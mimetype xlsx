--- v0 (2025-10-19)
+++ v1 (2026-07-27)
@@ -5,75 +5,76 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\DRIN\11 Documentos para Site RI\DFs planilhas interativas\Arquivos finais 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\c048883\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B840A2E-C401-4165-9FDA-6AD3D92A5053}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07902EC9-2ED0-4025-BBC7-DC6B3578D0D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-29025" yWindow="-4770" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Balanço Patrimonial" sheetId="1" r:id="rId1"/>
     <sheet name="DRE anual" sheetId="3" r:id="rId2"/>
     <sheet name="DRE trimestral" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
   </externalReferences>
   <definedNames>
@@ -6655,101 +6656,243 @@
     <definedName name="XRefPaste92Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste93Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste94Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste94Row1" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste95Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste96Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste97" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste98" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste99" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste99Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste9Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPasteRangeCount" hidden="1">5</definedName>
     <definedName name="xsaa" hidden="1">#REF!</definedName>
     <definedName name="xsasaa">#REF!</definedName>
     <definedName name="xx">#REF!</definedName>
     <definedName name="xxx">#REF!</definedName>
     <definedName name="xxxx" hidden="1">{#N/A,#N/A,FALSE,"CAPA";#N/A,#N/A,FALSE,"ÍNDICE";#N/A,#N/A,FALSE,"RESULTADO CONSOLIDADO";#N/A,#N/A,FALSE,"RES CON MES A MES 2 SEM";#N/A,#N/A,FALSE,"VF CONS MI 2 SEM";#N/A,#N/A,FALSE,"VF CON ME 2 SEM";#N/A,#N/A,FALSE,"mc con";#N/A,#N/A,FALSE,"margem con mi";#N/A,#N/A,FALSE,"margem contr me";#N/A,#N/A,FALSE,"BAL CONSOLIDADO";#N/A,#N/A,FALSE,"ESTOQUE";#N/A,#N/A,FALSE,"analise estoque";#N/A,#N/A,FALSE,"GRAFICO ESTOQUE CONSOLIDADO";#N/A,#N/A,FALSE,"CAPITAL DE GIRO";#N/A,#N/A,FALSE,"F FUNDOS AJUSTADO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"CAIXA INDIRETO"}</definedName>
     <definedName name="XXXXXX" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="Year" localSheetId="1">#REF!</definedName>
     <definedName name="Year" localSheetId="2">#REF!</definedName>
     <definedName name="Year">'[6]Ativo Passivo DRE'!$E$10</definedName>
     <definedName name="yyyyyyyyy" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="Z">#REF!</definedName>
     <definedName name="Z_1">#REF!</definedName>
     <definedName name="Z_3">#REF!</definedName>
-    <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$C$35</definedName>
-    <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$F$35</definedName>
+    <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$D$35</definedName>
+    <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$K$35</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
-    <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$C$35</definedName>
-    <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$F$35</definedName>
+    <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$D$35</definedName>
+    <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$K$35</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintTitles" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintTitles" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.Rows" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.Rows" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
-    <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$C$35</definedName>
-    <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$F$35</definedName>
+    <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$D$35</definedName>
+    <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$K$35</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.Cols" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!</definedName>
     <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.Cols" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!</definedName>
-    <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!$A$3:$C$36</definedName>
-    <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!$A$1:$F$36</definedName>
+    <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!$A$3:$D$36</definedName>
+    <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!$A$1:$K$36</definedName>
     <definedName name="Z757Z120">#REF!</definedName>
     <definedName name="zaas">#REF!</definedName>
     <definedName name="zxcsad">#REF!</definedName>
     <definedName name="ZZ">#REF!</definedName>
     <definedName name="zzzzzz" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="ZZZZZZZZZZZZZZZZZZZZZ" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C32" i="2" l="1"/>
+  <c r="C27" i="2"/>
+  <c r="C15" i="2"/>
+  <c r="C7" i="2"/>
+  <c r="D7" i="2"/>
+  <c r="D15" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="D32" i="2"/>
+  <c r="C37" i="2" l="1"/>
+  <c r="C26" i="2"/>
+  <c r="C31" i="2" s="1"/>
+  <c r="C35" i="2" s="1"/>
+  <c r="D26" i="2"/>
+  <c r="D31" i="2" s="1"/>
+  <c r="D35" i="2" s="1"/>
+  <c r="D37" i="2"/>
+  <c r="E32" i="2"/>
+  <c r="G32" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="G15" i="2"/>
+  <c r="G7" i="2"/>
+  <c r="G37" i="3"/>
+  <c r="F37" i="3"/>
+  <c r="E37" i="3"/>
+  <c r="D37" i="3"/>
+  <c r="C32" i="3"/>
+  <c r="C27" i="3"/>
+  <c r="C15" i="3"/>
+  <c r="C7" i="3"/>
+  <c r="AA35" i="1"/>
+  <c r="Z35" i="1"/>
+  <c r="Y35" i="1"/>
+  <c r="X35" i="1"/>
+  <c r="W35" i="1"/>
+  <c r="V35" i="1"/>
+  <c r="U35" i="1"/>
+  <c r="T35" i="1"/>
+  <c r="S35" i="1"/>
+  <c r="R35" i="1"/>
+  <c r="Q35" i="1"/>
+  <c r="P35" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="L35" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="G35" i="1"/>
+  <c r="F35" i="1"/>
+  <c r="E35" i="1"/>
+  <c r="D35" i="1"/>
+  <c r="C35" i="1"/>
+  <c r="C41" i="1" s="1"/>
+  <c r="AA107" i="1"/>
+  <c r="Z107" i="1"/>
+  <c r="Y107" i="1"/>
+  <c r="X107" i="1"/>
+  <c r="W107" i="1"/>
+  <c r="V107" i="1"/>
+  <c r="U107" i="1"/>
+  <c r="T107" i="1"/>
+  <c r="S107" i="1"/>
+  <c r="R107" i="1"/>
+  <c r="Q107" i="1"/>
+  <c r="P107" i="1"/>
+  <c r="O107" i="1"/>
+  <c r="N107" i="1"/>
+  <c r="M107" i="1"/>
+  <c r="L107" i="1"/>
+  <c r="K107" i="1"/>
+  <c r="J107" i="1"/>
+  <c r="I107" i="1"/>
+  <c r="H107" i="1"/>
+  <c r="C104" i="1"/>
+  <c r="C106" i="1" s="1"/>
+  <c r="D92" i="1"/>
+  <c r="C92" i="1"/>
+  <c r="C77" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="D104" i="1"/>
+  <c r="D77" i="1"/>
+  <c r="D41" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="E77" i="1"/>
+  <c r="E104" i="1"/>
+  <c r="E27" i="2" l="1"/>
+  <c r="E7" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="E15" i="2"/>
+  <c r="F32" i="2"/>
+  <c r="F15" i="2"/>
+  <c r="G37" i="2"/>
+  <c r="F7" i="2"/>
+  <c r="G26" i="2"/>
+  <c r="G31" i="2" s="1"/>
+  <c r="G35" i="2" s="1"/>
+  <c r="C37" i="3"/>
+  <c r="C26" i="3"/>
+  <c r="C31" i="3" s="1"/>
+  <c r="C35" i="3" s="1"/>
+  <c r="C43" i="1"/>
+  <c r="C107" i="1" s="1"/>
+  <c r="D43" i="1"/>
+  <c r="D106" i="1"/>
+  <c r="D107" i="1" s="1"/>
+  <c r="E37" i="2" l="1"/>
+  <c r="E26" i="2"/>
+  <c r="E31" i="2" s="1"/>
+  <c r="E35" i="2" s="1"/>
+  <c r="F37" i="2"/>
+  <c r="F26" i="2"/>
+  <c r="F31" i="2" s="1"/>
+  <c r="F35" i="2" s="1"/>
+  <c r="E92" i="1" l="1"/>
+  <c r="E106" i="1" s="1"/>
+  <c r="E41" i="1"/>
+  <c r="E19" i="1" l="1"/>
+  <c r="E43" i="1" s="1"/>
+  <c r="E107" i="1" s="1"/>
+  <c r="F104" i="1"/>
+  <c r="F92" i="1"/>
+  <c r="F77" i="1"/>
+  <c r="F41" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="G104" i="1"/>
+  <c r="G92" i="1"/>
+  <c r="G77" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="F106" i="1" l="1"/>
+  <c r="G43" i="1"/>
+  <c r="F43" i="1"/>
+  <c r="G106" i="1"/>
+  <c r="G107" i="1" l="1"/>
+  <c r="F107" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="113">
   <si>
     <t>ATIVO - COPEL DISTRIBUIÇÃO</t>
   </si>
   <si>
     <t>CIRCULANTE</t>
   </si>
   <si>
     <t>Caixa e equivalentes de caixa</t>
   </si>
   <si>
     <t>Títulos e valores mobiliários</t>
   </si>
   <si>
     <t>Cauções e depósitos vinculados</t>
   </si>
   <si>
     <t>Clientes</t>
   </si>
   <si>
     <t>Ativos financeiros setoriais</t>
   </si>
   <si>
     <t>Outros créditos</t>
   </si>
   <si>
@@ -7025,57 +7168,69 @@
   <si>
     <t>3T20</t>
   </si>
   <si>
     <t>2T20</t>
   </si>
   <si>
     <t>1T20</t>
   </si>
   <si>
     <t>4T24</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO DO RESULTADO DO EXERCÍCIO - TRIMESTRAL</t>
   </si>
   <si>
     <t>(Valores expressos em milhares de reais)</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO DO RESULTADO DO EXERCÍCIO - ACUMULADO</t>
   </si>
   <si>
     <t>BALANÇO PATRIMONIAL</t>
   </si>
   <si>
-    <t>Obrigações sociais</t>
-[...1 lines deleted...]
-  <si>
     <t>Reservas de capital</t>
   </si>
   <si>
     <t>AFAC</t>
+  </si>
+  <si>
+    <t>1T25</t>
+  </si>
+  <si>
+    <t>2T25</t>
+  </si>
+  <si>
+    <t>3T25</t>
+  </si>
+  <si>
+    <t>4T25</t>
+  </si>
+  <si>
+    <t>1T26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0_);\(0\)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000_);[Red]\(#,##0.0000\)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -7269,51 +7424,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="40" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -7357,75 +7512,863 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 102" xfId="6" xr:uid="{D5F335B2-3B9E-4F38-8027-A138ED8DED9A}"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{4B7F1D79-2745-4006-9AB5-FBB26A22DA8A}"/>
     <cellStyle name="Porcentagem 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Vírgula 10" xfId="7" xr:uid="{233EF350-16DF-4125-8990-9B92E03782D6}"/>
     <cellStyle name="Vírgula 10 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
-  <dxfs count="12">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color indexed="12"/>
+        </left>
+        <right style="thin">
+          <color indexed="12"/>
+        </right>
+        <top style="thin">
+          <color indexed="12"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="12"/>
+        </bottom>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
@@ -7630,111 +8573,111 @@
         <right style="thin">
           <color indexed="12"/>
         </right>
         <top style="thin">
           <color indexed="12"/>
         </top>
         <bottom style="thin">
           <color indexed="12"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\Sgectt\ALZIRO\Alz\Fechamento%20Contabil\04-Dez\Publica&#231;&#227;o\TRA-Quadros-2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://copel0.sharepoint.com/sites/arquivosparasite/Documentos%20Compartilhados/Planilhas%20interativas/Subsidi&#225;rias/20241T_Base_DIS.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\c048583\AppData\Local\Temp\978198ad-876d-4663-8aad-e5c7e4af971b_Balan&#231;os.zip.71b\Balan&#231;os\2024\Balan&#231;o%20HOL_Mar%202024.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/c048583/AppData/Local/Temp/978198ad-876d-4663-8aad-e5c7e4af971b_Balan&#231;os.zip.71b/Balan&#231;os/2024/Balan&#231;o%20HOL_Mar%202024.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Km3rede\grp\DFs_Consolidacao\Balan&#231;os\2016\06%20Junho%202016\DFs_Consolidacao\Balan&#231;os\2014\12%20Dezembro%202014\Balan&#231;o%20Dezembro%202014.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Meus%20documentos\Notas%20Explicativas\2000\Notas%20Explicativas%20-%20Quadros%20Definitivo.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Meus%20documentos/Notas%20Explicativas/2000/Notas%20Explicativas%20-%20Quadros%20Definitivo.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="+BALAN&#199;O%20PATRIMONIAL" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Km3rede\grp\DFs_Consolidacao\Balan&#231;os\2017\03%20Mar&#231;o%202017\Balan&#231;o%20Dezembro%202017.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Decin\DAD7\CSAMAN\corpo\excel\MODEL\sc02.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\WINDOWS\TEMP\Documents%20and%20Settings\C025309\Meus%20documentos\Dina\Dina\Dina\Dina\ITR\Encerramento%20exerc&#237;cio%202002\4&#186;%20Trim%202002\Notas%20Explicativas%20-%20Quadros%202002.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/WINDOWS/TEMP/Documents%20and%20Settings/C025309/Meus%20documentos/Dina/Dina/Dina/Dina/ITR/Encerramento%20exerc&#237;cio%202002/4&#186;%20Trim%202002/Notas%20Explicativas%20-%20Quadros%202002.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\P169814\balan&#231;o%202005\AMARELINHO\RELAT&#211;RIO%20DEZ%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\Documents%20and%20Settings\c041442\Meus%20documentos\SETEMBRO%202005\RELAT&#211;RIO%20SET%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\WINDOWS\TEMP\c.notes.data\Documents%20and%20Settings\c041442\Meus%20documentos\SETEMBRO%202005\RELAT&#211;RIO%20SET%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/WINDOWS/TEMP/c.notes.data/Documents%20and%20Settings/c041442/Meus%20documentos/SETEMBRO%202005/RELAT&#211;RIO%20SET%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Km3rede\grp\DOCUME~1\c025330\CONFIG~1\Temp\c.notes.data\C&#243;pia%20de%20RELAT&#211;RIO%20CONTABIL%20MAR%202008.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\DOCUME~1\c016498\CONFIG~1\Temp\c.notes.data\DOCUME~1\C025309\CONFIG~1\Temp\c.notes.data\Documents%20and%20Settings\c041442\Meus%20documentos\DEZEMBRO-2003\RELAT&#211;RIOS_CF_SI\RELAT&#211;RIO%20DEZ_2003%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Meus%20documentos\Notas%20Explicativas\2001\Notas%20Explicativas%20-%20Quadros%202001.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Meus%20documentos/Notas%20Explicativas/2001/Notas%20Explicativas%20-%20Quadros%202001.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\CTD_EQGEC\EQGEC%202003\Controle%20CVA\CVA%20-%20Euro.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="11_1_TxDepreciação"/>
       <sheetName val="Fornecedores"/>
       <sheetName val="4-AC -Concessionárias"/>
       <sheetName val="5-AC-Sv.para terceiros"/>
       <sheetName val="6-AC-SV. em Curso"/>
       <sheetName val="7-AeP-Imp.e C.Sociais"/>
       <sheetName val="8-RLP-Pessoas Ligadas"/>
       <sheetName val="9-RLP-Outros"/>
       <sheetName val="9.1-Cauções"/>
       <sheetName val="10-AP-Investimentos"/>
       <sheetName val="11-AP-Imobilizado"/>
       <sheetName val="11.1-TxDepreciação"/>
       <sheetName val="12-Empr_Cia"/>
       <sheetName val="12.1-STN"/>
       <sheetName val="12.2-Composição Empréstimos"/>
@@ -18156,10132 +19099,12502 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:AB244"/>
+  <dimension ref="A1:AG245"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="O42" sqref="O42"/>
       <selection pane="topRight" activeCell="O42" sqref="O42"/>
       <selection pane="bottomLeft" activeCell="O42" sqref="O42"/>
-      <selection pane="bottomRight" activeCell="O42" sqref="O42"/>
+      <selection pane="bottomRight" activeCell="D43" sqref="D43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="48" style="1" customWidth="1"/>
-    <col min="3" max="22" width="18.5703125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="4.85546875" style="1"/>
+    <col min="3" max="27" width="18.5703125" style="1" customWidth="1"/>
+    <col min="28" max="32" width="4.85546875" style="1"/>
+    <col min="33" max="33" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="34" max="16384" width="4.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:28" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:33" x14ac:dyDescent="0.2">
       <c r="B1" s="2" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="2" spans="2:28" x14ac:dyDescent="0.2">
-      <c r="B2" s="45" t="s">
+    <row r="2" spans="2:33" x14ac:dyDescent="0.2">
+      <c r="B2" s="43" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="4" spans="2:28" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
     </row>
-    <row r="5" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="46" t="s">
+    <row r="5" spans="2:33" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="47" t="s">
+      <c r="C5" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="E5" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="F5" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="G5" s="45" t="s">
+        <v>108</v>
+      </c>
+      <c r="H5" s="45" t="s">
         <v>101</v>
       </c>
-      <c r="D5" s="47" t="s">
+      <c r="I5" s="45" t="s">
         <v>94</v>
       </c>
-      <c r="E5" s="47" t="s">
+      <c r="J5" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="F5" s="47" t="s">
+      <c r="K5" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="47" t="s">
+      <c r="L5" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="M5" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="I5" s="47" t="s">
+      <c r="N5" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="J5" s="47" t="s">
+      <c r="O5" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="K5" s="47" t="s">
+      <c r="P5" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="L5" s="47" t="s">
+      <c r="Q5" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="M5" s="47" t="s">
+      <c r="R5" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="N5" s="47" t="s">
+      <c r="S5" s="45" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="47" t="s">
+      <c r="T5" s="45" t="s">
         <v>96</v>
       </c>
-      <c r="P5" s="47" t="s">
+      <c r="U5" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="47" t="s">
+      <c r="V5" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="R5" s="47" t="s">
+      <c r="W5" s="45" t="s">
         <v>64</v>
       </c>
-      <c r="S5" s="47" t="s">
+      <c r="X5" s="45" t="s">
         <v>97</v>
       </c>
-      <c r="T5" s="47" t="s">
+      <c r="Y5" s="45" t="s">
         <v>98</v>
       </c>
-      <c r="U5" s="47" t="s">
+      <c r="Z5" s="45" t="s">
         <v>99</v>
       </c>
-      <c r="V5" s="47" t="s">
+      <c r="AA5" s="45" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="2:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
     </row>
-    <row r="7" spans="2:28" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
     </row>
-    <row r="8" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="10">
+        <v>1793754</v>
+      </c>
+      <c r="D8" s="10">
+        <v>400104</v>
+      </c>
+      <c r="E8" s="10">
+        <v>1513718</v>
+      </c>
+      <c r="F8" s="10">
+        <v>422275</v>
+      </c>
+      <c r="G8" s="10">
+        <v>2121454</v>
+      </c>
+      <c r="H8" s="10">
         <v>1734522.46267</v>
       </c>
-      <c r="D8" s="10">
+      <c r="I8" s="10">
         <v>1938809</v>
       </c>
-      <c r="E8" s="10">
+      <c r="J8" s="10">
         <v>2198544</v>
       </c>
-      <c r="F8" s="10">
+      <c r="K8" s="10">
         <v>799684</v>
       </c>
-      <c r="G8" s="10">
+      <c r="L8" s="10">
         <v>626708</v>
       </c>
-      <c r="H8" s="10">
+      <c r="M8" s="10">
         <v>921693</v>
       </c>
-      <c r="I8" s="10">
+      <c r="N8" s="10">
         <v>1459386</v>
       </c>
-      <c r="J8" s="10">
+      <c r="O8" s="10">
         <v>314461</v>
       </c>
-      <c r="K8" s="10">
+      <c r="P8" s="10">
         <v>430121</v>
       </c>
-      <c r="L8" s="10">
+      <c r="Q8" s="10">
         <v>1369294.27621</v>
       </c>
-      <c r="M8" s="10">
+      <c r="R8" s="10">
         <v>943750.18218</v>
       </c>
-      <c r="N8" s="10">
+      <c r="S8" s="10">
         <v>639513</v>
       </c>
-      <c r="O8" s="10">
+      <c r="T8" s="10">
         <v>393317</v>
       </c>
-      <c r="P8" s="10">
+      <c r="U8" s="10">
         <v>944428</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="V8" s="10">
         <v>246570</v>
       </c>
-      <c r="R8" s="10">
+      <c r="W8" s="10">
         <v>952354</v>
       </c>
-      <c r="S8" s="10">
+      <c r="X8" s="10">
         <v>1461797</v>
       </c>
-      <c r="T8" s="10">
+      <c r="Y8" s="10">
         <v>1781796</v>
       </c>
-      <c r="U8" s="10">
+      <c r="Z8" s="10">
         <v>1308028</v>
       </c>
-      <c r="V8" s="10">
+      <c r="AA8" s="10">
         <v>1225277</v>
       </c>
-      <c r="AB8" s="6"/>
+      <c r="AG8" s="6"/>
     </row>
-    <row r="9" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="10">
         <v>0</v>
       </c>
       <c r="D9" s="10">
-        <v>2259</v>
+        <v>0</v>
       </c>
       <c r="E9" s="10">
-        <v>2213</v>
+        <v>0</v>
       </c>
       <c r="F9" s="10">
-        <v>2165</v>
+        <v>0</v>
       </c>
       <c r="G9" s="10">
         <v>0</v>
       </c>
       <c r="H9" s="10">
         <v>0</v>
       </c>
       <c r="I9" s="10">
-        <v>0</v>
+        <v>2259</v>
       </c>
       <c r="J9" s="10">
-        <v>0</v>
+        <v>2213</v>
       </c>
       <c r="K9" s="10">
-        <v>0</v>
+        <v>2165</v>
       </c>
       <c r="L9" s="10">
         <v>0</v>
       </c>
       <c r="M9" s="10">
         <v>0</v>
       </c>
       <c r="N9" s="10">
         <v>0</v>
       </c>
       <c r="O9" s="10">
         <v>0</v>
       </c>
       <c r="P9" s="10">
         <v>0</v>
       </c>
       <c r="Q9" s="10">
         <v>0</v>
       </c>
       <c r="R9" s="10">
         <v>0</v>
       </c>
       <c r="S9" s="10">
         <v>0</v>
       </c>
       <c r="T9" s="10">
         <v>0</v>
       </c>
       <c r="U9" s="10">
         <v>0</v>
       </c>
       <c r="V9" s="10">
         <v>0</v>
       </c>
-      <c r="AB9" s="6"/>
+      <c r="W9" s="10">
+        <v>0</v>
+      </c>
+      <c r="X9" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="6"/>
     </row>
-    <row r="10" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="10">
-        <v>8.6123200000000004</v>
+        <v>9</v>
       </c>
       <c r="D10" s="10">
         <v>9</v>
       </c>
       <c r="E10" s="10">
         <v>9</v>
       </c>
       <c r="F10" s="10">
         <v>9</v>
       </c>
       <c r="G10" s="10">
         <v>9</v>
       </c>
       <c r="H10" s="10">
+        <v>8.6123200000000004</v>
+      </c>
+      <c r="I10" s="10">
+        <v>9</v>
+      </c>
+      <c r="J10" s="10">
+        <v>9</v>
+      </c>
+      <c r="K10" s="10">
+        <v>9</v>
+      </c>
+      <c r="L10" s="10">
+        <v>9</v>
+      </c>
+      <c r="M10" s="10">
         <v>0</v>
       </c>
-      <c r="I10" s="10">
+      <c r="N10" s="10">
         <v>0</v>
       </c>
-      <c r="J10" s="10">
+      <c r="O10" s="10">
         <v>4</v>
       </c>
-      <c r="K10" s="10">
+      <c r="P10" s="10">
         <v>90</v>
       </c>
-      <c r="L10" s="10">
+      <c r="Q10" s="10">
         <v>1.3658399999999999</v>
       </c>
-      <c r="M10" s="10">
+      <c r="R10" s="10">
         <v>38227.479329999995</v>
       </c>
-      <c r="N10" s="10">
+      <c r="S10" s="10">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
       <c r="T10" s="10">
         <v>51</v>
       </c>
       <c r="U10" s="10">
         <v>51</v>
       </c>
       <c r="V10" s="10">
         <v>51</v>
       </c>
-      <c r="AB10" s="6"/>
+      <c r="W10" s="10">
+        <v>71</v>
+      </c>
+      <c r="X10" s="10">
+        <v>51</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>51</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>51</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>51</v>
+      </c>
+      <c r="AG10" s="6"/>
     </row>
-    <row r="11" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="10">
+        <v>3237249</v>
+      </c>
+      <c r="D11" s="10">
+        <v>3352890</v>
+      </c>
+      <c r="E11" s="10">
+        <v>3472942</v>
+      </c>
+      <c r="F11" s="10">
+        <v>2987851</v>
+      </c>
+      <c r="G11" s="10">
+        <v>3253156</v>
+      </c>
+      <c r="H11" s="10">
         <v>3267284.0592399999</v>
       </c>
-      <c r="D11" s="10">
+      <c r="I11" s="10">
         <v>3093345</v>
       </c>
-      <c r="E11" s="10">
+      <c r="J11" s="10">
         <v>2917523</v>
       </c>
-      <c r="F11" s="10">
+      <c r="K11" s="10">
         <v>3152410</v>
       </c>
-      <c r="G11" s="10">
+      <c r="L11" s="10">
         <v>2973010</v>
       </c>
-      <c r="H11" s="10">
+      <c r="M11" s="10">
         <v>2829098</v>
       </c>
-      <c r="I11" s="10">
+      <c r="N11" s="10">
         <v>2457925</v>
       </c>
-      <c r="J11" s="10">
+      <c r="O11" s="10">
         <v>2575878</v>
       </c>
-      <c r="K11" s="10">
+      <c r="P11" s="10">
         <v>2429434</v>
       </c>
-      <c r="L11" s="10">
+      <c r="Q11" s="10">
         <v>2547136.9887600001</v>
       </c>
-      <c r="M11" s="10">
+      <c r="R11" s="10">
         <v>2741071.9453600002</v>
       </c>
-      <c r="N11" s="10">
+      <c r="S11" s="10">
         <v>3581699</v>
       </c>
-      <c r="O11" s="10">
+      <c r="T11" s="10">
         <v>3515448</v>
       </c>
-      <c r="P11" s="10">
+      <c r="U11" s="10">
         <v>3297297</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="V11" s="10">
         <v>2550310</v>
       </c>
-      <c r="R11" s="10">
+      <c r="W11" s="10">
         <v>2517781</v>
       </c>
-      <c r="S11" s="10">
+      <c r="X11" s="10">
         <v>2638385</v>
       </c>
-      <c r="T11" s="10">
+      <c r="Y11" s="10">
         <v>2203003</v>
       </c>
-      <c r="U11" s="10">
+      <c r="Z11" s="10">
         <v>2177355</v>
       </c>
-      <c r="V11" s="10">
+      <c r="AA11" s="10">
         <v>2263059</v>
       </c>
-      <c r="AB11" s="6"/>
+      <c r="AG11" s="6"/>
     </row>
-    <row r="12" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="10">
-        <v>0</v>
+        <v>828038</v>
       </c>
       <c r="D12" s="10">
-        <v>14074</v>
+        <v>400463</v>
       </c>
       <c r="E12" s="10">
-        <v>0</v>
+        <v>101272</v>
       </c>
       <c r="F12" s="10">
         <v>0</v>
       </c>
       <c r="G12" s="10">
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
+        <v>0</v>
+      </c>
+      <c r="I12" s="10">
+        <v>14074</v>
+      </c>
+      <c r="J12" s="10">
+        <v>0</v>
+      </c>
+      <c r="K12" s="10">
+        <v>0</v>
+      </c>
+      <c r="L12" s="10">
         <v>15473</v>
       </c>
-      <c r="H12" s="10">
+      <c r="M12" s="10">
         <v>38924</v>
       </c>
-      <c r="I12" s="10">
+      <c r="N12" s="10">
         <v>0</v>
       </c>
-      <c r="J12" s="10">
+      <c r="O12" s="10">
         <v>327135</v>
       </c>
-      <c r="K12" s="10">
+      <c r="P12" s="10">
         <v>190699</v>
       </c>
-      <c r="L12" s="10">
+      <c r="Q12" s="10">
         <v>13828.290789999999</v>
       </c>
-      <c r="M12" s="10">
+      <c r="R12" s="10">
         <v>0</v>
       </c>
-      <c r="N12" s="10">
+      <c r="S12" s="10">
         <v>648561</v>
       </c>
-      <c r="O12" s="10">
+      <c r="T12" s="10">
         <v>383740</v>
       </c>
-      <c r="P12" s="10">
+      <c r="U12" s="10">
         <v>214105</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="V12" s="10">
         <v>0</v>
       </c>
-      <c r="R12" s="10">
+      <c r="W12" s="10">
         <v>388308</v>
       </c>
-      <c r="S12" s="10">
+      <c r="X12" s="10">
         <v>173465</v>
       </c>
-      <c r="T12" s="10">
+      <c r="Y12" s="10">
         <v>10439</v>
       </c>
-      <c r="U12" s="10">
+      <c r="Z12" s="10">
         <v>536359</v>
       </c>
-      <c r="V12" s="10">
+      <c r="AA12" s="10">
         <v>311518</v>
       </c>
-      <c r="AB12" s="6"/>
+      <c r="AG12" s="6"/>
     </row>
-    <row r="13" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="10">
+        <v>627887</v>
+      </c>
+      <c r="D13" s="10">
+        <v>566597</v>
+      </c>
+      <c r="E13" s="10">
+        <v>565737</v>
+      </c>
+      <c r="F13" s="10">
+        <v>617850</v>
+      </c>
+      <c r="G13" s="10">
+        <v>541855</v>
+      </c>
+      <c r="H13" s="10">
         <v>541676.04652999993</v>
       </c>
-      <c r="D13" s="10">
+      <c r="I13" s="10">
         <v>465034</v>
       </c>
-      <c r="E13" s="10">
+      <c r="J13" s="10">
         <v>464419</v>
       </c>
-      <c r="F13" s="10">
+      <c r="K13" s="10">
         <v>450307</v>
       </c>
-      <c r="G13" s="10">
+      <c r="L13" s="10">
         <v>435620</v>
       </c>
-      <c r="H13" s="10">
+      <c r="M13" s="10">
         <v>454129</v>
       </c>
-      <c r="I13" s="10">
+      <c r="N13" s="10">
         <v>484474</v>
       </c>
-      <c r="J13" s="10">
+      <c r="O13" s="10">
         <v>432617</v>
       </c>
-      <c r="K13" s="10">
+      <c r="P13" s="10">
         <v>408462</v>
       </c>
-      <c r="L13" s="10">
+      <c r="Q13" s="10">
         <v>420619.01547000004</v>
       </c>
-      <c r="M13" s="10">
+      <c r="R13" s="10">
         <v>379711.97993999999</v>
       </c>
-      <c r="N13" s="10">
+      <c r="S13" s="10">
         <v>345301</v>
       </c>
-      <c r="O13" s="10">
+      <c r="T13" s="10">
         <v>455868</v>
       </c>
-      <c r="P13" s="10">
+      <c r="U13" s="10">
         <v>285773</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="V13" s="10">
         <v>452523</v>
       </c>
-      <c r="R13" s="10">
+      <c r="W13" s="10">
         <v>273046</v>
       </c>
-      <c r="S13" s="10">
+      <c r="X13" s="10">
         <v>240967</v>
       </c>
-      <c r="T13" s="10">
+      <c r="Y13" s="10">
         <v>285038</v>
       </c>
-      <c r="U13" s="10">
+      <c r="Z13" s="10">
         <v>246815</v>
       </c>
-      <c r="V13" s="10">
+      <c r="AA13" s="10">
         <v>244627</v>
       </c>
-      <c r="AB13" s="6"/>
+      <c r="AG13" s="6"/>
     </row>
-    <row r="14" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="10">
+        <v>124163</v>
+      </c>
+      <c r="D14" s="10">
+        <v>136475</v>
+      </c>
+      <c r="E14" s="10">
+        <v>128731</v>
+      </c>
+      <c r="F14" s="10">
+        <v>128354</v>
+      </c>
+      <c r="G14" s="10">
+        <v>114037</v>
+      </c>
+      <c r="H14" s="10">
         <v>95620.294560000009</v>
       </c>
-      <c r="D14" s="10">
+      <c r="I14" s="10">
         <v>104971</v>
       </c>
-      <c r="E14" s="10">
+      <c r="J14" s="10">
         <v>118213</v>
       </c>
-      <c r="F14" s="10">
+      <c r="K14" s="10">
         <v>151710</v>
       </c>
-      <c r="G14" s="10">
+      <c r="L14" s="10">
         <v>131927</v>
       </c>
-      <c r="H14" s="10">
+      <c r="M14" s="10">
         <v>145797</v>
       </c>
-      <c r="I14" s="10">
+      <c r="N14" s="10">
         <v>169702</v>
       </c>
-      <c r="J14" s="10">
+      <c r="O14" s="10">
         <v>179173</v>
       </c>
-      <c r="K14" s="10">
+      <c r="P14" s="10">
         <v>158487</v>
       </c>
-      <c r="L14" s="10">
+      <c r="Q14" s="10">
         <v>166939.79751</v>
       </c>
-      <c r="M14" s="10">
+      <c r="R14" s="10">
         <v>176495.30267999999</v>
       </c>
-      <c r="N14" s="10">
+      <c r="S14" s="10">
         <v>182540</v>
       </c>
-      <c r="O14" s="10">
+      <c r="T14" s="10">
         <v>169756</v>
       </c>
-      <c r="P14" s="10">
+      <c r="U14" s="10">
         <v>153529</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="V14" s="10">
         <v>160610</v>
       </c>
-      <c r="R14" s="10">
+      <c r="W14" s="10">
         <v>133200</v>
       </c>
-      <c r="S14" s="10">
+      <c r="X14" s="10">
         <v>138482</v>
       </c>
-      <c r="T14" s="10">
+      <c r="Y14" s="10">
         <v>119070</v>
       </c>
-      <c r="U14" s="10">
+      <c r="Z14" s="10">
         <v>116512</v>
       </c>
-      <c r="V14" s="10">
+      <c r="AA14" s="10">
         <v>106014</v>
       </c>
-      <c r="AB14" s="6"/>
+      <c r="AG14" s="6"/>
     </row>
-    <row r="15" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="10">
+        <v>12503</v>
+      </c>
+      <c r="D15" s="10">
+        <v>155526</v>
+      </c>
+      <c r="E15" s="10">
+        <v>143642</v>
+      </c>
+      <c r="F15" s="10">
+        <v>172055</v>
+      </c>
+      <c r="G15" s="10">
+        <v>107227</v>
+      </c>
+      <c r="H15" s="10">
         <v>101406.35554999999</v>
       </c>
-      <c r="D15" s="10">
+      <c r="I15" s="10">
         <v>85601</v>
       </c>
-      <c r="E15" s="10">
+      <c r="J15" s="10">
         <v>68656</v>
       </c>
-      <c r="F15" s="10">
+      <c r="K15" s="10">
         <v>1974</v>
       </c>
-      <c r="G15" s="10">
+      <c r="L15" s="10">
         <v>1259</v>
       </c>
-      <c r="H15" s="10">
+      <c r="M15" s="10">
         <v>4102</v>
       </c>
-      <c r="I15" s="10">
+      <c r="N15" s="10">
         <v>97168</v>
       </c>
-      <c r="J15" s="10">
+      <c r="O15" s="10">
         <v>95731</v>
       </c>
-      <c r="K15" s="10">
+      <c r="P15" s="10">
         <v>95397</v>
       </c>
-      <c r="L15" s="10">
+      <c r="Q15" s="10">
         <v>38698.36118</v>
       </c>
-      <c r="M15" s="10">
+      <c r="R15" s="10">
         <v>35609.27577</v>
       </c>
-      <c r="N15" s="10">
+      <c r="S15" s="10">
         <v>29299</v>
       </c>
-      <c r="O15" s="10">
+      <c r="T15" s="10">
         <v>29523</v>
       </c>
-      <c r="P15" s="10">
+      <c r="U15" s="10">
         <v>34114</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="V15" s="10">
         <v>22789</v>
       </c>
-      <c r="R15" s="10">
+      <c r="W15" s="10">
         <v>14311</v>
       </c>
-      <c r="S15" s="10">
+      <c r="X15" s="10">
         <v>13915</v>
       </c>
-      <c r="T15" s="10">
+      <c r="Y15" s="10">
         <v>72233</v>
       </c>
-      <c r="U15" s="10">
+      <c r="Z15" s="10">
         <v>105425</v>
       </c>
-      <c r="V15" s="10">
+      <c r="AA15" s="10">
         <v>67785</v>
       </c>
-      <c r="AB15" s="6"/>
+      <c r="AG15" s="6"/>
     </row>
-    <row r="16" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="10">
+        <v>410575</v>
+      </c>
+      <c r="D16" s="10">
+        <v>412290</v>
+      </c>
+      <c r="E16" s="10">
+        <v>562589</v>
+      </c>
+      <c r="F16" s="10">
+        <v>772549</v>
+      </c>
+      <c r="G16" s="10">
+        <v>913372</v>
+      </c>
+      <c r="H16" s="10">
         <v>979880.21763999993</v>
       </c>
-      <c r="D16" s="10">
+      <c r="I16" s="10">
         <v>955162</v>
       </c>
-      <c r="E16" s="10">
+      <c r="J16" s="10">
         <v>1092372</v>
       </c>
-      <c r="F16" s="10">
+      <c r="K16" s="10">
         <v>835102</v>
       </c>
-      <c r="G16" s="10">
+      <c r="L16" s="10">
         <v>922449</v>
       </c>
-      <c r="H16" s="10">
+      <c r="M16" s="10">
         <v>950190</v>
       </c>
-      <c r="I16" s="10">
+      <c r="N16" s="10">
         <v>1251762</v>
       </c>
-      <c r="J16" s="10">
+      <c r="O16" s="10">
         <v>1161157</v>
       </c>
-      <c r="K16" s="10">
+      <c r="P16" s="10">
         <v>1178192</v>
       </c>
-      <c r="L16" s="10">
+      <c r="Q16" s="10">
         <v>1257718.0160399999</v>
       </c>
-      <c r="M16" s="10">
+      <c r="R16" s="10">
         <v>1237261.89123</v>
       </c>
-      <c r="N16" s="10">
+      <c r="S16" s="10">
         <v>1443547</v>
       </c>
-      <c r="O16" s="10">
+      <c r="T16" s="10">
         <v>1457467</v>
       </c>
-      <c r="P16" s="10">
+      <c r="U16" s="10">
         <v>1162148</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="V16" s="10">
         <v>1477238</v>
       </c>
-      <c r="R16" s="10">
+      <c r="W16" s="10">
         <v>1504242</v>
       </c>
-      <c r="S16" s="10">
+      <c r="X16" s="10">
         <v>1501768</v>
       </c>
-      <c r="T16" s="10">
+      <c r="Y16" s="10">
         <v>833781</v>
       </c>
-      <c r="U16" s="10">
+      <c r="Z16" s="10">
         <v>837363</v>
       </c>
-      <c r="V16" s="10">
+      <c r="AA16" s="10">
         <v>81109</v>
       </c>
-      <c r="AB16" s="6"/>
+      <c r="AG16" s="6"/>
     </row>
-    <row r="17" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="10">
+        <v>40581</v>
+      </c>
+      <c r="D17" s="10">
+        <v>37905</v>
+      </c>
+      <c r="E17" s="10">
+        <v>40938</v>
+      </c>
+      <c r="F17" s="10">
+        <v>41988</v>
+      </c>
+      <c r="G17" s="10">
+        <v>46514</v>
+      </c>
+      <c r="H17" s="10">
         <v>42065.607729999996</v>
       </c>
-      <c r="D17" s="10">
+      <c r="I17" s="10">
         <v>34545</v>
       </c>
-      <c r="E17" s="10">
+      <c r="J17" s="10">
         <v>37183</v>
       </c>
-      <c r="F17" s="10">
+      <c r="K17" s="10">
         <v>40320</v>
       </c>
-      <c r="G17" s="10">
+      <c r="L17" s="10">
         <v>37807</v>
       </c>
-      <c r="H17" s="10">
+      <c r="M17" s="10">
         <v>37753</v>
       </c>
-      <c r="I17" s="10">
+      <c r="N17" s="10">
         <v>38221</v>
       </c>
-      <c r="J17" s="10">
+      <c r="O17" s="10">
         <v>42017</v>
       </c>
-      <c r="K17" s="10">
+      <c r="P17" s="10">
         <v>37593</v>
       </c>
-      <c r="L17" s="10">
+      <c r="Q17" s="10">
         <v>38538.010280000002</v>
       </c>
-      <c r="M17" s="10">
+      <c r="R17" s="10">
         <v>37131.867760000001</v>
       </c>
-      <c r="N17" s="10">
+      <c r="S17" s="10">
         <v>38836</v>
       </c>
-      <c r="O17" s="10">
+      <c r="T17" s="10">
         <v>37156</v>
       </c>
-      <c r="P17" s="10">
+      <c r="U17" s="10">
         <v>25720</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="V17" s="10">
         <v>24578</v>
       </c>
-      <c r="R17" s="10">
+      <c r="W17" s="10">
         <v>22824</v>
       </c>
-      <c r="S17" s="10">
+      <c r="X17" s="10">
         <v>23538</v>
       </c>
-      <c r="T17" s="10">
+      <c r="Y17" s="10">
         <v>20128</v>
       </c>
-      <c r="U17" s="10">
+      <c r="Z17" s="10">
         <v>19128</v>
       </c>
-      <c r="V17" s="10">
+      <c r="AA17" s="10">
         <v>19172</v>
       </c>
-      <c r="AB17" s="6"/>
+      <c r="AG17" s="6"/>
     </row>
-    <row r="18" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="10">
+        <v>8228</v>
+      </c>
+      <c r="D18" s="10">
+        <v>8145</v>
+      </c>
+      <c r="E18" s="10">
+        <v>7235</v>
+      </c>
+      <c r="F18" s="10">
+        <v>7677</v>
+      </c>
+      <c r="G18" s="10">
+        <v>7516</v>
+      </c>
+      <c r="H18" s="10">
         <v>7305.6106399999999</v>
       </c>
-      <c r="D18" s="10">
+      <c r="I18" s="10">
         <v>7460</v>
       </c>
-      <c r="E18" s="10">
+      <c r="J18" s="10">
         <v>8754</v>
       </c>
-      <c r="F18" s="10">
+      <c r="K18" s="10">
         <v>8194</v>
       </c>
-      <c r="G18" s="10">
+      <c r="L18" s="10">
         <v>9404</v>
       </c>
-      <c r="H18" s="10">
+      <c r="M18" s="10">
         <v>8089</v>
       </c>
-      <c r="I18" s="10">
+      <c r="N18" s="10">
         <v>7798</v>
       </c>
-      <c r="J18" s="10">
+      <c r="O18" s="10">
         <v>11253</v>
       </c>
-      <c r="K18" s="10">
+      <c r="P18" s="10">
         <v>8765</v>
       </c>
-      <c r="L18" s="10">
+      <c r="Q18" s="10">
         <v>7450.5052800000003</v>
       </c>
-      <c r="M18" s="10">
+      <c r="R18" s="10">
         <v>7700.4322199999997</v>
       </c>
-      <c r="N18" s="10">
+      <c r="S18" s="10">
         <v>5674</v>
       </c>
-      <c r="O18" s="10">
+      <c r="T18" s="10">
         <v>5725</v>
       </c>
-      <c r="P18" s="10">
+      <c r="U18" s="10">
         <v>4074</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="V18" s="10">
         <v>4155</v>
       </c>
-      <c r="R18" s="10">
+      <c r="W18" s="10">
         <v>5177</v>
       </c>
-      <c r="S18" s="10">
+      <c r="X18" s="10">
         <v>6043</v>
       </c>
-      <c r="T18" s="10">
+      <c r="Y18" s="10">
         <v>5229</v>
       </c>
-      <c r="U18" s="10">
+      <c r="Z18" s="10">
         <v>5601</v>
       </c>
-      <c r="V18" s="10">
+      <c r="AA18" s="10">
         <v>5518</v>
       </c>
-      <c r="AB18" s="6"/>
+      <c r="AG18" s="6"/>
     </row>
-    <row r="19" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="13">
+        <f>SUM(C8:C18)</f>
+        <v>7082987</v>
+      </c>
+      <c r="D19" s="13">
+        <f>SUM(D8:D18)</f>
+        <v>5470404</v>
+      </c>
+      <c r="E19" s="13">
+        <f>SUM(E8:E18)</f>
+        <v>6536813</v>
+      </c>
+      <c r="F19" s="13">
+        <f>SUM(F8:F18)</f>
+        <v>5150608</v>
+      </c>
+      <c r="G19" s="13">
+        <f>SUM(G8:G18)</f>
+        <v>7105140</v>
+      </c>
+      <c r="H19" s="13">
         <v>6769768.8792000003</v>
       </c>
-      <c r="D19" s="13">
+      <c r="I19" s="13">
         <v>6701269</v>
       </c>
-      <c r="E19" s="13">
+      <c r="J19" s="13">
         <v>6907886</v>
       </c>
-      <c r="F19" s="13">
+      <c r="K19" s="13">
         <v>5441875</v>
       </c>
-      <c r="G19" s="13">
+      <c r="L19" s="13">
         <v>5153666</v>
       </c>
-      <c r="H19" s="13">
+      <c r="M19" s="13">
         <v>5389775</v>
       </c>
-      <c r="I19" s="13">
+      <c r="N19" s="13">
         <v>5966436</v>
       </c>
-      <c r="J19" s="13">
+      <c r="O19" s="13">
         <v>5139426</v>
       </c>
-      <c r="K19" s="13">
+      <c r="P19" s="13">
         <v>4937240</v>
       </c>
-      <c r="L19" s="13">
+      <c r="Q19" s="13">
         <v>5860224.6273600003</v>
       </c>
-      <c r="M19" s="13">
+      <c r="R19" s="13">
         <v>5596960.35647</v>
       </c>
-      <c r="N19" s="13">
+      <c r="S19" s="13">
         <v>6915052</v>
       </c>
-      <c r="O19" s="13">
+      <c r="T19" s="13">
         <v>6448051</v>
       </c>
-      <c r="P19" s="13">
+      <c r="U19" s="13">
         <v>6121239</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="V19" s="13">
         <v>4938824</v>
       </c>
-      <c r="R19" s="13">
+      <c r="W19" s="13">
         <v>5811314</v>
       </c>
-      <c r="S19" s="13">
+      <c r="X19" s="13">
         <v>6198411</v>
       </c>
-      <c r="T19" s="13">
+      <c r="Y19" s="13">
         <v>5330768</v>
       </c>
-      <c r="U19" s="13">
+      <c r="Z19" s="13">
         <v>5352637</v>
       </c>
-      <c r="V19" s="13">
+      <c r="AA19" s="13">
         <v>4324130</v>
       </c>
-      <c r="AB19" s="6"/>
+      <c r="AG19" s="6"/>
     </row>
-    <row r="20" spans="2:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="14"/>
       <c r="O20" s="14"/>
       <c r="P20" s="14"/>
       <c r="Q20" s="14"/>
       <c r="R20" s="14"/>
       <c r="S20" s="14"/>
       <c r="T20" s="14"/>
       <c r="U20" s="14"/>
       <c r="V20" s="14"/>
-      <c r="AB20" s="6"/>
+      <c r="W20" s="14"/>
+      <c r="X20" s="14"/>
+      <c r="Y20" s="14"/>
+      <c r="Z20" s="14"/>
+      <c r="AA20" s="14"/>
+      <c r="AG20" s="6"/>
     </row>
-    <row r="21" spans="2:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="14"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
       <c r="R21" s="14"/>
       <c r="S21" s="14"/>
       <c r="T21" s="14"/>
       <c r="U21" s="14"/>
       <c r="V21" s="14"/>
-      <c r="AB21" s="6"/>
+      <c r="W21" s="14"/>
+      <c r="X21" s="14"/>
+      <c r="Y21" s="14"/>
+      <c r="Z21" s="14"/>
+      <c r="AA21" s="14"/>
+      <c r="AG21" s="6"/>
     </row>
-    <row r="22" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
-      <c r="AB22" s="6"/>
+      <c r="W22" s="13"/>
+      <c r="X22" s="13"/>
+      <c r="Y22" s="13"/>
+      <c r="Z22" s="13"/>
+      <c r="AA22" s="13"/>
+      <c r="AG22" s="6"/>
     </row>
-    <row r="23" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="10">
+        <v>3355</v>
+      </c>
+      <c r="D23" s="10">
+        <v>3260</v>
+      </c>
+      <c r="E23" s="10">
+        <v>3171</v>
+      </c>
+      <c r="F23" s="10">
+        <v>3327</v>
+      </c>
+      <c r="G23" s="10">
+        <v>3239</v>
+      </c>
+      <c r="H23" s="10">
         <v>3159.1101100000001</v>
       </c>
-      <c r="D23" s="10">
+      <c r="I23" s="10">
         <v>3095</v>
       </c>
-      <c r="E23" s="10">
+      <c r="J23" s="10">
         <v>634</v>
       </c>
-      <c r="F23" s="10">
+      <c r="K23" s="10">
         <v>613</v>
       </c>
-      <c r="G23" s="10">
+      <c r="L23" s="10">
         <v>1005</v>
       </c>
-      <c r="H23" s="10">
+      <c r="M23" s="10">
         <v>981</v>
       </c>
-      <c r="I23" s="10">
+      <c r="N23" s="10">
         <v>955</v>
       </c>
-      <c r="J23" s="10">
+      <c r="O23" s="10">
         <v>931</v>
       </c>
-      <c r="K23" s="10">
+      <c r="P23" s="10">
         <v>905</v>
       </c>
-      <c r="L23" s="10">
+      <c r="Q23" s="10">
         <v>881.32916</v>
       </c>
-      <c r="M23" s="10">
+      <c r="R23" s="10">
         <v>857.55034000000001</v>
       </c>
-      <c r="N23" s="10">
+      <c r="S23" s="10">
         <v>838</v>
       </c>
-      <c r="O23" s="10">
+      <c r="T23" s="10">
         <v>822</v>
       </c>
-      <c r="P23" s="10">
+      <c r="U23" s="10">
         <v>809</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="V23" s="10">
         <v>801</v>
       </c>
-      <c r="R23" s="10">
+      <c r="W23" s="10">
         <v>795</v>
       </c>
-      <c r="S23" s="10">
+      <c r="X23" s="10">
         <v>1543</v>
       </c>
-      <c r="T23" s="10">
+      <c r="Y23" s="10">
         <v>1536</v>
       </c>
-      <c r="U23" s="10">
+      <c r="Z23" s="10">
         <v>1530</v>
       </c>
-      <c r="V23" s="10">
+      <c r="AA23" s="10">
         <v>1520</v>
       </c>
-      <c r="AB23" s="6"/>
+      <c r="AG23" s="6"/>
     </row>
-    <row r="24" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="10">
         <v>0</v>
       </c>
       <c r="K24" s="10">
         <v>0</v>
       </c>
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="10">
         <v>0</v>
       </c>
       <c r="N24" s="10">
         <v>0</v>
       </c>
       <c r="O24" s="10">
+        <v>0</v>
+      </c>
+      <c r="P24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
+      <c r="S24" s="10">
+        <v>0</v>
+      </c>
+      <c r="T24" s="10">
         <v>142764</v>
       </c>
-      <c r="P24" s="10">
+      <c r="U24" s="10">
         <v>138551</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="V24" s="10">
         <v>128043</v>
       </c>
-      <c r="R24" s="10">
+      <c r="W24" s="10">
         <v>147905</v>
       </c>
-      <c r="S24" s="10">
+      <c r="X24" s="10">
         <v>133521</v>
       </c>
-      <c r="T24" s="10">
+      <c r="Y24" s="10">
         <v>145044</v>
       </c>
-      <c r="U24" s="10">
+      <c r="Z24" s="10">
         <v>139754</v>
       </c>
-      <c r="V24" s="10">
+      <c r="AA24" s="10">
         <v>127156</v>
       </c>
-      <c r="AB24" s="6"/>
+      <c r="AG24" s="6"/>
     </row>
-    <row r="25" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="10">
+        <v>164667</v>
+      </c>
+      <c r="D25" s="10">
+        <v>155712</v>
+      </c>
+      <c r="E25" s="10">
+        <v>143422</v>
+      </c>
+      <c r="F25" s="10">
+        <v>147629</v>
+      </c>
+      <c r="G25" s="10">
+        <v>144776</v>
+      </c>
+      <c r="H25" s="10">
         <v>116179.79329999999</v>
       </c>
-      <c r="D25" s="10">
+      <c r="I25" s="10">
         <v>120919</v>
       </c>
-      <c r="E25" s="10">
+      <c r="J25" s="10">
         <v>91396</v>
       </c>
-      <c r="F25" s="10">
+      <c r="K25" s="10">
         <v>94832</v>
       </c>
-      <c r="G25" s="10">
+      <c r="L25" s="10">
         <v>105259</v>
       </c>
-      <c r="H25" s="10">
+      <c r="M25" s="10">
         <v>114748</v>
       </c>
-      <c r="I25" s="10">
+      <c r="N25" s="10">
         <v>117615</v>
       </c>
-      <c r="J25" s="10">
+      <c r="O25" s="10">
         <v>117432</v>
       </c>
-      <c r="K25" s="10">
+      <c r="P25" s="10">
         <v>109472</v>
       </c>
-      <c r="L25" s="10">
+      <c r="Q25" s="10">
         <v>100414.35652</v>
       </c>
-      <c r="M25" s="10">
+      <c r="R25" s="10">
         <v>87826.75</v>
       </c>
-      <c r="N25" s="10">
+      <c r="S25" s="10">
         <v>73289</v>
       </c>
-      <c r="O25" s="10">
+      <c r="T25" s="10">
         <v>70317</v>
       </c>
-      <c r="P25" s="10">
+      <c r="U25" s="10">
         <v>63237</v>
       </c>
-      <c r="Q25" s="10">
+      <c r="V25" s="10">
         <v>58766</v>
       </c>
-      <c r="R25" s="10">
+      <c r="W25" s="10">
         <v>49732</v>
       </c>
-      <c r="S25" s="10">
+      <c r="X25" s="10">
         <v>51438</v>
       </c>
-      <c r="T25" s="10">
+      <c r="Y25" s="10">
         <v>47364</v>
       </c>
-      <c r="U25" s="10">
+      <c r="Z25" s="10">
         <v>34422</v>
       </c>
-      <c r="V25" s="10">
+      <c r="AA25" s="10">
         <v>41660</v>
       </c>
-      <c r="AB25" s="6"/>
+      <c r="AG25" s="6"/>
     </row>
-    <row r="26" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="10">
+        <v>196828</v>
+      </c>
+      <c r="D26" s="10">
+        <v>189863</v>
+      </c>
+      <c r="E26" s="10">
+        <v>181549</v>
+      </c>
+      <c r="F26" s="10">
+        <v>176936</v>
+      </c>
+      <c r="G26" s="10">
+        <v>187281</v>
+      </c>
+      <c r="H26" s="10">
         <v>190180.74799999999</v>
       </c>
-      <c r="D26" s="10">
+      <c r="I26" s="10">
         <v>199226</v>
       </c>
-      <c r="E26" s="10">
+      <c r="J26" s="10">
         <v>195754</v>
       </c>
-      <c r="F26" s="10">
+      <c r="K26" s="10">
         <v>194256</v>
       </c>
-      <c r="G26" s="10">
+      <c r="L26" s="10">
         <v>380433</v>
       </c>
-      <c r="H26" s="10">
+      <c r="M26" s="10">
         <v>379646</v>
       </c>
-      <c r="I26" s="10">
+      <c r="N26" s="10">
         <v>381139</v>
       </c>
-      <c r="J26" s="10">
+      <c r="O26" s="10">
         <v>381382</v>
       </c>
-      <c r="K26" s="10">
+      <c r="P26" s="10">
         <v>384425</v>
       </c>
-      <c r="L26" s="10">
+      <c r="Q26" s="10">
         <v>394191.87985000003</v>
       </c>
-      <c r="M26" s="10">
+      <c r="R26" s="10">
         <v>377642.77924</v>
       </c>
-      <c r="N26" s="10">
+      <c r="S26" s="10">
         <v>354905</v>
       </c>
-      <c r="O26" s="10">
+      <c r="T26" s="10">
         <v>361195</v>
       </c>
-      <c r="P26" s="10">
+      <c r="U26" s="10">
         <v>380205</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="V26" s="10">
         <v>299649</v>
       </c>
-      <c r="R26" s="10">
+      <c r="W26" s="10">
         <v>270649</v>
       </c>
-      <c r="S26" s="10">
+      <c r="X26" s="10">
         <v>265585</v>
       </c>
-      <c r="T26" s="10">
+      <c r="Y26" s="10">
         <v>263994</v>
       </c>
-      <c r="U26" s="10">
+      <c r="Z26" s="10">
         <v>270639</v>
       </c>
-      <c r="V26" s="10">
+      <c r="AA26" s="10">
         <v>266552</v>
       </c>
-      <c r="AB26" s="6"/>
+      <c r="AG26" s="6"/>
     </row>
-    <row r="27" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="10">
+        <v>276013</v>
+      </c>
+      <c r="D27" s="10">
+        <v>400463</v>
+      </c>
+      <c r="E27" s="10">
+        <v>303816</v>
+      </c>
+      <c r="F27" s="10">
+        <v>278391</v>
+      </c>
+      <c r="G27" s="10">
         <v>0</v>
       </c>
-      <c r="D27" s="10">
+      <c r="H27" s="10">
+        <v>0</v>
+      </c>
+      <c r="I27" s="10">
         <v>42222</v>
       </c>
-      <c r="E27" s="10">
+      <c r="J27" s="10">
         <v>72043</v>
       </c>
-      <c r="F27" s="10">
+      <c r="K27" s="10">
         <v>0</v>
       </c>
-      <c r="G27" s="10">
+      <c r="L27" s="10">
         <v>15473</v>
       </c>
-      <c r="H27" s="10">
+      <c r="M27" s="10">
         <v>116773</v>
       </c>
-      <c r="I27" s="10">
+      <c r="N27" s="10">
         <v>77334</v>
       </c>
-      <c r="J27" s="10">
+      <c r="O27" s="10">
         <v>109045</v>
       </c>
-      <c r="K27" s="10">
+      <c r="P27" s="10">
         <v>190699</v>
       </c>
-      <c r="L27" s="10">
+      <c r="Q27" s="10">
         <v>41484.872350000005</v>
       </c>
-      <c r="M27" s="10">
+      <c r="R27" s="10">
         <v>22842.62271</v>
       </c>
-      <c r="N27" s="10">
+      <c r="S27" s="10">
         <v>216187</v>
       </c>
-      <c r="O27" s="10">
+      <c r="T27" s="10">
         <v>383740</v>
       </c>
-      <c r="P27" s="10">
+      <c r="U27" s="10">
         <v>642316</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="V27" s="10">
         <v>385385</v>
       </c>
-      <c r="R27" s="10">
+      <c r="W27" s="10">
         <v>129436</v>
       </c>
-      <c r="S27" s="10">
+      <c r="X27" s="10">
         <v>173465</v>
       </c>
-      <c r="T27" s="10">
+      <c r="Y27" s="10">
         <v>31317</v>
       </c>
-      <c r="U27" s="10">
+      <c r="Z27" s="10">
         <v>222530</v>
       </c>
-      <c r="V27" s="10">
+      <c r="AA27" s="10">
         <v>65914</v>
       </c>
-      <c r="AB27" s="6"/>
+      <c r="AG27" s="6"/>
     </row>
-    <row r="28" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="11">
+        <v>3746640</v>
+      </c>
+      <c r="D28" s="11">
+        <v>3679554</v>
+      </c>
+      <c r="E28" s="11">
+        <v>3140663</v>
+      </c>
+      <c r="F28" s="11">
+        <v>2899617</v>
+      </c>
+      <c r="G28" s="11">
+        <v>2700013</v>
+      </c>
+      <c r="H28" s="11">
         <v>2610731.2254299996</v>
       </c>
-      <c r="D28" s="11">
+      <c r="I28" s="11">
         <v>2359200</v>
       </c>
-      <c r="E28" s="11">
+      <c r="J28" s="11">
         <v>2230475</v>
       </c>
-      <c r="F28" s="11">
+      <c r="K28" s="11">
         <v>2091165</v>
       </c>
-      <c r="G28" s="11">
+      <c r="L28" s="11">
         <v>1954679</v>
       </c>
-      <c r="H28" s="11">
+      <c r="M28" s="11">
         <v>1786668</v>
       </c>
-      <c r="I28" s="11">
+      <c r="N28" s="11">
         <v>1691901</v>
       </c>
-      <c r="J28" s="11">
+      <c r="O28" s="11">
         <v>1560022</v>
       </c>
-      <c r="K28" s="11">
+      <c r="P28" s="11">
         <v>1442819</v>
       </c>
-      <c r="L28" s="11">
+      <c r="Q28" s="11">
         <v>1348274.3727599999</v>
       </c>
-      <c r="M28" s="11">
+      <c r="R28" s="11">
         <v>1311673.21331</v>
       </c>
-      <c r="N28" s="11">
+      <c r="S28" s="11">
         <v>1238639</v>
       </c>
-      <c r="O28" s="11">
+      <c r="T28" s="11">
         <v>1200708</v>
       </c>
-      <c r="P28" s="11">
+      <c r="U28" s="11">
         <v>1106018</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="V28" s="11">
         <v>1048138</v>
       </c>
-      <c r="R28" s="11">
+      <c r="W28" s="11">
         <v>994658</v>
       </c>
-      <c r="S28" s="11">
+      <c r="X28" s="11">
         <v>960518</v>
       </c>
-      <c r="T28" s="11">
+      <c r="Y28" s="11">
         <v>889664</v>
       </c>
-      <c r="U28" s="11">
+      <c r="Z28" s="11">
         <v>868571</v>
       </c>
-      <c r="V28" s="11">
+      <c r="AA28" s="11">
         <v>851115</v>
       </c>
-      <c r="AB28" s="6"/>
+      <c r="AG28" s="6"/>
     </row>
-    <row r="29" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C29" s="11">
+        <v>1070733</v>
+      </c>
+      <c r="D29" s="11">
+        <v>824829</v>
+      </c>
+      <c r="E29" s="11">
+        <v>2037439</v>
+      </c>
+      <c r="F29" s="11">
+        <v>2045403</v>
+      </c>
+      <c r="G29" s="11">
+        <v>1951214</v>
+      </c>
+      <c r="H29" s="11">
         <v>1701448.36943</v>
       </c>
-      <c r="D29" s="11">
+      <c r="I29" s="11">
         <v>2089303</v>
       </c>
-      <c r="E29" s="11">
+      <c r="J29" s="11">
         <v>2186745</v>
       </c>
-      <c r="F29" s="11">
+      <c r="K29" s="11">
         <v>2172973</v>
       </c>
-      <c r="G29" s="11">
+      <c r="L29" s="11">
         <v>2201958</v>
       </c>
-      <c r="H29" s="11">
+      <c r="M29" s="11">
         <v>2305994</v>
       </c>
-      <c r="I29" s="11">
+      <c r="N29" s="11">
         <v>2260928</v>
       </c>
-      <c r="J29" s="11">
+      <c r="O29" s="11">
         <v>2330452</v>
       </c>
-      <c r="K29" s="11">
+      <c r="P29" s="11">
         <v>2332171</v>
       </c>
-      <c r="L29" s="11">
+      <c r="Q29" s="11">
         <v>2271156.4172399999</v>
       </c>
-      <c r="M29" s="11">
+      <c r="R29" s="11">
         <v>2227307.8541999999</v>
       </c>
-      <c r="N29" s="11">
+      <c r="S29" s="11">
         <v>2058379</v>
       </c>
-      <c r="O29" s="11">
+      <c r="T29" s="11">
         <v>1798195</v>
       </c>
-      <c r="P29" s="11">
+      <c r="U29" s="11">
         <v>1613629</v>
       </c>
-      <c r="Q29" s="11">
+      <c r="V29" s="11">
         <v>1490040</v>
       </c>
-      <c r="R29" s="11">
+      <c r="W29" s="11">
         <v>1328729</v>
       </c>
-      <c r="S29" s="11">
+      <c r="X29" s="11">
         <v>1114961</v>
       </c>
-      <c r="T29" s="11">
+      <c r="Y29" s="11">
         <v>1137636</v>
       </c>
-      <c r="U29" s="11">
+      <c r="Z29" s="11">
         <v>1020300</v>
       </c>
-      <c r="V29" s="11">
+      <c r="AA29" s="11">
         <v>911312</v>
       </c>
-      <c r="AB29" s="6"/>
+      <c r="AG29" s="6"/>
     </row>
-    <row r="30" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="10">
+        <v>129139</v>
+      </c>
+      <c r="D30" s="10">
+        <v>116176</v>
+      </c>
+      <c r="E30" s="10">
+        <v>81539</v>
+      </c>
+      <c r="F30" s="10">
+        <v>66194</v>
+      </c>
+      <c r="G30" s="10">
+        <v>59253</v>
+      </c>
+      <c r="H30" s="10">
         <v>65321.748909999995</v>
       </c>
-      <c r="D30" s="10">
+      <c r="I30" s="10">
         <v>35927</v>
       </c>
-      <c r="E30" s="10">
+      <c r="J30" s="10">
         <v>41920</v>
       </c>
-      <c r="F30" s="10">
+      <c r="K30" s="10">
         <v>41710</v>
       </c>
-      <c r="G30" s="10">
+      <c r="L30" s="10">
         <v>44838</v>
       </c>
-      <c r="H30" s="10">
+      <c r="M30" s="10">
         <v>39532</v>
       </c>
-      <c r="I30" s="10">
+      <c r="N30" s="10">
         <v>23705</v>
       </c>
-      <c r="J30" s="10">
+      <c r="O30" s="10">
         <v>26155</v>
       </c>
-      <c r="K30" s="10">
+      <c r="P30" s="10">
         <v>15020</v>
       </c>
-      <c r="L30" s="10">
+      <c r="Q30" s="10">
         <v>12575.423070000001</v>
       </c>
-      <c r="M30" s="10">
+      <c r="R30" s="10">
         <v>10203.95407</v>
       </c>
-      <c r="N30" s="10">
+      <c r="S30" s="10">
         <v>21220</v>
       </c>
-      <c r="O30" s="10">
+      <c r="T30" s="10">
         <v>22742</v>
       </c>
-      <c r="P30" s="10">
+      <c r="U30" s="10">
         <v>37453</v>
       </c>
-      <c r="Q30" s="10">
+      <c r="V30" s="10">
         <v>39037</v>
       </c>
-      <c r="R30" s="10">
+      <c r="W30" s="10">
         <v>41130</v>
       </c>
-      <c r="S30" s="10">
+      <c r="X30" s="10">
         <v>46496</v>
       </c>
-      <c r="T30" s="10">
+      <c r="Y30" s="10">
         <v>35774</v>
       </c>
-      <c r="U30" s="10">
+      <c r="Z30" s="10">
         <v>43554</v>
       </c>
-      <c r="V30" s="10">
+      <c r="AA30" s="10">
         <v>33121</v>
       </c>
-      <c r="AB30" s="6"/>
+      <c r="AG30" s="6"/>
     </row>
-    <row r="31" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="10">
+        <v>66339</v>
+      </c>
+      <c r="D31" s="10">
+        <v>65069</v>
+      </c>
+      <c r="E31" s="10">
+        <v>63547</v>
+      </c>
+      <c r="F31" s="10">
+        <v>62221</v>
+      </c>
+      <c r="G31" s="10">
+        <v>61068</v>
+      </c>
+      <c r="H31" s="10">
         <v>59940.052020000003</v>
       </c>
-      <c r="D31" s="10">
+      <c r="I31" s="10">
         <v>62762</v>
       </c>
-      <c r="E31" s="10">
+      <c r="J31" s="10">
         <v>60845</v>
       </c>
-      <c r="F31" s="10">
+      <c r="K31" s="10">
         <v>59820</v>
       </c>
-      <c r="G31" s="10">
+      <c r="L31" s="10">
         <v>66123</v>
       </c>
-      <c r="H31" s="10">
+      <c r="M31" s="10">
         <v>89827</v>
       </c>
-      <c r="I31" s="10">
+      <c r="N31" s="10">
         <v>20288</v>
       </c>
-      <c r="J31" s="10">
+      <c r="O31" s="10">
         <v>20003</v>
       </c>
-      <c r="K31" s="10">
+      <c r="P31" s="10">
         <v>19723</v>
       </c>
-      <c r="L31" s="10">
+      <c r="Q31" s="10">
         <v>19446.946899999999</v>
       </c>
-      <c r="M31" s="10">
+      <c r="R31" s="10">
         <v>19161.366699999999</v>
       </c>
-      <c r="N31" s="10">
+      <c r="S31" s="10">
         <v>18914</v>
       </c>
-      <c r="O31" s="10">
+      <c r="T31" s="10">
         <v>18713</v>
       </c>
-      <c r="P31" s="10">
+      <c r="U31" s="10">
         <v>18578</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="V31" s="10">
         <v>18480</v>
       </c>
-      <c r="R31" s="10">
+      <c r="W31" s="10">
         <v>18421</v>
       </c>
-      <c r="S31" s="10">
+      <c r="X31" s="10">
         <v>18382</v>
       </c>
-      <c r="T31" s="10">
+      <c r="Y31" s="10">
         <v>18340</v>
       </c>
-      <c r="U31" s="10">
+      <c r="Z31" s="10">
         <v>18290</v>
       </c>
-      <c r="V31" s="10">
+      <c r="AA31" s="10">
         <v>18214</v>
       </c>
-      <c r="AB31" s="6"/>
+      <c r="AG31" s="6"/>
     </row>
-    <row r="32" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="10">
+        <v>698800</v>
+      </c>
+      <c r="D32" s="10">
+        <v>756060</v>
+      </c>
+      <c r="E32" s="10">
+        <v>644169</v>
+      </c>
+      <c r="F32" s="10">
+        <v>747246</v>
+      </c>
+      <c r="G32" s="10">
+        <v>901366</v>
+      </c>
+      <c r="H32" s="10">
         <v>918077.87170000002</v>
       </c>
-      <c r="D32" s="10">
+      <c r="I32" s="10">
         <v>1007505</v>
       </c>
-      <c r="E32" s="10">
+      <c r="J32" s="10">
         <v>1119201</v>
       </c>
-      <c r="F32" s="10">
+      <c r="K32" s="10">
         <v>1268959</v>
       </c>
-      <c r="G32" s="10">
+      <c r="L32" s="10">
         <v>1324670</v>
       </c>
-      <c r="H32" s="10">
+      <c r="M32" s="10">
         <v>1275753</v>
       </c>
-      <c r="I32" s="10">
+      <c r="N32" s="10">
         <v>1184658</v>
       </c>
-      <c r="J32" s="10">
+      <c r="O32" s="10">
         <v>1188731</v>
       </c>
-      <c r="K32" s="10">
+      <c r="P32" s="10">
         <v>1203057</v>
       </c>
-      <c r="L32" s="10">
+      <c r="Q32" s="10">
         <v>1245301.0496199999</v>
       </c>
-      <c r="M32" s="10">
+      <c r="R32" s="10">
         <v>1271544.7633499999</v>
       </c>
-      <c r="N32" s="10">
+      <c r="S32" s="10">
         <v>692610</v>
       </c>
-      <c r="O32" s="10">
+      <c r="T32" s="10">
         <v>679181</v>
       </c>
-      <c r="P32" s="10">
+      <c r="U32" s="10">
         <v>712829</v>
       </c>
-      <c r="Q32" s="10">
+      <c r="V32" s="10">
         <v>705563</v>
       </c>
-      <c r="R32" s="10">
+      <c r="W32" s="10">
         <v>825272</v>
       </c>
-      <c r="S32" s="10">
+      <c r="X32" s="10">
         <v>811638</v>
       </c>
-      <c r="T32" s="10">
+      <c r="Y32" s="10">
         <v>703586</v>
       </c>
-      <c r="U32" s="10">
+      <c r="Z32" s="10">
         <v>702972</v>
       </c>
-      <c r="V32" s="10">
+      <c r="AA32" s="10">
         <v>710368</v>
       </c>
-      <c r="AB32" s="6"/>
+      <c r="AG32" s="6"/>
     </row>
-    <row r="33" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="10">
+        <v>921407</v>
+      </c>
+      <c r="D33" s="10">
+        <v>985960</v>
+      </c>
+      <c r="E33" s="10">
+        <v>1028504</v>
+      </c>
+      <c r="F33" s="10">
+        <v>1030641</v>
+      </c>
+      <c r="G33" s="10">
+        <v>1041257</v>
+      </c>
+      <c r="H33" s="10">
         <v>1182616.0373499999</v>
       </c>
-      <c r="D33" s="10">
+      <c r="I33" s="10">
         <v>1456951</v>
       </c>
-      <c r="E33" s="10">
+      <c r="J33" s="10">
         <v>1555662</v>
       </c>
-      <c r="F33" s="10">
+      <c r="K33" s="10">
         <v>2022290</v>
       </c>
-      <c r="G33" s="10">
+      <c r="L33" s="10">
         <v>2135382</v>
       </c>
-      <c r="H33" s="10">
+      <c r="M33" s="10">
         <v>2252960</v>
       </c>
-      <c r="I33" s="10">
+      <c r="N33" s="10">
         <v>2094732</v>
       </c>
-      <c r="J33" s="10">
+      <c r="O33" s="10">
         <v>2359124</v>
       </c>
-      <c r="K33" s="10">
+      <c r="P33" s="10">
         <v>2502266</v>
       </c>
-      <c r="L33" s="10">
+      <c r="Q33" s="10">
         <v>2591623.1038299999</v>
       </c>
-      <c r="M33" s="10">
+      <c r="R33" s="10">
         <v>2796186.0807099999</v>
       </c>
-      <c r="N33" s="10">
+      <c r="S33" s="10">
         <v>2716739</v>
       </c>
-      <c r="O33" s="10">
+      <c r="T33" s="10">
         <v>2985951</v>
       </c>
-      <c r="P33" s="10">
+      <c r="U33" s="10">
         <v>3866707</v>
       </c>
-      <c r="Q33" s="10">
+      <c r="V33" s="10">
         <v>4401040</v>
       </c>
-      <c r="R33" s="10">
+      <c r="W33" s="10">
         <v>4360649</v>
       </c>
-      <c r="S33" s="10">
+      <c r="X33" s="10">
         <v>4338116</v>
       </c>
-      <c r="T33" s="10">
+      <c r="Y33" s="10">
         <v>4984547</v>
       </c>
-      <c r="U33" s="10">
+      <c r="Z33" s="10">
         <v>4966213</v>
       </c>
-      <c r="V33" s="10">
+      <c r="AA33" s="10">
         <v>89835</v>
       </c>
-      <c r="AB33" s="6"/>
+      <c r="AG33" s="6"/>
     </row>
-    <row r="34" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C34" s="13">
+    <row r="34" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="10">
+        <v>0</v>
+      </c>
+      <c r="D34" s="10">
+        <v>0</v>
+      </c>
+      <c r="E34" s="10">
+        <v>0</v>
+      </c>
+      <c r="F34" s="10">
+        <v>900</v>
+      </c>
+      <c r="G34" s="10">
+        <v>0</v>
+      </c>
+      <c r="H34" s="10">
+        <v>0</v>
+      </c>
+      <c r="I34" s="10">
+        <v>0</v>
+      </c>
+      <c r="J34" s="10">
+        <v>0</v>
+      </c>
+      <c r="K34" s="10">
+        <v>0</v>
+      </c>
+      <c r="L34" s="10">
+        <v>0</v>
+      </c>
+      <c r="M34" s="10">
+        <v>0</v>
+      </c>
+      <c r="N34" s="10">
+        <v>0</v>
+      </c>
+      <c r="O34" s="10">
+        <v>0</v>
+      </c>
+      <c r="P34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>0</v>
+      </c>
+      <c r="R34" s="10">
+        <v>0</v>
+      </c>
+      <c r="S34" s="10">
+        <v>0</v>
+      </c>
+      <c r="T34" s="10">
+        <v>0</v>
+      </c>
+      <c r="U34" s="10">
+        <v>0</v>
+      </c>
+      <c r="V34" s="10">
+        <v>0</v>
+      </c>
+      <c r="W34" s="10">
+        <v>0</v>
+      </c>
+      <c r="X34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="6"/>
+    </row>
+    <row r="35" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="13">
+        <f>SUM(C23:C34)</f>
+        <v>7273921</v>
+      </c>
+      <c r="D35" s="13">
+        <f t="shared" ref="D35:AA35" si="0">SUM(D23:D34)</f>
+        <v>7176946</v>
+      </c>
+      <c r="E35" s="13">
+        <f t="shared" si="0"/>
+        <v>7627819</v>
+      </c>
+      <c r="F35" s="13">
+        <f t="shared" si="0"/>
+        <v>7458505</v>
+      </c>
+      <c r="G35" s="13">
+        <f t="shared" si="0"/>
+        <v>7049467</v>
+      </c>
+      <c r="H35" s="13">
+        <f t="shared" si="0"/>
         <v>6847654.9562499989</v>
       </c>
-      <c r="D34" s="13">
+      <c r="I35" s="13">
+        <f t="shared" si="0"/>
         <v>7377110</v>
       </c>
-      <c r="E34" s="13">
+      <c r="J35" s="13">
+        <f t="shared" si="0"/>
         <v>7554675</v>
       </c>
-      <c r="F34" s="13">
+      <c r="K35" s="13">
+        <f t="shared" si="0"/>
         <v>7946618</v>
       </c>
-      <c r="G34" s="13">
+      <c r="L35" s="13">
+        <f t="shared" si="0"/>
         <v>8229820</v>
       </c>
-      <c r="H34" s="13">
+      <c r="M35" s="13">
+        <f t="shared" si="0"/>
         <v>8362882</v>
       </c>
-      <c r="I34" s="13">
+      <c r="N35" s="13">
+        <f t="shared" si="0"/>
         <v>7853255</v>
       </c>
-      <c r="J34" s="13">
+      <c r="O35" s="13">
+        <f t="shared" si="0"/>
         <v>8093277</v>
       </c>
-      <c r="K34" s="13">
+      <c r="P35" s="13">
+        <f t="shared" si="0"/>
         <v>8200557</v>
       </c>
-      <c r="L34" s="13">
+      <c r="Q35" s="13">
+        <f t="shared" si="0"/>
         <v>8025349.7512999997</v>
       </c>
-      <c r="M34" s="13">
+      <c r="R35" s="13">
+        <f t="shared" si="0"/>
         <v>8125246.9346299991</v>
       </c>
-      <c r="N34" s="13">
+      <c r="S35" s="13">
+        <f t="shared" si="0"/>
         <v>7391720</v>
       </c>
-      <c r="O34" s="13">
+      <c r="T35" s="13">
+        <f t="shared" si="0"/>
         <v>7664328</v>
       </c>
-      <c r="P34" s="13">
+      <c r="U35" s="13">
+        <f t="shared" si="0"/>
         <v>8580332</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="V35" s="13">
+        <f t="shared" si="0"/>
         <v>8574942</v>
       </c>
-      <c r="R34" s="13">
-[...2 lines deleted...]
-      <c r="S34" s="13">
+      <c r="W35" s="13">
+        <f t="shared" si="0"/>
+        <v>8167376</v>
+      </c>
+      <c r="X35" s="13">
+        <f t="shared" si="0"/>
         <v>7915663</v>
       </c>
-      <c r="T34" s="13">
+      <c r="Y35" s="13">
+        <f t="shared" si="0"/>
         <v>8258802</v>
       </c>
-      <c r="U34" s="13">
+      <c r="Z35" s="13">
+        <f t="shared" si="0"/>
         <v>8288775</v>
       </c>
-      <c r="V34" s="13">
+      <c r="AA35" s="13">
+        <f t="shared" si="0"/>
         <v>3116767</v>
       </c>
-      <c r="AB34" s="6"/>
+      <c r="AG35" s="6"/>
     </row>
-    <row r="35" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AB35" s="6"/>
+    <row r="36" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="6"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="13"/>
+      <c r="O36" s="13"/>
+      <c r="P36" s="13"/>
+      <c r="Q36" s="13"/>
+      <c r="R36" s="13"/>
+      <c r="S36" s="13"/>
+      <c r="T36" s="13"/>
+      <c r="U36" s="13"/>
+      <c r="V36" s="13"/>
+      <c r="W36" s="13"/>
+      <c r="X36" s="13"/>
+      <c r="Y36" s="13"/>
+      <c r="Z36" s="13"/>
+      <c r="AA36" s="13"/>
+      <c r="AG36" s="6"/>
     </row>
-    <row r="36" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="16" t="s">
+    <row r="37" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C37" s="13">
+        <v>440</v>
+      </c>
+      <c r="D37" s="13">
+        <v>441</v>
+      </c>
+      <c r="E37" s="13">
+        <v>441</v>
+      </c>
+      <c r="F37" s="13">
+        <v>441</v>
+      </c>
+      <c r="G37" s="13">
+        <v>441</v>
+      </c>
+      <c r="H37" s="13">
         <v>442</v>
       </c>
-      <c r="D36" s="13">
+      <c r="I37" s="13">
         <v>442</v>
       </c>
-      <c r="E36" s="13">
+      <c r="J37" s="13">
         <v>442</v>
       </c>
-      <c r="F36" s="13">
+      <c r="K37" s="13">
         <v>443</v>
       </c>
-      <c r="G36" s="13">
+      <c r="L37" s="13">
         <v>443</v>
       </c>
-      <c r="H36" s="13">
+      <c r="M37" s="13">
         <v>443</v>
       </c>
-      <c r="I36" s="13">
+      <c r="N37" s="13">
         <v>458</v>
       </c>
-      <c r="J36" s="13">
+      <c r="O37" s="13">
         <v>532</v>
       </c>
-      <c r="K36" s="13">
+      <c r="P37" s="13">
         <v>534</v>
       </c>
-      <c r="L36" s="13">
+      <c r="Q37" s="13">
         <v>534.39382999999998</v>
       </c>
-      <c r="M36" s="13">
+      <c r="R37" s="13">
         <v>535.88121999999998</v>
       </c>
-      <c r="N36" s="13">
+      <c r="S37" s="13">
         <v>539</v>
       </c>
-      <c r="O36" s="13">
+      <c r="T37" s="13">
         <v>540</v>
       </c>
-      <c r="P36" s="13">
+      <c r="U37" s="13">
         <v>542</v>
       </c>
-      <c r="Q36" s="13">
+      <c r="V37" s="13">
         <v>805</v>
       </c>
-      <c r="R36" s="13">
+      <c r="W37" s="13">
         <v>806</v>
       </c>
-      <c r="S36" s="13">
+      <c r="X37" s="13">
         <v>808</v>
       </c>
-      <c r="T36" s="13">
+      <c r="Y37" s="13">
         <v>816</v>
       </c>
-      <c r="U36" s="13">
+      <c r="Z37" s="13">
         <v>817</v>
       </c>
-      <c r="V36" s="13">
+      <c r="AA37" s="13">
         <v>811</v>
       </c>
-      <c r="AB36" s="6"/>
+      <c r="AG37" s="6"/>
     </row>
-    <row r="37" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="16" t="s">
+    <row r="38" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C38" s="13">
+        <v>11797474</v>
+      </c>
+      <c r="D38" s="13">
+        <v>11868128</v>
+      </c>
+      <c r="E38" s="13">
+        <v>10738177</v>
+      </c>
+      <c r="F38" s="13">
+        <v>10300724</v>
+      </c>
+      <c r="G38" s="13">
+        <v>9891237</v>
+      </c>
+      <c r="H38" s="13">
         <v>9788358.2500299998</v>
       </c>
-      <c r="D37" s="13">
+      <c r="I38" s="13">
         <v>9241872</v>
       </c>
-      <c r="E37" s="13">
+      <c r="J38" s="13">
         <v>8930332</v>
       </c>
-      <c r="F37" s="13">
+      <c r="K38" s="13">
         <v>8619564</v>
       </c>
-      <c r="G37" s="13">
+      <c r="L38" s="13">
         <v>8317327</v>
       </c>
-      <c r="H37" s="13">
+      <c r="M38" s="13">
         <v>7973290</v>
       </c>
-      <c r="I37" s="13">
+      <c r="N38" s="13">
         <v>7778351</v>
       </c>
-      <c r="J37" s="13">
+      <c r="O38" s="13">
         <v>7510408</v>
       </c>
-      <c r="K37" s="13">
+      <c r="P38" s="13">
         <v>7257827</v>
       </c>
-      <c r="L37" s="13">
+      <c r="Q38" s="13">
         <v>7030318.5268900003</v>
       </c>
-      <c r="M37" s="13">
+      <c r="R38" s="13">
         <v>6854103.8057800001</v>
       </c>
-      <c r="N37" s="13">
+      <c r="S38" s="13">
         <v>6694067</v>
       </c>
-      <c r="O37" s="13">
+      <c r="T38" s="13">
         <v>6596184</v>
       </c>
-      <c r="P37" s="13">
+      <c r="U38" s="13">
         <v>6446351</v>
       </c>
-      <c r="Q37" s="13">
+      <c r="V38" s="13">
         <v>6314484</v>
       </c>
-      <c r="R37" s="13">
+      <c r="W38" s="13">
         <v>6206526</v>
       </c>
-      <c r="S37" s="13">
+      <c r="X38" s="13">
         <v>6203387</v>
       </c>
-      <c r="T37" s="13">
+      <c r="Y38" s="13">
         <v>5900596</v>
       </c>
-      <c r="U37" s="13">
+      <c r="Z38" s="13">
         <v>5811485</v>
       </c>
-      <c r="V37" s="13">
+      <c r="AA38" s="13">
         <v>5728468</v>
       </c>
-      <c r="AB37" s="6"/>
+      <c r="AG38" s="6"/>
     </row>
-    <row r="38" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="16" t="s">
+    <row r="39" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="C38" s="15">
+      <c r="C39" s="15">
+        <v>135881</v>
+      </c>
+      <c r="D39" s="15">
+        <v>131651</v>
+      </c>
+      <c r="E39" s="15">
+        <v>141184</v>
+      </c>
+      <c r="F39" s="15">
+        <v>153254</v>
+      </c>
+      <c r="G39" s="15">
+        <v>169979</v>
+      </c>
+      <c r="H39" s="15">
         <v>161079.33756000001</v>
       </c>
-      <c r="D38" s="15">
+      <c r="I39" s="15">
         <v>168712</v>
       </c>
-      <c r="E38" s="15">
+      <c r="J39" s="15">
         <v>171758</v>
       </c>
-      <c r="F38" s="15">
+      <c r="K39" s="15">
         <v>145815</v>
       </c>
-      <c r="G38" s="15">
+      <c r="L39" s="15">
         <v>129870</v>
       </c>
-      <c r="H38" s="15">
+      <c r="M39" s="15">
         <v>130380</v>
       </c>
-      <c r="I38" s="15">
+      <c r="N39" s="15">
         <v>135512</v>
       </c>
-      <c r="J38" s="15">
+      <c r="O39" s="15">
         <v>138300</v>
       </c>
-      <c r="K38" s="15">
+      <c r="P39" s="15">
         <v>142657</v>
       </c>
-      <c r="L38" s="15">
+      <c r="Q39" s="15">
         <v>140700.82343000002</v>
       </c>
-      <c r="M38" s="15">
+      <c r="R39" s="15">
         <v>130965.4396</v>
       </c>
-      <c r="N38" s="15">
+      <c r="S39" s="15">
         <v>109218</v>
       </c>
-      <c r="O38" s="15">
+      <c r="T39" s="15">
         <v>95598</v>
       </c>
-      <c r="P38" s="15">
+      <c r="U39" s="15">
         <v>103682</v>
       </c>
-      <c r="Q38" s="15">
+      <c r="V39" s="15">
         <v>113805</v>
       </c>
-      <c r="R38" s="15">
+      <c r="W39" s="15">
         <v>114395</v>
       </c>
-      <c r="S38" s="15">
+      <c r="X39" s="15">
         <v>88817</v>
       </c>
-      <c r="T38" s="15">
+      <c r="Y39" s="15">
         <v>95000</v>
       </c>
-      <c r="U38" s="15">
+      <c r="Z39" s="15">
         <v>91201</v>
       </c>
-      <c r="V38" s="15">
+      <c r="AA39" s="15">
         <v>59948</v>
       </c>
-      <c r="AB38" s="6"/>
+      <c r="AG39" s="6"/>
     </row>
-    <row r="39" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AB39" s="6"/>
+    <row r="40" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="9"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="13"/>
+      <c r="N40" s="13"/>
+      <c r="O40" s="13"/>
+      <c r="P40" s="13"/>
+      <c r="Q40" s="13"/>
+      <c r="R40" s="13"/>
+      <c r="S40" s="13"/>
+      <c r="T40" s="13"/>
+      <c r="U40" s="13"/>
+      <c r="V40" s="13"/>
+      <c r="W40" s="13"/>
+      <c r="X40" s="13"/>
+      <c r="Y40" s="13"/>
+      <c r="Z40" s="13"/>
+      <c r="AA40" s="13"/>
+      <c r="AG40" s="6"/>
     </row>
-    <row r="40" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C40" s="13">
+    <row r="41" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="17"/>
+      <c r="C41" s="13">
+        <f>SUM(C35:C39)</f>
+        <v>19207716</v>
+      </c>
+      <c r="D41" s="13">
+        <f>SUM(D35:D39)</f>
+        <v>19177166</v>
+      </c>
+      <c r="E41" s="13">
+        <f>SUM(E35:E39)</f>
+        <v>18507621</v>
+      </c>
+      <c r="F41" s="13">
+        <f>SUM(F35:F39)</f>
+        <v>17912924</v>
+      </c>
+      <c r="G41" s="13">
+        <f>SUM(G35:G39)</f>
+        <v>17111124</v>
+      </c>
+      <c r="H41" s="13">
         <v>16797534</v>
       </c>
-      <c r="D40" s="13">
+      <c r="I41" s="13">
         <v>16788136</v>
       </c>
-      <c r="E40" s="13">
+      <c r="J41" s="13">
         <v>16657207</v>
       </c>
-      <c r="F40" s="13">
+      <c r="K41" s="13">
         <v>16712440</v>
       </c>
-      <c r="G40" s="13">
+      <c r="L41" s="13">
         <v>16677460</v>
       </c>
-      <c r="H40" s="13">
+      <c r="M41" s="13">
         <v>16466995</v>
       </c>
-      <c r="I40" s="13">
+      <c r="N41" s="13">
         <v>15767576</v>
       </c>
-      <c r="J40" s="13">
+      <c r="O41" s="13">
         <v>15742517</v>
       </c>
-      <c r="K40" s="13">
+      <c r="P41" s="13">
         <v>15601575</v>
       </c>
-      <c r="L40" s="13">
+      <c r="Q41" s="13">
         <v>15196903.495450001</v>
       </c>
-      <c r="M40" s="13">
+      <c r="R41" s="13">
         <v>15110852.06123</v>
       </c>
-      <c r="N40" s="13">
+      <c r="S41" s="13">
         <v>14195544</v>
       </c>
-      <c r="O40" s="13">
+      <c r="T41" s="13">
         <v>14356650</v>
       </c>
-      <c r="P40" s="13">
+      <c r="U41" s="13">
         <v>15130907</v>
       </c>
-      <c r="Q40" s="13">
+      <c r="V41" s="13">
         <v>15004036</v>
       </c>
-      <c r="R40" s="13">
+      <c r="W41" s="13">
         <v>14489104</v>
       </c>
-      <c r="S40" s="13">
+      <c r="X41" s="13">
         <v>14208675</v>
       </c>
-      <c r="T40" s="13">
+      <c r="Y41" s="13">
         <v>14255214</v>
       </c>
-      <c r="U40" s="13">
+      <c r="Z41" s="13">
         <v>14192278</v>
       </c>
-      <c r="V40" s="13">
+      <c r="AA41" s="13">
         <v>8905994</v>
       </c>
-      <c r="AB40" s="6"/>
+      <c r="AG41" s="6"/>
     </row>
-    <row r="41" spans="2:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AB41" s="6"/>
+    <row r="42" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="6"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+      <c r="S42" s="5"/>
+      <c r="T42" s="5"/>
+      <c r="U42" s="5"/>
+      <c r="V42" s="5"/>
+      <c r="W42" s="5"/>
+      <c r="X42" s="5"/>
+      <c r="Y42" s="5"/>
+      <c r="Z42" s="5"/>
+      <c r="AA42" s="5"/>
+      <c r="AG42" s="6"/>
     </row>
-    <row r="42" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="6" t="s">
+    <row r="43" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C42" s="18">
+      <c r="C43" s="18">
+        <f>C41+C19</f>
+        <v>26290703</v>
+      </c>
+      <c r="D43" s="18">
+        <f>D41+D19</f>
+        <v>24647570</v>
+      </c>
+      <c r="E43" s="18">
+        <f>E41+E19</f>
+        <v>25044434</v>
+      </c>
+      <c r="F43" s="18">
+        <f>F41+F19</f>
+        <v>23063532</v>
+      </c>
+      <c r="G43" s="18">
+        <f>G41+G19</f>
+        <v>24216264</v>
+      </c>
+      <c r="H43" s="18">
         <v>23567303</v>
       </c>
-      <c r="D42" s="18">
+      <c r="I43" s="18">
         <v>23489405</v>
       </c>
-      <c r="E42" s="18">
+      <c r="J43" s="18">
         <v>23565093</v>
       </c>
-      <c r="F42" s="18">
+      <c r="K43" s="18">
         <v>22154315</v>
       </c>
-      <c r="G42" s="18">
+      <c r="L43" s="18">
         <v>21831126</v>
       </c>
-      <c r="H42" s="18">
+      <c r="M43" s="18">
         <v>21856770</v>
       </c>
-      <c r="I42" s="18">
+      <c r="N43" s="18">
         <v>21734012</v>
       </c>
-      <c r="J42" s="18">
+      <c r="O43" s="18">
         <v>20881943</v>
       </c>
-      <c r="K42" s="18">
+      <c r="P43" s="18">
         <v>20538815</v>
       </c>
-      <c r="L42" s="18">
+      <c r="Q43" s="18">
         <v>21057128.122810002</v>
       </c>
-      <c r="M42" s="18">
+      <c r="R43" s="18">
         <v>20707812.4177</v>
       </c>
-      <c r="N42" s="18">
+      <c r="S43" s="18">
         <v>21110596</v>
       </c>
-      <c r="O42" s="18">
+      <c r="T43" s="18">
         <v>20804701</v>
       </c>
-      <c r="P42" s="18">
+      <c r="U43" s="18">
         <v>21252146</v>
       </c>
-      <c r="Q42" s="18">
+      <c r="V43" s="18">
         <v>19942860</v>
       </c>
-      <c r="R42" s="18">
+      <c r="W43" s="18">
         <v>20300419</v>
       </c>
-      <c r="S42" s="18">
+      <c r="X43" s="18">
         <v>20407086</v>
       </c>
-      <c r="T42" s="18">
+      <c r="Y43" s="18">
         <v>19585982</v>
       </c>
-      <c r="U42" s="18">
+      <c r="Z43" s="18">
         <v>19544915</v>
       </c>
-      <c r="V42" s="18">
+      <c r="AA43" s="18">
         <v>13230124</v>
       </c>
-      <c r="AB42" s="6"/>
+      <c r="AG43" s="6"/>
     </row>
-    <row r="43" spans="2:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="V43" s="19"/>
+    <row r="44" spans="2:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="19"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="19"/>
+      <c r="P44" s="19"/>
+      <c r="Q44" s="19"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="19"/>
+      <c r="T44" s="19"/>
+      <c r="U44" s="19"/>
+      <c r="V44" s="19"/>
+      <c r="W44" s="19"/>
+      <c r="X44" s="19"/>
+      <c r="Y44" s="19"/>
+      <c r="Z44" s="19"/>
+      <c r="AA44" s="19"/>
     </row>
-    <row r="44" spans="2:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-    <row r="45" spans="2:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="25"/>
       <c r="O45" s="25"/>
       <c r="P45" s="25"/>
       <c r="Q45" s="25"/>
       <c r="R45" s="25"/>
       <c r="S45" s="25"/>
       <c r="T45" s="25"/>
       <c r="U45" s="25"/>
       <c r="V45" s="25"/>
+      <c r="W45" s="25"/>
+      <c r="X45" s="25"/>
+      <c r="Y45" s="25"/>
+      <c r="Z45" s="25"/>
+      <c r="AA45" s="25"/>
     </row>
-    <row r="46" spans="2:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="25"/>
       <c r="C46" s="25"/>
       <c r="D46" s="25"/>
       <c r="E46" s="25"/>
       <c r="F46" s="25"/>
       <c r="G46" s="25"/>
       <c r="H46" s="25"/>
       <c r="I46" s="25"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25"/>
       <c r="N46" s="25"/>
       <c r="O46" s="25"/>
       <c r="P46" s="25"/>
       <c r="Q46" s="25"/>
       <c r="R46" s="25"/>
       <c r="S46" s="25"/>
       <c r="T46" s="25"/>
       <c r="U46" s="25"/>
       <c r="V46" s="25"/>
+      <c r="W46" s="25"/>
+      <c r="X46" s="25"/>
+      <c r="Y46" s="25"/>
+      <c r="Z46" s="25"/>
+      <c r="AA46" s="25"/>
     </row>
-    <row r="47" spans="2:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
+      <c r="W47" s="25"/>
+      <c r="X47" s="25"/>
+      <c r="Y47" s="25"/>
+      <c r="Z47" s="25"/>
+      <c r="AA47" s="25"/>
     </row>
-    <row r="48" spans="2:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="25"/>
       <c r="C48" s="25"/>
       <c r="D48" s="25"/>
       <c r="E48" s="25"/>
       <c r="F48" s="25"/>
       <c r="G48" s="25"/>
       <c r="H48" s="25"/>
       <c r="I48" s="25"/>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
       <c r="N48" s="25"/>
       <c r="O48" s="25"/>
       <c r="P48" s="25"/>
       <c r="Q48" s="25"/>
       <c r="R48" s="25"/>
       <c r="S48" s="25"/>
       <c r="T48" s="25"/>
       <c r="U48" s="25"/>
       <c r="V48" s="25"/>
+      <c r="W48" s="25"/>
+      <c r="X48" s="25"/>
+      <c r="Y48" s="25"/>
+      <c r="Z48" s="25"/>
+      <c r="AA48" s="25"/>
     </row>
-    <row r="49" spans="1:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="25"/>
       <c r="C49" s="25"/>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="25"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
       <c r="N49" s="25"/>
       <c r="O49" s="25"/>
       <c r="P49" s="25"/>
       <c r="Q49" s="25"/>
       <c r="R49" s="25"/>
       <c r="S49" s="25"/>
       <c r="T49" s="25"/>
       <c r="U49" s="25"/>
       <c r="V49" s="25"/>
+      <c r="W49" s="25"/>
+      <c r="X49" s="25"/>
+      <c r="Y49" s="25"/>
+      <c r="Z49" s="25"/>
+      <c r="AA49" s="25"/>
     </row>
-    <row r="50" spans="1:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="25"/>
       <c r="C50" s="25"/>
       <c r="D50" s="25"/>
       <c r="E50" s="25"/>
       <c r="F50" s="25"/>
       <c r="G50" s="25"/>
       <c r="H50" s="25"/>
       <c r="I50" s="25"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
       <c r="N50" s="25"/>
       <c r="O50" s="25"/>
       <c r="P50" s="25"/>
       <c r="Q50" s="25"/>
       <c r="R50" s="25"/>
       <c r="S50" s="25"/>
       <c r="T50" s="25"/>
       <c r="U50" s="25"/>
       <c r="V50" s="25"/>
+      <c r="W50" s="25"/>
+      <c r="X50" s="25"/>
+      <c r="Y50" s="25"/>
+      <c r="Z50" s="25"/>
+      <c r="AA50" s="25"/>
     </row>
-    <row r="51" spans="1:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="25"/>
       <c r="C51" s="25"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25"/>
       <c r="I51" s="25"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25"/>
       <c r="O51" s="25"/>
       <c r="P51" s="25"/>
       <c r="Q51" s="25"/>
       <c r="R51" s="25"/>
       <c r="S51" s="25"/>
       <c r="T51" s="25"/>
       <c r="U51" s="25"/>
       <c r="V51" s="25"/>
+      <c r="W51" s="25"/>
+      <c r="X51" s="25"/>
+      <c r="Y51" s="25"/>
+      <c r="Z51" s="25"/>
+      <c r="AA51" s="25"/>
     </row>
-    <row r="52" spans="1:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="25"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
       <c r="N52" s="25"/>
       <c r="O52" s="25"/>
       <c r="P52" s="25"/>
       <c r="Q52" s="25"/>
       <c r="R52" s="25"/>
       <c r="S52" s="25"/>
       <c r="T52" s="25"/>
       <c r="U52" s="25"/>
       <c r="V52" s="25"/>
+      <c r="W52" s="25"/>
+      <c r="X52" s="25"/>
+      <c r="Y52" s="25"/>
+      <c r="Z52" s="25"/>
+      <c r="AA52" s="25"/>
     </row>
-    <row r="53" spans="1:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="25"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
       <c r="N53" s="25"/>
       <c r="O53" s="25"/>
       <c r="P53" s="25"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="25"/>
       <c r="S53" s="25"/>
       <c r="T53" s="25"/>
       <c r="U53" s="25"/>
       <c r="V53" s="25"/>
+      <c r="W53" s="25"/>
+      <c r="X53" s="25"/>
+      <c r="Y53" s="25"/>
+      <c r="Z53" s="25"/>
+      <c r="AA53" s="25"/>
     </row>
-    <row r="54" spans="1:28" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="25"/>
       <c r="C54" s="25"/>
       <c r="D54" s="25"/>
       <c r="E54" s="25"/>
       <c r="F54" s="25"/>
       <c r="G54" s="25"/>
       <c r="H54" s="25"/>
       <c r="I54" s="25"/>
       <c r="J54" s="25"/>
       <c r="K54" s="25"/>
       <c r="L54" s="25"/>
       <c r="M54" s="25"/>
       <c r="N54" s="25"/>
       <c r="O54" s="25"/>
       <c r="P54" s="25"/>
       <c r="Q54" s="25"/>
       <c r="R54" s="25"/>
       <c r="S54" s="25"/>
       <c r="T54" s="25"/>
       <c r="U54" s="25"/>
       <c r="V54" s="25"/>
+      <c r="W54" s="25"/>
+      <c r="X54" s="25"/>
+      <c r="Y54" s="25"/>
+      <c r="Z54" s="25"/>
+      <c r="AA54" s="25"/>
     </row>
-    <row r="55" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AB55" s="6"/>
+    <row r="55" spans="1:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="25"/>
+      <c r="C55" s="25"/>
+      <c r="D55" s="25"/>
+      <c r="E55" s="25"/>
+      <c r="F55" s="25"/>
+      <c r="G55" s="25"/>
+      <c r="H55" s="25"/>
+      <c r="I55" s="25"/>
+      <c r="J55" s="25"/>
+      <c r="K55" s="25"/>
+      <c r="L55" s="25"/>
+      <c r="M55" s="25"/>
+      <c r="N55" s="25"/>
+      <c r="O55" s="25"/>
+      <c r="P55" s="25"/>
+      <c r="Q55" s="25"/>
+      <c r="R55" s="25"/>
+      <c r="S55" s="25"/>
+      <c r="T55" s="25"/>
+      <c r="U55" s="25"/>
+      <c r="V55" s="25"/>
+      <c r="W55" s="25"/>
+      <c r="X55" s="25"/>
+      <c r="Y55" s="25"/>
+      <c r="Z55" s="25"/>
+      <c r="AA55" s="25"/>
     </row>
-    <row r="56" spans="1:28" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="20"/>
       <c r="C56" s="20"/>
       <c r="D56" s="20"/>
       <c r="E56" s="20"/>
       <c r="F56" s="20"/>
       <c r="G56" s="20"/>
-      <c r="H56" s="21"/>
-[...14 lines deleted...]
-      <c r="AB56" s="6"/>
+      <c r="H56" s="20"/>
+      <c r="I56" s="20"/>
+      <c r="J56" s="20"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="20"/>
+      <c r="M56" s="20"/>
+      <c r="N56" s="20"/>
+      <c r="O56" s="20"/>
+      <c r="P56" s="20"/>
+      <c r="Q56" s="20"/>
+      <c r="R56" s="20"/>
+      <c r="S56" s="20"/>
+      <c r="T56" s="20"/>
+      <c r="U56" s="20"/>
+      <c r="V56" s="20"/>
+      <c r="W56" s="20"/>
+      <c r="X56" s="20"/>
+      <c r="Y56" s="20"/>
+      <c r="Z56" s="20"/>
+      <c r="AA56" s="20"/>
+      <c r="AG56" s="6"/>
     </row>
-    <row r="57" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="3" t="s">
+    <row r="57" spans="1:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="20"/>
+      <c r="C57" s="20"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="20"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="20"/>
+      <c r="I57" s="20"/>
+      <c r="J57" s="20"/>
+      <c r="K57" s="20"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="21"/>
+      <c r="N57" s="21"/>
+      <c r="O57" s="21"/>
+      <c r="P57" s="21"/>
+      <c r="Q57" s="21"/>
+      <c r="R57" s="21"/>
+      <c r="S57" s="21"/>
+      <c r="T57" s="21"/>
+      <c r="U57" s="21"/>
+      <c r="V57" s="21"/>
+      <c r="W57" s="21"/>
+      <c r="X57" s="21"/>
+      <c r="Y57" s="21"/>
+      <c r="Z57" s="21"/>
+      <c r="AA57" s="21"/>
+      <c r="AG57" s="6"/>
+    </row>
+    <row r="58" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C57" s="36" t="s">
+      <c r="C58" s="36"/>
+      <c r="D58" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="E58" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="F58" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G58" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="H58" s="36" t="s">
         <v>101</v>
       </c>
-      <c r="D57" s="36" t="s">
+      <c r="I58" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="E57" s="36" t="s">
+      <c r="J58" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="F57" s="36" t="s">
+      <c r="K58" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="G57" s="36" t="s">
+      <c r="L58" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="H57" s="36" t="s">
+      <c r="M58" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="I57" s="36" t="s">
+      <c r="N58" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="J57" s="36" t="s">
+      <c r="O58" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="K57" s="36" t="s">
+      <c r="P58" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="L57" s="36" t="s">
+      <c r="Q58" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="M57" s="36" t="s">
+      <c r="R58" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="N57" s="36" t="s">
+      <c r="S58" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="O57" s="36" t="s">
+      <c r="T58" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="P57" s="36" t="s">
+      <c r="U58" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="Q57" s="36" t="s">
+      <c r="V58" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="R57" s="36" t="s">
+      <c r="W58" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="S57" s="36" t="s">
+      <c r="X58" s="36" t="s">
         <v>97</v>
       </c>
-      <c r="T57" s="36" t="s">
+      <c r="Y58" s="36" t="s">
         <v>98</v>
       </c>
-      <c r="U57" s="36" t="s">
+      <c r="Z58" s="36" t="s">
         <v>99</v>
       </c>
-      <c r="V57" s="36" t="s">
+      <c r="AA58" s="36" t="s">
         <v>100</v>
       </c>
-      <c r="AB57" s="6"/>
+      <c r="AG58" s="6"/>
     </row>
-    <row r="58" spans="1:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AB58" s="6"/>
+    <row r="59" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="6"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5"/>
+      <c r="Q59" s="5"/>
+      <c r="R59" s="5"/>
+      <c r="S59" s="5"/>
+      <c r="T59" s="5"/>
+      <c r="U59" s="5"/>
+      <c r="V59" s="5"/>
+      <c r="W59" s="5"/>
+      <c r="X59" s="5"/>
+      <c r="Y59" s="5"/>
+      <c r="Z59" s="5"/>
+      <c r="AA59" s="5"/>
+      <c r="AG59" s="6"/>
     </row>
-    <row r="59" spans="1:28" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="6" t="s">
+    <row r="60" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C59" s="7"/>
-[...18 lines deleted...]
-      <c r="V59" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="L60" s="7"/>
+      <c r="M60" s="7"/>
+      <c r="N60" s="7"/>
+      <c r="O60" s="7"/>
+      <c r="P60" s="7"/>
+      <c r="Q60" s="7"/>
+      <c r="R60" s="7"/>
+      <c r="S60" s="7"/>
+      <c r="T60" s="7"/>
+      <c r="U60" s="7"/>
+      <c r="V60" s="7"/>
+      <c r="W60" s="7"/>
+      <c r="X60" s="7"/>
+      <c r="Y60" s="7"/>
+      <c r="Z60" s="7"/>
+      <c r="AA60" s="7"/>
     </row>
-    <row r="60" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-    <row r="61" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="9"/>
       <c r="B61" s="9" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C61" s="10">
-        <v>11482.11721</v>
+        <v>226953</v>
       </c>
       <c r="D61" s="10">
-        <v>11151</v>
+        <v>192216</v>
       </c>
       <c r="E61" s="10">
-        <v>11814</v>
+        <v>163145</v>
       </c>
       <c r="F61" s="10">
-        <v>11014</v>
+        <v>182598</v>
       </c>
       <c r="G61" s="10">
-        <v>11950</v>
+        <v>274757</v>
       </c>
       <c r="H61" s="10">
-        <v>10831</v>
+        <v>265756.84986999998</v>
       </c>
       <c r="I61" s="10">
-        <v>11022</v>
+        <v>290023</v>
       </c>
       <c r="J61" s="10">
-        <v>224493</v>
+        <v>536259</v>
       </c>
       <c r="K61" s="10">
-        <v>8962</v>
+        <v>616554</v>
       </c>
       <c r="L61" s="10">
-        <v>7501</v>
+        <v>597160</v>
       </c>
       <c r="M61" s="10">
-        <v>7683.9179100000001</v>
+        <v>595866</v>
       </c>
       <c r="N61" s="10">
-        <v>108911</v>
+        <v>173470</v>
       </c>
       <c r="O61" s="10">
-        <v>11571</v>
+        <v>154677</v>
       </c>
       <c r="P61" s="10">
-        <v>8618</v>
+        <v>154982</v>
       </c>
       <c r="Q61" s="10">
-        <v>8808</v>
+        <v>167092</v>
       </c>
       <c r="R61" s="10">
-        <v>8369</v>
+        <v>198395.35837999999</v>
       </c>
       <c r="S61" s="10">
-        <v>10567</v>
+        <v>372649</v>
       </c>
       <c r="T61" s="10">
-        <v>8141</v>
+        <v>369864</v>
       </c>
       <c r="U61" s="10">
-        <v>8683</v>
+        <v>280702</v>
       </c>
       <c r="V61" s="10">
-        <v>7366</v>
-[...1 lines deleted...]
-      <c r="AB61" s="6"/>
+        <v>514155</v>
+      </c>
+      <c r="W61" s="10">
+        <v>492638</v>
+      </c>
+      <c r="X61" s="10">
+        <v>451683</v>
+      </c>
+      <c r="Y61" s="10">
+        <v>266141</v>
+      </c>
+      <c r="Z61" s="10">
+        <v>234898</v>
+      </c>
+      <c r="AA61" s="10">
+        <v>225306</v>
+      </c>
+      <c r="AG61" s="6"/>
     </row>
-    <row r="62" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="9"/>
       <c r="B62" s="9" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C62" s="10">
-        <v>1792275.4703599999</v>
+        <v>27601</v>
       </c>
       <c r="D62" s="10">
-        <v>1752800</v>
+        <v>21396</v>
       </c>
       <c r="E62" s="10">
-        <v>1654567</v>
+        <v>16098</v>
       </c>
       <c r="F62" s="10">
-        <v>1604763</v>
+        <v>14528</v>
       </c>
       <c r="G62" s="10">
-        <v>1605111</v>
+        <v>14060</v>
       </c>
       <c r="H62" s="10">
-        <v>1609006</v>
+        <v>11482.11721</v>
       </c>
       <c r="I62" s="10">
-        <v>1436941</v>
+        <v>11151</v>
       </c>
       <c r="J62" s="10">
-        <v>1350253</v>
+        <v>11814</v>
       </c>
       <c r="K62" s="10">
-        <v>1447967</v>
+        <v>11014</v>
       </c>
       <c r="L62" s="10">
-        <v>1364080</v>
+        <v>11950</v>
       </c>
       <c r="M62" s="10">
-        <v>1334052.27556</v>
+        <v>10831</v>
       </c>
       <c r="N62" s="10">
-        <v>1344446</v>
+        <v>11022</v>
       </c>
       <c r="O62" s="10">
-        <v>1743382</v>
+        <v>224493</v>
       </c>
       <c r="P62" s="10">
-        <v>1810069</v>
+        <v>8962</v>
       </c>
       <c r="Q62" s="10">
-        <v>1394811</v>
+        <v>7501</v>
       </c>
       <c r="R62" s="10">
-        <v>1272589</v>
+        <v>7683.9179100000001</v>
       </c>
       <c r="S62" s="10">
-        <v>1632903</v>
+        <v>108911</v>
       </c>
       <c r="T62" s="10">
-        <v>1065497</v>
+        <v>11571</v>
       </c>
       <c r="U62" s="10">
-        <v>999516</v>
+        <v>8618</v>
       </c>
       <c r="V62" s="10">
-        <v>990159</v>
-[...1 lines deleted...]
-      <c r="AB62" s="6"/>
+        <v>8808</v>
+      </c>
+      <c r="W62" s="10">
+        <v>8369</v>
+      </c>
+      <c r="X62" s="10">
+        <v>10567</v>
+      </c>
+      <c r="Y62" s="10">
+        <v>8141</v>
+      </c>
+      <c r="Z62" s="10">
+        <v>8683</v>
+      </c>
+      <c r="AA62" s="10">
+        <v>7366</v>
+      </c>
+      <c r="AG62" s="6"/>
     </row>
-    <row r="63" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="9"/>
       <c r="B63" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C63" s="10">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D63" s="10"/>
+        <v>2437256</v>
+      </c>
+      <c r="D63" s="10">
+        <v>2404261</v>
+      </c>
       <c r="E63" s="10">
-        <v>0</v>
+        <v>2377284</v>
       </c>
       <c r="F63" s="10">
-        <v>12306</v>
+        <v>2091374</v>
       </c>
       <c r="G63" s="10">
-        <v>0</v>
+        <v>1819691</v>
       </c>
       <c r="H63" s="10">
-        <v>0</v>
+        <v>1792275.4703599999</v>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>1752800</v>
       </c>
       <c r="J63" s="10">
-        <v>0</v>
+        <v>1654567</v>
       </c>
       <c r="K63" s="10">
-        <v>0</v>
+        <v>1604763</v>
       </c>
       <c r="L63" s="10">
-        <v>0</v>
+        <v>1605111</v>
       </c>
       <c r="M63" s="10">
-        <v>25365.798559999999</v>
+        <v>1609006</v>
       </c>
       <c r="N63" s="10">
-        <v>25510</v>
+        <v>1436941</v>
       </c>
       <c r="O63" s="10">
-        <v>0</v>
+        <v>1350253</v>
       </c>
       <c r="P63" s="10">
-        <v>100694</v>
+        <v>1447967</v>
       </c>
       <c r="Q63" s="10">
-        <v>598721</v>
+        <v>1364080</v>
       </c>
       <c r="R63" s="10">
-        <v>689951</v>
+        <v>1334052.27556</v>
       </c>
       <c r="S63" s="10">
-        <v>584120</v>
+        <v>1344446</v>
       </c>
       <c r="T63" s="10">
-        <v>617943</v>
+        <v>1743382</v>
       </c>
       <c r="U63" s="10">
-        <v>640013</v>
+        <v>1810069</v>
       </c>
       <c r="V63" s="10">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB63" s="6"/>
+        <v>1394811</v>
+      </c>
+      <c r="W63" s="10">
+        <v>1272589</v>
+      </c>
+      <c r="X63" s="10">
+        <v>1632903</v>
+      </c>
+      <c r="Y63" s="10">
+        <v>1065497</v>
+      </c>
+      <c r="Z63" s="10">
+        <v>999516</v>
+      </c>
+      <c r="AA63" s="10">
+        <v>990159</v>
+      </c>
+      <c r="AG63" s="6"/>
     </row>
-    <row r="64" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="9"/>
       <c r="B64" s="9" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="C64" s="10">
-        <v>252462.28769999999</v>
+        <v>930</v>
       </c>
       <c r="D64" s="10">
-        <v>267112</v>
+        <v>0</v>
       </c>
       <c r="E64" s="10">
-        <v>241214</v>
+        <v>0</v>
       </c>
       <c r="F64" s="10">
-        <v>251755</v>
+        <v>0</v>
       </c>
       <c r="G64" s="10">
-        <v>253336</v>
+        <v>43325</v>
       </c>
       <c r="H64" s="10">
-        <v>234700</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I64" s="10"/>
       <c r="J64" s="10">
-        <v>285312</v>
+        <v>0</v>
       </c>
       <c r="K64" s="10">
-        <v>182308</v>
+        <v>12306</v>
       </c>
       <c r="L64" s="10">
-        <v>152899</v>
+        <v>0</v>
       </c>
       <c r="M64" s="10">
-        <v>290405.23333999998</v>
+        <v>0</v>
       </c>
       <c r="N64" s="10">
-        <v>314291</v>
+        <v>0</v>
       </c>
       <c r="O64" s="10">
-        <v>334738</v>
+        <v>0</v>
       </c>
       <c r="P64" s="10">
-        <v>482590</v>
+        <v>0</v>
       </c>
       <c r="Q64" s="10">
-        <v>402761</v>
+        <v>0</v>
       </c>
       <c r="R64" s="10">
-        <v>378468</v>
+        <v>25365.798559999999</v>
       </c>
       <c r="S64" s="10">
-        <v>419029</v>
+        <v>25510</v>
       </c>
       <c r="T64" s="10">
-        <v>410523</v>
+        <v>0</v>
       </c>
       <c r="U64" s="10">
-        <v>444596</v>
+        <v>100694</v>
       </c>
       <c r="V64" s="10">
-        <v>289938</v>
-[...1 lines deleted...]
-      <c r="AB64" s="6"/>
+        <v>598721</v>
+      </c>
+      <c r="W64" s="10">
+        <v>689951</v>
+      </c>
+      <c r="X64" s="10">
+        <v>584120</v>
+      </c>
+      <c r="Y64" s="10">
+        <v>617943</v>
+      </c>
+      <c r="Z64" s="10">
+        <v>640013</v>
+      </c>
+      <c r="AA64" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="6"/>
     </row>
-    <row r="65" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="9"/>
       <c r="B65" s="9" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C65" s="10">
-        <v>2970.7284599999998</v>
+        <v>315110</v>
       </c>
       <c r="D65" s="10">
-        <v>748329</v>
+        <v>505286</v>
       </c>
       <c r="E65" s="10">
-        <v>746589</v>
+        <v>277380</v>
       </c>
       <c r="F65" s="10">
-        <v>373102</v>
+        <v>261631</v>
       </c>
       <c r="G65" s="10">
-        <v>375135</v>
+        <v>289334</v>
       </c>
       <c r="H65" s="10">
-        <v>2577</v>
+        <v>252462.28769999999</v>
       </c>
       <c r="I65" s="10">
-        <v>6153</v>
+        <v>267112</v>
       </c>
       <c r="J65" s="10">
-        <v>6591</v>
+        <v>241214</v>
       </c>
       <c r="K65" s="10">
-        <v>6203</v>
+        <v>251755</v>
       </c>
       <c r="L65" s="10">
-        <v>6215</v>
+        <v>253336</v>
       </c>
       <c r="M65" s="10">
-        <v>9795.25533</v>
+        <v>234700</v>
       </c>
       <c r="N65" s="10">
-        <v>9806</v>
+        <v>226226</v>
       </c>
       <c r="O65" s="10">
-        <v>11113</v>
+        <v>285312</v>
       </c>
       <c r="P65" s="10">
-        <v>12639</v>
+        <v>182308</v>
       </c>
       <c r="Q65" s="10">
-        <v>11071</v>
+        <v>152899</v>
       </c>
       <c r="R65" s="10">
-        <v>13194</v>
+        <v>290405.23333999998</v>
       </c>
       <c r="S65" s="10">
-        <v>16251</v>
+        <v>314291</v>
       </c>
       <c r="T65" s="10">
-        <v>19872</v>
+        <v>334738</v>
       </c>
       <c r="U65" s="10">
-        <v>22714</v>
+        <v>482590</v>
       </c>
       <c r="V65" s="10">
-        <v>28516</v>
-[...1 lines deleted...]
-      <c r="AB65" s="6"/>
+        <v>402761</v>
+      </c>
+      <c r="W65" s="10">
+        <v>378468</v>
+      </c>
+      <c r="X65" s="10">
+        <v>419029</v>
+      </c>
+      <c r="Y65" s="10">
+        <v>410523</v>
+      </c>
+      <c r="Z65" s="10">
+        <v>444596</v>
+      </c>
+      <c r="AA65" s="10">
+        <v>289938</v>
+      </c>
+      <c r="AG65" s="6"/>
     </row>
-    <row r="66" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="9"/>
       <c r="B66" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C66" s="10">
-        <v>908719.60080999997</v>
+        <v>3160</v>
       </c>
       <c r="D66" s="10">
-        <v>837633</v>
+        <v>3225</v>
       </c>
       <c r="E66" s="10">
-        <v>670551</v>
+        <v>3226</v>
       </c>
       <c r="F66" s="10">
-        <v>704893</v>
+        <v>3189</v>
       </c>
       <c r="G66" s="10">
-        <v>569700</v>
+        <v>3578</v>
       </c>
       <c r="H66" s="10">
-        <v>734844</v>
+        <v>2970.7284599999998</v>
       </c>
       <c r="I66" s="10">
-        <v>930172</v>
+        <v>748329</v>
       </c>
       <c r="J66" s="10">
-        <v>460910</v>
+        <v>746589</v>
       </c>
       <c r="K66" s="10">
-        <v>373634</v>
+        <v>373102</v>
       </c>
       <c r="L66" s="10">
-        <v>894819</v>
+        <v>375135</v>
       </c>
       <c r="M66" s="10">
-        <v>800693.85620000004</v>
+        <v>2577</v>
       </c>
       <c r="N66" s="10">
-        <v>821737</v>
+        <v>6153</v>
       </c>
       <c r="O66" s="10">
-        <v>783245</v>
+        <v>6591</v>
       </c>
       <c r="P66" s="10">
-        <v>797949</v>
+        <v>6203</v>
       </c>
       <c r="Q66" s="10">
-        <v>775230</v>
+        <v>6215</v>
       </c>
       <c r="R66" s="10">
-        <v>769841</v>
+        <v>9795.25533</v>
       </c>
       <c r="S66" s="10">
-        <v>769742</v>
+        <v>9806</v>
       </c>
       <c r="T66" s="10">
-        <v>346455</v>
+        <v>11113</v>
       </c>
       <c r="U66" s="10">
-        <v>15299</v>
+        <v>12639</v>
       </c>
       <c r="V66" s="10">
-        <v>19727</v>
-[...1 lines deleted...]
-      <c r="AB66" s="6"/>
+        <v>11071</v>
+      </c>
+      <c r="W66" s="10">
+        <v>13194</v>
+      </c>
+      <c r="X66" s="10">
+        <v>16251</v>
+      </c>
+      <c r="Y66" s="10">
+        <v>19872</v>
+      </c>
+      <c r="Z66" s="10">
+        <v>22714</v>
+      </c>
+      <c r="AA66" s="10">
+        <v>28516</v>
+      </c>
+      <c r="AG66" s="6"/>
     </row>
-    <row r="67" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="9"/>
       <c r="B67" s="9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C67" s="10">
-        <v>663654.40000000002</v>
+        <v>928555</v>
       </c>
       <c r="D67" s="10">
-        <v>310904</v>
+        <v>882141</v>
       </c>
       <c r="E67" s="10">
-        <v>310904</v>
+        <v>922773</v>
       </c>
       <c r="F67" s="10">
-        <v>460904</v>
+        <v>1621672</v>
       </c>
       <c r="G67" s="10">
-        <v>460904</v>
+        <v>1091963</v>
       </c>
       <c r="H67" s="10">
-        <v>369784</v>
+        <v>908719.60080999997</v>
       </c>
       <c r="I67" s="10">
-        <v>265574</v>
+        <v>837633</v>
       </c>
       <c r="J67" s="10">
-        <v>265574</v>
+        <v>670551</v>
       </c>
       <c r="K67" s="10">
-        <v>265574</v>
+        <v>704893</v>
       </c>
       <c r="L67" s="10">
-        <v>98600</v>
+        <v>569700</v>
       </c>
       <c r="M67" s="10">
-        <v>131250</v>
+        <v>734844</v>
       </c>
       <c r="N67" s="10">
-        <v>824833</v>
+        <v>930172</v>
       </c>
       <c r="O67" s="10">
-        <v>824833</v>
+        <v>460910</v>
       </c>
       <c r="P67" s="10">
-        <v>621086</v>
+        <v>373634</v>
       </c>
       <c r="Q67" s="10">
-        <v>621086</v>
+        <v>894819</v>
       </c>
       <c r="R67" s="10">
-        <v>440368</v>
+        <v>800693.85620000004</v>
       </c>
       <c r="S67" s="10">
-        <v>440368</v>
+        <v>821737</v>
       </c>
       <c r="T67" s="10">
-        <v>0</v>
+        <v>783245</v>
       </c>
       <c r="U67" s="10">
-        <v>86793</v>
+        <v>797949</v>
       </c>
       <c r="V67" s="10">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB67" s="6"/>
+        <v>775230</v>
+      </c>
+      <c r="W67" s="10">
+        <v>769841</v>
+      </c>
+      <c r="X67" s="10">
+        <v>769742</v>
+      </c>
+      <c r="Y67" s="10">
+        <v>346455</v>
+      </c>
+      <c r="Z67" s="10">
+        <v>15299</v>
+      </c>
+      <c r="AA67" s="10">
+        <v>19727</v>
+      </c>
+      <c r="AG67" s="6"/>
     </row>
-    <row r="68" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="9"/>
       <c r="B68" s="9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C68" s="10">
-        <v>66351.977069999994</v>
+        <v>357500</v>
       </c>
       <c r="D68" s="10">
-        <v>66714</v>
+        <v>467500</v>
       </c>
       <c r="E68" s="10">
-        <v>67011</v>
+        <v>357315</v>
       </c>
       <c r="F68" s="10">
-        <v>67323</v>
+        <v>357315</v>
       </c>
       <c r="G68" s="10">
-        <v>59742</v>
+        <v>663654</v>
       </c>
       <c r="H68" s="10">
-        <v>59722</v>
+        <v>663654.40000000002</v>
       </c>
       <c r="I68" s="10">
-        <v>59989</v>
+        <v>310904</v>
       </c>
       <c r="J68" s="10">
-        <v>60667</v>
+        <v>310904</v>
       </c>
       <c r="K68" s="10">
-        <v>51978</v>
+        <v>460904</v>
       </c>
       <c r="L68" s="10">
-        <v>52037</v>
+        <v>460904</v>
       </c>
       <c r="M68" s="10">
-        <v>52271.772440000001</v>
+        <v>369784</v>
       </c>
       <c r="N68" s="10">
-        <v>52340</v>
+        <v>265574</v>
       </c>
       <c r="O68" s="10">
-        <v>48415</v>
+        <v>265574</v>
       </c>
       <c r="P68" s="10">
-        <v>48472</v>
+        <v>265574</v>
       </c>
       <c r="Q68" s="10">
-        <v>48818</v>
+        <v>98600</v>
       </c>
       <c r="R68" s="10">
-        <v>48790</v>
+        <v>131250</v>
       </c>
       <c r="S68" s="10">
-        <v>48716</v>
+        <v>824833</v>
       </c>
       <c r="T68" s="10">
-        <v>47316</v>
+        <v>824833</v>
       </c>
       <c r="U68" s="10">
-        <v>47406</v>
+        <v>621086</v>
       </c>
       <c r="V68" s="10">
-        <v>47532</v>
-[...1 lines deleted...]
-      <c r="AB68" s="6"/>
+        <v>621086</v>
+      </c>
+      <c r="W68" s="10">
+        <v>440368</v>
+      </c>
+      <c r="X68" s="10">
+        <v>440368</v>
+      </c>
+      <c r="Y68" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="10">
+        <v>86793</v>
+      </c>
+      <c r="AA68" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG68" s="6"/>
     </row>
-    <row r="69" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="9"/>
       <c r="B69" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C69" s="10">
-        <v>23597.976930000001</v>
+        <v>84508</v>
       </c>
       <c r="D69" s="10">
-        <v>44124</v>
+        <v>82036</v>
       </c>
       <c r="E69" s="10">
-        <v>34855</v>
+        <v>78545</v>
       </c>
       <c r="F69" s="10">
-        <v>44789</v>
+        <v>71077</v>
       </c>
       <c r="G69" s="10">
-        <v>44789</v>
+        <v>70990</v>
       </c>
       <c r="H69" s="10">
-        <v>44789</v>
+        <v>66351.977069999994</v>
       </c>
       <c r="I69" s="10">
-        <v>44789</v>
+        <v>66714</v>
       </c>
       <c r="J69" s="10">
-        <v>29032</v>
+        <v>67011</v>
       </c>
       <c r="K69" s="10">
-        <v>29032</v>
+        <v>67323</v>
       </c>
       <c r="L69" s="10">
-        <v>29032</v>
+        <v>59742</v>
       </c>
       <c r="M69" s="10">
-        <v>29032.243079999997</v>
+        <v>59722</v>
       </c>
       <c r="N69" s="10">
-        <v>602957</v>
+        <v>59989</v>
       </c>
       <c r="O69" s="10">
-        <v>176798</v>
+        <v>60667</v>
       </c>
       <c r="P69" s="10">
-        <v>178371</v>
+        <v>51978</v>
       </c>
       <c r="Q69" s="10">
-        <v>84168</v>
+        <v>52037</v>
       </c>
       <c r="R69" s="10">
-        <v>13788</v>
+        <v>52271.772440000001</v>
       </c>
       <c r="S69" s="10">
-        <v>15565</v>
+        <v>52340</v>
       </c>
       <c r="T69" s="10">
-        <v>0</v>
+        <v>48415</v>
       </c>
       <c r="U69" s="10">
-        <v>0</v>
+        <v>48472</v>
       </c>
       <c r="V69" s="10">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB69" s="6"/>
+        <v>48818</v>
+      </c>
+      <c r="W69" s="10">
+        <v>48790</v>
+      </c>
+      <c r="X69" s="10">
+        <v>48716</v>
+      </c>
+      <c r="Y69" s="10">
+        <v>47316</v>
+      </c>
+      <c r="Z69" s="10">
+        <v>47406</v>
+      </c>
+      <c r="AA69" s="10">
+        <v>47532</v>
+      </c>
+      <c r="AG69" s="6"/>
     </row>
-    <row r="70" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="9"/>
       <c r="B70" s="9" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C70" s="10">
-        <v>161073.93409</v>
+        <v>32635</v>
       </c>
       <c r="D70" s="10">
-        <v>137568</v>
+        <v>47125</v>
       </c>
       <c r="E70" s="10">
-        <v>167380</v>
+        <v>89304</v>
       </c>
       <c r="F70" s="10">
-        <v>240023</v>
+        <v>78092</v>
       </c>
       <c r="G70" s="10">
-        <v>262444</v>
+        <v>10981</v>
       </c>
       <c r="H70" s="10">
-        <v>275871</v>
+        <v>23597.976930000001</v>
       </c>
       <c r="I70" s="10">
-        <v>243725</v>
+        <v>44124</v>
       </c>
       <c r="J70" s="10">
-        <v>284277</v>
+        <v>34855</v>
       </c>
       <c r="K70" s="10">
-        <v>284305</v>
+        <v>44789</v>
       </c>
       <c r="L70" s="10">
-        <v>183941</v>
+        <v>44789</v>
       </c>
       <c r="M70" s="10">
-        <v>182572.33755000003</v>
+        <v>44789</v>
       </c>
       <c r="N70" s="10">
-        <v>218992</v>
+        <v>44789</v>
       </c>
       <c r="O70" s="10">
-        <v>228457</v>
+        <v>29032</v>
       </c>
       <c r="P70" s="10">
-        <v>262218</v>
+        <v>29032</v>
       </c>
       <c r="Q70" s="10">
-        <v>276723</v>
+        <v>29032</v>
       </c>
       <c r="R70" s="10">
-        <v>354730</v>
+        <v>29032.243079999997</v>
       </c>
       <c r="S70" s="10">
-        <v>305832</v>
+        <v>602957</v>
       </c>
       <c r="T70" s="10">
-        <v>278322</v>
+        <v>176798</v>
       </c>
       <c r="U70" s="10">
-        <v>291164</v>
+        <v>178371</v>
       </c>
       <c r="V70" s="10">
-        <v>284532</v>
-[...1 lines deleted...]
-      <c r="AB70" s="6"/>
+        <v>84168</v>
+      </c>
+      <c r="W70" s="10">
+        <v>13788</v>
+      </c>
+      <c r="X70" s="10">
+        <v>15565</v>
+      </c>
+      <c r="Y70" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="6"/>
     </row>
-    <row r="71" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="9"/>
       <c r="B71" s="9" t="s">
-        <v>34</v>
-[...61 lines deleted...]
-      <c r="AB71" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="C71" s="10">
+        <v>80696</v>
+      </c>
+      <c r="D71" s="10">
+        <v>83811</v>
+      </c>
+      <c r="E71" s="10">
+        <v>86350</v>
+      </c>
+      <c r="F71" s="10">
+        <v>89986</v>
+      </c>
+      <c r="G71" s="10">
+        <v>147772</v>
+      </c>
+      <c r="H71" s="10">
+        <v>161073.93409</v>
+      </c>
+      <c r="I71" s="10">
+        <v>137568</v>
+      </c>
+      <c r="J71" s="10">
+        <v>167380</v>
+      </c>
+      <c r="K71" s="10">
+        <v>240023</v>
+      </c>
+      <c r="L71" s="10">
+        <v>262444</v>
+      </c>
+      <c r="M71" s="10">
+        <v>275871</v>
+      </c>
+      <c r="N71" s="10">
+        <v>243725</v>
+      </c>
+      <c r="O71" s="10">
+        <v>284277</v>
+      </c>
+      <c r="P71" s="10">
+        <v>284305</v>
+      </c>
+      <c r="Q71" s="10">
+        <v>183941</v>
+      </c>
+      <c r="R71" s="10">
+        <v>182572.33755000003</v>
+      </c>
+      <c r="S71" s="10">
+        <v>218992</v>
+      </c>
+      <c r="T71" s="10">
+        <v>228457</v>
+      </c>
+      <c r="U71" s="10">
+        <v>262218</v>
+      </c>
+      <c r="V71" s="10">
+        <v>276723</v>
+      </c>
+      <c r="W71" s="10">
+        <v>354730</v>
+      </c>
+      <c r="X71" s="10">
+        <v>305832</v>
+      </c>
+      <c r="Y71" s="10">
+        <v>278322</v>
+      </c>
+      <c r="Z71" s="10">
+        <v>291164</v>
+      </c>
+      <c r="AA71" s="10">
+        <v>284532</v>
+      </c>
+      <c r="AG71" s="6"/>
     </row>
-    <row r="72" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="9"/>
       <c r="B72" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C72" s="11">
-        <v>41959.336210000001</v>
+        <v>424111</v>
       </c>
       <c r="D72" s="11">
-        <v>44682</v>
+        <v>883990</v>
       </c>
       <c r="E72" s="11">
-        <v>45687</v>
+        <v>1343870</v>
       </c>
       <c r="F72" s="11">
-        <v>42392</v>
+        <v>1803749</v>
       </c>
       <c r="G72" s="11">
-        <v>40083</v>
+        <v>937032</v>
       </c>
       <c r="H72" s="11">
-        <v>40687</v>
+        <v>935322.16553999996</v>
       </c>
       <c r="I72" s="11">
-        <v>44897</v>
+        <v>1205291</v>
       </c>
       <c r="J72" s="11">
-        <v>47721</v>
+        <v>1617748</v>
       </c>
       <c r="K72" s="11">
-        <v>48882</v>
+        <v>423955</v>
       </c>
       <c r="L72" s="11">
-        <v>38735</v>
+        <v>476103</v>
       </c>
       <c r="M72" s="11">
-        <v>35998.284249999997</v>
+        <v>723786</v>
       </c>
       <c r="N72" s="11">
-        <v>32660</v>
+        <v>971470</v>
       </c>
       <c r="O72" s="11">
-        <v>31448</v>
+        <v>208178</v>
       </c>
       <c r="P72" s="11">
-        <v>32274</v>
+        <v>433914</v>
       </c>
       <c r="Q72" s="11">
-        <v>31782</v>
+        <v>659649</v>
       </c>
       <c r="R72" s="11">
-        <v>28591</v>
+        <v>885384.63763999997</v>
       </c>
       <c r="S72" s="11">
-        <v>28953</v>
+        <v>67057</v>
       </c>
       <c r="T72" s="11">
-        <v>28111</v>
+        <v>139770</v>
       </c>
       <c r="U72" s="11">
-        <v>25716</v>
+        <v>212483</v>
       </c>
       <c r="V72" s="11">
-        <v>18059</v>
-[...1 lines deleted...]
-      <c r="AB72" s="6"/>
+        <v>285196</v>
+      </c>
+      <c r="W72" s="11">
+        <v>90582</v>
+      </c>
+      <c r="X72" s="11">
+        <v>188709</v>
+      </c>
+      <c r="Y72" s="11">
+        <v>286836</v>
+      </c>
+      <c r="Z72" s="11">
+        <v>393187</v>
+      </c>
+      <c r="AA72" s="11">
+        <v>0</v>
+      </c>
+      <c r="AG72" s="6"/>
     </row>
-    <row r="73" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="9"/>
       <c r="B73" s="9" t="s">
-        <v>36</v>
-[...61 lines deleted...]
-      <c r="AB73" s="6"/>
+        <v>35</v>
+      </c>
+      <c r="C73" s="11">
+        <v>50961</v>
+      </c>
+      <c r="D73" s="11">
+        <v>43746</v>
+      </c>
+      <c r="E73" s="11">
+        <v>47045</v>
+      </c>
+      <c r="F73" s="11">
+        <v>48838</v>
+      </c>
+      <c r="G73" s="11">
+        <v>52649</v>
+      </c>
+      <c r="H73" s="11">
+        <v>41959.336210000001</v>
+      </c>
+      <c r="I73" s="11">
+        <v>44682</v>
+      </c>
+      <c r="J73" s="11">
+        <v>45687</v>
+      </c>
+      <c r="K73" s="11">
+        <v>42392</v>
+      </c>
+      <c r="L73" s="11">
+        <v>40083</v>
+      </c>
+      <c r="M73" s="11">
+        <v>40687</v>
+      </c>
+      <c r="N73" s="11">
+        <v>44897</v>
+      </c>
+      <c r="O73" s="11">
+        <v>47721</v>
+      </c>
+      <c r="P73" s="11">
+        <v>48882</v>
+      </c>
+      <c r="Q73" s="11">
+        <v>38735</v>
+      </c>
+      <c r="R73" s="11">
+        <v>35998.284249999997</v>
+      </c>
+      <c r="S73" s="11">
+        <v>32660</v>
+      </c>
+      <c r="T73" s="11">
+        <v>31448</v>
+      </c>
+      <c r="U73" s="11">
+        <v>32274</v>
+      </c>
+      <c r="V73" s="11">
+        <v>31782</v>
+      </c>
+      <c r="W73" s="11">
+        <v>28591</v>
+      </c>
+      <c r="X73" s="11">
+        <v>28953</v>
+      </c>
+      <c r="Y73" s="11">
+        <v>28111</v>
+      </c>
+      <c r="Z73" s="11">
+        <v>25716</v>
+      </c>
+      <c r="AA73" s="11">
+        <v>18059</v>
+      </c>
+      <c r="AG73" s="6"/>
     </row>
-    <row r="74" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="9"/>
       <c r="B74" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C74" s="10">
-        <v>0</v>
+        <v>215324</v>
       </c>
       <c r="D74" s="10">
-        <v>0</v>
+        <v>194191</v>
       </c>
       <c r="E74" s="10">
-        <v>0</v>
+        <v>199372</v>
       </c>
       <c r="F74" s="10">
-        <v>773259</v>
+        <v>181140</v>
       </c>
       <c r="G74" s="10">
-        <v>558591</v>
+        <v>221352</v>
       </c>
       <c r="H74" s="10">
-        <v>279296</v>
+        <v>273478.79349000001</v>
       </c>
       <c r="I74" s="10">
-        <v>0</v>
+        <v>189560</v>
       </c>
       <c r="J74" s="10">
-        <v>815321</v>
+        <v>160538</v>
       </c>
       <c r="K74" s="10">
-        <v>550527</v>
+        <v>186898</v>
       </c>
       <c r="L74" s="10">
-        <v>3738</v>
+        <v>175694</v>
       </c>
       <c r="M74" s="10">
-        <v>0</v>
+        <v>155722</v>
       </c>
       <c r="N74" s="10">
-        <v>12953</v>
+        <v>159046</v>
       </c>
       <c r="O74" s="10">
-        <v>7294</v>
+        <v>149952</v>
       </c>
       <c r="P74" s="10">
-        <v>3798</v>
+        <v>132246</v>
       </c>
       <c r="Q74" s="10">
-        <v>0</v>
+        <v>114541</v>
       </c>
       <c r="R74" s="10">
-        <v>122440</v>
+        <v>116642.30614</v>
       </c>
       <c r="S74" s="10">
-        <v>121838</v>
+        <v>123184</v>
       </c>
       <c r="T74" s="10">
-        <v>120648</v>
+        <v>116348</v>
       </c>
       <c r="U74" s="10">
-        <v>120648</v>
+        <v>96993</v>
       </c>
       <c r="V74" s="10">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AB74" s="6"/>
+        <v>105725</v>
+      </c>
+      <c r="W74" s="10">
+        <v>126041</v>
+      </c>
+      <c r="X74" s="10">
+        <v>122425</v>
+      </c>
+      <c r="Y74" s="10">
+        <v>114249</v>
+      </c>
+      <c r="Z74" s="10">
+        <v>99193</v>
+      </c>
+      <c r="AA74" s="10">
+        <v>99999</v>
+      </c>
+      <c r="AG74" s="6"/>
     </row>
-    <row r="75" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="9"/>
       <c r="B75" s="9" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="E75" s="11">
+        <v>37</v>
+      </c>
+      <c r="C75" s="10">
         <v>0</v>
       </c>
-      <c r="F75" s="11">
-[...2 lines deleted...]
-      <c r="G75" s="11">
+      <c r="D75" s="10">
+        <v>0</v>
+      </c>
+      <c r="E75" s="10">
+        <v>0</v>
+      </c>
+      <c r="F75" s="10">
+        <v>0</v>
+      </c>
+      <c r="G75" s="10">
         <v>0</v>
       </c>
       <c r="H75" s="10">
         <v>0</v>
       </c>
       <c r="I75" s="10">
         <v>0</v>
       </c>
       <c r="J75" s="10">
         <v>0</v>
       </c>
       <c r="K75" s="10">
-        <v>0</v>
+        <v>773259</v>
       </c>
       <c r="L75" s="10">
-        <v>0</v>
+        <v>558591</v>
       </c>
       <c r="M75" s="10">
-        <v>0</v>
+        <v>279296</v>
       </c>
       <c r="N75" s="10">
         <v>0</v>
       </c>
       <c r="O75" s="10">
-        <v>0</v>
+        <v>815321</v>
       </c>
       <c r="P75" s="10">
-        <v>0</v>
+        <v>550527</v>
       </c>
       <c r="Q75" s="10">
-        <v>0</v>
+        <v>3738</v>
       </c>
       <c r="R75" s="10">
         <v>0</v>
       </c>
       <c r="S75" s="10">
-        <v>0</v>
+        <v>12953</v>
       </c>
       <c r="T75" s="10">
-        <v>0</v>
+        <v>7294</v>
       </c>
       <c r="U75" s="10">
-        <v>0</v>
+        <v>3798</v>
       </c>
       <c r="V75" s="10">
         <v>0</v>
       </c>
-      <c r="AB75" s="6"/>
+      <c r="W75" s="10">
+        <v>122440</v>
+      </c>
+      <c r="X75" s="10">
+        <v>121838</v>
+      </c>
+      <c r="Y75" s="10">
+        <v>120648</v>
+      </c>
+      <c r="Z75" s="10">
+        <v>120648</v>
+      </c>
+      <c r="AA75" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG75" s="6"/>
     </row>
-    <row r="76" spans="1:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C76" s="13">
+    <row r="76" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9"/>
+      <c r="B76" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" s="11">
+        <v>178920</v>
+      </c>
+      <c r="D76" s="11">
+        <v>119280</v>
+      </c>
+      <c r="E76" s="11">
+        <v>59640</v>
+      </c>
+      <c r="F76" s="11">
+        <v>0</v>
+      </c>
+      <c r="G76" s="11">
+        <v>870000</v>
+      </c>
+      <c r="H76" s="11">
+        <v>579999.99800000002</v>
+      </c>
+      <c r="I76" s="11">
+        <v>290000</v>
+      </c>
+      <c r="J76" s="11">
+        <v>0</v>
+      </c>
+      <c r="K76" s="11">
+        <v>64628</v>
+      </c>
+      <c r="L76" s="11">
+        <v>0</v>
+      </c>
+      <c r="M76" s="10">
+        <v>0</v>
+      </c>
+      <c r="N76" s="10">
+        <v>0</v>
+      </c>
+      <c r="O76" s="10">
+        <v>0</v>
+      </c>
+      <c r="P76" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="10">
+        <v>0</v>
+      </c>
+      <c r="R76" s="10">
+        <v>0</v>
+      </c>
+      <c r="S76" s="10">
+        <v>0</v>
+      </c>
+      <c r="T76" s="10">
+        <v>0</v>
+      </c>
+      <c r="U76" s="10">
+        <v>0</v>
+      </c>
+      <c r="V76" s="10">
+        <v>0</v>
+      </c>
+      <c r="W76" s="10">
+        <v>0</v>
+      </c>
+      <c r="X76" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA76" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG76" s="6"/>
+    </row>
+    <row r="77" spans="1:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="4"/>
+      <c r="C77" s="13">
+        <f>SUM(C61:C76)</f>
+        <v>5364220</v>
+      </c>
+      <c r="D77" s="13">
+        <f>SUM(D61:D76)</f>
+        <v>5930204</v>
+      </c>
+      <c r="E77" s="13">
+        <f>SUM(E61:E76)</f>
+        <v>6021347</v>
+      </c>
+      <c r="F77" s="13">
+        <f>SUM(F61:F76)</f>
+        <v>6805189</v>
+      </c>
+      <c r="G77" s="13">
+        <f>SUM(G61:G76)</f>
+        <v>6511138</v>
+      </c>
+      <c r="H77" s="13">
         <v>5979105</v>
       </c>
-      <c r="D76" s="13">
+      <c r="I77" s="13">
         <v>6195891</v>
       </c>
-      <c r="E76" s="13">
+      <c r="J77" s="13">
         <v>6265117</v>
       </c>
-      <c r="F76" s="13">
+      <c r="K77" s="13">
         <v>5878558</v>
       </c>
-      <c r="G76" s="13">
+      <c r="L77" s="13">
         <v>5490742</v>
       </c>
-      <c r="H76" s="13">
+      <c r="M77" s="13">
         <v>5137481</v>
       </c>
-      <c r="I76" s="13">
+      <c r="N77" s="13">
         <v>4573474</v>
       </c>
-      <c r="J76" s="13">
+      <c r="O77" s="13">
         <v>4342958</v>
       </c>
-      <c r="K76" s="13">
+      <c r="P77" s="13">
         <v>3970514</v>
       </c>
-      <c r="L76" s="13">
+      <c r="Q77" s="13">
         <v>3772878</v>
       </c>
-      <c r="M76" s="13">
+      <c r="R77" s="13">
         <v>4099543.2763799997</v>
       </c>
-      <c r="N76" s="13">
+      <c r="S77" s="13">
         <v>4932326</v>
       </c>
-      <c r="O76" s="13">
+      <c r="T77" s="13">
         <v>4827276</v>
       </c>
-      <c r="P76" s="13">
+      <c r="U77" s="13">
         <v>4948956</v>
       </c>
-      <c r="Q76" s="13">
+      <c r="V77" s="13">
         <v>5159055</v>
       </c>
-      <c r="R76" s="13">
+      <c r="W77" s="13">
         <v>4850380</v>
       </c>
-      <c r="S76" s="13">
+      <c r="X77" s="13">
         <v>5156701</v>
       </c>
-      <c r="T76" s="13">
+      <c r="Y77" s="13">
         <v>3610054</v>
       </c>
-      <c r="U76" s="13">
+      <c r="Z77" s="13">
         <v>3429826</v>
       </c>
-      <c r="V76" s="13">
+      <c r="AA77" s="13">
         <v>2011134</v>
       </c>
-      <c r="AB76" s="6"/>
+      <c r="AG77" s="6"/>
     </row>
-    <row r="77" spans="1:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-    <row r="78" spans="1:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="8"/>
-      <c r="B78" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="14"/>
       <c r="D78" s="14"/>
       <c r="E78" s="14"/>
       <c r="F78" s="14"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="14"/>
       <c r="M78" s="14"/>
       <c r="N78" s="14"/>
       <c r="O78" s="14"/>
       <c r="P78" s="14"/>
       <c r="Q78" s="14"/>
       <c r="R78" s="14"/>
       <c r="S78" s="14"/>
       <c r="T78" s="14"/>
       <c r="U78" s="14"/>
       <c r="V78" s="14"/>
-      <c r="AB78" s="6"/>
+      <c r="W78" s="14"/>
+      <c r="X78" s="14"/>
+      <c r="Y78" s="14"/>
+      <c r="Z78" s="14"/>
+      <c r="AA78" s="14"/>
+      <c r="AG78" s="6"/>
     </row>
-    <row r="79" spans="1:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="8"/>
-      <c r="B79" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="10">
+      <c r="B79" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" s="14"/>
+      <c r="D79" s="14"/>
+      <c r="E79" s="14"/>
+      <c r="F79" s="14"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="14"/>
+      <c r="I79" s="14"/>
+      <c r="J79" s="14"/>
+      <c r="K79" s="14"/>
+      <c r="L79" s="14"/>
+      <c r="M79" s="14"/>
+      <c r="N79" s="14"/>
+      <c r="O79" s="14"/>
+      <c r="P79" s="14"/>
+      <c r="Q79" s="14"/>
+      <c r="R79" s="14"/>
+      <c r="S79" s="14"/>
+      <c r="T79" s="14"/>
+      <c r="U79" s="14"/>
+      <c r="V79" s="14"/>
+      <c r="W79" s="14"/>
+      <c r="X79" s="14"/>
+      <c r="Y79" s="14"/>
+      <c r="Z79" s="14"/>
+      <c r="AA79" s="14"/>
+      <c r="AG79" s="6"/>
+    </row>
+    <row r="80" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="8"/>
+      <c r="B80" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" s="10">
+        <v>1548</v>
+      </c>
+      <c r="D80" s="10">
+        <v>693</v>
+      </c>
+      <c r="E80" s="10">
+        <v>234</v>
+      </c>
+      <c r="F80" s="10">
+        <v>70</v>
+      </c>
+      <c r="G80" s="10">
+        <v>42</v>
+      </c>
+      <c r="H80" s="10">
         <v>30.198060000000002</v>
       </c>
-      <c r="D79" s="10">
+      <c r="I80" s="10">
         <v>0</v>
       </c>
-      <c r="E79" s="10">
+      <c r="J80" s="10">
         <v>0</v>
       </c>
-      <c r="F79" s="10">
+      <c r="K80" s="10">
         <v>0</v>
       </c>
-      <c r="G79" s="10">
+      <c r="L80" s="10">
         <v>0</v>
       </c>
-      <c r="H79" s="10">
+      <c r="M80" s="10">
         <v>0</v>
       </c>
-      <c r="I79" s="10">
+      <c r="N80" s="10">
         <v>0</v>
       </c>
-      <c r="J79" s="10">
+      <c r="O80" s="10">
         <v>0</v>
       </c>
-      <c r="K79" s="10">
+      <c r="P80" s="10">
         <v>0</v>
       </c>
-      <c r="L79" s="10">
+      <c r="Q80" s="10">
         <v>0</v>
       </c>
-      <c r="M79" s="10">
+      <c r="R80" s="10">
         <v>0</v>
       </c>
-      <c r="N79" s="10">
+      <c r="S80" s="10">
         <v>0</v>
       </c>
-      <c r="O79" s="10">
+      <c r="T80" s="10">
         <v>0</v>
       </c>
-      <c r="P79" s="10">
+      <c r="U80" s="10">
         <v>0</v>
       </c>
-      <c r="Q79" s="10">
+      <c r="V80" s="10">
         <v>0</v>
       </c>
-      <c r="R79" s="10">
+      <c r="W80" s="10">
         <v>0</v>
       </c>
-      <c r="S79" s="10">
+      <c r="X80" s="10">
         <v>0</v>
       </c>
-      <c r="T79" s="10">
+      <c r="Y80" s="10">
         <v>0</v>
       </c>
-      <c r="U79" s="10">
+      <c r="Z80" s="10">
         <v>0</v>
       </c>
-      <c r="V79" s="10">
+      <c r="AA80" s="10">
         <v>0</v>
       </c>
-      <c r="AB79" s="6"/>
+      <c r="AG80" s="6"/>
     </row>
-    <row r="80" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="9" t="s">
+    <row r="81" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C80" s="10">
+      <c r="C81" s="10">
+        <v>220490</v>
+      </c>
+      <c r="D81" s="10">
+        <v>239452</v>
+      </c>
+      <c r="E81" s="10">
+        <v>253386</v>
+      </c>
+      <c r="F81" s="10">
+        <v>266317</v>
+      </c>
+      <c r="G81" s="10">
+        <v>280140</v>
+      </c>
+      <c r="H81" s="10">
         <v>291194.76506000001</v>
       </c>
-      <c r="D80" s="10">
+      <c r="I81" s="10">
         <v>308081</v>
       </c>
-      <c r="E80" s="10">
+      <c r="J81" s="10">
         <v>321402</v>
       </c>
-      <c r="F80" s="10">
+      <c r="K81" s="10">
         <v>334765</v>
       </c>
-      <c r="G80" s="10">
+      <c r="L81" s="10">
         <v>546184</v>
       </c>
-      <c r="H80" s="10">
+      <c r="M81" s="10">
         <v>553639</v>
       </c>
-      <c r="I80" s="10">
+      <c r="N81" s="10">
         <v>558736</v>
       </c>
-      <c r="J80" s="10">
+      <c r="O81" s="10">
         <v>563434</v>
       </c>
-      <c r="K80" s="10">
+      <c r="P81" s="10">
         <v>566826</v>
       </c>
-      <c r="L80" s="10">
+      <c r="Q81" s="10">
         <v>570399</v>
       </c>
-      <c r="M80" s="10">
+      <c r="R81" s="10">
         <v>531241.70341000007</v>
       </c>
-      <c r="N80" s="10">
+      <c r="S81" s="10">
         <v>532872</v>
       </c>
-      <c r="O80" s="10">
+      <c r="T81" s="10">
         <v>535572</v>
       </c>
-      <c r="P80" s="10">
+      <c r="U81" s="10">
         <v>540540</v>
       </c>
-      <c r="Q80" s="10">
+      <c r="V81" s="10">
         <v>548067</v>
       </c>
-      <c r="R80" s="10">
+      <c r="W81" s="10">
         <v>557452</v>
       </c>
-      <c r="S80" s="10">
+      <c r="X81" s="10">
         <v>567157</v>
       </c>
-      <c r="T80" s="10">
+      <c r="Y81" s="10">
         <v>576804</v>
       </c>
-      <c r="U80" s="10">
+      <c r="Z81" s="10">
         <v>585764</v>
       </c>
-      <c r="V80" s="10">
+      <c r="AA81" s="10">
         <v>594224</v>
       </c>
-      <c r="AB80" s="6"/>
+      <c r="AG81" s="6"/>
     </row>
-    <row r="81" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B81" s="9" t="s">
+    <row r="82" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C81" s="10">
+      <c r="C82" s="10">
+        <v>749416</v>
+      </c>
+      <c r="D82" s="10">
+        <v>749299</v>
+      </c>
+      <c r="E82" s="10">
+        <v>749656</v>
+      </c>
+      <c r="F82" s="10">
+        <v>750053</v>
+      </c>
+      <c r="G82" s="10">
+        <v>750373</v>
+      </c>
+      <c r="H82" s="10">
         <v>750733.16823000007</v>
       </c>
-      <c r="D81" s="10">
+      <c r="I82" s="10">
         <v>2386</v>
       </c>
-      <c r="E81" s="10">
+      <c r="J82" s="10">
         <v>2863</v>
       </c>
-      <c r="F81" s="10">
+      <c r="K82" s="10">
         <v>376788</v>
       </c>
-      <c r="G81" s="10">
+      <c r="L82" s="10">
         <v>375585</v>
       </c>
-      <c r="H81" s="10">
+      <c r="M82" s="10">
         <v>749346</v>
       </c>
-      <c r="I81" s="10">
+      <c r="N82" s="10">
         <v>749577</v>
       </c>
-      <c r="J81" s="10">
+      <c r="O82" s="10">
         <v>750690</v>
       </c>
-      <c r="K81" s="10">
+      <c r="P82" s="10">
         <v>751805</v>
       </c>
-      <c r="L81" s="10">
+      <c r="Q82" s="10">
         <v>752909</v>
       </c>
-      <c r="M81" s="10">
+      <c r="R82" s="10">
         <v>14499.210060000001</v>
       </c>
-      <c r="N81" s="10">
+      <c r="S82" s="10">
         <v>16931</v>
       </c>
-      <c r="O81" s="10">
+      <c r="T82" s="10">
         <v>168634</v>
       </c>
-      <c r="P81" s="10">
+      <c r="U82" s="10">
         <v>166267</v>
       </c>
-      <c r="Q81" s="10">
+      <c r="V82" s="10">
         <v>157742</v>
       </c>
-      <c r="R81" s="10">
+      <c r="W82" s="10">
         <v>180637</v>
       </c>
-      <c r="S81" s="10">
+      <c r="X82" s="10">
         <v>168095</v>
       </c>
-      <c r="T81" s="10">
+      <c r="Y82" s="10">
         <v>182801</v>
       </c>
-      <c r="U81" s="10">
+      <c r="Z82" s="10">
         <v>182225</v>
       </c>
-      <c r="V81" s="10">
+      <c r="AA82" s="10">
         <v>178666</v>
       </c>
-      <c r="AB81" s="6"/>
+      <c r="AG82" s="6"/>
     </row>
-    <row r="82" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B82" s="9" t="s">
+    <row r="83" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C82" s="10">
+      <c r="C83" s="10">
+        <v>9381630</v>
+      </c>
+      <c r="D83" s="10">
+        <v>7350547</v>
+      </c>
+      <c r="E83" s="10">
+        <v>7531338</v>
+      </c>
+      <c r="F83" s="10">
+        <v>4955946</v>
+      </c>
+      <c r="G83" s="10">
+        <v>6269721</v>
+      </c>
+      <c r="H83" s="10">
         <v>6205482.5803000005</v>
       </c>
-      <c r="D82" s="10">
+      <c r="I83" s="10">
         <v>6380683</v>
       </c>
-      <c r="E82" s="10">
+      <c r="J83" s="10">
         <v>6355489</v>
       </c>
-      <c r="F82" s="10">
+      <c r="K83" s="10">
         <v>4781167</v>
       </c>
-      <c r="G82" s="10">
+      <c r="L83" s="10">
         <v>4750476</v>
       </c>
-      <c r="H82" s="10">
+      <c r="M83" s="10">
         <v>4733952</v>
       </c>
-      <c r="I82" s="10">
+      <c r="N83" s="10">
         <v>4742207</v>
       </c>
-      <c r="J82" s="10">
+      <c r="O83" s="10">
         <v>3676882</v>
       </c>
-      <c r="K82" s="10">
+      <c r="P83" s="10">
         <v>3642973</v>
       </c>
-      <c r="L82" s="10">
+      <c r="Q83" s="10">
         <v>3627034</v>
       </c>
-      <c r="M82" s="10">
+      <c r="R83" s="10">
         <v>3970655.9388099997</v>
       </c>
-      <c r="N82" s="10">
+      <c r="S83" s="10">
         <v>2443977</v>
       </c>
-      <c r="O82" s="10">
+      <c r="T83" s="10">
         <v>2416356</v>
       </c>
-      <c r="P82" s="10">
+      <c r="U83" s="10">
         <v>2803013</v>
       </c>
-      <c r="Q82" s="10">
+      <c r="V83" s="10">
         <v>1627199</v>
       </c>
-      <c r="R82" s="10">
+      <c r="W83" s="10">
         <v>1615732</v>
       </c>
-      <c r="S82" s="10">
+      <c r="X83" s="10">
         <v>1601316</v>
       </c>
-      <c r="T82" s="10">
+      <c r="Y83" s="10">
         <v>2010248</v>
       </c>
-      <c r="U82" s="10">
+      <c r="Z83" s="10">
         <v>2336824</v>
       </c>
-      <c r="V82" s="10">
+      <c r="AA83" s="10">
         <v>2337851</v>
       </c>
-      <c r="AB82" s="6"/>
+      <c r="AG83" s="6"/>
     </row>
-    <row r="83" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B83" s="9" t="s">
+    <row r="84" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C83" s="10">
+      <c r="C84" s="10">
+        <v>893286</v>
+      </c>
+      <c r="D84" s="10">
+        <v>894251</v>
+      </c>
+      <c r="E84" s="10">
+        <v>721532</v>
+      </c>
+      <c r="F84" s="10">
+        <v>724567</v>
+      </c>
+      <c r="G84" s="10">
+        <v>719392</v>
+      </c>
+      <c r="H84" s="10">
         <v>718932.53402999998</v>
       </c>
-      <c r="D83" s="10">
+      <c r="I84" s="10">
         <v>959931</v>
       </c>
-      <c r="E83" s="10">
+      <c r="J84" s="10">
         <v>953486</v>
       </c>
-      <c r="F83" s="10">
+      <c r="K84" s="10">
         <v>946987</v>
       </c>
-      <c r="G83" s="10">
+      <c r="L84" s="10">
         <v>948724</v>
       </c>
-      <c r="H83" s="10">
+      <c r="M84" s="10">
         <v>669549</v>
       </c>
-      <c r="I83" s="10">
+      <c r="N84" s="10">
         <v>662705</v>
       </c>
-      <c r="J83" s="10">
+      <c r="O84" s="10">
         <v>655908</v>
       </c>
-      <c r="K83" s="10">
+      <c r="P84" s="10">
         <v>657867</v>
       </c>
-      <c r="L83" s="10">
+      <c r="Q84" s="10">
         <v>836907</v>
       </c>
-      <c r="M83" s="10">
+      <c r="R84" s="10">
         <v>818492.37446000008</v>
       </c>
-      <c r="N83" s="10">
+      <c r="S84" s="10">
         <v>808238</v>
       </c>
-      <c r="O83" s="10">
+      <c r="T84" s="10">
         <v>802222</v>
       </c>
-      <c r="P83" s="10">
+      <c r="U84" s="10">
         <v>961492</v>
       </c>
-      <c r="Q83" s="10">
+      <c r="V84" s="10">
         <v>954076</v>
       </c>
-      <c r="R83" s="10">
+      <c r="W84" s="10">
         <v>946436</v>
       </c>
-      <c r="S83" s="10">
+      <c r="X84" s="10">
         <v>939269</v>
       </c>
-      <c r="T83" s="10">
+      <c r="Y84" s="10">
         <v>774536</v>
       </c>
-      <c r="U83" s="10">
+      <c r="Z84" s="10">
         <v>770101</v>
       </c>
-      <c r="V83" s="10">
+      <c r="AA84" s="10">
         <v>765505</v>
       </c>
-      <c r="AB83" s="6"/>
+      <c r="AG84" s="6"/>
     </row>
-    <row r="84" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B84" s="9" t="s">
+    <row r="85" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C84" s="10">
+      <c r="C85" s="10">
+        <v>338096</v>
+      </c>
+      <c r="D85" s="10">
+        <v>304115</v>
+      </c>
+      <c r="E85" s="10">
+        <v>277872</v>
+      </c>
+      <c r="F85" s="10">
+        <v>281195</v>
+      </c>
+      <c r="G85" s="10">
+        <v>257007</v>
+      </c>
+      <c r="H85" s="10">
         <v>234277.38388000001</v>
       </c>
-      <c r="D84" s="10">
+      <c r="I85" s="10">
         <v>287696</v>
       </c>
-      <c r="E84" s="10">
+      <c r="J85" s="10">
         <v>266393</v>
       </c>
-      <c r="F84" s="10">
+      <c r="K85" s="10">
         <v>245419</v>
       </c>
-      <c r="G84" s="10">
+      <c r="L85" s="10">
         <v>224996</v>
       </c>
-      <c r="H84" s="10">
+      <c r="M85" s="10">
         <v>200482</v>
       </c>
-      <c r="I84" s="10">
+      <c r="N85" s="10">
         <v>260033</v>
       </c>
-      <c r="J84" s="10">
+      <c r="O85" s="10">
         <v>242006</v>
       </c>
-      <c r="K84" s="10">
+      <c r="P85" s="10">
         <v>223805</v>
       </c>
-      <c r="L84" s="10">
+      <c r="Q85" s="10">
         <v>325761</v>
       </c>
-      <c r="M84" s="10">
+      <c r="R85" s="10">
         <v>305256.19755000004</v>
       </c>
-      <c r="N84" s="10">
+      <c r="S85" s="10">
         <v>286261</v>
       </c>
-      <c r="O84" s="10">
+      <c r="T85" s="10">
         <v>266650</v>
       </c>
-      <c r="P84" s="10">
+      <c r="U85" s="10">
         <v>246360</v>
       </c>
-      <c r="Q84" s="10">
+      <c r="V85" s="10">
         <v>227312</v>
       </c>
-      <c r="R84" s="10">
+      <c r="W85" s="10">
         <v>183360</v>
       </c>
-      <c r="S84" s="10">
+      <c r="X85" s="10">
         <v>218883</v>
       </c>
-      <c r="T84" s="10">
+      <c r="Y85" s="10">
         <v>237456</v>
       </c>
-      <c r="U84" s="10">
+      <c r="Z85" s="10">
         <v>240352</v>
       </c>
-      <c r="V84" s="10">
+      <c r="AA85" s="10">
         <v>235528</v>
       </c>
-      <c r="AB84" s="6"/>
+      <c r="AG85" s="6"/>
     </row>
-    <row r="85" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B85" s="9" t="s">
+    <row r="86" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C85" s="10">
+      <c r="C86" s="10">
+        <v>0</v>
+      </c>
+      <c r="D86" s="10">
+        <v>0</v>
+      </c>
+      <c r="E86" s="10">
+        <v>0</v>
+      </c>
+      <c r="F86" s="10">
+        <v>0</v>
+      </c>
+      <c r="G86" s="10">
+        <v>185552</v>
+      </c>
+      <c r="H86" s="10">
         <v>142488.0386</v>
       </c>
-      <c r="D85" s="10">
+      <c r="I86" s="10">
         <v>0</v>
       </c>
-      <c r="E85" s="10">
+      <c r="J86" s="10">
         <v>0</v>
       </c>
-      <c r="F85" s="10">
+      <c r="K86" s="10">
         <v>93797</v>
       </c>
-      <c r="G85" s="10">
+      <c r="L86" s="10">
         <v>27888</v>
       </c>
-      <c r="H85" s="10">
+      <c r="M86" s="10">
         <v>27119</v>
       </c>
-      <c r="I85" s="10">
+      <c r="N86" s="10">
         <v>26274</v>
       </c>
-      <c r="J85" s="10">
+      <c r="O86" s="10">
         <v>50945</v>
       </c>
-      <c r="K85" s="10">
+      <c r="P86" s="10">
         <v>49341</v>
       </c>
-      <c r="L85" s="10">
+      <c r="Q86" s="10">
         <v>47812</v>
       </c>
-      <c r="M85" s="10">
+      <c r="R86" s="10">
         <v>46279.572919999999</v>
       </c>
-      <c r="N85" s="10">
+      <c r="S86" s="10">
         <v>161912</v>
       </c>
-      <c r="O85" s="10">
+      <c r="T86" s="10">
         <v>153409</v>
       </c>
-      <c r="P85" s="10">
+      <c r="U86" s="10">
         <v>64654</v>
       </c>
-      <c r="Q85" s="10">
+      <c r="V86" s="10">
         <v>63868</v>
       </c>
-      <c r="R85" s="10">
+      <c r="W86" s="10">
         <v>0</v>
       </c>
-      <c r="S85" s="10">
+      <c r="X86" s="10">
         <v>0</v>
       </c>
-      <c r="T85" s="10">
+      <c r="Y86" s="10">
         <v>0</v>
       </c>
-      <c r="U85" s="10">
+      <c r="Z86" s="10">
         <v>0</v>
       </c>
-      <c r="V85" s="10">
+      <c r="AA86" s="10">
         <v>103319</v>
       </c>
-      <c r="AB85" s="6"/>
+      <c r="AG86" s="6"/>
     </row>
-    <row r="86" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="9" t="s">
+    <row r="87" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C86" s="11">
+      <c r="C87" s="11">
+        <v>100760</v>
+      </c>
+      <c r="D87" s="11">
+        <v>99711</v>
+      </c>
+      <c r="E87" s="11">
+        <v>109087</v>
+      </c>
+      <c r="F87" s="11">
+        <v>117592</v>
+      </c>
+      <c r="G87" s="11">
+        <v>127739</v>
+      </c>
+      <c r="H87" s="11">
         <v>127276.59953000001</v>
       </c>
-      <c r="D86" s="11">
+      <c r="I87" s="11">
         <v>132526</v>
       </c>
-      <c r="E86" s="11">
+      <c r="J87" s="11">
         <v>137117</v>
       </c>
-      <c r="F86" s="11">
+      <c r="K87" s="11">
         <v>113618</v>
       </c>
-      <c r="G86" s="11">
+      <c r="L87" s="11">
         <v>99138</v>
       </c>
-      <c r="H86" s="11">
+      <c r="M87" s="11">
         <v>98522</v>
       </c>
-      <c r="I86" s="11">
+      <c r="N87" s="11">
         <v>98966</v>
       </c>
-      <c r="J86" s="11">
+      <c r="O87" s="11">
         <v>98276</v>
       </c>
-      <c r="K86" s="11">
+      <c r="P87" s="11">
         <v>100659</v>
       </c>
-      <c r="L86" s="11">
+      <c r="Q87" s="11">
         <v>108310</v>
       </c>
-      <c r="M86" s="11">
+      <c r="R87" s="11">
         <v>100833.43648</v>
       </c>
-      <c r="N86" s="11">
+      <c r="S87" s="11">
         <v>82048</v>
       </c>
-      <c r="O86" s="11">
+      <c r="T87" s="11">
         <v>69365</v>
       </c>
-      <c r="P86" s="11">
+      <c r="U87" s="11">
         <v>76409</v>
       </c>
-      <c r="Q86" s="11">
+      <c r="V87" s="11">
         <v>86800</v>
       </c>
-      <c r="R86" s="11">
+      <c r="W87" s="11">
         <v>89807</v>
       </c>
-      <c r="S86" s="11">
+      <c r="X87" s="11">
         <v>63183</v>
       </c>
-      <c r="T86" s="11">
+      <c r="Y87" s="11">
         <v>70087</v>
       </c>
-      <c r="U86" s="11">
+      <c r="Z87" s="11">
         <v>68081</v>
       </c>
-      <c r="V86" s="11">
+      <c r="AA87" s="11">
         <v>44081</v>
       </c>
-      <c r="AB86" s="6"/>
+      <c r="AG87" s="6"/>
     </row>
-    <row r="87" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="9" t="s">
+    <row r="88" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C87" s="10">
+      <c r="C88" s="10">
+        <v>38064</v>
+      </c>
+      <c r="D88" s="10">
+        <v>27785</v>
+      </c>
+      <c r="E88" s="10">
+        <v>33973</v>
+      </c>
+      <c r="F88" s="10">
+        <v>4579</v>
+      </c>
+      <c r="G88" s="10">
+        <v>5280</v>
+      </c>
+      <c r="H88" s="10">
         <v>6275</v>
       </c>
-      <c r="D87" s="10">
+      <c r="I88" s="10">
         <v>10619</v>
       </c>
-      <c r="E87" s="10">
+      <c r="J88" s="10">
         <v>5369</v>
       </c>
-      <c r="F87" s="10">
+      <c r="K88" s="10">
         <v>2115</v>
       </c>
-      <c r="G87" s="10">
+      <c r="L88" s="10">
         <v>1558</v>
       </c>
-      <c r="H87" s="10">
+      <c r="M88" s="10">
         <v>3671</v>
       </c>
-      <c r="I87" s="10">
+      <c r="N88" s="10">
         <v>5945</v>
       </c>
-      <c r="J87" s="10">
+      <c r="O88" s="10">
         <v>8228</v>
       </c>
-      <c r="K87" s="10">
+      <c r="P88" s="10">
         <v>16007</v>
       </c>
-      <c r="L87" s="10">
+      <c r="Q88" s="10">
         <v>34257</v>
       </c>
-      <c r="M87" s="10">
+      <c r="R88" s="10">
         <v>10317.455820000001</v>
       </c>
-      <c r="N87" s="10">
+      <c r="S88" s="10">
         <v>7596</v>
       </c>
-      <c r="O87" s="10">
+      <c r="T88" s="10">
         <v>15522</v>
       </c>
-      <c r="P87" s="10">
+      <c r="U88" s="10">
         <v>10241</v>
       </c>
-      <c r="Q87" s="10">
+      <c r="V88" s="10">
         <v>8501</v>
       </c>
-      <c r="R87" s="10">
+      <c r="W88" s="10">
         <v>6064</v>
       </c>
-      <c r="S87" s="10">
+      <c r="X88" s="10">
         <v>6896</v>
       </c>
-      <c r="T87" s="10">
+      <c r="Y88" s="10">
         <v>6147</v>
       </c>
-      <c r="U87" s="10">
+      <c r="Z88" s="10">
         <v>8369</v>
       </c>
-      <c r="V87" s="10">
+      <c r="AA88" s="10">
         <v>7803</v>
       </c>
-      <c r="AB87" s="6"/>
+      <c r="AG88" s="6"/>
     </row>
-    <row r="88" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B88" s="9" t="s">
+    <row r="89" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C88" s="10">
+      <c r="C89" s="10">
         <v>0</v>
       </c>
-      <c r="D88" s="10">
+      <c r="D89" s="10">
         <v>0</v>
       </c>
-      <c r="E88" s="10">
+      <c r="E89" s="10">
         <v>0</v>
       </c>
-      <c r="F88" s="10">
+      <c r="F89" s="10">
         <v>0</v>
       </c>
-      <c r="G88" s="10">
+      <c r="G89" s="10">
+        <v>0</v>
+      </c>
+      <c r="H89" s="10">
+        <v>0</v>
+      </c>
+      <c r="I89" s="10">
+        <v>0</v>
+      </c>
+      <c r="J89" s="10">
+        <v>0</v>
+      </c>
+      <c r="K89" s="10">
+        <v>0</v>
+      </c>
+      <c r="L89" s="10">
         <v>173135</v>
       </c>
-      <c r="H88" s="10">
+      <c r="M89" s="10">
         <v>404329</v>
       </c>
-      <c r="I88" s="10">
+      <c r="N89" s="10">
         <v>625937</v>
       </c>
-      <c r="J88" s="10">
+      <c r="O89" s="10">
         <v>1231291</v>
       </c>
-      <c r="K88" s="10">
+      <c r="P89" s="10">
         <v>1444631</v>
       </c>
-      <c r="L88" s="10">
+      <c r="Q89" s="10">
         <v>1930857</v>
       </c>
-      <c r="M88" s="10">
+      <c r="R89" s="10">
         <v>1861828.3867899999</v>
       </c>
-      <c r="N88" s="10">
+      <c r="S89" s="10">
         <v>3372676</v>
       </c>
-      <c r="O88" s="10">
+      <c r="T89" s="10">
         <v>3319501</v>
       </c>
-      <c r="P88" s="10">
+      <c r="U89" s="10">
         <v>3283465</v>
       </c>
-      <c r="Q88" s="10">
+      <c r="V89" s="10">
         <v>3257386</v>
       </c>
-      <c r="R88" s="10">
+      <c r="W89" s="10">
         <v>3817773</v>
       </c>
-      <c r="S88" s="10">
+      <c r="X89" s="10">
         <v>3805985</v>
       </c>
-      <c r="T88" s="10">
+      <c r="Y89" s="10">
         <v>3793394</v>
       </c>
-      <c r="U88" s="10">
+      <c r="Z89" s="10">
         <v>3783134</v>
       </c>
-      <c r="V88" s="10">
+      <c r="AA89" s="10">
         <v>0</v>
       </c>
-      <c r="AB88" s="6"/>
+      <c r="AG89" s="6"/>
     </row>
-    <row r="89" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B89" s="9" t="s">
+    <row r="90" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C89" s="10">
+      <c r="C90" s="10">
+        <v>613262</v>
+      </c>
+      <c r="D90" s="10">
+        <v>661273</v>
+      </c>
+      <c r="E90" s="10">
+        <v>709120</v>
+      </c>
+      <c r="F90" s="10">
+        <v>761908</v>
+      </c>
+      <c r="G90" s="10">
+        <v>735457</v>
+      </c>
+      <c r="H90" s="10">
         <v>1000587.5664700001</v>
       </c>
-      <c r="D89" s="10">
+      <c r="I90" s="10">
         <v>1273646</v>
       </c>
-      <c r="E89" s="10">
+      <c r="J90" s="10">
         <v>1541989</v>
       </c>
-      <c r="F89" s="10">
+      <c r="K90" s="10">
         <v>1846131</v>
       </c>
-      <c r="G89" s="10">
+      <c r="L90" s="10">
         <v>1909775</v>
       </c>
-      <c r="H89" s="10">
+      <c r="M90" s="10">
         <v>1910295</v>
       </c>
-      <c r="I89" s="10">
+      <c r="N90" s="10">
         <v>1912749</v>
       </c>
-      <c r="J89" s="10">
+      <c r="O90" s="10">
         <v>1876933</v>
       </c>
-      <c r="K89" s="10">
+      <c r="P90" s="10">
         <v>1851257</v>
       </c>
-      <c r="L89" s="10">
+      <c r="Q90" s="10">
         <v>1835971</v>
       </c>
-      <c r="M89" s="10">
+      <c r="R90" s="10">
         <v>1821933.3468299999</v>
       </c>
-      <c r="N89" s="10">
+      <c r="S90" s="10">
         <v>0</v>
       </c>
-      <c r="O89" s="10">
+      <c r="T90" s="10">
         <v>0</v>
       </c>
-      <c r="P89" s="10">
+      <c r="U90" s="10">
         <v>0</v>
       </c>
-      <c r="Q89" s="10">
+      <c r="V90" s="10">
         <v>0</v>
       </c>
-      <c r="R89" s="10">
+      <c r="W90" s="10">
         <v>0</v>
       </c>
-      <c r="S89" s="10">
+      <c r="X90" s="10">
         <v>0</v>
       </c>
-      <c r="T89" s="10">
+      <c r="Y90" s="10">
         <v>0</v>
       </c>
-      <c r="U89" s="10">
+      <c r="Z90" s="10">
         <v>0</v>
       </c>
-      <c r="V89" s="10">
+      <c r="AA90" s="10">
         <v>0</v>
       </c>
-      <c r="AB89" s="6"/>
+      <c r="AG90" s="6"/>
     </row>
-    <row r="90" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B90" s="9" t="s">
+    <row r="91" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C90" s="10">
+      <c r="C91" s="10">
+        <v>413403</v>
+      </c>
+      <c r="D91" s="10">
+        <v>434551</v>
+      </c>
+      <c r="E91" s="10">
+        <v>482904</v>
+      </c>
+      <c r="F91" s="10">
+        <v>468204</v>
+      </c>
+      <c r="G91" s="10">
+        <v>476355</v>
+      </c>
+      <c r="H91" s="10">
         <v>445334.71677999996</v>
       </c>
-      <c r="D90" s="10">
+      <c r="I91" s="10">
         <v>461491</v>
       </c>
-      <c r="E90" s="10">
+      <c r="J91" s="10">
         <v>483218</v>
       </c>
-      <c r="F90" s="10">
+      <c r="K91" s="10">
         <v>510225</v>
       </c>
-      <c r="G90" s="10">
+      <c r="L91" s="10">
         <v>500060</v>
       </c>
-      <c r="H90" s="10">
+      <c r="M91" s="10">
         <v>561883</v>
       </c>
-      <c r="I90" s="10">
+      <c r="N91" s="10">
         <v>592917</v>
       </c>
-      <c r="J90" s="10">
+      <c r="O91" s="10">
         <v>621430</v>
       </c>
-      <c r="K90" s="10">
+      <c r="P91" s="10">
         <v>652858</v>
       </c>
-      <c r="L90" s="10">
+      <c r="Q91" s="10">
         <v>669150</v>
       </c>
-      <c r="M90" s="10">
+      <c r="R91" s="10">
         <v>686371.94329000008</v>
       </c>
-      <c r="N90" s="10">
+      <c r="S91" s="10">
         <v>679166</v>
       </c>
-      <c r="O90" s="10">
+      <c r="T91" s="10">
         <v>671638</v>
       </c>
-      <c r="P90" s="10">
+      <c r="U91" s="10">
         <v>697205</v>
       </c>
-      <c r="Q90" s="10">
+      <c r="V91" s="10">
         <v>655767</v>
       </c>
-      <c r="R90" s="10">
+      <c r="W91" s="10">
         <v>666561</v>
       </c>
-      <c r="S90" s="10">
+      <c r="X91" s="10">
         <v>666687</v>
       </c>
-      <c r="T90" s="10">
+      <c r="Y91" s="10">
         <v>718048</v>
       </c>
-      <c r="U90" s="10">
+      <c r="Z91" s="10">
         <v>717100</v>
       </c>
-      <c r="V90" s="10">
+      <c r="AA91" s="10">
         <v>730492</v>
       </c>
-      <c r="AB90" s="6"/>
+      <c r="AG91" s="6"/>
     </row>
-    <row r="91" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C91" s="13">
+    <row r="92" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="35"/>
+      <c r="C92" s="13">
+        <f t="shared" ref="C92:D92" si="1">SUM(C80:C91)</f>
+        <v>12749955</v>
+      </c>
+      <c r="D92" s="13">
+        <f t="shared" si="1"/>
+        <v>10761677</v>
+      </c>
+      <c r="E92" s="13">
+        <f>SUM(E80:E91)</f>
+        <v>10869102</v>
+      </c>
+      <c r="F92" s="13">
+        <f>SUM(F80:F91)</f>
+        <v>8330431</v>
+      </c>
+      <c r="G92" s="13">
+        <f>SUM(G80:G91)</f>
+        <v>9807058</v>
+      </c>
+      <c r="H92" s="13">
         <v>9922613.5412299987</v>
       </c>
-      <c r="D91" s="13">
+      <c r="I92" s="13">
         <v>9817059</v>
       </c>
-      <c r="E91" s="13">
+      <c r="J92" s="13">
         <v>10067326</v>
       </c>
-      <c r="F91" s="13">
+      <c r="K92" s="13">
         <v>9251012</v>
       </c>
-      <c r="G91" s="13">
+      <c r="L92" s="13">
         <v>9557519</v>
       </c>
-      <c r="H91" s="13">
+      <c r="M92" s="13">
         <v>9912787</v>
       </c>
-      <c r="I91" s="13">
+      <c r="N92" s="13">
         <v>10236046</v>
       </c>
-      <c r="J91" s="13">
+      <c r="O92" s="13">
         <v>9776023</v>
       </c>
-      <c r="K91" s="13">
+      <c r="P92" s="13">
         <v>9958029</v>
       </c>
-      <c r="L91" s="13">
+      <c r="Q92" s="13">
         <v>10739366</v>
       </c>
-      <c r="M91" s="13">
+      <c r="R92" s="13">
         <v>10167709.56642</v>
       </c>
-      <c r="N91" s="13">
+      <c r="S92" s="13">
         <v>8391677</v>
       </c>
-      <c r="O91" s="13">
+      <c r="T92" s="13">
         <v>8418869</v>
       </c>
-      <c r="P91" s="13">
+      <c r="U92" s="13">
         <v>8849646</v>
       </c>
-      <c r="Q91" s="13">
+      <c r="V92" s="13">
         <v>7586718</v>
       </c>
-      <c r="R91" s="13">
+      <c r="W92" s="13">
         <v>8063822</v>
       </c>
-      <c r="S91" s="13">
+      <c r="X92" s="13">
         <v>8037471</v>
       </c>
-      <c r="T91" s="13">
+      <c r="Y92" s="13">
         <v>8369521</v>
       </c>
-      <c r="U91" s="13">
+      <c r="Z92" s="13">
         <v>8691950</v>
       </c>
-      <c r="V91" s="13">
+      <c r="AA92" s="13">
         <v>4997469</v>
       </c>
-      <c r="AB91" s="6"/>
+      <c r="AG92" s="6"/>
     </row>
-    <row r="92" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AB92" s="6"/>
+    <row r="93" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="9"/>
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+      <c r="E93" s="10"/>
+      <c r="F93" s="10"/>
+      <c r="G93" s="10"/>
+      <c r="H93" s="10"/>
+      <c r="I93" s="10"/>
+      <c r="J93" s="10"/>
+      <c r="K93" s="10"/>
+      <c r="L93" s="10"/>
+      <c r="M93" s="10"/>
+      <c r="N93" s="10"/>
+      <c r="O93" s="10"/>
+      <c r="P93" s="10"/>
+      <c r="Q93" s="10"/>
+      <c r="R93" s="10"/>
+      <c r="S93" s="10"/>
+      <c r="T93" s="10"/>
+      <c r="U93" s="10"/>
+      <c r="V93" s="10"/>
+      <c r="W93" s="10"/>
+      <c r="X93" s="10"/>
+      <c r="Y93" s="10"/>
+      <c r="Z93" s="10"/>
+      <c r="AA93" s="10"/>
+      <c r="AG93" s="6"/>
     </row>
-    <row r="93" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B93" s="6" t="s">
+    <row r="94" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="C93" s="13"/>
-[...19 lines deleted...]
-      <c r="AB93" s="6"/>
+      <c r="C94" s="13"/>
+      <c r="D94" s="13"/>
+      <c r="E94" s="13"/>
+      <c r="F94" s="13"/>
+      <c r="G94" s="13"/>
+      <c r="H94" s="13"/>
+      <c r="I94" s="13"/>
+      <c r="J94" s="13"/>
+      <c r="K94" s="13"/>
+      <c r="L94" s="13"/>
+      <c r="M94" s="13"/>
+      <c r="N94" s="13"/>
+      <c r="O94" s="13"/>
+      <c r="P94" s="13"/>
+      <c r="Q94" s="13"/>
+      <c r="R94" s="13"/>
+      <c r="S94" s="13"/>
+      <c r="T94" s="13"/>
+      <c r="U94" s="13"/>
+      <c r="V94" s="13"/>
+      <c r="W94" s="13"/>
+      <c r="X94" s="13"/>
+      <c r="Y94" s="13"/>
+      <c r="Z94" s="13"/>
+      <c r="AA94" s="13"/>
+      <c r="AG94" s="6"/>
     </row>
-    <row r="94" spans="2:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="6" t="s">
+    <row r="95" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C94" s="10"/>
-[...19 lines deleted...]
-      <c r="AB94" s="6"/>
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+      <c r="E95" s="10"/>
+      <c r="F95" s="10"/>
+      <c r="G95" s="10"/>
+      <c r="H95" s="10"/>
+      <c r="I95" s="10"/>
+      <c r="J95" s="10"/>
+      <c r="K95" s="10"/>
+      <c r="L95" s="10"/>
+      <c r="M95" s="10"/>
+      <c r="N95" s="10"/>
+      <c r="O95" s="10"/>
+      <c r="P95" s="10"/>
+      <c r="Q95" s="10"/>
+      <c r="R95" s="10"/>
+      <c r="S95" s="10"/>
+      <c r="T95" s="10"/>
+      <c r="U95" s="10"/>
+      <c r="V95" s="10"/>
+      <c r="W95" s="10"/>
+      <c r="X95" s="10"/>
+      <c r="Y95" s="10"/>
+      <c r="Z95" s="10"/>
+      <c r="AA95" s="10"/>
+      <c r="AG95" s="6"/>
     </row>
-    <row r="95" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B95" s="9" t="s">
+    <row r="96" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C95" s="10">
+      <c r="C96" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="D96" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="E96" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="F96" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="G96" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="H96" s="10">
         <v>5372205.9487100001</v>
       </c>
-      <c r="D95" s="10">
+      <c r="I96" s="10">
         <v>5372206</v>
       </c>
-      <c r="E95" s="10">
+      <c r="J96" s="10">
         <v>5372206</v>
       </c>
-      <c r="F95" s="10">
+      <c r="K96" s="10">
         <v>5372206</v>
       </c>
-      <c r="G95" s="10">
+      <c r="L96" s="10">
         <v>5372206</v>
       </c>
-      <c r="H95" s="10">
+      <c r="M96" s="10">
         <v>5372206</v>
       </c>
-      <c r="I95" s="10">
+      <c r="N96" s="10">
         <v>5372206</v>
       </c>
-      <c r="J95" s="10">
+      <c r="O96" s="10">
         <v>5359206</v>
       </c>
-      <c r="K95" s="10">
+      <c r="P96" s="10">
         <v>5359206</v>
       </c>
-      <c r="L95" s="10">
+      <c r="Q96" s="10">
         <v>5359205.9487100001</v>
       </c>
-      <c r="M95" s="10">
+      <c r="R96" s="10">
         <v>5359205.9487100001</v>
       </c>
-      <c r="N95" s="10">
+      <c r="S96" s="10">
         <v>5359206</v>
       </c>
-      <c r="O95" s="10">
+      <c r="T96" s="10">
         <v>5359206</v>
       </c>
-      <c r="P95" s="10">
+      <c r="U96" s="10">
         <v>5359206</v>
       </c>
-      <c r="Q95" s="10">
+      <c r="V96" s="10">
         <v>5341443</v>
       </c>
-      <c r="R95" s="10">
+      <c r="W96" s="10">
         <v>5341443</v>
       </c>
-      <c r="S95" s="10">
+      <c r="X96" s="10">
         <v>5341443</v>
       </c>
-      <c r="T95" s="10">
+      <c r="Y96" s="10">
         <v>5341443</v>
       </c>
-      <c r="U95" s="10">
+      <c r="Z96" s="10">
         <v>5341443</v>
       </c>
-      <c r="V95" s="10">
+      <c r="AA96" s="10">
         <v>5341443</v>
       </c>
-      <c r="AB95" s="6"/>
+      <c r="AG96" s="6"/>
     </row>
-    <row r="96" spans="2:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-    <row r="97" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C97" s="10">
-        <v>165.71073000000001</v>
+        <v>613</v>
       </c>
       <c r="D97" s="10">
-        <v>0</v>
+        <v>613</v>
       </c>
       <c r="E97" s="10">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="F97" s="10">
         <v>0</v>
       </c>
       <c r="G97" s="10">
         <v>0</v>
       </c>
       <c r="H97" s="10">
         <v>0</v>
       </c>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="10">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="K97" s="10">
         <v>0</v>
       </c>
       <c r="L97" s="10">
         <v>0</v>
       </c>
       <c r="M97" s="10">
         <v>0</v>
       </c>
       <c r="N97" s="10">
         <v>0</v>
       </c>
       <c r="O97" s="10">
         <v>0</v>
       </c>
       <c r="P97" s="10">
         <v>0</v>
       </c>
       <c r="Q97" s="10">
         <v>0</v>
       </c>
       <c r="R97" s="10">
         <v>0</v>
       </c>
       <c r="S97" s="10">
         <v>0</v>
       </c>
       <c r="T97" s="10">
         <v>0</v>
       </c>
       <c r="U97" s="10">
         <v>0</v>
       </c>
       <c r="V97" s="10">
         <v>0</v>
       </c>
-      <c r="AB97" s="6"/>
+      <c r="W97" s="10">
+        <v>0</v>
+      </c>
+      <c r="X97" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA97" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG97" s="6"/>
     </row>
-    <row r="98" spans="1:28" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C98" s="10">
+        <v>4096</v>
+      </c>
+      <c r="D98" s="10">
+        <v>2474</v>
+      </c>
+      <c r="E98" s="10">
+        <v>1138</v>
+      </c>
+      <c r="F98" s="10">
+        <v>767</v>
+      </c>
+      <c r="G98" s="10">
+        <v>228</v>
+      </c>
+      <c r="H98" s="10">
+        <v>165.71073000000001</v>
+      </c>
+      <c r="I98" s="10">
+        <v>0</v>
+      </c>
+      <c r="J98" s="10">
+        <v>0</v>
+      </c>
+      <c r="K98" s="10">
+        <v>0</v>
+      </c>
+      <c r="L98" s="10">
+        <v>0</v>
+      </c>
+      <c r="M98" s="10">
+        <v>0</v>
+      </c>
+      <c r="N98" s="10">
+        <v>0</v>
+      </c>
+      <c r="O98" s="10">
+        <v>13000</v>
+      </c>
+      <c r="P98" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="10">
+        <v>0</v>
+      </c>
+      <c r="R98" s="10">
+        <v>0</v>
+      </c>
+      <c r="S98" s="10">
+        <v>0</v>
+      </c>
+      <c r="T98" s="10">
+        <v>0</v>
+      </c>
+      <c r="U98" s="10">
+        <v>0</v>
+      </c>
+      <c r="V98" s="10">
+        <v>0</v>
+      </c>
+      <c r="W98" s="10">
+        <v>0</v>
+      </c>
+      <c r="X98" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA98" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG98" s="6"/>
+    </row>
+    <row r="99" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C98" s="10">
+      <c r="C99" s="10">
+        <v>-112082</v>
+      </c>
+      <c r="D99" s="10">
+        <v>-112082</v>
+      </c>
+      <c r="E99" s="10">
+        <v>-420</v>
+      </c>
+      <c r="F99" s="10">
+        <v>-420</v>
+      </c>
+      <c r="G99" s="10">
+        <v>-420</v>
+      </c>
+      <c r="H99" s="10">
         <v>-419.75434000000001</v>
       </c>
-      <c r="D98" s="10">
+      <c r="I99" s="10">
         <v>-163951</v>
       </c>
-      <c r="E98" s="10">
+      <c r="J99" s="10">
         <v>-163951</v>
       </c>
-      <c r="F98" s="10">
+      <c r="K99" s="10">
         <v>-163951</v>
       </c>
-      <c r="G98" s="10">
+      <c r="L99" s="10">
         <v>-163951</v>
       </c>
-      <c r="H98" s="10">
+      <c r="M99" s="10">
         <v>15777</v>
       </c>
-      <c r="I98" s="10">
+      <c r="N99" s="10">
         <v>15777</v>
       </c>
-      <c r="J98" s="10">
+      <c r="O99" s="10">
         <v>15777</v>
       </c>
-      <c r="K98" s="10">
+      <c r="P99" s="10">
         <v>15777</v>
       </c>
-      <c r="L98" s="10">
+      <c r="Q99" s="10">
         <v>-109347.53087999999</v>
       </c>
-      <c r="M98" s="10">
+      <c r="R99" s="10">
         <v>-103976.68970999999</v>
       </c>
-      <c r="N98" s="10">
+      <c r="S99" s="10">
         <v>-103977</v>
       </c>
-      <c r="O98" s="10">
+      <c r="T99" s="10">
         <v>-103977</v>
       </c>
-      <c r="P98" s="10">
+      <c r="U99" s="10">
         <v>-214110</v>
       </c>
-      <c r="Q98" s="10">
+      <c r="V99" s="10">
         <v>-214110</v>
       </c>
-      <c r="R98" s="10">
+      <c r="W99" s="10">
         <v>-213925</v>
       </c>
-      <c r="S98" s="10">
+      <c r="X99" s="10">
         <v>-213925</v>
       </c>
-      <c r="T98" s="10">
+      <c r="Y99" s="10">
         <v>-107225</v>
       </c>
-      <c r="U98" s="10">
+      <c r="Z99" s="10">
         <v>-107225</v>
       </c>
-      <c r="V98" s="10">
+      <c r="AA99" s="10">
         <v>-107225</v>
       </c>
-      <c r="AB98" s="6"/>
+      <c r="AG99" s="6"/>
     </row>
-    <row r="99" spans="1:28" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B99" s="9" t="s">
+    <row r="100" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="C99" s="10">
+      <c r="C100" s="10">
+        <v>445526</v>
+      </c>
+      <c r="D100" s="10">
+        <v>445526</v>
+      </c>
+      <c r="E100" s="10">
+        <v>391901</v>
+      </c>
+      <c r="F100" s="10">
+        <v>391901</v>
+      </c>
+      <c r="G100" s="10">
+        <v>391901</v>
+      </c>
+      <c r="H100" s="10">
         <v>391901.22054000001</v>
       </c>
-      <c r="D99" s="10">
+      <c r="I100" s="10">
         <v>335200</v>
       </c>
-      <c r="E99" s="10">
+      <c r="J100" s="10">
         <v>335200</v>
       </c>
-      <c r="F99" s="10">
+      <c r="K100" s="10">
         <v>335200</v>
       </c>
-      <c r="G99" s="10">
+      <c r="L100" s="10">
         <v>335200</v>
       </c>
-      <c r="H99" s="10">
+      <c r="M100" s="10">
         <v>306744</v>
       </c>
-      <c r="I99" s="10">
+      <c r="N100" s="10">
         <v>306744</v>
       </c>
-      <c r="J99" s="10">
+      <c r="O100" s="10">
         <v>306744</v>
       </c>
-      <c r="K99" s="10">
+      <c r="P100" s="10">
         <v>306744</v>
       </c>
-      <c r="L99" s="10">
+      <c r="Q100" s="10">
         <v>306744.10755999997</v>
       </c>
-      <c r="M99" s="10">
+      <c r="R100" s="10">
         <v>306744.10755999997</v>
       </c>
-      <c r="N99" s="10">
+      <c r="S100" s="10">
         <v>306744</v>
       </c>
-      <c r="O99" s="10">
+      <c r="T100" s="10">
         <v>306744</v>
       </c>
-      <c r="P99" s="10">
+      <c r="U100" s="10">
         <v>263850</v>
       </c>
-      <c r="Q99" s="10">
+      <c r="V100" s="10">
         <v>263850</v>
       </c>
-      <c r="R99" s="10">
+      <c r="W100" s="10">
         <v>263850</v>
       </c>
-      <c r="S99" s="10">
+      <c r="X100" s="10">
         <v>263851</v>
       </c>
-      <c r="T99" s="10">
+      <c r="Y100" s="10">
         <v>171141</v>
       </c>
-      <c r="U99" s="10">
+      <c r="Z100" s="10">
         <v>171141</v>
       </c>
-      <c r="V99" s="10">
+      <c r="AA100" s="10">
         <v>171141</v>
       </c>
     </row>
-    <row r="100" spans="1:28" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B100" s="9" t="s">
+    <row r="101" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C100" s="10">
+      <c r="C101" s="10">
+        <v>2198739</v>
+      </c>
+      <c r="D101" s="10">
+        <v>2198739</v>
+      </c>
+      <c r="E101" s="10">
         <v>1778071</v>
       </c>
-      <c r="D100" s="10">
+      <c r="F101" s="10">
+        <v>1778071</v>
+      </c>
+      <c r="G101" s="10">
+        <v>1778071</v>
+      </c>
+      <c r="H101" s="10">
+        <v>1778071</v>
+      </c>
+      <c r="I101" s="10">
         <v>1239410</v>
       </c>
-      <c r="E100" s="10">
+      <c r="J101" s="10">
         <v>1239410</v>
       </c>
-      <c r="F100" s="10">
+      <c r="K101" s="10">
         <v>1239410</v>
       </c>
-      <c r="G100" s="10">
+      <c r="L101" s="10">
         <v>1239410</v>
       </c>
-      <c r="H100" s="10">
+      <c r="M101" s="10">
         <v>928545</v>
       </c>
-      <c r="I100" s="10">
+      <c r="N101" s="10">
         <v>928545</v>
       </c>
-      <c r="J100" s="10">
+      <c r="O101" s="10">
         <v>928545</v>
       </c>
-      <c r="K100" s="10">
+      <c r="P101" s="10">
         <v>928545</v>
       </c>
-      <c r="L100" s="10">
+      <c r="Q101" s="10">
         <v>1542322.5227300001</v>
       </c>
-      <c r="M100" s="10">
+      <c r="R101" s="10">
         <v>1658322.5227300001</v>
       </c>
-      <c r="N100" s="10">
+      <c r="S101" s="10">
         <v>1808323</v>
       </c>
-      <c r="O100" s="10">
+      <c r="T101" s="10">
         <v>1808323</v>
       </c>
-      <c r="P100" s="10">
+      <c r="U101" s="10">
         <v>1400828</v>
       </c>
-      <c r="Q100" s="10">
+      <c r="V101" s="10">
         <v>1400828</v>
       </c>
-      <c r="R100" s="10">
+      <c r="W101" s="10">
         <v>1400828</v>
       </c>
-      <c r="S100" s="10">
+      <c r="X101" s="10">
         <v>1400827</v>
       </c>
-      <c r="T100" s="10">
+      <c r="Y101" s="10">
         <v>520092</v>
       </c>
-      <c r="U100" s="10">
+      <c r="Z101" s="10">
         <v>520092</v>
       </c>
-      <c r="V100" s="10">
+      <c r="AA101" s="10">
         <v>520092</v>
       </c>
     </row>
-    <row r="101" spans="1:28" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B101" s="9" t="s">
+    <row r="102" spans="1:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="6"/>
+      <c r="B102" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C101" s="10">
+      <c r="C102" s="46">
+        <v>48213</v>
+      </c>
+      <c r="D102" s="10">
+        <v>48213</v>
+      </c>
+      <c r="E102" s="10">
+        <v>0</v>
+      </c>
+      <c r="F102" s="10">
+        <v>0</v>
+      </c>
+      <c r="G102" s="10">
+        <v>123660</v>
+      </c>
+      <c r="H102" s="10">
         <v>123660.18740000001</v>
       </c>
-      <c r="D101" s="10">
+      <c r="I102" s="10">
         <v>0</v>
       </c>
-      <c r="E101" s="10">
+      <c r="J102" s="10">
         <v>0</v>
-      </c>
-[...79 lines deleted...]
-        <v>139690</v>
       </c>
       <c r="K102" s="10">
         <v>0</v>
       </c>
       <c r="L102" s="10">
-        <v>-554041.32607000007</v>
+        <v>0</v>
       </c>
       <c r="M102" s="10">
-        <v>-779735.31438999996</v>
+        <v>0</v>
       </c>
       <c r="N102" s="10">
-        <v>228037</v>
+        <v>0</v>
       </c>
       <c r="O102" s="10">
         <v>0</v>
       </c>
       <c r="P102" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="10">
+        <v>0</v>
+      </c>
+      <c r="R102" s="10">
+        <v>0</v>
+      </c>
+      <c r="S102" s="10">
+        <v>188260</v>
+      </c>
+      <c r="T102" s="10">
+        <v>188260</v>
+      </c>
+      <c r="U102" s="10">
+        <v>0</v>
+      </c>
+      <c r="V102" s="10">
+        <v>0</v>
+      </c>
+      <c r="W102" s="10">
+        <v>420718</v>
+      </c>
+      <c r="X102" s="10">
+        <v>420718</v>
+      </c>
+      <c r="Y102" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA102" s="10">
+        <v>86793</v>
+      </c>
+      <c r="AG102" s="6"/>
+    </row>
+    <row r="103" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C103" s="10">
+        <v>219217</v>
+      </c>
+      <c r="D103" s="10">
+        <v>0</v>
+      </c>
+      <c r="E103" s="10">
+        <v>610731</v>
+      </c>
+      <c r="F103" s="10">
+        <v>385387</v>
+      </c>
+      <c r="G103" s="10">
+        <v>232422</v>
+      </c>
+      <c r="H103" s="10">
+        <v>0</v>
+      </c>
+      <c r="I103" s="10">
+        <v>693590</v>
+      </c>
+      <c r="J103" s="10">
+        <v>449785</v>
+      </c>
+      <c r="K103" s="10">
+        <v>241880</v>
+      </c>
+      <c r="L103" s="10">
+        <v>0</v>
+      </c>
+      <c r="M103" s="10">
+        <v>183230</v>
+      </c>
+      <c r="N103" s="10">
+        <v>301220</v>
+      </c>
+      <c r="O103" s="10">
+        <v>139690</v>
+      </c>
+      <c r="P103" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="10">
+        <v>-554041.32607000007</v>
+      </c>
+      <c r="R103" s="10">
+        <v>-779735.31438999996</v>
+      </c>
+      <c r="S103" s="10">
+        <v>228037</v>
+      </c>
+      <c r="T103" s="10">
+        <v>0</v>
+      </c>
+      <c r="U103" s="10">
         <v>643770</v>
       </c>
-      <c r="Q102" s="10">
+      <c r="V103" s="10">
         <v>405076</v>
       </c>
-      <c r="R102" s="10">
+      <c r="W103" s="10">
         <v>173304</v>
       </c>
-      <c r="S102" s="10">
+      <c r="X103" s="10">
         <v>0</v>
       </c>
-      <c r="T102" s="10">
+      <c r="Y103" s="10">
         <v>1680956</v>
       </c>
-      <c r="U102" s="10">
+      <c r="Z103" s="10">
         <v>1497688</v>
       </c>
-      <c r="V102" s="10">
+      <c r="AA103" s="10">
         <v>209277</v>
       </c>
-      <c r="AB102" s="6"/>
+      <c r="AG103" s="6"/>
     </row>
-    <row r="103" spans="1:28" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C103" s="13">
+    <row r="104" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="9"/>
+      <c r="C104" s="13">
+        <f>SUM(C96:C103)</f>
+        <v>8176528</v>
+      </c>
+      <c r="D104" s="13">
+        <f>SUM(D96:D103)</f>
+        <v>7955689</v>
+      </c>
+      <c r="E104" s="13">
+        <f>SUM(E96:E103)</f>
+        <v>8153985</v>
+      </c>
+      <c r="F104" s="13">
+        <f>SUM(F96:F103)</f>
+        <v>7927912</v>
+      </c>
+      <c r="G104" s="13">
+        <f>SUM(G96:G103)</f>
+        <v>7898068</v>
+      </c>
+      <c r="H104" s="13">
         <v>7665584</v>
       </c>
-      <c r="D103" s="13">
+      <c r="I104" s="13">
         <v>7476455</v>
       </c>
-      <c r="E103" s="13">
+      <c r="J104" s="13">
         <v>7232650</v>
       </c>
-      <c r="F103" s="13">
+      <c r="K104" s="13">
         <v>7024745</v>
       </c>
-      <c r="G103" s="13">
+      <c r="L104" s="13">
         <v>6782865</v>
       </c>
-      <c r="H103" s="13">
+      <c r="M104" s="13">
         <v>6806502</v>
       </c>
-      <c r="I103" s="13">
+      <c r="N104" s="13">
         <v>6924492</v>
       </c>
-      <c r="J103" s="13">
+      <c r="O104" s="13">
         <v>6762962</v>
       </c>
-      <c r="K103" s="13">
+      <c r="P104" s="13">
         <v>6610272</v>
       </c>
-      <c r="L103" s="13">
+      <c r="Q104" s="13">
         <v>6544883.72205</v>
       </c>
-      <c r="M103" s="13">
+      <c r="R104" s="13">
         <v>6440560.5749000013</v>
       </c>
-      <c r="N103" s="13">
+      <c r="S104" s="13">
         <v>7786593</v>
       </c>
-      <c r="O103" s="13">
+      <c r="T104" s="13">
         <v>7558556</v>
       </c>
-      <c r="P103" s="13">
+      <c r="U104" s="13">
         <v>7453544</v>
       </c>
-      <c r="Q103" s="13">
+      <c r="V104" s="13">
         <v>7197087</v>
       </c>
-      <c r="R103" s="13">
+      <c r="W104" s="13">
         <v>7386217</v>
       </c>
-      <c r="S103" s="13">
+      <c r="X104" s="13">
         <v>7212914</v>
       </c>
-      <c r="T103" s="13">
+      <c r="Y104" s="13">
         <v>7606407</v>
       </c>
-      <c r="U103" s="13">
+      <c r="Z104" s="13">
         <v>7423139</v>
       </c>
-      <c r="V103" s="13">
+      <c r="AA104" s="13">
         <v>6221521</v>
       </c>
     </row>
-    <row r="104" spans="1:28" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="AB104" s="6"/>
+    <row r="105" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C105" s="5"/>
+      <c r="D105" s="5"/>
+      <c r="E105" s="5"/>
+      <c r="F105" s="5"/>
+      <c r="G105" s="5"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="5"/>
+      <c r="J105" s="5"/>
+      <c r="K105" s="5"/>
+      <c r="L105" s="5"/>
+      <c r="M105" s="5"/>
+      <c r="N105" s="5"/>
+      <c r="O105" s="5"/>
+      <c r="P105" s="5"/>
+      <c r="Q105" s="5"/>
+      <c r="R105" s="5"/>
+      <c r="S105" s="5"/>
+      <c r="T105" s="5"/>
+      <c r="U105" s="5"/>
+      <c r="V105" s="5"/>
+      <c r="W105" s="5"/>
+      <c r="X105" s="5"/>
+      <c r="Y105" s="5"/>
+      <c r="Z105" s="5"/>
+      <c r="AA105" s="5"/>
+      <c r="AG105" s="6"/>
     </row>
-    <row r="105" spans="1:28" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B105" s="22" t="s">
+    <row r="106" spans="1:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="C105" s="18">
+      <c r="C106" s="18">
+        <f>C77+C92+C104</f>
+        <v>26290703</v>
+      </c>
+      <c r="D106" s="18">
+        <f>D77+D92+D104</f>
+        <v>24647570</v>
+      </c>
+      <c r="E106" s="18">
+        <f>E77+E92+E104</f>
+        <v>25044434</v>
+      </c>
+      <c r="F106" s="18">
+        <f>F77+F92+F104</f>
+        <v>23063532</v>
+      </c>
+      <c r="G106" s="18">
+        <f>G77+G92+G104</f>
+        <v>24216264</v>
+      </c>
+      <c r="H106" s="18">
         <v>23567303</v>
       </c>
-      <c r="D105" s="18">
+      <c r="I106" s="18">
         <v>23489405</v>
       </c>
-      <c r="E105" s="18">
+      <c r="J106" s="18">
         <v>23565093</v>
       </c>
-      <c r="F105" s="18">
+      <c r="K106" s="18">
         <v>22154315</v>
       </c>
-      <c r="G105" s="18">
+      <c r="L106" s="18">
         <v>21831126</v>
       </c>
-      <c r="H105" s="18">
+      <c r="M106" s="18">
         <v>21856770</v>
       </c>
-      <c r="I105" s="18">
+      <c r="N106" s="18">
         <v>21734012</v>
       </c>
-      <c r="J105" s="18">
+      <c r="O106" s="18">
         <v>20881943</v>
       </c>
-      <c r="K105" s="18">
+      <c r="P106" s="18">
         <v>20538815</v>
       </c>
-      <c r="L105" s="18">
+      <c r="Q106" s="18">
         <v>21057127.72205</v>
       </c>
-      <c r="M105" s="18">
+      <c r="R106" s="18">
         <v>20707812.4177</v>
       </c>
-      <c r="N105" s="18">
+      <c r="S106" s="18">
         <v>21110596</v>
       </c>
-      <c r="O105" s="18">
+      <c r="T106" s="18">
         <v>20804701</v>
       </c>
-      <c r="P105" s="18">
+      <c r="U106" s="18">
         <v>21252146</v>
       </c>
-      <c r="Q105" s="18">
+      <c r="V106" s="18">
         <v>19942860</v>
       </c>
-      <c r="R105" s="18">
+      <c r="W106" s="18">
         <v>20300419</v>
       </c>
-      <c r="S105" s="18">
+      <c r="X106" s="18">
         <v>20407086</v>
       </c>
-      <c r="T105" s="18">
+      <c r="Y106" s="18">
         <v>19585982</v>
       </c>
-      <c r="U105" s="18">
+      <c r="Z106" s="18">
         <v>19544915</v>
       </c>
-      <c r="V105" s="18">
+      <c r="AA106" s="18">
         <v>13230124</v>
       </c>
-      <c r="AB105" s="6"/>
+      <c r="AG106" s="6"/>
     </row>
-    <row r="106" spans="1:28" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="V106" s="19"/>
+    <row r="107" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B107" s="19"/>
+      <c r="C107" s="47">
+        <f>C106-C43</f>
+        <v>0</v>
+      </c>
+      <c r="D107" s="47">
+        <f t="shared" ref="D107:AA107" si="2">D106-D43</f>
+        <v>0</v>
+      </c>
+      <c r="E107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q107" s="47">
+        <f t="shared" si="2"/>
+        <v>-0.40076000243425369</v>
+      </c>
+      <c r="R107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="S107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="U107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="V107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="W107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="X107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Y107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Z107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AA107" s="47">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
     </row>
-    <row r="107" spans="1:28" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="L108" s="8"/>
+    <row r="108" spans="1:33" x14ac:dyDescent="0.2">
       <c r="M108" s="8"/>
       <c r="N108" s="8"/>
       <c r="O108" s="8"/>
       <c r="P108" s="8"/>
       <c r="Q108" s="8"/>
       <c r="R108" s="8"/>
       <c r="S108" s="8"/>
       <c r="T108" s="8"/>
       <c r="U108" s="8"/>
       <c r="V108" s="8"/>
+      <c r="W108" s="8"/>
+      <c r="X108" s="8"/>
+      <c r="Y108" s="8"/>
+      <c r="Z108" s="8"/>
+      <c r="AA108" s="8"/>
     </row>
-    <row r="109" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:33" x14ac:dyDescent="0.2">
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="8"/>
       <c r="I109" s="8"/>
       <c r="J109" s="8"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="8"/>
       <c r="R109" s="8"/>
       <c r="S109" s="8"/>
       <c r="T109" s="8"/>
       <c r="U109" s="8"/>
       <c r="V109" s="8"/>
+      <c r="W109" s="8"/>
+      <c r="X109" s="8"/>
+      <c r="Y109" s="8"/>
+      <c r="Z109" s="8"/>
+      <c r="AA109" s="8"/>
     </row>
-    <row r="110" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:33" x14ac:dyDescent="0.2">
       <c r="C110" s="8"/>
       <c r="D110" s="8"/>
       <c r="E110" s="8"/>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
       <c r="N110" s="8"/>
       <c r="O110" s="8"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="8"/>
       <c r="R110" s="8"/>
       <c r="S110" s="8"/>
       <c r="T110" s="8"/>
       <c r="U110" s="8"/>
       <c r="V110" s="8"/>
+      <c r="W110" s="8"/>
+      <c r="X110" s="8"/>
+      <c r="Y110" s="8"/>
+      <c r="Z110" s="8"/>
+      <c r="AA110" s="8"/>
     </row>
-    <row r="111" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:33" x14ac:dyDescent="0.2">
       <c r="C111" s="8"/>
       <c r="D111" s="8"/>
       <c r="E111" s="8"/>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="8"/>
       <c r="I111" s="8"/>
       <c r="J111" s="8"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8"/>
       <c r="P111" s="8"/>
       <c r="Q111" s="8"/>
       <c r="R111" s="8"/>
       <c r="S111" s="8"/>
       <c r="T111" s="8"/>
       <c r="U111" s="8"/>
       <c r="V111" s="8"/>
+      <c r="W111" s="8"/>
+      <c r="X111" s="8"/>
+      <c r="Y111" s="8"/>
+      <c r="Z111" s="8"/>
+      <c r="AA111" s="8"/>
     </row>
-    <row r="112" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:33" x14ac:dyDescent="0.2">
       <c r="C112" s="8"/>
       <c r="D112" s="8"/>
       <c r="E112" s="8"/>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="8"/>
       <c r="I112" s="8"/>
       <c r="J112" s="8"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
       <c r="N112" s="8"/>
       <c r="O112" s="8"/>
       <c r="P112" s="8"/>
       <c r="Q112" s="8"/>
       <c r="R112" s="8"/>
       <c r="S112" s="8"/>
       <c r="T112" s="8"/>
       <c r="U112" s="8"/>
       <c r="V112" s="8"/>
+      <c r="W112" s="8"/>
+      <c r="X112" s="8"/>
+      <c r="Y112" s="8"/>
+      <c r="Z112" s="8"/>
+      <c r="AA112" s="8"/>
     </row>
-    <row r="113" spans="3:22" x14ac:dyDescent="0.2">
+    <row r="113" spans="3:27" x14ac:dyDescent="0.2">
       <c r="C113" s="8"/>
       <c r="D113" s="8"/>
       <c r="E113" s="8"/>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="8"/>
       <c r="I113" s="8"/>
       <c r="J113" s="8"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="8"/>
       <c r="R113" s="8"/>
       <c r="S113" s="8"/>
       <c r="T113" s="8"/>
       <c r="U113" s="8"/>
       <c r="V113" s="8"/>
+      <c r="W113" s="8"/>
+      <c r="X113" s="8"/>
+      <c r="Y113" s="8"/>
+      <c r="Z113" s="8"/>
+      <c r="AA113" s="8"/>
     </row>
-    <row r="114" spans="3:22" x14ac:dyDescent="0.2">
+    <row r="114" spans="3:27" x14ac:dyDescent="0.2">
       <c r="C114" s="8"/>
       <c r="D114" s="8"/>
       <c r="E114" s="8"/>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
       <c r="H114" s="8"/>
       <c r="I114" s="8"/>
       <c r="J114" s="8"/>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c r="M114" s="8"/>
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="8"/>
       <c r="R114" s="8"/>
       <c r="S114" s="8"/>
       <c r="T114" s="8"/>
       <c r="U114" s="8"/>
       <c r="V114" s="8"/>
+      <c r="W114" s="8"/>
+      <c r="X114" s="8"/>
+      <c r="Y114" s="8"/>
+      <c r="Z114" s="8"/>
+      <c r="AA114" s="8"/>
     </row>
-    <row r="115" spans="3:22" x14ac:dyDescent="0.2">
+    <row r="115" spans="3:27" x14ac:dyDescent="0.2">
       <c r="C115" s="8"/>
       <c r="D115" s="8"/>
       <c r="E115" s="8"/>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
       <c r="H115" s="8"/>
       <c r="I115" s="8"/>
       <c r="J115" s="8"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="8"/>
       <c r="R115" s="8"/>
       <c r="S115" s="8"/>
       <c r="T115" s="8"/>
       <c r="U115" s="8"/>
       <c r="V115" s="8"/>
+      <c r="W115" s="8"/>
+      <c r="X115" s="8"/>
+      <c r="Y115" s="8"/>
+      <c r="Z115" s="8"/>
+      <c r="AA115" s="8"/>
     </row>
-    <row r="116" spans="3:22" x14ac:dyDescent="0.2">
+    <row r="116" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="C116" s="8"/>
+      <c r="D116" s="8"/>
+      <c r="E116" s="8"/>
+      <c r="F116" s="8"/>
+      <c r="G116" s="8"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
       <c r="J116" s="8"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
       <c r="N116" s="8"/>
       <c r="O116" s="8"/>
       <c r="P116" s="8"/>
       <c r="Q116" s="8"/>
       <c r="R116" s="8"/>
       <c r="S116" s="8"/>
       <c r="T116" s="8"/>
       <c r="U116" s="8"/>
       <c r="V116" s="8"/>
+      <c r="W116" s="8"/>
+      <c r="X116" s="8"/>
+      <c r="Y116" s="8"/>
+      <c r="Z116" s="8"/>
+      <c r="AA116" s="8"/>
     </row>
-    <row r="117" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L117" s="8"/>
+    <row r="117" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M117" s="8"/>
       <c r="N117" s="8"/>
       <c r="O117" s="8"/>
       <c r="P117" s="8"/>
       <c r="Q117" s="8"/>
       <c r="R117" s="8"/>
       <c r="S117" s="8"/>
       <c r="T117" s="8"/>
       <c r="U117" s="8"/>
       <c r="V117" s="8"/>
+      <c r="W117" s="8"/>
+      <c r="X117" s="8"/>
+      <c r="Y117" s="8"/>
+      <c r="Z117" s="8"/>
+      <c r="AA117" s="8"/>
     </row>
-    <row r="118" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L118" s="8"/>
+    <row r="118" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M118" s="8"/>
       <c r="N118" s="8"/>
       <c r="O118" s="8"/>
       <c r="P118" s="8"/>
       <c r="Q118" s="8"/>
       <c r="R118" s="8"/>
       <c r="S118" s="8"/>
       <c r="T118" s="8"/>
       <c r="U118" s="8"/>
       <c r="V118" s="8"/>
+      <c r="W118" s="8"/>
+      <c r="X118" s="8"/>
+      <c r="Y118" s="8"/>
+      <c r="Z118" s="8"/>
+      <c r="AA118" s="8"/>
     </row>
-    <row r="119" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L119" s="8"/>
+    <row r="119" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M119" s="8"/>
       <c r="N119" s="8"/>
       <c r="O119" s="8"/>
       <c r="P119" s="8"/>
       <c r="Q119" s="8"/>
       <c r="R119" s="8"/>
       <c r="S119" s="8"/>
       <c r="T119" s="8"/>
       <c r="U119" s="8"/>
       <c r="V119" s="8"/>
+      <c r="W119" s="8"/>
+      <c r="X119" s="8"/>
+      <c r="Y119" s="8"/>
+      <c r="Z119" s="8"/>
+      <c r="AA119" s="8"/>
     </row>
-    <row r="120" spans="3:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V120" s="12"/>
+    <row r="120" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="M120" s="8"/>
+      <c r="N120" s="8"/>
+      <c r="O120" s="8"/>
+      <c r="P120" s="8"/>
+      <c r="Q120" s="8"/>
+      <c r="R120" s="8"/>
+      <c r="S120" s="8"/>
+      <c r="T120" s="8"/>
+      <c r="U120" s="8"/>
+      <c r="V120" s="8"/>
+      <c r="W120" s="8"/>
+      <c r="X120" s="8"/>
+      <c r="Y120" s="8"/>
+      <c r="Z120" s="8"/>
+      <c r="AA120" s="8"/>
     </row>
-    <row r="121" spans="3:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V121" s="23"/>
+    <row r="121" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="M121" s="12"/>
+      <c r="N121" s="12"/>
+      <c r="O121" s="12"/>
+      <c r="P121" s="12"/>
+      <c r="Q121" s="12"/>
+      <c r="R121" s="12"/>
+      <c r="S121" s="12"/>
+      <c r="T121" s="12"/>
+      <c r="U121" s="12"/>
+      <c r="V121" s="12"/>
+      <c r="W121" s="12"/>
+      <c r="X121" s="12"/>
+      <c r="Y121" s="12"/>
+      <c r="Z121" s="12"/>
+      <c r="AA121" s="12"/>
     </row>
-    <row r="122" spans="3:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V122" s="12"/>
+    <row r="122" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="M122" s="23"/>
+      <c r="N122" s="23"/>
+      <c r="O122" s="23"/>
+      <c r="P122" s="23"/>
+      <c r="Q122" s="23"/>
+      <c r="R122" s="23"/>
+      <c r="S122" s="23"/>
+      <c r="T122" s="23"/>
+      <c r="U122" s="23"/>
+      <c r="V122" s="23"/>
+      <c r="W122" s="23"/>
+      <c r="X122" s="23"/>
+      <c r="Y122" s="23"/>
+      <c r="Z122" s="23"/>
+      <c r="AA122" s="23"/>
     </row>
-    <row r="123" spans="3:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V123" s="8"/>
+    <row r="123" spans="3:27" x14ac:dyDescent="0.2">
+      <c r="M123" s="12"/>
+      <c r="N123" s="12"/>
+      <c r="O123" s="12"/>
+      <c r="P123" s="12"/>
+      <c r="Q123" s="12"/>
+      <c r="R123" s="12"/>
+      <c r="S123" s="12"/>
+      <c r="T123" s="12"/>
+      <c r="U123" s="12"/>
+      <c r="V123" s="12"/>
+      <c r="W123" s="12"/>
+      <c r="X123" s="12"/>
+      <c r="Y123" s="12"/>
+      <c r="Z123" s="12"/>
+      <c r="AA123" s="12"/>
     </row>
-    <row r="124" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L124" s="8"/>
+    <row r="124" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M124" s="8"/>
       <c r="N124" s="8"/>
       <c r="O124" s="8"/>
       <c r="P124" s="8"/>
       <c r="Q124" s="8"/>
       <c r="R124" s="8"/>
       <c r="S124" s="8"/>
       <c r="T124" s="8"/>
       <c r="U124" s="8"/>
       <c r="V124" s="8"/>
+      <c r="W124" s="8"/>
+      <c r="X124" s="8"/>
+      <c r="Y124" s="8"/>
+      <c r="Z124" s="8"/>
+      <c r="AA124" s="8"/>
     </row>
-    <row r="125" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L125" s="8"/>
+    <row r="125" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M125" s="8"/>
       <c r="N125" s="8"/>
       <c r="O125" s="8"/>
       <c r="P125" s="8"/>
       <c r="Q125" s="8"/>
       <c r="R125" s="8"/>
       <c r="S125" s="8"/>
       <c r="T125" s="8"/>
       <c r="U125" s="8"/>
       <c r="V125" s="8"/>
+      <c r="W125" s="8"/>
+      <c r="X125" s="8"/>
+      <c r="Y125" s="8"/>
+      <c r="Z125" s="8"/>
+      <c r="AA125" s="8"/>
     </row>
-    <row r="126" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L126" s="8"/>
+    <row r="126" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M126" s="8"/>
       <c r="N126" s="8"/>
       <c r="O126" s="8"/>
       <c r="P126" s="8"/>
       <c r="Q126" s="8"/>
       <c r="R126" s="8"/>
       <c r="S126" s="8"/>
       <c r="T126" s="8"/>
       <c r="U126" s="8"/>
       <c r="V126" s="8"/>
+      <c r="W126" s="8"/>
+      <c r="X126" s="8"/>
+      <c r="Y126" s="8"/>
+      <c r="Z126" s="8"/>
+      <c r="AA126" s="8"/>
     </row>
-    <row r="127" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L127" s="8"/>
+    <row r="127" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M127" s="8"/>
       <c r="N127" s="8"/>
       <c r="O127" s="8"/>
       <c r="P127" s="8"/>
       <c r="Q127" s="8"/>
       <c r="R127" s="8"/>
       <c r="S127" s="8"/>
       <c r="T127" s="8"/>
       <c r="U127" s="8"/>
       <c r="V127" s="8"/>
+      <c r="W127" s="8"/>
+      <c r="X127" s="8"/>
+      <c r="Y127" s="8"/>
+      <c r="Z127" s="8"/>
+      <c r="AA127" s="8"/>
     </row>
-    <row r="128" spans="3:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L128" s="8"/>
+    <row r="128" spans="3:27" x14ac:dyDescent="0.2">
       <c r="M128" s="8"/>
       <c r="N128" s="8"/>
       <c r="O128" s="8"/>
       <c r="P128" s="8"/>
       <c r="Q128" s="8"/>
       <c r="R128" s="8"/>
       <c r="S128" s="8"/>
       <c r="T128" s="8"/>
       <c r="U128" s="8"/>
       <c r="V128" s="8"/>
+      <c r="W128" s="8"/>
+      <c r="X128" s="8"/>
+      <c r="Y128" s="8"/>
+      <c r="Z128" s="8"/>
+      <c r="AA128" s="8"/>
     </row>
-    <row r="129" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L129" s="8"/>
+    <row r="129" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M129" s="8"/>
       <c r="N129" s="8"/>
       <c r="O129" s="8"/>
       <c r="P129" s="8"/>
       <c r="Q129" s="8"/>
       <c r="R129" s="8"/>
       <c r="S129" s="8"/>
       <c r="T129" s="8"/>
       <c r="U129" s="8"/>
       <c r="V129" s="8"/>
+      <c r="W129" s="8"/>
+      <c r="X129" s="8"/>
+      <c r="Y129" s="8"/>
+      <c r="Z129" s="8"/>
+      <c r="AA129" s="8"/>
     </row>
-    <row r="130" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L130" s="8"/>
+    <row r="130" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M130" s="8"/>
       <c r="N130" s="8"/>
       <c r="O130" s="8"/>
       <c r="P130" s="8"/>
       <c r="Q130" s="8"/>
       <c r="R130" s="8"/>
       <c r="S130" s="8"/>
       <c r="T130" s="8"/>
       <c r="U130" s="8"/>
       <c r="V130" s="8"/>
+      <c r="W130" s="8"/>
+      <c r="X130" s="8"/>
+      <c r="Y130" s="8"/>
+      <c r="Z130" s="8"/>
+      <c r="AA130" s="8"/>
     </row>
-    <row r="131" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L131" s="8"/>
+    <row r="131" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M131" s="8"/>
       <c r="N131" s="8"/>
       <c r="O131" s="8"/>
       <c r="P131" s="8"/>
       <c r="Q131" s="8"/>
       <c r="R131" s="8"/>
       <c r="S131" s="8"/>
       <c r="T131" s="8"/>
       <c r="U131" s="8"/>
       <c r="V131" s="8"/>
+      <c r="W131" s="8"/>
+      <c r="X131" s="8"/>
+      <c r="Y131" s="8"/>
+      <c r="Z131" s="8"/>
+      <c r="AA131" s="8"/>
     </row>
-    <row r="132" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L132" s="8"/>
+    <row r="132" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M132" s="8"/>
       <c r="N132" s="8"/>
       <c r="O132" s="8"/>
       <c r="P132" s="8"/>
       <c r="Q132" s="8"/>
       <c r="R132" s="8"/>
       <c r="S132" s="8"/>
       <c r="T132" s="8"/>
       <c r="U132" s="8"/>
       <c r="V132" s="8"/>
+      <c r="W132" s="8"/>
+      <c r="X132" s="8"/>
+      <c r="Y132" s="8"/>
+      <c r="Z132" s="8"/>
+      <c r="AA132" s="8"/>
     </row>
-    <row r="133" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L133" s="8"/>
+    <row r="133" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M133" s="8"/>
       <c r="N133" s="8"/>
       <c r="O133" s="8"/>
       <c r="P133" s="8"/>
       <c r="Q133" s="8"/>
       <c r="R133" s="8"/>
       <c r="S133" s="8"/>
       <c r="T133" s="8"/>
       <c r="U133" s="8"/>
       <c r="V133" s="8"/>
+      <c r="W133" s="8"/>
+      <c r="X133" s="8"/>
+      <c r="Y133" s="8"/>
+      <c r="Z133" s="8"/>
+      <c r="AA133" s="8"/>
     </row>
-    <row r="134" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L134" s="8"/>
+    <row r="134" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M134" s="8"/>
       <c r="N134" s="8"/>
       <c r="O134" s="8"/>
       <c r="P134" s="8"/>
       <c r="Q134" s="8"/>
       <c r="R134" s="8"/>
       <c r="S134" s="8"/>
       <c r="T134" s="8"/>
       <c r="U134" s="8"/>
       <c r="V134" s="8"/>
+      <c r="W134" s="8"/>
+      <c r="X134" s="8"/>
+      <c r="Y134" s="8"/>
+      <c r="Z134" s="8"/>
+      <c r="AA134" s="8"/>
     </row>
-    <row r="135" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L135" s="8"/>
+    <row r="135" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M135" s="8"/>
       <c r="N135" s="8"/>
       <c r="O135" s="8"/>
       <c r="P135" s="8"/>
       <c r="Q135" s="8"/>
       <c r="R135" s="8"/>
       <c r="S135" s="8"/>
       <c r="T135" s="8"/>
       <c r="U135" s="8"/>
       <c r="V135" s="8"/>
+      <c r="W135" s="8"/>
+      <c r="X135" s="8"/>
+      <c r="Y135" s="8"/>
+      <c r="Z135" s="8"/>
+      <c r="AA135" s="8"/>
     </row>
-    <row r="136" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L136" s="8"/>
+    <row r="136" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M136" s="8"/>
-      <c r="N136" s="12"/>
-[...7 lines deleted...]
-      <c r="V136" s="12"/>
+      <c r="N136" s="8"/>
+      <c r="O136" s="8"/>
+      <c r="P136" s="8"/>
+      <c r="Q136" s="8"/>
+      <c r="R136" s="8"/>
+      <c r="S136" s="8"/>
+      <c r="T136" s="8"/>
+      <c r="U136" s="8"/>
+      <c r="V136" s="8"/>
+      <c r="W136" s="8"/>
+      <c r="X136" s="8"/>
+      <c r="Y136" s="8"/>
+      <c r="Z136" s="8"/>
+      <c r="AA136" s="8"/>
     </row>
-    <row r="137" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R137" s="12"/>
+    <row r="137" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M137" s="8"/>
+      <c r="N137" s="8"/>
+      <c r="O137" s="8"/>
+      <c r="P137" s="8"/>
+      <c r="Q137" s="8"/>
+      <c r="R137" s="8"/>
       <c r="S137" s="12"/>
       <c r="T137" s="12"/>
       <c r="U137" s="12"/>
       <c r="V137" s="12"/>
+      <c r="W137" s="12"/>
+      <c r="X137" s="12"/>
+      <c r="Y137" s="12"/>
+      <c r="Z137" s="12"/>
+      <c r="AA137" s="12"/>
     </row>
-    <row r="138" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L138" s="12"/>
+    <row r="138" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M138" s="12"/>
       <c r="N138" s="12"/>
       <c r="O138" s="12"/>
       <c r="P138" s="12"/>
       <c r="Q138" s="12"/>
       <c r="R138" s="12"/>
       <c r="S138" s="12"/>
       <c r="T138" s="12"/>
       <c r="U138" s="12"/>
       <c r="V138" s="12"/>
+      <c r="W138" s="12"/>
+      <c r="X138" s="12"/>
+      <c r="Y138" s="12"/>
+      <c r="Z138" s="12"/>
+      <c r="AA138" s="12"/>
     </row>
-    <row r="139" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L139" s="12"/>
+    <row r="139" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M139" s="12"/>
       <c r="N139" s="12"/>
       <c r="O139" s="12"/>
       <c r="P139" s="12"/>
       <c r="Q139" s="12"/>
       <c r="R139" s="12"/>
       <c r="S139" s="12"/>
       <c r="T139" s="12"/>
       <c r="U139" s="12"/>
       <c r="V139" s="12"/>
+      <c r="W139" s="12"/>
+      <c r="X139" s="12"/>
+      <c r="Y139" s="12"/>
+      <c r="Z139" s="12"/>
+      <c r="AA139" s="12"/>
     </row>
-    <row r="140" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L140" s="12"/>
+    <row r="140" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M140" s="12"/>
       <c r="N140" s="12"/>
       <c r="O140" s="12"/>
       <c r="P140" s="12"/>
       <c r="Q140" s="12"/>
       <c r="R140" s="12"/>
       <c r="S140" s="12"/>
       <c r="T140" s="12"/>
       <c r="U140" s="12"/>
       <c r="V140" s="12"/>
+      <c r="W140" s="12"/>
+      <c r="X140" s="12"/>
+      <c r="Y140" s="12"/>
+      <c r="Z140" s="12"/>
+      <c r="AA140" s="12"/>
     </row>
-    <row r="141" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L141" s="12"/>
+    <row r="141" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M141" s="12"/>
       <c r="N141" s="12"/>
       <c r="O141" s="12"/>
       <c r="P141" s="12"/>
       <c r="Q141" s="12"/>
       <c r="R141" s="12"/>
       <c r="S141" s="12"/>
       <c r="T141" s="12"/>
       <c r="U141" s="12"/>
       <c r="V141" s="12"/>
+      <c r="W141" s="12"/>
+      <c r="X141" s="12"/>
+      <c r="Y141" s="12"/>
+      <c r="Z141" s="12"/>
+      <c r="AA141" s="12"/>
     </row>
-    <row r="142" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L142" s="12"/>
+    <row r="142" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M142" s="12"/>
       <c r="N142" s="12"/>
       <c r="O142" s="12"/>
       <c r="P142" s="12"/>
       <c r="Q142" s="12"/>
       <c r="R142" s="12"/>
       <c r="S142" s="12"/>
       <c r="T142" s="12"/>
       <c r="U142" s="12"/>
       <c r="V142" s="12"/>
+      <c r="W142" s="12"/>
+      <c r="X142" s="12"/>
+      <c r="Y142" s="12"/>
+      <c r="Z142" s="12"/>
+      <c r="AA142" s="12"/>
     </row>
-    <row r="143" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L143" s="12"/>
+    <row r="143" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M143" s="12"/>
       <c r="N143" s="12"/>
       <c r="O143" s="12"/>
       <c r="P143" s="12"/>
       <c r="Q143" s="12"/>
       <c r="R143" s="12"/>
       <c r="S143" s="12"/>
       <c r="T143" s="12"/>
       <c r="U143" s="12"/>
       <c r="V143" s="12"/>
+      <c r="W143" s="12"/>
+      <c r="X143" s="12"/>
+      <c r="Y143" s="12"/>
+      <c r="Z143" s="12"/>
+      <c r="AA143" s="12"/>
     </row>
-    <row r="144" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L144" s="12"/>
+    <row r="144" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M144" s="12"/>
-      <c r="N144" s="8"/>
-[...7 lines deleted...]
-      <c r="V144" s="8"/>
+      <c r="N144" s="12"/>
+      <c r="O144" s="12"/>
+      <c r="P144" s="12"/>
+      <c r="Q144" s="12"/>
+      <c r="R144" s="12"/>
+      <c r="S144" s="12"/>
+      <c r="T144" s="12"/>
+      <c r="U144" s="12"/>
+      <c r="V144" s="12"/>
+      <c r="W144" s="12"/>
+      <c r="X144" s="12"/>
+      <c r="Y144" s="12"/>
+      <c r="Z144" s="12"/>
+      <c r="AA144" s="12"/>
     </row>
-    <row r="145" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R145" s="8"/>
+    <row r="145" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M145" s="12"/>
+      <c r="N145" s="12"/>
+      <c r="O145" s="12"/>
+      <c r="P145" s="12"/>
+      <c r="Q145" s="12"/>
+      <c r="R145" s="12"/>
       <c r="S145" s="8"/>
       <c r="T145" s="8"/>
       <c r="U145" s="8"/>
       <c r="V145" s="8"/>
+      <c r="W145" s="8"/>
+      <c r="X145" s="8"/>
+      <c r="Y145" s="8"/>
+      <c r="Z145" s="8"/>
+      <c r="AA145" s="8"/>
     </row>
-    <row r="146" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L146" s="8"/>
+    <row r="146" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M146" s="8"/>
-      <c r="N146" s="12"/>
-[...7 lines deleted...]
-      <c r="V146" s="12"/>
+      <c r="N146" s="8"/>
+      <c r="O146" s="8"/>
+      <c r="P146" s="8"/>
+      <c r="Q146" s="8"/>
+      <c r="R146" s="8"/>
+      <c r="S146" s="8"/>
+      <c r="T146" s="8"/>
+      <c r="U146" s="8"/>
+      <c r="V146" s="8"/>
+      <c r="W146" s="8"/>
+      <c r="X146" s="8"/>
+      <c r="Y146" s="8"/>
+      <c r="Z146" s="8"/>
+      <c r="AA146" s="8"/>
     </row>
-    <row r="147" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L147" s="8"/>
+    <row r="147" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M147" s="8"/>
-      <c r="N147" s="12"/>
-[...3 lines deleted...]
-      <c r="R147" s="12"/>
+      <c r="N147" s="8"/>
+      <c r="O147" s="8"/>
+      <c r="P147" s="8"/>
+      <c r="Q147" s="8"/>
+      <c r="R147" s="8"/>
       <c r="S147" s="12"/>
       <c r="T147" s="12"/>
       <c r="U147" s="12"/>
       <c r="V147" s="12"/>
+      <c r="W147" s="12"/>
+      <c r="X147" s="12"/>
+      <c r="Y147" s="12"/>
+      <c r="Z147" s="12"/>
+      <c r="AA147" s="12"/>
     </row>
-    <row r="148" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R148" s="12"/>
+    <row r="148" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M148" s="8"/>
+      <c r="N148" s="8"/>
+      <c r="O148" s="8"/>
+      <c r="P148" s="8"/>
+      <c r="Q148" s="8"/>
+      <c r="R148" s="8"/>
       <c r="S148" s="12"/>
       <c r="T148" s="12"/>
       <c r="U148" s="12"/>
       <c r="V148" s="12"/>
+      <c r="W148" s="12"/>
+      <c r="X148" s="12"/>
+      <c r="Y148" s="12"/>
+      <c r="Z148" s="12"/>
+      <c r="AA148" s="12"/>
     </row>
-    <row r="149" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L149" s="12"/>
+    <row r="149" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M149" s="12"/>
       <c r="N149" s="12"/>
       <c r="O149" s="12"/>
       <c r="P149" s="12"/>
       <c r="Q149" s="12"/>
       <c r="R149" s="12"/>
       <c r="S149" s="12"/>
       <c r="T149" s="12"/>
       <c r="U149" s="12"/>
       <c r="V149" s="12"/>
+      <c r="W149" s="12"/>
+      <c r="X149" s="12"/>
+      <c r="Y149" s="12"/>
+      <c r="Z149" s="12"/>
+      <c r="AA149" s="12"/>
     </row>
-    <row r="150" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L150" s="12"/>
+    <row r="150" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M150" s="12"/>
       <c r="N150" s="12"/>
       <c r="O150" s="12"/>
       <c r="P150" s="12"/>
       <c r="Q150" s="12"/>
       <c r="R150" s="12"/>
       <c r="S150" s="12"/>
       <c r="T150" s="12"/>
       <c r="U150" s="12"/>
       <c r="V150" s="12"/>
+      <c r="W150" s="12"/>
+      <c r="X150" s="12"/>
+      <c r="Y150" s="12"/>
+      <c r="Z150" s="12"/>
+      <c r="AA150" s="12"/>
     </row>
-    <row r="151" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L151" s="12"/>
+    <row r="151" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M151" s="12"/>
-      <c r="N151" s="8"/>
-[...7 lines deleted...]
-      <c r="V151" s="8"/>
+      <c r="N151" s="12"/>
+      <c r="O151" s="12"/>
+      <c r="P151" s="12"/>
+      <c r="Q151" s="12"/>
+      <c r="R151" s="12"/>
+      <c r="S151" s="12"/>
+      <c r="T151" s="12"/>
+      <c r="U151" s="12"/>
+      <c r="V151" s="12"/>
+      <c r="W151" s="12"/>
+      <c r="X151" s="12"/>
+      <c r="Y151" s="12"/>
+      <c r="Z151" s="12"/>
+      <c r="AA151" s="12"/>
     </row>
-    <row r="152" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L152" s="12"/>
+    <row r="152" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M152" s="12"/>
-      <c r="N152" s="8"/>
-[...3 lines deleted...]
-      <c r="R152" s="8"/>
+      <c r="N152" s="12"/>
+      <c r="O152" s="12"/>
+      <c r="P152" s="12"/>
+      <c r="Q152" s="12"/>
+      <c r="R152" s="12"/>
       <c r="S152" s="8"/>
       <c r="T152" s="8"/>
       <c r="U152" s="8"/>
       <c r="V152" s="8"/>
+      <c r="W152" s="8"/>
+      <c r="X152" s="8"/>
+      <c r="Y152" s="8"/>
+      <c r="Z152" s="8"/>
+      <c r="AA152" s="8"/>
     </row>
-    <row r="153" spans="8:22" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M153" s="8"/>
+    <row r="153" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M153" s="12"/>
       <c r="N153" s="12"/>
       <c r="O153" s="12"/>
       <c r="P153" s="12"/>
       <c r="Q153" s="12"/>
       <c r="R153" s="12"/>
-      <c r="S153" s="12"/>
-[...2 lines deleted...]
-      <c r="V153" s="12"/>
+      <c r="S153" s="8"/>
+      <c r="T153" s="8"/>
+      <c r="U153" s="8"/>
+      <c r="V153" s="8"/>
+      <c r="W153" s="8"/>
+      <c r="X153" s="8"/>
+      <c r="Y153" s="8"/>
+      <c r="Z153" s="8"/>
+      <c r="AA153" s="8"/>
     </row>
-    <row r="154" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L154" s="8"/>
+    <row r="154" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M154" s="8"/>
-      <c r="N154" s="12"/>
-[...3 lines deleted...]
-      <c r="R154" s="12"/>
+      <c r="N154" s="8"/>
+      <c r="O154" s="8"/>
+      <c r="P154" s="8"/>
+      <c r="Q154" s="8"/>
+      <c r="R154" s="8"/>
       <c r="S154" s="12"/>
       <c r="T154" s="12"/>
       <c r="U154" s="12"/>
       <c r="V154" s="12"/>
+      <c r="W154" s="12"/>
+      <c r="X154" s="12"/>
+      <c r="Y154" s="12"/>
+      <c r="Z154" s="12"/>
+      <c r="AA154" s="12"/>
     </row>
-    <row r="155" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R155" s="12"/>
+    <row r="155" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M155" s="8"/>
+      <c r="N155" s="8"/>
+      <c r="O155" s="8"/>
+      <c r="P155" s="8"/>
+      <c r="Q155" s="8"/>
+      <c r="R155" s="8"/>
       <c r="S155" s="12"/>
       <c r="T155" s="12"/>
       <c r="U155" s="12"/>
       <c r="V155" s="12"/>
+      <c r="W155" s="12"/>
+      <c r="X155" s="12"/>
+      <c r="Y155" s="12"/>
+      <c r="Z155" s="12"/>
+      <c r="AA155" s="12"/>
     </row>
-    <row r="156" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L156" s="12"/>
+    <row r="156" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M156" s="12"/>
       <c r="N156" s="12"/>
       <c r="O156" s="12"/>
       <c r="P156" s="12"/>
       <c r="Q156" s="12"/>
       <c r="R156" s="12"/>
       <c r="S156" s="12"/>
       <c r="T156" s="12"/>
       <c r="U156" s="12"/>
       <c r="V156" s="12"/>
+      <c r="W156" s="12"/>
+      <c r="X156" s="12"/>
+      <c r="Y156" s="12"/>
+      <c r="Z156" s="12"/>
+      <c r="AA156" s="12"/>
     </row>
-    <row r="157" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L157" s="12"/>
+    <row r="157" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M157" s="12"/>
       <c r="N157" s="12"/>
       <c r="O157" s="12"/>
       <c r="P157" s="12"/>
       <c r="Q157" s="12"/>
       <c r="R157" s="12"/>
       <c r="S157" s="12"/>
       <c r="T157" s="12"/>
       <c r="U157" s="12"/>
       <c r="V157" s="12"/>
+      <c r="W157" s="12"/>
+      <c r="X157" s="12"/>
+      <c r="Y157" s="12"/>
+      <c r="Z157" s="12"/>
+      <c r="AA157" s="12"/>
     </row>
-    <row r="158" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L158" s="12"/>
+    <row r="158" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M158" s="12"/>
-      <c r="N158" s="8"/>
-[...7 lines deleted...]
-      <c r="V158" s="8"/>
+      <c r="N158" s="12"/>
+      <c r="O158" s="12"/>
+      <c r="P158" s="12"/>
+      <c r="Q158" s="12"/>
+      <c r="R158" s="12"/>
+      <c r="S158" s="12"/>
+      <c r="T158" s="12"/>
+      <c r="U158" s="12"/>
+      <c r="V158" s="12"/>
+      <c r="W158" s="12"/>
+      <c r="X158" s="12"/>
+      <c r="Y158" s="12"/>
+      <c r="Z158" s="12"/>
+      <c r="AA158" s="12"/>
     </row>
-    <row r="159" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L159" s="12"/>
+    <row r="159" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M159" s="12"/>
       <c r="N159" s="12"/>
       <c r="O159" s="12"/>
       <c r="P159" s="12"/>
       <c r="Q159" s="12"/>
       <c r="R159" s="12"/>
-      <c r="S159" s="12"/>
-[...2 lines deleted...]
-      <c r="V159" s="12"/>
+      <c r="S159" s="8"/>
+      <c r="T159" s="8"/>
+      <c r="U159" s="8"/>
+      <c r="V159" s="8"/>
+      <c r="W159" s="8"/>
+      <c r="X159" s="8"/>
+      <c r="Y159" s="8"/>
+      <c r="Z159" s="8"/>
+      <c r="AA159" s="8"/>
     </row>
-    <row r="160" spans="8:22" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M160" s="8"/>
+    <row r="160" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M160" s="12"/>
       <c r="N160" s="12"/>
       <c r="O160" s="12"/>
       <c r="P160" s="12"/>
       <c r="Q160" s="12"/>
       <c r="R160" s="12"/>
       <c r="S160" s="12"/>
       <c r="T160" s="12"/>
       <c r="U160" s="12"/>
       <c r="V160" s="12"/>
+      <c r="W160" s="12"/>
+      <c r="X160" s="12"/>
+      <c r="Y160" s="12"/>
+      <c r="Z160" s="12"/>
+      <c r="AA160" s="12"/>
     </row>
-    <row r="161" spans="8:22" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M161" s="12"/>
+    <row r="161" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M161" s="8"/>
       <c r="N161" s="8"/>
       <c r="O161" s="8"/>
       <c r="P161" s="8"/>
       <c r="Q161" s="8"/>
       <c r="R161" s="8"/>
-      <c r="S161" s="8"/>
-[...2 lines deleted...]
-      <c r="V161" s="8"/>
+      <c r="S161" s="12"/>
+      <c r="T161" s="12"/>
+      <c r="U161" s="12"/>
+      <c r="V161" s="12"/>
+      <c r="W161" s="12"/>
+      <c r="X161" s="12"/>
+      <c r="Y161" s="12"/>
+      <c r="Z161" s="12"/>
+      <c r="AA161" s="12"/>
     </row>
-    <row r="162" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L162" s="12"/>
+    <row r="162" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M162" s="12"/>
-      <c r="N162" s="8"/>
-[...3 lines deleted...]
-      <c r="R162" s="8"/>
+      <c r="N162" s="12"/>
+      <c r="O162" s="12"/>
+      <c r="P162" s="12"/>
+      <c r="Q162" s="12"/>
+      <c r="R162" s="12"/>
       <c r="S162" s="8"/>
       <c r="T162" s="8"/>
       <c r="U162" s="8"/>
       <c r="V162" s="8"/>
+      <c r="W162" s="8"/>
+      <c r="X162" s="8"/>
+      <c r="Y162" s="8"/>
+      <c r="Z162" s="8"/>
+      <c r="AA162" s="8"/>
     </row>
-    <row r="163" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R163" s="8"/>
+    <row r="163" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M163" s="12"/>
+      <c r="N163" s="12"/>
+      <c r="O163" s="12"/>
+      <c r="P163" s="12"/>
+      <c r="Q163" s="12"/>
+      <c r="R163" s="12"/>
       <c r="S163" s="8"/>
       <c r="T163" s="8"/>
       <c r="U163" s="8"/>
       <c r="V163" s="8"/>
+      <c r="W163" s="8"/>
+      <c r="X163" s="8"/>
+      <c r="Y163" s="8"/>
+      <c r="Z163" s="8"/>
+      <c r="AA163" s="8"/>
     </row>
-    <row r="164" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L164" s="8"/>
+    <row r="164" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M164" s="8"/>
-      <c r="N164" s="12"/>
-[...7 lines deleted...]
-      <c r="V164" s="12"/>
+      <c r="N164" s="8"/>
+      <c r="O164" s="8"/>
+      <c r="P164" s="8"/>
+      <c r="Q164" s="8"/>
+      <c r="R164" s="8"/>
+      <c r="S164" s="8"/>
+      <c r="T164" s="8"/>
+      <c r="U164" s="8"/>
+      <c r="V164" s="8"/>
+      <c r="W164" s="8"/>
+      <c r="X164" s="8"/>
+      <c r="Y164" s="8"/>
+      <c r="Z164" s="8"/>
+      <c r="AA164" s="8"/>
     </row>
-    <row r="165" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L165" s="8"/>
+    <row r="165" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M165" s="8"/>
-      <c r="N165" s="25"/>
-[...7 lines deleted...]
-      <c r="V165" s="25"/>
+      <c r="N165" s="8"/>
+      <c r="O165" s="8"/>
+      <c r="P165" s="8"/>
+      <c r="Q165" s="8"/>
+      <c r="R165" s="8"/>
+      <c r="S165" s="12"/>
+      <c r="T165" s="12"/>
+      <c r="U165" s="12"/>
+      <c r="V165" s="12"/>
+      <c r="W165" s="12"/>
+      <c r="X165" s="12"/>
+      <c r="Y165" s="12"/>
+      <c r="Z165" s="12"/>
+      <c r="AA165" s="12"/>
     </row>
-    <row r="166" spans="8:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V166" s="12"/>
+    <row r="166" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M166" s="8"/>
+      <c r="N166" s="8"/>
+      <c r="O166" s="8"/>
+      <c r="P166" s="8"/>
+      <c r="Q166" s="8"/>
+      <c r="R166" s="8"/>
+      <c r="S166" s="25"/>
+      <c r="T166" s="25"/>
+      <c r="U166" s="25"/>
+      <c r="V166" s="25"/>
+      <c r="W166" s="25"/>
+      <c r="X166" s="25"/>
+      <c r="Y166" s="25"/>
+      <c r="Z166" s="25"/>
+      <c r="AA166" s="25"/>
     </row>
-    <row r="167" spans="8:22" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M167" s="25"/>
+    <row r="167" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M167" s="12"/>
       <c r="N167" s="12"/>
       <c r="O167" s="12"/>
       <c r="P167" s="12"/>
       <c r="Q167" s="12"/>
       <c r="R167" s="12"/>
       <c r="S167" s="12"/>
       <c r="T167" s="12"/>
       <c r="U167" s="12"/>
       <c r="V167" s="12"/>
+      <c r="W167" s="12"/>
+      <c r="X167" s="12"/>
+      <c r="Y167" s="12"/>
+      <c r="Z167" s="12"/>
+      <c r="AA167" s="12"/>
     </row>
-    <row r="168" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R168" s="12"/>
+    <row r="168" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M168" s="25"/>
+      <c r="N168" s="25"/>
+      <c r="O168" s="25"/>
+      <c r="P168" s="25"/>
+      <c r="Q168" s="25"/>
+      <c r="R168" s="25"/>
       <c r="S168" s="12"/>
       <c r="T168" s="12"/>
       <c r="U168" s="12"/>
       <c r="V168" s="12"/>
+      <c r="W168" s="12"/>
+      <c r="X168" s="12"/>
+      <c r="Y168" s="12"/>
+      <c r="Z168" s="12"/>
+      <c r="AA168" s="12"/>
     </row>
-    <row r="169" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L169" s="12"/>
+    <row r="169" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M169" s="12"/>
       <c r="N169" s="12"/>
       <c r="O169" s="12"/>
       <c r="P169" s="12"/>
       <c r="Q169" s="12"/>
       <c r="R169" s="12"/>
       <c r="S169" s="12"/>
       <c r="T169" s="12"/>
       <c r="U169" s="12"/>
       <c r="V169" s="12"/>
+      <c r="W169" s="12"/>
+      <c r="X169" s="12"/>
+      <c r="Y169" s="12"/>
+      <c r="Z169" s="12"/>
+      <c r="AA169" s="12"/>
     </row>
-    <row r="170" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L170" s="12"/>
+    <row r="170" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M170" s="12"/>
-      <c r="N170" s="24"/>
-[...7 lines deleted...]
-      <c r="V170" s="24"/>
+      <c r="N170" s="12"/>
+      <c r="O170" s="12"/>
+      <c r="P170" s="12"/>
+      <c r="Q170" s="12"/>
+      <c r="R170" s="12"/>
+      <c r="S170" s="12"/>
+      <c r="T170" s="12"/>
+      <c r="U170" s="12"/>
+      <c r="V170" s="12"/>
+      <c r="W170" s="12"/>
+      <c r="X170" s="12"/>
+      <c r="Y170" s="12"/>
+      <c r="Z170" s="12"/>
+      <c r="AA170" s="12"/>
     </row>
-    <row r="171" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L171" s="12"/>
+    <row r="171" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M171" s="12"/>
-      <c r="N171" s="21"/>
-[...7 lines deleted...]
-      <c r="V171" s="21"/>
+      <c r="N171" s="12"/>
+      <c r="O171" s="12"/>
+      <c r="P171" s="12"/>
+      <c r="Q171" s="12"/>
+      <c r="R171" s="12"/>
+      <c r="S171" s="24"/>
+      <c r="T171" s="24"/>
+      <c r="U171" s="24"/>
+      <c r="V171" s="24"/>
+      <c r="W171" s="24"/>
+      <c r="X171" s="24"/>
+      <c r="Y171" s="24"/>
+      <c r="Z171" s="24"/>
+      <c r="AA171" s="24"/>
     </row>
-    <row r="172" spans="8:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V172" s="8"/>
+    <row r="172" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M172" s="12"/>
+      <c r="N172" s="12"/>
+      <c r="O172" s="12"/>
+      <c r="P172" s="12"/>
+      <c r="Q172" s="12"/>
+      <c r="R172" s="12"/>
+      <c r="S172" s="21"/>
+      <c r="T172" s="21"/>
+      <c r="U172" s="21"/>
+      <c r="V172" s="21"/>
+      <c r="W172" s="21"/>
+      <c r="X172" s="21"/>
+      <c r="Y172" s="21"/>
+      <c r="Z172" s="21"/>
+      <c r="AA172" s="21"/>
     </row>
-    <row r="173" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R173" s="8"/>
+    <row r="173" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M173" s="24"/>
+      <c r="N173" s="24"/>
+      <c r="O173" s="24"/>
+      <c r="P173" s="24"/>
+      <c r="Q173" s="24"/>
+      <c r="R173" s="24"/>
       <c r="S173" s="8"/>
       <c r="T173" s="8"/>
       <c r="U173" s="8"/>
       <c r="V173" s="8"/>
+      <c r="W173" s="8"/>
+      <c r="X173" s="8"/>
+      <c r="Y173" s="8"/>
+      <c r="Z173" s="8"/>
+      <c r="AA173" s="8"/>
     </row>
-    <row r="174" spans="8:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V174" s="12"/>
+    <row r="174" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M174" s="21"/>
+      <c r="N174" s="21"/>
+      <c r="O174" s="21"/>
+      <c r="P174" s="21"/>
+      <c r="Q174" s="21"/>
+      <c r="R174" s="21"/>
+      <c r="S174" s="8"/>
+      <c r="T174" s="8"/>
+      <c r="U174" s="8"/>
+      <c r="V174" s="8"/>
+      <c r="W174" s="8"/>
+      <c r="X174" s="8"/>
+      <c r="Y174" s="8"/>
+      <c r="Z174" s="8"/>
+      <c r="AA174" s="8"/>
     </row>
-    <row r="175" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L175" s="8"/>
+    <row r="175" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M175" s="8"/>
       <c r="N175" s="8"/>
       <c r="O175" s="8"/>
       <c r="P175" s="8"/>
       <c r="Q175" s="8"/>
       <c r="R175" s="8"/>
-      <c r="S175" s="8"/>
-[...2 lines deleted...]
-      <c r="V175" s="8"/>
+      <c r="S175" s="12"/>
+      <c r="T175" s="12"/>
+      <c r="U175" s="12"/>
+      <c r="V175" s="12"/>
+      <c r="W175" s="12"/>
+      <c r="X175" s="12"/>
+      <c r="Y175" s="12"/>
+      <c r="Z175" s="12"/>
+      <c r="AA175" s="12"/>
     </row>
-    <row r="176" spans="8:22" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M176" s="12"/>
+    <row r="176" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M176" s="8"/>
       <c r="N176" s="8"/>
       <c r="O176" s="8"/>
       <c r="P176" s="8"/>
       <c r="Q176" s="8"/>
       <c r="R176" s="8"/>
       <c r="S176" s="8"/>
       <c r="T176" s="8"/>
       <c r="U176" s="8"/>
       <c r="V176" s="8"/>
+      <c r="W176" s="8"/>
+      <c r="X176" s="8"/>
+      <c r="Y176" s="8"/>
+      <c r="Z176" s="8"/>
+      <c r="AA176" s="8"/>
     </row>
-    <row r="177" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R177" s="8"/>
+    <row r="177" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M177" s="12"/>
+      <c r="N177" s="12"/>
+      <c r="O177" s="12"/>
+      <c r="P177" s="12"/>
+      <c r="Q177" s="12"/>
+      <c r="R177" s="12"/>
       <c r="S177" s="8"/>
       <c r="T177" s="8"/>
       <c r="U177" s="8"/>
       <c r="V177" s="8"/>
+      <c r="W177" s="8"/>
+      <c r="X177" s="8"/>
+      <c r="Y177" s="8"/>
+      <c r="Z177" s="8"/>
+      <c r="AA177" s="8"/>
     </row>
-    <row r="178" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L178" s="8"/>
+    <row r="178" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M178" s="8"/>
-      <c r="N178" s="12"/>
-[...7 lines deleted...]
-      <c r="V178" s="12"/>
+      <c r="N178" s="8"/>
+      <c r="O178" s="8"/>
+      <c r="P178" s="8"/>
+      <c r="Q178" s="8"/>
+      <c r="R178" s="8"/>
+      <c r="S178" s="8"/>
+      <c r="T178" s="8"/>
+      <c r="U178" s="8"/>
+      <c r="V178" s="8"/>
+      <c r="W178" s="8"/>
+      <c r="X178" s="8"/>
+      <c r="Y178" s="8"/>
+      <c r="Z178" s="8"/>
+      <c r="AA178" s="8"/>
     </row>
-    <row r="179" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L179" s="8"/>
+    <row r="179" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M179" s="8"/>
-      <c r="N179" s="12"/>
-[...3 lines deleted...]
-      <c r="R179" s="12"/>
+      <c r="N179" s="8"/>
+      <c r="O179" s="8"/>
+      <c r="P179" s="8"/>
+      <c r="Q179" s="8"/>
+      <c r="R179" s="8"/>
       <c r="S179" s="12"/>
       <c r="T179" s="12"/>
       <c r="U179" s="12"/>
       <c r="V179" s="12"/>
+      <c r="W179" s="12"/>
+      <c r="X179" s="12"/>
+      <c r="Y179" s="12"/>
+      <c r="Z179" s="12"/>
+      <c r="AA179" s="12"/>
     </row>
-    <row r="180" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R180" s="12"/>
+    <row r="180" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M180" s="8"/>
+      <c r="N180" s="8"/>
+      <c r="O180" s="8"/>
+      <c r="P180" s="8"/>
+      <c r="Q180" s="8"/>
+      <c r="R180" s="8"/>
       <c r="S180" s="12"/>
       <c r="T180" s="12"/>
       <c r="U180" s="12"/>
       <c r="V180" s="12"/>
+      <c r="W180" s="12"/>
+      <c r="X180" s="12"/>
+      <c r="Y180" s="12"/>
+      <c r="Z180" s="12"/>
+      <c r="AA180" s="12"/>
     </row>
-    <row r="181" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L181" s="12"/>
+    <row r="181" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M181" s="12"/>
+      <c r="N181" s="12"/>
+      <c r="O181" s="12"/>
+      <c r="P181" s="12"/>
+      <c r="Q181" s="12"/>
+      <c r="R181" s="12"/>
+      <c r="S181" s="12"/>
+      <c r="T181" s="12"/>
+      <c r="U181" s="12"/>
+      <c r="V181" s="12"/>
+      <c r="W181" s="12"/>
+      <c r="X181" s="12"/>
+      <c r="Y181" s="12"/>
+      <c r="Z181" s="12"/>
+      <c r="AA181" s="12"/>
     </row>
-    <row r="182" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L182" s="12"/>
+    <row r="182" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M182" s="12"/>
+      <c r="N182" s="12"/>
+      <c r="O182" s="12"/>
+      <c r="P182" s="12"/>
+      <c r="Q182" s="12"/>
+      <c r="R182" s="12"/>
     </row>
-    <row r="184" spans="8:22" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="V184" s="8"/>
+    <row r="183" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M183" s="12"/>
+      <c r="N183" s="12"/>
+      <c r="O183" s="12"/>
+      <c r="P183" s="12"/>
+      <c r="Q183" s="12"/>
+      <c r="R183" s="12"/>
     </row>
-    <row r="185" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="R185" s="8"/>
+    <row r="185" spans="13:27" x14ac:dyDescent="0.2">
       <c r="S185" s="8"/>
       <c r="T185" s="8"/>
       <c r="U185" s="8"/>
       <c r="V185" s="8"/>
+      <c r="W185" s="8"/>
+      <c r="X185" s="8"/>
+      <c r="Y185" s="8"/>
+      <c r="Z185" s="8"/>
+      <c r="AA185" s="8"/>
     </row>
-    <row r="186" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R186" s="8"/>
+    <row r="186" spans="13:27" x14ac:dyDescent="0.2">
       <c r="S186" s="8"/>
       <c r="T186" s="8"/>
       <c r="U186" s="8"/>
       <c r="V186" s="8"/>
+      <c r="W186" s="8"/>
+      <c r="X186" s="8"/>
+      <c r="Y186" s="8"/>
+      <c r="Z186" s="8"/>
+      <c r="AA186" s="8"/>
     </row>
-    <row r="187" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L187" s="8"/>
+    <row r="187" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M187" s="8"/>
       <c r="N187" s="8"/>
       <c r="O187" s="8"/>
       <c r="P187" s="8"/>
       <c r="Q187" s="8"/>
       <c r="R187" s="8"/>
       <c r="S187" s="8"/>
       <c r="T187" s="8"/>
       <c r="U187" s="8"/>
       <c r="V187" s="8"/>
+      <c r="W187" s="8"/>
+      <c r="X187" s="8"/>
+      <c r="Y187" s="8"/>
+      <c r="Z187" s="8"/>
+      <c r="AA187" s="8"/>
     </row>
-    <row r="188" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L188" s="8"/>
+    <row r="188" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M188" s="8"/>
-      <c r="N188" s="12"/>
-[...7 lines deleted...]
-      <c r="V188" s="12"/>
+      <c r="N188" s="8"/>
+      <c r="O188" s="8"/>
+      <c r="P188" s="8"/>
+      <c r="Q188" s="8"/>
+      <c r="R188" s="8"/>
+      <c r="S188" s="8"/>
+      <c r="T188" s="8"/>
+      <c r="U188" s="8"/>
+      <c r="V188" s="8"/>
+      <c r="W188" s="8"/>
+      <c r="X188" s="8"/>
+      <c r="Y188" s="8"/>
+      <c r="Z188" s="8"/>
+      <c r="AA188" s="8"/>
     </row>
-    <row r="189" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L189" s="8"/>
+    <row r="189" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M189" s="8"/>
+      <c r="N189" s="8"/>
+      <c r="O189" s="8"/>
+      <c r="P189" s="8"/>
+      <c r="Q189" s="8"/>
+      <c r="R189" s="8"/>
+      <c r="S189" s="12"/>
+      <c r="T189" s="12"/>
+      <c r="U189" s="12"/>
+      <c r="V189" s="12"/>
+      <c r="W189" s="12"/>
+      <c r="X189" s="12"/>
+      <c r="Y189" s="12"/>
+      <c r="Z189" s="12"/>
+      <c r="AA189" s="12"/>
     </row>
-    <row r="190" spans="8:22" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M190" s="12"/>
+    <row r="190" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M190" s="8"/>
+      <c r="N190" s="8"/>
+      <c r="O190" s="8"/>
+      <c r="P190" s="8"/>
+      <c r="Q190" s="8"/>
+      <c r="R190" s="8"/>
     </row>
-    <row r="195" spans="8:22" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="V195" s="8"/>
+    <row r="191" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M191" s="12"/>
+      <c r="N191" s="12"/>
+      <c r="O191" s="12"/>
+      <c r="P191" s="12"/>
+      <c r="Q191" s="12"/>
+      <c r="R191" s="12"/>
     </row>
-    <row r="196" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="R196" s="8"/>
+    <row r="196" spans="13:27" x14ac:dyDescent="0.2">
       <c r="S196" s="8"/>
       <c r="T196" s="8"/>
       <c r="U196" s="8"/>
       <c r="V196" s="8"/>
+      <c r="W196" s="8"/>
+      <c r="X196" s="8"/>
+      <c r="Y196" s="8"/>
+      <c r="Z196" s="8"/>
+      <c r="AA196" s="8"/>
     </row>
-    <row r="197" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R197" s="8"/>
+    <row r="197" spans="13:27" x14ac:dyDescent="0.2">
       <c r="S197" s="8"/>
       <c r="T197" s="8"/>
       <c r="U197" s="8"/>
       <c r="V197" s="8"/>
+      <c r="W197" s="8"/>
+      <c r="X197" s="8"/>
+      <c r="Y197" s="8"/>
+      <c r="Z197" s="8"/>
+      <c r="AA197" s="8"/>
     </row>
-    <row r="198" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L198" s="8"/>
+    <row r="198" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M198" s="8"/>
       <c r="N198" s="8"/>
       <c r="O198" s="8"/>
       <c r="P198" s="8"/>
       <c r="Q198" s="8"/>
       <c r="R198" s="8"/>
       <c r="S198" s="8"/>
       <c r="T198" s="8"/>
       <c r="U198" s="8"/>
       <c r="V198" s="8"/>
+      <c r="W198" s="8"/>
+      <c r="X198" s="8"/>
+      <c r="Y198" s="8"/>
+      <c r="Z198" s="8"/>
+      <c r="AA198" s="8"/>
     </row>
-    <row r="199" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L199" s="8"/>
+    <row r="199" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M199" s="8"/>
       <c r="N199" s="8"/>
       <c r="O199" s="8"/>
       <c r="P199" s="8"/>
       <c r="Q199" s="8"/>
       <c r="R199" s="8"/>
       <c r="S199" s="8"/>
       <c r="T199" s="8"/>
       <c r="U199" s="8"/>
       <c r="V199" s="8"/>
+      <c r="W199" s="8"/>
+      <c r="X199" s="8"/>
+      <c r="Y199" s="8"/>
+      <c r="Z199" s="8"/>
+      <c r="AA199" s="8"/>
     </row>
-    <row r="200" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L200" s="8"/>
+    <row r="200" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M200" s="8"/>
       <c r="N200" s="8"/>
       <c r="O200" s="8"/>
       <c r="P200" s="8"/>
       <c r="Q200" s="8"/>
       <c r="R200" s="8"/>
       <c r="S200" s="8"/>
       <c r="T200" s="8"/>
       <c r="U200" s="8"/>
       <c r="V200" s="8"/>
+      <c r="W200" s="8"/>
+      <c r="X200" s="8"/>
+      <c r="Y200" s="8"/>
+      <c r="Z200" s="8"/>
+      <c r="AA200" s="8"/>
     </row>
-    <row r="201" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L201" s="8"/>
+    <row r="201" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M201" s="8"/>
       <c r="N201" s="8"/>
       <c r="O201" s="8"/>
       <c r="P201" s="8"/>
       <c r="Q201" s="8"/>
       <c r="R201" s="8"/>
       <c r="S201" s="8"/>
       <c r="T201" s="8"/>
       <c r="U201" s="8"/>
       <c r="V201" s="8"/>
+      <c r="W201" s="8"/>
+      <c r="X201" s="8"/>
+      <c r="Y201" s="8"/>
+      <c r="Z201" s="8"/>
+      <c r="AA201" s="8"/>
     </row>
-    <row r="202" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L202" s="8"/>
+    <row r="202" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M202" s="8"/>
       <c r="N202" s="8"/>
       <c r="O202" s="8"/>
       <c r="P202" s="8"/>
       <c r="Q202" s="8"/>
       <c r="R202" s="8"/>
       <c r="S202" s="8"/>
       <c r="T202" s="8"/>
       <c r="U202" s="8"/>
       <c r="V202" s="8"/>
+      <c r="W202" s="8"/>
+      <c r="X202" s="8"/>
+      <c r="Y202" s="8"/>
+      <c r="Z202" s="8"/>
+      <c r="AA202" s="8"/>
     </row>
-    <row r="203" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L203" s="8"/>
+    <row r="203" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M203" s="8"/>
       <c r="N203" s="8"/>
       <c r="O203" s="8"/>
       <c r="P203" s="8"/>
       <c r="Q203" s="8"/>
       <c r="R203" s="8"/>
       <c r="S203" s="8"/>
       <c r="T203" s="8"/>
       <c r="U203" s="8"/>
       <c r="V203" s="8"/>
+      <c r="W203" s="8"/>
+      <c r="X203" s="8"/>
+      <c r="Y203" s="8"/>
+      <c r="Z203" s="8"/>
+      <c r="AA203" s="8"/>
     </row>
-    <row r="204" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L204" s="8"/>
+    <row r="204" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M204" s="8"/>
       <c r="N204" s="8"/>
       <c r="O204" s="8"/>
       <c r="P204" s="8"/>
       <c r="Q204" s="8"/>
       <c r="R204" s="8"/>
       <c r="S204" s="8"/>
       <c r="T204" s="8"/>
       <c r="U204" s="8"/>
       <c r="V204" s="8"/>
+      <c r="W204" s="8"/>
+      <c r="X204" s="8"/>
+      <c r="Y204" s="8"/>
+      <c r="Z204" s="8"/>
+      <c r="AA204" s="8"/>
     </row>
-    <row r="205" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L205" s="8"/>
+    <row r="205" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M205" s="8"/>
       <c r="N205" s="8"/>
       <c r="O205" s="8"/>
       <c r="P205" s="8"/>
       <c r="Q205" s="8"/>
       <c r="R205" s="8"/>
       <c r="S205" s="8"/>
       <c r="T205" s="8"/>
       <c r="U205" s="8"/>
       <c r="V205" s="8"/>
+      <c r="W205" s="8"/>
+      <c r="X205" s="8"/>
+      <c r="Y205" s="8"/>
+      <c r="Z205" s="8"/>
+      <c r="AA205" s="8"/>
     </row>
-    <row r="206" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L206" s="8"/>
+    <row r="206" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M206" s="8"/>
       <c r="N206" s="8"/>
       <c r="O206" s="8"/>
       <c r="P206" s="8"/>
       <c r="Q206" s="8"/>
       <c r="R206" s="8"/>
       <c r="S206" s="8"/>
       <c r="T206" s="8"/>
       <c r="U206" s="8"/>
       <c r="V206" s="8"/>
+      <c r="W206" s="8"/>
+      <c r="X206" s="8"/>
+      <c r="Y206" s="8"/>
+      <c r="Z206" s="8"/>
+      <c r="AA206" s="8"/>
     </row>
-    <row r="207" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L207" s="8"/>
+    <row r="207" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M207" s="8"/>
       <c r="N207" s="8"/>
       <c r="O207" s="8"/>
       <c r="P207" s="8"/>
       <c r="Q207" s="8"/>
       <c r="R207" s="8"/>
       <c r="S207" s="8"/>
       <c r="T207" s="8"/>
       <c r="U207" s="8"/>
       <c r="V207" s="8"/>
+      <c r="W207" s="8"/>
+      <c r="X207" s="8"/>
+      <c r="Y207" s="8"/>
+      <c r="Z207" s="8"/>
+      <c r="AA207" s="8"/>
     </row>
-    <row r="208" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L208" s="8"/>
+    <row r="208" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M208" s="8"/>
       <c r="N208" s="8"/>
       <c r="O208" s="8"/>
       <c r="P208" s="8"/>
       <c r="Q208" s="8"/>
       <c r="R208" s="8"/>
       <c r="S208" s="8"/>
       <c r="T208" s="8"/>
       <c r="U208" s="8"/>
       <c r="V208" s="8"/>
+      <c r="W208" s="8"/>
+      <c r="X208" s="8"/>
+      <c r="Y208" s="8"/>
+      <c r="Z208" s="8"/>
+      <c r="AA208" s="8"/>
     </row>
-    <row r="209" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L209" s="8"/>
+    <row r="209" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M209" s="8"/>
       <c r="N209" s="8"/>
       <c r="O209" s="8"/>
       <c r="P209" s="8"/>
       <c r="Q209" s="8"/>
       <c r="R209" s="8"/>
       <c r="S209" s="8"/>
       <c r="T209" s="8"/>
       <c r="U209" s="8"/>
       <c r="V209" s="8"/>
+      <c r="W209" s="8"/>
+      <c r="X209" s="8"/>
+      <c r="Y209" s="8"/>
+      <c r="Z209" s="8"/>
+      <c r="AA209" s="8"/>
     </row>
-    <row r="210" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L210" s="8"/>
+    <row r="210" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M210" s="8"/>
       <c r="N210" s="8"/>
       <c r="O210" s="8"/>
       <c r="P210" s="8"/>
       <c r="Q210" s="8"/>
       <c r="R210" s="8"/>
       <c r="S210" s="8"/>
       <c r="T210" s="8"/>
       <c r="U210" s="8"/>
       <c r="V210" s="8"/>
+      <c r="W210" s="8"/>
+      <c r="X210" s="8"/>
+      <c r="Y210" s="8"/>
+      <c r="Z210" s="8"/>
+      <c r="AA210" s="8"/>
     </row>
-    <row r="211" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L211" s="8"/>
+    <row r="211" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M211" s="8"/>
       <c r="N211" s="8"/>
       <c r="O211" s="8"/>
       <c r="P211" s="8"/>
       <c r="Q211" s="8"/>
       <c r="R211" s="8"/>
       <c r="S211" s="8"/>
       <c r="T211" s="8"/>
       <c r="U211" s="8"/>
       <c r="V211" s="8"/>
+      <c r="W211" s="8"/>
+      <c r="X211" s="8"/>
+      <c r="Y211" s="8"/>
+      <c r="Z211" s="8"/>
+      <c r="AA211" s="8"/>
     </row>
-    <row r="212" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L212" s="8"/>
+    <row r="212" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M212" s="8"/>
+      <c r="N212" s="8"/>
+      <c r="O212" s="8"/>
+      <c r="P212" s="8"/>
+      <c r="Q212" s="8"/>
+      <c r="R212" s="8"/>
+      <c r="S212" s="8"/>
+      <c r="T212" s="8"/>
+      <c r="U212" s="8"/>
+      <c r="V212" s="8"/>
+      <c r="W212" s="8"/>
+      <c r="X212" s="8"/>
+      <c r="Y212" s="8"/>
+      <c r="Z212" s="8"/>
+      <c r="AA212" s="8"/>
     </row>
-    <row r="213" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L213" s="8"/>
+    <row r="213" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M213" s="8"/>
+      <c r="N213" s="8"/>
+      <c r="O213" s="8"/>
+      <c r="P213" s="8"/>
+      <c r="Q213" s="8"/>
+      <c r="R213" s="8"/>
     </row>
-    <row r="214" spans="8:22" x14ac:dyDescent="0.2">
+    <row r="214" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M214" s="8"/>
       <c r="N214" s="8"/>
       <c r="O214" s="8"/>
       <c r="P214" s="8"/>
       <c r="Q214" s="8"/>
       <c r="R214" s="8"/>
-      <c r="S214" s="8"/>
-[...2 lines deleted...]
-      <c r="V214" s="8"/>
     </row>
-    <row r="215" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="R215" s="8"/>
+    <row r="215" spans="13:27" x14ac:dyDescent="0.2">
       <c r="S215" s="8"/>
       <c r="T215" s="8"/>
       <c r="U215" s="8"/>
       <c r="V215" s="8"/>
+      <c r="W215" s="8"/>
+      <c r="X215" s="8"/>
+      <c r="Y215" s="8"/>
+      <c r="Z215" s="8"/>
+      <c r="AA215" s="8"/>
     </row>
-    <row r="216" spans="8:22" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="R216" s="8"/>
+    <row r="216" spans="13:27" x14ac:dyDescent="0.2">
       <c r="S216" s="8"/>
       <c r="T216" s="8"/>
       <c r="U216" s="8"/>
       <c r="V216" s="8"/>
+      <c r="W216" s="8"/>
+      <c r="X216" s="8"/>
+      <c r="Y216" s="8"/>
+      <c r="Z216" s="8"/>
+      <c r="AA216" s="8"/>
     </row>
-    <row r="217" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L217" s="8"/>
+    <row r="217" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M217" s="8"/>
+      <c r="N217" s="8"/>
+      <c r="O217" s="8"/>
+      <c r="P217" s="8"/>
+      <c r="Q217" s="8"/>
+      <c r="R217" s="8"/>
+      <c r="S217" s="8"/>
+      <c r="T217" s="8"/>
+      <c r="U217" s="8"/>
+      <c r="V217" s="8"/>
+      <c r="W217" s="8"/>
+      <c r="X217" s="8"/>
+      <c r="Y217" s="8"/>
+      <c r="Z217" s="8"/>
+      <c r="AA217" s="8"/>
     </row>
-    <row r="218" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L218" s="8"/>
+    <row r="218" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M218" s="8"/>
       <c r="N218" s="8"/>
       <c r="O218" s="8"/>
       <c r="P218" s="8"/>
       <c r="Q218" s="8"/>
       <c r="R218" s="8"/>
-      <c r="S218" s="8"/>
-[...2 lines deleted...]
-      <c r="V218" s="8"/>
     </row>
-    <row r="220" spans="8:22" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M220" s="8"/>
+    <row r="219" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M219" s="8"/>
+      <c r="N219" s="8"/>
+      <c r="O219" s="8"/>
+      <c r="P219" s="8"/>
+      <c r="Q219" s="8"/>
+      <c r="R219" s="8"/>
+      <c r="S219" s="8"/>
+      <c r="T219" s="8"/>
+      <c r="U219" s="8"/>
+      <c r="V219" s="8"/>
+      <c r="W219" s="8"/>
+      <c r="X219" s="8"/>
+      <c r="Y219" s="8"/>
+      <c r="Z219" s="8"/>
+      <c r="AA219" s="8"/>
     </row>
-    <row r="222" spans="8:22" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="V222" s="8"/>
+    <row r="221" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M221" s="8"/>
+      <c r="N221" s="8"/>
+      <c r="O221" s="8"/>
+      <c r="P221" s="8"/>
+      <c r="Q221" s="8"/>
+      <c r="R221" s="8"/>
     </row>
-    <row r="223" spans="8:22" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="R223" s="8"/>
+    <row r="223" spans="13:27" x14ac:dyDescent="0.2">
       <c r="S223" s="8"/>
       <c r="T223" s="8"/>
       <c r="U223" s="8"/>
       <c r="V223" s="8"/>
+      <c r="W223" s="8"/>
+      <c r="X223" s="8"/>
+      <c r="Y223" s="8"/>
+      <c r="Z223" s="8"/>
+      <c r="AA223" s="8"/>
     </row>
-    <row r="224" spans="8:22" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="V224" s="12"/>
+    <row r="224" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="S224" s="8"/>
+      <c r="T224" s="8"/>
+      <c r="U224" s="8"/>
+      <c r="V224" s="8"/>
+      <c r="W224" s="8"/>
+      <c r="X224" s="8"/>
+      <c r="Y224" s="8"/>
+      <c r="Z224" s="8"/>
+      <c r="AA224" s="8"/>
     </row>
-    <row r="225" spans="8:13" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L225" s="8"/>
+    <row r="225" spans="13:27" x14ac:dyDescent="0.2">
       <c r="M225" s="8"/>
+      <c r="N225" s="8"/>
+      <c r="O225" s="8"/>
+      <c r="P225" s="8"/>
+      <c r="Q225" s="8"/>
+      <c r="R225" s="8"/>
+      <c r="S225" s="12"/>
+      <c r="T225" s="12"/>
+      <c r="U225" s="12"/>
+      <c r="V225" s="12"/>
+      <c r="W225" s="12"/>
+      <c r="X225" s="12"/>
+      <c r="Y225" s="12"/>
+      <c r="Z225" s="12"/>
+      <c r="AA225" s="12"/>
     </row>
-    <row r="226" spans="8:13" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="M226" s="12"/>
+    <row r="226" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M226" s="8"/>
+      <c r="N226" s="8"/>
+      <c r="O226" s="8"/>
+      <c r="P226" s="8"/>
+      <c r="Q226" s="8"/>
+      <c r="R226" s="8"/>
     </row>
-    <row r="235" spans="8:13" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L235" s="6"/>
+    <row r="227" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M227" s="12"/>
+      <c r="N227" s="12"/>
+      <c r="O227" s="12"/>
+      <c r="P227" s="12"/>
+      <c r="Q227" s="12"/>
+      <c r="R227" s="12"/>
     </row>
-    <row r="241" spans="8:12" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L241" s="8"/>
+    <row r="236" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="M236" s="6"/>
+      <c r="N236" s="6"/>
+      <c r="O236" s="6"/>
+      <c r="P236" s="6"/>
+      <c r="Q236" s="6"/>
     </row>
-    <row r="244" spans="8:12" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="L244" s="26"/>
+    <row r="242" spans="13:17" x14ac:dyDescent="0.2">
+      <c r="M242" s="8"/>
+      <c r="N242" s="8"/>
+      <c r="O242" s="8"/>
+      <c r="P242" s="8"/>
+      <c r="Q242" s="8"/>
+    </row>
+    <row r="245" spans="13:17" x14ac:dyDescent="0.2">
+      <c r="M245" s="26"/>
+      <c r="N245" s="26"/>
+      <c r="O245" s="26"/>
+      <c r="P245" s="26"/>
+      <c r="Q245" s="26"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="C28:V29">
-    <cfRule type="cellIs" dxfId="11" priority="1" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="C28:AA29">
+    <cfRule type="cellIs" dxfId="39" priority="29" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C38:V38 C71:V72 C75:G75 C86:V86">
-    <cfRule type="cellIs" dxfId="10" priority="5" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="C76:L76 C87:AA87 C39:AA39 C72:AA73">
+    <cfRule type="cellIs" dxfId="38" priority="33" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C103:V103">
-    <cfRule type="cellIs" dxfId="9" priority="2" operator="lessThan">
+  <conditionalFormatting sqref="C104:AA104">
+    <cfRule type="cellIs" dxfId="37" priority="30" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H173:M173">
-    <cfRule type="cellIs" dxfId="8" priority="136" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="M174:R174">
+    <cfRule type="cellIs" dxfId="36" priority="164" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H176:M176">
-    <cfRule type="cellIs" dxfId="7" priority="130" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="M177:R177">
+    <cfRule type="cellIs" dxfId="35" priority="158" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H180:M182">
-    <cfRule type="cellIs" dxfId="6" priority="134" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="M181:R183">
+    <cfRule type="cellIs" dxfId="34" priority="162" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H190:M190">
-    <cfRule type="cellIs" dxfId="5" priority="135" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="M191:R191">
+    <cfRule type="cellIs" dxfId="33" priority="163" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H56:V56">
-    <cfRule type="cellIs" dxfId="4" priority="28" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="M57:AA57">
+    <cfRule type="cellIs" dxfId="32" priority="56" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N171:V171">
-    <cfRule type="cellIs" dxfId="3" priority="40" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="S172:AA172">
+    <cfRule type="cellIs" dxfId="31" priority="68" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N174:V174">
-    <cfRule type="cellIs" dxfId="2" priority="34" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="S175:AA175">
+    <cfRule type="cellIs" dxfId="30" priority="62" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N178:V180">
-    <cfRule type="cellIs" dxfId="1" priority="38" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="S179:AA181">
+    <cfRule type="cellIs" dxfId="29" priority="66" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N188:V188">
-    <cfRule type="cellIs" dxfId="0" priority="39" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="S189:AA189">
+    <cfRule type="cellIs" dxfId="28" priority="67" stopIfTrue="1" operator="notEqual">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G28:G29">
+    <cfRule type="cellIs" dxfId="26" priority="27" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F28:F29">
+    <cfRule type="cellIs" dxfId="25" priority="26" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F28:F29">
+    <cfRule type="cellIs" dxfId="23" priority="24" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E28:E29">
+    <cfRule type="cellIs" dxfId="22" priority="23" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F28:F29">
+    <cfRule type="cellIs" dxfId="21" priority="22" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E28:E29">
+    <cfRule type="cellIs" dxfId="20" priority="21" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E28:E29">
+    <cfRule type="cellIs" dxfId="19" priority="20" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="18" priority="19" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E28:E29">
+    <cfRule type="cellIs" dxfId="17" priority="18" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="16" priority="17" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="15" priority="16" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="13" priority="14" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E28:E29">
+    <cfRule type="cellIs" dxfId="10" priority="11" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E28:E29">
+    <cfRule type="cellIs" dxfId="9" priority="10" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="8" priority="9" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E28:E29">
+    <cfRule type="cellIs" dxfId="7" priority="8" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="6" priority="7" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="5" priority="6" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:C29">
+    <cfRule type="cellIs" dxfId="4" priority="5" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D28:D29">
+    <cfRule type="cellIs" dxfId="3" priority="4" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:C29">
+    <cfRule type="cellIs" dxfId="2" priority="3" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:C29">
+    <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C28:C29">
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7FABF5C-20D3-4C76-BC83-C89EC9617C3E}">
-  <dimension ref="A1:G48"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="O42" sqref="O42"/>
+      <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.85546875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="27" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" style="27" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="16.140625" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="4.85546875" style="27"/>
+    <col min="3" max="4" width="16.140625" style="27" customWidth="1"/>
+    <col min="5" max="12" width="14.7109375" style="27" customWidth="1"/>
+    <col min="13" max="16384" width="4.85546875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="2" t="s">
         <v>104</v>
       </c>
+      <c r="C1" s="2"/>
     </row>
-    <row r="2" spans="2:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="45" t="s">
+    <row r="2" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="43" t="s">
         <v>103</v>
       </c>
+      <c r="C2" s="43"/>
     </row>
-    <row r="3" spans="2:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
-      <c r="D3" s="33"/>
+      <c r="D3" s="34"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
     </row>
-    <row r="4" spans="2:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:8" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
     </row>
-    <row r="5" spans="2:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="37">
+        <v>2025</v>
+      </c>
+      <c r="D5" s="39">
         <v>2024</v>
       </c>
-      <c r="D5" s="39">
+      <c r="E5" s="39">
         <v>2023</v>
       </c>
-      <c r="E5" s="39">
+      <c r="F5" s="39">
         <v>2022</v>
       </c>
-      <c r="F5" s="39">
+      <c r="G5" s="39">
         <v>2021</v>
       </c>
     </row>
-    <row r="6" spans="2:7" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="40"/>
+    <row r="6" spans="2:8" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
     </row>
-    <row r="7" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="30">
+        <f>SUM(C8:C14)</f>
+        <v>19202210</v>
+      </c>
+      <c r="D7" s="42">
         <v>17030454</v>
       </c>
-      <c r="D7" s="42">
+      <c r="E7" s="42">
         <v>15085707</v>
       </c>
-      <c r="E7" s="42">
+      <c r="F7" s="42">
         <v>13903300</v>
       </c>
-      <c r="F7" s="42">
+      <c r="G7" s="42">
         <v>14836392</v>
       </c>
-      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
     </row>
-    <row r="8" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="41">
+      <c r="C8" s="46">
+        <v>6357195</v>
+      </c>
+      <c r="D8" s="41">
         <v>6554157</v>
       </c>
-      <c r="D8" s="41">
+      <c r="E8" s="41">
         <v>5663429</v>
       </c>
-      <c r="E8" s="41">
+      <c r="F8" s="41">
         <v>5236339</v>
       </c>
-      <c r="F8" s="41">
+      <c r="G8" s="41">
         <v>5326736</v>
       </c>
-      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
     </row>
-    <row r="9" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="41">
+      <c r="C9" s="46">
+        <v>404765</v>
+      </c>
+      <c r="D9" s="41">
         <v>94923</v>
       </c>
-      <c r="D9" s="41">
+      <c r="E9" s="41">
         <v>164825</v>
       </c>
-      <c r="E9" s="41">
+      <c r="F9" s="41">
         <v>266991</v>
       </c>
-      <c r="F9" s="41">
+      <c r="G9" s="41">
         <v>753242</v>
       </c>
-      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
     </row>
-    <row r="10" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="C10" s="41">
+      <c r="C10" s="46">
+        <v>6358530</v>
+      </c>
+      <c r="D10" s="41">
         <v>6520003</v>
       </c>
-      <c r="D10" s="41">
+      <c r="E10" s="41">
         <v>5468715</v>
       </c>
-      <c r="E10" s="41">
+      <c r="F10" s="41">
         <v>4221011</v>
       </c>
-      <c r="F10" s="41">
+      <c r="G10" s="41">
         <v>4401654</v>
       </c>
-      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
     </row>
-    <row r="11" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="46">
+        <v>3027524</v>
+      </c>
+      <c r="D11" s="41">
         <v>2427298</v>
       </c>
-      <c r="D11" s="41">
+      <c r="E11" s="41">
         <v>2234539</v>
       </c>
-      <c r="E11" s="41">
+      <c r="F11" s="41">
         <v>2048022</v>
       </c>
-      <c r="F11" s="41">
+      <c r="G11" s="41">
         <v>1700889</v>
       </c>
-      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
     </row>
-    <row r="12" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="46">
+        <v>161244</v>
+      </c>
+      <c r="D12" s="41">
         <v>82424</v>
       </c>
-      <c r="D12" s="41">
+      <c r="E12" s="41">
         <v>62167</v>
       </c>
-      <c r="E12" s="41">
+      <c r="F12" s="41">
         <v>79169</v>
       </c>
-      <c r="F12" s="41">
+      <c r="G12" s="41">
         <v>108733</v>
       </c>
-      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
     </row>
-    <row r="13" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="46">
+        <v>2348143</v>
+      </c>
+      <c r="D13" s="41">
         <v>838280</v>
       </c>
-      <c r="D13" s="41">
+      <c r="E13" s="41">
         <v>971203</v>
       </c>
-      <c r="E13" s="41">
+      <c r="F13" s="41">
         <v>1676936</v>
       </c>
-      <c r="F13" s="41">
+      <c r="G13" s="41">
         <v>2270859</v>
       </c>
-      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
     </row>
-    <row r="14" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="31" t="s">
         <v>72</v>
       </c>
-      <c r="C14" s="41">
+      <c r="C14" s="46">
+        <v>544809</v>
+      </c>
+      <c r="D14" s="41">
         <v>513369</v>
       </c>
-      <c r="D14" s="41">
+      <c r="E14" s="41">
         <v>520829</v>
       </c>
-      <c r="E14" s="41">
+      <c r="F14" s="41">
         <v>374832</v>
       </c>
-      <c r="F14" s="41">
+      <c r="G14" s="41">
         <v>274279</v>
       </c>
-      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
     </row>
-    <row r="15" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="30">
+        <f>SUM(C16:C25)</f>
+        <v>-17124301</v>
+      </c>
+      <c r="D15" s="42">
         <v>-15048163</v>
       </c>
-      <c r="D15" s="42">
+      <c r="E15" s="42">
         <v>-13983116</v>
       </c>
-      <c r="E15" s="42">
+      <c r="F15" s="42">
         <v>-13418802</v>
       </c>
-      <c r="F15" s="42">
+      <c r="G15" s="42">
         <v>-13669380</v>
       </c>
-      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
     </row>
-    <row r="16" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C16" s="41">
+      <c r="C16" s="31">
+        <v>-8595124</v>
+      </c>
+      <c r="D16" s="41">
         <v>-7308796</v>
       </c>
-      <c r="D16" s="41">
+      <c r="E16" s="41">
         <v>-6074752</v>
       </c>
-      <c r="E16" s="41">
+      <c r="F16" s="41">
         <v>-5980124</v>
       </c>
-      <c r="F16" s="41">
+      <c r="G16" s="41">
         <v>-7277499</v>
       </c>
-      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
     </row>
-    <row r="17" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="41">
+      <c r="C17" s="31">
+        <v>-2689991</v>
+      </c>
+      <c r="D17" s="41">
         <v>-2729154</v>
       </c>
-      <c r="D17" s="41">
+      <c r="E17" s="41">
         <v>-2715273</v>
       </c>
-      <c r="E17" s="41">
+      <c r="F17" s="41">
         <v>-2313203</v>
       </c>
-      <c r="F17" s="41">
+      <c r="G17" s="41">
         <v>-2363451</v>
       </c>
-      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
     </row>
-    <row r="18" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31" t="s">
         <v>76</v>
       </c>
-      <c r="C18" s="41">
+      <c r="C18" s="31">
+        <v>-538360</v>
+      </c>
+      <c r="D18" s="41">
         <v>-636853</v>
       </c>
-      <c r="D18" s="41">
+      <c r="E18" s="41">
         <v>-1174906</v>
       </c>
-      <c r="E18" s="41">
+      <c r="F18" s="41">
         <v>-599121</v>
       </c>
-      <c r="F18" s="41">
+      <c r="G18" s="41">
         <v>-905338</v>
       </c>
-      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
     </row>
-    <row r="19" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="31" t="s">
         <v>77</v>
       </c>
-      <c r="C19" s="41">
+      <c r="C19" s="31">
+        <v>-153082</v>
+      </c>
+      <c r="D19" s="41">
         <v>-168977</v>
       </c>
-      <c r="D19" s="41">
+      <c r="E19" s="41">
         <v>-167533</v>
       </c>
-      <c r="E19" s="41">
+      <c r="F19" s="41">
         <v>-169493</v>
       </c>
-      <c r="F19" s="41">
+      <c r="G19" s="41">
         <v>-155774</v>
       </c>
-      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
     </row>
-    <row r="20" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="C20" s="41">
+      <c r="C20" s="31">
+        <v>-65226</v>
+      </c>
+      <c r="D20" s="41">
         <v>-63492</v>
       </c>
-      <c r="D20" s="41">
+      <c r="E20" s="41">
         <v>-74501</v>
       </c>
-      <c r="E20" s="41">
+      <c r="F20" s="41">
         <v>-71302</v>
       </c>
-      <c r="F20" s="41">
+      <c r="G20" s="41">
         <v>-51722</v>
       </c>
-      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
     </row>
-    <row r="21" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="C21" s="41">
+      <c r="C21" s="31">
+        <v>-865301</v>
+      </c>
+      <c r="D21" s="41">
         <v>-719122</v>
       </c>
-      <c r="D21" s="41">
+      <c r="E21" s="41">
         <v>-643999</v>
       </c>
-      <c r="E21" s="41">
+      <c r="F21" s="41">
         <v>-505407</v>
       </c>
-      <c r="F21" s="41">
+      <c r="G21" s="41">
         <v>-450752</v>
       </c>
-      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
     </row>
-    <row r="22" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="41">
+      <c r="C22" s="31">
+        <v>-712266</v>
+      </c>
+      <c r="D22" s="41">
         <v>-592226</v>
       </c>
-      <c r="D22" s="41">
+      <c r="E22" s="41">
         <v>-521301</v>
       </c>
-      <c r="E22" s="41">
+      <c r="F22" s="41">
         <v>-454307</v>
       </c>
-      <c r="F22" s="41">
+      <c r="G22" s="41">
         <v>-406632</v>
       </c>
-      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
     </row>
-    <row r="23" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="31" t="s">
         <v>81</v>
       </c>
-      <c r="C23" s="41">
+      <c r="C23" s="31">
+        <v>-243696</v>
+      </c>
+      <c r="D23" s="41">
         <v>-243470</v>
       </c>
-      <c r="D23" s="41">
+      <c r="E23" s="41">
         <v>-201083</v>
       </c>
-      <c r="E23" s="41">
+      <c r="F23" s="41">
         <v>-1092458</v>
       </c>
-      <c r="F23" s="41">
+      <c r="G23" s="41">
         <v>-271859</v>
       </c>
-      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
     </row>
-    <row r="24" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="C24" s="41">
+      <c r="C24" s="31">
+        <v>-3027524</v>
+      </c>
+      <c r="D24" s="41">
         <v>-2427298</v>
       </c>
-      <c r="D24" s="41">
+      <c r="E24" s="41">
         <v>-2234539</v>
       </c>
-      <c r="E24" s="41">
+      <c r="F24" s="41">
         <v>-2048022</v>
       </c>
-      <c r="F24" s="41">
+      <c r="G24" s="41">
         <v>-1700889</v>
       </c>
-      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
     </row>
-    <row r="25" spans="2:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="C25" s="41">
+      <c r="C25" s="31">
+        <v>-233731</v>
+      </c>
+      <c r="D25" s="41">
         <v>-158775</v>
       </c>
-      <c r="D25" s="41">
+      <c r="E25" s="41">
         <v>-175229</v>
       </c>
-      <c r="E25" s="41">
+      <c r="F25" s="41">
         <v>-185365</v>
       </c>
-      <c r="F25" s="41">
+      <c r="G25" s="41">
         <v>-85464</v>
       </c>
-      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
     </row>
-    <row r="26" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="30">
+        <f>C7+C15</f>
+        <v>2077909</v>
+      </c>
+      <c r="D26" s="42">
         <v>1982291</v>
       </c>
-      <c r="D26" s="42">
+      <c r="E26" s="42">
         <v>1102591</v>
       </c>
-      <c r="E26" s="42">
+      <c r="F26" s="42">
         <v>484498</v>
       </c>
-      <c r="F26" s="42">
+      <c r="G26" s="42">
         <v>1167012</v>
       </c>
-      <c r="G26" s="28"/>
+      <c r="H26" s="28"/>
     </row>
-    <row r="27" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="C27" s="42">
+      <c r="C27" s="30">
+        <f>C28+C29+C30</f>
+        <v>-785862</v>
+      </c>
+      <c r="D27" s="42">
         <v>-525920</v>
       </c>
-      <c r="D27" s="42">
+      <c r="E27" s="42">
         <v>-475102</v>
       </c>
-      <c r="E27" s="42">
+      <c r="F27" s="42">
         <v>-1169741</v>
       </c>
-      <c r="F27" s="42">
+      <c r="G27" s="42">
         <v>66469</v>
       </c>
-      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
     </row>
-    <row r="28" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="41">
+      <c r="C28" s="31">
+        <v>643829</v>
+      </c>
+      <c r="D28" s="41">
         <v>516031</v>
       </c>
-      <c r="D28" s="41">
+      <c r="E28" s="41">
         <v>479944</v>
       </c>
-      <c r="E28" s="41">
+      <c r="F28" s="41">
         <v>593726</v>
       </c>
-      <c r="F28" s="41">
+      <c r="G28" s="41">
         <v>457697</v>
       </c>
-      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
     </row>
-    <row r="29" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="41">
+      <c r="C29" s="31">
+        <v>-1429691</v>
+      </c>
+      <c r="D29" s="41">
         <v>-1041951</v>
       </c>
-      <c r="D29" s="41">
+      <c r="E29" s="41">
         <v>-896528</v>
       </c>
-      <c r="E29" s="41">
+      <c r="F29" s="41">
         <v>-722773</v>
       </c>
-      <c r="F29" s="41">
+      <c r="G29" s="41">
         <v>-391228</v>
       </c>
-      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
     </row>
-    <row r="30" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="31" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="41">
+      <c r="C30" s="31">
         <v>0</v>
       </c>
       <c r="D30" s="41">
+        <v>0</v>
+      </c>
+      <c r="E30" s="41">
         <v>-58518</v>
       </c>
-      <c r="E30" s="41">
+      <c r="F30" s="41">
         <v>-1040694</v>
       </c>
-      <c r="F30" s="41">
+      <c r="G30" s="41">
         <v>0</v>
       </c>
-      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
     </row>
-    <row r="31" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="C31" s="42">
+      <c r="C31" s="30">
+        <f>C26+C27</f>
+        <v>1292047</v>
+      </c>
+      <c r="D31" s="42">
         <v>1456371</v>
       </c>
-      <c r="D31" s="42">
+      <c r="E31" s="42">
         <v>627489</v>
       </c>
-      <c r="E31" s="42">
+      <c r="F31" s="42">
         <v>-685243</v>
       </c>
-      <c r="F31" s="42">
+      <c r="G31" s="42">
         <v>1233481</v>
       </c>
-      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
     </row>
-    <row r="32" spans="2:7" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="C32" s="42">
+      <c r="C32" s="30">
+        <f>C33+C34</f>
+        <v>-219541</v>
+      </c>
+      <c r="D32" s="42">
         <v>-322349</v>
       </c>
-      <c r="D32" s="42">
+      <c r="E32" s="42">
         <v>-58368</v>
       </c>
-      <c r="E32" s="42">
+      <c r="F32" s="42">
         <v>455465</v>
       </c>
-      <c r="F32" s="42">
+      <c r="G32" s="42">
         <v>-375597</v>
       </c>
-      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
     </row>
-    <row r="33" spans="1:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30"/>
       <c r="B33" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="C33" s="41">
+      <c r="C33" s="31">
         <v>0</v>
       </c>
       <c r="D33" s="41">
+        <v>0</v>
+      </c>
+      <c r="E33" s="41">
         <v>-87394</v>
       </c>
-      <c r="E33" s="41">
+      <c r="F33" s="41">
         <v>-130103</v>
       </c>
-      <c r="F33" s="41">
+      <c r="G33" s="41">
         <v>-298719</v>
       </c>
-      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
     </row>
-    <row r="34" spans="1:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="C34" s="41">
+      <c r="C34" s="31">
+        <v>-219541</v>
+      </c>
+      <c r="D34" s="41">
         <v>-322349</v>
       </c>
-      <c r="D34" s="41">
+      <c r="E34" s="41">
         <v>29026</v>
       </c>
-      <c r="E34" s="41">
+      <c r="F34" s="41">
         <v>585568</v>
       </c>
-      <c r="F34" s="41">
+      <c r="G34" s="41">
         <v>-76878</v>
       </c>
-      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
     </row>
-    <row r="35" spans="1:7" s="30" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="29"/>
       <c r="B35" s="28" t="s">
         <v>93</v>
       </c>
-      <c r="C35" s="42">
+      <c r="C35" s="30">
+        <f>C31+C32</f>
+        <v>1072506</v>
+      </c>
+      <c r="D35" s="42">
         <v>1134022</v>
       </c>
-      <c r="D35" s="42">
+      <c r="E35" s="42">
         <v>569121</v>
       </c>
-      <c r="E35" s="42">
+      <c r="F35" s="42">
         <v>-229778</v>
       </c>
-      <c r="F35" s="42">
+      <c r="G35" s="42">
         <v>857884</v>
       </c>
-      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
     </row>
-    <row r="36" spans="1:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30"/>
       <c r="B36" s="31"/>
-      <c r="C36" s="41"/>
+      <c r="C36" s="31"/>
       <c r="D36" s="41"/>
       <c r="E36" s="41"/>
       <c r="F36" s="41"/>
-      <c r="G36" s="28"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="28"/>
     </row>
-    <row r="37" spans="1:7" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="43" t="s">
+    <row r="37" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="48" t="s">
         <v>95</v>
       </c>
-      <c r="C37" s="44">
+      <c r="C37" s="49">
+        <f>C7+C15-C22</f>
+        <v>2790175</v>
+      </c>
+      <c r="D37" s="49">
+        <f t="shared" ref="D37:G37" si="0">D7+D15-D22</f>
         <v>2574517</v>
       </c>
-      <c r="D37" s="44">
+      <c r="E37" s="49">
+        <f t="shared" si="0"/>
         <v>1623892</v>
       </c>
-      <c r="E37" s="44">
+      <c r="F37" s="49">
+        <f t="shared" si="0"/>
         <v>938805</v>
       </c>
-      <c r="F37" s="44">
+      <c r="G37" s="49">
+        <f t="shared" si="0"/>
         <v>1573644</v>
       </c>
-      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
     </row>
-    <row r="38" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
     </row>
-    <row r="41" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C41" s="29"/>
+    <row r="41" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
+      <c r="G41" s="29"/>
     </row>
-    <row r="42" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C42" s="29"/>
+    <row r="42" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
+      <c r="G42" s="29"/>
     </row>
-    <row r="43" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="29"/>
+    <row r="43" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
+      <c r="G43" s="29"/>
     </row>
-    <row r="44" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="29"/>
+    <row r="44" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D44" s="29"/>
       <c r="E44" s="29"/>
       <c r="F44" s="29"/>
+      <c r="G44" s="29"/>
     </row>
-    <row r="45" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C45" s="29"/>
+    <row r="45" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
       <c r="F45" s="29"/>
+      <c r="G45" s="29"/>
     </row>
-    <row r="46" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C46" s="29"/>
+    <row r="46" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D46" s="29"/>
       <c r="E46" s="29"/>
       <c r="F46" s="29"/>
+      <c r="G46" s="29"/>
     </row>
-    <row r="47" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C47" s="29"/>
+    <row r="47" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D47" s="29"/>
       <c r="E47" s="29"/>
       <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
     </row>
-    <row r="48" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C48" s="29"/>
+    <row r="48" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
+      <c r="G48" s="29"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.15748031496062992" top="0.59055118110236227" bottom="0.47244094488188981" header="0.19685039370078741" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="34" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:S48"/>
+  <dimension ref="B1:X48"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="F13" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="O42" sqref="O42"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.85546875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="27" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="16.140625" style="27" customWidth="1"/>
-    <col min="6" max="23" width="14.7109375" style="27" customWidth="1"/>
-    <col min="24" max="16384" width="4.85546875" style="27"/>
+    <col min="6" max="28" width="14.7109375" style="27" customWidth="1"/>
+    <col min="29" max="16384" width="4.85546875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
     </row>
-    <row r="2" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="45" t="s">
+    <row r="2" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="43" t="s">
         <v>103</v>
       </c>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="33"/>
     </row>
-    <row r="3" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
     </row>
-    <row r="4" spans="2:19" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
     </row>
-    <row r="5" spans="2:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="H5" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="D5" s="39" t="s">
+      <c r="I5" s="39" t="s">
         <v>94</v>
       </c>
-      <c r="E5" s="39" t="s">
+      <c r="J5" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="F5" s="39" t="s">
+      <c r="K5" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="39" t="s">
+      <c r="L5" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="H5" s="39" t="s">
+      <c r="M5" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="I5" s="39" t="s">
+      <c r="N5" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="J5" s="39" t="s">
+      <c r="O5" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="K5" s="39" t="s">
+      <c r="P5" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="L5" s="39" t="s">
+      <c r="Q5" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="M5" s="39" t="s">
+      <c r="R5" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="N5" s="39" t="s">
+      <c r="S5" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="O5" s="39" t="s">
+      <c r="T5" s="39" t="s">
         <v>96</v>
       </c>
-      <c r="P5" s="39" t="s">
+      <c r="U5" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="Q5" s="39" t="s">
+      <c r="V5" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="R5" s="39" t="s">
+      <c r="W5" s="39" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="6" spans="2:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:24" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
     </row>
-    <row r="7" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="42">
+        <f t="shared" ref="C7:F7" si="0">SUM(C8:C14)</f>
+        <v>4924766</v>
+      </c>
+      <c r="D7" s="42">
+        <f t="shared" si="0"/>
+        <v>5216109</v>
+      </c>
+      <c r="E7" s="42">
+        <f t="shared" si="0"/>
+        <v>5125169</v>
+      </c>
+      <c r="F7" s="42">
+        <f t="shared" si="0"/>
+        <v>4556167</v>
+      </c>
+      <c r="G7" s="42">
+        <f>SUM(G8:G14)</f>
+        <v>4304765</v>
+      </c>
+      <c r="H7" s="42">
         <v>4474387</v>
       </c>
-      <c r="D7" s="42">
+      <c r="I7" s="42">
         <v>4352365</v>
       </c>
-      <c r="E7" s="42">
+      <c r="J7" s="42">
         <v>4152740</v>
       </c>
-      <c r="F7" s="42">
+      <c r="K7" s="42">
         <v>4050962</v>
       </c>
-      <c r="G7" s="42">
+      <c r="L7" s="42">
         <v>4016174</v>
       </c>
-      <c r="H7" s="42">
+      <c r="M7" s="42">
         <v>3907992</v>
       </c>
-      <c r="I7" s="42">
+      <c r="N7" s="42">
         <v>3629900</v>
       </c>
-      <c r="J7" s="42">
+      <c r="O7" s="42">
         <v>3531641</v>
       </c>
-      <c r="K7" s="42">
+      <c r="P7" s="42">
         <v>3587442.7170600016</v>
       </c>
-      <c r="L7" s="42">
+      <c r="Q7" s="42">
         <v>3567903.0185399977</v>
       </c>
-      <c r="M7" s="42">
+      <c r="R7" s="42">
         <v>3225986.2644000007</v>
       </c>
-      <c r="N7" s="42">
+      <c r="S7" s="42">
         <v>3521968</v>
       </c>
-      <c r="O7" s="42">
+      <c r="T7" s="42">
         <v>4049559</v>
       </c>
-      <c r="P7" s="42">
+      <c r="U7" s="42">
         <v>4375782</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="V7" s="42">
         <v>3336461</v>
       </c>
-      <c r="R7" s="42">
+      <c r="W7" s="42">
         <v>3074590</v>
       </c>
-      <c r="S7" s="28"/>
+      <c r="X7" s="28"/>
     </row>
-    <row r="8" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C8" s="41">
+        <v>1725106</v>
+      </c>
+      <c r="D8" s="41">
+        <v>1587191</v>
+      </c>
+      <c r="E8" s="41">
+        <v>1463734</v>
+      </c>
+      <c r="F8" s="41">
+        <v>1522602</v>
+      </c>
+      <c r="G8" s="41">
+        <v>1783668</v>
+      </c>
+      <c r="H8" s="41">
         <v>1718368</v>
       </c>
-      <c r="D8" s="41">
+      <c r="I8" s="41">
         <v>1482084</v>
       </c>
-      <c r="E8" s="41">
+      <c r="J8" s="41">
         <v>1614345</v>
       </c>
-      <c r="F8" s="41">
+      <c r="K8" s="41">
         <v>1739360</v>
       </c>
-      <c r="G8" s="41">
+      <c r="L8" s="41">
         <v>1613874</v>
       </c>
-      <c r="H8" s="41">
+      <c r="M8" s="41">
         <v>1446878</v>
       </c>
-      <c r="I8" s="41">
+      <c r="N8" s="41">
         <v>1278340</v>
       </c>
-      <c r="J8" s="41">
+      <c r="O8" s="41">
         <v>1324337</v>
       </c>
-      <c r="K8" s="41">
+      <c r="P8" s="41">
         <v>1208414.7342800004</v>
       </c>
-      <c r="L8" s="41">
+      <c r="Q8" s="41">
         <v>1171735.7046399997</v>
       </c>
-      <c r="M8" s="41">
+      <c r="R8" s="41">
         <v>1302648.5610799999</v>
       </c>
-      <c r="N8" s="41">
+      <c r="S8" s="41">
         <v>1553540</v>
       </c>
-      <c r="O8" s="41">
+      <c r="T8" s="41">
         <v>1416952</v>
       </c>
-      <c r="P8" s="41">
+      <c r="U8" s="41">
         <v>1373953</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="V8" s="41">
         <v>1236179</v>
       </c>
-      <c r="R8" s="41">
+      <c r="W8" s="41">
         <v>1299652</v>
       </c>
-      <c r="S8" s="28"/>
+      <c r="X8" s="28"/>
     </row>
-    <row r="9" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C9" s="41">
+        <v>24000</v>
+      </c>
+      <c r="D9" s="41">
+        <v>120025</v>
+      </c>
+      <c r="E9" s="41">
+        <v>183393</v>
+      </c>
+      <c r="F9" s="41">
+        <v>70343</v>
+      </c>
+      <c r="G9" s="41">
+        <v>31004</v>
+      </c>
+      <c r="H9" s="41">
         <v>10988</v>
       </c>
-      <c r="D9" s="41">
+      <c r="I9" s="41">
         <v>62718</v>
       </c>
-      <c r="E9" s="41">
+      <c r="J9" s="41">
         <v>17304</v>
       </c>
-      <c r="F9" s="41">
+      <c r="K9" s="41">
         <v>3913</v>
       </c>
-      <c r="G9" s="41">
+      <c r="L9" s="41">
         <v>24369</v>
       </c>
-      <c r="H9" s="41">
+      <c r="M9" s="41">
         <v>48015</v>
       </c>
-      <c r="I9" s="41">
+      <c r="N9" s="41">
         <v>58326</v>
       </c>
-      <c r="J9" s="41">
+      <c r="O9" s="41">
         <v>34115</v>
       </c>
-      <c r="K9" s="41">
+      <c r="P9" s="41">
         <v>63534.587580000021</v>
       </c>
-      <c r="L9" s="41">
+      <c r="Q9" s="41">
         <v>86384.756469999978</v>
       </c>
-      <c r="M9" s="41">
+      <c r="R9" s="41">
         <v>64516.65595</v>
       </c>
-      <c r="N9" s="41">
+      <c r="S9" s="41">
         <v>52555</v>
       </c>
-      <c r="O9" s="41">
+      <c r="T9" s="41">
         <v>192815</v>
       </c>
-      <c r="P9" s="41">
+      <c r="U9" s="41">
         <v>382520</v>
       </c>
-      <c r="Q9" s="41">
+      <c r="V9" s="41">
         <v>143216</v>
       </c>
-      <c r="R9" s="41">
+      <c r="W9" s="41">
         <v>34691</v>
       </c>
-      <c r="S9" s="28"/>
+      <c r="X9" s="28"/>
     </row>
-    <row r="10" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="41">
+        <v>1788069</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1576247</v>
+      </c>
+      <c r="E10" s="41">
+        <v>1556805</v>
+      </c>
+      <c r="F10" s="41">
+        <v>1456331</v>
+      </c>
+      <c r="G10" s="41">
+        <v>1769147</v>
+      </c>
+      <c r="H10" s="41">
         <v>1745700</v>
       </c>
-      <c r="D10" s="41">
+      <c r="I10" s="41">
         <v>1568245</v>
       </c>
-      <c r="E10" s="41">
+      <c r="J10" s="41">
         <v>1543034</v>
       </c>
-      <c r="F10" s="41">
+      <c r="K10" s="41">
         <v>1663024</v>
       </c>
-      <c r="G10" s="41">
+      <c r="L10" s="41">
         <v>1550506</v>
       </c>
-      <c r="H10" s="41">
+      <c r="M10" s="41">
         <v>1383343</v>
       </c>
-      <c r="I10" s="41">
+      <c r="N10" s="41">
         <v>1233874</v>
       </c>
-      <c r="J10" s="41">
+      <c r="O10" s="41">
         <v>1300992</v>
       </c>
-      <c r="K10" s="41">
+      <c r="P10" s="41">
         <v>1155061.9867399996</v>
       </c>
-      <c r="L10" s="41">
+      <c r="Q10" s="41">
         <v>1164443.8216700004</v>
       </c>
-      <c r="M10" s="41">
+      <c r="R10" s="41">
         <v>860601.19158999994</v>
       </c>
-      <c r="N10" s="41">
+      <c r="S10" s="41">
         <v>1040904</v>
       </c>
-      <c r="O10" s="41">
+      <c r="T10" s="41">
         <v>1216245</v>
       </c>
-      <c r="P10" s="41">
+      <c r="U10" s="41">
         <v>1206570</v>
       </c>
-      <c r="Q10" s="41">
+      <c r="V10" s="41">
         <v>1004415</v>
       </c>
-      <c r="R10" s="41">
+      <c r="W10" s="41">
         <v>974424</v>
       </c>
-      <c r="S10" s="28"/>
+      <c r="X10" s="28"/>
     </row>
-    <row r="11" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="41">
+        <v>522761</v>
+      </c>
+      <c r="D11" s="41">
+        <v>757913</v>
+      </c>
+      <c r="E11" s="41">
+        <v>898292</v>
+      </c>
+      <c r="F11" s="41">
+        <v>786735</v>
+      </c>
+      <c r="G11" s="41">
+        <v>584584</v>
+      </c>
+      <c r="H11" s="41">
         <v>567201</v>
       </c>
-      <c r="D11" s="41">
+      <c r="I11" s="41">
         <v>642002</v>
       </c>
-      <c r="E11" s="41">
+      <c r="J11" s="41">
         <v>655347</v>
       </c>
-      <c r="F11" s="41">
+      <c r="K11" s="41">
         <v>562748</v>
       </c>
-      <c r="G11" s="41">
+      <c r="L11" s="41">
         <v>568580</v>
       </c>
-      <c r="H11" s="41">
+      <c r="M11" s="41">
         <v>608079</v>
       </c>
-      <c r="I11" s="41">
+      <c r="N11" s="41">
         <v>567903</v>
       </c>
-      <c r="J11" s="41">
+      <c r="O11" s="41">
         <v>489977</v>
       </c>
-      <c r="K11" s="41">
+      <c r="P11" s="41">
         <v>554567.38526999997</v>
       </c>
-      <c r="L11" s="41">
+      <c r="Q11" s="41">
         <v>530166.26242000004</v>
       </c>
-      <c r="M11" s="41">
+      <c r="R11" s="41">
         <v>523319.35230999999</v>
       </c>
-      <c r="N11" s="41">
+      <c r="S11" s="41">
         <v>439969</v>
       </c>
-      <c r="O11" s="41">
+      <c r="T11" s="41">
         <v>511937</v>
       </c>
-      <c r="P11" s="41">
+      <c r="U11" s="41">
         <v>426694</v>
       </c>
-      <c r="Q11" s="41">
+      <c r="V11" s="41">
         <v>430849</v>
       </c>
-      <c r="R11" s="41">
+      <c r="W11" s="41">
         <v>331409</v>
       </c>
-      <c r="S11" s="28"/>
+      <c r="X11" s="28"/>
     </row>
-    <row r="12" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="41">
+        <v>20075</v>
+      </c>
+      <c r="D12" s="41">
+        <v>88593</v>
+      </c>
+      <c r="E12" s="41">
+        <v>36909</v>
+      </c>
+      <c r="F12" s="41">
+        <v>11726</v>
+      </c>
+      <c r="G12" s="41">
+        <v>24016</v>
+      </c>
+      <c r="H12" s="41">
         <v>32957</v>
       </c>
-      <c r="D12" s="41">
+      <c r="I12" s="41">
         <v>17190</v>
       </c>
-      <c r="E12" s="41">
+      <c r="J12" s="41">
         <v>13307</v>
       </c>
-      <c r="F12" s="41">
+      <c r="K12" s="41">
         <v>18970</v>
       </c>
-      <c r="G12" s="41">
+      <c r="L12" s="41">
         <v>20269</v>
       </c>
-      <c r="H12" s="41">
+      <c r="M12" s="41">
         <v>8283</v>
       </c>
-      <c r="I12" s="41">
+      <c r="N12" s="41">
         <v>7881</v>
       </c>
-      <c r="J12" s="41">
+      <c r="O12" s="41">
         <v>25734</v>
       </c>
-      <c r="K12" s="41">
+      <c r="P12" s="41">
         <v>34123.681909999999</v>
       </c>
-      <c r="L12" s="41">
+      <c r="Q12" s="41">
         <v>-13917.67454</v>
       </c>
-      <c r="M12" s="41">
+      <c r="R12" s="41">
         <v>30492.992630000001</v>
       </c>
-      <c r="N12" s="41">
+      <c r="S12" s="41">
         <v>28470</v>
       </c>
-      <c r="O12" s="41">
+      <c r="T12" s="41">
         <v>39903</v>
       </c>
-      <c r="P12" s="41">
+      <c r="U12" s="41">
         <v>27271</v>
       </c>
-      <c r="Q12" s="41">
+      <c r="V12" s="41">
         <v>27930</v>
       </c>
-      <c r="R12" s="41">
+      <c r="W12" s="41">
         <v>13629</v>
       </c>
-      <c r="S12" s="28"/>
+      <c r="X12" s="28"/>
     </row>
-    <row r="13" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="41">
+        <v>699600</v>
+      </c>
+      <c r="D13" s="41">
+        <v>939979</v>
+      </c>
+      <c r="E13" s="41">
+        <v>845437</v>
+      </c>
+      <c r="F13" s="41">
+        <v>577183</v>
+      </c>
+      <c r="G13" s="41">
+        <v>-14456</v>
+      </c>
+      <c r="H13" s="41">
         <v>272095</v>
       </c>
-      <c r="D13" s="41">
+      <c r="I13" s="41">
         <v>420709</v>
       </c>
-      <c r="E13" s="41">
+      <c r="J13" s="41">
         <v>199893</v>
       </c>
-      <c r="F13" s="41">
+      <c r="K13" s="41">
         <v>-54417</v>
       </c>
-      <c r="G13" s="41">
+      <c r="L13" s="41">
         <v>91494</v>
       </c>
-      <c r="H13" s="41">
+      <c r="M13" s="41">
         <v>273256</v>
       </c>
-      <c r="I13" s="41">
+      <c r="N13" s="41">
         <v>362227</v>
       </c>
-      <c r="J13" s="41">
+      <c r="O13" s="41">
         <v>244226</v>
       </c>
-      <c r="K13" s="41">
+      <c r="P13" s="41">
         <v>467879.93992000003</v>
       </c>
-      <c r="L13" s="41">
+      <c r="Q13" s="41">
         <v>530548.50131999992</v>
       </c>
-      <c r="M13" s="41">
+      <c r="R13" s="41">
         <v>354322.55876000004</v>
       </c>
-      <c r="N13" s="41">
+      <c r="S13" s="41">
         <v>324185</v>
       </c>
-      <c r="O13" s="41">
+      <c r="T13" s="41">
         <v>596444</v>
       </c>
-      <c r="P13" s="41">
+      <c r="U13" s="41">
         <v>885127</v>
       </c>
-      <c r="Q13" s="41">
+      <c r="V13" s="41">
         <v>428939</v>
       </c>
-      <c r="R13" s="41">
+      <c r="W13" s="41">
         <v>360349</v>
       </c>
-      <c r="S13" s="28"/>
+      <c r="X13" s="28"/>
     </row>
-    <row r="14" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="31" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="41">
+        <v>145155</v>
+      </c>
+      <c r="D14" s="41">
+        <v>146161</v>
+      </c>
+      <c r="E14" s="41">
+        <v>140599</v>
+      </c>
+      <c r="F14" s="41">
+        <v>131247</v>
+      </c>
+      <c r="G14" s="41">
+        <v>126802</v>
+      </c>
+      <c r="H14" s="41">
         <v>127078</v>
       </c>
-      <c r="D14" s="41">
+      <c r="I14" s="41">
         <v>159417</v>
       </c>
-      <c r="E14" s="41">
+      <c r="J14" s="41">
         <v>109510</v>
       </c>
-      <c r="F14" s="41">
+      <c r="K14" s="41">
         <v>117364</v>
       </c>
-      <c r="G14" s="41">
+      <c r="L14" s="41">
         <v>147082</v>
       </c>
-      <c r="H14" s="41">
+      <c r="M14" s="41">
         <v>140138</v>
       </c>
-      <c r="I14" s="41">
+      <c r="N14" s="41">
         <v>121349</v>
       </c>
-      <c r="J14" s="41">
+      <c r="O14" s="41">
         <v>112260</v>
       </c>
-      <c r="K14" s="41">
+      <c r="P14" s="41">
         <v>103860.40136000002</v>
       </c>
-      <c r="L14" s="41">
+      <c r="Q14" s="41">
         <v>98541.646559999965</v>
       </c>
-      <c r="M14" s="41">
+      <c r="R14" s="41">
         <v>90084.952080000017</v>
       </c>
-      <c r="N14" s="41">
+      <c r="S14" s="41">
         <v>82345</v>
       </c>
-      <c r="O14" s="41">
+      <c r="T14" s="41">
         <v>75263</v>
       </c>
-      <c r="P14" s="41">
+      <c r="U14" s="41">
         <v>73647</v>
       </c>
-      <c r="Q14" s="41">
+      <c r="V14" s="41">
         <v>64933</v>
       </c>
-      <c r="R14" s="41">
+      <c r="W14" s="41">
         <v>60436</v>
       </c>
-      <c r="S14" s="28"/>
+      <c r="X14" s="28"/>
     </row>
-    <row r="15" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="42">
+        <f t="shared" ref="C15:F15" si="1">SUM(C16:C25)</f>
+        <v>-4358564</v>
+      </c>
+      <c r="D15" s="42">
+        <f t="shared" si="1"/>
+        <v>-4591911</v>
+      </c>
+      <c r="E15" s="42">
+        <f t="shared" si="1"/>
+        <v>-4616771</v>
+      </c>
+      <c r="F15" s="42">
+        <f t="shared" si="1"/>
+        <v>-4147933</v>
+      </c>
+      <c r="G15" s="42">
+        <f>SUM(G16:G25)</f>
+        <v>-3767686</v>
+      </c>
+      <c r="H15" s="42">
         <v>-3884468</v>
       </c>
-      <c r="D15" s="42">
+      <c r="I15" s="42">
         <v>-3893834</v>
       </c>
-      <c r="E15" s="42">
+      <c r="J15" s="42">
         <v>-3713158</v>
       </c>
-      <c r="F15" s="42">
+      <c r="K15" s="42">
         <v>-3556703</v>
       </c>
-      <c r="G15" s="42">
+      <c r="L15" s="42">
         <v>-3552825</v>
       </c>
-      <c r="H15" s="42">
+      <c r="M15" s="42">
         <v>-3870778</v>
       </c>
-      <c r="I15" s="42">
+      <c r="N15" s="42">
         <v>-3320743</v>
       </c>
-      <c r="J15" s="42">
+      <c r="O15" s="42">
         <v>-3238770</v>
       </c>
-      <c r="K15" s="42">
+      <c r="P15" s="42">
         <v>-3265139.6590199992</v>
       </c>
-      <c r="L15" s="42">
+      <c r="Q15" s="42">
         <v>-3186497.9305800004</v>
       </c>
-      <c r="M15" s="42">
+      <c r="R15" s="42">
         <v>-3771797.4104000004</v>
       </c>
-      <c r="N15" s="42">
+      <c r="S15" s="42">
         <v>-3195367</v>
       </c>
-      <c r="O15" s="42">
+      <c r="T15" s="42">
         <v>-3751382</v>
       </c>
-      <c r="P15" s="42">
+      <c r="U15" s="42">
         <v>-4025987</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="V15" s="42">
         <v>-3059201</v>
       </c>
-      <c r="R15" s="42">
+      <c r="W15" s="42">
         <v>-2832810</v>
       </c>
-      <c r="S15" s="28"/>
+      <c r="X15" s="28"/>
     </row>
-    <row r="16" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="41">
+        <v>-2386639</v>
+      </c>
+      <c r="D16" s="41">
+        <v>-2424785</v>
+      </c>
+      <c r="E16" s="41">
+        <v>-2344772</v>
+      </c>
+      <c r="F16" s="41">
+        <v>-1978385</v>
+      </c>
+      <c r="G16" s="41">
+        <v>-1847182</v>
+      </c>
+      <c r="H16" s="41">
         <v>-2086300</v>
       </c>
-      <c r="D16" s="41">
+      <c r="I16" s="41">
         <v>-1910333</v>
       </c>
-      <c r="E16" s="41">
+      <c r="J16" s="41">
         <v>-1672490</v>
       </c>
-      <c r="F16" s="41">
+      <c r="K16" s="41">
         <v>-1639673</v>
       </c>
-      <c r="G16" s="41">
+      <c r="L16" s="41">
         <v>-1585200</v>
       </c>
-      <c r="H16" s="41">
+      <c r="M16" s="41">
         <v>-1528666</v>
       </c>
-      <c r="I16" s="41">
+      <c r="N16" s="41">
         <v>-1496129</v>
       </c>
-      <c r="J16" s="41">
+      <c r="O16" s="41">
         <v>-1464757</v>
       </c>
-      <c r="K16" s="41">
+      <c r="P16" s="41">
         <v>-1546762.9445699994</v>
       </c>
-      <c r="L16" s="41">
+      <c r="Q16" s="41">
         <v>-1566281.0183800003</v>
       </c>
-      <c r="M16" s="41">
+      <c r="R16" s="41">
         <v>-1424827.0370500004</v>
       </c>
-      <c r="N16" s="41">
+      <c r="S16" s="41">
         <v>-1442253</v>
       </c>
-      <c r="O16" s="41">
+      <c r="T16" s="41">
         <v>-1689246</v>
       </c>
-      <c r="P16" s="41">
+      <c r="U16" s="41">
         <v>-2621282</v>
       </c>
-      <c r="Q16" s="41">
+      <c r="V16" s="41">
         <v>-1555452</v>
       </c>
-      <c r="R16" s="41">
+      <c r="W16" s="41">
         <v>-1411519</v>
       </c>
-      <c r="S16" s="28"/>
+      <c r="X16" s="28"/>
     </row>
-    <row r="17" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="31" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="41">
+        <v>-708425</v>
+      </c>
+      <c r="D17" s="41">
+        <v>-665534</v>
+      </c>
+      <c r="E17" s="41">
+        <v>-678247</v>
+      </c>
+      <c r="F17" s="41">
+        <v>-689409</v>
+      </c>
+      <c r="G17" s="41">
+        <v>-656801</v>
+      </c>
+      <c r="H17" s="41">
         <v>-615211</v>
       </c>
-      <c r="D17" s="41">
+      <c r="I17" s="41">
         <v>-676178</v>
       </c>
-      <c r="E17" s="41">
+      <c r="J17" s="41">
         <v>-724630</v>
       </c>
-      <c r="F17" s="41">
+      <c r="K17" s="41">
         <v>-713135</v>
       </c>
-      <c r="G17" s="41">
+      <c r="L17" s="41">
         <v>-743458</v>
       </c>
-      <c r="H17" s="41">
+      <c r="M17" s="41">
         <v>-731154</v>
       </c>
-      <c r="I17" s="41">
+      <c r="N17" s="41">
         <v>-615533</v>
       </c>
-      <c r="J17" s="41">
+      <c r="O17" s="41">
         <v>-625128</v>
       </c>
-      <c r="K17" s="41">
+      <c r="P17" s="41">
         <v>-579074.17654999997</v>
       </c>
-      <c r="L17" s="41">
+      <c r="Q17" s="41">
         <v>-546032.79818000016</v>
       </c>
-      <c r="M17" s="41">
+      <c r="R17" s="41">
         <v>-458281.02526999987</v>
       </c>
-      <c r="N17" s="41">
+      <c r="S17" s="41">
         <v>-729815</v>
       </c>
-      <c r="O17" s="41">
+      <c r="T17" s="41">
         <v>-832197</v>
       </c>
-      <c r="P17" s="41">
+      <c r="U17" s="41">
         <v>-441930</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="V17" s="41">
         <v>-549864</v>
       </c>
-      <c r="R17" s="41">
+      <c r="W17" s="41">
         <v>-539460</v>
       </c>
-      <c r="S17" s="28"/>
+      <c r="X17" s="28"/>
     </row>
-    <row r="18" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="41">
+        <v>-158656</v>
+      </c>
+      <c r="D18" s="41">
+        <v>-138362</v>
+      </c>
+      <c r="E18" s="41">
+        <v>-115838</v>
+      </c>
+      <c r="F18" s="41">
+        <v>-141781</v>
+      </c>
+      <c r="G18" s="41">
+        <v>-142379</v>
+      </c>
+      <c r="H18" s="41">
         <v>-122301</v>
       </c>
-      <c r="D18" s="41">
+      <c r="I18" s="41">
         <v>-166337</v>
       </c>
-      <c r="E18" s="41">
+      <c r="J18" s="41">
         <v>-168357</v>
       </c>
-      <c r="F18" s="41">
+      <c r="K18" s="41">
         <v>-179858</v>
       </c>
-      <c r="G18" s="41">
+      <c r="L18" s="41">
         <v>-191156</v>
       </c>
-      <c r="H18" s="41">
+      <c r="M18" s="41">
         <v>-545301</v>
       </c>
-      <c r="I18" s="41">
+      <c r="N18" s="41">
         <v>-177637</v>
       </c>
-      <c r="J18" s="41">
+      <c r="O18" s="41">
         <v>-260812</v>
       </c>
-      <c r="K18" s="41">
+      <c r="P18" s="41">
         <v>-153742.39872000006</v>
       </c>
-      <c r="L18" s="41">
+      <c r="Q18" s="41">
         <v>-144742.27375999995</v>
       </c>
-      <c r="M18" s="41">
+      <c r="R18" s="41">
         <v>-135175.32751999999</v>
       </c>
-      <c r="N18" s="41">
+      <c r="S18" s="41">
         <v>-165461</v>
       </c>
-      <c r="O18" s="41">
+      <c r="T18" s="41">
         <v>-341007</v>
       </c>
-      <c r="P18" s="41">
+      <c r="U18" s="41">
         <v>-194233</v>
       </c>
-      <c r="Q18" s="41">
+      <c r="V18" s="41">
         <v>-185838</v>
       </c>
-      <c r="R18" s="41">
+      <c r="W18" s="41">
         <v>-184260</v>
       </c>
-      <c r="S18" s="28"/>
+      <c r="X18" s="28"/>
     </row>
-    <row r="19" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="31" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="41">
+        <v>-43059</v>
+      </c>
+      <c r="D19" s="41">
+        <v>-37561</v>
+      </c>
+      <c r="E19" s="41">
+        <v>-38056</v>
+      </c>
+      <c r="F19" s="41">
+        <v>-37692</v>
+      </c>
+      <c r="G19" s="41">
+        <v>-39773</v>
+      </c>
+      <c r="H19" s="41">
         <v>-39761</v>
       </c>
-      <c r="D19" s="41">
+      <c r="I19" s="41">
         <v>-41217</v>
       </c>
-      <c r="E19" s="41">
+      <c r="J19" s="41">
         <v>-43135</v>
       </c>
-      <c r="F19" s="41">
+      <c r="K19" s="41">
         <v>-44864</v>
       </c>
-      <c r="G19" s="41">
+      <c r="L19" s="41">
         <v>-42400</v>
       </c>
-      <c r="H19" s="41">
+      <c r="M19" s="41">
         <v>-41429</v>
       </c>
-      <c r="I19" s="41">
+      <c r="N19" s="41">
         <v>-42159</v>
       </c>
-      <c r="J19" s="41">
+      <c r="O19" s="41">
         <v>-41545</v>
       </c>
-      <c r="K19" s="41">
+      <c r="P19" s="41">
         <v>-42214.615189999997</v>
       </c>
-      <c r="L19" s="41">
+      <c r="Q19" s="41">
         <v>-41919.959870000006</v>
       </c>
-      <c r="M19" s="41">
+      <c r="R19" s="41">
         <v>-42413.424939999997</v>
       </c>
-      <c r="N19" s="41">
+      <c r="S19" s="41">
         <v>-42945</v>
       </c>
-      <c r="O19" s="41">
+      <c r="T19" s="41">
         <v>-39438</v>
       </c>
-      <c r="P19" s="41">
+      <c r="U19" s="41">
         <v>-38948</v>
       </c>
-      <c r="Q19" s="41">
+      <c r="V19" s="41">
         <v>-38386</v>
       </c>
-      <c r="R19" s="41">
+      <c r="W19" s="41">
         <v>-39002</v>
       </c>
-      <c r="S19" s="28"/>
+      <c r="X19" s="28"/>
     </row>
-    <row r="20" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="41">
+        <v>-14244</v>
+      </c>
+      <c r="D20" s="41">
+        <v>-26951</v>
+      </c>
+      <c r="E20" s="41">
+        <v>-10255</v>
+      </c>
+      <c r="F20" s="41">
+        <v>-10214</v>
+      </c>
+      <c r="G20" s="41">
+        <v>-17806</v>
+      </c>
+      <c r="H20" s="41">
         <v>-17466</v>
       </c>
-      <c r="D20" s="41">
+      <c r="I20" s="41">
         <v>-15409</v>
       </c>
-      <c r="E20" s="41">
+      <c r="J20" s="41">
         <v>-16675</v>
       </c>
-      <c r="F20" s="41">
+      <c r="K20" s="41">
         <v>-13942</v>
       </c>
-      <c r="G20" s="41">
+      <c r="L20" s="41">
         <v>-25544</v>
       </c>
-      <c r="H20" s="41">
+      <c r="M20" s="41">
         <v>-17244</v>
       </c>
-      <c r="I20" s="41">
+      <c r="N20" s="41">
         <v>-15753</v>
       </c>
-      <c r="J20" s="41">
+      <c r="O20" s="41">
         <v>-15960</v>
       </c>
-      <c r="K20" s="41">
+      <c r="P20" s="41">
         <v>-21243.23328</v>
       </c>
-      <c r="L20" s="41">
+      <c r="Q20" s="41">
         <v>-15471.873129999993</v>
       </c>
-      <c r="M20" s="41">
+      <c r="R20" s="41">
         <v>-20518.893590000007</v>
       </c>
-      <c r="N20" s="41">
+      <c r="S20" s="41">
         <v>-14068</v>
       </c>
-      <c r="O20" s="41">
+      <c r="T20" s="41">
         <v>-13259</v>
       </c>
-      <c r="P20" s="41">
+      <c r="U20" s="41">
         <v>-13818</v>
       </c>
-      <c r="Q20" s="41">
+      <c r="V20" s="41">
         <v>-11596</v>
       </c>
-      <c r="R20" s="41">
+      <c r="W20" s="41">
         <v>-13049</v>
       </c>
-      <c r="S20" s="28"/>
+      <c r="X20" s="28"/>
     </row>
-    <row r="21" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="41">
+        <v>-195675</v>
+      </c>
+      <c r="D21" s="41">
+        <v>-247434</v>
+      </c>
+      <c r="E21" s="41">
+        <v>-216410</v>
+      </c>
+      <c r="F21" s="41">
+        <v>-200750</v>
+      </c>
+      <c r="G21" s="41">
+        <v>-200707</v>
+      </c>
+      <c r="H21" s="41">
         <v>-200020</v>
       </c>
-      <c r="D21" s="41">
+      <c r="I21" s="41">
         <v>-187818</v>
       </c>
-      <c r="E21" s="41">
+      <c r="J21" s="41">
         <v>-169585</v>
       </c>
-      <c r="F21" s="41">
+      <c r="K21" s="41">
         <v>-161699</v>
       </c>
-      <c r="G21" s="41">
+      <c r="L21" s="41">
         <v>-176368</v>
       </c>
-      <c r="H21" s="41">
+      <c r="M21" s="41">
         <v>-163376</v>
       </c>
-      <c r="I21" s="41">
+      <c r="N21" s="41">
         <v>-149079</v>
       </c>
-      <c r="J21" s="41">
+      <c r="O21" s="41">
         <v>-155176</v>
       </c>
-      <c r="K21" s="41">
+      <c r="P21" s="41">
         <v>-143126.28972</v>
       </c>
-      <c r="L21" s="41">
+      <c r="Q21" s="41">
         <v>-123900.62891</v>
       </c>
-      <c r="M21" s="41">
+      <c r="R21" s="41">
         <v>-129659.08137</v>
       </c>
-      <c r="N21" s="41">
+      <c r="S21" s="41">
         <v>-108721</v>
       </c>
-      <c r="O21" s="41">
+      <c r="T21" s="41">
         <v>-113059</v>
       </c>
-      <c r="P21" s="41">
+      <c r="U21" s="41">
         <v>-114746</v>
       </c>
-      <c r="Q21" s="41">
+      <c r="V21" s="41">
         <v>-104714</v>
       </c>
-      <c r="R21" s="41">
+      <c r="W21" s="41">
         <v>-118233</v>
       </c>
-      <c r="S21" s="28"/>
+      <c r="X21" s="28"/>
     </row>
-    <row r="22" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="31" t="s">
         <v>80</v>
       </c>
       <c r="C22" s="41">
+        <v>-202972</v>
+      </c>
+      <c r="D22" s="41">
+        <v>-192415</v>
+      </c>
+      <c r="E22" s="41">
+        <v>-179433</v>
+      </c>
+      <c r="F22" s="41">
+        <v>-172760</v>
+      </c>
+      <c r="G22" s="41">
+        <v>-167658</v>
+      </c>
+      <c r="H22" s="41">
         <v>-158288</v>
       </c>
-      <c r="D22" s="41">
+      <c r="I22" s="41">
         <v>-152595</v>
       </c>
-      <c r="E22" s="41">
+      <c r="J22" s="41">
         <v>-139853</v>
       </c>
-      <c r="F22" s="41">
+      <c r="K22" s="41">
         <v>-141490</v>
       </c>
-      <c r="G22" s="41">
+      <c r="L22" s="41">
         <v>-135744</v>
       </c>
-      <c r="H22" s="41">
+      <c r="M22" s="41">
         <v>-132378</v>
       </c>
-      <c r="I22" s="41">
+      <c r="N22" s="41">
         <v>-128816</v>
       </c>
-      <c r="J22" s="41">
+      <c r="O22" s="41">
         <v>-124363</v>
       </c>
-      <c r="K22" s="41">
+      <c r="P22" s="41">
         <v>-119638.15743000002</v>
       </c>
-      <c r="L22" s="41">
+      <c r="Q22" s="41">
         <v>-115107.67897999997</v>
       </c>
-      <c r="M22" s="41">
+      <c r="R22" s="41">
         <v>-111036.16359000001</v>
       </c>
-      <c r="N22" s="41">
+      <c r="S22" s="41">
         <v>-108525</v>
       </c>
-      <c r="O22" s="41">
+      <c r="T22" s="41">
         <v>-102598</v>
       </c>
-      <c r="P22" s="41">
+      <c r="U22" s="41">
         <v>-104025</v>
       </c>
-      <c r="Q22" s="41">
+      <c r="V22" s="41">
         <v>-99955</v>
       </c>
-      <c r="R22" s="41">
+      <c r="W22" s="41">
         <v>-100054</v>
       </c>
-      <c r="S22" s="28"/>
+      <c r="X22" s="28"/>
     </row>
-    <row r="23" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="41">
+        <v>-80536</v>
+      </c>
+      <c r="D23" s="41">
+        <v>-21960</v>
+      </c>
+      <c r="E23" s="41">
+        <v>-73628</v>
+      </c>
+      <c r="F23" s="41">
+        <v>-78403</v>
+      </c>
+      <c r="G23" s="41">
+        <v>-69705</v>
+      </c>
+      <c r="H23" s="41">
         <v>-55380</v>
       </c>
-      <c r="D23" s="41">
+      <c r="I23" s="41">
         <v>-46879</v>
       </c>
-      <c r="E23" s="41">
+      <c r="J23" s="41">
         <v>-60019</v>
       </c>
-      <c r="F23" s="41">
+      <c r="K23" s="41">
         <v>-81192</v>
       </c>
-      <c r="G23" s="41">
+      <c r="L23" s="41">
         <v>-54646</v>
       </c>
-      <c r="H23" s="41">
+      <c r="M23" s="41">
         <v>-69140</v>
       </c>
-      <c r="I23" s="41">
+      <c r="N23" s="41">
         <v>-59687</v>
       </c>
-      <c r="J23" s="41">
+      <c r="O23" s="41">
         <v>-17610</v>
       </c>
-      <c r="K23" s="41">
+      <c r="P23" s="41">
         <v>-70189.435240000021</v>
       </c>
-      <c r="L23" s="41">
+      <c r="Q23" s="41">
         <v>-46558.936239999952</v>
       </c>
-      <c r="M23" s="41">
+      <c r="R23" s="41">
         <v>-876799.62852000003</v>
       </c>
-      <c r="N23" s="41">
+      <c r="S23" s="41">
         <v>-98910</v>
       </c>
-      <c r="O23" s="41">
+      <c r="T23" s="41">
         <v>-84392</v>
       </c>
-      <c r="P23" s="41">
+      <c r="U23" s="41">
         <v>-72093</v>
       </c>
-      <c r="Q23" s="41">
+      <c r="V23" s="41">
         <v>-54384</v>
       </c>
-      <c r="R23" s="41">
+      <c r="W23" s="41">
         <v>-60990</v>
       </c>
-      <c r="S23" s="28"/>
+      <c r="X23" s="28"/>
     </row>
-    <row r="24" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C24" s="41">
+        <v>-522761</v>
+      </c>
+      <c r="D24" s="41">
+        <v>-757913</v>
+      </c>
+      <c r="E24" s="41">
+        <v>-898292</v>
+      </c>
+      <c r="F24" s="41">
+        <v>-786735</v>
+      </c>
+      <c r="G24" s="41">
+        <v>-584584</v>
+      </c>
+      <c r="H24" s="41">
         <v>-567201</v>
       </c>
-      <c r="D24" s="41">
+      <c r="I24" s="41">
         <v>-642002</v>
       </c>
-      <c r="E24" s="41">
+      <c r="J24" s="41">
         <v>-655347</v>
       </c>
-      <c r="F24" s="41">
+      <c r="K24" s="41">
         <v>-562748</v>
       </c>
-      <c r="G24" s="41">
+      <c r="L24" s="41">
         <v>-568580</v>
       </c>
-      <c r="H24" s="41">
+      <c r="M24" s="41">
         <v>-608079</v>
       </c>
-      <c r="I24" s="41">
+      <c r="N24" s="41">
         <v>-567903</v>
       </c>
-      <c r="J24" s="41">
+      <c r="O24" s="41">
         <v>-489977</v>
       </c>
-      <c r="K24" s="41">
+      <c r="P24" s="41">
         <v>-554567.38526999997</v>
       </c>
-      <c r="L24" s="41">
+      <c r="Q24" s="41">
         <v>-530166.26242000004</v>
       </c>
-      <c r="M24" s="41">
+      <c r="R24" s="41">
         <v>-523319.35230999999</v>
       </c>
-      <c r="N24" s="41">
+      <c r="S24" s="41">
         <v>-439969</v>
       </c>
-      <c r="O24" s="41">
+      <c r="T24" s="41">
         <v>-511937</v>
       </c>
-      <c r="P24" s="41">
+      <c r="U24" s="41">
         <v>-426694</v>
       </c>
-      <c r="Q24" s="41">
+      <c r="V24" s="41">
         <v>-430849</v>
       </c>
-      <c r="R24" s="41">
+      <c r="W24" s="41">
         <v>-331409</v>
       </c>
-      <c r="S24" s="28"/>
+      <c r="X24" s="28"/>
     </row>
-    <row r="25" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="41">
+        <v>-45597</v>
+      </c>
+      <c r="D25" s="41">
+        <v>-78996</v>
+      </c>
+      <c r="E25" s="41">
+        <v>-61840</v>
+      </c>
+      <c r="F25" s="41">
+        <v>-51804</v>
+      </c>
+      <c r="G25" s="41">
+        <v>-41091</v>
+      </c>
+      <c r="H25" s="41">
         <v>-22540</v>
       </c>
-      <c r="D25" s="41">
+      <c r="I25" s="41">
         <v>-55066</v>
       </c>
-      <c r="E25" s="41">
+      <c r="J25" s="41">
         <v>-63067</v>
       </c>
-      <c r="F25" s="41">
+      <c r="K25" s="41">
         <v>-18102</v>
       </c>
-      <c r="G25" s="41">
+      <c r="L25" s="41">
         <v>-29729</v>
       </c>
-      <c r="H25" s="41">
+      <c r="M25" s="41">
         <v>-34011</v>
       </c>
-      <c r="I25" s="41">
+      <c r="N25" s="41">
         <v>-68047</v>
       </c>
-      <c r="J25" s="41">
+      <c r="O25" s="41">
         <v>-43442</v>
       </c>
-      <c r="K25" s="41">
+      <c r="P25" s="41">
         <v>-34581.023050000018</v>
       </c>
-      <c r="L25" s="41">
+      <c r="Q25" s="41">
         <v>-56316.500709999993</v>
       </c>
-      <c r="M25" s="41">
+      <c r="R25" s="41">
         <v>-49767.476239999989</v>
       </c>
-      <c r="N25" s="41">
+      <c r="S25" s="41">
         <v>-44700</v>
       </c>
-      <c r="O25" s="41">
+      <c r="T25" s="41">
         <v>-24249</v>
       </c>
-      <c r="P25" s="41">
+      <c r="U25" s="41">
         <v>1782</v>
       </c>
-      <c r="Q25" s="41">
+      <c r="V25" s="41">
         <v>-28164</v>
       </c>
-      <c r="R25" s="41">
+      <c r="W25" s="41">
         <v>-34833</v>
       </c>
-      <c r="S25" s="28"/>
+      <c r="X25" s="28"/>
     </row>
-    <row r="26" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="28" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="42">
+        <f>C7+C15</f>
+        <v>566202</v>
+      </c>
+      <c r="D26" s="42">
+        <f>D7+D15</f>
+        <v>624198</v>
+      </c>
+      <c r="E26" s="42">
+        <f>E7+E15</f>
+        <v>508398</v>
+      </c>
+      <c r="F26" s="42">
+        <f>F7+F15</f>
+        <v>408234</v>
+      </c>
+      <c r="G26" s="42">
+        <f>G7+G15</f>
+        <v>537079</v>
+      </c>
+      <c r="H26" s="42">
         <v>589919</v>
       </c>
-      <c r="D26" s="42">
+      <c r="I26" s="42">
         <v>458531</v>
       </c>
-      <c r="E26" s="42">
+      <c r="J26" s="42">
         <v>439582</v>
       </c>
-      <c r="F26" s="42">
+      <c r="K26" s="42">
         <v>494259</v>
       </c>
-      <c r="G26" s="42">
+      <c r="L26" s="42">
         <v>463349</v>
       </c>
-      <c r="H26" s="42">
+      <c r="M26" s="42">
         <v>37214</v>
       </c>
-      <c r="I26" s="42">
+      <c r="N26" s="42">
         <v>309157</v>
       </c>
-      <c r="J26" s="42">
+      <c r="O26" s="42">
         <v>292871</v>
       </c>
-      <c r="K26" s="42">
+      <c r="P26" s="42">
         <v>322303.05804000236</v>
       </c>
-      <c r="L26" s="42">
+      <c r="Q26" s="42">
         <v>381405.08795999736</v>
       </c>
-      <c r="M26" s="42">
+      <c r="R26" s="42">
         <v>-545811.14599999972</v>
       </c>
-      <c r="N26" s="42">
+      <c r="S26" s="42">
         <v>326601</v>
       </c>
-      <c r="O26" s="42">
+      <c r="T26" s="42">
         <v>298177</v>
       </c>
-      <c r="P26" s="42">
+      <c r="U26" s="42">
         <v>349795</v>
       </c>
-      <c r="Q26" s="42">
+      <c r="V26" s="42">
         <v>277260</v>
       </c>
-      <c r="R26" s="42">
+      <c r="W26" s="42">
         <v>241780</v>
       </c>
-      <c r="S26" s="28"/>
+      <c r="X26" s="28"/>
     </row>
-    <row r="27" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="28" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="42">
+        <f>C28+C29</f>
+        <v>-241045</v>
+      </c>
+      <c r="D27" s="42">
+        <f>D28+D29</f>
+        <v>-216791</v>
+      </c>
+      <c r="E27" s="42">
+        <f>E28+E29</f>
+        <v>-179977</v>
+      </c>
+      <c r="F27" s="42">
+        <f>F28+F29</f>
+        <v>-196714</v>
+      </c>
+      <c r="G27" s="42">
+        <f>G28+G29</f>
+        <v>-192380</v>
+      </c>
+      <c r="H27" s="42">
         <v>-144303</v>
       </c>
-      <c r="D27" s="42">
+      <c r="I27" s="42">
         <v>-103031</v>
       </c>
-      <c r="E27" s="42">
+      <c r="J27" s="42">
         <v>-135269</v>
       </c>
-      <c r="F27" s="42">
+      <c r="K27" s="42">
         <v>-143317</v>
       </c>
-      <c r="G27" s="42">
+      <c r="L27" s="42">
         <v>-144134</v>
       </c>
-      <c r="H27" s="42">
+      <c r="M27" s="42">
         <v>-125173</v>
       </c>
-      <c r="I27" s="42">
+      <c r="N27" s="42">
         <v>-93260</v>
       </c>
-      <c r="J27" s="42">
+      <c r="O27" s="42">
         <v>-112535</v>
       </c>
-      <c r="K27" s="42">
+      <c r="P27" s="42">
         <v>-62536.286760000046</v>
       </c>
-      <c r="L27" s="42">
+      <c r="Q27" s="42">
         <v>-88344.214119999902</v>
       </c>
-      <c r="M27" s="42">
+      <c r="R27" s="42">
         <v>-1040911.4991200001</v>
       </c>
-      <c r="N27" s="42">
+      <c r="S27" s="42">
         <v>22051</v>
       </c>
-      <c r="O27" s="42">
+      <c r="T27" s="42">
         <v>-19051</v>
       </c>
-      <c r="P27" s="42">
+      <c r="U27" s="42">
         <v>-17672</v>
       </c>
-      <c r="Q27" s="42">
+      <c r="V27" s="42">
         <v>79472</v>
       </c>
-      <c r="R27" s="42">
+      <c r="W27" s="42">
         <v>23720</v>
       </c>
-      <c r="S27" s="28"/>
+      <c r="X27" s="28"/>
     </row>
-    <row r="28" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="41">
+        <v>168946</v>
+      </c>
+      <c r="D28" s="41">
+        <v>124442</v>
+      </c>
+      <c r="E28" s="41">
+        <v>194454</v>
+      </c>
+      <c r="F28" s="41">
+        <v>172005</v>
+      </c>
+      <c r="G28" s="41">
+        <v>152928</v>
+      </c>
+      <c r="H28" s="41">
         <v>148220</v>
       </c>
-      <c r="D28" s="41">
+      <c r="I28" s="41">
         <v>162905</v>
       </c>
-      <c r="E28" s="41">
+      <c r="J28" s="41">
         <v>120457</v>
       </c>
-      <c r="F28" s="41">
+      <c r="K28" s="41">
         <v>84449</v>
       </c>
-      <c r="G28" s="41">
+      <c r="L28" s="41">
         <v>115304</v>
       </c>
-      <c r="H28" s="41">
+      <c r="M28" s="41">
         <v>110327</v>
       </c>
-      <c r="I28" s="41">
+      <c r="N28" s="41">
         <v>138693</v>
       </c>
-      <c r="J28" s="41">
+      <c r="O28" s="41">
         <v>115620</v>
       </c>
-      <c r="K28" s="41">
+      <c r="P28" s="41">
         <v>138254.97355</v>
       </c>
-      <c r="L28" s="41">
+      <c r="Q28" s="41">
         <v>145337.12351</v>
       </c>
-      <c r="M28" s="41">
+      <c r="R28" s="41">
         <v>147995.90294</v>
       </c>
-      <c r="N28" s="41">
+      <c r="S28" s="41">
         <v>162138</v>
       </c>
-      <c r="O28" s="41">
+      <c r="T28" s="41">
         <v>115821</v>
       </c>
-      <c r="P28" s="41">
+      <c r="U28" s="41">
         <v>113696</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="V28" s="41">
         <v>116878</v>
       </c>
-      <c r="R28" s="41">
+      <c r="W28" s="41">
         <v>111302</v>
       </c>
-      <c r="S28" s="28"/>
+      <c r="X28" s="28"/>
     </row>
-    <row r="29" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="41">
+        <v>-409991</v>
+      </c>
+      <c r="D29" s="41">
+        <v>-341233</v>
+      </c>
+      <c r="E29" s="41">
+        <v>-374431</v>
+      </c>
+      <c r="F29" s="41">
+        <v>-368719</v>
+      </c>
+      <c r="G29" s="41">
+        <v>-345308</v>
+      </c>
+      <c r="H29" s="41">
         <v>-292523</v>
       </c>
-      <c r="D29" s="41">
+      <c r="I29" s="41">
         <v>-265936</v>
       </c>
-      <c r="E29" s="41">
+      <c r="J29" s="41">
         <v>-251982</v>
       </c>
-      <c r="F29" s="41">
+      <c r="K29" s="41">
         <v>-226782</v>
       </c>
-      <c r="G29" s="41">
+      <c r="L29" s="41">
         <v>-259958</v>
       </c>
-      <c r="H29" s="41">
+      <c r="M29" s="41">
         <v>-237954</v>
       </c>
-      <c r="I29" s="41">
+      <c r="N29" s="41">
         <v>-196138</v>
       </c>
-      <c r="J29" s="41">
+      <c r="O29" s="41">
         <v>-202478</v>
       </c>
-      <c r="K29" s="41">
+      <c r="P29" s="41">
         <v>-185504.71307000006</v>
       </c>
-      <c r="L29" s="41">
+      <c r="Q29" s="41">
         <v>-219644.12534000003</v>
       </c>
-      <c r="M29" s="41">
+      <c r="R29" s="41">
         <v>-177537.16158999992</v>
       </c>
-      <c r="N29" s="41">
+      <c r="S29" s="41">
         <v>-140087</v>
       </c>
-      <c r="O29" s="41">
+      <c r="T29" s="41">
         <v>-134872</v>
       </c>
-      <c r="P29" s="41">
+      <c r="U29" s="41">
         <v>-131368</v>
       </c>
-      <c r="Q29" s="41">
+      <c r="V29" s="41">
         <v>-37406</v>
       </c>
-      <c r="R29" s="41">
+      <c r="W29" s="41">
         <v>-87582</v>
       </c>
-      <c r="S29" s="28"/>
+      <c r="X29" s="28"/>
     </row>
-    <row r="30" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="31" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="41"/>
+      <c r="C30" s="41">
+        <v>0</v>
+      </c>
       <c r="D30" s="41">
         <v>0</v>
       </c>
       <c r="E30" s="41">
+        <v>0</v>
+      </c>
+      <c r="F30" s="41">
+        <v>0</v>
+      </c>
+      <c r="G30" s="41">
+        <v>0</v>
+      </c>
+      <c r="H30" s="41">
+        <v>0</v>
+      </c>
+      <c r="I30" s="41">
+        <v>0</v>
+      </c>
+      <c r="J30" s="41">
         <v>-3744</v>
       </c>
-      <c r="F30" s="41">
+      <c r="K30" s="41">
         <v>-984</v>
       </c>
-      <c r="G30" s="41">
+      <c r="L30" s="41">
         <v>520</v>
       </c>
-      <c r="H30" s="41">
+      <c r="M30" s="41">
         <v>2454</v>
       </c>
-      <c r="I30" s="41">
+      <c r="N30" s="41">
         <v>-35815</v>
       </c>
-      <c r="J30" s="41">
+      <c r="O30" s="41">
         <v>-25677</v>
       </c>
-      <c r="K30" s="41">
+      <c r="P30" s="41">
         <v>-15286.547239999985</v>
       </c>
-      <c r="L30" s="41">
+      <c r="Q30" s="41">
         <v>-14037.212289999938</v>
       </c>
-      <c r="M30" s="41">
+      <c r="R30" s="41">
         <v>-1011370.2404700001</v>
       </c>
-      <c r="N30" s="41">
+      <c r="S30" s="41">
         <v>0</v>
       </c>
-      <c r="O30" s="41">
+      <c r="T30" s="41">
         <v>0</v>
       </c>
-      <c r="P30" s="41">
+      <c r="U30" s="41">
         <v>0</v>
       </c>
-      <c r="Q30" s="41">
+      <c r="V30" s="41">
         <v>0</v>
       </c>
-      <c r="R30" s="41">
+      <c r="W30" s="41">
         <v>0</v>
       </c>
-      <c r="S30" s="28"/>
+      <c r="X30" s="28"/>
     </row>
-    <row r="31" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="42">
+        <f>C26+C27</f>
+        <v>325157</v>
+      </c>
+      <c r="D31" s="42">
+        <f>D26+D27</f>
+        <v>407407</v>
+      </c>
+      <c r="E31" s="42">
+        <f>E26+E27</f>
+        <v>328421</v>
+      </c>
+      <c r="F31" s="42">
+        <f>F26+F27</f>
+        <v>211520</v>
+      </c>
+      <c r="G31" s="42">
+        <f>G26+G27</f>
+        <v>344699</v>
+      </c>
+      <c r="H31" s="42">
         <v>445616</v>
       </c>
-      <c r="D31" s="42">
+      <c r="I31" s="42">
         <v>355500</v>
       </c>
-      <c r="E31" s="42">
+      <c r="J31" s="42">
         <v>304313</v>
       </c>
-      <c r="F31" s="42">
+      <c r="K31" s="42">
         <v>350942</v>
       </c>
-      <c r="G31" s="42">
+      <c r="L31" s="42">
         <v>319215</v>
       </c>
-      <c r="H31" s="42">
+      <c r="M31" s="42">
         <v>-87959</v>
       </c>
-      <c r="I31" s="42">
+      <c r="N31" s="42">
         <v>215897</v>
       </c>
-      <c r="J31" s="42">
+      <c r="O31" s="42">
         <v>180336</v>
       </c>
-      <c r="K31" s="42">
+      <c r="P31" s="42">
         <v>259766.77128000231</v>
       </c>
-      <c r="L31" s="42">
+      <c r="Q31" s="42">
         <v>293060.87383999745</v>
       </c>
-      <c r="M31" s="42">
+      <c r="R31" s="42">
         <v>-1586722.6451199998</v>
       </c>
-      <c r="N31" s="42">
+      <c r="S31" s="42">
         <v>348652</v>
       </c>
-      <c r="O31" s="42">
+      <c r="T31" s="42">
         <v>279126</v>
       </c>
-      <c r="P31" s="42">
+      <c r="U31" s="42">
         <v>332123</v>
       </c>
-      <c r="Q31" s="42">
+      <c r="V31" s="42">
         <v>356732</v>
       </c>
-      <c r="R31" s="42">
+      <c r="W31" s="42">
         <v>265500</v>
       </c>
-      <c r="S31" s="28"/>
+      <c r="X31" s="28"/>
     </row>
-    <row r="32" spans="2:19" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="28" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="42">
+        <f>C33+C34</f>
+        <v>-105940</v>
+      </c>
+      <c r="D32" s="42">
+        <f>D33+D34</f>
+        <v>54368</v>
+      </c>
+      <c r="E32" s="42">
+        <f>E33+E34</f>
+        <v>-103077</v>
+      </c>
+      <c r="F32" s="42">
+        <f>F33+F34</f>
+        <v>-58555</v>
+      </c>
+      <c r="G32" s="42">
+        <f>G33+G34</f>
+        <v>-112277</v>
+      </c>
+      <c r="H32" s="42">
         <v>-5184</v>
       </c>
-      <c r="D32" s="42">
+      <c r="I32" s="42">
         <v>-111695</v>
       </c>
-      <c r="E32" s="42">
+      <c r="J32" s="42">
         <v>-96408</v>
       </c>
-      <c r="F32" s="42">
+      <c r="K32" s="42">
         <v>-109062</v>
       </c>
-      <c r="G32" s="42">
+      <c r="L32" s="42">
         <v>-55924</v>
       </c>
-      <c r="H32" s="42">
+      <c r="M32" s="42">
         <v>92569</v>
       </c>
-      <c r="I32" s="42">
+      <c r="N32" s="42">
         <v>-54367</v>
       </c>
-      <c r="J32" s="42">
+      <c r="O32" s="42">
         <v>-40646</v>
       </c>
-      <c r="K32" s="42">
+      <c r="P32" s="42">
         <v>64496.554789999966</v>
       </c>
-      <c r="L32" s="42">
+      <c r="Q32" s="42">
         <v>-67366.885520000011</v>
       </c>
-      <c r="M32" s="42">
+      <c r="R32" s="42">
         <v>578950.33073000005</v>
       </c>
-      <c r="N32" s="42">
+      <c r="S32" s="42">
         <v>-120615</v>
       </c>
-      <c r="O32" s="42">
+      <c r="T32" s="42">
         <v>-65012</v>
       </c>
-      <c r="P32" s="42">
+      <c r="U32" s="42">
         <v>-93427</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="V32" s="42">
         <v>-124962</v>
       </c>
-      <c r="R32" s="42">
+      <c r="W32" s="42">
         <v>-92196</v>
       </c>
-      <c r="S32" s="28"/>
+      <c r="X32" s="28"/>
     </row>
-    <row r="33" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="31" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="41">
-        <v>0</v>
+        <v>-48680</v>
       </c>
       <c r="D33" s="41">
         <v>0</v>
       </c>
       <c r="E33" s="41">
+        <v>0</v>
+      </c>
+      <c r="F33" s="41">
+        <v>95565</v>
+      </c>
+      <c r="G33" s="41">
+        <v>-95565</v>
+      </c>
+      <c r="H33" s="41">
+        <v>0</v>
+      </c>
+      <c r="I33" s="41">
+        <v>0</v>
+      </c>
+      <c r="J33" s="41">
         <v>53350</v>
       </c>
-      <c r="F33" s="41">
+      <c r="K33" s="41">
         <v>-53350</v>
       </c>
-      <c r="G33" s="41">
+      <c r="L33" s="41">
         <v>-12254</v>
       </c>
-      <c r="H33" s="41">
+      <c r="M33" s="41">
         <v>1474</v>
       </c>
-      <c r="I33" s="41">
+      <c r="N33" s="41">
         <v>-50294</v>
       </c>
-      <c r="J33" s="41">
+      <c r="O33" s="41">
         <v>-26320</v>
       </c>
-      <c r="K33" s="41">
+      <c r="P33" s="41">
         <v>42281.738409999991</v>
       </c>
-      <c r="L33" s="41">
+      <c r="Q33" s="41">
         <v>-38356.220280000009</v>
       </c>
-      <c r="M33" s="41">
+      <c r="R33" s="41">
         <v>15.481870000017807</v>
       </c>
-      <c r="N33" s="41">
+      <c r="S33" s="41">
         <v>-134044</v>
       </c>
-      <c r="O33" s="41">
+      <c r="T33" s="41">
         <v>-87039</v>
       </c>
-      <c r="P33" s="41">
+      <c r="U33" s="41">
         <v>-100693</v>
       </c>
-      <c r="Q33" s="41">
+      <c r="V33" s="41">
         <v>-5156</v>
       </c>
-      <c r="R33" s="41">
+      <c r="W33" s="41">
         <v>-105831</v>
       </c>
-      <c r="S33" s="28"/>
+      <c r="X33" s="28"/>
     </row>
-    <row r="34" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="31" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="41">
+        <v>-57260</v>
+      </c>
+      <c r="D34" s="41">
+        <v>54368</v>
+      </c>
+      <c r="E34" s="41">
+        <v>-103077</v>
+      </c>
+      <c r="F34" s="41">
+        <v>-154120</v>
+      </c>
+      <c r="G34" s="41">
+        <v>-16712</v>
+      </c>
+      <c r="H34" s="41">
         <v>-5184</v>
       </c>
-      <c r="D34" s="41">
+      <c r="I34" s="41">
         <v>-111695</v>
       </c>
-      <c r="E34" s="41">
+      <c r="J34" s="41">
         <v>-149758</v>
       </c>
-      <c r="F34" s="41">
+      <c r="K34" s="41">
         <v>-55712</v>
       </c>
-      <c r="G34" s="41">
+      <c r="L34" s="41">
         <v>-43670</v>
       </c>
-      <c r="H34" s="41">
+      <c r="M34" s="41">
         <v>91095</v>
       </c>
-      <c r="I34" s="41">
+      <c r="N34" s="41">
         <v>-4073</v>
       </c>
-      <c r="J34" s="41">
+      <c r="O34" s="41">
         <v>-14326</v>
       </c>
-      <c r="K34" s="41">
+      <c r="P34" s="41">
         <v>22214.816379999975</v>
       </c>
-      <c r="L34" s="41">
+      <c r="Q34" s="41">
         <v>-29010.665240000002</v>
       </c>
-      <c r="M34" s="41">
+      <c r="R34" s="41">
         <v>578934.84886000003</v>
       </c>
-      <c r="N34" s="41">
+      <c r="S34" s="41">
         <v>13429</v>
       </c>
-      <c r="O34" s="41">
+      <c r="T34" s="41">
         <v>22027</v>
       </c>
-      <c r="P34" s="41">
+      <c r="U34" s="41">
         <v>7266</v>
       </c>
-      <c r="Q34" s="41">
+      <c r="V34" s="41">
         <v>-119806</v>
       </c>
-      <c r="R34" s="41">
+      <c r="W34" s="41">
         <v>13635</v>
       </c>
-      <c r="S34" s="28"/>
+      <c r="X34" s="28"/>
     </row>
-    <row r="35" spans="2:19" s="30" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:24" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B35" s="28" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="42">
+        <f>C31+C32</f>
+        <v>219217</v>
+      </c>
+      <c r="D35" s="42">
+        <f>D31+D32</f>
+        <v>461775</v>
+      </c>
+      <c r="E35" s="42">
+        <f>E31+E32</f>
+        <v>225344</v>
+      </c>
+      <c r="F35" s="42">
+        <f>F31+F32</f>
+        <v>152965</v>
+      </c>
+      <c r="G35" s="42">
+        <f>G31+G32</f>
+        <v>232422</v>
+      </c>
+      <c r="H35" s="42">
         <v>440432</v>
       </c>
-      <c r="D35" s="42">
+      <c r="I35" s="42">
         <v>243805</v>
       </c>
-      <c r="E35" s="42">
+      <c r="J35" s="42">
         <v>207905</v>
       </c>
-      <c r="F35" s="42">
+      <c r="K35" s="42">
         <v>241880</v>
       </c>
-      <c r="G35" s="42">
+      <c r="L35" s="42">
         <v>263291</v>
       </c>
-      <c r="H35" s="42">
+      <c r="M35" s="42">
         <v>4610</v>
       </c>
-      <c r="I35" s="42">
+      <c r="N35" s="42">
         <v>161530</v>
       </c>
-      <c r="J35" s="42">
+      <c r="O35" s="42">
         <v>139690</v>
       </c>
-      <c r="K35" s="42">
+      <c r="P35" s="42">
         <v>324263.32607000228</v>
       </c>
-      <c r="L35" s="42">
+      <c r="Q35" s="42">
         <v>225693.98831999744</v>
       </c>
-      <c r="M35" s="42">
+      <c r="R35" s="42">
         <v>-1007772.3143899997</v>
       </c>
-      <c r="N35" s="42">
+      <c r="S35" s="42">
         <v>228037</v>
       </c>
-      <c r="O35" s="42">
+      <c r="T35" s="42">
         <v>214114</v>
       </c>
-      <c r="P35" s="42">
+      <c r="U35" s="42">
         <v>238696</v>
       </c>
-      <c r="Q35" s="42">
+      <c r="V35" s="42">
         <v>231770</v>
       </c>
-      <c r="R35" s="42">
+      <c r="W35" s="42">
         <v>173304</v>
       </c>
-      <c r="S35" s="28"/>
+      <c r="X35" s="28"/>
     </row>
-    <row r="36" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="31"/>
       <c r="C36" s="41"/>
       <c r="D36" s="41"/>
       <c r="E36" s="41"/>
       <c r="F36" s="41"/>
       <c r="G36" s="41"/>
       <c r="H36" s="41"/>
       <c r="I36" s="41"/>
       <c r="J36" s="41"/>
       <c r="K36" s="41"/>
       <c r="L36" s="41"/>
       <c r="M36" s="41"/>
       <c r="N36" s="41"/>
-      <c r="O36" s="41">
-[...1 lines deleted...]
-      </c>
+      <c r="O36" s="41"/>
       <c r="P36" s="41"/>
       <c r="Q36" s="41"/>
       <c r="R36" s="41"/>
-      <c r="S36" s="28"/>
+      <c r="S36" s="41"/>
+      <c r="T36" s="41">
+        <v>0</v>
+      </c>
+      <c r="U36" s="41"/>
+      <c r="V36" s="41"/>
+      <c r="W36" s="41"/>
+      <c r="X36" s="28"/>
     </row>
-    <row r="37" spans="2:19" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="43" t="s">
+    <row r="37" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="48" t="s">
         <v>95</v>
       </c>
-      <c r="C37" s="44">
+      <c r="C37" s="49">
+        <f t="shared" ref="C37:D37" si="2">C7+C15-C22</f>
+        <v>769174</v>
+      </c>
+      <c r="D37" s="49">
+        <f t="shared" si="2"/>
+        <v>816613</v>
+      </c>
+      <c r="E37" s="49">
+        <f t="shared" ref="E37" si="3">E7+E15-E22</f>
+        <v>687831</v>
+      </c>
+      <c r="F37" s="49">
+        <f t="shared" ref="F37" si="4">F7+F15-F22</f>
+        <v>580994</v>
+      </c>
+      <c r="G37" s="49">
+        <f>G7+G15-G22</f>
+        <v>704737</v>
+      </c>
+      <c r="H37" s="49">
         <v>748207</v>
       </c>
-      <c r="D37" s="44">
+      <c r="I37" s="49">
         <v>611126</v>
       </c>
-      <c r="E37" s="44">
+      <c r="J37" s="49">
         <v>579435</v>
       </c>
-      <c r="F37" s="44">
+      <c r="K37" s="49">
         <v>635749</v>
       </c>
-      <c r="G37" s="44">
+      <c r="L37" s="49">
         <v>599093</v>
       </c>
-      <c r="H37" s="44">
+      <c r="M37" s="49">
         <v>169592</v>
       </c>
-      <c r="I37" s="44">
+      <c r="N37" s="49">
         <v>437973</v>
       </c>
-      <c r="J37" s="44">
+      <c r="O37" s="49">
         <v>417234</v>
       </c>
-      <c r="K37" s="44">
+      <c r="P37" s="49">
         <v>441941.21547000238</v>
       </c>
-      <c r="L37" s="44">
+      <c r="Q37" s="49">
         <v>496512.76693999732</v>
       </c>
-      <c r="M37" s="44">
+      <c r="R37" s="49">
         <v>-434774.98240999971</v>
       </c>
-      <c r="N37" s="44">
+      <c r="S37" s="49">
         <v>435126</v>
       </c>
-      <c r="O37" s="44">
+      <c r="T37" s="49">
         <v>400775</v>
       </c>
-      <c r="P37" s="44">
+      <c r="U37" s="49">
         <v>453820</v>
       </c>
-      <c r="Q37" s="44">
+      <c r="V37" s="49">
         <v>377215</v>
       </c>
-      <c r="R37" s="44">
+      <c r="W37" s="49">
         <v>341834</v>
       </c>
-      <c r="S37" s="28"/>
+      <c r="X37" s="28"/>
     </row>
-    <row r="41" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
+      <c r="S41" s="29"/>
+      <c r="T41" s="29"/>
+      <c r="U41" s="29"/>
+      <c r="V41" s="29"/>
+      <c r="W41" s="29"/>
     </row>
-    <row r="42" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="29"/>
       <c r="O42" s="29"/>
       <c r="P42" s="29"/>
       <c r="Q42" s="29"/>
       <c r="R42" s="29"/>
+      <c r="S42" s="29"/>
+      <c r="T42" s="29"/>
+      <c r="U42" s="29"/>
+      <c r="V42" s="29"/>
+      <c r="W42" s="29"/>
     </row>
-    <row r="43" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="29"/>
       <c r="I43" s="29"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="29"/>
       <c r="O43" s="29"/>
       <c r="P43" s="29"/>
       <c r="Q43" s="29"/>
       <c r="R43" s="29"/>
+      <c r="S43" s="29"/>
+      <c r="T43" s="29"/>
+      <c r="U43" s="29"/>
+      <c r="V43" s="29"/>
+      <c r="W43" s="29"/>
     </row>
-    <row r="44" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="29"/>
       <c r="D44" s="29"/>
       <c r="E44" s="29"/>
       <c r="F44" s="29"/>
       <c r="G44" s="29"/>
       <c r="H44" s="29"/>
       <c r="I44" s="29"/>
       <c r="J44" s="29"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="29"/>
       <c r="O44" s="29"/>
       <c r="P44" s="29"/>
       <c r="Q44" s="29"/>
       <c r="R44" s="29"/>
+      <c r="S44" s="29"/>
+      <c r="T44" s="29"/>
+      <c r="U44" s="29"/>
+      <c r="V44" s="29"/>
+      <c r="W44" s="29"/>
     </row>
-    <row r="45" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="29"/>
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
       <c r="F45" s="29"/>
       <c r="G45" s="29"/>
       <c r="H45" s="29"/>
       <c r="I45" s="29"/>
       <c r="J45" s="29"/>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
       <c r="N45" s="29"/>
       <c r="O45" s="29"/>
       <c r="P45" s="29"/>
       <c r="Q45" s="29"/>
       <c r="R45" s="29"/>
+      <c r="S45" s="29"/>
+      <c r="T45" s="29"/>
+      <c r="U45" s="29"/>
+      <c r="V45" s="29"/>
+      <c r="W45" s="29"/>
     </row>
-    <row r="46" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="29"/>
       <c r="D46" s="29"/>
       <c r="E46" s="29"/>
       <c r="F46" s="29"/>
       <c r="G46" s="29"/>
       <c r="H46" s="29"/>
       <c r="I46" s="29"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="29"/>
       <c r="O46" s="29"/>
       <c r="P46" s="29"/>
       <c r="Q46" s="29"/>
       <c r="R46" s="29"/>
+      <c r="S46" s="29"/>
+      <c r="T46" s="29"/>
+      <c r="U46" s="29"/>
+      <c r="V46" s="29"/>
+      <c r="W46" s="29"/>
     </row>
-    <row r="47" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="29"/>
       <c r="D47" s="29"/>
       <c r="E47" s="29"/>
       <c r="F47" s="29"/>
       <c r="G47" s="29"/>
       <c r="H47" s="29"/>
       <c r="I47" s="29"/>
       <c r="J47" s="29"/>
       <c r="K47" s="29"/>
       <c r="L47" s="29"/>
       <c r="M47" s="29"/>
       <c r="N47" s="29"/>
       <c r="O47" s="29"/>
       <c r="P47" s="29"/>
       <c r="Q47" s="29"/>
       <c r="R47" s="29"/>
+      <c r="S47" s="29"/>
+      <c r="T47" s="29"/>
+      <c r="U47" s="29"/>
+      <c r="V47" s="29"/>
+      <c r="W47" s="29"/>
     </row>
-    <row r="48" spans="2:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="29"/>
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
       <c r="H48" s="29"/>
       <c r="I48" s="29"/>
       <c r="J48" s="29"/>
       <c r="K48" s="29"/>
       <c r="L48" s="29"/>
       <c r="M48" s="29"/>
       <c r="N48" s="29"/>
       <c r="O48" s="29"/>
       <c r="P48" s="29"/>
       <c r="Q48" s="29"/>
       <c r="R48" s="29"/>
+      <c r="S48" s="29"/>
+      <c r="T48" s="29"/>
+      <c r="U48" s="29"/>
+      <c r="V48" s="29"/>
+      <c r="W48" s="29"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.15748031496062992" top="0.59055118110236227" bottom="0.47244094488188981" header="0.19685039370078741" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="34" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100ECE5E3920DE078499782210DEFFF7A28" ma:contentTypeVersion="4" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="1ac3b2efd179f0baa0e96fd2de9af45a">
-[...1 lines deleted...]
-    <xsd:import namespace="7816a6c8-7215-4021-83ca-e06afddf8fd2"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010084A6CADB9E567D48BA16FB89F189D276" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="d559d20d487a4169751dff7aa35d2a1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="59eb6ecc-2a25-48c0-a6b3-5e81400326b1" xmlns:ns3="407a5799-9ae0-45dd-a0dc-32cdade4a072" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1c79efe63dad6633ea83068d66c3b6c1" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="59eb6ecc-2a25-48c0-a6b3-5e81400326b1"/>
+    <xsd:import namespace="407a5799-9ae0-45dd-a0dc-32cdade4a072"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7816a6c8-7215-4021-83ca-e06afddf8fd2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Propriedades da Política de Conformidade Unificada" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Ação de Interface do Usuário da Política de Conformidade Unificada" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59eb6ecc-2a25-48c0-a6b3-5e81400326b1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f20fbd75-7b3c-4e3c-aa6b-a07a9676e9e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="407a5799-9ae0-45dd-a0dc-32cdade4a072" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{61c22fea-9ed7-4a21-b8eb-feedbed52fb9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="407a5799-9ae0-45dd-a0dc-32cdade4a072">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -28340,96 +31653,86 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="407a5799-9ae0-45dd-a0dc-32cdade4a072" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="59eb6ecc-2a25-48c0-a6b3-5e81400326b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF6C4C6F-D7CD-478D-AA9A-ED29803F856A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D803FBB-4E80-4513-90DF-CFB8A7DA150C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{604FE927-EF3D-4DF8-A68D-62CACDFD1178}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7816a6c8-7215-4021-83ca-e06afddf8fd2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Balanço Patrimonial</vt:lpstr>
       <vt:lpstr>DRE anual</vt:lpstr>
       <vt:lpstr>DRE trimestral</vt:lpstr>
     </vt:vector>
@@ -28441,29 +31744,29 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DANIELA MERIKO JACOJACO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100ECE5E3920DE078499782210DEFFF7A28</vt:lpwstr>
+    <vt:lpwstr>0x01010084A6CADB9E567D48BA16FB89F189D276</vt:lpwstr>
   </property>
 </Properties>
 </file>