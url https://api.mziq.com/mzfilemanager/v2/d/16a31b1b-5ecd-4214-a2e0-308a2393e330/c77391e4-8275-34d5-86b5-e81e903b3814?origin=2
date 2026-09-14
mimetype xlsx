--- v1 (2026-07-27)
+++ v2 (2026-09-14)
@@ -25,56 +25,56 @@
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\c048883\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\C050961\Downloads\Histórico contábil 2T26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07902EC9-2ED0-4025-BBC7-DC6B3578D0D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D62FDE69-4651-446E-B190-C59E9523369A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-29025" yWindow="-4770" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Balanço Patrimonial" sheetId="1" r:id="rId1"/>
     <sheet name="DRE anual" sheetId="3" r:id="rId2"/>
     <sheet name="DRE trimestral" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
   </externalReferences>
   <definedNames>
@@ -6657,244 +6657,345 @@
     <definedName name="XRefPaste93Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste94Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste94Row1" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste95Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste96Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste97" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste98" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste99" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste99Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPaste9Row" hidden="1">#REF!</definedName>
     <definedName name="XRefPasteRangeCount" hidden="1">5</definedName>
     <definedName name="xsaa" hidden="1">#REF!</definedName>
     <definedName name="xsasaa">#REF!</definedName>
     <definedName name="xx">#REF!</definedName>
     <definedName name="xxx">#REF!</definedName>
     <definedName name="xxxx" hidden="1">{#N/A,#N/A,FALSE,"CAPA";#N/A,#N/A,FALSE,"ÍNDICE";#N/A,#N/A,FALSE,"RESULTADO CONSOLIDADO";#N/A,#N/A,FALSE,"RES CON MES A MES 2 SEM";#N/A,#N/A,FALSE,"VF CONS MI 2 SEM";#N/A,#N/A,FALSE,"VF CON ME 2 SEM";#N/A,#N/A,FALSE,"mc con";#N/A,#N/A,FALSE,"margem con mi";#N/A,#N/A,FALSE,"margem contr me";#N/A,#N/A,FALSE,"BAL CONSOLIDADO";#N/A,#N/A,FALSE,"ESTOQUE";#N/A,#N/A,FALSE,"analise estoque";#N/A,#N/A,FALSE,"GRAFICO ESTOQUE CONSOLIDADO";#N/A,#N/A,FALSE,"CAPITAL DE GIRO";#N/A,#N/A,FALSE,"F FUNDOS AJUSTADO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"CAIXA INDIRETO"}</definedName>
     <definedName name="XXXXXX" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="Year" localSheetId="1">#REF!</definedName>
     <definedName name="Year" localSheetId="2">#REF!</definedName>
     <definedName name="Year">'[6]Ativo Passivo DRE'!$E$10</definedName>
     <definedName name="yyyyyyyyy" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="Z">#REF!</definedName>
     <definedName name="Z_1">#REF!</definedName>
     <definedName name="Z_3">#REF!</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$D$35</definedName>
-    <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$K$35</definedName>
+    <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$L$35</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_37D302BA_C0DD_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$D$35</definedName>
-    <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$K$35</definedName>
+    <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$L$35</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintTitles" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.PrintTitles" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.Rows" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_4A712964_97F9_11D7_9549_0080AD864D21_.wvu.Rows" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!,'DRE anual'!$B$3:$D$35</definedName>
-    <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$K$35</definedName>
+    <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!,'DRE trimestral'!$B$1:$L$35</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.PrintTitles" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="1" hidden="1">'DRE anual'!#REF!</definedName>
     <definedName name="Z_6C68E222_A626_11D7_954A_0080AD864D21_.wvu.Rows" localSheetId="2" hidden="1">'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.Cols" localSheetId="1" hidden="1">'DRE anual'!#REF!,'DRE anual'!#REF!</definedName>
     <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.Cols" localSheetId="2" hidden="1">'DRE trimestral'!#REF!,'DRE trimestral'!#REF!</definedName>
     <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.PrintArea" localSheetId="1" hidden="1">'DRE anual'!$A$3:$D$36</definedName>
-    <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!$A$1:$K$36</definedName>
+    <definedName name="Z_E644E119_76C6_4C06_BA44_BFA19683CB31_.wvu.PrintArea" localSheetId="2" hidden="1">'DRE trimestral'!$A$1:$L$36</definedName>
     <definedName name="Z757Z120">#REF!</definedName>
     <definedName name="zaas">#REF!</definedName>
     <definedName name="zxcsad">#REF!</definedName>
     <definedName name="ZZ">#REF!</definedName>
     <definedName name="zzzzzz" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="ZZZZZZZZZZZZZZZZZZZZZ" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C32" i="2" l="1"/>
+  <c r="C35" i="2" l="1"/>
+  <c r="C32" i="2"/>
+  <c r="C31" i="2"/>
   <c r="C27" i="2"/>
+  <c r="C26" i="2"/>
   <c r="C15" i="2"/>
   <c r="C7" i="2"/>
+  <c r="C94" i="1"/>
+  <c r="C82" i="1"/>
+  <c r="C67" i="1"/>
+  <c r="C96" i="1" s="1"/>
+  <c r="C35" i="1"/>
+  <c r="C41" i="1" s="1"/>
+  <c r="C19" i="1"/>
+  <c r="D32" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="D15" i="2"/>
   <c r="D7" i="2"/>
-  <c r="D15" i="2"/>
-[...5 lines deleted...]
-  <c r="C35" i="2" s="1"/>
+  <c r="E7" i="2"/>
+  <c r="E15" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="E32" i="2"/>
+  <c r="C43" i="1" l="1"/>
+  <c r="C30" i="2"/>
+  <c r="C37" i="2"/>
+  <c r="D37" i="2"/>
   <c r="D26" i="2"/>
   <c r="D31" i="2" s="1"/>
   <c r="D35" i="2" s="1"/>
-  <c r="D37" i="2"/>
-[...4 lines deleted...]
-  <c r="G7" i="2"/>
+  <c r="E26" i="2"/>
+  <c r="E31" i="2" s="1"/>
+  <c r="E35" i="2" s="1"/>
+  <c r="E37" i="2"/>
+  <c r="F32" i="2"/>
+  <c r="H32" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="H15" i="2"/>
+  <c r="H7" i="2"/>
   <c r="G37" i="3"/>
   <c r="F37" i="3"/>
   <c r="E37" i="3"/>
   <c r="D37" i="3"/>
   <c r="C32" i="3"/>
   <c r="C27" i="3"/>
   <c r="C15" i="3"/>
   <c r="C7" i="3"/>
+  <c r="AB35" i="1"/>
   <c r="AA35" i="1"/>
   <c r="Z35" i="1"/>
   <c r="Y35" i="1"/>
   <c r="X35" i="1"/>
   <c r="W35" i="1"/>
   <c r="V35" i="1"/>
   <c r="U35" i="1"/>
   <c r="T35" i="1"/>
   <c r="S35" i="1"/>
   <c r="R35" i="1"/>
   <c r="Q35" i="1"/>
   <c r="P35" i="1"/>
   <c r="O35" i="1"/>
   <c r="N35" i="1"/>
   <c r="M35" i="1"/>
   <c r="L35" i="1"/>
   <c r="K35" i="1"/>
   <c r="J35" i="1"/>
   <c r="I35" i="1"/>
   <c r="H35" i="1"/>
   <c r="G35" i="1"/>
   <c r="F35" i="1"/>
   <c r="E35" i="1"/>
   <c r="D35" i="1"/>
-  <c r="C35" i="1"/>
-[...29 lines deleted...]
-  <c r="D41" i="1"/>
+  <c r="D41" i="1" s="1"/>
+  <c r="AB97" i="1"/>
+  <c r="AA97" i="1"/>
+  <c r="Z97" i="1"/>
+  <c r="Y97" i="1"/>
+  <c r="X97" i="1"/>
+  <c r="W97" i="1"/>
+  <c r="V97" i="1"/>
+  <c r="U97" i="1"/>
+  <c r="T97" i="1"/>
+  <c r="S97" i="1"/>
+  <c r="R97" i="1"/>
+  <c r="Q97" i="1"/>
+  <c r="P97" i="1"/>
+  <c r="O97" i="1"/>
+  <c r="N97" i="1"/>
+  <c r="M97" i="1"/>
+  <c r="L97" i="1"/>
+  <c r="K97" i="1"/>
+  <c r="J97" i="1"/>
+  <c r="I97" i="1"/>
+  <c r="D94" i="1"/>
+  <c r="E82" i="1"/>
+  <c r="D82" i="1"/>
+  <c r="D67" i="1"/>
   <c r="D19" i="1"/>
-  <c r="E77" i="1"/>
-[...2 lines deleted...]
-  <c r="E7" i="2"/>
+  <c r="E94" i="1"/>
+  <c r="E67" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="F67" i="1"/>
+  <c r="F94" i="1"/>
+  <c r="D96" i="1" l="1"/>
   <c r="F27" i="2"/>
-  <c r="E15" i="2"/>
-  <c r="F32" i="2"/>
+  <c r="F7" i="2"/>
+  <c r="G27" i="2"/>
   <c r="F15" i="2"/>
-  <c r="G37" i="2"/>
-[...3 lines deleted...]
-  <c r="G35" i="2" s="1"/>
+  <c r="G32" i="2"/>
+  <c r="G15" i="2"/>
+  <c r="H37" i="2"/>
+  <c r="G7" i="2"/>
+  <c r="H26" i="2"/>
+  <c r="H31" i="2" s="1"/>
+  <c r="H35" i="2" s="1"/>
   <c r="C37" i="3"/>
   <c r="C26" i="3"/>
   <c r="C31" i="3" s="1"/>
   <c r="C35" i="3" s="1"/>
-  <c r="C43" i="1"/>
-  <c r="C107" i="1" s="1"/>
   <c r="D43" i="1"/>
-  <c r="D106" i="1"/>
-[...4 lines deleted...]
-  <c r="E35" i="2" s="1"/>
+  <c r="E43" i="1"/>
+  <c r="E96" i="1"/>
+  <c r="E97" i="1" l="1"/>
+  <c r="D97" i="1"/>
   <c r="F37" i="2"/>
   <c r="F26" i="2"/>
   <c r="F31" i="2" s="1"/>
   <c r="F35" i="2" s="1"/>
-  <c r="E92" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="F77" i="1"/>
+  <c r="G37" i="2"/>
+  <c r="G26" i="2"/>
+  <c r="G31" i="2" s="1"/>
+  <c r="G35" i="2" s="1"/>
+  <c r="F82" i="1" l="1"/>
+  <c r="F96" i="1" s="1"/>
   <c r="F41" i="1"/>
-  <c r="F19" i="1"/>
-[...2 lines deleted...]
-  <c r="G77" i="1"/>
+  <c r="F19" i="1" l="1"/>
+  <c r="F43" i="1" s="1"/>
+  <c r="F97" i="1" s="1"/>
+  <c r="G94" i="1"/>
+  <c r="G82" i="1"/>
+  <c r="G67" i="1"/>
   <c r="G41" i="1"/>
   <c r="G19" i="1"/>
-  <c r="F106" i="1" l="1"/>
+  <c r="H94" i="1"/>
+  <c r="H82" i="1"/>
+  <c r="H67" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="G96" i="1" l="1"/>
+  <c r="H43" i="1"/>
   <c r="G43" i="1"/>
-  <c r="F43" i="1"/>
-[...2 lines deleted...]
-  <c r="F107" i="1"/>
+  <c r="H96" i="1"/>
+  <c r="H97" i="1" l="1"/>
+  <c r="G97" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="140">
+  <si>
+    <t>BALANÇO PATRIMONIAL</t>
+  </si>
+  <si>
+    <t>(Valores expressos em milhares de reais)</t>
+  </si>
   <si>
     <t>ATIVO - COPEL DISTRIBUIÇÃO</t>
+  </si>
+  <si>
+    <t>2T26</t>
+  </si>
+  <si>
+    <t>1T26</t>
+  </si>
+  <si>
+    <t>4T25</t>
+  </si>
+  <si>
+    <t>3T25</t>
+  </si>
+  <si>
+    <t>2T25</t>
+  </si>
+  <si>
+    <t>1T25</t>
+  </si>
+  <si>
+    <t>4T24</t>
+  </si>
+  <si>
+    <t>3T24</t>
+  </si>
+  <si>
+    <t>2T24</t>
+  </si>
+  <si>
+    <t>1T24</t>
+  </si>
+  <si>
+    <t>4T23</t>
+  </si>
+  <si>
+    <t>3T23</t>
+  </si>
+  <si>
+    <t>2T23</t>
+  </si>
+  <si>
+    <t>1T23</t>
+  </si>
+  <si>
+    <t>4T22</t>
+  </si>
+  <si>
+    <t>3T22</t>
+  </si>
+  <si>
+    <t>2T22</t>
+  </si>
+  <si>
+    <t>1T22</t>
+  </si>
+  <si>
+    <t>4T21</t>
+  </si>
+  <si>
+    <t>3T21</t>
+  </si>
+  <si>
+    <t>2T21</t>
+  </si>
+  <si>
+    <t>1T21</t>
+  </si>
+  <si>
+    <t>4T20</t>
+  </si>
+  <si>
+    <t>3T20</t>
+  </si>
+  <si>
+    <t>2T20</t>
+  </si>
+  <si>
+    <t>1T20</t>
   </si>
   <si>
     <t>CIRCULANTE</t>
   </si>
   <si>
     <t>Caixa e equivalentes de caixa</t>
   </si>
   <si>
     <t>Títulos e valores mobiliários</t>
   </si>
   <si>
     <t>Cauções e depósitos vinculados</t>
   </si>
   <si>
     <t>Clientes</t>
   </si>
   <si>
     <t>Ativos financeiros setoriais</t>
   </si>
   <si>
     <t>Outros créditos</t>
   </si>
   <si>
     <t>Estoques</t>
   </si>
@@ -6985,108 +7086,78 @@
   <si>
     <t>PIS e COFINS a restituir para consumidores</t>
   </si>
   <si>
     <t>Provisão para destinação de crédito de PIS e Cofins</t>
   </si>
   <si>
     <t>Benefícios pós-emprego</t>
   </si>
   <si>
     <t>PIS e Cofins a restituir para consumidores</t>
   </si>
   <si>
     <t>Provisões para litígios</t>
   </si>
   <si>
     <t>PATRIMÔNIO LÍQUIDO</t>
   </si>
   <si>
     <t>Atribuível aos acionistas da empresa controladora</t>
   </si>
   <si>
     <t>Capital social</t>
   </si>
   <si>
+    <t>AFAC</t>
+  </si>
+  <si>
+    <t>Reservas de capital</t>
+  </si>
+  <si>
     <t>Ajustes de avaliação patrimonial</t>
   </si>
   <si>
     <t>Reserva legal</t>
   </si>
   <si>
     <t>Reserva de retenção de lucros</t>
   </si>
   <si>
     <t>Dividendo adicional proposto</t>
   </si>
   <si>
     <t>Lucros acumulados</t>
   </si>
   <si>
     <t>TOTAL DO PASSIVO</t>
   </si>
   <si>
-    <t>COPEL DISTRIBUIÇÃO</t>
+    <t>DEMONSTRAÇÃO DO RESULTADO DO EXERCÍCIO - ACUMULADO</t>
   </si>
   <si>
-    <t>2T24</t>
-[...35 lines deleted...]
-    <t>1T21</t>
+    <t>COPEL DISTRIBUIÇÃO</t>
   </si>
   <si>
     <t>RECEITA OPERACIONAL LÍQUIDA</t>
   </si>
   <si>
     <t xml:space="preserve">Fornecimento de energia elétrica </t>
   </si>
   <si>
     <t>Suprimento de energia elétrica</t>
   </si>
   <si>
     <t>Disponibilidade da rede elétrica</t>
   </si>
   <si>
     <t>Receita de construção</t>
   </si>
   <si>
     <t>Valor justo do ativo indenizável da concessão</t>
   </si>
   <si>
     <t>Resultado de ativos e passivos financeiros setoriais</t>
   </si>
   <si>
     <t>Outras receitas operacionais</t>
   </si>
@@ -7132,105 +7203,132 @@
   <si>
     <t>Receitas financeiras</t>
   </si>
   <si>
     <t>Despesas financeiras</t>
   </si>
   <si>
     <t>Atualização de provisão para destinação de créditos de PIS e Cofins</t>
   </si>
   <si>
     <t>LUCRO (PREJUÍZO) OPERACIONAL</t>
   </si>
   <si>
     <t xml:space="preserve">IMPOSTO DE RENDA E CONTRIBUIÇÃO SOCIAL </t>
   </si>
   <si>
     <t xml:space="preserve">Imposto de renda e contribuição social  </t>
   </si>
   <si>
     <t xml:space="preserve">Imposto de renda e contribuição social diferidos </t>
   </si>
   <si>
     <t>LUCRO LÍQUIDO DO PERÍODO</t>
   </si>
   <si>
-    <t>3T24</t>
-[...1 lines deleted...]
-  <si>
     <t>EBITDA</t>
-  </si>
-[...16 lines deleted...]
-    <t>4T24</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO DO RESULTADO DO EXERCÍCIO - TRIMESTRAL</t>
   </si>
   <si>
-    <t>(Valores expressos em milhares de reais)</t>
+    <t>30.06.2026</t>
   </si>
   <si>
-    <t>DEMONSTRAÇÃO DO RESULTADO DO EXERCÍCIO - ACUMULADO</t>
+    <t>31.03.2026</t>
   </si>
   <si>
-    <t>BALANÇO PATRIMONIAL</t>
+    <t>31.12.2025</t>
   </si>
   <si>
-    <t>Reservas de capital</t>
+    <t>30.09.2025</t>
   </si>
   <si>
-    <t>AFAC</t>
+    <t>30.06.2025</t>
   </si>
   <si>
-    <t>1T25</t>
+    <t>31.03.2025</t>
   </si>
   <si>
-    <t>2T25</t>
+    <t>31.12.2024</t>
   </si>
   <si>
-    <t>3T25</t>
+    <t>30.09.2024</t>
   </si>
   <si>
-    <t>4T25</t>
+    <t>30.06.2024</t>
   </si>
   <si>
-    <t>1T26</t>
+    <t>31.03.2024</t>
+  </si>
+  <si>
+    <t>31.12.2023</t>
+  </si>
+  <si>
+    <t>30.09.2023</t>
+  </si>
+  <si>
+    <t>30.06.2023</t>
+  </si>
+  <si>
+    <t>31.03.2023</t>
+  </si>
+  <si>
+    <t>31.12.2022</t>
+  </si>
+  <si>
+    <t>30.09.2022</t>
+  </si>
+  <si>
+    <t>30.06.2022</t>
+  </si>
+  <si>
+    <t>31.03.2022</t>
+  </si>
+  <si>
+    <t>31.12.2021</t>
+  </si>
+  <si>
+    <t>30.09.2021</t>
+  </si>
+  <si>
+    <t>30.06.2021</t>
+  </si>
+  <si>
+    <t>31.03.2021</t>
+  </si>
+  <si>
+    <t>31.12.2020</t>
+  </si>
+  <si>
+    <t>30.09.2020</t>
+  </si>
+  <si>
+    <t>30.06.2020</t>
+  </si>
+  <si>
+    <t>31.03.2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0_);\(0\)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000_);[Red]\(#,##0.0000\)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -7243,51 +7341,51 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="55"/>
       </left>
       <right style="thin">
         <color indexed="55"/>
       </right>
@@ -7413,62 +7511,106 @@
       </left>
       <right style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="2" tint="-0.24994659260841701"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color indexed="55"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color indexed="55"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyProtection="0"/>
     <xf numFmtId="40" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -7515,860 +7657,91 @@
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 102" xfId="6" xr:uid="{D5F335B2-3B9E-4F38-8027-A138ED8DED9A}"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{4B7F1D79-2745-4006-9AB5-FBB26A22DA8A}"/>
     <cellStyle name="Porcentagem 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Vírgula 10" xfId="7" xr:uid="{233EF350-16DF-4125-8990-9B92E03782D6}"/>
     <cellStyle name="Vírgula 10 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
-  <dxfs count="40">
-[...783 lines deleted...]
-    </dxf>
+  <dxfs count="12">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
@@ -8585,99 +7958,99 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\Sgectt\ALZIRO\Alz\Fechamento%20Contabil\04-Dez\Publica&#231;&#227;o\TRA-Quadros-2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://copel0.sharepoint.com/sites/arquivosparasite/Documentos%20Compartilhados/Planilhas%20interativas/Subsidi&#225;rias/20241T_Base_DIS.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/c048583/AppData/Local/Temp/978198ad-876d-4663-8aad-e5c7e4af971b_Balan&#231;os.zip.71b/Balan&#231;os/2024/Balan&#231;o%20HOL_Mar%202024.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://copel0.sharepoint.com/Users/c048583/AppData/Local/Temp/978198ad-876d-4663-8aad-e5c7e4af971b_Balan&#231;os.zip.71b/Balan&#231;os/2024/Balan&#231;o%20HOL_Mar%202024.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Km3rede\grp\DFs_Consolidacao\Balan&#231;os\2016\06%20Junho%202016\DFs_Consolidacao\Balan&#231;os\2014\12%20Dezembro%202014\Balan&#231;o%20Dezembro%202014.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Meus%20documentos/Notas%20Explicativas/2000/Notas%20Explicativas%20-%20Quadros%20Definitivo.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://copel0.sharepoint.com/Meus%20documentos/Notas%20Explicativas/2000/Notas%20Explicativas%20-%20Quadros%20Definitivo.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="+BALAN&#199;O%20PATRIMONIAL" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Km3rede\grp\DFs_Consolidacao\Balan&#231;os\2017\03%20Mar&#231;o%202017\Balan&#231;o%20Dezembro%202017.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Decin\DAD7\CSAMAN\corpo\excel\MODEL\sc02.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/WINDOWS/TEMP/Documents%20and%20Settings/C025309/Meus%20documentos/Dina/Dina/Dina/Dina/ITR/Encerramento%20exerc&#237;cio%202002/4&#186;%20Trim%202002/Notas%20Explicativas%20-%20Quadros%202002.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://copel0.sharepoint.com/WINDOWS/TEMP/Documents%20and%20Settings/C025309/Meus%20documentos/Dina/Dina/Dina/Dina/ITR/Encerramento%20exerc&#237;cio%202002/4&#186;%20Trim%202002/Notas%20Explicativas%20-%20Quadros%202002.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\P169814\balan&#231;o%202005\AMARELINHO\RELAT&#211;RIO%20DEZ%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\Documents%20and%20Settings\c041442\Meus%20documentos\SETEMBRO%202005\RELAT&#211;RIO%20SET%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/WINDOWS/TEMP/c.notes.data/Documents%20and%20Settings/c041442/Meus%20documentos/SETEMBRO%202005/RELAT&#211;RIO%20SET%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://copel0.sharepoint.com/WINDOWS/TEMP/c.notes.data/Documents%20and%20Settings/c041442/Meus%20documentos/SETEMBRO%202005/RELAT&#211;RIO%20SET%202005%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Km3rede\grp\DOCUME~1\c025330\CONFIG~1\Temp\c.notes.data\C&#243;pia%20de%20RELAT&#211;RIO%20CONTABIL%20MAR%202008.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\DOCUME~1\c016498\CONFIG~1\Temp\c.notes.data\DOCUME~1\C025309\CONFIG~1\Temp\c.notes.data\Documents%20and%20Settings\c041442\Meus%20documentos\DEZEMBRO-2003\RELAT&#211;RIOS_CF_SI\RELAT&#211;RIO%20DEZ_2003%20CONSOLIDADO.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Meus%20documentos/Notas%20Explicativas/2001/Notas%20Explicativas%20-%20Quadros%202001.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://copel0.sharepoint.com/Meus%20documentos/Notas%20Explicativas/2001/Notas%20Explicativas%20-%20Quadros%202001.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KM3REDE\grp\CTD_EQGEC\EQGEC%202003\Controle%20CVA\CVA%20-%20Euro.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="11_1_TxDepreciação"/>
       <sheetName val="Fornecedores"/>
       <sheetName val="4-AC -Concessionárias"/>
       <sheetName val="5-AC-Sv.para terceiros"/>
       <sheetName val="6-AC-SV. em Curso"/>
       <sheetName val="7-AeP-Imp.e C.Sociais"/>
       <sheetName val="8-RLP-Pessoas Ligadas"/>
       <sheetName val="9-RLP-Outros"/>
       <sheetName val="9.1-Cauções"/>
       <sheetName val="10-AP-Investimentos"/>
       <sheetName val="11-AP-Imobilizado"/>
       <sheetName val="11.1-TxDepreciação"/>
       <sheetName val="12-Empr_Cia"/>
       <sheetName val="12.1-STN"/>
       <sheetName val="12.2-Composição Empréstimos"/>
@@ -9594,7797 +8967,51 @@
       <sheetName val="Mutação Nivel 3"/>
       <sheetName val="Risco de Crédito"/>
       <sheetName val="Risco Liquidez"/>
       <sheetName val="An. Sensib. Moeda Estrangeira"/>
       <sheetName val="An. Sensib. Tx Juros"/>
       <sheetName val="An. Sensib. Derivativos"/>
       <sheetName val="Venc. Concessões"/>
       <sheetName val="Endividamento"/>
       <sheetName val="Transações"/>
       <sheetName val="Avais"/>
       <sheetName val="Seguros"/>
       <sheetName val="ITR-EBITDA"/>
       <sheetName val="DFP-ORÇAMENTO"/>
       <sheetName val="BExRepositorySheet"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
-      <sheetData sheetId="9" refreshError="1">
-[...7745 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
       <sheetData sheetId="28" refreshError="1"/>
       <sheetData sheetId="29" refreshError="1"/>
       <sheetData sheetId="30" refreshError="1"/>
       <sheetData sheetId="31" refreshError="1"/>
       <sheetData sheetId="32" refreshError="1"/>
       <sheetData sheetId="33" refreshError="1"/>
       <sheetData sheetId="34" refreshError="1"/>
@@ -17536,57 +9163,51 @@
       <sheetName val="Juros29"/>
       <sheetName val="Receitas30"/>
       <sheetName val="Receitas31"/>
       <sheetName val="Pessoal32"/>
       <sheetName val="Pessoal Rita"/>
       <sheetName val="Energia33"/>
       <sheetName val="Despesas34"/>
       <sheetName val="Financeiro35e36"/>
       <sheetName val="Não Oper37"/>
       <sheetName val="Previdência38"/>
       <sheetName val="Previdência39"/>
       <sheetName val="Previdência40"/>
       <sheetName val="Transações41"/>
       <sheetName val="Reconciliação42"/>
       <sheetName val="Macroatividades43e44"/>
       <sheetName val="Macroatividades45"/>
       <sheetName val="Macroatividades46"/>
       <sheetName val="Variação47"/>
       <sheetName val="Seguros48"/>
       <sheetName val="Reclassificações49"/>
       <sheetName val="Refis50"/>
       <sheetName val="Assina"/>
       <sheetName val="Ativo"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
@@ -17779,195 +9400,51 @@
       <sheetName val="Endividamento"/>
       <sheetName val="Transações"/>
       <sheetName val="Avais"/>
       <sheetName val="Avais seguros"/>
       <sheetName val="Compromissos"/>
       <sheetName val="Seguros"/>
       <sheetName val="Evento subsequente"/>
       <sheetName val="ITR-EBITDA"/>
       <sheetName val="Material SIs"/>
       <sheetName val="Encargos Rede"/>
       <sheetName val="Contratos Energia"/>
       <sheetName val="Compromissos Transmissão"/>
       <sheetName val="Mutação CRC"/>
       <sheetName val="BExRepositorySheet"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
-      <sheetData sheetId="9">
-[...143 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31"/>
       <sheetData sheetId="32"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
@@ -18100,57 +9577,51 @@
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="SIG_LANGUE"/>
       <sheetName val="Orça 2002"/>
       <sheetName val="VALIDAÇÃO"/>
       <sheetName val="base"/>
       <sheetName val="DEMONSTRAÇÃO_DE_RESULTADOS"/>
       <sheetName val="Macro1"/>
       <sheetName val="dre_acum_mensal"/>
       <sheetName val="Orça_2002"/>
       <sheetName val="Dados"/>
       <sheetName val="Empresas"/>
       <sheetName val="Resumo"/>
       <sheetName val="sc02"/>
       <sheetName val="Orça_20021"/>
       <sheetName val="Plan1"/>
       <sheetName val="Absoluto"/>
       <sheetName val="qryFiltroFrmOLajirR"/>
       <sheetName val="qryFiltroFrmRLajirR"/>
       <sheetName val="SCH 4a"/>
       <sheetName val="Orça_20022"/>
       <sheetName val="Stock Price"/>
       <sheetName val="balucas 1202"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
@@ -18268,115 +9739,75 @@
       <sheetData sheetId="50" refreshError="1"/>
       <sheetData sheetId="51" refreshError="1"/>
       <sheetData sheetId="52" refreshError="1"/>
       <sheetData sheetId="53" refreshError="1"/>
       <sheetData sheetId="54" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="DEZ 2005"/>
       <sheetName val="OUTRAS DVA"/>
       <sheetName val="COLA DEZ"/>
       <sheetName val="DVA ITR12"/>
       <sheetName val="RELATÓRIO DEZ 2005 CONSOLIDADO"/>
       <sheetName val="DADOS"/>
       <sheetName val="DEZ_2005"/>
       <sheetName val="Modalidade"/>
       <sheetName val="Tomador"/>
       <sheetName val="SET 2005"/>
       <sheetName val="COLA SET"/>
-      <sheetName val="INDIECO1"/>
-      <sheetName val="Fluxo de Caixa de RITA"/>
       <sheetName val="Analítico Gerencial"/>
       <sheetName val="Analítico Publicação"/>
       <sheetName val="UFIR"/>
       <sheetName val="stn"/>
+      <sheetName val="INDIECO1"/>
+      <sheetName val="Fluxo de Caixa de RITA"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1">
-[...39 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
-      <sheetData sheetId="12"/>
+      <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
-      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="SET 2005"/>
       <sheetName val="DVA ITR09 "/>
       <sheetName val="OUTRAS DVA"/>
       <sheetName val="COLA SET"/>
       <sheetName val="Investimentos"/>
       <sheetName val="RELATÓRIO SET 2005 CONSOLIDADO"/>
       <sheetName val="INDIECO1"/>
       <sheetName val="comp V5 e V4"/>
       <sheetName val="Analítico"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
@@ -18430,57 +9861,51 @@
       <sheetName val="RESUMO APRESENT"/>
       <sheetName val="DVA ITRmar08"/>
       <sheetName val="GER"/>
       <sheetName val="TRA"/>
       <sheetName val="DIS"/>
       <sheetName val="TEL"/>
       <sheetName val="PAR"/>
       <sheetName val="contracapa"/>
       <sheetName val="Geração"/>
       <sheetName val="Transmissão"/>
       <sheetName val="Distribuição"/>
       <sheetName val="Apresentação Pessoal"/>
       <sheetName val="Graficos Apresentação"/>
       <sheetName val="Resumo de resultado"/>
       <sheetName val="Apresentação Geração"/>
       <sheetName val="Apresentação Transmissão"/>
       <sheetName val="Apresentação Distribuição"/>
       <sheetName val="Conferência GeT Regulatório"/>
       <sheetName val="GET Atividade"/>
       <sheetName val="Evolução DRE"/>
       <sheetName val="SET 2005"/>
       <sheetName val="COLA SET"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
-      <sheetData sheetId="1" refreshError="1">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
@@ -18561,192 +9986,51 @@
       <sheetName val="Receitas1"/>
       <sheetName val="Receitas2"/>
       <sheetName val="Pessoal1"/>
       <sheetName val="Pessoal2"/>
       <sheetName val="Energia"/>
       <sheetName val="Despesas"/>
       <sheetName val="Financeiro"/>
       <sheetName val="Não Oper"/>
       <sheetName val="Imposto"/>
       <sheetName val="Transações"/>
       <sheetName val="Seguros"/>
       <sheetName val="Geração"/>
       <sheetName val="Transmissão"/>
       <sheetName val="Distribuição"/>
       <sheetName val="Telecomunicações"/>
       <sheetName val="Participações"/>
       <sheetName val="Resultado"/>
       <sheetName val="Reclassificações"/>
       <sheetName val="Reapresentação1"/>
       <sheetName val="Reapresentação2"/>
       <sheetName val="Moeda Constante"/>
       <sheetName val="Reconciliação"/>
       <sheetName val="Movimentação"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1">
-[...140 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
@@ -18760,101 +10044,71 @@
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
       <sheetData sheetId="41"/>
       <sheetData sheetId="42"/>
       <sheetData sheetId="43"/>
       <sheetData sheetId="44"/>
       <sheetData sheetId="45"/>
       <sheetData sheetId="46"/>
       <sheetData sheetId="47"/>
       <sheetData sheetId="48"/>
       <sheetData sheetId="49"/>
       <sheetData sheetId="50"/>
       <sheetData sheetId="51"/>
       <sheetData sheetId="52"/>
       <sheetData sheetId="53"/>
       <sheetData sheetId="54"/>
       <sheetData sheetId="55"/>
       <sheetData sheetId="56"/>
       <sheetData sheetId="57"/>
-      <sheetData sheetId="58">
-[...5 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="58"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink9.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="VALÉRIA"/>
       <sheetName val="CVA"/>
       <sheetName val="Plan1"/>
       <sheetName val="Plan2"/>
       <sheetName val="Plan3"/>
       <sheetName val="CVA - Euro"/>
       <sheetName val="vinc"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
-      <sheetData sheetId="1" refreshError="1">
-[...23 lines deleted...]
-      </sheetData>
+      <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -19099,1393 +10353,1443 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:AG245"/>
+  <dimension ref="A1:AG235"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="O42" sqref="O42"/>
       <selection pane="topRight" activeCell="O42" sqref="O42"/>
       <selection pane="bottomLeft" activeCell="O42" sqref="O42"/>
-      <selection pane="bottomRight" activeCell="D43" sqref="D43"/>
+      <selection pane="bottomRight" activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="48" style="1" customWidth="1"/>
-    <col min="3" max="27" width="18.5703125" style="1" customWidth="1"/>
-    <col min="28" max="32" width="4.85546875" style="1"/>
+    <col min="3" max="3" width="20" style="1" customWidth="1"/>
+    <col min="4" max="28" width="18.5703125" style="1" customWidth="1"/>
+    <col min="29" max="32" width="4.85546875" style="1"/>
     <col min="33" max="33" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="4.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" x14ac:dyDescent="0.2">
       <c r="B1" s="2" t="s">
-        <v>105</v>
-      </c>
+        <v>0</v>
+      </c>
+      <c r="C1" s="2"/>
     </row>
     <row r="2" spans="2:33" x14ac:dyDescent="0.2">
       <c r="B2" s="43" t="s">
-        <v>103</v>
-      </c>
+        <v>1</v>
+      </c>
+      <c r="C2" s="43"/>
     </row>
     <row r="4" spans="2:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
-    </row>
-[...77 lines deleted...]
-        <v>100</v>
+      <c r="AB4" s="2"/>
+    </row>
+    <row r="5" spans="2:33" s="56" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="55" t="s">
+        <v>114</v>
+      </c>
+      <c r="D5" s="55" t="s">
+        <v>115</v>
+      </c>
+      <c r="E5" s="55" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="55" t="s">
+        <v>117</v>
+      </c>
+      <c r="G5" s="55" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" s="55" t="s">
+        <v>119</v>
+      </c>
+      <c r="I5" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="J5" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="K5" s="55" t="s">
+        <v>122</v>
+      </c>
+      <c r="L5" s="55" t="s">
+        <v>123</v>
+      </c>
+      <c r="M5" s="55" t="s">
+        <v>124</v>
+      </c>
+      <c r="N5" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="O5" s="55" t="s">
+        <v>126</v>
+      </c>
+      <c r="P5" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q5" s="55" t="s">
+        <v>128</v>
+      </c>
+      <c r="R5" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="S5" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="T5" s="55" t="s">
+        <v>131</v>
+      </c>
+      <c r="U5" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="V5" s="55" t="s">
+        <v>133</v>
+      </c>
+      <c r="W5" s="55" t="s">
+        <v>134</v>
+      </c>
+      <c r="X5" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="Y5" s="55" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z5" s="55" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA5" s="55" t="s">
+        <v>138</v>
+      </c>
+      <c r="AB5" s="55" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="6" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="5"/>
-      <c r="D6" s="5"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="51"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
     </row>
     <row r="7" spans="2:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="6" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>29</v>
+      </c>
+      <c r="C7" s="50"/>
+      <c r="D7" s="52"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
     </row>
     <row r="8" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="9" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="C8" s="10">
+        <v>30</v>
+      </c>
+      <c r="C8" s="9">
+        <v>808917</v>
+      </c>
+      <c r="D8" s="10">
         <v>1793754</v>
       </c>
-      <c r="D8" s="10">
+      <c r="E8" s="10">
         <v>400104</v>
       </c>
-      <c r="E8" s="10">
+      <c r="F8" s="10">
         <v>1513718</v>
       </c>
-      <c r="F8" s="10">
+      <c r="G8" s="10">
         <v>422275</v>
       </c>
-      <c r="G8" s="10">
+      <c r="H8" s="10">
         <v>2121454</v>
       </c>
-      <c r="H8" s="10">
+      <c r="I8" s="10">
         <v>1734522.46267</v>
       </c>
-      <c r="I8" s="10">
+      <c r="J8" s="10">
         <v>1938809</v>
       </c>
-      <c r="J8" s="10">
+      <c r="K8" s="10">
         <v>2198544</v>
       </c>
-      <c r="K8" s="10">
+      <c r="L8" s="10">
         <v>799684</v>
       </c>
-      <c r="L8" s="10">
+      <c r="M8" s="10">
         <v>626708</v>
       </c>
-      <c r="M8" s="10">
+      <c r="N8" s="10">
         <v>921693</v>
       </c>
-      <c r="N8" s="10">
+      <c r="O8" s="10">
         <v>1459386</v>
       </c>
-      <c r="O8" s="10">
+      <c r="P8" s="10">
         <v>314461</v>
       </c>
-      <c r="P8" s="10">
+      <c r="Q8" s="10">
         <v>430121</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="R8" s="10">
         <v>1369294.27621</v>
       </c>
-      <c r="R8" s="10">
+      <c r="S8" s="10">
         <v>943750.18218</v>
       </c>
-      <c r="S8" s="10">
+      <c r="T8" s="10">
         <v>639513</v>
       </c>
-      <c r="T8" s="10">
+      <c r="U8" s="10">
         <v>393317</v>
       </c>
-      <c r="U8" s="10">
+      <c r="V8" s="10">
         <v>944428</v>
       </c>
-      <c r="V8" s="10">
+      <c r="W8" s="10">
         <v>246570</v>
       </c>
-      <c r="W8" s="10">
+      <c r="X8" s="10">
         <v>952354</v>
       </c>
-      <c r="X8" s="10">
+      <c r="Y8" s="10">
         <v>1461797</v>
       </c>
-      <c r="Y8" s="10">
+      <c r="Z8" s="10">
         <v>1781796</v>
       </c>
-      <c r="Z8" s="10">
+      <c r="AA8" s="10">
         <v>1308028</v>
       </c>
-      <c r="AA8" s="10">
+      <c r="AB8" s="10">
         <v>1225277</v>
       </c>
       <c r="AG8" s="6"/>
     </row>
     <row r="9" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="9" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C9" s="10">
+        <v>31</v>
+      </c>
+      <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="10">
         <v>0</v>
       </c>
       <c r="E9" s="10">
         <v>0</v>
       </c>
       <c r="F9" s="10">
         <v>0</v>
       </c>
       <c r="G9" s="10">
         <v>0</v>
       </c>
       <c r="H9" s="10">
         <v>0</v>
       </c>
       <c r="I9" s="10">
+        <v>0</v>
+      </c>
+      <c r="J9" s="10">
         <v>2259</v>
       </c>
-      <c r="J9" s="10">
+      <c r="K9" s="10">
         <v>2213</v>
       </c>
-      <c r="K9" s="10">
+      <c r="L9" s="10">
         <v>2165</v>
       </c>
-      <c r="L9" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="10">
         <v>0</v>
       </c>
       <c r="N9" s="10">
         <v>0</v>
       </c>
       <c r="O9" s="10">
         <v>0</v>
       </c>
       <c r="P9" s="10">
         <v>0</v>
       </c>
       <c r="Q9" s="10">
         <v>0</v>
       </c>
       <c r="R9" s="10">
         <v>0</v>
       </c>
       <c r="S9" s="10">
         <v>0</v>
       </c>
       <c r="T9" s="10">
         <v>0</v>
       </c>
       <c r="U9" s="10">
         <v>0</v>
       </c>
       <c r="V9" s="10">
         <v>0</v>
       </c>
       <c r="W9" s="10">
         <v>0</v>
       </c>
       <c r="X9" s="10">
         <v>0</v>
       </c>
       <c r="Y9" s="10">
         <v>0</v>
       </c>
       <c r="Z9" s="10">
         <v>0</v>
       </c>
       <c r="AA9" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="10">
         <v>0</v>
       </c>
       <c r="AG9" s="6"/>
     </row>
     <row r="10" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="9" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="C10" s="10">
+        <v>32</v>
+      </c>
+      <c r="C10" s="9">
         <v>9</v>
       </c>
       <c r="D10" s="10">
         <v>9</v>
       </c>
       <c r="E10" s="10">
         <v>9</v>
       </c>
       <c r="F10" s="10">
         <v>9</v>
       </c>
       <c r="G10" s="10">
         <v>9</v>
       </c>
       <c r="H10" s="10">
+        <v>9</v>
+      </c>
+      <c r="I10" s="10">
         <v>8.6123200000000004</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="J10" s="10">
         <v>9</v>
       </c>
       <c r="K10" s="10">
         <v>9</v>
       </c>
       <c r="L10" s="10">
         <v>9</v>
       </c>
       <c r="M10" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="N10" s="10">
         <v>0</v>
       </c>
       <c r="O10" s="10">
+        <v>0</v>
+      </c>
+      <c r="P10" s="10">
         <v>4</v>
       </c>
-      <c r="P10" s="10">
+      <c r="Q10" s="10">
         <v>90</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="R10" s="10">
         <v>1.3658399999999999</v>
       </c>
-      <c r="R10" s="10">
+      <c r="S10" s="10">
         <v>38227.479329999995</v>
       </c>
-      <c r="S10" s="10">
+      <c r="T10" s="10">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="U10" s="10">
         <v>51</v>
       </c>
       <c r="V10" s="10">
         <v>51</v>
       </c>
       <c r="W10" s="10">
+        <v>51</v>
+      </c>
+      <c r="X10" s="10">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="Y10" s="10">
         <v>51</v>
       </c>
       <c r="Z10" s="10">
         <v>51</v>
       </c>
       <c r="AA10" s="10">
         <v>51</v>
       </c>
+      <c r="AB10" s="10">
+        <v>51</v>
+      </c>
       <c r="AG10" s="6"/>
     </row>
     <row r="11" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="9" t="s">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="C11" s="10">
+        <v>3074444</v>
+      </c>
+      <c r="D11" s="10">
         <v>3237249</v>
       </c>
-      <c r="D11" s="10">
+      <c r="E11" s="10">
         <v>3352890</v>
       </c>
-      <c r="E11" s="10">
+      <c r="F11" s="10">
         <v>3472942</v>
       </c>
-      <c r="F11" s="10">
+      <c r="G11" s="10">
         <v>2987851</v>
       </c>
-      <c r="G11" s="10">
+      <c r="H11" s="10">
         <v>3253156</v>
       </c>
-      <c r="H11" s="10">
+      <c r="I11" s="10">
         <v>3267284.0592399999</v>
       </c>
-      <c r="I11" s="10">
+      <c r="J11" s="10">
         <v>3093345</v>
       </c>
-      <c r="J11" s="10">
+      <c r="K11" s="10">
         <v>2917523</v>
       </c>
-      <c r="K11" s="10">
+      <c r="L11" s="10">
         <v>3152410</v>
       </c>
-      <c r="L11" s="10">
+      <c r="M11" s="10">
         <v>2973010</v>
       </c>
-      <c r="M11" s="10">
+      <c r="N11" s="10">
         <v>2829098</v>
       </c>
-      <c r="N11" s="10">
+      <c r="O11" s="10">
         <v>2457925</v>
       </c>
-      <c r="O11" s="10">
+      <c r="P11" s="10">
         <v>2575878</v>
       </c>
-      <c r="P11" s="10">
+      <c r="Q11" s="10">
         <v>2429434</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="R11" s="10">
         <v>2547136.9887600001</v>
       </c>
-      <c r="R11" s="10">
+      <c r="S11" s="10">
         <v>2741071.9453600002</v>
       </c>
-      <c r="S11" s="10">
+      <c r="T11" s="10">
         <v>3581699</v>
       </c>
-      <c r="T11" s="10">
+      <c r="U11" s="10">
         <v>3515448</v>
       </c>
-      <c r="U11" s="10">
+      <c r="V11" s="10">
         <v>3297297</v>
       </c>
-      <c r="V11" s="10">
+      <c r="W11" s="10">
         <v>2550310</v>
       </c>
-      <c r="W11" s="10">
+      <c r="X11" s="10">
         <v>2517781</v>
       </c>
-      <c r="X11" s="10">
+      <c r="Y11" s="10">
         <v>2638385</v>
       </c>
-      <c r="Y11" s="10">
+      <c r="Z11" s="10">
         <v>2203003</v>
       </c>
-      <c r="Z11" s="10">
+      <c r="AA11" s="10">
         <v>2177355</v>
       </c>
-      <c r="AA11" s="10">
+      <c r="AB11" s="10">
         <v>2263059</v>
       </c>
       <c r="AG11" s="6"/>
     </row>
     <row r="12" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="9" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="C12" s="10">
+        <v>717522</v>
+      </c>
+      <c r="D12" s="10">
         <v>828038</v>
       </c>
-      <c r="D12" s="10">
+      <c r="E12" s="10">
         <v>400463</v>
       </c>
-      <c r="E12" s="10">
+      <c r="F12" s="10">
         <v>101272</v>
       </c>
-      <c r="F12" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
         <v>14074</v>
       </c>
-      <c r="J12" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="K12" s="10">
         <v>0</v>
       </c>
       <c r="L12" s="10">
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
         <v>15473</v>
       </c>
-      <c r="M12" s="10">
+      <c r="N12" s="10">
         <v>38924</v>
       </c>
-      <c r="N12" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="10">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10">
         <v>327135</v>
       </c>
-      <c r="P12" s="10">
+      <c r="Q12" s="10">
         <v>190699</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="R12" s="10">
         <v>13828.290789999999</v>
       </c>
-      <c r="R12" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="S12" s="10">
+        <v>0</v>
+      </c>
+      <c r="T12" s="10">
         <v>648561</v>
       </c>
-      <c r="T12" s="10">
+      <c r="U12" s="10">
         <v>383740</v>
       </c>
-      <c r="U12" s="10">
+      <c r="V12" s="10">
         <v>214105</v>
       </c>
-      <c r="V12" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="W12" s="10">
+        <v>0</v>
+      </c>
+      <c r="X12" s="10">
         <v>388308</v>
       </c>
-      <c r="X12" s="10">
+      <c r="Y12" s="10">
         <v>173465</v>
       </c>
-      <c r="Y12" s="10">
+      <c r="Z12" s="10">
         <v>10439</v>
       </c>
-      <c r="Z12" s="10">
+      <c r="AA12" s="10">
         <v>536359</v>
       </c>
-      <c r="AA12" s="10">
+      <c r="AB12" s="10">
         <v>311518</v>
       </c>
       <c r="AG12" s="6"/>
     </row>
     <row r="13" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="9" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C13" s="10">
+        <v>750808</v>
+      </c>
+      <c r="D13" s="10">
         <v>627887</v>
       </c>
-      <c r="D13" s="10">
+      <c r="E13" s="10">
         <v>566597</v>
       </c>
-      <c r="E13" s="10">
+      <c r="F13" s="10">
         <v>565737</v>
       </c>
-      <c r="F13" s="10">
+      <c r="G13" s="10">
         <v>617850</v>
       </c>
-      <c r="G13" s="10">
+      <c r="H13" s="10">
         <v>541855</v>
       </c>
-      <c r="H13" s="10">
+      <c r="I13" s="10">
         <v>541676.04652999993</v>
       </c>
-      <c r="I13" s="10">
+      <c r="J13" s="10">
         <v>465034</v>
       </c>
-      <c r="J13" s="10">
+      <c r="K13" s="10">
         <v>464419</v>
       </c>
-      <c r="K13" s="10">
+      <c r="L13" s="10">
         <v>450307</v>
       </c>
-      <c r="L13" s="10">
+      <c r="M13" s="10">
         <v>435620</v>
       </c>
-      <c r="M13" s="10">
+      <c r="N13" s="10">
         <v>454129</v>
       </c>
-      <c r="N13" s="10">
+      <c r="O13" s="10">
         <v>484474</v>
       </c>
-      <c r="O13" s="10">
+      <c r="P13" s="10">
         <v>432617</v>
       </c>
-      <c r="P13" s="10">
+      <c r="Q13" s="10">
         <v>408462</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="R13" s="10">
         <v>420619.01547000004</v>
       </c>
-      <c r="R13" s="10">
+      <c r="S13" s="10">
         <v>379711.97993999999</v>
       </c>
-      <c r="S13" s="10">
+      <c r="T13" s="10">
         <v>345301</v>
       </c>
-      <c r="T13" s="10">
+      <c r="U13" s="10">
         <v>455868</v>
       </c>
-      <c r="U13" s="10">
+      <c r="V13" s="10">
         <v>285773</v>
       </c>
-      <c r="V13" s="10">
+      <c r="W13" s="10">
         <v>452523</v>
       </c>
-      <c r="W13" s="10">
+      <c r="X13" s="10">
         <v>273046</v>
       </c>
-      <c r="X13" s="10">
+      <c r="Y13" s="10">
         <v>240967</v>
       </c>
-      <c r="Y13" s="10">
+      <c r="Z13" s="10">
         <v>285038</v>
       </c>
-      <c r="Z13" s="10">
+      <c r="AA13" s="10">
         <v>246815</v>
       </c>
-      <c r="AA13" s="10">
+      <c r="AB13" s="10">
         <v>244627</v>
       </c>
       <c r="AG13" s="6"/>
     </row>
     <row r="14" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="9" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="C14" s="10">
+        <v>113093</v>
+      </c>
+      <c r="D14" s="10">
         <v>124163</v>
       </c>
-      <c r="D14" s="10">
+      <c r="E14" s="10">
         <v>136475</v>
       </c>
-      <c r="E14" s="10">
+      <c r="F14" s="10">
         <v>128731</v>
       </c>
-      <c r="F14" s="10">
+      <c r="G14" s="10">
         <v>128354</v>
       </c>
-      <c r="G14" s="10">
+      <c r="H14" s="10">
         <v>114037</v>
       </c>
-      <c r="H14" s="10">
+      <c r="I14" s="10">
         <v>95620.294560000009</v>
       </c>
-      <c r="I14" s="10">
+      <c r="J14" s="10">
         <v>104971</v>
       </c>
-      <c r="J14" s="10">
+      <c r="K14" s="10">
         <v>118213</v>
       </c>
-      <c r="K14" s="10">
+      <c r="L14" s="10">
         <v>151710</v>
       </c>
-      <c r="L14" s="10">
+      <c r="M14" s="10">
         <v>131927</v>
       </c>
-      <c r="M14" s="10">
+      <c r="N14" s="10">
         <v>145797</v>
       </c>
-      <c r="N14" s="10">
+      <c r="O14" s="10">
         <v>169702</v>
       </c>
-      <c r="O14" s="10">
+      <c r="P14" s="10">
         <v>179173</v>
       </c>
-      <c r="P14" s="10">
+      <c r="Q14" s="10">
         <v>158487</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="R14" s="10">
         <v>166939.79751</v>
       </c>
-      <c r="R14" s="10">
+      <c r="S14" s="10">
         <v>176495.30267999999</v>
       </c>
-      <c r="S14" s="10">
+      <c r="T14" s="10">
         <v>182540</v>
       </c>
-      <c r="T14" s="10">
+      <c r="U14" s="10">
         <v>169756</v>
       </c>
-      <c r="U14" s="10">
+      <c r="V14" s="10">
         <v>153529</v>
       </c>
-      <c r="V14" s="10">
+      <c r="W14" s="10">
         <v>160610</v>
       </c>
-      <c r="W14" s="10">
+      <c r="X14" s="10">
         <v>133200</v>
       </c>
-      <c r="X14" s="10">
+      <c r="Y14" s="10">
         <v>138482</v>
       </c>
-      <c r="Y14" s="10">
+      <c r="Z14" s="10">
         <v>119070</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="AA14" s="10">
         <v>116512</v>
       </c>
-      <c r="AA14" s="10">
+      <c r="AB14" s="10">
         <v>106014</v>
       </c>
       <c r="AG14" s="6"/>
     </row>
     <row r="15" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="9" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="C15" s="10">
+        <v>14652</v>
+      </c>
+      <c r="D15" s="10">
         <v>12503</v>
       </c>
-      <c r="D15" s="10">
+      <c r="E15" s="10">
         <v>155526</v>
       </c>
-      <c r="E15" s="10">
+      <c r="F15" s="10">
         <v>143642</v>
       </c>
-      <c r="F15" s="10">
+      <c r="G15" s="10">
         <v>172055</v>
       </c>
-      <c r="G15" s="10">
+      <c r="H15" s="10">
         <v>107227</v>
       </c>
-      <c r="H15" s="10">
+      <c r="I15" s="10">
         <v>101406.35554999999</v>
       </c>
-      <c r="I15" s="10">
+      <c r="J15" s="10">
         <v>85601</v>
       </c>
-      <c r="J15" s="10">
+      <c r="K15" s="10">
         <v>68656</v>
       </c>
-      <c r="K15" s="10">
+      <c r="L15" s="10">
         <v>1974</v>
       </c>
-      <c r="L15" s="10">
+      <c r="M15" s="10">
         <v>1259</v>
       </c>
-      <c r="M15" s="10">
+      <c r="N15" s="10">
         <v>4102</v>
       </c>
-      <c r="N15" s="10">
+      <c r="O15" s="10">
         <v>97168</v>
       </c>
-      <c r="O15" s="10">
+      <c r="P15" s="10">
         <v>95731</v>
       </c>
-      <c r="P15" s="10">
+      <c r="Q15" s="10">
         <v>95397</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="R15" s="10">
         <v>38698.36118</v>
       </c>
-      <c r="R15" s="10">
+      <c r="S15" s="10">
         <v>35609.27577</v>
       </c>
-      <c r="S15" s="10">
+      <c r="T15" s="10">
         <v>29299</v>
       </c>
-      <c r="T15" s="10">
+      <c r="U15" s="10">
         <v>29523</v>
       </c>
-      <c r="U15" s="10">
+      <c r="V15" s="10">
         <v>34114</v>
       </c>
-      <c r="V15" s="10">
+      <c r="W15" s="10">
         <v>22789</v>
       </c>
-      <c r="W15" s="10">
+      <c r="X15" s="10">
         <v>14311</v>
       </c>
-      <c r="X15" s="10">
+      <c r="Y15" s="10">
         <v>13915</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Z15" s="10">
         <v>72233</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="AA15" s="10">
         <v>105425</v>
       </c>
-      <c r="AA15" s="10">
+      <c r="AB15" s="10">
         <v>67785</v>
       </c>
       <c r="AG15" s="6"/>
     </row>
     <row r="16" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="9" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="C16" s="10">
+        <v>409594</v>
+      </c>
+      <c r="D16" s="10">
         <v>410575</v>
       </c>
-      <c r="D16" s="10">
+      <c r="E16" s="10">
         <v>412290</v>
       </c>
-      <c r="E16" s="10">
+      <c r="F16" s="10">
         <v>562589</v>
       </c>
-      <c r="F16" s="10">
+      <c r="G16" s="10">
         <v>772549</v>
       </c>
-      <c r="G16" s="10">
+      <c r="H16" s="10">
         <v>913372</v>
       </c>
-      <c r="H16" s="10">
+      <c r="I16" s="10">
         <v>979880.21763999993</v>
       </c>
-      <c r="I16" s="10">
+      <c r="J16" s="10">
         <v>955162</v>
       </c>
-      <c r="J16" s="10">
+      <c r="K16" s="10">
         <v>1092372</v>
       </c>
-      <c r="K16" s="10">
+      <c r="L16" s="10">
         <v>835102</v>
       </c>
-      <c r="L16" s="10">
+      <c r="M16" s="10">
         <v>922449</v>
       </c>
-      <c r="M16" s="10">
+      <c r="N16" s="10">
         <v>950190</v>
       </c>
-      <c r="N16" s="10">
+      <c r="O16" s="10">
         <v>1251762</v>
       </c>
-      <c r="O16" s="10">
+      <c r="P16" s="10">
         <v>1161157</v>
       </c>
-      <c r="P16" s="10">
+      <c r="Q16" s="10">
         <v>1178192</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="R16" s="10">
         <v>1257718.0160399999</v>
       </c>
-      <c r="R16" s="10">
+      <c r="S16" s="10">
         <v>1237261.89123</v>
       </c>
-      <c r="S16" s="10">
+      <c r="T16" s="10">
         <v>1443547</v>
       </c>
-      <c r="T16" s="10">
+      <c r="U16" s="10">
         <v>1457467</v>
       </c>
-      <c r="U16" s="10">
+      <c r="V16" s="10">
         <v>1162148</v>
       </c>
-      <c r="V16" s="10">
+      <c r="W16" s="10">
         <v>1477238</v>
       </c>
-      <c r="W16" s="10">
+      <c r="X16" s="10">
         <v>1504242</v>
       </c>
-      <c r="X16" s="10">
+      <c r="Y16" s="10">
         <v>1501768</v>
       </c>
-      <c r="Y16" s="10">
+      <c r="Z16" s="10">
         <v>833781</v>
       </c>
-      <c r="Z16" s="10">
+      <c r="AA16" s="10">
         <v>837363</v>
       </c>
-      <c r="AA16" s="10">
+      <c r="AB16" s="10">
         <v>81109</v>
       </c>
       <c r="AG16" s="6"/>
     </row>
     <row r="17" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="9" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C17" s="10">
+        <v>38668</v>
+      </c>
+      <c r="D17" s="10">
         <v>40581</v>
       </c>
-      <c r="D17" s="10">
+      <c r="E17" s="10">
         <v>37905</v>
       </c>
-      <c r="E17" s="10">
+      <c r="F17" s="10">
         <v>40938</v>
       </c>
-      <c r="F17" s="10">
+      <c r="G17" s="10">
         <v>41988</v>
       </c>
-      <c r="G17" s="10">
+      <c r="H17" s="10">
         <v>46514</v>
       </c>
-      <c r="H17" s="10">
+      <c r="I17" s="10">
         <v>42065.607729999996</v>
       </c>
-      <c r="I17" s="10">
+      <c r="J17" s="10">
         <v>34545</v>
       </c>
-      <c r="J17" s="10">
+      <c r="K17" s="10">
         <v>37183</v>
       </c>
-      <c r="K17" s="10">
+      <c r="L17" s="10">
         <v>40320</v>
       </c>
-      <c r="L17" s="10">
+      <c r="M17" s="10">
         <v>37807</v>
       </c>
-      <c r="M17" s="10">
+      <c r="N17" s="10">
         <v>37753</v>
       </c>
-      <c r="N17" s="10">
+      <c r="O17" s="10">
         <v>38221</v>
       </c>
-      <c r="O17" s="10">
+      <c r="P17" s="10">
         <v>42017</v>
       </c>
-      <c r="P17" s="10">
+      <c r="Q17" s="10">
         <v>37593</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="R17" s="10">
         <v>38538.010280000002</v>
       </c>
-      <c r="R17" s="10">
+      <c r="S17" s="10">
         <v>37131.867760000001</v>
       </c>
-      <c r="S17" s="10">
+      <c r="T17" s="10">
         <v>38836</v>
       </c>
-      <c r="T17" s="10">
+      <c r="U17" s="10">
         <v>37156</v>
       </c>
-      <c r="U17" s="10">
+      <c r="V17" s="10">
         <v>25720</v>
       </c>
-      <c r="V17" s="10">
+      <c r="W17" s="10">
         <v>24578</v>
       </c>
-      <c r="W17" s="10">
+      <c r="X17" s="10">
         <v>22824</v>
       </c>
-      <c r="X17" s="10">
+      <c r="Y17" s="10">
         <v>23538</v>
       </c>
-      <c r="Y17" s="10">
+      <c r="Z17" s="10">
         <v>20128</v>
       </c>
-      <c r="Z17" s="10">
+      <c r="AA17" s="10">
         <v>19128</v>
       </c>
-      <c r="AA17" s="10">
+      <c r="AB17" s="10">
         <v>19172</v>
       </c>
       <c r="AG17" s="6"/>
     </row>
     <row r="18" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="9" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="C18" s="10">
+        <v>8037</v>
+      </c>
+      <c r="D18" s="10">
         <v>8228</v>
       </c>
-      <c r="D18" s="10">
+      <c r="E18" s="10">
         <v>8145</v>
       </c>
-      <c r="E18" s="10">
+      <c r="F18" s="10">
         <v>7235</v>
       </c>
-      <c r="F18" s="10">
+      <c r="G18" s="10">
         <v>7677</v>
       </c>
-      <c r="G18" s="10">
+      <c r="H18" s="10">
         <v>7516</v>
       </c>
-      <c r="H18" s="10">
+      <c r="I18" s="10">
         <v>7305.6106399999999</v>
       </c>
-      <c r="I18" s="10">
+      <c r="J18" s="10">
         <v>7460</v>
       </c>
-      <c r="J18" s="10">
+      <c r="K18" s="10">
         <v>8754</v>
       </c>
-      <c r="K18" s="10">
+      <c r="L18" s="10">
         <v>8194</v>
       </c>
-      <c r="L18" s="10">
+      <c r="M18" s="10">
         <v>9404</v>
       </c>
-      <c r="M18" s="10">
+      <c r="N18" s="10">
         <v>8089</v>
       </c>
-      <c r="N18" s="10">
+      <c r="O18" s="10">
         <v>7798</v>
       </c>
-      <c r="O18" s="10">
+      <c r="P18" s="10">
         <v>11253</v>
       </c>
-      <c r="P18" s="10">
+      <c r="Q18" s="10">
         <v>8765</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="R18" s="10">
         <v>7450.5052800000003</v>
       </c>
-      <c r="R18" s="10">
+      <c r="S18" s="10">
         <v>7700.4322199999997</v>
       </c>
-      <c r="S18" s="10">
+      <c r="T18" s="10">
         <v>5674</v>
       </c>
-      <c r="T18" s="10">
+      <c r="U18" s="10">
         <v>5725</v>
       </c>
-      <c r="U18" s="10">
+      <c r="V18" s="10">
         <v>4074</v>
       </c>
-      <c r="V18" s="10">
+      <c r="W18" s="10">
         <v>4155</v>
       </c>
-      <c r="W18" s="10">
+      <c r="X18" s="10">
         <v>5177</v>
       </c>
-      <c r="X18" s="10">
+      <c r="Y18" s="10">
         <v>6043</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Z18" s="10">
         <v>5229</v>
       </c>
-      <c r="Z18" s="10">
+      <c r="AA18" s="10">
         <v>5601</v>
       </c>
-      <c r="AA18" s="10">
+      <c r="AB18" s="10">
         <v>5518</v>
       </c>
       <c r="AG18" s="6"/>
     </row>
     <row r="19" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="13">
-        <f>SUM(C8:C18)</f>
+        <f t="shared" ref="C19:H19" si="0">SUM(C8:C18)</f>
+        <v>5935744</v>
+      </c>
+      <c r="D19" s="13">
+        <f t="shared" si="0"/>
         <v>7082987</v>
       </c>
-      <c r="D19" s="13">
-        <f>SUM(D8:D18)</f>
+      <c r="E19" s="13">
+        <f t="shared" si="0"/>
         <v>5470404</v>
       </c>
-      <c r="E19" s="13">
-        <f>SUM(E8:E18)</f>
+      <c r="F19" s="13">
+        <f t="shared" si="0"/>
         <v>6536813</v>
       </c>
-      <c r="F19" s="13">
-        <f>SUM(F8:F18)</f>
+      <c r="G19" s="13">
+        <f t="shared" si="0"/>
         <v>5150608</v>
       </c>
-      <c r="G19" s="13">
-        <f>SUM(G8:G18)</f>
+      <c r="H19" s="13">
+        <f t="shared" si="0"/>
         <v>7105140</v>
       </c>
-      <c r="H19" s="13">
+      <c r="I19" s="13">
         <v>6769768.8792000003</v>
       </c>
-      <c r="I19" s="13">
+      <c r="J19" s="13">
         <v>6701269</v>
       </c>
-      <c r="J19" s="13">
+      <c r="K19" s="13">
         <v>6907886</v>
       </c>
-      <c r="K19" s="13">
+      <c r="L19" s="13">
         <v>5441875</v>
       </c>
-      <c r="L19" s="13">
+      <c r="M19" s="13">
         <v>5153666</v>
       </c>
-      <c r="M19" s="13">
+      <c r="N19" s="13">
         <v>5389775</v>
       </c>
-      <c r="N19" s="13">
+      <c r="O19" s="13">
         <v>5966436</v>
       </c>
-      <c r="O19" s="13">
+      <c r="P19" s="13">
         <v>5139426</v>
       </c>
-      <c r="P19" s="13">
+      <c r="Q19" s="13">
         <v>4937240</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="R19" s="13">
         <v>5860224.6273600003</v>
       </c>
-      <c r="R19" s="13">
+      <c r="S19" s="13">
         <v>5596960.35647</v>
       </c>
-      <c r="S19" s="13">
+      <c r="T19" s="13">
         <v>6915052</v>
       </c>
-      <c r="T19" s="13">
+      <c r="U19" s="13">
         <v>6448051</v>
       </c>
-      <c r="U19" s="13">
+      <c r="V19" s="13">
         <v>6121239</v>
       </c>
-      <c r="V19" s="13">
+      <c r="W19" s="13">
         <v>4938824</v>
       </c>
-      <c r="W19" s="13">
+      <c r="X19" s="13">
         <v>5811314</v>
       </c>
-      <c r="X19" s="13">
+      <c r="Y19" s="13">
         <v>6198411</v>
       </c>
-      <c r="Y19" s="13">
+      <c r="Z19" s="13">
         <v>5330768</v>
       </c>
-      <c r="Z19" s="13">
+      <c r="AA19" s="13">
         <v>5352637</v>
       </c>
-      <c r="AA19" s="13">
+      <c r="AB19" s="13">
         <v>4324130</v>
       </c>
       <c r="AG19" s="6"/>
     </row>
     <row r="20" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
       <c r="N20" s="14"/>
       <c r="O20" s="14"/>
       <c r="P20" s="14"/>
       <c r="Q20" s="14"/>
       <c r="R20" s="14"/>
       <c r="S20" s="14"/>
       <c r="T20" s="14"/>
       <c r="U20" s="14"/>
       <c r="V20" s="14"/>
       <c r="W20" s="14"/>
       <c r="X20" s="14"/>
       <c r="Y20" s="14"/>
       <c r="Z20" s="14"/>
       <c r="AA20" s="14"/>
+      <c r="AB20" s="14"/>
       <c r="AG20" s="6"/>
     </row>
     <row r="21" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C21" s="14"/>
+        <v>41</v>
+      </c>
+      <c r="C21" s="6"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="14"/>
       <c r="L21" s="14"/>
       <c r="M21" s="14"/>
       <c r="N21" s="14"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
       <c r="R21" s="14"/>
       <c r="S21" s="14"/>
       <c r="T21" s="14"/>
       <c r="U21" s="14"/>
       <c r="V21" s="14"/>
       <c r="W21" s="14"/>
       <c r="X21" s="14"/>
       <c r="Y21" s="14"/>
       <c r="Z21" s="14"/>
       <c r="AA21" s="14"/>
+      <c r="AB21" s="14"/>
       <c r="AG21" s="6"/>
     </row>
     <row r="22" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="6" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="C22" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="C22" s="6"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="13"/>
       <c r="U22" s="13"/>
       <c r="V22" s="13"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="13"/>
       <c r="AA22" s="13"/>
+      <c r="AB22" s="13"/>
       <c r="AG22" s="6"/>
     </row>
     <row r="23" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="9" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="C23" s="10">
+        <v>3447</v>
+      </c>
+      <c r="D23" s="10">
         <v>3355</v>
       </c>
-      <c r="D23" s="10">
+      <c r="E23" s="10">
         <v>3260</v>
       </c>
-      <c r="E23" s="10">
+      <c r="F23" s="10">
         <v>3171</v>
       </c>
-      <c r="F23" s="10">
+      <c r="G23" s="10">
         <v>3327</v>
       </c>
-      <c r="G23" s="10">
+      <c r="H23" s="10">
         <v>3239</v>
       </c>
-      <c r="H23" s="10">
+      <c r="I23" s="10">
         <v>3159.1101100000001</v>
       </c>
-      <c r="I23" s="10">
+      <c r="J23" s="10">
         <v>3095</v>
       </c>
-      <c r="J23" s="10">
+      <c r="K23" s="10">
         <v>634</v>
       </c>
-      <c r="K23" s="10">
+      <c r="L23" s="10">
         <v>613</v>
       </c>
-      <c r="L23" s="10">
+      <c r="M23" s="10">
         <v>1005</v>
       </c>
-      <c r="M23" s="10">
+      <c r="N23" s="10">
         <v>981</v>
       </c>
-      <c r="N23" s="10">
+      <c r="O23" s="10">
         <v>955</v>
       </c>
-      <c r="O23" s="10">
+      <c r="P23" s="10">
         <v>931</v>
       </c>
-      <c r="P23" s="10">
+      <c r="Q23" s="10">
         <v>905</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="R23" s="10">
         <v>881.32916</v>
       </c>
-      <c r="R23" s="10">
+      <c r="S23" s="10">
         <v>857.55034000000001</v>
       </c>
-      <c r="S23" s="10">
+      <c r="T23" s="10">
         <v>838</v>
       </c>
-      <c r="T23" s="10">
+      <c r="U23" s="10">
         <v>822</v>
       </c>
-      <c r="U23" s="10">
+      <c r="V23" s="10">
         <v>809</v>
       </c>
-      <c r="V23" s="10">
+      <c r="W23" s="10">
         <v>801</v>
       </c>
-      <c r="W23" s="10">
+      <c r="X23" s="10">
         <v>795</v>
       </c>
-      <c r="X23" s="10">
+      <c r="Y23" s="10">
         <v>1543</v>
       </c>
-      <c r="Y23" s="10">
+      <c r="Z23" s="10">
         <v>1536</v>
       </c>
-      <c r="Z23" s="10">
+      <c r="AA23" s="10">
         <v>1530</v>
       </c>
-      <c r="AA23" s="10">
+      <c r="AB23" s="10">
         <v>1520</v>
       </c>
       <c r="AG23" s="6"/>
     </row>
     <row r="24" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="9" t="s">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="C24" s="10">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="10">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="10">
         <v>0</v>
       </c>
@@ -20495,823 +11799,853 @@
       <c r="L24" s="10">
         <v>0</v>
       </c>
       <c r="M24" s="10">
         <v>0</v>
       </c>
       <c r="N24" s="10">
         <v>0</v>
       </c>
       <c r="O24" s="10">
         <v>0</v>
       </c>
       <c r="P24" s="10">
         <v>0</v>
       </c>
       <c r="Q24" s="10">
         <v>0</v>
       </c>
       <c r="R24" s="10">
         <v>0</v>
       </c>
       <c r="S24" s="10">
         <v>0</v>
       </c>
       <c r="T24" s="10">
+        <v>0</v>
+      </c>
+      <c r="U24" s="10">
         <v>142764</v>
       </c>
-      <c r="U24" s="10">
+      <c r="V24" s="10">
         <v>138551</v>
       </c>
-      <c r="V24" s="10">
+      <c r="W24" s="10">
         <v>128043</v>
       </c>
-      <c r="W24" s="10">
+      <c r="X24" s="10">
         <v>147905</v>
       </c>
-      <c r="X24" s="10">
+      <c r="Y24" s="10">
         <v>133521</v>
       </c>
-      <c r="Y24" s="10">
+      <c r="Z24" s="10">
         <v>145044</v>
       </c>
-      <c r="Z24" s="10">
+      <c r="AA24" s="10">
         <v>139754</v>
       </c>
-      <c r="AA24" s="10">
+      <c r="AB24" s="10">
         <v>127156</v>
       </c>
       <c r="AG24" s="6"/>
     </row>
     <row r="25" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="9" t="s">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="C25" s="10">
+        <v>158868</v>
+      </c>
+      <c r="D25" s="10">
         <v>164667</v>
       </c>
-      <c r="D25" s="10">
+      <c r="E25" s="10">
         <v>155712</v>
       </c>
-      <c r="E25" s="10">
+      <c r="F25" s="10">
         <v>143422</v>
       </c>
-      <c r="F25" s="10">
+      <c r="G25" s="10">
         <v>147629</v>
       </c>
-      <c r="G25" s="10">
+      <c r="H25" s="10">
         <v>144776</v>
       </c>
-      <c r="H25" s="10">
+      <c r="I25" s="10">
         <v>116179.79329999999</v>
       </c>
-      <c r="I25" s="10">
+      <c r="J25" s="10">
         <v>120919</v>
       </c>
-      <c r="J25" s="10">
+      <c r="K25" s="10">
         <v>91396</v>
       </c>
-      <c r="K25" s="10">
+      <c r="L25" s="10">
         <v>94832</v>
       </c>
-      <c r="L25" s="10">
+      <c r="M25" s="10">
         <v>105259</v>
       </c>
-      <c r="M25" s="10">
+      <c r="N25" s="10">
         <v>114748</v>
       </c>
-      <c r="N25" s="10">
+      <c r="O25" s="10">
         <v>117615</v>
       </c>
-      <c r="O25" s="10">
+      <c r="P25" s="10">
         <v>117432</v>
       </c>
-      <c r="P25" s="10">
+      <c r="Q25" s="10">
         <v>109472</v>
       </c>
-      <c r="Q25" s="10">
+      <c r="R25" s="10">
         <v>100414.35652</v>
       </c>
-      <c r="R25" s="10">
+      <c r="S25" s="10">
         <v>87826.75</v>
       </c>
-      <c r="S25" s="10">
+      <c r="T25" s="10">
         <v>73289</v>
       </c>
-      <c r="T25" s="10">
+      <c r="U25" s="10">
         <v>70317</v>
       </c>
-      <c r="U25" s="10">
+      <c r="V25" s="10">
         <v>63237</v>
       </c>
-      <c r="V25" s="10">
+      <c r="W25" s="10">
         <v>58766</v>
       </c>
-      <c r="W25" s="10">
+      <c r="X25" s="10">
         <v>49732</v>
       </c>
-      <c r="X25" s="10">
+      <c r="Y25" s="10">
         <v>51438</v>
       </c>
-      <c r="Y25" s="10">
+      <c r="Z25" s="10">
         <v>47364</v>
       </c>
-      <c r="Z25" s="10">
+      <c r="AA25" s="10">
         <v>34422</v>
       </c>
-      <c r="AA25" s="10">
+      <c r="AB25" s="10">
         <v>41660</v>
       </c>
       <c r="AG25" s="6"/>
     </row>
     <row r="26" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="9" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C26" s="10">
+        <v>196584</v>
+      </c>
+      <c r="D26" s="10">
         <v>196828</v>
       </c>
-      <c r="D26" s="10">
+      <c r="E26" s="10">
         <v>189863</v>
       </c>
-      <c r="E26" s="10">
+      <c r="F26" s="10">
         <v>181549</v>
       </c>
-      <c r="F26" s="10">
+      <c r="G26" s="10">
         <v>176936</v>
       </c>
-      <c r="G26" s="10">
+      <c r="H26" s="10">
         <v>187281</v>
       </c>
-      <c r="H26" s="10">
+      <c r="I26" s="10">
         <v>190180.74799999999</v>
       </c>
-      <c r="I26" s="10">
+      <c r="J26" s="10">
         <v>199226</v>
       </c>
-      <c r="J26" s="10">
+      <c r="K26" s="10">
         <v>195754</v>
       </c>
-      <c r="K26" s="10">
+      <c r="L26" s="10">
         <v>194256</v>
       </c>
-      <c r="L26" s="10">
+      <c r="M26" s="10">
         <v>380433</v>
       </c>
-      <c r="M26" s="10">
+      <c r="N26" s="10">
         <v>379646</v>
       </c>
-      <c r="N26" s="10">
+      <c r="O26" s="10">
         <v>381139</v>
       </c>
-      <c r="O26" s="10">
+      <c r="P26" s="10">
         <v>381382</v>
       </c>
-      <c r="P26" s="10">
+      <c r="Q26" s="10">
         <v>384425</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="R26" s="10">
         <v>394191.87985000003</v>
       </c>
-      <c r="R26" s="10">
+      <c r="S26" s="10">
         <v>377642.77924</v>
       </c>
-      <c r="S26" s="10">
+      <c r="T26" s="10">
         <v>354905</v>
       </c>
-      <c r="T26" s="10">
+      <c r="U26" s="10">
         <v>361195</v>
       </c>
-      <c r="U26" s="10">
+      <c r="V26" s="10">
         <v>380205</v>
       </c>
-      <c r="V26" s="10">
+      <c r="W26" s="10">
         <v>299649</v>
       </c>
-      <c r="W26" s="10">
+      <c r="X26" s="10">
         <v>270649</v>
       </c>
-      <c r="X26" s="10">
+      <c r="Y26" s="10">
         <v>265585</v>
       </c>
-      <c r="Y26" s="10">
+      <c r="Z26" s="10">
         <v>263994</v>
       </c>
-      <c r="Z26" s="10">
+      <c r="AA26" s="10">
         <v>270639</v>
       </c>
-      <c r="AA26" s="10">
+      <c r="AB26" s="10">
         <v>266552</v>
       </c>
       <c r="AG26" s="6"/>
     </row>
     <row r="27" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="9" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="C27" s="10">
+        <v>642995</v>
+      </c>
+      <c r="D27" s="10">
         <v>276013</v>
       </c>
-      <c r="D27" s="10">
+      <c r="E27" s="10">
         <v>400463</v>
       </c>
-      <c r="E27" s="10">
+      <c r="F27" s="10">
         <v>303816</v>
       </c>
-      <c r="F27" s="10">
+      <c r="G27" s="10">
         <v>278391</v>
       </c>
-      <c r="G27" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="10">
         <v>0</v>
       </c>
       <c r="I27" s="10">
+        <v>0</v>
+      </c>
+      <c r="J27" s="10">
         <v>42222</v>
       </c>
-      <c r="J27" s="10">
+      <c r="K27" s="10">
         <v>72043</v>
       </c>
-      <c r="K27" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="10">
         <v>15473</v>
       </c>
-      <c r="M27" s="10">
+      <c r="N27" s="10">
         <v>116773</v>
       </c>
-      <c r="N27" s="10">
+      <c r="O27" s="10">
         <v>77334</v>
       </c>
-      <c r="O27" s="10">
+      <c r="P27" s="10">
         <v>109045</v>
       </c>
-      <c r="P27" s="10">
+      <c r="Q27" s="10">
         <v>190699</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="R27" s="10">
         <v>41484.872350000005</v>
       </c>
-      <c r="R27" s="10">
+      <c r="S27" s="10">
         <v>22842.62271</v>
       </c>
-      <c r="S27" s="10">
+      <c r="T27" s="10">
         <v>216187</v>
       </c>
-      <c r="T27" s="10">
+      <c r="U27" s="10">
         <v>383740</v>
       </c>
-      <c r="U27" s="10">
+      <c r="V27" s="10">
         <v>642316</v>
       </c>
-      <c r="V27" s="10">
+      <c r="W27" s="10">
         <v>385385</v>
       </c>
-      <c r="W27" s="10">
+      <c r="X27" s="10">
         <v>129436</v>
       </c>
-      <c r="X27" s="10">
+      <c r="Y27" s="10">
         <v>173465</v>
       </c>
-      <c r="Y27" s="10">
+      <c r="Z27" s="10">
         <v>31317</v>
       </c>
-      <c r="Z27" s="10">
+      <c r="AA27" s="10">
         <v>222530</v>
       </c>
-      <c r="AA27" s="10">
+      <c r="AB27" s="10">
         <v>65914</v>
       </c>
       <c r="AG27" s="6"/>
     </row>
     <row r="28" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="9" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="C28" s="11">
+        <v>4089395</v>
+      </c>
+      <c r="D28" s="11">
         <v>3746640</v>
       </c>
-      <c r="D28" s="11">
+      <c r="E28" s="11">
         <v>3679554</v>
       </c>
-      <c r="E28" s="11">
+      <c r="F28" s="11">
         <v>3140663</v>
       </c>
-      <c r="F28" s="11">
+      <c r="G28" s="11">
         <v>2899617</v>
       </c>
-      <c r="G28" s="11">
+      <c r="H28" s="11">
         <v>2700013</v>
       </c>
-      <c r="H28" s="11">
+      <c r="I28" s="11">
         <v>2610731.2254299996</v>
       </c>
-      <c r="I28" s="11">
+      <c r="J28" s="11">
         <v>2359200</v>
       </c>
-      <c r="J28" s="11">
+      <c r="K28" s="11">
         <v>2230475</v>
       </c>
-      <c r="K28" s="11">
+      <c r="L28" s="11">
         <v>2091165</v>
       </c>
-      <c r="L28" s="11">
+      <c r="M28" s="11">
         <v>1954679</v>
       </c>
-      <c r="M28" s="11">
+      <c r="N28" s="11">
         <v>1786668</v>
       </c>
-      <c r="N28" s="11">
+      <c r="O28" s="11">
         <v>1691901</v>
       </c>
-      <c r="O28" s="11">
+      <c r="P28" s="11">
         <v>1560022</v>
       </c>
-      <c r="P28" s="11">
+      <c r="Q28" s="11">
         <v>1442819</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="R28" s="11">
         <v>1348274.3727599999</v>
       </c>
-      <c r="R28" s="11">
+      <c r="S28" s="11">
         <v>1311673.21331</v>
       </c>
-      <c r="S28" s="11">
+      <c r="T28" s="11">
         <v>1238639</v>
       </c>
-      <c r="T28" s="11">
+      <c r="U28" s="11">
         <v>1200708</v>
       </c>
-      <c r="U28" s="11">
+      <c r="V28" s="11">
         <v>1106018</v>
       </c>
-      <c r="V28" s="11">
+      <c r="W28" s="11">
         <v>1048138</v>
       </c>
-      <c r="W28" s="11">
+      <c r="X28" s="11">
         <v>994658</v>
       </c>
-      <c r="X28" s="11">
+      <c r="Y28" s="11">
         <v>960518</v>
       </c>
-      <c r="Y28" s="11">
+      <c r="Z28" s="11">
         <v>889664</v>
       </c>
-      <c r="Z28" s="11">
+      <c r="AA28" s="11">
         <v>868571</v>
       </c>
-      <c r="AA28" s="11">
+      <c r="AB28" s="11">
         <v>851115</v>
       </c>
       <c r="AG28" s="6"/>
     </row>
     <row r="29" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="C29" s="11">
+        <v>1212378</v>
+      </c>
+      <c r="D29" s="11">
         <v>1070733</v>
       </c>
-      <c r="D29" s="11">
+      <c r="E29" s="11">
         <v>824829</v>
       </c>
-      <c r="E29" s="11">
+      <c r="F29" s="11">
         <v>2037439</v>
       </c>
-      <c r="F29" s="11">
+      <c r="G29" s="11">
         <v>2045403</v>
       </c>
-      <c r="G29" s="11">
+      <c r="H29" s="11">
         <v>1951214</v>
       </c>
-      <c r="H29" s="11">
+      <c r="I29" s="11">
         <v>1701448.36943</v>
       </c>
-      <c r="I29" s="11">
+      <c r="J29" s="11">
         <v>2089303</v>
       </c>
-      <c r="J29" s="11">
+      <c r="K29" s="11">
         <v>2186745</v>
       </c>
-      <c r="K29" s="11">
+      <c r="L29" s="11">
         <v>2172973</v>
       </c>
-      <c r="L29" s="11">
+      <c r="M29" s="11">
         <v>2201958</v>
       </c>
-      <c r="M29" s="11">
+      <c r="N29" s="11">
         <v>2305994</v>
       </c>
-      <c r="N29" s="11">
+      <c r="O29" s="11">
         <v>2260928</v>
       </c>
-      <c r="O29" s="11">
+      <c r="P29" s="11">
         <v>2330452</v>
       </c>
-      <c r="P29" s="11">
+      <c r="Q29" s="11">
         <v>2332171</v>
       </c>
-      <c r="Q29" s="11">
+      <c r="R29" s="11">
         <v>2271156.4172399999</v>
       </c>
-      <c r="R29" s="11">
+      <c r="S29" s="11">
         <v>2227307.8541999999</v>
       </c>
-      <c r="S29" s="11">
+      <c r="T29" s="11">
         <v>2058379</v>
       </c>
-      <c r="T29" s="11">
+      <c r="U29" s="11">
         <v>1798195</v>
       </c>
-      <c r="U29" s="11">
+      <c r="V29" s="11">
         <v>1613629</v>
       </c>
-      <c r="V29" s="11">
+      <c r="W29" s="11">
         <v>1490040</v>
       </c>
-      <c r="W29" s="11">
+      <c r="X29" s="11">
         <v>1328729</v>
       </c>
-      <c r="X29" s="11">
+      <c r="Y29" s="11">
         <v>1114961</v>
       </c>
-      <c r="Y29" s="11">
+      <c r="Z29" s="11">
         <v>1137636</v>
       </c>
-      <c r="Z29" s="11">
+      <c r="AA29" s="11">
         <v>1020300</v>
       </c>
-      <c r="AA29" s="11">
+      <c r="AB29" s="11">
         <v>911312</v>
       </c>
       <c r="AG29" s="6"/>
     </row>
     <row r="30" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="9" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="C30" s="10">
+        <v>140138</v>
+      </c>
+      <c r="D30" s="10">
         <v>129139</v>
       </c>
-      <c r="D30" s="10">
+      <c r="E30" s="10">
         <v>116176</v>
       </c>
-      <c r="E30" s="10">
+      <c r="F30" s="10">
         <v>81539</v>
       </c>
-      <c r="F30" s="10">
+      <c r="G30" s="10">
         <v>66194</v>
       </c>
-      <c r="G30" s="10">
+      <c r="H30" s="10">
         <v>59253</v>
       </c>
-      <c r="H30" s="10">
+      <c r="I30" s="10">
         <v>65321.748909999995</v>
       </c>
-      <c r="I30" s="10">
+      <c r="J30" s="10">
         <v>35927</v>
       </c>
-      <c r="J30" s="10">
+      <c r="K30" s="10">
         <v>41920</v>
       </c>
-      <c r="K30" s="10">
+      <c r="L30" s="10">
         <v>41710</v>
       </c>
-      <c r="L30" s="10">
+      <c r="M30" s="10">
         <v>44838</v>
       </c>
-      <c r="M30" s="10">
+      <c r="N30" s="10">
         <v>39532</v>
       </c>
-      <c r="N30" s="10">
+      <c r="O30" s="10">
         <v>23705</v>
       </c>
-      <c r="O30" s="10">
+      <c r="P30" s="10">
         <v>26155</v>
       </c>
-      <c r="P30" s="10">
+      <c r="Q30" s="10">
         <v>15020</v>
       </c>
-      <c r="Q30" s="10">
+      <c r="R30" s="10">
         <v>12575.423070000001</v>
       </c>
-      <c r="R30" s="10">
+      <c r="S30" s="10">
         <v>10203.95407</v>
       </c>
-      <c r="S30" s="10">
+      <c r="T30" s="10">
         <v>21220</v>
       </c>
-      <c r="T30" s="10">
+      <c r="U30" s="10">
         <v>22742</v>
       </c>
-      <c r="U30" s="10">
+      <c r="V30" s="10">
         <v>37453</v>
       </c>
-      <c r="V30" s="10">
+      <c r="W30" s="10">
         <v>39037</v>
       </c>
-      <c r="W30" s="10">
+      <c r="X30" s="10">
         <v>41130</v>
       </c>
-      <c r="X30" s="10">
+      <c r="Y30" s="10">
         <v>46496</v>
       </c>
-      <c r="Y30" s="10">
+      <c r="Z30" s="10">
         <v>35774</v>
       </c>
-      <c r="Z30" s="10">
+      <c r="AA30" s="10">
         <v>43554</v>
       </c>
-      <c r="AA30" s="10">
+      <c r="AB30" s="10">
         <v>33121</v>
       </c>
       <c r="AG30" s="6"/>
     </row>
     <row r="31" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="9" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="C31" s="10">
+        <v>67618</v>
+      </c>
+      <c r="D31" s="10">
         <v>66339</v>
       </c>
-      <c r="D31" s="10">
+      <c r="E31" s="10">
         <v>65069</v>
       </c>
-      <c r="E31" s="10">
+      <c r="F31" s="10">
         <v>63547</v>
       </c>
-      <c r="F31" s="10">
+      <c r="G31" s="10">
         <v>62221</v>
       </c>
-      <c r="G31" s="10">
+      <c r="H31" s="10">
         <v>61068</v>
       </c>
-      <c r="H31" s="10">
+      <c r="I31" s="10">
         <v>59940.052020000003</v>
       </c>
-      <c r="I31" s="10">
+      <c r="J31" s="10">
         <v>62762</v>
       </c>
-      <c r="J31" s="10">
+      <c r="K31" s="10">
         <v>60845</v>
       </c>
-      <c r="K31" s="10">
+      <c r="L31" s="10">
         <v>59820</v>
       </c>
-      <c r="L31" s="10">
+      <c r="M31" s="10">
         <v>66123</v>
       </c>
-      <c r="M31" s="10">
+      <c r="N31" s="10">
         <v>89827</v>
       </c>
-      <c r="N31" s="10">
+      <c r="O31" s="10">
         <v>20288</v>
       </c>
-      <c r="O31" s="10">
+      <c r="P31" s="10">
         <v>20003</v>
       </c>
-      <c r="P31" s="10">
+      <c r="Q31" s="10">
         <v>19723</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="R31" s="10">
         <v>19446.946899999999</v>
       </c>
-      <c r="R31" s="10">
+      <c r="S31" s="10">
         <v>19161.366699999999</v>
       </c>
-      <c r="S31" s="10">
+      <c r="T31" s="10">
         <v>18914</v>
       </c>
-      <c r="T31" s="10">
+      <c r="U31" s="10">
         <v>18713</v>
       </c>
-      <c r="U31" s="10">
+      <c r="V31" s="10">
         <v>18578</v>
       </c>
-      <c r="V31" s="10">
+      <c r="W31" s="10">
         <v>18480</v>
       </c>
-      <c r="W31" s="10">
+      <c r="X31" s="10">
         <v>18421</v>
       </c>
-      <c r="X31" s="10">
+      <c r="Y31" s="10">
         <v>18382</v>
       </c>
-      <c r="Y31" s="10">
+      <c r="Z31" s="10">
         <v>18340</v>
       </c>
-      <c r="Z31" s="10">
+      <c r="AA31" s="10">
         <v>18290</v>
       </c>
-      <c r="AA31" s="10">
+      <c r="AB31" s="10">
         <v>18214</v>
       </c>
       <c r="AG31" s="6"/>
     </row>
     <row r="32" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="9" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="C32" s="10">
+        <v>596797</v>
+      </c>
+      <c r="D32" s="10">
         <v>698800</v>
       </c>
-      <c r="D32" s="10">
+      <c r="E32" s="10">
         <v>756060</v>
       </c>
-      <c r="E32" s="10">
+      <c r="F32" s="10">
         <v>644169</v>
       </c>
-      <c r="F32" s="10">
+      <c r="G32" s="10">
         <v>747246</v>
       </c>
-      <c r="G32" s="10">
+      <c r="H32" s="10">
         <v>901366</v>
       </c>
-      <c r="H32" s="10">
+      <c r="I32" s="10">
         <v>918077.87170000002</v>
       </c>
-      <c r="I32" s="10">
+      <c r="J32" s="10">
         <v>1007505</v>
       </c>
-      <c r="J32" s="10">
+      <c r="K32" s="10">
         <v>1119201</v>
       </c>
-      <c r="K32" s="10">
+      <c r="L32" s="10">
         <v>1268959</v>
       </c>
-      <c r="L32" s="10">
+      <c r="M32" s="10">
         <v>1324670</v>
       </c>
-      <c r="M32" s="10">
+      <c r="N32" s="10">
         <v>1275753</v>
       </c>
-      <c r="N32" s="10">
+      <c r="O32" s="10">
         <v>1184658</v>
       </c>
-      <c r="O32" s="10">
+      <c r="P32" s="10">
         <v>1188731</v>
       </c>
-      <c r="P32" s="10">
+      <c r="Q32" s="10">
         <v>1203057</v>
       </c>
-      <c r="Q32" s="10">
+      <c r="R32" s="10">
         <v>1245301.0496199999</v>
       </c>
-      <c r="R32" s="10">
+      <c r="S32" s="10">
         <v>1271544.7633499999</v>
       </c>
-      <c r="S32" s="10">
+      <c r="T32" s="10">
         <v>692610</v>
       </c>
-      <c r="T32" s="10">
+      <c r="U32" s="10">
         <v>679181</v>
       </c>
-      <c r="U32" s="10">
+      <c r="V32" s="10">
         <v>712829</v>
       </c>
-      <c r="V32" s="10">
+      <c r="W32" s="10">
         <v>705563</v>
       </c>
-      <c r="W32" s="10">
+      <c r="X32" s="10">
         <v>825272</v>
       </c>
-      <c r="X32" s="10">
+      <c r="Y32" s="10">
         <v>811638</v>
       </c>
-      <c r="Y32" s="10">
+      <c r="Z32" s="10">
         <v>703586</v>
       </c>
-      <c r="Z32" s="10">
+      <c r="AA32" s="10">
         <v>702972</v>
       </c>
-      <c r="AA32" s="10">
+      <c r="AB32" s="10">
         <v>710368</v>
       </c>
       <c r="AG32" s="6"/>
     </row>
     <row r="33" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="9" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="C33" s="10">
+        <v>859578</v>
+      </c>
+      <c r="D33" s="10">
         <v>921407</v>
       </c>
-      <c r="D33" s="10">
+      <c r="E33" s="10">
         <v>985960</v>
       </c>
-      <c r="E33" s="10">
+      <c r="F33" s="10">
         <v>1028504</v>
       </c>
-      <c r="F33" s="10">
+      <c r="G33" s="10">
         <v>1030641</v>
       </c>
-      <c r="G33" s="10">
+      <c r="H33" s="10">
         <v>1041257</v>
       </c>
-      <c r="H33" s="10">
+      <c r="I33" s="10">
         <v>1182616.0373499999</v>
       </c>
-      <c r="I33" s="10">
+      <c r="J33" s="10">
         <v>1456951</v>
       </c>
-      <c r="J33" s="10">
+      <c r="K33" s="10">
         <v>1555662</v>
       </c>
-      <c r="K33" s="10">
+      <c r="L33" s="10">
         <v>2022290</v>
       </c>
-      <c r="L33" s="10">
+      <c r="M33" s="10">
         <v>2135382</v>
       </c>
-      <c r="M33" s="10">
+      <c r="N33" s="10">
         <v>2252960</v>
       </c>
-      <c r="N33" s="10">
+      <c r="O33" s="10">
         <v>2094732</v>
       </c>
-      <c r="O33" s="10">
+      <c r="P33" s="10">
         <v>2359124</v>
       </c>
-      <c r="P33" s="10">
+      <c r="Q33" s="10">
         <v>2502266</v>
       </c>
-      <c r="Q33" s="10">
+      <c r="R33" s="10">
         <v>2591623.1038299999</v>
       </c>
-      <c r="R33" s="10">
+      <c r="S33" s="10">
         <v>2796186.0807099999</v>
       </c>
-      <c r="S33" s="10">
+      <c r="T33" s="10">
         <v>2716739</v>
       </c>
-      <c r="T33" s="10">
+      <c r="U33" s="10">
         <v>2985951</v>
       </c>
-      <c r="U33" s="10">
+      <c r="V33" s="10">
         <v>3866707</v>
       </c>
-      <c r="V33" s="10">
+      <c r="W33" s="10">
         <v>4401040</v>
       </c>
-      <c r="W33" s="10">
+      <c r="X33" s="10">
         <v>4360649</v>
       </c>
-      <c r="X33" s="10">
+      <c r="Y33" s="10">
         <v>4338116</v>
       </c>
-      <c r="Y33" s="10">
+      <c r="Z33" s="10">
         <v>4984547</v>
       </c>
-      <c r="Z33" s="10">
+      <c r="AA33" s="10">
         <v>4966213</v>
       </c>
-      <c r="AA33" s="10">
+      <c r="AB33" s="10">
         <v>89835</v>
       </c>
       <c r="AG33" s="6"/>
     </row>
     <row r="34" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="9" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C34" s="10">
         <v>0</v>
       </c>
       <c r="D34" s="10">
         <v>0</v>
       </c>
       <c r="E34" s="10">
         <v>0</v>
       </c>
       <c r="F34" s="10">
+        <v>0</v>
+      </c>
+      <c r="G34" s="10">
         <v>900</v>
       </c>
-      <c r="G34" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="10">
         <v>0</v>
       </c>
       <c r="K34" s="10">
         <v>0</v>
       </c>
       <c r="L34" s="10">
         <v>0</v>
       </c>
       <c r="M34" s="10">
         <v>0</v>
       </c>
       <c r="N34" s="10">
         <v>0</v>
       </c>
       <c r="O34" s="10">
         <v>0</v>
       </c>
       <c r="P34" s="10">
@@ -21326,7524 +12660,7293 @@
       <c r="S34" s="10">
         <v>0</v>
       </c>
       <c r="T34" s="10">
         <v>0</v>
       </c>
       <c r="U34" s="10">
         <v>0</v>
       </c>
       <c r="V34" s="10">
         <v>0</v>
       </c>
       <c r="W34" s="10">
         <v>0</v>
       </c>
       <c r="X34" s="10">
         <v>0</v>
       </c>
       <c r="Y34" s="10">
         <v>0</v>
       </c>
       <c r="Z34" s="10">
         <v>0</v>
       </c>
       <c r="AA34" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="10">
         <v>0</v>
       </c>
       <c r="AG34" s="6"/>
     </row>
     <row r="35" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="13">
         <f>SUM(C23:C34)</f>
+        <v>7967798</v>
+      </c>
+      <c r="D35" s="13">
+        <f>SUM(D23:D34)</f>
         <v>7273921</v>
       </c>
-      <c r="D35" s="13">
-        <f t="shared" ref="D35:AA35" si="0">SUM(D23:D34)</f>
+      <c r="E35" s="13">
+        <f t="shared" ref="E35:AB35" si="1">SUM(E23:E34)</f>
         <v>7176946</v>
       </c>
-      <c r="E35" s="13">
-        <f t="shared" si="0"/>
+      <c r="F35" s="13">
+        <f t="shared" si="1"/>
         <v>7627819</v>
       </c>
-      <c r="F35" s="13">
-        <f t="shared" si="0"/>
+      <c r="G35" s="13">
+        <f t="shared" si="1"/>
         <v>7458505</v>
       </c>
-      <c r="G35" s="13">
-        <f t="shared" si="0"/>
+      <c r="H35" s="13">
+        <f t="shared" si="1"/>
         <v>7049467</v>
       </c>
-      <c r="H35" s="13">
-        <f t="shared" si="0"/>
+      <c r="I35" s="13">
+        <f t="shared" si="1"/>
         <v>6847654.9562499989</v>
       </c>
-      <c r="I35" s="13">
-        <f t="shared" si="0"/>
+      <c r="J35" s="13">
+        <f t="shared" si="1"/>
         <v>7377110</v>
       </c>
-      <c r="J35" s="13">
-        <f t="shared" si="0"/>
+      <c r="K35" s="13">
+        <f t="shared" si="1"/>
         <v>7554675</v>
       </c>
-      <c r="K35" s="13">
-        <f t="shared" si="0"/>
+      <c r="L35" s="13">
+        <f t="shared" si="1"/>
         <v>7946618</v>
       </c>
-      <c r="L35" s="13">
-        <f t="shared" si="0"/>
+      <c r="M35" s="13">
+        <f t="shared" si="1"/>
         <v>8229820</v>
       </c>
-      <c r="M35" s="13">
-        <f t="shared" si="0"/>
+      <c r="N35" s="13">
+        <f t="shared" si="1"/>
         <v>8362882</v>
       </c>
-      <c r="N35" s="13">
-        <f t="shared" si="0"/>
+      <c r="O35" s="13">
+        <f t="shared" si="1"/>
         <v>7853255</v>
       </c>
-      <c r="O35" s="13">
-        <f t="shared" si="0"/>
+      <c r="P35" s="13">
+        <f t="shared" si="1"/>
         <v>8093277</v>
       </c>
-      <c r="P35" s="13">
-        <f t="shared" si="0"/>
+      <c r="Q35" s="13">
+        <f t="shared" si="1"/>
         <v>8200557</v>
       </c>
-      <c r="Q35" s="13">
-        <f t="shared" si="0"/>
+      <c r="R35" s="13">
+        <f t="shared" si="1"/>
         <v>8025349.7512999997</v>
       </c>
-      <c r="R35" s="13">
-        <f t="shared" si="0"/>
+      <c r="S35" s="13">
+        <f t="shared" si="1"/>
         <v>8125246.9346299991</v>
       </c>
-      <c r="S35" s="13">
-        <f t="shared" si="0"/>
+      <c r="T35" s="13">
+        <f t="shared" si="1"/>
         <v>7391720</v>
       </c>
-      <c r="T35" s="13">
-        <f t="shared" si="0"/>
+      <c r="U35" s="13">
+        <f t="shared" si="1"/>
         <v>7664328</v>
       </c>
-      <c r="U35" s="13">
-        <f t="shared" si="0"/>
+      <c r="V35" s="13">
+        <f t="shared" si="1"/>
         <v>8580332</v>
       </c>
-      <c r="V35" s="13">
-        <f t="shared" si="0"/>
+      <c r="W35" s="13">
+        <f t="shared" si="1"/>
         <v>8574942</v>
       </c>
-      <c r="W35" s="13">
-        <f t="shared" si="0"/>
+      <c r="X35" s="13">
+        <f t="shared" si="1"/>
         <v>8167376</v>
       </c>
-      <c r="X35" s="13">
-        <f t="shared" si="0"/>
+      <c r="Y35" s="13">
+        <f t="shared" si="1"/>
         <v>7915663</v>
       </c>
-      <c r="Y35" s="13">
-        <f t="shared" si="0"/>
+      <c r="Z35" s="13">
+        <f t="shared" si="1"/>
         <v>8258802</v>
       </c>
-      <c r="Z35" s="13">
-        <f t="shared" si="0"/>
+      <c r="AA35" s="13">
+        <f t="shared" si="1"/>
         <v>8288775</v>
       </c>
-      <c r="AA35" s="13">
-        <f t="shared" si="0"/>
+      <c r="AB35" s="13">
+        <f t="shared" si="1"/>
         <v>3116767</v>
       </c>
       <c r="AG35" s="6"/>
     </row>
     <row r="36" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="6"/>
-      <c r="C36" s="13"/>
+      <c r="C36" s="6"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="13"/>
       <c r="W36" s="13"/>
       <c r="X36" s="13"/>
       <c r="Y36" s="13"/>
       <c r="Z36" s="13"/>
       <c r="AA36" s="13"/>
+      <c r="AB36" s="13"/>
       <c r="AG36" s="6"/>
     </row>
     <row r="37" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="16" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="C37" s="13">
+        <v>315</v>
+      </c>
+      <c r="D37" s="13">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="E37" s="13">
         <v>441</v>
       </c>
       <c r="F37" s="13">
         <v>441</v>
       </c>
       <c r="G37" s="13">
         <v>441</v>
       </c>
       <c r="H37" s="13">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="I37" s="13">
         <v>442</v>
       </c>
       <c r="J37" s="13">
         <v>442</v>
       </c>
       <c r="K37" s="13">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="L37" s="13">
         <v>443</v>
       </c>
       <c r="M37" s="13">
         <v>443</v>
       </c>
       <c r="N37" s="13">
+        <v>443</v>
+      </c>
+      <c r="O37" s="13">
         <v>458</v>
       </c>
-      <c r="O37" s="13">
+      <c r="P37" s="13">
         <v>532</v>
       </c>
-      <c r="P37" s="13">
+      <c r="Q37" s="13">
         <v>534</v>
       </c>
-      <c r="Q37" s="13">
+      <c r="R37" s="13">
         <v>534.39382999999998</v>
       </c>
-      <c r="R37" s="13">
+      <c r="S37" s="13">
         <v>535.88121999999998</v>
       </c>
-      <c r="S37" s="13">
+      <c r="T37" s="13">
         <v>539</v>
       </c>
-      <c r="T37" s="13">
+      <c r="U37" s="13">
         <v>540</v>
       </c>
-      <c r="U37" s="13">
+      <c r="V37" s="13">
         <v>542</v>
       </c>
-      <c r="V37" s="13">
+      <c r="W37" s="13">
         <v>805</v>
       </c>
-      <c r="W37" s="13">
+      <c r="X37" s="13">
         <v>806</v>
       </c>
-      <c r="X37" s="13">
+      <c r="Y37" s="13">
         <v>808</v>
       </c>
-      <c r="Y37" s="13">
+      <c r="Z37" s="13">
         <v>816</v>
       </c>
-      <c r="Z37" s="13">
+      <c r="AA37" s="13">
         <v>817</v>
       </c>
-      <c r="AA37" s="13">
+      <c r="AB37" s="13">
         <v>811</v>
       </c>
       <c r="AG37" s="6"/>
     </row>
     <row r="38" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="16" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C38" s="13">
+        <v>11830698</v>
+      </c>
+      <c r="D38" s="13">
         <v>11797474</v>
       </c>
-      <c r="D38" s="13">
+      <c r="E38" s="13">
         <v>11868128</v>
       </c>
-      <c r="E38" s="13">
+      <c r="F38" s="13">
         <v>10738177</v>
       </c>
-      <c r="F38" s="13">
+      <c r="G38" s="13">
         <v>10300724</v>
       </c>
-      <c r="G38" s="13">
+      <c r="H38" s="13">
         <v>9891237</v>
       </c>
-      <c r="H38" s="13">
+      <c r="I38" s="13">
         <v>9788358.2500299998</v>
       </c>
-      <c r="I38" s="13">
+      <c r="J38" s="13">
         <v>9241872</v>
       </c>
-      <c r="J38" s="13">
+      <c r="K38" s="13">
         <v>8930332</v>
       </c>
-      <c r="K38" s="13">
+      <c r="L38" s="13">
         <v>8619564</v>
       </c>
-      <c r="L38" s="13">
+      <c r="M38" s="13">
         <v>8317327</v>
       </c>
-      <c r="M38" s="13">
+      <c r="N38" s="13">
         <v>7973290</v>
       </c>
-      <c r="N38" s="13">
+      <c r="O38" s="13">
         <v>7778351</v>
       </c>
-      <c r="O38" s="13">
+      <c r="P38" s="13">
         <v>7510408</v>
       </c>
-      <c r="P38" s="13">
+      <c r="Q38" s="13">
         <v>7257827</v>
       </c>
-      <c r="Q38" s="13">
+      <c r="R38" s="13">
         <v>7030318.5268900003</v>
       </c>
-      <c r="R38" s="13">
+      <c r="S38" s="13">
         <v>6854103.8057800001</v>
       </c>
-      <c r="S38" s="13">
+      <c r="T38" s="13">
         <v>6694067</v>
       </c>
-      <c r="T38" s="13">
+      <c r="U38" s="13">
         <v>6596184</v>
       </c>
-      <c r="U38" s="13">
+      <c r="V38" s="13">
         <v>6446351</v>
       </c>
-      <c r="V38" s="13">
+      <c r="W38" s="13">
         <v>6314484</v>
       </c>
-      <c r="W38" s="13">
+      <c r="X38" s="13">
         <v>6206526</v>
       </c>
-      <c r="X38" s="13">
+      <c r="Y38" s="13">
         <v>6203387</v>
       </c>
-      <c r="Y38" s="13">
+      <c r="Z38" s="13">
         <v>5900596</v>
       </c>
-      <c r="Z38" s="13">
+      <c r="AA38" s="13">
         <v>5811485</v>
       </c>
-      <c r="AA38" s="13">
+      <c r="AB38" s="13">
         <v>5728468</v>
       </c>
       <c r="AG38" s="6"/>
     </row>
     <row r="39" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="16" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="C39" s="15">
+        <v>123739</v>
+      </c>
+      <c r="D39" s="15">
         <v>135881</v>
       </c>
-      <c r="D39" s="15">
+      <c r="E39" s="15">
         <v>131651</v>
       </c>
-      <c r="E39" s="15">
+      <c r="F39" s="15">
         <v>141184</v>
       </c>
-      <c r="F39" s="15">
+      <c r="G39" s="15">
         <v>153254</v>
       </c>
-      <c r="G39" s="15">
+      <c r="H39" s="15">
         <v>169979</v>
       </c>
-      <c r="H39" s="15">
+      <c r="I39" s="15">
         <v>161079.33756000001</v>
       </c>
-      <c r="I39" s="15">
+      <c r="J39" s="15">
         <v>168712</v>
       </c>
-      <c r="J39" s="15">
+      <c r="K39" s="15">
         <v>171758</v>
       </c>
-      <c r="K39" s="15">
+      <c r="L39" s="15">
         <v>145815</v>
       </c>
-      <c r="L39" s="15">
+      <c r="M39" s="15">
         <v>129870</v>
       </c>
-      <c r="M39" s="15">
+      <c r="N39" s="15">
         <v>130380</v>
       </c>
-      <c r="N39" s="15">
+      <c r="O39" s="15">
         <v>135512</v>
       </c>
-      <c r="O39" s="15">
+      <c r="P39" s="15">
         <v>138300</v>
       </c>
-      <c r="P39" s="15">
+      <c r="Q39" s="15">
         <v>142657</v>
       </c>
-      <c r="Q39" s="15">
+      <c r="R39" s="15">
         <v>140700.82343000002</v>
       </c>
-      <c r="R39" s="15">
+      <c r="S39" s="15">
         <v>130965.4396</v>
       </c>
-      <c r="S39" s="15">
+      <c r="T39" s="15">
         <v>109218</v>
       </c>
-      <c r="T39" s="15">
+      <c r="U39" s="15">
         <v>95598</v>
       </c>
-      <c r="U39" s="15">
+      <c r="V39" s="15">
         <v>103682</v>
       </c>
-      <c r="V39" s="15">
+      <c r="W39" s="15">
         <v>113805</v>
       </c>
-      <c r="W39" s="15">
+      <c r="X39" s="15">
         <v>114395</v>
       </c>
-      <c r="X39" s="15">
+      <c r="Y39" s="15">
         <v>88817</v>
       </c>
-      <c r="Y39" s="15">
+      <c r="Z39" s="15">
         <v>95000</v>
       </c>
-      <c r="Z39" s="15">
+      <c r="AA39" s="15">
         <v>91201</v>
       </c>
-      <c r="AA39" s="15">
+      <c r="AB39" s="15">
         <v>59948</v>
       </c>
       <c r="AG39" s="6"/>
     </row>
     <row r="40" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="9"/>
-      <c r="C40" s="13"/>
+      <c r="C40" s="9"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13"/>
       <c r="U40" s="13"/>
       <c r="V40" s="13"/>
       <c r="W40" s="13"/>
       <c r="X40" s="13"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="13"/>
       <c r="AA40" s="13"/>
+      <c r="AB40" s="13"/>
       <c r="AG40" s="6"/>
     </row>
     <row r="41" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="17"/>
       <c r="C41" s="13">
-        <f>SUM(C35:C39)</f>
+        <f t="shared" ref="C41:H41" si="2">SUM(C35:C39)</f>
+        <v>19922550</v>
+      </c>
+      <c r="D41" s="13">
+        <f t="shared" si="2"/>
         <v>19207716</v>
       </c>
-      <c r="D41" s="13">
-        <f>SUM(D35:D39)</f>
+      <c r="E41" s="13">
+        <f t="shared" si="2"/>
         <v>19177166</v>
       </c>
-      <c r="E41" s="13">
-        <f>SUM(E35:E39)</f>
+      <c r="F41" s="13">
+        <f t="shared" si="2"/>
         <v>18507621</v>
       </c>
-      <c r="F41" s="13">
-        <f>SUM(F35:F39)</f>
+      <c r="G41" s="13">
+        <f t="shared" si="2"/>
         <v>17912924</v>
       </c>
-      <c r="G41" s="13">
-        <f>SUM(G35:G39)</f>
+      <c r="H41" s="13">
+        <f t="shared" si="2"/>
         <v>17111124</v>
       </c>
-      <c r="H41" s="13">
+      <c r="I41" s="13">
         <v>16797534</v>
       </c>
-      <c r="I41" s="13">
+      <c r="J41" s="13">
         <v>16788136</v>
       </c>
-      <c r="J41" s="13">
+      <c r="K41" s="13">
         <v>16657207</v>
       </c>
-      <c r="K41" s="13">
+      <c r="L41" s="13">
         <v>16712440</v>
       </c>
-      <c r="L41" s="13">
+      <c r="M41" s="13">
         <v>16677460</v>
       </c>
-      <c r="M41" s="13">
+      <c r="N41" s="13">
         <v>16466995</v>
       </c>
-      <c r="N41" s="13">
+      <c r="O41" s="13">
         <v>15767576</v>
       </c>
-      <c r="O41" s="13">
+      <c r="P41" s="13">
         <v>15742517</v>
       </c>
-      <c r="P41" s="13">
+      <c r="Q41" s="13">
         <v>15601575</v>
       </c>
-      <c r="Q41" s="13">
+      <c r="R41" s="13">
         <v>15196903.495450001</v>
       </c>
-      <c r="R41" s="13">
+      <c r="S41" s="13">
         <v>15110852.06123</v>
       </c>
-      <c r="S41" s="13">
+      <c r="T41" s="13">
         <v>14195544</v>
       </c>
-      <c r="T41" s="13">
+      <c r="U41" s="13">
         <v>14356650</v>
       </c>
-      <c r="U41" s="13">
+      <c r="V41" s="13">
         <v>15130907</v>
       </c>
-      <c r="V41" s="13">
+      <c r="W41" s="13">
         <v>15004036</v>
       </c>
-      <c r="W41" s="13">
+      <c r="X41" s="13">
         <v>14489104</v>
       </c>
-      <c r="X41" s="13">
+      <c r="Y41" s="13">
         <v>14208675</v>
       </c>
-      <c r="Y41" s="13">
+      <c r="Z41" s="13">
         <v>14255214</v>
       </c>
-      <c r="Z41" s="13">
+      <c r="AA41" s="13">
         <v>14192278</v>
       </c>
-      <c r="AA41" s="13">
+      <c r="AB41" s="13">
         <v>8905994</v>
       </c>
       <c r="AG41" s="6"/>
     </row>
     <row r="42" spans="2:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="6"/>
-      <c r="C42" s="5"/>
+      <c r="C42" s="50"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42" s="5"/>
       <c r="O42" s="5"/>
       <c r="P42" s="5"/>
       <c r="Q42" s="5"/>
       <c r="R42" s="5"/>
       <c r="S42" s="5"/>
       <c r="T42" s="5"/>
       <c r="U42" s="5"/>
       <c r="V42" s="5"/>
       <c r="W42" s="5"/>
       <c r="X42" s="5"/>
       <c r="Y42" s="5"/>
       <c r="Z42" s="5"/>
       <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
       <c r="AG42" s="6"/>
     </row>
     <row r="43" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B43" s="6" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="C43" s="18">
-        <f>C41+C19</f>
+        <f t="shared" ref="C43:H43" si="3">C41+C19</f>
+        <v>25858294</v>
+      </c>
+      <c r="D43" s="18">
+        <f t="shared" si="3"/>
         <v>26290703</v>
       </c>
-      <c r="D43" s="18">
-        <f>D41+D19</f>
+      <c r="E43" s="18">
+        <f t="shared" si="3"/>
         <v>24647570</v>
       </c>
-      <c r="E43" s="18">
-        <f>E41+E19</f>
+      <c r="F43" s="18">
+        <f t="shared" si="3"/>
         <v>25044434</v>
       </c>
-      <c r="F43" s="18">
-        <f>F41+F19</f>
+      <c r="G43" s="18">
+        <f t="shared" si="3"/>
         <v>23063532</v>
       </c>
-      <c r="G43" s="18">
-        <f>G41+G19</f>
+      <c r="H43" s="18">
+        <f t="shared" si="3"/>
         <v>24216264</v>
       </c>
-      <c r="H43" s="18">
+      <c r="I43" s="18">
         <v>23567303</v>
       </c>
-      <c r="I43" s="18">
+      <c r="J43" s="18">
         <v>23489405</v>
       </c>
-      <c r="J43" s="18">
+      <c r="K43" s="18">
         <v>23565093</v>
       </c>
-      <c r="K43" s="18">
+      <c r="L43" s="18">
         <v>22154315</v>
       </c>
-      <c r="L43" s="18">
+      <c r="M43" s="18">
         <v>21831126</v>
       </c>
-      <c r="M43" s="18">
+      <c r="N43" s="18">
         <v>21856770</v>
       </c>
-      <c r="N43" s="18">
+      <c r="O43" s="18">
         <v>21734012</v>
       </c>
-      <c r="O43" s="18">
+      <c r="P43" s="18">
         <v>20881943</v>
       </c>
-      <c r="P43" s="18">
+      <c r="Q43" s="18">
         <v>20538815</v>
       </c>
-      <c r="Q43" s="18">
+      <c r="R43" s="18">
         <v>21057128.122810002</v>
       </c>
-      <c r="R43" s="18">
+      <c r="S43" s="18">
         <v>20707812.4177</v>
       </c>
-      <c r="S43" s="18">
+      <c r="T43" s="18">
         <v>21110596</v>
       </c>
-      <c r="T43" s="18">
+      <c r="U43" s="18">
         <v>20804701</v>
       </c>
-      <c r="U43" s="18">
+      <c r="V43" s="18">
         <v>21252146</v>
       </c>
-      <c r="V43" s="18">
+      <c r="W43" s="18">
         <v>19942860</v>
       </c>
-      <c r="W43" s="18">
+      <c r="X43" s="18">
         <v>20300419</v>
       </c>
-      <c r="X43" s="18">
+      <c r="Y43" s="18">
         <v>20407086</v>
       </c>
-      <c r="Y43" s="18">
+      <c r="Z43" s="18">
         <v>19585982</v>
       </c>
-      <c r="Z43" s="18">
+      <c r="AA43" s="18">
         <v>19544915</v>
       </c>
-      <c r="AA43" s="18">
+      <c r="AB43" s="18">
         <v>13230124</v>
       </c>
       <c r="AG43" s="6"/>
     </row>
     <row r="44" spans="2:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="19"/>
       <c r="O44" s="19"/>
       <c r="P44" s="19"/>
       <c r="Q44" s="19"/>
       <c r="R44" s="19"/>
       <c r="S44" s="19"/>
       <c r="T44" s="19"/>
       <c r="U44" s="19"/>
       <c r="V44" s="19"/>
       <c r="W44" s="19"/>
       <c r="X44" s="19"/>
       <c r="Y44" s="19"/>
       <c r="Z44" s="19"/>
       <c r="AA44" s="19"/>
+      <c r="AB44" s="19"/>
     </row>
     <row r="45" spans="2:33" s="6" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="25"/>
       <c r="O45" s="25"/>
       <c r="P45" s="25"/>
       <c r="Q45" s="25"/>
       <c r="R45" s="25"/>
       <c r="S45" s="25"/>
       <c r="T45" s="25"/>
       <c r="U45" s="25"/>
       <c r="V45" s="25"/>
       <c r="W45" s="25"/>
       <c r="X45" s="25"/>
       <c r="Y45" s="25"/>
       <c r="Z45" s="25"/>
       <c r="AA45" s="25"/>
-    </row>
-[...306 lines deleted...]
-      <c r="AA56" s="20"/>
+      <c r="AB45" s="25"/>
+    </row>
+    <row r="46" spans="2:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
+      <c r="L46" s="20"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+      <c r="R46" s="20"/>
+      <c r="S46" s="20"/>
+      <c r="T46" s="20"/>
+      <c r="U46" s="20"/>
+      <c r="V46" s="20"/>
+      <c r="W46" s="20"/>
+      <c r="X46" s="20"/>
+      <c r="Y46" s="20"/>
+      <c r="Z46" s="20"/>
+      <c r="AA46" s="20"/>
+      <c r="AB46" s="20"/>
+      <c r="AG46" s="6"/>
+    </row>
+    <row r="47" spans="2:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="20"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="20"/>
+      <c r="K47" s="20"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="21"/>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="21"/>
+      <c r="R47" s="21"/>
+      <c r="S47" s="21"/>
+      <c r="T47" s="21"/>
+      <c r="U47" s="21"/>
+      <c r="V47" s="21"/>
+      <c r="W47" s="21"/>
+      <c r="X47" s="21"/>
+      <c r="Y47" s="21"/>
+      <c r="Z47" s="21"/>
+      <c r="AA47" s="21"/>
+      <c r="AB47" s="21"/>
+      <c r="AG47" s="6"/>
+    </row>
+    <row r="48" spans="2:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="D48" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="G48" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J48" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K48" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="L48" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="M48" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="N48" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="O48" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="P48" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="R48" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="S48" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="T48" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="U48" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="V48" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="W48" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="X48" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y48" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z48" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA48" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB48" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG48" s="6"/>
+    </row>
+    <row r="49" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="6"/>
+      <c r="C49" s="53"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+      <c r="S49" s="5"/>
+      <c r="T49" s="5"/>
+      <c r="U49" s="5"/>
+      <c r="V49" s="5"/>
+      <c r="W49" s="5"/>
+      <c r="X49" s="5"/>
+      <c r="Y49" s="5"/>
+      <c r="Z49" s="5"/>
+      <c r="AA49" s="5"/>
+      <c r="AB49" s="5"/>
+      <c r="AG49" s="6"/>
+    </row>
+    <row r="50" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C50" s="50"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
+      <c r="P50" s="7"/>
+      <c r="Q50" s="7"/>
+      <c r="R50" s="7"/>
+      <c r="S50" s="7"/>
+      <c r="T50" s="7"/>
+      <c r="U50" s="7"/>
+      <c r="V50" s="7"/>
+      <c r="W50" s="7"/>
+      <c r="X50" s="7"/>
+      <c r="Y50" s="7"/>
+      <c r="Z50" s="7"/>
+      <c r="AA50" s="7"/>
+      <c r="AB50" s="7"/>
+    </row>
+    <row r="51" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9"/>
+      <c r="B51" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C51" s="10">
+        <v>141127</v>
+      </c>
+      <c r="D51" s="10">
+        <v>226953</v>
+      </c>
+      <c r="E51" s="10">
+        <v>192216</v>
+      </c>
+      <c r="F51" s="10">
+        <v>163145</v>
+      </c>
+      <c r="G51" s="10">
+        <v>182598</v>
+      </c>
+      <c r="H51" s="10">
+        <v>274757</v>
+      </c>
+      <c r="I51" s="10">
+        <v>265756.84986999998</v>
+      </c>
+      <c r="J51" s="10">
+        <v>290023</v>
+      </c>
+      <c r="K51" s="10">
+        <v>536259</v>
+      </c>
+      <c r="L51" s="10">
+        <v>616554</v>
+      </c>
+      <c r="M51" s="10">
+        <v>597160</v>
+      </c>
+      <c r="N51" s="10">
+        <v>595866</v>
+      </c>
+      <c r="O51" s="10">
+        <v>173470</v>
+      </c>
+      <c r="P51" s="10">
+        <v>154677</v>
+      </c>
+      <c r="Q51" s="10">
+        <v>154982</v>
+      </c>
+      <c r="R51" s="10">
+        <v>167092</v>
+      </c>
+      <c r="S51" s="10">
+        <v>198395.35837999999</v>
+      </c>
+      <c r="T51" s="10">
+        <v>372649</v>
+      </c>
+      <c r="U51" s="10">
+        <v>369864</v>
+      </c>
+      <c r="V51" s="10">
+        <v>280702</v>
+      </c>
+      <c r="W51" s="10">
+        <v>514155</v>
+      </c>
+      <c r="X51" s="10">
+        <v>492638</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>451683</v>
+      </c>
+      <c r="Z51" s="10">
+        <v>266141</v>
+      </c>
+      <c r="AA51" s="10">
+        <v>234898</v>
+      </c>
+      <c r="AB51" s="10">
+        <v>225306</v>
+      </c>
+      <c r="AG51" s="6"/>
+    </row>
+    <row r="52" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9"/>
+      <c r="B52" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C52" s="10">
+        <v>31711</v>
+      </c>
+      <c r="D52" s="10">
+        <v>27601</v>
+      </c>
+      <c r="E52" s="10">
+        <v>21396</v>
+      </c>
+      <c r="F52" s="10">
+        <v>16098</v>
+      </c>
+      <c r="G52" s="10">
+        <v>14528</v>
+      </c>
+      <c r="H52" s="10">
+        <v>14060</v>
+      </c>
+      <c r="I52" s="10">
+        <v>11482.11721</v>
+      </c>
+      <c r="J52" s="10">
+        <v>11151</v>
+      </c>
+      <c r="K52" s="10">
+        <v>11814</v>
+      </c>
+      <c r="L52" s="10">
+        <v>11014</v>
+      </c>
+      <c r="M52" s="10">
+        <v>11950</v>
+      </c>
+      <c r="N52" s="10">
+        <v>10831</v>
+      </c>
+      <c r="O52" s="10">
+        <v>11022</v>
+      </c>
+      <c r="P52" s="10">
+        <v>224493</v>
+      </c>
+      <c r="Q52" s="10">
+        <v>8962</v>
+      </c>
+      <c r="R52" s="10">
+        <v>7501</v>
+      </c>
+      <c r="S52" s="10">
+        <v>7683.9179100000001</v>
+      </c>
+      <c r="T52" s="10">
+        <v>108911</v>
+      </c>
+      <c r="U52" s="10">
+        <v>11571</v>
+      </c>
+      <c r="V52" s="10">
+        <v>8618</v>
+      </c>
+      <c r="W52" s="10">
+        <v>8808</v>
+      </c>
+      <c r="X52" s="10">
+        <v>8369</v>
+      </c>
+      <c r="Y52" s="10">
+        <v>10567</v>
+      </c>
+      <c r="Z52" s="10">
+        <v>8141</v>
+      </c>
+      <c r="AA52" s="10">
+        <v>8683</v>
+      </c>
+      <c r="AB52" s="10">
+        <v>7366</v>
+      </c>
+      <c r="AG52" s="6"/>
+    </row>
+    <row r="53" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9"/>
+      <c r="B53" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C53" s="10">
+        <v>2392357</v>
+      </c>
+      <c r="D53" s="10">
+        <v>2437256</v>
+      </c>
+      <c r="E53" s="10">
+        <v>2404261</v>
+      </c>
+      <c r="F53" s="10">
+        <v>2377284</v>
+      </c>
+      <c r="G53" s="10">
+        <v>2091374</v>
+      </c>
+      <c r="H53" s="10">
+        <v>1819691</v>
+      </c>
+      <c r="I53" s="10">
+        <v>1792275.4703599999</v>
+      </c>
+      <c r="J53" s="10">
+        <v>1752800</v>
+      </c>
+      <c r="K53" s="10">
+        <v>1654567</v>
+      </c>
+      <c r="L53" s="10">
+        <v>1604763</v>
+      </c>
+      <c r="M53" s="10">
+        <v>1605111</v>
+      </c>
+      <c r="N53" s="10">
+        <v>1609006</v>
+      </c>
+      <c r="O53" s="10">
+        <v>1436941</v>
+      </c>
+      <c r="P53" s="10">
+        <v>1350253</v>
+      </c>
+      <c r="Q53" s="10">
+        <v>1447967</v>
+      </c>
+      <c r="R53" s="10">
+        <v>1364080</v>
+      </c>
+      <c r="S53" s="10">
+        <v>1334052.27556</v>
+      </c>
+      <c r="T53" s="10">
+        <v>1344446</v>
+      </c>
+      <c r="U53" s="10">
+        <v>1743382</v>
+      </c>
+      <c r="V53" s="10">
+        <v>1810069</v>
+      </c>
+      <c r="W53" s="10">
+        <v>1394811</v>
+      </c>
+      <c r="X53" s="10">
+        <v>1272589</v>
+      </c>
+      <c r="Y53" s="10">
+        <v>1632903</v>
+      </c>
+      <c r="Z53" s="10">
+        <v>1065497</v>
+      </c>
+      <c r="AA53" s="10">
+        <v>999516</v>
+      </c>
+      <c r="AB53" s="10">
+        <v>990159</v>
+      </c>
+      <c r="AG53" s="6"/>
+    </row>
+    <row r="54" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9"/>
+      <c r="B54" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C54" s="10">
+        <v>791</v>
+      </c>
+      <c r="D54" s="10">
+        <v>930</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="10">
+        <v>0</v>
+      </c>
+      <c r="G54" s="10">
+        <v>0</v>
+      </c>
+      <c r="H54" s="10">
+        <v>43325</v>
+      </c>
+      <c r="I54" s="10">
+        <v>0</v>
+      </c>
+      <c r="J54" s="10"/>
+      <c r="K54" s="10">
+        <v>0</v>
+      </c>
+      <c r="L54" s="10">
+        <v>12306</v>
+      </c>
+      <c r="M54" s="10">
+        <v>0</v>
+      </c>
+      <c r="N54" s="10">
+        <v>0</v>
+      </c>
+      <c r="O54" s="10">
+        <v>0</v>
+      </c>
+      <c r="P54" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="10">
+        <v>0</v>
+      </c>
+      <c r="R54" s="10">
+        <v>0</v>
+      </c>
+      <c r="S54" s="10">
+        <v>25365.798559999999</v>
+      </c>
+      <c r="T54" s="10">
+        <v>25510</v>
+      </c>
+      <c r="U54" s="10">
+        <v>0</v>
+      </c>
+      <c r="V54" s="10">
+        <v>100694</v>
+      </c>
+      <c r="W54" s="10">
+        <v>598721</v>
+      </c>
+      <c r="X54" s="10">
+        <v>689951</v>
+      </c>
+      <c r="Y54" s="10">
+        <v>584120</v>
+      </c>
+      <c r="Z54" s="10">
+        <v>617943</v>
+      </c>
+      <c r="AA54" s="10">
+        <v>640013</v>
+      </c>
+      <c r="AB54" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="6"/>
+    </row>
+    <row r="55" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9"/>
+      <c r="B55" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="10">
+        <v>355412</v>
+      </c>
+      <c r="D55" s="10">
+        <v>315110</v>
+      </c>
+      <c r="E55" s="10">
+        <v>505286</v>
+      </c>
+      <c r="F55" s="10">
+        <v>277380</v>
+      </c>
+      <c r="G55" s="10">
+        <v>261631</v>
+      </c>
+      <c r="H55" s="10">
+        <v>289334</v>
+      </c>
+      <c r="I55" s="10">
+        <v>252462.28769999999</v>
+      </c>
+      <c r="J55" s="10">
+        <v>267112</v>
+      </c>
+      <c r="K55" s="10">
+        <v>241214</v>
+      </c>
+      <c r="L55" s="10">
+        <v>251755</v>
+      </c>
+      <c r="M55" s="10">
+        <v>253336</v>
+      </c>
+      <c r="N55" s="10">
+        <v>234700</v>
+      </c>
+      <c r="O55" s="10">
+        <v>226226</v>
+      </c>
+      <c r="P55" s="10">
+        <v>285312</v>
+      </c>
+      <c r="Q55" s="10">
+        <v>182308</v>
+      </c>
+      <c r="R55" s="10">
+        <v>152899</v>
+      </c>
+      <c r="S55" s="10">
+        <v>290405.23333999998</v>
+      </c>
+      <c r="T55" s="10">
+        <v>314291</v>
+      </c>
+      <c r="U55" s="10">
+        <v>334738</v>
+      </c>
+      <c r="V55" s="10">
+        <v>482590</v>
+      </c>
+      <c r="W55" s="10">
+        <v>402761</v>
+      </c>
+      <c r="X55" s="10">
+        <v>378468</v>
+      </c>
+      <c r="Y55" s="10">
+        <v>419029</v>
+      </c>
+      <c r="Z55" s="10">
+        <v>410523</v>
+      </c>
+      <c r="AA55" s="10">
+        <v>444596</v>
+      </c>
+      <c r="AB55" s="10">
+        <v>289938</v>
+      </c>
+      <c r="AG55" s="6"/>
+    </row>
+    <row r="56" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9"/>
+      <c r="B56" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="10">
+        <v>2189</v>
+      </c>
+      <c r="D56" s="10">
+        <v>3160</v>
+      </c>
+      <c r="E56" s="10">
+        <v>3225</v>
+      </c>
+      <c r="F56" s="10">
+        <v>3226</v>
+      </c>
+      <c r="G56" s="10">
+        <v>3189</v>
+      </c>
+      <c r="H56" s="10">
+        <v>3578</v>
+      </c>
+      <c r="I56" s="10">
+        <v>2970.7284599999998</v>
+      </c>
+      <c r="J56" s="10">
+        <v>748329</v>
+      </c>
+      <c r="K56" s="10">
+        <v>746589</v>
+      </c>
+      <c r="L56" s="10">
+        <v>373102</v>
+      </c>
+      <c r="M56" s="10">
+        <v>375135</v>
+      </c>
+      <c r="N56" s="10">
+        <v>2577</v>
+      </c>
+      <c r="O56" s="10">
+        <v>6153</v>
+      </c>
+      <c r="P56" s="10">
+        <v>6591</v>
+      </c>
+      <c r="Q56" s="10">
+        <v>6203</v>
+      </c>
+      <c r="R56" s="10">
+        <v>6215</v>
+      </c>
+      <c r="S56" s="10">
+        <v>9795.25533</v>
+      </c>
+      <c r="T56" s="10">
+        <v>9806</v>
+      </c>
+      <c r="U56" s="10">
+        <v>11113</v>
+      </c>
+      <c r="V56" s="10">
+        <v>12639</v>
+      </c>
+      <c r="W56" s="10">
+        <v>11071</v>
+      </c>
+      <c r="X56" s="10">
+        <v>13194</v>
+      </c>
+      <c r="Y56" s="10">
+        <v>16251</v>
+      </c>
+      <c r="Z56" s="10">
+        <v>19872</v>
+      </c>
+      <c r="AA56" s="10">
+        <v>22714</v>
+      </c>
+      <c r="AB56" s="10">
+        <v>28516</v>
+      </c>
       <c r="AG56" s="6"/>
     </row>
-    <row r="57" spans="1:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="AA57" s="21"/>
+    <row r="57" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9"/>
+      <c r="B57" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C57" s="10">
+        <v>927658</v>
+      </c>
+      <c r="D57" s="10">
+        <v>928555</v>
+      </c>
+      <c r="E57" s="10">
+        <v>882141</v>
+      </c>
+      <c r="F57" s="10">
+        <v>922773</v>
+      </c>
+      <c r="G57" s="10">
+        <v>1621672</v>
+      </c>
+      <c r="H57" s="10">
+        <v>1091963</v>
+      </c>
+      <c r="I57" s="10">
+        <v>908719.60080999997</v>
+      </c>
+      <c r="J57" s="10">
+        <v>837633</v>
+      </c>
+      <c r="K57" s="10">
+        <v>670551</v>
+      </c>
+      <c r="L57" s="10">
+        <v>704893</v>
+      </c>
+      <c r="M57" s="10">
+        <v>569700</v>
+      </c>
+      <c r="N57" s="10">
+        <v>734844</v>
+      </c>
+      <c r="O57" s="10">
+        <v>930172</v>
+      </c>
+      <c r="P57" s="10">
+        <v>460910</v>
+      </c>
+      <c r="Q57" s="10">
+        <v>373634</v>
+      </c>
+      <c r="R57" s="10">
+        <v>894819</v>
+      </c>
+      <c r="S57" s="10">
+        <v>800693.85620000004</v>
+      </c>
+      <c r="T57" s="10">
+        <v>821737</v>
+      </c>
+      <c r="U57" s="10">
+        <v>783245</v>
+      </c>
+      <c r="V57" s="10">
+        <v>797949</v>
+      </c>
+      <c r="W57" s="10">
+        <v>775230</v>
+      </c>
+      <c r="X57" s="10">
+        <v>769841</v>
+      </c>
+      <c r="Y57" s="10">
+        <v>769742</v>
+      </c>
+      <c r="Z57" s="10">
+        <v>346455</v>
+      </c>
+      <c r="AA57" s="10">
+        <v>15299</v>
+      </c>
+      <c r="AB57" s="10">
+        <v>19727</v>
+      </c>
       <c r="AG57" s="6"/>
     </row>
-    <row r="58" spans="1:33" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-      <c r="P58" s="36" t="s">
+    <row r="58" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="9"/>
+      <c r="B58" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="Q58" s="36" t="s">
+      <c r="C58" s="10">
+        <v>610313</v>
+      </c>
+      <c r="D58" s="10">
+        <v>357500</v>
+      </c>
+      <c r="E58" s="10">
+        <v>467500</v>
+      </c>
+      <c r="F58" s="10">
+        <v>357315</v>
+      </c>
+      <c r="G58" s="10">
+        <v>357315</v>
+      </c>
+      <c r="H58" s="10">
+        <v>663654</v>
+      </c>
+      <c r="I58" s="10">
+        <v>663654.40000000002</v>
+      </c>
+      <c r="J58" s="10">
+        <v>310904</v>
+      </c>
+      <c r="K58" s="10">
+        <v>310904</v>
+      </c>
+      <c r="L58" s="10">
+        <v>460904</v>
+      </c>
+      <c r="M58" s="10">
+        <v>460904</v>
+      </c>
+      <c r="N58" s="10">
+        <v>369784</v>
+      </c>
+      <c r="O58" s="10">
+        <v>265574</v>
+      </c>
+      <c r="P58" s="10">
+        <v>265574</v>
+      </c>
+      <c r="Q58" s="10">
+        <v>265574</v>
+      </c>
+      <c r="R58" s="10">
+        <v>98600</v>
+      </c>
+      <c r="S58" s="10">
+        <v>131250</v>
+      </c>
+      <c r="T58" s="10">
+        <v>824833</v>
+      </c>
+      <c r="U58" s="10">
+        <v>824833</v>
+      </c>
+      <c r="V58" s="10">
+        <v>621086</v>
+      </c>
+      <c r="W58" s="10">
+        <v>621086</v>
+      </c>
+      <c r="X58" s="10">
+        <v>440368</v>
+      </c>
+      <c r="Y58" s="10">
+        <v>440368</v>
+      </c>
+      <c r="Z58" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA58" s="10">
+        <v>86793</v>
+      </c>
+      <c r="AB58" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG58" s="6"/>
+    </row>
+    <row r="59" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="9"/>
+      <c r="B59" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="R58" s="36" t="s">
+      <c r="C59" s="10">
+        <v>84132</v>
+      </c>
+      <c r="D59" s="10">
+        <v>84508</v>
+      </c>
+      <c r="E59" s="10">
+        <v>82036</v>
+      </c>
+      <c r="F59" s="10">
+        <v>78545</v>
+      </c>
+      <c r="G59" s="10">
+        <v>71077</v>
+      </c>
+      <c r="H59" s="10">
+        <v>70990</v>
+      </c>
+      <c r="I59" s="10">
+        <v>66351.977069999994</v>
+      </c>
+      <c r="J59" s="10">
+        <v>66714</v>
+      </c>
+      <c r="K59" s="10">
+        <v>67011</v>
+      </c>
+      <c r="L59" s="10">
+        <v>67323</v>
+      </c>
+      <c r="M59" s="10">
+        <v>59742</v>
+      </c>
+      <c r="N59" s="10">
+        <v>59722</v>
+      </c>
+      <c r="O59" s="10">
+        <v>59989</v>
+      </c>
+      <c r="P59" s="10">
+        <v>60667</v>
+      </c>
+      <c r="Q59" s="10">
+        <v>51978</v>
+      </c>
+      <c r="R59" s="10">
+        <v>52037</v>
+      </c>
+      <c r="S59" s="10">
+        <v>52271.772440000001</v>
+      </c>
+      <c r="T59" s="10">
+        <v>52340</v>
+      </c>
+      <c r="U59" s="10">
+        <v>48415</v>
+      </c>
+      <c r="V59" s="10">
+        <v>48472</v>
+      </c>
+      <c r="W59" s="10">
+        <v>48818</v>
+      </c>
+      <c r="X59" s="10">
+        <v>48790</v>
+      </c>
+      <c r="Y59" s="10">
+        <v>48716</v>
+      </c>
+      <c r="Z59" s="10">
+        <v>47316</v>
+      </c>
+      <c r="AA59" s="10">
+        <v>47406</v>
+      </c>
+      <c r="AB59" s="10">
+        <v>47532</v>
+      </c>
+      <c r="AG59" s="6"/>
+    </row>
+    <row r="60" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9"/>
+      <c r="B60" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="S58" s="36" t="s">
-[...85 lines deleted...]
-      <c r="AA60" s="7"/>
+      <c r="C60" s="10">
+        <v>12871</v>
+      </c>
+      <c r="D60" s="10">
+        <v>32635</v>
+      </c>
+      <c r="E60" s="10">
+        <v>47125</v>
+      </c>
+      <c r="F60" s="10">
+        <v>89304</v>
+      </c>
+      <c r="G60" s="10">
+        <v>78092</v>
+      </c>
+      <c r="H60" s="10">
+        <v>10981</v>
+      </c>
+      <c r="I60" s="10">
+        <v>23597.976930000001</v>
+      </c>
+      <c r="J60" s="10">
+        <v>44124</v>
+      </c>
+      <c r="K60" s="10">
+        <v>34855</v>
+      </c>
+      <c r="L60" s="10">
+        <v>44789</v>
+      </c>
+      <c r="M60" s="10">
+        <v>44789</v>
+      </c>
+      <c r="N60" s="10">
+        <v>44789</v>
+      </c>
+      <c r="O60" s="10">
+        <v>44789</v>
+      </c>
+      <c r="P60" s="10">
+        <v>29032</v>
+      </c>
+      <c r="Q60" s="10">
+        <v>29032</v>
+      </c>
+      <c r="R60" s="10">
+        <v>29032</v>
+      </c>
+      <c r="S60" s="10">
+        <v>29032.243079999997</v>
+      </c>
+      <c r="T60" s="10">
+        <v>602957</v>
+      </c>
+      <c r="U60" s="10">
+        <v>176798</v>
+      </c>
+      <c r="V60" s="10">
+        <v>178371</v>
+      </c>
+      <c r="W60" s="10">
+        <v>84168</v>
+      </c>
+      <c r="X60" s="10">
+        <v>13788</v>
+      </c>
+      <c r="Y60" s="10">
+        <v>15565</v>
+      </c>
+      <c r="Z60" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="6"/>
     </row>
     <row r="61" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="9"/>
       <c r="B61" s="9" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="C61" s="10">
-        <v>226953</v>
+        <v>77390</v>
       </c>
       <c r="D61" s="10">
-        <v>192216</v>
+        <v>80696</v>
       </c>
       <c r="E61" s="10">
-        <v>163145</v>
+        <v>83811</v>
       </c>
       <c r="F61" s="10">
-        <v>182598</v>
+        <v>86350</v>
       </c>
       <c r="G61" s="10">
-        <v>274757</v>
+        <v>89986</v>
       </c>
       <c r="H61" s="10">
-        <v>265756.84986999998</v>
+        <v>147772</v>
       </c>
       <c r="I61" s="10">
-        <v>290023</v>
+        <v>161073.93409</v>
       </c>
       <c r="J61" s="10">
-        <v>536259</v>
+        <v>137568</v>
       </c>
       <c r="K61" s="10">
-        <v>616554</v>
+        <v>167380</v>
       </c>
       <c r="L61" s="10">
-        <v>597160</v>
+        <v>240023</v>
       </c>
       <c r="M61" s="10">
-        <v>595866</v>
+        <v>262444</v>
       </c>
       <c r="N61" s="10">
-        <v>173470</v>
+        <v>275871</v>
       </c>
       <c r="O61" s="10">
-        <v>154677</v>
+        <v>243725</v>
       </c>
       <c r="P61" s="10">
-        <v>154982</v>
+        <v>284277</v>
       </c>
       <c r="Q61" s="10">
-        <v>167092</v>
+        <v>284305</v>
       </c>
       <c r="R61" s="10">
-        <v>198395.35837999999</v>
+        <v>183941</v>
       </c>
       <c r="S61" s="10">
-        <v>372649</v>
+        <v>182572.33755000003</v>
       </c>
       <c r="T61" s="10">
-        <v>369864</v>
+        <v>218992</v>
       </c>
       <c r="U61" s="10">
-        <v>280702</v>
+        <v>228457</v>
       </c>
       <c r="V61" s="10">
-        <v>514155</v>
+        <v>262218</v>
       </c>
       <c r="W61" s="10">
-        <v>492638</v>
+        <v>276723</v>
       </c>
       <c r="X61" s="10">
-        <v>451683</v>
+        <v>354730</v>
       </c>
       <c r="Y61" s="10">
-        <v>266141</v>
+        <v>305832</v>
       </c>
       <c r="Z61" s="10">
-        <v>234898</v>
+        <v>278322</v>
       </c>
       <c r="AA61" s="10">
-        <v>225306</v>
+        <v>291164</v>
+      </c>
+      <c r="AB61" s="10">
+        <v>284532</v>
       </c>
       <c r="AG61" s="6"/>
     </row>
     <row r="62" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="9"/>
       <c r="B62" s="9" t="s">
-        <v>12</v>
-[...74 lines deleted...]
-        <v>7366</v>
+        <v>62</v>
+      </c>
+      <c r="C62" s="11">
+        <v>0</v>
+      </c>
+      <c r="D62" s="11">
+        <v>424111</v>
+      </c>
+      <c r="E62" s="11">
+        <v>883990</v>
+      </c>
+      <c r="F62" s="11">
+        <v>1343870</v>
+      </c>
+      <c r="G62" s="11">
+        <v>1803749</v>
+      </c>
+      <c r="H62" s="11">
+        <v>937032</v>
+      </c>
+      <c r="I62" s="11">
+        <v>935322.16553999996</v>
+      </c>
+      <c r="J62" s="11">
+        <v>1205291</v>
+      </c>
+      <c r="K62" s="11">
+        <v>1617748</v>
+      </c>
+      <c r="L62" s="11">
+        <v>423955</v>
+      </c>
+      <c r="M62" s="11">
+        <v>476103</v>
+      </c>
+      <c r="N62" s="11">
+        <v>723786</v>
+      </c>
+      <c r="O62" s="11">
+        <v>971470</v>
+      </c>
+      <c r="P62" s="11">
+        <v>208178</v>
+      </c>
+      <c r="Q62" s="11">
+        <v>433914</v>
+      </c>
+      <c r="R62" s="11">
+        <v>659649</v>
+      </c>
+      <c r="S62" s="11">
+        <v>885384.63763999997</v>
+      </c>
+      <c r="T62" s="11">
+        <v>67057</v>
+      </c>
+      <c r="U62" s="11">
+        <v>139770</v>
+      </c>
+      <c r="V62" s="11">
+        <v>212483</v>
+      </c>
+      <c r="W62" s="11">
+        <v>285196</v>
+      </c>
+      <c r="X62" s="11">
+        <v>90582</v>
+      </c>
+      <c r="Y62" s="11">
+        <v>188709</v>
+      </c>
+      <c r="Z62" s="11">
+        <v>286836</v>
+      </c>
+      <c r="AA62" s="11">
+        <v>393187</v>
+      </c>
+      <c r="AB62" s="11">
+        <v>0</v>
       </c>
       <c r="AG62" s="6"/>
     </row>
     <row r="63" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="9"/>
       <c r="B63" s="9" t="s">
-        <v>26</v>
-[...74 lines deleted...]
-        <v>990159</v>
+        <v>63</v>
+      </c>
+      <c r="C63" s="11">
+        <v>46802</v>
+      </c>
+      <c r="D63" s="11">
+        <v>50961</v>
+      </c>
+      <c r="E63" s="11">
+        <v>43746</v>
+      </c>
+      <c r="F63" s="11">
+        <v>47045</v>
+      </c>
+      <c r="G63" s="11">
+        <v>48838</v>
+      </c>
+      <c r="H63" s="11">
+        <v>52649</v>
+      </c>
+      <c r="I63" s="11">
+        <v>41959.336210000001</v>
+      </c>
+      <c r="J63" s="11">
+        <v>44682</v>
+      </c>
+      <c r="K63" s="11">
+        <v>45687</v>
+      </c>
+      <c r="L63" s="11">
+        <v>42392</v>
+      </c>
+      <c r="M63" s="11">
+        <v>40083</v>
+      </c>
+      <c r="N63" s="11">
+        <v>40687</v>
+      </c>
+      <c r="O63" s="11">
+        <v>44897</v>
+      </c>
+      <c r="P63" s="11">
+        <v>47721</v>
+      </c>
+      <c r="Q63" s="11">
+        <v>48882</v>
+      </c>
+      <c r="R63" s="11">
+        <v>38735</v>
+      </c>
+      <c r="S63" s="11">
+        <v>35998.284249999997</v>
+      </c>
+      <c r="T63" s="11">
+        <v>32660</v>
+      </c>
+      <c r="U63" s="11">
+        <v>31448</v>
+      </c>
+      <c r="V63" s="11">
+        <v>32274</v>
+      </c>
+      <c r="W63" s="11">
+        <v>31782</v>
+      </c>
+      <c r="X63" s="11">
+        <v>28591</v>
+      </c>
+      <c r="Y63" s="11">
+        <v>28953</v>
+      </c>
+      <c r="Z63" s="11">
+        <v>28111</v>
+      </c>
+      <c r="AA63" s="11">
+        <v>25716</v>
+      </c>
+      <c r="AB63" s="11">
+        <v>18059</v>
       </c>
       <c r="AG63" s="6"/>
     </row>
     <row r="64" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="9"/>
       <c r="B64" s="9" t="s">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="C64" s="10">
-        <v>930</v>
+        <v>205478</v>
       </c>
       <c r="D64" s="10">
-        <v>0</v>
+        <v>215324</v>
       </c>
       <c r="E64" s="10">
-        <v>0</v>
+        <v>194191</v>
       </c>
       <c r="F64" s="10">
-        <v>0</v>
+        <v>199372</v>
       </c>
       <c r="G64" s="10">
-        <v>43325</v>
+        <v>181140</v>
       </c>
       <c r="H64" s="10">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I64" s="10"/>
+        <v>221352</v>
+      </c>
+      <c r="I64" s="10">
+        <v>273478.79349000001</v>
+      </c>
       <c r="J64" s="10">
-        <v>0</v>
+        <v>189560</v>
       </c>
       <c r="K64" s="10">
-        <v>12306</v>
+        <v>160538</v>
       </c>
       <c r="L64" s="10">
-        <v>0</v>
+        <v>186898</v>
       </c>
       <c r="M64" s="10">
-        <v>0</v>
+        <v>175694</v>
       </c>
       <c r="N64" s="10">
-        <v>0</v>
+        <v>155722</v>
       </c>
       <c r="O64" s="10">
-        <v>0</v>
+        <v>159046</v>
       </c>
       <c r="P64" s="10">
-        <v>0</v>
+        <v>149952</v>
       </c>
       <c r="Q64" s="10">
-        <v>0</v>
+        <v>132246</v>
       </c>
       <c r="R64" s="10">
-        <v>25365.798559999999</v>
+        <v>114541</v>
       </c>
       <c r="S64" s="10">
-        <v>25510</v>
+        <v>116642.30614</v>
       </c>
       <c r="T64" s="10">
-        <v>0</v>
+        <v>123184</v>
       </c>
       <c r="U64" s="10">
-        <v>100694</v>
+        <v>116348</v>
       </c>
       <c r="V64" s="10">
-        <v>598721</v>
+        <v>96993</v>
       </c>
       <c r="W64" s="10">
-        <v>689951</v>
+        <v>105725</v>
       </c>
       <c r="X64" s="10">
-        <v>584120</v>
+        <v>126041</v>
       </c>
       <c r="Y64" s="10">
-        <v>617943</v>
+        <v>122425</v>
       </c>
       <c r="Z64" s="10">
-        <v>640013</v>
+        <v>114249</v>
       </c>
       <c r="AA64" s="10">
-        <v>0</v>
+        <v>99193</v>
+      </c>
+      <c r="AB64" s="10">
+        <v>99999</v>
       </c>
       <c r="AG64" s="6"/>
     </row>
     <row r="65" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="9"/>
       <c r="B65" s="9" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="C65" s="10"/>
       <c r="D65" s="10">
-        <v>505286</v>
+        <v>0</v>
       </c>
       <c r="E65" s="10">
-        <v>277380</v>
+        <v>0</v>
       </c>
       <c r="F65" s="10">
-        <v>261631</v>
+        <v>0</v>
       </c>
       <c r="G65" s="10">
-        <v>289334</v>
+        <v>0</v>
       </c>
       <c r="H65" s="10">
-        <v>252462.28769999999</v>
+        <v>0</v>
       </c>
       <c r="I65" s="10">
-        <v>267112</v>
+        <v>0</v>
       </c>
       <c r="J65" s="10">
-        <v>241214</v>
+        <v>0</v>
       </c>
       <c r="K65" s="10">
-        <v>251755</v>
+        <v>0</v>
       </c>
       <c r="L65" s="10">
-        <v>253336</v>
+        <v>773259</v>
       </c>
       <c r="M65" s="10">
-        <v>234700</v>
+        <v>558591</v>
       </c>
       <c r="N65" s="10">
-        <v>226226</v>
+        <v>279296</v>
       </c>
       <c r="O65" s="10">
-        <v>285312</v>
+        <v>0</v>
       </c>
       <c r="P65" s="10">
-        <v>182308</v>
+        <v>815321</v>
       </c>
       <c r="Q65" s="10">
-        <v>152899</v>
+        <v>550527</v>
       </c>
       <c r="R65" s="10">
-        <v>290405.23333999998</v>
+        <v>3738</v>
       </c>
       <c r="S65" s="10">
-        <v>314291</v>
+        <v>0</v>
       </c>
       <c r="T65" s="10">
-        <v>334738</v>
+        <v>12953</v>
       </c>
       <c r="U65" s="10">
-        <v>482590</v>
+        <v>7294</v>
       </c>
       <c r="V65" s="10">
-        <v>402761</v>
+        <v>3798</v>
       </c>
       <c r="W65" s="10">
-        <v>378468</v>
+        <v>0</v>
       </c>
       <c r="X65" s="10">
-        <v>419029</v>
+        <v>122440</v>
       </c>
       <c r="Y65" s="10">
-        <v>410523</v>
+        <v>121838</v>
       </c>
       <c r="Z65" s="10">
-        <v>444596</v>
+        <v>120648</v>
       </c>
       <c r="AA65" s="10">
-        <v>289938</v>
+        <v>120648</v>
+      </c>
+      <c r="AB65" s="10">
+        <v>0</v>
       </c>
       <c r="AG65" s="6"/>
     </row>
     <row r="66" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="9"/>
       <c r="B66" s="9" t="s">
-        <v>28</v>
-[...32 lines deleted...]
-        <v>2577</v>
+        <v>66</v>
+      </c>
+      <c r="C66" s="11">
+        <v>236377</v>
+      </c>
+      <c r="D66" s="11">
+        <v>178920</v>
+      </c>
+      <c r="E66" s="11">
+        <v>119280</v>
+      </c>
+      <c r="F66" s="11">
+        <v>59640</v>
+      </c>
+      <c r="G66" s="11">
+        <v>0</v>
+      </c>
+      <c r="H66" s="11">
+        <v>870000</v>
+      </c>
+      <c r="I66" s="11">
+        <v>579999.99800000002</v>
+      </c>
+      <c r="J66" s="11">
+        <v>290000</v>
+      </c>
+      <c r="K66" s="11">
+        <v>0</v>
+      </c>
+      <c r="L66" s="11">
+        <v>64628</v>
+      </c>
+      <c r="M66" s="11">
+        <v>0</v>
       </c>
       <c r="N66" s="10">
-        <v>6153</v>
+        <v>0</v>
       </c>
       <c r="O66" s="10">
-        <v>6591</v>
+        <v>0</v>
       </c>
       <c r="P66" s="10">
-        <v>6203</v>
+        <v>0</v>
       </c>
       <c r="Q66" s="10">
-        <v>6215</v>
+        <v>0</v>
       </c>
       <c r="R66" s="10">
-        <v>9795.25533</v>
+        <v>0</v>
       </c>
       <c r="S66" s="10">
-        <v>9806</v>
+        <v>0</v>
       </c>
       <c r="T66" s="10">
-        <v>11113</v>
+        <v>0</v>
       </c>
       <c r="U66" s="10">
-        <v>12639</v>
+        <v>0</v>
       </c>
       <c r="V66" s="10">
-        <v>11071</v>
+        <v>0</v>
       </c>
       <c r="W66" s="10">
-        <v>13194</v>
+        <v>0</v>
       </c>
       <c r="X66" s="10">
-        <v>16251</v>
+        <v>0</v>
       </c>
       <c r="Y66" s="10">
-        <v>19872</v>
+        <v>0</v>
       </c>
       <c r="Z66" s="10">
-        <v>22714</v>
+        <v>0</v>
       </c>
       <c r="AA66" s="10">
-        <v>28516</v>
+        <v>0</v>
+      </c>
+      <c r="AB66" s="10">
+        <v>0</v>
       </c>
       <c r="AG66" s="6"/>
     </row>
-    <row r="67" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...77 lines deleted...]
-        <v>19727</v>
+    <row r="67" spans="1:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="4"/>
+      <c r="C67" s="13">
+        <f t="shared" ref="C67:H67" si="4">SUM(C51:C66)</f>
+        <v>5124608</v>
+      </c>
+      <c r="D67" s="13">
+        <f t="shared" si="4"/>
+        <v>5364220</v>
+      </c>
+      <c r="E67" s="13">
+        <f t="shared" si="4"/>
+        <v>5930204</v>
+      </c>
+      <c r="F67" s="13">
+        <f t="shared" si="4"/>
+        <v>6021347</v>
+      </c>
+      <c r="G67" s="13">
+        <f t="shared" si="4"/>
+        <v>6805189</v>
+      </c>
+      <c r="H67" s="13">
+        <f t="shared" si="4"/>
+        <v>6511138</v>
+      </c>
+      <c r="I67" s="13">
+        <v>5979105</v>
+      </c>
+      <c r="J67" s="13">
+        <v>6195891</v>
+      </c>
+      <c r="K67" s="13">
+        <v>6265117</v>
+      </c>
+      <c r="L67" s="13">
+        <v>5878558</v>
+      </c>
+      <c r="M67" s="13">
+        <v>5490742</v>
+      </c>
+      <c r="N67" s="13">
+        <v>5137481</v>
+      </c>
+      <c r="O67" s="13">
+        <v>4573474</v>
+      </c>
+      <c r="P67" s="13">
+        <v>4342958</v>
+      </c>
+      <c r="Q67" s="13">
+        <v>3970514</v>
+      </c>
+      <c r="R67" s="13">
+        <v>3772878</v>
+      </c>
+      <c r="S67" s="13">
+        <v>4099543.2763799997</v>
+      </c>
+      <c r="T67" s="13">
+        <v>4932326</v>
+      </c>
+      <c r="U67" s="13">
+        <v>4827276</v>
+      </c>
+      <c r="V67" s="13">
+        <v>4948956</v>
+      </c>
+      <c r="W67" s="13">
+        <v>5159055</v>
+      </c>
+      <c r="X67" s="13">
+        <v>4850380</v>
+      </c>
+      <c r="Y67" s="13">
+        <v>5156701</v>
+      </c>
+      <c r="Z67" s="13">
+        <v>3610054</v>
+      </c>
+      <c r="AA67" s="13">
+        <v>3429826</v>
+      </c>
+      <c r="AB67" s="13">
+        <v>2011134</v>
       </c>
       <c r="AG67" s="6"/>
     </row>
-    <row r="68" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-      <c r="Z68" s="10">
+    <row r="68" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="8"/>
+      <c r="D68" s="14"/>
+      <c r="E68" s="14"/>
+      <c r="F68" s="14"/>
+      <c r="G68" s="14"/>
+      <c r="H68" s="14"/>
+      <c r="I68" s="14"/>
+      <c r="J68" s="14"/>
+      <c r="K68" s="14"/>
+      <c r="L68" s="14"/>
+      <c r="M68" s="14"/>
+      <c r="N68" s="14"/>
+      <c r="O68" s="14"/>
+      <c r="P68" s="14"/>
+      <c r="Q68" s="14"/>
+      <c r="R68" s="14"/>
+      <c r="S68" s="14"/>
+      <c r="T68" s="14"/>
+      <c r="U68" s="14"/>
+      <c r="V68" s="14"/>
+      <c r="W68" s="14"/>
+      <c r="X68" s="14"/>
+      <c r="Y68" s="14"/>
+      <c r="Z68" s="14"/>
+      <c r="AA68" s="14"/>
+      <c r="AB68" s="14"/>
+      <c r="AG68" s="6"/>
+    </row>
+    <row r="69" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="8"/>
+      <c r="B69" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C69" s="6"/>
+      <c r="D69" s="14"/>
+      <c r="E69" s="14"/>
+      <c r="F69" s="14"/>
+      <c r="G69" s="14"/>
+      <c r="H69" s="14"/>
+      <c r="I69" s="14"/>
+      <c r="J69" s="14"/>
+      <c r="K69" s="14"/>
+      <c r="L69" s="14"/>
+      <c r="M69" s="14"/>
+      <c r="N69" s="14"/>
+      <c r="O69" s="14"/>
+      <c r="P69" s="14"/>
+      <c r="Q69" s="14"/>
+      <c r="R69" s="14"/>
+      <c r="S69" s="14"/>
+      <c r="T69" s="14"/>
+      <c r="U69" s="14"/>
+      <c r="V69" s="14"/>
+      <c r="W69" s="14"/>
+      <c r="X69" s="14"/>
+      <c r="Y69" s="14"/>
+      <c r="Z69" s="14"/>
+      <c r="AA69" s="14"/>
+      <c r="AB69" s="14"/>
+      <c r="AG69" s="6"/>
+    </row>
+    <row r="70" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="8"/>
+      <c r="B70" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C70" s="10">
+        <v>1170</v>
+      </c>
+      <c r="D70" s="10">
+        <v>1548</v>
+      </c>
+      <c r="E70" s="10">
+        <v>693</v>
+      </c>
+      <c r="F70" s="10">
+        <v>234</v>
+      </c>
+      <c r="G70" s="10">
+        <v>70</v>
+      </c>
+      <c r="H70" s="10">
+        <v>42</v>
+      </c>
+      <c r="I70" s="10">
+        <v>30.198060000000002</v>
+      </c>
+      <c r="J70" s="10">
+        <v>0</v>
+      </c>
+      <c r="K70" s="10">
+        <v>0</v>
+      </c>
+      <c r="L70" s="10">
+        <v>0</v>
+      </c>
+      <c r="M70" s="10">
+        <v>0</v>
+      </c>
+      <c r="N70" s="10">
+        <v>0</v>
+      </c>
+      <c r="O70" s="10">
+        <v>0</v>
+      </c>
+      <c r="P70" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="10">
+        <v>0</v>
+      </c>
+      <c r="R70" s="10">
+        <v>0</v>
+      </c>
+      <c r="S70" s="10">
+        <v>0</v>
+      </c>
+      <c r="T70" s="10">
+        <v>0</v>
+      </c>
+      <c r="U70" s="10">
+        <v>0</v>
+      </c>
+      <c r="V70" s="10">
+        <v>0</v>
+      </c>
+      <c r="W70" s="10">
+        <v>0</v>
+      </c>
+      <c r="X70" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="6"/>
+    </row>
+    <row r="71" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C71" s="10">
+        <v>205734</v>
+      </c>
+      <c r="D71" s="10">
+        <v>220490</v>
+      </c>
+      <c r="E71" s="10">
+        <v>239452</v>
+      </c>
+      <c r="F71" s="10">
+        <v>253386</v>
+      </c>
+      <c r="G71" s="10">
+        <v>266317</v>
+      </c>
+      <c r="H71" s="10">
+        <v>280140</v>
+      </c>
+      <c r="I71" s="10">
+        <v>291194.76506000001</v>
+      </c>
+      <c r="J71" s="10">
+        <v>308081</v>
+      </c>
+      <c r="K71" s="10">
+        <v>321402</v>
+      </c>
+      <c r="L71" s="10">
+        <v>334765</v>
+      </c>
+      <c r="M71" s="10">
+        <v>546184</v>
+      </c>
+      <c r="N71" s="10">
+        <v>553639</v>
+      </c>
+      <c r="O71" s="10">
+        <v>558736</v>
+      </c>
+      <c r="P71" s="10">
+        <v>563434</v>
+      </c>
+      <c r="Q71" s="10">
+        <v>566826</v>
+      </c>
+      <c r="R71" s="10">
+        <v>570399</v>
+      </c>
+      <c r="S71" s="10">
+        <v>531241.70341000007</v>
+      </c>
+      <c r="T71" s="10">
+        <v>532872</v>
+      </c>
+      <c r="U71" s="10">
+        <v>535572</v>
+      </c>
+      <c r="V71" s="10">
+        <v>540540</v>
+      </c>
+      <c r="W71" s="10">
+        <v>548067</v>
+      </c>
+      <c r="X71" s="10">
+        <v>557452</v>
+      </c>
+      <c r="Y71" s="10">
+        <v>567157</v>
+      </c>
+      <c r="Z71" s="10">
+        <v>576804</v>
+      </c>
+      <c r="AA71" s="10">
+        <v>585764</v>
+      </c>
+      <c r="AB71" s="10">
+        <v>594224</v>
+      </c>
+      <c r="AG71" s="6"/>
+    </row>
+    <row r="72" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C72" s="10">
+        <v>749534</v>
+      </c>
+      <c r="D72" s="10">
+        <v>749416</v>
+      </c>
+      <c r="E72" s="10">
+        <v>749299</v>
+      </c>
+      <c r="F72" s="10">
+        <v>749656</v>
+      </c>
+      <c r="G72" s="10">
+        <v>750053</v>
+      </c>
+      <c r="H72" s="10">
+        <v>750373</v>
+      </c>
+      <c r="I72" s="10">
+        <v>750733.16823000007</v>
+      </c>
+      <c r="J72" s="10">
+        <v>2386</v>
+      </c>
+      <c r="K72" s="10">
+        <v>2863</v>
+      </c>
+      <c r="L72" s="10">
+        <v>376788</v>
+      </c>
+      <c r="M72" s="10">
+        <v>375585</v>
+      </c>
+      <c r="N72" s="10">
+        <v>749346</v>
+      </c>
+      <c r="O72" s="10">
+        <v>749577</v>
+      </c>
+      <c r="P72" s="10">
+        <v>750690</v>
+      </c>
+      <c r="Q72" s="10">
+        <v>751805</v>
+      </c>
+      <c r="R72" s="10">
+        <v>752909</v>
+      </c>
+      <c r="S72" s="10">
+        <v>14499.210060000001</v>
+      </c>
+      <c r="T72" s="10">
+        <v>16931</v>
+      </c>
+      <c r="U72" s="10">
+        <v>168634</v>
+      </c>
+      <c r="V72" s="10">
+        <v>166267</v>
+      </c>
+      <c r="W72" s="10">
+        <v>157742</v>
+      </c>
+      <c r="X72" s="10">
+        <v>180637</v>
+      </c>
+      <c r="Y72" s="10">
+        <v>168095</v>
+      </c>
+      <c r="Z72" s="10">
+        <v>182801</v>
+      </c>
+      <c r="AA72" s="10">
+        <v>182225</v>
+      </c>
+      <c r="AB72" s="10">
+        <v>178666</v>
+      </c>
+      <c r="AG72" s="6"/>
+    </row>
+    <row r="73" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C73" s="10">
+        <v>8939373</v>
+      </c>
+      <c r="D73" s="10">
+        <v>9381630</v>
+      </c>
+      <c r="E73" s="10">
+        <v>7350547</v>
+      </c>
+      <c r="F73" s="10">
+        <v>7531338</v>
+      </c>
+      <c r="G73" s="10">
+        <v>4955946</v>
+      </c>
+      <c r="H73" s="10">
+        <v>6269721</v>
+      </c>
+      <c r="I73" s="10">
+        <v>6205482.5803000005</v>
+      </c>
+      <c r="J73" s="10">
+        <v>6380683</v>
+      </c>
+      <c r="K73" s="10">
+        <v>6355489</v>
+      </c>
+      <c r="L73" s="10">
+        <v>4781167</v>
+      </c>
+      <c r="M73" s="10">
+        <v>4750476</v>
+      </c>
+      <c r="N73" s="10">
+        <v>4733952</v>
+      </c>
+      <c r="O73" s="10">
+        <v>4742207</v>
+      </c>
+      <c r="P73" s="10">
+        <v>3676882</v>
+      </c>
+      <c r="Q73" s="10">
+        <v>3642973</v>
+      </c>
+      <c r="R73" s="10">
+        <v>3627034</v>
+      </c>
+      <c r="S73" s="10">
+        <v>3970655.9388099997</v>
+      </c>
+      <c r="T73" s="10">
+        <v>2443977</v>
+      </c>
+      <c r="U73" s="10">
+        <v>2416356</v>
+      </c>
+      <c r="V73" s="10">
+        <v>2803013</v>
+      </c>
+      <c r="W73" s="10">
+        <v>1627199</v>
+      </c>
+      <c r="X73" s="10">
+        <v>1615732</v>
+      </c>
+      <c r="Y73" s="10">
+        <v>1601316</v>
+      </c>
+      <c r="Z73" s="10">
+        <v>2010248</v>
+      </c>
+      <c r="AA73" s="10">
+        <v>2336824</v>
+      </c>
+      <c r="AB73" s="10">
+        <v>2337851</v>
+      </c>
+      <c r="AG73" s="6"/>
+    </row>
+    <row r="74" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C74" s="10">
+        <v>898971</v>
+      </c>
+      <c r="D74" s="10">
+        <v>893286</v>
+      </c>
+      <c r="E74" s="10">
+        <v>894251</v>
+      </c>
+      <c r="F74" s="10">
+        <v>721532</v>
+      </c>
+      <c r="G74" s="10">
+        <v>724567</v>
+      </c>
+      <c r="H74" s="10">
+        <v>719392</v>
+      </c>
+      <c r="I74" s="10">
+        <v>718932.53402999998</v>
+      </c>
+      <c r="J74" s="10">
+        <v>959931</v>
+      </c>
+      <c r="K74" s="10">
+        <v>953486</v>
+      </c>
+      <c r="L74" s="10">
+        <v>946987</v>
+      </c>
+      <c r="M74" s="10">
+        <v>948724</v>
+      </c>
+      <c r="N74" s="10">
+        <v>669549</v>
+      </c>
+      <c r="O74" s="10">
+        <v>662705</v>
+      </c>
+      <c r="P74" s="10">
+        <v>655908</v>
+      </c>
+      <c r="Q74" s="10">
+        <v>657867</v>
+      </c>
+      <c r="R74" s="10">
+        <v>836907</v>
+      </c>
+      <c r="S74" s="10">
+        <v>818492.37446000008</v>
+      </c>
+      <c r="T74" s="10">
+        <v>808238</v>
+      </c>
+      <c r="U74" s="10">
+        <v>802222</v>
+      </c>
+      <c r="V74" s="10">
+        <v>961492</v>
+      </c>
+      <c r="W74" s="10">
+        <v>954076</v>
+      </c>
+      <c r="X74" s="10">
+        <v>946436</v>
+      </c>
+      <c r="Y74" s="10">
+        <v>939269</v>
+      </c>
+      <c r="Z74" s="10">
+        <v>774536</v>
+      </c>
+      <c r="AA74" s="10">
+        <v>770101</v>
+      </c>
+      <c r="AB74" s="10">
+        <v>765505</v>
+      </c>
+      <c r="AG74" s="6"/>
+    </row>
+    <row r="75" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C75" s="10">
+        <v>371122</v>
+      </c>
+      <c r="D75" s="10">
+        <v>338096</v>
+      </c>
+      <c r="E75" s="10">
+        <v>304115</v>
+      </c>
+      <c r="F75" s="10">
+        <v>277872</v>
+      </c>
+      <c r="G75" s="10">
+        <v>281195</v>
+      </c>
+      <c r="H75" s="10">
+        <v>257007</v>
+      </c>
+      <c r="I75" s="10">
+        <v>234277.38388000001</v>
+      </c>
+      <c r="J75" s="10">
+        <v>287696</v>
+      </c>
+      <c r="K75" s="10">
+        <v>266393</v>
+      </c>
+      <c r="L75" s="10">
+        <v>245419</v>
+      </c>
+      <c r="M75" s="10">
+        <v>224996</v>
+      </c>
+      <c r="N75" s="10">
+        <v>200482</v>
+      </c>
+      <c r="O75" s="10">
+        <v>260033</v>
+      </c>
+      <c r="P75" s="10">
+        <v>242006</v>
+      </c>
+      <c r="Q75" s="10">
+        <v>223805</v>
+      </c>
+      <c r="R75" s="10">
+        <v>325761</v>
+      </c>
+      <c r="S75" s="10">
+        <v>305256.19755000004</v>
+      </c>
+      <c r="T75" s="10">
+        <v>286261</v>
+      </c>
+      <c r="U75" s="10">
+        <v>266650</v>
+      </c>
+      <c r="V75" s="10">
+        <v>246360</v>
+      </c>
+      <c r="W75" s="10">
+        <v>227312</v>
+      </c>
+      <c r="X75" s="10">
+        <v>183360</v>
+      </c>
+      <c r="Y75" s="10">
+        <v>218883</v>
+      </c>
+      <c r="Z75" s="10">
+        <v>237456</v>
+      </c>
+      <c r="AA75" s="10">
+        <v>240352</v>
+      </c>
+      <c r="AB75" s="10">
+        <v>235528</v>
+      </c>
+      <c r="AG75" s="6"/>
+    </row>
+    <row r="76" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C76" s="10">
+        <v>0</v>
+      </c>
+      <c r="D76" s="10">
+        <v>0</v>
+      </c>
+      <c r="E76" s="10">
+        <v>0</v>
+      </c>
+      <c r="F76" s="10">
+        <v>0</v>
+      </c>
+      <c r="G76" s="10">
+        <v>0</v>
+      </c>
+      <c r="H76" s="10">
+        <v>185552</v>
+      </c>
+      <c r="I76" s="10">
+        <v>142488.0386</v>
+      </c>
+      <c r="J76" s="10">
+        <v>0</v>
+      </c>
+      <c r="K76" s="10">
+        <v>0</v>
+      </c>
+      <c r="L76" s="10">
+        <v>93797</v>
+      </c>
+      <c r="M76" s="10">
+        <v>27888</v>
+      </c>
+      <c r="N76" s="10">
+        <v>27119</v>
+      </c>
+      <c r="O76" s="10">
+        <v>26274</v>
+      </c>
+      <c r="P76" s="10">
+        <v>50945</v>
+      </c>
+      <c r="Q76" s="10">
+        <v>49341</v>
+      </c>
+      <c r="R76" s="10">
+        <v>47812</v>
+      </c>
+      <c r="S76" s="10">
+        <v>46279.572919999999</v>
+      </c>
+      <c r="T76" s="10">
+        <v>161912</v>
+      </c>
+      <c r="U76" s="10">
+        <v>153409</v>
+      </c>
+      <c r="V76" s="10">
+        <v>64654</v>
+      </c>
+      <c r="W76" s="10">
+        <v>63868</v>
+      </c>
+      <c r="X76" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA76" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB76" s="10">
+        <v>103319</v>
+      </c>
+      <c r="AG76" s="6"/>
+    </row>
+    <row r="77" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C77" s="11">
+        <v>90580</v>
+      </c>
+      <c r="D77" s="11">
+        <v>100760</v>
+      </c>
+      <c r="E77" s="11">
+        <v>99711</v>
+      </c>
+      <c r="F77" s="11">
+        <v>109087</v>
+      </c>
+      <c r="G77" s="11">
+        <v>117592</v>
+      </c>
+      <c r="H77" s="11">
+        <v>127739</v>
+      </c>
+      <c r="I77" s="11">
+        <v>127276.59953000001</v>
+      </c>
+      <c r="J77" s="11">
+        <v>132526</v>
+      </c>
+      <c r="K77" s="11">
+        <v>137117</v>
+      </c>
+      <c r="L77" s="11">
+        <v>113618</v>
+      </c>
+      <c r="M77" s="11">
+        <v>99138</v>
+      </c>
+      <c r="N77" s="11">
+        <v>98522</v>
+      </c>
+      <c r="O77" s="11">
+        <v>98966</v>
+      </c>
+      <c r="P77" s="11">
+        <v>98276</v>
+      </c>
+      <c r="Q77" s="11">
+        <v>100659</v>
+      </c>
+      <c r="R77" s="11">
+        <v>108310</v>
+      </c>
+      <c r="S77" s="11">
+        <v>100833.43648</v>
+      </c>
+      <c r="T77" s="11">
+        <v>82048</v>
+      </c>
+      <c r="U77" s="11">
+        <v>69365</v>
+      </c>
+      <c r="V77" s="11">
+        <v>76409</v>
+      </c>
+      <c r="W77" s="11">
+        <v>86800</v>
+      </c>
+      <c r="X77" s="11">
+        <v>89807</v>
+      </c>
+      <c r="Y77" s="11">
+        <v>63183</v>
+      </c>
+      <c r="Z77" s="11">
+        <v>70087</v>
+      </c>
+      <c r="AA77" s="11">
+        <v>68081</v>
+      </c>
+      <c r="AB77" s="11">
+        <v>44081</v>
+      </c>
+      <c r="AG77" s="6"/>
+    </row>
+    <row r="78" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C78" s="10">
+        <v>128028</v>
+      </c>
+      <c r="D78" s="10">
+        <v>38064</v>
+      </c>
+      <c r="E78" s="10">
+        <v>27785</v>
+      </c>
+      <c r="F78" s="10">
+        <v>33973</v>
+      </c>
+      <c r="G78" s="10">
+        <v>4579</v>
+      </c>
+      <c r="H78" s="10">
+        <v>5280</v>
+      </c>
+      <c r="I78" s="10">
+        <v>6275</v>
+      </c>
+      <c r="J78" s="10">
+        <v>10619</v>
+      </c>
+      <c r="K78" s="10">
+        <v>5369</v>
+      </c>
+      <c r="L78" s="10">
+        <v>2115</v>
+      </c>
+      <c r="M78" s="10">
+        <v>1558</v>
+      </c>
+      <c r="N78" s="10">
+        <v>3671</v>
+      </c>
+      <c r="O78" s="10">
+        <v>5945</v>
+      </c>
+      <c r="P78" s="10">
+        <v>8228</v>
+      </c>
+      <c r="Q78" s="10">
+        <v>16007</v>
+      </c>
+      <c r="R78" s="10">
+        <v>34257</v>
+      </c>
+      <c r="S78" s="10">
+        <v>10317.455820000001</v>
+      </c>
+      <c r="T78" s="10">
+        <v>7596</v>
+      </c>
+      <c r="U78" s="10">
+        <v>15522</v>
+      </c>
+      <c r="V78" s="10">
+        <v>10241</v>
+      </c>
+      <c r="W78" s="10">
+        <v>8501</v>
+      </c>
+      <c r="X78" s="10">
+        <v>6064</v>
+      </c>
+      <c r="Y78" s="10">
+        <v>6896</v>
+      </c>
+      <c r="Z78" s="10">
+        <v>6147</v>
+      </c>
+      <c r="AA78" s="10">
+        <v>8369</v>
+      </c>
+      <c r="AB78" s="10">
+        <v>7803</v>
+      </c>
+      <c r="AG78" s="6"/>
+    </row>
+    <row r="79" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C79" s="10"/>
+      <c r="D79" s="10">
+        <v>0</v>
+      </c>
+      <c r="E79" s="10">
+        <v>0</v>
+      </c>
+      <c r="F79" s="10">
+        <v>0</v>
+      </c>
+      <c r="G79" s="10">
+        <v>0</v>
+      </c>
+      <c r="H79" s="10">
+        <v>0</v>
+      </c>
+      <c r="I79" s="10">
+        <v>0</v>
+      </c>
+      <c r="J79" s="10">
+        <v>0</v>
+      </c>
+      <c r="K79" s="10">
+        <v>0</v>
+      </c>
+      <c r="L79" s="10">
+        <v>0</v>
+      </c>
+      <c r="M79" s="10">
+        <v>173135</v>
+      </c>
+      <c r="N79" s="10">
+        <v>404329</v>
+      </c>
+      <c r="O79" s="10">
+        <v>625937</v>
+      </c>
+      <c r="P79" s="10">
+        <v>1231291</v>
+      </c>
+      <c r="Q79" s="10">
+        <v>1444631</v>
+      </c>
+      <c r="R79" s="10">
+        <v>1930857</v>
+      </c>
+      <c r="S79" s="10">
+        <v>1861828.3867899999</v>
+      </c>
+      <c r="T79" s="10">
+        <v>3372676</v>
+      </c>
+      <c r="U79" s="10">
+        <v>3319501</v>
+      </c>
+      <c r="V79" s="10">
+        <v>3283465</v>
+      </c>
+      <c r="W79" s="10">
+        <v>3257386</v>
+      </c>
+      <c r="X79" s="10">
+        <v>3817773</v>
+      </c>
+      <c r="Y79" s="10">
+        <v>3805985</v>
+      </c>
+      <c r="Z79" s="10">
+        <v>3793394</v>
+      </c>
+      <c r="AA79" s="10">
+        <v>3783134</v>
+      </c>
+      <c r="AB79" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG79" s="6"/>
+    </row>
+    <row r="80" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C80" s="10">
+        <v>563995</v>
+      </c>
+      <c r="D80" s="10">
+        <v>613262</v>
+      </c>
+      <c r="E80" s="10">
+        <v>661273</v>
+      </c>
+      <c r="F80" s="10">
+        <v>709120</v>
+      </c>
+      <c r="G80" s="10">
+        <v>761908</v>
+      </c>
+      <c r="H80" s="10">
+        <v>735457</v>
+      </c>
+      <c r="I80" s="10">
+        <v>1000587.5664700001</v>
+      </c>
+      <c r="J80" s="10">
+        <v>1273646</v>
+      </c>
+      <c r="K80" s="10">
+        <v>1541989</v>
+      </c>
+      <c r="L80" s="10">
+        <v>1846131</v>
+      </c>
+      <c r="M80" s="10">
+        <v>1909775</v>
+      </c>
+      <c r="N80" s="10">
+        <v>1910295</v>
+      </c>
+      <c r="O80" s="10">
+        <v>1912749</v>
+      </c>
+      <c r="P80" s="10">
+        <v>1876933</v>
+      </c>
+      <c r="Q80" s="10">
+        <v>1851257</v>
+      </c>
+      <c r="R80" s="10">
+        <v>1835971</v>
+      </c>
+      <c r="S80" s="10">
+        <v>1821933.3468299999</v>
+      </c>
+      <c r="T80" s="10">
+        <v>0</v>
+      </c>
+      <c r="U80" s="10">
+        <v>0</v>
+      </c>
+      <c r="V80" s="10">
+        <v>0</v>
+      </c>
+      <c r="W80" s="10">
+        <v>0</v>
+      </c>
+      <c r="X80" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA80" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB80" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG80" s="6"/>
+    </row>
+    <row r="81" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C81" s="10">
+        <v>424298</v>
+      </c>
+      <c r="D81" s="10">
+        <v>413403</v>
+      </c>
+      <c r="E81" s="10">
+        <v>434551</v>
+      </c>
+      <c r="F81" s="10">
+        <v>482904</v>
+      </c>
+      <c r="G81" s="10">
+        <v>468204</v>
+      </c>
+      <c r="H81" s="10">
+        <v>476355</v>
+      </c>
+      <c r="I81" s="10">
+        <v>445334.71677999996</v>
+      </c>
+      <c r="J81" s="10">
+        <v>461491</v>
+      </c>
+      <c r="K81" s="10">
+        <v>483218</v>
+      </c>
+      <c r="L81" s="10">
+        <v>510225</v>
+      </c>
+      <c r="M81" s="10">
+        <v>500060</v>
+      </c>
+      <c r="N81" s="10">
+        <v>561883</v>
+      </c>
+      <c r="O81" s="10">
+        <v>592917</v>
+      </c>
+      <c r="P81" s="10">
+        <v>621430</v>
+      </c>
+      <c r="Q81" s="10">
+        <v>652858</v>
+      </c>
+      <c r="R81" s="10">
+        <v>669150</v>
+      </c>
+      <c r="S81" s="10">
+        <v>686371.94329000008</v>
+      </c>
+      <c r="T81" s="10">
+        <v>679166</v>
+      </c>
+      <c r="U81" s="10">
+        <v>671638</v>
+      </c>
+      <c r="V81" s="10">
+        <v>697205</v>
+      </c>
+      <c r="W81" s="10">
+        <v>655767</v>
+      </c>
+      <c r="X81" s="10">
+        <v>666561</v>
+      </c>
+      <c r="Y81" s="10">
+        <v>666687</v>
+      </c>
+      <c r="Z81" s="10">
+        <v>718048</v>
+      </c>
+      <c r="AA81" s="10">
+        <v>717100</v>
+      </c>
+      <c r="AB81" s="10">
+        <v>730492</v>
+      </c>
+      <c r="AG81" s="6"/>
+    </row>
+    <row r="82" spans="1:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="35"/>
+      <c r="C82" s="13">
+        <f t="shared" ref="C82:E82" si="5">SUM(C70:C81)</f>
+        <v>12372805</v>
+      </c>
+      <c r="D82" s="13">
+        <f t="shared" si="5"/>
+        <v>12749955</v>
+      </c>
+      <c r="E82" s="13">
+        <f t="shared" si="5"/>
+        <v>10761677</v>
+      </c>
+      <c r="F82" s="13">
+        <f>SUM(F70:F81)</f>
+        <v>10869102</v>
+      </c>
+      <c r="G82" s="13">
+        <f>SUM(G70:G81)</f>
+        <v>8330431</v>
+      </c>
+      <c r="H82" s="13">
+        <f>SUM(H70:H81)</f>
+        <v>9807058</v>
+      </c>
+      <c r="I82" s="13">
+        <v>9922613.5412299987</v>
+      </c>
+      <c r="J82" s="13">
+        <v>9817059</v>
+      </c>
+      <c r="K82" s="13">
+        <v>10067326</v>
+      </c>
+      <c r="L82" s="13">
+        <v>9251012</v>
+      </c>
+      <c r="M82" s="13">
+        <v>9557519</v>
+      </c>
+      <c r="N82" s="13">
+        <v>9912787</v>
+      </c>
+      <c r="O82" s="13">
+        <v>10236046</v>
+      </c>
+      <c r="P82" s="13">
+        <v>9776023</v>
+      </c>
+      <c r="Q82" s="13">
+        <v>9958029</v>
+      </c>
+      <c r="R82" s="13">
+        <v>10739366</v>
+      </c>
+      <c r="S82" s="13">
+        <v>10167709.56642</v>
+      </c>
+      <c r="T82" s="13">
+        <v>8391677</v>
+      </c>
+      <c r="U82" s="13">
+        <v>8418869</v>
+      </c>
+      <c r="V82" s="13">
+        <v>8849646</v>
+      </c>
+      <c r="W82" s="13">
+        <v>7586718</v>
+      </c>
+      <c r="X82" s="13">
+        <v>8063822</v>
+      </c>
+      <c r="Y82" s="13">
+        <v>8037471</v>
+      </c>
+      <c r="Z82" s="13">
+        <v>8369521</v>
+      </c>
+      <c r="AA82" s="13">
+        <v>8691950</v>
+      </c>
+      <c r="AB82" s="13">
+        <v>4997469</v>
+      </c>
+      <c r="AG82" s="6"/>
+    </row>
+    <row r="83" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="9"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="10"/>
+      <c r="E83" s="10"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="10"/>
+      <c r="H83" s="10"/>
+      <c r="I83" s="10"/>
+      <c r="J83" s="10"/>
+      <c r="K83" s="10"/>
+      <c r="L83" s="10"/>
+      <c r="M83" s="10"/>
+      <c r="N83" s="10"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="10"/>
+      <c r="Q83" s="10"/>
+      <c r="R83" s="10"/>
+      <c r="S83" s="10"/>
+      <c r="T83" s="10"/>
+      <c r="U83" s="10"/>
+      <c r="V83" s="10"/>
+      <c r="W83" s="10"/>
+      <c r="X83" s="10"/>
+      <c r="Y83" s="10"/>
+      <c r="Z83" s="10"/>
+      <c r="AA83" s="10"/>
+      <c r="AB83" s="10"/>
+      <c r="AG83" s="6"/>
+    </row>
+    <row r="84" spans="1:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C84" s="6"/>
+      <c r="D84" s="13"/>
+      <c r="E84" s="13"/>
+      <c r="F84" s="13"/>
+      <c r="G84" s="13"/>
+      <c r="H84" s="13"/>
+      <c r="I84" s="13"/>
+      <c r="J84" s="13"/>
+      <c r="K84" s="13"/>
+      <c r="L84" s="13"/>
+      <c r="M84" s="13"/>
+      <c r="N84" s="13"/>
+      <c r="O84" s="13"/>
+      <c r="P84" s="13"/>
+      <c r="Q84" s="13"/>
+      <c r="R84" s="13"/>
+      <c r="S84" s="13"/>
+      <c r="T84" s="13"/>
+      <c r="U84" s="13"/>
+      <c r="V84" s="13"/>
+      <c r="W84" s="13"/>
+      <c r="X84" s="13"/>
+      <c r="Y84" s="13"/>
+      <c r="Z84" s="13"/>
+      <c r="AA84" s="13"/>
+      <c r="AB84" s="13"/>
+      <c r="AG84" s="6"/>
+    </row>
+    <row r="85" spans="1:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C85" s="6"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="10"/>
+      <c r="H85" s="10"/>
+      <c r="I85" s="10"/>
+      <c r="J85" s="10"/>
+      <c r="K85" s="10"/>
+      <c r="L85" s="10"/>
+      <c r="M85" s="10"/>
+      <c r="N85" s="10"/>
+      <c r="O85" s="10"/>
+      <c r="P85" s="10"/>
+      <c r="Q85" s="10"/>
+      <c r="R85" s="10"/>
+      <c r="S85" s="10"/>
+      <c r="T85" s="10"/>
+      <c r="U85" s="10"/>
+      <c r="V85" s="10"/>
+      <c r="W85" s="10"/>
+      <c r="X85" s="10"/>
+      <c r="Y85" s="10"/>
+      <c r="Z85" s="10"/>
+      <c r="AA85" s="10"/>
+      <c r="AB85" s="10"/>
+      <c r="AG85" s="6"/>
+    </row>
+    <row r="86" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C86" s="10">
+        <v>5372819</v>
+      </c>
+      <c r="D86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="E86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="F86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="G86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="H86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="I86" s="10">
+        <v>5372205.9487100001</v>
+      </c>
+      <c r="J86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="K86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="L86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="M86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="N86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="O86" s="10">
+        <v>5372206</v>
+      </c>
+      <c r="P86" s="10">
+        <v>5359206</v>
+      </c>
+      <c r="Q86" s="10">
+        <v>5359206</v>
+      </c>
+      <c r="R86" s="10">
+        <v>5359205.9487100001</v>
+      </c>
+      <c r="S86" s="10">
+        <v>5359205.9487100001</v>
+      </c>
+      <c r="T86" s="10">
+        <v>5359206</v>
+      </c>
+      <c r="U86" s="10">
+        <v>5359206</v>
+      </c>
+      <c r="V86" s="10">
+        <v>5359206</v>
+      </c>
+      <c r="W86" s="10">
+        <v>5341443</v>
+      </c>
+      <c r="X86" s="10">
+        <v>5341443</v>
+      </c>
+      <c r="Y86" s="10">
+        <v>5341443</v>
+      </c>
+      <c r="Z86" s="10">
+        <v>5341443</v>
+      </c>
+      <c r="AA86" s="10">
+        <v>5341443</v>
+      </c>
+      <c r="AB86" s="10">
+        <v>5341443</v>
+      </c>
+      <c r="AG86" s="6"/>
+    </row>
+    <row r="87" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C87" s="10">
+        <v>485</v>
+      </c>
+      <c r="D87" s="10">
+        <v>613</v>
+      </c>
+      <c r="E87" s="10">
+        <v>613</v>
+      </c>
+      <c r="F87" s="10">
+        <v>358</v>
+      </c>
+      <c r="G87" s="10">
+        <v>0</v>
+      </c>
+      <c r="H87" s="10">
+        <v>0</v>
+      </c>
+      <c r="I87" s="10">
+        <v>0</v>
+      </c>
+      <c r="J87" s="10">
+        <v>0</v>
+      </c>
+      <c r="K87" s="10">
+        <v>0</v>
+      </c>
+      <c r="L87" s="10">
+        <v>0</v>
+      </c>
+      <c r="M87" s="10">
+        <v>0</v>
+      </c>
+      <c r="N87" s="10">
+        <v>0</v>
+      </c>
+      <c r="O87" s="10">
+        <v>0</v>
+      </c>
+      <c r="P87" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="10">
+        <v>0</v>
+      </c>
+      <c r="R87" s="10">
+        <v>0</v>
+      </c>
+      <c r="S87" s="10">
+        <v>0</v>
+      </c>
+      <c r="T87" s="10">
+        <v>0</v>
+      </c>
+      <c r="U87" s="10">
+        <v>0</v>
+      </c>
+      <c r="V87" s="10">
+        <v>0</v>
+      </c>
+      <c r="W87" s="10">
+        <v>0</v>
+      </c>
+      <c r="X87" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA87" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB87" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG87" s="6"/>
+    </row>
+    <row r="88" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C88" s="10">
+        <v>5117</v>
+      </c>
+      <c r="D88" s="10">
+        <v>4096</v>
+      </c>
+      <c r="E88" s="10">
+        <v>2474</v>
+      </c>
+      <c r="F88" s="10">
+        <v>1138</v>
+      </c>
+      <c r="G88" s="10">
+        <v>767</v>
+      </c>
+      <c r="H88" s="10">
+        <v>228</v>
+      </c>
+      <c r="I88" s="10">
+        <v>165.71073000000001</v>
+      </c>
+      <c r="J88" s="10">
+        <v>0</v>
+      </c>
+      <c r="K88" s="10">
+        <v>0</v>
+      </c>
+      <c r="L88" s="10">
+        <v>0</v>
+      </c>
+      <c r="M88" s="10">
+        <v>0</v>
+      </c>
+      <c r="N88" s="10">
+        <v>0</v>
+      </c>
+      <c r="O88" s="10">
+        <v>0</v>
+      </c>
+      <c r="P88" s="10">
+        <v>13000</v>
+      </c>
+      <c r="Q88" s="10">
+        <v>0</v>
+      </c>
+      <c r="R88" s="10">
+        <v>0</v>
+      </c>
+      <c r="S88" s="10">
+        <v>0</v>
+      </c>
+      <c r="T88" s="10">
+        <v>0</v>
+      </c>
+      <c r="U88" s="10">
+        <v>0</v>
+      </c>
+      <c r="V88" s="10">
+        <v>0</v>
+      </c>
+      <c r="W88" s="10">
+        <v>0</v>
+      </c>
+      <c r="X88" s="10">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA88" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB88" s="10">
+        <v>0</v>
+      </c>
+      <c r="AG88" s="6"/>
+    </row>
+    <row r="89" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C89" s="10">
+        <v>-112082</v>
+      </c>
+      <c r="D89" s="10">
+        <v>-112082</v>
+      </c>
+      <c r="E89" s="10">
+        <v>-112082</v>
+      </c>
+      <c r="F89" s="10">
+        <v>-420</v>
+      </c>
+      <c r="G89" s="10">
+        <v>-420</v>
+      </c>
+      <c r="H89" s="10">
+        <v>-420</v>
+      </c>
+      <c r="I89" s="10">
+        <v>-419.75434000000001</v>
+      </c>
+      <c r="J89" s="10">
+        <v>-163951</v>
+      </c>
+      <c r="K89" s="10">
+        <v>-163951</v>
+      </c>
+      <c r="L89" s="10">
+        <v>-163951</v>
+      </c>
+      <c r="M89" s="10">
+        <v>-163951</v>
+      </c>
+      <c r="N89" s="10">
+        <v>15777</v>
+      </c>
+      <c r="O89" s="10">
+        <v>15777</v>
+      </c>
+      <c r="P89" s="10">
+        <v>15777</v>
+      </c>
+      <c r="Q89" s="10">
+        <v>15777</v>
+      </c>
+      <c r="R89" s="10">
+        <v>-109347.53087999999</v>
+      </c>
+      <c r="S89" s="10">
+        <v>-103976.68970999999</v>
+      </c>
+      <c r="T89" s="10">
+        <v>-103977</v>
+      </c>
+      <c r="U89" s="10">
+        <v>-103977</v>
+      </c>
+      <c r="V89" s="10">
+        <v>-214110</v>
+      </c>
+      <c r="W89" s="10">
+        <v>-214110</v>
+      </c>
+      <c r="X89" s="10">
+        <v>-213925</v>
+      </c>
+      <c r="Y89" s="10">
+        <v>-213925</v>
+      </c>
+      <c r="Z89" s="10">
+        <v>-107225</v>
+      </c>
+      <c r="AA89" s="10">
+        <v>-107225</v>
+      </c>
+      <c r="AB89" s="10">
+        <v>-107225</v>
+      </c>
+      <c r="AG89" s="6"/>
+    </row>
+    <row r="90" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C90" s="10">
+        <v>445527</v>
+      </c>
+      <c r="D90" s="10">
+        <v>445526</v>
+      </c>
+      <c r="E90" s="10">
+        <v>445526</v>
+      </c>
+      <c r="F90" s="10">
+        <v>391901</v>
+      </c>
+      <c r="G90" s="10">
+        <v>391901</v>
+      </c>
+      <c r="H90" s="10">
+        <v>391901</v>
+      </c>
+      <c r="I90" s="10">
+        <v>391901.22054000001</v>
+      </c>
+      <c r="J90" s="10">
+        <v>335200</v>
+      </c>
+      <c r="K90" s="10">
+        <v>335200</v>
+      </c>
+      <c r="L90" s="10">
+        <v>335200</v>
+      </c>
+      <c r="M90" s="10">
+        <v>335200</v>
+      </c>
+      <c r="N90" s="10">
+        <v>306744</v>
+      </c>
+      <c r="O90" s="10">
+        <v>306744</v>
+      </c>
+      <c r="P90" s="10">
+        <v>306744</v>
+      </c>
+      <c r="Q90" s="10">
+        <v>306744</v>
+      </c>
+      <c r="R90" s="10">
+        <v>306744.10755999997</v>
+      </c>
+      <c r="S90" s="10">
+        <v>306744.10755999997</v>
+      </c>
+      <c r="T90" s="10">
+        <v>306744</v>
+      </c>
+      <c r="U90" s="10">
+        <v>306744</v>
+      </c>
+      <c r="V90" s="10">
+        <v>263850</v>
+      </c>
+      <c r="W90" s="10">
+        <v>263850</v>
+      </c>
+      <c r="X90" s="10">
+        <v>263850</v>
+      </c>
+      <c r="Y90" s="10">
+        <v>263851</v>
+      </c>
+      <c r="Z90" s="10">
+        <v>171141</v>
+      </c>
+      <c r="AA90" s="10">
+        <v>171141</v>
+      </c>
+      <c r="AB90" s="10">
+        <v>171141</v>
+      </c>
+    </row>
+    <row r="91" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C91" s="10">
+        <v>1950738</v>
+      </c>
+      <c r="D91" s="10">
+        <v>2198739</v>
+      </c>
+      <c r="E91" s="10">
+        <v>2198739</v>
+      </c>
+      <c r="F91" s="10">
+        <v>1778071</v>
+      </c>
+      <c r="G91" s="10">
+        <v>1778071</v>
+      </c>
+      <c r="H91" s="10">
+        <v>1778071</v>
+      </c>
+      <c r="I91" s="10">
+        <v>1778071</v>
+      </c>
+      <c r="J91" s="10">
+        <v>1239410</v>
+      </c>
+      <c r="K91" s="10">
+        <v>1239410</v>
+      </c>
+      <c r="L91" s="10">
+        <v>1239410</v>
+      </c>
+      <c r="M91" s="10">
+        <v>1239410</v>
+      </c>
+      <c r="N91" s="10">
+        <v>928545</v>
+      </c>
+      <c r="O91" s="10">
+        <v>928545</v>
+      </c>
+      <c r="P91" s="10">
+        <v>928545</v>
+      </c>
+      <c r="Q91" s="10">
+        <v>928545</v>
+      </c>
+      <c r="R91" s="10">
+        <v>1542322.5227300001</v>
+      </c>
+      <c r="S91" s="10">
+        <v>1658322.5227300001</v>
+      </c>
+      <c r="T91" s="10">
+        <v>1808323</v>
+      </c>
+      <c r="U91" s="10">
+        <v>1808323</v>
+      </c>
+      <c r="V91" s="10">
+        <v>1400828</v>
+      </c>
+      <c r="W91" s="10">
+        <v>1400828</v>
+      </c>
+      <c r="X91" s="10">
+        <v>1400828</v>
+      </c>
+      <c r="Y91" s="10">
+        <v>1400827</v>
+      </c>
+      <c r="Z91" s="10">
+        <v>520092</v>
+      </c>
+      <c r="AA91" s="10">
+        <v>520092</v>
+      </c>
+      <c r="AB91" s="10">
+        <v>520092</v>
+      </c>
+    </row>
+    <row r="92" spans="1:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="6"/>
+      <c r="B92" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C92" s="45">
+        <v>0</v>
+      </c>
+      <c r="D92" s="45">
+        <v>48213</v>
+      </c>
+      <c r="E92" s="10">
+        <v>48213</v>
+      </c>
+      <c r="F92" s="10">
+        <v>0</v>
+      </c>
+      <c r="G92" s="10">
+        <v>0</v>
+      </c>
+      <c r="H92" s="10">
+        <v>123660</v>
+      </c>
+      <c r="I92" s="10">
+        <v>123660.18740000001</v>
+      </c>
+      <c r="J92" s="10">
+        <v>0</v>
+      </c>
+      <c r="K92" s="10">
+        <v>0</v>
+      </c>
+      <c r="L92" s="10">
+        <v>0</v>
+      </c>
+      <c r="M92" s="10">
+        <v>0</v>
+      </c>
+      <c r="N92" s="10">
+        <v>0</v>
+      </c>
+      <c r="O92" s="10">
+        <v>0</v>
+      </c>
+      <c r="P92" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="10">
+        <v>0</v>
+      </c>
+      <c r="R92" s="10">
+        <v>0</v>
+      </c>
+      <c r="S92" s="10">
+        <v>0</v>
+      </c>
+      <c r="T92" s="10">
+        <v>188260</v>
+      </c>
+      <c r="U92" s="10">
+        <v>188260</v>
+      </c>
+      <c r="V92" s="10">
+        <v>0</v>
+      </c>
+      <c r="W92" s="10">
+        <v>0</v>
+      </c>
+      <c r="X92" s="10">
+        <v>420718</v>
+      </c>
+      <c r="Y92" s="10">
+        <v>420718</v>
+      </c>
+      <c r="Z92" s="10">
+        <v>0</v>
+      </c>
+      <c r="AA92" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB92" s="10">
         <v>86793</v>
       </c>
-      <c r="AA68" s="10">
-[...1859 lines deleted...]
-      </c>
       <c r="AG92" s="6"/>
     </row>
-    <row r="93" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="AA93" s="10"/>
+    <row r="93" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C93" s="10">
+        <v>698277</v>
+      </c>
+      <c r="D93" s="10">
+        <v>219217</v>
+      </c>
+      <c r="E93" s="10">
+        <v>0</v>
+      </c>
+      <c r="F93" s="10">
+        <v>610731</v>
+      </c>
+      <c r="G93" s="10">
+        <v>385387</v>
+      </c>
+      <c r="H93" s="10">
+        <v>232422</v>
+      </c>
+      <c r="I93" s="10">
+        <v>0</v>
+      </c>
+      <c r="J93" s="10">
+        <v>693590</v>
+      </c>
+      <c r="K93" s="10">
+        <v>449785</v>
+      </c>
+      <c r="L93" s="10">
+        <v>241880</v>
+      </c>
+      <c r="M93" s="10">
+        <v>0</v>
+      </c>
+      <c r="N93" s="10">
+        <v>183230</v>
+      </c>
+      <c r="O93" s="10">
+        <v>301220</v>
+      </c>
+      <c r="P93" s="10">
+        <v>139690</v>
+      </c>
+      <c r="Q93" s="10">
+        <v>0</v>
+      </c>
+      <c r="R93" s="10">
+        <v>-554041.32607000007</v>
+      </c>
+      <c r="S93" s="10">
+        <v>-779735.31438999996</v>
+      </c>
+      <c r="T93" s="10">
+        <v>228037</v>
+      </c>
+      <c r="U93" s="10">
+        <v>0</v>
+      </c>
+      <c r="V93" s="10">
+        <v>643770</v>
+      </c>
+      <c r="W93" s="10">
+        <v>405076</v>
+      </c>
+      <c r="X93" s="10">
+        <v>173304</v>
+      </c>
+      <c r="Y93" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="10">
+        <v>1680956</v>
+      </c>
+      <c r="AA93" s="10">
+        <v>1497688</v>
+      </c>
+      <c r="AB93" s="10">
+        <v>209277</v>
+      </c>
       <c r="AG93" s="6"/>
     </row>
-    <row r="94" spans="2:33" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...58 lines deleted...]
-      <c r="AA95" s="10"/>
+    <row r="94" spans="1:33" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="9"/>
+      <c r="C94" s="13">
+        <f t="shared" ref="C94:H94" si="6">SUM(C86:C93)</f>
+        <v>8360881</v>
+      </c>
+      <c r="D94" s="13">
+        <f t="shared" si="6"/>
+        <v>8176528</v>
+      </c>
+      <c r="E94" s="13">
+        <f t="shared" si="6"/>
+        <v>7955689</v>
+      </c>
+      <c r="F94" s="13">
+        <f t="shared" si="6"/>
+        <v>8153985</v>
+      </c>
+      <c r="G94" s="13">
+        <f t="shared" si="6"/>
+        <v>7927912</v>
+      </c>
+      <c r="H94" s="13">
+        <f t="shared" si="6"/>
+        <v>7898068</v>
+      </c>
+      <c r="I94" s="13">
+        <v>7665584</v>
+      </c>
+      <c r="J94" s="13">
+        <v>7476455</v>
+      </c>
+      <c r="K94" s="13">
+        <v>7232650</v>
+      </c>
+      <c r="L94" s="13">
+        <v>7024745</v>
+      </c>
+      <c r="M94" s="13">
+        <v>6782865</v>
+      </c>
+      <c r="N94" s="13">
+        <v>6806502</v>
+      </c>
+      <c r="O94" s="13">
+        <v>6924492</v>
+      </c>
+      <c r="P94" s="13">
+        <v>6762962</v>
+      </c>
+      <c r="Q94" s="13">
+        <v>6610272</v>
+      </c>
+      <c r="R94" s="13">
+        <v>6544883.72205</v>
+      </c>
+      <c r="S94" s="13">
+        <v>6440560.5749000013</v>
+      </c>
+      <c r="T94" s="13">
+        <v>7786593</v>
+      </c>
+      <c r="U94" s="13">
+        <v>7558556</v>
+      </c>
+      <c r="V94" s="13">
+        <v>7453544</v>
+      </c>
+      <c r="W94" s="13">
+        <v>7197087</v>
+      </c>
+      <c r="X94" s="13">
+        <v>7386217</v>
+      </c>
+      <c r="Y94" s="13">
+        <v>7212914</v>
+      </c>
+      <c r="Z94" s="13">
+        <v>7606407</v>
+      </c>
+      <c r="AA94" s="13">
+        <v>7423139</v>
+      </c>
+      <c r="AB94" s="13">
+        <v>6221521</v>
+      </c>
+    </row>
+    <row r="95" spans="1:33" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C95" s="5"/>
+      <c r="D95" s="5"/>
+      <c r="E95" s="5"/>
+      <c r="F95" s="5"/>
+      <c r="G95" s="5"/>
+      <c r="H95" s="5"/>
+      <c r="I95" s="5"/>
+      <c r="J95" s="5"/>
+      <c r="K95" s="5"/>
+      <c r="L95" s="5"/>
+      <c r="M95" s="5"/>
+      <c r="N95" s="5"/>
+      <c r="O95" s="5"/>
+      <c r="P95" s="5"/>
+      <c r="Q95" s="5"/>
+      <c r="R95" s="5"/>
+      <c r="S95" s="5"/>
+      <c r="T95" s="5"/>
+      <c r="U95" s="5"/>
+      <c r="V95" s="5"/>
+      <c r="W95" s="5"/>
+      <c r="X95" s="5"/>
+      <c r="Y95" s="5"/>
+      <c r="Z95" s="5"/>
+      <c r="AA95" s="5"/>
+      <c r="AB95" s="5"/>
       <c r="AG95" s="6"/>
     </row>
-    <row r="96" spans="2:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...76 lines deleted...]
-        <v>5341443</v>
+    <row r="96" spans="1:33" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C96" s="18">
+        <f t="shared" ref="C96:H96" si="7">C67+C82+C94</f>
+        <v>25858294</v>
+      </c>
+      <c r="D96" s="18">
+        <f t="shared" si="7"/>
+        <v>26290703</v>
+      </c>
+      <c r="E96" s="18">
+        <f t="shared" si="7"/>
+        <v>24647570</v>
+      </c>
+      <c r="F96" s="18">
+        <f t="shared" si="7"/>
+        <v>25044434</v>
+      </c>
+      <c r="G96" s="18">
+        <f t="shared" si="7"/>
+        <v>23063532</v>
+      </c>
+      <c r="H96" s="18">
+        <f t="shared" si="7"/>
+        <v>24216264</v>
+      </c>
+      <c r="I96" s="18">
+        <v>23567303</v>
+      </c>
+      <c r="J96" s="18">
+        <v>23489405</v>
+      </c>
+      <c r="K96" s="18">
+        <v>23565093</v>
+      </c>
+      <c r="L96" s="18">
+        <v>22154315</v>
+      </c>
+      <c r="M96" s="18">
+        <v>21831126</v>
+      </c>
+      <c r="N96" s="18">
+        <v>21856770</v>
+      </c>
+      <c r="O96" s="18">
+        <v>21734012</v>
+      </c>
+      <c r="P96" s="18">
+        <v>20881943</v>
+      </c>
+      <c r="Q96" s="18">
+        <v>20538815</v>
+      </c>
+      <c r="R96" s="18">
+        <v>21057127.72205</v>
+      </c>
+      <c r="S96" s="18">
+        <v>20707812.4177</v>
+      </c>
+      <c r="T96" s="18">
+        <v>21110596</v>
+      </c>
+      <c r="U96" s="18">
+        <v>20804701</v>
+      </c>
+      <c r="V96" s="18">
+        <v>21252146</v>
+      </c>
+      <c r="W96" s="18">
+        <v>19942860</v>
+      </c>
+      <c r="X96" s="18">
+        <v>20300419</v>
+      </c>
+      <c r="Y96" s="18">
+        <v>20407086</v>
+      </c>
+      <c r="Z96" s="18">
+        <v>19585982</v>
+      </c>
+      <c r="AA96" s="18">
+        <v>19544915</v>
+      </c>
+      <c r="AB96" s="18">
+        <v>13230124</v>
       </c>
       <c r="AG96" s="6"/>
     </row>
-    <row r="97" spans="1:33" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...821 lines deleted...]
-        <f t="shared" si="2"/>
+    <row r="97" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="B97" s="19"/>
+      <c r="C97" s="19"/>
+      <c r="D97" s="46">
+        <f t="shared" ref="D97:AB97" si="8">D96-D43</f>
+        <v>0</v>
+      </c>
+      <c r="E97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="F97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="G97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="H97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="I97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="K97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="O97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="Q97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="R97" s="46">
+        <f t="shared" si="8"/>
         <v>-0.40076000243425369</v>
       </c>
-      <c r="R107" s="47">
-[...41 lines deleted...]
-      <c r="M108" s="8"/>
+      <c r="S97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="U97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="V97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="W97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="X97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="Y97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="Z97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="AA97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="AB97" s="46">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="N98" s="8"/>
+      <c r="O98" s="8"/>
+      <c r="P98" s="8"/>
+      <c r="Q98" s="8"/>
+      <c r="R98" s="8"/>
+      <c r="S98" s="8"/>
+      <c r="T98" s="8"/>
+      <c r="U98" s="8"/>
+      <c r="V98" s="8"/>
+      <c r="W98" s="8"/>
+      <c r="X98" s="8"/>
+      <c r="Y98" s="8"/>
+      <c r="Z98" s="8"/>
+      <c r="AA98" s="8"/>
+      <c r="AB98" s="8"/>
+    </row>
+    <row r="99" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="8"/>
+      <c r="G99" s="8"/>
+      <c r="H99" s="8"/>
+      <c r="I99" s="8"/>
+      <c r="J99" s="8"/>
+      <c r="K99" s="8"/>
+      <c r="L99" s="8"/>
+      <c r="M99" s="8"/>
+      <c r="N99" s="8"/>
+      <c r="O99" s="8"/>
+      <c r="P99" s="8"/>
+      <c r="Q99" s="8"/>
+      <c r="R99" s="8"/>
+      <c r="S99" s="8"/>
+      <c r="T99" s="8"/>
+      <c r="U99" s="8"/>
+      <c r="V99" s="8"/>
+      <c r="W99" s="8"/>
+      <c r="X99" s="8"/>
+      <c r="Y99" s="8"/>
+      <c r="Z99" s="8"/>
+      <c r="AA99" s="8"/>
+      <c r="AB99" s="8"/>
+    </row>
+    <row r="100" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D100" s="8"/>
+      <c r="E100" s="8"/>
+      <c r="F100" s="8"/>
+      <c r="G100" s="8"/>
+      <c r="H100" s="8"/>
+      <c r="I100" s="8"/>
+      <c r="J100" s="8"/>
+      <c r="K100" s="8"/>
+      <c r="L100" s="8"/>
+      <c r="M100" s="8"/>
+      <c r="N100" s="8"/>
+      <c r="O100" s="8"/>
+      <c r="P100" s="8"/>
+      <c r="Q100" s="8"/>
+      <c r="R100" s="8"/>
+      <c r="S100" s="8"/>
+      <c r="T100" s="8"/>
+      <c r="U100" s="8"/>
+      <c r="V100" s="8"/>
+      <c r="W100" s="8"/>
+      <c r="X100" s="8"/>
+      <c r="Y100" s="8"/>
+      <c r="Z100" s="8"/>
+      <c r="AA100" s="8"/>
+      <c r="AB100" s="8"/>
+    </row>
+    <row r="101" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+      <c r="F101" s="8"/>
+      <c r="G101" s="8"/>
+      <c r="H101" s="8"/>
+      <c r="I101" s="8"/>
+      <c r="J101" s="8"/>
+      <c r="K101" s="8"/>
+      <c r="L101" s="8"/>
+      <c r="M101" s="8"/>
+      <c r="N101" s="8"/>
+      <c r="O101" s="8"/>
+      <c r="P101" s="8"/>
+      <c r="Q101" s="8"/>
+      <c r="R101" s="8"/>
+      <c r="S101" s="8"/>
+      <c r="T101" s="8"/>
+      <c r="U101" s="8"/>
+      <c r="V101" s="8"/>
+      <c r="W101" s="8"/>
+      <c r="X101" s="8"/>
+      <c r="Y101" s="8"/>
+      <c r="Z101" s="8"/>
+      <c r="AA101" s="8"/>
+      <c r="AB101" s="8"/>
+    </row>
+    <row r="102" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D102" s="8"/>
+      <c r="E102" s="8"/>
+      <c r="F102" s="8"/>
+      <c r="G102" s="8"/>
+      <c r="H102" s="8"/>
+      <c r="I102" s="8"/>
+      <c r="J102" s="8"/>
+      <c r="K102" s="8"/>
+      <c r="L102" s="8"/>
+      <c r="M102" s="8"/>
+      <c r="N102" s="8"/>
+      <c r="O102" s="8"/>
+      <c r="P102" s="8"/>
+      <c r="Q102" s="8"/>
+      <c r="R102" s="8"/>
+      <c r="S102" s="8"/>
+      <c r="T102" s="8"/>
+      <c r="U102" s="8"/>
+      <c r="V102" s="8"/>
+      <c r="W102" s="8"/>
+      <c r="X102" s="8"/>
+      <c r="Y102" s="8"/>
+      <c r="Z102" s="8"/>
+      <c r="AA102" s="8"/>
+      <c r="AB102" s="8"/>
+    </row>
+    <row r="103" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D103" s="8"/>
+      <c r="E103" s="8"/>
+      <c r="F103" s="8"/>
+      <c r="G103" s="8"/>
+      <c r="H103" s="8"/>
+      <c r="I103" s="8"/>
+      <c r="J103" s="8"/>
+      <c r="K103" s="8"/>
+      <c r="L103" s="8"/>
+      <c r="M103" s="8"/>
+      <c r="N103" s="8"/>
+      <c r="O103" s="8"/>
+      <c r="P103" s="8"/>
+      <c r="Q103" s="8"/>
+      <c r="R103" s="8"/>
+      <c r="S103" s="8"/>
+      <c r="T103" s="8"/>
+      <c r="U103" s="8"/>
+      <c r="V103" s="8"/>
+      <c r="W103" s="8"/>
+      <c r="X103" s="8"/>
+      <c r="Y103" s="8"/>
+      <c r="Z103" s="8"/>
+      <c r="AA103" s="8"/>
+      <c r="AB103" s="8"/>
+    </row>
+    <row r="104" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D104" s="8"/>
+      <c r="E104" s="8"/>
+      <c r="F104" s="8"/>
+      <c r="G104" s="8"/>
+      <c r="H104" s="8"/>
+      <c r="I104" s="8"/>
+      <c r="J104" s="8"/>
+      <c r="K104" s="8"/>
+      <c r="L104" s="8"/>
+      <c r="M104" s="8"/>
+      <c r="N104" s="8"/>
+      <c r="O104" s="8"/>
+      <c r="P104" s="8"/>
+      <c r="Q104" s="8"/>
+      <c r="R104" s="8"/>
+      <c r="S104" s="8"/>
+      <c r="T104" s="8"/>
+      <c r="U104" s="8"/>
+      <c r="V104" s="8"/>
+      <c r="W104" s="8"/>
+      <c r="X104" s="8"/>
+      <c r="Y104" s="8"/>
+      <c r="Z104" s="8"/>
+      <c r="AA104" s="8"/>
+      <c r="AB104" s="8"/>
+    </row>
+    <row r="105" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D105" s="8"/>
+      <c r="E105" s="8"/>
+      <c r="F105" s="8"/>
+      <c r="G105" s="8"/>
+      <c r="H105" s="8"/>
+      <c r="I105" s="8"/>
+      <c r="J105" s="8"/>
+      <c r="K105" s="8"/>
+      <c r="L105" s="8"/>
+      <c r="M105" s="8"/>
+      <c r="N105" s="8"/>
+      <c r="O105" s="8"/>
+      <c r="P105" s="8"/>
+      <c r="Q105" s="8"/>
+      <c r="R105" s="8"/>
+      <c r="S105" s="8"/>
+      <c r="T105" s="8"/>
+      <c r="U105" s="8"/>
+      <c r="V105" s="8"/>
+      <c r="W105" s="8"/>
+      <c r="X105" s="8"/>
+      <c r="Y105" s="8"/>
+      <c r="Z105" s="8"/>
+      <c r="AA105" s="8"/>
+      <c r="AB105" s="8"/>
+    </row>
+    <row r="106" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="D106" s="8"/>
+      <c r="E106" s="8"/>
+      <c r="F106" s="8"/>
+      <c r="G106" s="8"/>
+      <c r="H106" s="8"/>
+      <c r="I106" s="8"/>
+      <c r="J106" s="8"/>
+      <c r="K106" s="8"/>
+      <c r="L106" s="8"/>
+      <c r="M106" s="8"/>
+      <c r="N106" s="8"/>
+      <c r="O106" s="8"/>
+      <c r="P106" s="8"/>
+      <c r="Q106" s="8"/>
+      <c r="R106" s="8"/>
+      <c r="S106" s="8"/>
+      <c r="T106" s="8"/>
+      <c r="U106" s="8"/>
+      <c r="V106" s="8"/>
+      <c r="W106" s="8"/>
+      <c r="X106" s="8"/>
+      <c r="Y106" s="8"/>
+      <c r="Z106" s="8"/>
+      <c r="AA106" s="8"/>
+      <c r="AB106" s="8"/>
+    </row>
+    <row r="107" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="N107" s="8"/>
+      <c r="O107" s="8"/>
+      <c r="P107" s="8"/>
+      <c r="Q107" s="8"/>
+      <c r="R107" s="8"/>
+      <c r="S107" s="8"/>
+      <c r="T107" s="8"/>
+      <c r="U107" s="8"/>
+      <c r="V107" s="8"/>
+      <c r="W107" s="8"/>
+      <c r="X107" s="8"/>
+      <c r="Y107" s="8"/>
+      <c r="Z107" s="8"/>
+      <c r="AA107" s="8"/>
+      <c r="AB107" s="8"/>
+    </row>
+    <row r="108" spans="2:28" x14ac:dyDescent="0.2">
       <c r="N108" s="8"/>
       <c r="O108" s="8"/>
       <c r="P108" s="8"/>
       <c r="Q108" s="8"/>
       <c r="R108" s="8"/>
       <c r="S108" s="8"/>
       <c r="T108" s="8"/>
       <c r="U108" s="8"/>
       <c r="V108" s="8"/>
       <c r="W108" s="8"/>
       <c r="X108" s="8"/>
       <c r="Y108" s="8"/>
       <c r="Z108" s="8"/>
       <c r="AA108" s="8"/>
-    </row>
-[...11 lines deleted...]
-      <c r="M109" s="8"/>
+      <c r="AB108" s="8"/>
+    </row>
+    <row r="109" spans="2:28" x14ac:dyDescent="0.2">
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="8"/>
       <c r="R109" s="8"/>
       <c r="S109" s="8"/>
       <c r="T109" s="8"/>
       <c r="U109" s="8"/>
       <c r="V109" s="8"/>
       <c r="W109" s="8"/>
       <c r="X109" s="8"/>
       <c r="Y109" s="8"/>
       <c r="Z109" s="8"/>
       <c r="AA109" s="8"/>
-    </row>
-[...11 lines deleted...]
-      <c r="M110" s="8"/>
+      <c r="AB109" s="8"/>
+    </row>
+    <row r="110" spans="2:28" x14ac:dyDescent="0.2">
       <c r="N110" s="8"/>
       <c r="O110" s="8"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="8"/>
       <c r="R110" s="8"/>
       <c r="S110" s="8"/>
       <c r="T110" s="8"/>
       <c r="U110" s="8"/>
       <c r="V110" s="8"/>
       <c r="W110" s="8"/>
       <c r="X110" s="8"/>
       <c r="Y110" s="8"/>
       <c r="Z110" s="8"/>
       <c r="AA110" s="8"/>
-    </row>
-[...92 lines deleted...]
-      <c r="M114" s="8"/>
+      <c r="AB110" s="8"/>
+    </row>
+    <row r="111" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="N111" s="12"/>
+      <c r="O111" s="12"/>
+      <c r="P111" s="12"/>
+      <c r="Q111" s="12"/>
+      <c r="R111" s="12"/>
+      <c r="S111" s="12"/>
+      <c r="T111" s="12"/>
+      <c r="U111" s="12"/>
+      <c r="V111" s="12"/>
+      <c r="W111" s="12"/>
+      <c r="X111" s="12"/>
+      <c r="Y111" s="12"/>
+      <c r="Z111" s="12"/>
+      <c r="AA111" s="12"/>
+      <c r="AB111" s="12"/>
+    </row>
+    <row r="112" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="N112" s="23"/>
+      <c r="O112" s="23"/>
+      <c r="P112" s="23"/>
+      <c r="Q112" s="23"/>
+      <c r="R112" s="23"/>
+      <c r="S112" s="23"/>
+      <c r="T112" s="23"/>
+      <c r="U112" s="23"/>
+      <c r="V112" s="23"/>
+      <c r="W112" s="23"/>
+      <c r="X112" s="23"/>
+      <c r="Y112" s="23"/>
+      <c r="Z112" s="23"/>
+      <c r="AA112" s="23"/>
+      <c r="AB112" s="23"/>
+    </row>
+    <row r="113" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N113" s="12"/>
+      <c r="O113" s="12"/>
+      <c r="P113" s="12"/>
+      <c r="Q113" s="12"/>
+      <c r="R113" s="12"/>
+      <c r="S113" s="12"/>
+      <c r="T113" s="12"/>
+      <c r="U113" s="12"/>
+      <c r="V113" s="12"/>
+      <c r="W113" s="12"/>
+      <c r="X113" s="12"/>
+      <c r="Y113" s="12"/>
+      <c r="Z113" s="12"/>
+      <c r="AA113" s="12"/>
+      <c r="AB113" s="12"/>
+    </row>
+    <row r="114" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="8"/>
       <c r="R114" s="8"/>
       <c r="S114" s="8"/>
       <c r="T114" s="8"/>
       <c r="U114" s="8"/>
       <c r="V114" s="8"/>
       <c r="W114" s="8"/>
       <c r="X114" s="8"/>
       <c r="Y114" s="8"/>
       <c r="Z114" s="8"/>
       <c r="AA114" s="8"/>
-    </row>
-[...11 lines deleted...]
-      <c r="M115" s="8"/>
+      <c r="AB114" s="8"/>
+    </row>
+    <row r="115" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="8"/>
       <c r="R115" s="8"/>
       <c r="S115" s="8"/>
       <c r="T115" s="8"/>
       <c r="U115" s="8"/>
       <c r="V115" s="8"/>
       <c r="W115" s="8"/>
       <c r="X115" s="8"/>
       <c r="Y115" s="8"/>
       <c r="Z115" s="8"/>
       <c r="AA115" s="8"/>
-    </row>
-[...11 lines deleted...]
-      <c r="M116" s="8"/>
+      <c r="AB115" s="8"/>
+    </row>
+    <row r="116" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N116" s="8"/>
       <c r="O116" s="8"/>
       <c r="P116" s="8"/>
       <c r="Q116" s="8"/>
       <c r="R116" s="8"/>
       <c r="S116" s="8"/>
       <c r="T116" s="8"/>
       <c r="U116" s="8"/>
       <c r="V116" s="8"/>
       <c r="W116" s="8"/>
       <c r="X116" s="8"/>
       <c r="Y116" s="8"/>
       <c r="Z116" s="8"/>
       <c r="AA116" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M117" s="8"/>
+      <c r="AB116" s="8"/>
+    </row>
+    <row r="117" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N117" s="8"/>
       <c r="O117" s="8"/>
       <c r="P117" s="8"/>
       <c r="Q117" s="8"/>
       <c r="R117" s="8"/>
       <c r="S117" s="8"/>
       <c r="T117" s="8"/>
       <c r="U117" s="8"/>
       <c r="V117" s="8"/>
       <c r="W117" s="8"/>
       <c r="X117" s="8"/>
       <c r="Y117" s="8"/>
       <c r="Z117" s="8"/>
       <c r="AA117" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M118" s="8"/>
+      <c r="AB117" s="8"/>
+    </row>
+    <row r="118" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N118" s="8"/>
       <c r="O118" s="8"/>
       <c r="P118" s="8"/>
       <c r="Q118" s="8"/>
       <c r="R118" s="8"/>
       <c r="S118" s="8"/>
       <c r="T118" s="8"/>
       <c r="U118" s="8"/>
       <c r="V118" s="8"/>
       <c r="W118" s="8"/>
       <c r="X118" s="8"/>
       <c r="Y118" s="8"/>
       <c r="Z118" s="8"/>
       <c r="AA118" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M119" s="8"/>
+      <c r="AB118" s="8"/>
+    </row>
+    <row r="119" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N119" s="8"/>
       <c r="O119" s="8"/>
       <c r="P119" s="8"/>
       <c r="Q119" s="8"/>
       <c r="R119" s="8"/>
       <c r="S119" s="8"/>
       <c r="T119" s="8"/>
       <c r="U119" s="8"/>
       <c r="V119" s="8"/>
       <c r="W119" s="8"/>
       <c r="X119" s="8"/>
       <c r="Y119" s="8"/>
       <c r="Z119" s="8"/>
       <c r="AA119" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M120" s="8"/>
+      <c r="AB119" s="8"/>
+    </row>
+    <row r="120" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N120" s="8"/>
       <c r="O120" s="8"/>
       <c r="P120" s="8"/>
       <c r="Q120" s="8"/>
       <c r="R120" s="8"/>
       <c r="S120" s="8"/>
       <c r="T120" s="8"/>
       <c r="U120" s="8"/>
       <c r="V120" s="8"/>
       <c r="W120" s="8"/>
       <c r="X120" s="8"/>
       <c r="Y120" s="8"/>
       <c r="Z120" s="8"/>
       <c r="AA120" s="8"/>
-    </row>
-[...52 lines deleted...]
-      <c r="M124" s="8"/>
+      <c r="AB120" s="8"/>
+    </row>
+    <row r="121" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N121" s="8"/>
+      <c r="O121" s="8"/>
+      <c r="P121" s="8"/>
+      <c r="Q121" s="8"/>
+      <c r="R121" s="8"/>
+      <c r="S121" s="8"/>
+      <c r="T121" s="8"/>
+      <c r="U121" s="8"/>
+      <c r="V121" s="8"/>
+      <c r="W121" s="8"/>
+      <c r="X121" s="8"/>
+      <c r="Y121" s="8"/>
+      <c r="Z121" s="8"/>
+      <c r="AA121" s="8"/>
+      <c r="AB121" s="8"/>
+    </row>
+    <row r="122" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N122" s="8"/>
+      <c r="O122" s="8"/>
+      <c r="P122" s="8"/>
+      <c r="Q122" s="8"/>
+      <c r="R122" s="8"/>
+      <c r="S122" s="8"/>
+      <c r="T122" s="8"/>
+      <c r="U122" s="8"/>
+      <c r="V122" s="8"/>
+      <c r="W122" s="8"/>
+      <c r="X122" s="8"/>
+      <c r="Y122" s="8"/>
+      <c r="Z122" s="8"/>
+      <c r="AA122" s="8"/>
+      <c r="AB122" s="8"/>
+    </row>
+    <row r="123" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N123" s="8"/>
+      <c r="O123" s="8"/>
+      <c r="P123" s="8"/>
+      <c r="Q123" s="8"/>
+      <c r="R123" s="8"/>
+      <c r="S123" s="8"/>
+      <c r="T123" s="8"/>
+      <c r="U123" s="8"/>
+      <c r="V123" s="8"/>
+      <c r="W123" s="8"/>
+      <c r="X123" s="8"/>
+      <c r="Y123" s="8"/>
+      <c r="Z123" s="8"/>
+      <c r="AA123" s="8"/>
+      <c r="AB123" s="8"/>
+    </row>
+    <row r="124" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N124" s="8"/>
       <c r="O124" s="8"/>
       <c r="P124" s="8"/>
       <c r="Q124" s="8"/>
       <c r="R124" s="8"/>
       <c r="S124" s="8"/>
       <c r="T124" s="8"/>
       <c r="U124" s="8"/>
       <c r="V124" s="8"/>
       <c r="W124" s="8"/>
       <c r="X124" s="8"/>
       <c r="Y124" s="8"/>
       <c r="Z124" s="8"/>
       <c r="AA124" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M125" s="8"/>
+      <c r="AB124" s="8"/>
+    </row>
+    <row r="125" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N125" s="8"/>
       <c r="O125" s="8"/>
       <c r="P125" s="8"/>
       <c r="Q125" s="8"/>
       <c r="R125" s="8"/>
       <c r="S125" s="8"/>
       <c r="T125" s="8"/>
       <c r="U125" s="8"/>
       <c r="V125" s="8"/>
       <c r="W125" s="8"/>
       <c r="X125" s="8"/>
       <c r="Y125" s="8"/>
       <c r="Z125" s="8"/>
       <c r="AA125" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M126" s="8"/>
+      <c r="AB125" s="8"/>
+    </row>
+    <row r="126" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N126" s="8"/>
       <c r="O126" s="8"/>
       <c r="P126" s="8"/>
       <c r="Q126" s="8"/>
       <c r="R126" s="8"/>
       <c r="S126" s="8"/>
       <c r="T126" s="8"/>
       <c r="U126" s="8"/>
       <c r="V126" s="8"/>
       <c r="W126" s="8"/>
       <c r="X126" s="8"/>
       <c r="Y126" s="8"/>
       <c r="Z126" s="8"/>
       <c r="AA126" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M127" s="8"/>
+      <c r="AB126" s="8"/>
+    </row>
+    <row r="127" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N127" s="8"/>
       <c r="O127" s="8"/>
       <c r="P127" s="8"/>
       <c r="Q127" s="8"/>
       <c r="R127" s="8"/>
       <c r="S127" s="8"/>
-      <c r="T127" s="8"/>
-[...134 lines deleted...]
-      <c r="S135" s="8"/>
+      <c r="T127" s="12"/>
+      <c r="U127" s="12"/>
+      <c r="V127" s="12"/>
+      <c r="W127" s="12"/>
+      <c r="X127" s="12"/>
+      <c r="Y127" s="12"/>
+      <c r="Z127" s="12"/>
+      <c r="AA127" s="12"/>
+      <c r="AB127" s="12"/>
+    </row>
+    <row r="128" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N128" s="12"/>
+      <c r="O128" s="12"/>
+      <c r="P128" s="12"/>
+      <c r="Q128" s="12"/>
+      <c r="R128" s="12"/>
+      <c r="S128" s="12"/>
+      <c r="T128" s="12"/>
+      <c r="U128" s="12"/>
+      <c r="V128" s="12"/>
+      <c r="W128" s="12"/>
+      <c r="X128" s="12"/>
+      <c r="Y128" s="12"/>
+      <c r="Z128" s="12"/>
+      <c r="AA128" s="12"/>
+      <c r="AB128" s="12"/>
+    </row>
+    <row r="129" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N129" s="12"/>
+      <c r="O129" s="12"/>
+      <c r="P129" s="12"/>
+      <c r="Q129" s="12"/>
+      <c r="R129" s="12"/>
+      <c r="S129" s="12"/>
+      <c r="T129" s="12"/>
+      <c r="U129" s="12"/>
+      <c r="V129" s="12"/>
+      <c r="W129" s="12"/>
+      <c r="X129" s="12"/>
+      <c r="Y129" s="12"/>
+      <c r="Z129" s="12"/>
+      <c r="AA129" s="12"/>
+      <c r="AB129" s="12"/>
+    </row>
+    <row r="130" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N130" s="12"/>
+      <c r="O130" s="12"/>
+      <c r="P130" s="12"/>
+      <c r="Q130" s="12"/>
+      <c r="R130" s="12"/>
+      <c r="S130" s="12"/>
+      <c r="T130" s="12"/>
+      <c r="U130" s="12"/>
+      <c r="V130" s="12"/>
+      <c r="W130" s="12"/>
+      <c r="X130" s="12"/>
+      <c r="Y130" s="12"/>
+      <c r="Z130" s="12"/>
+      <c r="AA130" s="12"/>
+      <c r="AB130" s="12"/>
+    </row>
+    <row r="131" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N131" s="12"/>
+      <c r="O131" s="12"/>
+      <c r="P131" s="12"/>
+      <c r="Q131" s="12"/>
+      <c r="R131" s="12"/>
+      <c r="S131" s="12"/>
+      <c r="T131" s="12"/>
+      <c r="U131" s="12"/>
+      <c r="V131" s="12"/>
+      <c r="W131" s="12"/>
+      <c r="X131" s="12"/>
+      <c r="Y131" s="12"/>
+      <c r="Z131" s="12"/>
+      <c r="AA131" s="12"/>
+      <c r="AB131" s="12"/>
+    </row>
+    <row r="132" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N132" s="12"/>
+      <c r="O132" s="12"/>
+      <c r="P132" s="12"/>
+      <c r="Q132" s="12"/>
+      <c r="R132" s="12"/>
+      <c r="S132" s="12"/>
+      <c r="T132" s="12"/>
+      <c r="U132" s="12"/>
+      <c r="V132" s="12"/>
+      <c r="W132" s="12"/>
+      <c r="X132" s="12"/>
+      <c r="Y132" s="12"/>
+      <c r="Z132" s="12"/>
+      <c r="AA132" s="12"/>
+      <c r="AB132" s="12"/>
+    </row>
+    <row r="133" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N133" s="12"/>
+      <c r="O133" s="12"/>
+      <c r="P133" s="12"/>
+      <c r="Q133" s="12"/>
+      <c r="R133" s="12"/>
+      <c r="S133" s="12"/>
+      <c r="T133" s="12"/>
+      <c r="U133" s="12"/>
+      <c r="V133" s="12"/>
+      <c r="W133" s="12"/>
+      <c r="X133" s="12"/>
+      <c r="Y133" s="12"/>
+      <c r="Z133" s="12"/>
+      <c r="AA133" s="12"/>
+      <c r="AB133" s="12"/>
+    </row>
+    <row r="134" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N134" s="12"/>
+      <c r="O134" s="12"/>
+      <c r="P134" s="12"/>
+      <c r="Q134" s="12"/>
+      <c r="R134" s="12"/>
+      <c r="S134" s="12"/>
+      <c r="T134" s="12"/>
+      <c r="U134" s="12"/>
+      <c r="V134" s="12"/>
+      <c r="W134" s="12"/>
+      <c r="X134" s="12"/>
+      <c r="Y134" s="12"/>
+      <c r="Z134" s="12"/>
+      <c r="AA134" s="12"/>
+      <c r="AB134" s="12"/>
+    </row>
+    <row r="135" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N135" s="12"/>
+      <c r="O135" s="12"/>
+      <c r="P135" s="12"/>
+      <c r="Q135" s="12"/>
+      <c r="R135" s="12"/>
+      <c r="S135" s="12"/>
       <c r="T135" s="8"/>
       <c r="U135" s="8"/>
       <c r="V135" s="8"/>
       <c r="W135" s="8"/>
       <c r="X135" s="8"/>
       <c r="Y135" s="8"/>
       <c r="Z135" s="8"/>
       <c r="AA135" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M136" s="8"/>
+      <c r="AB135" s="8"/>
+    </row>
+    <row r="136" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N136" s="8"/>
       <c r="O136" s="8"/>
       <c r="P136" s="8"/>
       <c r="Q136" s="8"/>
       <c r="R136" s="8"/>
       <c r="S136" s="8"/>
       <c r="T136" s="8"/>
       <c r="U136" s="8"/>
       <c r="V136" s="8"/>
       <c r="W136" s="8"/>
       <c r="X136" s="8"/>
       <c r="Y136" s="8"/>
       <c r="Z136" s="8"/>
       <c r="AA136" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M137" s="8"/>
+      <c r="AB136" s="8"/>
+    </row>
+    <row r="137" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N137" s="8"/>
       <c r="O137" s="8"/>
       <c r="P137" s="8"/>
       <c r="Q137" s="8"/>
       <c r="R137" s="8"/>
-      <c r="S137" s="12"/>
+      <c r="S137" s="8"/>
       <c r="T137" s="12"/>
       <c r="U137" s="12"/>
       <c r="V137" s="12"/>
       <c r="W137" s="12"/>
       <c r="X137" s="12"/>
       <c r="Y137" s="12"/>
       <c r="Z137" s="12"/>
       <c r="AA137" s="12"/>
-    </row>
-[...7 lines deleted...]
-      <c r="S138" s="12"/>
+      <c r="AB137" s="12"/>
+    </row>
+    <row r="138" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N138" s="8"/>
+      <c r="O138" s="8"/>
+      <c r="P138" s="8"/>
+      <c r="Q138" s="8"/>
+      <c r="R138" s="8"/>
+      <c r="S138" s="8"/>
       <c r="T138" s="12"/>
       <c r="U138" s="12"/>
       <c r="V138" s="12"/>
       <c r="W138" s="12"/>
       <c r="X138" s="12"/>
       <c r="Y138" s="12"/>
       <c r="Z138" s="12"/>
       <c r="AA138" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M139" s="12"/>
+      <c r="AB138" s="12"/>
+    </row>
+    <row r="139" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N139" s="12"/>
       <c r="O139" s="12"/>
       <c r="P139" s="12"/>
       <c r="Q139" s="12"/>
       <c r="R139" s="12"/>
       <c r="S139" s="12"/>
       <c r="T139" s="12"/>
       <c r="U139" s="12"/>
       <c r="V139" s="12"/>
       <c r="W139" s="12"/>
       <c r="X139" s="12"/>
       <c r="Y139" s="12"/>
       <c r="Z139" s="12"/>
       <c r="AA139" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M140" s="12"/>
+      <c r="AB139" s="12"/>
+    </row>
+    <row r="140" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N140" s="12"/>
       <c r="O140" s="12"/>
       <c r="P140" s="12"/>
       <c r="Q140" s="12"/>
       <c r="R140" s="12"/>
       <c r="S140" s="12"/>
       <c r="T140" s="12"/>
       <c r="U140" s="12"/>
       <c r="V140" s="12"/>
       <c r="W140" s="12"/>
       <c r="X140" s="12"/>
       <c r="Y140" s="12"/>
       <c r="Z140" s="12"/>
       <c r="AA140" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M141" s="12"/>
+      <c r="AB140" s="12"/>
+    </row>
+    <row r="141" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N141" s="12"/>
       <c r="O141" s="12"/>
       <c r="P141" s="12"/>
       <c r="Q141" s="12"/>
       <c r="R141" s="12"/>
       <c r="S141" s="12"/>
       <c r="T141" s="12"/>
       <c r="U141" s="12"/>
       <c r="V141" s="12"/>
       <c r="W141" s="12"/>
       <c r="X141" s="12"/>
       <c r="Y141" s="12"/>
       <c r="Z141" s="12"/>
       <c r="AA141" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M142" s="12"/>
+      <c r="AB141" s="12"/>
+    </row>
+    <row r="142" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N142" s="12"/>
       <c r="O142" s="12"/>
       <c r="P142" s="12"/>
       <c r="Q142" s="12"/>
       <c r="R142" s="12"/>
       <c r="S142" s="12"/>
-      <c r="T142" s="12"/>
-[...9 lines deleted...]
-      <c r="M143" s="12"/>
+      <c r="T142" s="8"/>
+      <c r="U142" s="8"/>
+      <c r="V142" s="8"/>
+      <c r="W142" s="8"/>
+      <c r="X142" s="8"/>
+      <c r="Y142" s="8"/>
+      <c r="Z142" s="8"/>
+      <c r="AA142" s="8"/>
+      <c r="AB142" s="8"/>
+    </row>
+    <row r="143" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N143" s="12"/>
       <c r="O143" s="12"/>
       <c r="P143" s="12"/>
       <c r="Q143" s="12"/>
       <c r="R143" s="12"/>
       <c r="S143" s="12"/>
-      <c r="T143" s="12"/>
-[...15 lines deleted...]
-      <c r="S144" s="12"/>
+      <c r="T143" s="8"/>
+      <c r="U143" s="8"/>
+      <c r="V143" s="8"/>
+      <c r="W143" s="8"/>
+      <c r="X143" s="8"/>
+      <c r="Y143" s="8"/>
+      <c r="Z143" s="8"/>
+      <c r="AA143" s="8"/>
+      <c r="AB143" s="8"/>
+    </row>
+    <row r="144" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N144" s="8"/>
+      <c r="O144" s="8"/>
+      <c r="P144" s="8"/>
+      <c r="Q144" s="8"/>
+      <c r="R144" s="8"/>
+      <c r="S144" s="8"/>
       <c r="T144" s="12"/>
       <c r="U144" s="12"/>
       <c r="V144" s="12"/>
       <c r="W144" s="12"/>
       <c r="X144" s="12"/>
       <c r="Y144" s="12"/>
       <c r="Z144" s="12"/>
       <c r="AA144" s="12"/>
-    </row>
-[...6 lines deleted...]
-      <c r="R145" s="12"/>
+      <c r="AB144" s="12"/>
+    </row>
+    <row r="145" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N145" s="8"/>
+      <c r="O145" s="8"/>
+      <c r="P145" s="8"/>
+      <c r="Q145" s="8"/>
+      <c r="R145" s="8"/>
       <c r="S145" s="8"/>
-      <c r="T145" s="8"/>
-[...31 lines deleted...]
-      <c r="R147" s="8"/>
+      <c r="T145" s="12"/>
+      <c r="U145" s="12"/>
+      <c r="V145" s="12"/>
+      <c r="W145" s="12"/>
+      <c r="X145" s="12"/>
+      <c r="Y145" s="12"/>
+      <c r="Z145" s="12"/>
+      <c r="AA145" s="12"/>
+      <c r="AB145" s="12"/>
+    </row>
+    <row r="146" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N146" s="12"/>
+      <c r="O146" s="12"/>
+      <c r="P146" s="12"/>
+      <c r="Q146" s="12"/>
+      <c r="R146" s="12"/>
+      <c r="S146" s="12"/>
+      <c r="T146" s="12"/>
+      <c r="U146" s="12"/>
+      <c r="V146" s="12"/>
+      <c r="W146" s="12"/>
+      <c r="X146" s="12"/>
+      <c r="Y146" s="12"/>
+      <c r="Z146" s="12"/>
+      <c r="AA146" s="12"/>
+      <c r="AB146" s="12"/>
+    </row>
+    <row r="147" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N147" s="12"/>
+      <c r="O147" s="12"/>
+      <c r="P147" s="12"/>
+      <c r="Q147" s="12"/>
+      <c r="R147" s="12"/>
       <c r="S147" s="12"/>
       <c r="T147" s="12"/>
       <c r="U147" s="12"/>
       <c r="V147" s="12"/>
       <c r="W147" s="12"/>
       <c r="X147" s="12"/>
       <c r="Y147" s="12"/>
       <c r="Z147" s="12"/>
       <c r="AA147" s="12"/>
-    </row>
-[...6 lines deleted...]
-      <c r="R148" s="8"/>
+      <c r="AB147" s="12"/>
+    </row>
+    <row r="148" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N148" s="12"/>
+      <c r="O148" s="12"/>
+      <c r="P148" s="12"/>
+      <c r="Q148" s="12"/>
+      <c r="R148" s="12"/>
       <c r="S148" s="12"/>
       <c r="T148" s="12"/>
       <c r="U148" s="12"/>
       <c r="V148" s="12"/>
       <c r="W148" s="12"/>
       <c r="X148" s="12"/>
       <c r="Y148" s="12"/>
       <c r="Z148" s="12"/>
       <c r="AA148" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M149" s="12"/>
+      <c r="AB148" s="12"/>
+    </row>
+    <row r="149" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N149" s="12"/>
       <c r="O149" s="12"/>
       <c r="P149" s="12"/>
       <c r="Q149" s="12"/>
       <c r="R149" s="12"/>
       <c r="S149" s="12"/>
-      <c r="T149" s="12"/>
-[...9 lines deleted...]
-      <c r="M150" s="12"/>
+      <c r="T149" s="8"/>
+      <c r="U149" s="8"/>
+      <c r="V149" s="8"/>
+      <c r="W149" s="8"/>
+      <c r="X149" s="8"/>
+      <c r="Y149" s="8"/>
+      <c r="Z149" s="8"/>
+      <c r="AA149" s="8"/>
+      <c r="AB149" s="8"/>
+    </row>
+    <row r="150" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N150" s="12"/>
       <c r="O150" s="12"/>
       <c r="P150" s="12"/>
       <c r="Q150" s="12"/>
       <c r="R150" s="12"/>
       <c r="S150" s="12"/>
       <c r="T150" s="12"/>
       <c r="U150" s="12"/>
       <c r="V150" s="12"/>
       <c r="W150" s="12"/>
       <c r="X150" s="12"/>
       <c r="Y150" s="12"/>
       <c r="Z150" s="12"/>
       <c r="AA150" s="12"/>
-    </row>
-[...7 lines deleted...]
-      <c r="S151" s="12"/>
+      <c r="AB150" s="12"/>
+    </row>
+    <row r="151" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N151" s="8"/>
+      <c r="O151" s="8"/>
+      <c r="P151" s="8"/>
+      <c r="Q151" s="8"/>
+      <c r="R151" s="8"/>
+      <c r="S151" s="8"/>
       <c r="T151" s="12"/>
       <c r="U151" s="12"/>
       <c r="V151" s="12"/>
       <c r="W151" s="12"/>
       <c r="X151" s="12"/>
       <c r="Y151" s="12"/>
       <c r="Z151" s="12"/>
       <c r="AA151" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M152" s="12"/>
+      <c r="AB151" s="12"/>
+    </row>
+    <row r="152" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N152" s="12"/>
       <c r="O152" s="12"/>
       <c r="P152" s="12"/>
       <c r="Q152" s="12"/>
       <c r="R152" s="12"/>
-      <c r="S152" s="8"/>
+      <c r="S152" s="12"/>
       <c r="T152" s="8"/>
       <c r="U152" s="8"/>
       <c r="V152" s="8"/>
       <c r="W152" s="8"/>
       <c r="X152" s="8"/>
       <c r="Y152" s="8"/>
       <c r="Z152" s="8"/>
       <c r="AA152" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M153" s="12"/>
+      <c r="AB152" s="8"/>
+    </row>
+    <row r="153" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N153" s="12"/>
       <c r="O153" s="12"/>
       <c r="P153" s="12"/>
       <c r="Q153" s="12"/>
       <c r="R153" s="12"/>
-      <c r="S153" s="8"/>
+      <c r="S153" s="12"/>
       <c r="T153" s="8"/>
       <c r="U153" s="8"/>
       <c r="V153" s="8"/>
       <c r="W153" s="8"/>
       <c r="X153" s="8"/>
       <c r="Y153" s="8"/>
       <c r="Z153" s="8"/>
       <c r="AA153" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M154" s="8"/>
+      <c r="AB153" s="8"/>
+    </row>
+    <row r="154" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N154" s="8"/>
       <c r="O154" s="8"/>
       <c r="P154" s="8"/>
       <c r="Q154" s="8"/>
       <c r="R154" s="8"/>
-      <c r="S154" s="12"/>
-[...10 lines deleted...]
-      <c r="M155" s="8"/>
+      <c r="S154" s="8"/>
+      <c r="T154" s="8"/>
+      <c r="U154" s="8"/>
+      <c r="V154" s="8"/>
+      <c r="W154" s="8"/>
+      <c r="X154" s="8"/>
+      <c r="Y154" s="8"/>
+      <c r="Z154" s="8"/>
+      <c r="AA154" s="8"/>
+      <c r="AB154" s="8"/>
+    </row>
+    <row r="155" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N155" s="8"/>
       <c r="O155" s="8"/>
       <c r="P155" s="8"/>
       <c r="Q155" s="8"/>
       <c r="R155" s="8"/>
-      <c r="S155" s="12"/>
+      <c r="S155" s="8"/>
       <c r="T155" s="12"/>
       <c r="U155" s="12"/>
       <c r="V155" s="12"/>
       <c r="W155" s="12"/>
       <c r="X155" s="12"/>
       <c r="Y155" s="12"/>
       <c r="Z155" s="12"/>
       <c r="AA155" s="12"/>
-    </row>
-[...18 lines deleted...]
-      <c r="M157" s="12"/>
+      <c r="AB155" s="12"/>
+    </row>
+    <row r="156" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N156" s="8"/>
+      <c r="O156" s="8"/>
+      <c r="P156" s="8"/>
+      <c r="Q156" s="8"/>
+      <c r="R156" s="8"/>
+      <c r="S156" s="8"/>
+      <c r="T156" s="25"/>
+      <c r="U156" s="25"/>
+      <c r="V156" s="25"/>
+      <c r="W156" s="25"/>
+      <c r="X156" s="25"/>
+      <c r="Y156" s="25"/>
+      <c r="Z156" s="25"/>
+      <c r="AA156" s="25"/>
+      <c r="AB156" s="25"/>
+    </row>
+    <row r="157" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N157" s="12"/>
       <c r="O157" s="12"/>
       <c r="P157" s="12"/>
       <c r="Q157" s="12"/>
       <c r="R157" s="12"/>
       <c r="S157" s="12"/>
       <c r="T157" s="12"/>
       <c r="U157" s="12"/>
       <c r="V157" s="12"/>
       <c r="W157" s="12"/>
       <c r="X157" s="12"/>
       <c r="Y157" s="12"/>
       <c r="Z157" s="12"/>
       <c r="AA157" s="12"/>
-    </row>
-[...7 lines deleted...]
-      <c r="S158" s="12"/>
+      <c r="AB157" s="12"/>
+    </row>
+    <row r="158" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N158" s="25"/>
+      <c r="O158" s="25"/>
+      <c r="P158" s="25"/>
+      <c r="Q158" s="25"/>
+      <c r="R158" s="25"/>
+      <c r="S158" s="25"/>
       <c r="T158" s="12"/>
       <c r="U158" s="12"/>
       <c r="V158" s="12"/>
       <c r="W158" s="12"/>
       <c r="X158" s="12"/>
       <c r="Y158" s="12"/>
       <c r="Z158" s="12"/>
       <c r="AA158" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M159" s="12"/>
+      <c r="AB158" s="12"/>
+    </row>
+    <row r="159" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N159" s="12"/>
       <c r="O159" s="12"/>
       <c r="P159" s="12"/>
       <c r="Q159" s="12"/>
       <c r="R159" s="12"/>
-      <c r="S159" s="8"/>
-[...10 lines deleted...]
-      <c r="M160" s="12"/>
+      <c r="S159" s="12"/>
+      <c r="T159" s="12"/>
+      <c r="U159" s="12"/>
+      <c r="V159" s="12"/>
+      <c r="W159" s="12"/>
+      <c r="X159" s="12"/>
+      <c r="Y159" s="12"/>
+      <c r="Z159" s="12"/>
+      <c r="AA159" s="12"/>
+      <c r="AB159" s="12"/>
+    </row>
+    <row r="160" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N160" s="12"/>
       <c r="O160" s="12"/>
       <c r="P160" s="12"/>
       <c r="Q160" s="12"/>
       <c r="R160" s="12"/>
       <c r="S160" s="12"/>
       <c r="T160" s="12"/>
       <c r="U160" s="12"/>
       <c r="V160" s="12"/>
       <c r="W160" s="12"/>
       <c r="X160" s="12"/>
       <c r="Y160" s="12"/>
       <c r="Z160" s="12"/>
       <c r="AA160" s="12"/>
-    </row>
-[...6 lines deleted...]
-      <c r="R161" s="8"/>
+      <c r="AB160" s="12"/>
+    </row>
+    <row r="161" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N161" s="12"/>
+      <c r="O161" s="12"/>
+      <c r="P161" s="12"/>
+      <c r="Q161" s="12"/>
+      <c r="R161" s="12"/>
       <c r="S161" s="12"/>
-      <c r="T161" s="12"/>
-[...9 lines deleted...]
-      <c r="M162" s="12"/>
+      <c r="T161" s="24"/>
+      <c r="U161" s="24"/>
+      <c r="V161" s="24"/>
+      <c r="W161" s="24"/>
+      <c r="X161" s="24"/>
+      <c r="Y161" s="24"/>
+      <c r="Z161" s="24"/>
+      <c r="AA161" s="24"/>
+      <c r="AB161" s="24"/>
+    </row>
+    <row r="162" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N162" s="12"/>
       <c r="O162" s="12"/>
       <c r="P162" s="12"/>
       <c r="Q162" s="12"/>
       <c r="R162" s="12"/>
-      <c r="S162" s="8"/>
-[...16 lines deleted...]
-      <c r="S163" s="8"/>
+      <c r="S162" s="12"/>
+      <c r="T162" s="21"/>
+      <c r="U162" s="21"/>
+      <c r="V162" s="21"/>
+      <c r="W162" s="21"/>
+      <c r="X162" s="21"/>
+      <c r="Y162" s="21"/>
+      <c r="Z162" s="21"/>
+      <c r="AA162" s="21"/>
+      <c r="AB162" s="21"/>
+    </row>
+    <row r="163" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N163" s="24"/>
+      <c r="O163" s="24"/>
+      <c r="P163" s="24"/>
+      <c r="Q163" s="24"/>
+      <c r="R163" s="24"/>
+      <c r="S163" s="24"/>
       <c r="T163" s="8"/>
       <c r="U163" s="8"/>
       <c r="V163" s="8"/>
       <c r="W163" s="8"/>
       <c r="X163" s="8"/>
       <c r="Y163" s="8"/>
       <c r="Z163" s="8"/>
       <c r="AA163" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="S164" s="8"/>
+      <c r="AB163" s="8"/>
+    </row>
+    <row r="164" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N164" s="21"/>
+      <c r="O164" s="21"/>
+      <c r="P164" s="21"/>
+      <c r="Q164" s="21"/>
+      <c r="R164" s="21"/>
+      <c r="S164" s="21"/>
       <c r="T164" s="8"/>
       <c r="U164" s="8"/>
       <c r="V164" s="8"/>
       <c r="W164" s="8"/>
       <c r="X164" s="8"/>
       <c r="Y164" s="8"/>
       <c r="Z164" s="8"/>
       <c r="AA164" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M165" s="8"/>
+      <c r="AB164" s="8"/>
+    </row>
+    <row r="165" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N165" s="8"/>
       <c r="O165" s="8"/>
       <c r="P165" s="8"/>
       <c r="Q165" s="8"/>
       <c r="R165" s="8"/>
-      <c r="S165" s="12"/>
+      <c r="S165" s="8"/>
       <c r="T165" s="12"/>
       <c r="U165" s="12"/>
       <c r="V165" s="12"/>
       <c r="W165" s="12"/>
       <c r="X165" s="12"/>
       <c r="Y165" s="12"/>
       <c r="Z165" s="12"/>
       <c r="AA165" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M166" s="8"/>
+      <c r="AB165" s="12"/>
+    </row>
+    <row r="166" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N166" s="8"/>
       <c r="O166" s="8"/>
       <c r="P166" s="8"/>
       <c r="Q166" s="8"/>
       <c r="R166" s="8"/>
-      <c r="S166" s="25"/>
-[...10 lines deleted...]
-      <c r="M167" s="12"/>
+      <c r="S166" s="8"/>
+      <c r="T166" s="8"/>
+      <c r="U166" s="8"/>
+      <c r="V166" s="8"/>
+      <c r="W166" s="8"/>
+      <c r="X166" s="8"/>
+      <c r="Y166" s="8"/>
+      <c r="Z166" s="8"/>
+      <c r="AA166" s="8"/>
+      <c r="AB166" s="8"/>
+    </row>
+    <row r="167" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N167" s="12"/>
       <c r="O167" s="12"/>
       <c r="P167" s="12"/>
       <c r="Q167" s="12"/>
       <c r="R167" s="12"/>
       <c r="S167" s="12"/>
-      <c r="T167" s="12"/>
-[...32 lines deleted...]
-      <c r="S169" s="12"/>
+      <c r="T167" s="8"/>
+      <c r="U167" s="8"/>
+      <c r="V167" s="8"/>
+      <c r="W167" s="8"/>
+      <c r="X167" s="8"/>
+      <c r="Y167" s="8"/>
+      <c r="Z167" s="8"/>
+      <c r="AA167" s="8"/>
+      <c r="AB167" s="8"/>
+    </row>
+    <row r="168" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N168" s="8"/>
+      <c r="O168" s="8"/>
+      <c r="P168" s="8"/>
+      <c r="Q168" s="8"/>
+      <c r="R168" s="8"/>
+      <c r="S168" s="8"/>
+      <c r="T168" s="8"/>
+      <c r="U168" s="8"/>
+      <c r="V168" s="8"/>
+      <c r="W168" s="8"/>
+      <c r="X168" s="8"/>
+      <c r="Y168" s="8"/>
+      <c r="Z168" s="8"/>
+      <c r="AA168" s="8"/>
+      <c r="AB168" s="8"/>
+    </row>
+    <row r="169" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N169" s="8"/>
+      <c r="O169" s="8"/>
+      <c r="P169" s="8"/>
+      <c r="Q169" s="8"/>
+      <c r="R169" s="8"/>
+      <c r="S169" s="8"/>
       <c r="T169" s="12"/>
       <c r="U169" s="12"/>
       <c r="V169" s="12"/>
       <c r="W169" s="12"/>
       <c r="X169" s="12"/>
       <c r="Y169" s="12"/>
       <c r="Z169" s="12"/>
       <c r="AA169" s="12"/>
-    </row>
-[...7 lines deleted...]
-      <c r="S170" s="12"/>
+      <c r="AB169" s="12"/>
+    </row>
+    <row r="170" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N170" s="8"/>
+      <c r="O170" s="8"/>
+      <c r="P170" s="8"/>
+      <c r="Q170" s="8"/>
+      <c r="R170" s="8"/>
+      <c r="S170" s="8"/>
       <c r="T170" s="12"/>
       <c r="U170" s="12"/>
       <c r="V170" s="12"/>
       <c r="W170" s="12"/>
       <c r="X170" s="12"/>
       <c r="Y170" s="12"/>
       <c r="Z170" s="12"/>
       <c r="AA170" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M171" s="12"/>
+      <c r="AB170" s="12"/>
+    </row>
+    <row r="171" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N171" s="12"/>
       <c r="O171" s="12"/>
       <c r="P171" s="12"/>
       <c r="Q171" s="12"/>
       <c r="R171" s="12"/>
-      <c r="S171" s="24"/>
-[...10 lines deleted...]
-      <c r="M172" s="12"/>
+      <c r="S171" s="12"/>
+      <c r="T171" s="12"/>
+      <c r="U171" s="12"/>
+      <c r="V171" s="12"/>
+      <c r="W171" s="12"/>
+      <c r="X171" s="12"/>
+      <c r="Y171" s="12"/>
+      <c r="Z171" s="12"/>
+      <c r="AA171" s="12"/>
+      <c r="AB171" s="12"/>
+    </row>
+    <row r="172" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N172" s="12"/>
       <c r="O172" s="12"/>
       <c r="P172" s="12"/>
       <c r="Q172" s="12"/>
       <c r="R172" s="12"/>
-      <c r="S172" s="21"/>
-[...67 lines deleted...]
-      <c r="S176" s="8"/>
+      <c r="S172" s="12"/>
+    </row>
+    <row r="173" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N173" s="12"/>
+      <c r="O173" s="12"/>
+      <c r="P173" s="12"/>
+      <c r="Q173" s="12"/>
+      <c r="R173" s="12"/>
+      <c r="S173" s="12"/>
+    </row>
+    <row r="175" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="T175" s="8"/>
+      <c r="U175" s="8"/>
+      <c r="V175" s="8"/>
+      <c r="W175" s="8"/>
+      <c r="X175" s="8"/>
+      <c r="Y175" s="8"/>
+      <c r="Z175" s="8"/>
+      <c r="AA175" s="8"/>
+      <c r="AB175" s="8"/>
+    </row>
+    <row r="176" spans="14:28" x14ac:dyDescent="0.2">
       <c r="T176" s="8"/>
       <c r="U176" s="8"/>
       <c r="V176" s="8"/>
       <c r="W176" s="8"/>
       <c r="X176" s="8"/>
       <c r="Y176" s="8"/>
       <c r="Z176" s="8"/>
       <c r="AA176" s="8"/>
-    </row>
-[...6 lines deleted...]
-      <c r="R177" s="12"/>
+      <c r="AB176" s="8"/>
+    </row>
+    <row r="177" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N177" s="8"/>
+      <c r="O177" s="8"/>
+      <c r="P177" s="8"/>
+      <c r="Q177" s="8"/>
+      <c r="R177" s="8"/>
       <c r="S177" s="8"/>
       <c r="T177" s="8"/>
       <c r="U177" s="8"/>
       <c r="V177" s="8"/>
       <c r="W177" s="8"/>
       <c r="X177" s="8"/>
       <c r="Y177" s="8"/>
       <c r="Z177" s="8"/>
       <c r="AA177" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M178" s="8"/>
+      <c r="AB177" s="8"/>
+    </row>
+    <row r="178" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N178" s="8"/>
       <c r="O178" s="8"/>
       <c r="P178" s="8"/>
       <c r="Q178" s="8"/>
       <c r="R178" s="8"/>
       <c r="S178" s="8"/>
       <c r="T178" s="8"/>
       <c r="U178" s="8"/>
       <c r="V178" s="8"/>
       <c r="W178" s="8"/>
       <c r="X178" s="8"/>
       <c r="Y178" s="8"/>
       <c r="Z178" s="8"/>
       <c r="AA178" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M179" s="8"/>
+      <c r="AB178" s="8"/>
+    </row>
+    <row r="179" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N179" s="8"/>
       <c r="O179" s="8"/>
       <c r="P179" s="8"/>
       <c r="Q179" s="8"/>
       <c r="R179" s="8"/>
-      <c r="S179" s="12"/>
+      <c r="S179" s="8"/>
       <c r="T179" s="12"/>
       <c r="U179" s="12"/>
       <c r="V179" s="12"/>
       <c r="W179" s="12"/>
       <c r="X179" s="12"/>
       <c r="Y179" s="12"/>
       <c r="Z179" s="12"/>
       <c r="AA179" s="12"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M180" s="8"/>
+      <c r="AB179" s="12"/>
+    </row>
+    <row r="180" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N180" s="8"/>
       <c r="O180" s="8"/>
       <c r="P180" s="8"/>
       <c r="Q180" s="8"/>
       <c r="R180" s="8"/>
-      <c r="S180" s="12"/>
-[...10 lines deleted...]
-      <c r="M181" s="12"/>
+      <c r="S180" s="8"/>
+    </row>
+    <row r="181" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N181" s="12"/>
       <c r="O181" s="12"/>
       <c r="P181" s="12"/>
       <c r="Q181" s="12"/>
       <c r="R181" s="12"/>
       <c r="S181" s="12"/>
-      <c r="T181" s="12"/>
-[...36 lines deleted...]
-      <c r="S186" s="8"/>
+    </row>
+    <row r="186" spans="14:28" x14ac:dyDescent="0.2">
       <c r="T186" s="8"/>
       <c r="U186" s="8"/>
       <c r="V186" s="8"/>
       <c r="W186" s="8"/>
       <c r="X186" s="8"/>
       <c r="Y186" s="8"/>
       <c r="Z186" s="8"/>
       <c r="AA186" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="S187" s="8"/>
+      <c r="AB186" s="8"/>
+    </row>
+    <row r="187" spans="14:28" x14ac:dyDescent="0.2">
       <c r="T187" s="8"/>
       <c r="U187" s="8"/>
       <c r="V187" s="8"/>
       <c r="W187" s="8"/>
       <c r="X187" s="8"/>
       <c r="Y187" s="8"/>
       <c r="Z187" s="8"/>
       <c r="AA187" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M188" s="8"/>
+      <c r="AB187" s="8"/>
+    </row>
+    <row r="188" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N188" s="8"/>
       <c r="O188" s="8"/>
       <c r="P188" s="8"/>
       <c r="Q188" s="8"/>
       <c r="R188" s="8"/>
       <c r="S188" s="8"/>
       <c r="T188" s="8"/>
       <c r="U188" s="8"/>
       <c r="V188" s="8"/>
       <c r="W188" s="8"/>
       <c r="X188" s="8"/>
       <c r="Y188" s="8"/>
       <c r="Z188" s="8"/>
       <c r="AA188" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M189" s="8"/>
+      <c r="AB188" s="8"/>
+    </row>
+    <row r="189" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N189" s="8"/>
       <c r="O189" s="8"/>
       <c r="P189" s="8"/>
       <c r="Q189" s="8"/>
       <c r="R189" s="8"/>
-      <c r="S189" s="12"/>
-[...10 lines deleted...]
-      <c r="M190" s="8"/>
+      <c r="S189" s="8"/>
+      <c r="T189" s="8"/>
+      <c r="U189" s="8"/>
+      <c r="V189" s="8"/>
+      <c r="W189" s="8"/>
+      <c r="X189" s="8"/>
+      <c r="Y189" s="8"/>
+      <c r="Z189" s="8"/>
+      <c r="AA189" s="8"/>
+      <c r="AB189" s="8"/>
+    </row>
+    <row r="190" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N190" s="8"/>
       <c r="O190" s="8"/>
       <c r="P190" s="8"/>
       <c r="Q190" s="8"/>
       <c r="R190" s="8"/>
-    </row>
-[...8 lines deleted...]
-    <row r="196" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="S190" s="8"/>
+      <c r="T190" s="8"/>
+      <c r="U190" s="8"/>
+      <c r="V190" s="8"/>
+      <c r="W190" s="8"/>
+      <c r="X190" s="8"/>
+      <c r="Y190" s="8"/>
+      <c r="Z190" s="8"/>
+      <c r="AA190" s="8"/>
+      <c r="AB190" s="8"/>
+    </row>
+    <row r="191" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N191" s="8"/>
+      <c r="O191" s="8"/>
+      <c r="P191" s="8"/>
+      <c r="Q191" s="8"/>
+      <c r="R191" s="8"/>
+      <c r="S191" s="8"/>
+      <c r="T191" s="8"/>
+      <c r="U191" s="8"/>
+      <c r="V191" s="8"/>
+      <c r="W191" s="8"/>
+      <c r="X191" s="8"/>
+      <c r="Y191" s="8"/>
+      <c r="Z191" s="8"/>
+      <c r="AA191" s="8"/>
+      <c r="AB191" s="8"/>
+    </row>
+    <row r="192" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N192" s="8"/>
+      <c r="O192" s="8"/>
+      <c r="P192" s="8"/>
+      <c r="Q192" s="8"/>
+      <c r="R192" s="8"/>
+      <c r="S192" s="8"/>
+      <c r="T192" s="8"/>
+      <c r="U192" s="8"/>
+      <c r="V192" s="8"/>
+      <c r="W192" s="8"/>
+      <c r="X192" s="8"/>
+      <c r="Y192" s="8"/>
+      <c r="Z192" s="8"/>
+      <c r="AA192" s="8"/>
+      <c r="AB192" s="8"/>
+    </row>
+    <row r="193" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N193" s="8"/>
+      <c r="O193" s="8"/>
+      <c r="P193" s="8"/>
+      <c r="Q193" s="8"/>
+      <c r="R193" s="8"/>
+      <c r="S193" s="8"/>
+      <c r="T193" s="8"/>
+      <c r="U193" s="8"/>
+      <c r="V193" s="8"/>
+      <c r="W193" s="8"/>
+      <c r="X193" s="8"/>
+      <c r="Y193" s="8"/>
+      <c r="Z193" s="8"/>
+      <c r="AA193" s="8"/>
+      <c r="AB193" s="8"/>
+    </row>
+    <row r="194" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N194" s="8"/>
+      <c r="O194" s="8"/>
+      <c r="P194" s="8"/>
+      <c r="Q194" s="8"/>
+      <c r="R194" s="8"/>
+      <c r="S194" s="8"/>
+      <c r="T194" s="8"/>
+      <c r="U194" s="8"/>
+      <c r="V194" s="8"/>
+      <c r="W194" s="8"/>
+      <c r="X194" s="8"/>
+      <c r="Y194" s="8"/>
+      <c r="Z194" s="8"/>
+      <c r="AA194" s="8"/>
+      <c r="AB194" s="8"/>
+    </row>
+    <row r="195" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N195" s="8"/>
+      <c r="O195" s="8"/>
+      <c r="P195" s="8"/>
+      <c r="Q195" s="8"/>
+      <c r="R195" s="8"/>
+      <c r="S195" s="8"/>
+      <c r="T195" s="8"/>
+      <c r="U195" s="8"/>
+      <c r="V195" s="8"/>
+      <c r="W195" s="8"/>
+      <c r="X195" s="8"/>
+      <c r="Y195" s="8"/>
+      <c r="Z195" s="8"/>
+      <c r="AA195" s="8"/>
+      <c r="AB195" s="8"/>
+    </row>
+    <row r="196" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N196" s="8"/>
+      <c r="O196" s="8"/>
+      <c r="P196" s="8"/>
+      <c r="Q196" s="8"/>
+      <c r="R196" s="8"/>
       <c r="S196" s="8"/>
       <c r="T196" s="8"/>
       <c r="U196" s="8"/>
       <c r="V196" s="8"/>
       <c r="W196" s="8"/>
       <c r="X196" s="8"/>
       <c r="Y196" s="8"/>
       <c r="Z196" s="8"/>
       <c r="AA196" s="8"/>
-    </row>
-    <row r="197" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="AB196" s="8"/>
+    </row>
+    <row r="197" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N197" s="8"/>
+      <c r="O197" s="8"/>
+      <c r="P197" s="8"/>
+      <c r="Q197" s="8"/>
+      <c r="R197" s="8"/>
       <c r="S197" s="8"/>
       <c r="T197" s="8"/>
       <c r="U197" s="8"/>
       <c r="V197" s="8"/>
       <c r="W197" s="8"/>
       <c r="X197" s="8"/>
       <c r="Y197" s="8"/>
       <c r="Z197" s="8"/>
       <c r="AA197" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M198" s="8"/>
+      <c r="AB197" s="8"/>
+    </row>
+    <row r="198" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N198" s="8"/>
       <c r="O198" s="8"/>
       <c r="P198" s="8"/>
       <c r="Q198" s="8"/>
       <c r="R198" s="8"/>
       <c r="S198" s="8"/>
       <c r="T198" s="8"/>
       <c r="U198" s="8"/>
       <c r="V198" s="8"/>
       <c r="W198" s="8"/>
       <c r="X198" s="8"/>
       <c r="Y198" s="8"/>
       <c r="Z198" s="8"/>
       <c r="AA198" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M199" s="8"/>
+      <c r="AB198" s="8"/>
+    </row>
+    <row r="199" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N199" s="8"/>
       <c r="O199" s="8"/>
       <c r="P199" s="8"/>
       <c r="Q199" s="8"/>
       <c r="R199" s="8"/>
       <c r="S199" s="8"/>
       <c r="T199" s="8"/>
       <c r="U199" s="8"/>
       <c r="V199" s="8"/>
       <c r="W199" s="8"/>
       <c r="X199" s="8"/>
       <c r="Y199" s="8"/>
       <c r="Z199" s="8"/>
       <c r="AA199" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M200" s="8"/>
+      <c r="AB199" s="8"/>
+    </row>
+    <row r="200" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N200" s="8"/>
       <c r="O200" s="8"/>
       <c r="P200" s="8"/>
       <c r="Q200" s="8"/>
       <c r="R200" s="8"/>
       <c r="S200" s="8"/>
       <c r="T200" s="8"/>
       <c r="U200" s="8"/>
       <c r="V200" s="8"/>
       <c r="W200" s="8"/>
       <c r="X200" s="8"/>
       <c r="Y200" s="8"/>
       <c r="Z200" s="8"/>
       <c r="AA200" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M201" s="8"/>
+      <c r="AB200" s="8"/>
+    </row>
+    <row r="201" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N201" s="8"/>
       <c r="O201" s="8"/>
       <c r="P201" s="8"/>
       <c r="Q201" s="8"/>
       <c r="R201" s="8"/>
       <c r="S201" s="8"/>
       <c r="T201" s="8"/>
       <c r="U201" s="8"/>
       <c r="V201" s="8"/>
       <c r="W201" s="8"/>
       <c r="X201" s="8"/>
       <c r="Y201" s="8"/>
       <c r="Z201" s="8"/>
       <c r="AA201" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M202" s="8"/>
+      <c r="AB201" s="8"/>
+    </row>
+    <row r="202" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N202" s="8"/>
       <c r="O202" s="8"/>
       <c r="P202" s="8"/>
       <c r="Q202" s="8"/>
       <c r="R202" s="8"/>
       <c r="S202" s="8"/>
       <c r="T202" s="8"/>
       <c r="U202" s="8"/>
       <c r="V202" s="8"/>
       <c r="W202" s="8"/>
       <c r="X202" s="8"/>
       <c r="Y202" s="8"/>
       <c r="Z202" s="8"/>
       <c r="AA202" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M203" s="8"/>
+      <c r="AB202" s="8"/>
+    </row>
+    <row r="203" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N203" s="8"/>
       <c r="O203" s="8"/>
       <c r="P203" s="8"/>
       <c r="Q203" s="8"/>
       <c r="R203" s="8"/>
       <c r="S203" s="8"/>
-      <c r="T203" s="8"/>
-[...9 lines deleted...]
-      <c r="M204" s="8"/>
+    </row>
+    <row r="204" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N204" s="8"/>
       <c r="O204" s="8"/>
       <c r="P204" s="8"/>
       <c r="Q204" s="8"/>
       <c r="R204" s="8"/>
       <c r="S204" s="8"/>
-      <c r="T204" s="8"/>
-[...15 lines deleted...]
-      <c r="S205" s="8"/>
+    </row>
+    <row r="205" spans="14:28" x14ac:dyDescent="0.2">
       <c r="T205" s="8"/>
       <c r="U205" s="8"/>
       <c r="V205" s="8"/>
       <c r="W205" s="8"/>
       <c r="X205" s="8"/>
       <c r="Y205" s="8"/>
       <c r="Z205" s="8"/>
       <c r="AA205" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="S206" s="8"/>
+      <c r="AB205" s="8"/>
+    </row>
+    <row r="206" spans="14:28" x14ac:dyDescent="0.2">
       <c r="T206" s="8"/>
       <c r="U206" s="8"/>
       <c r="V206" s="8"/>
       <c r="W206" s="8"/>
       <c r="X206" s="8"/>
       <c r="Y206" s="8"/>
       <c r="Z206" s="8"/>
       <c r="AA206" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M207" s="8"/>
+      <c r="AB206" s="8"/>
+    </row>
+    <row r="207" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N207" s="8"/>
       <c r="O207" s="8"/>
       <c r="P207" s="8"/>
       <c r="Q207" s="8"/>
       <c r="R207" s="8"/>
       <c r="S207" s="8"/>
       <c r="T207" s="8"/>
       <c r="U207" s="8"/>
       <c r="V207" s="8"/>
       <c r="W207" s="8"/>
       <c r="X207" s="8"/>
       <c r="Y207" s="8"/>
       <c r="Z207" s="8"/>
       <c r="AA207" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="M208" s="8"/>
+      <c r="AB207" s="8"/>
+    </row>
+    <row r="208" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N208" s="8"/>
       <c r="O208" s="8"/>
       <c r="P208" s="8"/>
       <c r="Q208" s="8"/>
       <c r="R208" s="8"/>
       <c r="S208" s="8"/>
-      <c r="T208" s="8"/>
-[...9 lines deleted...]
-      <c r="M209" s="8"/>
+    </row>
+    <row r="209" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N209" s="8"/>
       <c r="O209" s="8"/>
       <c r="P209" s="8"/>
       <c r="Q209" s="8"/>
       <c r="R209" s="8"/>
       <c r="S209" s="8"/>
       <c r="T209" s="8"/>
       <c r="U209" s="8"/>
       <c r="V209" s="8"/>
       <c r="W209" s="8"/>
       <c r="X209" s="8"/>
       <c r="Y209" s="8"/>
       <c r="Z209" s="8"/>
       <c r="AA209" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="M211" s="8"/>
+      <c r="AB209" s="8"/>
+    </row>
+    <row r="211" spans="14:28" x14ac:dyDescent="0.2">
       <c r="N211" s="8"/>
       <c r="O211" s="8"/>
       <c r="P211" s="8"/>
       <c r="Q211" s="8"/>
       <c r="R211" s="8"/>
       <c r="S211" s="8"/>
-      <c r="T211" s="8"/>
-[...41 lines deleted...]
-    <row r="215" spans="13:27" x14ac:dyDescent="0.2">
+    </row>
+    <row r="213" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="T213" s="8"/>
+      <c r="U213" s="8"/>
+      <c r="V213" s="8"/>
+      <c r="W213" s="8"/>
+      <c r="X213" s="8"/>
+      <c r="Y213" s="8"/>
+      <c r="Z213" s="8"/>
+      <c r="AA213" s="8"/>
+      <c r="AB213" s="8"/>
+    </row>
+    <row r="214" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="T214" s="8"/>
+      <c r="U214" s="8"/>
+      <c r="V214" s="8"/>
+      <c r="W214" s="8"/>
+      <c r="X214" s="8"/>
+      <c r="Y214" s="8"/>
+      <c r="Z214" s="8"/>
+      <c r="AA214" s="8"/>
+      <c r="AB214" s="8"/>
+    </row>
+    <row r="215" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N215" s="8"/>
+      <c r="O215" s="8"/>
+      <c r="P215" s="8"/>
+      <c r="Q215" s="8"/>
+      <c r="R215" s="8"/>
       <c r="S215" s="8"/>
-      <c r="T215" s="8"/>
-[...8 lines deleted...]
-    <row r="216" spans="13:27" x14ac:dyDescent="0.2">
+      <c r="T215" s="12"/>
+      <c r="U215" s="12"/>
+      <c r="V215" s="12"/>
+      <c r="W215" s="12"/>
+      <c r="X215" s="12"/>
+      <c r="Y215" s="12"/>
+      <c r="Z215" s="12"/>
+      <c r="AA215" s="12"/>
+      <c r="AB215" s="12"/>
+    </row>
+    <row r="216" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N216" s="8"/>
+      <c r="O216" s="8"/>
+      <c r="P216" s="8"/>
+      <c r="Q216" s="8"/>
+      <c r="R216" s="8"/>
       <c r="S216" s="8"/>
-      <c r="T216" s="8"/>
-[...132 lines deleted...]
-      <c r="Q245" s="26"/>
+    </row>
+    <row r="217" spans="14:28" x14ac:dyDescent="0.2">
+      <c r="N217" s="12"/>
+      <c r="O217" s="12"/>
+      <c r="P217" s="12"/>
+      <c r="Q217" s="12"/>
+      <c r="R217" s="12"/>
+      <c r="S217" s="12"/>
+    </row>
+    <row r="226" spans="14:18" x14ac:dyDescent="0.2">
+      <c r="N226" s="6"/>
+      <c r="O226" s="6"/>
+      <c r="P226" s="6"/>
+      <c r="Q226" s="6"/>
+      <c r="R226" s="6"/>
+    </row>
+    <row r="232" spans="14:18" x14ac:dyDescent="0.2">
+      <c r="N232" s="8"/>
+      <c r="O232" s="8"/>
+      <c r="P232" s="8"/>
+      <c r="Q232" s="8"/>
+      <c r="R232" s="8"/>
+    </row>
+    <row r="235" spans="14:18" x14ac:dyDescent="0.2">
+      <c r="N235" s="26"/>
+      <c r="O235" s="26"/>
+      <c r="P235" s="26"/>
+      <c r="Q235" s="26"/>
+      <c r="R235" s="26"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="C28:AA29">
-    <cfRule type="cellIs" dxfId="39" priority="29" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="C28:AB29">
+    <cfRule type="cellIs" dxfId="11" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C76:L76 C87:AA87 C39:AA39 C72:AA73">
-    <cfRule type="cellIs" dxfId="38" priority="33" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="C39:AB39 C62:AB63 C66:M66 C77:AB77">
+    <cfRule type="cellIs" dxfId="10" priority="34" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C104:AA104">
-    <cfRule type="cellIs" dxfId="37" priority="30" operator="lessThan">
+  <conditionalFormatting sqref="C94:AB94">
+    <cfRule type="cellIs" dxfId="9" priority="31" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M174:R174">
-    <cfRule type="cellIs" dxfId="36" priority="164" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="N164:S164">
+    <cfRule type="cellIs" dxfId="8" priority="165" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M177:R177">
-    <cfRule type="cellIs" dxfId="35" priority="158" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="N167:S167">
+    <cfRule type="cellIs" dxfId="7" priority="159" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M181:R183">
-    <cfRule type="cellIs" dxfId="34" priority="162" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="N171:S173">
+    <cfRule type="cellIs" dxfId="6" priority="163" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M191:R191">
-    <cfRule type="cellIs" dxfId="33" priority="163" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="N181:S181">
+    <cfRule type="cellIs" dxfId="5" priority="164" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M57:AA57">
-    <cfRule type="cellIs" dxfId="32" priority="56" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="N47:AB47">
+    <cfRule type="cellIs" dxfId="4" priority="57" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S172:AA172">
-    <cfRule type="cellIs" dxfId="31" priority="68" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="T162:AB162">
+    <cfRule type="cellIs" dxfId="3" priority="69" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S175:AA175">
-    <cfRule type="cellIs" dxfId="30" priority="62" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="T165:AB165">
+    <cfRule type="cellIs" dxfId="2" priority="63" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S179:AA181">
-    <cfRule type="cellIs" dxfId="29" priority="66" stopIfTrue="1" operator="notEqual">
+  <conditionalFormatting sqref="T169:AB171">
+    <cfRule type="cellIs" dxfId="1" priority="67" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S189:AA189">
-[...115 lines deleted...]
-    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="T179:AB179">
+    <cfRule type="cellIs" dxfId="0" priority="68" stopIfTrue="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7FABF5C-20D3-4C76-BC83-C89EC9617C3E}">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.85546875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="27" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="16.140625" style="27" customWidth="1"/>
     <col min="5" max="12" width="14.7109375" style="27" customWidth="1"/>
     <col min="13" max="16384" width="4.85546875" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="2" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="C1" s="2"/>
     </row>
     <row r="2" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="43" t="s">
-        <v>103</v>
+        <v>1</v>
       </c>
       <c r="C2" s="43"/>
     </row>
     <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
     </row>
     <row r="4" spans="2:8" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
     </row>
     <row r="5" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="37" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="C5" s="37">
         <v>2025</v>
       </c>
       <c r="D5" s="39">
         <v>2024</v>
       </c>
       <c r="E5" s="39">
         <v>2023</v>
       </c>
       <c r="F5" s="39">
         <v>2022</v>
       </c>
       <c r="G5" s="39">
         <v>2021</v>
       </c>
     </row>
     <row r="6" spans="2:8" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
     </row>
     <row r="7" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="28" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="C7" s="30">
         <f>SUM(C8:C14)</f>
         <v>19202210</v>
       </c>
       <c r="D7" s="42">
         <v>17030454</v>
       </c>
       <c r="E7" s="42">
         <v>15085707</v>
       </c>
       <c r="F7" s="42">
         <v>13903300</v>
       </c>
       <c r="G7" s="42">
         <v>14836392</v>
       </c>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="31" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C8" s="46">
+        <v>84</v>
+      </c>
+      <c r="C8" s="45">
         <v>6357195</v>
       </c>
       <c r="D8" s="41">
         <v>6554157</v>
       </c>
       <c r="E8" s="41">
         <v>5663429</v>
       </c>
       <c r="F8" s="41">
         <v>5236339</v>
       </c>
       <c r="G8" s="41">
         <v>5326736</v>
       </c>
       <c r="H8" s="28"/>
     </row>
     <row r="9" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="31" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="C9" s="46">
+        <v>85</v>
+      </c>
+      <c r="C9" s="45">
         <v>404765</v>
       </c>
       <c r="D9" s="41">
         <v>94923</v>
       </c>
       <c r="E9" s="41">
         <v>164825</v>
       </c>
       <c r="F9" s="41">
         <v>266991</v>
       </c>
       <c r="G9" s="41">
         <v>753242</v>
       </c>
       <c r="H9" s="28"/>
     </row>
     <row r="10" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="31" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C10" s="46">
+        <v>86</v>
+      </c>
+      <c r="C10" s="45">
         <v>6358530</v>
       </c>
       <c r="D10" s="41">
         <v>6520003</v>
       </c>
       <c r="E10" s="41">
         <v>5468715</v>
       </c>
       <c r="F10" s="41">
         <v>4221011</v>
       </c>
       <c r="G10" s="41">
         <v>4401654</v>
       </c>
       <c r="H10" s="28"/>
     </row>
     <row r="11" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="31" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C11" s="46">
+        <v>87</v>
+      </c>
+      <c r="C11" s="45">
         <v>3027524</v>
       </c>
       <c r="D11" s="41">
         <v>2427298</v>
       </c>
       <c r="E11" s="41">
         <v>2234539</v>
       </c>
       <c r="F11" s="41">
         <v>2048022</v>
       </c>
       <c r="G11" s="41">
         <v>1700889</v>
       </c>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="31" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C12" s="46">
+        <v>88</v>
+      </c>
+      <c r="C12" s="45">
         <v>161244</v>
       </c>
       <c r="D12" s="41">
         <v>82424</v>
       </c>
       <c r="E12" s="41">
         <v>62167</v>
       </c>
       <c r="F12" s="41">
         <v>79169</v>
       </c>
       <c r="G12" s="41">
         <v>108733</v>
       </c>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="31" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="C13" s="46">
+        <v>89</v>
+      </c>
+      <c r="C13" s="45">
         <v>2348143</v>
       </c>
       <c r="D13" s="41">
         <v>838280</v>
       </c>
       <c r="E13" s="41">
         <v>971203</v>
       </c>
       <c r="F13" s="41">
         <v>1676936</v>
       </c>
       <c r="G13" s="41">
         <v>2270859</v>
       </c>
       <c r="H13" s="28"/>
     </row>
     <row r="14" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="31" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C14" s="46">
+        <v>90</v>
+      </c>
+      <c r="C14" s="45">
         <v>544809</v>
       </c>
       <c r="D14" s="41">
         <v>513369</v>
       </c>
       <c r="E14" s="41">
         <v>520829</v>
       </c>
       <c r="F14" s="41">
         <v>374832</v>
       </c>
       <c r="G14" s="41">
         <v>274279</v>
       </c>
       <c r="H14" s="28"/>
     </row>
     <row r="15" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="28" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="C15" s="30">
         <f>SUM(C16:C25)</f>
         <v>-17124301</v>
       </c>
       <c r="D15" s="42">
         <v>-15048163</v>
       </c>
       <c r="E15" s="42">
         <v>-13983116</v>
       </c>
       <c r="F15" s="42">
         <v>-13418802</v>
       </c>
       <c r="G15" s="42">
         <v>-13669380</v>
       </c>
       <c r="H15" s="28"/>
     </row>
     <row r="16" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="C16" s="31">
         <v>-8595124</v>
       </c>
       <c r="D16" s="41">
         <v>-7308796</v>
       </c>
       <c r="E16" s="41">
         <v>-6074752</v>
       </c>
       <c r="F16" s="41">
         <v>-5980124</v>
       </c>
       <c r="G16" s="41">
         <v>-7277499</v>
       </c>
       <c r="H16" s="28"/>
     </row>
     <row r="17" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="31" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="C17" s="31">
         <v>-2689991</v>
       </c>
       <c r="D17" s="41">
         <v>-2729154</v>
       </c>
       <c r="E17" s="41">
         <v>-2715273</v>
       </c>
       <c r="F17" s="41">
         <v>-2313203</v>
       </c>
       <c r="G17" s="41">
         <v>-2363451</v>
       </c>
       <c r="H17" s="28"/>
     </row>
     <row r="18" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C18" s="31">
         <v>-538360</v>
       </c>
       <c r="D18" s="41">
         <v>-636853</v>
       </c>
       <c r="E18" s="41">
         <v>-1174906</v>
       </c>
       <c r="F18" s="41">
         <v>-599121</v>
       </c>
       <c r="G18" s="41">
         <v>-905338</v>
       </c>
       <c r="H18" s="28"/>
     </row>
     <row r="19" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="31" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="C19" s="31">
         <v>-153082</v>
       </c>
       <c r="D19" s="41">
         <v>-168977</v>
       </c>
       <c r="E19" s="41">
         <v>-167533</v>
       </c>
       <c r="F19" s="41">
         <v>-169493</v>
       </c>
       <c r="G19" s="41">
         <v>-155774</v>
       </c>
       <c r="H19" s="28"/>
     </row>
     <row r="20" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="C20" s="31">
         <v>-65226</v>
       </c>
       <c r="D20" s="41">
         <v>-63492</v>
       </c>
       <c r="E20" s="41">
         <v>-74501</v>
       </c>
       <c r="F20" s="41">
         <v>-71302</v>
       </c>
       <c r="G20" s="41">
         <v>-51722</v>
       </c>
       <c r="H20" s="28"/>
     </row>
     <row r="21" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="31" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="C21" s="31">
         <v>-865301</v>
       </c>
       <c r="D21" s="41">
         <v>-719122</v>
       </c>
       <c r="E21" s="41">
         <v>-643999</v>
       </c>
       <c r="F21" s="41">
         <v>-505407</v>
       </c>
       <c r="G21" s="41">
         <v>-450752</v>
       </c>
       <c r="H21" s="28"/>
     </row>
     <row r="22" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="31" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="C22" s="31">
         <v>-712266</v>
       </c>
       <c r="D22" s="41">
         <v>-592226</v>
       </c>
       <c r="E22" s="41">
         <v>-521301</v>
       </c>
       <c r="F22" s="41">
         <v>-454307</v>
       </c>
       <c r="G22" s="41">
         <v>-406632</v>
       </c>
       <c r="H22" s="28"/>
     </row>
     <row r="23" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="31" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="C23" s="31">
         <v>-243696</v>
       </c>
       <c r="D23" s="41">
         <v>-243470</v>
       </c>
       <c r="E23" s="41">
         <v>-201083</v>
       </c>
       <c r="F23" s="41">
         <v>-1092458</v>
       </c>
       <c r="G23" s="41">
         <v>-271859</v>
       </c>
       <c r="H23" s="28"/>
     </row>
     <row r="24" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="31" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="C24" s="31">
         <v>-3027524</v>
       </c>
       <c r="D24" s="41">
         <v>-2427298</v>
       </c>
       <c r="E24" s="41">
         <v>-2234539</v>
       </c>
       <c r="F24" s="41">
         <v>-2048022</v>
       </c>
       <c r="G24" s="41">
         <v>-1700889</v>
       </c>
       <c r="H24" s="28"/>
     </row>
     <row r="25" spans="2:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C25" s="31">
         <v>-233731</v>
       </c>
       <c r="D25" s="41">
         <v>-158775</v>
       </c>
       <c r="E25" s="41">
         <v>-175229</v>
       </c>
       <c r="F25" s="41">
         <v>-185365</v>
       </c>
       <c r="G25" s="41">
         <v>-85464</v>
       </c>
       <c r="H25" s="28"/>
     </row>
     <row r="26" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="28" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="C26" s="30">
         <f>C7+C15</f>
         <v>2077909</v>
       </c>
       <c r="D26" s="42">
         <v>1982291</v>
       </c>
       <c r="E26" s="42">
         <v>1102591</v>
       </c>
       <c r="F26" s="42">
         <v>484498</v>
       </c>
       <c r="G26" s="42">
         <v>1167012</v>
       </c>
       <c r="H26" s="28"/>
     </row>
     <row r="27" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="28" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="C27" s="30">
         <f>C28+C29+C30</f>
         <v>-785862</v>
       </c>
       <c r="D27" s="42">
         <v>-525920</v>
       </c>
       <c r="E27" s="42">
         <v>-475102</v>
       </c>
       <c r="F27" s="42">
         <v>-1169741</v>
       </c>
       <c r="G27" s="42">
         <v>66469</v>
       </c>
       <c r="H27" s="28"/>
     </row>
     <row r="28" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="C28" s="31">
         <v>643829</v>
       </c>
       <c r="D28" s="41">
         <v>516031</v>
       </c>
       <c r="E28" s="41">
         <v>479944</v>
       </c>
       <c r="F28" s="41">
         <v>593726</v>
       </c>
       <c r="G28" s="41">
         <v>457697</v>
       </c>
       <c r="H28" s="28"/>
     </row>
     <row r="29" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="C29" s="31">
         <v>-1429691</v>
       </c>
       <c r="D29" s="41">
         <v>-1041951</v>
       </c>
       <c r="E29" s="41">
         <v>-896528</v>
       </c>
       <c r="F29" s="41">
         <v>-722773</v>
       </c>
       <c r="G29" s="41">
         <v>-391228</v>
       </c>
       <c r="H29" s="28"/>
     </row>
     <row r="30" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="31" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="C30" s="31">
         <v>0</v>
       </c>
       <c r="D30" s="41">
         <v>0</v>
       </c>
       <c r="E30" s="41">
         <v>-58518</v>
       </c>
       <c r="F30" s="41">
         <v>-1040694</v>
       </c>
       <c r="G30" s="41">
         <v>0</v>
       </c>
       <c r="H30" s="28"/>
     </row>
     <row r="31" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="28" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="C31" s="30">
         <f>C26+C27</f>
         <v>1292047</v>
       </c>
       <c r="D31" s="42">
         <v>1456371</v>
       </c>
       <c r="E31" s="42">
         <v>627489</v>
       </c>
       <c r="F31" s="42">
         <v>-685243</v>
       </c>
       <c r="G31" s="42">
         <v>1233481</v>
       </c>
       <c r="H31" s="28"/>
     </row>
     <row r="32" spans="2:8" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="28" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="C32" s="30">
         <f>C33+C34</f>
         <v>-219541</v>
       </c>
       <c r="D32" s="42">
         <v>-322349</v>
       </c>
       <c r="E32" s="42">
         <v>-58368</v>
       </c>
       <c r="F32" s="42">
         <v>455465</v>
       </c>
       <c r="G32" s="42">
         <v>-375597</v>
       </c>
       <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30"/>
       <c r="B33" s="31" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C33" s="31">
         <v>0</v>
       </c>
       <c r="D33" s="41">
         <v>0</v>
       </c>
       <c r="E33" s="41">
         <v>-87394</v>
       </c>
       <c r="F33" s="41">
         <v>-130103</v>
       </c>
       <c r="G33" s="41">
         <v>-298719</v>
       </c>
       <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="31" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="C34" s="31">
         <v>-219541</v>
       </c>
       <c r="D34" s="41">
         <v>-322349</v>
       </c>
       <c r="E34" s="41">
         <v>29026</v>
       </c>
       <c r="F34" s="41">
         <v>585568</v>
       </c>
       <c r="G34" s="41">
         <v>-76878</v>
       </c>
       <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:8" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="29"/>
       <c r="B35" s="28" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="C35" s="30">
         <f>C31+C32</f>
         <v>1072506</v>
       </c>
       <c r="D35" s="42">
         <v>1134022</v>
       </c>
       <c r="E35" s="42">
         <v>569121</v>
       </c>
       <c r="F35" s="42">
         <v>-229778</v>
       </c>
       <c r="G35" s="42">
         <v>857884</v>
       </c>
       <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30"/>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="41"/>
       <c r="E36" s="41"/>
       <c r="F36" s="41"/>
       <c r="G36" s="41"/>
       <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:8" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="49">
+      <c r="B37" s="47" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="48">
         <f>C7+C15-C22</f>
         <v>2790175</v>
       </c>
-      <c r="D37" s="49">
+      <c r="D37" s="48">
         <f t="shared" ref="D37:G37" si="0">D7+D15-D22</f>
         <v>2574517</v>
       </c>
-      <c r="E37" s="49">
+      <c r="E37" s="48">
         <f t="shared" si="0"/>
         <v>1623892</v>
       </c>
-      <c r="F37" s="49">
+      <c r="F37" s="48">
         <f t="shared" si="0"/>
         <v>938805</v>
       </c>
-      <c r="G37" s="49">
+      <c r="G37" s="48">
         <f t="shared" si="0"/>
         <v>1573644</v>
       </c>
       <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29"/>
     </row>
     <row r="41" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
     </row>
     <row r="42" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
     </row>
     <row r="43" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
       <c r="G43" s="29"/>
@@ -28866,2607 +19969,2714 @@
       <c r="F46" s="29"/>
       <c r="G46" s="29"/>
     </row>
     <row r="47" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D47" s="29"/>
       <c r="E47" s="29"/>
       <c r="F47" s="29"/>
       <c r="G47" s="29"/>
     </row>
     <row r="48" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.15748031496062992" top="0.59055118110236227" bottom="0.47244094488188981" header="0.19685039370078741" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="34" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:X48"/>
+  <dimension ref="B1:Y48"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView showGridLines="0" topLeftCell="A12" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="D40" sqref="D40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.85546875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="27" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" style="27" bestFit="1" customWidth="1"/>
-    <col min="3" max="5" width="16.140625" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="4.85546875" style="27"/>
+    <col min="3" max="6" width="16.140625" style="27" customWidth="1"/>
+    <col min="7" max="29" width="14.7109375" style="27" customWidth="1"/>
+    <col min="30" max="16384" width="4.85546875" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="2" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
-      <c r="F1" s="33"/>
+      <c r="F1" s="34"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
-    </row>
-    <row r="2" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X1" s="33"/>
+    </row>
+    <row r="2" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="43" t="s">
-        <v>103</v>
+        <v>1</v>
       </c>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
-      <c r="F2" s="33"/>
+      <c r="F2" s="34"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
       <c r="O2" s="33"/>
       <c r="P2" s="33"/>
       <c r="Q2" s="33"/>
       <c r="R2" s="33"/>
       <c r="S2" s="33"/>
       <c r="T2" s="33"/>
       <c r="U2" s="33"/>
       <c r="V2" s="33"/>
       <c r="W2" s="33"/>
-    </row>
-    <row r="3" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X2" s="33"/>
+    </row>
+    <row r="3" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
-      <c r="F3" s="33"/>
+      <c r="F3" s="34"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3" s="33"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
       <c r="U3" s="33"/>
       <c r="V3" s="33"/>
       <c r="W3" s="33"/>
-    </row>
-    <row r="4" spans="2:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="X3" s="33"/>
+    </row>
+    <row r="4" spans="2:25" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
       <c r="V4" s="38"/>
       <c r="W4" s="38"/>
-    </row>
-    <row r="5" spans="2:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="38"/>
+    </row>
+    <row r="5" spans="2:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="37" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="C5" s="39" t="s">
-        <v>112</v>
+        <v>3</v>
       </c>
       <c r="D5" s="39" t="s">
-        <v>111</v>
+        <v>4</v>
       </c>
       <c r="E5" s="39" t="s">
-        <v>110</v>
+        <v>5</v>
       </c>
       <c r="F5" s="39" t="s">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="G5" s="39" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="H5" s="39" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="I5" s="39" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="J5" s="39" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="K5" s="39" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="L5" s="39" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="M5" s="39" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="N5" s="39" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="O5" s="39" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="P5" s="39" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="Q5" s="39" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="R5" s="39" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="S5" s="39" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="T5" s="39" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="U5" s="39" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="V5" s="39" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="W5" s="39" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:24" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+      <c r="X5" s="39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="2:25" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
-    </row>
-    <row r="7" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="40"/>
+    </row>
+    <row r="7" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="28" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="C7" s="42">
-        <f t="shared" ref="C7:F7" si="0">SUM(C8:C14)</f>
+        <f>SUM(C8:C14)</f>
+        <v>4969593</v>
+      </c>
+      <c r="D7" s="42">
+        <f t="shared" ref="D7:G7" si="0">SUM(D8:D14)</f>
         <v>4924766</v>
       </c>
-      <c r="D7" s="42">
+      <c r="E7" s="42">
         <f t="shared" si="0"/>
         <v>5216109</v>
       </c>
-      <c r="E7" s="42">
+      <c r="F7" s="42">
         <f t="shared" si="0"/>
         <v>5125169</v>
       </c>
-      <c r="F7" s="42">
+      <c r="G7" s="42">
         <f t="shared" si="0"/>
         <v>4556167</v>
       </c>
-      <c r="G7" s="42">
-        <f>SUM(G8:G14)</f>
+      <c r="H7" s="42">
+        <f>SUM(H8:H14)</f>
         <v>4304765</v>
       </c>
-      <c r="H7" s="42">
+      <c r="I7" s="42">
         <v>4474387</v>
       </c>
-      <c r="I7" s="42">
+      <c r="J7" s="42">
         <v>4352365</v>
       </c>
-      <c r="J7" s="42">
+      <c r="K7" s="42">
         <v>4152740</v>
       </c>
-      <c r="K7" s="42">
+      <c r="L7" s="42">
         <v>4050962</v>
       </c>
-      <c r="L7" s="42">
+      <c r="M7" s="42">
         <v>4016174</v>
       </c>
-      <c r="M7" s="42">
+      <c r="N7" s="42">
         <v>3907992</v>
       </c>
-      <c r="N7" s="42">
+      <c r="O7" s="42">
         <v>3629900</v>
       </c>
-      <c r="O7" s="42">
+      <c r="P7" s="42">
         <v>3531641</v>
       </c>
-      <c r="P7" s="42">
+      <c r="Q7" s="42">
         <v>3587442.7170600016</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="R7" s="42">
         <v>3567903.0185399977</v>
       </c>
-      <c r="R7" s="42">
+      <c r="S7" s="42">
         <v>3225986.2644000007</v>
       </c>
-      <c r="S7" s="42">
+      <c r="T7" s="42">
         <v>3521968</v>
       </c>
-      <c r="T7" s="42">
+      <c r="U7" s="42">
         <v>4049559</v>
       </c>
-      <c r="U7" s="42">
+      <c r="V7" s="42">
         <v>4375782</v>
       </c>
-      <c r="V7" s="42">
+      <c r="W7" s="42">
         <v>3336461</v>
       </c>
-      <c r="W7" s="42">
+      <c r="X7" s="42">
         <v>3074590</v>
       </c>
-      <c r="X7" s="28"/>
-[...1 lines deleted...]
-    <row r="8" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y7" s="28"/>
+    </row>
+    <row r="8" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="31" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="C8" s="41">
+        <v>1653419</v>
+      </c>
+      <c r="D8" s="41">
         <v>1725106</v>
       </c>
-      <c r="D8" s="41">
+      <c r="E8" s="41">
         <v>1587191</v>
       </c>
-      <c r="E8" s="41">
+      <c r="F8" s="41">
         <v>1463734</v>
       </c>
-      <c r="F8" s="41">
+      <c r="G8" s="41">
         <v>1522602</v>
       </c>
-      <c r="G8" s="41">
+      <c r="H8" s="41">
         <v>1783668</v>
       </c>
-      <c r="H8" s="41">
+      <c r="I8" s="41">
         <v>1718368</v>
       </c>
-      <c r="I8" s="41">
+      <c r="J8" s="41">
         <v>1482084</v>
       </c>
-      <c r="J8" s="41">
+      <c r="K8" s="41">
         <v>1614345</v>
       </c>
-      <c r="K8" s="41">
+      <c r="L8" s="41">
         <v>1739360</v>
       </c>
-      <c r="L8" s="41">
+      <c r="M8" s="41">
         <v>1613874</v>
       </c>
-      <c r="M8" s="41">
+      <c r="N8" s="41">
         <v>1446878</v>
       </c>
-      <c r="N8" s="41">
+      <c r="O8" s="41">
         <v>1278340</v>
       </c>
-      <c r="O8" s="41">
+      <c r="P8" s="41">
         <v>1324337</v>
       </c>
-      <c r="P8" s="41">
+      <c r="Q8" s="41">
         <v>1208414.7342800004</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="R8" s="41">
         <v>1171735.7046399997</v>
       </c>
-      <c r="R8" s="41">
+      <c r="S8" s="41">
         <v>1302648.5610799999</v>
       </c>
-      <c r="S8" s="41">
+      <c r="T8" s="41">
         <v>1553540</v>
       </c>
-      <c r="T8" s="41">
+      <c r="U8" s="41">
         <v>1416952</v>
       </c>
-      <c r="U8" s="41">
+      <c r="V8" s="41">
         <v>1373953</v>
       </c>
-      <c r="V8" s="41">
+      <c r="W8" s="41">
         <v>1236179</v>
       </c>
-      <c r="W8" s="41">
+      <c r="X8" s="41">
         <v>1299652</v>
       </c>
-      <c r="X8" s="28"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y8" s="28"/>
+    </row>
+    <row r="9" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="31" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="C9" s="41">
+        <v>4185</v>
+      </c>
+      <c r="D9" s="41">
         <v>24000</v>
       </c>
-      <c r="D9" s="41">
+      <c r="E9" s="41">
         <v>120025</v>
       </c>
-      <c r="E9" s="41">
+      <c r="F9" s="41">
         <v>183393</v>
       </c>
-      <c r="F9" s="41">
+      <c r="G9" s="41">
         <v>70343</v>
       </c>
-      <c r="G9" s="41">
+      <c r="H9" s="41">
         <v>31004</v>
       </c>
-      <c r="H9" s="41">
+      <c r="I9" s="41">
         <v>10988</v>
       </c>
-      <c r="I9" s="41">
+      <c r="J9" s="41">
         <v>62718</v>
       </c>
-      <c r="J9" s="41">
+      <c r="K9" s="41">
         <v>17304</v>
       </c>
-      <c r="K9" s="41">
+      <c r="L9" s="41">
         <v>3913</v>
       </c>
-      <c r="L9" s="41">
+      <c r="M9" s="41">
         <v>24369</v>
       </c>
-      <c r="M9" s="41">
+      <c r="N9" s="41">
         <v>48015</v>
       </c>
-      <c r="N9" s="41">
+      <c r="O9" s="41">
         <v>58326</v>
       </c>
-      <c r="O9" s="41">
+      <c r="P9" s="41">
         <v>34115</v>
       </c>
-      <c r="P9" s="41">
+      <c r="Q9" s="41">
         <v>63534.587580000021</v>
       </c>
-      <c r="Q9" s="41">
+      <c r="R9" s="41">
         <v>86384.756469999978</v>
       </c>
-      <c r="R9" s="41">
+      <c r="S9" s="41">
         <v>64516.65595</v>
       </c>
-      <c r="S9" s="41">
+      <c r="T9" s="41">
         <v>52555</v>
       </c>
-      <c r="T9" s="41">
+      <c r="U9" s="41">
         <v>192815</v>
       </c>
-      <c r="U9" s="41">
+      <c r="V9" s="41">
         <v>382520</v>
       </c>
-      <c r="V9" s="41">
+      <c r="W9" s="41">
         <v>143216</v>
       </c>
-      <c r="W9" s="41">
+      <c r="X9" s="41">
         <v>34691</v>
       </c>
-      <c r="X9" s="28"/>
-[...1 lines deleted...]
-    <row r="10" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y9" s="28"/>
+    </row>
+    <row r="10" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="31" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C10" s="41">
+        <v>1655120</v>
+      </c>
+      <c r="D10" s="41">
         <v>1788069</v>
       </c>
-      <c r="D10" s="41">
+      <c r="E10" s="41">
         <v>1576247</v>
       </c>
-      <c r="E10" s="41">
+      <c r="F10" s="41">
         <v>1556805</v>
       </c>
-      <c r="F10" s="41">
+      <c r="G10" s="41">
         <v>1456331</v>
       </c>
-      <c r="G10" s="41">
+      <c r="H10" s="41">
         <v>1769147</v>
       </c>
-      <c r="H10" s="41">
+      <c r="I10" s="41">
         <v>1745700</v>
       </c>
-      <c r="I10" s="41">
+      <c r="J10" s="41">
         <v>1568245</v>
       </c>
-      <c r="J10" s="41">
+      <c r="K10" s="41">
         <v>1543034</v>
       </c>
-      <c r="K10" s="41">
+      <c r="L10" s="41">
         <v>1663024</v>
       </c>
-      <c r="L10" s="41">
+      <c r="M10" s="41">
         <v>1550506</v>
       </c>
-      <c r="M10" s="41">
+      <c r="N10" s="41">
         <v>1383343</v>
       </c>
-      <c r="N10" s="41">
+      <c r="O10" s="41">
         <v>1233874</v>
       </c>
-      <c r="O10" s="41">
+      <c r="P10" s="41">
         <v>1300992</v>
       </c>
-      <c r="P10" s="41">
+      <c r="Q10" s="41">
         <v>1155061.9867399996</v>
       </c>
-      <c r="Q10" s="41">
+      <c r="R10" s="41">
         <v>1164443.8216700004</v>
       </c>
-      <c r="R10" s="41">
+      <c r="S10" s="41">
         <v>860601.19158999994</v>
       </c>
-      <c r="S10" s="41">
+      <c r="T10" s="41">
         <v>1040904</v>
       </c>
-      <c r="T10" s="41">
+      <c r="U10" s="41">
         <v>1216245</v>
       </c>
-      <c r="U10" s="41">
+      <c r="V10" s="41">
         <v>1206570</v>
       </c>
-      <c r="V10" s="41">
+      <c r="W10" s="41">
         <v>1004415</v>
       </c>
-      <c r="W10" s="41">
+      <c r="X10" s="41">
         <v>974424</v>
       </c>
-      <c r="X10" s="28"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y10" s="28"/>
+    </row>
+    <row r="11" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="31" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C11" s="41">
+        <v>567082</v>
+      </c>
+      <c r="D11" s="41">
         <v>522761</v>
       </c>
-      <c r="D11" s="41">
+      <c r="E11" s="41">
         <v>757913</v>
       </c>
-      <c r="E11" s="41">
+      <c r="F11" s="41">
         <v>898292</v>
       </c>
-      <c r="F11" s="41">
+      <c r="G11" s="41">
         <v>786735</v>
       </c>
-      <c r="G11" s="41">
+      <c r="H11" s="41">
         <v>584584</v>
       </c>
-      <c r="H11" s="41">
+      <c r="I11" s="41">
         <v>567201</v>
       </c>
-      <c r="I11" s="41">
+      <c r="J11" s="41">
         <v>642002</v>
       </c>
-      <c r="J11" s="41">
+      <c r="K11" s="41">
         <v>655347</v>
       </c>
-      <c r="K11" s="41">
+      <c r="L11" s="41">
         <v>562748</v>
       </c>
-      <c r="L11" s="41">
+      <c r="M11" s="41">
         <v>568580</v>
       </c>
-      <c r="M11" s="41">
+      <c r="N11" s="41">
         <v>608079</v>
       </c>
-      <c r="N11" s="41">
+      <c r="O11" s="41">
         <v>567903</v>
       </c>
-      <c r="O11" s="41">
+      <c r="P11" s="41">
         <v>489977</v>
       </c>
-      <c r="P11" s="41">
+      <c r="Q11" s="41">
         <v>554567.38526999997</v>
       </c>
-      <c r="Q11" s="41">
+      <c r="R11" s="41">
         <v>530166.26242000004</v>
       </c>
-      <c r="R11" s="41">
+      <c r="S11" s="41">
         <v>523319.35230999999</v>
       </c>
-      <c r="S11" s="41">
+      <c r="T11" s="41">
         <v>439969</v>
       </c>
-      <c r="T11" s="41">
+      <c r="U11" s="41">
         <v>511937</v>
       </c>
-      <c r="U11" s="41">
+      <c r="V11" s="41">
         <v>426694</v>
       </c>
-      <c r="V11" s="41">
+      <c r="W11" s="41">
         <v>430849</v>
       </c>
-      <c r="W11" s="41">
+      <c r="X11" s="41">
         <v>331409</v>
       </c>
-      <c r="X11" s="28"/>
-[...1 lines deleted...]
-    <row r="12" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y11" s="28"/>
+    </row>
+    <row r="12" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="31" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="C12" s="41">
+        <v>288695</v>
+      </c>
+      <c r="D12" s="41">
         <v>20075</v>
       </c>
-      <c r="D12" s="41">
+      <c r="E12" s="41">
         <v>88593</v>
       </c>
-      <c r="E12" s="41">
+      <c r="F12" s="41">
         <v>36909</v>
       </c>
-      <c r="F12" s="41">
+      <c r="G12" s="41">
         <v>11726</v>
       </c>
-      <c r="G12" s="41">
+      <c r="H12" s="41">
         <v>24016</v>
       </c>
-      <c r="H12" s="41">
+      <c r="I12" s="41">
         <v>32957</v>
       </c>
-      <c r="I12" s="41">
+      <c r="J12" s="41">
         <v>17190</v>
       </c>
-      <c r="J12" s="41">
+      <c r="K12" s="41">
         <v>13307</v>
       </c>
-      <c r="K12" s="41">
+      <c r="L12" s="41">
         <v>18970</v>
       </c>
-      <c r="L12" s="41">
+      <c r="M12" s="41">
         <v>20269</v>
       </c>
-      <c r="M12" s="41">
+      <c r="N12" s="41">
         <v>8283</v>
       </c>
-      <c r="N12" s="41">
+      <c r="O12" s="41">
         <v>7881</v>
       </c>
-      <c r="O12" s="41">
+      <c r="P12" s="41">
         <v>25734</v>
       </c>
-      <c r="P12" s="41">
+      <c r="Q12" s="41">
         <v>34123.681909999999</v>
       </c>
-      <c r="Q12" s="41">
+      <c r="R12" s="41">
         <v>-13917.67454</v>
       </c>
-      <c r="R12" s="41">
+      <c r="S12" s="41">
         <v>30492.992630000001</v>
       </c>
-      <c r="S12" s="41">
+      <c r="T12" s="41">
         <v>28470</v>
       </c>
-      <c r="T12" s="41">
+      <c r="U12" s="41">
         <v>39903</v>
       </c>
-      <c r="U12" s="41">
+      <c r="V12" s="41">
         <v>27271</v>
       </c>
-      <c r="V12" s="41">
+      <c r="W12" s="41">
         <v>27930</v>
       </c>
-      <c r="W12" s="41">
+      <c r="X12" s="41">
         <v>13629</v>
       </c>
-      <c r="X12" s="28"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y12" s="28"/>
+    </row>
+    <row r="13" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="31" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="C13" s="41">
+        <v>654834</v>
+      </c>
+      <c r="D13" s="41">
         <v>699600</v>
       </c>
-      <c r="D13" s="41">
+      <c r="E13" s="41">
         <v>939979</v>
       </c>
-      <c r="E13" s="41">
+      <c r="F13" s="41">
         <v>845437</v>
       </c>
-      <c r="F13" s="41">
+      <c r="G13" s="41">
         <v>577183</v>
       </c>
-      <c r="G13" s="41">
+      <c r="H13" s="41">
         <v>-14456</v>
       </c>
-      <c r="H13" s="41">
+      <c r="I13" s="41">
         <v>272095</v>
       </c>
-      <c r="I13" s="41">
+      <c r="J13" s="41">
         <v>420709</v>
       </c>
-      <c r="J13" s="41">
+      <c r="K13" s="41">
         <v>199893</v>
       </c>
-      <c r="K13" s="41">
+      <c r="L13" s="41">
         <v>-54417</v>
       </c>
-      <c r="L13" s="41">
+      <c r="M13" s="41">
         <v>91494</v>
       </c>
-      <c r="M13" s="41">
+      <c r="N13" s="41">
         <v>273256</v>
       </c>
-      <c r="N13" s="41">
+      <c r="O13" s="41">
         <v>362227</v>
       </c>
-      <c r="O13" s="41">
+      <c r="P13" s="41">
         <v>244226</v>
       </c>
-      <c r="P13" s="41">
+      <c r="Q13" s="41">
         <v>467879.93992000003</v>
       </c>
-      <c r="Q13" s="41">
+      <c r="R13" s="41">
         <v>530548.50131999992</v>
       </c>
-      <c r="R13" s="41">
+      <c r="S13" s="41">
         <v>354322.55876000004</v>
       </c>
-      <c r="S13" s="41">
+      <c r="T13" s="41">
         <v>324185</v>
       </c>
-      <c r="T13" s="41">
+      <c r="U13" s="41">
         <v>596444</v>
       </c>
-      <c r="U13" s="41">
+      <c r="V13" s="41">
         <v>885127</v>
       </c>
-      <c r="V13" s="41">
+      <c r="W13" s="41">
         <v>428939</v>
       </c>
-      <c r="W13" s="41">
+      <c r="X13" s="41">
         <v>360349</v>
       </c>
-      <c r="X13" s="28"/>
-[...1 lines deleted...]
-    <row r="14" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y13" s="28"/>
+    </row>
+    <row r="14" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="31" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="C14" s="41">
+        <v>146258</v>
+      </c>
+      <c r="D14" s="41">
         <v>145155</v>
       </c>
-      <c r="D14" s="41">
+      <c r="E14" s="41">
         <v>146161</v>
       </c>
-      <c r="E14" s="41">
+      <c r="F14" s="41">
         <v>140599</v>
       </c>
-      <c r="F14" s="41">
+      <c r="G14" s="41">
         <v>131247</v>
       </c>
-      <c r="G14" s="41">
+      <c r="H14" s="41">
         <v>126802</v>
       </c>
-      <c r="H14" s="41">
+      <c r="I14" s="41">
         <v>127078</v>
       </c>
-      <c r="I14" s="41">
+      <c r="J14" s="41">
         <v>159417</v>
       </c>
-      <c r="J14" s="41">
+      <c r="K14" s="41">
         <v>109510</v>
       </c>
-      <c r="K14" s="41">
+      <c r="L14" s="41">
         <v>117364</v>
       </c>
-      <c r="L14" s="41">
+      <c r="M14" s="41">
         <v>147082</v>
       </c>
-      <c r="M14" s="41">
+      <c r="N14" s="41">
         <v>140138</v>
       </c>
-      <c r="N14" s="41">
+      <c r="O14" s="41">
         <v>121349</v>
       </c>
-      <c r="O14" s="41">
+      <c r="P14" s="41">
         <v>112260</v>
       </c>
-      <c r="P14" s="41">
+      <c r="Q14" s="41">
         <v>103860.40136000002</v>
       </c>
-      <c r="Q14" s="41">
+      <c r="R14" s="41">
         <v>98541.646559999965</v>
       </c>
-      <c r="R14" s="41">
+      <c r="S14" s="41">
         <v>90084.952080000017</v>
       </c>
-      <c r="S14" s="41">
+      <c r="T14" s="41">
         <v>82345</v>
       </c>
-      <c r="T14" s="41">
+      <c r="U14" s="41">
         <v>75263</v>
       </c>
-      <c r="U14" s="41">
+      <c r="V14" s="41">
         <v>73647</v>
       </c>
-      <c r="V14" s="41">
+      <c r="W14" s="41">
         <v>64933</v>
       </c>
-      <c r="W14" s="41">
+      <c r="X14" s="41">
         <v>60436</v>
       </c>
-      <c r="X14" s="28"/>
-[...1 lines deleted...]
-    <row r="15" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y14" s="28"/>
+    </row>
+    <row r="15" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="28" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="C15" s="42">
-        <f t="shared" ref="C15:F15" si="1">SUM(C16:C25)</f>
+        <f>SUM(C16:C25)</f>
+        <v>-4121038</v>
+      </c>
+      <c r="D15" s="42">
+        <f t="shared" ref="D15:G15" si="1">SUM(D16:D25)</f>
         <v>-4358564</v>
       </c>
-      <c r="D15" s="42">
+      <c r="E15" s="42">
         <f t="shared" si="1"/>
         <v>-4591911</v>
       </c>
-      <c r="E15" s="42">
+      <c r="F15" s="42">
         <f t="shared" si="1"/>
         <v>-4616771</v>
       </c>
-      <c r="F15" s="42">
+      <c r="G15" s="42">
         <f t="shared" si="1"/>
         <v>-4147933</v>
       </c>
-      <c r="G15" s="42">
-        <f>SUM(G16:G25)</f>
+      <c r="H15" s="42">
+        <f>SUM(H16:H25)</f>
         <v>-3767686</v>
       </c>
-      <c r="H15" s="42">
+      <c r="I15" s="42">
         <v>-3884468</v>
       </c>
-      <c r="I15" s="42">
+      <c r="J15" s="42">
         <v>-3893834</v>
       </c>
-      <c r="J15" s="42">
+      <c r="K15" s="42">
         <v>-3713158</v>
       </c>
-      <c r="K15" s="42">
+      <c r="L15" s="42">
         <v>-3556703</v>
       </c>
-      <c r="L15" s="42">
+      <c r="M15" s="42">
         <v>-3552825</v>
       </c>
-      <c r="M15" s="42">
+      <c r="N15" s="42">
         <v>-3870778</v>
       </c>
-      <c r="N15" s="42">
+      <c r="O15" s="42">
         <v>-3320743</v>
       </c>
-      <c r="O15" s="42">
+      <c r="P15" s="42">
         <v>-3238770</v>
       </c>
-      <c r="P15" s="42">
+      <c r="Q15" s="42">
         <v>-3265139.6590199992</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="R15" s="42">
         <v>-3186497.9305800004</v>
       </c>
-      <c r="R15" s="42">
+      <c r="S15" s="42">
         <v>-3771797.4104000004</v>
       </c>
-      <c r="S15" s="42">
+      <c r="T15" s="42">
         <v>-3195367</v>
       </c>
-      <c r="T15" s="42">
+      <c r="U15" s="42">
         <v>-3751382</v>
       </c>
-      <c r="U15" s="42">
+      <c r="V15" s="42">
         <v>-4025987</v>
       </c>
-      <c r="V15" s="42">
+      <c r="W15" s="42">
         <v>-3059201</v>
       </c>
-      <c r="W15" s="42">
+      <c r="X15" s="42">
         <v>-2832810</v>
       </c>
-      <c r="X15" s="28"/>
-[...1 lines deleted...]
-    <row r="16" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y15" s="28"/>
+    </row>
+    <row r="16" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="31" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="C16" s="41">
+        <v>-2114778</v>
+      </c>
+      <c r="D16" s="41">
         <v>-2386639</v>
       </c>
-      <c r="D16" s="41">
+      <c r="E16" s="41">
         <v>-2424785</v>
       </c>
-      <c r="E16" s="41">
+      <c r="F16" s="41">
         <v>-2344772</v>
       </c>
-      <c r="F16" s="41">
+      <c r="G16" s="41">
         <v>-1978385</v>
       </c>
-      <c r="G16" s="41">
+      <c r="H16" s="41">
         <v>-1847182</v>
       </c>
-      <c r="H16" s="41">
+      <c r="I16" s="41">
         <v>-2086300</v>
       </c>
-      <c r="I16" s="41">
+      <c r="J16" s="41">
         <v>-1910333</v>
       </c>
-      <c r="J16" s="41">
+      <c r="K16" s="41">
         <v>-1672490</v>
       </c>
-      <c r="K16" s="41">
+      <c r="L16" s="41">
         <v>-1639673</v>
       </c>
-      <c r="L16" s="41">
+      <c r="M16" s="41">
         <v>-1585200</v>
       </c>
-      <c r="M16" s="41">
+      <c r="N16" s="41">
         <v>-1528666</v>
       </c>
-      <c r="N16" s="41">
+      <c r="O16" s="41">
         <v>-1496129</v>
       </c>
-      <c r="O16" s="41">
+      <c r="P16" s="41">
         <v>-1464757</v>
       </c>
-      <c r="P16" s="41">
+      <c r="Q16" s="41">
         <v>-1546762.9445699994</v>
       </c>
-      <c r="Q16" s="41">
+      <c r="R16" s="41">
         <v>-1566281.0183800003</v>
       </c>
-      <c r="R16" s="41">
+      <c r="S16" s="41">
         <v>-1424827.0370500004</v>
       </c>
-      <c r="S16" s="41">
+      <c r="T16" s="41">
         <v>-1442253</v>
       </c>
-      <c r="T16" s="41">
+      <c r="U16" s="41">
         <v>-1689246</v>
       </c>
-      <c r="U16" s="41">
+      <c r="V16" s="41">
         <v>-2621282</v>
       </c>
-      <c r="V16" s="41">
+      <c r="W16" s="41">
         <v>-1555452</v>
       </c>
-      <c r="W16" s="41">
+      <c r="X16" s="41">
         <v>-1411519</v>
       </c>
-      <c r="X16" s="28"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y16" s="28"/>
+    </row>
+    <row r="17" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="31" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="C17" s="41">
+        <v>-709714</v>
+      </c>
+      <c r="D17" s="41">
         <v>-708425</v>
       </c>
-      <c r="D17" s="41">
+      <c r="E17" s="41">
         <v>-665534</v>
       </c>
-      <c r="E17" s="41">
+      <c r="F17" s="41">
         <v>-678247</v>
       </c>
-      <c r="F17" s="41">
+      <c r="G17" s="41">
         <v>-689409</v>
       </c>
-      <c r="G17" s="41">
+      <c r="H17" s="41">
         <v>-656801</v>
       </c>
-      <c r="H17" s="41">
+      <c r="I17" s="41">
         <v>-615211</v>
       </c>
-      <c r="I17" s="41">
+      <c r="J17" s="41">
         <v>-676178</v>
       </c>
-      <c r="J17" s="41">
+      <c r="K17" s="41">
         <v>-724630</v>
       </c>
-      <c r="K17" s="41">
+      <c r="L17" s="41">
         <v>-713135</v>
       </c>
-      <c r="L17" s="41">
+      <c r="M17" s="41">
         <v>-743458</v>
       </c>
-      <c r="M17" s="41">
+      <c r="N17" s="41">
         <v>-731154</v>
       </c>
-      <c r="N17" s="41">
+      <c r="O17" s="41">
         <v>-615533</v>
       </c>
-      <c r="O17" s="41">
+      <c r="P17" s="41">
         <v>-625128</v>
       </c>
-      <c r="P17" s="41">
+      <c r="Q17" s="41">
         <v>-579074.17654999997</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="R17" s="41">
         <v>-546032.79818000016</v>
       </c>
-      <c r="R17" s="41">
+      <c r="S17" s="41">
         <v>-458281.02526999987</v>
       </c>
-      <c r="S17" s="41">
+      <c r="T17" s="41">
         <v>-729815</v>
       </c>
-      <c r="T17" s="41">
+      <c r="U17" s="41">
         <v>-832197</v>
       </c>
-      <c r="U17" s="41">
+      <c r="V17" s="41">
         <v>-441930</v>
       </c>
-      <c r="V17" s="41">
+      <c r="W17" s="41">
         <v>-549864</v>
       </c>
-      <c r="W17" s="41">
+      <c r="X17" s="41">
         <v>-539460</v>
       </c>
-      <c r="X17" s="28"/>
-[...1 lines deleted...]
-    <row r="18" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y17" s="28"/>
+    </row>
+    <row r="18" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="31" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C18" s="41">
+        <v>-136000</v>
+      </c>
+      <c r="D18" s="41">
         <v>-158656</v>
       </c>
-      <c r="D18" s="41">
+      <c r="E18" s="41">
         <v>-138362</v>
       </c>
-      <c r="E18" s="41">
+      <c r="F18" s="41">
         <v>-115838</v>
       </c>
-      <c r="F18" s="41">
+      <c r="G18" s="41">
         <v>-141781</v>
       </c>
-      <c r="G18" s="41">
+      <c r="H18" s="41">
         <v>-142379</v>
       </c>
-      <c r="H18" s="41">
+      <c r="I18" s="41">
         <v>-122301</v>
       </c>
-      <c r="I18" s="41">
+      <c r="J18" s="41">
         <v>-166337</v>
       </c>
-      <c r="J18" s="41">
+      <c r="K18" s="41">
         <v>-168357</v>
       </c>
-      <c r="K18" s="41">
+      <c r="L18" s="41">
         <v>-179858</v>
       </c>
-      <c r="L18" s="41">
+      <c r="M18" s="41">
         <v>-191156</v>
       </c>
-      <c r="M18" s="41">
+      <c r="N18" s="41">
         <v>-545301</v>
       </c>
-      <c r="N18" s="41">
+      <c r="O18" s="41">
         <v>-177637</v>
       </c>
-      <c r="O18" s="41">
+      <c r="P18" s="41">
         <v>-260812</v>
       </c>
-      <c r="P18" s="41">
+      <c r="Q18" s="41">
         <v>-153742.39872000006</v>
       </c>
-      <c r="Q18" s="41">
+      <c r="R18" s="41">
         <v>-144742.27375999995</v>
       </c>
-      <c r="R18" s="41">
+      <c r="S18" s="41">
         <v>-135175.32751999999</v>
       </c>
-      <c r="S18" s="41">
+      <c r="T18" s="41">
         <v>-165461</v>
       </c>
-      <c r="T18" s="41">
+      <c r="U18" s="41">
         <v>-341007</v>
       </c>
-      <c r="U18" s="41">
+      <c r="V18" s="41">
         <v>-194233</v>
       </c>
-      <c r="V18" s="41">
+      <c r="W18" s="41">
         <v>-185838</v>
       </c>
-      <c r="W18" s="41">
+      <c r="X18" s="41">
         <v>-184260</v>
       </c>
-      <c r="X18" s="28"/>
-[...1 lines deleted...]
-    <row r="19" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y18" s="28"/>
+    </row>
+    <row r="19" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="31" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="C19" s="41">
+        <v>-42273</v>
+      </c>
+      <c r="D19" s="41">
         <v>-43059</v>
       </c>
-      <c r="D19" s="41">
+      <c r="E19" s="41">
         <v>-37561</v>
       </c>
-      <c r="E19" s="41">
+      <c r="F19" s="41">
         <v>-38056</v>
       </c>
-      <c r="F19" s="41">
+      <c r="G19" s="41">
         <v>-37692</v>
       </c>
-      <c r="G19" s="41">
+      <c r="H19" s="41">
         <v>-39773</v>
       </c>
-      <c r="H19" s="41">
+      <c r="I19" s="41">
         <v>-39761</v>
       </c>
-      <c r="I19" s="41">
+      <c r="J19" s="41">
         <v>-41217</v>
       </c>
-      <c r="J19" s="41">
+      <c r="K19" s="41">
         <v>-43135</v>
       </c>
-      <c r="K19" s="41">
+      <c r="L19" s="41">
         <v>-44864</v>
       </c>
-      <c r="L19" s="41">
+      <c r="M19" s="41">
         <v>-42400</v>
       </c>
-      <c r="M19" s="41">
+      <c r="N19" s="41">
         <v>-41429</v>
       </c>
-      <c r="N19" s="41">
+      <c r="O19" s="41">
         <v>-42159</v>
       </c>
-      <c r="O19" s="41">
+      <c r="P19" s="41">
         <v>-41545</v>
       </c>
-      <c r="P19" s="41">
+      <c r="Q19" s="41">
         <v>-42214.615189999997</v>
       </c>
-      <c r="Q19" s="41">
+      <c r="R19" s="41">
         <v>-41919.959870000006</v>
       </c>
-      <c r="R19" s="41">
+      <c r="S19" s="41">
         <v>-42413.424939999997</v>
       </c>
-      <c r="S19" s="41">
+      <c r="T19" s="41">
         <v>-42945</v>
       </c>
-      <c r="T19" s="41">
+      <c r="U19" s="41">
         <v>-39438</v>
       </c>
-      <c r="U19" s="41">
+      <c r="V19" s="41">
         <v>-38948</v>
       </c>
-      <c r="V19" s="41">
+      <c r="W19" s="41">
         <v>-38386</v>
       </c>
-      <c r="W19" s="41">
+      <c r="X19" s="41">
         <v>-39002</v>
       </c>
-      <c r="X19" s="28"/>
-[...1 lines deleted...]
-    <row r="20" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y19" s="28"/>
+    </row>
+    <row r="20" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="31" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="C20" s="41">
+        <v>-14225</v>
+      </c>
+      <c r="D20" s="41">
         <v>-14244</v>
       </c>
-      <c r="D20" s="41">
+      <c r="E20" s="41">
         <v>-26951</v>
       </c>
-      <c r="E20" s="41">
+      <c r="F20" s="41">
         <v>-10255</v>
       </c>
-      <c r="F20" s="41">
+      <c r="G20" s="41">
         <v>-10214</v>
       </c>
-      <c r="G20" s="41">
+      <c r="H20" s="41">
         <v>-17806</v>
       </c>
-      <c r="H20" s="41">
+      <c r="I20" s="41">
         <v>-17466</v>
       </c>
-      <c r="I20" s="41">
+      <c r="J20" s="41">
         <v>-15409</v>
       </c>
-      <c r="J20" s="41">
+      <c r="K20" s="41">
         <v>-16675</v>
       </c>
-      <c r="K20" s="41">
+      <c r="L20" s="41">
         <v>-13942</v>
       </c>
-      <c r="L20" s="41">
+      <c r="M20" s="41">
         <v>-25544</v>
       </c>
-      <c r="M20" s="41">
+      <c r="N20" s="41">
         <v>-17244</v>
       </c>
-      <c r="N20" s="41">
+      <c r="O20" s="41">
         <v>-15753</v>
       </c>
-      <c r="O20" s="41">
+      <c r="P20" s="41">
         <v>-15960</v>
       </c>
-      <c r="P20" s="41">
+      <c r="Q20" s="41">
         <v>-21243.23328</v>
       </c>
-      <c r="Q20" s="41">
+      <c r="R20" s="41">
         <v>-15471.873129999993</v>
       </c>
-      <c r="R20" s="41">
+      <c r="S20" s="41">
         <v>-20518.893590000007</v>
       </c>
-      <c r="S20" s="41">
+      <c r="T20" s="41">
         <v>-14068</v>
       </c>
-      <c r="T20" s="41">
+      <c r="U20" s="41">
         <v>-13259</v>
       </c>
-      <c r="U20" s="41">
+      <c r="V20" s="41">
         <v>-13818</v>
       </c>
-      <c r="V20" s="41">
+      <c r="W20" s="41">
         <v>-11596</v>
       </c>
-      <c r="W20" s="41">
+      <c r="X20" s="41">
         <v>-13049</v>
       </c>
-      <c r="X20" s="28"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y20" s="28"/>
+    </row>
+    <row r="21" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="31" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="C21" s="41">
+        <v>-216523</v>
+      </c>
+      <c r="D21" s="41">
         <v>-195675</v>
       </c>
-      <c r="D21" s="41">
+      <c r="E21" s="41">
         <v>-247434</v>
       </c>
-      <c r="E21" s="41">
+      <c r="F21" s="41">
         <v>-216410</v>
       </c>
-      <c r="F21" s="41">
+      <c r="G21" s="41">
         <v>-200750</v>
       </c>
-      <c r="G21" s="41">
+      <c r="H21" s="41">
         <v>-200707</v>
       </c>
-      <c r="H21" s="41">
+      <c r="I21" s="41">
         <v>-200020</v>
       </c>
-      <c r="I21" s="41">
+      <c r="J21" s="41">
         <v>-187818</v>
       </c>
-      <c r="J21" s="41">
+      <c r="K21" s="41">
         <v>-169585</v>
       </c>
-      <c r="K21" s="41">
+      <c r="L21" s="41">
         <v>-161699</v>
       </c>
-      <c r="L21" s="41">
+      <c r="M21" s="41">
         <v>-176368</v>
       </c>
-      <c r="M21" s="41">
+      <c r="N21" s="41">
         <v>-163376</v>
       </c>
-      <c r="N21" s="41">
+      <c r="O21" s="41">
         <v>-149079</v>
       </c>
-      <c r="O21" s="41">
+      <c r="P21" s="41">
         <v>-155176</v>
       </c>
-      <c r="P21" s="41">
+      <c r="Q21" s="41">
         <v>-143126.28972</v>
       </c>
-      <c r="Q21" s="41">
+      <c r="R21" s="41">
         <v>-123900.62891</v>
       </c>
-      <c r="R21" s="41">
+      <c r="S21" s="41">
         <v>-129659.08137</v>
       </c>
-      <c r="S21" s="41">
+      <c r="T21" s="41">
         <v>-108721</v>
       </c>
-      <c r="T21" s="41">
+      <c r="U21" s="41">
         <v>-113059</v>
       </c>
-      <c r="U21" s="41">
+      <c r="V21" s="41">
         <v>-114746</v>
       </c>
-      <c r="V21" s="41">
+      <c r="W21" s="41">
         <v>-104714</v>
       </c>
-      <c r="W21" s="41">
+      <c r="X21" s="41">
         <v>-118233</v>
       </c>
-      <c r="X21" s="28"/>
-[...1 lines deleted...]
-    <row r="22" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y21" s="28"/>
+    </row>
+    <row r="22" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="31" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="C22" s="41">
+        <v>-205700</v>
+      </c>
+      <c r="D22" s="41">
         <v>-202972</v>
       </c>
-      <c r="D22" s="41">
+      <c r="E22" s="41">
         <v>-192415</v>
       </c>
-      <c r="E22" s="41">
+      <c r="F22" s="41">
         <v>-179433</v>
       </c>
-      <c r="F22" s="41">
+      <c r="G22" s="41">
         <v>-172760</v>
       </c>
-      <c r="G22" s="41">
+      <c r="H22" s="41">
         <v>-167658</v>
       </c>
-      <c r="H22" s="41">
+      <c r="I22" s="41">
         <v>-158288</v>
       </c>
-      <c r="I22" s="41">
+      <c r="J22" s="41">
         <v>-152595</v>
       </c>
-      <c r="J22" s="41">
+      <c r="K22" s="41">
         <v>-139853</v>
       </c>
-      <c r="K22" s="41">
+      <c r="L22" s="41">
         <v>-141490</v>
       </c>
-      <c r="L22" s="41">
+      <c r="M22" s="41">
         <v>-135744</v>
       </c>
-      <c r="M22" s="41">
+      <c r="N22" s="41">
         <v>-132378</v>
       </c>
-      <c r="N22" s="41">
+      <c r="O22" s="41">
         <v>-128816</v>
       </c>
-      <c r="O22" s="41">
+      <c r="P22" s="41">
         <v>-124363</v>
       </c>
-      <c r="P22" s="41">
+      <c r="Q22" s="41">
         <v>-119638.15743000002</v>
       </c>
-      <c r="Q22" s="41">
+      <c r="R22" s="41">
         <v>-115107.67897999997</v>
       </c>
-      <c r="R22" s="41">
+      <c r="S22" s="41">
         <v>-111036.16359000001</v>
       </c>
-      <c r="S22" s="41">
+      <c r="T22" s="41">
         <v>-108525</v>
       </c>
-      <c r="T22" s="41">
+      <c r="U22" s="41">
         <v>-102598</v>
       </c>
-      <c r="U22" s="41">
+      <c r="V22" s="41">
         <v>-104025</v>
       </c>
-      <c r="V22" s="41">
+      <c r="W22" s="41">
         <v>-99955</v>
       </c>
-      <c r="W22" s="41">
+      <c r="X22" s="41">
         <v>-100054</v>
       </c>
-      <c r="X22" s="28"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y22" s="28"/>
+    </row>
+    <row r="23" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="31" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="C23" s="41">
+        <v>-83216</v>
+      </c>
+      <c r="D23" s="41">
         <v>-80536</v>
       </c>
-      <c r="D23" s="41">
+      <c r="E23" s="41">
         <v>-21960</v>
       </c>
-      <c r="E23" s="41">
+      <c r="F23" s="41">
         <v>-73628</v>
       </c>
-      <c r="F23" s="41">
+      <c r="G23" s="41">
         <v>-78403</v>
       </c>
-      <c r="G23" s="41">
+      <c r="H23" s="41">
         <v>-69705</v>
       </c>
-      <c r="H23" s="41">
+      <c r="I23" s="41">
         <v>-55380</v>
       </c>
-      <c r="I23" s="41">
+      <c r="J23" s="41">
         <v>-46879</v>
       </c>
-      <c r="J23" s="41">
+      <c r="K23" s="41">
         <v>-60019</v>
       </c>
-      <c r="K23" s="41">
+      <c r="L23" s="41">
         <v>-81192</v>
       </c>
-      <c r="L23" s="41">
+      <c r="M23" s="41">
         <v>-54646</v>
       </c>
-      <c r="M23" s="41">
+      <c r="N23" s="41">
         <v>-69140</v>
       </c>
-      <c r="N23" s="41">
+      <c r="O23" s="41">
         <v>-59687</v>
       </c>
-      <c r="O23" s="41">
+      <c r="P23" s="41">
         <v>-17610</v>
       </c>
-      <c r="P23" s="41">
+      <c r="Q23" s="41">
         <v>-70189.435240000021</v>
       </c>
-      <c r="Q23" s="41">
+      <c r="R23" s="41">
         <v>-46558.936239999952</v>
       </c>
-      <c r="R23" s="41">
+      <c r="S23" s="41">
         <v>-876799.62852000003</v>
       </c>
-      <c r="S23" s="41">
+      <c r="T23" s="41">
         <v>-98910</v>
       </c>
-      <c r="T23" s="41">
+      <c r="U23" s="41">
         <v>-84392</v>
       </c>
-      <c r="U23" s="41">
+      <c r="V23" s="41">
         <v>-72093</v>
       </c>
-      <c r="V23" s="41">
+      <c r="W23" s="41">
         <v>-54384</v>
       </c>
-      <c r="W23" s="41">
+      <c r="X23" s="41">
         <v>-60990</v>
       </c>
-      <c r="X23" s="28"/>
-[...1 lines deleted...]
-    <row r="24" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y23" s="28"/>
+    </row>
+    <row r="24" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="31" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="C24" s="41">
+        <v>-567082</v>
+      </c>
+      <c r="D24" s="41">
         <v>-522761</v>
       </c>
-      <c r="D24" s="41">
+      <c r="E24" s="41">
         <v>-757913</v>
       </c>
-      <c r="E24" s="41">
+      <c r="F24" s="41">
         <v>-898292</v>
       </c>
-      <c r="F24" s="41">
+      <c r="G24" s="41">
         <v>-786735</v>
       </c>
-      <c r="G24" s="41">
+      <c r="H24" s="41">
         <v>-584584</v>
       </c>
-      <c r="H24" s="41">
+      <c r="I24" s="41">
         <v>-567201</v>
       </c>
-      <c r="I24" s="41">
+      <c r="J24" s="41">
         <v>-642002</v>
       </c>
-      <c r="J24" s="41">
+      <c r="K24" s="41">
         <v>-655347</v>
       </c>
-      <c r="K24" s="41">
+      <c r="L24" s="41">
         <v>-562748</v>
       </c>
-      <c r="L24" s="41">
+      <c r="M24" s="41">
         <v>-568580</v>
       </c>
-      <c r="M24" s="41">
+      <c r="N24" s="41">
         <v>-608079</v>
       </c>
-      <c r="N24" s="41">
+      <c r="O24" s="41">
         <v>-567903</v>
       </c>
-      <c r="O24" s="41">
+      <c r="P24" s="41">
         <v>-489977</v>
       </c>
-      <c r="P24" s="41">
+      <c r="Q24" s="41">
         <v>-554567.38526999997</v>
       </c>
-      <c r="Q24" s="41">
+      <c r="R24" s="41">
         <v>-530166.26242000004</v>
       </c>
-      <c r="R24" s="41">
+      <c r="S24" s="41">
         <v>-523319.35230999999</v>
       </c>
-      <c r="S24" s="41">
+      <c r="T24" s="41">
         <v>-439969</v>
       </c>
-      <c r="T24" s="41">
+      <c r="U24" s="41">
         <v>-511937</v>
       </c>
-      <c r="U24" s="41">
+      <c r="V24" s="41">
         <v>-426694</v>
       </c>
-      <c r="V24" s="41">
+      <c r="W24" s="41">
         <v>-430849</v>
       </c>
-      <c r="W24" s="41">
+      <c r="X24" s="41">
         <v>-331409</v>
       </c>
-      <c r="X24" s="28"/>
-[...1 lines deleted...]
-    <row r="25" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y24" s="28"/>
+    </row>
+    <row r="25" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="31" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C25" s="41">
+        <v>-31527</v>
+      </c>
+      <c r="D25" s="41">
         <v>-45597</v>
       </c>
-      <c r="D25" s="41">
+      <c r="E25" s="41">
         <v>-78996</v>
       </c>
-      <c r="E25" s="41">
+      <c r="F25" s="41">
         <v>-61840</v>
       </c>
-      <c r="F25" s="41">
+      <c r="G25" s="41">
         <v>-51804</v>
       </c>
-      <c r="G25" s="41">
+      <c r="H25" s="41">
         <v>-41091</v>
       </c>
-      <c r="H25" s="41">
+      <c r="I25" s="41">
         <v>-22540</v>
       </c>
-      <c r="I25" s="41">
+      <c r="J25" s="41">
         <v>-55066</v>
       </c>
-      <c r="J25" s="41">
+      <c r="K25" s="41">
         <v>-63067</v>
       </c>
-      <c r="K25" s="41">
+      <c r="L25" s="41">
         <v>-18102</v>
       </c>
-      <c r="L25" s="41">
+      <c r="M25" s="41">
         <v>-29729</v>
       </c>
-      <c r="M25" s="41">
+      <c r="N25" s="41">
         <v>-34011</v>
       </c>
-      <c r="N25" s="41">
+      <c r="O25" s="41">
         <v>-68047</v>
       </c>
-      <c r="O25" s="41">
+      <c r="P25" s="41">
         <v>-43442</v>
       </c>
-      <c r="P25" s="41">
+      <c r="Q25" s="41">
         <v>-34581.023050000018</v>
       </c>
-      <c r="Q25" s="41">
+      <c r="R25" s="41">
         <v>-56316.500709999993</v>
       </c>
-      <c r="R25" s="41">
+      <c r="S25" s="41">
         <v>-49767.476239999989</v>
       </c>
-      <c r="S25" s="41">
+      <c r="T25" s="41">
         <v>-44700</v>
       </c>
-      <c r="T25" s="41">
+      <c r="U25" s="41">
         <v>-24249</v>
       </c>
-      <c r="U25" s="41">
+      <c r="V25" s="41">
         <v>1782</v>
       </c>
-      <c r="V25" s="41">
+      <c r="W25" s="41">
         <v>-28164</v>
       </c>
-      <c r="W25" s="41">
+      <c r="X25" s="41">
         <v>-34833</v>
       </c>
-      <c r="X25" s="28"/>
-[...1 lines deleted...]
-    <row r="26" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y25" s="28"/>
+    </row>
+    <row r="26" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="28" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="C26" s="42">
-        <f>C7+C15</f>
+        <f t="shared" ref="C26:H26" si="2">C7+C15</f>
+        <v>848555</v>
+      </c>
+      <c r="D26" s="42">
+        <f t="shared" si="2"/>
         <v>566202</v>
       </c>
-      <c r="D26" s="42">
-        <f>D7+D15</f>
+      <c r="E26" s="42">
+        <f t="shared" si="2"/>
         <v>624198</v>
       </c>
-      <c r="E26" s="42">
-        <f>E7+E15</f>
+      <c r="F26" s="42">
+        <f t="shared" si="2"/>
         <v>508398</v>
       </c>
-      <c r="F26" s="42">
-        <f>F7+F15</f>
+      <c r="G26" s="42">
+        <f t="shared" si="2"/>
         <v>408234</v>
       </c>
-      <c r="G26" s="42">
-        <f>G7+G15</f>
+      <c r="H26" s="42">
+        <f t="shared" si="2"/>
         <v>537079</v>
       </c>
-      <c r="H26" s="42">
+      <c r="I26" s="42">
         <v>589919</v>
       </c>
-      <c r="I26" s="42">
+      <c r="J26" s="42">
         <v>458531</v>
       </c>
-      <c r="J26" s="42">
+      <c r="K26" s="42">
         <v>439582</v>
       </c>
-      <c r="K26" s="42">
+      <c r="L26" s="42">
         <v>494259</v>
       </c>
-      <c r="L26" s="42">
+      <c r="M26" s="42">
         <v>463349</v>
       </c>
-      <c r="M26" s="42">
+      <c r="N26" s="42">
         <v>37214</v>
       </c>
-      <c r="N26" s="42">
+      <c r="O26" s="42">
         <v>309157</v>
       </c>
-      <c r="O26" s="42">
+      <c r="P26" s="42">
         <v>292871</v>
       </c>
-      <c r="P26" s="42">
+      <c r="Q26" s="42">
         <v>322303.05804000236</v>
       </c>
-      <c r="Q26" s="42">
+      <c r="R26" s="42">
         <v>381405.08795999736</v>
       </c>
-      <c r="R26" s="42">
+      <c r="S26" s="42">
         <v>-545811.14599999972</v>
       </c>
-      <c r="S26" s="42">
+      <c r="T26" s="42">
         <v>326601</v>
       </c>
-      <c r="T26" s="42">
+      <c r="U26" s="42">
         <v>298177</v>
       </c>
-      <c r="U26" s="42">
+      <c r="V26" s="42">
         <v>349795</v>
       </c>
-      <c r="V26" s="42">
+      <c r="W26" s="42">
         <v>277260</v>
       </c>
-      <c r="W26" s="42">
+      <c r="X26" s="42">
         <v>241780</v>
       </c>
-      <c r="X26" s="28"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y26" s="28"/>
+    </row>
+    <row r="27" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="28" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="C27" s="42">
-        <f>C28+C29</f>
+        <f t="shared" ref="C27:H27" si="3">C28+C29</f>
+        <v>-256701</v>
+      </c>
+      <c r="D27" s="42">
+        <f t="shared" si="3"/>
         <v>-241045</v>
       </c>
-      <c r="D27" s="42">
-        <f>D28+D29</f>
+      <c r="E27" s="42">
+        <f t="shared" si="3"/>
         <v>-216791</v>
       </c>
-      <c r="E27" s="42">
-        <f>E28+E29</f>
+      <c r="F27" s="42">
+        <f t="shared" si="3"/>
         <v>-179977</v>
       </c>
-      <c r="F27" s="42">
-        <f>F28+F29</f>
+      <c r="G27" s="42">
+        <f t="shared" si="3"/>
         <v>-196714</v>
       </c>
-      <c r="G27" s="42">
-        <f>G28+G29</f>
+      <c r="H27" s="42">
+        <f t="shared" si="3"/>
         <v>-192380</v>
       </c>
-      <c r="H27" s="42">
+      <c r="I27" s="42">
         <v>-144303</v>
       </c>
-      <c r="I27" s="42">
+      <c r="J27" s="42">
         <v>-103031</v>
       </c>
-      <c r="J27" s="42">
+      <c r="K27" s="42">
         <v>-135269</v>
       </c>
-      <c r="K27" s="42">
+      <c r="L27" s="42">
         <v>-143317</v>
       </c>
-      <c r="L27" s="42">
+      <c r="M27" s="42">
         <v>-144134</v>
       </c>
-      <c r="M27" s="42">
+      <c r="N27" s="42">
         <v>-125173</v>
       </c>
-      <c r="N27" s="42">
+      <c r="O27" s="42">
         <v>-93260</v>
       </c>
-      <c r="O27" s="42">
+      <c r="P27" s="42">
         <v>-112535</v>
       </c>
-      <c r="P27" s="42">
+      <c r="Q27" s="42">
         <v>-62536.286760000046</v>
       </c>
-      <c r="Q27" s="42">
+      <c r="R27" s="42">
         <v>-88344.214119999902</v>
       </c>
-      <c r="R27" s="42">
+      <c r="S27" s="42">
         <v>-1040911.4991200001</v>
       </c>
-      <c r="S27" s="42">
+      <c r="T27" s="42">
         <v>22051</v>
       </c>
-      <c r="T27" s="42">
+      <c r="U27" s="42">
         <v>-19051</v>
       </c>
-      <c r="U27" s="42">
+      <c r="V27" s="42">
         <v>-17672</v>
       </c>
-      <c r="V27" s="42">
+      <c r="W27" s="42">
         <v>79472</v>
       </c>
-      <c r="W27" s="42">
+      <c r="X27" s="42">
         <v>23720</v>
       </c>
-      <c r="X27" s="28"/>
-[...1 lines deleted...]
-    <row r="28" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y27" s="28"/>
+    </row>
+    <row r="28" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="C28" s="41">
+        <v>281257</v>
+      </c>
+      <c r="D28" s="41">
         <v>168946</v>
       </c>
-      <c r="D28" s="41">
+      <c r="E28" s="41">
         <v>124442</v>
       </c>
-      <c r="E28" s="41">
+      <c r="F28" s="41">
         <v>194454</v>
       </c>
-      <c r="F28" s="41">
+      <c r="G28" s="41">
         <v>172005</v>
       </c>
-      <c r="G28" s="41">
+      <c r="H28" s="41">
         <v>152928</v>
       </c>
-      <c r="H28" s="41">
+      <c r="I28" s="41">
         <v>148220</v>
       </c>
-      <c r="I28" s="41">
+      <c r="J28" s="41">
         <v>162905</v>
       </c>
-      <c r="J28" s="41">
+      <c r="K28" s="41">
         <v>120457</v>
       </c>
-      <c r="K28" s="41">
+      <c r="L28" s="41">
         <v>84449</v>
       </c>
-      <c r="L28" s="41">
+      <c r="M28" s="41">
         <v>115304</v>
       </c>
-      <c r="M28" s="41">
+      <c r="N28" s="41">
         <v>110327</v>
       </c>
-      <c r="N28" s="41">
+      <c r="O28" s="41">
         <v>138693</v>
       </c>
-      <c r="O28" s="41">
+      <c r="P28" s="41">
         <v>115620</v>
       </c>
-      <c r="P28" s="41">
+      <c r="Q28" s="41">
         <v>138254.97355</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="R28" s="41">
         <v>145337.12351</v>
       </c>
-      <c r="R28" s="41">
+      <c r="S28" s="41">
         <v>147995.90294</v>
       </c>
-      <c r="S28" s="41">
+      <c r="T28" s="41">
         <v>162138</v>
       </c>
-      <c r="T28" s="41">
+      <c r="U28" s="41">
         <v>115821</v>
       </c>
-      <c r="U28" s="41">
+      <c r="V28" s="41">
         <v>113696</v>
       </c>
-      <c r="V28" s="41">
+      <c r="W28" s="41">
         <v>116878</v>
       </c>
-      <c r="W28" s="41">
+      <c r="X28" s="41">
         <v>111302</v>
       </c>
-      <c r="X28" s="28"/>
-[...1 lines deleted...]
-    <row r="29" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y28" s="28"/>
+    </row>
+    <row r="29" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="31" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="C29" s="41">
+        <v>-537958</v>
+      </c>
+      <c r="D29" s="41">
         <v>-409991</v>
       </c>
-      <c r="D29" s="41">
+      <c r="E29" s="41">
         <v>-341233</v>
       </c>
-      <c r="E29" s="41">
+      <c r="F29" s="41">
         <v>-374431</v>
       </c>
-      <c r="F29" s="41">
+      <c r="G29" s="41">
         <v>-368719</v>
       </c>
-      <c r="G29" s="41">
+      <c r="H29" s="41">
         <v>-345308</v>
       </c>
-      <c r="H29" s="41">
+      <c r="I29" s="41">
         <v>-292523</v>
       </c>
-      <c r="I29" s="41">
+      <c r="J29" s="41">
         <v>-265936</v>
       </c>
-      <c r="J29" s="41">
+      <c r="K29" s="41">
         <v>-251982</v>
       </c>
-      <c r="K29" s="41">
+      <c r="L29" s="41">
         <v>-226782</v>
       </c>
-      <c r="L29" s="41">
+      <c r="M29" s="41">
         <v>-259958</v>
       </c>
-      <c r="M29" s="41">
+      <c r="N29" s="41">
         <v>-237954</v>
       </c>
-      <c r="N29" s="41">
+      <c r="O29" s="41">
         <v>-196138</v>
       </c>
-      <c r="O29" s="41">
+      <c r="P29" s="41">
         <v>-202478</v>
       </c>
-      <c r="P29" s="41">
+      <c r="Q29" s="41">
         <v>-185504.71307000006</v>
       </c>
-      <c r="Q29" s="41">
+      <c r="R29" s="41">
         <v>-219644.12534000003</v>
       </c>
-      <c r="R29" s="41">
+      <c r="S29" s="41">
         <v>-177537.16158999992</v>
       </c>
-      <c r="S29" s="41">
+      <c r="T29" s="41">
         <v>-140087</v>
       </c>
-      <c r="T29" s="41">
+      <c r="U29" s="41">
         <v>-134872</v>
       </c>
-      <c r="U29" s="41">
+      <c r="V29" s="41">
         <v>-131368</v>
       </c>
-      <c r="V29" s="41">
+      <c r="W29" s="41">
         <v>-37406</v>
       </c>
-      <c r="W29" s="41">
+      <c r="X29" s="41">
         <v>-87582</v>
       </c>
-      <c r="X29" s="28"/>
-[...1 lines deleted...]
-    <row r="30" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y29" s="28"/>
+    </row>
+    <row r="30" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="31" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="C30" s="41">
-        <v>0</v>
+        <f>+C26+C27</f>
+        <v>591854</v>
       </c>
       <c r="D30" s="41">
         <v>0</v>
       </c>
       <c r="E30" s="41">
         <v>0</v>
       </c>
       <c r="F30" s="41">
         <v>0</v>
       </c>
       <c r="G30" s="41">
         <v>0</v>
       </c>
       <c r="H30" s="41">
         <v>0</v>
       </c>
       <c r="I30" s="41">
         <v>0</v>
       </c>
       <c r="J30" s="41">
+        <v>0</v>
+      </c>
+      <c r="K30" s="41">
         <v>-3744</v>
       </c>
-      <c r="K30" s="41">
+      <c r="L30" s="41">
         <v>-984</v>
       </c>
-      <c r="L30" s="41">
+      <c r="M30" s="41">
         <v>520</v>
       </c>
-      <c r="M30" s="41">
+      <c r="N30" s="41">
         <v>2454</v>
       </c>
-      <c r="N30" s="41">
+      <c r="O30" s="41">
         <v>-35815</v>
       </c>
-      <c r="O30" s="41">
+      <c r="P30" s="41">
         <v>-25677</v>
       </c>
-      <c r="P30" s="41">
+      <c r="Q30" s="41">
         <v>-15286.547239999985</v>
       </c>
-      <c r="Q30" s="41">
+      <c r="R30" s="41">
         <v>-14037.212289999938</v>
       </c>
-      <c r="R30" s="41">
+      <c r="S30" s="41">
         <v>-1011370.2404700001</v>
       </c>
-      <c r="S30" s="41">
-[...1 lines deleted...]
-      </c>
       <c r="T30" s="41">
         <v>0</v>
       </c>
       <c r="U30" s="41">
         <v>0</v>
       </c>
       <c r="V30" s="41">
         <v>0</v>
       </c>
       <c r="W30" s="41">
         <v>0</v>
       </c>
-      <c r="X30" s="28"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X30" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="28"/>
+    </row>
+    <row r="31" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="28" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="C31" s="42">
-        <f>C26+C27</f>
+        <f t="shared" ref="C31:H31" si="4">C26+C27</f>
+        <v>591854</v>
+      </c>
+      <c r="D31" s="42">
+        <f t="shared" si="4"/>
         <v>325157</v>
       </c>
-      <c r="D31" s="42">
-        <f>D26+D27</f>
+      <c r="E31" s="42">
+        <f t="shared" si="4"/>
         <v>407407</v>
       </c>
-      <c r="E31" s="42">
-        <f>E26+E27</f>
+      <c r="F31" s="42">
+        <f t="shared" si="4"/>
         <v>328421</v>
       </c>
-      <c r="F31" s="42">
-        <f>F26+F27</f>
+      <c r="G31" s="42">
+        <f t="shared" si="4"/>
         <v>211520</v>
       </c>
-      <c r="G31" s="42">
-        <f>G26+G27</f>
+      <c r="H31" s="42">
+        <f t="shared" si="4"/>
         <v>344699</v>
       </c>
-      <c r="H31" s="42">
+      <c r="I31" s="42">
         <v>445616</v>
       </c>
-      <c r="I31" s="42">
+      <c r="J31" s="42">
         <v>355500</v>
       </c>
-      <c r="J31" s="42">
+      <c r="K31" s="42">
         <v>304313</v>
       </c>
-      <c r="K31" s="42">
+      <c r="L31" s="42">
         <v>350942</v>
       </c>
-      <c r="L31" s="42">
+      <c r="M31" s="42">
         <v>319215</v>
       </c>
-      <c r="M31" s="42">
+      <c r="N31" s="42">
         <v>-87959</v>
       </c>
-      <c r="N31" s="42">
+      <c r="O31" s="42">
         <v>215897</v>
       </c>
-      <c r="O31" s="42">
+      <c r="P31" s="42">
         <v>180336</v>
       </c>
-      <c r="P31" s="42">
+      <c r="Q31" s="42">
         <v>259766.77128000231</v>
       </c>
-      <c r="Q31" s="42">
+      <c r="R31" s="42">
         <v>293060.87383999745</v>
       </c>
-      <c r="R31" s="42">
+      <c r="S31" s="42">
         <v>-1586722.6451199998</v>
       </c>
-      <c r="S31" s="42">
+      <c r="T31" s="42">
         <v>348652</v>
       </c>
-      <c r="T31" s="42">
+      <c r="U31" s="42">
         <v>279126</v>
       </c>
-      <c r="U31" s="42">
+      <c r="V31" s="42">
         <v>332123</v>
       </c>
-      <c r="V31" s="42">
+      <c r="W31" s="42">
         <v>356732</v>
       </c>
-      <c r="W31" s="42">
+      <c r="X31" s="42">
         <v>265500</v>
       </c>
-      <c r="X31" s="28"/>
-[...1 lines deleted...]
-    <row r="32" spans="2:24" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y31" s="28"/>
+    </row>
+    <row r="32" spans="2:25" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="28" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="C32" s="42">
-        <f>C33+C34</f>
+        <f t="shared" ref="C32:H32" si="5">C33+C34</f>
+        <v>-112794</v>
+      </c>
+      <c r="D32" s="42">
+        <f t="shared" si="5"/>
         <v>-105940</v>
       </c>
-      <c r="D32" s="42">
-        <f>D33+D34</f>
+      <c r="E32" s="42">
+        <f t="shared" si="5"/>
         <v>54368</v>
       </c>
-      <c r="E32" s="42">
-        <f>E33+E34</f>
+      <c r="F32" s="42">
+        <f t="shared" si="5"/>
         <v>-103077</v>
       </c>
-      <c r="F32" s="42">
-        <f>F33+F34</f>
+      <c r="G32" s="42">
+        <f t="shared" si="5"/>
         <v>-58555</v>
       </c>
-      <c r="G32" s="42">
-        <f>G33+G34</f>
+      <c r="H32" s="42">
+        <f t="shared" si="5"/>
         <v>-112277</v>
       </c>
-      <c r="H32" s="42">
+      <c r="I32" s="42">
         <v>-5184</v>
       </c>
-      <c r="I32" s="42">
+      <c r="J32" s="42">
         <v>-111695</v>
       </c>
-      <c r="J32" s="42">
+      <c r="K32" s="42">
         <v>-96408</v>
       </c>
-      <c r="K32" s="42">
+      <c r="L32" s="42">
         <v>-109062</v>
       </c>
-      <c r="L32" s="42">
+      <c r="M32" s="42">
         <v>-55924</v>
       </c>
-      <c r="M32" s="42">
+      <c r="N32" s="42">
         <v>92569</v>
       </c>
-      <c r="N32" s="42">
+      <c r="O32" s="42">
         <v>-54367</v>
       </c>
-      <c r="O32" s="42">
+      <c r="P32" s="42">
         <v>-40646</v>
       </c>
-      <c r="P32" s="42">
+      <c r="Q32" s="42">
         <v>64496.554789999966</v>
       </c>
-      <c r="Q32" s="42">
+      <c r="R32" s="42">
         <v>-67366.885520000011</v>
       </c>
-      <c r="R32" s="42">
+      <c r="S32" s="42">
         <v>578950.33073000005</v>
       </c>
-      <c r="S32" s="42">
+      <c r="T32" s="42">
         <v>-120615</v>
       </c>
-      <c r="T32" s="42">
+      <c r="U32" s="42">
         <v>-65012</v>
       </c>
-      <c r="U32" s="42">
+      <c r="V32" s="42">
         <v>-93427</v>
       </c>
-      <c r="V32" s="42">
+      <c r="W32" s="42">
         <v>-124962</v>
       </c>
-      <c r="W32" s="42">
+      <c r="X32" s="42">
         <v>-92196</v>
       </c>
-      <c r="X32" s="28"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y32" s="28"/>
+    </row>
+    <row r="33" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="31" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="C33" s="41">
+        <v>-10790</v>
+      </c>
+      <c r="D33" s="41">
         <v>-48680</v>
       </c>
-      <c r="D33" s="41">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="41">
         <v>0</v>
       </c>
       <c r="F33" s="41">
+        <v>0</v>
+      </c>
+      <c r="G33" s="41">
         <v>95565</v>
       </c>
-      <c r="G33" s="41">
+      <c r="H33" s="41">
         <v>-95565</v>
       </c>
-      <c r="H33" s="41">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="41">
         <v>0</v>
       </c>
       <c r="J33" s="41">
+        <v>0</v>
+      </c>
+      <c r="K33" s="41">
         <v>53350</v>
       </c>
-      <c r="K33" s="41">
+      <c r="L33" s="41">
         <v>-53350</v>
       </c>
-      <c r="L33" s="41">
+      <c r="M33" s="41">
         <v>-12254</v>
       </c>
-      <c r="M33" s="41">
+      <c r="N33" s="41">
         <v>1474</v>
       </c>
-      <c r="N33" s="41">
+      <c r="O33" s="41">
         <v>-50294</v>
       </c>
-      <c r="O33" s="41">
+      <c r="P33" s="41">
         <v>-26320</v>
       </c>
-      <c r="P33" s="41">
+      <c r="Q33" s="41">
         <v>42281.738409999991</v>
       </c>
-      <c r="Q33" s="41">
+      <c r="R33" s="41">
         <v>-38356.220280000009</v>
       </c>
-      <c r="R33" s="41">
+      <c r="S33" s="41">
         <v>15.481870000017807</v>
       </c>
-      <c r="S33" s="41">
+      <c r="T33" s="41">
         <v>-134044</v>
       </c>
-      <c r="T33" s="41">
+      <c r="U33" s="41">
         <v>-87039</v>
       </c>
-      <c r="U33" s="41">
+      <c r="V33" s="41">
         <v>-100693</v>
       </c>
-      <c r="V33" s="41">
+      <c r="W33" s="41">
         <v>-5156</v>
       </c>
-      <c r="W33" s="41">
+      <c r="X33" s="41">
         <v>-105831</v>
       </c>
-      <c r="X33" s="28"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y33" s="28"/>
+    </row>
+    <row r="34" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="31" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="C34" s="41">
+        <v>-102004</v>
+      </c>
+      <c r="D34" s="41">
         <v>-57260</v>
       </c>
-      <c r="D34" s="41">
+      <c r="E34" s="41">
         <v>54368</v>
       </c>
-      <c r="E34" s="41">
+      <c r="F34" s="41">
         <v>-103077</v>
       </c>
-      <c r="F34" s="41">
+      <c r="G34" s="41">
         <v>-154120</v>
       </c>
-      <c r="G34" s="41">
+      <c r="H34" s="41">
         <v>-16712</v>
       </c>
-      <c r="H34" s="41">
+      <c r="I34" s="41">
         <v>-5184</v>
       </c>
-      <c r="I34" s="41">
+      <c r="J34" s="41">
         <v>-111695</v>
       </c>
-      <c r="J34" s="41">
+      <c r="K34" s="41">
         <v>-149758</v>
       </c>
-      <c r="K34" s="41">
+      <c r="L34" s="41">
         <v>-55712</v>
       </c>
-      <c r="L34" s="41">
+      <c r="M34" s="41">
         <v>-43670</v>
       </c>
-      <c r="M34" s="41">
+      <c r="N34" s="41">
         <v>91095</v>
       </c>
-      <c r="N34" s="41">
+      <c r="O34" s="41">
         <v>-4073</v>
       </c>
-      <c r="O34" s="41">
+      <c r="P34" s="41">
         <v>-14326</v>
       </c>
-      <c r="P34" s="41">
+      <c r="Q34" s="41">
         <v>22214.816379999975</v>
       </c>
-      <c r="Q34" s="41">
+      <c r="R34" s="41">
         <v>-29010.665240000002</v>
       </c>
-      <c r="R34" s="41">
+      <c r="S34" s="41">
         <v>578934.84886000003</v>
       </c>
-      <c r="S34" s="41">
+      <c r="T34" s="41">
         <v>13429</v>
       </c>
-      <c r="T34" s="41">
+      <c r="U34" s="41">
         <v>22027</v>
       </c>
-      <c r="U34" s="41">
+      <c r="V34" s="41">
         <v>7266</v>
       </c>
-      <c r="V34" s="41">
+      <c r="W34" s="41">
         <v>-119806</v>
       </c>
-      <c r="W34" s="41">
+      <c r="X34" s="41">
         <v>13635</v>
       </c>
-      <c r="X34" s="28"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:24" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y34" s="28"/>
+    </row>
+    <row r="35" spans="2:25" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B35" s="28" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="C35" s="42">
-        <f>C31+C32</f>
+        <f t="shared" ref="C35:H35" si="6">C31+C32</f>
+        <v>479060</v>
+      </c>
+      <c r="D35" s="42">
+        <f t="shared" si="6"/>
         <v>219217</v>
       </c>
-      <c r="D35" s="42">
-        <f>D31+D32</f>
+      <c r="E35" s="42">
+        <f t="shared" si="6"/>
         <v>461775</v>
       </c>
-      <c r="E35" s="42">
-        <f>E31+E32</f>
+      <c r="F35" s="42">
+        <f t="shared" si="6"/>
         <v>225344</v>
       </c>
-      <c r="F35" s="42">
-        <f>F31+F32</f>
+      <c r="G35" s="42">
+        <f t="shared" si="6"/>
         <v>152965</v>
       </c>
-      <c r="G35" s="42">
-        <f>G31+G32</f>
+      <c r="H35" s="42">
+        <f t="shared" si="6"/>
         <v>232422</v>
       </c>
-      <c r="H35" s="42">
+      <c r="I35" s="42">
         <v>440432</v>
       </c>
-      <c r="I35" s="42">
+      <c r="J35" s="42">
         <v>243805</v>
       </c>
-      <c r="J35" s="42">
+      <c r="K35" s="42">
         <v>207905</v>
       </c>
-      <c r="K35" s="42">
+      <c r="L35" s="42">
         <v>241880</v>
       </c>
-      <c r="L35" s="42">
+      <c r="M35" s="42">
         <v>263291</v>
       </c>
-      <c r="M35" s="42">
+      <c r="N35" s="42">
         <v>4610</v>
       </c>
-      <c r="N35" s="42">
+      <c r="O35" s="42">
         <v>161530</v>
       </c>
-      <c r="O35" s="42">
+      <c r="P35" s="42">
         <v>139690</v>
       </c>
-      <c r="P35" s="42">
+      <c r="Q35" s="42">
         <v>324263.32607000228</v>
       </c>
-      <c r="Q35" s="42">
+      <c r="R35" s="42">
         <v>225693.98831999744</v>
       </c>
-      <c r="R35" s="42">
+      <c r="S35" s="42">
         <v>-1007772.3143899997</v>
       </c>
-      <c r="S35" s="42">
+      <c r="T35" s="42">
         <v>228037</v>
       </c>
-      <c r="T35" s="42">
+      <c r="U35" s="42">
         <v>214114</v>
       </c>
-      <c r="U35" s="42">
+      <c r="V35" s="42">
         <v>238696</v>
       </c>
-      <c r="V35" s="42">
+      <c r="W35" s="42">
         <v>231770</v>
       </c>
-      <c r="W35" s="42">
+      <c r="X35" s="42">
         <v>173304</v>
       </c>
-      <c r="X35" s="28"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:24" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y35" s="28"/>
+    </row>
+    <row r="36" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="31"/>
       <c r="C36" s="41"/>
       <c r="D36" s="41"/>
       <c r="E36" s="41"/>
       <c r="F36" s="41"/>
       <c r="G36" s="41"/>
       <c r="H36" s="41"/>
       <c r="I36" s="41"/>
       <c r="J36" s="41"/>
       <c r="K36" s="41"/>
       <c r="L36" s="41"/>
       <c r="M36" s="41"/>
       <c r="N36" s="41"/>
       <c r="O36" s="41"/>
       <c r="P36" s="41"/>
       <c r="Q36" s="41"/>
       <c r="R36" s="41"/>
       <c r="S36" s="41"/>
-      <c r="T36" s="41">
-[...2 lines deleted...]
-      <c r="U36" s="41"/>
+      <c r="T36" s="41"/>
+      <c r="U36" s="41">
+        <v>0</v>
+      </c>
       <c r="V36" s="41"/>
       <c r="W36" s="41"/>
-      <c r="X36" s="28"/>
-[...6 lines deleted...]
-        <f t="shared" ref="C37:D37" si="2">C7+C15-C22</f>
+      <c r="X36" s="41"/>
+      <c r="Y36" s="28"/>
+    </row>
+    <row r="37" spans="2:25" s="29" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="47" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="48">
+        <f t="shared" ref="C37:E37" si="7">C7+C15-C22</f>
+        <v>1054255</v>
+      </c>
+      <c r="D37" s="48">
+        <f t="shared" si="7"/>
         <v>769174</v>
       </c>
-      <c r="D37" s="49">
-        <f t="shared" si="2"/>
+      <c r="E37" s="48">
+        <f t="shared" si="7"/>
         <v>816613</v>
       </c>
-      <c r="E37" s="49">
-        <f t="shared" ref="E37" si="3">E7+E15-E22</f>
+      <c r="F37" s="48">
+        <f t="shared" ref="F37" si="8">F7+F15-F22</f>
         <v>687831</v>
       </c>
-      <c r="F37" s="49">
-        <f t="shared" ref="F37" si="4">F7+F15-F22</f>
+      <c r="G37" s="48">
+        <f t="shared" ref="G37" si="9">G7+G15-G22</f>
         <v>580994</v>
       </c>
-      <c r="G37" s="49">
-        <f>G7+G15-G22</f>
+      <c r="H37" s="48">
+        <f>H7+H15-H22</f>
         <v>704737</v>
       </c>
-      <c r="H37" s="49">
+      <c r="I37" s="48">
         <v>748207</v>
       </c>
-      <c r="I37" s="49">
+      <c r="J37" s="48">
         <v>611126</v>
       </c>
-      <c r="J37" s="49">
+      <c r="K37" s="48">
         <v>579435</v>
       </c>
-      <c r="K37" s="49">
+      <c r="L37" s="48">
         <v>635749</v>
       </c>
-      <c r="L37" s="49">
+      <c r="M37" s="48">
         <v>599093</v>
       </c>
-      <c r="M37" s="49">
+      <c r="N37" s="48">
         <v>169592</v>
       </c>
-      <c r="N37" s="49">
+      <c r="O37" s="48">
         <v>437973</v>
       </c>
-      <c r="O37" s="49">
+      <c r="P37" s="48">
         <v>417234</v>
       </c>
-      <c r="P37" s="49">
+      <c r="Q37" s="48">
         <v>441941.21547000238</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="R37" s="48">
         <v>496512.76693999732</v>
       </c>
-      <c r="R37" s="49">
+      <c r="S37" s="48">
         <v>-434774.98240999971</v>
       </c>
-      <c r="S37" s="49">
+      <c r="T37" s="48">
         <v>435126</v>
       </c>
-      <c r="T37" s="49">
+      <c r="U37" s="48">
         <v>400775</v>
       </c>
-      <c r="U37" s="49">
+      <c r="V37" s="48">
         <v>453820</v>
       </c>
-      <c r="V37" s="49">
+      <c r="W37" s="48">
         <v>377215</v>
       </c>
-      <c r="W37" s="49">
+      <c r="X37" s="48">
         <v>341834</v>
       </c>
-      <c r="X37" s="28"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Y37" s="28"/>
+    </row>
+    <row r="41" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="29"/>
       <c r="G41" s="29"/>
       <c r="H41" s="29"/>
       <c r="I41" s="29"/>
       <c r="J41" s="29"/>
       <c r="K41" s="29"/>
       <c r="L41" s="29"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
       <c r="S41" s="29"/>
       <c r="T41" s="29"/>
       <c r="U41" s="29"/>
       <c r="V41" s="29"/>
       <c r="W41" s="29"/>
-    </row>
-    <row r="42" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X41" s="29"/>
+    </row>
+    <row r="42" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="29"/>
       <c r="O42" s="29"/>
       <c r="P42" s="29"/>
       <c r="Q42" s="29"/>
       <c r="R42" s="29"/>
       <c r="S42" s="29"/>
       <c r="T42" s="29"/>
       <c r="U42" s="29"/>
       <c r="V42" s="29"/>
       <c r="W42" s="29"/>
-    </row>
-    <row r="43" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X42" s="29"/>
+    </row>
+    <row r="43" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="29"/>
       <c r="I43" s="29"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="29"/>
       <c r="O43" s="29"/>
       <c r="P43" s="29"/>
       <c r="Q43" s="29"/>
       <c r="R43" s="29"/>
       <c r="S43" s="29"/>
       <c r="T43" s="29"/>
       <c r="U43" s="29"/>
       <c r="V43" s="29"/>
       <c r="W43" s="29"/>
-    </row>
-    <row r="44" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X43" s="29"/>
+    </row>
+    <row r="44" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="29"/>
       <c r="D44" s="29"/>
       <c r="E44" s="29"/>
       <c r="F44" s="29"/>
       <c r="G44" s="29"/>
       <c r="H44" s="29"/>
       <c r="I44" s="29"/>
       <c r="J44" s="29"/>
       <c r="K44" s="29"/>
       <c r="L44" s="29"/>
       <c r="M44" s="29"/>
       <c r="N44" s="29"/>
       <c r="O44" s="29"/>
       <c r="P44" s="29"/>
       <c r="Q44" s="29"/>
       <c r="R44" s="29"/>
       <c r="S44" s="29"/>
       <c r="T44" s="29"/>
       <c r="U44" s="29"/>
       <c r="V44" s="29"/>
       <c r="W44" s="29"/>
-    </row>
-    <row r="45" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X44" s="29"/>
+    </row>
+    <row r="45" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="29"/>
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
       <c r="F45" s="29"/>
       <c r="G45" s="29"/>
       <c r="H45" s="29"/>
       <c r="I45" s="29"/>
       <c r="J45" s="29"/>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
       <c r="N45" s="29"/>
       <c r="O45" s="29"/>
       <c r="P45" s="29"/>
       <c r="Q45" s="29"/>
       <c r="R45" s="29"/>
       <c r="S45" s="29"/>
       <c r="T45" s="29"/>
       <c r="U45" s="29"/>
       <c r="V45" s="29"/>
       <c r="W45" s="29"/>
-    </row>
-    <row r="46" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X45" s="29"/>
+    </row>
+    <row r="46" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="29"/>
       <c r="D46" s="29"/>
       <c r="E46" s="29"/>
       <c r="F46" s="29"/>
       <c r="G46" s="29"/>
       <c r="H46" s="29"/>
       <c r="I46" s="29"/>
       <c r="J46" s="29"/>
       <c r="K46" s="29"/>
       <c r="L46" s="29"/>
       <c r="M46" s="29"/>
       <c r="N46" s="29"/>
       <c r="O46" s="29"/>
       <c r="P46" s="29"/>
       <c r="Q46" s="29"/>
       <c r="R46" s="29"/>
       <c r="S46" s="29"/>
       <c r="T46" s="29"/>
       <c r="U46" s="29"/>
       <c r="V46" s="29"/>
       <c r="W46" s="29"/>
-    </row>
-    <row r="47" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X46" s="29"/>
+    </row>
+    <row r="47" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="29"/>
       <c r="D47" s="29"/>
       <c r="E47" s="29"/>
       <c r="F47" s="29"/>
       <c r="G47" s="29"/>
       <c r="H47" s="29"/>
       <c r="I47" s="29"/>
       <c r="J47" s="29"/>
       <c r="K47" s="29"/>
       <c r="L47" s="29"/>
       <c r="M47" s="29"/>
       <c r="N47" s="29"/>
       <c r="O47" s="29"/>
       <c r="P47" s="29"/>
       <c r="Q47" s="29"/>
       <c r="R47" s="29"/>
       <c r="S47" s="29"/>
       <c r="T47" s="29"/>
       <c r="U47" s="29"/>
       <c r="V47" s="29"/>
       <c r="W47" s="29"/>
-    </row>
-    <row r="48" spans="2:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X47" s="29"/>
+    </row>
+    <row r="48" spans="2:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="29"/>
       <c r="D48" s="29"/>
       <c r="E48" s="29"/>
       <c r="F48" s="29"/>
       <c r="G48" s="29"/>
       <c r="H48" s="29"/>
       <c r="I48" s="29"/>
       <c r="J48" s="29"/>
       <c r="K48" s="29"/>
       <c r="L48" s="29"/>
       <c r="M48" s="29"/>
       <c r="N48" s="29"/>
       <c r="O48" s="29"/>
       <c r="P48" s="29"/>
       <c r="Q48" s="29"/>
       <c r="R48" s="29"/>
       <c r="S48" s="29"/>
       <c r="T48" s="29"/>
       <c r="U48" s="29"/>
       <c r="V48" s="29"/>
       <c r="W48" s="29"/>
+      <c r="X48" s="29"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.15748031496062992" top="0.59055118110236227" bottom="0.47244094488188981" header="0.19685039370078741" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="34" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010084A6CADB9E567D48BA16FB89F189D276" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="d559d20d487a4169751dff7aa35d2a1e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="59eb6ecc-2a25-48c0-a6b3-5e81400326b1" xmlns:ns3="407a5799-9ae0-45dd-a0dc-32cdade4a072" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1c79efe63dad6633ea83068d66c3b6c1" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="59eb6ecc-2a25-48c0-a6b3-5e81400326b1"/>
     <xsd:import namespace="407a5799-9ae0-45dd-a0dc-32cdade4a072"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -31652,87 +22862,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="407a5799-9ae0-45dd-a0dc-32cdade4a072" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="59eb6ecc-2a25-48c0-a6b3-5e81400326b1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D803FBB-4E80-4513-90DF-CFB8A7DA150C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="59eb6ecc-2a25-48c0-a6b3-5e81400326b1"/>
+    <ds:schemaRef ds:uri="407a5799-9ae0-45dd-a0dc-32cdade4a072"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF6C4C6F-D7CD-478D-AA9A-ED29803F856A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{604FE927-EF3D-4DF8-A68D-62CACDFD1178}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="7816a6c8-7215-4021-83ca-e06afddf8fd2"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="407a5799-9ae0-45dd-a0dc-32cdade4a072"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="59eb6ecc-2a25-48c0-a6b3-5e81400326b1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Balanço Patrimonial</vt:lpstr>
       <vt:lpstr>DRE anual</vt:lpstr>
       <vt:lpstr>DRE trimestral</vt:lpstr>
     </vt:vector>
@@ -31746,27 +22977,30 @@
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DANIELA MERIKO JACOJACO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084A6CADB9E567D48BA16FB89F189D276</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>