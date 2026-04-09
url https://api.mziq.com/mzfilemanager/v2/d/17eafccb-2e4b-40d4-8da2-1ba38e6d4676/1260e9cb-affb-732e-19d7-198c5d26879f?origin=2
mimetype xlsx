--- v0 (2025-11-03)
+++ v1 (2026-04-09)
@@ -1,148 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://brcompass.sharepoint.com/sites/RI-RelaescomInvestidores/Documentos Partilhados/Site Compass/Dividendos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://brcompass.sharepoint.com/sites/FPA/Documentos Partilhados/03.Relações_Investidores/06. Outros/Outros/Materiais Institucionais/Site Compass/Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="8_{91101B0D-E583-4579-8601-D239665846F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{699292A4-8F7B-4970-80B3-C9B17E33D2E3}"/>
+  <xr:revisionPtr revIDLastSave="26" documentId="8_{91101B0D-E583-4579-8601-D239665846F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{671710F1-B478-41E4-8B84-E7AC1B9A43F4}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{34B27B00-B9D3-4E8A-B60D-9381F803F561}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{34B27B00-B9D3-4E8A-B60D-9381F803F561}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1" uniqueCount="1">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
   <si>
-    <t>Dividendos
- Compass</t>
+    <t>Dividendos Compass
+(R$ milhões)</t>
+  </si>
+  <si>
+    <t>2025
+Redução de Capital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
@@ -438,258 +448,280 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{363313F1-38A2-408B-BBEA-9A44A1B3A30A}">
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.81640625" customWidth="1"/>
-    <col min="2" max="2" width="14.36328125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="17.453125" customWidth="1"/>
+    <col min="2" max="2" width="22.36328125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="29" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="4">
         <v>2020</v>
       </c>
       <c r="B2" s="3">
         <v>600000</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="4">
         <v>2021</v>
       </c>
       <c r="B3" s="3">
         <v>982752</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="4">
         <v>2022</v>
       </c>
       <c r="B4" s="3">
         <v>1622247</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="4">
         <v>2023</v>
       </c>
       <c r="B5" s="3">
         <v>1042611</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="4">
         <v>2024</v>
       </c>
       <c r="B6" s="3">
         <v>2500000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A7" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="3">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="6">
+        <v>1500000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;K000000 Público&amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Público</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101001FCFA4D32652AE40B07E550C7137DDF9" ma:contentTypeVersion="15" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="15d2fb58a406569baf3bee375f7bcff3">
-[...2 lines deleted...]
-    <xsd:import namespace="7a9cc91a-62ed-4328-9ad9-f1f7b07409b2"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101002A110D8B493A2E46A18201E0BEEAF19E" ma:contentTypeVersion="16" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="cb9edc4ad69af378d06c765c533172dc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd" xmlns:ns3="643d8d79-65da-4809-a255-eb42f9a69de4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="35b5fc91045726975c86d0df3a31799a" ns2:_="" ns3:_="">
+    <xsd:import namespace="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd"/>
+    <xsd:import namespace="643d8d79-65da-4809-a255-eb42f9a69de4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="65050444-34c7-42e1-8543-18d9bd3dea8b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de Imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f44352d8-8941-46e6-a794-615eb2b40826" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de Imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f44352d8-8941-46e6-a794-615eb2b40826" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a9cc91a-62ed-4328-9ad9-f1f7b07409b2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="643d8d79-65da-4809-a255-eb42f9a69de4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{50a08b93-b285-4312-9a58-608799ac9ce8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a9cc91a-62ed-4328-9ad9-f1f7b07409b2">
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{407fe5f8-c44a-423c-ad75-1d6eabc957d2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="643d8d79-65da-4809-a255-eb42f9a69de4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Partilhado Com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Partilhado Com" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Detalhes de Partilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Detalhes de Partilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -764,68 +796,94 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="7a9cc91a-62ed-4328-9ad9-f1f7b07409b2" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="65050444-34c7-42e1-8543-18d9bd3dea8b">
+    <TaxCatchAll xmlns="643d8d79-65da-4809-a255-eb42f9a69de4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B62E842C-B229-4D14-B5A7-3913D64511C2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A291EC60-7792-4DB4-9D72-9710612D4A02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd"/>
+    <ds:schemaRef ds:uri="643d8d79-65da-4809-a255-eb42f9a69de4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0CD6309-8FE6-4E52-9D16-070E3B24D5D9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0CD6309-8FE6-4E52-9D16-070E3B24D5D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6D9AEEF-879E-4F30-BFE3-42801FB7D4C7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6D9AEEF-879E-4F30-BFE3-42801FB7D4C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="643d8d79-65da-4809-a255-eb42f9a69de4"/>
+    <ds:schemaRef ds:uri="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
@@ -845,29 +903,32 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6251550f-cc9c-427f-8e2e-2416858e6ee1_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6251550f-cc9c-427f-8e2e-2416858e6ee1_SetDate">
     <vt:lpwstr>2024-12-05T22:55:47Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6251550f-cc9c-427f-8e2e-2416858e6ee1_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6251550f-cc9c-427f-8e2e-2416858e6ee1_Name">
     <vt:lpwstr>Publico</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6251550f-cc9c-427f-8e2e-2416858e6ee1_SiteId">
     <vt:lpwstr>446821bc-0438-4faf-86f2-1d7a84304e2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6251550f-cc9c-427f-8e2e-2416858e6ee1_ActionId">
     <vt:lpwstr>5593ec6f-9d7e-4060-976f-43b9a6552ac2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6251550f-cc9c-427f-8e2e-2416858e6ee1_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101001FCFA4D32652AE40B07E550C7137DDF9</vt:lpwstr>
+    <vt:lpwstr>0x0101002A110D8B493A2E46A18201E0BEEAF19E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>