--- v1 (2026-04-09)
+++ v2 (2026-05-26)
@@ -1,178 +1,365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://brcompass.sharepoint.com/sites/FPA/Documentos Partilhados/03.Relações_Investidores/06. Outros/Outros/Materiais Institucionais/Site Compass/Dividendos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://brcompass.sharepoint.com/sites/FPA/Documentos Partilhados/03.Relações_Investidores/06. Outros/04. Site Compass/Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="26" documentId="8_{91101B0D-E583-4579-8601-D239665846F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{671710F1-B478-41E4-8B84-E7AC1B9A43F4}"/>
+  <xr:revisionPtr revIDLastSave="603" documentId="8_{91101B0D-E583-4579-8601-D239665846F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4B4DDB66-8888-4F8B-802B-D9D9AAB0B1B0}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{34B27B00-B9D3-4E8A-B60D-9381F803F561}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34B27B00-B9D3-4E8A-B60D-9381F803F561}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D23" i="1" l="1"/>
+  <c r="D22" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D16" i="1"/>
+  <c r="D15" i="1"/>
+  <c r="D10" i="1"/>
+  <c r="D11" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="D9" i="1"/>
+  <c r="D6" i="1"/>
+  <c r="D7" i="1"/>
+  <c r="D5" i="1"/>
+  <c r="D3" i="1"/>
+  <c r="D2" i="1"/>
+  <c r="F2" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="E3" i="1"/>
+  <c r="E2" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="D17" i="1" l="1"/>
+  <c r="D24" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="E24" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="E14" i="1"/>
+  <c r="D8" i="1" l="1"/>
+  <c r="D4" i="1"/>
+  <c r="E4" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="15">
   <si>
-    <t>Dividendos Compass
-(R$ milhões)</t>
+    <t>Tipo de provento</t>
   </si>
   <si>
-    <t>2025
-Redução de Capital</t>
+    <t>Valor por ação</t>
+  </si>
+  <si>
+    <t>Dividendos</t>
+  </si>
+  <si>
+    <t>JCP</t>
+  </si>
+  <si>
+    <t>Redução de Capital</t>
+  </si>
+  <si>
+    <t>Pagamento</t>
+  </si>
+  <si>
+    <t>Data da aprovação</t>
+  </si>
+  <si>
+    <t>Total 2020</t>
+  </si>
+  <si>
+    <t>Total 2021</t>
+  </si>
+  <si>
+    <t>Total 2022</t>
+  </si>
+  <si>
+    <t>Total 2023</t>
+  </si>
+  <si>
+    <t>Total 2024</t>
+  </si>
+  <si>
+    <t>Total 2025</t>
+  </si>
+  <si>
+    <t>Quantidade de ações 
+(milhões)</t>
+  </si>
+  <si>
+    <t>Valor pago 
+(milhões)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <color theme="0"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FF242424"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF10131C"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -446,194 +633,613 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{363313F1-38A2-408B-BBEA-9A44A1B3A30A}">
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.453125" customWidth="1"/>
-    <col min="2" max="2" width="22.36328125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="22.7265625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="19.81640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.453125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="20.1796875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="13.7265625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="23.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.81640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.7265625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="29" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="B6" s="3">
+      <c r="C1" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1" s="23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="6">
+        <v>44189</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="6">
+        <v>44193</v>
+      </c>
+      <c r="D2" s="21">
+        <f>E2/$F$2</f>
+        <v>0.80728516009452633</v>
+      </c>
+      <c r="E2" s="8">
+        <f>576555065.18/1000</f>
+        <v>576555.06517999992</v>
+      </c>
+      <c r="F2" s="8">
+        <f>714190095/10^3</f>
+        <v>714190.09499999997</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="6">
+        <v>44189</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6">
+        <v>44193</v>
+      </c>
+      <c r="D3" s="21">
+        <f>E3/$F$2</f>
+        <v>3.2827303240602908E-2</v>
+      </c>
+      <c r="E3" s="8">
+        <f>23444934.82/1000</f>
+        <v>23444.934819999999</v>
+      </c>
+      <c r="F3" s="19"/>
+    </row>
+    <row r="4" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="12">
+        <f>SUM(D2:D3)</f>
+        <v>0.84011246333512923</v>
+      </c>
+      <c r="E4" s="10">
+        <f>SUM(E2:E3)</f>
+        <v>599999.99999999988</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="6">
+        <v>44236</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="6">
+        <v>44255</v>
+      </c>
+      <c r="D5" s="21">
+        <f>E5/$F$2</f>
+        <v>0.28003748777837645</v>
+      </c>
+      <c r="E5" s="8">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="6">
+        <v>44536</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="6">
+        <v>44550</v>
+      </c>
+      <c r="D6" s="21">
+        <f t="shared" ref="D6:D23" si="0">E6/$F$2</f>
+        <v>8.4369694317869254E-2</v>
+      </c>
+      <c r="E6" s="8">
+        <v>60256</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>44536</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="6">
+        <v>44550</v>
+      </c>
+      <c r="D7" s="21">
+        <f t="shared" si="0"/>
+        <v>1.0116354245993848</v>
+      </c>
+      <c r="E7" s="8">
+        <v>722500</v>
+      </c>
+      <c r="F7" s="18"/>
+    </row>
+    <row r="8" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="12">
+        <f>SUM(D5:D7)</f>
+        <v>1.3760426066956306</v>
+      </c>
+      <c r="E8" s="10">
+        <f>SUM(E5:E7)</f>
+        <v>982756</v>
+      </c>
+      <c r="F8" s="19"/>
+    </row>
+    <row r="9" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="6">
+        <v>44651</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="6">
+        <v>44926</v>
+      </c>
+      <c r="D9" s="21">
+        <f t="shared" si="0"/>
+        <v>1.8978584760574145E-2</v>
+      </c>
+      <c r="E9" s="8">
+        <f>13554317.25312/1000</f>
+        <v>13554.31725312</v>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="15"/>
+    </row>
+    <row r="10" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="6">
+        <v>44680</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="6">
+        <v>44926</v>
+      </c>
+      <c r="D10" s="21">
+        <f t="shared" si="0"/>
+        <v>0.11173918697374262</v>
+      </c>
+      <c r="E10" s="8">
+        <f>79803020.56/1000</f>
+        <v>79803.020560000004</v>
+      </c>
+      <c r="G10" s="2"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>44740</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="6">
+        <v>44926</v>
+      </c>
+      <c r="D11" s="21">
+        <f t="shared" si="0"/>
+        <v>1.1441734902783832E-2</v>
+      </c>
+      <c r="E11" s="8">
+        <f>8171573.737184/1000</f>
+        <v>8171.5737371840005</v>
+      </c>
+      <c r="F11" s="17"/>
+      <c r="G11" s="14"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>44827</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="6">
+        <v>44840</v>
+      </c>
+      <c r="D12" s="21">
+        <f t="shared" si="0"/>
+        <v>6.4354342259132002E-2</v>
+      </c>
+      <c r="E12" s="8">
+        <f>45961233.811712/1000</f>
+        <v>45961.233811711994</v>
+      </c>
+      <c r="F12" s="17"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:8" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>44862</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="6">
+        <v>44879</v>
+      </c>
+      <c r="D13" s="21">
+        <f t="shared" si="0"/>
+        <v>2.0649415676508367</v>
+      </c>
+      <c r="E13" s="8">
+        <f>1474760814.37/1000</f>
+        <v>1474760.8143699998</v>
+      </c>
+      <c r="F13" s="18"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+    </row>
+    <row r="14" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="12">
+        <f>SUM(D9:D13)</f>
+        <v>2.2714554165470693</v>
+      </c>
+      <c r="E14" s="10">
+        <f>SUM(E9:E13)</f>
+        <v>1622250.9597320159</v>
+      </c>
+      <c r="F14" s="19"/>
+    </row>
+    <row r="15" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="6">
+        <v>44924</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="6">
+        <v>44938</v>
+      </c>
+      <c r="D15" s="21">
+        <f t="shared" si="0"/>
+        <v>5.9666896733021765E-2</v>
+      </c>
+      <c r="E15" s="8">
+        <f>42613506.646112/1000</f>
+        <v>42613.506646112</v>
+      </c>
+      <c r="F15" s="15"/>
+    </row>
+    <row r="16" spans="1:8" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>45238</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="6">
+        <v>45258</v>
+      </c>
+      <c r="D16" s="21">
+        <f t="shared" si="0"/>
+        <v>1.4001874388918822</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="F16" s="18"/>
+      <c r="G16" s="16"/>
+    </row>
+    <row r="17" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="12">
+        <f>SUM(D15:D16)</f>
+        <v>1.4598543356249041</v>
+      </c>
+      <c r="E17" s="11">
+        <f>SUM(E15:E16)</f>
+        <v>1042613.506646112</v>
+      </c>
+      <c r="F17" s="19"/>
+    </row>
+    <row r="18" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="6">
+        <v>45378</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="6">
+        <v>45394</v>
+      </c>
+      <c r="D18" s="21">
+        <f t="shared" si="0"/>
+        <v>2.1002811583378231</v>
+      </c>
+      <c r="E18" s="8">
+        <v>1500000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>45603</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="6">
+        <v>45621</v>
+      </c>
+      <c r="D19" s="21">
+        <f t="shared" si="0"/>
+        <v>1.4001874388918822</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1000000</v>
+      </c>
+      <c r="F19" s="18"/>
+    </row>
+    <row r="20" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="12">
+        <f>SUM(D18:D19)</f>
+        <v>3.5004685972297054</v>
+      </c>
+      <c r="E20" s="11">
+        <f>SUM(E18:E19)</f>
         <v>2500000</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="B8" s="6">
+      <c r="F20" s="19"/>
+    </row>
+    <row r="21" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="6">
+        <v>45412</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="6">
+        <v>45715</v>
+      </c>
+      <c r="D21" s="21">
+        <f t="shared" si="0"/>
+        <v>2.1002811583378231</v>
+      </c>
+      <c r="E21" s="8">
         <v>1500000</v>
       </c>
     </row>
+    <row r="22" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
+        <v>45772</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="6">
+        <v>46010</v>
+      </c>
+      <c r="D22" s="21">
+        <f t="shared" si="0"/>
+        <v>0.36918002363222358</v>
+      </c>
+      <c r="E22" s="8">
+        <f>263664716.15/1000</f>
+        <v>263664.71614999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>46007</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="6">
+        <v>46010</v>
+      </c>
+      <c r="D23" s="21">
+        <f t="shared" si="0"/>
+        <v>0.33091369581371755</v>
+      </c>
+      <c r="E23" s="8">
+        <f>236335283.85/1000</f>
+        <v>236335.28385000001</v>
+      </c>
+      <c r="F23" s="18"/>
+    </row>
+    <row r="24" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="13">
+        <f>SUM(D21:D23)</f>
+        <v>2.8003748777837645</v>
+      </c>
+      <c r="E24" s="11">
+        <f>SUM(E21:E23)</f>
+        <v>2000000</v>
+      </c>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+    </row>
   </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A20:C20"/>
+  </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;K000000 Público&amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Público</oddFooter>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="D20 D17 D4:D14" formula="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101002A110D8B493A2E46A18201E0BEEAF19E" ma:contentTypeVersion="16" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="cb9edc4ad69af378d06c765c533172dc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd" xmlns:ns3="643d8d79-65da-4809-a255-eb42f9a69de4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="35b5fc91045726975c86d0df3a31799a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101002A110D8B493A2E46A18201E0BEEAF19E" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="a0b3956704812aa51bfc379b30875307">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd" xmlns:ns3="643d8d79-65da-4809-a255-eb42f9a69de4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="41cbc09d35c890bc7a7633bf854d9d3b" ns2:_="" ns3:_="">
     <xsd:import namespace="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd"/>
     <xsd:import namespace="643d8d79-65da-4809-a255-eb42f9a69de4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de Imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f44352d8-8941-46e6-a794-615eb2b40826" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f44352d8-8941-46e6-a794-615eb2b40826" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
@@ -658,70 +1264,70 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="643d8d79-65da-4809-a255-eb42f9a69de4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{407fe5f8-c44a-423c-ad75-1d6eabc957d2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="643d8d79-65da-4809-a255-eb42f9a69de4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Partilhado Com" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Compartilhado com" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Detalhes de Partilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Detalhes de Compartilhado Com" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
@@ -805,66 +1411,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="643d8d79-65da-4809-a255-eb42f9a69de4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A291EC60-7792-4DB4-9D72-9710612D4A02}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C48B54-EC4F-4904-88B9-D44BDA815B9B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0CD6309-8FE6-4E52-9D16-070E3B24D5D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6D9AEEF-879E-4F30-BFE3-42801FB7D4C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="643d8d79-65da-4809-a255-eb42f9a69de4"/>
     <ds:schemaRef ds:uri="695f1713-6fe9-4b9c-ba94-a9460e2bd3fd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>