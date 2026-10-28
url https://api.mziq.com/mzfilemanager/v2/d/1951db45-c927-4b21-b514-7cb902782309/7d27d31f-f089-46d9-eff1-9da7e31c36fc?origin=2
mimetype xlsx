--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://oneero.sharepoint.com/sites/IR2/Shared Documents/Website/MZ/Reserves and Resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="13_ncr:1_{E3EFAE24-94BD-42C8-BC7F-27A8DF9BD43A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F088AD52-015A-4B96-8B88-CF3F4AEF1629}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="13_ncr:1_{E3EFAE24-94BD-42C8-BC7F-27A8DF9BD43A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D02153F-3ADB-49FB-BB87-B518F4A1FAC6}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{44A936B4-6FA3-4AFA-81D7-C54222EAF6FC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{44A936B4-6FA3-4AFA-81D7-C54222EAF6FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Tucumã" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -667,76 +667,76 @@
     <mruColors>
       <color rgb="FF404040"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1003936</xdr:colOff>
-      <xdr:row>50</xdr:row>
-      <xdr:rowOff>74646</xdr:rowOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>168771</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Espaço Reservado para Conteúdo 3">
+        <xdr:cNvPr id="2" name="Espaço Reservado para Conteúdo 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{330E3D8C-4E3B-E1C2-D27A-29B3577CBDA8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0306F8C2-681A-A778-D85B-AC3B99048A5F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="670560" y="8016240"/>
-          <a:ext cx="11306176" cy="2170146"/>
+          <a:off x="670560" y="7254240"/>
+          <a:ext cx="11306176" cy="1502271"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle>
           <a:defPPr>
             <a:defRPr lang="pt-BR"/>
           </a:defPPr>
           <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1200"/>
@@ -892,191 +892,191 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr marL="0" lvl="1" eaLnBrk="0" hangingPunct="0">
             <a:lnSpc>
               <a:spcPct val="114000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="330"/>
             </a:spcAft>
             <a:tabLst>
               <a:tab pos="523875" algn="l"/>
             </a:tabLst>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="1">
+            <a:rPr lang="en-US" sz="800" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Tucumã Operation Mineral Reserves Notes:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Effective Date of December 31, 2025, accounting for depletion of the estimates reported in the Tucumã Technical Report with an effective date of August 31, 2021.</a:t>
+            <a:t>Effective Date of December 31, 2025, accounting for depletion of the estimates reported in the 2021 Tucumã Operation Technical Report with an effective date of August 31, 2021.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Mineral reserves included within stated mineral resources. All figures have been rounded to the relative accuracy of the estimates. Summed amounts may not add due to rounding. High-grade and low-grade mineral resources defined as greater than or equal to 1.00% copper and less than 1.00% copper, respectively.</a:t>
+            <a:t>Mineral reserves included within stated mineral Resources. All figures have been rounded to the relative accuracy of the estimates. Summed amounts may not add due to rounding. High-grade and low-grade mineral Resources defined as greater than or equal to 1.00% copper and less than 1.00% copper, respectively.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Mineral Reserves are reported as constrained within Measured and Indicated pit designs and are supported by a mine plan featuring a constant throughput rate and cut-off optimization. The pit designs and mine plan were optimized using the following economic and technical parameters: copper price of US$3.00/lb; average recovery to concentrate is 91.3%; copper concentrate logistics costs of US$108.2/wmt; transport losses of 0.2%; copper concentrate treatment charges of US$59.5/dmt, US$0.0595/lb of copper refining charges; copper payability of 96.3%; average mining cost of US$2.47/t-mined; process cost of US$7.74/t-processed and G&amp;A costs of US$3.83/t-processed; average pit slope angles that range from 30º to 50º and 2% royalt.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Mineral Reserves estimate considered an SMU of 2m x 2m x 8m, an overall dilution of 3.3% and a metal loss of 0.3%.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>The August 31, 2021 Mineral reserves were classified according to the CIM Standards and the CIM Guidelines by Mr. Carlos Guzman, RM CMC (0119) and FAusIMM (229036), an employee of NCL Ingeniería y Construcción SpA and an independent “qualified person” as such term is defined under NI 43-101. Please refer to the Company’s “2025 Annual Information Form” dated March 30, 2026 for additional technical information. The updated Mineral Resource and Mineral Reserve estimates as at December 31, 2025 was prepared under the supervision of and approved by by Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148), Resource &amp; Reserve Manager of the Company and a QP as such term is defined under NI 43-101.</a:t>
+            <a:t>The August 31, 2021 Mineral reserves were classified according to the CIM Standards and the CIM Guidelines by Mr. Carlos Guzman, RM CMC (0119) and FAusIMM (229036), an employee of NCL Ingeniería y Construcción SpA and an independent “qualified person” as such term is defined under NI 43-101. The updated Mineral Resource and Mineral Reserve estimates as at December 31, 2025 was prepared under the supervision of and approved by by Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148), Resource &amp; Reserve Manager of the Company and a QP as such term is defined under NI 43-101. Please refer to the AIF and the 2021 Tucumã Operation Technical Report for additional technical information. </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="900">
+          <a:endParaRPr lang="en-US" sz="700">
             <a:solidFill>
               <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:highlight>
               <a:srgbClr val="FFFF00"/>
             </a:highlight>
             <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
-      <xdr:rowOff>177555</xdr:rowOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>169935</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1003936</xdr:colOff>
-      <xdr:row>60</xdr:row>
-      <xdr:rowOff>72856</xdr:rowOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>109734</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Espaço Reservado para Conteúdo 3">
+        <xdr:cNvPr id="3" name="Espaço Reservado para Conteúdo 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{698EEAEA-EEB1-76AE-E34B-9D5568229A18}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3E1CEF9-1301-E64D-E117-F0DFEB7D32E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="670560" y="10098795"/>
-          <a:ext cx="11306176" cy="1990801"/>
+          <a:off x="670560" y="8757675"/>
+          <a:ext cx="11306176" cy="1463799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle>
           <a:defPPr>
             <a:defRPr lang="pt-BR"/>
           </a:defPPr>
           <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1200"/>
@@ -1232,138 +1232,132 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr marL="0" lvl="1" eaLnBrk="0" hangingPunct="0">
             <a:lnSpc>
               <a:spcPct val="114000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="330"/>
             </a:spcAft>
             <a:tabLst>
               <a:tab pos="523875" algn="l"/>
             </a:tabLst>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="1">
+            <a:rPr lang="en-US" sz="800" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Tucumã Operation Mineral Resources Notes:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Effective Date of December 31, 2025, accounting for depletion of the estimates reported in the Tucumã Technical Report with an effective date of August 31, 2021.</a:t>
+            <a:t>Effective Date of December 31, 2025, accounting for depletion of the estimates reported in the 2021 Tucumã Operation Technical Report with an effective date of August 31, 2021.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Tonnes and grade are rounded to reflect approximation. Open Pit Mineral Resources are stated at a cut-off grade of 0.20% Cu and are fully contained within an optimized pit shell. Underground Mineral Resources are stated within an optimized stopes below the pit shell. A cut-off grade of 0.51% Cu and a marginal cut-off grade of 0.32% Cu were applied in the stope optimization.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
-                <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Presented Mineral Resources inclusive of Mineral Reserves. Summed amounts may not add due to rounding. High-grade and low-grade mineral resources defined as greater than or equal to 1.00% copper and less than 1.00% copper, respectively. Mineral Resources that are not Mineral Reserves and have not demonstrated economic viability. Mineral Resource estimates do not account for mineability, selectivity, mining loss and dilution. These Mineral Resource estimates include Inferred Mineral Resources that are normally considered too geologically speculative to allow for the application of economic considerations that would see them categorized as Mineral Reserves. There is also no certainty that these Inferred Mineral Resources will be converted to Measured and Indicated categories through further drilling or into Mineral Reserves once economic considerations have been applied. </a:t>
+            <a:t>Presented Mineral Resources inclusive of Mineral Reserves. Summed amounts may not add due to rounding. High-grade and low-grade mineral Resources defined as greater than or equal to 1.00% copper and less than 1.00% copper, respectively. Mineral Resources that are not Mineral Reserves and have not demonstrated economic viability. Mineral Resource estimates do not account for mineability, selectivity, mining loss and dilution. These Mineral Resource estimates include Inferred Mineral Resources that are normally considered too geologically speculative to allow for the application of economic considerations that would see them categorized as Mineral Reserves. There is also no certainty that these Inferred Mineral Resources will be converted to Measured and Indicated categories through further drilling or into Mineral Reserves once economic considerations have been applied. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900">
+            <a:rPr lang="en-US" sz="700">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>The August 31, 2021 Mineral resources were classified according to the CIM Standards and the CIM Guidelines by Mr. Carlos Guzman, RM CMC (0119) and FAusIMM (229036), an employee of NCL Ingeniería y Construcción SpA and an independent “qualified person” as such term is defined under NI 43-101. Please refer to the Company’s “2025 Annual Information Form” dated March 30, 2026 for additional technical information. The updated Mineral Resource and Mineral Reserve estimates as at December 31, 2025 was prepared under the supervision of and approved by by Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148), Resource &amp; Reserve Manager of the Company and a QP as such term is defined under NI 43-101.</a:t>
+            <a:t>The August 31, 2021 Mineral Resources were classified according to the CIM Standards and the CIM Guidelines by Mr. Carlos Guzman, RM CMC (0119) and FAusIMM (229036), an employee of NCL Ingeniería y Construcción SpA and an independent “qualified person” as such term is defined under NI 43-101. The updated Mineral Resource and Mineral Reserve estimates as at December 31, 2025 was prepared under the supervision of and approved by by Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148), Resource &amp; Reserve Manager of the Company and a QP as such term is defined under NI 43-101. Please refer to the AIF and the 2021 Tucumã Operation Technical Report for additional technical information.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="900">
+          <a:endParaRPr lang="en-US" sz="700">
             <a:solidFill>
-              <a:srgbClr val="5F5F5F"/>
+              <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Ero">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="5C5D54"/>
       </a:dk2>
       <a:lt2>
@@ -1654,53 +1648,51 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8B851DB-D0AB-4038-AF9C-E476756FE95F}">
   <dimension ref="B1:J35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="46" style="1" customWidth="1"/>
     <col min="3" max="5" width="26.796875" customWidth="1"/>
     <col min="7" max="7" width="46" style="1" customWidth="1"/>
     <col min="8" max="10" width="26.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B1"/>
       <c r="G1"/>
     </row>
     <row r="2" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="9"/>
       <c r="E2" s="8"/>
       <c r="G2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="8"/>
       <c r="I2" s="9"/>