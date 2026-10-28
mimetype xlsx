--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://oneero.sharepoint.com/sites/IR2/Shared Documents/Website/MZ/Reserves and Resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="13_ncr:1_{E3EFAE24-94BD-42C8-BC7F-27A8DF9BD43A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EE41DB6D-A707-4F3F-8827-A15EDA4DAFAA}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{E3EFAE24-94BD-42C8-BC7F-27A8DF9BD43A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B742E50C-A623-428F-90DE-6A3298BE8183}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{44A936B4-6FA3-4AFA-81D7-C54222EAF6FC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{44A936B4-6FA3-4AFA-81D7-C54222EAF6FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Xavantina" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -768,70 +768,70 @@
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1118236</xdr:colOff>
-      <xdr:row>47</xdr:row>
-      <xdr:rowOff>44186</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>113049</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Espaço Reservado para Conteúdo 3">
+        <xdr:cNvPr id="4" name="Espaço Reservado para Conteúdo 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5E4156-5764-12F9-8974-9D7E2F3E719E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24A0360C-0257-6674-E927-C1DE86B7D674}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="670560" y="7955280"/>
-          <a:ext cx="11306176" cy="1568186"/>
+          <a:ext cx="11306176" cy="1256049"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle>
           <a:defPPr>
             <a:defRPr lang="pt-BR"/>
           </a:defPPr>
           <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1200"/>
@@ -988,210 +988,223 @@
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr marL="0" lvl="1" eaLnBrk="0" hangingPunct="0">
             <a:lnSpc>
               <a:spcPct val="114000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="330"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:tabLst>
               <a:tab pos="523875" algn="l"/>
             </a:tabLst>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="1">
+            <a:rPr lang="en-US" sz="800" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Xavantina Operations Mineral Reserves Notes:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Effective Date of June 30, 2025.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Mineral reserves included within stated mineral resources. All figures have been rounded to the relative accuracy of the estimates. Summed amounts may not add due to rounding.</a:t>
+            <a:t>Mineral reserves included within stated mineral Resources. All figures have been rounded to the relative accuracy of the estimates. Summed amounts may not add due to rounding.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>The 2025 mine plan incorporates the Sublevel Stoping (SLS) mining method, replacing the previously used room-and-pillar and cut-and-fill methods in most areas. Practical mining shapes (wireframes) were designed using geological wireframes and mineral resource block models as a guide to ensure operational selectivity and mineability. Mining parameters applied to the reserve estimates include total dilution and recovery factors appropriate for each mining are: (i) Productive stopes: 23% planned dilution and 10% operational dilution, for a total of 33%, with an assumed mining recovery of 90%; and (ii) Remaining room-and-pillar areas: 7.0% planned dilution and 8.5% operational dilution, for a total of 16% dilution, with an assumed mining recovery of 92.5%.</a:t>
+            <a:t>The 2025 mine plan incorporates the Sublevel Stoping (SLS) mining method, replacing the previously used room-and-pillar and cut-and-fill methods in most areas. Practical mining shapes (wireframes) were designed using geological wireframes and mineral Resource block models as a guide to ensure operational selectivity and mineability. Mining parameters applied to the reserve estimates include total dilution and recovery factors appropriate for each mining are: (i) Productive stopes: 23% planned dilution and 10% operational dilution, for a total of 33%, with an assumed mining recovery of 90%; and (ii) Remaining room-and-pillar areas: 7.0% planned dilution and 8.5% operational dilution, for a total of 16% dilution, with an assumed mining recovery of 92.5%.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
-            <a:lnSpc>
-[...4 lines deleted...]
-            </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
-            <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Mineral reserve estimates for the Xavantina Operations are prepared under the supervision of and verified by Mr. Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148) and Manager, Resources &amp; Reserves of the Company who is a “qualified person” within the meanings of NI 43-101.</a:t>
+            <a:t>The June 30, 2025 Mineral reserves were classified according to the CIM Standards and the CIM Guidelines by Mr. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Hugo Ribeiro de Andrade Filho, FAusIMM (323096)</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>, an employee of GE21 Consultoria Mineral Ltda and an independent “qualified person” as such term is defined under NI 43-101. Please refer to the 2025 Xavantina OperationsTechnical Report for additional technical information. </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="700">
             <a:solidFill>
-              <a:srgbClr val="5F5F5F"/>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" indent="-228600" algn="just">
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="500">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
-      <xdr:rowOff>185782</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>63862</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1118236</xdr:colOff>
-      <xdr:row>58</xdr:row>
-      <xdr:rowOff>108400</xdr:rowOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>188327</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Espaço Reservado para Conteúdo 3">
+        <xdr:cNvPr id="5" name="Espaço Reservado para Conteúdo 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBA8D2-7183-532A-3F2B-73F215575853}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0B0BFD3-AA56-4DBF-9C9A-C4E6D15B0769}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="670560" y="9474562"/>
-          <a:ext cx="11306176" cy="2208618"/>
+          <a:off x="670560" y="9162142"/>
+          <a:ext cx="11306176" cy="1648465"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle>
           <a:defPPr>
             <a:defRPr lang="pt-BR"/>
           </a:defPPr>
           <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="1200"/>
@@ -1347,228 +1360,219 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p>
           <a:pPr marL="0" lvl="1" eaLnBrk="0" hangingPunct="0">
             <a:lnSpc>
               <a:spcPct val="114000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="330"/>
             </a:spcAft>
             <a:tabLst>
               <a:tab pos="523875" algn="l"/>
             </a:tabLst>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1000" b="1">
+            <a:rPr lang="en-US" sz="800" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Xavantina Operations Mineral Resources Notes:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Effective Date of June 30, 2025.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Presented mineral resources inclusive of mineral reserves. Indicated mineral resource totals are undiluted. All figures have been rounded to the relative accuracy of the estimates. Summed amounts may not add due to rounding. Mineral resources that are not mineral reserves do not have a demonstrated economic viability. The Mineral Resource estimates were prepared in accordance with the Canadian Standards fand the CIM Guidelines, using geostatistical and/or classical methods, plus economic and mining parameters appropriate to the deposit.</a:t>
+            <a:t>Presented mineral Resources inclusive of mineral reserves. Indicated mineral Resource totals are undiluted. All figures have been rounded to the relative accuracy of the estimates. Summed amounts may not add due to rounding. Mineral Resources that are not mineral reserves do not have a demonstrated economic viability. The Mineral Resource estimates were prepared in accordance with the CIM Standards and the CIM Guidelines, using geostatistical and/or classical methods, plus economic and mining parameters appropriate to the deposit.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Mineral resources are estimated using ordinary kriging within 10 meter by 10 meter by 2 meter block size, with a minimum sub-block size of 1.25 meter by 1.25 meter by 0.5 meter.</a:t>
+            <a:t>Mineral Resources are estimated using ordinary kriging within 10 meter by 10 meter by 2 meter block size, with a minimum sub-block size of 1.25 meter by 1.25 meter by 0.5 meter.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Mineral resource are constrained using a minimum stope dimension of 2.0 meters by 2.0 meters by 1.5 meters, a cut-off of 1.46 gpt based on underground mining and processing costs of US$107 per tonne and a gold price of US$2,500 per ounce.</a:t>
+            <a:t>Mineral Resource are constrained using a minimum stope dimension of 2.0 meters by 2.0 meters by 1.5 meters, a cut-off of 1.46 gpt based on underground mining and processing costs of US$107 per tonne and a gold price of US$2,500 per ounce.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>The 2025 inferred mineral resource estimate for gold concentrates was determined using gold assay data compiled from 25 auger drill holes drilled at an approximate spacing of 12.5 meters at depths ranging between 2.0 to 3.0 meters. Auger holes were sampled on 1.0 meter intervals producing 68 sample composites. Samples were analyzed for gold content at the Xavantina laboratory using fire-assay and verified by an independent third-party laboratory (see Quality Assurance and Quality Control). Grade estimation within the gold concentrate stockpile was determined using the Inverse Quadratic Distance interpolation method constrained to the volume that was sampled.</a:t>
+            <a:t>The 2025 inferred mineral Resource estimate for gold concentrates was determined using gold assay data compiled from 25 auger drill holes drilled at an approximate spacing of 12.5 meters at depths ranging between 2.0 to 3.0 meters. Auger holes were sampled on 1.0 meter intervals producing 68 sample composites. Samples were analyzed for gold content at the Xavantina laboratory using fire-assay and verified by an independent third-party laboratory (see Quality Assurance and Quality Control). Grade estimation within the gold concentrate stockpile was determined using the Inverse Quadratic Distance interpolation method constrained to the volume that was sampled.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="228600" indent="-228600" algn="just">
-            <a:lnSpc>
-[...4 lines deleted...]
-            </a:spcBef>
             <a:spcAft>
               <a:spcPts val="300"/>
             </a:spcAft>
-            <a:buClrTx/>
             <a:buFont typeface="+mj-lt"/>
             <a:buAutoNum type="arabicPeriod"/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="900" b="0">
-[...4 lines deleted...]
-                </a:schemeClr>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Mineral resource estimates for the Xavantina Operations are prepared under the supervision of and verified by Mr. Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148) and Manager, Resources &amp; Reserves of the Company who is a “qualified person” within the meanings of NI 43-101.</a:t>
+            <a:t>The June 30, 2025 Resources were classified according to the CIM Standards and the CIM Guidelines by Mr. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="pt-BR" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Leonardo de Moraes Soares, MAIG (5180)</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>, an employee of  GE21 Consultoria Mineral Ltda and an independent “qualified person” as such term is defined under NI 43-101. Please refer to the 2025 Xavantina Operations Technical Report for additional technical information.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="700">
             <a:solidFill>
-              <a:srgbClr val="5F5F5F"/>
+              <a:schemeClr val="tx2"/>
             </a:solidFill>
             <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Ero">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="5C5D54"/>
       </a:dk2>
       <a:lt2>
@@ -1859,51 +1863,53 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5321CE3E-51F3-44C2-95A9-B6DDFEBE9D19}">
   <dimension ref="B2:J38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="G42" sqref="G42"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="36.09765625" customWidth="1"/>
     <col min="3" max="3" width="29.59765625" customWidth="1"/>
     <col min="4" max="4" width="29.59765625" style="8" customWidth="1"/>
     <col min="5" max="5" width="29.59765625" style="13" customWidth="1"/>
     <col min="7" max="7" width="36.09765625" customWidth="1"/>
     <col min="8" max="8" width="29.59765625" customWidth="1"/>
     <col min="9" max="9" width="29.59765625" style="8" customWidth="1"/>
     <col min="10" max="10" width="29.59765625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="10"/>
       <c r="D2" s="11"/>
       <c r="E2" s="10"/>
       <c r="G2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="10"/>
       <c r="I2" s="11"/>
@@ -2482,65 +2488,65 @@
         <v>7.2945058685714272</v>
       </c>
       <c r="J28" s="75">
         <f t="shared" si="9"/>
         <v>19.7</v>
       </c>
     </row>
     <row r="29" spans="2:10" s="23" customFormat="1" ht="7.8" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="29"/>
       <c r="C29" s="53"/>
       <c r="D29" s="54"/>
       <c r="E29" s="55"/>
       <c r="G29" s="29"/>
       <c r="H29" s="53"/>
       <c r="I29" s="54"/>
       <c r="J29" s="55"/>
     </row>
     <row r="30" spans="2:10" s="23" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="76" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="77">
         <v>24</v>
       </c>
       <c r="D30" s="78">
-        <v>37.97216126</v>
+        <v>37.409999999999997</v>
       </c>
       <c r="E30" s="79">
         <v>29.3</v>
       </c>
       <c r="G30" s="76" t="s">
         <v>52</v>
       </c>
       <c r="H30" s="77">
         <f t="shared" si="1"/>
         <v>24</v>
       </c>
       <c r="I30" s="78">
         <f t="shared" ref="I30" si="10">D30</f>
-        <v>37.97216126</v>
+        <v>37.409999999999997</v>
       </c>
       <c r="J30" s="79">
         <f t="shared" ref="J30" si="11">E30</f>
         <v>29.3</v>
       </c>
     </row>
     <row r="31" spans="2:10" s="23" customFormat="1" ht="7.8" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="29"/>
       <c r="C31" s="53"/>
       <c r="D31" s="54"/>
       <c r="E31" s="55"/>
       <c r="G31" s="29"/>
       <c r="H31" s="53"/>
       <c r="I31" s="54"/>
       <c r="J31" s="55"/>
     </row>
     <row r="32" spans="2:10" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="17">
         <v>312</v>
       </c>
       <c r="D32" s="15">
         <v>8.0550029661538467</v>
@@ -2691,69 +2697,50 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008C1142D84FC4B14392DC9CA2F2424E23" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f70b8936dda9236204793f08a09008f9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f" xmlns:ns3="6551cdf8-7e69-48f3-a703-c83bd6e19496" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e33ca2fd5eb32a5dedfa53d2bb80e50" ns2:_="" ns3:_="">
     <xsd:import namespace="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f"/>
     <xsd:import namespace="6551cdf8-7e69-48f3-a703-c83bd6e19496"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -2950,86 +2937,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6551cdf8-7e69-48f3-a703-c83bd6e19496" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6551cdf8-7e69-48f3-a703-c83bd6e19496">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE4F8CD0-1E5F-4B06-BEB3-6520F9311358}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F64758D-BD0C-49E1-8433-265E10DBC5F3}">
-[...11 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F91D2DAE-6C76-4553-A034-2E97FBFA564C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f"/>
     <ds:schemaRef ds:uri="6551cdf8-7e69-48f3-a703-c83bd6e19496"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F64758D-BD0C-49E1-8433-265E10DBC5F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3ee14a04-f7bf-4bfe-9e2a-7d12e035ecf4"/>
+    <ds:schemaRef ds:uri="86c1cf5f-4313-4ba1-91cd-2d0a7d20b294"/>
+    <ds:schemaRef ds:uri="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f"/>
+    <ds:schemaRef ds:uri="6551cdf8-7e69-48f3-a703-c83bd6e19496"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Xavantina</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>