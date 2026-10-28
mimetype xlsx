--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -5,60 +5,60 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://oneero.sharepoint.com/sites/IR2/Shared Documents/Website/MZ/Reserves and Resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="13_ncr:1_{E3EFAE24-94BD-42C8-BC7F-27A8DF9BD43A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A376D7B6-15FA-4B5C-AE1B-7656EF6A9F7C}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="13_ncr:1_{E3EFAE24-94BD-42C8-BC7F-27A8DF9BD43A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1D8E3FD2-98BF-4F4C-910A-88607780DFA0}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{44A936B4-6FA3-4AFA-81D7-C54222EAF6FC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{44A936B4-6FA3-4AFA-81D7-C54222EAF6FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Caraíba" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -699,770 +699,50 @@
     <mruColors>
       <color rgb="FF404040"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...718 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{873F254A-12AF-7ECE-56EC-1C6D6DC50163}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -1478,50 +758,774 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="10370820" y="685800"/>
           <a:ext cx="9037320" cy="7078980"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1605916</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>34737</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Espaço Reservado para Conteúdo 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EE7948B-4AAA-08CC-BA77-7D10C3FBF4B5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="670561" y="7985760"/>
+          <a:ext cx="11306175" cy="1825437"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:normAutofit lnSpcReduction="10000"/>
+        </a:bodyPr>
+        <a:lstStyle>
+          <a:defPPr>
+            <a:defRPr lang="pt-BR"/>
+          </a:defPPr>
+          <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="1000"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="2800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="2400" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="2000" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p>
+          <a:pPr marL="0" lvl="1" indent="0" eaLnBrk="0" hangingPunct="0">
+            <a:lnSpc>
+              <a:spcPct val="114000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="330"/>
+            </a:spcAft>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buNone/>
+            <a:tabLst>
+              <a:tab pos="523875" algn="l"/>
+            </a:tabLst>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Caraíba Operations Mineral Reserves Notes:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Effective Date of December 31, 2025, accounting for drilling activities and mining depletion at the Caraíba Operations since the September 30, 2022 effective date of the Mineral Resource and Mineral Reserve estimates contained in the 2022 Caraíba Operations Technical Report.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Mineral reserves included within stated mineral Resources. All figures have been rounded to reflect the relative accuracy of the estimates. Summed amounts may not add due to rounding.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Mineral Reserve estimates were prepared in accordance with CIM Standards and the CIM Estimation of Mineral Resources and Mineral Reserves Best Practice Guidelines, adopted by CIM Council on November 29, 2019 (the “CIM Guidelines”), using geostatistical and/or classical methods, plus economic and mining parameters appropriate for the deposit.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Mineral Reserve estimates were prepared in accordance with the CIM Standards, and the CIM Guidelines, using geostatistical and/or classical methods, plus economic and mining parameters appropriate for the deposit. Mineral Reserves are based on a long-term copper price of US$3.85 per pound (“lb”), and a USD:BRL foreign exchange rate of 5.50. Mineral Reserves are the economic portion of the Measured and Indicated Mineral Resources. Mining dilution and recovery factors vary for specific Mineral Reserve sources and are influenced by factors such as deposit type, deposit shape, stope orientation, and selected mining methods. In the mine design of the Pilar and Vermelhos underground mines, certain stopes include Measured and Indicated as well as Inferred Resource blocks. In these instances, Inferred Resource blocks within the defined mining shape were assigned zero grade. Development occurring within marginal ore, above the operational cut-off grade, has also been included in the Mineral Reserve estimate. Dilution occurring from Measured and Indicated Resource blocks was assigned a grade based on the Mineral Resource grade of the blocks included in the dilution envelope. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="just">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The September 30, 2022 Mineral reserves were classified according to the CIM Standards and the CIM Guidelines by Mr. Beck Nader, FAIG (#4472), of BNA Mining Solutions, and Alejandro Sepúlveda, Registered Member (#0293) (Chilean Mining Commission) of NCL Ingeniería y Construcción SpA. Both of whom are independent “qualified persons” as such term is defined under NI 43-101. The updated Mineral Resource and Mineral Reserve estimates as at December 31, 2025 was prepared under the supervision of and approved by Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148), Resource Manager of the Company, who is a “qualified person” within the meanings of NI 43-101. Please refer to the AIF and the 2022 Caraíba OperationsTechnical Report for additional technical information. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="700">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>40069</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1605916</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>151005</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Espaço Reservado para Conteúdo 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80EE2106-0137-81FB-9C4D-A1DE30C4D8A5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="670560" y="9816529"/>
+          <a:ext cx="11306176" cy="1825436"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle>
+          <a:defPPr>
+            <a:defRPr lang="pt-BR"/>
+          </a:defPPr>
+          <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="1200"/>
+            </a:spcAft>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buNone/>
+            <a:defRPr sz="1400" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buNone/>
+            <a:defRPr sz="2400" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buNone/>
+            <a:defRPr sz="2000" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buNone/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buNone/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="500"/>
+            </a:spcBef>
+            <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:buChar char="•"/>
+            <a:defRPr sz="1800" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p>
+          <a:pPr marL="0" lvl="1" eaLnBrk="0" hangingPunct="0">
+            <a:lnSpc>
+              <a:spcPct val="114000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="330"/>
+            </a:spcAft>
+            <a:tabLst>
+              <a:tab pos="523875" algn="l"/>
+            </a:tabLst>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Caraíba Operations Mineral Resources Notes</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="800" b="1">
+              <a:solidFill>
+                <a:srgbClr val="006874"/>
+              </a:solidFill>
+              <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
+            </a:rPr>
+            <a:t>:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" indent="-228600" algn="just">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Effective Date of December 31, 2025, accounting for drilling activities and mining depletion at the Caraíba Operations since the September 30, 2022, effective date of the Mineral Resource and Mineral Reserve estimates contained in the 2022 Caraíba Operations Technical Report.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" indent="-228600" algn="just">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Presented mineral Resources inclusive of mineral reserves. All figures have been rounded to the relative accuracy of the estimates. Summed amounts may not add due to rounding. Mineral Resources that are not mineral reserves do not have a demonstrated economic viability.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" indent="-228600" algn="just">
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-CA" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Mineral Resources have been constrained within developed 3D grade-shells and lithology models applying a 0.45% and 0.20% copper grade envelope for high and marginal grade, respectively. Within these envelopes, Mineral Resources for underground deposits were constrained to those volumes ensuring Reasonable Prospects for Eventual Economic Extraction after application of 0.50% copper cut-off grade as well as a marginal cut-off grade of 0.32% copper, used for Pilar Mine underground Mineral Resources and 0.51% copper and of 0.33% copper for Vermelhos Mine underground Mineral Resources.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" indent="-228600" algn="just">
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-CA" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>For open pit projects, a 0.13% copper cut-off grade was used for Mineral Resources reporting. Mineral Resources were estimated using ordinary kriging within 5m by 5m by 5m block sizes. Mineral Resources are shown inclusive of Mineral Reserves. The low-grade envelope, using a cut-off grade of 0.20% copper for underground deposits, was used to develop a dilution envelope and development block model to better define the grade of blocks within the dilution envelope for planning and design of underground stopes and planned development within the Mineral Reserve estimates and LOM production plan. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="228600" indent="-228600" algn="just">
+            <a:spcAft>
+              <a:spcPts val="300"/>
+            </a:spcAft>
+            <a:buFont typeface="+mj-lt"/>
+            <a:buAutoNum type="arabicPeriod"/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="700">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>The September 30, 2022 Mineral Resources were classified according to the CIM Standards and the CIM Guidelines by Mr. Porfirio Cabaleiro Rodriguez, FAIG, (#3708), with contributions from others at GE21. All are independent “qualified persons” as such term is defined under NI 43-101. The updated Mineral Resource and Mineral Reserve estimates as at December 31, 2025 was prepared under the supervision of and approved by Cid Gonçalves Monteiro Filho, SME RM (04317974), MAIG (No. 8444), FAusIMM (No. 329148), Resource Manager of the Company, who is a “qualified person” within the meanings of NI 43-101. Please refer to the AIF and the 2022 Caraíba Operations Technical Report for additional technical information. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="500">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:latin typeface="Nunito" pitchFamily="2" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Ero">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="5C5D54"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="008080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="004A4A"/>
       </a:accent1>
       <a:accent2>
@@ -2631,69 +2635,50 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008C1142D84FC4B14392DC9CA2F2424E23" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f70b8936dda9236204793f08a09008f9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f" xmlns:ns3="6551cdf8-7e69-48f3-a703-c83bd6e19496" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e33ca2fd5eb32a5dedfa53d2bb80e50" ns2:_="" ns3:_="">
     <xsd:import namespace="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f"/>
     <xsd:import namespace="6551cdf8-7e69-48f3-a703-c83bd6e19496"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -2890,86 +2875,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6551cdf8-7e69-48f3-a703-c83bd6e19496" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6551cdf8-7e69-48f3-a703-c83bd6e19496">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE4F8CD0-1E5F-4B06-BEB3-6520F9311358}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F64758D-BD0C-49E1-8433-265E10DBC5F3}">
-[...11 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F91D2DAE-6C76-4553-A034-2E97FBFA564C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f"/>
     <ds:schemaRef ds:uri="6551cdf8-7e69-48f3-a703-c83bd6e19496"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F64758D-BD0C-49E1-8433-265E10DBC5F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3ee14a04-f7bf-4bfe-9e2a-7d12e035ecf4"/>
+    <ds:schemaRef ds:uri="86c1cf5f-4313-4ba1-91cd-2d0a7d20b294"/>
+    <ds:schemaRef ds:uri="eb15f55b-0dd2-4f18-8fe2-3ac4b072748f"/>
+    <ds:schemaRef ds:uri="6551cdf8-7e69-48f3-a703-c83bd6e19496"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Caraíba</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>