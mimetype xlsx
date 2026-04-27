--- v2 (2026-03-13)
+++ v3 (2026-04-27)
@@ -6,89 +6,89 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CristianeLima\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3666DF8-5B3D-4A5B-A9B3-3FCC0B36A7E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C430988-D1C3-4E6D-991D-278E3EAD2F37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="3" xr2:uid="{5D4A8113-F358-489E-BC30-70356C8F8E56}"/>
+    <workbookView xWindow="-15105" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{5D4A8113-F358-489E-BC30-70356C8F8E56}"/>
   </bookViews>
   <sheets>
     <sheet name="DEVA11" sheetId="1" r:id="rId1"/>
     <sheet name="DVFF11" sheetId="2" r:id="rId2"/>
     <sheet name="DCRA11" sheetId="4" r:id="rId3"/>
     <sheet name="DPRO11" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="22">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Data de Aprovação</t>
   </si>
   <si>
     <t>Data Record</t>
   </si>
   <si>
     <t>Valor da Cota</t>
   </si>
   <si>
     <t>Valor do Dividendo*</t>
   </si>
   <si>
     <t>Data de Pagamento</t>
   </si>
   <si>
     <t>%DY</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>Agosto</t>
   </si>
   <si>
     <t>Setembro</t>
   </si>
   <si>
     <t>Outubro</t>
   </si>
   <si>
     <t>Novembro</t>
   </si>
   <si>
     <t>Dezembro</t>
   </si>
   <si>
     <t>Janeiro</t>
   </si>
   <si>
     <t>Fevereiro</t>
   </si>
   <si>
     <t>Março</t>
   </si>
   <si>
     <t>*Valor do dividendo (R$/unidade)</t>
+  </si>
+  <si>
+    <t>março</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;R$&quot;\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="_-&quot;R$&quot;\ * #,##0.000_-;\-&quot;R$&quot;\ * #,##0.000_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -474,55 +477,55 @@
     <xf numFmtId="14" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙_x0008_" xfId="3" xr:uid="{0FA181F2-771D-4F18-8F0D-DE2A9F23CF33}"/>
     <cellStyle name="Moeda" xfId="4" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
@@ -841,55 +844,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1C16CDD-6377-4CCF-8339-EEFB0EBE0088}">
   <sheetPr>
     <tabColor theme="3" tint="9.9978637043366805E-2"/>
   </sheetPr>
-  <dimension ref="A1:H64"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A33" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E52" sqref="E52"/>
+      <selection pane="bottomLeft" activeCell="G72" sqref="G72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="22" customWidth="1"/>
     <col min="3" max="6" width="10.5546875" style="22" customWidth="1"/>
     <col min="7" max="7" width="12.109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="10.5546875" style="22" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>3</v>
       </c>
@@ -2299,112 +2302,136 @@
         <v>2026</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="2">
         <v>46059</v>
       </c>
       <c r="D60" s="2">
         <v>46059</v>
       </c>
       <c r="E60" s="3">
         <v>27.4</v>
       </c>
       <c r="F60" s="4">
         <v>0.3</v>
       </c>
       <c r="G60" s="2">
         <v>46066</v>
       </c>
       <c r="H60" s="5">
         <v>1.09E-2</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A61" s="62"/>
+      <c r="A61" s="67"/>
       <c r="B61" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="2">
         <v>46087</v>
       </c>
       <c r="D61" s="2">
         <v>46087</v>
       </c>
       <c r="E61" s="3">
         <v>25.25</v>
       </c>
       <c r="F61" s="4">
         <v>0.3</v>
       </c>
       <c r="G61" s="2">
         <v>46094</v>
       </c>
       <c r="H61" s="5">
         <v>1.1900000000000001E-2</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B62" s="1"/>
-[...5 lines deleted...]
-      <c r="H62" s="32"/>
+      <c r="A62" s="67"/>
+      <c r="B62" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="2">
+        <v>46120</v>
+      </c>
+      <c r="D62" s="2">
+        <v>46120</v>
+      </c>
+      <c r="E62" s="3">
+        <v>23.9</v>
+      </c>
+      <c r="F62" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="2">
+        <v>46127</v>
+      </c>
+      <c r="H62" s="5">
+        <v>1.26E-2</v>
+      </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A63" s="27" t="s">
+      <c r="B63" s="1"/>
+      <c r="C63" s="36"/>
+      <c r="D63" s="36"/>
+      <c r="E63" s="54"/>
+      <c r="F63" s="55"/>
+      <c r="G63" s="53"/>
+      <c r="H63" s="32"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="27" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="11.4" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="11.4" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A60:A61"/>
     <mergeCell ref="A3:A11"/>
     <mergeCell ref="A12:A23"/>
     <mergeCell ref="A24:A35"/>
     <mergeCell ref="A36:A47"/>
     <mergeCell ref="A48:A59"/>
+    <mergeCell ref="A60:A62"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{999D4E09-3C63-400F-B41D-F59D33372C1C}">
   <sheetPr>
     <tabColor theme="3" tint="0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:H61"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A27" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A58" sqref="A58:A59"/>
+      <selection pane="bottomLeft" activeCell="B60" sqref="B60:H60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="22" customWidth="1"/>
     <col min="3" max="4" width="10.5546875" style="22" customWidth="1"/>
     <col min="5" max="6" width="10.5546875" style="40" customWidth="1"/>
     <col min="7" max="7" width="12.109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="10.5546875" style="22" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>3</v>
@@ -3791,87 +3818,111 @@
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" s="66"/>
       <c r="B59" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C59" s="53">
         <v>46087</v>
       </c>
       <c r="D59" s="53">
         <v>46087</v>
       </c>
       <c r="E59" s="54">
         <v>5.9</v>
       </c>
       <c r="F59" s="55">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="G59" s="53">
         <v>46094</v>
       </c>
       <c r="H59" s="32">
         <v>1.0999999999999999E-2</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B60" s="1"/>
-[...5 lines deleted...]
-      <c r="H60" s="32"/>
+      <c r="A60" s="66"/>
+      <c r="B60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C60" s="53">
+        <v>46120</v>
+      </c>
+      <c r="D60" s="53">
+        <v>46120</v>
+      </c>
+      <c r="E60" s="54">
+        <v>5.63</v>
+      </c>
+      <c r="F60" s="55">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="G60" s="53">
+        <v>46127</v>
+      </c>
+      <c r="H60" s="32">
+        <v>1.15E-2</v>
+      </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A61" s="27" t="s">
+      <c r="B61" s="1"/>
+      <c r="C61" s="53"/>
+      <c r="D61" s="53"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="55"/>
+      <c r="G61" s="53"/>
+      <c r="H61" s="32"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="27" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A58:A59"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="A10:A21"/>
     <mergeCell ref="A22:A33"/>
     <mergeCell ref="A34:A45"/>
     <mergeCell ref="A46:A57"/>
+    <mergeCell ref="A58:A60"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07A3420D-0FA1-4012-9676-EFBA3868A1B7}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B50" sqref="B50:H50"/>
+      <selection pane="bottomLeft" activeCell="B50" sqref="B50:H51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="22" customWidth="1"/>
     <col min="3" max="6" width="10.5546875" style="40" customWidth="1"/>
     <col min="7" max="7" width="12.109375" style="40" customWidth="1"/>
     <col min="8" max="8" width="10.5546875" style="40" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>3</v>
       </c>
@@ -5039,87 +5090,111 @@
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="66"/>
       <c r="B50" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="42">
         <v>46087</v>
       </c>
       <c r="D50" s="42">
         <v>46087</v>
       </c>
       <c r="E50" s="50">
         <v>7.43</v>
       </c>
       <c r="F50" s="51">
         <v>0.09</v>
       </c>
       <c r="G50" s="42">
         <v>46094</v>
       </c>
       <c r="H50" s="32">
         <v>1.21E-2</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A51" s="39"/>
-[...6 lines deleted...]
-      <c r="H51" s="5"/>
+      <c r="A51" s="66"/>
+      <c r="B51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C51" s="42">
+        <v>46120</v>
+      </c>
+      <c r="D51" s="42">
+        <v>46120</v>
+      </c>
+      <c r="E51" s="50">
+        <v>7.42</v>
+      </c>
+      <c r="F51" s="51">
+        <v>0.09</v>
+      </c>
+      <c r="G51" s="42">
+        <v>46127</v>
+      </c>
+      <c r="H51" s="32">
+        <v>1.21E-2</v>
+      </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A52" s="27" t="s">
+      <c r="A52" s="39"/>
+      <c r="B52" s="1"/>
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="42"/>
+      <c r="H52" s="5"/>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="27" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A12"/>
     <mergeCell ref="A13:A24"/>
     <mergeCell ref="A25:A36"/>
     <mergeCell ref="A37:A48"/>
-    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="A49:A51"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{838C5316-F34E-4410-8536-1864A307292F}">
   <sheetPr>
     <tabColor theme="9" tint="-0.499984740745262"/>
   </sheetPr>
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E49" sqref="E49"/>
+      <selection pane="bottomLeft" activeCell="G55" sqref="G55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.5546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="22" customWidth="1"/>
     <col min="3" max="6" width="10.5546875" style="22" customWidth="1"/>
     <col min="7" max="7" width="12.109375" style="40" customWidth="1"/>
     <col min="8" max="8" width="10.5546875" style="22" customWidth="1"/>
     <col min="9" max="16384" width="8.88671875" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>3</v>
       </c>
@@ -6215,82 +6290,118 @@
         <v>2026</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="53">
         <v>46059</v>
       </c>
       <c r="D47" s="53">
         <v>46059</v>
       </c>
       <c r="E47" s="28">
         <v>6.34</v>
       </c>
       <c r="F47" s="31">
         <v>0.06</v>
       </c>
       <c r="G47" s="42">
         <v>46066</v>
       </c>
       <c r="H47" s="32">
         <v>9.4999999999999998E-3</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A48" s="67"/>
+      <c r="A48" s="66"/>
       <c r="B48" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C48" s="42"/>
-[...4 lines deleted...]
-      <c r="H48" s="32"/>
+      <c r="C48" s="36">
+        <v>46104</v>
+      </c>
+      <c r="D48" s="36">
+        <v>46104</v>
+      </c>
+      <c r="E48" s="28">
+        <v>6</v>
+      </c>
+      <c r="F48" s="31">
+        <v>0.06</v>
+      </c>
+      <c r="G48" s="42">
+        <v>46108</v>
+      </c>
+      <c r="H48" s="5">
+        <v>0.01</v>
+      </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B49" s="1"/>
-[...5 lines deleted...]
-      <c r="H49" s="32"/>
+      <c r="A49" s="66"/>
+      <c r="B49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="36">
+        <v>46120</v>
+      </c>
+      <c r="D49" s="36">
+        <v>46120</v>
+      </c>
+      <c r="E49" s="28">
+        <v>5.91</v>
+      </c>
+      <c r="F49" s="31">
+        <v>0.06</v>
+      </c>
+      <c r="G49" s="42">
+        <v>46127</v>
+      </c>
+      <c r="H49" s="5">
+        <v>1.0200000000000001E-2</v>
+      </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A50" s="27" t="s">
+      <c r="B50" s="1"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="50"/>
+      <c r="F50" s="51"/>
+      <c r="G50" s="42"/>
+      <c r="H50" s="32"/>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="27" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A10"/>
     <mergeCell ref="A11:A22"/>
     <mergeCell ref="A23:A34"/>
     <mergeCell ref="A35:A46"/>
-    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="A47:A49"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100717F141E1562234CB9F007C53D8B15D4" ma:contentTypeVersion="15" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="b0fa0e2f80e1d0524e79c073cd181a97">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="782b5498-29af-4e76-a6d0-346e4085587b" xmlns:ns3="f7428480-4059-446d-bc91-3c2c664fa163" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6608a207382655e3745d169db8d1a34b" ns2:_="" ns3:_="">
@@ -6530,166 +6641,166 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="782b5498-29af-4e76-a6d0-346e4085587b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f7428480-4059-446d-bc91-3c2c664fa163">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="782b5498-29af-4e76-a6d0-346e4085587b">55JTVV7EQDAM-414051584-588320</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="782b5498-29af-4e76-a6d0-346e4085587b">
+      <Url>https://devantcapital.sharepoint.com/sites/Gestao/_layouts/15/DocIdRedir.aspx?ID=55JTVV7EQDAM-414051584-588320</Url>
+      <Description>55JTVV7EQDAM-414051584-588320</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{058C94B6-F8C5-464B-87D1-68E5ED5FCCA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="782b5498-29af-4e76-a6d0-346e4085587b"/>
     <ds:schemaRef ds:uri="f7428480-4059-446d-bc91-3c2c664fa163"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB580480-2F08-4922-A9D2-46E8BA493D92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB41A00A-489C-4063-80E8-55F648E04BF8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="782b5498-29af-4e76-a6d0-346e4085587b"/>
+    <ds:schemaRef ds:uri="f7428480-4059-446d-bc91-3c2c664fa163"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C93964C5-C134-4100-9CD7-0AD482DB12D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB41A00A-489C-4063-80E8-55F648E04BF8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB580480-2F08-4922-A9D2-46E8BA493D92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f7428480-4059-446d-bc91-3c2c664fa163"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>DEVA11</vt:lpstr>
       <vt:lpstr>DVFF11</vt:lpstr>
       <vt:lpstr>DCRA11</vt:lpstr>
       <vt:lpstr>DPRO11</vt:lpstr>