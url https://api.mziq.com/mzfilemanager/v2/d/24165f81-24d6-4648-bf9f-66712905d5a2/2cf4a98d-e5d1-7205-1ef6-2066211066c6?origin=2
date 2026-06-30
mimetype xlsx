--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -31,56 +31,56 @@
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr updateLinks="always" codeName="EstaPasta_de_trabalho"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefonicacorp.sharepoint.com/sites/DiretoriaRIeMacro.TMBNL/DRI/Bases de dados/Bases trimestrais/2026/1T26/Site RI/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a0126013\OneDrive - Telefonica\DRI\Bases de dados\Bases trimestrais\2026\1T26\Site RI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="137" documentId="13_ncr:1_{BB5021A7-FCD1-4BF0-AAF9-CA86A777A009}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E985944C-A58A-4EF0-A6A2-C7801CF95897}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E83B05B-4177-4FB2-A167-5D857FC970FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="8743" tabRatio="805" firstSheet="4" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Results | Telefônica BR" sheetId="63" r:id="rId1"/>
     <sheet name="Income Statement" sheetId="67" r:id="rId2"/>
     <sheet name="Balance Sheet" sheetId="60" r:id="rId3"/>
     <sheet name="Operating Cash Flow" sheetId="55" r:id="rId4"/>
     <sheet name="Statements of Cash Flows" sheetId="71" r:id="rId5"/>
     <sheet name="Operating Figures | Mobile" sheetId="61" r:id="rId6"/>
     <sheet name="Operating Figures | Fixed" sheetId="62" r:id="rId7"/>
     <sheet name="Leasing Details" sheetId="70" r:id="rId8"/>
     <sheet name="Indebtedness" sheetId="64" r:id="rId9"/>
     <sheet name="Shareholder Remuneration" sheetId="74" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_ACC2" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="7" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Income Statement'!$X$6:$X$60</definedName>
     <definedName name="_Key1" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="7" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="5" hidden="1">#REF!</definedName>
@@ -93,101 +93,101 @@
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="edneia" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" localSheetId="4" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_CodePage" hidden="1">1252</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" localSheetId="4" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">"mpinto@telesp.com.br"</definedName>
     <definedName name="HTML_Header" hidden="1">"27.11 à 28.11"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"03/12/97"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"EDNÉIA"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\FGA01\Vendas\MeuHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"VENDAS DE AÇÕES"</definedName>
     <definedName name="menu">'Results | Telefônica BR'!$A$1</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="9">'Shareholder Remuneration'!$8:$8</definedName>
     <definedName name="Rodrigo" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" localSheetId="4" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="4" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="4" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="4" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="SAPBEXrevision" hidden="1">3</definedName>
     <definedName name="SAPBEXsysID" hidden="1">"BWP"</definedName>
     <definedName name="SAPBEXwbID" hidden="1">"BBI79TXTC37FA83KVZYUD8LJY"</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'Shareholder Remuneration'!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F57" i="74" l="1"/>
   <c r="E57" i="74"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1146" uniqueCount="374">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1148" uniqueCount="372">
   <si>
     <t>FTTH</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
     <t>M2M</t>
   </si>
   <si>
     <t>Market Share | IPTV</t>
   </si>
   <si>
     <t>ir.br@telefonica.com</t>
   </si>
   <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>FTTC</t>
   </si>
   <si>
@@ -1325,56 +1325,50 @@
   <si>
     <t>Gross Debt Including Leasing</t>
   </si>
   <si>
     <t>Net Debt Including Leasing</t>
   </si>
   <si>
     <t>Cash Flows from Financing Activities</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents at Beginning of the Period</t>
   </si>
   <si>
     <t>Cash and Cash Equivalents at End of the Period</t>
   </si>
   <si>
     <t>4Q25</t>
   </si>
   <si>
     <t>Reversal of Provisions for Amounts to Be Refunded to Customers</t>
   </si>
   <si>
     <t xml:space="preserve"> Receipt of Dividends and Interest on Capital</t>
   </si>
   <si>
-    <t>²The capital reduction is still subject to approval by the Extraordinary Shareholders' Meeting and the creditor opposition period.</t>
-[...4 lines deleted...]
-  <si>
     <t>12/16/2025</t>
   </si>
   <si>
     <t>12/29/2025</t>
   </si>
   <si>
     <t>11/13/2025</t>
   </si>
   <si>
     <t>11/24/2025</t>
   </si>
   <si>
     <t>Gain on Remeasurement of Shareholding Position upon the Acquisition of Control and Other Investment Gains</t>
   </si>
   <si>
     <t>Costs Related to Reverse Stock Split and Forward Stock Split Transactions</t>
   </si>
   <si>
     <t>Up to 04/30/2027</t>
   </si>
   <si>
     <t>04/14/26</t>
   </si>
   <si>
     <r>
@@ -1399,51 +1393,51 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color rgb="FF001B34"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Telefônica Brasil S.A.                                                </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF001B34"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>Investor Relations</t>
     </r>
   </si>
   <si>
     <t>1Q26</t>
   </si>
   <si>
-    <t>Market Share | Fiber</t>
+    <t>Market Share | FTTH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="17">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0&quot;  &quot;;\(#,##0.0\)&quot; &quot;;#,##0.0&quot;  &quot;;@&quot;  &quot;"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="173" formatCode="[$-416]mmm/yy;@"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="0.000000"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot;&quot;;\(#,##0\)&quot;&quot;;#,##0&quot;&quot;;@&quot;  &quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="178" formatCode="#,##0.000;\-#,##0.000"/>
     <numFmt numFmtId="179" formatCode="mm/dd/yyyy"/>
   </numFmts>
@@ -2832,147 +2826,147 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="39" fillId="6" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="168" fontId="39" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="39" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="39" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="171" fontId="39" fillId="6" borderId="6" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="39" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="120">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 10 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma 10 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 10 2 2 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 10 2 2 2 2" xfId="40" xr:uid="{7666858E-05F2-47CF-B350-6E5AB017885B}"/>
     <cellStyle name="Comma 10 2 2 2 2 2" xfId="110" xr:uid="{86D30D10-08F5-4AA9-831E-97A2D5C52E83}"/>
     <cellStyle name="Comma 10 2 2 2 2 3" xfId="86" xr:uid="{53F1C91A-8015-43DC-B147-C86967E32538}"/>
     <cellStyle name="Comma 10 2 2 2 3" xfId="47" xr:uid="{062D6D4A-3CF1-4078-A2E9-2D1788EEA1AE}"/>
     <cellStyle name="Comma 10 2 2 2 3 2" xfId="117" xr:uid="{1C336227-520A-408B-96C3-665B29261BFB}"/>
     <cellStyle name="Comma 10 2 2 2 3 3" xfId="68" xr:uid="{F7DD7535-FD93-47E1-94B1-DE77EE934E2D}"/>
     <cellStyle name="Comma 10 2 2 3" xfId="33" xr:uid="{1E0F3DDC-0D39-48BA-A260-9A3CAEF0AE31}"/>
     <cellStyle name="Comma 10 2 2 3 2" xfId="103" xr:uid="{2D842E4B-6D3F-473E-B754-B849E10B3F51}"/>
     <cellStyle name="Comma 10 2 2 3 3" xfId="79" xr:uid="{32E9E48E-0A48-441F-A039-9556F34B29BB}"/>
     <cellStyle name="Comma 10 2 2 4" xfId="61" xr:uid="{B5B51ABF-069F-488E-9E91-66F8C2D3C7A6}"/>
     <cellStyle name="Comma 10 2 3" xfId="31" xr:uid="{D6F32C2C-F3D0-4B30-8680-BCF30A51E1BF}"/>
     <cellStyle name="Comma 10 2 3 2" xfId="101" xr:uid="{AB8F11A1-C514-42B5-BC65-AC4A1E0154DA}"/>
     <cellStyle name="Comma 10 2 3 3" xfId="77" xr:uid="{59A42EEA-FA23-4493-BCFD-2CF79A8B4AA2}"/>
     <cellStyle name="Comma 10 2 4" xfId="59" xr:uid="{F279FA4D-F4BE-453B-899B-F1B7B5F36052}"/>
-    <cellStyle name="Hyperlink" xfId="15" builtinId="8"/>
+    <cellStyle name="Hiperlink" xfId="15" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 16" xfId="14" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2 2 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 3 2 2" xfId="39" xr:uid="{79668204-9A24-4C20-B8D1-36BB9739BC0D}"/>
     <cellStyle name="Normal 3 2 2 2" xfId="109" xr:uid="{9237F41D-2EAA-4A32-B0C9-8496FD65D675}"/>
     <cellStyle name="Normal 3 2 2 3" xfId="85" xr:uid="{A4E92C02-A485-4DE1-820A-FC7577458368}"/>
     <cellStyle name="Normal 3 2 3" xfId="67" xr:uid="{329E2CA2-DC39-43BA-A40A-4B5B58D2662F}"/>
     <cellStyle name="Normal 3 2 4" xfId="94" xr:uid="{8B9C33A1-D348-401A-A07E-40E35C3CE234}"/>
     <cellStyle name="Normal 3 2 5" xfId="52" xr:uid="{49C35808-B30F-4C0A-9742-75EC90442B89}"/>
     <cellStyle name="Normal 3 3" xfId="26" xr:uid="{7C7CA1ED-3DA6-4130-96A3-B2C5FBD3DFBF}"/>
     <cellStyle name="Normal 3 3 2" xfId="44" xr:uid="{AC8D8F7C-0BD9-4025-AC1B-BE59AD4E3BF1}"/>
     <cellStyle name="Normal 3 3 2 2" xfId="114" xr:uid="{00A3DB2D-E27E-4B58-B1DE-0BF0731E78E6}"/>
     <cellStyle name="Normal 3 3 2 3" xfId="90" xr:uid="{E3FA7B55-09D3-459C-A787-454D9F1724D1}"/>
     <cellStyle name="Normal 3 3 3" xfId="72" xr:uid="{D0F51521-F29F-4BEE-AF4A-07D45BA01C4A}"/>
     <cellStyle name="Normal 3 3 4" xfId="96" xr:uid="{9D0041CD-CAE2-4555-BB34-114E5261453A}"/>
     <cellStyle name="Normal 3 3 5" xfId="54" xr:uid="{66EAC36D-2051-4193-82B0-DFA20C1783C7}"/>
     <cellStyle name="Normal 3 4" xfId="32" xr:uid="{1DC83175-6EFE-488A-B0C7-5906AD500FCC}"/>
     <cellStyle name="Normal 3 4 2" xfId="102" xr:uid="{3F56ABBE-0933-4DBC-9204-2BA0068A3EF5}"/>
     <cellStyle name="Normal 3 4 3" xfId="78" xr:uid="{71B287A8-3CD6-47F8-B59C-901EC4807D60}"/>
     <cellStyle name="Normal 3 5" xfId="60" xr:uid="{4A52F5BF-219A-4139-90F7-98192D155F0C}"/>
     <cellStyle name="Normal 3 6" xfId="92" xr:uid="{A3837516-758F-455F-A606-A484C36E0ED0}"/>
     <cellStyle name="Normal 3 7" xfId="50" xr:uid="{B1545E9F-4FAD-426B-8F05-D94C6AD80090}"/>
     <cellStyle name="Normal_TSP - Publicação 1T05" xfId="3" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
-    <cellStyle name="Percent" xfId="4" builtinId="5"/>
     <cellStyle name="Percent 10" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Porcentagem" xfId="4" builtinId="5"/>
     <cellStyle name="Porcentagem 2" xfId="5" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Porcentagem 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Porcentagem 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Porcentagem 3 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Porcentagem 3 2 2" xfId="41" xr:uid="{D940A3BF-A6EE-41F4-BC48-14FB5C2E5EB3}"/>
     <cellStyle name="Porcentagem 3 2 2 2" xfId="111" xr:uid="{FFD36F7D-B86A-49BA-83E0-40CDD3233E23}"/>
     <cellStyle name="Porcentagem 3 2 2 3" xfId="87" xr:uid="{A6CCFC1D-FC7C-4A35-BB0B-3A6421179CD7}"/>
     <cellStyle name="Porcentagem 3 2 3" xfId="69" xr:uid="{500F1213-2C56-4E67-9625-1DF745D21122}"/>
     <cellStyle name="Porcentagem 3 2 4" xfId="95" xr:uid="{B7344D1E-4D3A-46F2-9FA5-25D79F8E1DDD}"/>
     <cellStyle name="Porcentagem 3 2 5" xfId="53" xr:uid="{90A088E5-5B61-44B5-AAF2-B6E2026C5893}"/>
     <cellStyle name="Porcentagem 3 3" xfId="27" xr:uid="{30EB36FC-8983-4A6B-8085-C3B0DA0AB292}"/>
     <cellStyle name="Porcentagem 3 3 2" xfId="45" xr:uid="{F678FA9D-72DC-47BA-806D-097BEB1E8AB6}"/>
     <cellStyle name="Porcentagem 3 3 2 2" xfId="115" xr:uid="{FB9369EC-09F7-44CB-9919-6EF0FAD0DD01}"/>
     <cellStyle name="Porcentagem 3 3 2 3" xfId="91" xr:uid="{616B7AE8-C518-46EF-AA97-F78425C1148D}"/>
     <cellStyle name="Porcentagem 3 3 3" xfId="73" xr:uid="{FB1CB1ED-4B9D-4219-B27C-42CF318F9A34}"/>
     <cellStyle name="Porcentagem 3 3 4" xfId="97" xr:uid="{C95FAC7C-6082-4296-91D8-8A58F10DFD60}"/>
     <cellStyle name="Porcentagem 3 3 5" xfId="55" xr:uid="{3E9EDED5-7632-40BB-A81E-AF1365B6AC39}"/>
     <cellStyle name="Porcentagem 3 4" xfId="34" xr:uid="{502A694A-EC30-4DE2-950D-3449843F260A}"/>
     <cellStyle name="Porcentagem 3 4 2" xfId="104" xr:uid="{C2B9C483-2AA5-4A8D-B1E3-E208BDFDE248}"/>
     <cellStyle name="Porcentagem 3 4 3" xfId="80" xr:uid="{75F44C03-3F4F-4E0F-B84A-A334BCE51539}"/>
     <cellStyle name="Porcentagem 3 5" xfId="62" xr:uid="{63A61364-3C6C-414D-BF7C-1B728CE6298F}"/>
     <cellStyle name="Porcentagem 3 6" xfId="93" xr:uid="{0A9F343B-93EC-4EAC-9D84-8EDA0288BC08}"/>
     <cellStyle name="Porcentagem 3 7" xfId="51" xr:uid="{CE8B606A-B3F0-4227-BBD9-2802CEAA47F7}"/>
     <cellStyle name="Separador de milhares 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Separador de milhares 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Separador de milhares 2 2 2" xfId="38" xr:uid="{D5C876B4-327C-4CEF-BCA5-9965DA7BF440}"/>
     <cellStyle name="Separador de milhares 2 2 2 2" xfId="108" xr:uid="{BB943850-506A-4839-9FFE-D657E3B00E63}"/>
     <cellStyle name="Separador de milhares 2 2 2 3" xfId="84" xr:uid="{1B84231E-C938-4B5E-9056-0BC207F9CAB3}"/>
     <cellStyle name="Separador de milhares 2 2 3" xfId="66" xr:uid="{B5E59AEF-5928-4978-804C-FFBA3EE60DA0}"/>
     <cellStyle name="Separador de milhares 2 3" xfId="29" xr:uid="{2DDFC92F-7D23-45A3-A347-B93396D930C8}"/>
     <cellStyle name="Separador de milhares 2 3 2" xfId="99" xr:uid="{D29A83E2-69E7-4310-9662-F7F4370EFF1E}"/>
     <cellStyle name="Separador de milhares 2 3 3" xfId="75" xr:uid="{E3CC6CAF-8E99-4A08-AB4F-9F93A9381F89}"/>
     <cellStyle name="Separador de milhares 2 4" xfId="57" xr:uid="{6B4D4885-6C87-47AE-8361-91D1B570EDCE}"/>
     <cellStyle name="Separador de milhares 7" xfId="18" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Separador de milhares 7 2" xfId="37" xr:uid="{CF4184D1-AF13-4402-AE7B-C560D55681E8}"/>
     <cellStyle name="Separador de milhares 7 2 2" xfId="107" xr:uid="{0424782A-BB8E-4A59-A209-0768BEE6AA82}"/>
     <cellStyle name="Separador de milhares 7 2 3" xfId="83" xr:uid="{DDF1E384-1C3D-449B-9225-52ECD7AEEE9D}"/>
     <cellStyle name="Separador de milhares 7 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Separador de milhares 7 3 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Separador de milhares 7 3 2 2" xfId="42" xr:uid="{1B0745B0-DB49-45D8-A7CD-8C95C2FF602F}"/>
     <cellStyle name="Separador de milhares 7 3 2 2 2" xfId="112" xr:uid="{58915F30-2492-411B-95B0-9F91EEB98623}"/>
     <cellStyle name="Separador de milhares 7 3 2 2 3" xfId="88" xr:uid="{A3D0C4D9-FD97-4920-A63C-C480AF8E8DC6}"/>
     <cellStyle name="Separador de milhares 7 3 2 3" xfId="49" xr:uid="{28AE90C4-AA31-471A-BAD4-638B757A5665}"/>
     <cellStyle name="Separador de milhares 7 3 2 3 2" xfId="119" xr:uid="{7A4EEE82-4ED9-416D-9276-F57EFECC7CE0}"/>
     <cellStyle name="Separador de milhares 7 3 2 3 3" xfId="70" xr:uid="{E469D867-51DE-4255-8293-F149FCEF6732}"/>
     <cellStyle name="Separador de milhares 7 3 3" xfId="35" xr:uid="{DBAD296A-0FD1-4300-969E-CDCB05769A3D}"/>
     <cellStyle name="Separador de milhares 7 3 3 2" xfId="105" xr:uid="{707E8598-5C6D-4AFF-B6E7-C20868A4F392}"/>
     <cellStyle name="Separador de milhares 7 3 3 3" xfId="81" xr:uid="{B3B99DDF-72E6-4A0B-8294-CF6D477FD2F1}"/>
     <cellStyle name="Separador de milhares 7 3 4" xfId="63" xr:uid="{C872A80E-9F5B-487A-91B3-7B7C2766779D}"/>
     <cellStyle name="Separador de milhares 7 4" xfId="65" xr:uid="{0019A50C-29DF-42C4-A724-3014E7A90B9F}"/>
+    <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Vírgula 2 2" xfId="30" xr:uid="{B85583A9-BA33-4823-B1E6-0C007591CA9C}"/>
     <cellStyle name="Vírgula 2 2 2" xfId="100" xr:uid="{F98C8868-CA50-4789-90A8-03AA058B449F}"/>
     <cellStyle name="Vírgula 2 2 3" xfId="76" xr:uid="{7D30A9A8-90A2-485E-89BB-B5133A19CE68}"/>
     <cellStyle name="Vírgula 2 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Vírgula 2 3 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Vírgula 2 3 2 2" xfId="43" xr:uid="{0DEEF0F3-D3F1-4D88-96E1-A6AABFD9227D}"/>
     <cellStyle name="Vírgula 2 3 2 2 2" xfId="113" xr:uid="{3CF90251-741B-4C12-82C4-26C89E1BDB11}"/>
     <cellStyle name="Vírgula 2 3 2 2 3" xfId="89" xr:uid="{F7E3AC74-C1F9-4F78-83B7-599114BE2803}"/>
     <cellStyle name="Vírgula 2 3 2 3" xfId="48" xr:uid="{CF31C756-1FA4-4C75-9D0D-80338CEAFE3F}"/>
     <cellStyle name="Vírgula 2 3 2 3 2" xfId="118" xr:uid="{61F3CF3C-C7DC-4B54-819A-02435421173A}"/>
     <cellStyle name="Vírgula 2 3 2 3 3" xfId="71" xr:uid="{FD30CC62-1005-45D5-A86C-2F484909213A}"/>
     <cellStyle name="Vírgula 2 3 3" xfId="36" xr:uid="{FE8F527F-4C4E-4257-8EA7-9D3F342503F7}"/>
     <cellStyle name="Vírgula 2 3 3 2" xfId="106" xr:uid="{5704A5D0-0E27-4231-90F4-E1E1D4BBD90B}"/>
     <cellStyle name="Vírgula 2 3 3 3" xfId="82" xr:uid="{CD3ADCBE-E609-44AB-BC95-3A86D4393EC4}"/>
     <cellStyle name="Vírgula 2 3 4" xfId="64" xr:uid="{505DFB45-DD7B-4BB2-9389-65C468F98B81}"/>
     <cellStyle name="Vírgula 2 4" xfId="58" xr:uid="{243CE435-CB35-49EB-8E76-3ED442AD30DE}"/>
     <cellStyle name="Vírgula 3" xfId="28" xr:uid="{5154D81F-4F5F-429E-8663-C6EE202948DA}"/>
     <cellStyle name="Vírgula 3 2" xfId="98" xr:uid="{12FF304C-523F-4C76-9101-04F85CE9A778}"/>
     <cellStyle name="Vírgula 3 3" xfId="74" xr:uid="{79C860FC-161E-4FD9-880A-7021992EF031}"/>
     <cellStyle name="Vírgula 4" xfId="46" xr:uid="{E68A8BB4-3741-4A85-BC72-0E320F820674}"/>
     <cellStyle name="Vírgula 4 2" xfId="116" xr:uid="{753F46A9-DF34-4B2E-A875-51224B92E2D6}"/>
     <cellStyle name="Vírgula 4 3" xfId="56" xr:uid="{38DBEF7B-22AD-4539-942D-F24B9EBA9C9F}"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -3168,52 +3162,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>456892</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>51215</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="Agrupar 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AE06C44-6D69-46F7-8B9B-C61FA79772A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="264886" y="231321"/>
-          <a:ext cx="2336492" cy="353294"/>
+          <a:off x="260350" y="234950"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="6" name="Imagem 5" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AC5BBFF-055E-A979-5DCB-D1CD583BDAA4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3277,52 +3271,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>329892</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>44865</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="6" name="Agrupar 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEC549AD-2351-4192-B30E-B84E871A0C02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="157843" y="152400"/>
-          <a:ext cx="2338306" cy="349665"/>
+          <a:off x="158750" y="152400"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="7" name="Imagem 6" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA532C5E-EA52-037F-A152-E97A51CECA46}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3435,52 +3429,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2368242</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>51215</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="Agrupar 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E32DC422-7BFA-44F4-9CAF-71D370BF79BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="241300" y="236764"/>
-          <a:ext cx="2317442" cy="353294"/>
+          <a:off x="241300" y="234950"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="5" name="Imagem 4" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84029BA6-1631-6B21-8C2E-B6AAAA3FF540}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3544,52 +3538,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>63500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2380942</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>54390</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="Agrupar 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0A9B12D-1266-46E8-88CA-3736BC90AF94}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="252186" y="243114"/>
-          <a:ext cx="2330142" cy="350119"/>
+          <a:off x="247650" y="241300"/>
+          <a:ext cx="2330142" cy="346490"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="12" name="Imagem 11" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E021506E-08C6-2895-B25D-D7D56C5A4AE3}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3653,52 +3647,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>50798</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>39687</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2374590</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>36927</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C83E7357-DE4D-4282-B219-F0CAEFAAF6FF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="252184" y="219301"/>
-          <a:ext cx="2323792" cy="356469"/>
+          <a:off x="247648" y="217487"/>
+          <a:ext cx="2323792" cy="352840"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagem 2" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7200BD7-E252-D41E-6579-2E78BFF870EA}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3762,52 +3756,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>69850</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2387292</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>44865</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96CBF7DF-25C9-4E9B-B7C6-A1F11BE5A0D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="271236" y="230414"/>
-          <a:ext cx="2317442" cy="353294"/>
+          <a:off x="266700" y="228600"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagem 2" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F853B4C-8242-2FAC-B3DD-DB19722349A4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3871,52 +3865,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2380942</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>51215</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF5451E-8D87-4C52-829E-3DECDB0CFBAB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="264886" y="236764"/>
-          <a:ext cx="2317442" cy="353294"/>
+          <a:off x="260350" y="234950"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagem 2" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8FECFFB-53C1-675E-69D6-7AE8AE935076}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -3980,52 +3974,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2380942</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>44865</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="9" name="Agrupar 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129539C9-4E11-42C7-834A-8AFA55AB64A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="264886" y="230414"/>
-          <a:ext cx="2317442" cy="353294"/>
+          <a:off x="260350" y="228600"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="10" name="Imagem 9" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDE47B86-FA18-A5F2-3C93-517ADC775EB9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -4089,52 +4083,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2374592</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>89315</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D4CC48-AB59-4471-8D0C-49024D0E2EC6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="258536" y="214993"/>
-          <a:ext cx="2317442" cy="347851"/>
+          <a:off x="254000" y="215900"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagem 2" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2E704ED-AD69-E57E-9600-38B61A02352E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -4198,52 +4192,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>56735</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2374592</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="4" name="Agrupar 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BEE39BF-B801-4DA2-BFB8-09AF40AF5DE7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="258536" y="236349"/>
-          <a:ext cx="2317442" cy="353294"/>
+          <a:off x="254000" y="234535"/>
+          <a:ext cx="2317442" cy="349665"/>
           <a:chOff x="964950" y="6228647"/>
           <a:chExt cx="2317442" cy="349665"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="5" name="Imagem 4" descr="Logotipo&#10;&#10;Descrição gerada automaticamente">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7C835FD-44E8-0643-25D6-F0A584787738}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -4697,5553 +4691,5568 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="18" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="11" width="2.84375" style="18" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="2.81640625" style="18" customWidth="1"/>
+    <col min="2" max="6" width="9.1796875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="19.81640625" style="18" customWidth="1"/>
+    <col min="8" max="8" width="2.81640625" style="18" customWidth="1"/>
+    <col min="9" max="9" width="9.1796875" style="18" hidden="1" customWidth="1"/>
+    <col min="10" max="11" width="2.81640625" style="18" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="0" style="18" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="9.15234375" style="18" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="19" max="16384" width="9.15234375" style="18" hidden="1"/>
+    <col min="13" max="13" width="9.1796875" style="18" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="2.81640625" style="18" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="9.1796875" style="18" hidden="1" customWidth="1"/>
+    <col min="17" max="18" width="2.81640625" style="18" hidden="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.1796875" style="18" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:7" ht="14.05" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="3" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:7" ht="14" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E3" s="30"/>
     </row>
-    <row r="4" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="28"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
     </row>
-    <row r="7" spans="2:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="239" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C7" s="239"/>
       <c r="D7" s="239"/>
       <c r="E7" s="239"/>
       <c r="F7" s="239"/>
     </row>
-    <row r="8" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="239"/>
       <c r="C8" s="239"/>
       <c r="D8" s="239"/>
       <c r="E8" s="239"/>
       <c r="F8" s="239"/>
       <c r="G8" s="19"/>
     </row>
-    <row r="9" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="239"/>
       <c r="C9" s="239"/>
       <c r="D9" s="239"/>
       <c r="E9" s="239"/>
       <c r="F9" s="239"/>
     </row>
-    <row r="10" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="239"/>
       <c r="C10" s="239"/>
       <c r="D10" s="239"/>
       <c r="E10" s="239"/>
       <c r="F10" s="239"/>
       <c r="G10" s="19"/>
     </row>
-    <row r="11" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="239"/>
       <c r="C11" s="239"/>
       <c r="D11" s="239"/>
       <c r="E11" s="239"/>
       <c r="F11" s="239"/>
     </row>
-    <row r="12" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="239"/>
       <c r="C12" s="239"/>
       <c r="D12" s="239"/>
       <c r="E12" s="239"/>
       <c r="F12" s="239"/>
     </row>
-    <row r="13" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="239"/>
       <c r="C13" s="239"/>
       <c r="D13" s="239"/>
       <c r="E13" s="239"/>
       <c r="F13" s="239"/>
     </row>
-    <row r="14" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G14" s="8"/>
     </row>
-    <row r="15" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="18" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="16" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
-[...7 lines deleted...]
-    <row r="24" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="20" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="25" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="20" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="26" spans="2:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
     </row>
-    <row r="27" spans="2:7" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
-[...4 lines deleted...]
-    <row r="32" spans="2:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="2:7" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="2:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="2:7" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B7:F13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B24" r:id="rId1" display="www.telefonica.com.br/ri" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B25" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48C28695-EA37-4108-B11F-A0C338A86D60}">
   <dimension ref="A1:IV230"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="B8" sqref="B8:J8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.23046875" style="172" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="12.69140625" style="172" customWidth="1"/>
+    <col min="1" max="1" width="2.26953125" style="172" customWidth="1"/>
+    <col min="2" max="2" width="15.7265625" style="172" customWidth="1"/>
+    <col min="3" max="3" width="12.7265625" style="172" customWidth="1"/>
     <col min="4" max="4" width="13" style="172" customWidth="1"/>
-    <col min="5" max="6" width="15.69140625" style="172" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="2.69140625" style="114" hidden="1" customWidth="1"/>
+    <col min="5" max="6" width="15.7265625" style="172" customWidth="1"/>
+    <col min="7" max="7" width="10.7265625" style="172" customWidth="1"/>
+    <col min="8" max="9" width="15.7265625" style="172" customWidth="1"/>
+    <col min="10" max="10" width="13.453125" style="172" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="2.7265625" style="172" customWidth="1"/>
+    <col min="12" max="12" width="2.7265625" style="114" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="114" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="11.4609375" style="114" hidden="1" customWidth="1"/>
+    <col min="14" max="15" width="11.453125" style="114" hidden="1" customWidth="1"/>
     <col min="16" max="245" width="0" style="114" hidden="1" customWidth="1"/>
     <col min="246" max="246" width="8" style="114" hidden="1" customWidth="1"/>
-    <col min="247" max="247" width="21.84375" style="114" hidden="1" customWidth="1"/>
+    <col min="247" max="247" width="21.81640625" style="114" hidden="1" customWidth="1"/>
     <col min="248" max="254" width="0" style="114" hidden="1" customWidth="1"/>
     <col min="255" max="255" width="8" style="114" hidden="1" customWidth="1"/>
-    <col min="256" max="256" width="21.84375" style="114" hidden="1" customWidth="1"/>
-    <col min="257" max="16384" width="9.15234375" style="114" hidden="1"/>
+    <col min="256" max="256" width="21.81640625" style="114" hidden="1" customWidth="1"/>
+    <col min="257" max="16384" width="9.1796875" style="114" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
       <c r="G1" s="173"/>
       <c r="H1" s="173"/>
       <c r="I1" s="173"/>
       <c r="J1" s="173"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B2" s="173"/>
       <c r="C2" s="173"/>
       <c r="D2" s="173"/>
       <c r="E2" s="173"/>
       <c r="F2" s="173"/>
       <c r="G2" s="173"/>
       <c r="H2" s="173"/>
       <c r="I2" s="173"/>
       <c r="J2" s="173"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B3" s="173"/>
       <c r="C3" s="173"/>
       <c r="D3" s="173"/>
       <c r="E3" s="173"/>
       <c r="F3" s="174"/>
       <c r="G3" s="141"/>
       <c r="H3" s="175"/>
       <c r="I3" s="173"/>
       <c r="J3" s="173"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B4" s="173"/>
       <c r="C4" s="173"/>
       <c r="D4" s="173"/>
       <c r="E4" s="173"/>
       <c r="F4" s="173"/>
       <c r="G4" s="173"/>
       <c r="H4" s="173"/>
       <c r="I4" s="173"/>
       <c r="J4" s="173"/>
     </row>
-    <row r="5" spans="1:11" ht="12.45" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:11" ht="12.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="176"/>
       <c r="C5" s="176"/>
       <c r="D5" s="176"/>
       <c r="E5" s="176"/>
       <c r="F5" s="176"/>
       <c r="G5" s="176"/>
       <c r="H5" s="176"/>
       <c r="I5" s="176"/>
       <c r="J5" s="176"/>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B6" s="177"/>
       <c r="C6" s="177"/>
       <c r="D6" s="177"/>
       <c r="E6" s="177"/>
       <c r="F6" s="177"/>
       <c r="G6" s="177"/>
       <c r="H6" s="177"/>
       <c r="I6" s="177"/>
       <c r="J6" s="177"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="H7" s="178"/>
       <c r="I7" s="179"/>
       <c r="J7" s="180"/>
     </row>
-    <row r="8" spans="1:11" s="116" customFormat="1" ht="18.45" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:11" s="116" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
       <c r="A8" s="181"/>
       <c r="B8" s="244" t="s">
         <v>300</v>
       </c>
       <c r="C8" s="244"/>
       <c r="D8" s="244"/>
       <c r="E8" s="244"/>
       <c r="F8" s="244"/>
       <c r="G8" s="244"/>
       <c r="H8" s="244"/>
       <c r="I8" s="244"/>
       <c r="J8" s="244"/>
       <c r="K8" s="183"/>
     </row>
-    <row r="9" spans="1:11" s="116" customFormat="1" ht="18.45" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:11" s="116" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
       <c r="A9" s="181"/>
       <c r="B9" s="184" t="s">
         <v>301</v>
       </c>
       <c r="C9" s="182"/>
       <c r="D9" s="182"/>
       <c r="E9" s="182"/>
       <c r="F9" s="182"/>
       <c r="G9" s="182"/>
       <c r="H9" s="182"/>
       <c r="I9" s="182"/>
       <c r="J9" s="182"/>
       <c r="K9" s="183"/>
     </row>
-    <row r="10" spans="1:11" ht="18.45" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="181"/>
-      <c r="B10" s="184" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10" s="184"/>
       <c r="C10" s="182"/>
       <c r="D10" s="182"/>
       <c r="E10" s="182"/>
       <c r="F10" s="182"/>
       <c r="G10" s="182"/>
       <c r="H10" s="182"/>
       <c r="I10" s="182"/>
       <c r="J10" s="182"/>
       <c r="K10" s="183"/>
     </row>
-    <row r="11" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="B12" s="245">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B11" s="245">
         <v>2026</v>
       </c>
-      <c r="C12" s="245" t="s">
+      <c r="C11" s="245" t="s">
         <v>73</v>
       </c>
-      <c r="D12" s="245" t="s">
+      <c r="D11" s="245" t="s">
         <v>74</v>
       </c>
-      <c r="E12" s="245" t="s">
+      <c r="E11" s="245" t="s">
         <v>129</v>
       </c>
-      <c r="F12" s="245" t="s">
+      <c r="F11" s="245" t="s">
         <v>130</v>
       </c>
-      <c r="G12" s="245" t="s">
+      <c r="G11" s="245" t="s">
         <v>75</v>
       </c>
-      <c r="H12" s="245" t="s">
+      <c r="H11" s="245" t="s">
         <v>131</v>
       </c>
-      <c r="I12" s="245" t="s">
+      <c r="I11" s="245" t="s">
         <v>132</v>
       </c>
-      <c r="J12" s="245" t="s">
+      <c r="J11" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="14" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="245"/>
+      <c r="C12" s="245"/>
+      <c r="D12" s="245"/>
+      <c r="E12" s="245"/>
+      <c r="F12" s="245"/>
+      <c r="G12" s="245"/>
+      <c r="H12" s="245"/>
+      <c r="I12" s="245"/>
+      <c r="J12" s="245"/>
+    </row>
+    <row r="13" spans="1:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="194" t="s">
+        <v>87</v>
+      </c>
+      <c r="C13" s="235">
+        <v>46157</v>
+      </c>
+      <c r="D13" s="235">
+        <v>46169</v>
+      </c>
+      <c r="E13" s="142">
+        <v>600</v>
+      </c>
+      <c r="F13" s="142">
+        <v>495</v>
+      </c>
+      <c r="G13" s="196" t="s">
+        <v>182</v>
+      </c>
+      <c r="H13" s="197">
+        <v>0.18775779427</v>
+      </c>
+      <c r="I13" s="197">
+        <v>0.15490018026999999</v>
+      </c>
+      <c r="J13" s="198" t="s">
+        <v>367</v>
+      </c>
+      <c r="K13" s="183"/>
+    </row>
+    <row r="14" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="234">
         <v>46127</v>
       </c>
       <c r="D14" s="237">
         <v>46139</v>
       </c>
       <c r="E14" s="143">
         <v>365</v>
       </c>
       <c r="F14" s="143">
         <v>301.125</v>
       </c>
       <c r="G14" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H14" s="188">
         <v>0.11421932485</v>
       </c>
       <c r="I14" s="188">
         <v>9.4230942999999998E-2</v>
       </c>
       <c r="J14" s="186" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C15" s="235">
         <v>46094</v>
       </c>
       <c r="D15" s="235">
         <v>46106</v>
       </c>
       <c r="E15" s="142">
         <v>200</v>
       </c>
       <c r="F15" s="142">
         <v>165</v>
       </c>
       <c r="G15" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H15" s="197">
         <v>6.2585931420000004E-2</v>
       </c>
       <c r="I15" s="197">
         <v>5.163339342E-2</v>
       </c>
       <c r="J15" s="198" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="185" t="s">
-        <v>362</v>
+        <v>185</v>
       </c>
       <c r="C16" s="234">
         <v>46093</v>
       </c>
       <c r="D16" s="237">
         <v>46164</v>
       </c>
       <c r="E16" s="143">
         <v>4000</v>
       </c>
       <c r="F16" s="143">
         <v>4000</v>
       </c>
       <c r="G16" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H16" s="188">
         <v>1.2517186284499999</v>
       </c>
       <c r="I16" s="188">
         <v>1.2517186284499999</v>
       </c>
       <c r="J16" s="234">
         <v>46217</v>
       </c>
     </row>
-    <row r="17" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="189" t="s">
         <v>87</v>
       </c>
       <c r="C17" s="236">
         <v>46065</v>
       </c>
       <c r="D17" s="236">
         <v>46076</v>
       </c>
       <c r="E17" s="146">
         <v>325</v>
       </c>
       <c r="F17" s="146">
         <v>268.125</v>
       </c>
       <c r="G17" s="191" t="s">
         <v>182</v>
       </c>
       <c r="H17" s="192">
         <v>0.10170213856</v>
       </c>
       <c r="I17" s="192">
         <v>8.3904264310000004E-2</v>
       </c>
       <c r="J17" s="190" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="18" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="185"/>
       <c r="C18" s="186"/>
       <c r="D18" s="186"/>
       <c r="E18" s="143"/>
       <c r="F18" s="143"/>
       <c r="G18" s="187"/>
       <c r="H18" s="188"/>
       <c r="I18" s="188"/>
       <c r="J18" s="186"/>
     </row>
-    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B19" s="245">
         <v>2025</v>
       </c>
       <c r="C19" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="245" t="s">
         <v>129</v>
       </c>
       <c r="F19" s="245" t="s">
         <v>130</v>
       </c>
       <c r="G19" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="245" t="s">
         <v>131</v>
       </c>
       <c r="I19" s="245" t="s">
         <v>132</v>
       </c>
       <c r="J19" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="20" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="245"/>
       <c r="C20" s="245"/>
       <c r="D20" s="245"/>
       <c r="E20" s="245"/>
       <c r="F20" s="245"/>
       <c r="G20" s="245"/>
       <c r="H20" s="245"/>
       <c r="I20" s="245"/>
       <c r="J20" s="245"/>
     </row>
-    <row r="21" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="186" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D21" s="186" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E21" s="143">
         <v>350</v>
       </c>
       <c r="F21" s="143">
         <v>297.5</v>
       </c>
       <c r="G21" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H21" s="188">
         <v>0.10952537999</v>
       </c>
       <c r="I21" s="188">
         <v>9.3096572990000001E-2</v>
       </c>
       <c r="J21" s="186" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="22" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="195" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D22" s="195" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E22" s="142">
         <v>340</v>
       </c>
       <c r="F22" s="142">
         <v>289</v>
       </c>
       <c r="G22" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H22" s="197">
         <v>0.1063014382</v>
       </c>
       <c r="I22" s="197">
         <v>9.0356222469999997E-2</v>
       </c>
       <c r="J22" s="198" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="23" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="186" t="s">
         <v>302</v>
       </c>
       <c r="D23" s="186" t="s">
         <v>303</v>
       </c>
       <c r="E23" s="143">
         <v>380</v>
       </c>
       <c r="F23" s="143">
         <v>323</v>
       </c>
       <c r="G23" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H23" s="188">
         <v>0.11856605026</v>
       </c>
       <c r="I23" s="188">
         <v>0.10078114271999999</v>
       </c>
       <c r="J23" s="186" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="24" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C24" s="195" t="s">
         <v>304</v>
       </c>
       <c r="D24" s="195" t="s">
         <v>305</v>
       </c>
       <c r="E24" s="142">
         <v>400</v>
       </c>
       <c r="F24" s="142">
         <v>340</v>
       </c>
       <c r="G24" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H24" s="197">
         <v>0.12480636869</v>
       </c>
       <c r="I24" s="197">
         <v>0.10608541338999999</v>
       </c>
       <c r="J24" s="198" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="25" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C25" s="186" t="s">
         <v>306</v>
       </c>
       <c r="D25" s="186" t="s">
         <v>307</v>
       </c>
       <c r="E25" s="143">
         <v>250</v>
       </c>
       <c r="F25" s="143">
         <v>212.5</v>
       </c>
       <c r="G25" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H25" s="188">
         <v>7.7933173529999997E-2</v>
       </c>
       <c r="I25" s="188">
         <v>6.6243197500000003E-2</v>
       </c>
       <c r="J25" s="186" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="26" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C26" s="195" t="s">
         <v>292</v>
       </c>
       <c r="D26" s="195" t="s">
         <v>293</v>
       </c>
       <c r="E26" s="142">
         <v>330</v>
       </c>
       <c r="F26" s="142">
         <v>280.5</v>
       </c>
       <c r="G26" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H26" s="197">
         <v>0.10253443</v>
       </c>
       <c r="I26" s="197">
         <v>8.7154269950000002E-2</v>
       </c>
       <c r="J26" s="198" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="27" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="186" t="s">
         <v>294</v>
       </c>
       <c r="D27" s="186" t="s">
         <v>295</v>
       </c>
       <c r="E27" s="143">
         <v>200</v>
       </c>
       <c r="F27" s="143">
         <v>170</v>
       </c>
       <c r="G27" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H27" s="188">
         <v>6.1933111669999999E-2</v>
       </c>
       <c r="I27" s="188">
         <v>5.2643144920000003E-2</v>
       </c>
       <c r="J27" s="186" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="28" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="195" t="s">
         <v>274</v>
       </c>
       <c r="D28" s="195" t="s">
         <v>275</v>
       </c>
       <c r="E28" s="142">
         <v>500</v>
       </c>
       <c r="F28" s="142">
         <v>425</v>
       </c>
       <c r="G28" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H28" s="197">
         <v>0.15431700817999999</v>
       </c>
       <c r="I28" s="197">
         <v>0.13116945695000001</v>
       </c>
       <c r="J28" s="198" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="29" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="186" t="s">
         <v>276</v>
       </c>
       <c r="D29" s="186" t="s">
         <v>277</v>
       </c>
       <c r="E29" s="143">
         <v>240</v>
       </c>
       <c r="F29" s="143">
         <v>204</v>
       </c>
       <c r="G29" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H29" s="188">
         <v>0.14814432785000001</v>
       </c>
       <c r="I29" s="188">
         <v>0.12592267868000001</v>
       </c>
       <c r="J29" s="186" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="30" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="195" t="s">
         <v>278</v>
       </c>
       <c r="D30" s="195" t="s">
         <v>279</v>
       </c>
       <c r="E30" s="142">
         <v>200</v>
       </c>
       <c r="F30" s="142">
         <v>170</v>
       </c>
       <c r="G30" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H30" s="197">
         <v>0.12345360441</v>
       </c>
       <c r="I30" s="197">
         <v>0.10493556375</v>
       </c>
       <c r="J30" s="198">
         <v>45993</v>
       </c>
     </row>
-    <row r="31" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="186" t="s">
         <v>280</v>
       </c>
       <c r="D31" s="186" t="s">
         <v>281</v>
       </c>
       <c r="E31" s="143">
         <v>180</v>
       </c>
       <c r="F31" s="143">
         <v>153</v>
       </c>
       <c r="G31" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H31" s="188">
         <v>0.11093237960000001</v>
       </c>
       <c r="I31" s="188">
         <v>9.4292522660000003E-2</v>
       </c>
       <c r="J31" s="186">
         <v>45993</v>
       </c>
     </row>
-    <row r="32" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="189" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="190" t="s">
         <v>282</v>
       </c>
       <c r="D32" s="190" t="s">
         <v>261</v>
       </c>
       <c r="E32" s="146">
         <v>2000</v>
       </c>
       <c r="F32" s="146">
         <v>2000</v>
       </c>
       <c r="G32" s="191" t="s">
         <v>182</v>
       </c>
       <c r="H32" s="192">
         <v>1.23337023478</v>
       </c>
       <c r="I32" s="192">
         <v>1.23337023478</v>
       </c>
       <c r="J32" s="193" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B33" s="199"/>
       <c r="C33" s="199"/>
       <c r="D33" s="199"/>
       <c r="E33" s="199"/>
       <c r="F33" s="199"/>
       <c r="G33" s="199"/>
       <c r="H33" s="200"/>
       <c r="I33" s="200"/>
       <c r="J33" s="199"/>
     </row>
-    <row r="34" spans="1:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="245">
         <v>2024</v>
       </c>
       <c r="C34" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="245" t="s">
         <v>129</v>
       </c>
       <c r="F34" s="245" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="245" t="s">
         <v>131</v>
       </c>
       <c r="I34" s="245" t="s">
         <v>132</v>
       </c>
       <c r="J34" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B35" s="245"/>
       <c r="C35" s="245"/>
       <c r="D35" s="245"/>
       <c r="E35" s="245"/>
       <c r="F35" s="245"/>
       <c r="G35" s="245"/>
       <c r="H35" s="245"/>
       <c r="I35" s="245"/>
       <c r="J35" s="245"/>
     </row>
-    <row r="36" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="172"/>
       <c r="B36" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C36" s="195">
         <v>45638</v>
       </c>
       <c r="D36" s="195">
         <v>45652</v>
       </c>
       <c r="E36" s="142">
         <v>1200</v>
       </c>
       <c r="F36" s="142">
         <v>1020</v>
       </c>
       <c r="G36" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H36" s="197">
         <v>0.73769769041</v>
       </c>
       <c r="I36" s="197">
         <v>0.62704303684999996</v>
       </c>
       <c r="J36" s="198">
         <v>45873</v>
       </c>
       <c r="K36" s="172"/>
     </row>
-    <row r="37" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="172"/>
       <c r="B37" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C37" s="186" t="s">
         <v>256</v>
       </c>
       <c r="D37" s="186" t="s">
         <v>257</v>
       </c>
       <c r="E37" s="143">
         <v>400</v>
       </c>
       <c r="F37" s="143">
         <v>340</v>
       </c>
       <c r="G37" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H37" s="188">
         <v>0.24416460273000001</v>
       </c>
       <c r="I37" s="188">
         <v>0.20753991231999999</v>
       </c>
       <c r="J37" s="186">
         <v>45873</v>
       </c>
       <c r="K37" s="172"/>
     </row>
-    <row r="38" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="172"/>
       <c r="B38" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="195" t="s">
         <v>205</v>
       </c>
       <c r="D38" s="195" t="s">
         <v>204</v>
       </c>
       <c r="E38" s="142">
         <v>650</v>
       </c>
       <c r="F38" s="142">
         <v>552.5</v>
       </c>
       <c r="G38" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H38" s="197">
         <v>0.39562415243999999</v>
       </c>
       <c r="I38" s="197">
         <v>0.33628052956999999</v>
       </c>
       <c r="J38" s="198">
         <v>45873</v>
       </c>
       <c r="K38" s="172"/>
     </row>
-    <row r="39" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="172"/>
       <c r="B39" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="186" t="s">
         <v>202</v>
       </c>
       <c r="D39" s="186" t="s">
         <v>203</v>
       </c>
       <c r="E39" s="143">
         <v>175</v>
       </c>
       <c r="F39" s="143">
         <v>148.75</v>
       </c>
       <c r="G39" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H39" s="188">
         <v>0.10622650585</v>
       </c>
       <c r="I39" s="188">
         <v>9.0292529969999993E-2</v>
       </c>
       <c r="J39" s="186" t="s">
         <v>270</v>
       </c>
       <c r="K39" s="172"/>
     </row>
-    <row r="40" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="172"/>
       <c r="B40" s="194" t="s">
         <v>87</v>
       </c>
       <c r="C40" s="195" t="s">
         <v>188</v>
       </c>
       <c r="D40" s="195" t="s">
         <v>188</v>
       </c>
       <c r="E40" s="142">
         <v>380</v>
       </c>
       <c r="F40" s="142">
         <v>323</v>
       </c>
       <c r="G40" s="196" t="s">
         <v>182</v>
       </c>
       <c r="H40" s="197">
         <v>0.23009418789</v>
       </c>
       <c r="I40" s="197">
         <v>0.1955800597</v>
       </c>
       <c r="J40" s="198" t="s">
         <v>270</v>
       </c>
       <c r="K40" s="172"/>
     </row>
-    <row r="41" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="172"/>
       <c r="B41" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C41" s="186" t="s">
         <v>187</v>
       </c>
       <c r="D41" s="186" t="s">
         <v>186</v>
       </c>
       <c r="E41" s="143">
         <v>300</v>
       </c>
       <c r="F41" s="143">
         <v>255</v>
       </c>
       <c r="G41" s="187" t="s">
         <v>182</v>
       </c>
       <c r="H41" s="188">
         <v>0.18153388831</v>
       </c>
       <c r="I41" s="188">
         <v>0.15430380505999999</v>
       </c>
       <c r="J41" s="186" t="s">
         <v>270</v>
       </c>
       <c r="K41" s="172"/>
     </row>
-    <row r="42" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:16" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="172"/>
       <c r="B42" s="189" t="s">
         <v>185</v>
       </c>
       <c r="C42" s="190" t="s">
         <v>184</v>
       </c>
       <c r="D42" s="190" t="s">
         <v>183</v>
       </c>
       <c r="E42" s="146">
         <v>1500</v>
       </c>
       <c r="F42" s="146">
         <v>1500</v>
       </c>
       <c r="G42" s="191" t="s">
         <v>182</v>
       </c>
       <c r="H42" s="192">
         <v>0.90766944152999995</v>
       </c>
       <c r="I42" s="192">
         <v>0.90766944152999995</v>
       </c>
       <c r="J42" s="193">
         <v>45572</v>
       </c>
       <c r="K42" s="172"/>
     </row>
-    <row r="43" spans="1:16" s="116" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:16" s="116" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="172"/>
       <c r="B43" s="199"/>
       <c r="C43" s="199"/>
       <c r="D43" s="199"/>
       <c r="E43" s="199"/>
       <c r="F43" s="199"/>
       <c r="G43" s="199"/>
       <c r="H43" s="200"/>
       <c r="I43" s="200"/>
       <c r="J43" s="199"/>
       <c r="K43" s="172"/>
     </row>
-    <row r="44" spans="1:16" s="116" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:16" s="116" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="181"/>
       <c r="B44" s="245">
         <v>2023</v>
       </c>
       <c r="C44" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D44" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E44" s="245" t="s">
         <v>129</v>
       </c>
       <c r="F44" s="245" t="s">
         <v>130</v>
       </c>
       <c r="G44" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H44" s="245" t="s">
         <v>131</v>
       </c>
       <c r="I44" s="245" t="s">
         <v>132</v>
       </c>
       <c r="J44" s="245" t="s">
         <v>76</v>
       </c>
       <c r="K44" s="183"/>
     </row>
-    <row r="45" spans="1:16" s="116" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:16" s="116" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="181"/>
       <c r="B45" s="245"/>
       <c r="C45" s="245"/>
       <c r="D45" s="245"/>
       <c r="E45" s="245"/>
       <c r="F45" s="245"/>
       <c r="G45" s="245"/>
       <c r="H45" s="245"/>
       <c r="I45" s="245"/>
       <c r="J45" s="245"/>
       <c r="K45" s="183"/>
     </row>
-    <row r="46" spans="1:16" s="147" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:16" s="147" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="181"/>
       <c r="B46" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="186" t="s">
         <v>171</v>
       </c>
       <c r="D46" s="201" t="s">
         <v>172</v>
       </c>
       <c r="E46" s="143">
         <v>850</v>
       </c>
       <c r="F46" s="143">
         <v>722.5</v>
       </c>
       <c r="G46" s="187" t="s">
         <v>79</v>
       </c>
       <c r="H46" s="188">
         <v>0.51434601687000003</v>
       </c>
       <c r="I46" s="188">
         <v>0.43719411434</v>
       </c>
       <c r="J46" s="186" t="s">
         <v>179</v>
       </c>
       <c r="K46" s="183"/>
       <c r="P46" s="149"/>
     </row>
-    <row r="47" spans="1:16" s="147" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:16" s="147" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="181"/>
       <c r="B47" s="195" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="195" t="s">
         <v>181</v>
       </c>
       <c r="D47" s="195" t="s">
         <v>168</v>
       </c>
       <c r="E47" s="142">
         <v>150</v>
       </c>
       <c r="F47" s="142">
         <v>127.5</v>
       </c>
       <c r="G47" s="196" t="s">
         <v>79</v>
       </c>
       <c r="H47" s="197">
         <v>9.0574966339999993E-2</v>
       </c>
       <c r="I47" s="197">
         <v>7.6988721390000001E-2</v>
       </c>
       <c r="J47" s="195" t="s">
         <v>179</v>
       </c>
       <c r="K47" s="183"/>
       <c r="P47" s="149"/>
     </row>
-    <row r="48" spans="1:16" s="147" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:16" s="147" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="181"/>
       <c r="B48" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="186" t="s">
         <v>180</v>
       </c>
       <c r="D48" s="201" t="s">
         <v>167</v>
       </c>
       <c r="E48" s="143">
         <v>200</v>
       </c>
       <c r="F48" s="143">
         <v>170</v>
       </c>
       <c r="G48" s="187" t="s">
         <v>79</v>
       </c>
       <c r="H48" s="188">
         <v>0.12073237961</v>
       </c>
       <c r="I48" s="188">
         <v>0.10262252266999999</v>
       </c>
       <c r="J48" s="186" t="s">
         <v>179</v>
       </c>
       <c r="K48" s="183"/>
       <c r="P48" s="149"/>
     </row>
-    <row r="49" spans="1:11" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:11" s="116" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="181"/>
       <c r="B49" s="195" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="195" t="s">
         <v>165</v>
       </c>
       <c r="D49" s="195" t="s">
         <v>166</v>
       </c>
       <c r="E49" s="142">
         <v>265</v>
       </c>
       <c r="F49" s="142">
         <v>225.25</v>
       </c>
       <c r="G49" s="196" t="s">
         <v>79</v>
       </c>
       <c r="H49" s="197">
         <v>0.15997040299000001</v>
       </c>
       <c r="I49" s="197">
         <v>0.13597484254</v>
       </c>
       <c r="J49" s="195" t="s">
         <v>179</v>
       </c>
       <c r="K49" s="183"/>
     </row>
-    <row r="50" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="181"/>
       <c r="B50" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="186" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="201" t="s">
         <v>156</v>
       </c>
       <c r="E50" s="143">
         <v>405</v>
       </c>
       <c r="F50" s="143">
         <v>344.25</v>
       </c>
       <c r="G50" s="187" t="s">
         <v>79</v>
       </c>
       <c r="H50" s="188">
         <v>0.24425856211999999</v>
       </c>
       <c r="I50" s="188">
         <v>0.20761977780999999</v>
       </c>
       <c r="J50" s="186" t="s">
         <v>179</v>
       </c>
       <c r="K50" s="183"/>
     </row>
-    <row r="51" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="181"/>
       <c r="B51" s="195" t="s">
         <v>87</v>
       </c>
       <c r="C51" s="195" t="s">
         <v>158</v>
       </c>
       <c r="D51" s="195" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="142">
         <v>320</v>
       </c>
       <c r="F51" s="142">
         <v>272</v>
       </c>
       <c r="G51" s="196" t="s">
         <v>79</v>
       </c>
       <c r="H51" s="197">
         <v>0.19278174178999999</v>
       </c>
       <c r="I51" s="197">
         <v>0.16386448053</v>
       </c>
       <c r="J51" s="195" t="s">
         <v>179</v>
       </c>
       <c r="K51" s="183"/>
     </row>
-    <row r="52" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="181"/>
       <c r="B52" s="185" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="186" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="201" t="s">
         <v>153</v>
       </c>
       <c r="E52" s="143">
         <v>290</v>
       </c>
       <c r="F52" s="143">
         <v>246.5</v>
       </c>
       <c r="G52" s="187" t="s">
         <v>79</v>
       </c>
       <c r="H52" s="188">
         <v>0.17452594815</v>
       </c>
       <c r="I52" s="188">
         <v>0.14834705593</v>
       </c>
       <c r="J52" s="186" t="s">
         <v>169</v>
       </c>
       <c r="K52" s="183"/>
     </row>
-    <row r="53" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="181"/>
       <c r="B53" s="189" t="s">
         <v>87</v>
       </c>
       <c r="C53" s="193" t="s">
         <v>137</v>
       </c>
       <c r="D53" s="193" t="s">
         <v>138</v>
       </c>
       <c r="E53" s="146">
         <v>106</v>
       </c>
       <c r="F53" s="146">
         <v>90.1</v>
       </c>
       <c r="G53" s="191" t="s">
         <v>79</v>
       </c>
       <c r="H53" s="192">
         <v>6.3771752720000005E-2</v>
       </c>
       <c r="I53" s="192">
         <v>5.4205989810000001E-2</v>
       </c>
       <c r="J53" s="190" t="s">
         <v>169</v>
       </c>
       <c r="K53" s="183"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" s="147"/>
       <c r="B54" s="147"/>
       <c r="C54" s="147"/>
       <c r="D54" s="147"/>
       <c r="E54" s="147"/>
       <c r="F54" s="147"/>
       <c r="G54" s="147"/>
       <c r="H54" s="148"/>
       <c r="I54" s="147"/>
       <c r="J54" s="147"/>
       <c r="K54" s="147"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" s="147"/>
       <c r="B55" s="245">
         <v>2022</v>
       </c>
       <c r="C55" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D55" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E55" s="245" t="s">
         <v>129</v>
       </c>
       <c r="F55" s="245" t="s">
         <v>130</v>
       </c>
       <c r="G55" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H55" s="245" t="s">
         <v>131</v>
       </c>
       <c r="I55" s="245" t="s">
         <v>132</v>
       </c>
       <c r="J55" s="245" t="s">
         <v>76</v>
       </c>
       <c r="K55" s="147"/>
     </row>
-    <row r="56" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="147"/>
       <c r="B56" s="245"/>
       <c r="C56" s="245"/>
       <c r="D56" s="245"/>
       <c r="E56" s="245"/>
       <c r="F56" s="245"/>
       <c r="G56" s="245"/>
       <c r="H56" s="245"/>
       <c r="I56" s="245"/>
       <c r="J56" s="245"/>
       <c r="K56" s="147"/>
     </row>
-    <row r="57" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="181"/>
       <c r="B57" s="185" t="s">
         <v>99</v>
       </c>
       <c r="C57" s="186" t="s">
         <v>133</v>
       </c>
       <c r="D57" s="201" t="s">
         <v>133</v>
       </c>
       <c r="E57" s="143">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
       <c r="F57" s="143">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
       <c r="G57" s="187" t="s">
         <v>79</v>
       </c>
       <c r="H57" s="188">
         <v>0.49753818864999999</v>
       </c>
       <c r="I57" s="188">
         <v>0.49753818864999999</v>
       </c>
       <c r="J57" s="188" t="s">
         <v>134</v>
       </c>
       <c r="K57" s="183"/>
     </row>
-    <row r="58" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="202" t="s">
         <v>99</v>
       </c>
       <c r="C58" s="203" t="s">
         <v>178</v>
       </c>
       <c r="D58" s="203" t="s">
         <v>135</v>
       </c>
       <c r="E58" s="142">
         <v>1000</v>
       </c>
       <c r="F58" s="142">
         <v>1000</v>
       </c>
       <c r="G58" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H58" s="197">
         <v>0.60112166983000004</v>
       </c>
       <c r="I58" s="197">
         <v>0.60112166983000004</v>
       </c>
       <c r="J58" s="197" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="205" t="s">
         <v>87</v>
       </c>
       <c r="C59" s="206" t="s">
         <v>178</v>
       </c>
       <c r="D59" s="206" t="s">
         <v>135</v>
       </c>
       <c r="E59" s="143">
         <v>715</v>
       </c>
       <c r="F59" s="143">
         <v>607.75</v>
       </c>
       <c r="G59" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H59" s="188">
         <v>0.42980199393000001</v>
       </c>
       <c r="I59" s="188">
         <v>0.36533169484</v>
       </c>
       <c r="J59" s="188" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="60" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="202" t="s">
         <v>87</v>
       </c>
       <c r="C60" s="203" t="s">
         <v>126</v>
       </c>
       <c r="D60" s="203" t="s">
         <v>125</v>
       </c>
       <c r="E60" s="142">
         <v>300</v>
       </c>
       <c r="F60" s="142">
         <v>255</v>
       </c>
       <c r="G60" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H60" s="197">
         <v>0.17975006784</v>
       </c>
       <c r="I60" s="197">
         <v>0.15278755766999999</v>
       </c>
       <c r="J60" s="197" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="61" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="205" t="s">
         <v>87</v>
       </c>
       <c r="C61" s="206" t="s">
         <v>121</v>
       </c>
       <c r="D61" s="206" t="s">
         <v>122</v>
       </c>
       <c r="E61" s="143">
         <v>480</v>
       </c>
       <c r="F61" s="143">
         <v>408</v>
       </c>
       <c r="G61" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H61" s="188">
         <v>0.28731296498999997</v>
       </c>
       <c r="I61" s="188">
         <v>0.24421602024</v>
       </c>
       <c r="J61" s="188" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="62" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="202" t="s">
         <v>87</v>
       </c>
       <c r="C62" s="203" t="s">
         <v>116</v>
       </c>
       <c r="D62" s="203" t="s">
         <v>117</v>
       </c>
       <c r="E62" s="142">
         <v>150</v>
       </c>
       <c r="F62" s="142">
         <v>127.5</v>
       </c>
       <c r="G62" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H62" s="197">
         <v>8.9621974270000002E-2</v>
       </c>
       <c r="I62" s="197">
         <v>7.6178678129999997E-2</v>
       </c>
       <c r="J62" s="197" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="63" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="205" t="s">
         <v>87</v>
       </c>
       <c r="C63" s="206" t="s">
         <v>118</v>
       </c>
       <c r="D63" s="206" t="s">
         <v>119</v>
       </c>
       <c r="E63" s="143">
         <v>250</v>
       </c>
       <c r="F63" s="143">
         <v>212.5</v>
       </c>
       <c r="G63" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H63" s="145">
         <v>0.14929120378999999</v>
       </c>
       <c r="I63" s="145">
         <v>0.12689752322</v>
       </c>
       <c r="J63" s="145" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="64" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="208" t="s">
         <v>87</v>
       </c>
       <c r="C64" s="209" t="s">
         <v>111</v>
       </c>
       <c r="D64" s="209" t="s">
         <v>112</v>
       </c>
       <c r="E64" s="146">
         <v>180</v>
       </c>
       <c r="F64" s="146">
         <v>153</v>
       </c>
       <c r="G64" s="210" t="s">
         <v>79</v>
       </c>
       <c r="H64" s="192">
         <v>0.10739500713</v>
       </c>
       <c r="I64" s="192">
         <v>9.1285756060000001E-2</v>
       </c>
       <c r="J64" s="192" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="65" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B65" s="199"/>
       <c r="C65" s="199"/>
       <c r="D65" s="199"/>
       <c r="E65" s="199"/>
       <c r="F65" s="199"/>
       <c r="G65" s="199"/>
       <c r="H65" s="200"/>
       <c r="I65" s="200"/>
       <c r="J65" s="199"/>
     </row>
-    <row r="66" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B66" s="245">
         <v>2021</v>
       </c>
       <c r="C66" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D66" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E66" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F66" s="245" t="s">
         <v>284</v>
       </c>
       <c r="G66" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="245" t="s">
         <v>285</v>
       </c>
       <c r="I66" s="245" t="s">
         <v>286</v>
       </c>
       <c r="J66" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="67" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="246"/>
       <c r="C67" s="246"/>
       <c r="D67" s="246"/>
       <c r="E67" s="246"/>
       <c r="F67" s="246"/>
       <c r="G67" s="246"/>
       <c r="H67" s="246"/>
       <c r="I67" s="246"/>
       <c r="J67" s="246"/>
     </row>
-    <row r="68" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="205" t="s">
         <v>99</v>
       </c>
       <c r="C68" s="206" t="s">
         <v>110</v>
       </c>
       <c r="D68" s="206" t="s">
         <v>110</v>
       </c>
       <c r="E68" s="150">
         <v>2028.5</v>
       </c>
       <c r="F68" s="150">
         <v>2028.5</v>
       </c>
       <c r="G68" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H68" s="188">
         <v>1.2120023392899999</v>
       </c>
       <c r="I68" s="188">
         <v>1.2120023392899999</v>
       </c>
       <c r="J68" s="211" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="69" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="202" t="s">
         <v>99</v>
       </c>
       <c r="C69" s="203">
         <v>44481</v>
       </c>
       <c r="D69" s="203" t="s">
         <v>109</v>
       </c>
       <c r="E69" s="142">
         <v>1500</v>
       </c>
       <c r="F69" s="142">
         <v>1500</v>
       </c>
       <c r="G69" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H69" s="197">
         <v>0.89448730817</v>
       </c>
       <c r="I69" s="197">
         <v>0.89448730817</v>
       </c>
       <c r="J69" s="212" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="70" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="205" t="s">
         <v>87</v>
       </c>
       <c r="C70" s="206">
         <v>44481</v>
       </c>
       <c r="D70" s="206" t="s">
         <v>109</v>
       </c>
       <c r="E70" s="150">
         <v>805</v>
       </c>
       <c r="F70" s="150">
         <v>684.25</v>
       </c>
       <c r="G70" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H70" s="200">
         <v>0.48004152205</v>
       </c>
       <c r="I70" s="200">
         <v>0.40803529374000003</v>
       </c>
       <c r="J70" s="211" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="71" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="202" t="s">
         <v>87</v>
       </c>
       <c r="C71" s="203" t="s">
         <v>77</v>
       </c>
       <c r="D71" s="203" t="s">
         <v>78</v>
       </c>
       <c r="E71" s="142">
         <v>600</v>
       </c>
       <c r="F71" s="142">
         <v>510</v>
       </c>
       <c r="G71" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H71" s="197">
         <v>0.35728835196999997</v>
       </c>
       <c r="I71" s="197">
         <v>0.30369509917999998</v>
       </c>
       <c r="J71" s="212" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="72" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="205" t="s">
         <v>87</v>
       </c>
       <c r="C72" s="206" t="s">
         <v>80</v>
       </c>
       <c r="D72" s="206" t="s">
         <v>81</v>
       </c>
       <c r="E72" s="150">
         <v>630</v>
       </c>
       <c r="F72" s="150">
         <v>535.5</v>
       </c>
       <c r="G72" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H72" s="200">
         <v>0.37390025008</v>
       </c>
       <c r="I72" s="200">
         <v>0.31781521257000001</v>
       </c>
       <c r="J72" s="211" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="73" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="202" t="s">
         <v>87</v>
       </c>
       <c r="C73" s="203" t="s">
         <v>82</v>
       </c>
       <c r="D73" s="203" t="s">
         <v>83</v>
       </c>
       <c r="E73" s="151">
         <v>280</v>
       </c>
       <c r="F73" s="151">
         <v>238</v>
       </c>
       <c r="G73" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H73" s="213">
         <v>0.16611398457000001</v>
       </c>
       <c r="I73" s="213">
         <v>0.14119688689000001</v>
       </c>
       <c r="J73" s="212" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="74" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="205" t="s">
         <v>87</v>
       </c>
       <c r="C74" s="206" t="s">
         <v>84</v>
       </c>
       <c r="D74" s="206" t="s">
         <v>85</v>
       </c>
       <c r="E74" s="150">
         <v>270</v>
       </c>
       <c r="F74" s="150">
         <v>229.5</v>
       </c>
       <c r="G74" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H74" s="200">
         <v>0.16009837667999999</v>
       </c>
       <c r="I74" s="200">
         <v>0.13608362017</v>
       </c>
       <c r="J74" s="211" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="75" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="208" t="s">
         <v>87</v>
       </c>
       <c r="C75" s="209">
         <v>44532</v>
       </c>
       <c r="D75" s="209" t="s">
         <v>86</v>
       </c>
       <c r="E75" s="152">
         <v>150</v>
       </c>
       <c r="F75" s="152">
         <v>127.5</v>
       </c>
       <c r="G75" s="210" t="s">
         <v>79</v>
       </c>
       <c r="H75" s="214">
         <v>8.8895606969999999E-2</v>
       </c>
       <c r="I75" s="214">
         <v>7.5561265919999995E-2</v>
       </c>
       <c r="J75" s="215" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="76" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B76" s="199"/>
       <c r="C76" s="199"/>
       <c r="D76" s="199"/>
       <c r="E76" s="199"/>
       <c r="F76" s="199"/>
       <c r="G76" s="199"/>
       <c r="H76" s="199"/>
       <c r="I76" s="199"/>
       <c r="J76" s="199"/>
     </row>
-    <row r="77" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B77" s="245">
         <v>2020</v>
       </c>
       <c r="C77" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D77" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E77" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F77" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G77" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H77" s="245" t="s">
         <v>285</v>
       </c>
       <c r="I77" s="245" t="s">
         <v>286</v>
       </c>
       <c r="J77" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="78" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="246"/>
       <c r="C78" s="246"/>
       <c r="D78" s="246"/>
       <c r="E78" s="246"/>
       <c r="F78" s="246"/>
       <c r="G78" s="246"/>
       <c r="H78" s="246"/>
       <c r="I78" s="246"/>
       <c r="J78" s="246"/>
     </row>
-    <row r="79" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="254" t="s">
         <v>99</v>
       </c>
       <c r="C79" s="275" t="s">
         <v>82</v>
       </c>
       <c r="D79" s="275">
         <v>44301</v>
       </c>
       <c r="E79" s="274">
         <v>1587.518</v>
       </c>
       <c r="F79" s="274">
         <v>1587.518</v>
       </c>
       <c r="G79" s="240" t="s">
         <v>79</v>
       </c>
       <c r="H79" s="242">
         <v>0.94181786761999997</v>
       </c>
       <c r="I79" s="242">
         <v>0.94181786761999997</v>
       </c>
       <c r="J79" s="273" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="80" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="255"/>
       <c r="C80" s="247"/>
       <c r="D80" s="247"/>
       <c r="E80" s="250"/>
       <c r="F80" s="250"/>
       <c r="G80" s="241"/>
       <c r="H80" s="243"/>
       <c r="I80" s="243"/>
       <c r="J80" s="249"/>
     </row>
-    <row r="81" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="205" t="s">
         <v>99</v>
       </c>
       <c r="C81" s="206">
         <v>44147</v>
       </c>
       <c r="D81" s="206" t="s">
         <v>92</v>
       </c>
       <c r="E81" s="150">
         <v>1200</v>
       </c>
       <c r="F81" s="150">
         <v>1200</v>
       </c>
       <c r="G81" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H81" s="200">
         <v>0.71082712945000004</v>
       </c>
       <c r="I81" s="200">
         <v>0.71082712945000004</v>
       </c>
       <c r="J81" s="211" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="82" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="202" t="s">
         <v>87</v>
       </c>
       <c r="C82" s="203">
         <v>44147</v>
       </c>
       <c r="D82" s="203" t="s">
         <v>92</v>
       </c>
       <c r="E82" s="151">
         <v>260</v>
       </c>
       <c r="F82" s="151">
         <v>221</v>
       </c>
       <c r="G82" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H82" s="213">
         <v>0.15401254471</v>
       </c>
       <c r="I82" s="213">
         <v>0.13091066300000001</v>
       </c>
       <c r="J82" s="212" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="83" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B83" s="205" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="206" t="s">
         <v>94</v>
       </c>
       <c r="D83" s="206" t="s">
         <v>95</v>
       </c>
       <c r="E83" s="150">
         <v>400</v>
       </c>
       <c r="F83" s="150">
         <v>340</v>
       </c>
       <c r="G83" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H83" s="200">
         <v>0.23690201678</v>
       </c>
       <c r="I83" s="200">
         <v>0.20136671426</v>
       </c>
       <c r="J83" s="211" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="84" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="255" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="247" t="s">
         <v>96</v>
       </c>
       <c r="D84" s="247" t="s">
         <v>97</v>
       </c>
       <c r="E84" s="250">
         <v>650</v>
       </c>
       <c r="F84" s="250">
         <v>552.5</v>
       </c>
       <c r="G84" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H84" s="213">
         <v>0.36098521784999998</v>
       </c>
       <c r="I84" s="213">
         <v>0.30683743517000001</v>
       </c>
       <c r="J84" s="249" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="85" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="255" t="s">
         <v>88</v>
       </c>
       <c r="C85" s="247"/>
       <c r="D85" s="247"/>
       <c r="E85" s="250"/>
       <c r="F85" s="250"/>
       <c r="G85" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H85" s="213">
         <v>0.39708373963999999</v>
       </c>
       <c r="I85" s="213">
         <v>0.33752117868999998</v>
       </c>
       <c r="J85" s="249"/>
     </row>
-    <row r="86" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="253" t="s">
         <v>87</v>
       </c>
       <c r="C86" s="253">
         <v>43999</v>
       </c>
       <c r="D86" s="253">
         <v>44012</v>
       </c>
       <c r="E86" s="252">
         <v>900</v>
       </c>
       <c r="F86" s="252">
         <v>765</v>
       </c>
       <c r="G86" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H86" s="200">
         <v>0.49982568626000001</v>
       </c>
       <c r="I86" s="200">
         <v>0.42485183331999998</v>
       </c>
       <c r="J86" s="253" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="87" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="253" t="s">
         <v>89</v>
       </c>
       <c r="C87" s="253"/>
       <c r="D87" s="253"/>
       <c r="E87" s="252"/>
       <c r="F87" s="252"/>
       <c r="G87" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H87" s="200">
         <v>0.54980825488999996</v>
       </c>
       <c r="I87" s="200">
         <v>0.46733701664999999</v>
       </c>
       <c r="J87" s="253"/>
     </row>
-    <row r="88" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="249" t="s">
         <v>87</v>
       </c>
       <c r="C88" s="249">
         <v>43909</v>
       </c>
       <c r="D88" s="249">
         <v>43921</v>
       </c>
       <c r="E88" s="250">
         <v>150</v>
       </c>
       <c r="F88" s="250">
         <v>127.5</v>
       </c>
       <c r="G88" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H88" s="213">
         <v>8.3304281039999997E-2</v>
       </c>
       <c r="I88" s="213">
         <v>7.0808638879999997E-2</v>
       </c>
       <c r="J88" s="249" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="89" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="249" t="s">
         <v>90</v>
       </c>
       <c r="C89" s="249"/>
       <c r="D89" s="249"/>
       <c r="E89" s="250"/>
       <c r="F89" s="250"/>
       <c r="G89" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H89" s="213">
         <v>9.1634709140000006E-2</v>
       </c>
       <c r="I89" s="213">
         <v>7.7889502769999994E-2</v>
       </c>
       <c r="J89" s="249"/>
     </row>
-    <row r="90" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="248" t="s">
         <v>87</v>
       </c>
       <c r="C90" s="251">
         <v>43875</v>
       </c>
       <c r="D90" s="251">
         <v>43889</v>
       </c>
       <c r="E90" s="252">
         <v>270</v>
       </c>
       <c r="F90" s="252">
         <v>229.5</v>
       </c>
       <c r="G90" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H90" s="200">
         <v>0.14994770587</v>
       </c>
       <c r="I90" s="200">
         <v>0.12745554999</v>
       </c>
       <c r="J90" s="253" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="91" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="256"/>
       <c r="C91" s="257"/>
       <c r="D91" s="257"/>
       <c r="E91" s="258"/>
       <c r="F91" s="258"/>
       <c r="G91" s="220" t="s">
         <v>98</v>
       </c>
       <c r="H91" s="221">
         <v>0.16494247645999999</v>
       </c>
       <c r="I91" s="221">
         <v>0.14020110498999999</v>
       </c>
       <c r="J91" s="277"/>
     </row>
-    <row r="92" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="92" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B92" s="183"/>
       <c r="C92" s="183"/>
       <c r="D92" s="183"/>
       <c r="E92" s="183"/>
       <c r="F92" s="183"/>
       <c r="G92" s="183"/>
       <c r="H92" s="183"/>
       <c r="I92" s="222"/>
       <c r="J92" s="183"/>
     </row>
-    <row r="93" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="93" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B93" s="245">
         <v>2019</v>
       </c>
       <c r="C93" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D93" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E93" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F93" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G93" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H93" s="245" t="s">
         <v>288</v>
       </c>
       <c r="I93" s="245" t="s">
         <v>286</v>
       </c>
       <c r="J93" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="94" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="246"/>
       <c r="C94" s="246"/>
       <c r="D94" s="246"/>
       <c r="E94" s="246"/>
       <c r="F94" s="246"/>
       <c r="G94" s="246"/>
       <c r="H94" s="246"/>
       <c r="I94" s="246"/>
       <c r="J94" s="246"/>
     </row>
-    <row r="95" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="254" t="s">
         <v>99</v>
       </c>
       <c r="C95" s="249" t="s">
         <v>100</v>
       </c>
       <c r="D95" s="249">
         <v>43979</v>
       </c>
       <c r="E95" s="250">
         <v>2195.5753407900002</v>
       </c>
       <c r="F95" s="250">
         <v>2195.5753407900002</v>
       </c>
       <c r="G95" s="202" t="s">
         <v>79</v>
       </c>
       <c r="H95" s="153">
         <v>1.2193388349495757</v>
       </c>
       <c r="I95" s="153">
         <v>1.2193388349495757</v>
       </c>
       <c r="J95" s="247" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="96" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="255"/>
       <c r="C96" s="249"/>
       <c r="D96" s="249"/>
       <c r="E96" s="250"/>
       <c r="F96" s="250"/>
       <c r="G96" s="202" t="s">
         <v>98</v>
       </c>
       <c r="H96" s="153">
         <v>1.3412727184445332</v>
       </c>
       <c r="I96" s="153">
         <v>1.3412727184445332</v>
       </c>
       <c r="J96" s="247"/>
     </row>
-    <row r="97" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="172"/>
       <c r="B97" s="248" t="s">
         <v>99</v>
       </c>
       <c r="C97" s="251">
         <v>43818</v>
       </c>
       <c r="D97" s="251">
         <v>43829</v>
       </c>
       <c r="E97" s="252">
         <v>1000</v>
       </c>
       <c r="F97" s="252">
         <v>1000</v>
       </c>
       <c r="G97" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H97" s="200">
         <v>0.55536187362</v>
       </c>
       <c r="I97" s="200">
         <v>0.55536187362</v>
       </c>
       <c r="J97" s="253" t="s">
         <v>102</v>
       </c>
       <c r="K97" s="172"/>
     </row>
-    <row r="98" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="172"/>
       <c r="B98" s="248"/>
       <c r="C98" s="251"/>
       <c r="D98" s="251"/>
       <c r="E98" s="252"/>
       <c r="F98" s="252"/>
       <c r="G98" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H98" s="200">
         <v>0.61089806097999999</v>
       </c>
       <c r="I98" s="200">
         <v>0.61089806097999999</v>
       </c>
       <c r="J98" s="251"/>
       <c r="K98" s="172"/>
     </row>
-    <row r="99" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="172"/>
       <c r="B99" s="255" t="s">
         <v>87</v>
       </c>
       <c r="C99" s="249">
         <v>43818</v>
       </c>
       <c r="D99" s="249">
         <v>43829</v>
       </c>
       <c r="E99" s="250">
         <v>350</v>
       </c>
       <c r="F99" s="250">
         <v>297.5</v>
       </c>
       <c r="G99" s="202" t="s">
         <v>79</v>
       </c>
       <c r="H99" s="153">
         <v>0.19437665575999999</v>
       </c>
       <c r="I99" s="153">
         <v>0.16522015740000001</v>
       </c>
       <c r="J99" s="247" t="s">
         <v>102</v>
       </c>
       <c r="K99" s="172"/>
     </row>
-    <row r="100" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="172"/>
       <c r="B100" s="255"/>
       <c r="C100" s="249"/>
       <c r="D100" s="249"/>
       <c r="E100" s="250"/>
       <c r="F100" s="250"/>
       <c r="G100" s="202" t="s">
         <v>98</v>
       </c>
       <c r="H100" s="153">
         <v>0.21381432134</v>
       </c>
       <c r="I100" s="153">
         <v>0.18174217313999999</v>
       </c>
       <c r="J100" s="247"/>
       <c r="K100" s="172"/>
     </row>
-    <row r="101" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="172"/>
       <c r="B101" s="248" t="s">
         <v>87</v>
       </c>
       <c r="C101" s="251">
         <v>43633</v>
       </c>
       <c r="D101" s="251">
         <v>43644</v>
       </c>
       <c r="E101" s="252">
         <v>968</v>
       </c>
       <c r="F101" s="252">
         <v>822.8</v>
       </c>
       <c r="G101" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H101" s="200">
         <v>0.53759029367</v>
       </c>
       <c r="I101" s="200">
         <v>0.45695174961000001</v>
       </c>
       <c r="J101" s="253" t="s">
         <v>102</v>
       </c>
       <c r="K101" s="172"/>
     </row>
-    <row r="102" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="172"/>
       <c r="B102" s="248"/>
       <c r="C102" s="251"/>
       <c r="D102" s="251"/>
       <c r="E102" s="252"/>
       <c r="F102" s="252"/>
       <c r="G102" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H102" s="200">
         <v>0.59134932302999998</v>
       </c>
       <c r="I102" s="200">
         <v>0.50264692458000004</v>
       </c>
       <c r="J102" s="251"/>
       <c r="K102" s="172"/>
     </row>
-    <row r="103" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="172"/>
       <c r="B103" s="255" t="s">
         <v>87</v>
       </c>
       <c r="C103" s="249">
         <v>43572</v>
       </c>
       <c r="D103" s="249">
         <v>43585</v>
       </c>
       <c r="E103" s="250">
         <v>570</v>
       </c>
       <c r="F103" s="250">
         <v>484.5</v>
       </c>
       <c r="G103" s="202" t="s">
         <v>79</v>
       </c>
       <c r="H103" s="153">
         <v>0.31655626796000003</v>
       </c>
       <c r="I103" s="153">
         <v>0.26907282777000002</v>
       </c>
       <c r="J103" s="247" t="s">
         <v>102</v>
       </c>
       <c r="K103" s="172"/>
     </row>
-    <row r="104" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="172"/>
       <c r="B104" s="255"/>
       <c r="C104" s="249"/>
       <c r="D104" s="249"/>
       <c r="E104" s="250"/>
       <c r="F104" s="250"/>
       <c r="G104" s="202" t="s">
         <v>98</v>
       </c>
       <c r="H104" s="153">
         <v>0.34821189475999997</v>
       </c>
       <c r="I104" s="153">
         <v>0.29598011054000001</v>
       </c>
       <c r="J104" s="247"/>
       <c r="K104" s="172"/>
     </row>
-    <row r="105" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="172"/>
       <c r="B105" s="248" t="s">
         <v>87</v>
       </c>
       <c r="C105" s="251">
         <v>43511</v>
       </c>
       <c r="D105" s="251">
         <v>43524</v>
       </c>
       <c r="E105" s="252">
         <v>700</v>
       </c>
       <c r="F105" s="252">
         <v>595</v>
       </c>
       <c r="G105" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H105" s="200">
         <v>0.38875331152999998</v>
       </c>
       <c r="I105" s="200">
         <v>0.33044031480000002</v>
       </c>
       <c r="J105" s="253" t="s">
         <v>102</v>
       </c>
       <c r="K105" s="172"/>
     </row>
-    <row r="106" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="172"/>
       <c r="B106" s="256"/>
       <c r="C106" s="257"/>
       <c r="D106" s="257"/>
       <c r="E106" s="258"/>
       <c r="F106" s="258"/>
       <c r="G106" s="220" t="s">
         <v>98</v>
       </c>
       <c r="H106" s="221">
         <v>0.42762864269</v>
       </c>
       <c r="I106" s="221">
         <v>0.36348434627999998</v>
       </c>
       <c r="J106" s="257"/>
       <c r="K106" s="172"/>
     </row>
-    <row r="107" spans="1:11" s="115" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:11" s="115" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="172"/>
       <c r="B107" s="183"/>
       <c r="C107" s="183"/>
       <c r="D107" s="183"/>
       <c r="E107" s="183"/>
       <c r="F107" s="183"/>
       <c r="G107" s="183"/>
       <c r="H107" s="183"/>
       <c r="I107" s="222"/>
       <c r="J107" s="183"/>
       <c r="K107" s="172"/>
     </row>
-    <row r="108" spans="1:11" s="115" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:11" s="115" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="172"/>
       <c r="B108" s="245">
         <v>2018</v>
       </c>
       <c r="C108" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D108" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E108" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F108" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G108" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H108" s="245" t="s">
         <v>288</v>
       </c>
       <c r="I108" s="245" t="s">
         <v>286</v>
       </c>
       <c r="J108" s="245" t="s">
         <v>76</v>
       </c>
       <c r="K108" s="172"/>
     </row>
-    <row r="109" spans="1:11" s="115" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:11" s="115" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="172"/>
       <c r="B109" s="246"/>
       <c r="C109" s="246"/>
       <c r="D109" s="246"/>
       <c r="E109" s="246"/>
       <c r="F109" s="246"/>
       <c r="G109" s="246"/>
       <c r="H109" s="246"/>
       <c r="I109" s="246"/>
       <c r="J109" s="246"/>
       <c r="K109" s="172"/>
     </row>
-    <row r="110" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="172"/>
       <c r="B110" s="254" t="s">
         <v>99</v>
       </c>
       <c r="C110" s="249">
         <v>43566</v>
       </c>
       <c r="D110" s="249">
         <v>43566</v>
       </c>
       <c r="E110" s="250">
         <v>2468.6999999999998</v>
       </c>
       <c r="F110" s="250">
         <v>2468.6999999999998</v>
       </c>
       <c r="G110" s="202" t="s">
         <v>79</v>
       </c>
       <c r="H110" s="154">
         <v>1.3710129451999999</v>
       </c>
       <c r="I110" s="154">
         <v>1.3710129451999999</v>
       </c>
       <c r="J110" s="247" t="s">
         <v>103</v>
       </c>
       <c r="K110" s="172"/>
     </row>
-    <row r="111" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="172"/>
       <c r="B111" s="255"/>
       <c r="C111" s="249"/>
       <c r="D111" s="249"/>
       <c r="E111" s="250"/>
       <c r="F111" s="250"/>
       <c r="G111" s="202" t="s">
         <v>98</v>
       </c>
       <c r="H111" s="154">
         <v>1.50811423972</v>
       </c>
       <c r="I111" s="154">
         <v>1.50811423972</v>
       </c>
       <c r="J111" s="247"/>
       <c r="K111" s="172"/>
     </row>
-    <row r="112" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:11" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="172"/>
       <c r="B112" s="248" t="s">
         <v>87</v>
       </c>
       <c r="C112" s="260">
         <v>43438</v>
       </c>
       <c r="D112" s="260">
         <v>43451</v>
       </c>
       <c r="E112" s="261">
         <v>1350</v>
       </c>
       <c r="F112" s="261">
         <v>1147.5</v>
       </c>
       <c r="G112" s="218" t="s">
         <v>79</v>
       </c>
       <c r="H112" s="155">
         <v>0.74973852938999996</v>
       </c>
       <c r="I112" s="155">
         <v>0.63727774997999997</v>
       </c>
       <c r="J112" s="262" t="s">
         <v>103</v>
       </c>
       <c r="K112" s="172"/>
     </row>
-    <row r="113" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="172"/>
       <c r="B113" s="248"/>
       <c r="C113" s="260"/>
       <c r="D113" s="260"/>
       <c r="E113" s="261"/>
       <c r="F113" s="261"/>
       <c r="G113" s="218" t="s">
         <v>98</v>
       </c>
       <c r="H113" s="155">
         <v>0.82471238232999999</v>
       </c>
       <c r="I113" s="155">
         <v>0.70100552498000002</v>
       </c>
       <c r="J113" s="262"/>
       <c r="K113" s="172"/>
       <c r="L113" s="114"/>
     </row>
-    <row r="114" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="172"/>
       <c r="B114" s="263" t="s">
         <v>87</v>
       </c>
       <c r="C114" s="249">
         <v>43348</v>
       </c>
       <c r="D114" s="249">
         <v>43360</v>
       </c>
       <c r="E114" s="250">
         <v>2800</v>
       </c>
       <c r="F114" s="250">
         <v>2380</v>
       </c>
       <c r="G114" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H114" s="154">
         <v>1.5550132461499999</v>
       </c>
       <c r="I114" s="154">
         <v>1.3217612592300001</v>
       </c>
       <c r="J114" s="247" t="s">
         <v>104</v>
       </c>
       <c r="K114" s="172"/>
       <c r="L114" s="114"/>
     </row>
-    <row r="115" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="172"/>
       <c r="B115" s="263"/>
       <c r="C115" s="249"/>
       <c r="D115" s="249"/>
       <c r="E115" s="250"/>
       <c r="F115" s="250"/>
       <c r="G115" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H115" s="154">
         <v>1.71051457077</v>
       </c>
       <c r="I115" s="154">
         <v>1.4539373851499999</v>
       </c>
       <c r="J115" s="247"/>
       <c r="K115" s="172"/>
     </row>
-    <row r="116" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="172"/>
       <c r="B116" s="248" t="s">
         <v>87</v>
       </c>
       <c r="C116" s="260">
         <v>43269</v>
       </c>
       <c r="D116" s="260">
         <v>43280</v>
       </c>
       <c r="E116" s="261">
         <v>400</v>
       </c>
       <c r="F116" s="261">
         <v>340</v>
       </c>
       <c r="G116" s="218" t="s">
         <v>79</v>
       </c>
       <c r="H116" s="155">
         <v>0.22214474945000001</v>
       </c>
       <c r="I116" s="155">
         <v>0.18882303703</v>
       </c>
       <c r="J116" s="262" t="s">
         <v>104</v>
       </c>
       <c r="K116" s="172"/>
     </row>
-    <row r="117" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="172"/>
       <c r="B117" s="256"/>
       <c r="C117" s="264"/>
       <c r="D117" s="264"/>
       <c r="E117" s="278"/>
       <c r="F117" s="278"/>
       <c r="G117" s="219" t="s">
         <v>98</v>
       </c>
       <c r="H117" s="156">
         <v>0.24435922438999999</v>
       </c>
       <c r="I117" s="156">
         <v>0.20770534072999999</v>
       </c>
       <c r="J117" s="256"/>
       <c r="K117" s="172"/>
       <c r="L117" s="114"/>
     </row>
-    <row r="118" spans="1:12" s="115" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:12" s="115" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="172"/>
       <c r="B118" s="259"/>
       <c r="C118" s="259"/>
       <c r="D118" s="259"/>
       <c r="E118" s="259"/>
       <c r="F118" s="259"/>
       <c r="G118" s="259"/>
       <c r="H118" s="259"/>
       <c r="I118" s="259"/>
       <c r="J118" s="259"/>
       <c r="K118" s="172"/>
       <c r="L118" s="114"/>
     </row>
-    <row r="119" spans="1:12" s="115" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:12" s="115" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="172"/>
       <c r="B119" s="245">
         <v>2017</v>
       </c>
       <c r="C119" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D119" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E119" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F119" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G119" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H119" s="245" t="s">
         <v>289</v>
       </c>
       <c r="I119" s="245" t="s">
         <v>290</v>
       </c>
       <c r="J119" s="245" t="s">
         <v>76</v>
       </c>
       <c r="K119" s="172"/>
     </row>
-    <row r="120" spans="1:12" s="115" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:12" s="115" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="172"/>
       <c r="B120" s="246"/>
       <c r="C120" s="246"/>
       <c r="D120" s="246"/>
       <c r="E120" s="246"/>
       <c r="F120" s="246"/>
       <c r="G120" s="246"/>
       <c r="H120" s="246"/>
       <c r="I120" s="246"/>
       <c r="J120" s="246"/>
       <c r="K120" s="172"/>
     </row>
-    <row r="121" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="172"/>
       <c r="B121" s="279" t="s">
         <v>99</v>
       </c>
       <c r="C121" s="260">
         <v>43202</v>
       </c>
       <c r="D121" s="260">
         <v>43202</v>
       </c>
       <c r="E121" s="261">
         <v>2191.9</v>
       </c>
       <c r="F121" s="261">
         <v>2191.9</v>
       </c>
       <c r="G121" s="218" t="s">
         <v>79</v>
       </c>
       <c r="H121" s="155">
         <v>1.2172770028378261</v>
       </c>
       <c r="I121" s="155">
         <v>1.2172770028378261</v>
       </c>
       <c r="J121" s="262">
         <v>43445</v>
       </c>
       <c r="K121" s="172"/>
     </row>
-    <row r="122" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="172"/>
       <c r="B122" s="248"/>
       <c r="C122" s="260"/>
       <c r="D122" s="260"/>
       <c r="E122" s="261"/>
       <c r="F122" s="261"/>
       <c r="G122" s="218" t="s">
         <v>98</v>
       </c>
       <c r="H122" s="155">
         <v>1.3390047031296248</v>
       </c>
       <c r="I122" s="155">
         <v>1.3390047031296248</v>
       </c>
       <c r="J122" s="248"/>
       <c r="K122" s="172"/>
     </row>
-    <row r="123" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A123" s="172"/>
       <c r="B123" s="263" t="s">
         <v>87</v>
       </c>
       <c r="C123" s="249">
         <v>43083</v>
       </c>
       <c r="D123" s="249">
         <v>43095</v>
       </c>
       <c r="E123" s="250">
         <v>1486.63888944</v>
       </c>
       <c r="F123" s="250">
         <v>1263.6430560199999</v>
       </c>
       <c r="G123" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H123" s="213">
         <v>0.82562255904000004</v>
       </c>
       <c r="I123" s="213">
         <v>0.70177917517999999</v>
       </c>
       <c r="J123" s="247">
         <v>43333</v>
       </c>
       <c r="K123" s="172"/>
     </row>
-    <row r="124" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:12" s="115" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="172"/>
       <c r="B124" s="263"/>
       <c r="C124" s="249"/>
       <c r="D124" s="249"/>
       <c r="E124" s="250"/>
       <c r="F124" s="250"/>
       <c r="G124" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H124" s="213">
         <v>0.90818481495000003</v>
       </c>
       <c r="I124" s="213">
         <v>0.77195709270000001</v>
       </c>
       <c r="J124" s="255"/>
       <c r="K124" s="172"/>
     </row>
-    <row r="125" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="248" t="s">
         <v>87</v>
       </c>
       <c r="C125" s="260">
         <v>42996</v>
       </c>
       <c r="D125" s="260">
         <v>43007</v>
       </c>
       <c r="E125" s="265">
         <v>305</v>
       </c>
       <c r="F125" s="266">
         <v>259.3</v>
       </c>
       <c r="G125" s="218" t="s">
         <v>79</v>
       </c>
       <c r="H125" s="155">
         <v>0.16938500000000001</v>
       </c>
       <c r="I125" s="155">
         <v>0.14397799999999999</v>
       </c>
       <c r="J125" s="262">
         <v>43333</v>
       </c>
     </row>
-    <row r="126" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="248"/>
       <c r="C126" s="260"/>
       <c r="D126" s="260"/>
       <c r="E126" s="265"/>
       <c r="F126" s="266"/>
       <c r="G126" s="218" t="s">
         <v>98</v>
       </c>
       <c r="H126" s="155">
         <v>0.18632399999999999</v>
       </c>
       <c r="I126" s="155">
         <v>0.15837499999999999</v>
       </c>
       <c r="J126" s="248"/>
     </row>
-    <row r="127" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="263" t="s">
         <v>87</v>
       </c>
       <c r="C127" s="249">
         <v>42905</v>
       </c>
       <c r="D127" s="249">
         <v>42916</v>
       </c>
       <c r="E127" s="250">
         <v>95</v>
       </c>
       <c r="F127" s="250">
         <v>80.75</v>
       </c>
       <c r="G127" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H127" s="213">
         <v>5.2759357229999998E-2</v>
       </c>
       <c r="I127" s="213">
         <v>4.4845453649999999E-2</v>
       </c>
       <c r="J127" s="247">
         <v>43333</v>
       </c>
     </row>
-    <row r="128" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="263"/>
       <c r="C128" s="249"/>
       <c r="D128" s="249"/>
       <c r="E128" s="250"/>
       <c r="F128" s="250"/>
       <c r="G128" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H128" s="213">
         <v>5.8035292959999998E-2</v>
       </c>
       <c r="I128" s="213">
         <v>4.932999901E-2</v>
       </c>
       <c r="J128" s="255"/>
     </row>
-    <row r="129" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="248" t="s">
         <v>87</v>
       </c>
       <c r="C129" s="260">
         <v>42814</v>
       </c>
       <c r="D129" s="260">
         <v>42825</v>
       </c>
       <c r="E129" s="265">
         <v>350</v>
       </c>
       <c r="F129" s="266">
         <v>297.5</v>
       </c>
       <c r="G129" s="218" t="s">
         <v>79</v>
       </c>
       <c r="H129" s="155">
         <v>0.19437657928999999</v>
       </c>
       <c r="I129" s="155">
         <v>0.16522009239999999</v>
       </c>
       <c r="J129" s="262">
         <v>43333</v>
       </c>
     </row>
-    <row r="130" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B130" s="248"/>
       <c r="C130" s="260"/>
       <c r="D130" s="260"/>
       <c r="E130" s="265"/>
       <c r="F130" s="266"/>
       <c r="G130" s="218" t="s">
         <v>98</v>
       </c>
       <c r="H130" s="155">
         <v>0.21381423722000001</v>
       </c>
       <c r="I130" s="155">
         <v>0.18174210163999999</v>
       </c>
       <c r="J130" s="248"/>
     </row>
-    <row r="131" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="263" t="s">
         <v>87</v>
       </c>
       <c r="C131" s="249">
         <v>42779</v>
       </c>
       <c r="D131" s="249">
         <v>42790</v>
       </c>
       <c r="E131" s="282">
         <v>180</v>
       </c>
       <c r="F131" s="282">
         <v>153</v>
       </c>
       <c r="G131" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H131" s="154">
         <v>9.9965097909999995E-2</v>
       </c>
       <c r="I131" s="154">
         <v>8.497033323E-2</v>
       </c>
       <c r="J131" s="247">
         <v>43333</v>
       </c>
     </row>
-    <row r="132" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B132" s="280"/>
       <c r="C132" s="281"/>
       <c r="D132" s="281"/>
       <c r="E132" s="283"/>
       <c r="F132" s="283"/>
       <c r="G132" s="210" t="s">
         <v>98</v>
       </c>
       <c r="H132" s="157">
         <v>0.10996160770000001</v>
       </c>
       <c r="I132" s="157">
         <v>9.346736655E-2</v>
       </c>
       <c r="J132" s="284"/>
     </row>
-    <row r="133" spans="2:15" x14ac:dyDescent="0.3">
+    <row r="133" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B133" s="183"/>
       <c r="C133" s="183"/>
       <c r="D133" s="183"/>
       <c r="E133" s="183"/>
       <c r="F133" s="183"/>
       <c r="G133" s="183"/>
       <c r="H133" s="183"/>
       <c r="I133" s="183"/>
       <c r="J133" s="183"/>
     </row>
-    <row r="134" spans="2:15" x14ac:dyDescent="0.3">
+    <row r="134" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B134" s="245">
         <v>2016</v>
       </c>
       <c r="C134" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D134" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E134" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F134" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G134" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H134" s="245" t="s">
         <v>289</v>
       </c>
       <c r="I134" s="245" t="s">
         <v>290</v>
       </c>
       <c r="J134" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="135" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="246"/>
       <c r="C135" s="246"/>
       <c r="D135" s="246"/>
       <c r="E135" s="246"/>
       <c r="F135" s="246"/>
       <c r="G135" s="246"/>
       <c r="H135" s="246"/>
       <c r="I135" s="246"/>
       <c r="J135" s="246"/>
     </row>
-    <row r="136" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="269" t="s">
         <v>99</v>
       </c>
       <c r="C136" s="267">
         <v>42851</v>
       </c>
       <c r="D136" s="267">
         <v>42851</v>
       </c>
       <c r="E136" s="268">
         <v>1913.9867990599998</v>
       </c>
       <c r="F136" s="268">
         <v>1913.9867990599998</v>
       </c>
       <c r="G136" s="223" t="s">
         <v>79</v>
       </c>
       <c r="H136" s="224">
         <v>1.0629548766300001</v>
       </c>
       <c r="I136" s="224">
         <v>1.0629548766300001</v>
       </c>
       <c r="J136" s="269">
         <v>43082</v>
       </c>
     </row>
-    <row r="137" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B137" s="251"/>
       <c r="C137" s="253"/>
       <c r="D137" s="253"/>
       <c r="E137" s="252"/>
       <c r="F137" s="252"/>
       <c r="G137" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H137" s="200">
         <v>1.1692503643000001</v>
       </c>
       <c r="I137" s="200">
         <v>1.1692503643000001</v>
       </c>
       <c r="J137" s="251"/>
       <c r="N137" s="144"/>
       <c r="O137" s="144"/>
     </row>
-    <row r="138" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="263" t="s">
         <v>87</v>
       </c>
       <c r="C138" s="249">
         <v>42723</v>
       </c>
       <c r="D138" s="249">
         <v>42734</v>
       </c>
       <c r="E138" s="250">
         <v>604.14499999999998</v>
       </c>
       <c r="F138" s="250">
         <v>513.52324999999996</v>
       </c>
       <c r="G138" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H138" s="213">
         <v>0.33551896714000001</v>
       </c>
       <c r="I138" s="213">
         <v>0.28519112207000002</v>
       </c>
       <c r="J138" s="247">
         <v>43082</v>
       </c>
       <c r="N138" s="144"/>
       <c r="O138" s="144"/>
     </row>
-    <row r="139" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B139" s="263"/>
       <c r="C139" s="249"/>
       <c r="D139" s="249"/>
       <c r="E139" s="250"/>
       <c r="F139" s="250"/>
       <c r="G139" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H139" s="213">
         <v>0.36907086384999999</v>
       </c>
       <c r="I139" s="213">
         <v>0.31371023427</v>
       </c>
       <c r="J139" s="247"/>
       <c r="N139" s="144"/>
       <c r="O139" s="144"/>
     </row>
-    <row r="140" spans="2:15" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:15" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B140" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C140" s="251">
         <v>42632</v>
       </c>
       <c r="D140" s="251">
         <v>42643</v>
       </c>
       <c r="E140" s="252">
         <v>650</v>
       </c>
       <c r="F140" s="252">
         <v>552.5</v>
       </c>
       <c r="G140" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H140" s="200">
         <v>0.36098516293999999</v>
       </c>
       <c r="I140" s="200">
         <v>0.30683738849999997</v>
       </c>
       <c r="J140" s="251">
         <v>42969</v>
       </c>
       <c r="N140" s="144"/>
       <c r="O140" s="144"/>
     </row>
-    <row r="141" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="251"/>
       <c r="C141" s="251"/>
       <c r="D141" s="251"/>
       <c r="E141" s="252"/>
       <c r="F141" s="252"/>
       <c r="G141" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H141" s="200">
         <v>0.39708367923999999</v>
       </c>
       <c r="I141" s="200">
         <v>0.33752112735000001</v>
       </c>
       <c r="J141" s="251"/>
       <c r="N141" s="144"/>
       <c r="O141" s="144"/>
     </row>
-    <row r="142" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B142" s="263" t="s">
         <v>87</v>
       </c>
       <c r="C142" s="249">
         <v>42538</v>
       </c>
       <c r="D142" s="249">
         <v>42551</v>
       </c>
       <c r="E142" s="250">
         <v>161</v>
       </c>
       <c r="F142" s="250">
         <v>136.85</v>
       </c>
       <c r="G142" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H142" s="213">
         <v>8.9413248050000005E-2</v>
       </c>
       <c r="I142" s="213">
         <v>7.6001260840000001E-2</v>
       </c>
       <c r="J142" s="247">
         <v>42969</v>
       </c>
       <c r="N142" s="144"/>
       <c r="O142" s="144"/>
     </row>
-    <row r="143" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="263"/>
       <c r="C143" s="249"/>
       <c r="D143" s="249"/>
       <c r="E143" s="250"/>
       <c r="F143" s="250"/>
       <c r="G143" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H143" s="213">
         <v>9.8354572850000002E-2</v>
       </c>
       <c r="I143" s="213">
         <v>8.3601386920000006E-2</v>
       </c>
       <c r="J143" s="247"/>
       <c r="N143" s="144"/>
       <c r="O143" s="144"/>
     </row>
-    <row r="144" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B144" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C144" s="251">
         <v>42478</v>
       </c>
       <c r="D144" s="251">
         <v>42489</v>
       </c>
       <c r="E144" s="252">
         <v>220</v>
       </c>
       <c r="F144" s="252">
         <v>187</v>
       </c>
       <c r="G144" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H144" s="200">
         <v>0.12217959361</v>
       </c>
       <c r="I144" s="200">
         <v>0.10385265456999999</v>
       </c>
       <c r="J144" s="251">
         <v>42969</v>
       </c>
       <c r="N144" s="144"/>
       <c r="O144" s="144"/>
     </row>
-    <row r="145" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B145" s="251"/>
       <c r="C145" s="251"/>
       <c r="D145" s="251"/>
       <c r="E145" s="252"/>
       <c r="F145" s="252"/>
       <c r="G145" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H145" s="200">
         <v>0.13439755297</v>
       </c>
       <c r="I145" s="200">
         <v>0.11423792003</v>
       </c>
       <c r="J145" s="251"/>
       <c r="N145" s="144"/>
       <c r="O145" s="144"/>
     </row>
-    <row r="146" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B146" s="263" t="s">
         <v>87</v>
       </c>
       <c r="C146" s="249">
         <v>42447</v>
       </c>
       <c r="D146" s="249">
         <v>42460</v>
       </c>
       <c r="E146" s="250">
         <v>337</v>
       </c>
       <c r="F146" s="250">
         <v>286.45</v>
       </c>
       <c r="G146" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H146" s="213">
         <v>0.18715692294</v>
       </c>
       <c r="I146" s="213">
         <v>0.15908338450000001</v>
       </c>
       <c r="J146" s="247">
         <v>42969</v>
       </c>
       <c r="N146" s="144"/>
       <c r="O146" s="144"/>
     </row>
-    <row r="147" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B147" s="263"/>
       <c r="C147" s="249"/>
       <c r="D147" s="249"/>
       <c r="E147" s="250"/>
       <c r="F147" s="250"/>
       <c r="G147" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H147" s="213">
         <v>0.20587261524</v>
       </c>
       <c r="I147" s="213">
         <v>0.17499172295000001</v>
       </c>
       <c r="J147" s="247"/>
       <c r="N147" s="144"/>
       <c r="O147" s="144"/>
     </row>
-    <row r="148" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B148" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C148" s="251">
         <v>42419</v>
       </c>
       <c r="D148" s="251">
         <v>42429</v>
       </c>
       <c r="E148" s="252">
         <v>200</v>
       </c>
       <c r="F148" s="252">
         <v>170</v>
       </c>
       <c r="G148" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H148" s="200">
         <v>0.11107235782</v>
       </c>
       <c r="I148" s="200">
         <v>9.4411504150000006E-2</v>
       </c>
       <c r="J148" s="251">
         <v>42969</v>
       </c>
       <c r="N148" s="144"/>
       <c r="O148" s="144"/>
     </row>
-    <row r="149" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B149" s="257"/>
       <c r="C149" s="257"/>
       <c r="D149" s="257"/>
       <c r="E149" s="258"/>
       <c r="F149" s="258"/>
       <c r="G149" s="220" t="s">
         <v>98</v>
       </c>
       <c r="H149" s="221">
         <v>0.12217959361</v>
       </c>
       <c r="I149" s="221">
         <v>0.10385265456999999</v>
       </c>
       <c r="J149" s="257"/>
       <c r="N149" s="144"/>
       <c r="O149" s="144"/>
     </row>
-    <row r="150" spans="2:15" x14ac:dyDescent="0.35">
+    <row r="150" spans="2:15" x14ac:dyDescent="0.3">
       <c r="B150" s="225"/>
       <c r="C150" s="181"/>
       <c r="D150" s="181"/>
       <c r="E150" s="181"/>
       <c r="F150" s="181"/>
       <c r="G150" s="181"/>
       <c r="H150" s="181"/>
       <c r="I150" s="181"/>
       <c r="J150" s="181"/>
       <c r="N150" s="144"/>
       <c r="O150" s="144"/>
     </row>
-    <row r="151" spans="2:15" x14ac:dyDescent="0.3">
+    <row r="151" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B151" s="245">
         <v>2015</v>
       </c>
       <c r="C151" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D151" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E151" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F151" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G151" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H151" s="245" t="s">
         <v>289</v>
       </c>
       <c r="I151" s="245" t="s">
         <v>290</v>
       </c>
       <c r="J151" s="245" t="s">
         <v>76</v>
       </c>
       <c r="N151" s="144"/>
       <c r="O151" s="144"/>
     </row>
-    <row r="152" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="2:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B152" s="246"/>
       <c r="C152" s="246"/>
       <c r="D152" s="246"/>
       <c r="E152" s="246"/>
       <c r="F152" s="246"/>
       <c r="G152" s="246"/>
       <c r="H152" s="246"/>
       <c r="I152" s="246"/>
       <c r="J152" s="246"/>
       <c r="N152" s="144"/>
       <c r="O152" s="144"/>
     </row>
-    <row r="153" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B153" s="271" t="s">
         <v>99</v>
       </c>
       <c r="C153" s="273">
         <v>42488</v>
       </c>
       <c r="D153" s="273">
         <v>42488</v>
       </c>
       <c r="E153" s="274">
         <v>1287.2233853499999</v>
       </c>
       <c r="F153" s="274">
         <v>1287.2233853499999</v>
       </c>
       <c r="G153" s="216" t="s">
         <v>79</v>
       </c>
       <c r="H153" s="217">
         <v>0.71487468232182438</v>
       </c>
       <c r="I153" s="217">
         <v>0.71487468232182438</v>
       </c>
       <c r="J153" s="275">
         <v>42717</v>
       </c>
       <c r="M153" s="270"/>
       <c r="N153" s="270"/>
       <c r="O153" s="270"/>
     </row>
-    <row r="154" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B154" s="272"/>
       <c r="C154" s="249"/>
       <c r="D154" s="249"/>
       <c r="E154" s="250"/>
       <c r="F154" s="250"/>
       <c r="G154" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H154" s="213">
         <v>0.78636215055400682</v>
       </c>
       <c r="I154" s="213">
         <v>0.78636215055400682</v>
       </c>
       <c r="J154" s="247"/>
     </row>
-    <row r="155" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="276" t="s">
         <v>87</v>
       </c>
       <c r="C155" s="253">
         <v>42355</v>
       </c>
       <c r="D155" s="253">
         <v>42368</v>
       </c>
       <c r="E155" s="252">
         <v>302.89999999999998</v>
       </c>
       <c r="F155" s="252">
         <v>257.46499999999997</v>
       </c>
       <c r="G155" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H155" s="200">
         <v>0.16823296997000001</v>
       </c>
       <c r="I155" s="200">
         <v>0.14299802448000001</v>
       </c>
       <c r="J155" s="251">
         <v>42717</v>
       </c>
     </row>
-    <row r="156" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B156" s="276"/>
       <c r="C156" s="253"/>
       <c r="D156" s="253"/>
       <c r="E156" s="252"/>
       <c r="F156" s="252"/>
       <c r="G156" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H156" s="200">
         <v>0.18505626696999999</v>
       </c>
       <c r="I156" s="200">
         <v>0.15729782693</v>
       </c>
       <c r="J156" s="251"/>
     </row>
-    <row r="157" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B157" s="272" t="s">
         <v>87</v>
       </c>
       <c r="C157" s="249">
         <v>42327</v>
       </c>
       <c r="D157" s="249">
         <v>42338</v>
       </c>
       <c r="E157" s="250">
         <v>235</v>
       </c>
       <c r="F157" s="250">
         <v>199.75</v>
       </c>
       <c r="G157" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H157" s="213">
         <v>0.13051002045000001</v>
       </c>
       <c r="I157" s="213">
         <v>0.110933517382</v>
       </c>
       <c r="J157" s="247">
         <v>42717</v>
       </c>
     </row>
-    <row r="158" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B158" s="272"/>
       <c r="C158" s="249"/>
       <c r="D158" s="249"/>
       <c r="E158" s="250"/>
       <c r="F158" s="250"/>
       <c r="G158" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H158" s="213">
         <v>0.143561022495</v>
       </c>
       <c r="I158" s="213">
         <v>0.12202686912000001</v>
       </c>
       <c r="J158" s="247"/>
       <c r="N158" s="144"/>
       <c r="O158" s="144"/>
     </row>
-    <row r="159" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B159" s="276" t="s">
         <v>87</v>
       </c>
       <c r="C159" s="253">
         <v>42296</v>
       </c>
       <c r="D159" s="253">
         <v>42307</v>
       </c>
       <c r="E159" s="252">
         <v>88</v>
       </c>
       <c r="F159" s="252">
         <v>74.8</v>
       </c>
       <c r="G159" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H159" s="200">
         <v>4.8871837445000003E-2</v>
       </c>
       <c r="I159" s="200">
         <v>4.1541061827999999E-2</v>
       </c>
       <c r="J159" s="251">
         <v>42717</v>
       </c>
     </row>
-    <row r="160" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="2:15" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B160" s="276"/>
       <c r="C160" s="253"/>
       <c r="D160" s="253"/>
       <c r="E160" s="252"/>
       <c r="F160" s="252"/>
       <c r="G160" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H160" s="200">
         <v>5.3759021189999999E-2</v>
       </c>
       <c r="I160" s="200">
         <v>4.5695168011000001E-2</v>
       </c>
       <c r="J160" s="251"/>
     </row>
-    <row r="161" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B161" s="272" t="s">
         <v>87</v>
       </c>
       <c r="C161" s="249">
         <v>42265</v>
       </c>
       <c r="D161" s="249">
         <v>42277</v>
       </c>
       <c r="E161" s="250">
         <v>147</v>
       </c>
       <c r="F161" s="250">
         <v>124.95</v>
       </c>
       <c r="G161" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H161" s="213">
         <v>8.1638183005000003E-2</v>
       </c>
       <c r="I161" s="213">
         <v>6.9392455554249999E-2</v>
       </c>
       <c r="J161" s="247">
         <v>42717</v>
       </c>
     </row>
-    <row r="162" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B162" s="272"/>
       <c r="C162" s="249"/>
       <c r="D162" s="249"/>
       <c r="E162" s="250"/>
       <c r="F162" s="250"/>
       <c r="G162" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H162" s="213">
         <v>8.9802001305000004E-2</v>
       </c>
       <c r="I162" s="213">
         <v>7.633170110925E-2</v>
       </c>
       <c r="J162" s="247"/>
     </row>
-    <row r="163" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B163" s="276" t="s">
         <v>87</v>
       </c>
       <c r="C163" s="253">
         <v>42236</v>
       </c>
       <c r="D163" s="253">
         <v>42247</v>
       </c>
       <c r="E163" s="252">
         <v>237</v>
       </c>
       <c r="F163" s="252">
         <v>201.45</v>
       </c>
       <c r="G163" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H163" s="200">
         <v>0.131620744028</v>
       </c>
       <c r="I163" s="200">
         <v>0.111877632423</v>
       </c>
       <c r="J163" s="251">
         <v>42605</v>
       </c>
     </row>
-    <row r="164" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B164" s="276"/>
       <c r="C164" s="253"/>
       <c r="D164" s="253"/>
       <c r="E164" s="252"/>
       <c r="F164" s="252"/>
       <c r="G164" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H164" s="200">
         <v>0.14478281843099999</v>
       </c>
       <c r="I164" s="200">
         <v>0.123065395666</v>
       </c>
       <c r="J164" s="251"/>
     </row>
-    <row r="165" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="165" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B165" s="272" t="s">
         <v>87</v>
       </c>
       <c r="C165" s="249">
         <v>42205</v>
       </c>
       <c r="D165" s="249">
         <v>42216</v>
       </c>
       <c r="E165" s="250">
         <v>221</v>
       </c>
       <c r="F165" s="250">
         <v>187.85</v>
       </c>
       <c r="G165" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H165" s="213">
         <v>0.122734955402</v>
       </c>
       <c r="I165" s="213">
         <v>0.104324712092</v>
       </c>
       <c r="J165" s="247">
         <v>42605</v>
       </c>
     </row>
-    <row r="166" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B166" s="272"/>
       <c r="C166" s="249"/>
       <c r="D166" s="249"/>
       <c r="E166" s="250"/>
       <c r="F166" s="250"/>
       <c r="G166" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H166" s="213">
         <v>0.13500845094200001</v>
       </c>
       <c r="I166" s="213">
         <v>0.114757183301</v>
       </c>
       <c r="J166" s="247"/>
     </row>
-    <row r="167" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B167" s="276" t="s">
         <v>99</v>
       </c>
       <c r="C167" s="253">
         <v>42136</v>
       </c>
       <c r="D167" s="253">
         <v>42149</v>
       </c>
       <c r="E167" s="252">
         <v>270</v>
       </c>
       <c r="F167" s="252">
         <v>270</v>
       </c>
       <c r="G167" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H167" s="200">
         <v>0.170178573168</v>
       </c>
       <c r="I167" s="200">
         <v>0.170178573168</v>
       </c>
       <c r="J167" s="251">
         <v>42605</v>
       </c>
     </row>
-    <row r="168" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B168" s="276"/>
       <c r="C168" s="253"/>
       <c r="D168" s="253"/>
       <c r="E168" s="252"/>
       <c r="F168" s="252"/>
       <c r="G168" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H168" s="200">
         <v>0.18719643048500001</v>
       </c>
       <c r="I168" s="200">
         <v>0.18719643048500001</v>
       </c>
       <c r="J168" s="251"/>
     </row>
-    <row r="169" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B169" s="272" t="s">
         <v>87</v>
       </c>
       <c r="C169" s="249">
         <v>42136</v>
       </c>
       <c r="D169" s="249">
         <v>42149</v>
       </c>
       <c r="E169" s="250">
         <v>515</v>
       </c>
       <c r="F169" s="250">
         <v>437.75</v>
       </c>
       <c r="G169" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H169" s="213">
         <v>0.32459987104400001</v>
       </c>
       <c r="I169" s="213">
         <v>0.27590989038800001</v>
       </c>
       <c r="J169" s="247">
         <v>42605</v>
       </c>
     </row>
-    <row r="170" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B170" s="285"/>
       <c r="C170" s="281"/>
       <c r="D170" s="281"/>
       <c r="E170" s="286"/>
       <c r="F170" s="286"/>
       <c r="G170" s="210" t="s">
         <v>98</v>
       </c>
       <c r="H170" s="214">
         <v>0.35705985814800001</v>
       </c>
       <c r="I170" s="214">
         <v>0.30350087942600001</v>
       </c>
       <c r="J170" s="287"/>
     </row>
-    <row r="171" spans="2:13" x14ac:dyDescent="0.35">
+    <row r="171" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B171" s="181"/>
       <c r="C171" s="181"/>
       <c r="D171" s="181"/>
       <c r="E171" s="181"/>
       <c r="F171" s="181"/>
       <c r="G171" s="181"/>
       <c r="H171" s="181"/>
       <c r="I171" s="181"/>
       <c r="J171" s="181"/>
     </row>
-    <row r="172" spans="2:13" x14ac:dyDescent="0.3">
+    <row r="172" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B172" s="245">
         <v>2014</v>
       </c>
       <c r="C172" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D172" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E172" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F172" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G172" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H172" s="245" t="s">
         <v>289</v>
       </c>
       <c r="I172" s="245" t="s">
         <v>290</v>
       </c>
       <c r="J172" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="173" spans="2:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="2:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B173" s="246"/>
       <c r="C173" s="246"/>
       <c r="D173" s="246"/>
       <c r="E173" s="246"/>
       <c r="F173" s="246"/>
       <c r="G173" s="246"/>
       <c r="H173" s="246"/>
       <c r="I173" s="246"/>
       <c r="J173" s="246"/>
       <c r="M173" s="117"/>
     </row>
-    <row r="174" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B174" s="269" t="s">
         <v>99</v>
       </c>
       <c r="C174" s="267">
         <v>42103</v>
       </c>
       <c r="D174" s="267">
         <v>42103</v>
       </c>
       <c r="E174" s="268">
         <v>18.591869079999999</v>
       </c>
       <c r="F174" s="268">
         <v>18.591869079999999</v>
       </c>
       <c r="G174" s="223" t="s">
         <v>79</v>
       </c>
       <c r="H174" s="224">
         <v>1.5526054056999999E-2</v>
       </c>
       <c r="I174" s="224">
         <v>1.5526054056999999E-2</v>
       </c>
       <c r="J174" s="269">
         <v>42347</v>
       </c>
       <c r="M174" s="158"/>
     </row>
-    <row r="175" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B175" s="251"/>
       <c r="C175" s="253"/>
       <c r="D175" s="253"/>
       <c r="E175" s="252"/>
       <c r="F175" s="252"/>
       <c r="G175" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H175" s="200">
         <v>1.7078659462999999E-2</v>
       </c>
       <c r="I175" s="200">
         <v>1.7078659462999999E-2</v>
       </c>
       <c r="J175" s="251"/>
     </row>
-    <row r="176" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B176" s="247" t="s">
         <v>99</v>
       </c>
       <c r="C176" s="249">
         <v>42034</v>
       </c>
       <c r="D176" s="249">
         <v>42045</v>
       </c>
       <c r="E176" s="250">
         <v>1894.595</v>
       </c>
       <c r="F176" s="250">
         <v>1894.595</v>
       </c>
       <c r="G176" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H176" s="213">
         <v>1.5821746733000002</v>
       </c>
       <c r="I176" s="213">
         <v>1.5821746733000002</v>
       </c>
       <c r="J176" s="247">
         <v>42347</v>
       </c>
     </row>
-    <row r="177" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B177" s="247"/>
       <c r="C177" s="249"/>
       <c r="D177" s="249"/>
       <c r="E177" s="250"/>
       <c r="F177" s="250"/>
       <c r="G177" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H177" s="213">
         <v>1.7403921406289999</v>
       </c>
       <c r="I177" s="213">
         <v>1.7403921406289999</v>
       </c>
       <c r="J177" s="247"/>
     </row>
-    <row r="178" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B178" s="251" t="s">
         <v>99</v>
       </c>
       <c r="C178" s="253">
         <v>42034</v>
       </c>
       <c r="D178" s="253">
         <v>42045</v>
       </c>
       <c r="E178" s="252">
         <v>855.40499999999997</v>
       </c>
       <c r="F178" s="252">
         <v>855.40499999999997</v>
       </c>
       <c r="G178" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H178" s="200">
         <v>0.71434798804599997</v>
       </c>
       <c r="I178" s="200">
         <v>0.71434798804599997</v>
       </c>
       <c r="J178" s="251">
         <v>42167</v>
       </c>
       <c r="M178" s="117"/>
     </row>
-    <row r="179" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B179" s="251"/>
       <c r="C179" s="253"/>
       <c r="D179" s="253"/>
       <c r="E179" s="252"/>
       <c r="F179" s="252"/>
       <c r="G179" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H179" s="200">
         <v>0.785782786851</v>
       </c>
       <c r="I179" s="200">
         <v>0.785782786851</v>
       </c>
       <c r="J179" s="251"/>
       <c r="M179" s="117"/>
     </row>
-    <row r="180" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B180" s="247" t="s">
         <v>87</v>
       </c>
       <c r="C180" s="249">
         <v>41991</v>
       </c>
       <c r="D180" s="249">
         <v>42003</v>
       </c>
       <c r="E180" s="250">
         <v>475.42899999999997</v>
       </c>
       <c r="F180" s="250">
         <v>404.11464999999998</v>
       </c>
       <c r="G180" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H180" s="213">
         <v>0.397030353585</v>
       </c>
       <c r="I180" s="213">
         <v>0.33747580054699999</v>
       </c>
       <c r="J180" s="247">
         <v>42167</v>
       </c>
       <c r="M180" s="158"/>
     </row>
-    <row r="181" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B181" s="247"/>
       <c r="C181" s="249"/>
       <c r="D181" s="249"/>
       <c r="E181" s="250"/>
       <c r="F181" s="250"/>
       <c r="G181" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H181" s="213">
         <v>0.43673338894399999</v>
       </c>
       <c r="I181" s="213">
         <v>0.371223380602</v>
       </c>
       <c r="J181" s="247"/>
     </row>
-    <row r="182" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B182" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C182" s="253">
         <v>41960</v>
       </c>
       <c r="D182" s="253">
         <v>41971</v>
       </c>
       <c r="E182" s="252">
         <v>463.24700000000001</v>
       </c>
       <c r="F182" s="252">
         <v>393.75995</v>
       </c>
       <c r="G182" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H182" s="200">
         <v>0.386857175745</v>
       </c>
       <c r="I182" s="200">
         <v>0.32882859938300002</v>
       </c>
       <c r="J182" s="251">
         <v>42167</v>
       </c>
     </row>
-    <row r="183" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B183" s="251"/>
       <c r="C183" s="253"/>
       <c r="D183" s="253"/>
       <c r="E183" s="252"/>
       <c r="F183" s="252"/>
       <c r="G183" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H183" s="200">
         <v>0.42554289332</v>
       </c>
       <c r="I183" s="200">
         <v>0.361711459322</v>
       </c>
       <c r="J183" s="251"/>
     </row>
-    <row r="184" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B184" s="247" t="s">
         <v>87</v>
       </c>
       <c r="C184" s="249">
         <v>41932</v>
       </c>
       <c r="D184" s="249">
         <v>41943</v>
       </c>
       <c r="E184" s="250">
         <v>305.77199999999999</v>
       </c>
       <c r="F184" s="250">
         <v>259.90620000000001</v>
       </c>
       <c r="G184" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H184" s="213">
         <v>0.25534993716499998</v>
       </c>
       <c r="I184" s="213">
         <v>0.217047446591</v>
       </c>
       <c r="J184" s="247">
         <v>42167</v>
       </c>
     </row>
-    <row r="185" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B185" s="247"/>
       <c r="C185" s="249"/>
       <c r="D185" s="249"/>
       <c r="E185" s="250"/>
       <c r="F185" s="250"/>
       <c r="G185" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H185" s="213">
         <v>0.28088493088200001</v>
       </c>
       <c r="I185" s="213">
         <v>0.23875219125</v>
       </c>
       <c r="J185" s="247"/>
     </row>
-    <row r="186" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B186" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C186" s="253">
         <v>41901</v>
       </c>
       <c r="D186" s="253">
         <v>41912</v>
       </c>
       <c r="E186" s="252">
         <v>250.167</v>
       </c>
       <c r="F186" s="252">
         <v>212.64195000000001</v>
       </c>
       <c r="G186" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H186" s="200">
         <v>0.208914248952</v>
       </c>
       <c r="I186" s="200">
         <v>0.17757711161</v>
       </c>
       <c r="J186" s="251">
         <v>41992</v>
       </c>
     </row>
-    <row r="187" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B187" s="251"/>
       <c r="C187" s="253"/>
       <c r="D187" s="253"/>
       <c r="E187" s="252"/>
       <c r="F187" s="252"/>
       <c r="G187" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H187" s="200">
         <v>0.22980567384799999</v>
       </c>
       <c r="I187" s="200">
         <v>0.19533482277100001</v>
       </c>
       <c r="J187" s="251"/>
     </row>
-    <row r="188" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B188" s="247" t="s">
         <v>87</v>
       </c>
       <c r="C188" s="249">
         <v>41869</v>
       </c>
       <c r="D188" s="249">
         <v>41880</v>
       </c>
       <c r="E188" s="250">
         <v>299.38499999999999</v>
       </c>
       <c r="F188" s="250">
         <v>254.47725</v>
       </c>
       <c r="G188" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H188" s="213">
         <v>0.25001615889700002</v>
       </c>
       <c r="I188" s="213">
         <v>0.212513735063</v>
       </c>
       <c r="J188" s="247">
         <v>41992</v>
       </c>
     </row>
-    <row r="189" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B189" s="247"/>
       <c r="C189" s="249"/>
       <c r="D189" s="249"/>
       <c r="E189" s="250"/>
       <c r="F189" s="250"/>
       <c r="G189" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H189" s="213">
         <v>0.27501777478599998</v>
       </c>
       <c r="I189" s="213">
         <v>0.23376510856800001</v>
       </c>
       <c r="J189" s="247"/>
     </row>
-    <row r="190" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B190" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C190" s="253">
         <v>41838</v>
       </c>
       <c r="D190" s="253">
         <v>41851</v>
       </c>
       <c r="E190" s="252">
         <v>298</v>
       </c>
       <c r="F190" s="252">
         <v>253.3</v>
       </c>
       <c r="G190" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H190" s="200">
         <v>0.248859546574</v>
       </c>
       <c r="I190" s="200">
         <v>0.21153061458799999</v>
       </c>
       <c r="J190" s="251">
         <v>41992</v>
       </c>
     </row>
-    <row r="191" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B191" s="257"/>
       <c r="C191" s="277"/>
       <c r="D191" s="277"/>
       <c r="E191" s="258"/>
       <c r="F191" s="258"/>
       <c r="G191" s="220" t="s">
         <v>98</v>
       </c>
       <c r="H191" s="221">
         <v>0.27374550123199998</v>
       </c>
       <c r="I191" s="221">
         <v>0.232683676048</v>
       </c>
       <c r="J191" s="257"/>
     </row>
-    <row r="192" spans="2:13" x14ac:dyDescent="0.35">
+    <row r="192" spans="2:13" x14ac:dyDescent="0.3">
       <c r="B192" s="181"/>
       <c r="C192" s="181"/>
       <c r="D192" s="181"/>
       <c r="E192" s="181"/>
       <c r="F192" s="181"/>
       <c r="G192" s="181"/>
       <c r="H192" s="181"/>
       <c r="I192" s="181"/>
       <c r="J192" s="181"/>
     </row>
-    <row r="193" spans="2:13" x14ac:dyDescent="0.3">
+    <row r="193" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B193" s="245">
         <v>2013</v>
       </c>
       <c r="C193" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D193" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E193" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F193" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G193" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H193" s="245" t="s">
         <v>289</v>
       </c>
       <c r="I193" s="245" t="s">
         <v>290</v>
       </c>
       <c r="J193" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="194" spans="2:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="2:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B194" s="246"/>
       <c r="C194" s="246"/>
       <c r="D194" s="246"/>
       <c r="E194" s="246"/>
       <c r="F194" s="246"/>
       <c r="G194" s="246"/>
       <c r="H194" s="246"/>
       <c r="I194" s="246"/>
       <c r="J194" s="246"/>
     </row>
-    <row r="195" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B195" s="269" t="s">
         <v>99</v>
       </c>
       <c r="C195" s="267">
         <v>41752</v>
       </c>
       <c r="D195" s="267">
         <v>41752</v>
       </c>
       <c r="E195" s="268">
         <v>132.53856647999999</v>
       </c>
       <c r="F195" s="268">
         <v>132.53856647999999</v>
       </c>
       <c r="G195" s="223" t="s">
         <v>79</v>
       </c>
       <c r="H195" s="224">
         <v>0.110682844154</v>
       </c>
       <c r="I195" s="224">
         <v>0.110682844154</v>
       </c>
       <c r="J195" s="269">
         <v>41786</v>
       </c>
     </row>
-    <row r="196" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B196" s="251"/>
       <c r="C196" s="253"/>
       <c r="D196" s="251"/>
       <c r="E196" s="252"/>
       <c r="F196" s="252"/>
       <c r="G196" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H196" s="200">
         <v>0.121751128569</v>
       </c>
       <c r="I196" s="200">
         <v>0.121751128569</v>
       </c>
       <c r="J196" s="251"/>
       <c r="M196" s="117"/>
     </row>
-    <row r="197" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B197" s="247" t="s">
         <v>99</v>
       </c>
       <c r="C197" s="249">
         <v>41695</v>
       </c>
       <c r="D197" s="249">
         <v>41708</v>
       </c>
       <c r="E197" s="250">
         <v>1043</v>
       </c>
       <c r="F197" s="250">
         <v>1043</v>
       </c>
       <c r="G197" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H197" s="213">
         <v>0.87100841301200005</v>
       </c>
       <c r="I197" s="213">
         <v>0.87100841301200005</v>
       </c>
       <c r="J197" s="247">
         <v>41725</v>
       </c>
     </row>
-    <row r="198" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B198" s="247"/>
       <c r="C198" s="249"/>
       <c r="D198" s="247"/>
       <c r="E198" s="250"/>
       <c r="F198" s="250"/>
       <c r="G198" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H198" s="213">
         <v>0.95810925431299998</v>
       </c>
       <c r="I198" s="213">
         <v>0.95810925431299998</v>
       </c>
       <c r="J198" s="247"/>
     </row>
-    <row r="199" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B199" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C199" s="251">
         <v>41626</v>
       </c>
       <c r="D199" s="251">
         <v>41638</v>
       </c>
       <c r="E199" s="252">
         <v>760</v>
       </c>
       <c r="F199" s="252">
         <v>646</v>
       </c>
       <c r="G199" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H199" s="200">
         <v>0.63467535368100003</v>
       </c>
       <c r="I199" s="200">
         <v>0.539474050629</v>
       </c>
       <c r="J199" s="251">
         <v>41684</v>
       </c>
     </row>
-    <row r="200" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B200" s="251"/>
       <c r="C200" s="251"/>
       <c r="D200" s="251"/>
       <c r="E200" s="252"/>
       <c r="F200" s="252"/>
       <c r="G200" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H200" s="200">
         <v>0.69814288904900001</v>
       </c>
       <c r="I200" s="200">
         <v>0.593421455692</v>
       </c>
       <c r="J200" s="251"/>
     </row>
-    <row r="201" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B201" s="247" t="s">
         <v>87</v>
       </c>
       <c r="C201" s="247">
         <v>41565</v>
       </c>
       <c r="D201" s="247">
         <v>41578</v>
       </c>
       <c r="E201" s="250">
         <v>538</v>
       </c>
       <c r="F201" s="250">
         <v>457.3</v>
       </c>
       <c r="G201" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H201" s="213">
         <v>0.44928334247399998</v>
       </c>
       <c r="I201" s="213">
         <v>0.38189084110299998</v>
       </c>
       <c r="J201" s="247">
         <v>41604</v>
       </c>
     </row>
-    <row r="202" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B202" s="247"/>
       <c r="C202" s="247"/>
       <c r="D202" s="247"/>
       <c r="E202" s="250"/>
       <c r="F202" s="250"/>
       <c r="G202" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H202" s="213">
         <v>0.49421167672100003</v>
       </c>
       <c r="I202" s="213">
         <v>0.42007992521300003</v>
       </c>
       <c r="J202" s="247"/>
     </row>
-    <row r="203" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B203" s="251" t="s">
         <v>99</v>
       </c>
       <c r="C203" s="251">
         <v>41565</v>
       </c>
       <c r="D203" s="251">
         <v>41578</v>
       </c>
       <c r="E203" s="252">
         <v>746</v>
       </c>
       <c r="F203" s="252">
         <v>746</v>
       </c>
       <c r="G203" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H203" s="200">
         <v>0.62298396558699998</v>
       </c>
       <c r="I203" s="200">
         <v>0.62298396558699998</v>
       </c>
       <c r="J203" s="251">
         <v>41604</v>
       </c>
     </row>
-    <row r="204" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B204" s="251"/>
       <c r="C204" s="251"/>
       <c r="D204" s="251"/>
       <c r="E204" s="252"/>
       <c r="F204" s="252"/>
       <c r="G204" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H204" s="200">
         <v>0.68528236214500005</v>
       </c>
       <c r="I204" s="200">
         <v>0.68528236214500005</v>
       </c>
       <c r="J204" s="251"/>
     </row>
-    <row r="205" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B205" s="247" t="s">
         <v>87</v>
       </c>
       <c r="C205" s="247">
         <v>41536</v>
       </c>
       <c r="D205" s="247">
         <v>41547</v>
       </c>
       <c r="E205" s="250">
         <v>220</v>
       </c>
       <c r="F205" s="250">
         <v>187</v>
       </c>
       <c r="G205" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H205" s="213">
         <v>0.18372181290699999</v>
       </c>
       <c r="I205" s="213">
         <v>0.15616354097099999</v>
       </c>
       <c r="J205" s="247">
         <v>41604</v>
       </c>
       <c r="M205" s="117"/>
     </row>
-    <row r="206" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B206" s="247"/>
       <c r="C206" s="247"/>
       <c r="D206" s="247"/>
       <c r="E206" s="250"/>
       <c r="F206" s="250"/>
       <c r="G206" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H206" s="213">
         <v>0.202093994198</v>
       </c>
       <c r="I206" s="213">
         <v>0.17177989506899999</v>
       </c>
       <c r="J206" s="247"/>
     </row>
-    <row r="207" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B207" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C207" s="251">
         <v>41505</v>
       </c>
       <c r="D207" s="251">
         <v>41516</v>
       </c>
       <c r="E207" s="252">
         <v>220</v>
       </c>
       <c r="F207" s="252">
         <v>187</v>
       </c>
       <c r="G207" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H207" s="200">
         <v>0.18372181290699999</v>
       </c>
       <c r="I207" s="200">
         <v>0.15616354097099999</v>
       </c>
       <c r="J207" s="251">
         <v>41604</v>
       </c>
     </row>
-    <row r="208" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="2:13" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B208" s="257"/>
       <c r="C208" s="257"/>
       <c r="D208" s="257"/>
       <c r="E208" s="258"/>
       <c r="F208" s="258"/>
       <c r="G208" s="220" t="s">
         <v>98</v>
       </c>
       <c r="H208" s="221">
         <v>0.202093994198</v>
       </c>
       <c r="I208" s="221">
         <v>0.17177989506899999</v>
       </c>
       <c r="J208" s="257"/>
     </row>
-    <row r="209" spans="2:10" x14ac:dyDescent="0.35">
+    <row r="209" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B209" s="181"/>
       <c r="C209" s="181"/>
       <c r="D209" s="181"/>
       <c r="E209" s="181"/>
       <c r="F209" s="181"/>
       <c r="G209" s="181"/>
       <c r="H209" s="181"/>
       <c r="I209" s="181"/>
       <c r="J209" s="181"/>
     </row>
-    <row r="210" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="210" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B210" s="245">
         <v>2012</v>
       </c>
       <c r="C210" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D210" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E210" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F210" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G210" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H210" s="245" t="s">
         <v>289</v>
       </c>
       <c r="I210" s="245" t="s">
         <v>290</v>
       </c>
       <c r="J210" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="211" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B211" s="246"/>
       <c r="C211" s="246"/>
       <c r="D211" s="246"/>
       <c r="E211" s="246"/>
       <c r="F211" s="246"/>
       <c r="G211" s="246"/>
       <c r="H211" s="246"/>
       <c r="I211" s="246"/>
       <c r="J211" s="246"/>
     </row>
-    <row r="212" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B212" s="269" t="s">
         <v>99</v>
       </c>
       <c r="C212" s="267">
         <v>41380</v>
       </c>
       <c r="D212" s="269">
         <v>41380</v>
       </c>
       <c r="E212" s="268">
         <v>1498.8</v>
       </c>
       <c r="F212" s="268">
         <v>1498.8</v>
       </c>
       <c r="G212" s="223" t="s">
         <v>79</v>
       </c>
       <c r="H212" s="224">
         <v>1.25162</v>
       </c>
       <c r="I212" s="224">
         <v>1.25162</v>
       </c>
       <c r="J212" s="269">
         <v>41604</v>
       </c>
     </row>
-    <row r="213" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B213" s="251"/>
       <c r="C213" s="253"/>
       <c r="D213" s="251"/>
       <c r="E213" s="252"/>
       <c r="F213" s="252"/>
       <c r="G213" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H213" s="200">
         <v>1.376782</v>
       </c>
       <c r="I213" s="200">
         <v>1.376782</v>
       </c>
       <c r="J213" s="251"/>
     </row>
-    <row r="214" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B214" s="247" t="s">
         <v>99</v>
       </c>
       <c r="C214" s="247">
         <v>41284</v>
       </c>
       <c r="D214" s="247">
         <v>41295</v>
       </c>
       <c r="E214" s="250">
         <v>1650</v>
       </c>
       <c r="F214" s="250">
         <v>1650</v>
       </c>
       <c r="G214" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H214" s="213">
         <v>1.377913596807</v>
       </c>
       <c r="I214" s="213">
         <v>1.377913596807</v>
       </c>
       <c r="J214" s="247">
         <v>41323</v>
       </c>
     </row>
-    <row r="215" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B215" s="247"/>
       <c r="C215" s="247"/>
       <c r="D215" s="247"/>
       <c r="E215" s="250"/>
       <c r="F215" s="250"/>
       <c r="G215" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H215" s="213">
         <v>1.5157049564880001</v>
       </c>
       <c r="I215" s="213">
         <v>1.5157049564880001</v>
       </c>
       <c r="J215" s="247"/>
     </row>
-    <row r="216" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="216" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B216" s="251" t="s">
         <v>99</v>
       </c>
       <c r="C216" s="251">
         <v>41218</v>
       </c>
       <c r="D216" s="251">
         <v>41236</v>
       </c>
       <c r="E216" s="252">
         <v>1122.5</v>
       </c>
       <c r="F216" s="252">
         <v>1122.5</v>
       </c>
       <c r="G216" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H216" s="200">
         <v>0.93741699999999994</v>
       </c>
       <c r="I216" s="200">
         <v>0.93741699999999994</v>
       </c>
       <c r="J216" s="251">
         <v>41255</v>
       </c>
     </row>
-    <row r="217" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="217" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B217" s="257"/>
       <c r="C217" s="257"/>
       <c r="D217" s="257"/>
       <c r="E217" s="258"/>
       <c r="F217" s="258"/>
       <c r="G217" s="220" t="s">
         <v>98</v>
       </c>
       <c r="H217" s="221">
         <v>1.031158</v>
       </c>
       <c r="I217" s="221">
         <v>1.031158</v>
       </c>
       <c r="J217" s="257"/>
     </row>
-    <row r="218" spans="2:10" x14ac:dyDescent="0.35">
+    <row r="218" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B218" s="181"/>
       <c r="C218" s="181"/>
       <c r="D218" s="181"/>
       <c r="E218" s="181"/>
       <c r="F218" s="181"/>
       <c r="G218" s="181"/>
       <c r="H218" s="181"/>
       <c r="I218" s="181"/>
       <c r="J218" s="181"/>
     </row>
-    <row r="219" spans="2:10" x14ac:dyDescent="0.3">
+    <row r="219" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B219" s="245">
         <v>2011</v>
       </c>
       <c r="C219" s="245" t="s">
         <v>73</v>
       </c>
       <c r="D219" s="245" t="s">
         <v>74</v>
       </c>
       <c r="E219" s="245" t="s">
         <v>283</v>
       </c>
       <c r="F219" s="245" t="s">
         <v>287</v>
       </c>
       <c r="G219" s="245" t="s">
         <v>75</v>
       </c>
       <c r="H219" s="245" t="s">
         <v>289</v>
       </c>
       <c r="I219" s="245" t="s">
         <v>290</v>
       </c>
       <c r="J219" s="245" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="220" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B220" s="246"/>
       <c r="C220" s="246"/>
       <c r="D220" s="246"/>
       <c r="E220" s="246"/>
       <c r="F220" s="246"/>
       <c r="G220" s="246"/>
       <c r="H220" s="246"/>
       <c r="I220" s="246"/>
       <c r="J220" s="246"/>
     </row>
-    <row r="221" spans="2:10" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="2:10" ht="16" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B221" s="269" t="s">
         <v>99</v>
       </c>
       <c r="C221" s="267">
         <v>41010</v>
       </c>
       <c r="D221" s="269">
         <v>41010</v>
       </c>
       <c r="E221" s="268">
         <v>877.47853699999996</v>
       </c>
       <c r="F221" s="268">
         <v>877.47853699999996</v>
       </c>
       <c r="G221" s="223" t="s">
         <v>79</v>
       </c>
       <c r="H221" s="224">
         <v>0.73238635476500002</v>
       </c>
       <c r="I221" s="224">
         <v>0.73238635476500002</v>
       </c>
       <c r="J221" s="269">
         <v>41255</v>
       </c>
     </row>
-    <row r="222" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B222" s="251"/>
       <c r="C222" s="253"/>
       <c r="D222" s="251"/>
       <c r="E222" s="252"/>
       <c r="F222" s="252"/>
       <c r="G222" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H222" s="200">
         <v>0.80562499024199996</v>
       </c>
       <c r="I222" s="200">
         <v>0.80562499024199996</v>
       </c>
       <c r="J222" s="251"/>
     </row>
-    <row r="223" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B223" s="247" t="s">
         <v>99</v>
       </c>
       <c r="C223" s="247">
         <v>41010</v>
       </c>
       <c r="D223" s="247">
         <v>41010</v>
       </c>
       <c r="E223" s="250">
         <v>1075.55</v>
       </c>
       <c r="F223" s="250">
         <v>1075.55</v>
       </c>
       <c r="G223" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H223" s="213">
         <v>0.897706451061</v>
       </c>
       <c r="I223" s="213">
         <v>0.897706451061</v>
       </c>
       <c r="J223" s="247">
         <v>41031</v>
       </c>
     </row>
-    <row r="224" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B224" s="247"/>
       <c r="C224" s="247"/>
       <c r="D224" s="247"/>
       <c r="E224" s="250"/>
       <c r="F224" s="250"/>
       <c r="G224" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H224" s="213">
         <v>0.98747709616699997</v>
       </c>
       <c r="I224" s="213">
         <v>0.98747709616699997</v>
       </c>
       <c r="J224" s="247"/>
     </row>
-    <row r="225" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B225" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C225" s="251">
         <v>40889</v>
       </c>
       <c r="D225" s="251">
         <v>40906</v>
       </c>
       <c r="E225" s="252">
         <v>617</v>
       </c>
       <c r="F225" s="252">
         <v>524.44999999999993</v>
       </c>
       <c r="G225" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H225" s="200">
         <v>0.51496556222500001</v>
       </c>
       <c r="I225" s="200">
         <v>0.43772</v>
       </c>
       <c r="J225" s="251">
         <v>41031</v>
       </c>
     </row>
-    <row r="226" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B226" s="251"/>
       <c r="C226" s="251"/>
       <c r="D226" s="251"/>
       <c r="E226" s="252"/>
       <c r="F226" s="252"/>
       <c r="G226" s="207" t="s">
         <v>98</v>
       </c>
       <c r="H226" s="200">
         <v>0.56646211844700001</v>
       </c>
       <c r="I226" s="200">
         <v>0.48149199999999998</v>
       </c>
       <c r="J226" s="251"/>
     </row>
-    <row r="227" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B227" s="247" t="s">
         <v>99</v>
       </c>
       <c r="C227" s="247">
         <v>40799</v>
       </c>
       <c r="D227" s="247">
         <v>40816</v>
       </c>
       <c r="E227" s="250">
         <v>382.4</v>
       </c>
       <c r="F227" s="250">
         <v>382.4</v>
       </c>
       <c r="G227" s="204" t="s">
         <v>79</v>
       </c>
       <c r="H227" s="213">
         <v>0.31905871769600003</v>
       </c>
       <c r="I227" s="213">
         <v>0.31905800000000001</v>
       </c>
       <c r="J227" s="247">
         <v>40850</v>
       </c>
     </row>
-    <row r="228" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B228" s="247"/>
       <c r="C228" s="247"/>
       <c r="D228" s="247"/>
       <c r="E228" s="250"/>
       <c r="F228" s="250"/>
       <c r="G228" s="204" t="s">
         <v>98</v>
       </c>
       <c r="H228" s="213">
         <v>0.35096458946600001</v>
       </c>
       <c r="I228" s="213">
         <v>0.350964</v>
       </c>
       <c r="J228" s="247"/>
     </row>
-    <row r="229" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B229" s="251" t="s">
         <v>87</v>
       </c>
       <c r="C229" s="251">
         <v>40799</v>
       </c>
       <c r="D229" s="251">
         <v>40816</v>
       </c>
       <c r="E229" s="252">
         <v>1250</v>
       </c>
       <c r="F229" s="252">
         <v>1062.5</v>
       </c>
       <c r="G229" s="207" t="s">
         <v>79</v>
       </c>
       <c r="H229" s="200">
         <v>1.042948214228</v>
       </c>
       <c r="I229" s="200">
         <v>0.88650499999999999</v>
       </c>
       <c r="J229" s="251">
         <v>40850</v>
       </c>
     </row>
-    <row r="230" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B230" s="257"/>
       <c r="C230" s="257"/>
       <c r="D230" s="257"/>
       <c r="E230" s="258"/>
       <c r="F230" s="258"/>
       <c r="G230" s="220" t="s">
         <v>98</v>
       </c>
       <c r="H230" s="221">
         <v>1.1472430356500001</v>
       </c>
       <c r="I230" s="221">
         <v>0.97515600000000002</v>
       </c>
       <c r="J230" s="257"/>
     </row>
   </sheetData>
   <mergeCells count="516">
     <mergeCell ref="B229:B230"/>
     <mergeCell ref="C229:C230"/>
     <mergeCell ref="D229:D230"/>
     <mergeCell ref="E229:E230"/>
     <mergeCell ref="F229:F230"/>
     <mergeCell ref="J229:J230"/>
     <mergeCell ref="J223:J224"/>
@@ -10714,209 +10723,209 @@
     <mergeCell ref="D105:D106"/>
     <mergeCell ref="E105:E106"/>
     <mergeCell ref="J99:J100"/>
     <mergeCell ref="B101:B102"/>
     <mergeCell ref="C95:C96"/>
     <mergeCell ref="D95:D96"/>
     <mergeCell ref="E95:E96"/>
     <mergeCell ref="F95:F96"/>
     <mergeCell ref="J95:J96"/>
     <mergeCell ref="C97:C98"/>
     <mergeCell ref="D97:D98"/>
     <mergeCell ref="E97:E98"/>
     <mergeCell ref="F97:F98"/>
     <mergeCell ref="J97:J98"/>
     <mergeCell ref="B95:B96"/>
     <mergeCell ref="B97:B98"/>
     <mergeCell ref="B99:B100"/>
     <mergeCell ref="C99:C100"/>
     <mergeCell ref="D99:D100"/>
     <mergeCell ref="E99:E100"/>
     <mergeCell ref="F99:F100"/>
     <mergeCell ref="G79:G80"/>
     <mergeCell ref="H79:H80"/>
     <mergeCell ref="I79:I80"/>
     <mergeCell ref="B8:J8"/>
-    <mergeCell ref="B12:B13"/>
-[...7 lines deleted...]
-    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
     <mergeCell ref="B77:B78"/>
     <mergeCell ref="C77:C78"/>
     <mergeCell ref="D77:D78"/>
     <mergeCell ref="E77:E78"/>
     <mergeCell ref="F77:F78"/>
     <mergeCell ref="G77:G78"/>
     <mergeCell ref="H77:H78"/>
     <mergeCell ref="I77:I78"/>
     <mergeCell ref="J77:J78"/>
     <mergeCell ref="H44:H45"/>
     <mergeCell ref="I44:I45"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.49" top="0.78" bottom="0.83" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;D   &amp;T_x000D_&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{443C5F61-FF64-4539-A61D-ABB2F45A24C9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="W7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G24" sqref="G24"/>
       <selection pane="topRight" activeCell="G24" sqref="G24"/>
       <selection pane="bottomLeft" activeCell="G24" sqref="G24"/>
       <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.69140625" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="33" max="16384" width="12.69140625" style="2" hidden="1"/>
+    <col min="1" max="1" width="2.7265625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="57.26953125" style="5" customWidth="1"/>
+    <col min="3" max="17" width="8.7265625" style="5" customWidth="1"/>
+    <col min="18" max="18" width="8.81640625" style="5" customWidth="1"/>
+    <col min="19" max="31" width="8.7265625" style="5" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="2" customWidth="1"/>
+    <col min="33" max="16384" width="12.7265625" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AF1" s="5"/>
       <c r="AG1" s="5"/>
       <c r="AH1" s="5"/>
       <c r="AI1" s="5"/>
       <c r="AJ1" s="5"/>
       <c r="AK1" s="5"/>
       <c r="AL1" s="5"/>
       <c r="AM1" s="5"/>
       <c r="AN1" s="5"/>
       <c r="AO1" s="5"/>
       <c r="AP1" s="5"/>
       <c r="AQ1" s="5"/>
       <c r="AR1" s="5"/>
       <c r="AS1" s="5"/>
       <c r="AT1" s="5"/>
       <c r="AU1" s="5"/>
       <c r="AV1" s="5"/>
       <c r="AW1" s="5"/>
       <c r="AX1" s="5"/>
       <c r="AY1" s="5"/>
       <c r="AZ1" s="5"/>
       <c r="BA1" s="5"/>
       <c r="BB1" s="5"/>
       <c r="BC1" s="5"/>
       <c r="BD1" s="5"/>
       <c r="BE1" s="5"/>
       <c r="BF1" s="5"/>
       <c r="BG1" s="5"/>
       <c r="BH1" s="5"/>
       <c r="BI1" s="5"/>
       <c r="BJ1" s="5"/>
     </row>
-    <row r="2" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="3" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AA3" s="238"/>
       <c r="AB3" s="238"/>
       <c r="AC3" s="238"/>
       <c r="AD3" s="238"/>
       <c r="AE3" s="238"/>
     </row>
-    <row r="4" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="58"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="58"/>
       <c r="N4" s="58"/>
       <c r="O4" s="58"/>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
       <c r="W4" s="238"/>
       <c r="X4" s="238"/>
       <c r="Y4" s="238"/>
       <c r="Z4" s="238"/>
       <c r="AA4" s="238"/>
       <c r="AB4" s="238"/>
       <c r="AC4" s="238"/>
       <c r="AD4" s="238"/>
       <c r="AE4" s="238"/>
     </row>
-    <row r="5" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="58"/>
       <c r="D5" s="58"/>
       <c r="E5" s="58"/>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="59"/>
       <c r="M5" s="59"/>
       <c r="N5" s="59"/>
       <c r="O5" s="59"/>
       <c r="P5" s="59"/>
       <c r="Q5" s="59"/>
       <c r="R5" s="59"/>
       <c r="S5" s="59"/>
       <c r="T5" s="59"/>
       <c r="U5" s="59"/>
       <c r="V5" s="59"/>
       <c r="W5" s="59"/>
       <c r="X5" s="59"/>
       <c r="Y5" s="59"/>
       <c r="Z5" s="59"/>
       <c r="AA5" s="59"/>
       <c r="AB5" s="59"/>
       <c r="AC5" s="59"/>
     </row>
-    <row r="6" spans="1:62" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:62" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="68" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>37</v>
       </c>
@@ -10962,54 +10971,54 @@
       <c r="W6" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="7" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="60" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="43">
         <v>16683.400000000001</v>
       </c>
       <c r="D7" s="43">
         <v>16344.900000000001</v>
       </c>
       <c r="E7" s="43">
         <v>16606.2</v>
       </c>
       <c r="F7" s="43">
         <v>16937.400000000001</v>
       </c>
       <c r="G7" s="43">
         <v>15803.63992967</v>
       </c>
       <c r="H7" s="43">
         <v>14973.969857000002</v>
       </c>
       <c r="I7" s="43">
         <v>15855.57774853</v>
       </c>
       <c r="J7" s="43">
@@ -11057,51 +11066,51 @@
       <c r="X7" s="43">
         <v>18954.810875309995</v>
       </c>
       <c r="Y7" s="43">
         <v>19196.943255870003</v>
       </c>
       <c r="Z7" s="43">
         <v>20024.820661450001</v>
       </c>
       <c r="AA7" s="43">
         <v>19809.482538040003</v>
       </c>
       <c r="AB7" s="43">
         <v>20239.281320729999</v>
       </c>
       <c r="AC7" s="43">
         <v>20558.981733430002</v>
       </c>
       <c r="AD7" s="43">
         <v>21757.695487139994</v>
       </c>
       <c r="AE7" s="43">
         <v>21672.196396639996</v>
       </c>
     </row>
-    <row r="8" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="60" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="43">
         <v>10974.72287829</v>
       </c>
       <c r="D8" s="43">
         <v>10869.836147619997</v>
       </c>
       <c r="E8" s="43">
         <v>11046.748076619999</v>
       </c>
       <c r="F8" s="43">
         <v>11376.864559600001</v>
       </c>
       <c r="G8" s="43">
         <v>10824.666793939999</v>
       </c>
       <c r="H8" s="43">
         <v>10317.44773174</v>
       </c>
       <c r="I8" s="43">
         <v>10791.53785656</v>
       </c>
       <c r="J8" s="43">
@@ -11149,51 +11158,51 @@
       <c r="X8" s="43">
         <v>13678.935463799999</v>
       </c>
       <c r="Y8" s="43">
         <v>14039.05771635</v>
       </c>
       <c r="Z8" s="43">
         <v>14581.4198008</v>
       </c>
       <c r="AA8" s="43">
         <v>14390.272420360003</v>
       </c>
       <c r="AB8" s="43">
         <v>14645.092211459998</v>
       </c>
       <c r="AC8" s="43">
         <v>14949.05558258</v>
       </c>
       <c r="AD8" s="43">
         <v>15610.57933522</v>
       </c>
       <c r="AE8" s="43">
         <v>15457.015186840001</v>
       </c>
     </row>
-    <row r="9" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="60" t="s">
         <v>316</v>
       </c>
       <c r="C9" s="43">
         <v>10376.235396759999</v>
       </c>
       <c r="D9" s="43">
         <v>10238.956015749998</v>
       </c>
       <c r="E9" s="43">
         <v>10402.040735299999</v>
       </c>
       <c r="F9" s="43">
         <v>10547.637150850001</v>
       </c>
       <c r="G9" s="43">
         <v>10243.75363625</v>
       </c>
       <c r="H9" s="43">
         <v>9944.4351132400025</v>
       </c>
       <c r="I9" s="43">
         <v>10081.59256922</v>
       </c>
       <c r="J9" s="43">
@@ -11241,51 +11250,51 @@
       <c r="X9" s="43">
         <v>12862.051455939998</v>
       </c>
       <c r="Y9" s="43">
         <v>13183.382078619999</v>
       </c>
       <c r="Z9" s="43">
         <v>13404.700371700001</v>
       </c>
       <c r="AA9" s="43">
         <v>13480.806724670001</v>
       </c>
       <c r="AB9" s="43">
         <v>13825.46211285</v>
       </c>
       <c r="AC9" s="43">
         <v>14069.757885630002</v>
       </c>
       <c r="AD9" s="43">
         <v>14273.131696340004</v>
       </c>
       <c r="AE9" s="43">
         <v>14305.267685449997</v>
       </c>
     </row>
-    <row r="10" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="62" t="s">
         <v>317</v>
       </c>
       <c r="C10" s="52">
         <v>6482.1877198299999</v>
       </c>
       <c r="D10" s="52">
         <v>6341.4863176599993</v>
       </c>
       <c r="E10" s="52">
         <v>6516.4478291099986</v>
       </c>
       <c r="F10" s="52">
         <v>6623.0207922600002</v>
       </c>
       <c r="G10" s="52">
         <v>6489.4139967900001</v>
       </c>
       <c r="H10" s="52">
         <v>6244.9256806500016</v>
       </c>
       <c r="I10" s="52">
         <v>6453.3507616500001</v>
       </c>
       <c r="J10" s="52">
@@ -11333,51 +11342,51 @@
       <c r="X10" s="52">
         <v>8906.8607302699984</v>
       </c>
       <c r="Y10" s="52">
         <v>9211.8498828699994</v>
       </c>
       <c r="Z10" s="52">
         <v>9200.9562388899994</v>
       </c>
       <c r="AA10" s="52">
         <v>9271.5418816400015</v>
       </c>
       <c r="AB10" s="52">
         <v>9555.1077088300008</v>
       </c>
       <c r="AC10" s="52">
         <v>9715.1315752200026</v>
       </c>
       <c r="AD10" s="52">
         <v>9840.9099552800035</v>
       </c>
       <c r="AE10" s="52">
         <v>9880.6054937599984</v>
       </c>
     </row>
-    <row r="11" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="113" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="31">
         <v>5300.5074004799999</v>
       </c>
       <c r="D11" s="31">
         <v>5149.4973554100006</v>
       </c>
       <c r="E11" s="31">
         <v>5305.3834614100006</v>
       </c>
       <c r="F11" s="31">
         <v>5378.6514452500014</v>
       </c>
       <c r="G11" s="31">
         <v>5313.88176664</v>
       </c>
       <c r="H11" s="31">
         <v>5111.6675911700013</v>
       </c>
       <c r="I11" s="31">
         <v>5173.4355016800009</v>
       </c>
       <c r="J11" s="31">
@@ -11425,51 +11434,51 @@
       <c r="X11" s="31">
         <v>7405.98681149</v>
       </c>
       <c r="Y11" s="31">
         <v>7736.1726947199986</v>
       </c>
       <c r="Z11" s="31">
         <v>7750.3125933199999</v>
       </c>
       <c r="AA11" s="31">
         <v>7934.8887204700013</v>
       </c>
       <c r="AB11" s="31">
         <v>8214.0227263700017</v>
       </c>
       <c r="AC11" s="31">
         <v>8351.5753203000004</v>
       </c>
       <c r="AD11" s="31">
         <v>8447.0408054099989</v>
       </c>
       <c r="AE11" s="31">
         <v>8557.5918401399995</v>
       </c>
     </row>
-    <row r="12" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="63" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="31">
         <v>1181.68031935</v>
       </c>
       <c r="D12" s="31">
         <v>1191.9889622499995</v>
       </c>
       <c r="E12" s="31">
         <v>1211.0643677</v>
       </c>
       <c r="F12" s="31">
         <v>1244.3693470100002</v>
       </c>
       <c r="G12" s="31">
         <v>1175.5322302099996</v>
       </c>
       <c r="H12" s="31">
         <v>1133.25808947</v>
       </c>
       <c r="I12" s="31">
         <v>1279.9152599600002</v>
       </c>
       <c r="J12" s="31">
@@ -11517,51 +11526,51 @@
       <c r="X12" s="31">
         <v>1500.8739187799997</v>
       </c>
       <c r="Y12" s="31">
         <v>1475.6771881500003</v>
       </c>
       <c r="Z12" s="31">
         <v>1450.6436455700002</v>
       </c>
       <c r="AA12" s="31">
         <v>1336.6537446999998</v>
       </c>
       <c r="AB12" s="31">
         <v>1341.0917214000001</v>
       </c>
       <c r="AC12" s="31">
         <v>1363.5562164700002</v>
       </c>
       <c r="AD12" s="31">
         <v>1393.8691498699998</v>
       </c>
       <c r="AE12" s="31">
         <v>1323.01365362</v>
       </c>
     </row>
-    <row r="13" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="62" t="s">
         <v>177</v>
       </c>
       <c r="C13" s="52">
         <v>3894.0476769299994</v>
       </c>
       <c r="D13" s="52">
         <v>3897.4696980899994</v>
       </c>
       <c r="E13" s="52">
         <v>3885.7719848300003</v>
       </c>
       <c r="F13" s="52">
         <v>3924.6177463500003</v>
       </c>
       <c r="G13" s="52">
         <v>3754.3396394599986</v>
       </c>
       <c r="H13" s="52">
         <v>3699.5094325900013</v>
       </c>
       <c r="I13" s="52">
         <v>3628.2418075699998</v>
       </c>
       <c r="J13" s="52">
@@ -11609,51 +11618,51 @@
       <c r="X13" s="52">
         <v>3955.1907256700001</v>
       </c>
       <c r="Y13" s="52">
         <v>3971.5321957499996</v>
       </c>
       <c r="Z13" s="52">
         <v>4203.7441328100003</v>
       </c>
       <c r="AA13" s="52">
         <v>4209.2648430299996</v>
       </c>
       <c r="AB13" s="52">
         <v>4270.3544040199995</v>
       </c>
       <c r="AC13" s="52">
         <v>4354.6263104100008</v>
       </c>
       <c r="AD13" s="52">
         <v>4432.2217410600006</v>
       </c>
       <c r="AE13" s="52">
         <v>4424.6621916899985</v>
       </c>
     </row>
-    <row r="14" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="63" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="32">
         <v>437.12111998000006</v>
       </c>
       <c r="D14" s="32">
         <v>480.65060699999998</v>
       </c>
       <c r="E14" s="32">
         <v>531.12708753999993</v>
       </c>
       <c r="F14" s="32">
         <v>586.24538796000002</v>
       </c>
       <c r="G14" s="32">
         <v>626.45644908999998</v>
       </c>
       <c r="H14" s="32">
         <v>709.37851999000009</v>
       </c>
       <c r="I14" s="32">
         <v>828.29465243000004</v>
       </c>
       <c r="J14" s="32">
@@ -11701,51 +11710,51 @@
       <c r="X14" s="32">
         <v>1757.08485453</v>
       </c>
       <c r="Y14" s="32">
         <v>1789.9484998500002</v>
       </c>
       <c r="Z14" s="32">
         <v>1829.2252173499999</v>
       </c>
       <c r="AA14" s="32">
         <v>1898.9062279400007</v>
       </c>
       <c r="AB14" s="32">
         <v>1940.2084720600005</v>
       </c>
       <c r="AC14" s="32">
         <v>1979.6812758900001</v>
       </c>
       <c r="AD14" s="32">
         <v>2009.3055522700004</v>
       </c>
       <c r="AE14" s="32">
         <v>2075.54136604</v>
       </c>
     </row>
-    <row r="15" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="63" t="s">
         <v>176</v>
       </c>
       <c r="C15" s="32">
         <v>628.38616227000011</v>
       </c>
       <c r="D15" s="32">
         <v>667.99190803999988</v>
       </c>
       <c r="E15" s="32">
         <v>727.36419917000012</v>
       </c>
       <c r="F15" s="32">
         <v>741.12739282000007</v>
       </c>
       <c r="G15" s="32">
         <v>712.23649463000015</v>
       </c>
       <c r="H15" s="32">
         <v>698.18897922000019</v>
       </c>
       <c r="I15" s="32">
         <v>663.52083070999993</v>
       </c>
       <c r="J15" s="32">
@@ -11793,51 +11802,51 @@
       <c r="X15" s="32">
         <v>1127.9183179000001</v>
       </c>
       <c r="Y15" s="32">
         <v>1129.0721641599998</v>
       </c>
       <c r="Z15" s="32">
         <v>1345.5803404300002</v>
       </c>
       <c r="AA15" s="32">
         <v>1311.5909116099999</v>
       </c>
       <c r="AB15" s="32">
         <v>1361.3250878599999</v>
       </c>
       <c r="AC15" s="32">
         <v>1385.9498737200004</v>
       </c>
       <c r="AD15" s="32">
         <v>1483.4125801999999</v>
       </c>
       <c r="AE15" s="32">
         <v>1422.8533802300003</v>
       </c>
     </row>
-    <row r="16" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="63" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="32">
         <v>2828.5403946799997</v>
       </c>
       <c r="D16" s="32">
         <v>2748.8271830499998</v>
       </c>
       <c r="E16" s="32">
         <v>2627.2806981200001</v>
       </c>
       <c r="F16" s="32">
         <v>2597.2449655700002</v>
       </c>
       <c r="G16" s="32">
         <v>2415.6477655499993</v>
       </c>
       <c r="H16" s="32">
         <v>2291.9429928200007</v>
       </c>
       <c r="I16" s="32">
         <v>2136.4269105100002</v>
       </c>
       <c r="J16" s="32">
@@ -11885,51 +11894,51 @@
       <c r="X16" s="32">
         <v>1070.1875532399999</v>
       </c>
       <c r="Y16" s="32">
         <v>1052.51153174</v>
       </c>
       <c r="Z16" s="32">
         <v>1028.9385750299998</v>
       </c>
       <c r="AA16" s="32">
         <v>998.76767509000001</v>
       </c>
       <c r="AB16" s="32">
         <v>968.82047837999994</v>
       </c>
       <c r="AC16" s="32">
         <v>988.99516080000001</v>
       </c>
       <c r="AD16" s="32">
         <v>939.50360859000023</v>
       </c>
       <c r="AE16" s="32">
         <v>926.26744542000006</v>
       </c>
     </row>
-    <row r="17" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="62" t="s">
         <v>318</v>
       </c>
       <c r="C17" s="52">
         <v>598.48748152999997</v>
       </c>
       <c r="D17" s="52">
         <v>630.8801318699999</v>
       </c>
       <c r="E17" s="52">
         <v>644.70734132000007</v>
       </c>
       <c r="F17" s="52">
         <v>829.22740874999988</v>
       </c>
       <c r="G17" s="52">
         <v>580.91315769000005</v>
       </c>
       <c r="H17" s="52">
         <v>373.01261849999997</v>
       </c>
       <c r="I17" s="52">
         <v>709.94528733999994</v>
       </c>
       <c r="J17" s="52">
@@ -11977,51 +11986,51 @@
       <c r="X17" s="52">
         <v>816.88400785999988</v>
       </c>
       <c r="Y17" s="52">
         <v>855.67563773000006</v>
       </c>
       <c r="Z17" s="52">
         <v>1176.7194290999996</v>
       </c>
       <c r="AA17" s="52">
         <v>909.46569568999962</v>
       </c>
       <c r="AB17" s="52">
         <v>819.63082574999976</v>
       </c>
       <c r="AC17" s="52">
         <v>879.29793112999994</v>
       </c>
       <c r="AD17" s="52">
         <v>1337.4476388800001</v>
       </c>
       <c r="AE17" s="52">
         <v>1151.7475013900003</v>
       </c>
     </row>
-    <row r="18" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="60" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="43">
         <v>-6614.3000000000011</v>
       </c>
       <c r="D18" s="43">
         <v>-6604.9000000000005</v>
       </c>
       <c r="E18" s="43">
         <v>-6505.5000000000009</v>
       </c>
       <c r="F18" s="43">
         <v>-6409.8</v>
       </c>
       <c r="G18" s="43">
         <v>-6317.8745182089733</v>
       </c>
       <c r="H18" s="43">
         <v>-6214.2807874876862</v>
       </c>
       <c r="I18" s="43">
         <v>-6469.682398475602</v>
       </c>
       <c r="J18" s="43">
@@ -12069,51 +12078,51 @@
       <c r="X18" s="43">
         <v>-8224.1146276399995</v>
       </c>
       <c r="Y18" s="43">
         <v>-8089.2514508399991</v>
       </c>
       <c r="Z18" s="43">
         <v>-8382.8331036200016</v>
       </c>
       <c r="AA18" s="43">
         <v>-8686.6247305800025</v>
       </c>
       <c r="AB18" s="43">
         <v>-8712.1233174499994</v>
       </c>
       <c r="AC18" s="43">
         <v>-8462.7584178899979</v>
       </c>
       <c r="AD18" s="43">
         <v>-8911.5848616100011</v>
       </c>
       <c r="AE18" s="43">
         <v>-9247.6895313599998</v>
       </c>
     </row>
-    <row r="19" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="62" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="52">
         <v>-1732.0227841100002</v>
       </c>
       <c r="D19" s="52">
         <v>-1625.25483248</v>
       </c>
       <c r="E19" s="52">
         <v>-1750.3038109400002</v>
       </c>
       <c r="F19" s="52">
         <v>-1900.0595149799999</v>
       </c>
       <c r="G19" s="52">
         <v>-1603.4406426</v>
       </c>
       <c r="H19" s="52">
         <v>-1536.0997292100005</v>
       </c>
       <c r="I19" s="52">
         <v>-1906.0271943600001</v>
       </c>
       <c r="J19" s="52">
@@ -12161,51 +12170,51 @@
       <c r="X19" s="52">
         <v>-2464.6401492999998</v>
       </c>
       <c r="Y19" s="52">
         <v>-2502.6954529099999</v>
       </c>
       <c r="Z19" s="52">
         <v>-2982.7999971900008</v>
       </c>
       <c r="AA19" s="52">
         <v>-2660.3381743600003</v>
       </c>
       <c r="AB19" s="52">
         <v>-2670.0063867700001</v>
       </c>
       <c r="AC19" s="52">
         <v>-2731.9559572899998</v>
       </c>
       <c r="AD19" s="52">
         <v>-3273.2797351500021</v>
       </c>
       <c r="AE19" s="52">
         <v>-2986.867098740001</v>
       </c>
     </row>
-    <row r="20" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="63" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="32">
         <v>-977.81895314000008</v>
       </c>
       <c r="D20" s="32">
         <v>-873.49175990000003</v>
       </c>
       <c r="E20" s="32">
         <v>-1020.6889221900001</v>
       </c>
       <c r="F20" s="32">
         <v>-978.67733930999998</v>
       </c>
       <c r="G20" s="32">
         <v>-976.27907145999995</v>
       </c>
       <c r="H20" s="32">
         <v>-1044.4332919500002</v>
       </c>
       <c r="I20" s="32">
         <v>-1079.9445390200001</v>
       </c>
       <c r="J20" s="32">
@@ -12253,51 +12262,51 @@
       <c r="X20" s="32">
         <v>-1453.2466823599998</v>
       </c>
       <c r="Y20" s="32">
         <v>-1459.0855448</v>
       </c>
       <c r="Z20" s="32">
         <v>-1628.29794866</v>
       </c>
       <c r="AA20" s="32">
         <v>-1594.7914986400001</v>
       </c>
       <c r="AB20" s="32">
         <v>-1681.5939939300001</v>
       </c>
       <c r="AC20" s="32">
         <v>-1742.591465</v>
       </c>
       <c r="AD20" s="32">
         <v>-1761.0593990599998</v>
       </c>
       <c r="AE20" s="32">
         <v>-1707.9542846600002</v>
       </c>
     </row>
-    <row r="21" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="63" t="s">
         <v>175</v>
       </c>
       <c r="C21" s="32">
         <v>-754.20383097000013</v>
       </c>
       <c r="D21" s="32">
         <v>-751.76307258000008</v>
       </c>
       <c r="E21" s="32">
         <v>-729.61488875000009</v>
       </c>
       <c r="F21" s="32">
         <v>-921.38217567000015</v>
       </c>
       <c r="G21" s="32">
         <v>-627.16157113999998</v>
       </c>
       <c r="H21" s="32">
         <v>-491.66643726000018</v>
       </c>
       <c r="I21" s="32">
         <v>-826.08265533999997</v>
       </c>
       <c r="J21" s="32">
@@ -12345,51 +12354,51 @@
       <c r="X21" s="32">
         <v>-1011.3934669400001</v>
       </c>
       <c r="Y21" s="32">
         <v>-1043.6099081099999</v>
       </c>
       <c r="Z21" s="32">
         <v>-1354.5020485300008</v>
       </c>
       <c r="AA21" s="32">
         <v>-1065.5466757199999</v>
       </c>
       <c r="AB21" s="32">
         <v>-988.41239283999994</v>
       </c>
       <c r="AC21" s="32">
         <v>-989.36449228999993</v>
       </c>
       <c r="AD21" s="32">
         <v>-1512.2203360900021</v>
       </c>
       <c r="AE21" s="32">
         <v>-1278.9128140800008</v>
       </c>
     </row>
-    <row r="22" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="52">
         <v>-4882.3180426500003</v>
       </c>
       <c r="D22" s="52">
         <v>-4979.6573387299995</v>
       </c>
       <c r="E22" s="52">
         <v>-4755.1515286100012</v>
       </c>
       <c r="F22" s="52">
         <v>-4509.6867954200006</v>
       </c>
       <c r="G22" s="52">
         <v>-4714.4338756089746</v>
       </c>
       <c r="H22" s="52">
         <v>-4678.16692487</v>
       </c>
       <c r="I22" s="52">
         <v>-4563.6376502800003</v>
       </c>
       <c r="J22" s="52">
@@ -12437,51 +12446,51 @@
       <c r="X22" s="52">
         <v>-5759.474478340001</v>
       </c>
       <c r="Y22" s="52">
         <v>-5586.5559979299996</v>
       </c>
       <c r="Z22" s="52">
         <v>-5400.0331064300017</v>
       </c>
       <c r="AA22" s="52">
         <v>-6026.2865562200013</v>
       </c>
       <c r="AB22" s="52">
         <v>-6042.1169306800002</v>
       </c>
       <c r="AC22" s="52">
         <v>-5730.8024605999981</v>
       </c>
       <c r="AD22" s="52">
         <v>-5638.3051264599999</v>
       </c>
       <c r="AE22" s="52">
         <v>-6260.822432619997</v>
       </c>
     </row>
-    <row r="23" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="63" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="32">
         <v>-903.63654894999991</v>
       </c>
       <c r="D23" s="32">
         <v>-922.29596002999995</v>
       </c>
       <c r="E23" s="32">
         <v>-936.14839136000012</v>
       </c>
       <c r="F23" s="32">
         <v>-995.47006543999987</v>
       </c>
       <c r="G23" s="32">
         <v>-988.45263928000008</v>
       </c>
       <c r="H23" s="32">
         <v>-916.17424099000004</v>
       </c>
       <c r="I23" s="32">
         <v>-926.15949147000003</v>
       </c>
       <c r="J23" s="32">
@@ -12529,51 +12538,51 @@
       <c r="X23" s="32">
         <v>-1501.48089448</v>
       </c>
       <c r="Y23" s="32">
         <v>-1525.4626733099999</v>
       </c>
       <c r="Z23" s="32">
         <v>-1516.9418369799996</v>
       </c>
       <c r="AA23" s="32">
         <v>-1547.6743934900001</v>
       </c>
       <c r="AB23" s="32">
         <v>-1633.3410141100001</v>
       </c>
       <c r="AC23" s="32">
         <v>-1573.9439096599997</v>
       </c>
       <c r="AD23" s="32">
         <v>-1614.6192225</v>
       </c>
       <c r="AE23" s="32">
         <v>-1667.5200767599995</v>
       </c>
     </row>
-    <row r="24" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="63" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="32">
         <v>-3261.5097751799999</v>
       </c>
       <c r="D24" s="32">
         <v>-3329.8956273899994</v>
       </c>
       <c r="E24" s="32">
         <v>-3162.1715276800005</v>
       </c>
       <c r="F24" s="32">
         <v>-2964.1376458799996</v>
       </c>
       <c r="G24" s="32">
         <v>-3043.5547663189732</v>
       </c>
       <c r="H24" s="32">
         <v>-3010.6405695776857</v>
       </c>
       <c r="I24" s="32">
         <v>-3107.446914065601</v>
       </c>
       <c r="J24" s="32">
@@ -12621,51 +12630,51 @@
       <c r="X24" s="32">
         <v>-3416.9775058800005</v>
       </c>
       <c r="Y24" s="32">
         <v>-3476.6652178199993</v>
       </c>
       <c r="Z24" s="32">
         <v>-3655.4256004100016</v>
       </c>
       <c r="AA24" s="32">
         <v>-3647.6712495500019</v>
       </c>
       <c r="AB24" s="32">
         <v>-3536.6982257999998</v>
       </c>
       <c r="AC24" s="32">
         <v>-3617.9604187699979</v>
       </c>
       <c r="AD24" s="32">
         <v>-3561.8373220000003</v>
       </c>
       <c r="AE24" s="32">
         <v>-3785.4640850399983</v>
       </c>
     </row>
-    <row r="25" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="63" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="32">
         <v>-426.00886772000001</v>
       </c>
       <c r="D25" s="32">
         <v>-397.22154465000006</v>
       </c>
       <c r="E25" s="32">
         <v>-442.37216803000024</v>
       </c>
       <c r="F25" s="32">
         <v>-416.74526553000095</v>
       </c>
       <c r="G25" s="32">
         <v>-454.72647001000001</v>
       </c>
       <c r="H25" s="32">
         <v>-530.66624770999988</v>
       </c>
       <c r="I25" s="32">
         <v>-375.34879857999994</v>
       </c>
       <c r="J25" s="32">
@@ -12713,51 +12722,51 @@
       <c r="X25" s="32">
         <v>-384.38454367999987</v>
       </c>
       <c r="Y25" s="32">
         <v>-360.00760179999975</v>
       </c>
       <c r="Z25" s="32">
         <v>-380.56817365999996</v>
       </c>
       <c r="AA25" s="32">
         <v>-384.05754533999999</v>
       </c>
       <c r="AB25" s="32">
         <v>-403.08620276000005</v>
       </c>
       <c r="AC25" s="32">
         <v>-397.48204552999937</v>
       </c>
       <c r="AD25" s="32">
         <v>-396.71148113999959</v>
       </c>
       <c r="AE25" s="32">
         <v>-434.61414829</v>
       </c>
     </row>
-    <row r="26" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="63" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="32">
         <v>-306.16083158999993</v>
       </c>
       <c r="D26" s="32">
         <v>-306.83003220000001</v>
       </c>
       <c r="E26" s="32">
         <v>-320.64085813999998</v>
       </c>
       <c r="F26" s="32">
         <v>-339.58725044000005</v>
       </c>
       <c r="G26" s="32">
         <v>-305.10000000000002</v>
       </c>
       <c r="H26" s="32">
         <v>-308.73992287999999</v>
       </c>
       <c r="I26" s="32">
         <v>-289.70742356999995</v>
       </c>
       <c r="J26" s="32">
@@ -12805,51 +12814,51 @@
       <c r="X26" s="32">
         <v>-327.65705191999996</v>
       </c>
       <c r="Y26" s="32">
         <v>-295.32435447</v>
       </c>
       <c r="Z26" s="32">
         <v>-378.28524866999999</v>
       </c>
       <c r="AA26" s="32">
         <v>-331.20462951000002</v>
       </c>
       <c r="AB26" s="32">
         <v>-352.25443031000003</v>
       </c>
       <c r="AC26" s="32">
         <v>-357.15429843000004</v>
       </c>
       <c r="AD26" s="32">
         <v>-409.40480925999998</v>
       </c>
       <c r="AE26" s="32">
         <v>-354.17563600000011</v>
       </c>
     </row>
-    <row r="27" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="63" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="32">
         <v>14.997980790000014</v>
       </c>
       <c r="D27" s="32">
         <v>-23.414174459999941</v>
       </c>
       <c r="E27" s="32">
         <v>106.18141660000003</v>
       </c>
       <c r="F27" s="32">
         <v>206.2534318700001</v>
       </c>
       <c r="G27" s="32">
         <v>77.399999999999963</v>
       </c>
       <c r="H27" s="32">
         <v>87.98952057999999</v>
       </c>
       <c r="I27" s="32">
         <v>135.08722587000003</v>
       </c>
       <c r="J27" s="32">
@@ -12897,51 +12906,51 @@
       <c r="X27" s="32">
         <v>-128.97448238000001</v>
       </c>
       <c r="Y27" s="32">
         <v>70.903849470000011</v>
       </c>
       <c r="Z27" s="32">
         <v>531.18775329000005</v>
       </c>
       <c r="AA27" s="32">
         <v>-115.67873833</v>
       </c>
       <c r="AB27" s="32">
         <v>-116.73705769999987</v>
       </c>
       <c r="AC27" s="32">
         <v>215.73821178999992</v>
       </c>
       <c r="AD27" s="32">
         <v>344.26770844000021</v>
       </c>
       <c r="AE27" s="32">
         <v>-19.048486529999963</v>
       </c>
     </row>
-    <row r="28" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="60" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="43">
         <v>4360.3969795534003</v>
       </c>
       <c r="D28" s="43">
         <v>4264.9181544673793</v>
       </c>
       <c r="E28" s="43">
         <v>4541.2924210993806</v>
       </c>
       <c r="F28" s="43">
         <v>4967.109142719999</v>
       </c>
       <c r="G28" s="43">
         <v>4506.7905564264411</v>
       </c>
       <c r="H28" s="43">
         <v>4103.1810465499993</v>
       </c>
       <c r="I28" s="43">
         <v>4321.8730016992195</v>
       </c>
       <c r="J28" s="43">
@@ -12989,51 +12998,51 @@
       <c r="X28" s="43">
         <v>5454.8208368800006</v>
       </c>
       <c r="Y28" s="43">
         <v>5949.806268000003</v>
       </c>
       <c r="Z28" s="43">
         <v>6198.5864035699979</v>
       </c>
       <c r="AA28" s="43">
         <v>5703.6476897800003</v>
       </c>
       <c r="AB28" s="43">
         <v>5932.9688940099968</v>
       </c>
       <c r="AC28" s="43">
         <v>6486.2971646900023</v>
       </c>
       <c r="AD28" s="43">
         <v>6698.9944736099987</v>
       </c>
       <c r="AE28" s="43">
         <v>6209.3256554800028</v>
       </c>
     </row>
-    <row r="29" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="60" t="s">
         <v>23</v>
       </c>
       <c r="C29" s="45">
         <v>0.39731299353586985</v>
       </c>
       <c r="D29" s="45">
         <v>0.3923610201735947</v>
       </c>
       <c r="E29" s="45">
         <v>0.41109835840390713</v>
       </c>
       <c r="F29" s="45">
         <v>0.43659656612582876</v>
       </c>
       <c r="G29" s="45">
         <v>0.41634450669183543</v>
       </c>
       <c r="H29" s="45">
         <v>0.39769341732909491</v>
       </c>
       <c r="I29" s="45">
         <v>0.40048722055606034</v>
       </c>
       <c r="J29" s="45">
@@ -13081,51 +13090,51 @@
       <c r="X29" s="45">
         <v>0.39877524470494541</v>
       </c>
       <c r="Y29" s="45">
         <v>0.42380381847642173</v>
       </c>
       <c r="Z29" s="45">
         <v>0.42510170396643515</v>
       </c>
       <c r="AA29" s="45">
         <v>0.39635439296550246</v>
       </c>
       <c r="AB29" s="45">
         <v>0.4051165269801007</v>
       </c>
       <c r="AC29" s="45">
         <v>0.43389344088387938</v>
       </c>
       <c r="AD29" s="45">
         <v>0.42913170163364661</v>
       </c>
       <c r="AE29" s="45">
         <v>0.40171569869236984</v>
       </c>
     </row>
-    <row r="30" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="60" t="s">
         <v>24</v>
       </c>
       <c r="C30" s="43">
         <v>-2588.4</v>
       </c>
       <c r="D30" s="43">
         <v>-2637.2</v>
       </c>
       <c r="E30" s="43">
         <v>-2705</v>
       </c>
       <c r="F30" s="43">
         <v>-2989.2</v>
       </c>
       <c r="G30" s="43">
         <v>-2744.7000000000003</v>
       </c>
       <c r="H30" s="43">
         <v>-2777.3999999999996</v>
       </c>
       <c r="I30" s="43">
         <v>-2783</v>
       </c>
       <c r="J30" s="43">
@@ -13173,51 +13182,51 @@
       <c r="X30" s="43">
         <v>-3413.9</v>
       </c>
       <c r="Y30" s="43">
         <v>-3661</v>
       </c>
       <c r="Z30" s="43">
         <v>-3761.1</v>
       </c>
       <c r="AA30" s="43">
         <v>-3714.9999999999995</v>
       </c>
       <c r="AB30" s="43">
         <v>-3688.9000000000005</v>
       </c>
       <c r="AC30" s="43">
         <v>-3718.3</v>
       </c>
       <c r="AD30" s="43">
         <v>-3822.2000000000003</v>
       </c>
       <c r="AE30" s="43">
         <v>-3883.8</v>
       </c>
     </row>
-    <row r="31" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="112" t="s">
         <v>139</v>
       </c>
       <c r="C31" s="91">
         <v>-1440.2</v>
       </c>
       <c r="D31" s="91">
         <v>-1461.6999999999998</v>
       </c>
       <c r="E31" s="91">
         <v>-1452.6</v>
       </c>
       <c r="F31" s="91">
         <v>-1767.5</v>
       </c>
       <c r="G31" s="91">
         <v>-1566</v>
       </c>
       <c r="H31" s="91">
         <v>-1603.2999999999997</v>
       </c>
       <c r="I31" s="91">
         <v>-1590.3999999999999</v>
       </c>
       <c r="J31" s="91">
@@ -13265,51 +13274,51 @@
       <c r="X31" s="32">
         <v>-1603.6000000000001</v>
       </c>
       <c r="Y31" s="32">
         <v>-1829</v>
       </c>
       <c r="Z31" s="32">
         <v>-1826.2</v>
       </c>
       <c r="AA31" s="32">
         <v>-1811.4999999999998</v>
       </c>
       <c r="AB31" s="32">
         <v>-1802.1000000000001</v>
       </c>
       <c r="AC31" s="32">
         <v>-1792</v>
       </c>
       <c r="AD31" s="32">
         <v>-1822</v>
       </c>
       <c r="AE31" s="32">
         <v>-1860.3</v>
       </c>
     </row>
-    <row r="32" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="63" t="s">
         <v>140</v>
       </c>
       <c r="C32" s="32">
         <v>-447.7</v>
       </c>
       <c r="D32" s="32">
         <v>-455.9</v>
       </c>
       <c r="E32" s="32">
         <v>-487.2</v>
       </c>
       <c r="F32" s="32">
         <v>-522.4</v>
       </c>
       <c r="G32" s="32">
         <v>-514.1</v>
       </c>
       <c r="H32" s="32">
         <v>-521.5</v>
       </c>
       <c r="I32" s="32">
         <v>-535.20000000000005</v>
       </c>
       <c r="J32" s="32">
@@ -13357,51 +13366,51 @@
       <c r="X32" s="32">
         <v>-848.6</v>
       </c>
       <c r="Y32" s="32">
         <v>-859.4</v>
       </c>
       <c r="Z32" s="32">
         <v>-918.8</v>
       </c>
       <c r="AA32" s="32">
         <v>-913.4</v>
       </c>
       <c r="AB32" s="32">
         <v>-904</v>
       </c>
       <c r="AC32" s="32">
         <v>-934.2</v>
       </c>
       <c r="AD32" s="32">
         <v>-971.8</v>
       </c>
       <c r="AE32" s="32">
         <v>-962.1</v>
       </c>
     </row>
-    <row r="33" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="63" t="s">
         <v>141</v>
       </c>
       <c r="C33" s="32">
         <v>-396.59999999999997</v>
       </c>
       <c r="D33" s="32">
         <v>-420.90000000000003</v>
       </c>
       <c r="E33" s="32">
         <v>-465.40000000000003</v>
       </c>
       <c r="F33" s="32">
         <v>-448.69999999999993</v>
       </c>
       <c r="G33" s="32">
         <v>-441.30000000000007</v>
       </c>
       <c r="H33" s="32">
         <v>-466.9</v>
       </c>
       <c r="I33" s="32">
         <v>-476.9</v>
       </c>
       <c r="J33" s="32">
@@ -13449,51 +13458,51 @@
       <c r="X33" s="32">
         <v>-719.3</v>
       </c>
       <c r="Y33" s="32">
         <v>-730</v>
       </c>
       <c r="Z33" s="32">
         <v>-769</v>
       </c>
       <c r="AA33" s="32">
         <v>-740.69999999999993</v>
       </c>
       <c r="AB33" s="32">
         <v>-749.3</v>
       </c>
       <c r="AC33" s="32">
         <v>-766.3</v>
       </c>
       <c r="AD33" s="32">
         <v>-800.5</v>
       </c>
       <c r="AE33" s="32">
         <v>-826.30000000000007</v>
       </c>
     </row>
-    <row r="34" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="75" t="s">
         <v>142</v>
       </c>
       <c r="C34" s="92">
         <v>-303.89999999999998</v>
       </c>
       <c r="D34" s="92">
         <v>-298.7</v>
       </c>
       <c r="E34" s="92">
         <v>-299.8</v>
       </c>
       <c r="F34" s="92">
         <v>-250.60000000000002</v>
       </c>
       <c r="G34" s="92">
         <v>-223.3</v>
       </c>
       <c r="H34" s="92">
         <v>-185.70000000000002</v>
       </c>
       <c r="I34" s="92">
         <v>-180.5</v>
       </c>
       <c r="J34" s="92">
@@ -13541,51 +13550,51 @@
       <c r="X34" s="32">
         <v>-242.4</v>
       </c>
       <c r="Y34" s="32">
         <v>-242.6</v>
       </c>
       <c r="Z34" s="32">
         <v>-247.1</v>
       </c>
       <c r="AA34" s="32">
         <v>-249.40000000000003</v>
       </c>
       <c r="AB34" s="32">
         <v>-233.50000000000003</v>
       </c>
       <c r="AC34" s="32">
         <v>-225.8</v>
       </c>
       <c r="AD34" s="32">
         <v>-227.9</v>
       </c>
       <c r="AE34" s="32">
         <v>-235.1</v>
       </c>
     </row>
-    <row r="35" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="60" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="43">
         <v>1771.9999999999977</v>
       </c>
       <c r="D35" s="43">
         <v>1627.6999999999989</v>
       </c>
       <c r="E35" s="43">
         <v>1836.2999999999997</v>
       </c>
       <c r="F35" s="43">
         <v>1977.8999999999992</v>
       </c>
       <c r="G35" s="43">
         <v>1762.0999999999976</v>
       </c>
       <c r="H35" s="43">
         <v>1325.7999999999979</v>
       </c>
       <c r="I35" s="43">
         <v>1538.8000000000002</v>
       </c>
       <c r="J35" s="43">
@@ -13633,51 +13642,51 @@
       <c r="X35" s="43">
         <v>2040.900000000001</v>
       </c>
       <c r="Y35" s="43">
         <v>2288.8000000000002</v>
       </c>
       <c r="Z35" s="43">
         <v>2437.4000000000005</v>
       </c>
       <c r="AA35" s="43">
         <v>1988.6000000000004</v>
       </c>
       <c r="AB35" s="43">
         <v>2244.1000000000017</v>
       </c>
       <c r="AC35" s="43">
         <v>2767.9999999999991</v>
       </c>
       <c r="AD35" s="43">
         <v>2876.8</v>
       </c>
       <c r="AE35" s="43">
         <v>2325.4999999999995</v>
       </c>
     </row>
-    <row r="36" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="60" t="s">
         <v>25</v>
       </c>
       <c r="C36" s="45">
         <v>0.16146193572735548</v>
       </c>
       <c r="D36" s="45">
         <v>0.14974466752715418</v>
       </c>
       <c r="E36" s="45">
         <v>0.16622991556098354</v>
       </c>
       <c r="F36" s="45">
         <v>0.17385282119149534</v>
       </c>
       <c r="G36" s="45">
         <v>0.16278561119188245</v>
       </c>
       <c r="H36" s="45">
         <v>0.12850077213586297</v>
       </c>
       <c r="I36" s="45">
         <v>0.1425932077942523</v>
       </c>
       <c r="J36" s="45">
@@ -13725,51 +13734,51 @@
       <c r="X36" s="45">
         <v>0.14920020679979437</v>
       </c>
       <c r="Y36" s="45">
         <v>0.16303088471062022</v>
       </c>
       <c r="Z36" s="45">
         <v>0.1671579334041445</v>
       </c>
       <c r="AA36" s="45">
         <v>0.13819057359792855</v>
       </c>
       <c r="AB36" s="45">
         <v>0.15323222056901498</v>
       </c>
       <c r="AC36" s="45">
         <v>0.18516219868936232</v>
       </c>
       <c r="AD36" s="45">
         <v>0.18428528104075373</v>
       </c>
       <c r="AE36" s="45">
         <v>0.15044948664991381</v>
       </c>
     </row>
-    <row r="37" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="60" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="43">
         <v>-89.600000000000009</v>
       </c>
       <c r="D37" s="43">
         <v>-240.89999999999998</v>
       </c>
       <c r="E37" s="43">
         <v>-305.90000000000003</v>
       </c>
       <c r="F37" s="43">
         <v>-183.7</v>
       </c>
       <c r="G37" s="43">
         <v>-194.5</v>
       </c>
       <c r="H37" s="43">
         <v>-74.899999999999991</v>
       </c>
       <c r="I37" s="43">
         <v>-16.600000000000016</v>
       </c>
       <c r="J37" s="43">
@@ -13817,51 +13826,51 @@
       <c r="X37" s="43">
         <v>-351.49999999999994</v>
       </c>
       <c r="Y37" s="43">
         <v>-529</v>
       </c>
       <c r="Z37" s="43">
         <v>-342.40000000000003</v>
       </c>
       <c r="AA37" s="43">
         <v>-569.09999999999991</v>
       </c>
       <c r="AB37" s="43">
         <v>-689.2</v>
       </c>
       <c r="AC37" s="43">
         <v>-666.4</v>
       </c>
       <c r="AD37" s="43">
         <v>-663.7</v>
       </c>
       <c r="AE37" s="43">
         <v>-720.47500000000002</v>
       </c>
     </row>
-    <row r="38" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="63" t="s">
         <v>27</v>
       </c>
       <c r="C38" s="32">
         <v>55.3</v>
       </c>
       <c r="D38" s="32">
         <v>68.599999999999994</v>
       </c>
       <c r="E38" s="32">
         <v>85.1</v>
       </c>
       <c r="F38" s="32">
         <v>63.1</v>
       </c>
       <c r="G38" s="32">
         <v>45.2</v>
       </c>
       <c r="H38" s="32">
         <v>49</v>
       </c>
       <c r="I38" s="32">
         <v>42.9</v>
       </c>
       <c r="J38" s="32">
@@ -13909,51 +13918,51 @@
       <c r="X38" s="32">
         <v>153.1</v>
       </c>
       <c r="Y38" s="32">
         <v>155.5</v>
       </c>
       <c r="Z38" s="32">
         <v>182.4</v>
       </c>
       <c r="AA38" s="32">
         <v>214.9</v>
       </c>
       <c r="AB38" s="32">
         <v>236.7</v>
       </c>
       <c r="AC38" s="32">
         <v>236.8</v>
       </c>
       <c r="AD38" s="32">
         <v>244</v>
       </c>
       <c r="AE38" s="32">
         <v>251.37700000000001</v>
       </c>
     </row>
-    <row r="39" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="63" t="s">
         <v>143</v>
       </c>
       <c r="C39" s="32">
         <v>-95.9</v>
       </c>
       <c r="D39" s="32">
         <v>-93.9</v>
       </c>
       <c r="E39" s="32">
         <v>-121.70000000000002</v>
       </c>
       <c r="F39" s="32">
         <v>-61.199999999999989</v>
       </c>
       <c r="G39" s="32">
         <v>-47.689999999999984</v>
       </c>
       <c r="H39" s="32">
         <v>-35.003351839999993</v>
       </c>
       <c r="I39" s="32">
         <v>-17.644896420000009</v>
       </c>
       <c r="J39" s="32">
@@ -14001,51 +14010,51 @@
       <c r="X39" s="32">
         <v>-136.02839055999993</v>
       </c>
       <c r="Y39" s="32">
         <v>-99.662447060000034</v>
       </c>
       <c r="Z39" s="32">
         <v>-142.27470961</v>
       </c>
       <c r="AA39" s="32">
         <v>-162.63101632999997</v>
       </c>
       <c r="AB39" s="32">
         <v>-180.39921187000004</v>
       </c>
       <c r="AC39" s="32">
         <v>-138.71820578000006</v>
       </c>
       <c r="AD39" s="32">
         <v>-139.32865042999993</v>
       </c>
       <c r="AE39" s="32">
         <v>-153.44137332999998</v>
       </c>
     </row>
-    <row r="40" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="63" t="s">
         <v>144</v>
       </c>
       <c r="C40" s="32">
         <v>-99</v>
       </c>
       <c r="D40" s="32">
         <v>-119</v>
       </c>
       <c r="E40" s="32">
         <v>-124</v>
       </c>
       <c r="F40" s="32">
         <v>-116</v>
       </c>
       <c r="G40" s="32">
         <v>-91.810000000000016</v>
       </c>
       <c r="H40" s="32">
         <v>-124.19664816</v>
       </c>
       <c r="I40" s="32">
         <v>-85.755103579999997</v>
       </c>
       <c r="J40" s="32">
@@ -14093,51 +14102,51 @@
       <c r="X40" s="32">
         <v>-390.27160944000002</v>
       </c>
       <c r="Y40" s="32">
         <v>-388.13755293999998</v>
       </c>
       <c r="Z40" s="32">
         <v>-449.22529039</v>
       </c>
       <c r="AA40" s="32">
         <v>-413.86898367000003</v>
       </c>
       <c r="AB40" s="32">
         <v>-421.90078812999991</v>
       </c>
       <c r="AC40" s="32">
         <v>-417.88179421999996</v>
       </c>
       <c r="AD40" s="32">
         <v>-450.17134957000007</v>
       </c>
       <c r="AE40" s="32">
         <v>-447.55862667000002</v>
       </c>
     </row>
-    <row r="41" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="63" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="32">
         <v>50</v>
       </c>
       <c r="D41" s="32">
         <v>-96.6</v>
       </c>
       <c r="E41" s="32">
         <v>-145.30000000000001</v>
       </c>
       <c r="F41" s="32">
         <v>-69.600000000000009</v>
       </c>
       <c r="G41" s="32">
         <v>-100.2</v>
       </c>
       <c r="H41" s="32">
         <v>35.300000000000004</v>
       </c>
       <c r="I41" s="32">
         <v>43.9</v>
       </c>
       <c r="J41" s="32">
@@ -14185,51 +14194,51 @@
       <c r="X41" s="32">
         <v>21.699999999999989</v>
       </c>
       <c r="Y41" s="32">
         <v>-196.7</v>
       </c>
       <c r="Z41" s="32">
         <v>66.7</v>
       </c>
       <c r="AA41" s="32">
         <v>-207.5</v>
       </c>
       <c r="AB41" s="32">
         <v>-323.60000000000002</v>
       </c>
       <c r="AC41" s="32">
         <v>-346.6</v>
       </c>
       <c r="AD41" s="32">
         <v>-318.2</v>
       </c>
       <c r="AE41" s="32">
         <v>-370.84800000000007</v>
       </c>
     </row>
-    <row r="42" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="93" t="s">
         <v>319</v>
       </c>
       <c r="C42" s="53">
         <v>-0.1</v>
       </c>
       <c r="D42" s="53">
         <v>0.1</v>
       </c>
       <c r="E42" s="53">
         <v>-0.7</v>
       </c>
       <c r="F42" s="53">
         <v>1.4</v>
       </c>
       <c r="G42" s="53">
         <v>0.5</v>
       </c>
       <c r="H42" s="53">
         <v>0.8</v>
       </c>
       <c r="I42" s="53">
         <v>-0.2</v>
       </c>
       <c r="J42" s="53">
@@ -14277,51 +14286,51 @@
       <c r="X42" s="53">
         <v>0.3</v>
       </c>
       <c r="Y42" s="53">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z42" s="53">
         <v>-6.8</v>
       </c>
       <c r="AA42" s="53">
         <v>-3.7</v>
       </c>
       <c r="AB42" s="53">
         <v>0.5</v>
       </c>
       <c r="AC42" s="53">
         <v>0.7</v>
       </c>
       <c r="AD42" s="53">
         <v>-15.7</v>
       </c>
       <c r="AE42" s="53">
         <v>-1.9</v>
       </c>
     </row>
-    <row r="43" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="60" t="s">
         <v>29</v>
       </c>
       <c r="C43" s="43">
         <v>-340.2</v>
       </c>
       <c r="D43" s="43">
         <v>32.6</v>
       </c>
       <c r="E43" s="43">
         <v>-564.6</v>
       </c>
       <c r="F43" s="43">
         <v>-521.29999999999995</v>
       </c>
       <c r="G43" s="43">
         <v>-414.7</v>
       </c>
       <c r="H43" s="43">
         <v>-138.9</v>
       </c>
       <c r="I43" s="43">
         <v>-310.5</v>
       </c>
       <c r="J43" s="43">
@@ -14369,51 +14378,51 @@
       <c r="X43" s="43">
         <v>-458.2</v>
       </c>
       <c r="Y43" s="43">
         <v>-94</v>
       </c>
       <c r="Z43" s="43">
         <v>-326.59999999999997</v>
       </c>
       <c r="AA43" s="43">
         <v>-359.5</v>
       </c>
       <c r="AB43" s="43">
         <v>-216.6</v>
       </c>
       <c r="AC43" s="43">
         <v>-215.1</v>
       </c>
       <c r="AD43" s="43">
         <v>-302.2</v>
       </c>
       <c r="AE43" s="43">
         <v>-346.5</v>
       </c>
     </row>
-    <row r="44" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="60" t="s">
         <v>162</v>
       </c>
       <c r="C44" s="43">
         <v>1342.0999999999979</v>
       </c>
       <c r="D44" s="43">
         <v>1419.4999999999986</v>
       </c>
       <c r="E44" s="43">
         <v>965.09999999999957</v>
       </c>
       <c r="F44" s="43">
         <v>1274.2999999999993</v>
       </c>
       <c r="G44" s="43">
         <v>1153.3999999999976</v>
       </c>
       <c r="H44" s="43">
         <v>1112.7999999999977</v>
       </c>
       <c r="I44" s="43">
         <v>1211.5000000000002</v>
       </c>
       <c r="J44" s="43">
@@ -14461,51 +14470,51 @@
       <c r="X44" s="43">
         <v>1231.5000000000009</v>
       </c>
       <c r="Y44" s="43">
         <v>1668.0000000000002</v>
       </c>
       <c r="Z44" s="43">
         <v>1761.6000000000006</v>
       </c>
       <c r="AA44" s="43">
         <v>1056.3000000000004</v>
       </c>
       <c r="AB44" s="43">
         <v>1338.8000000000018</v>
       </c>
       <c r="AC44" s="43">
         <v>1887.1999999999989</v>
       </c>
       <c r="AD44" s="43">
         <v>1895.2000000000005</v>
       </c>
       <c r="AE44" s="43">
         <v>1256.5999999999995</v>
       </c>
     </row>
-    <row r="45" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="5" t="s">
         <v>200</v>
       </c>
       <c r="C45" s="32">
         <v>0</v>
       </c>
       <c r="D45" s="32">
         <v>0</v>
       </c>
       <c r="E45" s="32">
         <v>0</v>
       </c>
       <c r="F45" s="32">
         <v>0</v>
       </c>
       <c r="G45" s="32">
         <v>0</v>
       </c>
       <c r="H45" s="32">
         <v>0</v>
       </c>
       <c r="I45" s="32">
         <v>0</v>
       </c>
       <c r="J45" s="32">
@@ -14553,51 +14562,51 @@
       <c r="X45" s="32">
         <v>-9.5999999999999091</v>
       </c>
       <c r="Y45" s="32">
         <v>-0.70000000000004547</v>
       </c>
       <c r="Z45" s="32">
         <v>1.4000000000000909</v>
       </c>
       <c r="AA45" s="32">
         <v>1.8999999999996362</v>
       </c>
       <c r="AB45" s="32">
         <v>5.5999999999999091</v>
       </c>
       <c r="AC45" s="32">
         <v>1.2000000000000455</v>
       </c>
       <c r="AD45" s="32">
         <v>-18.299999999999955</v>
       </c>
       <c r="AE45" s="32">
         <v>4.5</v>
       </c>
     </row>
-    <row r="46" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="60" t="s">
         <v>163</v>
       </c>
       <c r="C46" s="43">
         <v>1342.0999999999979</v>
       </c>
       <c r="D46" s="43">
         <v>1419.4999999999986</v>
       </c>
       <c r="E46" s="43">
         <v>965.09999999999957</v>
       </c>
       <c r="F46" s="43">
         <v>1274.2999999999993</v>
       </c>
       <c r="G46" s="43">
         <v>1153.3999999999976</v>
       </c>
       <c r="H46" s="43">
         <v>1112.7999999999977</v>
       </c>
       <c r="I46" s="43">
         <v>1211.5000000000002</v>
       </c>
       <c r="J46" s="43">
@@ -14645,51 +14654,51 @@
       <c r="X46" s="43">
         <v>1221.900000000001</v>
       </c>
       <c r="Y46" s="43">
         <v>1667.3000000000002</v>
       </c>
       <c r="Z46" s="43">
         <v>1763.0000000000007</v>
       </c>
       <c r="AA46" s="43">
         <v>1058.2</v>
       </c>
       <c r="AB46" s="43">
         <v>1344.4000000000017</v>
       </c>
       <c r="AC46" s="43">
         <v>1888.399999999999</v>
       </c>
       <c r="AD46" s="43">
         <v>1876.9000000000005</v>
       </c>
       <c r="AE46" s="43">
         <v>1261.0999999999995</v>
       </c>
     </row>
-    <row r="47" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="60" t="s">
         <v>164</v>
       </c>
       <c r="C47" s="45">
         <v>0.12229010380343325</v>
       </c>
       <c r="D47" s="45">
         <v>0.13059074494980358</v>
       </c>
       <c r="E47" s="45">
         <v>8.7365077333717345E-2</v>
       </c>
       <c r="F47" s="45">
         <v>0.1120080135721333</v>
       </c>
       <c r="G47" s="45">
         <v>0.10655293340259753</v>
       </c>
       <c r="H47" s="45">
         <v>0.1078561315679501</v>
       </c>
       <c r="I47" s="45">
         <v>0.11226388825236332</v>
       </c>
       <c r="J47" s="45">
@@ -14737,83 +14746,83 @@
       <c r="X47" s="45">
         <v>8.9327126605256907E-2</v>
       </c>
       <c r="Y47" s="45">
         <v>0.11876153184114693</v>
       </c>
       <c r="Z47" s="45">
         <v>0.12090729325982884</v>
       </c>
       <c r="AA47" s="45">
         <v>7.3535786473563292E-2</v>
       </c>
       <c r="AB47" s="45">
         <v>9.1798670884980102E-2</v>
       </c>
       <c r="AC47" s="45">
         <v>0.12632236127347968</v>
       </c>
       <c r="AD47" s="45">
         <v>0.12023256534531103</v>
       </c>
       <c r="AE47" s="45">
         <v>8.1587550038360032E-2</v>
       </c>
     </row>
-    <row r="48" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="6"/>
       <c r="C48" s="110"/>
       <c r="D48" s="110"/>
       <c r="E48" s="110"/>
       <c r="F48" s="110"/>
       <c r="G48" s="110"/>
       <c r="H48" s="110"/>
       <c r="I48" s="110"/>
       <c r="J48" s="110"/>
       <c r="K48" s="110"/>
       <c r="L48" s="110"/>
       <c r="M48" s="110"/>
       <c r="N48" s="110"/>
       <c r="O48" s="110"/>
       <c r="P48" s="110"/>
       <c r="Q48" s="110"/>
       <c r="R48" s="110"/>
       <c r="S48" s="110"/>
       <c r="T48" s="110"/>
       <c r="U48" s="110"/>
       <c r="V48" s="110"/>
       <c r="W48" s="110"/>
       <c r="X48" s="110"/>
       <c r="Y48" s="110"/>
       <c r="Z48" s="110"/>
       <c r="AA48" s="110"/>
       <c r="AB48" s="110"/>
       <c r="AC48" s="110"/>
       <c r="AD48" s="110"/>
       <c r="AE48" s="110"/>
     </row>
-    <row r="49" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="65" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="89" t="s">
         <v>31</v>
       </c>
       <c r="D49" s="89" t="s">
         <v>32</v>
       </c>
       <c r="E49" s="89" t="s">
         <v>33</v>
       </c>
       <c r="F49" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G49" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H49" s="67" t="s">
         <v>36</v>
       </c>
       <c r="I49" s="27" t="s">
         <v>37</v>
       </c>
       <c r="J49" s="27" t="s">
@@ -14858,54 +14867,54 @@
       <c r="W49" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X49" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y49" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z49" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA49" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB49" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC49" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD49" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE49" s="27" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="50" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="60" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="43">
         <v>-6614.3000000000011</v>
       </c>
       <c r="D50" s="43">
         <v>-6604.9000000000005</v>
       </c>
       <c r="E50" s="43">
         <v>-6569.7746859100007</v>
       </c>
       <c r="F50" s="43">
         <v>-6537.6591113000004</v>
       </c>
       <c r="G50" s="43">
         <v>-6393.6213261189732</v>
       </c>
       <c r="H50" s="43">
         <v>-6214.2807874876862</v>
       </c>
       <c r="I50" s="43">
         <v>-6469.682398475602</v>
       </c>
       <c r="J50" s="43">
@@ -14953,51 +14962,51 @@
       <c r="X50" s="43">
         <v>-8224.1146276399995</v>
       </c>
       <c r="Y50" s="43">
         <v>-8089.2514508399991</v>
       </c>
       <c r="Z50" s="43">
         <v>-8382.8331036200016</v>
       </c>
       <c r="AA50" s="43">
         <v>-8686.6247305800025</v>
       </c>
       <c r="AB50" s="43">
         <v>-8712.1233174499994</v>
       </c>
       <c r="AC50" s="43">
         <v>-8462.7584178899979</v>
       </c>
       <c r="AD50" s="43">
         <v>-8911.5848616100011</v>
       </c>
       <c r="AE50" s="43">
         <v>-9247.6895313599998</v>
       </c>
     </row>
-    <row r="51" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="60" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="43">
         <v>4360.3969795534003</v>
       </c>
       <c r="D51" s="43">
         <v>4264.9181544673793</v>
       </c>
       <c r="E51" s="43">
         <v>4477.0177351893808</v>
       </c>
       <c r="F51" s="43">
         <v>4839.2500314199988</v>
       </c>
       <c r="G51" s="43">
         <v>4431.0437485164412</v>
       </c>
       <c r="H51" s="43">
         <v>4103.1810465499993</v>
       </c>
       <c r="I51" s="43">
         <v>4321.8730016992195</v>
       </c>
       <c r="J51" s="43">
@@ -15045,51 +15054,51 @@
       <c r="X51" s="43">
         <v>5454.8208368800006</v>
       </c>
       <c r="Y51" s="43">
         <v>5949.806268000003</v>
       </c>
       <c r="Z51" s="43">
         <v>6198.5864035699979</v>
       </c>
       <c r="AA51" s="43">
         <v>5703.6476897800003</v>
       </c>
       <c r="AB51" s="43">
         <v>5932.9688940099968</v>
       </c>
       <c r="AC51" s="43">
         <v>6486.2971646900023</v>
       </c>
       <c r="AD51" s="43">
         <v>6698.9944736099987</v>
       </c>
       <c r="AE51" s="43">
         <v>6209.3256554800028</v>
       </c>
     </row>
-    <row r="52" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="66" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="33">
         <v>0.39731271831738546</v>
       </c>
       <c r="D52" s="33">
         <v>0.39236269034296378</v>
       </c>
       <c r="E52" s="33">
         <v>0.4052792463571076</v>
       </c>
       <c r="F52" s="33">
         <v>0.42535885050477756</v>
       </c>
       <c r="G52" s="33">
         <v>0.40934689564736382</v>
       </c>
       <c r="H52" s="33">
         <v>0.39769341732909491</v>
       </c>
       <c r="I52" s="33">
         <v>0.40048722055606034</v>
       </c>
       <c r="J52" s="33">
@@ -15137,83 +15146,83 @@
       <c r="X52" s="33">
         <v>0.39877524470494541</v>
       </c>
       <c r="Y52" s="33">
         <v>0.42380381847642173</v>
       </c>
       <c r="Z52" s="33">
         <v>0.42510170396643515</v>
       </c>
       <c r="AA52" s="33">
         <v>0.39635439296550246</v>
       </c>
       <c r="AB52" s="33">
         <v>0.4051165269801007</v>
       </c>
       <c r="AC52" s="33">
         <v>0.43389344088387938</v>
       </c>
       <c r="AD52" s="33">
         <v>0.42913170163364661</v>
       </c>
       <c r="AE52" s="33">
         <v>0.40171569869236984</v>
       </c>
     </row>
-    <row r="53" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="6"/>
       <c r="C53" s="111"/>
       <c r="D53" s="111"/>
       <c r="E53" s="111"/>
       <c r="F53" s="111"/>
       <c r="G53" s="111"/>
       <c r="H53" s="111"/>
       <c r="I53" s="111"/>
       <c r="J53" s="111"/>
       <c r="K53" s="111"/>
       <c r="L53" s="111"/>
       <c r="M53" s="111"/>
       <c r="N53" s="111"/>
       <c r="O53" s="111"/>
       <c r="P53" s="111"/>
       <c r="Q53" s="111"/>
       <c r="R53" s="111"/>
       <c r="S53" s="111"/>
       <c r="T53" s="111"/>
       <c r="U53" s="111"/>
       <c r="V53" s="111"/>
       <c r="W53" s="111"/>
       <c r="X53" s="111"/>
       <c r="Y53" s="111"/>
       <c r="Z53" s="111"/>
       <c r="AA53" s="111"/>
       <c r="AB53" s="111"/>
       <c r="AC53" s="111"/>
       <c r="AD53" s="111"/>
       <c r="AE53" s="111"/>
     </row>
-    <row r="54" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="88" t="s">
         <v>128</v>
       </c>
       <c r="C54" s="89" t="s">
         <v>31</v>
       </c>
       <c r="D54" s="89" t="s">
         <v>32</v>
       </c>
       <c r="E54" s="89" t="s">
         <v>33</v>
       </c>
       <c r="F54" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G54" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H54" s="67" t="s">
         <v>36</v>
       </c>
       <c r="I54" s="27" t="s">
         <v>37</v>
       </c>
       <c r="J54" s="27" t="s">
@@ -15258,54 +15267,54 @@
       <c r="W54" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X54" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y54" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z54" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA54" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB54" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC54" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD54" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE54" s="27" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="55" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="60" t="s">
         <v>320</v>
       </c>
       <c r="C55" s="43">
         <v>4360.3969795534003</v>
       </c>
       <c r="D55" s="43">
         <v>4264.9181544673793</v>
       </c>
       <c r="E55" s="43">
         <v>4477.0177351893808</v>
       </c>
       <c r="F55" s="43">
         <v>4839.2500314199988</v>
       </c>
       <c r="G55" s="43">
         <v>4431.0437485164412</v>
       </c>
       <c r="H55" s="43">
         <v>4103.1810465499993</v>
       </c>
       <c r="I55" s="43">
         <v>4321.8730016992195</v>
       </c>
       <c r="J55" s="43">
@@ -15353,51 +15362,51 @@
       <c r="X55" s="43">
         <v>5454.8208368800006</v>
       </c>
       <c r="Y55" s="43">
         <v>5949.806268000003</v>
       </c>
       <c r="Z55" s="43">
         <v>6198.5864035699979</v>
       </c>
       <c r="AA55" s="43">
         <v>5703.6476897800003</v>
       </c>
       <c r="AB55" s="43">
         <v>5932.9688940099968</v>
       </c>
       <c r="AC55" s="43">
         <v>6486.2971646900023</v>
       </c>
       <c r="AD55" s="43">
         <v>6698.9944736099987</v>
       </c>
       <c r="AE55" s="43">
         <v>6209.3256554800028</v>
       </c>
     </row>
-    <row r="56" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="128" t="s">
         <v>321</v>
       </c>
       <c r="C56" s="31">
         <v>-448</v>
       </c>
       <c r="D56" s="31">
         <v>-485</v>
       </c>
       <c r="E56" s="31">
         <v>-501</v>
       </c>
       <c r="F56" s="31">
         <v>-506</v>
       </c>
       <c r="G56" s="31">
         <v>-514.08905690000006</v>
       </c>
       <c r="H56" s="31">
         <v>-521.50105579000001</v>
       </c>
       <c r="I56" s="31">
         <v>-535.19959669000002</v>
       </c>
       <c r="J56" s="31">
@@ -15445,51 +15454,51 @@
       <c r="X56" s="31">
         <v>-848.59055211000009</v>
       </c>
       <c r="Y56" s="31">
         <v>-859.41503435999994</v>
       </c>
       <c r="Z56" s="31">
         <v>-918.78618292999988</v>
       </c>
       <c r="AA56" s="31">
         <v>-913.45253279000008</v>
       </c>
       <c r="AB56" s="31">
         <v>-903.95183922000001</v>
       </c>
       <c r="AC56" s="31">
         <v>-934.22424878000004</v>
       </c>
       <c r="AD56" s="31">
         <v>-971.67793915999994</v>
       </c>
       <c r="AE56" s="31">
         <v>-962.13944474999994</v>
       </c>
     </row>
-    <row r="57" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="128" t="s">
         <v>322</v>
       </c>
       <c r="C57" s="31">
         <v>-99</v>
       </c>
       <c r="D57" s="31">
         <v>-119</v>
       </c>
       <c r="E57" s="31">
         <v>-124</v>
       </c>
       <c r="F57" s="31">
         <v>-116</v>
       </c>
       <c r="G57" s="31">
         <v>-91.810000000000016</v>
       </c>
       <c r="H57" s="31">
         <v>-124.19664816</v>
       </c>
       <c r="I57" s="31">
         <v>-85.755103579999997</v>
       </c>
       <c r="J57" s="31">
@@ -15537,51 +15546,51 @@
       <c r="X57" s="31">
         <v>-390.27160944000002</v>
       </c>
       <c r="Y57" s="31">
         <v>-388.13755293999998</v>
       </c>
       <c r="Z57" s="31">
         <v>-449.22529039</v>
       </c>
       <c r="AA57" s="31">
         <v>-413.86898367000003</v>
       </c>
       <c r="AB57" s="31">
         <v>-421.90078812999991</v>
       </c>
       <c r="AC57" s="31">
         <v>-417.88179421999996</v>
       </c>
       <c r="AD57" s="31">
         <v>-450.17134957000007</v>
       </c>
       <c r="AE57" s="31">
         <v>-447.55862667000002</v>
       </c>
     </row>
-    <row r="58" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="60" t="s">
         <v>323</v>
       </c>
       <c r="C58" s="43">
         <v>3813.3999999999978</v>
       </c>
       <c r="D58" s="43">
         <v>3660.8999999999987</v>
       </c>
       <c r="E58" s="43">
         <v>3852.0253140900004</v>
       </c>
       <c r="F58" s="43">
         <v>4217.2408886999992</v>
       </c>
       <c r="G58" s="43">
         <v>3825.1446916164409</v>
       </c>
       <c r="H58" s="43">
         <v>3457.4833425999996</v>
       </c>
       <c r="I58" s="43">
         <v>3700.9183014292194</v>
       </c>
       <c r="J58" s="43">
@@ -15629,51 +15638,51 @@
       <c r="X58" s="43">
         <v>4215.95867533</v>
       </c>
       <c r="Y58" s="43">
         <v>4702.2536807000024</v>
       </c>
       <c r="Z58" s="43">
         <v>4830.574930249998</v>
       </c>
       <c r="AA58" s="43">
         <v>4376.3261733199997</v>
       </c>
       <c r="AB58" s="43">
         <v>4607.1162666599976</v>
       </c>
       <c r="AC58" s="43">
         <v>5134.1911216900016</v>
       </c>
       <c r="AD58" s="43">
         <v>5277.1451848799989</v>
       </c>
       <c r="AE58" s="43">
         <v>4799.6275840600028</v>
       </c>
     </row>
-    <row r="59" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="90" t="s">
         <v>324</v>
       </c>
       <c r="C59" s="33">
         <v>0.34747118831980689</v>
       </c>
       <c r="D59" s="33">
         <v>0.33679440520375925</v>
       </c>
       <c r="E59" s="33">
         <v>0.34870219610082881</v>
       </c>
       <c r="F59" s="33">
         <v>0.37068568994621776</v>
       </c>
       <c r="G59" s="33">
         <v>0.35337297345336127</v>
       </c>
       <c r="H59" s="33">
         <v>0.33511033275832336</v>
       </c>
       <c r="I59" s="33">
         <v>0.3429463298578424</v>
       </c>
       <c r="J59" s="33">
@@ -15721,115 +15730,115 @@
       <c r="X59" s="33">
         <v>0.30820809751512707</v>
       </c>
       <c r="Y59" s="33">
         <v>0.33494083261896701</v>
       </c>
       <c r="Z59" s="33">
         <v>0.33128289262921923</v>
       </c>
       <c r="AA59" s="33">
         <v>0.30411697885080879</v>
       </c>
       <c r="AB59" s="33">
         <v>0.31458431262418834</v>
       </c>
       <c r="AC59" s="33">
         <v>0.34344585136688022</v>
       </c>
       <c r="AD59" s="33">
         <v>0.33804928513920707</v>
       </c>
       <c r="AE59" s="33">
         <v>0.31051451564506283</v>
       </c>
     </row>
-    <row r="60" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="6"/>
       <c r="C60" s="111"/>
       <c r="D60" s="111"/>
       <c r="E60" s="111"/>
       <c r="F60" s="111"/>
       <c r="G60" s="111"/>
       <c r="H60" s="111"/>
       <c r="I60" s="111"/>
       <c r="J60" s="111"/>
       <c r="K60" s="111"/>
       <c r="L60" s="111"/>
       <c r="M60" s="111"/>
       <c r="N60" s="111"/>
       <c r="O60" s="111"/>
       <c r="P60" s="111"/>
       <c r="Q60" s="111"/>
       <c r="R60" s="111"/>
       <c r="S60" s="111"/>
       <c r="T60" s="111"/>
       <c r="U60" s="111"/>
       <c r="V60" s="111"/>
       <c r="W60" s="111"/>
       <c r="X60" s="111"/>
       <c r="Y60" s="111"/>
       <c r="Z60" s="111"/>
       <c r="AA60" s="111"/>
       <c r="AB60" s="111"/>
       <c r="AC60" s="111"/>
       <c r="AD60" s="110"/>
       <c r="AE60" s="110"/>
     </row>
-    <row r="61" spans="2:31" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:31" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="6"/>
       <c r="C61" s="110"/>
       <c r="D61" s="110"/>
       <c r="E61" s="110"/>
       <c r="F61" s="110"/>
       <c r="G61" s="110"/>
       <c r="H61" s="110"/>
       <c r="I61" s="110"/>
       <c r="J61" s="110"/>
       <c r="K61" s="110"/>
       <c r="L61" s="110"/>
       <c r="M61" s="110"/>
       <c r="N61" s="110"/>
       <c r="O61" s="110"/>
       <c r="P61" s="110"/>
       <c r="Q61" s="110"/>
       <c r="R61" s="110"/>
       <c r="S61" s="110"/>
       <c r="T61" s="110"/>
       <c r="U61" s="110"/>
       <c r="V61" s="110"/>
       <c r="W61" s="110"/>
       <c r="X61" s="110"/>
       <c r="Y61" s="110"/>
       <c r="Z61" s="110"/>
       <c r="AA61" s="110"/>
       <c r="AB61" s="110"/>
       <c r="AC61" s="110"/>
       <c r="AD61" s="110"/>
       <c r="AE61" s="110"/>
     </row>
-    <row r="62" spans="2:31" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:31" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="6"/>
       <c r="C62" s="110"/>
       <c r="D62" s="110"/>
       <c r="E62" s="110"/>
       <c r="F62" s="110"/>
       <c r="G62" s="110"/>
       <c r="H62" s="110"/>
       <c r="I62" s="110"/>
       <c r="J62" s="110"/>
       <c r="K62" s="110"/>
       <c r="L62" s="110"/>
       <c r="M62" s="110"/>
       <c r="N62" s="110"/>
       <c r="O62" s="110"/>
       <c r="P62" s="110"/>
       <c r="Q62" s="110"/>
       <c r="R62" s="110"/>
       <c r="S62" s="110"/>
       <c r="T62" s="110"/>
       <c r="U62" s="110"/>
       <c r="V62" s="110"/>
       <c r="W62" s="110"/>
       <c r="X62" s="110"/>
       <c r="Y62" s="110"/>
       <c r="Z62" s="110"/>
@@ -15842,114 +15851,114 @@
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.25" bottom="0.35" header="0.25" footer="0.24"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDRAFT   &amp;D    &amp;T&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Planilha13">
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:CO48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="V7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="94" max="16384" width="9.15234375" style="8" hidden="1"/>
+    <col min="1" max="1" width="2.81640625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="43.453125" style="8" customWidth="1"/>
+    <col min="3" max="29" width="8.81640625" style="8" customWidth="1"/>
+    <col min="30" max="31" width="8.7265625" style="8" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="8" customWidth="1"/>
+    <col min="33" max="93" width="10.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="94" max="16384" width="9.1796875" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-    <row r="4" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
       <c r="AA4" s="22"/>
       <c r="AB4" s="22"/>
       <c r="AC4" s="22"/>
       <c r="AD4" s="22"/>
       <c r="AE4" s="22"/>
     </row>
-    <row r="5" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="Z5" s="22"/>
       <c r="AA5" s="22"/>
       <c r="AB5" s="22"/>
       <c r="AC5" s="22"/>
       <c r="AD5" s="22"/>
       <c r="AE5" s="22"/>
     </row>
-    <row r="6" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="68" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="160" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="160" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="160" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="27" t="s">
@@ -15994,55 +16003,55 @@
       <c r="W6" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27">
         <v>4</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="AF6" s="161"/>
     </row>
-    <row r="7" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B7" s="69" t="s">
         <v>325</v>
       </c>
       <c r="C7" s="46">
         <v>111040.00000000001</v>
       </c>
       <c r="D7" s="46">
         <v>113061.19999999998</v>
       </c>
       <c r="E7" s="46">
         <v>110683.69999999998</v>
       </c>
       <c r="F7" s="46">
         <v>108289.7</v>
       </c>
       <c r="G7" s="46">
         <v>109814.7</v>
       </c>
       <c r="H7" s="46">
         <v>110692</v>
       </c>
       <c r="I7" s="46">
         <v>109237.4</v>
       </c>
       <c r="J7" s="46">
@@ -16091,51 +16100,51 @@
         <v>124088.8</v>
       </c>
       <c r="Y7" s="46">
         <v>123667.6</v>
       </c>
       <c r="Z7" s="46">
         <v>124940.59999999999</v>
       </c>
       <c r="AA7" s="46">
         <v>126605.1</v>
       </c>
       <c r="AB7" s="46">
         <v>126475.69999999998</v>
       </c>
       <c r="AC7" s="46">
         <v>123899.4</v>
       </c>
       <c r="AD7" s="46">
         <v>128071.69999999998</v>
       </c>
       <c r="AE7" s="46">
         <v>130485.00000000001</v>
       </c>
       <c r="AF7" s="35"/>
     </row>
-    <row r="8" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B8" s="70" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="54">
         <v>20212.600000000002</v>
       </c>
       <c r="D8" s="54">
         <v>22760.299999999996</v>
       </c>
       <c r="E8" s="54">
         <v>20720.799999999996</v>
       </c>
       <c r="F8" s="54">
         <v>18644.7</v>
       </c>
       <c r="G8" s="54">
         <v>21143.899999999998</v>
       </c>
       <c r="H8" s="54">
         <v>22333.499999999996</v>
       </c>
       <c r="I8" s="54">
         <v>22281.199999999997</v>
       </c>
       <c r="J8" s="54">
@@ -16184,51 +16193,51 @@
         <v>23839.8</v>
       </c>
       <c r="Y8" s="54">
         <v>23076.7</v>
       </c>
       <c r="Z8" s="54">
         <v>22814.3</v>
       </c>
       <c r="AA8" s="54">
         <v>25797.499999999996</v>
       </c>
       <c r="AB8" s="54">
         <v>26337.399999999998</v>
       </c>
       <c r="AC8" s="54">
         <v>24248.699999999997</v>
       </c>
       <c r="AD8" s="54">
         <v>25220.299999999996</v>
       </c>
       <c r="AE8" s="54">
         <v>28632.7</v>
       </c>
       <c r="AF8" s="35"/>
     </row>
-    <row r="9" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="72" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="34">
         <v>4074.8</v>
       </c>
       <c r="D9" s="34">
         <v>5858</v>
       </c>
       <c r="E9" s="34">
         <v>4548.2</v>
       </c>
       <c r="F9" s="34">
         <v>3393.4</v>
       </c>
       <c r="G9" s="34">
         <v>5479.3</v>
       </c>
       <c r="H9" s="34">
         <v>8174.1</v>
       </c>
       <c r="I9" s="34">
         <v>8356.2999999999993</v>
       </c>
       <c r="J9" s="34">
@@ -16277,51 +16286,51 @@
         <v>7355</v>
       </c>
       <c r="Y9" s="34">
         <v>6798.7</v>
       </c>
       <c r="Z9" s="34">
         <v>6691.1</v>
       </c>
       <c r="AA9" s="34">
         <v>8185.1</v>
       </c>
       <c r="AB9" s="34">
         <v>9454.1</v>
       </c>
       <c r="AC9" s="34">
         <v>6796.6</v>
       </c>
       <c r="AD9" s="34">
         <v>7032.3</v>
       </c>
       <c r="AE9" s="34">
         <v>9063.1</v>
       </c>
       <c r="AF9" s="34"/>
     </row>
-    <row r="10" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="72" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="34">
         <v>8546.6</v>
       </c>
       <c r="D10" s="34">
         <v>8800.4</v>
       </c>
       <c r="E10" s="34">
         <v>8930.7999999999993</v>
       </c>
       <c r="F10" s="34">
         <v>8719.5</v>
       </c>
       <c r="G10" s="34">
         <v>8727.3000000000011</v>
       </c>
       <c r="H10" s="34">
         <v>8330.2000000000007</v>
       </c>
       <c r="I10" s="34">
         <v>8369.7000000000007</v>
       </c>
       <c r="J10" s="34">
@@ -16370,51 +16379,51 @@
         <v>9207.9</v>
       </c>
       <c r="Y10" s="34">
         <v>9195.7000000000007</v>
       </c>
       <c r="Z10" s="34">
         <v>9471.5999999999985</v>
       </c>
       <c r="AA10" s="34">
         <v>9656.5999999999985</v>
       </c>
       <c r="AB10" s="34">
         <v>9306.2000000000007</v>
       </c>
       <c r="AC10" s="34">
         <v>10045.799999999999</v>
       </c>
       <c r="AD10" s="34">
         <v>10619.599999999999</v>
       </c>
       <c r="AE10" s="34">
         <v>10302.400000000001</v>
       </c>
       <c r="AF10" s="34"/>
     </row>
-    <row r="11" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="72" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="34">
         <v>544.5</v>
       </c>
       <c r="D11" s="34">
         <v>579.29999999999995</v>
       </c>
       <c r="E11" s="34">
         <v>670.1</v>
       </c>
       <c r="F11" s="34">
         <v>578</v>
       </c>
       <c r="G11" s="34">
         <v>724.2</v>
       </c>
       <c r="H11" s="34">
         <v>619.5</v>
       </c>
       <c r="I11" s="34">
         <v>520.6</v>
       </c>
       <c r="J11" s="34">
@@ -16463,51 +16472,51 @@
         <v>1030.8</v>
       </c>
       <c r="Y11" s="34">
         <v>1201</v>
       </c>
       <c r="Z11" s="34">
         <v>1097.2</v>
       </c>
       <c r="AA11" s="34">
         <v>1209.7</v>
       </c>
       <c r="AB11" s="34">
         <v>991.8</v>
       </c>
       <c r="AC11" s="34">
         <v>1256</v>
       </c>
       <c r="AD11" s="34">
         <v>1476</v>
       </c>
       <c r="AE11" s="34">
         <v>1756.4</v>
       </c>
       <c r="AF11" s="34"/>
     </row>
-    <row r="12" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="72" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="34">
         <v>7046.7000000000007</v>
       </c>
       <c r="D12" s="34">
         <v>7522.6</v>
       </c>
       <c r="E12" s="34">
         <v>6571.7</v>
       </c>
       <c r="F12" s="34">
         <v>5953.8</v>
       </c>
       <c r="G12" s="34">
         <v>6213.1</v>
       </c>
       <c r="H12" s="34">
         <v>5209.7</v>
       </c>
       <c r="I12" s="34">
         <v>5034.6000000000004</v>
       </c>
       <c r="J12" s="34">
@@ -16556,51 +16565,51 @@
         <v>6246.1</v>
       </c>
       <c r="Y12" s="34">
         <v>5881.3</v>
       </c>
       <c r="Z12" s="34">
         <v>5554.4000000000005</v>
       </c>
       <c r="AA12" s="34">
         <v>6746.1</v>
       </c>
       <c r="AB12" s="34">
         <v>6585.2999999999993</v>
       </c>
       <c r="AC12" s="34">
         <v>6150.2999999999993</v>
       </c>
       <c r="AD12" s="34">
         <v>6092.4000000000005</v>
       </c>
       <c r="AE12" s="34">
         <v>7510.7999999999993</v>
       </c>
       <c r="AF12" s="34"/>
     </row>
-    <row r="13" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B13" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="54">
         <v>90827.400000000009</v>
       </c>
       <c r="D13" s="54">
         <v>90300.9</v>
       </c>
       <c r="E13" s="54">
         <v>89962.9</v>
       </c>
       <c r="F13" s="54">
         <v>89645</v>
       </c>
       <c r="G13" s="54">
         <v>88670.8</v>
       </c>
       <c r="H13" s="54">
         <v>88358.5</v>
       </c>
       <c r="I13" s="54">
         <v>86956.2</v>
       </c>
       <c r="J13" s="54">
@@ -16649,51 +16658,51 @@
         <v>100249</v>
       </c>
       <c r="Y13" s="54">
         <v>100590.90000000001</v>
       </c>
       <c r="Z13" s="54">
         <v>102126.29999999999</v>
       </c>
       <c r="AA13" s="54">
         <v>100807.6</v>
       </c>
       <c r="AB13" s="54">
         <v>100138.29999999999</v>
       </c>
       <c r="AC13" s="54">
         <v>99650.7</v>
       </c>
       <c r="AD13" s="54">
         <v>102851.4</v>
       </c>
       <c r="AE13" s="54">
         <v>101852.30000000002</v>
       </c>
       <c r="AF13" s="35"/>
     </row>
-    <row r="14" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="72" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="34">
         <v>460.4</v>
       </c>
       <c r="D14" s="34">
         <v>451.20000000000005</v>
       </c>
       <c r="E14" s="34">
         <v>450.19999999999993</v>
       </c>
       <c r="F14" s="34">
         <v>440.4</v>
       </c>
       <c r="G14" s="34">
         <v>408.4</v>
       </c>
       <c r="H14" s="34">
         <v>384.19999999999993</v>
       </c>
       <c r="I14" s="34">
         <v>387.70000000000005</v>
       </c>
       <c r="J14" s="34">
@@ -16742,51 +16751,51 @@
         <v>331.7</v>
       </c>
       <c r="Y14" s="34">
         <v>329.9</v>
       </c>
       <c r="Z14" s="34">
         <v>370.20000000000005</v>
       </c>
       <c r="AA14" s="34">
         <v>316.59999999999997</v>
       </c>
       <c r="AB14" s="34">
         <v>218.20000000000005</v>
       </c>
       <c r="AC14" s="34">
         <v>142.30000000000001</v>
       </c>
       <c r="AD14" s="34">
         <v>283.50000000000006</v>
       </c>
       <c r="AE14" s="34">
         <v>391.1</v>
       </c>
       <c r="AF14" s="34"/>
     </row>
-    <row r="15" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="72" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="34">
         <v>3681.3999999999996</v>
       </c>
       <c r="D15" s="34">
         <v>3547</v>
       </c>
       <c r="E15" s="34">
         <v>3490.4</v>
       </c>
       <c r="F15" s="34">
         <v>3457.2000000000003</v>
       </c>
       <c r="G15" s="34">
         <v>3521.9</v>
       </c>
       <c r="H15" s="34">
         <v>3349.2</v>
       </c>
       <c r="I15" s="34">
         <v>2836.3</v>
       </c>
       <c r="J15" s="34">
@@ -16835,51 +16844,51 @@
         <v>2840.3</v>
       </c>
       <c r="Y15" s="34">
         <v>2846.5</v>
       </c>
       <c r="Z15" s="34">
         <v>2895.2999999999997</v>
       </c>
       <c r="AA15" s="34">
         <v>2890.6</v>
       </c>
       <c r="AB15" s="34">
         <v>2936.9</v>
       </c>
       <c r="AC15" s="34">
         <v>2891.9</v>
       </c>
       <c r="AD15" s="34">
         <v>2898.1000000000004</v>
       </c>
       <c r="AE15" s="34">
         <v>2943.6000000000004</v>
       </c>
       <c r="AF15" s="34"/>
     </row>
-    <row r="16" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="34">
         <v>2587.2999999999997</v>
       </c>
       <c r="D16" s="34">
         <v>1726.3999999999999</v>
       </c>
       <c r="E16" s="34">
         <v>1421</v>
       </c>
       <c r="F16" s="34">
         <v>1625.1000000000001</v>
       </c>
       <c r="G16" s="34">
         <v>1597.5</v>
       </c>
       <c r="H16" s="34">
         <v>2061.2000000000003</v>
       </c>
       <c r="I16" s="34">
         <v>1528.9</v>
       </c>
       <c r="J16" s="34">
@@ -16928,51 +16937,51 @@
         <v>3200.4</v>
       </c>
       <c r="Y16" s="34">
         <v>3417.1000000000004</v>
       </c>
       <c r="Z16" s="34">
         <v>3786.7999999999997</v>
       </c>
       <c r="AA16" s="34">
         <v>3872.8</v>
       </c>
       <c r="AB16" s="34">
         <v>4019.6000000000004</v>
       </c>
       <c r="AC16" s="34">
         <v>4365</v>
       </c>
       <c r="AD16" s="34">
         <v>4344.3</v>
       </c>
       <c r="AE16" s="34">
         <v>4516.7000000000007</v>
       </c>
       <c r="AF16" s="34"/>
     </row>
-    <row r="17" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="73" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="35">
         <v>42208.3</v>
       </c>
       <c r="D17" s="35">
         <v>42880</v>
       </c>
       <c r="E17" s="35">
         <v>43059</v>
       </c>
       <c r="F17" s="35">
         <v>42847.3</v>
       </c>
       <c r="G17" s="35">
         <v>42047</v>
       </c>
       <c r="H17" s="35">
         <v>41768.300000000003</v>
       </c>
       <c r="I17" s="35">
         <v>41728.300000000003</v>
       </c>
       <c r="J17" s="35">
@@ -17021,51 +17030,51 @@
         <v>45518.9</v>
       </c>
       <c r="Y17" s="35">
         <v>45826.1</v>
       </c>
       <c r="Z17" s="35">
         <v>46812.4</v>
       </c>
       <c r="AA17" s="35">
         <v>45756.5</v>
       </c>
       <c r="AB17" s="35">
         <v>45226.9</v>
       </c>
       <c r="AC17" s="35">
         <v>44728.5</v>
       </c>
       <c r="AD17" s="35">
         <v>47357.1</v>
       </c>
       <c r="AE17" s="35">
         <v>46380.4</v>
       </c>
       <c r="AF17" s="35"/>
     </row>
-    <row r="18" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="73" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="35">
         <v>41890</v>
       </c>
       <c r="D18" s="35">
         <v>41696.300000000003</v>
       </c>
       <c r="E18" s="35">
         <v>41542.300000000003</v>
       </c>
       <c r="F18" s="35">
         <v>41275</v>
       </c>
       <c r="G18" s="35">
         <v>41096</v>
       </c>
       <c r="H18" s="35">
         <v>40795.599999999999</v>
       </c>
       <c r="I18" s="35">
         <v>40475</v>
       </c>
       <c r="J18" s="35">
@@ -17114,51 +17123,51 @@
         <v>48357.7</v>
       </c>
       <c r="Y18" s="35">
         <v>48171.3</v>
       </c>
       <c r="Z18" s="35">
         <v>48261.599999999999</v>
       </c>
       <c r="AA18" s="35">
         <v>47971.1</v>
       </c>
       <c r="AB18" s="35">
         <v>47736.7</v>
       </c>
       <c r="AC18" s="35">
         <v>47523</v>
       </c>
       <c r="AD18" s="35">
         <v>47968.4</v>
       </c>
       <c r="AE18" s="35">
         <v>47620.5</v>
       </c>
       <c r="AF18" s="35"/>
     </row>
-    <row r="19" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="69" t="s">
         <v>326</v>
       </c>
       <c r="C19" s="46">
         <v>111040</v>
       </c>
       <c r="D19" s="46">
         <v>113061.2</v>
       </c>
       <c r="E19" s="46">
         <v>110683.70000000001</v>
       </c>
       <c r="F19" s="46">
         <v>108289.70000000001</v>
       </c>
       <c r="G19" s="46">
         <v>109814.70000000001</v>
       </c>
       <c r="H19" s="46">
         <v>110692.00000000001</v>
       </c>
       <c r="I19" s="46">
         <v>109237.40000000001</v>
       </c>
       <c r="J19" s="46">
@@ -17207,51 +17216,51 @@
         <v>124088.8</v>
       </c>
       <c r="Y19" s="46">
         <v>123667.59999999999</v>
       </c>
       <c r="Z19" s="46">
         <v>124940.59999999998</v>
       </c>
       <c r="AA19" s="46">
         <v>126605.1</v>
       </c>
       <c r="AB19" s="46">
         <v>126475.70000000001</v>
       </c>
       <c r="AC19" s="46">
         <v>123899.4</v>
       </c>
       <c r="AD19" s="46">
         <v>128071.7</v>
       </c>
       <c r="AE19" s="46">
         <v>130485</v>
       </c>
       <c r="AF19" s="35"/>
     </row>
-    <row r="20" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B20" s="69" t="s">
         <v>327</v>
       </c>
       <c r="C20" s="46">
         <v>38792.300000000003</v>
       </c>
       <c r="D20" s="46">
         <v>43395.100000000006</v>
       </c>
       <c r="E20" s="46">
         <v>40071.399999999994</v>
       </c>
       <c r="F20" s="46">
         <v>37834.100000000006</v>
       </c>
       <c r="G20" s="46">
         <v>38601.100000000006</v>
       </c>
       <c r="H20" s="46">
         <v>41450</v>
       </c>
       <c r="I20" s="46">
         <v>39390.100000000006</v>
       </c>
       <c r="J20" s="46">
@@ -17300,51 +17309,51 @@
         <v>54931.3</v>
       </c>
       <c r="Y20" s="46">
         <v>54566.600000000006</v>
       </c>
       <c r="Z20" s="46">
         <v>55141.1</v>
       </c>
       <c r="AA20" s="46">
         <v>58460.799999999996</v>
       </c>
       <c r="AB20" s="46">
         <v>58336.299999999996</v>
       </c>
       <c r="AC20" s="46">
         <v>55399</v>
       </c>
       <c r="AD20" s="46">
         <v>59069</v>
       </c>
       <c r="AE20" s="46">
         <v>60708.5</v>
       </c>
       <c r="AF20" s="35"/>
     </row>
-    <row r="21" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B21" s="71" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="54">
         <v>17951.8</v>
       </c>
       <c r="D21" s="54">
         <v>22244.1</v>
       </c>
       <c r="E21" s="54">
         <v>19016.3</v>
       </c>
       <c r="F21" s="54">
         <v>17732.100000000002</v>
       </c>
       <c r="G21" s="54">
         <v>19168.300000000003</v>
       </c>
       <c r="H21" s="54">
         <v>21818.1</v>
       </c>
       <c r="I21" s="54">
         <v>20102.000000000004</v>
       </c>
       <c r="J21" s="54">
@@ -17393,51 +17402,51 @@
         <v>23170.100000000006</v>
       </c>
       <c r="Y21" s="54">
         <v>24003.100000000002</v>
       </c>
       <c r="Z21" s="54">
         <v>24257.899999999998</v>
       </c>
       <c r="AA21" s="54">
         <v>26757.799999999996</v>
       </c>
       <c r="AB21" s="54">
         <v>26804.199999999997</v>
       </c>
       <c r="AC21" s="54">
         <v>23879.4</v>
       </c>
       <c r="AD21" s="54">
         <v>25246.2</v>
       </c>
       <c r="AE21" s="54">
         <v>26054.799999999999</v>
       </c>
       <c r="AF21" s="35"/>
     </row>
-    <row r="22" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="131" t="s">
         <v>227</v>
       </c>
       <c r="C22" s="34">
         <v>550.9</v>
       </c>
       <c r="D22" s="34">
         <v>681</v>
       </c>
       <c r="E22" s="34">
         <v>766.1</v>
       </c>
       <c r="F22" s="34">
         <v>752.2</v>
       </c>
       <c r="G22" s="34">
         <v>594.4</v>
       </c>
       <c r="H22" s="34">
         <v>853.3</v>
       </c>
       <c r="I22" s="34">
         <v>990.2</v>
       </c>
       <c r="J22" s="34">
@@ -17486,51 +17495,51 @@
         <v>1192.5999999999999</v>
       </c>
       <c r="Y22" s="34">
         <v>1294.7</v>
       </c>
       <c r="Z22" s="34">
         <v>1238.4000000000001</v>
       </c>
       <c r="AA22" s="34">
         <v>981.8</v>
       </c>
       <c r="AB22" s="34">
         <v>1224.5999999999999</v>
       </c>
       <c r="AC22" s="34">
         <v>1362.2</v>
       </c>
       <c r="AD22" s="34">
         <v>1346.2</v>
       </c>
       <c r="AE22" s="34">
         <v>1103.5</v>
       </c>
       <c r="AF22" s="34"/>
     </row>
-    <row r="23" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="131" t="s">
         <v>262</v>
       </c>
       <c r="C23" s="34">
         <v>7109.2</v>
       </c>
       <c r="D23" s="34">
         <v>7260.3</v>
       </c>
       <c r="E23" s="34">
         <v>7091.7</v>
       </c>
       <c r="F23" s="34">
         <v>6871.8</v>
       </c>
       <c r="G23" s="34">
         <v>6330.6</v>
       </c>
       <c r="H23" s="34">
         <v>5731.9</v>
       </c>
       <c r="I23" s="34">
         <v>6869.8</v>
       </c>
       <c r="J23" s="34">
@@ -17579,51 +17588,51 @@
         <v>9871.6</v>
       </c>
       <c r="Y23" s="34">
         <v>9742.7999999999993</v>
       </c>
       <c r="Z23" s="34">
         <v>9230.6</v>
       </c>
       <c r="AA23" s="34">
         <v>9510.2999999999993</v>
       </c>
       <c r="AB23" s="34">
         <v>9419.7999999999993</v>
       </c>
       <c r="AC23" s="34">
         <v>9531.7000000000007</v>
       </c>
       <c r="AD23" s="34">
         <v>9861.2999999999993</v>
       </c>
       <c r="AE23" s="34">
         <v>10232.4</v>
       </c>
       <c r="AF23" s="34"/>
     </row>
-    <row r="24" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="131" t="s">
         <v>315</v>
       </c>
       <c r="C24" s="34">
         <v>1277.6000000000001</v>
       </c>
       <c r="D24" s="34">
         <v>1276.8</v>
       </c>
       <c r="E24" s="34">
         <v>1301.1000000000001</v>
       </c>
       <c r="F24" s="34">
         <v>1146.3999999999999</v>
       </c>
       <c r="G24" s="34">
         <v>2208.9</v>
       </c>
       <c r="H24" s="34">
         <v>2072.2000000000003</v>
       </c>
       <c r="I24" s="34">
         <v>1683.8</v>
       </c>
       <c r="J24" s="34">
@@ -17672,51 +17681,51 @@
         <v>1748.4</v>
       </c>
       <c r="Y24" s="34">
         <v>1703.4</v>
       </c>
       <c r="Z24" s="34">
         <v>1595.8000000000002</v>
       </c>
       <c r="AA24" s="34">
         <v>1642.6</v>
       </c>
       <c r="AB24" s="34">
         <v>1601.1000000000001</v>
       </c>
       <c r="AC24" s="34">
         <v>1597.3</v>
       </c>
       <c r="AD24" s="34">
         <v>1647.1000000000001</v>
       </c>
       <c r="AE24" s="34">
         <v>1819.5</v>
       </c>
       <c r="AF24" s="34"/>
     </row>
-    <row r="25" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="131" t="s">
         <v>266</v>
       </c>
       <c r="C25" s="34">
         <v>2992.7</v>
       </c>
       <c r="D25" s="34">
         <v>3149.5</v>
       </c>
       <c r="E25" s="34">
         <v>2683.6</v>
       </c>
       <c r="F25" s="34">
         <v>4126.5</v>
       </c>
       <c r="G25" s="34">
         <v>4912.5</v>
       </c>
       <c r="H25" s="34">
         <v>4858.7</v>
       </c>
       <c r="I25" s="34">
         <v>4800.5</v>
       </c>
       <c r="J25" s="34">
@@ -17765,51 +17774,51 @@
         <v>4579.1000000000004</v>
       </c>
       <c r="Y25" s="34">
         <v>6061.8</v>
       </c>
       <c r="Z25" s="34">
         <v>6448</v>
       </c>
       <c r="AA25" s="34">
         <v>6603.9</v>
       </c>
       <c r="AB25" s="34">
         <v>6793.3</v>
       </c>
       <c r="AC25" s="34">
         <v>4911.2</v>
       </c>
       <c r="AD25" s="34">
         <v>5348.9</v>
       </c>
       <c r="AE25" s="34">
         <v>5192.6000000000004</v>
       </c>
       <c r="AF25" s="34"/>
     </row>
-    <row r="26" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="131" t="s">
         <v>263</v>
       </c>
       <c r="C26" s="34">
         <v>4770.8999999999996</v>
       </c>
       <c r="D26" s="34">
         <v>8547.5</v>
       </c>
       <c r="E26" s="34">
         <v>5864.8</v>
       </c>
       <c r="F26" s="34">
         <v>3587.4</v>
       </c>
       <c r="G26" s="34">
         <v>3946</v>
       </c>
       <c r="H26" s="34">
         <v>6907</v>
       </c>
       <c r="I26" s="34">
         <v>4306.7</v>
       </c>
       <c r="J26" s="34">
@@ -17858,51 +17867,51 @@
         <v>1156.4000000000001</v>
       </c>
       <c r="Y26" s="34">
         <v>1996.5</v>
       </c>
       <c r="Z26" s="34">
         <v>2237.1</v>
       </c>
       <c r="AA26" s="34">
         <v>2563.8000000000002</v>
       </c>
       <c r="AB26" s="34">
         <v>1497.2</v>
       </c>
       <c r="AC26" s="34">
         <v>2272</v>
       </c>
       <c r="AD26" s="34">
         <v>2774.5</v>
       </c>
       <c r="AE26" s="34">
         <v>3218</v>
       </c>
       <c r="AF26" s="34"/>
     </row>
-    <row r="27" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="131" t="s">
         <v>264</v>
       </c>
       <c r="C27" s="34">
         <v>382.5</v>
       </c>
       <c r="D27" s="34">
         <v>374.7</v>
       </c>
       <c r="E27" s="34">
         <v>426.5</v>
       </c>
       <c r="F27" s="34">
         <v>374.5</v>
       </c>
       <c r="G27" s="34">
         <v>364.5</v>
       </c>
       <c r="H27" s="34">
         <v>366.5</v>
       </c>
       <c r="I27" s="34">
         <v>398.4</v>
       </c>
       <c r="J27" s="34">
@@ -17951,51 +17960,51 @@
         <v>1277.7</v>
       </c>
       <c r="Y27" s="34">
         <v>1408.7</v>
       </c>
       <c r="Z27" s="34">
         <v>1771</v>
       </c>
       <c r="AA27" s="34">
         <v>1551.3</v>
       </c>
       <c r="AB27" s="34">
         <v>1560.8</v>
       </c>
       <c r="AC27" s="34">
         <v>1547.4</v>
       </c>
       <c r="AD27" s="34">
         <v>1607.5</v>
       </c>
       <c r="AE27" s="34">
         <v>1656.9</v>
       </c>
       <c r="AF27" s="34"/>
     </row>
-    <row r="28" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="131" t="s">
         <v>265</v>
       </c>
       <c r="C28" s="34">
         <v>868</v>
       </c>
       <c r="D28" s="34">
         <v>954.3</v>
       </c>
       <c r="E28" s="34">
         <v>882.5</v>
       </c>
       <c r="F28" s="34">
         <v>873.3</v>
       </c>
       <c r="G28" s="34">
         <v>811.4</v>
       </c>
       <c r="H28" s="34">
         <v>1028.5</v>
       </c>
       <c r="I28" s="34">
         <v>1052.6000000000001</v>
       </c>
       <c r="J28" s="34">
@@ -18044,51 +18053,51 @@
         <v>3344.3</v>
       </c>
       <c r="Y28" s="34">
         <v>1795.2</v>
       </c>
       <c r="Z28" s="34">
         <v>1737</v>
       </c>
       <c r="AA28" s="34">
         <v>3904.1000000000004</v>
       </c>
       <c r="AB28" s="34">
         <v>4707.3999999999996</v>
       </c>
       <c r="AC28" s="34">
         <v>2657.6</v>
       </c>
       <c r="AD28" s="34">
         <v>2660.7</v>
       </c>
       <c r="AE28" s="34">
         <v>2831.8999999999996</v>
       </c>
       <c r="AF28" s="34"/>
     </row>
-    <row r="29" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:32" ht="14.25" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="B29" s="71" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="54">
         <v>20840.5</v>
       </c>
       <c r="D29" s="54">
         <v>21151.000000000004</v>
       </c>
       <c r="E29" s="54">
         <v>21055.1</v>
       </c>
       <c r="F29" s="54">
         <v>20102</v>
       </c>
       <c r="G29" s="54">
         <v>19432.8</v>
       </c>
       <c r="H29" s="54">
         <v>19631.900000000001</v>
       </c>
       <c r="I29" s="54">
         <v>19288.100000000002</v>
       </c>
       <c r="J29" s="54">
@@ -18137,51 +18146,51 @@
         <v>31761.199999999997</v>
       </c>
       <c r="Y29" s="54">
         <v>30563.5</v>
       </c>
       <c r="Z29" s="54">
         <v>30883.200000000001</v>
       </c>
       <c r="AA29" s="54">
         <v>31703</v>
       </c>
       <c r="AB29" s="54">
         <v>31532.1</v>
       </c>
       <c r="AC29" s="54">
         <v>31519.600000000002</v>
       </c>
       <c r="AD29" s="54">
         <v>33822.800000000003</v>
       </c>
       <c r="AE29" s="54">
         <v>34653.699999999997</v>
       </c>
       <c r="AF29" s="35"/>
     </row>
-    <row r="30" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="131" t="s">
         <v>227</v>
       </c>
       <c r="C30" s="34">
         <v>15.3</v>
       </c>
       <c r="D30" s="34">
         <v>22.9</v>
       </c>
       <c r="E30" s="34">
         <v>30.2</v>
       </c>
       <c r="F30" s="34">
         <v>36</v>
       </c>
       <c r="G30" s="34">
         <v>49.6</v>
       </c>
       <c r="H30" s="34">
         <v>64.3</v>
       </c>
       <c r="I30" s="34">
         <v>65</v>
       </c>
       <c r="J30" s="34">
@@ -18230,51 +18239,51 @@
         <v>66.2</v>
       </c>
       <c r="Y30" s="34">
         <v>74.900000000000006</v>
       </c>
       <c r="Z30" s="34">
         <v>75.400000000000006</v>
       </c>
       <c r="AA30" s="34">
         <v>44</v>
       </c>
       <c r="AB30" s="34">
         <v>62.6</v>
       </c>
       <c r="AC30" s="34">
         <v>112.2</v>
       </c>
       <c r="AD30" s="34">
         <v>113.2</v>
       </c>
       <c r="AE30" s="34">
         <v>78.599999999999994</v>
       </c>
       <c r="AF30" s="34"/>
     </row>
-    <row r="31" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="131" t="s">
         <v>315</v>
       </c>
       <c r="C31" s="34">
         <v>258.39999999999998</v>
       </c>
       <c r="D31" s="34">
         <v>267.3</v>
       </c>
       <c r="E31" s="34">
         <v>279.8</v>
       </c>
       <c r="F31" s="34">
         <v>371.6</v>
       </c>
       <c r="G31" s="34">
         <v>384.8</v>
       </c>
       <c r="H31" s="34">
         <v>401.1</v>
       </c>
       <c r="I31" s="34">
         <v>408.4</v>
       </c>
       <c r="J31" s="34">
@@ -18323,51 +18332,51 @@
         <v>5153.3</v>
       </c>
       <c r="Y31" s="34">
         <v>5243.7000000000007</v>
       </c>
       <c r="Z31" s="34">
         <v>5343.9</v>
       </c>
       <c r="AA31" s="34">
         <v>6316.5999999999995</v>
       </c>
       <c r="AB31" s="34">
         <v>6471.6</v>
       </c>
       <c r="AC31" s="34">
         <v>6674.1</v>
       </c>
       <c r="AD31" s="34">
         <v>6842.5999999999995</v>
       </c>
       <c r="AE31" s="34">
         <v>7867.2</v>
       </c>
       <c r="AF31" s="34"/>
     </row>
-    <row r="32" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="132" t="s">
         <v>314</v>
       </c>
       <c r="C32" s="34">
         <v>2279.5</v>
       </c>
       <c r="D32" s="34">
         <v>2206.9</v>
       </c>
       <c r="E32" s="34">
         <v>2726.4</v>
       </c>
       <c r="F32" s="34">
         <v>3146.4</v>
       </c>
       <c r="G32" s="34">
         <v>3530.3</v>
       </c>
       <c r="H32" s="34">
         <v>3639.8</v>
       </c>
       <c r="I32" s="34">
         <v>3920</v>
       </c>
       <c r="J32" s="34">
@@ -18416,51 +18425,51 @@
         <v>3715.1</v>
       </c>
       <c r="Y32" s="34">
         <v>3698.2</v>
       </c>
       <c r="Z32" s="34">
         <v>4015.7</v>
       </c>
       <c r="AA32" s="34">
         <v>4096.3</v>
       </c>
       <c r="AB32" s="34">
         <v>4099.1000000000004</v>
       </c>
       <c r="AC32" s="34">
         <v>4171.3</v>
       </c>
       <c r="AD32" s="34">
         <v>4226.1000000000004</v>
       </c>
       <c r="AE32" s="34">
         <v>4226.3999999999996</v>
       </c>
       <c r="AF32" s="34"/>
     </row>
-    <row r="33" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="131" t="s">
         <v>266</v>
       </c>
       <c r="C33" s="34">
         <v>11201.3</v>
       </c>
       <c r="D33" s="34">
         <v>11588.2</v>
       </c>
       <c r="E33" s="34">
         <v>11026.800000000001</v>
       </c>
       <c r="F33" s="34">
         <v>9698.1999999999989</v>
       </c>
       <c r="G33" s="34">
         <v>8470.2000000000007</v>
       </c>
       <c r="H33" s="34">
         <v>8289.6</v>
       </c>
       <c r="I33" s="34">
         <v>7832.5</v>
       </c>
       <c r="J33" s="34">
@@ -18509,51 +18518,51 @@
         <v>14300.9</v>
       </c>
       <c r="Y33" s="34">
         <v>13190.2</v>
       </c>
       <c r="Z33" s="34">
         <v>14298.6</v>
       </c>
       <c r="AA33" s="34">
         <v>13955.5</v>
       </c>
       <c r="AB33" s="34">
         <v>13522.4</v>
       </c>
       <c r="AC33" s="34">
         <v>13165.4</v>
       </c>
       <c r="AD33" s="34">
         <v>14997.8</v>
       </c>
       <c r="AE33" s="34">
         <v>14677.8</v>
       </c>
       <c r="AF33" s="34"/>
     </row>
-    <row r="34" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="131" t="s">
         <v>264</v>
       </c>
       <c r="C34" s="34">
         <v>5880.3</v>
       </c>
       <c r="D34" s="34">
         <v>5834.2</v>
       </c>
       <c r="E34" s="34">
         <v>5739.3</v>
       </c>
       <c r="F34" s="34">
         <v>5161</v>
       </c>
       <c r="G34" s="34">
         <v>5224.6000000000004</v>
       </c>
       <c r="H34" s="34">
         <v>5432.5</v>
       </c>
       <c r="I34" s="34">
         <v>5222.3999999999996</v>
       </c>
       <c r="J34" s="34">
@@ -18602,51 +18611,51 @@
         <v>6431.5</v>
       </c>
       <c r="Y34" s="34">
         <v>6224.1</v>
       </c>
       <c r="Z34" s="34">
         <v>5368.8</v>
       </c>
       <c r="AA34" s="34">
         <v>5486.9</v>
       </c>
       <c r="AB34" s="34">
         <v>5520.2</v>
       </c>
       <c r="AC34" s="34">
         <v>5572.5</v>
       </c>
       <c r="AD34" s="34">
         <v>5623.9</v>
       </c>
       <c r="AE34" s="34">
         <v>5699.1</v>
       </c>
       <c r="AF34" s="34"/>
     </row>
-    <row r="35" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="131" t="s">
         <v>265</v>
       </c>
       <c r="C35" s="34">
         <v>1205.7</v>
       </c>
       <c r="D35" s="34">
         <v>1231.5</v>
       </c>
       <c r="E35" s="34">
         <v>1252.5999999999999</v>
       </c>
       <c r="F35" s="34">
         <v>1688.8000000000002</v>
       </c>
       <c r="G35" s="34">
         <v>1773.3000000000002</v>
       </c>
       <c r="H35" s="34">
         <v>1804.6</v>
       </c>
       <c r="I35" s="34">
         <v>1839.8000000000002</v>
       </c>
       <c r="J35" s="34">
@@ -18695,51 +18704,51 @@
         <v>2094.1999999999998</v>
       </c>
       <c r="Y35" s="34">
         <v>2132.4</v>
       </c>
       <c r="Z35" s="34">
         <v>1780.8</v>
       </c>
       <c r="AA35" s="34">
         <v>1803.6999999999998</v>
       </c>
       <c r="AB35" s="34">
         <v>1856.2</v>
       </c>
       <c r="AC35" s="34">
         <v>1824.1</v>
       </c>
       <c r="AD35" s="34">
         <v>2019.2</v>
       </c>
       <c r="AE35" s="34">
         <v>2104.6</v>
       </c>
       <c r="AF35" s="34"/>
     </row>
-    <row r="36" spans="2:32" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:32" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="69" t="s">
         <v>328</v>
       </c>
       <c r="C36" s="46">
         <v>72247.7</v>
       </c>
       <c r="D36" s="46">
         <v>69666.099999999991</v>
       </c>
       <c r="E36" s="46">
         <v>70612.300000000017</v>
       </c>
       <c r="F36" s="46">
         <v>70455.600000000006</v>
       </c>
       <c r="G36" s="46">
         <v>71213.600000000006</v>
       </c>
       <c r="H36" s="46">
         <v>69242.000000000015</v>
       </c>
       <c r="I36" s="46">
         <v>69847.3</v>
       </c>
       <c r="J36" s="46">
@@ -18788,236 +18797,236 @@
         <v>69157.5</v>
       </c>
       <c r="Y36" s="46">
         <v>69100.999999999985</v>
       </c>
       <c r="Z36" s="46">
         <v>69799.499999999985</v>
       </c>
       <c r="AA36" s="46">
         <v>68144.300000000017</v>
       </c>
       <c r="AB36" s="46">
         <v>68139.400000000009</v>
       </c>
       <c r="AC36" s="46">
         <v>68500.399999999994</v>
       </c>
       <c r="AD36" s="46">
         <v>69002.7</v>
       </c>
       <c r="AE36" s="46">
         <v>69776.5</v>
       </c>
       <c r="AF36" s="35"/>
     </row>
-    <row r="37" spans="2:32" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:32" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="R37" s="22"/>
       <c r="T37" s="22"/>
       <c r="U37" s="22"/>
       <c r="V37" s="22"/>
       <c r="W37" s="22"/>
       <c r="X37" s="22"/>
       <c r="Y37" s="22"/>
     </row>
-    <row r="38" spans="2:32" ht="48" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:32" ht="48" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C38" s="8">
         <v>-2588.4</v>
       </c>
       <c r="D38" s="8">
         <v>-2637.2</v>
       </c>
       <c r="E38" s="8">
         <v>-2705.0000000000005</v>
       </c>
       <c r="F38" s="8">
         <v>-2989.2000000000003</v>
       </c>
       <c r="G38" s="8">
         <v>-2744.7</v>
       </c>
       <c r="H38" s="8">
         <v>-2777.4</v>
       </c>
       <c r="I38" s="8">
         <v>-2783</v>
       </c>
       <c r="J38" s="8">
         <v>-2922.4</v>
       </c>
       <c r="K38" s="8">
         <v>-2905.2999999999997</v>
       </c>
       <c r="L38" s="8">
         <v>-3013.3999999999996</v>
       </c>
       <c r="M38" s="8">
         <v>-3053.3999999999996</v>
       </c>
       <c r="N38" s="8">
         <v>-3066.2000000000003</v>
       </c>
       <c r="O38" s="8">
         <v>-3074.0999999999995</v>
       </c>
       <c r="P38" s="8">
         <v>-3096.9879999999998</v>
       </c>
     </row>
-    <row r="39" spans="2:32" ht="43.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:32" ht="43.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C39" s="8">
         <v>1771.9999999999977</v>
       </c>
       <c r="D39" s="8">
         <v>1627.6999999999989</v>
       </c>
       <c r="E39" s="8">
         <v>1836.2999999999997</v>
       </c>
       <c r="F39" s="8">
         <v>1977.8999999999992</v>
       </c>
       <c r="G39" s="8">
         <v>1762.0999999999976</v>
       </c>
       <c r="H39" s="8">
         <v>1325.7999999999979</v>
       </c>
       <c r="I39" s="8">
         <v>1538.8000000000002</v>
       </c>
       <c r="J39" s="8">
         <v>1954.2000000000012</v>
       </c>
       <c r="K39" s="8">
         <v>1549.6999999999998</v>
       </c>
       <c r="L39" s="8">
         <v>1775.9000000000005</v>
       </c>
       <c r="M39" s="8">
         <v>1776.799999999997</v>
       </c>
       <c r="N39" s="8">
         <v>1866.4999999999995</v>
       </c>
       <c r="O39" s="8">
         <v>1437.2000000000003</v>
       </c>
       <c r="P39" s="8">
         <v>1481.4000000000024</v>
       </c>
     </row>
-    <row r="40" spans="2:32" ht="23.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:32" ht="23.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C40" s="8">
         <v>0.16146193572735548</v>
       </c>
       <c r="D40" s="8">
         <v>0.14974466752715418</v>
       </c>
       <c r="E40" s="8">
         <v>0.16622991556098354</v>
       </c>
       <c r="F40" s="8">
         <v>0.17385282119149534</v>
       </c>
       <c r="G40" s="8">
         <v>0.16278561119188245</v>
       </c>
       <c r="H40" s="8">
         <v>0.12850077213586297</v>
       </c>
       <c r="I40" s="8">
         <v>0.1425932077942523</v>
       </c>
       <c r="J40" s="8">
         <v>0.17459406678927766</v>
       </c>
       <c r="K40" s="8">
         <v>0.1428434649038689</v>
       </c>
       <c r="L40" s="8">
         <v>0.1667593029845881</v>
       </c>
       <c r="M40" s="8">
         <v>0.16104047525765486</v>
       </c>
       <c r="N40" s="8">
         <v>0.16229105843507385</v>
       </c>
       <c r="O40" s="8">
         <v>0.12660747685505389</v>
       </c>
       <c r="P40" s="8">
         <v>0.12521015116653728</v>
       </c>
     </row>
-    <row r="41" spans="2:32" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:32" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C41" s="8">
         <v>-89.600000000000009</v>
       </c>
       <c r="D41" s="8">
         <v>-240.89999999999998</v>
       </c>
       <c r="E41" s="8">
         <v>-305.90000000000003</v>
       </c>
       <c r="F41" s="8">
         <v>-183.7</v>
       </c>
       <c r="G41" s="8">
         <v>-194.5</v>
       </c>
       <c r="H41" s="8">
         <v>-74.899999999999991</v>
       </c>
       <c r="I41" s="8">
         <v>-16.600000000000016</v>
       </c>
       <c r="J41" s="8">
         <v>-287.39999999999998</v>
       </c>
       <c r="K41" s="8">
         <v>-314.59999999999997</v>
       </c>
       <c r="L41" s="8">
         <v>-157.30000000000001</v>
       </c>
       <c r="M41" s="8">
         <v>-254.4</v>
       </c>
       <c r="N41" s="8">
         <v>-400.3</v>
       </c>
       <c r="O41" s="8">
         <v>-524</v>
       </c>
       <c r="P41" s="8">
         <v>-601.1</v>
       </c>
     </row>
-    <row r="42" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="8">
         <v>55.3</v>
       </c>
       <c r="D42" s="8">
         <v>68.599999999999994</v>
       </c>
       <c r="E42" s="8">
         <v>85.1</v>
       </c>
       <c r="F42" s="8">
         <v>63.1</v>
       </c>
       <c r="G42" s="8">
         <v>45.2</v>
       </c>
       <c r="H42" s="8">
         <v>49</v>
       </c>
       <c r="I42" s="8">
         <v>42.9</v>
       </c>
       <c r="J42" s="8">
         <v>40.1</v>
       </c>
       <c r="K42" s="8">
@@ -19031,51 +19040,51 @@
       </c>
       <c r="N42" s="8">
         <v>131.30000000000001</v>
       </c>
       <c r="O42" s="8">
         <v>162.80000000000001</v>
       </c>
       <c r="P42" s="8">
         <v>95.2</v>
       </c>
       <c r="Z42" s="22">
         <v>0</v>
       </c>
       <c r="AA42" s="22">
         <v>0</v>
       </c>
       <c r="AB42" s="22">
         <v>0</v>
       </c>
       <c r="AC42" s="22"/>
       <c r="AD42" s="22"/>
       <c r="AE42" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C43" s="8">
         <v>-194.9</v>
       </c>
       <c r="D43" s="8">
         <v>-212.9</v>
       </c>
       <c r="E43" s="8">
         <v>-245.70000000000002</v>
       </c>
       <c r="F43" s="8">
         <v>-177.2</v>
       </c>
       <c r="G43" s="8">
         <v>-139.5</v>
       </c>
       <c r="H43" s="8">
         <v>-159.19999999999999</v>
       </c>
       <c r="I43" s="8">
         <v>-103.4</v>
       </c>
       <c r="J43" s="8">
         <v>-246.7</v>
       </c>
       <c r="K43" s="8">
@@ -19089,51 +19098,51 @@
       </c>
       <c r="N43" s="8">
         <v>-298.39999999999998</v>
       </c>
       <c r="O43" s="8">
         <v>-484.6</v>
       </c>
       <c r="P43" s="8">
         <v>-394.2</v>
       </c>
       <c r="Z43" s="22">
         <v>0</v>
       </c>
       <c r="AA43" s="22">
         <v>0</v>
       </c>
       <c r="AB43" s="22">
         <v>0</v>
       </c>
       <c r="AC43" s="22"/>
       <c r="AD43" s="22"/>
       <c r="AE43" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C44" s="8">
         <v>50</v>
       </c>
       <c r="D44" s="8">
         <v>-96.6</v>
       </c>
       <c r="E44" s="8">
         <v>-145.30000000000001</v>
       </c>
       <c r="F44" s="8">
         <v>-69.600000000000009</v>
       </c>
       <c r="G44" s="8">
         <v>-100.2</v>
       </c>
       <c r="H44" s="8">
         <v>35.300000000000004</v>
       </c>
       <c r="I44" s="8">
         <v>43.9</v>
       </c>
       <c r="J44" s="8">
         <v>-80.8</v>
       </c>
       <c r="K44" s="8">
@@ -19142,183 +19151,183 @@
       <c r="L44" s="8">
         <v>-2.5999999999999943</v>
       </c>
       <c r="M44" s="8">
         <v>-123.5</v>
       </c>
       <c r="N44" s="8">
         <v>-233.2</v>
       </c>
       <c r="O44" s="8">
         <v>-202.20000000000002</v>
       </c>
       <c r="P44" s="8">
         <v>-302.10000000000002</v>
       </c>
       <c r="AA44" s="8">
         <v>0</v>
       </c>
       <c r="AB44" s="8">
         <v>0</v>
       </c>
       <c r="AE44" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C45" s="8">
         <v>-0.1</v>
       </c>
       <c r="D45" s="8">
         <v>0.1</v>
       </c>
       <c r="E45" s="8">
         <v>-0.7</v>
       </c>
       <c r="F45" s="8">
         <v>1.4</v>
       </c>
       <c r="G45" s="8">
         <v>0.5</v>
       </c>
       <c r="H45" s="8">
         <v>0.8</v>
       </c>
       <c r="I45" s="8">
         <v>-0.2</v>
       </c>
       <c r="J45" s="8">
         <v>-0.4</v>
       </c>
       <c r="K45" s="8">
         <v>2</v>
       </c>
       <c r="L45" s="8">
         <v>0.9</v>
       </c>
       <c r="M45" s="8">
         <v>121</v>
       </c>
       <c r="N45" s="8">
         <v>-6.6</v>
       </c>
       <c r="O45" s="8">
         <v>-3.8</v>
       </c>
       <c r="P45" s="8">
         <v>-4</v>
       </c>
     </row>
-    <row r="46" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C46" s="8">
         <v>-340.2</v>
       </c>
       <c r="D46" s="8">
         <v>32.6</v>
       </c>
       <c r="E46" s="8">
         <v>-564.6</v>
       </c>
       <c r="F46" s="8">
         <v>-521.29999999999995</v>
       </c>
       <c r="G46" s="8">
         <v>-414.7</v>
       </c>
       <c r="H46" s="8">
         <v>-138.9</v>
       </c>
       <c r="I46" s="8">
         <v>-310.5</v>
       </c>
       <c r="J46" s="8">
         <v>-373.6</v>
       </c>
       <c r="K46" s="8">
         <v>-295</v>
       </c>
       <c r="L46" s="8">
         <v>-274.5</v>
       </c>
       <c r="M46" s="8">
         <v>-328.7</v>
       </c>
       <c r="N46" s="8">
         <v>1168</v>
       </c>
       <c r="O46" s="8">
         <v>-159.5</v>
       </c>
       <c r="P46" s="8">
         <v>-130.6</v>
       </c>
     </row>
-    <row r="47" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C47" s="8">
         <v>1342.0999999999979</v>
       </c>
       <c r="D47" s="8">
         <v>1419.4999999999986</v>
       </c>
       <c r="E47" s="8">
         <v>965.09999999999957</v>
       </c>
       <c r="F47" s="8">
         <v>1274.2999999999993</v>
       </c>
       <c r="G47" s="8">
         <v>1153.3999999999976</v>
       </c>
       <c r="H47" s="8">
         <v>1112.7999999999977</v>
       </c>
       <c r="I47" s="8">
         <v>1211.5000000000002</v>
       </c>
       <c r="J47" s="8">
         <v>1292.8000000000011</v>
       </c>
       <c r="K47" s="8">
         <v>942.09999999999991</v>
       </c>
       <c r="L47" s="8">
         <v>1345.0000000000007</v>
       </c>
       <c r="M47" s="8">
         <v>1314.6999999999969</v>
       </c>
       <c r="N47" s="8">
         <v>2627.6</v>
       </c>
       <c r="O47" s="8">
         <v>749.90000000000032</v>
       </c>
       <c r="P47" s="8">
         <v>745.70000000000232</v>
       </c>
     </row>
-    <row r="48" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C48" s="8">
         <v>0.12229010380343325</v>
       </c>
       <c r="D48" s="8">
         <v>0.13059074494980358</v>
       </c>
       <c r="E48" s="8">
         <v>8.7365077333717345E-2</v>
       </c>
       <c r="F48" s="8">
         <v>0.1120080135721333</v>
       </c>
       <c r="G48" s="8">
         <v>0.10655293340259753</v>
       </c>
       <c r="H48" s="8">
         <v>0.1078561315679501</v>
       </c>
       <c r="I48" s="8">
         <v>0.11226388825236332</v>
       </c>
       <c r="J48" s="8">
         <v>0.11550261464802897</v>
       </c>
       <c r="K48" s="8">
@@ -19343,87 +19352,87 @@
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Planilha14">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="W7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G24" sqref="G24"/>
       <selection pane="topRight" activeCell="G24" sqref="G24"/>
       <selection pane="bottomLeft" activeCell="G24" sqref="G24"/>
       <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="33" max="16384" width="12.84375" style="2" hidden="1"/>
+    <col min="1" max="1" width="2.81640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="57.1796875" style="5" customWidth="1"/>
+    <col min="3" max="29" width="8.81640625" style="5" customWidth="1"/>
+    <col min="30" max="31" width="8.7265625" style="4" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="2" customWidth="1"/>
+    <col min="33" max="16384" width="12.81640625" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD1" s="5"/>
       <c r="AE1" s="5"/>
       <c r="AF1" s="4"/>
     </row>
-    <row r="2" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="4"/>
     </row>
-    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="4"/>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="N4" s="7"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="4"/>
     </row>
-    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="4"/>
     </row>
-    <row r="6" spans="1:32" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:32" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="68" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>37</v>
       </c>
@@ -19469,55 +19478,55 @@
       <c r="W6" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="AF6" s="4"/>
     </row>
-    <row r="7" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="60" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="43">
         <v>10974.72287829</v>
       </c>
       <c r="D7" s="43">
         <v>10869.836147619997</v>
       </c>
       <c r="E7" s="43">
         <v>11046.748076619999</v>
       </c>
       <c r="F7" s="43">
         <v>11376.864559600001</v>
       </c>
       <c r="G7" s="43">
         <v>10824.666793939999</v>
       </c>
       <c r="H7" s="43">
         <v>10317.44773174</v>
       </c>
       <c r="I7" s="43">
         <v>10791.53785656</v>
       </c>
       <c r="J7" s="43">
@@ -19566,51 +19575,51 @@
         <v>13678.935463799999</v>
       </c>
       <c r="Y7" s="100">
         <v>14039.05771635</v>
       </c>
       <c r="Z7" s="100">
         <v>14581.4198008</v>
       </c>
       <c r="AA7" s="100">
         <v>14390.272420360003</v>
       </c>
       <c r="AB7" s="100">
         <v>14645.092211459998</v>
       </c>
       <c r="AC7" s="100">
         <v>14949.05558258</v>
       </c>
       <c r="AD7" s="100">
         <v>15610.57933522</v>
       </c>
       <c r="AE7" s="100">
         <v>15457.015186840001</v>
       </c>
       <c r="AF7" s="4"/>
     </row>
-    <row r="8" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="60" t="s">
         <v>105</v>
       </c>
       <c r="C8" s="43">
         <v>4360.3999999999978</v>
       </c>
       <c r="D8" s="43">
         <v>4264.8999999999987</v>
       </c>
       <c r="E8" s="43">
         <v>4477.0253140900004</v>
       </c>
       <c r="F8" s="43">
         <v>4839.2408886999992</v>
       </c>
       <c r="G8" s="43">
         <v>4431.0531920899975</v>
       </c>
       <c r="H8" s="43">
         <v>4103.199999999998</v>
       </c>
       <c r="I8" s="43">
         <v>4321.8</v>
       </c>
       <c r="J8" s="43">
@@ -19659,51 +19668,51 @@
         <v>5454.8208368800006</v>
       </c>
       <c r="Y8" s="100">
         <v>5949.806268000003</v>
       </c>
       <c r="Z8" s="100">
         <v>6198.5864035699979</v>
       </c>
       <c r="AA8" s="100">
         <v>5703.6476897800003</v>
       </c>
       <c r="AB8" s="100">
         <v>5932.9688940099968</v>
       </c>
       <c r="AC8" s="100">
         <v>6486.2971646900023</v>
       </c>
       <c r="AD8" s="100">
         <v>6698.9944736099987</v>
       </c>
       <c r="AE8" s="100">
         <v>6209.3256554800028</v>
       </c>
       <c r="AF8" s="4"/>
     </row>
-    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="60" t="s">
         <v>329</v>
       </c>
       <c r="C9" s="43">
         <v>1695.6615656800004</v>
       </c>
       <c r="D9" s="43">
         <v>2359.5964585699994</v>
       </c>
       <c r="E9" s="43">
         <v>2431.7550257799999</v>
       </c>
       <c r="F9" s="43">
         <v>2357.2942163100006</v>
       </c>
       <c r="G9" s="43">
         <v>1647.5280073799997</v>
       </c>
       <c r="H9" s="43">
         <v>1908.5498536600001</v>
       </c>
       <c r="I9" s="43">
         <v>1803.4111709199999</v>
       </c>
       <c r="J9" s="43">
@@ -19752,51 +19761,51 @@
         <v>2340.78342054</v>
       </c>
       <c r="Y9" s="100">
         <v>2507.8417223000001</v>
       </c>
       <c r="Z9" s="100">
         <v>2456.4122148399997</v>
       </c>
       <c r="AA9" s="100">
         <v>1868.5740867799998</v>
       </c>
       <c r="AB9" s="100">
         <v>2439.2308168700001</v>
       </c>
       <c r="AC9" s="100">
         <v>2603.2265614600001</v>
       </c>
       <c r="AD9" s="100">
         <v>2359.2840353299998</v>
       </c>
       <c r="AE9" s="100">
         <v>2047.5117237099998</v>
       </c>
       <c r="AF9" s="4"/>
     </row>
-    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="32">
         <v>1514.3921028700004</v>
       </c>
       <c r="D10" s="32">
         <v>2004.4426711899998</v>
       </c>
       <c r="E10" s="32">
         <v>1977.9505826499999</v>
       </c>
       <c r="F10" s="32">
         <v>1776.8448771400003</v>
       </c>
       <c r="G10" s="32">
         <v>1384.1542280599997</v>
       </c>
       <c r="H10" s="32">
         <v>1566.02210584</v>
       </c>
       <c r="I10" s="32">
         <v>1495.6801157</v>
       </c>
       <c r="J10" s="32">
@@ -19845,51 +19854,51 @@
         <v>2026.4785973100002</v>
       </c>
       <c r="Y10" s="101">
         <v>2102.8817283899998</v>
       </c>
       <c r="Z10" s="101">
         <v>2011.9339821699996</v>
       </c>
       <c r="AA10" s="101">
         <v>1651.2880253199999</v>
       </c>
       <c r="AB10" s="101">
         <v>2059.6891973100001</v>
       </c>
       <c r="AC10" s="101">
         <v>2187.7174532899999</v>
       </c>
       <c r="AD10" s="101">
         <v>1931.8982503799998</v>
       </c>
       <c r="AE10" s="101">
         <v>1715.2390886099997</v>
       </c>
       <c r="AF10" s="4"/>
     </row>
-    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="63" t="s">
         <v>268</v>
       </c>
       <c r="C11" s="32">
         <v>164.68033673999997</v>
       </c>
       <c r="D11" s="32">
         <v>290.53913873999994</v>
       </c>
       <c r="E11" s="32">
         <v>337.37715216000009</v>
       </c>
       <c r="F11" s="32">
         <v>392.43390876000001</v>
       </c>
       <c r="G11" s="32">
         <v>207.94240249000001</v>
       </c>
       <c r="H11" s="32">
         <v>290.33654784000004</v>
       </c>
       <c r="I11" s="32">
         <v>250.79864814999996</v>
       </c>
       <c r="J11" s="32">
@@ -19938,51 +19947,51 @@
         <v>249.87396140999999</v>
       </c>
       <c r="Y11" s="101">
         <v>311.78812081000012</v>
       </c>
       <c r="Z11" s="101">
         <v>349.46990339000007</v>
       </c>
       <c r="AA11" s="101">
         <v>188.05266497000002</v>
       </c>
       <c r="AB11" s="101">
         <v>321.27608663000001</v>
       </c>
       <c r="AC11" s="101">
         <v>345.25895820000005</v>
       </c>
       <c r="AD11" s="101">
         <v>302.11176940000001</v>
       </c>
       <c r="AE11" s="101">
         <v>224.26832296999999</v>
       </c>
       <c r="AF11" s="4"/>
     </row>
-    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="63" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="32">
         <v>16.589126069999999</v>
       </c>
       <c r="D12" s="32">
         <v>64.614648639999984</v>
       </c>
       <c r="E12" s="32">
         <v>116.42729096999999</v>
       </c>
       <c r="F12" s="32">
         <v>188.01543040999999</v>
       </c>
       <c r="G12" s="32">
         <v>55.431376830000005</v>
       </c>
       <c r="H12" s="32">
         <v>52.19119998</v>
       </c>
       <c r="I12" s="32">
         <v>56.932407069999996</v>
       </c>
       <c r="J12" s="32">
@@ -20031,51 +20040,51 @@
         <v>64.430861820000004</v>
       </c>
       <c r="Y12" s="101">
         <v>80.223452780000002</v>
       </c>
       <c r="Z12" s="101">
         <v>95.008329279999998</v>
       </c>
       <c r="AA12" s="101">
         <v>29.233396489999997</v>
       </c>
       <c r="AB12" s="101">
         <v>58.265532929999992</v>
       </c>
       <c r="AC12" s="101">
         <v>70.250149969999995</v>
       </c>
       <c r="AD12" s="101">
         <v>125.27401555</v>
       </c>
       <c r="AE12" s="101">
         <v>108.00431212999999</v>
       </c>
       <c r="AF12" s="4"/>
     </row>
-    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="75" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="92">
         <v>0</v>
       </c>
       <c r="D13" s="92">
         <v>0</v>
       </c>
       <c r="E13" s="92">
         <v>0</v>
       </c>
       <c r="F13" s="92">
         <v>0</v>
       </c>
       <c r="G13" s="92">
         <v>0</v>
       </c>
       <c r="H13" s="92">
         <v>0</v>
       </c>
       <c r="I13" s="92">
         <v>0</v>
       </c>
       <c r="J13" s="92">
@@ -20124,51 +20133,51 @@
         <v>0</v>
       </c>
       <c r="Y13" s="102">
         <v>12.94842032</v>
       </c>
       <c r="Z13" s="102">
         <v>0</v>
       </c>
       <c r="AA13" s="102">
         <v>0</v>
       </c>
       <c r="AB13" s="102">
         <v>0</v>
       </c>
       <c r="AC13" s="102">
         <v>0</v>
       </c>
       <c r="AD13" s="102">
         <v>0</v>
       </c>
       <c r="AE13" s="102">
         <v>0</v>
       </c>
       <c r="AF13" s="4"/>
     </row>
-    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="62" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="55">
         <v>0.15450609409321192</v>
       </c>
       <c r="D14" s="55">
         <v>0.21707746340653392</v>
       </c>
       <c r="E14" s="55">
         <v>0.22013311147438153</v>
       </c>
       <c r="F14" s="55">
         <v>0.2072006925951205</v>
       </c>
       <c r="G14" s="55">
         <v>0.15220126759951072</v>
       </c>
       <c r="H14" s="55">
         <v>0.18498274992841957</v>
       </c>
       <c r="I14" s="55">
         <v>0.16711345453175941</v>
       </c>
       <c r="J14" s="55">
@@ -20217,51 +20226,51 @@
         <v>0.17112321545303438</v>
       </c>
       <c r="Y14" s="55">
         <v>0.17863319411952749</v>
       </c>
       <c r="Z14" s="55">
         <v>0.16846179922103541</v>
       </c>
       <c r="AA14" s="55">
         <v>0.12984980632724211</v>
       </c>
       <c r="AB14" s="55">
         <v>0.16655619381906428</v>
       </c>
       <c r="AC14" s="55">
         <v>0.17413986770465398</v>
       </c>
       <c r="AD14" s="55">
         <v>0.15113366292608194</v>
       </c>
       <c r="AE14" s="55">
         <v>0.13246488399993536</v>
       </c>
       <c r="AF14" s="4"/>
     </row>
-    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="60" t="s">
         <v>330</v>
       </c>
       <c r="C15" s="43">
         <v>1695.6615656800004</v>
       </c>
       <c r="D15" s="43">
         <v>2359.5964585699994</v>
       </c>
       <c r="E15" s="43">
         <v>2431.7550257799999</v>
       </c>
       <c r="F15" s="43">
         <v>2357.2942163100006</v>
       </c>
       <c r="G15" s="43">
         <v>1647.5280073799997</v>
       </c>
       <c r="H15" s="43">
         <v>1908.5498536600001</v>
       </c>
       <c r="I15" s="43">
         <v>1803.4111709199999</v>
       </c>
       <c r="J15" s="43">
@@ -20310,51 +20319,51 @@
         <v>2340.78342054</v>
       </c>
       <c r="Y15" s="100">
         <v>2494.8933019800002</v>
       </c>
       <c r="Z15" s="100">
         <v>2456.4122148399997</v>
       </c>
       <c r="AA15" s="100">
         <v>1868.5740867799998</v>
       </c>
       <c r="AB15" s="100">
         <v>2439.2308168700001</v>
       </c>
       <c r="AC15" s="100">
         <v>2603.2265614600001</v>
       </c>
       <c r="AD15" s="100">
         <v>2359.2840353299998</v>
       </c>
       <c r="AE15" s="100">
         <v>2047.5117237099998</v>
       </c>
       <c r="AF15" s="4"/>
     </row>
-    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="62" t="s">
         <v>331</v>
       </c>
       <c r="C16" s="55">
         <v>0.15450609409321192</v>
       </c>
       <c r="D16" s="55">
         <v>0.21707746340653392</v>
       </c>
       <c r="E16" s="55">
         <v>0.22013311147438153</v>
       </c>
       <c r="F16" s="55">
         <v>0.2072006925951205</v>
       </c>
       <c r="G16" s="55">
         <v>0.15220126759951072</v>
       </c>
       <c r="H16" s="55">
         <v>0.18498274992841957</v>
       </c>
       <c r="I16" s="55">
         <v>0.16711345453175941</v>
       </c>
       <c r="J16" s="55">
@@ -20403,51 +20412,51 @@
         <v>0.17112321545303438</v>
       </c>
       <c r="Y16" s="55">
         <v>0.17771088005959454</v>
       </c>
       <c r="Z16" s="55">
         <v>0.16846179922103541</v>
       </c>
       <c r="AA16" s="55">
         <v>0.12984980632724211</v>
       </c>
       <c r="AB16" s="55">
         <v>0.16655619381906428</v>
       </c>
       <c r="AC16" s="55">
         <v>0.17413986770465398</v>
       </c>
       <c r="AD16" s="55">
         <v>0.15113366292608194</v>
       </c>
       <c r="AE16" s="55">
         <v>0.13246488399993536</v>
       </c>
       <c r="AF16" s="4"/>
     </row>
-    <row r="17" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="60" t="s">
         <v>332</v>
       </c>
       <c r="C17" s="43">
         <v>2664.7384343199974</v>
       </c>
       <c r="D17" s="43">
         <v>1905.3035414299993</v>
       </c>
       <c r="E17" s="43">
         <v>2045.2702883100005</v>
       </c>
       <c r="F17" s="43">
         <v>2481.9466723899986</v>
       </c>
       <c r="G17" s="43">
         <v>2783.525184709998</v>
       </c>
       <c r="H17" s="43">
         <v>2194.6501463399982</v>
       </c>
       <c r="I17" s="43">
         <v>2518.3888290800005</v>
       </c>
       <c r="J17" s="43">
@@ -20496,51 +20505,51 @@
         <v>3114.0374163400006</v>
       </c>
       <c r="Y17" s="100">
         <v>3441.9645457000029</v>
       </c>
       <c r="Z17" s="100">
         <v>3742.1741887299981</v>
       </c>
       <c r="AA17" s="100">
         <v>3835.0736030000007</v>
       </c>
       <c r="AB17" s="100">
         <v>3493.7380771399967</v>
       </c>
       <c r="AC17" s="100">
         <v>3883.0706032300022</v>
       </c>
       <c r="AD17" s="100">
         <v>4339.7104382799989</v>
       </c>
       <c r="AE17" s="100">
         <v>4161.8139317700025</v>
       </c>
       <c r="AF17" s="4"/>
     </row>
-    <row r="18" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="62" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="55">
         <v>0.24280689944265793</v>
       </c>
       <c r="D18" s="55">
         <v>0.17528355676706081</v>
       </c>
       <c r="E18" s="55">
         <v>0.18514682095799156</v>
       </c>
       <c r="F18" s="55">
         <v>0.21815735428578059</v>
       </c>
       <c r="G18" s="55">
         <v>0.25714650046025489</v>
       </c>
       <c r="H18" s="55">
         <v>0.21271250442960843</v>
       </c>
       <c r="I18" s="55">
         <v>0.23336700130733573</v>
       </c>
       <c r="J18" s="55">
@@ -20589,51 +20598,51 @@
         <v>0.22765202925191105</v>
       </c>
       <c r="Y18" s="55">
         <v>0.24517062435689421</v>
       </c>
       <c r="Z18" s="55">
         <v>0.25663990474539977</v>
       </c>
       <c r="AA18" s="55">
         <v>0.26650458663826032</v>
       </c>
       <c r="AB18" s="55">
         <v>0.23856033316103642</v>
       </c>
       <c r="AC18" s="55">
         <v>0.25975357317922543</v>
       </c>
       <c r="AD18" s="55">
         <v>0.27799803870756468</v>
       </c>
       <c r="AE18" s="55">
         <v>0.26925081469243445</v>
       </c>
       <c r="AF18" s="4"/>
     </row>
-    <row r="19" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="61" t="s">
         <v>333</v>
       </c>
       <c r="C19" s="44">
         <v>2664.7384343199974</v>
       </c>
       <c r="D19" s="44">
         <v>1905.3035414299993</v>
       </c>
       <c r="E19" s="44">
         <v>2045.2702883100005</v>
       </c>
       <c r="F19" s="44">
         <v>2481.9466723899986</v>
       </c>
       <c r="G19" s="44">
         <v>2783.525184709998</v>
       </c>
       <c r="H19" s="44">
         <v>2194.6501463399982</v>
       </c>
       <c r="I19" s="44">
         <v>2518.3888290800005</v>
       </c>
       <c r="J19" s="44">
@@ -20682,51 +20691,51 @@
         <v>3114.0374163400006</v>
       </c>
       <c r="Y19" s="103">
         <v>3454.9129660200028</v>
       </c>
       <c r="Z19" s="103">
         <v>3742.1741887299981</v>
       </c>
       <c r="AA19" s="103">
         <v>3835.0736030000007</v>
       </c>
       <c r="AB19" s="103">
         <v>3493.7380771399967</v>
       </c>
       <c r="AC19" s="103">
         <v>3883.0706032300022</v>
       </c>
       <c r="AD19" s="103">
         <v>4339.7104382799989</v>
       </c>
       <c r="AE19" s="103">
         <v>4161.8139317700025</v>
       </c>
       <c r="AF19" s="4"/>
     </row>
-    <row r="20" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="64" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="56">
         <v>0.24280689944265793</v>
       </c>
       <c r="D20" s="56">
         <v>0.17528355676706081</v>
       </c>
       <c r="E20" s="56">
         <v>0.18514682095799156</v>
       </c>
       <c r="F20" s="56">
         <v>0.21815735428578059</v>
       </c>
       <c r="G20" s="56">
         <v>0.25714650046025489</v>
       </c>
       <c r="H20" s="56">
         <v>0.21271250442960843</v>
       </c>
       <c r="I20" s="56">
         <v>0.23336700130733573</v>
       </c>
       <c r="J20" s="56">
@@ -20775,51 +20784,51 @@
         <v>0.22765202925191105</v>
       </c>
       <c r="Y20" s="56">
         <v>0.24609293841682717</v>
       </c>
       <c r="Z20" s="56">
         <v>0.25663990474539977</v>
       </c>
       <c r="AA20" s="56">
         <v>0.26650458663826032</v>
       </c>
       <c r="AB20" s="56">
         <v>0.23856033316103642</v>
       </c>
       <c r="AC20" s="56">
         <v>0.25975357317922543</v>
       </c>
       <c r="AD20" s="56">
         <v>0.27799803870756468</v>
       </c>
       <c r="AE20" s="56">
         <v>0.26925081469243445</v>
       </c>
       <c r="AF20" s="4"/>
     </row>
-    <row r="21" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="61" t="s">
         <v>334</v>
       </c>
       <c r="C21" s="44">
         <v>2117.7384343199974</v>
       </c>
       <c r="D21" s="44">
         <v>1301.3035414299993</v>
       </c>
       <c r="E21" s="44">
         <v>1420.2702883100005</v>
       </c>
       <c r="F21" s="44">
         <v>1859.9466723899986</v>
       </c>
       <c r="G21" s="44">
         <v>2177.616684236441</v>
       </c>
       <c r="H21" s="44">
         <v>1548.9334889399995</v>
       </c>
       <c r="I21" s="44">
         <v>1897.5071305092195</v>
       </c>
       <c r="J21" s="44">
@@ -20868,51 +20877,51 @@
         <v>1875.1752547900001</v>
       </c>
       <c r="Y21" s="103">
         <v>2207.3603787200022</v>
       </c>
       <c r="Z21" s="103">
         <v>2374.1627154099983</v>
       </c>
       <c r="AA21" s="103">
         <v>2507.7520865400002</v>
       </c>
       <c r="AB21" s="103">
         <v>2167.8854497899974</v>
       </c>
       <c r="AC21" s="103">
         <v>2530.9645602300016</v>
       </c>
       <c r="AD21" s="103">
         <v>2917.861149549999</v>
       </c>
       <c r="AE21" s="103">
         <v>2752.115860350003</v>
       </c>
       <c r="AF21" s="4"/>
     </row>
-    <row r="22" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="93" t="s">
         <v>146</v>
       </c>
       <c r="C22" s="56">
         <v>0.19296509422659497</v>
       </c>
       <c r="D22" s="56">
         <v>0.11971694179722533</v>
       </c>
       <c r="E22" s="56">
         <v>0.12856908462644728</v>
       </c>
       <c r="F22" s="56">
         <v>0.16348499735109728</v>
       </c>
       <c r="G22" s="56">
         <v>0.20117170585385055</v>
       </c>
       <c r="H22" s="56">
         <v>0.15012758282990377</v>
       </c>
       <c r="I22" s="56">
         <v>0.17583287532608299</v>
       </c>
       <c r="J22" s="56">
@@ -20961,84 +20970,84 @@
         <v>0.13708488206209268</v>
       </c>
       <c r="Y22" s="56">
         <v>0.15722995255937244</v>
       </c>
       <c r="Z22" s="56">
         <v>0.16282109340818385</v>
       </c>
       <c r="AA22" s="56">
         <v>0.17426717252356669</v>
       </c>
       <c r="AB22" s="56">
         <v>0.14802811880512404</v>
       </c>
       <c r="AC22" s="56">
         <v>0.16930598366222624</v>
       </c>
       <c r="AD22" s="56">
         <v>0.1869156222131251</v>
       </c>
       <c r="AE22" s="56">
         <v>0.17804963164512747</v>
       </c>
       <c r="AF22" s="4"/>
     </row>
-    <row r="23" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="74"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
       <c r="N23" s="36"/>
       <c r="O23" s="36"/>
       <c r="P23" s="36"/>
       <c r="Q23" s="36"/>
       <c r="R23" s="36"/>
       <c r="S23" s="162"/>
       <c r="T23" s="162"/>
       <c r="U23" s="162"/>
       <c r="V23" s="36"/>
       <c r="W23" s="36"/>
       <c r="X23" s="36"/>
       <c r="Y23" s="36"/>
       <c r="Z23" s="36"/>
       <c r="AA23" s="36"/>
       <c r="AB23" s="36"/>
       <c r="AC23" s="36"/>
       <c r="AD23" s="36"/>
       <c r="AE23" s="36"/>
       <c r="AF23" s="4"/>
     </row>
-    <row r="24" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="159" t="s">
         <v>258</v>
       </c>
       <c r="C24" s="92">
         <v>8667.225234039699</v>
       </c>
       <c r="D24" s="92">
         <v>1052.5477877200003</v>
       </c>
       <c r="E24" s="92">
         <v>319.35515081000005</v>
       </c>
       <c r="F24" s="92">
         <v>382.88534179000078</v>
       </c>
       <c r="G24" s="92">
         <v>130.35284249999955</v>
       </c>
       <c r="H24" s="92">
         <v>342.18266481000035</v>
       </c>
       <c r="I24" s="92">
         <v>637.63963062999983</v>
       </c>
       <c r="J24" s="92">
@@ -21087,356 +21096,356 @@
         <v>747.45999107</v>
       </c>
       <c r="Y24" s="102">
         <v>1303.8601601099999</v>
       </c>
       <c r="Z24" s="102">
         <v>2212.94392616</v>
       </c>
       <c r="AA24" s="102">
         <v>510.58796960000006</v>
       </c>
       <c r="AB24" s="102">
         <v>560.68568241999992</v>
       </c>
       <c r="AC24" s="102">
         <v>479.06012730999998</v>
       </c>
       <c r="AD24" s="102">
         <v>2149.8026264760024</v>
       </c>
       <c r="AE24" s="102">
         <v>547.09017474046004</v>
       </c>
       <c r="AF24" s="4"/>
     </row>
-    <row r="25" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="85"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="86"/>
       <c r="K25" s="86"/>
       <c r="L25" s="86"/>
       <c r="M25" s="86"/>
       <c r="N25" s="86"/>
       <c r="O25" s="86"/>
       <c r="P25" s="86"/>
       <c r="Q25" s="86"/>
       <c r="R25" s="86"/>
       <c r="S25" s="86"/>
       <c r="T25" s="86"/>
       <c r="U25" s="86"/>
       <c r="V25" s="86"/>
       <c r="W25" s="86"/>
       <c r="X25" s="86"/>
       <c r="Y25" s="86"/>
       <c r="Z25" s="163"/>
       <c r="AA25" s="163"/>
       <c r="AB25" s="163"/>
       <c r="AC25" s="163"/>
       <c r="AD25" s="163"/>
       <c r="AE25" s="163"/>
       <c r="AF25" s="4"/>
     </row>
-    <row r="26" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="23"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
       <c r="V26" s="25"/>
       <c r="W26" s="25"/>
       <c r="X26" s="25"/>
       <c r="Y26" s="25"/>
       <c r="Z26" s="25"/>
       <c r="AA26" s="25">
         <v>3324.4856334000006</v>
       </c>
       <c r="AB26" s="25">
         <v>2933.0523947199968</v>
       </c>
       <c r="AC26" s="25"/>
     </row>
-    <row r="27" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="23"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
       <c r="N27" s="25"/>
       <c r="O27" s="25"/>
       <c r="P27" s="25"/>
       <c r="Q27" s="25"/>
       <c r="R27" s="25"/>
       <c r="S27" s="25"/>
       <c r="T27" s="25"/>
       <c r="U27" s="25"/>
       <c r="V27" s="25"/>
       <c r="W27" s="25"/>
       <c r="X27" s="25"/>
       <c r="Y27" s="25"/>
       <c r="Z27" s="25"/>
       <c r="AA27" s="25"/>
       <c r="AB27" s="25"/>
       <c r="AC27" s="25"/>
     </row>
-    <row r="28" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="23"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="24"/>
       <c r="O28" s="24"/>
       <c r="P28" s="24"/>
       <c r="Q28" s="24"/>
       <c r="R28" s="24"/>
       <c r="S28" s="24"/>
       <c r="T28" s="24"/>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="W28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
       <c r="AB28" s="24"/>
       <c r="AC28" s="24"/>
     </row>
-    <row r="29" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="23"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="24"/>
       <c r="O29" s="24"/>
       <c r="P29" s="24"/>
       <c r="Q29" s="24"/>
       <c r="R29" s="24"/>
       <c r="S29" s="24"/>
       <c r="T29" s="24"/>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="W29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="24"/>
     </row>
-    <row r="30" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="23"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="24"/>
       <c r="P30" s="24"/>
       <c r="Q30" s="24"/>
       <c r="R30" s="24"/>
       <c r="S30" s="24"/>
       <c r="T30" s="24"/>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="W30" s="24"/>
       <c r="X30" s="24"/>
       <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
       <c r="AB30" s="24"/>
       <c r="AC30" s="24"/>
     </row>
-    <row r="31" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="23"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24"/>
       <c r="O31" s="24"/>
       <c r="P31" s="24"/>
       <c r="Q31" s="24"/>
       <c r="R31" s="24"/>
       <c r="S31" s="24"/>
       <c r="T31" s="24"/>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="W31" s="24"/>
       <c r="X31" s="24"/>
       <c r="Y31" s="24"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
       <c r="AB31" s="24"/>
       <c r="AC31" s="24"/>
     </row>
-    <row r="32" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="23"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
     </row>
-    <row r="33" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.25" bottom="0.35" header="0.25" footer="0.24"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDRAFT   &amp;D    &amp;T&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D6025DD-53D8-46E3-BEFA-7B4E784F1D5B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BJ82"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="X7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B7" sqref="B7:F13"/>
       <selection pane="topRight" activeCell="B7" sqref="B7:F13"/>
       <selection pane="bottomLeft" activeCell="B7" sqref="B7:F13"/>
       <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="33" max="16384" width="12.84375" style="2" hidden="1"/>
+    <col min="1" max="1" width="2.81640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="66.7265625" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="29" width="8.81640625" style="5" customWidth="1"/>
+    <col min="30" max="31" width="8.7265625" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="2" customWidth="1"/>
+    <col min="33" max="16384" width="12.81640625" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD1" s="5"/>
       <c r="AE1" s="5"/>
     </row>
-    <row r="2" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
     </row>
-    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
     </row>
-    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="7"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
     </row>
-    <row r="6" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:31" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="127" t="s">
         <v>208</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>37</v>
       </c>
@@ -21482,54 +21491,54 @@
       <c r="W6" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="60" t="s">
         <v>335</v>
       </c>
       <c r="C7" s="43">
         <v>1682.3109999999999</v>
       </c>
       <c r="D7" s="43">
         <v>1386.9290000000001</v>
       </c>
       <c r="E7" s="43">
         <v>1529.653</v>
       </c>
       <c r="F7" s="43">
         <v>1795.6420000000001</v>
       </c>
       <c r="G7" s="43">
         <v>1568.1590000000001</v>
       </c>
       <c r="H7" s="43">
         <v>1251.673</v>
       </c>
       <c r="I7" s="43">
         <v>1522.048</v>
       </c>
       <c r="J7" s="43">
@@ -21577,85 +21586,85 @@
       <c r="X7" s="100">
         <v>1689.6780000000001</v>
       </c>
       <c r="Y7" s="100">
         <v>1762.1010000000001</v>
       </c>
       <c r="Z7" s="100">
         <v>2088.299</v>
       </c>
       <c r="AA7" s="100">
         <v>1415.77</v>
       </c>
       <c r="AB7" s="100">
         <v>1555.45</v>
       </c>
       <c r="AC7" s="100">
         <v>2102.2669999999998</v>
       </c>
       <c r="AD7" s="100">
         <v>2197.4560000000001</v>
       </c>
       <c r="AE7" s="100">
         <v>1603.09</v>
       </c>
     </row>
-    <row r="8" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="119" t="s">
         <v>206</v>
       </c>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="101"/>
       <c r="O8" s="101"/>
       <c r="P8" s="101"/>
       <c r="Q8" s="101"/>
       <c r="R8" s="101"/>
       <c r="S8" s="101"/>
       <c r="T8" s="101"/>
       <c r="U8" s="101"/>
       <c r="V8" s="101"/>
       <c r="W8" s="101"/>
       <c r="X8" s="101"/>
       <c r="Y8" s="101"/>
       <c r="Z8" s="101"/>
       <c r="AA8" s="101"/>
       <c r="AB8" s="101"/>
       <c r="AC8" s="101"/>
       <c r="AD8" s="101"/>
       <c r="AE8" s="101"/>
     </row>
-    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="128" t="s">
         <v>207</v>
       </c>
       <c r="C9" s="32">
         <v>2588.373</v>
       </c>
       <c r="D9" s="32">
         <v>2637.1970000000001</v>
       </c>
       <c r="E9" s="32">
         <v>2704.9659999999999</v>
       </c>
       <c r="F9" s="32">
         <v>2989.2559999999999</v>
       </c>
       <c r="G9" s="32">
         <v>2744.69</v>
       </c>
       <c r="H9" s="32">
         <v>2777.4189999999999</v>
       </c>
       <c r="I9" s="32">
         <v>2783.04</v>
       </c>
       <c r="J9" s="32">
@@ -21703,51 +21712,51 @@
       <c r="X9" s="101">
         <v>3413.9110000000001</v>
       </c>
       <c r="Y9" s="101">
         <v>3660.9160000000002</v>
       </c>
       <c r="Z9" s="101">
         <v>3761.1309999999994</v>
       </c>
       <c r="AA9" s="101">
         <v>3714.9760000000001</v>
       </c>
       <c r="AB9" s="101">
         <v>3688.96</v>
       </c>
       <c r="AC9" s="101">
         <v>3718.2640000000001</v>
       </c>
       <c r="AD9" s="101">
         <v>3822.2040000000002</v>
       </c>
       <c r="AE9" s="101">
         <v>3883.8150000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="128" t="s">
         <v>209</v>
       </c>
       <c r="C10" s="32">
         <v>-20.042000000000002</v>
       </c>
       <c r="D10" s="32">
         <v>8.9860000000000007</v>
       </c>
       <c r="E10" s="32">
         <v>10.398999999999999</v>
       </c>
       <c r="F10" s="32">
         <v>-4.6139999999999999</v>
       </c>
       <c r="G10" s="32">
         <v>22.600999999999999</v>
       </c>
       <c r="H10" s="32">
         <v>-19.687000000000001</v>
       </c>
       <c r="I10" s="32">
         <v>16.248999999999999</v>
       </c>
       <c r="J10" s="32">
@@ -21795,51 +21804,51 @@
       <c r="X10" s="101">
         <v>-38.148000000000003</v>
       </c>
       <c r="Y10" s="101">
         <v>4.0090000000000003</v>
       </c>
       <c r="Z10" s="101">
         <v>-26.890999999999998</v>
       </c>
       <c r="AA10" s="101">
         <v>40.265000000000001</v>
       </c>
       <c r="AB10" s="101">
         <v>30.922999999999998</v>
       </c>
       <c r="AC10" s="101">
         <v>29.72</v>
       </c>
       <c r="AD10" s="101">
         <v>1.1120000000000001</v>
       </c>
       <c r="AE10" s="101">
         <v>57.566000000000003</v>
       </c>
     </row>
-    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="128" t="s">
         <v>210</v>
       </c>
       <c r="C11" s="32">
         <v>101.48399999999999</v>
       </c>
       <c r="D11" s="32">
         <v>177.441</v>
       </c>
       <c r="E11" s="32">
         <v>180.84700000000001</v>
       </c>
       <c r="F11" s="32">
         <v>59.061</v>
       </c>
       <c r="G11" s="32">
         <v>89.742000000000004</v>
       </c>
       <c r="H11" s="32">
         <v>173.08699999999999</v>
       </c>
       <c r="I11" s="32">
         <v>127.17100000000001</v>
       </c>
       <c r="J11" s="32">
@@ -21887,51 +21896,51 @@
       <c r="X11" s="101">
         <v>-148.124</v>
       </c>
       <c r="Y11" s="101">
         <v>75.302999999999969</v>
       </c>
       <c r="Z11" s="101">
         <v>-214.04399999999998</v>
       </c>
       <c r="AA11" s="101">
         <v>128.173</v>
       </c>
       <c r="AB11" s="101">
         <v>124.789</v>
       </c>
       <c r="AC11" s="101">
         <v>165.18899999999999</v>
       </c>
       <c r="AD11" s="101">
         <v>151.88</v>
       </c>
       <c r="AE11" s="101">
         <v>110.158</v>
       </c>
     </row>
-    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="128" t="s">
         <v>211</v>
       </c>
       <c r="C12" s="32">
         <v>0</v>
       </c>
       <c r="D12" s="32">
         <v>0</v>
       </c>
       <c r="E12" s="32">
         <v>0</v>
       </c>
       <c r="F12" s="32">
         <v>0</v>
       </c>
       <c r="G12" s="32">
         <v>0</v>
       </c>
       <c r="H12" s="32">
         <v>0</v>
       </c>
       <c r="I12" s="32">
         <v>0</v>
       </c>
       <c r="J12" s="32">
@@ -21979,51 +21988,51 @@
       <c r="X12" s="101">
         <v>0</v>
       </c>
       <c r="Y12" s="101">
         <v>0</v>
       </c>
       <c r="Z12" s="101">
         <v>0</v>
       </c>
       <c r="AA12" s="101">
         <v>0</v>
       </c>
       <c r="AB12" s="101">
         <v>0</v>
       </c>
       <c r="AC12" s="101">
         <v>0</v>
       </c>
       <c r="AD12" s="101">
         <v>0</v>
       </c>
       <c r="AE12" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="128" t="s">
         <v>212</v>
       </c>
       <c r="C13" s="32">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="D13" s="32">
         <v>-0.114</v>
       </c>
       <c r="E13" s="32">
         <v>0.77400000000000002</v>
       </c>
       <c r="F13" s="32">
         <v>-1.466</v>
       </c>
       <c r="G13" s="32">
         <v>-0.55800000000000005</v>
       </c>
       <c r="H13" s="32">
         <v>-0.77200000000000002</v>
       </c>
       <c r="I13" s="32">
         <v>0.27700000000000002</v>
       </c>
       <c r="J13" s="32">
@@ -22071,51 +22080,51 @@
       <c r="X13" s="101">
         <v>-0.29699999999999999</v>
       </c>
       <c r="Y13" s="101">
         <v>-2.1940000000000004</v>
       </c>
       <c r="Z13" s="101">
         <v>6.7240000000000002</v>
       </c>
       <c r="AA13" s="101">
         <v>3.7040000000000002</v>
       </c>
       <c r="AB13" s="101">
         <v>-0.54500000000000004</v>
       </c>
       <c r="AC13" s="101">
         <v>-0.621</v>
       </c>
       <c r="AD13" s="101">
         <v>15.689</v>
       </c>
       <c r="AE13" s="101">
         <v>1.946</v>
       </c>
     </row>
-    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="128" t="s">
         <v>213</v>
       </c>
       <c r="C14" s="32">
         <v>-25.788</v>
       </c>
       <c r="D14" s="32">
         <v>8.120000000000001</v>
       </c>
       <c r="E14" s="32">
         <v>-158.22399999999999</v>
       </c>
       <c r="F14" s="32">
         <v>-153.71100000000001</v>
       </c>
       <c r="G14" s="32">
         <v>-105.133</v>
       </c>
       <c r="H14" s="32">
         <v>-1.89</v>
       </c>
       <c r="I14" s="32">
         <v>-34.281999999999996</v>
       </c>
       <c r="J14" s="32">
@@ -22163,51 +22172,51 @@
       <c r="X14" s="101">
         <v>-37.247999999999998</v>
       </c>
       <c r="Y14" s="101">
         <v>-106.49000000000001</v>
       </c>
       <c r="Z14" s="101">
         <v>-209.74600000000001</v>
       </c>
       <c r="AA14" s="101">
         <v>-28.003</v>
       </c>
       <c r="AB14" s="101">
         <v>-48.116999999999997</v>
       </c>
       <c r="AC14" s="101">
         <v>-312.71800000000002</v>
       </c>
       <c r="AD14" s="101">
         <v>-205.399</v>
       </c>
       <c r="AE14" s="101">
         <v>-139.126</v>
       </c>
     </row>
-    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="128" t="s">
         <v>214</v>
       </c>
       <c r="C15" s="32">
         <v>426.00900000000001</v>
       </c>
       <c r="D15" s="32">
         <v>397.221</v>
       </c>
       <c r="E15" s="32">
         <v>442.37299999999999</v>
       </c>
       <c r="F15" s="32">
         <v>416.745</v>
       </c>
       <c r="G15" s="32">
         <v>454.726</v>
       </c>
       <c r="H15" s="32">
         <v>530.66700000000003</v>
       </c>
       <c r="I15" s="32">
         <v>375.34800000000001</v>
       </c>
       <c r="J15" s="32">
@@ -22255,51 +22264,51 @@
       <c r="X15" s="101">
         <v>384.38499999999999</v>
       </c>
       <c r="Y15" s="101">
         <v>360.00699999999995</v>
       </c>
       <c r="Z15" s="101">
         <v>380.56899999999996</v>
       </c>
       <c r="AA15" s="101">
         <v>384.05700000000002</v>
       </c>
       <c r="AB15" s="101">
         <v>403.08699999999999</v>
       </c>
       <c r="AC15" s="101">
         <v>397.48200000000003</v>
       </c>
       <c r="AD15" s="101">
         <v>396.71100000000001</v>
       </c>
       <c r="AE15" s="101">
         <v>434.61399999999998</v>
       </c>
     </row>
-    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="128" t="s">
         <v>215</v>
       </c>
       <c r="C16" s="32">
         <v>-63.148000000000003</v>
       </c>
       <c r="D16" s="32">
         <v>-133.392</v>
       </c>
       <c r="E16" s="32">
         <v>183.488</v>
       </c>
       <c r="F16" s="32">
         <v>-103.66500000000001</v>
       </c>
       <c r="G16" s="32">
         <v>40.228999999999999</v>
       </c>
       <c r="H16" s="32">
         <v>0.71499999999999997</v>
       </c>
       <c r="I16" s="32">
         <v>283.33999999999997</v>
       </c>
       <c r="J16" s="32">
@@ -22347,51 +22356,51 @@
       <c r="X16" s="101">
         <v>93.635999999999996</v>
       </c>
       <c r="Y16" s="101">
         <v>-116.85900000000001</v>
       </c>
       <c r="Z16" s="101">
         <v>-104.928</v>
       </c>
       <c r="AA16" s="101">
         <v>70.95</v>
       </c>
       <c r="AB16" s="101">
         <v>122.056</v>
       </c>
       <c r="AC16" s="101">
         <v>11.667999999999999</v>
       </c>
       <c r="AD16" s="101">
         <v>-36.978000000000002</v>
       </c>
       <c r="AE16" s="101">
         <v>240.988</v>
       </c>
     </row>
-    <row r="17" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="128" t="s">
         <v>216</v>
       </c>
       <c r="C17" s="32">
         <v>-13.795999999999999</v>
       </c>
       <c r="D17" s="32">
         <v>-29.111999999999998</v>
       </c>
       <c r="E17" s="32">
         <v>-17.459</v>
       </c>
       <c r="F17" s="32">
         <v>-35.621000000000002</v>
       </c>
       <c r="G17" s="32">
         <v>-37.497999999999998</v>
       </c>
       <c r="H17" s="32">
         <v>-33.823999999999998</v>
       </c>
       <c r="I17" s="32">
         <v>-76.721999999999994</v>
       </c>
       <c r="J17" s="32">
@@ -22439,51 +22448,51 @@
       <c r="X17" s="101">
         <v>16.187000000000001</v>
       </c>
       <c r="Y17" s="101">
         <v>12.425000000000001</v>
       </c>
       <c r="Z17" s="101">
         <v>-1.8000000000000682E-2</v>
       </c>
       <c r="AA17" s="101">
         <v>11.337</v>
       </c>
       <c r="AB17" s="101">
         <v>35.113999999999997</v>
       </c>
       <c r="AC17" s="101">
         <v>2.3929999999999998</v>
       </c>
       <c r="AD17" s="101">
         <v>5.3250000000000002</v>
       </c>
       <c r="AE17" s="101">
         <v>3.8029999999999999</v>
       </c>
     </row>
-    <row r="18" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="128" t="s">
         <v>217</v>
       </c>
       <c r="C18" s="32">
         <v>14.909000000000001</v>
       </c>
       <c r="D18" s="32">
         <v>14.913</v>
       </c>
       <c r="E18" s="32">
         <v>14.959</v>
       </c>
       <c r="F18" s="32">
         <v>11.231</v>
       </c>
       <c r="G18" s="32">
         <v>15.698</v>
       </c>
       <c r="H18" s="32">
         <v>18.911000000000001</v>
       </c>
       <c r="I18" s="32">
         <v>14.866</v>
       </c>
       <c r="J18" s="32">
@@ -22531,51 +22540,51 @@
       <c r="X18" s="101">
         <v>19.03</v>
       </c>
       <c r="Y18" s="101">
         <v>19.032000000000004</v>
       </c>
       <c r="Z18" s="101">
         <v>27.257999999999996</v>
       </c>
       <c r="AA18" s="101">
         <v>18.779</v>
       </c>
       <c r="AB18" s="101">
         <v>18.779</v>
       </c>
       <c r="AC18" s="101">
         <v>-50.389000000000003</v>
       </c>
       <c r="AD18" s="101">
         <v>-27.157</v>
       </c>
       <c r="AE18" s="101">
         <v>10.738</v>
       </c>
     </row>
-    <row r="19" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="128" t="s">
         <v>218</v>
       </c>
       <c r="C19" s="32">
         <v>157.49100000000001</v>
       </c>
       <c r="D19" s="32">
         <v>171.51900000000001</v>
       </c>
       <c r="E19" s="32">
         <v>150.905</v>
       </c>
       <c r="F19" s="32">
         <v>145.565</v>
       </c>
       <c r="G19" s="32">
         <v>146.62799999999999</v>
       </c>
       <c r="H19" s="32">
         <v>263.12</v>
       </c>
       <c r="I19" s="32">
         <v>149.053</v>
       </c>
       <c r="J19" s="32">
@@ -22623,51 +22632,51 @@
       <c r="X19" s="101">
         <v>160.964</v>
       </c>
       <c r="Y19" s="101">
         <v>143.40999999999997</v>
       </c>
       <c r="Z19" s="101">
         <v>-152.334</v>
       </c>
       <c r="AA19" s="101">
         <v>182.22</v>
       </c>
       <c r="AB19" s="101">
         <v>212.714</v>
       </c>
       <c r="AC19" s="101">
         <v>176.084</v>
       </c>
       <c r="AD19" s="101">
         <v>160.845</v>
       </c>
       <c r="AE19" s="101">
         <v>168.90299999999999</v>
       </c>
     </row>
-    <row r="20" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="128" t="s">
         <v>219</v>
       </c>
       <c r="C20" s="32">
         <v>194.90100000000001</v>
       </c>
       <c r="D20" s="32">
         <v>193.27699999999999</v>
       </c>
       <c r="E20" s="32">
         <v>232.809</v>
       </c>
       <c r="F20" s="32">
         <v>161.934</v>
       </c>
       <c r="G20" s="32">
         <v>139.47300000000001</v>
       </c>
       <c r="H20" s="32">
         <v>159.27199999999999</v>
       </c>
       <c r="I20" s="32">
         <v>103.35899999999999</v>
       </c>
       <c r="J20" s="32">
@@ -22715,53 +22724,53 @@
       <c r="X20" s="101">
         <v>526.25399999999991</v>
       </c>
       <c r="Y20" s="101">
         <v>487.76</v>
       </c>
       <c r="Z20" s="101">
         <v>591.50199999999995</v>
       </c>
       <c r="AA20" s="101">
         <v>576.54899999999998</v>
       </c>
       <c r="AB20" s="101">
         <v>602.24</v>
       </c>
       <c r="AC20" s="101">
         <v>556.65300000000002</v>
       </c>
       <c r="AD20" s="101">
         <v>589.61</v>
       </c>
       <c r="AE20" s="101">
         <v>601.03800000000001</v>
       </c>
     </row>
-    <row r="21" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="128" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C21" s="32">
         <v>0</v>
       </c>
       <c r="D21" s="32">
         <v>0</v>
       </c>
       <c r="E21" s="32">
         <v>0</v>
       </c>
       <c r="F21" s="32">
         <v>0</v>
       </c>
       <c r="G21" s="32">
         <v>0</v>
       </c>
       <c r="H21" s="32">
         <v>0</v>
       </c>
       <c r="I21" s="32">
         <v>0</v>
       </c>
       <c r="J21" s="32">
         <v>0</v>
       </c>
@@ -22807,51 +22816,51 @@
       <c r="X21" s="101">
         <v>0</v>
       </c>
       <c r="Y21" s="101">
         <v>0</v>
       </c>
       <c r="Z21" s="101">
         <v>0</v>
       </c>
       <c r="AA21" s="101">
         <v>0</v>
       </c>
       <c r="AB21" s="101">
         <v>0</v>
       </c>
       <c r="AC21" s="101">
         <v>0</v>
       </c>
       <c r="AD21" s="101">
         <v>-134.904</v>
       </c>
       <c r="AE21" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="128" t="s">
         <v>221</v>
       </c>
       <c r="C22" s="32">
         <v>0</v>
       </c>
       <c r="D22" s="32">
         <v>0</v>
       </c>
       <c r="E22" s="32">
         <v>0</v>
       </c>
       <c r="F22" s="32">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="32">
         <v>0</v>
       </c>
       <c r="I22" s="32">
         <v>0</v>
       </c>
       <c r="J22" s="32">
@@ -22899,51 +22908,51 @@
       <c r="X22" s="101">
         <v>8.5530000000000008</v>
       </c>
       <c r="Y22" s="101">
         <v>-2.3849999999999998</v>
       </c>
       <c r="Z22" s="101">
         <v>-21.352</v>
       </c>
       <c r="AA22" s="101">
         <v>0.25600000000000001</v>
       </c>
       <c r="AB22" s="101">
         <v>-3.3380000000000001</v>
       </c>
       <c r="AC22" s="101">
         <v>-12.677</v>
       </c>
       <c r="AD22" s="101">
         <v>-6.867</v>
       </c>
       <c r="AE22" s="101">
         <v>-6.1440000000000001</v>
       </c>
     </row>
-    <row r="23" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="128" t="s">
         <v>359</v>
       </c>
       <c r="C23" s="32">
         <v>0</v>
       </c>
       <c r="D23" s="32">
         <v>0</v>
       </c>
       <c r="E23" s="32">
         <v>0</v>
       </c>
       <c r="F23" s="32">
         <v>0</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="32">
         <v>0</v>
       </c>
       <c r="I23" s="32">
         <v>0</v>
       </c>
       <c r="J23" s="32">
@@ -22989,51 +22998,51 @@
         <v>0</v>
       </c>
       <c r="X23" s="101">
         <v>0</v>
       </c>
       <c r="Y23" s="101">
         <v>0</v>
       </c>
       <c r="Z23" s="101">
         <v>0</v>
       </c>
       <c r="AA23" s="101">
         <v>-90.662999999999997</v>
       </c>
       <c r="AB23" s="101">
         <v>0</v>
       </c>
       <c r="AC23" s="101"/>
       <c r="AD23" s="101">
         <v>0</v>
       </c>
       <c r="AE23" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="128" t="s">
         <v>220</v>
       </c>
       <c r="C24" s="32">
         <v>0</v>
       </c>
       <c r="D24" s="32">
         <v>0</v>
       </c>
       <c r="E24" s="32">
         <v>0</v>
       </c>
       <c r="F24" s="32">
         <v>0</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="32">
         <v>0</v>
       </c>
       <c r="I24" s="32">
         <v>0</v>
       </c>
       <c r="J24" s="32">
@@ -23081,51 +23090,51 @@
       <c r="X24" s="101">
         <v>0</v>
       </c>
       <c r="Y24" s="101">
         <v>0</v>
       </c>
       <c r="Z24" s="101">
         <v>0</v>
       </c>
       <c r="AA24" s="101">
         <v>0</v>
       </c>
       <c r="AB24" s="101">
         <v>0</v>
       </c>
       <c r="AC24" s="101">
         <v>0</v>
       </c>
       <c r="AD24" s="101">
         <v>0</v>
       </c>
       <c r="AE24" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="128" t="s">
         <v>222</v>
       </c>
       <c r="C25" s="32">
         <v>-68.197999999999993</v>
       </c>
       <c r="D25" s="32">
         <v>-9.1010000000000009</v>
       </c>
       <c r="E25" s="32">
         <v>-0.21199999999999999</v>
       </c>
       <c r="F25" s="32">
         <v>-65.697000000000003</v>
       </c>
       <c r="G25" s="32">
         <v>-1.476</v>
       </c>
       <c r="H25" s="32">
         <v>-1.9790000000000001</v>
       </c>
       <c r="I25" s="32">
         <v>-41.783000000000001</v>
       </c>
       <c r="J25" s="32">
@@ -23173,117 +23182,117 @@
       <c r="X25" s="101">
         <v>-5.3330000000000002</v>
       </c>
       <c r="Y25" s="101">
         <v>-0.41</v>
       </c>
       <c r="Z25" s="101">
         <v>7.3579999999999997</v>
       </c>
       <c r="AA25" s="101">
         <v>49.045000000000002</v>
       </c>
       <c r="AB25" s="101">
         <v>-7.6509999999999998</v>
       </c>
       <c r="AC25" s="101">
         <v>0.27100000000000002</v>
       </c>
       <c r="AD25" s="101">
         <v>-27.815000000000001</v>
       </c>
       <c r="AE25" s="101">
         <v>2.2959999999999998</v>
       </c>
     </row>
-    <row r="26" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="128"/>
       <c r="C26" s="32"/>
       <c r="D26" s="32"/>
       <c r="E26" s="32"/>
       <c r="F26" s="32"/>
       <c r="G26" s="32"/>
       <c r="H26" s="32"/>
       <c r="I26" s="32"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="32"/>
       <c r="N26" s="101"/>
       <c r="O26" s="101"/>
       <c r="P26" s="101"/>
       <c r="Q26" s="101"/>
       <c r="R26" s="101"/>
       <c r="S26" s="101"/>
       <c r="T26" s="101"/>
       <c r="U26" s="101"/>
       <c r="V26" s="101"/>
       <c r="W26" s="101"/>
       <c r="X26" s="101"/>
       <c r="Y26" s="101"/>
       <c r="Z26" s="101"/>
       <c r="AA26" s="101"/>
       <c r="AB26" s="101"/>
       <c r="AC26" s="101"/>
       <c r="AD26" s="101"/>
       <c r="AE26" s="101"/>
     </row>
-    <row r="27" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="129" t="s">
         <v>336</v>
       </c>
       <c r="C27" s="55"/>
       <c r="D27" s="55"/>
       <c r="E27" s="55"/>
       <c r="F27" s="55"/>
       <c r="G27" s="55"/>
       <c r="H27" s="55"/>
       <c r="I27" s="55"/>
       <c r="J27" s="55"/>
       <c r="K27" s="55"/>
       <c r="L27" s="55"/>
       <c r="M27" s="55"/>
       <c r="N27" s="55"/>
       <c r="O27" s="55"/>
       <c r="P27" s="55"/>
       <c r="Q27" s="55"/>
       <c r="R27" s="55"/>
       <c r="S27" s="55"/>
       <c r="T27" s="55"/>
       <c r="U27" s="55"/>
       <c r="V27" s="55"/>
       <c r="W27" s="55"/>
       <c r="X27" s="55"/>
       <c r="Y27" s="55"/>
       <c r="Z27" s="55"/>
       <c r="AA27" s="55"/>
       <c r="AB27" s="55"/>
       <c r="AC27" s="55"/>
       <c r="AD27" s="55"/>
       <c r="AE27" s="55"/>
     </row>
-    <row r="28" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="128" t="s">
         <v>223</v>
       </c>
       <c r="C28" s="32">
         <v>-702.33600000000001</v>
       </c>
       <c r="D28" s="32">
         <v>-641.84</v>
       </c>
       <c r="E28" s="32">
         <v>-538.92899999999997</v>
       </c>
       <c r="F28" s="32">
         <v>-195.696</v>
       </c>
       <c r="G28" s="32">
         <v>-430.471</v>
       </c>
       <c r="H28" s="32">
         <v>-109.325</v>
       </c>
       <c r="I28" s="32">
         <v>-418.38900000000001</v>
       </c>
       <c r="J28" s="32">
@@ -23331,51 +23340,51 @@
       <c r="X28" s="101">
         <v>-124.614</v>
       </c>
       <c r="Y28" s="101">
         <v>-332.54600000000005</v>
       </c>
       <c r="Z28" s="101">
         <v>-673.78899999999987</v>
       </c>
       <c r="AA28" s="101">
         <v>-508.815</v>
       </c>
       <c r="AB28" s="101">
         <v>35.866</v>
       </c>
       <c r="AC28" s="101">
         <v>-1063.5160000000001</v>
       </c>
       <c r="AD28" s="101">
         <v>-910.22199999999998</v>
       </c>
       <c r="AE28" s="101">
         <v>-239.25899999999999</v>
       </c>
     </row>
-    <row r="29" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="128" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="32">
         <v>-68.616</v>
       </c>
       <c r="D29" s="32">
         <v>-5.7670000000000003</v>
       </c>
       <c r="E29" s="32">
         <v>-69.158000000000001</v>
       </c>
       <c r="F29" s="32">
         <v>127.69799999999999</v>
       </c>
       <c r="G29" s="32">
         <v>-108.72499999999999</v>
       </c>
       <c r="H29" s="32">
         <v>138.399</v>
       </c>
       <c r="I29" s="32">
         <v>175.631</v>
       </c>
       <c r="J29" s="32">
@@ -23423,51 +23432,51 @@
       <c r="X29" s="101">
         <v>-10.226000000000001</v>
       </c>
       <c r="Y29" s="101">
         <v>-182.64599999999999</v>
       </c>
       <c r="Z29" s="101">
         <v>103.75599999999997</v>
       </c>
       <c r="AA29" s="101">
         <v>-117.107</v>
       </c>
       <c r="AB29" s="101">
         <v>182.739</v>
       </c>
       <c r="AC29" s="101">
         <v>-263.51</v>
       </c>
       <c r="AD29" s="101">
         <v>-225.32</v>
       </c>
       <c r="AE29" s="101">
         <v>-284.17500000000001</v>
       </c>
     </row>
-    <row r="30" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="128" t="s">
         <v>224</v>
       </c>
       <c r="C30" s="32">
         <v>183.864</v>
       </c>
       <c r="D30" s="32">
         <v>-177.94800000000001</v>
       </c>
       <c r="E30" s="32">
         <v>76.575000000000003</v>
       </c>
       <c r="F30" s="32">
         <v>5.0590000000000002</v>
       </c>
       <c r="G30" s="32">
         <v>605.57899999999995</v>
       </c>
       <c r="H30" s="32">
         <v>-1003.128</v>
       </c>
       <c r="I30" s="32">
         <v>-248.864</v>
       </c>
       <c r="J30" s="32">
@@ -23515,51 +23524,51 @@
       <c r="X30" s="101">
         <v>-145.398</v>
       </c>
       <c r="Y30" s="101">
         <v>-191.90000000000003</v>
       </c>
       <c r="Z30" s="101">
         <v>-87.58299999999997</v>
       </c>
       <c r="AA30" s="101">
         <v>-112.65</v>
       </c>
       <c r="AB30" s="101">
         <v>-156.05199999999999</v>
       </c>
       <c r="AC30" s="101">
         <v>-316.11900000000003</v>
       </c>
       <c r="AD30" s="101">
         <v>-212.47900000000001</v>
       </c>
       <c r="AE30" s="101">
         <v>-60.875999999999998</v>
       </c>
     </row>
-    <row r="31" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="128" t="s">
         <v>225</v>
       </c>
       <c r="C31" s="32">
         <v>-603.16200000000003</v>
       </c>
       <c r="D31" s="32">
         <v>40.466999999999999</v>
       </c>
       <c r="E31" s="32">
         <v>368.09899999999999</v>
       </c>
       <c r="F31" s="32">
         <v>5.9550000000000001</v>
       </c>
       <c r="G31" s="32">
         <v>-40.173999999999999</v>
       </c>
       <c r="H31" s="32">
         <v>290.12900000000002</v>
       </c>
       <c r="I31" s="32">
         <v>-275.91699999999997</v>
       </c>
       <c r="J31" s="32">
@@ -23607,51 +23616,51 @@
       <c r="X31" s="101">
         <v>-313.57400000000001</v>
       </c>
       <c r="Y31" s="101">
         <v>-41.945999999999913</v>
       </c>
       <c r="Z31" s="101">
         <v>44.646999999999935</v>
       </c>
       <c r="AA31" s="101">
         <v>-848.68100000000004</v>
       </c>
       <c r="AB31" s="101">
         <v>-102.98699999999999</v>
       </c>
       <c r="AC31" s="101">
         <v>121.27800000000001</v>
       </c>
       <c r="AD31" s="101">
         <v>-93.837999999999994</v>
       </c>
       <c r="AE31" s="101">
         <v>-725.87099999999998</v>
       </c>
     </row>
-    <row r="32" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="128" t="s">
         <v>226</v>
       </c>
       <c r="C32" s="32">
         <v>-12.259</v>
       </c>
       <c r="D32" s="32">
         <v>53.423000000000002</v>
       </c>
       <c r="E32" s="32">
         <v>6.0030000000000001</v>
       </c>
       <c r="F32" s="32">
         <v>23.097999999999999</v>
       </c>
       <c r="G32" s="32">
         <v>-77.820999999999998</v>
       </c>
       <c r="H32" s="32">
         <v>-1.9990000000000001</v>
       </c>
       <c r="I32" s="32">
         <v>-7.7679999999999998</v>
       </c>
       <c r="J32" s="32">
@@ -23699,51 +23708,51 @@
       <c r="X32" s="101">
         <v>6.02</v>
       </c>
       <c r="Y32" s="101">
         <v>71.332999999999998</v>
       </c>
       <c r="Z32" s="101">
         <v>147.13499999999999</v>
       </c>
       <c r="AA32" s="101">
         <v>-48.234000000000002</v>
       </c>
       <c r="AB32" s="101">
         <v>-58.28</v>
       </c>
       <c r="AC32" s="101">
         <v>98.641000000000005</v>
       </c>
       <c r="AD32" s="101">
         <v>41.692</v>
       </c>
       <c r="AE32" s="101">
         <v>-75.944999999999993</v>
       </c>
     </row>
-    <row r="33" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="128" t="s">
         <v>227</v>
       </c>
       <c r="C33" s="32">
         <v>-228.374</v>
       </c>
       <c r="D33" s="32">
         <v>137.71700000000001</v>
       </c>
       <c r="E33" s="32">
         <v>85.346000000000004</v>
       </c>
       <c r="F33" s="32">
         <v>-7.992</v>
       </c>
       <c r="G33" s="32">
         <v>-144.262</v>
       </c>
       <c r="H33" s="32">
         <v>273.62799999999999</v>
       </c>
       <c r="I33" s="32">
         <v>137.60599999999999</v>
       </c>
       <c r="J33" s="32">
@@ -23791,51 +23800,51 @@
       <c r="X33" s="101">
         <v>229.042</v>
       </c>
       <c r="Y33" s="101">
         <v>110.789</v>
       </c>
       <c r="Z33" s="101">
         <v>-59.712000000000003</v>
       </c>
       <c r="AA33" s="101">
         <v>-288.57799999999997</v>
       </c>
       <c r="AB33" s="101">
         <v>261.392</v>
       </c>
       <c r="AC33" s="101">
         <v>157.59299999999999</v>
       </c>
       <c r="AD33" s="101">
         <v>-91.51</v>
       </c>
       <c r="AE33" s="101">
         <v>-277.20800000000003</v>
       </c>
     </row>
-    <row r="34" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="128" t="s">
         <v>228</v>
       </c>
       <c r="C34" s="32">
         <v>90.703000000000003</v>
       </c>
       <c r="D34" s="32">
         <v>281.10599999999999</v>
       </c>
       <c r="E34" s="32">
         <v>-223.66200000000001</v>
       </c>
       <c r="F34" s="32">
         <v>138.36600000000001</v>
       </c>
       <c r="G34" s="32">
         <v>-43.136000000000003</v>
       </c>
       <c r="H34" s="32">
         <v>-299.27699999999999</v>
       </c>
       <c r="I34" s="32">
         <v>424.61599999999999</v>
       </c>
       <c r="J34" s="32">
@@ -23883,51 +23892,51 @@
       <c r="X34" s="101">
         <v>222.292</v>
       </c>
       <c r="Y34" s="101">
         <v>-104.28500000000008</v>
       </c>
       <c r="Z34" s="101">
         <v>-184.30399999999986</v>
       </c>
       <c r="AA34" s="101">
         <v>762.62800000000004</v>
       </c>
       <c r="AB34" s="101">
         <v>-412.37200000000001</v>
       </c>
       <c r="AC34" s="101">
         <v>-142.25299999999999</v>
       </c>
       <c r="AD34" s="101">
         <v>299.94200000000001</v>
       </c>
       <c r="AE34" s="101">
         <v>497.96</v>
       </c>
     </row>
-    <row r="35" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="128" t="s">
         <v>229</v>
       </c>
       <c r="C35" s="32">
         <v>324.22500000000002</v>
       </c>
       <c r="D35" s="32">
         <v>497.06900000000002</v>
       </c>
       <c r="E35" s="32">
         <v>595.37099999999998</v>
       </c>
       <c r="F35" s="32">
         <v>456.255</v>
       </c>
       <c r="G35" s="32">
         <v>174.995</v>
       </c>
       <c r="H35" s="32">
         <v>978.51599999999996</v>
       </c>
       <c r="I35" s="32">
         <v>732.88599999999997</v>
       </c>
       <c r="J35" s="32">
@@ -23975,51 +23984,51 @@
       <c r="X35" s="101">
         <v>260.79199999999997</v>
       </c>
       <c r="Y35" s="101">
         <v>148.16700000000003</v>
       </c>
       <c r="Z35" s="101">
         <v>214.61500000000001</v>
       </c>
       <c r="AA35" s="101">
         <v>590.87800000000004</v>
       </c>
       <c r="AB35" s="101">
         <v>251.91900000000001</v>
       </c>
       <c r="AC35" s="101">
         <v>718.11500000000001</v>
       </c>
       <c r="AD35" s="101">
         <v>337.358</v>
       </c>
       <c r="AE35" s="101">
         <v>375.334</v>
       </c>
     </row>
-    <row r="36" spans="2:31" ht="23.15" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:31" ht="23" x14ac:dyDescent="0.25">
       <c r="B36" s="130" t="s">
         <v>230</v>
       </c>
       <c r="C36" s="32">
         <v>-252.65700000000001</v>
       </c>
       <c r="D36" s="32">
         <v>-379.45499999999998</v>
       </c>
       <c r="E36" s="32">
         <v>-428.64299999999997</v>
       </c>
       <c r="F36" s="32">
         <v>-666.423</v>
       </c>
       <c r="G36" s="32">
         <v>-212.31700000000001</v>
       </c>
       <c r="H36" s="32">
         <v>-228.476</v>
       </c>
       <c r="I36" s="32">
         <v>-221.85300000000001</v>
       </c>
       <c r="J36" s="32">
@@ -24067,51 +24076,51 @@
       <c r="X36" s="101">
         <v>-247.81899999999999</v>
       </c>
       <c r="Y36" s="101">
         <v>-218.30100000000004</v>
       </c>
       <c r="Z36" s="101">
         <v>-243.09500000000003</v>
       </c>
       <c r="AA36" s="101">
         <v>-203.374</v>
       </c>
       <c r="AB36" s="101">
         <v>-259.315</v>
       </c>
       <c r="AC36" s="101">
         <v>-276.64299999999997</v>
       </c>
       <c r="AD36" s="101">
         <v>-248.86500000000001</v>
       </c>
       <c r="AE36" s="101">
         <v>-197.73099999999999</v>
       </c>
     </row>
-    <row r="37" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="128" t="s">
         <v>231</v>
       </c>
       <c r="C37" s="32">
         <v>35.713000000000001</v>
       </c>
       <c r="D37" s="32">
         <v>73.888000000000005</v>
       </c>
       <c r="E37" s="32">
         <v>-104.512</v>
       </c>
       <c r="F37" s="32">
         <v>-16.565999999999999</v>
       </c>
       <c r="G37" s="32">
         <v>-58.113</v>
       </c>
       <c r="H37" s="32">
         <v>227.66</v>
       </c>
       <c r="I37" s="32">
         <v>47.52</v>
       </c>
       <c r="J37" s="32">
@@ -24159,51 +24168,51 @@
       <c r="X37" s="101">
         <v>139.09700000000001</v>
       </c>
       <c r="Y37" s="101">
         <v>-107.58400000000006</v>
       </c>
       <c r="Z37" s="101">
         <v>30.074999999999989</v>
       </c>
       <c r="AA37" s="101">
         <v>179.50399999999999</v>
       </c>
       <c r="AB37" s="101">
         <v>-31.756</v>
       </c>
       <c r="AC37" s="101">
         <v>-23.353999999999999</v>
       </c>
       <c r="AD37" s="101">
         <v>1.4770000000000001</v>
       </c>
       <c r="AE37" s="101">
         <v>193.036</v>
       </c>
     </row>
-    <row r="38" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="128" t="s">
         <v>222</v>
       </c>
       <c r="C38" s="32">
         <v>0</v>
       </c>
       <c r="D38" s="32">
         <v>0</v>
       </c>
       <c r="E38" s="32">
         <v>0</v>
       </c>
       <c r="F38" s="32">
         <v>0</v>
       </c>
       <c r="G38" s="32">
         <v>0</v>
       </c>
       <c r="H38" s="32">
         <v>0</v>
       </c>
       <c r="I38" s="32">
         <v>0</v>
       </c>
       <c r="J38" s="32">
@@ -24251,51 +24260,51 @@
       <c r="X38" s="101">
         <v>0</v>
       </c>
       <c r="Y38" s="101">
         <v>0</v>
       </c>
       <c r="Z38" s="101">
         <v>0</v>
       </c>
       <c r="AA38" s="101">
         <v>0</v>
       </c>
       <c r="AB38" s="101">
         <v>0</v>
       </c>
       <c r="AC38" s="101">
         <v>0</v>
       </c>
       <c r="AD38" s="101">
         <v>0</v>
       </c>
       <c r="AE38" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="129"/>
       <c r="C39" s="52">
         <v>2059.3500000000008</v>
       </c>
       <c r="D39" s="52">
         <v>3315.6150000000002</v>
       </c>
       <c r="E39" s="52">
         <v>3512.1150000000002</v>
       </c>
       <c r="F39" s="52">
         <v>3288.7719999999999</v>
       </c>
       <c r="G39" s="52">
         <v>3174.6770000000001</v>
       </c>
       <c r="H39" s="52">
         <v>4131.1660000000002</v>
       </c>
       <c r="I39" s="52">
         <v>4045.3839999999987</v>
       </c>
       <c r="J39" s="52">
         <v>2858.5370000000003</v>
       </c>
@@ -24341,83 +24350,83 @@
       <c r="X39" s="52">
         <v>4409.3820000000005</v>
       </c>
       <c r="Y39" s="52">
         <v>3685.6050000000005</v>
       </c>
       <c r="Z39" s="52">
         <v>3336.9739999999993</v>
       </c>
       <c r="AA39" s="52">
         <v>4467.2160000000022</v>
       </c>
       <c r="AB39" s="52">
         <v>4890.1649999999991</v>
       </c>
       <c r="AC39" s="52">
         <v>3691.5509999999999</v>
       </c>
       <c r="AD39" s="52">
         <v>3602.491</v>
       </c>
       <c r="AE39" s="52">
         <v>4575.8599999999988</v>
       </c>
     </row>
-    <row r="40" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="128"/>
       <c r="C40" s="32"/>
       <c r="D40" s="32"/>
       <c r="E40" s="32"/>
       <c r="F40" s="32"/>
       <c r="G40" s="32"/>
       <c r="H40" s="32"/>
       <c r="I40" s="32"/>
       <c r="J40" s="32"/>
       <c r="K40" s="32"/>
       <c r="L40" s="32"/>
       <c r="M40" s="32"/>
       <c r="N40" s="101"/>
       <c r="O40" s="101"/>
       <c r="P40" s="101"/>
       <c r="Q40" s="101"/>
       <c r="R40" s="101"/>
       <c r="S40" s="101"/>
       <c r="T40" s="101"/>
       <c r="U40" s="101"/>
       <c r="V40" s="101"/>
       <c r="W40" s="101"/>
       <c r="X40" s="101"/>
       <c r="Y40" s="101"/>
       <c r="Z40" s="101"/>
       <c r="AA40" s="101"/>
       <c r="AB40" s="101"/>
       <c r="AC40" s="101"/>
       <c r="AD40" s="101"/>
       <c r="AE40" s="101"/>
     </row>
-    <row r="41" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="129" t="s">
         <v>337</v>
       </c>
       <c r="C41" s="52">
         <v>3741.661000000001</v>
       </c>
       <c r="D41" s="52">
         <v>4702.5439999999999</v>
       </c>
       <c r="E41" s="52">
         <v>5041.768</v>
       </c>
       <c r="F41" s="52">
         <v>5084.4139999999998</v>
       </c>
       <c r="G41" s="52">
         <v>4742.8360000000002</v>
       </c>
       <c r="H41" s="52">
         <v>5382.8389999999999</v>
       </c>
       <c r="I41" s="52">
         <v>5567.4319999999989</v>
       </c>
       <c r="J41" s="52">
@@ -24465,83 +24474,83 @@
       <c r="X41" s="52">
         <v>6099.06</v>
       </c>
       <c r="Y41" s="52">
         <v>5447.7060000000001</v>
       </c>
       <c r="Z41" s="52">
         <v>5425.2729999999992</v>
       </c>
       <c r="AA41" s="52">
         <v>5882.9860000000026</v>
       </c>
       <c r="AB41" s="52">
         <v>6445.6149999999989</v>
       </c>
       <c r="AC41" s="52">
         <v>5793.8179999999993</v>
       </c>
       <c r="AD41" s="52">
         <v>5799.9470000000001</v>
       </c>
       <c r="AE41" s="52">
         <v>6178.9499999999989</v>
       </c>
     </row>
-    <row r="42" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="128"/>
       <c r="C42" s="32"/>
       <c r="D42" s="32"/>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="32"/>
       <c r="H42" s="32"/>
       <c r="I42" s="32"/>
       <c r="J42" s="32"/>
       <c r="K42" s="32"/>
       <c r="L42" s="32"/>
       <c r="M42" s="32"/>
       <c r="N42" s="101"/>
       <c r="O42" s="101"/>
       <c r="P42" s="101"/>
       <c r="Q42" s="101"/>
       <c r="R42" s="101"/>
       <c r="S42" s="101"/>
       <c r="T42" s="101"/>
       <c r="U42" s="101"/>
       <c r="V42" s="101"/>
       <c r="W42" s="101"/>
       <c r="X42" s="101"/>
       <c r="Y42" s="101"/>
       <c r="Z42" s="101"/>
       <c r="AA42" s="101"/>
       <c r="AB42" s="101"/>
       <c r="AC42" s="101"/>
       <c r="AD42" s="101"/>
       <c r="AE42" s="101"/>
     </row>
-    <row r="43" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="128" t="s">
         <v>232</v>
       </c>
       <c r="C43" s="32">
         <v>-200.68899999999999</v>
       </c>
       <c r="D43" s="32">
         <v>-166.47200000000001</v>
       </c>
       <c r="E43" s="32">
         <v>-226.482</v>
       </c>
       <c r="F43" s="32">
         <v>-153.34299999999999</v>
       </c>
       <c r="G43" s="32">
         <v>-164.56100000000001</v>
       </c>
       <c r="H43" s="32">
         <v>-137.238</v>
       </c>
       <c r="I43" s="32">
         <v>-268.55099999999999</v>
       </c>
       <c r="J43" s="32">
@@ -24589,51 +24598,51 @@
       <c r="X43" s="101">
         <v>-339.29199999999997</v>
       </c>
       <c r="Y43" s="101">
         <v>-642.33799999999997</v>
       </c>
       <c r="Z43" s="101">
         <v>-467.46300000000019</v>
       </c>
       <c r="AA43" s="101">
         <v>-625.21</v>
       </c>
       <c r="AB43" s="101">
         <v>-391.14600000000002</v>
       </c>
       <c r="AC43" s="101">
         <v>-826.23299999999995</v>
       </c>
       <c r="AD43" s="101">
         <v>-466.166</v>
       </c>
       <c r="AE43" s="101">
         <v>-627.23699999999997</v>
       </c>
     </row>
-    <row r="44" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="128" t="s">
         <v>233</v>
       </c>
       <c r="C44" s="32">
         <v>-24.373000000000001</v>
       </c>
       <c r="D44" s="32">
         <v>-29.763999999999999</v>
       </c>
       <c r="E44" s="32">
         <v>-27.151</v>
       </c>
       <c r="F44" s="32">
         <v>-20.917000000000002</v>
       </c>
       <c r="G44" s="32">
         <v>-20.297000000000001</v>
       </c>
       <c r="H44" s="32">
         <v>-21.975999999999999</v>
       </c>
       <c r="I44" s="32">
         <v>-15.874000000000001</v>
       </c>
       <c r="J44" s="32">
@@ -24681,83 +24690,83 @@
       <c r="X44" s="101">
         <v>-50.454000000000001</v>
       </c>
       <c r="Y44" s="101">
         <v>-149.95799999999997</v>
       </c>
       <c r="Z44" s="101">
         <v>-364.63599999999997</v>
       </c>
       <c r="AA44" s="101">
         <v>-166.93299999999999</v>
       </c>
       <c r="AB44" s="101">
         <v>-181.941</v>
       </c>
       <c r="AC44" s="101">
         <v>-358.49299999999999</v>
       </c>
       <c r="AD44" s="101">
         <v>-188.84200000000001</v>
       </c>
       <c r="AE44" s="101">
         <v>-254.33099999999999</v>
       </c>
     </row>
-    <row r="45" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="128"/>
       <c r="C45" s="32"/>
       <c r="D45" s="32"/>
       <c r="E45" s="32"/>
       <c r="F45" s="32"/>
       <c r="G45" s="32"/>
       <c r="H45" s="32"/>
       <c r="I45" s="32"/>
       <c r="J45" s="32"/>
       <c r="K45" s="32"/>
       <c r="L45" s="32"/>
       <c r="M45" s="32"/>
       <c r="N45" s="101"/>
       <c r="O45" s="101"/>
       <c r="P45" s="101"/>
       <c r="Q45" s="101"/>
       <c r="R45" s="101"/>
       <c r="S45" s="101"/>
       <c r="T45" s="101"/>
       <c r="U45" s="101"/>
       <c r="V45" s="101"/>
       <c r="W45" s="101"/>
       <c r="X45" s="101"/>
       <c r="Y45" s="101"/>
       <c r="Z45" s="101"/>
       <c r="AA45" s="101"/>
       <c r="AB45" s="101"/>
       <c r="AC45" s="101"/>
       <c r="AD45" s="101"/>
       <c r="AE45" s="101"/>
     </row>
-    <row r="46" spans="2:31" ht="14.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:31" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="60" t="s">
         <v>338</v>
       </c>
       <c r="C46" s="43">
         <v>3516.5990000000011</v>
       </c>
       <c r="D46" s="43">
         <v>4506.308</v>
       </c>
       <c r="E46" s="43">
         <v>4788.1350000000002</v>
       </c>
       <c r="F46" s="43">
         <v>4910.1539999999995</v>
       </c>
       <c r="G46" s="43">
         <v>4557.978000000001</v>
       </c>
       <c r="H46" s="43">
         <v>5223.625</v>
       </c>
       <c r="I46" s="43">
         <v>5283.0069999999987</v>
       </c>
       <c r="J46" s="43">
@@ -24805,117 +24814,117 @@
       <c r="X46" s="43">
         <v>5709.3140000000003</v>
       </c>
       <c r="Y46" s="43">
         <v>4655.4100000000008</v>
       </c>
       <c r="Z46" s="43">
         <v>4593.1739999999991</v>
       </c>
       <c r="AA46" s="43">
         <v>5090.8430000000026</v>
       </c>
       <c r="AB46" s="43">
         <v>5872.5279999999993</v>
       </c>
       <c r="AC46" s="43">
         <v>4609.0919999999987</v>
       </c>
       <c r="AD46" s="43">
         <v>5144.9390000000003</v>
       </c>
       <c r="AE46" s="43">
         <v>5297.3819999999987</v>
       </c>
     </row>
-    <row r="47" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="128"/>
       <c r="C47" s="32"/>
       <c r="D47" s="32"/>
       <c r="E47" s="32"/>
       <c r="F47" s="32"/>
       <c r="G47" s="32"/>
       <c r="H47" s="32"/>
       <c r="I47" s="32"/>
       <c r="J47" s="32"/>
       <c r="K47" s="32"/>
       <c r="L47" s="32"/>
       <c r="M47" s="32"/>
       <c r="N47" s="101"/>
       <c r="O47" s="101"/>
       <c r="P47" s="101"/>
       <c r="Q47" s="101"/>
       <c r="R47" s="101"/>
       <c r="S47" s="101"/>
       <c r="T47" s="101"/>
       <c r="U47" s="101"/>
       <c r="V47" s="101"/>
       <c r="W47" s="101"/>
       <c r="X47" s="101"/>
       <c r="Y47" s="101"/>
       <c r="Z47" s="101"/>
       <c r="AA47" s="101"/>
       <c r="AB47" s="101"/>
       <c r="AC47" s="101"/>
       <c r="AD47" s="101"/>
       <c r="AE47" s="101"/>
     </row>
-    <row r="48" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="129" t="s">
         <v>234</v>
       </c>
       <c r="C48" s="55"/>
       <c r="D48" s="55"/>
       <c r="E48" s="55"/>
       <c r="F48" s="55"/>
       <c r="G48" s="55"/>
       <c r="H48" s="55"/>
       <c r="I48" s="55"/>
       <c r="J48" s="55"/>
       <c r="K48" s="55"/>
       <c r="L48" s="55"/>
       <c r="M48" s="55"/>
       <c r="N48" s="55"/>
       <c r="O48" s="55"/>
       <c r="P48" s="55"/>
       <c r="Q48" s="55"/>
       <c r="R48" s="55"/>
       <c r="S48" s="55"/>
       <c r="T48" s="55"/>
       <c r="U48" s="55"/>
       <c r="V48" s="55"/>
       <c r="W48" s="55"/>
       <c r="X48" s="55"/>
       <c r="Y48" s="55"/>
       <c r="Z48" s="55"/>
       <c r="AA48" s="55"/>
       <c r="AB48" s="55"/>
       <c r="AC48" s="55"/>
       <c r="AD48" s="55"/>
       <c r="AE48" s="55"/>
     </row>
-    <row r="49" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="128" t="s">
         <v>235</v>
       </c>
       <c r="C49" s="32">
         <v>-2107.6109999999999</v>
       </c>
       <c r="D49" s="32">
         <v>-2155.4899999999998</v>
       </c>
       <c r="E49" s="32">
         <v>-2318.9549999999999</v>
       </c>
       <c r="F49" s="32">
         <v>-2256.585</v>
       </c>
       <c r="G49" s="32">
         <v>-2127.7460000000001</v>
       </c>
       <c r="H49" s="32">
         <v>-2136.5419999999999</v>
       </c>
       <c r="I49" s="32">
         <v>-1520.8130000000001</v>
       </c>
       <c r="J49" s="32">
@@ -24963,51 +24972,51 @@
       <c r="X49" s="101">
         <v>-2216.819</v>
       </c>
       <c r="Y49" s="101">
         <v>-2398.7019999999993</v>
       </c>
       <c r="Z49" s="101">
         <v>-2703.7759999999998</v>
       </c>
       <c r="AA49" s="101">
         <v>-2421.3139999999999</v>
       </c>
       <c r="AB49" s="101">
         <v>-2243.335</v>
       </c>
       <c r="AC49" s="101">
         <v>-2355.9810000000002</v>
       </c>
       <c r="AD49" s="101">
         <v>-2436.9270000000001</v>
       </c>
       <c r="AE49" s="101">
         <v>-2412.75</v>
       </c>
     </row>
-    <row r="50" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="128" t="s">
         <v>236</v>
       </c>
       <c r="C50" s="32">
         <v>3.72</v>
       </c>
       <c r="D50" s="32">
         <v>4.5289999999999999</v>
       </c>
       <c r="E50" s="32">
         <v>460.84</v>
       </c>
       <c r="F50" s="32">
         <v>229.554</v>
       </c>
       <c r="G50" s="32">
         <v>652.17499999999995</v>
       </c>
       <c r="H50" s="32">
         <v>9.8789999999999996</v>
       </c>
       <c r="I50" s="32">
         <v>10.651999999999999</v>
       </c>
       <c r="J50" s="32">
@@ -25055,51 +25064,51 @@
       <c r="X50" s="101">
         <v>73.588999999999999</v>
       </c>
       <c r="Y50" s="101">
         <v>84.593000000000018</v>
       </c>
       <c r="Z50" s="101">
         <v>132.136</v>
       </c>
       <c r="AA50" s="101">
         <v>52.942</v>
       </c>
       <c r="AB50" s="101">
         <v>74.381</v>
       </c>
       <c r="AC50" s="101">
         <v>144.691</v>
       </c>
       <c r="AD50" s="101">
         <v>164.52799999999999</v>
       </c>
       <c r="AE50" s="101">
         <v>172.327</v>
       </c>
     </row>
-    <row r="51" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="128" t="s">
         <v>237</v>
       </c>
       <c r="C51" s="32">
         <v>14.398999999999999</v>
       </c>
       <c r="D51" s="32">
         <v>118.261</v>
       </c>
       <c r="E51" s="32">
         <v>78.174000000000007</v>
       </c>
       <c r="F51" s="32">
         <v>67.06</v>
       </c>
       <c r="G51" s="32">
         <v>-25.029</v>
       </c>
       <c r="H51" s="32">
         <v>223.40199999999999</v>
       </c>
       <c r="I51" s="32">
         <v>550.05399999999997</v>
       </c>
       <c r="J51" s="32">
@@ -25147,51 +25156,51 @@
       <c r="X51" s="101">
         <v>14.601000000000001</v>
       </c>
       <c r="Y51" s="101">
         <v>11.622</v>
       </c>
       <c r="Z51" s="101">
         <v>-1.421999999999997</v>
       </c>
       <c r="AA51" s="101">
         <v>22.858000000000001</v>
       </c>
       <c r="AB51" s="101">
         <v>21.437000000000001</v>
       </c>
       <c r="AC51" s="101">
         <v>88.677000000000007</v>
       </c>
       <c r="AD51" s="101">
         <v>23.984999999999999</v>
       </c>
       <c r="AE51" s="101">
         <v>15.24</v>
       </c>
     </row>
-    <row r="52" spans="2:32" ht="23.15" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:32" ht="23" x14ac:dyDescent="0.25">
       <c r="B52" s="130" t="s">
         <v>238</v>
       </c>
       <c r="C52" s="32">
         <v>0</v>
       </c>
       <c r="D52" s="32">
         <v>0</v>
       </c>
       <c r="E52" s="32">
         <v>-70.843999999999994</v>
       </c>
       <c r="F52" s="32">
         <v>0</v>
       </c>
       <c r="G52" s="32">
         <v>0</v>
       </c>
       <c r="H52" s="32">
         <v>0</v>
       </c>
       <c r="I52" s="32">
         <v>0</v>
       </c>
       <c r="J52" s="32">
@@ -25239,51 +25248,51 @@
       <c r="X52" s="101">
         <v>-23.67</v>
       </c>
       <c r="Y52" s="101">
         <v>-27.828999999999994</v>
       </c>
       <c r="Z52" s="101">
         <v>-105.55099999999999</v>
       </c>
       <c r="AA52" s="101">
         <v>-47.244</v>
       </c>
       <c r="AB52" s="101">
         <v>0</v>
       </c>
       <c r="AC52" s="101">
         <v>-41.491</v>
       </c>
       <c r="AD52" s="101">
         <v>-976.01800000000003</v>
       </c>
       <c r="AE52" s="101">
         <v>-5.008</v>
       </c>
     </row>
-    <row r="53" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="128" t="s">
         <v>247</v>
       </c>
       <c r="C53" s="32">
         <v>0</v>
       </c>
       <c r="D53" s="32">
         <v>0</v>
       </c>
       <c r="E53" s="32">
         <v>5.76</v>
       </c>
       <c r="F53" s="32">
         <v>0</v>
       </c>
       <c r="G53" s="32">
         <v>0</v>
       </c>
       <c r="H53" s="32">
         <v>0</v>
       </c>
       <c r="I53" s="32">
         <v>0</v>
       </c>
       <c r="J53" s="32">
@@ -25331,51 +25340,51 @@
       <c r="X53" s="101">
         <v>0</v>
       </c>
       <c r="Y53" s="101">
         <v>0</v>
       </c>
       <c r="Z53" s="101">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="AA53" s="101">
         <v>0.68500000000000005</v>
       </c>
       <c r="AB53" s="101">
         <v>0</v>
       </c>
       <c r="AC53" s="101">
         <v>-0.39300000000000002</v>
       </c>
       <c r="AD53" s="101">
         <v>-0.29199999999999998</v>
       </c>
       <c r="AE53" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="128" t="s">
         <v>248</v>
       </c>
       <c r="C54" s="32">
         <v>0</v>
       </c>
       <c r="D54" s="32">
         <v>0</v>
       </c>
       <c r="E54" s="32">
         <v>0</v>
       </c>
       <c r="F54" s="32">
         <v>0</v>
       </c>
       <c r="G54" s="32">
         <v>0</v>
       </c>
       <c r="H54" s="32">
         <v>0</v>
       </c>
       <c r="I54" s="32">
         <v>0</v>
       </c>
       <c r="J54" s="32">
@@ -25423,51 +25432,51 @@
       <c r="X54" s="101">
         <v>0</v>
       </c>
       <c r="Y54" s="101">
         <v>0</v>
       </c>
       <c r="Z54" s="101">
         <v>0</v>
       </c>
       <c r="AA54" s="101">
         <v>0</v>
       </c>
       <c r="AB54" s="101">
         <v>0</v>
       </c>
       <c r="AC54" s="101">
         <v>0</v>
       </c>
       <c r="AD54" s="101">
         <v>0</v>
       </c>
       <c r="AE54" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="128" t="s">
         <v>239</v>
       </c>
       <c r="C55" s="32">
         <v>0</v>
       </c>
       <c r="D55" s="32">
         <v>0</v>
       </c>
       <c r="E55" s="32">
         <v>0</v>
       </c>
       <c r="F55" s="32">
         <v>0</v>
       </c>
       <c r="G55" s="32">
         <v>0</v>
       </c>
       <c r="H55" s="32">
         <v>0</v>
       </c>
       <c r="I55" s="32">
         <v>0</v>
       </c>
       <c r="J55" s="32">
@@ -25515,51 +25524,51 @@
       <c r="X55" s="101">
         <v>0</v>
       </c>
       <c r="Y55" s="101">
         <v>161.05699999999999</v>
       </c>
       <c r="Z55" s="101">
         <v>0</v>
       </c>
       <c r="AA55" s="101">
         <v>0</v>
       </c>
       <c r="AB55" s="101">
         <v>0</v>
       </c>
       <c r="AC55" s="101">
         <v>0</v>
       </c>
       <c r="AD55" s="101">
         <v>0</v>
       </c>
       <c r="AE55" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="128" t="s">
         <v>272</v>
       </c>
       <c r="C56" s="32">
         <v>0</v>
       </c>
       <c r="D56" s="32">
         <v>0</v>
       </c>
       <c r="E56" s="32">
         <v>0</v>
       </c>
       <c r="F56" s="32">
         <v>0</v>
       </c>
       <c r="G56" s="32">
         <v>0</v>
       </c>
       <c r="H56" s="32">
         <v>0</v>
       </c>
       <c r="I56" s="32">
         <v>0</v>
       </c>
       <c r="J56" s="32">
@@ -25607,51 +25616,51 @@
       <c r="X56" s="101">
         <v>0</v>
       </c>
       <c r="Y56" s="101">
         <v>0</v>
       </c>
       <c r="Z56" s="101">
         <v>0</v>
       </c>
       <c r="AA56" s="101">
         <v>0</v>
       </c>
       <c r="AB56" s="101">
         <v>0</v>
       </c>
       <c r="AC56" s="101">
         <v>0</v>
       </c>
       <c r="AD56" s="101">
         <v>0</v>
       </c>
       <c r="AE56" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="128" t="s">
         <v>360</v>
       </c>
       <c r="C57" s="32">
         <v>0</v>
       </c>
       <c r="D57" s="32">
         <v>0</v>
       </c>
       <c r="E57" s="32">
         <v>0</v>
       </c>
       <c r="F57" s="32">
         <v>0</v>
       </c>
       <c r="G57" s="32">
         <v>0</v>
       </c>
       <c r="H57" s="32">
         <v>0</v>
       </c>
       <c r="I57" s="32">
         <v>0</v>
       </c>
       <c r="J57" s="32">
@@ -25699,51 +25708,51 @@
       <c r="X57" s="101">
         <v>0</v>
       </c>
       <c r="Y57" s="101">
         <v>0</v>
       </c>
       <c r="Z57" s="101">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="AA57" s="101">
         <v>0</v>
       </c>
       <c r="AB57" s="101">
         <v>0</v>
       </c>
       <c r="AC57" s="101">
         <v>0</v>
       </c>
       <c r="AD57" s="101">
         <v>0</v>
       </c>
       <c r="AE57" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="128" t="s">
         <v>273</v>
       </c>
       <c r="C58" s="101">
         <v>0</v>
       </c>
       <c r="D58" s="101">
         <v>0</v>
       </c>
       <c r="E58" s="101">
         <v>0</v>
       </c>
       <c r="F58" s="101">
         <v>0</v>
       </c>
       <c r="G58" s="101">
         <v>0</v>
       </c>
       <c r="H58" s="101">
         <v>0</v>
       </c>
       <c r="I58" s="101">
         <v>0</v>
       </c>
       <c r="J58" s="101">
@@ -25791,51 +25800,51 @@
       <c r="X58" s="101">
         <v>0</v>
       </c>
       <c r="Y58" s="101">
         <v>0</v>
       </c>
       <c r="Z58" s="101">
         <v>-5.3019999999999996</v>
       </c>
       <c r="AA58" s="101">
         <v>8.4550000000000001</v>
       </c>
       <c r="AB58" s="101">
         <v>-1.5109999999999999</v>
       </c>
       <c r="AC58" s="101">
         <v>2.2189999999999999</v>
       </c>
       <c r="AD58" s="101">
         <v>-97.870999999999995</v>
       </c>
       <c r="AE58" s="101">
         <v>-13.006</v>
       </c>
     </row>
-    <row r="59" spans="2:32" ht="14.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:32" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="60" t="s">
         <v>339</v>
       </c>
       <c r="C59" s="43">
         <v>-2089.4920000000002</v>
       </c>
       <c r="D59" s="43">
         <v>-2032.6999999999998</v>
       </c>
       <c r="E59" s="43">
         <v>-1845.0250000000001</v>
       </c>
       <c r="F59" s="43">
         <v>-1959.971</v>
       </c>
       <c r="G59" s="43">
         <v>-1500.6000000000001</v>
       </c>
       <c r="H59" s="43">
         <v>-1903.261</v>
       </c>
       <c r="I59" s="43">
         <v>-960.10700000000008</v>
       </c>
       <c r="J59" s="43">
@@ -25883,117 +25892,117 @@
       <c r="X59" s="43">
         <v>-2152.299</v>
       </c>
       <c r="Y59" s="43">
         <v>-2169.259</v>
       </c>
       <c r="Z59" s="43">
         <v>-2683.8510000000001</v>
       </c>
       <c r="AA59" s="43">
         <v>-2383.6179999999999</v>
       </c>
       <c r="AB59" s="43">
         <v>-2149.0280000000002</v>
       </c>
       <c r="AC59" s="43">
         <v>-2162.2780000000002</v>
       </c>
       <c r="AD59" s="43">
         <v>-3322.5950000000003</v>
       </c>
       <c r="AE59" s="43">
         <v>-2243.1969999999997</v>
       </c>
     </row>
-    <row r="60" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="128"/>
       <c r="C60" s="32"/>
       <c r="D60" s="32"/>
       <c r="E60" s="32"/>
       <c r="F60" s="32"/>
       <c r="G60" s="32"/>
       <c r="H60" s="32"/>
       <c r="I60" s="32"/>
       <c r="J60" s="32"/>
       <c r="K60" s="32"/>
       <c r="L60" s="32"/>
       <c r="M60" s="32"/>
       <c r="N60" s="101"/>
       <c r="O60" s="101"/>
       <c r="P60" s="101"/>
       <c r="Q60" s="101"/>
       <c r="R60" s="101"/>
       <c r="S60" s="101"/>
       <c r="T60" s="101"/>
       <c r="U60" s="101"/>
       <c r="V60" s="101"/>
       <c r="W60" s="101"/>
       <c r="X60" s="101"/>
       <c r="Y60" s="101"/>
       <c r="Z60" s="101"/>
       <c r="AA60" s="101"/>
       <c r="AB60" s="101"/>
       <c r="AC60" s="101"/>
       <c r="AD60" s="101"/>
       <c r="AE60" s="101"/>
     </row>
-    <row r="61" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="129" t="s">
         <v>355</v>
       </c>
       <c r="C61" s="55"/>
       <c r="D61" s="55"/>
       <c r="E61" s="55"/>
       <c r="F61" s="55"/>
       <c r="G61" s="55"/>
       <c r="H61" s="55"/>
       <c r="I61" s="55"/>
       <c r="J61" s="55"/>
       <c r="K61" s="55"/>
       <c r="L61" s="55"/>
       <c r="M61" s="55"/>
       <c r="N61" s="55"/>
       <c r="O61" s="55"/>
       <c r="P61" s="55"/>
       <c r="Q61" s="55"/>
       <c r="R61" s="55"/>
       <c r="S61" s="55"/>
       <c r="T61" s="55"/>
       <c r="U61" s="55"/>
       <c r="V61" s="55"/>
       <c r="W61" s="55"/>
       <c r="X61" s="55"/>
       <c r="Y61" s="55"/>
       <c r="Z61" s="55"/>
       <c r="AA61" s="55"/>
       <c r="AB61" s="55"/>
       <c r="AC61" s="55"/>
       <c r="AD61" s="55"/>
       <c r="AE61" s="55"/>
     </row>
-    <row r="62" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="128" t="s">
         <v>240</v>
       </c>
       <c r="C62" s="32">
         <v>-752.99300000000005</v>
       </c>
       <c r="D62" s="32">
         <v>-735.54100000000005</v>
       </c>
       <c r="E62" s="32">
         <v>-1606.0619999999999</v>
       </c>
       <c r="F62" s="32">
         <v>-602.06399999999996</v>
       </c>
       <c r="G62" s="32">
         <v>-964.1</v>
       </c>
       <c r="H62" s="32">
         <v>-632.86900000000003</v>
       </c>
       <c r="I62" s="32">
         <v>-1034.3440000000001</v>
       </c>
       <c r="J62" s="32">
@@ -26042,51 +26051,51 @@
         <v>-920.13900000000001</v>
       </c>
       <c r="Y62" s="101">
         <v>-927.51400000000012</v>
       </c>
       <c r="Z62" s="101">
         <v>-996.88200000000006</v>
       </c>
       <c r="AA62" s="101">
         <v>-869.69200000000001</v>
       </c>
       <c r="AB62" s="101">
         <v>-1036.74</v>
       </c>
       <c r="AC62" s="101">
         <v>-2412.4360000000001</v>
       </c>
       <c r="AD62" s="101">
         <v>-913.15599999999995</v>
       </c>
       <c r="AE62" s="101">
         <v>-971.279</v>
       </c>
       <c r="AF62" s="164"/>
     </row>
-    <row r="63" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="128" t="s">
         <v>241</v>
       </c>
       <c r="C63" s="32">
         <v>45.189</v>
       </c>
       <c r="D63" s="32">
         <v>60.912999999999997</v>
       </c>
       <c r="E63" s="32">
         <v>59.533999999999999</v>
       </c>
       <c r="F63" s="32">
         <v>26.488</v>
       </c>
       <c r="G63" s="32">
         <v>16.36</v>
       </c>
       <c r="H63" s="32">
         <v>32.316000000000003</v>
       </c>
       <c r="I63" s="32">
         <v>22.318000000000001</v>
       </c>
       <c r="J63" s="32">
@@ -26135,51 +26144,51 @@
         <v>20.827999999999999</v>
       </c>
       <c r="Y63" s="101">
         <v>17.153999999999996</v>
       </c>
       <c r="Z63" s="101">
         <v>63.390999999999998</v>
       </c>
       <c r="AA63" s="101">
         <v>13.942</v>
       </c>
       <c r="AB63" s="101">
         <v>9.0630000000000006</v>
       </c>
       <c r="AC63" s="101">
         <v>11.43</v>
       </c>
       <c r="AD63" s="101">
         <v>13.895</v>
       </c>
       <c r="AE63" s="101">
         <v>7.0940000000000003</v>
       </c>
       <c r="AF63" s="164"/>
     </row>
-    <row r="64" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="128" t="s">
         <v>242</v>
       </c>
       <c r="C64" s="32">
         <v>-25.516999999999999</v>
       </c>
       <c r="D64" s="32">
         <v>-15.512</v>
       </c>
       <c r="E64" s="32">
         <v>-53.39</v>
       </c>
       <c r="F64" s="32">
         <v>-6.1619999999999999</v>
       </c>
       <c r="G64" s="32">
         <v>-23.721</v>
       </c>
       <c r="H64" s="32">
         <v>-24.995999999999999</v>
       </c>
       <c r="I64" s="32">
         <v>-8.5779999999999994</v>
       </c>
       <c r="J64" s="32">
@@ -26228,51 +26237,51 @@
         <v>-8.5069999999999997</v>
       </c>
       <c r="Y64" s="101">
         <v>-4.6069999999999993</v>
       </c>
       <c r="Z64" s="101">
         <v>-34.146000000000001</v>
       </c>
       <c r="AA64" s="101">
         <v>-51.173000000000002</v>
       </c>
       <c r="AB64" s="101">
         <v>-32.045999999999999</v>
       </c>
       <c r="AC64" s="101">
         <v>-31.448</v>
       </c>
       <c r="AD64" s="101">
         <v>-20.882999999999999</v>
       </c>
       <c r="AE64" s="101">
         <v>-58.668999999999997</v>
       </c>
       <c r="AF64" s="164"/>
     </row>
-    <row r="65" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="128" t="s">
         <v>243</v>
       </c>
       <c r="C65" s="32">
         <v>-0.27100000000000002</v>
       </c>
       <c r="D65" s="32">
         <v>-0.29299999999999998</v>
       </c>
       <c r="E65" s="32">
         <v>-2652.9540000000002</v>
       </c>
       <c r="F65" s="32">
         <v>-3523.3240000000001</v>
       </c>
       <c r="G65" s="32">
         <v>0</v>
       </c>
       <c r="H65" s="32">
         <v>-4.8000000000000001E-2</v>
       </c>
       <c r="I65" s="32">
         <v>-3120.1019999999999</v>
       </c>
       <c r="J65" s="32">
@@ -26321,51 +26330,51 @@
         <v>-1821.192</v>
       </c>
       <c r="Y65" s="101">
         <v>-0.21900000000005093</v>
       </c>
       <c r="Z65" s="101">
         <v>-710.82399999999984</v>
       </c>
       <c r="AA65" s="101">
         <v>-0.13700000000000001</v>
       </c>
       <c r="AB65" s="101">
         <v>-1868.944</v>
       </c>
       <c r="AC65" s="101">
         <v>-0.38</v>
       </c>
       <c r="AD65" s="101">
         <v>-317.94099999999997</v>
       </c>
       <c r="AE65" s="101">
         <v>-0.38400000000000001</v>
       </c>
       <c r="AF65" s="164"/>
     </row>
-    <row r="66" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="128" t="s">
         <v>244</v>
       </c>
       <c r="C66" s="32">
         <v>0</v>
       </c>
       <c r="D66" s="32">
         <v>0</v>
       </c>
       <c r="E66" s="32">
         <v>0</v>
       </c>
       <c r="F66" s="32">
         <v>0</v>
       </c>
       <c r="G66" s="32">
         <v>0</v>
       </c>
       <c r="H66" s="32">
         <v>0</v>
       </c>
       <c r="I66" s="32">
         <v>0</v>
       </c>
       <c r="J66" s="32">
@@ -26414,51 +26423,51 @@
         <v>-257.03300000000002</v>
       </c>
       <c r="Y66" s="101">
         <v>-735.01800000000003</v>
       </c>
       <c r="Z66" s="101">
         <v>-307.53200000000004</v>
       </c>
       <c r="AA66" s="101">
         <v>-326.47899999999998</v>
       </c>
       <c r="AB66" s="101">
         <v>-351.536</v>
       </c>
       <c r="AC66" s="101">
         <v>-748.46600000000001</v>
       </c>
       <c r="AD66" s="101">
         <v>-319.99900000000002</v>
       </c>
       <c r="AE66" s="101">
         <v>0</v>
       </c>
       <c r="AF66" s="164"/>
     </row>
-    <row r="67" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="128" t="s">
         <v>260</v>
       </c>
       <c r="C67" s="101">
         <v>0</v>
       </c>
       <c r="D67" s="101">
         <v>0</v>
       </c>
       <c r="E67" s="101">
         <v>0</v>
       </c>
       <c r="F67" s="101">
         <v>0</v>
       </c>
       <c r="G67" s="101">
         <v>0</v>
       </c>
       <c r="H67" s="101">
         <v>0</v>
       </c>
       <c r="I67" s="101">
         <v>0</v>
       </c>
       <c r="J67" s="101">
@@ -26507,51 +26516,51 @@
         <v>0</v>
       </c>
       <c r="Y67" s="101">
         <v>-1442.86</v>
       </c>
       <c r="Z67" s="101">
         <v>-18.419000000000096</v>
       </c>
       <c r="AA67" s="101">
         <v>0</v>
       </c>
       <c r="AB67" s="101">
         <v>0</v>
       </c>
       <c r="AC67" s="101">
         <v>-1923.5060000000001</v>
       </c>
       <c r="AD67" s="101">
         <v>-24.122</v>
       </c>
       <c r="AE67" s="101">
         <v>0</v>
       </c>
       <c r="AF67" s="164"/>
     </row>
-    <row r="68" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="128" t="s">
         <v>245</v>
       </c>
       <c r="C68" s="32">
         <v>0</v>
       </c>
       <c r="D68" s="32">
         <v>0</v>
       </c>
       <c r="E68" s="32">
         <v>0</v>
       </c>
       <c r="F68" s="32">
         <v>0</v>
       </c>
       <c r="G68" s="32">
         <v>0</v>
       </c>
       <c r="H68" s="32">
         <v>0</v>
       </c>
       <c r="I68" s="32">
         <v>0</v>
       </c>
       <c r="J68" s="32">
@@ -26600,51 +26609,51 @@
         <v>10.5</v>
       </c>
       <c r="Y68" s="101">
         <v>0.55799999999999983</v>
       </c>
       <c r="Z68" s="101">
         <v>10.773</v>
       </c>
       <c r="AA68" s="101">
         <v>0.33</v>
       </c>
       <c r="AB68" s="101">
         <v>0.03</v>
       </c>
       <c r="AC68" s="101">
         <v>0.82199999999999995</v>
       </c>
       <c r="AD68" s="101">
         <v>0.65100000000000002</v>
       </c>
       <c r="AE68" s="101">
         <v>8.4000000000000005E-2</v>
       </c>
       <c r="AF68" s="164"/>
     </row>
-    <row r="69" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="128" t="s">
         <v>296</v>
       </c>
       <c r="C69" s="32">
         <v>0</v>
       </c>
       <c r="D69" s="32">
         <v>0</v>
       </c>
       <c r="E69" s="32">
         <v>0</v>
       </c>
       <c r="F69" s="32">
         <v>0</v>
       </c>
       <c r="G69" s="32">
         <v>0</v>
       </c>
       <c r="H69" s="32">
         <v>0</v>
       </c>
       <c r="I69" s="32">
         <v>0</v>
       </c>
       <c r="J69" s="32">
@@ -26693,51 +26702,51 @@
         <v>0</v>
       </c>
       <c r="Y69" s="32">
         <v>0</v>
       </c>
       <c r="Z69" s="32">
         <v>0</v>
       </c>
       <c r="AA69" s="32">
         <v>0</v>
       </c>
       <c r="AB69" s="101">
         <v>949.35400000000004</v>
       </c>
       <c r="AC69" s="101">
         <v>0</v>
       </c>
       <c r="AD69" s="101">
         <v>0</v>
       </c>
       <c r="AE69" s="101">
         <v>0</v>
       </c>
       <c r="AF69" s="164"/>
     </row>
-    <row r="70" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="128" t="s">
         <v>249</v>
       </c>
       <c r="C70" s="32">
         <v>0</v>
       </c>
       <c r="D70" s="32">
         <v>0</v>
       </c>
       <c r="E70" s="32">
         <v>0</v>
       </c>
       <c r="F70" s="32">
         <v>0</v>
       </c>
       <c r="G70" s="32">
         <v>0</v>
       </c>
       <c r="H70" s="32">
         <v>0</v>
       </c>
       <c r="I70" s="32">
         <v>0</v>
       </c>
       <c r="J70" s="32">
@@ -26785,53 +26794,53 @@
       <c r="X70" s="101">
         <v>0</v>
       </c>
       <c r="Y70" s="101">
         <v>0</v>
       </c>
       <c r="Z70" s="101">
         <v>0</v>
       </c>
       <c r="AA70" s="101">
         <v>0</v>
       </c>
       <c r="AB70" s="101">
         <v>-123.691</v>
       </c>
       <c r="AC70" s="101">
         <v>-0.373</v>
       </c>
       <c r="AD70" s="101">
         <v>-0.56699999999999995</v>
       </c>
       <c r="AE70" s="101">
         <v>-0.28000000000000003</v>
       </c>
     </row>
-    <row r="71" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="128" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C71" s="32">
         <v>0</v>
       </c>
       <c r="D71" s="32">
         <v>0</v>
       </c>
       <c r="E71" s="32">
         <v>0</v>
       </c>
       <c r="F71" s="32">
         <v>0</v>
       </c>
       <c r="G71" s="32">
         <v>0</v>
       </c>
       <c r="H71" s="32">
         <v>0</v>
       </c>
       <c r="I71" s="32">
         <v>0</v>
       </c>
       <c r="J71" s="32">
         <v>0</v>
       </c>
@@ -26877,51 +26886,51 @@
       <c r="X71" s="101">
         <v>0</v>
       </c>
       <c r="Y71" s="101">
         <v>0</v>
       </c>
       <c r="Z71" s="101">
         <v>0</v>
       </c>
       <c r="AA71" s="101">
         <v>0</v>
       </c>
       <c r="AB71" s="101">
         <v>0</v>
       </c>
       <c r="AC71" s="101">
         <v>0</v>
       </c>
       <c r="AD71" s="101">
         <v>-4.444</v>
       </c>
       <c r="AE71" s="101">
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="128" t="s">
         <v>246</v>
       </c>
       <c r="C72" s="32">
         <v>0</v>
       </c>
       <c r="D72" s="32">
         <v>0</v>
       </c>
       <c r="E72" s="32">
         <v>0</v>
       </c>
       <c r="F72" s="32">
         <v>0</v>
       </c>
       <c r="G72" s="32">
         <v>0</v>
       </c>
       <c r="H72" s="32">
         <v>0</v>
       </c>
       <c r="I72" s="32">
         <v>0</v>
       </c>
       <c r="J72" s="32">
@@ -26970,51 +26979,51 @@
         <v>6</v>
       </c>
       <c r="Y72" s="101">
         <v>45.084000000000003</v>
       </c>
       <c r="Z72" s="101">
         <v>0</v>
       </c>
       <c r="AA72" s="101">
         <v>20</v>
       </c>
       <c r="AB72" s="101">
         <v>0</v>
       </c>
       <c r="AC72" s="101">
         <v>0</v>
       </c>
       <c r="AD72" s="101">
         <v>0</v>
       </c>
       <c r="AE72" s="101">
         <v>0</v>
       </c>
       <c r="AF72" s="164"/>
     </row>
-    <row r="73" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="128" t="s">
         <v>250</v>
       </c>
       <c r="C73" s="32">
         <v>0</v>
       </c>
       <c r="D73" s="32">
         <v>0</v>
       </c>
       <c r="E73" s="32">
         <v>0</v>
       </c>
       <c r="F73" s="32">
         <v>0</v>
       </c>
       <c r="G73" s="32">
         <v>0</v>
       </c>
       <c r="H73" s="32">
         <v>0</v>
       </c>
       <c r="I73" s="32">
         <v>0</v>
       </c>
       <c r="J73" s="32">
@@ -27063,51 +27072,51 @@
         <v>0</v>
       </c>
       <c r="Y73" s="101">
         <v>0</v>
       </c>
       <c r="Z73" s="101">
         <v>0</v>
       </c>
       <c r="AA73" s="101">
         <v>0</v>
       </c>
       <c r="AB73" s="101">
         <v>0</v>
       </c>
       <c r="AC73" s="101">
         <v>0</v>
       </c>
       <c r="AD73" s="101">
         <v>0</v>
       </c>
       <c r="AE73" s="101">
         <v>0</v>
       </c>
       <c r="AF73" s="164"/>
     </row>
-    <row r="74" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="128" t="s">
         <v>251</v>
       </c>
       <c r="C74" s="32">
         <v>0</v>
       </c>
       <c r="D74" s="32">
         <v>0</v>
       </c>
       <c r="E74" s="32">
         <v>0</v>
       </c>
       <c r="F74" s="32">
         <v>0</v>
       </c>
       <c r="G74" s="32">
         <v>0</v>
       </c>
       <c r="H74" s="32">
         <v>0</v>
       </c>
       <c r="I74" s="32">
         <v>0</v>
       </c>
       <c r="J74" s="32">
@@ -27156,51 +27165,51 @@
         <v>0</v>
       </c>
       <c r="Y74" s="101">
         <v>0</v>
       </c>
       <c r="Z74" s="101">
         <v>0</v>
       </c>
       <c r="AA74" s="101">
         <v>0</v>
       </c>
       <c r="AB74" s="101">
         <v>0</v>
       </c>
       <c r="AC74" s="101">
         <v>0</v>
       </c>
       <c r="AD74" s="101">
         <v>0</v>
       </c>
       <c r="AE74" s="101">
         <v>0</v>
       </c>
       <c r="AF74" s="164"/>
     </row>
-    <row r="75" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="128" t="s">
         <v>252</v>
       </c>
       <c r="C75" s="32">
         <v>0</v>
       </c>
       <c r="D75" s="32">
         <v>0</v>
       </c>
       <c r="E75" s="32">
         <v>0</v>
       </c>
       <c r="F75" s="32">
         <v>0</v>
       </c>
       <c r="G75" s="32">
         <v>0</v>
       </c>
       <c r="H75" s="32">
         <v>0</v>
       </c>
       <c r="I75" s="32">
         <v>0</v>
       </c>
       <c r="J75" s="32">
@@ -27249,51 +27258,51 @@
         <v>0</v>
       </c>
       <c r="Y75" s="101">
         <v>0</v>
       </c>
       <c r="Z75" s="101">
         <v>0</v>
       </c>
       <c r="AA75" s="101">
         <v>0</v>
       </c>
       <c r="AB75" s="101">
         <v>0</v>
       </c>
       <c r="AC75" s="101">
         <v>0</v>
       </c>
       <c r="AD75" s="101">
         <v>0</v>
       </c>
       <c r="AE75" s="101">
         <v>0</v>
       </c>
       <c r="AF75" s="164"/>
     </row>
-    <row r="76" spans="2:32" ht="14.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:32" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="60" t="s">
         <v>340</v>
       </c>
       <c r="C76" s="43">
         <v>-733.5920000000001</v>
       </c>
       <c r="D76" s="43">
         <v>-690.43300000000011</v>
       </c>
       <c r="E76" s="43">
         <v>-4252.8720000000003</v>
       </c>
       <c r="F76" s="43">
         <v>-4105.0619999999999</v>
       </c>
       <c r="G76" s="43">
         <v>-971.46100000000001</v>
       </c>
       <c r="H76" s="43">
         <v>-625.59699999999998</v>
       </c>
       <c r="I76" s="43">
         <v>-4140.7060000000001</v>
       </c>
       <c r="J76" s="43">
@@ -27341,83 +27350,83 @@
       <c r="X76" s="43">
         <v>-2969.5430000000001</v>
       </c>
       <c r="Y76" s="43">
         <v>-3047.4220000000005</v>
       </c>
       <c r="Z76" s="43">
         <v>-1993.6390000000001</v>
       </c>
       <c r="AA76" s="43">
         <v>-1213.2090000000001</v>
       </c>
       <c r="AB76" s="43">
         <v>-2454.5099999999993</v>
       </c>
       <c r="AC76" s="43">
         <v>-5104.357</v>
       </c>
       <c r="AD76" s="43">
         <v>-1586.566</v>
       </c>
       <c r="AE76" s="43">
         <v>-1023.434</v>
       </c>
     </row>
-    <row r="77" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="128"/>
       <c r="C77" s="32"/>
       <c r="D77" s="32"/>
       <c r="E77" s="32"/>
       <c r="F77" s="32"/>
       <c r="G77" s="32"/>
       <c r="H77" s="32"/>
       <c r="I77" s="32"/>
       <c r="J77" s="32"/>
       <c r="K77" s="32"/>
       <c r="L77" s="32"/>
       <c r="M77" s="32"/>
       <c r="N77" s="101"/>
       <c r="O77" s="101"/>
       <c r="P77" s="101"/>
       <c r="Q77" s="101"/>
       <c r="R77" s="101"/>
       <c r="S77" s="101"/>
       <c r="T77" s="101"/>
       <c r="U77" s="101"/>
       <c r="V77" s="101"/>
       <c r="W77" s="101"/>
       <c r="X77" s="101"/>
       <c r="Y77" s="101"/>
       <c r="Z77" s="101"/>
       <c r="AA77" s="101"/>
       <c r="AB77" s="101"/>
       <c r="AC77" s="101"/>
       <c r="AD77" s="101"/>
       <c r="AE77" s="101"/>
     </row>
-    <row r="78" spans="2:32" ht="14.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:32" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="60" t="s">
         <v>341</v>
       </c>
       <c r="C78" s="43">
         <v>693.51500000000078</v>
       </c>
       <c r="D78" s="43">
         <v>1783.1750000000002</v>
       </c>
       <c r="E78" s="43">
         <v>-1309.7620000000002</v>
       </c>
       <c r="F78" s="43">
         <v>-1154.8790000000004</v>
       </c>
       <c r="G78" s="43">
         <v>2085.9170000000004</v>
       </c>
       <c r="H78" s="43">
         <v>2694.7669999999998</v>
       </c>
       <c r="I78" s="43">
         <v>182.1939999999986</v>
       </c>
       <c r="J78" s="43">
@@ -27465,83 +27474,83 @@
       <c r="X78" s="43">
         <v>599.21599999999989</v>
       </c>
       <c r="Y78" s="43">
         <v>-556.24599999999964</v>
       </c>
       <c r="Z78" s="43">
         <v>-107.62100000000009</v>
       </c>
       <c r="AA78" s="43">
         <v>1494.0159999999996</v>
       </c>
       <c r="AB78" s="43">
         <v>1268.9899999999998</v>
       </c>
       <c r="AC78" s="43">
         <v>-2657.5430000000015</v>
       </c>
       <c r="AD78" s="43">
         <v>235.77800000000002</v>
       </c>
       <c r="AE78" s="43">
         <v>2030.7509999999991</v>
       </c>
     </row>
-    <row r="79" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="128"/>
       <c r="C79" s="32"/>
       <c r="D79" s="32"/>
       <c r="E79" s="32"/>
       <c r="F79" s="32"/>
       <c r="G79" s="32"/>
       <c r="H79" s="32"/>
       <c r="I79" s="32"/>
       <c r="J79" s="32"/>
       <c r="K79" s="32"/>
       <c r="L79" s="32"/>
       <c r="M79" s="32"/>
       <c r="N79" s="101"/>
       <c r="O79" s="101"/>
       <c r="P79" s="101"/>
       <c r="Q79" s="101"/>
       <c r="R79" s="101"/>
       <c r="S79" s="101"/>
       <c r="T79" s="101"/>
       <c r="U79" s="101"/>
       <c r="V79" s="101"/>
       <c r="W79" s="101"/>
       <c r="X79" s="101"/>
       <c r="Y79" s="101"/>
       <c r="Z79" s="101"/>
       <c r="AA79" s="101"/>
       <c r="AB79" s="101"/>
       <c r="AC79" s="101"/>
       <c r="AD79" s="101"/>
       <c r="AE79" s="101"/>
     </row>
-    <row r="80" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="129" t="s">
         <v>356</v>
       </c>
       <c r="C80" s="52">
         <v>3381.328</v>
       </c>
       <c r="D80" s="52">
         <v>4074.8429999999998</v>
       </c>
       <c r="E80" s="52">
         <v>5858.018</v>
       </c>
       <c r="F80" s="52">
         <v>4548.2560000000003</v>
       </c>
       <c r="G80" s="52">
         <v>3393.377</v>
       </c>
       <c r="H80" s="52">
         <v>5479.2939999999999</v>
       </c>
       <c r="I80" s="52">
         <v>8174.0609999999997</v>
       </c>
       <c r="J80" s="52">
@@ -27589,51 +27598,51 @@
       <c r="X80" s="52">
         <v>6755.7489999999998</v>
       </c>
       <c r="Y80" s="52">
         <v>7354.9650000000001</v>
       </c>
       <c r="Z80" s="52">
         <v>6798.7190000000001</v>
       </c>
       <c r="AA80" s="52">
         <v>6691.098</v>
       </c>
       <c r="AB80" s="52">
         <v>8185.1</v>
       </c>
       <c r="AC80" s="52">
         <v>9454.1</v>
       </c>
       <c r="AD80" s="52">
         <v>6796.6</v>
       </c>
       <c r="AE80" s="52">
         <v>7032.3</v>
       </c>
     </row>
-    <row r="81" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="129" t="s">
         <v>357</v>
       </c>
       <c r="C81" s="52">
         <v>4074.8429999999998</v>
       </c>
       <c r="D81" s="52">
         <v>5858.018</v>
       </c>
       <c r="E81" s="52">
         <v>4548.2560000000003</v>
       </c>
       <c r="F81" s="52">
         <v>3393.377</v>
       </c>
       <c r="G81" s="52">
         <v>5479.2939999999999</v>
       </c>
       <c r="H81" s="52">
         <v>8174.0609999999997</v>
       </c>
       <c r="I81" s="52">
         <v>8356.2549999999992</v>
       </c>
       <c r="J81" s="52">
@@ -27681,51 +27690,51 @@
       <c r="X81" s="52">
         <v>7354.9650000000001</v>
       </c>
       <c r="Y81" s="52">
         <v>6798.7190000000001</v>
       </c>
       <c r="Z81" s="52">
         <v>6691.098</v>
       </c>
       <c r="AA81" s="52">
         <v>8185.1139999999996</v>
       </c>
       <c r="AB81" s="52">
         <v>9454.1</v>
       </c>
       <c r="AC81" s="52">
         <v>6796.6</v>
       </c>
       <c r="AD81" s="52">
         <v>7032.3</v>
       </c>
       <c r="AE81" s="52">
         <v>9063.1</v>
       </c>
     </row>
-    <row r="82" spans="1:62" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:62" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="5"/>
       <c r="B82" s="85"/>
       <c r="C82" s="86"/>
       <c r="D82" s="86"/>
       <c r="E82" s="86"/>
       <c r="F82" s="86"/>
       <c r="G82" s="86"/>
       <c r="H82" s="86"/>
       <c r="I82" s="86"/>
       <c r="J82" s="86"/>
       <c r="K82" s="86"/>
       <c r="L82" s="86"/>
       <c r="M82" s="86"/>
       <c r="N82" s="86"/>
       <c r="O82" s="86"/>
       <c r="P82" s="86"/>
       <c r="Q82" s="86"/>
       <c r="R82" s="86"/>
       <c r="S82" s="86"/>
       <c r="T82" s="86"/>
       <c r="U82" s="86"/>
       <c r="V82" s="86"/>
       <c r="W82" s="86"/>
       <c r="X82" s="86"/>
       <c r="Y82" s="86"/>
@@ -27770,135 +27779,135 @@
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.25" bottom="0.35" header="0.25" footer="0.24"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDRAFT   &amp;D    &amp;T&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Planilha15">
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:DI60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="W7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="9" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="44" max="45" width="4.84375" style="8" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="2.81640625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="57.1796875" style="8" customWidth="1"/>
+    <col min="3" max="29" width="8.81640625" style="8" customWidth="1"/>
+    <col min="30" max="30" width="8.7265625" style="8" customWidth="1"/>
+    <col min="31" max="31" width="8.7265625" style="226" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="8" customWidth="1"/>
+    <col min="33" max="43" width="7.54296875" style="8" hidden="1" customWidth="1"/>
+    <col min="44" max="45" width="4.81640625" style="8" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="35" style="8" hidden="1" customWidth="1"/>
-    <col min="47" max="48" width="7.53515625" style="8" hidden="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="68" max="69" width="4.84375" style="8" hidden="1" customWidth="1"/>
+    <col min="47" max="48" width="7.54296875" style="8" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="8.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="7.54296875" style="8" hidden="1" customWidth="1"/>
+    <col min="51" max="51" width="8.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="52" max="54" width="8.453125" style="8" hidden="1" customWidth="1"/>
+    <col min="55" max="55" width="4.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="56" max="57" width="9.1796875" style="8" hidden="1" customWidth="1"/>
+    <col min="58" max="58" width="8.453125" style="8" hidden="1" customWidth="1"/>
+    <col min="59" max="59" width="4.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="60" max="61" width="9.1796875" style="8" hidden="1" customWidth="1"/>
+    <col min="62" max="62" width="8.453125" style="8" hidden="1" customWidth="1"/>
+    <col min="63" max="63" width="4.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="64" max="67" width="7.54296875" style="8" hidden="1" customWidth="1"/>
+    <col min="68" max="69" width="4.81640625" style="8" hidden="1" customWidth="1"/>
     <col min="70" max="70" width="35" style="8" hidden="1" customWidth="1"/>
-    <col min="71" max="72" width="7.53515625" style="8" hidden="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="114" max="16384" width="9.15234375" style="8" hidden="1"/>
+    <col min="71" max="72" width="7.54296875" style="8" hidden="1" customWidth="1"/>
+    <col min="73" max="73" width="8.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="74" max="74" width="7.54296875" style="8" hidden="1" customWidth="1"/>
+    <col min="75" max="75" width="8.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="76" max="78" width="8.453125" style="8" hidden="1" customWidth="1"/>
+    <col min="79" max="79" width="4.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="80" max="81" width="9.1796875" style="8" hidden="1" customWidth="1"/>
+    <col min="82" max="82" width="8.453125" style="8" hidden="1" customWidth="1"/>
+    <col min="83" max="83" width="4.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="84" max="85" width="9.1796875" style="8" hidden="1" customWidth="1"/>
+    <col min="86" max="86" width="8.453125" style="8" hidden="1" customWidth="1"/>
+    <col min="87" max="113" width="4.81640625" style="8" hidden="1" customWidth="1"/>
+    <col min="114" max="16384" width="9.1796875" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AE1" s="227"/>
     </row>
-    <row r="2" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AE2" s="227"/>
     </row>
-    <row r="3" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
       <c r="N3" s="17"/>
       <c r="O3" s="17"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="17"/>
       <c r="T3" s="17"/>
       <c r="U3" s="17"/>
       <c r="V3" s="17"/>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="17"/>
       <c r="Z3" s="165"/>
       <c r="AA3" s="165"/>
       <c r="AB3" s="165"/>
       <c r="AC3" s="165"/>
       <c r="AD3" s="165"/>
       <c r="AE3" s="17"/>
     </row>
-    <row r="4" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AE4" s="228"/>
     </row>
-    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="10"/>
     </row>
-    <row r="6" spans="1:31" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:31" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15"/>
       <c r="B6" s="68" t="s">
         <v>59</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>37</v>
       </c>
@@ -27944,54 +27953,54 @@
       <c r="W6" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="76" t="s">
         <v>342</v>
       </c>
       <c r="C7" s="47">
         <v>73528.735000000001</v>
       </c>
       <c r="D7" s="47">
         <v>73744.375</v>
       </c>
       <c r="E7" s="47">
         <v>73833.438999999998</v>
       </c>
       <c r="F7" s="47">
         <v>74582.095000000001</v>
       </c>
       <c r="G7" s="47">
         <v>74749.013000000006</v>
       </c>
       <c r="H7" s="47">
         <v>74408.188999999998</v>
       </c>
       <c r="I7" s="47">
         <v>76718.078999999998</v>
       </c>
       <c r="J7" s="47">
@@ -28039,51 +28048,51 @@
       <c r="X7" s="105">
         <v>100948.56</v>
       </c>
       <c r="Y7" s="105">
         <v>101505.55100000001</v>
       </c>
       <c r="Z7" s="47">
         <v>102314.72</v>
       </c>
       <c r="AA7" s="47">
         <v>102391.15900000001</v>
       </c>
       <c r="AB7" s="47">
         <v>102450.40699999998</v>
       </c>
       <c r="AC7" s="47">
         <v>102949.905</v>
       </c>
       <c r="AD7" s="47">
         <v>103017.61499999999</v>
       </c>
       <c r="AE7" s="47">
         <v>103699.48300000001</v>
       </c>
     </row>
-    <row r="8" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="77" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="37">
         <v>41022.518000000004</v>
       </c>
       <c r="D8" s="37">
         <v>41714.184000000001</v>
       </c>
       <c r="E8" s="37">
         <v>42299.51</v>
       </c>
       <c r="F8" s="37">
         <v>43174.079000000005</v>
       </c>
       <c r="G8" s="37">
         <v>43725.185000000005</v>
       </c>
       <c r="H8" s="37">
         <v>43116.962999999996</v>
       </c>
       <c r="I8" s="37">
         <v>43960.978999999999</v>
       </c>
       <c r="J8" s="37">
@@ -28131,51 +28140,51 @@
       <c r="X8" s="106">
         <v>63971.17</v>
       </c>
       <c r="Y8" s="106">
         <v>65027.361000000004</v>
       </c>
       <c r="Z8" s="133">
         <v>66498.441999999995</v>
       </c>
       <c r="AA8" s="133">
         <v>67417.584000000003</v>
       </c>
       <c r="AB8" s="133">
         <v>68467.761999999988</v>
       </c>
       <c r="AC8" s="133">
         <v>69765.224000000002</v>
       </c>
       <c r="AD8" s="133">
         <v>70817.545999999988</v>
       </c>
       <c r="AE8" s="37">
         <v>72100.320000000007</v>
       </c>
     </row>
-    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="78" t="s">
         <v>259</v>
       </c>
       <c r="C9" s="37">
         <v>31401.629000000004</v>
       </c>
       <c r="D9" s="37">
         <v>31746.168000000001</v>
       </c>
       <c r="E9" s="37">
         <v>31982.692000000006</v>
       </c>
       <c r="F9" s="37">
         <v>32230.108000000007</v>
       </c>
       <c r="G9" s="37">
         <v>32521.701000000008</v>
       </c>
       <c r="H9" s="37">
         <v>32259.034</v>
       </c>
       <c r="I9" s="37">
         <v>32685.447999999997</v>
       </c>
       <c r="J9" s="37">
@@ -28223,51 +28232,51 @@
       <c r="X9" s="106">
         <v>45652.487999999998</v>
       </c>
       <c r="Y9" s="106">
         <v>46627.451000000001</v>
       </c>
       <c r="Z9" s="133">
         <v>47518.608</v>
       </c>
       <c r="AA9" s="133">
         <v>48192.781000000003</v>
       </c>
       <c r="AB9" s="133">
         <v>48882.198999999986</v>
       </c>
       <c r="AC9" s="133">
         <v>49889.853999999999</v>
       </c>
       <c r="AD9" s="133">
         <v>50819.776999999987</v>
       </c>
       <c r="AE9" s="37">
         <v>51646.743000000009</v>
       </c>
     </row>
-    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="78" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="37">
         <v>8684.2150000000001</v>
       </c>
       <c r="D10" s="37">
         <v>9125.5190000000002</v>
       </c>
       <c r="E10" s="37">
         <v>9478.8040000000001</v>
       </c>
       <c r="F10" s="37">
         <v>10098.779999999999</v>
       </c>
       <c r="G10" s="37">
         <v>10414.876</v>
       </c>
       <c r="H10" s="37">
         <v>9870.1869999999999</v>
       </c>
       <c r="I10" s="37">
         <v>10271.48</v>
       </c>
       <c r="J10" s="37">
@@ -28315,51 +28324,51 @@
       <c r="X10" s="106">
         <v>16561.651999999998</v>
       </c>
       <c r="Y10" s="106">
         <v>16844.513000000003</v>
       </c>
       <c r="Z10" s="133">
         <v>17421.626999999997</v>
       </c>
       <c r="AA10" s="133">
         <v>17668.565999999999</v>
       </c>
       <c r="AB10" s="133">
         <v>18029.810999999998</v>
       </c>
       <c r="AC10" s="133">
         <v>18588.178</v>
       </c>
       <c r="AD10" s="133">
         <v>18930.573</v>
       </c>
       <c r="AE10" s="37">
         <v>19383.606999999996</v>
       </c>
     </row>
-    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="78" t="s">
         <v>147</v>
       </c>
       <c r="C11" s="37">
         <v>936.67399999999998</v>
       </c>
       <c r="D11" s="37">
         <v>842.49700000000007</v>
       </c>
       <c r="E11" s="37">
         <v>838.01400000000012</v>
       </c>
       <c r="F11" s="37">
         <v>845.19100000000003</v>
       </c>
       <c r="G11" s="37">
         <v>788.60799999999995</v>
       </c>
       <c r="H11" s="37">
         <v>987.74199999999996</v>
       </c>
       <c r="I11" s="37">
         <v>1004.051</v>
       </c>
       <c r="J11" s="37">
@@ -28407,51 +28416,51 @@
       <c r="X11" s="106">
         <v>1757.03</v>
       </c>
       <c r="Y11" s="106">
         <v>1555.3969999999999</v>
       </c>
       <c r="Z11" s="133">
         <v>1558.2069999999999</v>
       </c>
       <c r="AA11" s="133">
         <v>1556.2370000000001</v>
       </c>
       <c r="AB11" s="133">
         <v>1555.752</v>
       </c>
       <c r="AC11" s="133">
         <v>1287.192</v>
       </c>
       <c r="AD11" s="133">
         <v>1067.1959999999999</v>
       </c>
       <c r="AE11" s="37">
         <v>1069.97</v>
       </c>
     </row>
-    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="77" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="37">
         <v>32506.217000000001</v>
       </c>
       <c r="D12" s="37">
         <v>32030.191000000003</v>
       </c>
       <c r="E12" s="37">
         <v>31533.929</v>
       </c>
       <c r="F12" s="37">
         <v>31408.016</v>
       </c>
       <c r="G12" s="37">
         <v>31023.828000000001</v>
       </c>
       <c r="H12" s="37">
         <v>31291.226000000002</v>
       </c>
       <c r="I12" s="37">
         <v>32757.100000000002</v>
       </c>
       <c r="J12" s="37">
@@ -28499,51 +28508,51 @@
       <c r="X12" s="106">
         <v>36977.389999999992</v>
       </c>
       <c r="Y12" s="106">
         <v>36478.189999999995</v>
       </c>
       <c r="Z12" s="133">
         <v>35816.277999999998</v>
       </c>
       <c r="AA12" s="133">
         <v>34973.575000000004</v>
       </c>
       <c r="AB12" s="133">
         <v>33982.644999999997</v>
       </c>
       <c r="AC12" s="133">
         <v>33184.681000000004</v>
       </c>
       <c r="AD12" s="133">
         <v>32200.069</v>
       </c>
       <c r="AE12" s="37">
         <v>31599.163000000004</v>
       </c>
     </row>
-    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="76" t="s">
         <v>343</v>
       </c>
       <c r="C13" s="48">
         <v>0.32235576666882321</v>
       </c>
       <c r="D13" s="48">
         <v>0.32296266405076746</v>
       </c>
       <c r="E13" s="48">
         <v>0.3233290604327862</v>
       </c>
       <c r="F13" s="48">
         <v>0.32902861758733143</v>
       </c>
       <c r="G13" s="48">
         <v>0.33034068372877196</v>
       </c>
       <c r="H13" s="48">
         <v>0.3300804657420674</v>
       </c>
       <c r="I13" s="48">
         <v>0.33604149760871055</v>
       </c>
       <c r="J13" s="48">
@@ -28591,51 +28600,51 @@
       <c r="X13" s="48">
         <v>0.3880495307566641</v>
       </c>
       <c r="Y13" s="48">
         <v>0.38604075901974649</v>
       </c>
       <c r="Z13" s="48">
         <v>0.38842731932849733</v>
       </c>
       <c r="AA13" s="48">
         <v>0.38786524344954482</v>
       </c>
       <c r="AB13" s="48">
         <v>0.38444498395364157</v>
       </c>
       <c r="AC13" s="48">
         <v>0.38208124451699454</v>
       </c>
       <c r="AD13" s="48">
         <v>0.38120569701754325</v>
       </c>
       <c r="AE13" s="48">
         <v>0.37910948273982142</v>
       </c>
     </row>
-    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="77" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="38">
         <v>0.40481798168860728</v>
       </c>
       <c r="D14" s="38">
         <v>0.39992496350445861</v>
       </c>
       <c r="E14" s="38">
         <v>0.39711832956463988</v>
       </c>
       <c r="F14" s="38">
         <v>0.39383938503224614</v>
       </c>
       <c r="G14" s="38">
         <v>0.39048800831594893</v>
       </c>
       <c r="H14" s="38">
         <v>0.3891371853088858</v>
       </c>
       <c r="I14" s="38">
         <v>0.38316146913665622</v>
       </c>
       <c r="J14" s="38">
@@ -28683,51 +28692,51 @@
       <c r="X14" s="38">
         <v>0.41632084803415714</v>
       </c>
       <c r="Y14" s="38">
         <v>0.41239117002139647</v>
       </c>
       <c r="Z14" s="134">
         <v>0.41255519109638139</v>
       </c>
       <c r="AA14" s="134">
         <v>0.41194761784067185</v>
       </c>
       <c r="AB14" s="134">
         <v>0.4074806901580883</v>
       </c>
       <c r="AC14" s="134">
         <v>0.40408140075959181</v>
       </c>
       <c r="AD14" s="134">
         <v>0.40298850974618694</v>
       </c>
       <c r="AE14" s="38">
         <v>0.40088352780564734</v>
       </c>
     </row>
-    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="38">
         <v>0.25643425912325091</v>
       </c>
       <c r="D15" s="38">
         <v>0.25824031839398215</v>
       </c>
       <c r="E15" s="38">
         <v>0.25881909120364066</v>
       </c>
       <c r="F15" s="38">
         <v>0.26832988278548831</v>
       </c>
       <c r="G15" s="38">
         <v>0.27141708455613789</v>
       </c>
       <c r="H15" s="38">
         <v>0.27267351918639915</v>
       </c>
       <c r="I15" s="38">
         <v>0.28843812127882101</v>
       </c>
       <c r="J15" s="38">
@@ -28775,51 +28784,51 @@
       <c r="X15" s="38">
         <v>0.34725395004127946</v>
       </c>
       <c r="Y15" s="38">
         <v>0.3465654001976794</v>
       </c>
       <c r="Z15" s="134">
         <v>0.35038132581421522</v>
       </c>
       <c r="AA15" s="134">
         <v>0.34858296869338257</v>
       </c>
       <c r="AB15" s="134">
         <v>0.34513422086387463</v>
       </c>
       <c r="AC15" s="134">
         <v>0.34283943537950196</v>
       </c>
       <c r="AD15" s="134">
         <v>0.34070321840055839</v>
       </c>
       <c r="AE15" s="38">
         <v>0.33730650356226988</v>
       </c>
     </row>
-    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="76" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="49">
         <v>29.463509841109019</v>
       </c>
       <c r="D16" s="49">
         <v>28.705585828039602</v>
       </c>
       <c r="E16" s="49">
         <v>29.437161626184004</v>
       </c>
       <c r="F16" s="49">
         <v>29.764926247214717</v>
       </c>
       <c r="G16" s="49">
         <v>28.951582951758294</v>
       </c>
       <c r="H16" s="49">
         <v>27.948771740441646</v>
       </c>
       <c r="I16" s="49">
         <v>28.510714086249735</v>
       </c>
       <c r="J16" s="49">
@@ -28867,51 +28876,51 @@
       <c r="X16" s="107">
         <v>29.603831581589301</v>
       </c>
       <c r="Y16" s="107">
         <v>30.327407542565414</v>
       </c>
       <c r="Z16" s="49">
         <v>30.102062800006625</v>
       </c>
       <c r="AA16" s="49">
         <v>30.208767531003598</v>
       </c>
       <c r="AB16" s="49">
         <v>31.100687802171866</v>
       </c>
       <c r="AC16" s="49">
         <v>31.51995645564806</v>
       </c>
       <c r="AD16" s="49">
         <v>31.839053207831586</v>
       </c>
       <c r="AE16" s="229">
         <v>31.916662630791425</v>
       </c>
     </row>
-    <row r="17" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="77" t="s">
         <v>310</v>
       </c>
       <c r="C17" s="39">
         <v>53.1853780234865</v>
       </c>
       <c r="D17" s="39">
         <v>51.238466132478017</v>
       </c>
       <c r="E17" s="39">
         <v>52.393919386247887</v>
       </c>
       <c r="F17" s="39">
         <v>52.512010948785417</v>
       </c>
       <c r="G17" s="39">
         <v>51.286749755426165</v>
       </c>
       <c r="H17" s="39">
         <v>49.907384942076682</v>
       </c>
       <c r="I17" s="39">
         <v>50.620076766345015</v>
       </c>
       <c r="J17" s="39">
@@ -28959,51 +28968,51 @@
       <c r="X17" s="108">
         <v>51.844038363477345</v>
       </c>
       <c r="Y17" s="108">
         <v>53.018966244892795</v>
       </c>
       <c r="Z17" s="135">
         <v>52.134559441041205</v>
       </c>
       <c r="AA17" s="135">
         <v>52.227143272004419</v>
       </c>
       <c r="AB17" s="135">
         <v>53.452560913173897</v>
       </c>
       <c r="AC17" s="135">
         <v>53.481510383659078</v>
       </c>
       <c r="AD17" s="135">
         <v>52.912320365199058</v>
       </c>
       <c r="AE17" s="39">
         <v>52.637575197281912</v>
       </c>
     </row>
-    <row r="18" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="77" t="s">
         <v>308</v>
       </c>
       <c r="C18" s="39">
         <v>12.060391261213461</v>
       </c>
       <c r="D18" s="39">
         <v>12.303830590433193</v>
       </c>
       <c r="E18" s="39">
         <v>12.709098111972011</v>
       </c>
       <c r="F18" s="39">
         <v>13.185261451164855</v>
       </c>
       <c r="G18" s="39">
         <v>12.532226768643801</v>
       </c>
       <c r="H18" s="39">
         <v>12.143744052491522</v>
       </c>
       <c r="I18" s="39">
         <v>13.371021680287136</v>
       </c>
       <c r="J18" s="39">
@@ -29051,51 +29060,51 @@
       <c r="X18" s="108">
         <v>13.48738960292763</v>
       </c>
       <c r="Y18" s="108">
         <v>13.389550175340382</v>
       </c>
       <c r="Z18" s="135">
         <v>13.385624269947863</v>
       </c>
       <c r="AA18" s="135">
         <v>12.578112075129731</v>
       </c>
       <c r="AB18" s="135">
         <v>12.968956572778071</v>
       </c>
       <c r="AC18" s="135">
         <v>13.526286676214532</v>
       </c>
       <c r="AD18" s="135">
         <v>14.201555763160448</v>
       </c>
       <c r="AE18" s="39">
         <v>13.833931624172031</v>
       </c>
     </row>
-    <row r="19" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="77" t="s">
         <v>309</v>
       </c>
       <c r="C19" s="39">
         <v>2.8822765980487404</v>
       </c>
       <c r="D19" s="39">
         <v>2.8942330072871241</v>
       </c>
       <c r="E19" s="39">
         <v>3.0257101770459767</v>
       </c>
       <c r="F19" s="39">
         <v>3.0256540857309422</v>
       </c>
       <c r="G19" s="39">
         <v>3.0028649941243493</v>
       </c>
       <c r="H19" s="39">
         <v>2.9093830381412715</v>
       </c>
       <c r="I19" s="39">
         <v>2.9053827858316867</v>
       </c>
       <c r="J19" s="39">
@@ -29143,51 +29152,51 @@
       <c r="X19" s="108">
         <v>3.252225460767086</v>
       </c>
       <c r="Y19" s="108">
         <v>3.2153420972295703</v>
       </c>
       <c r="Z19" s="135">
         <v>3.1597683787312949</v>
       </c>
       <c r="AA19" s="135">
         <v>3.1936349392341694</v>
       </c>
       <c r="AB19" s="135">
         <v>3.1939296706127078</v>
       </c>
       <c r="AC19" s="135">
         <v>3.0133413307478443</v>
       </c>
       <c r="AD19" s="135">
         <v>3.3235900868339705</v>
       </c>
       <c r="AE19" s="39">
         <v>3.481128890569543</v>
       </c>
     </row>
-    <row r="20" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="76" t="s">
         <v>344</v>
       </c>
       <c r="C20" s="48">
         <v>3.1990109978551527E-2</v>
       </c>
       <c r="D20" s="48">
         <v>3.3562422214689504E-2</v>
       </c>
       <c r="E20" s="48">
         <v>3.4364789494128446E-2</v>
       </c>
       <c r="F20" s="48">
         <v>3.2813558513172386E-2</v>
       </c>
       <c r="G20" s="48">
         <v>3.0888687063033826E-2</v>
       </c>
       <c r="H20" s="48">
         <v>3.3642610901515262E-2</v>
       </c>
       <c r="I20" s="48">
         <v>3.1036914085701427E-2</v>
       </c>
       <c r="J20" s="48">
@@ -29235,51 +29244,51 @@
       <c r="X20" s="48">
         <v>2.0127569061214805E-2</v>
       </c>
       <c r="Y20" s="48">
         <v>2.028257924631836E-2</v>
       </c>
       <c r="Z20" s="48">
         <v>1.9895044496182721E-2</v>
       </c>
       <c r="AA20" s="48">
         <v>2.0566701133570963E-2</v>
       </c>
       <c r="AB20" s="48">
         <v>2.2348387891536054E-2</v>
       </c>
       <c r="AC20" s="48">
         <v>2.1421650525412356E-2</v>
       </c>
       <c r="AD20" s="48">
         <v>2.2176789834557217E-2</v>
       </c>
       <c r="AE20" s="48">
         <v>2.0418905314806599E-2</v>
       </c>
     </row>
-    <row r="21" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="77" t="s">
         <v>311</v>
       </c>
       <c r="C21" s="38">
         <v>1.7362357645221749E-2</v>
       </c>
       <c r="D21" s="38">
         <v>1.7960399233067623E-2</v>
       </c>
       <c r="E21" s="38">
         <v>1.784564696574082E-2</v>
       </c>
       <c r="F21" s="38">
         <v>1.651540644477939E-2</v>
       </c>
       <c r="G21" s="38">
         <v>1.4851271587204562E-2</v>
       </c>
       <c r="H21" s="38">
         <v>1.4764701163408054E-2</v>
       </c>
       <c r="I21" s="38">
         <v>1.2155431009234488E-2</v>
       </c>
       <c r="J21" s="38">
@@ -29327,51 +29336,51 @@
       <c r="X21" s="38">
         <v>9.9304950328305969E-3</v>
       </c>
       <c r="Y21" s="38">
         <v>1.1435996732419256E-2</v>
       </c>
       <c r="Z21" s="134">
         <v>9.7827655900692683E-3</v>
       </c>
       <c r="AA21" s="134">
         <v>1.0621219624183081E-2</v>
       </c>
       <c r="AB21" s="134">
         <v>1.0722883233235577E-2</v>
       </c>
       <c r="AC21" s="134">
         <v>1.1323902503802852E-2</v>
       </c>
       <c r="AD21" s="134">
         <v>1.1803886907249489E-2</v>
       </c>
       <c r="AE21" s="38">
         <v>9.957216929525092E-3</v>
       </c>
     </row>
-    <row r="22" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="77" t="s">
         <v>312</v>
       </c>
       <c r="C22" s="38">
         <v>1.7070578754188898E-2</v>
       </c>
       <c r="D22" s="38">
         <v>1.7743526184889457E-2</v>
       </c>
       <c r="E22" s="38">
         <v>1.770353822229832E-2</v>
       </c>
       <c r="F22" s="38">
         <v>1.6391808680772297E-2</v>
       </c>
       <c r="G22" s="38">
         <v>1.4746232258388267E-2</v>
       </c>
       <c r="H22" s="38">
         <v>1.4775002921412443E-2</v>
       </c>
       <c r="I22" s="38">
         <v>1.2092110585672999E-2</v>
       </c>
       <c r="J22" s="38">
@@ -29419,51 +29428,51 @@
       <c r="X22" s="38">
         <v>9.9163552948573954E-3</v>
       </c>
       <c r="Y22" s="38">
         <v>1.0159295671939501E-2</v>
       </c>
       <c r="Z22" s="134">
         <v>9.8666666666666677E-3</v>
       </c>
       <c r="AA22" s="134">
         <v>1.0149999999999999E-2</v>
       </c>
       <c r="AB22" s="134">
         <v>1.0884963015736706E-2</v>
       </c>
       <c r="AC22" s="134">
         <v>9.8403514920980557E-3</v>
       </c>
       <c r="AD22" s="134">
         <v>1.0484829492811938E-2</v>
       </c>
       <c r="AE22" s="38">
         <v>9.9887272408948416E-3</v>
       </c>
     </row>
-    <row r="23" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="79" t="s">
         <v>313</v>
       </c>
       <c r="C23" s="40">
         <v>5.0104332440838749E-2</v>
       </c>
       <c r="D23" s="40">
         <v>5.0804435083872911E-2</v>
       </c>
       <c r="E23" s="40">
         <v>5.4272287589339718E-2</v>
       </c>
       <c r="F23" s="40">
         <v>5.3728250424279644E-2</v>
       </c>
       <c r="G23" s="40">
         <v>5.1000135613079922E-2</v>
       </c>
       <c r="H23" s="40">
         <v>5.4149152670065558E-2</v>
       </c>
       <c r="I23" s="40">
         <v>5.238912590408585E-2</v>
       </c>
       <c r="J23" s="40">
@@ -29511,92 +29520,92 @@
       <c r="X23" s="40">
         <v>3.0128498521322433E-2</v>
       </c>
       <c r="Y23" s="40">
         <v>3.2540091649107539E-2</v>
       </c>
       <c r="Z23" s="136">
         <v>3.3384188318118381E-2</v>
       </c>
       <c r="AA23" s="136">
         <v>3.5902162957323271E-2</v>
       </c>
       <c r="AB23" s="136">
         <v>3.8447458496891018E-2</v>
       </c>
       <c r="AC23" s="136">
         <v>3.926502938125475E-2</v>
       </c>
       <c r="AD23" s="136">
         <v>4.1344105893810733E-2</v>
       </c>
       <c r="AE23" s="40">
         <v>3.79684609608468E-2</v>
       </c>
     </row>
-    <row r="24" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="77"/>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="38"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
       <c r="Q24" s="38"/>
       <c r="R24" s="38"/>
       <c r="S24" s="38"/>
       <c r="T24" s="38"/>
       <c r="U24" s="38"/>
       <c r="V24" s="38"/>
       <c r="W24" s="38"/>
       <c r="X24" s="38"/>
       <c r="Y24" s="38"/>
       <c r="Z24" s="134"/>
       <c r="AA24" s="134"/>
       <c r="AB24" s="134"/>
       <c r="AC24" s="134"/>
       <c r="AD24" s="134"/>
       <c r="AE24" s="38"/>
     </row>
-    <row r="25" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="94" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="26" spans="2:87" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
-[...3 lines deleted...]
-    <row r="30" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:87" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="2:87" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="2:87" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:87" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
@@ -29640,51 +29649,51 @@
       <c r="BL30" s="8"/>
       <c r="BM30" s="8"/>
       <c r="BN30" s="8"/>
       <c r="BO30" s="8"/>
       <c r="BP30" s="8"/>
       <c r="BQ30" s="8"/>
       <c r="BR30" s="8"/>
       <c r="BS30" s="8"/>
       <c r="BT30" s="8"/>
       <c r="BU30" s="8"/>
       <c r="BV30" s="8"/>
       <c r="BW30" s="8"/>
       <c r="BX30" s="8"/>
       <c r="BY30" s="8"/>
       <c r="BZ30" s="8"/>
       <c r="CA30" s="8"/>
       <c r="CB30" s="8"/>
       <c r="CC30" s="8"/>
       <c r="CD30" s="8"/>
       <c r="CE30" s="8"/>
       <c r="CF30" s="8"/>
       <c r="CG30" s="8"/>
       <c r="CH30" s="8"/>
       <c r="CI30" s="8"/>
     </row>
-    <row r="31" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
       <c r="U31" s="8"/>
       <c r="V31" s="8"/>
       <c r="W31" s="8"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="8"/>
       <c r="Z31" s="8"/>
@@ -29728,51 +29737,51 @@
       <c r="BL31" s="8"/>
       <c r="BM31" s="8"/>
       <c r="BN31" s="8"/>
       <c r="BO31" s="8"/>
       <c r="BP31" s="8"/>
       <c r="BQ31" s="8"/>
       <c r="BR31" s="8"/>
       <c r="BS31" s="8"/>
       <c r="BT31" s="8"/>
       <c r="BU31" s="8"/>
       <c r="BV31" s="8"/>
       <c r="BW31" s="8"/>
       <c r="BX31" s="8"/>
       <c r="BY31" s="8"/>
       <c r="BZ31" s="8"/>
       <c r="CA31" s="8"/>
       <c r="CB31" s="8"/>
       <c r="CC31" s="8"/>
       <c r="CD31" s="8"/>
       <c r="CE31" s="8"/>
       <c r="CF31" s="8"/>
       <c r="CG31" s="8"/>
       <c r="CH31" s="8"/>
       <c r="CI31" s="8"/>
     </row>
-    <row r="32" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
       <c r="U32" s="8"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
@@ -29816,51 +29825,51 @@
       <c r="BL32" s="8"/>
       <c r="BM32" s="8"/>
       <c r="BN32" s="8"/>
       <c r="BO32" s="8"/>
       <c r="BP32" s="8"/>
       <c r="BQ32" s="8"/>
       <c r="BR32" s="8"/>
       <c r="BS32" s="8"/>
       <c r="BT32" s="8"/>
       <c r="BU32" s="8"/>
       <c r="BV32" s="8"/>
       <c r="BW32" s="8"/>
       <c r="BX32" s="8"/>
       <c r="BY32" s="8"/>
       <c r="BZ32" s="8"/>
       <c r="CA32" s="8"/>
       <c r="CB32" s="8"/>
       <c r="CC32" s="8"/>
       <c r="CD32" s="8"/>
       <c r="CE32" s="8"/>
       <c r="CF32" s="8"/>
       <c r="CG32" s="8"/>
       <c r="CH32" s="8"/>
       <c r="CI32" s="8"/>
     </row>
-    <row r="33" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
       <c r="Z33" s="8"/>
@@ -29904,51 +29913,51 @@
       <c r="BL33" s="8"/>
       <c r="BM33" s="8"/>
       <c r="BN33" s="8"/>
       <c r="BO33" s="8"/>
       <c r="BP33" s="8"/>
       <c r="BQ33" s="8"/>
       <c r="BR33" s="8"/>
       <c r="BS33" s="8"/>
       <c r="BT33" s="8"/>
       <c r="BU33" s="8"/>
       <c r="BV33" s="8"/>
       <c r="BW33" s="8"/>
       <c r="BX33" s="8"/>
       <c r="BY33" s="8"/>
       <c r="BZ33" s="8"/>
       <c r="CA33" s="8"/>
       <c r="CB33" s="8"/>
       <c r="CC33" s="8"/>
       <c r="CD33" s="8"/>
       <c r="CE33" s="8"/>
       <c r="CF33" s="8"/>
       <c r="CG33" s="8"/>
       <c r="CH33" s="8"/>
       <c r="CI33" s="8"/>
     </row>
-    <row r="34" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
       <c r="V34" s="8"/>
       <c r="W34" s="8"/>
       <c r="X34" s="8"/>
       <c r="Y34" s="8"/>
       <c r="Z34" s="8"/>
@@ -29992,51 +30001,51 @@
       <c r="BL34" s="8"/>
       <c r="BM34" s="8"/>
       <c r="BN34" s="8"/>
       <c r="BO34" s="8"/>
       <c r="BP34" s="8"/>
       <c r="BQ34" s="8"/>
       <c r="BR34" s="8"/>
       <c r="BS34" s="8"/>
       <c r="BT34" s="8"/>
       <c r="BU34" s="8"/>
       <c r="BV34" s="8"/>
       <c r="BW34" s="8"/>
       <c r="BX34" s="8"/>
       <c r="BY34" s="8"/>
       <c r="BZ34" s="8"/>
       <c r="CA34" s="8"/>
       <c r="CB34" s="8"/>
       <c r="CC34" s="8"/>
       <c r="CD34" s="8"/>
       <c r="CE34" s="8"/>
       <c r="CF34" s="8"/>
       <c r="CG34" s="8"/>
       <c r="CH34" s="8"/>
       <c r="CI34" s="8"/>
     </row>
-    <row r="35" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8"/>
       <c r="P35" s="8"/>
       <c r="Q35" s="8"/>
       <c r="R35" s="8"/>
       <c r="S35" s="8"/>
       <c r="T35" s="8"/>
       <c r="U35" s="8"/>
       <c r="V35" s="8"/>
       <c r="W35" s="8"/>
       <c r="X35" s="8"/>
       <c r="Y35" s="8"/>
       <c r="Z35" s="8"/>
@@ -30080,51 +30089,51 @@
       <c r="BL35" s="8"/>
       <c r="BM35" s="8"/>
       <c r="BN35" s="8"/>
       <c r="BO35" s="8"/>
       <c r="BP35" s="8"/>
       <c r="BQ35" s="8"/>
       <c r="BR35" s="8"/>
       <c r="BS35" s="8"/>
       <c r="BT35" s="8"/>
       <c r="BU35" s="8"/>
       <c r="BV35" s="8"/>
       <c r="BW35" s="8"/>
       <c r="BX35" s="8"/>
       <c r="BY35" s="8"/>
       <c r="BZ35" s="8"/>
       <c r="CA35" s="8"/>
       <c r="CB35" s="8"/>
       <c r="CC35" s="8"/>
       <c r="CD35" s="8"/>
       <c r="CE35" s="8"/>
       <c r="CF35" s="8"/>
       <c r="CG35" s="8"/>
       <c r="CH35" s="8"/>
       <c r="CI35" s="8"/>
     </row>
-    <row r="36" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8"/>
       <c r="P36" s="8"/>
       <c r="Q36" s="8"/>
       <c r="R36" s="8"/>
       <c r="S36" s="8"/>
       <c r="T36" s="8"/>
       <c r="U36" s="8"/>
       <c r="V36" s="8"/>
       <c r="W36" s="8"/>
       <c r="X36" s="8"/>
       <c r="Y36" s="8"/>
       <c r="Z36" s="8"/>
@@ -30168,51 +30177,51 @@
       <c r="BL36" s="8"/>
       <c r="BM36" s="8"/>
       <c r="BN36" s="8"/>
       <c r="BO36" s="8"/>
       <c r="BP36" s="8"/>
       <c r="BQ36" s="8"/>
       <c r="BR36" s="8"/>
       <c r="BS36" s="8"/>
       <c r="BT36" s="8"/>
       <c r="BU36" s="8"/>
       <c r="BV36" s="8"/>
       <c r="BW36" s="8"/>
       <c r="BX36" s="8"/>
       <c r="BY36" s="8"/>
       <c r="BZ36" s="8"/>
       <c r="CA36" s="8"/>
       <c r="CB36" s="8"/>
       <c r="CC36" s="8"/>
       <c r="CD36" s="8"/>
       <c r="CE36" s="8"/>
       <c r="CF36" s="8"/>
       <c r="CG36" s="8"/>
       <c r="CH36" s="8"/>
       <c r="CI36" s="8"/>
     </row>
-    <row r="37" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
@@ -30256,51 +30265,51 @@
       <c r="BL37" s="8"/>
       <c r="BM37" s="8"/>
       <c r="BN37" s="8"/>
       <c r="BO37" s="8"/>
       <c r="BP37" s="8"/>
       <c r="BQ37" s="8"/>
       <c r="BR37" s="8"/>
       <c r="BS37" s="8"/>
       <c r="BT37" s="8"/>
       <c r="BU37" s="8"/>
       <c r="BV37" s="8"/>
       <c r="BW37" s="8"/>
       <c r="BX37" s="8"/>
       <c r="BY37" s="8"/>
       <c r="BZ37" s="8"/>
       <c r="CA37" s="8"/>
       <c r="CB37" s="8"/>
       <c r="CC37" s="8"/>
       <c r="CD37" s="8"/>
       <c r="CE37" s="8"/>
       <c r="CF37" s="8"/>
       <c r="CG37" s="8"/>
       <c r="CH37" s="8"/>
       <c r="CI37" s="8"/>
     </row>
-    <row r="38" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
       <c r="Z38" s="8"/>
@@ -30344,51 +30353,51 @@
       <c r="BL38" s="8"/>
       <c r="BM38" s="8"/>
       <c r="BN38" s="8"/>
       <c r="BO38" s="8"/>
       <c r="BP38" s="8"/>
       <c r="BQ38" s="8"/>
       <c r="BR38" s="8"/>
       <c r="BS38" s="8"/>
       <c r="BT38" s="8"/>
       <c r="BU38" s="8"/>
       <c r="BV38" s="8"/>
       <c r="BW38" s="8"/>
       <c r="BX38" s="8"/>
       <c r="BY38" s="8"/>
       <c r="BZ38" s="8"/>
       <c r="CA38" s="8"/>
       <c r="CB38" s="8"/>
       <c r="CC38" s="8"/>
       <c r="CD38" s="8"/>
       <c r="CE38" s="8"/>
       <c r="CF38" s="8"/>
       <c r="CG38" s="8"/>
       <c r="CH38" s="8"/>
       <c r="CI38" s="8"/>
     </row>
-    <row r="39" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8"/>
       <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="8"/>
       <c r="U39" s="8"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="8"/>
       <c r="Y39" s="8"/>
       <c r="Z39" s="8"/>
@@ -30432,51 +30441,51 @@
       <c r="BL39" s="8"/>
       <c r="BM39" s="8"/>
       <c r="BN39" s="8"/>
       <c r="BO39" s="8"/>
       <c r="BP39" s="8"/>
       <c r="BQ39" s="8"/>
       <c r="BR39" s="8"/>
       <c r="BS39" s="8"/>
       <c r="BT39" s="8"/>
       <c r="BU39" s="8"/>
       <c r="BV39" s="8"/>
       <c r="BW39" s="8"/>
       <c r="BX39" s="8"/>
       <c r="BY39" s="8"/>
       <c r="BZ39" s="8"/>
       <c r="CA39" s="8"/>
       <c r="CB39" s="8"/>
       <c r="CC39" s="8"/>
       <c r="CD39" s="8"/>
       <c r="CE39" s="8"/>
       <c r="CF39" s="8"/>
       <c r="CG39" s="8"/>
       <c r="CH39" s="8"/>
       <c r="CI39" s="8"/>
     </row>
-    <row r="40" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="8"/>
       <c r="Q40" s="8"/>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="8"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
       <c r="W40" s="8"/>
       <c r="X40" s="8"/>
       <c r="Y40" s="8"/>
       <c r="Z40" s="8"/>
@@ -30520,51 +30529,51 @@
       <c r="BL40" s="8"/>
       <c r="BM40" s="8"/>
       <c r="BN40" s="8"/>
       <c r="BO40" s="8"/>
       <c r="BP40" s="8"/>
       <c r="BQ40" s="8"/>
       <c r="BR40" s="8"/>
       <c r="BS40" s="8"/>
       <c r="BT40" s="8"/>
       <c r="BU40" s="8"/>
       <c r="BV40" s="8"/>
       <c r="BW40" s="8"/>
       <c r="BX40" s="8"/>
       <c r="BY40" s="8"/>
       <c r="BZ40" s="8"/>
       <c r="CA40" s="8"/>
       <c r="CB40" s="8"/>
       <c r="CC40" s="8"/>
       <c r="CD40" s="8"/>
       <c r="CE40" s="8"/>
       <c r="CF40" s="8"/>
       <c r="CG40" s="8"/>
       <c r="CH40" s="8"/>
       <c r="CI40" s="8"/>
     </row>
-    <row r="41" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8"/>
       <c r="P41" s="8"/>
       <c r="Q41" s="8"/>
       <c r="R41" s="8"/>
       <c r="S41" s="8"/>
       <c r="T41" s="8"/>
       <c r="U41" s="8"/>
       <c r="V41" s="8"/>
       <c r="W41" s="8"/>
       <c r="X41" s="8"/>
       <c r="Y41" s="8"/>
       <c r="Z41" s="8"/>
@@ -30608,51 +30617,51 @@
       <c r="BL41" s="8"/>
       <c r="BM41" s="8"/>
       <c r="BN41" s="8"/>
       <c r="BO41" s="8"/>
       <c r="BP41" s="8"/>
       <c r="BQ41" s="8"/>
       <c r="BR41" s="8"/>
       <c r="BS41" s="8"/>
       <c r="BT41" s="8"/>
       <c r="BU41" s="8"/>
       <c r="BV41" s="8"/>
       <c r="BW41" s="8"/>
       <c r="BX41" s="8"/>
       <c r="BY41" s="8"/>
       <c r="BZ41" s="8"/>
       <c r="CA41" s="8"/>
       <c r="CB41" s="8"/>
       <c r="CC41" s="8"/>
       <c r="CD41" s="8"/>
       <c r="CE41" s="8"/>
       <c r="CF41" s="8"/>
       <c r="CG41" s="8"/>
       <c r="CH41" s="8"/>
       <c r="CI41" s="8"/>
     </row>
-    <row r="42" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8"/>
       <c r="P42" s="8"/>
       <c r="Q42" s="8"/>
       <c r="R42" s="8"/>
       <c r="S42" s="8"/>
       <c r="T42" s="8"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
       <c r="X42" s="8"/>
       <c r="Y42" s="8"/>
       <c r="Z42" s="8"/>
@@ -30696,51 +30705,51 @@
       <c r="BL42" s="8"/>
       <c r="BM42" s="8"/>
       <c r="BN42" s="8"/>
       <c r="BO42" s="8"/>
       <c r="BP42" s="8"/>
       <c r="BQ42" s="8"/>
       <c r="BR42" s="8"/>
       <c r="BS42" s="8"/>
       <c r="BT42" s="8"/>
       <c r="BU42" s="8"/>
       <c r="BV42" s="8"/>
       <c r="BW42" s="8"/>
       <c r="BX42" s="8"/>
       <c r="BY42" s="8"/>
       <c r="BZ42" s="8"/>
       <c r="CA42" s="8"/>
       <c r="CB42" s="8"/>
       <c r="CC42" s="8"/>
       <c r="CD42" s="8"/>
       <c r="CE42" s="8"/>
       <c r="CF42" s="8"/>
       <c r="CG42" s="8"/>
       <c r="CH42" s="8"/>
       <c r="CI42" s="8"/>
     </row>
-    <row r="43" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="8"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
       <c r="W43" s="8"/>
       <c r="X43" s="8"/>
       <c r="Y43" s="8"/>
       <c r="Z43" s="8"/>
@@ -30784,51 +30793,51 @@
       <c r="BL43" s="8"/>
       <c r="BM43" s="8"/>
       <c r="BN43" s="8"/>
       <c r="BO43" s="8"/>
       <c r="BP43" s="8"/>
       <c r="BQ43" s="8"/>
       <c r="BR43" s="8"/>
       <c r="BS43" s="8"/>
       <c r="BT43" s="8"/>
       <c r="BU43" s="8"/>
       <c r="BV43" s="8"/>
       <c r="BW43" s="8"/>
       <c r="BX43" s="8"/>
       <c r="BY43" s="8"/>
       <c r="BZ43" s="8"/>
       <c r="CA43" s="8"/>
       <c r="CB43" s="8"/>
       <c r="CC43" s="8"/>
       <c r="CD43" s="8"/>
       <c r="CE43" s="8"/>
       <c r="CF43" s="8"/>
       <c r="CG43" s="8"/>
       <c r="CH43" s="8"/>
       <c r="CI43" s="8"/>
     </row>
-    <row r="44" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
@@ -30872,51 +30881,51 @@
       <c r="BL44" s="8"/>
       <c r="BM44" s="8"/>
       <c r="BN44" s="8"/>
       <c r="BO44" s="8"/>
       <c r="BP44" s="8"/>
       <c r="BQ44" s="8"/>
       <c r="BR44" s="8"/>
       <c r="BS44" s="8"/>
       <c r="BT44" s="8"/>
       <c r="BU44" s="8"/>
       <c r="BV44" s="8"/>
       <c r="BW44" s="8"/>
       <c r="BX44" s="8"/>
       <c r="BY44" s="8"/>
       <c r="BZ44" s="8"/>
       <c r="CA44" s="8"/>
       <c r="CB44" s="8"/>
       <c r="CC44" s="8"/>
       <c r="CD44" s="8"/>
       <c r="CE44" s="8"/>
       <c r="CF44" s="8"/>
       <c r="CG44" s="8"/>
       <c r="CH44" s="8"/>
       <c r="CI44" s="8"/>
     </row>
-    <row r="45" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
@@ -30960,51 +30969,51 @@
       <c r="BL45" s="8"/>
       <c r="BM45" s="8"/>
       <c r="BN45" s="8"/>
       <c r="BO45" s="8"/>
       <c r="BP45" s="8"/>
       <c r="BQ45" s="8"/>
       <c r="BR45" s="8"/>
       <c r="BS45" s="8"/>
       <c r="BT45" s="8"/>
       <c r="BU45" s="8"/>
       <c r="BV45" s="8"/>
       <c r="BW45" s="8"/>
       <c r="BX45" s="8"/>
       <c r="BY45" s="8"/>
       <c r="BZ45" s="8"/>
       <c r="CA45" s="8"/>
       <c r="CB45" s="8"/>
       <c r="CC45" s="8"/>
       <c r="CD45" s="8"/>
       <c r="CE45" s="8"/>
       <c r="CF45" s="8"/>
       <c r="CG45" s="8"/>
       <c r="CH45" s="8"/>
       <c r="CI45" s="8"/>
     </row>
-    <row r="46" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
       <c r="J46" s="8"/>
       <c r="K46" s="8"/>
       <c r="L46" s="8"/>
       <c r="M46" s="8"/>
       <c r="N46" s="8"/>
       <c r="O46" s="8"/>
       <c r="P46" s="8"/>
       <c r="Q46" s="8"/>
       <c r="R46" s="8"/>
       <c r="S46" s="8"/>
       <c r="T46" s="8"/>
       <c r="U46" s="8"/>
       <c r="V46" s="8"/>
       <c r="W46" s="8"/>
       <c r="X46" s="8"/>
       <c r="Y46" s="8"/>
       <c r="Z46" s="8"/>
@@ -31048,51 +31057,51 @@
       <c r="BL46" s="8"/>
       <c r="BM46" s="8"/>
       <c r="BN46" s="8"/>
       <c r="BO46" s="8"/>
       <c r="BP46" s="8"/>
       <c r="BQ46" s="8"/>
       <c r="BR46" s="8"/>
       <c r="BS46" s="8"/>
       <c r="BT46" s="8"/>
       <c r="BU46" s="8"/>
       <c r="BV46" s="8"/>
       <c r="BW46" s="8"/>
       <c r="BX46" s="8"/>
       <c r="BY46" s="8"/>
       <c r="BZ46" s="8"/>
       <c r="CA46" s="8"/>
       <c r="CB46" s="8"/>
       <c r="CC46" s="8"/>
       <c r="CD46" s="8"/>
       <c r="CE46" s="8"/>
       <c r="CF46" s="8"/>
       <c r="CG46" s="8"/>
       <c r="CH46" s="8"/>
       <c r="CI46" s="8"/>
     </row>
-    <row r="47" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="8"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8"/>
       <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="8"/>
       <c r="U47" s="8"/>
       <c r="V47" s="8"/>
       <c r="W47" s="8"/>
       <c r="X47" s="8"/>
       <c r="Y47" s="8"/>
       <c r="Z47" s="8"/>
@@ -31136,51 +31145,51 @@
       <c r="BL47" s="8"/>
       <c r="BM47" s="8"/>
       <c r="BN47" s="8"/>
       <c r="BO47" s="8"/>
       <c r="BP47" s="8"/>
       <c r="BQ47" s="8"/>
       <c r="BR47" s="8"/>
       <c r="BS47" s="8"/>
       <c r="BT47" s="8"/>
       <c r="BU47" s="8"/>
       <c r="BV47" s="8"/>
       <c r="BW47" s="8"/>
       <c r="BX47" s="8"/>
       <c r="BY47" s="8"/>
       <c r="BZ47" s="8"/>
       <c r="CA47" s="8"/>
       <c r="CB47" s="8"/>
       <c r="CC47" s="8"/>
       <c r="CD47" s="8"/>
       <c r="CE47" s="8"/>
       <c r="CF47" s="8"/>
       <c r="CG47" s="8"/>
       <c r="CH47" s="8"/>
       <c r="CI47" s="8"/>
     </row>
-    <row r="48" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="8"/>
       <c r="Y48" s="8"/>
       <c r="Z48" s="8"/>
@@ -31224,51 +31233,51 @@
       <c r="BL48" s="8"/>
       <c r="BM48" s="8"/>
       <c r="BN48" s="8"/>
       <c r="BO48" s="8"/>
       <c r="BP48" s="8"/>
       <c r="BQ48" s="8"/>
       <c r="BR48" s="8"/>
       <c r="BS48" s="8"/>
       <c r="BT48" s="8"/>
       <c r="BU48" s="8"/>
       <c r="BV48" s="8"/>
       <c r="BW48" s="8"/>
       <c r="BX48" s="8"/>
       <c r="BY48" s="8"/>
       <c r="BZ48" s="8"/>
       <c r="CA48" s="8"/>
       <c r="CB48" s="8"/>
       <c r="CC48" s="8"/>
       <c r="CD48" s="8"/>
       <c r="CE48" s="8"/>
       <c r="CF48" s="8"/>
       <c r="CG48" s="8"/>
       <c r="CH48" s="8"/>
       <c r="CI48" s="8"/>
     </row>
-    <row r="49" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="8"/>
       <c r="U49" s="8"/>
       <c r="V49" s="8"/>
       <c r="W49" s="8"/>
       <c r="X49" s="8"/>
       <c r="Y49" s="8"/>
       <c r="Z49" s="8"/>
@@ -31312,51 +31321,51 @@
       <c r="BL49" s="8"/>
       <c r="BM49" s="8"/>
       <c r="BN49" s="8"/>
       <c r="BO49" s="8"/>
       <c r="BP49" s="8"/>
       <c r="BQ49" s="8"/>
       <c r="BR49" s="8"/>
       <c r="BS49" s="8"/>
       <c r="BT49" s="8"/>
       <c r="BU49" s="8"/>
       <c r="BV49" s="8"/>
       <c r="BW49" s="8"/>
       <c r="BX49" s="8"/>
       <c r="BY49" s="8"/>
       <c r="BZ49" s="8"/>
       <c r="CA49" s="8"/>
       <c r="CB49" s="8"/>
       <c r="CC49" s="8"/>
       <c r="CD49" s="8"/>
       <c r="CE49" s="8"/>
       <c r="CF49" s="8"/>
       <c r="CG49" s="8"/>
       <c r="CH49" s="8"/>
       <c r="CI49" s="8"/>
     </row>
-    <row r="50" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
       <c r="V50" s="8"/>
       <c r="W50" s="8"/>
       <c r="X50" s="8"/>
       <c r="Y50" s="8"/>
       <c r="Z50" s="8"/>
@@ -31400,51 +31409,51 @@
       <c r="BL50" s="8"/>
       <c r="BM50" s="8"/>
       <c r="BN50" s="8"/>
       <c r="BO50" s="8"/>
       <c r="BP50" s="8"/>
       <c r="BQ50" s="8"/>
       <c r="BR50" s="8"/>
       <c r="BS50" s="8"/>
       <c r="BT50" s="8"/>
       <c r="BU50" s="8"/>
       <c r="BV50" s="8"/>
       <c r="BW50" s="8"/>
       <c r="BX50" s="8"/>
       <c r="BY50" s="8"/>
       <c r="BZ50" s="8"/>
       <c r="CA50" s="8"/>
       <c r="CB50" s="8"/>
       <c r="CC50" s="8"/>
       <c r="CD50" s="8"/>
       <c r="CE50" s="8"/>
       <c r="CF50" s="8"/>
       <c r="CG50" s="8"/>
       <c r="CH50" s="8"/>
       <c r="CI50" s="8"/>
     </row>
-    <row r="51" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="8"/>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="8"/>
       <c r="U51" s="8"/>
       <c r="V51" s="8"/>
       <c r="W51" s="8"/>
       <c r="X51" s="8"/>
       <c r="Y51" s="8"/>
       <c r="Z51" s="8"/>
@@ -31488,51 +31497,51 @@
       <c r="BL51" s="8"/>
       <c r="BM51" s="8"/>
       <c r="BN51" s="8"/>
       <c r="BO51" s="8"/>
       <c r="BP51" s="8"/>
       <c r="BQ51" s="8"/>
       <c r="BR51" s="8"/>
       <c r="BS51" s="8"/>
       <c r="BT51" s="8"/>
       <c r="BU51" s="8"/>
       <c r="BV51" s="8"/>
       <c r="BW51" s="8"/>
       <c r="BX51" s="8"/>
       <c r="BY51" s="8"/>
       <c r="BZ51" s="8"/>
       <c r="CA51" s="8"/>
       <c r="CB51" s="8"/>
       <c r="CC51" s="8"/>
       <c r="CD51" s="8"/>
       <c r="CE51" s="8"/>
       <c r="CF51" s="8"/>
       <c r="CG51" s="8"/>
       <c r="CH51" s="8"/>
       <c r="CI51" s="8"/>
     </row>
-    <row r="52" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
       <c r="J52" s="8"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="8"/>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>
       <c r="T52" s="8"/>
       <c r="U52" s="8"/>
       <c r="V52" s="8"/>
       <c r="W52" s="8"/>
       <c r="X52" s="8"/>
       <c r="Y52" s="8"/>
       <c r="Z52" s="8"/>
@@ -31576,51 +31585,51 @@
       <c r="BL52" s="8"/>
       <c r="BM52" s="8"/>
       <c r="BN52" s="8"/>
       <c r="BO52" s="8"/>
       <c r="BP52" s="8"/>
       <c r="BQ52" s="8"/>
       <c r="BR52" s="8"/>
       <c r="BS52" s="8"/>
       <c r="BT52" s="8"/>
       <c r="BU52" s="8"/>
       <c r="BV52" s="8"/>
       <c r="BW52" s="8"/>
       <c r="BX52" s="8"/>
       <c r="BY52" s="8"/>
       <c r="BZ52" s="8"/>
       <c r="CA52" s="8"/>
       <c r="CB52" s="8"/>
       <c r="CC52" s="8"/>
       <c r="CD52" s="8"/>
       <c r="CE52" s="8"/>
       <c r="CF52" s="8"/>
       <c r="CG52" s="8"/>
       <c r="CH52" s="8"/>
       <c r="CI52" s="8"/>
     </row>
-    <row r="53" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="8"/>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="8"/>
       <c r="R53" s="8"/>
       <c r="S53" s="8"/>
       <c r="T53" s="8"/>
       <c r="U53" s="8"/>
       <c r="V53" s="8"/>
       <c r="W53" s="8"/>
       <c r="X53" s="8"/>
       <c r="Y53" s="8"/>
       <c r="Z53" s="8"/>
@@ -31664,51 +31673,51 @@
       <c r="BL53" s="8"/>
       <c r="BM53" s="8"/>
       <c r="BN53" s="8"/>
       <c r="BO53" s="8"/>
       <c r="BP53" s="8"/>
       <c r="BQ53" s="8"/>
       <c r="BR53" s="8"/>
       <c r="BS53" s="8"/>
       <c r="BT53" s="8"/>
       <c r="BU53" s="8"/>
       <c r="BV53" s="8"/>
       <c r="BW53" s="8"/>
       <c r="BX53" s="8"/>
       <c r="BY53" s="8"/>
       <c r="BZ53" s="8"/>
       <c r="CA53" s="8"/>
       <c r="CB53" s="8"/>
       <c r="CC53" s="8"/>
       <c r="CD53" s="8"/>
       <c r="CE53" s="8"/>
       <c r="CF53" s="8"/>
       <c r="CG53" s="8"/>
       <c r="CH53" s="8"/>
       <c r="CI53" s="8"/>
     </row>
-    <row r="54" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
       <c r="S54" s="8"/>
       <c r="T54" s="8"/>
       <c r="U54" s="8"/>
       <c r="V54" s="8"/>
       <c r="W54" s="8"/>
       <c r="X54" s="8"/>
       <c r="Y54" s="8"/>
       <c r="Z54" s="8"/>
@@ -31752,51 +31761,51 @@
       <c r="BL54" s="8"/>
       <c r="BM54" s="8"/>
       <c r="BN54" s="8"/>
       <c r="BO54" s="8"/>
       <c r="BP54" s="8"/>
       <c r="BQ54" s="8"/>
       <c r="BR54" s="8"/>
       <c r="BS54" s="8"/>
       <c r="BT54" s="8"/>
       <c r="BU54" s="8"/>
       <c r="BV54" s="8"/>
       <c r="BW54" s="8"/>
       <c r="BX54" s="8"/>
       <c r="BY54" s="8"/>
       <c r="BZ54" s="8"/>
       <c r="CA54" s="8"/>
       <c r="CB54" s="8"/>
       <c r="CC54" s="8"/>
       <c r="CD54" s="8"/>
       <c r="CE54" s="8"/>
       <c r="CF54" s="8"/>
       <c r="CG54" s="8"/>
       <c r="CH54" s="8"/>
       <c r="CI54" s="8"/>
     </row>
-    <row r="55" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="8"/>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="8"/>
       <c r="U55" s="8"/>
       <c r="V55" s="8"/>
       <c r="W55" s="8"/>
       <c r="X55" s="8"/>
       <c r="Y55" s="8"/>
       <c r="Z55" s="8"/>
@@ -31840,51 +31849,51 @@
       <c r="BL55" s="8"/>
       <c r="BM55" s="8"/>
       <c r="BN55" s="8"/>
       <c r="BO55" s="8"/>
       <c r="BP55" s="8"/>
       <c r="BQ55" s="8"/>
       <c r="BR55" s="8"/>
       <c r="BS55" s="8"/>
       <c r="BT55" s="8"/>
       <c r="BU55" s="8"/>
       <c r="BV55" s="8"/>
       <c r="BW55" s="8"/>
       <c r="BX55" s="8"/>
       <c r="BY55" s="8"/>
       <c r="BZ55" s="8"/>
       <c r="CA55" s="8"/>
       <c r="CB55" s="8"/>
       <c r="CC55" s="8"/>
       <c r="CD55" s="8"/>
       <c r="CE55" s="8"/>
       <c r="CF55" s="8"/>
       <c r="CG55" s="8"/>
       <c r="CH55" s="8"/>
       <c r="CI55" s="8"/>
     </row>
-    <row r="56" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
       <c r="S56" s="8"/>
       <c r="T56" s="8"/>
       <c r="U56" s="8"/>
       <c r="V56" s="8"/>
       <c r="W56" s="8"/>
       <c r="X56" s="8"/>
       <c r="Y56" s="8"/>
       <c r="Z56" s="8"/>
@@ -31928,51 +31937,51 @@
       <c r="BL56" s="8"/>
       <c r="BM56" s="8"/>
       <c r="BN56" s="8"/>
       <c r="BO56" s="8"/>
       <c r="BP56" s="8"/>
       <c r="BQ56" s="8"/>
       <c r="BR56" s="8"/>
       <c r="BS56" s="8"/>
       <c r="BT56" s="8"/>
       <c r="BU56" s="8"/>
       <c r="BV56" s="8"/>
       <c r="BW56" s="8"/>
       <c r="BX56" s="8"/>
       <c r="BY56" s="8"/>
       <c r="BZ56" s="8"/>
       <c r="CA56" s="8"/>
       <c r="CB56" s="8"/>
       <c r="CC56" s="8"/>
       <c r="CD56" s="8"/>
       <c r="CE56" s="8"/>
       <c r="CF56" s="8"/>
       <c r="CG56" s="8"/>
       <c r="CH56" s="8"/>
       <c r="CI56" s="8"/>
     </row>
-    <row r="57" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
@@ -32016,51 +32025,51 @@
       <c r="BL57" s="8"/>
       <c r="BM57" s="8"/>
       <c r="BN57" s="8"/>
       <c r="BO57" s="8"/>
       <c r="BP57" s="8"/>
       <c r="BQ57" s="8"/>
       <c r="BR57" s="8"/>
       <c r="BS57" s="8"/>
       <c r="BT57" s="8"/>
       <c r="BU57" s="8"/>
       <c r="BV57" s="8"/>
       <c r="BW57" s="8"/>
       <c r="BX57" s="8"/>
       <c r="BY57" s="8"/>
       <c r="BZ57" s="8"/>
       <c r="CA57" s="8"/>
       <c r="CB57" s="8"/>
       <c r="CC57" s="8"/>
       <c r="CD57" s="8"/>
       <c r="CE57" s="8"/>
       <c r="CF57" s="8"/>
       <c r="CG57" s="8"/>
       <c r="CH57" s="8"/>
       <c r="CI57" s="8"/>
     </row>
-    <row r="58" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="8"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
       <c r="U58" s="8"/>
       <c r="V58" s="8"/>
       <c r="W58" s="8"/>
       <c r="X58" s="8"/>
       <c r="Y58" s="8"/>
       <c r="Z58" s="8"/>
@@ -32104,51 +32113,51 @@
       <c r="BL58" s="8"/>
       <c r="BM58" s="8"/>
       <c r="BN58" s="8"/>
       <c r="BO58" s="8"/>
       <c r="BP58" s="8"/>
       <c r="BQ58" s="8"/>
       <c r="BR58" s="8"/>
       <c r="BS58" s="8"/>
       <c r="BT58" s="8"/>
       <c r="BU58" s="8"/>
       <c r="BV58" s="8"/>
       <c r="BW58" s="8"/>
       <c r="BX58" s="8"/>
       <c r="BY58" s="8"/>
       <c r="BZ58" s="8"/>
       <c r="CA58" s="8"/>
       <c r="CB58" s="8"/>
       <c r="CC58" s="8"/>
       <c r="CD58" s="8"/>
       <c r="CE58" s="8"/>
       <c r="CF58" s="8"/>
       <c r="CG58" s="8"/>
       <c r="CH58" s="8"/>
       <c r="CI58" s="8"/>
     </row>
-    <row r="59" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="8"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8"/>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
       <c r="J59" s="8"/>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
       <c r="N59" s="8"/>
       <c r="O59" s="8"/>
       <c r="P59" s="8"/>
       <c r="Q59" s="8"/>
       <c r="R59" s="8"/>
       <c r="S59" s="8"/>
       <c r="T59" s="8"/>
       <c r="U59" s="8"/>
       <c r="V59" s="8"/>
       <c r="W59" s="8"/>
       <c r="X59" s="8"/>
       <c r="Y59" s="8"/>
       <c r="Z59" s="8"/>
@@ -32192,51 +32201,51 @@
       <c r="BL59" s="8"/>
       <c r="BM59" s="8"/>
       <c r="BN59" s="8"/>
       <c r="BO59" s="8"/>
       <c r="BP59" s="8"/>
       <c r="BQ59" s="8"/>
       <c r="BR59" s="8"/>
       <c r="BS59" s="8"/>
       <c r="BT59" s="8"/>
       <c r="BU59" s="8"/>
       <c r="BV59" s="8"/>
       <c r="BW59" s="8"/>
       <c r="BX59" s="8"/>
       <c r="BY59" s="8"/>
       <c r="BZ59" s="8"/>
       <c r="CA59" s="8"/>
       <c r="CB59" s="8"/>
       <c r="CC59" s="8"/>
       <c r="CD59" s="8"/>
       <c r="CE59" s="8"/>
       <c r="CF59" s="8"/>
       <c r="CG59" s="8"/>
       <c r="CH59" s="8"/>
       <c r="CI59" s="8"/>
     </row>
-    <row r="60" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:87" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="8"/>
       <c r="M60" s="8"/>
       <c r="N60" s="8"/>
       <c r="O60" s="8"/>
       <c r="P60" s="8"/>
       <c r="Q60" s="8"/>
       <c r="R60" s="8"/>
       <c r="S60" s="8"/>
       <c r="T60" s="8"/>
       <c r="U60" s="8"/>
       <c r="V60" s="8"/>
       <c r="W60" s="8"/>
       <c r="X60" s="8"/>
       <c r="Y60" s="8"/>
       <c r="Z60" s="8"/>
@@ -32297,91 +32306,91 @@
       <c r="CC60" s="8"/>
       <c r="CD60" s="8"/>
       <c r="CE60" s="8"/>
       <c r="CF60" s="8"/>
       <c r="CG60" s="8"/>
       <c r="CH60" s="8"/>
       <c r="CI60" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Planilha16">
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:AR59"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="T7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="32" max="32" width="2.4609375" style="8" customWidth="1"/>
+    <col min="1" max="1" width="2.81640625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="57.1796875" style="8" customWidth="1"/>
+    <col min="3" max="30" width="8.81640625" style="8" customWidth="1"/>
+    <col min="31" max="31" width="8.7265625" style="226" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="8" customWidth="1"/>
     <col min="33" max="44" width="0" style="8" hidden="1" customWidth="1"/>
-    <col min="45" max="16384" width="29.4609375" style="8" hidden="1"/>
+    <col min="45" max="16384" width="29.453125" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AE1" s="227"/>
     </row>
-    <row r="2" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AE2" s="227"/>
     </row>
-    <row r="3" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:31" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AE3" s="227"/>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="12"/>
       <c r="AE4" s="230"/>
     </row>
-    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="13"/>
       <c r="Z5" s="166"/>
       <c r="AA5" s="166"/>
       <c r="AB5" s="166"/>
       <c r="AC5" s="166"/>
       <c r="AD5" s="166"/>
       <c r="AE5" s="231"/>
     </row>
-    <row r="6" spans="1:31" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:31" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15"/>
       <c r="B6" s="68" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>37</v>
       </c>
@@ -32427,54 +32436,54 @@
       <c r="W6" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="80" t="s">
         <v>345</v>
       </c>
       <c r="C7" s="50">
         <v>21465.395189999996</v>
       </c>
       <c r="D7" s="50">
         <v>20619.269999999997</v>
       </c>
       <c r="E7" s="50">
         <v>19888.224999999999</v>
       </c>
       <c r="F7" s="50">
         <v>19044.484</v>
       </c>
       <c r="G7" s="50">
         <v>18332.655000000002</v>
       </c>
       <c r="H7" s="50">
         <v>17603.48</v>
       </c>
       <c r="I7" s="50">
         <v>17000.007999999998</v>
       </c>
       <c r="J7" s="50">
@@ -32522,51 +32531,51 @@
       <c r="X7" s="50">
         <v>13734.51</v>
       </c>
       <c r="Y7" s="50">
         <v>13739.217999999999</v>
       </c>
       <c r="Z7" s="50">
         <v>13735.560000000003</v>
       </c>
       <c r="AA7" s="50">
         <v>13736.112999999999</v>
       </c>
       <c r="AB7" s="50">
         <v>13739.468999999999</v>
       </c>
       <c r="AC7" s="50">
         <v>13693.16</v>
       </c>
       <c r="AD7" s="50">
         <v>13698.594999999999</v>
       </c>
       <c r="AE7" s="50">
         <v>13667.599999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="82" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="57">
         <v>7386.0399999999991</v>
       </c>
       <c r="D8" s="57">
         <v>7268.0360000000001</v>
       </c>
       <c r="E8" s="57">
         <v>7120.43</v>
       </c>
       <c r="F8" s="57">
         <v>6907.7439999999997</v>
       </c>
       <c r="G8" s="57">
         <v>6740.764000000001</v>
       </c>
       <c r="H8" s="57">
         <v>6553.8459999999995</v>
       </c>
       <c r="I8" s="57">
         <v>6394.4549999999999</v>
       </c>
       <c r="J8" s="57">
@@ -32614,51 +32623,51 @@
       <c r="X8" s="57">
         <v>6875.2280000000001</v>
       </c>
       <c r="Y8" s="57">
         <v>7025.3450000000003</v>
       </c>
       <c r="Z8" s="57">
         <v>7203.9430000000002</v>
       </c>
       <c r="AA8" s="57">
         <v>7381.3069999999998</v>
       </c>
       <c r="AB8" s="57">
         <v>7546.5470000000005</v>
       </c>
       <c r="AC8" s="57">
         <v>7743.554000000001</v>
       </c>
       <c r="AD8" s="57">
         <v>7915.6769999999997</v>
       </c>
       <c r="AE8" s="57">
         <v>8087.4239999999991</v>
       </c>
     </row>
-    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="83" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="41">
         <v>2034.453</v>
       </c>
       <c r="D9" s="41">
         <v>2170.2570000000005</v>
       </c>
       <c r="E9" s="41">
         <v>2332.3329999999996</v>
       </c>
       <c r="F9" s="41">
         <v>2477.3500000000004</v>
       </c>
       <c r="G9" s="41">
         <v>2652.3050000000007</v>
       </c>
       <c r="H9" s="41">
         <v>2862.6320000000001</v>
       </c>
       <c r="I9" s="41">
         <v>3129.7310000000002</v>
       </c>
       <c r="J9" s="41">
@@ -32706,51 +32715,51 @@
       <c r="X9" s="41">
         <v>6547.0339999999997</v>
       </c>
       <c r="Y9" s="41">
         <v>6738.8310000000001</v>
       </c>
       <c r="Z9" s="41">
         <v>6958.3540000000003</v>
       </c>
       <c r="AA9" s="41">
         <v>7169.6040000000003</v>
       </c>
       <c r="AB9" s="41">
         <v>7370.165</v>
       </c>
       <c r="AC9" s="41">
         <v>7594.8020000000006</v>
       </c>
       <c r="AD9" s="41">
         <v>7792.2129999999997</v>
       </c>
       <c r="AE9" s="41">
         <v>7992.4249999999993</v>
       </c>
     </row>
-    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="83" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="41">
         <v>2989.5159999999996</v>
       </c>
       <c r="D10" s="41">
         <v>2870.6689999999999</v>
       </c>
       <c r="E10" s="41">
         <v>2723</v>
       </c>
       <c r="F10" s="41">
         <v>2545.3959999999997</v>
       </c>
       <c r="G10" s="41">
         <v>2374.4270000000001</v>
       </c>
       <c r="H10" s="41">
         <v>2170.4349999999995</v>
       </c>
       <c r="I10" s="41">
         <v>1925.0729999999999</v>
       </c>
       <c r="J10" s="41">
@@ -32798,51 +32807,51 @@
       <c r="X10" s="41">
         <v>136.86699999999999</v>
       </c>
       <c r="Y10" s="41">
         <v>113.495</v>
       </c>
       <c r="Z10" s="41">
         <v>90.781000000000006</v>
       </c>
       <c r="AA10" s="41">
         <v>73.975999999999985</v>
       </c>
       <c r="AB10" s="41">
         <v>57.895000000000003</v>
       </c>
       <c r="AC10" s="41">
         <v>46.359000000000002</v>
       </c>
       <c r="AD10" s="41">
         <v>36.241</v>
       </c>
       <c r="AE10" s="41">
         <v>28.798999999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="83" t="s">
         <v>149</v>
       </c>
       <c r="C11" s="41">
         <v>2362.0709999999999</v>
       </c>
       <c r="D11" s="41">
         <v>2227.1100000000006</v>
       </c>
       <c r="E11" s="41">
         <v>2065.0970000000002</v>
       </c>
       <c r="F11" s="41">
         <v>1884.9979999999998</v>
       </c>
       <c r="G11" s="41">
         <v>1714.0319999999999</v>
       </c>
       <c r="H11" s="41">
         <v>1520.779</v>
       </c>
       <c r="I11" s="41">
         <v>1339.6510000000001</v>
       </c>
       <c r="J11" s="41">
@@ -32890,51 +32899,51 @@
       <c r="X11" s="41">
         <v>191.327</v>
       </c>
       <c r="Y11" s="41">
         <v>173.01899999999998</v>
       </c>
       <c r="Z11" s="41">
         <v>154.80800000000002</v>
       </c>
       <c r="AA11" s="41">
         <v>137.727</v>
       </c>
       <c r="AB11" s="41">
         <v>118.48700000000001</v>
       </c>
       <c r="AC11" s="41">
         <v>102.39299999999999</v>
       </c>
       <c r="AD11" s="41">
         <v>87.222999999999999</v>
       </c>
       <c r="AE11" s="41">
         <v>66.2</v>
       </c>
     </row>
-    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="50">
         <v>1521.5170000000001</v>
       </c>
       <c r="D12" s="50">
         <v>1460.1759999999999</v>
       </c>
       <c r="E12" s="50">
         <v>1382.8150000000001</v>
       </c>
       <c r="F12" s="50">
         <v>1319.7309999999998</v>
       </c>
       <c r="G12" s="50">
         <v>1282.8910000000001</v>
       </c>
       <c r="H12" s="50">
         <v>1270.2750000000001</v>
       </c>
       <c r="I12" s="50">
         <v>1257.7760000000001</v>
       </c>
       <c r="J12" s="50">
@@ -32982,51 +32991,51 @@
       <c r="X12" s="50">
         <v>813.36199999999997</v>
       </c>
       <c r="Y12" s="50">
         <v>798.07899999999995</v>
       </c>
       <c r="Z12" s="50">
         <v>785.19099999999992</v>
       </c>
       <c r="AA12" s="50">
         <v>769.84599999999989</v>
       </c>
       <c r="AB12" s="50">
         <v>754.91799999999989</v>
       </c>
       <c r="AC12" s="50">
         <v>739.35600000000011</v>
       </c>
       <c r="AD12" s="50">
         <v>733.29200000000003</v>
       </c>
       <c r="AE12" s="50">
         <v>724.23199999999997</v>
       </c>
     </row>
-    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="83" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="41">
         <v>617.22199999999998</v>
       </c>
       <c r="D13" s="41">
         <v>647.73799999999994</v>
       </c>
       <c r="E13" s="41">
         <v>680.79099999999994</v>
       </c>
       <c r="F13" s="41">
         <v>714.54300000000001</v>
       </c>
       <c r="G13" s="41">
         <v>753.29</v>
       </c>
       <c r="H13" s="41">
         <v>805.31299999999999</v>
       </c>
       <c r="I13" s="41">
         <v>854.53000000000009</v>
       </c>
       <c r="J13" s="41">
@@ -33074,51 +33083,51 @@
       <c r="X13" s="41">
         <v>813.36199999999997</v>
       </c>
       <c r="Y13" s="41">
         <v>798.07899999999995</v>
       </c>
       <c r="Z13" s="41">
         <v>785.19099999999992</v>
       </c>
       <c r="AA13" s="41">
         <v>769.84599999999989</v>
       </c>
       <c r="AB13" s="41">
         <v>754.91799999999989</v>
       </c>
       <c r="AC13" s="41">
         <v>739.35600000000011</v>
       </c>
       <c r="AD13" s="41">
         <v>733.29200000000003</v>
       </c>
       <c r="AE13" s="41">
         <v>724.23199999999997</v>
       </c>
     </row>
-    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="41">
         <v>904.29500000000007</v>
       </c>
       <c r="D14" s="41">
         <v>812.43799999999999</v>
       </c>
       <c r="E14" s="41">
         <v>702.024</v>
       </c>
       <c r="F14" s="41">
         <v>605.18799999999987</v>
       </c>
       <c r="G14" s="41">
         <v>529.60100000000011</v>
       </c>
       <c r="H14" s="41">
         <v>464.96200000000005</v>
       </c>
       <c r="I14" s="41">
         <v>403.24599999999998</v>
       </c>
       <c r="J14" s="41">
@@ -33166,51 +33175,51 @@
       <c r="X14" s="41">
         <v>0</v>
       </c>
       <c r="Y14" s="41">
         <v>0</v>
       </c>
       <c r="Z14" s="41">
         <v>0</v>
       </c>
       <c r="AA14" s="41">
         <v>0</v>
       </c>
       <c r="AB14" s="41">
         <v>0</v>
       </c>
       <c r="AC14" s="41">
         <v>0</v>
       </c>
       <c r="AD14" s="41">
         <v>0</v>
       </c>
       <c r="AE14" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="81" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="50">
         <v>12557.853999999999</v>
       </c>
       <c r="D15" s="50">
         <v>11890.991</v>
       </c>
       <c r="E15" s="50">
         <v>11384.950999999999</v>
       </c>
       <c r="F15" s="50">
         <v>10816.96</v>
       </c>
       <c r="G15" s="50">
         <v>10309</v>
       </c>
       <c r="H15" s="50">
         <v>9779.357</v>
       </c>
       <c r="I15" s="50">
         <v>9347.777</v>
       </c>
       <c r="J15" s="50">
@@ -33258,51 +33267,51 @@
       <c r="X15" s="50">
         <v>6045.92</v>
       </c>
       <c r="Y15" s="50">
         <v>5915.7939999999999</v>
       </c>
       <c r="Z15" s="50">
         <v>5746.4260000000004</v>
       </c>
       <c r="AA15" s="50">
         <v>5584.96</v>
       </c>
       <c r="AB15" s="50">
         <v>5438.0039999999999</v>
       </c>
       <c r="AC15" s="50">
         <v>5210.25</v>
       </c>
       <c r="AD15" s="50">
         <v>5049.6260000000002</v>
       </c>
       <c r="AE15" s="50">
         <v>4855.9440000000004</v>
       </c>
     </row>
-    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="83" t="s">
         <v>254</v>
       </c>
       <c r="C16" s="41">
         <v>10876.066999999999</v>
       </c>
       <c r="D16" s="41">
         <v>10089.337</v>
       </c>
       <c r="E16" s="41">
         <v>9455.0159999999996</v>
       </c>
       <c r="F16" s="41">
         <v>8846.9389999999985</v>
       </c>
       <c r="G16" s="41">
         <v>8306.0059999999994</v>
       </c>
       <c r="H16" s="41">
         <v>7751.8249999999998</v>
       </c>
       <c r="I16" s="41">
         <v>7227.3710000000001</v>
       </c>
       <c r="J16" s="41">
@@ -33350,51 +33359,51 @@
       <c r="X16" s="41">
         <v>2708.2350000000001</v>
       </c>
       <c r="Y16" s="41">
         <v>2541.174</v>
       </c>
       <c r="Z16" s="41">
         <v>2383.9650000000006</v>
       </c>
       <c r="AA16" s="41">
         <v>2228.1889999999999</v>
       </c>
       <c r="AB16" s="41">
         <v>2022.4380000000001</v>
       </c>
       <c r="AC16" s="41">
         <v>1734.7449999999999</v>
       </c>
       <c r="AD16" s="41">
         <v>1530.8990000000003</v>
       </c>
       <c r="AE16" s="41">
         <v>1306.5830000000005</v>
       </c>
     </row>
-    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="83" t="s">
         <v>255</v>
       </c>
       <c r="C17" s="41">
         <v>1681.787</v>
       </c>
       <c r="D17" s="41">
         <v>1801.654</v>
       </c>
       <c r="E17" s="41">
         <v>1929.9349999999999</v>
       </c>
       <c r="F17" s="41">
         <v>1970.021</v>
       </c>
       <c r="G17" s="41">
         <v>2002.9939999999999</v>
       </c>
       <c r="H17" s="41">
         <v>2027.5319999999999</v>
       </c>
       <c r="I17" s="41">
         <v>2120.4059999999999</v>
       </c>
       <c r="J17" s="41">
@@ -33442,51 +33451,51 @@
       <c r="X17" s="41">
         <v>3337.6849999999999</v>
       </c>
       <c r="Y17" s="41">
         <v>3374.62</v>
       </c>
       <c r="Z17" s="41">
         <v>3362.4609999999998</v>
       </c>
       <c r="AA17" s="41">
         <v>3356.7710000000002</v>
       </c>
       <c r="AB17" s="41">
         <v>3415.5659999999998</v>
       </c>
       <c r="AC17" s="41">
         <v>3475.5050000000001</v>
       </c>
       <c r="AD17" s="41">
         <v>3518.7269999999999</v>
       </c>
       <c r="AE17" s="41">
         <v>3549.3609999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="80" t="s">
         <v>346</v>
       </c>
       <c r="C18" s="45">
         <v>0.23602146270844193</v>
       </c>
       <c r="D18" s="45">
         <v>0.22814241447537276</v>
       </c>
       <c r="E18" s="45">
         <v>0.2197658149224489</v>
       </c>
       <c r="F18" s="45">
         <v>0.21345025152400715</v>
       </c>
       <c r="G18" s="45">
         <v>0.20643594825360492</v>
       </c>
       <c r="H18" s="45">
         <v>0.19433605055342343</v>
       </c>
       <c r="I18" s="45">
         <v>0.18267225967945749</v>
       </c>
       <c r="J18" s="45">
@@ -33534,53 +33543,53 @@
       <c r="X18" s="45">
         <v>0.13853612450522898</v>
       </c>
       <c r="Y18" s="45">
         <v>0.14042096263190806</v>
       </c>
       <c r="Z18" s="45">
         <v>0.13909658756013465</v>
       </c>
       <c r="AA18" s="45">
         <v>0.1406821736871107</v>
       </c>
       <c r="AB18" s="45">
         <v>0.14163841350163717</v>
       </c>
       <c r="AC18" s="45">
         <v>0.14475803785574837</v>
       </c>
       <c r="AD18" s="45">
         <v>0.14924886346566724</v>
       </c>
       <c r="AE18" s="45">
         <v>0.147727988961078</v>
       </c>
     </row>
-    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="84" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C19" s="42">
         <v>0.32555795228776269</v>
       </c>
       <c r="D19" s="42">
         <v>0.29064456197617539</v>
       </c>
       <c r="E19" s="42">
         <v>0.26787812541202127</v>
       </c>
       <c r="F19" s="42">
         <v>0.25365980717517583</v>
       </c>
       <c r="G19" s="42">
         <v>0.24129750877603537</v>
       </c>
       <c r="H19" s="42">
         <v>0.22344292004689986</v>
       </c>
       <c r="I19" s="42">
         <v>0.20999243033016243</v>
       </c>
       <c r="J19" s="42">
         <v>0.20527935319210777</v>
       </c>
@@ -33599,78 +33608,78 @@
       <c r="O19" s="42">
         <v>0.17467825542524548</v>
       </c>
       <c r="P19" s="42">
         <v>0.1760991600214255</v>
       </c>
       <c r="Q19" s="42">
         <v>0.17326852980901944</v>
       </c>
       <c r="R19" s="42">
         <v>0.1745834441607369</v>
       </c>
       <c r="S19" s="42">
         <v>0.1703912168713308</v>
       </c>
       <c r="T19" s="42">
         <v>0.17054007768669927</v>
       </c>
       <c r="U19" s="42">
         <v>0.1693354832079105</v>
       </c>
       <c r="V19" s="42">
         <v>0.17699999999999999</v>
       </c>
       <c r="W19" s="42">
-        <v>0.1699989100157345</v>
+        <v>0.18237786312167609</v>
       </c>
       <c r="X19" s="42">
-        <v>0.17026595830842581</v>
+        <v>0.18251384799555145</v>
       </c>
       <c r="Y19" s="42">
-        <v>0.16827894992462408</v>
+        <v>0.17934700987716085</v>
       </c>
       <c r="Z19" s="137">
-        <v>0.174384909642924</v>
+        <v>0.18260474170314531</v>
       </c>
       <c r="AA19" s="137">
-        <v>0.17281504880968399</v>
+        <v>0.18354004403207577</v>
       </c>
       <c r="AB19" s="137">
-        <v>0.17412472133925719</v>
+        <v>0.18511333781312653</v>
       </c>
       <c r="AC19" s="137">
-        <v>0.17756611981051393</v>
+        <v>0.1862630840045601</v>
       </c>
       <c r="AD19" s="137">
-        <v>0.1831098475684603</v>
+        <v>0.18731137614593774</v>
       </c>
       <c r="AE19" s="42">
-        <v>0.17924082287586901</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>0.19242386257410193</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="80" t="s">
         <v>347</v>
       </c>
       <c r="C20" s="45">
         <v>8.8270008803843544E-2</v>
       </c>
       <c r="D20" s="45">
         <v>8.6814979291436348E-2</v>
       </c>
       <c r="E20" s="45">
         <v>8.5653876568433068E-2</v>
       </c>
       <c r="F20" s="45">
         <v>8.4183468858981952E-2</v>
       </c>
       <c r="G20" s="45">
         <v>8.4139267527478273E-2</v>
       </c>
       <c r="H20" s="45">
         <v>8.3614151665055786E-2</v>
       </c>
       <c r="I20" s="45">
         <v>8.3263083628516601E-2</v>
       </c>
       <c r="J20" s="45">
@@ -33718,51 +33727,51 @@
       <c r="X20" s="45">
         <v>7.7753036826204852E-2</v>
       </c>
       <c r="Y20" s="45">
         <v>8.1216775526739907E-2</v>
       </c>
       <c r="Z20" s="45">
         <v>8.4850527577061727E-2</v>
       </c>
       <c r="AA20" s="45">
         <v>9.4490251380846227E-2</v>
       </c>
       <c r="AB20" s="45">
         <v>9.5430735169527395E-2</v>
       </c>
       <c r="AC20" s="45">
         <v>9.3063893640122089E-2</v>
       </c>
       <c r="AD20" s="45">
         <v>9.628847411895676E-2</v>
       </c>
       <c r="AE20" s="45">
         <v>9.9533209598029804E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="84" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="42">
         <v>0.8024200538861509</v>
       </c>
       <c r="D21" s="42">
         <v>0.79830483557942822</v>
       </c>
       <c r="E21" s="42">
         <v>0.89080992615575871</v>
       </c>
       <c r="F21" s="42">
         <v>0.88944818881610788</v>
       </c>
       <c r="G21" s="42">
         <v>0.89290871436307151</v>
       </c>
       <c r="H21" s="42">
         <v>0.77884576258378047</v>
       </c>
       <c r="I21" s="42">
         <v>0.78618926538057599</v>
       </c>
       <c r="J21" s="42">
@@ -33810,51 +33819,51 @@
       <c r="X21" s="109">
         <v>0.64993255855579424</v>
       </c>
       <c r="Y21" s="109">
         <v>0.66443185460539733</v>
       </c>
       <c r="Z21" s="138">
         <v>0.68365759263048365</v>
       </c>
       <c r="AA21" s="138">
         <v>0.73888239438106684</v>
       </c>
       <c r="AB21" s="138">
         <v>0.72790823695938489</v>
       </c>
       <c r="AC21" s="138">
         <v>0.71542924102426186</v>
       </c>
       <c r="AD21" s="138">
         <v>0.71621457956485557</v>
       </c>
       <c r="AE21" s="109">
         <v>0.76510465581847897</v>
       </c>
     </row>
-    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="80" t="s">
         <v>348</v>
       </c>
       <c r="C22" s="45">
         <v>0.33057764778421067</v>
       </c>
       <c r="D22" s="45">
         <v>0.32913936646160025</v>
       </c>
       <c r="E22" s="45">
         <v>0.31935603826605841</v>
       </c>
       <c r="F22" s="45">
         <v>0.31325217351343554</v>
       </c>
       <c r="G22" s="45">
         <v>0.3086497534194837</v>
       </c>
       <c r="H22" s="45">
         <v>0.30222140027344074</v>
       </c>
       <c r="I22" s="45">
         <v>0.29631897456880313</v>
       </c>
       <c r="J22" s="45">
@@ -33902,51 +33911,51 @@
       <c r="X22" s="45">
         <v>0.25151427449755864</v>
       </c>
       <c r="Y22" s="45">
         <v>0.25136168547703042</v>
       </c>
       <c r="Z22" s="45">
         <v>0.25870624233584422</v>
       </c>
       <c r="AA22" s="45">
         <v>0.25941173172761045</v>
       </c>
       <c r="AB22" s="45">
         <v>0.25258587971653734</v>
       </c>
       <c r="AC22" s="45">
         <v>0.25289531197652665</v>
       </c>
       <c r="AD22" s="45">
         <v>0.25167308962363716</v>
       </c>
       <c r="AE22" s="45">
         <v>0.25044360644808999</v>
       </c>
     </row>
-    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="80" t="s">
         <v>299</v>
       </c>
       <c r="C23" s="45">
         <v>1.9842917255803061E-2</v>
       </c>
       <c r="D23" s="45">
         <v>2.1097024492250413E-2</v>
       </c>
       <c r="E23" s="45">
         <v>2.2486356836897547E-2</v>
       </c>
       <c r="F23" s="45">
         <v>2.0850740833747886E-2</v>
       </c>
       <c r="G23" s="45">
         <v>2.0107447446866804E-2</v>
       </c>
       <c r="H23" s="45">
         <v>1.8055879956485988E-2</v>
       </c>
       <c r="I23" s="45">
         <v>1.8483843479742714E-2</v>
       </c>
       <c r="J23" s="45">
@@ -33994,51 +34003,51 @@
       <c r="X23" s="45">
         <v>1.7197086008800377E-2</v>
       </c>
       <c r="Y23" s="45">
         <v>1.6481394046388303E-2</v>
       </c>
       <c r="Z23" s="45">
         <v>1.494873277751107E-2</v>
       </c>
       <c r="AA23" s="45">
         <v>1.4992549757901159E-2</v>
       </c>
       <c r="AB23" s="45">
         <v>1.462894073320817E-2</v>
       </c>
       <c r="AC23" s="45">
         <v>1.4648807249417939E-2</v>
       </c>
       <c r="AD23" s="45">
         <v>1.419176905041269E-2</v>
       </c>
       <c r="AE23" s="45">
         <v>1.4883861868023755E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="80" t="s">
         <v>349</v>
       </c>
       <c r="C24" s="51">
         <v>62.111321925414622</v>
       </c>
       <c r="D24" s="51">
         <v>63.216195090471608</v>
       </c>
       <c r="E24" s="51">
         <v>66.171128136025217</v>
       </c>
       <c r="F24" s="51">
         <v>71.55498217622592</v>
       </c>
       <c r="G24" s="51">
         <v>72.033301163267126</v>
       </c>
       <c r="H24" s="51">
         <v>74.332920611281409</v>
       </c>
       <c r="I24" s="51">
         <v>77.560797005147734</v>
       </c>
       <c r="J24" s="51">
@@ -34086,51 +34095,51 @@
       <c r="X24" s="51">
         <v>93.538255332644781</v>
       </c>
       <c r="Y24" s="51">
         <v>93.395154242113293</v>
       </c>
       <c r="Z24" s="51">
         <v>92.96153709493187</v>
       </c>
       <c r="AA24" s="51">
         <v>93.805092047200233</v>
       </c>
       <c r="AB24" s="51">
         <v>93.873786533634004</v>
       </c>
       <c r="AC24" s="51">
         <v>93.928240677078577</v>
       </c>
       <c r="AD24" s="51">
         <v>92.990843684095239</v>
       </c>
       <c r="AE24" s="51">
         <v>93.948545526408068</v>
       </c>
     </row>
-    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="82" t="s">
         <v>150</v>
       </c>
       <c r="C25" s="95">
         <v>73.929829175852305</v>
       </c>
       <c r="D25" s="95">
         <v>76.199418508053867</v>
       </c>
       <c r="E25" s="95">
         <v>78.596525455456216</v>
       </c>
       <c r="F25" s="95">
         <v>81.089279711297706</v>
       </c>
       <c r="G25" s="95">
         <v>81.516648536233461</v>
       </c>
       <c r="H25" s="95">
         <v>86.030284353195029</v>
       </c>
       <c r="I25" s="95">
         <v>91.989633120186738</v>
       </c>
       <c r="J25" s="95">
@@ -34178,51 +34187,51 @@
       <c r="X25" s="95">
         <v>90.880055487382492</v>
       </c>
       <c r="Y25" s="95">
         <v>89.785792360111031</v>
       </c>
       <c r="Z25" s="95">
         <v>88.984730544806112</v>
       </c>
       <c r="AA25" s="95">
         <v>89.572969655033603</v>
       </c>
       <c r="AB25" s="95">
         <v>89.005454823938933</v>
       </c>
       <c r="AC25" s="95">
         <v>88.160537787766245</v>
       </c>
       <c r="AD25" s="95">
         <v>86.982129557810211</v>
       </c>
       <c r="AE25" s="95">
         <v>87.714076073611821</v>
       </c>
     </row>
-    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="80" t="s">
         <v>151</v>
       </c>
       <c r="C26" s="51">
         <v>110.79242746903687</v>
       </c>
       <c r="D26" s="51">
         <v>114.43238802303576</v>
       </c>
       <c r="E26" s="51">
         <v>113.73400446328223</v>
       </c>
       <c r="F26" s="51">
         <v>116.6805926804537</v>
       </c>
       <c r="G26" s="51">
         <v>117.0005537511383</v>
       </c>
       <c r="H26" s="51">
         <v>114.08589557156323</v>
       </c>
       <c r="I26" s="51">
         <v>115.20347206511151</v>
       </c>
       <c r="J26" s="51">
@@ -34270,51 +34279,51 @@
       <c r="X26" s="51">
         <v>143.79349993405299</v>
       </c>
       <c r="Y26" s="51">
         <v>143.33075996818363</v>
       </c>
       <c r="Z26" s="51">
         <v>142.10345916108375</v>
       </c>
       <c r="AA26" s="51">
         <v>141.67413313891771</v>
       </c>
       <c r="AB26" s="51">
         <v>143.24916613700213</v>
       </c>
       <c r="AC26" s="51">
         <v>151.73866331340835</v>
       </c>
       <c r="AD26" s="51">
         <v>149.54141786898643</v>
       </c>
       <c r="AE26" s="51">
         <v>148.08628712219667</v>
       </c>
     </row>
-    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="80" t="s">
         <v>350</v>
       </c>
       <c r="C27" s="51">
         <v>36.090642099492548</v>
       </c>
       <c r="D27" s="51">
         <v>36.447616497060828</v>
       </c>
       <c r="E27" s="51">
         <v>35.414854578075357</v>
       </c>
       <c r="F27" s="51">
         <v>35.845697561019364</v>
       </c>
       <c r="G27" s="51">
         <v>34.674957198819357</v>
       </c>
       <c r="H27" s="51">
         <v>34.96404536563373</v>
       </c>
       <c r="I27" s="51">
         <v>34.543869101366461</v>
       </c>
       <c r="J27" s="51">
@@ -34362,51 +34371,51 @@
       <c r="X27" s="51">
         <v>26.995360763254549</v>
       </c>
       <c r="Y27" s="51">
         <v>26.710161539320751</v>
       </c>
       <c r="Z27" s="51">
         <v>26.60523885131332</v>
       </c>
       <c r="AA27" s="51">
         <v>27.652718116144253</v>
       </c>
       <c r="AB27" s="51">
         <v>26.208005180957979</v>
       </c>
       <c r="AC27" s="51">
         <v>26.871222541869798</v>
       </c>
       <c r="AD27" s="51">
         <v>28.598361317178188</v>
       </c>
       <c r="AE27" s="51">
         <v>25.049760775328451</v>
       </c>
     </row>
-    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="80" t="s">
         <v>199</v>
       </c>
       <c r="C28" s="50">
         <v>8980.0760002480183</v>
       </c>
       <c r="D28" s="50">
         <v>9527.7150002480175</v>
       </c>
       <c r="E28" s="50">
         <v>10117.729000248019</v>
       </c>
       <c r="F28" s="50">
         <v>10871.117000248018</v>
       </c>
       <c r="G28" s="50">
         <v>11660.592000248016</v>
       </c>
       <c r="H28" s="50">
         <v>13011.743600248017</v>
       </c>
       <c r="I28" s="50">
         <v>14513.067350000001</v>
       </c>
       <c r="J28" s="50">
@@ -34454,736 +34463,736 @@
       <c r="X28" s="50">
         <v>27291.442000000003</v>
       </c>
       <c r="Y28" s="50">
         <v>28325.798999999999</v>
       </c>
       <c r="Z28" s="50">
         <v>29113.641000000003</v>
       </c>
       <c r="AA28" s="50">
         <v>29640.803</v>
       </c>
       <c r="AB28" s="50">
         <v>30087.412</v>
       </c>
       <c r="AC28" s="50">
         <v>30490.923500000001</v>
       </c>
       <c r="AD28" s="50">
         <v>30964.932499999999</v>
       </c>
       <c r="AE28" s="50">
         <v>31472.809999999998</v>
       </c>
     </row>
-    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="Z29" s="167"/>
       <c r="AA29" s="167"/>
       <c r="AB29" s="167"/>
       <c r="AC29" s="167"/>
       <c r="AD29" s="167"/>
       <c r="AE29" s="232"/>
     </row>
-    <row r="30" spans="1:31" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:31" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="9">
         <v>59</v>
       </c>
     </row>
-    <row r="31" spans="1:31" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:31" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
       <c r="O31" s="11"/>
       <c r="P31" s="11"/>
       <c r="Q31" s="11"/>
       <c r="R31" s="11"/>
       <c r="S31" s="11"/>
       <c r="T31" s="11"/>
       <c r="U31" s="11"/>
       <c r="V31" s="11"/>
       <c r="W31" s="11"/>
       <c r="X31" s="11"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="11"/>
       <c r="AA31" s="11"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="11"/>
       <c r="AD31" s="11"/>
       <c r="AE31" s="233"/>
     </row>
-    <row r="32" spans="1:31" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
-[...9 lines deleted...]
-    <row r="42" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:31" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="2:32" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8"/>
       <c r="P42" s="8"/>
       <c r="Q42" s="8"/>
       <c r="R42" s="8"/>
       <c r="S42" s="8"/>
       <c r="T42" s="8"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
       <c r="X42" s="8"/>
       <c r="Y42" s="8"/>
       <c r="Z42" s="8"/>
       <c r="AA42" s="8"/>
       <c r="AB42" s="8"/>
       <c r="AC42" s="8"/>
       <c r="AD42" s="8"/>
       <c r="AE42" s="226"/>
       <c r="AF42" s="8"/>
     </row>
-    <row r="43" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="8"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
       <c r="W43" s="8"/>
       <c r="X43" s="8"/>
       <c r="Y43" s="8"/>
       <c r="Z43" s="8"/>
       <c r="AA43" s="8"/>
       <c r="AB43" s="8"/>
       <c r="AC43" s="8"/>
       <c r="AD43" s="8"/>
       <c r="AE43" s="226"/>
       <c r="AF43" s="8"/>
     </row>
-    <row r="44" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="226"/>
       <c r="AF44" s="8"/>
     </row>
-    <row r="45" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="226"/>
       <c r="AF45" s="8"/>
     </row>
-    <row r="46" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
       <c r="J46" s="8"/>
       <c r="K46" s="8"/>
       <c r="L46" s="8"/>
       <c r="M46" s="8"/>
       <c r="N46" s="8"/>
       <c r="O46" s="8"/>
       <c r="P46" s="8"/>
       <c r="Q46" s="8"/>
       <c r="R46" s="8"/>
       <c r="S46" s="8"/>
       <c r="T46" s="8"/>
       <c r="U46" s="8"/>
       <c r="V46" s="8"/>
       <c r="W46" s="8"/>
       <c r="X46" s="8"/>
       <c r="Y46" s="8"/>
       <c r="Z46" s="8"/>
       <c r="AA46" s="8"/>
       <c r="AB46" s="8"/>
       <c r="AC46" s="8"/>
       <c r="AD46" s="8"/>
       <c r="AE46" s="226"/>
       <c r="AF46" s="8"/>
     </row>
-    <row r="47" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="8"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8"/>
       <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="8"/>
       <c r="U47" s="8"/>
       <c r="V47" s="8"/>
       <c r="W47" s="8"/>
       <c r="X47" s="8"/>
       <c r="Y47" s="8"/>
       <c r="Z47" s="8"/>
       <c r="AA47" s="8"/>
       <c r="AB47" s="8"/>
       <c r="AC47" s="8"/>
       <c r="AD47" s="8"/>
       <c r="AE47" s="226"/>
       <c r="AF47" s="8"/>
     </row>
-    <row r="48" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="8"/>
       <c r="Y48" s="8"/>
       <c r="Z48" s="8"/>
       <c r="AA48" s="8"/>
       <c r="AB48" s="8"/>
       <c r="AC48" s="8"/>
       <c r="AD48" s="8"/>
       <c r="AE48" s="226"/>
       <c r="AF48" s="8"/>
     </row>
-    <row r="49" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="8"/>
       <c r="U49" s="8"/>
       <c r="V49" s="8"/>
       <c r="W49" s="8"/>
       <c r="X49" s="8"/>
       <c r="Y49" s="8"/>
       <c r="Z49" s="8"/>
       <c r="AA49" s="8"/>
       <c r="AB49" s="8"/>
       <c r="AC49" s="8"/>
       <c r="AD49" s="8"/>
       <c r="AE49" s="226"/>
       <c r="AF49" s="8"/>
     </row>
-    <row r="50" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
       <c r="V50" s="8"/>
       <c r="W50" s="8"/>
       <c r="X50" s="8"/>
       <c r="Y50" s="8"/>
       <c r="Z50" s="8"/>
       <c r="AA50" s="8"/>
       <c r="AB50" s="8"/>
       <c r="AC50" s="8"/>
       <c r="AD50" s="8"/>
       <c r="AE50" s="226"/>
       <c r="AF50" s="8"/>
     </row>
-    <row r="51" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="8"/>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="8"/>
       <c r="U51" s="8"/>
       <c r="V51" s="8"/>
       <c r="W51" s="8"/>
       <c r="X51" s="8"/>
       <c r="Y51" s="8"/>
       <c r="Z51" s="8"/>
       <c r="AA51" s="8"/>
       <c r="AB51" s="8"/>
       <c r="AC51" s="8"/>
       <c r="AD51" s="8"/>
       <c r="AE51" s="226"/>
       <c r="AF51" s="8"/>
     </row>
-    <row r="52" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
       <c r="J52" s="8"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="8"/>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>
       <c r="T52" s="8"/>
       <c r="U52" s="8"/>
       <c r="V52" s="8"/>
       <c r="W52" s="8"/>
       <c r="X52" s="8"/>
       <c r="Y52" s="8"/>
       <c r="Z52" s="8"/>
       <c r="AA52" s="8"/>
       <c r="AB52" s="8"/>
       <c r="AC52" s="8"/>
       <c r="AD52" s="8"/>
       <c r="AE52" s="226"/>
       <c r="AF52" s="8"/>
     </row>
-    <row r="53" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="8"/>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="8"/>
       <c r="R53" s="8"/>
       <c r="S53" s="8"/>
       <c r="T53" s="8"/>
       <c r="U53" s="8"/>
       <c r="V53" s="8"/>
       <c r="W53" s="8"/>
       <c r="X53" s="8"/>
       <c r="Y53" s="8"/>
       <c r="Z53" s="8"/>
       <c r="AA53" s="8"/>
       <c r="AB53" s="8"/>
       <c r="AC53" s="8"/>
       <c r="AD53" s="8"/>
       <c r="AE53" s="226"/>
       <c r="AF53" s="8"/>
     </row>
-    <row r="54" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
       <c r="S54" s="8"/>
       <c r="T54" s="8"/>
       <c r="U54" s="8"/>
       <c r="V54" s="8"/>
       <c r="W54" s="8"/>
       <c r="X54" s="8"/>
       <c r="Y54" s="8"/>
       <c r="Z54" s="8"/>
       <c r="AA54" s="8"/>
       <c r="AB54" s="8"/>
       <c r="AC54" s="8"/>
       <c r="AD54" s="8"/>
       <c r="AE54" s="226"/>
       <c r="AF54" s="8"/>
     </row>
-    <row r="55" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="8"/>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="8"/>
       <c r="U55" s="8"/>
       <c r="V55" s="8"/>
       <c r="W55" s="8"/>
       <c r="X55" s="8"/>
       <c r="Y55" s="8"/>
       <c r="Z55" s="8"/>
       <c r="AA55" s="8"/>
       <c r="AB55" s="8"/>
       <c r="AC55" s="8"/>
       <c r="AD55" s="8"/>
       <c r="AE55" s="226"/>
       <c r="AF55" s="8"/>
     </row>
-    <row r="56" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
       <c r="S56" s="8"/>
       <c r="T56" s="8"/>
       <c r="U56" s="8"/>
       <c r="V56" s="8"/>
       <c r="W56" s="8"/>
       <c r="X56" s="8"/>
       <c r="Y56" s="8"/>
       <c r="Z56" s="8"/>
       <c r="AA56" s="8"/>
       <c r="AB56" s="8"/>
       <c r="AC56" s="8"/>
       <c r="AD56" s="8"/>
       <c r="AE56" s="226"/>
       <c r="AF56" s="8"/>
     </row>
-    <row r="57" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="8"/>
       <c r="C57" s="8"/>
       <c r="D57" s="8"/>
       <c r="E57" s="8"/>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
       <c r="AA57" s="8"/>
       <c r="AB57" s="8"/>
       <c r="AC57" s="8"/>
       <c r="AD57" s="8"/>
       <c r="AE57" s="226"/>
       <c r="AF57" s="8"/>
     </row>
-    <row r="58" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="8"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
       <c r="U58" s="8"/>
       <c r="V58" s="8"/>
       <c r="W58" s="8"/>
       <c r="X58" s="8"/>
       <c r="Y58" s="8"/>
       <c r="Z58" s="8"/>
       <c r="AA58" s="8"/>
       <c r="AB58" s="8"/>
       <c r="AC58" s="8"/>
       <c r="AD58" s="8"/>
       <c r="AE58" s="226"/>
       <c r="AF58" s="8"/>
     </row>
-    <row r="59" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:32" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="8"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8"/>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
       <c r="J59" s="8"/>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
       <c r="N59" s="8"/>
       <c r="O59" s="8"/>
       <c r="P59" s="8"/>
       <c r="Q59" s="8"/>
       <c r="R59" s="8"/>
       <c r="S59" s="8"/>
       <c r="T59" s="8"/>
       <c r="U59" s="8"/>
       <c r="V59" s="8"/>
       <c r="W59" s="8"/>
       <c r="X59" s="8"/>
       <c r="Y59" s="8"/>
       <c r="Z59" s="8"/>
       <c r="AA59" s="8"/>
       <c r="AB59" s="8"/>
       <c r="AC59" s="8"/>
       <c r="AD59" s="8"/>
       <c r="AE59" s="226"/>
       <c r="AF59" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A787317C-E5A9-48D8-B8F8-406D67871FA6}">
   <dimension ref="A1:AF20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="X7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AE11" sqref="AE10:AE11"/>
+      <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="118" customWidth="1"/>
+    <col min="1" max="1" width="2.81640625" style="118" customWidth="1"/>
     <col min="2" max="2" width="42" style="118" bestFit="1" customWidth="1"/>
-    <col min="3" max="29" width="8.84375" style="118" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="33" max="16384" width="8.84375" style="118" hidden="1"/>
+    <col min="3" max="29" width="8.81640625" style="118" customWidth="1"/>
+    <col min="30" max="31" width="8.7265625" style="118" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="118" customWidth="1"/>
+    <col min="33" max="16384" width="8.81640625" style="118" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:32" ht="12.45" x14ac:dyDescent="0.3"/>
-[...4 lines deleted...]
-    <row r="6" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:32" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:32" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:32" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:32" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:32" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B6" s="68" t="s">
         <v>195</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="67" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="67" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="67" t="s">
@@ -35228,55 +35237,55 @@
       <c r="W6" s="67" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="AF6" s="168"/>
     </row>
-    <row r="7" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B7" s="119" t="s">
         <v>196</v>
       </c>
       <c r="C7" s="32">
         <v>8606.5190000000002</v>
       </c>
       <c r="D7" s="32">
         <v>9160.3780000000006</v>
       </c>
       <c r="E7" s="120">
         <v>8968.1919999999991</v>
       </c>
       <c r="F7" s="32">
         <v>8751.2109999999993</v>
       </c>
       <c r="G7" s="32">
         <v>8361.2309999999998</v>
       </c>
       <c r="H7" s="32">
         <v>8150.7529999999997</v>
       </c>
       <c r="I7" s="32">
         <v>7809.857</v>
       </c>
       <c r="J7" s="32">
@@ -35325,51 +35334,51 @@
         <v>11584.754999999999</v>
       </c>
       <c r="Y7" s="32">
         <v>12014.701999999999</v>
       </c>
       <c r="Z7" s="32">
         <v>13247.618</v>
       </c>
       <c r="AA7" s="32">
         <v>12771.63</v>
       </c>
       <c r="AB7" s="32">
         <v>12362.698</v>
       </c>
       <c r="AC7" s="32">
         <v>11867.581</v>
       </c>
       <c r="AD7" s="32">
         <v>13116.047</v>
       </c>
       <c r="AE7" s="32">
         <v>12675.08</v>
       </c>
       <c r="AF7" s="168"/>
     </row>
-    <row r="8" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B8" s="121" t="s">
         <v>197</v>
       </c>
       <c r="C8" s="92">
         <v>8679.6039999999994</v>
       </c>
       <c r="D8" s="92">
         <v>9346.8150000000005</v>
       </c>
       <c r="E8" s="92">
         <v>9291.36</v>
       </c>
       <c r="F8" s="92">
         <v>9191.1509999999998</v>
       </c>
       <c r="G8" s="92">
         <v>9117.6389999999992</v>
       </c>
       <c r="H8" s="92">
         <v>9001.0660000000007</v>
       </c>
       <c r="I8" s="92">
         <v>9132.7479999999996</v>
       </c>
       <c r="J8" s="92">
@@ -35418,52 +35427,52 @@
         <v>13639.664240779999</v>
       </c>
       <c r="Y8" s="92">
         <v>13978.249655149999</v>
       </c>
       <c r="Z8" s="139">
         <v>15246.606328169997</v>
       </c>
       <c r="AA8" s="139">
         <v>14864.93582812</v>
       </c>
       <c r="AB8" s="139">
         <v>14552.402833469996</v>
       </c>
       <c r="AC8" s="139">
         <v>14098.566844699999</v>
       </c>
       <c r="AD8" s="139">
         <v>15432.854451260002</v>
       </c>
       <c r="AE8" s="139">
         <v>15032.278482450001</v>
       </c>
       <c r="AF8" s="168"/>
     </row>
-    <row r="9" spans="2:32" ht="12.45" x14ac:dyDescent="0.3"/>
-    <row r="10" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:32" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B10" s="68" t="s">
         <v>194</v>
       </c>
       <c r="C10" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="67" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="67" t="s">
         <v>37</v>
       </c>
       <c r="J10" s="67" t="s">
@@ -35508,55 +35517,55 @@
       <c r="W10" s="67" t="s">
         <v>173</v>
       </c>
       <c r="X10" s="67" t="s">
         <v>201</v>
       </c>
       <c r="Y10" s="67" t="s">
         <v>253</v>
       </c>
       <c r="Z10" s="67" t="s">
         <v>267</v>
       </c>
       <c r="AA10" s="67" t="s">
         <v>291</v>
       </c>
       <c r="AB10" s="67" t="s">
         <v>297</v>
       </c>
       <c r="AC10" s="67" t="s">
         <v>298</v>
       </c>
       <c r="AD10" s="67" t="s">
         <v>358</v>
       </c>
       <c r="AE10" s="67" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="AF10" s="168"/>
     </row>
-    <row r="11" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B11" s="122" t="s">
         <v>190</v>
       </c>
       <c r="C11" s="120">
         <v>-448</v>
       </c>
       <c r="D11" s="120">
         <v>-485</v>
       </c>
       <c r="E11" s="120">
         <v>-501</v>
       </c>
       <c r="F11" s="120">
         <v>-506</v>
       </c>
       <c r="G11" s="120">
         <v>-514.08905690000006</v>
       </c>
       <c r="H11" s="120">
         <v>-521.50105579000001</v>
       </c>
       <c r="I11" s="120">
         <v>-535.19959669000002</v>
       </c>
       <c r="J11" s="120">
@@ -35605,51 +35614,51 @@
         <v>-848.59055211000009</v>
       </c>
       <c r="Y11" s="120">
         <v>-859.41503435999994</v>
       </c>
       <c r="Z11" s="169">
         <v>-918.78618292999988</v>
       </c>
       <c r="AA11" s="169">
         <v>-913.45253279000008</v>
       </c>
       <c r="AB11" s="169">
         <v>-903.95183922000001</v>
       </c>
       <c r="AC11" s="169">
         <v>-934.22424878000004</v>
       </c>
       <c r="AD11" s="169">
         <v>-971.67793915999994</v>
       </c>
       <c r="AE11" s="169">
         <v>-962.13944474999994</v>
       </c>
       <c r="AF11" s="168"/>
     </row>
-    <row r="12" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B12" s="121" t="s">
         <v>191</v>
       </c>
       <c r="C12" s="92">
         <v>-99</v>
       </c>
       <c r="D12" s="92">
         <v>-119</v>
       </c>
       <c r="E12" s="92">
         <v>-124</v>
       </c>
       <c r="F12" s="92">
         <v>-116</v>
       </c>
       <c r="G12" s="92">
         <v>-91.810000000000016</v>
       </c>
       <c r="H12" s="92">
         <v>-124.19664816</v>
       </c>
       <c r="I12" s="92">
         <v>-85.755103579999997</v>
       </c>
       <c r="J12" s="92">
@@ -35698,83 +35707,83 @@
         <v>-390.27160944000002</v>
       </c>
       <c r="Y12" s="92">
         <v>-388.13755293999998</v>
       </c>
       <c r="Z12" s="139">
         <v>-449.22529039</v>
       </c>
       <c r="AA12" s="139">
         <v>-413.86898367000003</v>
       </c>
       <c r="AB12" s="139">
         <v>-421.90078812999991</v>
       </c>
       <c r="AC12" s="139">
         <v>-417.88179421999996</v>
       </c>
       <c r="AD12" s="139">
         <v>-450.17134957000007</v>
       </c>
       <c r="AE12" s="139">
         <v>-447.55862667000002</v>
       </c>
       <c r="AF12" s="168"/>
     </row>
-    <row r="13" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="C13" s="123"/>
       <c r="D13" s="123"/>
       <c r="E13" s="123"/>
       <c r="F13" s="123"/>
       <c r="G13" s="123"/>
       <c r="H13" s="123"/>
       <c r="I13" s="123"/>
       <c r="J13" s="123"/>
       <c r="K13" s="123"/>
       <c r="L13" s="123"/>
       <c r="M13" s="123"/>
       <c r="N13" s="123"/>
       <c r="O13" s="123"/>
       <c r="P13" s="123"/>
       <c r="Q13" s="123"/>
       <c r="R13" s="123"/>
       <c r="S13" s="123"/>
       <c r="T13" s="123"/>
       <c r="U13" s="123"/>
       <c r="V13" s="123"/>
       <c r="W13" s="123"/>
       <c r="X13" s="123"/>
       <c r="Y13" s="123"/>
       <c r="Z13" s="123"/>
       <c r="AA13" s="123"/>
       <c r="AB13" s="123"/>
       <c r="AC13" s="123"/>
       <c r="AD13" s="123"/>
       <c r="AE13" s="123"/>
       <c r="AF13" s="168"/>
     </row>
-    <row r="14" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B14" s="68" t="s">
         <v>193</v>
       </c>
       <c r="C14" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H14" s="67" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="67" t="s">
         <v>37</v>
       </c>
       <c r="J14" s="67" t="s">
@@ -35819,55 +35828,55 @@
       <c r="W14" s="67" t="s">
         <v>173</v>
       </c>
       <c r="X14" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y14" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z14" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA14" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB14" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC14" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD14" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE14" s="27" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="AF14" s="168"/>
     </row>
-    <row r="15" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B15" s="119" t="s">
         <v>198</v>
       </c>
       <c r="C15" s="32">
         <v>-381.01499999999999</v>
       </c>
       <c r="D15" s="32">
         <v>-385.83199999999999</v>
       </c>
       <c r="E15" s="32">
         <v>-397.76199999999994</v>
       </c>
       <c r="F15" s="32">
         <v>-394.55600000000004</v>
       </c>
       <c r="G15" s="32">
         <v>-537.99588582632896</v>
       </c>
       <c r="H15" s="32">
         <v>-441.002678960438</v>
       </c>
       <c r="I15" s="32">
         <v>-438.02138982882798</v>
       </c>
       <c r="J15" s="32">
@@ -35916,51 +35925,51 @@
         <v>-591.00279902202612</v>
       </c>
       <c r="Y15" s="32">
         <v>-911.46187310080438</v>
       </c>
       <c r="Z15" s="32">
         <v>-929.58336850606656</v>
       </c>
       <c r="AA15" s="32">
         <v>-842.94368897021138</v>
       </c>
       <c r="AB15" s="32">
         <v>-879.01636251283787</v>
       </c>
       <c r="AC15" s="32">
         <v>-775.62002194090303</v>
       </c>
       <c r="AD15" s="32">
         <v>-824.45081688604773</v>
       </c>
       <c r="AE15" s="32">
         <v>-924.02342358999999</v>
       </c>
       <c r="AF15" s="168"/>
     </row>
-    <row r="16" spans="2:32" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:32" ht="12.5" x14ac:dyDescent="0.25">
       <c r="B16" s="119" t="s">
         <v>192</v>
       </c>
       <c r="C16" s="32">
         <v>-98.79</v>
       </c>
       <c r="D16" s="32">
         <v>-106.41799999999999</v>
       </c>
       <c r="E16" s="32">
         <v>-100.98199999999999</v>
       </c>
       <c r="F16" s="32">
         <v>-109.306</v>
       </c>
       <c r="G16" s="32">
         <v>-118.026900653675</v>
       </c>
       <c r="H16" s="32">
         <v>-114.525215619558</v>
       </c>
       <c r="I16" s="32">
         <v>-128.411179049303</v>
       </c>
       <c r="J16" s="32">
@@ -36009,51 +36018,51 @@
         <v>-331.40700000000004</v>
       </c>
       <c r="Y16" s="32">
         <v>-433.14200000000005</v>
       </c>
       <c r="Z16" s="32">
         <v>-446.80199999999991</v>
       </c>
       <c r="AA16" s="32">
         <v>-405.84199999999998</v>
       </c>
       <c r="AB16" s="32">
         <v>-368.08199999999999</v>
       </c>
       <c r="AC16" s="32">
         <v>-553.33400000000006</v>
       </c>
       <c r="AD16" s="32">
         <v>-429.10099999999989</v>
       </c>
       <c r="AE16" s="32">
         <v>-448.81299999999999</v>
       </c>
       <c r="AF16" s="168"/>
     </row>
-    <row r="17" spans="2:31" s="126" customFormat="1" ht="12.45" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:31" s="126" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="B17" s="124" t="s">
         <v>189</v>
       </c>
       <c r="C17" s="125">
         <v>-479.80500000000001</v>
       </c>
       <c r="D17" s="125">
         <v>-492.25</v>
       </c>
       <c r="E17" s="125">
         <v>-498.74399999999991</v>
       </c>
       <c r="F17" s="125">
         <v>-503.86200000000002</v>
       </c>
       <c r="G17" s="125">
         <v>-656.02278648000402</v>
       </c>
       <c r="H17" s="125">
         <v>-555.52789457999597</v>
       </c>
       <c r="I17" s="125">
         <v>-566.43256887813095</v>
       </c>
       <c r="J17" s="125">
@@ -36101,136 +36110,136 @@
       <c r="X17" s="125">
         <v>-922.40979902202616</v>
       </c>
       <c r="Y17" s="125">
         <v>-1344.6038731008043</v>
       </c>
       <c r="Z17" s="170">
         <v>-1376.3853685060665</v>
       </c>
       <c r="AA17" s="170">
         <v>-1248.7856889702114</v>
       </c>
       <c r="AB17" s="170">
         <v>-1247.0983625128379</v>
       </c>
       <c r="AC17" s="170">
         <v>-1328.9540219409032</v>
       </c>
       <c r="AD17" s="170">
         <v>-1253.5518168860476</v>
       </c>
       <c r="AE17" s="170">
         <v>-1372.8364235899999</v>
       </c>
     </row>
-    <row r="18" spans="2:31" ht="12.45" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="20" spans="2:31" ht="12.45" x14ac:dyDescent="0.3"/>
+    <row r="18" spans="2:31" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="2:31" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:31" ht="12.5" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Planilha17">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="W7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="AE6" sqref="AE6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.84375" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="33" max="16384" width="12.84375" style="2" hidden="1"/>
+    <col min="1" max="1" width="2.81640625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="57.1796875" style="5" customWidth="1"/>
+    <col min="3" max="29" width="8.81640625" style="5" customWidth="1"/>
+    <col min="30" max="31" width="8.7265625" style="4" customWidth="1"/>
+    <col min="32" max="32" width="2.453125" style="2" customWidth="1"/>
+    <col min="33" max="16384" width="12.81640625" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD1" s="5"/>
       <c r="AE1" s="5"/>
       <c r="AF1" s="4"/>
     </row>
-    <row r="2" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="4"/>
     </row>
-    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="4"/>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="4"/>
     </row>
-    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="4"/>
     </row>
-    <row r="6" spans="1:32" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:32" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="68" t="s">
         <v>68</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="67" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="67" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="67" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="27" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>37</v>
       </c>
@@ -36276,55 +36285,55 @@
       <c r="W6" s="27" t="s">
         <v>173</v>
       </c>
       <c r="X6" s="27" t="s">
         <v>201</v>
       </c>
       <c r="Y6" s="27" t="s">
         <v>253</v>
       </c>
       <c r="Z6" s="27" t="s">
         <v>267</v>
       </c>
       <c r="AA6" s="27" t="s">
         <v>291</v>
       </c>
       <c r="AB6" s="27" t="s">
         <v>297</v>
       </c>
       <c r="AC6" s="27" t="s">
         <v>298</v>
       </c>
       <c r="AD6" s="27" t="s">
         <v>358</v>
       </c>
       <c r="AE6" s="27" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="AF6" s="4"/>
     </row>
-    <row r="7" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="63" t="s">
         <v>69</v>
       </c>
       <c r="C7" s="32">
         <v>1269.3644746027139</v>
       </c>
       <c r="D7" s="32">
         <v>1239</v>
       </c>
       <c r="E7" s="32">
         <v>848.5931173010373</v>
       </c>
       <c r="F7" s="32">
         <v>2097.225226153862</v>
       </c>
       <c r="G7" s="32">
         <v>2714.354485782374</v>
       </c>
       <c r="H7" s="32">
         <v>2612.1817241363815</v>
       </c>
       <c r="I7" s="32">
         <v>2472.7565934874783</v>
       </c>
       <c r="J7" s="32">
@@ -36373,51 +36382,51 @@
         <v>379.53949226543068</v>
       </c>
       <c r="Y7" s="32">
         <v>1804.2173462921742</v>
       </c>
       <c r="Z7" s="140">
         <v>1927.3317705013435</v>
       </c>
       <c r="AA7" s="140">
         <v>2061.0151738104018</v>
       </c>
       <c r="AB7" s="140">
         <v>2158.4910460804017</v>
       </c>
       <c r="AC7" s="140">
         <v>387.18483322329143</v>
       </c>
       <c r="AD7" s="140">
         <v>465.68804310169855</v>
       </c>
       <c r="AE7" s="140">
         <v>377.64016602272727</v>
       </c>
       <c r="AF7" s="4"/>
     </row>
-    <row r="8" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="63" t="s">
         <v>70</v>
       </c>
       <c r="C8" s="32">
         <v>3922.3263021572857</v>
       </c>
       <c r="D8" s="32">
         <v>4151</v>
       </c>
       <c r="E8" s="32">
         <v>3570.471497632619</v>
       </c>
       <c r="F8" s="32">
         <v>2536.297088011519</v>
       </c>
       <c r="G8" s="32">
         <v>1550.6858178822049</v>
       </c>
       <c r="H8" s="32">
         <v>1535.0710695484959</v>
       </c>
       <c r="I8" s="32">
         <v>1027.5028268801216</v>
       </c>
       <c r="J8" s="32">
@@ -36466,51 +36475,51 @@
         <v>4860.7744458350335</v>
       </c>
       <c r="Y8" s="32">
         <v>3469.5499190790142</v>
       </c>
       <c r="Z8" s="140">
         <v>3572.5918027609346</v>
       </c>
       <c r="AA8" s="140">
         <v>3633.4389872688976</v>
       </c>
       <c r="AB8" s="140">
         <v>3604.7960492088978</v>
       </c>
       <c r="AC8" s="140">
         <v>3590.8158708716646</v>
       </c>
       <c r="AD8" s="140">
         <v>4448.1392882488053</v>
       </c>
       <c r="AE8" s="140">
         <v>4460.4903811203612</v>
       </c>
       <c r="AF8" s="4"/>
     </row>
-    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="60" t="s">
         <v>351</v>
       </c>
       <c r="C9" s="43">
         <v>5191.6907767599996</v>
       </c>
       <c r="D9" s="43">
         <v>5390</v>
       </c>
       <c r="E9" s="43">
         <v>4419.0646149336562</v>
       </c>
       <c r="F9" s="43">
         <v>4633.5223141653805</v>
       </c>
       <c r="G9" s="43">
         <v>4265.0403036645785</v>
       </c>
       <c r="H9" s="43">
         <v>4147.2527936848774</v>
       </c>
       <c r="I9" s="43">
         <v>3500.2594203675999</v>
       </c>
       <c r="J9" s="43">
@@ -36559,51 +36568,51 @@
         <v>5240.3139381004639</v>
       </c>
       <c r="Y9" s="43">
         <v>5273.7672653711888</v>
       </c>
       <c r="Z9" s="43">
         <v>5499.9235732622783</v>
       </c>
       <c r="AA9" s="43">
         <v>5694.4541610792994</v>
       </c>
       <c r="AB9" s="43">
         <v>5763.287095289299</v>
       </c>
       <c r="AC9" s="43">
         <v>3978.0007040949558</v>
       </c>
       <c r="AD9" s="43">
         <v>4913.8273313505042</v>
       </c>
       <c r="AE9" s="43">
         <v>4838.1305471430887</v>
       </c>
       <c r="AF9" s="4"/>
     </row>
-    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="63" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="32">
         <v>-4087.5046163500019</v>
       </c>
       <c r="D10" s="32">
         <v>-5870.8737474500076</v>
       </c>
       <c r="E10" s="32">
         <v>-4561.3101483000082</v>
       </c>
       <c r="F10" s="32">
         <v>-3406.5891583499997</v>
       </c>
       <c r="G10" s="32">
         <v>-5492.6379343600047</v>
       </c>
       <c r="H10" s="32">
         <v>-8187.5029406399999</v>
       </c>
       <c r="I10" s="32">
         <v>-8369.766289200008</v>
       </c>
       <c r="J10" s="32">
@@ -36652,51 +36661,51 @@
         <v>-7574.0782047399907</v>
       </c>
       <c r="Y10" s="32">
         <v>-7011.7817000000005</v>
       </c>
       <c r="Z10" s="140">
         <v>-6937.4765850543672</v>
       </c>
       <c r="AA10" s="140">
         <v>-8422.118874130012</v>
       </c>
       <c r="AB10" s="140">
         <v>-9670.3142512300092</v>
       </c>
       <c r="AC10" s="140">
         <v>-6994.587376570028</v>
       </c>
       <c r="AD10" s="140">
         <v>-7318.5825333799903</v>
       </c>
       <c r="AE10" s="140">
         <v>-9338.2949542199967</v>
       </c>
       <c r="AF10" s="4"/>
     </row>
-    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="63" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="32">
         <v>-55.444555410000007</v>
       </c>
       <c r="D11" s="32">
         <v>-30</v>
       </c>
       <c r="E11" s="32">
         <v>-16.586379179999998</v>
       </c>
       <c r="F11" s="32">
         <v>-16.029987529999985</v>
       </c>
       <c r="G11" s="32">
         <v>-0.78790104999998212</v>
       </c>
       <c r="H11" s="32">
         <v>-13.83868193999999</v>
       </c>
       <c r="I11" s="32">
         <v>18.169488990000008</v>
       </c>
       <c r="J11" s="32">
@@ -36745,51 +36754,51 @@
         <v>-4.1299672399999983</v>
       </c>
       <c r="Y11" s="32">
         <v>17.3</v>
       </c>
       <c r="Z11" s="140">
         <v>-6.0949999999999998</v>
       </c>
       <c r="AA11" s="140">
         <v>-1.0956381000000008</v>
       </c>
       <c r="AB11" s="140">
         <v>7.1009694299999975</v>
       </c>
       <c r="AC11" s="140">
         <v>19.437945059999997</v>
       </c>
       <c r="AD11" s="140">
         <v>80.574311420000001</v>
       </c>
       <c r="AE11" s="140">
         <v>9.5335609699999999</v>
       </c>
       <c r="AF11" s="4"/>
     </row>
-    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="63" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="32">
         <v>-470.40901645999998</v>
       </c>
       <c r="D12" s="32">
         <v>-475</v>
       </c>
       <c r="E12" s="32">
         <v>-479.94725986000003</v>
       </c>
       <c r="F12" s="32">
         <v>-484.04839383000001</v>
       </c>
       <c r="G12" s="32">
         <v>-486.90675993999997</v>
       </c>
       <c r="H12" s="32">
         <v>-489.57871086</v>
       </c>
       <c r="I12" s="32">
         <v>0</v>
       </c>
       <c r="J12" s="32">
@@ -36838,51 +36847,51 @@
         <v>0</v>
       </c>
       <c r="Y12" s="32">
         <v>0</v>
       </c>
       <c r="Z12" s="140">
         <v>0</v>
       </c>
       <c r="AA12" s="140">
         <v>0</v>
       </c>
       <c r="AB12" s="140">
         <v>0</v>
       </c>
       <c r="AC12" s="140">
         <v>0</v>
       </c>
       <c r="AD12" s="140">
         <v>0</v>
       </c>
       <c r="AE12" s="140">
         <v>0</v>
       </c>
       <c r="AF12" s="4"/>
     </row>
-    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="60" t="s">
         <v>352</v>
       </c>
       <c r="C13" s="43">
         <v>578.33258853999769</v>
       </c>
       <c r="D13" s="43">
         <v>-985.87374745000761</v>
       </c>
       <c r="E13" s="43">
         <v>-638.77917240635202</v>
       </c>
       <c r="F13" s="43">
         <v>726.85477445538083</v>
       </c>
       <c r="G13" s="43">
         <v>-1715.2922916854263</v>
       </c>
       <c r="H13" s="43">
         <v>-4543.6675397551226</v>
       </c>
       <c r="I13" s="43">
         <v>-4851.3373798424082</v>
       </c>
       <c r="J13" s="43">
@@ -36931,51 +36940,51 @@
         <v>-2337.8942338795268</v>
       </c>
       <c r="Y13" s="43">
         <v>-1720.7144346288117</v>
       </c>
       <c r="Z13" s="43">
         <v>-1443.6480117920889</v>
       </c>
       <c r="AA13" s="43">
         <v>-2728.7603511507127</v>
       </c>
       <c r="AB13" s="43">
         <v>-3899.9261865107101</v>
       </c>
       <c r="AC13" s="43">
         <v>-2997.1487274150722</v>
       </c>
       <c r="AD13" s="43">
         <v>-2324.1808906094861</v>
       </c>
       <c r="AE13" s="43">
         <v>-4490.6308461069084</v>
       </c>
       <c r="AF13" s="4"/>
     </row>
-    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="64" t="s">
         <v>124</v>
       </c>
       <c r="C14" s="53">
         <v>8679.5758100399999</v>
       </c>
       <c r="D14" s="53">
         <v>9347</v>
       </c>
       <c r="E14" s="53">
         <v>9291.3601629099994</v>
       </c>
       <c r="F14" s="53">
         <v>9191.1515403199992</v>
       </c>
       <c r="G14" s="53">
         <v>9117.6394996900017</v>
       </c>
       <c r="H14" s="53">
         <v>9001.0667401400005</v>
       </c>
       <c r="I14" s="53">
         <v>9132.7479755700006</v>
       </c>
       <c r="J14" s="53">
@@ -37024,51 +37033,51 @@
         <v>13639.664240779999</v>
       </c>
       <c r="Y14" s="53">
         <v>13978.249655149999</v>
       </c>
       <c r="Z14" s="53">
         <v>15246.606328169997</v>
       </c>
       <c r="AA14" s="53">
         <v>14864.93582812</v>
       </c>
       <c r="AB14" s="53">
         <v>14552.402833469996</v>
       </c>
       <c r="AC14" s="53">
         <v>14098.566844699999</v>
       </c>
       <c r="AD14" s="53">
         <v>15432.854451260002</v>
       </c>
       <c r="AE14" s="53">
         <v>15032.278482450001</v>
       </c>
       <c r="AF14" s="4"/>
     </row>
-    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="60" t="s">
         <v>353</v>
       </c>
       <c r="C15" s="43">
         <v>13871.2665868</v>
       </c>
       <c r="D15" s="43">
         <v>14737</v>
       </c>
       <c r="E15" s="43">
         <v>13710.424777843655</v>
       </c>
       <c r="F15" s="43">
         <v>13824.67385448538</v>
       </c>
       <c r="G15" s="43">
         <v>13382.67980335458</v>
       </c>
       <c r="H15" s="43">
         <v>13148.319533824877</v>
       </c>
       <c r="I15" s="43">
         <v>12633.0073959376</v>
       </c>
       <c r="J15" s="43">
@@ -37117,51 +37126,51 @@
         <v>18879.978178880461</v>
       </c>
       <c r="Y15" s="43">
         <v>19252.016920521186</v>
       </c>
       <c r="Z15" s="43">
         <v>20746.529901432274</v>
       </c>
       <c r="AA15" s="43">
         <v>20559.389989199299</v>
       </c>
       <c r="AB15" s="43">
         <v>20315.689928759297</v>
       </c>
       <c r="AC15" s="43">
         <v>18076.567548794956</v>
       </c>
       <c r="AD15" s="43">
         <v>20346.681782610507</v>
       </c>
       <c r="AE15" s="43">
         <v>19870.409029593091</v>
       </c>
       <c r="AF15" s="4"/>
     </row>
-    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="60" t="s">
         <v>354</v>
       </c>
       <c r="C16" s="43">
         <v>9257.9083985799989</v>
       </c>
       <c r="D16" s="43">
         <v>8361.1262525499915</v>
       </c>
       <c r="E16" s="43">
         <v>8652.5809905036458</v>
       </c>
       <c r="F16" s="43">
         <v>9918.006314775379</v>
       </c>
       <c r="G16" s="43">
         <v>7402.3472080045758</v>
       </c>
       <c r="H16" s="43">
         <v>4457.3992003848771</v>
       </c>
       <c r="I16" s="43">
         <v>4281.4105957275924</v>
       </c>
       <c r="J16" s="43">
@@ -37210,86 +37219,86 @@
         <v>11301.770006900471</v>
       </c>
       <c r="Y16" s="43">
         <v>12257.535220521188</v>
       </c>
       <c r="Z16" s="43">
         <v>13802.958316377908</v>
       </c>
       <c r="AA16" s="43">
         <v>12136.175476969287</v>
       </c>
       <c r="AB16" s="43">
         <v>10652.476646959287</v>
       </c>
       <c r="AC16" s="43">
         <v>11101.418117284928</v>
       </c>
       <c r="AD16" s="43">
         <v>13108.673560650515</v>
       </c>
       <c r="AE16" s="43">
         <v>10541.647636343092</v>
       </c>
       <c r="AF16" s="4"/>
     </row>
-    <row r="17" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="87" t="s">
         <v>269</v>
       </c>
       <c r="C17" s="59"/>
       <c r="D17" s="59"/>
       <c r="E17" s="59"/>
       <c r="F17" s="59"/>
       <c r="G17" s="59"/>
       <c r="H17" s="59"/>
       <c r="I17" s="59"/>
       <c r="J17" s="59"/>
       <c r="K17" s="59"/>
       <c r="L17" s="59"/>
       <c r="M17" s="59"/>
       <c r="N17" s="59"/>
       <c r="O17" s="59"/>
       <c r="P17" s="59"/>
       <c r="Q17" s="59"/>
       <c r="R17" s="59"/>
       <c r="S17" s="59"/>
       <c r="T17" s="59"/>
       <c r="U17" s="59"/>
       <c r="V17" s="59"/>
       <c r="W17" s="59"/>
       <c r="X17" s="59"/>
       <c r="Y17" s="59"/>
       <c r="Z17" s="171"/>
       <c r="AA17" s="171"/>
       <c r="AB17" s="171"/>
       <c r="AC17" s="171"/>
       <c r="AD17" s="171"/>
       <c r="AE17" s="171"/>
       <c r="AF17" s="4"/>
     </row>
-    <row r="18" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C18" s="7"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26"/>
       <c r="O18" s="26"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="26"/>
       <c r="T18" s="26"/>
       <c r="U18" s="26"/>
       <c r="V18" s="26"/>
       <c r="W18" s="26"/>
       <c r="X18" s="26"/>
       <c r="Y18" s="26"/>
       <c r="Z18" s="26"/>
       <c r="AA18" s="26"/>
       <c r="AB18" s="26"/>
       <c r="AC18" s="26"/>
       <c r="AD18" s="26"/>
@@ -37298,50 +37307,61 @@
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.25" bottom="0.35" header="0.25" footer="0.24"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDRAFT   &amp;D    &amp;T&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5b4528c7-2343-42d0-9093-b009a712fb46" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25113419-f080-492c-8f93-62e1c336be52">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5d12cc5ce4316b09d6b479545c041a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4d29eb3ce36d62d5f3d166ede009a7" ns2:_="" ns3:_="">
     <xsd:import namespace="25113419-f080-492c-8f93-62e1c336be52"/>
     <xsd:import namespace="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -37504,155 +37524,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7230BA9-0A54-4A6D-B58E-05592F6F38B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
+    <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28AA98AD-23D3-40D9-A9B1-0BFC533C6363}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1636072C-CD7E-406D-A054-06E745C0A281}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e65bd4d2-aa7c-445f-9ef8-222ebb1d2b43}" enabled="1" method="Privileged" siteId="{9744600e-3e04-492e-baa1-25ec245c6f10}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Results | Telefônica BR</vt:lpstr>
       <vt:lpstr>Income Statement</vt:lpstr>
       <vt:lpstr>Balance Sheet</vt:lpstr>
       <vt:lpstr>Operating Cash Flow</vt:lpstr>
       <vt:lpstr>Statements of Cash Flows</vt:lpstr>
       <vt:lpstr>Operating Figures | Mobile</vt:lpstr>
       <vt:lpstr>Operating Figures | Fixed</vt:lpstr>
       <vt:lpstr>Leasing Details</vt:lpstr>
       <vt:lpstr>Indebtedness</vt:lpstr>
       <vt:lpstr>Shareholder Remuneration</vt:lpstr>
       <vt:lpstr>menu</vt:lpstr>
-      <vt:lpstr>'Shareholder Remuneration'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Shareholder Remuneration'!Titulos_de_impressao</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Telefônica</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Telefônica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e65bd4d2-aa7c-445f-9ef8-222ebb1d2b43_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>