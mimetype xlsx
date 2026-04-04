--- v0 (2025-10-29)
+++ v1 (2026-04-04)
@@ -6,141 +6,141 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefonicacorp.sharepoint.com/sites/DiretoriaRIeMacro.TMBNL/DRI/Divulgações Externas/Site RI/Estrutura de Tópicos/4. Informações aos Acionistas/4.1 Informações sobre Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="31" documentId="13_ncr:1_{56553723-9BA3-4C2B-BC38-6063142B19FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2C64E9AE-9620-4A3F-9AB2-F9854CC09959}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{6904F210-8D26-4D8C-81C2-DE1F99EE23C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6CF81B95-3EA1-4E78-B829-02FF460CC8F6}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{B90A67A0-1200-4FA2-9E03-31665955F1FF}"/>
   </bookViews>
   <sheets>
     <sheet name="Proventos_Telefônica Brasil_PT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Proventos_Telefônica Brasil_PT'!$8:$8</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentManualCount="8"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F215" i="1" l="1"/>
-  <c r="I214" i="1"/>
+  <c r="F223" i="1" l="1"/>
+  <c r="I222" i="1"/>
+  <c r="I221" i="1"/>
+  <c r="F221" i="1"/>
+  <c r="D221" i="1"/>
+  <c r="D219" i="1" s="1"/>
+  <c r="I220" i="1"/>
+  <c r="I219" i="1"/>
+  <c r="E219" i="1"/>
+  <c r="F219" i="1" s="1"/>
+  <c r="C219" i="1"/>
   <c r="I213" i="1"/>
-  <c r="F213" i="1"/>
-[...1 lines deleted...]
-  <c r="D211" i="1" s="1"/>
   <c r="I212" i="1"/>
-  <c r="I211" i="1"/>
-[...23 lines deleted...]
-  <c r="I157" i="1"/>
+  <c r="F212" i="1"/>
+  <c r="I202" i="1"/>
+  <c r="I201" i="1"/>
+  <c r="F201" i="1"/>
+  <c r="I196" i="1"/>
+  <c r="I195" i="1"/>
+  <c r="F186" i="1"/>
+  <c r="F180" i="1"/>
+  <c r="I177" i="1"/>
+  <c r="I176" i="1"/>
+  <c r="F176" i="1"/>
+  <c r="H175" i="1"/>
+  <c r="I175" i="1" s="1"/>
+  <c r="H174" i="1"/>
+  <c r="I174" i="1" s="1"/>
+  <c r="E174" i="1"/>
+  <c r="F174" i="1" s="1"/>
+  <c r="I166" i="1"/>
+  <c r="I165" i="1"/>
+  <c r="F165" i="1"/>
+  <c r="F161" i="1"/>
+  <c r="F159" i="1"/>
   <c r="F157" i="1"/>
+  <c r="F155" i="1"/>
   <c r="F153" i="1"/>
+  <c r="I152" i="1"/>
   <c r="F151" i="1"/>
-  <c r="F149" i="1"/>
-[...10 lines deleted...]
-  <c r="E47" i="1"/>
+  <c r="I96" i="1"/>
+  <c r="I95" i="1"/>
+  <c r="F93" i="1"/>
+  <c r="I78" i="1"/>
+  <c r="F78" i="1"/>
+  <c r="F56" i="1"/>
+  <c r="E56" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="24">
   <si>
     <t>Deliberação</t>
   </si>
   <si>
     <t>Posição Acionária</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Bruto
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$ Milhões)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Líquido </t>
@@ -171,381 +171,122 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Líquido por Ação </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$)</t>
     </r>
   </si>
   <si>
     <t>Data de Pagamento</t>
   </si>
   <si>
-    <t>JSCP
-[...2 lines deleted...]
-  <si>
     <t>ON</t>
   </si>
   <si>
     <t>JSCP
-(base em ago/23)</t>
-[...98 lines deleted...]
-    <t>JSCP
 (base em out/20)</t>
-  </si>
-[...2 lines deleted...]
-(base em ago/20)</t>
   </si>
   <si>
     <t>13/07/2021</t>
   </si>
   <si>
     <t>PN</t>
   </si>
   <si>
-    <t>JSCP
-[...6 lines deleted...]
-  <si>
     <t>JSCP</t>
-  </si>
-[...1 lines deleted...]
-    <t>(base em jan/20)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Bruto 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$ Milhões)</t>
     </r>
   </si>
   <si>
     <t>Dividendos</t>
   </si>
   <si>
-    <t>(base em dez/19)</t>
-[...10 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Valor Total Bruto </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$ Milhões)</t>
     </r>
   </si>
   <si>
-    <t>(base em dez/18)</t>
-[...79 lines deleted...]
-  <si>
     <t>Redução de Capital</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>JSCP
-[...26 lines deleted...]
-  <si>
     <t>Até 30/04/2026</t>
-  </si>
-[...14 lines deleted...]
-(base em jun/25)</t>
   </si>
   <si>
     <t>Histórico | Dividendos e Juros sobre Capital Próprio¹</t>
   </si>
   <si>
     <t>¹Eventos anteriores ao Grupamento e Desdobramento, efetivado em 15 de Abril de 2025, não estão ajustados. A operação se deu por um grupamento de 40:1 seguido de um desdobramento de 1:80.</t>
   </si>
   <si>
-    <t>JSCP
-(base em jul/25)</t>
+    <t>Redução de Capital²</t>
   </si>
   <si>
-    <t>JSCP
-(base em ago/25)</t>
+    <t>Até 30/04/2027</t>
   </si>
   <si>
-    <t>JSCP
-(base em set/25)</t>
+    <t>²Redução de capital ainda está sujeita ao período de oposição de credores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="0.000000"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -620,51 +361,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0066FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F4FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -682,57 +423,67 @@
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -793,203 +544,249 @@
     <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 16" xfId="3" xr:uid="{496EA1E2-1E11-418D-969A-971D9D104323}"/>
     <cellStyle name="Separador de milhares 7 3" xfId="1" xr:uid="{5416DC95-C532-40B2-AB0A-6AFFF4C3BB80}"/>
     <cellStyle name="Vírgula 2 3" xfId="2" xr:uid="{1A93C23F-2953-47D7-9437-AC3916F965D8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>6350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>419099</xdr:colOff>
+      <xdr:colOff>425449</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>49526</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2317F5C2-27EF-43F1-8F77-D00BE7BB4234}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="161636" y="150091"/>
-          <a:ext cx="2404918" cy="349708"/>
+          <a:off x="165100" y="152400"/>
+          <a:ext cx="2406649" cy="354326"/>
           <a:chOff x="553317" y="1322243"/>
           <a:chExt cx="3258093" cy="581040"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagem 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{272C0D3B-A1E6-E4FB-E97C-B80245343BDE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="7444" t="24758" r="63269" b="33859"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="2823731" y="1358095"/>
@@ -1359,98 +1156,96 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26E1E32D-6D67-4548-890C-C215C2377E8E}">
-  <dimension ref="A1:IV220"/>
+  <dimension ref="A1:IV228"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A10" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.26953125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7265625" style="2" customWidth="1"/>
     <col min="3" max="4" width="12.7265625" style="2" customWidth="1"/>
     <col min="5" max="6" width="15.7265625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.7265625" style="2" customWidth="1"/>
     <col min="8" max="9" width="15.7265625" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.7265625" style="2" customWidth="1"/>
     <col min="11" max="11" width="2.7265625" style="2" customWidth="1"/>
     <col min="12" max="236" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="237" max="237" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="238" max="238" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="239" max="245" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="246" max="246" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="247" max="247" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="248" max="254" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="255" max="255" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="256" max="256" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="257" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
+      <c r="I2" s="43"/>
       <c r="J2" s="1"/>
     </row>
     <row r="3" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="3"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="2:11" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
@@ -1458,5637 +1253,5767 @@
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.3">
       <c r="H7" s="6"/>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B8" s="45" t="s">
-[...9 lines deleted...]
-      <c r="J8" s="45"/>
+      <c r="B8" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
       <c r="K8" s="9"/>
     </row>
     <row r="9" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B9" s="44" t="s">
-        <v>92</v>
+      <c r="B9" s="41" t="s">
+        <v>20</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="9"/>
     </row>
     <row r="10" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B10" s="8"/>
+      <c r="B10" s="41" t="s">
+        <v>23</v>
+      </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="9"/>
     </row>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B11" s="46">
+    <row r="11" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B11" s="41"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="8"/>
+      <c r="K11" s="9"/>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B12" s="53">
+        <v>2026</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="H12" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="I12" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="J12" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="K12" s="9"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="9"/>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B14" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="18">
+        <v>46094</v>
+      </c>
+      <c r="D14" s="18">
+        <v>46106</v>
+      </c>
+      <c r="E14" s="19">
+        <v>200</v>
+      </c>
+      <c r="F14" s="19">
+        <v>165</v>
+      </c>
+      <c r="G14" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14" s="21">
+        <v>6.2585931420000004E-2</v>
+      </c>
+      <c r="I14" s="21">
+        <v>5.163339342E-2</v>
+      </c>
+      <c r="J14" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="K14" s="9"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B15" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="45">
+        <v>46065</v>
+      </c>
+      <c r="D15" s="46">
+        <v>46076</v>
+      </c>
+      <c r="E15" s="14">
+        <v>325</v>
+      </c>
+      <c r="F15" s="14">
+        <v>268.125</v>
+      </c>
+      <c r="G15" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="48">
+        <v>0.10170213856</v>
+      </c>
+      <c r="I15" s="48">
+        <v>8.3904264310000004E-2</v>
+      </c>
+      <c r="J15" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="9"/>
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B16" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="49">
+        <v>46093</v>
+      </c>
+      <c r="D16" s="49">
+        <v>46164</v>
+      </c>
+      <c r="E16" s="26">
+        <v>4000</v>
+      </c>
+      <c r="F16" s="26">
+        <v>4000</v>
+      </c>
+      <c r="G16" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="H16" s="51">
+        <v>1.2517186284499999</v>
+      </c>
+      <c r="I16" s="51">
+        <v>1.2517186284499999</v>
+      </c>
+      <c r="J16" s="52">
+        <v>46217</v>
+      </c>
+      <c r="K16" s="9"/>
+    </row>
+    <row r="17" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B17" s="8"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="9"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B18" s="53">
         <v>2025</v>
       </c>
-      <c r="C11" s="46" t="s">
+      <c r="C18" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D11" s="46" t="s">
+      <c r="D18" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E11" s="46" t="s">
+      <c r="E18" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F11" s="46" t="s">
+      <c r="F18" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G11" s="46" t="s">
+      <c r="G18" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="46" t="s">
+      <c r="H18" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I11" s="46" t="s">
+      <c r="I18" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J11" s="46" t="s">
+      <c r="J18" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K11" s="9"/>
-[...17 lines deleted...]
-      <c r="C13" s="12">
+      <c r="K18" s="9"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B19" s="54"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" spans="2:11" s="42" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="12">
+        <v>46007</v>
+      </c>
+      <c r="D20" s="12">
+        <v>46020</v>
+      </c>
+      <c r="E20" s="14">
+        <v>350</v>
+      </c>
+      <c r="F20" s="14">
+        <v>297.5</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H20" s="16">
+        <v>0.10952537999</v>
+      </c>
+      <c r="I20" s="16">
+        <v>9.3096572990000001E-2</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B21" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="18">
+        <v>45974</v>
+      </c>
+      <c r="D21" s="18">
+        <v>45985</v>
+      </c>
+      <c r="E21" s="19">
+        <v>340</v>
+      </c>
+      <c r="F21" s="19">
+        <v>289</v>
+      </c>
+      <c r="G21" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="21">
+        <v>0.1063014382</v>
+      </c>
+      <c r="I21" s="21">
+        <v>9.0356222469999997E-2</v>
+      </c>
+      <c r="J21" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="9"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B22" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="12">
         <v>45944</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D22" s="13">
         <v>45957</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E22" s="14">
         <v>380</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F22" s="14">
         <v>323</v>
       </c>
-      <c r="G13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="16">
+      <c r="G22" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22" s="16">
         <v>0.11856605026</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I22" s="16">
         <v>0.10078114271999999</v>
       </c>
-      <c r="J13" s="12" t="s">
-[...8 lines deleted...]
-      <c r="C14" s="18">
+      <c r="J22" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="9"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B23" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="18">
         <v>45911</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D23" s="18">
         <v>45922</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E23" s="19">
         <v>400</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F23" s="19">
         <v>340</v>
       </c>
-      <c r="G14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="21">
+      <c r="G23" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H23" s="21">
         <v>0.12480636869</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I23" s="21">
         <v>0.10608541338999999</v>
       </c>
-      <c r="J14" s="18" t="s">
-[...8 lines deleted...]
-      <c r="C15" s="12">
+      <c r="J23" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" s="9"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B24" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="12">
         <v>45883</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D24" s="13">
         <v>45894</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E24" s="14">
         <v>250</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F24" s="14">
         <v>212.5</v>
       </c>
-      <c r="G15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="16">
+      <c r="G24" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H24" s="16">
         <v>7.7933173529999997E-2</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I24" s="16">
         <v>6.6243197500000003E-2</v>
       </c>
-      <c r="J15" s="12" t="s">
-[...8 lines deleted...]
-      <c r="C16" s="18">
+      <c r="J24" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" s="9"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B25" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="18">
         <v>45852</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D25" s="18">
         <v>45863</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E25" s="19">
         <v>330</v>
       </c>
-      <c r="F16" s="19">
+      <c r="F25" s="19">
         <v>280.5</v>
       </c>
-      <c r="G16" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="21">
+      <c r="G25" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H25" s="21">
         <v>0.10253443523</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I25" s="21">
         <v>8.7154269950000002E-2</v>
       </c>
-      <c r="J16" s="18" t="s">
-[...8 lines deleted...]
-      <c r="C17" s="12">
+      <c r="J25" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" s="9"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B26" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="12">
         <v>45820</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D26" s="13">
         <v>45831</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E26" s="14">
         <v>200</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F26" s="14">
         <v>170</v>
       </c>
-      <c r="G17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="16">
+      <c r="G26" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H26" s="16">
         <v>6.1933111669999999E-2</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I26" s="16">
         <v>5.2643144920000003E-2</v>
       </c>
-      <c r="J17" s="12" t="s">
-[...8 lines deleted...]
-      <c r="C18" s="18">
+      <c r="J26" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="9"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B27" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="18">
         <v>45789</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D27" s="18">
         <v>45799</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E27" s="19">
         <v>500</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F27" s="19">
         <v>425</v>
       </c>
-      <c r="G18" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="21">
+      <c r="G27" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="21">
         <v>0.15431700817999999</v>
       </c>
-      <c r="I18" s="21">
+      <c r="I27" s="21">
         <v>0.13116945695000001</v>
       </c>
-      <c r="J18" s="18" t="s">
-[...8 lines deleted...]
-      <c r="C19" s="12">
+      <c r="J27" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="9"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B28" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="12">
         <v>45748</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D28" s="13">
         <v>45758</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E28" s="14">
         <v>240</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F28" s="14">
         <v>204</v>
       </c>
-      <c r="G19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="16">
+      <c r="G28" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H28" s="16">
         <v>0.14814432785000001</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I28" s="16">
         <v>0.12592267868000001</v>
       </c>
-      <c r="J19" s="12" t="s">
-[...8 lines deleted...]
-      <c r="C20" s="18">
+      <c r="J28" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="9"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B29" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="18">
         <v>45729</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D29" s="18">
         <v>45740</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E29" s="19">
         <v>200</v>
       </c>
-      <c r="F20" s="19">
+      <c r="F29" s="19">
         <v>170</v>
       </c>
-      <c r="G20" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="21">
+      <c r="G29" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" s="21">
         <v>0.12345360441</v>
       </c>
-      <c r="I20" s="21">
+      <c r="I29" s="21">
         <v>0.10493556375</v>
       </c>
-      <c r="J20" s="18" t="s">
-[...8 lines deleted...]
-      <c r="C21" s="12">
+      <c r="J29" s="18">
+        <v>45993</v>
+      </c>
+      <c r="K29" s="9"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B30" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="12">
         <v>45701</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D30" s="13">
         <v>45712</v>
       </c>
-      <c r="E21" s="14">
+      <c r="E30" s="14">
         <v>180</v>
       </c>
-      <c r="F21" s="14">
+      <c r="F30" s="14">
         <v>153</v>
       </c>
-      <c r="G21" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="16">
+      <c r="G30" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" s="16">
         <v>0.11093237960000001</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I30" s="16">
         <v>9.4292522660000003E-2</v>
       </c>
-      <c r="J21" s="12" t="s">
-[...8 lines deleted...]
-      <c r="C22" s="18">
+      <c r="J30" s="12">
+        <v>45993</v>
+      </c>
+      <c r="K30" s="9"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B31" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="25">
         <v>45601</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D31" s="25">
         <v>45715</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E31" s="26">
         <v>2000</v>
       </c>
-      <c r="F22" s="19">
+      <c r="F31" s="26">
         <v>2000</v>
       </c>
-      <c r="G22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="21">
+      <c r="G31" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" s="28">
         <v>1.23337023478</v>
       </c>
-      <c r="I22" s="21">
+      <c r="I31" s="28">
         <v>1.23337023478</v>
       </c>
-      <c r="J22" s="18">
+      <c r="J31" s="29">
         <v>45853</v>
       </c>
-      <c r="K22" s="9"/>
-[...14 lines deleted...]
-      <c r="B24" s="46">
+      <c r="K31" s="9"/>
+    </row>
+    <row r="32" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="9"/>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B33" s="53">
         <v>2024</v>
       </c>
-      <c r="C24" s="46" t="s">
+      <c r="C33" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D24" s="46" t="s">
+      <c r="D33" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E24" s="46" t="s">
+      <c r="E33" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F24" s="46" t="s">
+      <c r="F33" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G24" s="46" t="s">
+      <c r="G33" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H24" s="46" t="s">
+      <c r="H33" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I24" s="46" t="s">
+      <c r="I33" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J24" s="46" t="s">
+      <c r="J33" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K24" s="9"/>
-[...17 lines deleted...]
-      <c r="C26" s="18">
+      <c r="K33" s="9"/>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B34" s="54"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="9"/>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B35" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="18">
         <v>45638</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D35" s="18">
         <v>45652</v>
       </c>
-      <c r="E26" s="19">
+      <c r="E35" s="19">
         <v>1200</v>
       </c>
-      <c r="F26" s="19">
+      <c r="F35" s="19">
         <v>1020</v>
       </c>
-      <c r="G26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="21">
+      <c r="G35" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H35" s="21">
         <v>0.73769769041</v>
       </c>
-      <c r="I26" s="21">
+      <c r="I35" s="21">
         <v>0.62704303684999996</v>
       </c>
-      <c r="J26" s="18">
+      <c r="J35" s="18">
         <v>45755</v>
       </c>
-      <c r="K26" s="9"/>
-[...5 lines deleted...]
-      <c r="C27" s="12">
+      <c r="K35" s="9"/>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B36" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="12">
         <v>45518</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D36" s="13">
         <v>45530</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E36" s="14">
         <v>400</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F36" s="14">
         <v>340</v>
       </c>
-      <c r="G27" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="16">
+      <c r="G36" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H36" s="16">
         <v>0.24416460273000001</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I36" s="16">
         <v>0.20753991231999999</v>
       </c>
-      <c r="J27" s="12">
+      <c r="J36" s="12">
         <v>45755</v>
       </c>
-      <c r="K27" s="9"/>
-[...5 lines deleted...]
-      <c r="C28" s="18">
+      <c r="K36" s="9"/>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B37" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="18">
         <v>45488</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D37" s="18">
         <v>45499</v>
       </c>
-      <c r="E28" s="19">
+      <c r="E37" s="19">
         <v>650</v>
       </c>
-      <c r="F28" s="19">
+      <c r="F37" s="19">
         <v>552.5</v>
       </c>
-      <c r="G28" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="21">
+      <c r="G37" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37" s="21">
         <v>0.39562415243999999</v>
       </c>
-      <c r="I28" s="21">
+      <c r="I37" s="21">
         <v>0.33628052956999999</v>
       </c>
-      <c r="J28" s="18">
+      <c r="J37" s="18">
         <v>45755</v>
       </c>
-      <c r="K28" s="9"/>
-[...5 lines deleted...]
-      <c r="C29" s="12">
+      <c r="K37" s="9"/>
+    </row>
+    <row r="38" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B38" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="12">
         <v>45457</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D38" s="13">
         <v>45469</v>
       </c>
-      <c r="E29" s="14">
+      <c r="E38" s="14">
         <v>175</v>
       </c>
-      <c r="F29" s="14">
+      <c r="F38" s="14">
         <v>148.75</v>
       </c>
-      <c r="G29" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="16">
+      <c r="G38" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" s="16">
         <v>0.10622650585</v>
       </c>
-      <c r="I29" s="16">
+      <c r="I38" s="16">
         <v>9.0292529969999993E-2</v>
       </c>
-      <c r="J29" s="12">
+      <c r="J38" s="12">
         <v>45643</v>
       </c>
-      <c r="K29" s="9"/>
-[...5 lines deleted...]
-      <c r="C30" s="18">
+      <c r="K38" s="9"/>
+    </row>
+    <row r="39" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B39" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="18">
         <v>45398</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D39" s="18">
         <v>45411</v>
       </c>
-      <c r="E30" s="19">
+      <c r="E39" s="19">
         <v>380</v>
       </c>
-      <c r="F30" s="19">
+      <c r="F39" s="19">
         <v>323</v>
       </c>
-      <c r="G30" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="21">
+      <c r="G39" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" s="21">
         <v>0.23009418789</v>
       </c>
-      <c r="I30" s="21">
+      <c r="I39" s="21">
         <v>0.1955800597</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J39" s="18">
         <v>45643</v>
       </c>
-      <c r="K30" s="9"/>
-[...5 lines deleted...]
-      <c r="C31" s="12">
+      <c r="K39" s="9"/>
+    </row>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B40" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="12">
         <v>45365</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D40" s="13">
         <v>45379</v>
       </c>
-      <c r="E31" s="14">
+      <c r="E40" s="14">
         <v>300</v>
       </c>
-      <c r="F31" s="14">
+      <c r="F40" s="14">
         <v>255</v>
       </c>
-      <c r="G31" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="16">
+      <c r="G40" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H40" s="16">
         <v>0.18153388831</v>
       </c>
-      <c r="I31" s="16">
+      <c r="I40" s="16">
         <v>0.15430380505999999</v>
       </c>
-      <c r="J31" s="12">
+      <c r="J40" s="12">
         <v>45643</v>
       </c>
-      <c r="K31" s="9"/>
-[...8 lines deleted...]
-      <c r="D32" s="18">
+      <c r="K40" s="9"/>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B41" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" s="25">
         <v>45392</v>
       </c>
-      <c r="E32" s="19">
+      <c r="E41" s="26">
         <v>1500</v>
       </c>
-      <c r="F32" s="19">
+      <c r="F41" s="26">
         <v>1500</v>
       </c>
-      <c r="G32" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="21">
+      <c r="G41" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H41" s="28">
         <v>0.90766944152999995</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I41" s="28">
         <v>0.90766944152999995</v>
       </c>
-      <c r="J32" s="18">
+      <c r="J41" s="29">
         <v>45483</v>
       </c>
-      <c r="K32" s="9"/>
-[...14 lines deleted...]
-      <c r="B34" s="46">
+      <c r="K41" s="9"/>
+    </row>
+    <row r="42" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="9"/>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B43" s="53">
         <v>2023</v>
       </c>
-      <c r="C34" s="46" t="s">
+      <c r="C43" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D34" s="46" t="s">
+      <c r="D43" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E34" s="46" t="s">
+      <c r="E43" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F34" s="46" t="s">
+      <c r="F43" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G34" s="46" t="s">
+      <c r="G43" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H34" s="46" t="s">
+      <c r="H43" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I34" s="46" t="s">
+      <c r="I43" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J34" s="46" t="s">
+      <c r="J43" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K34" s="9"/>
-[...17 lines deleted...]
-      <c r="C36" s="12">
+      <c r="K43" s="9"/>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B44" s="54"/>
+      <c r="C44" s="54"/>
+      <c r="D44" s="54"/>
+      <c r="E44" s="54"/>
+      <c r="F44" s="54"/>
+      <c r="G44" s="54"/>
+      <c r="H44" s="54"/>
+      <c r="I44" s="54"/>
+      <c r="J44" s="54"/>
+      <c r="K44" s="9"/>
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B45" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="12">
         <v>45274</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D45" s="13">
         <v>45286</v>
       </c>
-      <c r="E36" s="14">
+      <c r="E45" s="14">
         <v>850</v>
       </c>
-      <c r="F36" s="14">
+      <c r="F45" s="14">
         <v>722.5</v>
       </c>
-      <c r="G36" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="16">
+      <c r="G45" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H45" s="16">
         <v>0.51434601687000003</v>
       </c>
-      <c r="I36" s="16">
+      <c r="I45" s="16">
         <v>0.43719411434</v>
       </c>
-      <c r="J36" s="12">
+      <c r="J45" s="12">
         <v>45405</v>
       </c>
-      <c r="K36" s="9"/>
-[...5 lines deleted...]
-      <c r="C37" s="18">
+      <c r="K45" s="9"/>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B46" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="18">
         <v>45209</v>
       </c>
-      <c r="D37" s="18">
+      <c r="D46" s="18">
         <v>45222</v>
       </c>
-      <c r="E37" s="19">
+      <c r="E46" s="19">
         <v>150</v>
       </c>
-      <c r="F37" s="19">
+      <c r="F46" s="19">
         <v>127.5</v>
       </c>
-      <c r="G37" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="21">
+      <c r="G46" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H46" s="21">
         <v>9.0574966339999993E-2</v>
       </c>
-      <c r="I37" s="21">
+      <c r="I46" s="21">
         <v>7.6988721390000001E-2</v>
       </c>
-      <c r="J37" s="18">
+      <c r="J46" s="18">
         <v>45405</v>
       </c>
-      <c r="K37" s="9"/>
-[...5 lines deleted...]
-      <c r="C38" s="12">
+      <c r="K46" s="9"/>
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B47" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="12">
         <v>45180</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D47" s="13">
         <v>45191</v>
       </c>
-      <c r="E38" s="14">
+      <c r="E47" s="14">
         <v>200</v>
       </c>
-      <c r="F38" s="14">
+      <c r="F47" s="14">
         <v>170</v>
       </c>
-      <c r="G38" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="16">
+      <c r="G47" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H47" s="16">
         <v>0.12073237961</v>
       </c>
-      <c r="I38" s="16">
+      <c r="I47" s="16">
         <v>0.10262252266999999</v>
       </c>
-      <c r="J38" s="12">
+      <c r="J47" s="12">
         <v>45405</v>
       </c>
-      <c r="K38" s="9"/>
-[...5 lines deleted...]
-      <c r="C39" s="18">
+      <c r="K47" s="9"/>
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B48" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="18">
         <v>45153</v>
       </c>
-      <c r="D39" s="18">
+      <c r="D48" s="18">
         <v>45169</v>
       </c>
-      <c r="E39" s="19">
+      <c r="E48" s="19">
         <v>265</v>
       </c>
-      <c r="F39" s="19">
+      <c r="F48" s="19">
         <v>225.25</v>
       </c>
-      <c r="G39" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="21">
+      <c r="G48" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H48" s="21">
         <v>0.15997040299000001</v>
       </c>
-      <c r="I39" s="21">
+      <c r="I48" s="21">
         <v>0.13597484254</v>
       </c>
-      <c r="J39" s="18">
+      <c r="J48" s="18">
         <v>45405</v>
       </c>
-      <c r="K39" s="9"/>
-[...5 lines deleted...]
-      <c r="C40" s="12">
+      <c r="K48" s="9"/>
+    </row>
+    <row r="49" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B49" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="12">
         <v>45124</v>
       </c>
-      <c r="D40" s="13">
+      <c r="D49" s="13">
         <v>45138</v>
       </c>
-      <c r="E40" s="14">
+      <c r="E49" s="14">
         <v>405</v>
       </c>
-      <c r="F40" s="14">
+      <c r="F49" s="14">
         <v>344.25</v>
       </c>
-      <c r="G40" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="16">
+      <c r="G49" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H49" s="16">
         <v>0.24425856211999999</v>
       </c>
-      <c r="I40" s="16">
+      <c r="I49" s="16">
         <v>0.20761977780999999</v>
       </c>
-      <c r="J40" s="12">
+      <c r="J49" s="12">
         <v>45405</v>
       </c>
-      <c r="K40" s="9"/>
-[...5 lines deleted...]
-      <c r="C41" s="18">
+      <c r="K49" s="9"/>
+    </row>
+    <row r="50" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B50" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="18">
         <v>45061</v>
       </c>
-      <c r="D41" s="18">
+      <c r="D50" s="18">
         <v>45077</v>
       </c>
-      <c r="E41" s="19">
+      <c r="E50" s="19">
         <v>320</v>
       </c>
-      <c r="F41" s="19">
+      <c r="F50" s="19">
         <v>272</v>
       </c>
-      <c r="G41" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="21">
+      <c r="G50" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H50" s="21">
         <v>0.19278174178999999</v>
       </c>
-      <c r="I41" s="21">
+      <c r="I50" s="21">
         <v>0.16386448053</v>
       </c>
-      <c r="J41" s="18">
+      <c r="J50" s="18">
         <v>45405</v>
       </c>
-      <c r="K41" s="9"/>
-[...2 lines deleted...]
-      <c r="B42" s="11" t="s">
+      <c r="K50" s="9"/>
+    </row>
+    <row r="51" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B51" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="12">
+        <v>45000</v>
+      </c>
+      <c r="D51" s="13">
+        <v>45016</v>
+      </c>
+      <c r="E51" s="14">
+        <v>290</v>
+      </c>
+      <c r="F51" s="14">
+        <v>246.5</v>
+      </c>
+      <c r="G51" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H51" s="16">
+        <v>0.17452594815</v>
+      </c>
+      <c r="I51" s="16">
+        <v>0.14834705593</v>
+      </c>
+      <c r="J51" s="12">
+        <v>45217</v>
+      </c>
+      <c r="K51" s="9"/>
+    </row>
+    <row r="52" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B52" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="25">
+        <v>44972</v>
+      </c>
+      <c r="D52" s="25">
+        <v>44985</v>
+      </c>
+      <c r="E52" s="26">
+        <v>106</v>
+      </c>
+      <c r="F52" s="26">
+        <v>90.1</v>
+      </c>
+      <c r="G52" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H52" s="28">
+        <v>6.3771752720000005E-2</v>
+      </c>
+      <c r="I52" s="28">
+        <v>5.4205989810000001E-2</v>
+      </c>
+      <c r="J52" s="29">
+        <v>45217</v>
+      </c>
+      <c r="K52" s="9"/>
+    </row>
+    <row r="53" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B53" s="8"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="8"/>
+      <c r="H53" s="10"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="8"/>
+      <c r="K53" s="9"/>
+    </row>
+    <row r="54" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B54" s="53">
+        <v>2022</v>
+      </c>
+      <c r="C54" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="G54" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="H54" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="I54" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="J54" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="K54" s="9"/>
+    </row>
+    <row r="55" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B55" s="54"/>
+      <c r="C55" s="54"/>
+      <c r="D55" s="54"/>
+      <c r="E55" s="54"/>
+      <c r="F55" s="54"/>
+      <c r="G55" s="54"/>
+      <c r="H55" s="54"/>
+      <c r="I55" s="54"/>
+      <c r="J55" s="54"/>
+      <c r="K55" s="9"/>
+    </row>
+    <row r="56" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B56" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C42" s="12">
-[...113 lines deleted...]
-      <c r="C47" s="12">
+      <c r="C56" s="12">
         <v>45029</v>
       </c>
-      <c r="D47" s="13">
+      <c r="D56" s="13">
         <v>45029</v>
       </c>
-      <c r="E47" s="14">
+      <c r="E56" s="14">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="F47" s="14">
+      <c r="F56" s="14">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="G47" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="16">
+      <c r="G56" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H56" s="16">
         <v>0.49753818864999999</v>
       </c>
-      <c r="I47" s="16">
+      <c r="I56" s="16">
         <v>0.49753818864999999</v>
       </c>
-      <c r="J47" s="12">
+      <c r="J56" s="12">
         <v>45125</v>
       </c>
-      <c r="K47" s="9"/>
-[...5 lines deleted...]
-      <c r="C48" s="18">
+      <c r="K56" s="9"/>
+    </row>
+    <row r="57" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B57" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="18">
         <v>44904</v>
       </c>
-      <c r="D48" s="18">
+      <c r="D57" s="18">
         <v>44924</v>
       </c>
-      <c r="E48" s="19">
+      <c r="E57" s="19">
         <v>1000</v>
       </c>
-      <c r="F48" s="19">
+      <c r="F57" s="19">
         <v>1000</v>
       </c>
-      <c r="G48" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="21">
+      <c r="G57" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H57" s="21">
         <v>0.60112166983000004</v>
       </c>
-      <c r="I48" s="21">
+      <c r="I57" s="21">
         <v>0.60112166983000004</v>
       </c>
-      <c r="J48" s="22">
+      <c r="J57" s="22">
         <v>45125</v>
       </c>
-      <c r="K48" s="9"/>
-[...5 lines deleted...]
-      <c r="C49" s="13">
+      <c r="K57" s="9"/>
+    </row>
+    <row r="58" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B58" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="13">
         <v>44904</v>
       </c>
-      <c r="D49" s="13">
+      <c r="D58" s="13">
         <v>44924</v>
       </c>
-      <c r="E49" s="14">
+      <c r="E58" s="14">
         <v>715</v>
       </c>
-      <c r="F49" s="14">
+      <c r="F58" s="14">
         <v>607.75</v>
       </c>
-      <c r="G49" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H49" s="16">
+      <c r="G58" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H58" s="16">
         <v>0.42980199393000001</v>
       </c>
-      <c r="I49" s="16">
+      <c r="I58" s="16">
         <v>0.36533169484</v>
       </c>
-      <c r="J49" s="12">
+      <c r="J58" s="12">
         <v>45034</v>
       </c>
-      <c r="K49" s="9"/>
-[...5 lines deleted...]
-      <c r="C50" s="18">
+      <c r="K58" s="9"/>
+    </row>
+    <row r="59" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B59" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="18">
         <v>44792</v>
       </c>
-      <c r="D50" s="18">
+      <c r="D59" s="18">
         <v>44804</v>
       </c>
-      <c r="E50" s="19">
+      <c r="E59" s="19">
         <v>300</v>
       </c>
-      <c r="F50" s="19">
+      <c r="F59" s="19">
         <v>255</v>
       </c>
-      <c r="G50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="21">
+      <c r="G59" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H59" s="21">
         <v>0.17975006784</v>
       </c>
-      <c r="I50" s="21">
+      <c r="I59" s="21">
         <v>0.15278755766999999</v>
       </c>
-      <c r="J50" s="22">
+      <c r="J59" s="22">
         <v>45034</v>
       </c>
-      <c r="K50" s="9"/>
-[...5 lines deleted...]
-      <c r="C51" s="13">
+      <c r="K59" s="9"/>
+    </row>
+    <row r="60" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B60" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="13">
         <v>44726</v>
       </c>
-      <c r="D51" s="13">
+      <c r="D60" s="13">
         <v>44742</v>
       </c>
-      <c r="E51" s="14">
+      <c r="E60" s="14">
         <v>480</v>
       </c>
-      <c r="F51" s="14">
+      <c r="F60" s="14">
         <v>408</v>
       </c>
-      <c r="G51" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="16">
+      <c r="G60" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H60" s="16">
         <v>0.28731296498999997</v>
       </c>
-      <c r="I51" s="16">
+      <c r="I60" s="16">
         <v>0.24421602024</v>
       </c>
-      <c r="J51" s="12">
+      <c r="J60" s="12">
         <v>45034</v>
       </c>
-      <c r="K51" s="23"/>
-[...5 lines deleted...]
-      <c r="C52" s="18">
+      <c r="K60" s="23"/>
+    </row>
+    <row r="61" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B61" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="18">
         <v>44664</v>
       </c>
-      <c r="D52" s="18">
+      <c r="D61" s="18">
         <v>44680</v>
       </c>
-      <c r="E52" s="19">
+      <c r="E61" s="19">
         <v>150</v>
       </c>
-      <c r="F52" s="19">
+      <c r="F61" s="19">
         <v>127.5</v>
       </c>
-      <c r="G52" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="21">
+      <c r="G61" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H61" s="21">
         <v>8.9621974270000002E-2</v>
       </c>
-      <c r="I52" s="21">
+      <c r="I61" s="21">
         <v>7.6178678129999997E-2</v>
       </c>
-      <c r="J52" s="22">
+      <c r="J61" s="22">
         <v>45034</v>
       </c>
-      <c r="K52" s="9"/>
-[...5 lines deleted...]
-      <c r="C53" s="13">
+      <c r="K61" s="9"/>
+    </row>
+    <row r="62" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B62" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="13">
         <v>44637</v>
       </c>
-      <c r="D53" s="13">
+      <c r="D62" s="13">
         <v>44651</v>
       </c>
-      <c r="E53" s="14">
+      <c r="E62" s="14">
         <v>250</v>
       </c>
-      <c r="F53" s="14">
+      <c r="F62" s="14">
         <v>212.5</v>
       </c>
-      <c r="G53" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="16">
+      <c r="G62" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H62" s="16">
         <v>0.14929120378999999</v>
       </c>
-      <c r="I53" s="16">
+      <c r="I62" s="16">
         <v>0.12689752322</v>
       </c>
-      <c r="J53" s="12">
+      <c r="J62" s="12">
         <v>45034</v>
       </c>
-      <c r="K53" s="23"/>
-[...5 lines deleted...]
-      <c r="C54" s="18">
+      <c r="K62" s="23"/>
+    </row>
+    <row r="63" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B63" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="25">
         <v>44608</v>
       </c>
-      <c r="D54" s="18">
+      <c r="D63" s="25">
         <v>44617</v>
       </c>
-      <c r="E54" s="19">
+      <c r="E63" s="26">
         <v>180</v>
       </c>
-      <c r="F54" s="19">
+      <c r="F63" s="26">
         <v>153</v>
       </c>
-      <c r="G54" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="21">
+      <c r="G63" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="28">
         <v>0.10739500713</v>
       </c>
-      <c r="I54" s="21">
+      <c r="I63" s="28">
         <v>9.1285756060000001E-2</v>
       </c>
-      <c r="J54" s="22">
+      <c r="J63" s="29">
         <v>45034</v>
       </c>
-      <c r="K54" s="9"/>
-[...14 lines deleted...]
-      <c r="B56" s="46">
+      <c r="K63" s="9"/>
+    </row>
+    <row r="64" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B64" s="8"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="8"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="8"/>
+      <c r="G64" s="8"/>
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="8"/>
+      <c r="K64" s="9"/>
+    </row>
+    <row r="65" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B65" s="53">
         <v>2021</v>
       </c>
-      <c r="C56" s="46" t="s">
+      <c r="C65" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D56" s="46" t="s">
+      <c r="D65" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E56" s="46" t="s">
+      <c r="E65" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F56" s="46" t="s">
+      <c r="F65" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G56" s="46" t="s">
+      <c r="G65" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H56" s="46" t="s">
+      <c r="H65" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I56" s="46" t="s">
+      <c r="I65" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J56" s="46" t="s">
+      <c r="J65" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K56" s="9"/>
-[...17 lines deleted...]
-      <c r="C58" s="13">
+      <c r="K65" s="9"/>
+    </row>
+    <row r="66" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B66" s="54"/>
+      <c r="C66" s="54"/>
+      <c r="D66" s="54"/>
+      <c r="E66" s="54"/>
+      <c r="F66" s="54"/>
+      <c r="G66" s="54"/>
+      <c r="H66" s="54"/>
+      <c r="I66" s="54"/>
+      <c r="J66" s="54"/>
+      <c r="K66" s="9"/>
+    </row>
+    <row r="67" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B67" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" s="13">
         <v>44677</v>
       </c>
-      <c r="D58" s="13">
+      <c r="D67" s="13">
         <v>44677</v>
       </c>
-      <c r="E58" s="14">
+      <c r="E67" s="14">
         <v>2028.5</v>
       </c>
-      <c r="F58" s="14">
+      <c r="F67" s="14">
         <v>2028.5</v>
       </c>
-      <c r="G58" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="16">
+      <c r="G67" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H67" s="16">
         <v>1.2120023392899999</v>
       </c>
-      <c r="I58" s="16">
+      <c r="I67" s="16">
         <v>1.2120023392899999</v>
       </c>
-      <c r="J58" s="12">
+      <c r="J67" s="12">
         <v>44852</v>
       </c>
-      <c r="K58" s="9"/>
-[...5 lines deleted...]
-      <c r="C59" s="18">
+      <c r="K67" s="9"/>
+    </row>
+    <row r="68" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B68" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="18">
         <v>44540</v>
       </c>
-      <c r="D59" s="18">
+      <c r="D68" s="18">
         <v>44557</v>
       </c>
-      <c r="E59" s="19">
+      <c r="E68" s="19">
         <v>1500</v>
       </c>
-      <c r="F59" s="19">
+      <c r="F68" s="19">
         <v>1500</v>
       </c>
-      <c r="G59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="21">
+      <c r="G68" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H68" s="21">
         <v>0.89448730817</v>
       </c>
-      <c r="I59" s="21">
+      <c r="I68" s="21">
         <v>0.89448730817</v>
       </c>
-      <c r="J59" s="22">
+      <c r="J68" s="22">
         <v>44852</v>
       </c>
-      <c r="K59" s="9"/>
-[...5 lines deleted...]
-      <c r="C60" s="13">
+      <c r="K68" s="9"/>
+    </row>
+    <row r="69" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B69" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="13">
         <v>44540</v>
       </c>
-      <c r="D60" s="13">
+      <c r="D69" s="13">
         <v>44557</v>
       </c>
-      <c r="E60" s="14">
+      <c r="E69" s="14">
         <v>805</v>
       </c>
-      <c r="F60" s="14">
+      <c r="F69" s="14">
         <v>684.25</v>
       </c>
-      <c r="G60" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="16">
+      <c r="G69" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H69" s="16">
         <v>0.48004152205</v>
       </c>
-      <c r="I60" s="16">
+      <c r="I69" s="16">
         <v>0.40803529374000003</v>
       </c>
-      <c r="J60" s="12">
+      <c r="J69" s="12">
         <v>44761</v>
       </c>
-      <c r="K60" s="9"/>
-[...5 lines deleted...]
-      <c r="C61" s="18">
+      <c r="K69" s="9"/>
+    </row>
+    <row r="70" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B70" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="18">
         <v>44455</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D70" s="18">
         <v>44469</v>
       </c>
-      <c r="E61" s="19">
+      <c r="E70" s="19">
         <v>600</v>
       </c>
-      <c r="F61" s="19">
+      <c r="F70" s="19">
         <v>510</v>
       </c>
-      <c r="G61" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="21">
+      <c r="G70" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H70" s="21">
         <v>0.35728835196999997</v>
       </c>
-      <c r="I61" s="21">
+      <c r="I70" s="21">
         <v>0.30369509917999998</v>
       </c>
-      <c r="J61" s="22">
+      <c r="J70" s="22">
         <v>44761</v>
       </c>
-      <c r="K61" s="9"/>
-[...5 lines deleted...]
-      <c r="C62" s="13">
+      <c r="K70" s="9"/>
+    </row>
+    <row r="71" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B71" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="13">
         <v>44364</v>
       </c>
-      <c r="D62" s="13">
+      <c r="D71" s="13">
         <v>44377</v>
       </c>
-      <c r="E62" s="14">
+      <c r="E71" s="14">
         <v>630</v>
       </c>
-      <c r="F62" s="14">
+      <c r="F71" s="14">
         <v>535.5</v>
       </c>
-      <c r="G62" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="16">
+      <c r="G71" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H71" s="16">
         <v>0.37390025008</v>
       </c>
-      <c r="I62" s="16">
+      <c r="I71" s="16">
         <v>0.31781521257000001</v>
       </c>
-      <c r="J62" s="12">
+      <c r="J71" s="12">
         <v>44761</v>
       </c>
-      <c r="K62" s="9"/>
-[...5 lines deleted...]
-      <c r="C63" s="18">
+      <c r="K71" s="9"/>
+    </row>
+    <row r="72" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B72" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="18">
         <v>44301</v>
       </c>
-      <c r="D63" s="18">
+      <c r="D72" s="18">
         <v>44316</v>
       </c>
-      <c r="E63" s="19">
+      <c r="E72" s="19">
         <v>280</v>
       </c>
-      <c r="F63" s="19">
+      <c r="F72" s="19">
         <v>238</v>
       </c>
-      <c r="G63" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="21">
+      <c r="G72" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72" s="21">
         <v>0.16611398457000001</v>
       </c>
-      <c r="I63" s="21">
+      <c r="I72" s="21">
         <v>0.14119688689000001</v>
       </c>
-      <c r="J63" s="22">
+      <c r="J72" s="22">
         <v>44761</v>
       </c>
-      <c r="K63" s="9"/>
-[...5 lines deleted...]
-      <c r="C64" s="13">
+      <c r="K72" s="9"/>
+    </row>
+    <row r="73" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B73" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="13">
         <v>44273</v>
       </c>
-      <c r="D64" s="13">
+      <c r="D73" s="13">
         <v>44286</v>
       </c>
-      <c r="E64" s="14">
+      <c r="E73" s="14">
         <v>270</v>
       </c>
-      <c r="F64" s="14">
+      <c r="F73" s="14">
         <v>229.5</v>
       </c>
-      <c r="G64" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="16">
+      <c r="G73" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H73" s="16">
         <v>0.16009837667999999</v>
       </c>
-      <c r="I64" s="16">
+      <c r="I73" s="16">
         <v>0.13608362017</v>
       </c>
-      <c r="J64" s="12">
+      <c r="J73" s="12">
         <v>44761</v>
       </c>
-      <c r="K64" s="9"/>
-[...5 lines deleted...]
-      <c r="C65" s="25">
+      <c r="K73" s="9"/>
+    </row>
+    <row r="74" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B74" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="25">
         <v>44239</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D74" s="25">
         <v>44253</v>
       </c>
-      <c r="E65" s="26">
+      <c r="E74" s="26">
         <v>150</v>
       </c>
-      <c r="F65" s="26">
+      <c r="F74" s="26">
         <v>127.5</v>
       </c>
-      <c r="G65" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H65" s="28">
+      <c r="G74" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H74" s="28">
         <v>8.8895606969999999E-2</v>
       </c>
-      <c r="I65" s="28">
+      <c r="I74" s="28">
         <v>7.5561265919999995E-2</v>
       </c>
-      <c r="J65" s="29">
+      <c r="J74" s="29">
         <v>44761</v>
       </c>
-      <c r="K65" s="9"/>
-[...14 lines deleted...]
-      <c r="B67" s="46">
+      <c r="K74" s="9"/>
+    </row>
+    <row r="75" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B75" s="30"/>
+      <c r="C75" s="30"/>
+      <c r="D75" s="30"/>
+      <c r="E75" s="30"/>
+      <c r="F75" s="30"/>
+      <c r="G75" s="30"/>
+      <c r="H75" s="30"/>
+      <c r="I75" s="30"/>
+      <c r="J75" s="30"/>
+      <c r="K75" s="9"/>
+    </row>
+    <row r="76" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B76" s="53">
         <v>2020</v>
       </c>
-      <c r="C67" s="46" t="s">
+      <c r="C76" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D67" s="46" t="s">
+      <c r="D76" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E67" s="46" t="s">
+      <c r="E76" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F67" s="46" t="s">
+      <c r="F76" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G67" s="46" t="s">
+      <c r="G76" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H67" s="46" t="s">
+      <c r="H76" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I67" s="46" t="s">
+      <c r="I76" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J67" s="46" t="s">
+      <c r="J76" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K67" s="9"/>
-[...222 lines deleted...]
-      </c>
       <c r="K76" s="9"/>
     </row>
     <row r="77" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B77" s="55"/>
-[...1 lines deleted...]
-      <c r="D77" s="55"/>
+      <c r="B77" s="54"/>
+      <c r="C77" s="54"/>
+      <c r="D77" s="54"/>
       <c r="E77" s="54"/>
       <c r="F77" s="54"/>
-      <c r="G77" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="16">
+      <c r="G77" s="54"/>
+      <c r="H77" s="54"/>
+      <c r="I77" s="54"/>
+      <c r="J77" s="54"/>
+      <c r="K77" s="9"/>
+    </row>
+    <row r="78" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B78" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="18">
+        <v>44301</v>
+      </c>
+      <c r="D78" s="18">
+        <v>44301</v>
+      </c>
+      <c r="E78" s="19">
+        <v>1587.518</v>
+      </c>
+      <c r="F78" s="19">
+        <f>E78</f>
+        <v>1587.518</v>
+      </c>
+      <c r="G78" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" s="21">
+        <v>0.94181786761999997</v>
+      </c>
+      <c r="I78" s="21">
+        <f>H78</f>
+        <v>0.94181786761999997</v>
+      </c>
+      <c r="J78" s="22">
+        <v>44474</v>
+      </c>
+      <c r="K78" s="9"/>
+    </row>
+    <row r="79" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B79" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" s="13">
+        <v>44176</v>
+      </c>
+      <c r="D79" s="13">
+        <v>44193</v>
+      </c>
+      <c r="E79" s="14">
+        <v>1200</v>
+      </c>
+      <c r="F79" s="14">
+        <v>1200</v>
+      </c>
+      <c r="G79" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H79" s="16">
+        <v>0.71082712945000004</v>
+      </c>
+      <c r="I79" s="16">
+        <v>0.71082712945000004</v>
+      </c>
+      <c r="J79" s="12">
+        <v>44474</v>
+      </c>
+      <c r="K79" s="9"/>
+    </row>
+    <row r="80" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B80" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="18">
+        <v>44176</v>
+      </c>
+      <c r="D80" s="18">
+        <v>44193</v>
+      </c>
+      <c r="E80" s="19">
+        <v>260</v>
+      </c>
+      <c r="F80" s="19">
+        <v>221</v>
+      </c>
+      <c r="G80" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H80" s="21">
+        <v>0.15401254471</v>
+      </c>
+      <c r="I80" s="21">
+        <v>0.13091066300000001</v>
+      </c>
+      <c r="J80" s="22">
+        <v>44390</v>
+      </c>
+      <c r="K80" s="9"/>
+    </row>
+    <row r="81" spans="2:11" ht="24" x14ac:dyDescent="0.3">
+      <c r="B81" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" s="13">
+        <v>44151</v>
+      </c>
+      <c r="D81" s="13">
+        <v>44162</v>
+      </c>
+      <c r="E81" s="14">
+        <v>400</v>
+      </c>
+      <c r="F81" s="14">
+        <v>340</v>
+      </c>
+      <c r="G81" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H81" s="16">
+        <v>0.23690201678</v>
+      </c>
+      <c r="I81" s="16">
+        <v>0.20136671426</v>
+      </c>
+      <c r="J81" s="12">
+        <v>44390</v>
+      </c>
+      <c r="K81" s="9"/>
+    </row>
+    <row r="82" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B82" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" s="55">
+        <v>44091</v>
+      </c>
+      <c r="D82" s="55">
+        <v>44102</v>
+      </c>
+      <c r="E82" s="56">
+        <v>650</v>
+      </c>
+      <c r="F82" s="56">
+        <v>552.5</v>
+      </c>
+      <c r="G82" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82" s="21">
+        <v>0.36098521784999998</v>
+      </c>
+      <c r="I82" s="21">
+        <v>0.30683743517000001</v>
+      </c>
+      <c r="J82" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="K82" s="9"/>
+    </row>
+    <row r="83" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B83" s="63"/>
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="56"/>
+      <c r="F83" s="56"/>
+      <c r="G83" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H83" s="21">
+        <v>0.39708373963999999</v>
+      </c>
+      <c r="I83" s="21">
+        <v>0.33752117868999998</v>
+      </c>
+      <c r="J83" s="61"/>
+      <c r="K83" s="9"/>
+    </row>
+    <row r="84" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B84" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="57">
+        <v>43999</v>
+      </c>
+      <c r="D84" s="57">
+        <v>44012</v>
+      </c>
+      <c r="E84" s="59">
+        <v>900</v>
+      </c>
+      <c r="F84" s="59">
+        <v>765</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H84" s="16">
+        <v>0.49982568626000001</v>
+      </c>
+      <c r="I84" s="16">
+        <v>0.42485183331999998</v>
+      </c>
+      <c r="J84" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="K84" s="9"/>
+    </row>
+    <row r="85" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B85" s="57"/>
+      <c r="C85" s="57"/>
+      <c r="D85" s="57"/>
+      <c r="E85" s="59"/>
+      <c r="F85" s="59"/>
+      <c r="G85" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H85" s="16">
         <v>0.54980825488999996</v>
       </c>
-      <c r="I77" s="16">
+      <c r="I85" s="16">
         <v>0.46733701664999999</v>
       </c>
-      <c r="J77" s="55"/>
-[...6 lines deleted...]
-      <c r="C78" s="51">
+      <c r="J85" s="57"/>
+      <c r="K85" s="9"/>
+    </row>
+    <row r="86" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B86" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="61">
         <v>43909</v>
       </c>
-      <c r="D78" s="51">
+      <c r="D86" s="61">
         <v>43921</v>
       </c>
-      <c r="E78" s="50">
+      <c r="E86" s="56">
         <v>150</v>
       </c>
-      <c r="F78" s="50">
+      <c r="F86" s="56">
         <v>127.5</v>
       </c>
-      <c r="G78" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H78" s="21">
+      <c r="G86" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H86" s="21">
         <v>8.3304281039999997E-2</v>
       </c>
-      <c r="I78" s="21">
+      <c r="I86" s="21">
         <v>7.0808638879999997E-2</v>
       </c>
-      <c r="J78" s="51" t="s">
-[...13 lines deleted...]
-      <c r="H79" s="21">
+      <c r="J86" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="K86" s="9"/>
+    </row>
+    <row r="87" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B87" s="61"/>
+      <c r="C87" s="61"/>
+      <c r="D87" s="61"/>
+      <c r="E87" s="56"/>
+      <c r="F87" s="56"/>
+      <c r="G87" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H87" s="21">
         <v>9.1634709140000006E-2</v>
       </c>
-      <c r="I79" s="21">
+      <c r="I87" s="21">
         <v>7.7889502769999994E-2</v>
       </c>
-      <c r="J79" s="51"/>
-[...6 lines deleted...]
-      <c r="C80" s="53">
+      <c r="J87" s="61"/>
+      <c r="K87" s="9"/>
+    </row>
+    <row r="88" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B88" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="58">
         <v>43875</v>
       </c>
-      <c r="D80" s="53">
+      <c r="D88" s="58">
         <v>43889</v>
       </c>
-      <c r="E80" s="54">
+      <c r="E88" s="59">
         <v>270</v>
       </c>
-      <c r="F80" s="54">
+      <c r="F88" s="59">
         <v>229.5</v>
       </c>
-      <c r="G80" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H80" s="16">
+      <c r="G88" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H88" s="16">
         <v>0.14994770587</v>
       </c>
-      <c r="I80" s="16">
+      <c r="I88" s="16">
         <v>0.12745554999</v>
       </c>
-      <c r="J80" s="55" t="s">
-[...15 lines deleted...]
-      <c r="H81" s="16">
+      <c r="J88" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="K88" s="9"/>
+    </row>
+    <row r="89" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B89" s="75"/>
+      <c r="C89" s="77"/>
+      <c r="D89" s="77"/>
+      <c r="E89" s="78"/>
+      <c r="F89" s="78"/>
+      <c r="G89" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H89" s="16">
         <v>0.16494247645999999</v>
       </c>
-      <c r="I81" s="16">
+      <c r="I89" s="16">
         <v>0.14020110498999999</v>
       </c>
-      <c r="J81" s="58"/>
-[...15 lines deleted...]
-      <c r="B83" s="46">
+      <c r="J89" s="73"/>
+      <c r="K89" s="9"/>
+    </row>
+    <row r="90" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B90" s="32"/>
+      <c r="C90" s="32"/>
+      <c r="D90" s="32"/>
+      <c r="E90" s="32"/>
+      <c r="F90" s="32"/>
+      <c r="G90" s="32"/>
+      <c r="H90" s="32"/>
+      <c r="I90" s="33"/>
+      <c r="J90" s="32"/>
+      <c r="K90" s="9"/>
+    </row>
+    <row r="91" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B91" s="53">
         <v>2019</v>
       </c>
-      <c r="C83" s="46" t="s">
+      <c r="C91" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D83" s="46" t="s">
+      <c r="D91" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E83" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F83" s="46" t="s">
+      <c r="E91" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G83" s="46" t="s">
+      <c r="G91" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H83" s="46" t="s">
+      <c r="H91" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I83" s="46" t="s">
+      <c r="I91" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J83" s="46" t="s">
+      <c r="J91" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K83" s="9"/>
-[...193 lines deleted...]
-      </c>
       <c r="K91" s="9"/>
     </row>
     <row r="92" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B92" s="31" t="s">
-[...3 lines deleted...]
-      <c r="D92" s="53"/>
+      <c r="B92" s="54"/>
+      <c r="C92" s="54"/>
+      <c r="D92" s="54"/>
       <c r="E92" s="54"/>
       <c r="F92" s="54"/>
-      <c r="G92" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H92" s="16">
+      <c r="G92" s="54"/>
+      <c r="H92" s="54"/>
+      <c r="I92" s="54"/>
+      <c r="J92" s="54"/>
+      <c r="K92" s="9"/>
+    </row>
+    <row r="93" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B93" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="61">
+        <v>43979</v>
+      </c>
+      <c r="D93" s="61">
+        <v>43979</v>
+      </c>
+      <c r="E93" s="56">
+        <v>2195.5753407900002</v>
+      </c>
+      <c r="F93" s="56">
+        <f>E93</f>
+        <v>2195.5753407900002</v>
+      </c>
+      <c r="G93" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H93" s="34">
+        <v>1.2193388349495757</v>
+      </c>
+      <c r="I93" s="34">
+        <v>1.2193388349495757</v>
+      </c>
+      <c r="J93" s="55">
+        <v>44174</v>
+      </c>
+      <c r="K93" s="9"/>
+    </row>
+    <row r="94" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B94" s="63"/>
+      <c r="C94" s="61"/>
+      <c r="D94" s="61"/>
+      <c r="E94" s="56"/>
+      <c r="F94" s="56"/>
+      <c r="G94" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H94" s="34">
+        <v>1.3412727184445332</v>
+      </c>
+      <c r="I94" s="34">
+        <v>1.3412727184445332</v>
+      </c>
+      <c r="J94" s="55"/>
+      <c r="K94" s="9"/>
+    </row>
+    <row r="95" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B95" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="58">
+        <v>43818</v>
+      </c>
+      <c r="D95" s="58">
+        <v>43829</v>
+      </c>
+      <c r="E95" s="59">
+        <v>1000</v>
+      </c>
+      <c r="F95" s="59">
+        <v>1000</v>
+      </c>
+      <c r="G95" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H95" s="16">
+        <v>0.55536187362</v>
+      </c>
+      <c r="I95" s="16">
+        <f>H95</f>
+        <v>0.55536187362</v>
+      </c>
+      <c r="J95" s="57">
+        <v>44061</v>
+      </c>
+      <c r="K95" s="9"/>
+    </row>
+    <row r="96" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B96" s="68"/>
+      <c r="C96" s="58"/>
+      <c r="D96" s="58"/>
+      <c r="E96" s="59"/>
+      <c r="F96" s="59"/>
+      <c r="G96" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H96" s="16">
+        <v>0.61089806097999999</v>
+      </c>
+      <c r="I96" s="16">
+        <f>H96</f>
+        <v>0.61089806097999999</v>
+      </c>
+      <c r="J96" s="58"/>
+      <c r="K96" s="9"/>
+    </row>
+    <row r="97" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B97" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="61">
+        <v>43818</v>
+      </c>
+      <c r="D97" s="61">
+        <v>43829</v>
+      </c>
+      <c r="E97" s="56">
+        <v>350</v>
+      </c>
+      <c r="F97" s="56">
+        <v>297.5</v>
+      </c>
+      <c r="G97" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H97" s="34">
+        <v>0.19437665575999999</v>
+      </c>
+      <c r="I97" s="34">
+        <v>0.16522015740000001</v>
+      </c>
+      <c r="J97" s="55">
+        <v>44061</v>
+      </c>
+      <c r="K97" s="9"/>
+    </row>
+    <row r="98" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B98" s="63"/>
+      <c r="C98" s="61"/>
+      <c r="D98" s="61"/>
+      <c r="E98" s="56"/>
+      <c r="F98" s="56"/>
+      <c r="G98" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H98" s="34">
+        <v>0.21381432134</v>
+      </c>
+      <c r="I98" s="34">
+        <v>0.18174217313999999</v>
+      </c>
+      <c r="J98" s="55"/>
+      <c r="K98" s="9"/>
+    </row>
+    <row r="99" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B99" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="58">
+        <v>43633</v>
+      </c>
+      <c r="D99" s="58">
+        <v>43644</v>
+      </c>
+      <c r="E99" s="59">
+        <v>968</v>
+      </c>
+      <c r="F99" s="59">
+        <v>822.8</v>
+      </c>
+      <c r="G99" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H99" s="16">
+        <v>0.53759029367</v>
+      </c>
+      <c r="I99" s="16">
+        <v>0.45695174961000001</v>
+      </c>
+      <c r="J99" s="57">
+        <v>44061</v>
+      </c>
+      <c r="K99" s="9"/>
+    </row>
+    <row r="100" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B100" s="68"/>
+      <c r="C100" s="58"/>
+      <c r="D100" s="58"/>
+      <c r="E100" s="59"/>
+      <c r="F100" s="59"/>
+      <c r="G100" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H100" s="16">
         <v>0.59134932302999998</v>
       </c>
-      <c r="I92" s="16">
+      <c r="I100" s="16">
         <v>0.50264692458000004</v>
       </c>
-      <c r="J92" s="53"/>
-[...6 lines deleted...]
-      <c r="C93" s="51">
+      <c r="J100" s="58"/>
+      <c r="K100" s="9"/>
+    </row>
+    <row r="101" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B101" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="61">
         <v>43572</v>
       </c>
-      <c r="D93" s="51">
+      <c r="D101" s="61">
         <v>43585</v>
       </c>
-      <c r="E93" s="50">
+      <c r="E101" s="56">
         <v>570</v>
       </c>
-      <c r="F93" s="50">
+      <c r="F101" s="56">
         <v>484.5</v>
       </c>
-      <c r="G93" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H93" s="34">
+      <c r="G101" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H101" s="34">
         <v>0.31655626796000003</v>
       </c>
-      <c r="I93" s="34">
+      <c r="I101" s="34">
         <v>0.26907282777000002</v>
       </c>
-      <c r="J93" s="49">
+      <c r="J101" s="55">
         <v>44061</v>
       </c>
-      <c r="K93" s="9"/>
-[...12 lines deleted...]
-      <c r="H94" s="34">
+      <c r="K101" s="9"/>
+    </row>
+    <row r="102" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B102" s="63"/>
+      <c r="C102" s="61"/>
+      <c r="D102" s="61"/>
+      <c r="E102" s="56"/>
+      <c r="F102" s="56"/>
+      <c r="G102" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H102" s="34">
         <v>0.34821189475999997</v>
       </c>
-      <c r="I94" s="34">
+      <c r="I102" s="34">
         <v>0.29598011054000001</v>
       </c>
-      <c r="J94" s="49"/>
-[...6 lines deleted...]
-      <c r="C95" s="53">
+      <c r="J102" s="55"/>
+      <c r="K102" s="9"/>
+    </row>
+    <row r="103" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B103" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="58">
         <v>43511</v>
       </c>
-      <c r="D95" s="53">
+      <c r="D103" s="58">
         <v>43524</v>
       </c>
-      <c r="E95" s="54">
+      <c r="E103" s="59">
         <v>700</v>
       </c>
-      <c r="F95" s="54">
+      <c r="F103" s="59">
         <v>595</v>
       </c>
-      <c r="G95" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H95" s="16">
+      <c r="G103" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H103" s="16">
         <v>0.38875331152999998</v>
       </c>
-      <c r="I95" s="16">
+      <c r="I103" s="16">
         <v>0.33044031480000002</v>
       </c>
-      <c r="J95" s="55">
+      <c r="J103" s="57">
         <v>44061</v>
       </c>
-      <c r="K95" s="9"/>
-[...12 lines deleted...]
-      <c r="H96" s="16">
+      <c r="K103" s="9"/>
+    </row>
+    <row r="104" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B104" s="75"/>
+      <c r="C104" s="58"/>
+      <c r="D104" s="58"/>
+      <c r="E104" s="59"/>
+      <c r="F104" s="59"/>
+      <c r="G104" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H104" s="16">
         <v>0.42762864269</v>
       </c>
-      <c r="I96" s="16">
+      <c r="I104" s="16">
         <v>0.36348434627999998</v>
       </c>
-      <c r="J96" s="53"/>
-[...15 lines deleted...]
-      <c r="B98" s="46">
+      <c r="J104" s="58"/>
+      <c r="K104" s="9"/>
+    </row>
+    <row r="105" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B105" s="32"/>
+      <c r="C105" s="32"/>
+      <c r="D105" s="32"/>
+      <c r="E105" s="32"/>
+      <c r="F105" s="32"/>
+      <c r="G105" s="32"/>
+      <c r="H105" s="32"/>
+      <c r="I105" s="33"/>
+      <c r="J105" s="32"/>
+      <c r="K105" s="2"/>
+    </row>
+    <row r="106" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B106" s="53">
         <v>2018</v>
       </c>
-      <c r="C98" s="46" t="s">
+      <c r="C106" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D98" s="46" t="s">
+      <c r="D106" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E98" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="46" t="s">
+      <c r="E106" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F106" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G98" s="46" t="s">
+      <c r="G106" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H98" s="46" t="s">
+      <c r="H106" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I98" s="46" t="s">
+      <c r="I106" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J98" s="46" t="s">
+      <c r="J106" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K98" s="2"/>
-[...17 lines deleted...]
-      <c r="C100" s="51">
+      <c r="K106" s="2"/>
+    </row>
+    <row r="107" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B107" s="54"/>
+      <c r="C107" s="54"/>
+      <c r="D107" s="54"/>
+      <c r="E107" s="54"/>
+      <c r="F107" s="54"/>
+      <c r="G107" s="54"/>
+      <c r="H107" s="54"/>
+      <c r="I107" s="54"/>
+      <c r="J107" s="54"/>
+      <c r="K107" s="2"/>
+    </row>
+    <row r="108" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B108" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="61">
         <v>43566</v>
       </c>
-      <c r="D100" s="51">
+      <c r="D108" s="61">
         <v>43566</v>
       </c>
-      <c r="E100" s="50">
+      <c r="E108" s="56">
         <v>2468.6999999999998</v>
       </c>
-      <c r="F100" s="50">
+      <c r="F108" s="56">
         <v>2468.6999999999998</v>
       </c>
-      <c r="G100" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="36">
+      <c r="G108" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H108" s="36">
         <v>1.3710129451999999</v>
       </c>
-      <c r="I100" s="36">
+      <c r="I108" s="36">
         <v>1.3710129451999999</v>
       </c>
-      <c r="J100" s="49">
+      <c r="J108" s="55">
         <v>43816</v>
       </c>
-      <c r="K100" s="2"/>
-[...12 lines deleted...]
-      <c r="H101" s="36">
+      <c r="K108" s="2"/>
+    </row>
+    <row r="109" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B109" s="63"/>
+      <c r="C109" s="61"/>
+      <c r="D109" s="61"/>
+      <c r="E109" s="56"/>
+      <c r="F109" s="56"/>
+      <c r="G109" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H109" s="36">
         <v>1.50811423972</v>
       </c>
-      <c r="I101" s="36">
+      <c r="I109" s="36">
         <v>1.50811423972</v>
       </c>
-      <c r="J101" s="49"/>
-[...6 lines deleted...]
-      <c r="C102" s="59">
+      <c r="J109" s="55"/>
+      <c r="K109" s="2"/>
+    </row>
+    <row r="110" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B110" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="64">
         <v>43438</v>
       </c>
-      <c r="D102" s="59">
+      <c r="D110" s="64">
         <v>43451</v>
       </c>
-      <c r="E102" s="61">
+      <c r="E110" s="70">
         <v>1350</v>
       </c>
-      <c r="F102" s="61">
+      <c r="F110" s="70">
         <v>1147.5</v>
       </c>
-      <c r="G102" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H102" s="37">
+      <c r="G110" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H110" s="37">
         <v>0.74973852938999996</v>
       </c>
-      <c r="I102" s="37">
+      <c r="I110" s="37">
         <v>0.63727774997999997</v>
       </c>
-      <c r="J102" s="63">
+      <c r="J110" s="67">
         <v>43816</v>
       </c>
-      <c r="K102" s="2"/>
-[...12 lines deleted...]
-      <c r="H103" s="37">
+      <c r="K110" s="2"/>
+    </row>
+    <row r="111" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B111" s="68"/>
+      <c r="C111" s="64"/>
+      <c r="D111" s="64"/>
+      <c r="E111" s="70"/>
+      <c r="F111" s="70"/>
+      <c r="G111" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="H111" s="37">
         <v>0.82471238232999999</v>
       </c>
-      <c r="I103" s="37">
+      <c r="I111" s="37">
         <v>0.70100552498000002</v>
       </c>
-      <c r="J103" s="63"/>
-[...6 lines deleted...]
-      <c r="C104" s="51">
+      <c r="J111" s="67"/>
+      <c r="K111" s="2"/>
+    </row>
+    <row r="112" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B112" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C112" s="61">
         <v>43348</v>
       </c>
-      <c r="D104" s="51">
+      <c r="D112" s="61">
         <v>43360</v>
       </c>
-      <c r="E104" s="50">
+      <c r="E112" s="56">
         <v>2800</v>
       </c>
-      <c r="F104" s="50">
+      <c r="F112" s="56">
         <v>2380</v>
       </c>
-      <c r="G104" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="36">
+      <c r="G112" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H112" s="36">
         <v>1.5550132461499999</v>
       </c>
-      <c r="I104" s="36">
+      <c r="I112" s="36">
         <v>1.3217612592300001</v>
       </c>
-      <c r="J104" s="49">
+      <c r="J112" s="55">
         <v>43697</v>
       </c>
-      <c r="K104" s="2"/>
-[...12 lines deleted...]
-      <c r="H105" s="36">
+      <c r="K112" s="2"/>
+    </row>
+    <row r="113" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B113" s="79"/>
+      <c r="C113" s="61"/>
+      <c r="D113" s="61"/>
+      <c r="E113" s="56"/>
+      <c r="F113" s="56"/>
+      <c r="G113" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H113" s="36">
         <v>1.71051457077</v>
       </c>
-      <c r="I105" s="36">
+      <c r="I113" s="36">
         <v>1.4539373851499999</v>
       </c>
-      <c r="J105" s="49"/>
-[...6 lines deleted...]
-      <c r="C106" s="59">
+      <c r="J113" s="55"/>
+      <c r="K113" s="2"/>
+    </row>
+    <row r="114" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B114" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="64">
         <v>43269</v>
       </c>
-      <c r="D106" s="59">
+      <c r="D114" s="64">
         <v>43280</v>
       </c>
-      <c r="E106" s="61">
+      <c r="E114" s="70">
         <v>400</v>
       </c>
-      <c r="F106" s="61">
+      <c r="F114" s="70">
         <v>340</v>
       </c>
-      <c r="G106" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H106" s="37">
+      <c r="G114" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H114" s="37">
         <v>0.22214474945000001</v>
       </c>
-      <c r="I106" s="37">
+      <c r="I114" s="37">
         <v>0.18882303703</v>
       </c>
-      <c r="J106" s="63">
+      <c r="J114" s="67">
         <v>43697</v>
       </c>
-      <c r="K106" s="2"/>
-[...12 lines deleted...]
-      <c r="H107" s="40">
+      <c r="K114" s="2"/>
+    </row>
+    <row r="115" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B115" s="72"/>
+      <c r="C115" s="69"/>
+      <c r="D115" s="69"/>
+      <c r="E115" s="71"/>
+      <c r="F115" s="71"/>
+      <c r="G115" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="H115" s="39">
         <v>0.24435922438999999</v>
       </c>
-      <c r="I107" s="40">
+      <c r="I115" s="39">
         <v>0.20770534072999999</v>
       </c>
-      <c r="J107" s="64"/>
-[...15 lines deleted...]
-      <c r="B109" s="46">
+      <c r="J115" s="72"/>
+      <c r="K115" s="2"/>
+    </row>
+    <row r="116" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B116" s="81"/>
+      <c r="C116" s="81"/>
+      <c r="D116" s="81"/>
+      <c r="E116" s="81"/>
+      <c r="F116" s="81"/>
+      <c r="G116" s="81"/>
+      <c r="H116" s="81"/>
+      <c r="I116" s="81"/>
+      <c r="J116" s="81"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="53">
         <v>2017</v>
       </c>
-      <c r="C109" s="46" t="s">
+      <c r="C117" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D109" s="46" t="s">
+      <c r="D117" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E109" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F109" s="46" t="s">
+      <c r="E117" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G109" s="46" t="s">
+      <c r="G117" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H109" s="46" t="s">
+      <c r="H117" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I109" s="46" t="s">
+      <c r="I117" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J109" s="46" t="s">
+      <c r="J117" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K109" s="2"/>
-[...17 lines deleted...]
-      <c r="C111" s="59">
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="54"/>
+      <c r="C118" s="54"/>
+      <c r="D118" s="54"/>
+      <c r="E118" s="54"/>
+      <c r="F118" s="54"/>
+      <c r="G118" s="54"/>
+      <c r="H118" s="54"/>
+      <c r="I118" s="54"/>
+      <c r="J118" s="54"/>
+      <c r="K118" s="2"/>
+    </row>
+    <row r="119" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="64">
         <v>43202</v>
       </c>
-      <c r="D111" s="59">
+      <c r="D119" s="64">
         <v>43202</v>
       </c>
-      <c r="E111" s="61">
+      <c r="E119" s="70">
         <v>2191.9</v>
       </c>
-      <c r="F111" s="61">
+      <c r="F119" s="70">
         <v>2191.9</v>
       </c>
-      <c r="G111" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H111" s="37">
+      <c r="G119" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H119" s="37">
         <v>1.2172770028378261</v>
       </c>
-      <c r="I111" s="37">
+      <c r="I119" s="37">
         <v>1.2172770028378261</v>
       </c>
-      <c r="J111" s="63">
+      <c r="J119" s="67">
         <v>43445</v>
       </c>
-      <c r="K111" s="2"/>
-[...12 lines deleted...]
-      <c r="H112" s="37">
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B120" s="68"/>
+      <c r="C120" s="64"/>
+      <c r="D120" s="64"/>
+      <c r="E120" s="70"/>
+      <c r="F120" s="70"/>
+      <c r="G120" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="H120" s="37">
         <v>1.3390047031296248</v>
       </c>
-      <c r="I112" s="37">
+      <c r="I120" s="37">
         <v>1.3390047031296248</v>
       </c>
-      <c r="J112" s="66"/>
-[...6 lines deleted...]
-      <c r="C113" s="51">
+      <c r="J120" s="68"/>
+      <c r="K120" s="2"/>
+    </row>
+    <row r="121" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B121" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="61">
         <v>43083</v>
       </c>
-      <c r="D113" s="51">
+      <c r="D121" s="61">
         <v>43095</v>
       </c>
-      <c r="E113" s="50">
+      <c r="E121" s="56">
         <v>1486.63888944</v>
       </c>
-      <c r="F113" s="50">
+      <c r="F121" s="56">
         <v>1263.6430560199999</v>
       </c>
-      <c r="G113" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H113" s="21">
+      <c r="G121" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H121" s="21">
         <v>0.82562255904000004</v>
       </c>
-      <c r="I113" s="21">
+      <c r="I121" s="21">
         <v>0.70177917517999999</v>
       </c>
-      <c r="J113" s="49">
+      <c r="J121" s="55">
         <v>43333</v>
       </c>
-      <c r="K113" s="2"/>
-[...12 lines deleted...]
-      <c r="H114" s="21">
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B122" s="79"/>
+      <c r="C122" s="61"/>
+      <c r="D122" s="61"/>
+      <c r="E122" s="56"/>
+      <c r="F122" s="56"/>
+      <c r="G122" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H122" s="21">
         <v>0.90818481495000003</v>
       </c>
-      <c r="I114" s="21">
+      <c r="I122" s="21">
         <v>0.77195709270000001</v>
       </c>
-      <c r="J114" s="48"/>
-[...6 lines deleted...]
-      <c r="C115" s="59">
+      <c r="J122" s="63"/>
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B123" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="64">
         <v>42996</v>
       </c>
-      <c r="D115" s="59">
+      <c r="D123" s="64">
         <v>43007</v>
       </c>
-      <c r="E115" s="67">
+      <c r="E123" s="65">
         <v>305</v>
       </c>
-      <c r="F115" s="68">
+      <c r="F123" s="66">
         <v>259.3</v>
       </c>
-      <c r="G115" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H115" s="37">
+      <c r="G123" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H123" s="37">
         <v>0.16938500000000001</v>
       </c>
-      <c r="I115" s="37">
+      <c r="I123" s="37">
         <v>0.14397799999999999</v>
       </c>
-      <c r="J115" s="63">
+      <c r="J123" s="67">
         <v>43333</v>
       </c>
-      <c r="K115" s="2"/>
-[...12 lines deleted...]
-      <c r="H116" s="37">
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="68"/>
+      <c r="C124" s="64"/>
+      <c r="D124" s="64"/>
+      <c r="E124" s="65"/>
+      <c r="F124" s="66"/>
+      <c r="G124" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="H124" s="37">
         <v>0.18632399999999999</v>
       </c>
-      <c r="I116" s="37">
+      <c r="I124" s="37">
         <v>0.15837499999999999</v>
       </c>
-      <c r="J116" s="66"/>
-[...6 lines deleted...]
-      <c r="C117" s="51">
+      <c r="J124" s="68"/>
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B125" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" s="61">
         <v>42905</v>
       </c>
-      <c r="D117" s="51">
+      <c r="D125" s="61">
         <v>42916</v>
       </c>
-      <c r="E117" s="50">
+      <c r="E125" s="56">
         <v>95</v>
       </c>
-      <c r="F117" s="50">
+      <c r="F125" s="56">
         <v>80.75</v>
       </c>
-      <c r="G117" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H117" s="21">
+      <c r="G125" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H125" s="21">
         <v>5.2759357229999998E-2</v>
       </c>
-      <c r="I117" s="21">
+      <c r="I125" s="21">
         <v>4.4845453649999999E-2</v>
       </c>
-      <c r="J117" s="49">
+      <c r="J125" s="55">
         <v>43333</v>
       </c>
-      <c r="K117" s="2"/>
-[...12 lines deleted...]
-      <c r="H118" s="21">
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B126" s="79"/>
+      <c r="C126" s="61"/>
+      <c r="D126" s="61"/>
+      <c r="E126" s="56"/>
+      <c r="F126" s="56"/>
+      <c r="G126" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H126" s="21">
         <v>5.8035292959999998E-2</v>
       </c>
-      <c r="I118" s="21">
+      <c r="I126" s="21">
         <v>4.932999901E-2</v>
       </c>
-      <c r="J118" s="48"/>
-[...6 lines deleted...]
-      <c r="C119" s="59">
+      <c r="J126" s="63"/>
+      <c r="K126" s="2"/>
+    </row>
+    <row r="127" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B127" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" s="64">
         <v>42814</v>
       </c>
-      <c r="D119" s="59">
+      <c r="D127" s="64">
         <v>42825</v>
       </c>
-      <c r="E119" s="67">
+      <c r="E127" s="65">
         <v>350</v>
       </c>
-      <c r="F119" s="68">
+      <c r="F127" s="66">
         <v>297.5</v>
       </c>
-      <c r="G119" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H119" s="37">
+      <c r="G127" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H127" s="37">
         <v>0.19437657928999999</v>
       </c>
-      <c r="I119" s="37">
+      <c r="I127" s="37">
         <v>0.16522009239999999</v>
       </c>
-      <c r="J119" s="63">
+      <c r="J127" s="67">
         <v>43333</v>
       </c>
-      <c r="K119" s="2"/>
-[...12 lines deleted...]
-      <c r="H120" s="37">
+      <c r="K127" s="2"/>
+    </row>
+    <row r="128" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B128" s="68"/>
+      <c r="C128" s="64"/>
+      <c r="D128" s="64"/>
+      <c r="E128" s="65"/>
+      <c r="F128" s="66"/>
+      <c r="G128" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="H128" s="37">
         <v>0.21381423722000001</v>
       </c>
-      <c r="I120" s="37">
+      <c r="I128" s="37">
         <v>0.18174210163999999</v>
       </c>
-      <c r="J120" s="66"/>
-[...6 lines deleted...]
-      <c r="C121" s="51">
+      <c r="J128" s="68"/>
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B129" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C129" s="61">
         <v>42779</v>
       </c>
-      <c r="D121" s="51">
+      <c r="D129" s="61">
         <v>42790</v>
       </c>
-      <c r="E121" s="69">
+      <c r="E129" s="62">
         <v>180</v>
       </c>
-      <c r="F121" s="69">
+      <c r="F129" s="62">
         <v>153</v>
       </c>
-      <c r="G121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H121" s="36">
+      <c r="G129" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H129" s="36">
         <v>9.9965097909999995E-2</v>
       </c>
-      <c r="I121" s="36">
+      <c r="I129" s="36">
         <v>8.497033323E-2</v>
       </c>
-      <c r="J121" s="49">
+      <c r="J129" s="55">
         <v>43333</v>
       </c>
-      <c r="K121" s="2"/>
-[...12 lines deleted...]
-      <c r="H122" s="36">
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B130" s="79"/>
+      <c r="C130" s="61"/>
+      <c r="D130" s="61"/>
+      <c r="E130" s="62"/>
+      <c r="F130" s="62"/>
+      <c r="G130" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H130" s="36">
         <v>0.10996160770000001</v>
       </c>
-      <c r="I122" s="36">
+      <c r="I130" s="36">
         <v>9.346736655E-2</v>
       </c>
-      <c r="J122" s="48"/>
-[...15 lines deleted...]
-      <c r="B124" s="46">
+      <c r="J130" s="63"/>
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B131" s="9"/>
+      <c r="C131" s="9"/>
+      <c r="D131" s="9"/>
+      <c r="E131" s="9"/>
+      <c r="F131" s="9"/>
+      <c r="G131" s="9"/>
+      <c r="H131" s="9"/>
+      <c r="I131" s="9"/>
+      <c r="J131" s="9"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B132" s="53">
         <v>2016</v>
       </c>
-      <c r="C124" s="46" t="s">
+      <c r="C132" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D124" s="46" t="s">
+      <c r="D132" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E124" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="46" t="s">
+      <c r="E132" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F132" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G124" s="46" t="s">
+      <c r="G132" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H124" s="46" t="s">
+      <c r="H132" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I124" s="46" t="s">
+      <c r="I132" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J124" s="46" t="s">
+      <c r="J132" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="K124" s="2"/>
-[...16 lines deleted...]
-      <c r="C126" s="55">
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B133" s="54"/>
+      <c r="C133" s="54"/>
+      <c r="D133" s="54"/>
+      <c r="E133" s="54"/>
+      <c r="F133" s="54"/>
+      <c r="G133" s="54"/>
+      <c r="H133" s="54"/>
+      <c r="I133" s="54"/>
+      <c r="J133" s="54"/>
+    </row>
+    <row r="134" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B134" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="57">
         <v>42851</v>
       </c>
-      <c r="D126" s="55">
+      <c r="D134" s="57">
         <v>42851</v>
       </c>
-      <c r="E126" s="54">
+      <c r="E134" s="59">
         <v>1913.9867990599998</v>
       </c>
-      <c r="F126" s="54">
+      <c r="F134" s="59">
         <v>1913.9867990599998</v>
       </c>
-      <c r="G126" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H126" s="16">
+      <c r="G134" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H134" s="16">
         <v>1.0629548766300001</v>
       </c>
-      <c r="I126" s="16">
+      <c r="I134" s="16">
         <v>1.0629548766300001</v>
       </c>
-      <c r="J126" s="53">
+      <c r="J134" s="58">
         <v>43082</v>
       </c>
     </row>
-    <row r="127" spans="2:11" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H127" s="16">
+    <row r="135" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B135" s="58"/>
+      <c r="C135" s="57"/>
+      <c r="D135" s="57"/>
+      <c r="E135" s="59"/>
+      <c r="F135" s="59"/>
+      <c r="G135" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H135" s="16">
         <v>1.1692503643000001</v>
       </c>
-      <c r="I127" s="16">
+      <c r="I135" s="16">
         <v>1.1692503643000001</v>
       </c>
-      <c r="J127" s="53"/>
-[...5 lines deleted...]
-      <c r="C128" s="51">
+      <c r="J135" s="58"/>
+    </row>
+    <row r="136" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B136" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" s="61">
         <v>42723</v>
       </c>
-      <c r="D128" s="51">
+      <c r="D136" s="61">
         <v>42734</v>
       </c>
-      <c r="E128" s="50">
+      <c r="E136" s="56">
         <v>604.14499999999998</v>
       </c>
-      <c r="F128" s="50">
+      <c r="F136" s="56">
         <v>513.52324999999996</v>
       </c>
-      <c r="G128" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="21">
+      <c r="G136" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H136" s="21">
         <v>0.33551896714000001</v>
       </c>
-      <c r="I128" s="21">
+      <c r="I136" s="21">
         <v>0.28519112207000002</v>
       </c>
-      <c r="J128" s="49">
+      <c r="J136" s="55">
         <v>43082</v>
       </c>
     </row>
-    <row r="129" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H129" s="21">
+    <row r="137" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B137" s="79"/>
+      <c r="C137" s="61"/>
+      <c r="D137" s="61"/>
+      <c r="E137" s="56"/>
+      <c r="F137" s="56"/>
+      <c r="G137" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H137" s="21">
         <v>0.36907086384999999</v>
       </c>
-      <c r="I129" s="21">
+      <c r="I137" s="21">
         <v>0.31371023427</v>
       </c>
-      <c r="J129" s="49"/>
-[...5 lines deleted...]
-      <c r="C130" s="53">
+      <c r="J137" s="55"/>
+    </row>
+    <row r="138" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B138" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="58">
         <v>42632</v>
       </c>
-      <c r="D130" s="53">
+      <c r="D138" s="58">
         <v>42643</v>
       </c>
-      <c r="E130" s="54">
+      <c r="E138" s="59">
         <v>650</v>
       </c>
-      <c r="F130" s="54">
+      <c r="F138" s="59">
         <v>552.5</v>
       </c>
-      <c r="G130" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="16">
+      <c r="G138" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H138" s="16">
         <v>0.36098516293999999</v>
       </c>
-      <c r="I130" s="16">
+      <c r="I138" s="16">
         <v>0.30683738849999997</v>
       </c>
-      <c r="J130" s="53">
+      <c r="J138" s="58">
         <v>42969</v>
       </c>
     </row>
-    <row r="131" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H131" s="16">
+    <row r="139" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B139" s="58"/>
+      <c r="C139" s="58"/>
+      <c r="D139" s="58"/>
+      <c r="E139" s="59"/>
+      <c r="F139" s="59"/>
+      <c r="G139" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H139" s="16">
         <v>0.39708367923999999</v>
       </c>
-      <c r="I131" s="16">
+      <c r="I139" s="16">
         <v>0.33752112735000001</v>
       </c>
-      <c r="J131" s="53"/>
-[...5 lines deleted...]
-      <c r="C132" s="51">
+      <c r="J139" s="58"/>
+    </row>
+    <row r="140" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B140" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C140" s="61">
         <v>42538</v>
       </c>
-      <c r="D132" s="51">
+      <c r="D140" s="61">
         <v>42551</v>
       </c>
-      <c r="E132" s="50">
+      <c r="E140" s="56">
         <v>161</v>
       </c>
-      <c r="F132" s="50">
+      <c r="F140" s="56">
         <v>136.85</v>
       </c>
-      <c r="G132" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H132" s="21">
+      <c r="G140" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H140" s="21">
         <v>8.9413248050000005E-2</v>
       </c>
-      <c r="I132" s="21">
+      <c r="I140" s="21">
         <v>7.6001260840000001E-2</v>
       </c>
-      <c r="J132" s="49">
+      <c r="J140" s="55">
         <v>42969</v>
       </c>
     </row>
-    <row r="133" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H133" s="21">
+    <row r="141" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B141" s="79"/>
+      <c r="C141" s="61"/>
+      <c r="D141" s="61"/>
+      <c r="E141" s="56"/>
+      <c r="F141" s="56"/>
+      <c r="G141" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H141" s="21">
         <v>9.8354572850000002E-2</v>
       </c>
-      <c r="I133" s="21">
+      <c r="I141" s="21">
         <v>8.3601386920000006E-2</v>
       </c>
-      <c r="J133" s="49"/>
-[...5 lines deleted...]
-      <c r="C134" s="53">
+      <c r="J141" s="55"/>
+    </row>
+    <row r="142" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B142" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="58">
         <v>42478</v>
       </c>
-      <c r="D134" s="53">
+      <c r="D142" s="58">
         <v>42489</v>
       </c>
-      <c r="E134" s="54">
+      <c r="E142" s="59">
         <v>220</v>
       </c>
-      <c r="F134" s="54">
+      <c r="F142" s="59">
         <v>187</v>
       </c>
-      <c r="G134" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H134" s="16">
+      <c r="G142" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H142" s="16">
         <v>0.12217959361</v>
       </c>
-      <c r="I134" s="16">
+      <c r="I142" s="16">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J134" s="53">
+      <c r="J142" s="58">
         <v>42969</v>
       </c>
     </row>
-    <row r="135" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H135" s="16">
+    <row r="143" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B143" s="58"/>
+      <c r="C143" s="58"/>
+      <c r="D143" s="58"/>
+      <c r="E143" s="59"/>
+      <c r="F143" s="59"/>
+      <c r="G143" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H143" s="16">
         <v>0.13439755297</v>
       </c>
-      <c r="I135" s="16">
+      <c r="I143" s="16">
         <v>0.11423792003</v>
       </c>
-      <c r="J135" s="53"/>
-[...5 lines deleted...]
-      <c r="C136" s="51">
+      <c r="J143" s="58"/>
+    </row>
+    <row r="144" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B144" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" s="61">
         <v>42447</v>
       </c>
-      <c r="D136" s="51">
+      <c r="D144" s="61">
         <v>42460</v>
       </c>
-      <c r="E136" s="50">
+      <c r="E144" s="56">
         <v>337</v>
       </c>
-      <c r="F136" s="50">
+      <c r="F144" s="56">
         <v>286.45</v>
       </c>
-      <c r="G136" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H136" s="21">
+      <c r="G144" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H144" s="21">
         <v>0.18715692294</v>
       </c>
-      <c r="I136" s="21">
+      <c r="I144" s="21">
         <v>0.15908338450000001</v>
       </c>
-      <c r="J136" s="49">
+      <c r="J144" s="55">
         <v>42969</v>
       </c>
     </row>
-    <row r="137" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H137" s="21">
+    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B145" s="79"/>
+      <c r="C145" s="61"/>
+      <c r="D145" s="61"/>
+      <c r="E145" s="56"/>
+      <c r="F145" s="56"/>
+      <c r="G145" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H145" s="21">
         <v>0.20587261524</v>
       </c>
-      <c r="I137" s="21">
+      <c r="I145" s="21">
         <v>0.17499172295000001</v>
       </c>
-      <c r="J137" s="49"/>
-[...5 lines deleted...]
-      <c r="C138" s="53">
+      <c r="J145" s="55"/>
+    </row>
+    <row r="146" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B146" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="58">
         <v>42419</v>
       </c>
-      <c r="D138" s="53">
+      <c r="D146" s="58">
         <v>42429</v>
       </c>
-      <c r="E138" s="54">
+      <c r="E146" s="59">
         <v>200</v>
       </c>
-      <c r="F138" s="54">
+      <c r="F146" s="59">
         <v>170</v>
       </c>
-      <c r="G138" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="16">
+      <c r="G146" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H146" s="16">
         <v>0.11107235782</v>
       </c>
-      <c r="I138" s="16">
+      <c r="I146" s="16">
         <v>9.4411504150000006E-2</v>
       </c>
-      <c r="J138" s="53">
+      <c r="J146" s="58">
         <v>42969</v>
       </c>
     </row>
-    <row r="139" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H139" s="16">
+    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B147" s="58"/>
+      <c r="C147" s="58"/>
+      <c r="D147" s="58"/>
+      <c r="E147" s="59"/>
+      <c r="F147" s="59"/>
+      <c r="G147" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H147" s="16">
         <v>0.12217959361</v>
       </c>
-      <c r="I139" s="16">
+      <c r="I147" s="16">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J139" s="53"/>
-[...5 lines deleted...]
-      <c r="B141" s="46">
+      <c r="J147" s="58"/>
+    </row>
+    <row r="148" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B148" s="40"/>
+    </row>
+    <row r="149" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B149" s="53">
         <v>2015</v>
       </c>
-      <c r="C141" s="46" t="s">
+      <c r="C149" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D141" s="46" t="s">
+      <c r="D149" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E141" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F141" s="46" t="s">
+      <c r="E149" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F149" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G141" s="46" t="s">
+      <c r="G149" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H141" s="46" t="s">
+      <c r="H149" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I141" s="46" t="s">
+      <c r="I149" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J141" s="46" t="s">
+      <c r="J149" s="53" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="142" spans="2:10" x14ac:dyDescent="0.3">
-[...187 lines deleted...]
-    </row>
     <row r="150" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B150" s="43" t="s">
-[...3 lines deleted...]
-      <c r="D150" s="55"/>
+      <c r="B150" s="54"/>
+      <c r="C150" s="54"/>
+      <c r="D150" s="54"/>
       <c r="E150" s="54"/>
       <c r="F150" s="54"/>
-      <c r="G150" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H150" s="16">
+      <c r="G150" s="54"/>
+      <c r="H150" s="54"/>
+      <c r="I150" s="54"/>
+      <c r="J150" s="54"/>
+    </row>
+    <row r="151" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B151" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" s="61">
+        <v>42488</v>
+      </c>
+      <c r="D151" s="61">
+        <v>42488</v>
+      </c>
+      <c r="E151" s="56">
+        <v>1287.2233853499999</v>
+      </c>
+      <c r="F151" s="56">
+        <f>E151</f>
+        <v>1287.2233853499999</v>
+      </c>
+      <c r="G151" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H151" s="21">
+        <v>0.71487468232182438</v>
+      </c>
+      <c r="I151" s="21">
+        <v>0.71487468232182438</v>
+      </c>
+      <c r="J151" s="55">
+        <v>42717</v>
+      </c>
+    </row>
+    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B152" s="83"/>
+      <c r="C152" s="61"/>
+      <c r="D152" s="61"/>
+      <c r="E152" s="56"/>
+      <c r="F152" s="56"/>
+      <c r="G152" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H152" s="21">
+        <v>0.78636215055400682</v>
+      </c>
+      <c r="I152" s="21">
+        <f>H152</f>
+        <v>0.78636215055400682</v>
+      </c>
+      <c r="J152" s="55"/>
+    </row>
+    <row r="153" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B153" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C153" s="57">
+        <v>42355</v>
+      </c>
+      <c r="D153" s="57">
+        <v>42368</v>
+      </c>
+      <c r="E153" s="59">
+        <v>302.89999999999998</v>
+      </c>
+      <c r="F153" s="59">
+        <f>E153*0.85</f>
+        <v>257.46499999999997</v>
+      </c>
+      <c r="G153" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H153" s="16">
+        <v>0.16823296997000001</v>
+      </c>
+      <c r="I153" s="16">
+        <v>0.14299802448000001</v>
+      </c>
+      <c r="J153" s="58">
+        <v>42717</v>
+      </c>
+    </row>
+    <row r="154" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B154" s="84"/>
+      <c r="C154" s="57"/>
+      <c r="D154" s="57"/>
+      <c r="E154" s="59"/>
+      <c r="F154" s="59"/>
+      <c r="G154" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H154" s="16">
+        <v>0.18505626696999999</v>
+      </c>
+      <c r="I154" s="16">
+        <v>0.15729782693</v>
+      </c>
+      <c r="J154" s="58"/>
+    </row>
+    <row r="155" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B155" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C155" s="61">
+        <v>42327</v>
+      </c>
+      <c r="D155" s="61">
+        <v>42338</v>
+      </c>
+      <c r="E155" s="56">
+        <v>235</v>
+      </c>
+      <c r="F155" s="56">
+        <f>E155*0.85</f>
+        <v>199.75</v>
+      </c>
+      <c r="G155" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H155" s="21">
+        <v>0.13051002045000001</v>
+      </c>
+      <c r="I155" s="21">
+        <v>0.110933517382</v>
+      </c>
+      <c r="J155" s="55">
+        <v>42717</v>
+      </c>
+    </row>
+    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B156" s="83"/>
+      <c r="C156" s="61"/>
+      <c r="D156" s="61"/>
+      <c r="E156" s="56"/>
+      <c r="F156" s="56"/>
+      <c r="G156" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H156" s="21">
+        <v>0.143561022495</v>
+      </c>
+      <c r="I156" s="21">
+        <v>0.12202686912000001</v>
+      </c>
+      <c r="J156" s="55"/>
+    </row>
+    <row r="157" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B157" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" s="57">
+        <v>42296</v>
+      </c>
+      <c r="D157" s="57">
+        <v>42307</v>
+      </c>
+      <c r="E157" s="59">
+        <v>88</v>
+      </c>
+      <c r="F157" s="59">
+        <f>E157*0.85</f>
+        <v>74.8</v>
+      </c>
+      <c r="G157" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H157" s="16">
+        <v>4.8871837445000003E-2</v>
+      </c>
+      <c r="I157" s="16">
+        <v>4.1541061827999999E-2</v>
+      </c>
+      <c r="J157" s="58">
+        <v>42717</v>
+      </c>
+    </row>
+    <row r="158" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B158" s="84"/>
+      <c r="C158" s="57"/>
+      <c r="D158" s="57"/>
+      <c r="E158" s="59"/>
+      <c r="F158" s="59"/>
+      <c r="G158" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H158" s="16">
         <v>5.3759021189999999E-2</v>
       </c>
-      <c r="I150" s="16">
+      <c r="I158" s="16">
         <v>4.5695168011000001E-2</v>
       </c>
-      <c r="J150" s="53"/>
-[...5 lines deleted...]
-      <c r="C151" s="51">
+      <c r="J158" s="58"/>
+    </row>
+    <row r="159" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B159" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" s="61">
         <v>42265</v>
       </c>
-      <c r="D151" s="51">
+      <c r="D159" s="61">
         <v>42277</v>
       </c>
-      <c r="E151" s="50">
+      <c r="E159" s="56">
         <v>147</v>
       </c>
-      <c r="F151" s="50">
-        <f>E151*0.85</f>
+      <c r="F159" s="56">
+        <f>E159*0.85</f>
         <v>124.95</v>
       </c>
-      <c r="G151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H151" s="21">
+      <c r="G159" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H159" s="21">
         <v>8.1638183005000003E-2</v>
       </c>
-      <c r="I151" s="21">
+      <c r="I159" s="21">
         <v>6.9392455554249999E-2</v>
       </c>
-      <c r="J151" s="49">
+      <c r="J159" s="55">
         <v>42717</v>
       </c>
     </row>
-    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H152" s="21">
+    <row r="160" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B160" s="83"/>
+      <c r="C160" s="61"/>
+      <c r="D160" s="61"/>
+      <c r="E160" s="56"/>
+      <c r="F160" s="56"/>
+      <c r="G160" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H160" s="21">
         <v>8.9802001305000004E-2</v>
       </c>
-      <c r="I152" s="21">
+      <c r="I160" s="21">
         <v>7.633170110925E-2</v>
       </c>
-      <c r="J152" s="49"/>
-[...5 lines deleted...]
-      <c r="C153" s="55">
+      <c r="J160" s="55"/>
+    </row>
+    <row r="161" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B161" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C161" s="57">
         <v>42236</v>
       </c>
-      <c r="D153" s="55">
+      <c r="D161" s="57">
         <v>42247</v>
       </c>
-      <c r="E153" s="54">
+      <c r="E161" s="59">
         <v>237</v>
       </c>
-      <c r="F153" s="54">
-        <f>E153*0.85</f>
+      <c r="F161" s="59">
+        <f>E161*0.85</f>
         <v>201.45</v>
       </c>
-      <c r="G153" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H153" s="16">
+      <c r="G161" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H161" s="16">
         <v>0.131620744028</v>
       </c>
-      <c r="I153" s="16">
+      <c r="I161" s="16">
         <v>0.111877632423</v>
       </c>
-      <c r="J153" s="53">
+      <c r="J161" s="58">
         <v>42605</v>
       </c>
     </row>
-    <row r="154" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H154" s="16">
+    <row r="162" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B162" s="84"/>
+      <c r="C162" s="57"/>
+      <c r="D162" s="57"/>
+      <c r="E162" s="59"/>
+      <c r="F162" s="59"/>
+      <c r="G162" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H162" s="16">
         <v>0.14478281843099999</v>
       </c>
-      <c r="I154" s="16">
+      <c r="I162" s="16">
         <v>0.123065395666</v>
       </c>
-      <c r="J154" s="53"/>
-[...5 lines deleted...]
-      <c r="C155" s="51">
+      <c r="J162" s="58"/>
+    </row>
+    <row r="163" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B163" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163" s="61">
         <v>42205</v>
       </c>
-      <c r="D155" s="51">
+      <c r="D163" s="61">
         <v>42216</v>
       </c>
-      <c r="E155" s="50">
+      <c r="E163" s="56">
         <v>221</v>
       </c>
-      <c r="F155" s="50">
+      <c r="F163" s="56">
         <v>187.85</v>
       </c>
-      <c r="G155" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H155" s="21">
+      <c r="G163" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H163" s="21">
         <v>0.122734955402</v>
       </c>
-      <c r="I155" s="21">
+      <c r="I163" s="21">
         <v>0.104324712092</v>
       </c>
-      <c r="J155" s="49">
+      <c r="J163" s="55">
         <v>42605</v>
       </c>
     </row>
-    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H156" s="21">
+    <row r="164" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B164" s="83"/>
+      <c r="C164" s="61"/>
+      <c r="D164" s="61"/>
+      <c r="E164" s="56"/>
+      <c r="F164" s="56"/>
+      <c r="G164" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H164" s="21">
         <v>0.13500845094200001</v>
       </c>
-      <c r="I156" s="21">
+      <c r="I164" s="21">
         <v>0.114757183301</v>
       </c>
-      <c r="J156" s="49"/>
-[...5 lines deleted...]
-      <c r="C157" s="55">
+      <c r="J164" s="55"/>
+    </row>
+    <row r="165" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B165" s="84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C165" s="57">
         <v>42136</v>
       </c>
-      <c r="D157" s="55">
+      <c r="D165" s="57">
         <v>42149</v>
       </c>
-      <c r="E157" s="54">
+      <c r="E165" s="59">
         <v>270</v>
       </c>
-      <c r="F157" s="54">
-        <f>E157</f>
+      <c r="F165" s="59">
+        <f>E165</f>
         <v>270</v>
       </c>
-      <c r="G157" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H157" s="16">
+      <c r="G165" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H165" s="16">
         <v>0.170178573168</v>
       </c>
-      <c r="I157" s="16">
-        <f>H157</f>
+      <c r="I165" s="16">
+        <f>H165</f>
         <v>0.170178573168</v>
       </c>
-      <c r="J157" s="53">
+      <c r="J165" s="58">
         <v>42605</v>
       </c>
     </row>
-    <row r="158" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H158" s="16">
+    <row r="166" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B166" s="84"/>
+      <c r="C166" s="57"/>
+      <c r="D166" s="57"/>
+      <c r="E166" s="59"/>
+      <c r="F166" s="59"/>
+      <c r="G166" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H166" s="16">
         <v>0.18719643048500001</v>
       </c>
-      <c r="I158" s="16">
-        <f>H158</f>
+      <c r="I166" s="16">
+        <f>H166</f>
         <v>0.18719643048500001</v>
       </c>
-      <c r="J158" s="53"/>
-[...5 lines deleted...]
-      <c r="C159" s="51">
+      <c r="J166" s="58"/>
+    </row>
+    <row r="167" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B167" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C167" s="61">
         <v>42136</v>
       </c>
-      <c r="D159" s="51">
+      <c r="D167" s="61">
         <v>42149</v>
       </c>
-      <c r="E159" s="50">
+      <c r="E167" s="56">
         <v>515</v>
       </c>
-      <c r="F159" s="50">
+      <c r="F167" s="56">
         <v>437.75</v>
       </c>
-      <c r="G159" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H159" s="21">
+      <c r="G167" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H167" s="21">
         <v>0.32459987104400001</v>
       </c>
-      <c r="I159" s="21">
+      <c r="I167" s="21">
         <v>0.27590989038800001</v>
       </c>
-      <c r="J159" s="49">
+      <c r="J167" s="55">
         <v>42605</v>
       </c>
     </row>
-    <row r="160" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H160" s="21">
+    <row r="168" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B168" s="83"/>
+      <c r="C168" s="61"/>
+      <c r="D168" s="61"/>
+      <c r="E168" s="56"/>
+      <c r="F168" s="56"/>
+      <c r="G168" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H168" s="21">
         <v>0.35705985814800001</v>
       </c>
-      <c r="I160" s="21">
+      <c r="I168" s="21">
         <v>0.30350087942600001</v>
       </c>
-      <c r="J160" s="49"/>
-[...2 lines deleted...]
-      <c r="B162" s="46">
+      <c r="J168" s="55"/>
+    </row>
+    <row r="170" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B170" s="53">
         <v>2014</v>
       </c>
-      <c r="C162" s="46" t="s">
+      <c r="C170" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D162" s="46" t="s">
+      <c r="D170" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E162" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F162" s="46" t="s">
+      <c r="E170" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F170" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G162" s="46" t="s">
+      <c r="G170" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H162" s="46" t="s">
+      <c r="H170" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I162" s="46" t="s">
+      <c r="I170" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J162" s="46" t="s">
+      <c r="J170" s="53" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="163" spans="2:10" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="C164" s="55">
+    <row r="171" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B171" s="54"/>
+      <c r="C171" s="54"/>
+      <c r="D171" s="54"/>
+      <c r="E171" s="54"/>
+      <c r="F171" s="54"/>
+      <c r="G171" s="54"/>
+      <c r="H171" s="54"/>
+      <c r="I171" s="54"/>
+      <c r="J171" s="54"/>
+    </row>
+    <row r="172" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B172" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C172" s="57">
         <v>42103</v>
       </c>
-      <c r="D164" s="55">
+      <c r="D172" s="57">
         <v>42103</v>
       </c>
-      <c r="E164" s="54">
+      <c r="E172" s="59">
         <v>18.591869079999999</v>
       </c>
-      <c r="F164" s="54">
+      <c r="F172" s="59">
         <v>18.591869079999999</v>
       </c>
-      <c r="G164" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H164" s="16">
+      <c r="G172" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H172" s="16">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="I164" s="16">
+      <c r="I172" s="16">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="J164" s="53">
+      <c r="J172" s="58">
         <v>42347</v>
       </c>
     </row>
-    <row r="165" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H165" s="16">
+    <row r="173" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B173" s="58"/>
+      <c r="C173" s="57"/>
+      <c r="D173" s="57"/>
+      <c r="E173" s="59"/>
+      <c r="F173" s="59"/>
+      <c r="G173" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H173" s="16">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="I165" s="16">
+      <c r="I173" s="16">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="J165" s="53"/>
-[...5 lines deleted...]
-      <c r="C166" s="51">
+      <c r="J173" s="58"/>
+    </row>
+    <row r="174" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B174" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C174" s="61">
         <v>42034</v>
       </c>
-      <c r="D166" s="51">
+      <c r="D174" s="61">
         <v>42045</v>
       </c>
-      <c r="E166" s="50">
-        <f>2750-E168</f>
+      <c r="E174" s="56">
+        <f>2750-E176</f>
         <v>1894.595</v>
       </c>
-      <c r="F166" s="50">
-        <f>E166</f>
+      <c r="F174" s="56">
+        <f>E174</f>
         <v>1894.595</v>
       </c>
-      <c r="G166" s="20" t="s">
-[...3 lines deleted...]
-        <f>2.296522661346-H168</f>
+      <c r="G174" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H174" s="21">
+        <f>2.296522661346-H176</f>
         <v>1.5821746733000002</v>
       </c>
-      <c r="I166" s="21">
-        <f>H166</f>
+      <c r="I174" s="21">
+        <f>H174</f>
         <v>1.5821746733000002</v>
       </c>
-      <c r="J166" s="49">
+      <c r="J174" s="55">
         <v>42347</v>
       </c>
     </row>
-    <row r="167" spans="2:10" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-        <f>2.52617492748-H169</f>
+    <row r="175" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B175" s="55"/>
+      <c r="C175" s="61"/>
+      <c r="D175" s="61"/>
+      <c r="E175" s="56"/>
+      <c r="F175" s="56"/>
+      <c r="G175" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H175" s="21">
+        <f>2.52617492748-H177</f>
         <v>1.7403921406289999</v>
       </c>
-      <c r="I167" s="21">
-        <f>H167</f>
+      <c r="I175" s="21">
+        <f>H175</f>
         <v>1.7403921406289999</v>
       </c>
-      <c r="J167" s="49"/>
-[...5 lines deleted...]
-      <c r="C168" s="55">
+      <c r="J175" s="55"/>
+    </row>
+    <row r="176" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B176" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="57">
         <v>42034</v>
       </c>
-      <c r="D168" s="55">
+      <c r="D176" s="57">
         <v>42045</v>
       </c>
-      <c r="E168" s="54">
+      <c r="E176" s="59">
         <v>855.40499999999997</v>
       </c>
-      <c r="F168" s="54">
-        <f>E168</f>
+      <c r="F176" s="59">
+        <f>E176</f>
         <v>855.40499999999997</v>
       </c>
-      <c r="G168" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="16">
+      <c r="G176" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H176" s="16">
         <v>0.71434798804599997</v>
       </c>
-      <c r="I168" s="16">
-        <f>H168</f>
+      <c r="I176" s="16">
+        <f>H176</f>
         <v>0.71434798804599997</v>
       </c>
-      <c r="J168" s="53">
+      <c r="J176" s="58">
         <v>42167</v>
       </c>
     </row>
-    <row r="169" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H169" s="16">
+    <row r="177" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B177" s="58"/>
+      <c r="C177" s="57"/>
+      <c r="D177" s="57"/>
+      <c r="E177" s="59"/>
+      <c r="F177" s="59"/>
+      <c r="G177" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H177" s="16">
         <v>0.785782786851</v>
       </c>
-      <c r="I169" s="16">
-        <f>H169</f>
+      <c r="I177" s="16">
+        <f>H177</f>
         <v>0.785782786851</v>
       </c>
-      <c r="J169" s="53"/>
-[...5 lines deleted...]
-      <c r="C170" s="51">
+      <c r="J177" s="58"/>
+    </row>
+    <row r="178" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B178" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C178" s="61">
         <v>41991</v>
       </c>
-      <c r="D170" s="51">
+      <c r="D178" s="61">
         <v>42003</v>
       </c>
-      <c r="E170" s="50">
+      <c r="E178" s="56">
         <v>475.42899999999997</v>
       </c>
-      <c r="F170" s="50">
+      <c r="F178" s="56">
         <v>404.11464999999998</v>
       </c>
-      <c r="G170" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H170" s="21">
+      <c r="G178" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H178" s="21">
         <v>0.397030353585</v>
       </c>
-      <c r="I170" s="21">
+      <c r="I178" s="21">
         <v>0.33747580054699999</v>
       </c>
-      <c r="J170" s="49">
+      <c r="J178" s="55">
         <v>42167</v>
       </c>
     </row>
-    <row r="171" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H171" s="21">
+    <row r="179" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B179" s="55"/>
+      <c r="C179" s="61"/>
+      <c r="D179" s="61"/>
+      <c r="E179" s="56"/>
+      <c r="F179" s="56"/>
+      <c r="G179" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H179" s="21">
         <v>0.43673338894399999</v>
       </c>
-      <c r="I171" s="21">
+      <c r="I179" s="21">
         <v>0.371223380602</v>
       </c>
-      <c r="J171" s="49"/>
-[...5 lines deleted...]
-      <c r="C172" s="55">
+      <c r="J179" s="55"/>
+    </row>
+    <row r="180" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B180" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C180" s="57">
         <v>41960</v>
       </c>
-      <c r="D172" s="55">
+      <c r="D180" s="57">
         <v>41971</v>
       </c>
-      <c r="E172" s="54">
+      <c r="E180" s="59">
         <v>463.24700000000001</v>
       </c>
-      <c r="F172" s="54">
-        <f>E172*0.85</f>
+      <c r="F180" s="59">
+        <f>E180*0.85</f>
         <v>393.75995</v>
       </c>
-      <c r="G172" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H172" s="16">
+      <c r="G180" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H180" s="16">
         <v>0.386857175745</v>
       </c>
-      <c r="I172" s="16">
+      <c r="I180" s="16">
         <v>0.32882859938300002</v>
       </c>
-      <c r="J172" s="53">
+      <c r="J180" s="58">
         <v>42167</v>
       </c>
     </row>
-    <row r="173" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H173" s="16">
+    <row r="181" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B181" s="58"/>
+      <c r="C181" s="57"/>
+      <c r="D181" s="57"/>
+      <c r="E181" s="59"/>
+      <c r="F181" s="59"/>
+      <c r="G181" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H181" s="16">
         <v>0.42554289332</v>
       </c>
-      <c r="I173" s="16">
+      <c r="I181" s="16">
         <v>0.361711459322</v>
       </c>
-      <c r="J173" s="53"/>
-[...5 lines deleted...]
-      <c r="C174" s="51">
+      <c r="J181" s="58"/>
+    </row>
+    <row r="182" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B182" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C182" s="61">
         <v>41932</v>
       </c>
-      <c r="D174" s="51">
+      <c r="D182" s="61">
         <v>41943</v>
       </c>
-      <c r="E174" s="50">
+      <c r="E182" s="56">
         <v>305.77199999999999</v>
       </c>
-      <c r="F174" s="50">
+      <c r="F182" s="56">
         <v>259.90620000000001</v>
       </c>
-      <c r="G174" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H174" s="21">
+      <c r="G182" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H182" s="21">
         <v>0.25534993716499998</v>
       </c>
-      <c r="I174" s="21">
+      <c r="I182" s="21">
         <v>0.217047446591</v>
       </c>
-      <c r="J174" s="49">
+      <c r="J182" s="55">
         <v>42167</v>
       </c>
     </row>
-    <row r="175" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H175" s="21">
+    <row r="183" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B183" s="55"/>
+      <c r="C183" s="61"/>
+      <c r="D183" s="61"/>
+      <c r="E183" s="56"/>
+      <c r="F183" s="56"/>
+      <c r="G183" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H183" s="21">
         <v>0.28088493088200001</v>
       </c>
-      <c r="I175" s="21">
+      <c r="I183" s="21">
         <v>0.23875219125</v>
       </c>
-      <c r="J175" s="49"/>
-[...5 lines deleted...]
-      <c r="C176" s="55">
+      <c r="J183" s="55"/>
+    </row>
+    <row r="184" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B184" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C184" s="57">
         <v>41901</v>
       </c>
-      <c r="D176" s="55">
+      <c r="D184" s="57">
         <v>41912</v>
       </c>
-      <c r="E176" s="54">
+      <c r="E184" s="59">
         <v>250.167</v>
       </c>
-      <c r="F176" s="54">
+      <c r="F184" s="59">
         <v>212.64195000000001</v>
       </c>
-      <c r="G176" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H176" s="16">
+      <c r="G184" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H184" s="16">
         <v>0.208914248952</v>
       </c>
-      <c r="I176" s="16">
+      <c r="I184" s="16">
         <v>0.17757711161</v>
       </c>
-      <c r="J176" s="53">
+      <c r="J184" s="58">
         <v>41992</v>
       </c>
     </row>
-    <row r="177" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H177" s="16">
+    <row r="185" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B185" s="58"/>
+      <c r="C185" s="57"/>
+      <c r="D185" s="57"/>
+      <c r="E185" s="59"/>
+      <c r="F185" s="59"/>
+      <c r="G185" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H185" s="16">
         <v>0.22980567384799999</v>
       </c>
-      <c r="I177" s="16">
+      <c r="I185" s="16">
         <v>0.19533482277100001</v>
       </c>
-      <c r="J177" s="53"/>
-[...5 lines deleted...]
-      <c r="C178" s="51">
+      <c r="J185" s="58"/>
+    </row>
+    <row r="186" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B186" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C186" s="61">
         <v>41869</v>
       </c>
-      <c r="D178" s="51">
+      <c r="D186" s="61">
         <v>41880</v>
       </c>
-      <c r="E178" s="50">
+      <c r="E186" s="56">
         <v>299.38499999999999</v>
       </c>
-      <c r="F178" s="50">
-        <f>E178*0.85</f>
+      <c r="F186" s="56">
+        <f>E186*0.85</f>
         <v>254.47725</v>
       </c>
-      <c r="G178" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H178" s="21">
+      <c r="G186" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H186" s="21">
         <v>0.25001615889700002</v>
       </c>
-      <c r="I178" s="21">
+      <c r="I186" s="21">
         <v>0.212513735063</v>
       </c>
-      <c r="J178" s="49">
+      <c r="J186" s="55">
         <v>41992</v>
       </c>
     </row>
-    <row r="179" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H179" s="21">
+    <row r="187" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B187" s="55"/>
+      <c r="C187" s="61"/>
+      <c r="D187" s="61"/>
+      <c r="E187" s="56"/>
+      <c r="F187" s="56"/>
+      <c r="G187" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H187" s="21">
         <v>0.27501777478599998</v>
       </c>
-      <c r="I179" s="21">
+      <c r="I187" s="21">
         <v>0.23376510856800001</v>
       </c>
-      <c r="J179" s="49"/>
-[...5 lines deleted...]
-      <c r="C180" s="55">
+      <c r="J187" s="55"/>
+    </row>
+    <row r="188" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B188" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C188" s="57">
         <v>41838</v>
       </c>
-      <c r="D180" s="55">
+      <c r="D188" s="57">
         <v>41851</v>
       </c>
-      <c r="E180" s="54">
+      <c r="E188" s="59">
         <v>298</v>
       </c>
-      <c r="F180" s="54">
+      <c r="F188" s="59">
         <v>253.3</v>
       </c>
-      <c r="G180" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H180" s="16">
+      <c r="G188" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H188" s="16">
         <v>0.248859546574</v>
       </c>
-      <c r="I180" s="16">
+      <c r="I188" s="16">
         <v>0.21153061458799999</v>
       </c>
-      <c r="J180" s="53">
+      <c r="J188" s="58">
         <v>41992</v>
       </c>
     </row>
-    <row r="181" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H181" s="16">
+    <row r="189" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B189" s="58"/>
+      <c r="C189" s="57"/>
+      <c r="D189" s="57"/>
+      <c r="E189" s="59"/>
+      <c r="F189" s="59"/>
+      <c r="G189" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H189" s="16">
         <v>0.27374550123199998</v>
       </c>
-      <c r="I181" s="16">
+      <c r="I189" s="16">
         <v>0.232683676048</v>
       </c>
-      <c r="J181" s="53"/>
-[...2 lines deleted...]
-      <c r="B183" s="46">
+      <c r="J189" s="58"/>
+    </row>
+    <row r="191" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B191" s="53">
         <v>2013</v>
       </c>
-      <c r="C183" s="46" t="s">
+      <c r="C191" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D183" s="46" t="s">
+      <c r="D191" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E183" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F183" s="46" t="s">
+      <c r="E191" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F191" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G183" s="46" t="s">
+      <c r="G191" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H183" s="46" t="s">
+      <c r="H191" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I183" s="46" t="s">
+      <c r="I191" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J183" s="46" t="s">
+      <c r="J191" s="53" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="184" spans="2:10" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="C185" s="55">
+    <row r="192" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B192" s="54"/>
+      <c r="C192" s="54"/>
+      <c r="D192" s="54"/>
+      <c r="E192" s="54"/>
+      <c r="F192" s="54"/>
+      <c r="G192" s="54"/>
+      <c r="H192" s="54"/>
+      <c r="I192" s="54"/>
+      <c r="J192" s="54"/>
+    </row>
+    <row r="193" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B193" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C193" s="57">
         <v>41752</v>
       </c>
-      <c r="D185" s="55">
+      <c r="D193" s="57">
         <v>41752</v>
       </c>
-      <c r="E185" s="54">
+      <c r="E193" s="59">
         <v>132.53856647999999</v>
       </c>
-      <c r="F185" s="54">
+      <c r="F193" s="59">
         <v>132.53856647999999</v>
       </c>
-      <c r="G185" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H185" s="16">
+      <c r="G193" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H193" s="16">
         <v>0.110682844154</v>
       </c>
-      <c r="I185" s="16">
+      <c r="I193" s="16">
         <v>0.110682844154</v>
       </c>
-      <c r="J185" s="53">
+      <c r="J193" s="58">
         <v>41786</v>
       </c>
     </row>
-    <row r="186" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H186" s="16">
+    <row r="194" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B194" s="58"/>
+      <c r="C194" s="57"/>
+      <c r="D194" s="58"/>
+      <c r="E194" s="59"/>
+      <c r="F194" s="59"/>
+      <c r="G194" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H194" s="16">
         <v>0.121751128569</v>
       </c>
-      <c r="I186" s="16">
+      <c r="I194" s="16">
         <v>0.121751128569</v>
       </c>
-      <c r="J186" s="53"/>
-[...5 lines deleted...]
-      <c r="C187" s="51">
+      <c r="J194" s="58"/>
+    </row>
+    <row r="195" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B195" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C195" s="61">
         <v>41695</v>
       </c>
-      <c r="D187" s="51">
+      <c r="D195" s="61">
         <v>41708</v>
       </c>
-      <c r="E187" s="50">
+      <c r="E195" s="56">
         <v>1043</v>
       </c>
-      <c r="F187" s="50">
+      <c r="F195" s="56">
         <v>1043</v>
       </c>
-      <c r="G187" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H187" s="21">
+      <c r="G195" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H195" s="21">
         <v>0.87100841301200005</v>
       </c>
-      <c r="I187" s="21">
-        <f>H187</f>
+      <c r="I195" s="21">
+        <f>H195</f>
         <v>0.87100841301200005</v>
       </c>
-      <c r="J187" s="49">
+      <c r="J195" s="55">
         <v>41725</v>
       </c>
     </row>
-    <row r="188" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H188" s="21">
+    <row r="196" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B196" s="55"/>
+      <c r="C196" s="61"/>
+      <c r="D196" s="55"/>
+      <c r="E196" s="56"/>
+      <c r="F196" s="56"/>
+      <c r="G196" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H196" s="21">
         <v>0.95810925431299998</v>
       </c>
-      <c r="I188" s="21">
-        <f>H188</f>
+      <c r="I196" s="21">
+        <f>H196</f>
         <v>0.95810925431299998</v>
       </c>
-      <c r="J188" s="49"/>
-[...5 lines deleted...]
-      <c r="C189" s="53">
+      <c r="J196" s="55"/>
+    </row>
+    <row r="197" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B197" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C197" s="58">
         <v>41626</v>
       </c>
-      <c r="D189" s="53">
+      <c r="D197" s="58">
         <v>41638</v>
       </c>
-      <c r="E189" s="54">
+      <c r="E197" s="59">
         <v>760</v>
       </c>
-      <c r="F189" s="54">
+      <c r="F197" s="59">
         <v>646</v>
       </c>
-      <c r="G189" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H189" s="16">
+      <c r="G197" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H197" s="16">
         <v>0.63467535368100003</v>
       </c>
-      <c r="I189" s="16">
+      <c r="I197" s="16">
         <v>0.539474050629</v>
       </c>
-      <c r="J189" s="53">
+      <c r="J197" s="58">
         <v>41684</v>
       </c>
     </row>
-    <row r="190" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H190" s="16">
+    <row r="198" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B198" s="58"/>
+      <c r="C198" s="58"/>
+      <c r="D198" s="58"/>
+      <c r="E198" s="59"/>
+      <c r="F198" s="59"/>
+      <c r="G198" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H198" s="16">
         <v>0.69814288904900001</v>
       </c>
-      <c r="I190" s="16">
+      <c r="I198" s="16">
         <v>0.593421455692</v>
       </c>
-      <c r="J190" s="53"/>
-[...5 lines deleted...]
-      <c r="C191" s="49">
+      <c r="J198" s="58"/>
+    </row>
+    <row r="199" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B199" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C199" s="55">
         <v>41565</v>
       </c>
-      <c r="D191" s="49">
+      <c r="D199" s="55">
         <v>41578</v>
       </c>
-      <c r="E191" s="50">
+      <c r="E199" s="56">
         <v>538</v>
       </c>
-      <c r="F191" s="50">
+      <c r="F199" s="56">
         <v>457.3</v>
       </c>
-      <c r="G191" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H191" s="21">
+      <c r="G199" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H199" s="21">
         <v>0.44928334247399998</v>
       </c>
-      <c r="I191" s="21">
+      <c r="I199" s="21">
         <v>0.38189084110299998</v>
       </c>
-      <c r="J191" s="49">
+      <c r="J199" s="55">
         <v>41604</v>
       </c>
     </row>
-    <row r="192" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H192" s="21">
+    <row r="200" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B200" s="55"/>
+      <c r="C200" s="55"/>
+      <c r="D200" s="55"/>
+      <c r="E200" s="56"/>
+      <c r="F200" s="56"/>
+      <c r="G200" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H200" s="21">
         <v>0.49421167672100003</v>
       </c>
-      <c r="I192" s="21">
+      <c r="I200" s="21">
         <v>0.42007992521300003</v>
       </c>
-      <c r="J192" s="49"/>
-[...5 lines deleted...]
-      <c r="C193" s="53">
+      <c r="J200" s="55"/>
+    </row>
+    <row r="201" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B201" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C201" s="58">
         <v>41565</v>
       </c>
-      <c r="D193" s="53">
+      <c r="D201" s="58">
         <v>41578</v>
       </c>
-      <c r="E193" s="54">
+      <c r="E201" s="59">
         <v>746</v>
       </c>
-      <c r="F193" s="54">
-        <f>E193</f>
+      <c r="F201" s="59">
+        <f>E201</f>
         <v>746</v>
       </c>
-      <c r="G193" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H193" s="16">
+      <c r="G201" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H201" s="16">
         <v>0.62298396558699998</v>
       </c>
-      <c r="I193" s="16">
-        <f>H193</f>
+      <c r="I201" s="16">
+        <f>H201</f>
         <v>0.62298396558699998</v>
       </c>
-      <c r="J193" s="53">
+      <c r="J201" s="58">
         <v>41604</v>
       </c>
     </row>
-    <row r="194" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H194" s="16">
+    <row r="202" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B202" s="58"/>
+      <c r="C202" s="58"/>
+      <c r="D202" s="58"/>
+      <c r="E202" s="59"/>
+      <c r="F202" s="59"/>
+      <c r="G202" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H202" s="16">
         <v>0.68528236214500005</v>
       </c>
-      <c r="I194" s="16">
-        <f>H194</f>
+      <c r="I202" s="16">
+        <f>H202</f>
         <v>0.68528236214500005</v>
       </c>
-      <c r="J194" s="53"/>
-[...5 lines deleted...]
-      <c r="C195" s="49">
+      <c r="J202" s="58"/>
+    </row>
+    <row r="203" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B203" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C203" s="55">
         <v>41536</v>
       </c>
-      <c r="D195" s="49">
+      <c r="D203" s="55">
         <v>41547</v>
       </c>
-      <c r="E195" s="50">
+      <c r="E203" s="56">
         <v>220</v>
       </c>
-      <c r="F195" s="50">
+      <c r="F203" s="56">
         <v>187</v>
       </c>
-      <c r="G195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H195" s="21">
+      <c r="G203" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H203" s="21">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I195" s="21">
+      <c r="I203" s="21">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J195" s="49">
+      <c r="J203" s="55">
         <v>41604</v>
       </c>
     </row>
-    <row r="196" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H196" s="21">
+    <row r="204" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B204" s="55"/>
+      <c r="C204" s="55"/>
+      <c r="D204" s="55"/>
+      <c r="E204" s="56"/>
+      <c r="F204" s="56"/>
+      <c r="G204" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H204" s="21">
         <v>0.202093994198</v>
       </c>
-      <c r="I196" s="21">
+      <c r="I204" s="21">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J196" s="49"/>
-[...5 lines deleted...]
-      <c r="C197" s="53">
+      <c r="J204" s="55"/>
+    </row>
+    <row r="205" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B205" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C205" s="58">
         <v>41505</v>
       </c>
-      <c r="D197" s="53">
+      <c r="D205" s="58">
         <v>41516</v>
       </c>
-      <c r="E197" s="54">
+      <c r="E205" s="59">
         <v>220</v>
       </c>
-      <c r="F197" s="54">
+      <c r="F205" s="59">
         <v>187</v>
       </c>
-      <c r="G197" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H197" s="16">
+      <c r="G205" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H205" s="16">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I197" s="16">
+      <c r="I205" s="16">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J197" s="53">
+      <c r="J205" s="58">
         <v>41604</v>
       </c>
     </row>
-    <row r="198" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H198" s="16">
+    <row r="206" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B206" s="58"/>
+      <c r="C206" s="58"/>
+      <c r="D206" s="58"/>
+      <c r="E206" s="59"/>
+      <c r="F206" s="59"/>
+      <c r="G206" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H206" s="16">
         <v>0.202093994198</v>
       </c>
-      <c r="I198" s="16">
+      <c r="I206" s="16">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J198" s="53"/>
-[...2 lines deleted...]
-      <c r="B200" s="46">
+      <c r="J206" s="58"/>
+    </row>
+    <row r="208" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B208" s="53">
         <v>2012</v>
       </c>
-      <c r="C200" s="46" t="s">
+      <c r="C208" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="D200" s="46" t="s">
+      <c r="D208" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E200" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F200" s="46" t="s">
+      <c r="E208" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F208" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G200" s="46" t="s">
+      <c r="G208" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="H200" s="46" t="s">
+      <c r="H208" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="I200" s="46" t="s">
+      <c r="I208" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="J200" s="46" t="s">
+      <c r="J208" s="53" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="201" spans="2:10" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="C202" s="55">
+    <row r="209" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B209" s="54"/>
+      <c r="C209" s="54"/>
+      <c r="D209" s="54"/>
+      <c r="E209" s="54"/>
+      <c r="F209" s="54"/>
+      <c r="G209" s="54"/>
+      <c r="H209" s="54"/>
+      <c r="I209" s="54"/>
+      <c r="J209" s="54"/>
+    </row>
+    <row r="210" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B210" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C210" s="57">
         <v>41380</v>
       </c>
-      <c r="D202" s="53">
+      <c r="D210" s="58">
         <v>41380</v>
       </c>
-      <c r="E202" s="54">
+      <c r="E210" s="59">
         <v>1498.8</v>
       </c>
-      <c r="F202" s="54">
+      <c r="F210" s="59">
         <v>1498.8</v>
       </c>
-      <c r="G202" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H202" s="16">
+      <c r="G210" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H210" s="16">
         <v>1.25162</v>
       </c>
-      <c r="I202" s="16">
+      <c r="I210" s="16">
         <v>1.25162</v>
       </c>
-      <c r="J202" s="53">
+      <c r="J210" s="58">
         <v>41604</v>
       </c>
     </row>
-    <row r="203" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H203" s="16">
+    <row r="211" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B211" s="58"/>
+      <c r="C211" s="57"/>
+      <c r="D211" s="58"/>
+      <c r="E211" s="59"/>
+      <c r="F211" s="59"/>
+      <c r="G211" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H211" s="16">
         <v>1.376782</v>
       </c>
-      <c r="I203" s="16">
+      <c r="I211" s="16">
         <v>1.376782</v>
       </c>
-      <c r="J203" s="53"/>
-[...5 lines deleted...]
-      <c r="C204" s="49">
+      <c r="J211" s="58"/>
+    </row>
+    <row r="212" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B212" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C212" s="55">
         <v>41284</v>
       </c>
-      <c r="D204" s="49">
+      <c r="D212" s="55">
         <v>41295</v>
       </c>
-      <c r="E204" s="50">
+      <c r="E212" s="56">
         <v>1650</v>
       </c>
-      <c r="F204" s="50">
-        <f>E204</f>
+      <c r="F212" s="56">
+        <f>E212</f>
         <v>1650</v>
       </c>
-      <c r="G204" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H204" s="21">
+      <c r="G212" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H212" s="21">
         <v>1.377913596807</v>
       </c>
-      <c r="I204" s="21">
-        <f>H204</f>
+      <c r="I212" s="21">
+        <f>H212</f>
         <v>1.377913596807</v>
       </c>
-      <c r="J204" s="49">
+      <c r="J212" s="55">
         <v>41323</v>
       </c>
     </row>
-    <row r="205" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H205" s="21">
+    <row r="213" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B213" s="55"/>
+      <c r="C213" s="55"/>
+      <c r="D213" s="55"/>
+      <c r="E213" s="56"/>
+      <c r="F213" s="56"/>
+      <c r="G213" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H213" s="21">
         <v>1.5157049564880001</v>
-      </c>
-[...170 lines deleted...]
-        <v>0.897706451061</v>
       </c>
       <c r="I213" s="21">
         <f>H213</f>
+        <v>1.5157049564880001</v>
+      </c>
+      <c r="J213" s="55"/>
+    </row>
+    <row r="214" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B214" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C214" s="58">
+        <v>41218</v>
+      </c>
+      <c r="D214" s="58">
+        <v>41236</v>
+      </c>
+      <c r="E214" s="59">
+        <v>1122.5</v>
+      </c>
+      <c r="F214" s="59">
+        <v>1122.5</v>
+      </c>
+      <c r="G214" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H214" s="16">
+        <v>0.93741699999999994</v>
+      </c>
+      <c r="I214" s="16">
+        <v>0.93741699999999994</v>
+      </c>
+      <c r="J214" s="58">
+        <v>41255</v>
+      </c>
+    </row>
+    <row r="215" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B215" s="58"/>
+      <c r="C215" s="58"/>
+      <c r="D215" s="58"/>
+      <c r="E215" s="59"/>
+      <c r="F215" s="59"/>
+      <c r="G215" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H215" s="16">
+        <v>1.031158</v>
+      </c>
+      <c r="I215" s="16">
+        <v>1.031158</v>
+      </c>
+      <c r="J215" s="58"/>
+    </row>
+    <row r="217" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B217" s="53">
+        <v>2011</v>
+      </c>
+      <c r="C217" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="D217" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="E217" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F217" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="G217" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="H217" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="I217" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="J217" s="53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="218" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B218" s="54"/>
+      <c r="C218" s="54"/>
+      <c r="D218" s="54"/>
+      <c r="E218" s="54"/>
+      <c r="F218" s="54"/>
+      <c r="G218" s="54"/>
+      <c r="H218" s="54"/>
+      <c r="I218" s="54"/>
+      <c r="J218" s="54"/>
+    </row>
+    <row r="219" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B219" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C219" s="57">
+        <f>C221</f>
+        <v>41010</v>
+      </c>
+      <c r="D219" s="58">
+        <f>D221</f>
+        <v>41010</v>
+      </c>
+      <c r="E219" s="59">
+        <f>1953.028537-E221</f>
+        <v>877.47853699999996</v>
+      </c>
+      <c r="F219" s="59">
+        <f>E219</f>
+        <v>877.47853699999996</v>
+      </c>
+      <c r="G219" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H219" s="16">
+        <v>0.73238635476500002</v>
+      </c>
+      <c r="I219" s="16">
+        <f>H219</f>
+        <v>0.73238635476500002</v>
+      </c>
+      <c r="J219" s="58">
+        <v>41255</v>
+      </c>
+    </row>
+    <row r="220" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B220" s="58"/>
+      <c r="C220" s="57"/>
+      <c r="D220" s="58"/>
+      <c r="E220" s="59"/>
+      <c r="F220" s="59"/>
+      <c r="G220" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H220" s="16">
+        <v>0.80562499024199996</v>
+      </c>
+      <c r="I220" s="16">
+        <f>H220</f>
+        <v>0.80562499024199996</v>
+      </c>
+      <c r="J220" s="58"/>
+    </row>
+    <row r="221" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B221" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C221" s="55">
+        <v>41010</v>
+      </c>
+      <c r="D221" s="55">
+        <f>C221</f>
+        <v>41010</v>
+      </c>
+      <c r="E221" s="56">
+        <v>1075.55</v>
+      </c>
+      <c r="F221" s="56">
+        <f>E221</f>
+        <v>1075.55</v>
+      </c>
+      <c r="G221" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H221" s="21">
         <v>0.897706451061</v>
       </c>
-      <c r="J213" s="49">
+      <c r="I221" s="21">
+        <f>H221</f>
+        <v>0.897706451061</v>
+      </c>
+      <c r="J221" s="55">
         <v>41031</v>
       </c>
     </row>
-    <row r="214" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H214" s="21">
+    <row r="222" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B222" s="55"/>
+      <c r="C222" s="55"/>
+      <c r="D222" s="55"/>
+      <c r="E222" s="56"/>
+      <c r="F222" s="56"/>
+      <c r="G222" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H222" s="21">
         <v>0.98747709616699997</v>
       </c>
-      <c r="I214" s="21">
-        <f>H214</f>
+      <c r="I222" s="21">
+        <f>H222</f>
         <v>0.98747709616699997</v>
       </c>
-      <c r="J214" s="49"/>
-[...5 lines deleted...]
-      <c r="C215" s="53">
+      <c r="J222" s="55"/>
+    </row>
+    <row r="223" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B223" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223" s="58">
         <v>40889</v>
       </c>
-      <c r="D215" s="53">
+      <c r="D223" s="58">
         <v>40906</v>
       </c>
-      <c r="E215" s="54">
+      <c r="E223" s="59">
         <v>617</v>
       </c>
-      <c r="F215" s="54">
-        <f>E215*0.85</f>
+      <c r="F223" s="59">
+        <f>E223*0.85</f>
         <v>524.44999999999993</v>
       </c>
-      <c r="G215" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H215" s="16">
+      <c r="G223" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H223" s="16">
         <v>0.51496556222500001</v>
       </c>
-      <c r="I215" s="16">
+      <c r="I223" s="16">
         <v>0.43772</v>
       </c>
-      <c r="J215" s="53">
+      <c r="J223" s="58">
         <v>41031</v>
       </c>
     </row>
-    <row r="216" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H216" s="16">
+    <row r="224" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B224" s="58"/>
+      <c r="C224" s="58"/>
+      <c r="D224" s="58"/>
+      <c r="E224" s="59"/>
+      <c r="F224" s="59"/>
+      <c r="G224" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H224" s="16">
         <v>0.56646211844700001</v>
       </c>
-      <c r="I216" s="16">
+      <c r="I224" s="16">
         <v>0.48149199999999998</v>
       </c>
-      <c r="J216" s="53"/>
-[...5 lines deleted...]
-      <c r="C217" s="49">
+      <c r="J224" s="58"/>
+    </row>
+    <row r="225" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B225" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C225" s="55">
         <v>40799</v>
       </c>
-      <c r="D217" s="49">
+      <c r="D225" s="55">
         <v>40816</v>
       </c>
-      <c r="E217" s="50">
+      <c r="E225" s="56">
         <v>382.4</v>
       </c>
-      <c r="F217" s="50">
+      <c r="F225" s="56">
         <v>382.4</v>
       </c>
-      <c r="G217" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H217" s="21">
+      <c r="G225" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H225" s="21">
         <v>0.31905871769600003</v>
       </c>
-      <c r="I217" s="21">
+      <c r="I225" s="21">
         <v>0.31905800000000001</v>
       </c>
-      <c r="J217" s="49">
+      <c r="J225" s="55">
         <v>40850</v>
       </c>
     </row>
-    <row r="218" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H218" s="21">
+    <row r="226" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B226" s="55"/>
+      <c r="C226" s="55"/>
+      <c r="D226" s="55"/>
+      <c r="E226" s="56"/>
+      <c r="F226" s="56"/>
+      <c r="G226" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H226" s="21">
         <v>0.35096458946600001</v>
       </c>
-      <c r="I218" s="21">
+      <c r="I226" s="21">
         <v>0.350964</v>
       </c>
-      <c r="J218" s="49"/>
-[...5 lines deleted...]
-      <c r="C219" s="53">
+      <c r="J226" s="55"/>
+    </row>
+    <row r="227" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B227" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C227" s="58">
         <v>40799</v>
       </c>
-      <c r="D219" s="53">
+      <c r="D227" s="58">
         <v>40816</v>
       </c>
-      <c r="E219" s="54">
+      <c r="E227" s="59">
         <v>1250</v>
       </c>
-      <c r="F219" s="54">
+      <c r="F227" s="59">
         <v>1062.5</v>
       </c>
-      <c r="G219" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H219" s="16">
+      <c r="G227" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H227" s="16">
         <v>1.042948214228</v>
       </c>
-      <c r="I219" s="16">
+      <c r="I227" s="16">
         <v>0.88650499999999999</v>
       </c>
-      <c r="J219" s="53">
+      <c r="J227" s="58">
         <v>40850</v>
       </c>
     </row>
-    <row r="220" spans="2:10" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="H220" s="16">
+    <row r="228" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B228" s="58"/>
+      <c r="C228" s="58"/>
+      <c r="D228" s="58"/>
+      <c r="E228" s="59"/>
+      <c r="F228" s="59"/>
+      <c r="G228" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H228" s="16">
         <v>1.1472430356500001</v>
       </c>
-      <c r="I220" s="16">
+      <c r="I228" s="16">
         <v>0.97515600000000002</v>
       </c>
-      <c r="J220" s="53"/>
+      <c r="J228" s="58"/>
     </row>
   </sheetData>
-  <mergeCells count="446">
-[...110 lines deleted...]
-    <mergeCell ref="J185:J186"/>
+  <mergeCells count="506">
+    <mergeCell ref="B219:B220"/>
+    <mergeCell ref="B221:B222"/>
+    <mergeCell ref="B223:B224"/>
+    <mergeCell ref="B225:B226"/>
+    <mergeCell ref="B227:B228"/>
+    <mergeCell ref="B184:B185"/>
+    <mergeCell ref="B186:B187"/>
+    <mergeCell ref="B188:B189"/>
+    <mergeCell ref="B193:B194"/>
+    <mergeCell ref="B195:B196"/>
+    <mergeCell ref="B197:B198"/>
+    <mergeCell ref="B199:B200"/>
+    <mergeCell ref="B201:B202"/>
+    <mergeCell ref="B203:B204"/>
+    <mergeCell ref="B163:B164"/>
+    <mergeCell ref="B165:B166"/>
+    <mergeCell ref="B167:B168"/>
+    <mergeCell ref="B172:B173"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="B176:B177"/>
+    <mergeCell ref="B178:B179"/>
+    <mergeCell ref="B180:B181"/>
+    <mergeCell ref="B182:B183"/>
+    <mergeCell ref="B142:B143"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="B146:B147"/>
+    <mergeCell ref="B151:B152"/>
+    <mergeCell ref="B153:B154"/>
+    <mergeCell ref="B155:B156"/>
+    <mergeCell ref="B157:B158"/>
+    <mergeCell ref="B159:B160"/>
+    <mergeCell ref="B161:B162"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="B123:B124"/>
+    <mergeCell ref="B125:B126"/>
+    <mergeCell ref="B127:B128"/>
+    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="B138:B139"/>
+    <mergeCell ref="B140:B141"/>
+    <mergeCell ref="B97:B98"/>
+    <mergeCell ref="B99:B100"/>
+    <mergeCell ref="B101:B102"/>
+    <mergeCell ref="B103:B104"/>
+    <mergeCell ref="B108:B109"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="B114:B115"/>
+    <mergeCell ref="B119:B120"/>
+    <mergeCell ref="B116:J116"/>
+    <mergeCell ref="H117:H118"/>
+    <mergeCell ref="I117:I118"/>
+    <mergeCell ref="J117:J118"/>
+    <mergeCell ref="C119:C120"/>
+    <mergeCell ref="D119:D120"/>
+    <mergeCell ref="E119:E120"/>
+    <mergeCell ref="F119:F120"/>
+    <mergeCell ref="J119:J120"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="G117:G118"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="F76:F77"/>
+    <mergeCell ref="C88:C89"/>
+    <mergeCell ref="D88:D89"/>
+    <mergeCell ref="E88:E89"/>
+    <mergeCell ref="F88:F89"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="B95:B96"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="D93:D94"/>
+    <mergeCell ref="E93:E94"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="B8:J8"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="C43:C44"/>
+    <mergeCell ref="D43:D44"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="G43:G44"/>
+    <mergeCell ref="H43:H44"/>
+    <mergeCell ref="I43:I44"/>
+    <mergeCell ref="J43:J44"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="H54:H55"/>
+    <mergeCell ref="I54:I55"/>
+    <mergeCell ref="J54:J55"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="D65:D66"/>
+    <mergeCell ref="E65:E66"/>
+    <mergeCell ref="F65:F66"/>
+    <mergeCell ref="G65:G66"/>
+    <mergeCell ref="H65:H66"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C54:C55"/>
+    <mergeCell ref="D54:D55"/>
+    <mergeCell ref="E54:E55"/>
+    <mergeCell ref="F54:F55"/>
+    <mergeCell ref="G54:G55"/>
+    <mergeCell ref="I65:I66"/>
+    <mergeCell ref="J65:J66"/>
+    <mergeCell ref="G76:G77"/>
+    <mergeCell ref="H76:H77"/>
+    <mergeCell ref="I76:I77"/>
+    <mergeCell ref="J82:J83"/>
+    <mergeCell ref="J76:J77"/>
+    <mergeCell ref="B86:B87"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="D86:D87"/>
+    <mergeCell ref="E86:E87"/>
+    <mergeCell ref="F86:F87"/>
+    <mergeCell ref="J86:J87"/>
+    <mergeCell ref="B84:B85"/>
+    <mergeCell ref="C84:C85"/>
+    <mergeCell ref="D84:D85"/>
+    <mergeCell ref="E84:E85"/>
+    <mergeCell ref="F84:F85"/>
+    <mergeCell ref="J84:J85"/>
+    <mergeCell ref="B76:B77"/>
+    <mergeCell ref="C76:C77"/>
+    <mergeCell ref="D76:D77"/>
+    <mergeCell ref="E76:E77"/>
+    <mergeCell ref="F82:F83"/>
+    <mergeCell ref="E82:E83"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="J88:J89"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="E91:E92"/>
+    <mergeCell ref="F91:F92"/>
+    <mergeCell ref="G91:G92"/>
+    <mergeCell ref="H91:H92"/>
+    <mergeCell ref="I91:I92"/>
+    <mergeCell ref="J91:J92"/>
+    <mergeCell ref="F93:F94"/>
+    <mergeCell ref="J93:J94"/>
+    <mergeCell ref="C95:C96"/>
+    <mergeCell ref="D95:D96"/>
+    <mergeCell ref="E95:E96"/>
+    <mergeCell ref="F95:F96"/>
+    <mergeCell ref="J95:J96"/>
+    <mergeCell ref="C97:C98"/>
+    <mergeCell ref="D97:D98"/>
+    <mergeCell ref="E97:E98"/>
+    <mergeCell ref="F97:F98"/>
+    <mergeCell ref="J97:J98"/>
+    <mergeCell ref="C99:C100"/>
+    <mergeCell ref="D99:D100"/>
+    <mergeCell ref="E99:E100"/>
+    <mergeCell ref="F99:F100"/>
+    <mergeCell ref="J99:J100"/>
+    <mergeCell ref="C101:C102"/>
+    <mergeCell ref="D101:D102"/>
+    <mergeCell ref="E101:E102"/>
+    <mergeCell ref="F101:F102"/>
+    <mergeCell ref="J101:J102"/>
+    <mergeCell ref="C103:C104"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="E103:E104"/>
+    <mergeCell ref="F103:F104"/>
+    <mergeCell ref="J103:J104"/>
+    <mergeCell ref="B106:B107"/>
+    <mergeCell ref="C106:C107"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="F106:F107"/>
+    <mergeCell ref="G106:G107"/>
+    <mergeCell ref="H106:H107"/>
+    <mergeCell ref="I106:I107"/>
+    <mergeCell ref="J106:J107"/>
+    <mergeCell ref="C108:C109"/>
+    <mergeCell ref="D108:D109"/>
+    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="F108:F109"/>
+    <mergeCell ref="J108:J109"/>
+    <mergeCell ref="C114:C115"/>
+    <mergeCell ref="D114:D115"/>
+    <mergeCell ref="E114:E115"/>
+    <mergeCell ref="F114:F115"/>
+    <mergeCell ref="J114:J115"/>
+    <mergeCell ref="C110:C111"/>
+    <mergeCell ref="D110:D111"/>
+    <mergeCell ref="E110:E111"/>
+    <mergeCell ref="F110:F111"/>
+    <mergeCell ref="J110:J111"/>
+    <mergeCell ref="C112:C113"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="E112:E113"/>
+    <mergeCell ref="F112:F113"/>
+    <mergeCell ref="J112:J113"/>
+    <mergeCell ref="C121:C122"/>
+    <mergeCell ref="D121:D122"/>
+    <mergeCell ref="E121:E122"/>
+    <mergeCell ref="F121:F122"/>
+    <mergeCell ref="J121:J122"/>
+    <mergeCell ref="C123:C124"/>
+    <mergeCell ref="D123:D124"/>
+    <mergeCell ref="E123:E124"/>
+    <mergeCell ref="F123:F124"/>
+    <mergeCell ref="J123:J124"/>
+    <mergeCell ref="C125:C126"/>
+    <mergeCell ref="D125:D126"/>
+    <mergeCell ref="E125:E126"/>
+    <mergeCell ref="F125:F126"/>
+    <mergeCell ref="J125:J126"/>
+    <mergeCell ref="C127:C128"/>
+    <mergeCell ref="D127:D128"/>
+    <mergeCell ref="E127:E128"/>
+    <mergeCell ref="F127:F128"/>
+    <mergeCell ref="J127:J128"/>
+    <mergeCell ref="C129:C130"/>
+    <mergeCell ref="D129:D130"/>
+    <mergeCell ref="E129:E130"/>
+    <mergeCell ref="F129:F130"/>
+    <mergeCell ref="J129:J130"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="C132:C133"/>
+    <mergeCell ref="D132:D133"/>
+    <mergeCell ref="E132:E133"/>
+    <mergeCell ref="F132:F133"/>
+    <mergeCell ref="G132:G133"/>
+    <mergeCell ref="H132:H133"/>
+    <mergeCell ref="I132:I133"/>
+    <mergeCell ref="J132:J133"/>
+    <mergeCell ref="C134:C135"/>
+    <mergeCell ref="D134:D135"/>
+    <mergeCell ref="E134:E135"/>
+    <mergeCell ref="F134:F135"/>
+    <mergeCell ref="J134:J135"/>
+    <mergeCell ref="C136:C137"/>
+    <mergeCell ref="D136:D137"/>
+    <mergeCell ref="E136:E137"/>
+    <mergeCell ref="F136:F137"/>
+    <mergeCell ref="J136:J137"/>
+    <mergeCell ref="C138:C139"/>
+    <mergeCell ref="D138:D139"/>
+    <mergeCell ref="E138:E139"/>
+    <mergeCell ref="F138:F139"/>
+    <mergeCell ref="J138:J139"/>
+    <mergeCell ref="C140:C141"/>
+    <mergeCell ref="D140:D141"/>
+    <mergeCell ref="E140:E141"/>
+    <mergeCell ref="F140:F141"/>
+    <mergeCell ref="J140:J141"/>
+    <mergeCell ref="C142:C143"/>
+    <mergeCell ref="D142:D143"/>
+    <mergeCell ref="E142:E143"/>
+    <mergeCell ref="F142:F143"/>
+    <mergeCell ref="J142:J143"/>
+    <mergeCell ref="C144:C145"/>
+    <mergeCell ref="D144:D145"/>
+    <mergeCell ref="E144:E145"/>
+    <mergeCell ref="F144:F145"/>
+    <mergeCell ref="J144:J145"/>
+    <mergeCell ref="C146:C147"/>
+    <mergeCell ref="D146:D147"/>
+    <mergeCell ref="E146:E147"/>
+    <mergeCell ref="F146:F147"/>
+    <mergeCell ref="J146:J147"/>
+    <mergeCell ref="H149:H150"/>
+    <mergeCell ref="I149:I150"/>
+    <mergeCell ref="J149:J150"/>
+    <mergeCell ref="C151:C152"/>
+    <mergeCell ref="D151:D152"/>
+    <mergeCell ref="E151:E152"/>
+    <mergeCell ref="F151:F152"/>
+    <mergeCell ref="J151:J152"/>
+    <mergeCell ref="C149:C150"/>
+    <mergeCell ref="D149:D150"/>
+    <mergeCell ref="E149:E150"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="G149:G150"/>
+    <mergeCell ref="C153:C154"/>
+    <mergeCell ref="D153:D154"/>
+    <mergeCell ref="E153:E154"/>
+    <mergeCell ref="F153:F154"/>
+    <mergeCell ref="J153:J154"/>
+    <mergeCell ref="C155:C156"/>
+    <mergeCell ref="D155:D156"/>
+    <mergeCell ref="E155:E156"/>
+    <mergeCell ref="F155:F156"/>
+    <mergeCell ref="J155:J156"/>
+    <mergeCell ref="C157:C158"/>
+    <mergeCell ref="D157:D158"/>
+    <mergeCell ref="E157:E158"/>
+    <mergeCell ref="F157:F158"/>
+    <mergeCell ref="J157:J158"/>
+    <mergeCell ref="C159:C160"/>
+    <mergeCell ref="D159:D160"/>
+    <mergeCell ref="E159:E160"/>
+    <mergeCell ref="F159:F160"/>
+    <mergeCell ref="J159:J160"/>
+    <mergeCell ref="C161:C162"/>
+    <mergeCell ref="D161:D162"/>
+    <mergeCell ref="E161:E162"/>
+    <mergeCell ref="F161:F162"/>
+    <mergeCell ref="J161:J162"/>
+    <mergeCell ref="C163:C164"/>
+    <mergeCell ref="D163:D164"/>
+    <mergeCell ref="E163:E164"/>
+    <mergeCell ref="F163:F164"/>
+    <mergeCell ref="J163:J164"/>
+    <mergeCell ref="C165:C166"/>
+    <mergeCell ref="D165:D166"/>
+    <mergeCell ref="E165:E166"/>
+    <mergeCell ref="F165:F166"/>
+    <mergeCell ref="J165:J166"/>
+    <mergeCell ref="C167:C168"/>
+    <mergeCell ref="D167:D168"/>
+    <mergeCell ref="E167:E168"/>
+    <mergeCell ref="F167:F168"/>
+    <mergeCell ref="J167:J168"/>
+    <mergeCell ref="H170:H171"/>
+    <mergeCell ref="I170:I171"/>
+    <mergeCell ref="J170:J171"/>
+    <mergeCell ref="C172:C173"/>
+    <mergeCell ref="D172:D173"/>
+    <mergeCell ref="E172:E173"/>
+    <mergeCell ref="F172:F173"/>
+    <mergeCell ref="J172:J173"/>
+    <mergeCell ref="B170:B171"/>
+    <mergeCell ref="C170:C171"/>
+    <mergeCell ref="D170:D171"/>
+    <mergeCell ref="E170:E171"/>
+    <mergeCell ref="F170:F171"/>
+    <mergeCell ref="G170:G171"/>
+    <mergeCell ref="C174:C175"/>
+    <mergeCell ref="D174:D175"/>
+    <mergeCell ref="E174:E175"/>
+    <mergeCell ref="F174:F175"/>
+    <mergeCell ref="J174:J175"/>
     <mergeCell ref="C176:C177"/>
     <mergeCell ref="D176:D177"/>
     <mergeCell ref="E176:E177"/>
     <mergeCell ref="F176:F177"/>
     <mergeCell ref="J176:J177"/>
     <mergeCell ref="C178:C179"/>
     <mergeCell ref="D178:D179"/>
     <mergeCell ref="E178:E179"/>
     <mergeCell ref="F178:F179"/>
     <mergeCell ref="J178:J179"/>
-    <mergeCell ref="C172:C173"/>
-[...323 lines deleted...]
-    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="C180:C181"/>
+    <mergeCell ref="D180:D181"/>
+    <mergeCell ref="E180:E181"/>
+    <mergeCell ref="F180:F181"/>
+    <mergeCell ref="J180:J181"/>
+    <mergeCell ref="C182:C183"/>
+    <mergeCell ref="D182:D183"/>
+    <mergeCell ref="E182:E183"/>
+    <mergeCell ref="F182:F183"/>
+    <mergeCell ref="J182:J183"/>
+    <mergeCell ref="C184:C185"/>
+    <mergeCell ref="D184:D185"/>
+    <mergeCell ref="E184:E185"/>
+    <mergeCell ref="F184:F185"/>
+    <mergeCell ref="J184:J185"/>
+    <mergeCell ref="C186:C187"/>
+    <mergeCell ref="D186:D187"/>
+    <mergeCell ref="E186:E187"/>
+    <mergeCell ref="F186:F187"/>
+    <mergeCell ref="J186:J187"/>
+    <mergeCell ref="C188:C189"/>
+    <mergeCell ref="D188:D189"/>
+    <mergeCell ref="E188:E189"/>
+    <mergeCell ref="F188:F189"/>
+    <mergeCell ref="J188:J189"/>
+    <mergeCell ref="H191:H192"/>
+    <mergeCell ref="I191:I192"/>
+    <mergeCell ref="J191:J192"/>
+    <mergeCell ref="C193:C194"/>
+    <mergeCell ref="D193:D194"/>
+    <mergeCell ref="E193:E194"/>
+    <mergeCell ref="F193:F194"/>
+    <mergeCell ref="J193:J194"/>
+    <mergeCell ref="B191:B192"/>
+    <mergeCell ref="C191:C192"/>
+    <mergeCell ref="D191:D192"/>
+    <mergeCell ref="E191:E192"/>
+    <mergeCell ref="F191:F192"/>
+    <mergeCell ref="G191:G192"/>
+    <mergeCell ref="C195:C196"/>
+    <mergeCell ref="D195:D196"/>
+    <mergeCell ref="E195:E196"/>
+    <mergeCell ref="F195:F196"/>
+    <mergeCell ref="J195:J196"/>
+    <mergeCell ref="C197:C198"/>
+    <mergeCell ref="D197:D198"/>
+    <mergeCell ref="E197:E198"/>
+    <mergeCell ref="F197:F198"/>
+    <mergeCell ref="J197:J198"/>
+    <mergeCell ref="C199:C200"/>
+    <mergeCell ref="D199:D200"/>
+    <mergeCell ref="E199:E200"/>
+    <mergeCell ref="F199:F200"/>
+    <mergeCell ref="J199:J200"/>
+    <mergeCell ref="D201:D202"/>
+    <mergeCell ref="E201:E202"/>
+    <mergeCell ref="F201:F202"/>
+    <mergeCell ref="J201:J202"/>
+    <mergeCell ref="C203:C204"/>
+    <mergeCell ref="D203:D204"/>
+    <mergeCell ref="E203:E204"/>
+    <mergeCell ref="F203:F204"/>
+    <mergeCell ref="J203:J204"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="D208:D209"/>
+    <mergeCell ref="E208:E209"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="G208:G209"/>
+    <mergeCell ref="B205:B206"/>
+    <mergeCell ref="C210:C211"/>
+    <mergeCell ref="D210:D211"/>
+    <mergeCell ref="E210:E211"/>
+    <mergeCell ref="F210:F211"/>
+    <mergeCell ref="B217:B218"/>
+    <mergeCell ref="C217:C218"/>
+    <mergeCell ref="D217:D218"/>
+    <mergeCell ref="E217:E218"/>
+    <mergeCell ref="F217:F218"/>
+    <mergeCell ref="B210:B211"/>
+    <mergeCell ref="B212:B213"/>
+    <mergeCell ref="B214:B215"/>
+    <mergeCell ref="G217:G218"/>
+    <mergeCell ref="J212:J213"/>
+    <mergeCell ref="C214:C215"/>
+    <mergeCell ref="D214:D215"/>
+    <mergeCell ref="E214:E215"/>
+    <mergeCell ref="F214:F215"/>
+    <mergeCell ref="J214:J215"/>
+    <mergeCell ref="H217:H218"/>
+    <mergeCell ref="I217:I218"/>
+    <mergeCell ref="J217:J218"/>
+    <mergeCell ref="C212:C213"/>
+    <mergeCell ref="D212:D213"/>
+    <mergeCell ref="E212:E213"/>
+    <mergeCell ref="F212:F213"/>
+    <mergeCell ref="C227:C228"/>
+    <mergeCell ref="D227:D228"/>
+    <mergeCell ref="E227:E228"/>
+    <mergeCell ref="F227:F228"/>
+    <mergeCell ref="J227:J228"/>
+    <mergeCell ref="C221:C222"/>
+    <mergeCell ref="D221:D222"/>
+    <mergeCell ref="E221:E222"/>
+    <mergeCell ref="F221:F222"/>
+    <mergeCell ref="J221:J222"/>
+    <mergeCell ref="C223:C224"/>
+    <mergeCell ref="D223:D224"/>
+    <mergeCell ref="E223:E224"/>
+    <mergeCell ref="F223:F224"/>
+    <mergeCell ref="J223:J224"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="C225:C226"/>
+    <mergeCell ref="D225:D226"/>
+    <mergeCell ref="E225:E226"/>
+    <mergeCell ref="F225:F226"/>
+    <mergeCell ref="J225:J226"/>
+    <mergeCell ref="C219:C220"/>
+    <mergeCell ref="D219:D220"/>
+    <mergeCell ref="E219:E220"/>
+    <mergeCell ref="F219:F220"/>
+    <mergeCell ref="J219:J220"/>
+    <mergeCell ref="C205:C206"/>
+    <mergeCell ref="D205:D206"/>
+    <mergeCell ref="E205:E206"/>
+    <mergeCell ref="F205:F206"/>
+    <mergeCell ref="J205:J206"/>
+    <mergeCell ref="H208:H209"/>
+    <mergeCell ref="I208:I209"/>
+    <mergeCell ref="J208:J209"/>
+    <mergeCell ref="J210:J211"/>
+    <mergeCell ref="C201:C202"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.49" top="0.78" bottom="0.83" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;D   &amp;T_x000D_&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b968e5c9098ce0002d72c5b7754f3c6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5d12cc5ce4316b09d6b479545c041a8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4d29eb3ce36d62d5f3d166ede009a7" ns2:_="" ns3:_="">
     <xsd:import namespace="25113419-f080-492c-8f93-62e1c336be52"/>
     <xsd:import namespace="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -7249,86 +7174,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25113419-f080-492c-8f93-62e1c336be52">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5b4528c7-2343-42d0-9093-b009a712fb46" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="25113419-f080-492c-8f93-62e1c336be52" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4B46E1C-D874-448F-A4A8-8BCB82864154}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16B80ECF-CC53-49CC-9CCB-A0151F49CCD4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="050aa761-6dff-4644-aefc-8f1ce8d7dbdb"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE236BD-5027-4302-B97D-4833E18DFAFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2ECB0FD-4F1D-434B-A5C9-864825DD8649}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4B46E1C-D874-448F-A4A8-8BCB82864154}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b5285fa4-65d8-4990-9665-0e8f7f725ce4"/>
+    <ds:schemaRef ds:uri="050aa761-6dff-4644-aefc-8f1ce8d7dbdb"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f27cb1b6-4159-4a38-a94b-cbd1c10c7376}" enabled="1" method="Standard" siteId="{9744600e-3e04-492e-baa1-25ec245c6f10}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>