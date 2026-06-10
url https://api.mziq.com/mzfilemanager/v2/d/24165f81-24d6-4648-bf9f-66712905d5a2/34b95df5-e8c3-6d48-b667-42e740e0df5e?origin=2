--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -13,134 +13,134 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefonicacorp.sharepoint.com/sites/DiretoriaRIeMacro.TMBNL/DRI/Divulgações Externas/Site RI/Estrutura de Tópicos/4. Informações aos Acionistas/4.1 Informações sobre Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{6904F210-8D26-4D8C-81C2-DE1F99EE23C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6CF81B95-3EA1-4E78-B829-02FF460CC8F6}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="13_ncr:1_{6904F210-8D26-4D8C-81C2-DE1F99EE23C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{930708E8-7BD9-4641-9523-91B8ADB9C642}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{B90A67A0-1200-4FA2-9E03-31665955F1FF}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B90A67A0-1200-4FA2-9E03-31665955F1FF}"/>
   </bookViews>
   <sheets>
     <sheet name="Proventos_Telefônica Brasil_PT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Proventos_Telefônica Brasil_PT'!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F223" i="1" l="1"/>
+  <c r="F224" i="1" l="1"/>
+  <c r="I223" i="1"/>
   <c r="I222" i="1"/>
+  <c r="F222" i="1"/>
+  <c r="D222" i="1"/>
+  <c r="D220" i="1" s="1"/>
   <c r="I221" i="1"/>
-  <c r="F221" i="1"/>
-[...1 lines deleted...]
-  <c r="D219" i="1" s="1"/>
   <c r="I220" i="1"/>
-  <c r="I219" i="1"/>
-[...2 lines deleted...]
-  <c r="C219" i="1"/>
+  <c r="E220" i="1"/>
+  <c r="F220" i="1" s="1"/>
+  <c r="C220" i="1"/>
+  <c r="I214" i="1"/>
   <c r="I213" i="1"/>
-  <c r="I212" i="1"/>
-  <c r="F212" i="1"/>
+  <c r="F213" i="1"/>
+  <c r="I203" i="1"/>
   <c r="I202" i="1"/>
-  <c r="I201" i="1"/>
-  <c r="F201" i="1"/>
+  <c r="F202" i="1"/>
+  <c r="I197" i="1"/>
   <c r="I196" i="1"/>
-  <c r="I195" i="1"/>
-[...1 lines deleted...]
-  <c r="F180" i="1"/>
+  <c r="F187" i="1"/>
+  <c r="F181" i="1"/>
+  <c r="I178" i="1"/>
   <c r="I177" i="1"/>
-  <c r="I176" i="1"/>
-  <c r="F176" i="1"/>
+  <c r="F177" i="1"/>
+  <c r="H176" i="1"/>
+  <c r="I176" i="1" s="1"/>
   <c r="H175" i="1"/>
   <c r="I175" i="1" s="1"/>
-  <c r="H174" i="1"/>
-[...2 lines deleted...]
-  <c r="F174" i="1" s="1"/>
+  <c r="E175" i="1"/>
+  <c r="F175" i="1" s="1"/>
+  <c r="I167" i="1"/>
   <c r="I166" i="1"/>
-  <c r="I165" i="1"/>
-[...7 lines deleted...]
-  <c r="F151" i="1"/>
+  <c r="F166" i="1"/>
+  <c r="F162" i="1"/>
+  <c r="F160" i="1"/>
+  <c r="F158" i="1"/>
+  <c r="F156" i="1"/>
+  <c r="F154" i="1"/>
+  <c r="I153" i="1"/>
+  <c r="F152" i="1"/>
+  <c r="I97" i="1"/>
   <c r="I96" i="1"/>
-  <c r="I95" i="1"/>
-[...4 lines deleted...]
-  <c r="E56" i="1"/>
+  <c r="F94" i="1"/>
+  <c r="I79" i="1"/>
+  <c r="F79" i="1"/>
+  <c r="F57" i="1"/>
+  <c r="E57" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="21">
   <si>
     <t>Deliberação</t>
   </si>
   <si>
     <t>Posição Acionária</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Bruto
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$ Milhões)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Líquido </t>
@@ -227,66 +227,57 @@
   <si>
     <t>Dividendos</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Bruto </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$ Milhões)</t>
     </r>
   </si>
   <si>
     <t>Redução de Capital</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>Até 30/04/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Histórico | Dividendos e Juros sobre Capital Próprio¹</t>
   </si>
   <si>
     <t>¹Eventos anteriores ao Grupamento e Desdobramento, efetivado em 15 de Abril de 2025, não estão ajustados. A operação se deu por um grupamento de 40:1 seguido de um desdobramento de 1:80.</t>
   </si>
   <si>
-    <t>Redução de Capital²</t>
-[...1 lines deleted...]
-  <si>
     <t>Até 30/04/2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>²Redução de capital ainda está sujeita ao período de oposição de credores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="0.000000"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -589,145 +580,145 @@
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="2" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="4" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="3" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 16" xfId="3" xr:uid="{496EA1E2-1E11-418D-969A-971D9D104323}"/>
     <cellStyle name="Separador de milhares 7 3" xfId="1" xr:uid="{5416DC95-C532-40B2-AB0A-6AFFF4C3BB80}"/>
     <cellStyle name="Vírgula 2 3" xfId="2" xr:uid="{1A93C23F-2953-47D7-9437-AC3916F965D8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -741,52 +732,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>425449</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>49526</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2317F5C2-27EF-43F1-8F77-D00BE7BB4234}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="165100" y="152400"/>
-          <a:ext cx="2406649" cy="354326"/>
+          <a:off x="172357" y="152400"/>
+          <a:ext cx="2428874" cy="352965"/>
           <a:chOff x="553317" y="1322243"/>
           <a:chExt cx="3258093" cy="581040"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagem 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{272C0D3B-A1E6-E4FB-E97C-B80245343BDE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="7444" t="24758" r="63269" b="33859"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="2823731" y="1358095"/>
@@ -856,51 +847,51 @@
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="001B34"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </xdr:spPr>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1156,5862 +1147,5919 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26E1E32D-6D67-4548-890C-C215C2377E8E}">
-  <dimension ref="A1:IV228"/>
+  <dimension ref="A1:IV229"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:J8"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.26953125" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="2.7265625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.23046875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.69140625" style="2" customWidth="1"/>
+    <col min="3" max="4" width="12.69140625" style="2" customWidth="1"/>
+    <col min="5" max="6" width="15.69140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.69140625" style="2" customWidth="1"/>
+    <col min="8" max="9" width="15.69140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12.69140625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="2.69140625" style="2" customWidth="1"/>
     <col min="12" max="236" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="237" max="237" width="8" style="2" hidden="1" customWidth="1"/>
-    <col min="238" max="238" width="21.81640625" style="2" hidden="1" customWidth="1"/>
+    <col min="238" max="238" width="21.84375" style="2" hidden="1" customWidth="1"/>
     <col min="239" max="245" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="246" max="246" width="8" style="2" hidden="1" customWidth="1"/>
-    <col min="247" max="247" width="21.81640625" style="2" hidden="1" customWidth="1"/>
+    <col min="247" max="247" width="21.84375" style="2" hidden="1" customWidth="1"/>
     <col min="248" max="254" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="255" max="255" width="8" style="2" hidden="1" customWidth="1"/>
-    <col min="256" max="256" width="21.81640625" style="2" hidden="1" customWidth="1"/>
-    <col min="257" max="16384" width="9.1796875" style="2" hidden="1"/>
+    <col min="256" max="256" width="21.84375" style="2" hidden="1" customWidth="1"/>
+    <col min="257" max="16384" width="9.15234375" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="43"/>
       <c r="J2" s="1"/>
     </row>
-    <row r="3" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="3"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
-    <row r="5" spans="2:11" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:11" ht="12.45" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
-    <row r="6" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
     </row>
-    <row r="7" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:11" x14ac:dyDescent="0.35">
       <c r="H7" s="6"/>
       <c r="J7" s="7"/>
     </row>
-    <row r="8" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B8" s="74" t="s">
+    <row r="8" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B8" s="77" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="9"/>
+    </row>
+    <row r="9" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B9" s="41" t="s">
         <v>19</v>
-      </c>
-[...12 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="9"/>
     </row>
-    <row r="10" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="10" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B10" s="41"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="9"/>
     </row>
-    <row r="11" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="J11" s="8"/>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B11" s="60">
+        <v>2026</v>
+      </c>
+      <c r="C11" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="60" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="H11" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="J11" s="60" t="s">
+        <v>7</v>
+      </c>
       <c r="K11" s="9"/>
     </row>
-    <row r="12" spans="2:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C12" s="53" t="s">
+    <row r="12" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B12" s="61"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="61"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="9"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B13" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="18">
+        <v>46157</v>
+      </c>
+      <c r="D13" s="18">
+        <v>46169</v>
+      </c>
+      <c r="E13" s="19">
+        <v>600</v>
+      </c>
+      <c r="F13" s="19">
+        <v>495</v>
+      </c>
+      <c r="G13" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H13" s="21">
+        <v>0.18775779427</v>
+      </c>
+      <c r="I13" s="21">
+        <v>0.15490018026999999</v>
+      </c>
+      <c r="J13" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" s="9"/>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B14" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="45">
+        <v>46127</v>
+      </c>
+      <c r="D14" s="46">
+        <v>46139</v>
+      </c>
+      <c r="E14" s="14">
+        <v>365</v>
+      </c>
+      <c r="F14" s="14">
+        <v>301.125</v>
+      </c>
+      <c r="G14" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14" s="48">
+        <v>0.11421932485</v>
+      </c>
+      <c r="I14" s="48">
+        <v>9.4230942999999998E-2</v>
+      </c>
+      <c r="J14" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="9"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B15" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="18">
+        <v>46094</v>
+      </c>
+      <c r="D15" s="18">
+        <v>46106</v>
+      </c>
+      <c r="E15" s="19">
+        <v>200</v>
+      </c>
+      <c r="F15" s="19">
+        <v>165</v>
+      </c>
+      <c r="G15" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="21">
+        <v>6.2585931420000004E-2</v>
+      </c>
+      <c r="I15" s="21">
+        <v>5.163339342E-2</v>
+      </c>
+      <c r="J15" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="9"/>
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B16" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="45">
+        <v>46065</v>
+      </c>
+      <c r="D16" s="46">
+        <v>46076</v>
+      </c>
+      <c r="E16" s="14">
+        <v>325</v>
+      </c>
+      <c r="F16" s="14">
+        <v>268.125</v>
+      </c>
+      <c r="G16" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="H16" s="48">
+        <v>0.10170213856</v>
+      </c>
+      <c r="I16" s="48">
+        <v>8.3904264310000004E-2</v>
+      </c>
+      <c r="J16" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="9"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B17" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="49">
+        <v>46093</v>
+      </c>
+      <c r="D17" s="49">
+        <v>46164</v>
+      </c>
+      <c r="E17" s="26">
+        <v>4000</v>
+      </c>
+      <c r="F17" s="26">
+        <v>4000</v>
+      </c>
+      <c r="G17" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" s="51">
+        <v>1.2517186284499999</v>
+      </c>
+      <c r="I17" s="51">
+        <v>1.2517186284499999</v>
+      </c>
+      <c r="J17" s="52">
+        <v>46217</v>
+      </c>
+      <c r="K17" s="9"/>
+    </row>
+    <row r="18" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B18" s="8"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="9"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B19" s="60">
+        <v>2025</v>
+      </c>
+      <c r="C19" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D12" s="53" t="s">
+      <c r="D19" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E12" s="53" t="s">
+      <c r="E19" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="53" t="s">
+      <c r="F19" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G12" s="53" t="s">
+      <c r="G19" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H12" s="53" t="s">
+      <c r="H19" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I12" s="53" t="s">
+      <c r="I19" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J12" s="53" t="s">
+      <c r="J19" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K12" s="9"/>
-[...23 lines deleted...]
-      <c r="E14" s="19">
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="9"/>
+    </row>
+    <row r="21" spans="2:11" s="42" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="12">
+        <v>46007</v>
+      </c>
+      <c r="D21" s="12">
+        <v>46020</v>
+      </c>
+      <c r="E21" s="14">
+        <v>350</v>
+      </c>
+      <c r="F21" s="14">
+        <v>297.5</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="16">
+        <v>0.10952537999</v>
+      </c>
+      <c r="I21" s="16">
+        <v>9.3096572990000001E-2</v>
+      </c>
+      <c r="J21" s="12">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B22" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="18">
+        <v>45974</v>
+      </c>
+      <c r="D22" s="18">
+        <v>45985</v>
+      </c>
+      <c r="E22" s="19">
+        <v>340</v>
+      </c>
+      <c r="F22" s="19">
+        <v>289</v>
+      </c>
+      <c r="G22" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22" s="21">
+        <v>0.1063014382</v>
+      </c>
+      <c r="I22" s="21">
+        <v>9.0356222469999997E-2</v>
+      </c>
+      <c r="J22" s="18">
+        <v>46126</v>
+      </c>
+      <c r="K22" s="9"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B23" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="12">
+        <v>45944</v>
+      </c>
+      <c r="D23" s="13">
+        <v>45957</v>
+      </c>
+      <c r="E23" s="14">
+        <v>380</v>
+      </c>
+      <c r="F23" s="14">
+        <v>323</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0.11856605026</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0.10078114271999999</v>
+      </c>
+      <c r="J23" s="12">
+        <v>46126</v>
+      </c>
+      <c r="K23" s="9"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B24" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="18">
+        <v>45911</v>
+      </c>
+      <c r="D24" s="18">
+        <v>45922</v>
+      </c>
+      <c r="E24" s="19">
+        <v>400</v>
+      </c>
+      <c r="F24" s="19">
+        <v>340</v>
+      </c>
+      <c r="G24" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H24" s="21">
+        <v>0.12480636869</v>
+      </c>
+      <c r="I24" s="21">
+        <v>0.10608541338999999</v>
+      </c>
+      <c r="J24" s="18">
+        <v>46126</v>
+      </c>
+      <c r="K24" s="9"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B25" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="12">
+        <v>45883</v>
+      </c>
+      <c r="D25" s="13">
+        <v>45894</v>
+      </c>
+      <c r="E25" s="14">
+        <v>250</v>
+      </c>
+      <c r="F25" s="14">
+        <v>212.5</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H25" s="16">
+        <v>7.7933173529999997E-2</v>
+      </c>
+      <c r="I25" s="16">
+        <v>6.6243197500000003E-2</v>
+      </c>
+      <c r="J25" s="12">
+        <v>46126</v>
+      </c>
+      <c r="K25" s="9"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B26" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="18">
+        <v>45852</v>
+      </c>
+      <c r="D26" s="18">
+        <v>45863</v>
+      </c>
+      <c r="E26" s="19">
+        <v>330</v>
+      </c>
+      <c r="F26" s="19">
+        <v>280.5</v>
+      </c>
+      <c r="G26" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H26" s="21">
+        <v>0.10253443523</v>
+      </c>
+      <c r="I26" s="21">
+        <v>8.7154269950000002E-2</v>
+      </c>
+      <c r="J26" s="18">
+        <v>46126</v>
+      </c>
+      <c r="K26" s="9"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B27" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="12">
+        <v>45820</v>
+      </c>
+      <c r="D27" s="13">
+        <v>45831</v>
+      </c>
+      <c r="E27" s="14">
         <v>200</v>
       </c>
-      <c r="F14" s="19">
-[...92 lines deleted...]
-      <c r="C18" s="53" t="s">
+      <c r="F27" s="14">
+        <v>170</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="16">
+        <v>6.1933111669999999E-2</v>
+      </c>
+      <c r="I27" s="16">
+        <v>5.2643144920000003E-2</v>
+      </c>
+      <c r="J27" s="12">
+        <v>46126</v>
+      </c>
+      <c r="K27" s="9"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B28" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="18">
+        <v>45789</v>
+      </c>
+      <c r="D28" s="18">
+        <v>45799</v>
+      </c>
+      <c r="E28" s="19">
+        <v>500</v>
+      </c>
+      <c r="F28" s="19">
+        <v>425</v>
+      </c>
+      <c r="G28" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H28" s="21">
+        <v>0.15431700817999999</v>
+      </c>
+      <c r="I28" s="21">
+        <v>0.13116945695000001</v>
+      </c>
+      <c r="J28" s="18">
+        <v>46126</v>
+      </c>
+      <c r="K28" s="9"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="12">
+        <v>45748</v>
+      </c>
+      <c r="D29" s="13">
+        <v>45758</v>
+      </c>
+      <c r="E29" s="14">
+        <v>240</v>
+      </c>
+      <c r="F29" s="14">
+        <v>204</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" s="16">
+        <v>0.14814432785000001</v>
+      </c>
+      <c r="I29" s="16">
+        <v>0.12592267868000001</v>
+      </c>
+      <c r="J29" s="12">
+        <v>46126</v>
+      </c>
+      <c r="K29" s="9"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B30" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="18">
+        <v>45729</v>
+      </c>
+      <c r="D30" s="18">
+        <v>45740</v>
+      </c>
+      <c r="E30" s="19">
+        <v>200</v>
+      </c>
+      <c r="F30" s="19">
+        <v>170</v>
+      </c>
+      <c r="G30" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0.12345360441</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0.10493556375</v>
+      </c>
+      <c r="J30" s="18">
+        <v>45993</v>
+      </c>
+      <c r="K30" s="9"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B31" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="12">
+        <v>45701</v>
+      </c>
+      <c r="D31" s="13">
+        <v>45712</v>
+      </c>
+      <c r="E31" s="14">
+        <v>180</v>
+      </c>
+      <c r="F31" s="14">
+        <v>153</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" s="16">
+        <v>0.11093237960000001</v>
+      </c>
+      <c r="I31" s="16">
+        <v>9.4292522660000003E-2</v>
+      </c>
+      <c r="J31" s="12">
+        <v>45993</v>
+      </c>
+      <c r="K31" s="9"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B32" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="25">
+        <v>45601</v>
+      </c>
+      <c r="D32" s="25">
+        <v>45715</v>
+      </c>
+      <c r="E32" s="26">
+        <v>2000</v>
+      </c>
+      <c r="F32" s="26">
+        <v>2000</v>
+      </c>
+      <c r="G32" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H32" s="28">
+        <v>1.23337023478</v>
+      </c>
+      <c r="I32" s="28">
+        <v>1.23337023478</v>
+      </c>
+      <c r="J32" s="29">
+        <v>45853</v>
+      </c>
+      <c r="K32" s="9"/>
+    </row>
+    <row r="33" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B33" s="8"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="9"/>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B34" s="60">
+        <v>2024</v>
+      </c>
+      <c r="C34" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D18" s="53" t="s">
+      <c r="D34" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E18" s="53" t="s">
+      <c r="E34" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="53" t="s">
+      <c r="F34" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G18" s="53" t="s">
+      <c r="G34" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H18" s="53" t="s">
+      <c r="H34" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I18" s="53" t="s">
+      <c r="I34" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J18" s="53" t="s">
+      <c r="J34" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K18" s="9"/>
-[...52 lines deleted...]
-      <c r="E21" s="19">
+      <c r="K34" s="9"/>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B35" s="61"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="9"/>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B36" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="18">
+        <v>45638</v>
+      </c>
+      <c r="D36" s="18">
+        <v>45652</v>
+      </c>
+      <c r="E36" s="19">
+        <v>1200</v>
+      </c>
+      <c r="F36" s="19">
+        <v>1020</v>
+      </c>
+      <c r="G36" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H36" s="21">
+        <v>0.73769769041</v>
+      </c>
+      <c r="I36" s="21">
+        <v>0.62704303684999996</v>
+      </c>
+      <c r="J36" s="18">
+        <v>45755</v>
+      </c>
+      <c r="K36" s="9"/>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B37" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="12">
+        <v>45518</v>
+      </c>
+      <c r="D37" s="13">
+        <v>45530</v>
+      </c>
+      <c r="E37" s="14">
+        <v>400</v>
+      </c>
+      <c r="F37" s="14">
         <v>340</v>
       </c>
-      <c r="F21" s="19">
-[...26 lines deleted...]
-      <c r="E22" s="14">
+      <c r="G37" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37" s="16">
+        <v>0.24416460273000001</v>
+      </c>
+      <c r="I37" s="16">
+        <v>0.20753991231999999</v>
+      </c>
+      <c r="J37" s="12">
+        <v>45755</v>
+      </c>
+      <c r="K37" s="9"/>
+    </row>
+    <row r="38" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B38" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="18">
+        <v>45488</v>
+      </c>
+      <c r="D38" s="18">
+        <v>45499</v>
+      </c>
+      <c r="E38" s="19">
+        <v>650</v>
+      </c>
+      <c r="F38" s="19">
+        <v>552.5</v>
+      </c>
+      <c r="G38" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" s="21">
+        <v>0.39562415243999999</v>
+      </c>
+      <c r="I38" s="21">
+        <v>0.33628052956999999</v>
+      </c>
+      <c r="J38" s="18">
+        <v>45755</v>
+      </c>
+      <c r="K38" s="9"/>
+    </row>
+    <row r="39" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B39" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="12">
+        <v>45457</v>
+      </c>
+      <c r="D39" s="13">
+        <v>45469</v>
+      </c>
+      <c r="E39" s="14">
+        <v>175</v>
+      </c>
+      <c r="F39" s="14">
+        <v>148.75</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" s="16">
+        <v>0.10622650585</v>
+      </c>
+      <c r="I39" s="16">
+        <v>9.0292529969999993E-2</v>
+      </c>
+      <c r="J39" s="12">
+        <v>45643</v>
+      </c>
+      <c r="K39" s="9"/>
+    </row>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B40" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="18">
+        <v>45398</v>
+      </c>
+      <c r="D40" s="18">
+        <v>45411</v>
+      </c>
+      <c r="E40" s="19">
         <v>380</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F40" s="19">
         <v>323</v>
       </c>
-      <c r="G22" s="15" t="s">
-[...113 lines deleted...]
-      <c r="E26" s="14">
+      <c r="G40" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H40" s="21">
+        <v>0.23009418789</v>
+      </c>
+      <c r="I40" s="21">
+        <v>0.1955800597</v>
+      </c>
+      <c r="J40" s="18">
+        <v>45643</v>
+      </c>
+      <c r="K40" s="9"/>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B41" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="12">
+        <v>45365</v>
+      </c>
+      <c r="D41" s="13">
+        <v>45379</v>
+      </c>
+      <c r="E41" s="14">
+        <v>300</v>
+      </c>
+      <c r="F41" s="14">
+        <v>255</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H41" s="16">
+        <v>0.18153388831</v>
+      </c>
+      <c r="I41" s="16">
+        <v>0.15430380505999999</v>
+      </c>
+      <c r="J41" s="12">
+        <v>45643</v>
+      </c>
+      <c r="K41" s="9"/>
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B42" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="25">
+        <v>45392</v>
+      </c>
+      <c r="E42" s="26">
+        <v>1500</v>
+      </c>
+      <c r="F42" s="26">
+        <v>1500</v>
+      </c>
+      <c r="G42" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H42" s="28">
+        <v>0.90766944152999995</v>
+      </c>
+      <c r="I42" s="28">
+        <v>0.90766944152999995</v>
+      </c>
+      <c r="J42" s="29">
+        <v>45483</v>
+      </c>
+      <c r="K42" s="9"/>
+    </row>
+    <row r="43" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="9"/>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B44" s="60">
+        <v>2023</v>
+      </c>
+      <c r="C44" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="60" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="G44" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="H44" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="I44" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="J44" s="60" t="s">
+        <v>7</v>
+      </c>
+      <c r="K44" s="9"/>
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B45" s="61"/>
+      <c r="C45" s="61"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="61"/>
+      <c r="F45" s="61"/>
+      <c r="G45" s="61"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="61"/>
+      <c r="J45" s="61"/>
+      <c r="K45" s="9"/>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B46" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="12">
+        <v>45274</v>
+      </c>
+      <c r="D46" s="13">
+        <v>45286</v>
+      </c>
+      <c r="E46" s="14">
+        <v>850</v>
+      </c>
+      <c r="F46" s="14">
+        <v>722.5</v>
+      </c>
+      <c r="G46" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H46" s="16">
+        <v>0.51434601687000003</v>
+      </c>
+      <c r="I46" s="16">
+        <v>0.43719411434</v>
+      </c>
+      <c r="J46" s="12">
+        <v>45405</v>
+      </c>
+      <c r="K46" s="9"/>
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B47" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="18">
+        <v>45209</v>
+      </c>
+      <c r="D47" s="18">
+        <v>45222</v>
+      </c>
+      <c r="E47" s="19">
+        <v>150</v>
+      </c>
+      <c r="F47" s="19">
+        <v>127.5</v>
+      </c>
+      <c r="G47" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H47" s="21">
+        <v>9.0574966339999993E-2</v>
+      </c>
+      <c r="I47" s="21">
+        <v>7.6988721390000001E-2</v>
+      </c>
+      <c r="J47" s="18">
+        <v>45405</v>
+      </c>
+      <c r="K47" s="9"/>
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B48" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="12">
+        <v>45180</v>
+      </c>
+      <c r="D48" s="13">
+        <v>45191</v>
+      </c>
+      <c r="E48" s="14">
         <v>200</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F48" s="14">
         <v>170</v>
       </c>
-      <c r="G26" s="15" t="s">
-[...179 lines deleted...]
-      <c r="C33" s="53" t="s">
+      <c r="G48" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H48" s="16">
+        <v>0.12073237961</v>
+      </c>
+      <c r="I48" s="16">
+        <v>0.10262252266999999</v>
+      </c>
+      <c r="J48" s="12">
+        <v>45405</v>
+      </c>
+      <c r="K48" s="9"/>
+    </row>
+    <row r="49" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B49" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="18">
+        <v>45153</v>
+      </c>
+      <c r="D49" s="18">
+        <v>45169</v>
+      </c>
+      <c r="E49" s="19">
+        <v>265</v>
+      </c>
+      <c r="F49" s="19">
+        <v>225.25</v>
+      </c>
+      <c r="G49" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H49" s="21">
+        <v>0.15997040299000001</v>
+      </c>
+      <c r="I49" s="21">
+        <v>0.13597484254</v>
+      </c>
+      <c r="J49" s="18">
+        <v>45405</v>
+      </c>
+      <c r="K49" s="9"/>
+    </row>
+    <row r="50" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B50" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="12">
+        <v>45124</v>
+      </c>
+      <c r="D50" s="13">
+        <v>45138</v>
+      </c>
+      <c r="E50" s="14">
+        <v>405</v>
+      </c>
+      <c r="F50" s="14">
+        <v>344.25</v>
+      </c>
+      <c r="G50" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H50" s="16">
+        <v>0.24425856211999999</v>
+      </c>
+      <c r="I50" s="16">
+        <v>0.20761977780999999</v>
+      </c>
+      <c r="J50" s="12">
+        <v>45405</v>
+      </c>
+      <c r="K50" s="9"/>
+    </row>
+    <row r="51" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B51" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="18">
+        <v>45061</v>
+      </c>
+      <c r="D51" s="18">
+        <v>45077</v>
+      </c>
+      <c r="E51" s="19">
+        <v>320</v>
+      </c>
+      <c r="F51" s="19">
+        <v>272</v>
+      </c>
+      <c r="G51" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H51" s="21">
+        <v>0.19278174178999999</v>
+      </c>
+      <c r="I51" s="21">
+        <v>0.16386448053</v>
+      </c>
+      <c r="J51" s="18">
+        <v>45405</v>
+      </c>
+      <c r="K51" s="9"/>
+    </row>
+    <row r="52" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B52" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="12">
+        <v>45000</v>
+      </c>
+      <c r="D52" s="13">
+        <v>45016</v>
+      </c>
+      <c r="E52" s="14">
+        <v>290</v>
+      </c>
+      <c r="F52" s="14">
+        <v>246.5</v>
+      </c>
+      <c r="G52" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H52" s="16">
+        <v>0.17452594815</v>
+      </c>
+      <c r="I52" s="16">
+        <v>0.14834705593</v>
+      </c>
+      <c r="J52" s="12">
+        <v>45217</v>
+      </c>
+      <c r="K52" s="9"/>
+    </row>
+    <row r="53" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B53" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="25">
+        <v>44972</v>
+      </c>
+      <c r="D53" s="25">
+        <v>44985</v>
+      </c>
+      <c r="E53" s="26">
+        <v>106</v>
+      </c>
+      <c r="F53" s="26">
+        <v>90.1</v>
+      </c>
+      <c r="G53" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H53" s="28">
+        <v>6.3771752720000005E-2</v>
+      </c>
+      <c r="I53" s="28">
+        <v>5.4205989810000001E-2</v>
+      </c>
+      <c r="J53" s="29">
+        <v>45217</v>
+      </c>
+      <c r="K53" s="9"/>
+    </row>
+    <row r="54" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B54" s="8"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8"/>
+      <c r="E54" s="8"/>
+      <c r="F54" s="8"/>
+      <c r="G54" s="8"/>
+      <c r="H54" s="10"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="8"/>
+      <c r="K54" s="9"/>
+    </row>
+    <row r="55" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B55" s="60">
+        <v>2022</v>
+      </c>
+      <c r="C55" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D33" s="53" t="s">
+      <c r="D55" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E33" s="53" t="s">
+      <c r="E55" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F33" s="53" t="s">
+      <c r="F55" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G33" s="53" t="s">
+      <c r="G55" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H33" s="53" t="s">
+      <c r="H55" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I33" s="53" t="s">
+      <c r="I55" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J33" s="53" t="s">
+      <c r="J55" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K33" s="9"/>
-[...568 lines deleted...]
-      <c r="J55" s="54"/>
       <c r="K55" s="9"/>
     </row>
-    <row r="56" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B56" s="11" t="s">
+    <row r="56" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B56" s="61"/>
+      <c r="C56" s="61"/>
+      <c r="D56" s="61"/>
+      <c r="E56" s="61"/>
+      <c r="F56" s="61"/>
+      <c r="G56" s="61"/>
+      <c r="H56" s="61"/>
+      <c r="I56" s="61"/>
+      <c r="J56" s="61"/>
+      <c r="K56" s="9"/>
+    </row>
+    <row r="57" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B57" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C56" s="12">
+      <c r="C57" s="12">
         <v>45029</v>
       </c>
-      <c r="D56" s="13">
+      <c r="D57" s="13">
         <v>45029</v>
       </c>
-      <c r="E56" s="14">
+      <c r="E57" s="14">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="F56" s="14">
+      <c r="F57" s="14">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="G56" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="16">
+      <c r="G57" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H57" s="16">
         <v>0.49753818864999999</v>
       </c>
-      <c r="I56" s="16">
+      <c r="I57" s="16">
         <v>0.49753818864999999</v>
       </c>
-      <c r="J56" s="12">
+      <c r="J57" s="12">
         <v>45125</v>
       </c>
-      <c r="K56" s="9"/>
-[...2 lines deleted...]
-      <c r="B57" s="17" t="s">
+      <c r="K57" s="9"/>
+    </row>
+    <row r="58" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B58" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C57" s="18">
+      <c r="C58" s="18">
         <v>44904</v>
       </c>
-      <c r="D57" s="18">
+      <c r="D58" s="18">
         <v>44924</v>
       </c>
-      <c r="E57" s="19">
+      <c r="E58" s="19">
         <v>1000</v>
       </c>
-      <c r="F57" s="19">
+      <c r="F58" s="19">
         <v>1000</v>
       </c>
-      <c r="G57" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="21">
+      <c r="G58" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H58" s="21">
         <v>0.60112166983000004</v>
       </c>
-      <c r="I57" s="21">
+      <c r="I58" s="21">
         <v>0.60112166983000004</v>
       </c>
-      <c r="J57" s="22">
+      <c r="J58" s="22">
         <v>45125</v>
       </c>
-      <c r="K57" s="9"/>
-[...5 lines deleted...]
-      <c r="C58" s="13">
+      <c r="K58" s="9"/>
+    </row>
+    <row r="59" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B59" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="13">
         <v>44904</v>
       </c>
-      <c r="D58" s="13">
+      <c r="D59" s="13">
         <v>44924</v>
       </c>
-      <c r="E58" s="14">
+      <c r="E59" s="14">
         <v>715</v>
       </c>
-      <c r="F58" s="14">
+      <c r="F59" s="14">
         <v>607.75</v>
       </c>
-      <c r="G58" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="16">
+      <c r="G59" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H59" s="16">
         <v>0.42980199393000001</v>
       </c>
-      <c r="I58" s="16">
+      <c r="I59" s="16">
         <v>0.36533169484</v>
       </c>
-      <c r="J58" s="12">
+      <c r="J59" s="12">
         <v>45034</v>
       </c>
-      <c r="K58" s="9"/>
-[...5 lines deleted...]
-      <c r="C59" s="18">
+      <c r="K59" s="9"/>
+    </row>
+    <row r="60" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B60" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="18">
         <v>44792</v>
       </c>
-      <c r="D59" s="18">
+      <c r="D60" s="18">
         <v>44804</v>
       </c>
-      <c r="E59" s="19">
+      <c r="E60" s="19">
         <v>300</v>
       </c>
-      <c r="F59" s="19">
+      <c r="F60" s="19">
         <v>255</v>
       </c>
-      <c r="G59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="21">
+      <c r="G60" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H60" s="21">
         <v>0.17975006784</v>
       </c>
-      <c r="I59" s="21">
+      <c r="I60" s="21">
         <v>0.15278755766999999</v>
       </c>
-      <c r="J59" s="22">
+      <c r="J60" s="22">
         <v>45034</v>
       </c>
-      <c r="K59" s="9"/>
-[...5 lines deleted...]
-      <c r="C60" s="13">
+      <c r="K60" s="9"/>
+    </row>
+    <row r="61" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B61" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="13">
         <v>44726</v>
       </c>
-      <c r="D60" s="13">
+      <c r="D61" s="13">
         <v>44742</v>
       </c>
-      <c r="E60" s="14">
+      <c r="E61" s="14">
         <v>480</v>
       </c>
-      <c r="F60" s="14">
+      <c r="F61" s="14">
         <v>408</v>
       </c>
-      <c r="G60" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="16">
+      <c r="G61" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H61" s="16">
         <v>0.28731296498999997</v>
       </c>
-      <c r="I60" s="16">
+      <c r="I61" s="16">
         <v>0.24421602024</v>
       </c>
-      <c r="J60" s="12">
+      <c r="J61" s="12">
         <v>45034</v>
       </c>
-      <c r="K60" s="23"/>
-[...5 lines deleted...]
-      <c r="C61" s="18">
+      <c r="K61" s="23"/>
+    </row>
+    <row r="62" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B62" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="18">
         <v>44664</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D62" s="18">
         <v>44680</v>
       </c>
-      <c r="E61" s="19">
+      <c r="E62" s="19">
         <v>150</v>
       </c>
-      <c r="F61" s="19">
+      <c r="F62" s="19">
         <v>127.5</v>
       </c>
-      <c r="G61" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="21">
+      <c r="G62" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H62" s="21">
         <v>8.9621974270000002E-2</v>
       </c>
-      <c r="I61" s="21">
+      <c r="I62" s="21">
         <v>7.6178678129999997E-2</v>
       </c>
-      <c r="J61" s="22">
+      <c r="J62" s="22">
         <v>45034</v>
       </c>
-      <c r="K61" s="9"/>
-[...5 lines deleted...]
-      <c r="C62" s="13">
+      <c r="K62" s="9"/>
+    </row>
+    <row r="63" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B63" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="13">
         <v>44637</v>
       </c>
-      <c r="D62" s="13">
+      <c r="D63" s="13">
         <v>44651</v>
       </c>
-      <c r="E62" s="14">
+      <c r="E63" s="14">
         <v>250</v>
       </c>
-      <c r="F62" s="14">
+      <c r="F63" s="14">
         <v>212.5</v>
       </c>
-      <c r="G62" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="16">
+      <c r="G63" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="16">
         <v>0.14929120378999999</v>
       </c>
-      <c r="I62" s="16">
+      <c r="I63" s="16">
         <v>0.12689752322</v>
       </c>
-      <c r="J62" s="12">
+      <c r="J63" s="12">
         <v>45034</v>
       </c>
-      <c r="K62" s="23"/>
-[...5 lines deleted...]
-      <c r="C63" s="25">
+      <c r="K63" s="23"/>
+    </row>
+    <row r="64" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B64" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="25">
         <v>44608</v>
       </c>
-      <c r="D63" s="25">
+      <c r="D64" s="25">
         <v>44617</v>
       </c>
-      <c r="E63" s="26">
+      <c r="E64" s="26">
         <v>180</v>
       </c>
-      <c r="F63" s="26">
+      <c r="F64" s="26">
         <v>153</v>
       </c>
-      <c r="G63" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="28">
+      <c r="G64" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H64" s="28">
         <v>0.10739500713</v>
       </c>
-      <c r="I63" s="28">
+      <c r="I64" s="28">
         <v>9.1285756060000001E-2</v>
       </c>
-      <c r="J63" s="29">
+      <c r="J64" s="29">
         <v>45034</v>
       </c>
-      <c r="K63" s="9"/>
-[...10 lines deleted...]
-      <c r="J64" s="8"/>
       <c r="K64" s="9"/>
     </row>
-    <row r="65" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B65" s="53">
+    <row r="65" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="8"/>
+      <c r="K65" s="9"/>
+    </row>
+    <row r="66" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B66" s="60">
         <v>2021</v>
       </c>
-      <c r="C65" s="53" t="s">
+      <c r="C66" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D65" s="53" t="s">
+      <c r="D66" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E65" s="53" t="s">
+      <c r="E66" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F65" s="53" t="s">
+      <c r="F66" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G65" s="53" t="s">
+      <c r="G66" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H65" s="53" t="s">
+      <c r="H66" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I65" s="53" t="s">
+      <c r="I66" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J65" s="53" t="s">
+      <c r="J66" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K65" s="9"/>
-[...10 lines deleted...]
-      <c r="J66" s="54"/>
       <c r="K66" s="9"/>
     </row>
-    <row r="67" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B67" s="11" t="s">
+    <row r="67" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B67" s="61"/>
+      <c r="C67" s="61"/>
+      <c r="D67" s="61"/>
+      <c r="E67" s="61"/>
+      <c r="F67" s="61"/>
+      <c r="G67" s="61"/>
+      <c r="H67" s="61"/>
+      <c r="I67" s="61"/>
+      <c r="J67" s="61"/>
+      <c r="K67" s="9"/>
+    </row>
+    <row r="68" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B68" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C67" s="13">
+      <c r="C68" s="13">
         <v>44677</v>
       </c>
-      <c r="D67" s="13">
+      <c r="D68" s="13">
         <v>44677</v>
       </c>
-      <c r="E67" s="14">
+      <c r="E68" s="14">
         <v>2028.5</v>
       </c>
-      <c r="F67" s="14">
+      <c r="F68" s="14">
         <v>2028.5</v>
       </c>
-      <c r="G67" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H67" s="16">
+      <c r="G68" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H68" s="16">
         <v>1.2120023392899999</v>
       </c>
-      <c r="I67" s="16">
+      <c r="I68" s="16">
         <v>1.2120023392899999</v>
       </c>
-      <c r="J67" s="12">
+      <c r="J68" s="12">
         <v>44852</v>
       </c>
-      <c r="K67" s="9"/>
-[...2 lines deleted...]
-      <c r="B68" s="17" t="s">
+      <c r="K68" s="9"/>
+    </row>
+    <row r="69" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B69" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C68" s="18">
+      <c r="C69" s="18">
         <v>44540</v>
       </c>
-      <c r="D68" s="18">
+      <c r="D69" s="18">
         <v>44557</v>
       </c>
-      <c r="E68" s="19">
+      <c r="E69" s="19">
         <v>1500</v>
       </c>
-      <c r="F68" s="19">
+      <c r="F69" s="19">
         <v>1500</v>
       </c>
-      <c r="G68" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="21">
+      <c r="G69" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H69" s="21">
         <v>0.89448730817</v>
       </c>
-      <c r="I68" s="21">
+      <c r="I69" s="21">
         <v>0.89448730817</v>
       </c>
-      <c r="J68" s="22">
+      <c r="J69" s="22">
         <v>44852</v>
       </c>
-      <c r="K68" s="9"/>
-[...5 lines deleted...]
-      <c r="C69" s="13">
+      <c r="K69" s="9"/>
+    </row>
+    <row r="70" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B70" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="13">
         <v>44540</v>
       </c>
-      <c r="D69" s="13">
+      <c r="D70" s="13">
         <v>44557</v>
       </c>
-      <c r="E69" s="14">
+      <c r="E70" s="14">
         <v>805</v>
       </c>
-      <c r="F69" s="14">
+      <c r="F70" s="14">
         <v>684.25</v>
       </c>
-      <c r="G69" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="16">
+      <c r="G70" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H70" s="16">
         <v>0.48004152205</v>
       </c>
-      <c r="I69" s="16">
+      <c r="I70" s="16">
         <v>0.40803529374000003</v>
       </c>
-      <c r="J69" s="12">
+      <c r="J70" s="12">
         <v>44761</v>
       </c>
-      <c r="K69" s="9"/>
-[...5 lines deleted...]
-      <c r="C70" s="18">
+      <c r="K70" s="9"/>
+    </row>
+    <row r="71" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B71" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="18">
         <v>44455</v>
       </c>
-      <c r="D70" s="18">
+      <c r="D71" s="18">
         <v>44469</v>
       </c>
-      <c r="E70" s="19">
+      <c r="E71" s="19">
         <v>600</v>
       </c>
-      <c r="F70" s="19">
+      <c r="F71" s="19">
         <v>510</v>
       </c>
-      <c r="G70" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H70" s="21">
+      <c r="G71" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H71" s="21">
         <v>0.35728835196999997</v>
       </c>
-      <c r="I70" s="21">
+      <c r="I71" s="21">
         <v>0.30369509917999998</v>
       </c>
-      <c r="J70" s="22">
+      <c r="J71" s="22">
         <v>44761</v>
       </c>
-      <c r="K70" s="9"/>
-[...5 lines deleted...]
-      <c r="C71" s="13">
+      <c r="K71" s="9"/>
+    </row>
+    <row r="72" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B72" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="13">
         <v>44364</v>
       </c>
-      <c r="D71" s="13">
+      <c r="D72" s="13">
         <v>44377</v>
       </c>
-      <c r="E71" s="14">
+      <c r="E72" s="14">
         <v>630</v>
       </c>
-      <c r="F71" s="14">
+      <c r="F72" s="14">
         <v>535.5</v>
       </c>
-      <c r="G71" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H71" s="16">
+      <c r="G72" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72" s="16">
         <v>0.37390025008</v>
       </c>
-      <c r="I71" s="16">
+      <c r="I72" s="16">
         <v>0.31781521257000001</v>
       </c>
-      <c r="J71" s="12">
+      <c r="J72" s="12">
         <v>44761</v>
       </c>
-      <c r="K71" s="9"/>
-[...5 lines deleted...]
-      <c r="C72" s="18">
+      <c r="K72" s="9"/>
+    </row>
+    <row r="73" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B73" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="18">
         <v>44301</v>
       </c>
-      <c r="D72" s="18">
+      <c r="D73" s="18">
         <v>44316</v>
       </c>
-      <c r="E72" s="19">
+      <c r="E73" s="19">
         <v>280</v>
       </c>
-      <c r="F72" s="19">
+      <c r="F73" s="19">
         <v>238</v>
       </c>
-      <c r="G72" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="21">
+      <c r="G73" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H73" s="21">
         <v>0.16611398457000001</v>
       </c>
-      <c r="I72" s="21">
+      <c r="I73" s="21">
         <v>0.14119688689000001</v>
       </c>
-      <c r="J72" s="22">
+      <c r="J73" s="22">
         <v>44761</v>
       </c>
-      <c r="K72" s="9"/>
-[...5 lines deleted...]
-      <c r="C73" s="13">
+      <c r="K73" s="9"/>
+    </row>
+    <row r="74" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B74" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="13">
         <v>44273</v>
       </c>
-      <c r="D73" s="13">
+      <c r="D74" s="13">
         <v>44286</v>
       </c>
-      <c r="E73" s="14">
+      <c r="E74" s="14">
         <v>270</v>
       </c>
-      <c r="F73" s="14">
+      <c r="F74" s="14">
         <v>229.5</v>
       </c>
-      <c r="G73" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H73" s="16">
+      <c r="G74" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H74" s="16">
         <v>0.16009837667999999</v>
       </c>
-      <c r="I73" s="16">
+      <c r="I74" s="16">
         <v>0.13608362017</v>
       </c>
-      <c r="J73" s="12">
+      <c r="J74" s="12">
         <v>44761</v>
       </c>
-      <c r="K73" s="9"/>
-[...5 lines deleted...]
-      <c r="C74" s="25">
+      <c r="K74" s="9"/>
+    </row>
+    <row r="75" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B75" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="25">
         <v>44239</v>
       </c>
-      <c r="D74" s="25">
+      <c r="D75" s="25">
         <v>44253</v>
       </c>
-      <c r="E74" s="26">
+      <c r="E75" s="26">
         <v>150</v>
       </c>
-      <c r="F74" s="26">
+      <c r="F75" s="26">
         <v>127.5</v>
       </c>
-      <c r="G74" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H74" s="28">
+      <c r="G75" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="28">
         <v>8.8895606969999999E-2</v>
       </c>
-      <c r="I74" s="28">
+      <c r="I75" s="28">
         <v>7.5561265919999995E-2</v>
       </c>
-      <c r="J74" s="29">
+      <c r="J75" s="29">
         <v>44761</v>
       </c>
-      <c r="K74" s="9"/>
-[...10 lines deleted...]
-      <c r="J75" s="30"/>
       <c r="K75" s="9"/>
     </row>
-    <row r="76" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B76" s="53">
+    <row r="76" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B76" s="30"/>
+      <c r="C76" s="30"/>
+      <c r="D76" s="30"/>
+      <c r="E76" s="30"/>
+      <c r="F76" s="30"/>
+      <c r="G76" s="30"/>
+      <c r="H76" s="30"/>
+      <c r="I76" s="30"/>
+      <c r="J76" s="30"/>
+      <c r="K76" s="9"/>
+    </row>
+    <row r="77" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B77" s="60">
         <v>2020</v>
       </c>
-      <c r="C76" s="53" t="s">
+      <c r="C77" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D76" s="53" t="s">
+      <c r="D77" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E76" s="53" t="s">
+      <c r="E77" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F76" s="53" t="s">
+      <c r="F77" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G76" s="53" t="s">
+      <c r="G77" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H76" s="53" t="s">
+      <c r="H77" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I76" s="53" t="s">
+      <c r="I77" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J76" s="53" t="s">
+      <c r="J77" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K76" s="9"/>
-[...10 lines deleted...]
-      <c r="J77" s="54"/>
       <c r="K77" s="9"/>
     </row>
-    <row r="78" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B78" s="17" t="s">
+    <row r="78" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B78" s="61"/>
+      <c r="C78" s="61"/>
+      <c r="D78" s="61"/>
+      <c r="E78" s="61"/>
+      <c r="F78" s="61"/>
+      <c r="G78" s="61"/>
+      <c r="H78" s="61"/>
+      <c r="I78" s="61"/>
+      <c r="J78" s="61"/>
+      <c r="K78" s="9"/>
+    </row>
+    <row r="79" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B79" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C78" s="18">
+      <c r="C79" s="18">
         <v>44301</v>
       </c>
-      <c r="D78" s="18">
+      <c r="D79" s="18">
         <v>44301</v>
       </c>
-      <c r="E78" s="19">
+      <c r="E79" s="19">
         <v>1587.518</v>
       </c>
-      <c r="F78" s="19">
-        <f>E78</f>
+      <c r="F79" s="19">
+        <f>E79</f>
         <v>1587.518</v>
       </c>
-      <c r="G78" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H78" s="21">
+      <c r="G79" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H79" s="21">
         <v>0.94181786761999997</v>
       </c>
-      <c r="I78" s="21">
-        <f>H78</f>
+      <c r="I79" s="21">
+        <f>H79</f>
         <v>0.94181786761999997</v>
       </c>
-      <c r="J78" s="22">
+      <c r="J79" s="22">
         <v>44474</v>
       </c>
-      <c r="K78" s="9"/>
-[...2 lines deleted...]
-      <c r="B79" s="11" t="s">
+      <c r="K79" s="9"/>
+    </row>
+    <row r="80" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B80" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C79" s="13">
+      <c r="C80" s="13">
         <v>44176</v>
       </c>
-      <c r="D79" s="13">
+      <c r="D80" s="13">
         <v>44193</v>
       </c>
-      <c r="E79" s="14">
+      <c r="E80" s="14">
         <v>1200</v>
       </c>
-      <c r="F79" s="14">
+      <c r="F80" s="14">
         <v>1200</v>
       </c>
-      <c r="G79" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="16">
+      <c r="G80" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H80" s="16">
         <v>0.71082712945000004</v>
       </c>
-      <c r="I79" s="16">
+      <c r="I80" s="16">
         <v>0.71082712945000004</v>
       </c>
-      <c r="J79" s="12">
+      <c r="J80" s="12">
         <v>44474</v>
       </c>
-      <c r="K79" s="9"/>
-[...5 lines deleted...]
-      <c r="C80" s="18">
+      <c r="K80" s="9"/>
+    </row>
+    <row r="81" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B81" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" s="18">
         <v>44176</v>
       </c>
-      <c r="D80" s="18">
+      <c r="D81" s="18">
         <v>44193</v>
       </c>
-      <c r="E80" s="19">
+      <c r="E81" s="19">
         <v>260</v>
       </c>
-      <c r="F80" s="19">
+      <c r="F81" s="19">
         <v>221</v>
       </c>
-      <c r="G80" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H80" s="21">
+      <c r="G81" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H81" s="21">
         <v>0.15401254471</v>
       </c>
-      <c r="I80" s="21">
+      <c r="I81" s="21">
         <v>0.13091066300000001</v>
       </c>
-      <c r="J80" s="22">
+      <c r="J81" s="22">
         <v>44390</v>
       </c>
-      <c r="K80" s="9"/>
-[...2 lines deleted...]
-      <c r="B81" s="11" t="s">
+      <c r="K81" s="9"/>
+    </row>
+    <row r="82" spans="2:11" ht="24" x14ac:dyDescent="0.35">
+      <c r="B82" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C81" s="13">
+      <c r="C82" s="13">
         <v>44151</v>
       </c>
-      <c r="D81" s="13">
+      <c r="D82" s="13">
         <v>44162</v>
       </c>
-      <c r="E81" s="14">
+      <c r="E82" s="14">
         <v>400</v>
       </c>
-      <c r="F81" s="14">
+      <c r="F82" s="14">
         <v>340</v>
       </c>
-      <c r="G81" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H81" s="16">
+      <c r="G82" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82" s="16">
         <v>0.23690201678</v>
       </c>
-      <c r="I81" s="16">
+      <c r="I82" s="16">
         <v>0.20136671426</v>
       </c>
-      <c r="J81" s="12">
+      <c r="J82" s="12">
         <v>44390</v>
       </c>
-      <c r="K81" s="9"/>
-[...5 lines deleted...]
-      <c r="C82" s="55">
+      <c r="K82" s="9"/>
+    </row>
+    <row r="83" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B83" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" s="55">
         <v>44091</v>
       </c>
-      <c r="D82" s="55">
+      <c r="D83" s="55">
         <v>44102</v>
       </c>
-      <c r="E82" s="56">
+      <c r="E83" s="76">
         <v>650</v>
       </c>
-      <c r="F82" s="56">
+      <c r="F83" s="76">
         <v>552.5</v>
       </c>
-      <c r="G82" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H82" s="21">
+      <c r="G83" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H83" s="21">
         <v>0.36098521784999998</v>
       </c>
-      <c r="I82" s="21">
+      <c r="I83" s="21">
         <v>0.30683743517000001</v>
       </c>
-      <c r="J82" s="61" t="s">
+      <c r="J83" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="K82" s="9"/>
-[...7 lines deleted...]
-      <c r="G83" s="20" t="s">
+      <c r="K83" s="9"/>
+    </row>
+    <row r="84" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B84" s="63"/>
+      <c r="C84" s="55"/>
+      <c r="D84" s="55"/>
+      <c r="E84" s="76"/>
+      <c r="F84" s="76"/>
+      <c r="G84" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H83" s="21">
+      <c r="H84" s="21">
         <v>0.39708373963999999</v>
       </c>
-      <c r="I83" s="21">
+      <c r="I84" s="21">
         <v>0.33752117868999998</v>
       </c>
-      <c r="J83" s="61"/>
-[...6 lines deleted...]
-      <c r="C84" s="57">
+      <c r="J84" s="75"/>
+      <c r="K84" s="9"/>
+    </row>
+    <row r="85" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B85" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="78">
         <v>43999</v>
       </c>
-      <c r="D84" s="57">
+      <c r="D85" s="78">
         <v>44012</v>
       </c>
-      <c r="E84" s="59">
+      <c r="E85" s="73">
         <v>900</v>
       </c>
-      <c r="F84" s="59">
+      <c r="F85" s="73">
         <v>765</v>
       </c>
-      <c r="G84" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H84" s="16">
+      <c r="G85" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H85" s="16">
         <v>0.49982568626000001</v>
       </c>
-      <c r="I84" s="16">
+      <c r="I85" s="16">
         <v>0.42485183331999998</v>
       </c>
-      <c r="J84" s="57" t="s">
+      <c r="J85" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="K84" s="9"/>
-[...7 lines deleted...]
-      <c r="G85" s="15" t="s">
+      <c r="K85" s="9"/>
+    </row>
+    <row r="86" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B86" s="78"/>
+      <c r="C86" s="78"/>
+      <c r="D86" s="78"/>
+      <c r="E86" s="73"/>
+      <c r="F86" s="73"/>
+      <c r="G86" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H85" s="16">
+      <c r="H86" s="16">
         <v>0.54980825488999996</v>
       </c>
-      <c r="I85" s="16">
+      <c r="I86" s="16">
         <v>0.46733701664999999</v>
       </c>
-      <c r="J85" s="57"/>
-[...6 lines deleted...]
-      <c r="C86" s="61">
+      <c r="J86" s="78"/>
+      <c r="K86" s="9"/>
+    </row>
+    <row r="87" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B87" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="75">
         <v>43909</v>
       </c>
-      <c r="D86" s="61">
+      <c r="D87" s="75">
         <v>43921</v>
       </c>
-      <c r="E86" s="56">
+      <c r="E87" s="76">
         <v>150</v>
       </c>
-      <c r="F86" s="56">
+      <c r="F87" s="76">
         <v>127.5</v>
       </c>
-      <c r="G86" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H86" s="21">
+      <c r="G87" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H87" s="21">
         <v>8.3304281039999997E-2</v>
       </c>
-      <c r="I86" s="21">
+      <c r="I87" s="21">
         <v>7.0808638879999997E-2</v>
       </c>
-      <c r="J86" s="61" t="s">
+      <c r="J87" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="K86" s="9"/>
-[...7 lines deleted...]
-      <c r="G87" s="20" t="s">
+      <c r="K87" s="9"/>
+    </row>
+    <row r="88" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B88" s="75"/>
+      <c r="C88" s="75"/>
+      <c r="D88" s="75"/>
+      <c r="E88" s="76"/>
+      <c r="F88" s="76"/>
+      <c r="G88" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H87" s="21">
+      <c r="H88" s="21">
         <v>9.1634709140000006E-2</v>
       </c>
-      <c r="I87" s="21">
+      <c r="I88" s="21">
         <v>7.7889502769999994E-2</v>
       </c>
-      <c r="J87" s="61"/>
-[...6 lines deleted...]
-      <c r="C88" s="58">
+      <c r="J88" s="75"/>
+      <c r="K88" s="9"/>
+    </row>
+    <row r="89" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B89" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" s="54">
         <v>43875</v>
       </c>
-      <c r="D88" s="58">
+      <c r="D89" s="54">
         <v>43889</v>
       </c>
-      <c r="E88" s="59">
+      <c r="E89" s="73">
         <v>270</v>
       </c>
-      <c r="F88" s="59">
+      <c r="F89" s="73">
         <v>229.5</v>
       </c>
-      <c r="G88" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H88" s="16">
+      <c r="G89" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H89" s="16">
         <v>0.14994770587</v>
       </c>
-      <c r="I88" s="16">
+      <c r="I89" s="16">
         <v>0.12745554999</v>
       </c>
-      <c r="J88" s="57" t="s">
+      <c r="J89" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="K88" s="9"/>
-[...7 lines deleted...]
-      <c r="G89" s="15" t="s">
+      <c r="K89" s="9"/>
+    </row>
+    <row r="90" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B90" s="64"/>
+      <c r="C90" s="72"/>
+      <c r="D90" s="72"/>
+      <c r="E90" s="74"/>
+      <c r="F90" s="74"/>
+      <c r="G90" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H89" s="16">
+      <c r="H90" s="16">
         <v>0.16494247645999999</v>
       </c>
-      <c r="I89" s="16">
+      <c r="I90" s="16">
         <v>0.14020110498999999</v>
       </c>
-      <c r="J89" s="73"/>
-[...11 lines deleted...]
-      <c r="J90" s="32"/>
+      <c r="J90" s="79"/>
       <c r="K90" s="9"/>
     </row>
-    <row r="91" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B91" s="53">
+    <row r="91" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B91" s="32"/>
+      <c r="C91" s="32"/>
+      <c r="D91" s="32"/>
+      <c r="E91" s="32"/>
+      <c r="F91" s="32"/>
+      <c r="G91" s="32"/>
+      <c r="H91" s="32"/>
+      <c r="I91" s="33"/>
+      <c r="J91" s="32"/>
+      <c r="K91" s="9"/>
+    </row>
+    <row r="92" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B92" s="60">
         <v>2019</v>
       </c>
-      <c r="C91" s="53" t="s">
+      <c r="C92" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D91" s="53" t="s">
+      <c r="D92" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E91" s="53" t="s">
+      <c r="E92" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="F91" s="53" t="s">
+      <c r="F92" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G91" s="53" t="s">
+      <c r="G92" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H91" s="53" t="s">
+      <c r="H92" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I91" s="53" t="s">
+      <c r="I92" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J91" s="53" t="s">
+      <c r="J92" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K91" s="9"/>
-[...10 lines deleted...]
-      <c r="J92" s="54"/>
       <c r="K92" s="9"/>
     </row>
-    <row r="93" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B93" s="76" t="s">
+    <row r="93" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B93" s="61"/>
+      <c r="C93" s="61"/>
+      <c r="D93" s="61"/>
+      <c r="E93" s="61"/>
+      <c r="F93" s="61"/>
+      <c r="G93" s="61"/>
+      <c r="H93" s="61"/>
+      <c r="I93" s="61"/>
+      <c r="J93" s="61"/>
+      <c r="K93" s="9"/>
+    </row>
+    <row r="94" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B94" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C93" s="61">
+      <c r="C94" s="75">
         <v>43979</v>
       </c>
-      <c r="D93" s="61">
+      <c r="D94" s="75">
         <v>43979</v>
       </c>
-      <c r="E93" s="56">
+      <c r="E94" s="76">
         <v>2195.5753407900002</v>
       </c>
-      <c r="F93" s="56">
-        <f>E93</f>
+      <c r="F94" s="76">
+        <f>E94</f>
         <v>2195.5753407900002</v>
       </c>
-      <c r="G93" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H93" s="34">
+      <c r="G94" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H94" s="34">
         <v>1.2193388349495757</v>
       </c>
-      <c r="I93" s="34">
+      <c r="I94" s="34">
         <v>1.2193388349495757</v>
       </c>
-      <c r="J93" s="55">
+      <c r="J94" s="55">
         <v>44174</v>
       </c>
-      <c r="K93" s="9"/>
-[...7 lines deleted...]
-      <c r="G94" s="17" t="s">
+      <c r="K94" s="9"/>
+    </row>
+    <row r="95" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B95" s="63"/>
+      <c r="C95" s="75"/>
+      <c r="D95" s="75"/>
+      <c r="E95" s="76"/>
+      <c r="F95" s="76"/>
+      <c r="G95" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H94" s="34">
+      <c r="H95" s="34">
         <v>1.3412727184445332</v>
       </c>
-      <c r="I94" s="34">
+      <c r="I95" s="34">
         <v>1.3412727184445332</v>
       </c>
-      <c r="J94" s="55"/>
-[...3 lines deleted...]
-      <c r="B95" s="68" t="s">
+      <c r="J95" s="55"/>
+      <c r="K95" s="9"/>
+    </row>
+    <row r="96" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B96" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C95" s="58">
+      <c r="C96" s="54">
         <v>43818</v>
       </c>
-      <c r="D95" s="58">
+      <c r="D96" s="54">
         <v>43829</v>
       </c>
-      <c r="E95" s="59">
+      <c r="E96" s="73">
         <v>1000</v>
       </c>
-      <c r="F95" s="59">
+      <c r="F96" s="73">
         <v>1000</v>
       </c>
-      <c r="G95" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H95" s="16">
+      <c r="G96" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H96" s="16">
         <v>0.55536187362</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.61089806097999999</v>
       </c>
       <c r="I96" s="16">
         <f>H96</f>
+        <v>0.55536187362</v>
+      </c>
+      <c r="J96" s="78">
+        <v>44061</v>
+      </c>
+      <c r="K96" s="9"/>
+    </row>
+    <row r="97" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B97" s="62"/>
+      <c r="C97" s="54"/>
+      <c r="D97" s="54"/>
+      <c r="E97" s="73"/>
+      <c r="F97" s="73"/>
+      <c r="G97" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H97" s="16">
         <v>0.61089806097999999</v>
       </c>
-      <c r="J96" s="58"/>
-[...6 lines deleted...]
-      <c r="C97" s="61">
+      <c r="I97" s="16">
+        <f>H97</f>
+        <v>0.61089806097999999</v>
+      </c>
+      <c r="J97" s="54"/>
+      <c r="K97" s="9"/>
+    </row>
+    <row r="98" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B98" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="75">
         <v>43818</v>
       </c>
-      <c r="D97" s="61">
+      <c r="D98" s="75">
         <v>43829</v>
       </c>
-      <c r="E97" s="56">
+      <c r="E98" s="76">
         <v>350</v>
       </c>
-      <c r="F97" s="56">
+      <c r="F98" s="76">
         <v>297.5</v>
       </c>
-      <c r="G97" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H97" s="34">
+      <c r="G98" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H98" s="34">
         <v>0.19437665575999999</v>
       </c>
-      <c r="I97" s="34">
+      <c r="I98" s="34">
         <v>0.16522015740000001</v>
       </c>
-      <c r="J97" s="55">
+      <c r="J98" s="55">
         <v>44061</v>
       </c>
-      <c r="K97" s="9"/>
-[...7 lines deleted...]
-      <c r="G98" s="17" t="s">
+      <c r="K98" s="9"/>
+    </row>
+    <row r="99" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B99" s="63"/>
+      <c r="C99" s="75"/>
+      <c r="D99" s="75"/>
+      <c r="E99" s="76"/>
+      <c r="F99" s="76"/>
+      <c r="G99" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H98" s="34">
+      <c r="H99" s="34">
         <v>0.21381432134</v>
       </c>
-      <c r="I98" s="34">
+      <c r="I99" s="34">
         <v>0.18174217313999999</v>
       </c>
-      <c r="J98" s="55"/>
-[...6 lines deleted...]
-      <c r="C99" s="58">
+      <c r="J99" s="55"/>
+      <c r="K99" s="9"/>
+    </row>
+    <row r="100" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B100" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="54">
         <v>43633</v>
       </c>
-      <c r="D99" s="58">
+      <c r="D100" s="54">
         <v>43644</v>
       </c>
-      <c r="E99" s="59">
+      <c r="E100" s="73">
         <v>968</v>
       </c>
-      <c r="F99" s="59">
+      <c r="F100" s="73">
         <v>822.8</v>
       </c>
-      <c r="G99" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="16">
+      <c r="G100" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H100" s="16">
         <v>0.53759029367</v>
       </c>
-      <c r="I99" s="16">
+      <c r="I100" s="16">
         <v>0.45695174961000001</v>
       </c>
-      <c r="J99" s="57">
+      <c r="J100" s="78">
         <v>44061</v>
       </c>
-      <c r="K99" s="9"/>
-[...7 lines deleted...]
-      <c r="G100" s="15" t="s">
+      <c r="K100" s="9"/>
+    </row>
+    <row r="101" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B101" s="62"/>
+      <c r="C101" s="54"/>
+      <c r="D101" s="54"/>
+      <c r="E101" s="73"/>
+      <c r="F101" s="73"/>
+      <c r="G101" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H100" s="16">
+      <c r="H101" s="16">
         <v>0.59134932302999998</v>
       </c>
-      <c r="I100" s="16">
+      <c r="I101" s="16">
         <v>0.50264692458000004</v>
       </c>
-      <c r="J100" s="58"/>
-[...6 lines deleted...]
-      <c r="C101" s="61">
+      <c r="J101" s="54"/>
+      <c r="K101" s="9"/>
+    </row>
+    <row r="102" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B102" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="75">
         <v>43572</v>
       </c>
-      <c r="D101" s="61">
+      <c r="D102" s="75">
         <v>43585</v>
       </c>
-      <c r="E101" s="56">
+      <c r="E102" s="76">
         <v>570</v>
       </c>
-      <c r="F101" s="56">
+      <c r="F102" s="76">
         <v>484.5</v>
       </c>
-      <c r="G101" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H101" s="34">
+      <c r="G102" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H102" s="34">
         <v>0.31655626796000003</v>
       </c>
-      <c r="I101" s="34">
+      <c r="I102" s="34">
         <v>0.26907282777000002</v>
       </c>
-      <c r="J101" s="55">
+      <c r="J102" s="55">
         <v>44061</v>
       </c>
-      <c r="K101" s="9"/>
-[...7 lines deleted...]
-      <c r="G102" s="17" t="s">
+      <c r="K102" s="9"/>
+    </row>
+    <row r="103" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B103" s="63"/>
+      <c r="C103" s="75"/>
+      <c r="D103" s="75"/>
+      <c r="E103" s="76"/>
+      <c r="F103" s="76"/>
+      <c r="G103" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H102" s="34">
+      <c r="H103" s="34">
         <v>0.34821189475999997</v>
       </c>
-      <c r="I102" s="34">
+      <c r="I103" s="34">
         <v>0.29598011054000001</v>
       </c>
-      <c r="J102" s="55"/>
-[...6 lines deleted...]
-      <c r="C103" s="58">
+      <c r="J103" s="55"/>
+      <c r="K103" s="9"/>
+    </row>
+    <row r="104" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B104" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="54">
         <v>43511</v>
       </c>
-      <c r="D103" s="58">
+      <c r="D104" s="54">
         <v>43524</v>
       </c>
-      <c r="E103" s="59">
+      <c r="E104" s="73">
         <v>700</v>
       </c>
-      <c r="F103" s="59">
+      <c r="F104" s="73">
         <v>595</v>
       </c>
-      <c r="G103" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H103" s="16">
+      <c r="G104" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H104" s="16">
         <v>0.38875331152999998</v>
       </c>
-      <c r="I103" s="16">
+      <c r="I104" s="16">
         <v>0.33044031480000002</v>
       </c>
-      <c r="J103" s="57">
+      <c r="J104" s="78">
         <v>44061</v>
       </c>
-      <c r="K103" s="9"/>
-[...7 lines deleted...]
-      <c r="G104" s="15" t="s">
+      <c r="K104" s="9"/>
+    </row>
+    <row r="105" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B105" s="64"/>
+      <c r="C105" s="54"/>
+      <c r="D105" s="54"/>
+      <c r="E105" s="73"/>
+      <c r="F105" s="73"/>
+      <c r="G105" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H104" s="16">
+      <c r="H105" s="16">
         <v>0.42762864269</v>
       </c>
-      <c r="I104" s="16">
+      <c r="I105" s="16">
         <v>0.36348434627999998</v>
       </c>
-      <c r="J104" s="58"/>
-[...15 lines deleted...]
-      <c r="B106" s="53">
+      <c r="J105" s="54"/>
+      <c r="K105" s="9"/>
+    </row>
+    <row r="106" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B106" s="32"/>
+      <c r="C106" s="32"/>
+      <c r="D106" s="32"/>
+      <c r="E106" s="32"/>
+      <c r="F106" s="32"/>
+      <c r="G106" s="32"/>
+      <c r="H106" s="32"/>
+      <c r="I106" s="33"/>
+      <c r="J106" s="32"/>
+      <c r="K106" s="2"/>
+    </row>
+    <row r="107" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B107" s="60">
         <v>2018</v>
       </c>
-      <c r="C106" s="53" t="s">
+      <c r="C107" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D106" s="53" t="s">
+      <c r="D107" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E106" s="53" t="s">
+      <c r="E107" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F106" s="53" t="s">
+      <c r="F107" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G106" s="53" t="s">
+      <c r="G107" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H106" s="53" t="s">
+      <c r="H107" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I106" s="53" t="s">
+      <c r="I107" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J106" s="53" t="s">
+      <c r="J107" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K106" s="2"/>
-[...10 lines deleted...]
-      <c r="J107" s="54"/>
       <c r="K107" s="2"/>
     </row>
-    <row r="108" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B108" s="76" t="s">
+    <row r="108" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B108" s="61"/>
+      <c r="C108" s="61"/>
+      <c r="D108" s="61"/>
+      <c r="E108" s="61"/>
+      <c r="F108" s="61"/>
+      <c r="G108" s="61"/>
+      <c r="H108" s="61"/>
+      <c r="I108" s="61"/>
+      <c r="J108" s="61"/>
+      <c r="K108" s="2"/>
+    </row>
+    <row r="109" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B109" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C108" s="61">
+      <c r="C109" s="75">
         <v>43566</v>
       </c>
-      <c r="D108" s="61">
+      <c r="D109" s="75">
         <v>43566</v>
       </c>
-      <c r="E108" s="56">
+      <c r="E109" s="76">
         <v>2468.6999999999998</v>
       </c>
-      <c r="F108" s="56">
+      <c r="F109" s="76">
         <v>2468.6999999999998</v>
       </c>
-      <c r="G108" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H108" s="36">
+      <c r="G109" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H109" s="36">
         <v>1.3710129451999999</v>
       </c>
-      <c r="I108" s="36">
+      <c r="I109" s="36">
         <v>1.3710129451999999</v>
       </c>
-      <c r="J108" s="55">
+      <c r="J109" s="55">
         <v>43816</v>
       </c>
-      <c r="K108" s="2"/>
-[...7 lines deleted...]
-      <c r="G109" s="17" t="s">
+      <c r="K109" s="2"/>
+    </row>
+    <row r="110" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B110" s="63"/>
+      <c r="C110" s="75"/>
+      <c r="D110" s="75"/>
+      <c r="E110" s="76"/>
+      <c r="F110" s="76"/>
+      <c r="G110" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H109" s="36">
+      <c r="H110" s="36">
         <v>1.50811423972</v>
       </c>
-      <c r="I109" s="36">
+      <c r="I110" s="36">
         <v>1.50811423972</v>
       </c>
-      <c r="J109" s="55"/>
-[...6 lines deleted...]
-      <c r="C110" s="64">
+      <c r="J110" s="55"/>
+      <c r="K110" s="2"/>
+    </row>
+    <row r="111" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B111" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="69">
         <v>43438</v>
       </c>
-      <c r="D110" s="64">
+      <c r="D111" s="69">
         <v>43451</v>
       </c>
-      <c r="E110" s="70">
+      <c r="E111" s="70">
         <v>1350</v>
       </c>
-      <c r="F110" s="70">
+      <c r="F111" s="70">
         <v>1147.5</v>
       </c>
-      <c r="G110" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H110" s="37">
+      <c r="G111" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H111" s="37">
         <v>0.74973852938999996</v>
       </c>
-      <c r="I110" s="37">
+      <c r="I111" s="37">
         <v>0.63727774997999997</v>
       </c>
-      <c r="J110" s="67">
+      <c r="J111" s="71">
         <v>43816</v>
       </c>
-      <c r="K110" s="2"/>
-[...7 lines deleted...]
-      <c r="G111" s="31" t="s">
+      <c r="K111" s="2"/>
+    </row>
+    <row r="112" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B112" s="62"/>
+      <c r="C112" s="69"/>
+      <c r="D112" s="69"/>
+      <c r="E112" s="70"/>
+      <c r="F112" s="70"/>
+      <c r="G112" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H111" s="37">
+      <c r="H112" s="37">
         <v>0.82471238232999999</v>
       </c>
-      <c r="I111" s="37">
+      <c r="I112" s="37">
         <v>0.70100552498000002</v>
       </c>
-      <c r="J111" s="67"/>
-[...6 lines deleted...]
-      <c r="C112" s="61">
+      <c r="J112" s="71"/>
+      <c r="K112" s="2"/>
+    </row>
+    <row r="113" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B113" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="75">
         <v>43348</v>
       </c>
-      <c r="D112" s="61">
+      <c r="D113" s="75">
         <v>43360</v>
       </c>
-      <c r="E112" s="56">
+      <c r="E113" s="76">
         <v>2800</v>
       </c>
-      <c r="F112" s="56">
+      <c r="F113" s="76">
         <v>2380</v>
       </c>
-      <c r="G112" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H112" s="36">
+      <c r="G113" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H113" s="36">
         <v>1.5550132461499999</v>
       </c>
-      <c r="I112" s="36">
+      <c r="I113" s="36">
         <v>1.3217612592300001</v>
       </c>
-      <c r="J112" s="55">
+      <c r="J113" s="55">
         <v>43697</v>
       </c>
-      <c r="K112" s="2"/>
-[...7 lines deleted...]
-      <c r="G113" s="20" t="s">
+      <c r="K113" s="2"/>
+    </row>
+    <row r="114" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B114" s="58"/>
+      <c r="C114" s="75"/>
+      <c r="D114" s="75"/>
+      <c r="E114" s="76"/>
+      <c r="F114" s="76"/>
+      <c r="G114" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H113" s="36">
+      <c r="H114" s="36">
         <v>1.71051457077</v>
       </c>
-      <c r="I113" s="36">
+      <c r="I114" s="36">
         <v>1.4539373851499999</v>
       </c>
-      <c r="J113" s="55"/>
-[...6 lines deleted...]
-      <c r="C114" s="64">
+      <c r="J114" s="55"/>
+      <c r="K114" s="2"/>
+    </row>
+    <row r="115" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B115" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="69">
         <v>43269</v>
       </c>
-      <c r="D114" s="64">
+      <c r="D115" s="69">
         <v>43280</v>
       </c>
-      <c r="E114" s="70">
+      <c r="E115" s="70">
         <v>400</v>
       </c>
-      <c r="F114" s="70">
+      <c r="F115" s="70">
         <v>340</v>
       </c>
-      <c r="G114" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H114" s="37">
+      <c r="G115" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" s="37">
         <v>0.22214474945000001</v>
       </c>
-      <c r="I114" s="37">
+      <c r="I115" s="37">
         <v>0.18882303703</v>
       </c>
-      <c r="J114" s="67">
+      <c r="J115" s="71">
         <v>43697</v>
       </c>
-      <c r="K114" s="2"/>
-[...16 lines deleted...]
-      <c r="J115" s="72"/>
       <c r="K115" s="2"/>
     </row>
-    <row r="116" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="D116" s="81"/>
+    <row r="116" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B116" s="66"/>
+      <c r="C116" s="80"/>
+      <c r="D116" s="80"/>
       <c r="E116" s="81"/>
       <c r="F116" s="81"/>
-      <c r="G116" s="81"/>
-[...2 lines deleted...]
-      <c r="J116" s="81"/>
+      <c r="G116" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="H116" s="39">
+        <v>0.24435922438999999</v>
+      </c>
+      <c r="I116" s="39">
+        <v>0.20770534072999999</v>
+      </c>
+      <c r="J116" s="66"/>
       <c r="K116" s="2"/>
     </row>
-    <row r="117" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B117" s="53">
+    <row r="117" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B117" s="68"/>
+      <c r="C117" s="68"/>
+      <c r="D117" s="68"/>
+      <c r="E117" s="68"/>
+      <c r="F117" s="68"/>
+      <c r="G117" s="68"/>
+      <c r="H117" s="68"/>
+      <c r="I117" s="68"/>
+      <c r="J117" s="68"/>
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B118" s="60">
         <v>2017</v>
       </c>
-      <c r="C117" s="53" t="s">
+      <c r="C118" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D117" s="53" t="s">
+      <c r="D118" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E117" s="53" t="s">
+      <c r="E118" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F117" s="53" t="s">
+      <c r="F118" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G117" s="53" t="s">
+      <c r="G118" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H117" s="53" t="s">
+      <c r="H118" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I117" s="53" t="s">
+      <c r="I118" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J117" s="53" t="s">
+      <c r="J118" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K117" s="2"/>
-[...10 lines deleted...]
-      <c r="J118" s="54"/>
       <c r="K118" s="2"/>
     </row>
-    <row r="119" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="80" t="s">
+    <row r="119" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B119" s="61"/>
+      <c r="C119" s="61"/>
+      <c r="D119" s="61"/>
+      <c r="E119" s="61"/>
+      <c r="F119" s="61"/>
+      <c r="G119" s="61"/>
+      <c r="H119" s="61"/>
+      <c r="I119" s="61"/>
+      <c r="J119" s="61"/>
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B120" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="C119" s="64">
+      <c r="C120" s="69">
         <v>43202</v>
       </c>
-      <c r="D119" s="64">
+      <c r="D120" s="69">
         <v>43202</v>
       </c>
-      <c r="E119" s="70">
+      <c r="E120" s="70">
         <v>2191.9</v>
       </c>
-      <c r="F119" s="70">
+      <c r="F120" s="70">
         <v>2191.9</v>
       </c>
-      <c r="G119" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H119" s="37">
+      <c r="G120" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H120" s="37">
         <v>1.2172770028378261</v>
       </c>
-      <c r="I119" s="37">
+      <c r="I120" s="37">
         <v>1.2172770028378261</v>
       </c>
-      <c r="J119" s="67">
+      <c r="J120" s="71">
         <v>43445</v>
       </c>
-      <c r="K119" s="2"/>
-[...7 lines deleted...]
-      <c r="G120" s="31" t="s">
+      <c r="K120" s="2"/>
+    </row>
+    <row r="121" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B121" s="62"/>
+      <c r="C121" s="69"/>
+      <c r="D121" s="69"/>
+      <c r="E121" s="70"/>
+      <c r="F121" s="70"/>
+      <c r="G121" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H120" s="37">
+      <c r="H121" s="37">
         <v>1.3390047031296248</v>
       </c>
-      <c r="I120" s="37">
+      <c r="I121" s="37">
         <v>1.3390047031296248</v>
       </c>
-      <c r="J120" s="68"/>
-[...6 lines deleted...]
-      <c r="C121" s="61">
+      <c r="J121" s="62"/>
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B122" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" s="75">
         <v>43083</v>
       </c>
-      <c r="D121" s="61">
+      <c r="D122" s="75">
         <v>43095</v>
       </c>
-      <c r="E121" s="56">
+      <c r="E122" s="76">
         <v>1486.63888944</v>
       </c>
-      <c r="F121" s="56">
+      <c r="F122" s="76">
         <v>1263.6430560199999</v>
       </c>
-      <c r="G121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H121" s="21">
+      <c r="G122" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H122" s="21">
         <v>0.82562255904000004</v>
       </c>
-      <c r="I121" s="21">
+      <c r="I122" s="21">
         <v>0.70177917517999999</v>
       </c>
-      <c r="J121" s="55">
+      <c r="J122" s="55">
         <v>43333</v>
       </c>
-      <c r="K121" s="2"/>
-[...7 lines deleted...]
-      <c r="G122" s="20" t="s">
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B123" s="58"/>
+      <c r="C123" s="75"/>
+      <c r="D123" s="75"/>
+      <c r="E123" s="76"/>
+      <c r="F123" s="76"/>
+      <c r="G123" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H122" s="21">
+      <c r="H123" s="21">
         <v>0.90818481495000003</v>
       </c>
-      <c r="I122" s="21">
+      <c r="I123" s="21">
         <v>0.77195709270000001</v>
       </c>
-      <c r="J122" s="63"/>
-[...6 lines deleted...]
-      <c r="C123" s="64">
+      <c r="J123" s="63"/>
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B124" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="69">
         <v>42996</v>
       </c>
-      <c r="D123" s="64">
+      <c r="D124" s="69">
         <v>43007</v>
       </c>
-      <c r="E123" s="65">
+      <c r="E124" s="82">
         <v>305</v>
       </c>
-      <c r="F123" s="66">
+      <c r="F124" s="83">
         <v>259.3</v>
       </c>
-      <c r="G123" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H123" s="37">
+      <c r="G124" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H124" s="37">
         <v>0.16938500000000001</v>
       </c>
-      <c r="I123" s="37">
+      <c r="I124" s="37">
         <v>0.14397799999999999</v>
       </c>
-      <c r="J123" s="67">
+      <c r="J124" s="71">
         <v>43333</v>
       </c>
-      <c r="K123" s="2"/>
-[...7 lines deleted...]
-      <c r="G124" s="31" t="s">
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B125" s="62"/>
+      <c r="C125" s="69"/>
+      <c r="D125" s="69"/>
+      <c r="E125" s="82"/>
+      <c r="F125" s="83"/>
+      <c r="G125" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H124" s="37">
+      <c r="H125" s="37">
         <v>0.18632399999999999</v>
       </c>
-      <c r="I124" s="37">
+      <c r="I125" s="37">
         <v>0.15837499999999999</v>
       </c>
-      <c r="J124" s="68"/>
-[...6 lines deleted...]
-      <c r="C125" s="61">
+      <c r="J125" s="62"/>
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B126" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="75">
         <v>42905</v>
       </c>
-      <c r="D125" s="61">
+      <c r="D126" s="75">
         <v>42916</v>
       </c>
-      <c r="E125" s="56">
+      <c r="E126" s="76">
         <v>95</v>
       </c>
-      <c r="F125" s="56">
+      <c r="F126" s="76">
         <v>80.75</v>
       </c>
-      <c r="G125" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H125" s="21">
+      <c r="G126" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H126" s="21">
         <v>5.2759357229999998E-2</v>
       </c>
-      <c r="I125" s="21">
+      <c r="I126" s="21">
         <v>4.4845453649999999E-2</v>
       </c>
-      <c r="J125" s="55">
+      <c r="J126" s="55">
         <v>43333</v>
       </c>
-      <c r="K125" s="2"/>
-[...7 lines deleted...]
-      <c r="G126" s="20" t="s">
+      <c r="K126" s="2"/>
+    </row>
+    <row r="127" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B127" s="58"/>
+      <c r="C127" s="75"/>
+      <c r="D127" s="75"/>
+      <c r="E127" s="76"/>
+      <c r="F127" s="76"/>
+      <c r="G127" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H126" s="21">
+      <c r="H127" s="21">
         <v>5.8035292959999998E-2</v>
       </c>
-      <c r="I126" s="21">
+      <c r="I127" s="21">
         <v>4.932999901E-2</v>
       </c>
-      <c r="J126" s="63"/>
-[...6 lines deleted...]
-      <c r="C127" s="64">
+      <c r="J127" s="63"/>
+      <c r="K127" s="2"/>
+    </row>
+    <row r="128" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B128" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="69">
         <v>42814</v>
       </c>
-      <c r="D127" s="64">
+      <c r="D128" s="69">
         <v>42825</v>
       </c>
-      <c r="E127" s="65">
+      <c r="E128" s="82">
         <v>350</v>
       </c>
-      <c r="F127" s="66">
+      <c r="F128" s="83">
         <v>297.5</v>
       </c>
-      <c r="G127" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H127" s="37">
+      <c r="G128" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H128" s="37">
         <v>0.19437657928999999</v>
       </c>
-      <c r="I127" s="37">
+      <c r="I128" s="37">
         <v>0.16522009239999999</v>
       </c>
-      <c r="J127" s="67">
+      <c r="J128" s="71">
         <v>43333</v>
       </c>
-      <c r="K127" s="2"/>
-[...7 lines deleted...]
-      <c r="G128" s="31" t="s">
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B129" s="62"/>
+      <c r="C129" s="69"/>
+      <c r="D129" s="69"/>
+      <c r="E129" s="82"/>
+      <c r="F129" s="83"/>
+      <c r="G129" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H128" s="37">
+      <c r="H129" s="37">
         <v>0.21381423722000001</v>
       </c>
-      <c r="I128" s="37">
+      <c r="I129" s="37">
         <v>0.18174210163999999</v>
       </c>
-      <c r="J128" s="68"/>
-[...6 lines deleted...]
-      <c r="C129" s="61">
+      <c r="J129" s="62"/>
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B130" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="75">
         <v>42779</v>
       </c>
-      <c r="D129" s="61">
+      <c r="D130" s="75">
         <v>42790</v>
       </c>
-      <c r="E129" s="62">
+      <c r="E130" s="84">
         <v>180</v>
       </c>
-      <c r="F129" s="62">
+      <c r="F130" s="84">
         <v>153</v>
       </c>
-      <c r="G129" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H129" s="36">
+      <c r="G130" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H130" s="36">
         <v>9.9965097909999995E-2</v>
       </c>
-      <c r="I129" s="36">
+      <c r="I130" s="36">
         <v>8.497033323E-2</v>
       </c>
-      <c r="J129" s="55">
+      <c r="J130" s="55">
         <v>43333</v>
       </c>
-      <c r="K129" s="2"/>
-[...7 lines deleted...]
-      <c r="G130" s="20" t="s">
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B131" s="58"/>
+      <c r="C131" s="75"/>
+      <c r="D131" s="75"/>
+      <c r="E131" s="84"/>
+      <c r="F131" s="84"/>
+      <c r="G131" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H130" s="36">
+      <c r="H131" s="36">
         <v>0.10996160770000001</v>
       </c>
-      <c r="I130" s="36">
+      <c r="I131" s="36">
         <v>9.346736655E-2</v>
       </c>
-      <c r="J130" s="63"/>
-[...11 lines deleted...]
-      <c r="J131" s="9"/>
+      <c r="J131" s="63"/>
       <c r="K131" s="2"/>
     </row>
-    <row r="132" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B132" s="53">
+    <row r="132" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B132" s="9"/>
+      <c r="C132" s="9"/>
+      <c r="D132" s="9"/>
+      <c r="E132" s="9"/>
+      <c r="F132" s="9"/>
+      <c r="G132" s="9"/>
+      <c r="H132" s="9"/>
+      <c r="I132" s="9"/>
+      <c r="J132" s="9"/>
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B133" s="60">
         <v>2016</v>
       </c>
-      <c r="C132" s="53" t="s">
+      <c r="C133" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D132" s="53" t="s">
+      <c r="D133" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E132" s="53" t="s">
+      <c r="E133" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F132" s="53" t="s">
+      <c r="F133" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G132" s="53" t="s">
+      <c r="G133" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H132" s="53" t="s">
+      <c r="H133" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I132" s="53" t="s">
+      <c r="I133" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J132" s="53" t="s">
+      <c r="J133" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K132" s="2"/>
-[...13 lines deleted...]
-      <c r="B134" s="60" t="s">
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B134" s="61"/>
+      <c r="C134" s="61"/>
+      <c r="D134" s="61"/>
+      <c r="E134" s="61"/>
+      <c r="F134" s="61"/>
+      <c r="G134" s="61"/>
+      <c r="H134" s="61"/>
+      <c r="I134" s="61"/>
+      <c r="J134" s="61"/>
+    </row>
+    <row r="135" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B135" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C134" s="57">
+      <c r="C135" s="78">
         <v>42851</v>
       </c>
-      <c r="D134" s="57">
+      <c r="D135" s="78">
         <v>42851</v>
       </c>
-      <c r="E134" s="59">
+      <c r="E135" s="73">
         <v>1913.9867990599998</v>
       </c>
-      <c r="F134" s="59">
+      <c r="F135" s="73">
         <v>1913.9867990599998</v>
       </c>
-      <c r="G134" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H134" s="16">
+      <c r="G135" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H135" s="16">
         <v>1.0629548766300001</v>
       </c>
-      <c r="I134" s="16">
+      <c r="I135" s="16">
         <v>1.0629548766300001</v>
       </c>
-      <c r="J134" s="58">
+      <c r="J135" s="54">
         <v>43082</v>
       </c>
     </row>
-    <row r="135" spans="2:11" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G135" s="15" t="s">
+    <row r="136" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B136" s="54"/>
+      <c r="C136" s="78"/>
+      <c r="D136" s="78"/>
+      <c r="E136" s="73"/>
+      <c r="F136" s="73"/>
+      <c r="G136" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H135" s="16">
+      <c r="H136" s="16">
         <v>1.1692503643000001</v>
       </c>
-      <c r="I135" s="16">
+      <c r="I136" s="16">
         <v>1.1692503643000001</v>
       </c>
-      <c r="J135" s="58"/>
-[...5 lines deleted...]
-      <c r="C136" s="61">
+      <c r="J136" s="54"/>
+    </row>
+    <row r="137" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B137" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" s="75">
         <v>42723</v>
       </c>
-      <c r="D136" s="61">
+      <c r="D137" s="75">
         <v>42734</v>
       </c>
-      <c r="E136" s="56">
+      <c r="E137" s="76">
         <v>604.14499999999998</v>
       </c>
-      <c r="F136" s="56">
+      <c r="F137" s="76">
         <v>513.52324999999996</v>
       </c>
-      <c r="G136" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H136" s="21">
+      <c r="G137" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H137" s="21">
         <v>0.33551896714000001</v>
       </c>
-      <c r="I136" s="21">
+      <c r="I137" s="21">
         <v>0.28519112207000002</v>
       </c>
-      <c r="J136" s="55">
+      <c r="J137" s="55">
         <v>43082</v>
       </c>
     </row>
-    <row r="137" spans="2:11" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G137" s="20" t="s">
+    <row r="138" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B138" s="58"/>
+      <c r="C138" s="75"/>
+      <c r="D138" s="75"/>
+      <c r="E138" s="76"/>
+      <c r="F138" s="76"/>
+      <c r="G138" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H137" s="21">
+      <c r="H138" s="21">
         <v>0.36907086384999999</v>
       </c>
-      <c r="I137" s="21">
+      <c r="I138" s="21">
         <v>0.31371023427</v>
       </c>
-      <c r="J137" s="55"/>
-[...5 lines deleted...]
-      <c r="C138" s="58">
+      <c r="J138" s="55"/>
+    </row>
+    <row r="139" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B139" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="54">
         <v>42632</v>
       </c>
-      <c r="D138" s="58">
+      <c r="D139" s="54">
         <v>42643</v>
       </c>
-      <c r="E138" s="59">
+      <c r="E139" s="73">
         <v>650</v>
       </c>
-      <c r="F138" s="59">
+      <c r="F139" s="73">
         <v>552.5</v>
       </c>
-      <c r="G138" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="16">
+      <c r="G139" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H139" s="16">
         <v>0.36098516293999999</v>
       </c>
-      <c r="I138" s="16">
+      <c r="I139" s="16">
         <v>0.30683738849999997</v>
       </c>
-      <c r="J138" s="58">
+      <c r="J139" s="54">
         <v>42969</v>
       </c>
     </row>
-    <row r="139" spans="2:11" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G139" s="15" t="s">
+    <row r="140" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B140" s="54"/>
+      <c r="C140" s="54"/>
+      <c r="D140" s="54"/>
+      <c r="E140" s="73"/>
+      <c r="F140" s="73"/>
+      <c r="G140" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H139" s="16">
+      <c r="H140" s="16">
         <v>0.39708367923999999</v>
       </c>
-      <c r="I139" s="16">
+      <c r="I140" s="16">
         <v>0.33752112735000001</v>
       </c>
-      <c r="J139" s="58"/>
-[...5 lines deleted...]
-      <c r="C140" s="61">
+      <c r="J140" s="54"/>
+    </row>
+    <row r="141" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B141" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" s="75">
         <v>42538</v>
       </c>
-      <c r="D140" s="61">
+      <c r="D141" s="75">
         <v>42551</v>
       </c>
-      <c r="E140" s="56">
+      <c r="E141" s="76">
         <v>161</v>
       </c>
-      <c r="F140" s="56">
+      <c r="F141" s="76">
         <v>136.85</v>
       </c>
-      <c r="G140" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H140" s="21">
+      <c r="G141" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H141" s="21">
         <v>8.9413248050000005E-2</v>
       </c>
-      <c r="I140" s="21">
+      <c r="I141" s="21">
         <v>7.6001260840000001E-2</v>
       </c>
-      <c r="J140" s="55">
+      <c r="J141" s="55">
         <v>42969</v>
       </c>
     </row>
-    <row r="141" spans="2:11" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G141" s="20" t="s">
+    <row r="142" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B142" s="58"/>
+      <c r="C142" s="75"/>
+      <c r="D142" s="75"/>
+      <c r="E142" s="76"/>
+      <c r="F142" s="76"/>
+      <c r="G142" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H141" s="21">
+      <c r="H142" s="21">
         <v>9.8354572850000002E-2</v>
       </c>
-      <c r="I141" s="21">
+      <c r="I142" s="21">
         <v>8.3601386920000006E-2</v>
       </c>
-      <c r="J141" s="55"/>
-[...5 lines deleted...]
-      <c r="C142" s="58">
+      <c r="J142" s="55"/>
+    </row>
+    <row r="143" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B143" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="54">
         <v>42478</v>
       </c>
-      <c r="D142" s="58">
+      <c r="D143" s="54">
         <v>42489</v>
       </c>
-      <c r="E142" s="59">
+      <c r="E143" s="73">
         <v>220</v>
       </c>
-      <c r="F142" s="59">
+      <c r="F143" s="73">
         <v>187</v>
       </c>
-      <c r="G142" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H142" s="16">
+      <c r="G143" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H143" s="16">
         <v>0.12217959361</v>
       </c>
-      <c r="I142" s="16">
+      <c r="I143" s="16">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J142" s="58">
+      <c r="J143" s="54">
         <v>42969</v>
       </c>
     </row>
-    <row r="143" spans="2:11" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G143" s="15" t="s">
+    <row r="144" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B144" s="54"/>
+      <c r="C144" s="54"/>
+      <c r="D144" s="54"/>
+      <c r="E144" s="73"/>
+      <c r="F144" s="73"/>
+      <c r="G144" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H143" s="16">
+      <c r="H144" s="16">
         <v>0.13439755297</v>
       </c>
-      <c r="I143" s="16">
+      <c r="I144" s="16">
         <v>0.11423792003</v>
       </c>
-      <c r="J143" s="58"/>
-[...5 lines deleted...]
-      <c r="C144" s="61">
+      <c r="J144" s="54"/>
+    </row>
+    <row r="145" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B145" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="75">
         <v>42447</v>
       </c>
-      <c r="D144" s="61">
+      <c r="D145" s="75">
         <v>42460</v>
       </c>
-      <c r="E144" s="56">
+      <c r="E145" s="76">
         <v>337</v>
       </c>
-      <c r="F144" s="56">
+      <c r="F145" s="76">
         <v>286.45</v>
       </c>
-      <c r="G144" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H144" s="21">
+      <c r="G145" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H145" s="21">
         <v>0.18715692294</v>
       </c>
-      <c r="I144" s="21">
+      <c r="I145" s="21">
         <v>0.15908338450000001</v>
       </c>
-      <c r="J144" s="55">
+      <c r="J145" s="55">
         <v>42969</v>
       </c>
     </row>
-    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G145" s="20" t="s">
+    <row r="146" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B146" s="58"/>
+      <c r="C146" s="75"/>
+      <c r="D146" s="75"/>
+      <c r="E146" s="76"/>
+      <c r="F146" s="76"/>
+      <c r="G146" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H145" s="21">
+      <c r="H146" s="21">
         <v>0.20587261524</v>
       </c>
-      <c r="I145" s="21">
+      <c r="I146" s="21">
         <v>0.17499172295000001</v>
       </c>
-      <c r="J145" s="55"/>
-[...5 lines deleted...]
-      <c r="C146" s="58">
+      <c r="J146" s="55"/>
+    </row>
+    <row r="147" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B147" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" s="54">
         <v>42419</v>
       </c>
-      <c r="D146" s="58">
+      <c r="D147" s="54">
         <v>42429</v>
       </c>
-      <c r="E146" s="59">
+      <c r="E147" s="73">
         <v>200</v>
       </c>
-      <c r="F146" s="59">
+      <c r="F147" s="73">
         <v>170</v>
       </c>
-      <c r="G146" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H146" s="16">
+      <c r="G147" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H147" s="16">
         <v>0.11107235782</v>
       </c>
-      <c r="I146" s="16">
+      <c r="I147" s="16">
         <v>9.4411504150000006E-2</v>
       </c>
-      <c r="J146" s="58">
+      <c r="J147" s="54">
         <v>42969</v>
       </c>
     </row>
-    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G147" s="15" t="s">
+    <row r="148" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B148" s="54"/>
+      <c r="C148" s="54"/>
+      <c r="D148" s="54"/>
+      <c r="E148" s="73"/>
+      <c r="F148" s="73"/>
+      <c r="G148" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H147" s="16">
+      <c r="H148" s="16">
         <v>0.12217959361</v>
       </c>
-      <c r="I147" s="16">
+      <c r="I148" s="16">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J147" s="58"/>
-[...5 lines deleted...]
-      <c r="B149" s="53">
+      <c r="J148" s="54"/>
+    </row>
+    <row r="149" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B149" s="40"/>
+    </row>
+    <row r="150" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B150" s="60">
         <v>2015</v>
       </c>
-      <c r="C149" s="53" t="s">
+      <c r="C150" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D149" s="53" t="s">
+      <c r="D150" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E149" s="53" t="s">
+      <c r="E150" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F149" s="53" t="s">
+      <c r="F150" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G149" s="53" t="s">
+      <c r="G150" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H149" s="53" t="s">
+      <c r="H150" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I149" s="53" t="s">
+      <c r="I150" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J149" s="53" t="s">
+      <c r="J150" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="150" spans="2:10" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="B151" s="82" t="s">
+    <row r="151" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B151" s="61"/>
+      <c r="C151" s="61"/>
+      <c r="D151" s="61"/>
+      <c r="E151" s="61"/>
+      <c r="F151" s="61"/>
+      <c r="G151" s="61"/>
+      <c r="H151" s="61"/>
+      <c r="I151" s="61"/>
+      <c r="J151" s="61"/>
+    </row>
+    <row r="152" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B152" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="C151" s="61">
+      <c r="C152" s="75">
         <v>42488</v>
       </c>
-      <c r="D151" s="61">
+      <c r="D152" s="75">
         <v>42488</v>
       </c>
-      <c r="E151" s="56">
+      <c r="E152" s="76">
         <v>1287.2233853499999</v>
       </c>
-      <c r="F151" s="56">
-        <f>E151</f>
+      <c r="F152" s="76">
+        <f>E152</f>
         <v>1287.2233853499999</v>
       </c>
-      <c r="G151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H151" s="21">
+      <c r="G152" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H152" s="21">
         <v>0.71487468232182438</v>
       </c>
-      <c r="I151" s="21">
+      <c r="I152" s="21">
         <v>0.71487468232182438</v>
       </c>
-      <c r="J151" s="55">
+      <c r="J152" s="55">
         <v>42717</v>
       </c>
     </row>
-    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G152" s="20" t="s">
+    <row r="153" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B153" s="56"/>
+      <c r="C153" s="75"/>
+      <c r="D153" s="75"/>
+      <c r="E153" s="76"/>
+      <c r="F153" s="76"/>
+      <c r="G153" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H152" s="21">
+      <c r="H153" s="21">
         <v>0.78636215055400682</v>
       </c>
-      <c r="I152" s="21">
-        <f>H152</f>
+      <c r="I153" s="21">
+        <f>H153</f>
         <v>0.78636215055400682</v>
       </c>
-      <c r="J152" s="55"/>
-[...5 lines deleted...]
-      <c r="C153" s="57">
+      <c r="J153" s="55"/>
+    </row>
+    <row r="154" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B154" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C154" s="78">
         <v>42355</v>
       </c>
-      <c r="D153" s="57">
+      <c r="D154" s="78">
         <v>42368</v>
       </c>
-      <c r="E153" s="59">
+      <c r="E154" s="73">
         <v>302.89999999999998</v>
       </c>
-      <c r="F153" s="59">
-        <f>E153*0.85</f>
+      <c r="F154" s="73">
+        <f>E154*0.85</f>
         <v>257.46499999999997</v>
       </c>
-      <c r="G153" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H153" s="16">
+      <c r="G154" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H154" s="16">
         <v>0.16823296997000001</v>
       </c>
-      <c r="I153" s="16">
+      <c r="I154" s="16">
         <v>0.14299802448000001</v>
       </c>
-      <c r="J153" s="58">
+      <c r="J154" s="54">
         <v>42717</v>
       </c>
     </row>
-    <row r="154" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G154" s="15" t="s">
+    <row r="155" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B155" s="57"/>
+      <c r="C155" s="78"/>
+      <c r="D155" s="78"/>
+      <c r="E155" s="73"/>
+      <c r="F155" s="73"/>
+      <c r="G155" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H154" s="16">
+      <c r="H155" s="16">
         <v>0.18505626696999999</v>
       </c>
-      <c r="I154" s="16">
+      <c r="I155" s="16">
         <v>0.15729782693</v>
       </c>
-      <c r="J154" s="58"/>
-[...5 lines deleted...]
-      <c r="C155" s="61">
+      <c r="J155" s="54"/>
+    </row>
+    <row r="156" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B156" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" s="75">
         <v>42327</v>
       </c>
-      <c r="D155" s="61">
+      <c r="D156" s="75">
         <v>42338</v>
       </c>
-      <c r="E155" s="56">
+      <c r="E156" s="76">
         <v>235</v>
       </c>
-      <c r="F155" s="56">
-        <f>E155*0.85</f>
+      <c r="F156" s="76">
+        <f>E156*0.85</f>
         <v>199.75</v>
       </c>
-      <c r="G155" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H155" s="21">
+      <c r="G156" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H156" s="21">
         <v>0.13051002045000001</v>
       </c>
-      <c r="I155" s="21">
+      <c r="I156" s="21">
         <v>0.110933517382</v>
       </c>
-      <c r="J155" s="55">
+      <c r="J156" s="55">
         <v>42717</v>
       </c>
     </row>
-    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G156" s="20" t="s">
+    <row r="157" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B157" s="56"/>
+      <c r="C157" s="75"/>
+      <c r="D157" s="75"/>
+      <c r="E157" s="76"/>
+      <c r="F157" s="76"/>
+      <c r="G157" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H156" s="21">
+      <c r="H157" s="21">
         <v>0.143561022495</v>
       </c>
-      <c r="I156" s="21">
+      <c r="I157" s="21">
         <v>0.12202686912000001</v>
       </c>
-      <c r="J156" s="55"/>
-[...5 lines deleted...]
-      <c r="C157" s="57">
+      <c r="J157" s="55"/>
+    </row>
+    <row r="158" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B158" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" s="78">
         <v>42296</v>
       </c>
-      <c r="D157" s="57">
+      <c r="D158" s="78">
         <v>42307</v>
       </c>
-      <c r="E157" s="59">
+      <c r="E158" s="73">
         <v>88</v>
       </c>
-      <c r="F157" s="59">
-        <f>E157*0.85</f>
+      <c r="F158" s="73">
+        <f>E158*0.85</f>
         <v>74.8</v>
       </c>
-      <c r="G157" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H157" s="16">
+      <c r="G158" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H158" s="16">
         <v>4.8871837445000003E-2</v>
       </c>
-      <c r="I157" s="16">
+      <c r="I158" s="16">
         <v>4.1541061827999999E-2</v>
       </c>
-      <c r="J157" s="58">
+      <c r="J158" s="54">
         <v>42717</v>
       </c>
     </row>
-    <row r="158" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G158" s="15" t="s">
+    <row r="159" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B159" s="57"/>
+      <c r="C159" s="78"/>
+      <c r="D159" s="78"/>
+      <c r="E159" s="73"/>
+      <c r="F159" s="73"/>
+      <c r="G159" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H158" s="16">
+      <c r="H159" s="16">
         <v>5.3759021189999999E-2</v>
       </c>
-      <c r="I158" s="16">
+      <c r="I159" s="16">
         <v>4.5695168011000001E-2</v>
       </c>
-      <c r="J158" s="58"/>
-[...5 lines deleted...]
-      <c r="C159" s="61">
+      <c r="J159" s="54"/>
+    </row>
+    <row r="160" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B160" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" s="75">
         <v>42265</v>
       </c>
-      <c r="D159" s="61">
+      <c r="D160" s="75">
         <v>42277</v>
       </c>
-      <c r="E159" s="56">
+      <c r="E160" s="76">
         <v>147</v>
       </c>
-      <c r="F159" s="56">
-        <f>E159*0.85</f>
+      <c r="F160" s="76">
+        <f>E160*0.85</f>
         <v>124.95</v>
       </c>
-      <c r="G159" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H159" s="21">
+      <c r="G160" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H160" s="21">
         <v>8.1638183005000003E-2</v>
       </c>
-      <c r="I159" s="21">
+      <c r="I160" s="21">
         <v>6.9392455554249999E-2</v>
       </c>
-      <c r="J159" s="55">
+      <c r="J160" s="55">
         <v>42717</v>
       </c>
     </row>
-    <row r="160" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G160" s="20" t="s">
+    <row r="161" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B161" s="56"/>
+      <c r="C161" s="75"/>
+      <c r="D161" s="75"/>
+      <c r="E161" s="76"/>
+      <c r="F161" s="76"/>
+      <c r="G161" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H160" s="21">
+      <c r="H161" s="21">
         <v>8.9802001305000004E-2</v>
       </c>
-      <c r="I160" s="21">
+      <c r="I161" s="21">
         <v>7.633170110925E-2</v>
       </c>
-      <c r="J160" s="55"/>
-[...5 lines deleted...]
-      <c r="C161" s="57">
+      <c r="J161" s="55"/>
+    </row>
+    <row r="162" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B162" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="78">
         <v>42236</v>
       </c>
-      <c r="D161" s="57">
+      <c r="D162" s="78">
         <v>42247</v>
       </c>
-      <c r="E161" s="59">
+      <c r="E162" s="73">
         <v>237</v>
       </c>
-      <c r="F161" s="59">
-        <f>E161*0.85</f>
+      <c r="F162" s="73">
+        <f>E162*0.85</f>
         <v>201.45</v>
       </c>
-      <c r="G161" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H161" s="16">
+      <c r="G162" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H162" s="16">
         <v>0.131620744028</v>
       </c>
-      <c r="I161" s="16">
+      <c r="I162" s="16">
         <v>0.111877632423</v>
       </c>
-      <c r="J161" s="58">
+      <c r="J162" s="54">
         <v>42605</v>
       </c>
     </row>
-    <row r="162" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G162" s="15" t="s">
+    <row r="163" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B163" s="57"/>
+      <c r="C163" s="78"/>
+      <c r="D163" s="78"/>
+      <c r="E163" s="73"/>
+      <c r="F163" s="73"/>
+      <c r="G163" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H162" s="16">
+      <c r="H163" s="16">
         <v>0.14478281843099999</v>
       </c>
-      <c r="I162" s="16">
+      <c r="I163" s="16">
         <v>0.123065395666</v>
       </c>
-      <c r="J162" s="58"/>
-[...5 lines deleted...]
-      <c r="C163" s="61">
+      <c r="J163" s="54"/>
+    </row>
+    <row r="164" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B164" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="75">
         <v>42205</v>
       </c>
-      <c r="D163" s="61">
+      <c r="D164" s="75">
         <v>42216</v>
       </c>
-      <c r="E163" s="56">
+      <c r="E164" s="76">
         <v>221</v>
       </c>
-      <c r="F163" s="56">
+      <c r="F164" s="76">
         <v>187.85</v>
       </c>
-      <c r="G163" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H163" s="21">
+      <c r="G164" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H164" s="21">
         <v>0.122734955402</v>
       </c>
-      <c r="I163" s="21">
+      <c r="I164" s="21">
         <v>0.104324712092</v>
       </c>
-      <c r="J163" s="55">
+      <c r="J164" s="55">
         <v>42605</v>
       </c>
     </row>
-    <row r="164" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G164" s="20" t="s">
+    <row r="165" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B165" s="56"/>
+      <c r="C165" s="75"/>
+      <c r="D165" s="75"/>
+      <c r="E165" s="76"/>
+      <c r="F165" s="76"/>
+      <c r="G165" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H164" s="21">
+      <c r="H165" s="21">
         <v>0.13500845094200001</v>
       </c>
-      <c r="I164" s="21">
+      <c r="I165" s="21">
         <v>0.114757183301</v>
       </c>
-      <c r="J164" s="55"/>
-[...2 lines deleted...]
-      <c r="B165" s="84" t="s">
+      <c r="J165" s="55"/>
+    </row>
+    <row r="166" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B166" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C165" s="57">
+      <c r="C166" s="78">
         <v>42136</v>
       </c>
-      <c r="D165" s="57">
+      <c r="D166" s="78">
         <v>42149</v>
       </c>
-      <c r="E165" s="59">
+      <c r="E166" s="73">
         <v>270</v>
       </c>
-      <c r="F165" s="59">
-        <f>E165</f>
+      <c r="F166" s="73">
+        <f>E166</f>
         <v>270</v>
       </c>
-      <c r="G165" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H165" s="16">
+      <c r="G166" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H166" s="16">
         <v>0.170178573168</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.18719643048500001</v>
       </c>
       <c r="I166" s="16">
         <f>H166</f>
+        <v>0.170178573168</v>
+      </c>
+      <c r="J166" s="54">
+        <v>42605</v>
+      </c>
+    </row>
+    <row r="167" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B167" s="57"/>
+      <c r="C167" s="78"/>
+      <c r="D167" s="78"/>
+      <c r="E167" s="73"/>
+      <c r="F167" s="73"/>
+      <c r="G167" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H167" s="16">
         <v>0.18719643048500001</v>
       </c>
-      <c r="J166" s="58"/>
-[...5 lines deleted...]
-      <c r="C167" s="61">
+      <c r="I167" s="16">
+        <f>H167</f>
+        <v>0.18719643048500001</v>
+      </c>
+      <c r="J167" s="54"/>
+    </row>
+    <row r="168" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B168" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" s="75">
         <v>42136</v>
       </c>
-      <c r="D167" s="61">
+      <c r="D168" s="75">
         <v>42149</v>
       </c>
-      <c r="E167" s="56">
+      <c r="E168" s="76">
         <v>515</v>
       </c>
-      <c r="F167" s="56">
+      <c r="F168" s="76">
         <v>437.75</v>
       </c>
-      <c r="G167" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H167" s="21">
+      <c r="G168" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H168" s="21">
         <v>0.32459987104400001</v>
       </c>
-      <c r="I167" s="21">
+      <c r="I168" s="21">
         <v>0.27590989038800001</v>
       </c>
-      <c r="J167" s="55">
+      <c r="J168" s="55">
         <v>42605</v>
       </c>
     </row>
-    <row r="168" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G168" s="20" t="s">
+    <row r="169" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B169" s="56"/>
+      <c r="C169" s="75"/>
+      <c r="D169" s="75"/>
+      <c r="E169" s="76"/>
+      <c r="F169" s="76"/>
+      <c r="G169" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H168" s="21">
+      <c r="H169" s="21">
         <v>0.35705985814800001</v>
       </c>
-      <c r="I168" s="21">
+      <c r="I169" s="21">
         <v>0.30350087942600001</v>
       </c>
-      <c r="J168" s="55"/>
-[...2 lines deleted...]
-      <c r="B170" s="53">
+      <c r="J169" s="55"/>
+    </row>
+    <row r="171" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B171" s="60">
         <v>2014</v>
       </c>
-      <c r="C170" s="53" t="s">
+      <c r="C171" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D170" s="53" t="s">
+      <c r="D171" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E170" s="53" t="s">
+      <c r="E171" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F170" s="53" t="s">
+      <c r="F171" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G170" s="53" t="s">
+      <c r="G171" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H170" s="53" t="s">
+      <c r="H171" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I170" s="53" t="s">
+      <c r="I171" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J170" s="53" t="s">
+      <c r="J171" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="171" spans="2:10" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="B172" s="60" t="s">
+    <row r="172" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B172" s="61"/>
+      <c r="C172" s="61"/>
+      <c r="D172" s="61"/>
+      <c r="E172" s="61"/>
+      <c r="F172" s="61"/>
+      <c r="G172" s="61"/>
+      <c r="H172" s="61"/>
+      <c r="I172" s="61"/>
+      <c r="J172" s="61"/>
+    </row>
+    <row r="173" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B173" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C172" s="57">
+      <c r="C173" s="78">
         <v>42103</v>
       </c>
-      <c r="D172" s="57">
+      <c r="D173" s="78">
         <v>42103</v>
       </c>
-      <c r="E172" s="59">
+      <c r="E173" s="73">
         <v>18.591869079999999</v>
       </c>
-      <c r="F172" s="59">
+      <c r="F173" s="73">
         <v>18.591869079999999</v>
       </c>
-      <c r="G172" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H172" s="16">
+      <c r="G173" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H173" s="16">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="I172" s="16">
+      <c r="I173" s="16">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="J172" s="58">
+      <c r="J173" s="54">
         <v>42347</v>
       </c>
     </row>
-    <row r="173" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G173" s="15" t="s">
+    <row r="174" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B174" s="54"/>
+      <c r="C174" s="78"/>
+      <c r="D174" s="78"/>
+      <c r="E174" s="73"/>
+      <c r="F174" s="73"/>
+      <c r="G174" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H173" s="16">
+      <c r="H174" s="16">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="I173" s="16">
+      <c r="I174" s="16">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="J173" s="58"/>
-[...2 lines deleted...]
-      <c r="B174" s="55" t="s">
+      <c r="J174" s="54"/>
+    </row>
+    <row r="175" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B175" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C174" s="61">
+      <c r="C175" s="75">
         <v>42034</v>
       </c>
-      <c r="D174" s="61">
+      <c r="D175" s="75">
         <v>42045</v>
       </c>
-      <c r="E174" s="56">
-        <f>2750-E176</f>
+      <c r="E175" s="76">
+        <f>2750-E177</f>
         <v>1894.595</v>
       </c>
-      <c r="F174" s="56">
-        <f>E174</f>
+      <c r="F175" s="76">
+        <f>E175</f>
         <v>1894.595</v>
       </c>
-      <c r="G174" s="20" t="s">
-[...3 lines deleted...]
-        <f>2.296522661346-H176</f>
+      <c r="G175" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H175" s="21">
+        <f>2.296522661346-H177</f>
         <v>1.5821746733000002</v>
-      </c>
-[...19 lines deleted...]
-        <v>1.7403921406289999</v>
       </c>
       <c r="I175" s="21">
         <f>H175</f>
+        <v>1.5821746733000002</v>
+      </c>
+      <c r="J175" s="55">
+        <v>42347</v>
+      </c>
+    </row>
+    <row r="176" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B176" s="55"/>
+      <c r="C176" s="75"/>
+      <c r="D176" s="75"/>
+      <c r="E176" s="76"/>
+      <c r="F176" s="76"/>
+      <c r="G176" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H176" s="21">
+        <f>2.52617492748-H178</f>
         <v>1.7403921406289999</v>
       </c>
-      <c r="J175" s="55"/>
-[...2 lines deleted...]
-      <c r="B176" s="58" t="s">
+      <c r="I176" s="21">
+        <f>H176</f>
+        <v>1.7403921406289999</v>
+      </c>
+      <c r="J176" s="55"/>
+    </row>
+    <row r="177" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B177" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="C176" s="57">
+      <c r="C177" s="78">
         <v>42034</v>
       </c>
-      <c r="D176" s="57">
+      <c r="D177" s="78">
         <v>42045</v>
       </c>
-      <c r="E176" s="59">
+      <c r="E177" s="73">
         <v>855.40499999999997</v>
       </c>
-      <c r="F176" s="59">
-        <f>E176</f>
+      <c r="F177" s="73">
+        <f>E177</f>
         <v>855.40499999999997</v>
       </c>
-      <c r="G176" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H176" s="16">
+      <c r="G177" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H177" s="16">
         <v>0.71434798804599997</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.785782786851</v>
       </c>
       <c r="I177" s="16">
         <f>H177</f>
+        <v>0.71434798804599997</v>
+      </c>
+      <c r="J177" s="54">
+        <v>42167</v>
+      </c>
+    </row>
+    <row r="178" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B178" s="54"/>
+      <c r="C178" s="78"/>
+      <c r="D178" s="78"/>
+      <c r="E178" s="73"/>
+      <c r="F178" s="73"/>
+      <c r="G178" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H178" s="16">
         <v>0.785782786851</v>
       </c>
-      <c r="J177" s="58"/>
-[...5 lines deleted...]
-      <c r="C178" s="61">
+      <c r="I178" s="16">
+        <f>H178</f>
+        <v>0.785782786851</v>
+      </c>
+      <c r="J178" s="54"/>
+    </row>
+    <row r="179" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B179" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" s="75">
         <v>41991</v>
       </c>
-      <c r="D178" s="61">
+      <c r="D179" s="75">
         <v>42003</v>
       </c>
-      <c r="E178" s="56">
+      <c r="E179" s="76">
         <v>475.42899999999997</v>
       </c>
-      <c r="F178" s="56">
+      <c r="F179" s="76">
         <v>404.11464999999998</v>
       </c>
-      <c r="G178" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H178" s="21">
+      <c r="G179" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H179" s="21">
         <v>0.397030353585</v>
       </c>
-      <c r="I178" s="21">
+      <c r="I179" s="21">
         <v>0.33747580054699999</v>
       </c>
-      <c r="J178" s="55">
+      <c r="J179" s="55">
         <v>42167</v>
       </c>
     </row>
-    <row r="179" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G179" s="20" t="s">
+    <row r="180" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B180" s="55"/>
+      <c r="C180" s="75"/>
+      <c r="D180" s="75"/>
+      <c r="E180" s="76"/>
+      <c r="F180" s="76"/>
+      <c r="G180" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H179" s="21">
+      <c r="H180" s="21">
         <v>0.43673338894399999</v>
       </c>
-      <c r="I179" s="21">
+      <c r="I180" s="21">
         <v>0.371223380602</v>
       </c>
-      <c r="J179" s="55"/>
-[...5 lines deleted...]
-      <c r="C180" s="57">
+      <c r="J180" s="55"/>
+    </row>
+    <row r="181" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B181" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" s="78">
         <v>41960</v>
       </c>
-      <c r="D180" s="57">
+      <c r="D181" s="78">
         <v>41971</v>
       </c>
-      <c r="E180" s="59">
+      <c r="E181" s="73">
         <v>463.24700000000001</v>
       </c>
-      <c r="F180" s="59">
-        <f>E180*0.85</f>
+      <c r="F181" s="73">
+        <f>E181*0.85</f>
         <v>393.75995</v>
       </c>
-      <c r="G180" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H180" s="16">
+      <c r="G181" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H181" s="16">
         <v>0.386857175745</v>
       </c>
-      <c r="I180" s="16">
+      <c r="I181" s="16">
         <v>0.32882859938300002</v>
       </c>
-      <c r="J180" s="58">
+      <c r="J181" s="54">
         <v>42167</v>
       </c>
     </row>
-    <row r="181" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G181" s="15" t="s">
+    <row r="182" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B182" s="54"/>
+      <c r="C182" s="78"/>
+      <c r="D182" s="78"/>
+      <c r="E182" s="73"/>
+      <c r="F182" s="73"/>
+      <c r="G182" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H181" s="16">
+      <c r="H182" s="16">
         <v>0.42554289332</v>
       </c>
-      <c r="I181" s="16">
+      <c r="I182" s="16">
         <v>0.361711459322</v>
       </c>
-      <c r="J181" s="58"/>
-[...5 lines deleted...]
-      <c r="C182" s="61">
+      <c r="J182" s="54"/>
+    </row>
+    <row r="183" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B183" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C183" s="75">
         <v>41932</v>
       </c>
-      <c r="D182" s="61">
+      <c r="D183" s="75">
         <v>41943</v>
       </c>
-      <c r="E182" s="56">
+      <c r="E183" s="76">
         <v>305.77199999999999</v>
       </c>
-      <c r="F182" s="56">
+      <c r="F183" s="76">
         <v>259.90620000000001</v>
       </c>
-      <c r="G182" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H182" s="21">
+      <c r="G183" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H183" s="21">
         <v>0.25534993716499998</v>
       </c>
-      <c r="I182" s="21">
+      <c r="I183" s="21">
         <v>0.217047446591</v>
       </c>
-      <c r="J182" s="55">
+      <c r="J183" s="55">
         <v>42167</v>
       </c>
     </row>
-    <row r="183" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G183" s="20" t="s">
+    <row r="184" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B184" s="55"/>
+      <c r="C184" s="75"/>
+      <c r="D184" s="75"/>
+      <c r="E184" s="76"/>
+      <c r="F184" s="76"/>
+      <c r="G184" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H183" s="21">
+      <c r="H184" s="21">
         <v>0.28088493088200001</v>
       </c>
-      <c r="I183" s="21">
+      <c r="I184" s="21">
         <v>0.23875219125</v>
       </c>
-      <c r="J183" s="55"/>
-[...5 lines deleted...]
-      <c r="C184" s="57">
+      <c r="J184" s="55"/>
+    </row>
+    <row r="185" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B185" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C185" s="78">
         <v>41901</v>
       </c>
-      <c r="D184" s="57">
+      <c r="D185" s="78">
         <v>41912</v>
       </c>
-      <c r="E184" s="59">
+      <c r="E185" s="73">
         <v>250.167</v>
       </c>
-      <c r="F184" s="59">
+      <c r="F185" s="73">
         <v>212.64195000000001</v>
       </c>
-      <c r="G184" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H184" s="16">
+      <c r="G185" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H185" s="16">
         <v>0.208914248952</v>
       </c>
-      <c r="I184" s="16">
+      <c r="I185" s="16">
         <v>0.17757711161</v>
       </c>
-      <c r="J184" s="58">
+      <c r="J185" s="54">
         <v>41992</v>
       </c>
     </row>
-    <row r="185" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G185" s="15" t="s">
+    <row r="186" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B186" s="54"/>
+      <c r="C186" s="78"/>
+      <c r="D186" s="78"/>
+      <c r="E186" s="73"/>
+      <c r="F186" s="73"/>
+      <c r="G186" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H185" s="16">
+      <c r="H186" s="16">
         <v>0.22980567384799999</v>
       </c>
-      <c r="I185" s="16">
+      <c r="I186" s="16">
         <v>0.19533482277100001</v>
       </c>
-      <c r="J185" s="58"/>
-[...5 lines deleted...]
-      <c r="C186" s="61">
+      <c r="J186" s="54"/>
+    </row>
+    <row r="187" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B187" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" s="75">
         <v>41869</v>
       </c>
-      <c r="D186" s="61">
+      <c r="D187" s="75">
         <v>41880</v>
       </c>
-      <c r="E186" s="56">
+      <c r="E187" s="76">
         <v>299.38499999999999</v>
       </c>
-      <c r="F186" s="56">
-        <f>E186*0.85</f>
+      <c r="F187" s="76">
+        <f>E187*0.85</f>
         <v>254.47725</v>
       </c>
-      <c r="G186" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H186" s="21">
+      <c r="G187" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H187" s="21">
         <v>0.25001615889700002</v>
       </c>
-      <c r="I186" s="21">
+      <c r="I187" s="21">
         <v>0.212513735063</v>
       </c>
-      <c r="J186" s="55">
+      <c r="J187" s="55">
         <v>41992</v>
       </c>
     </row>
-    <row r="187" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G187" s="20" t="s">
+    <row r="188" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B188" s="55"/>
+      <c r="C188" s="75"/>
+      <c r="D188" s="75"/>
+      <c r="E188" s="76"/>
+      <c r="F188" s="76"/>
+      <c r="G188" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H187" s="21">
+      <c r="H188" s="21">
         <v>0.27501777478599998</v>
       </c>
-      <c r="I187" s="21">
+      <c r="I188" s="21">
         <v>0.23376510856800001</v>
       </c>
-      <c r="J187" s="55"/>
-[...5 lines deleted...]
-      <c r="C188" s="57">
+      <c r="J188" s="55"/>
+    </row>
+    <row r="189" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B189" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C189" s="78">
         <v>41838</v>
       </c>
-      <c r="D188" s="57">
+      <c r="D189" s="78">
         <v>41851</v>
       </c>
-      <c r="E188" s="59">
+      <c r="E189" s="73">
         <v>298</v>
       </c>
-      <c r="F188" s="59">
+      <c r="F189" s="73">
         <v>253.3</v>
       </c>
-      <c r="G188" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H188" s="16">
+      <c r="G189" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H189" s="16">
         <v>0.248859546574</v>
       </c>
-      <c r="I188" s="16">
+      <c r="I189" s="16">
         <v>0.21153061458799999</v>
       </c>
-      <c r="J188" s="58">
+      <c r="J189" s="54">
         <v>41992</v>
       </c>
     </row>
-    <row r="189" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G189" s="15" t="s">
+    <row r="190" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B190" s="54"/>
+      <c r="C190" s="78"/>
+      <c r="D190" s="78"/>
+      <c r="E190" s="73"/>
+      <c r="F190" s="73"/>
+      <c r="G190" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H189" s="16">
+      <c r="H190" s="16">
         <v>0.27374550123199998</v>
       </c>
-      <c r="I189" s="16">
+      <c r="I190" s="16">
         <v>0.232683676048</v>
       </c>
-      <c r="J189" s="58"/>
-[...2 lines deleted...]
-      <c r="B191" s="53">
+      <c r="J190" s="54"/>
+    </row>
+    <row r="192" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B192" s="60">
         <v>2013</v>
       </c>
-      <c r="C191" s="53" t="s">
+      <c r="C192" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D191" s="53" t="s">
+      <c r="D192" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E191" s="53" t="s">
+      <c r="E192" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F191" s="53" t="s">
+      <c r="F192" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G191" s="53" t="s">
+      <c r="G192" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H191" s="53" t="s">
+      <c r="H192" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I191" s="53" t="s">
+      <c r="I192" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J191" s="53" t="s">
+      <c r="J192" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="192" spans="2:10" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="B193" s="60" t="s">
+    <row r="193" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B193" s="61"/>
+      <c r="C193" s="61"/>
+      <c r="D193" s="61"/>
+      <c r="E193" s="61"/>
+      <c r="F193" s="61"/>
+      <c r="G193" s="61"/>
+      <c r="H193" s="61"/>
+      <c r="I193" s="61"/>
+      <c r="J193" s="61"/>
+    </row>
+    <row r="194" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B194" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C193" s="57">
+      <c r="C194" s="78">
         <v>41752</v>
       </c>
-      <c r="D193" s="57">
+      <c r="D194" s="78">
         <v>41752</v>
       </c>
-      <c r="E193" s="59">
+      <c r="E194" s="73">
         <v>132.53856647999999</v>
       </c>
-      <c r="F193" s="59">
+      <c r="F194" s="73">
         <v>132.53856647999999</v>
       </c>
-      <c r="G193" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H193" s="16">
+      <c r="G194" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H194" s="16">
         <v>0.110682844154</v>
       </c>
-      <c r="I193" s="16">
+      <c r="I194" s="16">
         <v>0.110682844154</v>
       </c>
-      <c r="J193" s="58">
+      <c r="J194" s="54">
         <v>41786</v>
       </c>
     </row>
-    <row r="194" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G194" s="15" t="s">
+    <row r="195" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B195" s="54"/>
+      <c r="C195" s="78"/>
+      <c r="D195" s="54"/>
+      <c r="E195" s="73"/>
+      <c r="F195" s="73"/>
+      <c r="G195" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H194" s="16">
+      <c r="H195" s="16">
         <v>0.121751128569</v>
       </c>
-      <c r="I194" s="16">
+      <c r="I195" s="16">
         <v>0.121751128569</v>
       </c>
-      <c r="J194" s="58"/>
-[...2 lines deleted...]
-      <c r="B195" s="55" t="s">
+      <c r="J195" s="54"/>
+    </row>
+    <row r="196" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B196" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C195" s="61">
+      <c r="C196" s="75">
         <v>41695</v>
       </c>
-      <c r="D195" s="61">
+      <c r="D196" s="75">
         <v>41708</v>
       </c>
-      <c r="E195" s="56">
+      <c r="E196" s="76">
         <v>1043</v>
       </c>
-      <c r="F195" s="56">
+      <c r="F196" s="76">
         <v>1043</v>
       </c>
-      <c r="G195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H195" s="21">
+      <c r="G196" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H196" s="21">
         <v>0.87100841301200005</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.95810925431299998</v>
       </c>
       <c r="I196" s="21">
         <f>H196</f>
+        <v>0.87100841301200005</v>
+      </c>
+      <c r="J196" s="55">
+        <v>41725</v>
+      </c>
+    </row>
+    <row r="197" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B197" s="55"/>
+      <c r="C197" s="75"/>
+      <c r="D197" s="55"/>
+      <c r="E197" s="76"/>
+      <c r="F197" s="76"/>
+      <c r="G197" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H197" s="21">
         <v>0.95810925431299998</v>
       </c>
-      <c r="J196" s="55"/>
-[...5 lines deleted...]
-      <c r="C197" s="58">
+      <c r="I197" s="21">
+        <f>H197</f>
+        <v>0.95810925431299998</v>
+      </c>
+      <c r="J197" s="55"/>
+    </row>
+    <row r="198" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B198" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C198" s="54">
         <v>41626</v>
       </c>
-      <c r="D197" s="58">
+      <c r="D198" s="54">
         <v>41638</v>
       </c>
-      <c r="E197" s="59">
+      <c r="E198" s="73">
         <v>760</v>
       </c>
-      <c r="F197" s="59">
+      <c r="F198" s="73">
         <v>646</v>
       </c>
-      <c r="G197" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H197" s="16">
+      <c r="G198" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H198" s="16">
         <v>0.63467535368100003</v>
       </c>
-      <c r="I197" s="16">
+      <c r="I198" s="16">
         <v>0.539474050629</v>
       </c>
-      <c r="J197" s="58">
+      <c r="J198" s="54">
         <v>41684</v>
       </c>
     </row>
-    <row r="198" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G198" s="15" t="s">
+    <row r="199" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B199" s="54"/>
+      <c r="C199" s="54"/>
+      <c r="D199" s="54"/>
+      <c r="E199" s="73"/>
+      <c r="F199" s="73"/>
+      <c r="G199" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H198" s="16">
+      <c r="H199" s="16">
         <v>0.69814288904900001</v>
       </c>
-      <c r="I198" s="16">
+      <c r="I199" s="16">
         <v>0.593421455692</v>
       </c>
-      <c r="J198" s="58"/>
-[...5 lines deleted...]
-      <c r="C199" s="55">
+      <c r="J199" s="54"/>
+    </row>
+    <row r="200" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B200" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C200" s="55">
         <v>41565</v>
       </c>
-      <c r="D199" s="55">
+      <c r="D200" s="55">
         <v>41578</v>
       </c>
-      <c r="E199" s="56">
+      <c r="E200" s="76">
         <v>538</v>
       </c>
-      <c r="F199" s="56">
+      <c r="F200" s="76">
         <v>457.3</v>
       </c>
-      <c r="G199" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H199" s="21">
+      <c r="G200" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H200" s="21">
         <v>0.44928334247399998</v>
       </c>
-      <c r="I199" s="21">
+      <c r="I200" s="21">
         <v>0.38189084110299998</v>
       </c>
-      <c r="J199" s="55">
+      <c r="J200" s="55">
         <v>41604</v>
       </c>
     </row>
-    <row r="200" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G200" s="20" t="s">
+    <row r="201" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B201" s="55"/>
+      <c r="C201" s="55"/>
+      <c r="D201" s="55"/>
+      <c r="E201" s="76"/>
+      <c r="F201" s="76"/>
+      <c r="G201" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H200" s="21">
+      <c r="H201" s="21">
         <v>0.49421167672100003</v>
       </c>
-      <c r="I200" s="21">
+      <c r="I201" s="21">
         <v>0.42007992521300003</v>
       </c>
-      <c r="J200" s="55"/>
-[...2 lines deleted...]
-      <c r="B201" s="58" t="s">
+      <c r="J201" s="55"/>
+    </row>
+    <row r="202" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B202" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="C201" s="58">
+      <c r="C202" s="54">
         <v>41565</v>
       </c>
-      <c r="D201" s="58">
+      <c r="D202" s="54">
         <v>41578</v>
       </c>
-      <c r="E201" s="59">
+      <c r="E202" s="73">
         <v>746</v>
       </c>
-      <c r="F201" s="59">
-        <f>E201</f>
+      <c r="F202" s="73">
+        <f>E202</f>
         <v>746</v>
       </c>
-      <c r="G201" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H201" s="16">
+      <c r="G202" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H202" s="16">
         <v>0.62298396558699998</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.68528236214500005</v>
       </c>
       <c r="I202" s="16">
         <f>H202</f>
+        <v>0.62298396558699998</v>
+      </c>
+      <c r="J202" s="54">
+        <v>41604</v>
+      </c>
+    </row>
+    <row r="203" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B203" s="54"/>
+      <c r="C203" s="54"/>
+      <c r="D203" s="54"/>
+      <c r="E203" s="73"/>
+      <c r="F203" s="73"/>
+      <c r="G203" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H203" s="16">
         <v>0.68528236214500005</v>
       </c>
-      <c r="J202" s="58"/>
-[...5 lines deleted...]
-      <c r="C203" s="55">
+      <c r="I203" s="16">
+        <f>H203</f>
+        <v>0.68528236214500005</v>
+      </c>
+      <c r="J203" s="54"/>
+    </row>
+    <row r="204" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B204" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C204" s="55">
         <v>41536</v>
       </c>
-      <c r="D203" s="55">
+      <c r="D204" s="55">
         <v>41547</v>
       </c>
-      <c r="E203" s="56">
+      <c r="E204" s="76">
         <v>220</v>
       </c>
-      <c r="F203" s="56">
+      <c r="F204" s="76">
         <v>187</v>
       </c>
-      <c r="G203" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H203" s="21">
+      <c r="G204" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H204" s="21">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I203" s="21">
+      <c r="I204" s="21">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J203" s="55">
+      <c r="J204" s="55">
         <v>41604</v>
       </c>
     </row>
-    <row r="204" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G204" s="20" t="s">
+    <row r="205" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B205" s="55"/>
+      <c r="C205" s="55"/>
+      <c r="D205" s="55"/>
+      <c r="E205" s="76"/>
+      <c r="F205" s="76"/>
+      <c r="G205" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H204" s="21">
+      <c r="H205" s="21">
         <v>0.202093994198</v>
       </c>
-      <c r="I204" s="21">
+      <c r="I205" s="21">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J204" s="55"/>
-[...5 lines deleted...]
-      <c r="C205" s="58">
+      <c r="J205" s="55"/>
+    </row>
+    <row r="206" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B206" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C206" s="54">
         <v>41505</v>
       </c>
-      <c r="D205" s="58">
+      <c r="D206" s="54">
         <v>41516</v>
       </c>
-      <c r="E205" s="59">
+      <c r="E206" s="73">
         <v>220</v>
       </c>
-      <c r="F205" s="59">
+      <c r="F206" s="73">
         <v>187</v>
       </c>
-      <c r="G205" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H205" s="16">
+      <c r="G206" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H206" s="16">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I205" s="16">
+      <c r="I206" s="16">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J205" s="58">
+      <c r="J206" s="54">
         <v>41604</v>
       </c>
     </row>
-    <row r="206" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G206" s="15" t="s">
+    <row r="207" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B207" s="54"/>
+      <c r="C207" s="54"/>
+      <c r="D207" s="54"/>
+      <c r="E207" s="73"/>
+      <c r="F207" s="73"/>
+      <c r="G207" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H206" s="16">
+      <c r="H207" s="16">
         <v>0.202093994198</v>
       </c>
-      <c r="I206" s="16">
+      <c r="I207" s="16">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J206" s="58"/>
-[...2 lines deleted...]
-      <c r="B208" s="53">
+      <c r="J207" s="54"/>
+    </row>
+    <row r="209" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B209" s="60">
         <v>2012</v>
       </c>
-      <c r="C208" s="53" t="s">
+      <c r="C209" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D208" s="53" t="s">
+      <c r="D209" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E208" s="53" t="s">
+      <c r="E209" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F208" s="53" t="s">
+      <c r="F209" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G208" s="53" t="s">
+      <c r="G209" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H208" s="53" t="s">
+      <c r="H209" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I208" s="53" t="s">
+      <c r="I209" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J208" s="53" t="s">
+      <c r="J209" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="209" spans="2:10" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="B210" s="60" t="s">
+    <row r="210" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B210" s="61"/>
+      <c r="C210" s="61"/>
+      <c r="D210" s="61"/>
+      <c r="E210" s="61"/>
+      <c r="F210" s="61"/>
+      <c r="G210" s="61"/>
+      <c r="H210" s="61"/>
+      <c r="I210" s="61"/>
+      <c r="J210" s="61"/>
+    </row>
+    <row r="211" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B211" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C210" s="57">
+      <c r="C211" s="78">
         <v>41380</v>
       </c>
-      <c r="D210" s="58">
+      <c r="D211" s="54">
         <v>41380</v>
       </c>
-      <c r="E210" s="59">
+      <c r="E211" s="73">
         <v>1498.8</v>
       </c>
-      <c r="F210" s="59">
+      <c r="F211" s="73">
         <v>1498.8</v>
       </c>
-      <c r="G210" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H210" s="16">
+      <c r="G211" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H211" s="16">
         <v>1.25162</v>
       </c>
-      <c r="I210" s="16">
+      <c r="I211" s="16">
         <v>1.25162</v>
       </c>
-      <c r="J210" s="58">
+      <c r="J211" s="54">
         <v>41604</v>
       </c>
     </row>
-    <row r="211" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G211" s="15" t="s">
+    <row r="212" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B212" s="54"/>
+      <c r="C212" s="78"/>
+      <c r="D212" s="54"/>
+      <c r="E212" s="73"/>
+      <c r="F212" s="73"/>
+      <c r="G212" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H211" s="16">
+      <c r="H212" s="16">
         <v>1.376782</v>
       </c>
-      <c r="I211" s="16">
+      <c r="I212" s="16">
         <v>1.376782</v>
       </c>
-      <c r="J211" s="58"/>
-[...2 lines deleted...]
-      <c r="B212" s="55" t="s">
+      <c r="J212" s="54"/>
+    </row>
+    <row r="213" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B213" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C212" s="55">
+      <c r="C213" s="55">
         <v>41284</v>
       </c>
-      <c r="D212" s="55">
+      <c r="D213" s="55">
         <v>41295</v>
       </c>
-      <c r="E212" s="56">
+      <c r="E213" s="76">
         <v>1650</v>
       </c>
-      <c r="F212" s="56">
-        <f>E212</f>
+      <c r="F213" s="76">
+        <f>E213</f>
         <v>1650</v>
       </c>
-      <c r="G212" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H212" s="21">
+      <c r="G213" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H213" s="21">
         <v>1.377913596807</v>
-      </c>
-[...18 lines deleted...]
-        <v>1.5157049564880001</v>
       </c>
       <c r="I213" s="21">
         <f>H213</f>
+        <v>1.377913596807</v>
+      </c>
+      <c r="J213" s="55">
+        <v>41323</v>
+      </c>
+    </row>
+    <row r="214" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B214" s="55"/>
+      <c r="C214" s="55"/>
+      <c r="D214" s="55"/>
+      <c r="E214" s="76"/>
+      <c r="F214" s="76"/>
+      <c r="G214" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H214" s="21">
         <v>1.5157049564880001</v>
       </c>
-      <c r="J213" s="55"/>
-[...2 lines deleted...]
-      <c r="B214" s="58" t="s">
+      <c r="I214" s="21">
+        <f>H214</f>
+        <v>1.5157049564880001</v>
+      </c>
+      <c r="J214" s="55"/>
+    </row>
+    <row r="215" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B215" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="C214" s="58">
+      <c r="C215" s="54">
         <v>41218</v>
       </c>
-      <c r="D214" s="58">
+      <c r="D215" s="54">
         <v>41236</v>
       </c>
-      <c r="E214" s="59">
+      <c r="E215" s="73">
         <v>1122.5</v>
       </c>
-      <c r="F214" s="59">
+      <c r="F215" s="73">
         <v>1122.5</v>
       </c>
-      <c r="G214" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H214" s="16">
+      <c r="G215" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H215" s="16">
         <v>0.93741699999999994</v>
       </c>
-      <c r="I214" s="16">
+      <c r="I215" s="16">
         <v>0.93741699999999994</v>
       </c>
-      <c r="J214" s="58">
+      <c r="J215" s="54">
         <v>41255</v>
       </c>
     </row>
-    <row r="215" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G215" s="15" t="s">
+    <row r="216" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B216" s="54"/>
+      <c r="C216" s="54"/>
+      <c r="D216" s="54"/>
+      <c r="E216" s="73"/>
+      <c r="F216" s="73"/>
+      <c r="G216" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H215" s="16">
+      <c r="H216" s="16">
         <v>1.031158</v>
       </c>
-      <c r="I215" s="16">
+      <c r="I216" s="16">
         <v>1.031158</v>
       </c>
-      <c r="J215" s="58"/>
-[...2 lines deleted...]
-      <c r="B217" s="53">
+      <c r="J216" s="54"/>
+    </row>
+    <row r="218" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B218" s="60">
         <v>2011</v>
       </c>
-      <c r="C217" s="53" t="s">
+      <c r="C218" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D217" s="53" t="s">
+      <c r="D218" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E217" s="53" t="s">
+      <c r="E218" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F217" s="53" t="s">
+      <c r="F218" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G217" s="53" t="s">
+      <c r="G218" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H217" s="53" t="s">
+      <c r="H218" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I217" s="53" t="s">
+      <c r="I218" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J217" s="53" t="s">
+      <c r="J218" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="218" spans="2:10" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="B219" s="60" t="s">
+    <row r="219" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B219" s="61"/>
+      <c r="C219" s="61"/>
+      <c r="D219" s="61"/>
+      <c r="E219" s="61"/>
+      <c r="F219" s="61"/>
+      <c r="G219" s="61"/>
+      <c r="H219" s="61"/>
+      <c r="I219" s="61"/>
+      <c r="J219" s="61"/>
+    </row>
+    <row r="220" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B220" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C219" s="57">
-        <f>C221</f>
+      <c r="C220" s="78">
+        <f>C222</f>
         <v>41010</v>
       </c>
-      <c r="D219" s="58">
-        <f>D221</f>
+      <c r="D220" s="54">
+        <f>D222</f>
         <v>41010</v>
       </c>
-      <c r="E219" s="59">
-        <f>1953.028537-E221</f>
+      <c r="E220" s="73">
+        <f>1953.028537-E222</f>
         <v>877.47853699999996</v>
       </c>
-      <c r="F219" s="59">
-        <f>E219</f>
+      <c r="F220" s="73">
+        <f>E220</f>
         <v>877.47853699999996</v>
       </c>
-      <c r="G219" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H219" s="16">
+      <c r="G220" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H220" s="16">
         <v>0.73238635476500002</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.80562499024199996</v>
       </c>
       <c r="I220" s="16">
         <f>H220</f>
+        <v>0.73238635476500002</v>
+      </c>
+      <c r="J220" s="54">
+        <v>41255</v>
+      </c>
+    </row>
+    <row r="221" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B221" s="54"/>
+      <c r="C221" s="78"/>
+      <c r="D221" s="54"/>
+      <c r="E221" s="73"/>
+      <c r="F221" s="73"/>
+      <c r="G221" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H221" s="16">
         <v>0.80562499024199996</v>
       </c>
-      <c r="J220" s="58"/>
-[...2 lines deleted...]
-      <c r="B221" s="55" t="s">
+      <c r="I221" s="16">
+        <f>H221</f>
+        <v>0.80562499024199996</v>
+      </c>
+      <c r="J221" s="54"/>
+    </row>
+    <row r="222" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B222" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C221" s="55">
+      <c r="C222" s="55">
         <v>41010</v>
       </c>
-      <c r="D221" s="55">
-        <f>C221</f>
+      <c r="D222" s="55">
+        <f>C222</f>
         <v>41010</v>
       </c>
-      <c r="E221" s="56">
+      <c r="E222" s="76">
         <v>1075.55</v>
       </c>
-      <c r="F221" s="56">
-        <f>E221</f>
+      <c r="F222" s="76">
+        <f>E222</f>
         <v>1075.55</v>
       </c>
-      <c r="G221" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H221" s="21">
+      <c r="G222" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H222" s="21">
         <v>0.897706451061</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.98747709616699997</v>
       </c>
       <c r="I222" s="21">
         <f>H222</f>
+        <v>0.897706451061</v>
+      </c>
+      <c r="J222" s="55">
+        <v>41031</v>
+      </c>
+    </row>
+    <row r="223" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B223" s="55"/>
+      <c r="C223" s="55"/>
+      <c r="D223" s="55"/>
+      <c r="E223" s="76"/>
+      <c r="F223" s="76"/>
+      <c r="G223" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H223" s="21">
         <v>0.98747709616699997</v>
       </c>
-      <c r="J222" s="55"/>
-[...5 lines deleted...]
-      <c r="C223" s="58">
+      <c r="I223" s="21">
+        <f>H223</f>
+        <v>0.98747709616699997</v>
+      </c>
+      <c r="J223" s="55"/>
+    </row>
+    <row r="224" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B224" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C224" s="54">
         <v>40889</v>
       </c>
-      <c r="D223" s="58">
+      <c r="D224" s="54">
         <v>40906</v>
       </c>
-      <c r="E223" s="59">
+      <c r="E224" s="73">
         <v>617</v>
       </c>
-      <c r="F223" s="59">
-        <f>E223*0.85</f>
+      <c r="F224" s="73">
+        <f>E224*0.85</f>
         <v>524.44999999999993</v>
       </c>
-      <c r="G223" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H223" s="16">
+      <c r="G224" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H224" s="16">
         <v>0.51496556222500001</v>
       </c>
-      <c r="I223" s="16">
+      <c r="I224" s="16">
         <v>0.43772</v>
       </c>
-      <c r="J223" s="58">
+      <c r="J224" s="54">
         <v>41031</v>
       </c>
     </row>
-    <row r="224" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G224" s="15" t="s">
+    <row r="225" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B225" s="54"/>
+      <c r="C225" s="54"/>
+      <c r="D225" s="54"/>
+      <c r="E225" s="73"/>
+      <c r="F225" s="73"/>
+      <c r="G225" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H224" s="16">
+      <c r="H225" s="16">
         <v>0.56646211844700001</v>
       </c>
-      <c r="I224" s="16">
+      <c r="I225" s="16">
         <v>0.48149199999999998</v>
       </c>
-      <c r="J224" s="58"/>
-[...2 lines deleted...]
-      <c r="B225" s="55" t="s">
+      <c r="J225" s="54"/>
+    </row>
+    <row r="226" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B226" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C225" s="55">
+      <c r="C226" s="55">
         <v>40799</v>
       </c>
-      <c r="D225" s="55">
+      <c r="D226" s="55">
         <v>40816</v>
       </c>
-      <c r="E225" s="56">
+      <c r="E226" s="76">
         <v>382.4</v>
       </c>
-      <c r="F225" s="56">
+      <c r="F226" s="76">
         <v>382.4</v>
       </c>
-      <c r="G225" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H225" s="21">
+      <c r="G226" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H226" s="21">
         <v>0.31905871769600003</v>
       </c>
-      <c r="I225" s="21">
+      <c r="I226" s="21">
         <v>0.31905800000000001</v>
       </c>
-      <c r="J225" s="55">
+      <c r="J226" s="55">
         <v>40850</v>
       </c>
     </row>
-    <row r="226" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G226" s="20" t="s">
+    <row r="227" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B227" s="55"/>
+      <c r="C227" s="55"/>
+      <c r="D227" s="55"/>
+      <c r="E227" s="76"/>
+      <c r="F227" s="76"/>
+      <c r="G227" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H226" s="21">
+      <c r="H227" s="21">
         <v>0.35096458946600001</v>
       </c>
-      <c r="I226" s="21">
+      <c r="I227" s="21">
         <v>0.350964</v>
       </c>
-      <c r="J226" s="55"/>
-[...5 lines deleted...]
-      <c r="C227" s="58">
+      <c r="J227" s="55"/>
+    </row>
+    <row r="228" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B228" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C228" s="54">
         <v>40799</v>
       </c>
-      <c r="D227" s="58">
+      <c r="D228" s="54">
         <v>40816</v>
       </c>
-      <c r="E227" s="59">
+      <c r="E228" s="73">
         <v>1250</v>
       </c>
-      <c r="F227" s="59">
+      <c r="F228" s="73">
         <v>1062.5</v>
       </c>
-      <c r="G227" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H227" s="16">
+      <c r="G228" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H228" s="16">
         <v>1.042948214228</v>
       </c>
-      <c r="I227" s="16">
+      <c r="I228" s="16">
         <v>0.88650499999999999</v>
       </c>
-      <c r="J227" s="58">
+      <c r="J228" s="54">
         <v>40850</v>
       </c>
     </row>
-    <row r="228" spans="2:10" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G228" s="15" t="s">
+    <row r="229" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B229" s="54"/>
+      <c r="C229" s="54"/>
+      <c r="D229" s="54"/>
+      <c r="E229" s="73"/>
+      <c r="F229" s="73"/>
+      <c r="G229" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H228" s="16">
+      <c r="H229" s="16">
         <v>1.1472430356500001</v>
       </c>
-      <c r="I228" s="16">
+      <c r="I229" s="16">
         <v>0.97515600000000002</v>
       </c>
-      <c r="J228" s="58"/>
+      <c r="J229" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="506">
-    <mergeCell ref="B219:B220"/>
-[...90 lines deleted...]
-    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="C226:C227"/>
+    <mergeCell ref="D226:D227"/>
+    <mergeCell ref="E226:E227"/>
+    <mergeCell ref="F226:F227"/>
+    <mergeCell ref="J226:J227"/>
+    <mergeCell ref="C220:C221"/>
+    <mergeCell ref="D220:D221"/>
+    <mergeCell ref="E220:E221"/>
+    <mergeCell ref="F220:F221"/>
+    <mergeCell ref="J220:J221"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="J206:J207"/>
+    <mergeCell ref="H209:H210"/>
+    <mergeCell ref="I209:I210"/>
+    <mergeCell ref="J209:J210"/>
+    <mergeCell ref="J211:J212"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="C228:C229"/>
+    <mergeCell ref="D228:D229"/>
+    <mergeCell ref="E228:E229"/>
+    <mergeCell ref="F228:F229"/>
+    <mergeCell ref="J228:J229"/>
+    <mergeCell ref="C222:C223"/>
+    <mergeCell ref="D222:D223"/>
+    <mergeCell ref="E222:E223"/>
+    <mergeCell ref="F222:F223"/>
+    <mergeCell ref="J222:J223"/>
+    <mergeCell ref="C224:C225"/>
+    <mergeCell ref="D224:D225"/>
+    <mergeCell ref="E224:E225"/>
+    <mergeCell ref="F224:F225"/>
+    <mergeCell ref="J224:J225"/>
+    <mergeCell ref="G218:G219"/>
+    <mergeCell ref="J213:J214"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="D215:D216"/>
+    <mergeCell ref="E215:E216"/>
+    <mergeCell ref="F215:F216"/>
+    <mergeCell ref="J215:J216"/>
+    <mergeCell ref="H218:H219"/>
+    <mergeCell ref="I218:I219"/>
+    <mergeCell ref="J218:J219"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="D213:D214"/>
+    <mergeCell ref="E213:E214"/>
+    <mergeCell ref="F213:F214"/>
+    <mergeCell ref="C211:C212"/>
+    <mergeCell ref="D211:D212"/>
+    <mergeCell ref="E211:E212"/>
+    <mergeCell ref="F211:F212"/>
+    <mergeCell ref="B218:B219"/>
+    <mergeCell ref="C218:C219"/>
+    <mergeCell ref="D218:D219"/>
+    <mergeCell ref="E218:E219"/>
+    <mergeCell ref="F218:F219"/>
+    <mergeCell ref="B211:B212"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="F204:F205"/>
+    <mergeCell ref="J204:J205"/>
+    <mergeCell ref="B209:B210"/>
+    <mergeCell ref="C209:C210"/>
+    <mergeCell ref="D209:D210"/>
+    <mergeCell ref="E209:E210"/>
+    <mergeCell ref="F209:F210"/>
+    <mergeCell ref="G209:G210"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="D200:D201"/>
+    <mergeCell ref="E200:E201"/>
+    <mergeCell ref="F200:F201"/>
+    <mergeCell ref="J200:J201"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="F202:F203"/>
+    <mergeCell ref="J202:J203"/>
+    <mergeCell ref="C196:C197"/>
+    <mergeCell ref="D196:D197"/>
+    <mergeCell ref="E196:E197"/>
+    <mergeCell ref="F196:F197"/>
+    <mergeCell ref="J196:J197"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="D198:D199"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="F198:F199"/>
+    <mergeCell ref="J198:J199"/>
+    <mergeCell ref="H192:H193"/>
+    <mergeCell ref="I192:I193"/>
+    <mergeCell ref="J192:J193"/>
+    <mergeCell ref="C194:C195"/>
+    <mergeCell ref="D194:D195"/>
+    <mergeCell ref="E194:E195"/>
+    <mergeCell ref="F194:F195"/>
+    <mergeCell ref="J194:J195"/>
+    <mergeCell ref="B192:B193"/>
+    <mergeCell ref="C192:C193"/>
+    <mergeCell ref="D192:D193"/>
+    <mergeCell ref="E192:E193"/>
+    <mergeCell ref="F192:F193"/>
+    <mergeCell ref="G192:G193"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="D187:D188"/>
+    <mergeCell ref="E187:E188"/>
+    <mergeCell ref="F187:F188"/>
+    <mergeCell ref="J187:J188"/>
+    <mergeCell ref="C189:C190"/>
+    <mergeCell ref="D189:D190"/>
+    <mergeCell ref="E189:E190"/>
+    <mergeCell ref="F189:F190"/>
+    <mergeCell ref="J189:J190"/>
+    <mergeCell ref="C183:C184"/>
+    <mergeCell ref="D183:D184"/>
+    <mergeCell ref="E183:E184"/>
+    <mergeCell ref="F183:F184"/>
+    <mergeCell ref="J183:J184"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="J185:J186"/>
+    <mergeCell ref="C179:C180"/>
+    <mergeCell ref="D179:D180"/>
+    <mergeCell ref="E179:E180"/>
+    <mergeCell ref="F179:F180"/>
+    <mergeCell ref="J179:J180"/>
+    <mergeCell ref="C181:C182"/>
+    <mergeCell ref="D181:D182"/>
+    <mergeCell ref="E181:E182"/>
+    <mergeCell ref="F181:F182"/>
+    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="C175:C176"/>
+    <mergeCell ref="D175:D176"/>
+    <mergeCell ref="E175:E176"/>
+    <mergeCell ref="F175:F176"/>
+    <mergeCell ref="J175:J176"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="J177:J178"/>
+    <mergeCell ref="H171:H172"/>
+    <mergeCell ref="I171:I172"/>
+    <mergeCell ref="J171:J172"/>
+    <mergeCell ref="C173:C174"/>
+    <mergeCell ref="D173:D174"/>
+    <mergeCell ref="E173:E174"/>
+    <mergeCell ref="F173:F174"/>
+    <mergeCell ref="J173:J174"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="C171:C172"/>
+    <mergeCell ref="D171:D172"/>
+    <mergeCell ref="E171:E172"/>
+    <mergeCell ref="F171:F172"/>
+    <mergeCell ref="G171:G172"/>
+    <mergeCell ref="C166:C167"/>
+    <mergeCell ref="D166:D167"/>
+    <mergeCell ref="E166:E167"/>
+    <mergeCell ref="F166:F167"/>
+    <mergeCell ref="J166:J167"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="J162:J163"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="J164:J165"/>
+    <mergeCell ref="C158:C159"/>
+    <mergeCell ref="D158:D159"/>
+    <mergeCell ref="E158:E159"/>
+    <mergeCell ref="F158:F159"/>
+    <mergeCell ref="J158:J159"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="D160:D161"/>
+    <mergeCell ref="E160:E161"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="J160:J161"/>
+    <mergeCell ref="C154:C155"/>
+    <mergeCell ref="D154:D155"/>
+    <mergeCell ref="E154:E155"/>
+    <mergeCell ref="F154:F155"/>
+    <mergeCell ref="J154:J155"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="J156:J157"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="D147:D148"/>
+    <mergeCell ref="E147:E148"/>
+    <mergeCell ref="F147:F148"/>
+    <mergeCell ref="J147:J148"/>
+    <mergeCell ref="H150:H151"/>
+    <mergeCell ref="I150:I151"/>
+    <mergeCell ref="J150:J151"/>
+    <mergeCell ref="C152:C153"/>
+    <mergeCell ref="D152:D153"/>
+    <mergeCell ref="E152:E153"/>
+    <mergeCell ref="F152:F153"/>
+    <mergeCell ref="J152:J153"/>
+    <mergeCell ref="C150:C151"/>
+    <mergeCell ref="D150:D151"/>
+    <mergeCell ref="E150:E151"/>
+    <mergeCell ref="F150:F151"/>
+    <mergeCell ref="G150:G151"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="J143:J144"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="J145:J146"/>
+    <mergeCell ref="C139:C140"/>
+    <mergeCell ref="D139:D140"/>
+    <mergeCell ref="E139:E140"/>
+    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="J139:J140"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="J141:J142"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="D135:D136"/>
+    <mergeCell ref="E135:E136"/>
+    <mergeCell ref="F135:F136"/>
+    <mergeCell ref="J135:J136"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="J137:J138"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="F130:F131"/>
+    <mergeCell ref="J130:J131"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="D133:D134"/>
+    <mergeCell ref="E133:E134"/>
+    <mergeCell ref="F133:F134"/>
+    <mergeCell ref="G133:G134"/>
+    <mergeCell ref="H133:H134"/>
+    <mergeCell ref="I133:I134"/>
+    <mergeCell ref="J133:J134"/>
+    <mergeCell ref="C126:C127"/>
+    <mergeCell ref="D126:D127"/>
+    <mergeCell ref="E126:E127"/>
+    <mergeCell ref="F126:F127"/>
+    <mergeCell ref="J126:J127"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="E128:E129"/>
+    <mergeCell ref="F128:F129"/>
+    <mergeCell ref="J128:J129"/>
+    <mergeCell ref="C122:C123"/>
+    <mergeCell ref="D122:D123"/>
+    <mergeCell ref="E122:E123"/>
+    <mergeCell ref="F122:F123"/>
+    <mergeCell ref="J122:J123"/>
+    <mergeCell ref="C124:C125"/>
+    <mergeCell ref="D124:D125"/>
+    <mergeCell ref="E124:E125"/>
+    <mergeCell ref="F124:F125"/>
+    <mergeCell ref="J124:J125"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="D109:D110"/>
+    <mergeCell ref="E109:E110"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="J109:J110"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="F115:F116"/>
+    <mergeCell ref="J115:J116"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="E111:E112"/>
+    <mergeCell ref="F111:F112"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="C104:C105"/>
+    <mergeCell ref="D104:D105"/>
+    <mergeCell ref="E104:E105"/>
+    <mergeCell ref="F104:F105"/>
+    <mergeCell ref="J104:J105"/>
+    <mergeCell ref="B107:B108"/>
+    <mergeCell ref="C107:C108"/>
+    <mergeCell ref="D107:D108"/>
+    <mergeCell ref="E107:E108"/>
+    <mergeCell ref="F107:F108"/>
+    <mergeCell ref="G107:G108"/>
+    <mergeCell ref="H107:H108"/>
+    <mergeCell ref="I107:I108"/>
+    <mergeCell ref="J107:J108"/>
+    <mergeCell ref="C100:C101"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="F100:F101"/>
+    <mergeCell ref="J100:J101"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="F102:F103"/>
+    <mergeCell ref="J102:J103"/>
+    <mergeCell ref="F94:F95"/>
+    <mergeCell ref="J94:J95"/>
+    <mergeCell ref="C96:C97"/>
+    <mergeCell ref="D96:D97"/>
+    <mergeCell ref="E96:E97"/>
+    <mergeCell ref="F96:F97"/>
+    <mergeCell ref="J96:J97"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="D98:D99"/>
+    <mergeCell ref="E98:E99"/>
+    <mergeCell ref="F98:F99"/>
+    <mergeCell ref="J98:J99"/>
+    <mergeCell ref="J89:J90"/>
+    <mergeCell ref="B92:B93"/>
+    <mergeCell ref="C92:C93"/>
+    <mergeCell ref="D92:D93"/>
+    <mergeCell ref="E92:E93"/>
+    <mergeCell ref="F92:F93"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="H92:H93"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="J92:J93"/>
+    <mergeCell ref="G77:G78"/>
+    <mergeCell ref="H77:H78"/>
+    <mergeCell ref="I77:I78"/>
+    <mergeCell ref="J83:J84"/>
+    <mergeCell ref="J77:J78"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="D87:D88"/>
+    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="J87:J88"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="D85:D86"/>
+    <mergeCell ref="E85:E86"/>
+    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="J85:J86"/>
+    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="C77:C78"/>
+    <mergeCell ref="D77:D78"/>
+    <mergeCell ref="E77:E78"/>
+    <mergeCell ref="F83:F84"/>
+    <mergeCell ref="E83:E84"/>
+    <mergeCell ref="D83:D84"/>
+    <mergeCell ref="H55:H56"/>
+    <mergeCell ref="I55:I56"/>
+    <mergeCell ref="J55:J56"/>
+    <mergeCell ref="B66:B67"/>
+    <mergeCell ref="C66:C67"/>
+    <mergeCell ref="D66:D67"/>
+    <mergeCell ref="E66:E67"/>
+    <mergeCell ref="F66:F67"/>
+    <mergeCell ref="G66:G67"/>
+    <mergeCell ref="H66:H67"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="D55:D56"/>
+    <mergeCell ref="E55:E56"/>
+    <mergeCell ref="F55:F56"/>
+    <mergeCell ref="G55:G56"/>
+    <mergeCell ref="I66:I67"/>
+    <mergeCell ref="J66:J67"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
     <mergeCell ref="B8:J8"/>
-    <mergeCell ref="B43:B44"/>
-[...411 lines deleted...]
-    <mergeCell ref="C201:C202"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="C44:C45"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="E44:E45"/>
+    <mergeCell ref="F44:F45"/>
+    <mergeCell ref="G44:G45"/>
+    <mergeCell ref="H44:H45"/>
+    <mergeCell ref="I44:I45"/>
+    <mergeCell ref="J44:J45"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="B94:B95"/>
+    <mergeCell ref="B96:B97"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="C94:C95"/>
+    <mergeCell ref="D94:D95"/>
+    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="F77:F78"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="D89:D90"/>
+    <mergeCell ref="E89:E90"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="B117:J117"/>
+    <mergeCell ref="H118:H119"/>
+    <mergeCell ref="I118:I119"/>
+    <mergeCell ref="J118:J119"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="F120:F121"/>
+    <mergeCell ref="J120:J121"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:C119"/>
+    <mergeCell ref="D118:D119"/>
+    <mergeCell ref="E118:E119"/>
+    <mergeCell ref="F118:F119"/>
+    <mergeCell ref="G118:G119"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="B154:B155"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="B158:B159"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="B150:B151"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="B222:B223"/>
+    <mergeCell ref="B224:B225"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="B228:B229"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="B189:B190"/>
+    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="B196:B197"/>
+    <mergeCell ref="B198:B199"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="B204:B205"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.49" top="0.78" bottom="0.83" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;D   &amp;T_x000D_&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5d12cc5ce4316b09d6b479545c041a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4d29eb3ce36d62d5f3d166ede009a7" ns2:_="" ns3:_="">
     <xsd:import namespace="25113419-f080-492c-8f93-62e1c336be52"/>
     <xsd:import namespace="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7174,142 +7222,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25113419-f080-492c-8f93-62e1c336be52">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5b4528c7-2343-42d0-9093-b009a712fb46" xsi:nil="true"/>
     <MediaLengthInSeconds xmlns="25113419-f080-492c-8f93-62e1c336be52" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE236BD-5027-4302-B97D-4833E18DFAFC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16B80ECF-CC53-49CC-9CCB-A0151F49CCD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4B46E1C-D874-448F-A4A8-8BCB82864154}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="b5285fa4-65d8-4990-9665-0e8f7f725ce4"/>
-    <ds:schemaRef ds:uri="050aa761-6dff-4644-aefc-8f1ce8d7dbdb"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
-    <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f27cb1b6-4159-4a38-a94b-cbd1c10c7376}" enabled="1" method="Standard" siteId="{9744600e-3e04-492e-baa1-25ec245c6f10}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Planilhas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Proventos_Telefônica Brasil_PT</vt:lpstr>
-      <vt:lpstr>'Proventos_Telefônica Brasil_PT'!Titulos_de_impressao</vt:lpstr>
+      <vt:lpstr>'Proventos_Telefônica Brasil_PT'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Natalia De Oliveira Fialho</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>