--- v2 (2026-06-10)
+++ v3 (2026-08-06)
@@ -13,134 +13,134 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefonicacorp.sharepoint.com/sites/DiretoriaRIeMacro.TMBNL/DRI/Divulgações Externas/Site RI/Estrutura de Tópicos/4. Informações aos Acionistas/4.1 Informações sobre Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="38" documentId="13_ncr:1_{6904F210-8D26-4D8C-81C2-DE1F99EE23C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{930708E8-7BD9-4641-9523-91B8ADB9C642}"/>
+  <xr:revisionPtr revIDLastSave="58" documentId="13_ncr:1_{6904F210-8D26-4D8C-81C2-DE1F99EE23C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D2CEADB8-2BAE-43B9-B85C-2425D368EE76}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B90A67A0-1200-4FA2-9E03-31665955F1FF}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{B90A67A0-1200-4FA2-9E03-31665955F1FF}"/>
   </bookViews>
   <sheets>
     <sheet name="Proventos_Telefônica Brasil_PT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Proventos_Telefônica Brasil_PT'!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F224" i="1" l="1"/>
+  <c r="F226" i="1" l="1"/>
+  <c r="I225" i="1"/>
+  <c r="I224" i="1"/>
+  <c r="F224" i="1"/>
+  <c r="D224" i="1"/>
+  <c r="D222" i="1" s="1"/>
   <c r="I223" i="1"/>
   <c r="I222" i="1"/>
-  <c r="F222" i="1"/>
-[...28 lines deleted...]
-  <c r="F166" i="1"/>
+  <c r="E222" i="1"/>
+  <c r="F222" i="1" s="1"/>
+  <c r="C222" i="1"/>
+  <c r="I216" i="1"/>
+  <c r="I215" i="1"/>
+  <c r="F215" i="1"/>
+  <c r="I205" i="1"/>
+  <c r="I204" i="1"/>
+  <c r="F204" i="1"/>
+  <c r="I199" i="1"/>
+  <c r="I198" i="1"/>
+  <c r="F189" i="1"/>
+  <c r="F183" i="1"/>
+  <c r="I180" i="1"/>
+  <c r="I179" i="1"/>
+  <c r="F179" i="1"/>
+  <c r="H178" i="1"/>
+  <c r="I178" i="1" s="1"/>
+  <c r="H177" i="1"/>
+  <c r="I177" i="1" s="1"/>
+  <c r="E177" i="1"/>
+  <c r="F177" i="1" s="1"/>
+  <c r="I169" i="1"/>
+  <c r="I168" i="1"/>
+  <c r="F168" i="1"/>
+  <c r="F164" i="1"/>
   <c r="F162" i="1"/>
   <c r="F160" i="1"/>
   <c r="F158" i="1"/>
   <c r="F156" i="1"/>
+  <c r="I155" i="1"/>
   <c r="F154" i="1"/>
-  <c r="I153" i="1"/>
-[...7 lines deleted...]
-  <c r="E57" i="1"/>
+  <c r="I99" i="1"/>
+  <c r="I98" i="1"/>
+  <c r="F96" i="1"/>
+  <c r="I81" i="1"/>
+  <c r="F81" i="1"/>
+  <c r="F59" i="1"/>
+  <c r="E59" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="21">
   <si>
     <t>Deliberação</t>
   </si>
   <si>
     <t>Posição Acionária</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Bruto
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(R$ Milhões)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valor Total Líquido </t>
@@ -732,52 +732,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>425449</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>49526</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2317F5C2-27EF-43F1-8F77-D00BE7BB4234}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="172357" y="152400"/>
-          <a:ext cx="2428874" cy="352965"/>
+          <a:off x="165100" y="152400"/>
+          <a:ext cx="2406649" cy="354326"/>
           <a:chOff x="553317" y="1322243"/>
           <a:chExt cx="3258093" cy="581040"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="3" name="Imagem 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{272C0D3B-A1E6-E4FB-E97C-B80245343BDE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="7444" t="24758" r="63269" b="33859"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="2823731" y="1358095"/>
@@ -847,51 +847,51 @@
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="001B34"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </xdr:spPr>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1147,5919 +1147,5968 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26E1E32D-6D67-4548-890C-C215C2377E8E}">
-  <dimension ref="A1:IV229"/>
+  <dimension ref="A1:IV231"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.23046875" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="2.69140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.26953125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.7265625" style="2" customWidth="1"/>
+    <col min="3" max="4" width="12.7265625" style="2" customWidth="1"/>
+    <col min="5" max="6" width="15.7265625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.7265625" style="2" customWidth="1"/>
+    <col min="8" max="9" width="15.7265625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12.7265625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="2.7265625" style="2" customWidth="1"/>
     <col min="12" max="236" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="237" max="237" width="8" style="2" hidden="1" customWidth="1"/>
-    <col min="238" max="238" width="21.84375" style="2" hidden="1" customWidth="1"/>
+    <col min="238" max="238" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="239" max="245" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="246" max="246" width="8" style="2" hidden="1" customWidth="1"/>
-    <col min="247" max="247" width="21.84375" style="2" hidden="1" customWidth="1"/>
+    <col min="247" max="247" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="248" max="254" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="255" max="255" width="8" style="2" hidden="1" customWidth="1"/>
-    <col min="256" max="256" width="21.84375" style="2" hidden="1" customWidth="1"/>
-    <col min="257" max="16384" width="9.15234375" style="2" hidden="1"/>
+    <col min="256" max="256" width="21.81640625" style="2" hidden="1" customWidth="1"/>
+    <col min="257" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="43"/>
       <c r="J2" s="1"/>
     </row>
-    <row r="3" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="3"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
-    <row r="5" spans="2:11" ht="12.45" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:11" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
     </row>
-    <row r="6" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
     </row>
-    <row r="7" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:11" x14ac:dyDescent="0.3">
       <c r="H7" s="6"/>
       <c r="J7" s="7"/>
     </row>
-    <row r="8" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B8" s="77" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="77"/>
       <c r="J8" s="77"/>
       <c r="K8" s="9"/>
     </row>
-    <row r="9" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B9" s="41" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="9"/>
     </row>
-    <row r="10" spans="2:11" ht="18.45" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B10" s="41"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="9"/>
     </row>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="11" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B11" s="60">
         <v>2026</v>
       </c>
       <c r="C11" s="60" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="60" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="60" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="60" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="60" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="60" t="s">
         <v>5</v>
       </c>
       <c r="I11" s="60" t="s">
         <v>6</v>
       </c>
       <c r="J11" s="60" t="s">
         <v>7</v>
       </c>
       <c r="K11" s="9"/>
     </row>
-    <row r="12" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B12" s="61"/>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="9"/>
     </row>
-    <row r="13" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="13" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B13" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="18">
-        <v>46157</v>
+        <v>46219</v>
       </c>
       <c r="D13" s="18">
-        <v>46169</v>
+        <v>46230</v>
       </c>
       <c r="E13" s="19">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="F13" s="19">
-        <v>495</v>
+        <v>412.5</v>
       </c>
       <c r="G13" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H13" s="21">
-        <v>0.18775779427</v>
+        <v>0.15646482855999999</v>
       </c>
       <c r="I13" s="21">
-        <v>0.15490018026999999</v>
+        <v>0.12908348355999999</v>
       </c>
       <c r="J13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="9"/>
     </row>
-    <row r="14" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B14" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="45">
-        <v>46127</v>
+        <v>46188</v>
       </c>
       <c r="D14" s="46">
-        <v>46139</v>
+        <v>46199</v>
       </c>
       <c r="E14" s="14">
-        <v>365</v>
+        <v>230</v>
       </c>
       <c r="F14" s="14">
-        <v>301.125</v>
+        <v>189.75</v>
       </c>
       <c r="G14" s="47" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="48">
-        <v>0.11421932485</v>
+        <v>7.1973821140000005E-2</v>
       </c>
       <c r="I14" s="48">
-        <v>9.4230942999999998E-2</v>
+        <v>5.9378402439999999E-2</v>
       </c>
       <c r="J14" s="45" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="9"/>
     </row>
-    <row r="15" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="15" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B15" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="18">
-        <v>46094</v>
+        <v>46157</v>
       </c>
       <c r="D15" s="18">
-        <v>46106</v>
+        <v>46169</v>
       </c>
       <c r="E15" s="19">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F15" s="19">
-        <v>165</v>
+        <v>495</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H15" s="21">
-        <v>6.2585931420000004E-2</v>
+        <v>0.18775779427</v>
       </c>
       <c r="I15" s="21">
-        <v>5.163339342E-2</v>
+        <v>0.15490018026999999</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="9"/>
     </row>
-    <row r="16" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="16" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B16" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="45">
-        <v>46065</v>
+        <v>46127</v>
       </c>
       <c r="D16" s="46">
-        <v>46076</v>
+        <v>46139</v>
       </c>
       <c r="E16" s="14">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="F16" s="14">
-        <v>268.125</v>
+        <v>301.125</v>
       </c>
       <c r="G16" s="47" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="48">
-        <v>0.10170213856</v>
+        <v>0.11421932485</v>
       </c>
       <c r="I16" s="48">
-        <v>8.3904264310000004E-2</v>
+        <v>9.4230942999999998E-2</v>
       </c>
       <c r="J16" s="45" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="9"/>
     </row>
-    <row r="17" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B17" s="24" t="s">
+    <row r="17" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B17" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="18">
+        <v>46094</v>
+      </c>
+      <c r="D17" s="18">
+        <v>46106</v>
+      </c>
+      <c r="E17" s="19">
+        <v>200</v>
+      </c>
+      <c r="F17" s="19">
+        <v>165</v>
+      </c>
+      <c r="G17" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" s="21">
+        <v>6.2585931420000004E-2</v>
+      </c>
+      <c r="I17" s="21">
+        <v>5.163339342E-2</v>
+      </c>
+      <c r="J17" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="9"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B18" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="45">
+        <v>46065</v>
+      </c>
+      <c r="D18" s="46">
+        <v>46076</v>
+      </c>
+      <c r="E18" s="14">
+        <v>325</v>
+      </c>
+      <c r="F18" s="14">
+        <v>268.125</v>
+      </c>
+      <c r="G18" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" s="48">
+        <v>0.10170213856</v>
+      </c>
+      <c r="I18" s="48">
+        <v>8.3904264310000004E-2</v>
+      </c>
+      <c r="J18" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="9"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B19" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="49">
+      <c r="C19" s="49">
         <v>46093</v>
       </c>
-      <c r="D17" s="49">
+      <c r="D19" s="49">
         <v>46164</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E19" s="26">
         <v>4000</v>
       </c>
-      <c r="F17" s="26">
+      <c r="F19" s="26">
         <v>4000</v>
       </c>
-      <c r="G17" s="50" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="51">
+      <c r="G19" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" s="51">
         <v>1.2517186284499999</v>
       </c>
-      <c r="I17" s="51">
+      <c r="I19" s="51">
         <v>1.2517186284499999</v>
       </c>
-      <c r="J17" s="52">
+      <c r="J19" s="52">
         <v>46217</v>
       </c>
-      <c r="K17" s="9"/>
-[...14 lines deleted...]
-      <c r="B19" s="60">
+      <c r="K19" s="9"/>
+    </row>
+    <row r="20" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B20" s="8"/>
+      <c r="C20" s="44"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="9"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B21" s="60">
         <v>2025</v>
       </c>
-      <c r="C19" s="60" t="s">
+      <c r="C21" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D19" s="60" t="s">
+      <c r="D21" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E19" s="60" t="s">
+      <c r="E21" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F19" s="60" t="s">
+      <c r="F21" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G19" s="60" t="s">
+      <c r="G21" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H19" s="60" t="s">
+      <c r="H21" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I19" s="60" t="s">
+      <c r="I21" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J19" s="60" t="s">
+      <c r="J21" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="9"/>
-[...17 lines deleted...]
-      <c r="C21" s="12">
+      <c r="K21" s="9"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="9"/>
+    </row>
+    <row r="23" spans="2:11" s="42" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="12">
         <v>46007</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D23" s="12">
         <v>46020</v>
       </c>
-      <c r="E21" s="14">
+      <c r="E23" s="14">
         <v>350</v>
       </c>
-      <c r="F21" s="14">
+      <c r="F23" s="14">
         <v>297.5</v>
       </c>
-      <c r="G21" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="16">
+      <c r="G23" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H23" s="16">
         <v>0.10952537999</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I23" s="16">
         <v>9.3096572990000001E-2</v>
-      </c>
-[...57 lines deleted...]
-        <v>0.10078114271999999</v>
       </c>
       <c r="J23" s="12">
         <v>46126</v>
       </c>
-      <c r="K23" s="9"/>
-[...1 lines deleted...]
-    <row r="24" spans="2:11" x14ac:dyDescent="0.35">
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B24" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="18">
-        <v>45911</v>
+        <v>45974</v>
       </c>
       <c r="D24" s="18">
-        <v>45922</v>
+        <v>45985</v>
       </c>
       <c r="E24" s="19">
-        <v>400</v>
+        <v>340</v>
       </c>
       <c r="F24" s="19">
-        <v>340</v>
+        <v>289</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="21">
-        <v>0.12480636869</v>
+        <v>0.1063014382</v>
       </c>
       <c r="I24" s="21">
-        <v>0.10608541338999999</v>
+        <v>9.0356222469999997E-2</v>
       </c>
       <c r="J24" s="18">
         <v>46126</v>
       </c>
       <c r="K24" s="9"/>
     </row>
-    <row r="25" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B25" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="12">
-        <v>45883</v>
+        <v>45944</v>
       </c>
       <c r="D25" s="13">
-        <v>45894</v>
+        <v>45957</v>
       </c>
       <c r="E25" s="14">
-        <v>250</v>
+        <v>380</v>
       </c>
       <c r="F25" s="14">
-        <v>212.5</v>
+        <v>323</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H25" s="16">
-        <v>7.7933173529999997E-2</v>
+        <v>0.11856605026</v>
       </c>
       <c r="I25" s="16">
-        <v>6.6243197500000003E-2</v>
+        <v>0.10078114271999999</v>
       </c>
       <c r="J25" s="12">
         <v>46126</v>
       </c>
       <c r="K25" s="9"/>
     </row>
-    <row r="26" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B26" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="18">
-        <v>45852</v>
+        <v>45911</v>
       </c>
       <c r="D26" s="18">
-        <v>45863</v>
+        <v>45922</v>
       </c>
       <c r="E26" s="19">
-        <v>330</v>
+        <v>400</v>
       </c>
       <c r="F26" s="19">
-        <v>280.5</v>
+        <v>340</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H26" s="21">
-        <v>0.10253443523</v>
+        <v>0.12480636869</v>
       </c>
       <c r="I26" s="21">
-        <v>8.7154269950000002E-2</v>
+        <v>0.10608541338999999</v>
       </c>
       <c r="J26" s="18">
         <v>46126</v>
       </c>
       <c r="K26" s="9"/>
     </row>
-    <row r="27" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B27" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="12">
-        <v>45820</v>
+        <v>45883</v>
       </c>
       <c r="D27" s="13">
-        <v>45831</v>
+        <v>45894</v>
       </c>
       <c r="E27" s="14">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="F27" s="14">
-        <v>170</v>
+        <v>212.5</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="16">
-        <v>6.1933111669999999E-2</v>
+        <v>7.7933173529999997E-2</v>
       </c>
       <c r="I27" s="16">
-        <v>5.2643144920000003E-2</v>
+        <v>6.6243197500000003E-2</v>
       </c>
       <c r="J27" s="12">
         <v>46126</v>
       </c>
       <c r="K27" s="9"/>
     </row>
-    <row r="28" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B28" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="18">
-        <v>45789</v>
+        <v>45852</v>
       </c>
       <c r="D28" s="18">
-        <v>45799</v>
+        <v>45863</v>
       </c>
       <c r="E28" s="19">
-        <v>500</v>
+        <v>330</v>
       </c>
       <c r="F28" s="19">
-        <v>425</v>
+        <v>280.5</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H28" s="21">
-        <v>0.15431700817999999</v>
+        <v>0.10253443523</v>
       </c>
       <c r="I28" s="21">
-        <v>0.13116945695000001</v>
+        <v>8.7154269950000002E-2</v>
       </c>
       <c r="J28" s="18">
         <v>46126</v>
       </c>
       <c r="K28" s="9"/>
     </row>
-    <row r="29" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B29" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="12">
-        <v>45748</v>
+        <v>45820</v>
       </c>
       <c r="D29" s="13">
-        <v>45758</v>
+        <v>45831</v>
       </c>
       <c r="E29" s="14">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="F29" s="14">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H29" s="16">
-        <v>0.14814432785000001</v>
+        <v>6.1933111669999999E-2</v>
       </c>
       <c r="I29" s="16">
-        <v>0.12592267868000001</v>
+        <v>5.2643144920000003E-2</v>
       </c>
       <c r="J29" s="12">
         <v>46126</v>
       </c>
       <c r="K29" s="9"/>
     </row>
-    <row r="30" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B30" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="18">
+        <v>45789</v>
+      </c>
+      <c r="D30" s="18">
+        <v>45799</v>
+      </c>
+      <c r="E30" s="19">
+        <v>500</v>
+      </c>
+      <c r="F30" s="19">
+        <v>425</v>
+      </c>
+      <c r="G30" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" s="21">
+        <v>0.15431700817999999</v>
+      </c>
+      <c r="I30" s="21">
+        <v>0.13116945695000001</v>
+      </c>
+      <c r="J30" s="18">
+        <v>46126</v>
+      </c>
+      <c r="K30" s="9"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B31" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="12">
+        <v>45748</v>
+      </c>
+      <c r="D31" s="13">
+        <v>45758</v>
+      </c>
+      <c r="E31" s="14">
+        <v>240</v>
+      </c>
+      <c r="F31" s="14">
+        <v>204</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" s="16">
+        <v>0.14814432785000001</v>
+      </c>
+      <c r="I31" s="16">
+        <v>0.12592267868000001</v>
+      </c>
+      <c r="J31" s="12">
+        <v>46126</v>
+      </c>
+      <c r="K31" s="9"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B32" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="18">
         <v>45729</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D32" s="18">
         <v>45740</v>
       </c>
-      <c r="E30" s="19">
+      <c r="E32" s="19">
         <v>200</v>
       </c>
-      <c r="F30" s="19">
+      <c r="F32" s="19">
         <v>170</v>
       </c>
-      <c r="G30" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="21">
+      <c r="G32" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H32" s="21">
         <v>0.12345360441</v>
       </c>
-      <c r="I30" s="21">
+      <c r="I32" s="21">
         <v>0.10493556375</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J32" s="18">
         <v>45993</v>
       </c>
-      <c r="K30" s="9"/>
-[...5 lines deleted...]
-      <c r="C31" s="12">
+      <c r="K32" s="9"/>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B33" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="12">
         <v>45701</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D33" s="13">
         <v>45712</v>
       </c>
-      <c r="E31" s="14">
+      <c r="E33" s="14">
         <v>180</v>
       </c>
-      <c r="F31" s="14">
+      <c r="F33" s="14">
         <v>153</v>
       </c>
-      <c r="G31" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="16">
+      <c r="G33" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H33" s="16">
         <v>0.11093237960000001</v>
       </c>
-      <c r="I31" s="16">
+      <c r="I33" s="16">
         <v>9.4292522660000003E-2</v>
       </c>
-      <c r="J31" s="12">
+      <c r="J33" s="12">
         <v>45993</v>
       </c>
-      <c r="K31" s="9"/>
-[...2 lines deleted...]
-      <c r="B32" s="24" t="s">
+      <c r="K33" s="9"/>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B34" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C34" s="25">
         <v>45601</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D34" s="25">
         <v>45715</v>
       </c>
-      <c r="E32" s="26">
+      <c r="E34" s="26">
         <v>2000</v>
       </c>
-      <c r="F32" s="26">
+      <c r="F34" s="26">
         <v>2000</v>
       </c>
-      <c r="G32" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="28">
+      <c r="G34" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" s="28">
         <v>1.23337023478</v>
       </c>
-      <c r="I32" s="28">
+      <c r="I34" s="28">
         <v>1.23337023478</v>
       </c>
-      <c r="J32" s="29">
+      <c r="J34" s="29">
         <v>45853</v>
       </c>
-      <c r="K32" s="9"/>
-[...14 lines deleted...]
-      <c r="B34" s="60">
+      <c r="K34" s="9"/>
+    </row>
+    <row r="35" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="9"/>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B36" s="60">
         <v>2024</v>
       </c>
-      <c r="C34" s="60" t="s">
+      <c r="C36" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D34" s="60" t="s">
+      <c r="D36" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E34" s="60" t="s">
+      <c r="E36" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F34" s="60" t="s">
+      <c r="F36" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G34" s="60" t="s">
+      <c r="G36" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H34" s="60" t="s">
+      <c r="H36" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I34" s="60" t="s">
+      <c r="I36" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J34" s="60" t="s">
+      <c r="J36" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K34" s="9"/>
-[...17 lines deleted...]
-      <c r="C36" s="18">
+      <c r="K36" s="9"/>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B37" s="61"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="61"/>
+      <c r="E37" s="61"/>
+      <c r="F37" s="61"/>
+      <c r="G37" s="61"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="9"/>
+    </row>
+    <row r="38" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B38" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="18">
         <v>45638</v>
       </c>
-      <c r="D36" s="18">
+      <c r="D38" s="18">
         <v>45652</v>
       </c>
-      <c r="E36" s="19">
+      <c r="E38" s="19">
         <v>1200</v>
       </c>
-      <c r="F36" s="19">
+      <c r="F38" s="19">
         <v>1020</v>
       </c>
-      <c r="G36" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="21">
+      <c r="G38" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" s="21">
         <v>0.73769769041</v>
       </c>
-      <c r="I36" s="21">
+      <c r="I38" s="21">
         <v>0.62704303684999996</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.33628052956999999</v>
       </c>
       <c r="J38" s="18">
         <v>45755</v>
       </c>
       <c r="K38" s="9"/>
     </row>
-    <row r="39" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B39" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="12">
+        <v>45518</v>
+      </c>
+      <c r="D39" s="13">
+        <v>45530</v>
+      </c>
+      <c r="E39" s="14">
+        <v>400</v>
+      </c>
+      <c r="F39" s="14">
+        <v>340</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" s="16">
+        <v>0.24416460273000001</v>
+      </c>
+      <c r="I39" s="16">
+        <v>0.20753991231999999</v>
+      </c>
+      <c r="J39" s="12">
+        <v>45755</v>
+      </c>
+      <c r="K39" s="9"/>
+    </row>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B40" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="18">
+        <v>45488</v>
+      </c>
+      <c r="D40" s="18">
+        <v>45499</v>
+      </c>
+      <c r="E40" s="19">
+        <v>650</v>
+      </c>
+      <c r="F40" s="19">
+        <v>552.5</v>
+      </c>
+      <c r="G40" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H40" s="21">
+        <v>0.39562415243999999</v>
+      </c>
+      <c r="I40" s="21">
+        <v>0.33628052956999999</v>
+      </c>
+      <c r="J40" s="18">
+        <v>45755</v>
+      </c>
+      <c r="K40" s="9"/>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B41" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="12">
         <v>45457</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D41" s="13">
         <v>45469</v>
       </c>
-      <c r="E39" s="14">
+      <c r="E41" s="14">
         <v>175</v>
       </c>
-      <c r="F39" s="14">
+      <c r="F41" s="14">
         <v>148.75</v>
       </c>
-      <c r="G39" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="16">
+      <c r="G41" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H41" s="16">
         <v>0.10622650585</v>
       </c>
-      <c r="I39" s="16">
+      <c r="I41" s="16">
         <v>9.0292529969999993E-2</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.15430380505999999</v>
       </c>
       <c r="J41" s="12">
         <v>45643</v>
       </c>
       <c r="K41" s="9"/>
     </row>
-    <row r="42" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B42" s="24" t="s">
+    <row r="42" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B42" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="18">
+        <v>45398</v>
+      </c>
+      <c r="D42" s="18">
+        <v>45411</v>
+      </c>
+      <c r="E42" s="19">
+        <v>380</v>
+      </c>
+      <c r="F42" s="19">
+        <v>323</v>
+      </c>
+      <c r="G42" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H42" s="21">
+        <v>0.23009418789</v>
+      </c>
+      <c r="I42" s="21">
+        <v>0.1955800597</v>
+      </c>
+      <c r="J42" s="18">
+        <v>45643</v>
+      </c>
+      <c r="K42" s="9"/>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B43" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="12">
+        <v>45365</v>
+      </c>
+      <c r="D43" s="13">
+        <v>45379</v>
+      </c>
+      <c r="E43" s="14">
+        <v>300</v>
+      </c>
+      <c r="F43" s="14">
+        <v>255</v>
+      </c>
+      <c r="G43" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" s="16">
+        <v>0.18153388831</v>
+      </c>
+      <c r="I43" s="16">
+        <v>0.15430380505999999</v>
+      </c>
+      <c r="J43" s="12">
+        <v>45643</v>
+      </c>
+      <c r="K43" s="9"/>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B44" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="C42" s="25" t="s">
+      <c r="C44" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="D42" s="25">
+      <c r="D44" s="25">
         <v>45392</v>
       </c>
-      <c r="E42" s="26">
+      <c r="E44" s="26">
         <v>1500</v>
       </c>
-      <c r="F42" s="26">
+      <c r="F44" s="26">
         <v>1500</v>
       </c>
-      <c r="G42" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="28">
+      <c r="G44" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H44" s="28">
         <v>0.90766944152999995</v>
       </c>
-      <c r="I42" s="28">
+      <c r="I44" s="28">
         <v>0.90766944152999995</v>
       </c>
-      <c r="J42" s="29">
+      <c r="J44" s="29">
         <v>45483</v>
       </c>
-      <c r="K42" s="9"/>
-[...14 lines deleted...]
-      <c r="B44" s="60">
+      <c r="K44" s="9"/>
+    </row>
+    <row r="45" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="9"/>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B46" s="60">
         <v>2023</v>
       </c>
-      <c r="C44" s="60" t="s">
+      <c r="C46" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D44" s="60" t="s">
+      <c r="D46" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E44" s="60" t="s">
+      <c r="E46" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F44" s="60" t="s">
+      <c r="F46" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G44" s="60" t="s">
+      <c r="G46" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H44" s="60" t="s">
+      <c r="H46" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I44" s="60" t="s">
+      <c r="I46" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J44" s="60" t="s">
+      <c r="J46" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K44" s="9"/>
-[...17 lines deleted...]
-      <c r="C46" s="12">
+      <c r="K46" s="9"/>
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="9"/>
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B48" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="12">
         <v>45274</v>
       </c>
-      <c r="D46" s="13">
+      <c r="D48" s="13">
         <v>45286</v>
       </c>
-      <c r="E46" s="14">
+      <c r="E48" s="14">
         <v>850</v>
       </c>
-      <c r="F46" s="14">
+      <c r="F48" s="14">
         <v>722.5</v>
       </c>
-      <c r="G46" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="16">
+      <c r="G48" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H48" s="16">
         <v>0.51434601687000003</v>
       </c>
-      <c r="I46" s="16">
+      <c r="I48" s="16">
         <v>0.43719411434</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.10262252266999999</v>
       </c>
       <c r="J48" s="12">
         <v>45405</v>
       </c>
       <c r="K48" s="9"/>
     </row>
-    <row r="49" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B49" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="18">
-        <v>45153</v>
+        <v>45209</v>
       </c>
       <c r="D49" s="18">
-        <v>45169</v>
+        <v>45222</v>
       </c>
       <c r="E49" s="19">
-        <v>265</v>
+        <v>150</v>
       </c>
       <c r="F49" s="19">
-        <v>225.25</v>
+        <v>127.5</v>
       </c>
       <c r="G49" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H49" s="21">
-        <v>0.15997040299000001</v>
+        <v>9.0574966339999993E-2</v>
       </c>
       <c r="I49" s="21">
-        <v>0.13597484254</v>
+        <v>7.6988721390000001E-2</v>
       </c>
       <c r="J49" s="18">
         <v>45405</v>
       </c>
       <c r="K49" s="9"/>
     </row>
-    <row r="50" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B50" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="12">
-        <v>45124</v>
+        <v>45180</v>
       </c>
       <c r="D50" s="13">
-        <v>45138</v>
+        <v>45191</v>
       </c>
       <c r="E50" s="14">
-        <v>405</v>
+        <v>200</v>
       </c>
       <c r="F50" s="14">
-        <v>344.25</v>
+        <v>170</v>
       </c>
       <c r="G50" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H50" s="16">
-        <v>0.24425856211999999</v>
+        <v>0.12073237961</v>
       </c>
       <c r="I50" s="16">
-        <v>0.20761977780999999</v>
+        <v>0.10262252266999999</v>
       </c>
       <c r="J50" s="12">
         <v>45405</v>
       </c>
       <c r="K50" s="9"/>
     </row>
-    <row r="51" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B51" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="18">
-        <v>45061</v>
+        <v>45153</v>
       </c>
       <c r="D51" s="18">
-        <v>45077</v>
+        <v>45169</v>
       </c>
       <c r="E51" s="19">
-        <v>320</v>
+        <v>265</v>
       </c>
       <c r="F51" s="19">
-        <v>272</v>
+        <v>225.25</v>
       </c>
       <c r="G51" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="21">
-        <v>0.19278174178999999</v>
+        <v>0.15997040299000001</v>
       </c>
       <c r="I51" s="21">
-        <v>0.16386448053</v>
+        <v>0.13597484254</v>
       </c>
       <c r="J51" s="18">
         <v>45405</v>
       </c>
       <c r="K51" s="9"/>
     </row>
-    <row r="52" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B52" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="12">
+        <v>45124</v>
+      </c>
+      <c r="D52" s="13">
+        <v>45138</v>
+      </c>
+      <c r="E52" s="14">
+        <v>405</v>
+      </c>
+      <c r="F52" s="14">
+        <v>344.25</v>
+      </c>
+      <c r="G52" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H52" s="16">
+        <v>0.24425856211999999</v>
+      </c>
+      <c r="I52" s="16">
+        <v>0.20761977780999999</v>
+      </c>
+      <c r="J52" s="12">
+        <v>45405</v>
+      </c>
+      <c r="K52" s="9"/>
+    </row>
+    <row r="53" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B53" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="18">
+        <v>45061</v>
+      </c>
+      <c r="D53" s="18">
+        <v>45077</v>
+      </c>
+      <c r="E53" s="19">
+        <v>320</v>
+      </c>
+      <c r="F53" s="19">
+        <v>272</v>
+      </c>
+      <c r="G53" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H53" s="21">
+        <v>0.19278174178999999</v>
+      </c>
+      <c r="I53" s="21">
+        <v>0.16386448053</v>
+      </c>
+      <c r="J53" s="18">
+        <v>45405</v>
+      </c>
+      <c r="K53" s="9"/>
+    </row>
+    <row r="54" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B54" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="12">
         <v>45000</v>
       </c>
-      <c r="D52" s="13">
+      <c r="D54" s="13">
         <v>45016</v>
       </c>
-      <c r="E52" s="14">
+      <c r="E54" s="14">
         <v>290</v>
       </c>
-      <c r="F52" s="14">
+      <c r="F54" s="14">
         <v>246.5</v>
       </c>
-      <c r="G52" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="16">
+      <c r="G54" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H54" s="16">
         <v>0.17452594815</v>
       </c>
-      <c r="I52" s="16">
+      <c r="I54" s="16">
         <v>0.14834705593</v>
       </c>
-      <c r="J52" s="12">
+      <c r="J54" s="12">
         <v>45217</v>
       </c>
-      <c r="K52" s="9"/>
-[...5 lines deleted...]
-      <c r="C53" s="25">
+      <c r="K54" s="9"/>
+    </row>
+    <row r="55" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B55" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="25">
         <v>44972</v>
       </c>
-      <c r="D53" s="25">
+      <c r="D55" s="25">
         <v>44985</v>
       </c>
-      <c r="E53" s="26">
+      <c r="E55" s="26">
         <v>106</v>
       </c>
-      <c r="F53" s="26">
+      <c r="F55" s="26">
         <v>90.1</v>
       </c>
-      <c r="G53" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="28">
+      <c r="G55" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" s="28">
         <v>6.3771752720000005E-2</v>
       </c>
-      <c r="I53" s="28">
+      <c r="I55" s="28">
         <v>5.4205989810000001E-2</v>
       </c>
-      <c r="J53" s="29">
+      <c r="J55" s="29">
         <v>45217</v>
       </c>
-      <c r="K53" s="9"/>
-[...14 lines deleted...]
-      <c r="B55" s="60">
+      <c r="K55" s="9"/>
+    </row>
+    <row r="56" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B56" s="8"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
+      <c r="G56" s="8"/>
+      <c r="H56" s="10"/>
+      <c r="I56" s="10"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="9"/>
+    </row>
+    <row r="57" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B57" s="60">
         <v>2022</v>
       </c>
-      <c r="C55" s="60" t="s">
+      <c r="C57" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D55" s="60" t="s">
+      <c r="D57" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E55" s="60" t="s">
+      <c r="E57" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F55" s="60" t="s">
+      <c r="F57" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G55" s="60" t="s">
+      <c r="G57" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H55" s="60" t="s">
+      <c r="H57" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I55" s="60" t="s">
+      <c r="I57" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J55" s="60" t="s">
+      <c r="J57" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K55" s="9"/>
-[...14 lines deleted...]
-      <c r="B57" s="11" t="s">
+      <c r="K57" s="9"/>
+    </row>
+    <row r="58" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B58" s="61"/>
+      <c r="C58" s="61"/>
+      <c r="D58" s="61"/>
+      <c r="E58" s="61"/>
+      <c r="F58" s="61"/>
+      <c r="G58" s="61"/>
+      <c r="H58" s="61"/>
+      <c r="I58" s="61"/>
+      <c r="J58" s="61"/>
+      <c r="K58" s="9"/>
+    </row>
+    <row r="59" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B59" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C57" s="12">
+      <c r="C59" s="12">
         <v>45029</v>
       </c>
-      <c r="D57" s="13">
+      <c r="D59" s="13">
         <v>45029</v>
       </c>
-      <c r="E57" s="14">
+      <c r="E59" s="14">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="F57" s="14">
+      <c r="F59" s="14">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="G57" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="16">
+      <c r="G59" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H59" s="16">
         <v>0.49753818864999999</v>
       </c>
-      <c r="I57" s="16">
+      <c r="I59" s="16">
         <v>0.49753818864999999</v>
       </c>
-      <c r="J57" s="12">
+      <c r="J59" s="12">
         <v>45125</v>
       </c>
-      <c r="K57" s="9"/>
-[...2 lines deleted...]
-      <c r="B58" s="17" t="s">
+      <c r="K59" s="9"/>
+    </row>
+    <row r="60" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B60" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C58" s="18">
+      <c r="C60" s="18">
         <v>44904</v>
       </c>
-      <c r="D58" s="18">
+      <c r="D60" s="18">
         <v>44924</v>
       </c>
-      <c r="E58" s="19">
+      <c r="E60" s="19">
         <v>1000</v>
       </c>
-      <c r="F58" s="19">
+      <c r="F60" s="19">
         <v>1000</v>
       </c>
-      <c r="G58" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="21">
+      <c r="G60" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H60" s="21">
         <v>0.60112166983000004</v>
       </c>
-      <c r="I58" s="21">
+      <c r="I60" s="21">
         <v>0.60112166983000004</v>
       </c>
-      <c r="J58" s="22">
+      <c r="J60" s="22">
         <v>45125</v>
       </c>
-      <c r="K58" s="9"/>
-[...5 lines deleted...]
-      <c r="C59" s="13">
+      <c r="K60" s="9"/>
+    </row>
+    <row r="61" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B61" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="13">
         <v>44904</v>
       </c>
-      <c r="D59" s="13">
+      <c r="D61" s="13">
         <v>44924</v>
       </c>
-      <c r="E59" s="14">
+      <c r="E61" s="14">
         <v>715</v>
       </c>
-      <c r="F59" s="14">
+      <c r="F61" s="14">
         <v>607.75</v>
       </c>
-      <c r="G59" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="16">
+      <c r="G61" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H61" s="16">
         <v>0.42980199393000001</v>
       </c>
-      <c r="I59" s="16">
+      <c r="I61" s="16">
         <v>0.36533169484</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.24421602024</v>
       </c>
       <c r="J61" s="12">
         <v>45034</v>
       </c>
-      <c r="K61" s="23"/>
-[...1 lines deleted...]
-    <row r="62" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="K61" s="9"/>
+    </row>
+    <row r="62" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B62" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="18">
-        <v>44664</v>
+        <v>44792</v>
       </c>
       <c r="D62" s="18">
-        <v>44680</v>
+        <v>44804</v>
       </c>
       <c r="E62" s="19">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="F62" s="19">
-        <v>127.5</v>
+        <v>255</v>
       </c>
       <c r="G62" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H62" s="21">
-        <v>8.9621974270000002E-2</v>
+        <v>0.17975006784</v>
       </c>
       <c r="I62" s="21">
-        <v>7.6178678129999997E-2</v>
+        <v>0.15278755766999999</v>
       </c>
       <c r="J62" s="22">
         <v>45034</v>
       </c>
       <c r="K62" s="9"/>
     </row>
-    <row r="63" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B63" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="13">
-        <v>44637</v>
+        <v>44726</v>
       </c>
       <c r="D63" s="13">
-        <v>44651</v>
+        <v>44742</v>
       </c>
       <c r="E63" s="14">
-        <v>250</v>
+        <v>480</v>
       </c>
       <c r="F63" s="14">
-        <v>212.5</v>
+        <v>408</v>
       </c>
       <c r="G63" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H63" s="16">
-        <v>0.14929120378999999</v>
+        <v>0.28731296498999997</v>
       </c>
       <c r="I63" s="16">
-        <v>0.12689752322</v>
+        <v>0.24421602024</v>
       </c>
       <c r="J63" s="12">
         <v>45034</v>
       </c>
       <c r="K63" s="23"/>
     </row>
-    <row r="64" spans="2:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C64" s="25">
+    <row r="64" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B64" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="18">
+        <v>44664</v>
+      </c>
+      <c r="D64" s="18">
+        <v>44680</v>
+      </c>
+      <c r="E64" s="19">
+        <v>150</v>
+      </c>
+      <c r="F64" s="19">
+        <v>127.5</v>
+      </c>
+      <c r="G64" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H64" s="21">
+        <v>8.9621974270000002E-2</v>
+      </c>
+      <c r="I64" s="21">
+        <v>7.6178678129999997E-2</v>
+      </c>
+      <c r="J64" s="22">
+        <v>45034</v>
+      </c>
+      <c r="K64" s="9"/>
+    </row>
+    <row r="65" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B65" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="13">
+        <v>44637</v>
+      </c>
+      <c r="D65" s="13">
+        <v>44651</v>
+      </c>
+      <c r="E65" s="14">
+        <v>250</v>
+      </c>
+      <c r="F65" s="14">
+        <v>212.5</v>
+      </c>
+      <c r="G65" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H65" s="16">
+        <v>0.14929120378999999</v>
+      </c>
+      <c r="I65" s="16">
+        <v>0.12689752322</v>
+      </c>
+      <c r="J65" s="12">
+        <v>45034</v>
+      </c>
+      <c r="K65" s="23"/>
+    </row>
+    <row r="66" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B66" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="25">
         <v>44608</v>
       </c>
-      <c r="D64" s="25">
+      <c r="D66" s="25">
         <v>44617</v>
       </c>
-      <c r="E64" s="26">
+      <c r="E66" s="26">
         <v>180</v>
       </c>
-      <c r="F64" s="26">
+      <c r="F66" s="26">
         <v>153</v>
       </c>
-      <c r="G64" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="28">
+      <c r="G66" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H66" s="28">
         <v>0.10739500713</v>
       </c>
-      <c r="I64" s="28">
+      <c r="I66" s="28">
         <v>9.1285756060000001E-2</v>
       </c>
-      <c r="J64" s="29">
+      <c r="J66" s="29">
         <v>45034</v>
       </c>
-      <c r="K64" s="9"/>
-[...14 lines deleted...]
-      <c r="B66" s="60">
+      <c r="K66" s="9"/>
+    </row>
+    <row r="67" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B67" s="8"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="8"/>
+      <c r="G67" s="8"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="10"/>
+      <c r="J67" s="8"/>
+      <c r="K67" s="9"/>
+    </row>
+    <row r="68" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B68" s="60">
         <v>2021</v>
       </c>
-      <c r="C66" s="60" t="s">
+      <c r="C68" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D66" s="60" t="s">
+      <c r="D68" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E66" s="60" t="s">
+      <c r="E68" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F66" s="60" t="s">
+      <c r="F68" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G66" s="60" t="s">
+      <c r="G68" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H66" s="60" t="s">
+      <c r="H68" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I66" s="60" t="s">
+      <c r="I68" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J66" s="60" t="s">
+      <c r="J68" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K66" s="9"/>
-[...14 lines deleted...]
-      <c r="B68" s="11" t="s">
+      <c r="K68" s="9"/>
+    </row>
+    <row r="69" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B69" s="61"/>
+      <c r="C69" s="61"/>
+      <c r="D69" s="61"/>
+      <c r="E69" s="61"/>
+      <c r="F69" s="61"/>
+      <c r="G69" s="61"/>
+      <c r="H69" s="61"/>
+      <c r="I69" s="61"/>
+      <c r="J69" s="61"/>
+      <c r="K69" s="9"/>
+    </row>
+    <row r="70" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B70" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C68" s="13">
+      <c r="C70" s="13">
         <v>44677</v>
       </c>
-      <c r="D68" s="13">
+      <c r="D70" s="13">
         <v>44677</v>
       </c>
-      <c r="E68" s="14">
+      <c r="E70" s="14">
         <v>2028.5</v>
       </c>
-      <c r="F68" s="14">
+      <c r="F70" s="14">
         <v>2028.5</v>
       </c>
-      <c r="G68" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="16">
+      <c r="G70" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H70" s="16">
         <v>1.2120023392899999</v>
       </c>
-      <c r="I68" s="16">
+      <c r="I70" s="16">
         <v>1.2120023392899999</v>
       </c>
-      <c r="J68" s="12">
+      <c r="J70" s="12">
         <v>44852</v>
       </c>
-      <c r="K68" s="9"/>
-[...2 lines deleted...]
-      <c r="B69" s="17" t="s">
+      <c r="K70" s="9"/>
+    </row>
+    <row r="71" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B71" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C69" s="18">
+      <c r="C71" s="18">
         <v>44540</v>
       </c>
-      <c r="D69" s="18">
+      <c r="D71" s="18">
         <v>44557</v>
       </c>
-      <c r="E69" s="19">
+      <c r="E71" s="19">
         <v>1500</v>
       </c>
-      <c r="F69" s="19">
+      <c r="F71" s="19">
         <v>1500</v>
       </c>
-      <c r="G69" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="21">
+      <c r="G71" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H71" s="21">
         <v>0.89448730817</v>
       </c>
-      <c r="I69" s="21">
+      <c r="I71" s="21">
         <v>0.89448730817</v>
       </c>
-      <c r="J69" s="22">
+      <c r="J71" s="22">
         <v>44852</v>
       </c>
-      <c r="K69" s="9"/>
-[...5 lines deleted...]
-      <c r="C70" s="13">
+      <c r="K71" s="9"/>
+    </row>
+    <row r="72" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B72" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="13">
         <v>44540</v>
       </c>
-      <c r="D70" s="13">
+      <c r="D72" s="13">
         <v>44557</v>
       </c>
-      <c r="E70" s="14">
+      <c r="E72" s="14">
         <v>805</v>
       </c>
-      <c r="F70" s="14">
+      <c r="F72" s="14">
         <v>684.25</v>
       </c>
-      <c r="G70" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H70" s="16">
+      <c r="G72" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H72" s="16">
         <v>0.48004152205</v>
       </c>
-      <c r="I70" s="16">
+      <c r="I72" s="16">
         <v>0.40803529374000003</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.31781521257000001</v>
       </c>
       <c r="J72" s="12">
         <v>44761</v>
       </c>
       <c r="K72" s="9"/>
     </row>
-    <row r="73" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="73" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B73" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="18">
-        <v>44301</v>
+        <v>44455</v>
       </c>
       <c r="D73" s="18">
-        <v>44316</v>
+        <v>44469</v>
       </c>
       <c r="E73" s="19">
-        <v>280</v>
+        <v>600</v>
       </c>
       <c r="F73" s="19">
-        <v>238</v>
+        <v>510</v>
       </c>
       <c r="G73" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H73" s="21">
-        <v>0.16611398457000001</v>
+        <v>0.35728835196999997</v>
       </c>
       <c r="I73" s="21">
-        <v>0.14119688689000001</v>
+        <v>0.30369509917999998</v>
       </c>
       <c r="J73" s="22">
         <v>44761</v>
       </c>
       <c r="K73" s="9"/>
     </row>
-    <row r="74" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="74" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B74" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="13">
-        <v>44273</v>
+        <v>44364</v>
       </c>
       <c r="D74" s="13">
-        <v>44286</v>
+        <v>44377</v>
       </c>
       <c r="E74" s="14">
-        <v>270</v>
+        <v>630</v>
       </c>
       <c r="F74" s="14">
-        <v>229.5</v>
+        <v>535.5</v>
       </c>
       <c r="G74" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H74" s="16">
-        <v>0.16009837667999999</v>
+        <v>0.37390025008</v>
       </c>
       <c r="I74" s="16">
-        <v>0.13608362017</v>
+        <v>0.31781521257000001</v>
       </c>
       <c r="J74" s="12">
         <v>44761</v>
       </c>
       <c r="K74" s="9"/>
     </row>
-    <row r="75" spans="2:11" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="C75" s="25">
+    <row r="75" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B75" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="18">
+        <v>44301</v>
+      </c>
+      <c r="D75" s="18">
+        <v>44316</v>
+      </c>
+      <c r="E75" s="19">
+        <v>280</v>
+      </c>
+      <c r="F75" s="19">
+        <v>238</v>
+      </c>
+      <c r="G75" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="21">
+        <v>0.16611398457000001</v>
+      </c>
+      <c r="I75" s="21">
+        <v>0.14119688689000001</v>
+      </c>
+      <c r="J75" s="22">
+        <v>44761</v>
+      </c>
+      <c r="K75" s="9"/>
+    </row>
+    <row r="76" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B76" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="13">
+        <v>44273</v>
+      </c>
+      <c r="D76" s="13">
+        <v>44286</v>
+      </c>
+      <c r="E76" s="14">
+        <v>270</v>
+      </c>
+      <c r="F76" s="14">
+        <v>229.5</v>
+      </c>
+      <c r="G76" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H76" s="16">
+        <v>0.16009837667999999</v>
+      </c>
+      <c r="I76" s="16">
+        <v>0.13608362017</v>
+      </c>
+      <c r="J76" s="12">
+        <v>44761</v>
+      </c>
+      <c r="K76" s="9"/>
+    </row>
+    <row r="77" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B77" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="25">
         <v>44239</v>
       </c>
-      <c r="D75" s="25">
+      <c r="D77" s="25">
         <v>44253</v>
       </c>
-      <c r="E75" s="26">
+      <c r="E77" s="26">
         <v>150</v>
       </c>
-      <c r="F75" s="26">
+      <c r="F77" s="26">
         <v>127.5</v>
       </c>
-      <c r="G75" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H75" s="28">
+      <c r="G77" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="H77" s="28">
         <v>8.8895606969999999E-2</v>
       </c>
-      <c r="I75" s="28">
+      <c r="I77" s="28">
         <v>7.5561265919999995E-2</v>
       </c>
-      <c r="J75" s="29">
+      <c r="J77" s="29">
         <v>44761</v>
       </c>
-      <c r="K75" s="9"/>
-[...14 lines deleted...]
-      <c r="B77" s="60">
+      <c r="K77" s="9"/>
+    </row>
+    <row r="78" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B78" s="30"/>
+      <c r="C78" s="30"/>
+      <c r="D78" s="30"/>
+      <c r="E78" s="30"/>
+      <c r="F78" s="30"/>
+      <c r="G78" s="30"/>
+      <c r="H78" s="30"/>
+      <c r="I78" s="30"/>
+      <c r="J78" s="30"/>
+      <c r="K78" s="9"/>
+    </row>
+    <row r="79" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B79" s="60">
         <v>2020</v>
       </c>
-      <c r="C77" s="60" t="s">
+      <c r="C79" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D77" s="60" t="s">
+      <c r="D79" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E77" s="60" t="s">
+      <c r="E79" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="F77" s="60" t="s">
+      <c r="F79" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G77" s="60" t="s">
+      <c r="G79" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H77" s="60" t="s">
+      <c r="H79" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I77" s="60" t="s">
+      <c r="I79" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J77" s="60" t="s">
+      <c r="J79" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K77" s="9"/>
-[...14 lines deleted...]
-      <c r="B79" s="17" t="s">
+      <c r="K79" s="9"/>
+    </row>
+    <row r="80" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B80" s="61"/>
+      <c r="C80" s="61"/>
+      <c r="D80" s="61"/>
+      <c r="E80" s="61"/>
+      <c r="F80" s="61"/>
+      <c r="G80" s="61"/>
+      <c r="H80" s="61"/>
+      <c r="I80" s="61"/>
+      <c r="J80" s="61"/>
+      <c r="K80" s="9"/>
+    </row>
+    <row r="81" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B81" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C79" s="18">
+      <c r="C81" s="18">
         <v>44301</v>
       </c>
-      <c r="D79" s="18">
+      <c r="D81" s="18">
         <v>44301</v>
       </c>
-      <c r="E79" s="19">
+      <c r="E81" s="19">
         <v>1587.518</v>
       </c>
-      <c r="F79" s="19">
-        <f>E79</f>
+      <c r="F81" s="19">
+        <f>E81</f>
         <v>1587.518</v>
       </c>
-      <c r="G79" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="21">
+      <c r="G81" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H81" s="21">
         <v>0.94181786761999997</v>
       </c>
-      <c r="I79" s="21">
-        <f>H79</f>
+      <c r="I81" s="21">
+        <f>H81</f>
         <v>0.94181786761999997</v>
       </c>
-      <c r="J79" s="22">
+      <c r="J81" s="22">
         <v>44474</v>
       </c>
-      <c r="K79" s="9"/>
-[...2 lines deleted...]
-      <c r="B80" s="11" t="s">
+      <c r="K81" s="9"/>
+    </row>
+    <row r="82" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B82" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="C80" s="13">
+      <c r="C82" s="13">
         <v>44176</v>
       </c>
-      <c r="D80" s="13">
+      <c r="D82" s="13">
         <v>44193</v>
       </c>
-      <c r="E80" s="14">
+      <c r="E82" s="14">
         <v>1200</v>
       </c>
-      <c r="F80" s="14">
+      <c r="F82" s="14">
         <v>1200</v>
       </c>
-      <c r="G80" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H80" s="16">
+      <c r="G82" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82" s="16">
         <v>0.71082712945000004</v>
       </c>
-      <c r="I80" s="16">
+      <c r="I82" s="16">
         <v>0.71082712945000004</v>
       </c>
-      <c r="J80" s="12">
+      <c r="J82" s="12">
         <v>44474</v>
       </c>
-      <c r="K80" s="9"/>
-[...5 lines deleted...]
-      <c r="C81" s="18">
+      <c r="K82" s="9"/>
+    </row>
+    <row r="83" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B83" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" s="18">
         <v>44176</v>
       </c>
-      <c r="D81" s="18">
+      <c r="D83" s="18">
         <v>44193</v>
       </c>
-      <c r="E81" s="19">
+      <c r="E83" s="19">
         <v>260</v>
       </c>
-      <c r="F81" s="19">
+      <c r="F83" s="19">
         <v>221</v>
       </c>
-      <c r="G81" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H81" s="21">
+      <c r="G83" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H83" s="21">
         <v>0.15401254471</v>
       </c>
-      <c r="I81" s="21">
+      <c r="I83" s="21">
         <v>0.13091066300000001</v>
       </c>
-      <c r="J81" s="22">
+      <c r="J83" s="22">
         <v>44390</v>
       </c>
-      <c r="K81" s="9"/>
-[...2 lines deleted...]
-      <c r="B82" s="11" t="s">
+      <c r="K83" s="9"/>
+    </row>
+    <row r="84" spans="2:11" ht="24" x14ac:dyDescent="0.3">
+      <c r="B84" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C82" s="13">
+      <c r="C84" s="13">
         <v>44151</v>
       </c>
-      <c r="D82" s="13">
+      <c r="D84" s="13">
         <v>44162</v>
       </c>
-      <c r="E82" s="14">
+      <c r="E84" s="14">
         <v>400</v>
       </c>
-      <c r="F82" s="14">
+      <c r="F84" s="14">
         <v>340</v>
       </c>
-      <c r="G82" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H82" s="16">
+      <c r="G84" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H84" s="16">
         <v>0.23690201678</v>
       </c>
-      <c r="I82" s="16">
+      <c r="I84" s="16">
         <v>0.20136671426</v>
       </c>
-      <c r="J82" s="12">
+      <c r="J84" s="12">
         <v>44390</v>
       </c>
-      <c r="K82" s="9"/>
-[...5 lines deleted...]
-      <c r="C83" s="55">
+      <c r="K84" s="9"/>
+    </row>
+    <row r="85" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B85" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="55">
         <v>44091</v>
       </c>
-      <c r="D83" s="55">
+      <c r="D85" s="55">
         <v>44102</v>
       </c>
-      <c r="E83" s="76">
+      <c r="E85" s="76">
         <v>650</v>
       </c>
-      <c r="F83" s="76">
+      <c r="F85" s="76">
         <v>552.5</v>
       </c>
-      <c r="G83" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H83" s="21">
+      <c r="G85" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H85" s="21">
         <v>0.36098521784999998</v>
       </c>
-      <c r="I83" s="21">
+      <c r="I85" s="21">
         <v>0.30683743517000001</v>
       </c>
-      <c r="J83" s="75" t="s">
+      <c r="J85" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="K83" s="9"/>
-[...7 lines deleted...]
-      <c r="G84" s="20" t="s">
+      <c r="K85" s="9"/>
+    </row>
+    <row r="86" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B86" s="63"/>
+      <c r="C86" s="55"/>
+      <c r="D86" s="55"/>
+      <c r="E86" s="76"/>
+      <c r="F86" s="76"/>
+      <c r="G86" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H84" s="21">
+      <c r="H86" s="21">
         <v>0.39708373963999999</v>
       </c>
-      <c r="I84" s="21">
+      <c r="I86" s="21">
         <v>0.33752117868999998</v>
       </c>
-      <c r="J84" s="75"/>
-[...6 lines deleted...]
-      <c r="C85" s="78">
+      <c r="J86" s="75"/>
+      <c r="K86" s="9"/>
+    </row>
+    <row r="87" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B87" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="78">
         <v>43999</v>
       </c>
-      <c r="D85" s="78">
+      <c r="D87" s="78">
         <v>44012</v>
       </c>
-      <c r="E85" s="73">
+      <c r="E87" s="73">
         <v>900</v>
       </c>
-      <c r="F85" s="73">
+      <c r="F87" s="73">
         <v>765</v>
       </c>
-      <c r="G85" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H85" s="16">
+      <c r="G87" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H87" s="16">
         <v>0.49982568626000001</v>
       </c>
-      <c r="I85" s="16">
+      <c r="I87" s="16">
         <v>0.42485183331999998</v>
       </c>
-      <c r="J85" s="78" t="s">
+      <c r="J87" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="K85" s="9"/>
-[...7 lines deleted...]
-      <c r="G86" s="15" t="s">
+      <c r="K87" s="9"/>
+    </row>
+    <row r="88" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B88" s="78"/>
+      <c r="C88" s="78"/>
+      <c r="D88" s="78"/>
+      <c r="E88" s="73"/>
+      <c r="F88" s="73"/>
+      <c r="G88" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H86" s="16">
+      <c r="H88" s="16">
         <v>0.54980825488999996</v>
       </c>
-      <c r="I86" s="16">
+      <c r="I88" s="16">
         <v>0.46733701664999999</v>
       </c>
-      <c r="J86" s="78"/>
-[...6 lines deleted...]
-      <c r="C87" s="75">
+      <c r="J88" s="78"/>
+      <c r="K88" s="9"/>
+    </row>
+    <row r="89" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B89" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" s="75">
         <v>43909</v>
       </c>
-      <c r="D87" s="75">
+      <c r="D89" s="75">
         <v>43921</v>
       </c>
-      <c r="E87" s="76">
+      <c r="E89" s="76">
         <v>150</v>
       </c>
-      <c r="F87" s="76">
+      <c r="F89" s="76">
         <v>127.5</v>
       </c>
-      <c r="G87" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H87" s="21">
+      <c r="G89" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H89" s="21">
         <v>8.3304281039999997E-2</v>
       </c>
-      <c r="I87" s="21">
+      <c r="I89" s="21">
         <v>7.0808638879999997E-2</v>
       </c>
-      <c r="J87" s="75" t="s">
+      <c r="J89" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="K87" s="9"/>
-[...7 lines deleted...]
-      <c r="G88" s="20" t="s">
+      <c r="K89" s="9"/>
+    </row>
+    <row r="90" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B90" s="75"/>
+      <c r="C90" s="75"/>
+      <c r="D90" s="75"/>
+      <c r="E90" s="76"/>
+      <c r="F90" s="76"/>
+      <c r="G90" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H88" s="21">
+      <c r="H90" s="21">
         <v>9.1634709140000006E-2</v>
       </c>
-      <c r="I88" s="21">
+      <c r="I90" s="21">
         <v>7.7889502769999994E-2</v>
       </c>
-      <c r="J88" s="75"/>
-[...6 lines deleted...]
-      <c r="C89" s="54">
+      <c r="J90" s="75"/>
+      <c r="K90" s="9"/>
+    </row>
+    <row r="91" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B91" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="54">
         <v>43875</v>
       </c>
-      <c r="D89" s="54">
+      <c r="D91" s="54">
         <v>43889</v>
       </c>
-      <c r="E89" s="73">
+      <c r="E91" s="73">
         <v>270</v>
       </c>
-      <c r="F89" s="73">
+      <c r="F91" s="73">
         <v>229.5</v>
       </c>
-      <c r="G89" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H89" s="16">
+      <c r="G91" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" s="16">
         <v>0.14994770587</v>
       </c>
-      <c r="I89" s="16">
+      <c r="I91" s="16">
         <v>0.12745554999</v>
       </c>
-      <c r="J89" s="78" t="s">
+      <c r="J91" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="K89" s="9"/>
-[...7 lines deleted...]
-      <c r="G90" s="15" t="s">
+      <c r="K91" s="9"/>
+    </row>
+    <row r="92" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B92" s="64"/>
+      <c r="C92" s="72"/>
+      <c r="D92" s="72"/>
+      <c r="E92" s="74"/>
+      <c r="F92" s="74"/>
+      <c r="G92" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H90" s="16">
+      <c r="H92" s="16">
         <v>0.16494247645999999</v>
       </c>
-      <c r="I90" s="16">
+      <c r="I92" s="16">
         <v>0.14020110498999999</v>
       </c>
-      <c r="J90" s="79"/>
-[...15 lines deleted...]
-      <c r="B92" s="60">
+      <c r="J92" s="79"/>
+      <c r="K92" s="9"/>
+    </row>
+    <row r="93" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B93" s="32"/>
+      <c r="C93" s="32"/>
+      <c r="D93" s="32"/>
+      <c r="E93" s="32"/>
+      <c r="F93" s="32"/>
+      <c r="G93" s="32"/>
+      <c r="H93" s="32"/>
+      <c r="I93" s="33"/>
+      <c r="J93" s="32"/>
+      <c r="K93" s="9"/>
+    </row>
+    <row r="94" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B94" s="60">
         <v>2019</v>
       </c>
-      <c r="C92" s="60" t="s">
+      <c r="C94" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D92" s="60" t="s">
+      <c r="D94" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E92" s="60" t="s">
+      <c r="E94" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="F92" s="60" t="s">
+      <c r="F94" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G92" s="60" t="s">
+      <c r="G94" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H92" s="60" t="s">
+      <c r="H94" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I92" s="60" t="s">
+      <c r="I94" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J92" s="60" t="s">
+      <c r="J94" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K92" s="9"/>
-[...14 lines deleted...]
-      <c r="B94" s="65" t="s">
+      <c r="K94" s="9"/>
+    </row>
+    <row r="95" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B95" s="61"/>
+      <c r="C95" s="61"/>
+      <c r="D95" s="61"/>
+      <c r="E95" s="61"/>
+      <c r="F95" s="61"/>
+      <c r="G95" s="61"/>
+      <c r="H95" s="61"/>
+      <c r="I95" s="61"/>
+      <c r="J95" s="61"/>
+      <c r="K95" s="9"/>
+    </row>
+    <row r="96" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B96" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C94" s="75">
+      <c r="C96" s="75">
         <v>43979</v>
       </c>
-      <c r="D94" s="75">
+      <c r="D96" s="75">
         <v>43979</v>
       </c>
-      <c r="E94" s="76">
+      <c r="E96" s="76">
         <v>2195.5753407900002</v>
       </c>
-      <c r="F94" s="76">
-        <f>E94</f>
+      <c r="F96" s="76">
+        <f>E96</f>
         <v>2195.5753407900002</v>
       </c>
-      <c r="G94" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H94" s="34">
+      <c r="G96" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H96" s="34">
         <v>1.2193388349495757</v>
       </c>
-      <c r="I94" s="34">
+      <c r="I96" s="34">
         <v>1.2193388349495757</v>
       </c>
-      <c r="J94" s="55">
+      <c r="J96" s="55">
         <v>44174</v>
       </c>
-      <c r="K94" s="9"/>
-[...7 lines deleted...]
-      <c r="G95" s="17" t="s">
+      <c r="K96" s="9"/>
+    </row>
+    <row r="97" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B97" s="63"/>
+      <c r="C97" s="75"/>
+      <c r="D97" s="75"/>
+      <c r="E97" s="76"/>
+      <c r="F97" s="76"/>
+      <c r="G97" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H95" s="34">
+      <c r="H97" s="34">
         <v>1.3412727184445332</v>
       </c>
-      <c r="I95" s="34">
+      <c r="I97" s="34">
         <v>1.3412727184445332</v>
       </c>
-      <c r="J95" s="55"/>
-[...3 lines deleted...]
-      <c r="B96" s="62" t="s">
+      <c r="J97" s="55"/>
+      <c r="K97" s="9"/>
+    </row>
+    <row r="98" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B98" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C96" s="54">
+      <c r="C98" s="54">
         <v>43818</v>
       </c>
-      <c r="D96" s="54">
+      <c r="D98" s="54">
         <v>43829</v>
       </c>
-      <c r="E96" s="73">
+      <c r="E98" s="73">
         <v>1000</v>
       </c>
-      <c r="F96" s="73">
+      <c r="F98" s="73">
         <v>1000</v>
       </c>
-      <c r="G96" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H96" s="16">
+      <c r="G98" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H98" s="16">
         <v>0.55536187362</v>
       </c>
-      <c r="I96" s="16">
-        <f>H96</f>
+      <c r="I98" s="16">
+        <f>H98</f>
         <v>0.55536187362</v>
       </c>
-      <c r="J96" s="78">
+      <c r="J98" s="78">
         <v>44061</v>
       </c>
-      <c r="K96" s="9"/>
-[...7 lines deleted...]
-      <c r="G97" s="15" t="s">
+      <c r="K98" s="9"/>
+    </row>
+    <row r="99" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B99" s="62"/>
+      <c r="C99" s="54"/>
+      <c r="D99" s="54"/>
+      <c r="E99" s="73"/>
+      <c r="F99" s="73"/>
+      <c r="G99" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H97" s="16">
+      <c r="H99" s="16">
         <v>0.61089806097999999</v>
       </c>
-      <c r="I97" s="16">
-        <f>H97</f>
+      <c r="I99" s="16">
+        <f>H99</f>
         <v>0.61089806097999999</v>
       </c>
-      <c r="J97" s="54"/>
-[...6 lines deleted...]
-      <c r="C98" s="75">
+      <c r="J99" s="54"/>
+      <c r="K99" s="9"/>
+    </row>
+    <row r="100" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B100" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="75">
         <v>43818</v>
       </c>
-      <c r="D98" s="75">
+      <c r="D100" s="75">
         <v>43829</v>
       </c>
-      <c r="E98" s="76">
+      <c r="E100" s="76">
         <v>350</v>
       </c>
-      <c r="F98" s="76">
+      <c r="F100" s="76">
         <v>297.5</v>
       </c>
-      <c r="G98" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H98" s="34">
+      <c r="G100" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H100" s="34">
         <v>0.19437665575999999</v>
       </c>
-      <c r="I98" s="34">
+      <c r="I100" s="34">
         <v>0.16522015740000001</v>
       </c>
-      <c r="J98" s="55">
+      <c r="J100" s="55">
         <v>44061</v>
       </c>
-      <c r="K98" s="9"/>
-[...7 lines deleted...]
-      <c r="G99" s="17" t="s">
+      <c r="K100" s="9"/>
+    </row>
+    <row r="101" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B101" s="63"/>
+      <c r="C101" s="75"/>
+      <c r="D101" s="75"/>
+      <c r="E101" s="76"/>
+      <c r="F101" s="76"/>
+      <c r="G101" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H99" s="34">
+      <c r="H101" s="34">
         <v>0.21381432134</v>
       </c>
-      <c r="I99" s="34">
+      <c r="I101" s="34">
         <v>0.18174217313999999</v>
       </c>
-      <c r="J99" s="55"/>
-[...6 lines deleted...]
-      <c r="C100" s="54">
+      <c r="J101" s="55"/>
+      <c r="K101" s="9"/>
+    </row>
+    <row r="102" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B102" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="54">
         <v>43633</v>
       </c>
-      <c r="D100" s="54">
+      <c r="D102" s="54">
         <v>43644</v>
       </c>
-      <c r="E100" s="73">
+      <c r="E102" s="73">
         <v>968</v>
       </c>
-      <c r="F100" s="73">
+      <c r="F102" s="73">
         <v>822.8</v>
       </c>
-      <c r="G100" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="16">
+      <c r="G102" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H102" s="16">
         <v>0.53759029367</v>
       </c>
-      <c r="I100" s="16">
+      <c r="I102" s="16">
         <v>0.45695174961000001</v>
       </c>
-      <c r="J100" s="78">
+      <c r="J102" s="78">
         <v>44061</v>
       </c>
-      <c r="K100" s="9"/>
-[...7 lines deleted...]
-      <c r="G101" s="15" t="s">
+      <c r="K102" s="9"/>
+    </row>
+    <row r="103" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B103" s="62"/>
+      <c r="C103" s="54"/>
+      <c r="D103" s="54"/>
+      <c r="E103" s="73"/>
+      <c r="F103" s="73"/>
+      <c r="G103" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H101" s="16">
+      <c r="H103" s="16">
         <v>0.59134932302999998</v>
       </c>
-      <c r="I101" s="16">
+      <c r="I103" s="16">
         <v>0.50264692458000004</v>
       </c>
-      <c r="J101" s="54"/>
-[...6 lines deleted...]
-      <c r="C102" s="75">
+      <c r="J103" s="54"/>
+      <c r="K103" s="9"/>
+    </row>
+    <row r="104" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B104" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="75">
         <v>43572</v>
       </c>
-      <c r="D102" s="75">
+      <c r="D104" s="75">
         <v>43585</v>
       </c>
-      <c r="E102" s="76">
+      <c r="E104" s="76">
         <v>570</v>
       </c>
-      <c r="F102" s="76">
+      <c r="F104" s="76">
         <v>484.5</v>
       </c>
-      <c r="G102" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H102" s="34">
+      <c r="G104" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H104" s="34">
         <v>0.31655626796000003</v>
       </c>
-      <c r="I102" s="34">
+      <c r="I104" s="34">
         <v>0.26907282777000002</v>
       </c>
-      <c r="J102" s="55">
+      <c r="J104" s="55">
         <v>44061</v>
       </c>
-      <c r="K102" s="9"/>
-[...7 lines deleted...]
-      <c r="G103" s="17" t="s">
+      <c r="K104" s="9"/>
+    </row>
+    <row r="105" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B105" s="63"/>
+      <c r="C105" s="75"/>
+      <c r="D105" s="75"/>
+      <c r="E105" s="76"/>
+      <c r="F105" s="76"/>
+      <c r="G105" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H103" s="34">
+      <c r="H105" s="34">
         <v>0.34821189475999997</v>
       </c>
-      <c r="I103" s="34">
+      <c r="I105" s="34">
         <v>0.29598011054000001</v>
       </c>
-      <c r="J103" s="55"/>
-[...6 lines deleted...]
-      <c r="C104" s="54">
+      <c r="J105" s="55"/>
+      <c r="K105" s="9"/>
+    </row>
+    <row r="106" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B106" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="54">
         <v>43511</v>
       </c>
-      <c r="D104" s="54">
+      <c r="D106" s="54">
         <v>43524</v>
       </c>
-      <c r="E104" s="73">
+      <c r="E106" s="73">
         <v>700</v>
       </c>
-      <c r="F104" s="73">
+      <c r="F106" s="73">
         <v>595</v>
       </c>
-      <c r="G104" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="16">
+      <c r="G106" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H106" s="16">
         <v>0.38875331152999998</v>
       </c>
-      <c r="I104" s="16">
+      <c r="I106" s="16">
         <v>0.33044031480000002</v>
       </c>
-      <c r="J104" s="78">
+      <c r="J106" s="78">
         <v>44061</v>
       </c>
-      <c r="K104" s="9"/>
-[...7 lines deleted...]
-      <c r="G105" s="15" t="s">
+      <c r="K106" s="9"/>
+    </row>
+    <row r="107" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B107" s="64"/>
+      <c r="C107" s="54"/>
+      <c r="D107" s="54"/>
+      <c r="E107" s="73"/>
+      <c r="F107" s="73"/>
+      <c r="G107" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H105" s="16">
+      <c r="H107" s="16">
         <v>0.42762864269</v>
       </c>
-      <c r="I105" s="16">
+      <c r="I107" s="16">
         <v>0.36348434627999998</v>
       </c>
-      <c r="J105" s="54"/>
-[...15 lines deleted...]
-      <c r="B107" s="60">
+      <c r="J107" s="54"/>
+      <c r="K107" s="9"/>
+    </row>
+    <row r="108" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B108" s="32"/>
+      <c r="C108" s="32"/>
+      <c r="D108" s="32"/>
+      <c r="E108" s="32"/>
+      <c r="F108" s="32"/>
+      <c r="G108" s="32"/>
+      <c r="H108" s="32"/>
+      <c r="I108" s="33"/>
+      <c r="J108" s="32"/>
+      <c r="K108" s="2"/>
+    </row>
+    <row r="109" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B109" s="60">
         <v>2018</v>
       </c>
-      <c r="C107" s="60" t="s">
+      <c r="C109" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D107" s="60" t="s">
+      <c r="D109" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E107" s="60" t="s">
+      <c r="E109" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F107" s="60" t="s">
+      <c r="F109" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G107" s="60" t="s">
+      <c r="G109" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H107" s="60" t="s">
+      <c r="H109" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I107" s="60" t="s">
+      <c r="I109" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J107" s="60" t="s">
+      <c r="J109" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K107" s="2"/>
-[...14 lines deleted...]
-      <c r="B109" s="65" t="s">
+      <c r="K109" s="2"/>
+    </row>
+    <row r="110" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B110" s="61"/>
+      <c r="C110" s="61"/>
+      <c r="D110" s="61"/>
+      <c r="E110" s="61"/>
+      <c r="F110" s="61"/>
+      <c r="G110" s="61"/>
+      <c r="H110" s="61"/>
+      <c r="I110" s="61"/>
+      <c r="J110" s="61"/>
+      <c r="K110" s="2"/>
+    </row>
+    <row r="111" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B111" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C109" s="75">
+      <c r="C111" s="75">
         <v>43566</v>
       </c>
-      <c r="D109" s="75">
+      <c r="D111" s="75">
         <v>43566</v>
       </c>
-      <c r="E109" s="76">
+      <c r="E111" s="76">
         <v>2468.6999999999998</v>
       </c>
-      <c r="F109" s="76">
+      <c r="F111" s="76">
         <v>2468.6999999999998</v>
       </c>
-      <c r="G109" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H109" s="36">
+      <c r="G111" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H111" s="36">
         <v>1.3710129451999999</v>
       </c>
-      <c r="I109" s="36">
+      <c r="I111" s="36">
         <v>1.3710129451999999</v>
       </c>
-      <c r="J109" s="55">
+      <c r="J111" s="55">
         <v>43816</v>
       </c>
-      <c r="K109" s="2"/>
-[...7 lines deleted...]
-      <c r="G110" s="17" t="s">
+      <c r="K111" s="2"/>
+    </row>
+    <row r="112" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B112" s="63"/>
+      <c r="C112" s="75"/>
+      <c r="D112" s="75"/>
+      <c r="E112" s="76"/>
+      <c r="F112" s="76"/>
+      <c r="G112" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H110" s="36">
+      <c r="H112" s="36">
         <v>1.50811423972</v>
       </c>
-      <c r="I110" s="36">
+      <c r="I112" s="36">
         <v>1.50811423972</v>
       </c>
-      <c r="J110" s="55"/>
-[...6 lines deleted...]
-      <c r="C111" s="69">
+      <c r="J112" s="55"/>
+      <c r="K112" s="2"/>
+    </row>
+    <row r="113" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B113" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="69">
         <v>43438</v>
       </c>
-      <c r="D111" s="69">
+      <c r="D113" s="69">
         <v>43451</v>
       </c>
-      <c r="E111" s="70">
+      <c r="E113" s="70">
         <v>1350</v>
       </c>
-      <c r="F111" s="70">
+      <c r="F113" s="70">
         <v>1147.5</v>
       </c>
-      <c r="G111" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H111" s="37">
+      <c r="G113" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H113" s="37">
         <v>0.74973852938999996</v>
       </c>
-      <c r="I111" s="37">
+      <c r="I113" s="37">
         <v>0.63727774997999997</v>
       </c>
-      <c r="J111" s="71">
+      <c r="J113" s="71">
         <v>43816</v>
       </c>
-      <c r="K111" s="2"/>
-[...7 lines deleted...]
-      <c r="G112" s="31" t="s">
+      <c r="K113" s="2"/>
+    </row>
+    <row r="114" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B114" s="62"/>
+      <c r="C114" s="69"/>
+      <c r="D114" s="69"/>
+      <c r="E114" s="70"/>
+      <c r="F114" s="70"/>
+      <c r="G114" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H112" s="37">
+      <c r="H114" s="37">
         <v>0.82471238232999999</v>
       </c>
-      <c r="I112" s="37">
+      <c r="I114" s="37">
         <v>0.70100552498000002</v>
       </c>
-      <c r="J112" s="71"/>
-[...6 lines deleted...]
-      <c r="C113" s="75">
+      <c r="J114" s="71"/>
+      <c r="K114" s="2"/>
+    </row>
+    <row r="115" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B115" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="75">
         <v>43348</v>
       </c>
-      <c r="D113" s="75">
+      <c r="D115" s="75">
         <v>43360</v>
       </c>
-      <c r="E113" s="76">
+      <c r="E115" s="76">
         <v>2800</v>
       </c>
-      <c r="F113" s="76">
+      <c r="F115" s="76">
         <v>2380</v>
       </c>
-      <c r="G113" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H113" s="36">
+      <c r="G115" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" s="36">
         <v>1.5550132461499999</v>
       </c>
-      <c r="I113" s="36">
+      <c r="I115" s="36">
         <v>1.3217612592300001</v>
       </c>
-      <c r="J113" s="55">
+      <c r="J115" s="55">
         <v>43697</v>
       </c>
-      <c r="K113" s="2"/>
-[...7 lines deleted...]
-      <c r="G114" s="20" t="s">
+      <c r="K115" s="2"/>
+    </row>
+    <row r="116" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B116" s="58"/>
+      <c r="C116" s="75"/>
+      <c r="D116" s="75"/>
+      <c r="E116" s="76"/>
+      <c r="F116" s="76"/>
+      <c r="G116" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H114" s="36">
+      <c r="H116" s="36">
         <v>1.71051457077</v>
       </c>
-      <c r="I114" s="36">
+      <c r="I116" s="36">
         <v>1.4539373851499999</v>
       </c>
-      <c r="J114" s="55"/>
-[...6 lines deleted...]
-      <c r="C115" s="69">
+      <c r="J116" s="55"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="69">
         <v>43269</v>
       </c>
-      <c r="D115" s="69">
+      <c r="D117" s="69">
         <v>43280</v>
       </c>
-      <c r="E115" s="70">
+      <c r="E117" s="70">
         <v>400</v>
       </c>
-      <c r="F115" s="70">
+      <c r="F117" s="70">
         <v>340</v>
       </c>
-      <c r="G115" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H115" s="37">
+      <c r="G117" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H117" s="37">
         <v>0.22214474945000001</v>
       </c>
-      <c r="I115" s="37">
+      <c r="I117" s="37">
         <v>0.18882303703</v>
       </c>
-      <c r="J115" s="71">
+      <c r="J117" s="71">
         <v>43697</v>
       </c>
-      <c r="K115" s="2"/>
-[...7 lines deleted...]
-      <c r="G116" s="38" t="s">
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="66"/>
+      <c r="C118" s="80"/>
+      <c r="D118" s="80"/>
+      <c r="E118" s="81"/>
+      <c r="F118" s="81"/>
+      <c r="G118" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="H116" s="39">
+      <c r="H118" s="39">
         <v>0.24435922438999999</v>
       </c>
-      <c r="I116" s="39">
+      <c r="I118" s="39">
         <v>0.20770534072999999</v>
       </c>
-      <c r="J116" s="66"/>
-[...15 lines deleted...]
-      <c r="B118" s="60">
+      <c r="J118" s="66"/>
+      <c r="K118" s="2"/>
+    </row>
+    <row r="119" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="68"/>
+      <c r="C119" s="68"/>
+      <c r="D119" s="68"/>
+      <c r="E119" s="68"/>
+      <c r="F119" s="68"/>
+      <c r="G119" s="68"/>
+      <c r="H119" s="68"/>
+      <c r="I119" s="68"/>
+      <c r="J119" s="68"/>
+      <c r="K119" s="2"/>
+    </row>
+    <row r="120" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B120" s="60">
         <v>2017</v>
       </c>
-      <c r="C118" s="60" t="s">
+      <c r="C120" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D118" s="60" t="s">
+      <c r="D120" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E118" s="60" t="s">
+      <c r="E120" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F118" s="60" t="s">
+      <c r="F120" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G118" s="60" t="s">
+      <c r="G120" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H118" s="60" t="s">
+      <c r="H120" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I118" s="60" t="s">
+      <c r="I120" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J118" s="60" t="s">
+      <c r="J120" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K118" s="2"/>
-[...14 lines deleted...]
-      <c r="B120" s="67" t="s">
+      <c r="K120" s="2"/>
+    </row>
+    <row r="121" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B121" s="61"/>
+      <c r="C121" s="61"/>
+      <c r="D121" s="61"/>
+      <c r="E121" s="61"/>
+      <c r="F121" s="61"/>
+      <c r="G121" s="61"/>
+      <c r="H121" s="61"/>
+      <c r="I121" s="61"/>
+      <c r="J121" s="61"/>
+      <c r="K121" s="2"/>
+    </row>
+    <row r="122" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B122" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="C120" s="69">
+      <c r="C122" s="69">
         <v>43202</v>
       </c>
-      <c r="D120" s="69">
+      <c r="D122" s="69">
         <v>43202</v>
       </c>
-      <c r="E120" s="70">
+      <c r="E122" s="70">
         <v>2191.9</v>
       </c>
-      <c r="F120" s="70">
+      <c r="F122" s="70">
         <v>2191.9</v>
       </c>
-      <c r="G120" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H120" s="37">
+      <c r="G122" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H122" s="37">
         <v>1.2172770028378261</v>
       </c>
-      <c r="I120" s="37">
+      <c r="I122" s="37">
         <v>1.2172770028378261</v>
       </c>
-      <c r="J120" s="71">
+      <c r="J122" s="71">
         <v>43445</v>
       </c>
-      <c r="K120" s="2"/>
-[...7 lines deleted...]
-      <c r="G121" s="31" t="s">
+      <c r="K122" s="2"/>
+    </row>
+    <row r="123" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B123" s="62"/>
+      <c r="C123" s="69"/>
+      <c r="D123" s="69"/>
+      <c r="E123" s="70"/>
+      <c r="F123" s="70"/>
+      <c r="G123" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H121" s="37">
+      <c r="H123" s="37">
         <v>1.3390047031296248</v>
       </c>
-      <c r="I121" s="37">
+      <c r="I123" s="37">
         <v>1.3390047031296248</v>
       </c>
-      <c r="J121" s="62"/>
-[...6 lines deleted...]
-      <c r="C122" s="75">
+      <c r="J123" s="62"/>
+      <c r="K123" s="2"/>
+    </row>
+    <row r="124" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="75">
         <v>43083</v>
       </c>
-      <c r="D122" s="75">
+      <c r="D124" s="75">
         <v>43095</v>
       </c>
-      <c r="E122" s="76">
+      <c r="E124" s="76">
         <v>1486.63888944</v>
       </c>
-      <c r="F122" s="76">
+      <c r="F124" s="76">
         <v>1263.6430560199999</v>
       </c>
-      <c r="G122" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H122" s="21">
+      <c r="G124" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H124" s="21">
         <v>0.82562255904000004</v>
       </c>
-      <c r="I122" s="21">
+      <c r="I124" s="21">
         <v>0.70177917517999999</v>
       </c>
-      <c r="J122" s="55">
+      <c r="J124" s="55">
         <v>43333</v>
       </c>
-      <c r="K122" s="2"/>
-[...7 lines deleted...]
-      <c r="G123" s="20" t="s">
+      <c r="K124" s="2"/>
+    </row>
+    <row r="125" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B125" s="58"/>
+      <c r="C125" s="75"/>
+      <c r="D125" s="75"/>
+      <c r="E125" s="76"/>
+      <c r="F125" s="76"/>
+      <c r="G125" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H123" s="21">
+      <c r="H125" s="21">
         <v>0.90818481495000003</v>
       </c>
-      <c r="I123" s="21">
+      <c r="I125" s="21">
         <v>0.77195709270000001</v>
       </c>
-      <c r="J123" s="63"/>
-[...6 lines deleted...]
-      <c r="C124" s="69">
+      <c r="J125" s="63"/>
+      <c r="K125" s="2"/>
+    </row>
+    <row r="126" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B126" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="69">
         <v>42996</v>
       </c>
-      <c r="D124" s="69">
+      <c r="D126" s="69">
         <v>43007</v>
       </c>
-      <c r="E124" s="82">
+      <c r="E126" s="82">
         <v>305</v>
       </c>
-      <c r="F124" s="83">
+      <c r="F126" s="83">
         <v>259.3</v>
       </c>
-      <c r="G124" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H124" s="37">
+      <c r="G126" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H126" s="37">
         <v>0.16938500000000001</v>
       </c>
-      <c r="I124" s="37">
+      <c r="I126" s="37">
         <v>0.14397799999999999</v>
       </c>
-      <c r="J124" s="71">
+      <c r="J126" s="71">
         <v>43333</v>
       </c>
-      <c r="K124" s="2"/>
-[...7 lines deleted...]
-      <c r="G125" s="31" t="s">
+      <c r="K126" s="2"/>
+    </row>
+    <row r="127" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B127" s="62"/>
+      <c r="C127" s="69"/>
+      <c r="D127" s="69"/>
+      <c r="E127" s="82"/>
+      <c r="F127" s="83"/>
+      <c r="G127" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H125" s="37">
+      <c r="H127" s="37">
         <v>0.18632399999999999</v>
       </c>
-      <c r="I125" s="37">
+      <c r="I127" s="37">
         <v>0.15837499999999999</v>
       </c>
-      <c r="J125" s="62"/>
-[...6 lines deleted...]
-      <c r="C126" s="75">
+      <c r="J127" s="62"/>
+      <c r="K127" s="2"/>
+    </row>
+    <row r="128" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B128" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="75">
         <v>42905</v>
       </c>
-      <c r="D126" s="75">
+      <c r="D128" s="75">
         <v>42916</v>
       </c>
-      <c r="E126" s="76">
+      <c r="E128" s="76">
         <v>95</v>
       </c>
-      <c r="F126" s="76">
+      <c r="F128" s="76">
         <v>80.75</v>
       </c>
-      <c r="G126" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H126" s="21">
+      <c r="G128" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H128" s="21">
         <v>5.2759357229999998E-2</v>
       </c>
-      <c r="I126" s="21">
+      <c r="I128" s="21">
         <v>4.4845453649999999E-2</v>
       </c>
-      <c r="J126" s="55">
+      <c r="J128" s="55">
         <v>43333</v>
       </c>
-      <c r="K126" s="2"/>
-[...7 lines deleted...]
-      <c r="G127" s="20" t="s">
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B129" s="58"/>
+      <c r="C129" s="75"/>
+      <c r="D129" s="75"/>
+      <c r="E129" s="76"/>
+      <c r="F129" s="76"/>
+      <c r="G129" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H127" s="21">
+      <c r="H129" s="21">
         <v>5.8035292959999998E-2</v>
       </c>
-      <c r="I127" s="21">
+      <c r="I129" s="21">
         <v>4.932999901E-2</v>
       </c>
-      <c r="J127" s="63"/>
-[...6 lines deleted...]
-      <c r="C128" s="69">
+      <c r="J129" s="63"/>
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B130" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="69">
         <v>42814</v>
       </c>
-      <c r="D128" s="69">
+      <c r="D130" s="69">
         <v>42825</v>
       </c>
-      <c r="E128" s="82">
+      <c r="E130" s="82">
         <v>350</v>
       </c>
-      <c r="F128" s="83">
+      <c r="F130" s="83">
         <v>297.5</v>
       </c>
-      <c r="G128" s="31" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="37">
+      <c r="G130" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H130" s="37">
         <v>0.19437657928999999</v>
       </c>
-      <c r="I128" s="37">
+      <c r="I130" s="37">
         <v>0.16522009239999999</v>
       </c>
-      <c r="J128" s="71">
+      <c r="J130" s="71">
         <v>43333</v>
       </c>
-      <c r="K128" s="2"/>
-[...7 lines deleted...]
-      <c r="G129" s="31" t="s">
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B131" s="62"/>
+      <c r="C131" s="69"/>
+      <c r="D131" s="69"/>
+      <c r="E131" s="82"/>
+      <c r="F131" s="83"/>
+      <c r="G131" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="H129" s="37">
+      <c r="H131" s="37">
         <v>0.21381423722000001</v>
       </c>
-      <c r="I129" s="37">
+      <c r="I131" s="37">
         <v>0.18174210163999999</v>
       </c>
-      <c r="J129" s="62"/>
-[...6 lines deleted...]
-      <c r="C130" s="75">
+      <c r="J131" s="62"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B132" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="75">
         <v>42779</v>
       </c>
-      <c r="D130" s="75">
+      <c r="D132" s="75">
         <v>42790</v>
       </c>
-      <c r="E130" s="84">
+      <c r="E132" s="84">
         <v>180</v>
       </c>
-      <c r="F130" s="84">
+      <c r="F132" s="84">
         <v>153</v>
       </c>
-      <c r="G130" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="36">
+      <c r="G132" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H132" s="36">
         <v>9.9965097909999995E-2</v>
       </c>
-      <c r="I130" s="36">
+      <c r="I132" s="36">
         <v>8.497033323E-2</v>
       </c>
-      <c r="J130" s="55">
+      <c r="J132" s="55">
         <v>43333</v>
       </c>
-      <c r="K130" s="2"/>
-[...7 lines deleted...]
-      <c r="G131" s="20" t="s">
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B133" s="58"/>
+      <c r="C133" s="75"/>
+      <c r="D133" s="75"/>
+      <c r="E133" s="84"/>
+      <c r="F133" s="84"/>
+      <c r="G133" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H131" s="36">
+      <c r="H133" s="36">
         <v>0.10996160770000001</v>
       </c>
-      <c r="I131" s="36">
+      <c r="I133" s="36">
         <v>9.346736655E-2</v>
       </c>
-      <c r="J131" s="63"/>
-[...15 lines deleted...]
-      <c r="B133" s="60">
+      <c r="J133" s="63"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B134" s="9"/>
+      <c r="C134" s="9"/>
+      <c r="D134" s="9"/>
+      <c r="E134" s="9"/>
+      <c r="F134" s="9"/>
+      <c r="G134" s="9"/>
+      <c r="H134" s="9"/>
+      <c r="I134" s="9"/>
+      <c r="J134" s="9"/>
+      <c r="K134" s="2"/>
+    </row>
+    <row r="135" spans="2:11" s="35" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B135" s="60">
         <v>2016</v>
       </c>
-      <c r="C133" s="60" t="s">
+      <c r="C135" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D133" s="60" t="s">
+      <c r="D135" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E133" s="60" t="s">
+      <c r="E135" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F133" s="60" t="s">
+      <c r="F135" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G133" s="60" t="s">
+      <c r="G135" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H133" s="60" t="s">
+      <c r="H135" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I133" s="60" t="s">
+      <c r="I135" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J133" s="60" t="s">
+      <c r="J135" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="K133" s="2"/>
-[...13 lines deleted...]
-      <c r="B135" s="53" t="s">
+      <c r="K135" s="2"/>
+    </row>
+    <row r="136" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B136" s="61"/>
+      <c r="C136" s="61"/>
+      <c r="D136" s="61"/>
+      <c r="E136" s="61"/>
+      <c r="F136" s="61"/>
+      <c r="G136" s="61"/>
+      <c r="H136" s="61"/>
+      <c r="I136" s="61"/>
+      <c r="J136" s="61"/>
+    </row>
+    <row r="137" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B137" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C135" s="78">
+      <c r="C137" s="78">
         <v>42851</v>
       </c>
-      <c r="D135" s="78">
+      <c r="D137" s="78">
         <v>42851</v>
       </c>
-      <c r="E135" s="73">
+      <c r="E137" s="73">
         <v>1913.9867990599998</v>
       </c>
-      <c r="F135" s="73">
+      <c r="F137" s="73">
         <v>1913.9867990599998</v>
       </c>
-      <c r="G135" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H135" s="16">
+      <c r="G137" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H137" s="16">
         <v>1.0629548766300001</v>
       </c>
-      <c r="I135" s="16">
+      <c r="I137" s="16">
         <v>1.0629548766300001</v>
       </c>
-      <c r="J135" s="54">
+      <c r="J137" s="54">
         <v>43082</v>
       </c>
     </row>
-    <row r="136" spans="2:11" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G136" s="15" t="s">
+    <row r="138" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B138" s="54"/>
+      <c r="C138" s="78"/>
+      <c r="D138" s="78"/>
+      <c r="E138" s="73"/>
+      <c r="F138" s="73"/>
+      <c r="G138" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H136" s="16">
+      <c r="H138" s="16">
         <v>1.1692503643000001</v>
       </c>
-      <c r="I136" s="16">
+      <c r="I138" s="16">
         <v>1.1692503643000001</v>
       </c>
-      <c r="J136" s="54"/>
-[...5 lines deleted...]
-      <c r="C137" s="75">
+      <c r="J138" s="54"/>
+    </row>
+    <row r="139" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B139" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="75">
         <v>42723</v>
       </c>
-      <c r="D137" s="75">
+      <c r="D139" s="75">
         <v>42734</v>
       </c>
-      <c r="E137" s="76">
+      <c r="E139" s="76">
         <v>604.14499999999998</v>
       </c>
-      <c r="F137" s="76">
+      <c r="F139" s="76">
         <v>513.52324999999996</v>
       </c>
-      <c r="G137" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H137" s="21">
+      <c r="G139" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H139" s="21">
         <v>0.33551896714000001</v>
       </c>
-      <c r="I137" s="21">
+      <c r="I139" s="21">
         <v>0.28519112207000002</v>
       </c>
-      <c r="J137" s="55">
+      <c r="J139" s="55">
         <v>43082</v>
       </c>
     </row>
-    <row r="138" spans="2:11" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G138" s="20" t="s">
+    <row r="140" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B140" s="58"/>
+      <c r="C140" s="75"/>
+      <c r="D140" s="75"/>
+      <c r="E140" s="76"/>
+      <c r="F140" s="76"/>
+      <c r="G140" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H138" s="21">
+      <c r="H140" s="21">
         <v>0.36907086384999999</v>
       </c>
-      <c r="I138" s="21">
+      <c r="I140" s="21">
         <v>0.31371023427</v>
       </c>
-      <c r="J138" s="55"/>
-[...5 lines deleted...]
-      <c r="C139" s="54">
+      <c r="J140" s="55"/>
+    </row>
+    <row r="141" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B141" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" s="54">
         <v>42632</v>
       </c>
-      <c r="D139" s="54">
+      <c r="D141" s="54">
         <v>42643</v>
       </c>
-      <c r="E139" s="73">
+      <c r="E141" s="73">
         <v>650</v>
       </c>
-      <c r="F139" s="73">
+      <c r="F141" s="73">
         <v>552.5</v>
       </c>
-      <c r="G139" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H139" s="16">
+      <c r="G141" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H141" s="16">
         <v>0.36098516293999999</v>
       </c>
-      <c r="I139" s="16">
+      <c r="I141" s="16">
         <v>0.30683738849999997</v>
       </c>
-      <c r="J139" s="54">
+      <c r="J141" s="54">
         <v>42969</v>
       </c>
     </row>
-    <row r="140" spans="2:11" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G140" s="15" t="s">
+    <row r="142" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B142" s="54"/>
+      <c r="C142" s="54"/>
+      <c r="D142" s="54"/>
+      <c r="E142" s="73"/>
+      <c r="F142" s="73"/>
+      <c r="G142" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H140" s="16">
+      <c r="H142" s="16">
         <v>0.39708367923999999</v>
       </c>
-      <c r="I140" s="16">
+      <c r="I142" s="16">
         <v>0.33752112735000001</v>
       </c>
-      <c r="J140" s="54"/>
-[...5 lines deleted...]
-      <c r="C141" s="75">
+      <c r="J142" s="54"/>
+    </row>
+    <row r="143" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B143" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="75">
         <v>42538</v>
       </c>
-      <c r="D141" s="75">
+      <c r="D143" s="75">
         <v>42551</v>
       </c>
-      <c r="E141" s="76">
+      <c r="E143" s="76">
         <v>161</v>
       </c>
-      <c r="F141" s="76">
+      <c r="F143" s="76">
         <v>136.85</v>
       </c>
-      <c r="G141" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="21">
+      <c r="G143" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H143" s="21">
         <v>8.9413248050000005E-2</v>
       </c>
-      <c r="I141" s="21">
+      <c r="I143" s="21">
         <v>7.6001260840000001E-2</v>
       </c>
-      <c r="J141" s="55">
+      <c r="J143" s="55">
         <v>42969</v>
       </c>
     </row>
-    <row r="142" spans="2:11" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G142" s="20" t="s">
+    <row r="144" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B144" s="58"/>
+      <c r="C144" s="75"/>
+      <c r="D144" s="75"/>
+      <c r="E144" s="76"/>
+      <c r="F144" s="76"/>
+      <c r="G144" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H142" s="21">
+      <c r="H144" s="21">
         <v>9.8354572850000002E-2</v>
       </c>
-      <c r="I142" s="21">
+      <c r="I144" s="21">
         <v>8.3601386920000006E-2</v>
       </c>
-      <c r="J142" s="55"/>
-[...5 lines deleted...]
-      <c r="C143" s="54">
+      <c r="J144" s="55"/>
+    </row>
+    <row r="145" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B145" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="54">
         <v>42478</v>
       </c>
-      <c r="D143" s="54">
+      <c r="D145" s="54">
         <v>42489</v>
       </c>
-      <c r="E143" s="73">
+      <c r="E145" s="73">
         <v>220</v>
       </c>
-      <c r="F143" s="73">
+      <c r="F145" s="73">
         <v>187</v>
       </c>
-      <c r="G143" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H143" s="16">
+      <c r="G145" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H145" s="16">
         <v>0.12217959361</v>
       </c>
-      <c r="I143" s="16">
+      <c r="I145" s="16">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J143" s="54">
+      <c r="J145" s="54">
         <v>42969</v>
       </c>
     </row>
-    <row r="144" spans="2:11" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G144" s="15" t="s">
+    <row r="146" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B146" s="54"/>
+      <c r="C146" s="54"/>
+      <c r="D146" s="54"/>
+      <c r="E146" s="73"/>
+      <c r="F146" s="73"/>
+      <c r="G146" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H144" s="16">
+      <c r="H146" s="16">
         <v>0.13439755297</v>
       </c>
-      <c r="I144" s="16">
+      <c r="I146" s="16">
         <v>0.11423792003</v>
       </c>
-      <c r="J144" s="54"/>
-[...5 lines deleted...]
-      <c r="C145" s="75">
+      <c r="J146" s="54"/>
+    </row>
+    <row r="147" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B147" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" s="75">
         <v>42447</v>
       </c>
-      <c r="D145" s="75">
+      <c r="D147" s="75">
         <v>42460</v>
       </c>
-      <c r="E145" s="76">
+      <c r="E147" s="76">
         <v>337</v>
       </c>
-      <c r="F145" s="76">
+      <c r="F147" s="76">
         <v>286.45</v>
       </c>
-      <c r="G145" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H145" s="21">
+      <c r="G147" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H147" s="21">
         <v>0.18715692294</v>
       </c>
-      <c r="I145" s="21">
+      <c r="I147" s="21">
         <v>0.15908338450000001</v>
       </c>
-      <c r="J145" s="55">
+      <c r="J147" s="55">
         <v>42969</v>
       </c>
     </row>
-    <row r="146" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G146" s="20" t="s">
+    <row r="148" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B148" s="58"/>
+      <c r="C148" s="75"/>
+      <c r="D148" s="75"/>
+      <c r="E148" s="76"/>
+      <c r="F148" s="76"/>
+      <c r="G148" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H146" s="21">
+      <c r="H148" s="21">
         <v>0.20587261524</v>
       </c>
-      <c r="I146" s="21">
+      <c r="I148" s="21">
         <v>0.17499172295000001</v>
       </c>
-      <c r="J146" s="55"/>
-[...5 lines deleted...]
-      <c r="C147" s="54">
+      <c r="J148" s="55"/>
+    </row>
+    <row r="149" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B149" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" s="54">
         <v>42419</v>
       </c>
-      <c r="D147" s="54">
+      <c r="D149" s="54">
         <v>42429</v>
       </c>
-      <c r="E147" s="73">
+      <c r="E149" s="73">
         <v>200</v>
       </c>
-      <c r="F147" s="73">
+      <c r="F149" s="73">
         <v>170</v>
       </c>
-      <c r="G147" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H147" s="16">
+      <c r="G149" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H149" s="16">
         <v>0.11107235782</v>
       </c>
-      <c r="I147" s="16">
+      <c r="I149" s="16">
         <v>9.4411504150000006E-2</v>
       </c>
-      <c r="J147" s="54">
+      <c r="J149" s="54">
         <v>42969</v>
       </c>
     </row>
-    <row r="148" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G148" s="15" t="s">
+    <row r="150" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B150" s="54"/>
+      <c r="C150" s="54"/>
+      <c r="D150" s="54"/>
+      <c r="E150" s="73"/>
+      <c r="F150" s="73"/>
+      <c r="G150" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H148" s="16">
+      <c r="H150" s="16">
         <v>0.12217959361</v>
       </c>
-      <c r="I148" s="16">
+      <c r="I150" s="16">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J148" s="54"/>
-[...5 lines deleted...]
-      <c r="B150" s="60">
+      <c r="J150" s="54"/>
+    </row>
+    <row r="151" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B151" s="40"/>
+    </row>
+    <row r="152" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B152" s="60">
         <v>2015</v>
       </c>
-      <c r="C150" s="60" t="s">
+      <c r="C152" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D150" s="60" t="s">
+      <c r="D152" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E150" s="60" t="s">
+      <c r="E152" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F150" s="60" t="s">
+      <c r="F152" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G150" s="60" t="s">
+      <c r="G152" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H150" s="60" t="s">
+      <c r="H152" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I150" s="60" t="s">
+      <c r="I152" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J150" s="60" t="s">
+      <c r="J152" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="151" spans="2:10" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B152" s="59" t="s">
+    <row r="153" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B153" s="61"/>
+      <c r="C153" s="61"/>
+      <c r="D153" s="61"/>
+      <c r="E153" s="61"/>
+      <c r="F153" s="61"/>
+      <c r="G153" s="61"/>
+      <c r="H153" s="61"/>
+      <c r="I153" s="61"/>
+      <c r="J153" s="61"/>
+    </row>
+    <row r="154" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B154" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="C152" s="75">
+      <c r="C154" s="75">
         <v>42488</v>
       </c>
-      <c r="D152" s="75">
+      <c r="D154" s="75">
         <v>42488</v>
       </c>
-      <c r="E152" s="76">
+      <c r="E154" s="76">
         <v>1287.2233853499999</v>
       </c>
-      <c r="F152" s="76">
-        <f>E152</f>
+      <c r="F154" s="76">
+        <f>E154</f>
         <v>1287.2233853499999</v>
       </c>
-      <c r="G152" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H152" s="21">
+      <c r="G154" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H154" s="21">
         <v>0.71487468232182438</v>
       </c>
-      <c r="I152" s="21">
+      <c r="I154" s="21">
         <v>0.71487468232182438</v>
       </c>
-      <c r="J152" s="55">
+      <c r="J154" s="55">
         <v>42717</v>
       </c>
     </row>
-    <row r="153" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G153" s="20" t="s">
+    <row r="155" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B155" s="56"/>
+      <c r="C155" s="75"/>
+      <c r="D155" s="75"/>
+      <c r="E155" s="76"/>
+      <c r="F155" s="76"/>
+      <c r="G155" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H153" s="21">
+      <c r="H155" s="21">
         <v>0.78636215055400682</v>
       </c>
-      <c r="I153" s="21">
-        <f>H153</f>
+      <c r="I155" s="21">
+        <f>H155</f>
         <v>0.78636215055400682</v>
       </c>
-      <c r="J153" s="55"/>
-[...5 lines deleted...]
-      <c r="C154" s="78">
+      <c r="J155" s="55"/>
+    </row>
+    <row r="156" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B156" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" s="78">
         <v>42355</v>
       </c>
-      <c r="D154" s="78">
+      <c r="D156" s="78">
         <v>42368</v>
       </c>
-      <c r="E154" s="73">
+      <c r="E156" s="73">
         <v>302.89999999999998</v>
       </c>
-      <c r="F154" s="73">
-        <f>E154*0.85</f>
+      <c r="F156" s="73">
+        <f>E156*0.85</f>
         <v>257.46499999999997</v>
       </c>
-      <c r="G154" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H154" s="16">
+      <c r="G156" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H156" s="16">
         <v>0.16823296997000001</v>
       </c>
-      <c r="I154" s="16">
+      <c r="I156" s="16">
         <v>0.14299802448000001</v>
       </c>
-      <c r="J154" s="54">
+      <c r="J156" s="54">
         <v>42717</v>
       </c>
     </row>
-    <row r="155" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G155" s="15" t="s">
+    <row r="157" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B157" s="57"/>
+      <c r="C157" s="78"/>
+      <c r="D157" s="78"/>
+      <c r="E157" s="73"/>
+      <c r="F157" s="73"/>
+      <c r="G157" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H155" s="16">
+      <c r="H157" s="16">
         <v>0.18505626696999999</v>
       </c>
-      <c r="I155" s="16">
+      <c r="I157" s="16">
         <v>0.15729782693</v>
       </c>
-      <c r="J155" s="54"/>
-[...5 lines deleted...]
-      <c r="C156" s="75">
+      <c r="J157" s="54"/>
+    </row>
+    <row r="158" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B158" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" s="75">
         <v>42327</v>
       </c>
-      <c r="D156" s="75">
+      <c r="D158" s="75">
         <v>42338</v>
       </c>
-      <c r="E156" s="76">
+      <c r="E158" s="76">
         <v>235</v>
       </c>
-      <c r="F156" s="76">
-        <f>E156*0.85</f>
+      <c r="F158" s="76">
+        <f>E158*0.85</f>
         <v>199.75</v>
       </c>
-      <c r="G156" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H156" s="21">
+      <c r="G158" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H158" s="21">
         <v>0.13051002045000001</v>
       </c>
-      <c r="I156" s="21">
+      <c r="I158" s="21">
         <v>0.110933517382</v>
       </c>
-      <c r="J156" s="55">
+      <c r="J158" s="55">
         <v>42717</v>
       </c>
     </row>
-    <row r="157" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G157" s="20" t="s">
+    <row r="159" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B159" s="56"/>
+      <c r="C159" s="75"/>
+      <c r="D159" s="75"/>
+      <c r="E159" s="76"/>
+      <c r="F159" s="76"/>
+      <c r="G159" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H157" s="21">
+      <c r="H159" s="21">
         <v>0.143561022495</v>
       </c>
-      <c r="I157" s="21">
+      <c r="I159" s="21">
         <v>0.12202686912000001</v>
       </c>
-      <c r="J157" s="55"/>
-[...5 lines deleted...]
-      <c r="C158" s="78">
+      <c r="J159" s="55"/>
+    </row>
+    <row r="160" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B160" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" s="78">
         <v>42296</v>
       </c>
-      <c r="D158" s="78">
+      <c r="D160" s="78">
         <v>42307</v>
       </c>
-      <c r="E158" s="73">
+      <c r="E160" s="73">
         <v>88</v>
       </c>
-      <c r="F158" s="73">
-        <f>E158*0.85</f>
+      <c r="F160" s="73">
+        <f>E160*0.85</f>
         <v>74.8</v>
       </c>
-      <c r="G158" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H158" s="16">
+      <c r="G160" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H160" s="16">
         <v>4.8871837445000003E-2</v>
       </c>
-      <c r="I158" s="16">
+      <c r="I160" s="16">
         <v>4.1541061827999999E-2</v>
       </c>
-      <c r="J158" s="54">
+      <c r="J160" s="54">
         <v>42717</v>
       </c>
     </row>
-    <row r="159" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G159" s="15" t="s">
+    <row r="161" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B161" s="57"/>
+      <c r="C161" s="78"/>
+      <c r="D161" s="78"/>
+      <c r="E161" s="73"/>
+      <c r="F161" s="73"/>
+      <c r="G161" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H159" s="16">
+      <c r="H161" s="16">
         <v>5.3759021189999999E-2</v>
       </c>
-      <c r="I159" s="16">
+      <c r="I161" s="16">
         <v>4.5695168011000001E-2</v>
       </c>
-      <c r="J159" s="54"/>
-[...5 lines deleted...]
-      <c r="C160" s="75">
+      <c r="J161" s="54"/>
+    </row>
+    <row r="162" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B162" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" s="75">
         <v>42265</v>
       </c>
-      <c r="D160" s="75">
+      <c r="D162" s="75">
         <v>42277</v>
       </c>
-      <c r="E160" s="76">
+      <c r="E162" s="76">
         <v>147</v>
       </c>
-      <c r="F160" s="76">
-        <f>E160*0.85</f>
+      <c r="F162" s="76">
+        <f>E162*0.85</f>
         <v>124.95</v>
       </c>
-      <c r="G160" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H160" s="21">
+      <c r="G162" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H162" s="21">
         <v>8.1638183005000003E-2</v>
       </c>
-      <c r="I160" s="21">
+      <c r="I162" s="21">
         <v>6.9392455554249999E-2</v>
       </c>
-      <c r="J160" s="55">
+      <c r="J162" s="55">
         <v>42717</v>
       </c>
     </row>
-    <row r="161" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G161" s="20" t="s">
+    <row r="163" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B163" s="56"/>
+      <c r="C163" s="75"/>
+      <c r="D163" s="75"/>
+      <c r="E163" s="76"/>
+      <c r="F163" s="76"/>
+      <c r="G163" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H161" s="21">
+      <c r="H163" s="21">
         <v>8.9802001305000004E-2</v>
       </c>
-      <c r="I161" s="21">
+      <c r="I163" s="21">
         <v>7.633170110925E-2</v>
       </c>
-      <c r="J161" s="55"/>
-[...5 lines deleted...]
-      <c r="C162" s="78">
+      <c r="J163" s="55"/>
+    </row>
+    <row r="164" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B164" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" s="78">
         <v>42236</v>
       </c>
-      <c r="D162" s="78">
+      <c r="D164" s="78">
         <v>42247</v>
       </c>
-      <c r="E162" s="73">
+      <c r="E164" s="73">
         <v>237</v>
       </c>
-      <c r="F162" s="73">
-        <f>E162*0.85</f>
+      <c r="F164" s="73">
+        <f>E164*0.85</f>
         <v>201.45</v>
       </c>
-      <c r="G162" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H162" s="16">
+      <c r="G164" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H164" s="16">
         <v>0.131620744028</v>
       </c>
-      <c r="I162" s="16">
+      <c r="I164" s="16">
         <v>0.111877632423</v>
       </c>
-      <c r="J162" s="54">
+      <c r="J164" s="54">
         <v>42605</v>
       </c>
     </row>
-    <row r="163" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G163" s="15" t="s">
+    <row r="165" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B165" s="57"/>
+      <c r="C165" s="78"/>
+      <c r="D165" s="78"/>
+      <c r="E165" s="73"/>
+      <c r="F165" s="73"/>
+      <c r="G165" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H163" s="16">
+      <c r="H165" s="16">
         <v>0.14478281843099999</v>
       </c>
-      <c r="I163" s="16">
+      <c r="I165" s="16">
         <v>0.123065395666</v>
       </c>
-      <c r="J163" s="54"/>
-[...5 lines deleted...]
-      <c r="C164" s="75">
+      <c r="J165" s="54"/>
+    </row>
+    <row r="166" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B166" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" s="75">
         <v>42205</v>
       </c>
-      <c r="D164" s="75">
+      <c r="D166" s="75">
         <v>42216</v>
       </c>
-      <c r="E164" s="76">
+      <c r="E166" s="76">
         <v>221</v>
       </c>
-      <c r="F164" s="76">
+      <c r="F166" s="76">
         <v>187.85</v>
       </c>
-      <c r="G164" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H164" s="21">
+      <c r="G166" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H166" s="21">
         <v>0.122734955402</v>
       </c>
-      <c r="I164" s="21">
+      <c r="I166" s="21">
         <v>0.104324712092</v>
       </c>
-      <c r="J164" s="55">
+      <c r="J166" s="55">
         <v>42605</v>
       </c>
     </row>
-    <row r="165" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G165" s="20" t="s">
+    <row r="167" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B167" s="56"/>
+      <c r="C167" s="75"/>
+      <c r="D167" s="75"/>
+      <c r="E167" s="76"/>
+      <c r="F167" s="76"/>
+      <c r="G167" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H165" s="21">
+      <c r="H167" s="21">
         <v>0.13500845094200001</v>
       </c>
-      <c r="I165" s="21">
+      <c r="I167" s="21">
         <v>0.114757183301</v>
       </c>
-      <c r="J165" s="55"/>
-[...2 lines deleted...]
-      <c r="B166" s="57" t="s">
+      <c r="J167" s="55"/>
+    </row>
+    <row r="168" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B168" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="C166" s="78">
+      <c r="C168" s="78">
         <v>42136</v>
       </c>
-      <c r="D166" s="78">
+      <c r="D168" s="78">
         <v>42149</v>
       </c>
-      <c r="E166" s="73">
+      <c r="E168" s="73">
         <v>270</v>
       </c>
-      <c r="F166" s="73">
-        <f>E166</f>
+      <c r="F168" s="73">
+        <f>E168</f>
         <v>270</v>
       </c>
-      <c r="G166" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H166" s="16">
+      <c r="G168" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H168" s="16">
         <v>0.170178573168</v>
       </c>
-      <c r="I166" s="16">
-        <f>H166</f>
+      <c r="I168" s="16">
+        <f>H168</f>
         <v>0.170178573168</v>
       </c>
-      <c r="J166" s="54">
+      <c r="J168" s="54">
         <v>42605</v>
       </c>
     </row>
-    <row r="167" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G167" s="15" t="s">
+    <row r="169" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B169" s="57"/>
+      <c r="C169" s="78"/>
+      <c r="D169" s="78"/>
+      <c r="E169" s="73"/>
+      <c r="F169" s="73"/>
+      <c r="G169" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H167" s="16">
+      <c r="H169" s="16">
         <v>0.18719643048500001</v>
       </c>
-      <c r="I167" s="16">
-        <f>H167</f>
+      <c r="I169" s="16">
+        <f>H169</f>
         <v>0.18719643048500001</v>
       </c>
-      <c r="J167" s="54"/>
-[...5 lines deleted...]
-      <c r="C168" s="75">
+      <c r="J169" s="54"/>
+    </row>
+    <row r="170" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B170" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C170" s="75">
         <v>42136</v>
       </c>
-      <c r="D168" s="75">
+      <c r="D170" s="75">
         <v>42149</v>
       </c>
-      <c r="E168" s="76">
+      <c r="E170" s="76">
         <v>515</v>
       </c>
-      <c r="F168" s="76">
+      <c r="F170" s="76">
         <v>437.75</v>
       </c>
-      <c r="G168" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="21">
+      <c r="G170" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H170" s="21">
         <v>0.32459987104400001</v>
       </c>
-      <c r="I168" s="21">
+      <c r="I170" s="21">
         <v>0.27590989038800001</v>
       </c>
-      <c r="J168" s="55">
+      <c r="J170" s="55">
         <v>42605</v>
       </c>
     </row>
-    <row r="169" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G169" s="20" t="s">
+    <row r="171" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B171" s="56"/>
+      <c r="C171" s="75"/>
+      <c r="D171" s="75"/>
+      <c r="E171" s="76"/>
+      <c r="F171" s="76"/>
+      <c r="G171" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H169" s="21">
+      <c r="H171" s="21">
         <v>0.35705985814800001</v>
       </c>
-      <c r="I169" s="21">
+      <c r="I171" s="21">
         <v>0.30350087942600001</v>
       </c>
-      <c r="J169" s="55"/>
-[...2 lines deleted...]
-      <c r="B171" s="60">
+      <c r="J171" s="55"/>
+    </row>
+    <row r="173" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B173" s="60">
         <v>2014</v>
       </c>
-      <c r="C171" s="60" t="s">
+      <c r="C173" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D171" s="60" t="s">
+      <c r="D173" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E171" s="60" t="s">
+      <c r="E173" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F171" s="60" t="s">
+      <c r="F173" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G171" s="60" t="s">
+      <c r="G173" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H171" s="60" t="s">
+      <c r="H173" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I171" s="60" t="s">
+      <c r="I173" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J171" s="60" t="s">
+      <c r="J173" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="172" spans="2:10" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B173" s="53" t="s">
+    <row r="174" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B174" s="61"/>
+      <c r="C174" s="61"/>
+      <c r="D174" s="61"/>
+      <c r="E174" s="61"/>
+      <c r="F174" s="61"/>
+      <c r="G174" s="61"/>
+      <c r="H174" s="61"/>
+      <c r="I174" s="61"/>
+      <c r="J174" s="61"/>
+    </row>
+    <row r="175" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B175" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C173" s="78">
+      <c r="C175" s="78">
         <v>42103</v>
       </c>
-      <c r="D173" s="78">
+      <c r="D175" s="78">
         <v>42103</v>
       </c>
-      <c r="E173" s="73">
+      <c r="E175" s="73">
         <v>18.591869079999999</v>
       </c>
-      <c r="F173" s="73">
+      <c r="F175" s="73">
         <v>18.591869079999999</v>
       </c>
-      <c r="G173" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H173" s="16">
+      <c r="G175" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H175" s="16">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="I173" s="16">
+      <c r="I175" s="16">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="J173" s="54">
+      <c r="J175" s="54">
         <v>42347</v>
       </c>
     </row>
-    <row r="174" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G174" s="15" t="s">
+    <row r="176" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B176" s="54"/>
+      <c r="C176" s="78"/>
+      <c r="D176" s="78"/>
+      <c r="E176" s="73"/>
+      <c r="F176" s="73"/>
+      <c r="G176" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H174" s="16">
+      <c r="H176" s="16">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="I174" s="16">
+      <c r="I176" s="16">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="J174" s="54"/>
-[...2 lines deleted...]
-      <c r="B175" s="55" t="s">
+      <c r="J176" s="54"/>
+    </row>
+    <row r="177" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B177" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C175" s="75">
+      <c r="C177" s="75">
         <v>42034</v>
       </c>
-      <c r="D175" s="75">
+      <c r="D177" s="75">
         <v>42045</v>
       </c>
-      <c r="E175" s="76">
-        <f>2750-E177</f>
+      <c r="E177" s="76">
+        <f>2750-E179</f>
         <v>1894.595</v>
       </c>
-      <c r="F175" s="76">
-        <f>E175</f>
+      <c r="F177" s="76">
+        <f>E177</f>
         <v>1894.595</v>
       </c>
-      <c r="G175" s="20" t="s">
-[...3 lines deleted...]
-        <f>2.296522661346-H177</f>
+      <c r="G177" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H177" s="21">
+        <f>2.296522661346-H179</f>
         <v>1.5821746733000002</v>
       </c>
-      <c r="I175" s="21">
-        <f>H175</f>
+      <c r="I177" s="21">
+        <f>H177</f>
         <v>1.5821746733000002</v>
       </c>
-      <c r="J175" s="55">
+      <c r="J177" s="55">
         <v>42347</v>
       </c>
     </row>
-    <row r="176" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G176" s="20" t="s">
+    <row r="178" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B178" s="55"/>
+      <c r="C178" s="75"/>
+      <c r="D178" s="75"/>
+      <c r="E178" s="76"/>
+      <c r="F178" s="76"/>
+      <c r="G178" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H176" s="21">
-        <f>2.52617492748-H178</f>
+      <c r="H178" s="21">
+        <f>2.52617492748-H180</f>
         <v>1.7403921406289999</v>
       </c>
-      <c r="I176" s="21">
-        <f>H176</f>
+      <c r="I178" s="21">
+        <f>H178</f>
         <v>1.7403921406289999</v>
       </c>
-      <c r="J176" s="55"/>
-[...2 lines deleted...]
-      <c r="B177" s="54" t="s">
+      <c r="J178" s="55"/>
+    </row>
+    <row r="179" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B179" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="C177" s="78">
+      <c r="C179" s="78">
         <v>42034</v>
       </c>
-      <c r="D177" s="78">
+      <c r="D179" s="78">
         <v>42045</v>
       </c>
-      <c r="E177" s="73">
+      <c r="E179" s="73">
         <v>855.40499999999997</v>
       </c>
-      <c r="F177" s="73">
-        <f>E177</f>
+      <c r="F179" s="73">
+        <f>E179</f>
         <v>855.40499999999997</v>
       </c>
-      <c r="G177" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H177" s="16">
+      <c r="G179" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H179" s="16">
         <v>0.71434798804599997</v>
       </c>
-      <c r="I177" s="16">
-        <f>H177</f>
+      <c r="I179" s="16">
+        <f>H179</f>
         <v>0.71434798804599997</v>
       </c>
-      <c r="J177" s="54">
+      <c r="J179" s="54">
         <v>42167</v>
       </c>
     </row>
-    <row r="178" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G178" s="15" t="s">
+    <row r="180" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B180" s="54"/>
+      <c r="C180" s="78"/>
+      <c r="D180" s="78"/>
+      <c r="E180" s="73"/>
+      <c r="F180" s="73"/>
+      <c r="G180" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H178" s="16">
+      <c r="H180" s="16">
         <v>0.785782786851</v>
       </c>
-      <c r="I178" s="16">
-        <f>H178</f>
+      <c r="I180" s="16">
+        <f>H180</f>
         <v>0.785782786851</v>
       </c>
-      <c r="J178" s="54"/>
-[...5 lines deleted...]
-      <c r="C179" s="75">
+      <c r="J180" s="54"/>
+    </row>
+    <row r="181" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B181" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" s="75">
         <v>41991</v>
       </c>
-      <c r="D179" s="75">
+      <c r="D181" s="75">
         <v>42003</v>
       </c>
-      <c r="E179" s="76">
+      <c r="E181" s="76">
         <v>475.42899999999997</v>
       </c>
-      <c r="F179" s="76">
+      <c r="F181" s="76">
         <v>404.11464999999998</v>
       </c>
-      <c r="G179" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H179" s="21">
+      <c r="G181" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H181" s="21">
         <v>0.397030353585</v>
       </c>
-      <c r="I179" s="21">
+      <c r="I181" s="21">
         <v>0.33747580054699999</v>
       </c>
-      <c r="J179" s="55">
+      <c r="J181" s="55">
         <v>42167</v>
       </c>
     </row>
-    <row r="180" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G180" s="20" t="s">
+    <row r="182" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B182" s="55"/>
+      <c r="C182" s="75"/>
+      <c r="D182" s="75"/>
+      <c r="E182" s="76"/>
+      <c r="F182" s="76"/>
+      <c r="G182" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H180" s="21">
+      <c r="H182" s="21">
         <v>0.43673338894399999</v>
       </c>
-      <c r="I180" s="21">
+      <c r="I182" s="21">
         <v>0.371223380602</v>
       </c>
-      <c r="J180" s="55"/>
-[...5 lines deleted...]
-      <c r="C181" s="78">
+      <c r="J182" s="55"/>
+    </row>
+    <row r="183" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B183" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C183" s="78">
         <v>41960</v>
       </c>
-      <c r="D181" s="78">
+      <c r="D183" s="78">
         <v>41971</v>
       </c>
-      <c r="E181" s="73">
+      <c r="E183" s="73">
         <v>463.24700000000001</v>
       </c>
-      <c r="F181" s="73">
-        <f>E181*0.85</f>
+      <c r="F183" s="73">
+        <f>E183*0.85</f>
         <v>393.75995</v>
       </c>
-      <c r="G181" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H181" s="16">
+      <c r="G183" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H183" s="16">
         <v>0.386857175745</v>
       </c>
-      <c r="I181" s="16">
+      <c r="I183" s="16">
         <v>0.32882859938300002</v>
       </c>
-      <c r="J181" s="54">
+      <c r="J183" s="54">
         <v>42167</v>
       </c>
     </row>
-    <row r="182" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G182" s="15" t="s">
+    <row r="184" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B184" s="54"/>
+      <c r="C184" s="78"/>
+      <c r="D184" s="78"/>
+      <c r="E184" s="73"/>
+      <c r="F184" s="73"/>
+      <c r="G184" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H182" s="16">
+      <c r="H184" s="16">
         <v>0.42554289332</v>
       </c>
-      <c r="I182" s="16">
+      <c r="I184" s="16">
         <v>0.361711459322</v>
       </c>
-      <c r="J182" s="54"/>
-[...5 lines deleted...]
-      <c r="C183" s="75">
+      <c r="J184" s="54"/>
+    </row>
+    <row r="185" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B185" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C185" s="75">
         <v>41932</v>
       </c>
-      <c r="D183" s="75">
+      <c r="D185" s="75">
         <v>41943</v>
       </c>
-      <c r="E183" s="76">
+      <c r="E185" s="76">
         <v>305.77199999999999</v>
       </c>
-      <c r="F183" s="76">
+      <c r="F185" s="76">
         <v>259.90620000000001</v>
       </c>
-      <c r="G183" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H183" s="21">
+      <c r="G185" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H185" s="21">
         <v>0.25534993716499998</v>
       </c>
-      <c r="I183" s="21">
+      <c r="I185" s="21">
         <v>0.217047446591</v>
       </c>
-      <c r="J183" s="55">
+      <c r="J185" s="55">
         <v>42167</v>
       </c>
     </row>
-    <row r="184" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G184" s="20" t="s">
+    <row r="186" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B186" s="55"/>
+      <c r="C186" s="75"/>
+      <c r="D186" s="75"/>
+      <c r="E186" s="76"/>
+      <c r="F186" s="76"/>
+      <c r="G186" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H184" s="21">
+      <c r="H186" s="21">
         <v>0.28088493088200001</v>
       </c>
-      <c r="I184" s="21">
+      <c r="I186" s="21">
         <v>0.23875219125</v>
       </c>
-      <c r="J184" s="55"/>
-[...5 lines deleted...]
-      <c r="C185" s="78">
+      <c r="J186" s="55"/>
+    </row>
+    <row r="187" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B187" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" s="78">
         <v>41901</v>
       </c>
-      <c r="D185" s="78">
+      <c r="D187" s="78">
         <v>41912</v>
       </c>
-      <c r="E185" s="73">
+      <c r="E187" s="73">
         <v>250.167</v>
       </c>
-      <c r="F185" s="73">
+      <c r="F187" s="73">
         <v>212.64195000000001</v>
       </c>
-      <c r="G185" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H185" s="16">
+      <c r="G187" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H187" s="16">
         <v>0.208914248952</v>
       </c>
-      <c r="I185" s="16">
+      <c r="I187" s="16">
         <v>0.17757711161</v>
       </c>
-      <c r="J185" s="54">
+      <c r="J187" s="54">
         <v>41992</v>
       </c>
     </row>
-    <row r="186" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G186" s="15" t="s">
+    <row r="188" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B188" s="54"/>
+      <c r="C188" s="78"/>
+      <c r="D188" s="78"/>
+      <c r="E188" s="73"/>
+      <c r="F188" s="73"/>
+      <c r="G188" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H186" s="16">
+      <c r="H188" s="16">
         <v>0.22980567384799999</v>
       </c>
-      <c r="I186" s="16">
+      <c r="I188" s="16">
         <v>0.19533482277100001</v>
       </c>
-      <c r="J186" s="54"/>
-[...5 lines deleted...]
-      <c r="C187" s="75">
+      <c r="J188" s="54"/>
+    </row>
+    <row r="189" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B189" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C189" s="75">
         <v>41869</v>
       </c>
-      <c r="D187" s="75">
+      <c r="D189" s="75">
         <v>41880</v>
       </c>
-      <c r="E187" s="76">
+      <c r="E189" s="76">
         <v>299.38499999999999</v>
       </c>
-      <c r="F187" s="76">
-        <f>E187*0.85</f>
+      <c r="F189" s="76">
+        <f>E189*0.85</f>
         <v>254.47725</v>
       </c>
-      <c r="G187" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H187" s="21">
+      <c r="G189" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H189" s="21">
         <v>0.25001615889700002</v>
       </c>
-      <c r="I187" s="21">
+      <c r="I189" s="21">
         <v>0.212513735063</v>
       </c>
-      <c r="J187" s="55">
+      <c r="J189" s="55">
         <v>41992</v>
       </c>
     </row>
-    <row r="188" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G188" s="20" t="s">
+    <row r="190" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B190" s="55"/>
+      <c r="C190" s="75"/>
+      <c r="D190" s="75"/>
+      <c r="E190" s="76"/>
+      <c r="F190" s="76"/>
+      <c r="G190" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H188" s="21">
+      <c r="H190" s="21">
         <v>0.27501777478599998</v>
       </c>
-      <c r="I188" s="21">
+      <c r="I190" s="21">
         <v>0.23376510856800001</v>
       </c>
-      <c r="J188" s="55"/>
-[...5 lines deleted...]
-      <c r="C189" s="78">
+      <c r="J190" s="55"/>
+    </row>
+    <row r="191" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B191" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C191" s="78">
         <v>41838</v>
       </c>
-      <c r="D189" s="78">
+      <c r="D191" s="78">
         <v>41851</v>
       </c>
-      <c r="E189" s="73">
+      <c r="E191" s="73">
         <v>298</v>
       </c>
-      <c r="F189" s="73">
+      <c r="F191" s="73">
         <v>253.3</v>
       </c>
-      <c r="G189" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H189" s="16">
+      <c r="G191" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H191" s="16">
         <v>0.248859546574</v>
       </c>
-      <c r="I189" s="16">
+      <c r="I191" s="16">
         <v>0.21153061458799999</v>
       </c>
-      <c r="J189" s="54">
+      <c r="J191" s="54">
         <v>41992</v>
       </c>
     </row>
-    <row r="190" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G190" s="15" t="s">
+    <row r="192" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B192" s="54"/>
+      <c r="C192" s="78"/>
+      <c r="D192" s="78"/>
+      <c r="E192" s="73"/>
+      <c r="F192" s="73"/>
+      <c r="G192" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H190" s="16">
+      <c r="H192" s="16">
         <v>0.27374550123199998</v>
       </c>
-      <c r="I190" s="16">
+      <c r="I192" s="16">
         <v>0.232683676048</v>
       </c>
-      <c r="J190" s="54"/>
-[...2 lines deleted...]
-      <c r="B192" s="60">
+      <c r="J192" s="54"/>
+    </row>
+    <row r="194" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B194" s="60">
         <v>2013</v>
       </c>
-      <c r="C192" s="60" t="s">
+      <c r="C194" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D192" s="60" t="s">
+      <c r="D194" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E192" s="60" t="s">
+      <c r="E194" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F192" s="60" t="s">
+      <c r="F194" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G192" s="60" t="s">
+      <c r="G194" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H192" s="60" t="s">
+      <c r="H194" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I192" s="60" t="s">
+      <c r="I194" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J192" s="60" t="s">
+      <c r="J194" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="193" spans="2:10" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B194" s="53" t="s">
+    <row r="195" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B195" s="61"/>
+      <c r="C195" s="61"/>
+      <c r="D195" s="61"/>
+      <c r="E195" s="61"/>
+      <c r="F195" s="61"/>
+      <c r="G195" s="61"/>
+      <c r="H195" s="61"/>
+      <c r="I195" s="61"/>
+      <c r="J195" s="61"/>
+    </row>
+    <row r="196" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B196" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C194" s="78">
+      <c r="C196" s="78">
         <v>41752</v>
       </c>
-      <c r="D194" s="78">
+      <c r="D196" s="78">
         <v>41752</v>
       </c>
-      <c r="E194" s="73">
+      <c r="E196" s="73">
         <v>132.53856647999999</v>
       </c>
-      <c r="F194" s="73">
+      <c r="F196" s="73">
         <v>132.53856647999999</v>
       </c>
-      <c r="G194" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H194" s="16">
+      <c r="G196" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H196" s="16">
         <v>0.110682844154</v>
       </c>
-      <c r="I194" s="16">
+      <c r="I196" s="16">
         <v>0.110682844154</v>
       </c>
-      <c r="J194" s="54">
+      <c r="J196" s="54">
         <v>41786</v>
       </c>
     </row>
-    <row r="195" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G195" s="15" t="s">
+    <row r="197" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B197" s="54"/>
+      <c r="C197" s="78"/>
+      <c r="D197" s="54"/>
+      <c r="E197" s="73"/>
+      <c r="F197" s="73"/>
+      <c r="G197" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H195" s="16">
+      <c r="H197" s="16">
         <v>0.121751128569</v>
       </c>
-      <c r="I195" s="16">
+      <c r="I197" s="16">
         <v>0.121751128569</v>
       </c>
-      <c r="J195" s="54"/>
-[...2 lines deleted...]
-      <c r="B196" s="55" t="s">
+      <c r="J197" s="54"/>
+    </row>
+    <row r="198" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B198" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C196" s="75">
+      <c r="C198" s="75">
         <v>41695</v>
       </c>
-      <c r="D196" s="75">
+      <c r="D198" s="75">
         <v>41708</v>
       </c>
-      <c r="E196" s="76">
+      <c r="E198" s="76">
         <v>1043</v>
       </c>
-      <c r="F196" s="76">
+      <c r="F198" s="76">
         <v>1043</v>
       </c>
-      <c r="G196" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H196" s="21">
+      <c r="G198" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H198" s="21">
         <v>0.87100841301200005</v>
       </c>
-      <c r="I196" s="21">
-        <f>H196</f>
+      <c r="I198" s="21">
+        <f>H198</f>
         <v>0.87100841301200005</v>
       </c>
-      <c r="J196" s="55">
+      <c r="J198" s="55">
         <v>41725</v>
       </c>
     </row>
-    <row r="197" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G197" s="20" t="s">
+    <row r="199" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B199" s="55"/>
+      <c r="C199" s="75"/>
+      <c r="D199" s="55"/>
+      <c r="E199" s="76"/>
+      <c r="F199" s="76"/>
+      <c r="G199" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H197" s="21">
+      <c r="H199" s="21">
         <v>0.95810925431299998</v>
       </c>
-      <c r="I197" s="21">
-        <f>H197</f>
+      <c r="I199" s="21">
+        <f>H199</f>
         <v>0.95810925431299998</v>
       </c>
-      <c r="J197" s="55"/>
-[...5 lines deleted...]
-      <c r="C198" s="54">
+      <c r="J199" s="55"/>
+    </row>
+    <row r="200" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B200" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C200" s="54">
         <v>41626</v>
       </c>
-      <c r="D198" s="54">
+      <c r="D200" s="54">
         <v>41638</v>
       </c>
-      <c r="E198" s="73">
+      <c r="E200" s="73">
         <v>760</v>
       </c>
-      <c r="F198" s="73">
+      <c r="F200" s="73">
         <v>646</v>
       </c>
-      <c r="G198" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H198" s="16">
+      <c r="G200" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H200" s="16">
         <v>0.63467535368100003</v>
       </c>
-      <c r="I198" s="16">
+      <c r="I200" s="16">
         <v>0.539474050629</v>
       </c>
-      <c r="J198" s="54">
+      <c r="J200" s="54">
         <v>41684</v>
       </c>
     </row>
-    <row r="199" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G199" s="15" t="s">
+    <row r="201" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B201" s="54"/>
+      <c r="C201" s="54"/>
+      <c r="D201" s="54"/>
+      <c r="E201" s="73"/>
+      <c r="F201" s="73"/>
+      <c r="G201" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H199" s="16">
+      <c r="H201" s="16">
         <v>0.69814288904900001</v>
       </c>
-      <c r="I199" s="16">
+      <c r="I201" s="16">
         <v>0.593421455692</v>
       </c>
-      <c r="J199" s="54"/>
-[...5 lines deleted...]
-      <c r="C200" s="55">
+      <c r="J201" s="54"/>
+    </row>
+    <row r="202" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B202" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C202" s="55">
         <v>41565</v>
       </c>
-      <c r="D200" s="55">
+      <c r="D202" s="55">
         <v>41578</v>
       </c>
-      <c r="E200" s="76">
+      <c r="E202" s="76">
         <v>538</v>
       </c>
-      <c r="F200" s="76">
+      <c r="F202" s="76">
         <v>457.3</v>
       </c>
-      <c r="G200" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H200" s="21">
+      <c r="G202" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H202" s="21">
         <v>0.44928334247399998</v>
       </c>
-      <c r="I200" s="21">
+      <c r="I202" s="21">
         <v>0.38189084110299998</v>
       </c>
-      <c r="J200" s="55">
+      <c r="J202" s="55">
         <v>41604</v>
       </c>
     </row>
-    <row r="201" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G201" s="20" t="s">
+    <row r="203" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B203" s="55"/>
+      <c r="C203" s="55"/>
+      <c r="D203" s="55"/>
+      <c r="E203" s="76"/>
+      <c r="F203" s="76"/>
+      <c r="G203" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H201" s="21">
+      <c r="H203" s="21">
         <v>0.49421167672100003</v>
       </c>
-      <c r="I201" s="21">
+      <c r="I203" s="21">
         <v>0.42007992521300003</v>
       </c>
-      <c r="J201" s="55"/>
-[...2 lines deleted...]
-      <c r="B202" s="54" t="s">
+      <c r="J203" s="55"/>
+    </row>
+    <row r="204" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B204" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="C202" s="54">
+      <c r="C204" s="54">
         <v>41565</v>
       </c>
-      <c r="D202" s="54">
+      <c r="D204" s="54">
         <v>41578</v>
       </c>
-      <c r="E202" s="73">
+      <c r="E204" s="73">
         <v>746</v>
       </c>
-      <c r="F202" s="73">
-        <f>E202</f>
+      <c r="F204" s="73">
+        <f>E204</f>
         <v>746</v>
       </c>
-      <c r="G202" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H202" s="16">
+      <c r="G204" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H204" s="16">
         <v>0.62298396558699998</v>
       </c>
-      <c r="I202" s="16">
-        <f>H202</f>
+      <c r="I204" s="16">
+        <f>H204</f>
         <v>0.62298396558699998</v>
       </c>
-      <c r="J202" s="54">
+      <c r="J204" s="54">
         <v>41604</v>
       </c>
     </row>
-    <row r="203" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G203" s="15" t="s">
+    <row r="205" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B205" s="54"/>
+      <c r="C205" s="54"/>
+      <c r="D205" s="54"/>
+      <c r="E205" s="73"/>
+      <c r="F205" s="73"/>
+      <c r="G205" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H203" s="16">
+      <c r="H205" s="16">
         <v>0.68528236214500005</v>
       </c>
-      <c r="I203" s="16">
-        <f>H203</f>
+      <c r="I205" s="16">
+        <f>H205</f>
         <v>0.68528236214500005</v>
       </c>
-      <c r="J203" s="54"/>
-[...5 lines deleted...]
-      <c r="C204" s="55">
+      <c r="J205" s="54"/>
+    </row>
+    <row r="206" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B206" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C206" s="55">
         <v>41536</v>
       </c>
-      <c r="D204" s="55">
+      <c r="D206" s="55">
         <v>41547</v>
       </c>
-      <c r="E204" s="76">
+      <c r="E206" s="76">
         <v>220</v>
       </c>
-      <c r="F204" s="76">
+      <c r="F206" s="76">
         <v>187</v>
       </c>
-      <c r="G204" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H204" s="21">
+      <c r="G206" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H206" s="21">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I204" s="21">
+      <c r="I206" s="21">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J204" s="55">
+      <c r="J206" s="55">
         <v>41604</v>
       </c>
     </row>
-    <row r="205" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G205" s="20" t="s">
+    <row r="207" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B207" s="55"/>
+      <c r="C207" s="55"/>
+      <c r="D207" s="55"/>
+      <c r="E207" s="76"/>
+      <c r="F207" s="76"/>
+      <c r="G207" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H205" s="21">
+      <c r="H207" s="21">
         <v>0.202093994198</v>
       </c>
-      <c r="I205" s="21">
+      <c r="I207" s="21">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J205" s="55"/>
-[...5 lines deleted...]
-      <c r="C206" s="54">
+      <c r="J207" s="55"/>
+    </row>
+    <row r="208" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B208" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" s="54">
         <v>41505</v>
       </c>
-      <c r="D206" s="54">
+      <c r="D208" s="54">
         <v>41516</v>
       </c>
-      <c r="E206" s="73">
+      <c r="E208" s="73">
         <v>220</v>
       </c>
-      <c r="F206" s="73">
+      <c r="F208" s="73">
         <v>187</v>
       </c>
-      <c r="G206" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H206" s="16">
+      <c r="G208" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H208" s="16">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I206" s="16">
+      <c r="I208" s="16">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J206" s="54">
+      <c r="J208" s="54">
         <v>41604</v>
       </c>
     </row>
-    <row r="207" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G207" s="15" t="s">
+    <row r="209" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B209" s="54"/>
+      <c r="C209" s="54"/>
+      <c r="D209" s="54"/>
+      <c r="E209" s="73"/>
+      <c r="F209" s="73"/>
+      <c r="G209" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H207" s="16">
+      <c r="H209" s="16">
         <v>0.202093994198</v>
       </c>
-      <c r="I207" s="16">
+      <c r="I209" s="16">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J207" s="54"/>
-[...2 lines deleted...]
-      <c r="B209" s="60">
+      <c r="J209" s="54"/>
+    </row>
+    <row r="211" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B211" s="60">
         <v>2012</v>
       </c>
-      <c r="C209" s="60" t="s">
+      <c r="C211" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D209" s="60" t="s">
+      <c r="D211" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E209" s="60" t="s">
+      <c r="E211" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F209" s="60" t="s">
+      <c r="F211" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G209" s="60" t="s">
+      <c r="G211" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H209" s="60" t="s">
+      <c r="H211" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I209" s="60" t="s">
+      <c r="I211" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J209" s="60" t="s">
+      <c r="J211" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="210" spans="2:10" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B211" s="53" t="s">
+    <row r="212" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B212" s="61"/>
+      <c r="C212" s="61"/>
+      <c r="D212" s="61"/>
+      <c r="E212" s="61"/>
+      <c r="F212" s="61"/>
+      <c r="G212" s="61"/>
+      <c r="H212" s="61"/>
+      <c r="I212" s="61"/>
+      <c r="J212" s="61"/>
+    </row>
+    <row r="213" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B213" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C211" s="78">
+      <c r="C213" s="78">
         <v>41380</v>
       </c>
-      <c r="D211" s="54">
+      <c r="D213" s="54">
         <v>41380</v>
       </c>
-      <c r="E211" s="73">
+      <c r="E213" s="73">
         <v>1498.8</v>
       </c>
-      <c r="F211" s="73">
+      <c r="F213" s="73">
         <v>1498.8</v>
       </c>
-      <c r="G211" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H211" s="16">
+      <c r="G213" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H213" s="16">
         <v>1.25162</v>
       </c>
-      <c r="I211" s="16">
+      <c r="I213" s="16">
         <v>1.25162</v>
       </c>
-      <c r="J211" s="54">
+      <c r="J213" s="54">
         <v>41604</v>
       </c>
     </row>
-    <row r="212" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G212" s="15" t="s">
+    <row r="214" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B214" s="54"/>
+      <c r="C214" s="78"/>
+      <c r="D214" s="54"/>
+      <c r="E214" s="73"/>
+      <c r="F214" s="73"/>
+      <c r="G214" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H212" s="16">
+      <c r="H214" s="16">
         <v>1.376782</v>
       </c>
-      <c r="I212" s="16">
+      <c r="I214" s="16">
         <v>1.376782</v>
       </c>
-      <c r="J212" s="54"/>
-[...2 lines deleted...]
-      <c r="B213" s="55" t="s">
+      <c r="J214" s="54"/>
+    </row>
+    <row r="215" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B215" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C213" s="55">
+      <c r="C215" s="55">
         <v>41284</v>
       </c>
-      <c r="D213" s="55">
+      <c r="D215" s="55">
         <v>41295</v>
       </c>
-      <c r="E213" s="76">
+      <c r="E215" s="76">
         <v>1650</v>
       </c>
-      <c r="F213" s="76">
-        <f>E213</f>
+      <c r="F215" s="76">
+        <f>E215</f>
         <v>1650</v>
       </c>
-      <c r="G213" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H213" s="21">
+      <c r="G215" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H215" s="21">
         <v>1.377913596807</v>
       </c>
-      <c r="I213" s="21">
-        <f>H213</f>
+      <c r="I215" s="21">
+        <f>H215</f>
         <v>1.377913596807</v>
       </c>
-      <c r="J213" s="55">
+      <c r="J215" s="55">
         <v>41323</v>
       </c>
     </row>
-    <row r="214" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G214" s="20" t="s">
+    <row r="216" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B216" s="55"/>
+      <c r="C216" s="55"/>
+      <c r="D216" s="55"/>
+      <c r="E216" s="76"/>
+      <c r="F216" s="76"/>
+      <c r="G216" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H214" s="21">
+      <c r="H216" s="21">
         <v>1.5157049564880001</v>
       </c>
-      <c r="I214" s="21">
-        <f>H214</f>
+      <c r="I216" s="21">
+        <f>H216</f>
         <v>1.5157049564880001</v>
       </c>
-      <c r="J214" s="55"/>
-[...2 lines deleted...]
-      <c r="B215" s="54" t="s">
+      <c r="J216" s="55"/>
+    </row>
+    <row r="217" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B217" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="C215" s="54">
+      <c r="C217" s="54">
         <v>41218</v>
       </c>
-      <c r="D215" s="54">
+      <c r="D217" s="54">
         <v>41236</v>
       </c>
-      <c r="E215" s="73">
+      <c r="E217" s="73">
         <v>1122.5</v>
       </c>
-      <c r="F215" s="73">
+      <c r="F217" s="73">
         <v>1122.5</v>
       </c>
-      <c r="G215" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H215" s="16">
+      <c r="G217" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H217" s="16">
         <v>0.93741699999999994</v>
       </c>
-      <c r="I215" s="16">
+      <c r="I217" s="16">
         <v>0.93741699999999994</v>
       </c>
-      <c r="J215" s="54">
+      <c r="J217" s="54">
         <v>41255</v>
       </c>
     </row>
-    <row r="216" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G216" s="15" t="s">
+    <row r="218" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B218" s="54"/>
+      <c r="C218" s="54"/>
+      <c r="D218" s="54"/>
+      <c r="E218" s="73"/>
+      <c r="F218" s="73"/>
+      <c r="G218" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H216" s="16">
+      <c r="H218" s="16">
         <v>1.031158</v>
       </c>
-      <c r="I216" s="16">
+      <c r="I218" s="16">
         <v>1.031158</v>
       </c>
-      <c r="J216" s="54"/>
-[...2 lines deleted...]
-      <c r="B218" s="60">
+      <c r="J218" s="54"/>
+    </row>
+    <row r="220" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B220" s="60">
         <v>2011</v>
       </c>
-      <c r="C218" s="60" t="s">
+      <c r="C220" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="D218" s="60" t="s">
+      <c r="D220" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E218" s="60" t="s">
+      <c r="E220" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="F218" s="60" t="s">
+      <c r="F220" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="G218" s="60" t="s">
+      <c r="G220" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="H218" s="60" t="s">
+      <c r="H220" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="I218" s="60" t="s">
+      <c r="I220" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="J218" s="60" t="s">
+      <c r="J220" s="60" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="219" spans="2:10" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B220" s="53" t="s">
+    <row r="221" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B221" s="61"/>
+      <c r="C221" s="61"/>
+      <c r="D221" s="61"/>
+      <c r="E221" s="61"/>
+      <c r="F221" s="61"/>
+      <c r="G221" s="61"/>
+      <c r="H221" s="61"/>
+      <c r="I221" s="61"/>
+      <c r="J221" s="61"/>
+    </row>
+    <row r="222" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B222" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C220" s="78">
-        <f>C222</f>
+      <c r="C222" s="78">
+        <f>C224</f>
         <v>41010</v>
       </c>
-      <c r="D220" s="54">
-        <f>D222</f>
+      <c r="D222" s="54">
+        <f>D224</f>
         <v>41010</v>
       </c>
-      <c r="E220" s="73">
-        <f>1953.028537-E222</f>
+      <c r="E222" s="73">
+        <f>1953.028537-E224</f>
         <v>877.47853699999996</v>
       </c>
-      <c r="F220" s="73">
-        <f>E220</f>
+      <c r="F222" s="73">
+        <f>E222</f>
         <v>877.47853699999996</v>
       </c>
-      <c r="G220" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H220" s="16">
+      <c r="G222" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H222" s="16">
         <v>0.73238635476500002</v>
       </c>
-      <c r="I220" s="16">
-        <f>H220</f>
+      <c r="I222" s="16">
+        <f>H222</f>
         <v>0.73238635476500002</v>
       </c>
-      <c r="J220" s="54">
+      <c r="J222" s="54">
         <v>41255</v>
       </c>
     </row>
-    <row r="221" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G221" s="15" t="s">
+    <row r="223" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B223" s="54"/>
+      <c r="C223" s="78"/>
+      <c r="D223" s="54"/>
+      <c r="E223" s="73"/>
+      <c r="F223" s="73"/>
+      <c r="G223" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H221" s="16">
+      <c r="H223" s="16">
         <v>0.80562499024199996</v>
       </c>
-      <c r="I221" s="16">
-        <f>H221</f>
+      <c r="I223" s="16">
+        <f>H223</f>
         <v>0.80562499024199996</v>
       </c>
-      <c r="J221" s="54"/>
-[...2 lines deleted...]
-      <c r="B222" s="55" t="s">
+      <c r="J223" s="54"/>
+    </row>
+    <row r="224" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B224" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C222" s="55">
+      <c r="C224" s="55">
         <v>41010</v>
       </c>
-      <c r="D222" s="55">
-        <f>C222</f>
+      <c r="D224" s="55">
+        <f>C224</f>
         <v>41010</v>
       </c>
-      <c r="E222" s="76">
+      <c r="E224" s="76">
         <v>1075.55</v>
       </c>
-      <c r="F222" s="76">
-        <f>E222</f>
+      <c r="F224" s="76">
+        <f>E224</f>
         <v>1075.55</v>
       </c>
-      <c r="G222" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H222" s="21">
+      <c r="G224" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H224" s="21">
         <v>0.897706451061</v>
       </c>
-      <c r="I222" s="21">
-        <f>H222</f>
+      <c r="I224" s="21">
+        <f>H224</f>
         <v>0.897706451061</v>
       </c>
-      <c r="J222" s="55">
+      <c r="J224" s="55">
         <v>41031</v>
       </c>
     </row>
-    <row r="223" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G223" s="20" t="s">
+    <row r="225" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B225" s="55"/>
+      <c r="C225" s="55"/>
+      <c r="D225" s="55"/>
+      <c r="E225" s="76"/>
+      <c r="F225" s="76"/>
+      <c r="G225" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H223" s="21">
+      <c r="H225" s="21">
         <v>0.98747709616699997</v>
       </c>
-      <c r="I223" s="21">
-        <f>H223</f>
+      <c r="I225" s="21">
+        <f>H225</f>
         <v>0.98747709616699997</v>
       </c>
-      <c r="J223" s="55"/>
-[...5 lines deleted...]
-      <c r="C224" s="54">
+      <c r="J225" s="55"/>
+    </row>
+    <row r="226" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B226" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C226" s="54">
         <v>40889</v>
       </c>
-      <c r="D224" s="54">
+      <c r="D226" s="54">
         <v>40906</v>
       </c>
-      <c r="E224" s="73">
+      <c r="E226" s="73">
         <v>617</v>
       </c>
-      <c r="F224" s="73">
-        <f>E224*0.85</f>
+      <c r="F226" s="73">
+        <f>E226*0.85</f>
         <v>524.44999999999993</v>
       </c>
-      <c r="G224" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H224" s="16">
+      <c r="G226" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H226" s="16">
         <v>0.51496556222500001</v>
       </c>
-      <c r="I224" s="16">
+      <c r="I226" s="16">
         <v>0.43772</v>
       </c>
-      <c r="J224" s="54">
+      <c r="J226" s="54">
         <v>41031</v>
       </c>
     </row>
-    <row r="225" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G225" s="15" t="s">
+    <row r="227" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B227" s="54"/>
+      <c r="C227" s="54"/>
+      <c r="D227" s="54"/>
+      <c r="E227" s="73"/>
+      <c r="F227" s="73"/>
+      <c r="G227" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H225" s="16">
+      <c r="H227" s="16">
         <v>0.56646211844700001</v>
       </c>
-      <c r="I225" s="16">
+      <c r="I227" s="16">
         <v>0.48149199999999998</v>
       </c>
-      <c r="J225" s="54"/>
-[...2 lines deleted...]
-      <c r="B226" s="55" t="s">
+      <c r="J227" s="54"/>
+    </row>
+    <row r="228" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B228" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="C226" s="55">
+      <c r="C228" s="55">
         <v>40799</v>
       </c>
-      <c r="D226" s="55">
+      <c r="D228" s="55">
         <v>40816</v>
       </c>
-      <c r="E226" s="76">
+      <c r="E228" s="76">
         <v>382.4</v>
       </c>
-      <c r="F226" s="76">
+      <c r="F228" s="76">
         <v>382.4</v>
       </c>
-      <c r="G226" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H226" s="21">
+      <c r="G228" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H228" s="21">
         <v>0.31905871769600003</v>
       </c>
-      <c r="I226" s="21">
+      <c r="I228" s="21">
         <v>0.31905800000000001</v>
       </c>
-      <c r="J226" s="55">
+      <c r="J228" s="55">
         <v>40850</v>
       </c>
     </row>
-    <row r="227" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G227" s="20" t="s">
+    <row r="229" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B229" s="55"/>
+      <c r="C229" s="55"/>
+      <c r="D229" s="55"/>
+      <c r="E229" s="76"/>
+      <c r="F229" s="76"/>
+      <c r="G229" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="H227" s="21">
+      <c r="H229" s="21">
         <v>0.35096458946600001</v>
       </c>
-      <c r="I227" s="21">
+      <c r="I229" s="21">
         <v>0.350964</v>
       </c>
-      <c r="J227" s="55"/>
-[...5 lines deleted...]
-      <c r="C228" s="54">
+      <c r="J229" s="55"/>
+    </row>
+    <row r="230" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B230" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C230" s="54">
         <v>40799</v>
       </c>
-      <c r="D228" s="54">
+      <c r="D230" s="54">
         <v>40816</v>
       </c>
-      <c r="E228" s="73">
+      <c r="E230" s="73">
         <v>1250</v>
       </c>
-      <c r="F228" s="73">
+      <c r="F230" s="73">
         <v>1062.5</v>
       </c>
-      <c r="G228" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H228" s="16">
+      <c r="G230" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="H230" s="16">
         <v>1.042948214228</v>
       </c>
-      <c r="I228" s="16">
+      <c r="I230" s="16">
         <v>0.88650499999999999</v>
       </c>
-      <c r="J228" s="54">
+      <c r="J230" s="54">
         <v>40850</v>
       </c>
     </row>
-    <row r="229" spans="2:10" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="G229" s="15" t="s">
+    <row r="231" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B231" s="54"/>
+      <c r="C231" s="54"/>
+      <c r="D231" s="54"/>
+      <c r="E231" s="73"/>
+      <c r="F231" s="73"/>
+      <c r="G231" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H229" s="16">
+      <c r="H231" s="16">
         <v>1.1472430356500001</v>
       </c>
-      <c r="I229" s="16">
+      <c r="I231" s="16">
         <v>0.97515600000000002</v>
       </c>
-      <c r="J229" s="54"/>
+      <c r="J231" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="506">
-    <mergeCell ref="G19:G20"/>
-[...22 lines deleted...]
-    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
     <mergeCell ref="C228:C229"/>
     <mergeCell ref="D228:D229"/>
     <mergeCell ref="E228:E229"/>
     <mergeCell ref="F228:F229"/>
     <mergeCell ref="J228:J229"/>
     <mergeCell ref="C222:C223"/>
     <mergeCell ref="D222:D223"/>
     <mergeCell ref="E222:E223"/>
     <mergeCell ref="F222:F223"/>
     <mergeCell ref="J222:J223"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="D208:D209"/>
+    <mergeCell ref="E208:E209"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="J208:J209"/>
+    <mergeCell ref="H211:H212"/>
+    <mergeCell ref="I211:I212"/>
+    <mergeCell ref="J211:J212"/>
+    <mergeCell ref="J213:J214"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="C230:C231"/>
+    <mergeCell ref="D230:D231"/>
+    <mergeCell ref="E230:E231"/>
+    <mergeCell ref="F230:F231"/>
+    <mergeCell ref="J230:J231"/>
     <mergeCell ref="C224:C225"/>
     <mergeCell ref="D224:D225"/>
     <mergeCell ref="E224:E225"/>
     <mergeCell ref="F224:F225"/>
     <mergeCell ref="J224:J225"/>
-    <mergeCell ref="G218:G219"/>
-    <mergeCell ref="J213:J214"/>
+    <mergeCell ref="C226:C227"/>
+    <mergeCell ref="D226:D227"/>
+    <mergeCell ref="E226:E227"/>
+    <mergeCell ref="F226:F227"/>
+    <mergeCell ref="J226:J227"/>
+    <mergeCell ref="G220:G221"/>
+    <mergeCell ref="J215:J216"/>
+    <mergeCell ref="C217:C218"/>
+    <mergeCell ref="D217:D218"/>
+    <mergeCell ref="E217:E218"/>
+    <mergeCell ref="F217:F218"/>
+    <mergeCell ref="J217:J218"/>
+    <mergeCell ref="H220:H221"/>
+    <mergeCell ref="I220:I221"/>
+    <mergeCell ref="J220:J221"/>
     <mergeCell ref="C215:C216"/>
     <mergeCell ref="D215:D216"/>
     <mergeCell ref="E215:E216"/>
     <mergeCell ref="F215:F216"/>
-    <mergeCell ref="J215:J216"/>
-[...2 lines deleted...]
-    <mergeCell ref="J218:J219"/>
     <mergeCell ref="C213:C214"/>
     <mergeCell ref="D213:D214"/>
     <mergeCell ref="E213:E214"/>
     <mergeCell ref="F213:F214"/>
+    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="C220:C221"/>
+    <mergeCell ref="D220:D221"/>
+    <mergeCell ref="E220:E221"/>
+    <mergeCell ref="F220:F221"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="B217:B218"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="J206:J207"/>
+    <mergeCell ref="B211:B212"/>
     <mergeCell ref="C211:C212"/>
     <mergeCell ref="D211:D212"/>
     <mergeCell ref="E211:E212"/>
     <mergeCell ref="F211:F212"/>
-    <mergeCell ref="B218:B219"/>
-[...7 lines deleted...]
-    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="G211:G212"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="F202:F203"/>
+    <mergeCell ref="J202:J203"/>
     <mergeCell ref="D204:D205"/>
     <mergeCell ref="E204:E205"/>
     <mergeCell ref="F204:F205"/>
     <mergeCell ref="J204:J205"/>
-    <mergeCell ref="B209:B210"/>
-[...5 lines deleted...]
-    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="D198:D199"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="F198:F199"/>
+    <mergeCell ref="J198:J199"/>
     <mergeCell ref="C200:C201"/>
     <mergeCell ref="D200:D201"/>
     <mergeCell ref="E200:E201"/>
     <mergeCell ref="F200:F201"/>
     <mergeCell ref="J200:J201"/>
-    <mergeCell ref="D202:D203"/>
-[...2 lines deleted...]
-    <mergeCell ref="J202:J203"/>
+    <mergeCell ref="H194:H195"/>
+    <mergeCell ref="I194:I195"/>
+    <mergeCell ref="J194:J195"/>
     <mergeCell ref="C196:C197"/>
     <mergeCell ref="D196:D197"/>
     <mergeCell ref="E196:E197"/>
     <mergeCell ref="F196:F197"/>
     <mergeCell ref="J196:J197"/>
-    <mergeCell ref="C198:C199"/>
-[...6 lines deleted...]
-    <mergeCell ref="J192:J193"/>
+    <mergeCell ref="B194:B195"/>
     <mergeCell ref="C194:C195"/>
     <mergeCell ref="D194:D195"/>
     <mergeCell ref="E194:E195"/>
     <mergeCell ref="F194:F195"/>
-    <mergeCell ref="J194:J195"/>
-[...5 lines deleted...]
-    <mergeCell ref="G192:G193"/>
+    <mergeCell ref="G194:G195"/>
+    <mergeCell ref="C189:C190"/>
+    <mergeCell ref="D189:D190"/>
+    <mergeCell ref="E189:E190"/>
+    <mergeCell ref="F189:F190"/>
+    <mergeCell ref="J189:J190"/>
+    <mergeCell ref="C191:C192"/>
+    <mergeCell ref="D191:D192"/>
+    <mergeCell ref="E191:E192"/>
+    <mergeCell ref="F191:F192"/>
+    <mergeCell ref="J191:J192"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="J185:J186"/>
     <mergeCell ref="C187:C188"/>
     <mergeCell ref="D187:D188"/>
     <mergeCell ref="E187:E188"/>
     <mergeCell ref="F187:F188"/>
     <mergeCell ref="J187:J188"/>
-    <mergeCell ref="C189:C190"/>
-[...3 lines deleted...]
-    <mergeCell ref="J189:J190"/>
+    <mergeCell ref="C181:C182"/>
+    <mergeCell ref="D181:D182"/>
+    <mergeCell ref="E181:E182"/>
+    <mergeCell ref="F181:F182"/>
+    <mergeCell ref="J181:J182"/>
     <mergeCell ref="C183:C184"/>
     <mergeCell ref="D183:D184"/>
     <mergeCell ref="E183:E184"/>
     <mergeCell ref="F183:F184"/>
     <mergeCell ref="J183:J184"/>
-    <mergeCell ref="C185:C186"/>
-[...3 lines deleted...]
-    <mergeCell ref="J185:J186"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="J177:J178"/>
     <mergeCell ref="C179:C180"/>
     <mergeCell ref="D179:D180"/>
     <mergeCell ref="E179:E180"/>
     <mergeCell ref="F179:F180"/>
     <mergeCell ref="J179:J180"/>
-    <mergeCell ref="C181:C182"/>
-[...3 lines deleted...]
-    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="H173:H174"/>
+    <mergeCell ref="I173:I174"/>
+    <mergeCell ref="J173:J174"/>
     <mergeCell ref="C175:C176"/>
     <mergeCell ref="D175:D176"/>
     <mergeCell ref="E175:E176"/>
     <mergeCell ref="F175:F176"/>
     <mergeCell ref="J175:J176"/>
-    <mergeCell ref="C177:C178"/>
-[...6 lines deleted...]
-    <mergeCell ref="J171:J172"/>
+    <mergeCell ref="B173:B174"/>
     <mergeCell ref="C173:C174"/>
     <mergeCell ref="D173:D174"/>
     <mergeCell ref="E173:E174"/>
     <mergeCell ref="F173:F174"/>
-    <mergeCell ref="J173:J174"/>
-[...5 lines deleted...]
-    <mergeCell ref="G171:G172"/>
+    <mergeCell ref="G173:G174"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="C170:C171"/>
+    <mergeCell ref="D170:D171"/>
+    <mergeCell ref="E170:E171"/>
+    <mergeCell ref="F170:F171"/>
+    <mergeCell ref="J170:J171"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="J164:J165"/>
     <mergeCell ref="C166:C167"/>
     <mergeCell ref="D166:D167"/>
     <mergeCell ref="E166:E167"/>
     <mergeCell ref="F166:F167"/>
     <mergeCell ref="J166:J167"/>
-    <mergeCell ref="C168:C169"/>
-[...3 lines deleted...]
-    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="D160:D161"/>
+    <mergeCell ref="E160:E161"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="J160:J161"/>
     <mergeCell ref="C162:C163"/>
     <mergeCell ref="D162:D163"/>
     <mergeCell ref="E162:E163"/>
     <mergeCell ref="F162:F163"/>
     <mergeCell ref="J162:J163"/>
-    <mergeCell ref="C164:C165"/>
-[...3 lines deleted...]
-    <mergeCell ref="J164:J165"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="J156:J157"/>
     <mergeCell ref="C158:C159"/>
     <mergeCell ref="D158:D159"/>
     <mergeCell ref="E158:E159"/>
     <mergeCell ref="F158:F159"/>
     <mergeCell ref="J158:J159"/>
-    <mergeCell ref="C160:C161"/>
-[...3 lines deleted...]
-    <mergeCell ref="J160:J161"/>
+    <mergeCell ref="C149:C150"/>
+    <mergeCell ref="D149:D150"/>
+    <mergeCell ref="E149:E150"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="J149:J150"/>
+    <mergeCell ref="H152:H153"/>
+    <mergeCell ref="I152:I153"/>
+    <mergeCell ref="J152:J153"/>
     <mergeCell ref="C154:C155"/>
     <mergeCell ref="D154:D155"/>
     <mergeCell ref="E154:E155"/>
     <mergeCell ref="F154:F155"/>
     <mergeCell ref="J154:J155"/>
-    <mergeCell ref="C156:C157"/>
-[...3 lines deleted...]
-    <mergeCell ref="J156:J157"/>
+    <mergeCell ref="C152:C153"/>
+    <mergeCell ref="D152:D153"/>
+    <mergeCell ref="E152:E153"/>
+    <mergeCell ref="F152:F153"/>
+    <mergeCell ref="G152:G153"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="J145:J146"/>
     <mergeCell ref="C147:C148"/>
     <mergeCell ref="D147:D148"/>
     <mergeCell ref="E147:E148"/>
     <mergeCell ref="F147:F148"/>
     <mergeCell ref="J147:J148"/>
-    <mergeCell ref="H150:H151"/>
-[...11 lines deleted...]
-    <mergeCell ref="G150:G151"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="J141:J142"/>
     <mergeCell ref="C143:C144"/>
     <mergeCell ref="D143:D144"/>
     <mergeCell ref="E143:E144"/>
     <mergeCell ref="F143:F144"/>
     <mergeCell ref="J143:J144"/>
-    <mergeCell ref="C145:C146"/>
-[...3 lines deleted...]
-    <mergeCell ref="J145:J146"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="J137:J138"/>
     <mergeCell ref="C139:C140"/>
     <mergeCell ref="D139:D140"/>
     <mergeCell ref="E139:E140"/>
     <mergeCell ref="F139:F140"/>
     <mergeCell ref="J139:J140"/>
-    <mergeCell ref="C141:C142"/>
-[...3 lines deleted...]
-    <mergeCell ref="J141:J142"/>
+    <mergeCell ref="C132:C133"/>
+    <mergeCell ref="D132:D133"/>
+    <mergeCell ref="E132:E133"/>
+    <mergeCell ref="F132:F133"/>
+    <mergeCell ref="J132:J133"/>
+    <mergeCell ref="B135:B136"/>
     <mergeCell ref="C135:C136"/>
     <mergeCell ref="D135:D136"/>
     <mergeCell ref="E135:E136"/>
     <mergeCell ref="F135:F136"/>
+    <mergeCell ref="G135:G136"/>
+    <mergeCell ref="H135:H136"/>
+    <mergeCell ref="I135:I136"/>
     <mergeCell ref="J135:J136"/>
-    <mergeCell ref="C137:C138"/>
-[...3 lines deleted...]
-    <mergeCell ref="J137:J138"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="E128:E129"/>
+    <mergeCell ref="F128:F129"/>
+    <mergeCell ref="J128:J129"/>
     <mergeCell ref="C130:C131"/>
     <mergeCell ref="D130:D131"/>
     <mergeCell ref="E130:E131"/>
     <mergeCell ref="F130:F131"/>
     <mergeCell ref="J130:J131"/>
-    <mergeCell ref="B133:B134"/>
-[...7 lines deleted...]
-    <mergeCell ref="J133:J134"/>
+    <mergeCell ref="C124:C125"/>
+    <mergeCell ref="D124:D125"/>
+    <mergeCell ref="E124:E125"/>
+    <mergeCell ref="F124:F125"/>
+    <mergeCell ref="J124:J125"/>
     <mergeCell ref="C126:C127"/>
     <mergeCell ref="D126:D127"/>
     <mergeCell ref="E126:E127"/>
     <mergeCell ref="F126:F127"/>
     <mergeCell ref="J126:J127"/>
-    <mergeCell ref="C128:C129"/>
-[...18 lines deleted...]
-    <mergeCell ref="J109:J110"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="E111:E112"/>
+    <mergeCell ref="F111:F112"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="J117:J118"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="J113:J114"/>
     <mergeCell ref="C115:C116"/>
     <mergeCell ref="D115:D116"/>
     <mergeCell ref="E115:E116"/>
     <mergeCell ref="F115:F116"/>
     <mergeCell ref="J115:J116"/>
-    <mergeCell ref="C111:C112"/>
-[...8 lines deleted...]
-    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="C106:C107"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="F106:F107"/>
+    <mergeCell ref="J106:J107"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="D109:D110"/>
+    <mergeCell ref="E109:E110"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="G109:G110"/>
+    <mergeCell ref="H109:H110"/>
+    <mergeCell ref="I109:I110"/>
+    <mergeCell ref="J109:J110"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="F102:F103"/>
+    <mergeCell ref="J102:J103"/>
     <mergeCell ref="C104:C105"/>
     <mergeCell ref="D104:D105"/>
     <mergeCell ref="E104:E105"/>
     <mergeCell ref="F104:F105"/>
     <mergeCell ref="J104:J105"/>
-    <mergeCell ref="B107:B108"/>
-[...22 lines deleted...]
-    <mergeCell ref="E96:E97"/>
     <mergeCell ref="F96:F97"/>
     <mergeCell ref="J96:J97"/>
     <mergeCell ref="C98:C99"/>
     <mergeCell ref="D98:D99"/>
     <mergeCell ref="E98:E99"/>
     <mergeCell ref="F98:F99"/>
     <mergeCell ref="J98:J99"/>
+    <mergeCell ref="C100:C101"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="F100:F101"/>
+    <mergeCell ref="J100:J101"/>
+    <mergeCell ref="J91:J92"/>
+    <mergeCell ref="B94:B95"/>
+    <mergeCell ref="C94:C95"/>
+    <mergeCell ref="D94:D95"/>
+    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="F94:F95"/>
+    <mergeCell ref="G94:G95"/>
+    <mergeCell ref="H94:H95"/>
+    <mergeCell ref="I94:I95"/>
+    <mergeCell ref="J94:J95"/>
+    <mergeCell ref="G79:G80"/>
+    <mergeCell ref="H79:H80"/>
+    <mergeCell ref="I79:I80"/>
+    <mergeCell ref="J85:J86"/>
+    <mergeCell ref="J79:J80"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="D89:D90"/>
+    <mergeCell ref="E89:E90"/>
+    <mergeCell ref="F89:F90"/>
     <mergeCell ref="J89:J90"/>
-    <mergeCell ref="B92:B93"/>
-[...12 lines deleted...]
-    <mergeCell ref="J77:J78"/>
     <mergeCell ref="B87:B88"/>
     <mergeCell ref="C87:C88"/>
     <mergeCell ref="D87:D88"/>
     <mergeCell ref="E87:E88"/>
     <mergeCell ref="F87:F88"/>
     <mergeCell ref="J87:J88"/>
-    <mergeCell ref="B85:B86"/>
-    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="D79:D80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="E85:E86"/>
     <mergeCell ref="D85:D86"/>
-    <mergeCell ref="E85:E86"/>
-[...26 lines deleted...]
-    <mergeCell ref="J66:J67"/>
+    <mergeCell ref="H57:H58"/>
+    <mergeCell ref="I57:I58"/>
+    <mergeCell ref="J57:J58"/>
+    <mergeCell ref="B68:B69"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="E68:E69"/>
+    <mergeCell ref="F68:F69"/>
+    <mergeCell ref="G68:G69"/>
+    <mergeCell ref="H68:H69"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="D57:D58"/>
+    <mergeCell ref="E57:E58"/>
+    <mergeCell ref="F57:F58"/>
+    <mergeCell ref="G57:G58"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="J68:J69"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="B8:J8"/>
-    <mergeCell ref="B44:B45"/>
-[...20 lines deleted...]
-    <mergeCell ref="B94:B95"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="C46:C47"/>
+    <mergeCell ref="D46:D47"/>
+    <mergeCell ref="E46:E47"/>
+    <mergeCell ref="F46:F47"/>
+    <mergeCell ref="G46:G47"/>
+    <mergeCell ref="H46:H47"/>
+    <mergeCell ref="I46:I47"/>
+    <mergeCell ref="J46:J47"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="B91:B92"/>
     <mergeCell ref="B96:B97"/>
+    <mergeCell ref="B98:B99"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
-    <mergeCell ref="C94:C95"/>
-[...1 lines deleted...]
-    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="C96:C97"/>
+    <mergeCell ref="D96:D97"/>
+    <mergeCell ref="E96:E97"/>
     <mergeCell ref="F11:F12"/>
-    <mergeCell ref="C19:C20"/>
-[...9 lines deleted...]
-    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="F79:F80"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="E91:E92"/>
+    <mergeCell ref="F91:F92"/>
+    <mergeCell ref="C85:C86"/>
     <mergeCell ref="B100:B101"/>
     <mergeCell ref="B102:B103"/>
     <mergeCell ref="B104:B105"/>
-    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="B106:B107"/>
     <mergeCell ref="B111:B112"/>
     <mergeCell ref="B113:B114"/>
     <mergeCell ref="B115:B116"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="B119:J119"/>
+    <mergeCell ref="H120:H121"/>
+    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="J120:J121"/>
+    <mergeCell ref="C122:C123"/>
+    <mergeCell ref="D122:D123"/>
+    <mergeCell ref="E122:E123"/>
+    <mergeCell ref="F122:F123"/>
+    <mergeCell ref="J122:J123"/>
     <mergeCell ref="B120:B121"/>
-    <mergeCell ref="B117:J117"/>
-[...2 lines deleted...]
-    <mergeCell ref="J118:J119"/>
     <mergeCell ref="C120:C121"/>
     <mergeCell ref="D120:D121"/>
     <mergeCell ref="E120:E121"/>
     <mergeCell ref="F120:F121"/>
-    <mergeCell ref="J120:J121"/>
-[...6 lines deleted...]
-    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="G120:G121"/>
     <mergeCell ref="B124:B125"/>
     <mergeCell ref="B126:B127"/>
     <mergeCell ref="B128:B129"/>
     <mergeCell ref="B130:B131"/>
-    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="B132:B133"/>
     <mergeCell ref="B137:B138"/>
     <mergeCell ref="B139:B140"/>
     <mergeCell ref="B141:B142"/>
     <mergeCell ref="B143:B144"/>
     <mergeCell ref="B145:B146"/>
     <mergeCell ref="B147:B148"/>
-    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="B149:B150"/>
     <mergeCell ref="B154:B155"/>
     <mergeCell ref="B156:B157"/>
     <mergeCell ref="B158:B159"/>
     <mergeCell ref="B160:B161"/>
     <mergeCell ref="B162:B163"/>
-    <mergeCell ref="B150:B151"/>
     <mergeCell ref="B164:B165"/>
+    <mergeCell ref="B152:B153"/>
     <mergeCell ref="B166:B167"/>
     <mergeCell ref="B168:B169"/>
-    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="B170:B171"/>
     <mergeCell ref="B175:B176"/>
     <mergeCell ref="B177:B178"/>
     <mergeCell ref="B179:B180"/>
     <mergeCell ref="B181:B182"/>
     <mergeCell ref="B183:B184"/>
-    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="B185:B186"/>
     <mergeCell ref="B222:B223"/>
     <mergeCell ref="B224:B225"/>
     <mergeCell ref="B226:B227"/>
     <mergeCell ref="B228:B229"/>
-    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="B230:B231"/>
     <mergeCell ref="B187:B188"/>
     <mergeCell ref="B189:B190"/>
-    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="B191:B192"/>
     <mergeCell ref="B196:B197"/>
     <mergeCell ref="B198:B199"/>
     <mergeCell ref="B200:B201"/>
     <mergeCell ref="B202:B203"/>
     <mergeCell ref="B204:B205"/>
+    <mergeCell ref="B206:B207"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.49" top="0.78" bottom="0.83" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;D   &amp;T_x000D_&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5d12cc5ce4316b09d6b479545c041a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4d29eb3ce36d62d5f3d166ede009a7" ns2:_="" ns3:_="">
     <xsd:import namespace="25113419-f080-492c-8f93-62e1c336be52"/>
     <xsd:import namespace="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7222,137 +7271,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25113419-f080-492c-8f93-62e1c336be52">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5b4528c7-2343-42d0-9093-b009a712fb46" xsi:nil="true"/>
     <MediaLengthInSeconds xmlns="25113419-f080-492c-8f93-62e1c336be52" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16B80ECF-CC53-49CC-9CCB-A0151F49CCD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4B46E1C-D874-448F-A4A8-8BCB82864154}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE236BD-5027-4302-B97D-4833E18DFAFC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f27cb1b6-4159-4a38-a94b-cbd1c10c7376}" enabled="1" method="Standard" siteId="{9744600e-3e04-492e-baa1-25ec245c6f10}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Proventos_Telefônica Brasil_PT</vt:lpstr>
-      <vt:lpstr>'Proventos_Telefônica Brasil_PT'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Proventos_Telefônica Brasil_PT'!Titulos_de_impressao</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Natalia De Oliveira Fialho</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>