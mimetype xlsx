--- v0 (2026-04-02)
+++ v1 (2026-06-22)
@@ -13,89 +13,89 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefonicacorp.sharepoint.com/sites/DiretoriaRIeMacro.TMBNL/DRI/Divulgações Externas/Site RI/Estrutura de Tópicos/4. Informações aos Acionistas/4.1 Informações sobre Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="178" documentId="13_ncr:1_{F241BB78-414D-4F77-8A83-7EC25C257585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48D475C8-F744-4D82-8DEF-F33CB907B1B8}"/>
+  <xr:revisionPtr revIDLastSave="213" documentId="13_ncr:1_{F241BB78-414D-4F77-8A83-7EC25C257585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C5AA35B-4755-4557-B1B3-E460B1A367E4}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{26AA9CBA-6196-4A95-947F-5C51FA6E2CD9}"/>
   </bookViews>
   <sheets>
     <sheet name="Dividends_Telefônica Brasil_EN" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Dividends_Telefônica Brasil_EN'!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F56" i="1" l="1"/>
-  <c r="E56" i="1"/>
+  <c r="F58" i="1" l="1"/>
+  <c r="E58" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="570" uniqueCount="133">
   <si>
     <t>Deliberation</t>
   </si>
   <si>
     <t xml:space="preserve">Shareholding Position                      </t>
   </si>
   <si>
     <t>Gross Amount       (BRL million)</t>
   </si>
   <si>
     <t>Net Amount          (BRL million)</t>
   </si>
   <si>
     <t>Share Class</t>
   </si>
   <si>
     <t>Gross Amount per Share (BRL)</t>
   </si>
   <si>
     <t>Net Amount              per Share (BRL)</t>
   </si>
   <si>
     <t>Payment Date</t>
   </si>
   <si>
@@ -272,93 +272,87 @@
   <si>
     <t>(based on Feb-20)</t>
   </si>
   <si>
     <t>Dividends</t>
   </si>
   <si>
     <t>05/28/2020</t>
   </si>
   <si>
     <t>12/09/2020</t>
   </si>
   <si>
     <t>08/18/2020</t>
   </si>
   <si>
     <t>12/17/2019</t>
   </si>
   <si>
     <t>08/20/2019</t>
   </si>
   <si>
     <t>04/23/2024</t>
   </si>
   <si>
-    <t>ON</t>
-[...1 lines deleted...]
-  <si>
     <t>Capital Reduction</t>
   </si>
   <si>
     <t>03/14/2024</t>
   </si>
   <si>
     <t>01/24/2024</t>
   </si>
   <si>
     <t>03/28/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>04/16/2024</t>
   </si>
   <si>
     <t>06/14/2024</t>
   </si>
   <si>
     <t>06/26/2024</t>
   </si>
   <si>
     <t>07/15/2024</t>
   </si>
   <si>
     <t>07/26/2024</t>
   </si>
   <si>
     <t>08/14/2024</t>
   </si>
   <si>
     <t>08/26/2024</t>
   </si>
   <si>
     <t>02/27/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Up to 04/30/2026</t>
   </si>
   <si>
     <t>07/15/2025</t>
   </si>
   <si>
     <t>12/17/2024</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gross Amount       </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(BRL million)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Net Amount 
@@ -513,99 +507,106 @@
   <si>
     <t>08/14/2025</t>
   </si>
   <si>
     <t>08/25/2025</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>09/22/2025</t>
   </si>
   <si>
     <t>10/14/2025</t>
   </si>
   <si>
     <t>10/27/2025</t>
   </si>
   <si>
     <t>11/13/2025</t>
   </si>
   <si>
     <t>11/24/2025</t>
   </si>
   <si>
-    <t>Capital Reduction²</t>
-[...1 lines deleted...]
-  <si>
     <t>12/16/2025</t>
   </si>
   <si>
     <t>12/29/2025</t>
   </si>
   <si>
     <t>02/12/2026</t>
   </si>
   <si>
     <t>02/23/2026</t>
   </si>
   <si>
     <t>Up to 04/30/2027</t>
   </si>
   <si>
     <t>07/14/2026</t>
   </si>
   <si>
     <t>03/12/2026</t>
   </si>
   <si>
     <t>05/22/2026</t>
   </si>
   <si>
-    <t>²The capital reduction is still subject to the creditor opposition period.</t>
-[...1 lines deleted...]
-  <si>
     <t>03/13/2026</t>
   </si>
   <si>
     <t>03/25/2026</t>
+  </si>
+  <si>
+    <t>04/15/2026</t>
+  </si>
+  <si>
+    <t>04/27/2026</t>
+  </si>
+  <si>
+    <t>06/15/2026</t>
+  </si>
+  <si>
+    <t>06/26/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="8">
+  <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
+    <numFmt numFmtId="171" formatCode="mm/dd/yyyy;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -729,51 +730,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -945,193 +946,199 @@
     </xf>
     <xf numFmtId="169" fontId="7" fillId="4" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="3" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...91 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 16" xfId="3" xr:uid="{7AAF3CA9-D15E-419F-8483-7ECC312A6922}"/>
     <cellStyle name="Normal_TSP - Publicação 1T05" xfId="2" xr:uid="{3A9B1278-D97F-4238-8F9F-9D2F14F4DC92}"/>
     <cellStyle name="Porcentagem" xfId="5" builtinId="5"/>
     <cellStyle name="Separador de milhares 7 3" xfId="1" xr:uid="{445EEC8B-9E45-47CF-B974-A49ABE9691F4}"/>
     <cellStyle name="Vírgula 2 3" xfId="4" xr:uid="{3B94EA25-F64A-4805-83C7-15A8F7643BAA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1147,52 +1154,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>457199</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>43176</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="6" name="Agrupar 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD6D2CF-F352-476B-B885-D68C5D1C0E79}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="196850" y="146050"/>
-          <a:ext cx="2406649" cy="354326"/>
+          <a:off x="194982" y="146050"/>
+          <a:ext cx="2406276" cy="345361"/>
           <a:chOff x="553317" y="1322243"/>
           <a:chExt cx="3258093" cy="581040"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="7" name="Imagem 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49821D1B-89DA-2743-2D35-FD0915E8C180}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="7444" t="24758" r="63269" b="33859"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="2823731" y="1358095"/>
@@ -1562,53 +1569,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41AA0BD0-869D-484B-B2C9-4FBCBD34D42B}">
-  <dimension ref="A1:IV229"/>
+  <dimension ref="A1:IV231"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:J8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.26953125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7265625" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7265625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13" style="2" customWidth="1"/>
     <col min="5" max="6" width="15.7265625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.7265625" style="2" customWidth="1"/>
     <col min="8" max="9" width="15.7265625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="2.7265625" style="2" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="11.453125" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="245" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="246" max="246" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="247" max="247" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="248" max="254" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="255" max="255" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="256" max="256" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="257" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.25">
@@ -1661,5799 +1670,5864 @@
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.25">
       <c r="H7" s="7"/>
       <c r="I7" s="8"/>
       <c r="J7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B8" s="114" t="s">
-[...9 lines deleted...]
-      <c r="J8" s="114"/>
+      <c r="B8" s="91" t="s">
+        <v>109</v>
+      </c>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
       <c r="K8" s="33"/>
     </row>
     <row r="9" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B9" s="72" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C9" s="71"/>
       <c r="D9" s="71"/>
       <c r="E9" s="71"/>
       <c r="F9" s="71"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="71"/>
       <c r="J9" s="71"/>
       <c r="K9" s="33"/>
     </row>
     <row r="10" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B10" s="72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10" s="72"/>
       <c r="C10" s="71"/>
       <c r="D10" s="71"/>
       <c r="E10" s="71"/>
       <c r="F10" s="71"/>
       <c r="G10" s="71"/>
       <c r="H10" s="71"/>
       <c r="I10" s="71"/>
       <c r="J10" s="71"/>
       <c r="K10" s="33"/>
     </row>
-    <row r="11" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="K11" s="33"/>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B11" s="79">
+        <v>2026</v>
+      </c>
+      <c r="C11" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="79" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H11" s="79" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="J11" s="79" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B12" s="79">
-[...25 lines deleted...]
-      </c>
+      <c r="B12" s="79"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="79"/>
+      <c r="F12" s="79"/>
+      <c r="G12" s="79"/>
+      <c r="H12" s="79"/>
+      <c r="I12" s="79"/>
+      <c r="J12" s="79"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B13" s="79"/>
-[...9 lines deleted...]
-    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B13" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="E13" s="19">
+        <v>230</v>
+      </c>
+      <c r="F13" s="19">
+        <v>189.75</v>
+      </c>
+      <c r="G13" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="43">
+        <v>7.1973821140000005E-2</v>
+      </c>
+      <c r="I13" s="43">
+        <v>5.9378402439999999E-2</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="14" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B14" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="21" t="s">
-[...3 lines deleted...]
-        <v>132</v>
+      <c r="C14" s="74">
+        <v>46157</v>
+      </c>
+      <c r="D14" s="74">
+        <v>46169</v>
       </c>
       <c r="E14" s="22">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F14" s="22">
-        <v>165</v>
+        <v>495</v>
       </c>
       <c r="G14" s="23" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H14" s="13">
-        <v>6.2585931420000004E-2</v>
+        <v>0.18775779427</v>
       </c>
       <c r="I14" s="13">
-        <v>5.163339342E-2</v>
+        <v>0.15490018026999999</v>
       </c>
       <c r="J14" s="24" t="s">
-        <v>126</v>
-      </c>
+        <v>123</v>
+      </c>
+      <c r="K14" s="33"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B15" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="E15" s="19">
+        <v>365</v>
+      </c>
+      <c r="F15" s="19">
+        <v>301.125</v>
+      </c>
+      <c r="G15" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="43">
+        <v>0.11421932485</v>
+      </c>
+      <c r="I15" s="43">
+        <v>9.4230942999999998E-2</v>
+      </c>
+      <c r="J15" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B16" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="E16" s="22">
+        <v>200</v>
+      </c>
+      <c r="F16" s="22">
+        <v>165</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="13">
+        <v>6.2585931420000004E-2</v>
+      </c>
+      <c r="I16" s="13">
+        <v>5.163339342E-2</v>
+      </c>
+      <c r="J16" s="24" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B17" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="E17" s="19">
+        <v>352</v>
+      </c>
+      <c r="F17" s="19">
+        <v>268.125</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="12">
+        <v>0.10170213856</v>
+      </c>
+      <c r="I17" s="12">
+        <v>8.3904264310000004E-2</v>
+      </c>
+      <c r="J17" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B18" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="E18" s="28">
+        <v>4000</v>
+      </c>
+      <c r="F18" s="28">
+        <v>4000</v>
+      </c>
+      <c r="G18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="15">
+        <v>1.2517186284499999</v>
+      </c>
+      <c r="I18" s="15">
+        <v>1.2517186284499999</v>
+      </c>
+      <c r="J18" s="27" t="s">
         <v>124</v>
       </c>
-      <c r="D15" s="17" t="s">
-[...63 lines deleted...]
-      <c r="B18" s="79">
+    </row>
+    <row r="19" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B19" s="72"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="33"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B20" s="79">
         <v>2025</v>
       </c>
-      <c r="C18" s="79" t="s">
+      <c r="C20" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D18" s="79" t="s">
+      <c r="D20" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E18" s="79" t="s">
+      <c r="E20" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="79" t="s">
+      <c r="F20" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="G18" s="79" t="s">
+      <c r="G20" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="H18" s="79" t="s">
+      <c r="H20" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="I18" s="79" t="s">
+      <c r="I20" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="J18" s="79" t="s">
+      <c r="J20" s="79" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="2:11" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-    </row>
     <row r="21" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B21" s="20" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B21" s="79"/>
+      <c r="C21" s="79"/>
+      <c r="D21" s="79"/>
+      <c r="E21" s="79"/>
+      <c r="F21" s="79"/>
+      <c r="G21" s="79"/>
+      <c r="H21" s="79"/>
+      <c r="I21" s="79"/>
+      <c r="J21" s="79"/>
     </row>
     <row r="22" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B22" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D22" s="17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E22" s="19">
-        <v>380</v>
+        <v>350</v>
       </c>
       <c r="F22" s="19">
-        <v>323</v>
+        <v>297.5</v>
       </c>
       <c r="G22" s="16" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H22" s="12">
-        <v>0.11856605026</v>
+        <v>0.10952537999</v>
       </c>
       <c r="I22" s="12">
-        <v>0.10078114271999999</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>9.3096572990000001E-2</v>
+      </c>
+      <c r="J22" s="17">
+        <v>46126</v>
       </c>
     </row>
     <row r="23" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B23" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D23" s="21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E23" s="22">
-        <v>400</v>
+        <v>340</v>
       </c>
       <c r="F23" s="22">
-        <v>340</v>
+        <v>289</v>
       </c>
       <c r="G23" s="23" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H23" s="13">
-        <v>0.12480636869</v>
+        <v>0.1063014382</v>
       </c>
       <c r="I23" s="13">
-        <v>0.10608541338999999</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>9.0356222469999997E-2</v>
+      </c>
+      <c r="J23" s="24">
+        <v>46126</v>
       </c>
     </row>
     <row r="24" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B24" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D24" s="17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E24" s="19">
-        <v>250</v>
+        <v>380</v>
       </c>
       <c r="F24" s="19">
-        <v>212.5</v>
+        <v>323</v>
       </c>
       <c r="G24" s="16" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H24" s="12">
-        <v>7.7933173529999997E-2</v>
+        <v>0.11856605026</v>
       </c>
       <c r="I24" s="12">
-        <v>6.6243197500000003E-2</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.10078114271999999</v>
+      </c>
+      <c r="J24" s="17">
+        <v>46126</v>
       </c>
     </row>
     <row r="25" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B25" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="21" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D25" s="21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E25" s="22">
-        <v>330</v>
+        <v>400</v>
       </c>
       <c r="F25" s="22">
-        <v>280.5</v>
+        <v>340</v>
       </c>
       <c r="G25" s="23" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H25" s="13">
-        <v>0.10253443</v>
+        <v>0.12480636869</v>
       </c>
       <c r="I25" s="13">
-        <v>8.7154269950000002E-2</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.10608541338999999</v>
+      </c>
+      <c r="J25" s="24">
+        <v>46126</v>
       </c>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B26" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="17" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D26" s="17" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E26" s="19">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="F26" s="19">
-        <v>170</v>
+        <v>212.5</v>
       </c>
       <c r="G26" s="16" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H26" s="12">
-        <v>6.1933111669999999E-2</v>
+        <v>7.7933173529999997E-2</v>
       </c>
       <c r="I26" s="12">
-        <v>5.2643144920000003E-2</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>6.6243197500000003E-2</v>
+      </c>
+      <c r="J26" s="17">
+        <v>46126</v>
       </c>
     </row>
     <row r="27" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B27" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D27" s="21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E27" s="22">
-        <v>500</v>
+        <v>330</v>
       </c>
       <c r="F27" s="22">
-        <v>425</v>
+        <v>280.5</v>
       </c>
       <c r="G27" s="23" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H27" s="13">
-        <v>0.15431700817999999</v>
+        <v>0.10253443</v>
       </c>
       <c r="I27" s="13">
-        <v>0.13116945695000001</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>8.7154269950000002E-2</v>
+      </c>
+      <c r="J27" s="24">
+        <v>46126</v>
       </c>
     </row>
     <row r="28" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B28" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D28" s="17" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E28" s="19">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="F28" s="19">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="G28" s="16" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H28" s="12">
-        <v>0.14814432785000001</v>
+        <v>6.1933111669999999E-2</v>
       </c>
       <c r="I28" s="12">
-        <v>0.12592267868000001</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>5.2643144920000003E-2</v>
+      </c>
+      <c r="J28" s="17">
+        <v>46126</v>
       </c>
     </row>
     <row r="29" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B29" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="21" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D29" s="21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E29" s="22">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="F29" s="22">
-        <v>170</v>
+        <v>425</v>
       </c>
       <c r="G29" s="23" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H29" s="13">
-        <v>0.12345360441</v>
+        <v>0.15431700817999999</v>
       </c>
       <c r="I29" s="13">
-        <v>0.10493556375</v>
+        <v>0.13116945695000001</v>
       </c>
       <c r="J29" s="24">
-        <v>45993</v>
+        <v>46126</v>
       </c>
     </row>
     <row r="30" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B30" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="19">
+        <v>240</v>
+      </c>
+      <c r="F30" s="19">
+        <v>204</v>
+      </c>
+      <c r="G30" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="12">
+        <v>0.14814432785000001</v>
+      </c>
+      <c r="I30" s="12">
+        <v>0.12592267868000001</v>
+      </c>
+      <c r="J30" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B31" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="21" t="s">
         <v>98</v>
       </c>
-      <c r="D30" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="19">
+      <c r="D31" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="E31" s="22">
+        <v>200</v>
+      </c>
+      <c r="F31" s="22">
+        <v>170</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="13">
+        <v>0.12345360441</v>
+      </c>
+      <c r="I31" s="13">
+        <v>0.10493556375</v>
+      </c>
+      <c r="J31" s="24">
+        <v>45993</v>
+      </c>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B32" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" s="19">
         <v>180</v>
       </c>
-      <c r="F30" s="19">
+      <c r="F32" s="19">
         <v>153</v>
       </c>
-      <c r="G30" s="16" t="s">
+      <c r="G32" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="12">
+        <v>0.11093237960000001</v>
+      </c>
+      <c r="I32" s="12">
+        <v>9.4292522660000003E-2</v>
+      </c>
+      <c r="J32" s="17">
+        <v>45993</v>
+      </c>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B33" s="26" t="s">
         <v>73</v>
       </c>
-      <c r="H30" s="12">
-[...16 lines deleted...]
-      <c r="D31" s="27" t="s">
+      <c r="C33" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="E33" s="28">
+        <v>2000</v>
+      </c>
+      <c r="F33" s="28">
+        <v>2000</v>
+      </c>
+      <c r="G33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="15">
+        <v>1.23337023478</v>
+      </c>
+      <c r="I33" s="15">
+        <v>1.23337023478</v>
+      </c>
+      <c r="J33" s="30" t="s">
         <v>86</v>
       </c>
-      <c r="E31" s="28">
-[...30 lines deleted...]
-      <c r="B33" s="79">
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="31"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="32"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="31"/>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B35" s="79">
         <v>2024</v>
       </c>
-      <c r="C33" s="79" t="s">
+      <c r="C35" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D33" s="79" t="s">
+      <c r="D35" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E33" s="79" t="s">
+      <c r="E35" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="F33" s="79" t="s">
+      <c r="F35" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="G33" s="79" t="s">
+      <c r="G35" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="H33" s="79" t="s">
+      <c r="H35" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="I33" s="79" t="s">
+      <c r="I35" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="J33" s="79" t="s">
+      <c r="J35" s="79" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="34" spans="2:11" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-    </row>
     <row r="36" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B36" s="25" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B36" s="79"/>
+      <c r="C36" s="79"/>
+      <c r="D36" s="79"/>
+      <c r="E36" s="79"/>
+      <c r="F36" s="79"/>
+      <c r="G36" s="79"/>
+      <c r="H36" s="79"/>
+      <c r="I36" s="79"/>
+      <c r="J36" s="79"/>
     </row>
     <row r="37" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B37" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="C37" s="21" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="C37" s="21">
+        <v>45638</v>
+      </c>
+      <c r="D37" s="21">
+        <v>45652</v>
       </c>
       <c r="E37" s="22">
-        <v>650</v>
+        <v>1200</v>
       </c>
       <c r="F37" s="22">
-        <v>552.5</v>
+        <v>1020</v>
       </c>
       <c r="G37" s="23" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H37" s="13">
-        <v>0.39562415243999999</v>
+        <v>0.73769769041</v>
       </c>
       <c r="I37" s="13">
-        <v>0.33628052956999999</v>
+        <v>0.62704303684999996</v>
       </c>
       <c r="J37" s="24">
         <v>45873</v>
       </c>
     </row>
     <row r="38" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B38" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="17" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D38" s="17" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E38" s="19">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="F38" s="19">
-        <v>148.75</v>
+        <v>340</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H38" s="12">
-        <v>0.10622650585</v>
+        <v>0.24416460273000001</v>
       </c>
       <c r="I38" s="12">
-        <v>9.0292529969999993E-2</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>0.20753991231999999</v>
+      </c>
+      <c r="J38" s="17">
+        <v>45873</v>
       </c>
     </row>
     <row r="39" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B39" s="20" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="21" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D39" s="21" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E39" s="22">
-        <v>380</v>
+        <v>650</v>
       </c>
       <c r="F39" s="22">
-        <v>323</v>
+        <v>552.5</v>
       </c>
       <c r="G39" s="23" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="H39" s="13">
-        <v>0.23009418789</v>
+        <v>0.39562415243999999</v>
       </c>
       <c r="I39" s="13">
-        <v>0.1955800597</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>0.33628052956999999</v>
+      </c>
+      <c r="J39" s="24">
+        <v>45873</v>
       </c>
     </row>
     <row r="40" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B40" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="E40" s="19">
+        <v>175</v>
+      </c>
+      <c r="F40" s="19">
+        <v>148.75</v>
+      </c>
+      <c r="G40" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="12">
+        <v>0.10622650585</v>
+      </c>
+      <c r="I40" s="12">
+        <v>9.0292529969999993E-2</v>
+      </c>
+      <c r="J40" s="17" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B41" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E41" s="22">
+        <v>380</v>
+      </c>
+      <c r="F41" s="22">
+        <v>323</v>
+      </c>
+      <c r="G41" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="13">
+        <v>0.23009418789</v>
+      </c>
+      <c r="I41" s="13">
+        <v>0.1955800597</v>
+      </c>
+      <c r="J41" s="24" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B42" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D42" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="E42" s="19">
+        <v>300</v>
+      </c>
+      <c r="F42" s="19">
+        <v>255</v>
+      </c>
+      <c r="G42" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="12">
+        <v>0.18153388831</v>
+      </c>
+      <c r="I42" s="12">
+        <v>0.15430380505999999</v>
+      </c>
+      <c r="J42" s="17" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B43" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="D40" s="17" t="s">
+      <c r="D43" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="E40" s="19">
-[...28 lines deleted...]
-      <c r="E41" s="28">
+      <c r="E43" s="28">
         <v>1500</v>
       </c>
-      <c r="F41" s="28">
+      <c r="F43" s="28">
         <v>1500</v>
       </c>
-      <c r="G41" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="15">
+      <c r="G43" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="15">
         <v>0.90766944152999995</v>
       </c>
-      <c r="I41" s="15">
+      <c r="I43" s="15">
         <v>0.90766944152999995</v>
       </c>
-      <c r="J41" s="30">
+      <c r="J43" s="30">
         <v>45572</v>
       </c>
     </row>
-    <row r="42" spans="2:11" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B43" s="79">
+    <row r="44" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B44" s="31"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="31"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="32"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="31"/>
+    </row>
+    <row r="45" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="79">
         <v>2023</v>
       </c>
-      <c r="C43" s="79" t="s">
+      <c r="C45" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D43" s="79" t="s">
+      <c r="D45" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E43" s="79" t="s">
+      <c r="E45" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="F43" s="79" t="s">
+      <c r="F45" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="G43" s="79" t="s">
+      <c r="G45" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="H43" s="79" t="s">
+      <c r="H45" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="I43" s="79" t="s">
+      <c r="I45" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="J43" s="79" t="s">
+      <c r="J45" s="79" t="s">
         <v>7</v>
       </c>
-      <c r="K43" s="33"/>
-[...40 lines deleted...]
-      </c>
       <c r="K45" s="33"/>
     </row>
     <row r="46" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="21" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B46" s="79"/>
+      <c r="C46" s="79"/>
+      <c r="D46" s="79"/>
+      <c r="E46" s="79"/>
+      <c r="F46" s="79"/>
+      <c r="G46" s="79"/>
+      <c r="H46" s="79"/>
+      <c r="I46" s="79"/>
+      <c r="J46" s="79"/>
       <c r="K46" s="33"/>
     </row>
     <row r="47" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B47" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="17" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D47" s="18" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E47" s="19">
-        <v>200</v>
+        <v>850</v>
       </c>
       <c r="F47" s="19">
-        <v>170</v>
+        <v>722.5</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="12">
-        <v>0.12073237961</v>
+        <v>0.51434601687000003</v>
       </c>
       <c r="I47" s="12">
-        <v>0.10262252266999999</v>
+        <v>0.43719411434</v>
       </c>
       <c r="J47" s="17" t="s">
         <v>72</v>
       </c>
       <c r="K47" s="33"/>
     </row>
     <row r="48" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B48" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="21" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D48" s="21" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E48" s="22">
-        <v>265</v>
+        <v>150</v>
       </c>
       <c r="F48" s="22">
-        <v>225.25</v>
+        <v>127.5</v>
       </c>
       <c r="G48" s="23" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="13">
-        <v>0.15997040299000001</v>
+        <v>9.0574966339999993E-2</v>
       </c>
       <c r="I48" s="13">
-        <v>0.13597484254</v>
+        <v>7.6988721390000001E-2</v>
       </c>
       <c r="J48" s="21" t="s">
         <v>72</v>
       </c>
       <c r="K48" s="33"/>
     </row>
     <row r="49" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B49" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C49" s="17" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D49" s="18" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E49" s="19">
-        <v>405</v>
+        <v>200</v>
       </c>
       <c r="F49" s="19">
-        <v>344.25</v>
+        <v>170</v>
       </c>
       <c r="G49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="12">
-        <v>0.24425856211999999</v>
+        <v>0.12073237961</v>
       </c>
       <c r="I49" s="12">
-        <v>0.20761977780999999</v>
+        <v>0.10262252266999999</v>
       </c>
       <c r="J49" s="17" t="s">
         <v>72</v>
       </c>
       <c r="K49" s="33"/>
     </row>
     <row r="50" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B50" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="21" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D50" s="21" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E50" s="22">
-        <v>320</v>
+        <v>265</v>
       </c>
       <c r="F50" s="22">
-        <v>272</v>
+        <v>225.25</v>
       </c>
       <c r="G50" s="23" t="s">
         <v>10</v>
       </c>
       <c r="H50" s="13">
-        <v>0.19278174178999999</v>
+        <v>0.15997040299000001</v>
       </c>
       <c r="I50" s="13">
-        <v>0.16386448053</v>
+        <v>0.13597484254</v>
       </c>
       <c r="J50" s="21" t="s">
         <v>72</v>
       </c>
       <c r="K50" s="33"/>
     </row>
     <row r="51" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B51" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="19">
+        <v>405</v>
+      </c>
+      <c r="F51" s="19">
+        <v>344.25</v>
+      </c>
+      <c r="G51" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="12">
+        <v>0.24425856211999999</v>
+      </c>
+      <c r="I51" s="12">
+        <v>0.20761977780999999</v>
+      </c>
+      <c r="J51" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="K51" s="33"/>
+    </row>
+    <row r="52" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="22">
+        <v>320</v>
+      </c>
+      <c r="F52" s="22">
+        <v>272</v>
+      </c>
+      <c r="G52" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="13">
+        <v>0.19278174178999999</v>
+      </c>
+      <c r="I52" s="13">
+        <v>0.16386448053</v>
+      </c>
+      <c r="J52" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="K52" s="33"/>
+    </row>
+    <row r="53" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="C53" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="D51" s="18" t="s">
+      <c r="D53" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="E51" s="19">
+      <c r="E53" s="19">
         <v>290</v>
       </c>
-      <c r="F51" s="19">
+      <c r="F53" s="19">
         <v>246.5</v>
       </c>
-      <c r="G51" s="16" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="12">
+      <c r="G53" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="12">
         <v>0.17452594815</v>
       </c>
-      <c r="I51" s="12">
+      <c r="I53" s="12">
         <v>0.14834705593</v>
       </c>
-      <c r="J51" s="17" t="s">
+      <c r="J53" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="K51" s="33"/>
-[...5 lines deleted...]
-      <c r="C52" s="30" t="s">
+      <c r="K53" s="33"/>
+    </row>
+    <row r="54" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="C54" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="D52" s="30" t="s">
+      <c r="D54" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="E52" s="28">
+      <c r="E54" s="28">
         <v>106</v>
       </c>
-      <c r="F52" s="28">
+      <c r="F54" s="28">
         <v>90.1</v>
       </c>
-      <c r="G52" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="15">
+      <c r="G54" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="15">
         <v>6.3771752720000005E-2</v>
       </c>
-      <c r="I52" s="15">
+      <c r="I54" s="15">
         <v>5.4205989810000001E-2</v>
       </c>
-      <c r="J52" s="27" t="s">
+      <c r="J54" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="K52" s="33"/>
-[...6 lines deleted...]
-      <c r="B54" s="79">
+      <c r="K54" s="33"/>
+    </row>
+    <row r="55" spans="2:16" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H55" s="35"/>
+      <c r="P55" s="36"/>
+    </row>
+    <row r="56" spans="2:16" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="79">
         <v>2022</v>
       </c>
-      <c r="C54" s="79" t="s">
+      <c r="C56" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D54" s="79" t="s">
+      <c r="D56" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E54" s="79" t="s">
+      <c r="E56" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="F54" s="79" t="s">
+      <c r="F56" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="G54" s="79" t="s">
+      <c r="G56" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="H54" s="79" t="s">
+      <c r="H56" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="I54" s="79" t="s">
+      <c r="I56" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="J54" s="79" t="s">
+      <c r="J56" s="79" t="s">
         <v>7</v>
       </c>
-      <c r="P54" s="36"/>
-[...14 lines deleted...]
-      <c r="B56" s="25" t="s">
+      <c r="P56" s="36"/>
+    </row>
+    <row r="57" spans="2:16" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="79"/>
+      <c r="C57" s="79"/>
+      <c r="D57" s="79"/>
+      <c r="E57" s="79"/>
+      <c r="F57" s="79"/>
+      <c r="G57" s="79"/>
+      <c r="H57" s="79"/>
+      <c r="I57" s="79"/>
+      <c r="J57" s="79"/>
+      <c r="P57" s="36"/>
+    </row>
+    <row r="58" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="C56" s="17" t="s">
+      <c r="C58" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="D56" s="18" t="s">
+      <c r="D58" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="E56" s="19">
+      <c r="E58" s="19">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="F56" s="19">
+      <c r="F58" s="19">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="G56" s="16" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="12">
+      <c r="G58" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="12">
         <v>0.49753818864999999</v>
       </c>
-      <c r="I56" s="12">
+      <c r="I58" s="12">
         <v>0.49753818864999999</v>
       </c>
-      <c r="J56" s="12" t="s">
+      <c r="J58" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="K56" s="33"/>
-[...57 lines deleted...]
-      </c>
+      <c r="K58" s="33"/>
     </row>
     <row r="59" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B59" s="37" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C59" s="38" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D59" s="38" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E59" s="22">
-        <v>300</v>
+        <v>1000</v>
       </c>
       <c r="F59" s="22">
-        <v>255</v>
+        <v>1000</v>
       </c>
       <c r="G59" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="13">
-        <v>0.17975006784</v>
+        <v>0.60112166983000004</v>
       </c>
       <c r="I59" s="13">
-        <v>0.15278755766999999</v>
+        <v>0.60112166983000004</v>
       </c>
       <c r="J59" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="60" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B60" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D60" s="41" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E60" s="19">
-        <v>480</v>
+        <v>715</v>
       </c>
       <c r="F60" s="19">
-        <v>408</v>
+        <v>607.75</v>
       </c>
       <c r="G60" s="42" t="s">
         <v>10</v>
       </c>
       <c r="H60" s="12">
-        <v>0.28731296498999997</v>
+        <v>0.42980199393000001</v>
       </c>
       <c r="I60" s="12">
-        <v>0.24421602024</v>
+        <v>0.36533169484</v>
       </c>
       <c r="J60" s="12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="61" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B61" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="38" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D61" s="38" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E61" s="22">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="F61" s="22">
-        <v>127.5</v>
+        <v>255</v>
       </c>
       <c r="G61" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="13">
-        <v>8.9621974270000002E-2</v>
+        <v>0.17975006784</v>
       </c>
       <c r="I61" s="13">
-        <v>7.6178678129999997E-2</v>
+        <v>0.15278755766999999</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="62" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B62" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="E62" s="19">
+        <v>480</v>
+      </c>
+      <c r="F62" s="19">
+        <v>408</v>
+      </c>
+      <c r="G62" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H62" s="12">
+        <v>0.28731296498999997</v>
+      </c>
+      <c r="I62" s="12">
+        <v>0.24421602024</v>
+      </c>
+      <c r="J62" s="12" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B63" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="E63" s="22">
+        <v>150</v>
+      </c>
+      <c r="F63" s="22">
+        <v>127.5</v>
+      </c>
+      <c r="G63" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H63" s="13">
+        <v>8.9621974270000002E-2</v>
+      </c>
+      <c r="I63" s="13">
+        <v>7.6178678129999997E-2</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="64" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B64" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C64" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="D62" s="41" t="s">
+      <c r="D64" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="E62" s="19">
+      <c r="E64" s="19">
         <v>250</v>
       </c>
-      <c r="F62" s="19">
+      <c r="F64" s="19">
         <v>212.5</v>
       </c>
-      <c r="G62" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="43">
+      <c r="G64" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H64" s="43">
         <v>0.14929120378999999</v>
       </c>
-      <c r="I62" s="43">
+      <c r="I64" s="43">
         <v>0.12689752322</v>
       </c>
-      <c r="J62" s="43" t="s">
+      <c r="J64" s="43" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="63" spans="2:16" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C63" s="45" t="s">
+    <row r="65" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B65" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="C65" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="D63" s="45" t="s">
+      <c r="D65" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="E63" s="28">
+      <c r="E65" s="28">
         <v>180</v>
       </c>
-      <c r="F63" s="28">
+      <c r="F65" s="28">
         <v>153</v>
       </c>
-      <c r="G63" s="46" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="15">
+      <c r="G65" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H65" s="15">
         <v>0.10739500713</v>
       </c>
-      <c r="I63" s="15">
+      <c r="I65" s="15">
         <v>9.1285756060000001E-2</v>
       </c>
-      <c r="J63" s="15" t="s">
+      <c r="J65" s="15" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="64" spans="2:16" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B65" s="79">
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="32"/>
+      <c r="I66" s="32"/>
+      <c r="J66" s="31"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="79">
         <v>2021</v>
       </c>
-      <c r="C65" s="79" t="s">
+      <c r="C67" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D65" s="79" t="s">
+      <c r="D67" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E65" s="79" t="s">
+      <c r="E67" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F67" s="79" t="s">
+        <v>89</v>
+      </c>
+      <c r="G67" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H67" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="F65" s="79" t="s">
+      <c r="I67" s="79" t="s">
         <v>91</v>
       </c>
-      <c r="G65" s="79" t="s">
-[...8 lines deleted...]
-      <c r="J65" s="79" t="s">
+      <c r="J67" s="79" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-    </row>
     <row r="68" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B68" s="37" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B68" s="80"/>
+      <c r="C68" s="80"/>
+      <c r="D68" s="80"/>
+      <c r="E68" s="80"/>
+      <c r="F68" s="80"/>
+      <c r="G68" s="80"/>
+      <c r="H68" s="80"/>
+      <c r="I68" s="80"/>
+      <c r="J68" s="80"/>
     </row>
     <row r="69" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B69" s="40" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>44481</v>
+        <v>66</v>
+      </c>
+      <c r="C69" s="41" t="s">
+        <v>41</v>
       </c>
       <c r="D69" s="41" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E69" s="47">
-        <v>805</v>
+        <v>2028.5</v>
       </c>
       <c r="F69" s="47">
-        <v>684.25</v>
+        <v>2028.5</v>
       </c>
       <c r="G69" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="H69" s="32">
-[...3 lines deleted...]
-        <v>0.40803529374000003</v>
+      <c r="H69" s="12">
+        <v>1.2120023392899999</v>
+      </c>
+      <c r="I69" s="12">
+        <v>1.2120023392899999</v>
       </c>
       <c r="J69" s="48" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B70" s="37" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>66</v>
+      </c>
+      <c r="C70" s="38">
+        <v>44481</v>
       </c>
       <c r="D70" s="38" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E70" s="22">
-        <v>600</v>
+        <v>1500</v>
       </c>
       <c r="F70" s="22">
-        <v>510</v>
+        <v>1500</v>
       </c>
       <c r="G70" s="39" t="s">
         <v>10</v>
       </c>
       <c r="H70" s="13">
-        <v>0.35728835196999997</v>
+        <v>0.89448730817</v>
       </c>
       <c r="I70" s="13">
-        <v>0.30369509917999998</v>
+        <v>0.89448730817</v>
       </c>
       <c r="J70" s="49" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="71" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B71" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="C71" s="41" t="s">
-        <v>47</v>
+      <c r="C71" s="41">
+        <v>44481</v>
       </c>
       <c r="D71" s="41" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E71" s="47">
-        <v>630</v>
+        <v>805</v>
       </c>
       <c r="F71" s="47">
-        <v>535.5</v>
+        <v>684.25</v>
       </c>
       <c r="G71" s="42" t="s">
         <v>10</v>
       </c>
       <c r="H71" s="32">
-        <v>0.37390025008</v>
+        <v>0.48004152205</v>
       </c>
       <c r="I71" s="32">
-        <v>0.31781521257000001</v>
+        <v>0.40803529374000003</v>
       </c>
       <c r="J71" s="48" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B72" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C72" s="38" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D72" s="38" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>46</v>
+      </c>
+      <c r="E72" s="22">
+        <v>600</v>
+      </c>
+      <c r="F72" s="22">
+        <v>510</v>
       </c>
       <c r="G72" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="H72" s="51">
-[...3 lines deleted...]
-        <v>0.14119688689000001</v>
+      <c r="H72" s="13">
+        <v>0.35728835196999997</v>
+      </c>
+      <c r="I72" s="13">
+        <v>0.30369509917999998</v>
       </c>
       <c r="J72" s="49" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="73" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B73" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="41" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D73" s="41" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E73" s="47">
-        <v>270</v>
+        <v>630</v>
       </c>
       <c r="F73" s="47">
-        <v>229.5</v>
+        <v>535.5</v>
       </c>
       <c r="G73" s="42" t="s">
         <v>10</v>
       </c>
       <c r="H73" s="32">
-        <v>0.16009837667999999</v>
+        <v>0.37390025008</v>
       </c>
       <c r="I73" s="32">
-        <v>0.13608362017</v>
+        <v>0.31781521257000001</v>
       </c>
       <c r="J73" s="48" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="74" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B74" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="45">
+      <c r="B74" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="C74" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="E74" s="50">
+        <v>280</v>
+      </c>
+      <c r="F74" s="50">
+        <v>238</v>
+      </c>
+      <c r="G74" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H74" s="51">
+        <v>0.16611398457000001</v>
+      </c>
+      <c r="I74" s="51">
+        <v>0.14119688689000001</v>
+      </c>
+      <c r="J74" s="49" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B75" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C75" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="D75" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="E75" s="47">
+        <v>270</v>
+      </c>
+      <c r="F75" s="47">
+        <v>229.5</v>
+      </c>
+      <c r="G75" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H75" s="32">
+        <v>0.16009837667999999</v>
+      </c>
+      <c r="I75" s="32">
+        <v>0.13608362017</v>
+      </c>
+      <c r="J75" s="48" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B76" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="C76" s="45">
         <v>44532</v>
       </c>
-      <c r="D74" s="45" t="s">
+      <c r="D76" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="E74" s="52">
+      <c r="E76" s="52">
         <v>150</v>
       </c>
-      <c r="F74" s="52">
+      <c r="F76" s="52">
         <v>127.5</v>
       </c>
-      <c r="G74" s="46" t="s">
-[...2 lines deleted...]
-      <c r="H74" s="53">
+      <c r="G76" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H76" s="53">
         <v>8.8895606969999999E-2</v>
       </c>
-      <c r="I74" s="53">
+      <c r="I76" s="53">
         <v>7.5561265919999995E-2</v>
       </c>
-      <c r="J74" s="54" t="s">
+      <c r="J76" s="54" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="75" spans="2:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B76" s="79">
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="31"/>
+      <c r="C77" s="31"/>
+      <c r="D77" s="31"/>
+      <c r="E77" s="31"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
+      <c r="I77" s="31"/>
+      <c r="J77" s="31"/>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="79">
         <v>2020</v>
       </c>
-      <c r="C76" s="79" t="s">
+      <c r="C78" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D76" s="79" t="s">
+      <c r="D78" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E76" s="79" t="s">
+      <c r="E78" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F78" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G78" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H78" s="79" t="s">
         <v>90</v>
       </c>
-      <c r="F76" s="79" t="s">
-[...11 lines deleted...]
-      <c r="J76" s="79" t="s">
+      <c r="I78" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="J78" s="79" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B78" s="109" t="s">
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="80"/>
+      <c r="C79" s="80"/>
+      <c r="D79" s="80"/>
+      <c r="E79" s="80"/>
+      <c r="F79" s="80"/>
+      <c r="G79" s="80"/>
+      <c r="H79" s="80"/>
+      <c r="I79" s="80"/>
+      <c r="J79" s="80"/>
+    </row>
+    <row r="80" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B80" s="88" t="s">
         <v>66</v>
       </c>
-      <c r="C78" s="93" t="s">
+      <c r="C80" s="93" t="s">
         <v>49</v>
       </c>
-      <c r="D78" s="93">
+      <c r="D80" s="93">
         <v>44301</v>
       </c>
-      <c r="E78" s="92">
+      <c r="E80" s="94">
         <v>1587.518</v>
       </c>
-      <c r="F78" s="92">
+      <c r="F80" s="94">
         <v>1587.518</v>
       </c>
-      <c r="G78" s="110" t="s">
-[...2 lines deleted...]
-      <c r="H78" s="112">
+      <c r="G80" s="96" t="s">
+        <v>10</v>
+      </c>
+      <c r="H80" s="98">
         <v>0.94181786761999997</v>
       </c>
-      <c r="I78" s="112">
+      <c r="I80" s="98">
         <v>0.94181786761999997</v>
       </c>
-      <c r="J78" s="91" t="s">
+      <c r="J80" s="100" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-    </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B81" s="37" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B81" s="89"/>
+      <c r="C81" s="78"/>
+      <c r="D81" s="78"/>
+      <c r="E81" s="95"/>
+      <c r="F81" s="95"/>
+      <c r="G81" s="97"/>
+      <c r="H81" s="99"/>
+      <c r="I81" s="99"/>
+      <c r="J81" s="92"/>
     </row>
     <row r="82" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B82" s="40" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C82" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="C82" s="41">
+        <v>44147</v>
+      </c>
+      <c r="D82" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="E82" s="47">
+        <v>1200</v>
+      </c>
+      <c r="F82" s="47">
+        <v>1200</v>
+      </c>
+      <c r="G82" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H82" s="32">
+        <v>0.71082712945000004</v>
+      </c>
+      <c r="I82" s="32">
+        <v>0.71082712945000004</v>
+      </c>
+      <c r="J82" s="48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B83" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="C83" s="38">
+        <v>44147</v>
+      </c>
+      <c r="D83" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="E83" s="50">
+        <v>260</v>
+      </c>
+      <c r="F83" s="50">
+        <v>221</v>
+      </c>
+      <c r="G83" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H83" s="51">
+        <v>0.15401254471</v>
+      </c>
+      <c r="I83" s="51">
+        <v>0.13091066300000001</v>
+      </c>
+      <c r="J83" s="49" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B84" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C84" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="D82" s="41" t="s">
+      <c r="D84" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="E82" s="47">
+      <c r="E84" s="47">
         <v>400</v>
       </c>
-      <c r="F82" s="47">
+      <c r="F84" s="47">
         <v>340</v>
       </c>
-      <c r="G82" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H82" s="32">
+      <c r="G84" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H84" s="32">
         <v>0.23690201678</v>
       </c>
-      <c r="I82" s="32">
+      <c r="I84" s="32">
         <v>0.20136671426</v>
       </c>
-      <c r="J82" s="48" t="s">
+      <c r="J84" s="48" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="83" spans="2:10" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C83" s="73" t="s">
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="C85" s="78" t="s">
         <v>60</v>
       </c>
-      <c r="D83" s="73" t="s">
+      <c r="D85" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="E83" s="74">
+      <c r="E85" s="95">
         <v>650</v>
       </c>
-      <c r="F83" s="74">
+      <c r="F85" s="95">
         <v>552.5</v>
       </c>
-      <c r="G83" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H83" s="51">
+      <c r="G85" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H85" s="51">
         <v>0.36098521784999998</v>
       </c>
-      <c r="I83" s="51">
+      <c r="I85" s="51">
         <v>0.30683743517000001</v>
       </c>
-      <c r="J83" s="85" t="s">
+      <c r="J85" s="92" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="84" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B84" s="97" t="s">
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="89" t="s">
         <v>62</v>
       </c>
-      <c r="C84" s="73"/>
-[...3 lines deleted...]
-      <c r="G84" s="39" t="s">
+      <c r="C86" s="78"/>
+      <c r="D86" s="78"/>
+      <c r="E86" s="95"/>
+      <c r="F86" s="95"/>
+      <c r="G86" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H84" s="51">
+      <c r="H86" s="51">
         <v>0.39708373963999999</v>
       </c>
-      <c r="I84" s="51">
+      <c r="I86" s="51">
         <v>0.33752117868999998</v>
       </c>
-      <c r="J84" s="85"/>
-[...5 lines deleted...]
-      <c r="C85" s="82">
+      <c r="J86" s="92"/>
+    </row>
+    <row r="87" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B87" s="101" t="s">
+        <v>59</v>
+      </c>
+      <c r="C87" s="101">
         <v>43999</v>
       </c>
-      <c r="D85" s="82">
+      <c r="D87" s="101">
         <v>44012</v>
       </c>
-      <c r="E85" s="77">
+      <c r="E87" s="102">
         <v>900</v>
       </c>
-      <c r="F85" s="77">
+      <c r="F87" s="102">
         <v>765</v>
       </c>
-      <c r="G85" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H85" s="32">
+      <c r="G87" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H87" s="32">
         <v>0.49982568626000001</v>
       </c>
-      <c r="I85" s="32">
+      <c r="I87" s="32">
         <v>0.42485183331999998</v>
       </c>
-      <c r="J85" s="82" t="s">
+      <c r="J87" s="101" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B86" s="82" t="s">
+    <row r="88" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B88" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="C86" s="82"/>
-[...3 lines deleted...]
-      <c r="G86" s="42" t="s">
+      <c r="C88" s="101"/>
+      <c r="D88" s="101"/>
+      <c r="E88" s="102"/>
+      <c r="F88" s="102"/>
+      <c r="G88" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H86" s="32">
+      <c r="H88" s="32">
         <v>0.54980825488999996</v>
       </c>
-      <c r="I86" s="32">
+      <c r="I88" s="32">
         <v>0.46733701664999999</v>
       </c>
-      <c r="J86" s="82"/>
-[...5 lines deleted...]
-      <c r="C87" s="85">
+      <c r="J88" s="101"/>
+    </row>
+    <row r="89" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B89" s="92" t="s">
+        <v>59</v>
+      </c>
+      <c r="C89" s="92">
         <v>43909</v>
       </c>
-      <c r="D87" s="85">
+      <c r="D89" s="92">
         <v>43921</v>
       </c>
-      <c r="E87" s="74">
+      <c r="E89" s="95">
         <v>150</v>
       </c>
-      <c r="F87" s="74">
+      <c r="F89" s="95">
         <v>127.5</v>
       </c>
-      <c r="G87" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H87" s="51">
+      <c r="G89" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H89" s="51">
         <v>8.3304281039999997E-2</v>
       </c>
-      <c r="I87" s="51">
+      <c r="I89" s="51">
         <v>7.0808638879999997E-2</v>
       </c>
-      <c r="J87" s="85" t="s">
+      <c r="J89" s="92" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="88" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B88" s="85" t="s">
+    <row r="90" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B90" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="C88" s="85"/>
-[...3 lines deleted...]
-      <c r="G88" s="39" t="s">
+      <c r="C90" s="92"/>
+      <c r="D90" s="92"/>
+      <c r="E90" s="95"/>
+      <c r="F90" s="95"/>
+      <c r="G90" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H88" s="51">
+      <c r="H90" s="51">
         <v>9.1634709140000006E-2</v>
       </c>
-      <c r="I88" s="51">
+      <c r="I90" s="51">
         <v>7.7889502769999994E-2</v>
       </c>
-      <c r="J88" s="85"/>
-[...5 lines deleted...]
-      <c r="C89" s="75">
+      <c r="J90" s="92"/>
+    </row>
+    <row r="91" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B91" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="C91" s="75">
         <v>43875</v>
       </c>
-      <c r="D89" s="75">
+      <c r="D91" s="75">
         <v>43889</v>
       </c>
-      <c r="E89" s="77">
+      <c r="E91" s="102">
         <v>270</v>
       </c>
-      <c r="F89" s="77">
+      <c r="F91" s="102">
         <v>229.5</v>
       </c>
-      <c r="G89" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H89" s="32">
+      <c r="G91" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H91" s="32">
         <v>0.14994770587</v>
       </c>
-      <c r="I89" s="32">
+      <c r="I91" s="32">
         <v>0.12745554999</v>
       </c>
-      <c r="J89" s="82" t="s">
+      <c r="J91" s="101" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="90" spans="2:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G90" s="59" t="s">
+    <row r="92" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B92" s="90"/>
+      <c r="C92" s="76"/>
+      <c r="D92" s="76"/>
+      <c r="E92" s="103"/>
+      <c r="F92" s="103"/>
+      <c r="G92" s="59" t="s">
         <v>63</v>
       </c>
-      <c r="H90" s="60">
+      <c r="H92" s="60">
         <v>0.16494247645999999</v>
       </c>
-      <c r="I90" s="60">
+      <c r="I92" s="60">
         <v>0.14020110498999999</v>
       </c>
-      <c r="J90" s="86"/>
-[...13 lines deleted...]
-      <c r="B92" s="79">
+      <c r="J92" s="104"/>
+    </row>
+    <row r="93" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B93" s="33"/>
+      <c r="C93" s="33"/>
+      <c r="D93" s="33"/>
+      <c r="E93" s="33"/>
+      <c r="F93" s="33"/>
+      <c r="G93" s="33"/>
+      <c r="H93" s="33"/>
+      <c r="I93" s="61"/>
+      <c r="J93" s="33"/>
+    </row>
+    <row r="94" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B94" s="79">
         <v>2019</v>
       </c>
-      <c r="C92" s="79" t="s">
+      <c r="C94" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D92" s="79" t="s">
+      <c r="D94" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E92" s="79" t="s">
-[...5 lines deleted...]
-      <c r="G92" s="79" t="s">
+      <c r="E94" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F94" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G94" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="H92" s="79" t="s">
-[...2 lines deleted...]
-      <c r="I92" s="79" t="s">
+      <c r="H94" s="79" t="s">
         <v>93</v>
       </c>
-      <c r="J92" s="79" t="s">
+      <c r="I94" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="J94" s="79" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="93" spans="2:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B94" s="109" t="s">
+    <row r="95" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B95" s="80"/>
+      <c r="C95" s="80"/>
+      <c r="D95" s="80"/>
+      <c r="E95" s="80"/>
+      <c r="F95" s="80"/>
+      <c r="G95" s="80"/>
+      <c r="H95" s="80"/>
+      <c r="I95" s="80"/>
+      <c r="J95" s="80"/>
+    </row>
+    <row r="96" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B96" s="88" t="s">
         <v>66</v>
       </c>
-      <c r="C94" s="85" t="s">
+      <c r="C96" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="D94" s="85">
+      <c r="D96" s="92">
         <v>43979</v>
       </c>
-      <c r="E94" s="74">
+      <c r="E96" s="95">
         <v>2195.5753407900002</v>
       </c>
-      <c r="F94" s="74">
+      <c r="F96" s="95">
         <v>2195.5753407900002</v>
       </c>
-      <c r="G94" s="37" t="s">
-[...2 lines deleted...]
-      <c r="H94" s="62">
+      <c r="G96" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="H96" s="62">
         <v>1.2193388349495757</v>
       </c>
-      <c r="I94" s="62">
+      <c r="I96" s="62">
         <v>1.2193388349495757</v>
       </c>
-      <c r="J94" s="73" t="s">
+      <c r="J96" s="78" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="95" spans="2:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G95" s="37" t="s">
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B97" s="89"/>
+      <c r="C97" s="92"/>
+      <c r="D97" s="92"/>
+      <c r="E97" s="95"/>
+      <c r="F97" s="95"/>
+      <c r="G97" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="H95" s="62">
+      <c r="H97" s="62">
         <v>1.3412727184445332</v>
       </c>
-      <c r="I95" s="62">
+      <c r="I97" s="62">
         <v>1.3412727184445332</v>
       </c>
-      <c r="J95" s="73"/>
-[...2 lines deleted...]
-      <c r="B96" s="102" t="s">
+      <c r="J97" s="78"/>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B98" s="86" t="s">
         <v>66</v>
       </c>
-      <c r="C96" s="75">
+      <c r="C98" s="75">
         <v>43818</v>
       </c>
-      <c r="D96" s="75">
+      <c r="D98" s="75">
         <v>43829</v>
       </c>
-      <c r="E96" s="77">
+      <c r="E98" s="102">
         <v>1000</v>
       </c>
-      <c r="F96" s="77">
+      <c r="F98" s="102">
         <v>1000</v>
       </c>
-      <c r="G96" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H96" s="32">
+      <c r="G98" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H98" s="32">
         <v>0.55536187362</v>
       </c>
-      <c r="I96" s="32">
+      <c r="I98" s="32">
         <v>0.55536187362</v>
       </c>
-      <c r="J96" s="82" t="s">
+      <c r="J98" s="101" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G97" s="42" t="s">
+    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B99" s="86"/>
+      <c r="C99" s="75"/>
+      <c r="D99" s="75"/>
+      <c r="E99" s="102"/>
+      <c r="F99" s="102"/>
+      <c r="G99" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H97" s="32">
+      <c r="H99" s="32">
         <v>0.61089806097999999</v>
       </c>
-      <c r="I97" s="32">
+      <c r="I99" s="32">
         <v>0.61089806097999999</v>
       </c>
-      <c r="J97" s="75"/>
-[...5 lines deleted...]
-      <c r="C98" s="85">
+      <c r="J99" s="75"/>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B100" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="C100" s="92">
         <v>43818</v>
       </c>
-      <c r="D98" s="85">
+      <c r="D100" s="92">
         <v>43829</v>
       </c>
-      <c r="E98" s="74">
+      <c r="E100" s="95">
         <v>350</v>
       </c>
-      <c r="F98" s="74">
+      <c r="F100" s="95">
         <v>297.5</v>
       </c>
-      <c r="G98" s="37" t="s">
-[...2 lines deleted...]
-      <c r="H98" s="62">
+      <c r="G100" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="H100" s="62">
         <v>0.19437665575999999</v>
       </c>
-      <c r="I98" s="62">
+      <c r="I100" s="62">
         <v>0.16522015740000001</v>
       </c>
-      <c r="J98" s="73" t="s">
+      <c r="J100" s="78" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G99" s="37" t="s">
+    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B101" s="89"/>
+      <c r="C101" s="92"/>
+      <c r="D101" s="92"/>
+      <c r="E101" s="95"/>
+      <c r="F101" s="95"/>
+      <c r="G101" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="H99" s="62">
+      <c r="H101" s="62">
         <v>0.21381432134</v>
       </c>
-      <c r="I99" s="62">
+      <c r="I101" s="62">
         <v>0.18174217313999999</v>
       </c>
-      <c r="J99" s="73"/>
-[...5 lines deleted...]
-      <c r="C100" s="75">
+      <c r="J101" s="78"/>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B102" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="C102" s="75">
         <v>43633</v>
       </c>
-      <c r="D100" s="75">
+      <c r="D102" s="75">
         <v>43644</v>
       </c>
-      <c r="E100" s="77">
+      <c r="E102" s="102">
         <v>968</v>
       </c>
-      <c r="F100" s="77">
+      <c r="F102" s="102">
         <v>822.8</v>
       </c>
-      <c r="G100" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="32">
+      <c r="G102" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H102" s="32">
         <v>0.53759029367</v>
       </c>
-      <c r="I100" s="32">
+      <c r="I102" s="32">
         <v>0.45695174961000001</v>
       </c>
-      <c r="J100" s="82" t="s">
+      <c r="J102" s="101" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G101" s="42" t="s">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B103" s="86"/>
+      <c r="C103" s="75"/>
+      <c r="D103" s="75"/>
+      <c r="E103" s="102"/>
+      <c r="F103" s="102"/>
+      <c r="G103" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H101" s="32">
+      <c r="H103" s="32">
         <v>0.59134932302999998</v>
       </c>
-      <c r="I101" s="32">
+      <c r="I103" s="32">
         <v>0.50264692458000004</v>
       </c>
-      <c r="J101" s="75"/>
-[...5 lines deleted...]
-      <c r="C102" s="85">
+      <c r="J103" s="75"/>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B104" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="C104" s="92">
         <v>43572</v>
       </c>
-      <c r="D102" s="85">
+      <c r="D104" s="92">
         <v>43585</v>
       </c>
-      <c r="E102" s="74">
+      <c r="E104" s="95">
         <v>570</v>
       </c>
-      <c r="F102" s="74">
+      <c r="F104" s="95">
         <v>484.5</v>
       </c>
-      <c r="G102" s="37" t="s">
-[...2 lines deleted...]
-      <c r="H102" s="62">
+      <c r="G104" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="H104" s="62">
         <v>0.31655626796000003</v>
       </c>
-      <c r="I102" s="62">
+      <c r="I104" s="62">
         <v>0.26907282777000002</v>
       </c>
-      <c r="J102" s="73" t="s">
+      <c r="J104" s="78" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G103" s="37" t="s">
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B105" s="89"/>
+      <c r="C105" s="92"/>
+      <c r="D105" s="92"/>
+      <c r="E105" s="95"/>
+      <c r="F105" s="95"/>
+      <c r="G105" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="H103" s="62">
+      <c r="H105" s="62">
         <v>0.34821189475999997</v>
       </c>
-      <c r="I103" s="62">
+      <c r="I105" s="62">
         <v>0.29598011054000001</v>
       </c>
-      <c r="J103" s="73"/>
-[...49 lines deleted...]
-      <c r="K105" s="2"/>
+      <c r="J105" s="78"/>
     </row>
     <row r="106" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2"/>
-      <c r="B106" s="33"/>
-[...7 lines deleted...]
-      <c r="J106" s="33"/>
+      <c r="B106" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="C106" s="75">
+        <v>43511</v>
+      </c>
+      <c r="D106" s="75">
+        <v>43524</v>
+      </c>
+      <c r="E106" s="102">
+        <v>700</v>
+      </c>
+      <c r="F106" s="102">
+        <v>595</v>
+      </c>
+      <c r="G106" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H106" s="32">
+        <v>0.38875331152999998</v>
+      </c>
+      <c r="I106" s="32">
+        <v>0.33044031480000002</v>
+      </c>
+      <c r="J106" s="101" t="s">
+        <v>69</v>
+      </c>
       <c r="K106" s="2"/>
     </row>
     <row r="107" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="2"/>
-      <c r="B107" s="79">
-[...25 lines deleted...]
-      </c>
+      <c r="B107" s="90"/>
+      <c r="C107" s="76"/>
+      <c r="D107" s="76"/>
+      <c r="E107" s="103"/>
+      <c r="F107" s="103"/>
+      <c r="G107" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="H107" s="60">
+        <v>0.42762864269</v>
+      </c>
+      <c r="I107" s="60">
+        <v>0.36348434627999998</v>
+      </c>
+      <c r="J107" s="76"/>
       <c r="K107" s="2"/>
     </row>
     <row r="108" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="2"/>
-      <c r="B108" s="80"/>
-[...7 lines deleted...]
-      <c r="J108" s="80"/>
+      <c r="B108" s="33"/>
+      <c r="C108" s="33"/>
+      <c r="D108" s="33"/>
+      <c r="E108" s="33"/>
+      <c r="F108" s="33"/>
+      <c r="G108" s="33"/>
+      <c r="H108" s="33"/>
+      <c r="I108" s="61"/>
+      <c r="J108" s="33"/>
       <c r="K108" s="2"/>
     </row>
     <row r="109" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="2"/>
-      <c r="B109" s="109" t="s">
-[...24 lines deleted...]
-        <v>70</v>
+      <c r="B109" s="79">
+        <v>2018</v>
+      </c>
+      <c r="C109" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E109" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F109" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G109" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H109" s="79" t="s">
+        <v>93</v>
+      </c>
+      <c r="I109" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="J109" s="79" t="s">
+        <v>7</v>
       </c>
       <c r="K109" s="2"/>
     </row>
     <row r="110" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="2"/>
-      <c r="B110" s="97"/>
-[...13 lines deleted...]
-      <c r="J110" s="73"/>
+      <c r="B110" s="80"/>
+      <c r="C110" s="80"/>
+      <c r="D110" s="80"/>
+      <c r="E110" s="80"/>
+      <c r="F110" s="80"/>
+      <c r="G110" s="80"/>
+      <c r="H110" s="80"/>
+      <c r="I110" s="80"/>
+      <c r="J110" s="80"/>
       <c r="K110" s="2"/>
     </row>
     <row r="111" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="2"/>
-      <c r="B111" s="102" t="s">
-[...23 lines deleted...]
-      <c r="J111" s="101" t="s">
+      <c r="B111" s="88" t="s">
+        <v>66</v>
+      </c>
+      <c r="C111" s="92">
+        <v>43566</v>
+      </c>
+      <c r="D111" s="92">
+        <v>43566</v>
+      </c>
+      <c r="E111" s="95">
+        <v>2468.6999999999998</v>
+      </c>
+      <c r="F111" s="95">
+        <v>2468.6999999999998</v>
+      </c>
+      <c r="G111" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="H111" s="63">
+        <v>1.3710129451999999</v>
+      </c>
+      <c r="I111" s="63">
+        <v>1.3710129451999999</v>
+      </c>
+      <c r="J111" s="78" t="s">
         <v>70</v>
       </c>
       <c r="K111" s="2"/>
     </row>
     <row r="112" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="2"/>
-      <c r="B112" s="102"/>
-[...4 lines deleted...]
-      <c r="G112" s="57" t="s">
+      <c r="B112" s="89"/>
+      <c r="C112" s="92"/>
+      <c r="D112" s="92"/>
+      <c r="E112" s="95"/>
+      <c r="F112" s="95"/>
+      <c r="G112" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="H112" s="64">
-[...5 lines deleted...]
-      <c r="J112" s="101"/>
+      <c r="H112" s="63">
+        <v>1.50811423972</v>
+      </c>
+      <c r="I112" s="63">
+        <v>1.50811423972</v>
+      </c>
+      <c r="J112" s="78"/>
       <c r="K112" s="2"/>
     </row>
     <row r="113" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="2"/>
-      <c r="B113" s="115" t="s">
-[...24 lines deleted...]
-        <v>71</v>
+      <c r="B113" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="C113" s="105">
+        <v>43438</v>
+      </c>
+      <c r="D113" s="105">
+        <v>43451</v>
+      </c>
+      <c r="E113" s="107">
+        <v>1350</v>
+      </c>
+      <c r="F113" s="107">
+        <v>1147.5</v>
+      </c>
+      <c r="G113" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="H113" s="64">
+        <v>0.74973852938999996</v>
+      </c>
+      <c r="I113" s="64">
+        <v>0.63727774997999997</v>
+      </c>
+      <c r="J113" s="109" t="s">
+        <v>70</v>
       </c>
       <c r="K113" s="2"/>
     </row>
     <row r="114" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="2"/>
-      <c r="B114" s="115"/>
-[...4 lines deleted...]
-      <c r="G114" s="39" t="s">
+      <c r="B114" s="86"/>
+      <c r="C114" s="105"/>
+      <c r="D114" s="105"/>
+      <c r="E114" s="107"/>
+      <c r="F114" s="107"/>
+      <c r="G114" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="H114" s="63">
-[...5 lines deleted...]
-      <c r="J114" s="73"/>
+      <c r="H114" s="64">
+        <v>0.82471238232999999</v>
+      </c>
+      <c r="I114" s="64">
+        <v>0.70100552498000002</v>
+      </c>
+      <c r="J114" s="109"/>
       <c r="K114" s="2"/>
     </row>
     <row r="115" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="2"/>
-      <c r="B115" s="102" t="s">
-[...23 lines deleted...]
-      <c r="J115" s="101" t="s">
+      <c r="B115" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="C115" s="92">
+        <v>43348</v>
+      </c>
+      <c r="D115" s="92">
+        <v>43360</v>
+      </c>
+      <c r="E115" s="95">
+        <v>2800</v>
+      </c>
+      <c r="F115" s="95">
+        <v>2380</v>
+      </c>
+      <c r="G115" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H115" s="63">
+        <v>1.5550132461499999</v>
+      </c>
+      <c r="I115" s="63">
+        <v>1.3217612592300001</v>
+      </c>
+      <c r="J115" s="78" t="s">
         <v>71</v>
       </c>
       <c r="K115" s="2"/>
     </row>
     <row r="116" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="2"/>
-      <c r="B116" s="107"/>
-[...4 lines deleted...]
-      <c r="G116" s="58" t="s">
+      <c r="B116" s="84"/>
+      <c r="C116" s="92"/>
+      <c r="D116" s="92"/>
+      <c r="E116" s="95"/>
+      <c r="F116" s="95"/>
+      <c r="G116" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H116" s="65">
-[...5 lines deleted...]
-      <c r="J116" s="107"/>
+      <c r="H116" s="63">
+        <v>1.71051457077</v>
+      </c>
+      <c r="I116" s="63">
+        <v>1.4539373851499999</v>
+      </c>
+      <c r="J116" s="78"/>
       <c r="K116" s="2"/>
     </row>
     <row r="117" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="2"/>
-      <c r="B117" s="108"/>
-[...7 lines deleted...]
-      <c r="J117" s="108"/>
+      <c r="B117" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="C117" s="105">
+        <v>43269</v>
+      </c>
+      <c r="D117" s="105">
+        <v>43280</v>
+      </c>
+      <c r="E117" s="107">
+        <v>400</v>
+      </c>
+      <c r="F117" s="107">
+        <v>340</v>
+      </c>
+      <c r="G117" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="H117" s="64">
+        <v>0.22214474945000001</v>
+      </c>
+      <c r="I117" s="64">
+        <v>0.18882303703</v>
+      </c>
+      <c r="J117" s="109" t="s">
+        <v>71</v>
+      </c>
       <c r="K117" s="2"/>
     </row>
     <row r="118" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="2"/>
-      <c r="B118" s="79">
-[...25 lines deleted...]
-      </c>
+      <c r="B118" s="90"/>
+      <c r="C118" s="106"/>
+      <c r="D118" s="106"/>
+      <c r="E118" s="108"/>
+      <c r="F118" s="108"/>
+      <c r="G118" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="H118" s="65">
+        <v>0.24435922438999999</v>
+      </c>
+      <c r="I118" s="65">
+        <v>0.20770534072999999</v>
+      </c>
+      <c r="J118" s="90"/>
       <c r="K118" s="2"/>
     </row>
     <row r="119" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="2"/>
-      <c r="B119" s="80"/>
-[...7 lines deleted...]
-      <c r="J119" s="80"/>
+      <c r="B119" s="110"/>
+      <c r="C119" s="110"/>
+      <c r="D119" s="110"/>
+      <c r="E119" s="110"/>
+      <c r="F119" s="110"/>
+      <c r="G119" s="110"/>
+      <c r="H119" s="110"/>
+      <c r="I119" s="110"/>
+      <c r="J119" s="110"/>
       <c r="K119" s="2"/>
     </row>
     <row r="120" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="2"/>
-      <c r="B120" s="104" t="s">
-[...24 lines deleted...]
-        <v>43445</v>
+      <c r="B120" s="79">
+        <v>2017</v>
+      </c>
+      <c r="C120" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D120" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F120" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G120" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H120" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="I120" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="J120" s="79" t="s">
+        <v>7</v>
       </c>
       <c r="K120" s="2"/>
-      <c r="L120" s="2"/>
     </row>
     <row r="121" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="2"/>
-      <c r="B121" s="102"/>
-[...13 lines deleted...]
-      <c r="J121" s="102"/>
+      <c r="B121" s="80"/>
+      <c r="C121" s="80"/>
+      <c r="D121" s="80"/>
+      <c r="E121" s="80"/>
+      <c r="F121" s="80"/>
+      <c r="G121" s="80"/>
+      <c r="H121" s="80"/>
+      <c r="I121" s="80"/>
+      <c r="J121" s="80"/>
       <c r="K121" s="2"/>
-      <c r="L121" s="2"/>
     </row>
     <row r="122" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="2"/>
-      <c r="B122" s="115" t="s">
-[...24 lines deleted...]
-        <v>43333</v>
+      <c r="B122" s="111" t="s">
+        <v>66</v>
+      </c>
+      <c r="C122" s="105">
+        <v>43202</v>
+      </c>
+      <c r="D122" s="105">
+        <v>43202</v>
+      </c>
+      <c r="E122" s="107">
+        <v>2191.9</v>
+      </c>
+      <c r="F122" s="107">
+        <v>2191.9</v>
+      </c>
+      <c r="G122" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="H122" s="64">
+        <v>1.2172770028378261</v>
+      </c>
+      <c r="I122" s="64">
+        <v>1.2172770028378261</v>
+      </c>
+      <c r="J122" s="109">
+        <v>43445</v>
       </c>
       <c r="K122" s="2"/>
+      <c r="L122" s="2"/>
     </row>
     <row r="123" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="2"/>
-      <c r="B123" s="115"/>
-[...4 lines deleted...]
-      <c r="G123" s="39" t="s">
+      <c r="B123" s="86"/>
+      <c r="C123" s="105"/>
+      <c r="D123" s="105"/>
+      <c r="E123" s="107"/>
+      <c r="F123" s="107"/>
+      <c r="G123" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="H123" s="51">
-[...5 lines deleted...]
-      <c r="J123" s="97"/>
+      <c r="H123" s="64">
+        <v>1.3390047031296248</v>
+      </c>
+      <c r="I123" s="64">
+        <v>1.3390047031296248</v>
+      </c>
+      <c r="J123" s="86"/>
       <c r="K123" s="2"/>
+      <c r="L123" s="2"/>
     </row>
     <row r="124" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="2"/>
-      <c r="B124" s="102" t="s">
-[...23 lines deleted...]
-      <c r="J124" s="101">
+      <c r="B124" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="C124" s="92">
+        <v>43083</v>
+      </c>
+      <c r="D124" s="92">
+        <v>43095</v>
+      </c>
+      <c r="E124" s="95">
+        <v>1486.63888944</v>
+      </c>
+      <c r="F124" s="95">
+        <v>1263.6430560199999</v>
+      </c>
+      <c r="G124" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H124" s="51">
+        <v>0.82562255904000004</v>
+      </c>
+      <c r="I124" s="51">
+        <v>0.70177917517999999</v>
+      </c>
+      <c r="J124" s="78">
         <v>43333</v>
       </c>
       <c r="K124" s="2"/>
-      <c r="L124" s="2"/>
     </row>
     <row r="125" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="2"/>
-      <c r="B125" s="102"/>
-[...4 lines deleted...]
-      <c r="G125" s="57" t="s">
+      <c r="B125" s="84"/>
+      <c r="C125" s="92"/>
+      <c r="D125" s="92"/>
+      <c r="E125" s="95"/>
+      <c r="F125" s="95"/>
+      <c r="G125" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H125" s="64">
-[...5 lines deleted...]
-      <c r="J125" s="102"/>
+      <c r="H125" s="51">
+        <v>0.90818481495000003</v>
+      </c>
+      <c r="I125" s="51">
+        <v>0.77195709270000001</v>
+      </c>
+      <c r="J125" s="89"/>
       <c r="K125" s="2"/>
-      <c r="L125" s="2"/>
     </row>
     <row r="126" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="2"/>
-      <c r="B126" s="115" t="s">
-[...23 lines deleted...]
-      <c r="J126" s="73">
+      <c r="B126" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="C126" s="105">
+        <v>42996</v>
+      </c>
+      <c r="D126" s="105">
+        <v>43007</v>
+      </c>
+      <c r="E126" s="112">
+        <v>305</v>
+      </c>
+      <c r="F126" s="113">
+        <v>259.3</v>
+      </c>
+      <c r="G126" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="H126" s="64">
+        <v>0.16938500000000001</v>
+      </c>
+      <c r="I126" s="64">
+        <v>0.14397799999999999</v>
+      </c>
+      <c r="J126" s="109">
         <v>43333</v>
       </c>
       <c r="K126" s="2"/>
+      <c r="L126" s="2"/>
     </row>
     <row r="127" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="2"/>
-      <c r="B127" s="115"/>
-[...4 lines deleted...]
-      <c r="G127" s="39" t="s">
+      <c r="B127" s="86"/>
+      <c r="C127" s="105"/>
+      <c r="D127" s="105"/>
+      <c r="E127" s="112"/>
+      <c r="F127" s="113"/>
+      <c r="G127" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="H127" s="51">
-[...5 lines deleted...]
-      <c r="J127" s="97"/>
+      <c r="H127" s="64">
+        <v>0.18632399999999999</v>
+      </c>
+      <c r="I127" s="64">
+        <v>0.15837499999999999</v>
+      </c>
+      <c r="J127" s="86"/>
       <c r="K127" s="2"/>
+      <c r="L127" s="2"/>
     </row>
     <row r="128" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="2"/>
-      <c r="B128" s="102" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="98">
+      <c r="B128" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="C128" s="92">
+        <v>42905</v>
+      </c>
+      <c r="D128" s="92">
+        <v>42916</v>
+      </c>
+      <c r="E128" s="95">
+        <v>95</v>
+      </c>
+      <c r="F128" s="95">
+        <v>80.75</v>
+      </c>
+      <c r="G128" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H128" s="51">
+        <v>5.2759357229999998E-2</v>
+      </c>
+      <c r="I128" s="51">
+        <v>4.4845453649999999E-2</v>
+      </c>
+      <c r="J128" s="78">
+        <v>43333</v>
+      </c>
+      <c r="K128" s="2"/>
+    </row>
+    <row r="129" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="2"/>
+      <c r="B129" s="84"/>
+      <c r="C129" s="92"/>
+      <c r="D129" s="92"/>
+      <c r="E129" s="95"/>
+      <c r="F129" s="95"/>
+      <c r="G129" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="H129" s="51">
+        <v>5.8035292959999998E-2</v>
+      </c>
+      <c r="I129" s="51">
+        <v>4.932999901E-2</v>
+      </c>
+      <c r="J129" s="89"/>
+      <c r="K129" s="2"/>
+    </row>
+    <row r="130" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="2"/>
+      <c r="B130" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="C130" s="105">
         <v>42814</v>
       </c>
-      <c r="D128" s="98">
+      <c r="D130" s="105">
         <v>42825</v>
       </c>
-      <c r="E128" s="99">
+      <c r="E130" s="112">
         <v>350</v>
       </c>
-      <c r="F128" s="100">
+      <c r="F130" s="113">
         <v>297.5</v>
       </c>
-      <c r="G128" s="57" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="64">
+      <c r="G130" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="H130" s="64">
         <v>0.19437657928999999</v>
       </c>
-      <c r="I128" s="64">
+      <c r="I130" s="64">
         <v>0.16522009239999999</v>
       </c>
-      <c r="J128" s="101">
+      <c r="J130" s="109">
         <v>43333</v>
       </c>
-      <c r="K128" s="2"/>
-[...8 lines deleted...]
-      <c r="G129" s="57" t="s">
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="2"/>
+      <c r="B131" s="86"/>
+      <c r="C131" s="105"/>
+      <c r="D131" s="105"/>
+      <c r="E131" s="112"/>
+      <c r="F131" s="113"/>
+      <c r="G131" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="H129" s="64">
+      <c r="H131" s="64">
         <v>0.21381423722000001</v>
       </c>
-      <c r="I129" s="64">
+      <c r="I131" s="64">
         <v>0.18174210163999999</v>
       </c>
-      <c r="J129" s="102"/>
-[...7 lines deleted...]
-      <c r="C130" s="85">
+      <c r="J131" s="86"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="1:11" s="11" customFormat="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="2"/>
+      <c r="B132" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="C132" s="92">
         <v>42779</v>
       </c>
-      <c r="D130" s="85">
+      <c r="D132" s="92">
         <v>42790</v>
       </c>
-      <c r="E130" s="94">
+      <c r="E132" s="115">
         <v>180</v>
       </c>
-      <c r="F130" s="94">
+      <c r="F132" s="115">
         <v>153</v>
       </c>
-      <c r="G130" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="63">
+      <c r="G132" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H132" s="63">
         <v>9.9965097909999995E-2</v>
       </c>
-      <c r="I130" s="63">
+      <c r="I132" s="63">
         <v>8.497033323E-2</v>
       </c>
-      <c r="J130" s="73">
+      <c r="J132" s="78">
         <v>43333</v>
       </c>
-      <c r="K130" s="2"/>
-[...8 lines deleted...]
-      <c r="G131" s="46" t="s">
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="2"/>
+      <c r="B133" s="87"/>
+      <c r="C133" s="114"/>
+      <c r="D133" s="114"/>
+      <c r="E133" s="116"/>
+      <c r="F133" s="116"/>
+      <c r="G133" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="H131" s="66">
+      <c r="H133" s="66">
         <v>0.10996160770000001</v>
       </c>
-      <c r="I131" s="66">
+      <c r="I133" s="66">
         <v>9.346736655E-2</v>
       </c>
-      <c r="J131" s="96"/>
-[...14 lines deleted...]
-      <c r="B133" s="79">
+      <c r="J133" s="117"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B134" s="33"/>
+      <c r="C134" s="33"/>
+      <c r="D134" s="33"/>
+      <c r="E134" s="33"/>
+      <c r="F134" s="33"/>
+      <c r="G134" s="33"/>
+      <c r="H134" s="33"/>
+      <c r="I134" s="33"/>
+      <c r="J134" s="33"/>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B135" s="79">
         <v>2016</v>
       </c>
-      <c r="C133" s="79" t="s">
+      <c r="C135" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D133" s="79" t="s">
+      <c r="D135" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E133" s="79" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="79" t="s">
+      <c r="E135" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F135" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G135" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H135" s="79" t="s">
         <v>94</v>
       </c>
-      <c r="G133" s="79" t="s">
-[...8 lines deleted...]
-      <c r="J133" s="79" t="s">
+      <c r="I135" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="J135" s="79" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="134" spans="1:15" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B135" s="83" t="s">
+    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B136" s="80"/>
+      <c r="C136" s="80"/>
+      <c r="D136" s="80"/>
+      <c r="E136" s="80"/>
+      <c r="F136" s="80"/>
+      <c r="G136" s="80"/>
+      <c r="H136" s="80"/>
+      <c r="I136" s="80"/>
+      <c r="J136" s="80"/>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B137" s="77" t="s">
         <v>66</v>
       </c>
-      <c r="C135" s="81">
+      <c r="C137" s="118">
         <v>42851</v>
       </c>
-      <c r="D135" s="81">
+      <c r="D137" s="118">
         <v>42851</v>
       </c>
-      <c r="E135" s="84">
+      <c r="E137" s="119">
         <v>1913.9867990599998</v>
       </c>
-      <c r="F135" s="84">
+      <c r="F137" s="119">
         <v>1913.9867990599998</v>
       </c>
-      <c r="G135" s="67" t="s">
-[...2 lines deleted...]
-      <c r="H135" s="68">
+      <c r="G137" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H137" s="68">
         <v>1.0629548766300001</v>
       </c>
-      <c r="I135" s="68">
+      <c r="I137" s="68">
         <v>1.0629548766300001</v>
       </c>
-      <c r="J135" s="83">
+      <c r="J137" s="77">
         <v>43082</v>
       </c>
     </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G136" s="42" t="s">
+    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B138" s="75"/>
+      <c r="C138" s="101"/>
+      <c r="D138" s="101"/>
+      <c r="E138" s="102"/>
+      <c r="F138" s="102"/>
+      <c r="G138" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H136" s="32">
+      <c r="H138" s="32">
         <v>1.1692503643000001</v>
       </c>
-      <c r="I136" s="32">
+      <c r="I138" s="32">
         <v>1.1692503643000001</v>
       </c>
-      <c r="J136" s="75"/>
-[...5 lines deleted...]
-      <c r="C137" s="85">
+      <c r="J138" s="75"/>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B139" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="C139" s="92">
         <v>42723</v>
       </c>
-      <c r="D137" s="85">
+      <c r="D139" s="92">
         <v>42734</v>
       </c>
-      <c r="E137" s="74">
+      <c r="E139" s="95">
         <v>604.14499999999998</v>
       </c>
-      <c r="F137" s="74">
+      <c r="F139" s="95">
         <v>513.52324999999996</v>
       </c>
-      <c r="G137" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H137" s="51">
+      <c r="G139" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H139" s="51">
         <v>0.33551896714000001</v>
       </c>
-      <c r="I137" s="51">
+      <c r="I139" s="51">
         <v>0.28519112207000002</v>
       </c>
-      <c r="J137" s="73">
+      <c r="J139" s="78">
         <v>43082</v>
       </c>
     </row>
-    <row r="138" spans="1:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G138" s="39" t="s">
+    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B140" s="84"/>
+      <c r="C140" s="92"/>
+      <c r="D140" s="92"/>
+      <c r="E140" s="95"/>
+      <c r="F140" s="95"/>
+      <c r="G140" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H138" s="51">
+      <c r="H140" s="51">
         <v>0.36907086384999999</v>
       </c>
-      <c r="I138" s="51">
+      <c r="I140" s="51">
         <v>0.31371023427</v>
       </c>
-      <c r="J138" s="73"/>
-[...5 lines deleted...]
-      <c r="C139" s="75">
+      <c r="J140" s="78"/>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B141" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C141" s="75">
         <v>42632</v>
       </c>
-      <c r="D139" s="75">
+      <c r="D141" s="75">
         <v>42643</v>
       </c>
-      <c r="E139" s="77">
+      <c r="E141" s="102">
         <v>650</v>
       </c>
-      <c r="F139" s="77">
+      <c r="F141" s="102">
         <v>552.5</v>
       </c>
-      <c r="G139" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H139" s="32">
+      <c r="G141" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H141" s="32">
         <v>0.36098516293999999</v>
       </c>
-      <c r="I139" s="32">
+      <c r="I141" s="32">
         <v>0.30683738849999997</v>
       </c>
-      <c r="J139" s="75">
+      <c r="J141" s="75">
         <v>42969</v>
       </c>
     </row>
-    <row r="140" spans="1:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G140" s="42" t="s">
+    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B142" s="75"/>
+      <c r="C142" s="75"/>
+      <c r="D142" s="75"/>
+      <c r="E142" s="102"/>
+      <c r="F142" s="102"/>
+      <c r="G142" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H140" s="32">
+      <c r="H142" s="32">
         <v>0.39708367923999999</v>
       </c>
-      <c r="I140" s="32">
+      <c r="I142" s="32">
         <v>0.33752112735000001</v>
       </c>
-      <c r="J140" s="75"/>
-[...5 lines deleted...]
-      <c r="C141" s="85">
+      <c r="J142" s="75"/>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B143" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="C143" s="92">
         <v>42538</v>
       </c>
-      <c r="D141" s="85">
+      <c r="D143" s="92">
         <v>42551</v>
       </c>
-      <c r="E141" s="74">
+      <c r="E143" s="95">
         <v>161</v>
       </c>
-      <c r="F141" s="74">
+      <c r="F143" s="95">
         <v>136.85</v>
       </c>
-      <c r="G141" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="51">
+      <c r="G143" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H143" s="51">
         <v>8.9413248050000005E-2</v>
       </c>
-      <c r="I141" s="51">
+      <c r="I143" s="51">
         <v>7.6001260840000001E-2</v>
       </c>
-      <c r="J141" s="73">
+      <c r="J143" s="78">
         <v>42969</v>
       </c>
     </row>
-    <row r="142" spans="1:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G142" s="39" t="s">
+    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B144" s="84"/>
+      <c r="C144" s="92"/>
+      <c r="D144" s="92"/>
+      <c r="E144" s="95"/>
+      <c r="F144" s="95"/>
+      <c r="G144" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H142" s="51">
+      <c r="H144" s="51">
         <v>9.8354572850000002E-2</v>
       </c>
-      <c r="I142" s="51">
+      <c r="I144" s="51">
         <v>8.3601386920000006E-2</v>
       </c>
-      <c r="J142" s="73"/>
-[...5 lines deleted...]
-      <c r="C143" s="75">
+      <c r="J144" s="78"/>
+    </row>
+    <row r="145" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B145" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C145" s="75">
         <v>42478</v>
       </c>
-      <c r="D143" s="75">
+      <c r="D145" s="75">
         <v>42489</v>
       </c>
-      <c r="E143" s="77">
+      <c r="E145" s="102">
         <v>220</v>
       </c>
-      <c r="F143" s="77">
+      <c r="F145" s="102">
         <v>187</v>
       </c>
-      <c r="G143" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H143" s="32">
+      <c r="G145" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H145" s="32">
         <v>0.12217959361</v>
       </c>
-      <c r="I143" s="32">
+      <c r="I145" s="32">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J143" s="75">
+      <c r="J145" s="75">
         <v>42969</v>
       </c>
     </row>
-    <row r="144" spans="1:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G144" s="42" t="s">
+    <row r="146" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B146" s="75"/>
+      <c r="C146" s="75"/>
+      <c r="D146" s="75"/>
+      <c r="E146" s="102"/>
+      <c r="F146" s="102"/>
+      <c r="G146" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H144" s="32">
+      <c r="H146" s="32">
         <v>0.13439755297</v>
       </c>
-      <c r="I144" s="32">
+      <c r="I146" s="32">
         <v>0.11423792003</v>
       </c>
-      <c r="J144" s="75"/>
-[...49 lines deleted...]
-      <c r="J146" s="73"/>
+      <c r="J146" s="75"/>
       <c r="N146" s="16"/>
       <c r="O146" s="16"/>
     </row>
-    <row r="147" spans="2:15" collapsed="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="J147" s="75">
+    <row r="147" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B147" s="84" t="s">
+        <v>59</v>
+      </c>
+      <c r="C147" s="92">
+        <v>42447</v>
+      </c>
+      <c r="D147" s="92">
+        <v>42460</v>
+      </c>
+      <c r="E147" s="95">
+        <v>337</v>
+      </c>
+      <c r="F147" s="95">
+        <v>286.45</v>
+      </c>
+      <c r="G147" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H147" s="51">
+        <v>0.18715692294</v>
+      </c>
+      <c r="I147" s="51">
+        <v>0.15908338450000001</v>
+      </c>
+      <c r="J147" s="78">
         <v>42969</v>
       </c>
       <c r="N147" s="16"/>
       <c r="O147" s="16"/>
     </row>
     <row r="148" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B148" s="76"/>
-[...4 lines deleted...]
-      <c r="G148" s="59" t="s">
+      <c r="B148" s="84"/>
+      <c r="C148" s="92"/>
+      <c r="D148" s="92"/>
+      <c r="E148" s="95"/>
+      <c r="F148" s="95"/>
+      <c r="G148" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H148" s="60">
-[...5 lines deleted...]
-      <c r="J148" s="76"/>
+      <c r="H148" s="51">
+        <v>0.20587261524</v>
+      </c>
+      <c r="I148" s="51">
+        <v>0.17499172295000001</v>
+      </c>
+      <c r="J148" s="78"/>
       <c r="N148" s="16"/>
       <c r="O148" s="16"/>
     </row>
-    <row r="149" spans="2:15" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="J149" s="10"/>
+    <row r="149" spans="2:15" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C149" s="75">
+        <v>42419</v>
+      </c>
+      <c r="D149" s="75">
+        <v>42429</v>
+      </c>
+      <c r="E149" s="102">
+        <v>200</v>
+      </c>
+      <c r="F149" s="102">
+        <v>170</v>
+      </c>
+      <c r="G149" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H149" s="32">
+        <v>0.11107235782</v>
+      </c>
+      <c r="I149" s="32">
+        <v>9.4411504150000006E-2</v>
+      </c>
+      <c r="J149" s="75">
+        <v>42969</v>
+      </c>
       <c r="N149" s="16"/>
       <c r="O149" s="16"/>
     </row>
     <row r="150" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B150" s="79">
-[...25 lines deleted...]
-      </c>
+      <c r="B150" s="76"/>
+      <c r="C150" s="76"/>
+      <c r="D150" s="76"/>
+      <c r="E150" s="103"/>
+      <c r="F150" s="103"/>
+      <c r="G150" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="H150" s="60">
+        <v>0.12217959361</v>
+      </c>
+      <c r="I150" s="60">
+        <v>0.10385265456999999</v>
+      </c>
+      <c r="J150" s="76"/>
       <c r="N150" s="16"/>
       <c r="O150" s="16"/>
     </row>
-    <row r="151" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J151" s="80"/>
+    <row r="151" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B151" s="69"/>
+      <c r="C151" s="10"/>
+      <c r="D151" s="10"/>
+      <c r="E151" s="10"/>
+      <c r="F151" s="10"/>
+      <c r="G151" s="10"/>
+      <c r="H151" s="10"/>
+      <c r="I151" s="10"/>
+      <c r="J151" s="10"/>
       <c r="N151" s="16"/>
       <c r="O151" s="16"/>
     </row>
     <row r="152" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B152" s="117" t="s">
-[...24 lines deleted...]
-        <v>42717</v>
+      <c r="B152" s="79">
+        <v>2015</v>
+      </c>
+      <c r="C152" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D152" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E152" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F152" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G152" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H152" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="I152" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="J152" s="79" t="s">
+        <v>7</v>
       </c>
       <c r="N152" s="16"/>
       <c r="O152" s="16"/>
     </row>
     <row r="153" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B153" s="118"/>
-[...13 lines deleted...]
-      <c r="J153" s="73"/>
+      <c r="B153" s="80"/>
+      <c r="C153" s="80"/>
+      <c r="D153" s="80"/>
+      <c r="E153" s="80"/>
+      <c r="F153" s="80"/>
+      <c r="G153" s="80"/>
+      <c r="H153" s="80"/>
+      <c r="I153" s="80"/>
+      <c r="J153" s="80"/>
       <c r="N153" s="16"/>
       <c r="O153" s="16"/>
     </row>
     <row r="154" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B154" s="119" t="s">
-[...23 lines deleted...]
-      <c r="J154" s="75">
+      <c r="B154" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="C154" s="100">
+        <v>42488</v>
+      </c>
+      <c r="D154" s="100">
+        <v>42488</v>
+      </c>
+      <c r="E154" s="94">
+        <v>1287.2233853499999</v>
+      </c>
+      <c r="F154" s="94">
+        <v>1287.2233853499999</v>
+      </c>
+      <c r="G154" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="H154" s="56">
+        <v>0.71487468232182438</v>
+      </c>
+      <c r="I154" s="56">
+        <v>0.71487468232182438</v>
+      </c>
+      <c r="J154" s="93">
         <v>42717</v>
       </c>
       <c r="N154" s="16"/>
       <c r="O154" s="16"/>
     </row>
     <row r="155" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B155" s="119"/>
-[...4 lines deleted...]
-      <c r="G155" s="42" t="s">
+      <c r="B155" s="81"/>
+      <c r="C155" s="92"/>
+      <c r="D155" s="92"/>
+      <c r="E155" s="95"/>
+      <c r="F155" s="95"/>
+      <c r="G155" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H155" s="32">
-[...5 lines deleted...]
-      <c r="J155" s="75"/>
+      <c r="H155" s="51">
+        <v>0.78636215055400682</v>
+      </c>
+      <c r="I155" s="51">
+        <v>0.78636215055400682</v>
+      </c>
+      <c r="J155" s="78"/>
       <c r="N155" s="16"/>
       <c r="O155" s="16"/>
     </row>
     <row r="156" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B156" s="118" t="s">
-[...23 lines deleted...]
-      <c r="J156" s="73">
+      <c r="B156" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="C156" s="101">
+        <v>42355</v>
+      </c>
+      <c r="D156" s="101">
+        <v>42368</v>
+      </c>
+      <c r="E156" s="102">
+        <v>302.89999999999998</v>
+      </c>
+      <c r="F156" s="102">
+        <v>257.46499999999997</v>
+      </c>
+      <c r="G156" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H156" s="32">
+        <v>0.16823296997000001</v>
+      </c>
+      <c r="I156" s="32">
+        <v>0.14299802448000001</v>
+      </c>
+      <c r="J156" s="75">
         <v>42717</v>
       </c>
       <c r="N156" s="16"/>
       <c r="O156" s="16"/>
     </row>
     <row r="157" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B157" s="118"/>
-[...4 lines deleted...]
-      <c r="G157" s="39" t="s">
+      <c r="B157" s="82"/>
+      <c r="C157" s="101"/>
+      <c r="D157" s="101"/>
+      <c r="E157" s="102"/>
+      <c r="F157" s="102"/>
+      <c r="G157" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H157" s="51">
-[...5 lines deleted...]
-      <c r="J157" s="73"/>
+      <c r="H157" s="32">
+        <v>0.18505626696999999</v>
+      </c>
+      <c r="I157" s="32">
+        <v>0.15729782693</v>
+      </c>
+      <c r="J157" s="75"/>
       <c r="N157" s="16"/>
       <c r="O157" s="16"/>
     </row>
     <row r="158" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B158" s="119" t="s">
-[...23 lines deleted...]
-      <c r="J158" s="75">
+      <c r="B158" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="C158" s="92">
+        <v>42327</v>
+      </c>
+      <c r="D158" s="92">
+        <v>42338</v>
+      </c>
+      <c r="E158" s="95">
+        <v>235</v>
+      </c>
+      <c r="F158" s="95">
+        <v>199.75</v>
+      </c>
+      <c r="G158" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H158" s="51">
+        <v>0.13051002045000001</v>
+      </c>
+      <c r="I158" s="51">
+        <v>0.110933517382</v>
+      </c>
+      <c r="J158" s="78">
         <v>42717</v>
       </c>
       <c r="N158" s="16"/>
       <c r="O158" s="16"/>
     </row>
     <row r="159" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B159" s="119"/>
-[...4 lines deleted...]
-      <c r="G159" s="42" t="s">
+      <c r="B159" s="81"/>
+      <c r="C159" s="92"/>
+      <c r="D159" s="92"/>
+      <c r="E159" s="95"/>
+      <c r="F159" s="95"/>
+      <c r="G159" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H159" s="32">
-[...5 lines deleted...]
-      <c r="J159" s="75"/>
+      <c r="H159" s="51">
+        <v>0.143561022495</v>
+      </c>
+      <c r="I159" s="51">
+        <v>0.12202686912000001</v>
+      </c>
+      <c r="J159" s="78"/>
       <c r="N159" s="16"/>
       <c r="O159" s="16"/>
     </row>
     <row r="160" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B160" s="118" t="s">
-[...2 lines deleted...]
-      <c r="C160" s="85">
+      <c r="B160" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="C160" s="101">
+        <v>42296</v>
+      </c>
+      <c r="D160" s="101">
+        <v>42307</v>
+      </c>
+      <c r="E160" s="102">
+        <v>88</v>
+      </c>
+      <c r="F160" s="102">
+        <v>74.8</v>
+      </c>
+      <c r="G160" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H160" s="32">
+        <v>4.8871837445000003E-2</v>
+      </c>
+      <c r="I160" s="32">
+        <v>4.1541061827999999E-2</v>
+      </c>
+      <c r="J160" s="75">
+        <v>42717</v>
+      </c>
+      <c r="N160" s="16"/>
+      <c r="O160" s="16"/>
+    </row>
+    <row r="161" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B161" s="82"/>
+      <c r="C161" s="101"/>
+      <c r="D161" s="101"/>
+      <c r="E161" s="102"/>
+      <c r="F161" s="102"/>
+      <c r="G161" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H161" s="32">
+        <v>5.3759021189999999E-2</v>
+      </c>
+      <c r="I161" s="32">
+        <v>4.5695168011000001E-2</v>
+      </c>
+      <c r="J161" s="75"/>
+      <c r="N161" s="16"/>
+      <c r="O161" s="16"/>
+    </row>
+    <row r="162" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B162" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="C162" s="92">
         <v>42265</v>
       </c>
-      <c r="D160" s="85">
+      <c r="D162" s="92">
         <v>42277</v>
       </c>
-      <c r="E160" s="74">
+      <c r="E162" s="95">
         <v>147</v>
       </c>
-      <c r="F160" s="74">
+      <c r="F162" s="95">
         <v>124.95</v>
       </c>
-      <c r="G160" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H160" s="51">
+      <c r="G162" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H162" s="51">
         <v>8.1638183005000003E-2</v>
       </c>
-      <c r="I160" s="51">
+      <c r="I162" s="51">
         <v>6.9392455554249999E-2</v>
       </c>
-      <c r="J160" s="73">
+      <c r="J162" s="78">
         <v>42717</v>
       </c>
-      <c r="M160" s="90"/>
-[...9 lines deleted...]
-      <c r="G161" s="39" t="s">
+      <c r="M162" s="120"/>
+      <c r="N162" s="120"/>
+      <c r="O162" s="120"/>
+    </row>
+    <row r="163" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B163" s="81"/>
+      <c r="C163" s="92"/>
+      <c r="D163" s="92"/>
+      <c r="E163" s="95"/>
+      <c r="F163" s="95"/>
+      <c r="G163" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H161" s="51">
+      <c r="H163" s="51">
         <v>8.9802001305000004E-2</v>
       </c>
-      <c r="I161" s="51">
+      <c r="I163" s="51">
         <v>7.633170110925E-2</v>
       </c>
-      <c r="J161" s="73"/>
-[...5 lines deleted...]
-      <c r="C162" s="82">
+      <c r="J163" s="78"/>
+    </row>
+    <row r="164" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B164" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="C164" s="101">
         <v>42236</v>
       </c>
-      <c r="D162" s="82">
+      <c r="D164" s="101">
         <v>42247</v>
       </c>
-      <c r="E162" s="77">
+      <c r="E164" s="102">
         <v>237</v>
       </c>
-      <c r="F162" s="77">
+      <c r="F164" s="102">
         <v>201.45</v>
       </c>
-      <c r="G162" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H162" s="32">
+      <c r="G164" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H164" s="32">
         <v>0.131620744028</v>
       </c>
-      <c r="I162" s="32">
+      <c r="I164" s="32">
         <v>0.111877632423</v>
       </c>
-      <c r="J162" s="75">
+      <c r="J164" s="75">
         <v>42605</v>
       </c>
     </row>
-    <row r="163" spans="2:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G163" s="42" t="s">
+    <row r="165" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B165" s="82"/>
+      <c r="C165" s="101"/>
+      <c r="D165" s="101"/>
+      <c r="E165" s="102"/>
+      <c r="F165" s="102"/>
+      <c r="G165" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H163" s="32">
+      <c r="H165" s="32">
         <v>0.14478281843099999</v>
       </c>
-      <c r="I163" s="32">
+      <c r="I165" s="32">
         <v>0.123065395666</v>
       </c>
-      <c r="J163" s="75"/>
-[...5 lines deleted...]
-      <c r="C164" s="85">
+      <c r="J165" s="75"/>
+    </row>
+    <row r="166" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B166" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="C166" s="92">
         <v>42205</v>
       </c>
-      <c r="D164" s="85">
+      <c r="D166" s="92">
         <v>42216</v>
       </c>
-      <c r="E164" s="74">
+      <c r="E166" s="95">
         <v>221</v>
       </c>
-      <c r="F164" s="74">
+      <c r="F166" s="95">
         <v>187.85</v>
       </c>
-      <c r="G164" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H164" s="51">
+      <c r="G166" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H166" s="51">
         <v>0.122734955402</v>
       </c>
-      <c r="I164" s="51">
+      <c r="I166" s="51">
         <v>0.104324712092</v>
       </c>
-      <c r="J164" s="73">
+      <c r="J166" s="78">
         <v>42605</v>
       </c>
     </row>
-    <row r="165" spans="2:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G165" s="39" t="s">
+    <row r="167" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B167" s="81"/>
+      <c r="C167" s="92"/>
+      <c r="D167" s="92"/>
+      <c r="E167" s="95"/>
+      <c r="F167" s="95"/>
+      <c r="G167" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H165" s="51">
+      <c r="H167" s="51">
         <v>0.13500845094200001</v>
       </c>
-      <c r="I165" s="51">
+      <c r="I167" s="51">
         <v>0.114757183301</v>
       </c>
-      <c r="J165" s="73"/>
-[...4 lines deleted...]
-      <c r="B166" s="119" t="s">
+      <c r="J167" s="78"/>
+      <c r="N167" s="16"/>
+      <c r="O167" s="16"/>
+    </row>
+    <row r="168" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B168" s="82" t="s">
         <v>66</v>
       </c>
-      <c r="C166" s="82">
+      <c r="C168" s="101">
         <v>42136</v>
       </c>
-      <c r="D166" s="82">
+      <c r="D168" s="101">
         <v>42149</v>
       </c>
-      <c r="E166" s="77">
+      <c r="E168" s="102">
         <v>270</v>
       </c>
-      <c r="F166" s="77">
+      <c r="F168" s="102">
         <v>270</v>
       </c>
-      <c r="G166" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H166" s="32">
+      <c r="G168" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H168" s="32">
         <v>0.170178573168</v>
       </c>
-      <c r="I166" s="32">
+      <c r="I168" s="32">
         <v>0.170178573168</v>
       </c>
-      <c r="J166" s="75">
+      <c r="J168" s="75">
         <v>42605</v>
       </c>
     </row>
-    <row r="167" spans="2:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G167" s="42" t="s">
+    <row r="169" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B169" s="82"/>
+      <c r="C169" s="101"/>
+      <c r="D169" s="101"/>
+      <c r="E169" s="102"/>
+      <c r="F169" s="102"/>
+      <c r="G169" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H167" s="32">
+      <c r="H169" s="32">
         <v>0.18719643048500001</v>
       </c>
-      <c r="I167" s="32">
+      <c r="I169" s="32">
         <v>0.18719643048500001</v>
       </c>
-      <c r="J167" s="75"/>
-[...5 lines deleted...]
-      <c r="C168" s="85">
+      <c r="J169" s="75"/>
+    </row>
+    <row r="170" spans="2:15" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B170" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="C170" s="92">
         <v>42136</v>
       </c>
-      <c r="D168" s="85">
+      <c r="D170" s="92">
         <v>42149</v>
       </c>
-      <c r="E168" s="74">
+      <c r="E170" s="95">
         <v>515</v>
       </c>
-      <c r="F168" s="74">
+      <c r="F170" s="95">
         <v>437.75</v>
       </c>
-      <c r="G168" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="51">
+      <c r="G170" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H170" s="51">
         <v>0.32459987104400001</v>
       </c>
-      <c r="I168" s="51">
+      <c r="I170" s="51">
         <v>0.27590989038800001</v>
       </c>
-      <c r="J168" s="73">
+      <c r="J170" s="78">
         <v>42605</v>
       </c>
     </row>
-    <row r="169" spans="2:15" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G169" s="46" t="s">
+    <row r="171" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B171" s="83"/>
+      <c r="C171" s="114"/>
+      <c r="D171" s="114"/>
+      <c r="E171" s="121"/>
+      <c r="F171" s="121"/>
+      <c r="G171" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="H169" s="53">
+      <c r="H171" s="53">
         <v>0.35705985814800001</v>
       </c>
-      <c r="I169" s="53">
+      <c r="I171" s="53">
         <v>0.30350087942600001</v>
       </c>
-      <c r="J169" s="89"/>
-[...13 lines deleted...]
-      <c r="B171" s="79">
+      <c r="J171" s="122"/>
+    </row>
+    <row r="172" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B172" s="10"/>
+      <c r="C172" s="10"/>
+      <c r="D172" s="10"/>
+      <c r="E172" s="10"/>
+      <c r="F172" s="10"/>
+      <c r="G172" s="10"/>
+      <c r="H172" s="10"/>
+      <c r="I172" s="10"/>
+      <c r="J172" s="10"/>
+    </row>
+    <row r="173" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B173" s="79">
         <v>2014</v>
       </c>
-      <c r="C171" s="79" t="s">
+      <c r="C173" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="D171" s="79" t="s">
+      <c r="D173" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="E171" s="79" t="s">
-[...2 lines deleted...]
-      <c r="F171" s="79" t="s">
+      <c r="E173" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F173" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G173" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H173" s="79" t="s">
         <v>94</v>
       </c>
-      <c r="G171" s="79" t="s">
+      <c r="I173" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="J173" s="79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="174" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B174" s="80"/>
+      <c r="C174" s="80"/>
+      <c r="D174" s="80"/>
+      <c r="E174" s="80"/>
+      <c r="F174" s="80"/>
+      <c r="G174" s="80"/>
+      <c r="H174" s="80"/>
+      <c r="I174" s="80"/>
+      <c r="J174" s="80"/>
+    </row>
+    <row r="175" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B175" s="77" t="s">
+        <v>66</v>
+      </c>
+      <c r="C175" s="118">
+        <v>42103</v>
+      </c>
+      <c r="D175" s="118">
+        <v>42103</v>
+      </c>
+      <c r="E175" s="119">
+        <v>18.591869079999999</v>
+      </c>
+      <c r="F175" s="119">
+        <v>18.591869079999999</v>
+      </c>
+      <c r="G175" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H175" s="68">
+        <v>1.5526054056999999E-2</v>
+      </c>
+      <c r="I175" s="68">
+        <v>1.5526054056999999E-2</v>
+      </c>
+      <c r="J175" s="77">
+        <v>42347</v>
+      </c>
+    </row>
+    <row r="176" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B176" s="75"/>
+      <c r="C176" s="101"/>
+      <c r="D176" s="101"/>
+      <c r="E176" s="102"/>
+      <c r="F176" s="102"/>
+      <c r="G176" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H176" s="32">
+        <v>1.7078659462999999E-2</v>
+      </c>
+      <c r="I176" s="32">
+        <v>1.7078659462999999E-2</v>
+      </c>
+      <c r="J176" s="75"/>
+    </row>
+    <row r="177" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B177" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="C177" s="92">
+        <v>42034</v>
+      </c>
+      <c r="D177" s="92">
+        <v>42045</v>
+      </c>
+      <c r="E177" s="95">
+        <v>1894.595</v>
+      </c>
+      <c r="F177" s="95">
+        <v>1894.595</v>
+      </c>
+      <c r="G177" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H177" s="51">
+        <v>1.5821746733000002</v>
+      </c>
+      <c r="I177" s="51">
+        <v>1.5821746733000002</v>
+      </c>
+      <c r="J177" s="78">
+        <v>42347</v>
+      </c>
+    </row>
+    <row r="178" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B178" s="78"/>
+      <c r="C178" s="92"/>
+      <c r="D178" s="92"/>
+      <c r="E178" s="95"/>
+      <c r="F178" s="95"/>
+      <c r="G178" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="H178" s="51">
+        <v>1.7403921406289999</v>
+      </c>
+      <c r="I178" s="51">
+        <v>1.7403921406289999</v>
+      </c>
+      <c r="J178" s="78"/>
+    </row>
+    <row r="179" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B179" s="75" t="s">
+        <v>66</v>
+      </c>
+      <c r="C179" s="101">
+        <v>42034</v>
+      </c>
+      <c r="D179" s="101">
+        <v>42045</v>
+      </c>
+      <c r="E179" s="102">
+        <v>855.40499999999997</v>
+      </c>
+      <c r="F179" s="102">
+        <v>855.40499999999997</v>
+      </c>
+      <c r="G179" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H179" s="32">
+        <v>0.71434798804599997</v>
+      </c>
+      <c r="I179" s="32">
+        <v>0.71434798804599997</v>
+      </c>
+      <c r="J179" s="75">
+        <v>42167</v>
+      </c>
+    </row>
+    <row r="180" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B180" s="75"/>
+      <c r="C180" s="101"/>
+      <c r="D180" s="101"/>
+      <c r="E180" s="102"/>
+      <c r="F180" s="102"/>
+      <c r="G180" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H180" s="32">
+        <v>0.785782786851</v>
+      </c>
+      <c r="I180" s="32">
+        <v>0.785782786851</v>
+      </c>
+      <c r="J180" s="75"/>
+    </row>
+    <row r="181" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B181" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="C181" s="92">
+        <v>41991</v>
+      </c>
+      <c r="D181" s="92">
+        <v>42003</v>
+      </c>
+      <c r="E181" s="95">
+        <v>475.42899999999997</v>
+      </c>
+      <c r="F181" s="95">
+        <v>404.11464999999998</v>
+      </c>
+      <c r="G181" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H181" s="51">
+        <v>0.397030353585</v>
+      </c>
+      <c r="I181" s="51">
+        <v>0.33747580054699999</v>
+      </c>
+      <c r="J181" s="78">
+        <v>42167</v>
+      </c>
+    </row>
+    <row r="182" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B182" s="78"/>
+      <c r="C182" s="92"/>
+      <c r="D182" s="92"/>
+      <c r="E182" s="95"/>
+      <c r="F182" s="95"/>
+      <c r="G182" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="H182" s="51">
+        <v>0.43673338894399999</v>
+      </c>
+      <c r="I182" s="51">
+        <v>0.371223380602</v>
+      </c>
+      <c r="J182" s="78"/>
+      <c r="M182" s="8"/>
+    </row>
+    <row r="183" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B183" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C183" s="101">
+        <v>41960</v>
+      </c>
+      <c r="D183" s="101">
+        <v>41971</v>
+      </c>
+      <c r="E183" s="102">
+        <v>463.24700000000001</v>
+      </c>
+      <c r="F183" s="102">
+        <v>393.75995</v>
+      </c>
+      <c r="G183" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H183" s="32">
+        <v>0.386857175745</v>
+      </c>
+      <c r="I183" s="32">
+        <v>0.32882859938300002</v>
+      </c>
+      <c r="J183" s="75">
+        <v>42167</v>
+      </c>
+      <c r="M183" s="70"/>
+    </row>
+    <row r="184" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B184" s="75"/>
+      <c r="C184" s="101"/>
+      <c r="D184" s="101"/>
+      <c r="E184" s="102"/>
+      <c r="F184" s="102"/>
+      <c r="G184" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H184" s="32">
+        <v>0.42554289332</v>
+      </c>
+      <c r="I184" s="32">
+        <v>0.361711459322</v>
+      </c>
+      <c r="J184" s="75"/>
+    </row>
+    <row r="185" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B185" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="C185" s="92">
+        <v>41932</v>
+      </c>
+      <c r="D185" s="92">
+        <v>41943</v>
+      </c>
+      <c r="E185" s="95">
+        <v>305.77199999999999</v>
+      </c>
+      <c r="F185" s="95">
+        <v>259.90620000000001</v>
+      </c>
+      <c r="G185" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H185" s="51">
+        <v>0.25534993716499998</v>
+      </c>
+      <c r="I185" s="51">
+        <v>0.217047446591</v>
+      </c>
+      <c r="J185" s="78">
+        <v>42167</v>
+      </c>
+    </row>
+    <row r="186" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B186" s="78"/>
+      <c r="C186" s="92"/>
+      <c r="D186" s="92"/>
+      <c r="E186" s="95"/>
+      <c r="F186" s="95"/>
+      <c r="G186" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="H186" s="51">
+        <v>0.28088493088200001</v>
+      </c>
+      <c r="I186" s="51">
+        <v>0.23875219125</v>
+      </c>
+      <c r="J186" s="78"/>
+    </row>
+    <row r="187" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B187" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C187" s="101">
+        <v>41901</v>
+      </c>
+      <c r="D187" s="101">
+        <v>41912</v>
+      </c>
+      <c r="E187" s="102">
+        <v>250.167</v>
+      </c>
+      <c r="F187" s="102">
+        <v>212.64195000000001</v>
+      </c>
+      <c r="G187" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H187" s="32">
+        <v>0.208914248952</v>
+      </c>
+      <c r="I187" s="32">
+        <v>0.17757711161</v>
+      </c>
+      <c r="J187" s="75">
+        <v>41992</v>
+      </c>
+      <c r="M187" s="8"/>
+    </row>
+    <row r="188" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B188" s="75"/>
+      <c r="C188" s="101"/>
+      <c r="D188" s="101"/>
+      <c r="E188" s="102"/>
+      <c r="F188" s="102"/>
+      <c r="G188" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H188" s="32">
+        <v>0.22980567384799999</v>
+      </c>
+      <c r="I188" s="32">
+        <v>0.19533482277100001</v>
+      </c>
+      <c r="J188" s="75"/>
+      <c r="M188" s="8"/>
+    </row>
+    <row r="189" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B189" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="C189" s="92">
+        <v>41869</v>
+      </c>
+      <c r="D189" s="92">
+        <v>41880</v>
+      </c>
+      <c r="E189" s="95">
+        <v>299.38499999999999</v>
+      </c>
+      <c r="F189" s="95">
+        <v>254.47725</v>
+      </c>
+      <c r="G189" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H189" s="51">
+        <v>0.25001615889700002</v>
+      </c>
+      <c r="I189" s="51">
+        <v>0.212513735063</v>
+      </c>
+      <c r="J189" s="78">
+        <v>41992</v>
+      </c>
+      <c r="M189" s="70"/>
+    </row>
+    <row r="190" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B190" s="78"/>
+      <c r="C190" s="92"/>
+      <c r="D190" s="92"/>
+      <c r="E190" s="95"/>
+      <c r="F190" s="95"/>
+      <c r="G190" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="H190" s="51">
+        <v>0.27501777478599998</v>
+      </c>
+      <c r="I190" s="51">
+        <v>0.23376510856800001</v>
+      </c>
+      <c r="J190" s="78"/>
+    </row>
+    <row r="191" spans="2:13" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B191" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C191" s="101">
+        <v>41838</v>
+      </c>
+      <c r="D191" s="101">
+        <v>41851</v>
+      </c>
+      <c r="E191" s="102">
+        <v>298</v>
+      </c>
+      <c r="F191" s="102">
+        <v>253.3</v>
+      </c>
+      <c r="G191" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H191" s="32">
+        <v>0.248859546574</v>
+      </c>
+      <c r="I191" s="32">
+        <v>0.21153061458799999</v>
+      </c>
+      <c r="J191" s="75">
+        <v>41992</v>
+      </c>
+    </row>
+    <row r="192" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B192" s="76"/>
+      <c r="C192" s="104"/>
+      <c r="D192" s="104"/>
+      <c r="E192" s="103"/>
+      <c r="F192" s="103"/>
+      <c r="G192" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="H192" s="60">
+        <v>0.27374550123199998</v>
+      </c>
+      <c r="I192" s="60">
+        <v>0.232683676048</v>
+      </c>
+      <c r="J192" s="76"/>
+    </row>
+    <row r="193" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B193" s="10"/>
+      <c r="C193" s="10"/>
+      <c r="D193" s="10"/>
+      <c r="E193" s="10"/>
+      <c r="F193" s="10"/>
+      <c r="G193" s="10"/>
+      <c r="H193" s="10"/>
+      <c r="I193" s="10"/>
+      <c r="J193" s="10"/>
+    </row>
+    <row r="194" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B194" s="79">
+        <v>2013</v>
+      </c>
+      <c r="C194" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D194" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E194" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F194" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G194" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="H171" s="79" t="s">
-[...5 lines deleted...]
-      <c r="J171" s="79" t="s">
+      <c r="H194" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="I194" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="J194" s="79" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="172" spans="2:15" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B173" s="83" t="s">
+    <row r="195" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B195" s="80"/>
+      <c r="C195" s="80"/>
+      <c r="D195" s="80"/>
+      <c r="E195" s="80"/>
+      <c r="F195" s="80"/>
+      <c r="G195" s="80"/>
+      <c r="H195" s="80"/>
+      <c r="I195" s="80"/>
+      <c r="J195" s="80"/>
+    </row>
+    <row r="196" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B196" s="77" t="s">
         <v>66</v>
       </c>
-      <c r="C173" s="81">
-[...30 lines deleted...]
-      <c r="G174" s="42" t="s">
+      <c r="C196" s="118">
+        <v>41752</v>
+      </c>
+      <c r="D196" s="118">
+        <v>41752</v>
+      </c>
+      <c r="E196" s="119">
+        <v>132.53856647999999</v>
+      </c>
+      <c r="F196" s="119">
+        <v>132.53856647999999</v>
+      </c>
+      <c r="G196" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H196" s="68">
+        <v>0.110682844154</v>
+      </c>
+      <c r="I196" s="68">
+        <v>0.110682844154</v>
+      </c>
+      <c r="J196" s="77">
+        <v>41786</v>
+      </c>
+    </row>
+    <row r="197" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B197" s="75"/>
+      <c r="C197" s="101"/>
+      <c r="D197" s="75"/>
+      <c r="E197" s="102"/>
+      <c r="F197" s="102"/>
+      <c r="G197" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H174" s="32">
-[...8 lines deleted...]
-      <c r="B175" s="73" t="s">
+      <c r="H197" s="32">
+        <v>0.121751128569</v>
+      </c>
+      <c r="I197" s="32">
+        <v>0.121751128569</v>
+      </c>
+      <c r="J197" s="75"/>
+    </row>
+    <row r="198" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B198" s="78" t="s">
         <v>66</v>
       </c>
-      <c r="C175" s="85">
-[...30 lines deleted...]
-      <c r="G176" s="39" t="s">
+      <c r="C198" s="92">
+        <v>41695</v>
+      </c>
+      <c r="D198" s="92">
+        <v>41708</v>
+      </c>
+      <c r="E198" s="95">
+        <v>1043</v>
+      </c>
+      <c r="F198" s="95">
+        <v>1043</v>
+      </c>
+      <c r="G198" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H198" s="51">
+        <v>0.87100841301200005</v>
+      </c>
+      <c r="I198" s="51">
+        <v>0.87100841301200005</v>
+      </c>
+      <c r="J198" s="78">
+        <v>41725</v>
+      </c>
+    </row>
+    <row r="199" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B199" s="78"/>
+      <c r="C199" s="92"/>
+      <c r="D199" s="78"/>
+      <c r="E199" s="95"/>
+      <c r="F199" s="95"/>
+      <c r="G199" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H176" s="51">
-[...8 lines deleted...]
-      <c r="B177" s="75" t="s">
+      <c r="H199" s="51">
+        <v>0.95810925431299998</v>
+      </c>
+      <c r="I199" s="51">
+        <v>0.95810925431299998</v>
+      </c>
+      <c r="J199" s="78"/>
+    </row>
+    <row r="200" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B200" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C200" s="75">
+        <v>41626</v>
+      </c>
+      <c r="D200" s="75">
+        <v>41638</v>
+      </c>
+      <c r="E200" s="102">
+        <v>760</v>
+      </c>
+      <c r="F200" s="102">
+        <v>646</v>
+      </c>
+      <c r="G200" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H200" s="32">
+        <v>0.63467535368100003</v>
+      </c>
+      <c r="I200" s="32">
+        <v>0.539474050629</v>
+      </c>
+      <c r="J200" s="75">
+        <v>41684</v>
+      </c>
+    </row>
+    <row r="201" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B201" s="75"/>
+      <c r="C201" s="75"/>
+      <c r="D201" s="75"/>
+      <c r="E201" s="102"/>
+      <c r="F201" s="102"/>
+      <c r="G201" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H201" s="32">
+        <v>0.69814288904900001</v>
+      </c>
+      <c r="I201" s="32">
+        <v>0.593421455692</v>
+      </c>
+      <c r="J201" s="75"/>
+    </row>
+    <row r="202" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B202" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="C202" s="78">
+        <v>41565</v>
+      </c>
+      <c r="D202" s="78">
+        <v>41578</v>
+      </c>
+      <c r="E202" s="95">
+        <v>538</v>
+      </c>
+      <c r="F202" s="95">
+        <v>457.3</v>
+      </c>
+      <c r="G202" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H202" s="51">
+        <v>0.44928334247399998</v>
+      </c>
+      <c r="I202" s="51">
+        <v>0.38189084110299998</v>
+      </c>
+      <c r="J202" s="78">
+        <v>41604</v>
+      </c>
+    </row>
+    <row r="203" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B203" s="78"/>
+      <c r="C203" s="78"/>
+      <c r="D203" s="78"/>
+      <c r="E203" s="95"/>
+      <c r="F203" s="95"/>
+      <c r="G203" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="H203" s="51">
+        <v>0.49421167672100003</v>
+      </c>
+      <c r="I203" s="51">
+        <v>0.42007992521300003</v>
+      </c>
+      <c r="J203" s="78"/>
+    </row>
+    <row r="204" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B204" s="75" t="s">
         <v>66</v>
       </c>
-      <c r="C177" s="82">
-[...30 lines deleted...]
-      <c r="G178" s="42" t="s">
+      <c r="C204" s="75">
+        <v>41565</v>
+      </c>
+      <c r="D204" s="75">
+        <v>41578</v>
+      </c>
+      <c r="E204" s="102">
+        <v>746</v>
+      </c>
+      <c r="F204" s="102">
+        <v>746</v>
+      </c>
+      <c r="G204" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H204" s="32">
+        <v>0.62298396558699998</v>
+      </c>
+      <c r="I204" s="32">
+        <v>0.62298396558699998</v>
+      </c>
+      <c r="J204" s="75">
+        <v>41604</v>
+      </c>
+    </row>
+    <row r="205" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B205" s="75"/>
+      <c r="C205" s="75"/>
+      <c r="D205" s="75"/>
+      <c r="E205" s="102"/>
+      <c r="F205" s="102"/>
+      <c r="G205" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H178" s="32">
-[...42 lines deleted...]
-      <c r="G180" s="39" t="s">
+      <c r="H205" s="32">
+        <v>0.68528236214500005</v>
+      </c>
+      <c r="I205" s="32">
+        <v>0.68528236214500005</v>
+      </c>
+      <c r="J205" s="75"/>
+      <c r="M205" s="8"/>
+    </row>
+    <row r="206" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B206" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="C206" s="78">
+        <v>41536</v>
+      </c>
+      <c r="D206" s="78">
+        <v>41547</v>
+      </c>
+      <c r="E206" s="95">
+        <v>220</v>
+      </c>
+      <c r="F206" s="95">
+        <v>187</v>
+      </c>
+      <c r="G206" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H206" s="51">
+        <v>0.18372181290699999</v>
+      </c>
+      <c r="I206" s="51">
+        <v>0.15616354097099999</v>
+      </c>
+      <c r="J206" s="78">
+        <v>41604</v>
+      </c>
+    </row>
+    <row r="207" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B207" s="78"/>
+      <c r="C207" s="78"/>
+      <c r="D207" s="78"/>
+      <c r="E207" s="95"/>
+      <c r="F207" s="95"/>
+      <c r="G207" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H180" s="51">
-[...44 lines deleted...]
-      <c r="G182" s="42" t="s">
+      <c r="H207" s="51">
+        <v>0.202093994198</v>
+      </c>
+      <c r="I207" s="51">
+        <v>0.17177989506899999</v>
+      </c>
+      <c r="J207" s="78"/>
+    </row>
+    <row r="208" spans="2:13" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B208" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C208" s="75">
+        <v>41505</v>
+      </c>
+      <c r="D208" s="75">
+        <v>41516</v>
+      </c>
+      <c r="E208" s="102">
+        <v>220</v>
+      </c>
+      <c r="F208" s="102">
+        <v>187</v>
+      </c>
+      <c r="G208" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H208" s="32">
+        <v>0.18372181290699999</v>
+      </c>
+      <c r="I208" s="32">
+        <v>0.15616354097099999</v>
+      </c>
+      <c r="J208" s="75">
+        <v>41604</v>
+      </c>
+    </row>
+    <row r="209" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B209" s="76"/>
+      <c r="C209" s="76"/>
+      <c r="D209" s="76"/>
+      <c r="E209" s="103"/>
+      <c r="F209" s="103"/>
+      <c r="G209" s="59" t="s">
         <v>63</v>
       </c>
-      <c r="H182" s="32">
-[...42 lines deleted...]
-      <c r="G184" s="39" t="s">
+      <c r="H209" s="60">
+        <v>0.202093994198</v>
+      </c>
+      <c r="I209" s="60">
+        <v>0.17177989506899999</v>
+      </c>
+      <c r="J209" s="76"/>
+    </row>
+    <row r="210" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B210" s="10"/>
+      <c r="C210" s="10"/>
+      <c r="D210" s="10"/>
+      <c r="E210" s="10"/>
+      <c r="F210" s="10"/>
+      <c r="G210" s="10"/>
+      <c r="H210" s="10"/>
+      <c r="I210" s="10"/>
+      <c r="J210" s="10"/>
+    </row>
+    <row r="211" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B211" s="79">
+        <v>2012</v>
+      </c>
+      <c r="C211" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D211" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E211" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F211" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G211" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H211" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="I211" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="J211" s="79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="212" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B212" s="80"/>
+      <c r="C212" s="80"/>
+      <c r="D212" s="80"/>
+      <c r="E212" s="80"/>
+      <c r="F212" s="80"/>
+      <c r="G212" s="80"/>
+      <c r="H212" s="80"/>
+      <c r="I212" s="80"/>
+      <c r="J212" s="80"/>
+    </row>
+    <row r="213" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B213" s="77" t="s">
+        <v>66</v>
+      </c>
+      <c r="C213" s="118">
+        <v>41380</v>
+      </c>
+      <c r="D213" s="77">
+        <v>41380</v>
+      </c>
+      <c r="E213" s="119">
+        <v>1498.8</v>
+      </c>
+      <c r="F213" s="119">
+        <v>1498.8</v>
+      </c>
+      <c r="G213" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H213" s="68">
+        <v>1.25162</v>
+      </c>
+      <c r="I213" s="68">
+        <v>1.25162</v>
+      </c>
+      <c r="J213" s="77">
+        <v>41604</v>
+      </c>
+    </row>
+    <row r="214" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B214" s="75"/>
+      <c r="C214" s="101"/>
+      <c r="D214" s="75"/>
+      <c r="E214" s="102"/>
+      <c r="F214" s="102"/>
+      <c r="G214" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H184" s="51">
-[...43 lines deleted...]
-      <c r="G186" s="42" t="s">
+      <c r="H214" s="32">
+        <v>1.376782</v>
+      </c>
+      <c r="I214" s="32">
+        <v>1.376782</v>
+      </c>
+      <c r="J214" s="75"/>
+      <c r="M214" s="8"/>
+    </row>
+    <row r="215" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B215" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="C215" s="78">
+        <v>41284</v>
+      </c>
+      <c r="D215" s="78">
+        <v>41295</v>
+      </c>
+      <c r="E215" s="95">
+        <v>1650</v>
+      </c>
+      <c r="F215" s="95">
+        <v>1650</v>
+      </c>
+      <c r="G215" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H215" s="51">
+        <v>1.377913596807</v>
+      </c>
+      <c r="I215" s="51">
+        <v>1.377913596807</v>
+      </c>
+      <c r="J215" s="78">
+        <v>41323</v>
+      </c>
+    </row>
+    <row r="216" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B216" s="78"/>
+      <c r="C216" s="78"/>
+      <c r="D216" s="78"/>
+      <c r="E216" s="95"/>
+      <c r="F216" s="95"/>
+      <c r="G216" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H186" s="32">
-[...44 lines deleted...]
-      <c r="G188" s="39" t="s">
+      <c r="H216" s="51">
+        <v>1.5157049564880001</v>
+      </c>
+      <c r="I216" s="51">
+        <v>1.5157049564880001</v>
+      </c>
+      <c r="J216" s="78"/>
+    </row>
+    <row r="217" spans="2:13" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B217" s="75" t="s">
+        <v>66</v>
+      </c>
+      <c r="C217" s="75">
+        <v>41218</v>
+      </c>
+      <c r="D217" s="75">
+        <v>41236</v>
+      </c>
+      <c r="E217" s="102">
+        <v>1122.5</v>
+      </c>
+      <c r="F217" s="102">
+        <v>1122.5</v>
+      </c>
+      <c r="G217" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H217" s="32">
+        <v>0.93741699999999994</v>
+      </c>
+      <c r="I217" s="32">
+        <v>0.93741699999999994</v>
+      </c>
+      <c r="J217" s="75">
+        <v>41255</v>
+      </c>
+    </row>
+    <row r="218" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B218" s="76"/>
+      <c r="C218" s="76"/>
+      <c r="D218" s="76"/>
+      <c r="E218" s="103"/>
+      <c r="F218" s="103"/>
+      <c r="G218" s="59" t="s">
         <v>63</v>
       </c>
-      <c r="H188" s="51">
-[...42 lines deleted...]
-      <c r="G190" s="59" t="s">
+      <c r="H218" s="60">
+        <v>1.031158</v>
+      </c>
+      <c r="I218" s="60">
+        <v>1.031158</v>
+      </c>
+      <c r="J218" s="76"/>
+    </row>
+    <row r="219" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B219" s="10"/>
+      <c r="C219" s="10"/>
+      <c r="D219" s="10"/>
+      <c r="E219" s="10"/>
+      <c r="F219" s="10"/>
+      <c r="G219" s="10"/>
+      <c r="H219" s="10"/>
+      <c r="I219" s="10"/>
+      <c r="J219" s="10"/>
+    </row>
+    <row r="220" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B220" s="79">
+        <v>2011</v>
+      </c>
+      <c r="C220" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D220" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="E220" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="F220" s="79" t="s">
+        <v>92</v>
+      </c>
+      <c r="G220" s="79" t="s">
+        <v>4</v>
+      </c>
+      <c r="H220" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="I220" s="79" t="s">
+        <v>95</v>
+      </c>
+      <c r="J220" s="79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="221" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B221" s="80"/>
+      <c r="C221" s="80"/>
+      <c r="D221" s="80"/>
+      <c r="E221" s="80"/>
+      <c r="F221" s="80"/>
+      <c r="G221" s="80"/>
+      <c r="H221" s="80"/>
+      <c r="I221" s="80"/>
+      <c r="J221" s="80"/>
+    </row>
+    <row r="222" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B222" s="77" t="s">
+        <v>66</v>
+      </c>
+      <c r="C222" s="118">
+        <v>41010</v>
+      </c>
+      <c r="D222" s="77">
+        <v>41010</v>
+      </c>
+      <c r="E222" s="119">
+        <v>877.47853699999996</v>
+      </c>
+      <c r="F222" s="119">
+        <v>877.47853699999996</v>
+      </c>
+      <c r="G222" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="H222" s="68">
+        <v>0.73238635476500002</v>
+      </c>
+      <c r="I222" s="68">
+        <v>0.73238635476500002</v>
+      </c>
+      <c r="J222" s="77">
+        <v>41255</v>
+      </c>
+    </row>
+    <row r="223" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B223" s="75"/>
+      <c r="C223" s="101"/>
+      <c r="D223" s="75"/>
+      <c r="E223" s="102"/>
+      <c r="F223" s="102"/>
+      <c r="G223" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="H190" s="60">
-[...59 lines deleted...]
-      <c r="B194" s="83" t="s">
+      <c r="H223" s="32">
+        <v>0.80562499024199996</v>
+      </c>
+      <c r="I223" s="32">
+        <v>0.80562499024199996</v>
+      </c>
+      <c r="J223" s="75"/>
+    </row>
+    <row r="224" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B224" s="78" t="s">
         <v>66</v>
       </c>
-      <c r="C194" s="81">
-[...30 lines deleted...]
-      <c r="G195" s="42" t="s">
+      <c r="C224" s="78">
+        <v>41010</v>
+      </c>
+      <c r="D224" s="78">
+        <v>41010</v>
+      </c>
+      <c r="E224" s="95">
+        <v>1075.55</v>
+      </c>
+      <c r="F224" s="95">
+        <v>1075.55</v>
+      </c>
+      <c r="G224" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H224" s="51">
+        <v>0.897706451061</v>
+      </c>
+      <c r="I224" s="51">
+        <v>0.897706451061</v>
+      </c>
+      <c r="J224" s="78">
+        <v>41031</v>
+      </c>
+    </row>
+    <row r="225" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B225" s="78"/>
+      <c r="C225" s="78"/>
+      <c r="D225" s="78"/>
+      <c r="E225" s="95"/>
+      <c r="F225" s="95"/>
+      <c r="G225" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H195" s="32">
-[...8 lines deleted...]
-      <c r="B196" s="73" t="s">
+      <c r="H225" s="51">
+        <v>0.98747709616699997</v>
+      </c>
+      <c r="I225" s="51">
+        <v>0.98747709616699997</v>
+      </c>
+      <c r="J225" s="78"/>
+    </row>
+    <row r="226" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B226" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C226" s="75">
+        <v>40889</v>
+      </c>
+      <c r="D226" s="75">
+        <v>40906</v>
+      </c>
+      <c r="E226" s="102">
+        <v>617</v>
+      </c>
+      <c r="F226" s="102">
+        <v>524.44999999999993</v>
+      </c>
+      <c r="G226" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H226" s="32">
+        <v>0.51496556222500001</v>
+      </c>
+      <c r="I226" s="32">
+        <v>0.43772</v>
+      </c>
+      <c r="J226" s="75">
+        <v>41031</v>
+      </c>
+    </row>
+    <row r="227" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B227" s="75"/>
+      <c r="C227" s="75"/>
+      <c r="D227" s="75"/>
+      <c r="E227" s="102"/>
+      <c r="F227" s="102"/>
+      <c r="G227" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H227" s="32">
+        <v>0.56646211844700001</v>
+      </c>
+      <c r="I227" s="32">
+        <v>0.48149199999999998</v>
+      </c>
+      <c r="J227" s="75"/>
+    </row>
+    <row r="228" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B228" s="78" t="s">
         <v>66</v>
       </c>
-      <c r="C196" s="85">
-[...30 lines deleted...]
-      <c r="G197" s="39" t="s">
+      <c r="C228" s="78">
+        <v>40799</v>
+      </c>
+      <c r="D228" s="78">
+        <v>40816</v>
+      </c>
+      <c r="E228" s="95">
+        <v>382.4</v>
+      </c>
+      <c r="F228" s="95">
+        <v>382.4</v>
+      </c>
+      <c r="G228" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="H228" s="51">
+        <v>0.31905871769600003</v>
+      </c>
+      <c r="I228" s="51">
+        <v>0.31905800000000001</v>
+      </c>
+      <c r="J228" s="78">
+        <v>40850</v>
+      </c>
+    </row>
+    <row r="229" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B229" s="78"/>
+      <c r="C229" s="78"/>
+      <c r="D229" s="78"/>
+      <c r="E229" s="95"/>
+      <c r="F229" s="95"/>
+      <c r="G229" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="H197" s="51">
-[...42 lines deleted...]
-      <c r="G199" s="42" t="s">
+      <c r="H229" s="51">
+        <v>0.35096458946600001</v>
+      </c>
+      <c r="I229" s="51">
+        <v>0.350964</v>
+      </c>
+      <c r="J229" s="78"/>
+    </row>
+    <row r="230" spans="2:10" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B230" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="C230" s="75">
+        <v>40799</v>
+      </c>
+      <c r="D230" s="75">
+        <v>40816</v>
+      </c>
+      <c r="E230" s="102">
+        <v>1250</v>
+      </c>
+      <c r="F230" s="102">
+        <v>1062.5</v>
+      </c>
+      <c r="G230" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="H230" s="32">
+        <v>1.042948214228</v>
+      </c>
+      <c r="I230" s="32">
+        <v>0.88650499999999999</v>
+      </c>
+      <c r="J230" s="75">
+        <v>40850</v>
+      </c>
+    </row>
+    <row r="231" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B231" s="76"/>
+      <c r="C231" s="76"/>
+      <c r="D231" s="76"/>
+      <c r="E231" s="103"/>
+      <c r="F231" s="103"/>
+      <c r="G231" s="59" t="s">
         <v>63</v>
       </c>
-      <c r="H199" s="32">
-[...655 lines deleted...]
-      <c r="H229" s="60">
+      <c r="H231" s="60">
         <v>1.1472430356500001</v>
       </c>
-      <c r="I229" s="60">
+      <c r="I231" s="60">
         <v>0.97515600000000002</v>
       </c>
-      <c r="J229" s="76"/>
+      <c r="J231" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="516">
-    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="C228:C229"/>
+    <mergeCell ref="D228:D229"/>
+    <mergeCell ref="E228:E229"/>
+    <mergeCell ref="F228:F229"/>
+    <mergeCell ref="J228:J229"/>
+    <mergeCell ref="C230:C231"/>
+    <mergeCell ref="D230:D231"/>
+    <mergeCell ref="E230:E231"/>
+    <mergeCell ref="F230:F231"/>
+    <mergeCell ref="J230:J231"/>
+    <mergeCell ref="C224:C225"/>
+    <mergeCell ref="D224:D225"/>
+    <mergeCell ref="E224:E225"/>
+    <mergeCell ref="F224:F225"/>
+    <mergeCell ref="J224:J225"/>
+    <mergeCell ref="C226:C227"/>
+    <mergeCell ref="D226:D227"/>
+    <mergeCell ref="E226:E227"/>
+    <mergeCell ref="F226:F227"/>
+    <mergeCell ref="J226:J227"/>
+    <mergeCell ref="H220:H221"/>
+    <mergeCell ref="I220:I221"/>
+    <mergeCell ref="J220:J221"/>
+    <mergeCell ref="C222:C223"/>
+    <mergeCell ref="D222:D223"/>
+    <mergeCell ref="E222:E223"/>
+    <mergeCell ref="F222:F223"/>
+    <mergeCell ref="J222:J223"/>
+    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="C220:C221"/>
+    <mergeCell ref="D220:D221"/>
+    <mergeCell ref="E220:E221"/>
+    <mergeCell ref="F220:F221"/>
+    <mergeCell ref="G220:G221"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="D215:D216"/>
+    <mergeCell ref="E215:E216"/>
+    <mergeCell ref="F215:F216"/>
+    <mergeCell ref="J215:J216"/>
+    <mergeCell ref="C217:C218"/>
+    <mergeCell ref="D217:D218"/>
+    <mergeCell ref="E217:E218"/>
+    <mergeCell ref="F217:F218"/>
+    <mergeCell ref="J217:J218"/>
+    <mergeCell ref="H211:H212"/>
+    <mergeCell ref="I211:I212"/>
+    <mergeCell ref="J211:J212"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="D213:D214"/>
+    <mergeCell ref="E213:E214"/>
+    <mergeCell ref="F213:F214"/>
+    <mergeCell ref="J213:J214"/>
     <mergeCell ref="B211:B212"/>
-    <mergeCell ref="B213:B214"/>
-[...18 lines deleted...]
-    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="C211:C212"/>
+    <mergeCell ref="D211:D212"/>
+    <mergeCell ref="E211:E212"/>
+    <mergeCell ref="F211:F212"/>
+    <mergeCell ref="G211:G212"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="J206:J207"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="D208:D209"/>
+    <mergeCell ref="E208:E209"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="J208:J209"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="F202:F203"/>
+    <mergeCell ref="J202:J203"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="F204:F205"/>
+    <mergeCell ref="J204:J205"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="D198:D199"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="F198:F199"/>
+    <mergeCell ref="J198:J199"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="D200:D201"/>
+    <mergeCell ref="E200:E201"/>
+    <mergeCell ref="F200:F201"/>
+    <mergeCell ref="J200:J201"/>
+    <mergeCell ref="C191:C192"/>
+    <mergeCell ref="D191:D192"/>
+    <mergeCell ref="E191:E192"/>
+    <mergeCell ref="F191:F192"/>
+    <mergeCell ref="J191:J192"/>
+    <mergeCell ref="H194:H195"/>
+    <mergeCell ref="I194:I195"/>
+    <mergeCell ref="J194:J195"/>
+    <mergeCell ref="C196:C197"/>
+    <mergeCell ref="D196:D197"/>
+    <mergeCell ref="E196:E197"/>
+    <mergeCell ref="F196:F197"/>
+    <mergeCell ref="J196:J197"/>
+    <mergeCell ref="C194:C195"/>
+    <mergeCell ref="D194:D195"/>
+    <mergeCell ref="E194:E195"/>
+    <mergeCell ref="F194:F195"/>
+    <mergeCell ref="G194:G195"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="D187:D188"/>
+    <mergeCell ref="E187:E188"/>
+    <mergeCell ref="F187:F188"/>
+    <mergeCell ref="J187:J188"/>
+    <mergeCell ref="C189:C190"/>
+    <mergeCell ref="D189:D190"/>
+    <mergeCell ref="E189:E190"/>
+    <mergeCell ref="F189:F190"/>
+    <mergeCell ref="J189:J190"/>
+    <mergeCell ref="C183:C184"/>
+    <mergeCell ref="D183:D184"/>
+    <mergeCell ref="E183:E184"/>
+    <mergeCell ref="F183:F184"/>
+    <mergeCell ref="J183:J184"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="J185:J186"/>
+    <mergeCell ref="C179:C180"/>
+    <mergeCell ref="D179:D180"/>
+    <mergeCell ref="E179:E180"/>
+    <mergeCell ref="F179:F180"/>
+    <mergeCell ref="J179:J180"/>
+    <mergeCell ref="C181:C182"/>
+    <mergeCell ref="D181:D182"/>
+    <mergeCell ref="E181:E182"/>
+    <mergeCell ref="F181:F182"/>
+    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="C175:C176"/>
+    <mergeCell ref="D175:D176"/>
+    <mergeCell ref="E175:E176"/>
+    <mergeCell ref="F175:F176"/>
+    <mergeCell ref="J175:J176"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="J177:J178"/>
+    <mergeCell ref="C170:C171"/>
+    <mergeCell ref="D170:D171"/>
+    <mergeCell ref="E170:E171"/>
+    <mergeCell ref="F170:F171"/>
+    <mergeCell ref="J170:J171"/>
     <mergeCell ref="B173:B174"/>
-    <mergeCell ref="B175:B176"/>
-[...13 lines deleted...]
-    <mergeCell ref="B150:B151"/>
+    <mergeCell ref="C173:C174"/>
+    <mergeCell ref="D173:D174"/>
+    <mergeCell ref="E173:E174"/>
+    <mergeCell ref="F173:F174"/>
+    <mergeCell ref="G173:G174"/>
+    <mergeCell ref="H173:H174"/>
+    <mergeCell ref="I173:I174"/>
+    <mergeCell ref="J173:J174"/>
+    <mergeCell ref="C166:C167"/>
+    <mergeCell ref="D166:D167"/>
+    <mergeCell ref="E166:E167"/>
+    <mergeCell ref="F166:F167"/>
+    <mergeCell ref="J166:J167"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="M162:O162"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="J164:J165"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="D160:D161"/>
+    <mergeCell ref="E160:E161"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="J160:J161"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="J162:J163"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="J156:J157"/>
+    <mergeCell ref="C158:C159"/>
+    <mergeCell ref="D158:D159"/>
+    <mergeCell ref="E158:E159"/>
+    <mergeCell ref="F158:F159"/>
+    <mergeCell ref="J158:J159"/>
+    <mergeCell ref="C149:C150"/>
+    <mergeCell ref="D149:D150"/>
+    <mergeCell ref="E149:E150"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="J149:J150"/>
+    <mergeCell ref="H152:H153"/>
+    <mergeCell ref="I152:I153"/>
+    <mergeCell ref="J152:J153"/>
+    <mergeCell ref="C154:C155"/>
+    <mergeCell ref="D154:D155"/>
+    <mergeCell ref="E154:E155"/>
+    <mergeCell ref="F154:F155"/>
+    <mergeCell ref="J154:J155"/>
+    <mergeCell ref="C152:C153"/>
+    <mergeCell ref="D152:D153"/>
+    <mergeCell ref="E152:E153"/>
+    <mergeCell ref="F152:F153"/>
+    <mergeCell ref="G152:G153"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="J145:J146"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="D147:D148"/>
+    <mergeCell ref="E147:E148"/>
+    <mergeCell ref="F147:F148"/>
+    <mergeCell ref="J147:J148"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="J141:J142"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="J143:J144"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="J137:J138"/>
+    <mergeCell ref="C139:C140"/>
+    <mergeCell ref="D139:D140"/>
+    <mergeCell ref="E139:E140"/>
+    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="J139:J140"/>
+    <mergeCell ref="C132:C133"/>
+    <mergeCell ref="D132:D133"/>
+    <mergeCell ref="E132:E133"/>
+    <mergeCell ref="F132:F133"/>
+    <mergeCell ref="J132:J133"/>
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="D135:D136"/>
+    <mergeCell ref="E135:E136"/>
+    <mergeCell ref="F135:F136"/>
+    <mergeCell ref="G135:G136"/>
+    <mergeCell ref="H135:H136"/>
+    <mergeCell ref="I135:I136"/>
+    <mergeCell ref="J135:J136"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="E128:E129"/>
+    <mergeCell ref="F128:F129"/>
+    <mergeCell ref="J128:J129"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="F130:F131"/>
+    <mergeCell ref="J130:J131"/>
+    <mergeCell ref="C124:C125"/>
+    <mergeCell ref="D124:D125"/>
+    <mergeCell ref="E124:E125"/>
+    <mergeCell ref="F124:F125"/>
+    <mergeCell ref="J124:J125"/>
+    <mergeCell ref="C126:C127"/>
+    <mergeCell ref="D126:D127"/>
+    <mergeCell ref="E126:E127"/>
+    <mergeCell ref="F126:F127"/>
+    <mergeCell ref="J126:J127"/>
+    <mergeCell ref="H120:H121"/>
+    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="J120:J121"/>
+    <mergeCell ref="C122:C123"/>
+    <mergeCell ref="D122:D123"/>
+    <mergeCell ref="E122:E123"/>
+    <mergeCell ref="F122:F123"/>
+    <mergeCell ref="J122:J123"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="F120:F121"/>
+    <mergeCell ref="G120:G121"/>
     <mergeCell ref="B122:B123"/>
-    <mergeCell ref="B124:B125"/>
-[...127 lines deleted...]
-    <mergeCell ref="J94:J95"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="J117:J118"/>
+    <mergeCell ref="B119:J119"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="F115:F116"/>
+    <mergeCell ref="J115:J116"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="D109:D110"/>
+    <mergeCell ref="E109:E110"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="G109:G110"/>
+    <mergeCell ref="H109:H110"/>
+    <mergeCell ref="I109:I110"/>
+    <mergeCell ref="J109:J110"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="E111:E112"/>
+    <mergeCell ref="F111:F112"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="C104:C105"/>
+    <mergeCell ref="D104:D105"/>
+    <mergeCell ref="E104:E105"/>
+    <mergeCell ref="F104:F105"/>
+    <mergeCell ref="J104:J105"/>
+    <mergeCell ref="C106:C107"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="F106:F107"/>
+    <mergeCell ref="J106:J107"/>
+    <mergeCell ref="C100:C101"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="F100:F101"/>
+    <mergeCell ref="J100:J101"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="F102:F103"/>
+    <mergeCell ref="J102:J103"/>
     <mergeCell ref="C96:C97"/>
     <mergeCell ref="D96:D97"/>
     <mergeCell ref="E96:E97"/>
     <mergeCell ref="F96:F97"/>
     <mergeCell ref="J96:J97"/>
     <mergeCell ref="C98:C99"/>
     <mergeCell ref="D98:D99"/>
     <mergeCell ref="E98:E99"/>
     <mergeCell ref="F98:F99"/>
     <mergeCell ref="J98:J99"/>
-    <mergeCell ref="C100:C101"/>
-[...42 lines deleted...]
-    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="B94:B95"/>
+    <mergeCell ref="C94:C95"/>
+    <mergeCell ref="D94:D95"/>
+    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="F94:F95"/>
+    <mergeCell ref="G94:G95"/>
+    <mergeCell ref="H94:H95"/>
+    <mergeCell ref="I94:I95"/>
+    <mergeCell ref="J94:J95"/>
+    <mergeCell ref="J89:J90"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="D87:D88"/>
+    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="J87:J88"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="E91:E92"/>
+    <mergeCell ref="F91:F92"/>
+    <mergeCell ref="J91:J92"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="D85:D86"/>
+    <mergeCell ref="E85:E86"/>
+    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="D89:D90"/>
+    <mergeCell ref="E89:E90"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="J85:J86"/>
+    <mergeCell ref="J78:J79"/>
+    <mergeCell ref="B80:B81"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="E80:E81"/>
+    <mergeCell ref="F80:F81"/>
+    <mergeCell ref="G80:G81"/>
+    <mergeCell ref="H80:H81"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="J80:J81"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="E78:E79"/>
+    <mergeCell ref="F78:F79"/>
+    <mergeCell ref="G78:G79"/>
+    <mergeCell ref="H78:H79"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="H56:H57"/>
+    <mergeCell ref="I56:I57"/>
+    <mergeCell ref="J56:J57"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="F67:F68"/>
+    <mergeCell ref="G67:G68"/>
+    <mergeCell ref="H67:H68"/>
+    <mergeCell ref="B56:B57"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="D56:D57"/>
+    <mergeCell ref="E56:E57"/>
+    <mergeCell ref="F56:F57"/>
+    <mergeCell ref="G56:G57"/>
+    <mergeCell ref="I67:I68"/>
+    <mergeCell ref="J67:J68"/>
+    <mergeCell ref="B8:J8"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="H45:H46"/>
+    <mergeCell ref="I45:I46"/>
+    <mergeCell ref="J45:J46"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="B96:B97"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="B106:B107"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="B113:B114"/>
     <mergeCell ref="B115:B116"/>
-    <mergeCell ref="H118:H119"/>
-[...291 lines deleted...]
-    <mergeCell ref="J228:J229"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="B154:B155"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="B158:B159"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="B170:B171"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="B189:B190"/>
+    <mergeCell ref="B191:B192"/>
+    <mergeCell ref="B196:B197"/>
+    <mergeCell ref="B198:B199"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="B217:B218"/>
+    <mergeCell ref="B222:B223"/>
+    <mergeCell ref="B224:B225"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="B228:B229"/>
+    <mergeCell ref="B230:B231"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.49" top="0.78" bottom="0.83" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;D   &amp;T_x000D_&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5d12cc5ce4316b09d6b479545c041a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4d29eb3ce36d62d5f3d166ede009a7" ns2:_="" ns3:_="">
     <xsd:import namespace="25113419-f080-492c-8f93-62e1c336be52"/>
     <xsd:import namespace="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7616,85 +7690,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5b4528c7-2343-42d0-9093-b009a712fb46" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25113419-f080-492c-8f93-62e1c336be52">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <MediaLengthInSeconds xmlns="25113419-f080-492c-8f93-62e1c336be52" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02D31D04-BF8B-48D8-A46A-929896F55061}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FB3D215-8E08-46D9-9CA2-F492AAEFDBF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02D31D04-BF8B-48D8-A46A-929896F55061}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8B1128B-B4B5-45A2-8D6D-B7F52D575E1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="050aa761-6dff-4644-aefc-8f1ce8d7dbdb"/>
     <ds:schemaRef ds:uri="b5285fa4-65d8-4990-9665-0e8f7f725ce4"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f27cb1b6-4159-4a38-a94b-cbd1c10c7376}" enabled="1" method="Standard" siteId="{9744600e-3e04-492e-baa1-25ec245c6f10}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">