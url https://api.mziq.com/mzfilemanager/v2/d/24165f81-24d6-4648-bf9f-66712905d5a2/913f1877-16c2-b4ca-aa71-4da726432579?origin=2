--- v1 (2026-06-22)
+++ v2 (2026-08-19)
@@ -13,102 +13,96 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefonicacorp.sharepoint.com/sites/DiretoriaRIeMacro.TMBNL/DRI/Divulgações Externas/Site RI/Estrutura de Tópicos/4. Informações aos Acionistas/4.1 Informações sobre Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="213" documentId="13_ncr:1_{F241BB78-414D-4F77-8A83-7EC25C257585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C5AA35B-4755-4557-B1B3-E460B1A367E4}"/>
+  <xr:revisionPtr revIDLastSave="272" documentId="13_ncr:1_{F241BB78-414D-4F77-8A83-7EC25C257585}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B0A7E430-FDBF-42FD-B173-EB1D31F37E56}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{26AA9CBA-6196-4A95-947F-5C51FA6E2CD9}"/>
+    <workbookView xWindow="-24165" yWindow="1305" windowWidth="24330" windowHeight="13110" xr2:uid="{26AA9CBA-6196-4A95-947F-5C51FA6E2CD9}"/>
   </bookViews>
   <sheets>
     <sheet name="Dividends_Telefônica Brasil_EN" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Dividends_Telefônica Brasil_EN'!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F58" i="1" l="1"/>
-  <c r="E58" i="1"/>
+  <c r="F60" i="1" l="1"/>
+  <c r="E60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="570" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="135">
   <si>
     <t>Deliberation</t>
   </si>
   <si>
     <t xml:space="preserve">Shareholding Position                      </t>
   </si>
   <si>
-    <t>Gross Amount       (BRL million)</t>
-[...4 lines deleted...]
-  <si>
     <t>Share Class</t>
   </si>
   <si>
     <t>Gross Amount per Share (BRL)</t>
   </si>
   <si>
     <t>Net Amount              per Share (BRL)</t>
   </si>
   <si>
     <t>Payment Date</t>
   </si>
   <si>
     <t>12/14/2023</t>
   </si>
   <si>
     <t>12/26/2023</t>
   </si>
   <si>
     <t>Common</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>10/23/2023</t>
@@ -315,129 +309,83 @@
     <t>06/14/2024</t>
   </si>
   <si>
     <t>06/26/2024</t>
   </si>
   <si>
     <t>07/15/2024</t>
   </si>
   <si>
     <t>07/26/2024</t>
   </si>
   <si>
     <t>08/14/2024</t>
   </si>
   <si>
     <t>08/26/2024</t>
   </si>
   <si>
     <t>02/27/2025</t>
   </si>
   <si>
     <t>07/15/2025</t>
   </si>
   <si>
     <t>12/17/2024</t>
-  </si>
-[...29 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gross Amount per Share </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(BRL)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Net Amount              per Share </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(BRL)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Net Amount          </t>
-[...13 lines deleted...]
-    <r>
       <t xml:space="preserve">Gross Amount     per Share </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(BRL)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gross Amount </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color indexed="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -547,50 +495,71 @@
     <t>07/14/2026</t>
   </si>
   <si>
     <t>03/12/2026</t>
   </si>
   <si>
     <t>05/22/2026</t>
   </si>
   <si>
     <t>03/13/2026</t>
   </si>
   <si>
     <t>03/25/2026</t>
   </si>
   <si>
     <t>04/15/2026</t>
   </si>
   <si>
     <t>04/27/2026</t>
   </si>
   <si>
     <t>06/15/2026</t>
   </si>
   <si>
     <t>06/26/2026</t>
+  </si>
+  <si>
+    <t>Net Amount per Share (BRL)</t>
+  </si>
+  <si>
+    <t>08/14/2026</t>
+  </si>
+  <si>
+    <t>08/26/2026</t>
+  </si>
+  <si>
+    <t>Gross Amount</t>
+  </si>
+  <si>
+    <t>(BRL million)</t>
+  </si>
+  <si>
+    <t>Net Amount</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (BRL million)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="mm/dd/yyyy;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -730,51 +699,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -952,193 +921,202 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="3" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...115 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 16" xfId="3" xr:uid="{7AAF3CA9-D15E-419F-8483-7ECC312A6922}"/>
     <cellStyle name="Normal_TSP - Publicação 1T05" xfId="2" xr:uid="{3A9B1278-D97F-4238-8F9F-9D2F14F4DC92}"/>
     <cellStyle name="Porcentagem" xfId="5" builtinId="5"/>
     <cellStyle name="Separador de milhares 7 3" xfId="1" xr:uid="{445EEC8B-9E45-47CF-B974-A49ABE9691F4}"/>
     <cellStyle name="Vírgula 2 3" xfId="4" xr:uid="{3B94EA25-F64A-4805-83C7-15A8F7643BAA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1154,52 +1132,52 @@
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>457199</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>43176</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="6" name="Agrupar 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD6D2CF-F352-476B-B885-D68C5D1C0E79}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="194982" y="146050"/>
-          <a:ext cx="2406276" cy="345361"/>
+          <a:off x="200025" y="142875"/>
+          <a:ext cx="2400299" cy="360676"/>
           <a:chOff x="553317" y="1322243"/>
           <a:chExt cx="3258093" cy="581040"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="7" name="Imagem 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49821D1B-89DA-2743-2D35-FD0915E8C180}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
           <a:srcRect l="7444" t="24758" r="63269" b="33859"/>
           <a:stretch/>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="2823731" y="1358095"/>
@@ -1569,65 +1547,64 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41AA0BD0-869D-484B-B2C9-4FBCBD34D42B}">
-  <dimension ref="A1:IV231"/>
+  <dimension ref="A1:IV233"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.26953125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7265625" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7265625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13" style="2" customWidth="1"/>
     <col min="5" max="6" width="15.7265625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.7265625" style="2" customWidth="1"/>
-    <col min="8" max="9" width="15.7265625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="15.7265625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.7265625" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="2.7265625" style="2" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="11.453125" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="245" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="246" max="246" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="247" max="247" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="248" max="254" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="255" max="255" width="8" style="2" hidden="1" customWidth="1"/>
     <col min="256" max="256" width="21.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="257" max="16384" width="9.1796875" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
@@ -1670,5917 +1647,6008 @@
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.25">
       <c r="H7" s="7"/>
       <c r="I7" s="8"/>
       <c r="J7" s="9"/>
     </row>
     <row r="8" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B8" s="91" t="s">
-[...9 lines deleted...]
-      <c r="J8" s="91"/>
+      <c r="B8" s="119" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="119"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="119"/>
+      <c r="F8" s="119"/>
+      <c r="G8" s="119"/>
+      <c r="H8" s="119"/>
+      <c r="I8" s="119"/>
+      <c r="J8" s="119"/>
       <c r="K8" s="33"/>
     </row>
     <row r="9" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B9" s="72" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C9" s="71"/>
       <c r="D9" s="71"/>
       <c r="E9" s="71"/>
       <c r="F9" s="71"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="71"/>
       <c r="J9" s="71"/>
       <c r="K9" s="33"/>
     </row>
     <row r="10" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B10" s="72"/>
       <c r="C10" s="71"/>
       <c r="D10" s="71"/>
       <c r="E10" s="71"/>
       <c r="F10" s="71"/>
       <c r="G10" s="71"/>
       <c r="H10" s="71"/>
       <c r="I10" s="71"/>
       <c r="J10" s="71"/>
       <c r="K10" s="33"/>
     </row>
-    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B11" s="79">
+    <row r="11" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="83">
         <v>2026</v>
       </c>
-      <c r="C11" s="79" t="s">
+      <c r="C11" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D11" s="79" t="s">
+      <c r="D11" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E11" s="79" t="s">
+      <c r="E11" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F11" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G11" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F11" s="79" t="s">
+      <c r="H11" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="G11" s="79" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="79" t="s">
+      <c r="I11" s="83" t="s">
+        <v>128</v>
+      </c>
+      <c r="J11" s="83" t="s">
         <v>5</v>
       </c>
-      <c r="I11" s="79" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B12" s="79"/>
-[...7 lines deleted...]
-      <c r="J12" s="79"/>
+      <c r="B12" s="83"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="83"/>
+      <c r="E12" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F12" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G12" s="83"/>
+      <c r="H12" s="83"/>
+      <c r="I12" s="83"/>
+      <c r="J12" s="83"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B13" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C13" s="17" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D13" s="17" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E13" s="19">
-        <v>230</v>
+        <v>350</v>
       </c>
       <c r="F13" s="19">
-        <v>189.75</v>
+        <v>288.75</v>
       </c>
       <c r="G13" s="73" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H13" s="43">
-        <v>7.1973821140000005E-2</v>
+        <v>0.10952537999</v>
       </c>
       <c r="I13" s="43">
-        <v>5.9378402439999999E-2</v>
+        <v>9.0358438489999998E-2</v>
       </c>
       <c r="J13" s="17" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B14" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C14" s="74">
-        <v>46157</v>
+        <v>46219</v>
       </c>
       <c r="D14" s="74">
-        <v>46169</v>
+        <v>46230</v>
       </c>
       <c r="E14" s="22">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="F14" s="22">
-        <v>495</v>
+        <v>412.5</v>
       </c>
       <c r="G14" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H14" s="13">
-        <v>0.18775779427</v>
+        <v>0.15646482855999999</v>
       </c>
       <c r="I14" s="13">
-        <v>0.15490018026999999</v>
+        <v>0.12908348355999999</v>
       </c>
       <c r="J14" s="24" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="K14" s="33"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B15" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C15" s="17" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E15" s="19">
-        <v>365</v>
+        <v>230</v>
       </c>
       <c r="F15" s="19">
-        <v>301.125</v>
+        <v>189.75</v>
       </c>
       <c r="G15" s="73" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H15" s="43">
-        <v>0.11421932485</v>
+        <v>7.1973821140000005E-2</v>
       </c>
       <c r="I15" s="43">
-        <v>9.4230942999999998E-2</v>
+        <v>5.9378402439999999E-2</v>
       </c>
       <c r="J15" s="17" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:11" x14ac:dyDescent="0.25">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="16" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B16" s="20" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>57</v>
+      </c>
+      <c r="C16" s="74">
+        <v>46157</v>
+      </c>
+      <c r="D16" s="74">
+        <v>46169</v>
       </c>
       <c r="E16" s="22">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="F16" s="22">
-        <v>165</v>
+        <v>495</v>
       </c>
       <c r="G16" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H16" s="13">
-        <v>6.2585931420000004E-2</v>
+        <v>0.18775779427</v>
       </c>
       <c r="I16" s="13">
-        <v>5.163339342E-2</v>
+        <v>0.15490018026999999</v>
       </c>
       <c r="J16" s="24" t="s">
-        <v>123</v>
-      </c>
+        <v>118</v>
+      </c>
+      <c r="K16" s="33"/>
     </row>
     <row r="17" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B17" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C17" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="E17" s="19">
+        <v>365</v>
+      </c>
+      <c r="F17" s="19">
+        <v>301.125</v>
+      </c>
+      <c r="G17" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" s="43">
+        <v>0.11421932485</v>
+      </c>
+      <c r="I17" s="43">
+        <v>9.4230942999999998E-2</v>
+      </c>
+      <c r="J17" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B18" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="E18" s="22">
+        <v>200</v>
+      </c>
+      <c r="F18" s="22">
+        <v>165</v>
+      </c>
+      <c r="G18" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" s="13">
+        <v>6.2585931420000004E-2</v>
+      </c>
+      <c r="I18" s="13">
+        <v>5.163339342E-2</v>
+      </c>
+      <c r="J18" s="24" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B19" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="D19" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="E19" s="19">
+        <v>352</v>
+      </c>
+      <c r="F19" s="19">
+        <v>268.125</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" s="12">
+        <v>0.10170213856</v>
+      </c>
+      <c r="I19" s="12">
+        <v>8.3904264310000004E-2</v>
+      </c>
+      <c r="J19" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B20" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D20" s="27" t="s">
         <v>121</v>
       </c>
-      <c r="D17" s="17" t="s">
-[...31 lines deleted...]
-      <c r="E18" s="28">
+      <c r="E20" s="28">
         <v>4000</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F20" s="28">
         <v>4000</v>
       </c>
-      <c r="G18" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="15">
+      <c r="G20" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H20" s="15">
         <v>1.2517186284499999</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I20" s="15">
         <v>1.2517186284499999</v>
       </c>
-      <c r="J18" s="27" t="s">
-[...16 lines deleted...]
-      <c r="B20" s="79">
+      <c r="J20" s="27" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="2:11" s="10" customFormat="1" ht="18.5" x14ac:dyDescent="0.3">
+      <c r="B21" s="72"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="33"/>
+    </row>
+    <row r="22" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="83">
         <v>2025</v>
       </c>
-      <c r="C20" s="79" t="s">
+      <c r="C22" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D20" s="79" t="s">
+      <c r="D22" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E20" s="79" t="s">
+      <c r="E22" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F22" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G22" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F20" s="79" t="s">
+      <c r="H22" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="G20" s="79" t="s">
+      <c r="I22" s="83" t="s">
         <v>4</v>
       </c>
-      <c r="H20" s="79" t="s">
+      <c r="J22" s="83" t="s">
         <v>5</v>
       </c>
-      <c r="I20" s="79" t="s">
-[...44 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B23" s="20" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B23" s="83"/>
+      <c r="C23" s="83"/>
+      <c r="D23" s="83"/>
+      <c r="E23" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F23" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G23" s="83"/>
+      <c r="H23" s="83"/>
+      <c r="I23" s="83"/>
+      <c r="J23" s="83"/>
     </row>
     <row r="24" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B24" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C24" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="D24" s="17" t="s">
         <v>115</v>
       </c>
-      <c r="D24" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="19">
-        <v>380</v>
+        <v>350</v>
       </c>
       <c r="F24" s="19">
-        <v>323</v>
+        <v>297.5</v>
       </c>
       <c r="G24" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H24" s="12">
-        <v>0.11856605026</v>
+        <v>0.10952537999</v>
       </c>
       <c r="I24" s="12">
-        <v>0.10078114271999999</v>
+        <v>9.3096572990000001E-2</v>
       </c>
       <c r="J24" s="17">
         <v>46126</v>
       </c>
     </row>
     <row r="25" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B25" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C25" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" s="21" t="s">
         <v>113</v>
       </c>
-      <c r="D25" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="22">
-        <v>400</v>
+        <v>340</v>
       </c>
       <c r="F25" s="22">
-        <v>340</v>
+        <v>289</v>
       </c>
       <c r="G25" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H25" s="13">
-        <v>0.12480636869</v>
+        <v>0.1063014382</v>
       </c>
       <c r="I25" s="13">
-        <v>0.10608541338999999</v>
+        <v>9.0356222469999997E-2</v>
       </c>
       <c r="J25" s="24">
         <v>46126</v>
       </c>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B26" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C26" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" s="17" t="s">
         <v>111</v>
       </c>
-      <c r="D26" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="19">
-        <v>250</v>
+        <v>380</v>
       </c>
       <c r="F26" s="19">
-        <v>212.5</v>
+        <v>323</v>
       </c>
       <c r="G26" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H26" s="12">
-        <v>7.7933173529999997E-2</v>
+        <v>0.11856605026</v>
       </c>
       <c r="I26" s="12">
-        <v>6.6243197500000003E-2</v>
+        <v>0.10078114271999999</v>
       </c>
       <c r="J26" s="17">
         <v>46126</v>
       </c>
     </row>
     <row r="27" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B27" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C27" s="21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D27" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E27" s="22">
-        <v>330</v>
+        <v>400</v>
       </c>
       <c r="F27" s="22">
-        <v>280.5</v>
+        <v>340</v>
       </c>
       <c r="G27" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H27" s="13">
-        <v>0.10253443</v>
+        <v>0.12480636869</v>
       </c>
       <c r="I27" s="13">
-        <v>8.7154269950000002E-2</v>
+        <v>0.10608541338999999</v>
       </c>
       <c r="J27" s="24">
         <v>46126</v>
       </c>
     </row>
     <row r="28" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B28" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C28" s="17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D28" s="17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E28" s="19">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="F28" s="19">
-        <v>170</v>
+        <v>212.5</v>
       </c>
       <c r="G28" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H28" s="12">
-        <v>6.1933111669999999E-2</v>
+        <v>7.7933173529999997E-2</v>
       </c>
       <c r="I28" s="12">
-        <v>5.2643144920000003E-2</v>
+        <v>6.6243197500000003E-2</v>
       </c>
       <c r="J28" s="17">
         <v>46126</v>
       </c>
     </row>
     <row r="29" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B29" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C29" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" s="21" t="s">
         <v>103</v>
       </c>
-      <c r="D29" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="22">
-        <v>500</v>
+        <v>330</v>
       </c>
       <c r="F29" s="22">
-        <v>425</v>
+        <v>280.5</v>
       </c>
       <c r="G29" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H29" s="13">
-        <v>0.15431700817999999</v>
+        <v>0.10253443</v>
       </c>
       <c r="I29" s="13">
-        <v>0.13116945695000001</v>
+        <v>8.7154269950000002E-2</v>
       </c>
       <c r="J29" s="24">
         <v>46126</v>
       </c>
     </row>
     <row r="30" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B30" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C30" s="17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D30" s="17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E30" s="19">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="F30" s="19">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="G30" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H30" s="12">
-        <v>0.14814432785000001</v>
+        <v>6.1933111669999999E-2</v>
       </c>
       <c r="I30" s="12">
-        <v>0.12592267868000001</v>
+        <v>5.2643144920000003E-2</v>
       </c>
       <c r="J30" s="17">
         <v>46126</v>
       </c>
     </row>
     <row r="31" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B31" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C31" s="21" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="21" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E31" s="22">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="F31" s="22">
-        <v>170</v>
+        <v>425</v>
       </c>
       <c r="G31" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H31" s="13">
-        <v>0.12345360441</v>
+        <v>0.15431700817999999</v>
       </c>
       <c r="I31" s="13">
-        <v>0.10493556375</v>
+        <v>0.13116945695000001</v>
       </c>
       <c r="J31" s="24">
-        <v>45993</v>
+        <v>46126</v>
       </c>
     </row>
     <row r="32" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B32" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C32" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" s="19">
+        <v>240</v>
+      </c>
+      <c r="F32" s="19">
+        <v>204</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H32" s="12">
+        <v>0.14814432785000001</v>
+      </c>
+      <c r="I32" s="12">
+        <v>0.12592267868000001</v>
+      </c>
+      <c r="J32" s="17">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B33" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D33" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="D32" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="19">
+      <c r="E33" s="22">
+        <v>200</v>
+      </c>
+      <c r="F33" s="22">
+        <v>170</v>
+      </c>
+      <c r="G33" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H33" s="13">
+        <v>0.12345360441</v>
+      </c>
+      <c r="I33" s="13">
+        <v>0.10493556375</v>
+      </c>
+      <c r="J33" s="24">
+        <v>45993</v>
+      </c>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B34" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E34" s="19">
         <v>180</v>
       </c>
-      <c r="F32" s="19">
+      <c r="F34" s="19">
         <v>153</v>
       </c>
-      <c r="G32" s="16" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="12">
+      <c r="G34" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" s="12">
         <v>0.11093237960000001</v>
       </c>
-      <c r="I32" s="12">
+      <c r="I34" s="12">
         <v>9.4292522660000003E-2</v>
       </c>
-      <c r="J32" s="17">
+      <c r="J34" s="17">
         <v>45993</v>
       </c>
     </row>
-    <row r="33" spans="2:11" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E33" s="28">
+    <row r="35" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B35" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="D35" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="E35" s="28">
         <v>2000</v>
       </c>
-      <c r="F33" s="28">
+      <c r="F35" s="28">
         <v>2000</v>
       </c>
-      <c r="G33" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="15">
+      <c r="G35" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H35" s="15">
         <v>1.23337023478</v>
       </c>
-      <c r="I33" s="15">
+      <c r="I35" s="15">
         <v>1.23337023478</v>
       </c>
-      <c r="J33" s="30" t="s">
-[...15 lines deleted...]
-      <c r="B35" s="79">
+      <c r="J35" s="30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="31"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="31"/>
+    </row>
+    <row r="37" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="83">
         <v>2024</v>
       </c>
-      <c r="C35" s="79" t="s">
+      <c r="C37" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D35" s="79" t="s">
+      <c r="D37" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E35" s="79" t="s">
+      <c r="E37" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F35" s="79" t="s">
+      <c r="H37" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="G35" s="79" t="s">
+      <c r="I37" s="83" t="s">
         <v>4</v>
       </c>
-      <c r="H35" s="79" t="s">
+      <c r="J37" s="83" t="s">
         <v>5</v>
       </c>
-      <c r="I35" s="79" t="s">
-[...44 lines deleted...]
-      </c>
     </row>
     <row r="38" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B38" s="25" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B38" s="83"/>
+      <c r="C38" s="83"/>
+      <c r="D38" s="83"/>
+      <c r="E38" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F38" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G38" s="83"/>
+      <c r="H38" s="83"/>
+      <c r="I38" s="83"/>
+      <c r="J38" s="83"/>
     </row>
     <row r="39" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B39" s="20" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>57</v>
+      </c>
+      <c r="C39" s="21">
+        <v>45638</v>
+      </c>
+      <c r="D39" s="21">
+        <v>45652</v>
       </c>
       <c r="E39" s="22">
-        <v>650</v>
+        <v>1200</v>
       </c>
       <c r="F39" s="22">
-        <v>552.5</v>
+        <v>1020</v>
       </c>
       <c r="G39" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H39" s="13">
-        <v>0.39562415243999999</v>
+        <v>0.73769769041</v>
       </c>
       <c r="I39" s="13">
-        <v>0.33628052956999999</v>
+        <v>0.62704303684999996</v>
       </c>
       <c r="J39" s="24">
         <v>45873</v>
       </c>
     </row>
     <row r="40" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B40" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C40" s="17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D40" s="17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E40" s="19">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="F40" s="19">
-        <v>148.75</v>
+        <v>340</v>
       </c>
       <c r="G40" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H40" s="12">
-        <v>0.10622650585</v>
+        <v>0.24416460273000001</v>
       </c>
       <c r="I40" s="12">
-        <v>9.0292529969999993E-2</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.20753991231999999</v>
+      </c>
+      <c r="J40" s="17">
+        <v>45873</v>
       </c>
     </row>
     <row r="41" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C41" s="21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D41" s="21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E41" s="22">
-        <v>380</v>
+        <v>650</v>
       </c>
       <c r="F41" s="22">
-        <v>323</v>
+        <v>552.5</v>
       </c>
       <c r="G41" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H41" s="13">
-        <v>0.23009418789</v>
+        <v>0.39562415243999999</v>
       </c>
       <c r="I41" s="13">
-        <v>0.1955800597</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.33628052956999999</v>
+      </c>
+      <c r="J41" s="24">
+        <v>45873</v>
       </c>
     </row>
     <row r="42" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B42" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C42" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D42" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="E42" s="19">
+        <v>175</v>
+      </c>
+      <c r="F42" s="19">
+        <v>148.75</v>
+      </c>
+      <c r="G42" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H42" s="12">
+        <v>0.10622650585</v>
+      </c>
+      <c r="I42" s="12">
+        <v>9.0292529969999993E-2</v>
+      </c>
+      <c r="J42" s="17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B43" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E43" s="22">
+        <v>380</v>
+      </c>
+      <c r="F43" s="22">
+        <v>323</v>
+      </c>
+      <c r="G43" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" s="13">
+        <v>0.23009418789</v>
+      </c>
+      <c r="I43" s="13">
+        <v>0.1955800597</v>
+      </c>
+      <c r="J43" s="24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B44" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" s="17" t="s">
         <v>74</v>
       </c>
-      <c r="D42" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="19">
+      <c r="E44" s="19">
         <v>300</v>
       </c>
-      <c r="F42" s="19">
+      <c r="F44" s="19">
         <v>255</v>
       </c>
-      <c r="G42" s="16" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="12">
+      <c r="G44" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H44" s="12">
         <v>0.18153388831</v>
       </c>
-      <c r="I42" s="12">
+      <c r="I44" s="12">
         <v>0.15430380505999999</v>
       </c>
-      <c r="J42" s="17" t="s">
-[...4 lines deleted...]
-      <c r="B43" s="26" t="s">
+      <c r="J44" s="17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B45" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C45" s="27" t="s">
         <v>73</v>
       </c>
-      <c r="C43" s="27" t="s">
+      <c r="D45" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="D43" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="28">
+      <c r="E45" s="28">
         <v>1500</v>
       </c>
-      <c r="F43" s="28">
+      <c r="F45" s="28">
         <v>1500</v>
       </c>
-      <c r="G43" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="15">
+      <c r="G45" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H45" s="15">
         <v>0.90766944152999995</v>
       </c>
-      <c r="I43" s="15">
+      <c r="I45" s="15">
         <v>0.90766944152999995</v>
       </c>
-      <c r="J43" s="30">
+      <c r="J45" s="30">
         <v>45572</v>
       </c>
     </row>
-    <row r="44" spans="2:11" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B45" s="79">
+    <row r="46" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B46" s="31"/>
+      <c r="C46" s="31"/>
+      <c r="D46" s="31"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="32"/>
+      <c r="I46" s="32"/>
+      <c r="J46" s="31"/>
+    </row>
+    <row r="47" spans="2:11" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="83">
         <v>2023</v>
       </c>
-      <c r="C45" s="79" t="s">
+      <c r="C47" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D45" s="79" t="s">
+      <c r="D47" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E45" s="79" t="s">
+      <c r="E47" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F47" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G47" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="F45" s="79" t="s">
+      <c r="H47" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="G45" s="79" t="s">
+      <c r="I47" s="83" t="s">
         <v>4</v>
       </c>
-      <c r="H45" s="79" t="s">
+      <c r="J47" s="83" t="s">
         <v>5</v>
       </c>
-      <c r="I45" s="79" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="K47" s="33"/>
     </row>
     <row r="48" spans="2:11" s="10" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="21" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B48" s="83"/>
+      <c r="C48" s="83"/>
+      <c r="D48" s="83"/>
+      <c r="E48" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F48" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G48" s="83"/>
+      <c r="H48" s="83"/>
+      <c r="I48" s="83"/>
+      <c r="J48" s="83"/>
       <c r="K48" s="33"/>
     </row>
     <row r="49" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B49" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C49" s="17" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="D49" s="18" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E49" s="19">
-        <v>200</v>
+        <v>850</v>
       </c>
       <c r="F49" s="19">
-        <v>170</v>
+        <v>722.5</v>
       </c>
       <c r="G49" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H49" s="12">
-        <v>0.12073237961</v>
+        <v>0.51434601687000003</v>
       </c>
       <c r="I49" s="12">
-        <v>0.10262252266999999</v>
+        <v>0.43719411434</v>
       </c>
       <c r="J49" s="17" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K49" s="33"/>
     </row>
     <row r="50" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B50" s="21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C50" s="21" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D50" s="21" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E50" s="22">
-        <v>265</v>
+        <v>150</v>
       </c>
       <c r="F50" s="22">
-        <v>225.25</v>
+        <v>127.5</v>
       </c>
       <c r="G50" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H50" s="13">
-        <v>0.15997040299000001</v>
+        <v>9.0574966339999993E-2</v>
       </c>
       <c r="I50" s="13">
-        <v>0.13597484254</v>
+        <v>7.6988721390000001E-2</v>
       </c>
       <c r="J50" s="21" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K50" s="33"/>
     </row>
     <row r="51" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B51" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C51" s="17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D51" s="18" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E51" s="19">
-        <v>405</v>
+        <v>200</v>
       </c>
       <c r="F51" s="19">
-        <v>344.25</v>
+        <v>170</v>
       </c>
       <c r="G51" s="16" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H51" s="12">
-        <v>0.24425856211999999</v>
+        <v>0.12073237961</v>
       </c>
       <c r="I51" s="12">
-        <v>0.20761977780999999</v>
+        <v>0.10262252266999999</v>
       </c>
       <c r="J51" s="17" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K51" s="33"/>
     </row>
     <row r="52" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B52" s="21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C52" s="21" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D52" s="21" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E52" s="22">
-        <v>320</v>
+        <v>265</v>
       </c>
       <c r="F52" s="22">
-        <v>272</v>
+        <v>225.25</v>
       </c>
       <c r="G52" s="23" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H52" s="13">
-        <v>0.19278174178999999</v>
+        <v>0.15997040299000001</v>
       </c>
       <c r="I52" s="13">
-        <v>0.16386448053</v>
+        <v>0.13597484254</v>
       </c>
       <c r="J52" s="21" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="K52" s="33"/>
     </row>
     <row r="53" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B53" s="25" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C53" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="19">
+        <v>405</v>
+      </c>
+      <c r="F53" s="19">
+        <v>344.25</v>
+      </c>
+      <c r="G53" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H53" s="12">
+        <v>0.24425856211999999</v>
+      </c>
+      <c r="I53" s="12">
+        <v>0.20761977780999999</v>
+      </c>
+      <c r="J53" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="K53" s="33"/>
+    </row>
+    <row r="54" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" s="22">
+        <v>320</v>
+      </c>
+      <c r="F54" s="22">
+        <v>272</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="H54" s="13">
+        <v>0.19278174178999999</v>
+      </c>
+      <c r="I54" s="13">
+        <v>0.16386448053</v>
+      </c>
+      <c r="J54" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="K54" s="33"/>
+    </row>
+    <row r="55" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="19">
+        <v>290</v>
+      </c>
+      <c r="F55" s="19">
+        <v>246.5</v>
+      </c>
+      <c r="G55" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" s="12">
+        <v>0.17452594815</v>
+      </c>
+      <c r="I55" s="12">
+        <v>0.14834705593</v>
+      </c>
+      <c r="J55" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="D53" s="18" t="s">
+      <c r="K55" s="33"/>
+    </row>
+    <row r="56" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C56" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="E53" s="19">
-[...14 lines deleted...]
-      <c r="J53" s="17" t="s">
+      <c r="D56" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="K53" s="33"/>
-[...5 lines deleted...]
-      <c r="C54" s="30" t="s">
+      <c r="E56" s="28">
+        <v>106</v>
+      </c>
+      <c r="F56" s="28">
+        <v>90.1</v>
+      </c>
+      <c r="G56" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="H56" s="15">
+        <v>6.3771752720000005E-2</v>
+      </c>
+      <c r="I56" s="15">
+        <v>5.4205989810000001E-2</v>
+      </c>
+      <c r="J56" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" s="33"/>
+    </row>
+    <row r="57" spans="2:16" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H57" s="35"/>
+      <c r="P57" s="36"/>
+    </row>
+    <row r="58" spans="2:16" s="34" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="83">
+        <v>2022</v>
+      </c>
+      <c r="C58" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="E58" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F58" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G58" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H58" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="I58" s="83" t="s">
+        <v>4</v>
+      </c>
+      <c r="J58" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="P58" s="36"/>
+    </row>
+    <row r="59" spans="2:16" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="83"/>
+      <c r="C59" s="83"/>
+      <c r="D59" s="83"/>
+      <c r="E59" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F59" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G59" s="83"/>
+      <c r="H59" s="83"/>
+      <c r="I59" s="83"/>
+      <c r="J59" s="83"/>
+      <c r="P59" s="36"/>
+    </row>
+    <row r="60" spans="2:16" s="10" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="D54" s="30" t="s">
-[...78 lines deleted...]
-      <c r="E58" s="19">
+      <c r="D60" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="E60" s="19">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="F58" s="19">
+      <c r="F60" s="19">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
-      <c r="G58" s="16" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="12">
+      <c r="G60" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="H60" s="12">
         <v>0.49753818864999999</v>
       </c>
-      <c r="I58" s="12">
+      <c r="I60" s="12">
         <v>0.49753818864999999</v>
       </c>
-      <c r="J58" s="12" t="s">
-[...57 lines deleted...]
-      </c>
       <c r="J60" s="12" t="s">
-        <v>30</v>
-      </c>
+        <v>25</v>
+      </c>
+      <c r="K60" s="33"/>
     </row>
     <row r="61" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B61" s="37" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C61" s="38" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D61" s="38" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E61" s="22">
-        <v>300</v>
+        <v>1000</v>
       </c>
       <c r="F61" s="22">
-        <v>255</v>
+        <v>1000</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H61" s="13">
-        <v>0.17975006784</v>
+        <v>0.60112166983000004</v>
       </c>
       <c r="I61" s="13">
-        <v>0.15278755766999999</v>
+        <v>0.60112166983000004</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B62" s="40" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D62" s="41" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="E62" s="19">
-        <v>480</v>
+        <v>715</v>
       </c>
       <c r="F62" s="19">
-        <v>408</v>
+        <v>607.75</v>
       </c>
       <c r="G62" s="42" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H62" s="12">
-        <v>0.28731296498999997</v>
+        <v>0.42980199393000001</v>
       </c>
       <c r="I62" s="12">
-        <v>0.24421602024</v>
+        <v>0.36533169484</v>
       </c>
       <c r="J62" s="12" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B63" s="37" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C63" s="38" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D63" s="38" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E63" s="22">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="F63" s="22">
-        <v>127.5</v>
+        <v>255</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H63" s="13">
-        <v>8.9621974270000002E-2</v>
+        <v>0.17975006784</v>
       </c>
       <c r="I63" s="13">
-        <v>7.6178678129999997E-2</v>
+        <v>0.15278755766999999</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B64" s="40" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C64" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D64" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" s="19">
+        <v>480</v>
+      </c>
+      <c r="F64" s="19">
+        <v>408</v>
+      </c>
+      <c r="G64" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H64" s="12">
+        <v>0.28731296498999997</v>
+      </c>
+      <c r="I64" s="12">
+        <v>0.24421602024</v>
+      </c>
+      <c r="J64" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B65" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C65" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="E65" s="22">
+        <v>150</v>
+      </c>
+      <c r="F65" s="22">
+        <v>127.5</v>
+      </c>
+      <c r="G65" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H65" s="13">
+        <v>8.9621974270000002E-2</v>
+      </c>
+      <c r="I65" s="13">
+        <v>7.6178678129999997E-2</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B66" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C66" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="E66" s="19">
+        <v>250</v>
+      </c>
+      <c r="F66" s="19">
+        <v>212.5</v>
+      </c>
+      <c r="G66" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H66" s="43">
+        <v>0.14929120378999999</v>
+      </c>
+      <c r="I66" s="43">
+        <v>0.12689752322</v>
+      </c>
+      <c r="J66" s="43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B67" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C67" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="D64" s="41" t="s">
+      <c r="D67" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="E64" s="19">
-[...28 lines deleted...]
-      <c r="E65" s="28">
+      <c r="E67" s="28">
         <v>180</v>
       </c>
-      <c r="F65" s="28">
+      <c r="F67" s="28">
         <v>153</v>
       </c>
-      <c r="G65" s="46" t="s">
-[...2 lines deleted...]
-      <c r="H65" s="15">
+      <c r="G67" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="H67" s="15">
         <v>0.10739500713</v>
       </c>
-      <c r="I65" s="15">
+      <c r="I67" s="15">
         <v>9.1285756060000001E-2</v>
       </c>
-      <c r="J65" s="15" t="s">
-[...15 lines deleted...]
-      <c r="B67" s="79">
+      <c r="J67" s="15" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B68" s="31"/>
+      <c r="C68" s="31"/>
+      <c r="D68" s="31"/>
+      <c r="E68" s="31"/>
+      <c r="F68" s="31"/>
+      <c r="G68" s="31"/>
+      <c r="H68" s="32"/>
+      <c r="I68" s="32"/>
+      <c r="J68" s="31"/>
+    </row>
+    <row r="69" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="83">
         <v>2021</v>
       </c>
-      <c r="C67" s="79" t="s">
+      <c r="C69" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D67" s="79" t="s">
+      <c r="D69" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E67" s="79" t="s">
-[...55 lines deleted...]
-        <v>42</v>
+      <c r="E69" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F69" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G69" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H69" s="83" t="s">
+        <v>86</v>
+      </c>
+      <c r="I69" s="83" t="s">
+        <v>87</v>
+      </c>
+      <c r="J69" s="83" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B70" s="37" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B70" s="84"/>
+      <c r="C70" s="84"/>
+      <c r="D70" s="84"/>
+      <c r="E70" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F70" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G70" s="84"/>
+      <c r="H70" s="84"/>
+      <c r="I70" s="84"/>
+      <c r="J70" s="84"/>
     </row>
     <row r="71" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B71" s="40" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>44481</v>
+        <v>64</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>39</v>
       </c>
       <c r="D71" s="41" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E71" s="47">
-        <v>805</v>
+        <v>2028.5</v>
       </c>
       <c r="F71" s="47">
-        <v>684.25</v>
+        <v>2028.5</v>
       </c>
       <c r="G71" s="42" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>0.40803529374000003</v>
+        <v>8</v>
+      </c>
+      <c r="H71" s="12">
+        <v>1.2120023392899999</v>
+      </c>
+      <c r="I71" s="12">
+        <v>1.2120023392899999</v>
       </c>
       <c r="J71" s="48" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B72" s="37" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>64</v>
+      </c>
+      <c r="C72" s="38">
+        <v>44481</v>
       </c>
       <c r="D72" s="38" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E72" s="22">
-        <v>600</v>
+        <v>1500</v>
       </c>
       <c r="F72" s="22">
-        <v>510</v>
+        <v>1500</v>
       </c>
       <c r="G72" s="39" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H72" s="13">
-        <v>0.35728835196999997</v>
+        <v>0.89448730817</v>
       </c>
       <c r="I72" s="13">
-        <v>0.30369509917999998</v>
+        <v>0.89448730817</v>
       </c>
       <c r="J72" s="49" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B73" s="40" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>57</v>
+      </c>
+      <c r="C73" s="41">
+        <v>44481</v>
       </c>
       <c r="D73" s="41" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E73" s="47">
-        <v>630</v>
+        <v>805</v>
       </c>
       <c r="F73" s="47">
-        <v>535.5</v>
+        <v>684.25</v>
       </c>
       <c r="G73" s="42" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H73" s="32">
-        <v>0.37390025008</v>
+        <v>0.48004152205</v>
       </c>
       <c r="I73" s="32">
-        <v>0.31781521257000001</v>
+        <v>0.40803529374000003</v>
       </c>
       <c r="J73" s="48" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="74" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B74" s="37" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C74" s="38" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D74" s="38" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>44</v>
+      </c>
+      <c r="E74" s="22">
+        <v>600</v>
+      </c>
+      <c r="F74" s="22">
+        <v>510</v>
       </c>
       <c r="G74" s="39" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>0.14119688689000001</v>
+        <v>8</v>
+      </c>
+      <c r="H74" s="13">
+        <v>0.35728835196999997</v>
+      </c>
+      <c r="I74" s="13">
+        <v>0.30369509917999998</v>
       </c>
       <c r="J74" s="49" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="75" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B75" s="40" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C75" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="D75" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="E75" s="47">
+        <v>630</v>
+      </c>
+      <c r="F75" s="47">
+        <v>535.5</v>
+      </c>
+      <c r="G75" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="32">
+        <v>0.37390025008</v>
+      </c>
+      <c r="I75" s="32">
+        <v>0.31781521257000001</v>
+      </c>
+      <c r="J75" s="48" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="76" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B76" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D76" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="E76" s="50">
+        <v>280</v>
+      </c>
+      <c r="F76" s="50">
+        <v>238</v>
+      </c>
+      <c r="G76" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H76" s="51">
+        <v>0.16611398457000001</v>
+      </c>
+      <c r="I76" s="51">
+        <v>0.14119688689000001</v>
+      </c>
+      <c r="J76" s="49" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B77" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C77" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="D77" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E77" s="47">
+        <v>270</v>
+      </c>
+      <c r="F77" s="47">
+        <v>229.5</v>
+      </c>
+      <c r="G77" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H77" s="32">
+        <v>0.16009837667999999</v>
+      </c>
+      <c r="I77" s="32">
+        <v>0.13608362017</v>
+      </c>
+      <c r="J77" s="48" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C78" s="45">
+        <v>44532</v>
+      </c>
+      <c r="D78" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="D75" s="41" t="s">
+      <c r="E78" s="52">
+        <v>150</v>
+      </c>
+      <c r="F78" s="52">
+        <v>127.5</v>
+      </c>
+      <c r="G78" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" s="53">
+        <v>8.8895606969999999E-2</v>
+      </c>
+      <c r="I78" s="53">
+        <v>7.5561265919999995E-2</v>
+      </c>
+      <c r="J78" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="79" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B79" s="31"/>
+      <c r="C79" s="31"/>
+      <c r="D79" s="31"/>
+      <c r="E79" s="31"/>
+      <c r="F79" s="31"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
+      <c r="I79" s="31"/>
+      <c r="J79" s="31"/>
+    </row>
+    <row r="80" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="83">
+        <v>2020</v>
+      </c>
+      <c r="C80" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="E80" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F80" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G80" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H80" s="83" t="s">
+        <v>86</v>
+      </c>
+      <c r="I80" s="83" t="s">
+        <v>87</v>
+      </c>
+      <c r="J80" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B81" s="84"/>
+      <c r="C81" s="84"/>
+      <c r="D81" s="84"/>
+      <c r="E81" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F81" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G81" s="84"/>
+      <c r="H81" s="84"/>
+      <c r="I81" s="84"/>
+      <c r="J81" s="84"/>
+    </row>
+    <row r="82" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B82" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C82" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="D82" s="97">
+        <v>44301</v>
+      </c>
+      <c r="E82" s="96">
+        <v>1587.518</v>
+      </c>
+      <c r="F82" s="96">
+        <v>1587.518</v>
+      </c>
+      <c r="G82" s="115" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82" s="117">
+        <v>0.94181786761999997</v>
+      </c>
+      <c r="I82" s="117">
+        <v>0.94181786761999997</v>
+      </c>
+      <c r="J82" s="95" t="s">
         <v>52</v>
       </c>
-      <c r="E75" s="47">
-[...165 lines deleted...]
-      </c>
     </row>
     <row r="83" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B83" s="37" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B83" s="101"/>
+      <c r="C83" s="77"/>
+      <c r="D83" s="77"/>
+      <c r="E83" s="78"/>
+      <c r="F83" s="78"/>
+      <c r="G83" s="116"/>
+      <c r="H83" s="118"/>
+      <c r="I83" s="118"/>
+      <c r="J83" s="89"/>
     </row>
     <row r="84" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B84" s="40" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>64</v>
+      </c>
+      <c r="C84" s="41">
+        <v>44147</v>
       </c>
       <c r="D84" s="41" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E84" s="47">
+        <v>1200</v>
+      </c>
+      <c r="F84" s="47">
+        <v>1200</v>
+      </c>
+      <c r="G84" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H84" s="32">
+        <v>0.71082712945000004</v>
+      </c>
+      <c r="I84" s="32">
+        <v>0.71082712945000004</v>
+      </c>
+      <c r="J84" s="48" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="85" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B85" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C85" s="38">
+        <v>44147</v>
+      </c>
+      <c r="D85" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="E85" s="50">
+        <v>260</v>
+      </c>
+      <c r="F85" s="50">
+        <v>221</v>
+      </c>
+      <c r="G85" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H85" s="51">
+        <v>0.15401254471</v>
+      </c>
+      <c r="I85" s="51">
+        <v>0.13091066300000001</v>
+      </c>
+      <c r="J85" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="86" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B86" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C86" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="D86" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="E86" s="47">
         <v>400</v>
       </c>
-      <c r="F84" s="47">
+      <c r="F86" s="47">
         <v>340</v>
       </c>
-      <c r="G84" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H84" s="32">
+      <c r="G86" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H86" s="32">
         <v>0.23690201678</v>
       </c>
-      <c r="I84" s="32">
+      <c r="I86" s="32">
         <v>0.20136671426</v>
       </c>
-      <c r="J84" s="48" t="s">
-[...49 lines deleted...]
-      <c r="J86" s="92"/>
+      <c r="J86" s="48" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="87" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B87" s="101" t="s">
+        <v>57</v>
+      </c>
+      <c r="C87" s="77" t="s">
+        <v>58</v>
+      </c>
+      <c r="D87" s="77" t="s">
         <v>59</v>
       </c>
-      <c r="C87" s="101">
-[...21 lines deleted...]
-        <v>56</v>
+      <c r="E87" s="78">
+        <v>650</v>
+      </c>
+      <c r="F87" s="78">
+        <v>552.5</v>
+      </c>
+      <c r="G87" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H87" s="51">
+        <v>0.36098521784999998</v>
+      </c>
+      <c r="I87" s="51">
+        <v>0.30683743517000001</v>
+      </c>
+      <c r="J87" s="89" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="88" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B88" s="101" t="s">
+        <v>60</v>
+      </c>
+      <c r="C88" s="77"/>
+      <c r="D88" s="77"/>
+      <c r="E88" s="78"/>
+      <c r="F88" s="78"/>
+      <c r="G88" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H88" s="51">
+        <v>0.39708373963999999</v>
+      </c>
+      <c r="I88" s="51">
+        <v>0.33752117868999998</v>
+      </c>
+      <c r="J88" s="89"/>
+    </row>
+    <row r="89" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B89" s="86" t="s">
+        <v>57</v>
+      </c>
+      <c r="C89" s="86">
+        <v>43999</v>
+      </c>
+      <c r="D89" s="86">
+        <v>44012</v>
+      </c>
+      <c r="E89" s="81">
+        <v>900</v>
+      </c>
+      <c r="F89" s="81">
+        <v>765</v>
+      </c>
+      <c r="G89" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H89" s="32">
+        <v>0.49982568626000001</v>
+      </c>
+      <c r="I89" s="32">
+        <v>0.42485183331999998</v>
+      </c>
+      <c r="J89" s="86" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="90" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B90" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="C90" s="86"/>
+      <c r="D90" s="86"/>
+      <c r="E90" s="81"/>
+      <c r="F90" s="81"/>
+      <c r="G90" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H90" s="32">
+        <v>0.54980825488999996</v>
+      </c>
+      <c r="I90" s="32">
+        <v>0.46733701664999999</v>
+      </c>
+      <c r="J90" s="86"/>
+    </row>
+    <row r="91" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B91" s="89" t="s">
+        <v>57</v>
+      </c>
+      <c r="C91" s="89">
+        <v>43909</v>
+      </c>
+      <c r="D91" s="89">
+        <v>43921</v>
+      </c>
+      <c r="E91" s="78">
+        <v>150</v>
+      </c>
+      <c r="F91" s="78">
+        <v>127.5</v>
+      </c>
+      <c r="G91" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" s="51">
+        <v>8.3304281039999997E-2</v>
+      </c>
+      <c r="I91" s="51">
+        <v>7.0808638879999997E-2</v>
+      </c>
+      <c r="J91" s="89" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="92" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B92" s="89" t="s">
+        <v>63</v>
+      </c>
+      <c r="C92" s="89"/>
+      <c r="D92" s="89"/>
+      <c r="E92" s="78"/>
+      <c r="F92" s="78"/>
+      <c r="G92" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H92" s="51">
+        <v>9.1634709140000006E-2</v>
+      </c>
+      <c r="I92" s="51">
+        <v>7.7889502769999994E-2</v>
+      </c>
+      <c r="J92" s="89"/>
+    </row>
+    <row r="93" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B93" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="C93" s="79">
+        <v>43875</v>
+      </c>
+      <c r="D93" s="79">
+        <v>43889</v>
+      </c>
+      <c r="E93" s="81">
+        <v>270</v>
+      </c>
+      <c r="F93" s="81">
+        <v>229.5</v>
+      </c>
+      <c r="G93" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H93" s="32">
+        <v>0.14994770587</v>
+      </c>
+      <c r="I93" s="32">
+        <v>0.12745554999</v>
+      </c>
+      <c r="J93" s="86" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="94" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B94" s="112"/>
+      <c r="C94" s="80"/>
+      <c r="D94" s="80"/>
+      <c r="E94" s="82"/>
+      <c r="F94" s="82"/>
+      <c r="G94" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="H94" s="60">
+        <v>0.16494247645999999</v>
+      </c>
+      <c r="I94" s="60">
+        <v>0.14020110498999999</v>
+      </c>
+      <c r="J94" s="90"/>
+    </row>
+    <row r="95" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B95" s="33"/>
+      <c r="C95" s="33"/>
+      <c r="D95" s="33"/>
+      <c r="E95" s="33"/>
+      <c r="F95" s="33"/>
+      <c r="G95" s="33"/>
+      <c r="H95" s="33"/>
+      <c r="I95" s="61"/>
+      <c r="J95" s="33"/>
+    </row>
+    <row r="96" spans="2:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="83">
+        <v>2019</v>
+      </c>
+      <c r="C96" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="E96" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F96" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G96" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H96" s="83" t="s">
+        <v>88</v>
+      </c>
+      <c r="I96" s="83" t="s">
+        <v>87</v>
+      </c>
+      <c r="J96" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B97" s="84"/>
+      <c r="C97" s="84"/>
+      <c r="D97" s="84"/>
+      <c r="E97" s="76" t="s">
+        <v>132</v>
+      </c>
+      <c r="F97" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G97" s="84"/>
+      <c r="H97" s="84"/>
+      <c r="I97" s="84"/>
+      <c r="J97" s="84"/>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B98" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="C88" s="101"/>
-[...44 lines deleted...]
-      <c r="B90" s="92" t="s">
+      <c r="C98" s="89" t="s">
         <v>65</v>
       </c>
-      <c r="C90" s="92"/>
-[...112 lines deleted...]
-      <c r="B96" s="88" t="s">
+      <c r="D98" s="89">
+        <v>43979</v>
+      </c>
+      <c r="E98" s="78">
+        <v>2195.5753407900002</v>
+      </c>
+      <c r="F98" s="96">
+        <v>2195.5753407900002</v>
+      </c>
+      <c r="G98" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="H98" s="62">
+        <v>1.2193388349495757</v>
+      </c>
+      <c r="I98" s="62">
+        <v>1.2193388349495757</v>
+      </c>
+      <c r="J98" s="77" t="s">
         <v>66</v>
       </c>
-      <c r="C96" s="92" t="s">
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B99" s="101"/>
+      <c r="C99" s="89"/>
+      <c r="D99" s="89"/>
+      <c r="E99" s="78"/>
+      <c r="F99" s="78"/>
+      <c r="G99" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="H99" s="62">
+        <v>1.3412727184445332</v>
+      </c>
+      <c r="I99" s="62">
+        <v>1.3412727184445332</v>
+      </c>
+      <c r="J99" s="77"/>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B100" s="106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C100" s="79">
+        <v>43818</v>
+      </c>
+      <c r="D100" s="79">
+        <v>43829</v>
+      </c>
+      <c r="E100" s="81">
+        <v>1000</v>
+      </c>
+      <c r="F100" s="81">
+        <v>1000</v>
+      </c>
+      <c r="G100" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H100" s="32">
+        <v>0.55536187362</v>
+      </c>
+      <c r="I100" s="32">
+        <v>0.55536187362</v>
+      </c>
+      <c r="J100" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="D96" s="92">
-[...42 lines deleted...]
-      <c r="C98" s="75">
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B101" s="106"/>
+      <c r="C101" s="79"/>
+      <c r="D101" s="79"/>
+      <c r="E101" s="81"/>
+      <c r="F101" s="81"/>
+      <c r="G101" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H101" s="32">
+        <v>0.61089806097999999</v>
+      </c>
+      <c r="I101" s="32">
+        <v>0.61089806097999999</v>
+      </c>
+      <c r="J101" s="79"/>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B102" s="101" t="s">
+        <v>57</v>
+      </c>
+      <c r="C102" s="89">
         <v>43818</v>
       </c>
-      <c r="D98" s="75">
+      <c r="D102" s="89">
         <v>43829</v>
       </c>
-      <c r="E98" s="102">
-[...45 lines deleted...]
-      <c r="E100" s="95">
+      <c r="E102" s="78">
         <v>350</v>
       </c>
-      <c r="F100" s="95">
+      <c r="F102" s="78">
         <v>297.5</v>
       </c>
-      <c r="G100" s="37" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="62">
+      <c r="G102" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="H102" s="62">
         <v>0.19437665575999999</v>
       </c>
-      <c r="I100" s="62">
+      <c r="I102" s="62">
         <v>0.16522015740000001</v>
       </c>
-      <c r="J100" s="78" t="s">
-[...12 lines deleted...]
-      <c r="H101" s="62">
+      <c r="J102" s="77" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B103" s="101"/>
+      <c r="C103" s="89"/>
+      <c r="D103" s="89"/>
+      <c r="E103" s="78"/>
+      <c r="F103" s="78"/>
+      <c r="G103" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="H103" s="62">
         <v>0.21381432134</v>
       </c>
-      <c r="I101" s="62">
+      <c r="I103" s="62">
         <v>0.18174217313999999</v>
       </c>
-      <c r="J101" s="78"/>
-[...5 lines deleted...]
-      <c r="C102" s="75">
+      <c r="J103" s="77"/>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B104" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="C104" s="79">
         <v>43633</v>
       </c>
-      <c r="D102" s="75">
+      <c r="D104" s="79">
         <v>43644</v>
       </c>
-      <c r="E102" s="102">
+      <c r="E104" s="81">
         <v>968</v>
       </c>
-      <c r="F102" s="102">
+      <c r="F104" s="81">
         <v>822.8</v>
       </c>
-      <c r="G102" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H102" s="32">
+      <c r="G104" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H104" s="32">
         <v>0.53759029367</v>
       </c>
-      <c r="I102" s="32">
+      <c r="I104" s="32">
         <v>0.45695174961000001</v>
       </c>
-      <c r="J102" s="101" t="s">
-[...12 lines deleted...]
-      <c r="H103" s="32">
+      <c r="J104" s="86" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B105" s="106"/>
+      <c r="C105" s="79"/>
+      <c r="D105" s="79"/>
+      <c r="E105" s="81"/>
+      <c r="F105" s="81"/>
+      <c r="G105" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H105" s="32">
         <v>0.59134932302999998</v>
       </c>
-      <c r="I103" s="32">
+      <c r="I105" s="32">
         <v>0.50264692458000004</v>
       </c>
-      <c r="J103" s="75"/>
-[...5 lines deleted...]
-      <c r="C104" s="92">
+      <c r="J105" s="79"/>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B106" s="101" t="s">
+        <v>57</v>
+      </c>
+      <c r="C106" s="89">
         <v>43572</v>
       </c>
-      <c r="D104" s="92">
+      <c r="D106" s="89">
         <v>43585</v>
       </c>
-      <c r="E104" s="95">
+      <c r="E106" s="78">
         <v>570</v>
       </c>
-      <c r="F104" s="95">
+      <c r="F106" s="78">
         <v>484.5</v>
       </c>
-      <c r="G104" s="37" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="62">
+      <c r="G106" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="H106" s="62">
         <v>0.31655626796000003</v>
       </c>
-      <c r="I104" s="62">
+      <c r="I106" s="62">
         <v>0.26907282777000002</v>
       </c>
-      <c r="J104" s="78" t="s">
-[...12 lines deleted...]
-      <c r="H105" s="62">
+      <c r="J106" s="77" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B107" s="101"/>
+      <c r="C107" s="89"/>
+      <c r="D107" s="89"/>
+      <c r="E107" s="78"/>
+      <c r="F107" s="78"/>
+      <c r="G107" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="H107" s="62">
         <v>0.34821189475999997</v>
       </c>
-      <c r="I105" s="62">
+      <c r="I107" s="62">
         <v>0.29598011054000001</v>
       </c>
-      <c r="J105" s="78"/>
-[...49 lines deleted...]
-      <c r="K107" s="2"/>
+      <c r="J107" s="77"/>
     </row>
     <row r="108" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="2"/>
-      <c r="B108" s="33"/>
-[...7 lines deleted...]
-      <c r="J108" s="33"/>
+      <c r="B108" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="C108" s="79">
+        <v>43511</v>
+      </c>
+      <c r="D108" s="79">
+        <v>43524</v>
+      </c>
+      <c r="E108" s="81">
+        <v>700</v>
+      </c>
+      <c r="F108" s="81">
+        <v>595</v>
+      </c>
+      <c r="G108" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H108" s="32">
+        <v>0.38875331152999998</v>
+      </c>
+      <c r="I108" s="32">
+        <v>0.33044031480000002</v>
+      </c>
+      <c r="J108" s="86" t="s">
+        <v>67</v>
+      </c>
       <c r="K108" s="2"/>
     </row>
     <row r="109" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="2"/>
-      <c r="B109" s="79">
-[...25 lines deleted...]
-      </c>
+      <c r="B109" s="112"/>
+      <c r="C109" s="80"/>
+      <c r="D109" s="80"/>
+      <c r="E109" s="82"/>
+      <c r="F109" s="82"/>
+      <c r="G109" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="H109" s="60">
+        <v>0.42762864269</v>
+      </c>
+      <c r="I109" s="60">
+        <v>0.36348434627999998</v>
+      </c>
+      <c r="J109" s="80"/>
       <c r="K109" s="2"/>
     </row>
     <row r="110" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="2"/>
-      <c r="B110" s="80"/>
-[...7 lines deleted...]
-      <c r="J110" s="80"/>
+      <c r="B110" s="33"/>
+      <c r="C110" s="33"/>
+      <c r="D110" s="33"/>
+      <c r="E110" s="33"/>
+      <c r="F110" s="33"/>
+      <c r="G110" s="33"/>
+      <c r="H110" s="33"/>
+      <c r="I110" s="61"/>
+      <c r="J110" s="33"/>
       <c r="K110" s="2"/>
     </row>
-    <row r="111" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:11" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="2"/>
-      <c r="B111" s="88" t="s">
-[...24 lines deleted...]
-        <v>70</v>
+      <c r="B111" s="83">
+        <v>2018</v>
+      </c>
+      <c r="C111" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="E111" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F111" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G111" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H111" s="83" t="s">
+        <v>88</v>
+      </c>
+      <c r="I111" s="83" t="s">
+        <v>87</v>
+      </c>
+      <c r="J111" s="83" t="s">
+        <v>5</v>
       </c>
       <c r="K111" s="2"/>
     </row>
     <row r="112" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="2"/>
-      <c r="B112" s="89"/>
-[...13 lines deleted...]
-      <c r="J112" s="78"/>
+      <c r="B112" s="84"/>
+      <c r="C112" s="84"/>
+      <c r="D112" s="84"/>
+      <c r="E112" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F112" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G112" s="84"/>
+      <c r="H112" s="84"/>
+      <c r="I112" s="84"/>
+      <c r="J112" s="84"/>
       <c r="K112" s="2"/>
     </row>
     <row r="113" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="2"/>
-      <c r="B113" s="86" t="s">
-[...24 lines deleted...]
-        <v>70</v>
+      <c r="B113" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="C113" s="89">
+        <v>43566</v>
+      </c>
+      <c r="D113" s="89">
+        <v>43566</v>
+      </c>
+      <c r="E113" s="96">
+        <v>2468.6999999999998</v>
+      </c>
+      <c r="F113" s="96">
+        <v>2468.6999999999998</v>
+      </c>
+      <c r="G113" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="H113" s="63">
+        <v>1.3710129451999999</v>
+      </c>
+      <c r="I113" s="63">
+        <v>1.3710129451999999</v>
+      </c>
+      <c r="J113" s="77" t="s">
+        <v>68</v>
       </c>
       <c r="K113" s="2"/>
     </row>
     <row r="114" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="2"/>
-      <c r="B114" s="86"/>
-[...13 lines deleted...]
-      <c r="J114" s="109"/>
+      <c r="B114" s="101"/>
+      <c r="C114" s="89"/>
+      <c r="D114" s="89"/>
+      <c r="E114" s="78"/>
+      <c r="F114" s="78"/>
+      <c r="G114" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="H114" s="63">
+        <v>1.50811423972</v>
+      </c>
+      <c r="I114" s="63">
+        <v>1.50811423972</v>
+      </c>
+      <c r="J114" s="77"/>
       <c r="K114" s="2"/>
     </row>
     <row r="115" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="2"/>
-      <c r="B115" s="84" t="s">
-[...24 lines deleted...]
-        <v>71</v>
+      <c r="B115" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="C115" s="102">
+        <v>43438</v>
+      </c>
+      <c r="D115" s="102">
+        <v>43451</v>
+      </c>
+      <c r="E115" s="108">
+        <v>1350</v>
+      </c>
+      <c r="F115" s="108">
+        <v>1147.5</v>
+      </c>
+      <c r="G115" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" s="64">
+        <v>0.74973852938999996</v>
+      </c>
+      <c r="I115" s="64">
+        <v>0.63727774997999997</v>
+      </c>
+      <c r="J115" s="105" t="s">
+        <v>68</v>
       </c>
       <c r="K115" s="2"/>
     </row>
     <row r="116" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="2"/>
-      <c r="B116" s="84"/>
-[...13 lines deleted...]
-      <c r="J116" s="78"/>
+      <c r="B116" s="106"/>
+      <c r="C116" s="102"/>
+      <c r="D116" s="102"/>
+      <c r="E116" s="108"/>
+      <c r="F116" s="108"/>
+      <c r="G116" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="H116" s="64">
+        <v>0.82471238232999999</v>
+      </c>
+      <c r="I116" s="64">
+        <v>0.70100552498000002</v>
+      </c>
+      <c r="J116" s="105"/>
       <c r="K116" s="2"/>
     </row>
     <row r="117" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="2"/>
-      <c r="B117" s="86" t="s">
-[...24 lines deleted...]
-        <v>71</v>
+      <c r="B117" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C117" s="89">
+        <v>43348</v>
+      </c>
+      <c r="D117" s="89">
+        <v>43360</v>
+      </c>
+      <c r="E117" s="78">
+        <v>2800</v>
+      </c>
+      <c r="F117" s="78">
+        <v>2380</v>
+      </c>
+      <c r="G117" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H117" s="63">
+        <v>1.5550132461499999</v>
+      </c>
+      <c r="I117" s="63">
+        <v>1.3217612592300001</v>
+      </c>
+      <c r="J117" s="77" t="s">
+        <v>69</v>
       </c>
       <c r="K117" s="2"/>
     </row>
     <row r="118" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="2"/>
-      <c r="B118" s="90"/>
-[...13 lines deleted...]
-      <c r="J118" s="90"/>
+      <c r="B118" s="120"/>
+      <c r="C118" s="89"/>
+      <c r="D118" s="89"/>
+      <c r="E118" s="78"/>
+      <c r="F118" s="78"/>
+      <c r="G118" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H118" s="63">
+        <v>1.71051457077</v>
+      </c>
+      <c r="I118" s="63">
+        <v>1.4539373851499999</v>
+      </c>
+      <c r="J118" s="77"/>
       <c r="K118" s="2"/>
     </row>
     <row r="119" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="2"/>
-      <c r="B119" s="110"/>
-[...7 lines deleted...]
-      <c r="J119" s="110"/>
+      <c r="B119" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="C119" s="102">
+        <v>43269</v>
+      </c>
+      <c r="D119" s="102">
+        <v>43280</v>
+      </c>
+      <c r="E119" s="108">
+        <v>400</v>
+      </c>
+      <c r="F119" s="108">
+        <v>340</v>
+      </c>
+      <c r="G119" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="H119" s="64">
+        <v>0.22214474945000001</v>
+      </c>
+      <c r="I119" s="64">
+        <v>0.18882303703</v>
+      </c>
+      <c r="J119" s="105" t="s">
+        <v>69</v>
+      </c>
       <c r="K119" s="2"/>
     </row>
     <row r="120" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="2"/>
-      <c r="B120" s="79">
-[...25 lines deleted...]
-      </c>
+      <c r="B120" s="112"/>
+      <c r="C120" s="110"/>
+      <c r="D120" s="110"/>
+      <c r="E120" s="111"/>
+      <c r="F120" s="111"/>
+      <c r="G120" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="H120" s="65">
+        <v>0.24435922438999999</v>
+      </c>
+      <c r="I120" s="65">
+        <v>0.20770534072999999</v>
+      </c>
+      <c r="J120" s="112"/>
       <c r="K120" s="2"/>
     </row>
     <row r="121" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="2"/>
-      <c r="B121" s="80"/>
-[...7 lines deleted...]
-      <c r="J121" s="80"/>
+      <c r="B121" s="113"/>
+      <c r="C121" s="113"/>
+      <c r="D121" s="113"/>
+      <c r="E121" s="113"/>
+      <c r="F121" s="113"/>
+      <c r="G121" s="113"/>
+      <c r="H121" s="113"/>
+      <c r="I121" s="113"/>
+      <c r="J121" s="113"/>
       <c r="K121" s="2"/>
     </row>
-    <row r="122" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:12" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="2"/>
-      <c r="B122" s="111" t="s">
-[...24 lines deleted...]
-        <v>43445</v>
+      <c r="B122" s="83">
+        <v>2017</v>
+      </c>
+      <c r="C122" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D122" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="E122" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F122" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G122" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H122" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="I122" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="J122" s="83" t="s">
+        <v>5</v>
       </c>
       <c r="K122" s="2"/>
-      <c r="L122" s="2"/>
     </row>
     <row r="123" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="2"/>
-      <c r="B123" s="86"/>
-[...13 lines deleted...]
-      <c r="J123" s="86"/>
+      <c r="B123" s="84"/>
+      <c r="C123" s="84"/>
+      <c r="D123" s="84"/>
+      <c r="E123" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F123" s="76" t="s">
+        <v>134</v>
+      </c>
+      <c r="G123" s="84"/>
+      <c r="H123" s="84"/>
+      <c r="I123" s="84"/>
+      <c r="J123" s="84"/>
       <c r="K123" s="2"/>
-      <c r="L123" s="2"/>
     </row>
     <row r="124" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="2"/>
-      <c r="B124" s="84" t="s">
-[...24 lines deleted...]
-        <v>43333</v>
+      <c r="B124" s="109" t="s">
+        <v>64</v>
+      </c>
+      <c r="C124" s="102">
+        <v>43202</v>
+      </c>
+      <c r="D124" s="102">
+        <v>43202</v>
+      </c>
+      <c r="E124" s="107">
+        <v>2191.9</v>
+      </c>
+      <c r="F124" s="108">
+        <v>2191.9</v>
+      </c>
+      <c r="G124" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="H124" s="64">
+        <v>1.2172770028378261</v>
+      </c>
+      <c r="I124" s="64">
+        <v>1.2172770028378261</v>
+      </c>
+      <c r="J124" s="105">
+        <v>43445</v>
       </c>
       <c r="K124" s="2"/>
+      <c r="L124" s="2"/>
     </row>
     <row r="125" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="2"/>
-      <c r="B125" s="84"/>
-[...13 lines deleted...]
-      <c r="J125" s="89"/>
+      <c r="B125" s="106"/>
+      <c r="C125" s="102"/>
+      <c r="D125" s="102"/>
+      <c r="E125" s="108"/>
+      <c r="F125" s="108"/>
+      <c r="G125" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="H125" s="64">
+        <v>1.3390047031296248</v>
+      </c>
+      <c r="I125" s="64">
+        <v>1.3390047031296248</v>
+      </c>
+      <c r="J125" s="106"/>
       <c r="K125" s="2"/>
+      <c r="L125" s="2"/>
     </row>
     <row r="126" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="2"/>
-      <c r="B126" s="86" t="s">
-[...23 lines deleted...]
-      <c r="J126" s="109">
+      <c r="B126" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C126" s="89">
+        <v>43083</v>
+      </c>
+      <c r="D126" s="89">
+        <v>43095</v>
+      </c>
+      <c r="E126" s="78">
+        <v>1486.63888944</v>
+      </c>
+      <c r="F126" s="78">
+        <v>1263.6430560199999</v>
+      </c>
+      <c r="G126" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H126" s="51">
+        <v>0.82562255904000004</v>
+      </c>
+      <c r="I126" s="51">
+        <v>0.70177917517999999</v>
+      </c>
+      <c r="J126" s="77">
         <v>43333</v>
       </c>
       <c r="K126" s="2"/>
-      <c r="L126" s="2"/>
     </row>
     <row r="127" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="2"/>
-      <c r="B127" s="86"/>
-[...13 lines deleted...]
-      <c r="J127" s="86"/>
+      <c r="B127" s="120"/>
+      <c r="C127" s="89"/>
+      <c r="D127" s="89"/>
+      <c r="E127" s="78"/>
+      <c r="F127" s="78"/>
+      <c r="G127" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H127" s="51">
+        <v>0.90818481495000003</v>
+      </c>
+      <c r="I127" s="51">
+        <v>0.77195709270000001</v>
+      </c>
+      <c r="J127" s="101"/>
       <c r="K127" s="2"/>
-      <c r="L127" s="2"/>
     </row>
     <row r="128" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="2"/>
-      <c r="B128" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="92">
+      <c r="B128" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="C128" s="102">
+        <v>42996</v>
+      </c>
+      <c r="D128" s="102">
+        <v>43007</v>
+      </c>
+      <c r="E128" s="103">
+        <v>305</v>
+      </c>
+      <c r="F128" s="104">
+        <v>259.3</v>
+      </c>
+      <c r="G128" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="H128" s="64">
+        <v>0.16938500000000001</v>
+      </c>
+      <c r="I128" s="64">
+        <v>0.14397799999999999</v>
+      </c>
+      <c r="J128" s="105">
+        <v>43333</v>
+      </c>
+      <c r="K128" s="2"/>
+      <c r="L128" s="2"/>
+    </row>
+    <row r="129" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="2"/>
+      <c r="B129" s="106"/>
+      <c r="C129" s="102"/>
+      <c r="D129" s="102"/>
+      <c r="E129" s="103"/>
+      <c r="F129" s="104"/>
+      <c r="G129" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="H129" s="64">
+        <v>0.18632399999999999</v>
+      </c>
+      <c r="I129" s="64">
+        <v>0.15837499999999999</v>
+      </c>
+      <c r="J129" s="106"/>
+      <c r="K129" s="2"/>
+      <c r="L129" s="2"/>
+    </row>
+    <row r="130" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="2"/>
+      <c r="B130" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C130" s="89">
         <v>42905</v>
       </c>
-      <c r="D128" s="92">
+      <c r="D130" s="89">
         <v>42916</v>
       </c>
-      <c r="E128" s="95">
+      <c r="E130" s="78">
         <v>95</v>
       </c>
-      <c r="F128" s="95">
+      <c r="F130" s="78">
         <v>80.75</v>
       </c>
-      <c r="G128" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="51">
+      <c r="G130" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H130" s="51">
         <v>5.2759357229999998E-2</v>
       </c>
-      <c r="I128" s="51">
+      <c r="I130" s="51">
         <v>4.4845453649999999E-2</v>
       </c>
-      <c r="J128" s="78">
+      <c r="J130" s="77">
         <v>43333</v>
       </c>
-      <c r="K128" s="2"/>
-[...11 lines deleted...]
-      <c r="H129" s="51">
+      <c r="K130" s="2"/>
+    </row>
+    <row r="131" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="2"/>
+      <c r="B131" s="120"/>
+      <c r="C131" s="89"/>
+      <c r="D131" s="89"/>
+      <c r="E131" s="78"/>
+      <c r="F131" s="78"/>
+      <c r="G131" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H131" s="51">
         <v>5.8035292959999998E-2</v>
       </c>
-      <c r="I129" s="51">
+      <c r="I131" s="51">
         <v>4.932999901E-2</v>
       </c>
-      <c r="J129" s="89"/>
-[...7 lines deleted...]
-      <c r="C130" s="105">
+      <c r="J131" s="101"/>
+      <c r="K131" s="2"/>
+    </row>
+    <row r="132" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="2"/>
+      <c r="B132" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="C132" s="102">
         <v>42814</v>
       </c>
-      <c r="D130" s="105">
+      <c r="D132" s="102">
         <v>42825</v>
       </c>
-      <c r="E130" s="112">
+      <c r="E132" s="103">
         <v>350</v>
       </c>
-      <c r="F130" s="113">
+      <c r="F132" s="104">
         <v>297.5</v>
       </c>
-      <c r="G130" s="57" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="64">
+      <c r="G132" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="H132" s="64">
         <v>0.19437657928999999</v>
       </c>
-      <c r="I130" s="64">
+      <c r="I132" s="64">
         <v>0.16522009239999999</v>
       </c>
-      <c r="J130" s="109">
+      <c r="J132" s="105">
         <v>43333</v>
       </c>
-      <c r="K130" s="2"/>
-[...11 lines deleted...]
-      <c r="H131" s="64">
+      <c r="K132" s="2"/>
+    </row>
+    <row r="133" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="2"/>
+      <c r="B133" s="106"/>
+      <c r="C133" s="102"/>
+      <c r="D133" s="102"/>
+      <c r="E133" s="103"/>
+      <c r="F133" s="104"/>
+      <c r="G133" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="H133" s="64">
         <v>0.21381423722000001</v>
       </c>
-      <c r="I131" s="64">
+      <c r="I133" s="64">
         <v>0.18174210163999999</v>
       </c>
-      <c r="J131" s="86"/>
-[...7 lines deleted...]
-      <c r="C132" s="92">
+      <c r="J133" s="106"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="1:12" s="11" customFormat="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="2"/>
+      <c r="B134" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C134" s="89">
         <v>42779</v>
       </c>
-      <c r="D132" s="92">
+      <c r="D134" s="89">
         <v>42790</v>
       </c>
-      <c r="E132" s="115">
+      <c r="E134" s="98">
         <v>180</v>
       </c>
-      <c r="F132" s="115">
+      <c r="F134" s="98">
         <v>153</v>
       </c>
-      <c r="G132" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H132" s="63">
+      <c r="G134" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H134" s="63">
         <v>9.9965097909999995E-2</v>
       </c>
-      <c r="I132" s="63">
+      <c r="I134" s="63">
         <v>8.497033323E-2</v>
       </c>
-      <c r="J132" s="78">
+      <c r="J134" s="77">
         <v>43333</v>
       </c>
-      <c r="K132" s="2"/>
-[...11 lines deleted...]
-      <c r="H133" s="66">
+      <c r="K134" s="2"/>
+    </row>
+    <row r="135" spans="1:12" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="2"/>
+      <c r="B135" s="121"/>
+      <c r="C135" s="91"/>
+      <c r="D135" s="91"/>
+      <c r="E135" s="99"/>
+      <c r="F135" s="99"/>
+      <c r="G135" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="H135" s="66">
         <v>0.10996160770000001</v>
       </c>
-      <c r="I133" s="66">
+      <c r="I135" s="66">
         <v>9.346736655E-2</v>
       </c>
-      <c r="J133" s="117"/>
-[...14 lines deleted...]
-      <c r="B135" s="79">
+      <c r="J135" s="100"/>
+      <c r="K135" s="2"/>
+    </row>
+    <row r="136" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B136" s="33"/>
+      <c r="C136" s="33"/>
+      <c r="D136" s="33"/>
+      <c r="E136" s="33"/>
+      <c r="F136" s="33"/>
+      <c r="G136" s="33"/>
+      <c r="H136" s="33"/>
+      <c r="I136" s="33"/>
+      <c r="J136" s="33"/>
+    </row>
+    <row r="137" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="83">
         <v>2016</v>
       </c>
-      <c r="C135" s="79" t="s">
+      <c r="C137" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D135" s="79" t="s">
+      <c r="D137" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E135" s="79" t="s">
-[...33 lines deleted...]
-      <c r="C137" s="118">
+      <c r="E137" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F137" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G137" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H137" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="I137" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="J137" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B138" s="84"/>
+      <c r="C138" s="84"/>
+      <c r="D138" s="84"/>
+      <c r="E138" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F138" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G138" s="84"/>
+      <c r="H138" s="84"/>
+      <c r="I138" s="84"/>
+      <c r="J138" s="84"/>
+    </row>
+    <row r="139" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B139" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="C139" s="85">
         <v>42851</v>
       </c>
-      <c r="D137" s="118">
+      <c r="D139" s="85">
         <v>42851</v>
       </c>
-      <c r="E137" s="119">
+      <c r="E139" s="88">
         <v>1913.9867990599998</v>
       </c>
-      <c r="F137" s="119">
+      <c r="F139" s="88">
         <v>1913.9867990599998</v>
       </c>
-      <c r="G137" s="67" t="s">
-[...2 lines deleted...]
-      <c r="H137" s="68">
+      <c r="G139" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="H139" s="68">
         <v>1.0629548766300001</v>
       </c>
-      <c r="I137" s="68">
+      <c r="I139" s="68">
         <v>1.0629548766300001</v>
       </c>
-      <c r="J137" s="77">
+      <c r="J139" s="87">
         <v>43082</v>
       </c>
     </row>
-    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H138" s="32">
+    <row r="140" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B140" s="79"/>
+      <c r="C140" s="86"/>
+      <c r="D140" s="86"/>
+      <c r="E140" s="81"/>
+      <c r="F140" s="81"/>
+      <c r="G140" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H140" s="32">
         <v>1.1692503643000001</v>
       </c>
-      <c r="I138" s="32">
+      <c r="I140" s="32">
         <v>1.1692503643000001</v>
       </c>
-      <c r="J138" s="75"/>
-[...5 lines deleted...]
-      <c r="C139" s="92">
+      <c r="J140" s="79"/>
+    </row>
+    <row r="141" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B141" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C141" s="89">
         <v>42723</v>
       </c>
-      <c r="D139" s="92">
+      <c r="D141" s="89">
         <v>42734</v>
       </c>
-      <c r="E139" s="95">
+      <c r="E141" s="78">
         <v>604.14499999999998</v>
       </c>
-      <c r="F139" s="95">
+      <c r="F141" s="78">
         <v>513.52324999999996</v>
       </c>
-      <c r="G139" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H139" s="51">
+      <c r="G141" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H141" s="51">
         <v>0.33551896714000001</v>
       </c>
-      <c r="I139" s="51">
+      <c r="I141" s="51">
         <v>0.28519112207000002</v>
       </c>
-      <c r="J139" s="78">
+      <c r="J141" s="77">
         <v>43082</v>
       </c>
     </row>
-    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H140" s="51">
+    <row r="142" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B142" s="120"/>
+      <c r="C142" s="89"/>
+      <c r="D142" s="89"/>
+      <c r="E142" s="78"/>
+      <c r="F142" s="78"/>
+      <c r="G142" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H142" s="51">
         <v>0.36907086384999999</v>
       </c>
-      <c r="I140" s="51">
+      <c r="I142" s="51">
         <v>0.31371023427</v>
       </c>
-      <c r="J140" s="78"/>
-[...5 lines deleted...]
-      <c r="C141" s="75">
+      <c r="J142" s="77"/>
+    </row>
+    <row r="143" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B143" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C143" s="79">
         <v>42632</v>
       </c>
-      <c r="D141" s="75">
+      <c r="D143" s="79">
         <v>42643</v>
       </c>
-      <c r="E141" s="102">
+      <c r="E143" s="81">
         <v>650</v>
       </c>
-      <c r="F141" s="102">
+      <c r="F143" s="81">
         <v>552.5</v>
       </c>
-      <c r="G141" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="32">
+      <c r="G143" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H143" s="32">
         <v>0.36098516293999999</v>
       </c>
-      <c r="I141" s="32">
+      <c r="I143" s="32">
         <v>0.30683738849999997</v>
       </c>
-      <c r="J141" s="75">
+      <c r="J143" s="79">
         <v>42969</v>
       </c>
     </row>
-    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H142" s="32">
+    <row r="144" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B144" s="79"/>
+      <c r="C144" s="79"/>
+      <c r="D144" s="79"/>
+      <c r="E144" s="81"/>
+      <c r="F144" s="81"/>
+      <c r="G144" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H144" s="32">
         <v>0.39708367923999999</v>
       </c>
-      <c r="I142" s="32">
+      <c r="I144" s="32">
         <v>0.33752112735000001</v>
       </c>
-      <c r="J142" s="75"/>
-[...5 lines deleted...]
-      <c r="C143" s="92">
+      <c r="J144" s="79"/>
+    </row>
+    <row r="145" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B145" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C145" s="89">
         <v>42538</v>
       </c>
-      <c r="D143" s="92">
+      <c r="D145" s="89">
         <v>42551</v>
       </c>
-      <c r="E143" s="95">
+      <c r="E145" s="78">
         <v>161</v>
       </c>
-      <c r="F143" s="95">
+      <c r="F145" s="78">
         <v>136.85</v>
       </c>
-      <c r="G143" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H143" s="51">
+      <c r="G145" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H145" s="51">
         <v>8.9413248050000005E-2</v>
       </c>
-      <c r="I143" s="51">
+      <c r="I145" s="51">
         <v>7.6001260840000001E-2</v>
       </c>
-      <c r="J143" s="78">
+      <c r="J145" s="77">
         <v>42969</v>
       </c>
     </row>
-    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H144" s="51">
+    <row r="146" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B146" s="120"/>
+      <c r="C146" s="89"/>
+      <c r="D146" s="89"/>
+      <c r="E146" s="78"/>
+      <c r="F146" s="78"/>
+      <c r="G146" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H146" s="51">
         <v>9.8354572850000002E-2</v>
       </c>
-      <c r="I144" s="51">
+      <c r="I146" s="51">
         <v>8.3601386920000006E-2</v>
       </c>
-      <c r="J144" s="78"/>
-[...5 lines deleted...]
-      <c r="C145" s="75">
+      <c r="J146" s="77"/>
+    </row>
+    <row r="147" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B147" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C147" s="79">
         <v>42478</v>
       </c>
-      <c r="D145" s="75">
+      <c r="D147" s="79">
         <v>42489</v>
       </c>
-      <c r="E145" s="102">
+      <c r="E147" s="81">
         <v>220</v>
       </c>
-      <c r="F145" s="102">
+      <c r="F147" s="81">
         <v>187</v>
       </c>
-      <c r="G145" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H145" s="32">
+      <c r="G147" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H147" s="32">
         <v>0.12217959361</v>
       </c>
-      <c r="I145" s="32">
+      <c r="I147" s="32">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J145" s="75">
+      <c r="J147" s="79">
         <v>42969</v>
       </c>
     </row>
-    <row r="146" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H146" s="32">
+    <row r="148" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B148" s="79"/>
+      <c r="C148" s="79"/>
+      <c r="D148" s="79"/>
+      <c r="E148" s="81"/>
+      <c r="F148" s="81"/>
+      <c r="G148" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H148" s="32">
         <v>0.13439755297</v>
       </c>
-      <c r="I146" s="32">
+      <c r="I148" s="32">
         <v>0.11423792003</v>
       </c>
-      <c r="J146" s="75"/>
-[...49 lines deleted...]
-      <c r="J148" s="78"/>
+      <c r="J148" s="79"/>
       <c r="N148" s="16"/>
       <c r="O148" s="16"/>
     </row>
-    <row r="149" spans="2:15" collapsed="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="J149" s="75">
+    <row r="149" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B149" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C149" s="89">
+        <v>42447</v>
+      </c>
+      <c r="D149" s="89">
+        <v>42460</v>
+      </c>
+      <c r="E149" s="78">
+        <v>337</v>
+      </c>
+      <c r="F149" s="78">
+        <v>286.45</v>
+      </c>
+      <c r="G149" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H149" s="51">
+        <v>0.18715692294</v>
+      </c>
+      <c r="I149" s="51">
+        <v>0.15908338450000001</v>
+      </c>
+      <c r="J149" s="77">
         <v>42969</v>
       </c>
       <c r="N149" s="16"/>
       <c r="O149" s="16"/>
     </row>
     <row r="150" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B150" s="76"/>
-[...13 lines deleted...]
-      <c r="J150" s="76"/>
+      <c r="B150" s="120"/>
+      <c r="C150" s="89"/>
+      <c r="D150" s="89"/>
+      <c r="E150" s="78"/>
+      <c r="F150" s="78"/>
+      <c r="G150" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H150" s="51">
+        <v>0.20587261524</v>
+      </c>
+      <c r="I150" s="51">
+        <v>0.17499172295000001</v>
+      </c>
+      <c r="J150" s="77"/>
       <c r="N150" s="16"/>
       <c r="O150" s="16"/>
     </row>
-    <row r="151" spans="2:15" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="J151" s="10"/>
+    <row r="151" spans="2:15" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C151" s="79">
+        <v>42419</v>
+      </c>
+      <c r="D151" s="79">
+        <v>42429</v>
+      </c>
+      <c r="E151" s="81">
+        <v>200</v>
+      </c>
+      <c r="F151" s="81">
+        <v>170</v>
+      </c>
+      <c r="G151" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H151" s="32">
+        <v>0.11107235782</v>
+      </c>
+      <c r="I151" s="32">
+        <v>9.4411504150000006E-2</v>
+      </c>
+      <c r="J151" s="79">
+        <v>42969</v>
+      </c>
       <c r="N151" s="16"/>
       <c r="O151" s="16"/>
     </row>
     <row r="152" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B152" s="79">
-[...25 lines deleted...]
-      </c>
+      <c r="B152" s="80"/>
+      <c r="C152" s="80"/>
+      <c r="D152" s="80"/>
+      <c r="E152" s="82"/>
+      <c r="F152" s="82"/>
+      <c r="G152" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="H152" s="60">
+        <v>0.12217959361</v>
+      </c>
+      <c r="I152" s="60">
+        <v>0.10385265456999999</v>
+      </c>
+      <c r="J152" s="80"/>
       <c r="N152" s="16"/>
       <c r="O152" s="16"/>
     </row>
-    <row r="153" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J153" s="80"/>
+    <row r="153" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B153" s="69"/>
+      <c r="C153" s="10"/>
+      <c r="D153" s="10"/>
+      <c r="E153" s="10"/>
+      <c r="F153" s="10"/>
+      <c r="G153" s="10"/>
+      <c r="H153" s="10"/>
+      <c r="I153" s="10"/>
+      <c r="J153" s="10"/>
       <c r="N153" s="16"/>
       <c r="O153" s="16"/>
     </row>
-    <row r="154" spans="2:15" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-        <v>42717</v>
+    <row r="154" spans="2:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="83">
+        <v>2015</v>
+      </c>
+      <c r="C154" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="D154" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="E154" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F154" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G154" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H154" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="I154" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="J154" s="83" t="s">
+        <v>5</v>
       </c>
       <c r="N154" s="16"/>
       <c r="O154" s="16"/>
     </row>
     <row r="155" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B155" s="81"/>
-[...13 lines deleted...]
-      <c r="J155" s="78"/>
+      <c r="B155" s="84"/>
+      <c r="C155" s="84"/>
+      <c r="D155" s="84"/>
+      <c r="E155" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F155" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G155" s="84"/>
+      <c r="H155" s="84"/>
+      <c r="I155" s="84"/>
+      <c r="J155" s="84"/>
       <c r="N155" s="16"/>
       <c r="O155" s="16"/>
     </row>
     <row r="156" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B156" s="82" t="s">
-[...23 lines deleted...]
-      <c r="J156" s="75">
+      <c r="B156" s="122" t="s">
+        <v>64</v>
+      </c>
+      <c r="C156" s="95">
+        <v>42488</v>
+      </c>
+      <c r="D156" s="95">
+        <v>42488</v>
+      </c>
+      <c r="E156" s="96">
+        <v>1287.2233853499999</v>
+      </c>
+      <c r="F156" s="96">
+        <v>1287.2233853499999</v>
+      </c>
+      <c r="G156" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="H156" s="56">
+        <v>0.71487468232182438</v>
+      </c>
+      <c r="I156" s="56">
+        <v>0.71487468232182438</v>
+      </c>
+      <c r="J156" s="97">
         <v>42717</v>
       </c>
       <c r="N156" s="16"/>
       <c r="O156" s="16"/>
     </row>
     <row r="157" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B157" s="82"/>
-[...13 lines deleted...]
-      <c r="J157" s="75"/>
+      <c r="B157" s="123"/>
+      <c r="C157" s="89"/>
+      <c r="D157" s="89"/>
+      <c r="E157" s="78"/>
+      <c r="F157" s="78"/>
+      <c r="G157" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H157" s="51">
+        <v>0.78636215055400682</v>
+      </c>
+      <c r="I157" s="51">
+        <v>0.78636215055400682</v>
+      </c>
+      <c r="J157" s="77"/>
       <c r="N157" s="16"/>
       <c r="O157" s="16"/>
     </row>
     <row r="158" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B158" s="81" t="s">
-[...23 lines deleted...]
-      <c r="J158" s="78">
+      <c r="B158" s="124" t="s">
+        <v>57</v>
+      </c>
+      <c r="C158" s="86">
+        <v>42355</v>
+      </c>
+      <c r="D158" s="86">
+        <v>42368</v>
+      </c>
+      <c r="E158" s="81">
+        <v>302.89999999999998</v>
+      </c>
+      <c r="F158" s="81">
+        <v>257.46499999999997</v>
+      </c>
+      <c r="G158" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H158" s="32">
+        <v>0.16823296997000001</v>
+      </c>
+      <c r="I158" s="32">
+        <v>0.14299802448000001</v>
+      </c>
+      <c r="J158" s="79">
         <v>42717</v>
       </c>
       <c r="N158" s="16"/>
       <c r="O158" s="16"/>
     </row>
     <row r="159" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B159" s="81"/>
-[...13 lines deleted...]
-      <c r="J159" s="78"/>
+      <c r="B159" s="124"/>
+      <c r="C159" s="86"/>
+      <c r="D159" s="86"/>
+      <c r="E159" s="81"/>
+      <c r="F159" s="81"/>
+      <c r="G159" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H159" s="32">
+        <v>0.18505626696999999</v>
+      </c>
+      <c r="I159" s="32">
+        <v>0.15729782693</v>
+      </c>
+      <c r="J159" s="79"/>
       <c r="N159" s="16"/>
       <c r="O159" s="16"/>
     </row>
     <row r="160" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B160" s="82" t="s">
-[...23 lines deleted...]
-      <c r="J160" s="75">
+      <c r="B160" s="123" t="s">
+        <v>57</v>
+      </c>
+      <c r="C160" s="89">
+        <v>42327</v>
+      </c>
+      <c r="D160" s="89">
+        <v>42338</v>
+      </c>
+      <c r="E160" s="78">
+        <v>235</v>
+      </c>
+      <c r="F160" s="78">
+        <v>199.75</v>
+      </c>
+      <c r="G160" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H160" s="51">
+        <v>0.13051002045000001</v>
+      </c>
+      <c r="I160" s="51">
+        <v>0.110933517382</v>
+      </c>
+      <c r="J160" s="77">
         <v>42717</v>
       </c>
       <c r="N160" s="16"/>
       <c r="O160" s="16"/>
     </row>
     <row r="161" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B161" s="82"/>
-[...13 lines deleted...]
-      <c r="J161" s="75"/>
+      <c r="B161" s="123"/>
+      <c r="C161" s="89"/>
+      <c r="D161" s="89"/>
+      <c r="E161" s="78"/>
+      <c r="F161" s="78"/>
+      <c r="G161" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H161" s="51">
+        <v>0.143561022495</v>
+      </c>
+      <c r="I161" s="51">
+        <v>0.12202686912000001</v>
+      </c>
+      <c r="J161" s="77"/>
       <c r="N161" s="16"/>
       <c r="O161" s="16"/>
     </row>
     <row r="162" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B162" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C162" s="92">
+      <c r="B162" s="124" t="s">
+        <v>57</v>
+      </c>
+      <c r="C162" s="86">
+        <v>42296</v>
+      </c>
+      <c r="D162" s="86">
+        <v>42307</v>
+      </c>
+      <c r="E162" s="81">
+        <v>88</v>
+      </c>
+      <c r="F162" s="81">
+        <v>74.8</v>
+      </c>
+      <c r="G162" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H162" s="32">
+        <v>4.8871837445000003E-2</v>
+      </c>
+      <c r="I162" s="32">
+        <v>4.1541061827999999E-2</v>
+      </c>
+      <c r="J162" s="79">
+        <v>42717</v>
+      </c>
+      <c r="N162" s="16"/>
+      <c r="O162" s="16"/>
+    </row>
+    <row r="163" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B163" s="124"/>
+      <c r="C163" s="86"/>
+      <c r="D163" s="86"/>
+      <c r="E163" s="81"/>
+      <c r="F163" s="81"/>
+      <c r="G163" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H163" s="32">
+        <v>5.3759021189999999E-2</v>
+      </c>
+      <c r="I163" s="32">
+        <v>4.5695168011000001E-2</v>
+      </c>
+      <c r="J163" s="79"/>
+      <c r="N163" s="16"/>
+      <c r="O163" s="16"/>
+    </row>
+    <row r="164" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B164" s="123" t="s">
+        <v>57</v>
+      </c>
+      <c r="C164" s="89">
         <v>42265</v>
       </c>
-      <c r="D162" s="92">
+      <c r="D164" s="89">
         <v>42277</v>
       </c>
-      <c r="E162" s="95">
+      <c r="E164" s="78">
         <v>147</v>
       </c>
-      <c r="F162" s="95">
+      <c r="F164" s="78">
         <v>124.95</v>
       </c>
-      <c r="G162" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H162" s="51">
+      <c r="G164" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H164" s="51">
         <v>8.1638183005000003E-2</v>
       </c>
-      <c r="I162" s="51">
+      <c r="I164" s="51">
         <v>6.9392455554249999E-2</v>
       </c>
-      <c r="J162" s="78">
+      <c r="J164" s="77">
         <v>42717</v>
       </c>
-      <c r="M162" s="120"/>
-[...12 lines deleted...]
-      <c r="H163" s="51">
+      <c r="M164" s="94"/>
+      <c r="N164" s="94"/>
+      <c r="O164" s="94"/>
+    </row>
+    <row r="165" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B165" s="123"/>
+      <c r="C165" s="89"/>
+      <c r="D165" s="89"/>
+      <c r="E165" s="78"/>
+      <c r="F165" s="78"/>
+      <c r="G165" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H165" s="51">
         <v>8.9802001305000004E-2</v>
       </c>
-      <c r="I163" s="51">
+      <c r="I165" s="51">
         <v>7.633170110925E-2</v>
       </c>
-      <c r="J163" s="78"/>
-[...5 lines deleted...]
-      <c r="C164" s="101">
+      <c r="J165" s="77"/>
+    </row>
+    <row r="166" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B166" s="124" t="s">
+        <v>57</v>
+      </c>
+      <c r="C166" s="86">
         <v>42236</v>
       </c>
-      <c r="D164" s="101">
+      <c r="D166" s="86">
         <v>42247</v>
       </c>
-      <c r="E164" s="102">
+      <c r="E166" s="81">
         <v>237</v>
       </c>
-      <c r="F164" s="102">
+      <c r="F166" s="81">
         <v>201.45</v>
       </c>
-      <c r="G164" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H164" s="32">
+      <c r="G166" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H166" s="32">
         <v>0.131620744028</v>
       </c>
-      <c r="I164" s="32">
+      <c r="I166" s="32">
         <v>0.111877632423</v>
       </c>
-      <c r="J164" s="75">
+      <c r="J166" s="79">
         <v>42605</v>
       </c>
     </row>
-    <row r="165" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H165" s="32">
+    <row r="167" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B167" s="124"/>
+      <c r="C167" s="86"/>
+      <c r="D167" s="86"/>
+      <c r="E167" s="81"/>
+      <c r="F167" s="81"/>
+      <c r="G167" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H167" s="32">
         <v>0.14478281843099999</v>
       </c>
-      <c r="I165" s="32">
+      <c r="I167" s="32">
         <v>0.123065395666</v>
       </c>
-      <c r="J165" s="75"/>
-[...5 lines deleted...]
-      <c r="C166" s="92">
+      <c r="J167" s="79"/>
+    </row>
+    <row r="168" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B168" s="123" t="s">
+        <v>57</v>
+      </c>
+      <c r="C168" s="89">
         <v>42205</v>
       </c>
-      <c r="D166" s="92">
+      <c r="D168" s="89">
         <v>42216</v>
       </c>
-      <c r="E166" s="95">
+      <c r="E168" s="78">
         <v>221</v>
       </c>
-      <c r="F166" s="95">
+      <c r="F168" s="78">
         <v>187.85</v>
       </c>
-      <c r="G166" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H166" s="51">
+      <c r="G168" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H168" s="51">
         <v>0.122734955402</v>
       </c>
-      <c r="I166" s="51">
+      <c r="I168" s="51">
         <v>0.104324712092</v>
       </c>
-      <c r="J166" s="78">
+      <c r="J168" s="77">
         <v>42605</v>
       </c>
     </row>
-    <row r="167" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H167" s="51">
+    <row r="169" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B169" s="123"/>
+      <c r="C169" s="89"/>
+      <c r="D169" s="89"/>
+      <c r="E169" s="78"/>
+      <c r="F169" s="78"/>
+      <c r="G169" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H169" s="51">
         <v>0.13500845094200001</v>
       </c>
-      <c r="I167" s="51">
+      <c r="I169" s="51">
         <v>0.114757183301</v>
       </c>
-      <c r="J167" s="78"/>
-[...7 lines deleted...]
-      <c r="C168" s="101">
+      <c r="J169" s="77"/>
+      <c r="N169" s="16"/>
+      <c r="O169" s="16"/>
+    </row>
+    <row r="170" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B170" s="124" t="s">
+        <v>64</v>
+      </c>
+      <c r="C170" s="86">
         <v>42136</v>
       </c>
-      <c r="D168" s="101">
+      <c r="D170" s="86">
         <v>42149</v>
       </c>
-      <c r="E168" s="102">
+      <c r="E170" s="81">
         <v>270</v>
       </c>
-      <c r="F168" s="102">
+      <c r="F170" s="81">
         <v>270</v>
       </c>
-      <c r="G168" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H168" s="32">
+      <c r="G170" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H170" s="32">
         <v>0.170178573168</v>
       </c>
-      <c r="I168" s="32">
+      <c r="I170" s="32">
         <v>0.170178573168</v>
       </c>
-      <c r="J168" s="75">
+      <c r="J170" s="79">
         <v>42605</v>
       </c>
     </row>
-    <row r="169" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H169" s="32">
+    <row r="171" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B171" s="124"/>
+      <c r="C171" s="86"/>
+      <c r="D171" s="86"/>
+      <c r="E171" s="81"/>
+      <c r="F171" s="81"/>
+      <c r="G171" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H171" s="32">
         <v>0.18719643048500001</v>
       </c>
-      <c r="I169" s="32">
+      <c r="I171" s="32">
         <v>0.18719643048500001</v>
       </c>
-      <c r="J169" s="75"/>
-[...5 lines deleted...]
-      <c r="C170" s="92">
+      <c r="J171" s="79"/>
+    </row>
+    <row r="172" spans="2:15" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B172" s="123" t="s">
+        <v>57</v>
+      </c>
+      <c r="C172" s="89">
         <v>42136</v>
       </c>
-      <c r="D170" s="92">
+      <c r="D172" s="89">
         <v>42149</v>
       </c>
-      <c r="E170" s="95">
+      <c r="E172" s="78">
         <v>515</v>
       </c>
-      <c r="F170" s="95">
+      <c r="F172" s="78">
         <v>437.75</v>
       </c>
-      <c r="G170" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H170" s="51">
+      <c r="G172" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H172" s="51">
         <v>0.32459987104400001</v>
       </c>
-      <c r="I170" s="51">
+      <c r="I172" s="51">
         <v>0.27590989038800001</v>
       </c>
-      <c r="J170" s="78">
+      <c r="J172" s="77">
         <v>42605</v>
       </c>
     </row>
-    <row r="171" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H171" s="53">
+    <row r="173" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B173" s="125"/>
+      <c r="C173" s="91"/>
+      <c r="D173" s="91"/>
+      <c r="E173" s="92"/>
+      <c r="F173" s="92"/>
+      <c r="G173" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="H173" s="53">
         <v>0.35705985814800001</v>
       </c>
-      <c r="I171" s="53">
+      <c r="I173" s="53">
         <v>0.30350087942600001</v>
       </c>
-      <c r="J171" s="122"/>
-[...13 lines deleted...]
-      <c r="B173" s="79">
+      <c r="J173" s="93"/>
+    </row>
+    <row r="174" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B174" s="10"/>
+      <c r="C174" s="10"/>
+      <c r="D174" s="10"/>
+      <c r="E174" s="10"/>
+      <c r="F174" s="10"/>
+      <c r="G174" s="10"/>
+      <c r="H174" s="10"/>
+      <c r="I174" s="10"/>
+      <c r="J174" s="10"/>
+    </row>
+    <row r="175" spans="2:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B175" s="83">
         <v>2014</v>
       </c>
-      <c r="C173" s="79" t="s">
+      <c r="C175" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D173" s="79" t="s">
+      <c r="D175" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E173" s="79" t="s">
-[...33 lines deleted...]
-      <c r="C175" s="118">
+      <c r="E175" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F175" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G175" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H175" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="I175" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="J175" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="176" spans="2:15" x14ac:dyDescent="0.25">
+      <c r="B176" s="84"/>
+      <c r="C176" s="84"/>
+      <c r="D176" s="84"/>
+      <c r="E176" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F176" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G176" s="84"/>
+      <c r="H176" s="84"/>
+      <c r="I176" s="84"/>
+      <c r="J176" s="84"/>
+    </row>
+    <row r="177" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B177" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="C177" s="85">
         <v>42103</v>
       </c>
-      <c r="D175" s="118">
+      <c r="D177" s="85">
         <v>42103</v>
       </c>
-      <c r="E175" s="119">
+      <c r="E177" s="88">
         <v>18.591869079999999</v>
       </c>
-      <c r="F175" s="119">
+      <c r="F177" s="88">
         <v>18.591869079999999</v>
       </c>
-      <c r="G175" s="67" t="s">
-[...2 lines deleted...]
-      <c r="H175" s="68">
+      <c r="G177" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="H177" s="68">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="I175" s="68">
+      <c r="I177" s="68">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="J175" s="77">
+      <c r="J177" s="87">
         <v>42347</v>
       </c>
     </row>
-    <row r="176" spans="2:15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H176" s="32">
+    <row r="178" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B178" s="79"/>
+      <c r="C178" s="86"/>
+      <c r="D178" s="86"/>
+      <c r="E178" s="81"/>
+      <c r="F178" s="81"/>
+      <c r="G178" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H178" s="32">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="I176" s="32">
+      <c r="I178" s="32">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="J176" s="75"/>
-[...5 lines deleted...]
-      <c r="C177" s="92">
+      <c r="J178" s="79"/>
+    </row>
+    <row r="179" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B179" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="C179" s="89">
         <v>42034</v>
       </c>
-      <c r="D177" s="92">
+      <c r="D179" s="89">
         <v>42045</v>
       </c>
-      <c r="E177" s="95">
+      <c r="E179" s="78">
         <v>1894.595</v>
       </c>
-      <c r="F177" s="95">
+      <c r="F179" s="78">
         <v>1894.595</v>
       </c>
-      <c r="G177" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H177" s="51">
+      <c r="G179" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H179" s="51">
         <v>1.5821746733000002</v>
       </c>
-      <c r="I177" s="51">
+      <c r="I179" s="51">
         <v>1.5821746733000002</v>
       </c>
-      <c r="J177" s="78">
+      <c r="J179" s="77">
         <v>42347</v>
       </c>
     </row>
-    <row r="178" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H178" s="51">
+    <row r="180" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B180" s="77"/>
+      <c r="C180" s="89"/>
+      <c r="D180" s="89"/>
+      <c r="E180" s="78"/>
+      <c r="F180" s="78"/>
+      <c r="G180" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H180" s="51">
         <v>1.7403921406289999</v>
       </c>
-      <c r="I178" s="51">
+      <c r="I180" s="51">
         <v>1.7403921406289999</v>
       </c>
-      <c r="J178" s="78"/>
-[...5 lines deleted...]
-      <c r="C179" s="101">
+      <c r="J180" s="77"/>
+    </row>
+    <row r="181" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B181" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="C181" s="86">
         <v>42034</v>
       </c>
-      <c r="D179" s="101">
+      <c r="D181" s="86">
         <v>42045</v>
       </c>
-      <c r="E179" s="102">
+      <c r="E181" s="81">
         <v>855.40499999999997</v>
       </c>
-      <c r="F179" s="102">
+      <c r="F181" s="81">
         <v>855.40499999999997</v>
       </c>
-      <c r="G179" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H179" s="32">
+      <c r="G181" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H181" s="32">
         <v>0.71434798804599997</v>
       </c>
-      <c r="I179" s="32">
+      <c r="I181" s="32">
         <v>0.71434798804599997</v>
       </c>
-      <c r="J179" s="75">
+      <c r="J181" s="79">
         <v>42167</v>
       </c>
     </row>
-    <row r="180" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H180" s="32">
+    <row r="182" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B182" s="79"/>
+      <c r="C182" s="86"/>
+      <c r="D182" s="86"/>
+      <c r="E182" s="81"/>
+      <c r="F182" s="81"/>
+      <c r="G182" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H182" s="32">
         <v>0.785782786851</v>
       </c>
-      <c r="I180" s="32">
+      <c r="I182" s="32">
         <v>0.785782786851</v>
       </c>
-      <c r="J180" s="75"/>
-[...5 lines deleted...]
-      <c r="C181" s="92">
+      <c r="J182" s="79"/>
+    </row>
+    <row r="183" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B183" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="C183" s="89">
         <v>41991</v>
       </c>
-      <c r="D181" s="92">
+      <c r="D183" s="89">
         <v>42003</v>
       </c>
-      <c r="E181" s="95">
+      <c r="E183" s="78">
         <v>475.42899999999997</v>
       </c>
-      <c r="F181" s="95">
+      <c r="F183" s="78">
         <v>404.11464999999998</v>
       </c>
-      <c r="G181" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H181" s="51">
+      <c r="G183" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H183" s="51">
         <v>0.397030353585</v>
       </c>
-      <c r="I181" s="51">
+      <c r="I183" s="51">
         <v>0.33747580054699999</v>
       </c>
-      <c r="J181" s="78">
+      <c r="J183" s="77">
         <v>42167</v>
       </c>
     </row>
-    <row r="182" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H182" s="51">
+    <row r="184" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B184" s="77"/>
+      <c r="C184" s="89"/>
+      <c r="D184" s="89"/>
+      <c r="E184" s="78"/>
+      <c r="F184" s="78"/>
+      <c r="G184" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H184" s="51">
         <v>0.43673338894399999</v>
       </c>
-      <c r="I182" s="51">
+      <c r="I184" s="51">
         <v>0.371223380602</v>
       </c>
-      <c r="J182" s="78"/>
-[...6 lines deleted...]
-      <c r="C183" s="101">
+      <c r="J184" s="77"/>
+      <c r="M184" s="8"/>
+    </row>
+    <row r="185" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B185" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C185" s="86">
         <v>41960</v>
       </c>
-      <c r="D183" s="101">
+      <c r="D185" s="86">
         <v>41971</v>
       </c>
-      <c r="E183" s="102">
+      <c r="E185" s="81">
         <v>463.24700000000001</v>
       </c>
-      <c r="F183" s="102">
+      <c r="F185" s="81">
         <v>393.75995</v>
       </c>
-      <c r="G183" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H183" s="32">
+      <c r="G185" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H185" s="32">
         <v>0.386857175745</v>
       </c>
-      <c r="I183" s="32">
+      <c r="I185" s="32">
         <v>0.32882859938300002</v>
       </c>
-      <c r="J183" s="75">
+      <c r="J185" s="79">
         <v>42167</v>
       </c>
-      <c r="M183" s="70"/>
-[...10 lines deleted...]
-      <c r="H184" s="32">
+      <c r="M185" s="70"/>
+    </row>
+    <row r="186" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B186" s="79"/>
+      <c r="C186" s="86"/>
+      <c r="D186" s="86"/>
+      <c r="E186" s="81"/>
+      <c r="F186" s="81"/>
+      <c r="G186" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H186" s="32">
         <v>0.42554289332</v>
       </c>
-      <c r="I184" s="32">
+      <c r="I186" s="32">
         <v>0.361711459322</v>
       </c>
-      <c r="J184" s="75"/>
-[...5 lines deleted...]
-      <c r="C185" s="92">
+      <c r="J186" s="79"/>
+    </row>
+    <row r="187" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B187" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="C187" s="89">
         <v>41932</v>
       </c>
-      <c r="D185" s="92">
+      <c r="D187" s="89">
         <v>41943</v>
       </c>
-      <c r="E185" s="95">
+      <c r="E187" s="78">
         <v>305.77199999999999</v>
       </c>
-      <c r="F185" s="95">
+      <c r="F187" s="78">
         <v>259.90620000000001</v>
       </c>
-      <c r="G185" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H185" s="51">
+      <c r="G187" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H187" s="51">
         <v>0.25534993716499998</v>
       </c>
-      <c r="I185" s="51">
+      <c r="I187" s="51">
         <v>0.217047446591</v>
       </c>
-      <c r="J185" s="78">
+      <c r="J187" s="77">
         <v>42167</v>
       </c>
     </row>
-    <row r="186" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H186" s="51">
+    <row r="188" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B188" s="77"/>
+      <c r="C188" s="89"/>
+      <c r="D188" s="89"/>
+      <c r="E188" s="78"/>
+      <c r="F188" s="78"/>
+      <c r="G188" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H188" s="51">
         <v>0.28088493088200001</v>
       </c>
-      <c r="I186" s="51">
+      <c r="I188" s="51">
         <v>0.23875219125</v>
       </c>
-      <c r="J186" s="78"/>
-[...5 lines deleted...]
-      <c r="C187" s="101">
+      <c r="J188" s="77"/>
+    </row>
+    <row r="189" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B189" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C189" s="86">
         <v>41901</v>
       </c>
-      <c r="D187" s="101">
+      <c r="D189" s="86">
         <v>41912</v>
       </c>
-      <c r="E187" s="102">
+      <c r="E189" s="81">
         <v>250.167</v>
       </c>
-      <c r="F187" s="102">
+      <c r="F189" s="81">
         <v>212.64195000000001</v>
       </c>
-      <c r="G187" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H187" s="32">
+      <c r="G189" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H189" s="32">
         <v>0.208914248952</v>
       </c>
-      <c r="I187" s="32">
+      <c r="I189" s="32">
         <v>0.17757711161</v>
       </c>
-      <c r="J187" s="75">
+      <c r="J189" s="79">
         <v>41992</v>
       </c>
-      <c r="M187" s="8"/>
-[...10 lines deleted...]
-      <c r="H188" s="32">
+      <c r="M189" s="8"/>
+    </row>
+    <row r="190" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B190" s="79"/>
+      <c r="C190" s="86"/>
+      <c r="D190" s="86"/>
+      <c r="E190" s="81"/>
+      <c r="F190" s="81"/>
+      <c r="G190" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H190" s="32">
         <v>0.22980567384799999</v>
       </c>
-      <c r="I188" s="32">
+      <c r="I190" s="32">
         <v>0.19533482277100001</v>
       </c>
-      <c r="J188" s="75"/>
-[...6 lines deleted...]
-      <c r="C189" s="92">
+      <c r="J190" s="79"/>
+      <c r="M190" s="8"/>
+    </row>
+    <row r="191" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B191" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="C191" s="89">
         <v>41869</v>
       </c>
-      <c r="D189" s="92">
+      <c r="D191" s="89">
         <v>41880</v>
       </c>
-      <c r="E189" s="95">
+      <c r="E191" s="78">
         <v>299.38499999999999</v>
       </c>
-      <c r="F189" s="95">
+      <c r="F191" s="78">
         <v>254.47725</v>
       </c>
-      <c r="G189" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H189" s="51">
+      <c r="G191" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H191" s="51">
         <v>0.25001615889700002</v>
       </c>
-      <c r="I189" s="51">
+      <c r="I191" s="51">
         <v>0.212513735063</v>
       </c>
-      <c r="J189" s="78">
+      <c r="J191" s="77">
         <v>41992</v>
       </c>
-      <c r="M189" s="70"/>
-[...10 lines deleted...]
-      <c r="H190" s="51">
+      <c r="M191" s="70"/>
+    </row>
+    <row r="192" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B192" s="77"/>
+      <c r="C192" s="89"/>
+      <c r="D192" s="89"/>
+      <c r="E192" s="78"/>
+      <c r="F192" s="78"/>
+      <c r="G192" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H192" s="51">
         <v>0.27501777478599998</v>
       </c>
-      <c r="I190" s="51">
+      <c r="I192" s="51">
         <v>0.23376510856800001</v>
       </c>
-      <c r="J190" s="78"/>
-[...5 lines deleted...]
-      <c r="C191" s="101">
+      <c r="J192" s="77"/>
+    </row>
+    <row r="193" spans="2:13" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B193" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C193" s="86">
         <v>41838</v>
       </c>
-      <c r="D191" s="101">
+      <c r="D193" s="86">
         <v>41851</v>
       </c>
-      <c r="E191" s="102">
+      <c r="E193" s="81">
         <v>298</v>
       </c>
-      <c r="F191" s="102">
+      <c r="F193" s="81">
         <v>253.3</v>
       </c>
-      <c r="G191" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H191" s="32">
+      <c r="G193" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H193" s="32">
         <v>0.248859546574</v>
       </c>
-      <c r="I191" s="32">
+      <c r="I193" s="32">
         <v>0.21153061458799999</v>
       </c>
-      <c r="J191" s="75">
+      <c r="J193" s="79">
         <v>41992</v>
       </c>
     </row>
-    <row r="192" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H192" s="60">
+    <row r="194" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B194" s="80"/>
+      <c r="C194" s="90"/>
+      <c r="D194" s="90"/>
+      <c r="E194" s="82"/>
+      <c r="F194" s="82"/>
+      <c r="G194" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="H194" s="60">
         <v>0.27374550123199998</v>
       </c>
-      <c r="I192" s="60">
+      <c r="I194" s="60">
         <v>0.232683676048</v>
       </c>
-      <c r="J192" s="76"/>
-[...13 lines deleted...]
-      <c r="B194" s="79">
+      <c r="J194" s="80"/>
+    </row>
+    <row r="195" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B195" s="10"/>
+      <c r="C195" s="10"/>
+      <c r="D195" s="10"/>
+      <c r="E195" s="10"/>
+      <c r="F195" s="10"/>
+      <c r="G195" s="10"/>
+      <c r="H195" s="10"/>
+      <c r="I195" s="10"/>
+      <c r="J195" s="10"/>
+    </row>
+    <row r="196" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B196" s="83">
         <v>2013</v>
       </c>
-      <c r="C194" s="79" t="s">
+      <c r="C196" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D194" s="79" t="s">
+      <c r="D196" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E194" s="79" t="s">
-[...33 lines deleted...]
-      <c r="C196" s="118">
+      <c r="E196" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F196" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G196" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H196" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="I196" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="J196" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="197" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B197" s="84"/>
+      <c r="C197" s="84"/>
+      <c r="D197" s="84"/>
+      <c r="E197" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F197" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G197" s="84"/>
+      <c r="H197" s="84"/>
+      <c r="I197" s="84"/>
+      <c r="J197" s="84"/>
+    </row>
+    <row r="198" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B198" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="C198" s="85">
         <v>41752</v>
       </c>
-      <c r="D196" s="118">
+      <c r="D198" s="85">
         <v>41752</v>
       </c>
-      <c r="E196" s="119">
+      <c r="E198" s="88">
         <v>132.53856647999999</v>
       </c>
-      <c r="F196" s="119">
+      <c r="F198" s="88">
         <v>132.53856647999999</v>
       </c>
-      <c r="G196" s="67" t="s">
-[...2 lines deleted...]
-      <c r="H196" s="68">
+      <c r="G198" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="H198" s="68">
         <v>0.110682844154</v>
       </c>
-      <c r="I196" s="68">
+      <c r="I198" s="68">
         <v>0.110682844154</v>
       </c>
-      <c r="J196" s="77">
+      <c r="J198" s="87">
         <v>41786</v>
       </c>
     </row>
-    <row r="197" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H197" s="32">
+    <row r="199" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B199" s="79"/>
+      <c r="C199" s="86"/>
+      <c r="D199" s="79"/>
+      <c r="E199" s="81"/>
+      <c r="F199" s="81"/>
+      <c r="G199" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H199" s="32">
         <v>0.121751128569</v>
       </c>
-      <c r="I197" s="32">
+      <c r="I199" s="32">
         <v>0.121751128569</v>
       </c>
-      <c r="J197" s="75"/>
-[...5 lines deleted...]
-      <c r="C198" s="92">
+      <c r="J199" s="79"/>
+    </row>
+    <row r="200" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B200" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="C200" s="89">
         <v>41695</v>
       </c>
-      <c r="D198" s="92">
+      <c r="D200" s="89">
         <v>41708</v>
       </c>
-      <c r="E198" s="95">
+      <c r="E200" s="78">
         <v>1043</v>
       </c>
-      <c r="F198" s="95">
+      <c r="F200" s="78">
         <v>1043</v>
       </c>
-      <c r="G198" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H198" s="51">
+      <c r="G200" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H200" s="51">
         <v>0.87100841301200005</v>
       </c>
-      <c r="I198" s="51">
+      <c r="I200" s="51">
         <v>0.87100841301200005</v>
       </c>
-      <c r="J198" s="78">
+      <c r="J200" s="77">
         <v>41725</v>
       </c>
     </row>
-    <row r="199" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H199" s="51">
+    <row r="201" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B201" s="77"/>
+      <c r="C201" s="89"/>
+      <c r="D201" s="77"/>
+      <c r="E201" s="78"/>
+      <c r="F201" s="78"/>
+      <c r="G201" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H201" s="51">
         <v>0.95810925431299998</v>
       </c>
-      <c r="I199" s="51">
+      <c r="I201" s="51">
         <v>0.95810925431299998</v>
       </c>
-      <c r="J199" s="78"/>
-[...5 lines deleted...]
-      <c r="C200" s="75">
+      <c r="J201" s="77"/>
+    </row>
+    <row r="202" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B202" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C202" s="79">
         <v>41626</v>
       </c>
-      <c r="D200" s="75">
+      <c r="D202" s="79">
         <v>41638</v>
       </c>
-      <c r="E200" s="102">
+      <c r="E202" s="81">
         <v>760</v>
       </c>
-      <c r="F200" s="102">
+      <c r="F202" s="81">
         <v>646</v>
       </c>
-      <c r="G200" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H200" s="32">
+      <c r="G202" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H202" s="32">
         <v>0.63467535368100003</v>
       </c>
-      <c r="I200" s="32">
+      <c r="I202" s="32">
         <v>0.539474050629</v>
       </c>
-      <c r="J200" s="75">
+      <c r="J202" s="79">
         <v>41684</v>
       </c>
     </row>
-    <row r="201" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H201" s="32">
+    <row r="203" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B203" s="79"/>
+      <c r="C203" s="79"/>
+      <c r="D203" s="79"/>
+      <c r="E203" s="81"/>
+      <c r="F203" s="81"/>
+      <c r="G203" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H203" s="32">
         <v>0.69814288904900001</v>
       </c>
-      <c r="I201" s="32">
+      <c r="I203" s="32">
         <v>0.593421455692</v>
       </c>
-      <c r="J201" s="75"/>
-[...5 lines deleted...]
-      <c r="C202" s="78">
+      <c r="J203" s="79"/>
+    </row>
+    <row r="204" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B204" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="C204" s="77">
         <v>41565</v>
       </c>
-      <c r="D202" s="78">
+      <c r="D204" s="77">
         <v>41578</v>
       </c>
-      <c r="E202" s="95">
+      <c r="E204" s="78">
         <v>538</v>
       </c>
-      <c r="F202" s="95">
+      <c r="F204" s="78">
         <v>457.3</v>
       </c>
-      <c r="G202" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H202" s="51">
+      <c r="G204" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H204" s="51">
         <v>0.44928334247399998</v>
       </c>
-      <c r="I202" s="51">
+      <c r="I204" s="51">
         <v>0.38189084110299998</v>
       </c>
-      <c r="J202" s="78">
+      <c r="J204" s="77">
         <v>41604</v>
       </c>
     </row>
-    <row r="203" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H203" s="51">
+    <row r="205" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B205" s="77"/>
+      <c r="C205" s="77"/>
+      <c r="D205" s="77"/>
+      <c r="E205" s="78"/>
+      <c r="F205" s="78"/>
+      <c r="G205" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H205" s="51">
         <v>0.49421167672100003</v>
       </c>
-      <c r="I203" s="51">
+      <c r="I205" s="51">
         <v>0.42007992521300003</v>
       </c>
-      <c r="J203" s="78"/>
-[...5 lines deleted...]
-      <c r="C204" s="75">
+      <c r="J205" s="77"/>
+    </row>
+    <row r="206" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B206" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="C206" s="79">
         <v>41565</v>
       </c>
-      <c r="D204" s="75">
+      <c r="D206" s="79">
         <v>41578</v>
       </c>
-      <c r="E204" s="102">
+      <c r="E206" s="81">
         <v>746</v>
       </c>
-      <c r="F204" s="102">
+      <c r="F206" s="81">
         <v>746</v>
       </c>
-      <c r="G204" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H204" s="32">
+      <c r="G206" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H206" s="32">
         <v>0.62298396558699998</v>
       </c>
-      <c r="I204" s="32">
+      <c r="I206" s="32">
         <v>0.62298396558699998</v>
       </c>
-      <c r="J204" s="75">
+      <c r="J206" s="79">
         <v>41604</v>
       </c>
     </row>
-    <row r="205" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H205" s="32">
+    <row r="207" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B207" s="79"/>
+      <c r="C207" s="79"/>
+      <c r="D207" s="79"/>
+      <c r="E207" s="81"/>
+      <c r="F207" s="81"/>
+      <c r="G207" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H207" s="32">
         <v>0.68528236214500005</v>
       </c>
-      <c r="I205" s="32">
+      <c r="I207" s="32">
         <v>0.68528236214500005</v>
       </c>
-      <c r="J205" s="75"/>
-[...6 lines deleted...]
-      <c r="C206" s="78">
+      <c r="J207" s="79"/>
+      <c r="M207" s="8"/>
+    </row>
+    <row r="208" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B208" s="77" t="s">
+        <v>57</v>
+      </c>
+      <c r="C208" s="77">
         <v>41536</v>
       </c>
-      <c r="D206" s="78">
+      <c r="D208" s="77">
         <v>41547</v>
       </c>
-      <c r="E206" s="95">
+      <c r="E208" s="78">
         <v>220</v>
       </c>
-      <c r="F206" s="95">
+      <c r="F208" s="78">
         <v>187</v>
       </c>
-      <c r="G206" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H206" s="51">
+      <c r="G208" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H208" s="51">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I206" s="51">
+      <c r="I208" s="51">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J206" s="78">
+      <c r="J208" s="77">
         <v>41604</v>
       </c>
     </row>
-    <row r="207" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H207" s="51">
+    <row r="209" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B209" s="77"/>
+      <c r="C209" s="77"/>
+      <c r="D209" s="77"/>
+      <c r="E209" s="78"/>
+      <c r="F209" s="78"/>
+      <c r="G209" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H209" s="51">
         <v>0.202093994198</v>
       </c>
-      <c r="I207" s="51">
+      <c r="I209" s="51">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J207" s="78"/>
-[...5 lines deleted...]
-      <c r="C208" s="75">
+      <c r="J209" s="77"/>
+    </row>
+    <row r="210" spans="2:13" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B210" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C210" s="79">
         <v>41505</v>
       </c>
-      <c r="D208" s="75">
+      <c r="D210" s="79">
         <v>41516</v>
       </c>
-      <c r="E208" s="102">
+      <c r="E210" s="81">
         <v>220</v>
       </c>
-      <c r="F208" s="102">
+      <c r="F210" s="81">
         <v>187</v>
       </c>
-      <c r="G208" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H208" s="32">
+      <c r="G210" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H210" s="32">
         <v>0.18372181290699999</v>
       </c>
-      <c r="I208" s="32">
+      <c r="I210" s="32">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J208" s="75">
+      <c r="J210" s="79">
         <v>41604</v>
       </c>
     </row>
-    <row r="209" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H209" s="60">
+    <row r="211" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B211" s="80"/>
+      <c r="C211" s="80"/>
+      <c r="D211" s="80"/>
+      <c r="E211" s="82"/>
+      <c r="F211" s="82"/>
+      <c r="G211" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="H211" s="60">
         <v>0.202093994198</v>
       </c>
-      <c r="I209" s="60">
+      <c r="I211" s="60">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J209" s="76"/>
-[...13 lines deleted...]
-      <c r="B211" s="79">
+      <c r="J211" s="80"/>
+    </row>
+    <row r="212" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B212" s="10"/>
+      <c r="C212" s="10"/>
+      <c r="D212" s="10"/>
+      <c r="E212" s="10"/>
+      <c r="F212" s="10"/>
+      <c r="G212" s="10"/>
+      <c r="H212" s="10"/>
+      <c r="I212" s="10"/>
+      <c r="J212" s="10"/>
+    </row>
+    <row r="213" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B213" s="83">
         <v>2012</v>
       </c>
-      <c r="C211" s="79" t="s">
+      <c r="C213" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D211" s="79" t="s">
+      <c r="D213" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E211" s="79" t="s">
-[...33 lines deleted...]
-      <c r="C213" s="118">
+      <c r="E213" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F213" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G213" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H213" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="I213" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="J213" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="214" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B214" s="84"/>
+      <c r="C214" s="84"/>
+      <c r="D214" s="84"/>
+      <c r="E214" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F214" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G214" s="84"/>
+      <c r="H214" s="84"/>
+      <c r="I214" s="84"/>
+      <c r="J214" s="84"/>
+    </row>
+    <row r="215" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B215" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="C215" s="85">
         <v>41380</v>
       </c>
-      <c r="D213" s="77">
+      <c r="D215" s="87">
         <v>41380</v>
       </c>
-      <c r="E213" s="119">
+      <c r="E215" s="88">
         <v>1498.8</v>
       </c>
-      <c r="F213" s="119">
+      <c r="F215" s="88">
         <v>1498.8</v>
       </c>
-      <c r="G213" s="67" t="s">
-[...2 lines deleted...]
-      <c r="H213" s="68">
+      <c r="G215" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="H215" s="68">
         <v>1.25162</v>
       </c>
-      <c r="I213" s="68">
+      <c r="I215" s="68">
         <v>1.25162</v>
       </c>
-      <c r="J213" s="77">
+      <c r="J215" s="87">
         <v>41604</v>
       </c>
     </row>
-    <row r="214" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H214" s="32">
+    <row r="216" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B216" s="79"/>
+      <c r="C216" s="86"/>
+      <c r="D216" s="79"/>
+      <c r="E216" s="81"/>
+      <c r="F216" s="81"/>
+      <c r="G216" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H216" s="32">
         <v>1.376782</v>
       </c>
-      <c r="I214" s="32">
+      <c r="I216" s="32">
         <v>1.376782</v>
       </c>
-      <c r="J214" s="75"/>
-[...6 lines deleted...]
-      <c r="C215" s="78">
+      <c r="J216" s="79"/>
+      <c r="M216" s="8"/>
+    </row>
+    <row r="217" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B217" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="C217" s="77">
         <v>41284</v>
       </c>
-      <c r="D215" s="78">
+      <c r="D217" s="77">
         <v>41295</v>
       </c>
-      <c r="E215" s="95">
+      <c r="E217" s="78">
         <v>1650</v>
       </c>
-      <c r="F215" s="95">
+      <c r="F217" s="78">
         <v>1650</v>
       </c>
-      <c r="G215" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H215" s="51">
+      <c r="G217" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H217" s="51">
         <v>1.377913596807</v>
       </c>
-      <c r="I215" s="51">
+      <c r="I217" s="51">
         <v>1.377913596807</v>
       </c>
-      <c r="J215" s="78">
+      <c r="J217" s="77">
         <v>41323</v>
       </c>
     </row>
-    <row r="216" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H216" s="51">
+    <row r="218" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B218" s="77"/>
+      <c r="C218" s="77"/>
+      <c r="D218" s="77"/>
+      <c r="E218" s="78"/>
+      <c r="F218" s="78"/>
+      <c r="G218" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H218" s="51">
         <v>1.5157049564880001</v>
       </c>
-      <c r="I216" s="51">
+      <c r="I218" s="51">
         <v>1.5157049564880001</v>
       </c>
-      <c r="J216" s="78"/>
-[...5 lines deleted...]
-      <c r="C217" s="75">
+      <c r="J218" s="77"/>
+    </row>
+    <row r="219" spans="2:13" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B219" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="C219" s="79">
         <v>41218</v>
       </c>
-      <c r="D217" s="75">
+      <c r="D219" s="79">
         <v>41236</v>
       </c>
-      <c r="E217" s="102">
+      <c r="E219" s="81">
         <v>1122.5</v>
       </c>
-      <c r="F217" s="102">
+      <c r="F219" s="81">
         <v>1122.5</v>
       </c>
-      <c r="G217" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H217" s="32">
+      <c r="G219" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H219" s="32">
         <v>0.93741699999999994</v>
       </c>
-      <c r="I217" s="32">
+      <c r="I219" s="32">
         <v>0.93741699999999994</v>
       </c>
-      <c r="J217" s="75">
+      <c r="J219" s="79">
         <v>41255</v>
       </c>
     </row>
-    <row r="218" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H218" s="60">
+    <row r="220" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B220" s="80"/>
+      <c r="C220" s="80"/>
+      <c r="D220" s="80"/>
+      <c r="E220" s="82"/>
+      <c r="F220" s="82"/>
+      <c r="G220" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="H220" s="60">
         <v>1.031158</v>
       </c>
-      <c r="I218" s="60">
+      <c r="I220" s="60">
         <v>1.031158</v>
       </c>
-      <c r="J218" s="76"/>
-[...13 lines deleted...]
-      <c r="B220" s="79">
+      <c r="J220" s="80"/>
+    </row>
+    <row r="221" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B221" s="10"/>
+      <c r="C221" s="10"/>
+      <c r="D221" s="10"/>
+      <c r="E221" s="10"/>
+      <c r="F221" s="10"/>
+      <c r="G221" s="10"/>
+      <c r="H221" s="10"/>
+      <c r="I221" s="10"/>
+      <c r="J221" s="10"/>
+    </row>
+    <row r="222" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B222" s="83">
         <v>2011</v>
       </c>
-      <c r="C220" s="79" t="s">
+      <c r="C222" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="D220" s="79" t="s">
+      <c r="D222" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E220" s="79" t="s">
-[...33 lines deleted...]
-      <c r="C222" s="118">
+      <c r="E222" s="75" t="s">
+        <v>131</v>
+      </c>
+      <c r="F222" s="75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G222" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="H222" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="I222" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="J222" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="223" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B223" s="84"/>
+      <c r="C223" s="84"/>
+      <c r="D223" s="84"/>
+      <c r="E223" s="75" t="s">
+        <v>132</v>
+      </c>
+      <c r="F223" s="75" t="s">
+        <v>134</v>
+      </c>
+      <c r="G223" s="84"/>
+      <c r="H223" s="84"/>
+      <c r="I223" s="84"/>
+      <c r="J223" s="84"/>
+    </row>
+    <row r="224" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B224" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="C224" s="85">
         <v>41010</v>
       </c>
-      <c r="D222" s="77">
+      <c r="D224" s="87">
         <v>41010</v>
       </c>
-      <c r="E222" s="119">
+      <c r="E224" s="88">
         <v>877.47853699999996</v>
       </c>
-      <c r="F222" s="119">
+      <c r="F224" s="88">
         <v>877.47853699999996</v>
       </c>
-      <c r="G222" s="67" t="s">
-[...2 lines deleted...]
-      <c r="H222" s="68">
+      <c r="G224" s="67" t="s">
+        <v>8</v>
+      </c>
+      <c r="H224" s="68">
         <v>0.73238635476500002</v>
       </c>
-      <c r="I222" s="68">
+      <c r="I224" s="68">
         <v>0.73238635476500002</v>
       </c>
-      <c r="J222" s="77">
+      <c r="J224" s="87">
         <v>41255</v>
       </c>
     </row>
-    <row r="223" spans="2:13" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H223" s="32">
+    <row r="225" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B225" s="79"/>
+      <c r="C225" s="86"/>
+      <c r="D225" s="79"/>
+      <c r="E225" s="81"/>
+      <c r="F225" s="81"/>
+      <c r="G225" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H225" s="32">
         <v>0.80562499024199996</v>
       </c>
-      <c r="I223" s="32">
+      <c r="I225" s="32">
         <v>0.80562499024199996</v>
       </c>
-      <c r="J223" s="75"/>
-[...5 lines deleted...]
-      <c r="C224" s="78">
+      <c r="J225" s="79"/>
+    </row>
+    <row r="226" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B226" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="C226" s="77">
         <v>41010</v>
       </c>
-      <c r="D224" s="78">
+      <c r="D226" s="77">
         <v>41010</v>
       </c>
-      <c r="E224" s="95">
+      <c r="E226" s="78">
         <v>1075.55</v>
       </c>
-      <c r="F224" s="95">
+      <c r="F226" s="78">
         <v>1075.55</v>
       </c>
-      <c r="G224" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H224" s="51">
+      <c r="G226" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H226" s="51">
         <v>0.897706451061</v>
       </c>
-      <c r="I224" s="51">
+      <c r="I226" s="51">
         <v>0.897706451061</v>
       </c>
-      <c r="J224" s="78">
+      <c r="J226" s="77">
         <v>41031</v>
       </c>
     </row>
-    <row r="225" spans="2:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H225" s="51">
+    <row r="227" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B227" s="77"/>
+      <c r="C227" s="77"/>
+      <c r="D227" s="77"/>
+      <c r="E227" s="78"/>
+      <c r="F227" s="78"/>
+      <c r="G227" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H227" s="51">
         <v>0.98747709616699997</v>
       </c>
-      <c r="I225" s="51">
+      <c r="I227" s="51">
         <v>0.98747709616699997</v>
       </c>
-      <c r="J225" s="78"/>
-[...5 lines deleted...]
-      <c r="C226" s="75">
+      <c r="J227" s="77"/>
+    </row>
+    <row r="228" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B228" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C228" s="79">
         <v>40889</v>
       </c>
-      <c r="D226" s="75">
+      <c r="D228" s="79">
         <v>40906</v>
       </c>
-      <c r="E226" s="102">
+      <c r="E228" s="81">
         <v>617</v>
       </c>
-      <c r="F226" s="102">
+      <c r="F228" s="81">
         <v>524.44999999999993</v>
       </c>
-      <c r="G226" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H226" s="32">
+      <c r="G228" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H228" s="32">
         <v>0.51496556222500001</v>
       </c>
-      <c r="I226" s="32">
+      <c r="I228" s="32">
         <v>0.43772</v>
       </c>
-      <c r="J226" s="75">
+      <c r="J228" s="79">
         <v>41031</v>
       </c>
     </row>
-    <row r="227" spans="2:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H227" s="32">
+    <row r="229" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B229" s="79"/>
+      <c r="C229" s="79"/>
+      <c r="D229" s="79"/>
+      <c r="E229" s="81"/>
+      <c r="F229" s="81"/>
+      <c r="G229" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="H229" s="32">
         <v>0.56646211844700001</v>
       </c>
-      <c r="I227" s="32">
+      <c r="I229" s="32">
         <v>0.48149199999999998</v>
       </c>
-      <c r="J227" s="75"/>
-[...5 lines deleted...]
-      <c r="C228" s="78">
+      <c r="J229" s="79"/>
+    </row>
+    <row r="230" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B230" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="C230" s="77">
         <v>40799</v>
       </c>
-      <c r="D228" s="78">
+      <c r="D230" s="77">
         <v>40816</v>
       </c>
-      <c r="E228" s="95">
+      <c r="E230" s="78">
         <v>382.4</v>
       </c>
-      <c r="F228" s="95">
+      <c r="F230" s="78">
         <v>382.4</v>
       </c>
-      <c r="G228" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H228" s="51">
+      <c r="G230" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H230" s="51">
         <v>0.31905871769600003</v>
       </c>
-      <c r="I228" s="51">
+      <c r="I230" s="51">
         <v>0.31905800000000001</v>
       </c>
-      <c r="J228" s="78">
+      <c r="J230" s="77">
         <v>40850</v>
       </c>
     </row>
-    <row r="229" spans="2:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H229" s="51">
+    <row r="231" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B231" s="77"/>
+      <c r="C231" s="77"/>
+      <c r="D231" s="77"/>
+      <c r="E231" s="78"/>
+      <c r="F231" s="78"/>
+      <c r="G231" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="H231" s="51">
         <v>0.35096458946600001</v>
       </c>
-      <c r="I229" s="51">
+      <c r="I231" s="51">
         <v>0.350964</v>
       </c>
-      <c r="J229" s="78"/>
-[...5 lines deleted...]
-      <c r="C230" s="75">
+      <c r="J231" s="77"/>
+    </row>
+    <row r="232" spans="2:10" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="B232" s="79" t="s">
+        <v>57</v>
+      </c>
+      <c r="C232" s="79">
         <v>40799</v>
       </c>
-      <c r="D230" s="75">
+      <c r="D232" s="79">
         <v>40816</v>
       </c>
-      <c r="E230" s="102">
+      <c r="E232" s="81">
         <v>1250</v>
       </c>
-      <c r="F230" s="102">
+      <c r="F232" s="81">
         <v>1062.5</v>
       </c>
-      <c r="G230" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H230" s="32">
+      <c r="G232" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="H232" s="32">
         <v>1.042948214228</v>
       </c>
-      <c r="I230" s="32">
+      <c r="I232" s="32">
         <v>0.88650499999999999</v>
       </c>
-      <c r="J230" s="75">
+      <c r="J232" s="79">
         <v>40850</v>
       </c>
     </row>
-    <row r="231" spans="2:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="H231" s="60">
+    <row r="233" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B233" s="80"/>
+      <c r="C233" s="80"/>
+      <c r="D233" s="80"/>
+      <c r="E233" s="82"/>
+      <c r="F233" s="82"/>
+      <c r="G233" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="H233" s="60">
         <v>1.1472430356500001</v>
       </c>
-      <c r="I231" s="60">
+      <c r="I233" s="60">
         <v>0.97515600000000002</v>
       </c>
-      <c r="J231" s="76"/>
+      <c r="J233" s="80"/>
     </row>
   </sheetData>
-  <mergeCells count="516">
+  <mergeCells count="484">
+    <mergeCell ref="B210:B211"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="B217:B218"/>
+    <mergeCell ref="B219:B220"/>
+    <mergeCell ref="B224:B225"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="B228:B229"/>
+    <mergeCell ref="B230:B231"/>
+    <mergeCell ref="B232:B233"/>
+    <mergeCell ref="B189:B190"/>
+    <mergeCell ref="B191:B192"/>
+    <mergeCell ref="B193:B194"/>
+    <mergeCell ref="B198:B199"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="B196:B197"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="B170:B171"/>
+    <mergeCell ref="B172:B173"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="B151:B152"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="B158:B159"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="B154:B155"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="B106:B107"/>
+    <mergeCell ref="B108:B109"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="B8:J8"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="D47:D48"/>
+    <mergeCell ref="G47:G48"/>
+    <mergeCell ref="H47:H48"/>
+    <mergeCell ref="I47:I48"/>
+    <mergeCell ref="J47:J48"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="D37:D38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="H37:H38"/>
+    <mergeCell ref="I37:I38"/>
+    <mergeCell ref="J37:J38"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J58:J59"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="G69:G70"/>
+    <mergeCell ref="H69:H70"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="G58:G59"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="J69:J70"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="J87:J88"/>
+    <mergeCell ref="J80:J81"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="E82:E83"/>
+    <mergeCell ref="F82:F83"/>
+    <mergeCell ref="G82:G83"/>
+    <mergeCell ref="H82:H83"/>
+    <mergeCell ref="I82:I83"/>
+    <mergeCell ref="J82:J83"/>
+    <mergeCell ref="B80:B81"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="D80:D81"/>
+    <mergeCell ref="G80:G81"/>
+    <mergeCell ref="H80:H81"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="H58:H59"/>
+    <mergeCell ref="I58:I59"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="D87:D88"/>
+    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="E91:E92"/>
+    <mergeCell ref="F91:F92"/>
+    <mergeCell ref="B96:B97"/>
+    <mergeCell ref="C96:C97"/>
+    <mergeCell ref="D96:D97"/>
+    <mergeCell ref="G96:G97"/>
+    <mergeCell ref="H96:H97"/>
+    <mergeCell ref="I96:I97"/>
+    <mergeCell ref="J96:J97"/>
+    <mergeCell ref="J91:J92"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="D89:D90"/>
+    <mergeCell ref="E89:E90"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="J89:J90"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="D93:D94"/>
+    <mergeCell ref="E93:E94"/>
+    <mergeCell ref="F93:F94"/>
+    <mergeCell ref="J93:J94"/>
+    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="D98:D99"/>
+    <mergeCell ref="E98:E99"/>
+    <mergeCell ref="F98:F99"/>
+    <mergeCell ref="J98:J99"/>
+    <mergeCell ref="C100:C101"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="F100:F101"/>
+    <mergeCell ref="J100:J101"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="F102:F103"/>
+    <mergeCell ref="J102:J103"/>
+    <mergeCell ref="C104:C105"/>
+    <mergeCell ref="D104:D105"/>
+    <mergeCell ref="E104:E105"/>
+    <mergeCell ref="F104:F105"/>
+    <mergeCell ref="J104:J105"/>
+    <mergeCell ref="C106:C107"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="F106:F107"/>
+    <mergeCell ref="J106:J107"/>
+    <mergeCell ref="C108:C109"/>
+    <mergeCell ref="D108:D109"/>
+    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="F108:F109"/>
+    <mergeCell ref="J108:J109"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="G111:G112"/>
+    <mergeCell ref="H111:H112"/>
+    <mergeCell ref="I111:I112"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="C119:C120"/>
+    <mergeCell ref="D119:D120"/>
+    <mergeCell ref="E119:E120"/>
+    <mergeCell ref="F119:F120"/>
+    <mergeCell ref="J119:J120"/>
+    <mergeCell ref="B121:J121"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="F115:F116"/>
+    <mergeCell ref="J115:J116"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="J117:J118"/>
+    <mergeCell ref="B119:B120"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="H122:H123"/>
+    <mergeCell ref="I122:I123"/>
+    <mergeCell ref="J122:J123"/>
+    <mergeCell ref="C124:C125"/>
+    <mergeCell ref="D124:D125"/>
+    <mergeCell ref="E124:E125"/>
+    <mergeCell ref="F124:F125"/>
+    <mergeCell ref="J124:J125"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="C122:C123"/>
+    <mergeCell ref="D122:D123"/>
+    <mergeCell ref="G122:G123"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="C126:C127"/>
+    <mergeCell ref="D126:D127"/>
+    <mergeCell ref="E126:E127"/>
+    <mergeCell ref="F126:F127"/>
+    <mergeCell ref="J126:J127"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="E128:E129"/>
+    <mergeCell ref="F128:F129"/>
+    <mergeCell ref="J128:J129"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="F130:F131"/>
+    <mergeCell ref="J130:J131"/>
+    <mergeCell ref="C132:C133"/>
+    <mergeCell ref="D132:D133"/>
+    <mergeCell ref="E132:E133"/>
+    <mergeCell ref="F132:F133"/>
+    <mergeCell ref="J132:J133"/>
+    <mergeCell ref="C134:C135"/>
+    <mergeCell ref="D134:D135"/>
+    <mergeCell ref="E134:E135"/>
+    <mergeCell ref="F134:F135"/>
+    <mergeCell ref="J134:J135"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="G137:G138"/>
+    <mergeCell ref="H137:H138"/>
+    <mergeCell ref="I137:I138"/>
+    <mergeCell ref="J137:J138"/>
+    <mergeCell ref="C139:C140"/>
+    <mergeCell ref="D139:D140"/>
+    <mergeCell ref="E139:E140"/>
+    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="J139:J140"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="J141:J142"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="J143:J144"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="J145:J146"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="D147:D148"/>
+    <mergeCell ref="E147:E148"/>
+    <mergeCell ref="F147:F148"/>
+    <mergeCell ref="J147:J148"/>
+    <mergeCell ref="C149:C150"/>
+    <mergeCell ref="D149:D150"/>
+    <mergeCell ref="E149:E150"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="J149:J150"/>
+    <mergeCell ref="C151:C152"/>
+    <mergeCell ref="D151:D152"/>
+    <mergeCell ref="E151:E152"/>
+    <mergeCell ref="F151:F152"/>
+    <mergeCell ref="J151:J152"/>
+    <mergeCell ref="H154:H155"/>
+    <mergeCell ref="I154:I155"/>
+    <mergeCell ref="J154:J155"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="J156:J157"/>
+    <mergeCell ref="C154:C155"/>
+    <mergeCell ref="D154:D155"/>
+    <mergeCell ref="G154:G155"/>
+    <mergeCell ref="C158:C159"/>
+    <mergeCell ref="D158:D159"/>
+    <mergeCell ref="E158:E159"/>
+    <mergeCell ref="F158:F159"/>
+    <mergeCell ref="J158:J159"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="D160:D161"/>
+    <mergeCell ref="E160:E161"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="J160:J161"/>
+    <mergeCell ref="M164:O164"/>
+    <mergeCell ref="C166:C167"/>
+    <mergeCell ref="D166:D167"/>
+    <mergeCell ref="E166:E167"/>
+    <mergeCell ref="F166:F167"/>
+    <mergeCell ref="J166:J167"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="J162:J163"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="J164:J165"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="C170:C171"/>
+    <mergeCell ref="D170:D171"/>
+    <mergeCell ref="E170:E171"/>
+    <mergeCell ref="F170:F171"/>
+    <mergeCell ref="J170:J171"/>
+    <mergeCell ref="C172:C173"/>
+    <mergeCell ref="D172:D173"/>
+    <mergeCell ref="E172:E173"/>
+    <mergeCell ref="F172:F173"/>
+    <mergeCell ref="J172:J173"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="C175:C176"/>
+    <mergeCell ref="D175:D176"/>
+    <mergeCell ref="G175:G176"/>
+    <mergeCell ref="H175:H176"/>
+    <mergeCell ref="I175:I176"/>
+    <mergeCell ref="J175:J176"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="J177:J178"/>
+    <mergeCell ref="C179:C180"/>
+    <mergeCell ref="D179:D180"/>
+    <mergeCell ref="E179:E180"/>
+    <mergeCell ref="F179:F180"/>
+    <mergeCell ref="J179:J180"/>
+    <mergeCell ref="C181:C182"/>
+    <mergeCell ref="D181:D182"/>
+    <mergeCell ref="E181:E182"/>
+    <mergeCell ref="F181:F182"/>
+    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="C183:C184"/>
+    <mergeCell ref="D183:D184"/>
+    <mergeCell ref="E183:E184"/>
+    <mergeCell ref="F183:F184"/>
+    <mergeCell ref="J183:J184"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="J185:J186"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="D187:D188"/>
+    <mergeCell ref="E187:E188"/>
+    <mergeCell ref="F187:F188"/>
+    <mergeCell ref="J187:J188"/>
+    <mergeCell ref="C189:C190"/>
+    <mergeCell ref="D189:D190"/>
+    <mergeCell ref="E189:E190"/>
+    <mergeCell ref="F189:F190"/>
+    <mergeCell ref="J189:J190"/>
+    <mergeCell ref="C191:C192"/>
+    <mergeCell ref="D191:D192"/>
+    <mergeCell ref="E191:E192"/>
+    <mergeCell ref="F191:F192"/>
+    <mergeCell ref="J191:J192"/>
+    <mergeCell ref="C193:C194"/>
+    <mergeCell ref="D193:D194"/>
+    <mergeCell ref="E193:E194"/>
+    <mergeCell ref="F193:F194"/>
+    <mergeCell ref="J193:J194"/>
+    <mergeCell ref="H196:H197"/>
+    <mergeCell ref="I196:I197"/>
+    <mergeCell ref="J196:J197"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="D198:D199"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="F198:F199"/>
+    <mergeCell ref="J198:J199"/>
+    <mergeCell ref="C196:C197"/>
+    <mergeCell ref="D196:D197"/>
+    <mergeCell ref="G196:G197"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="D200:D201"/>
+    <mergeCell ref="E200:E201"/>
+    <mergeCell ref="F200:F201"/>
+    <mergeCell ref="J200:J201"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="F202:F203"/>
+    <mergeCell ref="J202:J203"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="F204:F205"/>
+    <mergeCell ref="J204:J205"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="J206:J207"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="D208:D209"/>
+    <mergeCell ref="E208:E209"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="J208:J209"/>
+    <mergeCell ref="C210:C211"/>
+    <mergeCell ref="D210:D211"/>
+    <mergeCell ref="E210:E211"/>
+    <mergeCell ref="F210:F211"/>
+    <mergeCell ref="J210:J211"/>
+    <mergeCell ref="H213:H214"/>
+    <mergeCell ref="I213:I214"/>
+    <mergeCell ref="J213:J214"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="D215:D216"/>
+    <mergeCell ref="E215:E216"/>
+    <mergeCell ref="F215:F216"/>
+    <mergeCell ref="J215:J216"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="D213:D214"/>
+    <mergeCell ref="G213:G214"/>
+    <mergeCell ref="C217:C218"/>
+    <mergeCell ref="D217:D218"/>
+    <mergeCell ref="E217:E218"/>
+    <mergeCell ref="F217:F218"/>
+    <mergeCell ref="J217:J218"/>
+    <mergeCell ref="C219:C220"/>
+    <mergeCell ref="D219:D220"/>
+    <mergeCell ref="E219:E220"/>
+    <mergeCell ref="F219:F220"/>
+    <mergeCell ref="J219:J220"/>
+    <mergeCell ref="H222:H223"/>
+    <mergeCell ref="I222:I223"/>
+    <mergeCell ref="J222:J223"/>
+    <mergeCell ref="C224:C225"/>
+    <mergeCell ref="D224:D225"/>
+    <mergeCell ref="E224:E225"/>
+    <mergeCell ref="F224:F225"/>
+    <mergeCell ref="J224:J225"/>
+    <mergeCell ref="B222:B223"/>
+    <mergeCell ref="C222:C223"/>
+    <mergeCell ref="D222:D223"/>
+    <mergeCell ref="G222:G223"/>
+    <mergeCell ref="C226:C227"/>
+    <mergeCell ref="D226:D227"/>
+    <mergeCell ref="E226:E227"/>
+    <mergeCell ref="F226:F227"/>
+    <mergeCell ref="J226:J227"/>
     <mergeCell ref="C228:C229"/>
     <mergeCell ref="D228:D229"/>
     <mergeCell ref="E228:E229"/>
     <mergeCell ref="F228:F229"/>
     <mergeCell ref="J228:J229"/>
     <mergeCell ref="C230:C231"/>
     <mergeCell ref="D230:D231"/>
     <mergeCell ref="E230:E231"/>
     <mergeCell ref="F230:F231"/>
     <mergeCell ref="J230:J231"/>
-    <mergeCell ref="C224:C225"/>
-[...504 lines deleted...]
-    <mergeCell ref="B230:B231"/>
+    <mergeCell ref="C232:C233"/>
+    <mergeCell ref="D232:D233"/>
+    <mergeCell ref="E232:E233"/>
+    <mergeCell ref="F232:F233"/>
+    <mergeCell ref="J232:J233"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.49" top="0.78" bottom="0.83" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;D   &amp;T_x000D_&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5d12cc5ce4316b09d6b479545c041a8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4d29eb3ce36d62d5f3d166ede009a7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="d083715380cfbbeef5fdab0722d9db12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2454db1766e178a54218e5ed75e92b2" ns2:_="" ns3:_="">
     <xsd:import namespace="25113419-f080-492c-8f93-62e1c336be52"/>
     <xsd:import namespace="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25113419-f080-492c-8f93-62e1c336be52" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3ebd722c-8eea-4fa2-a257-8118360c8ea8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3ebd722c-8eea-4fa2-a257-8118360c8ea8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
@@ -7600,52 +7668,52 @@
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5b4528c7-2343-42d0-9093-b009a712fb46" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3773897c-e08c-4619-a15e-98d5acf885dd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5b4528c7-2343-42d0-9093-b009a712fb46">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -7691,106 +7759,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5b4528c7-2343-42d0-9093-b009a712fb46" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25113419-f080-492c-8f93-62e1c336be52">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <MediaLengthInSeconds xmlns="25113419-f080-492c-8f93-62e1c336be52" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FB3D215-8E08-46D9-9CA2-F492AAEFDBF9}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53A53FFC-69EA-4EE5-A5E6-E9B168AE52E1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02D31D04-BF8B-48D8-A46A-929896F55061}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8B1128B-B4B5-45A2-8D6D-B7F52D575E1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="050aa761-6dff-4644-aefc-8f1ce8d7dbdb"/>
     <ds:schemaRef ds:uri="b5285fa4-65d8-4990-9665-0e8f7f725ce4"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02D31D04-BF8B-48D8-A46A-929896F55061}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f27cb1b6-4159-4a38-a94b-cbd1c10c7376}" enabled="1" method="Standard" siteId="{9744600e-3e04-492e-baa1-25ec245c6f10}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>