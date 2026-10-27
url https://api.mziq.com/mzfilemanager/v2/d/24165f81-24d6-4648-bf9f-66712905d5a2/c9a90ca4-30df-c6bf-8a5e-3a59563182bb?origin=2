--- v0 (2026-07-28)
+++ v1 (2026-10-27)
@@ -34,51 +34,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr updateLinks="always" codeName="EstaPasta_de_trabalho"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefonicacorp.sharepoint.com/sites/DiretoriaRIeMacro.TMBNL/DRI/Bases de dados/Bases trimestrais/2026/2T26/Site RI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="126" documentId="13_ncr:1_{661D3DB9-F36F-4DCE-AAF2-118C0C373D6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{223531E2-1CCC-4892-8E92-77C5A402AE68}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{776523BE-09E8-402B-851C-1EF8596167E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados | Telefônica BR" sheetId="63" r:id="rId1"/>
     <sheet name="DRE Contábil" sheetId="71" r:id="rId2"/>
     <sheet name="Balanço Patrimonial" sheetId="60" r:id="rId3"/>
     <sheet name="Fluxo de Caixa Operacional" sheetId="55" r:id="rId4"/>
     <sheet name="Fluxo de Caixa Contábil" sheetId="75" r:id="rId5"/>
     <sheet name="Dados Operacionais | Móvel" sheetId="61" r:id="rId6"/>
     <sheet name="Dados Operacionais | Fixo" sheetId="62" r:id="rId7"/>
     <sheet name="Detalhe Arrendamentos" sheetId="74" r:id="rId8"/>
     <sheet name="Endividamento" sheetId="64" r:id="rId9"/>
     <sheet name="Proventos" sheetId="80" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_ACC2" localSheetId="9" hidden="1">#REF!</definedName>
     <definedName name="_ACC2" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="7" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="5" hidden="1">#REF!</definedName>
@@ -93,146 +93,146 @@
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="edneia" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" localSheetId="9" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="edneia" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_CodePage" hidden="1">1252</definedName>
     <definedName name="HTML_Control" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" localSheetId="9" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">"mpinto@telesp.com.br"</definedName>
     <definedName name="HTML_Header" hidden="1">"27.11 à 28.11"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"03/12/97"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"EDNÉIA"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\FGA01\Vendas\MeuHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"VENDAS DE AÇÕES"</definedName>
     <definedName name="menu">'Resultados | Telefônica BR'!$A$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">Proventos!$8:$8</definedName>
     <definedName name="Rodrigo" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" localSheetId="9" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="Rodrigo" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" localSheetId="9" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoI" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" localSheetId="9" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoII" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="6" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="7" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="1" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" localSheetId="9" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="RodrigoIII" hidden="1">{"'27.11 à 28.11'!$A$1:$Q$70"}</definedName>
     <definedName name="SAPBEXrevision" hidden="1">3</definedName>
     <definedName name="SAPBEXsysID" hidden="1">"BWP"</definedName>
     <definedName name="SAPBEXwbID" hidden="1">"BBI79TXTC37FA83KVZYUD8LJY"</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="9">Proventos!$8:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F226" i="80" l="1"/>
   <c r="I225" i="80"/>
   <c r="I224" i="80"/>
   <c r="F224" i="80"/>
   <c r="D224" i="80"/>
+  <c r="D222" i="80" s="1"/>
   <c r="I223" i="80"/>
   <c r="I222" i="80"/>
   <c r="E222" i="80"/>
   <c r="F222" i="80" s="1"/>
-  <c r="D222" i="80"/>
   <c r="C222" i="80"/>
   <c r="I216" i="80"/>
   <c r="I215" i="80"/>
   <c r="F215" i="80"/>
   <c r="I205" i="80"/>
   <c r="I204" i="80"/>
   <c r="F204" i="80"/>
   <c r="I199" i="80"/>
   <c r="I198" i="80"/>
   <c r="F189" i="80"/>
   <c r="F183" i="80"/>
   <c r="I180" i="80"/>
   <c r="I179" i="80"/>
   <c r="F179" i="80"/>
   <c r="H178" i="80"/>
   <c r="I178" i="80" s="1"/>
   <c r="H177" i="80"/>
   <c r="I177" i="80" s="1"/>
   <c r="E177" i="80"/>
   <c r="F177" i="80" s="1"/>
   <c r="I169" i="80"/>
   <c r="I168" i="80"/>
   <c r="F168" i="80"/>
   <c r="F164" i="80"/>
   <c r="F162" i="80"/>
   <c r="F160" i="80"/>
   <c r="F158" i="80"/>
   <c r="F156" i="80"/>
   <c r="I155" i="80"/>
   <c r="F154" i="80"/>
   <c r="I99" i="80"/>
   <c r="I98" i="80"/>
   <c r="F96" i="80"/>
   <c r="I81" i="80"/>
   <c r="F81" i="80"/>
   <c r="F59" i="80"/>
   <c r="E59" i="80"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1055" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1053" uniqueCount="269">
   <si>
     <t>Banda Larga</t>
   </si>
   <si>
     <t>Circulante</t>
   </si>
   <si>
     <t>1T19</t>
   </si>
   <si>
     <t>FTTH</t>
   </si>
   <si>
     <t>Outras Tecnologias</t>
   </si>
   <si>
     <t>TV por Assinatura</t>
   </si>
   <si>
     <t>IPTV</t>
   </si>
   <si>
     <t>Impostos, Taxas e Contribuições</t>
   </si>
   <si>
@@ -1094,69 +1094,63 @@
         <b/>
         <sz val="18"/>
         <color rgb="FF001B34"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Telefônica Brasil S.A.                                                </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF001B34"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>Relações com Investidores</t>
     </r>
   </si>
   <si>
     <t>2T26</t>
   </si>
   <si>
     <t>Pagamento a Outros Acionistas para Aquisição de Participações em Controladas</t>
   </si>
   <si>
-    <t>Market Share¹</t>
+    <t>Market Share</t>
   </si>
   <si>
-    <t>Churn Mensal²</t>
+    <t>Churn Mensal¹</t>
   </si>
   <si>
-    <t>2 - desconsidera limpeza da base da Oi</t>
+    <t>Market Share | TV por Assinatura</t>
   </si>
   <si>
-    <t>1 - dados do 2T26 publicados pela ANATEL para maio de 2026</t>
+    <t>Market Share | Banda Larga</t>
   </si>
   <si>
-    <t>Market Share | Banda Larga¹</t>
-[...5 lines deleted...]
-    <t>Market Share | Voz¹</t>
+    <t>Market Share | Voz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="19">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0&quot;  &quot;;\(#,##0.0\)&quot; &quot;;#,##0.0&quot;  &quot;;@&quot;  &quot;"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="173" formatCode="[$-416]mmm/yy;@"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.000000_-;\-* #,##0.000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="0.000000"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot;&quot;;\(#,##0\)&quot;&quot;;#,##0&quot;&quot;;@&quot;  &quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="178" formatCode="#,##0.0000&quot;&quot;;\(#,##0.0000\)&quot;&quot;;#,##0.0000&quot;&quot;;@&quot;  &quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0.000;\-#,##0.000"/>
     <numFmt numFmtId="180" formatCode="#,##0.000"/>
@@ -2352,223 +2346,223 @@
     </xf>
     <xf numFmtId="180" fontId="30" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="31" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="83" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="35" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="1" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="0" xfId="14" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="171" fontId="35" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="35" fillId="6" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="171" fontId="35" fillId="6" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="4" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="35" fillId="6" borderId="0" xfId="14" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="35" fillId="2" borderId="0" xfId="14" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="9" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="168" fontId="35" fillId="2" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="9" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="35" fillId="0" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="171" fontId="35" fillId="0" borderId="9" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="35" fillId="0" borderId="9" xfId="14" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="4" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="2" borderId="0" xfId="14" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="35" fillId="2" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="2" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="11" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="2" borderId="11" xfId="14" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="35" fillId="2" borderId="11" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="12" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="4" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="35" fillId="2" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="35" fillId="2" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="35" fillId="6" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="6" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="6" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="92">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 10 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma 10 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 10 2 2 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 10 2 2 2 2" xfId="58" xr:uid="{DA0BA091-10EB-4A25-A2A1-9EE8014DC06F}"/>
     <cellStyle name="Comma 10 2 2 2 2 2" xfId="82" xr:uid="{915DF9C9-60D9-4B5C-A60E-E172A8440BA7}"/>
     <cellStyle name="Comma 10 2 2 2 3" xfId="40" xr:uid="{F7B49621-126D-4EDF-938E-AF9439229C6C}"/>
     <cellStyle name="Comma 10 2 2 2 3 2" xfId="89" xr:uid="{EAD8FB4B-119D-497C-8801-41039621B3DD}"/>
     <cellStyle name="Comma 10 2 2 3" xfId="51" xr:uid="{399E9366-47C4-49E5-9469-1781696250DF}"/>
     <cellStyle name="Comma 10 2 2 3 2" xfId="75" xr:uid="{A6CF2203-21FE-4073-A3D8-D59520E84D75}"/>
     <cellStyle name="Comma 10 2 2 4" xfId="33" xr:uid="{DAE83BC9-9401-46FF-888D-4F9C31B88E5F}"/>
     <cellStyle name="Comma 10 2 3" xfId="49" xr:uid="{3F11DA62-A0D8-4FE8-BBF5-69CD784E70A2}"/>
     <cellStyle name="Comma 10 2 3 2" xfId="73" xr:uid="{53E659C5-E87A-4842-B979-20572618B42C}"/>
     <cellStyle name="Comma 10 2 4" xfId="31" xr:uid="{5760BA93-1025-44AA-A600-423B4ABE4F54}"/>
-    <cellStyle name="Hiperlink" xfId="15" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="15" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 16" xfId="14" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2 2 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 3 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 3 2 2" xfId="57" xr:uid="{9262ECC3-3E50-4C15-819C-A9CDF00E824E}"/>
     <cellStyle name="Normal 3 2 2 2" xfId="81" xr:uid="{CEF43F88-D784-42B6-82C6-628B22CD7DEC}"/>
     <cellStyle name="Normal 3 2 3" xfId="39" xr:uid="{EB222212-0462-4867-8111-5CEFB09C740B}"/>
     <cellStyle name="Normal 3 2 4" xfId="66" xr:uid="{55544F07-267E-43F1-979E-6210EFF4A56E}"/>
     <cellStyle name="Normal 3 3" xfId="26" xr:uid="{7C7CA1ED-3DA6-4130-96A3-B2C5FBD3DFBF}"/>
     <cellStyle name="Normal 3 3 2" xfId="62" xr:uid="{FB1AAB92-3AB5-4EE7-9F0E-34903C43D5D5}"/>
     <cellStyle name="Normal 3 3 2 2" xfId="86" xr:uid="{941F8D00-3664-4FE2-8B7D-B028CF2B7DD2}"/>
     <cellStyle name="Normal 3 3 3" xfId="44" xr:uid="{B39C5856-589D-49AA-A046-F2957E364B9E}"/>
     <cellStyle name="Normal 3 3 4" xfId="68" xr:uid="{3B37F889-80E9-40FA-AFE1-F44B4631361D}"/>
     <cellStyle name="Normal 3 4" xfId="50" xr:uid="{22514EF7-FB83-45FA-A3FF-50EABF37C349}"/>
     <cellStyle name="Normal 3 4 2" xfId="74" xr:uid="{57A57B34-9F1C-4E10-AB5B-C147D08E51C8}"/>
     <cellStyle name="Normal 3 5" xfId="32" xr:uid="{8F77B3F0-B21D-45B5-808B-125D51D6C01C}"/>
     <cellStyle name="Normal 3 6" xfId="64" xr:uid="{7610EAA5-3457-4F52-8BA2-D43228533456}"/>
     <cellStyle name="Normal_TSP - Publicação 1T05" xfId="3" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Percent" xfId="4" builtinId="5"/>
     <cellStyle name="Percent 10" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
-    <cellStyle name="Porcentagem" xfId="4" builtinId="5"/>
     <cellStyle name="Porcentagem 2" xfId="5" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Porcentagem 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Porcentagem 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Porcentagem 3 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Porcentagem 3 2 2" xfId="59" xr:uid="{7A6B8240-14E8-44CC-B9CB-C8913C07FCF8}"/>
     <cellStyle name="Porcentagem 3 2 2 2" xfId="83" xr:uid="{FAAB6C54-C382-4C84-AC9E-F388EC775771}"/>
     <cellStyle name="Porcentagem 3 2 3" xfId="41" xr:uid="{FA81FD15-B46B-4F0D-9DA1-AF9BEF9BB682}"/>
     <cellStyle name="Porcentagem 3 2 4" xfId="67" xr:uid="{6289FB95-5A8B-4630-9068-5C635058A8F9}"/>
     <cellStyle name="Porcentagem 3 3" xfId="27" xr:uid="{30EB36FC-8983-4A6B-8085-C3B0DA0AB292}"/>
     <cellStyle name="Porcentagem 3 3 2" xfId="63" xr:uid="{24087CFB-16F1-4351-872D-379A1296998B}"/>
     <cellStyle name="Porcentagem 3 3 2 2" xfId="87" xr:uid="{BDE05485-4EA1-45C7-BB53-E30822859EEE}"/>
     <cellStyle name="Porcentagem 3 3 3" xfId="45" xr:uid="{D75935C6-F031-4FB1-8969-DF74D5D39EA0}"/>
     <cellStyle name="Porcentagem 3 3 4" xfId="69" xr:uid="{8C27FC73-779E-4B32-819A-461A8886EE29}"/>
     <cellStyle name="Porcentagem 3 4" xfId="52" xr:uid="{1974F8AC-FEF0-461E-9D2F-3A7C9E073B58}"/>
     <cellStyle name="Porcentagem 3 4 2" xfId="76" xr:uid="{1A04421E-FA4F-454E-8489-8D204FC0A41F}"/>
     <cellStyle name="Porcentagem 3 5" xfId="34" xr:uid="{E6DC15AA-E30C-4DF7-BEBD-6640564D4A8A}"/>
     <cellStyle name="Porcentagem 3 6" xfId="65" xr:uid="{F6EEC86E-F52A-42FC-9F65-9B621F6207A3}"/>
     <cellStyle name="Separador de milhares 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Separador de milhares 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Separador de milhares 2 2 2" xfId="56" xr:uid="{2E3B015B-FD46-429A-AF2A-0C3DEA4A744B}"/>
     <cellStyle name="Separador de milhares 2 2 2 2" xfId="80" xr:uid="{958512A0-83D3-400B-9A83-C28AC1AE4424}"/>
     <cellStyle name="Separador de milhares 2 2 3" xfId="38" xr:uid="{AFFD4D4C-657A-419F-86DE-8B1EBEF125D7}"/>
     <cellStyle name="Separador de milhares 2 3" xfId="47" xr:uid="{E396AB54-492C-4D6F-832F-EF3381397086}"/>
     <cellStyle name="Separador de milhares 2 3 2" xfId="71" xr:uid="{B80C3F7A-E314-435E-8711-24F3ACD6C60F}"/>
     <cellStyle name="Separador de milhares 2 4" xfId="29" xr:uid="{F72B6C8D-D072-47D6-A739-83C8869D1F78}"/>
     <cellStyle name="Separador de milhares 7" xfId="18" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Separador de milhares 7 2" xfId="55" xr:uid="{37F4DB05-1A05-4AA3-B16E-F3947F00AC26}"/>
     <cellStyle name="Separador de milhares 7 2 2" xfId="79" xr:uid="{F161B9FF-4539-4272-A3C4-CDF4348633F5}"/>
     <cellStyle name="Separador de milhares 7 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Separador de milhares 7 3 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Separador de milhares 7 3 2 2" xfId="60" xr:uid="{5F552362-9B38-4DAC-BD78-D3081BD5AB47}"/>
     <cellStyle name="Separador de milhares 7 3 2 2 2" xfId="84" xr:uid="{047EEE05-5E92-4360-8728-3AC09D3AA92C}"/>
     <cellStyle name="Separador de milhares 7 3 2 3" xfId="42" xr:uid="{D88D7EE3-4224-4193-857A-261A3F62888F}"/>
     <cellStyle name="Separador de milhares 7 3 2 3 2" xfId="91" xr:uid="{EFC90F6A-6A06-4F91-8A6B-2CF55B067036}"/>
     <cellStyle name="Separador de milhares 7 3 3" xfId="53" xr:uid="{E02C9FD0-9C38-4D6A-9081-F0AFB56705D5}"/>
     <cellStyle name="Separador de milhares 7 3 3 2" xfId="77" xr:uid="{41D72447-5DF2-46CC-8595-3FCCC5C419BB}"/>
     <cellStyle name="Separador de milhares 7 3 4" xfId="35" xr:uid="{A8ADA41C-592F-4873-9984-4FAA60E2496E}"/>
     <cellStyle name="Separador de milhares 7 4" xfId="37" xr:uid="{2A2EB627-ABF7-4862-BC3A-C19C79F63018}"/>
-    <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Vírgula 2 2" xfId="48" xr:uid="{A32ADA67-C9C4-43BF-A58E-DAF3D89C7A38}"/>
     <cellStyle name="Vírgula 2 2 2" xfId="72" xr:uid="{D15C97C2-52F8-4828-AE99-12C8298DF58B}"/>
     <cellStyle name="Vírgula 2 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Vírgula 2 3 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Vírgula 2 3 2 2" xfId="61" xr:uid="{9DEF6334-CBCD-4E5F-8C5D-19E6BF5EBFF0}"/>
     <cellStyle name="Vírgula 2 3 2 2 2" xfId="85" xr:uid="{65A05878-F1CD-4A4D-A85D-FE3C51709781}"/>
     <cellStyle name="Vírgula 2 3 2 3" xfId="43" xr:uid="{4D198C86-3634-44A7-A559-82A9FCEAE535}"/>
     <cellStyle name="Vírgula 2 3 2 3 2" xfId="90" xr:uid="{6138BEA9-4DE0-4975-85DC-A2AF48F1DF77}"/>
     <cellStyle name="Vírgula 2 3 3" xfId="54" xr:uid="{098C39E3-40E7-44EF-AE2B-A0167E98C726}"/>
     <cellStyle name="Vírgula 2 3 3 2" xfId="78" xr:uid="{CF56353A-2A68-4EFE-ABC6-886CCC9E8D04}"/>
     <cellStyle name="Vírgula 2 3 4" xfId="36" xr:uid="{F0FABF24-28FB-429F-A0F7-857E92C3647B}"/>
     <cellStyle name="Vírgula 2 4" xfId="30" xr:uid="{7FBA9108-B82D-4B39-832F-449B4D17D84E}"/>
     <cellStyle name="Vírgula 3" xfId="46" xr:uid="{55CF2D2C-2755-462E-8023-8C369B07A32D}"/>
     <cellStyle name="Vírgula 3 2" xfId="70" xr:uid="{7CB66967-1F60-4304-B432-BB5CBA16D6EB}"/>
     <cellStyle name="Vírgula 4" xfId="28" xr:uid="{898EC04F-6BF5-41D2-831E-D21FAD20E077}"/>
     <cellStyle name="Vírgula 4 2" xfId="88" xr:uid="{D9A6D27C-97F0-4448-A0F3-22DAF28BB1B8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -4516,129 +4510,129 @@
       <c r="C5" s="158"/>
       <c r="D5" s="158"/>
       <c r="E5" s="158"/>
       <c r="F5" s="158"/>
       <c r="G5" s="158"/>
       <c r="H5" s="158"/>
       <c r="I5" s="158"/>
       <c r="J5" s="158"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B6" s="159"/>
       <c r="C6" s="159"/>
       <c r="D6" s="159"/>
       <c r="E6" s="159"/>
       <c r="F6" s="159"/>
       <c r="G6" s="159"/>
       <c r="H6" s="159"/>
       <c r="I6" s="159"/>
       <c r="J6" s="159"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.3">
       <c r="H7" s="160"/>
       <c r="J7" s="161"/>
     </row>
     <row r="8" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
-      <c r="B8" s="255" t="s">
+      <c r="B8" s="224" t="s">
         <v>196</v>
       </c>
-      <c r="C8" s="255"/>
-[...6 lines deleted...]
-      <c r="J8" s="255"/>
+      <c r="C8" s="224"/>
+      <c r="D8" s="224"/>
+      <c r="E8" s="224"/>
+      <c r="F8" s="224"/>
+      <c r="G8" s="224"/>
+      <c r="H8" s="224"/>
+      <c r="I8" s="224"/>
+      <c r="J8" s="224"/>
       <c r="K8" s="163"/>
     </row>
     <row r="9" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B9" s="194" t="s">
         <v>197</v>
       </c>
       <c r="C9" s="162"/>
       <c r="D9" s="162"/>
       <c r="E9" s="162"/>
       <c r="F9" s="162"/>
       <c r="G9" s="162"/>
       <c r="H9" s="162"/>
       <c r="I9" s="162"/>
       <c r="J9" s="162"/>
       <c r="K9" s="163"/>
     </row>
     <row r="10" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B10" s="194"/>
       <c r="C10" s="162"/>
       <c r="D10" s="162"/>
       <c r="E10" s="162"/>
       <c r="F10" s="162"/>
       <c r="G10" s="162"/>
       <c r="H10" s="162"/>
       <c r="I10" s="162"/>
       <c r="J10" s="162"/>
       <c r="K10" s="163"/>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B11" s="228">
+      <c r="B11" s="225">
         <v>2026</v>
       </c>
-      <c r="C11" s="228" t="s">
+      <c r="C11" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="228" t="s">
+      <c r="D11" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E11" s="228" t="s">
+      <c r="E11" s="225" t="s">
         <v>185</v>
       </c>
-      <c r="F11" s="228" t="s">
+      <c r="F11" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G11" s="228" t="s">
+      <c r="G11" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H11" s="228" t="s">
+      <c r="H11" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I11" s="228" t="s">
+      <c r="I11" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J11" s="228" t="s">
+      <c r="J11" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="163"/>
     </row>
     <row r="12" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="229"/>
-[...7 lines deleted...]
-      <c r="J12" s="229"/>
+      <c r="B12" s="226"/>
+      <c r="C12" s="226"/>
+      <c r="D12" s="226"/>
+      <c r="E12" s="226"/>
+      <c r="F12" s="226"/>
+      <c r="G12" s="226"/>
+      <c r="H12" s="226"/>
+      <c r="I12" s="226"/>
+      <c r="J12" s="226"/>
       <c r="K12" s="163"/>
     </row>
     <row r="13" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="164" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="165">
         <v>46219</v>
       </c>
       <c r="D13" s="165">
         <v>46230</v>
       </c>
       <c r="E13" s="132">
         <v>500</v>
       </c>
       <c r="F13" s="132">
         <v>412.5</v>
       </c>
       <c r="G13" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="167">
         <v>0.15646482855999999</v>
       </c>
       <c r="I13" s="167">
@@ -4820,89 +4814,89 @@
       </c>
       <c r="H19" s="191">
         <v>0.10170213856</v>
       </c>
       <c r="I19" s="191">
         <v>8.3904264310000004E-2</v>
       </c>
       <c r="J19" s="192" t="s">
         <v>257</v>
       </c>
       <c r="K19" s="163"/>
     </row>
     <row r="20" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="162"/>
       <c r="C20" s="196"/>
       <c r="D20" s="162"/>
       <c r="E20" s="196"/>
       <c r="F20" s="196"/>
       <c r="G20" s="162"/>
       <c r="H20" s="162"/>
       <c r="I20" s="162"/>
       <c r="J20" s="162"/>
       <c r="K20" s="163"/>
     </row>
     <row r="21" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B21" s="228">
+      <c r="B21" s="225">
         <v>2025</v>
       </c>
-      <c r="C21" s="228" t="s">
+      <c r="C21" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="228" t="s">
+      <c r="D21" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E21" s="228" t="s">
+      <c r="E21" s="225" t="s">
         <v>185</v>
       </c>
-      <c r="F21" s="228" t="s">
+      <c r="F21" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G21" s="228" t="s">
+      <c r="G21" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H21" s="228" t="s">
+      <c r="H21" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I21" s="228" t="s">
+      <c r="I21" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J21" s="228" t="s">
+      <c r="J21" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K21" s="163"/>
     </row>
     <row r="22" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="229"/>
-[...7 lines deleted...]
-      <c r="J22" s="229"/>
+      <c r="B22" s="226"/>
+      <c r="C22" s="226"/>
+      <c r="D22" s="226"/>
+      <c r="E22" s="226"/>
+      <c r="F22" s="226"/>
+      <c r="G22" s="226"/>
+      <c r="H22" s="226"/>
+      <c r="I22" s="226"/>
+      <c r="J22" s="226"/>
       <c r="K22" s="163"/>
     </row>
     <row r="23" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="168" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="169">
         <v>46007</v>
       </c>
       <c r="D23" s="169">
         <v>46020</v>
       </c>
       <c r="E23" s="133">
         <v>350</v>
       </c>
       <c r="F23" s="133">
         <v>297.5</v>
       </c>
       <c r="G23" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H23" s="172">
         <v>0.10952537999</v>
       </c>
       <c r="I23" s="172">
@@ -5234,89 +5228,89 @@
       </c>
       <c r="H34" s="191">
         <v>1.23337023478</v>
       </c>
       <c r="I34" s="191">
         <v>1.23337023478</v>
       </c>
       <c r="J34" s="192">
         <v>45853</v>
       </c>
       <c r="K34" s="163"/>
     </row>
     <row r="35" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B35" s="162"/>
       <c r="C35" s="162"/>
       <c r="D35" s="162"/>
       <c r="E35" s="173"/>
       <c r="F35" s="162"/>
       <c r="G35" s="162"/>
       <c r="H35" s="173"/>
       <c r="I35" s="173"/>
       <c r="J35" s="162"/>
       <c r="K35" s="163"/>
     </row>
     <row r="36" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="228">
+      <c r="B36" s="225">
         <v>2024</v>
       </c>
-      <c r="C36" s="228" t="s">
+      <c r="C36" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="228" t="s">
+      <c r="D36" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E36" s="228" t="s">
+      <c r="E36" s="225" t="s">
         <v>185</v>
       </c>
-      <c r="F36" s="228" t="s">
+      <c r="F36" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G36" s="228" t="s">
+      <c r="G36" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H36" s="228" t="s">
+      <c r="H36" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I36" s="228" t="s">
+      <c r="I36" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J36" s="228" t="s">
+      <c r="J36" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K36" s="163"/>
     </row>
     <row r="37" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B37" s="229"/>
-[...7 lines deleted...]
-      <c r="J37" s="229"/>
+      <c r="B37" s="226"/>
+      <c r="C37" s="226"/>
+      <c r="D37" s="226"/>
+      <c r="E37" s="226"/>
+      <c r="F37" s="226"/>
+      <c r="G37" s="226"/>
+      <c r="H37" s="226"/>
+      <c r="I37" s="226"/>
+      <c r="J37" s="226"/>
       <c r="K37" s="163"/>
     </row>
     <row r="38" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="164" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="165">
         <v>45638</v>
       </c>
       <c r="D38" s="165">
         <v>45652</v>
       </c>
       <c r="E38" s="132">
         <v>1200</v>
       </c>
       <c r="F38" s="132">
         <v>1020</v>
       </c>
       <c r="G38" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H38" s="167">
         <v>0.73769769041</v>
       </c>
       <c r="I38" s="167">
@@ -5498,89 +5492,89 @@
       </c>
       <c r="H44" s="191">
         <v>0.90766944152999995</v>
       </c>
       <c r="I44" s="191">
         <v>0.90766944152999995</v>
       </c>
       <c r="J44" s="192">
         <v>45483</v>
       </c>
       <c r="K44" s="163"/>
     </row>
     <row r="45" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B45" s="162"/>
       <c r="C45" s="162"/>
       <c r="D45" s="162"/>
       <c r="E45" s="162"/>
       <c r="F45" s="162"/>
       <c r="G45" s="162"/>
       <c r="H45" s="173"/>
       <c r="I45" s="173"/>
       <c r="J45" s="162"/>
       <c r="K45" s="163"/>
     </row>
     <row r="46" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B46" s="228">
+      <c r="B46" s="225">
         <v>2023</v>
       </c>
-      <c r="C46" s="228" t="s">
+      <c r="C46" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D46" s="228" t="s">
+      <c r="D46" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E46" s="228" t="s">
+      <c r="E46" s="225" t="s">
         <v>185</v>
       </c>
-      <c r="F46" s="228" t="s">
+      <c r="F46" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G46" s="228" t="s">
+      <c r="G46" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H46" s="228" t="s">
+      <c r="H46" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I46" s="228" t="s">
+      <c r="I46" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J46" s="228" t="s">
+      <c r="J46" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K46" s="163"/>
     </row>
     <row r="47" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="229"/>
-[...7 lines deleted...]
-      <c r="J47" s="229"/>
+      <c r="B47" s="226"/>
+      <c r="C47" s="226"/>
+      <c r="D47" s="226"/>
+      <c r="E47" s="226"/>
+      <c r="F47" s="226"/>
+      <c r="G47" s="226"/>
+      <c r="H47" s="226"/>
+      <c r="I47" s="226"/>
+      <c r="J47" s="226"/>
       <c r="K47" s="163"/>
     </row>
     <row r="48" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="168" t="s">
         <v>37</v>
       </c>
       <c r="C48" s="169">
         <v>45274</v>
       </c>
       <c r="D48" s="170">
         <v>45286</v>
       </c>
       <c r="E48" s="133">
         <v>850</v>
       </c>
       <c r="F48" s="133">
         <v>722.5</v>
       </c>
       <c r="G48" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H48" s="172">
         <v>0.51434601687000003</v>
       </c>
       <c r="I48" s="172">
@@ -5792,89 +5786,89 @@
       </c>
       <c r="H55" s="191">
         <v>6.3771752720000005E-2</v>
       </c>
       <c r="I55" s="191">
         <v>5.4205989810000001E-2</v>
       </c>
       <c r="J55" s="192">
         <v>45217</v>
       </c>
       <c r="K55" s="175"/>
     </row>
     <row r="56" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B56" s="162"/>
       <c r="C56" s="162"/>
       <c r="D56" s="162"/>
       <c r="E56" s="162"/>
       <c r="F56" s="162"/>
       <c r="G56" s="162"/>
       <c r="H56" s="173"/>
       <c r="I56" s="173"/>
       <c r="J56" s="162"/>
       <c r="K56" s="163"/>
     </row>
     <row r="57" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B57" s="228">
+      <c r="B57" s="225">
         <v>2022</v>
       </c>
-      <c r="C57" s="228" t="s">
+      <c r="C57" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D57" s="228" t="s">
+      <c r="D57" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E57" s="228" t="s">
+      <c r="E57" s="225" t="s">
         <v>185</v>
       </c>
-      <c r="F57" s="228" t="s">
+      <c r="F57" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G57" s="228" t="s">
+      <c r="G57" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H57" s="228" t="s">
+      <c r="H57" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I57" s="228" t="s">
+      <c r="I57" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J57" s="228" t="s">
+      <c r="J57" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K57" s="175"/>
     </row>
     <row r="58" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="229"/>
-[...7 lines deleted...]
-      <c r="J58" s="229"/>
+      <c r="B58" s="226"/>
+      <c r="C58" s="226"/>
+      <c r="D58" s="226"/>
+      <c r="E58" s="226"/>
+      <c r="F58" s="226"/>
+      <c r="G58" s="226"/>
+      <c r="H58" s="226"/>
+      <c r="I58" s="226"/>
+      <c r="J58" s="226"/>
       <c r="K58" s="163"/>
     </row>
     <row r="59" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="168" t="s">
         <v>40</v>
       </c>
       <c r="C59" s="169">
         <v>45029</v>
       </c>
       <c r="D59" s="170">
         <v>45029</v>
       </c>
       <c r="E59" s="133">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
       <c r="F59" s="133">
         <f>826731361.37/1000000</f>
         <v>826.73136137000006</v>
       </c>
       <c r="G59" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H59" s="172">
         <v>0.49753818864999999</v>
@@ -6088,89 +6082,89 @@
       </c>
       <c r="H66" s="191">
         <v>0.10739500713</v>
       </c>
       <c r="I66" s="191">
         <v>9.1285756060000001E-2</v>
       </c>
       <c r="J66" s="192">
         <v>45034</v>
       </c>
       <c r="K66" s="163"/>
     </row>
     <row r="67" spans="2:11" ht="18.5" x14ac:dyDescent="0.3">
       <c r="B67" s="162"/>
       <c r="C67" s="162"/>
       <c r="D67" s="162"/>
       <c r="E67" s="162"/>
       <c r="F67" s="162"/>
       <c r="G67" s="162"/>
       <c r="H67" s="173"/>
       <c r="I67" s="173"/>
       <c r="J67" s="162"/>
       <c r="K67" s="163"/>
     </row>
     <row r="68" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B68" s="228">
+      <c r="B68" s="225">
         <v>2021</v>
       </c>
-      <c r="C68" s="228" t="s">
+      <c r="C68" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D68" s="228" t="s">
+      <c r="D68" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E68" s="228" t="s">
+      <c r="E68" s="225" t="s">
         <v>185</v>
       </c>
-      <c r="F68" s="228" t="s">
+      <c r="F68" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G68" s="228" t="s">
+      <c r="G68" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H68" s="228" t="s">
+      <c r="H68" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I68" s="228" t="s">
+      <c r="I68" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J68" s="228" t="s">
+      <c r="J68" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K68" s="163"/>
     </row>
     <row r="69" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="229"/>
-[...7 lines deleted...]
-      <c r="J69" s="229"/>
+      <c r="B69" s="226"/>
+      <c r="C69" s="226"/>
+      <c r="D69" s="226"/>
+      <c r="E69" s="226"/>
+      <c r="F69" s="226"/>
+      <c r="G69" s="226"/>
+      <c r="H69" s="226"/>
+      <c r="I69" s="226"/>
+      <c r="J69" s="226"/>
       <c r="K69" s="163"/>
     </row>
     <row r="70" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B70" s="168" t="s">
         <v>40</v>
       </c>
       <c r="C70" s="170">
         <v>44677</v>
       </c>
       <c r="D70" s="170">
         <v>44677</v>
       </c>
       <c r="E70" s="133">
         <v>2028.5</v>
       </c>
       <c r="F70" s="133">
         <v>2028.5</v>
       </c>
       <c r="G70" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H70" s="172">
         <v>1.2120023392899999</v>
       </c>
       <c r="I70" s="172">
@@ -6382,89 +6376,89 @@
       </c>
       <c r="H77" s="191">
         <v>8.8895606969999999E-2</v>
       </c>
       <c r="I77" s="191">
         <v>7.5561265919999995E-2</v>
       </c>
       <c r="J77" s="192">
         <v>44761</v>
       </c>
       <c r="K77" s="163"/>
     </row>
     <row r="78" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B78" s="176"/>
       <c r="C78" s="176"/>
       <c r="D78" s="176"/>
       <c r="E78" s="176"/>
       <c r="F78" s="176"/>
       <c r="G78" s="176"/>
       <c r="H78" s="176"/>
       <c r="I78" s="176"/>
       <c r="J78" s="176"/>
       <c r="K78" s="163"/>
     </row>
     <row r="79" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B79" s="228">
+      <c r="B79" s="225">
         <v>2020</v>
       </c>
-      <c r="C79" s="228" t="s">
+      <c r="C79" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D79" s="228" t="s">
+      <c r="D79" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E79" s="228" t="s">
+      <c r="E79" s="225" t="s">
         <v>185</v>
       </c>
-      <c r="F79" s="228" t="s">
+      <c r="F79" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G79" s="228" t="s">
+      <c r="G79" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H79" s="228" t="s">
+      <c r="H79" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I79" s="228" t="s">
+      <c r="I79" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J79" s="228" t="s">
+      <c r="J79" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K79" s="163"/>
     </row>
     <row r="80" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="229"/>
-[...7 lines deleted...]
-      <c r="J80" s="229"/>
+      <c r="B80" s="226"/>
+      <c r="C80" s="226"/>
+      <c r="D80" s="226"/>
+      <c r="E80" s="226"/>
+      <c r="F80" s="226"/>
+      <c r="G80" s="226"/>
+      <c r="H80" s="226"/>
+      <c r="I80" s="226"/>
+      <c r="J80" s="226"/>
       <c r="K80" s="163"/>
     </row>
     <row r="81" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B81" s="164" t="s">
         <v>40</v>
       </c>
       <c r="C81" s="165">
         <v>44301</v>
       </c>
       <c r="D81" s="165">
         <v>44301</v>
       </c>
       <c r="E81" s="132">
         <v>1587.518</v>
       </c>
       <c r="F81" s="132">
         <f>E81</f>
         <v>1587.518</v>
       </c>
       <c r="G81" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H81" s="167">
         <v>0.94181786761999997</v>
       </c>
@@ -6546,3847 +6540,3848 @@
       </c>
       <c r="D84" s="170">
         <v>44162</v>
       </c>
       <c r="E84" s="133">
         <v>400</v>
       </c>
       <c r="F84" s="133">
         <v>340</v>
       </c>
       <c r="G84" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H84" s="172">
         <v>0.23690201678</v>
       </c>
       <c r="I84" s="172">
         <v>0.20136671426</v>
       </c>
       <c r="J84" s="169">
         <v>44390</v>
       </c>
       <c r="K84" s="163"/>
     </row>
     <row r="85" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="238" t="s">
+      <c r="B85" s="229" t="s">
         <v>37</v>
       </c>
-      <c r="C85" s="226">
+      <c r="C85" s="230">
         <v>44091</v>
       </c>
-      <c r="D85" s="226">
+      <c r="D85" s="230">
         <v>44102</v>
       </c>
-      <c r="E85" s="227">
+      <c r="E85" s="231">
         <v>650</v>
       </c>
-      <c r="F85" s="227">
+      <c r="F85" s="231">
         <v>552.5</v>
       </c>
       <c r="G85" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H85" s="167">
         <v>0.36098521784999998</v>
       </c>
       <c r="I85" s="167">
         <v>0.30683743517000001</v>
       </c>
       <c r="J85" s="232" t="s">
         <v>106</v>
       </c>
       <c r="K85" s="163"/>
     </row>
     <row r="86" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B86" s="238"/>
-[...3 lines deleted...]
-      <c r="F86" s="227"/>
+      <c r="B86" s="229"/>
+      <c r="C86" s="230"/>
+      <c r="D86" s="230"/>
+      <c r="E86" s="231"/>
+      <c r="F86" s="231"/>
       <c r="G86" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H86" s="167">
         <v>0.39708373963999999</v>
       </c>
       <c r="I86" s="167">
         <v>0.33752117868999998</v>
       </c>
       <c r="J86" s="232"/>
       <c r="K86" s="163"/>
     </row>
     <row r="87" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B87" s="231" t="s">
+      <c r="B87" s="227" t="s">
         <v>37</v>
       </c>
-      <c r="C87" s="231">
+      <c r="C87" s="227">
         <v>43999</v>
       </c>
-      <c r="D87" s="231">
+      <c r="D87" s="227">
         <v>44012</v>
       </c>
-      <c r="E87" s="225">
+      <c r="E87" s="228">
         <v>900</v>
       </c>
-      <c r="F87" s="225">
+      <c r="F87" s="228">
         <v>765</v>
       </c>
       <c r="G87" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H87" s="172">
         <v>0.49982568626000001</v>
       </c>
       <c r="I87" s="172">
         <v>0.42485183331999998</v>
       </c>
-      <c r="J87" s="231" t="s">
+      <c r="J87" s="227" t="s">
         <v>106</v>
       </c>
       <c r="K87" s="163"/>
     </row>
     <row r="88" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="231"/>
-[...3 lines deleted...]
-      <c r="F88" s="225"/>
+      <c r="B88" s="227"/>
+      <c r="C88" s="227"/>
+      <c r="D88" s="227"/>
+      <c r="E88" s="228"/>
+      <c r="F88" s="228"/>
       <c r="G88" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="172">
         <v>0.54980825488999996</v>
       </c>
       <c r="I88" s="172">
         <v>0.46733701664999999</v>
       </c>
-      <c r="J88" s="231"/>
+      <c r="J88" s="227"/>
       <c r="K88" s="163"/>
     </row>
     <row r="89" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B89" s="232" t="s">
         <v>37</v>
       </c>
       <c r="C89" s="232">
         <v>43909</v>
       </c>
       <c r="D89" s="232">
         <v>43921</v>
       </c>
-      <c r="E89" s="227">
+      <c r="E89" s="231">
         <v>150</v>
       </c>
-      <c r="F89" s="227">
+      <c r="F89" s="231">
         <v>127.5</v>
       </c>
       <c r="G89" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H89" s="167">
         <v>8.3304281039999997E-2</v>
       </c>
       <c r="I89" s="167">
         <v>7.0808638879999997E-2</v>
       </c>
       <c r="J89" s="232" t="s">
         <v>106</v>
       </c>
       <c r="K89" s="163"/>
     </row>
     <row r="90" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B90" s="232"/>
       <c r="C90" s="232"/>
       <c r="D90" s="232"/>
-      <c r="E90" s="227"/>
-      <c r="F90" s="227"/>
+      <c r="E90" s="231"/>
+      <c r="F90" s="231"/>
       <c r="G90" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H90" s="167">
         <v>9.1634709140000006E-2</v>
       </c>
       <c r="I90" s="167">
         <v>7.7889502769999994E-2</v>
       </c>
       <c r="J90" s="232"/>
       <c r="K90" s="163"/>
     </row>
     <row r="91" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="239" t="s">
+      <c r="B91" s="233" t="s">
         <v>37</v>
       </c>
-      <c r="C91" s="224">
+      <c r="C91" s="235">
         <v>43875</v>
       </c>
-      <c r="D91" s="224">
+      <c r="D91" s="235">
         <v>43889</v>
       </c>
-      <c r="E91" s="225">
+      <c r="E91" s="228">
         <v>270</v>
       </c>
-      <c r="F91" s="225">
+      <c r="F91" s="228">
         <v>229.5</v>
       </c>
       <c r="G91" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H91" s="172">
         <v>0.14994770587</v>
       </c>
       <c r="I91" s="172">
         <v>0.12745554999</v>
       </c>
-      <c r="J91" s="231" t="s">
+      <c r="J91" s="227" t="s">
         <v>106</v>
       </c>
       <c r="K91" s="163"/>
     </row>
     <row r="92" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="251"/>
-[...3 lines deleted...]
-      <c r="F92" s="253"/>
+      <c r="B92" s="234"/>
+      <c r="C92" s="236"/>
+      <c r="D92" s="236"/>
+      <c r="E92" s="237"/>
+      <c r="F92" s="237"/>
       <c r="G92" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H92" s="172">
         <v>0.16494247645999999</v>
       </c>
       <c r="I92" s="172">
         <v>0.14020110498999999</v>
       </c>
-      <c r="J92" s="254"/>
+      <c r="J92" s="238"/>
       <c r="K92" s="163"/>
     </row>
     <row r="93" spans="2:11" x14ac:dyDescent="0.3">
       <c r="B93" s="178"/>
       <c r="C93" s="178"/>
       <c r="D93" s="178"/>
       <c r="E93" s="178"/>
       <c r="F93" s="178"/>
       <c r="G93" s="178"/>
       <c r="H93" s="178"/>
       <c r="I93" s="179"/>
       <c r="J93" s="178"/>
       <c r="K93" s="163"/>
     </row>
     <row r="94" spans="2:11" x14ac:dyDescent="0.3">
-      <c r="B94" s="228">
+      <c r="B94" s="225">
         <v>2019</v>
       </c>
-      <c r="C94" s="228" t="s">
+      <c r="C94" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D94" s="228" t="s">
+      <c r="D94" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E94" s="228" t="s">
+      <c r="E94" s="225" t="s">
         <v>191</v>
       </c>
-      <c r="F94" s="228" t="s">
+      <c r="F94" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G94" s="228" t="s">
+      <c r="G94" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H94" s="228" t="s">
+      <c r="H94" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I94" s="228" t="s">
+      <c r="I94" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J94" s="228" t="s">
+      <c r="J94" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K94" s="163"/>
     </row>
     <row r="95" spans="2:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="229"/>
-[...7 lines deleted...]
-      <c r="J95" s="229"/>
+      <c r="B95" s="226"/>
+      <c r="C95" s="226"/>
+      <c r="D95" s="226"/>
+      <c r="E95" s="226"/>
+      <c r="F95" s="226"/>
+      <c r="G95" s="226"/>
+      <c r="H95" s="226"/>
+      <c r="I95" s="226"/>
+      <c r="J95" s="226"/>
       <c r="K95" s="163"/>
     </row>
     <row r="96" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B96" s="250" t="s">
+      <c r="B96" s="239" t="s">
         <v>40</v>
       </c>
       <c r="C96" s="232">
         <v>43979</v>
       </c>
       <c r="D96" s="232">
         <v>43979</v>
       </c>
-      <c r="E96" s="227">
+      <c r="E96" s="231">
         <v>2195.5753407900002</v>
       </c>
-      <c r="F96" s="227">
+      <c r="F96" s="231">
         <f>E96</f>
         <v>2195.5753407900002</v>
       </c>
       <c r="G96" s="164" t="s">
         <v>38</v>
       </c>
       <c r="H96" s="180">
         <v>1.2193388349495757</v>
       </c>
       <c r="I96" s="180">
         <v>1.2193388349495757</v>
       </c>
-      <c r="J96" s="226">
+      <c r="J96" s="230">
         <v>44174</v>
       </c>
       <c r="K96" s="163"/>
     </row>
     <row r="97" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B97" s="238"/>
+      <c r="B97" s="229"/>
       <c r="C97" s="232"/>
       <c r="D97" s="232"/>
-      <c r="E97" s="227"/>
-      <c r="F97" s="227"/>
+      <c r="E97" s="231"/>
+      <c r="F97" s="231"/>
       <c r="G97" s="164" t="s">
         <v>39</v>
       </c>
       <c r="H97" s="180">
         <v>1.3412727184445332</v>
       </c>
       <c r="I97" s="180">
         <v>1.3412727184445332</v>
       </c>
-      <c r="J97" s="226"/>
+      <c r="J97" s="230"/>
       <c r="K97" s="163"/>
     </row>
     <row r="98" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B98" s="239" t="s">
+      <c r="B98" s="233" t="s">
         <v>40</v>
       </c>
-      <c r="C98" s="224">
+      <c r="C98" s="235">
         <v>43818</v>
       </c>
-      <c r="D98" s="224">
+      <c r="D98" s="235">
         <v>43829</v>
       </c>
-      <c r="E98" s="225">
+      <c r="E98" s="228">
         <v>1000</v>
       </c>
-      <c r="F98" s="225">
+      <c r="F98" s="228">
         <v>1000</v>
       </c>
       <c r="G98" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H98" s="172">
         <v>0.55536187362</v>
       </c>
       <c r="I98" s="172">
         <f>H98</f>
         <v>0.55536187362</v>
       </c>
-      <c r="J98" s="231">
+      <c r="J98" s="227">
         <v>44061</v>
       </c>
       <c r="K98" s="163"/>
     </row>
     <row r="99" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B99" s="239"/>
-[...3 lines deleted...]
-      <c r="F99" s="225"/>
+      <c r="B99" s="233"/>
+      <c r="C99" s="235"/>
+      <c r="D99" s="235"/>
+      <c r="E99" s="228"/>
+      <c r="F99" s="228"/>
       <c r="G99" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H99" s="172">
         <v>0.61089806097999999</v>
       </c>
       <c r="I99" s="172">
         <f>H99</f>
         <v>0.61089806097999999</v>
       </c>
-      <c r="J99" s="224"/>
+      <c r="J99" s="235"/>
       <c r="K99" s="163"/>
     </row>
     <row r="100" spans="2:11" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B100" s="238" t="s">
+      <c r="B100" s="229" t="s">
         <v>37</v>
       </c>
       <c r="C100" s="232">
         <v>43818</v>
       </c>
       <c r="D100" s="232">
         <v>43829</v>
       </c>
-      <c r="E100" s="227">
+      <c r="E100" s="231">
         <v>350</v>
       </c>
-      <c r="F100" s="227">
+      <c r="F100" s="231">
         <v>297.5</v>
       </c>
       <c r="G100" s="164" t="s">
         <v>38</v>
       </c>
       <c r="H100" s="180">
         <v>0.19437665575999999</v>
       </c>
       <c r="I100" s="180">
         <v>0.16522015740000001</v>
       </c>
-      <c r="J100" s="226">
+      <c r="J100" s="230">
         <v>44061</v>
       </c>
       <c r="K100" s="163"/>
     </row>
     <row r="101" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B101" s="238"/>
+      <c r="B101" s="229"/>
       <c r="C101" s="232"/>
       <c r="D101" s="232"/>
-      <c r="E101" s="227"/>
-      <c r="F101" s="227"/>
+      <c r="E101" s="231"/>
+      <c r="F101" s="231"/>
       <c r="G101" s="164" t="s">
         <v>39</v>
       </c>
       <c r="H101" s="180">
         <v>0.21381432134</v>
       </c>
       <c r="I101" s="180">
         <v>0.18174217313999999</v>
       </c>
-      <c r="J101" s="226"/>
+      <c r="J101" s="230"/>
       <c r="K101" s="156"/>
     </row>
     <row r="102" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B102" s="239" t="s">
+      <c r="B102" s="233" t="s">
         <v>37</v>
       </c>
-      <c r="C102" s="224">
+      <c r="C102" s="235">
         <v>43633</v>
       </c>
-      <c r="D102" s="224">
+      <c r="D102" s="235">
         <v>43644</v>
       </c>
-      <c r="E102" s="225">
+      <c r="E102" s="228">
         <v>968</v>
       </c>
-      <c r="F102" s="225">
+      <c r="F102" s="228">
         <v>822.8</v>
       </c>
       <c r="G102" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H102" s="172">
         <v>0.53759029367</v>
       </c>
       <c r="I102" s="172">
         <v>0.45695174961000001</v>
       </c>
-      <c r="J102" s="231">
+      <c r="J102" s="227">
         <v>44061</v>
       </c>
       <c r="K102" s="156"/>
     </row>
     <row r="103" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B103" s="239"/>
-[...3 lines deleted...]
-      <c r="F103" s="225"/>
+      <c r="B103" s="233"/>
+      <c r="C103" s="235"/>
+      <c r="D103" s="235"/>
+      <c r="E103" s="228"/>
+      <c r="F103" s="228"/>
       <c r="G103" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H103" s="172">
         <v>0.59134932302999998</v>
       </c>
       <c r="I103" s="172">
         <v>0.50264692458000004</v>
       </c>
-      <c r="J103" s="224"/>
+      <c r="J103" s="235"/>
       <c r="K103" s="156"/>
     </row>
     <row r="104" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B104" s="238" t="s">
+      <c r="B104" s="229" t="s">
         <v>37</v>
       </c>
       <c r="C104" s="232">
         <v>43572</v>
       </c>
       <c r="D104" s="232">
         <v>43585</v>
       </c>
-      <c r="E104" s="227">
+      <c r="E104" s="231">
         <v>570</v>
       </c>
-      <c r="F104" s="227">
+      <c r="F104" s="231">
         <v>484.5</v>
       </c>
       <c r="G104" s="164" t="s">
         <v>38</v>
       </c>
       <c r="H104" s="180">
         <v>0.31655626796000003</v>
       </c>
       <c r="I104" s="180">
         <v>0.26907282777000002</v>
       </c>
-      <c r="J104" s="226">
+      <c r="J104" s="230">
         <v>44061</v>
       </c>
       <c r="K104" s="156"/>
     </row>
     <row r="105" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B105" s="238"/>
+      <c r="B105" s="229"/>
       <c r="C105" s="232"/>
       <c r="D105" s="232"/>
-      <c r="E105" s="227"/>
-      <c r="F105" s="227"/>
+      <c r="E105" s="231"/>
+      <c r="F105" s="231"/>
       <c r="G105" s="164" t="s">
         <v>39</v>
       </c>
       <c r="H105" s="180">
         <v>0.34821189475999997</v>
       </c>
       <c r="I105" s="180">
         <v>0.29598011054000001</v>
       </c>
-      <c r="J105" s="226"/>
+      <c r="J105" s="230"/>
       <c r="K105" s="156"/>
     </row>
     <row r="106" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B106" s="239" t="s">
+      <c r="B106" s="233" t="s">
         <v>37</v>
       </c>
-      <c r="C106" s="224">
+      <c r="C106" s="235">
         <v>43511</v>
       </c>
-      <c r="D106" s="224">
+      <c r="D106" s="235">
         <v>43524</v>
       </c>
-      <c r="E106" s="225">
+      <c r="E106" s="228">
         <v>700</v>
       </c>
-      <c r="F106" s="225">
+      <c r="F106" s="228">
         <v>595</v>
       </c>
       <c r="G106" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H106" s="172">
         <v>0.38875331152999998</v>
       </c>
       <c r="I106" s="172">
         <v>0.33044031480000002</v>
       </c>
-      <c r="J106" s="231">
+      <c r="J106" s="227">
         <v>44061</v>
       </c>
       <c r="K106" s="156"/>
     </row>
     <row r="107" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B107" s="251"/>
-[...3 lines deleted...]
-      <c r="F107" s="225"/>
+      <c r="B107" s="234"/>
+      <c r="C107" s="235"/>
+      <c r="D107" s="235"/>
+      <c r="E107" s="228"/>
+      <c r="F107" s="228"/>
       <c r="G107" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H107" s="172">
         <v>0.42762864269</v>
       </c>
       <c r="I107" s="172">
         <v>0.36348434627999998</v>
       </c>
-      <c r="J107" s="224"/>
+      <c r="J107" s="235"/>
       <c r="K107" s="156"/>
     </row>
     <row r="108" spans="2:11" s="181" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B108" s="178"/>
       <c r="C108" s="178"/>
       <c r="D108" s="178"/>
       <c r="E108" s="178"/>
       <c r="F108" s="178"/>
       <c r="G108" s="178"/>
       <c r="H108" s="178"/>
       <c r="I108" s="179"/>
       <c r="J108" s="178"/>
       <c r="K108" s="156"/>
     </row>
     <row r="109" spans="2:11" s="181" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B109" s="228">
+      <c r="B109" s="225">
         <v>2018</v>
       </c>
-      <c r="C109" s="228" t="s">
+      <c r="C109" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D109" s="228" t="s">
+      <c r="D109" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E109" s="228" t="s">
+      <c r="E109" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F109" s="228" t="s">
+      <c r="F109" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G109" s="228" t="s">
+      <c r="G109" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H109" s="228" t="s">
+      <c r="H109" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I109" s="228" t="s">
+      <c r="I109" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J109" s="228" t="s">
+      <c r="J109" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K109" s="156"/>
     </row>
     <row r="110" spans="2:11" s="181" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B110" s="229"/>
-[...7 lines deleted...]
-      <c r="J110" s="229"/>
+      <c r="B110" s="226"/>
+      <c r="C110" s="226"/>
+      <c r="D110" s="226"/>
+      <c r="E110" s="226"/>
+      <c r="F110" s="226"/>
+      <c r="G110" s="226"/>
+      <c r="H110" s="226"/>
+      <c r="I110" s="226"/>
+      <c r="J110" s="226"/>
       <c r="K110" s="156"/>
     </row>
     <row r="111" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B111" s="250" t="s">
+      <c r="B111" s="239" t="s">
         <v>40</v>
       </c>
       <c r="C111" s="232">
         <v>43566</v>
       </c>
       <c r="D111" s="232">
         <v>43566</v>
       </c>
-      <c r="E111" s="227">
+      <c r="E111" s="231">
         <v>2468.6999999999998</v>
       </c>
-      <c r="F111" s="227">
+      <c r="F111" s="231">
         <v>2468.6999999999998</v>
       </c>
       <c r="G111" s="164" t="s">
         <v>38</v>
       </c>
       <c r="H111" s="182">
         <v>1.3710129451999999</v>
       </c>
       <c r="I111" s="182">
         <v>1.3710129451999999</v>
       </c>
-      <c r="J111" s="226">
+      <c r="J111" s="230">
         <v>43816</v>
       </c>
       <c r="K111" s="156"/>
     </row>
     <row r="112" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B112" s="238"/>
+      <c r="B112" s="229"/>
       <c r="C112" s="232"/>
       <c r="D112" s="232"/>
-      <c r="E112" s="227"/>
-      <c r="F112" s="227"/>
+      <c r="E112" s="231"/>
+      <c r="F112" s="231"/>
       <c r="G112" s="164" t="s">
         <v>39</v>
       </c>
       <c r="H112" s="182">
         <v>1.50811423972</v>
       </c>
       <c r="I112" s="182">
         <v>1.50811423972</v>
       </c>
-      <c r="J112" s="226"/>
+      <c r="J112" s="230"/>
       <c r="K112" s="156"/>
     </row>
     <row r="113" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B113" s="239" t="s">
+      <c r="B113" s="233" t="s">
         <v>37</v>
       </c>
       <c r="C113" s="240">
         <v>43438</v>
       </c>
       <c r="D113" s="240">
         <v>43451</v>
       </c>
-      <c r="E113" s="245">
+      <c r="E113" s="241">
         <v>1350</v>
       </c>
-      <c r="F113" s="245">
+      <c r="F113" s="241">
         <v>1147.5</v>
       </c>
       <c r="G113" s="177" t="s">
         <v>38</v>
       </c>
       <c r="H113" s="183">
         <v>0.74973852938999996</v>
       </c>
       <c r="I113" s="183">
         <v>0.63727774997999997</v>
       </c>
-      <c r="J113" s="243">
+      <c r="J113" s="242">
         <v>43816</v>
       </c>
       <c r="K113" s="156"/>
     </row>
     <row r="114" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B114" s="239"/>
+      <c r="B114" s="233"/>
       <c r="C114" s="240"/>
       <c r="D114" s="240"/>
-      <c r="E114" s="245"/>
-      <c r="F114" s="245"/>
+      <c r="E114" s="241"/>
+      <c r="F114" s="241"/>
       <c r="G114" s="177" t="s">
         <v>39</v>
       </c>
       <c r="H114" s="183">
         <v>0.82471238232999999</v>
       </c>
       <c r="I114" s="183">
         <v>0.70100552498000002</v>
       </c>
-      <c r="J114" s="243"/>
+      <c r="J114" s="242"/>
       <c r="K114" s="156"/>
     </row>
     <row r="115" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B115" s="236" t="s">
+      <c r="B115" s="246" t="s">
         <v>37</v>
       </c>
       <c r="C115" s="232">
         <v>43348</v>
       </c>
       <c r="D115" s="232">
         <v>43360</v>
       </c>
-      <c r="E115" s="227">
+      <c r="E115" s="231">
         <v>2800</v>
       </c>
-      <c r="F115" s="227">
+      <c r="F115" s="231">
         <v>2380</v>
       </c>
       <c r="G115" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H115" s="182">
         <v>1.5550132461499999</v>
       </c>
       <c r="I115" s="182">
         <v>1.3217612592300001</v>
       </c>
-      <c r="J115" s="226">
+      <c r="J115" s="230">
         <v>43697</v>
       </c>
       <c r="K115" s="156"/>
     </row>
     <row r="116" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B116" s="236"/>
+      <c r="B116" s="246"/>
       <c r="C116" s="232"/>
       <c r="D116" s="232"/>
-      <c r="E116" s="227"/>
-      <c r="F116" s="227"/>
+      <c r="E116" s="231"/>
+      <c r="F116" s="231"/>
       <c r="G116" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H116" s="182">
         <v>1.71051457077</v>
       </c>
       <c r="I116" s="182">
         <v>1.4539373851499999</v>
       </c>
-      <c r="J116" s="226"/>
+      <c r="J116" s="230"/>
       <c r="K116" s="156"/>
     </row>
     <row r="117" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B117" s="239" t="s">
+      <c r="B117" s="233" t="s">
         <v>37</v>
       </c>
       <c r="C117" s="240">
         <v>43269</v>
       </c>
       <c r="D117" s="240">
         <v>43280</v>
       </c>
-      <c r="E117" s="245">
+      <c r="E117" s="241">
         <v>400</v>
       </c>
-      <c r="F117" s="245">
+      <c r="F117" s="241">
         <v>340</v>
       </c>
       <c r="G117" s="177" t="s">
         <v>38</v>
       </c>
       <c r="H117" s="183">
         <v>0.22214474945000001</v>
       </c>
       <c r="I117" s="183">
         <v>0.18882303703</v>
       </c>
-      <c r="J117" s="243">
+      <c r="J117" s="242">
         <v>43697</v>
       </c>
       <c r="K117" s="156"/>
     </row>
     <row r="118" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B118" s="247"/>
-[...3 lines deleted...]
-      <c r="F118" s="249"/>
+      <c r="B118" s="243"/>
+      <c r="C118" s="244"/>
+      <c r="D118" s="244"/>
+      <c r="E118" s="245"/>
+      <c r="F118" s="245"/>
       <c r="G118" s="184" t="s">
         <v>39</v>
       </c>
       <c r="H118" s="185">
         <v>0.24435922438999999</v>
       </c>
       <c r="I118" s="185">
         <v>0.20770534072999999</v>
       </c>
-      <c r="J118" s="247"/>
+      <c r="J118" s="243"/>
       <c r="K118" s="156"/>
     </row>
     <row r="119" spans="2:11" s="181" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="246"/>
-[...7 lines deleted...]
-      <c r="J119" s="246"/>
+      <c r="B119" s="247"/>
+      <c r="C119" s="247"/>
+      <c r="D119" s="247"/>
+      <c r="E119" s="247"/>
+      <c r="F119" s="247"/>
+      <c r="G119" s="247"/>
+      <c r="H119" s="247"/>
+      <c r="I119" s="247"/>
+      <c r="J119" s="247"/>
       <c r="K119" s="156"/>
     </row>
     <row r="120" spans="2:11" s="181" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B120" s="228">
+      <c r="B120" s="225">
         <v>2017</v>
       </c>
-      <c r="C120" s="228" t="s">
+      <c r="C120" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D120" s="228" t="s">
+      <c r="D120" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E120" s="228" t="s">
+      <c r="E120" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F120" s="228" t="s">
+      <c r="F120" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G120" s="228" t="s">
+      <c r="G120" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H120" s="228" t="s">
+      <c r="H120" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I120" s="228" t="s">
+      <c r="I120" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J120" s="228" t="s">
+      <c r="J120" s="225" t="s">
         <v>36</v>
       </c>
       <c r="K120" s="156"/>
     </row>
     <row r="121" spans="2:11" s="181" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B121" s="229"/>
-[...7 lines deleted...]
-      <c r="J121" s="229"/>
+      <c r="B121" s="226"/>
+      <c r="C121" s="226"/>
+      <c r="D121" s="226"/>
+      <c r="E121" s="226"/>
+      <c r="F121" s="226"/>
+      <c r="G121" s="226"/>
+      <c r="H121" s="226"/>
+      <c r="I121" s="226"/>
+      <c r="J121" s="226"/>
       <c r="K121" s="156"/>
     </row>
     <row r="122" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B122" s="244" t="s">
+      <c r="B122" s="248" t="s">
         <v>40</v>
       </c>
       <c r="C122" s="240">
         <v>43202</v>
       </c>
       <c r="D122" s="240">
         <v>43202</v>
       </c>
-      <c r="E122" s="245">
+      <c r="E122" s="241">
         <v>2191.9</v>
       </c>
-      <c r="F122" s="245">
+      <c r="F122" s="241">
         <v>2191.9</v>
       </c>
       <c r="G122" s="177" t="s">
         <v>38</v>
       </c>
       <c r="H122" s="183">
         <v>1.2172770028378261</v>
       </c>
       <c r="I122" s="183">
         <v>1.2172770028378261</v>
       </c>
-      <c r="J122" s="243">
+      <c r="J122" s="242">
         <v>43445</v>
       </c>
       <c r="K122" s="156"/>
     </row>
     <row r="123" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B123" s="239"/>
+      <c r="B123" s="233"/>
       <c r="C123" s="240"/>
       <c r="D123" s="240"/>
-      <c r="E123" s="245"/>
-      <c r="F123" s="245"/>
+      <c r="E123" s="241"/>
+      <c r="F123" s="241"/>
       <c r="G123" s="177" t="s">
         <v>39</v>
       </c>
       <c r="H123" s="183">
         <v>1.3390047031296248</v>
       </c>
       <c r="I123" s="183">
         <v>1.3390047031296248</v>
       </c>
-      <c r="J123" s="239"/>
+      <c r="J123" s="233"/>
       <c r="K123" s="156"/>
     </row>
     <row r="124" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B124" s="236" t="s">
+      <c r="B124" s="246" t="s">
         <v>37</v>
       </c>
       <c r="C124" s="232">
         <v>43083</v>
       </c>
       <c r="D124" s="232">
         <v>43095</v>
       </c>
-      <c r="E124" s="227">
+      <c r="E124" s="231">
         <v>1486.63888944</v>
       </c>
-      <c r="F124" s="227">
+      <c r="F124" s="231">
         <v>1263.6430560199999</v>
       </c>
       <c r="G124" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H124" s="167">
         <v>0.82562255904000004</v>
       </c>
       <c r="I124" s="167">
         <v>0.70177917517999999</v>
       </c>
-      <c r="J124" s="226">
+      <c r="J124" s="230">
         <v>43333</v>
       </c>
       <c r="K124" s="156"/>
     </row>
     <row r="125" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B125" s="236"/>
+      <c r="B125" s="246"/>
       <c r="C125" s="232"/>
       <c r="D125" s="232"/>
-      <c r="E125" s="227"/>
-      <c r="F125" s="227"/>
+      <c r="E125" s="231"/>
+      <c r="F125" s="231"/>
       <c r="G125" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H125" s="167">
         <v>0.90818481495000003</v>
       </c>
       <c r="I125" s="167">
         <v>0.77195709270000001</v>
       </c>
-      <c r="J125" s="238"/>
+      <c r="J125" s="229"/>
       <c r="K125" s="156"/>
     </row>
     <row r="126" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B126" s="239" t="s">
+      <c r="B126" s="233" t="s">
         <v>37</v>
       </c>
       <c r="C126" s="240">
         <v>42996</v>
       </c>
       <c r="D126" s="240">
         <v>43007</v>
       </c>
-      <c r="E126" s="241">
+      <c r="E126" s="249">
         <v>305</v>
       </c>
-      <c r="F126" s="242">
+      <c r="F126" s="250">
         <v>259.3</v>
       </c>
       <c r="G126" s="177" t="s">
         <v>38</v>
       </c>
       <c r="H126" s="183">
         <v>0.16938500000000001</v>
       </c>
       <c r="I126" s="183">
         <v>0.14397799999999999</v>
       </c>
-      <c r="J126" s="243">
+      <c r="J126" s="242">
         <v>43333</v>
       </c>
       <c r="K126" s="156"/>
     </row>
     <row r="127" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B127" s="239"/>
+      <c r="B127" s="233"/>
       <c r="C127" s="240"/>
       <c r="D127" s="240"/>
-      <c r="E127" s="241"/>
-      <c r="F127" s="242"/>
+      <c r="E127" s="249"/>
+      <c r="F127" s="250"/>
       <c r="G127" s="177" t="s">
         <v>39</v>
       </c>
       <c r="H127" s="183">
         <v>0.18632399999999999</v>
       </c>
       <c r="I127" s="183">
         <v>0.15837499999999999</v>
       </c>
-      <c r="J127" s="239"/>
+      <c r="J127" s="233"/>
       <c r="K127" s="156"/>
     </row>
     <row r="128" spans="2:11" s="181" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B128" s="236" t="s">
+      <c r="B128" s="246" t="s">
         <v>37</v>
       </c>
       <c r="C128" s="232">
         <v>42905</v>
       </c>
       <c r="D128" s="232">
         <v>42916</v>
       </c>
-      <c r="E128" s="227">
+      <c r="E128" s="231">
         <v>95</v>
       </c>
-      <c r="F128" s="227">
+      <c r="F128" s="231">
         <v>80.75</v>
       </c>
       <c r="G128" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H128" s="167">
         <v>5.2759357229999998E-2</v>
       </c>
       <c r="I128" s="167">
         <v>4.4845453649999999E-2</v>
       </c>
-      <c r="J128" s="226">
+      <c r="J128" s="230">
         <v>43333</v>
       </c>
       <c r="K128" s="156"/>
     </row>
     <row r="129" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B129" s="236"/>
+      <c r="B129" s="246"/>
       <c r="C129" s="232"/>
       <c r="D129" s="232"/>
-      <c r="E129" s="227"/>
-      <c r="F129" s="227"/>
+      <c r="E129" s="231"/>
+      <c r="F129" s="231"/>
       <c r="G129" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H129" s="167">
         <v>5.8035292959999998E-2</v>
       </c>
       <c r="I129" s="167">
         <v>4.932999901E-2</v>
       </c>
-      <c r="J129" s="238"/>
+      <c r="J129" s="229"/>
     </row>
     <row r="130" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B130" s="239" t="s">
+      <c r="B130" s="233" t="s">
         <v>37</v>
       </c>
       <c r="C130" s="240">
         <v>42814</v>
       </c>
       <c r="D130" s="240">
         <v>42825</v>
       </c>
-      <c r="E130" s="241">
+      <c r="E130" s="249">
         <v>350</v>
       </c>
-      <c r="F130" s="242">
+      <c r="F130" s="250">
         <v>297.5</v>
       </c>
       <c r="G130" s="177" t="s">
         <v>38</v>
       </c>
       <c r="H130" s="183">
         <v>0.19437657928999999</v>
       </c>
       <c r="I130" s="183">
         <v>0.16522009239999999</v>
       </c>
-      <c r="J130" s="243">
+      <c r="J130" s="242">
         <v>43333</v>
       </c>
     </row>
     <row r="131" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B131" s="239"/>
+      <c r="B131" s="233"/>
       <c r="C131" s="240"/>
       <c r="D131" s="240"/>
-      <c r="E131" s="241"/>
-      <c r="F131" s="242"/>
+      <c r="E131" s="249"/>
+      <c r="F131" s="250"/>
       <c r="G131" s="177" t="s">
         <v>39</v>
       </c>
       <c r="H131" s="183">
         <v>0.21381423722000001</v>
       </c>
       <c r="I131" s="183">
         <v>0.18174210163999999</v>
       </c>
-      <c r="J131" s="239"/>
+      <c r="J131" s="233"/>
     </row>
     <row r="132" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B132" s="236" t="s">
+      <c r="B132" s="246" t="s">
         <v>37</v>
       </c>
       <c r="C132" s="232">
         <v>42779</v>
       </c>
       <c r="D132" s="232">
         <v>42790</v>
       </c>
-      <c r="E132" s="237">
+      <c r="E132" s="251">
         <v>180</v>
       </c>
-      <c r="F132" s="237">
+      <c r="F132" s="251">
         <v>153</v>
       </c>
       <c r="G132" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H132" s="182">
         <v>9.9965097909999995E-2</v>
       </c>
       <c r="I132" s="182">
         <v>8.497033323E-2</v>
       </c>
-      <c r="J132" s="226">
+      <c r="J132" s="230">
         <v>43333</v>
       </c>
     </row>
     <row r="133" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B133" s="236"/>
+      <c r="B133" s="246"/>
       <c r="C133" s="232"/>
       <c r="D133" s="232"/>
-      <c r="E133" s="237"/>
-      <c r="F133" s="237"/>
+      <c r="E133" s="251"/>
+      <c r="F133" s="251"/>
       <c r="G133" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H133" s="182">
         <v>0.10996160770000001</v>
       </c>
       <c r="I133" s="182">
         <v>9.346736655E-2</v>
       </c>
-      <c r="J133" s="238"/>
+      <c r="J133" s="229"/>
     </row>
     <row r="134" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B134" s="163"/>
       <c r="C134" s="163"/>
       <c r="D134" s="163"/>
       <c r="E134" s="163"/>
       <c r="F134" s="163"/>
       <c r="G134" s="163"/>
       <c r="H134" s="163"/>
       <c r="I134" s="163"/>
       <c r="J134" s="163"/>
     </row>
     <row r="135" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B135" s="228">
+      <c r="B135" s="225">
         <v>2016</v>
       </c>
-      <c r="C135" s="228" t="s">
+      <c r="C135" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D135" s="228" t="s">
+      <c r="D135" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E135" s="228" t="s">
+      <c r="E135" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F135" s="228" t="s">
+      <c r="F135" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G135" s="228" t="s">
+      <c r="G135" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H135" s="228" t="s">
+      <c r="H135" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I135" s="228" t="s">
+      <c r="I135" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J135" s="228" t="s">
+      <c r="J135" s="225" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="136" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="229"/>
-[...7 lines deleted...]
-      <c r="J136" s="229"/>
+      <c r="B136" s="226"/>
+      <c r="C136" s="226"/>
+      <c r="D136" s="226"/>
+      <c r="E136" s="226"/>
+      <c r="F136" s="226"/>
+      <c r="G136" s="226"/>
+      <c r="H136" s="226"/>
+      <c r="I136" s="226"/>
+      <c r="J136" s="226"/>
     </row>
     <row r="137" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B137" s="230" t="s">
+      <c r="B137" s="252" t="s">
         <v>40</v>
       </c>
-      <c r="C137" s="231">
+      <c r="C137" s="227">
         <v>42851</v>
       </c>
-      <c r="D137" s="231">
+      <c r="D137" s="227">
         <v>42851</v>
       </c>
-      <c r="E137" s="225">
+      <c r="E137" s="228">
         <v>1913.9867990599998</v>
       </c>
-      <c r="F137" s="225">
+      <c r="F137" s="228">
         <v>1913.9867990599998</v>
       </c>
       <c r="G137" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H137" s="172">
         <v>1.0629548766300001</v>
       </c>
       <c r="I137" s="172">
         <v>1.0629548766300001</v>
       </c>
-      <c r="J137" s="224">
+      <c r="J137" s="235">
         <v>43082</v>
       </c>
     </row>
     <row r="138" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B138" s="224"/>
-[...3 lines deleted...]
-      <c r="F138" s="225"/>
+      <c r="B138" s="235"/>
+      <c r="C138" s="227"/>
+      <c r="D138" s="227"/>
+      <c r="E138" s="228"/>
+      <c r="F138" s="228"/>
       <c r="G138" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H138" s="172">
         <v>1.1692503643000001</v>
       </c>
       <c r="I138" s="172">
         <v>1.1692503643000001</v>
       </c>
-      <c r="J138" s="224"/>
+      <c r="J138" s="235"/>
     </row>
     <row r="139" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B139" s="236" t="s">
+      <c r="B139" s="246" t="s">
         <v>37</v>
       </c>
       <c r="C139" s="232">
         <v>42723</v>
       </c>
       <c r="D139" s="232">
         <v>42734</v>
       </c>
-      <c r="E139" s="227">
+      <c r="E139" s="231">
         <v>604.14499999999998</v>
       </c>
-      <c r="F139" s="227">
+      <c r="F139" s="231">
         <v>513.52324999999996</v>
       </c>
       <c r="G139" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H139" s="167">
         <v>0.33551896714000001</v>
       </c>
       <c r="I139" s="167">
         <v>0.28519112207000002</v>
       </c>
-      <c r="J139" s="226">
+      <c r="J139" s="230">
         <v>43082</v>
       </c>
     </row>
     <row r="140" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B140" s="236"/>
+      <c r="B140" s="246"/>
       <c r="C140" s="232"/>
       <c r="D140" s="232"/>
-      <c r="E140" s="227"/>
-      <c r="F140" s="227"/>
+      <c r="E140" s="231"/>
+      <c r="F140" s="231"/>
       <c r="G140" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H140" s="167">
         <v>0.36907086384999999</v>
       </c>
       <c r="I140" s="167">
         <v>0.31371023427</v>
       </c>
-      <c r="J140" s="226"/>
+      <c r="J140" s="230"/>
     </row>
     <row r="141" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B141" s="224" t="s">
+      <c r="B141" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C141" s="224">
+      <c r="C141" s="235">
         <v>42632</v>
       </c>
-      <c r="D141" s="224">
+      <c r="D141" s="235">
         <v>42643</v>
       </c>
-      <c r="E141" s="225">
+      <c r="E141" s="228">
         <v>650</v>
       </c>
-      <c r="F141" s="225">
+      <c r="F141" s="228">
         <v>552.5</v>
       </c>
       <c r="G141" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H141" s="172">
         <v>0.36098516293999999</v>
       </c>
       <c r="I141" s="172">
         <v>0.30683738849999997</v>
       </c>
-      <c r="J141" s="224">
+      <c r="J141" s="235">
         <v>42969</v>
       </c>
     </row>
     <row r="142" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B142" s="224"/>
-[...3 lines deleted...]
-      <c r="F142" s="225"/>
+      <c r="B142" s="235"/>
+      <c r="C142" s="235"/>
+      <c r="D142" s="235"/>
+      <c r="E142" s="228"/>
+      <c r="F142" s="228"/>
       <c r="G142" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H142" s="172">
         <v>0.39708367923999999</v>
       </c>
       <c r="I142" s="172">
         <v>0.33752112735000001</v>
       </c>
-      <c r="J142" s="224"/>
+      <c r="J142" s="235"/>
     </row>
     <row r="143" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B143" s="236" t="s">
+      <c r="B143" s="246" t="s">
         <v>37</v>
       </c>
       <c r="C143" s="232">
         <v>42538</v>
       </c>
       <c r="D143" s="232">
         <v>42551</v>
       </c>
-      <c r="E143" s="227">
+      <c r="E143" s="231">
         <v>161</v>
       </c>
-      <c r="F143" s="227">
+      <c r="F143" s="231">
         <v>136.85</v>
       </c>
       <c r="G143" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H143" s="167">
         <v>8.9413248050000005E-2</v>
       </c>
       <c r="I143" s="167">
         <v>7.6001260840000001E-2</v>
       </c>
-      <c r="J143" s="226">
+      <c r="J143" s="230">
         <v>42969</v>
       </c>
     </row>
     <row r="144" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B144" s="236"/>
+      <c r="B144" s="246"/>
       <c r="C144" s="232"/>
       <c r="D144" s="232"/>
-      <c r="E144" s="227"/>
-      <c r="F144" s="227"/>
+      <c r="E144" s="231"/>
+      <c r="F144" s="231"/>
       <c r="G144" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H144" s="167">
         <v>9.8354572850000002E-2</v>
       </c>
       <c r="I144" s="167">
         <v>8.3601386920000006E-2</v>
       </c>
-      <c r="J144" s="226"/>
+      <c r="J144" s="230"/>
     </row>
     <row r="145" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B145" s="224" t="s">
+      <c r="B145" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C145" s="224">
+      <c r="C145" s="235">
         <v>42478</v>
       </c>
-      <c r="D145" s="224">
+      <c r="D145" s="235">
         <v>42489</v>
       </c>
-      <c r="E145" s="225">
+      <c r="E145" s="228">
         <v>220</v>
       </c>
-      <c r="F145" s="225">
+      <c r="F145" s="228">
         <v>187</v>
       </c>
       <c r="G145" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H145" s="172">
         <v>0.12217959361</v>
       </c>
       <c r="I145" s="172">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J145" s="224">
+      <c r="J145" s="235">
         <v>42969</v>
       </c>
     </row>
     <row r="146" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B146" s="224"/>
-[...3 lines deleted...]
-      <c r="F146" s="225"/>
+      <c r="B146" s="235"/>
+      <c r="C146" s="235"/>
+      <c r="D146" s="235"/>
+      <c r="E146" s="228"/>
+      <c r="F146" s="228"/>
       <c r="G146" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H146" s="172">
         <v>0.13439755297</v>
       </c>
       <c r="I146" s="172">
         <v>0.11423792003</v>
       </c>
-      <c r="J146" s="224"/>
+      <c r="J146" s="235"/>
     </row>
     <row r="147" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B147" s="236" t="s">
+      <c r="B147" s="246" t="s">
         <v>37</v>
       </c>
       <c r="C147" s="232">
         <v>42447</v>
       </c>
       <c r="D147" s="232">
         <v>42460</v>
       </c>
-      <c r="E147" s="227">
+      <c r="E147" s="231">
         <v>337</v>
       </c>
-      <c r="F147" s="227">
+      <c r="F147" s="231">
         <v>286.45</v>
       </c>
       <c r="G147" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H147" s="167">
         <v>0.18715692294</v>
       </c>
       <c r="I147" s="167">
         <v>0.15908338450000001</v>
       </c>
-      <c r="J147" s="226">
+      <c r="J147" s="230">
         <v>42969</v>
       </c>
     </row>
     <row r="148" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B148" s="236"/>
+      <c r="B148" s="246"/>
       <c r="C148" s="232"/>
       <c r="D148" s="232"/>
-      <c r="E148" s="227"/>
-      <c r="F148" s="227"/>
+      <c r="E148" s="231"/>
+      <c r="F148" s="231"/>
       <c r="G148" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H148" s="167">
         <v>0.20587261524</v>
       </c>
       <c r="I148" s="167">
         <v>0.17499172295000001</v>
       </c>
-      <c r="J148" s="226"/>
+      <c r="J148" s="230"/>
     </row>
     <row r="149" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B149" s="224" t="s">
+      <c r="B149" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C149" s="224">
+      <c r="C149" s="235">
         <v>42419</v>
       </c>
-      <c r="D149" s="224">
+      <c r="D149" s="235">
         <v>42429</v>
       </c>
-      <c r="E149" s="225">
+      <c r="E149" s="228">
         <v>200</v>
       </c>
-      <c r="F149" s="225">
+      <c r="F149" s="228">
         <v>170</v>
       </c>
       <c r="G149" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H149" s="172">
         <v>0.11107235782</v>
       </c>
       <c r="I149" s="172">
         <v>9.4411504150000006E-2</v>
       </c>
-      <c r="J149" s="224">
+      <c r="J149" s="235">
         <v>42969</v>
       </c>
     </row>
     <row r="150" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B150" s="224"/>
-[...3 lines deleted...]
-      <c r="F150" s="225"/>
+      <c r="B150" s="235"/>
+      <c r="C150" s="235"/>
+      <c r="D150" s="235"/>
+      <c r="E150" s="228"/>
+      <c r="F150" s="228"/>
       <c r="G150" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H150" s="172">
         <v>0.12217959361</v>
       </c>
       <c r="I150" s="172">
         <v>0.10385265456999999</v>
       </c>
-      <c r="J150" s="224"/>
+      <c r="J150" s="235"/>
     </row>
     <row r="151" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B151" s="186"/>
     </row>
     <row r="152" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B152" s="228">
+      <c r="B152" s="225">
         <v>2015</v>
       </c>
-      <c r="C152" s="228" t="s">
+      <c r="C152" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D152" s="228" t="s">
+      <c r="D152" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E152" s="228" t="s">
+      <c r="E152" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F152" s="228" t="s">
+      <c r="F152" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G152" s="228" t="s">
+      <c r="G152" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H152" s="228" t="s">
+      <c r="H152" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I152" s="228" t="s">
+      <c r="I152" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J152" s="228" t="s">
+      <c r="J152" s="225" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="153" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B153" s="229"/>
-[...7 lines deleted...]
-      <c r="J153" s="229"/>
+      <c r="B153" s="226"/>
+      <c r="C153" s="226"/>
+      <c r="D153" s="226"/>
+      <c r="E153" s="226"/>
+      <c r="F153" s="226"/>
+      <c r="G153" s="226"/>
+      <c r="H153" s="226"/>
+      <c r="I153" s="226"/>
+      <c r="J153" s="226"/>
     </row>
     <row r="154" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B154" s="235" t="s">
+      <c r="B154" s="253" t="s">
         <v>40</v>
       </c>
       <c r="C154" s="232">
         <v>42488</v>
       </c>
       <c r="D154" s="232">
         <v>42488</v>
       </c>
-      <c r="E154" s="227">
+      <c r="E154" s="231">
         <v>1287.2233853499999</v>
       </c>
-      <c r="F154" s="227">
+      <c r="F154" s="231">
         <f>E154</f>
         <v>1287.2233853499999</v>
       </c>
       <c r="G154" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H154" s="167">
         <v>0.71487468232182438</v>
       </c>
       <c r="I154" s="167">
         <v>0.71487468232182438</v>
       </c>
-      <c r="J154" s="226">
+      <c r="J154" s="230">
         <v>42717</v>
       </c>
     </row>
     <row r="155" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B155" s="233"/>
+      <c r="B155" s="254"/>
       <c r="C155" s="232"/>
       <c r="D155" s="232"/>
-      <c r="E155" s="227"/>
-      <c r="F155" s="227"/>
+      <c r="E155" s="231"/>
+      <c r="F155" s="231"/>
       <c r="G155" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H155" s="167">
         <v>0.78636215055400682</v>
       </c>
       <c r="I155" s="167">
         <f>H155</f>
         <v>0.78636215055400682</v>
       </c>
-      <c r="J155" s="226"/>
+      <c r="J155" s="230"/>
     </row>
     <row r="156" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B156" s="234" t="s">
+      <c r="B156" s="255" t="s">
         <v>37</v>
       </c>
-      <c r="C156" s="231">
+      <c r="C156" s="227">
         <v>42355</v>
       </c>
-      <c r="D156" s="231">
+      <c r="D156" s="227">
         <v>42368</v>
       </c>
-      <c r="E156" s="225">
+      <c r="E156" s="228">
         <v>302.89999999999998</v>
       </c>
-      <c r="F156" s="225">
+      <c r="F156" s="228">
         <f>E156*0.85</f>
         <v>257.46499999999997</v>
       </c>
       <c r="G156" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H156" s="172">
         <v>0.16823296997000001</v>
       </c>
       <c r="I156" s="172">
         <v>0.14299802448000001</v>
       </c>
-      <c r="J156" s="224">
+      <c r="J156" s="235">
         <v>42717</v>
       </c>
     </row>
     <row r="157" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B157" s="234"/>
-[...3 lines deleted...]
-      <c r="F157" s="225"/>
+      <c r="B157" s="255"/>
+      <c r="C157" s="227"/>
+      <c r="D157" s="227"/>
+      <c r="E157" s="228"/>
+      <c r="F157" s="228"/>
       <c r="G157" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H157" s="172">
         <v>0.18505626696999999</v>
       </c>
       <c r="I157" s="172">
         <v>0.15729782693</v>
       </c>
-      <c r="J157" s="224"/>
+      <c r="J157" s="235"/>
     </row>
     <row r="158" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B158" s="233" t="s">
+      <c r="B158" s="254" t="s">
         <v>37</v>
       </c>
       <c r="C158" s="232">
         <v>42327</v>
       </c>
       <c r="D158" s="232">
         <v>42338</v>
       </c>
-      <c r="E158" s="227">
+      <c r="E158" s="231">
         <v>235</v>
       </c>
-      <c r="F158" s="227">
+      <c r="F158" s="231">
         <f>E158*0.85</f>
         <v>199.75</v>
       </c>
       <c r="G158" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H158" s="167">
         <v>0.13051002045000001</v>
       </c>
       <c r="I158" s="167">
         <v>0.110933517382</v>
       </c>
-      <c r="J158" s="226">
+      <c r="J158" s="230">
         <v>42717</v>
       </c>
     </row>
     <row r="159" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B159" s="233"/>
+      <c r="B159" s="254"/>
       <c r="C159" s="232"/>
       <c r="D159" s="232"/>
-      <c r="E159" s="227"/>
-      <c r="F159" s="227"/>
+      <c r="E159" s="231"/>
+      <c r="F159" s="231"/>
       <c r="G159" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H159" s="167">
         <v>0.143561022495</v>
       </c>
       <c r="I159" s="167">
         <v>0.12202686912000001</v>
       </c>
-      <c r="J159" s="226"/>
+      <c r="J159" s="230"/>
     </row>
     <row r="160" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B160" s="234" t="s">
+      <c r="B160" s="255" t="s">
         <v>37</v>
       </c>
-      <c r="C160" s="231">
+      <c r="C160" s="227">
         <v>42296</v>
       </c>
-      <c r="D160" s="231">
+      <c r="D160" s="227">
         <v>42307</v>
       </c>
-      <c r="E160" s="225">
+      <c r="E160" s="228">
         <v>88</v>
       </c>
-      <c r="F160" s="225">
+      <c r="F160" s="228">
         <f>E160*0.85</f>
         <v>74.8</v>
       </c>
       <c r="G160" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H160" s="172">
         <v>4.8871837445000003E-2</v>
       </c>
       <c r="I160" s="172">
         <v>4.1541061827999999E-2</v>
       </c>
-      <c r="J160" s="224">
+      <c r="J160" s="235">
         <v>42717</v>
       </c>
     </row>
     <row r="161" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B161" s="234"/>
-[...3 lines deleted...]
-      <c r="F161" s="225"/>
+      <c r="B161" s="255"/>
+      <c r="C161" s="227"/>
+      <c r="D161" s="227"/>
+      <c r="E161" s="228"/>
+      <c r="F161" s="228"/>
       <c r="G161" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H161" s="172">
         <v>5.3759021189999999E-2</v>
       </c>
       <c r="I161" s="172">
         <v>4.5695168011000001E-2</v>
       </c>
-      <c r="J161" s="224"/>
+      <c r="J161" s="235"/>
     </row>
     <row r="162" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B162" s="233" t="s">
+      <c r="B162" s="254" t="s">
         <v>37</v>
       </c>
       <c r="C162" s="232">
         <v>42265</v>
       </c>
       <c r="D162" s="232">
         <v>42277</v>
       </c>
-      <c r="E162" s="227">
+      <c r="E162" s="231">
         <v>147</v>
       </c>
-      <c r="F162" s="227">
+      <c r="F162" s="231">
         <f>E162*0.85</f>
         <v>124.95</v>
       </c>
       <c r="G162" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H162" s="167">
         <v>8.1638183005000003E-2</v>
       </c>
       <c r="I162" s="167">
         <v>6.9392455554249999E-2</v>
       </c>
-      <c r="J162" s="226">
+      <c r="J162" s="230">
         <v>42717</v>
       </c>
     </row>
     <row r="163" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B163" s="233"/>
+      <c r="B163" s="254"/>
       <c r="C163" s="232"/>
       <c r="D163" s="232"/>
-      <c r="E163" s="227"/>
-      <c r="F163" s="227"/>
+      <c r="E163" s="231"/>
+      <c r="F163" s="231"/>
       <c r="G163" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H163" s="167">
         <v>8.9802001305000004E-2</v>
       </c>
       <c r="I163" s="167">
         <v>7.633170110925E-2</v>
       </c>
-      <c r="J163" s="226"/>
+      <c r="J163" s="230"/>
     </row>
     <row r="164" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B164" s="234" t="s">
+      <c r="B164" s="255" t="s">
         <v>37</v>
       </c>
-      <c r="C164" s="231">
+      <c r="C164" s="227">
         <v>42236</v>
       </c>
-      <c r="D164" s="231">
+      <c r="D164" s="227">
         <v>42247</v>
       </c>
-      <c r="E164" s="225">
+      <c r="E164" s="228">
         <v>237</v>
       </c>
-      <c r="F164" s="225">
+      <c r="F164" s="228">
         <f>E164*0.85</f>
         <v>201.45</v>
       </c>
       <c r="G164" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H164" s="172">
         <v>0.131620744028</v>
       </c>
       <c r="I164" s="172">
         <v>0.111877632423</v>
       </c>
-      <c r="J164" s="224">
+      <c r="J164" s="235">
         <v>42605</v>
       </c>
     </row>
     <row r="165" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B165" s="234"/>
-[...3 lines deleted...]
-      <c r="F165" s="225"/>
+      <c r="B165" s="255"/>
+      <c r="C165" s="227"/>
+      <c r="D165" s="227"/>
+      <c r="E165" s="228"/>
+      <c r="F165" s="228"/>
       <c r="G165" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H165" s="172">
         <v>0.14478281843099999</v>
       </c>
       <c r="I165" s="172">
         <v>0.123065395666</v>
       </c>
-      <c r="J165" s="224"/>
+      <c r="J165" s="235"/>
     </row>
     <row r="166" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B166" s="233" t="s">
+      <c r="B166" s="254" t="s">
         <v>37</v>
       </c>
       <c r="C166" s="232">
         <v>42205</v>
       </c>
       <c r="D166" s="232">
         <v>42216</v>
       </c>
-      <c r="E166" s="227">
+      <c r="E166" s="231">
         <v>221</v>
       </c>
-      <c r="F166" s="227">
+      <c r="F166" s="231">
         <v>187.85</v>
       </c>
       <c r="G166" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H166" s="167">
         <v>0.122734955402</v>
       </c>
       <c r="I166" s="167">
         <v>0.104324712092</v>
       </c>
-      <c r="J166" s="226">
+      <c r="J166" s="230">
         <v>42605</v>
       </c>
     </row>
     <row r="167" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B167" s="233"/>
+      <c r="B167" s="254"/>
       <c r="C167" s="232"/>
       <c r="D167" s="232"/>
-      <c r="E167" s="227"/>
-      <c r="F167" s="227"/>
+      <c r="E167" s="231"/>
+      <c r="F167" s="231"/>
       <c r="G167" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H167" s="167">
         <v>0.13500845094200001</v>
       </c>
       <c r="I167" s="167">
         <v>0.114757183301</v>
       </c>
-      <c r="J167" s="226"/>
+      <c r="J167" s="230"/>
     </row>
     <row r="168" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B168" s="234" t="s">
+      <c r="B168" s="255" t="s">
         <v>40</v>
       </c>
-      <c r="C168" s="231">
+      <c r="C168" s="227">
         <v>42136</v>
       </c>
-      <c r="D168" s="231">
+      <c r="D168" s="227">
         <v>42149</v>
       </c>
-      <c r="E168" s="225">
+      <c r="E168" s="228">
         <v>270</v>
       </c>
-      <c r="F168" s="225">
+      <c r="F168" s="228">
         <f>E168</f>
         <v>270</v>
       </c>
       <c r="G168" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H168" s="172">
         <v>0.170178573168</v>
       </c>
       <c r="I168" s="172">
         <f>H168</f>
         <v>0.170178573168</v>
       </c>
-      <c r="J168" s="224">
+      <c r="J168" s="235">
         <v>42605</v>
       </c>
     </row>
     <row r="169" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B169" s="234"/>
-[...3 lines deleted...]
-      <c r="F169" s="225"/>
+      <c r="B169" s="255"/>
+      <c r="C169" s="227"/>
+      <c r="D169" s="227"/>
+      <c r="E169" s="228"/>
+      <c r="F169" s="228"/>
       <c r="G169" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H169" s="172">
         <v>0.18719643048500001</v>
       </c>
       <c r="I169" s="172">
         <f>H169</f>
         <v>0.18719643048500001</v>
       </c>
-      <c r="J169" s="224"/>
+      <c r="J169" s="235"/>
     </row>
     <row r="170" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B170" s="233" t="s">
+      <c r="B170" s="254" t="s">
         <v>37</v>
       </c>
       <c r="C170" s="232">
         <v>42136</v>
       </c>
       <c r="D170" s="232">
         <v>42149</v>
       </c>
-      <c r="E170" s="227">
+      <c r="E170" s="231">
         <v>515</v>
       </c>
-      <c r="F170" s="227">
+      <c r="F170" s="231">
         <v>437.75</v>
       </c>
       <c r="G170" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H170" s="167">
         <v>0.32459987104400001</v>
       </c>
       <c r="I170" s="167">
         <v>0.27590989038800001</v>
       </c>
-      <c r="J170" s="226">
+      <c r="J170" s="230">
         <v>42605</v>
       </c>
     </row>
     <row r="171" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B171" s="233"/>
+      <c r="B171" s="254"/>
       <c r="C171" s="232"/>
       <c r="D171" s="232"/>
-      <c r="E171" s="227"/>
-      <c r="F171" s="227"/>
+      <c r="E171" s="231"/>
+      <c r="F171" s="231"/>
       <c r="G171" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H171" s="167">
         <v>0.35705985814800001</v>
       </c>
       <c r="I171" s="167">
         <v>0.30350087942600001</v>
       </c>
-      <c r="J171" s="226"/>
+      <c r="J171" s="230"/>
     </row>
     <row r="173" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B173" s="228">
+      <c r="B173" s="225">
         <v>2014</v>
       </c>
-      <c r="C173" s="228" t="s">
+      <c r="C173" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D173" s="228" t="s">
+      <c r="D173" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E173" s="228" t="s">
+      <c r="E173" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F173" s="228" t="s">
+      <c r="F173" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G173" s="228" t="s">
+      <c r="G173" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H173" s="228" t="s">
+      <c r="H173" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I173" s="228" t="s">
+      <c r="I173" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J173" s="228" t="s">
+      <c r="J173" s="225" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="174" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B174" s="229"/>
-[...7 lines deleted...]
-      <c r="J174" s="229"/>
+      <c r="B174" s="226"/>
+      <c r="C174" s="226"/>
+      <c r="D174" s="226"/>
+      <c r="E174" s="226"/>
+      <c r="F174" s="226"/>
+      <c r="G174" s="226"/>
+      <c r="H174" s="226"/>
+      <c r="I174" s="226"/>
+      <c r="J174" s="226"/>
     </row>
     <row r="175" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B175" s="230" t="s">
+      <c r="B175" s="252" t="s">
         <v>40</v>
       </c>
-      <c r="C175" s="231">
+      <c r="C175" s="227">
         <v>42103</v>
       </c>
-      <c r="D175" s="231">
+      <c r="D175" s="227">
         <v>42103</v>
       </c>
-      <c r="E175" s="225">
+      <c r="E175" s="228">
         <v>18.591869079999999</v>
       </c>
-      <c r="F175" s="225">
+      <c r="F175" s="228">
         <v>18.591869079999999</v>
       </c>
       <c r="G175" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H175" s="172">
         <v>1.5526054056999999E-2</v>
       </c>
       <c r="I175" s="172">
         <v>1.5526054056999999E-2</v>
       </c>
-      <c r="J175" s="224">
+      <c r="J175" s="235">
         <v>42347</v>
       </c>
     </row>
     <row r="176" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B176" s="224"/>
-[...3 lines deleted...]
-      <c r="F176" s="225"/>
+      <c r="B176" s="235"/>
+      <c r="C176" s="227"/>
+      <c r="D176" s="227"/>
+      <c r="E176" s="228"/>
+      <c r="F176" s="228"/>
       <c r="G176" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H176" s="172">
         <v>1.7078659462999999E-2</v>
       </c>
       <c r="I176" s="172">
         <v>1.7078659462999999E-2</v>
       </c>
-      <c r="J176" s="224"/>
+      <c r="J176" s="235"/>
     </row>
     <row r="177" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B177" s="226" t="s">
+      <c r="B177" s="230" t="s">
         <v>40</v>
       </c>
       <c r="C177" s="232">
         <v>42034</v>
       </c>
       <c r="D177" s="232">
         <v>42045</v>
       </c>
-      <c r="E177" s="227">
+      <c r="E177" s="231">
         <f>2750-E179</f>
         <v>1894.595</v>
       </c>
-      <c r="F177" s="227">
+      <c r="F177" s="231">
         <f>E177</f>
         <v>1894.595</v>
       </c>
       <c r="G177" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H177" s="167">
         <f>2.296522661346-H179</f>
         <v>1.5821746733000002</v>
       </c>
       <c r="I177" s="167">
         <f>H177</f>
         <v>1.5821746733000002</v>
       </c>
-      <c r="J177" s="226">
+      <c r="J177" s="230">
         <v>42347</v>
       </c>
     </row>
     <row r="178" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B178" s="226"/>
+      <c r="B178" s="230"/>
       <c r="C178" s="232"/>
       <c r="D178" s="232"/>
-      <c r="E178" s="227"/>
-      <c r="F178" s="227"/>
+      <c r="E178" s="231"/>
+      <c r="F178" s="231"/>
       <c r="G178" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H178" s="167">
         <f>2.52617492748-H180</f>
         <v>1.7403921406289999</v>
       </c>
       <c r="I178" s="167">
         <f>H178</f>
         <v>1.7403921406289999</v>
       </c>
-      <c r="J178" s="226"/>
+      <c r="J178" s="230"/>
     </row>
     <row r="179" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B179" s="224" t="s">
+      <c r="B179" s="235" t="s">
         <v>40</v>
       </c>
-      <c r="C179" s="231">
+      <c r="C179" s="227">
         <v>42034</v>
       </c>
-      <c r="D179" s="231">
+      <c r="D179" s="227">
         <v>42045</v>
       </c>
-      <c r="E179" s="225">
+      <c r="E179" s="228">
         <v>855.40499999999997</v>
       </c>
-      <c r="F179" s="225">
+      <c r="F179" s="228">
         <f>E179</f>
         <v>855.40499999999997</v>
       </c>
       <c r="G179" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H179" s="172">
         <v>0.71434798804599997</v>
       </c>
       <c r="I179" s="172">
         <f>H179</f>
         <v>0.71434798804599997</v>
       </c>
-      <c r="J179" s="224">
+      <c r="J179" s="235">
         <v>42167</v>
       </c>
     </row>
     <row r="180" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B180" s="224"/>
-[...3 lines deleted...]
-      <c r="F180" s="225"/>
+      <c r="B180" s="235"/>
+      <c r="C180" s="227"/>
+      <c r="D180" s="227"/>
+      <c r="E180" s="228"/>
+      <c r="F180" s="228"/>
       <c r="G180" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H180" s="172">
         <v>0.785782786851</v>
       </c>
       <c r="I180" s="172">
         <f>H180</f>
         <v>0.785782786851</v>
       </c>
-      <c r="J180" s="224"/>
+      <c r="J180" s="235"/>
     </row>
     <row r="181" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B181" s="226" t="s">
+      <c r="B181" s="230" t="s">
         <v>37</v>
       </c>
       <c r="C181" s="232">
         <v>41991</v>
       </c>
       <c r="D181" s="232">
         <v>42003</v>
       </c>
-      <c r="E181" s="227">
+      <c r="E181" s="231">
         <v>475.42899999999997</v>
       </c>
-      <c r="F181" s="227">
+      <c r="F181" s="231">
         <v>404.11464999999998</v>
       </c>
       <c r="G181" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H181" s="167">
         <v>0.397030353585</v>
       </c>
       <c r="I181" s="167">
         <v>0.33747580054699999</v>
       </c>
-      <c r="J181" s="226">
+      <c r="J181" s="230">
         <v>42167</v>
       </c>
     </row>
     <row r="182" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B182" s="226"/>
+      <c r="B182" s="230"/>
       <c r="C182" s="232"/>
       <c r="D182" s="232"/>
-      <c r="E182" s="227"/>
-      <c r="F182" s="227"/>
+      <c r="E182" s="231"/>
+      <c r="F182" s="231"/>
       <c r="G182" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H182" s="167">
         <v>0.43673338894399999</v>
       </c>
       <c r="I182" s="167">
         <v>0.371223380602</v>
       </c>
-      <c r="J182" s="226"/>
+      <c r="J182" s="230"/>
     </row>
     <row r="183" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B183" s="224" t="s">
+      <c r="B183" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C183" s="231">
+      <c r="C183" s="227">
         <v>41960</v>
       </c>
-      <c r="D183" s="231">
+      <c r="D183" s="227">
         <v>41971</v>
       </c>
-      <c r="E183" s="225">
+      <c r="E183" s="228">
         <v>463.24700000000001</v>
       </c>
-      <c r="F183" s="225">
+      <c r="F183" s="228">
         <f>E183*0.85</f>
         <v>393.75995</v>
       </c>
       <c r="G183" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H183" s="172">
         <v>0.386857175745</v>
       </c>
       <c r="I183" s="172">
         <v>0.32882859938300002</v>
       </c>
-      <c r="J183" s="224">
+      <c r="J183" s="235">
         <v>42167</v>
       </c>
     </row>
     <row r="184" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B184" s="224"/>
-[...3 lines deleted...]
-      <c r="F184" s="225"/>
+      <c r="B184" s="235"/>
+      <c r="C184" s="227"/>
+      <c r="D184" s="227"/>
+      <c r="E184" s="228"/>
+      <c r="F184" s="228"/>
       <c r="G184" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H184" s="172">
         <v>0.42554289332</v>
       </c>
       <c r="I184" s="172">
         <v>0.361711459322</v>
       </c>
-      <c r="J184" s="224"/>
+      <c r="J184" s="235"/>
     </row>
     <row r="185" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B185" s="226" t="s">
+      <c r="B185" s="230" t="s">
         <v>37</v>
       </c>
       <c r="C185" s="232">
         <v>41932</v>
       </c>
       <c r="D185" s="232">
         <v>41943</v>
       </c>
-      <c r="E185" s="227">
+      <c r="E185" s="231">
         <v>305.77199999999999</v>
       </c>
-      <c r="F185" s="227">
+      <c r="F185" s="231">
         <v>259.90620000000001</v>
       </c>
       <c r="G185" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H185" s="167">
         <v>0.25534993716499998</v>
       </c>
       <c r="I185" s="167">
         <v>0.217047446591</v>
       </c>
-      <c r="J185" s="226">
+      <c r="J185" s="230">
         <v>42167</v>
       </c>
     </row>
     <row r="186" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B186" s="226"/>
+      <c r="B186" s="230"/>
       <c r="C186" s="232"/>
       <c r="D186" s="232"/>
-      <c r="E186" s="227"/>
-      <c r="F186" s="227"/>
+      <c r="E186" s="231"/>
+      <c r="F186" s="231"/>
       <c r="G186" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H186" s="167">
         <v>0.28088493088200001</v>
       </c>
       <c r="I186" s="167">
         <v>0.23875219125</v>
       </c>
-      <c r="J186" s="226"/>
+      <c r="J186" s="230"/>
     </row>
     <row r="187" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B187" s="224" t="s">
+      <c r="B187" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C187" s="231">
+      <c r="C187" s="227">
         <v>41901</v>
       </c>
-      <c r="D187" s="231">
+      <c r="D187" s="227">
         <v>41912</v>
       </c>
-      <c r="E187" s="225">
+      <c r="E187" s="228">
         <v>250.167</v>
       </c>
-      <c r="F187" s="225">
+      <c r="F187" s="228">
         <v>212.64195000000001</v>
       </c>
       <c r="G187" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H187" s="172">
         <v>0.208914248952</v>
       </c>
       <c r="I187" s="172">
         <v>0.17757711161</v>
       </c>
-      <c r="J187" s="224">
+      <c r="J187" s="235">
         <v>41992</v>
       </c>
     </row>
     <row r="188" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B188" s="224"/>
-[...3 lines deleted...]
-      <c r="F188" s="225"/>
+      <c r="B188" s="235"/>
+      <c r="C188" s="227"/>
+      <c r="D188" s="227"/>
+      <c r="E188" s="228"/>
+      <c r="F188" s="228"/>
       <c r="G188" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H188" s="172">
         <v>0.22980567384799999</v>
       </c>
       <c r="I188" s="172">
         <v>0.19533482277100001</v>
       </c>
-      <c r="J188" s="224"/>
+      <c r="J188" s="235"/>
     </row>
     <row r="189" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B189" s="226" t="s">
+      <c r="B189" s="230" t="s">
         <v>37</v>
       </c>
       <c r="C189" s="232">
         <v>41869</v>
       </c>
       <c r="D189" s="232">
         <v>41880</v>
       </c>
-      <c r="E189" s="227">
+      <c r="E189" s="231">
         <v>299.38499999999999</v>
       </c>
-      <c r="F189" s="227">
+      <c r="F189" s="231">
         <f>E189*0.85</f>
         <v>254.47725</v>
       </c>
       <c r="G189" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H189" s="167">
         <v>0.25001615889700002</v>
       </c>
       <c r="I189" s="167">
         <v>0.212513735063</v>
       </c>
-      <c r="J189" s="226">
+      <c r="J189" s="230">
         <v>41992</v>
       </c>
     </row>
     <row r="190" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B190" s="226"/>
+      <c r="B190" s="230"/>
       <c r="C190" s="232"/>
       <c r="D190" s="232"/>
-      <c r="E190" s="227"/>
-      <c r="F190" s="227"/>
+      <c r="E190" s="231"/>
+      <c r="F190" s="231"/>
       <c r="G190" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H190" s="167">
         <v>0.27501777478599998</v>
       </c>
       <c r="I190" s="167">
         <v>0.23376510856800001</v>
       </c>
-      <c r="J190" s="226"/>
+      <c r="J190" s="230"/>
     </row>
     <row r="191" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B191" s="224" t="s">
+      <c r="B191" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C191" s="231">
+      <c r="C191" s="227">
         <v>41838</v>
       </c>
-      <c r="D191" s="231">
+      <c r="D191" s="227">
         <v>41851</v>
       </c>
-      <c r="E191" s="225">
+      <c r="E191" s="228">
         <v>298</v>
       </c>
-      <c r="F191" s="225">
+      <c r="F191" s="228">
         <v>253.3</v>
       </c>
       <c r="G191" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H191" s="172">
         <v>0.248859546574</v>
       </c>
       <c r="I191" s="172">
         <v>0.21153061458799999</v>
       </c>
-      <c r="J191" s="224">
+      <c r="J191" s="235">
         <v>41992</v>
       </c>
     </row>
     <row r="192" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B192" s="224"/>
-[...3 lines deleted...]
-      <c r="F192" s="225"/>
+      <c r="B192" s="235"/>
+      <c r="C192" s="227"/>
+      <c r="D192" s="227"/>
+      <c r="E192" s="228"/>
+      <c r="F192" s="228"/>
       <c r="G192" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H192" s="172">
         <v>0.27374550123199998</v>
       </c>
       <c r="I192" s="172">
         <v>0.232683676048</v>
       </c>
-      <c r="J192" s="224"/>
+      <c r="J192" s="235"/>
     </row>
     <row r="194" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B194" s="228">
+      <c r="B194" s="225">
         <v>2013</v>
       </c>
-      <c r="C194" s="228" t="s">
+      <c r="C194" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D194" s="228" t="s">
+      <c r="D194" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E194" s="228" t="s">
+      <c r="E194" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F194" s="228" t="s">
+      <c r="F194" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G194" s="228" t="s">
+      <c r="G194" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H194" s="228" t="s">
+      <c r="H194" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I194" s="228" t="s">
+      <c r="I194" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J194" s="228" t="s">
+      <c r="J194" s="225" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="195" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B195" s="229"/>
-[...7 lines deleted...]
-      <c r="J195" s="229"/>
+      <c r="B195" s="226"/>
+      <c r="C195" s="226"/>
+      <c r="D195" s="226"/>
+      <c r="E195" s="226"/>
+      <c r="F195" s="226"/>
+      <c r="G195" s="226"/>
+      <c r="H195" s="226"/>
+      <c r="I195" s="226"/>
+      <c r="J195" s="226"/>
     </row>
     <row r="196" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B196" s="230" t="s">
+      <c r="B196" s="252" t="s">
         <v>40</v>
       </c>
-      <c r="C196" s="231">
+      <c r="C196" s="227">
         <v>41752</v>
       </c>
-      <c r="D196" s="231">
+      <c r="D196" s="227">
         <v>41752</v>
       </c>
-      <c r="E196" s="225">
+      <c r="E196" s="228">
         <v>132.53856647999999</v>
       </c>
-      <c r="F196" s="225">
+      <c r="F196" s="228">
         <v>132.53856647999999</v>
       </c>
       <c r="G196" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H196" s="172">
         <v>0.110682844154</v>
       </c>
       <c r="I196" s="172">
         <v>0.110682844154</v>
       </c>
-      <c r="J196" s="224">
+      <c r="J196" s="235">
         <v>41786</v>
       </c>
     </row>
     <row r="197" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B197" s="224"/>
-[...3 lines deleted...]
-      <c r="F197" s="225"/>
+      <c r="B197" s="235"/>
+      <c r="C197" s="227"/>
+      <c r="D197" s="235"/>
+      <c r="E197" s="228"/>
+      <c r="F197" s="228"/>
       <c r="G197" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H197" s="172">
         <v>0.121751128569</v>
       </c>
       <c r="I197" s="172">
         <v>0.121751128569</v>
       </c>
-      <c r="J197" s="224"/>
+      <c r="J197" s="235"/>
     </row>
     <row r="198" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B198" s="226" t="s">
+      <c r="B198" s="230" t="s">
         <v>40</v>
       </c>
       <c r="C198" s="232">
         <v>41695</v>
       </c>
       <c r="D198" s="232">
         <v>41708</v>
       </c>
-      <c r="E198" s="227">
+      <c r="E198" s="231">
         <v>1043</v>
       </c>
-      <c r="F198" s="227">
+      <c r="F198" s="231">
         <v>1043</v>
       </c>
       <c r="G198" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H198" s="167">
         <v>0.87100841301200005</v>
       </c>
       <c r="I198" s="167">
         <f>H198</f>
         <v>0.87100841301200005</v>
       </c>
-      <c r="J198" s="226">
+      <c r="J198" s="230">
         <v>41725</v>
       </c>
     </row>
     <row r="199" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B199" s="226"/>
+      <c r="B199" s="230"/>
       <c r="C199" s="232"/>
-      <c r="D199" s="226"/>
-[...1 lines deleted...]
-      <c r="F199" s="227"/>
+      <c r="D199" s="230"/>
+      <c r="E199" s="231"/>
+      <c r="F199" s="231"/>
       <c r="G199" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H199" s="167">
         <v>0.95810925431299998</v>
       </c>
       <c r="I199" s="167">
         <f>H199</f>
         <v>0.95810925431299998</v>
       </c>
-      <c r="J199" s="226"/>
+      <c r="J199" s="230"/>
     </row>
     <row r="200" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B200" s="224" t="s">
+      <c r="B200" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C200" s="224">
+      <c r="C200" s="235">
         <v>41626</v>
       </c>
-      <c r="D200" s="224">
+      <c r="D200" s="235">
         <v>41638</v>
       </c>
-      <c r="E200" s="225">
+      <c r="E200" s="228">
         <v>760</v>
       </c>
-      <c r="F200" s="225">
+      <c r="F200" s="228">
         <v>646</v>
       </c>
       <c r="G200" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H200" s="172">
         <v>0.63467535368100003</v>
       </c>
       <c r="I200" s="172">
         <v>0.539474050629</v>
       </c>
-      <c r="J200" s="224">
+      <c r="J200" s="235">
         <v>41684</v>
       </c>
     </row>
     <row r="201" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B201" s="224"/>
-[...3 lines deleted...]
-      <c r="F201" s="225"/>
+      <c r="B201" s="235"/>
+      <c r="C201" s="235"/>
+      <c r="D201" s="235"/>
+      <c r="E201" s="228"/>
+      <c r="F201" s="228"/>
       <c r="G201" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H201" s="172">
         <v>0.69814288904900001</v>
       </c>
       <c r="I201" s="172">
         <v>0.593421455692</v>
       </c>
-      <c r="J201" s="224"/>
+      <c r="J201" s="235"/>
     </row>
     <row r="202" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B202" s="226" t="s">
+      <c r="B202" s="230" t="s">
         <v>37</v>
       </c>
-      <c r="C202" s="226">
+      <c r="C202" s="230">
         <v>41565</v>
       </c>
-      <c r="D202" s="226">
+      <c r="D202" s="230">
         <v>41578</v>
       </c>
-      <c r="E202" s="227">
+      <c r="E202" s="231">
         <v>538</v>
       </c>
-      <c r="F202" s="227">
+      <c r="F202" s="231">
         <v>457.3</v>
       </c>
       <c r="G202" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H202" s="167">
         <v>0.44928334247399998</v>
       </c>
       <c r="I202" s="167">
         <v>0.38189084110299998</v>
       </c>
-      <c r="J202" s="226">
+      <c r="J202" s="230">
         <v>41604</v>
       </c>
     </row>
     <row r="203" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B203" s="226"/>
-[...3 lines deleted...]
-      <c r="F203" s="227"/>
+      <c r="B203" s="230"/>
+      <c r="C203" s="230"/>
+      <c r="D203" s="230"/>
+      <c r="E203" s="231"/>
+      <c r="F203" s="231"/>
       <c r="G203" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H203" s="167">
         <v>0.49421167672100003</v>
       </c>
       <c r="I203" s="167">
         <v>0.42007992521300003</v>
       </c>
-      <c r="J203" s="226"/>
+      <c r="J203" s="230"/>
     </row>
     <row r="204" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B204" s="224" t="s">
+      <c r="B204" s="235" t="s">
         <v>40</v>
       </c>
-      <c r="C204" s="224">
+      <c r="C204" s="235">
         <v>41565</v>
       </c>
-      <c r="D204" s="224">
+      <c r="D204" s="235">
         <v>41578</v>
       </c>
-      <c r="E204" s="225">
+      <c r="E204" s="228">
         <v>746</v>
       </c>
-      <c r="F204" s="225">
+      <c r="F204" s="228">
         <f>E204</f>
         <v>746</v>
       </c>
       <c r="G204" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H204" s="172">
         <v>0.62298396558699998</v>
       </c>
       <c r="I204" s="172">
         <f>H204</f>
         <v>0.62298396558699998</v>
       </c>
-      <c r="J204" s="224">
+      <c r="J204" s="235">
         <v>41604</v>
       </c>
     </row>
     <row r="205" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B205" s="224"/>
-[...3 lines deleted...]
-      <c r="F205" s="225"/>
+      <c r="B205" s="235"/>
+      <c r="C205" s="235"/>
+      <c r="D205" s="235"/>
+      <c r="E205" s="228"/>
+      <c r="F205" s="228"/>
       <c r="G205" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H205" s="172">
         <v>0.68528236214500005</v>
       </c>
       <c r="I205" s="172">
         <f>H205</f>
         <v>0.68528236214500005</v>
       </c>
-      <c r="J205" s="224"/>
+      <c r="J205" s="235"/>
     </row>
     <row r="206" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B206" s="226" t="s">
+      <c r="B206" s="230" t="s">
         <v>37</v>
       </c>
-      <c r="C206" s="226">
+      <c r="C206" s="230">
         <v>41536</v>
       </c>
-      <c r="D206" s="226">
+      <c r="D206" s="230">
         <v>41547</v>
       </c>
-      <c r="E206" s="227">
+      <c r="E206" s="231">
         <v>220</v>
       </c>
-      <c r="F206" s="227">
+      <c r="F206" s="231">
         <v>187</v>
       </c>
       <c r="G206" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H206" s="167">
         <v>0.18372181290699999</v>
       </c>
       <c r="I206" s="167">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J206" s="226">
+      <c r="J206" s="230">
         <v>41604</v>
       </c>
     </row>
     <row r="207" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B207" s="226"/>
-[...3 lines deleted...]
-      <c r="F207" s="227"/>
+      <c r="B207" s="230"/>
+      <c r="C207" s="230"/>
+      <c r="D207" s="230"/>
+      <c r="E207" s="231"/>
+      <c r="F207" s="231"/>
       <c r="G207" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H207" s="167">
         <v>0.202093994198</v>
       </c>
       <c r="I207" s="167">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J207" s="226"/>
+      <c r="J207" s="230"/>
     </row>
     <row r="208" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B208" s="224" t="s">
+      <c r="B208" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C208" s="224">
+      <c r="C208" s="235">
         <v>41505</v>
       </c>
-      <c r="D208" s="224">
+      <c r="D208" s="235">
         <v>41516</v>
       </c>
-      <c r="E208" s="225">
+      <c r="E208" s="228">
         <v>220</v>
       </c>
-      <c r="F208" s="225">
+      <c r="F208" s="228">
         <v>187</v>
       </c>
       <c r="G208" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H208" s="172">
         <v>0.18372181290699999</v>
       </c>
       <c r="I208" s="172">
         <v>0.15616354097099999</v>
       </c>
-      <c r="J208" s="224">
+      <c r="J208" s="235">
         <v>41604</v>
       </c>
     </row>
     <row r="209" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B209" s="224"/>
-[...3 lines deleted...]
-      <c r="F209" s="225"/>
+      <c r="B209" s="235"/>
+      <c r="C209" s="235"/>
+      <c r="D209" s="235"/>
+      <c r="E209" s="228"/>
+      <c r="F209" s="228"/>
       <c r="G209" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H209" s="172">
         <v>0.202093994198</v>
       </c>
       <c r="I209" s="172">
         <v>0.17177989506899999</v>
       </c>
-      <c r="J209" s="224"/>
+      <c r="J209" s="235"/>
     </row>
     <row r="211" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B211" s="228">
+      <c r="B211" s="225">
         <v>2012</v>
       </c>
-      <c r="C211" s="228" t="s">
+      <c r="C211" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D211" s="228" t="s">
+      <c r="D211" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E211" s="228" t="s">
+      <c r="E211" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F211" s="228" t="s">
+      <c r="F211" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G211" s="228" t="s">
+      <c r="G211" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H211" s="228" t="s">
+      <c r="H211" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I211" s="228" t="s">
+      <c r="I211" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J211" s="228" t="s">
+      <c r="J211" s="225" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="212" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B212" s="229"/>
-[...7 lines deleted...]
-      <c r="J212" s="229"/>
+      <c r="B212" s="226"/>
+      <c r="C212" s="226"/>
+      <c r="D212" s="226"/>
+      <c r="E212" s="226"/>
+      <c r="F212" s="226"/>
+      <c r="G212" s="226"/>
+      <c r="H212" s="226"/>
+      <c r="I212" s="226"/>
+      <c r="J212" s="226"/>
     </row>
     <row r="213" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B213" s="230" t="s">
+      <c r="B213" s="252" t="s">
         <v>40</v>
       </c>
-      <c r="C213" s="231">
+      <c r="C213" s="227">
         <v>41380</v>
       </c>
-      <c r="D213" s="224">
+      <c r="D213" s="235">
         <v>41380</v>
       </c>
-      <c r="E213" s="225">
+      <c r="E213" s="228">
         <v>1498.8</v>
       </c>
-      <c r="F213" s="225">
+      <c r="F213" s="228">
         <v>1498.8</v>
       </c>
       <c r="G213" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H213" s="172">
         <v>1.25162</v>
       </c>
       <c r="I213" s="172">
         <v>1.25162</v>
       </c>
-      <c r="J213" s="224">
+      <c r="J213" s="235">
         <v>41604</v>
       </c>
     </row>
     <row r="214" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B214" s="224"/>
-[...3 lines deleted...]
-      <c r="F214" s="225"/>
+      <c r="B214" s="235"/>
+      <c r="C214" s="227"/>
+      <c r="D214" s="235"/>
+      <c r="E214" s="228"/>
+      <c r="F214" s="228"/>
       <c r="G214" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H214" s="172">
         <v>1.376782</v>
       </c>
       <c r="I214" s="172">
         <v>1.376782</v>
       </c>
-      <c r="J214" s="224"/>
+      <c r="J214" s="235"/>
     </row>
     <row r="215" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B215" s="226" t="s">
+      <c r="B215" s="230" t="s">
         <v>40</v>
       </c>
-      <c r="C215" s="226">
+      <c r="C215" s="230">
         <v>41284</v>
       </c>
-      <c r="D215" s="226">
+      <c r="D215" s="230">
         <v>41295</v>
       </c>
-      <c r="E215" s="227">
+      <c r="E215" s="231">
         <v>1650</v>
       </c>
-      <c r="F215" s="227">
+      <c r="F215" s="231">
         <f>E215</f>
         <v>1650</v>
       </c>
       <c r="G215" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H215" s="167">
         <v>1.377913596807</v>
       </c>
       <c r="I215" s="167">
         <f>H215</f>
         <v>1.377913596807</v>
       </c>
-      <c r="J215" s="226">
+      <c r="J215" s="230">
         <v>41323</v>
       </c>
     </row>
     <row r="216" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B216" s="226"/>
-[...3 lines deleted...]
-      <c r="F216" s="227"/>
+      <c r="B216" s="230"/>
+      <c r="C216" s="230"/>
+      <c r="D216" s="230"/>
+      <c r="E216" s="231"/>
+      <c r="F216" s="231"/>
       <c r="G216" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H216" s="167">
         <v>1.5157049564880001</v>
       </c>
       <c r="I216" s="167">
         <f>H216</f>
         <v>1.5157049564880001</v>
       </c>
-      <c r="J216" s="226"/>
+      <c r="J216" s="230"/>
     </row>
     <row r="217" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B217" s="224" t="s">
+      <c r="B217" s="235" t="s">
         <v>40</v>
       </c>
-      <c r="C217" s="224">
+      <c r="C217" s="235">
         <v>41218</v>
       </c>
-      <c r="D217" s="224">
+      <c r="D217" s="235">
         <v>41236</v>
       </c>
-      <c r="E217" s="225">
+      <c r="E217" s="228">
         <v>1122.5</v>
       </c>
-      <c r="F217" s="225">
+      <c r="F217" s="228">
         <v>1122.5</v>
       </c>
       <c r="G217" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H217" s="172">
         <v>0.93741699999999994</v>
       </c>
       <c r="I217" s="172">
         <v>0.93741699999999994</v>
       </c>
-      <c r="J217" s="224">
+      <c r="J217" s="235">
         <v>41255</v>
       </c>
     </row>
     <row r="218" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B218" s="224"/>
-[...3 lines deleted...]
-      <c r="F218" s="225"/>
+      <c r="B218" s="235"/>
+      <c r="C218" s="235"/>
+      <c r="D218" s="235"/>
+      <c r="E218" s="228"/>
+      <c r="F218" s="228"/>
       <c r="G218" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H218" s="172">
         <v>1.031158</v>
       </c>
       <c r="I218" s="172">
         <v>1.031158</v>
       </c>
-      <c r="J218" s="224"/>
+      <c r="J218" s="235"/>
     </row>
     <row r="220" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B220" s="228">
+      <c r="B220" s="225">
         <v>2011</v>
       </c>
-      <c r="C220" s="228" t="s">
+      <c r="C220" s="225" t="s">
         <v>34</v>
       </c>
-      <c r="D220" s="228" t="s">
+      <c r="D220" s="225" t="s">
         <v>35</v>
       </c>
-      <c r="E220" s="228" t="s">
+      <c r="E220" s="225" t="s">
         <v>192</v>
       </c>
-      <c r="F220" s="228" t="s">
+      <c r="F220" s="225" t="s">
         <v>186</v>
       </c>
-      <c r="G220" s="228" t="s">
+      <c r="G220" s="225" t="s">
         <v>41</v>
       </c>
-      <c r="H220" s="228" t="s">
+      <c r="H220" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="I220" s="228" t="s">
+      <c r="I220" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="J220" s="228" t="s">
+      <c r="J220" s="225" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="221" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="229"/>
-[...7 lines deleted...]
-      <c r="J221" s="229"/>
+      <c r="B221" s="226"/>
+      <c r="C221" s="226"/>
+      <c r="D221" s="226"/>
+      <c r="E221" s="226"/>
+      <c r="F221" s="226"/>
+      <c r="G221" s="226"/>
+      <c r="H221" s="226"/>
+      <c r="I221" s="226"/>
+      <c r="J221" s="226"/>
     </row>
     <row r="222" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B222" s="230" t="s">
+      <c r="B222" s="252" t="s">
         <v>40</v>
       </c>
-      <c r="C222" s="231">
+      <c r="C222" s="227">
         <f>C224</f>
         <v>41010</v>
       </c>
-      <c r="D222" s="224">
+      <c r="D222" s="235">
         <f>D224</f>
         <v>41010</v>
       </c>
-      <c r="E222" s="225">
+      <c r="E222" s="228">
         <f>1953.028537-E224</f>
         <v>877.47853699999996</v>
       </c>
-      <c r="F222" s="225">
+      <c r="F222" s="228">
         <f>E222</f>
         <v>877.47853699999996</v>
       </c>
       <c r="G222" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H222" s="172">
         <v>0.73238635476500002</v>
       </c>
       <c r="I222" s="172">
         <f>H222</f>
         <v>0.73238635476500002</v>
       </c>
-      <c r="J222" s="224">
+      <c r="J222" s="235">
         <v>41255</v>
       </c>
     </row>
     <row r="223" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B223" s="224"/>
-[...3 lines deleted...]
-      <c r="F223" s="225"/>
+      <c r="B223" s="235"/>
+      <c r="C223" s="227"/>
+      <c r="D223" s="235"/>
+      <c r="E223" s="228"/>
+      <c r="F223" s="228"/>
       <c r="G223" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H223" s="172">
         <v>0.80562499024199996</v>
       </c>
       <c r="I223" s="172">
         <f>H223</f>
         <v>0.80562499024199996</v>
       </c>
-      <c r="J223" s="224"/>
+      <c r="J223" s="235"/>
     </row>
     <row r="224" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B224" s="226" t="s">
+      <c r="B224" s="230" t="s">
         <v>40</v>
       </c>
-      <c r="C224" s="226">
+      <c r="C224" s="230">
         <v>41010</v>
       </c>
-      <c r="D224" s="226">
+      <c r="D224" s="230">
         <f>C224</f>
         <v>41010</v>
       </c>
-      <c r="E224" s="227">
+      <c r="E224" s="231">
         <v>1075.55</v>
       </c>
-      <c r="F224" s="227">
+      <c r="F224" s="231">
         <f>E224</f>
         <v>1075.55</v>
       </c>
       <c r="G224" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H224" s="167">
         <v>0.897706451061</v>
       </c>
       <c r="I224" s="167">
         <f>H224</f>
         <v>0.897706451061</v>
       </c>
-      <c r="J224" s="226">
+      <c r="J224" s="230">
         <v>41031</v>
       </c>
     </row>
     <row r="225" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B225" s="226"/>
-[...3 lines deleted...]
-      <c r="F225" s="227"/>
+      <c r="B225" s="230"/>
+      <c r="C225" s="230"/>
+      <c r="D225" s="230"/>
+      <c r="E225" s="231"/>
+      <c r="F225" s="231"/>
       <c r="G225" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H225" s="167">
         <v>0.98747709616699997</v>
       </c>
       <c r="I225" s="167">
         <f>H225</f>
         <v>0.98747709616699997</v>
       </c>
-      <c r="J225" s="226"/>
+      <c r="J225" s="230"/>
     </row>
     <row r="226" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B226" s="224" t="s">
+      <c r="B226" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C226" s="224">
+      <c r="C226" s="235">
         <v>40889</v>
       </c>
-      <c r="D226" s="224">
+      <c r="D226" s="235">
         <v>40906</v>
       </c>
-      <c r="E226" s="225">
+      <c r="E226" s="228">
         <v>617</v>
       </c>
-      <c r="F226" s="225">
+      <c r="F226" s="228">
         <f>E226*0.85</f>
         <v>524.44999999999993</v>
       </c>
       <c r="G226" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H226" s="172">
         <v>0.51496556222500001</v>
       </c>
       <c r="I226" s="172">
         <v>0.43772</v>
       </c>
-      <c r="J226" s="224">
+      <c r="J226" s="235">
         <v>41031</v>
       </c>
     </row>
     <row r="227" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B227" s="224"/>
-[...3 lines deleted...]
-      <c r="F227" s="225"/>
+      <c r="B227" s="235"/>
+      <c r="C227" s="235"/>
+      <c r="D227" s="235"/>
+      <c r="E227" s="228"/>
+      <c r="F227" s="228"/>
       <c r="G227" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H227" s="172">
         <v>0.56646211844700001</v>
       </c>
       <c r="I227" s="172">
         <v>0.48149199999999998</v>
       </c>
-      <c r="J227" s="224"/>
+      <c r="J227" s="235"/>
     </row>
     <row r="228" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B228" s="226" t="s">
+      <c r="B228" s="230" t="s">
         <v>40</v>
       </c>
-      <c r="C228" s="226">
+      <c r="C228" s="230">
         <v>40799</v>
       </c>
-      <c r="D228" s="226">
+      <c r="D228" s="230">
         <v>40816</v>
       </c>
-      <c r="E228" s="227">
+      <c r="E228" s="231">
         <v>382.4</v>
       </c>
-      <c r="F228" s="227">
+      <c r="F228" s="231">
         <v>382.4</v>
       </c>
       <c r="G228" s="166" t="s">
         <v>38</v>
       </c>
       <c r="H228" s="167">
         <v>0.31905871769600003</v>
       </c>
       <c r="I228" s="167">
         <v>0.31905800000000001</v>
       </c>
-      <c r="J228" s="226">
+      <c r="J228" s="230">
         <v>40850</v>
       </c>
     </row>
     <row r="229" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B229" s="226"/>
-[...3 lines deleted...]
-      <c r="F229" s="227"/>
+      <c r="B229" s="230"/>
+      <c r="C229" s="230"/>
+      <c r="D229" s="230"/>
+      <c r="E229" s="231"/>
+      <c r="F229" s="231"/>
       <c r="G229" s="166" t="s">
         <v>39</v>
       </c>
       <c r="H229" s="167">
         <v>0.35096458946600001</v>
       </c>
       <c r="I229" s="167">
         <v>0.350964</v>
       </c>
-      <c r="J229" s="226"/>
+      <c r="J229" s="230"/>
     </row>
     <row r="230" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B230" s="224" t="s">
+      <c r="B230" s="235" t="s">
         <v>37</v>
       </c>
-      <c r="C230" s="224">
+      <c r="C230" s="235">
         <v>40799</v>
       </c>
-      <c r="D230" s="224">
+      <c r="D230" s="235">
         <v>40816</v>
       </c>
-      <c r="E230" s="225">
+      <c r="E230" s="228">
         <v>1250</v>
       </c>
-      <c r="F230" s="225">
+      <c r="F230" s="228">
         <v>1062.5</v>
       </c>
       <c r="G230" s="171" t="s">
         <v>38</v>
       </c>
       <c r="H230" s="172">
         <v>1.042948214228</v>
       </c>
       <c r="I230" s="172">
         <v>0.88650499999999999</v>
       </c>
-      <c r="J230" s="224">
+      <c r="J230" s="235">
         <v>40850</v>
       </c>
     </row>
     <row r="231" spans="2:10" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B231" s="224"/>
-[...3 lines deleted...]
-      <c r="F231" s="225"/>
+      <c r="B231" s="235"/>
+      <c r="C231" s="235"/>
+      <c r="D231" s="235"/>
+      <c r="E231" s="228"/>
+      <c r="F231" s="228"/>
       <c r="G231" s="171" t="s">
         <v>39</v>
       </c>
       <c r="H231" s="172">
         <v>1.1472430356500001</v>
       </c>
       <c r="I231" s="172">
         <v>0.97515600000000002</v>
       </c>
-      <c r="J231" s="224"/>
+      <c r="J231" s="235"/>
     </row>
   </sheetData>
   <mergeCells count="506">
-    <mergeCell ref="B8:J8"/>
-[...86 lines deleted...]
-    <mergeCell ref="J89:J90"/>
+    <mergeCell ref="B230:B231"/>
+    <mergeCell ref="C230:C231"/>
+    <mergeCell ref="D230:D231"/>
+    <mergeCell ref="E230:E231"/>
+    <mergeCell ref="F230:F231"/>
+    <mergeCell ref="J230:J231"/>
+    <mergeCell ref="B228:B229"/>
+    <mergeCell ref="C228:C229"/>
+    <mergeCell ref="D228:D229"/>
+    <mergeCell ref="E228:E229"/>
+    <mergeCell ref="F228:F229"/>
+    <mergeCell ref="J228:J229"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="C226:C227"/>
+    <mergeCell ref="D226:D227"/>
+    <mergeCell ref="E226:E227"/>
+    <mergeCell ref="F226:F227"/>
+    <mergeCell ref="J226:J227"/>
+    <mergeCell ref="B224:B225"/>
+    <mergeCell ref="C224:C225"/>
+    <mergeCell ref="D224:D225"/>
+    <mergeCell ref="E224:E225"/>
+    <mergeCell ref="F224:F225"/>
+    <mergeCell ref="J224:J225"/>
+    <mergeCell ref="H220:H221"/>
+    <mergeCell ref="I220:I221"/>
+    <mergeCell ref="J220:J221"/>
+    <mergeCell ref="B222:B223"/>
+    <mergeCell ref="C222:C223"/>
+    <mergeCell ref="D222:D223"/>
+    <mergeCell ref="E222:E223"/>
+    <mergeCell ref="F222:F223"/>
+    <mergeCell ref="J222:J223"/>
+    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="C220:C221"/>
+    <mergeCell ref="D220:D221"/>
+    <mergeCell ref="E220:E221"/>
+    <mergeCell ref="F220:F221"/>
+    <mergeCell ref="G220:G221"/>
+    <mergeCell ref="B217:B218"/>
+    <mergeCell ref="C217:C218"/>
+    <mergeCell ref="D217:D218"/>
+    <mergeCell ref="E217:E218"/>
+    <mergeCell ref="F217:F218"/>
+    <mergeCell ref="J217:J218"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="D215:D216"/>
+    <mergeCell ref="E215:E216"/>
+    <mergeCell ref="F215:F216"/>
+    <mergeCell ref="J215:J216"/>
+    <mergeCell ref="H211:H212"/>
+    <mergeCell ref="I211:I212"/>
+    <mergeCell ref="J211:J212"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="D213:D214"/>
+    <mergeCell ref="E213:E214"/>
+    <mergeCell ref="F213:F214"/>
+    <mergeCell ref="J213:J214"/>
+    <mergeCell ref="B211:B212"/>
+    <mergeCell ref="C211:C212"/>
+    <mergeCell ref="D211:D212"/>
+    <mergeCell ref="E211:E212"/>
+    <mergeCell ref="F211:F212"/>
+    <mergeCell ref="G211:G212"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="D208:D209"/>
+    <mergeCell ref="E208:E209"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="J208:J209"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="F206:F207"/>
+    <mergeCell ref="J206:J207"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="F204:F205"/>
+    <mergeCell ref="J204:J205"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="F202:F203"/>
+    <mergeCell ref="J202:J203"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="D200:D201"/>
+    <mergeCell ref="E200:E201"/>
+    <mergeCell ref="F200:F201"/>
+    <mergeCell ref="J200:J201"/>
+    <mergeCell ref="B198:B199"/>
+    <mergeCell ref="C198:C199"/>
+    <mergeCell ref="D198:D199"/>
+    <mergeCell ref="E198:E199"/>
+    <mergeCell ref="F198:F199"/>
+    <mergeCell ref="J198:J199"/>
+    <mergeCell ref="H194:H195"/>
+    <mergeCell ref="I194:I195"/>
+    <mergeCell ref="J194:J195"/>
+    <mergeCell ref="B196:B197"/>
+    <mergeCell ref="C196:C197"/>
+    <mergeCell ref="D196:D197"/>
+    <mergeCell ref="E196:E197"/>
+    <mergeCell ref="F196:F197"/>
+    <mergeCell ref="J196:J197"/>
+    <mergeCell ref="B194:B195"/>
+    <mergeCell ref="C194:C195"/>
+    <mergeCell ref="D194:D195"/>
+    <mergeCell ref="E194:E195"/>
+    <mergeCell ref="F194:F195"/>
+    <mergeCell ref="G194:G195"/>
+    <mergeCell ref="B191:B192"/>
+    <mergeCell ref="C191:C192"/>
+    <mergeCell ref="D191:D192"/>
+    <mergeCell ref="E191:E192"/>
+    <mergeCell ref="F191:F192"/>
+    <mergeCell ref="J191:J192"/>
+    <mergeCell ref="B189:B190"/>
+    <mergeCell ref="C189:C190"/>
+    <mergeCell ref="D189:D190"/>
+    <mergeCell ref="E189:E190"/>
+    <mergeCell ref="F189:F190"/>
+    <mergeCell ref="J189:J190"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="C187:C188"/>
+    <mergeCell ref="D187:D188"/>
+    <mergeCell ref="E187:E188"/>
+    <mergeCell ref="F187:F188"/>
+    <mergeCell ref="J187:J188"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="C185:C186"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="J185:J186"/>
+    <mergeCell ref="B183:B184"/>
+    <mergeCell ref="C183:C184"/>
+    <mergeCell ref="D183:D184"/>
+    <mergeCell ref="E183:E184"/>
+    <mergeCell ref="F183:F184"/>
+    <mergeCell ref="J183:J184"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="C181:C182"/>
+    <mergeCell ref="D181:D182"/>
+    <mergeCell ref="E181:E182"/>
+    <mergeCell ref="F181:F182"/>
+    <mergeCell ref="J181:J182"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="C179:C180"/>
+    <mergeCell ref="D179:D180"/>
+    <mergeCell ref="E179:E180"/>
+    <mergeCell ref="F179:F180"/>
+    <mergeCell ref="J179:J180"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="C177:C178"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="F177:F178"/>
+    <mergeCell ref="J177:J178"/>
+    <mergeCell ref="H173:H174"/>
+    <mergeCell ref="I173:I174"/>
+    <mergeCell ref="J173:J174"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="C175:C176"/>
+    <mergeCell ref="D175:D176"/>
+    <mergeCell ref="E175:E176"/>
+    <mergeCell ref="F175:F176"/>
+    <mergeCell ref="J175:J176"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="C173:C174"/>
+    <mergeCell ref="D173:D174"/>
+    <mergeCell ref="E173:E174"/>
+    <mergeCell ref="F173:F174"/>
+    <mergeCell ref="G173:G174"/>
+    <mergeCell ref="B170:B171"/>
+    <mergeCell ref="C170:C171"/>
+    <mergeCell ref="D170:D171"/>
+    <mergeCell ref="E170:E171"/>
+    <mergeCell ref="F170:F171"/>
+    <mergeCell ref="J170:J171"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="C168:C169"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="E168:E169"/>
+    <mergeCell ref="F168:F169"/>
+    <mergeCell ref="J168:J169"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="C166:C167"/>
+    <mergeCell ref="D166:D167"/>
+    <mergeCell ref="E166:E167"/>
+    <mergeCell ref="F166:F167"/>
+    <mergeCell ref="J166:J167"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="J164:J165"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="J162:J163"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="D160:D161"/>
+    <mergeCell ref="E160:E161"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="J160:J161"/>
+    <mergeCell ref="B158:B159"/>
+    <mergeCell ref="C158:C159"/>
+    <mergeCell ref="D158:D159"/>
+    <mergeCell ref="E158:E159"/>
+    <mergeCell ref="F158:F159"/>
+    <mergeCell ref="J158:J159"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="J156:J157"/>
+    <mergeCell ref="H152:H153"/>
+    <mergeCell ref="I152:I153"/>
+    <mergeCell ref="J152:J153"/>
+    <mergeCell ref="B154:B155"/>
+    <mergeCell ref="C154:C155"/>
+    <mergeCell ref="D154:D155"/>
+    <mergeCell ref="E154:E155"/>
+    <mergeCell ref="F154:F155"/>
+    <mergeCell ref="J154:J155"/>
+    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="C152:C153"/>
+    <mergeCell ref="D152:D153"/>
+    <mergeCell ref="E152:E153"/>
+    <mergeCell ref="F152:F153"/>
+    <mergeCell ref="G152:G153"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="C149:C150"/>
+    <mergeCell ref="D149:D150"/>
+    <mergeCell ref="E149:E150"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="J149:J150"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="D147:D148"/>
+    <mergeCell ref="E147:E148"/>
+    <mergeCell ref="F147:F148"/>
+    <mergeCell ref="J147:J148"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="J145:J146"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="J143:J144"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="J141:J142"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="C139:C140"/>
+    <mergeCell ref="D139:D140"/>
+    <mergeCell ref="E139:E140"/>
+    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="J139:J140"/>
+    <mergeCell ref="H135:H136"/>
+    <mergeCell ref="I135:I136"/>
+    <mergeCell ref="J135:J136"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="J137:J138"/>
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="D135:D136"/>
+    <mergeCell ref="E135:E136"/>
+    <mergeCell ref="F135:F136"/>
+    <mergeCell ref="G135:G136"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="C132:C133"/>
+    <mergeCell ref="D132:D133"/>
+    <mergeCell ref="E132:E133"/>
+    <mergeCell ref="F132:F133"/>
+    <mergeCell ref="J132:J133"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="F130:F131"/>
+    <mergeCell ref="J130:J131"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="C128:C129"/>
+    <mergeCell ref="D128:D129"/>
+    <mergeCell ref="E128:E129"/>
+    <mergeCell ref="F128:F129"/>
+    <mergeCell ref="J128:J129"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="C126:C127"/>
+    <mergeCell ref="D126:D127"/>
+    <mergeCell ref="E126:E127"/>
+    <mergeCell ref="F126:F127"/>
+    <mergeCell ref="J126:J127"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="C124:C125"/>
+    <mergeCell ref="D124:D125"/>
+    <mergeCell ref="E124:E125"/>
+    <mergeCell ref="F124:F125"/>
+    <mergeCell ref="J124:J125"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="C122:C123"/>
+    <mergeCell ref="D122:D123"/>
+    <mergeCell ref="E122:E123"/>
+    <mergeCell ref="F122:F123"/>
+    <mergeCell ref="J122:J123"/>
+    <mergeCell ref="B119:J119"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="F120:F121"/>
+    <mergeCell ref="G120:G121"/>
+    <mergeCell ref="H120:H121"/>
+    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="J120:J121"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="D117:D118"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="J117:J118"/>
+    <mergeCell ref="B115:B116"/>
+    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:E116"/>
+    <mergeCell ref="F115:F116"/>
+    <mergeCell ref="J115:J116"/>
+    <mergeCell ref="B113:B114"/>
+    <mergeCell ref="C113:C114"/>
+    <mergeCell ref="D113:D114"/>
+    <mergeCell ref="E113:E114"/>
+    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="J113:J114"/>
+    <mergeCell ref="H109:H110"/>
+    <mergeCell ref="I109:I110"/>
+    <mergeCell ref="J109:J110"/>
+    <mergeCell ref="B111:B112"/>
+    <mergeCell ref="C111:C112"/>
+    <mergeCell ref="D111:D112"/>
+    <mergeCell ref="E111:E112"/>
+    <mergeCell ref="F111:F112"/>
+    <mergeCell ref="J111:J112"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="D109:D110"/>
+    <mergeCell ref="E109:E110"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="G109:G110"/>
+    <mergeCell ref="B106:B107"/>
+    <mergeCell ref="C106:C107"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="F106:F107"/>
+    <mergeCell ref="J106:J107"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="C104:C105"/>
+    <mergeCell ref="D104:D105"/>
+    <mergeCell ref="E104:E105"/>
+    <mergeCell ref="F104:F105"/>
+    <mergeCell ref="J104:J105"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="F102:F103"/>
+    <mergeCell ref="J102:J103"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="C100:C101"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="F100:F101"/>
+    <mergeCell ref="J100:J101"/>
     <mergeCell ref="B98:B99"/>
     <mergeCell ref="C98:C99"/>
     <mergeCell ref="D98:D99"/>
     <mergeCell ref="E98:E99"/>
     <mergeCell ref="F98:F99"/>
     <mergeCell ref="J98:J99"/>
     <mergeCell ref="H94:H95"/>
     <mergeCell ref="I94:I95"/>
     <mergeCell ref="J94:J95"/>
     <mergeCell ref="B96:B97"/>
     <mergeCell ref="C96:C97"/>
     <mergeCell ref="D96:D97"/>
     <mergeCell ref="E96:E97"/>
     <mergeCell ref="F96:F97"/>
     <mergeCell ref="J96:J97"/>
     <mergeCell ref="B94:B95"/>
     <mergeCell ref="C94:C95"/>
     <mergeCell ref="D94:D95"/>
     <mergeCell ref="E94:E95"/>
     <mergeCell ref="F94:F95"/>
     <mergeCell ref="G94:G95"/>
-    <mergeCell ref="B102:B103"/>
-[...395 lines deleted...]
-    <mergeCell ref="J228:J229"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="E91:E92"/>
+    <mergeCell ref="F91:F92"/>
+    <mergeCell ref="J91:J92"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="D89:D90"/>
+    <mergeCell ref="E89:E90"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="J89:J90"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="D87:D88"/>
+    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="J87:J88"/>
+    <mergeCell ref="I79:I80"/>
+    <mergeCell ref="J79:J80"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="D85:D86"/>
+    <mergeCell ref="E85:E86"/>
+    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="J85:J86"/>
+    <mergeCell ref="H68:H69"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="D79:D80"/>
+    <mergeCell ref="E79:E80"/>
+    <mergeCell ref="F79:F80"/>
+    <mergeCell ref="G79:G80"/>
+    <mergeCell ref="H79:H80"/>
+    <mergeCell ref="B68:B69"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="E68:E69"/>
+    <mergeCell ref="F68:F69"/>
+    <mergeCell ref="G68:G69"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="D57:D58"/>
+    <mergeCell ref="E57:E58"/>
+    <mergeCell ref="F57:F58"/>
+    <mergeCell ref="G57:G58"/>
+    <mergeCell ref="H57:H58"/>
+    <mergeCell ref="I57:I58"/>
+    <mergeCell ref="J57:J58"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="C46:C47"/>
+    <mergeCell ref="D46:D47"/>
+    <mergeCell ref="E46:E47"/>
+    <mergeCell ref="F46:F47"/>
+    <mergeCell ref="G46:G47"/>
+    <mergeCell ref="H46:H47"/>
+    <mergeCell ref="I46:I47"/>
+    <mergeCell ref="J46:J47"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="B8:J8"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.49" top="0.78" bottom="0.83" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;L&amp;"Calibri"&amp;11&amp;K000000&amp;D   &amp;T_x000D_&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6073BBBF-31C1-43C6-8800-548C34D376CA}">
   <sheetPr codeName="Planilha6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="V7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="Z7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G24" sqref="G24"/>
       <selection pane="topRight" activeCell="G24" sqref="G24"/>
       <selection pane="bottomLeft" activeCell="G24" sqref="G24"/>
       <selection pane="bottomRight" activeCell="AF6" sqref="AF6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="57.26953125" style="5" customWidth="1"/>
     <col min="3" max="17" width="8.7265625" style="5" customWidth="1"/>
     <col min="18" max="18" width="8.81640625" style="5" customWidth="1"/>
     <col min="19" max="32" width="8.7265625" style="5" customWidth="1"/>
     <col min="33" max="33" width="2.453125" style="5" customWidth="1"/>
     <col min="34" max="58" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="59" max="16384" width="12.7265625" style="2" hidden="1"/>
+    <col min="59" max="61" width="0" style="2" hidden="1"/>
+    <col min="62" max="16384" width="12.7265625" style="2" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="116"/>
       <c r="D4" s="116"/>
       <c r="E4" s="116"/>
       <c r="F4" s="116"/>
       <c r="G4" s="116"/>
       <c r="H4" s="116"/>
       <c r="I4" s="116"/>
       <c r="J4" s="116"/>
       <c r="K4" s="116"/>
       <c r="L4" s="116"/>
       <c r="M4" s="116"/>
       <c r="N4" s="116"/>
       <c r="O4" s="116"/>
       <c r="P4" s="116"/>
       <c r="Q4" s="116"/>
       <c r="R4" s="116"/>
       <c r="S4" s="116"/>
       <c r="T4" s="116"/>
       <c r="U4" s="116"/>
@@ -29320,51 +29315,51 @@
       <c r="BL83" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.25" bottom="0.35" header="0.25" footer="0.24"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDRAFT   &amp;D    &amp;T&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Planilha15">
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:DJ61"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="Z7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B7" sqref="B7:F13"/>
       <selection pane="topRight" activeCell="B7" sqref="B7:F13"/>
       <selection pane="bottomLeft" activeCell="B7" sqref="B7:F13"/>
-      <selection pane="bottomRight" activeCell="B19" sqref="B19"/>
+      <selection pane="bottomRight" activeCell="AF6" sqref="AF6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="9" customWidth="1"/>
     <col min="2" max="2" width="57.1796875" style="8" customWidth="1"/>
     <col min="3" max="25" width="8.81640625" style="8" customWidth="1"/>
     <col min="26" max="30" width="8.7265625" style="8" customWidth="1"/>
     <col min="31" max="32" width="8.7265625" style="198" customWidth="1"/>
     <col min="33" max="33" width="2.453125" style="8" customWidth="1"/>
     <col min="34" max="44" width="7.54296875" style="8" hidden="1" customWidth="1"/>
     <col min="45" max="46" width="4.81640625" style="8" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="35" style="8" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="7.54296875" style="8" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="8.81640625" style="8" hidden="1" customWidth="1"/>
     <col min="51" max="51" width="7.54296875" style="8" hidden="1" customWidth="1"/>
     <col min="52" max="52" width="8.81640625" style="8" hidden="1" customWidth="1"/>
     <col min="53" max="55" width="8.453125" style="8" hidden="1" customWidth="1"/>
     <col min="56" max="56" width="4.81640625" style="8" hidden="1" customWidth="1"/>
     <col min="57" max="58" width="9.1796875" style="8" hidden="1" customWidth="1"/>
     <col min="59" max="59" width="8.453125" style="8" hidden="1" customWidth="1"/>
     <col min="60" max="60" width="4.81640625" style="8" hidden="1" customWidth="1"/>
     <col min="61" max="62" width="9.1796875" style="8" hidden="1" customWidth="1"/>
     <col min="63" max="63" width="8.453125" style="8" hidden="1" customWidth="1"/>
     <col min="64" max="64" width="4.81640625" style="8" hidden="1" customWidth="1"/>
@@ -30169,51 +30164,51 @@
       <c r="X13" s="67">
         <v>0.3880495307566641</v>
       </c>
       <c r="Y13" s="67">
         <v>0.38604075901974649</v>
       </c>
       <c r="Z13" s="67">
         <v>0.38842731932849733</v>
       </c>
       <c r="AA13" s="67">
         <v>0.38786524344954482</v>
       </c>
       <c r="AB13" s="67">
         <v>0.38444498395364157</v>
       </c>
       <c r="AC13" s="67">
         <v>0.38208124451699454</v>
       </c>
       <c r="AD13" s="67">
         <v>0.38120569701754325</v>
       </c>
       <c r="AE13" s="67">
         <v>0.37910948273982142</v>
       </c>
       <c r="AF13" s="67">
-        <v>0.37893991514496805</v>
+        <v>0.37843124266679429</v>
       </c>
     </row>
     <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="46" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="49">
         <v>0.40481798168860728</v>
       </c>
       <c r="D14" s="49">
         <v>0.39992496350445861</v>
       </c>
       <c r="E14" s="49">
         <v>0.39711832956463988</v>
       </c>
       <c r="F14" s="49">
         <v>0.39383938503224614</v>
       </c>
       <c r="G14" s="49">
         <v>0.39048800831594893</v>
       </c>
       <c r="H14" s="49">
         <v>0.3891371853088858</v>
       </c>
       <c r="I14" s="49">
@@ -30264,51 +30259,51 @@
       <c r="X14" s="49">
         <v>0.41632084803415714</v>
       </c>
       <c r="Y14" s="49">
         <v>0.41239117002139647</v>
       </c>
       <c r="Z14" s="141">
         <v>0.41255519109638139</v>
       </c>
       <c r="AA14" s="141">
         <v>0.41194761784067185</v>
       </c>
       <c r="AB14" s="141">
         <v>0.4074806901580883</v>
       </c>
       <c r="AC14" s="141">
         <v>0.40408140075959181</v>
       </c>
       <c r="AD14" s="141">
         <v>0.40298850974618694</v>
       </c>
       <c r="AE14" s="49">
         <v>0.40088352780564734</v>
       </c>
       <c r="AF14" s="49">
-        <v>0.39879347382206159</v>
+        <v>0.39690733592274052</v>
       </c>
     </row>
     <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="49">
         <v>0.25643425912325091</v>
       </c>
       <c r="D15" s="49">
         <v>0.25824031839398215</v>
       </c>
       <c r="E15" s="49">
         <v>0.25881909120364066</v>
       </c>
       <c r="F15" s="49">
         <v>0.26832988278548831</v>
       </c>
       <c r="G15" s="49">
         <v>0.27141708455613789</v>
       </c>
       <c r="H15" s="49">
         <v>0.27267351918639915</v>
       </c>
       <c r="I15" s="49">
@@ -30359,51 +30354,51 @@
       <c r="X15" s="49">
         <v>0.34725395004127946</v>
       </c>
       <c r="Y15" s="49">
         <v>0.3465654001976794</v>
       </c>
       <c r="Z15" s="141">
         <v>0.35038132581421522</v>
       </c>
       <c r="AA15" s="141">
         <v>0.34858296869338257</v>
       </c>
       <c r="AB15" s="141">
         <v>0.34513422086387463</v>
       </c>
       <c r="AC15" s="141">
         <v>0.34283943537950196</v>
       </c>
       <c r="AD15" s="141">
         <v>0.34070321840055839</v>
       </c>
       <c r="AE15" s="49">
         <v>0.33730650356226988</v>
       </c>
       <c r="AF15" s="49">
-        <v>0.34020213343792627</v>
+        <v>0.3419155096458979</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="65" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="68">
         <v>29.463509841109019</v>
       </c>
       <c r="D16" s="68">
         <v>28.705585828039602</v>
       </c>
       <c r="E16" s="68">
         <v>29.437161626184004</v>
       </c>
       <c r="F16" s="68">
         <v>29.764926247214717</v>
       </c>
       <c r="G16" s="68">
         <v>28.951582951758294</v>
       </c>
       <c r="H16" s="68">
         <v>27.948771740441646</v>
       </c>
       <c r="I16" s="68">
@@ -31157,126 +31152,180 @@
       <c r="K24" s="49"/>
       <c r="L24" s="49"/>
       <c r="M24" s="49"/>
       <c r="N24" s="49"/>
       <c r="O24" s="49"/>
       <c r="P24" s="49"/>
       <c r="Q24" s="49"/>
       <c r="R24" s="49"/>
       <c r="S24" s="49"/>
       <c r="T24" s="49"/>
       <c r="U24" s="49"/>
       <c r="V24" s="49"/>
       <c r="W24" s="49"/>
       <c r="X24" s="49"/>
       <c r="Y24" s="49"/>
       <c r="Z24" s="141"/>
       <c r="AA24" s="141"/>
       <c r="AB24" s="141"/>
       <c r="AC24" s="141"/>
       <c r="AD24" s="141"/>
       <c r="AE24" s="49"/>
       <c r="AF24" s="49"/>
     </row>
     <row r="25" spans="2:88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="98" t="s">
-        <v>267</v>
+        <v>93</v>
       </c>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="49"/>
       <c r="F25" s="49"/>
       <c r="G25" s="49"/>
       <c r="H25" s="49"/>
       <c r="I25" s="49"/>
       <c r="J25" s="49"/>
       <c r="K25" s="49"/>
       <c r="L25" s="49"/>
       <c r="M25" s="49"/>
       <c r="N25" s="49"/>
       <c r="O25" s="49"/>
       <c r="P25" s="49"/>
       <c r="Q25" s="49"/>
       <c r="R25" s="49"/>
       <c r="S25" s="49"/>
       <c r="T25" s="49"/>
       <c r="U25" s="49"/>
       <c r="V25" s="49"/>
       <c r="W25" s="49"/>
       <c r="X25" s="49"/>
       <c r="Y25" s="49"/>
       <c r="Z25" s="141"/>
       <c r="AA25" s="141"/>
       <c r="AB25" s="141"/>
       <c r="AC25" s="141"/>
       <c r="AD25" s="141"/>
       <c r="AE25" s="49"/>
       <c r="AF25" s="49"/>
     </row>
-    <row r="26" spans="2:88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:88" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="98" t="s">
-        <v>266</v>
-[...33 lines deleted...]
-      <c r="B27" s="98" t="s">
         <v>93</v>
       </c>
     </row>
+    <row r="27" spans="2:88" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:88" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="2:88" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="30" spans="2:88" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:88" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="8"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8"/>
+      <c r="P30" s="8"/>
+      <c r="Q30" s="8"/>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="8"/>
+      <c r="U30" s="8"/>
+      <c r="V30" s="8"/>
+      <c r="W30" s="8"/>
+      <c r="X30" s="8"/>
+      <c r="Y30" s="8"/>
+      <c r="Z30" s="8"/>
+      <c r="AA30" s="8"/>
+      <c r="AB30" s="8"/>
+      <c r="AC30" s="8"/>
+      <c r="AD30" s="8"/>
+      <c r="AE30" s="198"/>
+      <c r="AF30" s="198"/>
+      <c r="AG30" s="8"/>
+      <c r="AH30" s="8"/>
+      <c r="AI30" s="8"/>
+      <c r="AJ30" s="8"/>
+      <c r="AK30" s="8"/>
+      <c r="AL30" s="8"/>
+      <c r="AM30" s="8"/>
+      <c r="AN30" s="8"/>
+      <c r="AO30" s="8"/>
+      <c r="AP30" s="8"/>
+      <c r="AQ30" s="8"/>
+      <c r="AR30" s="8"/>
+      <c r="AS30" s="8"/>
+      <c r="AT30" s="8"/>
+      <c r="AU30" s="8"/>
+      <c r="AV30" s="8"/>
+      <c r="AW30" s="8"/>
+      <c r="AX30" s="8"/>
+      <c r="AY30" s="8"/>
+      <c r="AZ30" s="8"/>
+      <c r="BA30" s="8"/>
+      <c r="BB30" s="8"/>
+      <c r="BC30" s="8"/>
+      <c r="BD30" s="8"/>
+      <c r="BE30" s="8"/>
+      <c r="BF30" s="8"/>
+      <c r="BG30" s="8"/>
+      <c r="BH30" s="8"/>
+      <c r="BI30" s="8"/>
+      <c r="BJ30" s="8"/>
+      <c r="BK30" s="8"/>
+      <c r="BL30" s="8"/>
+      <c r="BM30" s="8"/>
+      <c r="BN30" s="8"/>
+      <c r="BO30" s="8"/>
+      <c r="BP30" s="8"/>
+      <c r="BQ30" s="8"/>
+      <c r="BR30" s="8"/>
+      <c r="BS30" s="8"/>
+      <c r="BT30" s="8"/>
+      <c r="BU30" s="8"/>
+      <c r="BV30" s="8"/>
+      <c r="BW30" s="8"/>
+      <c r="BX30" s="8"/>
+      <c r="BY30" s="8"/>
+      <c r="BZ30" s="8"/>
+      <c r="CA30" s="8"/>
+      <c r="CB30" s="8"/>
+      <c r="CC30" s="8"/>
+      <c r="CD30" s="8"/>
+      <c r="CE30" s="8"/>
+      <c r="CF30" s="8"/>
+      <c r="CG30" s="8"/>
+      <c r="CH30" s="8"/>
+      <c r="CI30" s="8"/>
+      <c r="CJ30" s="8"/>
+    </row>
     <row r="31" spans="2:88" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
       <c r="U31" s="8"/>
       <c r="V31" s="8"/>
       <c r="W31" s="8"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="8"/>
@@ -33903,139 +33952,51 @@
       <c r="BM60" s="8"/>
       <c r="BN60" s="8"/>
       <c r="BO60" s="8"/>
       <c r="BP60" s="8"/>
       <c r="BQ60" s="8"/>
       <c r="BR60" s="8"/>
       <c r="BS60" s="8"/>
       <c r="BT60" s="8"/>
       <c r="BU60" s="8"/>
       <c r="BV60" s="8"/>
       <c r="BW60" s="8"/>
       <c r="BX60" s="8"/>
       <c r="BY60" s="8"/>
       <c r="BZ60" s="8"/>
       <c r="CA60" s="8"/>
       <c r="CB60" s="8"/>
       <c r="CC60" s="8"/>
       <c r="CD60" s="8"/>
       <c r="CE60" s="8"/>
       <c r="CF60" s="8"/>
       <c r="CG60" s="8"/>
       <c r="CH60" s="8"/>
       <c r="CI60" s="8"/>
       <c r="CJ60" s="8"/>
     </row>
-    <row r="61" spans="2:88" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...87 lines deleted...]
-    </row>
+    <row r="61" spans="2:88" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Planilha16">
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:BB60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="V7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="Y16" sqref="Y16"/>
       <selection pane="topRight" activeCell="Y16" sqref="Y16"/>
       <selection pane="bottomLeft" activeCell="Y16" sqref="Y16"/>
       <selection pane="bottomRight" activeCell="AF6" sqref="AF6"/>
     </sheetView>
   </sheetViews>
@@ -35198,51 +35159,51 @@
       </c>
       <c r="Z17" s="54">
         <v>3362.4609999999998</v>
       </c>
       <c r="AA17" s="54">
         <v>3356.7710000000002</v>
       </c>
       <c r="AB17" s="54">
         <v>3415.5659999999998</v>
       </c>
       <c r="AC17" s="54">
         <v>3475.5050000000001</v>
       </c>
       <c r="AD17" s="54">
         <v>3518.7269999999999</v>
       </c>
       <c r="AE17" s="54">
         <v>3549.3609999999999</v>
       </c>
       <c r="AF17" s="54">
         <v>3568.7730000000001</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="69" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C18" s="61">
         <v>0.23602146270844193</v>
       </c>
       <c r="D18" s="61">
         <v>0.22814241447537276</v>
       </c>
       <c r="E18" s="61">
         <v>0.2197658149224489</v>
       </c>
       <c r="F18" s="61">
         <v>0.21345025152400715</v>
       </c>
       <c r="G18" s="61">
         <v>0.20643594825360492</v>
       </c>
       <c r="H18" s="61">
         <v>0.19433605055342343</v>
       </c>
       <c r="I18" s="61">
         <v>0.18267225967945749</v>
       </c>
       <c r="J18" s="61">
         <v>0.17590807675513356</v>
       </c>
@@ -35288,51 +35249,51 @@
       <c r="X18" s="61">
         <v>0.13853612450522898</v>
       </c>
       <c r="Y18" s="61">
         <v>0.14042096263190806</v>
       </c>
       <c r="Z18" s="61">
         <v>0.13909658756013465</v>
       </c>
       <c r="AA18" s="61">
         <v>0.1406821736871107</v>
       </c>
       <c r="AB18" s="61">
         <v>0.14163841350163717</v>
       </c>
       <c r="AC18" s="61">
         <v>0.14475803785574837</v>
       </c>
       <c r="AD18" s="61">
         <v>0.14924886346566724</v>
       </c>
       <c r="AE18" s="61">
         <v>0.14772798896107756</v>
       </c>
       <c r="AF18" s="61">
-        <v>0.1507492537206758</v>
+        <v>0.14657260802926805</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="55" t="s">
         <v>259</v>
       </c>
       <c r="C19" s="56">
         <v>0.32555795228776269</v>
       </c>
       <c r="D19" s="56">
         <v>0.29064456197617539</v>
       </c>
       <c r="E19" s="56">
         <v>0.26787812541202127</v>
       </c>
       <c r="F19" s="56">
         <v>0.25365980717517583</v>
       </c>
       <c r="G19" s="56">
         <v>0.24129750877603537</v>
       </c>
       <c r="H19" s="56">
         <v>0.22344292004689986</v>
       </c>
       <c r="I19" s="56">
@@ -35383,56 +35344,56 @@
       <c r="X19" s="56">
         <v>0.18251384799555145</v>
       </c>
       <c r="Y19" s="56">
         <v>0.17934700987716085</v>
       </c>
       <c r="Z19" s="145">
         <v>0.18260474170314531</v>
       </c>
       <c r="AA19" s="145">
         <v>0.18354004403207577</v>
       </c>
       <c r="AB19" s="145">
         <v>0.18511333781312653</v>
       </c>
       <c r="AC19" s="145">
         <v>0.1862630840045601</v>
       </c>
       <c r="AD19" s="145">
         <v>0.18731137614593774</v>
       </c>
       <c r="AE19" s="56">
         <v>0.19242386257410193</v>
       </c>
       <c r="AF19" s="56">
-        <v>0.19138464417699547</v>
+        <v>0.18666588401980264</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="69" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C20" s="61">
         <v>8.8270008803843544E-2</v>
       </c>
       <c r="D20" s="61">
         <v>8.6814979291436348E-2</v>
       </c>
       <c r="E20" s="61">
         <v>8.5653876568433068E-2</v>
       </c>
       <c r="F20" s="61">
         <v>8.4183468858981952E-2</v>
       </c>
       <c r="G20" s="61">
         <v>8.4139267527478273E-2</v>
       </c>
       <c r="H20" s="61">
         <v>8.3614151665055786E-2</v>
       </c>
       <c r="I20" s="61">
         <v>8.3263083628516601E-2</v>
       </c>
       <c r="J20" s="61">
         <v>8.3568445008218653E-2</v>
       </c>
@@ -35478,51 +35439,51 @@
       <c r="X20" s="61">
         <v>7.7753036826204852E-2</v>
       </c>
       <c r="Y20" s="61">
         <v>8.1216775526739907E-2</v>
       </c>
       <c r="Z20" s="61">
         <v>8.4850527577061727E-2</v>
       </c>
       <c r="AA20" s="61">
         <v>9.4490251380846227E-2</v>
       </c>
       <c r="AB20" s="61">
         <v>9.5430735169527395E-2</v>
       </c>
       <c r="AC20" s="61">
         <v>9.3063893640122089E-2</v>
       </c>
       <c r="AD20" s="61">
         <v>9.628847411895676E-2</v>
       </c>
       <c r="AE20" s="61">
         <v>9.9533209598029762E-2</v>
       </c>
       <c r="AF20" s="61">
-        <v>0.10065766968280265</v>
+        <v>0.10194621189669681</v>
       </c>
     </row>
     <row r="21" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="55" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="56">
         <v>0.8024200538861509</v>
       </c>
       <c r="D21" s="56">
         <v>0.79830483557942822</v>
       </c>
       <c r="E21" s="56">
         <v>0.89080992615575871</v>
       </c>
       <c r="F21" s="56">
         <v>0.88944818881610788</v>
       </c>
       <c r="G21" s="56">
         <v>0.89290871436307151</v>
       </c>
       <c r="H21" s="56">
         <v>0.77884576258378047</v>
       </c>
       <c r="I21" s="56">
@@ -35573,56 +35534,56 @@
       <c r="X21" s="109">
         <v>0.64993255855579424</v>
       </c>
       <c r="Y21" s="109">
         <v>0.66443185460539733</v>
       </c>
       <c r="Z21" s="146">
         <v>0.68365759263048365</v>
       </c>
       <c r="AA21" s="146">
         <v>0.73888239438106684</v>
       </c>
       <c r="AB21" s="146">
         <v>0.72790823695938489</v>
       </c>
       <c r="AC21" s="146">
         <v>0.71542924102426186</v>
       </c>
       <c r="AD21" s="146">
         <v>0.71621457956485557</v>
       </c>
       <c r="AE21" s="109">
         <v>0.76510465581847897</v>
       </c>
       <c r="AF21" s="109">
-        <v>0.72601011119084669</v>
+        <v>0.75677879114841007</v>
       </c>
     </row>
     <row r="22" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="69" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C22" s="61">
         <v>0.33057764778421067</v>
       </c>
       <c r="D22" s="61">
         <v>0.32913936646160025</v>
       </c>
       <c r="E22" s="61">
         <v>0.31935603826605841</v>
       </c>
       <c r="F22" s="61">
         <v>0.31325217351343554</v>
       </c>
       <c r="G22" s="61">
         <v>0.3086497534194837</v>
       </c>
       <c r="H22" s="61">
         <v>0.30222140027344074</v>
       </c>
       <c r="I22" s="61">
         <v>0.29631897456880313</v>
       </c>
       <c r="J22" s="61">
         <v>0.29009920670028977</v>
       </c>
@@ -35668,51 +35629,51 @@
       <c r="X22" s="61">
         <v>0.25151427449755864</v>
       </c>
       <c r="Y22" s="61">
         <v>0.25136168547703042</v>
       </c>
       <c r="Z22" s="61">
         <v>0.25870624233584422</v>
       </c>
       <c r="AA22" s="61">
         <v>0.25941173172761045</v>
       </c>
       <c r="AB22" s="61">
         <v>0.25258587971653734</v>
       </c>
       <c r="AC22" s="61">
         <v>0.25289531197652665</v>
       </c>
       <c r="AD22" s="61">
         <v>0.25167308962363716</v>
       </c>
       <c r="AE22" s="61">
         <v>0.2504436064480895</v>
       </c>
       <c r="AF22" s="61">
-        <v>0.2410560920207262</v>
+        <v>0.25319551998266498</v>
       </c>
     </row>
     <row r="23" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="69" t="s">
         <v>200</v>
       </c>
       <c r="C23" s="61">
         <v>1.9842917255803061E-2</v>
       </c>
       <c r="D23" s="61">
         <v>2.1097024492250413E-2</v>
       </c>
       <c r="E23" s="61">
         <v>2.2486356836897547E-2</v>
       </c>
       <c r="F23" s="61">
         <v>2.0850740833747886E-2</v>
       </c>
       <c r="G23" s="61">
         <v>2.0107447446866804E-2</v>
       </c>
       <c r="H23" s="61">
         <v>1.8055879956485988E-2</v>
       </c>
       <c r="I23" s="61">
@@ -36250,110 +36211,153 @@
       <c r="AB28" s="70">
         <v>30087.412</v>
       </c>
       <c r="AC28" s="70">
         <v>30490.923500000001</v>
       </c>
       <c r="AD28" s="70">
         <v>30964.932499999999</v>
       </c>
       <c r="AE28" s="70">
         <v>31472.809999999998</v>
       </c>
       <c r="AF28" s="70">
         <v>32022.332999999999</v>
       </c>
     </row>
     <row r="29" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="Z29" s="147"/>
       <c r="AA29" s="147"/>
       <c r="AB29" s="147"/>
       <c r="AC29" s="147"/>
       <c r="AD29" s="147"/>
       <c r="AE29" s="209"/>
       <c r="AF29" s="209"/>
     </row>
-    <row r="30" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A31" s="9">
+    <row r="30" spans="1:32" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="9">
         <v>59</v>
       </c>
     </row>
-    <row r="32" spans="1:32" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-    <row r="33" spans="2:54" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:32" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="14"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="11"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="11"/>
+      <c r="O31" s="11"/>
+      <c r="P31" s="11"/>
+      <c r="Q31" s="11"/>
+      <c r="R31" s="11"/>
+      <c r="S31" s="11"/>
+      <c r="T31" s="11"/>
+      <c r="U31" s="11"/>
+      <c r="V31" s="11"/>
+      <c r="W31" s="11"/>
+      <c r="X31" s="11"/>
+      <c r="Y31" s="11"/>
+      <c r="Z31" s="148"/>
+      <c r="AA31" s="148"/>
+      <c r="AB31" s="148"/>
+      <c r="AC31" s="148"/>
+      <c r="AD31" s="148"/>
+      <c r="AE31" s="214"/>
+      <c r="AF31" s="222"/>
+    </row>
+    <row r="32" spans="1:32" ht="7.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="42" spans="2:54" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="2:54" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="8"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="8"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="8"/>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8"/>
+      <c r="P42" s="8"/>
+      <c r="Q42" s="8"/>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="8"/>
+      <c r="U42" s="8"/>
+      <c r="V42" s="8"/>
+      <c r="W42" s="8"/>
+      <c r="X42" s="8"/>
+      <c r="Y42" s="8"/>
+      <c r="Z42" s="8"/>
+      <c r="AA42" s="8"/>
+      <c r="AB42" s="8"/>
+      <c r="AC42" s="8"/>
+      <c r="AD42" s="8"/>
+      <c r="AE42" s="198"/>
+      <c r="AF42" s="198"/>
+      <c r="AG42" s="8"/>
+      <c r="AH42" s="8"/>
+      <c r="AI42" s="8"/>
+      <c r="AJ42" s="8"/>
+      <c r="AK42" s="8"/>
+      <c r="AL42" s="8"/>
+      <c r="AM42" s="8"/>
+      <c r="AN42" s="8"/>
+      <c r="AO42" s="8"/>
+      <c r="AP42" s="8"/>
+      <c r="AQ42" s="8"/>
+      <c r="AR42" s="8"/>
+      <c r="AS42" s="8"/>
+      <c r="AT42" s="8"/>
+      <c r="AU42" s="8"/>
+      <c r="AV42" s="8"/>
+      <c r="AW42" s="8"/>
+      <c r="AX42" s="8"/>
+      <c r="AY42" s="8"/>
+      <c r="AZ42" s="8"/>
+      <c r="BA42" s="8"/>
+      <c r="BB42" s="8"/>
+    </row>
     <row r="43" spans="2:54" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="8"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
       <c r="W43" s="8"/>
       <c r="X43" s="8"/>
       <c r="Y43" s="8"/>
@@ -37245,105 +37249,51 @@
       <c r="AE59" s="198"/>
       <c r="AF59" s="198"/>
       <c r="AG59" s="8"/>
       <c r="AH59" s="8"/>
       <c r="AI59" s="8"/>
       <c r="AJ59" s="8"/>
       <c r="AK59" s="8"/>
       <c r="AL59" s="8"/>
       <c r="AM59" s="8"/>
       <c r="AN59" s="8"/>
       <c r="AO59" s="8"/>
       <c r="AP59" s="8"/>
       <c r="AQ59" s="8"/>
       <c r="AR59" s="8"/>
       <c r="AS59" s="8"/>
       <c r="AT59" s="8"/>
       <c r="AU59" s="8"/>
       <c r="AV59" s="8"/>
       <c r="AW59" s="8"/>
       <c r="AX59" s="8"/>
       <c r="AY59" s="8"/>
       <c r="AZ59" s="8"/>
       <c r="BA59" s="8"/>
       <c r="BB59" s="8"/>
     </row>
-    <row r="60" spans="2:54" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-    </row>
+    <row r="60" spans="2:54" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8890E7C-B72B-408C-9B71-8E66D98FBB80}">
   <dimension ref="A1:AG20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="U7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="Y16" sqref="Y16"/>
       <selection pane="topRight" activeCell="Y16" sqref="Y16"/>
       <selection pane="bottomLeft" activeCell="Y16" sqref="Y16"/>
       <selection pane="bottomRight" activeCell="AF6" sqref="AF6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="125" customWidth="1"/>
@@ -39537,112 +39487,114 @@
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.25" bottom="0.35" header="0.25" footer="0.24"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RDRAFT   &amp;D    &amp;T&amp;L&amp;1#&amp;"Arial"&amp;7&amp;K000000***Este documento está clasificado como PUBLICO por TELEFÓNICA. ***This document is classified as PUBLIC by TELEFÓNICA.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5b4528c7-2343-42d0-9093-b009a712fb46" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25113419-f080-492c-8f93-62e1c336be52">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="d083715380cfbbeef5fdab0722d9db12">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2454db1766e178a54218e5ed75e92b2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F60A2EFD63CF14789F8D553480F0DC6" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5d12cc5ce4316b09d6b479545c041a8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25113419-f080-492c-8f93-62e1c336be52" xmlns:ns3="5b4528c7-2343-42d0-9093-b009a712fb46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab4d29eb3ce36d62d5f3d166ede009a7" ns2:_="" ns3:_="">
     <xsd:import namespace="25113419-f080-492c-8f93-62e1c336be52"/>
     <xsd:import namespace="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25113419-f080-492c-8f93-62e1c336be52" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3ebd722c-8eea-4fa2-a257-8118360c8ea8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3ebd722c-8eea-4fa2-a257-8118360c8ea8" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
@@ -39662,52 +39614,52 @@
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5b4528c7-2343-42d0-9093-b009a712fb46" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3773897c-e08c-4619-a15e-98d5acf885dd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5b4528c7-2343-42d0-9093-b009a712fb46">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -39753,145 +39705,143 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F326BDC-462D-4A42-AEA5-B987ED021105}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94395B52-4DA9-497C-9F27-3F4D28BF9D17}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
+    <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{533630A2-4C96-43CA-9C5E-D88D8CABB8C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F22AD4-1628-4684-A8BA-CF662D378938}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25113419-f080-492c-8f93-62e1c336be52"/>
     <ds:schemaRef ds:uri="5b4528c7-2343-42d0-9093-b009a712fb46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94395B52-4DA9-497C-9F27-3F4D28BF9D17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F326BDC-462D-4A42-AEA5-B987ED021105}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e65bd4d2-aa7c-445f-9ef8-222ebb1d2b43}" enabled="1" method="Privileged" siteId="{9744600e-3e04-492e-baa1-25ec245c6f10}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Planilhas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Intervalos Nomeados</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Resultados | Telefônica BR</vt:lpstr>
       <vt:lpstr>DRE Contábil</vt:lpstr>
       <vt:lpstr>Balanço Patrimonial</vt:lpstr>
       <vt:lpstr>Fluxo de Caixa Operacional</vt:lpstr>
       <vt:lpstr>Fluxo de Caixa Contábil</vt:lpstr>
       <vt:lpstr>Dados Operacionais | Móvel</vt:lpstr>
       <vt:lpstr>Dados Operacionais | Fixo</vt:lpstr>
       <vt:lpstr>Detalhe Arrendamentos</vt:lpstr>
       <vt:lpstr>Endividamento</vt:lpstr>
       <vt:lpstr>Proventos</vt:lpstr>
       <vt:lpstr>menu</vt:lpstr>
-      <vt:lpstr>Proventos!Titulos_de_impressao</vt:lpstr>
+      <vt:lpstr>Proventos!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Telefônica</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Telefônica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e65bd4d2-aa7c-445f-9ef8-222ebb1d2b43_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>