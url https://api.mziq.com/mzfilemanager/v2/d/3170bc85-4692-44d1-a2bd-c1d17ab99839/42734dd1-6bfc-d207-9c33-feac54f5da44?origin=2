--- v0 (2025-11-14)
+++ v1 (2026-04-03)
@@ -1,218 +1,276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\corpc34531825\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69E9C45E-EA49-4EDF-BB8E-7630ABA6EECE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71984FF9-DDF0-4FC3-B9DF-920ABF858081}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13380" yWindow="-4620" windowWidth="29040" windowHeight="15720" tabRatio="766" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13380" yWindow="-5190" windowWidth="29040" windowHeight="15720" tabRatio="766" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Menu" sheetId="1" r:id="rId1"/>
     <sheet name="Home" sheetId="30" state="hidden" r:id="rId2"/>
     <sheet name="Corp_Indicators" sheetId="24" r:id="rId3"/>
     <sheet name="Corp_Stores" sheetId="22" r:id="rId4"/>
     <sheet name="Corp_SI" sheetId="16" r:id="rId5"/>
     <sheet name="Corp_BS" sheetId="17" r:id="rId6"/>
     <sheet name="Corp_CFS" sheetId="31" r:id="rId7"/>
     <sheet name="BR_Indicators" sheetId="28" r:id="rId8"/>
     <sheet name="BR_IS" sheetId="7" r:id="rId9"/>
     <sheet name="BR_BS" sheetId="19" r:id="rId10"/>
     <sheet name="AR_Indicadores" sheetId="29" r:id="rId11"/>
     <sheet name="AR_IS" sheetId="15" r:id="rId12"/>
     <sheet name="AR_BS" sheetId="20" r:id="rId13"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId14"/>
+  </externalReferences>
   <definedNames>
     <definedName name="ID" localSheetId="12" hidden="1">"3edb7fd1-d2a0-4a9f-8421-498c23420e70"</definedName>
     <definedName name="ID" localSheetId="10" hidden="1">"e112ae68-4449-4eec-a60d-03ee251253f2"</definedName>
     <definedName name="ID" localSheetId="11" hidden="1">"0952d32b-aa6c-4edd-bdc7-2d63f300bfe7"</definedName>
     <definedName name="ID" localSheetId="9" hidden="1">"75af1129-d9fd-46b5-9805-7048769b6192"</definedName>
     <definedName name="ID" localSheetId="7" hidden="1">"42ab163b-fbde-49f7-ac7c-ace3b8cd9822"</definedName>
     <definedName name="ID" localSheetId="8" hidden="1">"6bda8f62-9725-49ff-9be3-ea3be4e03cb8"</definedName>
     <definedName name="ID" localSheetId="5" hidden="1">"b41fc2a9-08f6-4570-a58c-f44d22533966"</definedName>
     <definedName name="ID" localSheetId="6" hidden="1">"ff3dd8d3-577c-4283-b23b-feead600e129"</definedName>
     <definedName name="ID" localSheetId="2" hidden="1">"6d4bc538-0765-4884-8a97-4fd145effb1b"</definedName>
     <definedName name="ID" localSheetId="4" hidden="1">"a278f6b9-5605-45bb-8282-c983340a93a0"</definedName>
     <definedName name="ID" localSheetId="3" hidden="1">"78b7d1da-2973-49a4-8512-4fa02bad2fd6"</definedName>
     <definedName name="ID" localSheetId="1" hidden="1">"c893193a-6708-46d0-8db4-aa9a7df976de"</definedName>
     <definedName name="ID" localSheetId="0" hidden="1">"a8a4fa7c-1397-4080-aa1a-138643d2cd01"</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="12">AR_BS!$A:$A,AR_BS!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">AR_Indicadores!$A:$A,AR_Indicadores!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">AR_IS!$A:$A,AR_IS!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">BR_BS!$A:$A,BR_BS!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">BR_Indicators!$A:$A,BR_Indicators!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">BR_IS!$A:$A,BR_IS!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">Corp_BS!$A:$A,Corp_BS!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">Corp_CFS!$A:$A,Corp_CFS!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Corp_Indicators!$A:$A,Corp_Indicators!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">Corp_SI!$A:$A,Corp_SI!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="X22" i="19" l="1"/>
+  <c r="AC14" i="28" l="1"/>
+  <c r="AB14" i="28"/>
+  <c r="AC24" i="28"/>
+  <c r="V22" i="20"/>
+  <c r="V16" i="20"/>
+  <c r="AC11" i="15"/>
+  <c r="AC9" i="15" s="1"/>
+  <c r="AC16" i="15" s="1"/>
+  <c r="AC18" i="15" s="1"/>
+  <c r="AC20" i="15" s="1"/>
+  <c r="AC21" i="15" s="1"/>
+  <c r="AC10" i="29"/>
+  <c r="Y22" i="19"/>
+  <c r="Y16" i="19"/>
+  <c r="AC11" i="7"/>
+  <c r="AC9" i="7"/>
+  <c r="AC16" i="7" s="1"/>
+  <c r="AC18" i="7" s="1"/>
+  <c r="AC20" i="7" s="1"/>
+  <c r="AC21" i="7" s="1"/>
+  <c r="AC7" i="28"/>
+  <c r="AC20" i="28"/>
+  <c r="AC18" i="28" s="1"/>
+  <c r="AC10" i="28"/>
+  <c r="Y22" i="31"/>
+  <c r="Y10" i="31"/>
+  <c r="AC71" i="17"/>
+  <c r="AC73" i="17" s="1"/>
+  <c r="AC60" i="17"/>
+  <c r="AC48" i="17"/>
+  <c r="AC32" i="17"/>
+  <c r="AC30" i="17"/>
+  <c r="AC16" i="17"/>
+  <c r="AC10" i="16"/>
+  <c r="AC8" i="16" s="1"/>
+  <c r="AC15" i="16" s="1"/>
+  <c r="AC17" i="16" s="1"/>
+  <c r="AC19" i="16" s="1"/>
+  <c r="AC20" i="16" s="1"/>
+  <c r="U14" i="22"/>
+  <c r="U13" i="22" s="1"/>
+  <c r="U10" i="22"/>
+  <c r="U6" i="22" s="1"/>
+  <c r="U7" i="22"/>
+  <c r="AC26" i="24"/>
+  <c r="AC32" i="24" s="1"/>
+  <c r="AC19" i="24"/>
+  <c r="AC10" i="24"/>
+  <c r="X22" i="19"/>
   <c r="X16" i="19"/>
   <c r="U22" i="20"/>
   <c r="U16" i="20"/>
   <c r="A1" i="31"/>
   <c r="W22" i="31" s="1"/>
   <c r="AB11" i="15"/>
   <c r="AB9" i="15"/>
   <c r="AB16" i="15" s="1"/>
   <c r="AB18" i="15" s="1"/>
   <c r="AB20" i="15" s="1"/>
   <c r="AB21" i="15" s="1"/>
   <c r="AB11" i="7"/>
   <c r="AB9" i="7" s="1"/>
   <c r="AB16" i="7" s="1"/>
   <c r="AB18" i="7" s="1"/>
   <c r="AB20" i="7" s="1"/>
   <c r="AB21" i="7" s="1"/>
   <c r="AB20" i="28"/>
   <c r="AB18" i="28"/>
   <c r="AB10" i="28"/>
   <c r="AB7" i="28"/>
   <c r="X52" i="31"/>
   <c r="X37" i="31"/>
   <c r="X10" i="31"/>
   <c r="AB71" i="17"/>
   <c r="AB60" i="17"/>
   <c r="AB48" i="17"/>
   <c r="AB30" i="17"/>
   <c r="AB16" i="17"/>
   <c r="AB10" i="16"/>
   <c r="AB8" i="16" s="1"/>
   <c r="AB15" i="16" s="1"/>
   <c r="AB17" i="16" s="1"/>
   <c r="AB19" i="16" s="1"/>
   <c r="AB20" i="16" s="1"/>
   <c r="T17" i="22"/>
   <c r="T14" i="22"/>
   <c r="T13" i="22" s="1"/>
   <c r="T10" i="22"/>
   <c r="T6" i="22" s="1"/>
   <c r="T7" i="22"/>
-  <c r="AB32" i="24"/>
   <c r="AB26" i="24"/>
+  <c r="AB32" i="24" s="1"/>
   <c r="AB19" i="24"/>
   <c r="AB10" i="24"/>
-  <c r="O22" i="31" l="1"/>
+  <c r="Y39" i="31" l="1"/>
+  <c r="Y49" i="31" s="1"/>
+  <c r="Y20" i="31"/>
+  <c r="Y33" i="31" s="1"/>
+  <c r="Y37" i="31" s="1"/>
+  <c r="Y51" i="31" s="1"/>
+  <c r="U17" i="22"/>
+  <c r="O22" i="31"/>
   <c r="P22" i="31"/>
   <c r="M22" i="31"/>
   <c r="U22" i="31"/>
   <c r="R22" i="31"/>
   <c r="K22" i="31"/>
   <c r="S22" i="31"/>
   <c r="N22" i="31"/>
   <c r="Q22" i="31"/>
   <c r="L22" i="31"/>
   <c r="T22" i="31"/>
   <c r="X22" i="31"/>
   <c r="X39" i="31" s="1"/>
   <c r="X49" i="31" s="1"/>
   <c r="AB32" i="17"/>
   <c r="AB73" i="17"/>
   <c r="V22" i="31"/>
   <c r="X20" i="31" l="1"/>
   <c r="X33" i="31" s="1"/>
   <c r="X51" i="31" s="1"/>
-  <c r="AA13" i="28"/>
   <c r="T22" i="20" l="1"/>
   <c r="T16" i="20"/>
   <c r="Z21" i="15"/>
   <c r="AA11" i="15"/>
   <c r="AA9" i="15" s="1"/>
   <c r="AA16" i="15" s="1"/>
   <c r="AA18" i="15" s="1"/>
   <c r="AA20" i="15" s="1"/>
   <c r="AA21" i="15" s="1"/>
   <c r="AA13" i="29"/>
   <c r="AA10" i="29"/>
   <c r="W22" i="19"/>
   <c r="W16" i="19"/>
   <c r="AA17" i="7"/>
   <c r="AA19" i="7"/>
   <c r="AA16" i="7"/>
   <c r="AA15" i="7"/>
   <c r="AA13" i="7"/>
   <c r="AA11" i="7" s="1"/>
   <c r="AA9" i="7" s="1"/>
   <c r="AA18" i="28"/>
   <c r="AA14" i="28"/>
   <c r="AA10" i="28"/>
   <c r="Z10" i="28"/>
   <c r="Y10" i="28"/>
@@ -247,202 +305,201 @@
   <c r="N39" i="31"/>
   <c r="M39" i="31"/>
   <c r="L39" i="31"/>
   <c r="K39" i="31"/>
   <c r="J39" i="31"/>
   <c r="W37" i="31"/>
   <c r="W10" i="31"/>
   <c r="W20" i="31"/>
   <c r="AA10" i="24"/>
   <c r="AA10" i="16"/>
   <c r="AA8" i="16"/>
   <c r="AA15" i="16" s="1"/>
   <c r="AA17" i="16" s="1"/>
   <c r="AA19" i="16" s="1"/>
   <c r="AA20" i="16" s="1"/>
   <c r="S7" i="22"/>
   <c r="R17" i="22"/>
   <c r="S14" i="22"/>
   <c r="S13" i="22" s="1"/>
   <c r="R14" i="22"/>
   <c r="R13" i="22" s="1"/>
   <c r="S10" i="22"/>
   <c r="R10" i="22"/>
   <c r="R7" i="22"/>
   <c r="R6" i="22"/>
-  <c r="B32" i="24"/>
-[...1 lines deleted...]
-  <c r="D32" i="24"/>
   <c r="E32" i="24"/>
   <c r="F32" i="24"/>
   <c r="G32" i="24"/>
   <c r="H32" i="24"/>
-  <c r="I32" i="24"/>
   <c r="J32" i="24"/>
-  <c r="K32" i="24"/>
-[...4 lines deleted...]
-  <c r="P32" i="24"/>
   <c r="Q32" i="24"/>
   <c r="R32" i="24"/>
   <c r="S32" i="24"/>
   <c r="T32" i="24"/>
-  <c r="U32" i="24"/>
   <c r="V32" i="24"/>
-  <c r="W32" i="24"/>
-[...3 lines deleted...]
-  <c r="AA32" i="24"/>
   <c r="AA26" i="24"/>
+  <c r="AA32" i="24" s="1"/>
   <c r="Z26" i="24"/>
+  <c r="Z32" i="24" s="1"/>
   <c r="Y26" i="24"/>
+  <c r="Y32" i="24" s="1"/>
   <c r="X26" i="24"/>
+  <c r="X32" i="24" s="1"/>
   <c r="W26" i="24"/>
+  <c r="W32" i="24" s="1"/>
   <c r="V26" i="24"/>
   <c r="U26" i="24"/>
+  <c r="U32" i="24" s="1"/>
   <c r="T26" i="24"/>
   <c r="S26" i="24"/>
   <c r="R26" i="24"/>
   <c r="Q26" i="24"/>
   <c r="P26" i="24"/>
   <c r="O26" i="24"/>
+  <c r="O32" i="24" s="1"/>
   <c r="N26" i="24"/>
+  <c r="N32" i="24" s="1"/>
   <c r="M26" i="24"/>
+  <c r="M32" i="24" s="1"/>
   <c r="L26" i="24"/>
+  <c r="L32" i="24" s="1"/>
   <c r="K26" i="24"/>
+  <c r="K32" i="24" s="1"/>
   <c r="J26" i="24"/>
   <c r="I26" i="24"/>
+  <c r="I32" i="24" s="1"/>
   <c r="H26" i="24"/>
   <c r="G26" i="24"/>
   <c r="F26" i="24"/>
   <c r="E26" i="24"/>
   <c r="D26" i="24"/>
   <c r="C26" i="24"/>
+  <c r="C32" i="24" s="1"/>
   <c r="B26" i="24"/>
+  <c r="B32" i="24" s="1"/>
   <c r="AA19" i="24"/>
   <c r="Z19" i="24"/>
   <c r="Y19" i="24"/>
   <c r="X19" i="24"/>
   <c r="W19" i="24"/>
   <c r="V19" i="24"/>
   <c r="U19" i="24"/>
   <c r="T19" i="24"/>
   <c r="S19" i="24"/>
   <c r="R19" i="24"/>
   <c r="Q19" i="24"/>
   <c r="P19" i="24"/>
+  <c r="P32" i="24" s="1"/>
   <c r="O19" i="24"/>
   <c r="N19" i="24"/>
   <c r="M19" i="24"/>
   <c r="L19" i="24"/>
   <c r="K19" i="24"/>
   <c r="J19" i="24"/>
   <c r="I19" i="24"/>
   <c r="H19" i="24"/>
   <c r="G19" i="24"/>
   <c r="F19" i="24"/>
   <c r="E19" i="24"/>
   <c r="D19" i="24"/>
+  <c r="D32" i="24" s="1"/>
   <c r="C19" i="24"/>
   <c r="B19" i="24"/>
   <c r="AA71" i="17"/>
   <c r="AA60" i="17"/>
   <c r="AA48" i="17"/>
   <c r="AA30" i="17"/>
   <c r="AA16" i="17"/>
   <c r="Z21" i="7"/>
   <c r="W33" i="31" l="1"/>
   <c r="W51" i="31" s="1"/>
   <c r="AA18" i="7"/>
   <c r="AA20" i="7" s="1"/>
   <c r="AA21" i="7" s="1"/>
   <c r="AA73" i="17"/>
   <c r="AA32" i="17"/>
   <c r="S6" i="22"/>
   <c r="S17" i="22" s="1"/>
   <c r="S22" i="20"/>
   <c r="Z16" i="15"/>
   <c r="Z18" i="15" s="1"/>
   <c r="Z20" i="15" s="1"/>
   <c r="Z11" i="15"/>
   <c r="Z10" i="15"/>
   <c r="Z10" i="29"/>
   <c r="V22" i="19"/>
   <c r="V16" i="19"/>
   <c r="S16" i="20" l="1"/>
   <c r="Z11" i="7" l="1"/>
   <c r="Z9" i="7"/>
   <c r="Z16" i="7" s="1"/>
   <c r="Z18" i="7" s="1"/>
   <c r="Z20" i="7" s="1"/>
-  <c r="Z18" i="28"/>
   <c r="Z20" i="28"/>
+  <c r="Z18" i="28" s="1"/>
   <c r="Z14" i="28"/>
   <c r="V49" i="31"/>
   <c r="V37" i="31"/>
   <c r="V20" i="31"/>
   <c r="V10" i="31"/>
   <c r="Z71" i="17"/>
   <c r="Z60" i="17"/>
   <c r="Z48" i="17"/>
   <c r="Z30" i="17"/>
   <c r="Z32" i="17" s="1"/>
   <c r="Z16" i="17"/>
   <c r="Y16" i="17"/>
   <c r="Y32" i="17" s="1"/>
   <c r="Y30" i="17"/>
   <c r="Y48" i="17"/>
   <c r="Y60" i="17"/>
   <c r="Y71" i="17"/>
   <c r="Z10" i="16"/>
   <c r="Z8" i="16" s="1"/>
   <c r="Z15" i="16" s="1"/>
   <c r="Z17" i="16" s="1"/>
   <c r="Z19" i="16" s="1"/>
   <c r="Z20" i="16" s="1"/>
   <c r="Z11" i="24"/>
   <c r="Z10" i="24" s="1"/>
   <c r="Q13" i="22"/>
   <c r="Q6" i="22"/>
   <c r="Q7" i="22"/>
   <c r="Q10" i="22"/>
   <c r="Q14" i="22"/>
   <c r="Y14" i="15"/>
   <c r="Y13" i="29"/>
   <c r="Y11" i="7"/>
   <c r="Y24" i="28"/>
   <c r="Y18" i="28" s="1"/>
   <c r="R22" i="20"/>
   <c r="Y11" i="15"/>
   <c r="Y10" i="29"/>
   <c r="Y14" i="28"/>
   <c r="U20" i="31"/>
   <c r="U10" i="31"/>
-  <c r="U33" i="31" s="1"/>
   <c r="U49" i="31"/>
   <c r="T49" i="31"/>
   <c r="U37" i="31"/>
   <c r="Y10" i="16"/>
   <c r="Y8" i="16" s="1"/>
   <c r="Y15" i="16" s="1"/>
   <c r="Y17" i="16" s="1"/>
   <c r="Y19" i="16" s="1"/>
   <c r="Y20" i="16" s="1"/>
   <c r="X21" i="15"/>
   <c r="V21" i="15"/>
   <c r="U21" i="15"/>
   <c r="T21" i="15"/>
   <c r="S21" i="15"/>
   <c r="R21" i="15"/>
   <c r="Q21" i="15"/>
   <c r="P21" i="15"/>
   <c r="O21" i="15"/>
   <c r="N21" i="15"/>
   <c r="X20" i="15"/>
   <c r="V20" i="15"/>
   <c r="U20" i="15"/>
   <c r="T20" i="15"/>
   <c r="S20" i="15"/>
   <c r="R20" i="15"/>
@@ -681,51 +738,52 @@
   <c r="X16" i="17"/>
   <c r="X30" i="17"/>
   <c r="X48" i="17"/>
   <c r="X60" i="17"/>
   <c r="X71" i="17"/>
   <c r="X10" i="16"/>
   <c r="W14" i="28"/>
   <c r="P16" i="20"/>
   <c r="W71" i="17"/>
   <c r="W60" i="17"/>
   <c r="W48" i="17"/>
   <c r="W30" i="17"/>
   <c r="W13" i="15"/>
   <c r="W19" i="15"/>
   <c r="W17" i="15"/>
   <c r="W18" i="15" s="1"/>
   <c r="W20" i="15" s="1"/>
   <c r="W21" i="15" s="1"/>
   <c r="W10" i="29"/>
   <c r="W24" i="28"/>
   <c r="W18" i="28" s="1"/>
   <c r="O14" i="22"/>
   <c r="O13" i="22" s="1"/>
   <c r="O7" i="22"/>
   <c r="W10" i="16"/>
-  <c r="J33" i="31" l="1"/>
+  <c r="U33" i="31" l="1"/>
+  <c r="J33" i="31"/>
   <c r="J51" i="31" s="1"/>
   <c r="R33" i="31"/>
   <c r="R51" i="31" s="1"/>
   <c r="P33" i="31"/>
   <c r="V33" i="31"/>
   <c r="V51" i="31" s="1"/>
   <c r="M33" i="31"/>
   <c r="M51" i="31" s="1"/>
   <c r="Q17" i="22"/>
   <c r="Y73" i="17"/>
   <c r="U51" i="31"/>
   <c r="K33" i="31"/>
   <c r="K51" i="31" s="1"/>
   <c r="S33" i="31"/>
   <c r="S51" i="31" s="1"/>
   <c r="N33" i="31"/>
   <c r="N51" i="31" s="1"/>
   <c r="L33" i="31"/>
   <c r="L51" i="31" s="1"/>
   <c r="T33" i="31"/>
   <c r="T51" i="31" s="1"/>
   <c r="Q33" i="31"/>
   <c r="O33" i="31"/>
   <c r="O51" i="31" s="1"/>
   <c r="Z73" i="17"/>
@@ -778,51 +836,51 @@
   <c r="Y18" i="15" l="1"/>
   <c r="V73" i="17"/>
   <c r="V32" i="17"/>
   <c r="U18" i="28"/>
   <c r="Y20" i="15" l="1"/>
   <c r="N16" i="20"/>
   <c r="U10" i="29"/>
   <c r="E71" i="17"/>
   <c r="E56" i="17"/>
   <c r="E60" i="17" s="1"/>
   <c r="E44" i="17"/>
   <c r="E48" i="17" s="1"/>
   <c r="E30" i="17"/>
   <c r="E16" i="17"/>
   <c r="Y21" i="15" l="1"/>
   <c r="Q37" i="31"/>
   <c r="Q51" i="31" s="1"/>
   <c r="E32" i="17"/>
   <c r="E73" i="17"/>
   <c r="D3" i="30" l="1"/>
   <c r="Z9" i="15"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="229">
   <si>
     <t>Historical Series</t>
   </si>
   <si>
     <t>Pro forma de aquisições</t>
   </si>
   <si>
     <t>1T19</t>
   </si>
   <si>
     <t>2T19</t>
   </si>
   <si>
     <t>3T19</t>
   </si>
   <si>
     <t>4T19</t>
   </si>
   <si>
     <t>1T20</t>
   </si>
   <si>
     <t>2T20</t>
   </si>
   <si>
@@ -1459,50 +1517,56 @@
     <t>Contracts to be shipped early</t>
   </si>
   <si>
     <t>Other liabilities per segment</t>
   </si>
   <si>
     <t>Main indicators | Argentina</t>
   </si>
   <si>
     <t>Statement of Income | Argentina</t>
   </si>
   <si>
     <t>Asset and Liabilities by segment | Argentina</t>
   </si>
   <si>
     <t>Other liabilities by segment</t>
   </si>
   <si>
     <t>Historical Spreadsheet</t>
   </si>
   <si>
     <t>2022 - 2024</t>
   </si>
   <si>
     <t>Unaudited Information</t>
+  </si>
+  <si>
+    <t>4Q25</t>
+  </si>
+  <si>
+    <t>4T25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="16">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,###.0;\(#,###.0\)"/>
     <numFmt numFmtId="172" formatCode="#,###;\(#,###\)"/>
     <numFmt numFmtId="173" formatCode="0.0%"/>
     <numFmt numFmtId="174" formatCode="#,##0.0_);\(#,##0.0\)"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;\(#,##0.0\)"/>
   </numFmts>
   <fonts count="41">
@@ -2601,51 +2665,51 @@
   <colors>
     <mruColors>
       <color rgb="FF00298D"/>
       <color rgb="FF92D050"/>
       <color rgb="FFF2F2F2"/>
       <color rgb="FFE7E6E6"/>
       <color rgb="FF298CED"/>
       <color rgb="FF68ADF2"/>
       <color rgb="FFF2BF00"/>
       <color rgb="FF49CDA4"/>
       <color rgb="FFD926A1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#AR_BS!A1"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_Stores!A1"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_Indicators!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BR_BS!A1"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_CFS!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_BS!A1"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#AR_IS!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#AR_Indicadores!A1"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BR_IS!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BR_Indicators!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_SI!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#AR_APseg!A1"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_Lojas!A1"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_Indicadores!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BR_APseg!A1"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_DFC!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_BP!A1"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#AR_DRE!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#AR_Indicadores!A1"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BR_DRE!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#BR_Indicadores!A1"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Corp_DRE!A1"/></Relationships>
 </file>
@@ -7284,50 +7348,108 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="10800000">
           <a:off x="201083" y="42334"/>
           <a:ext cx="577219" cy="304950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\corpc34531825\Downloads\4T25%20-%20Planilha%20Hist&#243;rica.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="4T25%20-%20Planilha%20Hist&#243;rica.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Menu"/>
+      <sheetName val="Home"/>
+      <sheetName val="Corp_Indicadores"/>
+      <sheetName val="Corp_Lojas"/>
+      <sheetName val="Corp_DRE"/>
+      <sheetName val="Corp_BP"/>
+      <sheetName val="Corp_DFC"/>
+      <sheetName val="BR_Indicadores"/>
+      <sheetName val="BR_DRE"/>
+      <sheetName val="BR_APseg"/>
+      <sheetName val="AR_Indicadores"/>
+      <sheetName val="AR_DRE"/>
+      <sheetName val="AR_APseg"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2">
+        <row r="15">
+          <cell r="AB15">
+            <v>1120.3858881399999</v>
+          </cell>
+          <cell r="AC15">
+            <v>1166.4495486400001</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="AC23">
+            <v>-45.338000000000001</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema CVC Corp 2021">
   <a:themeElements>
     <a:clrScheme name="CVC Corp">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="002E5D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFD100"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="002E5D"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FFD100"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="5B6770"/>
       </a:accent3>
@@ -7662,115 +7784,116 @@
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="D1:H1"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="D3:I3"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:Z86"/>
+  <dimension ref="A1:Z87"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="42.125" customWidth="1"/>
     <col min="2" max="4" width="14.375" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="12.25" style="11" hidden="1" customWidth="1" collapsed="1"/>
     <col min="6" max="7" width="12.25" style="11" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="12.25" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="11" width="12.25" style="11" hidden="1" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="12.25" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="12" style="12" hidden="1" customWidth="1"/>
-    <col min="14" max="24" width="12" style="12" customWidth="1"/>
-    <col min="25" max="16384" width="9" style="12"/>
+    <col min="14" max="25" width="12" style="12" customWidth="1"/>
+    <col min="26" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="17.25">
+    <row r="1" spans="1:25" ht="17.25">
       <c r="A1" s="192"/>
       <c r="B1" s="171"/>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="N1" s="152"/>
       <c r="O1" s="152"/>
       <c r="P1" s="152"/>
     </row>
-    <row r="2" spans="1:24" ht="17.25">
+    <row r="2" spans="1:25" ht="17.25">
       <c r="A2" s="192"/>
       <c r="B2" s="171"/>
       <c r="C2" s="171"/>
       <c r="D2" s="171"/>
     </row>
-    <row r="3" spans="1:24" ht="4.5" customHeight="1">
+    <row r="3" spans="1:25" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
-    </row>
-    <row r="4" spans="1:24" ht="16.5" customHeight="1">
+      <c r="Y3" s="31"/>
+    </row>
+    <row r="4" spans="1:25" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>209</v>
       </c>
       <c r="B4" s="50">
         <v>43646</v>
       </c>
       <c r="C4" s="50">
         <v>43738</v>
       </c>
       <c r="D4" s="50">
         <v>43830</v>
       </c>
       <c r="E4" s="50">
         <v>44196</v>
       </c>
       <c r="F4" s="49">
         <v>44286</v>
       </c>
       <c r="G4" s="49">
         <v>44377</v>
       </c>
       <c r="H4" s="49">
         <v>44469</v>
       </c>
       <c r="I4" s="49">
@@ -7799,106 +7922,110 @@
       </c>
       <c r="Q4" s="50">
         <v>45291</v>
       </c>
       <c r="R4" s="50">
         <v>45382</v>
       </c>
       <c r="S4" s="50">
         <v>45473</v>
       </c>
       <c r="T4" s="50">
         <v>45565</v>
       </c>
       <c r="U4" s="50">
         <v>45657</v>
       </c>
       <c r="V4" s="50">
         <v>45747</v>
       </c>
       <c r="W4" s="50">
         <v>45838</v>
       </c>
       <c r="X4" s="50">
         <v>45930</v>
       </c>
-    </row>
-    <row r="5" spans="1:24" ht="16.5" customHeight="1">
+      <c r="Y4" s="50">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
     </row>
-    <row r="6" spans="1:24" ht="6.6" customHeight="1">
+    <row r="6" spans="1:25" ht="6.6" customHeight="1">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="27"/>
       <c r="F6" s="28"/>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="27"/>
       <c r="K6" s="27"/>
     </row>
-    <row r="7" spans="1:24" s="13" customFormat="1">
+    <row r="7" spans="1:25" s="13" customFormat="1">
       <c r="A7" s="37" t="s">
         <v>210</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
       <c r="P7" s="54"/>
       <c r="Q7" s="54"/>
       <c r="R7" s="54"/>
       <c r="S7" s="54"/>
       <c r="T7" s="54"/>
       <c r="U7" s="54"/>
       <c r="V7" s="54"/>
       <c r="W7" s="54"/>
       <c r="X7" s="54"/>
-    </row>
-    <row r="8" spans="1:24" s="13" customFormat="1">
+      <c r="Y7" s="54"/>
+    </row>
+    <row r="8" spans="1:25" s="13" customFormat="1">
       <c r="A8" s="177" t="s">
         <v>211</v>
       </c>
       <c r="B8" s="38"/>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="51">
         <v>375.1</v>
       </c>
       <c r="F8" s="51">
         <v>308.3</v>
       </c>
       <c r="G8" s="51">
         <v>308.3</v>
       </c>
       <c r="H8" s="51">
         <v>308.3</v>
       </c>
       <c r="I8" s="51">
         <v>308.3</v>
       </c>
       <c r="J8" s="51">
         <v>308.3</v>
       </c>
       <c r="K8" s="51">
@@ -7921,52 +8048,55 @@
       </c>
       <c r="Q8" s="51">
         <v>231.24799999999999</v>
       </c>
       <c r="R8" s="51">
         <v>231.24799999999999</v>
       </c>
       <c r="S8" s="51">
         <v>231.24799999999999</v>
       </c>
       <c r="T8" s="51">
         <v>231.24799999999999</v>
       </c>
       <c r="U8" s="51">
         <v>231.24799999999999</v>
       </c>
       <c r="V8" s="51">
         <v>231.24799999999999</v>
       </c>
       <c r="W8" s="51">
         <v>161.136</v>
       </c>
       <c r="X8" s="51">
         <v>139.72800000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" s="13" customFormat="1">
+      <c r="Y8" s="51">
+        <v>139.72800000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" s="13" customFormat="1">
       <c r="A9" s="177" t="s">
         <v>212</v>
       </c>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="51">
         <v>491</v>
       </c>
       <c r="F9" s="51">
         <v>543.70000000000005</v>
       </c>
       <c r="G9" s="51">
         <v>533.6</v>
       </c>
       <c r="H9" s="51">
         <v>681.7</v>
       </c>
       <c r="I9" s="51">
         <v>691</v>
       </c>
       <c r="J9" s="51">
         <v>538.6</v>
       </c>
       <c r="K9" s="51">
@@ -7989,52 +8119,55 @@
       </c>
       <c r="Q9" s="51">
         <v>610.72699999999998</v>
       </c>
       <c r="R9" s="51">
         <v>584.97699999999998</v>
       </c>
       <c r="S9" s="51">
         <v>586.57600000000002</v>
       </c>
       <c r="T9" s="51">
         <v>562.03700000000003</v>
       </c>
       <c r="U9" s="51">
         <v>534.83900000000006</v>
       </c>
       <c r="V9" s="51">
         <v>508.78</v>
       </c>
       <c r="W9" s="51">
         <v>554.51700000000005</v>
       </c>
       <c r="X9" s="51">
         <v>546.34699999999998</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" s="13" customFormat="1">
+      <c r="Y9" s="51">
+        <v>539.03499999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" s="13" customFormat="1">
       <c r="A10" s="177" t="s">
         <v>213</v>
       </c>
       <c r="B10" s="38"/>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="51">
         <v>31</v>
       </c>
       <c r="F10" s="51">
         <v>29.3</v>
       </c>
       <c r="G10" s="51">
         <v>23.9</v>
       </c>
       <c r="H10" s="51">
         <v>22.4</v>
       </c>
       <c r="I10" s="51">
         <v>31.1</v>
       </c>
       <c r="J10" s="51">
         <v>28.9</v>
       </c>
       <c r="K10" s="51">
@@ -8057,52 +8190,55 @@
       </c>
       <c r="Q10" s="51">
         <v>22.07</v>
       </c>
       <c r="R10" s="51">
         <v>20.681000000000001</v>
       </c>
       <c r="S10" s="51">
         <v>19.736999999999998</v>
       </c>
       <c r="T10" s="51">
         <v>18.637</v>
       </c>
       <c r="U10" s="51">
         <v>17.849</v>
       </c>
       <c r="V10" s="51">
         <v>17.132000000000001</v>
       </c>
       <c r="W10" s="51">
         <v>16.93</v>
       </c>
       <c r="X10" s="51">
         <v>16.196000000000002</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" s="13" customFormat="1">
+      <c r="Y10" s="51">
+        <v>16.972000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" s="13" customFormat="1">
       <c r="A11" s="177" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="38"/>
       <c r="C11" s="38"/>
       <c r="D11" s="38"/>
       <c r="E11" s="51">
         <v>1111.7</v>
       </c>
       <c r="F11" s="51">
         <v>1066</v>
       </c>
       <c r="G11" s="51">
         <v>1110.9000000000001</v>
       </c>
       <c r="H11" s="51">
         <v>1472.1</v>
       </c>
       <c r="I11" s="51">
         <v>1016.8</v>
       </c>
       <c r="J11" s="51">
         <v>774.4</v>
       </c>
       <c r="K11" s="51">
@@ -8125,52 +8261,55 @@
       </c>
       <c r="Q11" s="51">
         <v>810.87699999999995</v>
       </c>
       <c r="R11" s="51">
         <v>830.82799999999997</v>
       </c>
       <c r="S11" s="51">
         <v>1060.0509999999999</v>
       </c>
       <c r="T11" s="51">
         <v>1087.7739999999999</v>
       </c>
       <c r="U11" s="51">
         <v>888.06600000000003</v>
       </c>
       <c r="V11" s="51">
         <v>921.97500000000002</v>
       </c>
       <c r="W11" s="51">
         <v>1034.856</v>
       </c>
       <c r="X11" s="51">
         <v>998.81899999999996</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" s="13" customFormat="1">
+      <c r="Y11" s="51">
+        <v>958.16200000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" s="13" customFormat="1">
       <c r="A12" s="177" t="s">
         <v>169</v>
       </c>
       <c r="B12" s="38"/>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="51">
         <v>808.5</v>
       </c>
       <c r="F12" s="51">
         <v>765.8</v>
       </c>
       <c r="G12" s="51">
         <v>680.9</v>
       </c>
       <c r="H12" s="51">
         <v>735</v>
       </c>
       <c r="I12" s="51">
         <v>692.4</v>
       </c>
       <c r="J12" s="51">
         <v>559.4</v>
       </c>
       <c r="K12" s="51">
@@ -8193,52 +8332,55 @@
       </c>
       <c r="Q12" s="51">
         <v>472.81400000000002</v>
       </c>
       <c r="R12" s="51">
         <v>409.91800000000001</v>
       </c>
       <c r="S12" s="51">
         <v>528.43499999999995</v>
       </c>
       <c r="T12" s="51">
         <v>476.72899999999998</v>
       </c>
       <c r="U12" s="51">
         <v>493.88499999999999</v>
       </c>
       <c r="V12" s="51">
         <v>517.4</v>
       </c>
       <c r="W12" s="51">
         <v>581.07000000000005</v>
       </c>
       <c r="X12" s="51">
         <v>512.09500000000003</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" s="13" customFormat="1">
+      <c r="Y12" s="51">
+        <v>596.23300000000006</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="13" customFormat="1">
       <c r="A13" s="177" t="s">
         <v>214</v>
       </c>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="51">
         <v>35</v>
       </c>
       <c r="F13" s="51">
         <v>68.8</v>
       </c>
       <c r="G13" s="51">
         <v>69</v>
       </c>
       <c r="H13" s="51">
         <v>72.900000000000006</v>
       </c>
       <c r="I13" s="51">
         <v>60.4</v>
       </c>
       <c r="J13" s="51">
         <v>59.7</v>
       </c>
       <c r="K13" s="51">
@@ -8261,52 +8403,55 @@
       </c>
       <c r="Q13" s="51">
         <v>52.021999999999998</v>
       </c>
       <c r="R13" s="51">
         <v>75.715000000000003</v>
       </c>
       <c r="S13" s="51">
         <v>66.858000000000004</v>
       </c>
       <c r="T13" s="51">
         <v>56.915999999999997</v>
       </c>
       <c r="U13" s="51">
         <v>46.301000000000002</v>
       </c>
       <c r="V13" s="51">
         <v>45.122999999999998</v>
       </c>
       <c r="W13" s="51">
         <v>46.076999999999998</v>
       </c>
       <c r="X13" s="51">
         <v>53.500999999999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" s="13" customFormat="1">
+      <c r="Y13" s="51">
+        <v>68.185000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="13" customFormat="1">
       <c r="A14" s="177" t="s">
         <v>215</v>
       </c>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="51">
         <v>36.1</v>
       </c>
       <c r="F14" s="51">
         <v>31</v>
       </c>
       <c r="G14" s="51">
         <v>23.3</v>
       </c>
       <c r="H14" s="51">
         <v>30.9</v>
       </c>
       <c r="I14" s="51">
         <v>33.6</v>
       </c>
       <c r="J14" s="51">
         <v>59.5</v>
       </c>
       <c r="K14" s="51">
@@ -8329,52 +8474,55 @@
       </c>
       <c r="Q14" s="51">
         <v>62.692</v>
       </c>
       <c r="R14" s="51">
         <v>56.460999999999999</v>
       </c>
       <c r="S14" s="51">
         <v>51.804000000000002</v>
       </c>
       <c r="T14" s="51">
         <v>48.951999999999998</v>
       </c>
       <c r="U14" s="51">
         <v>56.646000000000001</v>
       </c>
       <c r="V14" s="51">
         <v>50.354999999999997</v>
       </c>
       <c r="W14" s="51">
         <v>43.561</v>
       </c>
       <c r="X14" s="51">
         <v>44.064</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" s="13" customFormat="1">
+      <c r="Y14" s="51">
+        <v>52.067999999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" s="13" customFormat="1">
       <c r="A15" s="177" t="s">
         <v>216</v>
       </c>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="51">
         <v>159</v>
       </c>
       <c r="F15" s="51">
         <v>134.30000000000001</v>
       </c>
       <c r="G15" s="51">
         <v>201.1</v>
       </c>
       <c r="H15" s="51">
         <v>230.3</v>
       </c>
       <c r="I15" s="51">
         <v>225.2</v>
       </c>
       <c r="J15" s="51">
         <v>248.9</v>
       </c>
       <c r="K15" s="51">
@@ -8397,52 +8545,55 @@
       </c>
       <c r="Q15" s="51">
         <v>125.9</v>
       </c>
       <c r="R15" s="51">
         <v>185.95599999999999</v>
       </c>
       <c r="S15" s="51">
         <v>137.43299999999999</v>
       </c>
       <c r="T15" s="51">
         <v>129.108</v>
       </c>
       <c r="U15" s="51">
         <v>82.817999999999998</v>
       </c>
       <c r="V15" s="51">
         <v>85.908000000000001</v>
       </c>
       <c r="W15" s="51">
         <v>-44.216999999999999</v>
       </c>
       <c r="X15" s="51">
         <v>76.28</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" s="13" customFormat="1">
+      <c r="Y15" s="51">
+        <v>63.942999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="13" customFormat="1">
       <c r="A16" s="37"/>
       <c r="B16" s="37"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="55">
         <v>3047.4</v>
       </c>
       <c r="F16" s="55">
         <v>2947</v>
       </c>
       <c r="G16" s="55">
         <v>2950.9</v>
       </c>
       <c r="H16" s="55">
         <v>3553.6</v>
       </c>
       <c r="I16" s="55">
         <v>3058.9</v>
       </c>
       <c r="J16" s="55">
         <v>2577.6999999999998</v>
       </c>
       <c r="K16" s="55">
         <v>3072.2</v>
       </c>
@@ -8469,103 +8620,109 @@
         <v>2395.7840000000001</v>
       </c>
       <c r="S16" s="55">
         <f t="shared" si="0"/>
         <v>2682.1420000000003</v>
       </c>
       <c r="T16" s="55">
         <f t="shared" si="0"/>
         <v>2611.4009999999998</v>
       </c>
       <c r="U16" s="55">
         <f t="shared" si="0"/>
         <v>2351.652</v>
       </c>
       <c r="V16" s="55">
         <f t="shared" si="0"/>
         <v>2377.9209999999998</v>
       </c>
       <c r="W16" s="55">
         <f t="shared" si="0"/>
         <v>2393.9300000000003</v>
       </c>
       <c r="X16" s="55">
         <f t="shared" ref="X16" si="1">SUM(X8:X15)</f>
         <v>2387.0300000000007</v>
+      </c>
+      <c r="Y16" s="55">
+        <f>SUM(Y8:Y15)</f>
+        <v>2434.3260000000005</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="41"/>
       <c r="E17" s="57"/>
       <c r="F17" s="57"/>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
       <c r="I17" s="57"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="147"/>
       <c r="N17" s="147"/>
       <c r="O17" s="147"/>
       <c r="P17" s="147"/>
       <c r="Q17" s="147"/>
       <c r="R17" s="147"/>
       <c r="S17" s="147"/>
       <c r="T17" s="147"/>
       <c r="U17" s="147"/>
       <c r="V17" s="147"/>
       <c r="W17" s="147"/>
       <c r="X17" s="147"/>
+      <c r="Y17" s="147"/>
       <c r="Z17" s="13"/>
     </row>
     <row r="18" spans="1:26" s="13" customFormat="1">
       <c r="A18" s="37" t="s">
         <v>217</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="54"/>
       <c r="F18" s="54"/>
       <c r="G18" s="54"/>
       <c r="H18" s="54"/>
       <c r="I18" s="54"/>
       <c r="J18" s="54"/>
       <c r="K18" s="54"/>
       <c r="L18" s="54"/>
       <c r="M18" s="148"/>
       <c r="N18" s="148"/>
       <c r="O18" s="148"/>
       <c r="P18" s="148"/>
       <c r="Q18" s="148"/>
       <c r="R18" s="148"/>
       <c r="S18" s="148"/>
       <c r="T18" s="148"/>
       <c r="U18" s="148"/>
       <c r="V18" s="148"/>
       <c r="W18" s="148"/>
       <c r="X18" s="148"/>
+      <c r="Y18" s="148"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="177" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="51">
         <v>391.5</v>
       </c>
       <c r="F19" s="51">
         <v>286.3</v>
       </c>
       <c r="G19" s="51">
         <v>296.7</v>
       </c>
       <c r="H19" s="51">
         <v>404.5</v>
       </c>
       <c r="I19" s="51">
         <v>496.3</v>
       </c>
       <c r="J19" s="51">
         <v>481.7</v>
@@ -8590,50 +8747,53 @@
       </c>
       <c r="Q19" s="51">
         <v>642.64700000000005</v>
       </c>
       <c r="R19" s="51">
         <v>520.524</v>
       </c>
       <c r="S19" s="51">
         <v>489.13900000000001</v>
       </c>
       <c r="T19" s="51">
         <v>567.19899999999996</v>
       </c>
       <c r="U19" s="51">
         <v>471.87299999999999</v>
       </c>
       <c r="V19" s="51">
         <v>443.04599999999999</v>
       </c>
       <c r="W19" s="51">
         <v>407.52499999999998</v>
       </c>
       <c r="X19" s="51">
         <v>489.04</v>
       </c>
+      <c r="Y19" s="51">
+        <v>529.59799999999996</v>
+      </c>
       <c r="Z19" s="13"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="177" t="s">
         <v>218</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="51">
         <v>2002.2</v>
       </c>
       <c r="F20" s="51">
         <v>1906.1</v>
       </c>
       <c r="G20" s="51">
         <v>2063.4</v>
       </c>
       <c r="H20" s="51">
         <v>2289.3000000000002</v>
       </c>
       <c r="I20" s="51">
         <v>1945.6</v>
       </c>
       <c r="J20" s="51">
@@ -8659,50 +8819,53 @@
       </c>
       <c r="Q20" s="51">
         <v>1111.2940000000001</v>
       </c>
       <c r="R20" s="51">
         <v>1164.0239999999999</v>
       </c>
       <c r="S20" s="51">
         <v>1416.848</v>
       </c>
       <c r="T20" s="51">
         <v>1322.3689999999999</v>
       </c>
       <c r="U20" s="51">
         <v>1344.434</v>
       </c>
       <c r="V20" s="51">
         <v>1370.578</v>
       </c>
       <c r="W20" s="51">
         <v>1574.0119999999999</v>
       </c>
       <c r="X20" s="51">
         <v>1512.01</v>
       </c>
+      <c r="Y20" s="51">
+        <v>1580.962</v>
+      </c>
       <c r="Z20" s="13"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="177" t="s">
         <v>219</v>
       </c>
       <c r="B21" s="38"/>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
       <c r="E21" s="51">
         <v>284.60000000000002</v>
       </c>
       <c r="F21" s="51">
         <v>304.60000000000002</v>
       </c>
       <c r="G21" s="51">
         <v>278</v>
       </c>
       <c r="H21" s="51">
         <v>287.8</v>
       </c>
       <c r="I21" s="51">
         <v>315.5</v>
       </c>
       <c r="J21" s="51">
@@ -8727,50 +8890,53 @@
         <v>197.79</v>
       </c>
       <c r="Q21" s="51">
         <v>175.84299999999999</v>
       </c>
       <c r="R21" s="51">
         <v>144.60599999999999</v>
       </c>
       <c r="S21" s="51">
         <v>155.845</v>
       </c>
       <c r="T21" s="51">
         <v>164.233</v>
       </c>
       <c r="U21" s="51">
         <v>166.911</v>
       </c>
       <c r="V21" s="51">
         <v>171.22499999999999</v>
       </c>
       <c r="W21" s="51">
         <v>130.66999999999999</v>
       </c>
       <c r="X21" s="51">
         <v>153.59700000000001</v>
+      </c>
+      <c r="Y21" s="51">
+        <v>126.24900000000001</v>
       </c>
       <c r="Z21" s="13"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="37"/>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="55">
         <v>2678.3</v>
       </c>
       <c r="F22" s="55">
         <v>2497</v>
       </c>
       <c r="G22" s="55">
         <v>2638.1</v>
       </c>
       <c r="H22" s="55">
         <v>2981.6</v>
       </c>
       <c r="I22" s="55">
         <v>2757.4</v>
       </c>
       <c r="J22" s="55">
         <v>2519.9</v>
@@ -8801,768 +8967,836 @@
         <v>1829.1539999999998</v>
       </c>
       <c r="S22" s="55">
         <f t="shared" si="2"/>
         <v>2061.8319999999999</v>
       </c>
       <c r="T22" s="55">
         <f t="shared" si="2"/>
         <v>2053.8009999999999</v>
       </c>
       <c r="U22" s="55">
         <f t="shared" si="2"/>
         <v>1983.2180000000001</v>
       </c>
       <c r="V22" s="55">
         <f t="shared" si="2"/>
         <v>1984.8489999999999</v>
       </c>
       <c r="W22" s="55">
         <f t="shared" si="2"/>
         <v>2112.2069999999999</v>
       </c>
       <c r="X22" s="55">
         <f t="shared" ref="X22" si="3">SUM(X19:X21)</f>
         <v>2154.6469999999999</v>
+      </c>
+      <c r="Y22" s="55">
+        <f>SUM(Y19:Y21)</f>
+        <v>2236.8089999999997</v>
       </c>
       <c r="Z22" s="13"/>
     </row>
     <row r="23" spans="1:26" s="13" customFormat="1">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="Q23" s="168"/>
       <c r="R23" s="168"/>
       <c r="S23" s="168"/>
       <c r="T23" s="168"/>
       <c r="U23" s="168"/>
       <c r="V23" s="168"/>
       <c r="W23" s="168"/>
       <c r="X23" s="168"/>
+      <c r="Y23" s="168"/>
     </row>
     <row r="24" spans="1:26">
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="27" spans="1:26" ht="4.5" customHeight="1">
       <c r="A27" s="32"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33">
         <v>0</v>
       </c>
       <c r="P27" s="33">
         <v>0</v>
       </c>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
       <c r="V27" s="33"/>
       <c r="W27" s="33"/>
       <c r="X27" s="33"/>
+      <c r="Y27" s="33"/>
     </row>
     <row r="28" spans="1:26">
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="O28" s="51"/>
       <c r="P28" s="51"/>
     </row>
     <row r="29" spans="1:26">
       <c r="O29" s="51"/>
       <c r="P29" s="51"/>
+      <c r="Y29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="E30" s="36"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="O30" s="51"/>
       <c r="P30" s="51"/>
+      <c r="Y30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="36"/>
       <c r="I31" s="36"/>
       <c r="J31" s="36"/>
       <c r="K31" s="36"/>
       <c r="O31" s="51"/>
       <c r="P31" s="51"/>
+      <c r="Y31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="36"/>
       <c r="I32" s="36"/>
       <c r="J32" s="36"/>
       <c r="K32" s="36"/>
       <c r="O32" s="51"/>
       <c r="P32" s="51"/>
-    </row>
-    <row r="33" spans="5:16">
+      <c r="Y32"/>
+    </row>
+    <row r="33" spans="5:25">
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="O33" s="51"/>
       <c r="P33" s="51"/>
-    </row>
-    <row r="34" spans="5:16">
+      <c r="Y33"/>
+    </row>
+    <row r="34" spans="5:25">
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="O34" s="51"/>
       <c r="P34" s="51"/>
-    </row>
-    <row r="35" spans="5:16">
+      <c r="Y34"/>
+    </row>
+    <row r="35" spans="5:25">
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="O35" s="51"/>
       <c r="P35" s="51"/>
-    </row>
-    <row r="36" spans="5:16">
+      <c r="Y35"/>
+    </row>
+    <row r="36" spans="5:25">
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="36"/>
       <c r="J36" s="36"/>
       <c r="K36" s="36"/>
       <c r="O36" s="51"/>
       <c r="P36" s="51"/>
-    </row>
-    <row r="37" spans="5:16">
+      <c r="Y36"/>
+    </row>
+    <row r="37" spans="5:25">
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="O37" s="51"/>
       <c r="P37" s="51"/>
-    </row>
-    <row r="38" spans="5:16">
+      <c r="Y37"/>
+    </row>
+    <row r="38" spans="5:25">
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="36"/>
       <c r="K38" s="36"/>
       <c r="O38" s="51"/>
       <c r="P38" s="51"/>
-    </row>
-    <row r="39" spans="5:16">
+      <c r="Y38"/>
+    </row>
+    <row r="39" spans="5:25">
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="O39" s="51"/>
       <c r="P39" s="51"/>
-    </row>
-    <row r="40" spans="5:16">
+      <c r="Y39"/>
+    </row>
+    <row r="40" spans="5:25">
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="O40" s="51"/>
       <c r="P40" s="51"/>
-    </row>
-    <row r="41" spans="5:16">
+      <c r="Y40"/>
+    </row>
+    <row r="41" spans="5:25">
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="36"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="O41" s="51"/>
       <c r="P41" s="51"/>
-    </row>
-    <row r="42" spans="5:16">
+      <c r="Y41"/>
+    </row>
+    <row r="42" spans="5:25">
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="O42" s="51"/>
       <c r="P42" s="51"/>
-    </row>
-    <row r="43" spans="5:16">
+      <c r="Y42"/>
+    </row>
+    <row r="43" spans="5:25">
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
       <c r="I43" s="36"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="O43" s="51"/>
       <c r="P43" s="51"/>
-    </row>
-    <row r="44" spans="5:16">
+      <c r="Y43"/>
+    </row>
+    <row r="44" spans="5:25">
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="O44" s="51"/>
       <c r="P44" s="51"/>
-    </row>
-    <row r="45" spans="5:16">
+      <c r="Y44"/>
+    </row>
+    <row r="45" spans="5:25">
       <c r="E45" s="36"/>
       <c r="F45" s="36"/>
       <c r="G45" s="36"/>
       <c r="H45" s="36"/>
       <c r="I45" s="36"/>
       <c r="J45" s="36"/>
       <c r="K45" s="36"/>
       <c r="O45" s="51"/>
       <c r="P45" s="51"/>
-    </row>
-    <row r="46" spans="5:16">
+      <c r="Y45"/>
+    </row>
+    <row r="46" spans="5:25">
       <c r="E46" s="36"/>
       <c r="F46" s="36"/>
       <c r="G46" s="36"/>
       <c r="H46" s="36"/>
       <c r="I46" s="36"/>
       <c r="J46" s="36"/>
       <c r="K46" s="36"/>
       <c r="O46" s="51"/>
       <c r="P46" s="51"/>
-    </row>
-    <row r="47" spans="5:16">
+      <c r="Y46"/>
+    </row>
+    <row r="47" spans="5:25">
       <c r="E47" s="36"/>
       <c r="F47" s="36"/>
       <c r="G47" s="36"/>
       <c r="H47" s="36"/>
       <c r="I47" s="36"/>
       <c r="J47" s="36"/>
       <c r="K47" s="36"/>
       <c r="O47" s="51"/>
       <c r="P47" s="51"/>
-    </row>
-    <row r="48" spans="5:16">
+      <c r="Y47"/>
+    </row>
+    <row r="48" spans="5:25">
       <c r="E48" s="36"/>
       <c r="F48" s="36"/>
       <c r="G48" s="36"/>
       <c r="H48" s="36"/>
       <c r="I48" s="36"/>
       <c r="J48" s="36"/>
       <c r="K48" s="36"/>
       <c r="O48" s="51"/>
       <c r="P48" s="51"/>
-    </row>
-    <row r="49" spans="5:16">
+      <c r="Y48"/>
+    </row>
+    <row r="49" spans="5:25">
       <c r="E49" s="36"/>
       <c r="F49" s="36"/>
       <c r="G49" s="36"/>
       <c r="H49" s="36"/>
       <c r="I49" s="36"/>
       <c r="J49" s="36"/>
       <c r="K49" s="36"/>
       <c r="O49" s="51"/>
       <c r="P49" s="51"/>
-    </row>
-    <row r="50" spans="5:16">
+      <c r="Y49"/>
+    </row>
+    <row r="50" spans="5:25">
       <c r="E50" s="36"/>
       <c r="F50" s="36"/>
       <c r="G50" s="36"/>
       <c r="H50" s="36"/>
       <c r="I50" s="36"/>
       <c r="J50" s="36"/>
       <c r="K50" s="36"/>
       <c r="O50" s="51"/>
       <c r="P50" s="51"/>
-    </row>
-    <row r="51" spans="5:16">
+      <c r="Y50"/>
+    </row>
+    <row r="51" spans="5:25">
       <c r="E51" s="36"/>
       <c r="F51" s="36"/>
       <c r="G51" s="36"/>
       <c r="H51" s="36"/>
       <c r="I51" s="36"/>
       <c r="J51" s="36"/>
       <c r="K51" s="36"/>
       <c r="O51" s="51"/>
       <c r="P51" s="51"/>
-    </row>
-    <row r="52" spans="5:16">
+      <c r="Y51"/>
+    </row>
+    <row r="52" spans="5:25">
       <c r="E52" s="36"/>
       <c r="F52" s="36"/>
       <c r="G52" s="36"/>
       <c r="H52" s="36"/>
       <c r="I52" s="36"/>
       <c r="J52" s="36"/>
       <c r="K52" s="36"/>
       <c r="O52" s="51"/>
       <c r="P52" s="51"/>
-    </row>
-    <row r="53" spans="5:16">
+      <c r="Y52"/>
+    </row>
+    <row r="53" spans="5:25">
       <c r="E53" s="36"/>
       <c r="F53" s="36"/>
       <c r="G53" s="36"/>
       <c r="H53" s="36"/>
       <c r="I53" s="36"/>
       <c r="J53" s="36"/>
       <c r="K53" s="36"/>
       <c r="O53" s="51"/>
       <c r="P53" s="51"/>
-    </row>
-    <row r="54" spans="5:16">
+      <c r="Y53"/>
+    </row>
+    <row r="54" spans="5:25">
       <c r="E54" s="36"/>
       <c r="F54" s="36"/>
       <c r="G54" s="36"/>
       <c r="H54" s="36"/>
       <c r="I54" s="36"/>
       <c r="J54" s="36"/>
       <c r="K54" s="36"/>
       <c r="O54" s="51"/>
       <c r="P54" s="51"/>
-    </row>
-    <row r="55" spans="5:16">
+      <c r="Y54"/>
+    </row>
+    <row r="55" spans="5:25">
       <c r="E55" s="36"/>
       <c r="F55" s="36"/>
       <c r="G55" s="36"/>
       <c r="H55" s="36"/>
       <c r="I55" s="36"/>
       <c r="J55" s="36"/>
       <c r="K55" s="36"/>
-    </row>
-    <row r="56" spans="5:16">
+      <c r="Y55"/>
+    </row>
+    <row r="56" spans="5:25">
       <c r="E56" s="36"/>
       <c r="F56" s="36"/>
       <c r="G56" s="36"/>
       <c r="H56" s="36"/>
       <c r="I56" s="36"/>
       <c r="J56" s="36"/>
       <c r="K56" s="36"/>
-    </row>
-    <row r="57" spans="5:16">
+      <c r="Y56"/>
+    </row>
+    <row r="57" spans="5:25">
       <c r="E57" s="36"/>
       <c r="F57" s="36"/>
       <c r="G57" s="36"/>
       <c r="H57" s="36"/>
       <c r="I57" s="36"/>
       <c r="J57" s="36"/>
       <c r="K57" s="36"/>
-    </row>
-    <row r="58" spans="5:16">
+      <c r="Y57"/>
+    </row>
+    <row r="58" spans="5:25">
       <c r="E58" s="36"/>
       <c r="F58" s="36"/>
       <c r="G58" s="36"/>
       <c r="H58" s="36"/>
       <c r="I58" s="36"/>
       <c r="J58" s="36"/>
       <c r="K58" s="36"/>
-    </row>
-    <row r="59" spans="5:16">
+      <c r="Y58"/>
+    </row>
+    <row r="59" spans="5:25">
       <c r="E59" s="36"/>
       <c r="F59" s="36"/>
       <c r="G59" s="36"/>
       <c r="H59" s="36"/>
       <c r="I59" s="36"/>
       <c r="J59" s="36"/>
       <c r="K59" s="36"/>
-    </row>
-    <row r="60" spans="5:16">
+      <c r="Y59"/>
+    </row>
+    <row r="60" spans="5:25">
       <c r="E60" s="36"/>
       <c r="F60" s="36"/>
       <c r="G60" s="36"/>
       <c r="H60" s="36"/>
       <c r="I60" s="36"/>
       <c r="J60" s="36"/>
       <c r="K60" s="36"/>
-    </row>
-    <row r="61" spans="5:16">
+      <c r="Y60"/>
+    </row>
+    <row r="61" spans="5:25">
       <c r="E61" s="36"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="36"/>
       <c r="I61" s="36"/>
       <c r="J61" s="36"/>
       <c r="K61" s="36"/>
-    </row>
-    <row r="62" spans="5:16">
+      <c r="Y61"/>
+    </row>
+    <row r="62" spans="5:25">
       <c r="E62" s="36"/>
       <c r="F62" s="36"/>
       <c r="G62" s="36"/>
       <c r="H62" s="36"/>
       <c r="I62" s="36"/>
       <c r="J62" s="36"/>
       <c r="K62" s="36"/>
-    </row>
-    <row r="63" spans="5:16">
+      <c r="Y62"/>
+    </row>
+    <row r="63" spans="5:25">
       <c r="E63" s="36"/>
       <c r="F63" s="36"/>
       <c r="G63" s="36"/>
       <c r="H63" s="36"/>
       <c r="I63" s="36"/>
       <c r="J63" s="36"/>
       <c r="K63" s="36"/>
-    </row>
-    <row r="64" spans="5:16">
+      <c r="Y63"/>
+    </row>
+    <row r="64" spans="5:25">
       <c r="E64" s="36"/>
       <c r="F64" s="36"/>
       <c r="G64" s="36"/>
       <c r="H64" s="36"/>
       <c r="I64" s="36"/>
       <c r="J64" s="36"/>
       <c r="K64" s="36"/>
-    </row>
-    <row r="65" spans="5:11">
+      <c r="Y64"/>
+    </row>
+    <row r="65" spans="5:25">
       <c r="E65" s="36"/>
       <c r="F65" s="36"/>
       <c r="G65" s="36"/>
       <c r="H65" s="36"/>
       <c r="I65" s="36"/>
       <c r="J65" s="36"/>
       <c r="K65" s="36"/>
-    </row>
-    <row r="66" spans="5:11">
+      <c r="Y65"/>
+    </row>
+    <row r="66" spans="5:25">
       <c r="E66" s="36"/>
       <c r="F66" s="36"/>
       <c r="G66" s="36"/>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="36"/>
-    </row>
-    <row r="67" spans="5:11">
+      <c r="Y66"/>
+    </row>
+    <row r="67" spans="5:25">
       <c r="E67" s="36"/>
       <c r="F67" s="36"/>
       <c r="G67" s="36"/>
       <c r="H67" s="36"/>
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="36"/>
-    </row>
-    <row r="68" spans="5:11">
+      <c r="Y67"/>
+    </row>
+    <row r="68" spans="5:25">
       <c r="E68" s="36"/>
       <c r="F68" s="36"/>
       <c r="G68" s="36"/>
       <c r="H68" s="36"/>
       <c r="I68" s="36"/>
       <c r="J68" s="36"/>
       <c r="K68" s="36"/>
-    </row>
-    <row r="69" spans="5:11">
+      <c r="Y68"/>
+    </row>
+    <row r="69" spans="5:25">
       <c r="E69" s="36"/>
       <c r="F69" s="36"/>
       <c r="G69" s="36"/>
       <c r="H69" s="36"/>
       <c r="I69" s="36"/>
       <c r="J69" s="36"/>
       <c r="K69" s="36"/>
-    </row>
-    <row r="70" spans="5:11">
+      <c r="Y69"/>
+    </row>
+    <row r="70" spans="5:25">
       <c r="E70" s="36"/>
       <c r="F70" s="36"/>
       <c r="G70" s="36"/>
       <c r="H70" s="36"/>
       <c r="I70" s="36"/>
       <c r="J70" s="36"/>
       <c r="K70" s="36"/>
-    </row>
-    <row r="71" spans="5:11">
+      <c r="Y70"/>
+    </row>
+    <row r="71" spans="5:25">
       <c r="E71" s="36"/>
       <c r="F71" s="36"/>
       <c r="G71" s="36"/>
       <c r="H71" s="36"/>
       <c r="I71" s="36"/>
       <c r="J71" s="36"/>
       <c r="K71" s="36"/>
-    </row>
-    <row r="72" spans="5:11">
+      <c r="Y71"/>
+    </row>
+    <row r="72" spans="5:25">
       <c r="E72" s="36"/>
       <c r="F72" s="36"/>
       <c r="G72" s="36"/>
       <c r="H72" s="36"/>
       <c r="I72" s="36"/>
       <c r="J72" s="36"/>
       <c r="K72" s="36"/>
-    </row>
-    <row r="73" spans="5:11">
+      <c r="Y72"/>
+    </row>
+    <row r="73" spans="5:25">
       <c r="E73" s="36"/>
       <c r="F73" s="36"/>
       <c r="G73" s="36"/>
       <c r="H73" s="36"/>
       <c r="I73" s="36"/>
       <c r="J73" s="36"/>
       <c r="K73" s="36"/>
-    </row>
-    <row r="74" spans="5:11">
+      <c r="Y73"/>
+    </row>
+    <row r="74" spans="5:25">
       <c r="E74" s="36"/>
       <c r="F74" s="36"/>
       <c r="G74" s="36"/>
       <c r="H74" s="36"/>
       <c r="I74" s="36"/>
       <c r="J74" s="36"/>
       <c r="K74" s="36"/>
-    </row>
-    <row r="75" spans="5:11">
+      <c r="Y74"/>
+    </row>
+    <row r="75" spans="5:25">
       <c r="E75" s="36"/>
       <c r="F75" s="36"/>
       <c r="G75" s="36"/>
       <c r="H75" s="36"/>
       <c r="I75" s="36"/>
       <c r="J75" s="36"/>
       <c r="K75" s="36"/>
-    </row>
-    <row r="76" spans="5:11">
+      <c r="Y75"/>
+    </row>
+    <row r="76" spans="5:25">
       <c r="E76" s="36"/>
       <c r="F76" s="36"/>
       <c r="G76" s="36"/>
       <c r="H76" s="36"/>
       <c r="I76" s="36"/>
       <c r="J76" s="36"/>
       <c r="K76" s="36"/>
-    </row>
-    <row r="77" spans="5:11">
+      <c r="Y76"/>
+    </row>
+    <row r="77" spans="5:25">
       <c r="E77" s="36"/>
       <c r="F77" s="36"/>
       <c r="G77" s="36"/>
       <c r="H77" s="36"/>
       <c r="I77" s="36"/>
       <c r="J77" s="36"/>
       <c r="K77" s="36"/>
-    </row>
-    <row r="78" spans="5:11">
+      <c r="Y77"/>
+    </row>
+    <row r="78" spans="5:25">
       <c r="E78" s="36"/>
       <c r="F78" s="36"/>
       <c r="G78" s="36"/>
       <c r="H78" s="36"/>
       <c r="I78" s="36"/>
       <c r="J78" s="36"/>
       <c r="K78" s="36"/>
-    </row>
-    <row r="79" spans="5:11">
+      <c r="Y78"/>
+    </row>
+    <row r="79" spans="5:25">
       <c r="E79" s="36"/>
       <c r="F79" s="36"/>
       <c r="G79" s="36"/>
       <c r="H79" s="36"/>
       <c r="I79" s="36"/>
       <c r="J79" s="36"/>
       <c r="K79" s="36"/>
-    </row>
-    <row r="80" spans="5:11">
+      <c r="Y79"/>
+    </row>
+    <row r="80" spans="5:25">
       <c r="E80" s="36"/>
       <c r="F80" s="36"/>
       <c r="G80" s="36"/>
       <c r="H80" s="36"/>
       <c r="I80" s="36"/>
       <c r="J80" s="36"/>
       <c r="K80" s="36"/>
-    </row>
-    <row r="81" spans="5:11">
+      <c r="Y80"/>
+    </row>
+    <row r="81" spans="5:25">
       <c r="E81" s="36"/>
       <c r="F81" s="36"/>
       <c r="G81" s="36"/>
       <c r="H81" s="36"/>
       <c r="I81" s="36"/>
       <c r="J81" s="36"/>
       <c r="K81" s="36"/>
-    </row>
-    <row r="82" spans="5:11">
+      <c r="Y81"/>
+    </row>
+    <row r="82" spans="5:25">
       <c r="E82" s="36"/>
       <c r="F82" s="36"/>
       <c r="G82" s="36"/>
       <c r="H82" s="36"/>
       <c r="I82" s="36"/>
       <c r="J82" s="36"/>
       <c r="K82" s="36"/>
-    </row>
-    <row r="83" spans="5:11">
+      <c r="Y82"/>
+    </row>
+    <row r="83" spans="5:25">
       <c r="E83" s="36"/>
       <c r="F83" s="36"/>
       <c r="G83" s="36"/>
       <c r="H83" s="36"/>
       <c r="I83" s="36"/>
       <c r="J83" s="36"/>
       <c r="K83" s="36"/>
-    </row>
-    <row r="84" spans="5:11">
+      <c r="Y83"/>
+    </row>
+    <row r="84" spans="5:25">
       <c r="E84" s="36"/>
       <c r="F84" s="36"/>
       <c r="G84" s="36"/>
       <c r="H84" s="36"/>
       <c r="I84" s="36"/>
       <c r="J84" s="36"/>
       <c r="K84" s="36"/>
-    </row>
-    <row r="85" spans="5:11">
+      <c r="Y84"/>
+    </row>
+    <row r="85" spans="5:25">
       <c r="E85" s="36"/>
       <c r="F85" s="36"/>
       <c r="G85" s="36"/>
       <c r="H85" s="36"/>
       <c r="I85" s="36"/>
       <c r="J85" s="36"/>
       <c r="K85" s="36"/>
-    </row>
-    <row r="86" spans="5:11">
+      <c r="Y85"/>
+    </row>
+    <row r="86" spans="5:25">
       <c r="E86" s="36"/>
       <c r="F86" s="36"/>
       <c r="G86" s="36"/>
       <c r="H86" s="36"/>
       <c r="I86" s="36"/>
       <c r="J86" s="36"/>
       <c r="K86" s="36"/>
+      <c r="Y86"/>
+    </row>
+    <row r="87" spans="5:25">
+      <c r="Y87"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:AB21"/>
+  <dimension ref="A1:AC21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="R6" sqref="R6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.125" customWidth="1"/>
     <col min="2" max="5" width="12.125" hidden="1" customWidth="1"/>
     <col min="6" max="11" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="17.25">
+    <row r="1" spans="1:29" ht="17.25">
       <c r="A1" s="192"/>
       <c r="B1" s="171"/>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="E1" s="171"/>
     </row>
-    <row r="2" spans="1:28" ht="17.25">
+    <row r="2" spans="1:29" ht="17.25">
       <c r="A2" s="192"/>
       <c r="B2" s="171"/>
       <c r="C2" s="171"/>
       <c r="D2" s="171"/>
       <c r="E2" s="171"/>
     </row>
-    <row r="3" spans="1:28" ht="4.5" customHeight="1">
+    <row r="3" spans="1:29" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
       <c r="Y3" s="31"/>
       <c r="Z3" s="31"/>
       <c r="AA3" s="31"/>
       <c r="AB3" s="31"/>
-    </row>
-    <row r="4" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC3" s="31"/>
+    </row>
+    <row r="4" spans="1:29" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>220</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="34" t="s">
@@ -9603,86 +9837,89 @@
       </c>
       <c r="U4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="V4" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W4" s="34" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="34" t="s">
         <v>40</v>
       </c>
       <c r="Y4" s="34" t="s">
         <v>41</v>
       </c>
       <c r="Z4" s="34" t="s">
         <v>42</v>
       </c>
       <c r="AA4" s="34" t="s">
         <v>43</v>
       </c>
       <c r="AB4" s="34" t="s">
         <v>45</v>
       </c>
-    </row>
-    <row r="5" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC4" s="34" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
-    <row r="6" spans="1:28" ht="6.6" customHeight="1">
+    <row r="6" spans="1:29" ht="6.6" customHeight="1">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="27"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
       <c r="M6" s="28"/>
       <c r="N6" s="27"/>
       <c r="O6" s="27"/>
     </row>
-    <row r="7" spans="1:28" s="118" customFormat="1">
+    <row r="7" spans="1:29" s="118" customFormat="1">
       <c r="A7" s="116" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="159">
         <v>746.25855288918945</v>
       </c>
       <c r="C7" s="159">
         <v>795.8915903126483</v>
       </c>
       <c r="D7" s="159">
         <v>851.96956651242522</v>
       </c>
       <c r="E7" s="159">
         <v>1122.9935576523344</v>
       </c>
       <c r="F7" s="117">
         <v>545.6</v>
       </c>
       <c r="G7" s="117">
         <v>68.8</v>
       </c>
       <c r="H7" s="117">
         <v>168</v>
       </c>
       <c r="I7" s="117">
@@ -9723,52 +9960,55 @@
       </c>
       <c r="U7" s="117">
         <v>1147.5241632453271</v>
       </c>
       <c r="V7" s="117">
         <v>530.58220731306972</v>
       </c>
       <c r="W7" s="117">
         <v>673.13437836529499</v>
       </c>
       <c r="X7" s="117">
         <v>775.97769059269399</v>
       </c>
       <c r="Y7" s="117">
         <v>943.24905117779304</v>
       </c>
       <c r="Z7" s="117">
         <v>1071.4226364314575</v>
       </c>
       <c r="AA7" s="117">
         <v>924.45202860962297</v>
       </c>
       <c r="AB7" s="117">
         <v>923.36397576777938</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="117">
+        <v>843.99202235794212</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="97" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="115">
         <v>746.25855288918945</v>
       </c>
       <c r="C8" s="115">
         <v>795.8915903126483</v>
       </c>
       <c r="D8" s="115">
         <v>851.96956651242522</v>
       </c>
       <c r="E8" s="115">
         <v>1122.9935576523344</v>
       </c>
       <c r="F8" s="115">
         <v>607.4</v>
       </c>
       <c r="G8" s="115">
         <v>24.7</v>
       </c>
       <c r="H8" s="115">
         <v>84.5</v>
       </c>
       <c r="I8" s="115">
@@ -9809,52 +10049,55 @@
       </c>
       <c r="U8" s="115">
         <v>1064.959220771342</v>
       </c>
       <c r="V8" s="115">
         <v>694.24777482071397</v>
       </c>
       <c r="W8" s="115">
         <v>674.84949396726108</v>
       </c>
       <c r="X8" s="115">
         <v>765.58744591101993</v>
       </c>
       <c r="Y8" s="115">
         <v>877.80483212986007</v>
       </c>
       <c r="Z8" s="115">
         <v>1146.1572709746861</v>
       </c>
       <c r="AA8" s="115">
         <v>913.04454638660104</v>
       </c>
       <c r="AB8" s="115">
         <v>916.52937895334173</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="115">
+        <v>802.02828448120238</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="96" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="122">
         <v>2.3435577297292176E-2</v>
       </c>
       <c r="C9" s="122">
         <v>3.4661755866980656E-2</v>
       </c>
       <c r="D9" s="122">
         <v>0</v>
       </c>
       <c r="E9" s="122">
         <v>7.2794733079515714E-2</v>
       </c>
       <c r="F9" s="122">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="G9" s="122">
         <v>-0.06</v>
       </c>
       <c r="H9" s="122">
         <v>0.06</v>
       </c>
       <c r="I9" s="122">
@@ -9895,52 +10138,55 @@
       </c>
       <c r="U9" s="122">
         <v>7.6985447075609059E-2</v>
       </c>
       <c r="V9" s="122">
         <v>8.6326899809620855E-2</v>
       </c>
       <c r="W9" s="122">
         <v>7.6093410786803095E-2</v>
       </c>
       <c r="X9" s="122">
         <v>7.1047915981148221E-2</v>
       </c>
       <c r="Y9" s="122">
         <v>6.482510163274445E-2</v>
       </c>
       <c r="Z9" s="122">
         <v>7.0695046732048961E-2</v>
       </c>
       <c r="AA9" s="122">
         <v>6.6117934697882422E-2</v>
       </c>
       <c r="AB9" s="122">
         <v>6.3296247936116906E-2</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="122">
+        <v>5.7112518739239802E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="115">
         <v>-22.391000000000002</v>
       </c>
       <c r="C10" s="115">
         <v>-27.040999999999997</v>
       </c>
       <c r="D10" s="97"/>
       <c r="E10" s="97"/>
       <c r="F10" s="115">
         <v>-493</v>
       </c>
       <c r="G10" s="115">
         <v>-21.4</v>
       </c>
       <c r="H10" s="115">
         <v>-22.1</v>
       </c>
       <c r="I10" s="115">
         <v>-51.2</v>
       </c>
       <c r="J10" s="115">
         <v>-41.5</v>
@@ -9984,52 +10230,56 @@
         <v>-39.333064672653315</v>
       </c>
       <c r="W10" s="115">
         <f t="shared" si="0"/>
         <v>-48.986145613221964</v>
       </c>
       <c r="X10" s="115">
         <f t="shared" si="0"/>
         <v>-49.082342697707894</v>
       </c>
       <c r="Y10" s="115">
         <f t="shared" si="0"/>
         <v>-59.057628115538762</v>
       </c>
       <c r="Z10" s="115">
         <f t="shared" si="0"/>
         <v>-55.533455920929001</v>
       </c>
       <c r="AA10" s="115">
         <f t="shared" si="0"/>
         <v>-65.169531775766075</v>
       </c>
       <c r="AB10" s="115">
         <v>-38.774446048058422</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="115">
+        <f t="shared" ref="AC10" si="1">AC11+AC12+AC13</f>
+        <v>27.907650420750315</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="123" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="106">
         <v>-21.334</v>
       </c>
       <c r="C11" s="106">
         <v>-21.260999999999999</v>
       </c>
       <c r="D11" s="123"/>
       <c r="E11" s="123"/>
       <c r="F11" s="106">
         <v>-50.2</v>
       </c>
       <c r="G11" s="106">
         <v>-18.100000000000001</v>
       </c>
       <c r="H11" s="106">
         <v>-21.5</v>
       </c>
       <c r="I11" s="106">
         <v>-51.8</v>
       </c>
       <c r="J11" s="106">
         <v>-35.1</v>
@@ -10067,52 +10317,55 @@
       <c r="U11" s="106">
         <v>-29.144342213755763</v>
       </c>
       <c r="V11" s="106">
         <v>-32.591374133617315</v>
       </c>
       <c r="W11" s="106">
         <v>-47.647078897222983</v>
       </c>
       <c r="X11" s="106">
         <f>-40533616.193748/10^6</f>
         <v>-40.533616193747996</v>
       </c>
       <c r="Y11" s="106">
         <v>-46.349263707654792</v>
       </c>
       <c r="Z11" s="106">
         <v>-45.562559354647696</v>
       </c>
       <c r="AA11" s="106">
         <v>-43.888428342047384</v>
       </c>
       <c r="AB11" s="106">
         <v>-43.888428342047384</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="106">
+        <v>-47.672589624253689</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="123" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="107">
         <v>-1.9430000000000001</v>
       </c>
       <c r="C12" s="107">
         <v>-5.2129999999999992</v>
       </c>
       <c r="D12" s="157"/>
       <c r="E12" s="157"/>
       <c r="F12" s="107">
         <v>-22.9</v>
       </c>
       <c r="G12" s="107">
         <v>0.9</v>
       </c>
       <c r="H12" s="107">
         <v>-3.3</v>
       </c>
       <c r="I12" s="107">
         <v>-6.5</v>
       </c>
       <c r="J12" s="107">
         <v>-9.5</v>
@@ -10150,52 +10403,55 @@
       <c r="U12" s="106">
         <v>-18.2</v>
       </c>
       <c r="V12" s="106">
         <v>-6.3877673120479992</v>
       </c>
       <c r="W12" s="106">
         <v>-4.1955404505370018</v>
       </c>
       <c r="X12" s="106">
         <f>-10016338.3664799/10^6</f>
         <v>-10.0163383664799</v>
       </c>
       <c r="Y12" s="106">
         <v>-10.747714839353748</v>
       </c>
       <c r="Z12" s="106">
         <v>-11.066896566281306</v>
       </c>
       <c r="AA12" s="106">
         <v>-10.349103433718694</v>
       </c>
       <c r="AB12" s="106">
         <v>-7.2296578591670002</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="106">
+        <v>-3.6197599549960002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="136" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="137">
         <v>0.88600000000000001</v>
       </c>
       <c r="C13" s="137">
         <v>-0.56699999999999995</v>
       </c>
       <c r="D13" s="158"/>
       <c r="E13" s="158"/>
       <c r="F13" s="137">
         <v>-419.9</v>
       </c>
       <c r="G13" s="137">
         <v>-4.2</v>
       </c>
       <c r="H13" s="137">
         <v>2.7</v>
       </c>
       <c r="I13" s="137">
         <v>7.2</v>
       </c>
       <c r="J13" s="137">
         <v>3.1</v>
@@ -10235,238 +10491,243 @@
       </c>
       <c r="V13" s="106">
         <v>-0.35392322698800055</v>
       </c>
       <c r="W13" s="106">
         <v>2.8564737345380227</v>
       </c>
       <c r="X13" s="106">
         <f>1467611.86252/10^6</f>
         <v>1.4676118625199999</v>
       </c>
       <c r="Y13" s="106">
         <f>-1960649.56853022*10^-6</f>
         <v>-1.9606495685302199</v>
       </c>
       <c r="Z13" s="106">
         <v>1.0960000000000001</v>
       </c>
       <c r="AA13" s="106">
         <f>-9.836-Z13</f>
         <v>-10.932</v>
       </c>
       <c r="AB13" s="106">
         <v>-2.0229999999999997</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="16.5">
+      <c r="AC13" s="106">
+        <v>79.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="16.5">
       <c r="A14" s="113"/>
       <c r="B14" s="113"/>
       <c r="C14" s="113"/>
       <c r="D14" s="113"/>
       <c r="E14" s="113"/>
     </row>
-    <row r="17" spans="1:28" ht="4.5" customHeight="1">
+    <row r="17" spans="1:29" ht="4.5" customHeight="1">
       <c r="A17" s="32"/>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="33"/>
       <c r="H17" s="33"/>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="33"/>
       <c r="L17" s="33"/>
       <c r="M17" s="33"/>
       <c r="N17" s="33"/>
       <c r="O17" s="33"/>
       <c r="P17" s="144"/>
       <c r="Q17" s="144"/>
       <c r="R17" s="144"/>
       <c r="S17" s="144"/>
       <c r="T17" s="144"/>
       <c r="U17" s="144"/>
       <c r="V17" s="144"/>
       <c r="W17" s="144"/>
       <c r="X17" s="144"/>
       <c r="Y17" s="144"/>
       <c r="Z17" s="144"/>
       <c r="AA17" s="144"/>
       <c r="AB17" s="144"/>
-    </row>
-    <row r="18" spans="1:28" ht="16.5">
+      <c r="AC17" s="144"/>
+    </row>
+    <row r="18" spans="1:29" ht="16.5">
       <c r="A18" s="96"/>
       <c r="B18" s="130"/>
       <c r="C18" s="130"/>
       <c r="D18" s="130"/>
       <c r="E18" s="130"/>
       <c r="F18" s="106"/>
       <c r="G18" s="106"/>
       <c r="H18" s="106"/>
       <c r="I18" s="106"/>
       <c r="J18" s="106"/>
       <c r="K18" s="106"/>
       <c r="L18" s="106"/>
       <c r="M18" s="106"/>
       <c r="N18" s="106"/>
       <c r="O18" s="106"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" s="96"/>
       <c r="B19" s="96"/>
       <c r="C19" s="96"/>
       <c r="D19" s="96"/>
       <c r="E19" s="96"/>
       <c r="F19" s="120"/>
       <c r="G19" s="120"/>
       <c r="H19" s="120"/>
       <c r="I19" s="120"/>
       <c r="J19" s="120"/>
       <c r="K19" s="120"/>
       <c r="L19" s="120"/>
       <c r="M19" s="120"/>
       <c r="N19" s="120"/>
       <c r="O19" s="120"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" s="96"/>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="120"/>
       <c r="G20" s="120"/>
       <c r="H20" s="120"/>
       <c r="I20" s="120"/>
       <c r="J20" s="120"/>
       <c r="K20" s="120"/>
       <c r="L20" s="120"/>
       <c r="M20" s="120"/>
       <c r="N20" s="120"/>
       <c r="O20" s="120"/>
     </row>
-    <row r="21" spans="1:28" ht="16.5">
+    <row r="21" spans="1:29" ht="16.5">
       <c r="A21" s="121"/>
       <c r="B21" s="124"/>
       <c r="C21" s="124"/>
       <c r="D21" s="124"/>
       <c r="E21" s="124"/>
       <c r="F21" s="138"/>
       <c r="G21" s="106"/>
       <c r="H21" s="106"/>
       <c r="I21" s="106"/>
       <c r="J21" s="138"/>
       <c r="K21" s="138"/>
       <c r="L21" s="106"/>
       <c r="M21" s="106"/>
       <c r="N21" s="106"/>
       <c r="O21" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <phoneticPr fontId="37" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:AB129"/>
+  <dimension ref="A1:AC129"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="R6" sqref="R6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="58.125" customWidth="1"/>
     <col min="2" max="5" width="12.75" hidden="1" customWidth="1"/>
     <col min="6" max="11" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="17.25">
+    <row r="1" spans="1:29" ht="17.25">
       <c r="A1" s="192"/>
       <c r="B1" s="171"/>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="E1" s="171"/>
     </row>
-    <row r="2" spans="1:28" ht="17.25">
+    <row r="2" spans="1:29" ht="17.25">
       <c r="A2" s="192"/>
       <c r="B2" s="171"/>
       <c r="C2" s="171"/>
       <c r="D2" s="171"/>
       <c r="E2" s="171"/>
     </row>
-    <row r="3" spans="1:28" ht="4.5" customHeight="1">
+    <row r="3" spans="1:29" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
       <c r="Y3" s="31"/>
       <c r="Z3" s="31"/>
       <c r="AA3" s="31"/>
       <c r="AB3" s="31"/>
-    </row>
-    <row r="4" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC3" s="31"/>
+    </row>
+    <row r="4" spans="1:29" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>221</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="34" t="s">
@@ -10507,86 +10768,89 @@
       </c>
       <c r="U4" s="34" t="s">
         <v>21</v>
       </c>
       <c r="V4" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W4" s="34" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="34" t="s">
         <v>40</v>
       </c>
       <c r="Y4" s="34" t="s">
         <v>41</v>
       </c>
       <c r="Z4" s="34" t="s">
         <v>42</v>
       </c>
       <c r="AA4" s="34" t="s">
         <v>43</v>
       </c>
       <c r="AB4" s="34" t="s">
         <v>45</v>
       </c>
-    </row>
-    <row r="5" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC4" s="34" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
-    <row r="6" spans="1:28" ht="6.6" customHeight="1" thickBot="1">
+    <row r="6" spans="1:29" ht="6.6" customHeight="1" thickBot="1">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="27"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="28"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
       <c r="M6" s="28"/>
       <c r="N6" s="27"/>
       <c r="O6" s="27"/>
     </row>
-    <row r="7" spans="1:28" s="13" customFormat="1" ht="15" thickBot="1">
+    <row r="7" spans="1:29" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A7" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B7" s="20">
         <v>17.489000000000001</v>
       </c>
       <c r="C7" s="20">
         <v>27.587</v>
       </c>
       <c r="D7" s="159"/>
       <c r="E7" s="159">
         <v>81.748016279317426</v>
       </c>
       <c r="F7" s="20">
         <v>49.8</v>
       </c>
       <c r="G7" s="20">
         <v>-1.5</v>
       </c>
       <c r="H7" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="I7" s="20">
         <v>21.2</v>
       </c>
@@ -10626,82 +10890,86 @@
       <c r="U7" s="20">
         <v>82</v>
       </c>
       <c r="V7" s="20">
         <v>59.932258099999999</v>
       </c>
       <c r="W7" s="20">
         <v>51.35159976371699</v>
       </c>
       <c r="X7" s="20">
         <f>54393392.5333079*10^-6</f>
         <v>54.393392533307903</v>
       </c>
       <c r="Y7" s="20">
         <v>56.903787456532299</v>
       </c>
       <c r="Z7" s="20">
         <v>81.028000000000006</v>
       </c>
       <c r="AA7" s="20">
         <v>60.367999999999981</v>
       </c>
       <c r="AB7" s="20">
         <v>58.012870810965964</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="119" customFormat="1" ht="9" customHeight="1">
+      <c r="AC7" s="20">
+        <v>45.80585542683302</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="119" customFormat="1" ht="9" customHeight="1">
       <c r="A8" s="163"/>
       <c r="B8" s="166"/>
       <c r="C8" s="166"/>
       <c r="D8" s="166"/>
       <c r="E8" s="166"/>
       <c r="F8" s="164"/>
       <c r="G8" s="164"/>
       <c r="H8" s="164"/>
       <c r="I8" s="164"/>
       <c r="J8" s="164"/>
       <c r="K8" s="164"/>
       <c r="L8" s="164"/>
       <c r="M8" s="164"/>
       <c r="N8" s="164"/>
       <c r="O8" s="164"/>
       <c r="P8" s="164"/>
       <c r="Q8" s="164"/>
       <c r="R8" s="164"/>
       <c r="S8" s="164"/>
       <c r="T8" s="164"/>
       <c r="U8" s="164"/>
       <c r="V8" s="164"/>
       <c r="W8" s="164"/>
       <c r="X8" s="164"/>
       <c r="Y8" s="164"/>
       <c r="Z8" s="164"/>
       <c r="AA8" s="164"/>
       <c r="AB8" s="164"/>
-    </row>
-    <row r="9" spans="1:28" s="13" customFormat="1">
+      <c r="AC8" s="164"/>
+    </row>
+    <row r="9" spans="1:29" s="13" customFormat="1">
       <c r="A9" s="175" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="175"/>
       <c r="C9" s="175"/>
       <c r="D9" s="175"/>
       <c r="E9" s="175"/>
       <c r="F9" s="176"/>
       <c r="G9" s="176"/>
       <c r="H9" s="176"/>
       <c r="I9" s="176"/>
       <c r="J9" s="176"/>
       <c r="K9" s="176"/>
       <c r="L9" s="176"/>
       <c r="M9" s="176"/>
       <c r="N9" s="176">
         <f>SUM(N10:N11,N14:N15)</f>
         <v>-67.600000000000009</v>
       </c>
       <c r="O9" s="176">
         <f t="shared" ref="O9:X9" si="0">SUM(O10:O11,O14:O15)</f>
         <v>-58.7</v>
       </c>
       <c r="P9" s="176">
         <f t="shared" si="0"/>
@@ -10733,52 +11001,56 @@
       </c>
       <c r="W9" s="176">
         <f t="shared" si="0"/>
         <v>-57.725442052016049</v>
       </c>
       <c r="X9" s="176">
         <f t="shared" si="0"/>
         <v>-58.7672879982008</v>
       </c>
       <c r="Y9" s="176">
         <f t="shared" ref="Y9:AA9" si="1">SUM(Y10:Y11,Y14:Y15)</f>
         <v>-64.159292234617425</v>
       </c>
       <c r="Z9" s="176">
         <f t="shared" si="1"/>
         <v>-63.824896566281296</v>
       </c>
       <c r="AA9" s="176">
         <f t="shared" si="1"/>
         <v>-72.977103433718696</v>
       </c>
       <c r="AB9" s="176">
         <f t="shared" ref="AB9" si="2">SUM(AB10:AB11,AB14:AB15)</f>
         <v>-54.235229517119606</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="13" customFormat="1" ht="15" thickBot="1">
+      <c r="AC9" s="176">
+        <f>SUM(AC10:AC11,AC14:AC15)</f>
+        <v>12.93351880611938</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A10" s="172" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="21">
         <v>-1.9430000000000001</v>
       </c>
       <c r="C10" s="21">
         <v>-5.2129999999999992</v>
       </c>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="21">
         <v>-22.9</v>
       </c>
       <c r="G10" s="21">
         <v>0.89999999999999991</v>
       </c>
       <c r="H10" s="21">
         <v>-3.3000000000000003</v>
       </c>
       <c r="I10" s="21">
         <v>-6.5</v>
       </c>
       <c r="J10" s="21">
         <v>-9.5</v>
@@ -10817,52 +11089,55 @@
         <v>-18.236598088866</v>
       </c>
       <c r="V10" s="21">
         <v>-6.3877673120479992</v>
       </c>
       <c r="W10" s="21">
         <v>-4.1955404505370097</v>
       </c>
       <c r="X10" s="21">
         <f>-10016338.3664799*10^-6</f>
         <v>-10.0163383664799</v>
       </c>
       <c r="Y10" s="21">
         <v>-10.747714839353698</v>
       </c>
       <c r="Z10" s="21">
         <f>AR_Indicadores!Z12</f>
         <v>-11.066896566281306</v>
       </c>
       <c r="AA10" s="21">
         <v>-10.349103433718694</v>
       </c>
       <c r="AB10" s="21">
         <v>-7.2296578591670002</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" ht="15" thickBot="1">
+      <c r="AC10" s="21">
+        <v>-3.6197599549960002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="15" thickBot="1">
       <c r="A11" s="173" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="21">
         <v>-24.195</v>
       </c>
       <c r="C11" s="21">
         <v>-24.069000000000003</v>
       </c>
       <c r="D11" s="155"/>
       <c r="E11" s="155"/>
       <c r="F11" s="21">
         <v>-68.2</v>
       </c>
       <c r="G11" s="21">
         <v>-39</v>
       </c>
       <c r="H11" s="21">
         <v>-64.400000000000006</v>
       </c>
       <c r="I11" s="21">
         <v>-34.700000000000003</v>
       </c>
       <c r="J11" s="21">
         <v>-54.6</v>
@@ -10905,52 +11180,56 @@
         <v>-40.165254072143028</v>
       </c>
       <c r="W11" s="21">
         <v>-56.022180651611194</v>
       </c>
       <c r="X11" s="21">
         <f>SUM(X12:X13)</f>
         <v>-50.050850333618818</v>
       </c>
       <c r="Y11" s="21">
         <f>SUM(Y12:Y13)</f>
         <v>-52.908250639016693</v>
       </c>
       <c r="Z11" s="21">
         <f>SUM(Z12:Z13)</f>
         <v>-53.853999999999999</v>
       </c>
       <c r="AA11" s="21">
         <f>SUM(AA12:AA13)</f>
         <v>-51.695999999999998</v>
       </c>
       <c r="AB11" s="21">
         <f>SUM(AB12:AB13)</f>
         <v>-44.982571657952604</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="21">
+        <f t="shared" ref="AC11" si="3">SUM(AC12:AC13)</f>
+        <v>-61.429168272481597</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="174" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="22">
         <v>-21.334</v>
       </c>
       <c r="C12" s="22">
         <v>-21.260999999999999</v>
       </c>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="22">
         <v>-50.2</v>
       </c>
       <c r="G12" s="22">
         <v>-18.100000000000001</v>
       </c>
       <c r="H12" s="22">
         <v>-21.5</v>
       </c>
       <c r="I12" s="22">
         <v>-51.8</v>
       </c>
       <c r="J12" s="22">
         <v>-35.1</v>
@@ -10988,52 +11267,55 @@
       <c r="U12" s="21">
         <v>-29.144342213755763</v>
       </c>
       <c r="V12" s="21">
         <v>-32.591374133617315</v>
       </c>
       <c r="W12" s="21">
         <v>-47.647078850597381</v>
       </c>
       <c r="X12" s="21">
         <f>-40533616.193748/10^6</f>
         <v>-40.533616193747996</v>
       </c>
       <c r="Y12" s="21">
         <v>-46.349263707654792</v>
       </c>
       <c r="Z12" s="21">
         <v>-45.562559354647696</v>
       </c>
       <c r="AA12" s="21">
         <v>-43.9</v>
       </c>
       <c r="AB12" s="21">
         <v>-38.774446048058422</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="15" thickBot="1">
+      <c r="AC12" s="21">
+        <v>-47.672589624253689</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="15" thickBot="1">
       <c r="A13" s="174" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="22">
         <v>-2.8610000000000002</v>
       </c>
       <c r="C13" s="22">
         <v>-2.8079999999999994</v>
       </c>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="22">
         <v>-18</v>
       </c>
       <c r="G13" s="22">
         <v>-20.9</v>
       </c>
       <c r="H13" s="22">
         <v>-42.8</v>
       </c>
       <c r="I13" s="22">
         <v>17.100000000000001</v>
       </c>
       <c r="J13" s="22">
         <v>-19.5</v>
@@ -11072,52 +11354,55 @@
         <v>-4.5046964043980164</v>
       </c>
       <c r="V13" s="21">
         <v>-7.5738799385257174</v>
       </c>
       <c r="W13" s="21">
         <f>-8371903.90055786*10^-6</f>
         <v>-8.371903900557859</v>
       </c>
       <c r="X13" s="21">
         <f>-9517234.13987082/10^6</f>
         <v>-9.5172341398708209</v>
       </c>
       <c r="Y13" s="21">
         <v>-6.5589869313618996</v>
       </c>
       <c r="Z13" s="21">
         <v>-8.2914406453523029</v>
       </c>
       <c r="AA13" s="21">
         <v>-7.7959999999999994</v>
       </c>
       <c r="AB13" s="21">
         <v>-6.2081256098941822</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="15" thickBot="1">
+      <c r="AC13" s="21">
+        <v>-13.756578648227908</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="15" thickBot="1">
       <c r="A14" s="173" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="22">
         <v>0</v>
       </c>
       <c r="C14" s="22">
         <v>-2.9750000000000001</v>
       </c>
       <c r="D14" s="155"/>
       <c r="E14" s="155"/>
       <c r="F14" s="22">
         <v>0</v>
       </c>
       <c r="G14" s="22">
         <v>0</v>
       </c>
       <c r="H14" s="22">
         <v>0</v>
       </c>
       <c r="I14" s="22">
         <v>0</v>
       </c>
       <c r="J14" s="22">
         <v>0</v>
@@ -11156,52 +11441,55 @@
         <v>0</v>
       </c>
       <c r="V14" s="21">
         <v>0</v>
       </c>
       <c r="W14" s="21">
         <v>-0.36419468440586866</v>
       </c>
       <c r="X14" s="21">
         <f>-167711.160622082*10^-6</f>
         <v>-0.167711160622082</v>
       </c>
       <c r="Y14" s="21">
         <f>1457322.81228319*10^-6</f>
         <v>1.4573228122831898</v>
       </c>
       <c r="Z14" s="21">
         <v>0</v>
       </c>
       <c r="AA14" s="21">
         <v>0</v>
       </c>
       <c r="AB14" s="21">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="15" thickBot="1">
+      <c r="AC14" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="15" thickBot="1">
       <c r="A15" s="173" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="22">
         <v>0.88600000000000001</v>
       </c>
       <c r="C15" s="22">
         <v>-0.56699999999999995</v>
       </c>
       <c r="D15" s="155"/>
       <c r="E15" s="155"/>
       <c r="F15" s="22">
         <v>-419.9</v>
       </c>
       <c r="G15" s="22">
         <v>-4.2</v>
       </c>
       <c r="H15" s="22">
         <v>2.8</v>
       </c>
       <c r="I15" s="22">
         <v>7.1999999999999993</v>
       </c>
       <c r="J15" s="22">
         <v>3.0999999999999996</v>
@@ -11239,149 +11527,156 @@
       <c r="U15" s="22">
         <v>-49.4</v>
       </c>
       <c r="V15" s="22">
         <v>-0.35392322698800055</v>
       </c>
       <c r="W15" s="22">
         <v>2.8564737345380227</v>
       </c>
       <c r="X15" s="22">
         <f>1467611.86252*10^-6</f>
         <v>1.4676118625199999</v>
       </c>
       <c r="Y15" s="22">
         <v>-1.9606495685302199</v>
       </c>
       <c r="Z15" s="22">
         <v>1.0960000000000001</v>
       </c>
       <c r="AA15" s="22">
         <v>-10.932</v>
       </c>
       <c r="AB15" s="22">
         <v>-2.0229999999999997</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" ht="15" thickBot="1">
+      <c r="AC15" s="22">
+        <v>77.982447033596983</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="15" thickBot="1">
       <c r="A16" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="20">
         <v>-7.7629999999999999</v>
       </c>
       <c r="C16" s="20">
         <v>-5.2370000000000001</v>
       </c>
       <c r="D16" s="154"/>
       <c r="E16" s="154"/>
       <c r="F16" s="20">
         <v>-461.2</v>
       </c>
       <c r="G16" s="20">
         <v>-43.8</v>
       </c>
       <c r="H16" s="20">
         <v>-59.9</v>
       </c>
       <c r="I16" s="20">
         <v>-12.9</v>
       </c>
       <c r="J16" s="20">
         <v>-44.8</v>
       </c>
       <c r="K16" s="20">
         <v>-18.100000000000001</v>
       </c>
       <c r="L16" s="20">
         <v>-28.6</v>
       </c>
       <c r="M16" s="20">
         <v>-18.8</v>
       </c>
       <c r="N16" s="20">
         <f>SUM(N7,N9)</f>
         <v>-15.500000000000007</v>
       </c>
       <c r="O16" s="20">
-        <f t="shared" ref="O16:X16" si="3">SUM(O7,O9)</f>
+        <f t="shared" ref="O16:X16" si="4">SUM(O7,O9)</f>
         <v>-0.20000000000000284</v>
       </c>
       <c r="P16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>28.599999999999994</v>
       </c>
       <c r="Q16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>9.5000000000000142</v>
       </c>
       <c r="R16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>14.099999999999994</v>
       </c>
       <c r="S16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>7.3632099999999951</v>
       </c>
       <c r="T16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>9.0553481182373261</v>
       </c>
       <c r="U16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>-19.28563670701979</v>
       </c>
       <c r="V16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>13.02531348882097</v>
       </c>
       <c r="W16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>-6.3738422882990591</v>
       </c>
       <c r="X16" s="20">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>-4.3738954648928967</v>
       </c>
       <c r="Y16" s="20">
-        <f t="shared" ref="Y16:AA16" si="4">SUM(Y7,Y9)</f>
+        <f t="shared" ref="Y16:AA16" si="5">SUM(Y7,Y9)</f>
         <v>-7.2555047780851254</v>
       </c>
       <c r="Z16" s="20">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>17.203103433718709</v>
       </c>
       <c r="AA16" s="20">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>-12.609103433718715</v>
       </c>
       <c r="AB16" s="20">
-        <f t="shared" ref="AB16" si="5">SUM(AB7,AB9)</f>
+        <f t="shared" ref="AB16" si="6">SUM(AB7,AB9)</f>
         <v>3.7776412938463579</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" ht="15" thickBot="1">
+      <c r="AC16" s="20">
+        <f>SUM(AC7,AC9)</f>
+        <v>58.7393742329524</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="15" thickBot="1">
       <c r="A17" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="22">
         <v>5.1520000000000001</v>
       </c>
       <c r="C17" s="22">
         <v>1.0990000000000002</v>
       </c>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="22">
         <v>-9</v>
       </c>
       <c r="G17" s="22">
         <v>11.7</v>
       </c>
       <c r="H17" s="22">
         <v>-2.6</v>
       </c>
       <c r="I17" s="22">
         <v>0.9</v>
       </c>
       <c r="J17" s="22">
         <v>3.2</v>
@@ -11420,149 +11715,156 @@
         <v>-5.2083470710716027</v>
       </c>
       <c r="V17" s="21">
         <v>-3.4190515015099527</v>
       </c>
       <c r="W17" s="21">
         <f>Corp_SI!W16-BR_IS!W17</f>
         <v>12.177013018688413</v>
       </c>
       <c r="X17" s="21">
         <f>(24820284.78783+-8106820.98228401+486941.691509962)/10^6</f>
         <v>17.20040549705595</v>
       </c>
       <c r="Y17" s="21">
         <v>-8.9933613442737084</v>
       </c>
       <c r="Z17" s="21">
         <v>31.26</v>
       </c>
       <c r="AA17" s="21">
         <v>2.710999999999995</v>
       </c>
       <c r="AB17" s="21">
         <v>-29.762999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="13" customFormat="1" ht="15" thickBot="1">
+      <c r="AC17" s="21">
+        <v>-7.2443734087357718</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A18" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="20">
         <v>-2.6110000000000002</v>
       </c>
       <c r="C18" s="20">
         <v>-4.1379999999999999</v>
       </c>
       <c r="D18" s="154"/>
       <c r="E18" s="154"/>
       <c r="F18" s="20">
         <v>-469.7</v>
       </c>
       <c r="G18" s="20">
         <v>-32.6</v>
       </c>
       <c r="H18" s="20">
         <v>-62.5</v>
       </c>
       <c r="I18" s="20">
         <v>-11.9</v>
       </c>
       <c r="J18" s="20">
         <v>-41.5</v>
       </c>
       <c r="K18" s="20">
         <v>-17.3</v>
       </c>
       <c r="L18" s="20">
         <v>-21.7</v>
       </c>
       <c r="M18" s="20">
         <v>-2.1</v>
       </c>
       <c r="N18" s="20">
         <f>SUM(N16:N17)</f>
         <v>-18.900000000000006</v>
       </c>
       <c r="O18" s="20">
-        <f t="shared" ref="O18:X18" si="6">SUM(O16:O17)</f>
+        <f t="shared" ref="O18:X18" si="7">SUM(O16:O17)</f>
         <v>-2.900000000000003</v>
       </c>
       <c r="P18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>18.399999999999995</v>
       </c>
       <c r="Q18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>8.7000000000000135</v>
       </c>
       <c r="R18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>5.7999999999999936</v>
       </c>
       <c r="S18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>-7.2227900000000052</v>
       </c>
       <c r="T18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>23.149542066965317</v>
       </c>
       <c r="U18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>-24.493983778091394</v>
       </c>
       <c r="V18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>9.6062619873110169</v>
       </c>
       <c r="W18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>5.803170730389354</v>
       </c>
       <c r="X18" s="20">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>12.826510032163053</v>
       </c>
       <c r="Y18" s="20">
-        <f t="shared" ref="Y18:AA18" si="7">SUM(Y16:Y17)</f>
+        <f t="shared" ref="Y18:AA18" si="8">SUM(Y16:Y17)</f>
         <v>-16.248866122358834</v>
       </c>
       <c r="Z18" s="20">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>48.463103433718715</v>
       </c>
       <c r="AA18" s="20">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>-9.8981034337187204</v>
       </c>
       <c r="AB18" s="20">
-        <f t="shared" ref="AB18" si="8">SUM(AB16:AB17)</f>
+        <f t="shared" ref="AB18" si="9">SUM(AB16:AB17)</f>
         <v>-25.98535870615364</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" s="13" customFormat="1" ht="15" thickBot="1">
+      <c r="AC18" s="20">
+        <f>SUM(AC16:AC17)</f>
+        <v>51.495000824216632</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A19" s="173" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="21">
         <v>19.085000000000001</v>
       </c>
       <c r="C19" s="21">
         <v>0.19500000000000028</v>
       </c>
       <c r="D19" s="155"/>
       <c r="E19" s="155"/>
       <c r="F19" s="21">
         <v>-50.3</v>
       </c>
       <c r="G19" s="21">
         <v>35</v>
       </c>
       <c r="H19" s="21">
         <v>19.100000000000001</v>
       </c>
       <c r="I19" s="21">
         <v>-2</v>
       </c>
       <c r="J19" s="21">
         <v>2.6</v>
@@ -11601,246 +11903,257 @@
         <v>2.9964441872595535</v>
       </c>
       <c r="V19" s="21">
         <v>0.78366188077544985</v>
       </c>
       <c r="W19" s="21">
         <f>Corp_SI!W18-BR_IS!W19</f>
         <v>0.79230363864363529</v>
       </c>
       <c r="X19" s="21">
         <f>109187.774570599/10^6</f>
         <v>0.109187774570599</v>
       </c>
       <c r="Y19" s="21">
         <v>1.9983526276313399</v>
       </c>
       <c r="Z19" s="21">
         <v>0.13600000000000001</v>
       </c>
       <c r="AA19" s="21">
         <v>0.13300000000000001</v>
       </c>
       <c r="AB19" s="21">
         <v>-6.8440000000000003</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="13" customFormat="1" ht="15" thickBot="1">
+      <c r="AC19" s="21">
+        <v>-18.883332249700025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A20" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="20">
         <v>16.474</v>
       </c>
       <c r="C20" s="20">
         <v>-4.2430000000000003</v>
       </c>
       <c r="D20" s="154"/>
       <c r="E20" s="154"/>
       <c r="F20" s="20">
         <v>-520</v>
       </c>
       <c r="G20" s="20">
         <v>2.4</v>
       </c>
       <c r="H20" s="20">
         <v>-43.3</v>
       </c>
       <c r="I20" s="20">
         <v>-14</v>
       </c>
       <c r="J20" s="20">
         <v>-39</v>
       </c>
       <c r="K20" s="20">
         <v>-20.3</v>
       </c>
       <c r="L20" s="20">
         <v>-19</v>
       </c>
       <c r="M20" s="20">
         <v>-7.6</v>
       </c>
       <c r="N20" s="20">
         <f>SUM(N18:N19)</f>
         <v>-16.600000000000005</v>
       </c>
       <c r="O20" s="20">
-        <f t="shared" ref="O20:X20" si="9">SUM(O18:O19)</f>
+        <f t="shared" ref="O20:X20" si="10">SUM(O18:O19)</f>
         <v>-5.400000000000003</v>
       </c>
       <c r="P20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>17.799999999999994</v>
       </c>
       <c r="Q20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>8.5000000000000142</v>
       </c>
       <c r="R20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>4.9999999999999938</v>
       </c>
       <c r="S20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>-10.558790000000005</v>
       </c>
       <c r="T20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>23.790046096926755</v>
       </c>
       <c r="U20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>-21.497539590831842</v>
       </c>
       <c r="V20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>10.389923868086466</v>
       </c>
       <c r="W20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>6.5954743690329893</v>
       </c>
       <c r="X20" s="20">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>12.935697806733652</v>
       </c>
       <c r="Y20" s="20">
-        <f t="shared" ref="Y20:AA20" si="10">SUM(Y18:Y19)</f>
+        <f t="shared" ref="Y20:AA20" si="11">SUM(Y18:Y19)</f>
         <v>-14.250513494727494</v>
       </c>
       <c r="Z20" s="20">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>48.599103433718717</v>
       </c>
       <c r="AA20" s="20">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>-9.7651034337187212</v>
       </c>
       <c r="AB20" s="20">
-        <f t="shared" ref="AB20" si="11">SUM(AB18:AB19)</f>
+        <f t="shared" ref="AB20" si="12">SUM(AB18:AB19)</f>
         <v>-32.829358706153641</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="13" customFormat="1" ht="15" thickBot="1">
+      <c r="AC20" s="20">
+        <f>SUM(AC18:AC19)</f>
+        <v>32.611668574516607</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A21" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="23">
         <v>9.6359999999999992</v>
       </c>
       <c r="C21" s="23">
         <v>-4.0659999999999989</v>
       </c>
       <c r="D21" s="156"/>
       <c r="E21" s="156"/>
       <c r="F21" s="23">
         <v>-503.8</v>
       </c>
       <c r="G21" s="23">
         <v>15.9</v>
       </c>
       <c r="H21" s="23">
         <v>-38.700000000000003</v>
       </c>
       <c r="I21" s="23">
         <v>-17.8</v>
       </c>
       <c r="J21" s="23">
         <v>-34.1</v>
       </c>
       <c r="K21" s="23">
         <v>-15.6</v>
       </c>
       <c r="L21" s="23">
         <v>-16.100000000000001</v>
       </c>
       <c r="M21" s="23">
         <v>-9</v>
       </c>
       <c r="N21" s="23">
         <f>N20</f>
         <v>-16.600000000000005</v>
       </c>
       <c r="O21" s="23">
-        <f t="shared" ref="O21:X21" si="12">O20</f>
+        <f t="shared" ref="O21:X21" si="13">O20</f>
         <v>-5.400000000000003</v>
       </c>
       <c r="P21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>17.799999999999994</v>
       </c>
       <c r="Q21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>8.5000000000000142</v>
       </c>
       <c r="R21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4.9999999999999938</v>
       </c>
       <c r="S21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>-10.558790000000005</v>
       </c>
       <c r="T21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>23.790046096926755</v>
       </c>
       <c r="U21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>-21.497539590831842</v>
       </c>
       <c r="V21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>10.389923868086466</v>
       </c>
       <c r="W21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>6.5954743690329893</v>
       </c>
       <c r="X21" s="23">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>12.935697806733652</v>
       </c>
       <c r="Y21" s="23">
-        <f t="shared" ref="Y21" si="13">Y20</f>
+        <f t="shared" ref="Y21" si="14">Y20</f>
         <v>-14.250513494727494</v>
       </c>
       <c r="Z21" s="23">
-        <f t="shared" ref="Z21:AA21" si="14">Z20</f>
+        <f t="shared" ref="Z21:AA21" si="15">Z20</f>
         <v>48.599103433718717</v>
       </c>
       <c r="AA21" s="23">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>-9.7651034337187212</v>
       </c>
       <c r="AB21" s="23">
-        <f t="shared" ref="AB21" si="15">AB20</f>
+        <f t="shared" ref="AB21" si="16">AB20</f>
         <v>-32.829358706153641</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="23">
+        <f>AC20</f>
+        <v>32.611668574516607</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="24">
         <v>6.8380000000000001</v>
       </c>
       <c r="C22" s="24">
         <v>-5.7000000000000384E-2</v>
       </c>
       <c r="D22" s="156"/>
       <c r="E22" s="156"/>
       <c r="F22" s="24">
         <v>-16.2</v>
       </c>
       <c r="G22" s="24">
         <v>-13.5</v>
       </c>
       <c r="H22" s="24">
         <v>-4.5999999999999996</v>
       </c>
       <c r="I22" s="24">
         <v>3.8</v>
       </c>
       <c r="J22" s="24">
         <v>-4.8</v>
@@ -11877,120 +12190,124 @@
       </c>
       <c r="U22" s="21">
         <v>0</v>
       </c>
       <c r="V22" s="21">
         <v>0</v>
       </c>
       <c r="W22" s="21">
         <v>0</v>
       </c>
       <c r="X22" s="21">
         <v>0</v>
       </c>
       <c r="Y22" s="21">
         <v>0</v>
       </c>
       <c r="Z22" s="21">
         <v>0</v>
       </c>
       <c r="AA22" s="21">
         <v>0</v>
       </c>
       <c r="AB22" s="21">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
-    <row r="27" spans="1:28" ht="4.5" customHeight="1">
+    <row r="27" spans="1:29" ht="4.5" customHeight="1">
       <c r="A27" s="32"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
       <c r="V27" s="33"/>
       <c r="W27" s="33"/>
       <c r="X27" s="33"/>
       <c r="Y27" s="33"/>
       <c r="Z27" s="33"/>
       <c r="AA27" s="33"/>
       <c r="AB27" s="33"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="33"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
     </row>
     <row r="33" spans="12:13">
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
     </row>
     <row r="34" spans="12:13">
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
     </row>
     <row r="35" spans="12:13">
       <c r="L35" s="11"/>
       <c r="M35" s="11"/>
     </row>
     <row r="36" spans="12:13">
       <c r="L36" s="11"/>
       <c r="M36" s="11"/>
     </row>
     <row r="37" spans="12:13">
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
     </row>
     <row r="38" spans="12:13">
       <c r="L38" s="11"/>
@@ -12360,95 +12677,96 @@
       <c r="L129" s="11"/>
       <c r="M129" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <phoneticPr fontId="37" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:V86"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="46.875" customWidth="1"/>
     <col min="2" max="4" width="12.25" style="11" hidden="1" customWidth="1"/>
     <col min="5" max="6" width="12.25" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="12.25" style="11" hidden="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="12.25" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="12.75" style="12" hidden="1" customWidth="1"/>
-    <col min="11" max="21" width="12.75" style="12" customWidth="1"/>
-    <col min="22" max="16384" width="9" style="12"/>
+    <col min="11" max="22" width="12.75" style="12" customWidth="1"/>
+    <col min="23" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="17.25" customHeight="1">
+    <row r="1" spans="1:22" ht="17.25" customHeight="1">
       <c r="A1" s="192"/>
     </row>
-    <row r="2" spans="1:21" ht="17.25" customHeight="1">
+    <row r="2" spans="1:22" ht="17.25" customHeight="1">
       <c r="A2" s="192"/>
     </row>
-    <row r="3" spans="1:21" ht="4.5" customHeight="1">
+    <row r="3" spans="1:22" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
-    </row>
-    <row r="4" spans="1:21" ht="16.5" customHeight="1">
+      <c r="V3" s="31"/>
+    </row>
+    <row r="4" spans="1:22" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>222</v>
       </c>
       <c r="B4" s="50">
         <v>44196</v>
       </c>
       <c r="C4" s="49">
         <v>44286</v>
       </c>
       <c r="D4" s="49">
         <v>44377</v>
       </c>
       <c r="E4" s="49">
         <v>44469</v>
       </c>
       <c r="F4" s="49">
         <v>44561</v>
       </c>
       <c r="G4" s="50">
         <v>44651</v>
       </c>
       <c r="H4" s="50">
         <v>44742</v>
       </c>
       <c r="I4" s="50">
@@ -12468,97 +12786,101 @@
       </c>
       <c r="N4" s="50">
         <v>45291</v>
       </c>
       <c r="O4" s="50">
         <v>45382</v>
       </c>
       <c r="P4" s="50">
         <v>45473</v>
       </c>
       <c r="Q4" s="50">
         <v>45565</v>
       </c>
       <c r="R4" s="50">
         <v>45657</v>
       </c>
       <c r="S4" s="50">
         <v>45747</v>
       </c>
       <c r="T4" s="50">
         <v>45838</v>
       </c>
       <c r="U4" s="50">
         <v>45930</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" ht="16.5" customHeight="1">
+      <c r="V4" s="50">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
     </row>
-    <row r="6" spans="1:21" ht="6.6" customHeight="1">
+    <row r="6" spans="1:22" ht="6.6" customHeight="1">
       <c r="A6" s="29"/>
       <c r="B6" s="27"/>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="F6" s="28"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1">
+    <row r="7" spans="1:22" s="13" customFormat="1">
       <c r="A7" s="37" t="s">
         <v>100</v>
       </c>
       <c r="B7" s="54"/>
       <c r="C7" s="54"/>
       <c r="D7" s="54"/>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
       <c r="P7" s="54"/>
       <c r="Q7" s="54"/>
       <c r="R7" s="54"/>
       <c r="S7" s="54"/>
       <c r="T7" s="54"/>
       <c r="U7" s="54"/>
-    </row>
-    <row r="8" spans="1:21" s="13" customFormat="1">
+      <c r="V7" s="54"/>
+    </row>
+    <row r="8" spans="1:22" s="13" customFormat="1">
       <c r="A8" s="177" t="s">
         <v>211</v>
       </c>
       <c r="B8" s="51">
         <v>59</v>
       </c>
       <c r="C8" s="51">
         <v>0</v>
       </c>
       <c r="D8" s="51">
         <v>0</v>
       </c>
       <c r="E8" s="51">
         <v>0</v>
       </c>
       <c r="F8" s="58">
         <v>0</v>
       </c>
       <c r="G8" s="58">
         <v>0</v>
       </c>
       <c r="H8" s="58">
         <v>0</v>
       </c>
       <c r="I8" s="58" t="s">
@@ -12578,52 +12900,55 @@
       </c>
       <c r="N8" s="58" t="s">
         <v>36</v>
       </c>
       <c r="O8" s="58">
         <v>0</v>
       </c>
       <c r="P8" s="58">
         <v>0</v>
       </c>
       <c r="Q8" s="58">
         <v>0</v>
       </c>
       <c r="R8" s="58">
         <v>0</v>
       </c>
       <c r="S8" s="58">
         <v>0</v>
       </c>
       <c r="T8" s="58">
         <v>0</v>
       </c>
       <c r="U8" s="58">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" s="13" customFormat="1">
+      <c r="V8" s="58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="13" customFormat="1">
       <c r="A9" s="177" t="s">
         <v>118</v>
       </c>
       <c r="B9" s="51">
         <v>245.4</v>
       </c>
       <c r="C9" s="51">
         <v>315.39999999999998</v>
       </c>
       <c r="D9" s="51">
         <v>262.2</v>
       </c>
       <c r="E9" s="51">
         <v>121</v>
       </c>
       <c r="F9" s="58">
         <v>108.8</v>
       </c>
       <c r="G9" s="51">
         <v>215.2</v>
       </c>
       <c r="H9" s="51">
         <v>229.5</v>
       </c>
       <c r="I9" s="51">
@@ -12643,52 +12968,55 @@
       </c>
       <c r="N9" s="51">
         <v>69.245999999999995</v>
       </c>
       <c r="O9" s="51">
         <v>67.048000000000002</v>
       </c>
       <c r="P9" s="51">
         <v>71.144000000000005</v>
       </c>
       <c r="Q9" s="51">
         <v>69.875</v>
       </c>
       <c r="R9" s="51">
         <v>63.725999999999999</v>
       </c>
       <c r="S9" s="51">
         <v>56.014000000000003</v>
       </c>
       <c r="T9" s="58">
         <v>50.317</v>
       </c>
       <c r="U9" s="58">
         <v>46.335999999999999</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" s="13" customFormat="1">
+      <c r="V9" s="58">
+        <v>53.15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="13" customFormat="1">
       <c r="A10" s="177" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="51">
         <v>9.6999999999999993</v>
       </c>
       <c r="C10" s="51">
         <v>9.3000000000000007</v>
       </c>
       <c r="D10" s="51">
         <v>7.5</v>
       </c>
       <c r="E10" s="51">
         <v>7.4</v>
       </c>
       <c r="F10" s="58">
         <v>7.2</v>
       </c>
       <c r="G10" s="51">
         <v>6.4</v>
       </c>
       <c r="H10" s="51">
         <v>7.4</v>
       </c>
       <c r="I10" s="51">
@@ -12708,52 +13036,55 @@
       </c>
       <c r="N10" s="51">
         <v>6.9180000000000001</v>
       </c>
       <c r="O10" s="51">
         <v>6.835</v>
       </c>
       <c r="P10" s="51">
         <v>8.2080000000000002</v>
       </c>
       <c r="Q10" s="51">
         <v>7.2530000000000001</v>
       </c>
       <c r="R10" s="51">
         <v>7.5119999999999996</v>
       </c>
       <c r="S10" s="51">
         <v>6.05</v>
       </c>
       <c r="T10" s="58">
         <v>5.6849999999999996</v>
       </c>
       <c r="U10" s="58">
         <v>5.0789999999999997</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" s="13" customFormat="1">
+      <c r="V10" s="58">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="13" customFormat="1">
       <c r="A11" s="177" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="51">
         <v>36.4</v>
       </c>
       <c r="C11" s="51">
         <v>27</v>
       </c>
       <c r="D11" s="51">
         <v>54.9</v>
       </c>
       <c r="E11" s="51">
         <v>69.8</v>
       </c>
       <c r="F11" s="58">
         <v>76</v>
       </c>
       <c r="G11" s="51">
         <v>51.5</v>
       </c>
       <c r="H11" s="51">
         <v>81.5</v>
       </c>
       <c r="I11" s="51">
@@ -12773,52 +13104,55 @@
       </c>
       <c r="N11" s="51">
         <v>31.757999999999999</v>
       </c>
       <c r="O11" s="51">
         <v>20.824999999999999</v>
       </c>
       <c r="P11" s="51">
         <v>19.475999999999999</v>
       </c>
       <c r="Q11" s="51">
         <v>12.273</v>
       </c>
       <c r="R11" s="51">
         <v>36.241</v>
       </c>
       <c r="S11" s="51">
         <v>32.808999999999997</v>
       </c>
       <c r="T11" s="58">
         <v>35.96</v>
       </c>
       <c r="U11" s="58">
         <v>23.442</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" s="13" customFormat="1">
+      <c r="V11" s="58">
+        <v>46.578000000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="13" customFormat="1">
       <c r="A12" s="177" t="s">
         <v>106</v>
       </c>
       <c r="B12" s="51">
         <v>21.2</v>
       </c>
       <c r="C12" s="51">
         <v>20.6</v>
       </c>
       <c r="D12" s="51">
         <v>19.100000000000001</v>
       </c>
       <c r="E12" s="51">
         <v>20.399999999999999</v>
       </c>
       <c r="F12" s="58">
         <v>21.8</v>
       </c>
       <c r="G12" s="51">
         <v>26.2</v>
       </c>
       <c r="H12" s="51">
         <v>39.700000000000003</v>
       </c>
       <c r="I12" s="51">
@@ -12838,52 +13172,55 @@
       </c>
       <c r="N12" s="51">
         <v>239.25</v>
       </c>
       <c r="O12" s="51">
         <v>75.384</v>
       </c>
       <c r="P12" s="51">
         <v>37.384</v>
       </c>
       <c r="Q12" s="51">
         <v>35.307000000000002</v>
       </c>
       <c r="R12" s="51">
         <v>60.698999999999998</v>
       </c>
       <c r="S12" s="51">
         <v>79.623000000000005</v>
       </c>
       <c r="T12" s="58">
         <v>65.037000000000006</v>
       </c>
       <c r="U12" s="58">
         <v>59.746000000000002</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" s="13" customFormat="1">
+      <c r="V12" s="58">
+        <v>76.244</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="13" customFormat="1">
       <c r="A13" s="177" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="51">
         <v>3.7</v>
       </c>
       <c r="C13" s="51">
         <v>3.5</v>
       </c>
       <c r="D13" s="51">
         <v>2.2999999999999998</v>
       </c>
       <c r="E13" s="51">
         <v>0.8</v>
       </c>
       <c r="F13" s="58">
         <v>2.9</v>
       </c>
       <c r="G13" s="51">
         <v>1.3</v>
       </c>
       <c r="H13" s="51">
         <v>1.6</v>
       </c>
       <c r="I13" s="51">
@@ -12903,52 +13240,55 @@
       </c>
       <c r="N13" s="51">
         <v>1.23</v>
       </c>
       <c r="O13" s="51">
         <v>1.4910000000000001</v>
       </c>
       <c r="P13" s="51">
         <v>1.429</v>
       </c>
       <c r="Q13" s="51">
         <v>1.1990000000000001</v>
       </c>
       <c r="R13" s="51">
         <v>10.731</v>
       </c>
       <c r="S13" s="51">
         <v>13.503</v>
       </c>
       <c r="T13" s="58">
         <v>14.432</v>
       </c>
       <c r="U13" s="58">
         <v>12.712</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" s="13" customFormat="1">
+      <c r="V13" s="58">
+        <v>18.030999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="13" customFormat="1">
       <c r="A14" s="177" t="s">
         <v>215</v>
       </c>
       <c r="B14" s="51">
         <v>6</v>
       </c>
       <c r="C14" s="51">
         <v>5.2</v>
       </c>
       <c r="D14" s="51">
         <v>4.3</v>
       </c>
       <c r="E14" s="51">
         <v>4.2</v>
       </c>
       <c r="F14" s="58">
         <v>1.3</v>
       </c>
       <c r="G14" s="51">
         <v>0.9</v>
       </c>
       <c r="H14" s="51">
         <v>0.8</v>
       </c>
       <c r="I14" s="51">
@@ -12968,52 +13308,55 @@
       </c>
       <c r="N14" s="51">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="O14" s="51">
         <v>0.161</v>
       </c>
       <c r="P14" s="51">
         <v>0.77900000000000003</v>
       </c>
       <c r="Q14" s="51">
         <v>4.8630000000000004</v>
       </c>
       <c r="R14" s="51">
         <v>6.88</v>
       </c>
       <c r="S14" s="51">
         <v>6.22</v>
       </c>
       <c r="T14" s="58">
         <v>5.3739999999999997</v>
       </c>
       <c r="U14" s="58">
         <v>5.1790000000000003</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" s="13" customFormat="1">
+      <c r="V14" s="58">
+        <v>12.711</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="13" customFormat="1">
       <c r="A15" s="177" t="s">
         <v>216</v>
       </c>
       <c r="B15" s="51">
         <v>71.3</v>
       </c>
       <c r="C15" s="51">
         <v>68.8</v>
       </c>
       <c r="D15" s="51">
         <v>79.099999999999994</v>
       </c>
       <c r="E15" s="51">
         <v>90.2</v>
       </c>
       <c r="F15" s="58">
         <v>130</v>
       </c>
       <c r="G15" s="51">
         <v>115.9</v>
       </c>
       <c r="H15" s="51">
         <v>148.9</v>
       </c>
       <c r="I15" s="51">
@@ -13033,52 +13376,55 @@
       </c>
       <c r="N15" s="51">
         <v>98.421999999999997</v>
       </c>
       <c r="O15" s="51">
         <v>93.162999999999997</v>
       </c>
       <c r="P15" s="51">
         <v>107.262</v>
       </c>
       <c r="Q15" s="51">
         <v>123.373</v>
       </c>
       <c r="R15" s="51">
         <v>207.24799999999999</v>
       </c>
       <c r="S15" s="51">
         <v>168.01599999999999</v>
       </c>
       <c r="T15" s="58">
         <v>263.35000000000002</v>
       </c>
       <c r="U15" s="58">
         <v>139.34100000000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:21" s="13" customFormat="1">
+      <c r="V15" s="58">
+        <v>122.91800000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="13" customFormat="1">
       <c r="A16" s="37"/>
       <c r="B16" s="55">
         <v>452.6</v>
       </c>
       <c r="C16" s="55">
         <v>449.7</v>
       </c>
       <c r="D16" s="55">
         <v>429.4</v>
       </c>
       <c r="E16" s="55">
         <v>313.8</v>
       </c>
       <c r="F16" s="55">
         <v>348</v>
       </c>
       <c r="G16" s="55">
         <v>417.4</v>
       </c>
       <c r="H16" s="55">
         <v>509.5</v>
       </c>
       <c r="I16" s="55">
         <v>536</v>
       </c>
@@ -13103,103 +13449,109 @@
         <v>264.90699999999998</v>
       </c>
       <c r="P16" s="55">
         <f t="shared" si="0"/>
         <v>245.68199999999999</v>
       </c>
       <c r="Q16" s="55">
         <f t="shared" si="0"/>
         <v>254.14300000000003</v>
       </c>
       <c r="R16" s="55">
         <f t="shared" si="0"/>
         <v>393.03699999999998</v>
       </c>
       <c r="S16" s="55">
         <f t="shared" si="0"/>
         <v>362.23499999999996</v>
       </c>
       <c r="T16" s="55">
         <f t="shared" si="0"/>
         <v>440.15500000000003</v>
       </c>
       <c r="U16" s="55">
         <f t="shared" ref="U16" si="1">SUM(U9:U15)</f>
         <v>291.83500000000004</v>
+      </c>
+      <c r="V16" s="55">
+        <f>SUM(V9:V15)</f>
+        <v>334.10200000000003</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="41"/>
       <c r="B17" s="57"/>
       <c r="C17" s="57"/>
       <c r="D17" s="57"/>
       <c r="E17" s="57"/>
       <c r="F17" s="57"/>
       <c r="G17" s="57"/>
       <c r="H17" s="57"/>
       <c r="I17" s="57"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="57"/>
       <c r="N17" s="57">
         <v>0</v>
       </c>
       <c r="O17" s="57"/>
       <c r="P17" s="57"/>
       <c r="Q17" s="57"/>
       <c r="R17" s="57"/>
       <c r="S17" s="57"/>
       <c r="T17" s="57"/>
       <c r="U17" s="57"/>
+      <c r="V17" s="57"/>
     </row>
     <row r="18" spans="1:22" s="13" customFormat="1">
       <c r="A18" s="37" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="54"/>
       <c r="C18" s="54"/>
       <c r="D18" s="54"/>
       <c r="E18" s="54"/>
       <c r="F18" s="54"/>
       <c r="G18" s="54"/>
       <c r="H18" s="54"/>
       <c r="I18" s="54"/>
       <c r="J18" s="54"/>
       <c r="K18" s="54"/>
       <c r="L18" s="54"/>
       <c r="M18" s="54"/>
       <c r="N18" s="54">
         <v>0</v>
       </c>
       <c r="O18" s="54"/>
       <c r="P18" s="54"/>
       <c r="Q18" s="54"/>
       <c r="R18" s="54"/>
       <c r="S18" s="54"/>
       <c r="T18" s="54"/>
       <c r="U18" s="54"/>
+      <c r="V18" s="54"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="177" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="51">
         <v>100.3</v>
       </c>
       <c r="C19" s="51">
         <v>112.2</v>
       </c>
       <c r="D19" s="51">
         <v>134.30000000000001</v>
       </c>
       <c r="E19" s="51">
         <v>148.6</v>
       </c>
       <c r="F19" s="51">
         <v>175.1</v>
       </c>
       <c r="G19" s="51">
         <v>142.30000000000001</v>
       </c>
       <c r="H19" s="51">
         <v>161.69999999999999</v>
@@ -13221,51 +13573,53 @@
       </c>
       <c r="N19" s="51">
         <v>225.27199999999999</v>
       </c>
       <c r="O19" s="51">
         <v>130.23599999999999</v>
       </c>
       <c r="P19" s="51">
         <v>140.93100000000001</v>
       </c>
       <c r="Q19" s="51">
         <v>159.63900000000001</v>
       </c>
       <c r="R19" s="51">
         <v>114.059</v>
       </c>
       <c r="S19" s="51">
         <v>129.33500000000001</v>
       </c>
       <c r="T19" s="51">
         <v>95.415999999999997</v>
       </c>
       <c r="U19" s="51">
         <v>154.173</v>
       </c>
-      <c r="V19" s="13"/>
+      <c r="V19" s="51">
+        <v>207.33500000000001</v>
+      </c>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="177" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="51">
         <v>148.1</v>
       </c>
       <c r="C20" s="51">
         <v>146.9</v>
       </c>
       <c r="D20" s="51">
         <v>116.2</v>
       </c>
       <c r="E20" s="51">
         <v>138.80000000000001</v>
       </c>
       <c r="F20" s="51">
         <v>192.3</v>
       </c>
       <c r="G20" s="51">
         <v>144.80000000000001</v>
       </c>
       <c r="H20" s="51">
         <v>182.4</v>
@@ -13287,51 +13641,53 @@
       </c>
       <c r="N20" s="51">
         <v>127.822</v>
       </c>
       <c r="O20" s="51">
         <v>61.515999999999998</v>
       </c>
       <c r="P20" s="51">
         <v>57.619</v>
       </c>
       <c r="Q20" s="51">
         <v>64.662999999999997</v>
       </c>
       <c r="R20" s="51">
         <v>296.334</v>
       </c>
       <c r="S20" s="51">
         <v>169.797</v>
       </c>
       <c r="T20" s="51">
         <v>156.33000000000001</v>
       </c>
       <c r="U20" s="51">
         <v>99.432000000000002</v>
       </c>
-      <c r="V20" s="13"/>
+      <c r="V20" s="51">
+        <v>158.89099999999999</v>
+      </c>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="177" t="s">
         <v>223</v>
       </c>
       <c r="B21" s="51">
         <v>64.900000000000006</v>
       </c>
       <c r="C21" s="51">
         <v>59.3</v>
       </c>
       <c r="D21" s="51">
         <v>57.5</v>
       </c>
       <c r="E21" s="51">
         <v>67.8</v>
       </c>
       <c r="F21" s="51">
         <v>65.099999999999994</v>
       </c>
       <c r="G21" s="51">
         <v>51.1</v>
       </c>
       <c r="H21" s="51">
         <v>54.5</v>
@@ -13353,51 +13709,53 @@
       </c>
       <c r="N21" s="51">
         <v>25.43</v>
       </c>
       <c r="O21" s="51">
         <v>80.638999999999996</v>
       </c>
       <c r="P21" s="51">
         <v>79.388999999999996</v>
       </c>
       <c r="Q21" s="51">
         <v>83.015000000000001</v>
       </c>
       <c r="R21" s="51">
         <v>70.2</v>
       </c>
       <c r="S21" s="51">
         <v>67.218000000000004</v>
       </c>
       <c r="T21" s="51">
         <v>96.528000000000006</v>
       </c>
       <c r="U21" s="51">
         <v>100.925</v>
       </c>
-      <c r="V21" s="13"/>
+      <c r="V21" s="51">
+        <v>143.04900000000001</v>
+      </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="37"/>
       <c r="B22" s="55">
         <v>313.3</v>
       </c>
       <c r="C22" s="55">
         <v>318.3</v>
       </c>
       <c r="D22" s="55">
         <v>308</v>
       </c>
       <c r="E22" s="55">
         <v>355.1</v>
       </c>
       <c r="F22" s="55">
         <v>432.5</v>
       </c>
       <c r="G22" s="55">
         <v>338.3</v>
       </c>
       <c r="H22" s="55">
         <v>398.5</v>
       </c>
       <c r="I22" s="55">
@@ -13424,93 +13782,97 @@
       </c>
       <c r="P22" s="55">
         <f t="shared" si="2"/>
         <v>277.93900000000002</v>
       </c>
       <c r="Q22" s="55">
         <f t="shared" si="2"/>
         <v>307.31700000000001</v>
       </c>
       <c r="R22" s="55">
         <f t="shared" si="2"/>
         <v>480.59300000000002</v>
       </c>
       <c r="S22" s="55">
         <f t="shared" si="2"/>
         <v>366.35</v>
       </c>
       <c r="T22" s="55">
         <f t="shared" si="2"/>
         <v>348.274</v>
       </c>
       <c r="U22" s="55">
         <f t="shared" ref="U22" si="3">SUM(U19:U21)</f>
         <v>354.53000000000003</v>
       </c>
-      <c r="V22" s="13"/>
+      <c r="V22" s="55">
+        <f>SUM(V19:V21)</f>
+        <v>509.27499999999998</v>
+      </c>
     </row>
     <row r="23" spans="1:22" s="13" customFormat="1">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:22">
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="27" spans="1:22" ht="4.5" customHeight="1">
       <c r="A27" s="32"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
       <c r="U27" s="33"/>
+      <c r="V27" s="33"/>
     </row>
     <row r="28" spans="1:22">
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="G28"/>
       <c r="H28"/>
     </row>
     <row r="30" spans="1:22">
       <c r="B30" s="36"/>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="E30" s="36"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
     </row>
     <row r="31" spans="1:22" ht="12">
       <c r="A31" s="12"/>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
@@ -14185,51 +14547,51 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="D1:H1"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="D3:I3"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A1:AD38"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="R7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="R7" sqref="R7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="38.125" style="113" customWidth="1"/>
     <col min="2" max="2" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="3" max="5" width="9.375" style="113" hidden="1" customWidth="1"/>
     <col min="6" max="11" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.375" style="11" hidden="1" customWidth="1" collapsed="1"/>
     <col min="16" max="17" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="18" customHeight="1">
       <c r="A1" s="192"/>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="E1" s="171"/>
     </row>
     <row r="2" spans="1:30" ht="17.45" customHeight="1">
       <c r="A2" s="192"/>
       <c r="B2" s="193" t="s">
         <v>1</v>
@@ -14245,50 +14607,51 @@
       <c r="D3" s="112"/>
       <c r="E3" s="112"/>
       <c r="F3" s="112"/>
       <c r="G3" s="112"/>
       <c r="H3" s="112"/>
       <c r="I3" s="112"/>
       <c r="J3" s="112"/>
       <c r="K3" s="112"/>
       <c r="L3" s="112"/>
       <c r="M3" s="112"/>
       <c r="N3" s="112"/>
       <c r="O3" s="112"/>
       <c r="P3" s="112"/>
       <c r="Q3" s="112"/>
       <c r="R3" s="112"/>
       <c r="S3" s="112"/>
       <c r="T3" s="112"/>
       <c r="U3" s="112"/>
       <c r="V3" s="112"/>
       <c r="W3" s="112"/>
       <c r="X3" s="112"/>
       <c r="Y3" s="112"/>
       <c r="Z3" s="112"/>
       <c r="AA3" s="112"/>
       <c r="AB3" s="112"/>
+      <c r="AC3" s="112"/>
     </row>
     <row r="4" spans="1:30" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>8</v>
@@ -14330,50 +14693,53 @@
         <v>73</v>
       </c>
       <c r="U4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="V4" s="34" t="s">
         <v>75</v>
       </c>
       <c r="W4" s="34" t="s">
         <v>76</v>
       </c>
       <c r="X4" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Y4" s="34" t="s">
         <v>78</v>
       </c>
       <c r="Z4" s="34" t="s">
         <v>79</v>
       </c>
       <c r="AA4" s="34" t="s">
         <v>80</v>
       </c>
       <c r="AB4" s="34" t="s">
         <v>81</v>
+      </c>
+      <c r="AC4" s="34" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
     <row r="6" spans="1:30" ht="6.6" customHeight="1">
       <c r="A6" s="29"/>
       <c r="B6" s="27"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
@@ -14451,50 +14817,53 @@
       </c>
       <c r="U7" s="120">
         <v>3769.5224766994156</v>
       </c>
       <c r="V7" s="120">
         <v>3173.4092222979598</v>
       </c>
       <c r="W7" s="120">
         <v>3546.5645507962045</v>
       </c>
       <c r="X7" s="120">
         <v>3684.4205997266854</v>
       </c>
       <c r="Y7" s="120">
         <v>4030.5722019798645</v>
       </c>
       <c r="Z7" s="120">
         <v>4119.8999999999996</v>
       </c>
       <c r="AA7" s="120">
         <v>4083.5807735701887</v>
       </c>
       <c r="AB7" s="120">
         <v>4252.6757428365718</v>
       </c>
+      <c r="AC7" s="120">
+        <v>4300.3292438279423</v>
+      </c>
     </row>
     <row r="8" spans="1:30" ht="14.25">
       <c r="A8" s="97" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="115">
         <v>4920.0121083573667</v>
       </c>
       <c r="C8" s="115">
         <v>4377.2896485048759</v>
       </c>
       <c r="D8" s="115">
         <v>4879.2695665124256</v>
       </c>
       <c r="E8" s="115">
         <v>5242.9935576523349</v>
       </c>
       <c r="F8" s="115">
         <v>3989.7</v>
       </c>
       <c r="G8" s="115">
         <v>210.9</v>
       </c>
       <c r="H8" s="115">
         <v>654.70000000000005</v>
@@ -14537,50 +14906,53 @@
       </c>
       <c r="U8" s="115">
         <v>3752.7802018346874</v>
       </c>
       <c r="V8" s="115">
         <v>3325.4983869407151</v>
       </c>
       <c r="W8" s="115">
         <v>3253.8839268772622</v>
       </c>
       <c r="X8" s="115">
         <v>3865.8113383116906</v>
       </c>
       <c r="Y8" s="115">
         <v>3956.8541836400514</v>
       </c>
       <c r="Z8" s="115">
         <v>4157.6000000000004</v>
       </c>
       <c r="AA8" s="115">
         <v>3828.7807284966038</v>
       </c>
       <c r="AB8" s="115">
         <v>4398.5858297133473</v>
       </c>
+      <c r="AC8" s="115">
+        <v>4235.5422440458051</v>
+      </c>
     </row>
     <row r="9" spans="1:30" ht="14.25">
       <c r="A9" s="96" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="122">
         <v>0.10148895708713727</v>
       </c>
       <c r="C9" s="122">
         <v>9.4151459358704198E-2</v>
       </c>
       <c r="D9" s="122" t="e">
         <v>#DIV/0!</v>
       </c>
       <c r="E9" s="122" t="e">
         <v>#DIV/0!</v>
       </c>
       <c r="F9" s="122">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="G9" s="122">
         <v>1.4E-2</v>
       </c>
       <c r="H9" s="122">
         <v>9.5000000000000001E-2</v>
@@ -14623,50 +14995,53 @@
       </c>
       <c r="U9" s="122">
         <v>9.3862755148531776E-2</v>
       </c>
       <c r="V9" s="122">
         <v>9.5430537702402049E-2</v>
       </c>
       <c r="W9" s="122">
         <v>9.0360436911621309E-2</v>
       </c>
       <c r="X9" s="122">
         <v>9.411051082465359E-2</v>
       </c>
       <c r="Y9" s="122">
         <v>9.2601686413749898E-2</v>
       </c>
       <c r="Z9" s="122">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AA9" s="122">
         <v>8.9273517680935652E-2</v>
       </c>
       <c r="AB9" s="122">
         <v>8.5661371637574937E-2</v>
       </c>
+      <c r="AC9" s="122">
+        <v>8.549451456160756E-2</v>
+      </c>
     </row>
     <row r="10" spans="1:30" ht="14.25">
       <c r="A10" s="97" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="115">
         <v>-251.10899999999998</v>
       </c>
       <c r="C10" s="115">
         <v>-375.803</v>
       </c>
       <c r="D10" s="115">
         <v>0</v>
       </c>
       <c r="E10" s="115">
         <v>0</v>
       </c>
       <c r="F10" s="115">
         <v>-1031.5</v>
       </c>
       <c r="G10" s="115">
         <v>-199.9</v>
       </c>
       <c r="H10" s="115">
         <v>-203.8</v>
@@ -14711,50 +15086,54 @@
         <v>-297.94451928268506</v>
       </c>
       <c r="V10" s="115">
         <v>-234.4</v>
       </c>
       <c r="W10" s="115">
         <v>-235.29065031561456</v>
       </c>
       <c r="X10" s="115">
         <v>-248.03163905895411</v>
       </c>
       <c r="Y10" s="115">
         <v>-283.78743250026236</v>
       </c>
       <c r="Z10" s="115">
         <f>SUM(Z11:Z13)</f>
         <v>-262.09999999999997</v>
       </c>
       <c r="AA10" s="115">
         <f>SUM(AA11:AA13)</f>
         <v>-254.80744610758777</v>
       </c>
       <c r="AB10" s="115">
         <f>SUM(AB11:AB13)</f>
         <v>-233.30745099232558</v>
+      </c>
+      <c r="AC10" s="115">
+        <f>SUM(AC11:AC13)</f>
+        <v>-190.64602757415145</v>
       </c>
       <c r="AD10" s="186"/>
     </row>
     <row r="11" spans="1:30" ht="14.25">
       <c r="A11" s="123" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="106">
         <v>-152.23400000000001</v>
       </c>
       <c r="C11" s="106">
         <v>-166.30199999999999</v>
       </c>
       <c r="D11" s="123"/>
       <c r="E11" s="123"/>
       <c r="F11" s="106">
         <v>-179.4</v>
       </c>
       <c r="G11" s="106">
         <v>-128.30000000000001</v>
       </c>
       <c r="H11" s="106">
         <v>-170.3</v>
       </c>
       <c r="I11" s="106">
@@ -14796,50 +15175,53 @@
       <c r="U11" s="106">
         <v>-177.89274601219199</v>
       </c>
       <c r="V11" s="106">
         <v>-171.94377241062776</v>
       </c>
       <c r="W11" s="106">
         <v>-190.03845793915065</v>
       </c>
       <c r="X11" s="106">
         <v>-180.7504406740959</v>
       </c>
       <c r="Y11" s="106">
         <v>-198.62752299091446</v>
       </c>
       <c r="Z11" s="106">
         <f>-144.7-45.6</f>
         <v>-190.29999999999998</v>
       </c>
       <c r="AA11" s="106">
         <v>-192.38027375563047</v>
       </c>
       <c r="AB11" s="106">
         <v>-183.60617549302324</v>
       </c>
+      <c r="AC11" s="106">
+        <v>-180.04636428161365</v>
+      </c>
       <c r="AD11" s="186"/>
     </row>
     <row r="12" spans="1:30" ht="14.25">
       <c r="A12" s="123" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="108">
         <v>-78.134</v>
       </c>
       <c r="C12" s="108">
         <v>-115.20099999999999</v>
       </c>
       <c r="D12" s="123"/>
       <c r="E12" s="123"/>
       <c r="F12" s="108">
         <v>-145.1</v>
       </c>
       <c r="G12" s="108">
         <v>-20.6</v>
       </c>
       <c r="H12" s="108">
         <v>-16.8</v>
       </c>
       <c r="I12" s="108">
         <v>-44.3</v>
@@ -14879,50 +15261,53 @@
       </c>
       <c r="U12" s="108">
         <v>-69.626934084794044</v>
       </c>
       <c r="V12" s="108">
         <v>-64.5</v>
       </c>
       <c r="W12" s="108">
         <v>-49.589865980537027</v>
       </c>
       <c r="X12" s="108">
         <v>-61.665803986479993</v>
       </c>
       <c r="Y12" s="108">
         <v>-78.031004959388383</v>
       </c>
       <c r="Z12" s="108">
         <v>-63.8</v>
       </c>
       <c r="AA12" s="108">
         <v>-80.873000000000005</v>
       </c>
       <c r="AB12" s="108">
         <v>-65.78990383916701</v>
       </c>
+      <c r="AC12" s="108">
+        <v>-78.047784904996021</v>
+      </c>
       <c r="AD12" s="186"/>
     </row>
     <row r="13" spans="1:30" ht="14.25">
       <c r="A13" s="123" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="106">
         <v>-20.741</v>
       </c>
       <c r="C13" s="106">
         <v>-94.3</v>
       </c>
       <c r="D13" s="123"/>
       <c r="E13" s="123"/>
       <c r="F13" s="106">
         <v>-707</v>
       </c>
       <c r="G13" s="106">
         <v>-51</v>
       </c>
       <c r="H13" s="106">
         <v>-16.600000000000001</v>
       </c>
       <c r="I13" s="106">
         <v>6.1</v>
@@ -14962,50 +15347,53 @@
       </c>
       <c r="U13" s="106">
         <v>-50.424839185699021</v>
       </c>
       <c r="V13" s="106">
         <v>2.1</v>
       </c>
       <c r="W13" s="106">
         <v>4.3376736040730908</v>
       </c>
       <c r="X13" s="106">
         <v>-5.6153943983782</v>
       </c>
       <c r="Y13" s="106">
         <v>-7.1289045499595094</v>
       </c>
       <c r="Z13" s="106">
         <v>-8</v>
       </c>
       <c r="AA13" s="106">
         <v>18.445827648042702</v>
       </c>
       <c r="AB13" s="106">
         <v>16.088628339864677</v>
       </c>
+      <c r="AC13" s="106">
+        <v>67.448121612458252</v>
+      </c>
       <c r="AD13" s="186"/>
     </row>
     <row r="14" spans="1:30" ht="14.25">
       <c r="A14" s="97" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="104">
         <v>-0.8</v>
       </c>
       <c r="C14" s="167">
         <v>2.2000000000000002</v>
       </c>
       <c r="D14" s="97"/>
       <c r="E14" s="97"/>
       <c r="F14" s="104">
         <v>-735.7</v>
       </c>
       <c r="G14" s="104">
         <v>-28</v>
       </c>
       <c r="H14" s="104">
         <v>-11.1</v>
       </c>
       <c r="I14" s="104">
         <v>-2.6</v>
@@ -15045,50 +15433,53 @@
       </c>
       <c r="U14" s="104">
         <v>-32.258236841215279</v>
       </c>
       <c r="V14" s="104">
         <v>3.2</v>
       </c>
       <c r="W14" s="104">
         <v>11.599712909999999</v>
       </c>
       <c r="X14" s="104">
         <v>8.9193823299999995</v>
       </c>
       <c r="Y14" s="104">
         <v>25.484216930278265</v>
       </c>
       <c r="Z14" s="104">
         <v>4.5</v>
       </c>
       <c r="AA14" s="104">
         <v>5.3240813099997322</v>
       </c>
       <c r="AB14" s="104">
         <v>-12.963203570000204</v>
       </c>
+      <c r="AC14" s="104">
+        <v>-40.408018741088803</v>
+      </c>
     </row>
     <row r="15" spans="1:30" ht="14.25">
       <c r="A15" s="97" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="104">
         <v>0</v>
       </c>
       <c r="C15" s="167">
         <v>0</v>
       </c>
       <c r="D15" s="97">
         <v>0</v>
       </c>
       <c r="E15" s="97">
         <v>0</v>
       </c>
       <c r="F15" s="104">
         <v>0</v>
       </c>
       <c r="G15" s="104">
         <v>0</v>
       </c>
       <c r="H15" s="104">
         <v>0</v>
@@ -15130,145 +15521,151 @@
         <v>792.91399999999999</v>
       </c>
       <c r="U15" s="104">
         <v>813.45600000000002</v>
       </c>
       <c r="V15" s="104">
         <v>846.43600000000004</v>
       </c>
       <c r="W15" s="104">
         <v>778.60837803000004</v>
       </c>
       <c r="X15" s="104">
         <v>806.59959127000002</v>
       </c>
       <c r="Y15" s="104">
         <v>1063.97</v>
       </c>
       <c r="Z15" s="104">
         <v>1115.9949999999999</v>
       </c>
       <c r="AA15" s="104">
         <v>1051.60996875</v>
       </c>
       <c r="AB15" s="104">
         <v>1120.3858881399999</v>
+      </c>
+      <c r="AC15" s="104">
+        <v>1166.4495486400001</v>
       </c>
     </row>
     <row r="16" spans="1:30" ht="7.5" customHeight="1">
       <c r="A16" s="125"/>
       <c r="B16" s="109"/>
       <c r="C16" s="126"/>
       <c r="D16" s="126"/>
       <c r="E16" s="126"/>
       <c r="F16" s="109"/>
       <c r="G16" s="109"/>
       <c r="H16" s="109"/>
       <c r="I16" s="109"/>
       <c r="J16" s="109"/>
       <c r="K16" s="109"/>
       <c r="L16" s="109"/>
       <c r="M16" s="109"/>
       <c r="N16" s="109"/>
       <c r="O16" s="109"/>
       <c r="P16" s="109"/>
       <c r="T16" s="118"/>
       <c r="U16" s="118"/>
       <c r="V16" s="118"/>
       <c r="W16" s="118"/>
       <c r="X16" s="118"/>
       <c r="Y16" s="118"/>
       <c r="Z16" s="118"/>
       <c r="AA16" s="118"/>
       <c r="AB16" s="118"/>
-    </row>
-    <row r="17" spans="1:28" ht="17.25">
+      <c r="AC16" s="118"/>
+    </row>
+    <row r="17" spans="1:29" ht="17.25">
       <c r="A17" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="109"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="109"/>
       <c r="G17" s="109"/>
       <c r="H17" s="109"/>
       <c r="I17" s="109"/>
       <c r="J17" s="109"/>
       <c r="K17" s="109"/>
       <c r="L17" s="109"/>
       <c r="M17" s="109"/>
       <c r="N17" s="109"/>
       <c r="O17" s="109"/>
       <c r="P17" s="109"/>
       <c r="T17" s="118"/>
       <c r="U17" s="118"/>
       <c r="V17" s="118"/>
       <c r="W17" s="118"/>
       <c r="X17" s="118"/>
       <c r="Y17" s="118"/>
       <c r="Z17" s="118"/>
       <c r="AA17" s="118"/>
       <c r="AB17" s="118"/>
-    </row>
-    <row r="18" spans="1:28" ht="5.45" customHeight="1">
+      <c r="AC17" s="118"/>
+    </row>
+    <row r="18" spans="1:29" ht="5.45" customHeight="1">
       <c r="A18" s="29"/>
       <c r="B18" s="109"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="109"/>
       <c r="G18" s="109"/>
       <c r="H18" s="109"/>
       <c r="I18" s="109"/>
       <c r="J18" s="109"/>
       <c r="K18" s="109"/>
       <c r="L18" s="109"/>
       <c r="M18" s="109"/>
       <c r="N18" s="109"/>
       <c r="O18" s="109"/>
       <c r="P18" s="109"/>
       <c r="T18" s="118"/>
       <c r="U18" s="118"/>
       <c r="V18" s="118"/>
       <c r="W18" s="118"/>
       <c r="X18" s="118"/>
       <c r="Y18" s="118"/>
       <c r="Z18" s="118"/>
       <c r="AA18" s="118"/>
       <c r="AB18" s="118"/>
-    </row>
-    <row r="19" spans="1:28" ht="14.25">
+      <c r="AC18" s="118"/>
+    </row>
+    <row r="19" spans="1:29" ht="14.25">
       <c r="A19" s="131" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="132">
         <f>SUM(B20:B25)</f>
         <v>-52.977999999999994</v>
       </c>
       <c r="C19" s="132">
-        <f t="shared" ref="C19:AB19" si="0">SUM(C20:C25)</f>
+        <f t="shared" ref="C19:AC19" si="0">SUM(C20:C25)</f>
         <v>-63.138000000000005</v>
       </c>
       <c r="D19" s="132">
         <f t="shared" si="0"/>
         <v>-75.405000000000001</v>
       </c>
       <c r="E19" s="132">
         <f t="shared" si="0"/>
         <v>-69.790000000000006</v>
       </c>
       <c r="F19" s="132">
         <f t="shared" si="0"/>
         <v>-82.205999999999989</v>
       </c>
       <c r="G19" s="132">
         <f t="shared" si="0"/>
         <v>-15.891999999999999</v>
       </c>
       <c r="H19" s="132">
         <f t="shared" si="0"/>
         <v>-21.148</v>
       </c>
       <c r="I19" s="132">
         <f t="shared" si="0"/>
         <v>-78.531999999999996</v>
@@ -15327,52 +15724,56 @@
       </c>
       <c r="W19" s="132">
         <f t="shared" si="0"/>
         <v>-62.255340785408997</v>
       </c>
       <c r="X19" s="132">
         <f t="shared" si="0"/>
         <v>-76.595168374285507</v>
       </c>
       <c r="Y19" s="132">
         <f t="shared" si="0"/>
         <v>-106.77602030956889</v>
       </c>
       <c r="Z19" s="132">
         <f t="shared" si="0"/>
         <v>-93.2</v>
       </c>
       <c r="AA19" s="132">
         <f t="shared" si="0"/>
         <v>-91.48</v>
       </c>
       <c r="AB19" s="132">
         <f t="shared" si="0"/>
         <v>-99.660335141283937</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="14.25">
+      <c r="AC19" s="132">
+        <f t="shared" si="0"/>
+        <v>-97.75645715941134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.25">
       <c r="A20" s="114" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="110">
         <v>-24.678999999999998</v>
       </c>
       <c r="C20" s="110">
         <v>-32.74</v>
       </c>
       <c r="D20" s="110">
         <v>-35.542999999999999</v>
       </c>
       <c r="E20" s="110">
         <v>-38.247</v>
       </c>
       <c r="F20" s="110">
         <v>-37.963000000000001</v>
       </c>
       <c r="G20" s="110">
         <v>-16.295000000000002</v>
       </c>
       <c r="H20" s="110">
         <v>-22.291</v>
       </c>
       <c r="I20" s="110">
@@ -15413,52 +15814,55 @@
       </c>
       <c r="U20" s="110">
         <v>-37.960999999999999</v>
       </c>
       <c r="V20" s="110">
         <v>-38.255000000000003</v>
       </c>
       <c r="W20" s="110">
         <v>-34.833582878549002</v>
       </c>
       <c r="X20" s="110">
         <v>-33.053215660086003</v>
       </c>
       <c r="Y20" s="110">
         <v>-39.451201461364995</v>
       </c>
       <c r="Z20" s="110">
         <v>-27.7</v>
       </c>
       <c r="AA20" s="110">
         <v>-27.245000000000001</v>
       </c>
       <c r="AB20" s="110">
         <v>-34.846878227777985</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="14.25">
+      <c r="AC20" s="110">
+        <v>-31.516635759411351</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.25">
       <c r="A21" s="114" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="110">
         <v>-3.4750000000000001</v>
       </c>
       <c r="C21" s="110">
         <v>-2.6509999999999998</v>
       </c>
       <c r="D21" s="110">
         <v>-4.1020000000000003</v>
       </c>
       <c r="E21" s="110">
         <v>-2.3809999999999998</v>
       </c>
       <c r="F21" s="110">
         <v>-1.827</v>
       </c>
       <c r="G21" s="110">
         <v>-1.2430000000000001</v>
       </c>
       <c r="H21" s="110">
         <v>-0.73299999999999998</v>
       </c>
       <c r="I21" s="110">
@@ -15499,52 +15903,55 @@
       </c>
       <c r="U21" s="110">
         <v>-2.956</v>
       </c>
       <c r="V21" s="110">
         <v>-2.746</v>
       </c>
       <c r="W21" s="110">
         <v>-2.3216367900000003</v>
       </c>
       <c r="X21" s="110">
         <v>-2.4694579299999995</v>
       </c>
       <c r="Y21" s="110">
         <v>-2.5719052799999997</v>
       </c>
       <c r="Z21" s="110">
         <v>-3</v>
       </c>
       <c r="AA21" s="110">
         <v>-3.3860000000000001</v>
       </c>
       <c r="AB21" s="110">
         <v>-2.5045747500000006</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="14.25">
+      <c r="AC21" s="110">
+        <v>-0.10282140000000072</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.25">
       <c r="A22" s="114" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="110">
         <v>-1.5189999999999999</v>
       </c>
       <c r="C22" s="110">
         <v>-1.899</v>
       </c>
       <c r="D22" s="110">
         <v>-1.587</v>
       </c>
       <c r="E22" s="110">
         <v>-2.9620000000000002</v>
       </c>
       <c r="F22" s="110">
         <v>-1.6319999999999999</v>
       </c>
       <c r="G22" s="110">
         <v>-0.55700000000000005</v>
       </c>
       <c r="H22" s="110">
         <v>-0.26100000000000001</v>
       </c>
       <c r="I22" s="110">
@@ -15585,52 +15992,55 @@
       </c>
       <c r="U22" s="110">
         <v>-2.718</v>
       </c>
       <c r="V22" s="110">
         <v>-2.8650000000000002</v>
       </c>
       <c r="W22" s="110">
         <v>-5.7011262068600006</v>
       </c>
       <c r="X22" s="110">
         <v>-7.8543589563960197</v>
       </c>
       <c r="Y22" s="110">
         <v>-9.5395148367439795</v>
       </c>
       <c r="Z22" s="110">
         <v>-10</v>
       </c>
       <c r="AA22" s="110">
         <v>-11.981999999999999</v>
       </c>
       <c r="AB22" s="110">
         <v>-11.196051765495</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="14.25">
+      <c r="AC22" s="110">
+        <v>-12.582000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.25">
       <c r="A23" s="114" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="110">
         <v>0</v>
       </c>
       <c r="C23" s="110">
         <v>0</v>
       </c>
       <c r="D23" s="110">
         <v>0</v>
       </c>
       <c r="E23" s="110">
         <v>0</v>
       </c>
       <c r="F23" s="110">
         <v>0</v>
       </c>
       <c r="G23" s="110">
         <v>0</v>
       </c>
       <c r="H23" s="110">
         <v>0</v>
       </c>
       <c r="I23" s="110">
@@ -15671,52 +16081,55 @@
       </c>
       <c r="U23" s="110">
         <v>-30.850999999999999</v>
       </c>
       <c r="V23" s="110">
         <v>-23.111999999999998</v>
       </c>
       <c r="W23" s="110">
         <v>-16.506994909999992</v>
       </c>
       <c r="X23" s="110">
         <v>-24.896261960000004</v>
       </c>
       <c r="Y23" s="110">
         <v>-40.642743129999999</v>
       </c>
       <c r="Z23" s="110">
         <v>-40.200000000000003</v>
       </c>
       <c r="AA23" s="110">
         <v>-37.996000000000002</v>
       </c>
       <c r="AB23" s="110">
         <v>-39.908958510000005</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" ht="14.25">
+      <c r="AC23" s="110">
+        <v>-45.338000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.25">
       <c r="A24" s="114" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="110">
         <v>-1.286</v>
       </c>
       <c r="C24" s="110">
         <v>-1.3220000000000001</v>
       </c>
       <c r="D24" s="110">
         <v>-1.9370000000000001</v>
       </c>
       <c r="E24" s="110">
         <v>-3.8479999999999999</v>
       </c>
       <c r="F24" s="110">
         <v>-4.41</v>
       </c>
       <c r="G24" s="110">
         <v>-1.53</v>
       </c>
       <c r="H24" s="110">
         <v>-3.63</v>
       </c>
       <c r="I24" s="110">
@@ -15757,52 +16170,55 @@
       </c>
       <c r="U24" s="110">
         <v>-1.929</v>
       </c>
       <c r="V24" s="110">
         <v>-1.411</v>
       </c>
       <c r="W24" s="110">
         <v>-1.246</v>
       </c>
       <c r="X24" s="110">
         <v>-1.3417218220600002</v>
       </c>
       <c r="Y24" s="110">
         <v>-3.0666268607809992</v>
       </c>
       <c r="Z24" s="110">
         <v>-1.7</v>
       </c>
       <c r="AA24" s="110">
         <v>-1.518</v>
       </c>
       <c r="AB24" s="110">
         <v>-1.4269341277649001</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" ht="14.25">
+      <c r="AC24" s="110">
+        <v>-3.9729999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="14.25">
       <c r="A25" s="114" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="110">
         <v>-22.018999999999998</v>
       </c>
       <c r="C25" s="110">
         <v>-24.526</v>
       </c>
       <c r="D25" s="110">
         <v>-32.235999999999997</v>
       </c>
       <c r="E25" s="110">
         <v>-22.352</v>
       </c>
       <c r="F25" s="110">
         <v>-36.374000000000002</v>
       </c>
       <c r="G25" s="110">
         <v>3.7330000000000001</v>
       </c>
       <c r="H25" s="110">
         <v>5.7670000000000003</v>
       </c>
       <c r="I25" s="110">
@@ -15843,52 +16259,55 @@
       </c>
       <c r="U25" s="110">
         <v>-0.34200000000000003</v>
       </c>
       <c r="V25" s="110">
         <v>-12.427000000000001</v>
       </c>
       <c r="W25" s="110">
         <v>-1.6459999999999999</v>
       </c>
       <c r="X25" s="110">
         <v>-6.9801520457434902</v>
       </c>
       <c r="Y25" s="110">
         <v>-11.504028740678915</v>
       </c>
       <c r="Z25" s="110">
         <v>-10.6</v>
       </c>
       <c r="AA25" s="110">
         <v>-9.3529999999999998</v>
       </c>
       <c r="AB25" s="110">
         <v>-9.7769377602460388</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="14.25">
+      <c r="AC25" s="110">
+        <v>-4.2439999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.25">
       <c r="A26" s="133" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="134">
         <f>SUM(B27:B30)</f>
         <v>14.721</v>
       </c>
       <c r="C26" s="134">
         <f t="shared" ref="C26:AB26" si="1">SUM(C27:C30)</f>
         <v>9.77</v>
       </c>
       <c r="D26" s="134">
         <f t="shared" si="1"/>
         <v>18.256</v>
       </c>
       <c r="E26" s="134">
         <f t="shared" si="1"/>
         <v>-4.8759999999999994</v>
       </c>
       <c r="F26" s="134">
         <f t="shared" si="1"/>
         <v>6.544999999999999</v>
       </c>
       <c r="G26" s="134">
         <f t="shared" si="1"/>
@@ -15956,52 +16375,56 @@
       </c>
       <c r="W26" s="134">
         <f t="shared" si="1"/>
         <v>27.425141660000001</v>
       </c>
       <c r="X26" s="134">
         <f t="shared" si="1"/>
         <v>52.235967926966843</v>
       </c>
       <c r="Y26" s="134">
         <f t="shared" si="1"/>
         <v>29.370107909855157</v>
       </c>
       <c r="Z26" s="134">
         <f t="shared" si="1"/>
         <v>34.4</v>
       </c>
       <c r="AA26" s="134">
         <f t="shared" si="1"/>
         <v>16.96</v>
       </c>
       <c r="AB26" s="134">
         <f t="shared" si="1"/>
         <v>54.640000000000008</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="14.25">
+      <c r="AC26" s="134">
+        <f>SUM(AC27:AC30)</f>
+        <v>6.3249999999999993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.25">
       <c r="A27" s="114" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="110">
         <v>0.69399999999999995</v>
       </c>
       <c r="C27" s="110">
         <v>4.1470000000000002</v>
       </c>
       <c r="D27" s="110">
         <v>17.007999999999999</v>
       </c>
       <c r="E27" s="110">
         <v>-12.988</v>
       </c>
       <c r="F27" s="110">
         <v>1.1579999999999999</v>
       </c>
       <c r="G27" s="110">
         <v>3.7469999999999999</v>
       </c>
       <c r="H27" s="110">
         <v>11.997999999999999</v>
       </c>
       <c r="I27" s="110">
@@ -16042,52 +16465,55 @@
       </c>
       <c r="U27" s="110">
         <v>11.381</v>
       </c>
       <c r="V27" s="110">
         <v>10.616</v>
       </c>
       <c r="W27" s="110">
         <v>6.0570000000000004</v>
       </c>
       <c r="X27" s="110">
         <v>3.7794030352308416</v>
       </c>
       <c r="Y27" s="110">
         <v>4.2691972205321562</v>
       </c>
       <c r="Z27" s="110">
         <v>3.7</v>
       </c>
       <c r="AA27" s="110">
         <v>3.5539999999999998</v>
       </c>
       <c r="AB27" s="110">
         <v>4.7510000000000012</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="14.25">
+      <c r="AC27" s="110">
+        <v>3.6080000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.25">
       <c r="A28" s="114" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="110">
         <v>8.66</v>
       </c>
       <c r="C28" s="110">
         <v>3.7770000000000001</v>
       </c>
       <c r="D28" s="110">
         <v>4.4630000000000001</v>
       </c>
       <c r="E28" s="110">
         <v>7.2469999999999999</v>
       </c>
       <c r="F28" s="110">
         <v>5.2409999999999997</v>
       </c>
       <c r="G28" s="110">
         <v>1.6919999999999999</v>
       </c>
       <c r="H28" s="110">
         <v>1.9330000000000001</v>
       </c>
       <c r="I28" s="110">
@@ -16128,52 +16554,55 @@
       </c>
       <c r="U28" s="110">
         <v>3.411</v>
       </c>
       <c r="V28" s="110">
         <v>1.68</v>
       </c>
       <c r="W28" s="110">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="X28" s="110">
         <v>8.8273547954420106</v>
       </c>
       <c r="Y28" s="110">
         <v>6.6110299745579901</v>
       </c>
       <c r="Z28" s="110">
         <v>5</v>
       </c>
       <c r="AA28" s="110">
         <v>4.0650000000000004</v>
       </c>
       <c r="AB28" s="110">
         <v>7.6900000000000048</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="14.25">
+      <c r="AC28" s="110">
+        <v>-3.2789999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.25">
       <c r="A29" s="114" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="110"/>
       <c r="C29" s="110"/>
       <c r="D29" s="110"/>
       <c r="E29" s="110"/>
       <c r="F29" s="110">
         <v>0</v>
       </c>
       <c r="G29" s="110">
         <v>0</v>
       </c>
       <c r="H29" s="110">
         <v>0</v>
       </c>
       <c r="I29" s="110">
         <v>0</v>
       </c>
       <c r="J29" s="110">
         <v>0</v>
       </c>
       <c r="K29" s="110">
         <v>5.6829999999999998</v>
       </c>
@@ -16206,52 +16635,55 @@
       </c>
       <c r="U29" s="110">
         <v>21.695</v>
       </c>
       <c r="V29" s="110">
         <v>0.52200000000000002</v>
       </c>
       <c r="W29" s="110">
         <v>1.4401416600000012</v>
       </c>
       <c r="X29" s="110">
         <v>4.2184257599999988</v>
       </c>
       <c r="Y29" s="110">
         <v>5.1544325799999999</v>
       </c>
       <c r="Z29" s="110">
         <v>2.5</v>
       </c>
       <c r="AA29" s="110">
         <v>2.754</v>
       </c>
       <c r="AB29" s="110">
         <v>2.7629999999999999</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="14.25">
+      <c r="AC29" s="110">
+        <v>4.3419999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="14.25">
       <c r="A30" s="114" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="110">
         <v>5.367</v>
       </c>
       <c r="C30" s="110">
         <v>1.8460000000000001</v>
       </c>
       <c r="D30" s="110">
         <v>-3.2149999999999999</v>
       </c>
       <c r="E30" s="110">
         <v>0.86499999999999999</v>
       </c>
       <c r="F30" s="110">
         <v>0.14599999999999999</v>
       </c>
       <c r="G30" s="110">
         <v>1.554</v>
       </c>
       <c r="H30" s="110">
         <v>0.38100000000000001</v>
       </c>
       <c r="I30" s="110">
@@ -16292,52 +16724,55 @@
       </c>
       <c r="U30" s="110">
         <v>2.044</v>
       </c>
       <c r="V30" s="110">
         <v>6.7320000000000002</v>
       </c>
       <c r="W30" s="110">
         <v>19.891999999999999</v>
       </c>
       <c r="X30" s="110">
         <v>35.410784336293993</v>
       </c>
       <c r="Y30" s="110">
         <v>13.335448134765008</v>
       </c>
       <c r="Z30" s="110">
         <v>23.2</v>
       </c>
       <c r="AA30" s="110">
         <v>6.5869999999999997</v>
       </c>
       <c r="AB30" s="110">
         <v>39.436</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="14.25">
+      <c r="AC30" s="110">
+        <v>1.6539999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.25">
       <c r="A31" s="182" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="135">
         <v>-1.992</v>
       </c>
       <c r="C31" s="135">
         <v>1.163</v>
       </c>
       <c r="D31" s="135">
         <v>-0.112</v>
       </c>
       <c r="E31" s="135">
         <v>9.4629999999999992</v>
       </c>
       <c r="F31" s="135">
         <v>25.350999999999999</v>
       </c>
       <c r="G31" s="135">
         <v>25.439</v>
       </c>
       <c r="H31" s="135">
         <v>-4.891</v>
       </c>
       <c r="I31" s="135">
@@ -16378,61 +16813,64 @@
       </c>
       <c r="U31" s="135">
         <v>-10.512</v>
       </c>
       <c r="V31" s="135">
         <v>-6.25</v>
       </c>
       <c r="W31" s="135">
         <v>18.184999999999999</v>
       </c>
       <c r="X31" s="135">
         <v>-18.434609050866776</v>
       </c>
       <c r="Y31" s="135">
         <v>3.3826554299999998</v>
       </c>
       <c r="Z31" s="135">
         <v>5.7</v>
       </c>
       <c r="AA31" s="135">
         <v>-0.2</v>
       </c>
       <c r="AB31" s="135">
         <v>-17.109435920000003</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="14.25">
+      <c r="AC31" s="135">
+        <v>8.3442446806173791</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="14.25">
       <c r="A32" s="133" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="115">
         <f>SUM(B31,B26,B19)</f>
         <v>-40.248999999999995</v>
       </c>
       <c r="C32" s="115">
-        <f t="shared" ref="C32:AB32" si="2">SUM(C31,C26,C19)</f>
+        <f t="shared" ref="C32:AC32" si="2">SUM(C31,C26,C19)</f>
         <v>-52.205000000000005</v>
       </c>
       <c r="D32" s="115">
         <f t="shared" si="2"/>
         <v>-57.260999999999996</v>
       </c>
       <c r="E32" s="115">
         <f t="shared" si="2"/>
         <v>-65.203000000000003</v>
       </c>
       <c r="F32" s="115">
         <f t="shared" si="2"/>
         <v>-50.309999999999988</v>
       </c>
       <c r="G32" s="115">
         <f t="shared" si="2"/>
         <v>16.540000000000003</v>
       </c>
       <c r="H32" s="115">
         <f t="shared" si="2"/>
         <v>-11.727</v>
       </c>
       <c r="I32" s="115">
         <f t="shared" si="2"/>
         <v>-89.691999999999993</v>
@@ -16491,169 +16929,176 @@
       </c>
       <c r="W32" s="115">
         <f t="shared" si="2"/>
         <v>-16.645199125409</v>
       </c>
       <c r="X32" s="115">
         <f t="shared" si="2"/>
         <v>-42.793809498185439</v>
       </c>
       <c r="Y32" s="115">
         <f t="shared" si="2"/>
         <v>-74.023256969713742</v>
       </c>
       <c r="Z32" s="115">
         <f t="shared" si="2"/>
         <v>-53.1</v>
       </c>
       <c r="AA32" s="115">
         <f t="shared" si="2"/>
         <v>-74.72</v>
       </c>
       <c r="AB32" s="115">
         <f t="shared" si="2"/>
         <v>-62.129771061283932</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="115">
+        <f t="shared" si="2"/>
+        <v>-83.087212478793958</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="AA33" s="187"/>
       <c r="AB33" s="187"/>
-    </row>
-    <row r="34" spans="1:28" ht="14.25">
+      <c r="AC33" s="187"/>
+    </row>
+    <row r="34" spans="1:29" ht="14.25">
       <c r="A34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="W34" s="118"/>
       <c r="X34" s="118"/>
       <c r="Y34" s="118"/>
     </row>
-    <row r="35" spans="1:28" ht="14.25">
+    <row r="35" spans="1:29" ht="14.25">
       <c r="A35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
     </row>
-    <row r="36" spans="1:28" ht="4.5" customHeight="1">
+    <row r="36" spans="1:29" ht="4.5" customHeight="1">
       <c r="A36" s="32"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="33"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="33"/>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
       <c r="N36" s="33"/>
       <c r="O36" s="33"/>
       <c r="P36" s="33"/>
       <c r="Q36" s="33"/>
       <c r="R36" s="33"/>
       <c r="S36" s="33"/>
       <c r="T36" s="33"/>
       <c r="U36" s="33"/>
       <c r="V36" s="33"/>
       <c r="W36" s="33"/>
       <c r="X36" s="33"/>
       <c r="Y36" s="33"/>
       <c r="Z36" s="33"/>
       <c r="AA36" s="33"/>
       <c r="AB36" s="33"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC36" s="33"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="B38" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B2:E2"/>
   </mergeCells>
   <phoneticPr fontId="37" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.749992370372631"/>
   </sheetPr>
-  <dimension ref="A1:T42"/>
+  <dimension ref="A1:U42"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="33.125" customWidth="1"/>
     <col min="2" max="3" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="9.375" style="12" hidden="1" customWidth="1"/>
     <col min="5" max="9" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="17" width="9" style="12"/>
     <col min="18" max="18" width="9" style="12" customWidth="1"/>
     <col min="19" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="17.25" customHeight="1">
+    <row r="1" spans="1:21" ht="17.25" customHeight="1">
       <c r="A1" s="192"/>
     </row>
-    <row r="2" spans="1:20" ht="17.25" customHeight="1">
+    <row r="2" spans="1:21" ht="17.25" customHeight="1">
       <c r="A2" s="192"/>
     </row>
-    <row r="3" spans="1:20" ht="4.5" customHeight="1">
+    <row r="3" spans="1:21" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
-    </row>
-    <row r="4" spans="1:20" ht="16.5" customHeight="1">
+      <c r="U3" s="31"/>
+    </row>
+    <row r="4" spans="1:21" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="34" t="s">
@@ -16670,61 +17115,64 @@
       </c>
       <c r="M4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="N4" s="34" t="s">
         <v>75</v>
       </c>
       <c r="O4" s="34" t="s">
         <v>76</v>
       </c>
       <c r="P4" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Q4" s="34" t="s">
         <v>78</v>
       </c>
       <c r="R4" s="34" t="s">
         <v>79</v>
       </c>
       <c r="S4" s="34" t="s">
         <v>80</v>
       </c>
       <c r="T4" s="34" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="5" spans="1:20" ht="6.6" customHeight="1">
+      <c r="U4" s="34" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" ht="6.6" customHeight="1">
       <c r="A5" s="29"/>
       <c r="B5" s="28"/>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
     </row>
-    <row r="6" spans="1:20" s="13" customFormat="1">
+    <row r="6" spans="1:21" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>83</v>
       </c>
       <c r="B6" s="87">
         <v>1245</v>
       </c>
       <c r="C6" s="87">
         <v>1200</v>
       </c>
       <c r="D6" s="87">
         <v>1189</v>
       </c>
       <c r="E6" s="87">
         <v>1176</v>
       </c>
       <c r="F6" s="87">
         <v>1158</v>
       </c>
       <c r="G6" s="87">
         <v>1147</v>
       </c>
       <c r="H6" s="87">
         <v>1129</v>
       </c>
       <c r="I6" s="87">
@@ -16748,52 +17196,56 @@
       </c>
       <c r="O6" s="87">
         <f>O7+O10</f>
         <v>1185</v>
       </c>
       <c r="P6" s="87">
         <f>P7+P10</f>
         <v>1249</v>
       </c>
       <c r="Q6" s="87">
         <f>Q7+Q10</f>
         <v>1341</v>
       </c>
       <c r="R6" s="87">
         <f t="shared" ref="R6:S6" si="0">R7+R10</f>
         <v>1358</v>
       </c>
       <c r="S6" s="87">
         <f t="shared" si="0"/>
         <v>1393</v>
       </c>
       <c r="T6" s="87">
         <f t="shared" ref="T6" si="1">T7+T10</f>
         <v>1416</v>
       </c>
-    </row>
-    <row r="7" spans="1:20" s="13" customFormat="1">
+      <c r="U6" s="87">
+        <f>U7+U10</f>
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" s="13" customFormat="1">
       <c r="A7" s="90" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="92">
         <v>1186</v>
       </c>
       <c r="C7" s="92">
         <v>1142</v>
       </c>
       <c r="D7" s="92">
         <v>1132</v>
       </c>
       <c r="E7" s="92">
         <v>1119</v>
       </c>
       <c r="F7" s="92">
         <v>1103</v>
       </c>
       <c r="G7" s="92">
         <v>1093</v>
       </c>
       <c r="H7" s="92">
         <v>1076</v>
       </c>
       <c r="I7" s="92">
@@ -16816,52 +17268,56 @@
       </c>
       <c r="O7" s="92">
         <f>SUM(O8:O9)</f>
         <v>1132</v>
       </c>
       <c r="P7" s="92">
         <f>SUM(P8:P9)</f>
         <v>1196</v>
       </c>
       <c r="Q7" s="92">
         <f>SUM(Q8:Q9)</f>
         <v>1286</v>
       </c>
       <c r="R7" s="92">
         <f t="shared" ref="R7:S7" si="2">SUM(R8:R9)</f>
         <v>1303</v>
       </c>
       <c r="S7" s="92">
         <f t="shared" si="2"/>
         <v>1338</v>
       </c>
       <c r="T7" s="92">
         <f t="shared" ref="T7" si="3">SUM(T8:T9)</f>
         <v>1361</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" s="13" customFormat="1">
+      <c r="U7" s="92">
+        <f t="shared" ref="U7" si="4">SUM(U8:U9)</f>
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="13" customFormat="1">
       <c r="A8" s="84" t="s">
         <v>84</v>
       </c>
       <c r="B8" s="88">
         <v>6</v>
       </c>
       <c r="C8" s="88">
         <v>6</v>
       </c>
       <c r="D8" s="88">
         <v>9</v>
       </c>
       <c r="E8" s="88">
         <v>12</v>
       </c>
       <c r="F8" s="88">
         <v>13</v>
       </c>
       <c r="G8" s="88">
         <v>16</v>
       </c>
       <c r="H8" s="88">
         <v>16</v>
       </c>
       <c r="I8" s="88">
@@ -16878,52 +17334,55 @@
       </c>
       <c r="M8" s="88">
         <v>5</v>
       </c>
       <c r="N8" s="88">
         <v>4</v>
       </c>
       <c r="O8" s="88">
         <v>4</v>
       </c>
       <c r="P8" s="88">
         <v>4</v>
       </c>
       <c r="Q8" s="88">
         <v>4</v>
       </c>
       <c r="R8" s="88">
         <v>4</v>
       </c>
       <c r="S8" s="88">
         <v>4</v>
       </c>
       <c r="T8" s="88">
         <v>4</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="88">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="91" t="s">
         <v>85</v>
       </c>
       <c r="B9" s="88">
         <v>1180</v>
       </c>
       <c r="C9" s="88">
         <v>1136</v>
       </c>
       <c r="D9" s="88">
         <v>1123</v>
       </c>
       <c r="E9" s="88">
         <v>1107</v>
       </c>
       <c r="F9" s="88">
         <v>1090</v>
       </c>
       <c r="G9" s="88">
         <v>1077</v>
       </c>
       <c r="H9" s="88">
         <v>1060</v>
       </c>
       <c r="I9" s="88">
@@ -16940,52 +17399,55 @@
       </c>
       <c r="M9" s="88">
         <v>1049</v>
       </c>
       <c r="N9" s="88">
         <v>1080</v>
       </c>
       <c r="O9" s="88">
         <v>1128</v>
       </c>
       <c r="P9" s="88">
         <v>1192</v>
       </c>
       <c r="Q9" s="88">
         <v>1282</v>
       </c>
       <c r="R9" s="88">
         <v>1299</v>
       </c>
       <c r="S9" s="88">
         <v>1334</v>
       </c>
       <c r="T9" s="88">
         <v>1357</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="88">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="90" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="92">
         <v>59</v>
       </c>
       <c r="C10" s="92">
         <v>58</v>
       </c>
       <c r="D10" s="92">
         <v>57</v>
       </c>
       <c r="E10" s="92">
         <v>57</v>
       </c>
       <c r="F10" s="92">
         <v>55</v>
       </c>
       <c r="G10" s="92">
         <v>54</v>
       </c>
       <c r="H10" s="92">
         <v>53</v>
       </c>
       <c r="I10" s="92">
@@ -16997,63 +17459,67 @@
       <c r="K10" s="92">
         <v>52</v>
       </c>
       <c r="L10" s="92">
         <v>50</v>
       </c>
       <c r="M10" s="92">
         <v>51</v>
       </c>
       <c r="N10" s="92">
         <f>N11+N12</f>
         <v>53</v>
       </c>
       <c r="O10" s="92">
         <v>53</v>
       </c>
       <c r="P10" s="92">
         <f>SUM(P11:P12)</f>
         <v>53</v>
       </c>
       <c r="Q10" s="92">
         <f>SUM(Q11:Q12)</f>
         <v>55</v>
       </c>
       <c r="R10" s="92">
-        <f t="shared" ref="R10:T10" si="4">SUM(R11:R12)</f>
+        <f t="shared" ref="R10:T10" si="5">SUM(R11:R12)</f>
         <v>55</v>
       </c>
       <c r="S10" s="92">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>55</v>
       </c>
       <c r="T10" s="92">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>55</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="92">
+        <f t="shared" ref="U10" si="6">SUM(U11:U12)</f>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="84" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="89">
         <v>5</v>
       </c>
       <c r="C11" s="89">
         <v>5</v>
       </c>
       <c r="D11" s="89">
         <v>4</v>
       </c>
       <c r="E11" s="89">
         <v>4</v>
       </c>
       <c r="F11" s="89">
         <v>4</v>
       </c>
       <c r="G11" s="89">
         <v>4</v>
       </c>
       <c r="H11" s="89">
         <v>4</v>
       </c>
       <c r="I11" s="89">
@@ -17070,52 +17536,55 @@
       </c>
       <c r="M11" s="89">
         <v>2</v>
       </c>
       <c r="N11" s="89">
         <v>2</v>
       </c>
       <c r="O11" s="89">
         <v>2</v>
       </c>
       <c r="P11" s="89">
         <v>2</v>
       </c>
       <c r="Q11" s="89">
         <v>2</v>
       </c>
       <c r="R11" s="89">
         <v>2</v>
       </c>
       <c r="S11" s="89">
         <v>2</v>
       </c>
       <c r="T11" s="89">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="89">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="83" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="88">
         <v>54</v>
       </c>
       <c r="C12" s="88">
         <v>53</v>
       </c>
       <c r="D12" s="88">
         <v>53</v>
       </c>
       <c r="E12" s="88">
         <v>53</v>
       </c>
       <c r="F12" s="88">
         <v>51</v>
       </c>
       <c r="G12" s="88">
         <v>50</v>
       </c>
       <c r="H12" s="88">
         <v>49</v>
       </c>
       <c r="I12" s="88">
@@ -17132,52 +17601,55 @@
       </c>
       <c r="M12" s="88">
         <v>49</v>
       </c>
       <c r="N12" s="88">
         <v>51</v>
       </c>
       <c r="O12" s="88">
         <v>51</v>
       </c>
       <c r="P12" s="88">
         <v>51</v>
       </c>
       <c r="Q12" s="88">
         <v>53</v>
       </c>
       <c r="R12" s="88">
         <v>53</v>
       </c>
       <c r="S12" s="88">
         <v>53</v>
       </c>
       <c r="T12" s="88">
         <v>53</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="88">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="82" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="87">
         <v>93</v>
       </c>
       <c r="C13" s="87">
         <v>95</v>
       </c>
       <c r="D13" s="87">
         <v>99</v>
       </c>
       <c r="E13" s="87">
         <v>103</v>
       </c>
       <c r="F13" s="87">
         <v>98</v>
       </c>
       <c r="G13" s="87">
         <v>98</v>
       </c>
       <c r="H13" s="87">
         <v>107</v>
       </c>
       <c r="I13" s="87">
@@ -17190,63 +17662,67 @@
         <v>116</v>
       </c>
       <c r="L13" s="87">
         <v>121</v>
       </c>
       <c r="M13" s="87">
         <v>122</v>
       </c>
       <c r="N13" s="87">
         <f>N14</f>
         <v>123</v>
       </c>
       <c r="O13" s="87">
         <f>O14</f>
         <v>125</v>
       </c>
       <c r="P13" s="87">
         <f>P14</f>
         <v>143</v>
       </c>
       <c r="Q13" s="87">
         <f>Q14</f>
         <v>151</v>
       </c>
       <c r="R13" s="87">
-        <f t="shared" ref="R13:T13" si="5">R14</f>
+        <f t="shared" ref="R13:U13" si="7">R14</f>
         <v>165</v>
       </c>
       <c r="S13" s="87">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>172</v>
       </c>
       <c r="T13" s="87">
-        <f t="shared" si="5"/>
+        <f t="shared" si="7"/>
         <v>181</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="87">
+        <f t="shared" si="7"/>
+        <v>179</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="85" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="93">
         <v>93</v>
       </c>
       <c r="C14" s="93">
         <v>95</v>
       </c>
       <c r="D14" s="93">
         <v>99</v>
       </c>
       <c r="E14" s="93">
         <v>103</v>
       </c>
       <c r="F14" s="93">
         <v>98</v>
       </c>
       <c r="G14" s="93">
         <v>98</v>
       </c>
       <c r="H14" s="93">
         <v>107</v>
       </c>
       <c r="I14" s="93">
@@ -17258,63 +17734,67 @@
       <c r="K14" s="93">
         <v>116</v>
       </c>
       <c r="L14" s="93">
         <v>121</v>
       </c>
       <c r="M14" s="93">
         <v>122</v>
       </c>
       <c r="N14" s="93">
         <v>123</v>
       </c>
       <c r="O14" s="93">
         <f>SUM(O15:O16)</f>
         <v>125</v>
       </c>
       <c r="P14" s="93">
         <f>SUM(P15:P16)</f>
         <v>143</v>
       </c>
       <c r="Q14" s="93">
         <f>SUM(Q15:Q16)</f>
         <v>151</v>
       </c>
       <c r="R14" s="93">
-        <f t="shared" ref="R14:T14" si="6">SUM(R15:R16)</f>
+        <f t="shared" ref="R14:T14" si="8">SUM(R15:R16)</f>
         <v>165</v>
       </c>
       <c r="S14" s="93">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>172</v>
       </c>
       <c r="T14" s="93">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>181</v>
       </c>
-    </row>
-    <row r="15" spans="1:20" s="13" customFormat="1">
+      <c r="U14" s="93">
+        <f t="shared" ref="U14" si="9">SUM(U15:U16)</f>
+        <v>179</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="13" customFormat="1">
       <c r="A15" s="83" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="86">
         <v>8</v>
       </c>
       <c r="C15" s="86">
         <v>8</v>
       </c>
       <c r="D15" s="86">
         <v>8</v>
       </c>
       <c r="E15" s="86">
         <v>7</v>
       </c>
       <c r="F15" s="86">
         <v>7</v>
       </c>
       <c r="G15" s="86">
         <v>7</v>
       </c>
       <c r="H15" s="86">
         <v>5</v>
       </c>
       <c r="I15" s="86">
@@ -17331,52 +17811,55 @@
       </c>
       <c r="M15" s="86">
         <v>2</v>
       </c>
       <c r="N15" s="86">
         <v>2</v>
       </c>
       <c r="O15" s="86">
         <v>1</v>
       </c>
       <c r="P15" s="86">
         <v>1</v>
       </c>
       <c r="Q15" s="86">
         <v>1</v>
       </c>
       <c r="R15" s="86">
         <v>1</v>
       </c>
       <c r="S15" s="86">
         <v>1</v>
       </c>
       <c r="T15" s="86">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:20" s="13" customFormat="1">
+      <c r="U15" s="86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" s="13" customFormat="1">
       <c r="A16" s="83" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="88">
         <v>85</v>
       </c>
       <c r="C16" s="88">
         <v>87</v>
       </c>
       <c r="D16" s="88">
         <v>91</v>
       </c>
       <c r="E16" s="88">
         <v>96</v>
       </c>
       <c r="F16" s="88">
         <v>91</v>
       </c>
       <c r="G16" s="88">
         <v>91</v>
       </c>
       <c r="H16" s="88">
         <v>102</v>
       </c>
       <c r="I16" s="88">
@@ -17393,52 +17876,55 @@
       </c>
       <c r="M16" s="88">
         <v>120</v>
       </c>
       <c r="N16" s="88">
         <v>121</v>
       </c>
       <c r="O16" s="88">
         <v>124</v>
       </c>
       <c r="P16" s="88">
         <v>142</v>
       </c>
       <c r="Q16" s="88">
         <v>150</v>
       </c>
       <c r="R16" s="88">
         <v>164</v>
       </c>
       <c r="S16" s="88">
         <v>171</v>
       </c>
       <c r="T16" s="88">
         <v>180</v>
       </c>
-    </row>
-    <row r="17" spans="1:20" s="13" customFormat="1">
+      <c r="U16" s="88">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" s="13" customFormat="1">
       <c r="A17" s="82" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="87">
         <v>1338</v>
       </c>
       <c r="C17" s="87">
         <v>1295</v>
       </c>
       <c r="D17" s="87">
         <v>1288</v>
       </c>
       <c r="E17" s="87">
         <v>1279</v>
       </c>
       <c r="F17" s="87">
         <v>1256</v>
       </c>
       <c r="G17" s="87">
         <v>1245</v>
       </c>
       <c r="H17" s="87">
         <v>1236</v>
       </c>
       <c r="I17" s="87">
@@ -17451,147 +17937,152 @@
         <v>1208</v>
       </c>
       <c r="L17" s="87">
         <v>1209</v>
       </c>
       <c r="M17" s="87">
         <v>1227</v>
       </c>
       <c r="N17" s="87">
         <f>N13+N6</f>
         <v>1260</v>
       </c>
       <c r="O17" s="87">
         <f>O13+O6</f>
         <v>1310</v>
       </c>
       <c r="P17" s="87">
         <f>P13+P6</f>
         <v>1392</v>
       </c>
       <c r="Q17" s="87">
         <f>Q13+Q6</f>
         <v>1492</v>
       </c>
       <c r="R17" s="87">
-        <f t="shared" ref="R17:T17" si="7">R13+R6</f>
+        <f t="shared" ref="R17:T17" si="10">R13+R6</f>
         <v>1523</v>
       </c>
       <c r="S17" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>1565</v>
       </c>
       <c r="T17" s="87">
-        <f t="shared" si="7"/>
+        <f t="shared" si="10"/>
         <v>1597</v>
       </c>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17" s="87">
+        <f>U13+U6</f>
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
       <c r="B18"/>
       <c r="C18"/>
     </row>
-    <row r="21" spans="1:20" ht="4.5" customHeight="1">
+    <row r="21" spans="1:21" ht="4.5" customHeight="1">
       <c r="A21" s="32"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
       <c r="T21" s="33"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21" s="33"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="B22"/>
       <c r="C22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
     </row>
     <row r="33" spans="4:7">
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
     </row>
     <row r="34" spans="4:7">
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
     </row>
     <row r="35" spans="4:7">
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
     </row>
     <row r="36" spans="4:7">
       <c r="D36" s="11"/>
@@ -17633,51 +18124,51 @@
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A1:AD41"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="R7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="R7" sqref="R7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="57.375" customWidth="1"/>
     <col min="2" max="5" width="12.75" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.375" style="11" hidden="1" customWidth="1" collapsed="1"/>
     <col min="7" max="11" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="17.25">
       <c r="A1" s="192"/>
       <c r="B1" s="171"/>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="E1" s="171"/>
     </row>
     <row r="2" spans="1:30" ht="17.25">
       <c r="A2" s="192"/>
       <c r="B2" s="171"/>
@@ -17692,50 +18183,51 @@
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
       <c r="Y3" s="31"/>
       <c r="Z3" s="31"/>
       <c r="AA3" s="31"/>
       <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
     </row>
     <row r="4" spans="1:30" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>86</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>8</v>
@@ -17777,50 +18269,53 @@
         <v>73</v>
       </c>
       <c r="U4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="V4" s="34" t="s">
         <v>75</v>
       </c>
       <c r="W4" s="34" t="s">
         <v>76</v>
       </c>
       <c r="X4" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Y4" s="34" t="s">
         <v>78</v>
       </c>
       <c r="Z4" s="34" t="s">
         <v>79</v>
       </c>
       <c r="AA4" s="34" t="s">
         <v>80</v>
       </c>
       <c r="AB4" s="34" t="s">
         <v>81</v>
+      </c>
+      <c r="AC4" s="34" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
     <row r="6" spans="1:30" ht="6.6" customHeight="1" thickBot="1">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
@@ -17894,51 +18389,53 @@
       </c>
       <c r="U7" s="20">
         <v>352.24628715989599</v>
       </c>
       <c r="V7" s="20">
         <v>317.35410196326967</v>
       </c>
       <c r="W7" s="20">
         <v>294.02237340953673</v>
       </c>
       <c r="X7" s="20">
         <v>363.81348157635279</v>
       </c>
       <c r="Y7" s="20">
         <v>366.41134456999987</v>
       </c>
       <c r="Z7" s="20">
         <v>362.2</v>
       </c>
       <c r="AA7" s="20">
         <v>341.80872406186722</v>
       </c>
       <c r="AB7" s="20">
         <v>376.78889543884594</v>
       </c>
-      <c r="AC7" s="12"/>
+      <c r="AC7" s="20">
+        <v>362.11562805987802</v>
+      </c>
       <c r="AD7" s="12"/>
     </row>
     <row r="8" spans="1:30" s="13" customFormat="1">
       <c r="A8" s="175" t="s">
         <v>88</v>
       </c>
       <c r="B8" s="175"/>
       <c r="C8" s="176"/>
       <c r="D8" s="175"/>
       <c r="E8" s="175"/>
       <c r="F8" s="176"/>
       <c r="G8" s="176"/>
       <c r="H8" s="176"/>
       <c r="I8" s="176"/>
       <c r="J8" s="176"/>
       <c r="K8" s="176"/>
       <c r="L8" s="176"/>
       <c r="M8" s="176"/>
       <c r="N8" s="176">
         <f>SUM(N9:N10,N13:N14)</f>
         <v>-308.8</v>
       </c>
       <c r="O8" s="176">
         <f t="shared" ref="O8:X8" si="0">SUM(O9:O10,O13:O14)</f>
         <v>-319.29999999999995</v>
@@ -17973,51 +18470,54 @@
       </c>
       <c r="W8" s="176">
         <f t="shared" si="0"/>
         <v>-293.84361427010185</v>
       </c>
       <c r="X8" s="176">
         <f t="shared" si="0"/>
         <v>-303.26823043864727</v>
       </c>
       <c r="Y8" s="176">
         <f t="shared" ref="Y8:AA8" si="1">SUM(Y9:Y10,Y13:Y14)</f>
         <v>-342.66223883088935</v>
       </c>
       <c r="Z8" s="176">
         <f t="shared" si="1"/>
         <v>-313.79992696212241</v>
       </c>
       <c r="AA8" s="176">
         <f t="shared" si="1"/>
         <v>-310.65544610758775</v>
       </c>
       <c r="AB8" s="176">
         <f t="shared" ref="AB8" si="2">SUM(AB9:AB10,AB13:AB14)</f>
         <v>-286.75045099232563</v>
       </c>
-      <c r="AC8" s="12"/>
+      <c r="AC8" s="176">
+        <f>SUM(AC9:AC10,AC13:AC14)</f>
+        <v>-259.23316730325934</v>
+      </c>
       <c r="AD8" s="12"/>
     </row>
     <row r="9" spans="1:30" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A9" s="172" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="21">
         <v>-78.134</v>
       </c>
       <c r="C9" s="21">
         <v>-115.20099999999999</v>
       </c>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="21">
         <v>-145.10000000000002</v>
       </c>
       <c r="G9" s="21">
         <v>-20.6</v>
       </c>
       <c r="H9" s="21">
         <v>-16.8</v>
       </c>
       <c r="I9" s="21">
         <v>-44.300000000000004</v>
@@ -18057,51 +18557,53 @@
       </c>
       <c r="U9" s="21">
         <v>-69.626934084794044</v>
       </c>
       <c r="V9" s="21">
         <v>-64.536711022047982</v>
       </c>
       <c r="W9" s="21">
         <v>-49.589865980537027</v>
       </c>
       <c r="X9" s="21">
         <v>-61.665803986479972</v>
       </c>
       <c r="Y9" s="21">
         <v>-78.031004959388383</v>
       </c>
       <c r="Z9" s="21">
         <v>-63.8</v>
       </c>
       <c r="AA9" s="21">
         <v>-80.873000000000005</v>
       </c>
       <c r="AB9" s="21">
         <v>-65.78990383916701</v>
       </c>
-      <c r="AC9" s="12"/>
+      <c r="AC9" s="21">
+        <v>-78.047784904996021</v>
+      </c>
       <c r="AD9" s="12"/>
     </row>
     <row r="10" spans="1:30" ht="15" thickBot="1">
       <c r="A10" s="173" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="21">
         <v>-182.679</v>
       </c>
       <c r="C10" s="21">
         <v>-201.41200000000001</v>
       </c>
       <c r="D10" s="155"/>
       <c r="E10" s="155"/>
       <c r="F10" s="21">
         <v>-234.5</v>
       </c>
       <c r="G10" s="21">
         <v>-186.9</v>
       </c>
       <c r="H10" s="21">
         <v>-249.9</v>
       </c>
       <c r="I10" s="21">
         <v>-254</v>
@@ -18124,72 +18626,76 @@
       <c r="O10" s="21">
         <v>-266.2</v>
       </c>
       <c r="P10" s="21">
         <v>-275.39999999999998</v>
       </c>
       <c r="Q10" s="21">
         <v>-302.7</v>
       </c>
       <c r="R10" s="21">
         <v>-268.60000000000002</v>
       </c>
       <c r="S10" s="21">
         <v>-243.053</v>
       </c>
       <c r="T10" s="21">
         <v>-223.60570832999025</v>
       </c>
       <c r="U10" s="21">
         <v>-239.62482358827128</v>
       </c>
       <c r="V10" s="21">
         <v>-221.77971600415347</v>
       </c>
       <c r="W10" s="21">
-        <f t="shared" ref="W10:AB10" si="3">SUM(W11:W12)</f>
+        <f t="shared" ref="W10:AC10" si="3">SUM(W11:W12)</f>
         <v>-248.59074790270549</v>
       </c>
       <c r="X10" s="21">
         <f t="shared" si="3"/>
         <v>-235.99054174609617</v>
       </c>
       <c r="Y10" s="21">
         <f t="shared" si="3"/>
         <v>-257.50240235941908</v>
       </c>
       <c r="Z10" s="21">
         <f t="shared" si="3"/>
         <v>-242</v>
       </c>
       <c r="AA10" s="21">
         <f t="shared" si="3"/>
         <v>-248.22827375563048</v>
       </c>
       <c r="AB10" s="21">
         <f t="shared" si="3"/>
         <v>-237.04917549302326</v>
+      </c>
+      <c r="AC10" s="21">
+        <f t="shared" si="3"/>
+        <v>-248.63350401072154</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="174" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="22">
         <v>-152.23400000000001</v>
       </c>
       <c r="C11" s="22">
         <v>-166.30199999999999</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="22">
         <v>-179.4</v>
       </c>
       <c r="G11" s="22">
         <v>-128.30000000000001</v>
       </c>
       <c r="H11" s="22">
         <v>-170.3</v>
       </c>
       <c r="I11" s="22">
         <v>-234.5</v>
@@ -18229,50 +18735,53 @@
       </c>
       <c r="U11" s="21">
         <v>-177.89274634187126</v>
       </c>
       <c r="V11" s="21">
         <v>-171.94377241062776</v>
       </c>
       <c r="W11" s="21">
         <v>-190.03845789252506</v>
       </c>
       <c r="X11" s="21">
         <v>-180.75044075269975</v>
       </c>
       <c r="Y11" s="21">
         <v>-198.62752299091446</v>
       </c>
       <c r="Z11" s="21">
         <v>-190.2</v>
       </c>
       <c r="AA11" s="21">
         <v>-192.38027375563047</v>
       </c>
       <c r="AB11" s="21">
         <v>-183.60617549302324</v>
       </c>
+      <c r="AC11" s="21">
+        <v>-180.04636428161365</v>
+      </c>
     </row>
     <row r="12" spans="1:30" ht="15" thickBot="1">
       <c r="A12" s="174" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="22">
         <v>-30.445</v>
       </c>
       <c r="C12" s="22">
         <v>-35</v>
       </c>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="22">
         <v>-55.1</v>
       </c>
       <c r="G12" s="22">
         <v>-58.6</v>
       </c>
       <c r="H12" s="22">
         <v>-79.599999999999994</v>
       </c>
       <c r="I12" s="22">
         <v>-19.399999999999999</v>
       </c>
@@ -18311,50 +18820,53 @@
       </c>
       <c r="U12" s="21">
         <v>-61.732077246400017</v>
       </c>
       <c r="V12" s="21">
         <v>-49.835943593525712</v>
       </c>
       <c r="W12" s="21">
         <v>-58.552290010180421</v>
       </c>
       <c r="X12" s="21">
         <v>-55.240100993396432</v>
       </c>
       <c r="Y12" s="21">
         <v>-58.874879368504651</v>
       </c>
       <c r="Z12" s="21">
         <v>-51.8</v>
       </c>
       <c r="AA12" s="21">
         <v>-55.847999999999999</v>
       </c>
       <c r="AB12" s="21">
         <v>-53.443000000000005</v>
       </c>
+      <c r="AC12" s="21">
+        <v>-68.587139729107903</v>
+      </c>
     </row>
     <row r="13" spans="1:30" ht="15" thickBot="1">
       <c r="A13" s="173" t="s">
         <v>90</v>
       </c>
       <c r="B13" s="22">
         <v>0.374</v>
       </c>
       <c r="C13" s="22">
         <v>0.497</v>
       </c>
       <c r="D13" s="155"/>
       <c r="E13" s="155"/>
       <c r="F13" s="22">
         <v>0</v>
       </c>
       <c r="G13" s="22">
         <v>0</v>
       </c>
       <c r="H13" s="22">
         <v>0</v>
       </c>
       <c r="I13" s="22">
         <v>0</v>
       </c>
@@ -18391,50 +18903,53 @@
       <c r="T13" s="21">
         <v>-1.4216885473668299E-2</v>
       </c>
       <c r="U13" s="21">
         <v>-6.8329670780694872E-3</v>
       </c>
       <c r="V13" s="21">
         <v>-1.5531158098467585E-3</v>
       </c>
       <c r="W13" s="21">
         <v>-6.7878322043968362E-4</v>
       </c>
       <c r="X13" s="21">
         <v>3.5096923151022564E-3</v>
       </c>
       <c r="Y13" s="21">
         <v>7.3037877611103241E-5</v>
       </c>
       <c r="Z13" s="21">
         <v>7.3037877611103241E-5</v>
       </c>
       <c r="AA13" s="21">
         <v>0</v>
       </c>
       <c r="AB13" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="15" thickBot="1">
       <c r="A14" s="173" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="155"/>
       <c r="E14" s="155"/>
       <c r="F14" s="22">
         <v>-707</v>
       </c>
       <c r="G14" s="22">
         <v>-51.099999999999994</v>
       </c>
       <c r="H14" s="22">
         <v>-16.599999999999998</v>
       </c>
       <c r="I14" s="22">
         <v>6.0999999999999943</v>
       </c>
       <c r="J14" s="22">
         <v>-3.8999999999999986</v>
@@ -18471,50 +18986,53 @@
       </c>
       <c r="U14" s="22">
         <v>-50.400000000000006</v>
       </c>
       <c r="V14" s="22">
         <v>2.0923983111880915</v>
       </c>
       <c r="W14" s="22">
         <v>4.3376783963611123</v>
       </c>
       <c r="X14" s="22">
         <v>-5.6153943983862558</v>
       </c>
       <c r="Y14" s="22">
         <v>-7.1289045499595094</v>
       </c>
       <c r="Z14" s="22">
         <v>-8</v>
       </c>
       <c r="AA14" s="22">
         <v>18.445827648042702</v>
       </c>
       <c r="AB14" s="22">
         <v>16.088628339864677</v>
       </c>
+      <c r="AC14" s="22">
+        <v>67.448121612458252</v>
+      </c>
     </row>
     <row r="15" spans="1:30" ht="15" thickBot="1">
       <c r="A15" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="20">
         <v>105.625</v>
       </c>
       <c r="C15" s="20">
         <v>100.94499999999999</v>
       </c>
       <c r="D15" s="154"/>
       <c r="E15" s="154"/>
       <c r="F15" s="20">
         <v>-797</v>
       </c>
       <c r="G15" s="20">
         <v>-255.5</v>
       </c>
       <c r="H15" s="20">
         <v>-221.3</v>
       </c>
       <c r="I15" s="20">
         <v>-129.4</v>
       </c>
@@ -18568,50 +19086,54 @@
       </c>
       <c r="W15" s="20">
         <f t="shared" si="4"/>
         <v>0.17875913943487376</v>
       </c>
       <c r="X15" s="20">
         <f t="shared" si="4"/>
         <v>60.54525113770552</v>
       </c>
       <c r="Y15" s="20">
         <f t="shared" si="4"/>
         <v>23.749105739110519</v>
       </c>
       <c r="Z15" s="20">
         <f t="shared" si="4"/>
         <v>48.400073037877576</v>
       </c>
       <c r="AA15" s="20">
         <f t="shared" si="4"/>
         <v>31.153277954279474</v>
       </c>
       <c r="AB15" s="20">
         <f t="shared" ref="AB15" si="5">SUM(AB8,AB7)</f>
         <v>90.038444446520316</v>
       </c>
+      <c r="AC15" s="20">
+        <f>SUM(AC8,AC7)</f>
+        <v>102.88246075661868</v>
+      </c>
     </row>
     <row r="16" spans="1:30" ht="15" thickBot="1">
       <c r="A16" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="22">
         <v>-40.249000000000002</v>
       </c>
       <c r="C16" s="22">
         <v>-52.204999999999998</v>
       </c>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="22">
         <v>-50.3</v>
       </c>
       <c r="G16" s="22">
         <v>16.5</v>
       </c>
       <c r="H16" s="22">
         <v>-11.7</v>
       </c>
       <c r="I16" s="22">
         <v>-89.7</v>
       </c>
@@ -18650,50 +19172,53 @@
       </c>
       <c r="U16" s="21">
         <v>-48.737824607883404</v>
       </c>
       <c r="V16" s="21">
         <v>-67.539370890721912</v>
       </c>
       <c r="W16" s="21">
         <v>-16.611536408798784</v>
       </c>
       <c r="X16" s="21">
         <v>-42.793809511825529</v>
       </c>
       <c r="Y16" s="21">
         <v>-74.022344570000001</v>
       </c>
       <c r="Z16" s="21">
         <v>-53.1</v>
       </c>
       <c r="AA16" s="21">
         <v>-74.82672406186721</v>
       </c>
       <c r="AB16" s="21">
         <v>-62.129771061283932</v>
       </c>
+      <c r="AC16" s="21">
+        <v>-83.087212478793958</v>
+      </c>
     </row>
     <row r="17" spans="1:30" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A17" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="20">
         <v>65.376000000000005</v>
       </c>
       <c r="C17" s="20">
         <v>48.74</v>
       </c>
       <c r="D17" s="154"/>
       <c r="E17" s="154"/>
       <c r="F17" s="20">
         <v>-846.8</v>
       </c>
       <c r="G17" s="20">
         <v>-239.5</v>
       </c>
       <c r="H17" s="20">
         <v>-233.1</v>
       </c>
       <c r="I17" s="20">
         <v>-219</v>
       </c>
@@ -18747,51 +19272,54 @@
       </c>
       <c r="W17" s="20">
         <f t="shared" si="6"/>
         <v>-16.43277726936391</v>
       </c>
       <c r="X17" s="20">
         <f t="shared" si="6"/>
         <v>17.751441625879991</v>
       </c>
       <c r="Y17" s="20">
         <f t="shared" ref="Y17:AA17" si="7">SUM(Y15:Y16)</f>
         <v>-50.273238830889483</v>
       </c>
       <c r="Z17" s="20">
         <f t="shared" si="7"/>
         <v>-4.6999269621224258</v>
       </c>
       <c r="AA17" s="20">
         <f t="shared" si="7"/>
         <v>-43.673446107587736</v>
       </c>
       <c r="AB17" s="20">
         <f t="shared" ref="AB17" si="8">SUM(AB15:AB16)</f>
         <v>27.908673385236384</v>
       </c>
-      <c r="AC17" s="12"/>
+      <c r="AC17" s="20">
+        <f>SUM(AC15:AC16)</f>
+        <v>19.795248277824726</v>
+      </c>
       <c r="AD17" s="12"/>
     </row>
     <row r="18" spans="1:30" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A18" s="173" t="s">
         <v>95</v>
       </c>
       <c r="B18" s="21">
         <v>-15.262</v>
       </c>
       <c r="C18" s="21">
         <v>-18.199000000000002</v>
       </c>
       <c r="D18" s="155"/>
       <c r="E18" s="155"/>
       <c r="F18" s="21">
         <v>-304.8</v>
       </c>
       <c r="G18" s="21">
         <v>-12.6</v>
       </c>
       <c r="H18" s="21">
         <v>17.5</v>
       </c>
       <c r="I18" s="21">
         <v>611.6</v>
@@ -18831,51 +19359,53 @@
       </c>
       <c r="U18" s="21">
         <v>-18.29492344190712</v>
       </c>
       <c r="V18" s="21">
         <v>4.2208808275449483E-2</v>
       </c>
       <c r="W18" s="21">
         <v>-5.7419716538563543</v>
       </c>
       <c r="X18" s="21">
         <v>-3.3162615558803252</v>
       </c>
       <c r="Y18" s="21">
         <v>-10.95861665298758</v>
       </c>
       <c r="Z18" s="21">
         <v>-2.7</v>
       </c>
       <c r="AA18" s="21">
         <v>-2.762049833312469</v>
       </c>
       <c r="AB18" s="21">
         <v>12.724266738624383</v>
       </c>
-      <c r="AC18" s="12"/>
+      <c r="AC18" s="21">
+        <v>-47.488021511713313</v>
+      </c>
       <c r="AD18" s="12"/>
     </row>
     <row r="19" spans="1:30" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A19" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="20">
         <v>50.115000000000002</v>
       </c>
       <c r="C19" s="20">
         <v>30.541</v>
       </c>
       <c r="D19" s="154"/>
       <c r="E19" s="154"/>
       <c r="F19" s="20">
         <v>-1151.5999999999999</v>
       </c>
       <c r="G19" s="20">
         <v>-252.1</v>
       </c>
       <c r="H19" s="20">
         <v>-215.6</v>
       </c>
       <c r="I19" s="20">
         <v>392.5</v>
@@ -18930,51 +19460,54 @@
       </c>
       <c r="W19" s="20">
         <f t="shared" si="9"/>
         <v>-22.174748923220264</v>
       </c>
       <c r="X19" s="20">
         <f t="shared" si="9"/>
         <v>14.435180069999666</v>
       </c>
       <c r="Y19" s="20">
         <f t="shared" ref="Y19:AA19" si="10">SUM(Y17:Y18)</f>
         <v>-61.231855483877062</v>
       </c>
       <c r="Z19" s="20">
         <f t="shared" si="10"/>
         <v>-7.399926962122426</v>
       </c>
       <c r="AA19" s="20">
         <f t="shared" si="10"/>
         <v>-46.435495940900203</v>
       </c>
       <c r="AB19" s="20">
         <f t="shared" ref="AB19" si="11">SUM(AB17:AB18)</f>
         <v>40.632940123860763</v>
       </c>
-      <c r="AC19" s="12"/>
+      <c r="AC19" s="20">
+        <f>SUM(AC17:AC18)</f>
+        <v>-27.692773233888587</v>
+      </c>
       <c r="AD19" s="12"/>
     </row>
     <row r="20" spans="1:30" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A20" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="23">
         <v>43.804000000000002</v>
       </c>
       <c r="C20" s="23">
         <v>30.905999999999999</v>
       </c>
       <c r="D20" s="156"/>
       <c r="E20" s="156"/>
       <c r="F20" s="23">
         <v>-1135.8</v>
       </c>
       <c r="G20" s="23">
         <v>-237.7</v>
       </c>
       <c r="H20" s="23">
         <v>-212.2</v>
       </c>
       <c r="I20" s="23">
         <v>389</v>
@@ -19029,50 +19562,54 @@
       </c>
       <c r="W20" s="21">
         <f t="shared" si="12"/>
         <v>-22.174748923220264</v>
       </c>
       <c r="X20" s="21">
         <f t="shared" si="12"/>
         <v>14.435180069999666</v>
       </c>
       <c r="Y20" s="21">
         <f t="shared" ref="Y20" si="13">Y19</f>
         <v>-61.231855483877062</v>
       </c>
       <c r="Z20" s="21">
         <f>Z19</f>
         <v>-7.399926962122426</v>
       </c>
       <c r="AA20" s="21">
         <f>AA19</f>
         <v>-46.435495940900203</v>
       </c>
       <c r="AB20" s="21">
         <f>AB19</f>
         <v>40.632940123860763</v>
       </c>
+      <c r="AC20" s="21">
+        <f>AC19</f>
+        <v>-27.692773233888587</v>
+      </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="24">
         <v>6.31</v>
       </c>
       <c r="C21" s="24">
         <v>-0.36499999999999999</v>
       </c>
       <c r="D21" s="156"/>
       <c r="E21" s="156"/>
       <c r="F21" s="24">
         <v>-15.8</v>
       </c>
       <c r="G21" s="24">
         <v>-14.5</v>
       </c>
       <c r="H21" s="24">
         <v>-3.4</v>
       </c>
       <c r="I21" s="24">
         <v>3.6</v>
       </c>
@@ -19109,50 +19646,53 @@
       <c r="T21" s="21">
         <v>0</v>
       </c>
       <c r="U21" s="21">
         <v>0</v>
       </c>
       <c r="V21" s="21">
         <v>0</v>
       </c>
       <c r="W21" s="21">
         <v>0</v>
       </c>
       <c r="X21" s="21">
         <v>0</v>
       </c>
       <c r="Y21" s="21">
         <v>0</v>
       </c>
       <c r="Z21" s="21">
         <v>0</v>
       </c>
       <c r="AA21" s="21">
         <v>0</v>
       </c>
       <c r="AB21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="26" spans="1:30" ht="4.5" customHeight="1">
       <c r="A26" s="32"/>
@@ -19161,50 +19701,51 @@
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
       <c r="F26" s="33"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
       <c r="I26" s="33"/>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
       <c r="L26" s="33"/>
       <c r="M26" s="33"/>
       <c r="N26" s="33"/>
       <c r="O26" s="33"/>
       <c r="P26" s="33"/>
       <c r="Q26" s="33"/>
       <c r="R26" s="33"/>
       <c r="S26" s="33"/>
       <c r="T26" s="33"/>
       <c r="U26" s="33"/>
       <c r="V26" s="33"/>
       <c r="W26" s="33"/>
       <c r="X26" s="33"/>
       <c r="Y26" s="33"/>
       <c r="Z26" s="33"/>
       <c r="AA26" s="33"/>
       <c r="AB26" s="33"/>
+      <c r="AC26" s="33"/>
     </row>
     <row r="27" spans="1:30">
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
     </row>
     <row r="29" spans="1:30">
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
     </row>
     <row r="30" spans="1:30">
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
     </row>
     <row r="31" spans="1:30">
       <c r="L31" s="11"/>
@@ -19245,118 +19786,119 @@
     <row r="40" spans="12:13">
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
     </row>
     <row r="41" spans="12:13">
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <phoneticPr fontId="37" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.749992370372631"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AB185"/>
+  <dimension ref="A1:AC185"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="R6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="R6" sqref="R6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="46.75" customWidth="1"/>
     <col min="2" max="5" width="11.5" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="12.25" style="59" hidden="1" customWidth="1" collapsed="1"/>
     <col min="7" max="11" width="12.25" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="12.25" style="12" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="12.25" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="12.625" style="12" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="13.375" style="12" hidden="1" customWidth="1"/>
-    <col min="18" max="28" width="13.375" style="12" customWidth="1"/>
-    <col min="29" max="16384" width="9" style="12"/>
+    <col min="18" max="29" width="13.375" style="12" customWidth="1"/>
+    <col min="30" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="17.25">
+    <row r="1" spans="1:29" ht="17.25">
       <c r="A1" s="192"/>
       <c r="B1" s="171"/>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="E1" s="171"/>
     </row>
-    <row r="2" spans="1:28" ht="17.25">
+    <row r="2" spans="1:29" ht="17.25">
       <c r="A2" s="192"/>
       <c r="B2" s="171"/>
       <c r="C2" s="171"/>
       <c r="D2" s="171"/>
       <c r="E2" s="171"/>
     </row>
-    <row r="3" spans="1:28" ht="4.5" customHeight="1">
+    <row r="3" spans="1:29" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="60"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
       <c r="Y3" s="31"/>
       <c r="Z3" s="31"/>
       <c r="AA3" s="31"/>
       <c r="AB3" s="31"/>
-    </row>
-    <row r="4" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC3" s="31"/>
+    </row>
+    <row r="4" spans="1:29" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B4" s="50">
         <v>43555</v>
       </c>
       <c r="C4" s="50">
         <v>43646</v>
       </c>
       <c r="D4" s="50">
         <v>43738</v>
       </c>
       <c r="E4" s="50">
         <v>43830</v>
       </c>
       <c r="F4" s="50">
         <v>43921</v>
       </c>
       <c r="G4" s="50">
         <v>44012</v>
       </c>
       <c r="H4" s="50">
         <v>44104</v>
       </c>
       <c r="I4" s="50">
@@ -19397,120 +19939,124 @@
       </c>
       <c r="U4" s="50">
         <v>45291</v>
       </c>
       <c r="V4" s="50">
         <v>45382</v>
       </c>
       <c r="W4" s="50">
         <v>45473</v>
       </c>
       <c r="X4" s="50">
         <v>45565</v>
       </c>
       <c r="Y4" s="50">
         <v>45657</v>
       </c>
       <c r="Z4" s="50">
         <v>45747</v>
       </c>
       <c r="AA4" s="50">
         <v>45838</v>
       </c>
       <c r="AB4" s="50">
         <v>45930</v>
       </c>
-    </row>
-    <row r="5" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC4" s="50">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="61"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
-    <row r="6" spans="1:28" s="13" customFormat="1" ht="15">
+    <row r="6" spans="1:29" s="13" customFormat="1" ht="15">
       <c r="A6" s="48" t="s">
         <v>100</v>
       </c>
       <c r="B6" s="48"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="62"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
-    <row r="7" spans="1:28" s="13" customFormat="1">
+    <row r="7" spans="1:29" s="13" customFormat="1">
       <c r="A7" s="37" t="s">
         <v>101</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="63"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
       <c r="P7" s="54"/>
       <c r="Q7" s="54"/>
       <c r="R7" s="54"/>
       <c r="S7" s="54"/>
       <c r="T7" s="54"/>
       <c r="U7" s="54"/>
       <c r="V7" s="54"/>
       <c r="W7" s="54"/>
       <c r="X7" s="54"/>
       <c r="Y7" s="54"/>
       <c r="Z7" s="54"/>
       <c r="AA7" s="54"/>
       <c r="AB7" s="54"/>
-    </row>
-    <row r="8" spans="1:28" s="13" customFormat="1">
+      <c r="AC7" s="54"/>
+    </row>
+    <row r="8" spans="1:29" s="13" customFormat="1">
       <c r="A8" s="177" t="s">
         <v>102</v>
       </c>
       <c r="B8" s="58"/>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="58">
         <v>365.72399999999999</v>
       </c>
       <c r="F8" s="58">
         <v>606</v>
       </c>
       <c r="G8" s="58">
         <v>1074.2</v>
       </c>
       <c r="H8" s="58">
         <v>1647.6</v>
       </c>
       <c r="I8" s="58">
         <v>910.8</v>
       </c>
       <c r="J8" s="58">
         <v>711.9</v>
       </c>
       <c r="K8" s="58">
@@ -19545,52 +20091,55 @@
       </c>
       <c r="U8" s="58">
         <v>482.8296436209057</v>
       </c>
       <c r="V8" s="58">
         <v>440.156951669318</v>
       </c>
       <c r="W8" s="58">
         <v>244.15499060590611</v>
       </c>
       <c r="X8" s="58">
         <v>383.44510254060708</v>
       </c>
       <c r="Y8" s="58">
         <v>400.233</v>
       </c>
       <c r="Z8" s="58">
         <v>310.89999999999998</v>
       </c>
       <c r="AA8" s="58">
         <v>251.065</v>
       </c>
       <c r="AB8" s="58">
         <v>176.91200000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="13" customFormat="1">
+      <c r="AC8" s="58">
+        <v>286.72699999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="13" customFormat="1">
       <c r="A9" s="177" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="58">
         <v>0</v>
       </c>
       <c r="F9" s="58">
         <v>0</v>
       </c>
       <c r="G9" s="51">
         <v>0</v>
       </c>
       <c r="H9" s="51">
         <v>30.2</v>
       </c>
       <c r="I9" s="51">
         <v>37</v>
       </c>
       <c r="J9" s="51">
         <v>37</v>
       </c>
       <c r="K9" s="51">
@@ -19625,52 +20174,55 @@
       </c>
       <c r="U9" s="51">
         <v>130.52027953262498</v>
       </c>
       <c r="V9" s="51">
         <v>132.28849271860997</v>
       </c>
       <c r="W9" s="51">
         <v>86.980744564844002</v>
       </c>
       <c r="X9" s="51">
         <v>83.143589377488993</v>
       </c>
       <c r="Y9" s="51">
         <v>109.76</v>
       </c>
       <c r="Z9" s="51">
         <v>93</v>
       </c>
       <c r="AA9" s="51">
         <v>77.906999999999996</v>
       </c>
       <c r="AB9" s="51">
         <v>64.802999999999997</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="13" customFormat="1">
+      <c r="AC9" s="51">
+        <v>15.731999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="13" customFormat="1">
       <c r="A10" s="177" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="58"/>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="58">
         <v>0</v>
       </c>
       <c r="F10" s="58">
         <v>122.5</v>
       </c>
       <c r="G10" s="51">
         <v>22.3</v>
       </c>
       <c r="H10" s="51">
         <v>0</v>
       </c>
       <c r="I10" s="51">
         <v>1.9</v>
       </c>
       <c r="J10" s="51">
         <v>1.2</v>
       </c>
       <c r="K10" s="51">
@@ -19705,52 +20257,55 @@
       </c>
       <c r="U10" s="51">
         <v>4.0267369999999997E-2</v>
       </c>
       <c r="V10" s="51">
         <v>0.30909618</v>
       </c>
       <c r="W10" s="51">
         <v>22.054130260000001</v>
       </c>
       <c r="X10" s="51">
         <v>6.6431834999999992</v>
       </c>
       <c r="Y10" s="51">
         <v>19.577999999999999</v>
       </c>
       <c r="Z10" s="51">
         <v>5.3</v>
       </c>
       <c r="AA10" s="51">
         <v>1.927</v>
       </c>
       <c r="AB10" s="51">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="13" customFormat="1">
+      <c r="AC10" s="51">
+        <v>2.887</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="13" customFormat="1">
       <c r="A11" s="177" t="s">
         <v>105</v>
       </c>
       <c r="B11" s="58"/>
       <c r="C11" s="38"/>
       <c r="D11" s="38"/>
       <c r="E11" s="58">
         <v>3083.3009999999999</v>
       </c>
       <c r="F11" s="58">
         <v>2066.3000000000002</v>
       </c>
       <c r="G11" s="51">
         <v>1120.9000000000001</v>
       </c>
       <c r="H11" s="51">
         <v>987.7</v>
       </c>
       <c r="I11" s="51">
         <v>1147.7</v>
       </c>
       <c r="J11" s="51">
         <v>1092.5</v>
       </c>
       <c r="K11" s="51">
@@ -19785,52 +20340,55 @@
       </c>
       <c r="U11" s="51">
         <v>842.63499625162069</v>
       </c>
       <c r="V11" s="51">
         <v>851.6526526361863</v>
       </c>
       <c r="W11" s="51">
         <v>1079.5267414352579</v>
       </c>
       <c r="X11" s="51">
         <v>1100.0467660582381</v>
       </c>
       <c r="Y11" s="51">
         <v>924.30700000000002</v>
       </c>
       <c r="Z11" s="51">
         <v>954.8</v>
       </c>
       <c r="AA11" s="51">
         <v>1070.816</v>
       </c>
       <c r="AB11" s="51">
         <v>1022.261</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="13" customFormat="1">
+      <c r="AC11" s="51">
+        <v>1004.74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="13" customFormat="1">
       <c r="A12" s="177" t="s">
         <v>106</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="58">
         <v>719.27200000000005</v>
       </c>
       <c r="F12" s="58">
         <v>708.1</v>
       </c>
       <c r="G12" s="51">
         <v>650.5</v>
       </c>
       <c r="H12" s="51">
         <v>712.9</v>
       </c>
       <c r="I12" s="51">
         <v>829.6</v>
       </c>
       <c r="J12" s="51">
         <v>786.4</v>
       </c>
       <c r="K12" s="51">
@@ -19865,52 +20423,55 @@
       </c>
       <c r="U12" s="51">
         <v>712.06379104581799</v>
       </c>
       <c r="V12" s="51">
         <v>485.30167824011801</v>
       </c>
       <c r="W12" s="51">
         <v>565.81872600534712</v>
       </c>
       <c r="X12" s="51">
         <v>512.036024166743</v>
       </c>
       <c r="Y12" s="51">
         <v>554.58399999999995</v>
       </c>
       <c r="Z12" s="51">
         <v>597</v>
       </c>
       <c r="AA12" s="51">
         <v>646.10699999999997</v>
       </c>
       <c r="AB12" s="51">
         <v>571.84100000000001</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="13" customFormat="1">
+      <c r="AC12" s="51">
+        <v>672.47699999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="13" customFormat="1">
       <c r="A13" s="177" t="s">
         <v>107</v>
       </c>
       <c r="B13" s="58"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="58">
         <v>79.284999999999997</v>
       </c>
       <c r="F13" s="58">
         <v>37.5</v>
       </c>
       <c r="G13" s="51">
         <v>28.6</v>
       </c>
       <c r="H13" s="51">
         <v>28.7</v>
       </c>
       <c r="I13" s="51">
         <v>29.2</v>
       </c>
       <c r="J13" s="51">
         <v>37.9</v>
       </c>
       <c r="K13" s="51">
@@ -19945,52 +20506,55 @@
       </c>
       <c r="U13" s="51">
         <v>44.318209872551002</v>
       </c>
       <c r="V13" s="51">
         <v>57.798135426443999</v>
       </c>
       <c r="W13" s="51">
         <v>57.208599222126011</v>
       </c>
       <c r="X13" s="51">
         <v>51.576648104184997</v>
       </c>
       <c r="Y13" s="51">
         <v>54.212000000000003</v>
       </c>
       <c r="Z13" s="51">
         <v>57.1</v>
       </c>
       <c r="AA13" s="51">
         <v>59.271999999999998</v>
       </c>
       <c r="AB13" s="51">
         <v>52.375999999999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="13" customFormat="1">
+      <c r="AC13" s="51">
+        <v>58.503999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="13" customFormat="1">
       <c r="A14" s="177" t="s">
         <v>108</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="58">
         <v>152.41499999999999</v>
       </c>
       <c r="F14" s="58">
         <v>111.2</v>
       </c>
       <c r="G14" s="51">
         <v>138.6</v>
       </c>
       <c r="H14" s="51">
         <v>136</v>
       </c>
       <c r="I14" s="51">
         <v>125.7</v>
       </c>
       <c r="J14" s="51">
         <v>119.6</v>
       </c>
       <c r="K14" s="51">
@@ -20025,52 +20589,55 @@
       </c>
       <c r="U14" s="51">
         <v>36.856442267881171</v>
       </c>
       <c r="V14" s="51">
         <v>34.656812459034242</v>
       </c>
       <c r="W14" s="51">
         <v>37.168986003711666</v>
       </c>
       <c r="X14" s="51">
         <v>42.399518233929285</v>
       </c>
       <c r="Y14" s="51">
         <v>37.871000000000002</v>
       </c>
       <c r="Z14" s="51">
         <v>43.7</v>
       </c>
       <c r="AA14" s="51">
         <v>45.491</v>
       </c>
       <c r="AB14" s="51">
         <v>40.064999999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="13" customFormat="1">
+      <c r="AC14" s="51">
+        <v>42.863</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="13" customFormat="1">
       <c r="A15" s="177" t="s">
         <v>109</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="58">
         <v>84.272000000000006</v>
       </c>
       <c r="F15" s="58">
         <v>63.2</v>
       </c>
       <c r="G15" s="51">
         <v>41.7</v>
       </c>
       <c r="H15" s="51">
         <v>44</v>
       </c>
       <c r="I15" s="51">
         <v>42.3</v>
       </c>
       <c r="J15" s="51">
         <v>22.7</v>
       </c>
       <c r="K15" s="51">
@@ -20105,52 +20672,55 @@
       </c>
       <c r="U15" s="51">
         <v>52.097912632045606</v>
       </c>
       <c r="V15" s="51">
         <v>106.94684633689405</v>
       </c>
       <c r="W15" s="51">
         <v>114.74217420298186</v>
       </c>
       <c r="X15" s="51">
         <v>118.17501505198179</v>
       </c>
       <c r="Y15" s="51">
         <v>126.316</v>
       </c>
       <c r="Z15" s="51">
         <v>95.6</v>
       </c>
       <c r="AA15" s="51">
         <v>71.185000000000002</v>
       </c>
       <c r="AB15" s="51">
         <v>86.754000000000005</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="13" customFormat="1">
+      <c r="AC15" s="51">
+        <v>93.731999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="13" customFormat="1">
       <c r="A16" s="37" t="s">
         <v>110</v>
       </c>
       <c r="B16" s="160"/>
       <c r="C16" s="37"/>
       <c r="D16" s="37"/>
       <c r="E16" s="160">
         <f>SUM(E8:E15)</f>
         <v>4484.2690000000002</v>
       </c>
       <c r="F16" s="55">
         <v>3714.8</v>
       </c>
       <c r="G16" s="55">
         <v>3076.8</v>
       </c>
       <c r="H16" s="55">
         <v>3587</v>
       </c>
       <c r="I16" s="55">
         <v>3124.2</v>
       </c>
       <c r="J16" s="55">
         <v>2809.1</v>
       </c>
@@ -20169,128 +20739,133 @@
       <c r="O16" s="55">
         <v>2842.9</v>
       </c>
       <c r="P16" s="55">
         <v>2534</v>
       </c>
       <c r="Q16" s="55">
         <v>1962.4</v>
       </c>
       <c r="R16" s="55">
         <v>1791</v>
       </c>
       <c r="S16" s="55">
         <v>2194.9139999999998</v>
       </c>
       <c r="T16" s="55">
         <v>2214.9197587494045</v>
       </c>
       <c r="U16" s="55">
         <v>2301.3615425934472</v>
       </c>
       <c r="V16" s="55">
         <v>2109.1106656666047</v>
       </c>
       <c r="W16" s="55">
-        <f t="shared" ref="W16:AB16" si="0">SUM(W8:W15)</f>
+        <f t="shared" ref="W16:AC16" si="0">SUM(W8:W15)</f>
         <v>2207.6550923001751</v>
       </c>
       <c r="X16" s="55">
         <f t="shared" si="0"/>
         <v>2297.4658470331738</v>
       </c>
       <c r="Y16" s="55">
         <f t="shared" si="0"/>
         <v>2226.8609999999999</v>
       </c>
       <c r="Z16" s="55">
         <f t="shared" si="0"/>
         <v>2157.3999999999996</v>
       </c>
       <c r="AA16" s="55">
         <f t="shared" si="0"/>
         <v>2223.77</v>
       </c>
       <c r="AB16" s="55">
         <f t="shared" si="0"/>
         <v>2015.0119999999999</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="13" customFormat="1">
+      <c r="AC16" s="55">
+        <f t="shared" si="0"/>
+        <v>2177.6619999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="13" customFormat="1">
       <c r="A17" s="39"/>
       <c r="B17" s="39"/>
       <c r="C17" s="39"/>
       <c r="D17" s="39"/>
       <c r="E17" s="39"/>
       <c r="F17" s="65"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="52"/>
     </row>
-    <row r="18" spans="1:28" s="13" customFormat="1">
+    <row r="18" spans="1:29" s="13" customFormat="1">
       <c r="A18" s="37" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="37"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="64"/>
       <c r="G18" s="55"/>
       <c r="H18" s="55"/>
       <c r="I18" s="55"/>
       <c r="J18" s="55"/>
       <c r="K18" s="55"/>
       <c r="L18" s="55"/>
       <c r="M18" s="55"/>
       <c r="N18" s="55" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="55"/>
       <c r="P18" s="55"/>
       <c r="Q18" s="55"/>
       <c r="R18" s="55"/>
       <c r="S18" s="55"/>
       <c r="T18" s="55"/>
       <c r="U18" s="55"/>
       <c r="V18" s="55"/>
       <c r="W18" s="55"/>
       <c r="X18" s="55"/>
       <c r="Y18" s="55"/>
       <c r="Z18" s="55"/>
       <c r="AA18" s="55"/>
       <c r="AB18" s="55"/>
-    </row>
-    <row r="19" spans="1:28" s="13" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC18" s="55"/>
+    </row>
+    <row r="19" spans="1:29" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A19" s="177" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="58"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="58">
         <v>0</v>
       </c>
       <c r="F19" s="58">
         <v>0</v>
       </c>
       <c r="G19" s="58">
         <v>0</v>
       </c>
       <c r="H19" s="58">
         <v>0.3</v>
       </c>
       <c r="I19" s="58">
         <v>0.4</v>
       </c>
       <c r="J19" s="58">
         <v>0.4</v>
       </c>
       <c r="K19" s="58">
@@ -20321,52 +20896,53 @@
         <v>0</v>
       </c>
       <c r="T19" s="58">
         <v>0</v>
       </c>
       <c r="U19" s="58">
         <v>0</v>
       </c>
       <c r="V19" s="58">
         <v>0</v>
       </c>
       <c r="W19" s="58">
         <v>0</v>
       </c>
       <c r="X19" s="58">
         <v>0</v>
       </c>
       <c r="Y19" s="58" t="s">
         <v>36</v>
       </c>
       <c r="Z19" s="58" t="s">
         <v>36</v>
       </c>
       <c r="AA19" s="58"/>
       <c r="AB19" s="58"/>
-    </row>
-    <row r="20" spans="1:28" s="13" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC19" s="58"/>
+    </row>
+    <row r="20" spans="1:29" s="13" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="177" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="58">
         <v>12.211</v>
       </c>
       <c r="F20" s="58">
         <v>6</v>
       </c>
       <c r="G20" s="58">
         <v>6.3</v>
       </c>
       <c r="H20" s="58">
         <v>6.9</v>
       </c>
       <c r="I20" s="58">
         <v>4.7</v>
       </c>
       <c r="J20" s="58">
         <v>7.7</v>
       </c>
       <c r="K20" s="58">
@@ -20397,52 +20973,53 @@
         <v>0</v>
       </c>
       <c r="T20" s="58">
         <v>0</v>
       </c>
       <c r="U20" s="58">
         <v>0</v>
       </c>
       <c r="V20" s="58">
         <v>0</v>
       </c>
       <c r="W20" s="58">
         <v>0</v>
       </c>
       <c r="X20" s="58">
         <v>0</v>
       </c>
       <c r="Y20" s="58" t="s">
         <v>36</v>
       </c>
       <c r="Z20" s="58" t="s">
         <v>36</v>
       </c>
       <c r="AA20" s="58"/>
       <c r="AB20" s="58"/>
-    </row>
-    <row r="21" spans="1:28" s="13" customFormat="1">
+      <c r="AC20" s="58"/>
+    </row>
+    <row r="21" spans="1:29" s="13" customFormat="1">
       <c r="A21" s="177" t="s">
         <v>107</v>
       </c>
       <c r="B21" s="58"/>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
       <c r="E21" s="58">
         <v>5.0110000000000001</v>
       </c>
       <c r="F21" s="58">
         <v>4.5</v>
       </c>
       <c r="G21" s="58">
         <v>8.8000000000000007</v>
       </c>
       <c r="H21" s="58">
         <v>10.5</v>
       </c>
       <c r="I21" s="58">
         <v>9.5</v>
       </c>
       <c r="J21" s="58">
         <v>34.4</v>
       </c>
       <c r="K21" s="58">
@@ -20477,52 +21054,55 @@
       </c>
       <c r="U21" s="58">
         <v>8.9342062099999993</v>
       </c>
       <c r="V21" s="58">
         <v>19.408239720000001</v>
       </c>
       <c r="W21" s="58">
         <v>11.077761669999999</v>
       </c>
       <c r="X21" s="58">
         <v>6.5382865999999993</v>
       </c>
       <c r="Y21" s="58">
         <v>2.82</v>
       </c>
       <c r="Z21" s="58">
         <v>1.6</v>
       </c>
       <c r="AA21" s="58">
         <v>1.2370000000000001</v>
       </c>
       <c r="AB21" s="58">
         <v>13.837</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="13" customFormat="1">
+      <c r="AC21" s="58">
+        <v>27.712</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="13" customFormat="1">
       <c r="A22" s="177" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="58">
         <v>0</v>
       </c>
       <c r="F22" s="58">
         <v>0</v>
       </c>
       <c r="G22" s="58">
         <v>0</v>
       </c>
       <c r="H22" s="58">
         <v>0</v>
       </c>
       <c r="I22" s="58">
         <v>0</v>
       </c>
       <c r="J22" s="58">
         <v>0</v>
       </c>
       <c r="K22" s="58">
@@ -20557,52 +21137,55 @@
       </c>
       <c r="U22" s="58">
         <v>3.7499217884387388</v>
       </c>
       <c r="V22" s="58">
         <v>4.0303640283759998</v>
       </c>
       <c r="W22" s="58">
         <v>4.6781315440300002</v>
       </c>
       <c r="X22" s="58">
         <v>7.6332429466170009</v>
       </c>
       <c r="Y22" s="58">
         <v>15.369</v>
       </c>
       <c r="Z22" s="58">
         <v>20.9</v>
       </c>
       <c r="AA22" s="58">
         <v>23.891999999999999</v>
       </c>
       <c r="AB22" s="58">
         <v>23.363</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="13" customFormat="1">
+      <c r="AC22" s="58">
+        <v>25.835000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="13" customFormat="1">
       <c r="A23" s="177" t="s">
         <v>114</v>
       </c>
       <c r="B23" s="58"/>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="58">
         <v>334.62900000000002</v>
       </c>
       <c r="F23" s="58">
         <v>0</v>
       </c>
       <c r="G23" s="58">
         <v>0</v>
       </c>
       <c r="H23" s="58">
         <v>0</v>
       </c>
       <c r="I23" s="58">
         <v>596.20000000000005</v>
       </c>
       <c r="J23" s="58">
         <v>631.79999999999995</v>
       </c>
       <c r="K23" s="58">
@@ -20637,52 +21220,55 @@
       </c>
       <c r="U23" s="58">
         <v>546.13858296715705</v>
       </c>
       <c r="V23" s="58">
         <v>547.41930826864859</v>
       </c>
       <c r="W23" s="58">
         <v>543.1371317816587</v>
       </c>
       <c r="X23" s="58">
         <v>538.74554692950915</v>
       </c>
       <c r="Y23" s="58">
         <v>530.61</v>
       </c>
       <c r="Z23" s="58">
         <v>530.1</v>
       </c>
       <c r="AA23" s="58">
         <v>529.28899999999999</v>
       </c>
       <c r="AB23" s="58">
         <v>562.72</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="13" customFormat="1">
+      <c r="AC23" s="58">
+        <v>526.84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="13" customFormat="1">
       <c r="A24" s="177" t="s">
         <v>115</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="58">
         <v>89.980999999999995</v>
       </c>
       <c r="F24" s="58">
         <v>99.6</v>
       </c>
       <c r="G24" s="58">
         <v>97.2</v>
       </c>
       <c r="H24" s="58">
         <v>96.7</v>
       </c>
       <c r="I24" s="58">
         <v>87.6</v>
       </c>
       <c r="J24" s="58">
         <v>87.8</v>
       </c>
       <c r="K24" s="58">
@@ -20717,52 +21303,55 @@
       </c>
       <c r="U24" s="58">
         <v>162.35466696374803</v>
       </c>
       <c r="V24" s="58">
         <v>157.29858283310602</v>
       </c>
       <c r="W24" s="58">
         <v>155.495333852328</v>
       </c>
       <c r="X24" s="58">
         <v>144.75907266000002</v>
       </c>
       <c r="Y24" s="58">
         <v>145.41300000000001</v>
       </c>
       <c r="Z24" s="58">
         <v>146.4</v>
       </c>
       <c r="AA24" s="58">
         <v>148.691</v>
       </c>
       <c r="AB24" s="58">
         <v>156.07</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="13" customFormat="1">
+      <c r="AC24" s="58">
+        <v>154.00299999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="13" customFormat="1">
       <c r="A25" s="177" t="s">
         <v>116</v>
       </c>
       <c r="B25" s="58"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="58">
         <v>62.28</v>
       </c>
       <c r="F25" s="58">
         <v>60.9</v>
       </c>
       <c r="G25" s="58">
         <v>35.299999999999997</v>
       </c>
       <c r="H25" s="58">
         <v>30</v>
       </c>
       <c r="I25" s="58">
         <v>20.7</v>
       </c>
       <c r="J25" s="58">
         <v>16.2</v>
       </c>
       <c r="K25" s="58">
@@ -20797,52 +21386,55 @@
       </c>
       <c r="U25" s="58">
         <v>1.1655384512628792</v>
       </c>
       <c r="V25" s="58">
         <v>1.1960131337670563</v>
       </c>
       <c r="W25" s="58">
         <v>1.1244965104012232</v>
       </c>
       <c r="X25" s="58">
         <v>1.1293474828678221</v>
       </c>
       <c r="Y25" s="58">
         <v>0.75</v>
       </c>
       <c r="Z25" s="58">
         <v>0.7</v>
       </c>
       <c r="AA25" s="58">
         <v>0.65800000000000003</v>
       </c>
       <c r="AB25" s="58">
         <v>0.63500000000000001</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="13" customFormat="1">
+      <c r="AC25" s="58">
+        <v>8.6989999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="13" customFormat="1">
       <c r="A26" s="177" t="s">
         <v>117</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="38"/>
       <c r="D26" s="38"/>
       <c r="E26" s="58">
         <v>0</v>
       </c>
       <c r="F26" s="58">
         <v>0</v>
       </c>
       <c r="G26" s="58">
         <v>0</v>
       </c>
       <c r="H26" s="58">
         <v>0</v>
       </c>
       <c r="I26" s="58">
         <v>0</v>
       </c>
       <c r="J26" s="58">
         <v>0</v>
       </c>
       <c r="K26" s="58">
@@ -20877,52 +21469,55 @@
       </c>
       <c r="U26" s="58">
         <v>4.2051105180542221</v>
       </c>
       <c r="V26" s="58">
         <v>4.2035434951619246</v>
       </c>
       <c r="W26" s="58">
         <v>4.2028076079493042</v>
       </c>
       <c r="X26" s="58">
         <v>4.2063200784597425</v>
       </c>
       <c r="Y26" s="58" t="s">
         <v>39</v>
       </c>
       <c r="Z26" s="58" t="s">
         <v>36</v>
       </c>
       <c r="AA26" s="58">
         <v>0</v>
       </c>
       <c r="AB26" s="58" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="13" customFormat="1">
+      <c r="AC26" s="58" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="13" customFormat="1">
       <c r="A27" s="177" t="s">
         <v>118</v>
       </c>
       <c r="B27" s="58"/>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="58">
         <v>66.063999999999993</v>
       </c>
       <c r="F27" s="58">
         <v>63.9</v>
       </c>
       <c r="G27" s="58">
         <v>61.3</v>
       </c>
       <c r="H27" s="58">
         <v>47.7</v>
       </c>
       <c r="I27" s="58">
         <v>40.700000000000003</v>
       </c>
       <c r="J27" s="58">
         <v>38.5</v>
       </c>
       <c r="K27" s="58">
@@ -20957,52 +21552,55 @@
       </c>
       <c r="U27" s="58">
         <v>28.987704542940669</v>
       </c>
       <c r="V27" s="58">
         <v>27.515680768619742</v>
       </c>
       <c r="W27" s="58">
         <v>27.944768330555245</v>
       </c>
       <c r="X27" s="58">
         <v>25.890314098052709</v>
       </c>
       <c r="Y27" s="58">
         <v>25.361000000000001</v>
       </c>
       <c r="Z27" s="58">
         <v>23.2</v>
       </c>
       <c r="AA27" s="58">
         <v>22.614999999999998</v>
       </c>
       <c r="AB27" s="58">
         <v>21.274999999999999</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="13" customFormat="1">
+      <c r="AC27" s="58">
+        <v>21.442</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="13" customFormat="1">
       <c r="A28" s="177" t="s">
         <v>119</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="38"/>
       <c r="D28" s="38"/>
       <c r="E28" s="58">
         <v>1756.2909999999999</v>
       </c>
       <c r="F28" s="58">
         <v>1237.7</v>
       </c>
       <c r="G28" s="58">
         <v>1231.8</v>
       </c>
       <c r="H28" s="58">
         <v>1210.3</v>
       </c>
       <c r="I28" s="58">
         <v>1170.5</v>
       </c>
       <c r="J28" s="58">
         <v>1167.3</v>
       </c>
       <c r="K28" s="58">
@@ -21037,52 +21635,55 @@
       </c>
       <c r="U28" s="58">
         <v>911.22115175025067</v>
       </c>
       <c r="V28" s="58">
         <v>883.27275337053072</v>
       </c>
       <c r="W28" s="58">
         <v>888.96767556216776</v>
       </c>
       <c r="X28" s="58">
         <v>863.15988119090605</v>
       </c>
       <c r="Y28" s="58">
         <v>829.81299999999999</v>
       </c>
       <c r="Z28" s="58">
         <v>796</v>
       </c>
       <c r="AA28" s="58">
         <v>765.97</v>
       </c>
       <c r="AB28" s="58">
         <v>732.41099999999994</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="13" customFormat="1">
+      <c r="AC28" s="58">
+        <v>731.91300000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="13" customFormat="1">
       <c r="A29" s="177" t="s">
         <v>120</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="58">
         <v>87.492999999999995</v>
       </c>
       <c r="F29" s="58">
         <v>93.7</v>
       </c>
       <c r="G29" s="58">
         <v>80</v>
       </c>
       <c r="H29" s="58">
         <v>68.599999999999994</v>
       </c>
       <c r="I29" s="58">
         <v>42.1</v>
       </c>
       <c r="J29" s="58">
         <v>36.1</v>
       </c>
       <c r="K29" s="58">
@@ -21117,52 +21718,55 @@
       </c>
       <c r="U29" s="58">
         <v>62.767454887957406</v>
       </c>
       <c r="V29" s="58">
         <v>56.621952021337989</v>
       </c>
       <c r="W29" s="58">
         <v>52.583077715777989</v>
       </c>
       <c r="X29" s="58">
         <v>53.815459764128995</v>
       </c>
       <c r="Y29" s="58">
         <v>63.526000000000003</v>
       </c>
       <c r="Z29" s="58">
         <v>56.6</v>
       </c>
       <c r="AA29" s="58">
         <v>48.935000000000002</v>
       </c>
       <c r="AB29" s="58">
         <v>49.243000000000002</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="13" customFormat="1">
+      <c r="AC29" s="58">
+        <v>64.778999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="13" customFormat="1">
       <c r="A30" s="37" t="s">
         <v>121</v>
       </c>
       <c r="B30" s="55"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="55">
         <f>SUM(E19:E29)</f>
         <v>2413.9599999999996</v>
       </c>
       <c r="F30" s="55">
         <v>1569.2</v>
       </c>
       <c r="G30" s="55">
         <v>1520.7</v>
       </c>
       <c r="H30" s="55">
         <v>1470.9</v>
       </c>
       <c r="I30" s="55">
         <v>1972.4</v>
       </c>
       <c r="J30" s="55">
         <v>2020.3</v>
       </c>
@@ -21181,107 +21785,112 @@
       <c r="O30" s="55">
         <v>1921.9</v>
       </c>
       <c r="P30" s="55">
         <v>1963.6</v>
       </c>
       <c r="Q30" s="55">
         <v>1955.1</v>
       </c>
       <c r="R30" s="55">
         <v>1941.7</v>
       </c>
       <c r="S30" s="55">
         <v>1927.0650000000001</v>
       </c>
       <c r="T30" s="55">
         <v>1810.4486912505968</v>
       </c>
       <c r="U30" s="55">
         <v>1729.5243380798097</v>
       </c>
       <c r="V30" s="55">
         <v>1700.9664376395481</v>
       </c>
       <c r="W30" s="55">
-        <f t="shared" ref="W30:AB30" si="1">SUM(W19:W29)</f>
+        <f t="shared" ref="W30:AC30" si="1">SUM(W19:W29)</f>
         <v>1689.2111845748682</v>
       </c>
       <c r="X30" s="55">
         <f t="shared" si="1"/>
         <v>1645.8774717505414</v>
       </c>
       <c r="Y30" s="55">
         <f t="shared" si="1"/>
         <v>1613.662</v>
       </c>
       <c r="Z30" s="55">
         <f t="shared" si="1"/>
         <v>1575.5</v>
       </c>
       <c r="AA30" s="55">
         <f t="shared" si="1"/>
         <v>1541.287</v>
       </c>
       <c r="AB30" s="55">
         <f t="shared" si="1"/>
         <v>1559.5539999999999</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="13" customFormat="1">
+      <c r="AC30" s="55">
+        <f t="shared" si="1"/>
+        <v>1561.223</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="13" customFormat="1">
       <c r="A31" s="40"/>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="56"/>
       <c r="G31" s="56"/>
       <c r="H31" s="56"/>
       <c r="I31" s="56"/>
       <c r="J31" s="56"/>
       <c r="K31" s="56"/>
       <c r="L31" s="56"/>
       <c r="M31" s="56"/>
       <c r="N31" s="56"/>
       <c r="O31" s="56"/>
       <c r="P31" s="56"/>
       <c r="Q31" s="56"/>
       <c r="R31" s="56"/>
       <c r="S31" s="56"/>
       <c r="T31" s="56"/>
       <c r="U31" s="56">
         <v>0</v>
       </c>
       <c r="V31" s="56"/>
       <c r="W31" s="56"/>
       <c r="X31" s="56"/>
       <c r="Y31" s="56"/>
       <c r="Z31" s="56"/>
       <c r="AA31" s="56"/>
       <c r="AB31" s="56"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="56"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="37" t="s">
         <v>122</v>
       </c>
       <c r="B32" s="161"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="161">
         <f>E30+E16</f>
         <v>6898.2289999999994</v>
       </c>
       <c r="F32" s="55">
         <v>5284</v>
       </c>
       <c r="G32" s="55">
         <v>4597.5</v>
       </c>
       <c r="H32" s="55">
         <v>5057.8</v>
       </c>
       <c r="I32" s="55">
         <v>5096.6000000000004</v>
       </c>
       <c r="J32" s="55">
         <v>4829.3</v>
       </c>
@@ -21301,145 +21910,150 @@
         <v>4764.8</v>
       </c>
       <c r="P32" s="55">
         <v>4497.6000000000004</v>
       </c>
       <c r="Q32" s="55">
         <v>3917.6</v>
       </c>
       <c r="R32" s="55">
         <v>3732.7</v>
       </c>
       <c r="S32" s="55">
         <v>4121.9789999999994</v>
       </c>
       <c r="T32" s="55">
         <v>4025.3684500000013</v>
       </c>
       <c r="U32" s="55">
         <v>4030.8858806732569</v>
       </c>
       <c r="V32" s="55">
         <f>V30+V16</f>
         <v>3810.0771033061528</v>
       </c>
       <c r="W32" s="55">
-        <f t="shared" ref="W32:AB32" si="2">SUM(W30,W16)</f>
+        <f t="shared" ref="W32:AC32" si="2">SUM(W30,W16)</f>
         <v>3896.8662768750432</v>
       </c>
       <c r="X32" s="55">
         <f t="shared" si="2"/>
         <v>3943.3433187837154</v>
       </c>
       <c r="Y32" s="55">
         <f t="shared" si="2"/>
         <v>3840.5230000000001</v>
       </c>
       <c r="Z32" s="55">
         <f t="shared" si="2"/>
         <v>3732.8999999999996</v>
       </c>
       <c r="AA32" s="55">
         <f t="shared" si="2"/>
         <v>3765.0569999999998</v>
       </c>
       <c r="AB32" s="55">
         <f t="shared" si="2"/>
         <v>3574.5659999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="55">
+        <f t="shared" si="2"/>
+        <v>3738.8849999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="41"/>
       <c r="F33" s="66"/>
       <c r="G33" s="57"/>
       <c r="H33" s="57"/>
       <c r="I33" s="57"/>
       <c r="J33" s="57"/>
       <c r="K33" s="57"/>
       <c r="L33" s="57"/>
       <c r="M33" s="57"/>
       <c r="N33" s="57" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="57"/>
     </row>
-    <row r="34" spans="1:28" ht="16.5">
+    <row r="34" spans="1:29" ht="16.5">
       <c r="A34" s="41" t="s">
         <v>123</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="66"/>
       <c r="G34" s="57"/>
       <c r="H34" s="57"/>
       <c r="I34" s="57"/>
       <c r="J34" s="57"/>
       <c r="K34" s="57"/>
       <c r="L34" s="57"/>
       <c r="M34" s="57"/>
       <c r="N34" s="57" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="57"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" s="37" t="s">
         <v>124</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="64"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="55"/>
       <c r="P35" s="55"/>
       <c r="Q35" s="55"/>
       <c r="R35" s="55"/>
       <c r="S35" s="55"/>
       <c r="T35" s="55"/>
       <c r="U35" s="55"/>
       <c r="V35" s="55"/>
       <c r="W35" s="55"/>
       <c r="X35" s="55"/>
       <c r="Y35" s="55"/>
       <c r="Z35" s="55"/>
       <c r="AA35" s="55"/>
       <c r="AB35" s="55"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="55"/>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="178" t="s">
         <v>125</v>
       </c>
       <c r="B36" s="43"/>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43">
         <v>312.529</v>
       </c>
       <c r="F36" s="58">
         <v>402.3</v>
       </c>
       <c r="G36" s="58">
         <v>490.4</v>
       </c>
       <c r="H36" s="58">
         <v>509.4</v>
       </c>
       <c r="I36" s="58">
         <v>0</v>
       </c>
       <c r="J36" s="58">
         <v>0</v>
       </c>
       <c r="K36" s="58">
@@ -21472,52 +22086,53 @@
       <c r="T36" s="58">
         <v>0</v>
       </c>
       <c r="U36" s="58">
         <v>0</v>
       </c>
       <c r="V36" s="58">
         <v>0</v>
       </c>
       <c r="W36" s="58">
         <v>0</v>
       </c>
       <c r="X36" s="58">
         <v>0</v>
       </c>
       <c r="Y36" s="58">
         <v>0</v>
       </c>
       <c r="Z36" s="58">
         <v>0</v>
       </c>
       <c r="AA36" s="58">
         <v>0</v>
       </c>
       <c r="AB36" s="58"/>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="58"/>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="178" t="s">
         <v>126</v>
       </c>
       <c r="B37" s="43"/>
       <c r="C37" s="43"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43">
         <v>612.50599999999997</v>
       </c>
       <c r="F37" s="58">
         <v>724.7</v>
       </c>
       <c r="G37" s="51">
         <v>1514.7</v>
       </c>
       <c r="H37" s="51">
         <v>1520.4</v>
       </c>
       <c r="I37" s="51">
         <v>353.6</v>
       </c>
       <c r="J37" s="51">
         <v>106.8</v>
       </c>
       <c r="K37" s="51">
@@ -21552,52 +22167,55 @@
       </c>
       <c r="U37" s="51">
         <v>161.49738907</v>
       </c>
       <c r="V37" s="51">
         <v>194.6129804</v>
       </c>
       <c r="W37" s="51">
         <v>74.940493979999999</v>
       </c>
       <c r="X37" s="51">
         <v>100.38355007</v>
       </c>
       <c r="Y37" s="51">
         <v>9.4499999999999993</v>
       </c>
       <c r="Z37" s="51">
         <v>32.700000000000003</v>
       </c>
       <c r="AA37" s="51">
         <v>9.4960000000000004</v>
       </c>
       <c r="AB37" s="51">
         <v>0.58499999999999996</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="51">
+        <v>86.015000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="178" t="s">
         <v>127</v>
       </c>
       <c r="B38" s="43"/>
       <c r="C38" s="43"/>
       <c r="D38" s="43"/>
       <c r="E38" s="43">
         <v>4.5640000000000001</v>
       </c>
       <c r="F38" s="58">
         <v>0</v>
       </c>
       <c r="G38" s="51">
         <v>0</v>
       </c>
       <c r="H38" s="51">
         <v>0</v>
       </c>
       <c r="I38" s="51">
         <v>28.2</v>
       </c>
       <c r="J38" s="51">
         <v>0</v>
       </c>
       <c r="K38" s="51">
@@ -21632,52 +22250,55 @@
       </c>
       <c r="U38" s="51">
         <v>3.1740226000000002</v>
       </c>
       <c r="V38" s="51">
         <v>2.0671003300000002</v>
       </c>
       <c r="W38" s="51">
         <v>2.1815999999999998E-4</v>
       </c>
       <c r="X38" s="51">
         <v>2.6333325100000002</v>
       </c>
       <c r="Y38" s="51">
         <v>0.65800000000000003</v>
       </c>
       <c r="Z38" s="51">
         <v>12.9</v>
       </c>
       <c r="AA38" s="51">
         <v>14.109</v>
       </c>
       <c r="AB38" s="51">
         <v>12.836</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="51">
+        <v>4.2009999999999996</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="178" t="s">
         <v>128</v>
       </c>
       <c r="B39" s="43"/>
       <c r="C39" s="43"/>
       <c r="D39" s="43"/>
       <c r="E39" s="43">
         <v>1021.503</v>
       </c>
       <c r="F39" s="58">
         <v>830.4</v>
       </c>
       <c r="G39" s="51">
         <v>305.7</v>
       </c>
       <c r="H39" s="51">
         <v>347.7</v>
       </c>
       <c r="I39" s="51">
         <v>491.8</v>
       </c>
       <c r="J39" s="51">
         <v>398.4</v>
       </c>
       <c r="K39" s="51">
@@ -21712,52 +22333,55 @@
       </c>
       <c r="U39" s="51">
         <v>867.91921732479921</v>
       </c>
       <c r="V39" s="51">
         <v>650.76025819714619</v>
       </c>
       <c r="W39" s="51">
         <v>630.06981839297805</v>
       </c>
       <c r="X39" s="51">
         <v>726.83793500038416</v>
       </c>
       <c r="Y39" s="51">
         <v>585.93200000000002</v>
       </c>
       <c r="Z39" s="51">
         <v>572.4</v>
       </c>
       <c r="AA39" s="51">
         <v>502.94099999999997</v>
       </c>
       <c r="AB39" s="51">
         <v>643.21299999999997</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="51">
+        <v>736.93299999999999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="178" t="s">
         <v>129</v>
       </c>
       <c r="B40" s="43"/>
       <c r="C40" s="43"/>
       <c r="D40" s="43"/>
       <c r="E40" s="43">
         <v>1956.829</v>
       </c>
       <c r="F40" s="58">
         <v>1581.3</v>
       </c>
       <c r="G40" s="51">
         <v>1684.6</v>
       </c>
       <c r="H40" s="51">
         <v>2030</v>
       </c>
       <c r="I40" s="51">
         <v>1995.6</v>
       </c>
       <c r="J40" s="51">
         <v>1856.8</v>
       </c>
       <c r="K40" s="51">
@@ -21792,52 +22416,55 @@
       </c>
       <c r="U40" s="51">
         <v>1236.9086359647363</v>
       </c>
       <c r="V40" s="51">
         <v>1221.355745662252</v>
       </c>
       <c r="W40" s="51">
         <v>1469.1871894367926</v>
       </c>
       <c r="X40" s="51">
         <v>1386.6043722885429</v>
       </c>
       <c r="Y40" s="51">
         <v>1638.749</v>
       </c>
       <c r="Z40" s="51">
         <v>1538.4</v>
       </c>
       <c r="AA40" s="51">
         <v>1726.2270000000001</v>
       </c>
       <c r="AB40" s="51">
         <v>1610.8140000000001</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="51">
+        <v>1736.6949999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="178" t="s">
         <v>130</v>
       </c>
       <c r="B41" s="43"/>
       <c r="C41" s="43"/>
       <c r="D41" s="43"/>
       <c r="E41" s="43">
         <v>80.340999999999994</v>
       </c>
       <c r="F41" s="58">
         <v>88.7</v>
       </c>
       <c r="G41" s="51">
         <v>83.7</v>
       </c>
       <c r="H41" s="51">
         <v>110.3</v>
       </c>
       <c r="I41" s="51">
         <v>138.9</v>
       </c>
       <c r="J41" s="51">
         <v>155.6</v>
       </c>
       <c r="K41" s="51">
@@ -21872,52 +22499,55 @@
       </c>
       <c r="U41" s="51">
         <v>72.548416644731731</v>
       </c>
       <c r="V41" s="51">
         <v>75.516241393178575</v>
       </c>
       <c r="W41" s="51">
         <v>79.735058953896299</v>
       </c>
       <c r="X41" s="51">
         <v>88.103622348775076</v>
       </c>
       <c r="Y41" s="51">
         <v>87.647999999999996</v>
       </c>
       <c r="Z41" s="51">
         <v>97.3</v>
       </c>
       <c r="AA41" s="51">
         <v>83.106999999999999</v>
       </c>
       <c r="AB41" s="51">
         <v>97.947000000000003</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="51">
+        <v>87.311000000000007</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="178" t="s">
         <v>131</v>
       </c>
       <c r="B42" s="43"/>
       <c r="C42" s="43"/>
       <c r="D42" s="43"/>
       <c r="E42" s="43">
         <v>107.285</v>
       </c>
       <c r="F42" s="58">
         <v>47.3</v>
       </c>
       <c r="G42" s="51">
         <v>46.6</v>
       </c>
       <c r="H42" s="51">
         <v>46.9</v>
       </c>
       <c r="I42" s="51">
         <v>7.6</v>
       </c>
       <c r="J42" s="51">
         <v>7.8</v>
       </c>
       <c r="K42" s="51">
@@ -21952,52 +22582,55 @@
       </c>
       <c r="U42" s="51">
         <v>4.9615616225968768</v>
       </c>
       <c r="V42" s="51">
         <v>4.7543696359725587</v>
       </c>
       <c r="W42" s="51">
         <v>4.7880514199514952</v>
       </c>
       <c r="X42" s="51">
         <v>4.0197076467455313</v>
       </c>
       <c r="Y42" s="51">
         <v>0.81499999999999995</v>
       </c>
       <c r="Z42" s="51">
         <v>0.2</v>
       </c>
       <c r="AA42" s="51">
         <v>5.5E-2</v>
       </c>
       <c r="AB42" s="51">
         <v>10.041</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="51">
+        <v>18.856000000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="178" t="s">
         <v>132</v>
       </c>
       <c r="B43" s="43"/>
       <c r="C43" s="43"/>
       <c r="D43" s="43"/>
       <c r="E43" s="43">
         <v>55.786000000000001</v>
       </c>
       <c r="F43" s="58">
         <v>43.1</v>
       </c>
       <c r="G43" s="51">
         <v>41.2</v>
       </c>
       <c r="H43" s="51">
         <v>46.6</v>
       </c>
       <c r="I43" s="51">
         <v>51.8</v>
       </c>
       <c r="J43" s="51">
         <v>44</v>
       </c>
       <c r="K43" s="51">
@@ -22032,52 +22665,55 @@
       </c>
       <c r="U43" s="51">
         <v>33.895895378366468</v>
       </c>
       <c r="V43" s="51">
         <v>34.100164763348424</v>
       </c>
       <c r="W43" s="51">
         <v>30.546481003087571</v>
       </c>
       <c r="X43" s="51">
         <v>34.756228025058931</v>
       </c>
       <c r="Y43" s="51">
         <v>27.698</v>
       </c>
       <c r="Z43" s="51">
         <v>21.7</v>
       </c>
       <c r="AA43" s="51">
         <v>19.242999999999999</v>
       </c>
       <c r="AB43" s="51">
         <v>25.144000000000002</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="51">
+        <v>26.832999999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="178" t="s">
         <v>133</v>
       </c>
       <c r="B44" s="43"/>
       <c r="C44" s="43"/>
       <c r="D44" s="43"/>
       <c r="E44" s="43">
         <f>3.398+86.332+3.254</f>
         <v>92.983999999999995</v>
       </c>
       <c r="F44" s="58">
         <v>54.2</v>
       </c>
       <c r="G44" s="51">
         <v>45.1</v>
       </c>
       <c r="H44" s="51">
         <v>45.4</v>
       </c>
       <c r="I44" s="51">
         <v>44.3</v>
       </c>
       <c r="J44" s="51">
         <v>20.6</v>
       </c>
@@ -22113,52 +22749,55 @@
       </c>
       <c r="U44" s="51">
         <v>22.101143699999998</v>
       </c>
       <c r="V44" s="51">
         <v>21.14674123</v>
       </c>
       <c r="W44" s="51">
         <v>5.3955928999999996</v>
       </c>
       <c r="X44" s="51">
         <v>94.313415080000013</v>
       </c>
       <c r="Y44" s="51">
         <v>96.885000000000005</v>
       </c>
       <c r="Z44" s="51">
         <v>99.8</v>
       </c>
       <c r="AA44" s="51">
         <v>103.416</v>
       </c>
       <c r="AB44" s="51">
         <v>1.329</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC44" s="51">
+        <v>1.4319999999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="14.25" customHeight="1">
       <c r="A45" s="178" t="s">
         <v>154</v>
       </c>
       <c r="B45" s="43"/>
       <c r="C45" s="43"/>
       <c r="D45" s="43"/>
       <c r="E45" s="43">
         <v>56.493000000000002</v>
       </c>
       <c r="F45" s="58">
         <v>0</v>
       </c>
       <c r="G45" s="51">
         <v>0</v>
       </c>
       <c r="H45" s="51">
         <v>0</v>
       </c>
       <c r="I45" s="51">
         <v>0</v>
       </c>
       <c r="J45" s="51">
         <v>0</v>
       </c>
       <c r="K45" s="51">
@@ -22193,52 +22832,55 @@
       </c>
       <c r="U45" s="51">
         <v>0</v>
       </c>
       <c r="V45" s="51">
         <v>0</v>
       </c>
       <c r="W45" s="51">
         <v>0</v>
       </c>
       <c r="X45" s="51">
         <v>0</v>
       </c>
       <c r="Y45" s="51">
         <v>0</v>
       </c>
       <c r="Z45" s="51">
         <v>0</v>
       </c>
       <c r="AA45" s="51">
         <v>0</v>
       </c>
       <c r="AB45" s="51">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="178" t="s">
         <v>134</v>
       </c>
       <c r="B46" s="43"/>
       <c r="C46" s="43"/>
       <c r="D46" s="43"/>
       <c r="E46" s="43">
         <v>19.103000000000002</v>
       </c>
       <c r="F46" s="58">
         <v>32.1</v>
       </c>
       <c r="G46" s="51">
         <v>26.9</v>
       </c>
       <c r="H46" s="51">
         <v>21.5</v>
       </c>
       <c r="I46" s="51">
         <v>9</v>
       </c>
       <c r="J46" s="51">
         <v>7.5</v>
       </c>
       <c r="K46" s="51">
@@ -22273,52 +22915,55 @@
       </c>
       <c r="U46" s="51">
         <v>25.133324909765086</v>
       </c>
       <c r="V46" s="51">
         <v>17.153012510924</v>
       </c>
       <c r="W46" s="51">
         <v>17.263112796083</v>
       </c>
       <c r="X46" s="51">
         <v>22.765045446327999</v>
       </c>
       <c r="Y46" s="51">
         <v>23.193000000000001</v>
       </c>
       <c r="Z46" s="51">
         <v>27.2</v>
       </c>
       <c r="AA46" s="51">
         <v>23.268000000000001</v>
       </c>
       <c r="AB46" s="51">
         <v>19.84</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="51">
+        <v>36.405999999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="178" t="s">
         <v>135</v>
       </c>
       <c r="B47" s="43"/>
       <c r="C47" s="43"/>
       <c r="D47" s="43"/>
       <c r="E47" s="43">
         <v>164.4</v>
       </c>
       <c r="F47" s="58">
         <v>114.3</v>
       </c>
       <c r="G47" s="51">
         <v>144.30000000000001</v>
       </c>
       <c r="H47" s="51">
         <v>111.7</v>
       </c>
       <c r="I47" s="51">
         <v>96.7</v>
       </c>
       <c r="J47" s="51">
         <v>108.6</v>
       </c>
       <c r="K47" s="51">
@@ -22353,52 +22998,55 @@
       </c>
       <c r="U47" s="51">
         <v>50.128151095417344</v>
       </c>
       <c r="V47" s="51">
         <v>48.015349639221924</v>
       </c>
       <c r="W47" s="51">
         <v>60.945417186129021</v>
       </c>
       <c r="X47" s="51">
         <v>60.169079038665906</v>
       </c>
       <c r="Y47" s="51">
         <v>60.533000000000001</v>
       </c>
       <c r="Z47" s="51">
         <v>57.4</v>
       </c>
       <c r="AA47" s="51">
         <v>69.132000000000005</v>
       </c>
       <c r="AB47" s="51">
         <v>72.337000000000003</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="51">
+        <v>72.631</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="37" t="s">
         <v>136</v>
       </c>
       <c r="B48" s="162"/>
       <c r="C48" s="37"/>
       <c r="D48" s="37"/>
       <c r="E48" s="162">
         <f>SUM(E36:E47)</f>
         <v>4484.3229999999994</v>
       </c>
       <c r="F48" s="55">
         <v>3918.2</v>
       </c>
       <c r="G48" s="55">
         <v>4383.2</v>
       </c>
       <c r="H48" s="55">
         <v>4789.8999999999996</v>
       </c>
       <c r="I48" s="55">
         <v>3217.4</v>
       </c>
       <c r="J48" s="55">
         <v>2706</v>
       </c>
@@ -22418,128 +23066,133 @@
         <v>3653.9</v>
       </c>
       <c r="P48" s="55">
         <v>3470</v>
       </c>
       <c r="Q48" s="55">
         <v>3130.4</v>
       </c>
       <c r="R48" s="55">
         <v>3087.2</v>
       </c>
       <c r="S48" s="55">
         <v>2583.1779999999999</v>
       </c>
       <c r="T48" s="55">
         <v>2628.4666781551327</v>
       </c>
       <c r="U48" s="55">
         <v>2478.2677583104128</v>
       </c>
       <c r="V48" s="55">
         <f>SUM(V37:V47)</f>
         <v>2269.4819637620431</v>
       </c>
       <c r="W48" s="55">
-        <f t="shared" ref="W48:AB48" si="3">SUM(W36:W47)</f>
+        <f t="shared" ref="W48:AC48" si="3">SUM(W36:W47)</f>
         <v>2372.8714342289177</v>
       </c>
       <c r="X48" s="55">
         <f t="shared" si="3"/>
         <v>2520.5862874545005</v>
       </c>
       <c r="Y48" s="55">
         <f t="shared" si="3"/>
         <v>2531.5610000000001</v>
       </c>
       <c r="Z48" s="55">
         <f t="shared" si="3"/>
         <v>2460</v>
       </c>
       <c r="AA48" s="55">
         <f t="shared" si="3"/>
         <v>2550.9940000000001</v>
       </c>
       <c r="AB48" s="55">
         <f t="shared" si="3"/>
         <v>2494.0860000000007</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="55">
+        <f t="shared" si="3"/>
+        <v>2807.3130000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="44"/>
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="44"/>
       <c r="F49" s="53"/>
       <c r="G49" s="53"/>
       <c r="H49" s="53"/>
       <c r="I49" s="53"/>
       <c r="J49" s="53"/>
       <c r="K49" s="53"/>
       <c r="L49" s="53"/>
       <c r="M49" s="53"/>
       <c r="N49" s="53" t="s">
         <v>31</v>
       </c>
       <c r="O49" s="53"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" s="37" t="s">
         <v>137</v>
       </c>
       <c r="B50" s="37"/>
       <c r="C50" s="37"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
       <c r="F50" s="64"/>
       <c r="G50" s="55"/>
       <c r="H50" s="55"/>
       <c r="I50" s="55"/>
       <c r="J50" s="55"/>
       <c r="K50" s="55"/>
       <c r="L50" s="55"/>
       <c r="M50" s="55"/>
       <c r="N50" s="55" t="s">
         <v>31</v>
       </c>
       <c r="O50" s="55"/>
       <c r="P50" s="55"/>
       <c r="Q50" s="55"/>
       <c r="R50" s="55"/>
       <c r="S50" s="55"/>
       <c r="T50" s="55"/>
       <c r="U50" s="55"/>
       <c r="V50" s="55"/>
       <c r="W50" s="55"/>
       <c r="X50" s="55"/>
       <c r="Y50" s="55"/>
       <c r="Z50" s="55"/>
       <c r="AA50" s="55"/>
       <c r="AB50" s="55"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="55"/>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="179" t="s">
         <v>125</v>
       </c>
       <c r="B51" s="45"/>
       <c r="C51" s="45"/>
       <c r="D51" s="45"/>
       <c r="E51" s="45">
         <v>0</v>
       </c>
       <c r="F51" s="58">
         <v>67.2</v>
       </c>
       <c r="G51" s="58">
         <v>0</v>
       </c>
       <c r="H51" s="58">
         <v>0</v>
       </c>
       <c r="I51" s="58">
         <v>425.6</v>
       </c>
       <c r="J51" s="58">
         <v>0</v>
       </c>
       <c r="K51" s="58">
@@ -22570,52 +23223,53 @@
         <v>0</v>
       </c>
       <c r="T51" s="58">
         <v>0</v>
       </c>
       <c r="U51" s="58">
         <v>0</v>
       </c>
       <c r="V51" s="58">
         <v>0</v>
       </c>
       <c r="W51" s="58">
         <v>0</v>
       </c>
       <c r="X51" s="58">
         <v>0</v>
       </c>
       <c r="Y51" s="58">
         <v>0</v>
       </c>
       <c r="Z51" s="58">
         <v>0</v>
       </c>
       <c r="AA51" s="58"/>
       <c r="AB51" s="58"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="58"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="179" t="s">
         <v>126</v>
       </c>
       <c r="B52" s="45"/>
       <c r="C52" s="45"/>
       <c r="D52" s="45"/>
       <c r="E52" s="45">
         <v>906.31399999999996</v>
       </c>
       <c r="F52" s="58">
         <v>807.1</v>
       </c>
       <c r="G52" s="58">
         <v>0</v>
       </c>
       <c r="H52" s="58">
         <v>0</v>
       </c>
       <c r="I52" s="58">
         <v>729.2</v>
       </c>
       <c r="J52" s="58">
         <v>1074.8</v>
       </c>
       <c r="K52" s="58">
@@ -22650,52 +23304,55 @@
       </c>
       <c r="U52" s="58">
         <v>628.5</v>
       </c>
       <c r="V52" s="58">
         <v>628.43288023000002</v>
       </c>
       <c r="W52" s="58">
         <v>630.39376282000001</v>
       </c>
       <c r="X52" s="58">
         <v>620.47476961999996</v>
       </c>
       <c r="Y52" s="58">
         <v>532.87099999999998</v>
       </c>
       <c r="Z52" s="58">
         <v>534.6</v>
       </c>
       <c r="AA52" s="58">
         <v>536.35900000000004</v>
       </c>
       <c r="AB52" s="58">
         <v>381.12700000000001</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="58">
+        <v>309.32</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="179" t="s">
         <v>138</v>
       </c>
       <c r="B53" s="45"/>
       <c r="C53" s="45"/>
       <c r="D53" s="45"/>
       <c r="E53" s="45">
         <v>56.094999999999999</v>
       </c>
       <c r="F53" s="58">
         <v>62.1</v>
       </c>
       <c r="G53" s="58">
         <v>21.9</v>
       </c>
       <c r="H53" s="58">
         <v>26</v>
       </c>
       <c r="I53" s="58">
         <v>2.5</v>
       </c>
       <c r="J53" s="58">
         <v>0.5</v>
       </c>
       <c r="K53" s="58">
@@ -22730,52 +23387,55 @@
       </c>
       <c r="U53" s="58">
         <v>0</v>
       </c>
       <c r="V53" s="58">
         <v>0</v>
       </c>
       <c r="W53" s="58">
         <v>0</v>
       </c>
       <c r="X53" s="58">
         <v>0</v>
       </c>
       <c r="Y53" s="58">
         <v>0</v>
       </c>
       <c r="Z53" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AA53" s="58" t="s">
         <v>39</v>
       </c>
       <c r="AB53" s="58" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="58" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" s="179" t="s">
         <v>139</v>
       </c>
       <c r="B54" s="45"/>
       <c r="C54" s="45"/>
       <c r="D54" s="45"/>
       <c r="E54" s="45"/>
       <c r="F54" s="58">
         <v>20.5</v>
       </c>
       <c r="G54" s="58">
         <v>0</v>
       </c>
       <c r="H54" s="58">
         <v>0</v>
       </c>
       <c r="I54" s="58">
         <v>28.2</v>
       </c>
       <c r="J54" s="58">
         <v>26.4</v>
       </c>
       <c r="K54" s="58">
         <v>24.7</v>
       </c>
@@ -22808,52 +23468,55 @@
       </c>
       <c r="U54" s="58">
         <v>8.9</v>
       </c>
       <c r="V54" s="58">
         <v>6.7061916098880001</v>
       </c>
       <c r="W54" s="58">
         <v>4.5339101467359999</v>
       </c>
       <c r="X54" s="58">
         <v>1.9914670929439999</v>
       </c>
       <c r="Y54" s="58">
         <v>2.2629999999999999</v>
       </c>
       <c r="Z54" s="58">
         <v>2.1</v>
       </c>
       <c r="AA54" s="58">
         <v>1.9950000000000001</v>
       </c>
       <c r="AB54" s="58">
         <v>1.944</v>
       </c>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54" s="58">
+        <v>2.0110000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" s="180" t="s">
         <v>140</v>
       </c>
       <c r="B55" s="45"/>
       <c r="C55" s="45"/>
       <c r="D55" s="45"/>
       <c r="E55" s="45">
         <v>371.31700000000001</v>
       </c>
       <c r="F55" s="58">
         <v>375.4</v>
       </c>
       <c r="G55" s="58">
         <v>369</v>
       </c>
       <c r="H55" s="58">
         <v>355.5</v>
       </c>
       <c r="I55" s="58">
         <v>311.2</v>
       </c>
       <c r="J55" s="58">
         <v>309.89999999999998</v>
       </c>
       <c r="K55" s="58">
@@ -22888,52 +23551,55 @@
       </c>
       <c r="U55" s="58">
         <v>170.93147644012754</v>
       </c>
       <c r="V55" s="58">
         <v>162.59929165990448</v>
       </c>
       <c r="W55" s="58">
         <v>160.06649143492564</v>
       </c>
       <c r="X55" s="58">
         <v>147.05647548993974</v>
       </c>
       <c r="Y55" s="58">
         <v>155.93100000000001</v>
       </c>
       <c r="Z55" s="58">
         <v>146.30000000000001</v>
       </c>
       <c r="AA55" s="58">
         <v>139.994</v>
       </c>
       <c r="AB55" s="58">
         <v>135.30199999999999</v>
       </c>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55" s="58">
+        <v>80.126999999999995</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29">
       <c r="A56" s="180" t="s">
         <v>133</v>
       </c>
       <c r="B56" s="45"/>
       <c r="C56" s="45"/>
       <c r="D56" s="45"/>
       <c r="E56" s="45">
         <f>61.806+126.954</f>
         <v>188.76</v>
       </c>
       <c r="F56" s="58">
         <v>63.4</v>
       </c>
       <c r="G56" s="58">
         <v>109.3</v>
       </c>
       <c r="H56" s="58">
         <v>108.9</v>
       </c>
       <c r="I56" s="58">
         <v>110.7</v>
       </c>
       <c r="J56" s="58">
         <v>110</v>
       </c>
@@ -22969,52 +23635,55 @@
       </c>
       <c r="U56" s="58">
         <v>85</v>
       </c>
       <c r="V56" s="58">
         <v>86.308835479999999</v>
       </c>
       <c r="W56" s="58">
         <v>88.442122019999999</v>
       </c>
       <c r="X56" s="58">
         <v>1.99375777</v>
       </c>
       <c r="Y56" s="58">
         <v>1.994</v>
       </c>
       <c r="Z56" s="58">
         <v>2</v>
       </c>
       <c r="AA56" s="58">
         <v>1.5349999999999999</v>
       </c>
       <c r="AB56" s="58">
         <v>1.5349999999999999</v>
       </c>
-    </row>
-    <row r="57" spans="1:28">
+      <c r="AC56" s="58">
+        <v>1.5349999999999999</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29">
       <c r="A57" s="179" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="45"/>
       <c r="C57" s="45"/>
       <c r="D57" s="45"/>
       <c r="E57" s="45">
         <v>74.263000000000005</v>
       </c>
       <c r="F57" s="58">
         <v>66.599999999999994</v>
       </c>
       <c r="G57" s="58">
         <v>59.6</v>
       </c>
       <c r="H57" s="58">
         <v>56</v>
       </c>
       <c r="I57" s="58">
         <v>42.1</v>
       </c>
       <c r="J57" s="58">
         <v>35.1</v>
       </c>
       <c r="K57" s="58">
@@ -23049,52 +23718,55 @@
       </c>
       <c r="U57" s="58">
         <v>43.4</v>
       </c>
       <c r="V57" s="58">
         <v>34.932698962704002</v>
       </c>
       <c r="W57" s="58">
         <v>33.737615680877006</v>
       </c>
       <c r="X57" s="58">
         <v>33.195088615071001</v>
       </c>
       <c r="Y57" s="58">
         <v>47.292000000000002</v>
       </c>
       <c r="Z57" s="58">
         <v>34.1</v>
       </c>
       <c r="AA57" s="58">
         <v>31.306999999999999</v>
       </c>
       <c r="AB57" s="58">
         <v>29.175000000000001</v>
       </c>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57" s="58">
+        <v>31.382000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29">
       <c r="A58" s="179" t="s">
         <v>129</v>
       </c>
       <c r="B58" s="45"/>
       <c r="C58" s="45"/>
       <c r="D58" s="45"/>
       <c r="E58" s="45">
         <v>0</v>
       </c>
       <c r="F58" s="58">
         <v>30.5</v>
       </c>
       <c r="G58" s="58">
         <v>20.9</v>
       </c>
       <c r="H58" s="58">
         <v>17.100000000000001</v>
       </c>
       <c r="I58" s="58">
         <v>154.6</v>
       </c>
       <c r="J58" s="58">
         <v>196.2</v>
       </c>
       <c r="K58" s="58">
@@ -23129,52 +23801,55 @@
       </c>
       <c r="U58" s="58">
         <v>2.2085309970330007</v>
       </c>
       <c r="V58" s="58">
         <v>4.1835293340300002</v>
       </c>
       <c r="W58" s="58">
         <v>5.2795306363520007</v>
       </c>
       <c r="X58" s="58">
         <v>0.42796075517299959</v>
       </c>
       <c r="Y58" s="58">
         <v>2.0190000000000001</v>
       </c>
       <c r="Z58" s="58">
         <v>2</v>
       </c>
       <c r="AA58" s="58">
         <v>4.1150000000000002</v>
       </c>
       <c r="AB58" s="58">
         <v>0.628</v>
       </c>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58" s="58">
+        <v>3.1579999999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29">
       <c r="A59" s="179" t="s">
         <v>135</v>
       </c>
       <c r="B59" s="45"/>
       <c r="C59" s="45"/>
       <c r="D59" s="45"/>
       <c r="E59" s="45">
         <v>17.960999999999999</v>
       </c>
       <c r="F59" s="58">
         <v>21.1</v>
       </c>
       <c r="G59" s="58">
         <v>21.3</v>
       </c>
       <c r="H59" s="58">
         <v>20.100000000000001</v>
       </c>
       <c r="I59" s="58">
         <v>17.399999999999999</v>
       </c>
       <c r="J59" s="58">
         <v>14</v>
       </c>
       <c r="K59" s="58">
@@ -23209,52 +23884,55 @@
       </c>
       <c r="U59" s="58">
         <v>5.6642612140113995</v>
       </c>
       <c r="V59" s="58">
         <v>38.999655609349759</v>
       </c>
       <c r="W59" s="58">
         <v>37.421963001193021</v>
       </c>
       <c r="X59" s="58">
         <v>35.443251363088386</v>
       </c>
       <c r="Y59" s="58">
         <v>34.96</v>
       </c>
       <c r="Z59" s="58">
         <v>32.6</v>
       </c>
       <c r="AA59" s="58">
         <v>30.398</v>
       </c>
       <c r="AB59" s="58">
         <v>27.27</v>
       </c>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59" s="58">
+        <v>25.248000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B60" s="162"/>
       <c r="C60" s="37"/>
       <c r="D60" s="37"/>
       <c r="E60" s="162">
         <f>SUM(E51:E59)</f>
         <v>1614.71</v>
       </c>
       <c r="F60" s="55">
         <v>1513.9</v>
       </c>
       <c r="G60" s="55">
         <v>601.9</v>
       </c>
       <c r="H60" s="55">
         <v>583.5</v>
       </c>
       <c r="I60" s="55">
         <v>1821.6</v>
       </c>
       <c r="J60" s="55">
         <v>1766.9</v>
       </c>
@@ -23274,124 +23952,129 @@
         <v>619.5</v>
       </c>
       <c r="P60" s="55">
         <v>611.5</v>
       </c>
       <c r="Q60" s="55">
         <v>470.7</v>
       </c>
       <c r="R60" s="55">
         <v>455.3</v>
       </c>
       <c r="S60" s="55">
         <v>1008.8580000000001</v>
       </c>
       <c r="T60" s="55">
         <v>960.47792437460248</v>
       </c>
       <c r="U60" s="55">
         <v>944.65870273707742</v>
       </c>
       <c r="V60" s="55">
         <f>SUM(V52:V59)</f>
         <v>962.16308288587629</v>
       </c>
       <c r="W60" s="55">
-        <f t="shared" ref="W60:AB60" si="4">SUM(W51:W59)</f>
+        <f t="shared" ref="W60:AC60" si="4">SUM(W51:W59)</f>
         <v>959.8753957400836</v>
       </c>
       <c r="X60" s="55">
         <f t="shared" si="4"/>
         <v>840.58277070621614</v>
       </c>
       <c r="Y60" s="55">
         <f t="shared" si="4"/>
         <v>777.33000000000015</v>
       </c>
       <c r="Z60" s="55">
         <f t="shared" si="4"/>
         <v>753.7</v>
       </c>
       <c r="AA60" s="55">
         <f t="shared" si="4"/>
         <v>745.70300000000009</v>
       </c>
       <c r="AB60" s="55">
         <f t="shared" si="4"/>
         <v>576.98099999999999</v>
       </c>
-    </row>
-    <row r="61" spans="1:28">
+      <c r="AC60" s="55">
+        <f t="shared" si="4"/>
+        <v>452.78100000000006</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29">
       <c r="A61" s="46"/>
       <c r="B61" s="46"/>
       <c r="C61" s="46"/>
       <c r="D61" s="46"/>
       <c r="E61" s="46"/>
       <c r="F61" s="53"/>
       <c r="G61" s="53"/>
       <c r="H61" s="53"/>
       <c r="I61" s="53"/>
       <c r="J61" s="53"/>
       <c r="K61" s="53"/>
       <c r="L61" s="53"/>
       <c r="M61" s="53"/>
       <c r="N61" s="53"/>
       <c r="O61" s="53"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" s="37" t="s">
         <v>143</v>
       </c>
       <c r="B62" s="37"/>
       <c r="C62" s="37"/>
       <c r="D62" s="37"/>
       <c r="E62" s="37"/>
       <c r="F62" s="64"/>
       <c r="G62" s="55"/>
       <c r="H62" s="55"/>
       <c r="I62" s="55"/>
       <c r="J62" s="55"/>
       <c r="K62" s="55"/>
       <c r="L62" s="55"/>
       <c r="M62" s="55"/>
       <c r="N62" s="55"/>
       <c r="O62" s="55"/>
       <c r="P62" s="55"/>
       <c r="Q62" s="55"/>
       <c r="R62" s="55"/>
       <c r="S62" s="55"/>
       <c r="T62" s="55"/>
       <c r="U62" s="55"/>
       <c r="V62" s="55"/>
       <c r="W62" s="55"/>
       <c r="X62" s="55"/>
       <c r="Y62" s="55"/>
       <c r="Z62" s="55"/>
       <c r="AA62" s="55"/>
       <c r="AB62" s="55"/>
-    </row>
-    <row r="63" spans="1:28">
+      <c r="AC62" s="55"/>
+    </row>
+    <row r="63" spans="1:29">
       <c r="A63" s="178" t="s">
         <v>144</v>
       </c>
       <c r="B63" s="43"/>
       <c r="C63" s="43"/>
       <c r="D63" s="43"/>
       <c r="E63" s="43">
         <v>663.23599999999999</v>
       </c>
       <c r="F63" s="58">
         <v>665</v>
       </c>
       <c r="G63" s="58">
         <v>665</v>
       </c>
       <c r="H63" s="58">
         <v>957.9</v>
       </c>
       <c r="I63" s="58">
         <v>960.9</v>
       </c>
       <c r="J63" s="58">
         <v>1320.9</v>
       </c>
       <c r="K63" s="58">
@@ -23426,52 +24109,55 @@
       </c>
       <c r="U63" s="58">
         <v>1755.2637060899995</v>
       </c>
       <c r="V63" s="58">
         <v>1755.2637060899999</v>
       </c>
       <c r="W63" s="58">
         <v>1755.2637060899997</v>
       </c>
       <c r="X63" s="58">
         <v>1755.2637060899997</v>
       </c>
       <c r="Y63" s="58">
         <v>1755.2639999999999</v>
       </c>
       <c r="Z63" s="58">
         <v>1755.25</v>
       </c>
       <c r="AA63" s="58">
         <v>1755.2639999999999</v>
       </c>
       <c r="AB63" s="58">
         <v>1755.2639999999999</v>
       </c>
-    </row>
-    <row r="64" spans="1:28">
+      <c r="AC63" s="58">
+        <v>1755.2639999999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29">
       <c r="A64" s="178" t="s">
         <v>145</v>
       </c>
       <c r="B64" s="43"/>
       <c r="C64" s="43"/>
       <c r="D64" s="43"/>
       <c r="E64" s="43">
         <v>-178.965</v>
       </c>
       <c r="F64" s="58">
         <v>-89</v>
       </c>
       <c r="G64" s="51">
         <v>-85.2</v>
       </c>
       <c r="H64" s="51">
         <v>-82</v>
       </c>
       <c r="I64" s="51">
         <v>-99.5</v>
       </c>
       <c r="J64" s="51">
         <v>74.3</v>
       </c>
       <c r="K64" s="51">
@@ -23506,52 +24192,55 @@
       </c>
       <c r="U64" s="51">
         <v>1224.5789710499998</v>
       </c>
       <c r="V64" s="51">
         <v>1228.3201040099998</v>
       </c>
       <c r="W64" s="51">
         <v>1232.1900059599998</v>
       </c>
       <c r="X64" s="51">
         <v>1235.4712292699999</v>
       </c>
       <c r="Y64" s="51">
         <v>1233.173</v>
       </c>
       <c r="Z64" s="51">
         <v>1236.45</v>
       </c>
       <c r="AA64" s="51">
         <v>1239.9939999999999</v>
       </c>
       <c r="AB64" s="51">
         <v>1241.6590000000001</v>
       </c>
-    </row>
-    <row r="65" spans="1:28">
+      <c r="AC64" s="51">
+        <v>1243.4090000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29">
       <c r="A65" s="178" t="s">
         <v>146</v>
       </c>
       <c r="B65" s="43"/>
       <c r="C65" s="43"/>
       <c r="D65" s="43"/>
       <c r="E65" s="43"/>
       <c r="F65" s="51">
         <v>0</v>
       </c>
       <c r="G65" s="51">
         <v>0</v>
       </c>
       <c r="H65" s="51">
         <v>0</v>
       </c>
       <c r="I65" s="51">
         <v>0</v>
       </c>
       <c r="J65" s="51">
         <v>-168.1</v>
       </c>
       <c r="K65" s="51">
         <v>-173</v>
       </c>
@@ -23584,52 +24273,55 @@
       </c>
       <c r="U65" s="51">
         <v>-183.84546444</v>
       </c>
       <c r="V65" s="51">
         <v>-183.84546444</v>
       </c>
       <c r="W65" s="51">
         <v>-183.84546444</v>
       </c>
       <c r="X65" s="51">
         <v>-183.84546444</v>
       </c>
       <c r="Y65" s="51">
         <v>-183.846</v>
       </c>
       <c r="Z65" s="51">
         <v>-183.75</v>
       </c>
       <c r="AA65" s="51">
         <v>-183.846</v>
       </c>
       <c r="AB65" s="51">
         <v>-183.846</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC65" s="51">
+        <v>-183.846</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" ht="14.25" customHeight="1">
       <c r="A66" s="178" t="s">
         <v>147</v>
       </c>
       <c r="B66" s="43"/>
       <c r="C66" s="43"/>
       <c r="D66" s="43"/>
       <c r="E66" s="43">
         <v>318.5</v>
       </c>
       <c r="F66" s="58">
         <v>318.5</v>
       </c>
       <c r="G66" s="51">
         <v>318.5</v>
       </c>
       <c r="H66" s="51">
         <v>318.5</v>
       </c>
       <c r="I66" s="51">
         <v>0</v>
       </c>
       <c r="J66" s="51">
         <v>0</v>
       </c>
       <c r="K66" s="11">
@@ -23664,52 +24356,55 @@
       </c>
       <c r="U66" s="51">
         <v>0</v>
       </c>
       <c r="V66" s="51">
         <v>0</v>
       </c>
       <c r="W66" s="51">
         <v>0</v>
       </c>
       <c r="X66" s="51">
         <v>0</v>
       </c>
       <c r="Y66" s="51">
         <v>0</v>
       </c>
       <c r="Z66" s="51">
         <v>0</v>
       </c>
       <c r="AA66" s="51">
         <v>0</v>
       </c>
       <c r="AB66" s="51">
         <v>0</v>
       </c>
-    </row>
-    <row r="67" spans="1:28">
+      <c r="AC66" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29">
       <c r="A67" s="178" t="s">
         <v>148</v>
       </c>
       <c r="B67" s="43"/>
       <c r="C67" s="43"/>
       <c r="D67" s="43"/>
       <c r="E67" s="43">
         <v>-20.922999999999998</v>
       </c>
       <c r="F67" s="58">
         <v>72.5</v>
       </c>
       <c r="G67" s="51">
         <v>69.400000000000006</v>
       </c>
       <c r="H67" s="51">
         <v>66.8</v>
       </c>
       <c r="I67" s="51">
         <v>64.099999999999994</v>
       </c>
       <c r="J67" s="51">
         <v>76.599999999999994</v>
       </c>
       <c r="K67" s="51">
@@ -23744,52 +24439,55 @@
       </c>
       <c r="U67" s="51">
         <v>56.830077929999987</v>
       </c>
       <c r="V67" s="51">
         <v>57.930226679999983</v>
       </c>
       <c r="W67" s="51">
         <v>61.921984720000005</v>
       </c>
       <c r="X67" s="51">
         <v>62.260194210000009</v>
       </c>
       <c r="Y67" s="51">
         <v>75.25</v>
       </c>
       <c r="Z67" s="51">
         <v>68.25</v>
       </c>
       <c r="AA67" s="51">
         <v>62.423999999999999</v>
       </c>
       <c r="AB67" s="51">
         <v>60.771000000000001</v>
       </c>
-    </row>
-    <row r="68" spans="1:28">
+      <c r="AC67" s="51">
+        <v>62.805</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29">
       <c r="A68" s="178" t="s">
         <v>149</v>
       </c>
       <c r="B68" s="43"/>
       <c r="C68" s="43"/>
       <c r="D68" s="43"/>
       <c r="E68" s="43">
         <v>-11.191000000000001</v>
       </c>
       <c r="F68" s="58">
         <v>-11.2</v>
       </c>
       <c r="G68" s="51">
         <v>-8.6999999999999993</v>
       </c>
       <c r="H68" s="51">
         <v>-7.8</v>
       </c>
       <c r="I68" s="51">
         <v>-1.8</v>
       </c>
       <c r="J68" s="51">
         <v>-1</v>
       </c>
       <c r="K68" s="51">
@@ -23824,52 +24522,55 @@
       </c>
       <c r="U68" s="51">
         <v>-0.12014417999999999</v>
       </c>
       <c r="V68" s="51">
         <v>-0.12014417999999999</v>
       </c>
       <c r="W68" s="51">
         <v>-0.12014417999999999</v>
       </c>
       <c r="X68" s="51">
         <v>-0.12014417999999999</v>
       </c>
       <c r="Y68" s="51">
         <v>-0.12</v>
       </c>
       <c r="Z68" s="51">
         <v>-1.5</v>
       </c>
       <c r="AA68" s="51">
         <v>-3.5190000000000001</v>
       </c>
       <c r="AB68" s="51">
         <v>-9.0180000000000007</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="13" customFormat="1">
+      <c r="AC68" s="51">
+        <v>-9.8170000000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="13" customFormat="1">
       <c r="A69" s="178" t="s">
         <v>150</v>
       </c>
       <c r="B69" s="43"/>
       <c r="C69" s="43"/>
       <c r="D69" s="43"/>
       <c r="E69" s="43">
         <v>0</v>
       </c>
       <c r="F69" s="58">
         <v>-1135.8</v>
       </c>
       <c r="G69" s="51">
         <v>-1373.4</v>
       </c>
       <c r="H69" s="51">
         <v>-1585.6</v>
       </c>
       <c r="I69" s="51">
         <v>-878.1</v>
       </c>
       <c r="J69" s="51">
         <v>-955.1</v>
       </c>
       <c r="K69" s="51">
@@ -23904,52 +24605,55 @@
       </c>
       <c r="U69" s="51">
         <v>-2244.7477306299998</v>
       </c>
       <c r="V69" s="51">
         <v>-2279.1163725799997</v>
       </c>
       <c r="W69" s="51">
         <v>-2301.2904427199996</v>
       </c>
       <c r="X69" s="51">
         <v>-2286.85526265</v>
       </c>
       <c r="Y69" s="51">
         <v>-2348.0889999999999</v>
       </c>
       <c r="Z69" s="51">
         <v>-2355.5</v>
       </c>
       <c r="AA69" s="51">
         <v>-2401.9569999999999</v>
       </c>
       <c r="AB69" s="51">
         <v>-2361.3310000000001</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="13" customFormat="1">
+      <c r="AC69" s="51">
+        <v>-2389.0239999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="13" customFormat="1">
       <c r="A70" s="178" t="s">
         <v>151</v>
       </c>
       <c r="B70" s="43"/>
       <c r="C70" s="43"/>
       <c r="D70" s="43"/>
       <c r="E70" s="43">
         <v>28.495000000000001</v>
       </c>
       <c r="F70" s="58">
         <v>31.9</v>
       </c>
       <c r="G70" s="51">
         <v>26.9</v>
       </c>
       <c r="H70" s="51">
         <v>16.5</v>
       </c>
       <c r="I70" s="51">
         <v>12.1</v>
       </c>
       <c r="J70" s="51">
         <v>8.8000000000000007</v>
       </c>
       <c r="K70" s="51">
@@ -23980,52 +24684,55 @@
         <v>0</v>
       </c>
       <c r="T70" s="51">
         <v>0</v>
       </c>
       <c r="U70" s="51">
         <v>0</v>
       </c>
       <c r="V70" s="51">
         <v>0</v>
       </c>
       <c r="W70" s="51">
         <v>0</v>
       </c>
       <c r="X70" s="51">
         <v>0</v>
       </c>
       <c r="Y70" s="51">
         <v>0</v>
       </c>
       <c r="Z70" s="51">
         <v>0</v>
       </c>
       <c r="AA70" s="51"/>
       <c r="AB70" s="51"/>
-    </row>
-    <row r="71" spans="1:28" s="13" customFormat="1">
+      <c r="AC70" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" s="13" customFormat="1">
       <c r="A71" s="37" t="s">
         <v>152</v>
       </c>
       <c r="B71" s="162"/>
       <c r="C71" s="37"/>
       <c r="D71" s="37"/>
       <c r="E71" s="162">
         <f>SUM(E63:E70)</f>
         <v>799.15199999999993</v>
       </c>
       <c r="F71" s="55">
         <v>-148.1</v>
       </c>
       <c r="G71" s="55">
         <v>-387.5</v>
       </c>
       <c r="H71" s="55">
         <v>-315.60000000000002</v>
       </c>
       <c r="I71" s="55">
         <v>57.7</v>
       </c>
       <c r="J71" s="55">
         <v>356.5</v>
       </c>
@@ -24068,82 +24775,87 @@
       </c>
       <c r="W71" s="55">
         <f t="shared" si="5"/>
         <v>564.11964543000022</v>
       </c>
       <c r="X71" s="55">
         <f t="shared" si="5"/>
         <v>582.17425829999956</v>
       </c>
       <c r="Y71" s="55">
         <f t="shared" si="5"/>
         <v>531.63200000000006</v>
       </c>
       <c r="Z71" s="55">
         <f t="shared" si="5"/>
         <v>519.19999999999982</v>
       </c>
       <c r="AA71" s="55">
         <f t="shared" si="5"/>
         <v>468.36000000000013</v>
       </c>
       <c r="AB71" s="55">
         <f t="shared" ref="AB71" si="6">SUM(AB63:AB70)</f>
         <v>503.4989999999998</v>
       </c>
-    </row>
-    <row r="72" spans="1:28">
+      <c r="AC71" s="55">
+        <f>SUM(AC63:AC70)</f>
+        <v>478.79099999999971</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29">
       <c r="A72" s="47"/>
       <c r="B72" s="47"/>
       <c r="C72" s="47"/>
       <c r="D72" s="47"/>
       <c r="E72" s="47"/>
       <c r="F72" s="53"/>
       <c r="G72" s="53"/>
       <c r="H72" s="53"/>
       <c r="I72" s="53"/>
       <c r="J72" s="53"/>
       <c r="K72" s="53"/>
       <c r="L72" s="53"/>
       <c r="M72" s="53"/>
       <c r="N72" s="53"/>
       <c r="O72" s="53"/>
       <c r="P72" s="53"/>
       <c r="Q72" s="53"/>
       <c r="R72" s="53"/>
       <c r="S72" s="53"/>
       <c r="T72" s="53"/>
       <c r="U72" s="53"/>
       <c r="V72" s="53"/>
       <c r="W72" s="53"/>
       <c r="X72" s="53"/>
       <c r="Y72" s="53"/>
       <c r="Z72" s="53"/>
       <c r="AA72" s="53"/>
       <c r="AB72" s="53"/>
-    </row>
-    <row r="73" spans="1:28" s="13" customFormat="1">
+      <c r="AC72" s="53"/>
+    </row>
+    <row r="73" spans="1:29" s="13" customFormat="1">
       <c r="A73" s="37" t="s">
         <v>153</v>
       </c>
       <c r="B73" s="161"/>
       <c r="C73" s="37"/>
       <c r="D73" s="37"/>
       <c r="E73" s="161">
         <f>E71+E60+E48</f>
         <v>6898.1849999999995</v>
       </c>
       <c r="F73" s="55">
         <v>5284</v>
       </c>
       <c r="G73" s="55">
         <v>4597.5</v>
       </c>
       <c r="H73" s="55">
         <v>5057.8</v>
       </c>
       <c r="I73" s="55">
         <v>5096.6000000000004</v>
       </c>
       <c r="J73" s="55">
         <v>4829.3</v>
       </c>
@@ -24186,109 +24898,114 @@
       </c>
       <c r="W73" s="55">
         <f t="shared" si="7"/>
         <v>3896.8664753990015</v>
       </c>
       <c r="X73" s="55">
         <f t="shared" si="7"/>
         <v>3943.3433164607163</v>
       </c>
       <c r="Y73" s="55">
         <f t="shared" si="7"/>
         <v>3840.5230000000001</v>
       </c>
       <c r="Z73" s="55">
         <f t="shared" si="7"/>
         <v>3732.8999999999996</v>
       </c>
       <c r="AA73" s="55">
         <f t="shared" si="7"/>
         <v>3765.0570000000002</v>
       </c>
       <c r="AB73" s="55">
         <f t="shared" ref="AB73" si="8">AB71+AB60+AB48</f>
         <v>3574.5660000000007</v>
       </c>
-    </row>
-    <row r="74" spans="1:28" s="13" customFormat="1">
+      <c r="AC73" s="55">
+        <f>AC71+AC60+AC48</f>
+        <v>3738.8849999999998</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" s="13" customFormat="1">
       <c r="A74"/>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74" s="62"/>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
     </row>
-    <row r="75" spans="1:28">
+    <row r="75" spans="1:29">
       <c r="F75" s="62"/>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75"/>
       <c r="K75"/>
       <c r="N75"/>
       <c r="O75"/>
     </row>
-    <row r="78" spans="1:28" ht="4.5" customHeight="1">
+    <row r="78" spans="1:29" ht="4.5" customHeight="1">
       <c r="A78" s="32"/>
       <c r="B78" s="33"/>
       <c r="C78" s="33"/>
       <c r="D78" s="33"/>
       <c r="E78" s="33"/>
       <c r="F78" s="67"/>
       <c r="G78" s="33"/>
       <c r="H78" s="33"/>
       <c r="I78" s="33"/>
       <c r="J78" s="33"/>
       <c r="K78" s="33"/>
       <c r="L78" s="33"/>
       <c r="M78" s="33"/>
       <c r="N78" s="33"/>
       <c r="O78" s="33"/>
       <c r="P78" s="33"/>
       <c r="Q78" s="33"/>
       <c r="R78" s="33"/>
       <c r="S78" s="33"/>
       <c r="T78" s="33"/>
       <c r="U78" s="33"/>
       <c r="V78" s="33"/>
       <c r="W78" s="33"/>
       <c r="X78" s="33"/>
       <c r="Y78" s="33"/>
       <c r="Z78" s="33"/>
       <c r="AA78" s="33"/>
       <c r="AB78" s="33"/>
-    </row>
-    <row r="79" spans="1:28">
+      <c r="AC78" s="33"/>
+    </row>
+    <row r="79" spans="1:29">
       <c r="F79" s="62"/>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="N79"/>
       <c r="O79"/>
     </row>
     <row r="81" spans="6:15">
       <c r="F81" s="68"/>
       <c r="G81" s="68"/>
       <c r="H81" s="68"/>
       <c r="I81" s="68"/>
       <c r="J81" s="68"/>
       <c r="K81" s="68"/>
       <c r="L81" s="68"/>
       <c r="M81" s="68"/>
       <c r="N81" s="68"/>
       <c r="O81" s="68"/>
     </row>
     <row r="82" spans="6:15">
       <c r="F82" s="68"/>
       <c r="G82" s="68"/>
       <c r="H82" s="68"/>
@@ -25187,110 +25904,112 @@
     </row>
     <row r="183" spans="6:6">
       <c r="F183" s="68"/>
     </row>
     <row r="184" spans="6:6">
       <c r="F184" s="68"/>
     </row>
     <row r="185" spans="6:6">
       <c r="F185" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.749992370372631"/>
   </sheetPr>
-  <dimension ref="A1:X164"/>
+  <dimension ref="A1:Y164"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="J9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="K9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="57.375" customWidth="1"/>
     <col min="2" max="2" width="7.125" style="59" hidden="1" customWidth="1"/>
     <col min="3" max="5" width="8.375" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="7.125" style="11" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="7.125" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.125" style="59" hidden="1" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="7.125" style="59" customWidth="1" collapsed="1"/>
     <col min="12" max="13" width="9" style="12" customWidth="1"/>
     <col min="14" max="16" width="9" style="12"/>
     <col min="17" max="24" width="7.875" style="59" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="25" max="16384" width="9" style="12"/>
+    <col min="25" max="25" width="7.875" style="59" customWidth="1" collapsed="1"/>
+    <col min="26" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="17.25" customHeight="1">
+    <row r="1" spans="1:25" ht="17.25" customHeight="1">
       <c r="A1" s="194">
         <f>IF(A7="Financial Statements",0,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:24" ht="17.25" customHeight="1">
+    <row r="2" spans="1:25" ht="17.25" customHeight="1">
       <c r="A2" s="194"/>
     </row>
-    <row r="3" spans="1:24" ht="4.5" customHeight="1">
+    <row r="3" spans="1:25" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="60"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="60"/>
       <c r="K3" s="60"/>
       <c r="L3" s="60"/>
       <c r="M3" s="60"/>
       <c r="N3" s="60"/>
       <c r="O3" s="60"/>
       <c r="P3" s="60"/>
       <c r="Q3" s="60"/>
       <c r="R3" s="60"/>
       <c r="S3" s="60"/>
       <c r="T3" s="60"/>
       <c r="U3" s="60"/>
       <c r="V3" s="60"/>
       <c r="W3" s="60"/>
       <c r="X3" s="60"/>
-    </row>
-    <row r="4" spans="1:24" ht="16.5" customHeight="1">
+      <c r="Y3" s="60"/>
+    </row>
+    <row r="4" spans="1:25" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>155</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="34">
         <v>2020</v>
       </c>
       <c r="F4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="35" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="35" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="35">
@@ -25319,142 +26038,149 @@
       </c>
       <c r="Q4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="R4" s="34" t="s">
         <v>75</v>
       </c>
       <c r="S4" s="34" t="s">
         <v>76</v>
       </c>
       <c r="T4" s="34" t="s">
         <v>77</v>
       </c>
       <c r="U4" s="34" t="s">
         <v>78</v>
       </c>
       <c r="V4" s="34" t="s">
         <v>79</v>
       </c>
       <c r="W4" s="34" t="s">
         <v>80</v>
       </c>
       <c r="X4" s="34" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="5" spans="1:24" ht="16.5" customHeight="1">
+      <c r="Y4" s="34" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" s="61"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24" ht="16.5" customHeight="1">
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25" ht="16.5" customHeight="1">
       <c r="A6" s="188" t="s">
         <v>157</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" s="61"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24" ht="16.5" customHeight="1">
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25" ht="16.5" customHeight="1">
       <c r="A7" s="183" t="s">
         <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" s="61"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24" ht="6.6" customHeight="1">
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25" ht="6.6" customHeight="1">
       <c r="A8" s="29"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="27"/>
-    </row>
-    <row r="9" spans="1:24" s="13" customFormat="1">
+      <c r="Y8" s="27"/>
+    </row>
+    <row r="9" spans="1:25" s="13" customFormat="1">
       <c r="A9" s="69" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="76">
         <v>-846.8</v>
       </c>
       <c r="C9" s="76">
         <v>-1086.3</v>
       </c>
       <c r="D9" s="76">
         <v>-1319.4</v>
       </c>
       <c r="E9" s="76">
         <v>-1538.4</v>
       </c>
       <c r="F9" s="76">
         <v>-117.6</v>
       </c>
       <c r="G9" s="76">
         <v>-326.5</v>
       </c>
       <c r="H9" s="76">
         <v>-407.1</v>
       </c>
       <c r="I9" s="76">
@@ -25483,52 +26209,55 @@
       </c>
       <c r="Q9" s="76">
         <v>-56.175966918092342</v>
       </c>
       <c r="R9" s="76">
         <v>-34.410850758275494</v>
       </c>
       <c r="S9" s="76">
         <v>-16.432098486143527</v>
       </c>
       <c r="T9" s="76">
         <v>17.751441625880151</v>
       </c>
       <c r="U9" s="76">
         <v>-50.275492381461135</v>
       </c>
       <c r="V9" s="76">
         <v>-4.7</v>
       </c>
       <c r="W9" s="76">
         <v>-43.673000000000002</v>
       </c>
       <c r="X9" s="76">
         <v>27.885754542377697</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" s="13" customFormat="1" ht="28.5">
+      <c r="Y9" s="76">
+        <v>19.795248277824726</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" s="13" customFormat="1" ht="28.5">
       <c r="A10" s="70" t="s">
         <v>159</v>
       </c>
       <c r="B10" s="77">
         <v>775.3</v>
       </c>
       <c r="C10" s="77">
         <v>986.9</v>
       </c>
       <c r="D10" s="77">
         <v>1132.2</v>
       </c>
       <c r="E10" s="77">
         <v>979.7</v>
       </c>
       <c r="F10" s="77">
         <v>57</v>
       </c>
       <c r="G10" s="77">
         <v>133.69999999999999</v>
       </c>
       <c r="H10" s="77">
         <v>191.5</v>
       </c>
       <c r="I10" s="77">
@@ -25572,52 +26301,56 @@
       </c>
       <c r="S10" s="77">
         <f t="shared" si="0"/>
         <v>97.795123389007586</v>
       </c>
       <c r="T10" s="77">
         <f t="shared" si="0"/>
         <v>101.17096100631963</v>
       </c>
       <c r="U10" s="77">
         <f t="shared" si="0"/>
         <v>143.63801243410654</v>
       </c>
       <c r="V10" s="77">
         <f t="shared" si="0"/>
         <v>154</v>
       </c>
       <c r="W10" s="77">
         <f t="shared" si="0"/>
         <v>149.64600000000002</v>
       </c>
       <c r="X10" s="77">
         <f t="shared" ref="X10" si="1">SUM(X11:X19)</f>
         <v>37.84055935464766</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" s="13" customFormat="1">
+      <c r="Y10" s="77">
+        <f>SUM(Y11:Y19)</f>
+        <v>104.49844064535236</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" s="13" customFormat="1">
       <c r="A11" s="72" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="78">
         <v>55.1</v>
       </c>
       <c r="C11" s="78">
         <v>113.6</v>
       </c>
       <c r="D11" s="78">
         <v>193.2</v>
       </c>
       <c r="E11" s="78">
         <v>212.6</v>
       </c>
       <c r="F11" s="78">
         <v>50.7</v>
       </c>
       <c r="G11" s="78">
         <v>100.7</v>
       </c>
       <c r="H11" s="78">
         <v>147.9</v>
       </c>
       <c r="I11" s="78">
@@ -25646,52 +26379,55 @@
       </c>
       <c r="Q11" s="78">
         <v>61.734113888618644</v>
       </c>
       <c r="R11" s="78">
         <v>49.835930984531394</v>
       </c>
       <c r="S11" s="78">
         <v>58.551611361097869</v>
       </c>
       <c r="T11" s="78">
         <v>55.240100979230441</v>
       </c>
       <c r="U11" s="78">
         <v>58.875356675140267</v>
       </c>
       <c r="V11" s="78">
         <v>51.8</v>
       </c>
       <c r="W11" s="78">
         <v>55.847999999999999</v>
       </c>
       <c r="X11" s="78">
         <v>53.485559354647648</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" s="13" customFormat="1">
+      <c r="Y11" s="78">
+        <v>68.583440645352368</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" s="13" customFormat="1">
       <c r="A12" s="72" t="s">
         <v>160</v>
       </c>
       <c r="B12" s="78">
         <v>69.2</v>
       </c>
       <c r="C12" s="78">
         <v>80.5</v>
       </c>
       <c r="D12" s="78">
         <v>79.599999999999994</v>
       </c>
       <c r="E12" s="78">
         <v>91.6</v>
       </c>
       <c r="F12" s="78">
         <v>-3.8</v>
       </c>
       <c r="G12" s="78">
         <v>-8.3000000000000007</v>
       </c>
       <c r="H12" s="78">
         <v>-10.4</v>
       </c>
       <c r="I12" s="78">
@@ -25720,52 +26456,55 @@
       </c>
       <c r="Q12" s="78">
         <v>12.730920793912006</v>
       </c>
       <c r="R12" s="78">
         <v>4.5841849299999904</v>
       </c>
       <c r="S12" s="78">
         <v>4.7860365000000016</v>
       </c>
       <c r="T12" s="78">
         <v>2.0902864799800098</v>
       </c>
       <c r="U12" s="78">
         <v>0.73549209001999749</v>
       </c>
       <c r="V12" s="78">
         <v>-3.8</v>
       </c>
       <c r="W12" s="78">
         <v>6.33</v>
       </c>
       <c r="X12" s="78">
         <v>-2.1390000000000002</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" s="13" customFormat="1">
+      <c r="Y12" s="78">
+        <v>14.64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="13" customFormat="1">
       <c r="A13" s="72" t="s">
         <v>161</v>
       </c>
       <c r="B13" s="78">
         <v>3.2</v>
       </c>
       <c r="C13" s="78">
         <v>147</v>
       </c>
       <c r="D13" s="78">
         <v>179</v>
       </c>
       <c r="E13" s="78">
         <v>43.6</v>
       </c>
       <c r="F13" s="78">
         <v>7.2</v>
       </c>
       <c r="G13" s="78">
         <v>44</v>
       </c>
       <c r="H13" s="78">
         <v>54.5</v>
       </c>
       <c r="I13" s="78">
@@ -25794,52 +26533,55 @@
       </c>
       <c r="Q13" s="78">
         <v>28.929234299958182</v>
       </c>
       <c r="R13" s="78">
         <v>58.788474432366137</v>
       </c>
       <c r="S13" s="78">
         <v>32.171355676725923</v>
       </c>
       <c r="T13" s="78">
         <v>41.077716391257447</v>
       </c>
       <c r="U13" s="78">
         <v>55.744453499650518</v>
       </c>
       <c r="V13" s="78">
         <v>98.3</v>
       </c>
       <c r="W13" s="78">
         <v>75.594999999999999</v>
       </c>
       <c r="X13" s="78">
         <v>2.2880000000000109</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" s="13" customFormat="1">
+      <c r="Y13" s="78">
+        <v>61.968999999999994</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="13" customFormat="1">
       <c r="A14" s="72" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="78">
         <v>0</v>
       </c>
       <c r="C14" s="78">
         <v>0</v>
       </c>
       <c r="D14" s="78">
         <v>0</v>
       </c>
       <c r="E14" s="78">
         <v>0</v>
       </c>
       <c r="F14" s="78">
         <v>0</v>
       </c>
       <c r="G14" s="78">
         <v>0</v>
       </c>
       <c r="H14" s="78">
         <v>0</v>
       </c>
       <c r="I14" s="78">
@@ -25868,52 +26610,55 @@
       </c>
       <c r="Q14" s="78">
         <v>6.8342938021814792E-3</v>
       </c>
       <c r="R14" s="78">
         <v>1.5553926245333968E-3</v>
       </c>
       <c r="S14" s="78">
         <v>6.7837841419850524E-4</v>
       </c>
       <c r="T14" s="78">
         <v>-3.5089542714949857E-3</v>
       </c>
       <c r="U14" s="78">
         <v>1.2751832327630836E-3</v>
       </c>
       <c r="V14" s="78" t="s">
         <v>36</v>
       </c>
       <c r="W14" s="78">
         <v>0</v>
       </c>
       <c r="X14" s="78">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" s="13" customFormat="1">
+      <c r="Y14" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" s="13" customFormat="1">
       <c r="A15" s="72" t="s">
         <v>162</v>
       </c>
       <c r="B15" s="78">
         <v>7.9</v>
       </c>
       <c r="C15" s="78">
         <v>16.3</v>
       </c>
       <c r="D15" s="78">
         <v>21.4</v>
       </c>
       <c r="E15" s="78">
         <v>-63.5</v>
       </c>
       <c r="F15" s="78">
         <v>-7.9</v>
       </c>
       <c r="G15" s="78">
         <v>-19.8</v>
       </c>
       <c r="H15" s="78">
         <v>-24.9</v>
       </c>
       <c r="I15" s="78">
@@ -25942,52 +26687,55 @@
       </c>
       <c r="Q15" s="78">
         <v>59.80919436437452</v>
       </c>
       <c r="R15" s="78">
         <v>-8.9</v>
       </c>
       <c r="S15" s="78">
         <v>-1.0084991419986773</v>
       </c>
       <c r="T15" s="78">
         <v>-2.1781718745752632</v>
       </c>
       <c r="U15" s="78">
         <v>13.196671016573941</v>
       </c>
       <c r="V15" s="78">
         <v>4.5</v>
       </c>
       <c r="W15" s="78">
         <v>8.4350000000000005</v>
       </c>
       <c r="X15" s="78">
         <v>7.6919999999999984</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" s="13" customFormat="1">
+      <c r="Y15" s="78">
+        <v>-45.674999999999997</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" s="13" customFormat="1">
       <c r="A16" s="72" t="s">
         <v>163</v>
       </c>
       <c r="B16" s="78">
         <v>6.2</v>
       </c>
       <c r="C16" s="78">
         <v>5.9</v>
       </c>
       <c r="D16" s="78">
         <v>5.3</v>
       </c>
       <c r="E16" s="78">
         <v>11</v>
       </c>
       <c r="F16" s="78">
         <v>-2.4</v>
       </c>
       <c r="G16" s="78">
         <v>-1.6</v>
       </c>
       <c r="H16" s="78">
         <v>-1.8</v>
       </c>
       <c r="I16" s="78">
@@ -26016,52 +26764,55 @@
       </c>
       <c r="Q16" s="78">
         <v>0</v>
       </c>
       <c r="R16" s="78">
         <v>0</v>
       </c>
       <c r="S16" s="78">
         <v>0</v>
       </c>
       <c r="T16" s="78">
         <v>0</v>
       </c>
       <c r="U16" s="78">
         <v>0</v>
       </c>
       <c r="V16" s="78">
         <v>0</v>
       </c>
       <c r="W16" s="78">
         <v>0</v>
       </c>
       <c r="X16" s="78">
         <v>1.5289999999999999</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" s="13" customFormat="1">
+      <c r="Y16" s="78">
+        <v>-1.5289999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" s="13" customFormat="1">
       <c r="A17" s="72" t="s">
         <v>164</v>
       </c>
       <c r="B17" s="78"/>
       <c r="C17" s="78"/>
       <c r="D17" s="78"/>
       <c r="E17" s="78"/>
       <c r="F17" s="78"/>
       <c r="G17" s="78"/>
       <c r="H17" s="78"/>
       <c r="I17" s="78"/>
       <c r="J17" s="141">
         <v>0</v>
       </c>
       <c r="K17" s="141">
         <v>0</v>
       </c>
       <c r="L17" s="141">
         <v>0</v>
       </c>
       <c r="M17" s="141">
         <v>0</v>
       </c>
       <c r="N17" s="141">
         <v>0</v>
@@ -26074,52 +26825,55 @@
       </c>
       <c r="Q17" s="78">
         <v>0</v>
       </c>
       <c r="R17" s="78">
         <v>0</v>
       </c>
       <c r="S17" s="78">
         <v>0</v>
       </c>
       <c r="T17" s="78">
         <v>0</v>
       </c>
       <c r="U17" s="78">
         <v>13.552</v>
       </c>
       <c r="V17" s="78" t="s">
         <v>36</v>
       </c>
       <c r="W17" s="78">
         <v>0</v>
       </c>
       <c r="X17" s="78">
         <v>8.2100000000000009</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" s="13" customFormat="1" ht="15.95" customHeight="1">
+      <c r="Y17" s="78">
+        <v>9.4450000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" s="13" customFormat="1" ht="15.95" customHeight="1">
       <c r="A18" s="72" t="s">
         <v>165</v>
       </c>
       <c r="B18" s="78">
         <v>640.4</v>
       </c>
       <c r="C18" s="78">
         <v>640.5</v>
       </c>
       <c r="D18" s="78">
         <v>658.2</v>
       </c>
       <c r="E18" s="78">
         <v>636.1</v>
       </c>
       <c r="F18" s="78">
         <v>8.6</v>
       </c>
       <c r="G18" s="78">
         <v>12.5</v>
       </c>
       <c r="H18" s="78">
         <v>10.4</v>
       </c>
       <c r="I18" s="78">
@@ -26148,52 +26902,55 @@
       </c>
       <c r="Q18" s="78">
         <v>4.4449781603800487</v>
       </c>
       <c r="R18" s="78">
         <v>0.49298742904641379</v>
       </c>
       <c r="S18" s="78">
         <v>-1.0762279054339414</v>
       </c>
       <c r="T18" s="78">
         <v>3.4441565357227208</v>
       </c>
       <c r="U18" s="78">
         <v>3.1670839406648064</v>
       </c>
       <c r="V18" s="78">
         <v>0</v>
       </c>
       <c r="W18" s="78">
         <v>0.13800000000000001</v>
       </c>
       <c r="X18" s="78">
         <v>-44.381</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" s="13" customFormat="1">
+      <c r="Y18" s="78">
+        <v>4.82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" s="13" customFormat="1">
       <c r="A19" s="72" t="s">
         <v>166</v>
       </c>
       <c r="B19" s="78">
         <v>-6.7</v>
       </c>
       <c r="C19" s="78">
         <v>-16.899999999999999</v>
       </c>
       <c r="D19" s="78">
         <v>-4.5</v>
       </c>
       <c r="E19" s="78">
         <v>48.3</v>
       </c>
       <c r="F19" s="78">
         <v>4.7</v>
       </c>
       <c r="G19" s="78">
         <v>6.3</v>
       </c>
       <c r="H19" s="78">
         <v>15.8</v>
       </c>
       <c r="I19" s="78">
@@ -26222,52 +26979,55 @@
       </c>
       <c r="Q19" s="78">
         <v>0.55885699775566811</v>
       </c>
       <c r="R19" s="78">
         <v>4.062770001997726</v>
       </c>
       <c r="S19" s="78">
         <v>4.3701685202022347</v>
       </c>
       <c r="T19" s="78">
         <v>1.500381448975777</v>
       </c>
       <c r="U19" s="78">
         <v>-1.6343199711757386</v>
       </c>
       <c r="V19" s="78">
         <v>3.2</v>
       </c>
       <c r="W19" s="78">
         <v>3.3</v>
       </c>
       <c r="X19" s="78">
         <v>11.155999999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" s="13" customFormat="1">
+      <c r="Y19" s="78">
+        <v>-7.754999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" s="13" customFormat="1">
       <c r="A20" s="71" t="s">
         <v>167</v>
       </c>
       <c r="B20" s="140">
         <v>402.5</v>
       </c>
       <c r="C20" s="140">
         <v>1015.7</v>
       </c>
       <c r="D20" s="140">
         <v>1429.2</v>
       </c>
       <c r="E20" s="140">
         <v>1407.4</v>
       </c>
       <c r="F20" s="140">
         <v>-97.3</v>
       </c>
       <c r="G20" s="140">
         <v>-9.8000000000000007</v>
       </c>
       <c r="H20" s="140">
         <v>-120.1</v>
       </c>
       <c r="I20" s="140">
@@ -26311,52 +27071,56 @@
       </c>
       <c r="S20" s="140">
         <f t="shared" si="2"/>
         <v>-5.434720208392978</v>
       </c>
       <c r="T20" s="140">
         <f t="shared" si="2"/>
         <v>22.309420660981544</v>
       </c>
       <c r="U20" s="140">
         <f t="shared" si="2"/>
         <v>-133.60114407598394</v>
       </c>
       <c r="V20" s="140">
         <f t="shared" si="2"/>
         <v>-202.52499999999986</v>
       </c>
       <c r="W20" s="140">
         <f t="shared" si="2"/>
         <v>25.053031249999876</v>
       </c>
       <c r="X20" s="140">
         <f t="shared" ref="X20" si="3">SUM(X21:X32)</f>
         <v>80.205039120000123</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" s="13" customFormat="1">
+      <c r="Y20" s="140">
+        <f>SUM(Y21:Y32)</f>
+        <v>64.380339499999835</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" s="13" customFormat="1">
       <c r="A21" s="72" t="s">
         <v>168</v>
       </c>
       <c r="B21" s="78">
         <v>947.7</v>
       </c>
       <c r="C21" s="78">
         <v>1881.9</v>
       </c>
       <c r="D21" s="78">
         <v>2015.8</v>
       </c>
       <c r="E21" s="78">
         <v>1877</v>
       </c>
       <c r="F21" s="78">
         <v>62.1</v>
       </c>
       <c r="G21" s="78">
         <v>-12.1</v>
       </c>
       <c r="H21" s="78">
         <v>-381.1</v>
       </c>
       <c r="I21" s="78">
@@ -26385,52 +27149,55 @@
       </c>
       <c r="Q21" s="78">
         <v>155.13983094648785</v>
       </c>
       <c r="R21" s="78">
         <v>-35.799269201089707</v>
       </c>
       <c r="S21" s="78">
         <v>-245.2837759889928</v>
       </c>
       <c r="T21" s="78">
         <v>-49.721051635496146</v>
       </c>
       <c r="U21" s="78">
         <v>140.10209682557866</v>
       </c>
       <c r="V21" s="78">
         <v>-69.599999999999994</v>
       </c>
       <c r="W21" s="78">
         <v>-162.315</v>
       </c>
       <c r="X21" s="78">
         <v>10.656000000000006</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" s="13" customFormat="1">
+      <c r="Y21" s="78">
+        <v>-43.793999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" s="13" customFormat="1">
       <c r="A22" s="183" t="s">
         <v>198</v>
       </c>
       <c r="B22" s="184"/>
       <c r="C22" s="184"/>
       <c r="D22" s="184"/>
       <c r="E22" s="184"/>
       <c r="F22" s="184"/>
       <c r="G22" s="184"/>
       <c r="H22" s="184"/>
       <c r="I22" s="184"/>
       <c r="J22" s="184">
         <v>0</v>
       </c>
       <c r="K22" s="185">
         <f>((Corp_Indicators!N15-Corp_Indicators!O15))*$A$1</f>
         <v>253.40099999999995</v>
       </c>
       <c r="L22" s="185">
         <f>((Corp_Indicators!O15-Corp_Indicators!P15))*$A$1</f>
         <v>-108.32799999999997</v>
       </c>
       <c r="M22" s="185">
         <f>((Corp_Indicators!P15-Corp_Indicators!Q15))*$A$1</f>
         <v>-364.58199999999999</v>
@@ -26457,52 +27224,56 @@
       </c>
       <c r="S22" s="184">
         <f>((Corp_Indicators!V15-Corp_Indicators!W15))*$A$1</f>
         <v>67.827621969999996</v>
       </c>
       <c r="T22" s="184">
         <f>((Corp_Indicators!W15-Corp_Indicators!X15))*$A$1</f>
         <v>-27.991213239999979</v>
       </c>
       <c r="U22" s="184">
         <f>((Corp_Indicators!X15-Corp_Indicators!Y15))*$A$1</f>
         <v>-257.37040873000001</v>
       </c>
       <c r="V22" s="184">
         <f>((Corp_Indicators!Y15-Corp_Indicators!Z15)-Corp_Indicators!Z23)*$A$1</f>
         <v>-11.824999999999861</v>
       </c>
       <c r="W22" s="184">
         <f>((Corp_Indicators!Z15-Corp_Indicators!AA15)-Corp_Indicators!AA23)*$A$1</f>
         <v>102.38103124999989</v>
       </c>
       <c r="X22" s="184">
         <f>((Corp_Indicators!AA15-Corp_Indicators!AB15)-Corp_Indicators!AB23)*$A$1</f>
         <v>-28.866960879999894</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" s="13" customFormat="1">
+      <c r="Y22" s="184">
+        <f>(([1]Corp_Indicadores!AB15-[1]Corp_Indicadores!AC15)-[1]Corp_Indicadores!AC23)*$A$1</f>
+        <v>-0.72566050000019544</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" s="13" customFormat="1">
       <c r="A23" s="72" t="s">
         <v>169</v>
       </c>
       <c r="B23" s="78">
         <v>8.3000000000000007</v>
       </c>
       <c r="C23" s="78">
         <v>68.7</v>
       </c>
       <c r="D23" s="78">
         <v>6.4</v>
       </c>
       <c r="E23" s="78">
         <v>-97.7</v>
       </c>
       <c r="F23" s="78">
         <v>45.2</v>
       </c>
       <c r="G23" s="78">
         <v>129</v>
       </c>
       <c r="H23" s="78">
         <v>75.2</v>
       </c>
       <c r="I23" s="78">
@@ -26531,52 +27302,55 @@
       </c>
       <c r="Q23" s="78">
         <v>-105.11970418565353</v>
       </c>
       <c r="R23" s="78">
         <v>232.9328318101276</v>
       </c>
       <c r="S23" s="78">
         <v>-71.457430121577659</v>
       </c>
       <c r="T23" s="78">
         <v>59.538322966444071</v>
       </c>
       <c r="U23" s="78">
         <v>-28.571724654994</v>
       </c>
       <c r="V23" s="78">
         <v>-47.3</v>
       </c>
       <c r="W23" s="78">
         <v>-52.093000000000004</v>
       </c>
       <c r="X23" s="78">
         <v>73.093000000000004</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" s="13" customFormat="1">
+      <c r="Y23" s="78">
+        <v>-98.703000000000003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" s="13" customFormat="1">
       <c r="A24" s="72" t="s">
         <v>128</v>
       </c>
       <c r="B24" s="78">
         <v>-191.1</v>
       </c>
       <c r="C24" s="78">
         <v>-715.8</v>
       </c>
       <c r="D24" s="78">
         <v>-673.8</v>
       </c>
       <c r="E24" s="78">
         <v>-620.70000000000005</v>
       </c>
       <c r="F24" s="78">
         <v>-103.1</v>
       </c>
       <c r="G24" s="78">
         <v>-54.2</v>
       </c>
       <c r="H24" s="78">
         <v>55.7</v>
       </c>
       <c r="I24" s="78">
@@ -26605,52 +27379,55 @@
       </c>
       <c r="Q24" s="78">
         <v>-34.198051931900508</v>
       </c>
       <c r="R24" s="78">
         <v>-223.50569813311557</v>
       </c>
       <c r="S24" s="78">
         <v>-37.809749964564716</v>
       </c>
       <c r="T24" s="78">
         <v>95.531891423365252</v>
       </c>
       <c r="U24" s="78">
         <v>-156.73444332568494</v>
       </c>
       <c r="V24" s="78">
         <v>-4.8</v>
       </c>
       <c r="W24" s="78">
         <v>-64.849000000000004</v>
       </c>
       <c r="X24" s="78">
         <v>146.69999999999999</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" s="13" customFormat="1">
+      <c r="Y24" s="78">
+        <v>88.439000000000021</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" s="13" customFormat="1">
       <c r="A25" s="72" t="s">
         <v>170</v>
       </c>
       <c r="B25" s="78">
         <v>-345.1</v>
       </c>
       <c r="C25" s="78">
         <v>-251.4</v>
       </c>
       <c r="D25" s="78">
         <v>90.3</v>
       </c>
       <c r="E25" s="78">
         <v>169.4</v>
       </c>
       <c r="F25" s="78">
         <v>-110.9</v>
       </c>
       <c r="G25" s="78">
         <v>32.9</v>
       </c>
       <c r="H25" s="78">
         <v>271.2</v>
       </c>
       <c r="I25" s="78">
@@ -26679,52 +27456,55 @@
       </c>
       <c r="Q25" s="78">
         <v>-124.15001893713527</v>
       </c>
       <c r="R25" s="78">
         <v>-17.07833304228825</v>
       </c>
       <c r="S25" s="78">
         <v>241.03691774159373</v>
       </c>
       <c r="T25" s="78">
         <v>-89.087835684199234</v>
       </c>
       <c r="U25" s="78">
         <v>213.79125098489374</v>
       </c>
       <c r="V25" s="78">
         <v>-80.650000000000006</v>
       </c>
       <c r="W25" s="78">
         <v>199.92</v>
       </c>
       <c r="X25" s="78">
         <v>-116.33999999999997</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" s="13" customFormat="1">
+      <c r="Y25" s="78">
+        <v>127.595</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" s="13" customFormat="1">
       <c r="A26" s="72" t="s">
         <v>171</v>
       </c>
       <c r="B26" s="78">
         <v>28.6</v>
       </c>
       <c r="C26" s="80">
         <v>-0.8</v>
       </c>
       <c r="D26" s="80">
         <v>7.3</v>
       </c>
       <c r="E26" s="80">
         <v>56.1</v>
       </c>
       <c r="F26" s="78">
         <v>-1.6</v>
       </c>
       <c r="G26" s="78">
         <v>6.2</v>
       </c>
       <c r="H26" s="78">
         <v>39.6</v>
       </c>
       <c r="I26" s="80">
@@ -26753,52 +27533,55 @@
       </c>
       <c r="Q26" s="78">
         <v>10.445605946997933</v>
       </c>
       <c r="R26" s="78">
         <v>-4.9689456032592713E-2</v>
       </c>
       <c r="S26" s="78">
         <v>-8.3324122591673895</v>
       </c>
       <c r="T26" s="78">
         <v>-6.5885984808062261</v>
       </c>
       <c r="U26" s="78">
         <v>-6.429299803993791</v>
       </c>
       <c r="V26" s="78">
         <v>-20.149999999999999</v>
       </c>
       <c r="W26" s="78">
         <v>-9.3759999999999994</v>
       </c>
       <c r="X26" s="78">
         <v>4.0179999999999971</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" s="13" customFormat="1">
+      <c r="Y26" s="78">
+        <v>-21.49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" s="13" customFormat="1">
       <c r="A27" s="72" t="s">
         <v>172</v>
       </c>
       <c r="B27" s="78">
         <v>18.7</v>
       </c>
       <c r="C27" s="80">
         <v>38.1</v>
       </c>
       <c r="D27" s="80">
         <v>30.3</v>
       </c>
       <c r="E27" s="80">
         <v>32.799999999999997</v>
       </c>
       <c r="F27" s="78">
         <v>0</v>
       </c>
       <c r="G27" s="78">
         <v>-0.6</v>
       </c>
       <c r="H27" s="78">
         <v>-0.9</v>
       </c>
       <c r="I27" s="80">
@@ -26827,52 +27610,55 @@
       </c>
       <c r="Q27" s="78">
         <v>-2.884485976538083</v>
       </c>
       <c r="R27" s="78">
         <v>3.2355874911724126E-2</v>
       </c>
       <c r="S27" s="78">
         <v>0.38983390396891804</v>
       </c>
       <c r="T27" s="78">
         <v>14.272177558173176</v>
       </c>
       <c r="U27" s="78">
         <v>3.7276326629461813</v>
       </c>
       <c r="V27" s="78">
         <v>-3.15</v>
       </c>
       <c r="W27" s="78">
         <v>-1.796</v>
       </c>
       <c r="X27" s="78">
         <v>4.9459999999999997</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" s="13" customFormat="1">
+      <c r="Y27" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" s="13" customFormat="1">
       <c r="A28" s="72" t="s">
         <v>173</v>
       </c>
       <c r="B28" s="78">
         <v>8.3000000000000007</v>
       </c>
       <c r="C28" s="80">
         <v>3.3</v>
       </c>
       <c r="D28" s="80">
         <v>29.9</v>
       </c>
       <c r="E28" s="80">
         <v>53</v>
       </c>
       <c r="F28" s="78">
         <v>14.5</v>
       </c>
       <c r="G28" s="78">
         <v>17.100000000000001</v>
       </c>
       <c r="H28" s="78">
         <v>-2.6</v>
       </c>
       <c r="I28" s="80">
@@ -26901,52 +27687,55 @@
       </c>
       <c r="Q28" s="78">
         <v>-33.565992909890284</v>
       </c>
       <c r="R28" s="78">
         <v>2.6664928910651948</v>
       </c>
       <c r="S28" s="78">
         <v>2.7896915806939719</v>
       </c>
       <c r="T28" s="78">
         <v>8.9180339384389562</v>
       </c>
       <c r="U28" s="78">
         <v>-1.8862184101981239</v>
       </c>
       <c r="V28" s="78">
         <v>10.65</v>
       </c>
       <c r="W28" s="78">
         <v>-13.747999999999999</v>
       </c>
       <c r="X28" s="78">
         <v>15.185999999999998</v>
       </c>
-    </row>
-    <row r="29" spans="1:24" s="13" customFormat="1">
+      <c r="Y28" s="78">
+        <v>-10.985999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" s="13" customFormat="1">
       <c r="A29" s="72" t="s">
         <v>174</v>
       </c>
       <c r="B29" s="78">
         <v>-62</v>
       </c>
       <c r="C29" s="80">
         <v>-61.7</v>
       </c>
       <c r="D29" s="80">
         <v>-61.5</v>
       </c>
       <c r="E29" s="80">
         <v>-97.3</v>
       </c>
       <c r="F29" s="78">
         <v>0</v>
       </c>
       <c r="G29" s="78">
         <v>-0.2</v>
       </c>
       <c r="H29" s="78">
         <v>-1.6</v>
       </c>
       <c r="I29" s="80">
@@ -26975,52 +27764,55 @@
       </c>
       <c r="Q29" s="78">
         <v>-4.4818398597529563E-2</v>
       </c>
       <c r="R29" s="78">
         <v>-0.24032830575321321</v>
       </c>
       <c r="S29" s="78">
         <v>-7.4382379635315368E-2</v>
       </c>
       <c r="T29" s="78">
         <v>-0.91195640947747381</v>
       </c>
       <c r="U29" s="78">
         <v>-4.2643329051339975</v>
       </c>
       <c r="V29" s="78">
         <v>-0.9</v>
       </c>
       <c r="W29" s="78">
         <v>-0.23699999999999999</v>
       </c>
       <c r="X29" s="78">
         <v>-1.964</v>
       </c>
-    </row>
-    <row r="30" spans="1:24" s="13" customFormat="1">
+      <c r="Y29" s="78">
+        <v>18.268000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" s="13" customFormat="1">
       <c r="A30" s="72" t="s">
         <v>175</v>
       </c>
       <c r="B30" s="78">
         <v>-15</v>
       </c>
       <c r="C30" s="80">
         <v>-31.2</v>
       </c>
       <c r="D30" s="80">
         <v>-50.6</v>
       </c>
       <c r="E30" s="80">
         <v>-11.6</v>
       </c>
       <c r="F30" s="78">
         <v>-0.3</v>
       </c>
       <c r="G30" s="78">
         <v>-0.5</v>
       </c>
       <c r="H30" s="78">
         <v>-1.3</v>
       </c>
       <c r="I30" s="80">
@@ -27049,52 +27841,55 @@
       </c>
       <c r="Q30" s="78">
         <v>-18.108060572827476</v>
       </c>
       <c r="R30" s="78">
         <v>-1.3</v>
       </c>
       <c r="S30" s="78">
         <v>-9.3047683828350021</v>
       </c>
       <c r="T30" s="78">
         <v>-8.8807613969904668</v>
       </c>
       <c r="U30" s="78">
         <v>-14.756470220174528</v>
       </c>
       <c r="V30" s="78">
         <v>-7</v>
       </c>
       <c r="W30" s="78">
         <v>-9.56</v>
       </c>
       <c r="X30" s="78">
         <v>-9.3169999999999966</v>
       </c>
-    </row>
-    <row r="31" spans="1:24" s="13" customFormat="1">
+      <c r="Y30" s="78">
+        <v>-11.223000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" s="13" customFormat="1">
       <c r="A31" s="72" t="s">
         <v>176</v>
       </c>
       <c r="B31" s="78">
         <v>55.3</v>
       </c>
       <c r="C31" s="80">
         <v>109.6</v>
       </c>
       <c r="D31" s="80">
         <v>110.9</v>
       </c>
       <c r="E31" s="80">
         <v>125</v>
       </c>
       <c r="F31" s="78">
         <v>-5.9</v>
       </c>
       <c r="G31" s="78">
         <v>-101.7</v>
       </c>
       <c r="H31" s="78">
         <v>-145.9</v>
       </c>
       <c r="I31" s="80">
@@ -27123,52 +27918,55 @@
       </c>
       <c r="Q31" s="78">
         <v>71.503325257549449</v>
       </c>
       <c r="R31" s="78">
         <v>-74.214918814429794</v>
       </c>
       <c r="S31" s="78">
         <v>54.290531347340711</v>
       </c>
       <c r="T31" s="78">
         <v>19.812363714047294</v>
       </c>
       <c r="U31" s="78">
         <v>-18.176976246958212</v>
       </c>
       <c r="V31" s="78">
         <v>36.200000000000003</v>
       </c>
       <c r="W31" s="78">
         <v>30.841999999999999</v>
       </c>
       <c r="X31" s="78">
         <v>-18.587000000000003</v>
       </c>
-    </row>
-    <row r="32" spans="1:24" s="13" customFormat="1">
+      <c r="Y31" s="78">
+        <v>20.448999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" s="13" customFormat="1">
       <c r="A32" s="72" t="s">
         <v>177</v>
       </c>
       <c r="B32" s="78">
         <v>-49.6</v>
       </c>
       <c r="C32" s="80">
         <v>-21.6</v>
       </c>
       <c r="D32" s="80">
         <v>-72.599999999999994</v>
       </c>
       <c r="E32" s="80">
         <v>-75.2</v>
       </c>
       <c r="F32" s="78">
         <v>2.7</v>
       </c>
       <c r="G32" s="78">
         <v>-25.7</v>
       </c>
       <c r="H32" s="78">
         <v>-28.4</v>
       </c>
       <c r="I32" s="80">
@@ -27197,52 +27995,55 @@
       </c>
       <c r="Q32" s="78">
         <v>-10.683265589112612</v>
       </c>
       <c r="R32" s="78">
         <v>30.1</v>
       </c>
       <c r="S32" s="78">
         <v>0.49320234478257041</v>
       </c>
       <c r="T32" s="78">
         <v>7.4180479074823165</v>
       </c>
       <c r="U32" s="78">
         <v>-3.0322502522648875</v>
       </c>
       <c r="V32" s="78">
         <v>-4</v>
       </c>
       <c r="W32" s="78">
         <v>5.8840000000000003</v>
       </c>
       <c r="X32" s="78">
         <v>0.68100000000000005</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32" s="78">
+        <v>-3.4490000000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="69" t="s">
         <v>178</v>
       </c>
       <c r="B33" s="139">
         <v>331</v>
       </c>
       <c r="C33" s="139">
         <v>916.3</v>
       </c>
       <c r="D33" s="139">
         <v>1242</v>
       </c>
       <c r="E33" s="139">
         <v>848.7</v>
       </c>
       <c r="F33" s="139">
         <v>-158</v>
       </c>
       <c r="G33" s="139">
         <v>-202.6</v>
       </c>
       <c r="H33" s="139">
         <v>-335.7</v>
       </c>
       <c r="I33" s="139">
@@ -27286,52 +28087,56 @@
       </c>
       <c r="S33" s="139">
         <f t="shared" si="4"/>
         <v>75.92830469447108</v>
       </c>
       <c r="T33" s="139">
         <f t="shared" si="4"/>
         <v>141.23182329318132</v>
       </c>
       <c r="U33" s="139">
         <f t="shared" si="4"/>
         <v>-40.238624023338531</v>
       </c>
       <c r="V33" s="139">
         <f t="shared" si="4"/>
         <v>-53.224999999999852</v>
       </c>
       <c r="W33" s="139">
         <f t="shared" si="4"/>
         <v>131.0260312499999</v>
       </c>
       <c r="X33" s="139">
         <f t="shared" ref="X33" si="5">SUM(X9:X10,X20)</f>
         <v>145.93135301702549</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33" s="139">
+        <f>SUM(Y9:Y10,Y20)</f>
+        <v>188.67402842317694</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="72" t="s">
         <v>179</v>
       </c>
       <c r="B34" s="78">
         <v>-1</v>
       </c>
       <c r="C34" s="80">
         <v>-1.5</v>
       </c>
       <c r="D34" s="80">
         <v>-2.4</v>
       </c>
       <c r="E34" s="80">
         <v>-1.5</v>
       </c>
       <c r="F34" s="78">
         <v>-0.1</v>
       </c>
       <c r="G34" s="78">
         <v>-0.3</v>
       </c>
       <c r="H34" s="78">
         <v>-0.4</v>
       </c>
       <c r="I34" s="80">
@@ -27360,52 +28165,55 @@
       </c>
       <c r="Q34" s="141">
         <v>-2.4365477753875702</v>
       </c>
       <c r="R34" s="141">
         <v>-0.44965381745663313</v>
       </c>
       <c r="S34" s="141">
         <v>-2.0777568397886208</v>
       </c>
       <c r="T34" s="141">
         <v>-0.62271804936082209</v>
       </c>
       <c r="U34" s="141">
         <v>-0.6068712933939242</v>
       </c>
       <c r="V34" s="141">
         <v>-0.15</v>
       </c>
       <c r="W34" s="141">
         <v>-1.4650000000000001</v>
       </c>
       <c r="X34" s="141">
         <v>-0.46000000000000019</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34" s="141">
+        <v>-1.5719999999999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="72" t="s">
         <v>180</v>
       </c>
       <c r="B35" s="78">
         <v>-22.9</v>
       </c>
       <c r="C35" s="80">
         <v>-49.5</v>
       </c>
       <c r="D35" s="80">
         <v>-80.8</v>
       </c>
       <c r="E35" s="80">
         <v>-114.2</v>
       </c>
       <c r="F35" s="78">
         <v>-21.9</v>
       </c>
       <c r="G35" s="78">
         <v>-45.2</v>
       </c>
       <c r="H35" s="78">
         <v>-71.900000000000006</v>
       </c>
       <c r="I35" s="80">
@@ -27434,52 +28242,55 @@
       </c>
       <c r="Q35" s="141">
         <v>-0.21305867431432546</v>
       </c>
       <c r="R35" s="141">
         <v>-10.951585126651375</v>
       </c>
       <c r="S35" s="141">
         <v>-39.137861326785263</v>
       </c>
       <c r="T35" s="141">
         <v>-22.93577484857812</v>
       </c>
       <c r="U35" s="141">
         <v>-9.8607786979852392</v>
       </c>
       <c r="V35" s="141">
         <v>-20.25</v>
       </c>
       <c r="W35" s="141">
         <v>-23.821999999999999</v>
       </c>
       <c r="X35" s="141">
         <v>-31.097999999999999</v>
       </c>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35" s="141">
+        <v>-42.957999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="72" t="s">
         <v>181</v>
       </c>
       <c r="B36" s="78">
         <v>0</v>
       </c>
       <c r="C36" s="80">
         <v>0</v>
       </c>
       <c r="D36" s="80">
         <v>0</v>
       </c>
       <c r="E36" s="80">
         <v>0</v>
       </c>
       <c r="F36" s="78">
         <v>0</v>
       </c>
       <c r="G36" s="78">
         <v>-0.8</v>
       </c>
       <c r="H36" s="78">
         <v>-0.8</v>
       </c>
       <c r="I36" s="80">
@@ -27508,52 +28319,55 @@
       </c>
       <c r="Q36" s="141">
         <v>0</v>
       </c>
       <c r="R36" s="141">
         <v>0</v>
       </c>
       <c r="S36" s="141">
         <v>0</v>
       </c>
       <c r="T36" s="141">
         <v>0</v>
       </c>
       <c r="U36" s="141">
         <v>0</v>
       </c>
       <c r="V36" s="141">
         <v>0</v>
       </c>
       <c r="W36" s="141">
         <v>0</v>
       </c>
       <c r="X36" s="141">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="69" t="s">
         <v>182</v>
       </c>
       <c r="B37" s="76">
         <v>-23.9</v>
       </c>
       <c r="C37" s="76">
         <v>-51</v>
       </c>
       <c r="D37" s="76">
         <v>-83.2</v>
       </c>
       <c r="E37" s="76">
         <v>-115.7</v>
       </c>
       <c r="F37" s="76">
         <v>-22</v>
       </c>
       <c r="G37" s="76">
         <v>-46.3</v>
       </c>
       <c r="H37" s="76">
         <v>-73.099999999999994</v>
       </c>
       <c r="I37" s="76">
@@ -27597,52 +28411,56 @@
       </c>
       <c r="S37" s="139">
         <f t="shared" si="6"/>
         <v>-41.215618166573883</v>
       </c>
       <c r="T37" s="139">
         <f t="shared" si="6"/>
         <v>-23.558492897938944</v>
       </c>
       <c r="U37" s="139">
         <f t="shared" si="6"/>
         <v>-10.467649991379163</v>
       </c>
       <c r="V37" s="139">
         <f t="shared" si="6"/>
         <v>-20.399999999999999</v>
       </c>
       <c r="W37" s="139">
         <f t="shared" si="6"/>
         <v>-25.286999999999999</v>
       </c>
       <c r="X37" s="139">
         <f t="shared" ref="X37" si="7">SUM(X34:X36)</f>
         <v>-31.558</v>
       </c>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37" s="139">
+        <f>SUM(Y33:Y36)</f>
+        <v>144.14402842317693</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="72" t="s">
         <v>183</v>
       </c>
       <c r="B38" s="78">
         <v>60.4</v>
       </c>
       <c r="C38" s="80">
         <v>478.2</v>
       </c>
       <c r="D38" s="80">
         <v>478.2</v>
       </c>
       <c r="E38" s="80">
         <v>478.2</v>
       </c>
       <c r="F38" s="78">
         <v>436.4</v>
       </c>
       <c r="G38" s="78">
         <v>436.4</v>
       </c>
       <c r="H38" s="78">
         <v>436.4</v>
       </c>
       <c r="I38" s="80">
@@ -27671,52 +28489,55 @@
       </c>
       <c r="Q38" s="141">
         <v>0</v>
       </c>
       <c r="R38" s="141">
         <v>0</v>
       </c>
       <c r="S38" s="141">
         <v>0</v>
       </c>
       <c r="T38" s="141">
         <v>0</v>
       </c>
       <c r="U38" s="141">
         <v>0</v>
       </c>
       <c r="V38" s="141">
         <v>0</v>
       </c>
       <c r="W38" s="141">
         <v>0</v>
       </c>
       <c r="X38" s="141">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="183" t="s">
         <v>198</v>
       </c>
       <c r="B39" s="184"/>
       <c r="C39" s="184"/>
       <c r="D39" s="184"/>
       <c r="E39" s="184"/>
       <c r="F39" s="184"/>
       <c r="G39" s="184"/>
       <c r="H39" s="184"/>
       <c r="I39" s="184"/>
       <c r="J39" s="184">
         <f>-J22</f>
         <v>0</v>
       </c>
       <c r="K39" s="185">
         <f t="shared" ref="K39:W39" si="8">-K22</f>
         <v>-253.40099999999995</v>
       </c>
       <c r="L39" s="185">
         <f t="shared" si="8"/>
         <v>108.32799999999997</v>
       </c>
       <c r="M39" s="185">
         <f t="shared" si="8"/>
@@ -27744,52 +28565,56 @@
       </c>
       <c r="S39" s="184">
         <f t="shared" si="8"/>
         <v>-67.827621969999996</v>
       </c>
       <c r="T39" s="184">
         <f t="shared" si="8"/>
         <v>27.991213239999979</v>
       </c>
       <c r="U39" s="184">
         <f t="shared" si="8"/>
         <v>257.37040873000001</v>
       </c>
       <c r="V39" s="184">
         <f t="shared" si="8"/>
         <v>11.824999999999861</v>
       </c>
       <c r="W39" s="184">
         <f t="shared" si="8"/>
         <v>-102.38103124999989</v>
       </c>
       <c r="X39" s="184">
         <f t="shared" ref="X39" si="9">-X22</f>
         <v>28.866960879999894</v>
       </c>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39" s="184">
+        <f>-Y22</f>
+        <v>0.72566050000019544</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="72" t="s">
         <v>184</v>
       </c>
       <c r="B40" s="78">
         <v>-0.1</v>
       </c>
       <c r="C40" s="80">
         <v>-418.5</v>
       </c>
       <c r="D40" s="80">
         <v>-418.7</v>
       </c>
       <c r="E40" s="80">
         <v>-900.9</v>
       </c>
       <c r="F40" s="78">
         <v>-786.6</v>
       </c>
       <c r="G40" s="78">
         <v>-786.6</v>
       </c>
       <c r="H40" s="78">
         <v>-984.1</v>
       </c>
       <c r="I40" s="80">
@@ -27818,52 +28643,55 @@
       </c>
       <c r="Q40" s="141">
         <v>0</v>
       </c>
       <c r="R40" s="141">
         <v>0</v>
       </c>
       <c r="S40" s="141">
         <v>0</v>
       </c>
       <c r="T40" s="141">
         <v>0</v>
       </c>
       <c r="U40" s="141">
         <v>-160</v>
       </c>
       <c r="V40" s="141">
         <v>0</v>
       </c>
       <c r="W40" s="141">
         <v>0</v>
       </c>
       <c r="X40" s="141">
         <v>-150</v>
       </c>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="72" t="s">
         <v>185</v>
       </c>
       <c r="B41" s="78">
         <v>1.7</v>
       </c>
       <c r="C41" s="80">
         <v>1.7</v>
       </c>
       <c r="D41" s="80">
         <v>294.60000000000002</v>
       </c>
       <c r="E41" s="80">
         <v>297.60000000000002</v>
       </c>
       <c r="F41" s="78">
         <v>360</v>
       </c>
       <c r="G41" s="78">
         <v>360</v>
       </c>
       <c r="H41" s="78">
         <v>808.6</v>
       </c>
       <c r="I41" s="80">
@@ -27892,52 +28720,55 @@
       </c>
       <c r="Q41" s="141">
         <v>249.11522209999953</v>
       </c>
       <c r="R41" s="141">
         <v>0</v>
       </c>
       <c r="S41" s="141">
         <v>0</v>
       </c>
       <c r="T41" s="141">
         <v>0</v>
       </c>
       <c r="U41" s="141">
         <v>0</v>
       </c>
       <c r="V41" s="141">
         <v>0</v>
       </c>
       <c r="W41" s="141">
         <v>0</v>
       </c>
       <c r="X41" s="141">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="72" t="s">
         <v>186</v>
       </c>
       <c r="B42" s="78">
         <v>-3.8</v>
       </c>
       <c r="C42" s="80">
         <v>-44.8</v>
       </c>
       <c r="D42" s="80">
         <v>-47.5</v>
       </c>
       <c r="E42" s="80">
         <v>-87.9</v>
       </c>
       <c r="F42" s="78">
         <v>-8.9</v>
       </c>
       <c r="G42" s="78">
         <v>-27.4</v>
       </c>
       <c r="H42" s="78">
         <v>-50.6</v>
       </c>
       <c r="I42" s="80">
@@ -27966,52 +28797,55 @@
       </c>
       <c r="Q42" s="141">
         <v>-2.0154273065974753</v>
       </c>
       <c r="R42" s="141">
         <v>-2.8009500322755176</v>
       </c>
       <c r="S42" s="141">
         <v>-152.76257241608022</v>
       </c>
       <c r="T42" s="141">
         <v>-1.3417223648239451</v>
       </c>
       <c r="U42" s="141">
         <v>-47.215755186820331</v>
       </c>
       <c r="V42" s="141">
         <v>-1.7</v>
       </c>
       <c r="W42" s="141">
         <v>-49.591000000000001</v>
       </c>
       <c r="X42" s="141">
         <v>-44.958999999999996</v>
       </c>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42" s="141">
+        <v>-11.048000000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="72" t="s">
         <v>187</v>
       </c>
       <c r="B43" s="78">
         <v>-1.2</v>
       </c>
       <c r="C43" s="80">
         <v>-1.2</v>
       </c>
       <c r="D43" s="80">
         <v>-1.2</v>
       </c>
       <c r="E43" s="80">
         <v>114</v>
       </c>
       <c r="F43" s="78">
         <v>-9.8000000000000007</v>
       </c>
       <c r="G43" s="78">
         <v>-9.8000000000000007</v>
       </c>
       <c r="H43" s="78">
         <v>-9.8000000000000007</v>
       </c>
       <c r="I43" s="80">
@@ -28040,52 +28874,55 @@
       </c>
       <c r="Q43" s="141">
         <v>0</v>
       </c>
       <c r="R43" s="141">
         <v>0</v>
       </c>
       <c r="S43" s="141">
         <v>0</v>
       </c>
       <c r="T43" s="141">
         <v>0</v>
       </c>
       <c r="U43" s="141">
         <v>0</v>
       </c>
       <c r="V43" s="141">
         <v>0</v>
       </c>
       <c r="W43" s="141">
         <v>0</v>
       </c>
       <c r="X43" s="141">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="72" t="s">
         <v>188</v>
       </c>
       <c r="B44" s="78">
         <v>-56.5</v>
       </c>
       <c r="C44" s="80">
         <v>-56.5</v>
       </c>
       <c r="D44" s="80">
         <v>-56.5</v>
       </c>
       <c r="E44" s="80">
         <v>-56.5</v>
       </c>
       <c r="F44" s="78">
         <v>0</v>
       </c>
       <c r="G44" s="78">
         <v>0</v>
       </c>
       <c r="H44" s="78">
         <v>0</v>
       </c>
       <c r="I44" s="80">
@@ -28114,102 +28951,108 @@
       </c>
       <c r="Q44" s="141">
         <v>0</v>
       </c>
       <c r="R44" s="141">
         <v>0</v>
       </c>
       <c r="S44" s="141">
         <v>0</v>
       </c>
       <c r="T44" s="141">
         <v>0</v>
       </c>
       <c r="U44" s="141">
         <v>0</v>
       </c>
       <c r="V44" s="141">
         <v>0</v>
       </c>
       <c r="W44" s="141">
         <v>0</v>
       </c>
       <c r="X44" s="141">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="72" t="s">
         <v>189</v>
       </c>
       <c r="J45" s="78">
         <v>0</v>
       </c>
       <c r="K45" s="141">
         <v>0</v>
       </c>
       <c r="L45" s="141">
         <v>0</v>
       </c>
       <c r="M45" s="141">
         <v>0</v>
       </c>
       <c r="N45" s="141">
         <v>0</v>
       </c>
       <c r="O45" s="141">
         <v>0</v>
       </c>
       <c r="P45" s="141">
         <v>0</v>
       </c>
       <c r="Q45" s="141">
         <v>0</v>
       </c>
       <c r="R45" s="141">
         <v>0</v>
       </c>
       <c r="S45" s="141">
         <v>0</v>
       </c>
       <c r="T45" s="141">
         <v>0</v>
       </c>
       <c r="U45" s="141">
         <v>0</v>
       </c>
       <c r="V45" s="141">
         <v>-1.4</v>
       </c>
       <c r="W45" s="141">
         <v>-1.998</v>
       </c>
       <c r="X45" s="141">
         <v>-5.4990000000000006</v>
       </c>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45" s="141">
+        <v>-0.79999999999999893</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="72" t="s">
         <v>190</v>
       </c>
       <c r="B46" s="78">
         <v>0</v>
       </c>
       <c r="C46" s="80">
         <v>0</v>
       </c>
       <c r="D46" s="80">
         <v>0</v>
       </c>
       <c r="E46" s="80">
         <v>0</v>
       </c>
       <c r="F46" s="78">
         <v>0.8</v>
       </c>
       <c r="G46" s="78">
         <v>1.6</v>
       </c>
       <c r="H46" s="78">
         <v>0</v>
       </c>
       <c r="I46" s="80">
@@ -28238,52 +29081,55 @@
       </c>
       <c r="Q46" s="141">
         <v>0</v>
       </c>
       <c r="R46" s="141">
         <v>0</v>
       </c>
       <c r="S46" s="141">
         <v>0</v>
       </c>
       <c r="T46" s="141">
         <v>0</v>
       </c>
       <c r="U46" s="141">
         <v>0</v>
       </c>
       <c r="V46" s="141">
         <v>0</v>
       </c>
       <c r="W46" s="141">
         <v>0</v>
       </c>
       <c r="X46" s="141">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="72" t="s">
         <v>191</v>
       </c>
       <c r="B47" s="78">
         <v>0</v>
       </c>
       <c r="C47" s="80">
         <v>0</v>
       </c>
       <c r="D47" s="80">
         <v>0</v>
       </c>
       <c r="E47" s="80">
         <v>0</v>
       </c>
       <c r="F47" s="78">
         <v>0</v>
       </c>
       <c r="G47" s="78">
         <v>0</v>
       </c>
       <c r="H47" s="78">
         <v>0</v>
       </c>
       <c r="I47" s="80">
@@ -28312,52 +29158,55 @@
       </c>
       <c r="Q47" s="141">
         <v>0</v>
       </c>
       <c r="R47" s="141">
         <v>-1.0431725603961699</v>
       </c>
       <c r="S47" s="141">
         <v>-14.1239539</v>
       </c>
       <c r="T47" s="141">
         <v>0</v>
       </c>
       <c r="U47" s="141">
         <v>1.2646039617081328E-4</v>
       </c>
       <c r="V47" s="141">
         <v>0</v>
       </c>
       <c r="W47" s="141">
         <v>-0.22900000000000001</v>
       </c>
       <c r="X47" s="141">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47" s="141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="72" t="s">
         <v>192</v>
       </c>
       <c r="B48" s="78">
         <v>-11.4</v>
       </c>
       <c r="C48" s="80">
         <v>-9.5</v>
       </c>
       <c r="D48" s="80">
         <v>-13.3</v>
       </c>
       <c r="E48" s="80">
         <v>-17.600000000000001</v>
       </c>
       <c r="F48" s="78">
         <v>-5.4</v>
       </c>
       <c r="G48" s="78">
         <v>-7.7</v>
       </c>
       <c r="H48" s="78">
         <v>-8.4</v>
       </c>
       <c r="I48" s="80">
@@ -28386,52 +29235,55 @@
       </c>
       <c r="Q48" s="141">
         <v>-2.0616158684227042</v>
       </c>
       <c r="R48" s="141">
         <v>-16.583936452743117</v>
       </c>
       <c r="S48" s="141">
         <v>-4.9076401121029409</v>
       </c>
       <c r="T48" s="141">
         <v>-3.4418984982841141</v>
       </c>
       <c r="U48" s="141">
         <v>-6.002524936869829</v>
       </c>
       <c r="V48" s="141">
         <v>-9.6999999999999993</v>
       </c>
       <c r="W48" s="141">
         <v>-6.4279999999999999</v>
       </c>
       <c r="X48" s="141">
         <v>-15.591000000000001</v>
       </c>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48" s="141">
+        <v>-22.756</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25">
       <c r="A49" s="69" t="s">
         <v>193</v>
       </c>
       <c r="B49" s="76">
         <v>-45</v>
       </c>
       <c r="C49" s="76">
         <v>-103.2</v>
       </c>
       <c r="D49" s="76">
         <v>182.9</v>
       </c>
       <c r="E49" s="76">
         <v>-227</v>
       </c>
       <c r="F49" s="76">
         <v>-37.299999999999997</v>
       </c>
       <c r="G49" s="76">
         <v>-72.099999999999994</v>
       </c>
       <c r="H49" s="76">
         <v>153.4</v>
       </c>
       <c r="I49" s="76">
@@ -28475,52 +29327,56 @@
       </c>
       <c r="S49" s="139">
         <f t="shared" si="10"/>
         <v>-239.62178839818316</v>
       </c>
       <c r="T49" s="139">
         <f t="shared" si="10"/>
         <v>23.20759237689192</v>
       </c>
       <c r="U49" s="139">
         <f t="shared" si="10"/>
         <v>44.152255066706019</v>
       </c>
       <c r="V49" s="139">
         <f t="shared" si="10"/>
         <v>-0.9750000000001382</v>
       </c>
       <c r="W49" s="139">
         <f t="shared" si="10"/>
         <v>-160.6270312499999</v>
       </c>
       <c r="X49" s="139">
         <f t="shared" ref="X49" si="11">SUM(X38:X48)</f>
         <v>-187.1820391200001</v>
       </c>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49" s="139">
+        <f>SUM(Y38:Y48)</f>
+        <v>-33.878339499999804</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25">
       <c r="A50" s="73" t="s">
         <v>194</v>
       </c>
       <c r="B50" s="78">
         <v>-21.7</v>
       </c>
       <c r="C50" s="80">
         <v>-53.6</v>
       </c>
       <c r="D50" s="81">
         <v>-59.8</v>
       </c>
       <c r="E50" s="81">
         <v>39.1</v>
       </c>
       <c r="F50" s="78">
         <v>18.3</v>
       </c>
       <c r="G50" s="78">
         <v>-5.9</v>
       </c>
       <c r="H50" s="78">
         <v>8.1</v>
       </c>
       <c r="I50" s="81">
@@ -28549,52 +29405,55 @@
       </c>
       <c r="Q50" s="141">
         <v>-1.5153932746798056</v>
       </c>
       <c r="R50" s="141">
         <v>1.2507661609401133</v>
       </c>
       <c r="S50" s="141">
         <v>8.9096036325057124</v>
       </c>
       <c r="T50" s="141">
         <v>-1.5912725342790308</v>
       </c>
       <c r="U50" s="141">
         <v>23.246902740833203</v>
       </c>
       <c r="V50" s="141">
         <v>-14.7</v>
       </c>
       <c r="W50" s="141">
         <v>-4.9139999999999997</v>
       </c>
       <c r="X50" s="141">
         <v>-1.3440000000000012</v>
       </c>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50" s="141">
+        <v>-0.48500000000000298</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25">
       <c r="A51" s="69" t="s">
         <v>195</v>
       </c>
       <c r="B51" s="76">
         <v>240.4</v>
       </c>
       <c r="C51" s="76">
         <v>708.5</v>
       </c>
       <c r="D51" s="76">
         <v>1281.9000000000001</v>
       </c>
       <c r="E51" s="76">
         <v>545.1</v>
       </c>
       <c r="F51" s="76">
         <v>-199</v>
       </c>
       <c r="G51" s="76">
         <v>-326.89999999999998</v>
       </c>
       <c r="H51" s="76">
         <v>-247.3</v>
       </c>
       <c r="I51" s="76">
@@ -28638,52 +29497,56 @@
       </c>
       <c r="S51" s="139">
         <f t="shared" si="12"/>
         <v>-195.99949823778024</v>
       </c>
       <c r="T51" s="139">
         <f t="shared" si="12"/>
         <v>139.28965023785526</v>
       </c>
       <c r="U51" s="139">
         <f t="shared" si="12"/>
         <v>16.692883792821529</v>
       </c>
       <c r="V51" s="139">
         <f t="shared" si="12"/>
         <v>-89.3</v>
       </c>
       <c r="W51" s="139">
         <f t="shared" si="12"/>
         <v>-59.802000000000007</v>
       </c>
       <c r="X51" s="139">
         <f t="shared" ref="X51" si="13">X33+X37+X49+X50</f>
         <v>-74.152686102974599</v>
       </c>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51" s="139">
+        <f>Y37+Y49+Y50</f>
+        <v>109.78068892317712</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25">
       <c r="A52" s="74" t="s">
         <v>196</v>
       </c>
       <c r="B52" s="78">
         <v>365.7</v>
       </c>
       <c r="C52" s="80">
         <v>365.7</v>
       </c>
       <c r="D52" s="80">
         <v>365.7</v>
       </c>
       <c r="E52" s="80">
         <v>365.7</v>
       </c>
       <c r="F52" s="78">
         <v>910.8</v>
       </c>
       <c r="G52" s="78">
         <v>910.8</v>
       </c>
       <c r="H52" s="78">
         <v>910.8</v>
       </c>
       <c r="I52" s="80">
@@ -28724,52 +29587,55 @@
         <f t="shared" si="14"/>
         <v>482.8296436209057</v>
       </c>
       <c r="S52" s="141">
         <f t="shared" si="14"/>
         <v>440.156951669318</v>
       </c>
       <c r="T52" s="141">
         <f t="shared" si="14"/>
         <v>244.15499060590611</v>
       </c>
       <c r="U52" s="141">
         <v>383.44464084376136</v>
       </c>
       <c r="V52" s="141">
         <v>400.2</v>
       </c>
       <c r="W52" s="141">
         <f>V53</f>
         <v>310.89999999999998</v>
       </c>
       <c r="X52" s="141">
         <f>W53</f>
         <v>251</v>
       </c>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52" s="141">
+        <v>176.91200000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="75" t="s">
         <v>197</v>
       </c>
       <c r="B53" s="79">
         <v>606.1</v>
       </c>
       <c r="C53" s="79">
         <v>1074.2</v>
       </c>
       <c r="D53" s="79">
         <v>1647.6</v>
       </c>
       <c r="E53" s="79">
         <v>910.8</v>
       </c>
       <c r="F53" s="79">
         <v>711.9</v>
       </c>
       <c r="G53" s="79">
         <v>583.9</v>
       </c>
       <c r="H53" s="79">
         <v>663.5</v>
       </c>
       <c r="I53" s="79">
@@ -28809,2125 +29675,2237 @@
       </c>
       <c r="R53" s="142">
         <f>Corp_BS!V8</f>
         <v>440.156951669318</v>
       </c>
       <c r="S53" s="142">
         <f>Corp_BS!W8</f>
         <v>244.15499060590611</v>
       </c>
       <c r="T53" s="142">
         <f>Corp_BS!X8</f>
         <v>383.44510254060708</v>
       </c>
       <c r="U53" s="142">
         <v>400.233</v>
       </c>
       <c r="V53" s="142">
         <v>310.89999999999998</v>
       </c>
       <c r="W53" s="142">
         <v>251</v>
       </c>
       <c r="X53" s="142">
         <v>251</v>
       </c>
-    </row>
-    <row r="54" spans="1:24">
+      <c r="Y53" s="142">
+        <v>286.72699999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25">
       <c r="B54" s="62"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="J54" s="62"/>
       <c r="K54" s="62"/>
       <c r="Q54" s="62"/>
       <c r="R54" s="62"/>
       <c r="S54" s="62"/>
       <c r="T54" s="62"/>
       <c r="U54" s="62"/>
       <c r="V54" s="62"/>
       <c r="W54" s="62"/>
       <c r="X54" s="62"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54" s="62"/>
+    </row>
+    <row r="55" spans="1:25">
       <c r="L55" s="59"/>
       <c r="M55" s="59"/>
       <c r="N55" s="59"/>
       <c r="O55" s="59"/>
       <c r="P55" s="59"/>
     </row>
-    <row r="57" spans="1:24" ht="4.5" customHeight="1">
+    <row r="57" spans="1:25" ht="4.5" customHeight="1">
       <c r="A57" s="32"/>
       <c r="B57" s="67"/>
       <c r="C57" s="33"/>
       <c r="D57" s="33"/>
       <c r="E57" s="33"/>
       <c r="F57" s="33"/>
       <c r="G57" s="33"/>
       <c r="H57" s="33"/>
       <c r="I57" s="33"/>
       <c r="J57" s="67"/>
       <c r="K57" s="67"/>
       <c r="L57" s="67"/>
       <c r="M57" s="67"/>
       <c r="N57" s="67"/>
       <c r="O57" s="67"/>
       <c r="P57" s="67"/>
       <c r="Q57" s="67"/>
       <c r="R57" s="67"/>
       <c r="S57" s="67"/>
       <c r="T57" s="67"/>
       <c r="U57" s="67"/>
       <c r="V57" s="67"/>
       <c r="W57" s="67"/>
       <c r="X57" s="67"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57" s="67"/>
+    </row>
+    <row r="58" spans="1:25">
       <c r="B58" s="62"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="J58" s="62"/>
       <c r="K58" s="62"/>
       <c r="Q58" s="62"/>
       <c r="R58" s="62"/>
       <c r="S58" s="62"/>
       <c r="T58" s="62"/>
       <c r="U58" s="62"/>
       <c r="V58" s="62"/>
       <c r="W58" s="62"/>
       <c r="X58" s="62"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58" s="62"/>
+    </row>
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="B60" s="68"/>
       <c r="C60" s="68"/>
       <c r="D60" s="68"/>
       <c r="E60" s="68"/>
       <c r="F60" s="68"/>
       <c r="G60" s="68"/>
       <c r="H60" s="68"/>
       <c r="I60" s="68"/>
       <c r="J60" s="68"/>
       <c r="K60" s="68"/>
       <c r="Q60" s="68"/>
       <c r="R60" s="68"/>
       <c r="S60" s="68"/>
       <c r="T60" s="68"/>
       <c r="U60" s="68"/>
       <c r="V60" s="68"/>
       <c r="W60" s="68"/>
       <c r="X60" s="68"/>
-    </row>
-    <row r="61" spans="1:24">
+      <c r="Y60" s="68"/>
+    </row>
+    <row r="61" spans="1:25">
       <c r="B61" s="68"/>
       <c r="C61" s="68"/>
       <c r="D61" s="68"/>
       <c r="E61" s="68"/>
       <c r="F61" s="68"/>
       <c r="G61" s="68"/>
       <c r="H61" s="68"/>
       <c r="I61" s="68"/>
       <c r="J61" s="68"/>
       <c r="K61" s="68"/>
       <c r="Q61" s="68"/>
       <c r="R61" s="68"/>
       <c r="S61" s="68"/>
       <c r="T61" s="68"/>
       <c r="U61" s="68"/>
       <c r="V61" s="68"/>
       <c r="W61" s="68"/>
       <c r="X61" s="68"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61" s="68"/>
+    </row>
+    <row r="62" spans="1:25">
       <c r="B62" s="68"/>
       <c r="C62" s="68"/>
       <c r="D62" s="68"/>
       <c r="E62" s="68"/>
       <c r="F62" s="68"/>
       <c r="G62" s="68"/>
       <c r="H62" s="68"/>
       <c r="I62" s="68"/>
       <c r="J62" s="68"/>
       <c r="K62" s="68"/>
       <c r="Q62" s="68"/>
       <c r="R62" s="68"/>
       <c r="S62" s="68"/>
       <c r="T62" s="68"/>
       <c r="U62" s="68"/>
       <c r="V62" s="68"/>
       <c r="W62" s="68"/>
       <c r="X62" s="68"/>
-    </row>
-    <row r="63" spans="1:24">
+      <c r="Y62" s="68"/>
+    </row>
+    <row r="63" spans="1:25">
       <c r="B63" s="68"/>
       <c r="C63" s="68"/>
       <c r="D63" s="68"/>
       <c r="E63" s="68"/>
       <c r="F63" s="68"/>
       <c r="G63" s="68"/>
       <c r="H63" s="68"/>
       <c r="I63" s="68"/>
       <c r="J63" s="68"/>
       <c r="K63" s="68"/>
       <c r="Q63" s="68"/>
       <c r="R63" s="68"/>
       <c r="S63" s="68"/>
       <c r="T63" s="68"/>
       <c r="U63" s="68"/>
       <c r="V63" s="68"/>
       <c r="W63" s="68"/>
       <c r="X63" s="68"/>
-    </row>
-    <row r="64" spans="1:24">
+      <c r="Y63" s="68"/>
+    </row>
+    <row r="64" spans="1:25">
       <c r="B64" s="68"/>
       <c r="C64" s="68"/>
       <c r="D64" s="68"/>
       <c r="E64" s="68"/>
       <c r="F64" s="68"/>
       <c r="G64" s="68"/>
       <c r="H64" s="68"/>
       <c r="I64" s="68"/>
       <c r="J64" s="68"/>
       <c r="K64" s="68"/>
       <c r="Q64" s="68"/>
       <c r="R64" s="68"/>
       <c r="S64" s="68"/>
       <c r="T64" s="68"/>
       <c r="U64" s="68"/>
       <c r="V64" s="68"/>
       <c r="W64" s="68"/>
       <c r="X64" s="68"/>
-    </row>
-    <row r="65" spans="2:24">
+      <c r="Y64" s="68"/>
+    </row>
+    <row r="65" spans="2:25">
       <c r="B65" s="68"/>
       <c r="C65" s="68"/>
       <c r="D65" s="68"/>
       <c r="E65" s="68"/>
       <c r="F65" s="68"/>
       <c r="G65" s="68"/>
       <c r="H65" s="68"/>
       <c r="I65" s="68"/>
       <c r="J65" s="68"/>
       <c r="K65" s="68"/>
       <c r="Q65" s="68"/>
       <c r="R65" s="68"/>
       <c r="S65" s="68"/>
       <c r="T65" s="68"/>
       <c r="U65" s="68"/>
       <c r="V65" s="68"/>
       <c r="W65" s="68"/>
       <c r="X65" s="68"/>
-    </row>
-    <row r="66" spans="2:24">
+      <c r="Y65" s="68"/>
+    </row>
+    <row r="66" spans="2:25">
       <c r="B66" s="68"/>
       <c r="C66" s="68"/>
       <c r="D66" s="68"/>
       <c r="E66" s="68"/>
       <c r="F66" s="68"/>
       <c r="G66" s="68"/>
       <c r="H66" s="68"/>
       <c r="I66" s="68"/>
       <c r="J66" s="68"/>
       <c r="K66" s="68"/>
       <c r="Q66" s="68"/>
       <c r="R66" s="68"/>
       <c r="S66" s="68"/>
       <c r="T66" s="68"/>
       <c r="U66" s="68"/>
       <c r="V66" s="68"/>
       <c r="W66" s="68"/>
       <c r="X66" s="68"/>
-    </row>
-    <row r="67" spans="2:24">
+      <c r="Y66" s="68"/>
+    </row>
+    <row r="67" spans="2:25">
       <c r="B67" s="68"/>
       <c r="C67" s="68"/>
       <c r="D67" s="68"/>
       <c r="E67" s="68"/>
       <c r="F67" s="68"/>
       <c r="G67" s="68"/>
       <c r="H67" s="68"/>
       <c r="I67" s="68"/>
       <c r="J67" s="68"/>
       <c r="K67" s="68"/>
       <c r="Q67" s="68"/>
       <c r="R67" s="68"/>
       <c r="S67" s="68"/>
       <c r="T67" s="68"/>
       <c r="U67" s="68"/>
       <c r="V67" s="68"/>
       <c r="W67" s="68"/>
       <c r="X67" s="68"/>
-    </row>
-    <row r="68" spans="2:24">
+      <c r="Y67" s="68"/>
+    </row>
+    <row r="68" spans="2:25">
       <c r="B68" s="68"/>
       <c r="C68" s="68"/>
       <c r="D68" s="68"/>
       <c r="E68" s="68"/>
       <c r="F68" s="68"/>
       <c r="G68" s="68"/>
       <c r="H68" s="68"/>
       <c r="I68" s="68"/>
       <c r="J68" s="68"/>
       <c r="K68" s="68"/>
       <c r="Q68" s="68"/>
       <c r="R68" s="68"/>
       <c r="S68" s="68"/>
       <c r="T68" s="68"/>
       <c r="U68" s="68"/>
       <c r="V68" s="68"/>
       <c r="W68" s="68"/>
       <c r="X68" s="68"/>
-    </row>
-    <row r="69" spans="2:24">
+      <c r="Y68" s="68"/>
+    </row>
+    <row r="69" spans="2:25">
       <c r="B69" s="68"/>
       <c r="C69" s="68"/>
       <c r="D69" s="68"/>
       <c r="E69" s="68"/>
       <c r="F69" s="68"/>
       <c r="G69" s="68"/>
       <c r="H69" s="68"/>
       <c r="I69" s="68"/>
       <c r="J69" s="68"/>
       <c r="K69" s="68"/>
       <c r="Q69" s="68"/>
       <c r="R69" s="68"/>
       <c r="S69" s="68"/>
       <c r="T69" s="68"/>
       <c r="U69" s="68"/>
       <c r="V69" s="68"/>
       <c r="W69" s="68"/>
       <c r="X69" s="68"/>
-    </row>
-    <row r="70" spans="2:24">
+      <c r="Y69" s="68"/>
+    </row>
+    <row r="70" spans="2:25">
       <c r="B70" s="68"/>
       <c r="C70" s="68"/>
       <c r="D70" s="68"/>
       <c r="E70" s="68"/>
       <c r="F70" s="68"/>
       <c r="G70" s="68"/>
       <c r="H70" s="68"/>
       <c r="I70" s="68"/>
       <c r="J70" s="68"/>
       <c r="K70" s="68"/>
       <c r="Q70" s="68"/>
       <c r="R70" s="68"/>
       <c r="S70" s="68"/>
       <c r="T70" s="68"/>
       <c r="U70" s="68"/>
       <c r="V70" s="68"/>
       <c r="W70" s="68"/>
       <c r="X70" s="68"/>
-    </row>
-    <row r="71" spans="2:24">
+      <c r="Y70" s="68"/>
+    </row>
+    <row r="71" spans="2:25">
       <c r="B71" s="68"/>
       <c r="C71" s="68"/>
       <c r="D71" s="68"/>
       <c r="E71" s="68"/>
       <c r="F71" s="68"/>
       <c r="G71" s="68"/>
       <c r="H71" s="68"/>
       <c r="I71" s="68"/>
       <c r="J71" s="68"/>
       <c r="K71" s="68"/>
       <c r="Q71" s="68"/>
       <c r="R71" s="68"/>
       <c r="S71" s="68"/>
       <c r="T71" s="68"/>
       <c r="U71" s="68"/>
       <c r="V71" s="68"/>
       <c r="W71" s="68"/>
       <c r="X71" s="68"/>
-    </row>
-    <row r="72" spans="2:24">
+      <c r="Y71" s="68"/>
+    </row>
+    <row r="72" spans="2:25">
       <c r="B72" s="68"/>
       <c r="C72" s="68"/>
       <c r="D72" s="68"/>
       <c r="E72" s="68"/>
       <c r="F72" s="68"/>
       <c r="G72" s="68"/>
       <c r="H72" s="68"/>
       <c r="I72" s="68"/>
       <c r="J72" s="68"/>
       <c r="K72" s="68"/>
       <c r="Q72" s="68"/>
       <c r="R72" s="68"/>
       <c r="S72" s="68"/>
       <c r="T72" s="68"/>
       <c r="U72" s="68"/>
       <c r="V72" s="68"/>
       <c r="W72" s="68"/>
       <c r="X72" s="68"/>
-    </row>
-    <row r="73" spans="2:24">
+      <c r="Y72" s="68"/>
+    </row>
+    <row r="73" spans="2:25">
       <c r="B73" s="68"/>
       <c r="C73" s="68"/>
       <c r="D73" s="68"/>
       <c r="E73" s="68"/>
       <c r="F73" s="68"/>
       <c r="G73" s="68"/>
       <c r="H73" s="68"/>
       <c r="I73" s="68"/>
       <c r="J73" s="68"/>
       <c r="K73" s="68"/>
       <c r="Q73" s="68"/>
       <c r="R73" s="68"/>
       <c r="S73" s="68"/>
       <c r="T73" s="68"/>
       <c r="U73" s="68"/>
       <c r="V73" s="68"/>
       <c r="W73" s="68"/>
       <c r="X73" s="68"/>
-    </row>
-    <row r="74" spans="2:24">
+      <c r="Y73" s="68"/>
+    </row>
+    <row r="74" spans="2:25">
       <c r="B74" s="68"/>
       <c r="C74" s="68"/>
       <c r="D74" s="68"/>
       <c r="E74" s="68"/>
       <c r="F74" s="68"/>
       <c r="G74" s="68"/>
       <c r="H74" s="68"/>
       <c r="I74" s="68"/>
       <c r="J74" s="68"/>
       <c r="K74" s="68"/>
       <c r="Q74" s="68"/>
       <c r="R74" s="68"/>
       <c r="S74" s="68"/>
       <c r="T74" s="68"/>
       <c r="U74" s="68"/>
       <c r="V74" s="68"/>
       <c r="W74" s="68"/>
       <c r="X74" s="68"/>
-    </row>
-    <row r="75" spans="2:24">
+      <c r="Y74" s="68"/>
+    </row>
+    <row r="75" spans="2:25">
       <c r="B75" s="68"/>
       <c r="C75" s="68"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="68"/>
       <c r="I75" s="68"/>
       <c r="J75" s="68"/>
       <c r="K75" s="68"/>
       <c r="Q75" s="68"/>
       <c r="R75" s="68"/>
       <c r="S75" s="68"/>
       <c r="T75" s="68"/>
       <c r="U75" s="68"/>
       <c r="V75" s="68"/>
       <c r="W75" s="68"/>
       <c r="X75" s="68"/>
-    </row>
-    <row r="76" spans="2:24">
+      <c r="Y75" s="68"/>
+    </row>
+    <row r="76" spans="2:25">
       <c r="B76" s="68"/>
       <c r="C76" s="68"/>
       <c r="D76" s="68"/>
       <c r="E76" s="68"/>
       <c r="F76" s="68"/>
       <c r="G76" s="68"/>
       <c r="H76" s="68"/>
       <c r="I76" s="68"/>
       <c r="J76" s="68"/>
       <c r="K76" s="68"/>
       <c r="Q76" s="68"/>
       <c r="R76" s="68"/>
       <c r="S76" s="68"/>
       <c r="T76" s="68"/>
       <c r="U76" s="68"/>
       <c r="V76" s="68"/>
       <c r="W76" s="68"/>
       <c r="X76" s="68"/>
-    </row>
-    <row r="77" spans="2:24">
+      <c r="Y76" s="68"/>
+    </row>
+    <row r="77" spans="2:25">
       <c r="B77" s="68"/>
       <c r="C77" s="68"/>
       <c r="D77" s="68"/>
       <c r="E77" s="68"/>
       <c r="F77" s="68"/>
       <c r="G77" s="68"/>
       <c r="H77" s="68"/>
       <c r="I77" s="68"/>
       <c r="J77" s="68"/>
       <c r="K77" s="68"/>
       <c r="Q77" s="68"/>
       <c r="R77" s="68"/>
       <c r="S77" s="68"/>
       <c r="T77" s="68"/>
       <c r="U77" s="68"/>
       <c r="V77" s="68"/>
       <c r="W77" s="68"/>
       <c r="X77" s="68"/>
-    </row>
-    <row r="78" spans="2:24">
+      <c r="Y77" s="68"/>
+    </row>
+    <row r="78" spans="2:25">
       <c r="B78" s="68"/>
       <c r="C78" s="68"/>
       <c r="D78" s="68"/>
       <c r="E78" s="68"/>
       <c r="F78" s="68"/>
       <c r="G78" s="68"/>
       <c r="H78" s="68"/>
       <c r="I78" s="68"/>
       <c r="J78" s="68"/>
       <c r="K78" s="68"/>
       <c r="Q78" s="68"/>
       <c r="R78" s="68"/>
       <c r="S78" s="68"/>
       <c r="T78" s="68"/>
       <c r="U78" s="68"/>
       <c r="V78" s="68"/>
       <c r="W78" s="68"/>
       <c r="X78" s="68"/>
-    </row>
-    <row r="79" spans="2:24">
+      <c r="Y78" s="68"/>
+    </row>
+    <row r="79" spans="2:25">
       <c r="B79" s="68"/>
       <c r="C79" s="68"/>
       <c r="D79" s="68"/>
       <c r="E79" s="68"/>
       <c r="F79" s="68"/>
       <c r="G79" s="68"/>
       <c r="H79" s="68"/>
       <c r="I79" s="68"/>
       <c r="J79" s="68"/>
       <c r="K79" s="68"/>
       <c r="Q79" s="68"/>
       <c r="R79" s="68"/>
       <c r="S79" s="68"/>
       <c r="T79" s="68"/>
       <c r="U79" s="68"/>
       <c r="V79" s="68"/>
       <c r="W79" s="68"/>
       <c r="X79" s="68"/>
-    </row>
-    <row r="80" spans="2:24">
+      <c r="Y79" s="68"/>
+    </row>
+    <row r="80" spans="2:25">
       <c r="B80" s="68"/>
       <c r="C80" s="68"/>
       <c r="D80" s="68"/>
       <c r="E80" s="68"/>
       <c r="F80" s="68"/>
       <c r="G80" s="68"/>
       <c r="H80" s="68"/>
       <c r="I80" s="68"/>
       <c r="J80" s="68"/>
       <c r="K80" s="68"/>
       <c r="Q80" s="68"/>
       <c r="R80" s="68"/>
       <c r="S80" s="68"/>
       <c r="T80" s="68"/>
       <c r="U80" s="68"/>
       <c r="V80" s="68"/>
       <c r="W80" s="68"/>
       <c r="X80" s="68"/>
-    </row>
-    <row r="81" spans="2:24">
+      <c r="Y80" s="68"/>
+    </row>
+    <row r="81" spans="2:25">
       <c r="B81" s="68"/>
       <c r="C81" s="68"/>
       <c r="D81" s="68"/>
       <c r="E81" s="68"/>
       <c r="F81" s="68"/>
       <c r="G81" s="68"/>
       <c r="H81" s="68"/>
       <c r="I81" s="68"/>
       <c r="J81" s="68"/>
       <c r="K81" s="68"/>
       <c r="Q81" s="68"/>
       <c r="R81" s="68"/>
       <c r="S81" s="68"/>
       <c r="T81" s="68"/>
       <c r="U81" s="68"/>
       <c r="V81" s="68"/>
       <c r="W81" s="68"/>
       <c r="X81" s="68"/>
-    </row>
-    <row r="82" spans="2:24">
+      <c r="Y81" s="68"/>
+    </row>
+    <row r="82" spans="2:25">
       <c r="B82" s="68"/>
       <c r="C82" s="68"/>
       <c r="D82" s="68"/>
       <c r="E82" s="68"/>
       <c r="F82" s="68"/>
       <c r="G82" s="68"/>
       <c r="H82" s="68"/>
       <c r="I82" s="68"/>
       <c r="J82" s="68"/>
       <c r="K82" s="68"/>
       <c r="Q82" s="68"/>
       <c r="R82" s="68"/>
       <c r="S82" s="68"/>
       <c r="T82" s="68"/>
       <c r="U82" s="68"/>
       <c r="V82" s="68"/>
       <c r="W82" s="68"/>
       <c r="X82" s="68"/>
-    </row>
-    <row r="83" spans="2:24">
+      <c r="Y82" s="68"/>
+    </row>
+    <row r="83" spans="2:25">
       <c r="B83" s="68"/>
       <c r="C83" s="68"/>
       <c r="D83" s="68"/>
       <c r="E83" s="68"/>
       <c r="F83" s="68"/>
       <c r="G83" s="68"/>
       <c r="H83" s="68"/>
       <c r="I83" s="68"/>
       <c r="J83" s="68"/>
       <c r="K83" s="68"/>
       <c r="Q83" s="68"/>
       <c r="R83" s="68"/>
       <c r="S83" s="68"/>
       <c r="T83" s="68"/>
       <c r="U83" s="68"/>
       <c r="V83" s="68"/>
       <c r="W83" s="68"/>
       <c r="X83" s="68"/>
-    </row>
-    <row r="84" spans="2:24">
+      <c r="Y83" s="68"/>
+    </row>
+    <row r="84" spans="2:25">
       <c r="B84" s="68"/>
       <c r="C84" s="68"/>
       <c r="D84" s="68"/>
       <c r="E84" s="68"/>
       <c r="F84" s="68"/>
       <c r="G84" s="68"/>
       <c r="H84" s="68"/>
       <c r="I84" s="68"/>
       <c r="J84" s="68"/>
       <c r="K84" s="68"/>
       <c r="Q84" s="68"/>
       <c r="R84" s="68"/>
       <c r="S84" s="68"/>
       <c r="T84" s="68"/>
       <c r="U84" s="68"/>
       <c r="V84" s="68"/>
       <c r="W84" s="68"/>
       <c r="X84" s="68"/>
-    </row>
-    <row r="85" spans="2:24">
+      <c r="Y84" s="68"/>
+    </row>
+    <row r="85" spans="2:25">
       <c r="B85" s="68"/>
       <c r="C85" s="68"/>
       <c r="D85" s="68"/>
       <c r="E85" s="68"/>
       <c r="F85" s="68"/>
       <c r="G85" s="68"/>
       <c r="H85" s="68"/>
       <c r="I85" s="68"/>
       <c r="J85" s="68"/>
       <c r="K85" s="68"/>
       <c r="Q85" s="68"/>
       <c r="R85" s="68"/>
       <c r="S85" s="68"/>
       <c r="T85" s="68"/>
       <c r="U85" s="68"/>
       <c r="V85" s="68"/>
       <c r="W85" s="68"/>
       <c r="X85" s="68"/>
-    </row>
-    <row r="86" spans="2:24">
+      <c r="Y85" s="68"/>
+    </row>
+    <row r="86" spans="2:25">
       <c r="B86" s="68"/>
       <c r="C86" s="68"/>
       <c r="D86" s="68"/>
       <c r="E86" s="68"/>
       <c r="F86" s="68"/>
       <c r="G86" s="68"/>
       <c r="H86" s="68"/>
       <c r="I86" s="68"/>
       <c r="J86" s="68"/>
       <c r="K86" s="68"/>
       <c r="Q86" s="68"/>
       <c r="R86" s="68"/>
       <c r="S86" s="68"/>
       <c r="T86" s="68"/>
       <c r="U86" s="68"/>
       <c r="V86" s="68"/>
       <c r="W86" s="68"/>
       <c r="X86" s="68"/>
-    </row>
-    <row r="87" spans="2:24">
+      <c r="Y86" s="68"/>
+    </row>
+    <row r="87" spans="2:25">
       <c r="B87" s="68"/>
       <c r="C87" s="68"/>
       <c r="D87" s="68"/>
       <c r="E87" s="68"/>
       <c r="F87" s="68"/>
       <c r="G87" s="68"/>
       <c r="H87" s="68"/>
       <c r="I87" s="68"/>
       <c r="J87" s="68"/>
       <c r="K87" s="68"/>
       <c r="Q87" s="68"/>
       <c r="R87" s="68"/>
       <c r="S87" s="68"/>
       <c r="T87" s="68"/>
       <c r="U87" s="68"/>
       <c r="V87" s="68"/>
       <c r="W87" s="68"/>
       <c r="X87" s="68"/>
-    </row>
-    <row r="88" spans="2:24">
+      <c r="Y87" s="68"/>
+    </row>
+    <row r="88" spans="2:25">
       <c r="B88" s="68"/>
       <c r="C88" s="68"/>
       <c r="D88" s="68"/>
       <c r="E88" s="68"/>
       <c r="F88" s="68"/>
       <c r="G88" s="68"/>
       <c r="H88" s="68"/>
       <c r="I88" s="68"/>
       <c r="J88" s="68"/>
       <c r="K88" s="68"/>
       <c r="Q88" s="68"/>
       <c r="R88" s="68"/>
       <c r="S88" s="68"/>
       <c r="T88" s="68"/>
       <c r="U88" s="68"/>
       <c r="V88" s="68"/>
       <c r="W88" s="68"/>
       <c r="X88" s="68"/>
-    </row>
-    <row r="89" spans="2:24">
+      <c r="Y88" s="68"/>
+    </row>
+    <row r="89" spans="2:25">
       <c r="B89" s="68"/>
       <c r="C89" s="68"/>
       <c r="D89" s="68"/>
       <c r="E89" s="68"/>
       <c r="F89" s="68"/>
       <c r="G89" s="68"/>
       <c r="H89" s="68"/>
       <c r="I89" s="68"/>
       <c r="J89" s="68"/>
       <c r="K89" s="68"/>
       <c r="Q89" s="68"/>
       <c r="R89" s="68"/>
       <c r="S89" s="68"/>
       <c r="T89" s="68"/>
       <c r="U89" s="68"/>
       <c r="V89" s="68"/>
       <c r="W89" s="68"/>
       <c r="X89" s="68"/>
-    </row>
-    <row r="90" spans="2:24">
+      <c r="Y89" s="68"/>
+    </row>
+    <row r="90" spans="2:25">
       <c r="B90" s="68"/>
       <c r="C90" s="68"/>
       <c r="D90" s="68"/>
       <c r="E90" s="68"/>
       <c r="F90" s="68"/>
       <c r="G90" s="68"/>
       <c r="H90" s="68"/>
       <c r="I90" s="68"/>
       <c r="J90" s="68"/>
       <c r="K90" s="68"/>
       <c r="Q90" s="68"/>
       <c r="R90" s="68"/>
       <c r="S90" s="68"/>
       <c r="T90" s="68"/>
       <c r="U90" s="68"/>
       <c r="V90" s="68"/>
       <c r="W90" s="68"/>
       <c r="X90" s="68"/>
-    </row>
-    <row r="91" spans="2:24">
+      <c r="Y90" s="68"/>
+    </row>
+    <row r="91" spans="2:25">
       <c r="B91" s="68"/>
       <c r="C91" s="68"/>
       <c r="D91" s="68"/>
       <c r="E91" s="68"/>
       <c r="F91" s="68"/>
       <c r="G91" s="68"/>
       <c r="H91" s="68"/>
       <c r="I91" s="68"/>
       <c r="J91" s="68"/>
       <c r="K91" s="68"/>
       <c r="Q91" s="68"/>
       <c r="R91" s="68"/>
       <c r="S91" s="68"/>
       <c r="T91" s="68"/>
       <c r="U91" s="68"/>
       <c r="V91" s="68"/>
       <c r="W91" s="68"/>
       <c r="X91" s="68"/>
-    </row>
-    <row r="92" spans="2:24">
+      <c r="Y91" s="68"/>
+    </row>
+    <row r="92" spans="2:25">
       <c r="B92" s="68"/>
       <c r="C92" s="68"/>
       <c r="D92" s="68"/>
       <c r="E92" s="68"/>
       <c r="F92" s="68"/>
       <c r="G92" s="68"/>
       <c r="H92" s="68"/>
       <c r="I92" s="68"/>
       <c r="J92" s="68"/>
       <c r="K92" s="68"/>
       <c r="Q92" s="68"/>
       <c r="R92" s="68"/>
       <c r="S92" s="68"/>
       <c r="T92" s="68"/>
       <c r="U92" s="68"/>
       <c r="V92" s="68"/>
       <c r="W92" s="68"/>
       <c r="X92" s="68"/>
-    </row>
-    <row r="93" spans="2:24">
+      <c r="Y92" s="68"/>
+    </row>
+    <row r="93" spans="2:25">
       <c r="B93" s="68"/>
       <c r="C93" s="68"/>
       <c r="D93" s="68"/>
       <c r="E93" s="68"/>
       <c r="F93" s="68"/>
       <c r="G93" s="68"/>
       <c r="H93" s="68"/>
       <c r="I93" s="68"/>
       <c r="J93" s="68"/>
       <c r="K93" s="68"/>
       <c r="Q93" s="68"/>
       <c r="R93" s="68"/>
       <c r="S93" s="68"/>
       <c r="T93" s="68"/>
       <c r="U93" s="68"/>
       <c r="V93" s="68"/>
       <c r="W93" s="68"/>
       <c r="X93" s="68"/>
-    </row>
-    <row r="94" spans="2:24">
+      <c r="Y93" s="68"/>
+    </row>
+    <row r="94" spans="2:25">
       <c r="B94" s="68"/>
       <c r="C94" s="68"/>
       <c r="D94" s="68"/>
       <c r="E94" s="68"/>
       <c r="F94" s="68"/>
       <c r="G94" s="68"/>
       <c r="H94" s="68"/>
       <c r="I94" s="68"/>
       <c r="J94" s="68"/>
       <c r="K94" s="68"/>
       <c r="Q94" s="68"/>
       <c r="R94" s="68"/>
       <c r="S94" s="68"/>
       <c r="T94" s="68"/>
       <c r="U94" s="68"/>
       <c r="V94" s="68"/>
       <c r="W94" s="68"/>
       <c r="X94" s="68"/>
-    </row>
-    <row r="95" spans="2:24">
+      <c r="Y94" s="68"/>
+    </row>
+    <row r="95" spans="2:25">
       <c r="B95" s="68"/>
       <c r="C95" s="68"/>
       <c r="D95" s="68"/>
       <c r="E95" s="68"/>
       <c r="F95" s="68"/>
       <c r="G95" s="68"/>
       <c r="H95" s="68"/>
       <c r="I95" s="68"/>
       <c r="J95" s="68"/>
       <c r="K95" s="68"/>
       <c r="Q95" s="68"/>
       <c r="R95" s="68"/>
       <c r="S95" s="68"/>
       <c r="T95" s="68"/>
       <c r="U95" s="68"/>
       <c r="V95" s="68"/>
       <c r="W95" s="68"/>
       <c r="X95" s="68"/>
-    </row>
-    <row r="96" spans="2:24">
+      <c r="Y95" s="68"/>
+    </row>
+    <row r="96" spans="2:25">
       <c r="B96" s="68"/>
       <c r="C96" s="68"/>
       <c r="D96" s="68"/>
       <c r="E96" s="68"/>
       <c r="F96" s="68"/>
       <c r="G96" s="68"/>
       <c r="H96" s="68"/>
       <c r="I96" s="68"/>
       <c r="J96" s="68"/>
       <c r="K96" s="68"/>
       <c r="Q96" s="68"/>
       <c r="R96" s="68"/>
       <c r="S96" s="68"/>
       <c r="T96" s="68"/>
       <c r="U96" s="68"/>
       <c r="V96" s="68"/>
       <c r="W96" s="68"/>
       <c r="X96" s="68"/>
-    </row>
-    <row r="97" spans="2:24">
+      <c r="Y96" s="68"/>
+    </row>
+    <row r="97" spans="2:25">
       <c r="B97" s="68"/>
       <c r="C97" s="68"/>
       <c r="D97" s="68"/>
       <c r="E97" s="68"/>
       <c r="F97" s="68"/>
       <c r="G97" s="68"/>
       <c r="H97" s="68"/>
       <c r="I97" s="68"/>
       <c r="J97" s="68"/>
       <c r="K97" s="68"/>
       <c r="Q97" s="68"/>
       <c r="R97" s="68"/>
       <c r="S97" s="68"/>
       <c r="T97" s="68"/>
       <c r="U97" s="68"/>
       <c r="V97" s="68"/>
       <c r="W97" s="68"/>
       <c r="X97" s="68"/>
-    </row>
-    <row r="98" spans="2:24">
+      <c r="Y97" s="68"/>
+    </row>
+    <row r="98" spans="2:25">
       <c r="B98" s="68"/>
       <c r="C98" s="68"/>
       <c r="D98" s="68"/>
       <c r="E98" s="68"/>
       <c r="F98" s="68"/>
       <c r="G98" s="68"/>
       <c r="H98" s="68"/>
       <c r="I98" s="68"/>
       <c r="J98" s="68"/>
       <c r="K98" s="68"/>
       <c r="Q98" s="68"/>
       <c r="R98" s="68"/>
       <c r="S98" s="68"/>
       <c r="T98" s="68"/>
       <c r="U98" s="68"/>
       <c r="V98" s="68"/>
       <c r="W98" s="68"/>
       <c r="X98" s="68"/>
-    </row>
-    <row r="99" spans="2:24">
+      <c r="Y98" s="68"/>
+    </row>
+    <row r="99" spans="2:25">
       <c r="B99" s="68"/>
       <c r="C99" s="68"/>
       <c r="D99" s="68"/>
       <c r="E99" s="68"/>
       <c r="F99" s="68"/>
       <c r="G99" s="68"/>
       <c r="H99" s="68"/>
       <c r="I99" s="68"/>
       <c r="J99" s="68"/>
       <c r="K99" s="68"/>
       <c r="Q99" s="68"/>
       <c r="R99" s="68"/>
       <c r="S99" s="68"/>
       <c r="T99" s="68"/>
       <c r="U99" s="68"/>
       <c r="V99" s="68"/>
       <c r="W99" s="68"/>
       <c r="X99" s="68"/>
-    </row>
-    <row r="100" spans="2:24">
+      <c r="Y99" s="68"/>
+    </row>
+    <row r="100" spans="2:25">
       <c r="B100" s="68"/>
       <c r="C100" s="68"/>
       <c r="D100" s="68"/>
       <c r="E100" s="68"/>
       <c r="F100" s="68"/>
       <c r="G100" s="68"/>
       <c r="H100" s="68"/>
       <c r="I100" s="68"/>
       <c r="J100" s="68"/>
       <c r="K100" s="68"/>
       <c r="Q100" s="68"/>
       <c r="R100" s="68"/>
       <c r="S100" s="68"/>
       <c r="T100" s="68"/>
       <c r="U100" s="68"/>
       <c r="V100" s="68"/>
       <c r="W100" s="68"/>
       <c r="X100" s="68"/>
-    </row>
-    <row r="101" spans="2:24">
+      <c r="Y100" s="68"/>
+    </row>
+    <row r="101" spans="2:25">
       <c r="B101" s="68"/>
       <c r="C101" s="68"/>
       <c r="D101" s="68"/>
       <c r="E101" s="68"/>
       <c r="F101" s="68"/>
       <c r="G101" s="68"/>
       <c r="H101" s="68"/>
       <c r="I101" s="68"/>
       <c r="J101" s="68"/>
       <c r="K101" s="68"/>
       <c r="Q101" s="68"/>
       <c r="R101" s="68"/>
       <c r="S101" s="68"/>
       <c r="T101" s="68"/>
       <c r="U101" s="68"/>
       <c r="V101" s="68"/>
       <c r="W101" s="68"/>
       <c r="X101" s="68"/>
-    </row>
-    <row r="102" spans="2:24">
+      <c r="Y101" s="68"/>
+    </row>
+    <row r="102" spans="2:25">
       <c r="B102" s="68"/>
       <c r="C102" s="68"/>
       <c r="D102" s="68"/>
       <c r="E102" s="68"/>
       <c r="F102" s="68"/>
       <c r="G102" s="68"/>
       <c r="H102" s="68"/>
       <c r="I102" s="68"/>
       <c r="J102" s="68"/>
       <c r="K102" s="68"/>
       <c r="Q102" s="68"/>
       <c r="R102" s="68"/>
       <c r="S102" s="68"/>
       <c r="T102" s="68"/>
       <c r="U102" s="68"/>
       <c r="V102" s="68"/>
       <c r="W102" s="68"/>
       <c r="X102" s="68"/>
-    </row>
-    <row r="103" spans="2:24">
+      <c r="Y102" s="68"/>
+    </row>
+    <row r="103" spans="2:25">
       <c r="B103" s="68"/>
       <c r="C103" s="68"/>
       <c r="D103" s="68"/>
       <c r="E103" s="68"/>
       <c r="F103" s="68"/>
       <c r="G103" s="68"/>
       <c r="H103" s="68"/>
       <c r="I103" s="68"/>
       <c r="J103" s="68"/>
       <c r="K103" s="68"/>
       <c r="Q103" s="68"/>
       <c r="R103" s="68"/>
       <c r="S103" s="68"/>
       <c r="T103" s="68"/>
       <c r="U103" s="68"/>
       <c r="V103" s="68"/>
       <c r="W103" s="68"/>
       <c r="X103" s="68"/>
-    </row>
-    <row r="104" spans="2:24">
+      <c r="Y103" s="68"/>
+    </row>
+    <row r="104" spans="2:25">
       <c r="B104" s="68"/>
       <c r="C104" s="68"/>
       <c r="D104" s="68"/>
       <c r="E104" s="68"/>
       <c r="F104" s="68"/>
       <c r="G104" s="68"/>
       <c r="H104" s="68"/>
       <c r="I104" s="68"/>
       <c r="J104" s="68"/>
       <c r="K104" s="68"/>
       <c r="Q104" s="68"/>
       <c r="R104" s="68"/>
       <c r="S104" s="68"/>
       <c r="T104" s="68"/>
       <c r="U104" s="68"/>
       <c r="V104" s="68"/>
       <c r="W104" s="68"/>
       <c r="X104" s="68"/>
-    </row>
-    <row r="105" spans="2:24">
+      <c r="Y104" s="68"/>
+    </row>
+    <row r="105" spans="2:25">
       <c r="B105" s="68"/>
       <c r="C105" s="68"/>
       <c r="D105" s="68"/>
       <c r="E105" s="68"/>
       <c r="F105" s="68"/>
       <c r="G105" s="68"/>
       <c r="H105" s="68"/>
       <c r="I105" s="68"/>
       <c r="J105" s="68"/>
       <c r="K105" s="68"/>
       <c r="Q105" s="68"/>
       <c r="R105" s="68"/>
       <c r="S105" s="68"/>
       <c r="T105" s="68"/>
       <c r="U105" s="68"/>
       <c r="V105" s="68"/>
       <c r="W105" s="68"/>
       <c r="X105" s="68"/>
-    </row>
-    <row r="106" spans="2:24">
+      <c r="Y105" s="68"/>
+    </row>
+    <row r="106" spans="2:25">
       <c r="B106" s="68"/>
       <c r="C106" s="68"/>
       <c r="D106" s="68"/>
       <c r="E106" s="68"/>
       <c r="F106" s="68"/>
       <c r="G106" s="68"/>
       <c r="H106" s="68"/>
       <c r="I106" s="68"/>
       <c r="J106" s="68"/>
       <c r="K106" s="68"/>
       <c r="Q106" s="68"/>
       <c r="R106" s="68"/>
       <c r="S106" s="68"/>
       <c r="T106" s="68"/>
       <c r="U106" s="68"/>
       <c r="V106" s="68"/>
       <c r="W106" s="68"/>
       <c r="X106" s="68"/>
-    </row>
-    <row r="107" spans="2:24">
+      <c r="Y106" s="68"/>
+    </row>
+    <row r="107" spans="2:25">
       <c r="B107" s="68"/>
       <c r="C107" s="68"/>
       <c r="D107" s="68"/>
       <c r="E107" s="68"/>
       <c r="F107" s="68"/>
       <c r="G107" s="68"/>
       <c r="H107" s="68"/>
       <c r="I107" s="68"/>
       <c r="J107" s="68"/>
       <c r="K107" s="68"/>
       <c r="Q107" s="68"/>
       <c r="R107" s="68"/>
       <c r="S107" s="68"/>
       <c r="T107" s="68"/>
       <c r="U107" s="68"/>
       <c r="V107" s="68"/>
       <c r="W107" s="68"/>
       <c r="X107" s="68"/>
-    </row>
-    <row r="108" spans="2:24">
+      <c r="Y107" s="68"/>
+    </row>
+    <row r="108" spans="2:25">
       <c r="B108" s="68"/>
       <c r="C108" s="68"/>
       <c r="D108" s="68"/>
       <c r="E108" s="68"/>
       <c r="F108" s="68"/>
       <c r="G108" s="68"/>
       <c r="H108" s="68"/>
       <c r="I108" s="68"/>
       <c r="J108" s="68"/>
       <c r="K108" s="68"/>
       <c r="Q108" s="68"/>
       <c r="R108" s="68"/>
       <c r="S108" s="68"/>
       <c r="T108" s="68"/>
       <c r="U108" s="68"/>
       <c r="V108" s="68"/>
       <c r="W108" s="68"/>
       <c r="X108" s="68"/>
-    </row>
-    <row r="109" spans="2:24">
+      <c r="Y108" s="68"/>
+    </row>
+    <row r="109" spans="2:25">
       <c r="B109" s="68"/>
       <c r="C109" s="68"/>
       <c r="D109" s="68"/>
       <c r="E109" s="68"/>
       <c r="F109" s="68"/>
       <c r="G109" s="68"/>
       <c r="H109" s="68"/>
       <c r="I109" s="68"/>
       <c r="J109" s="68"/>
       <c r="K109" s="68"/>
       <c r="Q109" s="68"/>
       <c r="R109" s="68"/>
       <c r="S109" s="68"/>
       <c r="T109" s="68"/>
       <c r="U109" s="68"/>
       <c r="V109" s="68"/>
       <c r="W109" s="68"/>
       <c r="X109" s="68"/>
-    </row>
-    <row r="110" spans="2:24">
+      <c r="Y109" s="68"/>
+    </row>
+    <row r="110" spans="2:25">
       <c r="B110" s="68"/>
       <c r="C110" s="68"/>
       <c r="D110" s="68"/>
       <c r="E110" s="68"/>
       <c r="F110" s="68"/>
       <c r="G110" s="68"/>
       <c r="H110" s="68"/>
       <c r="I110" s="68"/>
       <c r="J110" s="68"/>
       <c r="K110" s="68"/>
       <c r="Q110" s="68"/>
       <c r="R110" s="68"/>
       <c r="S110" s="68"/>
       <c r="T110" s="68"/>
       <c r="U110" s="68"/>
       <c r="V110" s="68"/>
       <c r="W110" s="68"/>
       <c r="X110" s="68"/>
-    </row>
-    <row r="111" spans="2:24">
+      <c r="Y110" s="68"/>
+    </row>
+    <row r="111" spans="2:25">
       <c r="B111" s="68"/>
       <c r="C111" s="68"/>
       <c r="D111" s="68"/>
       <c r="E111" s="68"/>
       <c r="F111" s="68"/>
       <c r="G111" s="68"/>
       <c r="H111" s="68"/>
       <c r="I111" s="68"/>
       <c r="J111" s="68"/>
       <c r="K111" s="68"/>
       <c r="Q111" s="68"/>
       <c r="R111" s="68"/>
       <c r="S111" s="68"/>
       <c r="T111" s="68"/>
       <c r="U111" s="68"/>
       <c r="V111" s="68"/>
       <c r="W111" s="68"/>
       <c r="X111" s="68"/>
-    </row>
-    <row r="112" spans="2:24">
+      <c r="Y111" s="68"/>
+    </row>
+    <row r="112" spans="2:25">
       <c r="B112" s="68"/>
       <c r="C112" s="68"/>
       <c r="D112" s="68"/>
       <c r="E112" s="68"/>
       <c r="F112" s="68"/>
       <c r="G112" s="68"/>
       <c r="H112" s="68"/>
       <c r="I112" s="68"/>
       <c r="J112" s="68"/>
       <c r="K112" s="68"/>
       <c r="Q112" s="68"/>
       <c r="R112" s="68"/>
       <c r="S112" s="68"/>
       <c r="T112" s="68"/>
       <c r="U112" s="68"/>
       <c r="V112" s="68"/>
       <c r="W112" s="68"/>
       <c r="X112" s="68"/>
-    </row>
-    <row r="113" spans="2:24">
+      <c r="Y112" s="68"/>
+    </row>
+    <row r="113" spans="2:25">
       <c r="B113" s="68"/>
       <c r="C113" s="68"/>
       <c r="D113" s="68"/>
       <c r="E113" s="68"/>
       <c r="F113" s="68"/>
       <c r="G113" s="68"/>
       <c r="H113" s="68"/>
       <c r="I113" s="68"/>
       <c r="J113" s="68"/>
       <c r="K113" s="68"/>
       <c r="Q113" s="68"/>
       <c r="R113" s="68"/>
       <c r="S113" s="68"/>
       <c r="T113" s="68"/>
       <c r="U113" s="68"/>
       <c r="V113" s="68"/>
       <c r="W113" s="68"/>
       <c r="X113" s="68"/>
-    </row>
-    <row r="114" spans="2:24">
+      <c r="Y113" s="68"/>
+    </row>
+    <row r="114" spans="2:25">
       <c r="B114" s="68"/>
       <c r="C114" s="68"/>
       <c r="D114" s="68"/>
       <c r="E114" s="68"/>
       <c r="F114" s="68"/>
       <c r="G114" s="68"/>
       <c r="H114" s="68"/>
       <c r="I114" s="68"/>
       <c r="J114" s="68"/>
       <c r="K114" s="68"/>
       <c r="Q114" s="68"/>
       <c r="R114" s="68"/>
       <c r="S114" s="68"/>
       <c r="T114" s="68"/>
       <c r="U114" s="68"/>
       <c r="V114" s="68"/>
       <c r="W114" s="68"/>
       <c r="X114" s="68"/>
-    </row>
-    <row r="115" spans="2:24">
+      <c r="Y114" s="68"/>
+    </row>
+    <row r="115" spans="2:25">
       <c r="B115" s="68"/>
       <c r="C115" s="68"/>
       <c r="D115" s="68"/>
       <c r="E115" s="68"/>
       <c r="F115" s="68"/>
       <c r="G115" s="68"/>
       <c r="H115" s="68"/>
       <c r="I115" s="68"/>
       <c r="J115" s="68"/>
       <c r="K115" s="68"/>
       <c r="Q115" s="68"/>
       <c r="R115" s="68"/>
       <c r="S115" s="68"/>
       <c r="T115" s="68"/>
       <c r="U115" s="68"/>
       <c r="V115" s="68"/>
       <c r="W115" s="68"/>
       <c r="X115" s="68"/>
-    </row>
-    <row r="116" spans="2:24">
+      <c r="Y115" s="68"/>
+    </row>
+    <row r="116" spans="2:25">
       <c r="B116" s="68"/>
       <c r="C116" s="68"/>
       <c r="D116" s="68"/>
       <c r="E116" s="68"/>
       <c r="F116" s="68"/>
       <c r="G116" s="68"/>
       <c r="H116" s="68"/>
       <c r="I116" s="68"/>
       <c r="J116" s="68"/>
       <c r="K116" s="68"/>
       <c r="Q116" s="68"/>
       <c r="R116" s="68"/>
       <c r="S116" s="68"/>
       <c r="T116" s="68"/>
       <c r="U116" s="68"/>
       <c r="V116" s="68"/>
       <c r="W116" s="68"/>
       <c r="X116" s="68"/>
-    </row>
-    <row r="117" spans="2:24">
+      <c r="Y116" s="68"/>
+    </row>
+    <row r="117" spans="2:25">
       <c r="B117" s="68"/>
       <c r="C117" s="68"/>
       <c r="D117" s="68"/>
       <c r="E117" s="68"/>
       <c r="F117" s="68"/>
       <c r="G117" s="68"/>
       <c r="H117" s="68"/>
       <c r="I117" s="68"/>
       <c r="J117" s="68"/>
       <c r="K117" s="68"/>
       <c r="Q117" s="68"/>
       <c r="R117" s="68"/>
       <c r="S117" s="68"/>
       <c r="T117" s="68"/>
       <c r="U117" s="68"/>
       <c r="V117" s="68"/>
       <c r="W117" s="68"/>
       <c r="X117" s="68"/>
-    </row>
-    <row r="118" spans="2:24">
+      <c r="Y117" s="68"/>
+    </row>
+    <row r="118" spans="2:25">
       <c r="B118" s="68"/>
       <c r="C118" s="68"/>
       <c r="D118" s="68"/>
       <c r="E118" s="68"/>
       <c r="F118" s="68"/>
       <c r="G118" s="68"/>
       <c r="H118" s="68"/>
       <c r="I118" s="68"/>
       <c r="J118" s="68"/>
       <c r="K118" s="68"/>
       <c r="Q118" s="68"/>
       <c r="R118" s="68"/>
       <c r="S118" s="68"/>
       <c r="T118" s="68"/>
       <c r="U118" s="68"/>
       <c r="V118" s="68"/>
       <c r="W118" s="68"/>
       <c r="X118" s="68"/>
-    </row>
-    <row r="119" spans="2:24">
+      <c r="Y118" s="68"/>
+    </row>
+    <row r="119" spans="2:25">
       <c r="B119" s="68"/>
       <c r="C119" s="68"/>
       <c r="D119" s="68"/>
       <c r="E119" s="68"/>
       <c r="F119" s="68"/>
       <c r="G119" s="68"/>
       <c r="H119" s="68"/>
       <c r="I119" s="68"/>
       <c r="J119" s="68"/>
       <c r="K119" s="68"/>
       <c r="Q119" s="68"/>
       <c r="R119" s="68"/>
       <c r="S119" s="68"/>
       <c r="T119" s="68"/>
       <c r="U119" s="68"/>
       <c r="V119" s="68"/>
       <c r="W119" s="68"/>
       <c r="X119" s="68"/>
-    </row>
-    <row r="120" spans="2:24">
+      <c r="Y119" s="68"/>
+    </row>
+    <row r="120" spans="2:25">
       <c r="B120" s="68"/>
       <c r="C120" s="68"/>
       <c r="D120" s="68"/>
       <c r="E120" s="68"/>
       <c r="F120" s="68"/>
       <c r="G120" s="68"/>
       <c r="H120" s="68"/>
       <c r="I120" s="68"/>
       <c r="J120" s="68"/>
       <c r="K120" s="68"/>
       <c r="Q120" s="68"/>
       <c r="R120" s="68"/>
       <c r="S120" s="68"/>
       <c r="T120" s="68"/>
       <c r="U120" s="68"/>
       <c r="V120" s="68"/>
       <c r="W120" s="68"/>
       <c r="X120" s="68"/>
-    </row>
-    <row r="121" spans="2:24">
+      <c r="Y120" s="68"/>
+    </row>
+    <row r="121" spans="2:25">
       <c r="B121" s="68"/>
       <c r="C121" s="68"/>
       <c r="D121" s="68"/>
       <c r="E121" s="68"/>
       <c r="F121" s="68"/>
       <c r="G121" s="68"/>
       <c r="H121" s="68"/>
       <c r="I121" s="68"/>
       <c r="J121" s="68"/>
       <c r="K121" s="68"/>
       <c r="Q121" s="68"/>
       <c r="R121" s="68"/>
       <c r="S121" s="68"/>
       <c r="T121" s="68"/>
       <c r="U121" s="68"/>
       <c r="V121" s="68"/>
       <c r="W121" s="68"/>
       <c r="X121" s="68"/>
-    </row>
-    <row r="122" spans="2:24">
+      <c r="Y121" s="68"/>
+    </row>
+    <row r="122" spans="2:25">
       <c r="B122" s="68"/>
       <c r="C122" s="68"/>
       <c r="D122" s="68"/>
       <c r="E122" s="68"/>
       <c r="F122" s="68"/>
       <c r="G122" s="68"/>
       <c r="H122" s="68"/>
       <c r="I122" s="68"/>
       <c r="J122" s="68"/>
       <c r="K122" s="68"/>
       <c r="Q122" s="68"/>
       <c r="R122" s="68"/>
       <c r="S122" s="68"/>
       <c r="T122" s="68"/>
       <c r="U122" s="68"/>
       <c r="V122" s="68"/>
       <c r="W122" s="68"/>
       <c r="X122" s="68"/>
-    </row>
-    <row r="123" spans="2:24">
+      <c r="Y122" s="68"/>
+    </row>
+    <row r="123" spans="2:25">
       <c r="B123" s="68"/>
       <c r="C123" s="68"/>
       <c r="D123" s="68"/>
       <c r="E123" s="68"/>
       <c r="F123" s="68"/>
       <c r="G123" s="68"/>
       <c r="H123" s="68"/>
       <c r="I123" s="68"/>
       <c r="J123" s="68"/>
       <c r="K123" s="68"/>
       <c r="Q123" s="68"/>
       <c r="R123" s="68"/>
       <c r="S123" s="68"/>
       <c r="T123" s="68"/>
       <c r="U123" s="68"/>
       <c r="V123" s="68"/>
       <c r="W123" s="68"/>
       <c r="X123" s="68"/>
-    </row>
-    <row r="124" spans="2:24">
+      <c r="Y123" s="68"/>
+    </row>
+    <row r="124" spans="2:25">
       <c r="B124" s="68"/>
       <c r="C124" s="68"/>
       <c r="D124" s="68"/>
       <c r="E124" s="68"/>
       <c r="F124" s="68"/>
       <c r="G124" s="68"/>
       <c r="H124" s="68"/>
       <c r="I124" s="68"/>
       <c r="J124" s="68"/>
       <c r="K124" s="68"/>
       <c r="Q124" s="68"/>
       <c r="R124" s="68"/>
       <c r="S124" s="68"/>
       <c r="T124" s="68"/>
       <c r="U124" s="68"/>
       <c r="V124" s="68"/>
       <c r="W124" s="68"/>
       <c r="X124" s="68"/>
-    </row>
-    <row r="125" spans="2:24">
+      <c r="Y124" s="68"/>
+    </row>
+    <row r="125" spans="2:25">
       <c r="B125" s="68"/>
       <c r="C125" s="68"/>
       <c r="D125" s="68"/>
       <c r="E125" s="68"/>
       <c r="F125" s="68"/>
       <c r="G125" s="68"/>
       <c r="H125" s="68"/>
       <c r="I125" s="68"/>
       <c r="J125" s="68"/>
       <c r="K125" s="68"/>
       <c r="Q125" s="68"/>
       <c r="R125" s="68"/>
       <c r="S125" s="68"/>
       <c r="T125" s="68"/>
       <c r="U125" s="68"/>
       <c r="V125" s="68"/>
       <c r="W125" s="68"/>
       <c r="X125" s="68"/>
-    </row>
-    <row r="126" spans="2:24">
+      <c r="Y125" s="68"/>
+    </row>
+    <row r="126" spans="2:25">
       <c r="B126" s="68"/>
       <c r="C126" s="68"/>
       <c r="D126" s="68"/>
       <c r="E126" s="68"/>
       <c r="F126" s="68"/>
       <c r="G126" s="68"/>
       <c r="H126" s="68"/>
       <c r="I126" s="68"/>
       <c r="J126" s="68"/>
       <c r="K126" s="68"/>
       <c r="Q126" s="68"/>
       <c r="R126" s="68"/>
       <c r="S126" s="68"/>
       <c r="T126" s="68"/>
       <c r="U126" s="68"/>
       <c r="V126" s="68"/>
       <c r="W126" s="68"/>
       <c r="X126" s="68"/>
-    </row>
-    <row r="127" spans="2:24">
+      <c r="Y126" s="68"/>
+    </row>
+    <row r="127" spans="2:25">
       <c r="B127" s="68"/>
       <c r="J127" s="68"/>
       <c r="K127" s="68"/>
       <c r="Q127" s="68"/>
       <c r="R127" s="68"/>
       <c r="S127" s="68"/>
       <c r="T127" s="68"/>
       <c r="U127" s="68"/>
       <c r="V127" s="68"/>
       <c r="W127" s="68"/>
       <c r="X127" s="68"/>
-    </row>
-    <row r="128" spans="2:24">
+      <c r="Y127" s="68"/>
+    </row>
+    <row r="128" spans="2:25">
       <c r="B128" s="68"/>
       <c r="J128" s="68"/>
       <c r="K128" s="68"/>
       <c r="Q128" s="68"/>
       <c r="R128" s="68"/>
       <c r="S128" s="68"/>
       <c r="T128" s="68"/>
       <c r="U128" s="68"/>
       <c r="V128" s="68"/>
       <c r="W128" s="68"/>
       <c r="X128" s="68"/>
-    </row>
-    <row r="129" spans="1:24">
+      <c r="Y128" s="68"/>
+    </row>
+    <row r="129" spans="1:25">
       <c r="B129" s="68"/>
       <c r="J129" s="68"/>
       <c r="K129" s="68"/>
       <c r="Q129" s="68"/>
       <c r="R129" s="68"/>
       <c r="S129" s="68"/>
       <c r="T129" s="68"/>
       <c r="U129" s="68"/>
       <c r="V129" s="68"/>
       <c r="W129" s="68"/>
       <c r="X129" s="68"/>
-    </row>
-    <row r="130" spans="1:24">
+      <c r="Y129" s="68"/>
+    </row>
+    <row r="130" spans="1:25">
       <c r="B130" s="68"/>
       <c r="J130" s="68"/>
       <c r="K130" s="68"/>
       <c r="Q130" s="68"/>
       <c r="R130" s="68"/>
       <c r="S130" s="68"/>
       <c r="T130" s="68"/>
       <c r="U130" s="68"/>
       <c r="V130" s="68"/>
       <c r="W130" s="68"/>
       <c r="X130" s="68"/>
-    </row>
-    <row r="131" spans="1:24">
+      <c r="Y130" s="68"/>
+    </row>
+    <row r="131" spans="1:25">
       <c r="B131" s="68"/>
       <c r="J131" s="68"/>
       <c r="K131" s="68"/>
       <c r="Q131" s="68"/>
       <c r="R131" s="68"/>
       <c r="S131" s="68"/>
       <c r="T131" s="68"/>
       <c r="U131" s="68"/>
       <c r="V131" s="68"/>
       <c r="W131" s="68"/>
       <c r="X131" s="68"/>
-    </row>
-    <row r="132" spans="1:24">
+      <c r="Y131" s="68"/>
+    </row>
+    <row r="132" spans="1:25">
       <c r="B132" s="68"/>
       <c r="J132" s="68"/>
       <c r="K132" s="68"/>
       <c r="Q132" s="68"/>
       <c r="R132" s="68"/>
       <c r="S132" s="68"/>
       <c r="T132" s="68"/>
       <c r="U132" s="68"/>
       <c r="V132" s="68"/>
       <c r="W132" s="68"/>
       <c r="X132" s="68"/>
-    </row>
-    <row r="133" spans="1:24">
+      <c r="Y132" s="68"/>
+    </row>
+    <row r="133" spans="1:25">
       <c r="B133" s="68"/>
       <c r="J133" s="68"/>
       <c r="K133" s="68"/>
       <c r="Q133" s="68"/>
       <c r="R133" s="68"/>
       <c r="S133" s="68"/>
       <c r="T133" s="68"/>
       <c r="U133" s="68"/>
       <c r="V133" s="68"/>
       <c r="W133" s="68"/>
       <c r="X133" s="68"/>
-    </row>
-    <row r="134" spans="1:24">
+      <c r="Y133" s="68"/>
+    </row>
+    <row r="134" spans="1:25">
       <c r="B134" s="68"/>
       <c r="J134" s="68"/>
       <c r="K134" s="68"/>
       <c r="Q134" s="68"/>
       <c r="R134" s="68"/>
       <c r="S134" s="68"/>
       <c r="T134" s="68"/>
       <c r="U134" s="68"/>
       <c r="V134" s="68"/>
       <c r="W134" s="68"/>
       <c r="X134" s="68"/>
-    </row>
-    <row r="135" spans="1:24" s="11" customFormat="1">
+      <c r="Y134" s="68"/>
+    </row>
+    <row r="135" spans="1:25" s="11" customFormat="1">
       <c r="A135"/>
       <c r="B135" s="68"/>
       <c r="H135" s="12"/>
       <c r="I135" s="12"/>
       <c r="J135" s="68"/>
       <c r="K135" s="68"/>
       <c r="Q135" s="68"/>
       <c r="R135" s="68"/>
       <c r="S135" s="68"/>
       <c r="T135" s="68"/>
       <c r="U135" s="68"/>
       <c r="V135" s="68"/>
       <c r="W135" s="68"/>
       <c r="X135" s="68"/>
-    </row>
-    <row r="136" spans="1:24" s="11" customFormat="1">
+      <c r="Y135" s="68"/>
+    </row>
+    <row r="136" spans="1:25" s="11" customFormat="1">
       <c r="A136"/>
       <c r="B136" s="68"/>
       <c r="H136" s="12"/>
       <c r="I136" s="12"/>
       <c r="J136" s="68"/>
       <c r="K136" s="68"/>
       <c r="Q136" s="68"/>
       <c r="R136" s="68"/>
       <c r="S136" s="68"/>
       <c r="T136" s="68"/>
       <c r="U136" s="68"/>
       <c r="V136" s="68"/>
       <c r="W136" s="68"/>
       <c r="X136" s="68"/>
-    </row>
-    <row r="137" spans="1:24" s="11" customFormat="1">
+      <c r="Y136" s="68"/>
+    </row>
+    <row r="137" spans="1:25" s="11" customFormat="1">
       <c r="A137"/>
       <c r="B137" s="68"/>
       <c r="H137" s="12"/>
       <c r="I137" s="12"/>
       <c r="J137" s="68"/>
       <c r="K137" s="68"/>
       <c r="Q137" s="68"/>
       <c r="R137" s="68"/>
       <c r="S137" s="68"/>
       <c r="T137" s="68"/>
       <c r="U137" s="68"/>
       <c r="V137" s="68"/>
       <c r="W137" s="68"/>
       <c r="X137" s="68"/>
-    </row>
-    <row r="138" spans="1:24" s="11" customFormat="1">
+      <c r="Y137" s="68"/>
+    </row>
+    <row r="138" spans="1:25" s="11" customFormat="1">
       <c r="A138"/>
       <c r="B138" s="68"/>
       <c r="H138" s="12"/>
       <c r="I138" s="12"/>
       <c r="J138" s="68"/>
       <c r="K138" s="68"/>
       <c r="Q138" s="68"/>
       <c r="R138" s="68"/>
       <c r="S138" s="68"/>
       <c r="T138" s="68"/>
       <c r="U138" s="68"/>
       <c r="V138" s="68"/>
       <c r="W138" s="68"/>
       <c r="X138" s="68"/>
-    </row>
-    <row r="139" spans="1:24" s="11" customFormat="1">
+      <c r="Y138" s="68"/>
+    </row>
+    <row r="139" spans="1:25" s="11" customFormat="1">
       <c r="A139"/>
       <c r="B139" s="68"/>
       <c r="H139" s="12"/>
       <c r="I139" s="12"/>
       <c r="J139" s="68"/>
       <c r="K139" s="68"/>
       <c r="Q139" s="68"/>
       <c r="R139" s="68"/>
       <c r="S139" s="68"/>
       <c r="T139" s="68"/>
       <c r="U139" s="68"/>
       <c r="V139" s="68"/>
       <c r="W139" s="68"/>
       <c r="X139" s="68"/>
-    </row>
-    <row r="140" spans="1:24" s="11" customFormat="1">
+      <c r="Y139" s="68"/>
+    </row>
+    <row r="140" spans="1:25" s="11" customFormat="1">
       <c r="A140"/>
       <c r="B140" s="68"/>
       <c r="H140" s="12"/>
       <c r="I140" s="12"/>
       <c r="J140" s="68"/>
       <c r="K140" s="68"/>
       <c r="Q140" s="68"/>
       <c r="R140" s="68"/>
       <c r="S140" s="68"/>
       <c r="T140" s="68"/>
       <c r="U140" s="68"/>
       <c r="V140" s="68"/>
       <c r="W140" s="68"/>
       <c r="X140" s="68"/>
-    </row>
-    <row r="141" spans="1:24" s="11" customFormat="1">
+      <c r="Y140" s="68"/>
+    </row>
+    <row r="141" spans="1:25" s="11" customFormat="1">
       <c r="A141"/>
       <c r="B141" s="68"/>
       <c r="H141" s="12"/>
       <c r="I141" s="12"/>
       <c r="J141" s="68"/>
       <c r="K141" s="68"/>
       <c r="Q141" s="68"/>
       <c r="R141" s="68"/>
       <c r="S141" s="68"/>
       <c r="T141" s="68"/>
       <c r="U141" s="68"/>
       <c r="V141" s="68"/>
       <c r="W141" s="68"/>
       <c r="X141" s="68"/>
-    </row>
-    <row r="142" spans="1:24" s="11" customFormat="1">
+      <c r="Y141" s="68"/>
+    </row>
+    <row r="142" spans="1:25" s="11" customFormat="1">
       <c r="A142"/>
       <c r="B142" s="68"/>
       <c r="H142" s="12"/>
       <c r="I142" s="12"/>
       <c r="J142" s="68"/>
       <c r="K142" s="68"/>
       <c r="Q142" s="68"/>
       <c r="R142" s="68"/>
       <c r="S142" s="68"/>
       <c r="T142" s="68"/>
       <c r="U142" s="68"/>
       <c r="V142" s="68"/>
       <c r="W142" s="68"/>
       <c r="X142" s="68"/>
-    </row>
-    <row r="143" spans="1:24" s="11" customFormat="1">
+      <c r="Y142" s="68"/>
+    </row>
+    <row r="143" spans="1:25" s="11" customFormat="1">
       <c r="A143"/>
       <c r="B143" s="68"/>
       <c r="H143" s="12"/>
       <c r="I143" s="12"/>
       <c r="J143" s="68"/>
       <c r="K143" s="68"/>
       <c r="Q143" s="68"/>
       <c r="R143" s="68"/>
       <c r="S143" s="68"/>
       <c r="T143" s="68"/>
       <c r="U143" s="68"/>
       <c r="V143" s="68"/>
       <c r="W143" s="68"/>
       <c r="X143" s="68"/>
-    </row>
-    <row r="144" spans="1:24" s="11" customFormat="1">
+      <c r="Y143" s="68"/>
+    </row>
+    <row r="144" spans="1:25" s="11" customFormat="1">
       <c r="A144"/>
       <c r="B144" s="68"/>
       <c r="H144" s="12"/>
       <c r="I144" s="12"/>
       <c r="J144" s="68"/>
       <c r="K144" s="68"/>
       <c r="Q144" s="68"/>
       <c r="R144" s="68"/>
       <c r="S144" s="68"/>
       <c r="T144" s="68"/>
       <c r="U144" s="68"/>
       <c r="V144" s="68"/>
       <c r="W144" s="68"/>
       <c r="X144" s="68"/>
-    </row>
-    <row r="145" spans="1:24" s="11" customFormat="1">
+      <c r="Y144" s="68"/>
+    </row>
+    <row r="145" spans="1:25" s="11" customFormat="1">
       <c r="A145"/>
       <c r="B145" s="68"/>
       <c r="H145" s="12"/>
       <c r="I145" s="12"/>
       <c r="J145" s="68"/>
       <c r="K145" s="68"/>
       <c r="Q145" s="68"/>
       <c r="R145" s="68"/>
       <c r="S145" s="68"/>
       <c r="T145" s="68"/>
       <c r="U145" s="68"/>
       <c r="V145" s="68"/>
       <c r="W145" s="68"/>
       <c r="X145" s="68"/>
-    </row>
-    <row r="146" spans="1:24" s="11" customFormat="1">
+      <c r="Y145" s="68"/>
+    </row>
+    <row r="146" spans="1:25" s="11" customFormat="1">
       <c r="A146"/>
       <c r="B146" s="68"/>
       <c r="H146" s="12"/>
       <c r="I146" s="12"/>
       <c r="J146" s="68"/>
       <c r="K146" s="68"/>
       <c r="Q146" s="68"/>
       <c r="R146" s="68"/>
       <c r="S146" s="68"/>
       <c r="T146" s="68"/>
       <c r="U146" s="68"/>
       <c r="V146" s="68"/>
       <c r="W146" s="68"/>
       <c r="X146" s="68"/>
-    </row>
-    <row r="147" spans="1:24" s="11" customFormat="1">
+      <c r="Y146" s="68"/>
+    </row>
+    <row r="147" spans="1:25" s="11" customFormat="1">
       <c r="A147"/>
       <c r="B147" s="68"/>
       <c r="H147" s="12"/>
       <c r="I147" s="12"/>
       <c r="J147" s="68"/>
       <c r="K147" s="68"/>
       <c r="Q147" s="68"/>
       <c r="R147" s="68"/>
       <c r="S147" s="68"/>
       <c r="T147" s="68"/>
       <c r="U147" s="68"/>
       <c r="V147" s="68"/>
       <c r="W147" s="68"/>
       <c r="X147" s="68"/>
-    </row>
-    <row r="148" spans="1:24" s="11" customFormat="1">
+      <c r="Y147" s="68"/>
+    </row>
+    <row r="148" spans="1:25" s="11" customFormat="1">
       <c r="A148"/>
       <c r="B148" s="68"/>
       <c r="H148" s="12"/>
       <c r="I148" s="12"/>
       <c r="J148" s="68"/>
       <c r="K148" s="68"/>
       <c r="Q148" s="68"/>
       <c r="R148" s="68"/>
       <c r="S148" s="68"/>
       <c r="T148" s="68"/>
       <c r="U148" s="68"/>
       <c r="V148" s="68"/>
       <c r="W148" s="68"/>
       <c r="X148" s="68"/>
-    </row>
-    <row r="149" spans="1:24" s="11" customFormat="1">
+      <c r="Y148" s="68"/>
+    </row>
+    <row r="149" spans="1:25" s="11" customFormat="1">
       <c r="A149"/>
       <c r="B149" s="68"/>
       <c r="H149" s="12"/>
       <c r="I149" s="12"/>
       <c r="J149" s="68"/>
       <c r="K149" s="68"/>
       <c r="Q149" s="68"/>
       <c r="R149" s="68"/>
       <c r="S149" s="68"/>
       <c r="T149" s="68"/>
       <c r="U149" s="68"/>
       <c r="V149" s="68"/>
       <c r="W149" s="68"/>
       <c r="X149" s="68"/>
-    </row>
-    <row r="150" spans="1:24" s="11" customFormat="1">
+      <c r="Y149" s="68"/>
+    </row>
+    <row r="150" spans="1:25" s="11" customFormat="1">
       <c r="A150"/>
       <c r="B150" s="68"/>
       <c r="H150" s="12"/>
       <c r="I150" s="12"/>
       <c r="J150" s="68"/>
       <c r="K150" s="68"/>
       <c r="Q150" s="68"/>
       <c r="R150" s="68"/>
       <c r="S150" s="68"/>
       <c r="T150" s="68"/>
       <c r="U150" s="68"/>
       <c r="V150" s="68"/>
       <c r="W150" s="68"/>
       <c r="X150" s="68"/>
-    </row>
-    <row r="151" spans="1:24" s="11" customFormat="1">
+      <c r="Y150" s="68"/>
+    </row>
+    <row r="151" spans="1:25" s="11" customFormat="1">
       <c r="A151"/>
       <c r="B151" s="68"/>
       <c r="H151" s="12"/>
       <c r="I151" s="12"/>
       <c r="J151" s="68"/>
       <c r="K151" s="68"/>
       <c r="Q151" s="68"/>
       <c r="R151" s="68"/>
       <c r="S151" s="68"/>
       <c r="T151" s="68"/>
       <c r="U151" s="68"/>
       <c r="V151" s="68"/>
       <c r="W151" s="68"/>
       <c r="X151" s="68"/>
-    </row>
-    <row r="152" spans="1:24" s="11" customFormat="1">
+      <c r="Y151" s="68"/>
+    </row>
+    <row r="152" spans="1:25" s="11" customFormat="1">
       <c r="A152"/>
       <c r="B152" s="68"/>
       <c r="H152" s="12"/>
       <c r="I152" s="12"/>
       <c r="J152" s="68"/>
       <c r="K152" s="68"/>
       <c r="Q152" s="68"/>
       <c r="R152" s="68"/>
       <c r="S152" s="68"/>
       <c r="T152" s="68"/>
       <c r="U152" s="68"/>
       <c r="V152" s="68"/>
       <c r="W152" s="68"/>
       <c r="X152" s="68"/>
-    </row>
-    <row r="153" spans="1:24" s="11" customFormat="1">
+      <c r="Y152" s="68"/>
+    </row>
+    <row r="153" spans="1:25" s="11" customFormat="1">
       <c r="A153"/>
       <c r="B153" s="68"/>
       <c r="H153" s="12"/>
       <c r="I153" s="12"/>
       <c r="J153" s="68"/>
       <c r="K153" s="68"/>
       <c r="Q153" s="68"/>
       <c r="R153" s="68"/>
       <c r="S153" s="68"/>
       <c r="T153" s="68"/>
       <c r="U153" s="68"/>
       <c r="V153" s="68"/>
       <c r="W153" s="68"/>
       <c r="X153" s="68"/>
-    </row>
-    <row r="154" spans="1:24" s="11" customFormat="1">
+      <c r="Y153" s="68"/>
+    </row>
+    <row r="154" spans="1:25" s="11" customFormat="1">
       <c r="A154"/>
       <c r="B154" s="68"/>
       <c r="H154" s="12"/>
       <c r="I154" s="12"/>
       <c r="J154" s="68"/>
       <c r="K154" s="68"/>
       <c r="Q154" s="68"/>
       <c r="R154" s="68"/>
       <c r="S154" s="68"/>
       <c r="T154" s="68"/>
       <c r="U154" s="68"/>
       <c r="V154" s="68"/>
       <c r="W154" s="68"/>
       <c r="X154" s="68"/>
-    </row>
-    <row r="155" spans="1:24" s="11" customFormat="1">
+      <c r="Y154" s="68"/>
+    </row>
+    <row r="155" spans="1:25" s="11" customFormat="1">
       <c r="A155"/>
       <c r="B155" s="68"/>
       <c r="H155" s="12"/>
       <c r="I155" s="12"/>
       <c r="J155" s="68"/>
       <c r="K155" s="68"/>
       <c r="Q155" s="68"/>
       <c r="R155" s="68"/>
       <c r="S155" s="68"/>
       <c r="T155" s="68"/>
       <c r="U155" s="68"/>
       <c r="V155" s="68"/>
       <c r="W155" s="68"/>
       <c r="X155" s="68"/>
-    </row>
-    <row r="156" spans="1:24" s="11" customFormat="1">
+      <c r="Y155" s="68"/>
+    </row>
+    <row r="156" spans="1:25" s="11" customFormat="1">
       <c r="A156"/>
       <c r="B156" s="68"/>
       <c r="H156" s="12"/>
       <c r="I156" s="12"/>
       <c r="J156" s="68"/>
       <c r="K156" s="68"/>
       <c r="Q156" s="68"/>
       <c r="R156" s="68"/>
       <c r="S156" s="68"/>
       <c r="T156" s="68"/>
       <c r="U156" s="68"/>
       <c r="V156" s="68"/>
       <c r="W156" s="68"/>
       <c r="X156" s="68"/>
-    </row>
-    <row r="157" spans="1:24" s="11" customFormat="1">
+      <c r="Y156" s="68"/>
+    </row>
+    <row r="157" spans="1:25" s="11" customFormat="1">
       <c r="A157"/>
       <c r="B157" s="68"/>
       <c r="H157" s="12"/>
       <c r="I157" s="12"/>
       <c r="J157" s="68"/>
       <c r="K157" s="68"/>
       <c r="Q157" s="68"/>
       <c r="R157" s="68"/>
       <c r="S157" s="68"/>
       <c r="T157" s="68"/>
       <c r="U157" s="68"/>
       <c r="V157" s="68"/>
       <c r="W157" s="68"/>
       <c r="X157" s="68"/>
-    </row>
-    <row r="158" spans="1:24" s="11" customFormat="1">
+      <c r="Y157" s="68"/>
+    </row>
+    <row r="158" spans="1:25" s="11" customFormat="1">
       <c r="A158"/>
       <c r="B158" s="68"/>
       <c r="H158" s="12"/>
       <c r="I158" s="12"/>
       <c r="J158" s="68"/>
       <c r="K158" s="68"/>
       <c r="Q158" s="68"/>
       <c r="R158" s="68"/>
       <c r="S158" s="68"/>
       <c r="T158" s="68"/>
       <c r="U158" s="68"/>
       <c r="V158" s="68"/>
       <c r="W158" s="68"/>
       <c r="X158" s="68"/>
-    </row>
-    <row r="159" spans="1:24" s="11" customFormat="1">
+      <c r="Y158" s="68"/>
+    </row>
+    <row r="159" spans="1:25" s="11" customFormat="1">
       <c r="A159"/>
       <c r="B159" s="68"/>
       <c r="H159" s="12"/>
       <c r="I159" s="12"/>
       <c r="J159" s="68"/>
       <c r="K159" s="68"/>
       <c r="Q159" s="68"/>
       <c r="R159" s="68"/>
       <c r="S159" s="68"/>
       <c r="T159" s="68"/>
       <c r="U159" s="68"/>
       <c r="V159" s="68"/>
       <c r="W159" s="68"/>
       <c r="X159" s="68"/>
-    </row>
-    <row r="160" spans="1:24" s="11" customFormat="1">
+      <c r="Y159" s="68"/>
+    </row>
+    <row r="160" spans="1:25" s="11" customFormat="1">
       <c r="A160"/>
       <c r="B160" s="68"/>
       <c r="H160" s="12"/>
       <c r="I160" s="12"/>
       <c r="J160" s="68"/>
       <c r="K160" s="68"/>
       <c r="Q160" s="68"/>
       <c r="R160" s="68"/>
       <c r="S160" s="68"/>
       <c r="T160" s="68"/>
       <c r="U160" s="68"/>
       <c r="V160" s="68"/>
       <c r="W160" s="68"/>
       <c r="X160" s="68"/>
-    </row>
-    <row r="161" spans="1:24" s="11" customFormat="1">
+      <c r="Y160" s="68"/>
+    </row>
+    <row r="161" spans="1:25" s="11" customFormat="1">
       <c r="A161"/>
       <c r="B161" s="68"/>
       <c r="H161" s="12"/>
       <c r="I161" s="12"/>
       <c r="J161" s="68"/>
       <c r="K161" s="68"/>
       <c r="Q161" s="68"/>
       <c r="R161" s="68"/>
       <c r="S161" s="68"/>
       <c r="T161" s="68"/>
       <c r="U161" s="68"/>
       <c r="V161" s="68"/>
       <c r="W161" s="68"/>
       <c r="X161" s="68"/>
-    </row>
-    <row r="162" spans="1:24" s="11" customFormat="1">
+      <c r="Y161" s="68"/>
+    </row>
+    <row r="162" spans="1:25" s="11" customFormat="1">
       <c r="A162"/>
       <c r="B162" s="68"/>
       <c r="H162" s="12"/>
       <c r="I162" s="12"/>
       <c r="J162" s="68"/>
       <c r="K162" s="68"/>
       <c r="Q162" s="68"/>
       <c r="R162" s="68"/>
       <c r="S162" s="68"/>
       <c r="T162" s="68"/>
       <c r="U162" s="68"/>
       <c r="V162" s="68"/>
       <c r="W162" s="68"/>
       <c r="X162" s="68"/>
-    </row>
-    <row r="163" spans="1:24" s="11" customFormat="1">
+      <c r="Y162" s="68"/>
+    </row>
+    <row r="163" spans="1:25" s="11" customFormat="1">
       <c r="A163"/>
       <c r="B163" s="68"/>
       <c r="H163" s="12"/>
       <c r="I163" s="12"/>
       <c r="J163" s="68"/>
       <c r="K163" s="68"/>
       <c r="Q163" s="68"/>
       <c r="R163" s="68"/>
       <c r="S163" s="68"/>
       <c r="T163" s="68"/>
       <c r="U163" s="68"/>
       <c r="V163" s="68"/>
       <c r="W163" s="68"/>
       <c r="X163" s="68"/>
-    </row>
-    <row r="164" spans="1:24" s="11" customFormat="1">
+      <c r="Y163" s="68"/>
+    </row>
+    <row r="164" spans="1:25" s="11" customFormat="1">
       <c r="A164"/>
       <c r="B164" s="68"/>
       <c r="H164" s="12"/>
       <c r="I164" s="12"/>
       <c r="J164" s="68"/>
       <c r="K164" s="68"/>
       <c r="Q164" s="68"/>
       <c r="R164" s="68"/>
       <c r="S164" s="68"/>
       <c r="T164" s="68"/>
       <c r="U164" s="68"/>
       <c r="V164" s="68"/>
       <c r="W164" s="68"/>
       <c r="X164" s="68"/>
+      <c r="Y164" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <phoneticPr fontId="37" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7" xr:uid="{607C85A5-3C51-44E5-A0F6-45ED084FB59C}">
       <formula1>"Financial Statements,Management View"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:AD28"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="R6" sqref="R6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="32.875" customWidth="1"/>
     <col min="2" max="11" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="12">
       <c r="A1" s="192"/>
     </row>
     <row r="2" spans="1:30" ht="12">
       <c r="A2" s="192"/>
     </row>
     <row r="3" spans="1:30" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
       <c r="Y3" s="31"/>
       <c r="Z3" s="31"/>
       <c r="AA3" s="31"/>
       <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
     </row>
     <row r="4" spans="1:30" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>8</v>
@@ -30969,50 +31947,53 @@
         <v>73</v>
       </c>
       <c r="U4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="V4" s="34" t="s">
         <v>75</v>
       </c>
       <c r="W4" s="34" t="s">
         <v>76</v>
       </c>
       <c r="X4" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Y4" s="34" t="s">
         <v>78</v>
       </c>
       <c r="Z4" s="34" t="s">
         <v>79</v>
       </c>
       <c r="AA4" s="34" t="s">
         <v>80</v>
       </c>
       <c r="AB4" s="34" t="s">
         <v>81</v>
+      </c>
+      <c r="AC4" s="34" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:30" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
     <row r="6" spans="1:30" ht="6.6" customHeight="1">
       <c r="A6" s="29"/>
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
@@ -31098,52 +32079,56 @@
       <c r="V7" s="98">
         <f t="shared" si="0"/>
         <v>2642.82701498489</v>
       </c>
       <c r="W7" s="98">
         <f t="shared" si="0"/>
         <v>2873.4301724309107</v>
       </c>
       <c r="X7" s="98">
         <f t="shared" si="0"/>
         <v>2908.4429091339912</v>
       </c>
       <c r="Y7" s="98">
         <f t="shared" si="0"/>
         <v>3087.3231508020717</v>
       </c>
       <c r="Z7" s="98">
         <f t="shared" si="0"/>
         <v>3048.5</v>
       </c>
       <c r="AA7" s="98">
         <f t="shared" si="0"/>
         <v>3159.1287449605657</v>
       </c>
       <c r="AB7" s="98">
-        <f t="shared" ref="AB7" si="1">SUM(AB8:AB9)</f>
+        <f t="shared" ref="AB7:AC7" si="1">SUM(AB8:AB9)</f>
         <v>3329.3117670687925</v>
+      </c>
+      <c r="AC7" s="98">
+        <f t="shared" si="1"/>
+        <v>3456.3372214700007</v>
       </c>
     </row>
     <row r="8" spans="1:30" s="13" customFormat="1">
       <c r="A8" s="94" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="99">
         <v>2139</v>
       </c>
       <c r="C8" s="99"/>
       <c r="D8" s="99"/>
       <c r="E8" s="99"/>
       <c r="F8" s="99">
         <v>1353.8</v>
       </c>
       <c r="G8" s="99">
         <v>76.2</v>
       </c>
       <c r="H8" s="99">
         <v>452.4</v>
       </c>
       <c r="I8" s="99">
         <v>842.7</v>
       </c>
       <c r="J8" s="99">
@@ -31181,50 +32166,53 @@
       </c>
       <c r="U8" s="99">
         <v>1411.1981803000003</v>
       </c>
       <c r="V8" s="99">
         <v>1381.2628829248899</v>
       </c>
       <c r="W8" s="99">
         <v>1477.7399674809103</v>
       </c>
       <c r="X8" s="99">
         <v>1482.8900385531463</v>
       </c>
       <c r="Y8" s="99">
         <v>1672.0584483902796</v>
       </c>
       <c r="Z8" s="99">
         <v>1510.2</v>
       </c>
       <c r="AA8" s="99">
         <v>1476.2108552620496</v>
       </c>
       <c r="AB8" s="99">
         <v>1524.5306244276799</v>
       </c>
+      <c r="AC8" s="99">
+        <v>1701.8686641800002</v>
+      </c>
     </row>
     <row r="9" spans="1:30" s="13" customFormat="1">
       <c r="A9" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="100">
         <v>1869.1</v>
       </c>
       <c r="C9" s="100"/>
       <c r="D9" s="100"/>
       <c r="E9" s="100"/>
       <c r="F9" s="100">
         <v>1327.1</v>
       </c>
       <c r="G9" s="100">
         <v>100.1</v>
       </c>
       <c r="H9" s="100">
         <v>421.6</v>
       </c>
       <c r="I9" s="100">
         <v>677.3</v>
       </c>
       <c r="J9" s="100">
         <v>517</v>
@@ -31261,50 +32249,53 @@
       </c>
       <c r="U9" s="100">
         <v>1210.8001331540881</v>
       </c>
       <c r="V9" s="100">
         <v>1261.56413206</v>
       </c>
       <c r="W9" s="100">
         <v>1395.6902049500002</v>
       </c>
       <c r="X9" s="100">
         <v>1425.5528705808449</v>
       </c>
       <c r="Y9" s="100">
         <v>1415.2647024117923</v>
       </c>
       <c r="Z9" s="100">
         <v>1538.3</v>
       </c>
       <c r="AA9" s="100">
         <v>1682.9178896985161</v>
       </c>
       <c r="AB9" s="100">
         <v>1804.7811426411126</v>
       </c>
+      <c r="AC9" s="100">
+        <v>1754.4685572900005</v>
+      </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="97" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="98">
         <v>4173.7535554681772</v>
       </c>
       <c r="C10" s="98">
         <v>3581.3980581922278</v>
       </c>
       <c r="D10" s="98">
         <v>4027.3</v>
       </c>
       <c r="E10" s="98">
         <v>4120</v>
       </c>
       <c r="F10" s="98">
         <v>3382.3</v>
       </c>
       <c r="G10" s="98">
         <v>186.2</v>
       </c>
       <c r="H10" s="98">
         <v>570.29999999999995</v>
@@ -31358,50 +32349,54 @@
       </c>
       <c r="W10" s="98">
         <f t="shared" ref="W10" si="6">SUM(W11:W12)</f>
         <v>2579.0344329099999</v>
       </c>
       <c r="X10" s="98">
         <f t="shared" ref="X10" si="7">SUM(X11:X12)</f>
         <v>3100.2238924006697</v>
       </c>
       <c r="Y10" s="98">
         <f t="shared" ref="Y10" si="8">SUM(Y11:Y12)</f>
         <v>3079.0493515101907</v>
       </c>
       <c r="Z10" s="98">
         <f t="shared" ref="Z10" si="9">SUM(Z11:Z12)</f>
         <v>3011.4</v>
       </c>
       <c r="AA10" s="98">
         <f t="shared" ref="AA10:AB10" si="10">SUM(AA11:AA12)</f>
         <v>2915.736182110003</v>
       </c>
       <c r="AB10" s="98">
         <f t="shared" si="10"/>
         <v>3482.0564507600052</v>
       </c>
+      <c r="AC10" s="98">
+        <f t="shared" ref="AC10" si="11">SUM(AC11:AC12)</f>
+        <v>3433.5139595646024</v>
+      </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="94" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="99">
         <v>2319.2158428785574</v>
       </c>
       <c r="C11" s="99">
         <v>1552.0193209530587</v>
       </c>
       <c r="D11" s="99">
         <v>1964.3684516180583</v>
       </c>
       <c r="E11" s="99">
         <v>2182.1743324288095</v>
       </c>
       <c r="F11" s="99">
         <v>1978.9</v>
       </c>
       <c r="G11" s="99">
         <v>33</v>
       </c>
       <c r="H11" s="99">
         <v>181.3</v>
@@ -31444,50 +32439,53 @@
       </c>
       <c r="U11" s="99">
         <v>1407.8419024300001</v>
       </c>
       <c r="V11" s="99">
         <v>1332.5652543300002</v>
       </c>
       <c r="W11" s="99">
         <v>1159.59284284</v>
       </c>
       <c r="X11" s="99">
         <v>1643.29443044</v>
       </c>
       <c r="Y11" s="99">
         <v>1629.5228029187999</v>
       </c>
       <c r="Z11" s="99">
         <v>1468.2</v>
       </c>
       <c r="AA11" s="99">
         <v>1244.2785545100003</v>
       </c>
       <c r="AB11" s="99">
         <v>1692.2023980700001</v>
       </c>
+      <c r="AC11" s="99">
+        <v>1664.9940045145997</v>
+      </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="100">
         <v>1854.53771258962</v>
       </c>
       <c r="C12" s="100">
         <v>2029.3787372391689</v>
       </c>
       <c r="D12" s="100">
         <v>2062.9315483819419</v>
       </c>
       <c r="E12" s="100">
         <v>1937.8256675711907</v>
       </c>
       <c r="F12" s="100">
         <v>1403.4</v>
       </c>
       <c r="G12" s="100">
         <v>153.19999999999999</v>
       </c>
       <c r="H12" s="100">
         <v>388.9</v>
@@ -31530,53 +32528,56 @@
       </c>
       <c r="U12" s="100">
         <v>1279.9790786333449</v>
       </c>
       <c r="V12" s="100">
         <v>1298.6853577900008</v>
       </c>
       <c r="W12" s="100">
         <v>1419.4415900700001</v>
       </c>
       <c r="X12" s="100">
         <v>1456.9294619606699</v>
       </c>
       <c r="Y12" s="100">
         <v>1449.5265485913908</v>
       </c>
       <c r="Z12" s="100">
         <v>1543.2</v>
       </c>
       <c r="AA12" s="100">
         <v>1671.4576276000028</v>
       </c>
       <c r="AB12" s="100">
         <v>1789.8540526900051</v>
       </c>
+      <c r="AC12" s="100">
+        <v>1768.5199550500024</v>
+      </c>
       <c r="AD12" s="169"/>
     </row>
-    <row r="13" spans="1:30" hidden="1">
+    <row r="13" spans="1:30">
       <c r="A13" s="97" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="101"/>
       <c r="C13" s="101"/>
       <c r="D13" s="101"/>
       <c r="E13" s="101"/>
       <c r="F13" s="101">
         <v>2746</v>
       </c>
       <c r="G13" s="101">
         <v>322</v>
       </c>
       <c r="H13" s="101">
         <v>845</v>
       </c>
       <c r="I13" s="101">
         <v>2029</v>
       </c>
       <c r="J13" s="101">
         <v>1627</v>
       </c>
       <c r="K13" s="101">
         <v>1487</v>
       </c>
@@ -31586,75 +32587,79 @@
       <c r="M13" s="101">
         <v>2163</v>
       </c>
       <c r="N13" s="101">
         <v>1874</v>
       </c>
       <c r="O13" s="101">
         <v>1693</v>
       </c>
       <c r="P13" s="101">
         <v>1771</v>
       </c>
       <c r="Q13" s="101">
         <v>1598</v>
       </c>
       <c r="R13" s="101">
         <v>1587</v>
       </c>
       <c r="S13" s="101">
         <v>1461.758</v>
       </c>
       <c r="T13" s="101">
         <v>1576.7159999999999</v>
       </c>
       <c r="U13" s="101">
-        <v>1452.5770199999999</v>
+        <v>1452.577</v>
       </c>
       <c r="V13" s="101">
         <v>1432</v>
       </c>
       <c r="W13" s="101">
         <v>1385.6089999999999</v>
       </c>
       <c r="X13" s="101">
         <v>1554.701</v>
       </c>
       <c r="Y13" s="101">
-        <v>1601.04258</v>
+        <v>1601.0429999999999</v>
       </c>
       <c r="Z13" s="101">
-        <v>1615.6250600000001</v>
+        <v>1615.625</v>
       </c>
       <c r="AA13" s="101">
-        <f>1516.60340464652</f>
-[...2 lines deleted...]
-      <c r="AB13" s="101"/>
+        <v>1516.6030000000001</v>
+      </c>
+      <c r="AB13" s="101">
+        <v>1663.3720000000001</v>
+      </c>
+      <c r="AC13" s="101">
+        <v>1589.864</v>
+      </c>
       <c r="AD13" s="169"/>
     </row>
-    <row r="14" spans="1:30" s="119" customFormat="1" hidden="1">
+    <row r="14" spans="1:30" s="119" customFormat="1">
       <c r="A14" s="116" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="143"/>
       <c r="C14" s="143"/>
       <c r="D14" s="143"/>
       <c r="E14" s="143"/>
       <c r="F14" s="143">
         <v>1232</v>
       </c>
       <c r="G14" s="143">
         <v>578</v>
       </c>
       <c r="H14" s="143">
         <v>675</v>
       </c>
       <c r="I14" s="143">
         <v>745</v>
       </c>
       <c r="J14" s="143">
         <v>772</v>
       </c>
       <c r="K14" s="143">
         <v>795</v>
       </c>
@@ -31667,74 +32672,81 @@
       <c r="N14" s="143">
         <v>1261</v>
       </c>
       <c r="O14" s="143">
         <v>1562</v>
       </c>
       <c r="P14" s="143">
         <v>1701</v>
       </c>
       <c r="Q14" s="143">
         <v>1715</v>
       </c>
       <c r="R14" s="143">
         <v>1794</v>
       </c>
       <c r="S14" s="143">
         <v>1735.8581044691616</v>
       </c>
       <c r="T14" s="143">
         <v>1855.9482825136597</v>
       </c>
       <c r="U14" s="143">
         <v>1850.489679984986</v>
       </c>
       <c r="V14" s="143">
-        <f t="shared" ref="V14:AA14" si="11">V7*1000/V13</f>
+        <f t="shared" ref="V14:AC14" si="12">V7*1000/V13</f>
         <v>1845.5495914698952</v>
       </c>
       <c r="W14" s="143">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>2073.7669663165516</v>
       </c>
       <c r="X14" s="143">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>1870.7410036617916</v>
       </c>
       <c r="Y14" s="143">
-        <f t="shared" si="11"/>
-        <v>1928.320451541065</v>
+        <f t="shared" si="12"/>
+        <v>1928.3199456867003</v>
       </c>
       <c r="Z14" s="143">
-        <f t="shared" si="11"/>
-        <v>1886.885810003467</v>
+        <f t="shared" si="12"/>
+        <v>1886.8858800773694</v>
       </c>
       <c r="AA14" s="143">
-        <f t="shared" si="11"/>
-[...2 lines deleted...]
-      <c r="AB14" s="143"/>
+        <f t="shared" si="12"/>
+        <v>2083.0294711012475</v>
+      </c>
+      <c r="AB14" s="143">
+        <f t="shared" si="12"/>
+        <v>2001.5437118508623</v>
+      </c>
+      <c r="AC14" s="143">
+        <f t="shared" si="12"/>
+        <v>2173.9829453777184</v>
+      </c>
       <c r="AD14" s="170"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="97" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="105">
         <v>9.2792532450383297E-2</v>
       </c>
       <c r="C15" s="105">
         <v>0.12276339015078397</v>
       </c>
       <c r="D15" s="105">
         <v>9.9206429092015366E-2</v>
       </c>
       <c r="E15" s="105">
         <v>5.6400062006915795E-2</v>
       </c>
       <c r="F15" s="105">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="G15" s="105">
         <v>2.4E-2</v>
       </c>
       <c r="H15" s="105">
@@ -31778,50 +32790,53 @@
       </c>
       <c r="U15" s="105">
         <v>0.10054982433233844</v>
       </c>
       <c r="V15" s="105">
         <v>9.7832505922656327E-2</v>
       </c>
       <c r="W15" s="105">
         <v>9.4093653978400638E-2</v>
       </c>
       <c r="X15" s="105">
         <v>9.9805723072259114E-2</v>
       </c>
       <c r="Y15" s="105">
         <v>0.10052050081302964</v>
       </c>
       <c r="Z15" s="105">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="AA15" s="105">
         <v>9.6524543645081493E-2</v>
       </c>
       <c r="AB15" s="105">
         <v>9.1548206967840176E-2</v>
       </c>
+      <c r="AC15" s="105">
+        <v>9.2124213373856692E-2</v>
+      </c>
       <c r="AD15" s="169"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="94" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="102">
         <v>0.10921795001435049</v>
       </c>
       <c r="C16" s="102">
         <v>0.21464321412346996</v>
       </c>
       <c r="D16" s="102">
         <v>0.13118153103339514</v>
       </c>
       <c r="E16" s="102">
         <v>5.747786218037159E-2</v>
       </c>
       <c r="F16" s="102">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="G16" s="102">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="H16" s="102">
@@ -31865,50 +32880,53 @@
       </c>
       <c r="U16" s="102">
         <v>0.13182636183769103</v>
       </c>
       <c r="V16" s="102">
         <v>0.13014844270211703</v>
       </c>
       <c r="W16" s="102">
         <v>0.12896212759794826</v>
       </c>
       <c r="X16" s="102">
         <v>0.13229562465138706</v>
       </c>
       <c r="Y16" s="102">
         <v>0.12864454321487415</v>
       </c>
       <c r="Z16" s="102">
         <v>0.126</v>
       </c>
       <c r="AA16" s="102">
         <v>0.13779618830674242</v>
       </c>
       <c r="AB16" s="102">
         <v>0.12037328348093669</v>
       </c>
+      <c r="AC16" s="102">
+        <v>0.11763041818134642</v>
+      </c>
       <c r="AD16" s="169"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="103">
         <v>7.2255203596203216E-2</v>
       </c>
       <c r="C17" s="103">
         <v>6.3932807790491694E-2</v>
       </c>
       <c r="D17" s="103">
         <v>6.8771157722898144E-2</v>
       </c>
       <c r="E17" s="103">
         <v>5.7376941020397719E-2</v>
       </c>
       <c r="F17" s="103">
         <v>0.06</v>
       </c>
       <c r="G17" s="103">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="H17" s="103">
@@ -31951,50 +32969,53 @@
         <v>6.1026416438446834E-2</v>
       </c>
       <c r="U17" s="103">
         <v>6.6148933881868766E-2</v>
       </c>
       <c r="V17" s="103">
         <v>6.4673516137235487E-2</v>
       </c>
       <c r="W17" s="103">
         <v>6.5608344873156768E-2</v>
       </c>
       <c r="X17" s="103">
         <v>6.315983478150157E-2</v>
       </c>
       <c r="Y17" s="103">
         <v>6.890413031702447E-2</v>
       </c>
       <c r="Z17" s="103">
         <v>6.2E-2</v>
       </c>
       <c r="AA17" s="103">
         <v>6.5800807958406246E-2</v>
       </c>
       <c r="AB17" s="103">
         <v>6.4295781818033151E-2</v>
+      </c>
+      <c r="AC17" s="103">
+        <v>6.8111095534204663E-2</v>
       </c>
       <c r="AD17" s="169"/>
     </row>
     <row r="18" spans="1:30" s="119" customFormat="1">
       <c r="A18" s="97" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="98">
         <v>-228.71800000000002</v>
       </c>
       <c r="C18" s="98"/>
       <c r="D18" s="98"/>
       <c r="E18" s="98"/>
       <c r="F18" s="98">
         <v>-538.6</v>
       </c>
       <c r="G18" s="98">
         <v>-178.5</v>
       </c>
       <c r="H18" s="98">
         <v>-181.7</v>
       </c>
       <c r="I18" s="98">
         <v>-221.6</v>
       </c>
@@ -32041,50 +33062,54 @@
       </c>
       <c r="W18" s="98">
         <f>W19+W20+W24</f>
         <v>-186.29549991010458</v>
       </c>
       <c r="X18" s="98">
         <f>SUM(X19:X20,X24)</f>
         <v>-198.94929010034784</v>
       </c>
       <c r="Y18" s="98">
         <f>SUM(Y19:Y20,Y24)</f>
         <v>-224.72980438472365</v>
       </c>
       <c r="Z18" s="98">
         <f>SUM(Z19:Z20,Z24)</f>
         <v>-206.53499999999997</v>
       </c>
       <c r="AA18" s="98">
         <f>SUM(AA19:AA20,AA24)</f>
         <v>-189.6357043235831</v>
       </c>
       <c r="AB18" s="98">
         <f>SUM(AB19:AB20,AB24)</f>
         <v>-185.28034708510015</v>
       </c>
+      <c r="AC18" s="98">
+        <f t="shared" ref="AC18" si="13">SUM(AC19:AC20,AC24)</f>
+        <v>-217.30179960735995</v>
+      </c>
     </row>
     <row r="19" spans="1:30" s="119" customFormat="1">
       <c r="A19" s="128" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="120">
         <v>-130.9</v>
       </c>
       <c r="C19" s="120"/>
       <c r="D19" s="120"/>
       <c r="E19" s="120"/>
       <c r="F19" s="120">
         <v>-129.30000000000001</v>
       </c>
       <c r="G19" s="120">
         <v>-110.2</v>
       </c>
       <c r="H19" s="120">
         <v>-148.80000000000001</v>
       </c>
       <c r="I19" s="120">
         <v>-182.7</v>
       </c>
       <c r="J19" s="120">
         <v>-157</v>
@@ -32121,50 +33146,53 @@
       </c>
       <c r="U19" s="120">
         <v>-148.72304971697235</v>
       </c>
       <c r="V19" s="120">
         <v>-139.4</v>
       </c>
       <c r="W19" s="120">
         <v>-142.39137904192768</v>
       </c>
       <c r="X19" s="120">
         <v>-140.21682448034781</v>
       </c>
       <c r="Y19" s="120">
         <v>-152.27825928325967</v>
       </c>
       <c r="Z19" s="120">
         <v>-144.69999999999999</v>
       </c>
       <c r="AA19" s="120">
         <v>-148.49184541358309</v>
       </c>
       <c r="AB19" s="120">
         <v>-144.83172944496482</v>
       </c>
+      <c r="AC19" s="120">
+        <v>-132.37377465735997</v>
+      </c>
     </row>
     <row r="20" spans="1:30" s="119" customFormat="1">
       <c r="A20" s="128" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="127">
         <v>-76.191000000000003</v>
       </c>
       <c r="C20" s="127"/>
       <c r="D20" s="127"/>
       <c r="E20" s="127"/>
       <c r="F20" s="127">
         <v>-122.2</v>
       </c>
       <c r="G20" s="127">
         <v>-21.5</v>
       </c>
       <c r="H20" s="127">
         <v>-13.5</v>
       </c>
       <c r="I20" s="127">
         <v>-37.799999999999997</v>
       </c>
       <c r="J20" s="127">
         <v>-16.899999999999999</v>
@@ -32202,50 +33230,54 @@
       <c r="U20" s="127">
         <v>-51.360194917789556</v>
       </c>
       <c r="V20" s="127">
         <v>-58.1</v>
       </c>
       <c r="W20" s="127">
         <v>-45.394325530000017</v>
       </c>
       <c r="X20" s="127">
         <v>-51.649465620000015</v>
       </c>
       <c r="Y20" s="127">
         <v>-67.283290120034678</v>
       </c>
       <c r="Z20" s="127">
         <f>SUM(Z21:Z23)</f>
         <v>-52.7</v>
       </c>
       <c r="AA20" s="127">
         <v>-70.522858909999997</v>
       </c>
       <c r="AB20" s="127">
         <f>SUM(AB21:AB23)</f>
         <v>-58.560245980000005</v>
+      </c>
+      <c r="AC20" s="127">
+        <f>SUM(AC21:AC23)</f>
+        <v>-74.428024949999994</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="129" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="99"/>
       <c r="C21" s="99"/>
       <c r="D21" s="99"/>
       <c r="E21" s="99"/>
       <c r="F21" s="99">
         <v>-68.7</v>
       </c>
       <c r="G21" s="99">
         <v>-11.5</v>
       </c>
       <c r="H21" s="99">
         <v>1.1000000000000001</v>
       </c>
       <c r="I21" s="99">
         <v>-12.3</v>
       </c>
       <c r="J21" s="99">
         <v>3.9</v>
       </c>
@@ -32281,50 +33313,53 @@
       </c>
       <c r="U21" s="99">
         <v>-11.8</v>
       </c>
       <c r="V21" s="99">
         <v>-4.5999999999999996</v>
       </c>
       <c r="W21" s="99">
         <v>-4.7860364999999998</v>
       </c>
       <c r="X21" s="99">
         <v>-2.0441038400000111</v>
       </c>
       <c r="Y21" s="181">
         <v>-0.52580336999645338</v>
       </c>
       <c r="Z21" s="181">
         <v>3.8</v>
       </c>
       <c r="AA21" s="181">
         <v>-6.3006542500000009</v>
       </c>
       <c r="AB21" s="181">
         <v>2.1181400999999997</v>
       </c>
+      <c r="AC21" s="181">
+        <v>-14.553396010000004</v>
+      </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="129" t="s">
         <v>202</v>
       </c>
       <c r="B22" s="99"/>
       <c r="C22" s="99"/>
       <c r="D22" s="99"/>
       <c r="E22" s="99"/>
       <c r="F22" s="99">
         <v>-30.1</v>
       </c>
       <c r="G22" s="99">
         <v>-4.9000000000000004</v>
       </c>
       <c r="H22" s="99">
         <v>-9.1999999999999993</v>
       </c>
       <c r="I22" s="99">
         <v>-14.5</v>
       </c>
       <c r="J22" s="99">
         <v>-9.6</v>
       </c>
       <c r="K22" s="99">
@@ -32359,50 +33394,53 @@
       </c>
       <c r="U22" s="99">
         <v>-21.2</v>
       </c>
       <c r="V22" s="99">
         <v>-33.799999999999997</v>
       </c>
       <c r="W22" s="99">
         <v>-22.528790709999999</v>
       </c>
       <c r="X22" s="99">
         <v>-24.163635710000005</v>
       </c>
       <c r="Y22" s="181">
         <v>-28.705471310011291</v>
       </c>
       <c r="Z22" s="181">
         <v>-30.4</v>
       </c>
       <c r="AA22" s="181">
         <v>-36.840944739999998</v>
       </c>
       <c r="AB22" s="181">
         <v>-31.082919889999992</v>
       </c>
+      <c r="AC22" s="181">
+        <v>-31.95135879</v>
+      </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="129" t="s">
         <v>203</v>
       </c>
       <c r="B23" s="99"/>
       <c r="C23" s="99"/>
       <c r="D23" s="99"/>
       <c r="E23" s="99"/>
       <c r="F23" s="99">
         <v>-23.3</v>
       </c>
       <c r="G23" s="99">
         <v>-5.2</v>
       </c>
       <c r="H23" s="99">
         <v>-5.4</v>
       </c>
       <c r="I23" s="99">
         <v>-11</v>
       </c>
       <c r="J23" s="99">
         <v>-11.3</v>
       </c>
       <c r="K23" s="99">
@@ -32437,50 +33475,53 @@
       </c>
       <c r="U23" s="99">
         <v>-18.399999999999999</v>
       </c>
       <c r="V23" s="99">
         <v>-19.8</v>
       </c>
       <c r="W23" s="99">
         <v>-18.079498319999995</v>
       </c>
       <c r="X23" s="99">
         <v>-25.441726070000001</v>
       </c>
       <c r="Y23" s="181">
         <v>-38.052015440026921</v>
       </c>
       <c r="Z23" s="181">
         <v>-26.1</v>
       </c>
       <c r="AA23" s="181">
         <v>-27.381259920000002</v>
       </c>
       <c r="AB23" s="181">
         <v>-29.595466190000014</v>
       </c>
+      <c r="AC23" s="181">
+        <v>-27.923270149999997</v>
+      </c>
     </row>
     <row r="24" spans="1:30" s="119" customFormat="1">
       <c r="A24" s="128" t="s">
         <v>204</v>
       </c>
       <c r="B24" s="120">
         <v>-21.626999999999999</v>
       </c>
       <c r="C24" s="120"/>
       <c r="D24" s="120"/>
       <c r="E24" s="120"/>
       <c r="F24" s="120">
         <v>-287.10000000000002</v>
       </c>
       <c r="G24" s="120">
         <v>-46.8</v>
       </c>
       <c r="H24" s="120">
         <v>-19.399999999999999</v>
       </c>
       <c r="I24" s="120">
         <v>-1</v>
       </c>
       <c r="J24" s="120">
         <v>-6.9</v>
@@ -32518,174 +33559,203 @@
       <c r="U24" s="120">
         <v>-1.0019974649910353</v>
       </c>
       <c r="V24" s="120">
         <v>2.4</v>
       </c>
       <c r="W24" s="120">
         <f>1490204.66182309*10^-6</f>
         <v>1.49020466182309</v>
       </c>
       <c r="X24" s="120">
         <v>-7.0830000000000002</v>
       </c>
       <c r="Y24" s="120">
         <f>-5168254.98142929*10^-6</f>
         <v>-5.16825498142929</v>
       </c>
       <c r="Z24" s="120">
         <v>-9.1349999999999998</v>
       </c>
       <c r="AA24" s="120">
         <v>29.378999999999998</v>
       </c>
       <c r="AB24" s="120">
         <v>18.111628339864676</v>
+      </c>
+      <c r="AC24" s="117">
+        <f>BR_IS!AC15</f>
+        <v>-10.5</v>
       </c>
     </row>
     <row r="25" spans="1:30" ht="16.5">
       <c r="A25" s="113"/>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="36"/>
+      <c r="K25" s="36"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="36"/>
+      <c r="P25" s="36"/>
+      <c r="Q25" s="36"/>
+      <c r="R25" s="36"/>
+      <c r="S25" s="36"/>
+      <c r="T25" s="36"/>
+      <c r="U25" s="36"/>
+      <c r="V25" s="36"/>
+      <c r="W25" s="36"/>
+      <c r="X25" s="36"/>
+      <c r="Y25" s="36"/>
+      <c r="Z25" s="36"/>
+      <c r="AA25" s="36"/>
+      <c r="AB25" s="36"/>
+      <c r="AC25" s="36"/>
     </row>
     <row r="28" spans="1:30" ht="4.5" customHeight="1">
       <c r="A28" s="32"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="33"/>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="33"/>
       <c r="O28" s="33"/>
       <c r="P28" s="33"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="33"/>
       <c r="S28" s="33"/>
       <c r="T28" s="33"/>
       <c r="U28" s="33"/>
       <c r="V28" s="33"/>
       <c r="W28" s="33"/>
       <c r="X28" s="33"/>
       <c r="Y28" s="33"/>
       <c r="Z28" s="33"/>
       <c r="AA28" s="33"/>
       <c r="AB28" s="33"/>
+      <c r="AC28" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <phoneticPr fontId="37" type="noConversion"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:AF86"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="R6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" sqref="A1:A2"/>
+      <selection pane="bottomRight" activeCell="R6" sqref="R6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="53.125" customWidth="1"/>
     <col min="2" max="5" width="10.375" hidden="1" customWidth="1"/>
     <col min="6" max="11" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.375" style="12" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.375" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="9" style="12" hidden="1" customWidth="1"/>
     <col min="18" max="21" width="9" style="12"/>
     <col min="22" max="22" width="9" style="12" customWidth="1"/>
     <col min="23" max="24" width="9" style="12"/>
-    <col min="25" max="28" width="9.75" style="12" bestFit="1" customWidth="1"/>
-    <col min="29" max="16384" width="9" style="12"/>
+    <col min="25" max="29" width="9.75" style="12" bestFit="1" customWidth="1"/>
+    <col min="30" max="16384" width="9" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="17.25">
       <c r="A1" s="192"/>
       <c r="B1" s="171"/>
       <c r="C1" s="171"/>
       <c r="D1" s="171"/>
       <c r="E1" s="171"/>
     </row>
     <row r="2" spans="1:32" ht="17.25">
       <c r="A2" s="192"/>
       <c r="B2" s="171"/>
       <c r="C2" s="171"/>
       <c r="D2" s="171"/>
       <c r="E2" s="171"/>
     </row>
     <row r="3" spans="1:32" ht="4.5" customHeight="1">
       <c r="A3" s="30"/>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
       <c r="Y3" s="31"/>
       <c r="Z3" s="31"/>
       <c r="AA3" s="31"/>
       <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
     </row>
     <row r="4" spans="1:32" ht="16.5" customHeight="1">
       <c r="A4" s="29" t="s">
         <v>208</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="34" t="s">
         <v>8</v>
@@ -32727,50 +33797,53 @@
         <v>73</v>
       </c>
       <c r="U4" s="34" t="s">
         <v>74</v>
       </c>
       <c r="V4" s="34" t="s">
         <v>75</v>
       </c>
       <c r="W4" s="34" t="s">
         <v>76</v>
       </c>
       <c r="X4" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Y4" s="34" t="s">
         <v>78</v>
       </c>
       <c r="Z4" s="34" t="s">
         <v>79</v>
       </c>
       <c r="AA4" s="34" t="s">
         <v>80</v>
       </c>
       <c r="AB4" s="34" t="s">
         <v>81</v>
+      </c>
+      <c r="AC4" s="34" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:32" ht="16.5" customHeight="1">
       <c r="A5" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
     <row r="6" spans="1:32" ht="6.6" customHeight="1" thickBot="1">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
@@ -32847,88 +33920,90 @@
       <c r="U7" s="20">
         <v>270.3</v>
       </c>
       <c r="V7" s="20">
         <v>257.42184384328465</v>
       </c>
       <c r="W7" s="20">
         <f>242670773.528615*10^-6</f>
         <v>242.67077352861497</v>
       </c>
       <c r="X7" s="20">
         <v>309.42008726694257</v>
       </c>
       <c r="Y7" s="20">
         <v>309.50758284183598</v>
       </c>
       <c r="Z7" s="20">
         <v>281.19900000000001</v>
       </c>
       <c r="AA7" s="20">
         <v>281.44072406186723</v>
       </c>
       <c r="AB7" s="20">
         <v>318.77602462787996</v>
       </c>
-      <c r="AC7" s="12"/>
+      <c r="AC7" s="20">
+        <v>316.30977263304499</v>
+      </c>
       <c r="AD7" s="12"/>
       <c r="AE7" s="12"/>
       <c r="AF7" s="12"/>
     </row>
     <row r="8" spans="1:32" s="119" customFormat="1" ht="5.0999999999999996" customHeight="1">
       <c r="A8" s="163"/>
       <c r="B8" s="164">
         <v>369.31599999999997</v>
       </c>
       <c r="C8" s="164">
         <v>437.33300000000003</v>
       </c>
       <c r="D8" s="164"/>
       <c r="E8" s="164"/>
       <c r="F8" s="164"/>
       <c r="G8" s="164"/>
       <c r="H8" s="164"/>
       <c r="I8" s="164"/>
       <c r="J8" s="164"/>
       <c r="K8" s="164"/>
       <c r="L8" s="164"/>
       <c r="M8" s="164"/>
       <c r="N8" s="164"/>
       <c r="O8" s="164"/>
       <c r="P8" s="164"/>
       <c r="Q8" s="164"/>
       <c r="R8" s="164"/>
       <c r="S8" s="164"/>
       <c r="T8" s="164"/>
       <c r="V8" s="164"/>
       <c r="W8" s="164"/>
       <c r="X8" s="164"/>
       <c r="Y8" s="164"/>
       <c r="Z8" s="164"/>
       <c r="AA8" s="164"/>
       <c r="AB8" s="164"/>
-      <c r="AC8" s="12"/>
+      <c r="AC8" s="164"/>
       <c r="AD8" s="12"/>
       <c r="AE8" s="12"/>
       <c r="AF8" s="12"/>
     </row>
     <row r="9" spans="1:32" s="13" customFormat="1">
       <c r="A9" s="175" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="175"/>
       <c r="C9" s="164"/>
       <c r="D9" s="175"/>
       <c r="E9" s="175"/>
       <c r="F9" s="176"/>
       <c r="G9" s="176"/>
       <c r="H9" s="176"/>
       <c r="I9" s="176"/>
       <c r="J9" s="176"/>
       <c r="K9" s="176"/>
       <c r="L9" s="176"/>
       <c r="M9" s="176"/>
       <c r="N9" s="176">
         <f>SUM(N10:N11,N14:N15)</f>
         <v>-241.2</v>
       </c>
       <c r="O9" s="176">
@@ -32965,51 +34040,54 @@
       </c>
       <c r="W9" s="176">
         <f t="shared" si="0"/>
         <v>-236.11817221808579</v>
       </c>
       <c r="X9" s="176">
         <f t="shared" si="0"/>
         <v>-244.49842231954338</v>
       </c>
       <c r="Y9" s="176">
         <f t="shared" si="0"/>
         <v>-278.50429673300454</v>
       </c>
       <c r="Z9" s="176">
         <f t="shared" si="0"/>
         <v>-250.07300000000001</v>
       </c>
       <c r="AA9" s="176">
         <f t="shared" si="0"/>
         <v>-237.67800000000003</v>
       </c>
       <c r="AB9" s="176">
         <f t="shared" ref="AB9" si="1">SUM(AB10:AB11,AB14:AB15)</f>
         <v>-232.515221475206</v>
       </c>
-      <c r="AC9" s="12"/>
+      <c r="AC9" s="176">
+        <f>SUM(AC10:AC11,AC14:AC15)</f>
+        <v>-272.13236068824</v>
+      </c>
       <c r="AD9" s="12"/>
       <c r="AE9" s="12"/>
       <c r="AF9" s="12"/>
     </row>
     <row r="10" spans="1:32" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A10" s="172" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="21">
         <v>-76.191000000000003</v>
       </c>
       <c r="C10" s="15">
         <v>-63.546999999999997</v>
       </c>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="21">
         <v>-122.2</v>
       </c>
       <c r="G10" s="21">
         <v>-21.5</v>
       </c>
       <c r="H10" s="21">
         <v>-13.5</v>
       </c>
@@ -33051,51 +34129,53 @@
       </c>
       <c r="U10" s="149">
         <v>-51.390335995928041</v>
       </c>
       <c r="V10" s="149">
         <v>-58.14894370999999</v>
       </c>
       <c r="W10" s="149">
         <v>-45.394325530000017</v>
       </c>
       <c r="X10" s="149">
         <v>-51.649465619999994</v>
       </c>
       <c r="Y10" s="149">
         <v>-67.283290120034607</v>
       </c>
       <c r="Z10" s="149">
         <v>-52.722000000000001</v>
       </c>
       <c r="AA10" s="149">
         <v>-70.524000000000001</v>
       </c>
       <c r="AB10" s="149">
         <v>-58.560245980000005</v>
       </c>
-      <c r="AC10" s="12"/>
+      <c r="AC10" s="149">
+        <v>-74.428024950000022</v>
+      </c>
       <c r="AD10" s="12"/>
       <c r="AE10" s="12"/>
       <c r="AF10" s="12"/>
     </row>
     <row r="11" spans="1:32" ht="15" thickBot="1">
       <c r="A11" s="173" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="21">
         <v>-158.48400000000001</v>
       </c>
       <c r="C11" s="16">
         <v>-177.34299999999999</v>
       </c>
       <c r="D11" s="155"/>
       <c r="E11" s="155"/>
       <c r="F11" s="21">
         <v>-166.3</v>
       </c>
       <c r="G11" s="21">
         <v>-147.9</v>
       </c>
       <c r="H11" s="21">
         <v>-185.5</v>
       </c>
@@ -33144,50 +34224,54 @@
       </c>
       <c r="W11" s="149">
         <f t="shared" si="2"/>
         <v>-192.56856725109429</v>
       </c>
       <c r="X11" s="149">
         <f t="shared" si="2"/>
         <v>-185.9371705420136</v>
       </c>
       <c r="Y11" s="149">
         <f t="shared" si="2"/>
         <v>-204.59415167822399</v>
       </c>
       <c r="Z11" s="149">
         <f t="shared" si="2"/>
         <v>-188.21600000000001</v>
       </c>
       <c r="AA11" s="149">
         <f t="shared" si="2"/>
         <v>-196.53300000000002</v>
       </c>
       <c r="AB11" s="149">
         <f t="shared" ref="AB11" si="3">AB12+AB13</f>
         <v>-192.06660383507065</v>
       </c>
+      <c r="AC11" s="149">
+        <f>AC12+AC13</f>
+        <v>-187.20433573823996</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="174" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="22">
         <v>-130.9</v>
       </c>
       <c r="C12" s="155">
         <v>-145.04099999999997</v>
       </c>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="22">
         <v>-129.30000000000001</v>
       </c>
       <c r="G12" s="22">
         <v>-110.2</v>
       </c>
       <c r="H12" s="22">
         <v>-148.80000000000001</v>
       </c>
       <c r="I12" s="22">
         <v>-182.7</v>
       </c>
@@ -33226,50 +34310,53 @@
       </c>
       <c r="U12" s="149">
         <v>-148.69999999999999</v>
       </c>
       <c r="V12" s="149">
         <v>-139.35239827701045</v>
       </c>
       <c r="W12" s="149">
         <v>-142.39137904192768</v>
       </c>
       <c r="X12" s="149">
         <v>-140.21682448034701</v>
       </c>
       <c r="Y12" s="149">
         <v>-152.27825928325899</v>
       </c>
       <c r="Z12" s="149">
         <v>-144.69999999999999</v>
       </c>
       <c r="AA12" s="149">
         <v>-148.49199999999999</v>
       </c>
       <c r="AB12" s="149">
         <v>-144.83172944496482</v>
       </c>
+      <c r="AC12" s="149">
+        <v>-132.37377465735997</v>
+      </c>
     </row>
     <row r="13" spans="1:32" ht="15" thickBot="1">
       <c r="A13" s="174" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="22">
         <v>-27.584</v>
       </c>
       <c r="C13" s="17">
         <v>-32.302000000000007</v>
       </c>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="22">
         <v>-37</v>
       </c>
       <c r="G13" s="22">
         <v>-37.700000000000003</v>
       </c>
       <c r="H13" s="22">
         <v>-36.799999999999997</v>
       </c>
       <c r="I13" s="22">
         <v>-36.6</v>
       </c>
@@ -33310,50 +34397,53 @@
         <v>-57.227380842002006</v>
       </c>
       <c r="V13" s="149">
         <v>-42.262063654999999</v>
       </c>
       <c r="W13" s="149">
         <f>-50177188.2091666*10^-6</f>
         <v>-50.177188209166601</v>
       </c>
       <c r="X13" s="149">
         <v>-45.720346061666596</v>
       </c>
       <c r="Y13" s="149">
         <v>-52.315892394964997</v>
       </c>
       <c r="Z13" s="149">
         <v>-43.51600000000002</v>
       </c>
       <c r="AA13" s="149">
         <f>-384.749-Z11-AA12</f>
         <v>-48.041000000000025</v>
       </c>
       <c r="AB13" s="149">
         <v>-47.234874390105823</v>
       </c>
+      <c r="AC13" s="149">
+        <v>-54.830561080879995</v>
+      </c>
     </row>
     <row r="14" spans="1:32" ht="15" thickBot="1">
       <c r="A14" s="173" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="21">
         <v>0.374</v>
       </c>
       <c r="C14" s="17">
         <v>3.472</v>
       </c>
       <c r="D14" s="155"/>
       <c r="E14" s="155">
         <v>0</v>
       </c>
       <c r="F14" s="21">
         <v>0</v>
       </c>
       <c r="G14" s="21">
         <v>0</v>
       </c>
       <c r="H14" s="21">
         <v>0</v>
       </c>
       <c r="I14" s="21">
@@ -33393,50 +34483,53 @@
         <v>-1.4216885473668299E-2</v>
       </c>
       <c r="U14" s="149">
         <v>2.2216885473668346E-2</v>
       </c>
       <c r="V14" s="149">
         <v>-6.8348983216073977E-3</v>
       </c>
       <c r="W14" s="149">
         <f>363515.901185429*10^-6</f>
         <v>0.36351590118542898</v>
       </c>
       <c r="X14" s="149">
         <v>0.17122010336842999</v>
       </c>
       <c r="Y14" s="149">
         <v>-1.4585999533166598</v>
       </c>
       <c r="Z14" s="149">
         <v>0</v>
       </c>
       <c r="AA14" s="149">
         <v>0</v>
       </c>
       <c r="AB14" s="149">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="149">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:32" ht="15" thickBot="1">
       <c r="A15" s="173" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="22">
         <v>-21.626999999999999</v>
       </c>
       <c r="C15" s="155">
         <v>-93.733000000000004</v>
       </c>
       <c r="D15" s="155"/>
       <c r="E15" s="155"/>
       <c r="F15" s="22">
         <v>-287.10000000000002</v>
       </c>
       <c r="G15" s="22">
         <v>-46.800000000000004</v>
       </c>
       <c r="H15" s="22">
         <v>-19.399999999999999</v>
       </c>
       <c r="I15" s="22">
@@ -33479,50 +34572,53 @@
         <v>-1</v>
       </c>
       <c r="V15" s="22">
         <v>2.4</v>
       </c>
       <c r="W15" s="22">
         <f>1481204.66182309*10^-6</f>
         <v>1.4812046618230899</v>
       </c>
       <c r="X15" s="22">
         <v>-7.0830062608981992</v>
       </c>
       <c r="Y15" s="22">
         <v>-5.16825498142929</v>
       </c>
       <c r="Z15" s="22">
         <v>-9.1349999999999998</v>
       </c>
       <c r="AA15" s="22">
         <f>20.244-Z15</f>
         <v>29.378999999999998</v>
       </c>
       <c r="AB15" s="22">
         <v>18.111628339864676</v>
       </c>
+      <c r="AC15" s="22">
+        <v>-10.5</v>
+      </c>
     </row>
     <row r="16" spans="1:32" ht="15" thickBot="1">
       <c r="A16" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="20">
         <v>113.38800000000001</v>
       </c>
       <c r="C16" s="155">
         <v>106.18199999999999</v>
       </c>
       <c r="D16" s="154"/>
       <c r="E16" s="154"/>
       <c r="F16" s="20">
         <v>-335.8</v>
       </c>
       <c r="G16" s="20">
         <v>-211.7</v>
       </c>
       <c r="H16" s="20">
         <v>-161.5</v>
       </c>
       <c r="I16" s="20">
         <v>-116.5</v>
       </c>
@@ -33576,50 +34672,54 @@
       </c>
       <c r="W16" s="151">
         <f t="shared" si="4"/>
         <v>6.5526013105291838</v>
       </c>
       <c r="X16" s="151">
         <f t="shared" si="4"/>
         <v>64.921664947399194</v>
       </c>
       <c r="Y16" s="151">
         <f t="shared" si="4"/>
         <v>31.003286108831446</v>
       </c>
       <c r="Z16" s="151">
         <f t="shared" si="4"/>
         <v>31.126000000000005</v>
       </c>
       <c r="AA16" s="151">
         <f t="shared" si="4"/>
         <v>43.762724061867203</v>
       </c>
       <c r="AB16" s="151">
         <f t="shared" ref="AB16" si="5">SUM(AB7,AB9)</f>
         <v>86.260803152673958</v>
       </c>
+      <c r="AC16" s="151">
+        <f>SUM(AC7,AC9)</f>
+        <v>44.177411944804987</v>
+      </c>
     </row>
     <row r="17" spans="1:32" ht="15" thickBot="1">
       <c r="A17" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="22">
         <v>-45.401000000000003</v>
       </c>
       <c r="C17" s="154">
         <v>-53.303999999999995</v>
       </c>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="22">
         <v>-41.3</v>
       </c>
       <c r="G17" s="22">
         <v>4.8</v>
       </c>
       <c r="H17" s="22">
         <v>-9.1</v>
       </c>
       <c r="I17" s="22">
         <v>-90.6</v>
       </c>
@@ -33659,50 +34759,53 @@
       <c r="U17" s="150">
         <v>-43.5</v>
       </c>
       <c r="V17" s="150">
         <v>-64.120319389211957</v>
       </c>
       <c r="W17" s="150">
         <v>-28.788549427487197</v>
       </c>
       <c r="X17" s="150">
         <v>-59.996734994579775</v>
       </c>
       <c r="Y17" s="150">
         <v>-65.028895447119282</v>
       </c>
       <c r="Z17" s="150">
         <v>-84.338000000000008</v>
       </c>
       <c r="AA17" s="150">
         <f>-158.985-Z17-2.89036589570037</f>
         <v>-77.537365895700376</v>
       </c>
       <c r="AB17" s="150">
         <v>-32.366771061283934</v>
       </c>
+      <c r="AC17" s="150">
+        <v>-75.84283907005819</v>
+      </c>
     </row>
     <row r="18" spans="1:32" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A18" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="20">
         <v>67.986999999999995</v>
       </c>
       <c r="C18" s="18">
         <v>52.878</v>
       </c>
       <c r="D18" s="154"/>
       <c r="E18" s="154"/>
       <c r="F18" s="20">
         <v>-377.1</v>
       </c>
       <c r="G18" s="20">
         <v>-206.9</v>
       </c>
       <c r="H18" s="20">
         <v>-170.6</v>
       </c>
       <c r="I18" s="20">
         <v>-207.1</v>
       </c>
@@ -33756,51 +34859,54 @@
       </c>
       <c r="W18" s="151">
         <f t="shared" si="6"/>
         <v>-22.235948116958014</v>
       </c>
       <c r="X18" s="151">
         <f t="shared" si="6"/>
         <v>4.9249299528194186</v>
       </c>
       <c r="Y18" s="151">
         <f t="shared" si="6"/>
         <v>-34.025609338287836</v>
       </c>
       <c r="Z18" s="151">
         <f t="shared" si="6"/>
         <v>-53.212000000000003</v>
       </c>
       <c r="AA18" s="151">
         <f t="shared" si="6"/>
         <v>-33.774641833833172</v>
       </c>
       <c r="AB18" s="151">
         <f t="shared" ref="AB18" si="7">SUM(AB16:AB17)</f>
         <v>53.894032091390024</v>
       </c>
-      <c r="AC18" s="12"/>
+      <c r="AC18" s="151">
+        <f>SUM(AC16:AC17)</f>
+        <v>-31.665427125253203</v>
+      </c>
       <c r="AD18" s="12"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
     </row>
     <row r="19" spans="1:32" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A19" s="173" t="s">
         <v>95</v>
       </c>
       <c r="B19" s="21">
         <v>34.347000000000001</v>
       </c>
       <c r="C19" s="154">
         <v>-87.087999999999994</v>
       </c>
       <c r="D19" s="155"/>
       <c r="E19" s="155"/>
       <c r="F19" s="21">
         <v>-254.5</v>
       </c>
       <c r="G19" s="21">
         <v>-47.6</v>
       </c>
       <c r="H19" s="21">
         <v>-1.6</v>
       </c>
@@ -33844,51 +34950,53 @@
         <v>-21.3</v>
       </c>
       <c r="V19" s="149">
         <v>-0.74145307250000037</v>
       </c>
       <c r="W19" s="149">
         <f>-6534275.29249999*10^-6</f>
         <v>-6.5342752924999896</v>
       </c>
       <c r="X19" s="149">
         <v>-3.4254493383333298</v>
       </c>
       <c r="Y19" s="149">
         <v>-12.956969280619099</v>
       </c>
       <c r="Z19" s="149">
         <v>-2.8210000000000002</v>
       </c>
       <c r="AA19" s="149">
         <f>-5.715-Z19</f>
         <v>-2.8939999999999997</v>
       </c>
       <c r="AB19" s="149">
         <v>19.568266738624384</v>
       </c>
-      <c r="AC19" s="12"/>
+      <c r="AC19" s="149">
+        <v>-28.605201090000005</v>
+      </c>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
     </row>
     <row r="20" spans="1:32" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A20" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="20">
         <v>33.64</v>
       </c>
       <c r="C20" s="17">
         <v>34.483999999999995</v>
       </c>
       <c r="D20" s="154"/>
       <c r="E20" s="154"/>
       <c r="F20" s="20">
         <v>-631.6</v>
       </c>
       <c r="G20" s="20">
         <v>-254.5</v>
       </c>
       <c r="H20" s="20">
         <v>-172.2</v>
       </c>
@@ -33945,51 +35053,54 @@
       </c>
       <c r="W20" s="20">
         <f t="shared" si="8"/>
         <v>-28.770223409458005</v>
       </c>
       <c r="X20" s="20">
         <f t="shared" si="8"/>
         <v>1.4994806144860888</v>
       </c>
       <c r="Y20" s="20">
         <f t="shared" si="8"/>
         <v>-46.982578618906935</v>
       </c>
       <c r="Z20" s="20">
         <f t="shared" si="8"/>
         <v>-56.033000000000001</v>
       </c>
       <c r="AA20" s="20">
         <f t="shared" ref="AA20:AB20" si="9">SUM(AA18:AA19)</f>
         <v>-36.668641833833171</v>
       </c>
       <c r="AB20" s="20">
         <f t="shared" si="9"/>
         <v>73.462298830014404</v>
       </c>
-      <c r="AC20" s="12"/>
+      <c r="AC20" s="20">
+        <f>SUM(AC18:AC19)</f>
+        <v>-60.270628215253211</v>
+      </c>
       <c r="AD20" s="12"/>
       <c r="AE20" s="12"/>
       <c r="AF20" s="12"/>
     </row>
     <row r="21" spans="1:32" s="13" customFormat="1" ht="15" thickBot="1">
       <c r="A21" s="19" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="23">
         <v>34.268000000000001</v>
       </c>
       <c r="C21" s="154">
         <v>34.691999999999993</v>
       </c>
       <c r="D21" s="156"/>
       <c r="E21" s="156"/>
       <c r="F21" s="23">
         <v>-632</v>
       </c>
       <c r="G21" s="23">
         <v>-253.6</v>
       </c>
       <c r="H21" s="23">
         <v>-173.5</v>
       </c>
@@ -34046,51 +35157,54 @@
       </c>
       <c r="W21" s="150">
         <f t="shared" si="10"/>
         <v>-28.770223409458005</v>
       </c>
       <c r="X21" s="150">
         <f t="shared" si="10"/>
         <v>1.4994806144860888</v>
       </c>
       <c r="Y21" s="150">
         <f t="shared" si="10"/>
         <v>-46.982578618906935</v>
       </c>
       <c r="Z21" s="150">
         <f t="shared" ref="Z21" si="11">Z20</f>
         <v>-56.033000000000001</v>
       </c>
       <c r="AA21" s="150">
         <f t="shared" ref="AA21:AB21" si="12">AA20</f>
         <v>-36.668641833833171</v>
       </c>
       <c r="AB21" s="150">
         <f t="shared" si="12"/>
         <v>73.462298830014404</v>
       </c>
-      <c r="AC21" s="12"/>
+      <c r="AC21" s="150">
+        <f>AC20</f>
+        <v>-60.270628215253211</v>
+      </c>
       <c r="AD21" s="12"/>
       <c r="AE21" s="12"/>
       <c r="AF21" s="12"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="19" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="24">
         <v>-0.52800000000000002</v>
       </c>
       <c r="C22" s="156">
         <v>-0.30799999999999994</v>
       </c>
       <c r="D22" s="156"/>
       <c r="E22" s="156"/>
       <c r="F22" s="24">
         <v>0.4</v>
       </c>
       <c r="G22" s="24">
         <v>-0.9</v>
       </c>
       <c r="H22" s="24">
         <v>1.2</v>
       </c>
@@ -34130,151 +35244,159 @@
       <c r="T22" s="153">
         <v>0</v>
       </c>
       <c r="U22" s="153">
         <v>0</v>
       </c>
       <c r="V22" s="153">
         <v>0</v>
       </c>
       <c r="W22" s="153">
         <v>0</v>
       </c>
       <c r="X22" s="153">
         <v>0</v>
       </c>
       <c r="Y22" s="153">
         <v>0</v>
       </c>
       <c r="Z22" s="153">
         <v>0</v>
       </c>
       <c r="AA22" s="153">
         <v>0</v>
       </c>
       <c r="AB22" s="153">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="153">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="C23" s="156"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="Q23" s="145"/>
       <c r="R23" s="145"/>
       <c r="S23" s="145"/>
       <c r="T23" s="145"/>
       <c r="V23" s="145"/>
       <c r="W23" s="145"/>
       <c r="X23" s="145"/>
       <c r="Y23" s="145"/>
       <c r="Z23" s="145"/>
       <c r="AA23" s="145"/>
       <c r="AB23" s="145"/>
+      <c r="AC23" s="145"/>
     </row>
     <row r="24" spans="1:32">
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="Q24" s="145"/>
       <c r="R24" s="145"/>
       <c r="S24" s="145"/>
       <c r="T24" s="145"/>
       <c r="V24" s="145"/>
       <c r="W24" s="145"/>
       <c r="X24" s="145"/>
       <c r="Y24" s="145"/>
       <c r="Z24" s="145"/>
       <c r="AA24" s="145"/>
       <c r="AB24" s="145"/>
+      <c r="AC24" s="145"/>
     </row>
     <row r="25" spans="1:32">
       <c r="Q25" s="145"/>
       <c r="R25" s="145"/>
       <c r="S25" s="145"/>
       <c r="T25" s="145"/>
       <c r="V25" s="145"/>
       <c r="W25" s="145"/>
       <c r="X25" s="145"/>
       <c r="Y25" s="145"/>
       <c r="Z25" s="145"/>
       <c r="AA25" s="145"/>
       <c r="AB25" s="145"/>
+      <c r="AC25" s="145"/>
     </row>
     <row r="26" spans="1:32">
       <c r="Q26" s="145"/>
       <c r="R26" s="145"/>
       <c r="S26" s="145"/>
       <c r="T26" s="145"/>
       <c r="V26" s="145"/>
       <c r="W26" s="145"/>
       <c r="X26" s="145"/>
       <c r="Y26" s="145"/>
       <c r="Z26" s="145"/>
       <c r="AA26" s="145"/>
       <c r="AB26" s="145"/>
+      <c r="AC26" s="145"/>
     </row>
     <row r="27" spans="1:32" ht="4.5" customHeight="1">
       <c r="A27" s="32"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="146"/>
       <c r="R27" s="146"/>
       <c r="S27" s="146"/>
       <c r="T27" s="146"/>
       <c r="U27" s="146"/>
       <c r="V27" s="146"/>
       <c r="W27" s="146"/>
       <c r="X27" s="146"/>
       <c r="Y27" s="146"/>
       <c r="Z27" s="146"/>
       <c r="AA27" s="146"/>
       <c r="AB27" s="146"/>
+      <c r="AC27" s="146"/>
     </row>
     <row r="28" spans="1:32">
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="30" spans="1:32">
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="36"/>
       <c r="M30" s="36"/>
       <c r="N30" s="36"/>
       <c r="O30" s="36"/>
     </row>
     <row r="31" spans="1:32">
       <c r="F31" s="36"/>
@@ -34949,65 +36071,50 @@
       <c r="O86" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100FD4E515967AE6247A8677D9E2C39524D" ma:contentTypeVersion="13" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="dba0b043044769118f14c1c948d69c3a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ee4a3972-3b91-4501-a6e0-b1e0bba4516d" xmlns:ns4="a950d04c-cc62-4e3c-9265-a186f3de7b6b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="410d424a74baa5f49b0d5153f5744ceb" ns3:_="" ns4:_="">
     <xsd:import namespace="ee4a3972-3b91-4501-a6e0-b1e0bba4516d"/>
     <xsd:import namespace="a950d04c-cc62-4e3c-9265-a186f3de7b6b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -35186,82 +36293,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CC2A2F2-A9E0-4A9D-AB08-AE0730FC6A71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee4a3972-3b91-4501-a6e0-b1e0bba4516d"/>
     <ds:schemaRef ds:uri="a950d04c-cc62-4e3c-9265-a186f3de7b6b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B8477E-083B-4504-AFF2-E5A4D48F1698}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FE9D146-C664-4EBC-AA8D-F3A1DD456BC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>