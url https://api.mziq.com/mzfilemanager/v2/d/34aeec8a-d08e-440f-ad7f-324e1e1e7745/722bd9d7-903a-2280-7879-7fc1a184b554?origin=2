--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -16,97 +16,140 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fsagrbr-my.sharepoint.com/personal/ri_fs_agr_br/Documents/RELAÇÃO COM INVESTIDORES/8. Divulgação de resultados/2026.4T/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\maria.benassi\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE1A9412-1F09-4A6B-BBEE-9A14E63631B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A25337F8-2EA7-4A97-BCC9-BAC88415A54E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="802" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="802" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados " sheetId="9" r:id="rId1"/>
     <sheet name="Balanço Patrimonial" sheetId="2" r:id="rId2"/>
     <sheet name="Demonstração dos Resultados" sheetId="3" r:id="rId3"/>
     <sheet name="Demonstração do Fluxo de Caixa" sheetId="4" r:id="rId4"/>
     <sheet name="Fluxo da Dívida Líquida" sheetId="5" r:id="rId5"/>
     <sheet name="Endividamento" sheetId="6" r:id="rId6"/>
     <sheet name="Dados Operacionais" sheetId="7" r:id="rId7"/>
     <sheet name="Capex" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AM5" i="4" l="1"/>
+  <c r="X114" i="7" l="1"/>
+  <c r="W114" i="7"/>
+  <c r="Y114" i="7"/>
+  <c r="V114" i="7"/>
+  <c r="AI37" i="7"/>
+  <c r="AI57" i="7"/>
+  <c r="AI88" i="7"/>
+  <c r="AI75" i="7"/>
+  <c r="AI89" i="7"/>
+  <c r="AI90" i="7"/>
+  <c r="AI58" i="7"/>
+  <c r="AI63" i="7"/>
+  <c r="AI68" i="7"/>
+  <c r="AI91" i="7"/>
+  <c r="AI76" i="7"/>
+  <c r="AI92" i="7"/>
+  <c r="AI93" i="7"/>
+  <c r="AI94" i="7"/>
+  <c r="AI95" i="7"/>
+  <c r="AI96" i="7"/>
+  <c r="AI97" i="7"/>
+  <c r="AH88" i="7"/>
+  <c r="AH89" i="7"/>
+  <c r="AH90" i="7"/>
+  <c r="AH91" i="7"/>
+  <c r="AH92" i="7"/>
+  <c r="AH93" i="7"/>
+  <c r="AH94" i="7"/>
+  <c r="AH95" i="7"/>
+  <c r="AH96" i="7"/>
+  <c r="AH97" i="7"/>
+  <c r="AI80" i="7"/>
+  <c r="AI84" i="7"/>
+  <c r="AI85" i="7"/>
+  <c r="AH85" i="7"/>
+  <c r="AI81" i="7"/>
+  <c r="AH81" i="7"/>
+  <c r="AI69" i="7"/>
+  <c r="AI70" i="7"/>
+  <c r="AH70" i="7"/>
+  <c r="AI47" i="7"/>
+  <c r="AI15" i="7"/>
+  <c r="AH15" i="7"/>
+  <c r="AM5" i="4"/>
   <c r="AI5" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="410">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>A FS Indústria de Biocombustíveis Ltda. ("FS Ltda") e and FS I Indústria de Etanol S.A. 
 (“FS S.A.”) (combinadas como ”Empresa”, ou “FS”) anunciam seus resultados consolidados</t>
   </si>
   <si>
     <t>Balanço Patrimonial</t>
   </si>
   <si>
     <t>FY18</t>
   </si>
   <si>
     <t>FY19</t>
   </si>
   <si>
     <t>FY20</t>
   </si>
   <si>
     <t>1T21</t>
   </si>
   <si>
     <t>2T21</t>
   </si>
@@ -1299,68 +1342,73 @@
   </si>
   <si>
     <t>Direito de uso (f)</t>
   </si>
   <si>
     <t>Depreciação (g)</t>
   </si>
   <si>
     <t>Venda e baixa de ativos (h)</t>
   </si>
   <si>
     <t>Ativo imobilizado - final do período (i) = (a) + (e) + (f) + (g) + (h)</t>
   </si>
   <si>
     <t>¹ Inclui aquisições, transferências e baixas</t>
   </si>
   <si>
     <t>² Capex de crescimento é calculado como a soma das adições, aquisições, alienações e transferências das seguintes rubricas na nota às demonstrações financeiras intitulada “Imobilizado”: Terreno, Obras em andamento, Adiantamento a fornecedores, Direito de uso, Planta de suporte, construção, máquinas e equipamentos e instalações.</t>
   </si>
   <si>
     <t>³ O Capex de Manutenção é calculado como a soma das adições, aquisições, alienações e transferências das seguintes rubricas na nota às demonstrações financeiras intitulada “Imobilizado”: Edifícios, Máquinas e equipamentos, Móveis e computadores, Veículos, e Instalações.</t>
   </si>
   <si>
     <t xml:space="preserve">² Emissão inicial de um Senior Green Note, no valor de US$ 500,0 milhões com vencimento em 2031 ("FS Green Bond 2031"), emitido pela subsidiária FS Luxembourg s.à.r.l. ("FS Lux"), em janeiro de 2024. Emissão adicional do FS Green Bond 2031 em março de 2025, no montante de US$ 100,0 milhões, também realizada pela mesma subsidiária e sob os mesmos termos, condições e vencimento da emissão original. Saldo do FS Green Bond 2031 em 31 de março de 2026 de US$ 138,8 milhões. Emissão adicional de um novo Senior Green Note, no valor de US$ 500,0 milhões com vencimento em 2033 ("FS Green Bond 2033"), emitido pela subsidiária FS Luxembourg s.à.r.l. ("FS Lux"), em junho de 2025. Saldo do FS Green Bond 2033 em 31 de março de 2026 de US$ 500,0 milhões. Emissão adicional de um novo Senior Green Note, no valor de US$ 500,0 milhões com vencimento em 2036 ("FS Green Bond 2036"), emitido pela subsidiária FS Luxembourg s.à.r.l. ("FS Lux"), em janeiro de 2026. Saldo do FS Green Bond 2036 em 31 de março de 2026 de US$ 500,0 milhões. </t>
   </si>
+  <si>
+    <t>Comercialização de etanol (m³)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="12">
+  <numFmts count="14">
     <numFmt numFmtId="164" formatCode="m/d/yyyy"/>
     <numFmt numFmtId="165" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="166" formatCode="#0.0_)%;\(#0.0\)%;&quot;-&quot;_)\%;_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0;\(#,##0\);&quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="168" formatCode="* #,##0.00;* \(#,##0.00\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="169" formatCode="* #,##0.0;* &quot;-&quot;#,##0.0;* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="170" formatCode="* #,##0;* &quot;-&quot;#,##0;* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="171" formatCode="#0.0%;&quot;-&quot;#0.0%;&quot;-&quot;\%;_(@_)"/>
     <numFmt numFmtId="172" formatCode="#0.#######################;&quot;-&quot;#0.#######################;#0.#######################;_(@_)"/>
     <numFmt numFmtId="173" formatCode="* #,##0.000;* \(#,##0.000\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="174" formatCode="* #,##0.0;* \(#,##0.0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="175" formatCode="#,##0;&quot;-&quot;#,##0;&quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="176" formatCode="#,##0;\(#,##0\);#,##0;_(@_)"/>
+    <numFmt numFmtId="177" formatCode="#,##0.0%;&quot;-&quot;#,##0.0%;&quot;—&quot;\%;_(@_)"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
@@ -1545,51 +1593,51 @@
         <color rgb="FF1B7754"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="118">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -1851,62 +1899,90 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="175" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{3FDA9F25-F3F3-4CF4-99B4-CEBE0F633BFF}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <mruColors>
       <color rgb="FF1B7754"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -6271,51 +6347,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C27835D-DA14-4327-A833-598E889A8C0C}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="A1:R18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="17" width="9.1796875" style="81" customWidth="1"/>
     <col min="18" max="18" width="8.81640625" style="81" customWidth="1"/>
     <col min="19" max="20" width="9.1796875" style="81" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="9.1796875" style="81" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="4" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="6" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="7" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="8" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="9" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="10" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="11" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="12" spans="1:1" x14ac:dyDescent="0.35"/>
@@ -6327,189 +6403,189 @@
     <row r="18" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AC69"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="V2" s="103" t="s">
+      <c r="V2" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="104"/>
-[...5 lines deleted...]
-      <c r="AC2" s="104"/>
+      <c r="W2" s="105"/>
+      <c r="X2" s="105"/>
+      <c r="Y2" s="105"/>
+      <c r="Z2" s="105"/>
+      <c r="AA2" s="105"/>
+      <c r="AB2" s="105"/>
+      <c r="AC2" s="105"/>
     </row>
     <row r="3" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="V3" s="104"/>
-[...6 lines deleted...]
-      <c r="AC3" s="104"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="105"/>
+      <c r="X3" s="105"/>
+      <c r="Y3" s="105"/>
+      <c r="Z3" s="105"/>
+      <c r="AA3" s="105"/>
+      <c r="AB3" s="105"/>
+      <c r="AC3" s="105"/>
     </row>
     <row r="4" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="105" t="s">
+      <c r="C5" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="105" t="s">
+      <c r="E5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="105" t="s">
+      <c r="J5" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="105" t="s">
+      <c r="L5" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="105" t="s">
+      <c r="M5" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="105" t="s">
+      <c r="N5" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="105" t="s">
+      <c r="O5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="P5" s="105" t="s">
+      <c r="P5" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="S5" s="105" t="s">
+      <c r="S5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="T5" s="105" t="s">
+      <c r="T5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="105" t="s">
+      <c r="U5" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="V5" s="105" t="s">
+      <c r="V5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="105" t="s">
+      <c r="W5" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="X5" s="105" t="s">
+      <c r="X5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="105" t="s">
+      <c r="Y5" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="105" t="s">
+      <c r="Z5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AA5" s="105" t="s">
+      <c r="AA5" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AC5" s="105" t="s">
+      <c r="AC5" s="103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="105"/>
-[...25 lines deleted...]
-      <c r="AC6" s="105"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
     </row>
     <row r="7" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="5">
         <v>9521</v>
       </c>
       <c r="D7" s="5">
         <v>11283</v>
       </c>
       <c r="E7" s="5">
         <v>310001</v>
       </c>
       <c r="F7" s="5">
         <v>230993</v>
       </c>
       <c r="G7" s="5">
         <v>499024</v>
       </c>
       <c r="H7" s="5">
         <v>593832</v>
       </c>
       <c r="I7" s="5">
         <v>948613</v>
@@ -11625,264 +11701,264 @@
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
       <c r="M68" s="21"/>
       <c r="N68" s="21"/>
       <c r="O68" s="21"/>
       <c r="P68" s="21"/>
       <c r="Q68" s="21"/>
       <c r="R68" s="21"/>
       <c r="S68" s="21"/>
       <c r="T68" s="21"/>
       <c r="U68" s="21"/>
       <c r="V68" s="21"/>
       <c r="W68" s="21"/>
       <c r="X68" s="21"/>
       <c r="Y68" s="21"/>
       <c r="Z68" s="21"/>
       <c r="AA68" s="21"/>
       <c r="AB68" s="21"/>
       <c r="AC68" s="21"/>
     </row>
     <row r="69" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="C5:C6"/>
-[...3 lines deleted...]
-    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="V2:AC3"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
-    <mergeCell ref="U5:U6"/>
-[...12 lines deleted...]
-    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AI68"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB2" s="103" t="s">
+      <c r="AB2" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="AC2" s="104"/>
-[...5 lines deleted...]
-      <c r="AI2" s="104"/>
+      <c r="AC2" s="105"/>
+      <c r="AD2" s="105"/>
+      <c r="AE2" s="105"/>
+      <c r="AF2" s="105"/>
+      <c r="AG2" s="105"/>
+      <c r="AH2" s="105"/>
+      <c r="AI2" s="105"/>
     </row>
     <row r="3" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB3" s="104"/>
-[...6 lines deleted...]
-      <c r="AI3" s="104"/>
+      <c r="AB3" s="105"/>
+      <c r="AC3" s="105"/>
+      <c r="AD3" s="105"/>
+      <c r="AE3" s="105"/>
+      <c r="AF3" s="105"/>
+      <c r="AG3" s="105"/>
+      <c r="AH3" s="105"/>
+      <c r="AI3" s="105"/>
     </row>
     <row r="4" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C5" s="105" t="s">
+      <c r="C5" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="105" t="s">
+      <c r="E5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="J5" s="105" t="s">
+      <c r="J5" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="105" t="s">
+      <c r="L5" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="105" t="s">
+      <c r="M5" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="105" t="s">
+      <c r="N5" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="O5" s="105" t="s">
+      <c r="O5" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="105" t="s">
+      <c r="P5" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="105" t="s">
+      <c r="S5" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="105" t="s">
+      <c r="T5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="U5" s="105" t="s">
+      <c r="U5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="105" t="s">
+      <c r="V5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="105" t="s">
+      <c r="W5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="105" t="s">
+      <c r="X5" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="Y5" s="105" t="s">
+      <c r="Y5" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="Z5" s="105" t="s">
+      <c r="Z5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="105" t="s">
+      <c r="AA5" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="105" t="s">
+      <c r="AC5" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="AD5" s="105" t="s">
+      <c r="AD5" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="105" t="s">
+      <c r="AE5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="105" t="s">
+      <c r="AF5" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="105" t="s">
+      <c r="AG5" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AH5" s="105" t="s">
+      <c r="AH5" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="AI5" s="105" t="s">
+      <c r="AI5" s="103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="105"/>
-[...31 lines deleted...]
-      <c r="AI6" s="105"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
+      <c r="AD6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AF6" s="103"/>
+      <c r="AG6" s="103"/>
+      <c r="AH6" s="103"/>
+      <c r="AI6" s="103"/>
     </row>
     <row r="7" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C7" s="9">
         <v>285639</v>
       </c>
       <c r="D7" s="9">
         <v>565285.04247999995</v>
       </c>
       <c r="E7" s="9">
         <v>1231820</v>
       </c>
       <c r="F7" s="9">
         <v>610169</v>
       </c>
       <c r="G7" s="9">
         <v>661755</v>
       </c>
       <c r="H7" s="9">
         <v>839315</v>
       </c>
       <c r="I7" s="9">
         <v>996464</v>
@@ -12048,51 +12124,51 @@
       <c r="AB8" s="5">
         <v>-1874775</v>
       </c>
       <c r="AC8" s="5">
         <v>-1958753</v>
       </c>
       <c r="AD8" s="5">
         <v>-6799232</v>
       </c>
       <c r="AE8" s="5">
         <v>-1775182</v>
       </c>
       <c r="AF8" s="5">
         <v>-2034277</v>
       </c>
       <c r="AG8" s="5">
         <v>-2206999</v>
       </c>
       <c r="AH8" s="5">
         <v>-1838123</v>
       </c>
       <c r="AI8" s="5">
         <v>-7854581</v>
       </c>
     </row>
-    <row r="9" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C9" s="22">
         <v>118250</v>
       </c>
       <c r="D9" s="22">
         <v>253627.04247999995</v>
       </c>
       <c r="E9" s="22">
         <v>557927</v>
       </c>
       <c r="F9" s="22">
         <v>210672</v>
       </c>
       <c r="G9" s="22">
         <v>297054</v>
       </c>
       <c r="H9" s="22">
         <v>391117</v>
       </c>
       <c r="I9" s="22">
         <v>484344</v>
       </c>
       <c r="J9" s="22">
@@ -12152,51 +12228,51 @@
       <c r="AB9" s="22">
         <v>1034581</v>
       </c>
       <c r="AC9" s="22">
         <v>1104544</v>
       </c>
       <c r="AD9" s="22">
         <v>3889597</v>
       </c>
       <c r="AE9" s="22">
         <v>959906</v>
       </c>
       <c r="AF9" s="22">
         <v>1424407</v>
       </c>
       <c r="AG9" s="22">
         <v>1432872</v>
       </c>
       <c r="AH9" s="22">
         <v>1294115</v>
       </c>
       <c r="AI9" s="22">
         <v>5111300</v>
       </c>
     </row>
-    <row r="10" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C10" s="24">
         <v>0.41398408480634646</v>
       </c>
       <c r="D10" s="24">
         <v>0.44867106578177929</v>
       </c>
       <c r="E10" s="24">
         <v>0.4529289993667906</v>
       </c>
       <c r="F10" s="24">
         <v>0.3452682781327796</v>
       </c>
       <c r="G10" s="24">
         <v>0.44888818369336081</v>
       </c>
       <c r="H10" s="24">
         <v>0.4659954844128843</v>
       </c>
       <c r="I10" s="24">
         <v>0.48606271777003485</v>
       </c>
       <c r="J10" s="24">
@@ -14338,414 +14414,414 @@
         <v>0.25440544230407003</v>
       </c>
       <c r="AC31" s="26">
         <v>0.26361009069639674</v>
       </c>
       <c r="AD31" s="26">
         <v>0.25250661227717275</v>
       </c>
       <c r="AE31" s="26">
         <v>0.23541107269674688</v>
       </c>
       <c r="AF31" s="26">
         <v>0.27700000000000002</v>
       </c>
       <c r="AG31" s="26">
         <v>0.28488509620258518</v>
       </c>
       <c r="AH31" s="26">
         <v>0.33105562221006196</v>
       </c>
       <c r="AI31" s="26">
         <v>0.27362043504795391</v>
       </c>
     </row>
     <row r="32" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="33" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="33" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
     </row>
     <row r="34" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="C5:C6"/>
-[...20 lines deleted...]
-    <mergeCell ref="T5:T6"/>
     <mergeCell ref="AB2:AI3"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:BJ73"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:62" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:62" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="W2" s="103" t="s">
+      <c r="W2" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="X2" s="104"/>
-[...4 lines deleted...]
-      <c r="AC2" s="104"/>
+      <c r="X2" s="105"/>
+      <c r="Y2" s="105"/>
+      <c r="Z2" s="105"/>
+      <c r="AA2" s="105"/>
+      <c r="AB2" s="105"/>
+      <c r="AC2" s="105"/>
     </row>
     <row r="3" spans="2:62" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="W3" s="104"/>
-[...5 lines deleted...]
-      <c r="AC3" s="104"/>
+      <c r="W3" s="105"/>
+      <c r="X3" s="105"/>
+      <c r="Y3" s="105"/>
+      <c r="Z3" s="105"/>
+      <c r="AA3" s="105"/>
+      <c r="AB3" s="105"/>
+      <c r="AC3" s="105"/>
     </row>
     <row r="4" spans="2:62" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:62" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="C5" s="105" t="s">
+      <c r="C5" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="105" t="s">
+      <c r="E5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>110</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>111</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="105" t="s">
+      <c r="J5" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="103" t="s">
         <v>112</v>
       </c>
-      <c r="L5" s="105" t="s">
+      <c r="L5" s="103" t="s">
         <v>113</v>
       </c>
-      <c r="M5" s="105" t="s">
+      <c r="M5" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="105" t="s">
+      <c r="N5" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="105" t="s">
+      <c r="O5" s="103" t="s">
         <v>114</v>
       </c>
-      <c r="P5" s="105" t="s">
+      <c r="P5" s="103" t="s">
         <v>115</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="S5" s="105" t="s">
+      <c r="S5" s="103" t="s">
         <v>116</v>
       </c>
-      <c r="T5" s="105" t="s">
+      <c r="T5" s="103" t="s">
         <v>117</v>
       </c>
-      <c r="U5" s="105" t="s">
+      <c r="U5" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="V5" s="105" t="s">
+      <c r="V5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="105" t="s">
+      <c r="W5" s="103" t="s">
         <v>118</v>
       </c>
-      <c r="X5" s="105" t="s">
+      <c r="X5" s="103" t="s">
         <v>119</v>
       </c>
-      <c r="Y5" s="105" t="s">
+      <c r="Y5" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="105" t="s">
+      <c r="Z5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AA5" s="105" t="s">
+      <c r="AA5" s="103" t="s">
         <v>120</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="103" t="s">
         <v>121</v>
       </c>
-      <c r="AC5" s="105" t="s">
+      <c r="AC5" s="103" t="s">
         <v>122</v>
       </c>
-      <c r="AE5" s="105" t="s">
+      <c r="AE5" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="AF5" s="105" t="s">
+      <c r="AF5" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="AG5" s="105" t="s">
+      <c r="AG5" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="AH5" s="105" t="s">
+      <c r="AH5" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="AI5" s="105" t="str">
+      <c r="AI5" s="103" t="str">
         <f>J5</f>
         <v>1T22</v>
       </c>
-      <c r="AJ5" s="105" t="s">
+      <c r="AJ5" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="AK5" s="105" t="s">
+      <c r="AK5" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="AL5" s="105" t="s">
+      <c r="AL5" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="AM5" s="105" t="str">
+      <c r="AM5" s="103" t="str">
         <f>N5</f>
         <v>1T23</v>
       </c>
-      <c r="AN5" s="105" t="s">
+      <c r="AN5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="AO5" s="105" t="s">
+      <c r="AO5" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="AP5" s="105" t="s">
+      <c r="AP5" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="AQ5" s="105" t="s">
+      <c r="AQ5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="AR5" s="105" t="s">
+      <c r="AR5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="AS5" s="105" t="s">
+      <c r="AS5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="AT5" s="105" t="s">
+      <c r="AT5" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="AU5" s="105" t="s">
+      <c r="AU5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="AV5" s="105" t="s">
+      <c r="AV5" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="AW5" s="105" t="s">
+      <c r="AW5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AX5" s="105" t="s">
+      <c r="AX5" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="AY5" s="105" t="s">
+      <c r="AY5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AZ5" s="105" t="s">
+      <c r="AZ5" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="BA5" s="105" t="s">
+      <c r="BA5" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="BB5" s="105" t="s">
+      <c r="BB5" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="BD5" s="105" t="s">
+      <c r="BD5" s="103" t="s">
         <v>123</v>
       </c>
-      <c r="BE5" s="105" t="s">
+      <c r="BE5" s="103" t="s">
         <v>124</v>
       </c>
-      <c r="BF5" s="105" t="s">
+      <c r="BF5" s="103" t="s">
         <v>125</v>
       </c>
-      <c r="BG5" s="105" t="s">
+      <c r="BG5" s="103" t="s">
         <v>126</v>
       </c>
-      <c r="BH5" s="105" t="s">
+      <c r="BH5" s="103" t="s">
         <v>127</v>
       </c>
-      <c r="BI5" s="105" t="s">
+      <c r="BI5" s="103" t="s">
         <v>128</v>
       </c>
-      <c r="BJ5" s="105" t="s">
+      <c r="BJ5" s="103" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="6" spans="2:62" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="105"/>
-[...56 lines deleted...]
-      <c r="BJ6" s="105"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AF6" s="103"/>
+      <c r="AG6" s="103"/>
+      <c r="AH6" s="103"/>
+      <c r="AI6" s="103"/>
+      <c r="AJ6" s="103"/>
+      <c r="AK6" s="103"/>
+      <c r="AL6" s="103"/>
+      <c r="AM6" s="103"/>
+      <c r="AN6" s="103"/>
+      <c r="AO6" s="103"/>
+      <c r="AP6" s="103"/>
+      <c r="AQ6" s="103"/>
+      <c r="AR6" s="103"/>
+      <c r="AS6" s="103"/>
+      <c r="AT6" s="103"/>
+      <c r="AU6" s="103"/>
+      <c r="AV6" s="103"/>
+      <c r="AW6" s="103"/>
+      <c r="AX6" s="103"/>
+      <c r="AY6" s="103"/>
+      <c r="AZ6" s="103"/>
+      <c r="BA6" s="103"/>
+      <c r="BB6" s="103"/>
+      <c r="BD6" s="103"/>
+      <c r="BE6" s="103"/>
+      <c r="BF6" s="103"/>
+      <c r="BG6" s="103"/>
+      <c r="BH6" s="103"/>
+      <c r="BI6" s="103"/>
+      <c r="BJ6" s="103"/>
     </row>
     <row r="7" spans="2:62" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C7" s="9">
         <v>14396</v>
       </c>
       <c r="D7" s="9">
         <v>61106</v>
       </c>
       <c r="E7" s="9">
         <v>-208644</v>
       </c>
       <c r="F7" s="9">
         <v>-53434</v>
       </c>
       <c r="G7" s="9">
         <v>65284</v>
       </c>
       <c r="H7" s="9">
         <v>315911</v>
       </c>
       <c r="I7" s="9">
         <v>321126</v>
@@ -25630,404 +25706,404 @@
       <c r="AK73" s="20"/>
       <c r="AL73" s="20"/>
       <c r="AM73" s="20"/>
       <c r="AN73" s="20"/>
       <c r="AO73" s="20"/>
       <c r="AP73" s="20"/>
       <c r="AQ73" s="20"/>
       <c r="AR73" s="20"/>
       <c r="AS73" s="20"/>
       <c r="AT73" s="20"/>
       <c r="AU73" s="20"/>
       <c r="AV73" s="20"/>
       <c r="AW73" s="20"/>
       <c r="AX73" s="20"/>
       <c r="AY73" s="20"/>
       <c r="BD73" s="20"/>
       <c r="BE73" s="20"/>
       <c r="BF73" s="20"/>
       <c r="BG73" s="20"/>
       <c r="BH73" s="20"/>
       <c r="BI73" s="20"/>
       <c r="BJ73" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="59">
-    <mergeCell ref="C5:C6"/>
-[...3 lines deleted...]
-    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="BD5:BD6"/>
+    <mergeCell ref="BE5:BE6"/>
+    <mergeCell ref="BF5:BF6"/>
+    <mergeCell ref="BJ5:BJ6"/>
+    <mergeCell ref="BI5:BI6"/>
+    <mergeCell ref="BH5:BH6"/>
+    <mergeCell ref="BG5:BG6"/>
+    <mergeCell ref="AX5:AX6"/>
+    <mergeCell ref="AY5:AY6"/>
+    <mergeCell ref="AZ5:AZ6"/>
+    <mergeCell ref="BB5:BB6"/>
+    <mergeCell ref="BA5:BA6"/>
+    <mergeCell ref="AW5:AW6"/>
+    <mergeCell ref="AV5:AV6"/>
+    <mergeCell ref="AU5:AU6"/>
+    <mergeCell ref="AT5:AT6"/>
+    <mergeCell ref="AP5:AP6"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AR6"/>
+    <mergeCell ref="AS5:AS6"/>
+    <mergeCell ref="AL5:AL6"/>
+    <mergeCell ref="AM5:AM6"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AO5:AO6"/>
+    <mergeCell ref="AK5:AK6"/>
+    <mergeCell ref="AJ5:AJ6"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="W2:AC3"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
-    <mergeCell ref="V5:V6"/>
-[...43 lines deleted...]
-    <mergeCell ref="BG5:BG6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:BK45"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
     <col min="3" max="64" width="11.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB2" s="103" t="s">
+      <c r="AB2" s="104" t="s">
         <v>187</v>
       </c>
-      <c r="AC2" s="104"/>
-[...5 lines deleted...]
-      <c r="AI2" s="104"/>
+      <c r="AC2" s="105"/>
+      <c r="AD2" s="105"/>
+      <c r="AE2" s="105"/>
+      <c r="AF2" s="105"/>
+      <c r="AG2" s="105"/>
+      <c r="AH2" s="105"/>
+      <c r="AI2" s="105"/>
     </row>
     <row r="3" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB3" s="104"/>
-[...6 lines deleted...]
-      <c r="AI3" s="104"/>
+      <c r="AB3" s="105"/>
+      <c r="AC3" s="105"/>
+      <c r="AD3" s="105"/>
+      <c r="AE3" s="105"/>
+      <c r="AF3" s="105"/>
+      <c r="AG3" s="105"/>
+      <c r="AH3" s="105"/>
+      <c r="AI3" s="105"/>
     </row>
     <row r="4" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C5" s="106" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="105" t="s">
+      <c r="E5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>189</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>190</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>191</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>192</v>
       </c>
-      <c r="J5" s="105" t="s">
+      <c r="J5" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="105" t="s">
+      <c r="L5" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="105" t="s">
+      <c r="M5" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="105" t="s">
+      <c r="N5" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="O5" s="105" t="s">
+      <c r="O5" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="105" t="s">
+      <c r="P5" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="105" t="s">
+      <c r="S5" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="105" t="s">
+      <c r="T5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="U5" s="105" t="s">
+      <c r="U5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="105" t="s">
+      <c r="V5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="105" t="s">
+      <c r="W5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="105" t="s">
+      <c r="X5" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="Y5" s="105" t="s">
+      <c r="Y5" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="Z5" s="105" t="s">
+      <c r="Z5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="105" t="s">
+      <c r="AA5" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="105" t="s">
+      <c r="AC5" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="AD5" s="105" t="s">
+      <c r="AD5" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="105" t="s">
+      <c r="AE5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="105" t="s">
+      <c r="AF5" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="105" t="s">
+      <c r="AG5" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AH5" s="105" t="s">
+      <c r="AH5" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="AI5" s="105" t="s">
+      <c r="AI5" s="103" t="s">
         <v>122</v>
       </c>
-      <c r="AK5" s="105" t="s">
+      <c r="AK5" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="AL5" s="105" t="s">
+      <c r="AL5" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="AM5" s="105" t="s">
+      <c r="AM5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="AN5" s="105" t="s">
+      <c r="AN5" s="103" t="s">
         <v>193</v>
       </c>
-      <c r="AO5" s="105" t="s">
+      <c r="AO5" s="103" t="s">
         <v>194</v>
       </c>
-      <c r="AP5" s="105" t="s">
+      <c r="AP5" s="103" t="s">
         <v>195</v>
       </c>
-      <c r="AQ5" s="105" t="s">
+      <c r="AQ5" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="AR5" s="105" t="s">
+      <c r="AR5" s="103" t="s">
         <v>196</v>
       </c>
-      <c r="AS5" s="105" t="s">
+      <c r="AS5" s="103" t="s">
         <v>197</v>
       </c>
-      <c r="AT5" s="105" t="s">
+      <c r="AT5" s="103" t="s">
         <v>198</v>
       </c>
-      <c r="AU5" s="105" t="s">
+      <c r="AU5" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="AV5" s="105" t="s">
+      <c r="AV5" s="103" t="s">
         <v>199</v>
       </c>
-      <c r="AW5" s="105" t="s">
+      <c r="AW5" s="103" t="s">
         <v>200</v>
       </c>
-      <c r="AX5" s="105" t="s">
+      <c r="AX5" s="103" t="s">
         <v>201</v>
       </c>
-      <c r="AY5" s="105" t="s">
+      <c r="AY5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="AZ5" s="105" t="s">
+      <c r="AZ5" s="103" t="s">
         <v>202</v>
       </c>
-      <c r="BA5" s="105" t="s">
+      <c r="BA5" s="103" t="s">
         <v>203</v>
       </c>
-      <c r="BB5" s="105" t="s">
+      <c r="BB5" s="103" t="s">
         <v>204</v>
       </c>
-      <c r="BC5" s="105" t="s">
+      <c r="BC5" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="BD5" s="105" t="s">
+      <c r="BD5" s="103" t="s">
         <v>205</v>
       </c>
-      <c r="BE5" s="105" t="s">
+      <c r="BE5" s="103" t="s">
         <v>206</v>
       </c>
-      <c r="BF5" s="105" t="s">
+      <c r="BF5" s="103" t="s">
         <v>207</v>
       </c>
-      <c r="BG5" s="105" t="s">
+      <c r="BG5" s="103" t="s">
         <v>208</v>
       </c>
-      <c r="BH5" s="105" t="s">
+      <c r="BH5" s="103" t="s">
         <v>209</v>
       </c>
-      <c r="BI5" s="105" t="s">
+      <c r="BI5" s="103" t="s">
         <v>210</v>
       </c>
-      <c r="BJ5" s="105" t="s">
+      <c r="BJ5" s="103" t="s">
         <v>211</v>
       </c>
-      <c r="BK5" s="105" t="s">
+      <c r="BK5" s="103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="106"/>
       <c r="D6" s="106"/>
-      <c r="E6" s="105"/>
-[...56 lines deleted...]
-      <c r="BK6" s="105"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
+      <c r="AD6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AF6" s="103"/>
+      <c r="AG6" s="103"/>
+      <c r="AH6" s="103"/>
+      <c r="AI6" s="103"/>
+      <c r="AK6" s="103"/>
+      <c r="AL6" s="103"/>
+      <c r="AM6" s="103"/>
+      <c r="AN6" s="103"/>
+      <c r="AO6" s="103"/>
+      <c r="AP6" s="103"/>
+      <c r="AQ6" s="103"/>
+      <c r="AR6" s="103"/>
+      <c r="AS6" s="103"/>
+      <c r="AT6" s="103"/>
+      <c r="AU6" s="103"/>
+      <c r="AV6" s="103"/>
+      <c r="AW6" s="103"/>
+      <c r="AX6" s="103"/>
+      <c r="AY6" s="103"/>
+      <c r="AZ6" s="103"/>
+      <c r="BA6" s="103"/>
+      <c r="BB6" s="103"/>
+      <c r="BC6" s="103"/>
+      <c r="BD6" s="103"/>
+      <c r="BE6" s="103"/>
+      <c r="BF6" s="103"/>
+      <c r="BG6" s="103"/>
+      <c r="BH6" s="103"/>
+      <c r="BI6" s="103"/>
+      <c r="BJ6" s="103"/>
+      <c r="BK6" s="103"/>
     </row>
     <row r="7" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C7" s="9">
         <v>124425</v>
       </c>
       <c r="D7" s="9">
         <v>203462</v>
       </c>
       <c r="E7" s="9">
         <v>695926</v>
       </c>
       <c r="F7" s="9">
         <v>2571767</v>
       </c>
       <c r="G7" s="9">
         <v>2650679</v>
       </c>
       <c r="H7" s="9">
         <v>2839664</v>
       </c>
       <c r="I7" s="9">
         <v>3071734</v>
@@ -28102,51 +28178,51 @@
       <c r="BD19" s="38">
         <v>1380401</v>
       </c>
       <c r="BE19" s="38">
         <v>1939534</v>
       </c>
       <c r="BF19" s="38">
         <v>2728062</v>
       </c>
       <c r="BG19" s="38">
         <v>1435925</v>
       </c>
       <c r="BH19" s="38">
         <v>317143</v>
       </c>
       <c r="BI19" s="38">
         <v>1610869</v>
       </c>
       <c r="BJ19" s="38">
         <v>-694318</v>
       </c>
       <c r="BK19" s="38">
         <v>2171748</v>
       </c>
     </row>
-    <row r="20" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="20" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B20" s="44"/>
       <c r="C20" s="89"/>
       <c r="D20" s="89"/>
       <c r="E20" s="93"/>
       <c r="F20" s="93"/>
       <c r="G20" s="93"/>
       <c r="H20" s="93"/>
       <c r="I20" s="93"/>
       <c r="J20" s="93"/>
       <c r="K20" s="93"/>
       <c r="L20" s="93"/>
       <c r="M20" s="93"/>
       <c r="N20" s="93"/>
       <c r="O20" s="94"/>
       <c r="P20" s="94"/>
       <c r="Q20" s="94"/>
       <c r="R20" s="94"/>
       <c r="S20" s="94"/>
       <c r="T20" s="94"/>
       <c r="U20" s="94"/>
       <c r="V20" s="94"/>
       <c r="W20" s="94"/>
       <c r="X20" s="94"/>
       <c r="Y20" s="94"/>
       <c r="Z20" s="94"/>
@@ -28269,51 +28345,51 @@
       <c r="AB21" s="5">
         <v>2224983</v>
       </c>
       <c r="AC21" s="5">
         <v>1123923</v>
       </c>
       <c r="AD21" s="5">
         <v>1123923</v>
       </c>
       <c r="AE21" s="5">
         <v>1117415.3917767</v>
       </c>
       <c r="AF21" s="5">
         <v>3039117.62408383</v>
       </c>
       <c r="AG21" s="5">
         <v>2212945.34126127</v>
       </c>
       <c r="AH21" s="5">
         <v>1045891.12691913</v>
       </c>
       <c r="AI21" s="5">
         <v>1045891.12691913</v>
       </c>
     </row>
-    <row r="22" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="22" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B22" s="41" t="s">
         <v>222</v>
       </c>
       <c r="C22" s="90">
         <v>198774</v>
       </c>
       <c r="D22" s="90">
         <v>575166</v>
       </c>
       <c r="E22" s="90">
         <v>2193177</v>
       </c>
       <c r="F22" s="90">
         <v>2314821</v>
       </c>
       <c r="G22" s="90">
         <v>1404338</v>
       </c>
       <c r="H22" s="90">
         <v>1648622</v>
       </c>
       <c r="I22" s="90">
         <v>2166020</v>
       </c>
       <c r="J22" s="90">
@@ -28458,273 +28534,273 @@
     </row>
     <row r="24" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="2:63" ht="16" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="2:63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="2:63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="2:63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="2:63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="C5:C6"/>
-[...3 lines deleted...]
-    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="BE5:BE6"/>
+    <mergeCell ref="BF5:BF6"/>
+    <mergeCell ref="BK5:BK6"/>
+    <mergeCell ref="BJ5:BJ6"/>
+    <mergeCell ref="BI5:BI6"/>
+    <mergeCell ref="BH5:BH6"/>
+    <mergeCell ref="BG5:BG6"/>
+    <mergeCell ref="AZ5:AZ6"/>
+    <mergeCell ref="BA5:BA6"/>
+    <mergeCell ref="BB5:BB6"/>
+    <mergeCell ref="BC5:BC6"/>
+    <mergeCell ref="BD5:BD6"/>
+    <mergeCell ref="AM5:AM6"/>
+    <mergeCell ref="AN5:AN6"/>
+    <mergeCell ref="AO5:AO6"/>
+    <mergeCell ref="AP5:AP6"/>
+    <mergeCell ref="AY5:AY6"/>
+    <mergeCell ref="AX5:AX6"/>
+    <mergeCell ref="AW5:AW6"/>
+    <mergeCell ref="AV5:AV6"/>
+    <mergeCell ref="AU5:AU6"/>
+    <mergeCell ref="AQ5:AQ6"/>
+    <mergeCell ref="AR5:AR6"/>
+    <mergeCell ref="AS5:AS6"/>
+    <mergeCell ref="AT5:AT6"/>
+    <mergeCell ref="AL5:AL6"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AD5:AD6"/>
+    <mergeCell ref="AE5:AE6"/>
+    <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="AK5:AK6"/>
+    <mergeCell ref="AI5:AI6"/>
+    <mergeCell ref="AH5:AH6"/>
+    <mergeCell ref="AG5:AG6"/>
+    <mergeCell ref="AB2:AI3"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
-    <mergeCell ref="X5:X6"/>
-[...45 lines deleted...]
-    <mergeCell ref="BG5:BG6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AC67"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="V2" s="103" t="s">
+      <c r="V2" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="W2" s="104"/>
-[...5 lines deleted...]
-      <c r="AC2" s="104"/>
+      <c r="W2" s="105"/>
+      <c r="X2" s="105"/>
+      <c r="Y2" s="105"/>
+      <c r="Z2" s="105"/>
+      <c r="AA2" s="105"/>
+      <c r="AB2" s="105"/>
+      <c r="AC2" s="105"/>
     </row>
     <row r="3" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="V3" s="104"/>
-[...6 lines deleted...]
-      <c r="AC3" s="104"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="105"/>
+      <c r="X3" s="105"/>
+      <c r="Y3" s="105"/>
+      <c r="Z3" s="105"/>
+      <c r="AA3" s="105"/>
+      <c r="AB3" s="105"/>
+      <c r="AC3" s="105"/>
     </row>
     <row r="4" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C5" s="105" t="s">
+      <c r="C5" s="103" t="s">
         <v>224</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="103" t="s">
         <v>225</v>
       </c>
-      <c r="E5" s="105" t="s">
+      <c r="E5" s="103" t="s">
         <v>226</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="J5" s="105" t="s">
+      <c r="J5" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="105" t="s">
+      <c r="L5" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="105" t="s">
+      <c r="M5" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="N5" s="105" t="s">
+      <c r="N5" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="105" t="s">
+      <c r="O5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="P5" s="105" t="s">
+      <c r="P5" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="S5" s="105" t="s">
+      <c r="S5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="T5" s="105" t="s">
+      <c r="T5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="105" t="s">
+      <c r="U5" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="V5" s="105" t="s">
+      <c r="V5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="105" t="s">
+      <c r="W5" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="X5" s="105" t="s">
+      <c r="X5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="105" t="s">
+      <c r="Y5" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="Z5" s="105" t="s">
+      <c r="Z5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AA5" s="105" t="s">
+      <c r="AA5" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AC5" s="105" t="s">
+      <c r="AC5" s="103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="105"/>
-[...25 lines deleted...]
-      <c r="AC6" s="105"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
     </row>
     <row r="7" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>2826534</v>
       </c>
       <c r="I7" s="5">
         <v>3459887.7266947799</v>
@@ -29919,51 +29995,51 @@
       <c r="V22" s="30">
         <v>8961564.0746321995</v>
       </c>
       <c r="W22" s="30">
         <v>9227226.2127503008</v>
       </c>
       <c r="X22" s="30">
         <v>8972977.2699666992</v>
       </c>
       <c r="Y22" s="30">
         <v>8526532.9061726108</v>
       </c>
       <c r="Z22" s="30">
         <v>10073732.6694507</v>
       </c>
       <c r="AA22" s="30">
         <v>10106199</v>
       </c>
       <c r="AB22" s="30">
         <v>10495234.1456837</v>
       </c>
       <c r="AC22" s="30">
         <v>12141481.3804309</v>
       </c>
     </row>
-    <row r="23" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="23" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B23" s="53" t="s">
         <v>242</v>
       </c>
       <c r="C23" s="54">
         <v>2.7752718315403362</v>
       </c>
       <c r="D23" s="54">
         <v>8.9269040905041628</v>
       </c>
       <c r="E23" s="54">
         <v>17.744889737924048</v>
       </c>
       <c r="F23" s="54">
         <v>18.30100404595337</v>
       </c>
       <c r="G23" s="54">
         <v>19.352646125955271</v>
       </c>
       <c r="H23" s="54">
         <v>23.216006346609682</v>
       </c>
       <c r="I23" s="54">
         <v>19.037117733679604</v>
       </c>
       <c r="J23" s="54">
@@ -30005,51 +30081,51 @@
       <c r="V23" s="54">
         <v>12.800704696891835</v>
       </c>
       <c r="W23" s="54">
         <v>10.153811489239175</v>
       </c>
       <c r="X23" s="54">
         <v>10.951468777902106</v>
       </c>
       <c r="Y23" s="54">
         <v>8.6131395081396729</v>
       </c>
       <c r="Z23" s="54">
         <v>10.752152632404341</v>
       </c>
       <c r="AA23" s="54">
         <v>9.6999999999999993</v>
       </c>
       <c r="AB23" s="54">
         <v>10.445973245675475</v>
       </c>
       <c r="AC23" s="54">
         <v>9.2444005418019746</v>
       </c>
     </row>
-    <row r="24" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="24" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="53" t="s">
         <v>243</v>
       </c>
       <c r="C24" s="54">
         <v>97.224728168459663</v>
       </c>
       <c r="D24" s="54">
         <v>91.073095909495834</v>
       </c>
       <c r="E24" s="54">
         <v>82.255110262075945</v>
       </c>
       <c r="F24" s="54">
         <v>81.698995954046623</v>
       </c>
       <c r="G24" s="54">
         <v>80.647326017448265</v>
       </c>
       <c r="H24" s="54">
         <v>76.783993653390311</v>
       </c>
       <c r="I24" s="54">
         <v>80.962882266320406</v>
       </c>
       <c r="J24" s="54">
@@ -30092,51 +30168,51 @@
         <v>87.199295303108173</v>
       </c>
       <c r="W24" s="54">
         <v>89.846188510760825</v>
       </c>
       <c r="X24" s="54">
         <v>89.048531222097893</v>
       </c>
       <c r="Y24" s="54">
         <v>91.386860491860318</v>
       </c>
       <c r="Z24" s="54">
         <v>89.247847367595654</v>
       </c>
       <c r="AA24" s="54">
         <v>90.3</v>
       </c>
       <c r="AB24" s="54">
         <v>89.554026754324525</v>
       </c>
       <c r="AC24" s="54">
         <v>90.75559945819802</v>
       </c>
     </row>
     <row r="25" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="26" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B26" s="53" t="s">
         <v>228</v>
       </c>
       <c r="C26" s="55">
         <v>437929.49800000002</v>
       </c>
       <c r="D26" s="55">
         <v>705686</v>
       </c>
       <c r="E26" s="55">
         <v>2419889</v>
       </c>
       <c r="F26" s="55">
         <v>2659403</v>
       </c>
       <c r="G26" s="55">
         <v>2741039</v>
       </c>
       <c r="H26" s="55">
         <v>0</v>
       </c>
       <c r="I26" s="55">
         <v>0</v>
       </c>
       <c r="J26" s="55">
@@ -30178,51 +30254,51 @@
       <c r="V26" s="55">
         <v>0</v>
       </c>
       <c r="W26" s="55">
         <v>0</v>
       </c>
       <c r="X26" s="55">
         <v>0</v>
       </c>
       <c r="Y26" s="55">
         <v>0</v>
       </c>
       <c r="Z26" s="55">
         <v>0</v>
       </c>
       <c r="AA26" s="55">
         <v>0</v>
       </c>
       <c r="AB26" s="55">
         <v>0</v>
       </c>
       <c r="AC26" s="55">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="27" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="53" t="s">
         <v>244</v>
       </c>
       <c r="C27" s="56">
         <v>0</v>
       </c>
       <c r="D27" s="56">
         <v>40799</v>
       </c>
       <c r="E27" s="56">
         <v>617284</v>
       </c>
       <c r="F27" s="56">
         <v>887845</v>
       </c>
       <c r="G27" s="56">
         <v>848775</v>
       </c>
       <c r="H27" s="56">
         <v>909634</v>
       </c>
       <c r="I27" s="56">
         <v>489712.26274999999</v>
       </c>
       <c r="J27" s="56">
@@ -30264,51 +30340,51 @@
       <c r="V27" s="56">
         <v>7007756.1960623804</v>
       </c>
       <c r="W27" s="56">
         <v>7113432.7478885297</v>
       </c>
       <c r="X27" s="56">
         <v>7053969.5368995089</v>
       </c>
       <c r="Y27" s="56">
         <v>5998559.9617580902</v>
       </c>
       <c r="Z27" s="56">
         <v>6781482.4590302706</v>
       </c>
       <c r="AA27" s="56">
         <v>6818155</v>
       </c>
       <c r="AB27" s="56">
         <v>7197959.7415665798</v>
       </c>
       <c r="AC27" s="56">
         <v>7682870.6881198306</v>
       </c>
     </row>
-    <row r="28" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="28" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="53" t="s">
         <v>245</v>
       </c>
       <c r="C28" s="54">
         <v>100</v>
       </c>
       <c r="D28" s="54">
         <v>94.534518443103337</v>
       </c>
       <c r="E28" s="54">
         <v>79.675705005938084</v>
       </c>
       <c r="F28" s="54">
         <v>74.970878833394224</v>
       </c>
       <c r="G28" s="54">
         <v>76.356017331260063</v>
       </c>
       <c r="H28" s="54">
         <v>0</v>
       </c>
       <c r="I28" s="54">
         <v>0</v>
       </c>
       <c r="J28" s="54">
@@ -30350,51 +30426,51 @@
       <c r="V28" s="54">
         <v>0</v>
       </c>
       <c r="W28" s="54">
         <v>0</v>
       </c>
       <c r="X28" s="54">
         <v>0</v>
       </c>
       <c r="Y28" s="54">
         <v>0</v>
       </c>
       <c r="Z28" s="54">
         <v>0</v>
       </c>
       <c r="AA28" s="54">
         <v>0</v>
       </c>
       <c r="AB28" s="54">
         <v>0</v>
       </c>
       <c r="AC28" s="54">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="29" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="53" t="s">
         <v>246</v>
       </c>
       <c r="C29" s="54">
         <v>0</v>
       </c>
       <c r="D29" s="54">
         <v>5.4654815568966555</v>
       </c>
       <c r="E29" s="54">
         <v>20.324294994061912</v>
       </c>
       <c r="F29" s="54">
         <v>25.029121166605773</v>
       </c>
       <c r="G29" s="54">
         <v>23.643982668739941</v>
       </c>
       <c r="H29" s="54">
         <v>24.34671031923618</v>
       </c>
       <c r="I29" s="54">
         <v>12.399034435354094</v>
       </c>
       <c r="J29" s="54">
@@ -30437,51 +30513,51 @@
         <v>68.188030221466562</v>
       </c>
       <c r="W29" s="54">
         <v>69.264024192045397</v>
       </c>
       <c r="X29" s="54">
         <v>70.004147748014361</v>
       </c>
       <c r="Y29" s="54">
         <v>64.292200406614853</v>
       </c>
       <c r="Z29" s="54">
         <v>60.080283176956982</v>
       </c>
       <c r="AA29" s="54">
         <v>60.890981454036073</v>
       </c>
       <c r="AB29" s="54">
         <v>61.418951718948257</v>
       </c>
       <c r="AC29" s="54">
         <v>57.42820937681887</v>
       </c>
     </row>
     <row r="30" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="31" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="31" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="53" t="s">
         <v>247</v>
       </c>
       <c r="C31" s="55">
         <v>437929.49800000002</v>
       </c>
       <c r="D31" s="55">
         <v>705686</v>
       </c>
       <c r="E31" s="55">
         <v>2456512.7958800001</v>
       </c>
       <c r="F31" s="55">
         <v>2688800.44783</v>
       </c>
       <c r="G31" s="55">
         <v>2762708.3095</v>
       </c>
       <c r="H31" s="55">
         <v>1308101.8638500001</v>
       </c>
       <c r="I31" s="55">
         <v>1494725.26003478</v>
       </c>
       <c r="J31" s="55">
@@ -30523,51 +30599,51 @@
       <c r="V31" s="55">
         <v>1765102.58179219</v>
       </c>
       <c r="W31" s="55">
         <v>1685603.02138952</v>
       </c>
       <c r="X31" s="55">
         <v>1347277.51654359</v>
       </c>
       <c r="Y31" s="55">
         <v>1206912.9396577899</v>
       </c>
       <c r="Z31" s="55">
         <v>2484162</v>
       </c>
       <c r="AA31" s="55">
         <v>2301953</v>
       </c>
       <c r="AB31" s="55">
         <v>2293748.5780915502</v>
       </c>
       <c r="AC31" s="55">
         <v>3584007.2392070899</v>
       </c>
     </row>
-    <row r="32" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="32" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="53" t="s">
         <v>248</v>
       </c>
       <c r="C32" s="55">
         <v>0</v>
       </c>
       <c r="D32" s="55">
         <v>40799.432000000001</v>
       </c>
       <c r="E32" s="55">
         <v>580660.20421999996</v>
       </c>
       <c r="F32" s="55">
         <v>858447.55168999999</v>
       </c>
       <c r="G32" s="55">
         <v>827105.30825</v>
       </c>
       <c r="H32" s="55">
         <v>2428066.1222199998</v>
       </c>
       <c r="I32" s="55">
         <v>2454874.7294100001</v>
       </c>
       <c r="J32" s="55">
@@ -30609,51 +30685,51 @@
       <c r="V32" s="55">
         <v>8512003.4928399995</v>
       </c>
       <c r="W32" s="55">
         <v>8584422.1913607996</v>
       </c>
       <c r="X32" s="55">
         <v>8729224.7534230892</v>
       </c>
       <c r="Y32" s="55">
         <v>8123238.96651481</v>
       </c>
       <c r="Z32" s="55">
         <v>8803205</v>
       </c>
       <c r="AA32" s="55">
         <v>8895363</v>
       </c>
       <c r="AB32" s="55">
         <v>9425695.5675921403</v>
       </c>
       <c r="AC32" s="55">
         <v>9794210.1412237901</v>
       </c>
     </row>
-    <row r="33" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="33" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="53" t="s">
         <v>249</v>
       </c>
       <c r="C33" s="54">
         <v>100</v>
       </c>
       <c r="D33" s="54">
         <v>94.534518443103337</v>
       </c>
       <c r="E33" s="54">
         <v>80.88155649612321</v>
       </c>
       <c r="F33" s="54">
         <v>75.799618403618808</v>
       </c>
       <c r="G33" s="54">
         <v>76.959650541782949</v>
       </c>
       <c r="H33" s="54">
         <v>35.011858777496094</v>
       </c>
       <c r="I33" s="54">
         <v>37.844978327663576</v>
       </c>
       <c r="J33" s="54">
@@ -30695,51 +30771,51 @@
       <c r="V33" s="54">
         <v>17.175093542618299</v>
       </c>
       <c r="W33" s="54">
         <v>16.4128420960139</v>
       </c>
       <c r="X33" s="54">
         <v>13.370487897960301</v>
       </c>
       <c r="Y33" s="54">
         <v>12.935619396071401</v>
       </c>
       <c r="Z33" s="54">
         <v>22.008342146231701</v>
       </c>
       <c r="AA33" s="54">
         <v>20.6</v>
       </c>
       <c r="AB33" s="54">
         <v>19.572161866877799</v>
       </c>
       <c r="AC33" s="54">
         <v>26.789871455143501</v>
       </c>
     </row>
-    <row r="34" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="34" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B34" s="53" t="s">
         <v>250</v>
       </c>
       <c r="C34" s="54">
         <v>0</v>
       </c>
       <c r="D34" s="54">
         <v>5.4655394281197882</v>
       </c>
       <c r="E34" s="54">
         <v>19.118443507169331</v>
       </c>
       <c r="F34" s="54">
         <v>24.200381582849577</v>
       </c>
       <c r="G34" s="54">
         <v>23.040338810033052</v>
       </c>
       <c r="H34" s="54">
         <v>64.988140849662003</v>
       </c>
       <c r="I34" s="54">
         <v>62.155021672336417</v>
       </c>
       <c r="J34" s="54">
@@ -30792,51 +30868,51 @@
       </c>
       <c r="Z34" s="54">
         <v>77.991657853768302</v>
       </c>
       <c r="AA34" s="54">
         <v>79.400000000000006</v>
       </c>
       <c r="AB34" s="54">
         <v>80.427838133122194</v>
       </c>
       <c r="AC34" s="54">
         <v>73.210128544856502</v>
       </c>
     </row>
     <row r="35" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D35" s="17"/>
       <c r="F35" s="57"/>
       <c r="G35" s="57"/>
       <c r="H35" s="57"/>
     </row>
     <row r="36" spans="2:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="82" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="37" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="37" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="82" t="s">
         <v>408</v>
       </c>
       <c r="Q37" s="58" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="82" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="39" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="98" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="40" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="98" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="41" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="82" t="s">
         <v>255</v>
@@ -30852,224 +30928,226 @@
     <row r="45" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="2:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="59" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="61" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="62" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="63" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="64" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="C5:C6"/>
-[...3 lines deleted...]
-    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="AC5:AC6"/>
+    <mergeCell ref="AB5:AB6"/>
+    <mergeCell ref="V2:AC3"/>
+    <mergeCell ref="Y5:Y6"/>
+    <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
-    <mergeCell ref="U5:U6"/>
-[...12 lines deleted...]
-    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
-  <dimension ref="A1:AI165"/>
+  <dimension ref="A1:AI166"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A86" workbookViewId="0">
+      <selection activeCell="H104" sqref="H104"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB2" s="103" t="s">
+      <c r="AB2" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="AC2" s="103"/>
-[...5 lines deleted...]
-      <c r="AI2" s="103"/>
+      <c r="AC2" s="104"/>
+      <c r="AD2" s="104"/>
+      <c r="AE2" s="104"/>
+      <c r="AF2" s="104"/>
+      <c r="AG2" s="104"/>
+      <c r="AH2" s="104"/>
+      <c r="AI2" s="104"/>
     </row>
     <row r="3" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB3" s="103"/>
-[...6 lines deleted...]
-      <c r="AI3" s="103"/>
+      <c r="AB3" s="104"/>
+      <c r="AC3" s="104"/>
+      <c r="AD3" s="104"/>
+      <c r="AE3" s="104"/>
+      <c r="AF3" s="104"/>
+      <c r="AG3" s="104"/>
+      <c r="AH3" s="104"/>
+      <c r="AI3" s="104"/>
     </row>
     <row r="4" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="C5" s="105" t="s">
+      <c r="C5" s="103" t="s">
         <v>224</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="103" t="s">
         <v>225</v>
       </c>
-      <c r="E5" s="105" t="s">
+      <c r="E5" s="103" t="s">
         <v>226</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="J5" s="105" t="s">
+      <c r="J5" s="103" t="s">
         <v>258</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="105" t="s">
+      <c r="L5" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="105" t="s">
+      <c r="M5" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="105" t="s">
+      <c r="N5" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="O5" s="105" t="s">
+      <c r="O5" s="103" t="s">
         <v>259</v>
       </c>
-      <c r="P5" s="105" t="s">
+      <c r="P5" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="105" t="s">
+      <c r="S5" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="105" t="s">
+      <c r="T5" s="103" t="s">
         <v>260</v>
       </c>
-      <c r="U5" s="105" t="s">
+      <c r="U5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="105" t="s">
+      <c r="V5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="105" t="s">
+      <c r="W5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="105" t="s">
+      <c r="X5" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="Y5" s="105" t="s">
+      <c r="Y5" s="103" t="s">
         <v>261</v>
       </c>
-      <c r="Z5" s="105" t="s">
+      <c r="Z5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="105" t="s">
+      <c r="AA5" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="105" t="s">
+      <c r="AC5" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="AD5" s="105" t="s">
+      <c r="AD5" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="105" t="s">
+      <c r="AE5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="105" t="s">
+      <c r="AF5" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="105" t="s">
+      <c r="AG5" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AH5" s="105" t="s">
+      <c r="AH5" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="AI5" s="105" t="s">
+      <c r="AI5" s="103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="78" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="107"/>
       <c r="D6" s="107"/>
       <c r="E6" s="107"/>
       <c r="F6" s="107"/>
       <c r="G6" s="107"/>
       <c r="H6" s="107"/>
       <c r="I6" s="107"/>
       <c r="J6" s="107"/>
       <c r="K6" s="107"/>
       <c r="L6" s="107"/>
       <c r="M6" s="107"/>
       <c r="N6" s="107"/>
       <c r="O6" s="107"/>
       <c r="P6" s="107"/>
       <c r="Q6" s="107"/>
       <c r="R6" s="107"/>
       <c r="S6" s="107"/>
       <c r="T6" s="107"/>
@@ -31204,54 +31282,54 @@
       </c>
       <c r="Z8" s="59">
         <v>1308510</v>
       </c>
       <c r="AA8" s="59">
         <v>1361789</v>
       </c>
       <c r="AB8" s="59">
         <v>1371440</v>
       </c>
       <c r="AC8" s="59">
         <v>4061308</v>
       </c>
       <c r="AD8" s="59">
         <v>5432748</v>
       </c>
       <c r="AE8" s="59">
         <v>1397393</v>
       </c>
       <c r="AF8" s="59">
         <v>1456435</v>
       </c>
       <c r="AG8" s="59">
         <v>1454521.9909999999</v>
       </c>
-      <c r="AH8" s="59">
+      <c r="AH8" s="34">
         <v>1499178.443</v>
       </c>
-      <c r="AI8" s="59">
+      <c r="AI8" s="34">
         <v>5807528.4340000004</v>
       </c>
     </row>
     <row r="9" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9"/>
       <c r="B9" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C9" s="5">
         <v>425079.48</v>
       </c>
       <c r="D9" s="5">
         <v>681529.97059514001</v>
       </c>
       <c r="E9" s="5">
         <v>1319595.8615999999</v>
       </c>
       <c r="F9" s="5">
         <v>633456.62408199999</v>
       </c>
       <c r="G9" s="5">
         <v>629319.41421620001</v>
       </c>
       <c r="H9" s="5">
         <v>669309.37970000005</v>
@@ -31313,51 +31391,51 @@
       <c r="AA9" s="5">
         <v>1047405</v>
       </c>
       <c r="AB9" s="5">
         <v>1128533</v>
       </c>
       <c r="AC9" s="5">
         <v>1169380</v>
       </c>
       <c r="AD9" s="5">
         <v>4415996</v>
       </c>
       <c r="AE9" s="5">
         <v>1161381</v>
       </c>
       <c r="AF9" s="5">
         <v>1170177</v>
       </c>
       <c r="AG9" s="5">
         <v>1195481.7901848</v>
       </c>
       <c r="AH9" s="5">
         <v>1318849.1693086</v>
       </c>
       <c r="AI9" s="5">
-        <v>4845888.9594934005</v>
+        <v>4845839.7064779997</v>
       </c>
     </row>
     <row r="10" spans="1:35" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10"/>
       <c r="B10" s="6" t="s">
         <v>265</v>
       </c>
       <c r="C10" s="5">
         <v>120769.61</v>
       </c>
       <c r="D10" s="5">
         <v>258109.40735287301</v>
       </c>
       <c r="E10" s="5">
         <v>537433.59</v>
       </c>
       <c r="F10" s="5">
         <v>252740.98</v>
       </c>
       <c r="G10" s="5">
         <v>276025.38</v>
       </c>
       <c r="H10" s="5">
         <v>280304.87</v>
       </c>
@@ -31418,51 +31496,51 @@
       <c r="AA10" s="5">
         <v>589030</v>
       </c>
       <c r="AB10" s="5">
         <v>593333</v>
       </c>
       <c r="AC10" s="5">
         <v>601030</v>
       </c>
       <c r="AD10" s="5">
         <v>2351241</v>
       </c>
       <c r="AE10" s="5">
         <v>596695</v>
       </c>
       <c r="AF10" s="5">
         <v>629380</v>
       </c>
       <c r="AG10" s="5">
         <v>627229.65899999999</v>
       </c>
       <c r="AH10" s="5">
         <v>651640.28200000001</v>
       </c>
       <c r="AI10" s="5">
-        <v>2504944.9410000001</v>
+        <v>2504944.3250000002</v>
       </c>
     </row>
     <row r="11" spans="1:35" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
       <c r="B11" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C11" s="5">
         <v>138964</v>
       </c>
       <c r="D11" s="5">
         <v>259059.80350408587</v>
       </c>
       <c r="E11" s="5">
         <v>543233.43999999994</v>
       </c>
       <c r="F11" s="5">
         <v>260577.16</v>
       </c>
       <c r="G11" s="5">
         <v>281688.51</v>
       </c>
       <c r="H11" s="5">
         <v>286820.53000000003</v>
       </c>
@@ -31519,54 +31597,54 @@
       </c>
       <c r="Z11" s="5">
         <v>573007</v>
       </c>
       <c r="AA11" s="5">
         <v>596211</v>
       </c>
       <c r="AB11" s="5">
         <v>599362</v>
       </c>
       <c r="AC11" s="5">
         <v>609568</v>
       </c>
       <c r="AD11" s="5">
         <v>2378148</v>
       </c>
       <c r="AE11" s="5">
         <v>602693</v>
       </c>
       <c r="AF11" s="5">
         <v>636686</v>
       </c>
       <c r="AG11" s="5">
         <v>629827.30299999996</v>
       </c>
-      <c r="AH11" s="5">
+      <c r="AH11" s="7">
         <v>654837.99699999997</v>
       </c>
-      <c r="AI11" s="5">
+      <c r="AI11" s="7">
         <v>2524044.2999999998</v>
       </c>
     </row>
     <row r="12" spans="1:35" s="54" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12"/>
       <c r="B12" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C12" s="54">
         <v>346.51289749729773</v>
       </c>
       <c r="D12" s="54">
         <v>412.71817597187191</v>
       </c>
       <c r="E12" s="54">
         <v>416.970742493599</v>
       </c>
       <c r="F12" s="54">
         <v>424.31193538476521</v>
       </c>
       <c r="G12" s="54">
         <v>427.29246873389093</v>
       </c>
       <c r="H12" s="54">
         <v>424.72558476408665</v>
@@ -31628,51 +31706,51 @@
       <c r="AA12" s="54">
         <v>432.5</v>
       </c>
       <c r="AB12" s="54">
         <v>432.6</v>
       </c>
       <c r="AC12" s="54">
         <v>432.1</v>
       </c>
       <c r="AD12" s="54">
         <v>432.8</v>
       </c>
       <c r="AE12" s="54">
         <v>427</v>
       </c>
       <c r="AF12" s="54">
         <v>432.1</v>
       </c>
       <c r="AG12" s="54">
         <v>431.22734677168597</v>
       </c>
       <c r="AH12" s="54">
         <v>434.664922673251</v>
       </c>
       <c r="AI12" s="54">
-        <v>1724.9922694449369</v>
+        <v>431.32711289862198</v>
       </c>
     </row>
     <row r="13" spans="1:35" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13"/>
       <c r="B13" s="25" t="s">
         <v>268</v>
       </c>
       <c r="C13" s="5">
         <v>56706.73</v>
       </c>
       <c r="D13" s="5">
         <v>187133.00036734599</v>
       </c>
       <c r="E13" s="5">
         <v>334592.46999999997</v>
       </c>
       <c r="F13" s="5">
         <v>91498.65</v>
       </c>
       <c r="G13" s="5">
         <v>116073.72</v>
       </c>
       <c r="H13" s="5">
         <v>97037.36</v>
       </c>
@@ -31729,54 +31807,54 @@
       </c>
       <c r="Z13" s="5">
         <v>291654</v>
       </c>
       <c r="AA13" s="5">
         <v>317940</v>
       </c>
       <c r="AB13" s="5">
         <v>344184</v>
       </c>
       <c r="AC13" s="5">
         <v>337770</v>
       </c>
       <c r="AD13" s="5">
         <v>1291548</v>
       </c>
       <c r="AE13" s="5">
         <v>319738</v>
       </c>
       <c r="AF13" s="5">
         <v>403235</v>
       </c>
       <c r="AG13" s="5">
         <v>491545.61900000001</v>
       </c>
-      <c r="AH13" s="5">
+      <c r="AH13" s="7">
         <v>474030.571</v>
       </c>
-      <c r="AI13" s="5">
+      <c r="AI13" s="7">
         <v>1688549.19</v>
       </c>
     </row>
     <row r="14" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14"/>
       <c r="B14" s="25" t="s">
         <v>269</v>
       </c>
       <c r="C14" s="5">
         <v>82257.27</v>
       </c>
       <c r="D14" s="5">
         <v>71926.803136739894</v>
       </c>
       <c r="E14" s="5">
         <v>208640.97</v>
       </c>
       <c r="F14" s="5">
         <v>169078.51</v>
       </c>
       <c r="G14" s="5">
         <v>165614.79</v>
       </c>
       <c r="H14" s="5">
         <v>189783.17</v>
@@ -31834,54 +31912,54 @@
       </c>
       <c r="Z14" s="5">
         <v>281353</v>
       </c>
       <c r="AA14" s="5">
         <v>278271</v>
       </c>
       <c r="AB14" s="5">
         <v>255178</v>
       </c>
       <c r="AC14" s="5">
         <v>271797</v>
       </c>
       <c r="AD14" s="5">
         <v>1086600</v>
       </c>
       <c r="AE14" s="5">
         <v>282955</v>
       </c>
       <c r="AF14" s="5">
         <v>233451</v>
       </c>
       <c r="AG14" s="5">
         <v>138281.68400000001</v>
       </c>
-      <c r="AH14" s="5">
+      <c r="AH14" s="7">
         <v>180807.42600000001</v>
       </c>
-      <c r="AI14" s="5">
+      <c r="AI14" s="7">
         <v>835495.11</v>
       </c>
     </row>
     <row r="15" spans="1:35" s="60" customFormat="1" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15"/>
       <c r="B15" s="23" t="s">
         <v>270</v>
       </c>
       <c r="C15" s="60">
         <v>0.40806777294838953</v>
       </c>
       <c r="D15" s="60">
         <v>0.72235444417139971</v>
       </c>
       <c r="E15" s="60">
         <v>0.61592760195322305</v>
       </c>
       <c r="F15" s="60">
         <v>0.35113841136345181</v>
       </c>
       <c r="G15" s="60">
         <v>0.41206409164505858</v>
       </c>
       <c r="H15" s="60">
         <v>0.33832083079966413</v>
@@ -31939,54 +32017,56 @@
       </c>
       <c r="Z15" s="60">
         <v>0.50900000000000001</v>
       </c>
       <c r="AA15" s="60">
         <v>0.53300000000000003</v>
       </c>
       <c r="AB15" s="60">
         <v>0.57399999999999995</v>
       </c>
       <c r="AC15" s="60">
         <v>0.55504512056057098</v>
       </c>
       <c r="AD15" s="60">
         <v>0.53718566254361899</v>
       </c>
       <c r="AE15" s="60">
         <v>0.54405371624685095</v>
       </c>
       <c r="AF15" s="60">
         <v>0.63333417100423128</v>
       </c>
       <c r="AG15" s="60">
         <v>0.74714432897838201</v>
       </c>
-      <c r="AH15" s="60">
-[...2 lines deleted...]
-      <c r="AI15" s="60">
+      <c r="AH15" s="108">
+        <f t="shared" ref="AH15:AI15" si="0">AH13/SUM(AH13:AH14)</f>
+        <v>0.72388983713784105</v>
+      </c>
+      <c r="AI15" s="108">
+        <f t="shared" si="0"/>
         <v>0.66898556019797273</v>
       </c>
     </row>
     <row r="16" spans="1:35" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16"/>
       <c r="B16" s="6" t="s">
         <v>271</v>
       </c>
       <c r="C16" s="5">
         <v>135210.4</v>
       </c>
       <c r="D16" s="5">
         <v>248389.13</v>
       </c>
       <c r="E16" s="5">
         <v>479620.08</v>
       </c>
       <c r="F16" s="5">
         <v>225457.95</v>
       </c>
       <c r="G16" s="5">
         <v>231039.59</v>
       </c>
       <c r="H16" s="5">
         <v>237589.69</v>
@@ -32044,55 +32124,55 @@
       </c>
       <c r="Z16" s="5">
         <v>471470</v>
       </c>
       <c r="AA16" s="5">
         <v>497289</v>
       </c>
       <c r="AB16" s="5">
         <v>486644</v>
       </c>
       <c r="AC16" s="5">
         <v>472662</v>
       </c>
       <c r="AD16" s="5">
         <v>1928065</v>
       </c>
       <c r="AE16" s="5">
         <v>508492</v>
       </c>
       <c r="AF16" s="5">
         <v>507743</v>
       </c>
       <c r="AG16" s="5">
         <v>494437.85800000001</v>
       </c>
-      <c r="AH16" s="5">
+      <c r="AH16" s="7">
         <v>480476.69500000001</v>
       </c>
-      <c r="AI16" s="5">
-        <v>1991149.5530000001</v>
+      <c r="AI16" s="7">
+        <v>1988197.547</v>
       </c>
     </row>
     <row r="17" spans="1:35" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="25" t="s">
         <v>272</v>
       </c>
       <c r="C17" s="5">
         <v>41758.35</v>
       </c>
       <c r="D17" s="5">
         <v>113190.65</v>
       </c>
       <c r="E17" s="5">
         <v>128879.78</v>
       </c>
       <c r="F17" s="5">
         <v>63149.85</v>
       </c>
       <c r="G17" s="5">
         <v>75537.7</v>
       </c>
       <c r="H17" s="5">
         <v>75487.89</v>
       </c>
@@ -32149,55 +32229,55 @@
       </c>
       <c r="Z17" s="5">
         <v>133691</v>
       </c>
       <c r="AA17" s="5">
         <v>133303</v>
       </c>
       <c r="AB17" s="5">
         <v>138741</v>
       </c>
       <c r="AC17" s="5">
         <v>149352</v>
       </c>
       <c r="AD17" s="5">
         <v>555087</v>
       </c>
       <c r="AE17" s="5">
         <v>148586</v>
       </c>
       <c r="AF17" s="5">
         <v>149878</v>
       </c>
       <c r="AG17" s="5">
         <v>147130</v>
       </c>
-      <c r="AH17" s="5">
+      <c r="AH17" s="7">
         <v>152389.91899999999</v>
       </c>
-      <c r="AI17" s="5">
-        <v>597983.91899999999</v>
+      <c r="AI17" s="7">
+        <v>589780</v>
       </c>
     </row>
     <row r="18" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18"/>
       <c r="B18" s="25" t="s">
         <v>273</v>
       </c>
       <c r="C18" s="5">
         <v>33620.49</v>
       </c>
       <c r="D18" s="5">
         <v>72379.839999999997</v>
       </c>
       <c r="E18" s="5">
         <v>143419.09</v>
       </c>
       <c r="F18" s="5">
         <v>67639.839999999997</v>
       </c>
       <c r="G18" s="5">
         <v>72717.05</v>
       </c>
       <c r="H18" s="5">
         <v>73394.22</v>
       </c>
@@ -32254,55 +32334,55 @@
       </c>
       <c r="Z18" s="5">
         <v>114623</v>
       </c>
       <c r="AA18" s="5">
         <v>126968</v>
       </c>
       <c r="AB18" s="5">
         <v>127326</v>
       </c>
       <c r="AC18" s="5">
         <v>131089</v>
       </c>
       <c r="AD18" s="5">
         <v>500006</v>
       </c>
       <c r="AE18" s="5">
         <v>125588</v>
       </c>
       <c r="AF18" s="5">
         <v>121589</v>
       </c>
       <c r="AG18" s="5">
         <v>129889</v>
       </c>
-      <c r="AH18" s="5">
+      <c r="AH18" s="7">
         <v>124950.77800000001</v>
       </c>
-      <c r="AI18" s="5">
-        <v>502016.77799999999</v>
+      <c r="AI18" s="7">
+        <v>506612</v>
       </c>
     </row>
     <row r="19" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19"/>
       <c r="B19" s="25" t="s">
         <v>274</v>
       </c>
       <c r="C19" s="5">
         <v>59831.56</v>
       </c>
       <c r="D19" s="5">
         <v>62818.64</v>
       </c>
       <c r="E19" s="5">
         <v>207321.21</v>
       </c>
       <c r="F19" s="5">
         <v>94668.26</v>
       </c>
       <c r="G19" s="5">
         <v>82784.84</v>
       </c>
       <c r="H19" s="5">
         <v>88707.58</v>
       </c>
@@ -32359,55 +32439,55 @@
       </c>
       <c r="Z19" s="5">
         <v>223156</v>
       </c>
       <c r="AA19" s="5">
         <v>237017</v>
       </c>
       <c r="AB19" s="5">
         <v>220577</v>
       </c>
       <c r="AC19" s="5">
         <v>192221</v>
       </c>
       <c r="AD19" s="5">
         <v>872972</v>
       </c>
       <c r="AE19" s="5">
         <v>234318</v>
       </c>
       <c r="AF19" s="5">
         <v>236276</v>
       </c>
       <c r="AG19" s="5">
         <v>217419</v>
       </c>
-      <c r="AH19" s="5">
+      <c r="AH19" s="7">
         <v>203135.99799999999</v>
       </c>
-      <c r="AI19" s="5">
-        <v>891148.99800000002</v>
+      <c r="AI19" s="7">
+        <v>891806</v>
       </c>
     </row>
     <row r="20" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20"/>
       <c r="B20" s="6" t="s">
         <v>275</v>
       </c>
       <c r="C20" s="5">
         <v>2832.8</v>
       </c>
       <c r="D20" s="5">
         <v>7492</v>
       </c>
       <c r="E20" s="5">
         <v>15504.43</v>
       </c>
       <c r="F20" s="5">
         <v>7703.98</v>
       </c>
       <c r="G20" s="5">
         <v>8535.1</v>
       </c>
       <c r="H20" s="5">
         <v>8782.81</v>
       </c>
@@ -33387,51 +33467,51 @@
       <c r="AB30" s="5">
         <v>55485</v>
       </c>
       <c r="AC30" s="5">
         <v>53227</v>
       </c>
       <c r="AD30" s="5">
         <v>217079</v>
       </c>
       <c r="AE30" s="5">
         <v>62071</v>
       </c>
       <c r="AF30" s="5">
         <v>64109</v>
       </c>
       <c r="AG30" s="5">
         <v>60222</v>
       </c>
       <c r="AH30" s="5">
         <v>58117</v>
       </c>
       <c r="AI30" s="5">
         <v>244519</v>
       </c>
     </row>
-    <row r="31" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31"/>
       <c r="B31" s="53" t="s">
         <v>285</v>
       </c>
       <c r="C31" s="5">
         <v>3448.4682400000002</v>
       </c>
       <c r="D31" s="5">
         <v>12322.197459999999</v>
       </c>
       <c r="E31" s="5">
         <v>24059.296497834399</v>
       </c>
       <c r="F31" s="5">
         <v>16235</v>
       </c>
       <c r="G31" s="5">
         <v>22321</v>
       </c>
       <c r="H31" s="5">
         <v>39329.914669999998</v>
       </c>
       <c r="I31" s="5">
         <v>38033.741139999998</v>
       </c>
@@ -34119,54 +34199,58 @@
       <c r="AA37" s="9">
         <v>2228712.3695999999</v>
       </c>
       <c r="AB37" s="9">
         <v>2378030.1800000002</v>
       </c>
       <c r="AC37" s="9">
         <v>2609879.8579600002</v>
       </c>
       <c r="AD37" s="9">
         <v>9092560.8753299993</v>
       </c>
       <c r="AE37" s="9">
         <v>2320412.0088200001</v>
       </c>
       <c r="AF37" s="9">
         <v>2631256.8646999998</v>
       </c>
       <c r="AG37" s="9">
         <v>2877126.9201500001</v>
       </c>
       <c r="AH37" s="9">
         <v>2814163.20633</v>
       </c>
       <c r="AI37" s="9">
+        <f>SUM(AI35:AI36)</f>
         <v>10642959</v>
       </c>
     </row>
-    <row r="38" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AH38" s="109"/>
+      <c r="AI38" s="109"/>
+    </row>
     <row r="39" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39"/>
       <c r="B39" s="12" t="s">
         <v>291</v>
       </c>
       <c r="C39" s="50"/>
       <c r="D39" s="50"/>
       <c r="E39" s="50"/>
       <c r="F39" s="50"/>
       <c r="G39" s="50"/>
       <c r="H39" s="50"/>
       <c r="I39" s="50"/>
       <c r="J39" s="50"/>
       <c r="K39" s="50"/>
       <c r="L39" s="50"/>
       <c r="M39" s="50"/>
       <c r="N39" s="50"/>
       <c r="O39" s="50"/>
       <c r="P39" s="50"/>
       <c r="Q39" s="50"/>
       <c r="R39" s="50"/>
       <c r="S39" s="50"/>
       <c r="T39" s="50"/>
       <c r="U39" s="50"/>
       <c r="V39" s="50"/>
@@ -34792,51 +34876,54 @@
       <c r="AB45" s="9">
         <v>531325.81999999995</v>
       </c>
       <c r="AC45" s="9">
         <v>453417.14204000012</v>
       </c>
       <c r="AD45" s="9">
         <v>1596268.12467</v>
       </c>
       <c r="AE45" s="9">
         <v>414675.99118000001</v>
       </c>
       <c r="AF45" s="9">
         <v>827427.13529999997</v>
       </c>
       <c r="AG45" s="9">
         <v>762744.07984999998</v>
       </c>
       <c r="AH45" s="9">
         <v>318074.79366999998</v>
       </c>
       <c r="AI45" s="9">
         <v>2322922</v>
       </c>
     </row>
-    <row r="46" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AH46" s="109"/>
+      <c r="AI46" s="109"/>
+    </row>
     <row r="47" spans="1:35" s="102" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47"/>
       <c r="B47" s="12" t="s">
         <v>298</v>
       </c>
       <c r="C47" s="99">
         <v>285639.46346</v>
       </c>
       <c r="D47" s="99">
         <v>565285.12599999993</v>
       </c>
       <c r="E47" s="99">
         <v>1231820.4576252601</v>
       </c>
       <c r="F47" s="99">
         <v>610170.14217999997</v>
       </c>
       <c r="G47" s="99">
         <v>661755.35765000002</v>
       </c>
       <c r="H47" s="99">
         <v>839314.60123999999</v>
       </c>
       <c r="I47" s="99">
         <v>996463.87952999992</v>
@@ -34891,54 +34978,55 @@
       </c>
       <c r="Z47" s="99">
         <v>2037842</v>
       </c>
       <c r="AA47" s="99">
         <v>2678334</v>
       </c>
       <c r="AB47" s="99">
         <v>2909356</v>
       </c>
       <c r="AC47" s="99">
         <v>3063297.0000000005</v>
       </c>
       <c r="AD47" s="99">
         <v>10688829</v>
       </c>
       <c r="AE47" s="99">
         <v>2735088</v>
       </c>
       <c r="AF47" s="99">
         <v>3458684</v>
       </c>
       <c r="AG47" s="99">
         <v>3639871</v>
       </c>
-      <c r="AH47" s="99">
+      <c r="AH47" s="110">
         <v>3132238</v>
       </c>
-      <c r="AI47" s="99">
+      <c r="AI47" s="110">
+        <f>SUM(AI37,AI45)</f>
         <v>12965881</v>
       </c>
     </row>
     <row r="48" spans="1:35" s="101" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48"/>
       <c r="B48" s="77"/>
       <c r="C48" s="100"/>
       <c r="D48" s="100"/>
       <c r="E48" s="100"/>
       <c r="F48" s="100"/>
       <c r="G48" s="100"/>
       <c r="H48" s="100"/>
       <c r="I48" s="100"/>
       <c r="J48" s="100"/>
       <c r="K48" s="100"/>
       <c r="L48" s="100"/>
       <c r="M48" s="100"/>
       <c r="N48" s="100"/>
       <c r="O48" s="100"/>
       <c r="P48" s="100"/>
       <c r="Q48" s="100"/>
       <c r="R48" s="100"/>
       <c r="S48" s="100"/>
       <c r="T48" s="100"/>
       <c r="U48" s="100"/>
@@ -35493,54 +35581,54 @@
       <c r="Z54" s="65">
         <v>0.40196197029467484</v>
       </c>
       <c r="AA54" s="65">
         <v>0.46880849673938751</v>
       </c>
       <c r="AB54" s="65">
         <v>0.43096752511848807</v>
       </c>
       <c r="AC54" s="65">
         <v>0.42701076716258363</v>
       </c>
       <c r="AD54" s="65">
         <v>0.43119508625025554</v>
       </c>
       <c r="AE54" s="65">
         <v>0.45800000000000002</v>
       </c>
       <c r="AF54" s="65">
         <v>0.46300000000000002</v>
       </c>
       <c r="AG54" s="65">
         <v>0.43865174459582401</v>
       </c>
       <c r="AH54" s="65">
-        <v>0.46435535807443917</v>
+        <v>0.46435535807443901</v>
       </c>
       <c r="AI54" s="65">
-        <v>0.4555316659177685</v>
+        <v>0.455531665917769</v>
       </c>
     </row>
     <row r="55" spans="1:35" s="101" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55"/>
       <c r="B55"/>
       <c r="C55" s="61"/>
       <c r="D55" s="61"/>
       <c r="E55" s="61"/>
       <c r="F55" s="61"/>
       <c r="G55" s="61"/>
       <c r="H55" s="61"/>
       <c r="I55" s="61"/>
       <c r="J55" s="61"/>
       <c r="K55" s="61"/>
       <c r="L55" s="61"/>
       <c r="M55" s="61"/>
       <c r="N55" s="61"/>
       <c r="O55" s="61"/>
       <c r="P55" s="61"/>
       <c r="Q55" s="61"/>
       <c r="R55" s="61"/>
       <c r="S55" s="61"/>
       <c r="T55" s="61"/>
       <c r="U55" s="61"/>
       <c r="V55" s="61"/>
@@ -35677,50 +35765,51 @@
       <c r="AA57" s="63">
         <v>2228712.3695999999</v>
       </c>
       <c r="AB57" s="63">
         <v>2378030.1800000002</v>
       </c>
       <c r="AC57" s="63">
         <v>2609879.8579600002</v>
       </c>
       <c r="AD57" s="63">
         <v>9092560.8753299993</v>
       </c>
       <c r="AE57" s="63">
         <v>2320412.0088200001</v>
       </c>
       <c r="AF57" s="63">
         <v>2631256.8646999998</v>
       </c>
       <c r="AG57" s="63">
         <v>2877126.9201500001</v>
       </c>
       <c r="AH57" s="63">
         <v>2814163.20633</v>
       </c>
       <c r="AI57" s="63">
+        <f>AI37</f>
         <v>10642959</v>
       </c>
     </row>
     <row r="58" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58"/>
       <c r="B58" s="8" t="s">
         <v>307</v>
       </c>
       <c r="C58" s="9">
         <v>-127940</v>
       </c>
       <c r="D58" s="9">
         <v>-252814.52299999999</v>
       </c>
       <c r="E58" s="9">
         <v>-583835.68000000005</v>
       </c>
       <c r="F58" s="9">
         <v>-297936</v>
       </c>
       <c r="G58" s="9">
         <v>-284577.58563384198</v>
       </c>
       <c r="H58" s="9">
         <v>-387429</v>
@@ -35782,50 +35871,51 @@
       <c r="AA58" s="9">
         <v>-1063477</v>
       </c>
       <c r="AB58" s="9">
         <v>-1208786</v>
       </c>
       <c r="AC58" s="9">
         <v>-1352616</v>
       </c>
       <c r="AD58" s="9">
         <v>-4762522</v>
       </c>
       <c r="AE58" s="9">
         <v>-1234864</v>
       </c>
       <c r="AF58" s="9">
         <v>-1293674</v>
       </c>
       <c r="AG58" s="9">
         <v>-1395629</v>
       </c>
       <c r="AH58" s="9">
         <v>-1355577</v>
       </c>
       <c r="AI58" s="9">
+        <f>SUM(AI59:AI62)</f>
         <v>-5279744</v>
       </c>
     </row>
     <row r="59" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59"/>
       <c r="B59" s="25" t="s">
         <v>308</v>
       </c>
       <c r="C59" s="5">
         <v>-98216</v>
       </c>
       <c r="D59" s="5">
         <v>-197509.17300000001</v>
       </c>
       <c r="E59" s="5">
         <v>-473998.68</v>
       </c>
       <c r="F59" s="5">
         <v>-237949</v>
       </c>
       <c r="G59" s="5">
         <v>-235933.892734514</v>
       </c>
       <c r="H59" s="5">
         <v>-319921</v>
@@ -36307,50 +36397,51 @@
       <c r="AA63" s="9">
         <v>-163208</v>
       </c>
       <c r="AB63" s="9">
         <v>-175703</v>
       </c>
       <c r="AC63" s="9">
         <v>-183636</v>
       </c>
       <c r="AD63" s="9">
         <v>-672970</v>
       </c>
       <c r="AE63" s="9">
         <v>-171093</v>
       </c>
       <c r="AF63" s="9">
         <v>-176777</v>
       </c>
       <c r="AG63" s="9">
         <v>-188279</v>
       </c>
       <c r="AH63" s="9">
         <v>-184866</v>
       </c>
       <c r="AI63" s="9">
+        <f>SUM(AI64:AI67)</f>
         <v>-721015</v>
       </c>
     </row>
     <row r="64" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64"/>
       <c r="B64" s="25" t="s">
         <v>313</v>
       </c>
       <c r="C64" s="5">
         <v>-6042</v>
       </c>
       <c r="D64" s="5">
         <v>-13536</v>
       </c>
       <c r="E64" s="5">
         <v>-18893</v>
       </c>
       <c r="F64" s="5">
         <v>-6354</v>
       </c>
       <c r="G64" s="5">
         <v>-5171.9772009339404</v>
       </c>
       <c r="H64" s="5">
         <v>-8625</v>
@@ -36832,50 +36923,51 @@
       <c r="AA68" s="9">
         <v>-1226685</v>
       </c>
       <c r="AB68" s="9">
         <v>-1384489</v>
       </c>
       <c r="AC68" s="9">
         <v>-1536252</v>
       </c>
       <c r="AD68" s="9">
         <v>-5435492</v>
       </c>
       <c r="AE68" s="9">
         <v>-1405957</v>
       </c>
       <c r="AF68" s="9">
         <v>-1470451</v>
       </c>
       <c r="AG68" s="9">
         <v>-1583908</v>
       </c>
       <c r="AH68" s="9">
         <v>-1540443</v>
       </c>
       <c r="AI68" s="9">
+        <f>SUM(AI58,AI63)</f>
         <v>-6000759</v>
       </c>
     </row>
     <row r="69" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69"/>
       <c r="B69" s="8" t="s">
         <v>318</v>
       </c>
       <c r="C69" s="9">
         <v>118250.46346</v>
       </c>
       <c r="D69" s="9">
         <v>253627.52999999997</v>
       </c>
       <c r="E69" s="9">
         <v>562859.87831526005</v>
       </c>
       <c r="F69" s="9">
         <v>187012.76032</v>
       </c>
       <c r="G69" s="9">
         <v>282752.98777919466</v>
       </c>
       <c r="H69" s="9">
         <v>394896.60123999999</v>
@@ -36937,50 +37029,51 @@
       <c r="AA69" s="9">
         <v>1002027.3695999999</v>
       </c>
       <c r="AB69" s="9">
         <v>993541.18000000017</v>
       </c>
       <c r="AC69" s="9">
         <v>1073627.8579600002</v>
       </c>
       <c r="AD69" s="9">
         <v>3657068.8753299993</v>
       </c>
       <c r="AE69" s="9">
         <v>914455.0088200001</v>
       </c>
       <c r="AF69" s="9">
         <v>1160805.8646999998</v>
       </c>
       <c r="AG69" s="9">
         <v>1293218.9201500001</v>
       </c>
       <c r="AH69" s="9">
         <v>1273720.20633</v>
       </c>
       <c r="AI69" s="9">
+        <f>AI57+AI68</f>
         <v>4642200</v>
       </c>
     </row>
     <row r="70" spans="1:35" s="60" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70"/>
       <c r="B70" s="66" t="s">
         <v>319</v>
       </c>
       <c r="C70" s="60">
         <v>0.41398503563762434</v>
       </c>
       <c r="D70" s="60">
         <v>0.42795807024756999</v>
       </c>
       <c r="E70" s="60">
         <v>0.431137278689603</v>
       </c>
       <c r="F70" s="60">
         <v>0.29765397986203401</v>
       </c>
       <c r="G70" s="60">
         <v>0.412342850451478</v>
       </c>
       <c r="H70" s="60">
         <v>0.42774848199269999</v>
@@ -37039,53 +37132,55 @@
       <c r="Z70" s="60">
         <v>0.31337513349722312</v>
       </c>
       <c r="AA70" s="60">
         <v>0.44959923194568152</v>
       </c>
       <c r="AB70" s="60">
         <v>0.41780007182246953</v>
       </c>
       <c r="AC70" s="60">
         <v>0.41137060569492884</v>
       </c>
       <c r="AD70" s="60">
         <v>0.40220449722282142</v>
       </c>
       <c r="AE70" s="60">
         <v>0.39409165499235121</v>
       </c>
       <c r="AF70" s="60">
         <v>0.44116022280947015</v>
       </c>
       <c r="AG70" s="60">
         <v>0.44948274999372556</v>
       </c>
       <c r="AH70" s="60">
+        <f t="shared" ref="AH70:AI70" si="1">AH69/AH57</f>
         <v>0.45261063873800023</v>
       </c>
       <c r="AI70" s="60">
+        <f t="shared" si="1"/>
         <v>0.43617569136553097</v>
       </c>
     </row>
     <row r="71" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="8" t="s">
         <v>320</v>
       </c>
       <c r="C71" s="67">
         <v>17.7</v>
       </c>
       <c r="D71" s="67">
         <v>18.25</v>
       </c>
       <c r="E71" s="67">
         <v>22.53</v>
       </c>
       <c r="F71" s="68">
         <v>24.01</v>
       </c>
       <c r="G71" s="67">
         <v>24.21</v>
       </c>
       <c r="H71" s="67">
         <v>28.79</v>
       </c>
@@ -37253,51 +37348,54 @@
       <c r="AB72" s="48">
         <v>107.89064198954701</v>
       </c>
       <c r="AC72" s="48">
         <v>120.026658561758</v>
       </c>
       <c r="AD72" s="48">
         <v>110.85227864834</v>
       </c>
       <c r="AE72" s="48">
         <v>117.25</v>
       </c>
       <c r="AF72" s="48">
         <v>114.24</v>
       </c>
       <c r="AG72" s="48">
         <v>115.42556429794701</v>
       </c>
       <c r="AH72" s="48">
         <v>124.292597929099</v>
       </c>
       <c r="AI72" s="48">
         <v>117.991921527171</v>
       </c>
     </row>
-    <row r="73" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="73" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AH73" s="61"/>
+      <c r="AI73" s="61"/>
+    </row>
     <row r="74" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74"/>
       <c r="B74" s="12" t="s">
         <v>322</v>
       </c>
       <c r="C74" s="50"/>
       <c r="D74" s="50"/>
       <c r="E74" s="50"/>
       <c r="F74" s="50"/>
       <c r="G74" s="50"/>
       <c r="H74" s="50"/>
       <c r="I74" s="50"/>
       <c r="J74" s="50"/>
       <c r="K74" s="50"/>
       <c r="L74" s="50"/>
       <c r="M74" s="50"/>
       <c r="N74" s="50"/>
       <c r="O74" s="50"/>
       <c r="P74" s="50"/>
       <c r="Q74" s="50"/>
       <c r="R74" s="50"/>
       <c r="S74" s="50"/>
       <c r="T74" s="50"/>
       <c r="U74" s="50"/>
       <c r="V74" s="50"/>
@@ -37395,50 +37493,51 @@
       <c r="AA75" s="63">
         <v>449621.63040000002</v>
       </c>
       <c r="AB75" s="63">
         <v>531325.81999999995</v>
       </c>
       <c r="AC75" s="63">
         <v>453417.14204000012</v>
       </c>
       <c r="AD75" s="63">
         <v>1596268.12467</v>
       </c>
       <c r="AE75" s="63">
         <v>414675.99118000001</v>
       </c>
       <c r="AF75" s="63">
         <v>827427.13529999997</v>
       </c>
       <c r="AG75" s="63">
         <v>762744.07984999998</v>
       </c>
       <c r="AH75" s="63">
         <v>318074.79366999998</v>
       </c>
       <c r="AI75" s="63">
+        <f>AI45</f>
         <v>2322922</v>
       </c>
     </row>
     <row r="76" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76"/>
       <c r="B76" s="8" t="s">
         <v>324</v>
       </c>
       <c r="C76" s="9">
         <v>0</v>
       </c>
       <c r="D76" s="9">
         <v>0</v>
       </c>
       <c r="E76" s="9">
         <v>-11587.32</v>
       </c>
       <c r="F76" s="9">
         <v>-54685</v>
       </c>
       <c r="G76" s="9">
         <v>-39668.772795611898</v>
       </c>
       <c r="H76" s="9">
         <v>-3780</v>
@@ -37500,50 +37599,51 @@
       <c r="AA76" s="9">
         <v>-341197</v>
       </c>
       <c r="AB76" s="9">
         <v>-494015</v>
       </c>
       <c r="AC76" s="9">
         <v>-432187</v>
       </c>
       <c r="AD76" s="9">
         <v>-1382944</v>
       </c>
       <c r="AE76" s="9">
         <v>-381014</v>
       </c>
       <c r="AF76" s="9">
         <v>-614256</v>
       </c>
       <c r="AG76" s="9">
         <v>-629188</v>
       </c>
       <c r="AH76" s="9">
         <v>-292343</v>
       </c>
       <c r="AI76" s="9">
+        <f>SUM(AI77:AI79)</f>
         <v>-1916801</v>
       </c>
     </row>
     <row r="77" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77"/>
       <c r="B77" s="25" t="s">
         <v>292</v>
       </c>
       <c r="C77" s="5">
         <v>0</v>
       </c>
       <c r="D77" s="5">
         <v>0</v>
       </c>
       <c r="E77" s="5">
         <v>-4425.32</v>
       </c>
       <c r="F77" s="5">
         <v>-54222</v>
       </c>
       <c r="G77" s="5">
         <v>-37825.825355096902</v>
       </c>
       <c r="H77" s="5">
         <v>0</v>
@@ -37917,53 +38017,54 @@
       <c r="Z80" s="9">
         <v>46358.532230000012</v>
       </c>
       <c r="AA80" s="9">
         <v>108424.63040000002</v>
       </c>
       <c r="AB80" s="9">
         <v>37310.819999999949</v>
       </c>
       <c r="AC80" s="9">
         <v>21230.142040000123</v>
       </c>
       <c r="AD80" s="9">
         <v>213324.12467000005</v>
       </c>
       <c r="AE80" s="9">
         <v>33661.991180000012</v>
       </c>
       <c r="AF80" s="9">
         <v>213171.13529999997</v>
       </c>
       <c r="AG80" s="9">
         <v>133556.07984999998</v>
       </c>
       <c r="AH80" s="9">
-        <v>25731.793669999985</v>
+        <v>25731.793669999999</v>
       </c>
       <c r="AI80" s="9">
+        <f>AI75+AI76</f>
         <v>406121</v>
       </c>
     </row>
     <row r="81" spans="1:35" s="60" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81"/>
       <c r="B81" s="66" t="s">
         <v>326</v>
       </c>
       <c r="C81" s="60">
         <v>0</v>
       </c>
       <c r="D81" s="60">
         <v>0</v>
       </c>
       <c r="E81" s="60">
         <v>-0.74117134763981873</v>
       </c>
       <c r="F81" s="60">
         <v>0.30200097693416228</v>
       </c>
       <c r="G81" s="60">
         <v>0.26498773616125815</v>
       </c>
       <c r="H81" s="60">
         <v>0</v>
@@ -38021,54 +38122,56 @@
       </c>
       <c r="Z81" s="60">
         <v>0.2863342855555685</v>
       </c>
       <c r="AA81" s="60">
         <v>0.24114638413534834</v>
       </c>
       <c r="AB81" s="60">
         <v>7.0222109665214374E-2</v>
       </c>
       <c r="AC81" s="60">
         <v>4.6822539493064017E-2</v>
       </c>
       <c r="AD81" s="60">
         <v>0.13363928112897763</v>
       </c>
       <c r="AE81" s="60">
         <v>8.1176609921909421E-2</v>
       </c>
       <c r="AF81" s="60">
         <v>0.25763130819091468</v>
       </c>
       <c r="AG81" s="60">
         <v>0.17509946439212601</v>
       </c>
-      <c r="AH81" s="60">
-[...2 lines deleted...]
-      <c r="AI81" s="60">
+      <c r="AH81" s="111">
+        <f t="shared" ref="AH81:AI81" si="2">AH80/AH75</f>
+        <v>8.0898562797454887E-2</v>
+      </c>
+      <c r="AI81" s="111">
+        <f t="shared" si="2"/>
         <v>0.17483195733649257</v>
       </c>
     </row>
     <row r="82" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82"/>
       <c r="B82" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C82" s="5">
         <v>0</v>
       </c>
       <c r="D82" s="5">
         <v>0</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="5">
         <v>0</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="5">
         <v>0</v>
@@ -38336,54 +38439,55 @@
       </c>
       <c r="Z84" s="9">
         <v>63028.532230000012</v>
       </c>
       <c r="AA84" s="9">
         <v>97543.630400000024</v>
       </c>
       <c r="AB84" s="9">
         <v>41039.819999999949</v>
       </c>
       <c r="AC84" s="9">
         <v>30916.142040000123</v>
       </c>
       <c r="AD84" s="9">
         <v>232528.12467000005</v>
       </c>
       <c r="AE84" s="9">
         <v>45450.991180000012</v>
       </c>
       <c r="AF84" s="9">
         <v>263601.13529999997</v>
       </c>
       <c r="AG84" s="9">
         <v>139653.07984999998</v>
       </c>
-      <c r="AH84" s="9">
-[...2 lines deleted...]
-      <c r="AI84" s="9">
+      <c r="AH84" s="112">
+        <v>20394.793669999999</v>
+      </c>
+      <c r="AI84" s="112">
+        <f>AI80+AI82+AI83</f>
         <v>469100</v>
       </c>
     </row>
     <row r="85" spans="1:35" s="60" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85"/>
       <c r="B85" s="66" t="s">
         <v>330</v>
       </c>
       <c r="C85" s="60">
         <v>0</v>
       </c>
       <c r="D85" s="60">
         <v>0</v>
       </c>
       <c r="E85" s="60">
         <v>-0.74117134763981873</v>
       </c>
       <c r="F85" s="60">
         <v>0.30200097693416228</v>
       </c>
       <c r="G85" s="60">
         <v>0.26498773616125815</v>
       </c>
       <c r="H85" s="60">
         <v>0</v>
@@ -38441,58 +38545,63 @@
       </c>
       <c r="Z85" s="60">
         <v>0.38929683226714124</v>
       </c>
       <c r="AA85" s="60">
         <v>0.21694603596633374</v>
       </c>
       <c r="AB85" s="60">
         <v>7.7240402132160546E-2</v>
       </c>
       <c r="AC85" s="60">
         <v>6.8184766682845718E-2</v>
       </c>
       <c r="AD85" s="60">
         <v>0.14566984147357517</v>
       </c>
       <c r="AE85" s="60">
         <v>0.10960603494469233</v>
       </c>
       <c r="AF85" s="60">
         <v>0.31857927309143202</v>
       </c>
       <c r="AG85" s="60">
         <v>0.18309297120662532</v>
       </c>
-      <c r="AH85" s="60">
-[...2 lines deleted...]
-      <c r="AI85" s="60">
+      <c r="AH85" s="111">
+        <f t="shared" ref="AH85:AI85" si="3">AH84/AH75</f>
+        <v>6.4119490371058546E-2</v>
+      </c>
+      <c r="AI85" s="111">
+        <f t="shared" si="3"/>
         <v>0.20194393096281321</v>
       </c>
     </row>
-    <row r="86" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="86" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AH86" s="61"/>
+      <c r="AI86" s="61"/>
+    </row>
     <row r="87" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87"/>
       <c r="B87" s="12" t="s">
         <v>331</v>
       </c>
       <c r="C87" s="50"/>
       <c r="D87" s="50"/>
       <c r="E87" s="50"/>
       <c r="F87" s="50"/>
       <c r="G87" s="50"/>
       <c r="H87" s="50"/>
       <c r="I87" s="50"/>
       <c r="J87" s="50"/>
       <c r="K87" s="50"/>
       <c r="L87" s="50"/>
       <c r="M87" s="50"/>
       <c r="N87" s="50"/>
       <c r="O87" s="50"/>
       <c r="P87" s="50"/>
       <c r="Q87" s="50"/>
       <c r="R87" s="50"/>
       <c r="S87" s="50"/>
       <c r="T87" s="50"/>
       <c r="U87" s="50"/>
       <c r="V87" s="50"/>
@@ -38587,53 +38696,55 @@
       <c r="Z88" s="34">
         <v>1875938.46777</v>
       </c>
       <c r="AA88" s="34">
         <v>2228712.3695999999</v>
       </c>
       <c r="AB88" s="34">
         <v>2378030.1800000002</v>
       </c>
       <c r="AC88" s="34">
         <v>2609879.8579600002</v>
       </c>
       <c r="AD88" s="34">
         <v>9092560.8753299993</v>
       </c>
       <c r="AE88" s="34">
         <v>2320412.0088200001</v>
       </c>
       <c r="AF88" s="34">
         <v>2631256.8646999998</v>
       </c>
       <c r="AG88" s="34">
         <v>2877126.9201500001</v>
       </c>
       <c r="AH88" s="34">
+        <f t="shared" ref="AH88:AI88" si="4">AH57</f>
         <v>2814163.20633</v>
       </c>
       <c r="AI88" s="34">
+        <f t="shared" si="4"/>
         <v>10642959</v>
       </c>
     </row>
     <row r="89" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89"/>
       <c r="B89" s="6" t="s">
         <v>323</v>
       </c>
       <c r="C89" s="5">
         <v>0</v>
       </c>
       <c r="D89" s="5">
         <v>0</v>
       </c>
       <c r="E89" s="5">
         <v>6654.8993099999998</v>
       </c>
       <c r="F89" s="5">
         <v>78345.381859999994</v>
       </c>
       <c r="G89" s="5">
         <v>53970.218930000105</v>
       </c>
       <c r="H89" s="5">
         <v>0</v>
@@ -38692,53 +38803,55 @@
       <c r="Z89" s="5">
         <v>161903.53223000001</v>
       </c>
       <c r="AA89" s="5">
         <v>449621.63040000002</v>
       </c>
       <c r="AB89" s="5">
         <v>531325.81999999995</v>
       </c>
       <c r="AC89" s="5">
         <v>453417.14204000012</v>
       </c>
       <c r="AD89" s="5">
         <v>1596268.12467</v>
       </c>
       <c r="AE89" s="5">
         <v>414675.99118000001</v>
       </c>
       <c r="AF89" s="5">
         <v>827427.13529999997</v>
       </c>
       <c r="AG89" s="5">
         <v>762744.07984999998</v>
       </c>
       <c r="AH89" s="5">
+        <f t="shared" ref="AH89:AI89" si="5">AH75</f>
         <v>318074.79366999998</v>
       </c>
       <c r="AI89" s="5">
+        <f t="shared" si="5"/>
         <v>2322922</v>
       </c>
     </row>
     <row r="90" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90"/>
       <c r="B90" s="8" t="s">
         <v>332</v>
       </c>
       <c r="C90" s="9">
         <v>285639.46346</v>
       </c>
       <c r="D90" s="9">
         <v>565285.12599999993</v>
       </c>
       <c r="E90" s="9">
         <v>1231820.4576252601</v>
       </c>
       <c r="F90" s="9">
         <v>610170.14217999997</v>
       </c>
       <c r="G90" s="9">
         <v>661755.35765000002</v>
       </c>
       <c r="H90" s="9">
         <v>839314.60123999999</v>
@@ -38797,53 +38910,55 @@
       <c r="Z90" s="9">
         <v>2037842</v>
       </c>
       <c r="AA90" s="9">
         <v>2678334</v>
       </c>
       <c r="AB90" s="9">
         <v>2909356</v>
       </c>
       <c r="AC90" s="9">
         <v>3063297.0000000005</v>
       </c>
       <c r="AD90" s="9">
         <v>10688829</v>
       </c>
       <c r="AE90" s="9">
         <v>2735088</v>
       </c>
       <c r="AF90" s="9">
         <v>3458684</v>
       </c>
       <c r="AG90" s="9">
         <v>3639871</v>
       </c>
       <c r="AH90" s="9">
+        <f t="shared" ref="AH90:AI90" si="6">AH88+AH89</f>
         <v>3132238</v>
       </c>
       <c r="AI90" s="9">
+        <f t="shared" si="6"/>
         <v>12965881</v>
       </c>
     </row>
     <row r="91" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91"/>
       <c r="B91" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C91" s="5">
         <v>-167389</v>
       </c>
       <c r="D91" s="5">
         <v>-311657.59599999996</v>
       </c>
       <c r="E91" s="5">
         <v>-662305.68000000005</v>
       </c>
       <c r="F91" s="5">
         <v>-344812</v>
       </c>
       <c r="G91" s="5">
         <v>-325032.15094080527</v>
       </c>
       <c r="H91" s="5">
         <v>-444418</v>
@@ -38902,53 +39017,55 @@
       <c r="Z91" s="5">
         <v>-1288066</v>
       </c>
       <c r="AA91" s="5">
         <v>-1226685</v>
       </c>
       <c r="AB91" s="5">
         <v>-1384489</v>
       </c>
       <c r="AC91" s="5">
         <v>-1536252</v>
       </c>
       <c r="AD91" s="5">
         <v>-5435492</v>
       </c>
       <c r="AE91" s="5">
         <v>-1405957</v>
       </c>
       <c r="AF91" s="5">
         <v>-1470451</v>
       </c>
       <c r="AG91" s="5">
         <v>-1583908</v>
       </c>
       <c r="AH91" s="5">
+        <f t="shared" ref="AH91:AI91" si="7">AH68</f>
         <v>-1540443</v>
       </c>
       <c r="AI91" s="5">
+        <f t="shared" si="7"/>
         <v>-6000759</v>
       </c>
     </row>
     <row r="92" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92"/>
       <c r="B92" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C92" s="5">
         <v>0</v>
       </c>
       <c r="D92" s="5">
         <v>0</v>
       </c>
       <c r="E92" s="5">
         <v>-11587.32</v>
       </c>
       <c r="F92" s="5">
         <v>-54685</v>
       </c>
       <c r="G92" s="5">
         <v>-39668.772795611898</v>
       </c>
       <c r="H92" s="5">
         <v>-3780</v>
@@ -39007,53 +39124,55 @@
       <c r="Z92" s="5">
         <v>-115545</v>
       </c>
       <c r="AA92" s="5">
         <v>-341197</v>
       </c>
       <c r="AB92" s="5">
         <v>-494015</v>
       </c>
       <c r="AC92" s="5">
         <v>-432187</v>
       </c>
       <c r="AD92" s="5">
         <v>-1382944</v>
       </c>
       <c r="AE92" s="5">
         <v>-381014</v>
       </c>
       <c r="AF92" s="5">
         <v>-614256</v>
       </c>
       <c r="AG92" s="5">
         <v>-629188</v>
       </c>
       <c r="AH92" s="5">
+        <f t="shared" ref="AH92:AI92" si="8">AH76</f>
         <v>-292343</v>
       </c>
       <c r="AI92" s="5">
+        <f t="shared" si="8"/>
         <v>-1916801</v>
       </c>
     </row>
     <row r="93" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93"/>
       <c r="B93" s="6" t="s">
         <v>334</v>
       </c>
       <c r="C93" s="5">
         <v>0</v>
       </c>
       <c r="D93" s="5">
         <v>0</v>
       </c>
       <c r="E93" s="5">
         <v>0</v>
       </c>
       <c r="F93" s="5">
         <v>0</v>
       </c>
       <c r="G93" s="5">
         <v>0</v>
       </c>
       <c r="H93" s="5">
         <v>0</v>
@@ -39112,53 +39231,55 @@
       <c r="Z93" s="5">
         <v>16670</v>
       </c>
       <c r="AA93" s="5">
         <v>-10881</v>
       </c>
       <c r="AB93" s="5">
         <v>3729</v>
       </c>
       <c r="AC93" s="5">
         <v>9686</v>
       </c>
       <c r="AD93" s="5">
         <v>19204</v>
       </c>
       <c r="AE93" s="5">
         <v>11789</v>
       </c>
       <c r="AF93" s="5">
         <v>-27006</v>
       </c>
       <c r="AG93" s="5">
         <v>2079</v>
       </c>
       <c r="AH93" s="5">
+        <f t="shared" ref="AH93:AI94" si="9">AH82</f>
         <v>3596</v>
       </c>
       <c r="AI93" s="5">
+        <f t="shared" si="9"/>
         <v>-9542</v>
       </c>
     </row>
     <row r="94" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94"/>
       <c r="B94" s="15" t="s">
         <v>335</v>
       </c>
       <c r="C94" s="5">
         <v>0</v>
       </c>
       <c r="D94" s="5">
         <v>0</v>
       </c>
       <c r="E94" s="5">
         <v>0</v>
       </c>
       <c r="F94" s="5">
         <v>0</v>
       </c>
       <c r="G94" s="5">
         <v>0</v>
       </c>
       <c r="H94" s="5">
         <v>0</v>
@@ -39217,53 +39338,55 @@
       <c r="Z94" s="5">
         <v>0</v>
       </c>
       <c r="AA94" s="5">
         <v>0</v>
       </c>
       <c r="AB94" s="5">
         <v>0</v>
       </c>
       <c r="AC94" s="5">
         <v>0</v>
       </c>
       <c r="AD94" s="5">
         <v>0</v>
       </c>
       <c r="AE94" s="5">
         <v>0</v>
       </c>
       <c r="AF94" s="5">
         <v>77436</v>
       </c>
       <c r="AG94" s="5">
         <v>4018</v>
       </c>
       <c r="AH94" s="5">
+        <f t="shared" si="9"/>
         <v>-8933</v>
       </c>
       <c r="AI94" s="5">
+        <f t="shared" si="9"/>
         <v>72521</v>
       </c>
     </row>
     <row r="95" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95"/>
       <c r="B95" s="8" t="s">
         <v>336</v>
       </c>
       <c r="C95" s="9">
         <v>-167389</v>
       </c>
       <c r="D95" s="9">
         <v>-311657.59599999996</v>
       </c>
       <c r="E95" s="9">
         <v>-673893</v>
       </c>
       <c r="F95" s="9">
         <v>-399497</v>
       </c>
       <c r="G95" s="9">
         <v>-364700.92373641714</v>
       </c>
       <c r="H95" s="9">
         <v>-448198</v>
@@ -39322,53 +39445,55 @@
       <c r="Z95" s="9">
         <v>-1386941</v>
       </c>
       <c r="AA95" s="9">
         <v>-1578763</v>
       </c>
       <c r="AB95" s="9">
         <v>-1874775</v>
       </c>
       <c r="AC95" s="9">
         <v>-1958753</v>
       </c>
       <c r="AD95" s="9">
         <v>-6799232</v>
       </c>
       <c r="AE95" s="9">
         <v>-1775182</v>
       </c>
       <c r="AF95" s="9">
         <v>-2034277</v>
       </c>
       <c r="AG95" s="9">
         <v>-2206999</v>
       </c>
       <c r="AH95" s="9">
+        <f t="shared" ref="AH95:AI95" si="10">AH91+AH92+AH93+AH94</f>
         <v>-1838123</v>
       </c>
       <c r="AI95" s="9">
+        <f t="shared" si="10"/>
         <v>-7854581</v>
       </c>
     </row>
     <row r="96" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96"/>
       <c r="B96" s="8" t="s">
         <v>337</v>
       </c>
       <c r="C96" s="9">
         <v>118250.46346</v>
       </c>
       <c r="D96" s="9">
         <v>253627.52999999997</v>
       </c>
       <c r="E96" s="9">
         <v>557927.45762526011</v>
       </c>
       <c r="F96" s="9">
         <v>210673.14217999997</v>
       </c>
       <c r="G96" s="9">
         <v>297054.43391358288</v>
       </c>
       <c r="H96" s="9">
         <v>391116.60123999999</v>
@@ -39426,54 +39551,56 @@
       </c>
       <c r="Z96" s="9">
         <v>650901</v>
       </c>
       <c r="AA96" s="9">
         <v>1099571</v>
       </c>
       <c r="AB96" s="9">
         <v>1034581</v>
       </c>
       <c r="AC96" s="9">
         <v>1104544.0000000005</v>
       </c>
       <c r="AD96" s="9">
         <v>3889597</v>
       </c>
       <c r="AE96" s="9">
         <v>959906</v>
       </c>
       <c r="AF96" s="9">
         <v>1424407</v>
       </c>
       <c r="AG96" s="9">
         <v>1432872</v>
       </c>
-      <c r="AH96" s="9">
+      <c r="AH96" s="113">
+        <f t="shared" ref="AH96:AI96" si="11">AH90+AH95</f>
         <v>1294115</v>
       </c>
-      <c r="AI96" s="9">
+      <c r="AI96" s="113">
+        <f t="shared" si="11"/>
         <v>5111300</v>
       </c>
     </row>
     <row r="97" spans="1:35" s="60" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97"/>
       <c r="B97" s="66" t="s">
         <v>338</v>
       </c>
       <c r="C97" s="60">
         <v>0.41398503563762434</v>
       </c>
       <c r="D97" s="60">
         <v>0.44867186192335795</v>
       </c>
       <c r="E97" s="60">
         <v>0.45292920260542607</v>
       </c>
       <c r="F97" s="60">
         <v>0.34526950372778398</v>
       </c>
       <c r="G97" s="60">
         <v>0.44888859678971255</v>
       </c>
       <c r="H97" s="60">
         <v>0.4659952307063</v>
@@ -39532,57 +39659,62 @@
       <c r="Z97" s="60">
         <v>0.31940700015015883</v>
       </c>
       <c r="AA97" s="60">
         <v>0.4105428971890735</v>
       </c>
       <c r="AB97" s="60">
         <v>0.35560481426130042</v>
       </c>
       <c r="AC97" s="60">
         <v>0.36057359113399723</v>
       </c>
       <c r="AD97" s="60">
         <v>0.36389365009020164</v>
       </c>
       <c r="AE97" s="60">
         <v>0.3509598228649316</v>
       </c>
       <c r="AF97" s="60">
         <v>0.41183496381860846</v>
       </c>
       <c r="AG97" s="60">
         <v>0.39366010498723719</v>
       </c>
       <c r="AH97" s="60">
+        <f t="shared" ref="AH97:AI97" si="12">AH96/AH90</f>
         <v>0.4131598556686944</v>
       </c>
       <c r="AI97" s="60">
+        <f t="shared" si="12"/>
         <v>0.39421154644254408</v>
       </c>
     </row>
-    <row r="98" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="98" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="AH98" s="61"/>
+      <c r="AI98" s="61"/>
+    </row>
     <row r="99" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99"/>
       <c r="B99" s="12" t="s">
         <v>339</v>
       </c>
       <c r="C99" s="50"/>
       <c r="D99" s="50"/>
       <c r="E99" s="50"/>
       <c r="F99" s="50"/>
       <c r="G99" s="50"/>
       <c r="H99" s="50"/>
       <c r="I99" s="50"/>
       <c r="J99" s="50"/>
       <c r="K99" s="50"/>
       <c r="L99" s="50"/>
       <c r="M99" s="50"/>
       <c r="N99" s="50"/>
       <c r="O99" s="50"/>
       <c r="P99" s="50"/>
       <c r="Q99" s="50"/>
       <c r="R99" s="50"/>
       <c r="S99" s="50"/>
       <c r="T99" s="50"/>
       <c r="U99" s="50"/>
       <c r="V99" s="50"/>
@@ -39992,54 +40124,54 @@
       <c r="Z103" s="60">
         <v>0.47584398973886888</v>
       </c>
       <c r="AA103" s="60">
         <v>0.5342118063468545</v>
       </c>
       <c r="AB103" s="60">
         <v>0.57489821622189241</v>
       </c>
       <c r="AC103" s="60">
         <v>0.55504528111795659</v>
       </c>
       <c r="AD103" s="60">
         <v>0.53718570675190314</v>
       </c>
       <c r="AE103" s="60">
         <v>0.54405360012872128</v>
       </c>
       <c r="AF103" s="60">
         <v>0.63321024640609391</v>
       </c>
       <c r="AG103" s="60">
         <v>0.74714390666684549</v>
       </c>
       <c r="AH103" s="60">
-        <v>0.73067674702998775</v>
+        <v>0.73067674702998797</v>
       </c>
       <c r="AI103" s="60">
-        <v>0.66891005684380933</v>
+        <v>0.668910056843809</v>
       </c>
     </row>
     <row r="104" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104"/>
       <c r="B104" s="8" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="105" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105"/>
       <c r="B105" s="25" t="s">
         <v>345</v>
       </c>
       <c r="C105" s="5">
         <v>30700.310999999998</v>
       </c>
       <c r="D105" s="5">
         <v>61823</v>
       </c>
       <c r="E105" s="5">
         <v>123382.343081731</v>
       </c>
       <c r="F105" s="5">
         <v>61829.86</v>
       </c>
@@ -40949,4475 +41081,4628 @@
       <c r="AB113" s="9">
         <v>37384</v>
       </c>
       <c r="AC113" s="9">
         <v>13153.799000000001</v>
       </c>
       <c r="AD113" s="9">
         <v>604972.799</v>
       </c>
       <c r="AE113" s="9">
         <v>19259</v>
       </c>
       <c r="AF113" s="9">
         <v>456829</v>
       </c>
       <c r="AG113" s="9">
         <v>353731.06199999998</v>
       </c>
       <c r="AH113" s="9">
         <v>30818.66</v>
       </c>
       <c r="AI113" s="9">
         <v>860637.72199999995</v>
       </c>
     </row>
-    <row r="114" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-      <c r="B115" s="12" t="s">
+    <row r="114" spans="1:35" ht="15.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="116"/>
+      <c r="B114" s="117" t="s">
+        <v>409</v>
+      </c>
+      <c r="C114" s="9">
+        <v>0</v>
+      </c>
+      <c r="D114" s="9">
+        <v>0</v>
+      </c>
+      <c r="E114" s="9">
+        <v>0</v>
+      </c>
+      <c r="F114" s="9">
+        <v>0</v>
+      </c>
+      <c r="G114" s="9">
+        <v>0</v>
+      </c>
+      <c r="H114" s="9">
+        <v>0</v>
+      </c>
+      <c r="I114" s="9">
+        <v>0</v>
+      </c>
+      <c r="J114" s="9">
+        <v>0</v>
+      </c>
+      <c r="K114" s="9">
+        <v>0</v>
+      </c>
+      <c r="L114" s="9">
+        <v>0</v>
+      </c>
+      <c r="M114" s="9">
+        <v>0</v>
+      </c>
+      <c r="N114" s="9">
+        <v>0</v>
+      </c>
+      <c r="O114" s="9">
+        <v>0</v>
+      </c>
+      <c r="P114" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="9">
+        <v>0</v>
+      </c>
+      <c r="R114" s="9">
+        <v>0</v>
+      </c>
+      <c r="S114" s="9">
+        <v>0</v>
+      </c>
+      <c r="T114" s="9">
+        <v>0</v>
+      </c>
+      <c r="U114" s="9">
+        <v>0</v>
+      </c>
+      <c r="V114" s="9">
+        <f>(89460+871359)/1000</f>
+        <v>960.81899999999996</v>
+      </c>
+      <c r="W114" s="9">
+        <f>(6916263+3273756+14000029)/1000</f>
+        <v>24190.047999999999</v>
+      </c>
+      <c r="X114" s="9">
+        <f>(4653166+17299652+4006074)/1000</f>
+        <v>25958.892</v>
+      </c>
+      <c r="Y114" s="9">
+        <f>X114+W114</f>
+        <v>50148.94</v>
+      </c>
+      <c r="Z114" s="9">
+        <v>21329</v>
+      </c>
+      <c r="AA114" s="9">
+        <v>55425</v>
+      </c>
+      <c r="AB114" s="9">
+        <v>266112.69300000003</v>
+      </c>
+      <c r="AC114" s="9">
+        <v>150695.43100000001</v>
+      </c>
+      <c r="AD114" s="9">
+        <v>365243.43099999998</v>
+      </c>
+      <c r="AE114" s="9">
+        <v>131666.19</v>
+      </c>
+      <c r="AF114" s="9">
+        <v>116137.606</v>
+      </c>
+      <c r="AG114" s="9">
+        <v>129881.303</v>
+      </c>
+      <c r="AH114" s="9">
+        <v>88916.65</v>
+      </c>
+      <c r="AI114" s="9">
+        <v>466598.74900000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:35" ht="15.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="116"/>
+      <c r="B115" s="116"/>
+      <c r="C115" s="116"/>
+      <c r="D115" s="116"/>
+      <c r="E115" s="116"/>
+      <c r="F115" s="116"/>
+      <c r="G115" s="116"/>
+      <c r="H115" s="116"/>
+      <c r="I115" s="116"/>
+      <c r="J115" s="116"/>
+      <c r="K115" s="116"/>
+      <c r="L115" s="116"/>
+      <c r="M115" s="116"/>
+      <c r="N115" s="116"/>
+      <c r="O115" s="116"/>
+      <c r="P115" s="116"/>
+      <c r="Q115" s="116"/>
+      <c r="R115" s="116"/>
+      <c r="S115" s="116"/>
+      <c r="T115" s="116"/>
+      <c r="U115" s="116"/>
+      <c r="V115" s="116"/>
+      <c r="W115" s="116"/>
+      <c r="X115" s="116"/>
+      <c r="Y115" s="116"/>
+      <c r="Z115" s="116"/>
+      <c r="AA115" s="116"/>
+      <c r="AB115" s="116"/>
+      <c r="AC115" s="116"/>
+      <c r="AD115" s="116"/>
+      <c r="AE115" s="116"/>
+      <c r="AF115" s="116"/>
+      <c r="AG115" s="116"/>
+      <c r="AH115" s="9"/>
+      <c r="AI115" s="9"/>
+    </row>
+    <row r="116" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116"/>
+      <c r="B116" s="12" t="s">
         <v>352</v>
       </c>
-      <c r="C115" s="50"/>
-[...136 lines deleted...]
-      </c>
+      <c r="C116" s="50"/>
+      <c r="D116" s="50"/>
+      <c r="E116" s="50"/>
+      <c r="F116" s="50"/>
+      <c r="G116" s="50"/>
+      <c r="H116" s="50"/>
+      <c r="I116" s="50"/>
+      <c r="J116" s="50"/>
+      <c r="K116" s="50"/>
+      <c r="L116" s="50"/>
+      <c r="M116" s="50"/>
+      <c r="N116" s="50"/>
+      <c r="O116" s="50"/>
+      <c r="P116" s="50"/>
+      <c r="Q116" s="50"/>
+      <c r="R116" s="50"/>
+      <c r="S116" s="50"/>
+      <c r="T116" s="50"/>
+      <c r="U116" s="50"/>
+      <c r="V116" s="50"/>
+      <c r="W116" s="50"/>
+      <c r="X116" s="50"/>
+      <c r="Y116" s="50"/>
+      <c r="Z116" s="50"/>
+      <c r="AA116" s="50"/>
+      <c r="AB116" s="50"/>
+      <c r="AC116" s="50"/>
+      <c r="AD116" s="50"/>
+      <c r="AE116" s="50"/>
+      <c r="AF116" s="50"/>
+      <c r="AG116" s="50"/>
+      <c r="AH116" s="50"/>
+      <c r="AI116" s="50"/>
     </row>
     <row r="117" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117"/>
-      <c r="B117" s="8" t="s">
-[...99 lines deleted...]
-        <v>0.19692586991443717</v>
+      <c r="B117" s="62" t="s">
+        <v>353</v>
+      </c>
+      <c r="C117" s="70">
+        <v>1.5660346153846101</v>
+      </c>
+      <c r="D117" s="70">
+        <v>1.6276019230769201</v>
+      </c>
+      <c r="E117" s="70">
+        <v>1.8291442307692301</v>
+      </c>
+      <c r="F117" s="70">
+        <v>1.4613384615384599</v>
+      </c>
+      <c r="G117" s="70">
+        <v>1.6942230769230799</v>
+      </c>
+      <c r="H117" s="70">
+        <v>2.0107285714285701</v>
+      </c>
+      <c r="I117" s="70">
+        <v>2.3825166666666702</v>
+      </c>
+      <c r="J117" s="70">
+        <v>1.8800519230769199</v>
+      </c>
+      <c r="K117" s="70">
+        <v>2.73490769230769</v>
+      </c>
+      <c r="L117" s="70">
+        <v>3.0512999999999999</v>
+      </c>
+      <c r="M117" s="70">
+        <v>3.50779285714286</v>
+      </c>
+      <c r="N117" s="70">
+        <v>3.1140083333333299</v>
+      </c>
+      <c r="O117" s="70">
+        <v>3.109575</v>
+      </c>
+      <c r="P117" s="70">
+        <v>3.3743307692307698</v>
+      </c>
+      <c r="Q117" s="70">
+        <v>2.6952071428571398</v>
+      </c>
+      <c r="R117" s="70">
+        <v>2.7335230769230798</v>
+      </c>
+      <c r="S117" s="70">
+        <v>2.7019384615384601</v>
+      </c>
+      <c r="T117" s="70">
+        <v>2.8728339622641501</v>
+      </c>
+      <c r="U117" s="70">
+        <v>2.6952230769230798</v>
+      </c>
+      <c r="V117" s="70">
+        <v>2.1904230769230799</v>
+      </c>
+      <c r="W117" s="70">
+        <v>2.1045384615384601</v>
+      </c>
+      <c r="X117" s="70">
+        <v>2.04573076923077</v>
+      </c>
+      <c r="Y117" s="70">
+        <v>2.25897884615385</v>
+      </c>
+      <c r="Z117" s="70">
+        <v>2.33650769230769</v>
+      </c>
+      <c r="AA117" s="70">
+        <v>2.5464783333333298</v>
+      </c>
+      <c r="AB117" s="70">
+        <v>2.5793615384615398</v>
+      </c>
+      <c r="AC117" s="70">
+        <v>2.7918307692307698</v>
+      </c>
+      <c r="AD117" s="70">
+        <v>2.5643557692307701</v>
+      </c>
+      <c r="AE117" s="70">
+        <v>2.67</v>
+      </c>
+      <c r="AF117" s="70">
+        <v>2.6539999999999999</v>
+      </c>
+      <c r="AG117" s="70">
+        <v>2.8143783333333299</v>
+      </c>
+      <c r="AH117" s="70">
+        <v>2.9870000000000001</v>
+      </c>
+      <c r="AI117" s="70">
+        <v>2.7810000000000001</v>
       </c>
     </row>
     <row r="118" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118"/>
       <c r="B118" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="C118" s="71">
+        <v>0.13095901737808169</v>
+      </c>
+      <c r="D118" s="71">
+        <v>0.14262222893607723</v>
+      </c>
+      <c r="E118" s="71">
+        <v>5.6886576337471302E-2</v>
+      </c>
+      <c r="F118" s="71">
+        <v>-2.0664094038536085E-2</v>
+      </c>
+      <c r="G118" s="71">
+        <v>-4.4851329744143742E-2</v>
+      </c>
+      <c r="H118" s="71">
+        <v>3.5138662268456855E-2</v>
+      </c>
+      <c r="I118" s="71">
+        <v>2.8036583851632102E-2</v>
+      </c>
+      <c r="J118" s="71">
+        <v>3.5237331361835711E-2</v>
+      </c>
+      <c r="K118" s="71">
+        <v>4.8012727774066732E-2</v>
+      </c>
+      <c r="L118" s="71">
+        <v>0.1804535830748133</v>
+      </c>
+      <c r="M118" s="71">
+        <v>0.22357634828648498</v>
+      </c>
+      <c r="N118" s="71">
+        <v>0.18098791837012929</v>
+      </c>
+      <c r="O118" s="71">
+        <v>0.18116797089335757</v>
+      </c>
+      <c r="P118" s="71">
+        <v>0.2815014179853188</v>
+      </c>
+      <c r="Q118" s="71">
+        <v>0.15092097130129822</v>
+      </c>
+      <c r="R118" s="71">
+        <v>-2.6415914851796174E-3</v>
+      </c>
+      <c r="S118" s="71">
+        <v>0.14100116003635899</v>
+      </c>
+      <c r="T118" s="71">
+        <v>0.11422518723362041</v>
+      </c>
+      <c r="U118" s="71">
+        <v>0.13958087308734024</v>
+      </c>
+      <c r="V118" s="71">
+        <v>0.1218174724018577</v>
+      </c>
+      <c r="W118" s="71">
+        <v>4.0819166897906101E-2</v>
+      </c>
+      <c r="X118" s="71">
+        <v>2.1727143225494405E-2</v>
+      </c>
+      <c r="Y118" s="71">
+        <v>3.3295326201434605E-2</v>
+      </c>
+      <c r="Z118" s="71">
+        <v>8.2756476049067107E-2</v>
+      </c>
+      <c r="AA118" s="71">
+        <v>0.12092940408893815</v>
+      </c>
+      <c r="AB118" s="71">
+        <v>6.0150212248197832E-2</v>
+      </c>
+      <c r="AC118" s="71">
+        <v>0.14494093098423422</v>
+      </c>
+      <c r="AD118" s="71">
+        <v>0.11381928775954853</v>
+      </c>
+      <c r="AE118" s="71">
+        <v>0.188</v>
+      </c>
+      <c r="AF118" s="71">
+        <v>0.127</v>
+      </c>
+      <c r="AG118" s="71">
+        <v>0.18020354165044239</v>
+      </c>
+      <c r="AH118" s="71">
+        <v>0.28566860666307198</v>
+      </c>
+      <c r="AI118" s="71">
+        <v>0.196925869914437</v>
+      </c>
+    </row>
+    <row r="119" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119"/>
+      <c r="B119" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="C118" s="71">
+      <c r="C119" s="71">
         <v>1.6969936327626918</v>
       </c>
-      <c r="D118" s="71">
+      <c r="D119" s="71">
         <v>1.7702241520129973</v>
       </c>
-      <c r="E118" s="71">
+      <c r="E119" s="71">
         <v>1.8860308071067</v>
       </c>
-      <c r="F118" s="71">
+      <c r="F119" s="71">
         <v>1.4406743674999238</v>
       </c>
-      <c r="G118" s="71">
+      <c r="G119" s="71">
         <v>1.6493717471789362</v>
       </c>
-      <c r="H118" s="71">
+      <c r="H119" s="71">
         <v>2.0458672336970269</v>
       </c>
-      <c r="I118" s="71">
+      <c r="I119" s="71">
         <v>2.4105532505183023</v>
       </c>
-      <c r="J118" s="71">
+      <c r="J119" s="71">
         <v>1.9152892544387556</v>
       </c>
-      <c r="K118" s="71">
+      <c r="K119" s="71">
         <v>2.7829204200817568</v>
       </c>
-      <c r="L118" s="71">
+      <c r="L119" s="71">
         <v>3.2317535830748132</v>
       </c>
-      <c r="M118" s="71">
+      <c r="M119" s="71">
         <v>3.731369205429345</v>
       </c>
-      <c r="N118" s="71">
+      <c r="N119" s="71">
         <v>3.2949962517034592</v>
       </c>
-      <c r="O118" s="71">
+      <c r="O119" s="71">
         <v>3.2907429708933575</v>
       </c>
-      <c r="P118" s="71">
+      <c r="P119" s="71">
         <v>3.6558321872160886</v>
       </c>
-      <c r="Q118" s="71">
+      <c r="Q119" s="71">
         <v>2.846128114158438</v>
       </c>
-      <c r="R118" s="71">
+      <c r="R119" s="71">
         <v>2.7308814854379002</v>
       </c>
-      <c r="S118" s="71">
+      <c r="S119" s="71">
         <v>2.8429396215748191</v>
       </c>
-      <c r="T118" s="71">
+      <c r="T119" s="71">
         <v>2.9870591494977705</v>
       </c>
-      <c r="U118" s="71">
+      <c r="U119" s="71">
         <v>2.8348039500104201</v>
       </c>
-      <c r="V118" s="71">
+      <c r="V119" s="71">
         <v>2.3122405493249376</v>
       </c>
-      <c r="W118" s="71">
+      <c r="W119" s="71">
         <v>2.1453576284363662</v>
       </c>
-      <c r="X118" s="71">
+      <c r="X119" s="71">
         <v>2.0674579124562644</v>
       </c>
-      <c r="Y118" s="71">
+      <c r="Y119" s="71">
         <v>2.2922741723552846</v>
       </c>
-      <c r="Z118" s="71">
+      <c r="Z119" s="71">
         <v>2.4192641683567571</v>
       </c>
-      <c r="AA118" s="71">
+      <c r="AA119" s="71">
         <v>2.667407737422268</v>
       </c>
-      <c r="AB118" s="71">
+      <c r="AB119" s="71">
         <v>2.6395117507097376</v>
       </c>
-      <c r="AC118" s="71">
+      <c r="AC119" s="71">
         <v>2.936771700215004</v>
       </c>
-      <c r="AD118" s="71">
+      <c r="AD119" s="71">
         <v>2.6781750569903187</v>
       </c>
-      <c r="AE118" s="71">
+      <c r="AE119" s="71">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF118" s="71">
+      <c r="AF119" s="71">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AG118" s="71">
+      <c r="AG119" s="71">
         <v>2.9945818749837723</v>
       </c>
-      <c r="AH118" s="71">
-[...108 lines deleted...]
-        <v>3.0748352434786628</v>
+      <c r="AH119" s="71">
+        <v>3.2726686066630699</v>
+      </c>
+      <c r="AI119" s="71">
+        <v>2.97792586991444</v>
       </c>
     </row>
     <row r="120" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120"/>
       <c r="B120" s="69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C120" s="72">
+        <v>1.8235310601545645</v>
+      </c>
+      <c r="D120" s="72">
+        <v>1.792215140459108</v>
+      </c>
+      <c r="E120" s="72">
+        <v>1.9363577577539299</v>
+      </c>
+      <c r="F120" s="72">
+        <v>1.5206353381253499</v>
+      </c>
+      <c r="G120" s="72">
+        <v>1.775356782925678</v>
+      </c>
+      <c r="H120" s="72">
+        <v>2.1177183044349999</v>
+      </c>
+      <c r="I120" s="72">
+        <v>2.4719083417595535</v>
+      </c>
+      <c r="J120" s="72">
+        <v>1.9852970695704082</v>
+      </c>
+      <c r="K120" s="72">
+        <v>2.9897290395327678</v>
+      </c>
+      <c r="L120" s="72">
+        <v>3.439000061283596</v>
+      </c>
+      <c r="M120" s="72">
+        <v>3.8793597594174325</v>
+      </c>
+      <c r="N120" s="72">
+        <v>3.4621858374227874</v>
+      </c>
+      <c r="O120" s="72">
+        <v>3.4925291242848826</v>
+      </c>
+      <c r="P120" s="72">
+        <v>3.7737488501603482</v>
+      </c>
+      <c r="Q120" s="72">
+        <v>3.0428711990353872</v>
+      </c>
+      <c r="R120" s="72">
+        <v>2.8256289524155704</v>
+      </c>
+      <c r="S120" s="72">
+        <v>2.9613956166915543</v>
+      </c>
+      <c r="T120" s="72">
+        <v>3.101753723289046</v>
+      </c>
+      <c r="U120" s="72">
+        <v>2.958294891373269</v>
+      </c>
+      <c r="V120" s="72">
+        <v>2.4077991486205859</v>
+      </c>
+      <c r="W120" s="72">
+        <v>2.2546842142612631</v>
+      </c>
+      <c r="X120" s="72">
+        <v>2.1960686048907947</v>
+      </c>
+      <c r="Y120" s="72">
+        <v>2.4412167496492834</v>
+      </c>
+      <c r="Z120" s="72">
+        <v>2.5637593351408681</v>
+      </c>
+      <c r="AA120" s="72">
+        <v>2.7609472572867531</v>
+      </c>
+      <c r="AB120" s="72">
+        <v>2.6899378181466851</v>
+      </c>
+      <c r="AC120" s="72">
+        <v>3.0177934924202301</v>
+      </c>
+      <c r="AD120" s="72">
+        <v>2.7760169996982347</v>
+      </c>
+      <c r="AE120" s="72">
+        <v>3.0249999999999999</v>
+      </c>
+      <c r="AF120" s="72">
+        <v>2.867</v>
+      </c>
+      <c r="AG120" s="72">
+        <v>3.034381496168737</v>
+      </c>
+      <c r="AH120" s="72">
+        <v>3.34260136567198</v>
+      </c>
+      <c r="AI120" s="72">
+        <v>3.0748352434786601</v>
+      </c>
+    </row>
+    <row r="121" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121"/>
+      <c r="B121" s="69" t="s">
         <v>357</v>
       </c>
-      <c r="C120" s="72">
+      <c r="C121" s="72">
         <v>1.6315475972568012</v>
       </c>
-      <c r="D120" s="72">
+      <c r="D121" s="72">
         <v>1.7164867057896704</v>
       </c>
-      <c r="E120" s="72">
+      <c r="E121" s="72">
         <v>1.8069702984287499</v>
       </c>
-      <c r="F120" s="72">
+      <c r="F121" s="72">
         <v>1.3967452190103624</v>
       </c>
-      <c r="G120" s="72">
+      <c r="G121" s="72">
         <v>1.5607891088645593</v>
       </c>
-      <c r="H120" s="72">
+      <c r="H121" s="72">
         <v>2.0081989586694333</v>
       </c>
-      <c r="I120" s="72">
+      <c r="I121" s="72">
         <v>2.378393972080882</v>
       </c>
-      <c r="J120" s="72">
+      <c r="J121" s="72">
         <v>1.8756092749063953</v>
       </c>
-      <c r="K120" s="72">
+      <c r="K121" s="72">
         <v>2.6438764234580527</v>
       </c>
-      <c r="L120" s="72">
+      <c r="L121" s="72">
         <v>3.0198478026130742</v>
       </c>
-      <c r="M120" s="72">
+      <c r="M121" s="72">
         <v>3.5871478684835547</v>
       </c>
-      <c r="N120" s="72">
+      <c r="N121" s="72">
         <v>3.1812066459043917</v>
       </c>
-      <c r="O120" s="72">
+      <c r="O121" s="72">
         <v>3.1237684715584026</v>
       </c>
-      <c r="P120" s="72">
+      <c r="P121" s="72">
         <v>3.5435556281229545</v>
       </c>
-      <c r="Q120" s="72">
+      <c r="Q121" s="72">
         <v>2.5506669189054687</v>
       </c>
-      <c r="R120" s="72">
+      <c r="R121" s="72">
         <v>2.6291738728327387</v>
       </c>
-      <c r="S120" s="72">
+      <c r="S121" s="72">
         <v>2.6689227105017315</v>
       </c>
-      <c r="T120" s="72">
+      <c r="T121" s="72">
         <v>2.8443429258109498</v>
       </c>
-      <c r="U120" s="72">
+      <c r="U121" s="72">
         <v>2.6525329609307131</v>
       </c>
-      <c r="V120" s="72">
+      <c r="V121" s="72">
         <v>2.1726982106270243</v>
       </c>
-      <c r="W120" s="72">
+      <c r="W121" s="72">
         <v>2.0499524564624565</v>
       </c>
-      <c r="X120" s="72">
+      <c r="X121" s="72">
         <v>1.9792908865456951</v>
       </c>
-      <c r="Y120" s="72">
+      <c r="Y121" s="72">
         <v>2.1416504639470264</v>
       </c>
-      <c r="Z120" s="72">
+      <c r="Z121" s="72">
         <v>2.2880872757627371</v>
       </c>
-      <c r="AA120" s="72">
+      <c r="AA121" s="72">
         <v>2.5601273972322054</v>
       </c>
-      <c r="AB120" s="72">
+      <c r="AB121" s="72">
         <v>2.5713166564362262</v>
       </c>
-      <c r="AC120" s="72">
+      <c r="AC121" s="72">
         <v>2.8357035206388432</v>
       </c>
-      <c r="AD120" s="72">
+      <c r="AD121" s="72">
         <v>2.5646105152069123</v>
       </c>
-      <c r="AE120" s="72">
+      <c r="AE121" s="72">
         <v>2.6589999999999998</v>
       </c>
-      <c r="AF120" s="72">
+      <c r="AF121" s="72">
         <v>2.6320000000000001</v>
       </c>
-      <c r="AG120" s="72">
+      <c r="AG121" s="72">
         <v>2.8769812110487489</v>
       </c>
-      <c r="AH120" s="72">
-[...3 lines deleted...]
-        <v>2.7821368530719583</v>
+      <c r="AH121" s="72">
+        <v>3.0829403143601799</v>
+      </c>
+      <c r="AI121" s="72">
+        <v>2.7821368530719601</v>
       </c>
     </row>
-    <row r="121" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B121" s="8" t="s">
+    <row r="122" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="8" t="s">
         <v>344</v>
       </c>
-    </row>
-[...103 lines deleted...]
-      </c>
+      <c r="AH122" s="28"/>
+      <c r="AI122" s="28"/>
     </row>
     <row r="123" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123"/>
       <c r="B123" s="69" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C123" s="73">
-        <v>202.01191249060557</v>
+        <v>498.36100161982074</v>
       </c>
       <c r="D123" s="73">
-        <v>292.65910697237194</v>
+        <v>604.43169677951573</v>
       </c>
       <c r="E123" s="73">
-        <v>334.26384688795201</v>
+        <v>669.19657859784604</v>
       </c>
       <c r="F123" s="73">
-        <v>404.00726013343638</v>
+        <v>841.63218224980619</v>
       </c>
       <c r="G123" s="73">
-        <v>428.31447221210522</v>
+        <v>992.43228512398264</v>
       </c>
       <c r="H123" s="73">
-        <v>453.45953234172163</v>
+        <v>1174.7571002945206</v>
       </c>
       <c r="I123" s="73">
-        <v>513.34848133899266</v>
+        <v>1460.841996308325</v>
       </c>
       <c r="J123" s="73">
-        <v>451.01140551225876</v>
+        <v>1115.3561114091517</v>
       </c>
       <c r="K123" s="73">
-        <v>553.17190527330854</v>
+        <v>1634.5445991697825</v>
       </c>
       <c r="L123" s="73">
-        <v>739.95714651108847</v>
+        <v>1671.4420147828778</v>
       </c>
       <c r="M123" s="73">
-        <v>944.5779203583453</v>
+        <v>1641.4108562058352</v>
       </c>
       <c r="N123" s="73">
-        <v>1160.0492016778403</v>
+        <v>1632.759245301105</v>
       </c>
       <c r="O123" s="73">
-        <v>837.25348901464167</v>
+        <v>1644.8670494798987</v>
       </c>
       <c r="P123" s="73">
-        <v>1126.0404874410133</v>
+        <v>1727.0621847277894</v>
       </c>
       <c r="Q123" s="73">
-        <v>1113.2373377501124</v>
+        <v>1679.1225030292576</v>
       </c>
       <c r="R123" s="73">
-        <v>1127.6389944210989</v>
+        <v>1739.1761766804334</v>
       </c>
       <c r="S123" s="73">
-        <v>1096.6553342295742</v>
+        <v>1744.9412228437732</v>
       </c>
       <c r="T123" s="73">
-        <v>1115.617207943654</v>
+        <v>1721.7482682091741</v>
       </c>
       <c r="U123" s="73">
-        <v>1042.9418177790694</v>
+        <v>1555.3255637554735</v>
       </c>
       <c r="V123" s="73">
-        <v>901.84198198201273</v>
+        <v>1297.5225869519502</v>
       </c>
       <c r="W123" s="73">
-        <v>755.27957374663322</v>
+        <v>1268.9026474362256</v>
       </c>
       <c r="X123" s="73">
-        <v>683.71886292416627</v>
+        <v>1279.8475314794732</v>
       </c>
       <c r="Y123" s="73">
-        <v>837.86361463990841</v>
+        <v>1337.4795556798654</v>
       </c>
       <c r="Z123" s="73">
-        <v>633.45122889751269</v>
+        <v>1164.3657529490845</v>
       </c>
       <c r="AA123" s="73">
-        <v>647.28923910067238</v>
+        <v>1277.080966682747</v>
       </c>
       <c r="AB123" s="73">
-        <v>698.95861542627836</v>
+        <v>1303.5204497786065</v>
       </c>
       <c r="AC123" s="73">
-        <v>736.11472450194333</v>
+        <v>1269.2737644285742</v>
       </c>
       <c r="AD123" s="73">
-        <v>678.88732060702466</v>
+        <v>1254.0380053893857</v>
       </c>
       <c r="AE123" s="73">
-        <v>742.7</v>
+        <v>1212.7</v>
       </c>
       <c r="AF123" s="73">
-        <v>753.5</v>
+        <v>1242.0999999999999</v>
       </c>
       <c r="AG123" s="73">
-        <v>789.41502070560705</v>
+        <v>1231.8936437595078</v>
       </c>
       <c r="AH123" s="73">
-        <v>833.98787653565466</v>
+        <v>1197.6546359983099</v>
       </c>
       <c r="AI123" s="73">
-        <v>779.50649233150591</v>
+        <v>1222.22817594649</v>
       </c>
     </row>
     <row r="124" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124"/>
       <c r="B124" s="69" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C124" s="73">
-        <v>59.612219877713066</v>
+        <v>202.01191249060557</v>
       </c>
       <c r="D124" s="73">
-        <v>81.116682790507667</v>
+        <v>292.65910697237194</v>
       </c>
       <c r="E124" s="73">
-        <v>85.312100998294795</v>
+        <v>334.26384688795201</v>
       </c>
       <c r="F124" s="73">
-        <v>106.97117229773525</v>
+        <v>404.00726013343638</v>
       </c>
       <c r="G124" s="73">
-        <v>103.36694096604552</v>
+        <v>428.31447221210522</v>
       </c>
       <c r="H124" s="73">
-        <v>114.17795677341805</v>
+        <v>453.45953234172163</v>
       </c>
       <c r="I124" s="73">
-        <v>160.54622159379605</v>
+        <v>513.34848133899266</v>
       </c>
       <c r="J124" s="73">
-        <v>121.52420144861861</v>
+        <v>451.01140551225876</v>
       </c>
       <c r="K124" s="73">
-        <v>165.97553952901299</v>
+        <v>553.17190527330854</v>
       </c>
       <c r="L124" s="73">
-        <v>173.72878544300877</v>
+        <v>739.95714651108847</v>
       </c>
       <c r="M124" s="73">
-        <v>172.43013667123034</v>
+        <v>944.5779203583453</v>
       </c>
       <c r="N124" s="73">
-        <v>202.59385335677013</v>
+        <v>1160.0492016778403</v>
       </c>
       <c r="O124" s="73">
-        <v>178.10034554464406</v>
+        <v>837.25348901464167</v>
       </c>
       <c r="P124" s="73">
-        <v>356.15524536819777</v>
+        <v>1126.0404874410133</v>
       </c>
       <c r="Q124" s="73">
-        <v>363.45245000471556</v>
+        <v>1113.2373377501124</v>
       </c>
       <c r="R124" s="73">
-        <v>360.882722091782</v>
+        <v>1127.6389944210989</v>
       </c>
       <c r="S124" s="73">
-        <v>340.53111611181356</v>
+        <v>1096.6553342295742</v>
       </c>
       <c r="T124" s="73">
-        <v>356.21082630598181</v>
+        <v>1115.617207943654</v>
       </c>
       <c r="U124" s="73">
-        <v>329.947008359677</v>
+        <v>1042.9418177790694</v>
       </c>
       <c r="V124" s="73">
-        <v>288.97071877126314</v>
+        <v>901.84198198201273</v>
       </c>
       <c r="W124" s="73">
-        <v>278.29096708143931</v>
+        <v>755.27957374663322</v>
       </c>
       <c r="X124" s="73">
-        <v>256.21999962201477</v>
+        <v>683.71886292416627</v>
       </c>
       <c r="Y124" s="73">
-        <v>288.9010429156736</v>
+        <v>837.86361463990841</v>
       </c>
       <c r="Z124" s="73">
-        <v>239.92869070722568</v>
+        <v>633.45122889751269</v>
       </c>
       <c r="AA124" s="73">
-        <v>234.97314276472039</v>
+        <v>647.28923910067238</v>
       </c>
       <c r="AB124" s="73">
-        <v>251.44449731493441</v>
+        <v>698.95861542627836</v>
       </c>
       <c r="AC124" s="73">
-        <v>277.3510775772229</v>
+        <v>736.11472450194333</v>
       </c>
       <c r="AD124" s="73">
-        <v>249.7764911235046</v>
+        <v>678.88732060702466</v>
       </c>
       <c r="AE124" s="73">
-        <v>265.8</v>
+        <v>742.7</v>
       </c>
       <c r="AF124" s="73">
-        <v>270.8</v>
+        <v>753.5</v>
       </c>
       <c r="AG124" s="73">
-        <v>275.78989519599298</v>
+        <v>789.41502070560705</v>
       </c>
       <c r="AH124" s="73">
-        <v>286.65337552932311</v>
+        <v>833.987876535655</v>
       </c>
       <c r="AI124" s="73">
-        <v>274.30506350337953</v>
+        <v>779.50649233150602</v>
       </c>
     </row>
     <row r="125" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125"/>
       <c r="B125" s="69" t="s">
+        <v>360</v>
+      </c>
+      <c r="C125" s="73">
+        <v>59.612219877713066</v>
+      </c>
+      <c r="D125" s="73">
+        <v>81.116682790507667</v>
+      </c>
+      <c r="E125" s="73">
+        <v>85.312100998294795</v>
+      </c>
+      <c r="F125" s="73">
+        <v>106.97117229773525</v>
+      </c>
+      <c r="G125" s="73">
+        <v>103.36694096604552</v>
+      </c>
+      <c r="H125" s="73">
+        <v>114.17795677341805</v>
+      </c>
+      <c r="I125" s="73">
+        <v>160.54622159379605</v>
+      </c>
+      <c r="J125" s="73">
+        <v>121.52420144861861</v>
+      </c>
+      <c r="K125" s="73">
+        <v>165.97553952901299</v>
+      </c>
+      <c r="L125" s="73">
+        <v>173.72878544300877</v>
+      </c>
+      <c r="M125" s="73">
+        <v>172.43013667123034</v>
+      </c>
+      <c r="N125" s="73">
+        <v>202.59385335677013</v>
+      </c>
+      <c r="O125" s="73">
+        <v>178.10034554464406</v>
+      </c>
+      <c r="P125" s="73">
+        <v>356.15524536819777</v>
+      </c>
+      <c r="Q125" s="73">
+        <v>363.45245000471556</v>
+      </c>
+      <c r="R125" s="73">
+        <v>360.882722091782</v>
+      </c>
+      <c r="S125" s="73">
+        <v>340.53111611181356</v>
+      </c>
+      <c r="T125" s="73">
+        <v>356.21082630598181</v>
+      </c>
+      <c r="U125" s="73">
+        <v>329.947008359677</v>
+      </c>
+      <c r="V125" s="73">
+        <v>288.97071877126314</v>
+      </c>
+      <c r="W125" s="73">
+        <v>278.29096708143931</v>
+      </c>
+      <c r="X125" s="73">
+        <v>256.21999962201477</v>
+      </c>
+      <c r="Y125" s="73">
+        <v>288.9010429156736</v>
+      </c>
+      <c r="Z125" s="73">
+        <v>239.92869070722568</v>
+      </c>
+      <c r="AA125" s="73">
+        <v>234.97314276472039</v>
+      </c>
+      <c r="AB125" s="73">
+        <v>251.44449731493441</v>
+      </c>
+      <c r="AC125" s="73">
+        <v>277.3510775772229</v>
+      </c>
+      <c r="AD125" s="73">
+        <v>249.7764911235046</v>
+      </c>
+      <c r="AE125" s="73">
+        <v>265.8</v>
+      </c>
+      <c r="AF125" s="73">
+        <v>270.8</v>
+      </c>
+      <c r="AG125" s="73">
+        <v>275.78989519599298</v>
+      </c>
+      <c r="AH125" s="73">
+        <v>286.653375529323</v>
+      </c>
+      <c r="AI125" s="73">
+        <v>274.30506350337998</v>
+      </c>
+    </row>
+    <row r="126" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126"/>
+      <c r="B126" s="69" t="s">
         <v>361</v>
       </c>
-      <c r="C125" s="73">
+      <c r="C126" s="73">
         <v>1294.6644541222406</v>
       </c>
-      <c r="D125" s="73">
+      <c r="D126" s="73">
         <v>1687.0478450164292</v>
       </c>
-      <c r="E125" s="73">
+      <c r="E126" s="73">
         <v>1599.7872538466099</v>
       </c>
-      <c r="F125" s="73">
+      <c r="F126" s="73">
         <v>2131.4470694145421</v>
       </c>
-      <c r="G125" s="73">
+      <c r="G126" s="73">
         <v>2636.1550896772223</v>
       </c>
-      <c r="H125" s="73">
+      <c r="H126" s="73">
         <v>4417.766206093228</v>
       </c>
-      <c r="I125" s="73">
+      <c r="I126" s="73">
         <v>4473.0579911441409</v>
       </c>
-      <c r="J125" s="73">
+      <c r="J126" s="73">
         <v>3461.3661581048264</v>
       </c>
-      <c r="K125" s="73">
+      <c r="K126" s="73">
         <v>5022.0876185426496</v>
       </c>
-      <c r="L125" s="73">
+      <c r="L126" s="73">
         <v>5397.0357797680208</v>
       </c>
-      <c r="M125" s="73">
+      <c r="M126" s="73">
         <v>6009.5138595594281</v>
       </c>
-      <c r="N125" s="73">
+      <c r="N126" s="73">
         <v>6154.401833074412</v>
       </c>
-      <c r="O125" s="73">
+      <c r="O126" s="73">
         <v>5654.9675778511319</v>
       </c>
-      <c r="P125" s="73">
+      <c r="P126" s="73">
         <v>6774.3705189080802</v>
       </c>
-      <c r="Q125" s="73">
+      <c r="Q126" s="73">
         <v>6472.7404738295645</v>
       </c>
-      <c r="R125" s="73">
+      <c r="R126" s="73">
         <v>5565.7630328377345</v>
       </c>
-      <c r="S125" s="73">
+      <c r="S126" s="73">
         <v>5160.8028633516178</v>
       </c>
-      <c r="T125" s="73">
+      <c r="T126" s="73">
         <v>5927.7165897793984</v>
       </c>
-      <c r="U125" s="73">
+      <c r="U126" s="73">
         <v>3947.0363741541232</v>
       </c>
-      <c r="V125" s="73">
+      <c r="V126" s="73">
         <v>3692.9809591145136</v>
       </c>
-      <c r="W125" s="73">
+      <c r="W126" s="73">
         <v>3901.0362878015694</v>
       </c>
-      <c r="X125" s="73">
+      <c r="X126" s="73">
         <v>3475.2914022917498</v>
       </c>
-      <c r="Y125" s="73">
+      <c r="Y126" s="73">
         <v>3737.0759766626356</v>
       </c>
-      <c r="Z125" s="73">
+      <c r="Z126" s="73">
         <v>3625.3190403266972</v>
       </c>
-      <c r="AA125" s="73">
+      <c r="AA126" s="73">
         <v>4010.3620675751959</v>
       </c>
-      <c r="AB125" s="73">
+      <c r="AB126" s="73">
         <v>4516.6005519144528</v>
       </c>
-      <c r="AC125" s="73">
+      <c r="AC126" s="73">
         <v>4778.6114040068132</v>
       </c>
-      <c r="AD125" s="73">
+      <c r="AD126" s="73">
         <v>4248.0122291695425</v>
       </c>
-      <c r="AE125" s="73">
+      <c r="AE126" s="73">
         <v>4902.8999999999996</v>
       </c>
-      <c r="AF125" s="73">
+      <c r="AF126" s="73">
         <v>5074.6000000000004</v>
       </c>
-      <c r="AG125" s="73">
+      <c r="AG126" s="73">
         <v>4952.80235997813</v>
       </c>
-      <c r="AH125" s="73">
-[...108 lines deleted...]
-        <v>43.5415840734874</v>
+      <c r="AH126" s="73">
+        <v>5559.1502089245896</v>
+      </c>
+      <c r="AI126" s="73">
+        <v>5243.0245639651303</v>
       </c>
     </row>
     <row r="127" spans="1:35" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127"/>
       <c r="B127" s="8" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C127" s="74">
         <v>0</v>
       </c>
       <c r="D127" s="74">
-        <v>242.88430875340342</v>
+        <v>0</v>
       </c>
       <c r="E127" s="74">
-        <v>219.59833795013901</v>
+        <v>0</v>
       </c>
       <c r="F127" s="74">
-        <v>191.84090460678001</v>
+        <v>0</v>
       </c>
       <c r="G127" s="74">
-        <v>209.11373507057544</v>
+        <v>0</v>
       </c>
       <c r="H127" s="74">
-        <v>239.83824632827722</v>
+        <v>0</v>
       </c>
       <c r="I127" s="74">
-        <v>156.17928101907492</v>
+        <v>0</v>
       </c>
       <c r="J127" s="74">
-        <v>198.50657488045178</v>
+        <v>0</v>
       </c>
       <c r="K127" s="74">
-        <v>186.31840796019898</v>
+        <v>0</v>
       </c>
       <c r="L127" s="74">
-        <v>448.68703915777633</v>
+        <v>0</v>
       </c>
       <c r="M127" s="74">
-        <v>293.95628132020045</v>
+        <v>0</v>
       </c>
       <c r="N127" s="74">
-        <v>191.73965603758953</v>
+        <v>0</v>
       </c>
       <c r="O127" s="74">
-        <v>272.56707370016335</v>
+        <v>0</v>
       </c>
       <c r="P127" s="74">
-        <v>232.79039883337123</v>
+        <v>0</v>
       </c>
       <c r="Q127" s="74">
-        <v>165.64272486399949</v>
+        <v>0</v>
       </c>
       <c r="R127" s="74">
-        <v>286.17091579245817</v>
+        <v>0</v>
       </c>
       <c r="S127" s="74">
-        <v>218.40251720183488</v>
+        <v>0</v>
       </c>
       <c r="T127" s="74">
-        <v>230.71024357617296</v>
+        <v>0</v>
       </c>
       <c r="U127" s="74">
-        <v>202.58315640481246</v>
+        <v>113.384490289621</v>
       </c>
       <c r="V127" s="74">
-        <v>177.24017627616601</v>
+        <v>128.04447518775501</v>
       </c>
       <c r="W127" s="74">
-        <v>161.01707766731585</v>
+        <v>114.143846475537</v>
       </c>
       <c r="X127" s="74">
-        <v>150.84591810381571</v>
+        <v>105.615587087218</v>
       </c>
       <c r="Y127" s="74">
-        <v>170.17598180355071</v>
+        <v>115.29709976003301</v>
       </c>
       <c r="Z127" s="74">
-        <v>147.14545844044557</v>
+        <v>88.977514224099593</v>
       </c>
       <c r="AA127" s="74">
-        <v>158.68840960897774</v>
+        <v>75.7258651723957</v>
       </c>
       <c r="AB127" s="74">
-        <v>157.84827733789857</v>
+        <v>80.487475678471398</v>
       </c>
       <c r="AC127" s="74">
-        <v>128.72973347907748</v>
+        <v>74.212802016777204</v>
       </c>
       <c r="AD127" s="74">
-        <v>146.2642313914161</v>
+        <v>79.257971905240595</v>
       </c>
       <c r="AE127" s="74">
-        <v>121.2</v>
+        <v>63.2</v>
       </c>
       <c r="AF127" s="74">
-        <v>122.3</v>
+        <v>51.4</v>
       </c>
       <c r="AG127" s="74">
-        <v>111.58099176142592</v>
+        <v>34.066386628051802</v>
       </c>
       <c r="AH127" s="74">
-        <v>205.13012825320635</v>
+        <v>30.707998050935402</v>
       </c>
       <c r="AI127" s="74">
-        <v>136.80349124027578</v>
+        <v>43.5415840734874</v>
       </c>
     </row>
     <row r="128" spans="1:35" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128"/>
       <c r="B128" s="8" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C128" s="74">
-        <v>17.7</v>
+        <v>0</v>
       </c>
       <c r="D128" s="74">
-        <v>18.25</v>
+        <v>242.88430875340342</v>
       </c>
       <c r="E128" s="74">
-        <v>22.53</v>
+        <v>219.59833795013901</v>
       </c>
       <c r="F128" s="74">
-        <v>24.01</v>
+        <v>191.84090460678001</v>
       </c>
       <c r="G128" s="74">
-        <v>24.21</v>
+        <v>209.11373507057544</v>
       </c>
       <c r="H128" s="74">
-        <v>28.79</v>
+        <v>239.83824632827722</v>
       </c>
       <c r="I128" s="74">
-        <v>31.553207990189701</v>
+        <v>156.17928101907492</v>
       </c>
       <c r="J128" s="74">
-        <v>27.244265210836801</v>
+        <v>198.50657488045178</v>
       </c>
       <c r="K128" s="74">
-        <v>40.652411100802503</v>
+        <v>186.31840796019898</v>
       </c>
       <c r="L128" s="74">
-        <v>47.357998443166203</v>
+        <v>448.68703915777633</v>
       </c>
       <c r="M128" s="74">
-        <v>51.379665470624097</v>
+        <v>293.95628132020045</v>
       </c>
       <c r="N128" s="74">
-        <v>56.049556746606903</v>
+        <v>191.73965603758953</v>
       </c>
       <c r="O128" s="74">
-        <v>48.978428711167801</v>
+        <v>272.56707370016335</v>
       </c>
       <c r="P128" s="74">
-        <v>55.948488964735297</v>
+        <v>232.79039883337123</v>
       </c>
       <c r="Q128" s="74">
-        <v>56.3365073806307</v>
+        <v>165.64272486399949</v>
       </c>
       <c r="R128" s="74">
-        <v>60.947399060421802</v>
+        <v>286.17091579245817</v>
       </c>
       <c r="S128" s="74">
-        <v>63.960629589386897</v>
+        <v>218.40251720183488</v>
       </c>
       <c r="T128" s="74">
-        <v>59.434313284311997</v>
+        <v>230.71024357617296</v>
       </c>
       <c r="U128" s="74">
-        <v>62.643552713342302</v>
+        <v>202.58315640481246</v>
       </c>
       <c r="V128" s="74">
-        <v>56.962600931948202</v>
+        <v>177.24017627616601</v>
       </c>
       <c r="W128" s="74">
-        <v>53.737982128660903</v>
+        <v>161.01707766731585</v>
       </c>
       <c r="X128" s="74">
-        <v>53.139771223122899</v>
+        <v>150.84591810381571</v>
       </c>
       <c r="Y128" s="74">
-        <v>56.342376924378598</v>
+        <v>170.17598180355071</v>
       </c>
       <c r="Z128" s="74">
-        <v>46.0089185794643</v>
+        <v>147.14545844044557</v>
       </c>
       <c r="AA128" s="74">
-        <v>41.3</v>
+        <v>158.68840960897774</v>
       </c>
       <c r="AB128" s="74">
-        <v>44.2</v>
+        <v>157.84827733789857</v>
       </c>
       <c r="AC128" s="74">
-        <v>48.5</v>
+        <v>128.72973347907748</v>
       </c>
       <c r="AD128" s="74">
-        <v>44.6</v>
+        <v>146.2642313914161</v>
       </c>
       <c r="AE128" s="74">
-        <v>46.2</v>
+        <v>121.2</v>
       </c>
       <c r="AF128" s="74">
-        <v>43.9</v>
+        <v>122.3</v>
       </c>
       <c r="AG128" s="74">
-        <v>45.787348701912101</v>
+        <v>111.58099176142592</v>
       </c>
       <c r="AH128" s="74">
-        <v>46.875446110617901</v>
+        <v>205.13012825320601</v>
       </c>
       <c r="AI128" s="74">
-        <v>45.7047177012752</v>
+        <v>136.803491240276</v>
       </c>
     </row>
     <row r="129" spans="1:35" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129"/>
       <c r="B129" s="8" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C129" s="74">
-        <v>40.4</v>
+        <v>17.7</v>
       </c>
       <c r="D129" s="74">
-        <v>43.29</v>
+        <v>18.25</v>
       </c>
       <c r="E129" s="74">
-        <v>48.83</v>
+        <v>22.53</v>
       </c>
       <c r="F129" s="74">
-        <v>56.34</v>
+        <v>24.01</v>
       </c>
       <c r="G129" s="74">
-        <v>56.66</v>
+        <v>24.21</v>
       </c>
       <c r="H129" s="74">
-        <v>60.92</v>
+        <v>28.79</v>
       </c>
       <c r="I129" s="74">
-        <v>65.153858324096603</v>
+        <v>31.553207990189701</v>
       </c>
       <c r="J129" s="74">
-        <v>59.905702754116497</v>
+        <v>27.244265210836801</v>
       </c>
       <c r="K129" s="74">
-        <v>69.547798746469198</v>
+        <v>40.652411100802503</v>
       </c>
       <c r="L129" s="74">
-        <v>68.935779856460897</v>
+        <v>47.357998443166203</v>
       </c>
       <c r="M129" s="74">
-        <v>70.038893988766603</v>
+        <v>51.379665470624097</v>
       </c>
       <c r="N129" s="74">
-        <v>79.744424698155996</v>
+        <v>56.049556746606903</v>
       </c>
       <c r="O129" s="74">
-        <v>72.204645178647993</v>
+        <v>48.978428711167801</v>
       </c>
       <c r="P129" s="74">
-        <v>89.853546289331703</v>
+        <v>55.948488964735297</v>
       </c>
       <c r="Q129" s="74">
-        <v>87.411268977595796</v>
+        <v>56.3365073806307</v>
       </c>
       <c r="R129" s="74">
-        <v>92.694311679001302</v>
+        <v>60.947399060421802</v>
       </c>
       <c r="S129" s="74">
-        <v>101.850672594751</v>
+        <v>63.960629589386897</v>
       </c>
       <c r="T129" s="74">
-        <v>93.137571477237003</v>
+        <v>59.434313284311997</v>
       </c>
       <c r="U129" s="74">
-        <v>96.279998884019506</v>
+        <v>62.643552713342302</v>
       </c>
       <c r="V129" s="74">
-        <v>98.141016900215902</v>
+        <v>56.962600931948202</v>
       </c>
       <c r="W129" s="74">
-        <v>105.439105627644</v>
+        <v>53.737982128660903</v>
       </c>
       <c r="X129" s="74">
-        <v>111.690497431347</v>
+        <v>53.139771223122899</v>
       </c>
       <c r="Y129" s="74">
-        <v>103.243098829993</v>
+        <v>56.342376924378598</v>
       </c>
       <c r="Z129" s="74">
-        <v>105.770654585689</v>
+        <v>46.0089185794643</v>
       </c>
       <c r="AA129" s="74">
-        <v>109.035292151417</v>
+        <v>41.3</v>
       </c>
       <c r="AB129" s="74">
-        <v>107.89064198954701</v>
+        <v>44.2</v>
       </c>
       <c r="AC129" s="74">
-        <v>120.026658561757</v>
+        <v>48.5</v>
       </c>
       <c r="AD129" s="74">
-        <v>110.85227864834</v>
+        <v>44.6</v>
       </c>
       <c r="AE129" s="74">
-        <v>117.3</v>
+        <v>46.2</v>
       </c>
       <c r="AF129" s="74">
-        <v>114.2</v>
+        <v>43.9</v>
       </c>
       <c r="AG129" s="74">
-        <v>115.42556429794701</v>
+        <v>45.787348701912101</v>
       </c>
       <c r="AH129" s="74">
-        <v>124.292597929099</v>
+        <v>46.534444267762701</v>
       </c>
       <c r="AI129" s="74">
-        <v>117.991921527171</v>
+        <v>45.7047177012752</v>
       </c>
     </row>
     <row r="130" spans="1:35" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130"/>
       <c r="B130" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="C130" s="74">
+        <v>40.4</v>
+      </c>
+      <c r="D130" s="74">
+        <v>43.29</v>
+      </c>
+      <c r="E130" s="74">
+        <v>48.83</v>
+      </c>
+      <c r="F130" s="74">
+        <v>56.34</v>
+      </c>
+      <c r="G130" s="74">
+        <v>56.66</v>
+      </c>
+      <c r="H130" s="74">
+        <v>60.92</v>
+      </c>
+      <c r="I130" s="74">
+        <v>65.153858324096603</v>
+      </c>
+      <c r="J130" s="74">
+        <v>59.905702754116497</v>
+      </c>
+      <c r="K130" s="74">
+        <v>69.547798746469198</v>
+      </c>
+      <c r="L130" s="74">
+        <v>68.935779856460897</v>
+      </c>
+      <c r="M130" s="74">
+        <v>70.038893988766603</v>
+      </c>
+      <c r="N130" s="74">
+        <v>79.744424698155996</v>
+      </c>
+      <c r="O130" s="74">
+        <v>72.204645178647993</v>
+      </c>
+      <c r="P130" s="74">
+        <v>89.853546289331703</v>
+      </c>
+      <c r="Q130" s="74">
+        <v>87.411268977595796</v>
+      </c>
+      <c r="R130" s="74">
+        <v>92.694311679001302</v>
+      </c>
+      <c r="S130" s="74">
+        <v>101.850672594751</v>
+      </c>
+      <c r="T130" s="74">
+        <v>93.137571477237003</v>
+      </c>
+      <c r="U130" s="74">
+        <v>96.279998884019506</v>
+      </c>
+      <c r="V130" s="74">
+        <v>98.141016900215902</v>
+      </c>
+      <c r="W130" s="74">
+        <v>105.439105627644</v>
+      </c>
+      <c r="X130" s="74">
+        <v>111.690497431347</v>
+      </c>
+      <c r="Y130" s="74">
+        <v>103.243098829993</v>
+      </c>
+      <c r="Z130" s="74">
+        <v>105.770654585689</v>
+      </c>
+      <c r="AA130" s="74">
+        <v>109.035292151417</v>
+      </c>
+      <c r="AB130" s="74">
+        <v>107.89064198954701</v>
+      </c>
+      <c r="AC130" s="74">
+        <v>120.026658561757</v>
+      </c>
+      <c r="AD130" s="74">
+        <v>110.85227864834</v>
+      </c>
+      <c r="AE130" s="74">
+        <v>117.3</v>
+      </c>
+      <c r="AF130" s="74">
+        <v>114.2</v>
+      </c>
+      <c r="AG130" s="74">
+        <v>115.42556429794701</v>
+      </c>
+      <c r="AH130" s="74">
+        <v>132.66004223903099</v>
+      </c>
+      <c r="AI130" s="74">
+        <v>117.991921527171</v>
+      </c>
+    </row>
+    <row r="131" spans="1:35" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131"/>
+      <c r="B131" s="8" t="s">
         <v>366</v>
       </c>
-      <c r="C130" s="74">
-[...8 lines deleted...]
-      <c r="F130" s="74">
+      <c r="C131" s="74">
+        <v>0</v>
+      </c>
+      <c r="D131" s="74">
+        <v>0</v>
+      </c>
+      <c r="E131" s="74">
+        <v>0</v>
+      </c>
+      <c r="F131" s="74">
         <v>35.000489910907604</v>
       </c>
-      <c r="G130" s="74">
+      <c r="G131" s="74">
         <v>30.0592313100179</v>
       </c>
-      <c r="H130" s="74">
-[...5 lines deleted...]
-      <c r="J130" s="74">
+      <c r="H131" s="74">
+        <v>0</v>
+      </c>
+      <c r="I131" s="74">
+        <v>0</v>
+      </c>
+      <c r="J131" s="74">
         <v>32.529860610462798</v>
       </c>
-      <c r="K130" s="74">
+      <c r="K131" s="74">
         <v>79.635605181493005</v>
       </c>
-      <c r="L130" s="74">
+      <c r="L131" s="74">
         <v>81.134539562910803</v>
       </c>
-      <c r="M130" s="74">
+      <c r="M131" s="74">
         <v>75.969840198659796</v>
       </c>
-      <c r="N130" s="74">
+      <c r="N131" s="74">
         <v>75.327106949078498</v>
       </c>
-      <c r="O130" s="74">
+      <c r="O131" s="74">
         <v>78.016772973035501</v>
       </c>
-      <c r="P130" s="74">
+      <c r="P131" s="74">
         <v>76.89377271315</v>
       </c>
-      <c r="Q130" s="74">
+      <c r="Q131" s="74">
         <v>67.535893457576606</v>
       </c>
-      <c r="R130" s="74">
+      <c r="R131" s="74">
         <v>71.453142565727504</v>
       </c>
-      <c r="S130" s="74">
+      <c r="S131" s="74">
         <v>67.826277482944704</v>
       </c>
-      <c r="T130" s="74">
+      <c r="T131" s="74">
         <v>70.927271554849696</v>
       </c>
-      <c r="U130" s="74">
+      <c r="U131" s="74">
         <v>49.487776593051201</v>
       </c>
-      <c r="V130" s="74">
+      <c r="V131" s="74">
         <v>39.8067983078559</v>
       </c>
-      <c r="W130" s="74">
+      <c r="W131" s="74">
         <v>40.290439826046303</v>
       </c>
-      <c r="X130" s="74">
+      <c r="X131" s="74">
         <v>44.510849100614301</v>
       </c>
-      <c r="Y130" s="74">
+      <c r="Y131" s="74">
         <v>43.5239659568919</v>
       </c>
-      <c r="Z130" s="74">
+      <c r="Z131" s="74">
         <v>41.2</v>
       </c>
-      <c r="AA130" s="74">
+      <c r="AA131" s="74">
         <v>41.2</v>
       </c>
-      <c r="AB130" s="74">
+      <c r="AB131" s="74">
         <v>53.8</v>
       </c>
-      <c r="AC130" s="74">
+      <c r="AC131" s="74">
         <v>60.1</v>
       </c>
-      <c r="AD130" s="74">
+      <c r="AD131" s="74">
         <v>43.2</v>
       </c>
-      <c r="AE130" s="74">
+      <c r="AE131" s="74">
         <v>44.809438520716398</v>
       </c>
-      <c r="AF130" s="74">
+      <c r="AF131" s="74">
         <v>43.4</v>
       </c>
-      <c r="AG130" s="74">
+      <c r="AG131" s="74">
         <v>47.268988289187902</v>
       </c>
-      <c r="AH130" s="74">
+      <c r="AH131" s="74">
         <v>52.782567334206</v>
       </c>
-      <c r="AI130" s="74">
+      <c r="AI131" s="74">
         <v>45.366483174538899</v>
       </c>
     </row>
-    <row r="131" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-      <c r="B132" s="12" t="s">
+    <row r="132" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="AH132" s="114"/>
+      <c r="AI132" s="114"/>
+    </row>
+    <row r="133" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A133"/>
+      <c r="B133" s="12" t="s">
         <v>367</v>
       </c>
-      <c r="C132" s="50"/>
-[...31 lines deleted...]
-      <c r="AI132" s="50"/>
+      <c r="C133" s="50"/>
+      <c r="D133" s="50"/>
+      <c r="E133" s="50"/>
+      <c r="F133" s="50"/>
+      <c r="G133" s="50"/>
+      <c r="H133" s="50"/>
+      <c r="I133" s="50"/>
+      <c r="J133" s="50"/>
+      <c r="K133" s="50"/>
+      <c r="L133" s="50"/>
+      <c r="M133" s="50"/>
+      <c r="N133" s="50"/>
+      <c r="O133" s="50"/>
+      <c r="P133" s="50"/>
+      <c r="Q133" s="50"/>
+      <c r="R133" s="50"/>
+      <c r="S133" s="50"/>
+      <c r="T133" s="50"/>
+      <c r="U133" s="50"/>
+      <c r="V133" s="50"/>
+      <c r="W133" s="50"/>
+      <c r="X133" s="50"/>
+      <c r="Y133" s="50"/>
+      <c r="Z133" s="50"/>
+      <c r="AA133" s="50"/>
+      <c r="AB133" s="50"/>
+      <c r="AC133" s="50"/>
+      <c r="AD133" s="50"/>
+      <c r="AE133" s="50"/>
+      <c r="AF133" s="50"/>
+      <c r="AG133" s="50"/>
+      <c r="AH133" s="50"/>
+      <c r="AI133" s="50"/>
     </row>
-    <row r="133" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B133" s="62" t="s">
+    <row r="134" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134"/>
+      <c r="B134" s="62" t="s">
         <v>107</v>
       </c>
-      <c r="C133" s="63">
+      <c r="C134" s="63">
         <v>78219</v>
       </c>
-      <c r="D133" s="63">
+      <c r="D134" s="63">
         <v>212612.78724671499</v>
       </c>
-      <c r="E133" s="63">
+      <c r="E134" s="63">
         <v>480522</v>
       </c>
-      <c r="F133" s="63">
+      <c r="F134" s="63">
         <v>170731</v>
       </c>
-      <c r="G133" s="63">
+      <c r="G134" s="63">
         <v>244134.226075741</v>
       </c>
-      <c r="H133" s="63">
+      <c r="H134" s="63">
         <v>325091.183478355</v>
       </c>
-      <c r="I133" s="63">
+      <c r="I134" s="63">
         <v>420123</v>
       </c>
-      <c r="J133" s="63">
+      <c r="J134" s="63">
         <v>1160080</v>
       </c>
-      <c r="K133" s="63">
+      <c r="K134" s="63">
         <v>526202</v>
       </c>
-      <c r="L133" s="63">
+      <c r="L134" s="63">
         <v>616977</v>
       </c>
-      <c r="M133" s="63">
+      <c r="M134" s="63">
         <v>852664</v>
       </c>
-      <c r="N133" s="63">
+      <c r="N134" s="63">
         <v>625924</v>
       </c>
-      <c r="O133" s="63">
+      <c r="O134" s="63">
         <v>2621768</v>
       </c>
-      <c r="P133" s="63">
+      <c r="P134" s="63">
         <v>675996.87303999998</v>
       </c>
-      <c r="Q133" s="63">
+      <c r="Q134" s="63">
         <v>707433.84664</v>
       </c>
-      <c r="R133" s="63">
+      <c r="R134" s="63">
         <v>519503.09030712402</v>
       </c>
-      <c r="S133" s="63">
+      <c r="S134" s="63">
         <v>489164.37452287599</v>
       </c>
-      <c r="T133" s="63">
+      <c r="T134" s="63">
         <v>2392097.1845100001</v>
       </c>
-      <c r="U133" s="63">
+      <c r="U134" s="63">
         <v>377102</v>
       </c>
-      <c r="V133" s="63">
+      <c r="V134" s="63">
         <v>218761</v>
       </c>
-      <c r="W133" s="63">
+      <c r="W134" s="63">
         <v>174637</v>
       </c>
-      <c r="X133" s="63">
+      <c r="X134" s="63">
         <v>75693</v>
       </c>
-      <c r="Y133" s="63">
+      <c r="Y134" s="63">
         <v>846192</v>
       </c>
-      <c r="Z133" s="63">
+      <c r="Z134" s="63">
         <v>398900</v>
       </c>
-      <c r="AA133" s="63">
+      <c r="AA134" s="63">
         <v>752428</v>
       </c>
-      <c r="AB133" s="63">
+      <c r="AB134" s="63">
         <v>740156</v>
       </c>
-      <c r="AC133" s="63">
+      <c r="AC134" s="63">
         <v>807516</v>
       </c>
-      <c r="AD133" s="63">
+      <c r="AD134" s="63">
         <v>2699000</v>
       </c>
-      <c r="AE133" s="63">
+      <c r="AE134" s="63">
         <v>643870</v>
       </c>
-      <c r="AF133" s="63">
+      <c r="AF134" s="63">
         <v>957081</v>
       </c>
-      <c r="AG133" s="63">
+      <c r="AG134" s="63">
         <v>1036945</v>
       </c>
-      <c r="AH133" s="63">
+      <c r="AH134" s="115">
         <v>909834</v>
       </c>
-      <c r="AI133" s="63">
+      <c r="AI134" s="115">
         <v>3547730</v>
       </c>
     </row>
-    <row r="134" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...104 lines deleted...]
-    <row r="135" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135"/>
       <c r="B135" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="C135" s="72">
+        <v>0.56738460847379346</v>
+      </c>
+      <c r="D135" s="72">
+        <v>0.82440330224900049</v>
+      </c>
+      <c r="E135" s="72">
+        <v>0.93023851878228303</v>
+      </c>
+      <c r="F135" s="72">
+        <v>0.64858078113497919</v>
+      </c>
+      <c r="G135" s="72">
+        <v>0.99199124704367703</v>
+      </c>
+      <c r="H135" s="72">
+        <v>1.1149829959224917</v>
+      </c>
+      <c r="I135" s="72">
+        <v>1.3660867516121689</v>
+      </c>
+      <c r="J135" s="72">
+        <v>1.0465816978879432</v>
+      </c>
+      <c r="K135" s="72">
+        <v>1.6570726398901234</v>
+      </c>
+      <c r="L135" s="72">
+        <v>1.8984430319071086</v>
+      </c>
+      <c r="M135" s="72">
+        <v>2.1005332480635697</v>
+      </c>
+      <c r="N135" s="72">
+        <v>1.7039602317736984</v>
+      </c>
+      <c r="O135" s="72">
+        <v>1.8517894059150219</v>
+      </c>
+      <c r="P135" s="72">
+        <v>2.2034391932419024</v>
+      </c>
+      <c r="Q135" s="72">
+        <v>2.0049843210103684</v>
+      </c>
+      <c r="R135" s="72">
+        <v>1.4322851634375402</v>
+      </c>
+      <c r="S135" s="72">
+        <v>1.1274246541465731</v>
+      </c>
+      <c r="T135" s="72">
+        <v>1.6426799417809292</v>
+      </c>
+      <c r="U135" s="72">
+        <v>0.95700179237541805</v>
+      </c>
+      <c r="V135" s="72">
+        <v>0.46035551782652234</v>
+      </c>
+      <c r="W135" s="72">
+        <v>0.29205625694829768</v>
+      </c>
+      <c r="X135" s="72">
+        <v>0.12566143554170206</v>
+      </c>
+      <c r="Y135" s="72">
+        <v>0.40887556955226423</v>
+      </c>
+      <c r="Z135" s="72">
+        <v>0.75598925585689225</v>
+      </c>
+      <c r="AA135" s="72">
+        <v>1.2942483092198795</v>
+      </c>
+      <c r="AB135" s="72">
+        <v>1.1823623756047932</v>
+      </c>
+      <c r="AC135" s="72">
+        <v>1.2832155552836446</v>
+      </c>
+      <c r="AD135" s="72">
+        <v>1.1423458594935756</v>
+      </c>
+      <c r="AE135" s="72">
+        <v>1.1639999999999999</v>
+      </c>
+      <c r="AF135" s="72">
+        <v>1.482</v>
+      </c>
+      <c r="AG135" s="72">
+        <v>1.5028635671063051</v>
+      </c>
+      <c r="AH135" s="72">
+        <v>1.4734495543281301</v>
+      </c>
+      <c r="AI135" s="72">
+        <v>1.4154214470091699</v>
+      </c>
+    </row>
+    <row r="136" spans="1:35" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136"/>
+      <c r="B136" s="6" t="s">
         <v>369</v>
       </c>
-      <c r="C135" s="5">
+      <c r="C136" s="5">
         <v>4069.7959999999998</v>
       </c>
-      <c r="D135" s="5">
+      <c r="D136" s="5">
         <v>29779</v>
       </c>
-      <c r="E135" s="5">
+      <c r="E136" s="5">
         <v>9541.3940000000002</v>
       </c>
-      <c r="F135" s="5">
+      <c r="F136" s="5">
         <v>91</v>
       </c>
-      <c r="G135" s="5">
+      <c r="G136" s="5">
         <v>245</v>
       </c>
-      <c r="H135" s="5">
-[...5 lines deleted...]
-      <c r="J135" s="5">
+      <c r="H136" s="5">
+        <v>0</v>
+      </c>
+      <c r="I136" s="5">
+        <v>0</v>
+      </c>
+      <c r="J136" s="5">
         <v>336</v>
       </c>
-      <c r="K135" s="5">
+      <c r="K136" s="5">
         <v>4328</v>
       </c>
-      <c r="L135" s="5">
+      <c r="L136" s="5">
         <v>2700</v>
       </c>
-      <c r="M135" s="5">
+      <c r="M136" s="5">
         <v>4251</v>
       </c>
-      <c r="N135" s="5">
+      <c r="N136" s="5">
         <v>38085</v>
       </c>
-      <c r="O135" s="5">
+      <c r="O136" s="5">
         <v>49364</v>
       </c>
-      <c r="P135" s="5">
+      <c r="P136" s="5">
         <v>9112</v>
       </c>
-      <c r="Q135" s="5">
+      <c r="Q136" s="5">
         <v>7313</v>
       </c>
-      <c r="R135" s="5">
+      <c r="R136" s="5">
         <v>-5248</v>
       </c>
-      <c r="S135" s="5">
+      <c r="S136" s="5">
         <v>6137</v>
       </c>
-      <c r="T135" s="5">
+      <c r="T136" s="5">
         <v>17314</v>
       </c>
-      <c r="U135" s="5">
+      <c r="U136" s="5">
         <v>6564</v>
       </c>
-      <c r="V135" s="5">
+      <c r="V136" s="5">
         <v>6612</v>
       </c>
-      <c r="W135" s="5">
+      <c r="W136" s="5">
         <v>776</v>
       </c>
-      <c r="X135" s="5">
+      <c r="X136" s="5">
         <v>6135</v>
       </c>
-      <c r="Y135" s="5">
+      <c r="Y136" s="5">
         <v>20087</v>
       </c>
-      <c r="Z135" s="5">
+      <c r="Z136" s="5">
         <v>3166</v>
       </c>
-      <c r="AA135" s="5">
+      <c r="AA136" s="5">
         <v>1430</v>
       </c>
-      <c r="AB135" s="5">
+      <c r="AB136" s="5">
         <v>3596</v>
       </c>
-      <c r="AC135" s="5">
+      <c r="AC136" s="5">
         <v>7929</v>
       </c>
-      <c r="AD135" s="5">
+      <c r="AD136" s="5">
         <v>16121</v>
       </c>
-      <c r="AE135" s="5">
+      <c r="AE136" s="5">
         <v>1661</v>
       </c>
-      <c r="AF135" s="5">
+      <c r="AF136" s="5">
         <v>819</v>
       </c>
-      <c r="AG135" s="5">
+      <c r="AG136" s="5">
         <v>541</v>
       </c>
-      <c r="AH135" s="5">
+      <c r="AH136" s="5">
         <v>11244</v>
       </c>
-      <c r="AI135" s="5">
+      <c r="AI136" s="5">
         <v>14253</v>
       </c>
     </row>
-    <row r="136" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B136" s="8" t="s">
+    <row r="137" spans="1:35" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137"/>
+      <c r="B137" s="8" t="s">
         <v>370</v>
       </c>
-      <c r="C136" s="9">
+      <c r="C137" s="9">
         <v>74149.203999999998</v>
       </c>
-      <c r="D136" s="9">
+      <c r="D137" s="9">
         <v>182833.78724671499</v>
       </c>
-      <c r="E136" s="9">
+      <c r="E137" s="9">
         <v>470980.60600000003</v>
       </c>
-      <c r="F136" s="9">
+      <c r="F137" s="9">
         <v>170640</v>
       </c>
-      <c r="G136" s="9">
+      <c r="G137" s="9">
         <v>243889.226075741</v>
       </c>
-      <c r="H136" s="9">
+      <c r="H137" s="9">
         <v>325091.183478355</v>
       </c>
-      <c r="I136" s="9">
+      <c r="I137" s="9">
         <v>420123</v>
       </c>
-      <c r="J136" s="9">
+      <c r="J137" s="9">
         <v>1159744</v>
       </c>
-      <c r="K136" s="9">
+      <c r="K137" s="9">
         <v>521874</v>
       </c>
-      <c r="L136" s="9">
+      <c r="L137" s="9">
         <v>614277</v>
       </c>
-      <c r="M136" s="9">
+      <c r="M137" s="9">
         <v>848413</v>
       </c>
-      <c r="N136" s="9">
+      <c r="N137" s="9">
         <v>587839</v>
       </c>
-      <c r="O136" s="9">
+      <c r="O137" s="9">
         <v>2572404</v>
       </c>
-      <c r="P136" s="9">
+      <c r="P137" s="9">
         <v>666884.87303999998</v>
       </c>
-      <c r="Q136" s="9">
+      <c r="Q137" s="9">
         <v>700120.84664</v>
       </c>
-      <c r="R136" s="9">
+      <c r="R137" s="9">
         <v>524751.09030712396</v>
       </c>
-      <c r="S136" s="9">
+      <c r="S137" s="9">
         <v>483027.37452287599</v>
       </c>
-      <c r="T136" s="9">
+      <c r="T137" s="9">
         <v>2374783.1845100001</v>
       </c>
-      <c r="U136" s="9">
+      <c r="U137" s="9">
         <v>370538</v>
       </c>
-      <c r="V136" s="9">
+      <c r="V137" s="9">
         <v>212149</v>
       </c>
-      <c r="W136" s="9">
+      <c r="W137" s="9">
         <v>173861</v>
       </c>
-      <c r="X136" s="9">
+      <c r="X137" s="9">
         <v>69558</v>
       </c>
-      <c r="Y136" s="9">
+      <c r="Y137" s="9">
         <v>826105</v>
       </c>
-      <c r="Z136" s="9">
+      <c r="Z137" s="9">
         <v>395734</v>
       </c>
-      <c r="AA136" s="9">
+      <c r="AA137" s="9">
         <v>750998</v>
       </c>
-      <c r="AB136" s="9">
+      <c r="AB137" s="9">
         <v>736560</v>
       </c>
-      <c r="AC136" s="9">
+      <c r="AC137" s="9">
         <v>799587</v>
       </c>
-      <c r="AD136" s="9">
+      <c r="AD137" s="9">
         <v>2682879</v>
       </c>
-      <c r="AE136" s="9">
+      <c r="AE137" s="9">
         <v>642209</v>
       </c>
-      <c r="AF136" s="9">
+      <c r="AF137" s="9">
         <v>956262</v>
       </c>
-      <c r="AG136" s="9">
+      <c r="AG137" s="9">
         <v>1036404</v>
       </c>
-      <c r="AH136" s="9">
+      <c r="AH137" s="9">
         <v>898590</v>
       </c>
-      <c r="AI136" s="9">
+      <c r="AI137" s="9">
         <v>3533465</v>
       </c>
     </row>
-    <row r="137" spans="1:35" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B137" s="6" t="s">
+    <row r="138" spans="1:35" s="72" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138"/>
+      <c r="B138" s="6" t="s">
         <v>371</v>
       </c>
-      <c r="C137" s="72">
+      <c r="C138" s="72">
         <v>0.53786314169426153</v>
       </c>
-      <c r="D137" s="72">
+      <c r="D138" s="72">
         <v>0.70893561916376169</v>
       </c>
-      <c r="E137" s="72">
+      <c r="E138" s="72">
         <v>0.91176741398025896</v>
       </c>
-      <c r="F137" s="72">
+      <c r="F138" s="72">
         <v>0.6482350861464693</v>
       </c>
-      <c r="G137" s="72">
+      <c r="G138" s="72">
         <v>0.99099573789515527</v>
       </c>
-      <c r="H137" s="72">
+      <c r="H138" s="72">
         <v>1.1149829959224917</v>
       </c>
-      <c r="I137" s="72">
+      <c r="I138" s="72">
         <v>1.3660867516121689</v>
       </c>
-      <c r="J137" s="72">
+      <c r="J138" s="72">
         <v>1.0462785709910996</v>
       </c>
-      <c r="K137" s="72">
+      <c r="K138" s="72">
         <v>1.6434432534844381</v>
       </c>
-      <c r="L137" s="72">
+      <c r="L138" s="72">
         <v>1.8901351108887414</v>
       </c>
-      <c r="M137" s="72">
+      <c r="M138" s="72">
         <v>2.0900609320780021</v>
       </c>
-      <c r="N137" s="72">
+      <c r="N138" s="72">
         <v>1.6002809904806641</v>
       </c>
-      <c r="O137" s="72">
+      <c r="O138" s="72">
         <v>1.8169229599771703</v>
       </c>
-      <c r="P137" s="72">
+      <c r="P138" s="72">
         <v>2.1737382601021835</v>
       </c>
-      <c r="Q137" s="72">
+      <c r="Q138" s="72">
         <v>1.9842580716102456</v>
       </c>
-      <c r="R137" s="72">
+      <c r="R138" s="72">
         <v>1.4467540524161917</v>
       </c>
-      <c r="S137" s="72">
+      <c r="S138" s="72">
         <v>1.1132801140638122</v>
       </c>
-      <c r="T137" s="72">
+      <c r="T138" s="72">
         <v>1.6307902239650449</v>
       </c>
-      <c r="U137" s="72">
+      <c r="U138" s="72">
         <v>0.9403438065648092</v>
       </c>
-      <c r="V137" s="72">
+      <c r="V138" s="72">
         <v>0.44644138009690432</v>
       </c>
-      <c r="W137" s="72">
+      <c r="W138" s="72">
         <v>0.29075850415025445</v>
       </c>
-      <c r="X137" s="72">
+      <c r="X138" s="72">
         <v>0.11547643947801926</v>
       </c>
-      <c r="Y137" s="72">
+      <c r="Y138" s="72">
         <v>0.39916963571503067</v>
       </c>
-      <c r="Z137" s="72">
+      <c r="Z138" s="72">
         <v>0.74998910046946954</v>
       </c>
-      <c r="AA137" s="72">
+      <c r="AA138" s="72">
         <v>1.2917885720992721</v>
       </c>
-      <c r="AB137" s="72">
+      <c r="AB138" s="72">
         <v>1.1766179445623173</v>
       </c>
-      <c r="AC137" s="72">
+      <c r="AC138" s="72">
         <v>1.2706156611170349</v>
       </c>
-      <c r="AD137" s="72">
+      <c r="AD138" s="72">
         <v>1.1355226814272932</v>
       </c>
-      <c r="AE137" s="72">
+      <c r="AE138" s="72">
         <v>1.161</v>
       </c>
-      <c r="AF137" s="72">
+      <c r="AF138" s="72">
         <v>1.4810000000000001</v>
       </c>
-      <c r="AG137" s="72">
+      <c r="AG138" s="72">
         <v>1.5020794858003492</v>
       </c>
-      <c r="AH137" s="72">
-[...3 lines deleted...]
-        <v>1.4097302058657968</v>
+      <c r="AH138" s="72">
+        <v>1.4552402251660299</v>
+      </c>
+      <c r="AI138" s="72">
+        <v>1.4097302058657999</v>
       </c>
     </row>
-    <row r="138" spans="1:35" s="58" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-[...1 lines deleted...]
-      <c r="B138"/>
+    <row r="139" spans="1:35" s="58" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A139"/>
+      <c r="B139"/>
     </row>
-    <row r="139" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B139" s="8" t="s">
+    <row r="140" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140"/>
+      <c r="B140" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="C139" s="71">
+      <c r="C140" s="71">
         <v>1.6969936327626918</v>
       </c>
-      <c r="D139" s="71">
+      <c r="D140" s="71">
         <v>1.7702241520129973</v>
       </c>
-      <c r="E139" s="71">
+      <c r="E140" s="71">
         <v>1.8860308071067</v>
       </c>
-      <c r="F139" s="71">
+      <c r="F140" s="71">
         <v>1.4406743674999238</v>
       </c>
-      <c r="G139" s="71">
+      <c r="G140" s="71">
         <v>1.6493717471789362</v>
       </c>
-      <c r="H139" s="71">
+      <c r="H140" s="71">
         <v>2.0458672336970269</v>
       </c>
-      <c r="I139" s="71">
+      <c r="I140" s="71">
         <v>2.4105532505183023</v>
       </c>
-      <c r="J139" s="71">
+      <c r="J140" s="71">
         <v>1.9152892544387556</v>
       </c>
-      <c r="K139" s="71">
+      <c r="K140" s="71">
         <v>2.7829204200817568</v>
       </c>
-      <c r="L139" s="71">
+      <c r="L140" s="71">
         <v>3.2317535830748132</v>
       </c>
-      <c r="M139" s="71">
+      <c r="M140" s="71">
         <v>3.731369205429345</v>
       </c>
-      <c r="N139" s="71">
+      <c r="N140" s="71">
         <v>3.2949962517034592</v>
       </c>
-      <c r="O139" s="71">
+      <c r="O140" s="71">
         <v>3.2907429708933575</v>
       </c>
-      <c r="P139" s="71">
+      <c r="P140" s="71">
         <v>3.6558321872160886</v>
       </c>
-      <c r="Q139" s="71">
+      <c r="Q140" s="71">
         <v>2.846128114158438</v>
       </c>
-      <c r="R139" s="71">
+      <c r="R140" s="71">
         <v>2.7308814854379002</v>
       </c>
-      <c r="S139" s="71">
+      <c r="S140" s="71">
         <v>2.8429396215748191</v>
       </c>
-      <c r="T139" s="71">
+      <c r="T140" s="71">
         <v>2.9870591494977705</v>
       </c>
-      <c r="U139" s="71">
+      <c r="U140" s="71">
         <v>2.8348039500104201</v>
       </c>
-      <c r="V139" s="71">
+      <c r="V140" s="71">
         <v>2.3122405493249376</v>
       </c>
-      <c r="W139" s="71">
+      <c r="W140" s="71">
         <v>2.1453576284363662</v>
       </c>
-      <c r="X139" s="71">
+      <c r="X140" s="71">
         <v>2.0674579124562644</v>
       </c>
-      <c r="Y139" s="71">
+      <c r="Y140" s="71">
         <v>2.2922741723552846</v>
       </c>
-      <c r="Z139" s="71">
+      <c r="Z140" s="71">
         <v>2.4192641683567571</v>
       </c>
-      <c r="AA139" s="71">
+      <c r="AA140" s="71">
         <v>2.6669999999999998</v>
       </c>
-      <c r="AB139" s="71">
+      <c r="AB140" s="71">
         <v>2.64</v>
       </c>
-      <c r="AC139" s="71">
+      <c r="AC140" s="71">
         <v>2.9369999999999998</v>
       </c>
-      <c r="AD139" s="71">
+      <c r="AD140" s="71">
         <v>2.6779999999999999</v>
       </c>
-      <c r="AE139" s="71">
+      <c r="AE140" s="71">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF139" s="71">
+      <c r="AF140" s="71">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AG139" s="71">
+      <c r="AG140" s="71">
         <v>2.9945818749837723</v>
       </c>
-      <c r="AH139" s="71">
-[...3 lines deleted...]
-        <v>2.9779258699144373</v>
+      <c r="AH140" s="71">
+        <v>3.2726686066630699</v>
+      </c>
+      <c r="AI140" s="71">
+        <v>2.97792586991444</v>
       </c>
     </row>
-    <row r="140" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...104 lines deleted...]
-    <row r="141" spans="1:35" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141"/>
       <c r="B141" s="69" t="s">
-        <v>374</v>
-[...98 lines deleted...]
-        <v>0.4555316659177685</v>
+        <v>373</v>
+      </c>
+      <c r="C141" s="73">
+        <v>17.7</v>
+      </c>
+      <c r="D141" s="73">
+        <v>18.25</v>
+      </c>
+      <c r="E141" s="73">
+        <v>22.53</v>
+      </c>
+      <c r="F141" s="73">
+        <v>24.01</v>
+      </c>
+      <c r="G141" s="73">
+        <v>24.21</v>
+      </c>
+      <c r="H141" s="73">
+        <v>28.79</v>
+      </c>
+      <c r="I141" s="73">
+        <v>31.553207990189701</v>
+      </c>
+      <c r="J141" s="73">
+        <v>27.244265210836801</v>
+      </c>
+      <c r="K141" s="73">
+        <v>40.652411100802503</v>
+      </c>
+      <c r="L141" s="73">
+        <v>47.357998443166203</v>
+      </c>
+      <c r="M141" s="73">
+        <v>51.379665470624097</v>
+      </c>
+      <c r="N141" s="73">
+        <v>56.049556746606903</v>
+      </c>
+      <c r="O141" s="73">
+        <v>48.978428711167801</v>
+      </c>
+      <c r="P141" s="73">
+        <v>55.948488964735297</v>
+      </c>
+      <c r="Q141" s="73">
+        <v>56.3365073806307</v>
+      </c>
+      <c r="R141" s="73">
+        <v>60.947399060421802</v>
+      </c>
+      <c r="S141" s="73">
+        <v>63.960629589386897</v>
+      </c>
+      <c r="T141" s="73">
+        <v>59.434313284311997</v>
+      </c>
+      <c r="U141" s="73">
+        <v>62.643552713342302</v>
+      </c>
+      <c r="V141" s="73">
+        <v>56.962600931948202</v>
+      </c>
+      <c r="W141" s="73">
+        <v>53.737982128660903</v>
+      </c>
+      <c r="X141" s="73">
+        <v>53.139771223122899</v>
+      </c>
+      <c r="Y141" s="73">
+        <v>56.342376924378598</v>
+      </c>
+      <c r="Z141" s="73">
+        <v>46.0089185794643</v>
+      </c>
+      <c r="AA141" s="73">
+        <v>41.3</v>
+      </c>
+      <c r="AB141" s="73">
+        <v>44.2</v>
+      </c>
+      <c r="AC141" s="73">
+        <v>48.5</v>
+      </c>
+      <c r="AD141" s="73">
+        <v>44.6</v>
+      </c>
+      <c r="AE141" s="73">
+        <v>46.2</v>
+      </c>
+      <c r="AF141" s="73">
+        <v>43.9</v>
+      </c>
+      <c r="AG141" s="73">
+        <v>45.787348701912101</v>
+      </c>
+      <c r="AH141" s="73">
+        <v>46.875446110617901</v>
+      </c>
+      <c r="AI141" s="73">
+        <v>45.7047177012752</v>
       </c>
     </row>
-    <row r="142" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:35" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142"/>
       <c r="B142" s="69" t="s">
-        <v>267</v>
-[...98 lines deleted...]
-        <v>1724.9922694449369</v>
+        <v>374</v>
+      </c>
+      <c r="C142" s="75">
+        <v>0.29880917345442698</v>
+      </c>
+      <c r="D142" s="75">
+        <v>0.39670058210410303</v>
+      </c>
+      <c r="E142" s="75">
+        <v>0.360916198722883</v>
+      </c>
+      <c r="F142" s="75">
+        <v>0.44318740570458376</v>
+      </c>
+      <c r="G142" s="75">
+        <v>0.59283555397184728</v>
+      </c>
+      <c r="H142" s="75">
+        <v>0.52515504021305259</v>
+      </c>
+      <c r="I142" s="75">
+        <v>0.50580028861077841</v>
+      </c>
+      <c r="J142" s="75">
+        <v>0.5149394746836049</v>
+      </c>
+      <c r="K142" s="75">
+        <v>0.56272760578465164</v>
+      </c>
+      <c r="L142" s="75">
+        <v>0.51304588110771798</v>
+      </c>
+      <c r="M142" s="75">
+        <v>0.38356810692927179</v>
+      </c>
+      <c r="N142" s="75">
+        <v>0.46039051001601738</v>
+      </c>
+      <c r="O142" s="75">
+        <v>0.46977172985730803</v>
+      </c>
+      <c r="P142" s="75">
+        <v>0.52175027391121231</v>
+      </c>
+      <c r="Q142" s="75">
+        <v>0.53924307394392734</v>
+      </c>
+      <c r="R142" s="75">
+        <v>0.46802506855812454</v>
+      </c>
+      <c r="S142" s="75">
+        <v>0.33788088237615083</v>
+      </c>
+      <c r="T142" s="75">
+        <v>0.46647856297930756</v>
+      </c>
+      <c r="U142" s="75">
+        <v>0.43042341215298641</v>
+      </c>
+      <c r="V142" s="75">
+        <v>0.3800502977812506</v>
+      </c>
+      <c r="W142" s="75">
+        <v>0.31898635716660267</v>
+      </c>
+      <c r="X142" s="75">
+        <v>0.31862741719846183</v>
+      </c>
+      <c r="Y142" s="75">
+        <v>0.35796540024095141</v>
+      </c>
+      <c r="Z142" s="75">
+        <v>0.40196197029467484</v>
+      </c>
+      <c r="AA142" s="75">
+        <v>0.46899999999999997</v>
+      </c>
+      <c r="AB142" s="75">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="AC142" s="75">
+        <v>0.42699999999999999</v>
+      </c>
+      <c r="AD142" s="75">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="AE142" s="75">
+        <v>0.45800000000000002</v>
+      </c>
+      <c r="AF142" s="75">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="AG142" s="75">
+        <v>0.43865174459582401</v>
+      </c>
+      <c r="AH142" s="75">
+        <v>0.46435535807443901</v>
+      </c>
+      <c r="AI142" s="75">
+        <v>0.455531665917769</v>
       </c>
     </row>
-    <row r="143" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:35" s="73" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143"/>
       <c r="B143" s="69" t="s">
+        <v>267</v>
+      </c>
+      <c r="C143" s="73">
+        <v>346.51289749729773</v>
+      </c>
+      <c r="D143" s="73">
+        <v>412.71817597187191</v>
+      </c>
+      <c r="E143" s="73">
+        <v>416.970742493599</v>
+      </c>
+      <c r="F143" s="73">
+        <v>424.31193538476521</v>
+      </c>
+      <c r="G143" s="73">
+        <v>427.29246873389093</v>
+      </c>
+      <c r="H143" s="73">
+        <v>424.72558476408665</v>
+      </c>
+      <c r="I143" s="73">
+        <v>417.72880881164673</v>
+      </c>
+      <c r="J143" s="73">
+        <v>423.46308299180231</v>
+      </c>
+      <c r="K143" s="73">
+        <v>422.224931168701</v>
+      </c>
+      <c r="L143" s="73">
+        <v>430.43128100133168</v>
+      </c>
+      <c r="M143" s="73">
+        <v>425.73011216116225</v>
+      </c>
+      <c r="N143" s="73">
+        <v>426.17853740771051</v>
+      </c>
+      <c r="O143" s="73">
+        <v>426.20785564891816</v>
+      </c>
+      <c r="P143" s="73">
+        <v>431.7930776732058</v>
+      </c>
+      <c r="Q143" s="73">
+        <v>437.95599206692754</v>
+      </c>
+      <c r="R143" s="73">
+        <v>432.80625812267039</v>
+      </c>
+      <c r="S143" s="73">
+        <v>429.75628846131258</v>
+      </c>
+      <c r="T143" s="73">
+        <v>433.12822022784059</v>
+      </c>
+      <c r="U143" s="73">
+        <v>424.01267938408671</v>
+      </c>
+      <c r="V143" s="73">
+        <v>435.38841544129747</v>
+      </c>
+      <c r="W143" s="73">
+        <v>433.09709361631798</v>
+      </c>
+      <c r="X143" s="73">
+        <v>436.89027655227392</v>
+      </c>
+      <c r="Y143" s="73">
+        <v>432.68585279610966</v>
+      </c>
+      <c r="Z143" s="73">
+        <v>434</v>
+      </c>
+      <c r="AA143" s="73">
+        <v>432.5</v>
+      </c>
+      <c r="AB143" s="73">
+        <v>432.6</v>
+      </c>
+      <c r="AC143" s="73">
+        <v>432.1</v>
+      </c>
+      <c r="AD143" s="73">
+        <v>432.8</v>
+      </c>
+      <c r="AE143" s="73">
+        <v>427</v>
+      </c>
+      <c r="AF143" s="73">
+        <v>432.1</v>
+      </c>
+      <c r="AG143" s="73">
+        <v>431.22734677168597</v>
+      </c>
+      <c r="AH143" s="73">
+        <v>434.664922673251</v>
+      </c>
+      <c r="AI143" s="73">
+        <v>431.32711289862198</v>
+      </c>
+    </row>
+    <row r="144" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144"/>
+      <c r="B144" s="69" t="s">
         <v>375</v>
       </c>
-      <c r="C143" s="72">
+      <c r="C144" s="72">
         <v>0.5970706013657795</v>
       </c>
-      <c r="D143" s="72">
+      <c r="D144" s="72">
         <v>0.44471090527021734</v>
       </c>
-      <c r="E143" s="72">
+      <c r="E144" s="72">
         <v>0.57563742035622001</v>
       </c>
-      <c r="F143" s="72">
+      <c r="F144" s="72">
         <v>0.52523246413770586</v>
       </c>
-      <c r="G143" s="72">
+      <c r="G144" s="72">
         <v>0.38456964296623625</v>
       </c>
-      <c r="H143" s="72">
+      <c r="H144" s="72">
         <v>0.53656294165951923</v>
       </c>
-      <c r="I143" s="72">
+      <c r="I144" s="72">
         <v>0.62228191553996115</v>
       </c>
-      <c r="J143" s="72">
+      <c r="J144" s="72">
         <v>0.52022482987820728</v>
       </c>
-      <c r="K143" s="72">
+      <c r="K144" s="72">
         <v>0.70182703797584445</v>
       </c>
-      <c r="L143" s="72">
+      <c r="L144" s="72">
         <v>0.89312687285861947</v>
       </c>
-      <c r="M143" s="72">
+      <c r="M144" s="72">
         <v>1.2401596676462721</v>
       </c>
-      <c r="N143" s="72">
+      <c r="N144" s="72">
         <v>1.1830300781301739</v>
       </c>
-      <c r="O143" s="72">
+      <c r="O144" s="72">
         <v>1.0157384139790886</v>
       </c>
-      <c r="P143" s="72">
+      <c r="P144" s="72">
         <v>1.0330064088639521</v>
       </c>
-      <c r="Q143" s="72">
+      <c r="Q144" s="72">
         <v>0.98802269036581591</v>
       </c>
-      <c r="R143" s="72">
+      <c r="R144" s="72">
         <v>1.2487871237921777</v>
       </c>
-      <c r="S143" s="72">
+      <c r="S144" s="72">
         <v>1.6427149788070774</v>
       </c>
-      <c r="T143" s="72">
+      <c r="T144" s="72">
         <v>1.2204169822640087</v>
       </c>
-      <c r="U143" s="72">
+      <c r="U144" s="72">
         <v>1.4027661121329356</v>
       </c>
-      <c r="V143" s="72">
+      <c r="V144" s="72">
         <v>1.3520881210961726</v>
       </c>
-      <c r="W143" s="72">
+      <c r="W144" s="72">
         <v>1.4085993944264843</v>
       </c>
-      <c r="X143" s="72">
+      <c r="X144" s="72">
         <v>1.3815530164006946</v>
       </c>
-      <c r="Y143" s="72">
+      <c r="Y144" s="72">
         <v>1.3936589304299762</v>
       </c>
-      <c r="Z143" s="72">
+      <c r="Z144" s="72">
         <v>1.0568581425782944</v>
       </c>
-      <c r="AA143" s="72">
+      <c r="AA144" s="72">
         <v>0.84599999999999997</v>
       </c>
-      <c r="AB143" s="72">
+      <c r="AB144" s="72">
         <v>0.96799999999999997</v>
       </c>
-      <c r="AC143" s="72">
+      <c r="AC144" s="72">
         <v>1.0720000000000001</v>
       </c>
-      <c r="AD143" s="72">
+      <c r="AD144" s="72">
         <v>0.97699999999999998</v>
       </c>
-      <c r="AE143" s="72">
+      <c r="AE144" s="72">
         <v>0.97899999999999998</v>
       </c>
-      <c r="AF143" s="72">
+      <c r="AF144" s="72">
         <v>0.91</v>
       </c>
-      <c r="AG143" s="72">
+      <c r="AG144" s="72">
         <v>0.99358992557409753</v>
       </c>
-      <c r="AH143" s="72">
-[...108 lines deleted...]
-        <v>2.737444130742912</v>
+      <c r="AH144" s="72">
+        <v>0.96294877399967505</v>
+      </c>
+      <c r="AI144" s="72">
+        <v>0.96175067276852499</v>
       </c>
     </row>
     <row r="145" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145"/>
       <c r="B145" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="C145" s="71">
+        <v>1.0999230313969122</v>
+      </c>
+      <c r="D145" s="71">
+        <v>1.3255132467427799</v>
+      </c>
+      <c r="E145" s="71">
+        <v>1.31039338675048</v>
+      </c>
+      <c r="F145" s="71">
+        <v>0.91544190336221798</v>
+      </c>
+      <c r="G145" s="71">
+        <v>1.2648021042127</v>
+      </c>
+      <c r="H145" s="71">
+        <v>1.5093042920375077</v>
+      </c>
+      <c r="I145" s="71">
+        <v>1.788271334978341</v>
+      </c>
+      <c r="J145" s="71">
+        <v>1.3950644245605484</v>
+      </c>
+      <c r="K145" s="71">
+        <v>2.0810933821059123</v>
+      </c>
+      <c r="L145" s="71">
+        <v>2.3386267102161939</v>
+      </c>
+      <c r="M145" s="71">
+        <v>2.4912095377830727</v>
+      </c>
+      <c r="N145" s="71">
+        <v>2.1119661735732853</v>
+      </c>
+      <c r="O145" s="71">
+        <v>2.2750045569142689</v>
+      </c>
+      <c r="P145" s="71">
+        <v>2.6228257783521363</v>
+      </c>
+      <c r="Q145" s="71">
+        <v>1.858105423792622</v>
+      </c>
+      <c r="R145" s="71">
+        <v>1.4820943616457225</v>
+      </c>
+      <c r="S145" s="71">
+        <v>1.2002246427677417</v>
+      </c>
+      <c r="T145" s="71">
+        <v>1.7666421672337618</v>
+      </c>
+      <c r="U145" s="71">
+        <v>1.4320378378774845</v>
+      </c>
+      <c r="V145" s="71">
+        <v>0.96015242822876501</v>
+      </c>
+      <c r="W145" s="71">
+        <v>0.73675823400988194</v>
+      </c>
+      <c r="X145" s="71">
+        <v>0.68590489605556981</v>
+      </c>
+      <c r="Y145" s="71">
+        <v>0.89861524192530839</v>
+      </c>
+      <c r="Z145" s="71">
+        <v>1.3624060257784627</v>
+      </c>
+      <c r="AA145" s="71">
+        <v>1.821</v>
+      </c>
+      <c r="AB145" s="71">
+        <v>1.671</v>
+      </c>
+      <c r="AC145" s="71">
+        <v>1.8640000000000001</v>
+      </c>
+      <c r="AD145" s="71">
+        <v>1.702</v>
+      </c>
+      <c r="AE145" s="71">
+        <v>1.879</v>
+      </c>
+      <c r="AF145" s="71">
+        <v>1.871</v>
+      </c>
+      <c r="AG145" s="71">
+        <v>2.0009919494096748</v>
+      </c>
+      <c r="AH145" s="71">
+        <v>2.3097198326633999</v>
+      </c>
+      <c r="AI145" s="71">
+        <v>2.0161751971459099</v>
+      </c>
+    </row>
+    <row r="146" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146"/>
+      <c r="B146" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="C145" s="71">
+      <c r="C146" s="71">
         <v>-0.5325384229231187</v>
       </c>
-      <c r="D145" s="71">
+      <c r="D146" s="71">
         <v>-0.50110994449377944</v>
       </c>
-      <c r="E145" s="71">
+      <c r="E146" s="71">
         <v>-0.38015486796819797</v>
       </c>
-      <c r="F145" s="71">
+      <c r="F146" s="71">
         <v>-0.26686112222723879</v>
       </c>
-      <c r="G145" s="71">
+      <c r="G146" s="71">
         <v>-0.27281085716902298</v>
       </c>
-      <c r="H145" s="71">
+      <c r="H146" s="71">
         <v>-0.39432129611501598</v>
       </c>
-      <c r="I145" s="71">
+      <c r="I146" s="71">
         <v>-0.42218458336617215</v>
       </c>
-      <c r="J145" s="71">
+      <c r="J146" s="71">
         <v>-0.34848272667260516</v>
       </c>
-      <c r="K145" s="71">
+      <c r="K146" s="71">
         <v>-0.42402074221578889</v>
       </c>
-      <c r="L145" s="71">
+      <c r="L146" s="71">
         <v>-0.44018367830908534</v>
       </c>
-      <c r="M145" s="71">
+      <c r="M146" s="71">
         <v>-0.39067628971950308</v>
       </c>
-      <c r="N145" s="71">
+      <c r="N146" s="71">
         <v>-0.40800594179958694</v>
       </c>
-      <c r="O145" s="71">
+      <c r="O146" s="71">
         <v>-0.423215150999247</v>
       </c>
-      <c r="P145" s="71">
+      <c r="P146" s="71">
         <v>-0.41938658511023386</v>
       </c>
-      <c r="Q145" s="71">
+      <c r="Q146" s="71">
         <v>0.14687889721774638</v>
       </c>
-      <c r="R145" s="71">
+      <c r="R146" s="71">
         <v>-4.9809198208182304E-2</v>
       </c>
-      <c r="S145" s="71">
+      <c r="S146" s="71">
         <v>-7.2799988621168543E-2</v>
       </c>
-      <c r="T145" s="71">
+      <c r="T146" s="71">
         <v>-0.12396222545283253</v>
       </c>
-      <c r="U145" s="71">
+      <c r="U146" s="71">
         <v>-0.47503604550206646</v>
       </c>
-      <c r="V145" s="71">
+      <c r="V146" s="71">
         <v>-0.49979691040224267</v>
       </c>
-      <c r="W145" s="71">
+      <c r="W146" s="71">
         <v>-0.44470197706158426</v>
       </c>
-      <c r="X145" s="71">
+      <c r="X146" s="71">
         <v>-0.56024346051386775</v>
       </c>
-      <c r="Y145" s="71">
+      <c r="Y146" s="71">
         <v>-0.48973967237304417</v>
       </c>
-      <c r="Z145" s="71">
+      <c r="Z146" s="71">
         <v>-0.60641676992157045</v>
       </c>
-      <c r="AA145" s="71">
+      <c r="AA146" s="71">
         <v>-0.52700000000000002</v>
       </c>
-      <c r="AB145" s="71">
+      <c r="AB146" s="71">
         <v>-0.48899999999999999</v>
       </c>
-      <c r="AC145" s="71">
+      <c r="AC146" s="71">
         <v>-0.58099999999999996</v>
       </c>
-      <c r="AD145" s="71">
+      <c r="AD146" s="71">
         <v>-0.55900000000000005</v>
       </c>
-      <c r="AE145" s="71">
+      <c r="AE146" s="71">
         <v>-0.71499999999999997</v>
       </c>
-      <c r="AF145" s="71">
+      <c r="AF146" s="71">
         <v>-0.38900000000000001</v>
       </c>
-      <c r="AG145" s="71">
+      <c r="AG146" s="71">
         <v>-0.49812838230336975</v>
       </c>
-      <c r="AH145" s="71">
-[...3 lines deleted...]
-        <v>-1.3220226837337401</v>
+      <c r="AH146" s="71">
+        <v>-0.83627027833527101</v>
+      </c>
+      <c r="AI146" s="71">
+        <v>-0.60075375013674004</v>
       </c>
     </row>
-    <row r="146" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-      <c r="B147" s="12" t="s">
+    <row r="147" spans="1:35" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="AH147" s="114"/>
+      <c r="AI147" s="114"/>
+    </row>
+    <row r="148" spans="1:35" s="28" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A148"/>
+      <c r="B148" s="12" t="s">
         <v>378</v>
       </c>
-      <c r="C147" s="50"/>
-[...31 lines deleted...]
-      <c r="AI147" s="50"/>
+      <c r="C148" s="50"/>
+      <c r="D148" s="50"/>
+      <c r="E148" s="50"/>
+      <c r="F148" s="50"/>
+      <c r="G148" s="50"/>
+      <c r="H148" s="50"/>
+      <c r="I148" s="50"/>
+      <c r="J148" s="50"/>
+      <c r="K148" s="50"/>
+      <c r="L148" s="50"/>
+      <c r="M148" s="50"/>
+      <c r="N148" s="50"/>
+      <c r="O148" s="50"/>
+      <c r="P148" s="50"/>
+      <c r="Q148" s="50"/>
+      <c r="R148" s="50"/>
+      <c r="S148" s="50"/>
+      <c r="T148" s="50"/>
+      <c r="U148" s="50"/>
+      <c r="V148" s="50"/>
+      <c r="W148" s="50"/>
+      <c r="X148" s="50"/>
+      <c r="Y148" s="50"/>
+      <c r="Z148" s="50"/>
+      <c r="AA148" s="50"/>
+      <c r="AB148" s="50"/>
+      <c r="AC148" s="50"/>
+      <c r="AD148" s="50"/>
+      <c r="AE148" s="50"/>
+      <c r="AF148" s="50"/>
+      <c r="AG148" s="50"/>
+      <c r="AH148" s="50"/>
+      <c r="AI148" s="50"/>
     </row>
-    <row r="148" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B148" s="62" t="s">
+    <row r="149" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149"/>
+      <c r="B149" s="62" t="s">
         <v>379</v>
       </c>
-      <c r="C148" s="70">
+      <c r="C149" s="70">
         <v>1.9081838818919628</v>
       </c>
-      <c r="D148" s="70">
+      <c r="D149" s="70">
         <v>2.110983645481106</v>
       </c>
-      <c r="E148" s="70">
+      <c r="E149" s="70">
         <v>2.2358225252219599</v>
       </c>
-      <c r="F148" s="70">
+      <c r="F149" s="70">
         <v>2.1411929477929932</v>
       </c>
-      <c r="G148" s="70">
+      <c r="G149" s="70">
         <v>2.3458586491473556</v>
       </c>
-      <c r="H148" s="70">
+      <c r="H149" s="70">
         <v>2.6738145471965176</v>
       </c>
-      <c r="I148" s="70">
+      <c r="I149" s="70">
         <v>3.0953937183867879</v>
       </c>
-      <c r="J148" s="70">
+      <c r="J149" s="70">
         <v>2.5920759848677046</v>
       </c>
-      <c r="K148" s="70">
+      <c r="K149" s="70">
         <v>3.7497314123762395</v>
       </c>
-      <c r="L148" s="70">
+      <c r="L149" s="70">
         <v>4.2487938965578405</v>
       </c>
-      <c r="M148" s="70">
+      <c r="M149" s="70">
         <v>4.794231759716892</v>
       </c>
-      <c r="N148" s="70">
+      <c r="N149" s="70">
         <v>4.5988355325616013</v>
       </c>
-      <c r="O148" s="70">
+      <c r="O149" s="70">
         <v>4.3794237400316103</v>
       </c>
-      <c r="P148" s="70">
+      <c r="P149" s="70">
         <v>5.5353237346902038</v>
       </c>
-      <c r="Q148" s="70">
+      <c r="Q149" s="70">
         <v>4.6841407320322457</v>
       </c>
-      <c r="R148" s="70">
+      <c r="R149" s="70">
         <v>4.5736592896924844</v>
       </c>
-      <c r="S148" s="70">
+      <c r="S149" s="70">
         <v>4.0364327804101876</v>
       </c>
-      <c r="T148" s="70">
+      <c r="T149" s="70">
         <v>4.6703812432832637</v>
       </c>
-      <c r="U148" s="70">
+      <c r="U149" s="70">
         <v>3.9271856379721806</v>
       </c>
-      <c r="V148" s="70">
+      <c r="V149" s="70">
         <v>3.4806429578611748</v>
       </c>
-      <c r="W148" s="70">
+      <c r="W149" s="70">
         <v>3.3548570657863963</v>
       </c>
-      <c r="X148" s="70">
+      <c r="X149" s="70">
         <v>2.8728484694303029</v>
       </c>
-      <c r="Y148" s="70">
+      <c r="Y149" s="70">
         <v>3.3564584092507017</v>
       </c>
-      <c r="Z148" s="70">
+      <c r="Z149" s="70">
         <v>3.2886200401000343</v>
       </c>
-      <c r="AA148" s="70">
+      <c r="AA149" s="70">
         <v>3.9640560716529345</v>
       </c>
-      <c r="AB148" s="70">
+      <c r="AB149" s="70">
         <v>4.1817316445301671</v>
       </c>
-      <c r="AC148" s="70">
+      <c r="AC149" s="70">
         <v>4.418616219612348</v>
       </c>
-      <c r="AD148" s="70">
+      <c r="AD149" s="70">
         <v>3.9812293664782059</v>
       </c>
-      <c r="AE148" s="70">
+      <c r="AE149" s="70">
         <v>4.274</v>
       </c>
-      <c r="AF148" s="70">
+      <c r="AF149" s="70">
         <v>4.59</v>
       </c>
-      <c r="AG148" s="70">
+      <c r="AG149" s="70">
         <v>4.814837990492312</v>
       </c>
-      <c r="AH148" s="70">
-[...108 lines deleted...]
-        <v>2.9779258699144373</v>
+      <c r="AH149" s="70">
+        <v>4.5958588059888301</v>
+      </c>
+      <c r="AI149" s="70">
+        <v>4.5611623322503796</v>
       </c>
     </row>
     <row r="150" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150"/>
       <c r="B150" s="69" t="s">
+        <v>380</v>
+      </c>
+      <c r="C150" s="72">
+        <v>1.6969936327626918</v>
+      </c>
+      <c r="D150" s="72">
+        <v>1.7702241520129973</v>
+      </c>
+      <c r="E150" s="72">
+        <v>1.8860308071067</v>
+      </c>
+      <c r="F150" s="72">
+        <v>1.4406743674999238</v>
+      </c>
+      <c r="G150" s="72">
+        <v>1.6493717471789362</v>
+      </c>
+      <c r="H150" s="72">
+        <v>2.0458672336970269</v>
+      </c>
+      <c r="I150" s="72">
+        <v>2.4105532505183023</v>
+      </c>
+      <c r="J150" s="72">
+        <v>1.9152892544387556</v>
+      </c>
+      <c r="K150" s="72">
+        <v>2.7829204200817568</v>
+      </c>
+      <c r="L150" s="72">
+        <v>3.2317535830748132</v>
+      </c>
+      <c r="M150" s="72">
+        <v>3.731369205429345</v>
+      </c>
+      <c r="N150" s="72">
+        <v>3.2949962517034592</v>
+      </c>
+      <c r="O150" s="72">
+        <v>3.2907429708933575</v>
+      </c>
+      <c r="P150" s="72">
+        <v>3.6558321872160886</v>
+      </c>
+      <c r="Q150" s="72">
+        <v>2.846128114158438</v>
+      </c>
+      <c r="R150" s="72">
+        <v>2.7308814854379002</v>
+      </c>
+      <c r="S150" s="72">
+        <v>2.8429396215748191</v>
+      </c>
+      <c r="T150" s="72">
+        <v>2.9870591494977705</v>
+      </c>
+      <c r="U150" s="72">
+        <v>2.8348039500104201</v>
+      </c>
+      <c r="V150" s="72">
+        <v>2.3122405493249376</v>
+      </c>
+      <c r="W150" s="72">
+        <v>2.1453576284363662</v>
+      </c>
+      <c r="X150" s="72">
+        <v>2.0674579124562644</v>
+      </c>
+      <c r="Y150" s="72">
+        <v>2.2922741723552846</v>
+      </c>
+      <c r="Z150" s="72">
+        <v>2.4192641683567571</v>
+      </c>
+      <c r="AA150" s="72">
+        <v>2.667407737422268</v>
+      </c>
+      <c r="AB150" s="72">
+        <v>2.6395117507097376</v>
+      </c>
+      <c r="AC150" s="72">
+        <v>2.936771700215004</v>
+      </c>
+      <c r="AD150" s="72">
+        <v>2.6781750569903187</v>
+      </c>
+      <c r="AE150" s="72">
+        <v>2.8580000000000001</v>
+      </c>
+      <c r="AF150" s="72">
+        <v>2.7810000000000001</v>
+      </c>
+      <c r="AG150" s="72">
+        <v>2.9945818749837723</v>
+      </c>
+      <c r="AH150" s="72">
+        <v>3.2726686066630699</v>
+      </c>
+      <c r="AI150" s="72">
+        <v>2.9779257416007998</v>
+      </c>
+    </row>
+    <row r="151" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151"/>
+      <c r="B151" s="69" t="s">
         <v>381</v>
       </c>
-      <c r="C150" s="72">
+      <c r="C151" s="72">
         <v>0.2111902491292709</v>
       </c>
-      <c r="D150" s="72">
+      <c r="D151" s="72">
         <v>0.34075949346810841</v>
       </c>
-      <c r="E150" s="72">
+      <c r="E151" s="72">
         <v>0.36204225134826756</v>
       </c>
-      <c r="F150" s="72">
+      <c r="F151" s="72">
         <v>0.70051858029306935</v>
       </c>
-      <c r="G150" s="72">
+      <c r="G151" s="72">
         <v>0.69648690196841934</v>
       </c>
-      <c r="H150" s="72">
+      <c r="H151" s="72">
         <v>0.6279473134994904</v>
       </c>
-      <c r="I150" s="72">
+      <c r="I151" s="72">
         <v>0.68484046786848563</v>
       </c>
-      <c r="J150" s="72">
+      <c r="J151" s="72">
         <v>0.6767867304289491</v>
       </c>
-      <c r="K150" s="72">
+      <c r="K151" s="72">
         <v>0.96681099229448286</v>
       </c>
-      <c r="L150" s="72">
+      <c r="L151" s="72">
         <v>1.017040313483027</v>
       </c>
-      <c r="M150" s="72">
+      <c r="M151" s="72">
         <v>1.0628625542875474</v>
       </c>
-      <c r="N150" s="72">
+      <c r="N151" s="72">
         <v>1.3038392808581416</v>
       </c>
-      <c r="O150" s="72">
+      <c r="O151" s="72">
         <v>1.0886807691382523</v>
       </c>
-      <c r="P150" s="72">
+      <c r="P151" s="72">
         <v>1.8794915474741147</v>
       </c>
-      <c r="Q150" s="72">
+      <c r="Q151" s="72">
         <v>1.8380126178738079</v>
       </c>
-      <c r="R150" s="72">
+      <c r="R151" s="72">
         <v>1.8427778042545839</v>
       </c>
-      <c r="S150" s="72">
+      <c r="S151" s="72">
         <v>1.1934931588353683</v>
       </c>
-      <c r="T150" s="72">
+      <c r="T151" s="72">
         <v>1.6833220937854934</v>
       </c>
-      <c r="U150" s="72">
+      <c r="U151" s="72">
         <v>1.0923816879617605</v>
       </c>
-      <c r="V150" s="72">
+      <c r="V151" s="72">
         <v>1.1684024085362374</v>
       </c>
-      <c r="W150" s="72">
+      <c r="W151" s="72">
         <v>1.2094994373500301</v>
       </c>
-      <c r="X150" s="72">
+      <c r="X151" s="72">
         <v>0.80539055697403827</v>
       </c>
-      <c r="Y150" s="72">
+      <c r="Y151" s="72">
         <v>1.0641842368954169</v>
       </c>
-      <c r="Z150" s="72">
+      <c r="Z151" s="72">
         <v>0.86935587174327711</v>
       </c>
-      <c r="AA150" s="72">
+      <c r="AA151" s="72">
         <v>1.2966483342306667</v>
       </c>
-      <c r="AB150" s="72">
+      <c r="AB151" s="72">
         <v>1.542219893820429</v>
       </c>
-      <c r="AC150" s="72">
+      <c r="AC151" s="72">
         <v>1.4818445193973437</v>
       </c>
-      <c r="AD150" s="72">
+      <c r="AD151" s="72">
         <v>1.3030543094878873</v>
       </c>
-      <c r="AE150" s="72">
+      <c r="AE151" s="72">
         <v>1.4159999999999999</v>
       </c>
-      <c r="AF150" s="72">
+      <c r="AF151" s="72">
         <v>1.8080000000000001</v>
       </c>
-      <c r="AG150" s="72">
+      <c r="AG151" s="72">
         <v>1.8202561155085397</v>
       </c>
-      <c r="AH150" s="72">
-[...3 lines deleted...]
-        <v>1.5722212165610565</v>
+      <c r="AH151" s="72">
+        <v>1.32319019932576</v>
+      </c>
+      <c r="AI151" s="72">
+        <v>1.58323659064958</v>
       </c>
     </row>
-    <row r="151" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B151" s="8" t="s">
+    <row r="152" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152"/>
+      <c r="B152" s="8" t="s">
         <v>382</v>
       </c>
-      <c r="C151" s="71">
+      <c r="C152" s="71">
         <v>1.6969936327626918</v>
       </c>
-      <c r="D151" s="71">
+      <c r="D152" s="71">
         <v>1.7702241520129975</v>
       </c>
-      <c r="E151" s="71">
+      <c r="E152" s="71">
         <v>1.8860308071067</v>
       </c>
-      <c r="F151" s="71">
+      <c r="F152" s="71">
         <v>1.4406743674999238</v>
       </c>
-      <c r="G151" s="71">
+      <c r="G152" s="71">
         <v>1.6493717471789364</v>
       </c>
-      <c r="H151" s="71">
+      <c r="H152" s="71">
         <v>2.0458672336970274</v>
       </c>
-      <c r="I151" s="71">
+      <c r="I152" s="71">
         <v>2.4105532505183023</v>
       </c>
-      <c r="J151" s="71">
+      <c r="J152" s="71">
         <v>1.9152892544387554</v>
       </c>
-      <c r="K151" s="71">
+      <c r="K152" s="71">
         <v>2.7829204200817568</v>
       </c>
-      <c r="L151" s="71">
+      <c r="L152" s="71">
         <v>3.2317535830748136</v>
       </c>
-      <c r="M151" s="71">
+      <c r="M152" s="71">
         <v>3.7313692054293446</v>
       </c>
-      <c r="N151" s="71">
+      <c r="N152" s="71">
         <v>3.2949962517034597</v>
       </c>
-      <c r="O151" s="71">
+      <c r="O152" s="71">
         <v>3.290742970893358</v>
       </c>
-      <c r="P151" s="71">
+      <c r="P152" s="71">
         <v>3.655832187216089</v>
       </c>
-      <c r="Q151" s="71">
+      <c r="Q152" s="71">
         <v>2.8461281141584376</v>
       </c>
-      <c r="R151" s="71">
+      <c r="R152" s="71">
         <v>2.7308814854379007</v>
       </c>
-      <c r="S151" s="71">
+      <c r="S152" s="71">
         <v>2.8429396215748195</v>
       </c>
-      <c r="T151" s="71">
+      <c r="T152" s="71">
         <v>2.9870591494977701</v>
       </c>
-      <c r="U151" s="71">
+      <c r="U152" s="71">
         <v>2.8348039500104201</v>
       </c>
-      <c r="V151" s="71">
+      <c r="V152" s="71">
         <v>2.3122405493249376</v>
       </c>
-      <c r="W151" s="71">
+      <c r="W152" s="71">
         <v>2.1453576284363662</v>
       </c>
-      <c r="X151" s="71">
+      <c r="X152" s="71">
         <v>2.0674579124562644</v>
       </c>
-      <c r="Y151" s="71">
+      <c r="Y152" s="71">
         <v>2.2922741723552846</v>
       </c>
-      <c r="Z151" s="71">
+      <c r="Z152" s="71">
         <v>2.4192641683567571</v>
       </c>
-      <c r="AA151" s="71">
+      <c r="AA152" s="71">
         <v>2.667407737422268</v>
       </c>
-      <c r="AB151" s="71">
+      <c r="AB152" s="71">
         <v>2.6395117507097381</v>
       </c>
-      <c r="AC151" s="71">
+      <c r="AC152" s="71">
         <v>2.9367717002150044</v>
       </c>
-      <c r="AD151" s="71">
+      <c r="AD152" s="71">
         <v>2.6781750569903187</v>
       </c>
-      <c r="AE151" s="71">
+      <c r="AE152" s="71">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF151" s="71">
+      <c r="AF152" s="71">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AG151" s="71">
+      <c r="AG152" s="71">
         <v>2.9945818749837723</v>
       </c>
-      <c r="AH151" s="71">
-[...108 lines deleted...]
-        <v>-3.2893459981571675</v>
+      <c r="AH152" s="71">
+        <v>3.2726686066630699</v>
+      </c>
+      <c r="AI152" s="71">
+        <v>2.9779257416007998</v>
       </c>
     </row>
     <row r="153" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153"/>
-      <c r="B153" s="69" t="s">
-        <v>384</v>
+      <c r="B153" s="6" t="s">
+        <v>383</v>
       </c>
       <c r="C153" s="72">
-        <v>-1.2142055284242934</v>
+        <v>-1.3807904311989998</v>
       </c>
       <c r="D153" s="72">
-        <v>-1.2084482529982665</v>
+        <v>-1.287103039372355</v>
       </c>
       <c r="E153" s="72">
-        <v>-1.3045838195498831</v>
+        <v>-1.3252086492802611</v>
       </c>
       <c r="F153" s="72">
-        <v>-1.5176275914806379</v>
+        <v>-1.4880445713821251</v>
       </c>
       <c r="G153" s="72">
-        <v>-1.4818902287917204</v>
+        <v>-1.4184064263615941</v>
       </c>
       <c r="H153" s="72">
-        <v>-1.5372091714684777</v>
+        <v>-1.5533592384170629</v>
       </c>
       <c r="I153" s="72">
-        <v>-1.6652371936215793</v>
+        <v>-1.6965099611901577</v>
       </c>
       <c r="J153" s="72">
-        <v>-1.5557951893963573</v>
+        <v>-1.5462877130368666</v>
       </c>
       <c r="K153" s="72">
-        <v>-2.1602199558748696</v>
+        <v>-2.1298420597882108</v>
       </c>
       <c r="L153" s="72">
-        <v>-2.4820929454941179</v>
+        <v>-2.4364630177530571</v>
       </c>
       <c r="M153" s="72">
-        <v>-2.6085231004361864</v>
+        <v>-2.6267930570553704</v>
       </c>
       <c r="N153" s="72">
-        <v>-2.8892827231436788</v>
+        <v>-2.8689668802979451</v>
       </c>
       <c r="O153" s="72">
-        <v>-2.5517966644134935</v>
+        <v>-2.5325518989108837</v>
       </c>
       <c r="P153" s="72">
-        <v>-3.5335863798771925</v>
+        <v>-3.3913179119789523</v>
       </c>
       <c r="Q153" s="72">
-        <v>-3.5017045125231574</v>
+        <v>-2.8288303386005396</v>
       </c>
       <c r="R153" s="72">
-        <v>-3.641580597202235</v>
+        <v>-3.2229886583596996</v>
       </c>
       <c r="S153" s="72">
-        <v>-3.1830470123704235</v>
+        <v>-2.7554623678620387</v>
       </c>
       <c r="T153" s="72">
-        <v>-3.4483175726921163</v>
+        <v>-3.0267116427523808</v>
       </c>
       <c r="U153" s="72">
-        <v>-3.1814240496381179</v>
+        <v>-3.0541511559815895</v>
       </c>
       <c r="V153" s="72">
-        <v>-3.2236481362631246</v>
+        <v>-3.078454900902226</v>
       </c>
       <c r="W153" s="72">
-        <v>-3.0678608567845922</v>
+        <v>-3.017140544224274</v>
       </c>
       <c r="X153" s="72">
-        <v>-2.7200945306396358</v>
+        <v>-2.7346969407224595</v>
       </c>
       <c r="Y153" s="72">
-        <v>-3.0240349994400115</v>
+        <v>-2.9543564273981451</v>
       </c>
       <c r="Z153" s="72">
-        <v>-2.6285096377724089</v>
+        <v>-2.5595075732456425</v>
       </c>
       <c r="AA153" s="72">
-        <v>-2.7156237452738399</v>
+        <v>-2.6848149228505327</v>
       </c>
       <c r="AB153" s="72">
-        <v>-2.9948597629749352</v>
+        <v>-2.960273145172164</v>
       </c>
       <c r="AC153" s="72">
-        <v>-3.1126346952363853</v>
+        <v>-3.1086901446368236</v>
       </c>
       <c r="AD153" s="72">
-        <v>-2.8777601048300196</v>
+        <v>-2.8432868052120872</v>
       </c>
       <c r="AE153" s="72">
-        <v>-3.2090000000000001</v>
+        <v>-3.1767244838224049</v>
       </c>
       <c r="AF153" s="72">
-        <v>-3.15</v>
+        <v>-3.0955324591569022</v>
       </c>
       <c r="AG153" s="72">
-        <v>-3.1986444698031704</v>
+        <v>-3.2220120623831314</v>
       </c>
       <c r="AH153" s="72">
-        <v>-2.9767864414280827</v>
+        <v>-3.1224092516607</v>
       </c>
       <c r="AI153" s="72">
-        <v>-3.1337058921255982</v>
+        <v>-3.14574094622925</v>
       </c>
     </row>
     <row r="154" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154"/>
       <c r="B154" s="69" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C154" s="72">
-        <v>-0.24725435943916207</v>
+        <v>-1.2142055284242934</v>
       </c>
       <c r="D154" s="72">
-        <v>-0.14462247139807088</v>
+        <v>-1.2084482529982665</v>
       </c>
       <c r="E154" s="72">
-        <v>-0.10134483597086573</v>
+        <v>-1.3045838195498831</v>
       </c>
       <c r="F154" s="72">
-        <v>-6.515579335500013E-2</v>
+        <v>-1.5176275914806379</v>
       </c>
       <c r="G154" s="72">
-        <v>-7.750874889077275E-3</v>
+        <v>-1.4818902287917204</v>
       </c>
       <c r="H154" s="72">
-        <v>-7.6540959909510264E-2</v>
+        <v>-1.5372091714684777</v>
       </c>
       <c r="I154" s="72">
-        <v>-9.4110618566750875E-2</v>
+        <v>-1.6652371936215793</v>
       </c>
       <c r="J154" s="72">
-        <v>-6.2127002777634499E-2</v>
+        <v>-1.5557951893963573</v>
       </c>
       <c r="K154" s="72">
-        <v>-6.8318637956914452E-2</v>
+        <v>-2.1602199558748696</v>
       </c>
       <c r="L154" s="72">
-        <v>-4.4507938300440031E-2</v>
+        <v>-2.4820929454941179</v>
       </c>
       <c r="M154" s="72">
-        <v>-0.10513031637809644</v>
+        <v>-2.6085231004361864</v>
       </c>
       <c r="N154" s="72">
-        <v>-7.2082138740898138E-2</v>
+        <v>-2.8892827231436788</v>
       </c>
       <c r="O154" s="72">
-        <v>-7.2459411799492057E-2</v>
+        <v>-2.5517966644134935</v>
       </c>
       <c r="P154" s="72">
-        <v>3.5146928532159227E-2</v>
+        <v>-3.5335863798771925</v>
       </c>
       <c r="Q154" s="72">
-        <v>0.57615262144374613</v>
+        <v>-3.5017045125231574</v>
       </c>
       <c r="R154" s="72">
-        <v>0.31483941787366793</v>
+        <v>-3.641580597202235</v>
       </c>
       <c r="S154" s="72">
-        <v>0.32783763363960039</v>
+        <v>-3.1830470123704235</v>
       </c>
       <c r="T154" s="72">
-        <v>0.32004065590213049</v>
+        <v>-3.4483175726921163</v>
       </c>
       <c r="U154" s="72">
-        <v>5.6980203714844802E-3</v>
+        <v>-3.1814240496381179</v>
       </c>
       <c r="V154" s="72">
-        <v>1.1859937334794846E-2</v>
+        <v>-3.2236481362631246</v>
       </c>
       <c r="W154" s="72">
-        <v>-7.1736711774629258E-2</v>
+        <v>-3.0678608567845922</v>
       </c>
       <c r="X154" s="72">
-        <v>-0.13036107439064337</v>
+        <v>-2.7200945306396358</v>
       </c>
       <c r="Y154" s="72">
-        <v>-5.3158242227753005E-2</v>
+        <v>-3.0240349994400115</v>
       </c>
       <c r="Z154" s="72">
-        <v>-5.7926048839388899E-2</v>
+        <v>-2.6285096377724089</v>
       </c>
       <c r="AA154" s="72">
-        <v>-9.9237307133620556E-2</v>
+        <v>-2.7156237452738399</v>
       </c>
       <c r="AB154" s="72">
-        <v>-9.1931440752316629E-2</v>
+        <v>-2.9948597629749352</v>
       </c>
       <c r="AC154" s="72">
-        <v>-0.13392489294881266</v>
+        <v>-3.1126346952363853</v>
       </c>
       <c r="AD154" s="72">
-        <v>-9.611473550486449E-2</v>
+        <v>-2.8777601048300196</v>
       </c>
       <c r="AE154" s="72">
-        <v>-0.11972448382240497</v>
+        <v>-3.2090000000000001</v>
       </c>
       <c r="AF154" s="72">
-        <v>-9.3532459156902448E-2</v>
+        <v>-3.15</v>
       </c>
       <c r="AG154" s="72">
-        <v>-0.16915309070344497</v>
+        <v>-3.1986444698031704</v>
       </c>
       <c r="AH154" s="72">
-        <v>-0.25211856050491044</v>
+        <v>-2.97678644142808</v>
       </c>
       <c r="AI154" s="72">
-        <v>-0.15564010603156919</v>
+        <v>-3.13370575709967</v>
       </c>
     </row>
     <row r="155" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155"/>
       <c r="B155" s="69" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C155" s="72">
-        <v>8.0669456664455658E-2</v>
+        <v>-0.24725435943916207</v>
       </c>
       <c r="D155" s="72">
-        <v>6.5967685023982259E-2</v>
+        <v>-0.14462247139807088</v>
       </c>
       <c r="E155" s="72">
-        <v>8.0720006240487793E-2</v>
+        <v>-0.10134483597086573</v>
       </c>
       <c r="F155" s="72">
-        <v>9.4738813453512913E-2</v>
+        <v>-6.515579335500013E-2</v>
       </c>
       <c r="G155" s="72">
-        <v>7.1234677319203715E-2</v>
+        <v>-7.750874889077275E-3</v>
       </c>
       <c r="H155" s="72">
-        <v>6.0390892960925237E-2</v>
+        <v>-7.6540959909510264E-2</v>
       </c>
       <c r="I155" s="72">
-        <v>6.2837850998172351E-2</v>
+        <v>-9.4110618566750875E-2</v>
       </c>
       <c r="J155" s="72">
-        <v>7.1634479137125326E-2</v>
+        <v>-6.2127002777634499E-2</v>
       </c>
       <c r="K155" s="72">
-        <v>9.86965340435733E-2</v>
+        <v>-6.8318637956914452E-2</v>
       </c>
       <c r="L155" s="72">
-        <v>9.0137866041500481E-2</v>
+        <v>-4.4507938300440031E-2</v>
       </c>
       <c r="M155" s="72">
-        <v>8.6860359758912556E-2</v>
+        <v>-0.10513031637809644</v>
       </c>
       <c r="N155" s="72">
-        <v>9.239798158663208E-2</v>
+        <v>-7.2082138740898138E-2</v>
       </c>
       <c r="O155" s="72">
-        <v>9.1704177302101814E-2</v>
+        <v>-7.2459411799492057E-2</v>
       </c>
       <c r="P155" s="72">
-        <v>0.10712153936608081</v>
+        <v>3.5146928532159227E-2</v>
       </c>
       <c r="Q155" s="72">
-        <v>9.6721552478871708E-2</v>
+        <v>0.57615262144374613</v>
       </c>
       <c r="R155" s="72">
-        <v>0.10375252096886781</v>
+        <v>0.31483941787366793</v>
       </c>
       <c r="S155" s="72">
-        <v>9.9747010868784319E-2</v>
+        <v>0.32783763363960039</v>
       </c>
       <c r="T155" s="72">
-        <v>0.10156527403760486</v>
+        <v>0.32004065590213049</v>
       </c>
       <c r="U155" s="72">
-        <v>0.12157487328504431</v>
+        <v>5.6980203714844802E-3</v>
       </c>
       <c r="V155" s="72">
-        <v>0.13333329802610361</v>
+        <v>1.1859937334794846E-2</v>
       </c>
       <c r="W155" s="72">
-        <v>0.12245702433494705</v>
+        <v>-7.1736711774629258E-2</v>
       </c>
       <c r="X155" s="72">
-        <v>0.11575866430781977</v>
+        <v>-0.13036107439064337</v>
       </c>
       <c r="Y155" s="72">
-        <v>0.12283681426961907</v>
+        <v>-5.3158242227753005E-2</v>
       </c>
       <c r="Z155" s="72">
-        <v>0.12692811336615567</v>
+        <v>-5.7926048839388899E-2</v>
       </c>
       <c r="AA155" s="72">
-        <v>0.1300461295569274</v>
+        <v>-9.9237307133620556E-2</v>
       </c>
       <c r="AB155" s="72">
-        <v>0.12651805855508788</v>
+        <v>-9.1931440752316629E-2</v>
       </c>
       <c r="AC155" s="72">
-        <v>0.13786944354837427</v>
+        <v>-0.13392489294881266</v>
       </c>
       <c r="AD155" s="72">
-        <v>0.1305880351227969</v>
+        <v>-9.611473550486449E-2</v>
       </c>
       <c r="AE155" s="72">
-        <v>0.152</v>
+        <v>-0.11972448382240497</v>
       </c>
       <c r="AF155" s="72">
-        <v>0.14799999999999999</v>
+        <v>-9.3532459156902448E-2</v>
       </c>
       <c r="AG155" s="72">
-        <v>0.14578549812348401</v>
+        <v>-0.16915309070344497</v>
       </c>
       <c r="AH155" s="72">
-        <v>0.1505832491532435</v>
+        <v>-0.29620605938586297</v>
       </c>
       <c r="AI155" s="72">
-        <v>0</v>
+        <v>-0.16101683484896601</v>
       </c>
     </row>
     <row r="156" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156"/>
-      <c r="B156" s="6" t="s">
+      <c r="B156" s="69" t="s">
+        <v>386</v>
+      </c>
+      <c r="C156" s="72">
+        <v>8.0669456664455658E-2</v>
+      </c>
+      <c r="D156" s="72">
+        <v>6.5967685023982259E-2</v>
+      </c>
+      <c r="E156" s="72">
+        <v>8.0720006240487793E-2</v>
+      </c>
+      <c r="F156" s="72">
+        <v>9.4738813453512913E-2</v>
+      </c>
+      <c r="G156" s="72">
+        <v>7.1234677319203715E-2</v>
+      </c>
+      <c r="H156" s="72">
+        <v>6.0390892960925237E-2</v>
+      </c>
+      <c r="I156" s="72">
+        <v>6.2837850998172351E-2</v>
+      </c>
+      <c r="J156" s="72">
+        <v>7.1634479137125326E-2</v>
+      </c>
+      <c r="K156" s="72">
+        <v>9.86965340435733E-2</v>
+      </c>
+      <c r="L156" s="72">
+        <v>9.0137866041500481E-2</v>
+      </c>
+      <c r="M156" s="72">
+        <v>8.6860359758912556E-2</v>
+      </c>
+      <c r="N156" s="72">
+        <v>9.239798158663208E-2</v>
+      </c>
+      <c r="O156" s="72">
+        <v>9.1704177302101814E-2</v>
+      </c>
+      <c r="P156" s="72">
+        <v>0.10712153936608081</v>
+      </c>
+      <c r="Q156" s="72">
+        <v>9.6721552478871708E-2</v>
+      </c>
+      <c r="R156" s="72">
+        <v>0.10375252096886781</v>
+      </c>
+      <c r="S156" s="72">
+        <v>9.9747010868784319E-2</v>
+      </c>
+      <c r="T156" s="72">
+        <v>0.10156527403760486</v>
+      </c>
+      <c r="U156" s="72">
+        <v>0.12157487328504431</v>
+      </c>
+      <c r="V156" s="72">
+        <v>0.13333329802610361</v>
+      </c>
+      <c r="W156" s="72">
+        <v>0.12245702433494705</v>
+      </c>
+      <c r="X156" s="72">
+        <v>0.11575866430781977</v>
+      </c>
+      <c r="Y156" s="72">
+        <v>0.12283681426961907</v>
+      </c>
+      <c r="Z156" s="72">
+        <v>0.12692811336615567</v>
+      </c>
+      <c r="AA156" s="72">
+        <v>0.1300461295569274</v>
+      </c>
+      <c r="AB156" s="72">
+        <v>0.12651805855508788</v>
+      </c>
+      <c r="AC156" s="72">
+        <v>0.13786944354837427</v>
+      </c>
+      <c r="AD156" s="72">
+        <v>0.1305880351227969</v>
+      </c>
+      <c r="AE156" s="72">
+        <v>0.152</v>
+      </c>
+      <c r="AF156" s="72">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="AG156" s="72">
+        <v>0.14578549812348401</v>
+      </c>
+      <c r="AH156" s="72">
+        <v>0.150583249153244</v>
+      </c>
+      <c r="AI156" s="72">
+        <v>0.148981645719378</v>
+      </c>
+    </row>
+    <row r="157" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157"/>
+      <c r="B157" s="6" t="s">
         <v>387</v>
       </c>
-      <c r="C156" s="72">
+      <c r="C157" s="72">
         <v>0.25211451728505224</v>
       </c>
-      <c r="D156" s="72">
+      <c r="D157" s="72">
         <v>0.34075949346810841</v>
       </c>
-      <c r="E156" s="72">
+      <c r="E157" s="72">
         <v>0.36204225134826756</v>
       </c>
-      <c r="F156" s="72">
+      <c r="F157" s="72">
         <v>0.70051858029306935</v>
       </c>
-      <c r="G156" s="72">
+      <c r="G157" s="72">
         <v>0.69648690196841934</v>
       </c>
-      <c r="H156" s="72">
+      <c r="H157" s="72">
         <v>0.6279473134994904</v>
       </c>
-      <c r="I156" s="72">
+      <c r="I157" s="72">
         <v>0.68484046786848563</v>
       </c>
-      <c r="J156" s="72">
+      <c r="J157" s="72">
         <v>0.6767867304289491</v>
       </c>
-      <c r="K156" s="72">
+      <c r="K157" s="72">
         <v>0.96681099229448286</v>
       </c>
-      <c r="L156" s="72">
+      <c r="L157" s="72">
         <v>1.017040313483027</v>
       </c>
-      <c r="M156" s="72">
+      <c r="M157" s="72">
         <v>1.0628625542875474</v>
       </c>
-      <c r="N156" s="72">
+      <c r="N157" s="72">
         <v>1.3038392808581416</v>
       </c>
-      <c r="O156" s="72">
+      <c r="O157" s="72">
         <v>1.0886807691382523</v>
       </c>
-      <c r="P156" s="72">
+      <c r="P157" s="72">
         <v>1.8794915474741147</v>
       </c>
-      <c r="Q156" s="72">
+      <c r="Q157" s="72">
         <v>1.8380126178738079</v>
       </c>
-      <c r="R156" s="72">
+      <c r="R157" s="72">
         <v>1.8427778042545839</v>
       </c>
-      <c r="S156" s="72">
+      <c r="S157" s="72">
         <v>1.1934931588353683</v>
       </c>
-      <c r="T156" s="72">
+      <c r="T157" s="72">
         <v>1.6833220937854934</v>
       </c>
-      <c r="U156" s="72">
+      <c r="U157" s="72">
         <v>1.0923816879617605</v>
       </c>
-      <c r="V156" s="72">
+      <c r="V157" s="72">
         <v>1.1684024085362374</v>
       </c>
-      <c r="W156" s="72">
+      <c r="W157" s="72">
         <v>1.2094994373500301</v>
       </c>
-      <c r="X156" s="72">
+      <c r="X157" s="72">
         <v>0.80539055697403827</v>
       </c>
-      <c r="Y156" s="72">
+      <c r="Y157" s="72">
         <v>1.0641842368954169</v>
       </c>
-      <c r="Z156" s="72">
+      <c r="Z157" s="72">
         <v>0.86935587174327711</v>
       </c>
-      <c r="AA156" s="72">
+      <c r="AA157" s="72">
         <v>1.2966483342306667</v>
       </c>
-      <c r="AB156" s="72">
+      <c r="AB157" s="72">
         <v>1.542219893820429</v>
       </c>
-      <c r="AC156" s="72">
+      <c r="AC157" s="72">
         <v>1.4818445193973437</v>
       </c>
-      <c r="AD156" s="72">
+      <c r="AD157" s="72">
         <v>1.3030543094878873</v>
       </c>
-      <c r="AE156" s="72">
+      <c r="AE157" s="72">
         <v>1.4159999999999999</v>
       </c>
-      <c r="AF156" s="72">
+      <c r="AF157" s="72">
         <v>1.8080000000000001</v>
       </c>
-      <c r="AG156" s="72">
+      <c r="AG157" s="72">
         <v>1.8202561155085397</v>
       </c>
-      <c r="AH156" s="72">
-[...108 lines deleted...]
-        <v>-1.717124781596111</v>
+      <c r="AH157" s="72">
+        <v>1.32319019932576</v>
+      </c>
+      <c r="AI157" s="72">
+        <v>1.58323659064958</v>
       </c>
     </row>
     <row r="158" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158"/>
       <c r="B158" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="C158" s="71">
+        <v>-1.1286759139139475</v>
+      </c>
+      <c r="D158" s="71">
+        <v>-0.94634354590424663</v>
+      </c>
+      <c r="E158" s="71">
+        <v>-0.972639576122729</v>
+      </c>
+      <c r="F158" s="71">
+        <v>-0.78752599108905574</v>
+      </c>
+      <c r="G158" s="71">
+        <v>-0.72191952439317475</v>
+      </c>
+      <c r="H158" s="71">
+        <v>-0.92541192491757251</v>
+      </c>
+      <c r="I158" s="71">
+        <v>-1.0116694933216721</v>
+      </c>
+      <c r="J158" s="71">
+        <v>-0.86950098260791753</v>
+      </c>
+      <c r="K158" s="71">
+        <v>-1.1630310674937281</v>
+      </c>
+      <c r="L158" s="71">
+        <v>-1.41942270427003</v>
+      </c>
+      <c r="M158" s="71">
+        <v>-1.563930502767823</v>
+      </c>
+      <c r="N158" s="71">
+        <v>-1.5651275994398035</v>
+      </c>
+      <c r="O158" s="71">
+        <v>-1.4438711297726314</v>
+      </c>
+      <c r="P158" s="71">
+        <v>-1.5118263645048375</v>
+      </c>
+      <c r="Q158" s="71">
+        <v>-0.99081772072673169</v>
+      </c>
+      <c r="R158" s="71">
+        <v>-1.3802108541051157</v>
+      </c>
+      <c r="S158" s="71">
+        <v>-1.5619692090266704</v>
+      </c>
+      <c r="T158" s="71">
+        <v>-1.3433895489668874</v>
+      </c>
+      <c r="U158" s="71">
+        <v>-1.961769468019829</v>
+      </c>
+      <c r="V158" s="71">
+        <v>-1.9100524923659885</v>
+      </c>
+      <c r="W158" s="71">
+        <v>-1.807641106874244</v>
+      </c>
+      <c r="X158" s="71">
+        <v>-1.9293063837484212</v>
+      </c>
+      <c r="Y158" s="71">
+        <v>-1.8901721905027282</v>
+      </c>
+      <c r="Z158" s="71">
+        <v>-1.6901517015023653</v>
+      </c>
+      <c r="AA158" s="71">
+        <v>-1.388166588619866</v>
+      </c>
+      <c r="AB158" s="71">
+        <v>-1.418053251351735</v>
+      </c>
+      <c r="AC158" s="71">
+        <v>-1.6268456252394798</v>
+      </c>
+      <c r="AD158" s="71">
+        <v>-1.5402324957242</v>
+      </c>
+      <c r="AE158" s="71">
+        <v>-1.7609999999999999</v>
+      </c>
+      <c r="AF158" s="71">
+        <v>-1.286</v>
+      </c>
+      <c r="AG158" s="71">
+        <v>-1.4017559468745917</v>
+      </c>
+      <c r="AH158" s="71">
+        <v>-1.7992190523349501</v>
+      </c>
+      <c r="AI158" s="71">
+        <v>-1.56250435557967</v>
+      </c>
+    </row>
+    <row r="159" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159"/>
+      <c r="B159" s="8" t="s">
         <v>389</v>
       </c>
-      <c r="C158" s="71">
+      <c r="C159" s="71">
         <v>-2.9286692956449152E-2</v>
       </c>
-      <c r="D158" s="71">
+      <c r="D159" s="71">
         <v>-0.11495029177512028</v>
       </c>
-      <c r="E158" s="71">
+      <c r="E159" s="71">
         <v>-1.7564077056817399E-2</v>
       </c>
-      <c r="F158" s="71">
+      <c r="F159" s="71">
         <v>-3.492247747269945E-4</v>
       </c>
-      <c r="G158" s="71">
+      <c r="G159" s="71">
         <v>-8.6975503544677773E-4</v>
       </c>
-      <c r="H158" s="71">
-[...5 lines deleted...]
-      <c r="J158" s="71">
+      <c r="H159" s="71">
+        <v>0</v>
+      </c>
+      <c r="I159" s="71">
+        <v>0</v>
+      </c>
+      <c r="J159" s="71">
         <v>-3.0253115391090581E-4</v>
       </c>
-      <c r="K158" s="71">
+      <c r="K159" s="71">
         <v>-1.2868148190522212E-2</v>
       </c>
-      <c r="L158" s="71">
+      <c r="L159" s="71">
         <v>-7.3659392910741753E-3</v>
       </c>
-      <c r="M158" s="71">
+      <c r="M159" s="71">
         <v>-1.1610805155667276E-2</v>
       </c>
-      <c r="N158" s="71">
+      <c r="N159" s="71">
         <v>-0.10682815796699494</v>
       </c>
-      <c r="O158" s="71">
+      <c r="O159" s="71">
         <v>-3.4628816359291492E-2</v>
       </c>
-      <c r="P158" s="71">
+      <c r="P159" s="71">
         <v>-2.8475771515434501E-2</v>
       </c>
-      <c r="Q158" s="71">
+      <c r="Q159" s="71">
         <v>-1.9169861381429544E-2</v>
       </c>
-      <c r="R158" s="71">
+      <c r="R159" s="71">
         <v>1.3771088093870957E-2</v>
       </c>
-      <c r="S158" s="71">
+      <c r="S159" s="71">
         <v>-1.6467050523980637E-2</v>
       </c>
-      <c r="T158" s="71">
+      <c r="T159" s="71">
         <v>-1.1897632942081432E-2</v>
       </c>
-      <c r="U158" s="71">
+      <c r="U159" s="71">
         <v>-1.450246022616326E-2</v>
       </c>
-      <c r="V158" s="71">
+      <c r="V159" s="71">
         <v>-1.2616730998892085E-2</v>
       </c>
-      <c r="W158" s="71">
+      <c r="W159" s="71">
         <v>-1.4063757282457281E-3</v>
       </c>
-      <c r="X158" s="71">
+      <c r="X159" s="71">
         <v>-1.0759633265397693E-2</v>
       </c>
-      <c r="Y158" s="71">
+      <c r="Y159" s="71">
         <v>-9.5714436267677512E-3</v>
       </c>
-      <c r="Z158" s="71">
+      <c r="Z159" s="71">
         <v>-5.5252379115787419E-3</v>
       </c>
-      <c r="AA158" s="71">
+      <c r="AA159" s="71">
         <v>-2.3984797328462574E-3</v>
       </c>
-      <c r="AB158" s="71">
+      <c r="AB159" s="71">
         <v>-5.9997130281866382E-3</v>
       </c>
-      <c r="AC158" s="71">
+      <c r="AC159" s="71">
         <v>-1.3007572575988242E-2</v>
       </c>
-      <c r="AD158" s="71">
+      <c r="AD159" s="71">
         <v>-6.7788043469119664E-3</v>
       </c>
-      <c r="AE158" s="71">
+      <c r="AE159" s="71">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="AF158" s="71">
+      <c r="AF159" s="71">
         <v>-1E-3</v>
       </c>
-      <c r="AG158" s="71">
+      <c r="AG159" s="71">
         <v>-8.5896562029480646E-4</v>
       </c>
-      <c r="AH158" s="71">
-[...3 lines deleted...]
-        <v>-5.646889795080063E-3</v>
+      <c r="AH159" s="71">
+        <v>-1.82093291620949E-2</v>
+      </c>
+      <c r="AI159" s="71">
+        <v>-5.6864533137975801E-3</v>
       </c>
     </row>
-    <row r="159" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B159" s="6" t="s">
+    <row r="160" spans="1:35" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160"/>
+      <c r="B160" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="C159" s="72">
+      <c r="C160" s="72">
         <v>-1.1579626068703968</v>
       </c>
-      <c r="D159" s="72">
+      <c r="D160" s="72">
         <v>-1.0612938376793668</v>
       </c>
-      <c r="E159" s="72">
+      <c r="E160" s="72">
         <v>-0.99020365317954695</v>
       </c>
-      <c r="F159" s="72">
+      <c r="F160" s="72">
         <v>-0.78787521586378273</v>
       </c>
-      <c r="G159" s="72">
+      <c r="G160" s="72">
         <v>-0.72278927942862148</v>
       </c>
-      <c r="H159" s="72">
+      <c r="H160" s="72">
         <v>-0.92541192491757251</v>
       </c>
-      <c r="I159" s="72">
+      <c r="I160" s="72">
         <v>-1.0116694933216721</v>
       </c>
-      <c r="J159" s="72">
+      <c r="J160" s="72">
         <v>-0.86980351376182841</v>
       </c>
-      <c r="K159" s="72">
+      <c r="K160" s="72">
         <v>-1.1758992156842503</v>
       </c>
-      <c r="L159" s="72">
+      <c r="L160" s="72">
         <v>-1.4267886435611041</v>
       </c>
-      <c r="M159" s="72">
+      <c r="M160" s="72">
         <v>-1.5755413079234903</v>
       </c>
-      <c r="N159" s="72">
+      <c r="N160" s="72">
         <v>-1.6719557574067985</v>
       </c>
-      <c r="O159" s="72">
+      <c r="O160" s="72">
         <v>-1.4784999461319228</v>
       </c>
-      <c r="P159" s="72">
+      <c r="P160" s="72">
         <v>-1.540302136020272</v>
       </c>
-      <c r="Q159" s="72">
+      <c r="Q160" s="72">
         <v>-1.0099875821081612</v>
       </c>
-      <c r="R159" s="72">
+      <c r="R160" s="72">
         <v>-1.3664397660112446</v>
       </c>
-      <c r="S159" s="72">
+      <c r="S160" s="72">
         <v>-1.5784362595506509</v>
       </c>
-      <c r="T159" s="72">
+      <c r="T160" s="72">
         <v>-1.3552871819089689</v>
       </c>
-      <c r="U159" s="72">
+      <c r="U160" s="72">
         <v>-1.9762719282459922</v>
       </c>
-      <c r="V159" s="72">
+      <c r="V160" s="72">
         <v>-1.9226692233648806</v>
       </c>
-      <c r="W159" s="72">
+      <c r="W160" s="72">
         <v>-1.8090474826024896</v>
       </c>
-      <c r="X159" s="72">
+      <c r="X160" s="72">
         <v>-1.9400660170138189</v>
       </c>
-      <c r="Y159" s="72">
+      <c r="Y160" s="72">
         <v>-1.899743634129496</v>
       </c>
-      <c r="Z159" s="72">
+      <c r="Z160" s="72">
         <v>-1.6956769394139439</v>
       </c>
-      <c r="AA159" s="72">
+      <c r="AA160" s="72">
         <v>-1.3905650683527122</v>
       </c>
-      <c r="AB159" s="72">
+      <c r="AB160" s="72">
         <v>-1.4240529643799216</v>
       </c>
-      <c r="AC159" s="72">
+      <c r="AC160" s="72">
         <v>-1.639853197815468</v>
       </c>
-      <c r="AD159" s="72">
+      <c r="AD160" s="72">
         <v>-1.5470113000711119</v>
       </c>
-      <c r="AE159" s="72">
+      <c r="AE160" s="72">
         <v>-1.764</v>
       </c>
-      <c r="AF159" s="72">
+      <c r="AF160" s="72">
         <v>-1.288</v>
       </c>
-      <c r="AG159" s="72">
+      <c r="AG160" s="72">
         <v>-1.4026149124948866</v>
       </c>
-      <c r="AH159" s="72">
-[...3 lines deleted...]
-        <v>-1.7227716713911911</v>
+      <c r="AH160" s="72">
+        <v>-1.81742838149704</v>
+      </c>
+      <c r="AI160" s="72">
+        <v>-1.56819080889347</v>
       </c>
     </row>
-    <row r="160" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B160" s="8" t="s">
+    <row r="161" spans="1:35" s="71" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161"/>
+      <c r="B161" s="8" t="s">
         <v>391</v>
       </c>
-      <c r="C160" s="71">
+      <c r="C161" s="71">
         <v>0.53903102589229512</v>
       </c>
-      <c r="D160" s="71">
+      <c r="D161" s="71">
         <v>0.70893031433363063</v>
       </c>
-      <c r="E160" s="71">
+      <c r="E161" s="71">
         <v>0.89582715392715495</v>
       </c>
-      <c r="F160" s="71">
+      <c r="F161" s="71">
         <v>0.65279915163614111</v>
       </c>
-      <c r="G160" s="71">
+      <c r="G161" s="71">
         <v>0.92658246775031494</v>
       </c>
-      <c r="H160" s="71">
+      <c r="H161" s="71">
         <v>1.1204553087794549</v>
       </c>
-      <c r="I160" s="71">
+      <c r="I161" s="71">
         <v>1.3988837571966302</v>
       </c>
-      <c r="J160" s="71">
+      <c r="J161" s="71">
         <v>1.0454857406769269</v>
       </c>
-      <c r="K160" s="71">
+      <c r="K161" s="71">
         <v>1.6070212043975065</v>
       </c>
-      <c r="L160" s="71">
+      <c r="L161" s="71">
         <v>1.8049649395137095</v>
       </c>
-      <c r="M160" s="71">
+      <c r="M161" s="71">
         <v>2.1558278975058545</v>
       </c>
-      <c r="N160" s="71">
+      <c r="N161" s="71">
         <v>1.6230404942966612</v>
       </c>
-      <c r="O160" s="71">
+      <c r="O161" s="71">
         <v>1.8122430247614352</v>
       </c>
-      <c r="P160" s="71">
+      <c r="P161" s="71">
         <v>2.1155300511958171</v>
       </c>
-      <c r="Q160" s="71">
+      <c r="Q161" s="71">
         <v>1.8361405320502764</v>
       </c>
-      <c r="R160" s="71">
+      <c r="R161" s="71">
         <v>1.364441719426656</v>
       </c>
-      <c r="S160" s="71">
+      <c r="S161" s="71">
         <v>1.2645033620241686</v>
       </c>
-      <c r="T160" s="71">
+      <c r="T161" s="71">
         <v>1.6317719675888012</v>
       </c>
-      <c r="U160" s="71">
+      <c r="U161" s="71">
         <v>0.85853202176442778</v>
       </c>
-      <c r="V160" s="71">
+      <c r="V161" s="71">
         <v>0.389571325960057</v>
       </c>
-      <c r="W160" s="71">
+      <c r="W161" s="71">
         <v>0.33631014583387658</v>
       </c>
-      <c r="X160" s="71">
+      <c r="X161" s="71">
         <v>0.1273918954424455</v>
       </c>
-      <c r="Y160" s="71">
+      <c r="Y161" s="71">
         <v>0.39253053822578865</v>
       </c>
-      <c r="Z160" s="71">
+      <c r="Z161" s="71">
         <v>0.72358722894281302</v>
       </c>
-      <c r="AA160" s="71">
+      <c r="AA161" s="71">
         <v>1.2768426690695558</v>
       </c>
-      <c r="AB160" s="71">
+      <c r="AB161" s="71">
         <v>1.2154587863298165</v>
       </c>
-      <c r="AC160" s="71">
+      <c r="AC161" s="71">
         <v>1.2969185023995364</v>
       </c>
-      <c r="AD160" s="71">
+      <c r="AD161" s="71">
         <v>1.1311637569192068</v>
       </c>
-      <c r="AE160" s="71">
+      <c r="AE161" s="71">
         <v>1.0940000000000003</v>
       </c>
-      <c r="AF160" s="71">
+      <c r="AF161" s="71">
         <v>1.4940000000000002</v>
       </c>
-      <c r="AG160" s="71">
+      <c r="AG161" s="71">
         <v>1.5919669624888857</v>
       </c>
-      <c r="AH160" s="71">
-[...3 lines deleted...]
-        <v>1.2551541985232466</v>
+      <c r="AH161" s="71">
+        <v>1.4552402251660299</v>
+      </c>
+      <c r="AI161" s="71">
+        <v>1.4097349327073301</v>
       </c>
     </row>
-    <row r="161" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B162" s="82" t="s">
+    <row r="162" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B163" s="82" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="163" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B163" s="82" t="s">
+    <row r="164" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B164" s="82" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="164" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B164" s="82" t="s">
+    <row r="165" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B165" s="82" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="165" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B165" s="6"/>
+    <row r="166" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="B166" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="C5:C6"/>
-[...20 lines deleted...]
-    <mergeCell ref="T5:T6"/>
     <mergeCell ref="AB2:AI3"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AI51"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" ht="16" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:35" ht="16" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB2" s="103" t="s">
+      <c r="AB2" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="AC2" s="104"/>
-[...5 lines deleted...]
-      <c r="AI2" s="104"/>
+      <c r="AC2" s="105"/>
+      <c r="AD2" s="105"/>
+      <c r="AE2" s="105"/>
+      <c r="AF2" s="105"/>
+      <c r="AG2" s="105"/>
+      <c r="AH2" s="105"/>
+      <c r="AI2" s="105"/>
     </row>
     <row r="3" spans="2:35" ht="16" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AB3" s="104"/>
-[...6 lines deleted...]
-      <c r="AI3" s="104"/>
+      <c r="AB3" s="105"/>
+      <c r="AC3" s="105"/>
+      <c r="AD3" s="105"/>
+      <c r="AE3" s="105"/>
+      <c r="AF3" s="105"/>
+      <c r="AG3" s="105"/>
+      <c r="AH3" s="105"/>
+      <c r="AI3" s="105"/>
     </row>
     <row r="4" spans="2:35" ht="16" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:35" ht="16" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="C5" s="105" t="s">
+      <c r="C5" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="105" t="s">
+      <c r="E5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="105" t="s">
+      <c r="F5" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="105" t="s">
+      <c r="G5" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="105" t="s">
+      <c r="H5" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="105" t="s">
+      <c r="I5" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="J5" s="105" t="s">
+      <c r="J5" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="105" t="s">
+      <c r="L5" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="105" t="s">
+      <c r="M5" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="105" t="s">
+      <c r="N5" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="O5" s="105" t="s">
+      <c r="O5" s="103" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="105" t="s">
+      <c r="P5" s="103" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="105" t="s">
+      <c r="R5" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="105" t="s">
+      <c r="S5" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="T5" s="105" t="s">
+      <c r="T5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="U5" s="105" t="s">
+      <c r="U5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="105" t="s">
+      <c r="V5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="105" t="s">
+      <c r="W5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="105" t="s">
+      <c r="X5" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="Y5" s="105" t="s">
+      <c r="Y5" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="Z5" s="105" t="s">
+      <c r="Z5" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="105" t="s">
+      <c r="AA5" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="105" t="s">
+      <c r="AB5" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="105" t="s">
+      <c r="AC5" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="AD5" s="105" t="s">
+      <c r="AD5" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="105" t="s">
+      <c r="AE5" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="105" t="s">
+      <c r="AF5" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="105" t="s">
+      <c r="AG5" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AH5" s="105" t="s">
+      <c r="AH5" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="AI5" s="105" t="s">
+      <c r="AI5" s="103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="2:35" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="78" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="107"/>
       <c r="D6" s="107"/>
       <c r="E6" s="107"/>
       <c r="F6" s="107"/>
       <c r="G6" s="107"/>
       <c r="H6" s="107"/>
       <c r="I6" s="107"/>
       <c r="J6" s="107"/>
       <c r="K6" s="107"/>
       <c r="L6" s="107"/>
       <c r="M6" s="107"/>
       <c r="N6" s="107"/>
       <c r="O6" s="107"/>
       <c r="P6" s="107"/>
       <c r="Q6" s="107"/>
       <c r="R6" s="107"/>
       <c r="S6" s="107"/>
       <c r="T6" s="107"/>
@@ -46351,51 +46636,51 @@
       <c r="AB15" s="13">
         <v>5784086</v>
       </c>
       <c r="AC15" s="13">
         <v>6075035</v>
       </c>
       <c r="AD15" s="13">
         <v>6075035</v>
       </c>
       <c r="AE15" s="13">
         <v>6315979</v>
       </c>
       <c r="AF15" s="13">
         <v>6649041</v>
       </c>
       <c r="AG15" s="13">
         <v>7271957</v>
       </c>
       <c r="AH15" s="13">
         <v>7934847</v>
       </c>
       <c r="AI15" s="13">
         <v>7934847</v>
       </c>
     </row>
-    <row r="16" spans="2:35" ht="16" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="16" spans="2:35" ht="16" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="79"/>
       <c r="C16" s="80"/>
       <c r="D16" s="80"/>
       <c r="E16" s="80"/>
       <c r="F16" s="80"/>
       <c r="G16" s="80"/>
       <c r="H16" s="80"/>
       <c r="I16" s="80"/>
       <c r="J16" s="80"/>
       <c r="K16" s="80"/>
       <c r="L16" s="80"/>
       <c r="M16" s="80"/>
       <c r="N16" s="80"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="80"/>
       <c r="R16" s="80"/>
       <c r="S16" s="80"/>
       <c r="T16" s="80"/>
       <c r="U16" s="80"/>
       <c r="V16" s="80"/>
       <c r="W16" s="19"/>
       <c r="X16" s="19"/>
       <c r="Y16" s="19"/>
       <c r="Z16" s="19"/>
@@ -46436,84 +46721,84 @@
     <row r="29" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="C5:C6"/>
-[...20 lines deleted...]
-    <mergeCell ref="T5:T6"/>
     <mergeCell ref="AB2:AI3"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="AF5:AF6"/>
+    <mergeCell ref="X5:X6"/>
+    <mergeCell ref="W5:W6"/>
+    <mergeCell ref="V5:V6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="R5:R6"/>
+    <mergeCell ref="S5:S6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{bb62eeb5-6e98-41ef-a351-42e2f7c10287}" enabled="1" method="Privileged" siteId="{a162eb8b-dcf5-4030-b90b-bf3a5e6029cb}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>