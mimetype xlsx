--- v0 (2025-12-08)
+++ v1 (2026-04-03)
@@ -3,101 +3,283 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\RELACAO COM INVESTIDORES\3. Divulgação de resultados\2026.2T\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E623DD3-EB61-4C7A-B9DD-FAA17BCBDA33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D27B497-1AF3-4621-9A67-A2B6DC666366}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="833" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1620" windowWidth="29040" windowHeight="15720" tabRatio="833" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados " sheetId="9" r:id="rId1"/>
     <sheet name="Balanço Patrimonial" sheetId="2" r:id="rId2"/>
     <sheet name="Demonstração dos Resultados" sheetId="3" r:id="rId3"/>
     <sheet name="Demonstração do Fluxo de Caixa" sheetId="4" r:id="rId4"/>
     <sheet name="Fluxo da Dívida Líquida" sheetId="5" r:id="rId5"/>
     <sheet name="Endividamento" sheetId="6" r:id="rId6"/>
     <sheet name="Dados Operacionais" sheetId="7" r:id="rId7"/>
     <sheet name="Capex" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AA66" i="2" l="1"/>
+  <c r="Z66" i="2"/>
+  <c r="Y66" i="2"/>
+  <c r="X66" i="2"/>
+  <c r="W66" i="2"/>
+  <c r="V66" i="2"/>
+  <c r="U66" i="2"/>
+  <c r="T66" i="2"/>
+  <c r="S66" i="2"/>
+  <c r="R66" i="2"/>
+  <c r="Q66" i="2"/>
+  <c r="P66" i="2"/>
+  <c r="O66" i="2"/>
+  <c r="N66" i="2"/>
+  <c r="M66" i="2"/>
+  <c r="L66" i="2"/>
+  <c r="K66" i="2"/>
+  <c r="J66" i="2"/>
+  <c r="I66" i="2"/>
+  <c r="H66" i="2"/>
+  <c r="G66" i="2"/>
+  <c r="F66" i="2"/>
+  <c r="E66" i="2"/>
+  <c r="D66" i="2"/>
+  <c r="C66" i="2"/>
+  <c r="C65" i="2"/>
+  <c r="AA57" i="2"/>
+  <c r="Z57" i="2"/>
+  <c r="Y57" i="2"/>
+  <c r="X57" i="2"/>
+  <c r="W57" i="2"/>
+  <c r="V57" i="2"/>
+  <c r="U57" i="2"/>
+  <c r="T57" i="2"/>
+  <c r="S57" i="2"/>
+  <c r="R57" i="2"/>
+  <c r="Q57" i="2"/>
+  <c r="P57" i="2"/>
+  <c r="O57" i="2"/>
+  <c r="N57" i="2"/>
+  <c r="M57" i="2"/>
+  <c r="L57" i="2"/>
+  <c r="K57" i="2"/>
+  <c r="J57" i="2"/>
+  <c r="I57" i="2"/>
+  <c r="H57" i="2"/>
+  <c r="G57" i="2"/>
+  <c r="F57" i="2"/>
+  <c r="E57" i="2"/>
+  <c r="D57" i="2"/>
+  <c r="C57" i="2"/>
+  <c r="AA47" i="2"/>
+  <c r="Z47" i="2"/>
+  <c r="Y47" i="2"/>
+  <c r="X47" i="2"/>
+  <c r="W47" i="2"/>
+  <c r="V47" i="2"/>
+  <c r="U47" i="2"/>
+  <c r="T47" i="2"/>
+  <c r="S47" i="2"/>
+  <c r="R47" i="2"/>
+  <c r="Q47" i="2"/>
+  <c r="P47" i="2"/>
+  <c r="O47" i="2"/>
+  <c r="N47" i="2"/>
+  <c r="M47" i="2"/>
+  <c r="L47" i="2"/>
+  <c r="K47" i="2"/>
+  <c r="J47" i="2"/>
+  <c r="I47" i="2"/>
+  <c r="H47" i="2"/>
+  <c r="G47" i="2"/>
+  <c r="F47" i="2"/>
+  <c r="E47" i="2"/>
+  <c r="D47" i="2"/>
+  <c r="C47" i="2"/>
+  <c r="AA19" i="2"/>
+  <c r="AA35" i="2"/>
+  <c r="Z19" i="2"/>
+  <c r="Z35" i="2"/>
+  <c r="Y19" i="2"/>
+  <c r="Y35" i="2"/>
+  <c r="X19" i="2"/>
+  <c r="X35" i="2"/>
+  <c r="W19" i="2"/>
+  <c r="W35" i="2"/>
+  <c r="V19" i="2"/>
+  <c r="V35" i="2"/>
+  <c r="U19" i="2"/>
+  <c r="U35" i="2"/>
+  <c r="T19" i="2"/>
+  <c r="T35" i="2"/>
+  <c r="S19" i="2"/>
+  <c r="S35" i="2"/>
+  <c r="R19" i="2"/>
+  <c r="R35" i="2"/>
+  <c r="Q19" i="2"/>
+  <c r="Q35" i="2"/>
+  <c r="P19" i="2"/>
+  <c r="P35" i="2"/>
+  <c r="O19" i="2"/>
+  <c r="O35" i="2"/>
+  <c r="N19" i="2"/>
+  <c r="N35" i="2"/>
+  <c r="M19" i="2"/>
+  <c r="M35" i="2"/>
+  <c r="L19" i="2"/>
+  <c r="L35" i="2"/>
+  <c r="K19" i="2"/>
+  <c r="K35" i="2"/>
+  <c r="J19" i="2"/>
+  <c r="J35" i="2"/>
+  <c r="I19" i="2"/>
+  <c r="I35" i="2"/>
+  <c r="H19" i="2"/>
+  <c r="H35" i="2"/>
+  <c r="G19" i="2"/>
+  <c r="G35" i="2"/>
+  <c r="F19" i="2"/>
+  <c r="F35" i="2"/>
+  <c r="E19" i="2"/>
+  <c r="E35" i="2"/>
+  <c r="D19" i="2"/>
+  <c r="D35" i="2"/>
+  <c r="C19" i="2"/>
+  <c r="C35" i="2"/>
+  <c r="AA34" i="2"/>
+  <c r="Z34" i="2"/>
+  <c r="Y34" i="2"/>
+  <c r="X34" i="2"/>
+  <c r="W34" i="2"/>
+  <c r="V34" i="2"/>
+  <c r="U34" i="2"/>
+  <c r="T34" i="2"/>
+  <c r="S34" i="2"/>
+  <c r="R34" i="2"/>
+  <c r="Q34" i="2"/>
+  <c r="P34" i="2"/>
+  <c r="O34" i="2"/>
+  <c r="N34" i="2"/>
+  <c r="M34" i="2"/>
+  <c r="L34" i="2"/>
+  <c r="K34" i="2"/>
+  <c r="J34" i="2"/>
+  <c r="I34" i="2"/>
+  <c r="H34" i="2"/>
+  <c r="G34" i="2"/>
+  <c r="F34" i="2"/>
+  <c r="E34" i="2"/>
+  <c r="D34" i="2"/>
+  <c r="C34" i="2"/>
+  <c r="AA30" i="2"/>
+  <c r="Z30" i="2"/>
+  <c r="Y30" i="2"/>
+  <c r="X30" i="2"/>
+  <c r="W30" i="2"/>
+  <c r="V30" i="2"/>
+  <c r="U30" i="2"/>
+  <c r="T30" i="2"/>
+  <c r="S30" i="2"/>
+  <c r="R30" i="2"/>
+  <c r="Q30" i="2"/>
+  <c r="P30" i="2"/>
+  <c r="O30" i="2"/>
+  <c r="N30" i="2"/>
+  <c r="M30" i="2"/>
+  <c r="L30" i="2"/>
+  <c r="K30" i="2"/>
+  <c r="J30" i="2"/>
+  <c r="I30" i="2"/>
+  <c r="H30" i="2"/>
+  <c r="G30" i="2"/>
+  <c r="F30" i="2"/>
+  <c r="E30" i="2"/>
+  <c r="D30" i="2"/>
+  <c r="C30" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="403">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Balanço Patrimonial</t>
   </si>
   <si>
     <t>FY18</t>
   </si>
   <si>
     <t>FY19</t>
   </si>
   <si>
     <t>FY20</t>
   </si>
   <si>
     <t>1T21</t>
   </si>
   <si>
     <t>2T21</t>
   </si>
   <si>
     <t>3T21</t>
   </si>
   <si>
@@ -505,102 +687,93 @@
   <si>
     <t xml:space="preserve">Adiantamento de clientes </t>
   </si>
   <si>
     <t xml:space="preserve">Ordenados e salários a pagar </t>
   </si>
   <si>
     <t xml:space="preserve">Impostos e contribuições a recolher </t>
   </si>
   <si>
     <t xml:space="preserve">Outras contas a pagar </t>
   </si>
   <si>
     <t>Pagamento de juros sobre empréstimos e financiamentos</t>
   </si>
   <si>
     <t>Pagamento de juros sobre fornecedores e demais obrigações financeiras</t>
   </si>
   <si>
     <t>Juros resgatados de investimentos aplicação financeira</t>
   </si>
   <si>
     <t xml:space="preserve">Imposto de renda e contribuição social pagos </t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>Ressarcimento de impostos e contribuições</t>
-  </si>
-[...1 lines deleted...]
-    <t>31514</t>
   </si>
   <si>
     <t>Pagamento de juros em obrigações de arrendamento</t>
   </si>
   <si>
     <t>Fluxo de caixa líquido (ultilizado nas) provenientes das atividade operacionais</t>
   </si>
   <si>
     <t xml:space="preserve">Fluxo de caixa das atividades de investimentos </t>
   </si>
   <si>
     <t>Aquisições de ativo imobilizado e intangível</t>
   </si>
   <si>
     <t>Recebimentos pela venda de ativo biológico</t>
   </si>
   <si>
     <t>Juros e encargos pagos sobre empréstimos capitalizados</t>
   </si>
   <si>
     <t>Aquisição de intangível</t>
   </si>
   <si>
     <t>Empréstimos com partes relacionadas</t>
   </si>
   <si>
     <t>Recebimento de empréstimos com partes relacionadas</t>
   </si>
   <si>
     <t>Aplicações financeiros e caixa restrito</t>
   </si>
   <si>
     <t>Resgate financeiros e caixa restrito</t>
   </si>
   <si>
     <t>Caixa restrito</t>
   </si>
   <si>
     <t xml:space="preserve">Ativos biológicos </t>
   </si>
   <si>
     <t xml:space="preserve">Investimentos em controladas </t>
-  </si>
-[...1 lines deleted...]
-    <t>0.00249600003007799</t>
   </si>
   <si>
     <t xml:space="preserve">Fluxo de caixa gerado nas atividades de investimentos (b) </t>
   </si>
   <si>
     <t>Fluxo de caixa das atividades de financiamentos</t>
   </si>
   <si>
     <t>Empréstimos captados, líquido dos custos de transação</t>
   </si>
   <si>
     <t>Pagamento de empréstimos (principal)</t>
   </si>
   <si>
     <t>Diferenças cambiais sobre conversão de empréstimos estrangeiros</t>
   </si>
   <si>
     <t>Lucros distribuídos</t>
   </si>
   <si>
     <t>Pagamento de obrigações com arrendamento (principal)</t>
   </si>
   <si>
     <t>Aumento do capital</t>
   </si>
@@ -1284,110 +1457,115 @@
   </si>
   <si>
     <t>³ O Capex de Manutenção é calculado como a soma das adições, aquisições, alienações e transferências das seguintes rubricas na nota às demonstrações financeiras intitulada “Imobilizado”: Edifícios, Máquinas e equipamentos, Móveis e computadores, Veículos, e Instalações.</t>
   </si>
   <si>
     <t>A FS Indústria de Biocombustíveis Ltda. ("FS Ltda") e and FS I Indústria de Etanol S.A. 
 (“FS S.A.”) (combinadas como ”Empresa”, ou “FS”) anunciam seus resultados consolidados.</t>
   </si>
   <si>
     <t>Outras linhas de financiamento 5</t>
   </si>
   <si>
     <t>Outras linhas de financiamento</t>
   </si>
   <si>
     <t>Outras linhas de financiamento (%)</t>
   </si>
   <si>
     <t>Reembolso (pagamento) de impostos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="15">
+  <numFmts count="14">
     <numFmt numFmtId="164" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="165" formatCode="#0.0_)%;\(#0.0\)%;&quot;-&quot;_)\%;_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0;\(#,##0\);&quot;—&quot;;_(@_)"/>
-    <numFmt numFmtId="167" formatCode="#,##0.#######################;\(#,##0.#######################\);&quot;—&quot;;_(@_)"/>
-[...10 lines deleted...]
-    <numFmt numFmtId="178" formatCode="* #,##0.0;* \(#,##0.0\);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="167" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
+    <numFmt numFmtId="168" formatCode="* #,##0.00;* \(#,##0.00\);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="169" formatCode="* #,##0.0;* &quot;-&quot;#,##0.0;* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="170" formatCode="* #,##0;* &quot;-&quot;#,##0;* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0;&quot;-&quot;#,##0.0;&quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="172" formatCode="#0.0_)%;\(#0.0\)%;#0.0_)%;_(@_)"/>
+    <numFmt numFmtId="173" formatCode="#,##0.0;&quot;-&quot;#,##0.0;#,##0.0;_(@_)"/>
+    <numFmt numFmtId="174" formatCode="#0.0%;&quot;-&quot;#0.0%;&quot;-&quot;\%;_(@_)"/>
+    <numFmt numFmtId="175" formatCode="#0.#######################;&quot;-&quot;#0.#######################;#0.#######################;_(@_)"/>
+    <numFmt numFmtId="176" formatCode="* #,##0.000;* \(#,##0.000\);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="177" formatCode="* #,##0.0;* \(#,##0.0\);* &quot;—&quot;;_(@_)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF5C6062"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF5C6062"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <b/>
@@ -1396,114 +1574,111 @@
       <name val="Montserrat"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <color rgb="FF5C6062"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Montserrat"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B7754"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFA8D08D"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFA8D08D"/>
       </top>
       <bottom style="medium">
         <color rgb="FFA8D08D"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFA8D08D"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
@@ -1563,456 +1738,448 @@
         <color rgb="FF1B7754"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="177" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="178" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{7A2CA7BC-B347-4043-B315-085C87E4FFCC}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <mruColors>
       <color rgb="FF1B7754"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Demonstra&#231;&#227;o do Fluxo de Caixa'!A1"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Fluxo da D&#237;vida L&#237;quida'!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Demonstra&#231;&#227;o dos Resultados'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Patrimonial'!A1"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Capex!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Endividamento!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Dados Operacionais'!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -5387,51 +5554,51 @@
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="pt-BR" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1550492</xdr:colOff>
+      <xdr:colOff>1553667</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1994</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AAC8464-C694-402D-BFAD-56F7629E979D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -5497,51 +5664,51 @@
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="602069"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1550492</xdr:colOff>
+      <xdr:colOff>1553667</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1994</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BAC157E-4AD6-4900-9B64-50E31A0D6C73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -5552,53 +5719,53 @@
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="602069"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1553667</xdr:colOff>
+      <xdr:colOff>1550492</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>30569</xdr:rowOff>
+      <xdr:rowOff>27394</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{836FD6A0-2638-4039-B55F-2D2BC8B42716}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -5607,51 +5774,51 @@
         <a:xfrm>
           <a:off x="914400" y="0"/>
           <a:ext cx="1553667" cy="602069"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1553667</xdr:colOff>
+      <xdr:colOff>1550492</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1994</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80CE510D-E63B-44EF-A395-E6F1351C2FCC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -5717,53 +5884,53 @@
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1550492" cy="602069"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1550492</xdr:colOff>
+      <xdr:colOff>1553667</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>30569</xdr:rowOff>
+      <xdr:rowOff>27394</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDA887D8-AE35-48B7-AB82-A52A89FE847F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -6119,237 +6286,237 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92B542FE-2726-42E1-9BB4-2B5AEB9F7472}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="13" width="9.1796875" style="117" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.1796875" style="117" hidden="1"/>
+    <col min="1" max="13" width="9.1796875" style="113" customWidth="1"/>
+    <col min="14" max="14" width="8.81640625" style="113" customWidth="1"/>
+    <col min="15" max="16" width="9.1796875" style="113" hidden="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.1796875" style="113" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="113" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="4" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="6" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="7" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="8" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="9" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="10" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="11" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="12" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="13" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="14" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="15" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="16" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="17" s="117" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="18" s="117" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="17" s="113" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="18" s="113" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AA68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.6328125" customWidth="1"/>
     <col min="3" max="18" width="10.90625" customWidth="1"/>
     <col min="19" max="19" width="9.26953125" customWidth="1"/>
     <col min="20" max="21" width="9.6328125" customWidth="1"/>
     <col min="22" max="27" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="T2" s="124" t="s">
-[...8 lines deleted...]
-      <c r="AA2" s="124"/>
+      <c r="T2" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="U2" s="122"/>
+      <c r="V2" s="122"/>
+      <c r="W2" s="122"/>
+      <c r="X2" s="122"/>
+      <c r="Y2" s="122"/>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
     </row>
     <row r="3" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="T3" s="124"/>
-[...6 lines deleted...]
-      <c r="AA3" s="124"/>
+      <c r="T3" s="122"/>
+      <c r="U3" s="122"/>
+      <c r="V3" s="122"/>
+      <c r="W3" s="122"/>
+      <c r="X3" s="122"/>
+      <c r="Y3" s="122"/>
+      <c r="Z3" s="122"/>
+      <c r="AA3" s="122"/>
     </row>
     <row r="4" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="123" t="s">
+      <c r="C5" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="123" t="s">
+      <c r="D5" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="123" t="s">
+      <c r="E5" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="123" t="s">
+      <c r="F5" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="123" t="s">
+      <c r="G5" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="123" t="s">
+      <c r="H5" s="121" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="123" t="s">
+      <c r="I5" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="123" t="s">
+      <c r="J5" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="123" t="s">
+      <c r="K5" s="121" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="123" t="s">
+      <c r="L5" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="123" t="s">
+      <c r="M5" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="123" t="s">
+      <c r="N5" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="123" t="s">
+      <c r="O5" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="123" t="s">
+      <c r="P5" s="121" t="s">
         <v>15</v>
       </c>
-      <c r="Q5" s="123" t="s">
+      <c r="Q5" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="R5" s="123" t="s">
+      <c r="R5" s="121" t="s">
         <v>17</v>
       </c>
-      <c r="S5" s="123" t="s">
+      <c r="S5" s="121" t="s">
         <v>18</v>
       </c>
-      <c r="T5" s="123" t="s">
+      <c r="T5" s="121" t="s">
         <v>19</v>
       </c>
-      <c r="U5" s="123" t="s">
+      <c r="U5" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="V5" s="123" t="s">
+      <c r="V5" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="W5" s="123" t="s">
+      <c r="W5" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="X5" s="123" t="s">
+      <c r="X5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="Y5" s="123" t="s">
+      <c r="Y5" s="121" t="s">
         <v>24</v>
       </c>
-      <c r="Z5" s="123" t="s">
+      <c r="Z5" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="AA5" s="123" t="s">
+      <c r="AA5" s="121" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="123"/>
-[...23 lines deleted...]
-      <c r="AA6" s="123"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+      <c r="S6" s="121"/>
+      <c r="T6" s="121"/>
+      <c r="U6" s="121"/>
+      <c r="V6" s="121"/>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
     </row>
     <row r="7" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="4">
         <v>9521</v>
       </c>
       <c r="D7" s="4">
         <v>11283</v>
       </c>
       <c r="E7" s="4">
         <v>310001</v>
       </c>
       <c r="F7" s="4">
         <v>230993</v>
       </c>
       <c r="G7" s="4">
         <v>499024</v>
       </c>
       <c r="H7" s="4">
         <v>593832</v>
       </c>
       <c r="I7" s="4">
         <v>948613</v>
@@ -6594,71 +6761,71 @@
       <c r="I10" s="4">
         <v>111610</v>
       </c>
       <c r="J10" s="4">
         <v>154986</v>
       </c>
       <c r="K10" s="4">
         <v>167976</v>
       </c>
       <c r="L10" s="4">
         <v>181596</v>
       </c>
       <c r="M10" s="4">
         <v>284931</v>
       </c>
       <c r="N10" s="4">
         <v>271101</v>
       </c>
       <c r="O10" s="4">
         <v>310801</v>
       </c>
       <c r="P10" s="4">
         <v>491912</v>
       </c>
       <c r="Q10" s="4">
-        <v>271314</v>
+        <v>437749</v>
       </c>
       <c r="R10" s="4">
-        <v>50477</v>
+        <v>75886</v>
       </c>
       <c r="S10" s="4">
-        <v>25237</v>
+        <v>33126</v>
       </c>
       <c r="T10" s="4">
-        <v>278034</v>
+        <v>289815</v>
       </c>
       <c r="U10" s="4">
         <v>380830</v>
       </c>
       <c r="V10" s="4">
         <v>498152</v>
       </c>
       <c r="W10" s="4">
         <v>407398</v>
       </c>
-      <c r="X10" s="6">
+      <c r="X10" s="4">
         <v>478803</v>
       </c>
       <c r="Y10" s="4">
         <v>439237</v>
       </c>
       <c r="Z10" s="4">
         <v>475202</v>
       </c>
       <c r="AA10" s="4">
         <v>742948</v>
       </c>
     </row>
     <row r="11" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="4">
         <v>36798</v>
       </c>
       <c r="D11" s="4">
         <v>122651</v>
       </c>
       <c r="E11" s="4">
         <v>305176</v>
       </c>
@@ -6791,57 +6958,114 @@
         <v>47721</v>
       </c>
       <c r="V12" s="4">
         <v>39309</v>
       </c>
       <c r="W12" s="4">
         <v>156220</v>
       </c>
       <c r="X12" s="6">
         <v>133024</v>
       </c>
       <c r="Y12" s="4">
         <v>135191</v>
       </c>
       <c r="Z12" s="4">
         <v>264112</v>
       </c>
       <c r="AA12" s="4">
         <v>149010</v>
       </c>
     </row>
     <row r="13" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>34</v>
       </c>
+      <c r="C13" s="4">
+        <v>0</v>
+      </c>
+      <c r="D13" s="4">
+        <v>14906</v>
+      </c>
+      <c r="E13" s="4">
+        <v>3881</v>
+      </c>
+      <c r="F13" s="4">
+        <v>2551</v>
+      </c>
+      <c r="G13" s="4">
+        <v>2551</v>
+      </c>
+      <c r="H13" s="4">
+        <v>2589</v>
+      </c>
+      <c r="I13" s="4">
+        <v>169</v>
+      </c>
+      <c r="J13" s="4">
+        <v>0</v>
+      </c>
+      <c r="K13" s="4">
+        <v>17142</v>
+      </c>
+      <c r="L13" s="4">
+        <v>0</v>
+      </c>
+      <c r="M13" s="4">
+        <v>0</v>
+      </c>
+      <c r="N13" s="4">
+        <v>0</v>
+      </c>
+      <c r="O13" s="4">
+        <v>0</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="4">
+        <v>0</v>
+      </c>
       <c r="U13" s="4">
-        <v>83634</v>
+        <v>0</v>
+      </c>
+      <c r="V13" s="4">
+        <v>0</v>
       </c>
       <c r="W13" s="4">
         <v>78064</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="4">
         <v>79917</v>
       </c>
       <c r="Y13" s="4">
         <v>82037</v>
       </c>
       <c r="Z13" s="4">
         <v>180522</v>
       </c>
       <c r="AA13" s="4">
         <v>193189</v>
       </c>
     </row>
     <row r="14" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="4">
         <v>669</v>
       </c>
       <c r="D14" s="4">
         <v>8415</v>
       </c>
       <c r="E14" s="4">
         <v>64412</v>
       </c>
@@ -7215,122 +7439,147 @@
       </c>
       <c r="V18" s="4">
         <v>39102</v>
       </c>
       <c r="W18" s="4">
         <v>27340</v>
       </c>
       <c r="X18" s="4">
         <v>26886</v>
       </c>
       <c r="Y18" s="4">
         <v>29036</v>
       </c>
       <c r="Z18" s="4">
         <v>44567</v>
       </c>
       <c r="AA18" s="4">
         <v>3973</v>
       </c>
     </row>
     <row r="19" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="8">
+        <f>SUM(C7:C18)</f>
         <v>303708</v>
       </c>
       <c r="D19" s="8">
-        <v>227625</v>
+        <f t="shared" ref="D19:AA19" si="0">SUM(D7:D18)</f>
+        <v>242531</v>
       </c>
       <c r="E19" s="8">
-        <v>1032751</v>
+        <f t="shared" si="0"/>
+        <v>1036632</v>
       </c>
       <c r="F19" s="8">
-        <v>1481899</v>
+        <f t="shared" si="0"/>
+        <v>1484450</v>
       </c>
       <c r="G19" s="8">
-        <v>1774489</v>
+        <f t="shared" si="0"/>
+        <v>1777040</v>
       </c>
       <c r="H19" s="8">
-        <v>1777050</v>
+        <f t="shared" si="0"/>
+        <v>1779639</v>
       </c>
       <c r="I19" s="8">
-        <v>1832408</v>
+        <f t="shared" si="0"/>
+        <v>1832577</v>
       </c>
       <c r="J19" s="8">
+        <f t="shared" si="0"/>
         <v>2109252</v>
       </c>
       <c r="K19" s="8">
-        <v>3407159</v>
+        <f t="shared" si="0"/>
+        <v>3424301</v>
       </c>
       <c r="L19" s="8">
+        <f t="shared" si="0"/>
         <v>2939621</v>
       </c>
       <c r="M19" s="8">
+        <f t="shared" si="0"/>
         <v>3675239</v>
       </c>
       <c r="N19" s="8">
+        <f t="shared" si="0"/>
         <v>5345395</v>
       </c>
       <c r="O19" s="8">
+        <f t="shared" si="0"/>
         <v>6831387</v>
       </c>
       <c r="P19" s="8">
+        <f t="shared" si="0"/>
         <v>8955296</v>
       </c>
       <c r="Q19" s="8">
-        <v>8634645</v>
+        <f t="shared" si="0"/>
+        <v>8801080</v>
       </c>
       <c r="R19" s="8">
-        <v>8161957</v>
+        <f t="shared" si="0"/>
+        <v>8187366</v>
       </c>
       <c r="S19" s="8">
-        <v>9038111</v>
+        <f t="shared" si="0"/>
+        <v>9046000</v>
       </c>
       <c r="T19" s="8">
+        <f t="shared" si="0"/>
         <v>7960275</v>
       </c>
       <c r="U19" s="8">
+        <f t="shared" si="0"/>
         <v>6746235</v>
       </c>
       <c r="V19" s="8">
+        <f t="shared" si="0"/>
         <v>6847826</v>
       </c>
       <c r="W19" s="8">
+        <f t="shared" si="0"/>
         <v>6862186</v>
       </c>
       <c r="X19" s="8">
+        <f t="shared" si="0"/>
         <v>5703688</v>
       </c>
       <c r="Y19" s="8">
+        <f t="shared" si="0"/>
         <v>4778535</v>
       </c>
       <c r="Z19" s="8">
+        <f t="shared" si="0"/>
         <v>7763556</v>
       </c>
       <c r="AA19" s="8">
+        <f t="shared" si="0"/>
         <v>7754492</v>
       </c>
     </row>
     <row r="20" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="4">
         <v>0</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>0</v>
       </c>
       <c r="G20" s="4">
         <v>0</v>
       </c>
       <c r="H20" s="4">
         <v>0</v>
       </c>
@@ -7997,51 +8246,51 @@
       </c>
       <c r="P28" s="4">
         <v>0</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="4">
         <v>0</v>
       </c>
       <c r="U28" s="4">
         <v>0</v>
       </c>
       <c r="V28" s="4">
         <v>0</v>
       </c>
       <c r="W28" s="4">
         <v>0</v>
       </c>
-      <c r="X28" s="18"/>
+      <c r="X28" s="16"/>
       <c r="Y28" s="4">
         <v>0</v>
       </c>
       <c r="Z28" s="4">
         <v>0</v>
       </c>
       <c r="AA28" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="4">
         <v>0</v>
       </c>
       <c r="D29" s="4">
         <v>3354</v>
       </c>
       <c r="E29" s="4">
         <v>3580</v>
       </c>
       <c r="F29" s="4">
         <v>3571</v>
@@ -8093,122 +8342,147 @@
       </c>
       <c r="V29" s="4">
         <v>5539</v>
       </c>
       <c r="W29" s="4">
         <v>5517</v>
       </c>
       <c r="X29" s="6">
         <v>5579</v>
       </c>
       <c r="Y29" s="4">
         <v>5961</v>
       </c>
       <c r="Z29" s="4">
         <v>7177</v>
       </c>
       <c r="AA29" s="4">
         <v>6683</v>
       </c>
     </row>
     <row r="30" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="8">
+        <f>SUM(C20:C29)</f>
         <v>1841</v>
       </c>
       <c r="D30" s="8">
+        <f t="shared" ref="D30:AA30" si="1">SUM(D20:D29)</f>
         <v>10237</v>
       </c>
       <c r="E30" s="8">
+        <f t="shared" si="1"/>
         <v>138264</v>
       </c>
       <c r="F30" s="8">
+        <f t="shared" si="1"/>
         <v>161143</v>
       </c>
       <c r="G30" s="8">
+        <f t="shared" si="1"/>
         <v>123345</v>
       </c>
       <c r="H30" s="8">
+        <f t="shared" si="1"/>
         <v>2831688</v>
       </c>
       <c r="I30" s="8">
+        <f t="shared" si="1"/>
         <v>3423766</v>
       </c>
       <c r="J30" s="8">
+        <f t="shared" si="1"/>
         <v>3006753</v>
       </c>
       <c r="K30" s="8">
+        <f t="shared" si="1"/>
         <v>3275072</v>
       </c>
       <c r="L30" s="8">
+        <f t="shared" si="1"/>
         <v>3869209</v>
       </c>
       <c r="M30" s="8">
+        <f t="shared" si="1"/>
         <v>3319012</v>
       </c>
       <c r="N30" s="8">
+        <f t="shared" si="1"/>
         <v>3686017</v>
       </c>
       <c r="O30" s="8">
+        <f t="shared" si="1"/>
         <v>4003479</v>
       </c>
       <c r="P30" s="8">
+        <f t="shared" si="1"/>
         <v>761344</v>
       </c>
       <c r="Q30" s="8">
+        <f t="shared" si="1"/>
         <v>627283</v>
       </c>
       <c r="R30" s="8">
+        <f t="shared" si="1"/>
         <v>917905</v>
       </c>
       <c r="S30" s="8">
+        <f t="shared" si="1"/>
         <v>1083601</v>
       </c>
       <c r="T30" s="8">
+        <f t="shared" si="1"/>
         <v>946882</v>
       </c>
       <c r="U30" s="8">
+        <f t="shared" si="1"/>
         <v>1097040</v>
       </c>
       <c r="V30" s="8">
+        <f t="shared" si="1"/>
         <v>1298587</v>
       </c>
       <c r="W30" s="8">
+        <f t="shared" si="1"/>
         <v>1431093</v>
       </c>
       <c r="X30" s="8">
+        <f t="shared" si="1"/>
         <v>1494356</v>
       </c>
       <c r="Y30" s="8">
+        <f t="shared" si="1"/>
         <v>1727512</v>
       </c>
       <c r="Z30" s="8">
+        <f t="shared" si="1"/>
         <v>1330625</v>
       </c>
       <c r="AA30" s="8">
+        <f t="shared" si="1"/>
         <v>994272</v>
       </c>
     </row>
     <row r="31" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="5" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="4">
         <v>0</v>
       </c>
       <c r="D31" s="4">
         <v>0</v>
       </c>
       <c r="E31" s="4">
         <v>0</v>
       </c>
       <c r="F31" s="4">
         <v>0</v>
       </c>
       <c r="G31" s="4">
         <v>0</v>
       </c>
       <c r="H31" s="4">
         <v>0</v>
       </c>
@@ -8413,228 +8687,278 @@
       </c>
       <c r="V33" s="4">
         <v>32935</v>
       </c>
       <c r="W33" s="4">
         <v>39571</v>
       </c>
       <c r="X33" s="6">
         <v>44894</v>
       </c>
       <c r="Y33" s="4">
         <v>50504</v>
       </c>
       <c r="Z33" s="4">
         <v>51178</v>
       </c>
       <c r="AA33" s="4">
         <v>52162</v>
       </c>
     </row>
     <row r="34" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="10">
+        <f>SUM(C30:C33)</f>
         <v>436141</v>
       </c>
       <c r="D34" s="10">
+        <f t="shared" ref="D34:AA34" si="2">SUM(D30:D33)</f>
         <v>953698</v>
       </c>
       <c r="E34" s="10">
+        <f t="shared" si="2"/>
         <v>2337258</v>
       </c>
       <c r="F34" s="10">
+        <f t="shared" si="2"/>
         <v>2576618</v>
       </c>
       <c r="G34" s="10">
+        <f t="shared" si="2"/>
         <v>2753218</v>
       </c>
       <c r="H34" s="10">
+        <f t="shared" si="2"/>
         <v>5606512</v>
       </c>
       <c r="I34" s="10">
+        <f t="shared" si="2"/>
         <v>6315929</v>
       </c>
       <c r="J34" s="10">
+        <f t="shared" si="2"/>
         <v>5941516</v>
       </c>
       <c r="K34" s="10">
+        <f t="shared" si="2"/>
         <v>6285910</v>
       </c>
       <c r="L34" s="10">
+        <f t="shared" si="2"/>
         <v>7041675</v>
       </c>
       <c r="M34" s="10">
+        <f t="shared" si="2"/>
         <v>6663545</v>
       </c>
       <c r="N34" s="10">
+        <f t="shared" si="2"/>
         <v>7414045</v>
       </c>
       <c r="O34" s="10">
+        <f t="shared" si="2"/>
         <v>8168048</v>
       </c>
       <c r="P34" s="10">
+        <f t="shared" si="2"/>
         <v>5300703</v>
       </c>
       <c r="Q34" s="10">
+        <f t="shared" si="2"/>
         <v>5641555</v>
       </c>
       <c r="R34" s="10">
+        <f t="shared" si="2"/>
         <v>6273821</v>
       </c>
       <c r="S34" s="10">
+        <f t="shared" si="2"/>
         <v>6628021</v>
       </c>
       <c r="T34" s="10">
+        <f t="shared" si="2"/>
         <v>6532440</v>
       </c>
       <c r="U34" s="10">
+        <f t="shared" si="2"/>
         <v>6618414</v>
       </c>
       <c r="V34" s="10">
+        <f t="shared" si="2"/>
         <v>6822662</v>
       </c>
       <c r="W34" s="10">
+        <f t="shared" si="2"/>
         <v>7182995</v>
       </c>
       <c r="X34" s="10">
+        <f t="shared" si="2"/>
         <v>7323336</v>
       </c>
       <c r="Y34" s="10">
+        <f t="shared" si="2"/>
         <v>7853051</v>
       </c>
       <c r="Z34" s="10">
+        <f t="shared" si="2"/>
         <v>7697782</v>
       </c>
       <c r="AA34" s="10">
+        <f t="shared" si="2"/>
         <v>7695475</v>
       </c>
     </row>
     <row r="35" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="12">
+        <f>SUM(C34,C19)</f>
         <v>739849</v>
       </c>
       <c r="D35" s="12">
-        <v>1181323</v>
+        <f t="shared" ref="D35:AA35" si="3">SUM(D34,D19)</f>
+        <v>1196229</v>
       </c>
       <c r="E35" s="12">
-        <v>3370009</v>
+        <f t="shared" si="3"/>
+        <v>3373890</v>
       </c>
       <c r="F35" s="12">
-        <v>4058517</v>
+        <f t="shared" si="3"/>
+        <v>4061068</v>
       </c>
       <c r="G35" s="12">
-        <v>4527707</v>
+        <f t="shared" si="3"/>
+        <v>4530258</v>
       </c>
       <c r="H35" s="12">
-        <v>7383562</v>
+        <f t="shared" si="3"/>
+        <v>7386151</v>
       </c>
       <c r="I35" s="12">
-        <v>8148337</v>
+        <f t="shared" si="3"/>
+        <v>8148506</v>
       </c>
       <c r="J35" s="12">
+        <f t="shared" si="3"/>
         <v>8050768</v>
       </c>
       <c r="K35" s="12">
-        <v>9693069</v>
+        <f t="shared" si="3"/>
+        <v>9710211</v>
       </c>
       <c r="L35" s="12">
+        <f t="shared" si="3"/>
         <v>9981296</v>
       </c>
       <c r="M35" s="12">
+        <f t="shared" si="3"/>
         <v>10338784</v>
       </c>
       <c r="N35" s="12">
+        <f t="shared" si="3"/>
         <v>12759440</v>
       </c>
       <c r="O35" s="12">
+        <f t="shared" si="3"/>
         <v>14999435</v>
       </c>
       <c r="P35" s="12">
+        <f t="shared" si="3"/>
         <v>14255999</v>
       </c>
       <c r="Q35" s="12">
-        <v>14276200</v>
+        <f t="shared" si="3"/>
+        <v>14442635</v>
       </c>
       <c r="R35" s="12">
-        <v>14435778</v>
+        <f t="shared" si="3"/>
+        <v>14461187</v>
       </c>
       <c r="S35" s="12">
-        <v>15666132</v>
+        <f t="shared" si="3"/>
+        <v>15674021</v>
       </c>
       <c r="T35" s="12">
+        <f t="shared" si="3"/>
         <v>14492715</v>
       </c>
       <c r="U35" s="12">
+        <f t="shared" si="3"/>
         <v>13364649</v>
       </c>
       <c r="V35" s="12">
+        <f t="shared" si="3"/>
         <v>13670488</v>
       </c>
       <c r="W35" s="12">
+        <f t="shared" si="3"/>
         <v>14045181</v>
       </c>
       <c r="X35" s="12">
+        <f t="shared" si="3"/>
         <v>13027024</v>
       </c>
       <c r="Y35" s="12">
+        <f t="shared" si="3"/>
         <v>12631586</v>
       </c>
       <c r="Z35" s="12">
+        <f t="shared" si="3"/>
         <v>15461338</v>
       </c>
       <c r="AA35" s="12">
+        <f t="shared" si="3"/>
         <v>15449967</v>
       </c>
     </row>
     <row r="36" spans="2:27" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B36" s="19"/>
+      <c r="B36" s="17"/>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
-      <c r="K36" s="20"/>
-[...1 lines deleted...]
-      <c r="M36" s="20"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
-      <c r="T36" s="20"/>
-[...2 lines deleted...]
-      <c r="W36" s="21"/>
+      <c r="T36" s="18"/>
+      <c r="U36" s="18"/>
+      <c r="V36" s="18"/>
+      <c r="W36" s="19"/>
       <c r="X36" s="13"/>
       <c r="Y36" s="13"/>
       <c r="Z36" s="13"/>
       <c r="AA36" s="13"/>
     </row>
     <row r="37" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="4">
         <v>20324</v>
       </c>
       <c r="D37" s="4">
         <v>102390</v>
       </c>
       <c r="E37" s="4">
         <v>233508</v>
       </c>
       <c r="F37" s="4">
         <v>470671</v>
       </c>
       <c r="G37" s="4">
         <v>736496</v>
       </c>
       <c r="H37" s="4">
@@ -9320,135 +9644,228 @@
         <v>1837</v>
       </c>
       <c r="V45" s="4">
         <v>30621</v>
       </c>
       <c r="W45" s="4">
         <v>7029</v>
       </c>
       <c r="X45" s="6">
         <v>23278</v>
       </c>
       <c r="Y45" s="4">
         <v>34298</v>
       </c>
       <c r="Z45" s="4">
         <v>96524</v>
       </c>
       <c r="AA45" s="4">
         <v>38661</v>
       </c>
     </row>
     <row r="46" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="X46" s="18"/>
+      <c r="C46" s="4">
+        <v>0</v>
+      </c>
+      <c r="D46" s="4">
+        <v>0</v>
+      </c>
+      <c r="E46" s="4">
+        <v>0</v>
+      </c>
+      <c r="F46" s="4">
+        <v>0</v>
+      </c>
+      <c r="G46" s="4">
+        <v>0</v>
+      </c>
+      <c r="H46" s="4">
+        <v>0</v>
+      </c>
+      <c r="I46" s="4">
+        <v>0</v>
+      </c>
+      <c r="J46" s="4">
+        <v>0</v>
+      </c>
+      <c r="K46" s="4">
+        <v>0</v>
+      </c>
+      <c r="L46" s="4">
+        <v>0</v>
+      </c>
+      <c r="M46" s="4">
+        <v>0</v>
+      </c>
+      <c r="N46" s="4">
+        <v>0</v>
+      </c>
+      <c r="O46" s="4">
+        <v>0</v>
+      </c>
+      <c r="P46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
+      <c r="T46" s="4">
+        <v>0</v>
+      </c>
+      <c r="U46" s="4">
+        <v>0</v>
+      </c>
+      <c r="V46" s="4">
+        <v>0</v>
+      </c>
+      <c r="W46" s="4">
+        <v>0</v>
+      </c>
+      <c r="X46" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>0</v>
+      </c>
       <c r="Z46" s="4">
         <v>4905</v>
       </c>
       <c r="AA46" s="4">
         <v>4901</v>
       </c>
     </row>
     <row r="47" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C47" s="8">
+        <f>SUM(C37:C46)</f>
         <v>54460</v>
       </c>
       <c r="D47" s="8">
-        <v>218481</v>
+        <f t="shared" ref="D47:AA47" si="4">SUM(D37:D46)</f>
+        <v>218480</v>
       </c>
       <c r="E47" s="8">
+        <f t="shared" si="4"/>
         <v>870459</v>
       </c>
       <c r="F47" s="8">
+        <f t="shared" si="4"/>
         <v>1197115</v>
       </c>
       <c r="G47" s="8">
+        <f t="shared" si="4"/>
         <v>1510971</v>
       </c>
       <c r="H47" s="8">
+        <f t="shared" si="4"/>
         <v>1336023</v>
       </c>
       <c r="I47" s="8">
+        <f t="shared" si="4"/>
         <v>1141165</v>
       </c>
       <c r="J47" s="8">
+        <f t="shared" si="4"/>
         <v>1547988</v>
       </c>
       <c r="K47" s="8">
+        <f t="shared" si="4"/>
         <v>2359818</v>
       </c>
       <c r="L47" s="8">
+        <f t="shared" si="4"/>
         <v>2013899</v>
       </c>
       <c r="M47" s="8">
+        <f t="shared" si="4"/>
         <v>2127335</v>
       </c>
       <c r="N47" s="8">
+        <f t="shared" si="4"/>
         <v>3194319</v>
       </c>
       <c r="O47" s="8">
+        <f t="shared" si="4"/>
         <v>4198159</v>
       </c>
       <c r="P47" s="8">
+        <f t="shared" si="4"/>
         <v>6288688</v>
       </c>
       <c r="Q47" s="8">
+        <f t="shared" si="4"/>
         <v>6087021</v>
       </c>
       <c r="R47" s="8">
+        <f t="shared" si="4"/>
         <v>5702554</v>
       </c>
       <c r="S47" s="8">
+        <f t="shared" si="4"/>
         <v>8830145</v>
       </c>
       <c r="T47" s="8">
+        <f t="shared" si="4"/>
         <v>7053498</v>
       </c>
       <c r="U47" s="8">
+        <f t="shared" si="4"/>
         <v>4317856</v>
       </c>
       <c r="V47" s="8">
+        <f t="shared" si="4"/>
         <v>4730684</v>
       </c>
       <c r="W47" s="8">
+        <f t="shared" si="4"/>
         <v>4254054</v>
       </c>
       <c r="X47" s="8">
+        <f t="shared" si="4"/>
         <v>3302287</v>
       </c>
       <c r="Y47" s="8">
+        <f t="shared" si="4"/>
         <v>2682511</v>
       </c>
       <c r="Z47" s="8">
+        <f t="shared" si="4"/>
         <v>3601157</v>
       </c>
       <c r="AA47" s="8">
+        <f t="shared" si="4"/>
         <v>3568778</v>
       </c>
     </row>
     <row r="48" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="4">
         <v>0</v>
       </c>
       <c r="D48" s="4">
         <v>17563</v>
       </c>
       <c r="E48" s="4">
         <v>3565</v>
       </c>
       <c r="F48" s="4">
         <v>5794</v>
       </c>
       <c r="G48" s="4">
         <v>42828</v>
       </c>
       <c r="H48" s="4">
         <v>46599</v>
       </c>
@@ -9795,77 +10212,202 @@
       </c>
       <c r="P52" s="4">
         <v>0</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="4">
         <v>0</v>
       </c>
       <c r="U52" s="4">
         <v>0</v>
       </c>
       <c r="V52" s="4">
         <v>0</v>
       </c>
       <c r="W52" s="4">
         <v>0</v>
       </c>
-      <c r="X52" s="18"/>
+      <c r="X52" s="16"/>
       <c r="Y52" s="4">
         <v>0</v>
       </c>
       <c r="Z52" s="4">
         <v>0</v>
       </c>
       <c r="AA52" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="X53" s="18"/>
+      <c r="C53" s="4">
+        <v>0</v>
+      </c>
+      <c r="D53" s="4">
+        <v>0</v>
+      </c>
+      <c r="E53" s="4">
+        <v>0</v>
+      </c>
+      <c r="F53" s="4">
+        <v>0</v>
+      </c>
+      <c r="G53" s="4">
+        <v>0</v>
+      </c>
+      <c r="H53" s="4">
+        <v>0</v>
+      </c>
+      <c r="I53" s="4">
+        <v>0</v>
+      </c>
+      <c r="J53" s="4">
+        <v>0</v>
+      </c>
+      <c r="K53" s="4">
+        <v>0</v>
+      </c>
+      <c r="L53" s="4">
+        <v>0</v>
+      </c>
+      <c r="M53" s="4">
+        <v>0</v>
+      </c>
+      <c r="N53" s="4">
+        <v>0</v>
+      </c>
+      <c r="O53" s="4">
+        <v>0</v>
+      </c>
+      <c r="P53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>0</v>
+      </c>
+      <c r="T53" s="4">
+        <v>0</v>
+      </c>
+      <c r="U53" s="4">
+        <v>0</v>
+      </c>
+      <c r="V53" s="4">
+        <v>0</v>
+      </c>
+      <c r="W53" s="4">
+        <v>0</v>
+      </c>
+      <c r="X53" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="4">
+        <v>0</v>
+      </c>
       <c r="Z53" s="4">
         <v>0</v>
       </c>
       <c r="AA53" s="4">
         <v>4753</v>
       </c>
     </row>
     <row r="54" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="5" t="s">
         <v>57</v>
       </c>
+      <c r="C54" s="4">
+        <v>0</v>
+      </c>
+      <c r="D54" s="4">
+        <v>0</v>
+      </c>
+      <c r="E54" s="4">
+        <v>0</v>
+      </c>
+      <c r="F54" s="4">
+        <v>0</v>
+      </c>
+      <c r="G54" s="4">
+        <v>0</v>
+      </c>
+      <c r="H54" s="4">
+        <v>0</v>
+      </c>
+      <c r="I54" s="4">
+        <v>0</v>
+      </c>
+      <c r="J54" s="4">
+        <v>0</v>
+      </c>
+      <c r="K54" s="4">
+        <v>0</v>
+      </c>
+      <c r="L54" s="4">
+        <v>0</v>
+      </c>
+      <c r="M54" s="4">
+        <v>0</v>
+      </c>
+      <c r="N54" s="4">
+        <v>0</v>
+      </c>
+      <c r="O54" s="4">
+        <v>0</v>
+      </c>
+      <c r="P54" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+      <c r="R54" s="4">
+        <v>0</v>
+      </c>
+      <c r="S54" s="4">
+        <v>0</v>
+      </c>
+      <c r="T54" s="4">
+        <v>0</v>
+      </c>
+      <c r="U54" s="4">
+        <v>0</v>
+      </c>
       <c r="V54" s="4">
         <v>5427</v>
       </c>
       <c r="W54" s="4">
         <v>0</v>
       </c>
       <c r="X54" s="6">
         <v>0</v>
       </c>
       <c r="Y54" s="4">
         <v>0</v>
       </c>
       <c r="Z54" s="4">
         <v>0</v>
       </c>
       <c r="AA54" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="4">
         <v>25166</v>
@@ -9908,51 +10450,51 @@
       </c>
       <c r="P55" s="4">
         <v>70919</v>
       </c>
       <c r="Q55" s="4">
         <v>59445</v>
       </c>
       <c r="R55" s="4">
         <v>63903</v>
       </c>
       <c r="S55" s="4">
         <v>203352</v>
       </c>
       <c r="T55" s="4">
         <v>0</v>
       </c>
       <c r="U55" s="4">
         <v>209</v>
       </c>
       <c r="V55" s="4">
         <v>0</v>
       </c>
       <c r="W55" s="4">
         <v>0</v>
       </c>
-      <c r="X55" s="14">
+      <c r="X55" s="4">
         <v>733</v>
       </c>
       <c r="Y55" s="4">
         <v>0</v>
       </c>
       <c r="Z55" s="4">
         <v>0</v>
       </c>
       <c r="AA55" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="4">
         <v>3324</v>
       </c>
       <c r="D56" s="4">
         <v>13805</v>
       </c>
       <c r="E56" s="4">
         <v>30544</v>
       </c>
@@ -9988,140 +10530,165 @@
       </c>
       <c r="P56" s="4">
         <v>0</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>398</v>
       </c>
       <c r="S56" s="4">
         <v>189</v>
       </c>
       <c r="T56" s="4">
         <v>160</v>
       </c>
       <c r="U56" s="4">
         <v>538</v>
       </c>
       <c r="V56" s="4">
         <v>2634</v>
       </c>
       <c r="W56" s="4">
         <v>3715</v>
       </c>
-      <c r="X56" s="15">
+      <c r="X56" s="4">
         <v>3933</v>
       </c>
       <c r="Y56" s="4">
         <v>1797</v>
       </c>
       <c r="Z56" s="4">
         <v>1763</v>
       </c>
       <c r="AA56" s="4">
         <v>3050</v>
       </c>
     </row>
     <row r="57" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
+        <f>SUM(C48:C56)</f>
         <v>537943</v>
       </c>
       <c r="D57" s="8">
+        <f t="shared" ref="D57:AA57" si="5">SUM(D48:D56)</f>
         <v>801524</v>
       </c>
       <c r="E57" s="8">
+        <f t="shared" si="5"/>
         <v>2591755</v>
       </c>
       <c r="F57" s="8">
+        <f t="shared" si="5"/>
         <v>3005711</v>
       </c>
       <c r="G57" s="8">
+        <f t="shared" si="5"/>
         <v>3042324</v>
       </c>
       <c r="H57" s="8">
+        <f t="shared" si="5"/>
         <v>5818568</v>
       </c>
       <c r="I57" s="8">
+        <f t="shared" si="5"/>
         <v>6770831</v>
       </c>
       <c r="J57" s="8">
+        <f t="shared" si="5"/>
         <v>6013529</v>
       </c>
       <c r="K57" s="8">
+        <f t="shared" si="5"/>
         <v>6995673</v>
       </c>
       <c r="L57" s="8">
+        <f t="shared" si="5"/>
         <v>7549914</v>
       </c>
       <c r="M57" s="8">
+        <f t="shared" si="5"/>
         <v>7663601</v>
       </c>
       <c r="N57" s="8">
+        <f t="shared" si="5"/>
         <v>9251286</v>
       </c>
       <c r="O57" s="8">
+        <f t="shared" si="5"/>
         <v>10511165</v>
       </c>
       <c r="P57" s="8">
+        <f t="shared" si="5"/>
         <v>7460132</v>
       </c>
       <c r="Q57" s="8">
+        <f t="shared" si="5"/>
         <v>7618858</v>
       </c>
       <c r="R57" s="8">
+        <f t="shared" si="5"/>
         <v>8562126</v>
       </c>
       <c r="S57" s="8">
+        <f t="shared" si="5"/>
         <v>6800447</v>
       </c>
       <c r="T57" s="8">
+        <f t="shared" si="5"/>
         <v>7526214</v>
       </c>
       <c r="U57" s="8">
+        <f t="shared" si="5"/>
         <v>9381425</v>
       </c>
       <c r="V57" s="8">
+        <f t="shared" si="5"/>
         <v>9345595</v>
       </c>
       <c r="W57" s="8">
+        <f t="shared" si="5"/>
         <v>9880149</v>
       </c>
       <c r="X57" s="8">
+        <f t="shared" si="5"/>
         <v>9630157</v>
       </c>
       <c r="Y57" s="8">
+        <f t="shared" si="5"/>
         <v>9394062</v>
       </c>
       <c r="Z57" s="8">
+        <f t="shared" si="5"/>
         <v>11053443</v>
       </c>
       <c r="AA57" s="8">
+        <f t="shared" si="5"/>
         <v>11169326</v>
       </c>
     </row>
     <row r="58" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="4">
         <v>83381</v>
       </c>
       <c r="D58" s="4">
         <v>83381</v>
       </c>
       <c r="E58" s="4">
         <v>83381</v>
       </c>
       <c r="F58" s="4">
         <v>83381</v>
       </c>
       <c r="G58" s="4">
         <v>83381</v>
       </c>
       <c r="H58" s="4">
         <v>87806</v>
       </c>
@@ -10148,51 +10715,51 @@
       </c>
       <c r="P58" s="4">
         <v>0</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="4">
         <v>0</v>
       </c>
       <c r="U58" s="4">
         <v>0</v>
       </c>
       <c r="V58" s="4">
         <v>0</v>
       </c>
       <c r="W58" s="4">
         <v>0</v>
       </c>
-      <c r="X58" s="18"/>
+      <c r="X58" s="16"/>
       <c r="Y58" s="4">
         <v>0</v>
       </c>
       <c r="Z58" s="4">
         <v>0</v>
       </c>
       <c r="AA58" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="4">
         <v>0</v>
       </c>
       <c r="D59" s="4">
         <v>0</v>
       </c>
       <c r="E59" s="4">
         <v>0</v>
       </c>
       <c r="F59" s="4">
         <v>0</v>
@@ -10644,50 +11211,51 @@
       </c>
       <c r="V64" s="4">
         <v>0</v>
       </c>
       <c r="W64" s="4">
         <v>0</v>
       </c>
       <c r="X64" s="6">
         <v>0</v>
       </c>
       <c r="Y64" s="4">
         <v>0</v>
       </c>
       <c r="Z64" s="4">
         <v>0</v>
       </c>
       <c r="AA64" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="10">
+        <f>SUM(C58:C64)</f>
         <v>147446</v>
       </c>
       <c r="D65" s="10">
         <v>176224</v>
       </c>
       <c r="E65" s="10">
         <v>-88324</v>
       </c>
       <c r="F65" s="10">
         <v>-141758</v>
       </c>
       <c r="G65" s="10">
         <v>-23037</v>
       </c>
       <c r="H65" s="10">
         <v>231560</v>
       </c>
       <c r="I65" s="10">
         <v>236510</v>
       </c>
       <c r="J65" s="10">
         <v>489251</v>
       </c>
       <c r="K65" s="10">
         <v>354720</v>
@@ -10724,156 +11292,181 @@
       </c>
       <c r="V65" s="10">
         <v>-405791</v>
       </c>
       <c r="W65" s="10">
         <v>-89022</v>
       </c>
       <c r="X65" s="10">
         <v>94580</v>
       </c>
       <c r="Y65" s="10">
         <v>555013</v>
       </c>
       <c r="Z65" s="10">
         <v>806738</v>
       </c>
       <c r="AA65" s="10">
         <v>711863</v>
       </c>
     </row>
     <row r="66" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="12">
+        <f>SUM(C65,C57,C47)</f>
         <v>739849</v>
       </c>
       <c r="D66" s="12">
-        <v>1196229</v>
+        <f t="shared" ref="D66:AA66" si="6">SUM(D65,D57,D47)</f>
+        <v>1196228</v>
       </c>
       <c r="E66" s="12">
+        <f t="shared" si="6"/>
         <v>3373890</v>
       </c>
       <c r="F66" s="12">
+        <f t="shared" si="6"/>
         <v>4061068</v>
       </c>
       <c r="G66" s="12">
+        <f t="shared" si="6"/>
         <v>4530258</v>
       </c>
       <c r="H66" s="12">
+        <f t="shared" si="6"/>
         <v>7386151</v>
       </c>
       <c r="I66" s="12">
+        <f t="shared" si="6"/>
         <v>8148506</v>
       </c>
       <c r="J66" s="12">
+        <f t="shared" si="6"/>
         <v>8050768</v>
       </c>
       <c r="K66" s="12">
+        <f t="shared" si="6"/>
         <v>9710211</v>
       </c>
       <c r="L66" s="12">
+        <f t="shared" si="6"/>
         <v>9981296</v>
       </c>
       <c r="M66" s="12">
+        <f t="shared" si="6"/>
         <v>10338784</v>
       </c>
       <c r="N66" s="12">
-        <v>12759440</v>
+        <f t="shared" si="6"/>
+        <v>12759439</v>
       </c>
       <c r="O66" s="12">
+        <f t="shared" si="6"/>
         <v>14999435</v>
       </c>
       <c r="P66" s="12">
+        <f t="shared" si="6"/>
         <v>14255999</v>
       </c>
       <c r="Q66" s="12">
+        <f t="shared" si="6"/>
         <v>14442635</v>
       </c>
       <c r="R66" s="12">
+        <f t="shared" si="6"/>
         <v>14461187</v>
       </c>
       <c r="S66" s="12">
+        <f t="shared" si="6"/>
         <v>15674021</v>
       </c>
       <c r="T66" s="12">
+        <f t="shared" si="6"/>
         <v>14492715</v>
       </c>
       <c r="U66" s="12">
+        <f t="shared" si="6"/>
         <v>13364649</v>
       </c>
       <c r="V66" s="12">
+        <f t="shared" si="6"/>
         <v>13670488</v>
       </c>
       <c r="W66" s="12">
+        <f t="shared" si="6"/>
         <v>14045181</v>
       </c>
       <c r="X66" s="12">
+        <f t="shared" si="6"/>
         <v>13027024</v>
       </c>
       <c r="Y66" s="12">
+        <f t="shared" si="6"/>
         <v>12631586</v>
       </c>
       <c r="Z66" s="12">
+        <f t="shared" si="6"/>
         <v>15461338</v>
       </c>
       <c r="AA66" s="12">
+        <f t="shared" si="6"/>
         <v>15449967</v>
       </c>
     </row>
     <row r="67" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="22"/>
-[...24 lines deleted...]
-      <c r="AA67" s="16"/>
+      <c r="B67" s="20"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="14"/>
+      <c r="E67" s="14"/>
+      <c r="F67" s="14"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="14"/>
+      <c r="I67" s="14"/>
+      <c r="J67" s="14"/>
+      <c r="K67" s="14"/>
+      <c r="L67" s="14"/>
+      <c r="M67" s="14"/>
+      <c r="N67" s="14"/>
+      <c r="O67" s="14"/>
+      <c r="P67" s="14"/>
+      <c r="Q67" s="14"/>
+      <c r="R67" s="14"/>
+      <c r="S67" s="14"/>
+      <c r="T67" s="14"/>
+      <c r="U67" s="14"/>
+      <c r="V67" s="14"/>
+      <c r="W67" s="14"/>
+      <c r="X67" s="14"/>
+      <c r="Y67" s="14"/>
+      <c r="Z67" s="14"/>
+      <c r="AA67" s="14"/>
     </row>
     <row r="68" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Z68" s="17"/>
-      <c r="AA68" s="17"/>
+      <c r="Z68" s="15"/>
+      <c r="AA68" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="T2:AA3"/>
@@ -10886,208 +11479,208 @@
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AI68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.6328125" customWidth="1"/>
     <col min="3" max="23" width="10.90625" customWidth="1"/>
     <col min="24" max="24" width="11" customWidth="1"/>
     <col min="25" max="25" width="12" customWidth="1"/>
     <col min="26" max="28" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="V2" s="118"/>
-[...11 lines deleted...]
-      <c r="AF2" s="124"/>
+      <c r="V2" s="114"/>
+      <c r="W2" s="114"/>
+      <c r="X2" s="114"/>
+      <c r="Y2" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="122"/>
+      <c r="AC2" s="122"/>
+      <c r="AD2" s="122"/>
+      <c r="AE2" s="122"/>
+      <c r="AF2" s="122"/>
     </row>
     <row r="3" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="U3" s="118"/>
-[...10 lines deleted...]
-      <c r="AF3" s="124"/>
+      <c r="U3" s="114"/>
+      <c r="V3" s="114"/>
+      <c r="W3" s="114"/>
+      <c r="X3" s="114"/>
+      <c r="Y3" s="122"/>
+      <c r="Z3" s="122"/>
+      <c r="AA3" s="122"/>
+      <c r="AB3" s="122"/>
+      <c r="AC3" s="122"/>
+      <c r="AD3" s="122"/>
+      <c r="AE3" s="122"/>
+      <c r="AF3" s="122"/>
     </row>
     <row r="4" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C5" s="123" t="s">
+      <c r="C5" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="123" t="s">
+      <c r="D5" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="123" t="s">
+      <c r="E5" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="123" t="s">
+      <c r="F5" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="123" t="s">
+      <c r="G5" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="123" t="s">
+      <c r="H5" s="121" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="123" t="s">
+      <c r="I5" s="121" t="s">
         <v>76</v>
       </c>
-      <c r="J5" s="123" t="s">
+      <c r="J5" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="123" t="s">
+      <c r="K5" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="123" t="s">
+      <c r="L5" s="121" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="123" t="s">
+      <c r="M5" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="123" t="s">
+      <c r="N5" s="121" t="s">
         <v>77</v>
       </c>
-      <c r="O5" s="123" t="s">
+      <c r="O5" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="P5" s="123" t="s">
+      <c r="P5" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="123" t="s">
+      <c r="Q5" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="123" t="s">
+      <c r="R5" s="121" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="123" t="s">
+      <c r="S5" s="121" t="s">
         <v>78</v>
       </c>
-      <c r="T5" s="123" t="s">
+      <c r="T5" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="U5" s="123" t="s">
+      <c r="U5" s="121" t="s">
         <v>17</v>
       </c>
-      <c r="V5" s="123" t="s">
+      <c r="V5" s="121" t="s">
         <v>18</v>
       </c>
-      <c r="W5" s="123" t="s">
+      <c r="W5" s="121" t="s">
         <v>19</v>
       </c>
-      <c r="X5" s="123" t="s">
+      <c r="X5" s="121" t="s">
         <v>79</v>
       </c>
-      <c r="Y5" s="123" t="s">
+      <c r="Y5" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="Z5" s="123" t="s">
+      <c r="Z5" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="AA5" s="123" t="s">
+      <c r="AA5" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="AB5" s="123" t="s">
+      <c r="AB5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="AC5" s="123" t="s">
+      <c r="AC5" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="AD5" s="123" t="s">
+      <c r="AD5" s="121" t="s">
         <v>24</v>
       </c>
-      <c r="AE5" s="123" t="s">
+      <c r="AE5" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="AF5" s="123" t="s">
+      <c r="AF5" s="121" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="123"/>
-[...28 lines deleted...]
-      <c r="AF6" s="123"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+      <c r="S6" s="121"/>
+      <c r="T6" s="121"/>
+      <c r="U6" s="121"/>
+      <c r="V6" s="121"/>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
+      <c r="AB6" s="121"/>
+      <c r="AC6" s="121"/>
+      <c r="AD6" s="121"/>
+      <c r="AE6" s="121"/>
+      <c r="AF6" s="121"/>
     </row>
     <row r="7" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C7" s="8">
         <v>285639</v>
       </c>
       <c r="D7" s="8">
         <v>565286</v>
       </c>
       <c r="E7" s="8">
         <v>1231820</v>
       </c>
       <c r="F7" s="8">
         <v>610169</v>
       </c>
       <c r="G7" s="8">
         <v>661755</v>
       </c>
       <c r="H7" s="8">
         <v>839315</v>
       </c>
       <c r="I7" s="8">
         <v>996464</v>
@@ -11239,238 +11832,238 @@
         <v>-1386941</v>
       </c>
       <c r="AA8" s="4">
         <v>-1578763</v>
       </c>
       <c r="AB8" s="6">
         <v>-1874775</v>
       </c>
       <c r="AC8" s="4">
         <v>-1958753</v>
       </c>
       <c r="AD8" s="4">
         <v>-6799232</v>
       </c>
       <c r="AE8" s="4">
         <v>-1775182</v>
       </c>
       <c r="AF8" s="4">
         <v>-2034277</v>
       </c>
     </row>
     <row r="9" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="22">
         <v>118250</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="22">
         <v>253628</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="22">
         <v>557927</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F9" s="22">
         <v>210672</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="22">
         <v>297054</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="22">
         <v>391117</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="22">
         <v>484341</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="22">
         <v>1383187</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K9" s="22">
         <v>608633</v>
       </c>
-      <c r="L9" s="24">
+      <c r="L9" s="22">
         <v>713654</v>
       </c>
-      <c r="M9" s="24">
+      <c r="M9" s="22">
         <v>956727</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="22">
         <v>743448</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="22">
         <v>3022462</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="22">
         <v>802522</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="22">
         <v>671207</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R9" s="22">
         <v>570330</v>
       </c>
-      <c r="S9" s="24">
+      <c r="S9" s="22">
         <v>484951</v>
       </c>
-      <c r="T9" s="24">
+      <c r="T9" s="22">
         <v>2529010</v>
       </c>
-      <c r="U9" s="24">
+      <c r="U9" s="22">
         <v>567925</v>
       </c>
-      <c r="V9" s="24">
+      <c r="V9" s="22">
         <v>471281</v>
       </c>
-      <c r="W9" s="24">
+      <c r="W9" s="22">
         <v>442586</v>
       </c>
-      <c r="X9" s="24">
+      <c r="X9" s="22">
         <v>331840</v>
       </c>
-      <c r="Y9" s="24">
+      <c r="Y9" s="22">
         <v>1813632</v>
       </c>
-      <c r="Z9" s="24">
+      <c r="Z9" s="22">
         <v>650901</v>
       </c>
-      <c r="AA9" s="24">
+      <c r="AA9" s="22">
         <v>1099571</v>
       </c>
-      <c r="AB9" s="24">
+      <c r="AB9" s="22">
         <v>1034581</v>
       </c>
-      <c r="AC9" s="24">
+      <c r="AC9" s="22">
         <v>1104544</v>
       </c>
-      <c r="AD9" s="24">
+      <c r="AD9" s="22">
         <v>3889597</v>
       </c>
-      <c r="AE9" s="24">
+      <c r="AE9" s="22">
         <v>959906</v>
       </c>
-      <c r="AF9" s="24">
+      <c r="AF9" s="22">
         <v>1424407</v>
       </c>
     </row>
     <row r="10" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="25" t="s">
+      <c r="B10" s="23" t="s">
         <v>84</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="24">
         <v>0.41399999999999998</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="24">
         <v>0.44900000000000001</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E10" s="24">
         <v>0.45299999999999996</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F10" s="24">
         <v>0.34500000000000003</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G10" s="24">
         <v>0.44900000000000001</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H10" s="24">
         <v>0.46600000000000003</v>
       </c>
-      <c r="I10" s="26">
+      <c r="I10" s="24">
         <v>0.48600000000000004</v>
       </c>
-      <c r="J10" s="26">
+      <c r="J10" s="24">
         <v>0.44500000000000001</v>
       </c>
-      <c r="K10" s="26">
+      <c r="K10" s="24">
         <v>0.47000000000000003</v>
       </c>
-      <c r="L10" s="26">
+      <c r="L10" s="24">
         <v>0.46899999999999997</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="24">
         <v>0.47500000000000003</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="24">
         <v>0.41200000000000003</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="24">
         <v>0.45600000000000002</v>
       </c>
-      <c r="P10" s="26">
+      <c r="P10" s="24">
         <v>0.42499999999999999</v>
       </c>
-      <c r="Q10" s="26">
+      <c r="Q10" s="24">
         <v>0.35200000000000004</v>
       </c>
-      <c r="R10" s="26">
+      <c r="R10" s="24">
         <v>0.30199999999999999</v>
       </c>
-      <c r="S10" s="26">
+      <c r="S10" s="24">
         <v>0.26</v>
       </c>
-      <c r="T10" s="26">
+      <c r="T10" s="24">
         <v>0.33500000000000002</v>
       </c>
-      <c r="U10" s="26">
+      <c r="U10" s="24">
         <v>0.312</v>
       </c>
-      <c r="V10" s="26">
+      <c r="V10" s="24">
         <v>0.23500000000000001</v>
       </c>
-      <c r="W10" s="26">
+      <c r="W10" s="24">
         <v>0.19399999999999998</v>
       </c>
-      <c r="X10" s="26">
+      <c r="X10" s="24">
         <v>0.16800000000000001</v>
       </c>
-      <c r="Y10" s="26">
+      <c r="Y10" s="24">
         <v>0.22500000000000001</v>
       </c>
-      <c r="Z10" s="26">
+      <c r="Z10" s="24">
         <v>0.31900000000000001</v>
       </c>
-      <c r="AA10" s="26">
+      <c r="AA10" s="24">
         <v>0.41100000000000003</v>
       </c>
-      <c r="AB10" s="26">
+      <c r="AB10" s="24">
         <v>0.35600000000000004</v>
       </c>
-      <c r="AC10" s="26">
+      <c r="AC10" s="24">
         <v>0.36100000000000004</v>
       </c>
-      <c r="AD10" s="26">
+      <c r="AD10" s="24">
         <v>0.36399999999999999</v>
       </c>
-      <c r="AE10" s="26">
+      <c r="AE10" s="24">
         <v>0.35100000000000003</v>
       </c>
-      <c r="AF10" s="26">
+      <c r="AF10" s="24">
         <v>0.41200000000000003</v>
       </c>
     </row>
     <row r="11" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="27" t="s">
+      <c r="B11" s="25" t="s">
         <v>85</v>
       </c>
       <c r="C11" s="4">
         <v>-21827</v>
       </c>
       <c r="D11" s="4">
         <v>-30132</v>
       </c>
       <c r="E11" s="4">
         <v>-73441</v>
       </c>
       <c r="F11" s="4">
         <v>-52371</v>
       </c>
       <c r="G11" s="4">
         <v>-67228</v>
       </c>
       <c r="H11" s="4">
         <v>-67694</v>
       </c>
       <c r="I11" s="4">
         <v>-67967</v>
       </c>
       <c r="J11" s="4">
         <v>-255260</v>
@@ -11521,51 +12114,51 @@
         <v>-1148416</v>
       </c>
       <c r="Z11" s="4">
         <v>-280945</v>
       </c>
       <c r="AA11" s="4">
         <v>-372501</v>
       </c>
       <c r="AB11" s="4">
         <v>-350426</v>
       </c>
       <c r="AC11" s="4">
         <v>-330499</v>
       </c>
       <c r="AD11" s="4">
         <v>-1333842</v>
       </c>
       <c r="AE11" s="4">
         <v>-325824</v>
       </c>
       <c r="AF11" s="4">
         <v>-541208</v>
       </c>
     </row>
     <row r="12" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="25" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>0</v>
       </c>
       <c r="F12" s="4">
         <v>0</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>0</v>
       </c>
       <c r="I12" s="4">
         <v>0</v>
       </c>
       <c r="J12" s="4">
         <v>0</v>
@@ -11616,51 +12209,51 @@
         <v>0</v>
       </c>
       <c r="Z12" s="4">
         <v>0</v>
       </c>
       <c r="AA12" s="4">
         <v>-596</v>
       </c>
       <c r="AB12" s="4">
         <v>72</v>
       </c>
       <c r="AC12" s="4">
         <v>-662</v>
       </c>
       <c r="AD12" s="4">
         <v>-1191</v>
       </c>
       <c r="AE12" s="4">
         <v>-386</v>
       </c>
       <c r="AF12" s="4">
         <v>-326</v>
       </c>
     </row>
     <row r="13" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C13" s="4">
         <v>-27426</v>
       </c>
       <c r="D13" s="4">
         <v>-24852</v>
       </c>
       <c r="E13" s="4">
         <v>-52195</v>
       </c>
       <c r="F13" s="4">
         <v>-12964</v>
       </c>
       <c r="G13" s="4">
         <v>-15454</v>
       </c>
       <c r="H13" s="4">
         <v>-15809</v>
       </c>
       <c r="I13" s="4">
         <v>-17885</v>
       </c>
       <c r="J13" s="4">
         <v>-62126</v>
@@ -11691,73 +12284,73 @@
       </c>
       <c r="S13" s="4">
         <v>-47851</v>
       </c>
       <c r="T13" s="4">
         <v>-164216</v>
       </c>
       <c r="U13" s="4">
         <v>-41757</v>
       </c>
       <c r="V13" s="4">
         <v>-51292</v>
       </c>
       <c r="W13" s="4">
         <v>-57030</v>
       </c>
       <c r="X13" s="4">
         <v>-63287</v>
       </c>
       <c r="Y13" s="4">
         <v>-213366</v>
       </c>
       <c r="Z13" s="4">
         <v>-71096</v>
       </c>
-      <c r="AA13" s="28">
+      <c r="AA13" s="26">
         <v>-70077</v>
       </c>
       <c r="AB13" s="4">
         <v>-78173</v>
       </c>
       <c r="AC13" s="4">
         <v>-81852</v>
       </c>
       <c r="AD13" s="4">
         <v>-301198</v>
       </c>
       <c r="AE13" s="4">
         <v>-69946</v>
       </c>
       <c r="AF13" s="4">
         <v>-79752</v>
       </c>
-      <c r="AH13" s="32"/>
-      <c r="AI13" s="32"/>
+      <c r="AH13" s="30"/>
+      <c r="AI13" s="30"/>
     </row>
     <row r="14" spans="2:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="27" t="s">
+      <c r="B14" s="25" t="s">
         <v>88</v>
       </c>
       <c r="C14" s="4">
         <v>-1899</v>
       </c>
       <c r="D14" s="4">
         <v>-3043</v>
       </c>
       <c r="E14" s="4">
         <v>6534</v>
       </c>
       <c r="F14" s="4">
         <v>455</v>
       </c>
       <c r="G14" s="4">
         <v>12231</v>
       </c>
       <c r="H14" s="4">
         <v>-131</v>
       </c>
       <c r="I14" s="4">
         <v>2309</v>
       </c>
       <c r="J14" s="4">
         <v>14876</v>
@@ -11998,51 +12591,51 @@
         <v>591974</v>
       </c>
       <c r="Z16" s="8">
         <v>331926</v>
       </c>
       <c r="AA16" s="8">
         <v>676824</v>
       </c>
       <c r="AB16" s="8">
         <v>660956</v>
       </c>
       <c r="AC16" s="8">
         <v>720756</v>
       </c>
       <c r="AD16" s="8">
         <v>2390462</v>
       </c>
       <c r="AE16" s="8">
         <v>559893</v>
       </c>
       <c r="AF16" s="8">
         <v>861210</v>
       </c>
     </row>
     <row r="17" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="27" t="s">
+      <c r="B17" s="25" t="s">
         <v>91</v>
       </c>
       <c r="C17" s="4">
         <v>2577</v>
       </c>
       <c r="D17" s="4">
         <v>26564</v>
       </c>
       <c r="E17" s="4">
         <v>84080</v>
       </c>
       <c r="F17" s="4">
         <v>102024</v>
       </c>
       <c r="G17" s="4">
         <v>105987</v>
       </c>
       <c r="H17" s="4">
         <v>24402</v>
       </c>
       <c r="I17" s="4">
         <v>-97527</v>
       </c>
       <c r="J17" s="4">
         <v>268632</v>
@@ -12088,57 +12681,57 @@
       </c>
       <c r="X17" s="4">
         <v>172317</v>
       </c>
       <c r="Y17" s="4">
         <v>934739</v>
       </c>
       <c r="Z17" s="4">
         <v>338563</v>
       </c>
       <c r="AA17" s="4">
         <v>175207</v>
       </c>
       <c r="AB17" s="4">
         <v>291416</v>
       </c>
       <c r="AC17" s="4">
         <v>47220</v>
       </c>
       <c r="AD17" s="4">
         <v>799930</v>
       </c>
       <c r="AE17" s="4">
         <v>108312</v>
       </c>
-      <c r="AF17" s="29">
+      <c r="AF17" s="27">
         <v>145468</v>
       </c>
-      <c r="AG17" s="33"/>
+      <c r="AG17" s="31"/>
     </row>
     <row r="18" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="27" t="s">
+      <c r="B18" s="25" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="4">
         <v>-28913</v>
       </c>
       <c r="D18" s="4">
         <v>-87561</v>
       </c>
       <c r="E18" s="4">
         <v>-287457</v>
       </c>
       <c r="F18" s="4">
         <v>-13970</v>
       </c>
       <c r="G18" s="4">
         <v>-132733</v>
       </c>
       <c r="H18" s="4">
         <v>-163751</v>
       </c>
       <c r="I18" s="4">
         <v>228616</v>
       </c>
       <c r="J18" s="4">
         <v>-600380</v>
@@ -12184,57 +12777,57 @@
       </c>
       <c r="X18" s="4">
         <v>-509257</v>
       </c>
       <c r="Y18" s="4">
         <v>-2531727</v>
       </c>
       <c r="Z18" s="4">
         <v>-533492</v>
       </c>
       <c r="AA18" s="4">
         <v>-597903</v>
       </c>
       <c r="AB18" s="4">
         <v>-445663</v>
       </c>
       <c r="AC18" s="4">
         <v>-498432</v>
       </c>
       <c r="AD18" s="4">
         <v>-2023014</v>
       </c>
       <c r="AE18" s="4">
         <v>-483996</v>
       </c>
-      <c r="AF18" s="29">
+      <c r="AF18" s="27">
         <v>-632104</v>
       </c>
-      <c r="AG18" s="33"/>
+      <c r="AG18" s="31"/>
     </row>
     <row r="19" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="27" t="s">
+      <c r="B19" s="25" t="s">
         <v>93</v>
       </c>
       <c r="C19" s="4">
         <v>-17707</v>
       </c>
       <c r="D19" s="4">
         <v>-79913</v>
       </c>
       <c r="E19" s="4">
         <v>-563330</v>
       </c>
       <c r="F19" s="4">
         <v>-134061</v>
       </c>
       <c r="G19" s="4">
         <v>-82904</v>
       </c>
       <c r="H19" s="4">
         <v>202255</v>
       </c>
       <c r="I19" s="4">
         <v>-288116</v>
       </c>
       <c r="J19" s="4">
         <v>-302826</v>
@@ -12855,148 +13448,148 @@
         <v>-489300</v>
       </c>
       <c r="Z25" s="8">
         <v>-40286</v>
       </c>
       <c r="AA25" s="8">
         <v>295576</v>
       </c>
       <c r="AB25" s="8">
         <v>220192</v>
       </c>
       <c r="AC25" s="8">
         <v>461339</v>
       </c>
       <c r="AD25" s="8">
         <v>936821</v>
       </c>
       <c r="AE25" s="8">
         <v>255977</v>
       </c>
       <c r="AF25" s="8">
         <v>456293</v>
       </c>
     </row>
     <row r="26" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="25" t="s">
+      <c r="B26" s="23" t="s">
         <v>100</v>
       </c>
-      <c r="C26" s="30">
+      <c r="C26" s="28">
         <v>0.05</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="28">
         <v>0.10800000000000001</v>
       </c>
-      <c r="E26" s="30">
+      <c r="E26" s="28">
         <v>-0.16899999999999998</v>
       </c>
-      <c r="F26" s="30">
+      <c r="F26" s="28">
         <v>0.20100000000000001</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G26" s="28">
         <v>9.9000000000000005E-2</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="28">
         <v>0.29899999999999999</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="28">
         <v>0.26800000000000002</v>
       </c>
-      <c r="J26" s="30">
+      <c r="J26" s="28">
         <v>0.10300000000000001</v>
       </c>
-      <c r="K26" s="30">
+      <c r="K26" s="28">
         <v>0.39100000000000001</v>
       </c>
-      <c r="L26" s="30">
+      <c r="L26" s="28">
         <v>8.199999999999999E-2</v>
       </c>
-      <c r="M26" s="30">
+      <c r="M26" s="28">
         <v>0.23300000000000001</v>
       </c>
-      <c r="N26" s="30">
+      <c r="N26" s="28">
         <v>0.21300000000000002</v>
       </c>
-      <c r="O26" s="30">
+      <c r="O26" s="28">
         <v>0.22399999999999998</v>
       </c>
-      <c r="P26" s="30">
+      <c r="P26" s="28">
         <v>0.14199999999999999</v>
       </c>
-      <c r="Q26" s="30">
+      <c r="Q26" s="28">
         <v>0.14400000000000002</v>
       </c>
-      <c r="R26" s="30">
+      <c r="R26" s="28">
         <v>8.900000000000001E-2</v>
       </c>
-      <c r="S26" s="30">
+      <c r="S26" s="28">
         <v>0.09</v>
       </c>
-      <c r="T26" s="30">
+      <c r="T26" s="28">
         <v>0.11599999999999999</v>
       </c>
-      <c r="U26" s="30">
+      <c r="U26" s="28">
         <v>1.9E-2</v>
       </c>
-      <c r="V26" s="30">
+      <c r="V26" s="28">
         <v>-0.09</v>
       </c>
-      <c r="W26" s="30">
+      <c r="W26" s="28">
         <v>-0.05</v>
       </c>
-      <c r="X26" s="30">
+      <c r="X26" s="28">
         <v>-0.11599999999999999</v>
       </c>
-      <c r="Y26" s="30">
+      <c r="Y26" s="28">
         <v>-6.0999999999999999E-2</v>
       </c>
-      <c r="Z26" s="30">
+      <c r="Z26" s="28">
         <v>-0.02</v>
       </c>
-      <c r="AA26" s="30">
+      <c r="AA26" s="28">
         <v>0.11</v>
       </c>
-      <c r="AB26" s="30">
+      <c r="AB26" s="28">
         <v>7.5999999999999998E-2</v>
       </c>
-      <c r="AC26" s="30">
+      <c r="AC26" s="28">
         <v>0.151</v>
       </c>
-      <c r="AD26" s="30">
+      <c r="AD26" s="28">
         <v>8.8000000000000009E-2</v>
       </c>
-      <c r="AE26" s="30">
+      <c r="AE26" s="28">
         <v>9.4E-2</v>
       </c>
-      <c r="AF26" s="30">
+      <c r="AF26" s="28">
         <v>0.13200000000000001</v>
       </c>
     </row>
     <row r="27" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AD27" s="31"/>
-[...1 lines deleted...]
-      <c r="AF27" s="31"/>
+      <c r="AD27" s="29"/>
+      <c r="AE27" s="29"/>
+      <c r="AF27" s="29"/>
     </row>
     <row r="28" spans="2:33" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C28" s="8">
         <v>67098</v>
       </c>
       <c r="D28" s="8">
         <v>195601</v>
       </c>
       <c r="E28" s="8">
         <v>438825</v>
       </c>
       <c r="F28" s="8">
         <v>145792</v>
       </c>
       <c r="G28" s="8">
         <v>226603</v>
       </c>
       <c r="H28" s="8">
         <v>307483</v>
       </c>
       <c r="I28" s="8">
         <v>400798</v>
@@ -13050,141 +13643,141 @@
         <v>591974</v>
       </c>
       <c r="Z28" s="8">
         <v>331926</v>
       </c>
       <c r="AA28" s="8">
         <v>676824</v>
       </c>
       <c r="AB28" s="8">
         <v>660956</v>
       </c>
       <c r="AC28" s="8">
         <v>720756</v>
       </c>
       <c r="AD28" s="8">
         <v>2390462</v>
       </c>
       <c r="AE28" s="8">
         <v>559893</v>
       </c>
       <c r="AF28" s="8">
         <v>861210</v>
       </c>
     </row>
     <row r="29" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="25" t="s">
+      <c r="B29" s="23" t="s">
         <v>102</v>
       </c>
-      <c r="C29" s="30">
+      <c r="C29" s="28">
         <v>0.23500000000000001</v>
       </c>
-      <c r="D29" s="30">
+      <c r="D29" s="28">
         <v>0.34600000000000003</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="28">
         <v>0.35600000000000004</v>
       </c>
-      <c r="F29" s="30">
+      <c r="F29" s="28">
         <v>0.23899999999999999</v>
       </c>
-      <c r="G29" s="30">
+      <c r="G29" s="28">
         <v>0.34200000000000003</v>
       </c>
-      <c r="H29" s="30">
+      <c r="H29" s="28">
         <v>0.36600000000000005</v>
       </c>
-      <c r="I29" s="30">
+      <c r="I29" s="28">
         <v>0.40200000000000002</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="28">
         <v>0.34799999999999998</v>
       </c>
-      <c r="K29" s="30">
+      <c r="K29" s="28">
         <v>0.38200000000000006</v>
       </c>
-      <c r="L29" s="30">
+      <c r="L29" s="28">
         <v>0.38700000000000001</v>
       </c>
-      <c r="M29" s="30">
+      <c r="M29" s="28">
         <v>0.40600000000000003</v>
       </c>
-      <c r="N29" s="30">
+      <c r="N29" s="28">
         <v>0.32799999999999996</v>
       </c>
-      <c r="O29" s="30">
+      <c r="O29" s="28">
         <v>0.376</v>
       </c>
-      <c r="P29" s="30">
+      <c r="P29" s="28">
         <v>0.34100000000000003</v>
       </c>
-      <c r="Q29" s="30">
+      <c r="Q29" s="28">
         <v>0.35299999999999998</v>
       </c>
-      <c r="R29" s="30">
+      <c r="R29" s="28">
         <v>0.255</v>
       </c>
-      <c r="S29" s="30">
+      <c r="S29" s="28">
         <v>0.23899999999999999</v>
       </c>
-      <c r="T29" s="30">
+      <c r="T29" s="28">
         <v>0.29699999999999999</v>
       </c>
-      <c r="U29" s="30">
+      <c r="U29" s="28">
         <v>0.18100000000000002</v>
       </c>
-      <c r="V29" s="30">
+      <c r="V29" s="28">
         <v>7.8E-2</v>
       </c>
-      <c r="W29" s="30">
+      <c r="W29" s="28">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="X29" s="30">
+      <c r="X29" s="28">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="Y29" s="30">
+      <c r="Y29" s="28">
         <v>7.2999999999999995E-2</v>
       </c>
-      <c r="Z29" s="30">
+      <c r="Z29" s="28">
         <v>0.16300000000000001</v>
       </c>
-      <c r="AA29" s="30">
+      <c r="AA29" s="28">
         <v>0.253</v>
       </c>
-      <c r="AB29" s="30">
+      <c r="AB29" s="28">
         <v>0.22700000000000001</v>
       </c>
-      <c r="AC29" s="30">
+      <c r="AC29" s="28">
         <v>0.23500000000000001</v>
       </c>
-      <c r="AD29" s="30">
+      <c r="AD29" s="28">
         <v>0.22399999999999998</v>
       </c>
-      <c r="AE29" s="30">
+      <c r="AE29" s="28">
         <v>0.20500000000000002</v>
       </c>
-      <c r="AF29" s="30">
+      <c r="AF29" s="28">
         <v>0.249</v>
       </c>
     </row>
     <row r="30" spans="2:33" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="7" t="s">
         <v>103</v>
       </c>
       <c r="C30" s="8">
         <v>78219</v>
       </c>
       <c r="D30" s="8">
         <v>212614</v>
       </c>
       <c r="E30" s="8">
         <v>480522</v>
       </c>
       <c r="F30" s="8">
         <v>170731</v>
       </c>
       <c r="G30" s="8">
         <v>244134</v>
       </c>
       <c r="H30" s="8">
         <v>325091</v>
       </c>
@@ -13223,168 +13816,168 @@
       </c>
       <c r="T30" s="8">
         <v>2392097</v>
       </c>
       <c r="U30" s="8">
         <v>377102</v>
       </c>
       <c r="V30" s="8">
         <v>218761</v>
       </c>
       <c r="W30" s="8">
         <v>174637</v>
       </c>
       <c r="X30" s="8">
         <v>75692</v>
       </c>
       <c r="Y30" s="8">
         <v>846192</v>
       </c>
       <c r="Z30" s="8">
         <v>398900</v>
       </c>
       <c r="AA30" s="8">
         <v>752428</v>
       </c>
-      <c r="AB30" s="23">
+      <c r="AB30" s="21">
         <v>740156</v>
       </c>
       <c r="AC30" s="8">
         <v>807516</v>
       </c>
       <c r="AD30" s="8">
         <v>2699000</v>
       </c>
       <c r="AE30" s="8">
         <v>643870</v>
       </c>
       <c r="AF30" s="8">
         <v>957081</v>
       </c>
     </row>
     <row r="31" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="25" t="s">
+      <c r="B31" s="23" t="s">
         <v>104</v>
       </c>
-      <c r="C31" s="30">
+      <c r="C31" s="28">
         <v>0.27399999999999997</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="28">
         <v>0.376</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="28">
         <v>0.39</v>
       </c>
-      <c r="F31" s="30">
+      <c r="F31" s="28">
         <v>0.28000000000000003</v>
       </c>
-      <c r="G31" s="30">
+      <c r="G31" s="28">
         <v>0.36899999999999999</v>
       </c>
-      <c r="H31" s="30">
+      <c r="H31" s="28">
         <v>0.38700000000000001</v>
       </c>
-      <c r="I31" s="30">
+      <c r="I31" s="28">
         <v>0.42200000000000004</v>
       </c>
-      <c r="J31" s="30">
+      <c r="J31" s="28">
         <v>0.373</v>
       </c>
-      <c r="K31" s="30">
+      <c r="K31" s="28">
         <v>0.40600000000000003</v>
       </c>
-      <c r="L31" s="30">
+      <c r="L31" s="28">
         <v>0.40600000000000003</v>
       </c>
-      <c r="M31" s="30">
+      <c r="M31" s="28">
         <v>0.42299999999999999</v>
       </c>
-      <c r="N31" s="30">
+      <c r="N31" s="28">
         <v>0.34700000000000003</v>
       </c>
-      <c r="O31" s="30">
+      <c r="O31" s="28">
         <v>0.39500000000000002</v>
       </c>
-      <c r="P31" s="30">
+      <c r="P31" s="28">
         <v>0.35799999999999998</v>
       </c>
-      <c r="Q31" s="30">
+      <c r="Q31" s="28">
         <v>0.371</v>
       </c>
-      <c r="R31" s="30">
+      <c r="R31" s="28">
         <v>0.27500000000000002</v>
       </c>
-      <c r="S31" s="30">
+      <c r="S31" s="28">
         <v>0.26200000000000001</v>
       </c>
-      <c r="T31" s="30">
+      <c r="T31" s="28">
         <v>0.317</v>
       </c>
-      <c r="U31" s="30">
+      <c r="U31" s="28">
         <v>0.20699999999999999</v>
       </c>
-      <c r="V31" s="30">
+      <c r="V31" s="28">
         <v>0.109</v>
       </c>
-      <c r="W31" s="30">
+      <c r="W31" s="28">
         <v>7.6999999999999999E-2</v>
       </c>
-      <c r="X31" s="30">
+      <c r="X31" s="28">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="Y31" s="30">
+      <c r="Y31" s="28">
         <v>0.105</v>
       </c>
-      <c r="Z31" s="30">
+      <c r="Z31" s="28">
         <v>0.19600000000000001</v>
       </c>
-      <c r="AA31" s="30">
+      <c r="AA31" s="28">
         <v>0.28100000000000003</v>
       </c>
-      <c r="AB31" s="30">
+      <c r="AB31" s="28">
         <v>0.254</v>
       </c>
-      <c r="AC31" s="30">
+      <c r="AC31" s="28">
         <v>0.26400000000000001</v>
       </c>
-      <c r="AD31" s="30">
+      <c r="AD31" s="28">
         <v>0.253</v>
       </c>
-      <c r="AE31" s="30">
+      <c r="AE31" s="28">
         <v>0.23500000000000001</v>
       </c>
-      <c r="AF31" s="30">
+      <c r="AF31" s="28">
         <v>0.27700000000000002</v>
       </c>
     </row>
     <row r="32" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D33" s="34"/>
-[...3 lines deleted...]
-      <c r="H33" s="34"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
     </row>
     <row r="34" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -13421,314 +14014,315 @@
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="Y2:AF3"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
-  <dimension ref="B1:BE71"/>
+  <dimension ref="B1:BE74"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.6328125" customWidth="1"/>
     <col min="3" max="14" width="10.90625" customWidth="1"/>
     <col min="15" max="15" width="11.6328125" customWidth="1"/>
-    <col min="16" max="20" width="10.90625" customWidth="1"/>
+    <col min="16" max="16" width="11.7265625" bestFit="1" customWidth="1"/>
+    <col min="17" max="20" width="10.90625" customWidth="1"/>
     <col min="21" max="23" width="11" customWidth="1"/>
     <col min="24" max="44" width="10.90625" customWidth="1"/>
     <col min="45" max="47" width="11" customWidth="1"/>
-    <col min="48" max="56" width="10.90625" customWidth="1"/>
+    <col min="48" max="57" width="10.90625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="T2" s="124" t="s">
-[...9 lines deleted...]
-      <c r="AC2" s="125"/>
+      <c r="T2" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="U2" s="122"/>
+      <c r="V2" s="122"/>
+      <c r="W2" s="122"/>
+      <c r="X2" s="122"/>
+      <c r="Y2" s="122"/>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AC2" s="123"/>
     </row>
     <row r="3" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="T3" s="124"/>
-[...7 lines deleted...]
-      <c r="AC3" s="125"/>
+      <c r="T3" s="122"/>
+      <c r="U3" s="122"/>
+      <c r="V3" s="122"/>
+      <c r="W3" s="122"/>
+      <c r="X3" s="122"/>
+      <c r="Y3" s="122"/>
+      <c r="Z3" s="122"/>
+      <c r="AA3" s="122"/>
+      <c r="AC3" s="123"/>
     </row>
     <row r="4" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C5" s="123" t="s">
+      <c r="C5" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="123" t="s">
+      <c r="D5" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="123" t="s">
+      <c r="E5" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="123" t="s">
+      <c r="F5" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="123" t="s">
+      <c r="G5" s="121" t="s">
         <v>106</v>
       </c>
-      <c r="H5" s="123" t="s">
+      <c r="H5" s="121" t="s">
         <v>107</v>
       </c>
-      <c r="I5" s="123" t="s">
+      <c r="I5" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="123" t="s">
+      <c r="J5" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="123" t="s">
+      <c r="K5" s="121" t="s">
         <v>108</v>
       </c>
-      <c r="L5" s="123" t="s">
+      <c r="L5" s="121" t="s">
         <v>109</v>
       </c>
-      <c r="M5" s="123" t="s">
+      <c r="M5" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="123" t="s">
+      <c r="N5" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="123" t="s">
+      <c r="O5" s="121" t="s">
         <v>110</v>
       </c>
-      <c r="P5" s="123" t="s">
+      <c r="P5" s="121" t="s">
         <v>111</v>
       </c>
-      <c r="Q5" s="123" t="s">
+      <c r="Q5" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="R5" s="123" t="s">
+      <c r="R5" s="121" t="s">
         <v>17</v>
       </c>
-      <c r="S5" s="123" t="s">
+      <c r="S5" s="121" t="s">
         <v>112</v>
       </c>
-      <c r="T5" s="123" t="s">
+      <c r="T5" s="121" t="s">
         <v>113</v>
       </c>
-      <c r="U5" s="123" t="s">
+      <c r="U5" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="V5" s="123" t="s">
+      <c r="V5" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="W5" s="123" t="s">
+      <c r="W5" s="121" t="s">
         <v>114</v>
       </c>
-      <c r="X5" s="123" t="s">
+      <c r="X5" s="121" t="s">
         <v>115</v>
       </c>
-      <c r="Y5" s="123" t="s">
+      <c r="Y5" s="121" t="s">
         <v>24</v>
       </c>
-      <c r="Z5" s="123" t="s">
+      <c r="Z5" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="AA5" s="123" t="s">
+      <c r="AA5" s="121" t="s">
         <v>116</v>
       </c>
-      <c r="AC5" s="123" t="s">
+      <c r="AC5" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="AD5" s="123" t="s">
+      <c r="AD5" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="AE5" s="123" t="s">
+      <c r="AE5" s="121" t="s">
         <v>7</v>
       </c>
-      <c r="AF5" s="123" t="s">
+      <c r="AF5" s="121" t="s">
         <v>76</v>
       </c>
-      <c r="AG5" s="123" t="s">
+      <c r="AG5" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="AH5" s="123" t="s">
+      <c r="AH5" s="121" t="s">
         <v>10</v>
       </c>
-      <c r="AI5" s="123" t="s">
+      <c r="AI5" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="AJ5" s="123" t="s">
+      <c r="AJ5" s="121" t="s">
         <v>77</v>
       </c>
-      <c r="AK5" s="123" t="s">
+      <c r="AK5" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="AL5" s="123" t="s">
+      <c r="AL5" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="AM5" s="123" t="s">
+      <c r="AM5" s="121" t="s">
         <v>15</v>
       </c>
-      <c r="AN5" s="123" t="s">
+      <c r="AN5" s="121" t="s">
         <v>78</v>
       </c>
-      <c r="AO5" s="123" t="s">
+      <c r="AO5" s="121" t="s">
         <v>17</v>
       </c>
-      <c r="AP5" s="123" t="s">
+      <c r="AP5" s="121" t="s">
         <v>18</v>
       </c>
-      <c r="AQ5" s="123" t="s">
+      <c r="AQ5" s="121" t="s">
         <v>19</v>
       </c>
-      <c r="AR5" s="123" t="s">
+      <c r="AR5" s="121" t="s">
         <v>79</v>
       </c>
-      <c r="AS5" s="123" t="s">
+      <c r="AS5" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="AT5" s="123" t="s">
+      <c r="AT5" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="AU5" s="123" t="s">
+      <c r="AU5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="AV5" s="123" t="s">
+      <c r="AV5" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="AW5" s="123" t="s">
+      <c r="AW5" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="AX5" s="123" t="s">
+      <c r="AX5" s="121" t="s">
         <v>26</v>
       </c>
-      <c r="AZ5" s="123" t="s">
+      <c r="AZ5" s="121" t="s">
         <v>117</v>
       </c>
-      <c r="BA5" s="123" t="s">
+      <c r="BA5" s="121" t="s">
         <v>118</v>
       </c>
-      <c r="BB5" s="123" t="s">
+      <c r="BB5" s="121" t="s">
         <v>119</v>
       </c>
-      <c r="BC5" s="123" t="s">
+      <c r="BC5" s="121" t="s">
         <v>120</v>
       </c>
-      <c r="BD5" s="123" t="s">
+      <c r="BD5" s="121" t="s">
         <v>121</v>
       </c>
-      <c r="BE5" s="123" t="s">
+      <c r="BE5" s="121" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="6" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="123"/>
-[...51 lines deleted...]
-      <c r="BE6" s="123"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+      <c r="S6" s="121"/>
+      <c r="T6" s="121"/>
+      <c r="U6" s="121"/>
+      <c r="V6" s="121"/>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
+      <c r="AC6" s="121"/>
+      <c r="AD6" s="121"/>
+      <c r="AE6" s="121"/>
+      <c r="AF6" s="121"/>
+      <c r="AG6" s="121"/>
+      <c r="AH6" s="121"/>
+      <c r="AI6" s="121"/>
+      <c r="AJ6" s="121"/>
+      <c r="AK6" s="121"/>
+      <c r="AL6" s="121"/>
+      <c r="AM6" s="121"/>
+      <c r="AN6" s="121"/>
+      <c r="AO6" s="121"/>
+      <c r="AP6" s="121"/>
+      <c r="AQ6" s="121"/>
+      <c r="AR6" s="121"/>
+      <c r="AS6" s="121"/>
+      <c r="AT6" s="121"/>
+      <c r="AU6" s="121"/>
+      <c r="AV6" s="121"/>
+      <c r="AW6" s="121"/>
+      <c r="AX6" s="121"/>
+      <c r="AZ6" s="121"/>
+      <c r="BA6" s="121"/>
+      <c r="BB6" s="121"/>
+      <c r="BC6" s="121"/>
+      <c r="BD6" s="121"/>
+      <c r="BE6" s="121"/>
     </row>
     <row r="7" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C7" s="8">
         <v>14396</v>
       </c>
       <c r="D7" s="8">
         <v>61106</v>
       </c>
       <c r="E7" s="8">
         <v>-208644</v>
       </c>
       <c r="F7" s="8">
         <v>-53434</v>
       </c>
       <c r="G7" s="8">
         <v>65284</v>
       </c>
       <c r="H7" s="8">
         <v>315911</v>
       </c>
       <c r="I7" s="8">
         <v>321126</v>
@@ -13847,88 +14441,89 @@
       <c r="AV7" s="8">
         <v>461339</v>
       </c>
       <c r="AW7" s="8">
         <v>255977</v>
       </c>
       <c r="AX7" s="8">
         <v>456293</v>
       </c>
       <c r="AZ7" s="8">
         <v>-269750</v>
       </c>
       <c r="BA7" s="8">
         <v>529770</v>
       </c>
       <c r="BB7" s="8">
         <v>1163947</v>
       </c>
       <c r="BC7" s="8">
         <v>-607662</v>
       </c>
       <c r="BD7" s="8">
         <v>-1366711</v>
       </c>
       <c r="BE7" s="8">
-        <v>1426121</v>
+        <v>745277</v>
       </c>
     </row>
     <row r="8" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="D8" s="18"/>
-[...26 lines deleted...]
-      <c r="BD8" s="18"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="AC8" s="16"/>
+      <c r="AD8" s="16"/>
+      <c r="AE8" s="16"/>
+      <c r="AF8" s="16"/>
+      <c r="AG8" s="16"/>
+      <c r="AH8" s="16"/>
+      <c r="AI8" s="16"/>
+      <c r="AJ8" s="16"/>
+      <c r="AK8" s="16"/>
+      <c r="AT8" s="33"/>
+      <c r="AU8" s="33"/>
+      <c r="AW8" s="34"/>
+      <c r="AX8" s="34"/>
+      <c r="AZ8" s="34"/>
+      <c r="BA8" s="34"/>
+      <c r="BB8" s="34"/>
+      <c r="BC8" s="34"/>
+      <c r="BD8" s="34"/>
+      <c r="BE8" s="34"/>
     </row>
     <row r="9" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="25" t="s">
         <v>124</v>
       </c>
       <c r="C9" s="4">
         <v>11121</v>
       </c>
       <c r="D9" s="4">
         <v>17013</v>
       </c>
       <c r="E9" s="4">
         <v>41697</v>
       </c>
       <c r="F9" s="4">
         <v>24939</v>
       </c>
       <c r="G9" s="4">
         <v>42470</v>
       </c>
       <c r="H9" s="4">
         <v>60078</v>
       </c>
       <c r="I9" s="4">
         <v>79403</v>
       </c>
       <c r="J9" s="4">
         <v>31341</v>
@@ -14044,55 +14639,55 @@
       <c r="AV9" s="4">
         <v>86760</v>
       </c>
       <c r="AW9" s="4">
         <v>83977</v>
       </c>
       <c r="AX9" s="4">
         <v>95871</v>
       </c>
       <c r="AZ9" s="4">
         <v>24684</v>
       </c>
       <c r="BA9" s="4">
         <v>37706</v>
       </c>
       <c r="BB9" s="4">
         <v>50432</v>
       </c>
       <c r="BC9" s="4">
         <v>18066</v>
       </c>
       <c r="BD9" s="4">
         <v>106317</v>
       </c>
       <c r="BE9" s="4">
-        <v>54320</v>
+        <v>-170241</v>
       </c>
     </row>
     <row r="10" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="25" t="s">
         <v>125</v>
       </c>
       <c r="C10" s="4">
         <v>-2311</v>
       </c>
       <c r="D10" s="4">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>0</v>
       </c>
       <c r="F10" s="4">
         <v>0</v>
       </c>
       <c r="G10" s="4">
         <v>0</v>
       </c>
       <c r="H10" s="4">
         <v>0</v>
       </c>
       <c r="I10" s="4">
         <v>-98939</v>
       </c>
       <c r="J10" s="4">
         <v>-97862</v>
@@ -14103,51 +14698,51 @@
       <c r="L10" s="4">
         <v>-303767</v>
       </c>
       <c r="M10" s="4">
         <v>-400347</v>
       </c>
       <c r="N10" s="4">
         <v>-82450</v>
       </c>
       <c r="O10" s="4">
         <v>-212915</v>
       </c>
       <c r="P10" s="4">
         <v>-477128</v>
       </c>
       <c r="Q10" s="4">
         <v>-776539</v>
       </c>
       <c r="R10" s="4">
         <v>27347</v>
       </c>
       <c r="S10" s="4">
         <v>-342183</v>
       </c>
       <c r="T10" s="4">
-        <v>-472677</v>
+        <v>-472613</v>
       </c>
       <c r="U10" s="4">
         <v>-598046</v>
       </c>
       <c r="V10" s="4">
         <v>-56101</v>
       </c>
       <c r="W10" s="4">
         <v>-45012</v>
       </c>
       <c r="X10" s="4">
         <v>-50273</v>
       </c>
       <c r="Y10" s="4">
         <v>-126332</v>
       </c>
       <c r="Z10" s="4">
         <v>0</v>
       </c>
       <c r="AA10" s="4">
         <v>-160933</v>
       </c>
       <c r="AC10" s="4">
         <v>0</v>
       </c>
@@ -14169,94 +14764,94 @@
       <c r="AI10" s="4">
         <v>-113179</v>
       </c>
       <c r="AJ10" s="4">
         <v>-96580</v>
       </c>
       <c r="AK10" s="4">
         <v>-82450</v>
       </c>
       <c r="AL10" s="4">
         <v>-130465</v>
       </c>
       <c r="AM10" s="4">
         <v>-264213</v>
       </c>
       <c r="AN10" s="4">
         <v>-299411</v>
       </c>
       <c r="AO10" s="4">
         <v>27347</v>
       </c>
       <c r="AP10" s="4">
         <v>-369530</v>
       </c>
       <c r="AQ10" s="4">
-        <v>-130494</v>
+        <v>-130430</v>
       </c>
       <c r="AR10" s="4">
-        <v>-125369</v>
+        <v>-125433</v>
       </c>
       <c r="AS10" s="4">
         <v>-56101</v>
       </c>
       <c r="AT10" s="4">
         <v>11089</v>
       </c>
       <c r="AU10" s="4">
         <v>-5261</v>
       </c>
       <c r="AV10" s="4">
         <v>-76059</v>
       </c>
       <c r="AW10" s="4">
         <v>0</v>
       </c>
       <c r="AX10" s="4">
         <v>-160933</v>
       </c>
       <c r="AZ10" s="4">
         <v>0</v>
       </c>
       <c r="BA10" s="4">
         <v>-98939</v>
       </c>
       <c r="BB10" s="4">
         <v>-301408</v>
       </c>
       <c r="BC10" s="4">
         <v>-376192</v>
       </c>
       <c r="BD10" s="4">
         <v>178493</v>
       </c>
       <c r="BE10" s="4">
-        <v>471714</v>
+        <v>598046</v>
       </c>
     </row>
     <row r="11" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="27" t="s">
+      <c r="B11" s="25" t="s">
         <v>126</v>
       </c>
       <c r="C11" s="4">
         <v>8659</v>
       </c>
       <c r="D11" s="4">
         <v>-6415</v>
       </c>
       <c r="E11" s="4">
         <v>-119238</v>
       </c>
       <c r="F11" s="4">
         <v>-22889</v>
       </c>
       <c r="G11" s="4">
         <v>28838</v>
       </c>
       <c r="H11" s="4">
         <v>148600</v>
       </c>
       <c r="I11" s="4">
         <v>124977</v>
       </c>
       <c r="J11" s="4">
         <v>76425</v>
@@ -14372,55 +14967,55 @@
       <c r="AV11" s="4">
         <v>35605</v>
       </c>
       <c r="AW11" s="4">
         <v>92696</v>
       </c>
       <c r="AX11" s="4">
         <v>15462</v>
       </c>
       <c r="AZ11" s="4">
         <v>-112823</v>
       </c>
       <c r="BA11" s="4">
         <v>244215</v>
       </c>
       <c r="BB11" s="4">
         <v>116612</v>
       </c>
       <c r="BC11" s="4">
         <v>-26817</v>
       </c>
       <c r="BD11" s="4">
         <v>-656477</v>
       </c>
       <c r="BE11" s="4">
-        <v>355356</v>
+        <v>534401</v>
       </c>
     </row>
     <row r="12" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="25" t="s">
         <v>127</v>
       </c>
       <c r="C12" s="4">
         <v>17556</v>
       </c>
       <c r="D12" s="4">
         <v>79829</v>
       </c>
       <c r="E12" s="4">
         <v>570838</v>
       </c>
       <c r="F12" s="4">
         <v>131768</v>
       </c>
       <c r="G12" s="4">
         <v>213613</v>
       </c>
       <c r="H12" s="4">
         <v>-584116</v>
       </c>
       <c r="I12" s="4">
         <v>-294056</v>
       </c>
       <c r="J12" s="4">
         <v>-436922</v>
@@ -14431,51 +15026,51 @@
       <c r="L12" s="4">
         <v>-73431</v>
       </c>
       <c r="M12" s="4">
         <v>-613429</v>
       </c>
       <c r="N12" s="4">
         <v>297681</v>
       </c>
       <c r="O12" s="4">
         <v>413179</v>
       </c>
       <c r="P12" s="4">
         <v>293092</v>
       </c>
       <c r="Q12" s="4">
         <v>203105</v>
       </c>
       <c r="R12" s="4">
         <v>-163119</v>
       </c>
       <c r="S12" s="4">
         <v>-83635</v>
       </c>
       <c r="T12" s="4">
-        <v>-140019</v>
+        <v>-140020</v>
       </c>
       <c r="U12" s="4">
         <v>-192996</v>
       </c>
       <c r="V12" s="4">
         <v>232307</v>
       </c>
       <c r="W12" s="4">
         <v>180244</v>
       </c>
       <c r="X12" s="4">
         <v>544306</v>
       </c>
       <c r="Y12" s="4">
         <v>316906</v>
       </c>
       <c r="Z12" s="4">
         <v>-164661</v>
       </c>
       <c r="AA12" s="4">
         <v>-261645</v>
       </c>
       <c r="AC12" s="4">
         <v>131768</v>
       </c>
@@ -14497,94 +15092,94 @@
       <c r="AI12" s="4">
         <v>97309</v>
       </c>
       <c r="AJ12" s="4">
         <v>-539998</v>
       </c>
       <c r="AK12" s="4">
         <v>297681</v>
       </c>
       <c r="AL12" s="4">
         <v>115498</v>
       </c>
       <c r="AM12" s="4">
         <v>-120087</v>
       </c>
       <c r="AN12" s="4">
         <v>-89987</v>
       </c>
       <c r="AO12" s="4">
         <v>-163119</v>
       </c>
       <c r="AP12" s="4">
         <v>79484</v>
       </c>
       <c r="AQ12" s="4">
-        <v>-56384</v>
+        <v>-56385</v>
       </c>
       <c r="AR12" s="4">
-        <v>-52977</v>
+        <v>-52976</v>
       </c>
       <c r="AS12" s="4">
         <v>232307</v>
       </c>
       <c r="AT12" s="4">
         <v>-52063</v>
       </c>
       <c r="AU12" s="4">
         <v>364062</v>
       </c>
       <c r="AV12" s="4">
         <v>-227400</v>
       </c>
       <c r="AW12" s="4">
         <v>-164661</v>
       </c>
       <c r="AX12" s="4">
         <v>-96984</v>
       </c>
       <c r="AZ12" s="4">
         <v>491009</v>
       </c>
       <c r="BA12" s="4">
         <v>-864894</v>
       </c>
       <c r="BB12" s="4">
         <v>-319373</v>
       </c>
       <c r="BC12" s="4">
         <v>816534</v>
       </c>
       <c r="BD12" s="4">
         <v>-396101</v>
       </c>
       <c r="BE12" s="4">
-        <v>509902</v>
+        <v>28335</v>
       </c>
     </row>
     <row r="13" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="25" t="s">
         <v>128</v>
       </c>
       <c r="C13" s="4">
         <v>0</v>
       </c>
       <c r="D13" s="4">
         <v>23443</v>
       </c>
       <c r="E13" s="4">
         <v>-12018</v>
       </c>
       <c r="F13" s="4">
         <v>-19224</v>
       </c>
       <c r="G13" s="4">
         <v>-32764</v>
       </c>
       <c r="H13" s="4">
         <v>-5124</v>
       </c>
       <c r="I13" s="4">
         <v>36093</v>
       </c>
       <c r="J13" s="4">
         <v>270796</v>
@@ -14661,108 +15256,106 @@
       <c r="AI13" s="4">
         <v>-11111</v>
       </c>
       <c r="AJ13" s="4">
         <v>484602</v>
       </c>
       <c r="AK13" s="4">
         <v>-166491</v>
       </c>
       <c r="AL13" s="4">
         <v>49374</v>
       </c>
       <c r="AM13" s="4">
         <v>188399</v>
       </c>
       <c r="AN13" s="4">
         <v>159002</v>
       </c>
       <c r="AO13" s="4">
         <v>229379</v>
       </c>
       <c r="AP13" s="4">
         <v>27835</v>
       </c>
       <c r="AQ13" s="4">
-        <v>71672</v>
+        <v>68999</v>
       </c>
       <c r="AR13" s="4">
-        <v>-21353</v>
+        <v>-18680</v>
       </c>
       <c r="AS13" s="4">
         <v>-155146</v>
       </c>
       <c r="AT13" s="4">
         <v>66619</v>
       </c>
       <c r="AU13" s="4">
         <v>-149374</v>
       </c>
       <c r="AV13" s="4">
         <v>157519</v>
       </c>
       <c r="AW13" s="4">
         <v>59066</v>
       </c>
       <c r="AX13" s="4">
         <v>82709</v>
       </c>
       <c r="AZ13" s="4">
         <v>-35461</v>
       </c>
       <c r="BA13" s="4">
         <v>48111</v>
       </c>
       <c r="BB13" s="4">
         <v>669978</v>
       </c>
       <c r="BC13" s="4">
         <v>-475787</v>
       </c>
       <c r="BD13" s="4">
         <v>77249</v>
       </c>
       <c r="BE13" s="4">
-        <v>-387915</v>
+        <v>-248467</v>
       </c>
     </row>
     <row r="14" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="27" t="s">
+      <c r="B14" s="25" t="s">
         <v>129</v>
       </c>
       <c r="C14" s="4">
         <v>6945</v>
       </c>
       <c r="D14" s="4">
         <v>0</v>
       </c>
       <c r="E14" s="4">
         <v>0</v>
       </c>
-      <c r="F14" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="F14" s="4"/>
       <c r="G14" s="4">
         <v>-12827</v>
       </c>
       <c r="H14" s="4">
         <v>-13547</v>
       </c>
       <c r="I14" s="4">
         <v>-17319</v>
       </c>
       <c r="J14" s="4">
         <v>4929</v>
       </c>
       <c r="K14" s="4">
         <v>3844</v>
       </c>
       <c r="L14" s="4">
         <v>1659</v>
       </c>
       <c r="M14" s="4">
         <v>-15190</v>
       </c>
       <c r="N14" s="4">
         <v>0</v>
       </c>
       <c r="O14" s="4">
@@ -14770,51 +15363,53 @@
       </c>
       <c r="P14" s="4">
         <v>-4419</v>
       </c>
       <c r="Q14" s="4">
         <v>4420</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="4">
         <v>0</v>
       </c>
       <c r="U14" s="4">
         <v>0</v>
       </c>
       <c r="V14" s="4">
         <v>0</v>
       </c>
       <c r="W14" s="4">
         <v>0</v>
       </c>
-      <c r="X14" s="4"/>
+      <c r="X14" s="4">
+        <v>0</v>
+      </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="4">
         <v>0</v>
       </c>
       <c r="AA14" s="4">
         <v>0</v>
       </c>
       <c r="AC14" s="4">
         <v>0</v>
       </c>
       <c r="AD14" s="4">
         <v>-12827</v>
       </c>
       <c r="AE14" s="4">
         <v>-720</v>
       </c>
       <c r="AF14" s="4">
         <v>-3772</v>
       </c>
       <c r="AG14" s="4">
         <v>4929</v>
       </c>
       <c r="AH14" s="4">
@@ -14866,51 +15461,51 @@
         <v>0</v>
       </c>
       <c r="AX14" s="4">
         <v>0</v>
       </c>
       <c r="AZ14" s="4">
         <v>0</v>
       </c>
       <c r="BA14" s="4">
         <v>-17319</v>
       </c>
       <c r="BB14" s="4">
         <v>2129</v>
       </c>
       <c r="BC14" s="4">
         <v>19610</v>
       </c>
       <c r="BD14" s="4">
         <v>-4420</v>
       </c>
       <c r="BE14" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="27" t="s">
+      <c r="B15" s="25" t="s">
         <v>130</v>
       </c>
       <c r="C15" s="4">
         <v>16216</v>
       </c>
       <c r="D15" s="4">
         <v>2425</v>
       </c>
       <c r="E15" s="4">
         <v>-9897</v>
       </c>
       <c r="F15" s="4">
         <v>-3199</v>
       </c>
       <c r="G15" s="4">
         <v>-6888</v>
       </c>
       <c r="H15" s="4">
         <v>-11443</v>
       </c>
       <c r="I15" s="4">
         <v>-14734</v>
       </c>
       <c r="J15" s="4">
         <v>-2738</v>
@@ -14921,51 +15516,51 @@
       <c r="L15" s="4">
         <v>-18940</v>
       </c>
       <c r="M15" s="4">
         <v>-28681</v>
       </c>
       <c r="N15" s="4">
         <v>-12543</v>
       </c>
       <c r="O15" s="4">
         <v>-26297</v>
       </c>
       <c r="P15" s="4">
         <v>-64189</v>
       </c>
       <c r="Q15" s="4">
         <v>-83899</v>
       </c>
       <c r="R15" s="4">
         <v>-13424</v>
       </c>
       <c r="S15" s="4">
         <v>65926</v>
       </c>
       <c r="T15" s="4">
-        <v>80282</v>
+        <v>80280</v>
       </c>
       <c r="U15" s="4">
         <v>88254</v>
       </c>
       <c r="V15" s="4">
         <v>4173</v>
       </c>
       <c r="W15" s="4">
         <v>72062</v>
       </c>
       <c r="X15" s="4">
         <v>104731</v>
       </c>
       <c r="Y15" s="4">
         <v>125755</v>
       </c>
       <c r="Z15" s="4">
         <v>20357</v>
       </c>
       <c r="AA15" s="4">
         <v>100637</v>
       </c>
       <c r="AC15" s="4">
         <v>-3199</v>
       </c>
@@ -14987,94 +15582,94 @@
       <c r="AI15" s="4">
         <v>-9202</v>
       </c>
       <c r="AJ15" s="4">
         <v>-9741</v>
       </c>
       <c r="AK15" s="4">
         <v>-12543</v>
       </c>
       <c r="AL15" s="4">
         <v>-13754</v>
       </c>
       <c r="AM15" s="4">
         <v>-37892</v>
       </c>
       <c r="AN15" s="4">
         <v>-19710</v>
       </c>
       <c r="AO15" s="4">
         <v>-13424</v>
       </c>
       <c r="AP15" s="4">
         <v>79350</v>
       </c>
       <c r="AQ15" s="4">
-        <v>14356</v>
+        <v>14354</v>
       </c>
       <c r="AR15" s="4">
-        <v>7972</v>
+        <v>7974</v>
       </c>
       <c r="AS15" s="4">
         <v>4173</v>
       </c>
       <c r="AT15" s="4">
         <v>67889</v>
       </c>
       <c r="AU15" s="4">
         <v>32669</v>
       </c>
       <c r="AV15" s="4">
         <v>21024</v>
       </c>
       <c r="AW15" s="4">
         <v>20357</v>
       </c>
       <c r="AX15" s="4">
         <v>80280</v>
       </c>
       <c r="AZ15" s="4">
         <v>-12322</v>
       </c>
       <c r="BA15" s="4">
         <v>-4837</v>
       </c>
       <c r="BB15" s="4">
         <v>-13947</v>
       </c>
       <c r="BC15" s="4">
         <v>-55218</v>
       </c>
       <c r="BD15" s="4">
         <v>172153</v>
       </c>
       <c r="BE15" s="4">
-        <v>37501</v>
+        <v>-67897</v>
       </c>
     </row>
     <row r="16" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="27" t="s">
+      <c r="B16" s="25" t="s">
         <v>131</v>
       </c>
       <c r="C16" s="4">
         <v>1850</v>
       </c>
       <c r="D16" s="4">
         <v>29333</v>
       </c>
       <c r="E16" s="4">
         <v>105677</v>
       </c>
       <c r="F16" s="4">
         <v>67693</v>
       </c>
       <c r="G16" s="4">
         <v>143973</v>
       </c>
       <c r="H16" s="4">
         <v>215850</v>
       </c>
       <c r="I16" s="4">
         <v>384410</v>
       </c>
       <c r="J16" s="4">
         <v>178380</v>
@@ -15091,51 +15686,51 @@
       <c r="N16" s="4">
         <v>264333</v>
       </c>
       <c r="O16" s="4">
         <v>513271</v>
       </c>
       <c r="P16" s="4">
         <v>782581</v>
       </c>
       <c r="Q16" s="4">
         <v>1073677</v>
       </c>
       <c r="R16" s="4">
         <v>309947</v>
       </c>
       <c r="S16" s="4">
         <v>811653</v>
       </c>
       <c r="T16" s="4">
         <v>1251927</v>
       </c>
       <c r="U16" s="4">
         <v>1788156</v>
       </c>
       <c r="V16" s="4">
-        <v>448700</v>
+        <v>448699</v>
       </c>
       <c r="W16" s="4">
         <v>785014</v>
       </c>
       <c r="X16" s="4">
         <v>1288339</v>
       </c>
       <c r="Y16" s="4">
         <v>1370181</v>
       </c>
       <c r="Z16" s="4">
         <v>312678</v>
       </c>
       <c r="AA16" s="4">
         <v>683397</v>
       </c>
       <c r="AC16" s="4">
         <v>67693</v>
       </c>
       <c r="AD16" s="4">
         <v>76280</v>
       </c>
       <c r="AE16" s="4">
         <v>71877</v>
       </c>
@@ -15157,118 +15752,216 @@
       <c r="AK16" s="4">
         <v>264333</v>
       </c>
       <c r="AL16" s="4">
         <v>248938</v>
       </c>
       <c r="AM16" s="4">
         <v>269310</v>
       </c>
       <c r="AN16" s="4">
         <v>291096</v>
       </c>
       <c r="AO16" s="4">
         <v>309947</v>
       </c>
       <c r="AP16" s="4">
         <v>501706</v>
       </c>
       <c r="AQ16" s="4">
         <v>440274</v>
       </c>
       <c r="AR16" s="4">
         <v>536229</v>
       </c>
       <c r="AS16" s="4">
-        <v>448700</v>
+        <v>448699</v>
       </c>
       <c r="AT16" s="4">
         <v>336315</v>
       </c>
       <c r="AU16" s="4">
         <v>503325</v>
       </c>
       <c r="AV16" s="4">
         <v>81842</v>
       </c>
       <c r="AW16" s="4">
         <v>312678</v>
       </c>
       <c r="AX16" s="4">
         <v>370719</v>
       </c>
       <c r="AZ16" s="4">
         <v>76344</v>
       </c>
       <c r="BA16" s="4">
         <v>278733</v>
       </c>
       <c r="BB16" s="4">
         <v>442170</v>
       </c>
       <c r="BC16" s="4">
         <v>247097</v>
       </c>
       <c r="BD16" s="4">
         <v>714479</v>
       </c>
       <c r="BE16" s="4">
-        <v>-417975</v>
+        <v>-1475478</v>
       </c>
     </row>
     <row r="17" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="27" t="s">
+      <c r="B17" s="25" t="s">
         <v>132</v>
+      </c>
+      <c r="C17" s="4">
+        <v>0</v>
+      </c>
+      <c r="D17" s="4">
+        <v>0</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="4">
+        <v>0</v>
+      </c>
+      <c r="G17" s="4">
+        <v>0</v>
+      </c>
+      <c r="H17" s="4">
+        <v>0</v>
+      </c>
+      <c r="I17" s="4">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4">
+        <v>0</v>
+      </c>
+      <c r="K17" s="4">
+        <v>0</v>
+      </c>
+      <c r="L17" s="4">
+        <v>0</v>
+      </c>
+      <c r="M17" s="4">
+        <v>0</v>
+      </c>
+      <c r="N17" s="4">
+        <v>0</v>
+      </c>
+      <c r="O17" s="4">
+        <v>0</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="4">
+        <v>0</v>
+      </c>
+      <c r="U17" s="4">
+        <v>0</v>
+      </c>
+      <c r="V17" s="4">
+        <v>0</v>
+      </c>
+      <c r="W17" s="4">
+        <v>0</v>
       </c>
       <c r="X17" s="4">
         <v>-104194</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="4">
         <v>-6868</v>
       </c>
       <c r="AA17" s="4">
         <v>-8115</v>
       </c>
-      <c r="AT17" s="35"/>
+      <c r="AC17" s="4"/>
+      <c r="AD17" s="4"/>
+      <c r="AE17" s="4"/>
+      <c r="AF17" s="4"/>
+      <c r="AG17" s="4"/>
+      <c r="AH17" s="4"/>
+      <c r="AI17" s="4"/>
+      <c r="AJ17" s="4"/>
+      <c r="AK17" s="4"/>
+      <c r="AL17" s="4"/>
+      <c r="AM17" s="4"/>
+      <c r="AN17" s="4"/>
+      <c r="AO17" s="4"/>
+      <c r="AP17" s="4"/>
+      <c r="AQ17" s="4"/>
+      <c r="AR17" s="4"/>
+      <c r="AS17" s="4"/>
+      <c r="AT17" s="4"/>
       <c r="AU17" s="4">
         <v>-104194</v>
       </c>
       <c r="AV17" s="4">
         <v>104194</v>
       </c>
       <c r="AW17" s="4">
         <v>-6868</v>
       </c>
       <c r="AX17" s="4">
         <v>-1247</v>
       </c>
+      <c r="AZ17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="4">
+        <v>-6868</v>
+      </c>
     </row>
     <row r="18" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="27" t="s">
+      <c r="B18" s="25" t="s">
         <v>133</v>
       </c>
       <c r="C18" s="4">
         <v>0</v>
       </c>
       <c r="D18" s="4">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>0</v>
       </c>
       <c r="F18" s="4">
         <v>0</v>
       </c>
       <c r="G18" s="4">
         <v>-520</v>
       </c>
       <c r="H18" s="4">
         <v>-13465</v>
       </c>
       <c r="I18" s="4">
         <v>0</v>
       </c>
       <c r="J18" s="4">
         <v>0</v>
@@ -15388,51 +16081,51 @@
         <v>0</v>
       </c>
       <c r="AX18" s="4">
         <v>0</v>
       </c>
       <c r="AZ18" s="4">
         <v>0</v>
       </c>
       <c r="BA18" s="4">
         <v>0</v>
       </c>
       <c r="BB18" s="4">
         <v>0</v>
       </c>
       <c r="BC18" s="4">
         <v>0</v>
       </c>
       <c r="BD18" s="4">
         <v>0</v>
       </c>
       <c r="BE18" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="27" t="s">
+      <c r="B19" s="25" t="s">
         <v>134</v>
       </c>
       <c r="C19" s="4">
         <v>0</v>
       </c>
       <c r="D19" s="4">
         <v>576</v>
       </c>
       <c r="E19" s="4">
         <v>5</v>
       </c>
       <c r="F19" s="4">
         <v>-110</v>
       </c>
       <c r="G19" s="4">
         <v>-209</v>
       </c>
       <c r="H19" s="4">
         <v>-447</v>
       </c>
       <c r="I19" s="4">
         <v>-437</v>
       </c>
       <c r="J19" s="4">
         <v>3</v>
@@ -15548,55 +16241,55 @@
       <c r="AV19" s="4">
         <v>662</v>
       </c>
       <c r="AW19" s="4">
         <v>386</v>
       </c>
       <c r="AX19" s="4">
         <v>326</v>
       </c>
       <c r="AZ19" s="4">
         <v>-571</v>
       </c>
       <c r="BA19" s="4">
         <v>-442</v>
       </c>
       <c r="BB19" s="4">
         <v>408</v>
       </c>
       <c r="BC19" s="4">
         <v>-81</v>
       </c>
       <c r="BD19" s="4">
         <v>450</v>
       </c>
       <c r="BE19" s="4">
-        <v>851</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="27" t="s">
+      <c r="B20" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="4">
         <v>0</v>
       </c>
       <c r="D20" s="4">
         <v>1841</v>
       </c>
       <c r="E20" s="4">
         <v>0</v>
       </c>
       <c r="F20" s="4">
         <v>0</v>
       </c>
       <c r="G20" s="4">
         <v>0</v>
       </c>
       <c r="H20" s="4">
         <v>0</v>
       </c>
       <c r="I20" s="4">
         <v>0</v>
       </c>
       <c r="J20" s="4">
         <v>0</v>
@@ -15712,109 +16405,109 @@
       <c r="AV20" s="4">
         <v>-2136</v>
       </c>
       <c r="AW20" s="4">
         <v>-34</v>
       </c>
       <c r="AX20" s="4">
         <v>1287</v>
       </c>
       <c r="AZ20" s="4">
         <v>-1841</v>
       </c>
       <c r="BA20" s="4">
         <v>0</v>
       </c>
       <c r="BB20" s="4">
         <v>0</v>
       </c>
       <c r="BC20" s="4">
         <v>0</v>
       </c>
       <c r="BD20" s="4">
         <v>538</v>
       </c>
       <c r="BE20" s="4">
-        <v>721</v>
+        <v>-572</v>
       </c>
     </row>
     <row r="21" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="27" t="s">
+      <c r="B21" s="25" t="s">
         <v>135</v>
       </c>
-      <c r="C21" s="37">
-[...32 lines deleted...]
-      <c r="N21" s="37">
+      <c r="C21" s="35">
+        <v>0</v>
+      </c>
+      <c r="D21" s="35">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35">
+        <v>0</v>
+      </c>
+      <c r="I21" s="35">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35">
+        <v>0</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+      <c r="L21" s="35">
+        <v>0</v>
+      </c>
+      <c r="M21" s="35">
+        <v>0</v>
+      </c>
+      <c r="N21" s="35">
         <v>0</v>
       </c>
       <c r="O21" s="4">
         <v>-171302</v>
       </c>
-      <c r="P21" s="37">
+      <c r="P21" s="35">
         <v>-251037</v>
       </c>
-      <c r="Q21" s="37">
+      <c r="Q21" s="35">
         <v>-407379</v>
       </c>
-      <c r="R21" s="37">
-[...2 lines deleted...]
-      <c r="S21" s="37">
+      <c r="R21" s="35">
+        <v>0</v>
+      </c>
+      <c r="S21" s="35">
         <v>-11135</v>
       </c>
-      <c r="T21" s="37">
+      <c r="T21" s="35">
         <v>-20124</v>
       </c>
       <c r="U21" s="4">
         <v>-20124</v>
       </c>
       <c r="V21" s="4">
         <v>255</v>
       </c>
       <c r="W21" s="4">
         <v>-183</v>
       </c>
       <c r="X21" s="4">
         <v>-28054</v>
       </c>
       <c r="Y21" s="4">
         <v>-21488</v>
       </c>
       <c r="Z21" s="4">
         <v>13233</v>
       </c>
       <c r="AA21" s="4">
         <v>13288</v>
       </c>
       <c r="AC21" s="4">
         <v>0</v>
@@ -15876,119 +16569,134 @@
       <c r="AV21" s="4">
         <v>6566</v>
       </c>
       <c r="AW21" s="4">
         <v>13233</v>
       </c>
       <c r="AX21" s="4">
         <v>55</v>
       </c>
       <c r="AZ21" s="4">
         <v>0</v>
       </c>
       <c r="BA21" s="4">
         <v>0</v>
       </c>
       <c r="BB21" s="4">
         <v>0</v>
       </c>
       <c r="BC21" s="4">
         <v>-407379</v>
       </c>
       <c r="BD21" s="4">
         <v>387255</v>
       </c>
       <c r="BE21" s="4">
-        <v>-1364</v>
+        <v>33357</v>
       </c>
     </row>
     <row r="22" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="36" t="s">
         <v>136</v>
       </c>
-      <c r="AT22" s="35"/>
-[...3 lines deleted...]
-      <c r="BE22" s="4">
+      <c r="AT22" s="33"/>
+      <c r="AU22" s="33"/>
+      <c r="AW22" s="33"/>
+      <c r="AX22" s="33"/>
+      <c r="AZ22" s="33">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="33">
+        <v>0</v>
+      </c>
+      <c r="BB22" s="33">
+        <v>0</v>
+      </c>
+      <c r="BC22" s="33">
+        <v>0</v>
+      </c>
+      <c r="BD22" s="33">
+        <v>0</v>
+      </c>
+      <c r="BE22" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="39" t="s">
+      <c r="B23" s="37" t="s">
         <v>137</v>
       </c>
       <c r="C23" s="4">
         <v>-25297</v>
       </c>
       <c r="D23" s="4">
         <v>-16594</v>
       </c>
       <c r="E23" s="4">
         <v>-68777</v>
       </c>
       <c r="F23" s="4">
         <v>-23494</v>
       </c>
       <c r="G23" s="4">
         <v>55550</v>
       </c>
       <c r="H23" s="4">
         <v>-21283</v>
       </c>
       <c r="I23" s="4">
         <v>-14896</v>
       </c>
       <c r="J23" s="4">
         <v>-46618</v>
       </c>
       <c r="K23" s="4">
         <v>-61527</v>
       </c>
       <c r="L23" s="4">
         <v>-77247</v>
       </c>
       <c r="M23" s="4">
         <v>-183130</v>
       </c>
       <c r="N23" s="4">
         <v>9476</v>
       </c>
       <c r="O23" s="4">
         <v>-34980</v>
       </c>
       <c r="P23" s="4">
         <v>-65122</v>
       </c>
       <c r="Q23" s="4">
         <v>-18548</v>
       </c>
       <c r="R23" s="4">
-        <v>242508</v>
+        <v>329504</v>
       </c>
       <c r="S23" s="4">
-        <v>297034</v>
+        <v>313550</v>
       </c>
       <c r="T23" s="4">
         <v>108078</v>
       </c>
       <c r="U23" s="4">
         <v>28884</v>
       </c>
       <c r="V23" s="4">
         <v>-98994</v>
       </c>
       <c r="W23" s="4">
         <v>25319</v>
       </c>
       <c r="X23" s="4">
         <v>-190270</v>
       </c>
       <c r="Y23" s="4">
         <v>-76660</v>
       </c>
       <c r="Z23" s="4">
         <v>-5628</v>
       </c>
       <c r="AA23" s="4">
         <v>-241342</v>
       </c>
@@ -16007,100 +16715,100 @@
       <c r="AG23" s="4">
         <v>-46618</v>
       </c>
       <c r="AH23" s="4">
         <v>-14909</v>
       </c>
       <c r="AI23" s="4">
         <v>-15720</v>
       </c>
       <c r="AJ23" s="4">
         <v>-105883</v>
       </c>
       <c r="AK23" s="4">
         <v>9476</v>
       </c>
       <c r="AL23" s="4">
         <v>-44456</v>
       </c>
       <c r="AM23" s="4">
         <v>-30142</v>
       </c>
       <c r="AN23" s="4">
         <v>46574</v>
       </c>
       <c r="AO23" s="4">
-        <v>242508</v>
+        <v>329504</v>
       </c>
       <c r="AP23" s="4">
-        <v>54526</v>
+        <v>-15954</v>
       </c>
       <c r="AQ23" s="4">
-        <v>-201580</v>
+        <v>-205472</v>
       </c>
       <c r="AR23" s="4">
-        <v>-66570</v>
+        <v>-79194</v>
       </c>
       <c r="AS23" s="4">
         <v>-98994</v>
       </c>
       <c r="AT23" s="4">
         <v>124313</v>
       </c>
       <c r="AU23" s="4">
         <v>-215589</v>
       </c>
       <c r="AV23" s="4">
         <v>113610</v>
       </c>
       <c r="AW23" s="4">
         <v>-5628</v>
       </c>
       <c r="AX23" s="4">
         <v>-235714</v>
       </c>
       <c r="AZ23" s="4">
         <v>-52183</v>
       </c>
       <c r="BA23" s="4">
         <v>53881</v>
       </c>
       <c r="BB23" s="4">
         <v>-168234</v>
       </c>
       <c r="BC23" s="4">
         <v>164582</v>
       </c>
       <c r="BD23" s="4">
         <v>47432</v>
       </c>
       <c r="BE23" s="4">
-        <v>-105544</v>
+        <v>-34512</v>
       </c>
     </row>
     <row r="24" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="39" t="s">
+      <c r="B24" s="37" t="s">
         <v>138</v>
       </c>
       <c r="C24" s="4">
         <v>-34426</v>
       </c>
       <c r="D24" s="4">
         <v>-85853</v>
       </c>
       <c r="E24" s="4">
         <v>-176246</v>
       </c>
       <c r="F24" s="4">
         <v>-39001</v>
       </c>
       <c r="G24" s="4">
         <v>-496962</v>
       </c>
       <c r="H24" s="4">
         <v>-476740</v>
       </c>
       <c r="I24" s="4">
         <v>-164707</v>
       </c>
       <c r="J24" s="4">
         <v>-236955</v>
@@ -16216,55 +16924,55 @@
       <c r="AV24" s="4">
         <v>912156</v>
       </c>
       <c r="AW24" s="4">
         <v>-331693</v>
       </c>
       <c r="AX24" s="4">
         <v>-1527773</v>
       </c>
       <c r="AZ24" s="4">
         <v>-90393</v>
       </c>
       <c r="BA24" s="4">
         <v>11539</v>
       </c>
       <c r="BB24" s="4">
         <v>-152137</v>
       </c>
       <c r="BC24" s="4">
         <v>44024</v>
       </c>
       <c r="BD24" s="4">
         <v>263247</v>
       </c>
       <c r="BE24" s="4">
-        <v>73863</v>
+        <v>-322120</v>
       </c>
     </row>
     <row r="25" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="39" t="s">
+      <c r="B25" s="37" t="s">
         <v>139</v>
       </c>
       <c r="C25" s="4">
         <v>-493</v>
       </c>
       <c r="D25" s="4">
         <v>-22653</v>
       </c>
       <c r="E25" s="4">
         <v>-44971</v>
       </c>
       <c r="F25" s="4">
         <v>15553</v>
       </c>
       <c r="G25" s="4">
         <v>-40149</v>
       </c>
       <c r="H25" s="4">
         <v>-50451</v>
       </c>
       <c r="I25" s="4">
         <v>-42221</v>
       </c>
       <c r="J25" s="4">
         <v>-35114</v>
@@ -16380,55 +17088,55 @@
       <c r="AV25" s="4">
         <v>-90152</v>
       </c>
       <c r="AW25" s="4">
         <v>-4543</v>
       </c>
       <c r="AX25" s="4">
         <v>-189850</v>
       </c>
       <c r="AZ25" s="4">
         <v>-22318</v>
       </c>
       <c r="BA25" s="4">
         <v>2750</v>
       </c>
       <c r="BB25" s="4">
         <v>-11443</v>
       </c>
       <c r="BC25" s="4">
         <v>-314641</v>
       </c>
       <c r="BD25" s="4">
         <v>42541</v>
       </c>
       <c r="BE25" s="4">
-        <v>-141651</v>
+        <v>321221</v>
       </c>
     </row>
     <row r="26" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="39" t="s">
+      <c r="B26" s="37" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="4">
         <v>0</v>
       </c>
       <c r="D26" s="4">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>0</v>
       </c>
       <c r="F26" s="4">
         <v>0</v>
       </c>
       <c r="G26" s="4">
         <v>0</v>
       </c>
       <c r="H26" s="4">
         <v>0</v>
       </c>
       <c r="I26" s="4">
         <v>0</v>
       </c>
       <c r="J26" s="4">
         <v>0</v>
@@ -16544,55 +17252,55 @@
       <c r="AV26" s="4">
         <v>25703</v>
       </c>
       <c r="AW26" s="4">
         <v>-40661</v>
       </c>
       <c r="AX26" s="4">
         <v>-3447</v>
       </c>
       <c r="AZ26" s="4">
         <v>0</v>
       </c>
       <c r="BA26" s="4">
         <v>0</v>
       </c>
       <c r="BB26" s="4">
         <v>0</v>
       </c>
       <c r="BC26" s="4">
         <v>-16075</v>
       </c>
       <c r="BD26" s="4">
         <v>4424</v>
       </c>
       <c r="BE26" s="4">
-        <v>-10134</v>
+        <v>-29010</v>
       </c>
     </row>
     <row r="27" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="39" t="s">
+      <c r="B27" s="37" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="4">
         <v>0</v>
       </c>
       <c r="D27" s="4">
         <v>0</v>
       </c>
       <c r="E27" s="4">
         <v>0</v>
       </c>
       <c r="F27" s="4">
         <v>0</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="4">
         <v>0</v>
       </c>
       <c r="I27" s="4">
         <v>0</v>
       </c>
       <c r="J27" s="4">
         <v>0</v>
@@ -16708,55 +17416,55 @@
       <c r="AV27" s="4">
         <v>-382</v>
       </c>
       <c r="AW27" s="4">
         <v>-1215</v>
       </c>
       <c r="AX27" s="4">
         <v>494</v>
       </c>
       <c r="AZ27" s="4">
         <v>0</v>
       </c>
       <c r="BA27" s="4">
         <v>0</v>
       </c>
       <c r="BB27" s="4">
         <v>0</v>
       </c>
       <c r="BC27" s="4">
         <v>-405</v>
       </c>
       <c r="BD27" s="4">
         <v>-788</v>
       </c>
       <c r="BE27" s="4">
-        <v>602</v>
+        <v>-22</v>
       </c>
     </row>
     <row r="28" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="39" t="s">
+      <c r="B28" s="37" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="4">
         <v>0</v>
       </c>
       <c r="D28" s="4">
         <v>0</v>
       </c>
       <c r="E28" s="4">
         <v>0</v>
       </c>
       <c r="F28" s="4">
         <v>0</v>
       </c>
       <c r="G28" s="4">
         <v>0</v>
       </c>
       <c r="H28" s="4">
         <v>0</v>
       </c>
       <c r="I28" s="4">
         <v>0</v>
       </c>
       <c r="J28" s="4">
         <v>0</v>
@@ -16872,55 +17580,55 @@
       <c r="AV28" s="4">
         <v>-2151</v>
       </c>
       <c r="AW28" s="4">
         <v>-15939</v>
       </c>
       <c r="AX28" s="4">
         <v>40615</v>
       </c>
       <c r="AZ28" s="4">
         <v>0</v>
       </c>
       <c r="BA28" s="4">
         <v>0</v>
       </c>
       <c r="BB28" s="4">
         <v>0</v>
       </c>
       <c r="BC28" s="4">
         <v>-28032</v>
       </c>
       <c r="BD28" s="4">
         <v>72622</v>
       </c>
       <c r="BE28" s="4">
-        <v>-71823</v>
+        <v>-60529</v>
       </c>
     </row>
     <row r="29" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="39" t="s">
+      <c r="B29" s="37" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="4">
         <v>-3869</v>
       </c>
       <c r="D29" s="4">
         <v>-7990</v>
       </c>
       <c r="E29" s="4">
         <v>-56059</v>
       </c>
       <c r="F29" s="4">
         <v>44998</v>
       </c>
       <c r="G29" s="4">
         <v>46329</v>
       </c>
       <c r="H29" s="4">
         <v>30905</v>
       </c>
       <c r="I29" s="4">
         <v>29823</v>
       </c>
       <c r="J29" s="4">
         <v>8089</v>
@@ -17036,55 +17744,55 @@
       <c r="AV29" s="4">
         <v>-20986</v>
       </c>
       <c r="AW29" s="4">
         <v>-127514</v>
       </c>
       <c r="AX29" s="4">
         <v>128794</v>
       </c>
       <c r="AZ29" s="4">
         <v>-48069</v>
       </c>
       <c r="BA29" s="4">
         <v>85882</v>
       </c>
       <c r="BB29" s="4">
         <v>-94382</v>
       </c>
       <c r="BC29" s="4">
         <v>66731</v>
       </c>
       <c r="BD29" s="4">
         <v>-39082</v>
       </c>
       <c r="BE29" s="4">
-        <v>-10594</v>
+        <v>-90604</v>
       </c>
     </row>
     <row r="30" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="39" t="s">
+      <c r="B30" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="4">
         <v>-12431</v>
       </c>
       <c r="D30" s="4">
         <v>14999</v>
       </c>
       <c r="E30" s="4">
         <v>58693</v>
       </c>
       <c r="F30" s="4">
         <v>306161</v>
       </c>
       <c r="G30" s="4">
         <v>527863</v>
       </c>
       <c r="H30" s="4">
         <v>203265</v>
       </c>
       <c r="I30" s="4">
         <v>51136</v>
       </c>
       <c r="J30" s="4">
         <v>570237</v>
@@ -17095,51 +17803,51 @@
       <c r="L30" s="4">
         <v>489159</v>
       </c>
       <c r="M30" s="4">
         <v>423388</v>
       </c>
       <c r="N30" s="4">
         <v>1405903</v>
       </c>
       <c r="O30" s="4">
         <v>1707957</v>
       </c>
       <c r="P30" s="4">
         <v>1096208</v>
       </c>
       <c r="Q30" s="4">
         <v>443496</v>
       </c>
       <c r="R30" s="4">
         <v>1425046</v>
       </c>
       <c r="S30" s="4">
         <v>2411496</v>
       </c>
       <c r="T30" s="4">
-        <v>2372360</v>
+        <v>2372361</v>
       </c>
       <c r="U30" s="4">
         <v>1887909</v>
       </c>
       <c r="V30" s="4">
         <v>291098</v>
       </c>
       <c r="W30" s="4">
         <v>36452</v>
       </c>
       <c r="X30" s="4">
         <v>-925590</v>
       </c>
       <c r="Y30" s="4">
         <v>-1163066</v>
       </c>
       <c r="Z30" s="4">
         <v>463177</v>
       </c>
       <c r="AA30" s="4">
         <v>396854</v>
       </c>
       <c r="AC30" s="4">
         <v>306161</v>
       </c>
@@ -17161,94 +17869,94 @@
       <c r="AI30" s="4">
         <v>-497964</v>
       </c>
       <c r="AJ30" s="4">
         <v>-65771</v>
       </c>
       <c r="AK30" s="4">
         <v>1405903</v>
       </c>
       <c r="AL30" s="4">
         <v>302054</v>
       </c>
       <c r="AM30" s="4">
         <v>-611749</v>
       </c>
       <c r="AN30" s="4">
         <v>-652712</v>
       </c>
       <c r="AO30" s="4">
         <v>1425046</v>
       </c>
       <c r="AP30" s="4">
         <v>986450</v>
       </c>
       <c r="AQ30" s="4">
-        <v>-39136</v>
+        <v>-39135</v>
       </c>
       <c r="AR30" s="4">
-        <v>-484451</v>
+        <v>-484452</v>
       </c>
       <c r="AS30" s="4">
         <v>291098</v>
       </c>
       <c r="AT30" s="4">
         <v>-254646</v>
       </c>
       <c r="AU30" s="4">
         <v>-962042</v>
       </c>
       <c r="AV30" s="4">
         <v>-237476</v>
       </c>
       <c r="AW30" s="4">
         <v>463177</v>
       </c>
       <c r="AX30" s="4">
         <v>-66323</v>
       </c>
       <c r="AZ30" s="4">
         <v>43694</v>
       </c>
       <c r="BA30" s="4">
         <v>-7557</v>
       </c>
       <c r="BB30" s="4">
         <v>372252</v>
       </c>
       <c r="BC30" s="4">
         <v>20108</v>
       </c>
       <c r="BD30" s="4">
         <v>1444413</v>
       </c>
       <c r="BE30" s="4">
-        <v>-3050975</v>
+        <v>-1424732</v>
       </c>
     </row>
     <row r="31" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="39" t="s">
+      <c r="B31" s="37" t="s">
         <v>140</v>
       </c>
       <c r="C31" s="4">
         <v>8854</v>
       </c>
       <c r="D31" s="4">
         <v>1934</v>
       </c>
       <c r="E31" s="4">
         <v>18539</v>
       </c>
       <c r="F31" s="4">
         <v>-14191</v>
       </c>
       <c r="G31" s="4">
         <v>-12930</v>
       </c>
       <c r="H31" s="4">
         <v>-1195</v>
       </c>
       <c r="I31" s="4">
         <v>-8439</v>
       </c>
       <c r="J31" s="4">
         <v>125</v>
@@ -17364,55 +18072,55 @@
       <c r="AV31" s="4">
         <v>-22558</v>
       </c>
       <c r="AW31" s="4">
         <v>5720</v>
       </c>
       <c r="AX31" s="4">
         <v>35555</v>
       </c>
       <c r="AZ31" s="4">
         <v>16605</v>
       </c>
       <c r="BA31" s="4">
         <v>-26978</v>
       </c>
       <c r="BB31" s="4">
         <v>14519</v>
       </c>
       <c r="BC31" s="4">
         <v>7261</v>
       </c>
       <c r="BD31" s="4">
         <v>183452</v>
       </c>
       <c r="BE31" s="4">
-        <v>-367315</v>
+        <v>-191073</v>
       </c>
     </row>
     <row r="32" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="39" t="s">
+      <c r="B32" s="37" t="s">
         <v>141</v>
       </c>
       <c r="C32" s="4">
         <v>1631</v>
       </c>
       <c r="D32" s="4">
         <v>3078</v>
       </c>
       <c r="E32" s="4">
         <v>18145</v>
       </c>
       <c r="F32" s="4">
         <v>5510</v>
       </c>
       <c r="G32" s="4">
         <v>13199</v>
       </c>
       <c r="H32" s="4">
         <v>-1448</v>
       </c>
       <c r="I32" s="4">
         <v>4642</v>
       </c>
       <c r="J32" s="4">
         <v>-2695</v>
@@ -17528,55 +18236,55 @@
       <c r="AV32" s="4">
         <v>5299</v>
       </c>
       <c r="AW32" s="4">
         <v>-7526</v>
       </c>
       <c r="AX32" s="4">
         <v>13798</v>
       </c>
       <c r="AZ32" s="4">
         <v>15067</v>
       </c>
       <c r="BA32" s="4">
         <v>-13503</v>
       </c>
       <c r="BB32" s="4">
         <v>14501</v>
       </c>
       <c r="BC32" s="4">
         <v>228</v>
       </c>
       <c r="BD32" s="4">
         <v>-24886</v>
       </c>
       <c r="BE32" s="4">
-        <v>31185</v>
+        <v>-2011</v>
       </c>
     </row>
     <row r="33" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="39" t="s">
+      <c r="B33" s="37" t="s">
         <v>142</v>
       </c>
       <c r="C33" s="4">
         <v>4203</v>
       </c>
       <c r="D33" s="4">
         <v>17382</v>
       </c>
       <c r="E33" s="4">
         <v>12377</v>
       </c>
       <c r="F33" s="4">
         <v>7424</v>
       </c>
       <c r="G33" s="4">
         <v>15602</v>
       </c>
       <c r="H33" s="4">
         <v>-22194</v>
       </c>
       <c r="I33" s="4">
         <v>4026</v>
       </c>
       <c r="J33" s="4">
         <v>-7751</v>
@@ -17587,51 +18295,51 @@
       <c r="L33" s="4">
         <v>-30706</v>
       </c>
       <c r="M33" s="4">
         <v>-98364</v>
       </c>
       <c r="N33" s="4">
         <v>-65462</v>
       </c>
       <c r="O33" s="4">
         <v>-160179</v>
       </c>
       <c r="P33" s="4">
         <v>-250194</v>
       </c>
       <c r="Q33" s="4">
         <v>-241521</v>
       </c>
       <c r="R33" s="4">
         <v>-49216</v>
       </c>
       <c r="S33" s="4">
         <v>2758</v>
       </c>
       <c r="T33" s="4">
-        <v>6025</v>
+        <v>6027</v>
       </c>
       <c r="U33" s="4">
         <v>-6365</v>
       </c>
       <c r="V33" s="4">
         <v>7599</v>
       </c>
       <c r="W33" s="4">
         <v>9501</v>
       </c>
       <c r="X33" s="4">
         <v>-1294</v>
       </c>
       <c r="Y33" s="4">
         <v>-7442</v>
       </c>
       <c r="Z33" s="4">
         <v>-115795</v>
       </c>
       <c r="AA33" s="4">
         <v>-127859</v>
       </c>
       <c r="AC33" s="4">
         <v>7424</v>
       </c>
@@ -17653,94 +18361,94 @@
       <c r="AI33" s="4">
         <v>-31009</v>
       </c>
       <c r="AJ33" s="4">
         <v>-67658</v>
       </c>
       <c r="AK33" s="4">
         <v>-65462</v>
       </c>
       <c r="AL33" s="4">
         <v>-94717</v>
       </c>
       <c r="AM33" s="4">
         <v>-90015</v>
       </c>
       <c r="AN33" s="4">
         <v>8673</v>
       </c>
       <c r="AO33" s="4">
         <v>-49216</v>
       </c>
       <c r="AP33" s="4">
         <v>51974</v>
       </c>
       <c r="AQ33" s="4">
-        <v>3267</v>
+        <v>3269</v>
       </c>
       <c r="AR33" s="4">
-        <v>-12390</v>
+        <v>-12392</v>
       </c>
       <c r="AS33" s="4">
         <v>7599</v>
       </c>
       <c r="AT33" s="4">
         <v>1902</v>
       </c>
       <c r="AU33" s="4">
         <v>-10795</v>
       </c>
       <c r="AV33" s="4">
         <v>-6148</v>
       </c>
       <c r="AW33" s="4">
         <v>-115795</v>
       </c>
       <c r="AX33" s="4">
         <v>-12064</v>
       </c>
       <c r="AZ33" s="4">
         <v>-5005</v>
       </c>
       <c r="BA33" s="4">
         <v>-8351</v>
       </c>
       <c r="BB33" s="4">
         <v>-102390</v>
       </c>
       <c r="BC33" s="4">
         <v>-143157</v>
       </c>
       <c r="BD33" s="4">
         <v>235156</v>
       </c>
       <c r="BE33" s="4">
-        <v>-1077</v>
+        <v>-109430</v>
       </c>
     </row>
     <row r="34" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="39" t="s">
+      <c r="B34" s="37" t="s">
         <v>143</v>
       </c>
       <c r="C34" s="4">
         <v>1146</v>
       </c>
       <c r="D34" s="4">
         <v>-2548</v>
       </c>
       <c r="E34" s="4">
         <v>-16577</v>
       </c>
       <c r="F34" s="4">
         <v>-4175</v>
       </c>
       <c r="G34" s="4">
         <v>-7088</v>
       </c>
       <c r="H34" s="4">
         <v>-1350</v>
       </c>
       <c r="I34" s="4">
         <v>-23101</v>
       </c>
       <c r="J34" s="4">
         <v>-11326</v>
@@ -17856,55 +18564,55 @@
       <c r="AV34" s="4">
         <v>0</v>
       </c>
       <c r="AW34" s="4">
         <v>4905</v>
       </c>
       <c r="AX34" s="4">
         <v>-4</v>
       </c>
       <c r="AZ34" s="4">
         <v>-14030</v>
       </c>
       <c r="BA34" s="4">
         <v>-6524</v>
       </c>
       <c r="BB34" s="4">
         <v>2611</v>
       </c>
       <c r="BC34" s="4">
         <v>5886</v>
       </c>
       <c r="BD34" s="4">
         <v>14604</v>
       </c>
       <c r="BE34" s="4">
-        <v>0</v>
+        <v>4905</v>
       </c>
     </row>
     <row r="35" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="38" t="s">
+      <c r="B35" s="36" t="s">
         <v>144</v>
       </c>
       <c r="C35" s="4">
         <v>-2593</v>
       </c>
       <c r="D35" s="4">
         <v>-27155</v>
       </c>
       <c r="E35" s="4">
         <v>-146780</v>
       </c>
       <c r="F35" s="4">
         <v>-77469</v>
       </c>
       <c r="G35" s="4">
         <v>-144288</v>
       </c>
       <c r="H35" s="4">
         <v>-243088</v>
       </c>
       <c r="I35" s="4">
         <v>-289537</v>
       </c>
       <c r="J35" s="4">
         <v>-340001</v>
@@ -18020,55 +18728,55 @@
       <c r="AV35" s="4">
         <v>-380225</v>
       </c>
       <c r="AW35" s="4">
         <v>-200182</v>
       </c>
       <c r="AX35" s="4">
         <v>-336209</v>
       </c>
       <c r="AZ35" s="4">
         <v>-119625</v>
       </c>
       <c r="BA35" s="4">
         <v>-142757</v>
       </c>
       <c r="BB35" s="4">
         <v>-555993</v>
       </c>
       <c r="BC35" s="4">
         <v>215056</v>
       </c>
       <c r="BD35" s="4">
         <v>-555700</v>
       </c>
       <c r="BE35" s="4">
-        <v>50043</v>
+        <v>985992</v>
       </c>
     </row>
     <row r="36" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="36" t="s">
         <v>145</v>
       </c>
       <c r="C36" s="4">
         <v>0</v>
       </c>
       <c r="D36" s="4">
         <v>0</v>
       </c>
       <c r="E36" s="4">
         <v>0</v>
       </c>
       <c r="F36" s="4">
         <v>0</v>
       </c>
       <c r="G36" s="4">
         <v>0</v>
       </c>
       <c r="H36" s="4">
         <v>0</v>
       </c>
       <c r="I36" s="4">
         <v>0</v>
       </c>
       <c r="J36" s="4">
         <v>0</v>
@@ -18184,116 +18892,116 @@
       <c r="AV36" s="4">
         <v>-178125</v>
       </c>
       <c r="AW36" s="4">
         <v>-36956</v>
       </c>
       <c r="AX36" s="4">
         <v>-37947</v>
       </c>
       <c r="AZ36" s="4">
         <v>0</v>
       </c>
       <c r="BA36" s="4">
         <v>0</v>
       </c>
       <c r="BB36" s="4">
         <v>0</v>
       </c>
       <c r="BC36" s="4">
         <v>-197317</v>
       </c>
       <c r="BD36" s="4">
         <v>-153586</v>
       </c>
       <c r="BE36" s="4">
-        <v>124249</v>
+        <v>313947</v>
       </c>
     </row>
     <row r="37" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="36" t="s">
         <v>146</v>
       </c>
       <c r="C37" s="4">
         <v>0</v>
       </c>
       <c r="D37" s="4">
         <v>0</v>
       </c>
       <c r="E37" s="4">
         <v>0</v>
       </c>
       <c r="F37" s="4">
         <v>0</v>
       </c>
       <c r="G37" s="4">
         <v>0</v>
       </c>
       <c r="H37" s="4">
         <v>0</v>
       </c>
       <c r="I37" s="4">
         <v>0</v>
       </c>
       <c r="J37" s="4">
         <v>160304</v>
       </c>
       <c r="K37" s="4">
         <v>160304</v>
       </c>
       <c r="L37" s="4">
         <v>339977</v>
       </c>
       <c r="M37" s="4">
         <v>339977</v>
       </c>
       <c r="N37" s="4">
         <v>151040</v>
       </c>
       <c r="O37" s="4">
         <v>151040</v>
       </c>
       <c r="P37" s="4">
         <v>308380</v>
       </c>
       <c r="Q37" s="4">
         <v>146855</v>
       </c>
       <c r="R37" s="4">
-        <v>145407</v>
+        <v>197531</v>
       </c>
       <c r="S37" s="4">
         <v>512104</v>
       </c>
       <c r="T37" s="4">
-        <v>629593</v>
+        <v>629263</v>
       </c>
       <c r="U37" s="4">
         <v>781099</v>
       </c>
       <c r="V37" s="4">
-        <v>0</v>
+        <v>23619</v>
       </c>
       <c r="W37" s="4">
         <v>0</v>
       </c>
       <c r="X37" s="4">
         <v>134810</v>
       </c>
       <c r="Y37" s="4">
         <v>149493</v>
       </c>
       <c r="Z37" s="4">
         <v>0</v>
       </c>
       <c r="AA37" s="4">
         <v>0</v>
       </c>
       <c r="AC37" s="4">
         <v>0</v>
       </c>
       <c r="AD37" s="4">
         <v>0</v>
       </c>
       <c r="AE37" s="4">
         <v>0</v>
       </c>
@@ -18303,100 +19011,100 @@
       <c r="AG37" s="4">
         <v>160304</v>
       </c>
       <c r="AH37" s="4">
         <v>0</v>
       </c>
       <c r="AI37" s="4">
         <v>179673</v>
       </c>
       <c r="AJ37" s="4">
         <v>0</v>
       </c>
       <c r="AK37" s="4">
         <v>151040</v>
       </c>
       <c r="AL37" s="4">
         <v>0</v>
       </c>
       <c r="AM37" s="4">
         <v>157340</v>
       </c>
       <c r="AN37" s="4">
         <v>-161525</v>
       </c>
       <c r="AO37" s="4">
-        <v>145407</v>
+        <v>197531</v>
       </c>
       <c r="AP37" s="4">
-        <v>366697</v>
+        <v>314573</v>
       </c>
       <c r="AQ37" s="4">
-        <v>117489</v>
+        <v>117159</v>
       </c>
       <c r="AR37" s="4">
-        <v>151506</v>
+        <v>151836</v>
       </c>
       <c r="AS37" s="4">
-        <v>0</v>
+        <v>23619</v>
       </c>
       <c r="AT37" s="4">
         <v>-23619</v>
       </c>
       <c r="AU37" s="4">
         <v>134810</v>
       </c>
       <c r="AV37" s="4">
         <v>14683</v>
       </c>
       <c r="AW37" s="4">
         <v>0</v>
       </c>
       <c r="AX37" s="4">
         <v>0</v>
       </c>
       <c r="AZ37" s="4">
         <v>0</v>
       </c>
       <c r="BA37" s="4">
         <v>0</v>
       </c>
       <c r="BB37" s="4">
         <v>339977</v>
       </c>
       <c r="BC37" s="4">
         <v>-193122</v>
       </c>
       <c r="BD37" s="4">
         <v>634244</v>
       </c>
       <c r="BE37" s="4">
-        <v>-631606</v>
+        <v>-781099</v>
       </c>
     </row>
     <row r="38" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="36" t="s">
         <v>147</v>
       </c>
       <c r="C38" s="4">
         <v>0</v>
       </c>
       <c r="D38" s="4">
         <v>-16446</v>
       </c>
       <c r="E38" s="4">
         <v>-8446</v>
       </c>
       <c r="F38" s="4">
         <v>0</v>
       </c>
       <c r="G38" s="4">
         <v>0</v>
       </c>
       <c r="H38" s="4">
         <v>0</v>
       </c>
       <c r="I38" s="4">
         <v>0</v>
       </c>
       <c r="J38" s="4">
         <v>-25867</v>
@@ -18418,177 +19126,312 @@
       </c>
       <c r="P38" s="4">
         <v>0</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="4">
         <v>0</v>
       </c>
       <c r="U38" s="4">
         <v>0</v>
       </c>
       <c r="V38" s="4">
         <v>0</v>
       </c>
       <c r="W38" s="4">
         <v>0</v>
       </c>
-      <c r="X38" s="4"/>
+      <c r="X38" s="4">
+        <v>0</v>
+      </c>
       <c r="Y38" s="4">
         <v>0</v>
       </c>
       <c r="Z38" s="4">
         <v>0</v>
       </c>
       <c r="AA38" s="4">
         <v>0</v>
       </c>
       <c r="AC38" s="4">
         <v>0</v>
       </c>
       <c r="AD38" s="4">
         <v>0</v>
       </c>
       <c r="AE38" s="4">
         <v>0</v>
       </c>
       <c r="AF38" s="4">
         <v>0</v>
       </c>
       <c r="AG38" s="4">
-        <v>0</v>
+        <v>-25867</v>
       </c>
       <c r="AH38" s="4">
-        <v>0</v>
+        <v>-23175</v>
       </c>
       <c r="AI38" s="4">
-        <v>0</v>
+        <v>-14853</v>
       </c>
       <c r="AJ38" s="4">
-        <v>0</v>
+        <v>-23965</v>
       </c>
       <c r="AK38" s="4">
         <v>0</v>
       </c>
       <c r="AL38" s="4">
         <v>0</v>
       </c>
       <c r="AM38" s="4">
         <v>0</v>
       </c>
       <c r="AN38" s="4">
         <v>0</v>
       </c>
       <c r="AO38" s="4">
         <v>0</v>
       </c>
       <c r="AP38" s="4">
         <v>0</v>
       </c>
       <c r="AQ38" s="4">
         <v>0</v>
       </c>
       <c r="AR38" s="4">
         <v>0</v>
       </c>
       <c r="AS38" s="4">
         <v>0</v>
       </c>
-      <c r="AT38" s="40" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="AT38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU38" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="4"/>
       <c r="AW38" s="4">
         <v>0</v>
       </c>
       <c r="AX38" s="4">
         <v>0</v>
       </c>
       <c r="AZ38" s="4">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="BA38" s="4">
-        <v>0</v>
+        <v>8446</v>
       </c>
       <c r="BB38" s="4">
-        <v>0</v>
+        <v>-87860</v>
       </c>
       <c r="BC38" s="4">
-        <v>0</v>
+        <v>87860</v>
       </c>
       <c r="BD38" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE38" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
-        <v>149</v>
+        <v>148</v>
+      </c>
+      <c r="C39" s="4">
+        <v>0</v>
+      </c>
+      <c r="D39" s="4">
+        <v>0</v>
+      </c>
+      <c r="E39" s="4">
+        <v>0</v>
+      </c>
+      <c r="F39" s="4">
+        <v>0</v>
+      </c>
+      <c r="G39" s="4">
+        <v>0</v>
+      </c>
+      <c r="H39" s="4">
+        <v>0</v>
+      </c>
+      <c r="I39" s="4">
+        <v>0</v>
+      </c>
+      <c r="J39" s="4">
+        <v>0</v>
+      </c>
+      <c r="K39" s="4">
+        <v>0</v>
+      </c>
+      <c r="L39" s="4">
+        <v>0</v>
+      </c>
+      <c r="M39" s="4">
+        <v>0</v>
+      </c>
+      <c r="N39" s="4">
+        <v>0</v>
+      </c>
+      <c r="O39" s="4">
+        <v>0</v>
+      </c>
+      <c r="P39" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>0</v>
+      </c>
+      <c r="T39" s="4">
+        <v>0</v>
+      </c>
+      <c r="U39" s="4">
+        <v>0</v>
+      </c>
+      <c r="V39" s="4">
+        <v>0</v>
+      </c>
+      <c r="W39" s="4">
+        <v>0</v>
       </c>
       <c r="X39" s="6">
         <v>48028</v>
       </c>
       <c r="Y39" s="6">
         <v>79542</v>
       </c>
       <c r="Z39" s="6">
         <v>98024</v>
       </c>
       <c r="AA39" s="6">
         <v>0</v>
       </c>
-      <c r="AT39" s="40" t="s">
-        <v>148</v>
+      <c r="AC39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AP39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="4">
+        <v>0</v>
       </c>
       <c r="AU39" s="4">
         <v>48028</v>
       </c>
-      <c r="AV39" s="40" t="s">
-        <v>150</v>
+      <c r="AV39" s="4">
+        <v>31514</v>
       </c>
       <c r="AW39" s="4">
         <v>98024</v>
       </c>
       <c r="AX39" s="4">
         <v>-98024</v>
+      </c>
+      <c r="AZ39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE39" s="4">
+        <v>98024</v>
       </c>
     </row>
     <row r="40" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C40" s="4">
         <v>0</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
         <v>0</v>
       </c>
       <c r="J40" s="4">
         <v>0</v>
       </c>
@@ -18621,309 +19464,370 @@
       </c>
       <c r="T40" s="4">
         <v>0</v>
       </c>
       <c r="U40" s="4">
         <v>0</v>
       </c>
       <c r="V40" s="4">
         <v>0</v>
       </c>
       <c r="W40" s="4">
         <v>0</v>
       </c>
       <c r="X40" s="4">
         <v>0</v>
       </c>
       <c r="Y40" s="4">
         <v>0</v>
       </c>
       <c r="Z40" s="4">
         <v>-36453</v>
       </c>
       <c r="AA40" s="4">
         <v>-70851</v>
       </c>
+      <c r="AC40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AP40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="4">
+        <v>0</v>
+      </c>
       <c r="AT40" s="4">
         <v>0</v>
       </c>
       <c r="AU40" s="4">
         <v>0</v>
       </c>
+      <c r="AV40" s="4"/>
       <c r="AW40" s="4">
         <v>-36453</v>
       </c>
       <c r="AX40" s="4">
         <v>-34397</v>
       </c>
+      <c r="AZ40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BC40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BD40" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE40" s="4">
+        <v>-36453</v>
+      </c>
     </row>
     <row r="41" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="41" t="s">
-        <v>152</v>
+      <c r="B41" s="38" t="s">
+        <v>150</v>
       </c>
       <c r="C41" s="8">
         <v>11157</v>
       </c>
       <c r="D41" s="8">
-        <v>72189</v>
+        <v>67306</v>
       </c>
       <c r="E41" s="8">
-        <v>-36289</v>
+        <v>-41682</v>
       </c>
       <c r="F41" s="8">
-        <v>348285</v>
+        <v>346860</v>
       </c>
       <c r="G41" s="8">
-        <v>400996</v>
+        <v>398097</v>
       </c>
       <c r="H41" s="8">
-        <v>-466124</v>
+        <v>-471283</v>
       </c>
       <c r="I41" s="8">
         <v>67250</v>
       </c>
       <c r="J41" s="8">
         <v>563369</v>
       </c>
       <c r="K41" s="8">
         <v>-36249</v>
       </c>
       <c r="L41" s="8">
         <v>640561</v>
       </c>
       <c r="M41" s="8">
         <v>1449619</v>
       </c>
       <c r="N41" s="8">
         <v>1185267</v>
       </c>
       <c r="O41" s="8">
         <v>496295</v>
       </c>
       <c r="P41" s="8">
         <v>300600</v>
       </c>
       <c r="Q41" s="8">
         <v>320777</v>
       </c>
       <c r="R41" s="8">
         <v>1538207</v>
       </c>
       <c r="S41" s="8">
         <v>1620331</v>
       </c>
       <c r="T41" s="8">
-        <v>1838745</v>
+        <v>1835806</v>
       </c>
       <c r="U41" s="8">
         <v>1702095</v>
       </c>
       <c r="V41" s="8">
-        <v>-548900</v>
+        <v>-548901</v>
       </c>
       <c r="W41" s="8">
         <v>-879793</v>
       </c>
       <c r="X41" s="8">
         <v>-1094586</v>
       </c>
       <c r="Y41" s="8">
         <v>-279908</v>
       </c>
       <c r="Z41" s="8">
         <v>314528</v>
       </c>
       <c r="AA41" s="8">
         <v>-1164131</v>
       </c>
       <c r="AC41" s="8">
-        <v>348285</v>
+        <v>346860</v>
       </c>
       <c r="AD41" s="8">
-        <v>52711</v>
+        <v>51237</v>
       </c>
       <c r="AE41" s="8">
-        <v>-867119</v>
+        <v>-869379</v>
       </c>
       <c r="AF41" s="8">
-        <v>533374</v>
+        <v>538533</v>
       </c>
       <c r="AG41" s="8">
-        <v>589236</v>
+        <v>563369</v>
       </c>
       <c r="AH41" s="8">
-        <v>-576443</v>
+        <v>-599618</v>
       </c>
       <c r="AI41" s="8">
-        <v>691662</v>
+        <v>676809</v>
       </c>
       <c r="AJ41" s="8">
-        <v>833024</v>
+        <v>809059</v>
       </c>
       <c r="AK41" s="8">
         <v>1185267</v>
       </c>
       <c r="AL41" s="8">
         <v>-688972</v>
       </c>
       <c r="AM41" s="8">
         <v>-195695</v>
       </c>
       <c r="AN41" s="8">
         <v>20177</v>
       </c>
       <c r="AO41" s="8">
-        <v>1486083</v>
+        <v>1538207</v>
       </c>
       <c r="AP41" s="8">
-        <v>134248</v>
+        <v>82124</v>
       </c>
       <c r="AQ41" s="8">
-        <v>218414</v>
+        <v>215475</v>
       </c>
       <c r="AR41" s="8">
-        <v>-136650</v>
+        <v>-133711</v>
       </c>
       <c r="AS41" s="8">
-        <v>-548900</v>
+        <v>-548901</v>
       </c>
       <c r="AT41" s="8">
         <v>-330892</v>
       </c>
-      <c r="AU41" s="42">
+      <c r="AU41" s="39">
         <v>-214793</v>
       </c>
       <c r="AV41" s="8">
         <v>814678</v>
       </c>
       <c r="AW41" s="8">
         <v>314528</v>
       </c>
       <c r="AX41" s="8">
         <v>-1478658</v>
       </c>
       <c r="AZ41" s="8">
-        <v>-116478</v>
+        <v>-116988</v>
       </c>
       <c r="BA41" s="8">
-        <v>95093</v>
+        <v>100486</v>
       </c>
       <c r="BB41" s="8">
         <v>1470229</v>
       </c>
       <c r="BC41" s="8">
         <v>-1216702</v>
       </c>
       <c r="BD41" s="8">
         <v>1381318</v>
       </c>
       <c r="BE41" s="8">
-        <v>-2061545</v>
+        <v>-1449138</v>
       </c>
     </row>
     <row r="42" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="41" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="B42" s="38" t="s">
+        <v>151</v>
+      </c>
+      <c r="AW42" s="33"/>
+      <c r="AX42" s="33"/>
+      <c r="AZ42" s="33"/>
+      <c r="BA42" s="33"/>
+      <c r="BB42" s="33"/>
+      <c r="BC42" s="33"/>
+      <c r="BD42" s="33"/>
+      <c r="BE42" s="33"/>
     </row>
     <row r="43" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="27" t="s">
-        <v>154</v>
+      <c r="B43" s="25" t="s">
+        <v>152</v>
       </c>
       <c r="C43" s="4">
         <v>-109254</v>
       </c>
       <c r="D43" s="4">
         <v>-383316</v>
       </c>
       <c r="E43" s="4">
         <v>-1136347</v>
       </c>
       <c r="F43" s="4">
         <v>-280286</v>
       </c>
       <c r="G43" s="4">
         <v>-426715</v>
       </c>
       <c r="H43" s="4">
         <v>-507690</v>
       </c>
       <c r="I43" s="4">
         <v>-615111</v>
       </c>
       <c r="J43" s="4">
         <v>-143572</v>
       </c>
       <c r="K43" s="4">
         <v>-273294</v>
       </c>
       <c r="L43" s="4">
         <v>-396315</v>
       </c>
       <c r="M43" s="4">
         <v>-609335</v>
       </c>
       <c r="N43" s="4">
         <v>-282108</v>
       </c>
       <c r="O43" s="4">
         <v>-764164</v>
       </c>
-      <c r="P43" s="37">
+      <c r="P43" s="35">
         <v>-890809</v>
       </c>
       <c r="Q43" s="4">
         <v>-1243126</v>
       </c>
       <c r="R43" s="4">
         <v>-716737</v>
       </c>
       <c r="S43" s="4">
         <v>-533613</v>
       </c>
       <c r="T43" s="4">
         <v>-731477</v>
       </c>
       <c r="U43" s="4">
-        <v>-854514</v>
+        <v>-880359</v>
       </c>
       <c r="V43" s="4">
         <v>-101207</v>
       </c>
       <c r="W43" s="4">
         <v>-321644</v>
       </c>
       <c r="X43" s="4">
         <v>-413115</v>
       </c>
       <c r="Y43" s="4">
         <v>-528232</v>
       </c>
       <c r="Z43" s="4">
         <v>-200299</v>
       </c>
       <c r="AA43" s="4">
         <v>-429683</v>
       </c>
       <c r="AC43" s="4">
         <v>-280286</v>
       </c>
       <c r="AD43" s="4">
         <v>-146429</v>
       </c>
@@ -18942,143 +19846,143 @@
       <c r="AI43" s="4">
         <v>-123021</v>
       </c>
       <c r="AJ43" s="4">
         <v>-213020</v>
       </c>
       <c r="AK43" s="4">
         <v>-282108</v>
       </c>
       <c r="AL43" s="4">
         <v>-482056</v>
       </c>
       <c r="AM43" s="4">
         <v>-126645</v>
       </c>
       <c r="AN43" s="4">
         <v>-352317</v>
       </c>
       <c r="AO43" s="4">
         <v>-716737</v>
       </c>
       <c r="AP43" s="4">
         <v>183124</v>
       </c>
       <c r="AQ43" s="4">
-        <v>218414</v>
+        <v>-197864</v>
       </c>
       <c r="AR43" s="4">
-        <v>-123037</v>
+        <v>-148882</v>
       </c>
       <c r="AS43" s="4">
         <v>-101207</v>
       </c>
       <c r="AT43" s="4">
         <v>-220437</v>
       </c>
       <c r="AU43" s="4">
         <v>-91471</v>
       </c>
       <c r="AV43" s="4">
         <v>-115117</v>
       </c>
       <c r="AW43" s="4">
         <v>-200299</v>
       </c>
       <c r="AX43" s="4">
         <v>-229384</v>
       </c>
       <c r="AZ43" s="4">
         <v>-753031</v>
       </c>
       <c r="BA43" s="4">
         <v>521236</v>
       </c>
       <c r="BB43" s="4">
         <v>5776</v>
       </c>
       <c r="BC43" s="4">
         <v>-633791</v>
       </c>
       <c r="BD43" s="4">
-        <v>388612</v>
+        <v>362767</v>
       </c>
       <c r="BE43" s="4">
-        <v>326282</v>
+        <v>680060</v>
       </c>
     </row>
     <row r="44" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="37">
+      <c r="B44" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" s="35">
         <v>0</v>
       </c>
       <c r="D44" s="4">
         <v>0</v>
       </c>
       <c r="E44" s="4">
         <v>0</v>
       </c>
       <c r="F44" s="4">
         <v>0</v>
       </c>
       <c r="G44" s="4">
         <v>0</v>
       </c>
       <c r="H44" s="4">
         <v>0</v>
       </c>
       <c r="I44" s="4">
         <v>0</v>
       </c>
       <c r="J44" s="4">
         <v>0</v>
       </c>
       <c r="K44" s="4">
         <v>0</v>
       </c>
       <c r="L44" s="4">
         <v>0</v>
       </c>
       <c r="M44" s="4">
         <v>0</v>
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>295185</v>
       </c>
-      <c r="P44" s="37">
+      <c r="P44" s="35">
         <v>305177</v>
       </c>
       <c r="Q44" s="4">
         <v>574575</v>
       </c>
       <c r="R44" s="4">
-        <v>367</v>
+        <v>54397</v>
       </c>
       <c r="S44" s="4">
         <v>142030</v>
       </c>
       <c r="T44" s="4">
         <v>142030</v>
       </c>
       <c r="U44" s="4">
         <v>142030</v>
       </c>
       <c r="V44" s="4">
         <v>0</v>
       </c>
       <c r="W44" s="4">
         <v>0</v>
       </c>
       <c r="X44" s="4">
         <v>0</v>
       </c>
       <c r="Y44" s="4">
         <v>0</v>
       </c>
       <c r="Z44" s="4">
         <v>0</v>
       </c>
@@ -19100,142 +20004,142 @@
       <c r="AG44" s="4">
         <v>0</v>
       </c>
       <c r="AH44" s="4">
         <v>0</v>
       </c>
       <c r="AI44" s="4">
         <v>0</v>
       </c>
       <c r="AJ44" s="4">
         <v>0</v>
       </c>
       <c r="AK44" s="4">
         <v>0</v>
       </c>
       <c r="AL44" s="4">
         <v>295185</v>
       </c>
       <c r="AM44" s="4">
         <v>9992</v>
       </c>
       <c r="AN44" s="4">
         <v>269398</v>
       </c>
       <c r="AO44" s="4">
-        <v>367</v>
+        <v>54397</v>
       </c>
       <c r="AP44" s="4">
-        <v>141663</v>
+        <v>87633</v>
       </c>
       <c r="AQ44" s="4">
-        <v>-197864</v>
+        <v>0</v>
       </c>
       <c r="AR44" s="4">
         <v>0</v>
       </c>
       <c r="AS44" s="4">
         <v>0</v>
       </c>
       <c r="AT44" s="4">
         <v>0</v>
       </c>
       <c r="AU44" s="4">
         <v>0</v>
       </c>
       <c r="AV44" s="4">
         <v>0</v>
       </c>
       <c r="AW44" s="4">
         <v>0</v>
       </c>
       <c r="AX44" s="4">
         <v>0</v>
       </c>
       <c r="AZ44" s="4">
         <v>0</v>
       </c>
       <c r="BA44" s="4">
         <v>0</v>
       </c>
       <c r="BB44" s="4">
         <v>0</v>
       </c>
       <c r="BC44" s="4">
         <v>574575</v>
       </c>
       <c r="BD44" s="4">
         <v>-432545</v>
       </c>
       <c r="BE44" s="4">
         <v>-142030</v>
       </c>
     </row>
     <row r="45" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="27" t="s">
-        <v>156</v>
+      <c r="B45" s="25" t="s">
+        <v>154</v>
       </c>
       <c r="C45" s="4">
         <v>-15465</v>
       </c>
       <c r="D45" s="4">
         <v>-42862</v>
       </c>
       <c r="E45" s="4">
         <v>-65408</v>
       </c>
       <c r="F45" s="4">
         <v>-17131</v>
       </c>
       <c r="G45" s="4">
         <v>-36971</v>
       </c>
       <c r="H45" s="4">
         <v>-55060</v>
       </c>
       <c r="I45" s="4">
         <v>-72259</v>
       </c>
       <c r="J45" s="4">
         <v>-751</v>
       </c>
       <c r="K45" s="4">
         <v>-874</v>
       </c>
       <c r="L45" s="4">
         <v>-918</v>
       </c>
       <c r="M45" s="4">
         <v>-1499</v>
       </c>
       <c r="N45" s="4">
         <v>-58</v>
       </c>
       <c r="O45" s="4">
         <v>29030</v>
       </c>
-      <c r="P45" s="37">
+      <c r="P45" s="35">
         <v>95926</v>
       </c>
       <c r="Q45" s="4">
         <v>21621</v>
       </c>
       <c r="R45" s="4">
         <v>-15995</v>
       </c>
       <c r="S45" s="4">
         <v>-15995</v>
       </c>
       <c r="T45" s="4">
         <v>-15995</v>
       </c>
       <c r="U45" s="4">
         <v>-15995</v>
       </c>
       <c r="V45" s="4">
         <v>0</v>
       </c>
       <c r="W45" s="4">
         <v>0</v>
       </c>
       <c r="X45" s="4">
         <v>0</v>
@@ -19313,110 +20217,108 @@
         <v>0</v>
       </c>
       <c r="AX45" s="4">
         <v>0</v>
       </c>
       <c r="AZ45" s="4">
         <v>-22546</v>
       </c>
       <c r="BA45" s="4">
         <v>-6851</v>
       </c>
       <c r="BB45" s="4">
         <v>70760</v>
       </c>
       <c r="BC45" s="4">
         <v>23120</v>
       </c>
       <c r="BD45" s="4">
         <v>-37616</v>
       </c>
       <c r="BE45" s="4">
         <v>15995</v>
       </c>
     </row>
     <row r="46" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="37">
+      <c r="B46" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C46" s="35">
         <v>0</v>
       </c>
       <c r="D46" s="4">
         <v>-3536</v>
       </c>
       <c r="E46" s="4">
         <v>-7262</v>
       </c>
       <c r="F46" s="4">
         <v>-1114</v>
       </c>
       <c r="G46" s="4">
         <v>-1021</v>
       </c>
       <c r="H46" s="4">
         <v>-6191</v>
       </c>
       <c r="I46" s="4">
         <v>-4550</v>
       </c>
       <c r="J46" s="4">
         <v>-1143</v>
       </c>
       <c r="K46" s="4">
         <v>-3806</v>
       </c>
       <c r="L46" s="4">
         <v>-5164</v>
       </c>
       <c r="M46" s="4">
         <v>-7433</v>
       </c>
       <c r="N46" s="4">
         <v>0</v>
       </c>
       <c r="O46" s="4">
         <v>0</v>
       </c>
-      <c r="P46" s="37">
+      <c r="P46" s="35">
         <v>0</v>
       </c>
       <c r="Q46" s="4">
         <v>-14811</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="4">
         <v>0</v>
       </c>
-      <c r="U46" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="U46" s="4"/>
       <c r="V46" s="4">
         <v>0</v>
       </c>
       <c r="W46" s="4">
         <v>0</v>
       </c>
       <c r="X46" s="4">
         <v>0</v>
       </c>
       <c r="Y46" s="4">
         <v>0</v>
       </c>
       <c r="Z46" s="4">
         <v>0</v>
       </c>
       <c r="AA46" s="4">
         <v>0</v>
       </c>
       <c r="AC46" s="4">
         <v>-1114</v>
       </c>
       <c r="AD46" s="4">
         <v>93</v>
       </c>
       <c r="AE46" s="4">
@@ -19437,343 +20339,475 @@
       <c r="AJ46" s="4">
         <v>-2269</v>
       </c>
       <c r="AK46" s="4">
         <v>0</v>
       </c>
       <c r="AL46" s="4">
         <v>0</v>
       </c>
       <c r="AM46" s="4">
         <v>0</v>
       </c>
       <c r="AN46" s="4">
         <v>-14811</v>
       </c>
       <c r="AO46" s="4">
         <v>0</v>
       </c>
       <c r="AP46" s="4">
         <v>0</v>
       </c>
       <c r="AQ46" s="4">
         <v>0</v>
       </c>
       <c r="AR46" s="4">
-        <v>-25845</v>
+        <v>0</v>
       </c>
       <c r="AS46" s="4">
         <v>0</v>
       </c>
       <c r="AT46" s="4">
         <v>0</v>
       </c>
       <c r="AU46" s="4">
         <v>0</v>
       </c>
       <c r="AV46" s="4">
         <v>0</v>
       </c>
       <c r="AW46" s="4">
         <v>0</v>
       </c>
       <c r="AX46" s="4">
         <v>0</v>
       </c>
       <c r="AZ46" s="4">
         <v>-3726</v>
       </c>
       <c r="BA46" s="4">
-        <v>0</v>
+        <v>2712</v>
       </c>
       <c r="BB46" s="4">
         <v>-2883</v>
       </c>
       <c r="BC46" s="4">
         <v>-7378</v>
       </c>
       <c r="BD46" s="4">
-        <v>-11034</v>
+        <v>14811</v>
       </c>
       <c r="BE46" s="4">
-        <v>25845</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B47" s="27" t="s">
-        <v>158</v>
+      <c r="B47" s="25" t="s">
+        <v>156</v>
       </c>
       <c r="C47" s="4">
         <v>-207121</v>
       </c>
       <c r="D47" s="4">
         <v>0</v>
       </c>
       <c r="E47" s="4">
         <v>0</v>
       </c>
       <c r="F47" s="4">
         <v>0</v>
       </c>
       <c r="G47" s="4">
         <v>0</v>
       </c>
       <c r="H47" s="4">
         <v>0</v>
       </c>
       <c r="I47" s="4">
         <v>0</v>
       </c>
       <c r="J47" s="4">
         <v>0</v>
       </c>
       <c r="K47" s="4">
         <v>0</v>
       </c>
       <c r="L47" s="4">
-        <v>-276760</v>
+        <v>0</v>
       </c>
       <c r="M47" s="4">
-        <v>-276760</v>
+        <v>0</v>
       </c>
       <c r="N47" s="4">
         <v>0</v>
       </c>
       <c r="O47" s="4">
         <v>0</v>
       </c>
-      <c r="P47" s="37">
+      <c r="P47" s="35">
         <v>0</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>11096</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="4">
-        <v>-5953</v>
+        <v>0</v>
       </c>
       <c r="U47" s="4">
         <v>0</v>
       </c>
       <c r="V47" s="4">
         <v>0</v>
       </c>
       <c r="W47" s="4">
         <v>0</v>
       </c>
       <c r="X47" s="4">
         <v>0</v>
       </c>
       <c r="Y47" s="4">
         <v>99554</v>
       </c>
       <c r="Z47" s="4">
         <v>0</v>
       </c>
       <c r="AA47" s="4">
         <v>0</v>
       </c>
       <c r="AC47" s="4">
         <v>0</v>
       </c>
       <c r="AD47" s="4">
         <v>0</v>
       </c>
       <c r="AE47" s="4">
         <v>0</v>
       </c>
       <c r="AF47" s="4">
         <v>0</v>
       </c>
       <c r="AG47" s="4">
         <v>0</v>
       </c>
       <c r="AH47" s="4">
         <v>0</v>
       </c>
       <c r="AI47" s="4">
-        <v>-276760</v>
+        <v>0</v>
       </c>
       <c r="AJ47" s="4">
         <v>0</v>
       </c>
       <c r="AK47" s="4">
         <v>0</v>
       </c>
       <c r="AL47" s="4">
         <v>0</v>
       </c>
       <c r="AM47" s="4">
         <v>0</v>
       </c>
       <c r="AN47" s="4">
-        <v>11096</v>
+        <v>0</v>
       </c>
       <c r="AO47" s="4">
-        <v>11096</v>
+        <v>0</v>
       </c>
       <c r="AP47" s="4">
-        <v>-11096</v>
+        <v>0</v>
       </c>
       <c r="AQ47" s="4">
         <v>0</v>
       </c>
       <c r="AR47" s="4">
-        <v>5953</v>
+        <v>0</v>
       </c>
       <c r="AS47" s="4">
         <v>0</v>
       </c>
       <c r="AT47" s="4">
         <v>0</v>
       </c>
       <c r="AU47" s="4">
         <v>0</v>
       </c>
       <c r="AV47" s="4">
         <v>99554</v>
       </c>
       <c r="AW47" s="4">
         <v>0</v>
       </c>
       <c r="AX47" s="4">
         <v>0</v>
       </c>
       <c r="AZ47" s="4">
         <v>0</v>
       </c>
       <c r="BA47" s="4">
         <v>0</v>
       </c>
       <c r="BB47" s="4">
-        <v>-276760</v>
+        <v>0</v>
       </c>
       <c r="BC47" s="4">
-        <v>276760</v>
+        <v>0</v>
       </c>
       <c r="BD47" s="4">
         <v>0</v>
       </c>
       <c r="BE47" s="4">
-        <v>99554</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="27" t="s">
-        <v>159</v>
+      <c r="B48" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C48" s="35">
+        <v>0</v>
+      </c>
+      <c r="D48" s="35">
+        <v>0</v>
+      </c>
+      <c r="E48" s="35">
+        <v>0</v>
+      </c>
+      <c r="F48" s="35">
+        <v>0</v>
+      </c>
+      <c r="G48" s="35">
+        <v>0</v>
+      </c>
+      <c r="H48" s="35">
+        <v>0</v>
+      </c>
+      <c r="I48" s="35">
+        <v>0</v>
+      </c>
+      <c r="J48" s="35">
+        <v>0</v>
+      </c>
+      <c r="K48" s="35">
+        <v>0</v>
+      </c>
+      <c r="L48" s="35">
+        <v>-276760</v>
+      </c>
+      <c r="M48" s="35">
+        <v>-276760</v>
+      </c>
+      <c r="N48" s="35">
+        <v>0</v>
+      </c>
+      <c r="O48" s="35">
+        <v>0</v>
+      </c>
+      <c r="P48" s="35">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="35">
+        <v>0</v>
+      </c>
+      <c r="R48" s="35">
+        <v>11096</v>
+      </c>
+      <c r="S48" s="35">
+        <v>0</v>
+      </c>
+      <c r="T48" s="35">
+        <v>-5953</v>
+      </c>
+      <c r="U48" s="35">
+        <v>0</v>
+      </c>
+      <c r="V48" s="35">
+        <v>0</v>
+      </c>
+      <c r="W48" s="35">
+        <v>0</v>
       </c>
       <c r="X48" s="4">
         <v>0</v>
       </c>
       <c r="Y48" s="4">
         <v>0</v>
       </c>
       <c r="Z48" s="4">
         <v>0</v>
       </c>
       <c r="AA48" s="4">
         <v>268370</v>
       </c>
+      <c r="AC48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI48" s="4">
+        <v>-276760</v>
+      </c>
+      <c r="AJ48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AM48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN48" s="4">
+        <v>11096</v>
+      </c>
+      <c r="AO48" s="4">
+        <v>11096</v>
+      </c>
+      <c r="AP48" s="4">
+        <v>-11096</v>
+      </c>
+      <c r="AQ48" s="4">
+        <v>-5953</v>
+      </c>
+      <c r="AR48" s="4">
+        <v>5953</v>
+      </c>
+      <c r="AS48" s="4">
+        <v>0</v>
+      </c>
       <c r="AT48" s="4">
         <v>0</v>
       </c>
       <c r="AU48" s="4">
         <v>0</v>
       </c>
       <c r="AV48" s="4">
         <v>0</v>
       </c>
       <c r="AW48" s="4">
         <v>0</v>
       </c>
       <c r="AX48" s="4">
         <v>268370</v>
       </c>
+      <c r="AZ48" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="4">
+        <v>0</v>
+      </c>
+      <c r="BB48" s="4">
+        <v>-276760</v>
+      </c>
+      <c r="BC48" s="4">
+        <v>276760</v>
+      </c>
+      <c r="BD48" s="4">
+        <v>0</v>
+      </c>
       <c r="BE48" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="27" t="s">
-        <v>160</v>
+      <c r="B49" s="25" t="s">
+        <v>158</v>
       </c>
       <c r="C49" s="4">
         <v>-12252</v>
       </c>
       <c r="D49" s="4">
         <v>192617</v>
       </c>
       <c r="E49" s="4">
         <v>-62772</v>
       </c>
       <c r="F49" s="4">
         <v>79545</v>
       </c>
       <c r="G49" s="4">
         <v>79505</v>
       </c>
       <c r="H49" s="4">
         <v>-2697772</v>
       </c>
       <c r="I49" s="4">
         <v>-3011242</v>
       </c>
       <c r="J49" s="4">
         <v>8630</v>
       </c>
       <c r="K49" s="4">
         <v>18768</v>
       </c>
       <c r="L49" s="4">
         <v>30319</v>
       </c>
       <c r="M49" s="4">
         <v>-96476</v>
       </c>
       <c r="N49" s="4">
         <v>138371</v>
       </c>
       <c r="O49" s="4">
         <v>138371</v>
       </c>
-      <c r="P49" s="37">
+      <c r="P49" s="35">
         <v>-1459782</v>
       </c>
       <c r="Q49" s="4">
         <v>-1895651</v>
       </c>
       <c r="R49" s="4">
         <v>-19662</v>
       </c>
       <c r="S49" s="4">
         <v>26458</v>
       </c>
+      <c r="T49">
+        <v>2363049</v>
+      </c>
       <c r="U49" s="4">
         <v>-1258023</v>
       </c>
       <c r="V49" s="4">
         <v>-296952</v>
       </c>
       <c r="W49" s="4">
         <v>-254195</v>
       </c>
       <c r="X49" s="4">
         <v>-843425</v>
       </c>
       <c r="Y49" s="4">
         <v>-1361784</v>
       </c>
       <c r="Z49" s="4">
         <v>-568843</v>
       </c>
       <c r="AA49" s="4">
         <v>-249681</v>
       </c>
       <c r="AC49" s="4">
         <v>79545</v>
       </c>
       <c r="AD49" s="4">
@@ -19794,149 +20828,149 @@
       <c r="AI49" s="4">
         <v>11551</v>
       </c>
       <c r="AJ49" s="4">
         <v>-126795</v>
       </c>
       <c r="AK49" s="4">
         <v>138371</v>
       </c>
       <c r="AL49" s="4">
         <v>0</v>
       </c>
       <c r="AM49" s="4">
         <v>-1598153</v>
       </c>
       <c r="AN49" s="4">
         <v>1459782</v>
       </c>
       <c r="AO49" s="4">
         <v>-19662</v>
       </c>
       <c r="AP49" s="4">
         <v>46120</v>
       </c>
       <c r="AQ49" s="4">
-        <v>0</v>
+        <v>2336591</v>
       </c>
       <c r="AR49" s="4">
-        <v>-3620806</v>
+        <v>-3621072</v>
       </c>
       <c r="AS49" s="4">
         <v>-296952</v>
       </c>
       <c r="AT49" s="4">
         <v>42757</v>
       </c>
       <c r="AU49" s="4">
         <v>-589230</v>
       </c>
       <c r="AV49" s="4">
         <v>-518359</v>
       </c>
       <c r="AW49" s="4">
         <v>-568843</v>
       </c>
       <c r="AX49" s="4">
         <v>319162</v>
       </c>
       <c r="AZ49" s="4">
         <v>-255389</v>
       </c>
       <c r="BA49" s="4">
         <v>-2948470</v>
       </c>
       <c r="BB49" s="4">
         <v>2914766</v>
       </c>
       <c r="BC49" s="4">
         <v>-1799175</v>
       </c>
       <c r="BD49" s="4">
         <v>637628</v>
       </c>
       <c r="BE49" s="4">
-        <v>-103761</v>
+        <v>689180</v>
       </c>
     </row>
     <row r="50" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="27" t="s">
-        <v>161</v>
+      <c r="B50" s="25" t="s">
+        <v>159</v>
       </c>
       <c r="C50" s="4">
         <v>0</v>
       </c>
       <c r="D50" s="4">
         <v>0</v>
       </c>
       <c r="E50" s="4">
         <v>0</v>
       </c>
       <c r="F50" s="4">
         <v>0</v>
       </c>
       <c r="G50" s="4">
         <v>0</v>
       </c>
       <c r="H50" s="4">
         <v>0</v>
       </c>
       <c r="I50" s="4">
         <v>0</v>
       </c>
       <c r="J50" s="4">
         <v>0</v>
       </c>
       <c r="K50" s="4">
         <v>0</v>
       </c>
       <c r="L50" s="4">
         <v>0</v>
       </c>
       <c r="M50" s="4">
         <v>0</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
         <v>0</v>
       </c>
-      <c r="P50" s="37">
+      <c r="P50" s="35">
         <v>0</v>
       </c>
       <c r="Q50" s="4">
         <v>522081</v>
       </c>
       <c r="R50" s="4">
         <v>1236775</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="4">
-        <v>2363049</v>
+        <v>0</v>
       </c>
       <c r="U50" s="4">
         <v>5182113</v>
       </c>
       <c r="V50" s="4">
         <v>720394</v>
       </c>
       <c r="W50" s="4">
         <v>1007556</v>
       </c>
       <c r="X50" s="4">
         <v>1329825</v>
       </c>
       <c r="Y50" s="4">
         <v>2067933</v>
       </c>
       <c r="Z50" s="4">
         <v>458468</v>
       </c>
       <c r="AA50" s="4">
         <v>179354</v>
       </c>
       <c r="AC50" s="4">
         <v>0</v>
       </c>
@@ -19957,137 +20991,135 @@
       </c>
       <c r="AI50" s="4">
         <v>0</v>
       </c>
       <c r="AJ50" s="4">
         <v>0</v>
       </c>
       <c r="AK50" s="4">
         <v>0</v>
       </c>
       <c r="AL50" s="4">
         <v>0</v>
       </c>
       <c r="AM50" s="4">
         <v>0</v>
       </c>
       <c r="AN50" s="4">
         <v>522081</v>
       </c>
       <c r="AO50" s="4">
         <v>1236775</v>
       </c>
       <c r="AP50" s="4">
         <v>-1236775</v>
       </c>
-      <c r="AQ50" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ50" s="4"/>
       <c r="AR50" s="4">
         <v>5182113</v>
       </c>
       <c r="AS50" s="4">
         <v>720394</v>
       </c>
       <c r="AT50" s="4">
         <v>287162</v>
       </c>
       <c r="AU50" s="4">
         <v>322269</v>
       </c>
       <c r="AV50" s="4">
         <v>738108</v>
       </c>
       <c r="AW50" s="4">
         <v>458468</v>
       </c>
       <c r="AX50" s="4">
         <v>-279114</v>
       </c>
       <c r="AZ50" s="4">
         <v>0</v>
       </c>
       <c r="BA50" s="4">
         <v>0</v>
       </c>
       <c r="BB50" s="4">
         <v>0</v>
       </c>
       <c r="BC50" s="4">
         <v>522081</v>
       </c>
       <c r="BD50" s="4">
         <v>4660032</v>
       </c>
       <c r="BE50" s="4">
-        <v>-3114180</v>
+        <v>-4723645</v>
       </c>
     </row>
     <row r="51" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="27" t="s">
-        <v>162</v>
+      <c r="B51" s="25" t="s">
+        <v>160</v>
       </c>
       <c r="C51" s="4">
         <v>-537</v>
       </c>
       <c r="D51" s="4">
         <v>-6948</v>
       </c>
       <c r="E51" s="4">
         <v>-53356</v>
       </c>
       <c r="F51" s="4">
         <v>-589716</v>
       </c>
       <c r="G51" s="4">
         <v>-175226</v>
       </c>
       <c r="H51" s="4">
         <v>-28066</v>
       </c>
       <c r="I51" s="4">
         <v>46942</v>
       </c>
       <c r="J51" s="4">
         <v>-142229</v>
       </c>
       <c r="K51" s="4">
         <v>-86741</v>
       </c>
       <c r="L51" s="4">
         <v>-63776</v>
       </c>
       <c r="M51" s="4">
         <v>-371647</v>
       </c>
       <c r="N51" s="4">
         <v>41086</v>
       </c>
       <c r="O51" s="4">
         <v>-1668125</v>
       </c>
-      <c r="P51" s="37">
+      <c r="P51" s="35">
         <v>0</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>1473133</v>
       </c>
       <c r="T51" s="4">
         <v>0</v>
       </c>
       <c r="U51" s="4">
         <v>0</v>
       </c>
       <c r="V51" s="4">
         <v>0</v>
       </c>
       <c r="W51" s="4">
         <v>0</v>
       </c>
       <c r="X51" s="4">
         <v>0</v>
@@ -20122,136 +21154,136 @@
       <c r="AI51" s="4">
         <v>22965</v>
       </c>
       <c r="AJ51" s="4">
         <v>-307871</v>
       </c>
       <c r="AK51" s="4">
         <v>41086</v>
       </c>
       <c r="AL51" s="4">
         <v>-1709211</v>
       </c>
       <c r="AM51" s="4">
         <v>1668125</v>
       </c>
       <c r="AN51" s="4">
         <v>0</v>
       </c>
       <c r="AO51" s="4">
         <v>0</v>
       </c>
       <c r="AP51" s="4">
         <v>1473133</v>
       </c>
       <c r="AQ51" s="4">
-        <v>2336325</v>
+        <v>-1473133</v>
       </c>
       <c r="AR51" s="4">
         <v>0</v>
       </c>
       <c r="AS51" s="4">
         <v>0</v>
       </c>
       <c r="AT51" s="4">
         <v>0</v>
       </c>
       <c r="AU51" s="4">
         <v>0</v>
       </c>
       <c r="AV51" s="4">
         <v>0</v>
       </c>
       <c r="AW51" s="4">
         <v>0</v>
       </c>
       <c r="AX51" s="4">
         <v>0</v>
       </c>
       <c r="AZ51" s="4">
         <v>-46408</v>
       </c>
       <c r="BA51" s="4">
         <v>100298</v>
       </c>
       <c r="BB51" s="4">
         <v>-418589</v>
       </c>
       <c r="BC51" s="4">
         <v>371647</v>
       </c>
       <c r="BD51" s="4">
         <v>0</v>
       </c>
       <c r="BE51" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="27" t="s">
-        <v>163</v>
+      <c r="B52" s="25" t="s">
+        <v>161</v>
       </c>
       <c r="C52" s="4">
         <v>0</v>
       </c>
       <c r="D52" s="4">
         <v>0</v>
       </c>
       <c r="E52" s="4">
         <v>-9918</v>
       </c>
       <c r="F52" s="4">
         <v>0</v>
       </c>
       <c r="G52" s="4">
         <v>3659</v>
       </c>
       <c r="H52" s="4">
         <v>5166</v>
       </c>
       <c r="I52" s="4">
         <v>4742</v>
       </c>
       <c r="J52" s="4">
         <v>-848</v>
       </c>
       <c r="K52" s="4">
         <v>-1238</v>
       </c>
       <c r="L52" s="4">
         <v>-2301</v>
       </c>
       <c r="M52" s="4">
         <v>-2724</v>
       </c>
       <c r="N52" s="4">
         <v>213</v>
       </c>
       <c r="O52" s="4">
         <v>-10666</v>
       </c>
-      <c r="P52" s="37">
+      <c r="P52" s="35">
         <v>0</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="4">
         <v>0</v>
       </c>
       <c r="U52" s="4">
         <v>0</v>
       </c>
       <c r="V52" s="4">
         <v>0</v>
       </c>
       <c r="W52" s="4">
         <v>0</v>
       </c>
       <c r="X52" s="4">
         <v>0</v>
@@ -20329,497 +21361,457 @@
         <v>0</v>
       </c>
       <c r="AX52" s="4">
         <v>0</v>
       </c>
       <c r="AZ52" s="4">
         <v>-9918</v>
       </c>
       <c r="BA52" s="4">
         <v>14660</v>
       </c>
       <c r="BB52" s="4">
         <v>-7466</v>
       </c>
       <c r="BC52" s="4">
         <v>2724</v>
       </c>
       <c r="BD52" s="4">
         <v>0</v>
       </c>
       <c r="BE52" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:57" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="27" t="s">
-        <v>164</v>
+      <c r="B53" s="25" t="s">
+        <v>162</v>
       </c>
       <c r="C53" s="4">
         <v>0</v>
       </c>
       <c r="D53" s="4">
         <v>0</v>
       </c>
       <c r="E53" s="4">
         <v>0</v>
       </c>
       <c r="F53" s="4">
         <v>0</v>
       </c>
       <c r="G53" s="4">
         <v>-77</v>
       </c>
       <c r="H53" s="4">
         <v>-79</v>
       </c>
       <c r="I53" s="4">
         <v>0</v>
       </c>
       <c r="J53" s="4">
         <v>0</v>
       </c>
       <c r="K53" s="4">
         <v>0</v>
       </c>
       <c r="L53" s="4">
         <v>0</v>
       </c>
       <c r="M53" s="4">
         <v>0</v>
       </c>
       <c r="N53" s="4">
         <v>0</v>
       </c>
       <c r="O53" s="4">
         <v>0</v>
       </c>
-      <c r="P53" s="37">
+      <c r="P53" s="35">
         <v>0</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="4">
         <v>0</v>
       </c>
       <c r="U53" s="4">
         <v>0</v>
       </c>
       <c r="V53" s="4">
         <v>0</v>
       </c>
       <c r="W53" s="4">
         <v>0</v>
       </c>
       <c r="X53" s="4">
         <v>0</v>
       </c>
       <c r="Y53" s="4">
         <v>0</v>
       </c>
       <c r="Z53" s="4">
         <v>0</v>
       </c>
       <c r="AA53" s="4">
         <v>0</v>
       </c>
       <c r="AC53" s="4">
         <v>0</v>
       </c>
       <c r="AD53" s="4">
-        <v>0</v>
+        <v>-77</v>
       </c>
       <c r="AE53" s="4">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="AF53" s="4">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="AG53" s="4">
         <v>0</v>
       </c>
       <c r="AH53" s="4">
         <v>0</v>
       </c>
       <c r="AI53" s="4">
         <v>0</v>
       </c>
       <c r="AJ53" s="4">
         <v>0</v>
       </c>
       <c r="AK53" s="4">
         <v>0</v>
       </c>
       <c r="AL53" s="4">
         <v>0</v>
       </c>
       <c r="AM53" s="4">
         <v>0</v>
       </c>
       <c r="AN53" s="4">
         <v>0</v>
       </c>
       <c r="AO53" s="4">
         <v>0</v>
       </c>
       <c r="AP53" s="4">
         <v>0</v>
       </c>
       <c r="AQ53" s="4">
         <v>0</v>
       </c>
       <c r="AR53" s="4">
         <v>0</v>
       </c>
       <c r="AS53" s="4">
         <v>0</v>
       </c>
-      <c r="AT53" s="40" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="AT53" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="4">
+        <v>0</v>
       </c>
       <c r="AW53" s="4">
         <v>0</v>
       </c>
       <c r="AX53" s="4">
         <v>0</v>
       </c>
       <c r="AZ53" s="4">
         <v>0</v>
       </c>
       <c r="BA53" s="4">
         <v>0</v>
       </c>
       <c r="BB53" s="4">
         <v>0</v>
       </c>
       <c r="BC53" s="4">
         <v>0</v>
       </c>
       <c r="BD53" s="4">
+        <v>0</v>
+      </c>
+      <c r="BE53" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="7" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C54" s="8">
         <v>-344629</v>
       </c>
       <c r="D54" s="8">
         <v>-244045</v>
       </c>
       <c r="E54" s="8">
         <v>-1335063</v>
       </c>
       <c r="F54" s="8">
         <v>-808702</v>
       </c>
       <c r="G54" s="8">
         <v>-556845</v>
       </c>
       <c r="H54" s="8">
         <v>-3289692</v>
       </c>
       <c r="I54" s="8">
         <v>-3651478</v>
       </c>
       <c r="J54" s="8">
         <v>-279913</v>
       </c>
       <c r="K54" s="8">
         <v>-347185</v>
       </c>
       <c r="L54" s="8">
         <v>-714915</v>
       </c>
       <c r="M54" s="8">
         <v>-1365874</v>
       </c>
       <c r="N54" s="8">
         <v>-102496</v>
       </c>
       <c r="O54" s="8">
         <v>-1980369</v>
       </c>
       <c r="P54" s="8">
         <v>-1949488</v>
       </c>
       <c r="Q54" s="8">
-        <v>-2032513</v>
+        <v>-2035311</v>
       </c>
       <c r="R54" s="8">
         <v>549874</v>
       </c>
       <c r="S54" s="8">
         <v>1092013</v>
       </c>
       <c r="T54" s="8">
-        <v>1751388</v>
+        <v>1751654</v>
       </c>
       <c r="U54" s="8">
         <v>3169766</v>
       </c>
       <c r="V54" s="8">
         <v>322235</v>
       </c>
       <c r="W54" s="8">
         <v>431717</v>
       </c>
       <c r="X54" s="8">
         <v>73285</v>
       </c>
       <c r="Y54" s="8">
         <v>277471</v>
       </c>
       <c r="Z54" s="8">
         <v>-310674</v>
       </c>
       <c r="AA54" s="8">
         <v>-231640</v>
       </c>
       <c r="AC54" s="8">
         <v>-808702</v>
       </c>
       <c r="AD54" s="8">
-        <v>251934</v>
+        <v>251857</v>
       </c>
       <c r="AE54" s="8">
-        <v>-2732845</v>
+        <v>-2732847</v>
       </c>
       <c r="AF54" s="8">
-        <v>-361865</v>
+        <v>-361786</v>
       </c>
       <c r="AG54" s="8">
         <v>-279913</v>
       </c>
       <c r="AH54" s="8">
         <v>-67272</v>
       </c>
       <c r="AI54" s="8">
         <v>-367730</v>
       </c>
       <c r="AJ54" s="8">
         <v>-650959</v>
       </c>
       <c r="AK54" s="8">
         <v>-102496</v>
       </c>
       <c r="AL54" s="8">
         <v>-1877873</v>
       </c>
       <c r="AM54" s="8">
         <v>30881</v>
       </c>
       <c r="AN54" s="8">
         <v>1820924</v>
       </c>
       <c r="AO54" s="8">
-        <v>495844</v>
+        <v>549874</v>
       </c>
       <c r="AP54" s="8">
-        <v>596169</v>
+        <v>542139</v>
       </c>
       <c r="AQ54" s="8">
-        <v>2350922</v>
+        <v>659641</v>
       </c>
       <c r="AR54" s="8">
-        <v>1418378</v>
+        <v>1418112</v>
       </c>
       <c r="AS54" s="8">
         <v>322235</v>
       </c>
       <c r="AT54" s="8">
         <v>109482</v>
       </c>
       <c r="AU54" s="8">
         <v>-358432</v>
       </c>
       <c r="AV54" s="8">
         <v>204186</v>
       </c>
       <c r="AW54" s="8">
         <v>-310674</v>
       </c>
       <c r="AX54" s="8">
         <v>79034</v>
       </c>
       <c r="AZ54" s="8">
         <v>-1091018</v>
       </c>
       <c r="BA54" s="8">
-        <v>-2319127</v>
+        <v>-2316415</v>
       </c>
       <c r="BB54" s="8">
         <v>2285604</v>
       </c>
       <c r="BC54" s="8">
-        <v>-666639</v>
+        <v>-669437</v>
       </c>
       <c r="BD54" s="8">
-        <v>5202279</v>
+        <v>5205077</v>
       </c>
       <c r="BE54" s="8">
-        <v>-2892295</v>
+        <v>-3480440</v>
       </c>
     </row>
     <row r="55" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="7" t="s">
-        <v>167</v>
-[...53 lines deleted...]
-      <c r="AU55" s="36"/>
+        <v>164</v>
+      </c>
+      <c r="AC55" s="8"/>
+      <c r="AD55" s="8"/>
+      <c r="AE55" s="8"/>
+      <c r="AF55" s="8"/>
+      <c r="AG55" s="8"/>
+      <c r="AH55" s="8"/>
+      <c r="AI55" s="40"/>
+      <c r="AJ55" s="40"/>
+      <c r="AK55" s="40"/>
+      <c r="AL55" s="8"/>
+      <c r="AM55" s="8"/>
+      <c r="AN55" s="8"/>
+      <c r="AO55" s="8"/>
+      <c r="AP55" s="8"/>
+      <c r="AQ55" s="8"/>
+      <c r="AR55" s="8"/>
+      <c r="AS55" s="8"/>
+      <c r="AT55" s="34"/>
+      <c r="AU55" s="34"/>
       <c r="AW55" s="4">
         <v>0</v>
       </c>
       <c r="AX55" s="4">
         <v>0</v>
       </c>
-      <c r="AZ55" s="8">
-[...13 lines deleted...]
-      </c>
+      <c r="AZ55" s="4"/>
+      <c r="BA55" s="4"/>
+      <c r="BB55" s="4"/>
+      <c r="BC55" s="4"/>
+      <c r="BD55" s="4"/>
+      <c r="BE55" s="4"/>
     </row>
     <row r="56" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="27" t="s">
-        <v>168</v>
+      <c r="B56" s="25" t="s">
+        <v>165</v>
       </c>
       <c r="C56" s="4">
         <v>280224</v>
       </c>
       <c r="D56" s="4">
         <v>257821</v>
       </c>
       <c r="E56" s="4">
         <v>1833282</v>
       </c>
       <c r="F56" s="4">
         <v>575453</v>
       </c>
       <c r="G56" s="4">
         <v>671186</v>
       </c>
       <c r="H56" s="4">
         <v>6368059</v>
       </c>
       <c r="I56" s="4">
         <v>6963799</v>
       </c>
       <c r="J56" s="4">
         <v>80000</v>
       </c>
       <c r="K56" s="4">
         <v>820848</v>
       </c>
       <c r="L56" s="4">
         <v>1319440</v>
       </c>
       <c r="M56" s="4">
         <v>2627332</v>
       </c>
       <c r="N56" s="4">
         <v>1294711</v>
       </c>
       <c r="O56" s="4">
         <v>3184638</v>
       </c>
-      <c r="P56" s="37">
+      <c r="P56" s="35">
         <v>3311587</v>
       </c>
       <c r="Q56" s="4">
         <v>4199271</v>
       </c>
       <c r="R56" s="4">
         <v>2330852</v>
       </c>
       <c r="S56" s="4">
         <v>2408825</v>
       </c>
       <c r="T56" s="4">
         <v>3696923</v>
       </c>
       <c r="U56" s="4">
         <v>7530453</v>
       </c>
       <c r="V56" s="4">
         <v>71669</v>
       </c>
       <c r="W56" s="4">
         <v>418646</v>
       </c>
       <c r="X56" s="4">
         <v>418025</v>
@@ -20854,95 +21846,95 @@
       <c r="AI56" s="4">
         <v>498592</v>
       </c>
       <c r="AJ56" s="4">
         <v>1307892</v>
       </c>
       <c r="AK56" s="4">
         <v>1294711</v>
       </c>
       <c r="AL56" s="4">
         <v>1889927</v>
       </c>
       <c r="AM56" s="4">
         <v>126949</v>
       </c>
       <c r="AN56" s="4">
         <v>887684</v>
       </c>
       <c r="AO56" s="4">
         <v>2330852</v>
       </c>
       <c r="AP56" s="4">
         <v>77973</v>
       </c>
       <c r="AQ56" s="4">
-        <v>0</v>
+        <v>1288098</v>
       </c>
       <c r="AR56" s="4">
         <v>3833530</v>
       </c>
       <c r="AS56" s="4">
         <v>71669</v>
       </c>
       <c r="AT56" s="4">
         <v>346977</v>
       </c>
       <c r="AU56" s="4">
         <v>-621</v>
       </c>
       <c r="AV56" s="4">
         <v>582747</v>
       </c>
       <c r="AW56" s="4">
         <v>3577923</v>
       </c>
       <c r="AX56" s="4">
         <v>566284</v>
       </c>
       <c r="AZ56" s="4">
         <v>1575461</v>
       </c>
       <c r="BA56" s="4">
         <v>5130517</v>
       </c>
       <c r="BB56" s="4">
         <v>-4336467</v>
       </c>
       <c r="BC56" s="4">
         <v>1571939</v>
       </c>
       <c r="BD56" s="4">
         <v>3331182</v>
       </c>
       <c r="BE56" s="4">
-        <v>-6529681</v>
+        <v>-3952530</v>
       </c>
     </row>
     <row r="57" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="27" t="s">
-        <v>169</v>
+      <c r="B57" s="25" t="s">
+        <v>166</v>
       </c>
       <c r="C57" s="4">
         <v>-2000</v>
       </c>
       <c r="D57" s="4">
         <v>-28581</v>
       </c>
       <c r="E57" s="4">
         <v>-68291</v>
       </c>
       <c r="F57" s="4">
         <v>-194624</v>
       </c>
       <c r="G57" s="4">
         <v>-325700</v>
       </c>
       <c r="H57" s="4">
         <v>-2279823</v>
       </c>
       <c r="I57" s="4">
         <v>-2690840</v>
       </c>
       <c r="J57" s="4">
         <v>-159130</v>
       </c>
@@ -21018,136 +22010,136 @@
       <c r="AI57" s="4">
         <v>-14290</v>
       </c>
       <c r="AJ57" s="4">
         <v>-462417</v>
       </c>
       <c r="AK57" s="4">
         <v>-520174</v>
       </c>
       <c r="AL57" s="4">
         <v>-322765</v>
       </c>
       <c r="AM57" s="4">
         <v>-457801</v>
       </c>
       <c r="AN57" s="4">
         <v>-288776</v>
       </c>
       <c r="AO57" s="4">
         <v>-2191672</v>
       </c>
       <c r="AP57" s="4">
         <v>-1528508</v>
       </c>
       <c r="AQ57" s="4">
-        <v>659375</v>
+        <v>-1693624</v>
       </c>
       <c r="AR57" s="4">
         <v>-3746135</v>
       </c>
       <c r="AS57" s="4">
         <v>-259144</v>
       </c>
       <c r="AT57" s="4">
         <v>-283019</v>
       </c>
       <c r="AU57" s="4">
         <v>-839381</v>
       </c>
       <c r="AV57" s="4">
         <v>-1029009</v>
       </c>
       <c r="AW57" s="4">
         <v>-1528499</v>
       </c>
       <c r="AX57" s="4">
         <v>-570033</v>
       </c>
       <c r="AZ57" s="4">
         <v>-39710</v>
       </c>
       <c r="BA57" s="4">
         <v>-2622549</v>
       </c>
       <c r="BB57" s="4">
         <v>2033793</v>
       </c>
       <c r="BC57" s="4">
         <v>-932469</v>
       </c>
       <c r="BD57" s="4">
         <v>-7570423</v>
       </c>
       <c r="BE57" s="4">
-        <v>6749386</v>
+        <v>7631440</v>
       </c>
     </row>
     <row r="58" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="27" t="s">
-        <v>170</v>
+      <c r="B58" s="25" t="s">
+        <v>167</v>
       </c>
       <c r="C58" s="4">
         <v>0</v>
       </c>
       <c r="D58" s="4">
         <v>0</v>
       </c>
       <c r="E58" s="4">
         <v>0</v>
       </c>
       <c r="F58" s="4">
         <v>0</v>
       </c>
       <c r="G58" s="4">
         <v>0</v>
       </c>
       <c r="H58" s="4">
         <v>0</v>
       </c>
       <c r="I58" s="4">
         <v>0</v>
       </c>
       <c r="J58" s="4">
         <v>0</v>
       </c>
       <c r="K58" s="4">
         <v>0</v>
       </c>
       <c r="L58" s="4">
         <v>0</v>
       </c>
       <c r="M58" s="4">
         <v>0</v>
       </c>
       <c r="N58" s="4">
         <v>0</v>
       </c>
       <c r="O58" s="4">
         <v>0</v>
       </c>
-      <c r="P58" s="37">
+      <c r="P58" s="35">
         <v>0</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>-521391</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="4">
         <v>0</v>
       </c>
       <c r="U58" s="4">
         <v>0</v>
       </c>
       <c r="V58" s="4">
         <v>0</v>
       </c>
       <c r="W58" s="4">
         <v>0</v>
       </c>
       <c r="X58" s="4">
         <v>0</v>
@@ -21225,93 +22217,93 @@
         <v>0</v>
       </c>
       <c r="AX58" s="4">
         <v>0</v>
       </c>
       <c r="AZ58" s="4">
         <v>0</v>
       </c>
       <c r="BA58" s="4">
         <v>0</v>
       </c>
       <c r="BB58" s="4">
         <v>0</v>
       </c>
       <c r="BC58" s="4">
         <v>0</v>
       </c>
       <c r="BD58" s="4">
         <v>0</v>
       </c>
       <c r="BE58" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="27" t="s">
-        <v>171</v>
+      <c r="B59" s="25" t="s">
+        <v>168</v>
       </c>
       <c r="C59" s="4">
         <v>0</v>
       </c>
       <c r="D59" s="4">
         <v>-16031</v>
       </c>
       <c r="E59" s="4">
         <v>-31318</v>
       </c>
       <c r="F59" s="4">
         <v>0</v>
       </c>
       <c r="G59" s="4">
         <v>0</v>
       </c>
       <c r="H59" s="4">
         <v>0</v>
       </c>
       <c r="I59" s="4">
         <v>0</v>
       </c>
       <c r="J59" s="4">
         <v>-254275</v>
       </c>
       <c r="K59" s="4">
         <v>-513720</v>
       </c>
       <c r="L59" s="4">
         <v>-856023</v>
       </c>
       <c r="M59" s="4">
         <v>-1143720</v>
       </c>
       <c r="N59" s="4">
         <v>-377500</v>
       </c>
       <c r="O59" s="4">
         <v>-702500</v>
       </c>
-      <c r="P59" s="37">
+      <c r="P59" s="35">
         <v>-712900</v>
       </c>
       <c r="Q59" s="4">
         <v>-712900</v>
       </c>
       <c r="R59" s="4">
         <v>-645384</v>
       </c>
       <c r="S59" s="4">
         <v>-645384</v>
       </c>
       <c r="T59" s="4">
         <v>-665909</v>
       </c>
       <c r="U59" s="4">
         <v>-665909</v>
       </c>
       <c r="V59" s="4">
         <v>0</v>
       </c>
       <c r="W59" s="4">
         <v>0</v>
       </c>
       <c r="X59" s="4">
         <v>0</v>
@@ -21346,136 +22338,136 @@
       <c r="AI59" s="4">
         <v>-342303</v>
       </c>
       <c r="AJ59" s="4">
         <v>-287697</v>
       </c>
       <c r="AK59" s="4">
         <v>-377500</v>
       </c>
       <c r="AL59" s="4">
         <v>-325000</v>
       </c>
       <c r="AM59" s="4">
         <v>-10400</v>
       </c>
       <c r="AN59" s="4">
         <v>0</v>
       </c>
       <c r="AO59" s="4">
         <v>-645384</v>
       </c>
       <c r="AP59" s="4">
         <v>0</v>
       </c>
       <c r="AQ59" s="4">
-        <v>1288098</v>
+        <v>-20525</v>
       </c>
       <c r="AR59" s="4">
         <v>0</v>
       </c>
       <c r="AS59" s="4">
         <v>0</v>
       </c>
       <c r="AT59" s="4">
         <v>0</v>
       </c>
       <c r="AU59" s="4">
         <v>0</v>
       </c>
       <c r="AV59" s="4">
         <v>0</v>
       </c>
       <c r="AW59" s="4">
         <v>0</v>
       </c>
       <c r="AX59" s="4">
         <v>-549750</v>
       </c>
       <c r="AZ59" s="4">
         <v>-15287</v>
       </c>
       <c r="BA59" s="4">
         <v>31318</v>
       </c>
       <c r="BB59" s="4">
         <v>-1143720</v>
       </c>
       <c r="BC59" s="4">
         <v>430820</v>
       </c>
       <c r="BD59" s="4">
         <v>46991</v>
       </c>
       <c r="BE59" s="4">
         <v>665909</v>
       </c>
     </row>
     <row r="60" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="27" t="s">
-        <v>172</v>
+      <c r="B60" s="25" t="s">
+        <v>169</v>
       </c>
       <c r="C60" s="4">
         <v>35368</v>
       </c>
       <c r="D60" s="4">
         <v>0</v>
       </c>
       <c r="E60" s="4">
         <v>0</v>
       </c>
       <c r="F60" s="4">
         <v>-693</v>
       </c>
       <c r="G60" s="4">
         <v>-693</v>
       </c>
       <c r="H60" s="4">
         <v>-4193</v>
       </c>
       <c r="I60" s="4">
         <v>-4725</v>
       </c>
       <c r="J60" s="4">
         <v>-893</v>
       </c>
       <c r="K60" s="4">
         <v>-2538</v>
       </c>
       <c r="L60" s="4">
         <v>-5061</v>
       </c>
       <c r="M60" s="4">
         <v>-14729</v>
       </c>
       <c r="N60" s="4">
         <v>-11519</v>
       </c>
       <c r="O60" s="4">
         <v>-12389</v>
       </c>
-      <c r="P60" s="37">
+      <c r="P60" s="35">
         <v>-16836</v>
       </c>
       <c r="Q60" s="4">
         <v>-22418</v>
       </c>
       <c r="R60" s="4">
         <v>-19262</v>
       </c>
       <c r="S60" s="4">
         <v>-43404</v>
       </c>
       <c r="T60" s="4">
         <v>-62299</v>
       </c>
       <c r="U60" s="4">
         <v>-96727</v>
       </c>
       <c r="V60" s="4">
         <v>-11587</v>
       </c>
       <c r="W60" s="4">
         <v>-22205</v>
       </c>
       <c r="X60" s="4">
         <v>-35628</v>
@@ -21510,136 +22502,136 @@
       <c r="AI60" s="4">
         <v>-2523</v>
       </c>
       <c r="AJ60" s="4">
         <v>-9668</v>
       </c>
       <c r="AK60" s="4">
         <v>-11519</v>
       </c>
       <c r="AL60" s="4">
         <v>-870</v>
       </c>
       <c r="AM60" s="4">
         <v>-4447</v>
       </c>
       <c r="AN60" s="4">
         <v>-5582</v>
       </c>
       <c r="AO60" s="4">
         <v>-19262</v>
       </c>
       <c r="AP60" s="4">
         <v>-24142</v>
       </c>
       <c r="AQ60" s="4">
-        <v>-1693624</v>
+        <v>-18895</v>
       </c>
       <c r="AR60" s="4">
         <v>-34428</v>
       </c>
       <c r="AS60" s="4">
         <v>-11587</v>
       </c>
       <c r="AT60" s="4">
         <v>-10618</v>
       </c>
       <c r="AU60" s="4">
         <v>-13423</v>
       </c>
       <c r="AV60" s="4">
         <v>-35610</v>
       </c>
       <c r="AW60" s="4">
         <v>-57997</v>
       </c>
       <c r="AX60" s="4">
         <v>-36680</v>
       </c>
       <c r="AZ60" s="4">
         <v>0</v>
       </c>
       <c r="BA60" s="4">
         <v>-4725</v>
       </c>
       <c r="BB60" s="4">
         <v>-10004</v>
       </c>
       <c r="BC60" s="4">
         <v>-7689</v>
       </c>
       <c r="BD60" s="4">
         <v>-74309</v>
       </c>
       <c r="BE60" s="4">
-        <v>25489</v>
+        <v>38730</v>
       </c>
     </row>
     <row r="61" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="27" t="s">
-        <v>173</v>
+      <c r="B61" s="25" t="s">
+        <v>170</v>
       </c>
       <c r="C61" s="4">
         <v>5026</v>
       </c>
       <c r="D61" s="4">
         <v>0</v>
       </c>
       <c r="E61" s="4">
         <v>0</v>
       </c>
       <c r="F61" s="4">
         <v>0</v>
       </c>
       <c r="G61" s="4">
         <v>0</v>
       </c>
       <c r="H61" s="4">
         <v>4504</v>
       </c>
       <c r="I61" s="4">
         <v>4425</v>
       </c>
       <c r="J61" s="4">
         <v>0</v>
       </c>
       <c r="K61" s="4">
         <v>0</v>
       </c>
       <c r="L61" s="4">
         <v>0</v>
       </c>
       <c r="M61" s="4">
         <v>0</v>
       </c>
       <c r="N61" s="4">
         <v>37</v>
       </c>
       <c r="O61" s="4">
         <v>195</v>
       </c>
-      <c r="P61" s="37">
+      <c r="P61" s="35">
         <v>4731</v>
       </c>
       <c r="Q61" s="4">
         <v>4731</v>
       </c>
       <c r="R61" s="4">
         <v>47</v>
       </c>
       <c r="S61" s="4">
         <v>47</v>
       </c>
       <c r="T61" s="4">
         <v>46</v>
       </c>
       <c r="U61" s="4">
         <v>46</v>
       </c>
       <c r="V61" s="4">
         <v>0</v>
       </c>
       <c r="W61" s="4">
         <v>0</v>
       </c>
       <c r="X61" s="4">
         <v>0</v>
@@ -21700,110 +22692,106 @@
       </c>
       <c r="AR61" s="4">
         <v>0</v>
       </c>
       <c r="AS61" s="4">
         <v>0</v>
       </c>
       <c r="AT61" s="4">
         <v>0</v>
       </c>
       <c r="AU61" s="4">
         <v>0</v>
       </c>
       <c r="AV61" s="4">
         <v>2076</v>
       </c>
       <c r="AW61" s="4">
         <v>0</v>
       </c>
       <c r="AX61" s="4">
         <v>0</v>
       </c>
       <c r="AZ61" s="4">
         <v>0</v>
       </c>
-      <c r="BA61" s="4">
-[...4 lines deleted...]
-      </c>
+      <c r="BA61" s="4"/>
+      <c r="BB61" s="4"/>
       <c r="BC61" s="4">
         <v>4731</v>
       </c>
       <c r="BD61" s="4">
         <v>-4685</v>
       </c>
       <c r="BE61" s="4">
-        <v>2030</v>
+        <v>-46</v>
       </c>
     </row>
     <row r="62" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="27" t="s">
-        <v>174</v>
+      <c r="B62" s="25" t="s">
+        <v>171</v>
       </c>
       <c r="C62" s="4">
         <v>22660</v>
       </c>
       <c r="D62" s="4">
         <v>0</v>
       </c>
       <c r="E62" s="4">
         <v>0</v>
       </c>
       <c r="F62" s="4">
         <v>1273</v>
       </c>
       <c r="G62" s="4">
         <v>0</v>
       </c>
       <c r="H62" s="4">
         <v>-1315</v>
       </c>
       <c r="I62" s="4">
         <v>-1410</v>
       </c>
       <c r="J62" s="4">
         <v>-37758</v>
       </c>
       <c r="K62" s="4">
         <v>98</v>
       </c>
       <c r="L62" s="4">
         <v>-82461</v>
       </c>
       <c r="M62" s="4">
         <v>-103236</v>
       </c>
       <c r="N62" s="4">
         <v>-272182</v>
       </c>
       <c r="O62" s="4">
         <v>-286488</v>
       </c>
-      <c r="P62" s="37">
+      <c r="P62" s="35">
         <v>-521961</v>
       </c>
       <c r="Q62" s="4">
         <v>-529481</v>
       </c>
       <c r="R62" s="4">
         <v>-251659</v>
       </c>
       <c r="S62" s="4">
         <v>-251701</v>
       </c>
       <c r="T62" s="4">
         <v>-486181</v>
       </c>
       <c r="U62" s="4">
         <v>-519092</v>
       </c>
       <c r="V62" s="4">
         <v>-51220</v>
       </c>
       <c r="W62" s="4">
         <v>-35285</v>
       </c>
       <c r="X62" s="4">
         <v>-69146</v>
@@ -21838,152 +22826,152 @@
       <c r="AI62" s="4">
         <v>-82559</v>
       </c>
       <c r="AJ62" s="4">
         <v>-20775</v>
       </c>
       <c r="AK62" s="4">
         <v>-272182</v>
       </c>
       <c r="AL62" s="4">
         <v>-14306</v>
       </c>
       <c r="AM62" s="4">
         <v>-235473</v>
       </c>
       <c r="AN62" s="4">
         <v>-7520</v>
       </c>
       <c r="AO62" s="4">
         <v>-251659</v>
       </c>
       <c r="AP62" s="4">
         <v>-42</v>
       </c>
       <c r="AQ62" s="4">
-        <v>-20525</v>
+        <v>-231807</v>
       </c>
       <c r="AR62" s="4">
-        <v>-32911</v>
+        <v>-35584</v>
       </c>
       <c r="AS62" s="4">
         <v>-51220</v>
       </c>
       <c r="AT62" s="4">
         <v>15935</v>
       </c>
       <c r="AU62" s="4">
         <v>-33861</v>
       </c>
       <c r="AV62" s="4">
         <v>-3026</v>
       </c>
       <c r="AW62" s="4">
         <v>-50527</v>
       </c>
       <c r="AX62" s="4">
         <v>37745</v>
       </c>
       <c r="AZ62" s="4">
         <v>0</v>
       </c>
       <c r="BA62" s="4">
         <v>-1410</v>
       </c>
       <c r="BB62" s="4">
         <v>-101826</v>
       </c>
       <c r="BC62" s="4">
         <v>-426245</v>
       </c>
       <c r="BD62" s="4">
         <v>10389</v>
       </c>
       <c r="BE62" s="4">
-        <v>446920</v>
+        <v>468565</v>
       </c>
     </row>
     <row r="63" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="27" t="s">
-        <v>175</v>
+      <c r="B63" s="25" t="s">
+        <v>172</v>
       </c>
       <c r="C63" s="4">
         <v>0</v>
       </c>
       <c r="D63" s="4">
         <v>-39591</v>
       </c>
       <c r="E63" s="4">
         <v>-63603</v>
       </c>
       <c r="F63" s="4">
         <v>0</v>
       </c>
       <c r="G63" s="4">
         <v>0</v>
       </c>
       <c r="H63" s="4">
         <v>-47586</v>
       </c>
       <c r="I63" s="4">
         <v>-48560</v>
       </c>
       <c r="J63" s="4">
         <v>0</v>
       </c>
       <c r="K63" s="4">
         <v>0</v>
       </c>
       <c r="L63" s="4">
         <v>0</v>
       </c>
       <c r="M63" s="4">
         <v>0</v>
       </c>
       <c r="N63" s="4">
         <v>-27127</v>
       </c>
       <c r="O63" s="4">
         <v>0</v>
       </c>
-      <c r="P63" s="37">
+      <c r="P63" s="35">
         <v>0</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="4">
         <v>0</v>
       </c>
       <c r="U63" s="4">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="V63" s="4">
         <v>0</v>
       </c>
       <c r="W63" s="4">
         <v>0</v>
       </c>
       <c r="X63" s="4">
         <v>0</v>
       </c>
       <c r="Y63" s="4">
         <v>0</v>
       </c>
       <c r="Z63" s="4">
         <v>0</v>
       </c>
       <c r="AA63" s="4">
         <v>0</v>
       </c>
       <c r="AC63" s="4">
         <v>0</v>
       </c>
       <c r="AD63" s="4">
         <v>0</v>
       </c>
@@ -22002,95 +22990,95 @@
       <c r="AI63" s="4">
         <v>0</v>
       </c>
       <c r="AJ63" s="4">
         <v>0</v>
       </c>
       <c r="AK63" s="4">
         <v>-27127</v>
       </c>
       <c r="AL63" s="4">
         <v>27127</v>
       </c>
       <c r="AM63" s="4">
         <v>0</v>
       </c>
       <c r="AN63" s="4">
         <v>0</v>
       </c>
       <c r="AO63" s="4">
         <v>0</v>
       </c>
       <c r="AP63" s="4">
         <v>0</v>
       </c>
       <c r="AQ63" s="4">
-        <v>-18895</v>
+        <v>0</v>
       </c>
       <c r="AR63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AT63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AU63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="8">
+        <v>-24012</v>
+      </c>
+      <c r="BA63" s="8">
+        <v>15043</v>
+      </c>
+      <c r="BB63" s="8">
+        <v>48560</v>
+      </c>
+      <c r="BC63" s="8">
+        <v>0</v>
+      </c>
+      <c r="BD63" s="8">
         <v>-1</v>
       </c>
-      <c r="AS63" s="4">
-[...32 lines deleted...]
-      <c r="BE63" s="4">
+      <c r="BE63" s="8">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="7" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C64" s="8">
         <v>341278</v>
       </c>
       <c r="D64" s="8">
         <v>173618</v>
       </c>
       <c r="E64" s="8">
         <v>1670070</v>
       </c>
       <c r="F64" s="8">
         <v>381409</v>
       </c>
       <c r="G64" s="8">
         <v>344792</v>
       </c>
       <c r="H64" s="8">
         <v>4039647</v>
       </c>
       <c r="I64" s="8">
         <v>4222689</v>
       </c>
       <c r="J64" s="8">
         <v>-372056</v>
       </c>
@@ -22166,169 +23154,169 @@
       <c r="AI64" s="8">
         <v>56917</v>
       </c>
       <c r="AJ64" s="8">
         <v>527335</v>
       </c>
       <c r="AK64" s="8">
         <v>86246</v>
       </c>
       <c r="AL64" s="8">
         <v>1254271</v>
       </c>
       <c r="AM64" s="8">
         <v>-576636</v>
       </c>
       <c r="AN64" s="8">
         <v>585806</v>
       </c>
       <c r="AO64" s="8">
         <v>-1298469</v>
       </c>
       <c r="AP64" s="8">
         <v>-953328</v>
       </c>
       <c r="AQ64" s="8">
-        <v>214429</v>
+        <v>-676754</v>
       </c>
       <c r="AR64" s="8">
-        <v>20055</v>
+        <v>17382</v>
       </c>
       <c r="AS64" s="8">
         <v>-250282</v>
       </c>
       <c r="AT64" s="8">
         <v>69275</v>
       </c>
       <c r="AU64" s="8">
         <v>-887286</v>
       </c>
       <c r="AV64" s="8">
         <v>-482822</v>
       </c>
       <c r="AW64" s="8">
         <v>1940900</v>
       </c>
       <c r="AX64" s="8">
         <v>-552434</v>
       </c>
       <c r="AZ64" s="8">
         <v>1496452</v>
       </c>
       <c r="BA64" s="8">
         <v>2548194</v>
       </c>
       <c r="BB64" s="8">
         <v>-3509664</v>
       </c>
       <c r="BC64" s="8">
         <v>641087</v>
       </c>
       <c r="BD64" s="8">
         <v>-4260856</v>
       </c>
       <c r="BE64" s="8">
-        <v>1360054</v>
+        <v>4852069</v>
       </c>
     </row>
     <row r="65" spans="2:57" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B65" s="9" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C65" s="10">
         <v>0</v>
       </c>
-      <c r="D65" s="45">
-[...14 lines deleted...]
-      <c r="I65" s="45">
+      <c r="D65" s="41">
+        <v>0</v>
+      </c>
+      <c r="E65" s="41">
+        <v>0</v>
+      </c>
+      <c r="F65" s="41">
+        <v>0</v>
+      </c>
+      <c r="G65" s="41">
+        <v>0</v>
+      </c>
+      <c r="H65" s="41">
+        <v>0</v>
+      </c>
+      <c r="I65" s="41">
         <v>151</v>
       </c>
-      <c r="J65" s="45">
+      <c r="J65" s="41">
         <v>-195</v>
       </c>
-      <c r="K65" s="45">
+      <c r="K65" s="41">
         <v>-89</v>
       </c>
-      <c r="L65" s="45">
+      <c r="L65" s="41">
         <v>1798</v>
       </c>
-      <c r="M65" s="45">
+      <c r="M65" s="41">
         <v>-21764</v>
       </c>
-      <c r="N65" s="45">
+      <c r="N65" s="41">
         <v>3611</v>
       </c>
-      <c r="O65" s="45">
+      <c r="O65" s="41">
         <v>14216</v>
       </c>
-      <c r="P65" s="46">
+      <c r="P65" s="42">
         <v>9985</v>
       </c>
-      <c r="Q65" s="45">
+      <c r="Q65" s="41">
         <v>17710</v>
       </c>
-      <c r="R65" s="45">
+      <c r="R65" s="41">
         <v>-5390</v>
       </c>
-      <c r="S65" s="45">
+      <c r="S65" s="41">
         <v>-21358</v>
       </c>
-      <c r="T65" s="45">
+      <c r="T65" s="41">
         <v>-119164</v>
       </c>
-      <c r="U65" s="45">
+      <c r="U65" s="41">
         <v>-7314</v>
       </c>
-      <c r="V65" s="45">
+      <c r="V65" s="41">
         <v>103906</v>
       </c>
-      <c r="W65" s="45">
+      <c r="W65" s="41">
         <v>95787</v>
       </c>
-      <c r="X65" s="45">
+      <c r="X65" s="41">
         <v>197185</v>
       </c>
-      <c r="Y65" s="45">
+      <c r="Y65" s="41">
         <v>186172</v>
       </c>
-      <c r="Z65" s="45">
+      <c r="Z65" s="41">
         <v>-29318</v>
       </c>
-      <c r="AA65" s="45">
+      <c r="AA65" s="41">
         <v>-50018</v>
       </c>
       <c r="AC65" s="10">
         <v>0</v>
       </c>
       <c r="AD65" s="10">
         <v>0</v>
       </c>
       <c r="AE65" s="10">
         <v>0</v>
       </c>
       <c r="AF65" s="10">
         <v>151</v>
       </c>
       <c r="AG65" s="10">
         <v>-195</v>
       </c>
       <c r="AH65" s="10">
         <v>106</v>
       </c>
       <c r="AI65" s="10">
         <v>1887</v>
       </c>
       <c r="AJ65" s="10">
         <v>-23562</v>
@@ -22368,57 +23356,57 @@
       </c>
       <c r="AV65" s="10">
         <v>-11013</v>
       </c>
       <c r="AW65" s="10">
         <v>-29318</v>
       </c>
       <c r="AX65" s="10">
         <v>-20700</v>
       </c>
       <c r="AZ65" s="10">
         <v>0</v>
       </c>
       <c r="BA65" s="10">
         <v>151</v>
       </c>
       <c r="BB65" s="10">
         <v>-21915</v>
       </c>
       <c r="BC65" s="10">
         <v>39474</v>
       </c>
       <c r="BD65" s="10">
         <v>-25024</v>
       </c>
-      <c r="BE65" s="45">
-        <v>193486</v>
+      <c r="BE65" s="10">
+        <v>-22004</v>
       </c>
     </row>
     <row r="66" spans="2:57" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B66" s="11" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C66" s="12">
         <v>7806</v>
       </c>
       <c r="D66" s="12">
         <v>1762</v>
       </c>
       <c r="E66" s="12">
         <v>298718</v>
       </c>
       <c r="F66" s="12">
         <v>-79008</v>
       </c>
       <c r="G66" s="12">
         <v>188943</v>
       </c>
       <c r="H66" s="12">
         <v>283831</v>
       </c>
       <c r="I66" s="12">
         <v>638612</v>
       </c>
       <c r="J66" s="12">
         <v>-88795</v>
       </c>
@@ -22434,263 +23422,263 @@
       <c r="N66" s="12">
         <v>1172628</v>
       </c>
       <c r="O66" s="12">
         <v>-129341</v>
       </c>
       <c r="P66" s="12">
         <v>-875022</v>
       </c>
       <c r="Q66" s="12">
         <v>-344339</v>
       </c>
       <c r="R66" s="12">
         <v>784222</v>
       </c>
       <c r="S66" s="12">
         <v>439189</v>
       </c>
       <c r="T66" s="12">
         <v>539745</v>
       </c>
       <c r="U66" s="12">
         <v>1953378</v>
       </c>
       <c r="V66" s="12">
-        <v>-373041</v>
+        <v>-373042</v>
       </c>
       <c r="W66" s="12">
         <v>-533296</v>
       </c>
       <c r="X66" s="12">
         <v>-1892409</v>
       </c>
       <c r="Y66" s="12">
         <v>-1367380</v>
       </c>
       <c r="Z66" s="12">
         <v>1915436</v>
       </c>
       <c r="AA66" s="12">
         <v>-57323</v>
       </c>
       <c r="AC66" s="12">
-        <v>-79008</v>
+        <v>-80433</v>
       </c>
       <c r="AD66" s="12">
-        <v>268028</v>
+        <v>266477</v>
       </c>
       <c r="AE66" s="12">
-        <v>94890</v>
+        <v>92628</v>
       </c>
       <c r="AF66" s="12">
-        <v>354702</v>
+        <v>359940</v>
       </c>
       <c r="AG66" s="12">
-        <v>-62928</v>
+        <v>-88795</v>
       </c>
       <c r="AH66" s="12">
-        <v>-147205</v>
+        <v>-170380</v>
       </c>
       <c r="AI66" s="12">
-        <v>382737</v>
+        <v>367884</v>
       </c>
       <c r="AJ66" s="12">
-        <v>685837</v>
+        <v>661872</v>
       </c>
       <c r="AK66" s="12">
         <v>1172628</v>
       </c>
       <c r="AL66" s="12">
         <v>-1301968</v>
       </c>
       <c r="AM66" s="12">
         <v>-745681</v>
       </c>
       <c r="AN66" s="12">
         <v>2434633</v>
       </c>
       <c r="AO66" s="12">
-        <v>678068</v>
+        <v>784222</v>
       </c>
       <c r="AP66" s="12">
-        <v>-238879</v>
+        <v>-345033</v>
       </c>
       <c r="AQ66" s="12">
-        <v>2685959</v>
+        <v>100556</v>
       </c>
       <c r="AR66" s="12">
         <v>1413633</v>
       </c>
       <c r="AS66" s="12">
-        <v>-373041</v>
+        <v>-373042</v>
       </c>
       <c r="AT66" s="12">
         <v>-160254</v>
       </c>
       <c r="AU66" s="12">
         <v>-1359113</v>
       </c>
       <c r="AV66" s="12">
         <v>525029</v>
       </c>
       <c r="AW66" s="12">
         <v>1915436</v>
       </c>
       <c r="AX66" s="12">
         <v>-1972758</v>
       </c>
       <c r="AZ66" s="12">
-        <v>288956</v>
+        <v>288446</v>
       </c>
       <c r="BA66" s="12">
-        <v>324311</v>
+        <v>332416</v>
       </c>
       <c r="BB66" s="12">
         <v>224254</v>
       </c>
       <c r="BC66" s="12">
-        <v>-1202780</v>
+        <v>-1205578</v>
       </c>
       <c r="BD66" s="12">
-        <v>2297717</v>
+        <v>2300515</v>
       </c>
       <c r="BE66" s="12">
-        <v>-3400300</v>
+        <v>-99513</v>
       </c>
     </row>
     <row r="67" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B67" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="47">
+      <c r="B67" s="17" t="s">
+        <v>176</v>
+      </c>
+      <c r="C67" s="43">
         <v>6403</v>
       </c>
-      <c r="D67" s="47">
+      <c r="D67" s="43">
         <v>9521</v>
       </c>
-      <c r="E67" s="47">
+      <c r="E67" s="43">
         <v>11283</v>
       </c>
-      <c r="F67" s="47">
+      <c r="F67" s="43">
         <v>310001</v>
       </c>
-      <c r="G67" s="47">
+      <c r="G67" s="43">
         <v>310001</v>
       </c>
-      <c r="H67" s="47">
+      <c r="H67" s="43">
         <v>310001</v>
       </c>
-      <c r="I67" s="47">
+      <c r="I67" s="43">
         <v>310001</v>
       </c>
-      <c r="J67" s="47">
+      <c r="J67" s="43">
         <v>948613</v>
       </c>
-      <c r="K67" s="47">
+      <c r="K67" s="43">
         <v>948613</v>
       </c>
-      <c r="L67" s="47">
+      <c r="L67" s="43">
         <v>948613</v>
       </c>
-      <c r="M67" s="47">
+      <c r="M67" s="43">
         <v>948613</v>
       </c>
-      <c r="N67" s="47">
+      <c r="N67" s="43">
         <v>1719194</v>
       </c>
-      <c r="O67" s="47">
+      <c r="O67" s="43">
         <v>1719194</v>
       </c>
-      <c r="P67" s="47">
+      <c r="P67" s="43">
         <v>1719194</v>
       </c>
-      <c r="Q67" s="47">
+      <c r="Q67" s="43">
         <v>1719194</v>
       </c>
-      <c r="R67" s="47">
+      <c r="R67" s="43">
         <v>1374855</v>
       </c>
-      <c r="S67" s="47">
+      <c r="S67" s="43">
         <v>1374855</v>
       </c>
-      <c r="T67" s="47">
+      <c r="T67" s="43">
         <v>1374855</v>
       </c>
-      <c r="U67" s="47">
+      <c r="U67" s="43">
         <v>1374855</v>
       </c>
-      <c r="V67" s="47">
+      <c r="V67" s="43">
         <v>3328233</v>
       </c>
-      <c r="W67" s="47">
+      <c r="W67" s="43">
         <v>3328233</v>
       </c>
-      <c r="X67" s="47">
+      <c r="X67" s="43">
         <v>3328233</v>
       </c>
-      <c r="Y67" s="47">
+      <c r="Y67" s="43">
         <v>3328233</v>
       </c>
-      <c r="Z67" s="47">
+      <c r="Z67" s="43">
         <v>1960852</v>
       </c>
-      <c r="AA67" s="47">
+      <c r="AA67" s="43">
         <v>1960852</v>
       </c>
-      <c r="AC67" s="49"/>
-[...26 lines deleted...]
-      <c r="BE67" s="16"/>
+      <c r="AC67" s="45"/>
+      <c r="AD67" s="45"/>
+      <c r="AE67" s="45"/>
+      <c r="AF67" s="45"/>
+      <c r="AG67" s="45"/>
+      <c r="AH67" s="45"/>
+      <c r="AI67" s="45"/>
+      <c r="AJ67" s="45"/>
+      <c r="AK67" s="45"/>
+      <c r="AL67" s="45"/>
+      <c r="AM67" s="45"/>
+      <c r="AN67" s="45"/>
+      <c r="AO67" s="45"/>
+      <c r="AP67" s="45"/>
+      <c r="AQ67" s="45"/>
+      <c r="AR67" s="45"/>
+      <c r="AS67" s="45"/>
+      <c r="AT67" s="14"/>
+      <c r="AU67" s="14"/>
+      <c r="AV67" s="45"/>
+      <c r="AW67" s="44"/>
+      <c r="AX67" s="44"/>
+      <c r="AZ67" s="44"/>
+      <c r="BA67" s="44"/>
+      <c r="BB67" s="44"/>
+      <c r="BC67" s="44"/>
+      <c r="BD67" s="44"/>
+      <c r="BE67" s="44"/>
     </row>
     <row r="68" spans="2:57" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B68" s="9" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C68" s="10">
         <v>14209</v>
       </c>
       <c r="D68" s="10">
         <v>11283</v>
       </c>
       <c r="E68" s="10">
         <v>310001</v>
       </c>
       <c r="F68" s="10">
         <v>230993</v>
       </c>
       <c r="G68" s="10">
         <v>498944</v>
       </c>
       <c r="H68" s="10">
         <v>593832</v>
       </c>
       <c r="I68" s="10">
         <v>948613</v>
       </c>
       <c r="J68" s="10">
         <v>859818</v>
       </c>
@@ -22706,107 +23694,119 @@
       <c r="N68" s="10">
         <v>2891822</v>
       </c>
       <c r="O68" s="10">
         <v>1589853</v>
       </c>
       <c r="P68" s="10">
         <v>844172</v>
       </c>
       <c r="Q68" s="10">
         <v>1374855</v>
       </c>
       <c r="R68" s="10">
         <v>2159077</v>
       </c>
       <c r="S68" s="10">
         <v>1814044</v>
       </c>
       <c r="T68" s="10">
         <v>1914600</v>
       </c>
       <c r="U68" s="10">
         <v>3328233</v>
       </c>
       <c r="V68" s="10">
-        <v>2955192</v>
+        <v>2955191</v>
       </c>
       <c r="W68" s="10">
         <v>2794937</v>
       </c>
       <c r="X68" s="10">
         <v>1435824</v>
       </c>
       <c r="Y68" s="10">
         <v>1960853</v>
       </c>
       <c r="Z68" s="10">
         <v>3876288</v>
       </c>
       <c r="AA68" s="10">
         <v>1903529</v>
       </c>
-      <c r="AT68" s="17"/>
-[...2 lines deleted...]
-      <c r="AX68" s="36"/>
+      <c r="AT68" s="15"/>
+      <c r="AU68" s="15"/>
+      <c r="AW68" s="34"/>
+      <c r="AX68" s="34"/>
+      <c r="AZ68" s="34"/>
+      <c r="BA68" s="34"/>
+      <c r="BB68" s="34"/>
+      <c r="BC68" s="34"/>
+      <c r="BD68" s="34"/>
+      <c r="BE68" s="34"/>
     </row>
     <row r="69" spans="2:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B69" s="50"/>
+      <c r="B69" s="46"/>
       <c r="C69" s="13"/>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
       <c r="G69" s="13"/>
       <c r="H69" s="13"/>
-      <c r="I69" s="49"/>
-[...21 lines deleted...]
-      <c r="AX69" s="36"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="45"/>
+      <c r="K69" s="45"/>
+      <c r="L69" s="45"/>
+      <c r="M69" s="45"/>
+      <c r="N69" s="45"/>
+      <c r="O69" s="45"/>
+      <c r="P69" s="45"/>
+      <c r="Q69" s="45"/>
+      <c r="R69" s="45"/>
+      <c r="S69" s="45"/>
+      <c r="T69" s="45"/>
+      <c r="U69" s="45"/>
+      <c r="V69" s="45"/>
+      <c r="W69" s="45"/>
+      <c r="X69" s="45"/>
+      <c r="Y69" s="45"/>
+      <c r="Z69" s="45"/>
+      <c r="AA69" s="45"/>
+      <c r="AT69" s="15"/>
+      <c r="AU69" s="15"/>
+      <c r="AW69" s="34"/>
+      <c r="AX69" s="34"/>
+      <c r="AZ69" s="34"/>
+      <c r="BA69" s="34"/>
+      <c r="BB69" s="34"/>
+      <c r="BC69" s="34"/>
+      <c r="BD69" s="34"/>
+      <c r="BE69" s="34"/>
     </row>
     <row r="70" spans="2:57" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B70" s="9" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C70" s="10">
         <v>-60682</v>
       </c>
       <c r="D70" s="10">
         <v>-98244</v>
       </c>
       <c r="E70" s="10">
         <v>-254876</v>
       </c>
       <c r="F70" s="10">
         <v>298785</v>
       </c>
       <c r="G70" s="10">
         <v>101414</v>
       </c>
       <c r="H70" s="10">
         <v>-340491</v>
       </c>
       <c r="I70" s="10">
         <v>-163737</v>
       </c>
       <c r="J70" s="10">
         <v>237992</v>
       </c>
@@ -22816,51 +23816,51 @@
       <c r="L70" s="10">
         <v>-711011</v>
       </c>
       <c r="M70" s="10">
         <v>-288440</v>
       </c>
       <c r="N70" s="10">
         <v>552534</v>
       </c>
       <c r="O70" s="10">
         <v>-490776</v>
       </c>
       <c r="P70" s="10">
         <v>-737998</v>
       </c>
       <c r="Q70" s="10">
         <v>-481930</v>
       </c>
       <c r="R70" s="10">
         <v>1117673</v>
       </c>
       <c r="S70" s="10">
         <v>1109262</v>
       </c>
       <c r="T70" s="10">
-        <v>1403832</v>
+        <v>1403835</v>
       </c>
       <c r="U70" s="10">
         <v>1761205</v>
       </c>
       <c r="V70" s="10">
         <v>-688111</v>
       </c>
       <c r="W70" s="10">
         <v>-1458873</v>
       </c>
       <c r="X70" s="10">
         <v>-2569173</v>
       </c>
       <c r="Y70" s="10">
         <v>-1892258</v>
       </c>
       <c r="Z70" s="10">
         <v>-176712</v>
       </c>
       <c r="AA70" s="10">
         <v>-1992631</v>
       </c>
       <c r="AC70" s="10">
         <v>298785</v>
       </c>
@@ -22882,145 +23882,253 @@
       <c r="AI70" s="10">
         <v>88310</v>
       </c>
       <c r="AJ70" s="10">
         <v>422571</v>
       </c>
       <c r="AK70" s="10">
         <v>552534</v>
       </c>
       <c r="AL70" s="10">
         <v>-1043310</v>
       </c>
       <c r="AM70" s="10">
         <v>-247222</v>
       </c>
       <c r="AN70" s="10">
         <v>256068</v>
       </c>
       <c r="AO70" s="10">
         <v>1117673</v>
       </c>
       <c r="AP70" s="10">
         <v>-8411</v>
       </c>
       <c r="AQ70" s="10">
-        <v>294570</v>
+        <v>294573</v>
       </c>
       <c r="AR70" s="10">
-        <v>357373</v>
+        <v>357370</v>
       </c>
       <c r="AS70" s="10">
         <v>-688111</v>
       </c>
       <c r="AT70" s="10">
         <v>-770762</v>
       </c>
       <c r="AU70" s="10">
         <v>-1110300</v>
       </c>
       <c r="AV70" s="10">
         <v>676915</v>
       </c>
       <c r="AW70" s="10">
         <v>-80179</v>
       </c>
       <c r="AX70" s="10">
         <v>-1815919</v>
       </c>
       <c r="AZ70" s="10">
         <v>-156631</v>
       </c>
       <c r="BA70" s="10">
         <v>91139</v>
       </c>
       <c r="BB70" s="10">
         <v>-124703</v>
       </c>
       <c r="BC70" s="10">
         <v>-193490</v>
       </c>
       <c r="BD70" s="10">
         <v>2243135</v>
       </c>
       <c r="BE70" s="10">
-        <v>-3653463</v>
+        <v>-1937917</v>
       </c>
     </row>
     <row r="71" spans="2:57" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="22"/>
-[...50 lines deleted...]
-      <c r="BE71" s="22"/>
+      <c r="B71" s="20"/>
+      <c r="C71" s="20"/>
+      <c r="D71" s="20"/>
+      <c r="E71" s="20"/>
+      <c r="F71" s="20"/>
+      <c r="G71" s="20"/>
+      <c r="H71" s="20"/>
+      <c r="I71" s="20"/>
+      <c r="J71" s="20"/>
+      <c r="K71" s="20"/>
+      <c r="L71" s="20"/>
+      <c r="M71" s="20"/>
+      <c r="N71" s="20"/>
+      <c r="O71" s="20"/>
+      <c r="P71" s="20"/>
+      <c r="Q71" s="20"/>
+      <c r="R71" s="20"/>
+      <c r="S71" s="20"/>
+      <c r="T71" s="20"/>
+      <c r="U71" s="20"/>
+      <c r="V71" s="20"/>
+      <c r="W71" s="20"/>
+      <c r="X71" s="20"/>
+      <c r="Y71" s="20"/>
+      <c r="Z71" s="20"/>
+      <c r="AC71" s="20"/>
+      <c r="AD71" s="20"/>
+      <c r="AE71" s="20"/>
+      <c r="AF71" s="20"/>
+      <c r="AG71" s="20"/>
+      <c r="AH71" s="20"/>
+      <c r="AI71" s="20"/>
+      <c r="AJ71" s="20"/>
+      <c r="AK71" s="20"/>
+      <c r="AL71" s="20"/>
+      <c r="AM71" s="20"/>
+      <c r="AN71" s="20"/>
+      <c r="AO71" s="20"/>
+      <c r="AP71" s="20"/>
+      <c r="AQ71" s="20"/>
+      <c r="AR71" s="20"/>
+      <c r="AS71" s="20"/>
+      <c r="AT71" s="20"/>
+      <c r="AU71" s="20"/>
+      <c r="AV71" s="20"/>
+      <c r="AW71" s="20"/>
+    </row>
+    <row r="73" spans="2:57" x14ac:dyDescent="0.25">
+      <c r="C73" s="120"/>
+      <c r="D73" s="120"/>
+      <c r="E73" s="120"/>
+      <c r="F73" s="120"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="120"/>
+      <c r="I73" s="120"/>
+      <c r="J73" s="120"/>
+      <c r="K73" s="120"/>
+      <c r="L73" s="120"/>
+      <c r="M73" s="120"/>
+      <c r="N73" s="120"/>
+      <c r="O73" s="120"/>
+      <c r="P73" s="120"/>
+      <c r="Q73" s="120"/>
+      <c r="R73" s="120"/>
+      <c r="S73" s="120"/>
+      <c r="T73" s="120"/>
+      <c r="U73" s="120"/>
+      <c r="V73" s="120"/>
+      <c r="W73" s="120"/>
+      <c r="X73" s="120"/>
+      <c r="Y73" s="120"/>
+      <c r="Z73" s="120"/>
+      <c r="AA73" s="120"/>
+      <c r="AB73" s="120"/>
+      <c r="AC73" s="120"/>
+      <c r="AD73" s="120"/>
+      <c r="AE73" s="120"/>
+      <c r="AF73" s="120"/>
+      <c r="AG73" s="120"/>
+      <c r="AH73" s="120"/>
+      <c r="AI73" s="120"/>
+      <c r="AJ73" s="120"/>
+      <c r="AK73" s="120"/>
+      <c r="AL73" s="120"/>
+      <c r="AM73" s="120"/>
+      <c r="AN73" s="120"/>
+      <c r="AO73" s="120"/>
+      <c r="AP73" s="120"/>
+      <c r="AQ73" s="120"/>
+      <c r="AR73" s="120"/>
+      <c r="AS73" s="120"/>
+      <c r="AT73" s="120"/>
+      <c r="AU73" s="120"/>
+      <c r="AV73" s="120"/>
+      <c r="AW73" s="120"/>
+      <c r="AX73" s="120"/>
+      <c r="AY73" s="120"/>
+      <c r="AZ73" s="120"/>
+      <c r="BA73" s="120"/>
+      <c r="BB73" s="120"/>
+      <c r="BC73" s="120"/>
+      <c r="BD73" s="120"/>
+      <c r="BE73" s="120"/>
+    </row>
+    <row r="74" spans="2:57" x14ac:dyDescent="0.25">
+      <c r="C74" s="120"/>
+      <c r="D74" s="120"/>
+      <c r="E74" s="120"/>
+      <c r="F74" s="120"/>
+      <c r="G74" s="120"/>
+      <c r="H74" s="120"/>
+      <c r="I74" s="120"/>
+      <c r="J74" s="120"/>
+      <c r="K74" s="120"/>
+      <c r="L74" s="120"/>
+      <c r="M74" s="120"/>
+      <c r="N74" s="120"/>
+      <c r="O74" s="120"/>
+      <c r="P74" s="120"/>
+      <c r="Q74" s="120"/>
+      <c r="R74" s="120"/>
+      <c r="S74" s="120"/>
+      <c r="T74" s="120"/>
+      <c r="U74" s="120"/>
+      <c r="V74" s="120"/>
+      <c r="W74" s="120"/>
+      <c r="X74" s="120"/>
+      <c r="Y74" s="120"/>
+      <c r="Z74" s="120"/>
+      <c r="AA74" s="120"/>
+      <c r="AB74" s="120"/>
+      <c r="AC74" s="120"/>
+      <c r="AD74" s="120"/>
+      <c r="AE74" s="120"/>
+      <c r="AF74" s="120"/>
+      <c r="AG74" s="120"/>
+      <c r="AH74" s="120"/>
+      <c r="AI74" s="120"/>
+      <c r="AJ74" s="120"/>
+      <c r="AK74" s="120"/>
+      <c r="AL74" s="120"/>
+      <c r="AM74" s="120"/>
+      <c r="AN74" s="120"/>
+      <c r="AO74" s="120"/>
+      <c r="AP74" s="120"/>
+      <c r="AQ74" s="120"/>
+      <c r="AR74" s="120"/>
+      <c r="AS74" s="120"/>
+      <c r="AT74" s="120"/>
+      <c r="AU74" s="120"/>
+      <c r="AV74" s="120"/>
+      <c r="AW74" s="120"/>
+      <c r="AX74" s="120"/>
+      <c r="AY74" s="120"/>
+      <c r="AZ74" s="120"/>
+      <c r="BA74" s="120"/>
+      <c r="BB74" s="120"/>
+      <c r="BC74" s="120"/>
+      <c r="BD74" s="120"/>
+      <c r="BE74" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="55">
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
@@ -23058,305 +24166,305 @@
     <mergeCell ref="AR5:AR6"/>
     <mergeCell ref="AS5:AS6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="A1:BF45"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Y2" s="124" t="s">
-[...8 lines deleted...]
-      <c r="AF2" s="124"/>
+      <c r="Y2" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="122"/>
+      <c r="AC2" s="122"/>
+      <c r="AD2" s="122"/>
+      <c r="AE2" s="122"/>
+      <c r="AF2" s="122"/>
     </row>
     <row r="3" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Y3" s="124"/>
-[...6 lines deleted...]
-      <c r="AF3" s="124"/>
+      <c r="Y3" s="122"/>
+      <c r="Z3" s="122"/>
+      <c r="AA3" s="122"/>
+      <c r="AB3" s="122"/>
+      <c r="AC3" s="122"/>
+      <c r="AD3" s="122"/>
+      <c r="AE3" s="122"/>
+      <c r="AF3" s="122"/>
     </row>
     <row r="4" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C5" s="124" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="124" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="121" t="s">
+        <v>180</v>
+      </c>
+      <c r="G5" s="121" t="s">
+        <v>181</v>
+      </c>
+      <c r="H5" s="121" t="s">
         <v>182</v>
       </c>
-      <c r="C5" s="126" t="s">
+      <c r="I5" s="121" t="s">
+        <v>183</v>
+      </c>
+      <c r="J5" s="121" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="121" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="121" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="121" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="121" t="s">
+        <v>77</v>
+      </c>
+      <c r="O5" s="121" t="s">
+        <v>12</v>
+      </c>
+      <c r="P5" s="121" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q5" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="R5" s="121" t="s">
+        <v>15</v>
+      </c>
+      <c r="S5" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="T5" s="121" t="s">
+        <v>16</v>
+      </c>
+      <c r="U5" s="121" t="s">
+        <v>17</v>
+      </c>
+      <c r="V5" s="121" t="s">
+        <v>18</v>
+      </c>
+      <c r="W5" s="121" t="s">
+        <v>19</v>
+      </c>
+      <c r="X5" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y5" s="121" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z5" s="121" t="s">
+        <v>21</v>
+      </c>
+      <c r="AA5" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB5" s="121" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC5" s="121" t="s">
+        <v>80</v>
+      </c>
+      <c r="AD5" s="121" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE5" s="121" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF5" s="121" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH5" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="126" t="s">
+      <c r="AI5" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="123" t="s">
+      <c r="AJ5" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="123" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="123" t="s">
+      <c r="AK5" s="121" t="s">
         <v>184</v>
       </c>
-      <c r="H5" s="123" t="s">
+      <c r="AL5" s="121" t="s">
         <v>185</v>
       </c>
-      <c r="I5" s="123" t="s">
+      <c r="AM5" s="121" t="s">
         <v>186</v>
       </c>
-      <c r="J5" s="123" t="s">
+      <c r="AN5" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="123" t="s">
-[...11 lines deleted...]
-      <c r="O5" s="123" t="s">
+      <c r="AO5" s="121" t="s">
+        <v>187</v>
+      </c>
+      <c r="AP5" s="121" t="s">
+        <v>188</v>
+      </c>
+      <c r="AQ5" s="121" t="s">
+        <v>189</v>
+      </c>
+      <c r="AR5" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="P5" s="123" t="s">
-[...11 lines deleted...]
-      <c r="T5" s="123" t="s">
+      <c r="AS5" s="121" t="s">
+        <v>190</v>
+      </c>
+      <c r="AT5" s="121" t="s">
+        <v>191</v>
+      </c>
+      <c r="AU5" s="121" t="s">
+        <v>192</v>
+      </c>
+      <c r="AV5" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="U5" s="123" t="s">
-[...11 lines deleted...]
-      <c r="Y5" s="123" t="s">
+      <c r="AW5" s="121" t="s">
+        <v>193</v>
+      </c>
+      <c r="AX5" s="121" t="s">
+        <v>194</v>
+      </c>
+      <c r="AY5" s="121" t="s">
+        <v>195</v>
+      </c>
+      <c r="AZ5" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="Z5" s="123" t="s">
-[...65 lines deleted...]
-      <c r="AW5" s="123" t="s">
+      <c r="BA5" s="121" t="s">
         <v>196</v>
       </c>
-      <c r="AX5" s="123" t="s">
+      <c r="BB5" s="121" t="s">
         <v>197</v>
       </c>
-      <c r="AY5" s="123" t="s">
+      <c r="BC5" s="121" t="s">
         <v>198</v>
       </c>
-      <c r="AZ5" s="123" t="s">
-[...2 lines deleted...]
-      <c r="BA5" s="123" t="s">
+      <c r="BD5" s="121" t="s">
         <v>199</v>
       </c>
-      <c r="BB5" s="123" t="s">
+      <c r="BE5" s="121" t="s">
         <v>200</v>
       </c>
-      <c r="BC5" s="123" t="s">
+      <c r="BF5" s="121" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="6" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="126"/>
-[...53 lines deleted...]
-      <c r="BF6" s="123"/>
+      <c r="C6" s="124"/>
+      <c r="D6" s="124"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+      <c r="S6" s="121"/>
+      <c r="T6" s="121"/>
+      <c r="U6" s="121"/>
+      <c r="V6" s="121"/>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
+      <c r="AB6" s="121"/>
+      <c r="AC6" s="121"/>
+      <c r="AD6" s="121"/>
+      <c r="AE6" s="121"/>
+      <c r="AF6" s="121"/>
+      <c r="AH6" s="121"/>
+      <c r="AI6" s="121"/>
+      <c r="AJ6" s="121"/>
+      <c r="AK6" s="121"/>
+      <c r="AL6" s="121"/>
+      <c r="AM6" s="121"/>
+      <c r="AN6" s="121"/>
+      <c r="AO6" s="121"/>
+      <c r="AP6" s="121"/>
+      <c r="AQ6" s="121"/>
+      <c r="AR6" s="121"/>
+      <c r="AS6" s="121"/>
+      <c r="AT6" s="121"/>
+      <c r="AU6" s="121"/>
+      <c r="AV6" s="121"/>
+      <c r="AW6" s="121"/>
+      <c r="AX6" s="121"/>
+      <c r="AY6" s="121"/>
+      <c r="AZ6" s="121"/>
+      <c r="BA6" s="121"/>
+      <c r="BB6" s="121"/>
+      <c r="BC6" s="121"/>
+      <c r="BD6" s="121"/>
+      <c r="BE6" s="121"/>
+      <c r="BF6" s="121"/>
     </row>
     <row r="7" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="56" t="s">
-        <v>205</v>
+      <c r="B7" s="52" t="s">
+        <v>202</v>
       </c>
       <c r="C7" s="8">
         <v>124425</v>
       </c>
       <c r="D7" s="8">
         <v>203462</v>
       </c>
       <c r="E7" s="8">
         <v>695926</v>
       </c>
       <c r="F7" s="8">
         <v>2571767</v>
       </c>
       <c r="G7" s="8">
         <v>2650679</v>
       </c>
       <c r="H7" s="8">
         <v>2839664</v>
       </c>
       <c r="I7" s="8">
         <v>3071734</v>
       </c>
       <c r="J7" s="8">
         <v>2571767</v>
       </c>
@@ -23652,51 +24760,51 @@
       </c>
       <c r="AZ8" s="4">
         <v>846192</v>
       </c>
       <c r="BA8" s="4">
         <v>867990</v>
       </c>
       <c r="BB8" s="4">
         <v>1401657</v>
       </c>
       <c r="BC8" s="4">
         <v>1967176</v>
       </c>
       <c r="BD8" s="4">
         <v>2699000</v>
       </c>
       <c r="BE8" s="4">
         <v>2943970</v>
       </c>
       <c r="BF8" s="4">
         <v>3148623</v>
       </c>
     </row>
     <row r="9" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C9" s="4">
         <v>-13881</v>
       </c>
       <c r="D9" s="4">
         <v>-98244</v>
       </c>
       <c r="E9" s="4">
         <v>-254876</v>
       </c>
       <c r="F9" s="4">
         <v>298785</v>
       </c>
       <c r="G9" s="4">
         <v>-197371</v>
       </c>
       <c r="H9" s="4">
         <v>-441905</v>
       </c>
       <c r="I9" s="4">
         <v>176754</v>
       </c>
       <c r="J9" s="4">
         <v>-163737</v>
       </c>
@@ -23821,392 +24929,392 @@
         <v>1659900</v>
       </c>
       <c r="AZ9" s="4">
         <v>1761205</v>
       </c>
       <c r="BA9" s="4">
         <v>-44579</v>
       </c>
       <c r="BB9" s="4">
         <v>-806930</v>
       </c>
       <c r="BC9" s="4">
         <v>-2111346</v>
       </c>
       <c r="BD9" s="4">
         <v>-1718826</v>
       </c>
       <c r="BE9" s="4">
         <v>-1339009</v>
       </c>
       <c r="BF9" s="4">
         <v>-2458355</v>
       </c>
     </row>
     <row r="10" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="51" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="52">
+      <c r="B10" s="47" t="s">
+        <v>402</v>
+      </c>
+      <c r="C10" s="48">
+        <v>0</v>
+      </c>
+      <c r="D10" s="48">
         <v>-16446</v>
       </c>
-      <c r="E10" s="52">
+      <c r="E10" s="48">
         <v>-8446</v>
       </c>
-      <c r="F10" s="52">
-[...14 lines deleted...]
-      <c r="K10" s="52">
+      <c r="F10" s="48">
+        <v>0</v>
+      </c>
+      <c r="G10" s="48">
+        <v>0</v>
+      </c>
+      <c r="H10" s="48">
+        <v>0</v>
+      </c>
+      <c r="I10" s="48">
+        <v>0</v>
+      </c>
+      <c r="J10" s="48">
+        <v>0</v>
+      </c>
+      <c r="K10" s="48">
         <v>-25867</v>
       </c>
-      <c r="L10" s="52">
+      <c r="L10" s="48">
         <v>-23175</v>
       </c>
-      <c r="M10" s="52">
+      <c r="M10" s="48">
         <v>-14853</v>
       </c>
-      <c r="N10" s="52">
+      <c r="N10" s="48">
         <v>-23965</v>
       </c>
-      <c r="O10" s="52">
+      <c r="O10" s="48">
         <v>-87860</v>
       </c>
-      <c r="P10" s="52">
-[...35 lines deleted...]
-      <c r="AB10" s="52">
+      <c r="P10" s="48">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="48">
+        <v>0</v>
+      </c>
+      <c r="R10" s="48">
+        <v>0</v>
+      </c>
+      <c r="S10" s="48">
+        <v>0</v>
+      </c>
+      <c r="T10" s="48">
+        <v>0</v>
+      </c>
+      <c r="U10" s="48">
+        <v>0</v>
+      </c>
+      <c r="V10" s="48">
+        <v>0</v>
+      </c>
+      <c r="W10" s="48">
+        <v>0</v>
+      </c>
+      <c r="X10" s="48">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="48">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="48">
         <v>48028</v>
       </c>
-      <c r="AC10" s="52">
+      <c r="AC10" s="48">
         <v>31514</v>
       </c>
-      <c r="AD10" s="52">
+      <c r="AD10" s="48">
         <v>79542</v>
       </c>
-      <c r="AE10" s="52">
+      <c r="AE10" s="48">
         <v>98024</v>
       </c>
-      <c r="AF10" s="52">
+      <c r="AF10" s="48">
         <v>23855</v>
       </c>
-      <c r="AH10" s="53">
-[...2 lines deleted...]
-      <c r="AI10" s="53">
+      <c r="AH10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="49">
         <v>-16446</v>
       </c>
-      <c r="AJ10" s="53">
+      <c r="AJ10" s="49">
         <v>-8446</v>
       </c>
-      <c r="AK10" s="53">
+      <c r="AK10" s="49">
         <v>-773</v>
       </c>
-      <c r="AL10" s="53">
+      <c r="AL10" s="49">
         <v>-774</v>
       </c>
-      <c r="AM10" s="53">
+      <c r="AM10" s="49">
         <v>-4</v>
       </c>
-      <c r="AN10" s="53">
-[...2 lines deleted...]
-      <c r="AO10" s="52">
+      <c r="AN10" s="49">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="48">
         <v>-25867</v>
       </c>
-      <c r="AP10" s="52">
+      <c r="AP10" s="48">
         <v>-49042</v>
       </c>
-      <c r="AQ10" s="52">
+      <c r="AQ10" s="48">
         <v>-63895</v>
       </c>
-      <c r="AR10" s="52">
+      <c r="AR10" s="48">
         <v>-87860</v>
       </c>
-      <c r="AS10" s="52">
+      <c r="AS10" s="48">
         <v>-61993</v>
       </c>
-      <c r="AT10" s="52">
+      <c r="AT10" s="48">
         <v>-38818</v>
       </c>
-      <c r="AU10" s="52">
+      <c r="AU10" s="48">
         <v>-23965</v>
       </c>
-      <c r="AV10" s="52">
-[...20 lines deleted...]
-      <c r="BC10" s="52">
+      <c r="AV10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="48">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="48">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="48">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="48">
         <v>48028</v>
       </c>
-      <c r="BD10" s="54">
+      <c r="BD10" s="50">
         <v>79542</v>
       </c>
-      <c r="BE10" s="55">
+      <c r="BE10" s="51">
         <v>177566</v>
       </c>
-      <c r="BF10" s="55">
+      <c r="BF10" s="51">
         <v>201421</v>
       </c>
     </row>
     <row r="11" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="57">
+      <c r="B11" s="52" t="s">
+        <v>204</v>
+      </c>
+      <c r="C11" s="53">
         <v>64338</v>
       </c>
-      <c r="D11" s="57">
+      <c r="D11" s="53">
         <v>97924</v>
       </c>
-      <c r="E11" s="57">
+      <c r="E11" s="53">
+        <v>217201</v>
+      </c>
+      <c r="F11" s="53">
+        <v>469516</v>
+      </c>
+      <c r="G11" s="53">
+        <v>46763</v>
+      </c>
+      <c r="H11" s="53">
+        <v>-116814</v>
+      </c>
+      <c r="I11" s="53">
+        <v>596877</v>
+      </c>
+      <c r="J11" s="53">
+        <v>996343</v>
+      </c>
+      <c r="K11" s="53">
+        <v>738327</v>
+      </c>
+      <c r="L11" s="53">
+        <v>-443510</v>
+      </c>
+      <c r="M11" s="53">
+        <v>926121</v>
+      </c>
+      <c r="N11" s="53">
+        <v>1024530</v>
+      </c>
+      <c r="O11" s="53">
+        <v>2245468</v>
+      </c>
+      <c r="P11" s="53">
+        <v>1228531</v>
+      </c>
+      <c r="Q11" s="53">
+        <v>-335876</v>
+      </c>
+      <c r="R11" s="53">
+        <v>272281</v>
+      </c>
+      <c r="S11" s="53">
+        <v>745232</v>
+      </c>
+      <c r="T11" s="53">
+        <v>1910167</v>
+      </c>
+      <c r="U11" s="53">
+        <v>1494775</v>
+      </c>
+      <c r="V11" s="53">
+        <v>210350</v>
+      </c>
+      <c r="W11" s="53">
+        <v>469207</v>
+      </c>
+      <c r="X11" s="53">
+        <v>433065</v>
+      </c>
+      <c r="Y11" s="53">
+        <v>2607397</v>
+      </c>
+      <c r="Z11" s="53">
+        <v>-289211</v>
+      </c>
+      <c r="AA11" s="53">
+        <v>-18334</v>
+      </c>
+      <c r="AB11" s="53">
+        <v>-221662</v>
+      </c>
+      <c r="AC11" s="53">
+        <v>1434404</v>
+      </c>
+      <c r="AD11" s="53">
+        <v>1059716</v>
+      </c>
+      <c r="AE11" s="53">
+        <v>588119</v>
+      </c>
+      <c r="AF11" s="53">
+        <v>-909172</v>
+      </c>
+      <c r="AH11" s="53">
+        <v>64338</v>
+      </c>
+      <c r="AI11" s="53">
+        <v>97924</v>
+      </c>
+      <c r="AJ11" s="53">
         <v>217200</v>
       </c>
-      <c r="F11" s="57">
-[...11 lines deleted...]
-      <c r="J11" s="57">
+      <c r="AK11" s="53">
+        <v>564929</v>
+      </c>
+      <c r="AL11" s="53">
+        <v>697802</v>
+      </c>
+      <c r="AM11" s="53">
+        <v>634957</v>
+      </c>
+      <c r="AN11" s="53">
         <v>996343</v>
       </c>
-      <c r="K11" s="57">
-[...11 lines deleted...]
-      <c r="O11" s="57">
+      <c r="AO11" s="53">
+        <v>1265153</v>
+      </c>
+      <c r="AP11" s="53">
+        <v>774880</v>
+      </c>
+      <c r="AQ11" s="53">
+        <v>1817815</v>
+      </c>
+      <c r="AR11" s="53">
         <v>2245468</v>
       </c>
-      <c r="P11" s="57">
+      <c r="AS11" s="53">
+        <v>2735672</v>
+      </c>
+      <c r="AT11" s="53">
+        <v>2843306</v>
+      </c>
+      <c r="AU11" s="53">
+        <v>2189466</v>
+      </c>
+      <c r="AV11" s="53">
         <v>1228531</v>
       </c>
-      <c r="Q11" s="57">
-[...23 lines deleted...]
-      <c r="Y11" s="57">
+      <c r="AW11" s="53">
+        <v>2176412</v>
+      </c>
+      <c r="AX11" s="53">
+        <v>2722638</v>
+      </c>
+      <c r="AY11" s="53">
+        <v>2919564</v>
+      </c>
+      <c r="AZ11" s="53">
         <v>2607397</v>
       </c>
-      <c r="Z11" s="57">
-[...11 lines deleted...]
-      <c r="AD11" s="57">
+      <c r="BA11" s="53">
+        <v>823411</v>
+      </c>
+      <c r="BB11" s="53">
+        <v>594727</v>
+      </c>
+      <c r="BC11" s="53">
+        <v>-96142</v>
+      </c>
+      <c r="BD11" s="54">
         <v>1059716</v>
       </c>
-      <c r="AE11" s="57">
-[...74 lines deleted...]
-      <c r="BE11" s="59">
+      <c r="BE11" s="55">
         <v>1782527</v>
       </c>
-      <c r="BF11" s="59">
+      <c r="BF11" s="55">
         <v>891689</v>
       </c>
     </row>
     <row r="12" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C12" s="4">
         <v>-109791</v>
       </c>
       <c r="D12" s="4">
         <v>-386852</v>
       </c>
       <c r="E12" s="4">
         <v>-1153527</v>
       </c>
       <c r="F12" s="4">
         <v>-281400</v>
       </c>
       <c r="G12" s="4">
         <v>-142676</v>
       </c>
       <c r="H12" s="4">
         <v>-84639</v>
       </c>
       <c r="I12" s="4">
         <v>-106204</v>
       </c>
       <c r="J12" s="4">
         <v>-614919</v>
       </c>
@@ -24332,51 +25440,51 @@
       </c>
       <c r="AZ12" s="4">
         <v>-738329</v>
       </c>
       <c r="BA12" s="4">
         <v>-452858</v>
       </c>
       <c r="BB12" s="4">
         <v>-668390</v>
       </c>
       <c r="BC12" s="4">
         <v>-561997</v>
       </c>
       <c r="BD12" s="4">
         <v>-528232</v>
       </c>
       <c r="BE12" s="4">
         <v>-627324</v>
       </c>
       <c r="BF12" s="4">
         <v>-636271</v>
       </c>
     </row>
     <row r="13" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C13" s="4">
         <v>-16216</v>
       </c>
       <c r="D13" s="4">
         <v>-29333</v>
       </c>
       <c r="E13" s="4">
         <v>-105677</v>
       </c>
       <c r="F13" s="4">
         <v>-67693</v>
       </c>
       <c r="G13" s="4">
         <v>-76280</v>
       </c>
       <c r="H13" s="4">
         <v>-71877</v>
       </c>
       <c r="I13" s="4">
         <v>-168560</v>
       </c>
       <c r="J13" s="4">
         <v>-384410</v>
       </c>
@@ -24502,51 +25610,51 @@
       </c>
       <c r="AZ13" s="4">
         <v>-1007057</v>
       </c>
       <c r="BA13" s="4">
         <v>-1223091</v>
       </c>
       <c r="BB13" s="4">
         <v>-1302692</v>
       </c>
       <c r="BC13" s="4">
         <v>-1230421</v>
       </c>
       <c r="BD13" s="4">
         <v>-1481891</v>
       </c>
       <c r="BE13" s="4">
         <v>-1329967</v>
       </c>
       <c r="BF13" s="4">
         <v>-1450847</v>
       </c>
     </row>
     <row r="14" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C14" s="4">
         <v>-12681</v>
       </c>
       <c r="D14" s="4">
         <v>-158171</v>
       </c>
       <c r="E14" s="4">
         <v>-802520</v>
       </c>
       <c r="F14" s="4">
         <v>-199335</v>
       </c>
       <c r="G14" s="4">
         <v>-16790</v>
       </c>
       <c r="H14" s="4">
         <v>41260</v>
       </c>
       <c r="I14" s="4">
         <v>-222494</v>
       </c>
       <c r="J14" s="4">
         <v>-397359</v>
       </c>
@@ -24672,51 +25780,51 @@
       </c>
       <c r="AZ14" s="4">
         <v>-718552</v>
       </c>
       <c r="BA14" s="4">
         <v>-507338</v>
       </c>
       <c r="BB14" s="4">
         <v>-542654</v>
       </c>
       <c r="BC14" s="4">
         <v>-839502</v>
       </c>
       <c r="BD14" s="4">
         <v>-485517</v>
       </c>
       <c r="BE14" s="4">
         <v>-142378</v>
       </c>
       <c r="BF14" s="4">
         <v>-134060</v>
       </c>
     </row>
     <row r="15" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C15" s="4">
         <v>0</v>
       </c>
       <c r="D15" s="4">
         <v>-16031</v>
       </c>
       <c r="E15" s="4">
         <v>-31318</v>
       </c>
       <c r="F15" s="4">
         <v>0</v>
       </c>
       <c r="G15" s="4">
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <v>0</v>
       </c>
       <c r="I15" s="4">
         <v>0</v>
       </c>
       <c r="J15" s="4">
         <v>0</v>
       </c>
@@ -24841,517 +25949,518 @@
         <v>-665909</v>
       </c>
       <c r="AZ15" s="4">
         <v>-665909</v>
       </c>
       <c r="BA15" s="4">
         <v>-20525</v>
       </c>
       <c r="BB15" s="4">
         <v>-20525</v>
       </c>
       <c r="BC15" s="4">
         <v>0</v>
       </c>
       <c r="BD15" s="4">
         <v>0</v>
       </c>
       <c r="BE15" s="4">
         <v>0</v>
       </c>
       <c r="BF15" s="4">
         <v>-281380</v>
       </c>
     </row>
     <row r="16" spans="2:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="61">
+      <c r="B16" s="56" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="57">
         <v>198774</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="57">
         <v>695926</v>
       </c>
-      <c r="E16" s="61">
+      <c r="E16" s="57">
         <v>2571767</v>
       </c>
-      <c r="F16" s="61">
+      <c r="F16" s="57">
         <v>2650679</v>
       </c>
-      <c r="G16" s="61">
+      <c r="G16" s="57">
         <v>2839664</v>
       </c>
-      <c r="H16" s="61">
+      <c r="H16" s="57">
         <v>3071734</v>
       </c>
-      <c r="I16" s="61">
+      <c r="I16" s="57">
         <v>2972115</v>
       </c>
-      <c r="J16" s="61">
+      <c r="J16" s="57">
         <v>2972112</v>
       </c>
-      <c r="K16" s="61">
+      <c r="K16" s="57">
         <v>2333439</v>
       </c>
-      <c r="L16" s="61">
+      <c r="L16" s="57">
         <v>3615195</v>
       </c>
-      <c r="M16" s="61">
+      <c r="M16" s="57">
         <v>3768506</v>
       </c>
-      <c r="N16" s="61">
+      <c r="N16" s="57">
         <v>3041556</v>
       </c>
-      <c r="O16" s="61">
+      <c r="O16" s="57">
         <v>3041556</v>
       </c>
-      <c r="P16" s="61">
+      <c r="P16" s="57">
         <v>3294535</v>
       </c>
-      <c r="Q16" s="61">
+      <c r="Q16" s="57">
         <v>4615241</v>
       </c>
-      <c r="R16" s="61">
+      <c r="R16" s="57">
         <v>5066502</v>
       </c>
-      <c r="S16" s="61">
+      <c r="S16" s="57">
         <v>4842117</v>
       </c>
-      <c r="T16" s="61">
+      <c r="T16" s="57">
         <v>4842117</v>
       </c>
-      <c r="U16" s="61">
+      <c r="U16" s="57">
         <v>5034357</v>
       </c>
-      <c r="V16" s="61">
+      <c r="V16" s="57">
         <v>4945789</v>
       </c>
-      <c r="W16" s="61">
+      <c r="W16" s="57">
         <v>5185439</v>
       </c>
-      <c r="X16" s="61">
+      <c r="X16" s="57">
         <v>5364567</v>
       </c>
-      <c r="Y16" s="61">
+      <c r="Y16" s="57">
         <v>5364567</v>
       </c>
-      <c r="Z16" s="61">
+      <c r="Z16" s="57">
         <v>6414758</v>
       </c>
-      <c r="AA16" s="61">
+      <c r="AA16" s="57">
         <v>6885323</v>
       </c>
-      <c r="AB16" s="61">
+      <c r="AB16" s="57">
         <v>7913501</v>
       </c>
-      <c r="AC16" s="61">
+      <c r="AC16" s="57">
         <v>6800491</v>
       </c>
-      <c r="AD16" s="61">
+      <c r="AD16" s="57">
         <v>6800491</v>
       </c>
-      <c r="AE16" s="61">
+      <c r="AE16" s="57">
         <v>6731900</v>
       </c>
-      <c r="AF16" s="61">
+      <c r="AF16" s="57">
         <v>8496192</v>
       </c>
-      <c r="AH16" s="62">
+      <c r="AH16" s="58">
         <v>198775</v>
       </c>
-      <c r="AI16" s="62">
+      <c r="AI16" s="58">
         <v>695925</v>
       </c>
-      <c r="AJ16" s="62">
+      <c r="AJ16" s="58">
         <v>2608741</v>
       </c>
-      <c r="AK16" s="62">
-[...8 lines deleted...]
-      <c r="AN16" s="62">
+      <c r="AK16" s="58">
+        <v>2493185</v>
+      </c>
+      <c r="AL16" s="58">
+        <v>2626030</v>
+      </c>
+      <c r="AM16" s="58">
+        <v>2805069</v>
+      </c>
+      <c r="AN16" s="58">
         <v>2972112</v>
       </c>
-      <c r="AO16" s="62">
+      <c r="AO16" s="58">
         <v>2333440</v>
       </c>
-      <c r="AP16" s="62">
+      <c r="AP16" s="58">
         <v>3615198</v>
       </c>
-      <c r="AQ16" s="62">
+      <c r="AQ16" s="58">
         <v>3768509</v>
       </c>
-      <c r="AR16" s="62">
+      <c r="AR16" s="58">
         <v>3041556</v>
       </c>
-      <c r="AS16" s="62">
+      <c r="AS16" s="58">
         <v>3294535</v>
       </c>
-      <c r="AT16" s="62">
+      <c r="AT16" s="58">
         <v>4615241</v>
       </c>
-      <c r="AU16" s="62">
+      <c r="AU16" s="58">
         <v>5066502</v>
       </c>
-      <c r="AV16" s="62">
+      <c r="AV16" s="58">
         <v>3629935</v>
       </c>
-      <c r="AW16" s="62">
+      <c r="AW16" s="58">
         <v>5034357</v>
       </c>
-      <c r="AX16" s="62">
+      <c r="AX16" s="58">
         <v>4945789</v>
       </c>
-      <c r="AY16" s="62">
+      <c r="AY16" s="58">
         <v>5185439</v>
       </c>
-      <c r="AZ16" s="62">
+      <c r="AZ16" s="58">
         <v>5364567</v>
       </c>
-      <c r="BA16" s="62">
+      <c r="BA16" s="58">
         <v>6414758</v>
       </c>
-      <c r="BB16" s="62">
+      <c r="BB16" s="58">
         <v>6885323</v>
       </c>
-      <c r="BC16" s="62">
+      <c r="BC16" s="58">
         <v>7913501</v>
       </c>
-      <c r="BD16" s="62">
+      <c r="BD16" s="58">
         <v>6800491</v>
       </c>
-      <c r="BE16" s="62">
+      <c r="BE16" s="58">
         <v>6731900</v>
       </c>
-      <c r="BF16" s="62">
+      <c r="BF16" s="58">
         <v>8496192</v>
       </c>
     </row>
     <row r="17" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A17" s="68"/>
-[...57 lines deleted...]
-      <c r="BF17" s="69"/>
+      <c r="A17" s="64"/>
+      <c r="B17" s="52"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
+      <c r="N17" s="59"/>
+      <c r="O17" s="59"/>
+      <c r="P17" s="59"/>
+      <c r="Q17" s="59"/>
+      <c r="R17" s="59"/>
+      <c r="S17" s="59"/>
+      <c r="T17" s="59"/>
+      <c r="U17" s="59"/>
+      <c r="V17" s="59"/>
+      <c r="W17" s="59"/>
+      <c r="X17" s="59"/>
+      <c r="Y17" s="59"/>
+      <c r="Z17" s="59"/>
+      <c r="AA17" s="59"/>
+      <c r="AB17" s="59"/>
+      <c r="AC17" s="59"/>
+      <c r="AD17" s="59"/>
+      <c r="AE17" s="59"/>
+      <c r="AF17" s="59"/>
+      <c r="AH17" s="65"/>
+      <c r="AI17" s="65"/>
+      <c r="AJ17" s="65"/>
+      <c r="AK17" s="65"/>
+      <c r="AL17" s="65"/>
+      <c r="AM17" s="65"/>
+      <c r="AN17" s="65"/>
+      <c r="AO17" s="65"/>
+      <c r="AP17" s="65"/>
+      <c r="AQ17" s="65"/>
+      <c r="AR17" s="65"/>
+      <c r="AS17" s="65"/>
+      <c r="AT17" s="65"/>
+      <c r="AU17" s="65"/>
+      <c r="AV17" s="60"/>
+      <c r="AW17" s="65"/>
+      <c r="AX17" s="65"/>
+      <c r="AY17" s="65"/>
+      <c r="AZ17" s="65"/>
+      <c r="BA17" s="65"/>
+      <c r="BB17" s="65"/>
+      <c r="BC17" s="65"/>
+      <c r="BD17" s="65"/>
+      <c r="BE17" s="65"/>
+      <c r="BF17" s="65"/>
     </row>
     <row r="18" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="AD18" s="35"/>
-[...1 lines deleted...]
-      <c r="AF18" s="35"/>
+      <c r="AD18" s="33"/>
+      <c r="AE18" s="33"/>
+      <c r="AF18" s="33"/>
+      <c r="AV18">
+        <v>0</v>
+      </c>
     </row>
     <row r="19" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="65" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="52">
+      <c r="B19" s="61" t="s">
+        <v>210</v>
+      </c>
+      <c r="C19" s="48">
         <v>74350</v>
       </c>
-      <c r="D19" s="52">
+      <c r="D19" s="48">
         <v>492463</v>
       </c>
-      <c r="E19" s="52">
+      <c r="E19" s="48">
         <v>1875841</v>
       </c>
-      <c r="F19" s="52">
+      <c r="F19" s="48">
         <v>78912</v>
       </c>
-      <c r="G19" s="52">
+      <c r="G19" s="48">
         <v>188984</v>
       </c>
-      <c r="H19" s="52">
+      <c r="H19" s="48">
         <v>232070</v>
       </c>
-      <c r="I19" s="52">
+      <c r="I19" s="48">
         <v>-99619</v>
       </c>
-      <c r="J19" s="52">
+      <c r="J19" s="48">
         <v>400345</v>
       </c>
-      <c r="K19" s="52">
+      <c r="K19" s="48">
         <v>-638673</v>
       </c>
-      <c r="L19" s="52">
+      <c r="L19" s="48">
         <v>1281756</v>
       </c>
-      <c r="M19" s="52">
+      <c r="M19" s="48">
         <v>153311</v>
       </c>
-      <c r="N19" s="52">
+      <c r="N19" s="48">
         <v>-726951</v>
       </c>
-      <c r="O19" s="52">
+      <c r="O19" s="48">
         <v>-207316</v>
       </c>
-      <c r="P19" s="52">
+      <c r="P19" s="48">
         <v>252979</v>
       </c>
-      <c r="Q19" s="52">
+      <c r="Q19" s="48">
         <v>1320706</v>
       </c>
-      <c r="R19" s="52">
+      <c r="R19" s="48">
         <v>451261</v>
       </c>
-      <c r="S19" s="52">
+      <c r="S19" s="48">
         <v>-224386</v>
       </c>
-      <c r="T19" s="52">
+      <c r="T19" s="48">
         <v>1800561</v>
       </c>
-      <c r="U19" s="52">
+      <c r="U19" s="48">
         <v>203336</v>
       </c>
-      <c r="V19" s="52">
+      <c r="V19" s="48">
         <v>-99664</v>
       </c>
-      <c r="W19" s="52">
+      <c r="W19" s="48">
         <v>233697</v>
       </c>
-      <c r="X19" s="52">
+      <c r="X19" s="48">
         <v>185081</v>
       </c>
-      <c r="Y19" s="52">
+      <c r="Y19" s="48">
         <v>522450</v>
       </c>
-      <c r="Z19" s="52">
+      <c r="Z19" s="48">
         <v>1050191</v>
       </c>
-      <c r="AA19" s="52">
+      <c r="AA19" s="48">
         <v>470565</v>
       </c>
-      <c r="AB19" s="52">
+      <c r="AB19" s="48">
         <v>1028178</v>
       </c>
-      <c r="AC19" s="52">
+      <c r="AC19" s="48">
         <v>-1113009</v>
       </c>
-      <c r="AD19" s="52">
+      <c r="AD19" s="48">
         <v>1435925</v>
       </c>
-      <c r="AE19" s="52">
+      <c r="AE19" s="48">
         <v>-68591</v>
       </c>
-      <c r="AF19" s="52">
+      <c r="AF19" s="48">
         <v>1764292</v>
       </c>
-      <c r="AH19" s="52">
+      <c r="AH19" s="48">
         <v>74350</v>
       </c>
-      <c r="AI19" s="52">
+      <c r="AI19" s="48">
         <v>492463</v>
       </c>
-      <c r="AJ19" s="52">
+      <c r="AJ19" s="48">
         <v>1912814</v>
       </c>
-      <c r="AK19" s="52">
+      <c r="AK19" s="48">
         <v>1750818</v>
       </c>
-      <c r="AL19" s="52">
+      <c r="AL19" s="48">
         <v>1355515</v>
       </c>
-      <c r="AM19" s="52">
+      <c r="AM19" s="48">
         <v>1199405</v>
       </c>
-      <c r="AN19" s="52">
+      <c r="AN19" s="48">
         <v>400345</v>
       </c>
-      <c r="AO19" s="52">
+      <c r="AO19" s="48">
         <v>-317239</v>
       </c>
-      <c r="AP19" s="52">
+      <c r="AP19" s="48">
         <v>775534</v>
       </c>
-      <c r="AQ19" s="52">
+      <c r="AQ19" s="48">
         <v>696775</v>
       </c>
-      <c r="AR19" s="52">
+      <c r="AR19" s="48">
         <v>69444</v>
       </c>
-      <c r="AS19" s="52">
+      <c r="AS19" s="48">
         <v>961096</v>
       </c>
-      <c r="AT19" s="52">
+      <c r="AT19" s="48">
         <v>1000046</v>
       </c>
-      <c r="AU19" s="52">
+      <c r="AU19" s="48">
         <v>1297996</v>
       </c>
-      <c r="AV19" s="52">
+      <c r="AV19" s="48">
         <v>252979</v>
       </c>
-      <c r="AW19" s="52">
+      <c r="AW19" s="48">
         <v>1739822</v>
       </c>
-      <c r="AX19" s="52">
+      <c r="AX19" s="48">
         <v>330548</v>
       </c>
-      <c r="AY19" s="52">
+      <c r="AY19" s="48">
         <v>118937</v>
       </c>
-      <c r="AZ19" s="52">
+      <c r="AZ19" s="48">
         <v>522450</v>
       </c>
-      <c r="BA19" s="52">
+      <c r="BA19" s="48">
         <v>1380401</v>
       </c>
-      <c r="BB19" s="52">
+      <c r="BB19" s="48">
         <v>1939534</v>
       </c>
-      <c r="BC19" s="52">
+      <c r="BC19" s="48">
         <v>2728062</v>
       </c>
-      <c r="BD19" s="52">
+      <c r="BD19" s="48">
         <v>1435925</v>
       </c>
-      <c r="BE19" s="52">
+      <c r="BE19" s="48">
         <v>317142</v>
       </c>
-      <c r="BF19" s="52">
+      <c r="BF19" s="48">
         <v>1610869</v>
       </c>
     </row>
     <row r="20" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A20" s="68"/>
-[...55 lines deleted...]
-      <c r="BF20" s="68"/>
+      <c r="A20" s="64"/>
+      <c r="B20" s="66"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="63"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="63"/>
+      <c r="K20" s="63"/>
+      <c r="L20" s="63"/>
+      <c r="M20" s="63"/>
+      <c r="N20" s="63"/>
+      <c r="O20" s="63"/>
+      <c r="P20" s="63"/>
+      <c r="Q20" s="63"/>
+      <c r="R20" s="63"/>
+      <c r="S20" s="63"/>
+      <c r="T20" s="63"/>
+      <c r="U20" s="63"/>
+      <c r="V20" s="63"/>
+      <c r="W20" s="63"/>
+      <c r="X20" s="63"/>
+      <c r="Y20" s="63"/>
+      <c r="Z20" s="63"/>
+      <c r="AA20" s="63"/>
+      <c r="AB20" s="63"/>
+      <c r="AC20" s="63"/>
+      <c r="AD20" s="63"/>
+      <c r="AE20" s="63"/>
+      <c r="AF20" s="63"/>
+      <c r="AH20" s="67"/>
+      <c r="AI20" s="67"/>
+      <c r="AJ20" s="68"/>
+      <c r="AK20" s="68"/>
+      <c r="AL20" s="68"/>
+      <c r="AM20" s="68"/>
+      <c r="AN20" s="64"/>
+      <c r="AO20" s="64"/>
+      <c r="AP20" s="64"/>
+      <c r="AQ20" s="64"/>
+      <c r="AR20" s="64"/>
+      <c r="AS20" s="64"/>
+      <c r="AT20" s="64"/>
+      <c r="AU20" s="64"/>
+      <c r="AV20" s="64"/>
+      <c r="AW20" s="64"/>
+      <c r="AX20" s="64"/>
+      <c r="AY20" s="64"/>
+      <c r="AZ20" s="64"/>
+      <c r="BA20" s="64"/>
+      <c r="BB20" s="64"/>
+      <c r="BC20" s="64"/>
+      <c r="BD20" s="64"/>
+      <c r="BE20" s="64"/>
+      <c r="BF20" s="64"/>
     </row>
     <row r="21" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>120760</v>
       </c>
       <c r="E21" s="4">
         <v>378590</v>
       </c>
       <c r="F21" s="4">
         <v>335858</v>
       </c>
       <c r="G21" s="4">
         <v>1435326</v>
       </c>
       <c r="H21" s="4">
         <v>1423111</v>
       </c>
       <c r="I21" s="4">
         <v>806095</v>
       </c>
       <c r="J21" s="4">
         <v>806095</v>
       </c>
@@ -25401,179 +26510,293 @@
         <v>714502</v>
       </c>
       <c r="Z21" s="4">
         <v>1426019</v>
       </c>
       <c r="AA21" s="4">
         <v>2305076</v>
       </c>
       <c r="AB21" s="4">
         <v>2224983</v>
       </c>
       <c r="AC21" s="4">
         <v>1123923</v>
       </c>
       <c r="AD21" s="4">
         <v>1123923</v>
       </c>
       <c r="AE21" s="4">
         <v>1117415</v>
       </c>
       <c r="AF21" s="4">
         <v>3039118</v>
       </c>
     </row>
     <row r="22" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="61">
+      <c r="B22" s="56" t="s">
+        <v>212</v>
+      </c>
+      <c r="C22" s="57">
         <v>198774</v>
       </c>
-      <c r="D22" s="61">
+      <c r="D22" s="57">
         <v>575166</v>
       </c>
-      <c r="E22" s="61">
+      <c r="E22" s="57">
         <v>2193177</v>
       </c>
-      <c r="F22" s="61">
+      <c r="F22" s="57">
         <v>2314821</v>
       </c>
-      <c r="G22" s="61">
+      <c r="G22" s="57">
         <v>1404338</v>
       </c>
-      <c r="H22" s="61">
-[...2 lines deleted...]
-      <c r="I22" s="61">
+      <c r="H22" s="57">
+        <v>1648622</v>
+      </c>
+      <c r="I22" s="57">
         <v>2166020</v>
       </c>
-      <c r="J22" s="61">
+      <c r="J22" s="57">
         <v>2166017</v>
       </c>
-      <c r="K22" s="61">
+      <c r="K22" s="57">
         <v>1502133</v>
       </c>
-      <c r="L22" s="61">
+      <c r="L22" s="57">
         <v>820301</v>
       </c>
-      <c r="M22" s="61">
+      <c r="M22" s="57">
         <v>2148485</v>
       </c>
-      <c r="N22" s="61">
+      <c r="N22" s="57">
         <v>2241269</v>
       </c>
-      <c r="O22" s="61">
+      <c r="O22" s="57">
         <v>2241269</v>
       </c>
-      <c r="P22" s="61">
+      <c r="P22" s="57">
         <v>1665890</v>
       </c>
-      <c r="Q22" s="61">
+      <c r="Q22" s="57">
         <v>2088862</v>
       </c>
-      <c r="R22" s="61">
+      <c r="R22" s="57">
         <v>3186737</v>
       </c>
-      <c r="S22" s="61">
+      <c r="S22" s="57">
         <v>4010538</v>
       </c>
-      <c r="T22" s="61">
+      <c r="T22" s="57">
         <v>4010538</v>
       </c>
-      <c r="U22" s="61">
+      <c r="U22" s="57">
         <v>4102330</v>
       </c>
-      <c r="V22" s="61">
+      <c r="V22" s="57">
         <v>3042979</v>
       </c>
-      <c r="W22" s="61">
+      <c r="W22" s="57">
         <v>3500141</v>
       </c>
-      <c r="X22" s="61">
+      <c r="X22" s="57">
         <v>4650065</v>
       </c>
-      <c r="Y22" s="61">
+      <c r="Y22" s="57">
         <v>4650065</v>
       </c>
-      <c r="Z22" s="61">
+      <c r="Z22" s="57">
         <v>4988739</v>
       </c>
-      <c r="AA22" s="61">
+      <c r="AA22" s="57">
         <v>4580247</v>
       </c>
-      <c r="AB22" s="61">
-[...5 lines deleted...]
-      <c r="AD22" s="61">
+      <c r="AB22" s="57">
+        <v>5688518</v>
+      </c>
+      <c r="AC22" s="57">
         <v>5676568</v>
       </c>
-      <c r="AE22" s="61">
+      <c r="AD22" s="57">
+        <v>5676568</v>
+      </c>
+      <c r="AE22" s="57">
         <v>5614485</v>
       </c>
-      <c r="AF22" s="61">
+      <c r="AF22" s="57">
         <v>5457075</v>
       </c>
     </row>
     <row r="23" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B23" s="71"/>
-[...29 lines deleted...]
-      <c r="AF23" s="73"/>
+      <c r="B23" s="67"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="69"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="69"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="69"/>
+      <c r="J23" s="69"/>
+      <c r="K23" s="69"/>
+      <c r="L23" s="69"/>
+      <c r="M23" s="69"/>
+      <c r="N23" s="69"/>
+      <c r="O23" s="69"/>
+      <c r="P23" s="69"/>
+      <c r="Q23" s="69"/>
+      <c r="R23" s="69"/>
+      <c r="S23" s="69"/>
+      <c r="T23" s="69"/>
+      <c r="U23" s="69"/>
+      <c r="V23" s="69"/>
+      <c r="W23" s="69"/>
+      <c r="X23" s="69"/>
+      <c r="Y23" s="69"/>
+      <c r="Z23" s="69"/>
+      <c r="AA23" s="69"/>
+      <c r="AB23" s="69"/>
+      <c r="AC23" s="69"/>
+      <c r="AD23" s="69"/>
+      <c r="AE23" s="69"/>
+      <c r="AF23" s="69"/>
     </row>
-    <row r="24" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="25" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C24" s="120"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="120"/>
+      <c r="F24" s="120"/>
+      <c r="G24" s="120"/>
+      <c r="H24" s="120"/>
+      <c r="I24" s="120"/>
+      <c r="J24" s="120"/>
+      <c r="K24" s="120"/>
+      <c r="L24" s="120"/>
+      <c r="M24" s="120"/>
+      <c r="N24" s="120"/>
+      <c r="O24" s="120"/>
+      <c r="P24" s="120"/>
+      <c r="Q24" s="120"/>
+      <c r="R24" s="120"/>
+      <c r="S24" s="120"/>
+      <c r="T24" s="120"/>
+      <c r="U24" s="120"/>
+      <c r="V24" s="120"/>
+      <c r="W24" s="120"/>
+      <c r="X24" s="120"/>
+      <c r="Y24" s="120"/>
+      <c r="Z24" s="120"/>
+      <c r="AA24" s="120"/>
+      <c r="AB24" s="120"/>
+      <c r="AC24" s="120"/>
+      <c r="AD24" s="120"/>
+      <c r="AE24" s="120"/>
+      <c r="AF24" s="120"/>
+      <c r="AG24" s="120"/>
+      <c r="AH24" s="120"/>
+      <c r="AI24" s="120"/>
+      <c r="AJ24" s="120"/>
+      <c r="AK24" s="120"/>
+      <c r="AL24" s="120"/>
+      <c r="AM24" s="120"/>
+      <c r="AN24" s="120"/>
+      <c r="AO24" s="120"/>
+      <c r="AP24" s="120"/>
+      <c r="AQ24" s="120"/>
+      <c r="AR24" s="120"/>
+      <c r="AS24" s="120"/>
+      <c r="AT24" s="120"/>
+      <c r="AU24" s="120"/>
+      <c r="AV24" s="120"/>
+      <c r="AW24" s="120"/>
+      <c r="AX24" s="120"/>
+      <c r="AY24" s="120"/>
+      <c r="AZ24" s="120"/>
+      <c r="BA24" s="120"/>
+      <c r="BB24" s="120"/>
+      <c r="BC24" s="120"/>
+      <c r="BD24" s="120"/>
+      <c r="BE24" s="120"/>
+      <c r="BF24" s="120"/>
+    </row>
+    <row r="25" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="120"/>
+      <c r="D25" s="120"/>
+      <c r="E25" s="120"/>
+      <c r="F25" s="120"/>
+      <c r="G25" s="120"/>
+      <c r="H25" s="120"/>
+      <c r="I25" s="120"/>
+      <c r="J25" s="120"/>
+      <c r="K25" s="120"/>
+      <c r="L25" s="120"/>
+      <c r="M25" s="120"/>
+      <c r="N25" s="120"/>
+      <c r="O25" s="120"/>
+      <c r="P25" s="120"/>
+      <c r="Q25" s="120"/>
+      <c r="R25" s="120"/>
+      <c r="S25" s="120"/>
+      <c r="T25" s="120"/>
+      <c r="U25" s="120"/>
+      <c r="V25" s="120"/>
+      <c r="W25" s="120"/>
+      <c r="X25" s="120"/>
+      <c r="Y25" s="120"/>
+      <c r="Z25" s="120"/>
+      <c r="AA25" s="120"/>
+      <c r="AB25" s="120"/>
+      <c r="AC25" s="120"/>
+      <c r="AD25" s="120"/>
+      <c r="AE25" s="120"/>
+      <c r="AF25" s="120"/>
+      <c r="AG25" s="120"/>
+      <c r="AH25" s="120"/>
+      <c r="AI25" s="120"/>
+      <c r="AJ25" s="120"/>
+      <c r="AK25" s="120"/>
+      <c r="AL25" s="120"/>
+      <c r="AM25" s="120"/>
+      <c r="AN25" s="120"/>
+      <c r="AO25" s="120"/>
+      <c r="AP25" s="120"/>
+      <c r="AQ25" s="120"/>
+      <c r="AR25" s="120"/>
+      <c r="AS25" s="120"/>
+      <c r="AT25" s="120"/>
+      <c r="AU25" s="120"/>
+      <c r="AV25" s="120"/>
+      <c r="AW25" s="120"/>
+      <c r="AX25" s="120"/>
+      <c r="AY25" s="120"/>
+      <c r="AZ25" s="120"/>
+      <c r="BA25" s="120"/>
+      <c r="BB25" s="120"/>
+      <c r="BC25" s="120"/>
+      <c r="BD25" s="120"/>
+      <c r="BE25" s="120"/>
+      <c r="BF25" s="120"/>
+    </row>
     <row r="26" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="56">
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
@@ -25635,185 +26858,185 @@
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AA48"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.6328125" customWidth="1"/>
     <col min="3" max="5" width="11.1796875" customWidth="1"/>
     <col min="6" max="6" width="11.453125" customWidth="1"/>
     <col min="7" max="21" width="11.1796875" customWidth="1"/>
     <col min="22" max="24" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="T2" s="124" t="s">
-[...8 lines deleted...]
-      <c r="AA2" s="124"/>
+      <c r="T2" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="U2" s="122"/>
+      <c r="V2" s="122"/>
+      <c r="W2" s="122"/>
+      <c r="X2" s="122"/>
+      <c r="Y2" s="122"/>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
     </row>
     <row r="3" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="T3" s="124"/>
-[...6 lines deleted...]
-      <c r="AA3" s="124"/>
+      <c r="T3" s="122"/>
+      <c r="U3" s="122"/>
+      <c r="V3" s="122"/>
+      <c r="W3" s="122"/>
+      <c r="X3" s="122"/>
+      <c r="Y3" s="122"/>
+      <c r="Z3" s="122"/>
+      <c r="AA3" s="122"/>
     </row>
     <row r="4" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C5" s="121" t="s">
+        <v>214</v>
+      </c>
+      <c r="D5" s="121" t="s">
+        <v>215</v>
+      </c>
+      <c r="E5" s="121" t="s">
         <v>216</v>
       </c>
-      <c r="C5" s="123" t="s">
-[...8 lines deleted...]
-      <c r="F5" s="123" t="s">
+      <c r="F5" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="123" t="s">
+      <c r="G5" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="123" t="s">
+      <c r="H5" s="121" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="123" t="s">
+      <c r="I5" s="121" t="s">
         <v>76</v>
       </c>
-      <c r="J5" s="123" t="s">
+      <c r="J5" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="123" t="s">
+      <c r="K5" s="121" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="123" t="s">
+      <c r="L5" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="123" t="s">
+      <c r="M5" s="121" t="s">
         <v>77</v>
       </c>
-      <c r="N5" s="123" t="s">
+      <c r="N5" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="123" t="s">
+      <c r="O5" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="P5" s="123" t="s">
+      <c r="P5" s="121" t="s">
         <v>15</v>
       </c>
-      <c r="Q5" s="123" t="s">
+      <c r="Q5" s="121" t="s">
         <v>78</v>
       </c>
-      <c r="R5" s="123" t="s">
+      <c r="R5" s="121" t="s">
         <v>17</v>
       </c>
-      <c r="S5" s="123" t="s">
+      <c r="S5" s="121" t="s">
         <v>18</v>
       </c>
-      <c r="T5" s="123" t="s">
+      <c r="T5" s="121" t="s">
         <v>19</v>
       </c>
-      <c r="U5" s="123" t="s">
+      <c r="U5" s="121" t="s">
         <v>79</v>
       </c>
-      <c r="V5" s="123" t="s">
+      <c r="V5" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="W5" s="123" t="s">
+      <c r="W5" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="X5" s="123" t="s">
+      <c r="X5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="Y5" s="123" t="s">
+      <c r="Y5" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="Z5" s="123" t="s">
+      <c r="Z5" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="AA5" s="123" t="s">
+      <c r="AA5" s="121" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="123"/>
-[...23 lines deleted...]
-      <c r="AA6" s="123"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+      <c r="S6" s="121"/>
+      <c r="T6" s="121"/>
+      <c r="U6" s="121"/>
+      <c r="V6" s="121"/>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
     </row>
     <row r="7" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C7" s="4">
         <v>0</v>
       </c>
       <c r="D7" s="4">
         <v>0</v>
       </c>
       <c r="E7" s="4">
         <v>0</v>
       </c>
       <c r="F7" s="4">
         <v>0</v>
       </c>
       <c r="G7" s="4">
         <v>0</v>
       </c>
       <c r="H7" s="4">
         <v>2826534</v>
       </c>
       <c r="I7" s="4">
         <v>3459888</v>
       </c>
       <c r="J7" s="4">
         <v>2955878</v>
       </c>
@@ -25849,53 +27072,53 @@
       </c>
       <c r="U7" s="4">
         <v>3194882</v>
       </c>
       <c r="V7" s="4">
         <v>3269350</v>
       </c>
       <c r="W7" s="4">
         <v>3156592</v>
       </c>
       <c r="X7" s="4">
         <v>3022533</v>
       </c>
       <c r="Y7" s="4">
         <v>3331592</v>
       </c>
       <c r="Z7" s="4">
         <v>4505885</v>
       </c>
       <c r="AA7" s="4">
         <v>4379161</v>
       </c>
     </row>
     <row r="8" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="C8" s="37">
+        <v>218</v>
+      </c>
+      <c r="C8" s="35">
         <v>437929</v>
       </c>
       <c r="D8" s="4">
         <v>705686</v>
       </c>
       <c r="E8" s="4">
         <v>2419889</v>
       </c>
       <c r="F8" s="4">
         <v>2659403</v>
       </c>
       <c r="G8" s="4">
         <v>2741039</v>
       </c>
       <c r="H8" s="4">
         <v>0</v>
       </c>
       <c r="I8" s="4">
         <v>0</v>
       </c>
       <c r="J8" s="4">
         <v>0</v>
       </c>
       <c r="K8" s="4">
         <v>0</v>
@@ -25929,51 +27152,51 @@
       </c>
       <c r="U8" s="4">
         <v>0</v>
       </c>
       <c r="V8" s="4">
         <v>0</v>
       </c>
       <c r="W8" s="4">
         <v>0</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="4">
         <v>0</v>
       </c>
       <c r="AA8" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C9" s="4">
         <v>0</v>
       </c>
       <c r="D9" s="4">
         <v>0</v>
       </c>
       <c r="E9" s="4">
         <v>194732</v>
       </c>
       <c r="F9" s="4">
         <v>315921</v>
       </c>
       <c r="G9" s="4">
         <v>315067</v>
       </c>
       <c r="H9" s="4">
         <v>316575</v>
       </c>
       <c r="I9" s="4">
         <v>251921</v>
       </c>
       <c r="J9" s="4">
         <v>254143</v>
       </c>
@@ -26009,51 +27232,51 @@
       </c>
       <c r="U9" s="4">
         <v>4858564</v>
       </c>
       <c r="V9" s="4">
         <v>4905356</v>
       </c>
       <c r="W9" s="4">
         <v>4813484</v>
       </c>
       <c r="X9" s="4">
         <v>4700330</v>
       </c>
       <c r="Y9" s="4">
         <v>4466361</v>
       </c>
       <c r="Z9" s="4">
         <v>4363918</v>
       </c>
       <c r="AA9" s="4">
         <v>4259302</v>
       </c>
     </row>
     <row r="10" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C10" s="4">
         <v>0</v>
       </c>
       <c r="D10" s="4">
         <v>40799</v>
       </c>
       <c r="E10" s="4">
         <v>422552</v>
       </c>
       <c r="F10" s="4">
         <v>571924</v>
       </c>
       <c r="G10" s="4">
         <v>533708</v>
       </c>
       <c r="H10" s="4">
         <v>593059</v>
       </c>
       <c r="I10" s="4">
         <v>237792</v>
       </c>
       <c r="J10" s="4">
         <v>154344</v>
       </c>
@@ -26088,52 +27311,52 @@
         <v>2099783</v>
       </c>
       <c r="U10" s="4">
         <v>1937469</v>
       </c>
       <c r="V10" s="4">
         <v>2102400</v>
       </c>
       <c r="W10" s="4">
         <v>2299948</v>
       </c>
       <c r="X10" s="4">
         <v>2353640</v>
       </c>
       <c r="Y10" s="4">
         <v>1532199</v>
       </c>
       <c r="Z10" s="4">
         <v>2417564</v>
       </c>
       <c r="AA10" s="4">
         <v>2558853</v>
       </c>
     </row>
     <row r="11" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="74" t="s">
-        <v>223</v>
+      <c r="B11" s="70" t="s">
+        <v>220</v>
       </c>
       <c r="C11" s="8">
         <v>437929</v>
       </c>
       <c r="D11" s="8">
         <v>746485</v>
       </c>
       <c r="E11" s="8">
         <v>3037173</v>
       </c>
       <c r="F11" s="8">
         <v>3547248</v>
       </c>
       <c r="G11" s="8">
         <v>3589814</v>
       </c>
       <c r="H11" s="8">
         <v>3736168</v>
       </c>
       <c r="I11" s="8">
         <v>3949600</v>
       </c>
       <c r="J11" s="8">
         <v>3364365</v>
       </c>
@@ -26146,74 +27369,74 @@
       <c r="M11" s="8">
         <v>5293570</v>
       </c>
       <c r="N11" s="8">
         <v>6545795</v>
       </c>
       <c r="O11" s="8">
         <v>6743710</v>
       </c>
       <c r="P11" s="8">
         <v>6514633</v>
       </c>
       <c r="Q11" s="8">
         <v>6899445</v>
       </c>
       <c r="R11" s="8">
         <v>7848794</v>
       </c>
       <c r="S11" s="8">
         <v>7546543</v>
       </c>
       <c r="T11" s="8">
         <v>8278131</v>
       </c>
       <c r="U11" s="8">
-        <v>9990915</v>
+        <v>9990914</v>
       </c>
       <c r="V11" s="8">
         <v>10277106</v>
       </c>
       <c r="W11" s="8">
         <v>10270025</v>
       </c>
       <c r="X11" s="8">
         <v>10076502</v>
       </c>
       <c r="Y11" s="8">
         <v>9330152</v>
       </c>
       <c r="Z11" s="8">
         <v>11287368</v>
       </c>
       <c r="AA11" s="8">
         <v>11197315</v>
       </c>
     </row>
     <row r="12" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C12" s="4">
         <v>234467</v>
       </c>
       <c r="D12" s="4">
         <v>50559</v>
       </c>
       <c r="E12" s="4">
         <v>465405</v>
       </c>
       <c r="F12" s="4">
         <v>896568</v>
       </c>
       <c r="G12" s="4">
         <v>750149</v>
       </c>
       <c r="H12" s="4">
         <v>664435</v>
       </c>
       <c r="I12" s="4">
         <v>977488</v>
       </c>
       <c r="J12" s="4">
         <v>1030926</v>
       </c>
@@ -26248,52 +27471,52 @@
         <v>3092692</v>
       </c>
       <c r="U12" s="4">
         <v>4626348</v>
       </c>
       <c r="V12" s="4">
         <v>3862347</v>
       </c>
       <c r="W12" s="4">
         <v>3384703</v>
       </c>
       <c r="X12" s="4">
         <v>2163002</v>
       </c>
       <c r="Y12" s="4">
         <v>2529658</v>
       </c>
       <c r="Z12" s="4">
         <v>4555468</v>
       </c>
       <c r="AA12" s="4">
         <v>2701123</v>
       </c>
     </row>
     <row r="13" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="74" t="s">
-        <v>225</v>
+      <c r="B13" s="70" t="s">
+        <v>222</v>
       </c>
       <c r="C13" s="8">
         <v>203462</v>
       </c>
       <c r="D13" s="8">
         <v>695926</v>
       </c>
       <c r="E13" s="8">
         <v>2571768</v>
       </c>
       <c r="F13" s="8">
         <v>2650680</v>
       </c>
       <c r="G13" s="8">
         <v>2839665</v>
       </c>
       <c r="H13" s="8">
         <v>3071733</v>
       </c>
       <c r="I13" s="8">
         <v>2972112</v>
       </c>
       <c r="J13" s="8">
         <v>2333439</v>
       </c>
@@ -26329,211 +27552,211 @@
       </c>
       <c r="U13" s="8">
         <v>5364567</v>
       </c>
       <c r="V13" s="8">
         <v>6414758</v>
       </c>
       <c r="W13" s="8">
         <v>6885323</v>
       </c>
       <c r="X13" s="8">
         <v>7913501</v>
       </c>
       <c r="Y13" s="8">
         <v>6800491</v>
       </c>
       <c r="Z13" s="8">
         <v>6731900</v>
       </c>
       <c r="AA13" s="8">
         <v>8496192</v>
       </c>
     </row>
     <row r="14" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C14" s="4">
         <v>78219</v>
       </c>
       <c r="D14" s="4">
         <v>212613</v>
       </c>
       <c r="E14" s="4">
         <v>480242</v>
       </c>
       <c r="F14" s="4">
         <v>571590</v>
       </c>
       <c r="G14" s="4">
         <v>729062</v>
       </c>
       <c r="H14" s="4">
         <v>924668</v>
       </c>
       <c r="I14" s="4">
         <v>1160080</v>
       </c>
       <c r="J14" s="4">
         <v>1515551</v>
       </c>
       <c r="K14" s="4">
         <v>1888395</v>
       </c>
       <c r="L14" s="4">
         <v>2415968</v>
       </c>
       <c r="M14" s="4">
         <v>2621768</v>
       </c>
       <c r="N14" s="4">
         <v>2771563</v>
       </c>
       <c r="O14" s="4">
         <v>2862019</v>
       </c>
       <c r="P14" s="4">
         <v>2528858</v>
       </c>
       <c r="Q14" s="4">
         <v>2392097</v>
       </c>
       <c r="R14" s="4">
         <v>2093202</v>
       </c>
       <c r="S14" s="4">
-        <v>1604529</v>
+        <v>1604530</v>
       </c>
       <c r="T14" s="4">
-        <v>1259663</v>
+        <v>1259664</v>
       </c>
       <c r="U14" s="4">
         <v>846192</v>
       </c>
       <c r="V14" s="4">
         <v>867990</v>
       </c>
       <c r="W14" s="4">
         <v>1401657</v>
       </c>
       <c r="X14" s="4">
         <v>1967176</v>
       </c>
       <c r="Y14" s="4">
         <v>2699000</v>
       </c>
       <c r="Z14" s="4">
         <v>2943970</v>
       </c>
       <c r="AA14" s="4">
         <v>3148623</v>
       </c>
     </row>
     <row r="15" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="75">
+      <c r="B15" s="70" t="s">
+        <v>224</v>
+      </c>
+      <c r="C15" s="71">
         <v>2.6</v>
       </c>
-      <c r="D15" s="75">
+      <c r="D15" s="71">
         <v>3.27</v>
       </c>
-      <c r="E15" s="75">
+      <c r="E15" s="71">
         <v>5.36</v>
       </c>
-      <c r="F15" s="75">
+      <c r="F15" s="71">
         <v>4.6399999999999997</v>
       </c>
-      <c r="G15" s="75">
+      <c r="G15" s="71">
         <v>3.89</v>
       </c>
-      <c r="H15" s="75">
+      <c r="H15" s="71">
         <v>3.32</v>
       </c>
-      <c r="I15" s="75">
+      <c r="I15" s="71">
         <v>2.56</v>
       </c>
-      <c r="J15" s="75">
+      <c r="J15" s="71">
         <v>1.54</v>
       </c>
-      <c r="K15" s="75">
+      <c r="K15" s="71">
         <v>1.91</v>
       </c>
-      <c r="L15" s="75">
+      <c r="L15" s="71">
         <v>1.56</v>
       </c>
-      <c r="M15" s="75">
+      <c r="M15" s="71">
         <v>1.1599999999999999</v>
       </c>
-      <c r="N15" s="75">
+      <c r="N15" s="71">
         <v>1.19</v>
       </c>
-      <c r="O15" s="75">
+      <c r="O15" s="71">
         <v>1.61</v>
       </c>
-      <c r="P15" s="75">
+      <c r="P15" s="71">
         <v>2</v>
       </c>
-      <c r="Q15" s="75">
+      <c r="Q15" s="71">
         <v>2.02</v>
       </c>
-      <c r="R15" s="75">
+      <c r="R15" s="71">
         <v>2.41</v>
       </c>
-      <c r="S15" s="75">
+      <c r="S15" s="71">
         <v>3.08</v>
       </c>
-      <c r="T15" s="75">
+      <c r="T15" s="71">
         <v>4.12</v>
       </c>
-      <c r="U15" s="75">
+      <c r="U15" s="71">
         <v>6.34</v>
       </c>
-      <c r="V15" s="75">
+      <c r="V15" s="71">
         <v>7.39</v>
       </c>
-      <c r="W15" s="75">
+      <c r="W15" s="71">
         <v>4.91</v>
       </c>
-      <c r="X15" s="75">
+      <c r="X15" s="71">
         <v>4.0199999999999996</v>
       </c>
-      <c r="Y15" s="75">
+      <c r="Y15" s="71">
         <v>2.52</v>
       </c>
-      <c r="Z15" s="75">
+      <c r="Z15" s="71">
         <v>2.29</v>
       </c>
-      <c r="AA15" s="75">
+      <c r="AA15" s="71">
         <v>2.7</v>
       </c>
     </row>
     <row r="16" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="3" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>120760</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="4">
         <v>335858</v>
       </c>
       <c r="G16" s="4">
         <v>1435326</v>
       </c>
       <c r="H16" s="4">
         <v>1423111</v>
       </c>
       <c r="I16" s="4">
         <v>806095</v>
       </c>
       <c r="J16" s="4">
         <v>831306</v>
       </c>
@@ -26569,51 +27792,51 @@
       </c>
       <c r="U16" s="4">
         <v>714502</v>
       </c>
       <c r="V16" s="4">
         <v>1426019</v>
       </c>
       <c r="W16" s="4">
         <v>2305076</v>
       </c>
       <c r="X16" s="4">
         <v>2224983</v>
       </c>
       <c r="Y16" s="4">
         <v>1123923</v>
       </c>
       <c r="Z16" s="4">
         <v>1117415</v>
       </c>
       <c r="AA16" s="4">
         <v>3039118</v>
       </c>
     </row>
     <row r="17" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C17" s="6">
         <v>203462</v>
       </c>
       <c r="D17" s="6">
         <v>575165</v>
       </c>
       <c r="E17" s="6">
         <v>2571767</v>
       </c>
       <c r="F17" s="4">
         <v>2314822</v>
       </c>
       <c r="G17" s="4">
         <v>1404338</v>
       </c>
       <c r="H17" s="4">
         <v>1648620</v>
       </c>
       <c r="I17" s="4">
         <v>2166017</v>
       </c>
       <c r="J17" s="4">
         <v>1502134</v>
       </c>
@@ -26648,840 +27871,840 @@
         <v>3500141</v>
       </c>
       <c r="U17" s="4">
         <v>4650065</v>
       </c>
       <c r="V17" s="4">
         <v>4988739</v>
       </c>
       <c r="W17" s="4">
         <v>4580247</v>
       </c>
       <c r="X17" s="4">
         <v>5688518</v>
       </c>
       <c r="Y17" s="4">
         <v>5676568</v>
       </c>
       <c r="Z17" s="4">
         <v>5614485</v>
       </c>
       <c r="AA17" s="4">
         <v>5457075</v>
       </c>
     </row>
     <row r="18" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="76">
+      <c r="B18" s="70" t="s">
+        <v>227</v>
+      </c>
+      <c r="C18" s="72">
         <v>2.6</v>
       </c>
-      <c r="D18" s="76">
+      <c r="D18" s="72">
         <v>2.71</v>
       </c>
-      <c r="E18" s="76">
+      <c r="E18" s="72">
         <v>5.36</v>
       </c>
-      <c r="F18" s="75">
+      <c r="F18" s="71">
         <v>4.05</v>
       </c>
-      <c r="G18" s="75">
+      <c r="G18" s="71">
         <v>1.93</v>
       </c>
-      <c r="H18" s="75">
+      <c r="H18" s="71">
         <v>1.78</v>
       </c>
-      <c r="I18" s="75">
+      <c r="I18" s="71">
         <v>1.87</v>
       </c>
-      <c r="J18" s="75">
+      <c r="J18" s="71">
         <v>0.99</v>
       </c>
-      <c r="K18" s="75">
+      <c r="K18" s="71">
         <v>0.43</v>
       </c>
-      <c r="L18" s="75">
+      <c r="L18" s="71">
         <v>0.89</v>
       </c>
-      <c r="M18" s="75">
+      <c r="M18" s="71">
         <v>0.85</v>
       </c>
-      <c r="N18" s="75">
+      <c r="N18" s="71">
         <v>0.6</v>
       </c>
-      <c r="O18" s="75">
+      <c r="O18" s="71">
         <v>0.73</v>
       </c>
-      <c r="P18" s="75">
+      <c r="P18" s="71">
         <v>1.26</v>
       </c>
-      <c r="Q18" s="75">
+      <c r="Q18" s="71">
         <v>1.68</v>
       </c>
-      <c r="R18" s="75">
+      <c r="R18" s="71">
         <v>1.96</v>
       </c>
-      <c r="S18" s="75">
+      <c r="S18" s="71">
         <v>1.9</v>
       </c>
-      <c r="T18" s="75">
+      <c r="T18" s="71">
         <v>2.78</v>
       </c>
-      <c r="U18" s="75">
+      <c r="U18" s="71">
         <v>5.5</v>
       </c>
-      <c r="V18" s="75">
+      <c r="V18" s="71">
         <v>5.75</v>
       </c>
-      <c r="W18" s="75">
+      <c r="W18" s="71">
         <v>3.27</v>
       </c>
-      <c r="X18" s="75">
+      <c r="X18" s="71">
         <v>2.89</v>
       </c>
-      <c r="Y18" s="75">
+      <c r="Y18" s="71">
         <v>2.1</v>
       </c>
-      <c r="Z18" s="75">
+      <c r="Z18" s="71">
         <v>1.91</v>
       </c>
-      <c r="AA18" s="75">
+      <c r="AA18" s="71">
         <v>1.73</v>
       </c>
     </row>
     <row r="19" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="Y19" s="77"/>
-      <c r="Z19" s="77"/>
+      <c r="Y19" s="73"/>
+      <c r="Z19" s="73"/>
     </row>
     <row r="20" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="11" t="s">
-        <v>231</v>
-[...25 lines deleted...]
-      <c r="AA20" s="78"/>
+        <v>228</v>
+      </c>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
+      <c r="N20" s="74"/>
+      <c r="O20" s="74"/>
+      <c r="P20" s="74"/>
+      <c r="Q20" s="74"/>
+      <c r="R20" s="74"/>
+      <c r="S20" s="74"/>
+      <c r="T20" s="74"/>
+      <c r="U20" s="74"/>
+      <c r="V20" s="74"/>
+      <c r="W20" s="74"/>
+      <c r="X20" s="74"/>
+      <c r="Y20" s="74"/>
+      <c r="Z20" s="74"/>
+      <c r="AA20" s="74"/>
     </row>
     <row r="21" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="80">
+      <c r="B21" s="75" t="s">
+        <v>229</v>
+      </c>
+      <c r="C21" s="76">
         <v>12154</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="43">
         <v>66638</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="43">
         <v>538943</v>
       </c>
-      <c r="F21" s="47">
+      <c r="F21" s="43">
         <v>649182</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="43">
         <v>694724</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="43">
         <v>867389</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="43">
         <v>751890</v>
       </c>
-      <c r="J21" s="47">
+      <c r="J21" s="43">
         <v>457209</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="43">
         <v>936187</v>
       </c>
-      <c r="L21" s="47">
+      <c r="L21" s="43">
         <v>974300</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="43">
         <v>955552</v>
       </c>
-      <c r="N21" s="47">
+      <c r="N21" s="43">
         <v>640538</v>
       </c>
-      <c r="O21" s="47">
+      <c r="O21" s="43">
         <v>1264321</v>
       </c>
-      <c r="P21" s="47">
+      <c r="P21" s="43">
         <v>3906946</v>
       </c>
-      <c r="Q21" s="47">
+      <c r="Q21" s="43">
         <v>4271074</v>
       </c>
-      <c r="R21" s="47">
+      <c r="R21" s="43">
         <v>2978091</v>
       </c>
-      <c r="S21" s="47">
+      <c r="S21" s="43">
         <v>4264453</v>
       </c>
-      <c r="T21" s="47">
+      <c r="T21" s="43">
         <v>2860731</v>
       </c>
-      <c r="U21" s="47">
+      <c r="U21" s="43">
         <v>1031046</v>
       </c>
-      <c r="V21" s="47">
+      <c r="V21" s="43">
         <v>1315542</v>
       </c>
-      <c r="W21" s="47">
+      <c r="W21" s="43">
         <v>1042799</v>
       </c>
-      <c r="X21" s="47">
+      <c r="X21" s="43">
         <v>1103525</v>
       </c>
-      <c r="Y21" s="47">
+      <c r="Y21" s="43">
         <v>803619</v>
       </c>
-      <c r="Z21" s="47">
+      <c r="Z21" s="43">
         <v>1213635</v>
       </c>
-      <c r="AA21" s="47">
+      <c r="AA21" s="43">
         <v>1091116</v>
       </c>
     </row>
     <row r="22" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="27" t="s">
-        <v>233</v>
+      <c r="B22" s="25" t="s">
+        <v>230</v>
       </c>
       <c r="C22" s="4">
         <v>425776</v>
       </c>
       <c r="D22" s="4">
         <v>679847</v>
       </c>
       <c r="E22" s="4">
         <v>2498230</v>
       </c>
       <c r="F22" s="4">
         <v>2898066</v>
       </c>
       <c r="G22" s="4">
-        <v>2895090</v>
+        <v>2895089</v>
       </c>
       <c r="H22" s="4">
         <v>2868779</v>
       </c>
       <c r="I22" s="4">
         <v>3197710</v>
       </c>
       <c r="J22" s="4">
         <v>2907156</v>
       </c>
       <c r="K22" s="4">
         <v>3484063</v>
       </c>
       <c r="L22" s="4">
         <v>3944181</v>
       </c>
       <c r="M22" s="4">
         <v>4338018</v>
       </c>
       <c r="N22" s="4">
         <v>5905257</v>
       </c>
       <c r="O22" s="4">
         <v>5479389</v>
       </c>
       <c r="P22" s="4">
         <v>2607687</v>
       </c>
       <c r="Q22" s="4">
         <v>2628371</v>
       </c>
       <c r="R22" s="4">
         <v>4870703</v>
       </c>
       <c r="S22" s="4">
         <v>3282090</v>
       </c>
       <c r="T22" s="4">
         <v>5417400</v>
       </c>
       <c r="U22" s="4">
-        <v>8959869</v>
+        <v>8959868</v>
       </c>
       <c r="V22" s="4">
         <v>8961564</v>
       </c>
       <c r="W22" s="4">
         <v>9227226</v>
       </c>
       <c r="X22" s="4">
         <v>8972977</v>
       </c>
       <c r="Y22" s="4">
         <v>8526533</v>
       </c>
       <c r="Z22" s="4">
         <v>10073733</v>
       </c>
       <c r="AA22" s="4">
         <v>10106199</v>
       </c>
     </row>
     <row r="23" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B23" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="82">
+      <c r="B23" s="77" t="s">
+        <v>231</v>
+      </c>
+      <c r="C23" s="78">
         <v>2.8</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="78">
         <v>8.9</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="78">
         <v>17.7</v>
       </c>
-      <c r="F23" s="82">
+      <c r="F23" s="78">
         <v>18.3</v>
       </c>
-      <c r="G23" s="82">
+      <c r="G23" s="78">
         <v>19.399999999999999</v>
       </c>
-      <c r="H23" s="82">
+      <c r="H23" s="78">
         <v>23.2</v>
       </c>
-      <c r="I23" s="82">
+      <c r="I23" s="78">
         <v>19</v>
       </c>
-      <c r="J23" s="82">
+      <c r="J23" s="78">
         <v>13.6</v>
       </c>
-      <c r="K23" s="82">
+      <c r="K23" s="78">
         <v>21.2</v>
       </c>
-      <c r="L23" s="82">
+      <c r="L23" s="78">
         <v>19.8</v>
       </c>
-      <c r="M23" s="82">
+      <c r="M23" s="78">
         <v>18.100000000000001</v>
       </c>
-      <c r="N23" s="82">
+      <c r="N23" s="78">
         <v>9.8000000000000007</v>
       </c>
-      <c r="O23" s="82">
+      <c r="O23" s="78">
         <v>18.7</v>
       </c>
-      <c r="P23" s="82">
+      <c r="P23" s="78">
         <v>60</v>
       </c>
-      <c r="Q23" s="82">
+      <c r="Q23" s="78">
         <v>61.9</v>
       </c>
-      <c r="R23" s="82">
+      <c r="R23" s="78">
         <v>37.9</v>
       </c>
-      <c r="S23" s="82">
+      <c r="S23" s="78">
         <v>56.5</v>
       </c>
-      <c r="T23" s="82">
+      <c r="T23" s="78">
         <v>34.6</v>
       </c>
-      <c r="U23" s="82">
+      <c r="U23" s="78">
         <v>10.3</v>
       </c>
-      <c r="V23" s="82">
+      <c r="V23" s="78">
         <v>12.8</v>
       </c>
-      <c r="W23" s="82">
+      <c r="W23" s="78">
         <v>10.199999999999999</v>
       </c>
-      <c r="X23" s="82">
+      <c r="X23" s="78">
         <v>11</v>
       </c>
-      <c r="Y23" s="82">
+      <c r="Y23" s="78">
         <v>8.6</v>
       </c>
-      <c r="Z23" s="82">
+      <c r="Z23" s="78">
         <v>10.8</v>
       </c>
-      <c r="AA23" s="82">
+      <c r="AA23" s="78">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="24" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B24" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="82">
+      <c r="B24" s="77" t="s">
+        <v>232</v>
+      </c>
+      <c r="C24" s="78">
         <v>97.2</v>
       </c>
-      <c r="D24" s="82">
+      <c r="D24" s="78">
         <v>91.1</v>
       </c>
-      <c r="E24" s="82">
+      <c r="E24" s="78">
         <v>82.3</v>
       </c>
-      <c r="F24" s="82">
+      <c r="F24" s="78">
         <v>81.7</v>
       </c>
-      <c r="G24" s="82">
+      <c r="G24" s="78">
         <v>80.599999999999994</v>
       </c>
-      <c r="H24" s="82">
+      <c r="H24" s="78">
         <v>76.8</v>
       </c>
-      <c r="I24" s="82">
+      <c r="I24" s="78">
         <v>81</v>
       </c>
-      <c r="J24" s="82">
+      <c r="J24" s="78">
         <v>86.4</v>
       </c>
-      <c r="K24" s="82">
+      <c r="K24" s="78">
         <v>78.8</v>
       </c>
-      <c r="L24" s="82">
+      <c r="L24" s="78">
         <v>80.2</v>
       </c>
-      <c r="M24" s="82">
+      <c r="M24" s="78">
         <v>81.900000000000006</v>
       </c>
-      <c r="N24" s="82">
+      <c r="N24" s="78">
         <v>90.2</v>
       </c>
-      <c r="O24" s="82">
+      <c r="O24" s="78">
         <v>81.3</v>
       </c>
-      <c r="P24" s="82">
+      <c r="P24" s="78">
         <v>40</v>
       </c>
-      <c r="Q24" s="82">
+      <c r="Q24" s="78">
         <v>38.1</v>
       </c>
-      <c r="R24" s="82">
+      <c r="R24" s="78">
         <v>62.1</v>
       </c>
-      <c r="S24" s="82">
+      <c r="S24" s="78">
         <v>43.5</v>
       </c>
-      <c r="T24" s="82">
+      <c r="T24" s="78">
         <v>65.400000000000006</v>
       </c>
-      <c r="U24" s="82">
+      <c r="U24" s="78">
         <v>89.7</v>
       </c>
-      <c r="V24" s="82">
+      <c r="V24" s="78">
         <v>87.2</v>
       </c>
-      <c r="W24" s="82">
+      <c r="W24" s="78">
         <v>89.8</v>
       </c>
-      <c r="X24" s="82">
+      <c r="X24" s="78">
         <v>89</v>
       </c>
-      <c r="Y24" s="82">
+      <c r="Y24" s="78">
         <v>91.4</v>
       </c>
-      <c r="Z24" s="82">
+      <c r="Z24" s="78">
         <v>89.2</v>
       </c>
-      <c r="AA24" s="82">
+      <c r="AA24" s="78">
         <v>90.3</v>
       </c>
     </row>
     <row r="25" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="Y25" s="83"/>
-[...1 lines deleted...]
-      <c r="AA25" s="83"/>
+      <c r="Y25" s="79"/>
+      <c r="Z25" s="79"/>
+      <c r="AA25" s="79"/>
     </row>
     <row r="26" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B26" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="84">
+      <c r="B26" s="77" t="s">
+        <v>218</v>
+      </c>
+      <c r="C26" s="80">
         <v>437929</v>
       </c>
-      <c r="D26" s="84">
+      <c r="D26" s="80">
         <v>705686</v>
       </c>
-      <c r="E26" s="84">
+      <c r="E26" s="80">
         <v>2419889</v>
       </c>
-      <c r="F26" s="84">
+      <c r="F26" s="80">
         <v>2659403</v>
       </c>
-      <c r="G26" s="84">
+      <c r="G26" s="80">
         <v>2741039</v>
       </c>
-      <c r="H26" s="84">
-[...56 lines deleted...]
-      <c r="AA26" s="84">
+      <c r="H26" s="80">
+        <v>0</v>
+      </c>
+      <c r="I26" s="80">
+        <v>0</v>
+      </c>
+      <c r="J26" s="80">
+        <v>0</v>
+      </c>
+      <c r="K26" s="80">
+        <v>0</v>
+      </c>
+      <c r="L26" s="80">
+        <v>0</v>
+      </c>
+      <c r="M26" s="80">
+        <v>0</v>
+      </c>
+      <c r="N26" s="80">
+        <v>0</v>
+      </c>
+      <c r="O26" s="80">
+        <v>0</v>
+      </c>
+      <c r="P26" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="80">
+        <v>0</v>
+      </c>
+      <c r="R26" s="80">
+        <v>0</v>
+      </c>
+      <c r="S26" s="80">
+        <v>0</v>
+      </c>
+      <c r="T26" s="80">
+        <v>0</v>
+      </c>
+      <c r="U26" s="80">
+        <v>0</v>
+      </c>
+      <c r="V26" s="80">
+        <v>0</v>
+      </c>
+      <c r="W26" s="80">
+        <v>0</v>
+      </c>
+      <c r="X26" s="80">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="80">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="80">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B27" s="81" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="85">
+      <c r="B27" s="77" t="s">
+        <v>400</v>
+      </c>
+      <c r="C27" s="81">
+        <v>0</v>
+      </c>
+      <c r="D27" s="81">
         <v>40799</v>
       </c>
-      <c r="E27" s="85">
+      <c r="E27" s="81">
         <v>617284</v>
       </c>
-      <c r="F27" s="85">
+      <c r="F27" s="81">
         <v>887845</v>
       </c>
-      <c r="G27" s="85">
+      <c r="G27" s="81">
         <v>848775</v>
       </c>
-      <c r="H27" s="85">
+      <c r="H27" s="81">
         <v>909634</v>
       </c>
-      <c r="I27" s="85">
+      <c r="I27" s="81">
         <v>489712</v>
       </c>
-      <c r="J27" s="85">
+      <c r="J27" s="81">
         <v>408487</v>
       </c>
-      <c r="K27" s="85">
+      <c r="K27" s="81">
         <v>1113161</v>
       </c>
-      <c r="L27" s="85">
+      <c r="L27" s="81">
         <v>1122355</v>
       </c>
-      <c r="M27" s="85">
+      <c r="M27" s="81">
         <v>1985143</v>
       </c>
-      <c r="N27" s="85">
+      <c r="N27" s="81">
         <v>3109832</v>
       </c>
-      <c r="O27" s="85">
+      <c r="O27" s="81">
         <v>3356127</v>
       </c>
-      <c r="P27" s="85">
+      <c r="P27" s="81">
         <v>3408894</v>
       </c>
-      <c r="Q27" s="85">
+      <c r="Q27" s="81">
         <v>3791618</v>
       </c>
-      <c r="R27" s="85">
+      <c r="R27" s="81">
         <v>5383827</v>
       </c>
-      <c r="S27" s="85">
+      <c r="S27" s="81">
         <v>5067928</v>
       </c>
-      <c r="T27" s="85">
+      <c r="T27" s="81">
         <v>6124409</v>
       </c>
-      <c r="U27" s="85">
+      <c r="U27" s="81">
         <v>6796033</v>
       </c>
-      <c r="V27" s="85">
+      <c r="V27" s="81">
         <v>7007756</v>
       </c>
-      <c r="W27" s="85">
+      <c r="W27" s="81">
         <v>7113433</v>
       </c>
-      <c r="X27" s="85">
+      <c r="X27" s="81">
         <v>7053970</v>
       </c>
-      <c r="Y27" s="85">
+      <c r="Y27" s="81">
         <v>5998560</v>
       </c>
-      <c r="Z27" s="85">
+      <c r="Z27" s="81">
         <v>6781482</v>
       </c>
-      <c r="AA27" s="85">
+      <c r="AA27" s="81">
         <v>6818155</v>
       </c>
     </row>
     <row r="28" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B28" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="82">
+      <c r="B28" s="77" t="s">
+        <v>233</v>
+      </c>
+      <c r="C28" s="78">
         <v>100</v>
       </c>
-      <c r="D28" s="82">
+      <c r="D28" s="78">
         <v>94.5</v>
       </c>
-      <c r="E28" s="82">
+      <c r="E28" s="78">
         <v>79.7</v>
       </c>
-      <c r="F28" s="82">
+      <c r="F28" s="78">
         <v>75</v>
       </c>
-      <c r="G28" s="82">
+      <c r="G28" s="78">
         <v>76.400000000000006</v>
       </c>
-      <c r="H28" s="82">
-[...56 lines deleted...]
-      <c r="AA28" s="82">
+      <c r="H28" s="78">
+        <v>0</v>
+      </c>
+      <c r="I28" s="78">
+        <v>0</v>
+      </c>
+      <c r="J28" s="78">
+        <v>0</v>
+      </c>
+      <c r="K28" s="78">
+        <v>0</v>
+      </c>
+      <c r="L28" s="78">
+        <v>0</v>
+      </c>
+      <c r="M28" s="78">
+        <v>0</v>
+      </c>
+      <c r="N28" s="78">
+        <v>0</v>
+      </c>
+      <c r="O28" s="78">
+        <v>0</v>
+      </c>
+      <c r="P28" s="78">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="78">
+        <v>0</v>
+      </c>
+      <c r="R28" s="78">
+        <v>0</v>
+      </c>
+      <c r="S28" s="78">
+        <v>0</v>
+      </c>
+      <c r="T28" s="78">
+        <v>0</v>
+      </c>
+      <c r="U28" s="78">
+        <v>0</v>
+      </c>
+      <c r="V28" s="78">
+        <v>0</v>
+      </c>
+      <c r="W28" s="78">
+        <v>0</v>
+      </c>
+      <c r="X28" s="78">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="78">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="78">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B29" s="81" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="82">
+      <c r="B29" s="77" t="s">
+        <v>401</v>
+      </c>
+      <c r="C29" s="78">
+        <v>0</v>
+      </c>
+      <c r="D29" s="78">
         <v>5.5</v>
       </c>
-      <c r="E29" s="82">
+      <c r="E29" s="78">
         <v>20.3</v>
       </c>
-      <c r="F29" s="82">
+      <c r="F29" s="78">
         <v>25</v>
       </c>
-      <c r="G29" s="82">
+      <c r="G29" s="78">
         <v>23.6</v>
       </c>
-      <c r="H29" s="82">
+      <c r="H29" s="78">
         <v>24.3</v>
       </c>
-      <c r="I29" s="82">
+      <c r="I29" s="78">
         <v>12.4</v>
       </c>
-      <c r="J29" s="82">
+      <c r="J29" s="78">
         <v>12.1</v>
       </c>
-      <c r="K29" s="82">
+      <c r="K29" s="78">
         <v>25.2</v>
       </c>
-      <c r="L29" s="82">
+      <c r="L29" s="78">
         <v>22.8</v>
       </c>
-      <c r="M29" s="82">
+      <c r="M29" s="78">
         <v>37.5</v>
       </c>
-      <c r="N29" s="82">
+      <c r="N29" s="78">
         <v>47.5</v>
       </c>
-      <c r="O29" s="82">
+      <c r="O29" s="78">
         <v>49.8</v>
       </c>
-      <c r="P29" s="82">
+      <c r="P29" s="78">
         <v>52.3</v>
       </c>
-      <c r="Q29" s="82">
+      <c r="Q29" s="78">
         <v>55</v>
       </c>
-      <c r="R29" s="82">
+      <c r="R29" s="78">
         <v>68.599999999999994</v>
       </c>
-      <c r="S29" s="82">
+      <c r="S29" s="78">
         <v>67.2</v>
       </c>
-      <c r="T29" s="82">
+      <c r="T29" s="78">
         <v>74</v>
       </c>
-      <c r="U29" s="82">
+      <c r="U29" s="78">
         <v>68</v>
       </c>
-      <c r="V29" s="82">
+      <c r="V29" s="78">
         <v>68.2</v>
       </c>
-      <c r="W29" s="82">
+      <c r="W29" s="78">
         <v>69.3</v>
       </c>
-      <c r="X29" s="82">
+      <c r="X29" s="78">
         <v>70</v>
       </c>
-      <c r="Y29" s="82">
+      <c r="Y29" s="78">
         <v>64.3</v>
       </c>
-      <c r="Z29" s="82">
+      <c r="Z29" s="78">
         <v>60.1</v>
       </c>
-      <c r="AA29" s="82">
+      <c r="AA29" s="78">
         <v>60.9</v>
       </c>
     </row>
     <row r="30" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D30" s="18"/>
-[...17 lines deleted...]
-      <c r="AA30" s="86"/>
+      <c r="D30" s="16"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+      <c r="M30" s="82"/>
+      <c r="N30" s="82"/>
+      <c r="O30" s="82"/>
+      <c r="T30" s="82"/>
+      <c r="U30" s="82"/>
+      <c r="V30" s="82"/>
+      <c r="W30" s="82"/>
+      <c r="X30" s="82"/>
+      <c r="Y30" s="82"/>
+      <c r="Z30" s="82"/>
+      <c r="AA30" s="82"/>
     </row>
     <row r="31" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="84">
+      <c r="B31" s="77" t="s">
+        <v>234</v>
+      </c>
+      <c r="C31" s="80">
         <v>437929</v>
       </c>
-      <c r="D31" s="84">
+      <c r="D31" s="80">
         <v>705686</v>
       </c>
-      <c r="E31" s="85">
+      <c r="E31" s="81">
         <v>2456513</v>
       </c>
       <c r="F31" s="4">
         <v>2688800</v>
       </c>
       <c r="G31" s="4">
         <v>2762708</v>
       </c>
       <c r="H31" s="4">
         <v>1308102</v>
       </c>
       <c r="I31" s="4">
         <v>1494725</v>
       </c>
       <c r="J31" s="4">
         <v>1230044</v>
       </c>
       <c r="K31" s="4">
         <v>1431049</v>
       </c>
       <c r="L31" s="4">
         <v>1870972</v>
       </c>
       <c r="M31" s="4">
         <v>1650389</v>
@@ -27508,60 +28731,60 @@
         <v>843430</v>
       </c>
       <c r="U31" s="4">
         <v>1678246</v>
       </c>
       <c r="V31" s="4">
         <v>1765103</v>
       </c>
       <c r="W31" s="4">
         <v>1685603</v>
       </c>
       <c r="X31" s="4">
         <v>1347278</v>
       </c>
       <c r="Y31" s="4">
         <v>1206913</v>
       </c>
       <c r="Z31" s="4">
         <v>2484162</v>
       </c>
       <c r="AA31" s="4">
         <v>2301953</v>
       </c>
     </row>
     <row r="32" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B32" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="84">
+      <c r="B32" s="77" t="s">
+        <v>235</v>
+      </c>
+      <c r="C32" s="80">
         <v>0</v>
       </c>
       <c r="D32" s="4">
         <v>40799</v>
       </c>
-      <c r="E32" s="85">
+      <c r="E32" s="81">
         <v>580660</v>
       </c>
       <c r="F32" s="4">
         <v>858448</v>
       </c>
       <c r="G32" s="4">
         <v>827105</v>
       </c>
       <c r="H32" s="4">
         <v>2428066</v>
       </c>
       <c r="I32" s="4">
         <v>2454875</v>
       </c>
       <c r="J32" s="4">
         <v>2134321</v>
       </c>
       <c r="K32" s="4">
         <v>2989201</v>
       </c>
       <c r="L32" s="4">
         <v>3047509</v>
       </c>
       <c r="M32" s="4">
         <v>3643182</v>
@@ -27588,605 +28811,605 @@
         <v>7434701</v>
       </c>
       <c r="U32" s="4">
         <v>8312668</v>
       </c>
       <c r="V32" s="4">
         <v>8512003</v>
       </c>
       <c r="W32" s="4">
         <v>8584422</v>
       </c>
       <c r="X32" s="4">
         <v>8729225</v>
       </c>
       <c r="Y32" s="4">
         <v>8123239</v>
       </c>
       <c r="Z32" s="4">
         <v>8803205</v>
       </c>
       <c r="AA32" s="4">
         <v>8895363</v>
       </c>
     </row>
     <row r="33" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B33" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="82">
+      <c r="B33" s="77" t="s">
+        <v>236</v>
+      </c>
+      <c r="C33" s="78">
         <v>100</v>
       </c>
-      <c r="D33" s="82">
+      <c r="D33" s="78">
         <v>94.5</v>
       </c>
-      <c r="E33" s="82">
+      <c r="E33" s="78">
         <v>80.900000000000006</v>
       </c>
-      <c r="F33" s="82">
+      <c r="F33" s="78">
         <v>75.8</v>
       </c>
-      <c r="G33" s="82">
+      <c r="G33" s="78">
         <v>77</v>
       </c>
-      <c r="H33" s="82">
+      <c r="H33" s="78">
         <v>35</v>
       </c>
-      <c r="I33" s="82">
+      <c r="I33" s="78">
         <v>37.799999999999997</v>
       </c>
-      <c r="J33" s="82">
+      <c r="J33" s="78">
         <v>36.6</v>
       </c>
-      <c r="K33" s="82">
+      <c r="K33" s="78">
         <v>32.4</v>
       </c>
-      <c r="L33" s="82">
+      <c r="L33" s="78">
         <v>38</v>
       </c>
-      <c r="M33" s="82">
+      <c r="M33" s="78">
         <v>31.2</v>
       </c>
-      <c r="N33" s="82">
+      <c r="N33" s="78">
         <v>26.9</v>
       </c>
-      <c r="O33" s="82">
+      <c r="O33" s="78">
         <v>24.6</v>
       </c>
-      <c r="P33" s="82">
+      <c r="P33" s="78">
         <v>22</v>
       </c>
-      <c r="Q33" s="82">
+      <c r="Q33" s="78">
         <v>21.5</v>
       </c>
-      <c r="R33" s="82">
+      <c r="R33" s="78">
         <v>11.7</v>
       </c>
-      <c r="S33" s="82">
+      <c r="S33" s="78">
         <v>11.6</v>
       </c>
-      <c r="T33" s="87">
+      <c r="T33" s="83">
         <v>10.199999999999999</v>
       </c>
-      <c r="U33" s="88">
-[...2 lines deleted...]
-      <c r="V33" s="87">
+      <c r="U33" s="84">
+        <v>16.8</v>
+      </c>
+      <c r="V33" s="83">
         <v>17.2</v>
       </c>
-      <c r="W33" s="89">
+      <c r="W33" s="85">
         <v>16.399999999999999</v>
       </c>
-      <c r="X33" s="88">
-[...9 lines deleted...]
-        <v>0.20600000000000002</v>
+      <c r="X33" s="84">
+        <v>13.4</v>
+      </c>
+      <c r="Y33" s="84">
+        <v>12.9</v>
+      </c>
+      <c r="Z33" s="84">
+        <v>22</v>
+      </c>
+      <c r="AA33" s="84">
+        <v>20.6</v>
       </c>
     </row>
     <row r="34" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B34" s="81" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="82">
+      <c r="B34" s="77" t="s">
+        <v>237</v>
+      </c>
+      <c r="C34" s="78">
+        <v>0</v>
+      </c>
+      <c r="D34" s="78">
         <v>5.5</v>
       </c>
-      <c r="E34" s="82">
+      <c r="E34" s="78">
         <v>19.100000000000001</v>
       </c>
-      <c r="F34" s="82">
+      <c r="F34" s="78">
         <v>24.2</v>
       </c>
-      <c r="G34" s="82">
+      <c r="G34" s="78">
         <v>23</v>
       </c>
-      <c r="H34" s="82">
+      <c r="H34" s="78">
         <v>65</v>
       </c>
-      <c r="I34" s="82">
+      <c r="I34" s="78">
         <v>62.2</v>
       </c>
-      <c r="J34" s="82">
+      <c r="J34" s="78">
         <v>63.4</v>
       </c>
-      <c r="K34" s="82">
+      <c r="K34" s="78">
         <v>67.599999999999994</v>
       </c>
-      <c r="L34" s="82">
+      <c r="L34" s="78">
         <v>62</v>
       </c>
-      <c r="M34" s="82">
+      <c r="M34" s="78">
         <v>68.8</v>
       </c>
-      <c r="N34" s="82">
+      <c r="N34" s="78">
         <v>73.099999999999994</v>
       </c>
-      <c r="O34" s="82">
+      <c r="O34" s="78">
         <v>75.400000000000006</v>
       </c>
-      <c r="P34" s="82">
+      <c r="P34" s="78">
         <v>78</v>
       </c>
-      <c r="Q34" s="82">
+      <c r="Q34" s="78">
         <v>78.5</v>
       </c>
-      <c r="R34" s="82">
+      <c r="R34" s="78">
         <v>88.3</v>
       </c>
-      <c r="S34" s="82">
+      <c r="S34" s="78">
         <v>88.4</v>
       </c>
-      <c r="T34" s="87">
+      <c r="T34" s="83">
         <v>89.8</v>
       </c>
-      <c r="U34" s="88">
-[...2 lines deleted...]
-      <c r="V34" s="87">
+      <c r="U34" s="84">
+        <v>83.2</v>
+      </c>
+      <c r="V34" s="83">
         <v>82.8</v>
       </c>
-      <c r="W34" s="89">
+      <c r="W34" s="85">
         <v>83.6</v>
       </c>
-      <c r="X34" s="88">
-[...9 lines deleted...]
-        <v>0.79400000000000004</v>
+      <c r="X34" s="84">
+        <v>86.6</v>
+      </c>
+      <c r="Y34" s="84">
+        <v>87.1</v>
+      </c>
+      <c r="Z34" s="84">
+        <v>78</v>
+      </c>
+      <c r="AA34" s="84">
+        <v>79.400000000000006</v>
       </c>
     </row>
     <row r="35" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D35" s="18"/>
-[...2 lines deleted...]
-      <c r="H35" s="86"/>
+      <c r="D35" s="16"/>
+      <c r="F35" s="82"/>
+      <c r="G35" s="82"/>
+      <c r="H35" s="82"/>
     </row>
     <row r="36" spans="2:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="119" t="s">
-        <v>241</v>
+      <c r="B36" s="115" t="s">
+        <v>238</v>
       </c>
     </row>
     <row r="37" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B37" s="119" t="s">
-[...2 lines deleted...]
-      <c r="Q37" s="90" t="s">
+      <c r="B37" s="115" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q37" s="86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="119" t="s">
-        <v>243</v>
+      <c r="B38" s="115" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="120" t="s">
-        <v>244</v>
+      <c r="B39" s="116" t="s">
+        <v>241</v>
       </c>
     </row>
     <row r="40" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="120" t="s">
-        <v>245</v>
+      <c r="B40" s="116" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="41" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="119" t="s">
-        <v>246</v>
+      <c r="B41" s="115" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="42" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="119" t="s">
-        <v>247</v>
+      <c r="B42" s="115" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="43" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="T2:AA3"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="U5:U6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AF163"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.6328125" customWidth="1"/>
     <col min="3" max="28" width="11" customWidth="1"/>
     <col min="29" max="29" width="10.7265625" customWidth="1"/>
     <col min="30" max="30" width="11.1796875" customWidth="1"/>
     <col min="31" max="31" width="11" customWidth="1"/>
     <col min="32" max="32" width="11.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Y2" s="124" t="s">
-[...8 lines deleted...]
-      <c r="AF2" s="124"/>
+      <c r="Y2" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="122"/>
+      <c r="AC2" s="122"/>
+      <c r="AD2" s="122"/>
+      <c r="AE2" s="122"/>
+      <c r="AF2" s="122"/>
     </row>
     <row r="3" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Y3" s="124"/>
-[...6 lines deleted...]
-      <c r="AF3" s="124"/>
+      <c r="Y3" s="122"/>
+      <c r="Z3" s="122"/>
+      <c r="AA3" s="122"/>
+      <c r="AB3" s="122"/>
+      <c r="AC3" s="122"/>
+      <c r="AD3" s="122"/>
+      <c r="AE3" s="122"/>
+      <c r="AF3" s="122"/>
     </row>
     <row r="4" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C5" s="121" t="s">
+        <v>214</v>
+      </c>
+      <c r="D5" s="121" t="s">
+        <v>215</v>
+      </c>
+      <c r="E5" s="121" t="s">
+        <v>216</v>
+      </c>
+      <c r="F5" s="121" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="121" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="121" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="121" t="s">
+        <v>76</v>
+      </c>
+      <c r="J5" s="121" t="s">
+        <v>246</v>
+      </c>
+      <c r="K5" s="121" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="121" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="121" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="121" t="s">
+        <v>77</v>
+      </c>
+      <c r="O5" s="121" t="s">
+        <v>247</v>
+      </c>
+      <c r="P5" s="121" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q5" s="121" t="s">
+        <v>14</v>
+      </c>
+      <c r="R5" s="121" t="s">
+        <v>15</v>
+      </c>
+      <c r="S5" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="T5" s="121" t="s">
         <v>248</v>
       </c>
-      <c r="C5" s="123" t="s">
-[...20 lines deleted...]
-      <c r="J5" s="123" t="s">
+      <c r="U5" s="121" t="s">
+        <v>17</v>
+      </c>
+      <c r="V5" s="121" t="s">
+        <v>18</v>
+      </c>
+      <c r="W5" s="121" t="s">
+        <v>19</v>
+      </c>
+      <c r="X5" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y5" s="121" t="s">
         <v>249</v>
       </c>
-      <c r="K5" s="123" t="s">
-[...44 lines deleted...]
-      <c r="Z5" s="123" t="s">
+      <c r="Z5" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="AA5" s="123" t="s">
+      <c r="AA5" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="AB5" s="123" t="s">
+      <c r="AB5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="AC5" s="123" t="s">
+      <c r="AC5" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="AD5" s="123" t="s">
+      <c r="AD5" s="121" t="s">
         <v>24</v>
       </c>
-      <c r="AE5" s="123" t="s">
+      <c r="AE5" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="AF5" s="123" t="s">
+      <c r="AF5" s="121" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="123"/>
-[...28 lines deleted...]
-      <c r="AF6" s="123"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+      <c r="S6" s="121"/>
+      <c r="T6" s="121"/>
+      <c r="U6" s="121"/>
+      <c r="V6" s="121"/>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
+      <c r="AB6" s="121"/>
+      <c r="AC6" s="121"/>
+      <c r="AD6" s="121"/>
+      <c r="AE6" s="121"/>
+      <c r="AF6" s="121"/>
     </row>
     <row r="7" spans="2:32" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="9" t="s">
-        <v>253</v>
-[...30 lines deleted...]
-      <c r="AF7" s="122"/>
+        <v>250</v>
+      </c>
+      <c r="C7" s="117"/>
+      <c r="D7" s="117"/>
+      <c r="E7" s="117"/>
+      <c r="F7" s="117"/>
+      <c r="G7" s="117"/>
+      <c r="H7" s="117"/>
+      <c r="I7" s="117"/>
+      <c r="J7" s="117"/>
+      <c r="K7" s="117"/>
+      <c r="L7" s="117"/>
+      <c r="M7" s="117"/>
+      <c r="N7" s="117"/>
+      <c r="O7" s="117"/>
+      <c r="P7" s="117"/>
+      <c r="Q7" s="117"/>
+      <c r="R7" s="117"/>
+      <c r="S7" s="117"/>
+      <c r="T7" s="117"/>
+      <c r="U7" s="117"/>
+      <c r="V7" s="117"/>
+      <c r="W7" s="117"/>
+      <c r="X7" s="117"/>
+      <c r="Y7" s="117"/>
+      <c r="Z7" s="117"/>
+      <c r="AA7" s="117"/>
+      <c r="AB7" s="117"/>
+      <c r="AC7" s="118"/>
+      <c r="AD7" s="118"/>
+      <c r="AE7" s="118"/>
+      <c r="AF7" s="118"/>
     </row>
     <row r="8" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="91">
+      <c r="B8" s="17" t="s">
+        <v>251</v>
+      </c>
+      <c r="C8" s="87">
         <v>348528</v>
       </c>
-      <c r="D8" s="91">
+      <c r="D8" s="87">
         <v>625389</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="43">
         <v>1288900</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="43">
         <v>595649</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="43">
         <v>645987</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="43">
         <v>659967</v>
       </c>
-      <c r="I8" s="47">
+      <c r="I8" s="43">
         <v>664946</v>
       </c>
-      <c r="J8" s="47">
+      <c r="J8" s="43">
         <v>2566548</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="43">
         <v>777506</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="43">
         <v>834486</v>
       </c>
-      <c r="M8" s="47">
+      <c r="M8" s="43">
         <v>844819</v>
       </c>
-      <c r="N8" s="47">
+      <c r="N8" s="43">
         <v>819833</v>
       </c>
-      <c r="O8" s="47">
+      <c r="O8" s="43">
         <v>3276645</v>
       </c>
-      <c r="P8" s="47">
+      <c r="P8" s="43">
         <v>728665</v>
       </c>
-      <c r="Q8" s="47">
+      <c r="Q8" s="43">
         <v>859495</v>
       </c>
-      <c r="R8" s="47">
+      <c r="R8" s="43">
         <v>868226</v>
       </c>
-      <c r="S8" s="47">
+      <c r="S8" s="43">
         <v>859164</v>
       </c>
-      <c r="T8" s="47">
+      <c r="T8" s="43">
         <v>3315550</v>
       </c>
-      <c r="U8" s="47">
+      <c r="U8" s="43">
         <v>1054966</v>
       </c>
-      <c r="V8" s="47">
+      <c r="V8" s="43">
         <v>1191982</v>
       </c>
-      <c r="W8" s="47">
+      <c r="W8" s="43">
         <v>1253065</v>
       </c>
-      <c r="X8" s="47">
+      <c r="X8" s="43">
         <v>1287498</v>
       </c>
-      <c r="Y8" s="47">
+      <c r="Y8" s="43">
         <v>4787511</v>
       </c>
-      <c r="Z8" s="47">
+      <c r="Z8" s="43">
         <v>1308510</v>
       </c>
-      <c r="AA8" s="47">
+      <c r="AA8" s="43">
         <v>1361789</v>
       </c>
-      <c r="AB8" s="47">
+      <c r="AB8" s="43">
         <v>1371440</v>
       </c>
-      <c r="AC8" s="47">
+      <c r="AC8" s="43">
         <v>4061308</v>
       </c>
-      <c r="AD8" s="47">
+      <c r="AD8" s="43">
         <v>5432748</v>
       </c>
-      <c r="AE8" s="47">
+      <c r="AE8" s="43">
         <v>1397393</v>
       </c>
-      <c r="AF8" s="47">
+      <c r="AF8" s="43">
         <v>1456435</v>
       </c>
     </row>
-    <row r="9" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:32" ht="15.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C9" s="4">
         <v>425079</v>
       </c>
-      <c r="D9" s="85">
+      <c r="D9" s="81">
         <v>681530</v>
       </c>
       <c r="E9" s="4">
         <v>1319596</v>
       </c>
       <c r="F9" s="4">
         <v>633457</v>
       </c>
       <c r="G9" s="4">
         <v>629319</v>
       </c>
       <c r="H9" s="4">
         <v>669309</v>
       </c>
       <c r="I9" s="4">
         <v>691388</v>
       </c>
       <c r="J9" s="4">
         <v>2629258</v>
       </c>
       <c r="K9" s="4">
         <v>748757</v>
       </c>
       <c r="L9" s="4">
         <v>785167</v>
@@ -28232,51 +29455,51 @@
       </c>
       <c r="Z9" s="4">
         <v>1069045</v>
       </c>
       <c r="AA9" s="4">
         <v>1047405</v>
       </c>
       <c r="AB9" s="4">
         <v>1128533</v>
       </c>
       <c r="AC9" s="4">
         <v>1169380</v>
       </c>
       <c r="AD9" s="4">
         <v>4415996</v>
       </c>
       <c r="AE9" s="4">
         <v>1161381</v>
       </c>
       <c r="AF9" s="4">
         <v>1170177</v>
       </c>
     </row>
     <row r="10" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C10" s="4">
         <v>120770</v>
       </c>
       <c r="D10" s="4">
         <v>258109</v>
       </c>
       <c r="E10" s="4">
         <v>537434</v>
       </c>
       <c r="F10" s="4">
         <v>252741</v>
       </c>
       <c r="G10" s="4">
         <v>276025</v>
       </c>
       <c r="H10" s="4">
         <v>280305</v>
       </c>
       <c r="I10" s="4">
         <v>277767</v>
       </c>
       <c r="J10" s="4">
         <v>1086838</v>
       </c>
@@ -28327,51 +29550,51 @@
       </c>
       <c r="Z10" s="4">
         <v>567849</v>
       </c>
       <c r="AA10" s="4">
         <v>589030</v>
       </c>
       <c r="AB10" s="4">
         <v>593333</v>
       </c>
       <c r="AC10" s="4">
         <v>601030</v>
       </c>
       <c r="AD10" s="4">
         <v>2351241</v>
       </c>
       <c r="AE10" s="4">
         <v>596695</v>
       </c>
       <c r="AF10" s="4">
         <v>629380</v>
       </c>
     </row>
     <row r="11" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C11" s="4">
         <v>138964</v>
       </c>
       <c r="D11" s="4">
         <v>259060</v>
       </c>
       <c r="E11" s="4">
         <v>543233</v>
       </c>
       <c r="F11" s="4">
         <v>260577</v>
       </c>
       <c r="G11" s="4">
         <v>281689</v>
       </c>
       <c r="H11" s="4">
         <v>286821</v>
       </c>
       <c r="I11" s="4">
         <v>281543</v>
       </c>
       <c r="J11" s="4">
         <v>1110629</v>
       </c>
@@ -28422,146 +29645,146 @@
       </c>
       <c r="Z11" s="6">
         <v>573007</v>
       </c>
       <c r="AA11" s="6">
         <v>596211</v>
       </c>
       <c r="AB11" s="6">
         <v>599362</v>
       </c>
       <c r="AC11" s="6">
         <v>609568</v>
       </c>
       <c r="AD11" s="6">
         <v>2378148</v>
       </c>
       <c r="AE11" s="6">
         <v>602693</v>
       </c>
       <c r="AF11" s="6">
         <v>636686</v>
       </c>
     </row>
     <row r="12" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="C12" s="82">
+        <v>255</v>
+      </c>
+      <c r="C12" s="78">
         <v>346.5</v>
       </c>
-      <c r="D12" s="82">
+      <c r="D12" s="78">
         <v>412.7</v>
       </c>
-      <c r="E12" s="82">
+      <c r="E12" s="78">
         <v>417</v>
       </c>
-      <c r="F12" s="82">
+      <c r="F12" s="78">
         <v>424.3</v>
       </c>
-      <c r="G12" s="82">
+      <c r="G12" s="78">
         <v>427.3</v>
       </c>
-      <c r="H12" s="82">
+      <c r="H12" s="78">
         <v>424.7</v>
       </c>
-      <c r="I12" s="82">
+      <c r="I12" s="78">
         <v>417.7</v>
       </c>
-      <c r="J12" s="82">
+      <c r="J12" s="78">
         <v>423.5</v>
       </c>
-      <c r="K12" s="82">
+      <c r="K12" s="78">
         <v>422.2</v>
       </c>
-      <c r="L12" s="82">
+      <c r="L12" s="78">
         <v>430.4</v>
       </c>
-      <c r="M12" s="82">
+      <c r="M12" s="78">
         <v>425.7</v>
       </c>
-      <c r="N12" s="82">
+      <c r="N12" s="78">
         <v>426.2</v>
       </c>
-      <c r="O12" s="82">
+      <c r="O12" s="78">
         <v>426.2</v>
       </c>
-      <c r="P12" s="82">
+      <c r="P12" s="78">
         <v>431.8</v>
       </c>
-      <c r="Q12" s="82">
+      <c r="Q12" s="78">
         <v>438</v>
       </c>
-      <c r="R12" s="82">
+      <c r="R12" s="78">
         <v>432.8</v>
       </c>
-      <c r="S12" s="82">
+      <c r="S12" s="78">
         <v>429.8</v>
       </c>
-      <c r="T12" s="82">
+      <c r="T12" s="78">
         <v>433.1</v>
       </c>
-      <c r="U12" s="82">
+      <c r="U12" s="78">
         <v>424</v>
       </c>
-      <c r="V12" s="82">
+      <c r="V12" s="78">
         <v>435.4</v>
       </c>
-      <c r="W12" s="82">
+      <c r="W12" s="78">
         <v>433.1</v>
       </c>
-      <c r="X12" s="82">
+      <c r="X12" s="78">
         <v>436.9</v>
       </c>
-      <c r="Y12" s="82">
+      <c r="Y12" s="78">
         <v>432.7</v>
       </c>
-      <c r="Z12" s="82">
+      <c r="Z12" s="78">
         <v>434</v>
       </c>
-      <c r="AA12" s="82">
+      <c r="AA12" s="78">
         <v>432.5</v>
       </c>
-      <c r="AB12" s="82">
+      <c r="AB12" s="78">
         <v>432.6</v>
       </c>
-      <c r="AC12" s="82">
+      <c r="AC12" s="78">
         <v>432.1</v>
       </c>
-      <c r="AD12" s="82">
+      <c r="AD12" s="78">
         <v>432.8</v>
       </c>
-      <c r="AE12" s="82">
+      <c r="AE12" s="78">
         <v>427</v>
       </c>
-      <c r="AF12" s="82">
+      <c r="AF12" s="78">
         <v>432.1</v>
       </c>
     </row>
     <row r="13" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="27" t="s">
-        <v>259</v>
+      <c r="B13" s="25" t="s">
+        <v>256</v>
       </c>
       <c r="C13" s="4">
         <v>56707</v>
       </c>
       <c r="D13" s="4">
         <v>187133</v>
       </c>
       <c r="E13" s="4">
         <v>334592</v>
       </c>
       <c r="F13" s="4">
         <v>91499</v>
       </c>
       <c r="G13" s="4">
         <v>116074</v>
       </c>
       <c r="H13" s="4">
         <v>97037</v>
       </c>
       <c r="I13" s="4">
         <v>99975</v>
       </c>
       <c r="J13" s="4">
         <v>404585</v>
       </c>
@@ -28611,52 +29834,52 @@
         <v>1048138</v>
       </c>
       <c r="Z13" s="6">
         <v>291654</v>
       </c>
       <c r="AA13" s="6">
         <v>317940</v>
       </c>
       <c r="AB13" s="6">
         <v>344184</v>
       </c>
       <c r="AC13" s="6">
         <v>337770</v>
       </c>
       <c r="AD13" s="6">
         <v>1291548</v>
       </c>
       <c r="AE13" s="6">
         <v>319738</v>
       </c>
       <c r="AF13" s="6">
         <v>403235</v>
       </c>
     </row>
     <row r="14" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="27" t="s">
-        <v>260</v>
+      <c r="B14" s="25" t="s">
+        <v>257</v>
       </c>
       <c r="C14" s="4">
         <v>82257</v>
       </c>
       <c r="D14" s="4">
         <v>71927</v>
       </c>
       <c r="E14" s="4">
         <v>208641</v>
       </c>
       <c r="F14" s="4">
         <v>169079</v>
       </c>
       <c r="G14" s="4">
         <v>165615</v>
       </c>
       <c r="H14" s="4">
         <v>189783</v>
       </c>
       <c r="I14" s="4">
         <v>181568</v>
       </c>
       <c r="J14" s="4">
         <v>706044</v>
       </c>
@@ -28706,147 +29929,147 @@
         <v>1050501</v>
       </c>
       <c r="Z14" s="6">
         <v>281353</v>
       </c>
       <c r="AA14" s="6">
         <v>278271</v>
       </c>
       <c r="AB14" s="6">
         <v>255178</v>
       </c>
       <c r="AC14" s="6">
         <v>271797</v>
       </c>
       <c r="AD14" s="6">
         <v>1086600</v>
       </c>
       <c r="AE14" s="6">
         <v>282955</v>
       </c>
       <c r="AF14" s="6">
         <v>233451</v>
       </c>
     </row>
     <row r="15" spans="2:32" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="92">
+      <c r="B15" s="23" t="s">
+        <v>258</v>
+      </c>
+      <c r="C15" s="88">
         <v>0.40799999999999997</v>
       </c>
-      <c r="D15" s="92">
+      <c r="D15" s="88">
         <v>0.72200000000000009</v>
       </c>
-      <c r="E15" s="92">
+      <c r="E15" s="88">
         <v>0.61599999999999999</v>
       </c>
-      <c r="F15" s="92">
+      <c r="F15" s="88">
         <v>0.35100000000000003</v>
       </c>
-      <c r="G15" s="92">
+      <c r="G15" s="88">
         <v>0.41200000000000003</v>
       </c>
-      <c r="H15" s="92">
+      <c r="H15" s="88">
         <v>0.33799999999999997</v>
       </c>
-      <c r="I15" s="92">
+      <c r="I15" s="88">
         <v>0.35499999999999998</v>
       </c>
-      <c r="J15" s="92">
+      <c r="J15" s="88">
         <v>0.36399999999999999</v>
       </c>
-      <c r="K15" s="92">
+      <c r="K15" s="88">
         <v>0.39799999999999996</v>
       </c>
-      <c r="L15" s="92">
+      <c r="L15" s="88">
         <v>0.49600000000000005</v>
       </c>
-      <c r="M15" s="92">
+      <c r="M15" s="88">
         <v>0.49299999999999999</v>
       </c>
-      <c r="N15" s="92">
+      <c r="N15" s="88">
         <v>0.42799999999999999</v>
       </c>
-      <c r="O15" s="92">
+      <c r="O15" s="88">
         <v>0.45500000000000002</v>
       </c>
-      <c r="P15" s="92">
+      <c r="P15" s="88">
         <v>0.48399999999999999</v>
       </c>
-      <c r="Q15" s="92">
+      <c r="Q15" s="88">
         <v>0.55799999999999994</v>
       </c>
-      <c r="R15" s="92">
+      <c r="R15" s="88">
         <v>0.55700000000000005</v>
       </c>
-      <c r="S15" s="92">
+      <c r="S15" s="88">
         <v>0.61099999999999999</v>
       </c>
-      <c r="T15" s="92">
+      <c r="T15" s="88">
         <v>0.55500000000000005</v>
       </c>
-      <c r="U15" s="92">
+      <c r="U15" s="88">
         <v>0.57000000000000006</v>
       </c>
-      <c r="V15" s="92">
+      <c r="V15" s="88">
         <v>0.61699999999999999</v>
       </c>
-      <c r="W15" s="92">
+      <c r="W15" s="88">
         <v>0.41299999999999998</v>
       </c>
-      <c r="X15" s="92">
+      <c r="X15" s="88">
         <v>0.42</v>
       </c>
-      <c r="Y15" s="92">
+      <c r="Y15" s="88">
         <v>0.499</v>
       </c>
-      <c r="Z15" s="93">
+      <c r="Z15" s="89">
         <v>0.50900000000000001</v>
       </c>
-      <c r="AA15" s="93">
+      <c r="AA15" s="89">
         <v>0.53300000000000003</v>
       </c>
-      <c r="AB15" s="93">
+      <c r="AB15" s="89">
         <v>0.57399999999999995</v>
       </c>
-      <c r="AC15" s="93">
+      <c r="AC15" s="89">
         <v>0.55400000000000005</v>
       </c>
-      <c r="AD15" s="93">
+      <c r="AD15" s="89">
         <v>0.54300000000000004</v>
       </c>
-      <c r="AE15" s="93">
+      <c r="AE15" s="89">
         <v>0.53100000000000003</v>
       </c>
-      <c r="AF15" s="93">
+      <c r="AF15" s="89">
         <v>0.63300000000000001</v>
       </c>
     </row>
     <row r="16" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C16" s="4">
         <v>135210</v>
       </c>
       <c r="D16" s="4">
         <v>248389</v>
       </c>
       <c r="E16" s="4">
         <v>479620</v>
       </c>
       <c r="F16" s="4">
         <v>225458</v>
       </c>
       <c r="G16" s="4">
         <v>231040</v>
       </c>
       <c r="H16" s="4">
         <v>237590</v>
       </c>
       <c r="I16" s="4">
         <v>240059</v>
       </c>
       <c r="J16" s="4">
         <v>934146</v>
       </c>
@@ -28896,52 +30119,52 @@
         <v>1659923</v>
       </c>
       <c r="Z16" s="6">
         <v>471470</v>
       </c>
       <c r="AA16" s="6">
         <v>497289</v>
       </c>
       <c r="AB16" s="6">
         <v>486644</v>
       </c>
       <c r="AC16" s="6">
         <v>472662</v>
       </c>
       <c r="AD16" s="6">
         <v>1928065</v>
       </c>
       <c r="AE16" s="6">
         <v>508492</v>
       </c>
       <c r="AF16" s="6">
         <v>507743</v>
       </c>
     </row>
     <row r="17" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="27" t="s">
-        <v>263</v>
+      <c r="B17" s="25" t="s">
+        <v>260</v>
       </c>
       <c r="C17" s="4">
         <v>41758</v>
       </c>
       <c r="D17" s="4">
         <v>113191</v>
       </c>
       <c r="E17" s="4">
         <v>128880</v>
       </c>
       <c r="F17" s="4">
         <v>63150</v>
       </c>
       <c r="G17" s="4">
         <v>75538</v>
       </c>
       <c r="H17" s="4">
         <v>75488</v>
       </c>
       <c r="I17" s="4">
         <v>74897</v>
       </c>
       <c r="J17" s="4">
         <v>289072</v>
       </c>
@@ -28991,52 +30214,52 @@
         <v>505923</v>
       </c>
       <c r="Z17" s="6">
         <v>133691</v>
       </c>
       <c r="AA17" s="6">
         <v>133303</v>
       </c>
       <c r="AB17" s="6">
         <v>138741</v>
       </c>
       <c r="AC17" s="6">
         <v>149352</v>
       </c>
       <c r="AD17" s="6">
         <v>555087</v>
       </c>
       <c r="AE17" s="6">
         <v>148586</v>
       </c>
       <c r="AF17" s="6">
         <v>149878</v>
       </c>
     </row>
     <row r="18" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="27" t="s">
-        <v>264</v>
+      <c r="B18" s="25" t="s">
+        <v>261</v>
       </c>
       <c r="C18" s="4">
         <v>33620</v>
       </c>
       <c r="D18" s="4">
         <v>72380</v>
       </c>
       <c r="E18" s="4">
         <v>143419</v>
       </c>
       <c r="F18" s="4">
         <v>67640</v>
       </c>
       <c r="G18" s="4">
         <v>72717</v>
       </c>
       <c r="H18" s="4">
         <v>73394</v>
       </c>
       <c r="I18" s="4">
         <v>73965</v>
       </c>
       <c r="J18" s="4">
         <v>287716</v>
       </c>
@@ -29086,52 +30309,52 @@
         <v>406302</v>
       </c>
       <c r="Z18" s="6">
         <v>114623</v>
       </c>
       <c r="AA18" s="6">
         <v>126968</v>
       </c>
       <c r="AB18" s="6">
         <v>127326</v>
       </c>
       <c r="AC18" s="6">
         <v>131089</v>
       </c>
       <c r="AD18" s="6">
         <v>500006</v>
       </c>
       <c r="AE18" s="6">
         <v>125588</v>
       </c>
       <c r="AF18" s="6">
         <v>121589</v>
       </c>
     </row>
     <row r="19" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="27" t="s">
-        <v>265</v>
+      <c r="B19" s="25" t="s">
+        <v>262</v>
       </c>
       <c r="C19" s="4">
         <v>59832</v>
       </c>
       <c r="D19" s="4">
         <v>62819</v>
       </c>
       <c r="E19" s="4">
         <v>207321</v>
       </c>
       <c r="F19" s="4">
         <v>94668</v>
       </c>
       <c r="G19" s="4">
         <v>82785</v>
       </c>
       <c r="H19" s="4">
         <v>88708</v>
       </c>
       <c r="I19" s="4">
         <v>91197</v>
       </c>
       <c r="J19" s="4">
         <v>357357</v>
       </c>
@@ -29182,51 +30405,51 @@
       </c>
       <c r="Z19" s="6">
         <v>223156</v>
       </c>
       <c r="AA19" s="6">
         <v>237017</v>
       </c>
       <c r="AB19" s="6">
         <v>220577</v>
       </c>
       <c r="AC19" s="6">
         <v>192221</v>
       </c>
       <c r="AD19" s="6">
         <v>872972</v>
       </c>
       <c r="AE19" s="6">
         <v>234318</v>
       </c>
       <c r="AF19" s="6">
         <v>236277</v>
       </c>
     </row>
     <row r="20" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="5" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C20" s="4">
         <v>2833</v>
       </c>
       <c r="D20" s="4">
         <v>7492</v>
       </c>
       <c r="E20" s="4">
         <v>15504</v>
       </c>
       <c r="F20" s="4">
         <v>7704</v>
       </c>
       <c r="G20" s="4">
         <v>8535</v>
       </c>
       <c r="H20" s="4">
         <v>8783</v>
       </c>
       <c r="I20" s="4">
         <v>8515</v>
       </c>
       <c r="J20" s="4">
         <v>33537</v>
       </c>
@@ -29277,51 +30500,51 @@
       </c>
       <c r="Z20" s="4">
         <v>22157</v>
       </c>
       <c r="AA20" s="4">
         <v>24587</v>
       </c>
       <c r="AB20" s="4">
         <v>24517</v>
       </c>
       <c r="AC20" s="4">
         <v>23906</v>
       </c>
       <c r="AD20" s="4">
         <v>95167</v>
       </c>
       <c r="AE20" s="4">
         <v>25019</v>
       </c>
       <c r="AF20" s="4">
         <v>28805</v>
       </c>
     </row>
     <row r="21" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="4">
         <v>0</v>
       </c>
       <c r="F21" s="4">
         <v>0</v>
       </c>
       <c r="G21" s="4">
         <v>0</v>
       </c>
       <c r="H21" s="4">
         <v>0</v>
       </c>
       <c r="I21" s="4">
         <v>0</v>
       </c>
       <c r="J21" s="4">
         <v>0</v>
       </c>
@@ -29371,214 +30594,214 @@
         <v>1593312</v>
       </c>
       <c r="Z21" s="4">
         <v>430832</v>
       </c>
       <c r="AA21" s="4">
         <v>667372</v>
       </c>
       <c r="AB21" s="4">
         <v>733375</v>
       </c>
       <c r="AC21" s="4">
         <v>723536</v>
       </c>
       <c r="AD21" s="4">
         <v>2555115</v>
       </c>
       <c r="AE21" s="4">
         <v>759918</v>
       </c>
       <c r="AF21" s="4">
         <v>690381</v>
       </c>
     </row>
     <row r="22" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C22" s="94"/>
-[...28 lines deleted...]
-      <c r="AF22" s="94"/>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+      <c r="R22" s="90"/>
+      <c r="S22" s="90"/>
+      <c r="T22" s="90"/>
+      <c r="U22" s="90"/>
+      <c r="V22" s="90"/>
+      <c r="W22" s="90"/>
+      <c r="X22" s="90"/>
+      <c r="Y22" s="90"/>
+      <c r="Z22" s="90"/>
+      <c r="AA22" s="90"/>
+      <c r="AB22" s="90"/>
+      <c r="AC22" s="90"/>
+      <c r="AD22" s="90"/>
+      <c r="AE22" s="90"/>
+      <c r="AF22" s="90"/>
     </row>
     <row r="23" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="11" t="s">
-        <v>268</v>
-[...30 lines deleted...]
-      <c r="AF23" s="78"/>
+        <v>265</v>
+      </c>
+      <c r="C23" s="74"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="74"/>
+      <c r="F23" s="74"/>
+      <c r="G23" s="74"/>
+      <c r="H23" s="74"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="74"/>
+      <c r="K23" s="74"/>
+      <c r="L23" s="74"/>
+      <c r="M23" s="74"/>
+      <c r="N23" s="74"/>
+      <c r="O23" s="74"/>
+      <c r="P23" s="74"/>
+      <c r="Q23" s="74"/>
+      <c r="R23" s="74"/>
+      <c r="S23" s="74"/>
+      <c r="T23" s="74"/>
+      <c r="U23" s="74"/>
+      <c r="V23" s="74"/>
+      <c r="W23" s="74"/>
+      <c r="X23" s="74"/>
+      <c r="Y23" s="74"/>
+      <c r="Z23" s="74"/>
+      <c r="AA23" s="74"/>
+      <c r="AB23" s="74"/>
+      <c r="AC23" s="74"/>
+      <c r="AD23" s="74"/>
+      <c r="AE23" s="74"/>
+      <c r="AF23" s="74"/>
     </row>
     <row r="24" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="96">
+      <c r="B24" s="91" t="s">
+        <v>266</v>
+      </c>
+      <c r="C24" s="92">
         <v>233946</v>
       </c>
-      <c r="D24" s="96">
+      <c r="D24" s="92">
         <v>456539</v>
       </c>
-      <c r="E24" s="96">
+      <c r="E24" s="92">
         <v>974244</v>
       </c>
-      <c r="F24" s="96">
+      <c r="F24" s="92">
         <v>379240</v>
       </c>
-      <c r="G24" s="96">
+      <c r="G24" s="92">
         <v>405919</v>
       </c>
-      <c r="H24" s="96">
+      <c r="H24" s="92">
         <v>596505</v>
       </c>
-      <c r="I24" s="96">
+      <c r="I24" s="92">
         <v>741336</v>
       </c>
-      <c r="J24" s="96">
+      <c r="J24" s="92">
         <v>2122996</v>
       </c>
-      <c r="K24" s="96">
+      <c r="K24" s="92">
         <v>883714</v>
       </c>
-      <c r="L24" s="96">
+      <c r="L24" s="92">
         <v>1050291</v>
       </c>
-      <c r="M24" s="96">
+      <c r="M24" s="92">
         <v>1514665</v>
       </c>
-      <c r="N24" s="96">
+      <c r="N24" s="92">
         <v>1210367</v>
       </c>
-      <c r="O24" s="96">
+      <c r="O24" s="92">
         <v>4659042</v>
       </c>
-      <c r="P24" s="96">
+      <c r="P24" s="92">
         <v>1121579</v>
       </c>
-      <c r="Q24" s="96">
+      <c r="Q24" s="92">
         <v>1004221</v>
       </c>
-      <c r="R24" s="96">
+      <c r="R24" s="92">
         <v>990516</v>
       </c>
-      <c r="S24" s="96">
+      <c r="S24" s="92">
         <v>1233488</v>
       </c>
-      <c r="T24" s="96">
+      <c r="T24" s="92">
         <v>4349804</v>
       </c>
-      <c r="U24" s="96">
+      <c r="U24" s="92">
         <v>1117041</v>
       </c>
-      <c r="V24" s="96">
+      <c r="V24" s="92">
         <v>1098777</v>
       </c>
-      <c r="W24" s="96">
+      <c r="W24" s="92">
         <v>1282831</v>
       </c>
-      <c r="X24" s="96">
+      <c r="X24" s="92">
         <v>1245347</v>
       </c>
-      <c r="Y24" s="96">
+      <c r="Y24" s="92">
         <v>4743996</v>
       </c>
-      <c r="Z24" s="96">
+      <c r="Z24" s="92">
         <v>1276532</v>
       </c>
-      <c r="AA24" s="96">
+      <c r="AA24" s="92">
         <v>1550732</v>
       </c>
-      <c r="AB24" s="96">
+      <c r="AB24" s="92">
         <v>1652328</v>
       </c>
-      <c r="AC24" s="96">
+      <c r="AC24" s="92">
         <v>1848084</v>
       </c>
-      <c r="AD24" s="96">
+      <c r="AD24" s="92">
         <v>6327676</v>
       </c>
-      <c r="AE24" s="96">
+      <c r="AE24" s="92">
         <v>1580753</v>
       </c>
-      <c r="AF24" s="96">
+      <c r="AF24" s="92">
         <v>1796342</v>
       </c>
     </row>
     <row r="25" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="27" t="s">
-        <v>270</v>
+      <c r="B25" s="25" t="s">
+        <v>267</v>
       </c>
       <c r="C25" s="4">
         <v>85697</v>
       </c>
       <c r="D25" s="4">
         <v>327988</v>
       </c>
       <c r="E25" s="4">
         <v>611184</v>
       </c>
       <c r="F25" s="4">
         <v>141935</v>
       </c>
       <c r="G25" s="4">
         <v>180381</v>
       </c>
       <c r="H25" s="4">
         <v>212368</v>
       </c>
       <c r="I25" s="4">
         <v>261432</v>
       </c>
       <c r="J25" s="4">
         <v>796074</v>
       </c>
@@ -29628,52 +30851,52 @@
         <v>2540297</v>
       </c>
       <c r="Z25" s="4">
         <v>643710</v>
       </c>
       <c r="AA25" s="4">
         <v>857470</v>
       </c>
       <c r="AB25" s="4">
         <v>968068</v>
       </c>
       <c r="AC25" s="4">
         <v>1054070</v>
       </c>
       <c r="AD25" s="4">
         <v>3523318</v>
       </c>
       <c r="AE25" s="4">
         <v>910207</v>
       </c>
       <c r="AF25" s="4">
         <v>1172709</v>
       </c>
     </row>
     <row r="26" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="27" t="s">
-        <v>271</v>
+      <c r="B26" s="25" t="s">
+        <v>268</v>
       </c>
       <c r="C26" s="4">
         <v>148248</v>
       </c>
       <c r="D26" s="4">
         <v>128551</v>
       </c>
       <c r="E26" s="4">
         <v>363060</v>
       </c>
       <c r="F26" s="4">
         <v>237305</v>
       </c>
       <c r="G26" s="4">
         <v>225538</v>
       </c>
       <c r="H26" s="4">
         <v>384137</v>
       </c>
       <c r="I26" s="4">
         <v>479904</v>
       </c>
       <c r="J26" s="4">
         <v>1326922</v>
       </c>
@@ -29724,51 +30947,51 @@
       </c>
       <c r="Z26" s="4">
         <v>632822</v>
       </c>
       <c r="AA26" s="4">
         <v>693262</v>
       </c>
       <c r="AB26" s="4">
         <v>684260</v>
       </c>
       <c r="AC26" s="4">
         <v>794014</v>
       </c>
       <c r="AD26" s="4">
         <v>2804358</v>
       </c>
       <c r="AE26" s="4">
         <v>670546</v>
       </c>
       <c r="AF26" s="4">
         <v>623633</v>
       </c>
     </row>
     <row r="27" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="7" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C27" s="8">
         <v>29348</v>
       </c>
       <c r="D27" s="8">
         <v>78352</v>
       </c>
       <c r="E27" s="8">
         <v>171074</v>
       </c>
       <c r="F27" s="8">
         <v>105456</v>
       </c>
       <c r="G27" s="8">
         <v>139870</v>
       </c>
       <c r="H27" s="8">
         <v>168008</v>
       </c>
       <c r="I27" s="8">
         <v>184414</v>
       </c>
       <c r="J27" s="8">
         <v>597750</v>
       </c>
@@ -29818,52 +31041,52 @@
         <v>1500609</v>
       </c>
       <c r="Z27" s="8">
         <v>366287</v>
       </c>
       <c r="AA27" s="8">
         <v>403907</v>
       </c>
       <c r="AB27" s="8">
         <v>424396</v>
       </c>
       <c r="AC27" s="8">
         <v>463130</v>
       </c>
       <c r="AD27" s="8">
         <v>1657720</v>
       </c>
       <c r="AE27" s="8">
         <v>463471</v>
       </c>
       <c r="AF27" s="8">
         <v>492617</v>
       </c>
     </row>
     <row r="28" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="27" t="s">
-        <v>273</v>
+      <c r="B28" s="25" t="s">
+        <v>270</v>
       </c>
       <c r="C28" s="4">
         <v>15300</v>
       </c>
       <c r="D28" s="4">
         <v>37368</v>
       </c>
       <c r="E28" s="4">
         <v>82567</v>
       </c>
       <c r="F28" s="4">
         <v>52038</v>
       </c>
       <c r="G28" s="4">
         <v>77626</v>
       </c>
       <c r="H28" s="4">
         <v>86199</v>
       </c>
       <c r="I28" s="4">
         <v>93784</v>
       </c>
       <c r="J28" s="4">
         <v>309648</v>
       </c>
@@ -29913,52 +31136,52 @@
         <v>663924</v>
       </c>
       <c r="Z28" s="4">
         <v>157633</v>
       </c>
       <c r="AA28" s="4">
         <v>164133</v>
       </c>
       <c r="AB28" s="4">
         <v>178989</v>
       </c>
       <c r="AC28" s="4">
         <v>198701</v>
       </c>
       <c r="AD28" s="4">
         <v>699456</v>
       </c>
       <c r="AE28" s="4">
         <v>178560</v>
       </c>
       <c r="AF28" s="4">
         <v>187838</v>
       </c>
     </row>
     <row r="29" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="27" t="s">
-        <v>274</v>
+      <c r="B29" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="C29" s="4">
         <v>7583</v>
       </c>
       <c r="D29" s="4">
         <v>19925</v>
       </c>
       <c r="E29" s="4">
         <v>47116</v>
       </c>
       <c r="F29" s="4">
         <v>26940</v>
       </c>
       <c r="G29" s="4">
         <v>31423</v>
       </c>
       <c r="H29" s="4">
         <v>32493</v>
       </c>
       <c r="I29" s="4">
         <v>38078</v>
       </c>
       <c r="J29" s="4">
         <v>128934</v>
       </c>
@@ -30008,52 +31231,52 @@
         <v>331172</v>
       </c>
       <c r="Z29" s="4">
         <v>77371</v>
       </c>
       <c r="AA29" s="4">
         <v>85103</v>
       </c>
       <c r="AB29" s="4">
         <v>85173</v>
       </c>
       <c r="AC29" s="4">
         <v>93371</v>
       </c>
       <c r="AD29" s="4">
         <v>341018</v>
       </c>
       <c r="AE29" s="4">
         <v>101062</v>
       </c>
       <c r="AF29" s="4">
         <v>90175</v>
       </c>
     </row>
     <row r="30" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="27" t="s">
-        <v>275</v>
+      <c r="B30" s="25" t="s">
+        <v>272</v>
       </c>
       <c r="C30" s="4">
         <v>3016</v>
       </c>
       <c r="D30" s="4">
         <v>8737</v>
       </c>
       <c r="E30" s="4">
         <v>17332</v>
       </c>
       <c r="F30" s="4">
         <v>10243</v>
       </c>
       <c r="G30" s="4">
         <v>8500</v>
       </c>
       <c r="H30" s="4">
         <v>9986</v>
       </c>
       <c r="I30" s="4">
         <v>14519</v>
       </c>
       <c r="J30" s="4">
         <v>43248</v>
       </c>
@@ -30103,52 +31326,52 @@
         <v>209940</v>
       </c>
       <c r="Z30" s="4">
         <v>53161</v>
       </c>
       <c r="AA30" s="4">
         <v>55206</v>
       </c>
       <c r="AB30" s="4">
         <v>55485</v>
       </c>
       <c r="AC30" s="4">
         <v>53227</v>
       </c>
       <c r="AD30" s="4">
         <v>217079</v>
       </c>
       <c r="AE30" s="4">
         <v>62071</v>
       </c>
       <c r="AF30" s="4">
         <v>64109</v>
       </c>
     </row>
     <row r="31" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="81" t="s">
-        <v>276</v>
+      <c r="B31" s="77" t="s">
+        <v>273</v>
       </c>
       <c r="C31" s="4">
         <v>3448</v>
       </c>
       <c r="D31" s="4">
         <v>12322</v>
       </c>
       <c r="E31" s="4">
         <v>24059</v>
       </c>
       <c r="F31" s="4">
         <v>16235</v>
       </c>
       <c r="G31" s="4">
         <v>22321</v>
       </c>
       <c r="H31" s="4">
         <v>39330</v>
       </c>
       <c r="I31" s="4">
         <v>38034</v>
       </c>
       <c r="J31" s="4">
         <v>115920</v>
       </c>
@@ -30199,51 +31422,51 @@
       </c>
       <c r="Z31" s="4">
         <v>78122</v>
       </c>
       <c r="AA31" s="4">
         <v>99465</v>
       </c>
       <c r="AB31" s="4">
         <v>104749</v>
       </c>
       <c r="AC31" s="4">
         <v>117831</v>
       </c>
       <c r="AD31" s="4">
         <v>400167</v>
       </c>
       <c r="AE31" s="4">
         <v>121778</v>
       </c>
       <c r="AF31" s="4">
         <v>150495</v>
       </c>
     </row>
     <row r="32" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="7" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C32" s="8">
         <v>5687</v>
       </c>
       <c r="D32" s="8">
         <v>9925</v>
       </c>
       <c r="E32" s="8">
         <v>18945</v>
       </c>
       <c r="F32" s="8">
         <v>6247</v>
       </c>
       <c r="G32" s="8">
         <v>7309</v>
       </c>
       <c r="H32" s="8">
         <v>12100</v>
       </c>
       <c r="I32" s="8">
         <v>8398</v>
       </c>
       <c r="J32" s="8">
         <v>34060</v>
       </c>
@@ -30293,52 +31516,52 @@
         <v>24584</v>
       </c>
       <c r="Z32" s="8">
         <v>6843</v>
       </c>
       <c r="AA32" s="8">
         <v>6362</v>
       </c>
       <c r="AB32" s="8">
         <v>6718</v>
       </c>
       <c r="AC32" s="8">
         <v>7130</v>
       </c>
       <c r="AD32" s="8">
         <v>27053</v>
       </c>
       <c r="AE32" s="8">
         <v>4683</v>
       </c>
       <c r="AF32" s="8">
         <v>6084</v>
       </c>
     </row>
     <row r="33" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="27" t="s">
-        <v>278</v>
+      <c r="B33" s="25" t="s">
+        <v>275</v>
       </c>
       <c r="C33" s="4">
         <v>0</v>
       </c>
       <c r="D33" s="4">
         <v>9925</v>
       </c>
       <c r="E33" s="4">
         <v>15855</v>
       </c>
       <c r="F33" s="4">
         <v>5375</v>
       </c>
       <c r="G33" s="4">
         <v>6163</v>
       </c>
       <c r="H33" s="4">
         <v>10957</v>
       </c>
       <c r="I33" s="4">
         <v>7439</v>
       </c>
       <c r="J33" s="4">
         <v>29936</v>
       </c>
@@ -30388,52 +31611,52 @@
         <v>18666</v>
       </c>
       <c r="Z33" s="4">
         <v>5495</v>
       </c>
       <c r="AA33" s="4">
         <v>5430</v>
       </c>
       <c r="AB33" s="4">
         <v>5901</v>
       </c>
       <c r="AC33" s="4">
         <v>6542</v>
       </c>
       <c r="AD33" s="4">
         <v>23368</v>
       </c>
       <c r="AE33" s="4">
         <v>3795</v>
       </c>
       <c r="AF33" s="4">
         <v>4477</v>
       </c>
     </row>
     <row r="34" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="27" t="s">
-        <v>279</v>
+      <c r="B34" s="25" t="s">
+        <v>276</v>
       </c>
       <c r="C34" s="4">
         <v>0</v>
       </c>
       <c r="D34" s="4">
         <v>0</v>
       </c>
       <c r="E34" s="4">
         <v>3090</v>
       </c>
       <c r="F34" s="4">
         <v>872</v>
       </c>
       <c r="G34" s="4">
         <v>1146</v>
       </c>
       <c r="H34" s="4">
         <v>1143</v>
       </c>
       <c r="I34" s="4">
         <v>959</v>
       </c>
       <c r="J34" s="4">
         <v>4124</v>
       </c>
@@ -30484,51 +31707,51 @@
       </c>
       <c r="Z34" s="4">
         <v>1348</v>
       </c>
       <c r="AA34" s="4">
         <v>932</v>
       </c>
       <c r="AB34" s="4">
         <v>817</v>
       </c>
       <c r="AC34" s="4">
         <v>588</v>
       </c>
       <c r="AD34" s="4">
         <v>3685</v>
       </c>
       <c r="AE34" s="4">
         <v>888</v>
       </c>
       <c r="AF34" s="4">
         <v>1607</v>
       </c>
     </row>
     <row r="35" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="7" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C35" s="8">
         <v>268980</v>
       </c>
       <c r="D35" s="8">
         <v>544816</v>
       </c>
       <c r="E35" s="8">
         <v>1164263</v>
       </c>
       <c r="F35" s="8">
         <v>490943</v>
       </c>
       <c r="G35" s="8">
         <v>553098</v>
       </c>
       <c r="H35" s="8">
         <v>776614</v>
       </c>
       <c r="I35" s="8">
         <v>934148</v>
       </c>
       <c r="J35" s="8">
         <v>2754806</v>
       </c>
@@ -30578,214 +31801,214 @@
         <v>6269189</v>
       </c>
       <c r="Z35" s="8">
         <v>1649662</v>
       </c>
       <c r="AA35" s="8">
         <v>1961001</v>
       </c>
       <c r="AB35" s="8">
         <v>2083442</v>
       </c>
       <c r="AC35" s="8">
         <v>2318344</v>
       </c>
       <c r="AD35" s="8">
         <v>8012449</v>
       </c>
       <c r="AE35" s="8">
         <v>2048907</v>
       </c>
       <c r="AF35" s="8">
         <v>2295043</v>
       </c>
     </row>
     <row r="36" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C36" s="97"/>
-[...28 lines deleted...]
-      <c r="AF36" s="97"/>
+      <c r="C36" s="93"/>
+      <c r="D36" s="93"/>
+      <c r="E36" s="93"/>
+      <c r="F36" s="93"/>
+      <c r="G36" s="93"/>
+      <c r="H36" s="93"/>
+      <c r="I36" s="93"/>
+      <c r="J36" s="93"/>
+      <c r="K36" s="93"/>
+      <c r="L36" s="93"/>
+      <c r="M36" s="93"/>
+      <c r="N36" s="93"/>
+      <c r="O36" s="93"/>
+      <c r="P36" s="93"/>
+      <c r="Q36" s="93"/>
+      <c r="R36" s="93"/>
+      <c r="S36" s="93"/>
+      <c r="T36" s="93"/>
+      <c r="U36" s="93"/>
+      <c r="V36" s="93"/>
+      <c r="W36" s="93"/>
+      <c r="X36" s="93"/>
+      <c r="Y36" s="93"/>
+      <c r="Z36" s="93"/>
+      <c r="AA36" s="93"/>
+      <c r="AB36" s="93"/>
+      <c r="AC36" s="93"/>
+      <c r="AD36" s="93"/>
+      <c r="AE36" s="93"/>
+      <c r="AF36" s="93"/>
     </row>
     <row r="37" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="11" t="s">
-        <v>281</v>
-[...30 lines deleted...]
-      <c r="AF37" s="78"/>
+        <v>278</v>
+      </c>
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="74"/>
+      <c r="F37" s="74"/>
+      <c r="G37" s="74"/>
+      <c r="H37" s="74"/>
+      <c r="I37" s="74"/>
+      <c r="J37" s="74"/>
+      <c r="K37" s="74"/>
+      <c r="L37" s="74"/>
+      <c r="M37" s="74"/>
+      <c r="N37" s="74"/>
+      <c r="O37" s="74"/>
+      <c r="P37" s="74"/>
+      <c r="Q37" s="74"/>
+      <c r="R37" s="74"/>
+      <c r="S37" s="74"/>
+      <c r="T37" s="74"/>
+      <c r="U37" s="74"/>
+      <c r="V37" s="74"/>
+      <c r="W37" s="74"/>
+      <c r="X37" s="74"/>
+      <c r="Y37" s="74"/>
+      <c r="Z37" s="74"/>
+      <c r="AA37" s="74"/>
+      <c r="AB37" s="74"/>
+      <c r="AC37" s="74"/>
+      <c r="AD37" s="74"/>
+      <c r="AE37" s="74"/>
+      <c r="AF37" s="74"/>
     </row>
     <row r="38" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E38" s="47">
+      <c r="B38" s="17" t="s">
+        <v>279</v>
+      </c>
+      <c r="C38" s="43">
+        <v>0</v>
+      </c>
+      <c r="D38" s="43">
+        <v>0</v>
+      </c>
+      <c r="E38" s="43">
         <v>6655</v>
       </c>
-      <c r="F38" s="47">
+      <c r="F38" s="43">
         <v>70836</v>
       </c>
-      <c r="G38" s="47">
+      <c r="G38" s="43">
         <v>49013</v>
       </c>
-      <c r="H38" s="47">
-[...5 lines deleted...]
-      <c r="J38" s="47">
+      <c r="H38" s="43">
+        <v>0</v>
+      </c>
+      <c r="I38" s="43">
+        <v>0</v>
+      </c>
+      <c r="J38" s="43">
         <v>119849</v>
       </c>
-      <c r="K38" s="47">
+      <c r="K38" s="43">
         <v>38258</v>
       </c>
-      <c r="L38" s="47">
+      <c r="L38" s="43">
         <v>49125</v>
       </c>
-      <c r="M38" s="47">
+      <c r="M38" s="43">
         <v>78850</v>
       </c>
-      <c r="N38" s="47">
+      <c r="N38" s="43">
         <v>119400</v>
       </c>
-      <c r="O38" s="47">
+      <c r="O38" s="43">
         <v>285632</v>
       </c>
-      <c r="P38" s="47">
+      <c r="P38" s="43">
         <v>254659</v>
       </c>
-      <c r="Q38" s="47">
+      <c r="Q38" s="43">
         <v>283857</v>
       </c>
-      <c r="R38" s="47">
+      <c r="R38" s="43">
         <v>326855</v>
       </c>
-      <c r="S38" s="47">
+      <c r="S38" s="43">
         <v>69880</v>
       </c>
-      <c r="T38" s="47">
+      <c r="T38" s="43">
         <v>935251</v>
       </c>
-      <c r="U38" s="47">
+      <c r="U38" s="43">
         <v>114958</v>
       </c>
-      <c r="V38" s="47">
+      <c r="V38" s="43">
         <v>211507</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="43">
         <v>223418</v>
       </c>
-      <c r="X38" s="47">
+      <c r="X38" s="43">
         <v>30583</v>
       </c>
-      <c r="Y38" s="47">
+      <c r="Y38" s="43">
         <v>580466</v>
       </c>
-      <c r="Z38" s="47">
+      <c r="Z38" s="43">
         <v>72849</v>
       </c>
-      <c r="AA38" s="47">
+      <c r="AA38" s="43">
         <v>216915</v>
       </c>
-      <c r="AB38" s="47">
+      <c r="AB38" s="43">
         <v>132924</v>
       </c>
-      <c r="AC38" s="47">
+      <c r="AC38" s="43">
         <v>13177</v>
       </c>
-      <c r="AD38" s="47">
+      <c r="AD38" s="43">
         <v>435865</v>
       </c>
-      <c r="AE38" s="47">
+      <c r="AE38" s="43">
         <v>14384</v>
       </c>
-      <c r="AF38" s="47">
+      <c r="AF38" s="43">
         <v>330565</v>
       </c>
     </row>
     <row r="39" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="5" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C39" s="4">
         <v>0</v>
       </c>
       <c r="D39" s="4">
         <v>0</v>
       </c>
       <c r="E39" s="4">
         <v>0</v>
       </c>
       <c r="F39" s="4">
         <v>0</v>
       </c>
       <c r="G39" s="4">
         <v>0</v>
       </c>
       <c r="H39" s="4">
         <v>0</v>
       </c>
       <c r="I39" s="4">
         <v>0</v>
       </c>
       <c r="J39" s="4">
         <v>0</v>
       </c>
@@ -30836,51 +32059,51 @@
       </c>
       <c r="Z39" s="4">
         <v>47313</v>
       </c>
       <c r="AA39" s="4">
         <v>137326</v>
       </c>
       <c r="AB39" s="4">
         <v>350752</v>
       </c>
       <c r="AC39" s="4">
         <v>410879</v>
       </c>
       <c r="AD39" s="4">
         <v>946270</v>
       </c>
       <c r="AE39" s="4">
         <v>353415</v>
       </c>
       <c r="AF39" s="4">
         <v>301936</v>
       </c>
     </row>
     <row r="40" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C40" s="4">
         <v>0</v>
       </c>
       <c r="D40" s="4">
         <v>0</v>
       </c>
       <c r="E40" s="4">
         <v>0</v>
       </c>
       <c r="F40" s="4">
         <v>0</v>
       </c>
       <c r="G40" s="4">
         <v>0</v>
       </c>
       <c r="H40" s="4">
         <v>0</v>
       </c>
       <c r="I40" s="4">
         <v>0</v>
       </c>
       <c r="J40" s="4">
         <v>0</v>
       </c>
@@ -30931,51 +32154,51 @@
       </c>
       <c r="Z40" s="4">
         <v>4855</v>
       </c>
       <c r="AA40" s="4">
         <v>8566</v>
       </c>
       <c r="AB40" s="4">
         <v>9558</v>
       </c>
       <c r="AC40" s="4">
         <v>8969</v>
       </c>
       <c r="AD40" s="4">
         <v>31948</v>
       </c>
       <c r="AE40" s="4">
         <v>17486</v>
       </c>
       <c r="AF40" s="4">
         <v>20217</v>
       </c>
     </row>
     <row r="41" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="7" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C41" s="8">
         <v>0</v>
       </c>
       <c r="D41" s="8">
         <v>0</v>
       </c>
       <c r="E41" s="8">
         <v>6655</v>
       </c>
       <c r="F41" s="8">
         <v>70836</v>
       </c>
       <c r="G41" s="8">
         <v>49013</v>
       </c>
       <c r="H41" s="8">
         <v>0</v>
       </c>
       <c r="I41" s="8">
         <v>0</v>
       </c>
       <c r="J41" s="8">
         <v>119849</v>
       </c>
@@ -31025,214 +32248,214 @@
         <v>708145</v>
       </c>
       <c r="Z41" s="8">
         <v>125017</v>
       </c>
       <c r="AA41" s="8">
         <v>362807</v>
       </c>
       <c r="AB41" s="8">
         <v>493234</v>
       </c>
       <c r="AC41" s="8">
         <v>433025</v>
       </c>
       <c r="AD41" s="8">
         <v>1414083</v>
       </c>
       <c r="AE41" s="8">
         <v>385285</v>
       </c>
       <c r="AF41" s="8">
         <v>652718</v>
       </c>
     </row>
     <row r="42" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C42" s="97"/>
-[...28 lines deleted...]
-      <c r="AF42" s="97"/>
+      <c r="C42" s="93"/>
+      <c r="D42" s="93"/>
+      <c r="E42" s="93"/>
+      <c r="F42" s="93"/>
+      <c r="G42" s="93"/>
+      <c r="H42" s="93"/>
+      <c r="I42" s="93"/>
+      <c r="J42" s="93"/>
+      <c r="K42" s="93"/>
+      <c r="L42" s="93"/>
+      <c r="M42" s="93"/>
+      <c r="N42" s="93"/>
+      <c r="O42" s="93"/>
+      <c r="P42" s="93"/>
+      <c r="Q42" s="93"/>
+      <c r="R42" s="93"/>
+      <c r="S42" s="93"/>
+      <c r="T42" s="93"/>
+      <c r="U42" s="93"/>
+      <c r="V42" s="93"/>
+      <c r="W42" s="93"/>
+      <c r="X42" s="93"/>
+      <c r="Y42" s="93"/>
+      <c r="Z42" s="93"/>
+      <c r="AA42" s="93"/>
+      <c r="AB42" s="93"/>
+      <c r="AC42" s="93"/>
+      <c r="AD42" s="93"/>
+      <c r="AE42" s="93"/>
+      <c r="AF42" s="93"/>
     </row>
     <row r="43" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="11" t="s">
-        <v>286</v>
-[...30 lines deleted...]
-      <c r="AF43" s="78"/>
+        <v>283</v>
+      </c>
+      <c r="C43" s="74"/>
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="74"/>
+      <c r="G43" s="74"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="74"/>
+      <c r="N43" s="74"/>
+      <c r="O43" s="74"/>
+      <c r="P43" s="74"/>
+      <c r="Q43" s="74"/>
+      <c r="R43" s="74"/>
+      <c r="S43" s="74"/>
+      <c r="T43" s="74"/>
+      <c r="U43" s="74"/>
+      <c r="V43" s="74"/>
+      <c r="W43" s="74"/>
+      <c r="X43" s="74"/>
+      <c r="Y43" s="74"/>
+      <c r="Z43" s="74"/>
+      <c r="AA43" s="74"/>
+      <c r="AB43" s="74"/>
+      <c r="AC43" s="74"/>
+      <c r="AD43" s="74"/>
+      <c r="AE43" s="74"/>
+      <c r="AF43" s="74"/>
     </row>
     <row r="44" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="47">
+      <c r="B44" s="17" t="s">
+        <v>284</v>
+      </c>
+      <c r="C44" s="43">
         <v>16659</v>
       </c>
-      <c r="D44" s="47">
+      <c r="D44" s="43">
         <v>20469</v>
       </c>
-      <c r="E44" s="47">
+      <c r="E44" s="43">
         <v>60903</v>
       </c>
-      <c r="F44" s="47">
+      <c r="F44" s="43">
         <v>48391</v>
       </c>
-      <c r="G44" s="47">
+      <c r="G44" s="43">
         <v>59644</v>
       </c>
-      <c r="H44" s="47">
+      <c r="H44" s="43">
         <v>62701</v>
       </c>
-      <c r="I44" s="47">
+      <c r="I44" s="43">
         <v>62316</v>
       </c>
-      <c r="J44" s="47">
+      <c r="J44" s="43">
         <v>233051</v>
       </c>
-      <c r="K44" s="47">
+      <c r="K44" s="43">
         <v>85723</v>
       </c>
-      <c r="L44" s="47">
+      <c r="L44" s="43">
         <v>97223</v>
       </c>
-      <c r="M44" s="47">
+      <c r="M44" s="43">
         <v>111793</v>
       </c>
-      <c r="N44" s="47">
+      <c r="N44" s="43">
         <v>129588</v>
       </c>
-      <c r="O44" s="47">
+      <c r="O44" s="43">
         <v>424326</v>
       </c>
-      <c r="P44" s="47">
+      <c r="P44" s="43">
         <v>163597</v>
       </c>
-      <c r="Q44" s="47">
+      <c r="Q44" s="43">
         <v>201346</v>
       </c>
-      <c r="R44" s="47">
+      <c r="R44" s="43">
         <v>198388</v>
       </c>
-      <c r="S44" s="47">
+      <c r="S44" s="43">
         <v>187722</v>
       </c>
-      <c r="T44" s="47">
+      <c r="T44" s="43">
         <v>751052</v>
       </c>
-      <c r="U44" s="47">
+      <c r="U44" s="43">
         <v>210083</v>
       </c>
-      <c r="V44" s="47">
+      <c r="V44" s="43">
         <v>292062</v>
       </c>
-      <c r="W44" s="47">
+      <c r="W44" s="43">
         <v>326834</v>
       </c>
-      <c r="X44" s="47">
+      <c r="X44" s="43">
         <v>265737</v>
       </c>
-      <c r="Y44" s="47">
+      <c r="Y44" s="43">
         <v>1094716</v>
       </c>
-      <c r="Z44" s="47">
+      <c r="Z44" s="43">
         <v>263163</v>
       </c>
-      <c r="AA44" s="47">
+      <c r="AA44" s="43">
         <v>354526</v>
       </c>
-      <c r="AB44" s="47">
+      <c r="AB44" s="43">
         <v>332680</v>
       </c>
-      <c r="AC44" s="47">
+      <c r="AC44" s="43">
         <v>311928</v>
       </c>
-      <c r="AD44" s="47">
+      <c r="AD44" s="43">
         <v>1262297</v>
       </c>
-      <c r="AE44" s="47">
+      <c r="AE44" s="43">
         <v>300896</v>
       </c>
-      <c r="AF44" s="47">
+      <c r="AF44" s="43">
         <v>510923</v>
       </c>
     </row>
     <row r="45" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="7" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C45" s="8">
         <v>285639</v>
       </c>
       <c r="D45" s="8">
         <v>565285</v>
       </c>
       <c r="E45" s="8">
         <v>1231820</v>
       </c>
       <c r="F45" s="8">
         <v>610170</v>
       </c>
       <c r="G45" s="8">
         <v>661755</v>
       </c>
       <c r="H45" s="8">
         <v>839315</v>
       </c>
       <c r="I45" s="8">
         <v>996464</v>
       </c>
       <c r="J45" s="8">
         <v>3107706</v>
       </c>
@@ -31282,214 +32505,214 @@
         <v>8072050</v>
       </c>
       <c r="Z45" s="8">
         <v>2037842</v>
       </c>
       <c r="AA45" s="8">
         <v>2678334</v>
       </c>
       <c r="AB45" s="8">
         <v>2909356</v>
       </c>
       <c r="AC45" s="8">
         <v>3063297</v>
       </c>
       <c r="AD45" s="8">
         <v>10688829</v>
       </c>
       <c r="AE45" s="8">
         <v>2735088</v>
       </c>
       <c r="AF45" s="8">
         <v>3458684</v>
       </c>
     </row>
     <row r="46" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C46" s="94"/>
-[...28 lines deleted...]
-      <c r="AF46" s="94"/>
+      <c r="C46" s="90"/>
+      <c r="D46" s="90"/>
+      <c r="E46" s="90"/>
+      <c r="F46" s="90"/>
+      <c r="G46" s="90"/>
+      <c r="H46" s="90"/>
+      <c r="I46" s="90"/>
+      <c r="J46" s="90"/>
+      <c r="K46" s="90"/>
+      <c r="L46" s="90"/>
+      <c r="M46" s="90"/>
+      <c r="N46" s="90"/>
+      <c r="O46" s="90"/>
+      <c r="P46" s="90"/>
+      <c r="Q46" s="90"/>
+      <c r="R46" s="90"/>
+      <c r="S46" s="90"/>
+      <c r="T46" s="90"/>
+      <c r="U46" s="90"/>
+      <c r="V46" s="90"/>
+      <c r="W46" s="90"/>
+      <c r="X46" s="90"/>
+      <c r="Y46" s="90"/>
+      <c r="Z46" s="90"/>
+      <c r="AA46" s="90"/>
+      <c r="AB46" s="90"/>
+      <c r="AC46" s="90"/>
+      <c r="AD46" s="90"/>
+      <c r="AE46" s="90"/>
+      <c r="AF46" s="90"/>
     </row>
     <row r="47" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="11" t="s">
-        <v>289</v>
-[...30 lines deleted...]
-      <c r="AF47" s="78"/>
+        <v>286</v>
+      </c>
+      <c r="C47" s="74"/>
+      <c r="D47" s="74"/>
+      <c r="E47" s="74"/>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74"/>
+      <c r="H47" s="74"/>
+      <c r="I47" s="74"/>
+      <c r="J47" s="74"/>
+      <c r="K47" s="74"/>
+      <c r="L47" s="74"/>
+      <c r="M47" s="74"/>
+      <c r="N47" s="74"/>
+      <c r="O47" s="74"/>
+      <c r="P47" s="74"/>
+      <c r="Q47" s="74"/>
+      <c r="R47" s="74"/>
+      <c r="S47" s="74"/>
+      <c r="T47" s="74"/>
+      <c r="U47" s="74"/>
+      <c r="V47" s="74"/>
+      <c r="W47" s="74"/>
+      <c r="X47" s="74"/>
+      <c r="Y47" s="74"/>
+      <c r="Z47" s="74"/>
+      <c r="AA47" s="74"/>
+      <c r="AB47" s="74"/>
+      <c r="AC47" s="74"/>
+      <c r="AD47" s="74"/>
+      <c r="AE47" s="74"/>
+      <c r="AF47" s="74"/>
     </row>
     <row r="48" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="98" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="47">
+      <c r="B48" s="94" t="s">
+        <v>287</v>
+      </c>
+      <c r="C48" s="43">
         <v>29348</v>
       </c>
-      <c r="D48" s="47">
+      <c r="D48" s="43">
         <v>78352</v>
       </c>
-      <c r="E48" s="47">
+      <c r="E48" s="43">
         <v>171074</v>
       </c>
-      <c r="F48" s="47">
+      <c r="F48" s="43">
         <v>105456</v>
       </c>
-      <c r="G48" s="47">
+      <c r="G48" s="43">
         <v>139870</v>
       </c>
-      <c r="H48" s="47">
+      <c r="H48" s="43">
         <v>168008</v>
       </c>
-      <c r="I48" s="47">
+      <c r="I48" s="43">
         <v>184414</v>
       </c>
-      <c r="J48" s="47">
+      <c r="J48" s="43">
         <v>597750</v>
       </c>
-      <c r="K48" s="47">
+      <c r="K48" s="43">
         <v>278736</v>
       </c>
-      <c r="L48" s="47">
+      <c r="L48" s="43">
         <v>305081</v>
       </c>
-      <c r="M48" s="47">
+      <c r="M48" s="43">
         <v>295668</v>
       </c>
-      <c r="N48" s="47">
+      <c r="N48" s="43">
         <v>334087</v>
       </c>
-      <c r="O48" s="47">
+      <c r="O48" s="43">
         <v>1213571</v>
       </c>
-      <c r="P48" s="47">
+      <c r="P48" s="43">
         <v>338873</v>
       </c>
-      <c r="Q48" s="47">
+      <c r="Q48" s="43">
         <v>404629</v>
       </c>
-      <c r="R48" s="47">
+      <c r="R48" s="43">
         <v>362022</v>
       </c>
-      <c r="S48" s="47">
+      <c r="S48" s="43">
         <v>362109</v>
       </c>
-      <c r="T48" s="47">
+      <c r="T48" s="43">
         <v>1467633</v>
       </c>
-      <c r="U48" s="47">
+      <c r="U48" s="43">
         <v>370132</v>
       </c>
-      <c r="V48" s="47">
+      <c r="V48" s="43">
         <v>385805</v>
       </c>
-      <c r="W48" s="47">
+      <c r="W48" s="43">
         <v>379728</v>
       </c>
-      <c r="X48" s="47">
+      <c r="X48" s="43">
         <v>364944</v>
       </c>
-      <c r="Y48" s="47">
+      <c r="Y48" s="43">
         <v>1500609</v>
       </c>
-      <c r="Z48" s="47">
+      <c r="Z48" s="43">
         <v>366287</v>
       </c>
-      <c r="AA48" s="47">
+      <c r="AA48" s="43">
         <v>403907</v>
       </c>
-      <c r="AB48" s="47">
+      <c r="AB48" s="43">
         <v>424396</v>
       </c>
-      <c r="AC48" s="47">
+      <c r="AC48" s="43">
         <v>463130</v>
       </c>
-      <c r="AD48" s="47">
+      <c r="AD48" s="43">
         <v>1657720</v>
       </c>
-      <c r="AE48" s="47">
+      <c r="AE48" s="43">
         <v>463471</v>
       </c>
-      <c r="AF48" s="47">
+      <c r="AF48" s="43">
         <v>492617</v>
       </c>
     </row>
     <row r="49" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C49" s="4">
         <v>0</v>
       </c>
       <c r="D49" s="4">
         <v>0</v>
       </c>
       <c r="E49" s="4">
         <v>2230</v>
       </c>
       <c r="F49" s="4">
         <v>16614</v>
       </c>
       <c r="G49" s="4">
         <v>11187</v>
       </c>
       <c r="H49" s="4">
         <v>0</v>
       </c>
       <c r="I49" s="4">
         <v>-1657</v>
       </c>
       <c r="J49" s="4">
         <v>26370</v>
       </c>
@@ -31539,52 +32762,52 @@
         <v>88127</v>
       </c>
       <c r="Z49" s="4">
         <v>25806</v>
       </c>
       <c r="AA49" s="4">
         <v>12334</v>
       </c>
       <c r="AB49" s="4">
         <v>11616</v>
       </c>
       <c r="AC49" s="4">
         <v>11425</v>
       </c>
       <c r="AD49" s="4">
         <v>61181</v>
       </c>
       <c r="AE49" s="4">
         <v>14044</v>
       </c>
       <c r="AF49" s="4">
         <v>9083</v>
       </c>
     </row>
     <row r="50" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="74" t="s">
-        <v>292</v>
+      <c r="B50" s="70" t="s">
+        <v>289</v>
       </c>
       <c r="C50" s="8">
         <v>29348</v>
       </c>
       <c r="D50" s="8">
         <v>78352</v>
       </c>
       <c r="E50" s="8">
         <v>173303</v>
       </c>
       <c r="F50" s="8">
         <v>122070</v>
       </c>
       <c r="G50" s="8">
         <v>151057</v>
       </c>
       <c r="H50" s="8">
         <v>168008</v>
       </c>
       <c r="I50" s="8">
         <v>182757</v>
       </c>
       <c r="J50" s="8">
         <v>624120</v>
       </c>
@@ -31634,52 +32857,52 @@
         <v>1588736</v>
       </c>
       <c r="Z50" s="8">
         <v>392093</v>
       </c>
       <c r="AA50" s="8">
         <v>416241</v>
       </c>
       <c r="AB50" s="8">
         <v>436012</v>
       </c>
       <c r="AC50" s="8">
         <v>474555</v>
       </c>
       <c r="AD50" s="8">
         <v>1718901</v>
       </c>
       <c r="AE50" s="8">
         <v>477515</v>
       </c>
       <c r="AF50" s="8">
         <v>501700</v>
       </c>
     </row>
     <row r="51" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="74" t="s">
-        <v>293</v>
+      <c r="B51" s="70" t="s">
+        <v>290</v>
       </c>
       <c r="C51" s="8">
         <v>98216</v>
       </c>
       <c r="D51" s="8">
         <v>197509</v>
       </c>
       <c r="E51" s="8">
         <v>473999</v>
       </c>
       <c r="F51" s="8">
         <v>237949</v>
       </c>
       <c r="G51" s="8">
         <v>235934</v>
       </c>
       <c r="H51" s="8">
         <v>319921</v>
       </c>
       <c r="I51" s="8">
         <v>364599</v>
       </c>
       <c r="J51" s="8">
         <v>1160816</v>
       </c>
@@ -31729,309 +32952,309 @@
         <v>4438239</v>
       </c>
       <c r="Z51" s="8">
         <v>975448</v>
       </c>
       <c r="AA51" s="8">
         <v>887870</v>
       </c>
       <c r="AB51" s="8">
         <v>1011705</v>
       </c>
       <c r="AC51" s="8">
         <v>1111342</v>
       </c>
       <c r="AD51" s="8">
         <v>3986365</v>
       </c>
       <c r="AE51" s="8">
         <v>1043291</v>
       </c>
       <c r="AF51" s="8">
         <v>1084532</v>
       </c>
     </row>
     <row r="52" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="99">
+      <c r="B52" s="70" t="s">
+        <v>291</v>
+      </c>
+      <c r="C52" s="95">
         <v>0.29899999999999999</v>
       </c>
-      <c r="D52" s="99">
+      <c r="D52" s="95">
         <v>0.39700000000000002</v>
       </c>
-      <c r="E52" s="99">
+      <c r="E52" s="95">
         <v>0.36100000000000004</v>
       </c>
-      <c r="F52" s="99">
+      <c r="F52" s="95">
         <v>0.443</v>
       </c>
-      <c r="G52" s="99">
+      <c r="G52" s="95">
         <v>0.59299999999999997</v>
       </c>
-      <c r="H52" s="99">
+      <c r="H52" s="95">
         <v>0.52500000000000002</v>
       </c>
-      <c r="I52" s="99">
+      <c r="I52" s="95">
         <v>0.50600000000000001</v>
       </c>
-      <c r="J52" s="99">
+      <c r="J52" s="95">
         <v>0.51500000000000001</v>
       </c>
-      <c r="K52" s="99">
+      <c r="K52" s="95">
         <v>0.56299999999999994</v>
       </c>
-      <c r="L52" s="99">
+      <c r="L52" s="95">
         <v>0.51300000000000001</v>
       </c>
-      <c r="M52" s="99">
+      <c r="M52" s="95">
         <v>0.38400000000000001</v>
       </c>
-      <c r="N52" s="99">
+      <c r="N52" s="95">
         <v>0.46</v>
       </c>
-      <c r="O52" s="99">
+      <c r="O52" s="95">
         <v>0.47000000000000003</v>
       </c>
-      <c r="P52" s="99">
+      <c r="P52" s="95">
         <v>0.52200000000000002</v>
       </c>
-      <c r="Q52" s="99">
+      <c r="Q52" s="95">
         <v>0.53900000000000003</v>
       </c>
-      <c r="R52" s="99">
+      <c r="R52" s="95">
         <v>0.46799999999999997</v>
       </c>
-      <c r="S52" s="99">
+      <c r="S52" s="95">
         <v>0.33799999999999997</v>
       </c>
-      <c r="T52" s="99">
+      <c r="T52" s="95">
         <v>0.46600000000000003</v>
       </c>
-      <c r="U52" s="99">
+      <c r="U52" s="95">
         <v>0.43</v>
       </c>
-      <c r="V52" s="99">
+      <c r="V52" s="95">
         <v>0.38</v>
       </c>
-      <c r="W52" s="99">
+      <c r="W52" s="95">
         <v>0.31900000000000001</v>
       </c>
-      <c r="X52" s="99">
+      <c r="X52" s="95">
         <v>0.31900000000000001</v>
       </c>
-      <c r="Y52" s="99">
+      <c r="Y52" s="95">
         <v>0.35799999999999998</v>
       </c>
-      <c r="Z52" s="99">
+      <c r="Z52" s="95">
         <v>0.40200000000000002</v>
       </c>
-      <c r="AA52" s="99">
+      <c r="AA52" s="95">
         <v>0.46899999999999997</v>
       </c>
-      <c r="AB52" s="99">
+      <c r="AB52" s="95">
         <v>0.43100000000000005</v>
       </c>
-      <c r="AC52" s="99">
+      <c r="AC52" s="95">
         <v>0.42700000000000005</v>
       </c>
-      <c r="AD52" s="99">
+      <c r="AD52" s="95">
         <v>0.43100000000000005</v>
       </c>
-      <c r="AE52" s="99">
+      <c r="AE52" s="95">
         <v>0.45799999999999996</v>
       </c>
-      <c r="AF52" s="99">
+      <c r="AF52" s="95">
         <v>0.46299999999999997</v>
       </c>
     </row>
     <row r="53" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C53" s="94"/>
-[...28 lines deleted...]
-      <c r="AF53" s="94"/>
+      <c r="C53" s="90"/>
+      <c r="D53" s="90"/>
+      <c r="E53" s="90"/>
+      <c r="F53" s="90"/>
+      <c r="G53" s="90"/>
+      <c r="H53" s="90"/>
+      <c r="I53" s="90"/>
+      <c r="J53" s="90"/>
+      <c r="K53" s="90"/>
+      <c r="L53" s="90"/>
+      <c r="M53" s="90"/>
+      <c r="N53" s="90"/>
+      <c r="O53" s="90"/>
+      <c r="P53" s="90"/>
+      <c r="Q53" s="90"/>
+      <c r="R53" s="90"/>
+      <c r="S53" s="90"/>
+      <c r="T53" s="90"/>
+      <c r="U53" s="90"/>
+      <c r="V53" s="90"/>
+      <c r="W53" s="90"/>
+      <c r="X53" s="90"/>
+      <c r="Y53" s="90"/>
+      <c r="Z53" s="90"/>
+      <c r="AA53" s="90"/>
+      <c r="AB53" s="90"/>
+      <c r="AC53" s="90"/>
+      <c r="AD53" s="90"/>
+      <c r="AE53" s="90"/>
+      <c r="AF53" s="90"/>
     </row>
     <row r="54" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="11" t="s">
-        <v>295</v>
-[...30 lines deleted...]
-      <c r="AF54" s="78"/>
+        <v>292</v>
+      </c>
+      <c r="C54" s="74"/>
+      <c r="D54" s="74"/>
+      <c r="E54" s="74"/>
+      <c r="F54" s="74"/>
+      <c r="G54" s="74"/>
+      <c r="H54" s="74"/>
+      <c r="I54" s="74"/>
+      <c r="J54" s="74"/>
+      <c r="K54" s="74"/>
+      <c r="L54" s="74"/>
+      <c r="M54" s="74"/>
+      <c r="N54" s="74"/>
+      <c r="O54" s="74"/>
+      <c r="P54" s="74"/>
+      <c r="Q54" s="74"/>
+      <c r="R54" s="74"/>
+      <c r="S54" s="74"/>
+      <c r="T54" s="74"/>
+      <c r="U54" s="74"/>
+      <c r="V54" s="74"/>
+      <c r="W54" s="74"/>
+      <c r="X54" s="74"/>
+      <c r="Y54" s="74"/>
+      <c r="Z54" s="74"/>
+      <c r="AA54" s="74"/>
+      <c r="AB54" s="74"/>
+      <c r="AC54" s="74"/>
+      <c r="AD54" s="74"/>
+      <c r="AE54" s="74"/>
+      <c r="AF54" s="74"/>
     </row>
     <row r="55" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B55" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="96">
+      <c r="B55" s="91" t="s">
+        <v>293</v>
+      </c>
+      <c r="C55" s="92">
         <v>268980</v>
       </c>
-      <c r="D55" s="96">
+      <c r="D55" s="92">
         <v>544816</v>
       </c>
-      <c r="E55" s="96">
+      <c r="E55" s="92">
         <v>1164263</v>
       </c>
-      <c r="F55" s="96">
+      <c r="F55" s="92">
         <v>490943</v>
       </c>
-      <c r="G55" s="96">
+      <c r="G55" s="92">
         <v>553098</v>
       </c>
-      <c r="H55" s="96">
+      <c r="H55" s="92">
         <v>776613</v>
       </c>
-      <c r="I55" s="96">
+      <c r="I55" s="92">
         <v>934148</v>
       </c>
-      <c r="J55" s="96">
+      <c r="J55" s="92">
         <v>2754806</v>
       </c>
-      <c r="K55" s="96">
+      <c r="K55" s="92">
         <v>1170628</v>
       </c>
-      <c r="L55" s="96">
+      <c r="L55" s="92">
         <v>1373965</v>
       </c>
-      <c r="M55" s="96">
+      <c r="M55" s="92">
         <v>1824955</v>
       </c>
-      <c r="N55" s="96">
+      <c r="N55" s="92">
         <v>1555795</v>
       </c>
-      <c r="O55" s="96">
+      <c r="O55" s="92">
         <v>5925344</v>
       </c>
-      <c r="P55" s="96">
+      <c r="P55" s="92">
         <v>1464378</v>
       </c>
-      <c r="Q55" s="96">
+      <c r="Q55" s="92">
         <v>1412402</v>
       </c>
-      <c r="R55" s="96">
+      <c r="R55" s="92">
         <v>1359638</v>
       </c>
-      <c r="S55" s="96">
+      <c r="S55" s="92">
         <v>1600993</v>
       </c>
-      <c r="T55" s="96">
+      <c r="T55" s="92">
         <v>5837410</v>
       </c>
-      <c r="U55" s="96">
+      <c r="U55" s="92">
         <v>1493129</v>
       </c>
-      <c r="V55" s="96">
+      <c r="V55" s="92">
         <v>1489907</v>
       </c>
-      <c r="W55" s="96">
+      <c r="W55" s="92">
         <v>1670134</v>
       </c>
-      <c r="X55" s="96">
+      <c r="X55" s="92">
         <v>1616019</v>
       </c>
-      <c r="Y55" s="96">
+      <c r="Y55" s="92">
         <v>6269189</v>
       </c>
-      <c r="Z55" s="96">
+      <c r="Z55" s="92">
         <v>1649662</v>
       </c>
-      <c r="AA55" s="96">
+      <c r="AA55" s="92">
         <v>1961001</v>
       </c>
-      <c r="AB55" s="96">
+      <c r="AB55" s="92">
         <v>2083442</v>
       </c>
-      <c r="AC55" s="96">
+      <c r="AC55" s="92">
         <v>2318344</v>
       </c>
-      <c r="AD55" s="96">
+      <c r="AD55" s="92">
         <v>8012449</v>
       </c>
-      <c r="AE55" s="96">
+      <c r="AE55" s="92">
         <v>2048907</v>
       </c>
-      <c r="AF55" s="96">
+      <c r="AF55" s="92">
         <v>2295043</v>
       </c>
     </row>
     <row r="56" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="7" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C56" s="8">
         <v>-127940</v>
       </c>
       <c r="D56" s="8">
         <v>-252815</v>
       </c>
       <c r="E56" s="8">
         <v>-583836</v>
       </c>
       <c r="F56" s="8">
         <v>-297936</v>
       </c>
       <c r="G56" s="8">
         <v>-284578</v>
       </c>
       <c r="H56" s="8">
         <v>-387429</v>
       </c>
       <c r="I56" s="8">
         <v>-440147</v>
       </c>
       <c r="J56" s="8">
         <v>-1411278</v>
       </c>
@@ -32081,52 +33304,52 @@
         <v>-5106383</v>
       </c>
       <c r="Z56" s="8">
         <v>-1137643</v>
       </c>
       <c r="AA56" s="8">
         <v>-1063477</v>
       </c>
       <c r="AB56" s="8">
         <v>-1208786</v>
       </c>
       <c r="AC56" s="8">
         <v>-1352616</v>
       </c>
       <c r="AD56" s="8">
         <v>-4762522</v>
       </c>
       <c r="AE56" s="8">
         <v>-1234864</v>
       </c>
       <c r="AF56" s="8">
         <v>-1293674</v>
       </c>
     </row>
     <row r="57" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="27" t="s">
-        <v>298</v>
+      <c r="B57" s="25" t="s">
+        <v>295</v>
       </c>
       <c r="C57" s="4">
         <v>-98216</v>
       </c>
       <c r="D57" s="4">
         <v>-197509</v>
       </c>
       <c r="E57" s="4">
         <v>-473999</v>
       </c>
       <c r="F57" s="4">
         <v>-237949</v>
       </c>
       <c r="G57" s="4">
         <v>-235934</v>
       </c>
       <c r="H57" s="4">
         <v>-319921</v>
       </c>
       <c r="I57" s="4">
         <v>-364599</v>
       </c>
       <c r="J57" s="4">
         <v>-1160816</v>
       </c>
@@ -32176,52 +33399,52 @@
         <v>-4438239</v>
       </c>
       <c r="Z57" s="4">
         <v>-975448</v>
       </c>
       <c r="AA57" s="4">
         <v>-887870</v>
       </c>
       <c r="AB57" s="4">
         <v>-1011705</v>
       </c>
       <c r="AC57" s="4">
         <v>-1111342</v>
       </c>
       <c r="AD57" s="4">
         <v>-3986365</v>
       </c>
       <c r="AE57" s="4">
         <v>-1043291</v>
       </c>
       <c r="AF57" s="4">
         <v>-1084532</v>
       </c>
     </row>
     <row r="58" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="27" t="s">
-        <v>299</v>
+      <c r="B58" s="25" t="s">
+        <v>296</v>
       </c>
       <c r="C58" s="4">
         <v>0</v>
       </c>
       <c r="D58" s="4">
         <v>0</v>
       </c>
       <c r="E58" s="4">
         <v>0</v>
       </c>
       <c r="F58" s="4">
         <v>0</v>
       </c>
       <c r="G58" s="4">
         <v>0</v>
       </c>
       <c r="H58" s="4">
         <v>0</v>
       </c>
       <c r="I58" s="4">
         <v>0</v>
       </c>
       <c r="J58" s="4">
         <v>0</v>
       </c>
@@ -32271,52 +33494,52 @@
         <v>-53519</v>
       </c>
       <c r="Z58" s="4">
         <v>-4290</v>
       </c>
       <c r="AA58" s="4">
         <v>-7032</v>
       </c>
       <c r="AB58" s="4">
         <v>-14231</v>
       </c>
       <c r="AC58" s="4">
         <v>-33312</v>
       </c>
       <c r="AD58" s="4">
         <v>-58865</v>
       </c>
       <c r="AE58" s="4">
         <v>-921</v>
       </c>
       <c r="AF58" s="4">
         <v>-6946</v>
       </c>
     </row>
     <row r="59" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="27" t="s">
-        <v>300</v>
+      <c r="B59" s="25" t="s">
+        <v>297</v>
       </c>
       <c r="C59" s="4">
         <v>-17654</v>
       </c>
       <c r="D59" s="4">
         <v>-29106</v>
       </c>
       <c r="E59" s="4">
         <v>-66285</v>
       </c>
       <c r="F59" s="4">
         <v>-36722</v>
       </c>
       <c r="G59" s="4">
         <v>-28445</v>
       </c>
       <c r="H59" s="4">
         <v>-43052</v>
       </c>
       <c r="I59" s="4">
         <v>-47782</v>
       </c>
       <c r="J59" s="4">
         <v>-155416</v>
       </c>
@@ -32366,52 +33589,52 @@
         <v>-411762</v>
       </c>
       <c r="Z59" s="4">
         <v>-107347</v>
       </c>
       <c r="AA59" s="4">
         <v>-113054</v>
       </c>
       <c r="AB59" s="4">
         <v>-123201</v>
       </c>
       <c r="AC59" s="4">
         <v>-142974</v>
       </c>
       <c r="AD59" s="4">
         <v>-486576</v>
       </c>
       <c r="AE59" s="4">
         <v>-133579</v>
       </c>
       <c r="AF59" s="4">
         <v>-137366</v>
       </c>
     </row>
     <row r="60" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="27" t="s">
-        <v>301</v>
+      <c r="B60" s="25" t="s">
+        <v>298</v>
       </c>
       <c r="C60" s="4">
         <v>-12070</v>
       </c>
       <c r="D60" s="4">
         <v>-26199</v>
       </c>
       <c r="E60" s="4">
         <v>-43552</v>
       </c>
       <c r="F60" s="4">
         <v>-23265</v>
       </c>
       <c r="G60" s="4">
         <v>-20199</v>
       </c>
       <c r="H60" s="4">
         <v>-24456</v>
       </c>
       <c r="I60" s="4">
         <v>-27766</v>
       </c>
       <c r="J60" s="4">
         <v>-95046</v>
       </c>
@@ -32462,51 +33685,51 @@
       </c>
       <c r="Z60" s="4">
         <v>-50558</v>
       </c>
       <c r="AA60" s="4">
         <v>-55521</v>
       </c>
       <c r="AB60" s="4">
         <v>-59649</v>
       </c>
       <c r="AC60" s="4">
         <v>-64988</v>
       </c>
       <c r="AD60" s="4">
         <v>-230716</v>
       </c>
       <c r="AE60" s="4">
         <v>-57073</v>
       </c>
       <c r="AF60" s="4">
         <v>-64830</v>
       </c>
     </row>
     <row r="61" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="7" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C61" s="8">
         <v>-39449</v>
       </c>
       <c r="D61" s="8">
         <v>-58843</v>
       </c>
       <c r="E61" s="8">
         <v>-78470</v>
       </c>
       <c r="F61" s="8">
         <v>-46876</v>
       </c>
       <c r="G61" s="8">
         <v>-40455</v>
       </c>
       <c r="H61" s="8">
         <v>-56989</v>
       </c>
       <c r="I61" s="8">
         <v>-64599</v>
       </c>
       <c r="J61" s="8">
         <v>-208790</v>
       </c>
@@ -32556,52 +33779,52 @@
         <v>-538304</v>
       </c>
       <c r="Z61" s="8">
         <v>-150423</v>
       </c>
       <c r="AA61" s="8">
         <v>-163208</v>
       </c>
       <c r="AB61" s="8">
         <v>-175703</v>
       </c>
       <c r="AC61" s="8">
         <v>-183636</v>
       </c>
       <c r="AD61" s="8">
         <v>-672970</v>
       </c>
       <c r="AE61" s="8">
         <v>-171093</v>
       </c>
       <c r="AF61" s="8">
         <v>-176777</v>
       </c>
     </row>
     <row r="62" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="27" t="s">
-        <v>303</v>
+      <c r="B62" s="25" t="s">
+        <v>300</v>
       </c>
       <c r="C62" s="4">
         <v>-6042</v>
       </c>
       <c r="D62" s="4">
         <v>-13536</v>
       </c>
       <c r="E62" s="4">
         <v>-18893</v>
       </c>
       <c r="F62" s="4">
         <v>-6354</v>
       </c>
       <c r="G62" s="4">
         <v>-5172</v>
       </c>
       <c r="H62" s="4">
         <v>-8625</v>
       </c>
       <c r="I62" s="4">
         <v>-12224</v>
       </c>
       <c r="J62" s="4">
         <v>-32180</v>
       </c>
@@ -32651,52 +33874,52 @@
         <v>-79854</v>
       </c>
       <c r="Z62" s="4">
         <v>-22871</v>
       </c>
       <c r="AA62" s="4">
         <v>-24732</v>
       </c>
       <c r="AB62" s="4">
         <v>-24663</v>
       </c>
       <c r="AC62" s="4">
         <v>-31746</v>
       </c>
       <c r="AD62" s="4">
         <v>-104012</v>
       </c>
       <c r="AE62" s="4">
         <v>-30778</v>
       </c>
       <c r="AF62" s="4">
         <v>-25667</v>
       </c>
     </row>
     <row r="63" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="27" t="s">
-        <v>304</v>
+      <c r="B63" s="25" t="s">
+        <v>301</v>
       </c>
       <c r="C63" s="4">
         <v>-13257</v>
       </c>
       <c r="D63" s="4">
         <v>-20365</v>
       </c>
       <c r="E63" s="4">
         <v>-25414</v>
       </c>
       <c r="F63" s="4">
         <v>-12393</v>
       </c>
       <c r="G63" s="4">
         <v>-12074</v>
       </c>
       <c r="H63" s="4">
         <v>-12442</v>
       </c>
       <c r="I63" s="4">
         <v>-15673</v>
       </c>
       <c r="J63" s="4">
         <v>-52237</v>
       </c>
@@ -32746,52 +33969,52 @@
         <v>-111140</v>
       </c>
       <c r="Z63" s="4">
         <v>-33244</v>
       </c>
       <c r="AA63" s="4">
         <v>-33134</v>
       </c>
       <c r="AB63" s="4">
         <v>-36735</v>
       </c>
       <c r="AC63" s="4">
         <v>-34194</v>
       </c>
       <c r="AD63" s="4">
         <v>-137307</v>
       </c>
       <c r="AE63" s="4">
         <v>-34293</v>
       </c>
       <c r="AF63" s="4">
         <v>-39183</v>
       </c>
     </row>
     <row r="64" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="27" t="s">
-        <v>305</v>
+      <c r="B64" s="25" t="s">
+        <v>302</v>
       </c>
       <c r="C64" s="4">
         <v>-10189</v>
       </c>
       <c r="D64" s="4">
         <v>-15777</v>
       </c>
       <c r="E64" s="4">
         <v>-38446</v>
       </c>
       <c r="F64" s="4">
         <v>-23442</v>
       </c>
       <c r="G64" s="4">
         <v>-16173</v>
       </c>
       <c r="H64" s="4">
         <v>-16930</v>
       </c>
       <c r="I64" s="4">
         <v>-18463</v>
       </c>
       <c r="J64" s="4">
         <v>-75744</v>
       </c>
@@ -32841,52 +34064,52 @@
         <v>-240163</v>
       </c>
       <c r="Z64" s="4">
         <v>-63614</v>
       </c>
       <c r="AA64" s="4">
         <v>-71043</v>
       </c>
       <c r="AB64" s="4">
         <v>-75004</v>
       </c>
       <c r="AC64" s="4">
         <v>-77990</v>
       </c>
       <c r="AD64" s="4">
         <v>-287651</v>
       </c>
       <c r="AE64" s="4">
         <v>-71058</v>
       </c>
       <c r="AF64" s="4">
         <v>-79961</v>
       </c>
     </row>
     <row r="65" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="27" t="s">
-        <v>306</v>
+      <c r="B65" s="25" t="s">
+        <v>303</v>
       </c>
       <c r="C65" s="4">
         <v>-9961</v>
       </c>
       <c r="D65" s="4">
         <v>-9165</v>
       </c>
       <c r="E65" s="4">
         <v>4283</v>
       </c>
       <c r="F65" s="4">
         <v>-4687</v>
       </c>
       <c r="G65" s="4">
         <v>-7035</v>
       </c>
       <c r="H65" s="4">
         <v>-18992</v>
       </c>
       <c r="I65" s="4">
         <v>-18239</v>
       </c>
       <c r="J65" s="4">
         <v>-48629</v>
       </c>
@@ -32937,51 +34160,51 @@
       </c>
       <c r="Z65" s="4">
         <v>-30694</v>
       </c>
       <c r="AA65" s="4">
         <v>-34299</v>
       </c>
       <c r="AB65" s="4">
         <v>-39301</v>
       </c>
       <c r="AC65" s="4">
         <v>-39706</v>
       </c>
       <c r="AD65" s="4">
         <v>-144000</v>
       </c>
       <c r="AE65" s="4">
         <v>-34964</v>
       </c>
       <c r="AF65" s="4">
         <v>-31966</v>
       </c>
     </row>
     <row r="66" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="7" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C66" s="8">
         <v>-167389</v>
       </c>
       <c r="D66" s="8">
         <v>-311658</v>
       </c>
       <c r="E66" s="8">
         <v>-662306</v>
       </c>
       <c r="F66" s="8">
         <v>-344812</v>
       </c>
       <c r="G66" s="8">
         <v>-325032</v>
       </c>
       <c r="H66" s="8">
         <v>-444418</v>
       </c>
       <c r="I66" s="8">
         <v>-504746</v>
       </c>
       <c r="J66" s="8">
         <v>-1620068</v>
       </c>
@@ -33032,51 +34255,51 @@
       </c>
       <c r="Z66" s="8">
         <v>-1288066</v>
       </c>
       <c r="AA66" s="8">
         <v>-1226685</v>
       </c>
       <c r="AB66" s="8">
         <v>-1384489</v>
       </c>
       <c r="AC66" s="8">
         <v>-1536252</v>
       </c>
       <c r="AD66" s="8">
         <v>-5435492</v>
       </c>
       <c r="AE66" s="8">
         <v>-1405957</v>
       </c>
       <c r="AF66" s="8">
         <v>-1470451</v>
       </c>
     </row>
     <row r="67" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="7" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C67" s="8">
         <v>101591</v>
       </c>
       <c r="D67" s="8">
         <v>233158</v>
       </c>
       <c r="E67" s="8">
         <v>501957</v>
       </c>
       <c r="F67" s="8">
         <v>146131</v>
       </c>
       <c r="G67" s="8">
         <v>228066</v>
       </c>
       <c r="H67" s="8">
         <v>332195</v>
       </c>
       <c r="I67" s="8">
         <v>429402</v>
       </c>
       <c r="J67" s="8">
         <v>1134738</v>
       </c>
@@ -33126,499 +34349,499 @@
         <v>624502</v>
       </c>
       <c r="Z67" s="8">
         <v>361596</v>
       </c>
       <c r="AA67" s="8">
         <v>734316</v>
       </c>
       <c r="AB67" s="8">
         <v>698953</v>
       </c>
       <c r="AC67" s="8">
         <v>782092</v>
       </c>
       <c r="AD67" s="8">
         <v>2576957</v>
       </c>
       <c r="AE67" s="8">
         <v>642950</v>
       </c>
       <c r="AF67" s="8">
         <v>824592</v>
       </c>
     </row>
     <row r="68" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="100" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="92">
+      <c r="B68" s="96" t="s">
+        <v>306</v>
+      </c>
+      <c r="C68" s="88">
         <v>0.378</v>
       </c>
-      <c r="D68" s="92">
+      <c r="D68" s="88">
         <v>0.42799999999999999</v>
       </c>
-      <c r="E68" s="92">
+      <c r="E68" s="88">
         <v>0.43100000000000005</v>
       </c>
-      <c r="F68" s="92">
+      <c r="F68" s="88">
         <v>0.29799999999999999</v>
       </c>
-      <c r="G68" s="92">
+      <c r="G68" s="88">
         <v>0.41200000000000003</v>
       </c>
-      <c r="H68" s="92">
+      <c r="H68" s="88">
         <v>0.42799999999999999</v>
       </c>
-      <c r="I68" s="92">
+      <c r="I68" s="88">
         <v>0.46</v>
       </c>
-      <c r="J68" s="92">
+      <c r="J68" s="88">
         <v>0.41200000000000003</v>
       </c>
-      <c r="K68" s="92">
+      <c r="K68" s="88">
         <v>0.44900000000000001</v>
       </c>
-      <c r="L68" s="92">
+      <c r="L68" s="88">
         <v>0.45</v>
       </c>
-      <c r="M68" s="92">
+      <c r="M68" s="88">
         <v>0.46</v>
       </c>
-      <c r="N68" s="92">
+      <c r="N68" s="88">
         <v>0.379</v>
       </c>
-      <c r="O68" s="92">
+      <c r="O68" s="88">
         <v>0.434</v>
       </c>
-      <c r="P68" s="92">
+      <c r="P68" s="88">
         <v>0.42899999999999999</v>
       </c>
-      <c r="Q68" s="92">
+      <c r="Q68" s="88">
         <v>0.317</v>
       </c>
-      <c r="R68" s="92">
+      <c r="R68" s="88">
         <v>0.253</v>
       </c>
-      <c r="S68" s="92">
+      <c r="S68" s="88">
         <v>0.18300000000000002</v>
       </c>
-      <c r="T68" s="92">
+      <c r="T68" s="88">
         <v>0.29399999999999998</v>
       </c>
-      <c r="U68" s="92">
+      <c r="U68" s="88">
         <v>0.20600000000000002</v>
       </c>
-      <c r="V68" s="92">
+      <c r="V68" s="88">
         <v>0.106</v>
       </c>
-      <c r="W68" s="92">
+      <c r="W68" s="88">
         <v>5.9000000000000004E-2</v>
       </c>
-      <c r="X68" s="92">
+      <c r="X68" s="88">
         <v>3.7000000000000005E-2</v>
       </c>
-      <c r="Y68" s="92">
+      <c r="Y68" s="88">
         <v>0.1</v>
       </c>
-      <c r="Z68" s="92">
+      <c r="Z68" s="88">
         <v>0.219</v>
       </c>
-      <c r="AA68" s="92">
+      <c r="AA68" s="88">
         <v>0.374</v>
       </c>
-      <c r="AB68" s="92">
+      <c r="AB68" s="88">
         <v>0.33500000000000002</v>
       </c>
-      <c r="AC68" s="92">
+      <c r="AC68" s="88">
         <v>0.33700000000000002</v>
       </c>
-      <c r="AD68" s="92">
+      <c r="AD68" s="88">
         <v>0.32200000000000001</v>
       </c>
-      <c r="AE68" s="92">
+      <c r="AE68" s="88">
         <v>0.314</v>
       </c>
-      <c r="AF68" s="92">
+      <c r="AF68" s="88">
         <v>0.35899999999999999</v>
       </c>
     </row>
     <row r="69" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="7" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="C69" s="101">
+        <v>307</v>
+      </c>
+      <c r="C69" s="97">
         <v>17.7</v>
       </c>
-      <c r="D69" s="101">
+      <c r="D69" s="97">
         <v>18.25</v>
       </c>
-      <c r="E69" s="101">
+      <c r="E69" s="97">
         <v>22.53</v>
       </c>
-      <c r="F69" s="102">
+      <c r="F69" s="98">
         <v>24.01</v>
       </c>
-      <c r="G69" s="101">
+      <c r="G69" s="97">
         <v>24.21</v>
       </c>
-      <c r="H69" s="101">
+      <c r="H69" s="97">
         <v>28.79</v>
       </c>
-      <c r="I69" s="75">
+      <c r="I69" s="71">
         <v>31.55</v>
       </c>
-      <c r="J69" s="75">
+      <c r="J69" s="71">
         <v>27.24</v>
       </c>
-      <c r="K69" s="75">
+      <c r="K69" s="71">
         <v>40.65</v>
       </c>
-      <c r="L69" s="75">
+      <c r="L69" s="71">
         <v>47.36</v>
       </c>
-      <c r="M69" s="75">
+      <c r="M69" s="71">
         <v>51.38</v>
       </c>
-      <c r="N69" s="75">
+      <c r="N69" s="71">
         <v>56.05</v>
       </c>
-      <c r="O69" s="75">
+      <c r="O69" s="71">
         <v>48.98</v>
       </c>
-      <c r="P69" s="75">
+      <c r="P69" s="71">
         <v>55.95</v>
       </c>
-      <c r="Q69" s="75">
+      <c r="Q69" s="71">
         <v>56.34</v>
       </c>
-      <c r="R69" s="75">
+      <c r="R69" s="71">
         <v>60.95</v>
       </c>
-      <c r="S69" s="75">
+      <c r="S69" s="71">
         <v>63.96</v>
       </c>
-      <c r="T69" s="75">
+      <c r="T69" s="71">
         <v>59.43</v>
       </c>
-      <c r="U69" s="75">
+      <c r="U69" s="71">
         <v>62.64</v>
       </c>
-      <c r="V69" s="75">
+      <c r="V69" s="71">
         <v>56.96</v>
       </c>
-      <c r="W69" s="75">
+      <c r="W69" s="71">
         <v>53.74</v>
       </c>
-      <c r="X69" s="75">
+      <c r="X69" s="71">
         <v>53.14</v>
       </c>
-      <c r="Y69" s="75">
+      <c r="Y69" s="71">
         <v>56.34</v>
       </c>
-      <c r="Z69" s="75">
+      <c r="Z69" s="71">
         <v>46.01</v>
       </c>
-      <c r="AA69" s="75">
+      <c r="AA69" s="71">
         <v>41.35</v>
       </c>
-      <c r="AB69" s="75">
+      <c r="AB69" s="71">
         <v>44.17</v>
       </c>
-      <c r="AC69" s="75">
+      <c r="AC69" s="71">
         <v>46.64</v>
       </c>
-      <c r="AD69" s="75">
+      <c r="AD69" s="71">
         <v>44.54</v>
       </c>
-      <c r="AE69" s="75">
+      <c r="AE69" s="71">
         <v>46.25</v>
       </c>
-      <c r="AF69" s="75">
+      <c r="AF69" s="71">
         <v>43.9</v>
       </c>
     </row>
     <row r="70" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="7" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="C70" s="101">
+        <v>308</v>
+      </c>
+      <c r="C70" s="97">
         <v>40.4</v>
       </c>
-      <c r="D70" s="101">
+      <c r="D70" s="97">
         <v>43.29</v>
       </c>
-      <c r="E70" s="101">
+      <c r="E70" s="97">
         <v>48.83</v>
       </c>
-      <c r="F70" s="102">
+      <c r="F70" s="98">
         <v>56.34</v>
       </c>
-      <c r="G70" s="101">
+      <c r="G70" s="97">
         <v>56.66</v>
       </c>
-      <c r="H70" s="101">
+      <c r="H70" s="97">
         <v>60.92</v>
       </c>
-      <c r="I70" s="75">
+      <c r="I70" s="71">
         <v>65.150000000000006</v>
       </c>
-      <c r="J70" s="75">
+      <c r="J70" s="71">
         <v>59.91</v>
       </c>
-      <c r="K70" s="75">
+      <c r="K70" s="71">
         <v>69.55</v>
       </c>
-      <c r="L70" s="75">
+      <c r="L70" s="71">
         <v>68.94</v>
       </c>
-      <c r="M70" s="75">
+      <c r="M70" s="71">
         <v>70.040000000000006</v>
       </c>
-      <c r="N70" s="75">
+      <c r="N70" s="71">
         <v>79.739999999999995</v>
       </c>
-      <c r="O70" s="75">
+      <c r="O70" s="71">
         <v>72.2</v>
       </c>
-      <c r="P70" s="75">
+      <c r="P70" s="71">
         <v>89.85</v>
       </c>
-      <c r="Q70" s="75">
+      <c r="Q70" s="71">
         <v>87.41</v>
       </c>
-      <c r="R70" s="75">
+      <c r="R70" s="71">
         <v>92.69</v>
       </c>
-      <c r="S70" s="75">
+      <c r="S70" s="71">
         <v>101.85</v>
       </c>
-      <c r="T70" s="75">
+      <c r="T70" s="71">
         <v>93.14</v>
       </c>
-      <c r="U70" s="75">
+      <c r="U70" s="71">
         <v>96.28</v>
       </c>
-      <c r="V70" s="75">
+      <c r="V70" s="71">
         <v>98.14</v>
       </c>
-      <c r="W70" s="75">
+      <c r="W70" s="71">
         <v>105.44</v>
       </c>
-      <c r="X70" s="75">
+      <c r="X70" s="71">
         <v>111.69</v>
       </c>
-      <c r="Y70" s="75">
+      <c r="Y70" s="71">
         <v>103.24</v>
       </c>
-      <c r="Z70" s="75">
+      <c r="Z70" s="71">
         <v>105.77</v>
       </c>
-      <c r="AA70" s="75">
+      <c r="AA70" s="71">
         <v>109.04</v>
       </c>
-      <c r="AB70" s="75">
+      <c r="AB70" s="71">
         <v>107.89</v>
       </c>
-      <c r="AC70" s="75">
+      <c r="AC70" s="71">
         <v>120.03</v>
       </c>
-      <c r="AD70" s="75">
+      <c r="AD70" s="71">
         <v>110.85</v>
       </c>
-      <c r="AE70" s="75">
+      <c r="AE70" s="71">
         <v>117.25</v>
       </c>
-      <c r="AF70" s="75">
+      <c r="AF70" s="71">
         <v>114.24</v>
       </c>
     </row>
     <row r="71" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C71" s="94"/>
-[...28 lines deleted...]
-      <c r="AF71" s="94"/>
+      <c r="C71" s="90"/>
+      <c r="D71" s="90"/>
+      <c r="E71" s="90"/>
+      <c r="F71" s="90"/>
+      <c r="G71" s="90"/>
+      <c r="H71" s="90"/>
+      <c r="I71" s="90"/>
+      <c r="J71" s="90"/>
+      <c r="K71" s="90"/>
+      <c r="L71" s="90"/>
+      <c r="M71" s="90"/>
+      <c r="N71" s="90"/>
+      <c r="O71" s="90"/>
+      <c r="P71" s="90"/>
+      <c r="Q71" s="90"/>
+      <c r="R71" s="90"/>
+      <c r="S71" s="90"/>
+      <c r="T71" s="90"/>
+      <c r="U71" s="90"/>
+      <c r="V71" s="90"/>
+      <c r="W71" s="90"/>
+      <c r="X71" s="90"/>
+      <c r="Y71" s="90"/>
+      <c r="Z71" s="90"/>
+      <c r="AA71" s="90"/>
+      <c r="AB71" s="90"/>
+      <c r="AC71" s="90"/>
+      <c r="AD71" s="90"/>
+      <c r="AE71" s="90"/>
+      <c r="AF71" s="90"/>
     </row>
     <row r="72" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="11" t="s">
-        <v>312</v>
-[...30 lines deleted...]
-      <c r="AF72" s="78"/>
+        <v>309</v>
+      </c>
+      <c r="C72" s="74"/>
+      <c r="D72" s="74"/>
+      <c r="E72" s="74"/>
+      <c r="F72" s="74"/>
+      <c r="G72" s="74"/>
+      <c r="H72" s="74"/>
+      <c r="I72" s="74"/>
+      <c r="J72" s="74"/>
+      <c r="K72" s="74"/>
+      <c r="L72" s="74"/>
+      <c r="M72" s="74"/>
+      <c r="N72" s="74"/>
+      <c r="O72" s="74"/>
+      <c r="P72" s="74"/>
+      <c r="Q72" s="74"/>
+      <c r="R72" s="74"/>
+      <c r="S72" s="74"/>
+      <c r="T72" s="74"/>
+      <c r="U72" s="74"/>
+      <c r="V72" s="74"/>
+      <c r="W72" s="74"/>
+      <c r="X72" s="74"/>
+      <c r="Y72" s="74"/>
+      <c r="Z72" s="74"/>
+      <c r="AA72" s="74"/>
+      <c r="AB72" s="74"/>
+      <c r="AC72" s="74"/>
+      <c r="AD72" s="74"/>
+      <c r="AE72" s="74"/>
+      <c r="AF72" s="74"/>
     </row>
     <row r="73" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="95" t="s">
-[...8 lines deleted...]
-      <c r="E73" s="96">
+      <c r="B73" s="91" t="s">
+        <v>310</v>
+      </c>
+      <c r="C73" s="92">
+        <v>0</v>
+      </c>
+      <c r="D73" s="92">
+        <v>0</v>
+      </c>
+      <c r="E73" s="92">
         <v>6655</v>
       </c>
-      <c r="F73" s="96">
+      <c r="F73" s="92">
         <v>70836</v>
       </c>
-      <c r="G73" s="96">
+      <c r="G73" s="92">
         <v>49013</v>
       </c>
-      <c r="H73" s="96">
-[...5 lines deleted...]
-      <c r="J73" s="96">
+      <c r="H73" s="92">
+        <v>0</v>
+      </c>
+      <c r="I73" s="92">
+        <v>0</v>
+      </c>
+      <c r="J73" s="92">
         <v>119849</v>
       </c>
-      <c r="K73" s="96">
+      <c r="K73" s="92">
         <v>38258</v>
       </c>
-      <c r="L73" s="96">
+      <c r="L73" s="92">
         <v>49125</v>
       </c>
-      <c r="M73" s="96">
+      <c r="M73" s="92">
         <v>78850</v>
       </c>
-      <c r="N73" s="96">
+      <c r="N73" s="92">
         <v>119400</v>
       </c>
-      <c r="O73" s="96">
+      <c r="O73" s="92">
         <v>285632</v>
       </c>
-      <c r="P73" s="96">
+      <c r="P73" s="92">
         <v>258622</v>
       </c>
-      <c r="Q73" s="96">
+      <c r="Q73" s="92">
         <v>292992</v>
       </c>
-      <c r="R73" s="96">
+      <c r="R73" s="92">
         <v>333139</v>
       </c>
-      <c r="S73" s="96">
+      <c r="S73" s="92">
         <v>77291</v>
       </c>
-      <c r="T73" s="96">
+      <c r="T73" s="92">
         <v>962044</v>
       </c>
-      <c r="U73" s="96">
+      <c r="U73" s="92">
         <v>118338</v>
       </c>
-      <c r="V73" s="96">
+      <c r="V73" s="92">
         <v>221190</v>
       </c>
-      <c r="W73" s="96">
+      <c r="W73" s="92">
         <v>280066</v>
       </c>
-      <c r="X73" s="96">
+      <c r="X73" s="92">
         <v>88551</v>
       </c>
-      <c r="Y73" s="96">
+      <c r="Y73" s="92">
         <v>708145</v>
       </c>
-      <c r="Z73" s="96">
+      <c r="Z73" s="92">
         <v>125017</v>
       </c>
-      <c r="AA73" s="96">
+      <c r="AA73" s="92">
         <v>362807</v>
       </c>
-      <c r="AB73" s="96">
+      <c r="AB73" s="92">
         <v>493234</v>
       </c>
-      <c r="AC73" s="96">
+      <c r="AC73" s="92">
         <v>433025</v>
       </c>
-      <c r="AD73" s="96">
+      <c r="AD73" s="92">
         <v>1414083</v>
       </c>
-      <c r="AE73" s="96">
+      <c r="AE73" s="92">
         <v>385285</v>
       </c>
-      <c r="AF73" s="96">
+      <c r="AF73" s="92">
         <v>652718</v>
       </c>
     </row>
     <row r="74" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="7" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C74" s="8">
         <v>0</v>
       </c>
       <c r="D74" s="8">
         <v>0</v>
       </c>
       <c r="E74" s="8">
         <v>-11587</v>
       </c>
       <c r="F74" s="8">
         <v>-54685</v>
       </c>
       <c r="G74" s="8">
         <v>-39669</v>
       </c>
       <c r="H74" s="8">
         <v>-3780</v>
       </c>
       <c r="I74" s="8">
         <v>-7377</v>
       </c>
       <c r="J74" s="8">
         <v>-104448</v>
       </c>
@@ -33668,52 +34891,52 @@
         <v>-613232</v>
       </c>
       <c r="Z74" s="8">
         <v>-115545</v>
       </c>
       <c r="AA74" s="8">
         <v>-341197</v>
       </c>
       <c r="AB74" s="8">
         <v>-494015</v>
       </c>
       <c r="AC74" s="8">
         <v>-432187</v>
       </c>
       <c r="AD74" s="8">
         <v>-1382944</v>
       </c>
       <c r="AE74" s="8">
         <v>-381014</v>
       </c>
       <c r="AF74" s="8">
         <v>-614256</v>
       </c>
     </row>
     <row r="75" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B75" s="27" t="s">
-        <v>315</v>
+      <c r="B75" s="25" t="s">
+        <v>312</v>
       </c>
       <c r="C75" s="4">
         <v>0</v>
       </c>
       <c r="D75" s="4">
         <v>0</v>
       </c>
       <c r="E75" s="4">
         <v>-4425</v>
       </c>
       <c r="F75" s="4">
         <v>-54222</v>
       </c>
       <c r="G75" s="4">
         <v>-37826</v>
       </c>
       <c r="H75" s="4">
         <v>0</v>
       </c>
       <c r="I75" s="4">
         <v>-1657</v>
       </c>
       <c r="J75" s="4">
         <v>-93479</v>
       </c>
@@ -33763,52 +34986,52 @@
         <v>-491840</v>
       </c>
       <c r="Z75" s="4">
         <v>-63713</v>
       </c>
       <c r="AA75" s="4">
         <v>-193700</v>
       </c>
       <c r="AB75" s="4">
         <v>-125037</v>
       </c>
       <c r="AC75" s="4">
         <v>-11438</v>
       </c>
       <c r="AD75" s="4">
         <v>-393888</v>
       </c>
       <c r="AE75" s="4">
         <v>-12129</v>
       </c>
       <c r="AF75" s="4">
         <v>-294476</v>
       </c>
     </row>
     <row r="76" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="27" t="s">
-        <v>316</v>
+      <c r="B76" s="25" t="s">
+        <v>313</v>
       </c>
       <c r="C76" s="4">
         <v>0</v>
       </c>
       <c r="D76" s="4">
         <v>0</v>
       </c>
       <c r="E76" s="4">
         <v>0</v>
       </c>
       <c r="F76" s="4">
         <v>0</v>
       </c>
       <c r="G76" s="4">
         <v>0</v>
       </c>
       <c r="H76" s="4">
         <v>0</v>
       </c>
       <c r="I76" s="4">
         <v>0</v>
       </c>
       <c r="J76" s="4">
         <v>0</v>
       </c>
@@ -33858,52 +35081,52 @@
         <v>-104218</v>
       </c>
       <c r="Z76" s="4">
         <v>-46547</v>
       </c>
       <c r="AA76" s="4">
         <v>-136260</v>
       </c>
       <c r="AB76" s="4">
         <v>-355968</v>
       </c>
       <c r="AC76" s="4">
         <v>-412420</v>
       </c>
       <c r="AD76" s="4">
         <v>-951195</v>
       </c>
       <c r="AE76" s="4">
         <v>-352628</v>
       </c>
       <c r="AF76" s="4">
         <v>-298672</v>
       </c>
     </row>
     <row r="77" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="27" t="s">
-        <v>317</v>
+      <c r="B77" s="25" t="s">
+        <v>314</v>
       </c>
       <c r="C77" s="4">
         <v>0</v>
       </c>
       <c r="D77" s="4">
         <v>0</v>
       </c>
       <c r="E77" s="4">
         <v>-7162</v>
       </c>
       <c r="F77" s="4">
         <v>-463</v>
       </c>
       <c r="G77" s="4">
         <v>-1843</v>
       </c>
       <c r="H77" s="4">
         <v>-3780</v>
       </c>
       <c r="I77" s="4">
         <v>-5720</v>
       </c>
       <c r="J77" s="4">
         <v>-10969</v>
       </c>
@@ -33954,51 +35177,51 @@
       </c>
       <c r="Z77" s="4">
         <v>-5285</v>
       </c>
       <c r="AA77" s="4">
         <v>-11237</v>
       </c>
       <c r="AB77" s="4">
         <v>-13010</v>
       </c>
       <c r="AC77" s="4">
         <v>-8329</v>
       </c>
       <c r="AD77" s="4">
         <v>-37861</v>
       </c>
       <c r="AE77" s="4">
         <v>-16257</v>
       </c>
       <c r="AF77" s="4">
         <v>-21108</v>
       </c>
     </row>
     <row r="78" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="7" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C78" s="8">
         <v>0</v>
       </c>
       <c r="D78" s="8">
         <v>0</v>
       </c>
       <c r="E78" s="8">
         <v>-4932</v>
       </c>
       <c r="F78" s="8">
         <v>16151</v>
       </c>
       <c r="G78" s="8">
         <v>9344</v>
       </c>
       <c r="H78" s="8">
         <v>-3780</v>
       </c>
       <c r="I78" s="8">
         <v>-7377</v>
       </c>
       <c r="J78" s="8">
         <v>15401</v>
       </c>
@@ -34048,147 +35271,147 @@
         <v>94913</v>
       </c>
       <c r="Z78" s="8">
         <v>9472</v>
       </c>
       <c r="AA78" s="8">
         <v>21610</v>
       </c>
       <c r="AB78" s="8">
         <v>-781</v>
       </c>
       <c r="AC78" s="8">
         <v>838</v>
       </c>
       <c r="AD78" s="8">
         <v>31139</v>
       </c>
       <c r="AE78" s="8">
         <v>4271</v>
       </c>
       <c r="AF78" s="8">
         <v>38462</v>
       </c>
     </row>
     <row r="79" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B79" s="100" t="s">
-[...8 lines deleted...]
-      <c r="E79" s="92">
+      <c r="B79" s="96" t="s">
+        <v>316</v>
+      </c>
+      <c r="C79" s="88">
+        <v>0</v>
+      </c>
+      <c r="D79" s="88">
+        <v>0</v>
+      </c>
+      <c r="E79" s="88">
         <v>-0.74099999999999999</v>
       </c>
-      <c r="F79" s="92">
+      <c r="F79" s="88">
         <v>0.22800000000000001</v>
       </c>
-      <c r="G79" s="92">
+      <c r="G79" s="88">
         <v>0.19100000000000003</v>
       </c>
-      <c r="H79" s="92">
-[...5 lines deleted...]
-      <c r="J79" s="92">
+      <c r="H79" s="88">
+        <v>0</v>
+      </c>
+      <c r="I79" s="88">
+        <v>0</v>
+      </c>
+      <c r="J79" s="88">
         <v>0.129</v>
       </c>
-      <c r="K79" s="92">
+      <c r="K79" s="88">
         <v>-7.0000000000000007E-2</v>
       </c>
-      <c r="L79" s="92">
+      <c r="L79" s="88">
         <v>-3.9E-2</v>
       </c>
-      <c r="M79" s="92">
+      <c r="M79" s="88">
         <v>3.1000000000000003E-2</v>
       </c>
-      <c r="N79" s="92">
+      <c r="N79" s="88">
         <v>2.2000000000000002E-2</v>
       </c>
-      <c r="O79" s="92">
+      <c r="O79" s="88">
         <v>2E-3</v>
       </c>
-      <c r="P79" s="92">
+      <c r="P79" s="88">
         <v>5.5999999999999994E-2</v>
       </c>
-      <c r="Q79" s="92">
+      <c r="Q79" s="88">
         <v>7.8E-2</v>
       </c>
-      <c r="R79" s="92">
+      <c r="R79" s="88">
         <v>0.12300000000000001</v>
       </c>
-      <c r="S79" s="92">
+      <c r="S79" s="88">
         <v>8.900000000000001E-2</v>
       </c>
-      <c r="T79" s="92">
+      <c r="T79" s="88">
         <v>8.8000000000000009E-2</v>
       </c>
-      <c r="U79" s="92">
+      <c r="U79" s="88">
         <v>0.14000000000000001</v>
       </c>
-      <c r="V79" s="92">
+      <c r="V79" s="88">
         <v>0.17600000000000002</v>
       </c>
-      <c r="W79" s="92">
+      <c r="W79" s="88">
         <v>0.115</v>
       </c>
-      <c r="X79" s="92">
+      <c r="X79" s="88">
         <v>8.199999999999999E-2</v>
       </c>
-      <c r="Y79" s="92">
+      <c r="Y79" s="88">
         <v>0.13400000000000001</v>
       </c>
-      <c r="Z79" s="92">
+      <c r="Z79" s="88">
         <v>7.5999999999999998E-2</v>
       </c>
-      <c r="AA79" s="92">
+      <c r="AA79" s="88">
         <v>0.06</v>
       </c>
-      <c r="AB79" s="92">
+      <c r="AB79" s="88">
         <v>-2E-3</v>
       </c>
-      <c r="AC79" s="92">
+      <c r="AC79" s="88">
         <v>2E-3</v>
       </c>
-      <c r="AD79" s="92">
+      <c r="AD79" s="88">
         <v>2.2000000000000002E-2</v>
       </c>
-      <c r="AE79" s="92">
+      <c r="AE79" s="88">
         <v>1.1000000000000001E-2</v>
       </c>
-      <c r="AF79" s="92">
+      <c r="AF79" s="88">
         <v>5.9000000000000004E-2</v>
       </c>
     </row>
     <row r="80" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="5" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C80" s="4">
         <v>0</v>
       </c>
       <c r="D80" s="4">
         <v>0</v>
       </c>
       <c r="E80" s="4">
         <v>0</v>
       </c>
       <c r="F80" s="4">
         <v>0</v>
       </c>
       <c r="G80" s="4">
         <v>0</v>
       </c>
       <c r="H80" s="4">
         <v>0</v>
       </c>
       <c r="I80" s="4">
         <v>0</v>
       </c>
       <c r="J80" s="4">
         <v>0</v>
       </c>
@@ -34239,51 +35462,51 @@
       </c>
       <c r="Z80" s="4">
         <v>16670</v>
       </c>
       <c r="AA80" s="4">
         <v>-10881</v>
       </c>
       <c r="AB80" s="4">
         <v>3729</v>
       </c>
       <c r="AC80" s="4">
         <v>9686</v>
       </c>
       <c r="AD80" s="4">
         <v>19204</v>
       </c>
       <c r="AE80" s="4">
         <v>11789</v>
       </c>
       <c r="AF80" s="4">
         <v>-27006</v>
       </c>
     </row>
     <row r="81" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="5" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C81" s="4">
         <v>0</v>
       </c>
       <c r="D81" s="4">
         <v>0</v>
       </c>
       <c r="E81" s="4">
         <v>0</v>
       </c>
       <c r="F81" s="4">
         <v>0</v>
       </c>
       <c r="G81" s="4">
         <v>0</v>
       </c>
       <c r="H81" s="4">
         <v>0</v>
       </c>
       <c r="I81" s="4">
         <v>0</v>
       </c>
       <c r="J81" s="4">
         <v>0</v>
       </c>
@@ -34334,51 +35557,51 @@
       </c>
       <c r="Z81" s="4">
         <v>0</v>
       </c>
       <c r="AA81" s="4">
         <v>0</v>
       </c>
       <c r="AB81" s="4">
         <v>0</v>
       </c>
       <c r="AC81" s="4">
         <v>0</v>
       </c>
       <c r="AD81" s="4">
         <v>0</v>
       </c>
       <c r="AE81" s="4">
         <v>0</v>
       </c>
       <c r="AF81" s="4">
         <v>77436</v>
       </c>
     </row>
     <row r="82" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="7" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C82" s="8">
         <v>0</v>
       </c>
       <c r="D82" s="8">
         <v>0</v>
       </c>
       <c r="E82" s="8">
         <v>-4932</v>
       </c>
       <c r="F82" s="8">
         <v>16151</v>
       </c>
       <c r="G82" s="8">
         <v>9344</v>
       </c>
       <c r="H82" s="8">
         <v>-3780</v>
       </c>
       <c r="I82" s="8">
         <v>-7377</v>
       </c>
       <c r="J82" s="8">
         <v>15401</v>
       </c>
@@ -34428,214 +35651,214 @@
         <v>94414</v>
       </c>
       <c r="Z82" s="8">
         <v>26142</v>
       </c>
       <c r="AA82" s="8">
         <v>10729</v>
       </c>
       <c r="AB82" s="8">
         <v>2948</v>
       </c>
       <c r="AC82" s="8">
         <v>10524</v>
       </c>
       <c r="AD82" s="8">
         <v>50343</v>
       </c>
       <c r="AE82" s="8">
         <v>16060</v>
       </c>
       <c r="AF82" s="8">
         <v>88892</v>
       </c>
     </row>
     <row r="83" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C83" s="94"/>
-[...28 lines deleted...]
-      <c r="AF83" s="94"/>
+      <c r="C83" s="90"/>
+      <c r="D83" s="90"/>
+      <c r="E83" s="90"/>
+      <c r="F83" s="90"/>
+      <c r="G83" s="90"/>
+      <c r="H83" s="90"/>
+      <c r="I83" s="90"/>
+      <c r="J83" s="90"/>
+      <c r="K83" s="90"/>
+      <c r="L83" s="90"/>
+      <c r="M83" s="90"/>
+      <c r="N83" s="90"/>
+      <c r="O83" s="90"/>
+      <c r="P83" s="90"/>
+      <c r="Q83" s="90"/>
+      <c r="R83" s="90"/>
+      <c r="S83" s="90"/>
+      <c r="T83" s="90"/>
+      <c r="U83" s="90"/>
+      <c r="V83" s="90"/>
+      <c r="W83" s="90"/>
+      <c r="X83" s="90"/>
+      <c r="Y83" s="90"/>
+      <c r="Z83" s="90"/>
+      <c r="AA83" s="90"/>
+      <c r="AB83" s="90"/>
+      <c r="AC83" s="90"/>
+      <c r="AD83" s="90"/>
+      <c r="AE83" s="90"/>
+      <c r="AF83" s="90"/>
     </row>
     <row r="84" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="11" t="s">
-        <v>323</v>
-[...30 lines deleted...]
-      <c r="AF84" s="78"/>
+        <v>320</v>
+      </c>
+      <c r="C84" s="74"/>
+      <c r="D84" s="74"/>
+      <c r="E84" s="74"/>
+      <c r="F84" s="74"/>
+      <c r="G84" s="74"/>
+      <c r="H84" s="74"/>
+      <c r="I84" s="74"/>
+      <c r="J84" s="74"/>
+      <c r="K84" s="74"/>
+      <c r="L84" s="74"/>
+      <c r="M84" s="74"/>
+      <c r="N84" s="74"/>
+      <c r="O84" s="74"/>
+      <c r="P84" s="74"/>
+      <c r="Q84" s="74"/>
+      <c r="R84" s="74"/>
+      <c r="S84" s="74"/>
+      <c r="T84" s="74"/>
+      <c r="U84" s="74"/>
+      <c r="V84" s="74"/>
+      <c r="W84" s="74"/>
+      <c r="X84" s="74"/>
+      <c r="Y84" s="74"/>
+      <c r="Z84" s="74"/>
+      <c r="AA84" s="74"/>
+      <c r="AB84" s="74"/>
+      <c r="AC84" s="74"/>
+      <c r="AD84" s="74"/>
+      <c r="AE84" s="74"/>
+      <c r="AF84" s="74"/>
     </row>
     <row r="85" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B85" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="47">
+      <c r="B85" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="C85" s="43">
         <v>268980</v>
       </c>
-      <c r="D85" s="47">
+      <c r="D85" s="43">
         <v>544816</v>
       </c>
-      <c r="E85" s="47">
+      <c r="E85" s="43">
         <v>1164263</v>
       </c>
-      <c r="F85" s="47">
+      <c r="F85" s="43">
         <v>490943</v>
       </c>
-      <c r="G85" s="47">
+      <c r="G85" s="43">
         <v>553098</v>
       </c>
-      <c r="H85" s="47">
+      <c r="H85" s="43">
         <v>776613</v>
       </c>
-      <c r="I85" s="47">
+      <c r="I85" s="43">
         <v>934148</v>
       </c>
-      <c r="J85" s="47">
+      <c r="J85" s="43">
         <v>2754806</v>
       </c>
-      <c r="K85" s="47">
+      <c r="K85" s="43">
         <v>1170628</v>
       </c>
-      <c r="L85" s="47">
+      <c r="L85" s="43">
         <v>1373965</v>
       </c>
-      <c r="M85" s="47">
+      <c r="M85" s="43">
         <v>1824955</v>
       </c>
-      <c r="N85" s="47">
+      <c r="N85" s="43">
         <v>1555795</v>
       </c>
-      <c r="O85" s="47">
+      <c r="O85" s="43">
         <v>5925344</v>
       </c>
-      <c r="P85" s="47">
+      <c r="P85" s="43">
         <v>1464378</v>
       </c>
-      <c r="Q85" s="47">
+      <c r="Q85" s="43">
         <v>1412402</v>
       </c>
-      <c r="R85" s="47">
+      <c r="R85" s="43">
         <v>1359638</v>
       </c>
-      <c r="S85" s="47">
+      <c r="S85" s="43">
         <v>1600993</v>
       </c>
-      <c r="T85" s="47">
+      <c r="T85" s="43">
         <v>5837410</v>
       </c>
-      <c r="U85" s="47">
+      <c r="U85" s="43">
         <v>1493129</v>
       </c>
-      <c r="V85" s="47">
+      <c r="V85" s="43">
         <v>1489907</v>
       </c>
-      <c r="W85" s="47">
+      <c r="W85" s="43">
         <v>1670134</v>
       </c>
-      <c r="X85" s="47">
+      <c r="X85" s="43">
         <v>1616019</v>
       </c>
-      <c r="Y85" s="47">
+      <c r="Y85" s="43">
         <v>6269189</v>
       </c>
-      <c r="Z85" s="47">
+      <c r="Z85" s="43">
         <v>1649662</v>
       </c>
-      <c r="AA85" s="47">
+      <c r="AA85" s="43">
         <v>1961001</v>
       </c>
-      <c r="AB85" s="47">
+      <c r="AB85" s="43">
         <v>2083442</v>
       </c>
-      <c r="AC85" s="47">
+      <c r="AC85" s="43">
         <v>2318344</v>
       </c>
-      <c r="AD85" s="47">
+      <c r="AD85" s="43">
         <v>8012449</v>
       </c>
-      <c r="AE85" s="47">
+      <c r="AE85" s="43">
         <v>2048907</v>
       </c>
-      <c r="AF85" s="47">
+      <c r="AF85" s="43">
         <v>2295043</v>
       </c>
     </row>
     <row r="86" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="5" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C86" s="4">
         <v>0</v>
       </c>
       <c r="D86" s="4">
         <v>0</v>
       </c>
       <c r="E86" s="4">
         <v>6655</v>
       </c>
       <c r="F86" s="4">
         <v>70836</v>
       </c>
       <c r="G86" s="4">
         <v>49013</v>
       </c>
       <c r="H86" s="4">
         <v>0</v>
       </c>
       <c r="I86" s="4">
         <v>0</v>
       </c>
       <c r="J86" s="4">
         <v>119849</v>
       </c>
@@ -34686,53 +35909,53 @@
       </c>
       <c r="Z86" s="4">
         <v>125017</v>
       </c>
       <c r="AA86" s="4">
         <v>362807</v>
       </c>
       <c r="AB86" s="4">
         <v>493234</v>
       </c>
       <c r="AC86" s="4">
         <v>433025</v>
       </c>
       <c r="AD86" s="4">
         <v>1414083</v>
       </c>
       <c r="AE86" s="4">
         <v>385285</v>
       </c>
       <c r="AF86" s="4">
         <v>652718</v>
       </c>
     </row>
     <row r="87" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="5" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="C87" s="104">
+        <v>321</v>
+      </c>
+      <c r="C87" s="100">
         <v>21.827000000000002</v>
       </c>
       <c r="D87" s="4">
         <v>20469</v>
       </c>
       <c r="E87" s="4">
         <v>60903</v>
       </c>
       <c r="F87" s="4">
         <v>48391</v>
       </c>
       <c r="G87" s="4">
         <v>59644</v>
       </c>
       <c r="H87" s="4">
         <v>62701</v>
       </c>
       <c r="I87" s="4">
         <v>62316</v>
       </c>
       <c r="J87" s="4">
         <v>233051</v>
       </c>
       <c r="K87" s="4">
         <v>85723</v>
@@ -34781,51 +36004,51 @@
       </c>
       <c r="Z87" s="4">
         <v>263163</v>
       </c>
       <c r="AA87" s="4">
         <v>354526</v>
       </c>
       <c r="AB87" s="4">
         <v>332680</v>
       </c>
       <c r="AC87" s="4">
         <v>311928</v>
       </c>
       <c r="AD87" s="4">
         <v>1262297</v>
       </c>
       <c r="AE87" s="4">
         <v>300896</v>
       </c>
       <c r="AF87" s="4">
         <v>510923</v>
       </c>
     </row>
     <row r="88" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="7" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C88" s="8">
         <v>269002</v>
       </c>
       <c r="D88" s="8">
         <v>565285</v>
       </c>
       <c r="E88" s="8">
         <v>1231821</v>
       </c>
       <c r="F88" s="8">
         <v>610170</v>
       </c>
       <c r="G88" s="8">
         <v>661755</v>
       </c>
       <c r="H88" s="8">
         <v>839314</v>
       </c>
       <c r="I88" s="8">
         <v>996464</v>
       </c>
       <c r="J88" s="8">
         <v>3107706</v>
       </c>
@@ -34876,51 +36099,51 @@
       </c>
       <c r="Z88" s="8">
         <v>2037842</v>
       </c>
       <c r="AA88" s="8">
         <v>2678334</v>
       </c>
       <c r="AB88" s="8">
         <v>2909356</v>
       </c>
       <c r="AC88" s="8">
         <v>3063297</v>
       </c>
       <c r="AD88" s="8">
         <v>10688829</v>
       </c>
       <c r="AE88" s="8">
         <v>2735088</v>
       </c>
       <c r="AF88" s="8">
         <v>3458684</v>
       </c>
     </row>
     <row r="89" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="5" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="C89" s="4">
         <v>-167389</v>
       </c>
       <c r="D89" s="4">
         <v>-311658</v>
       </c>
       <c r="E89" s="4">
         <v>-662306</v>
       </c>
       <c r="F89" s="4">
         <v>-344812</v>
       </c>
       <c r="G89" s="4">
         <v>-325032</v>
       </c>
       <c r="H89" s="4">
         <v>-444418</v>
       </c>
       <c r="I89" s="4">
         <v>-504746</v>
       </c>
       <c r="J89" s="4">
         <v>-1620068</v>
       </c>
@@ -34971,51 +36194,51 @@
       </c>
       <c r="Z89" s="4">
         <v>-1288066</v>
       </c>
       <c r="AA89" s="4">
         <v>-1226685</v>
       </c>
       <c r="AB89" s="4">
         <v>-1384489</v>
       </c>
       <c r="AC89" s="4">
         <v>-1536252</v>
       </c>
       <c r="AD89" s="4">
         <v>-5435492</v>
       </c>
       <c r="AE89" s="4">
         <v>-1405957</v>
       </c>
       <c r="AF89" s="4">
         <v>-1470451</v>
       </c>
     </row>
     <row r="90" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="5" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C90" s="4">
         <v>0</v>
       </c>
       <c r="D90" s="4">
         <v>0</v>
       </c>
       <c r="E90" s="4">
         <v>-11587</v>
       </c>
       <c r="F90" s="4">
         <v>-54685</v>
       </c>
       <c r="G90" s="4">
         <v>-39669</v>
       </c>
       <c r="H90" s="4">
         <v>-3780</v>
       </c>
       <c r="I90" s="4">
         <v>-7377</v>
       </c>
       <c r="J90" s="4">
         <v>-104448</v>
       </c>
@@ -35066,51 +36289,51 @@
       </c>
       <c r="Z90" s="4">
         <v>-115545</v>
       </c>
       <c r="AA90" s="4">
         <v>-341197</v>
       </c>
       <c r="AB90" s="4">
         <v>-494015</v>
       </c>
       <c r="AC90" s="4">
         <v>-432187</v>
       </c>
       <c r="AD90" s="4">
         <v>-1382944</v>
       </c>
       <c r="AE90" s="4">
         <v>-381014</v>
       </c>
       <c r="AF90" s="4">
         <v>-614256</v>
       </c>
     </row>
     <row r="91" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="5" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C91" s="4">
         <v>0</v>
       </c>
       <c r="D91" s="4">
         <v>0</v>
       </c>
       <c r="E91" s="4">
         <v>0</v>
       </c>
       <c r="F91" s="4">
         <v>0</v>
       </c>
       <c r="G91" s="4">
         <v>0</v>
       </c>
       <c r="H91" s="4">
         <v>0</v>
       </c>
       <c r="I91" s="4">
         <v>0</v>
       </c>
       <c r="J91" s="4">
         <v>0</v>
       </c>
@@ -35161,51 +36384,51 @@
       </c>
       <c r="Z91" s="4">
         <v>16670</v>
       </c>
       <c r="AA91" s="4">
         <v>-10881</v>
       </c>
       <c r="AB91" s="4">
         <v>3729</v>
       </c>
       <c r="AC91" s="4">
         <v>9686</v>
       </c>
       <c r="AD91" s="4">
         <v>19204</v>
       </c>
       <c r="AE91" s="4">
         <v>11789</v>
       </c>
       <c r="AF91" s="4">
         <v>-27006</v>
       </c>
     </row>
     <row r="92" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="5" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C92" s="4">
         <v>0</v>
       </c>
       <c r="D92" s="4">
         <v>0</v>
       </c>
       <c r="E92" s="4">
         <v>0</v>
       </c>
       <c r="F92" s="4">
         <v>0</v>
       </c>
       <c r="G92" s="4">
         <v>0</v>
       </c>
       <c r="H92" s="4">
         <v>0</v>
       </c>
       <c r="I92" s="4">
         <v>0</v>
       </c>
       <c r="J92" s="4">
         <v>0</v>
       </c>
@@ -35256,51 +36479,51 @@
       </c>
       <c r="Z92" s="4">
         <v>0</v>
       </c>
       <c r="AA92" s="4">
         <v>0</v>
       </c>
       <c r="AB92" s="4">
         <v>0</v>
       </c>
       <c r="AC92" s="4">
         <v>0</v>
       </c>
       <c r="AD92" s="4">
         <v>0</v>
       </c>
       <c r="AE92" s="4">
         <v>0</v>
       </c>
       <c r="AF92" s="4">
         <v>77436</v>
       </c>
     </row>
     <row r="93" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="7" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C93" s="8">
         <v>-167389</v>
       </c>
       <c r="D93" s="8">
         <v>-311658</v>
       </c>
       <c r="E93" s="8">
         <v>-673893</v>
       </c>
       <c r="F93" s="8">
         <v>-399497</v>
       </c>
       <c r="G93" s="8">
         <v>-364701</v>
       </c>
       <c r="H93" s="8">
         <v>-448198</v>
       </c>
       <c r="I93" s="8">
         <v>-512123</v>
       </c>
       <c r="J93" s="8">
         <v>-1724516</v>
       </c>
@@ -35351,51 +36574,51 @@
       </c>
       <c r="Z93" s="8">
         <v>-1386941</v>
       </c>
       <c r="AA93" s="8">
         <v>-1578763</v>
       </c>
       <c r="AB93" s="8">
         <v>-1874775</v>
       </c>
       <c r="AC93" s="8">
         <v>-1958753</v>
       </c>
       <c r="AD93" s="8">
         <v>-6799232</v>
       </c>
       <c r="AE93" s="8">
         <v>-1775182</v>
       </c>
       <c r="AF93" s="8">
         <v>-2034277</v>
       </c>
     </row>
     <row r="94" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="7" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C94" s="8">
         <v>101613</v>
       </c>
       <c r="D94" s="8">
         <v>253627</v>
       </c>
       <c r="E94" s="8">
         <v>557928</v>
       </c>
       <c r="F94" s="8">
         <v>210673</v>
       </c>
       <c r="G94" s="8">
         <v>297054</v>
       </c>
       <c r="H94" s="8">
         <v>391116</v>
       </c>
       <c r="I94" s="8">
         <v>484341</v>
       </c>
       <c r="J94" s="8">
         <v>1383190</v>
       </c>
@@ -35434,320 +36657,320 @@
       </c>
       <c r="V94" s="8">
         <v>471281</v>
       </c>
       <c r="W94" s="8">
         <v>442586</v>
       </c>
       <c r="X94" s="8">
         <v>331840</v>
       </c>
       <c r="Y94" s="8">
         <v>1813632</v>
       </c>
       <c r="Z94" s="8">
         <v>650901</v>
       </c>
       <c r="AA94" s="8">
         <v>1099571</v>
       </c>
       <c r="AB94" s="8">
         <v>1034581</v>
       </c>
       <c r="AC94" s="8">
         <v>1104544</v>
       </c>
-      <c r="AD94" s="103">
+      <c r="AD94" s="99">
         <v>3889597</v>
       </c>
-      <c r="AE94" s="103">
+      <c r="AE94" s="99">
         <v>959906</v>
       </c>
-      <c r="AF94" s="103">
+      <c r="AF94" s="99">
         <v>1424407</v>
       </c>
     </row>
     <row r="95" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B95" s="100" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="92">
+      <c r="B95" s="96" t="s">
+        <v>327</v>
+      </c>
+      <c r="C95" s="88">
         <v>0.378</v>
       </c>
-      <c r="D95" s="92">
+      <c r="D95" s="88">
         <v>0.44900000000000001</v>
       </c>
-      <c r="E95" s="92">
+      <c r="E95" s="88">
         <v>0.45299999999999996</v>
       </c>
-      <c r="F95" s="92">
+      <c r="F95" s="88">
         <v>0.34500000000000003</v>
       </c>
-      <c r="G95" s="92">
+      <c r="G95" s="88">
         <v>0.44900000000000001</v>
       </c>
-      <c r="H95" s="92">
+      <c r="H95" s="88">
         <v>0.46600000000000003</v>
       </c>
-      <c r="I95" s="92">
+      <c r="I95" s="88">
         <v>0.48600000000000004</v>
       </c>
-      <c r="J95" s="92">
+      <c r="J95" s="88">
         <v>0.44500000000000001</v>
       </c>
-      <c r="K95" s="92">
+      <c r="K95" s="88">
         <v>0.47000000000000003</v>
       </c>
-      <c r="L95" s="92">
+      <c r="L95" s="88">
         <v>0.46899999999999997</v>
       </c>
-      <c r="M95" s="92">
+      <c r="M95" s="88">
         <v>0.47500000000000003</v>
       </c>
-      <c r="N95" s="92">
+      <c r="N95" s="88">
         <v>0.41200000000000003</v>
       </c>
-      <c r="O95" s="92">
+      <c r="O95" s="88">
         <v>0.45600000000000002</v>
       </c>
-      <c r="P95" s="92">
+      <c r="P95" s="88">
         <v>0.42499999999999999</v>
       </c>
-      <c r="Q95" s="92">
+      <c r="Q95" s="88">
         <v>0.35200000000000004</v>
       </c>
-      <c r="R95" s="92">
+      <c r="R95" s="88">
         <v>0.30199999999999999</v>
       </c>
-      <c r="S95" s="92">
+      <c r="S95" s="88">
         <v>0.26</v>
       </c>
-      <c r="T95" s="92">
+      <c r="T95" s="88">
         <v>0.33500000000000002</v>
       </c>
-      <c r="U95" s="92">
+      <c r="U95" s="88">
         <v>0.312</v>
       </c>
-      <c r="V95" s="92">
+      <c r="V95" s="88">
         <v>0.23500000000000001</v>
       </c>
-      <c r="W95" s="92">
+      <c r="W95" s="88">
         <v>0.19399999999999998</v>
       </c>
-      <c r="X95" s="92">
+      <c r="X95" s="88">
         <v>0.16800000000000001</v>
       </c>
-      <c r="Y95" s="92">
+      <c r="Y95" s="88">
         <v>0.22500000000000001</v>
       </c>
-      <c r="Z95" s="92">
+      <c r="Z95" s="88">
         <v>0.31900000000000001</v>
       </c>
-      <c r="AA95" s="92">
+      <c r="AA95" s="88">
         <v>0.41100000000000003</v>
       </c>
-      <c r="AB95" s="92">
+      <c r="AB95" s="88">
         <v>0.35600000000000004</v>
       </c>
-      <c r="AC95" s="92">
+      <c r="AC95" s="88">
         <v>0.36100000000000004</v>
       </c>
-      <c r="AD95" s="92">
+      <c r="AD95" s="88">
         <v>0.36399999999999999</v>
       </c>
-      <c r="AE95" s="92">
+      <c r="AE95" s="88">
         <v>0.35100000000000003</v>
       </c>
-      <c r="AF95" s="92">
+      <c r="AF95" s="88">
         <v>0.41200000000000003</v>
       </c>
     </row>
     <row r="96" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C96" s="94"/>
-[...28 lines deleted...]
-      <c r="AF96" s="94"/>
+      <c r="C96" s="90"/>
+      <c r="D96" s="90"/>
+      <c r="E96" s="90"/>
+      <c r="F96" s="90"/>
+      <c r="G96" s="90"/>
+      <c r="H96" s="90"/>
+      <c r="I96" s="90"/>
+      <c r="J96" s="90"/>
+      <c r="K96" s="90"/>
+      <c r="L96" s="90"/>
+      <c r="M96" s="90"/>
+      <c r="N96" s="90"/>
+      <c r="O96" s="90"/>
+      <c r="P96" s="90"/>
+      <c r="Q96" s="90"/>
+      <c r="R96" s="90"/>
+      <c r="S96" s="90"/>
+      <c r="T96" s="90"/>
+      <c r="U96" s="90"/>
+      <c r="V96" s="90"/>
+      <c r="W96" s="90"/>
+      <c r="X96" s="90"/>
+      <c r="Y96" s="90"/>
+      <c r="Z96" s="90"/>
+      <c r="AA96" s="90"/>
+      <c r="AB96" s="90"/>
+      <c r="AC96" s="90"/>
+      <c r="AD96" s="90"/>
+      <c r="AE96" s="90"/>
+      <c r="AF96" s="90"/>
     </row>
     <row r="97" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="11" t="s">
-        <v>331</v>
-[...30 lines deleted...]
-      <c r="AF97" s="78"/>
+        <v>328</v>
+      </c>
+      <c r="C97" s="74"/>
+      <c r="D97" s="74"/>
+      <c r="E97" s="74"/>
+      <c r="F97" s="74"/>
+      <c r="G97" s="74"/>
+      <c r="H97" s="74"/>
+      <c r="I97" s="74"/>
+      <c r="J97" s="74"/>
+      <c r="K97" s="74"/>
+      <c r="L97" s="74"/>
+      <c r="M97" s="74"/>
+      <c r="N97" s="74"/>
+      <c r="O97" s="74"/>
+      <c r="P97" s="74"/>
+      <c r="Q97" s="74"/>
+      <c r="R97" s="74"/>
+      <c r="S97" s="74"/>
+      <c r="T97" s="74"/>
+      <c r="U97" s="74"/>
+      <c r="V97" s="74"/>
+      <c r="W97" s="74"/>
+      <c r="X97" s="74"/>
+      <c r="Y97" s="74"/>
+      <c r="Z97" s="74"/>
+      <c r="AA97" s="74"/>
+      <c r="AB97" s="74"/>
+      <c r="AC97" s="74"/>
+      <c r="AD97" s="74"/>
+      <c r="AE97" s="74"/>
+      <c r="AF97" s="74"/>
     </row>
     <row r="98" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B98" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="96">
+      <c r="B98" s="91" t="s">
+        <v>329</v>
+      </c>
+      <c r="C98" s="92">
         <v>137859</v>
       </c>
-      <c r="D98" s="96">
+      <c r="D98" s="92">
         <v>257899</v>
       </c>
-      <c r="E98" s="96">
+      <c r="E98" s="92">
         <v>516558</v>
       </c>
-      <c r="F98" s="96">
+      <c r="F98" s="92">
         <v>263238</v>
       </c>
-      <c r="G98" s="96">
+      <c r="G98" s="92">
         <v>246105</v>
       </c>
-      <c r="H98" s="96">
+      <c r="H98" s="92">
         <v>291566</v>
       </c>
-      <c r="I98" s="96">
+      <c r="I98" s="92">
         <v>307538</v>
       </c>
-      <c r="J98" s="96">
+      <c r="J98" s="92">
         <v>1108447</v>
       </c>
-      <c r="K98" s="96">
+      <c r="K98" s="92">
         <v>317549</v>
       </c>
-      <c r="L98" s="96">
+      <c r="L98" s="92">
         <v>324991</v>
       </c>
-      <c r="M98" s="96">
+      <c r="M98" s="92">
         <v>405927</v>
       </c>
-      <c r="N98" s="96">
+      <c r="N98" s="92">
         <v>367335</v>
       </c>
-      <c r="O98" s="96">
+      <c r="O98" s="92">
         <v>1415802</v>
       </c>
-      <c r="P98" s="96">
+      <c r="P98" s="92">
         <v>306792</v>
       </c>
-      <c r="Q98" s="96">
+      <c r="Q98" s="92">
         <v>352838</v>
       </c>
-      <c r="R98" s="96">
+      <c r="R98" s="92">
         <v>362709</v>
       </c>
-      <c r="S98" s="96">
+      <c r="S98" s="92">
         <v>433878</v>
       </c>
-      <c r="T98" s="96">
+      <c r="T98" s="92">
         <v>1456216</v>
       </c>
-      <c r="U98" s="96">
+      <c r="U98" s="92">
         <v>394045</v>
       </c>
-      <c r="V98" s="96">
+      <c r="V98" s="92">
         <v>475200</v>
       </c>
-      <c r="W98" s="96">
+      <c r="W98" s="92">
         <v>597957</v>
       </c>
-      <c r="X98" s="96">
+      <c r="X98" s="92">
         <v>602357</v>
       </c>
-      <c r="Y98" s="96">
+      <c r="Y98" s="92">
         <v>2069559</v>
       </c>
-      <c r="Z98" s="96">
+      <c r="Z98" s="92">
         <v>527653</v>
       </c>
-      <c r="AA98" s="96">
+      <c r="AA98" s="92">
         <v>581363</v>
       </c>
-      <c r="AB98" s="96">
+      <c r="AB98" s="92">
         <v>625998</v>
       </c>
-      <c r="AC98" s="96">
+      <c r="AC98" s="92">
         <v>629291</v>
       </c>
-      <c r="AD98" s="96">
+      <c r="AD98" s="119">
         <v>2362682</v>
       </c>
-      <c r="AE98" s="96">
+      <c r="AE98" s="92">
         <v>553133</v>
       </c>
-      <c r="AF98" s="96">
+      <c r="AF98" s="92">
         <v>645885</v>
       </c>
     </row>
     <row r="99" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B99" s="27" t="s">
-        <v>333</v>
+      <c r="B99" s="25" t="s">
+        <v>330</v>
       </c>
       <c r="C99" s="4">
         <v>46995</v>
       </c>
       <c r="D99" s="4">
         <v>183007</v>
       </c>
       <c r="E99" s="4">
         <v>315636</v>
       </c>
       <c r="F99" s="4">
         <v>93339</v>
       </c>
       <c r="G99" s="4">
         <v>101603</v>
       </c>
       <c r="H99" s="4">
         <v>100282</v>
       </c>
       <c r="I99" s="4">
         <v>105761</v>
       </c>
       <c r="J99" s="4">
         <v>400985</v>
       </c>
@@ -35797,52 +37020,52 @@
         <v>1040586</v>
       </c>
       <c r="Z99" s="4">
         <v>251081</v>
       </c>
       <c r="AA99" s="4">
         <v>310571</v>
       </c>
       <c r="AB99" s="4">
         <v>359885</v>
       </c>
       <c r="AC99" s="4">
         <v>349285</v>
       </c>
       <c r="AD99" s="4">
         <v>1269199</v>
       </c>
       <c r="AE99" s="4">
         <v>300934</v>
       </c>
       <c r="AF99" s="4">
         <v>408981</v>
       </c>
     </row>
     <row r="100" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B100" s="27" t="s">
-        <v>334</v>
+      <c r="B100" s="25" t="s">
+        <v>331</v>
       </c>
       <c r="C100" s="4">
         <v>90864</v>
       </c>
       <c r="D100" s="4">
         <v>74892</v>
       </c>
       <c r="E100" s="4">
         <v>200922</v>
       </c>
       <c r="F100" s="4">
         <v>169899</v>
       </c>
       <c r="G100" s="4">
         <v>144503</v>
       </c>
       <c r="H100" s="4">
         <v>191284</v>
       </c>
       <c r="I100" s="4">
         <v>201776</v>
       </c>
       <c r="J100" s="4">
         <v>707462</v>
       </c>
@@ -35892,182 +37115,182 @@
         <v>1028972</v>
       </c>
       <c r="Z100" s="4">
         <v>276572</v>
       </c>
       <c r="AA100" s="4">
         <v>270792</v>
       </c>
       <c r="AB100" s="4">
         <v>266113</v>
       </c>
       <c r="AC100" s="4">
         <v>280006</v>
       </c>
       <c r="AD100" s="4">
         <v>1093483</v>
       </c>
       <c r="AE100" s="4">
         <v>252199</v>
       </c>
       <c r="AF100" s="4">
         <v>236904</v>
       </c>
     </row>
     <row r="101" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B101" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="93">
+      <c r="B101" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C101" s="89">
         <v>0.34100000000000003</v>
       </c>
-      <c r="D101" s="93">
+      <c r="D101" s="89">
         <v>0.71</v>
       </c>
-      <c r="E101" s="93">
+      <c r="E101" s="89">
         <v>0.61099999999999999</v>
       </c>
-      <c r="F101" s="93">
+      <c r="F101" s="89">
         <v>0.35499999999999998</v>
       </c>
-      <c r="G101" s="93">
+      <c r="G101" s="89">
         <v>0.41299999999999998</v>
       </c>
-      <c r="H101" s="93">
+      <c r="H101" s="89">
         <v>0.34399999999999997</v>
       </c>
-      <c r="I101" s="93">
+      <c r="I101" s="89">
         <v>0.34399999999999997</v>
       </c>
-      <c r="J101" s="93">
+      <c r="J101" s="89">
         <v>0.36200000000000004</v>
       </c>
-      <c r="K101" s="93">
+      <c r="K101" s="89">
         <v>0.40200000000000002</v>
       </c>
-      <c r="L101" s="93">
+      <c r="L101" s="89">
         <v>0.50600000000000001</v>
       </c>
-      <c r="M101" s="93">
+      <c r="M101" s="89">
         <v>0.49399999999999999</v>
       </c>
-      <c r="N101" s="93">
+      <c r="N101" s="89">
         <v>0.40500000000000003</v>
       </c>
-      <c r="O101" s="93">
+      <c r="O101" s="89">
         <v>0.45299999999999996</v>
       </c>
-      <c r="P101" s="92">
+      <c r="P101" s="88">
         <v>0.48799999999999999</v>
       </c>
-      <c r="Q101" s="92">
+      <c r="Q101" s="88">
         <v>0.6</v>
       </c>
-      <c r="R101" s="92">
+      <c r="R101" s="88">
         <v>0.51800000000000002</v>
       </c>
-      <c r="S101" s="92">
+      <c r="S101" s="88">
         <v>0.59499999999999997</v>
       </c>
-      <c r="T101" s="92">
+      <c r="T101" s="88">
         <v>0.55400000000000005</v>
       </c>
-      <c r="U101" s="92">
+      <c r="U101" s="88">
         <v>0.59599999999999997</v>
       </c>
-      <c r="V101" s="92">
+      <c r="V101" s="88">
         <v>0.59399999999999997</v>
       </c>
-      <c r="W101" s="92">
+      <c r="W101" s="88">
         <v>0.46600000000000003</v>
       </c>
-      <c r="X101" s="92">
+      <c r="X101" s="88">
         <v>0.40700000000000003</v>
       </c>
-      <c r="Y101" s="92">
+      <c r="Y101" s="88">
         <v>0.503</v>
       </c>
-      <c r="Z101" s="92">
+      <c r="Z101" s="88">
         <v>0.47600000000000003</v>
       </c>
-      <c r="AA101" s="92">
+      <c r="AA101" s="88">
         <v>0.53400000000000003</v>
       </c>
-      <c r="AB101" s="92">
+      <c r="AB101" s="88">
         <v>0.57500000000000007</v>
       </c>
-      <c r="AC101" s="92">
+      <c r="AC101" s="88">
         <v>0.55500000000000005</v>
       </c>
-      <c r="AD101" s="92">
+      <c r="AD101" s="88">
         <v>0.53700000000000003</v>
       </c>
-      <c r="AE101" s="92">
+      <c r="AE101" s="88">
         <v>0.54400000000000004</v>
       </c>
-      <c r="AF101" s="92">
+      <c r="AF101" s="88">
         <v>0.63300000000000001</v>
       </c>
     </row>
     <row r="102" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="7" t="s">
-        <v>336</v>
-[...30 lines deleted...]
-      <c r="AF102" s="36"/>
+        <v>333</v>
+      </c>
+      <c r="C102" s="34"/>
+      <c r="D102" s="34"/>
+      <c r="E102" s="34"/>
+      <c r="F102" s="34"/>
+      <c r="G102" s="34"/>
+      <c r="H102" s="34"/>
+      <c r="I102" s="34"/>
+      <c r="J102" s="34"/>
+      <c r="K102" s="34"/>
+      <c r="L102" s="34"/>
+      <c r="M102" s="34"/>
+      <c r="N102" s="34"/>
+      <c r="O102" s="34"/>
+      <c r="P102" s="34"/>
+      <c r="Q102" s="34"/>
+      <c r="R102" s="34"/>
+      <c r="S102" s="34"/>
+      <c r="T102" s="34"/>
+      <c r="U102" s="34"/>
+      <c r="V102" s="34"/>
+      <c r="W102" s="34"/>
+      <c r="X102" s="34"/>
+      <c r="Y102" s="34"/>
+      <c r="Z102" s="34"/>
+      <c r="AA102" s="34"/>
+      <c r="AB102" s="34"/>
+      <c r="AC102" s="34"/>
+      <c r="AD102" s="34"/>
+      <c r="AE102" s="34"/>
+      <c r="AF102" s="34"/>
     </row>
     <row r="103" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B103" s="27" t="s">
-        <v>337</v>
+      <c r="B103" s="25" t="s">
+        <v>334</v>
       </c>
       <c r="C103" s="4">
         <v>30700</v>
       </c>
       <c r="D103" s="4">
         <v>61823</v>
       </c>
       <c r="E103" s="4">
         <v>123382</v>
       </c>
       <c r="F103" s="4">
         <v>61830</v>
       </c>
       <c r="G103" s="4">
         <v>78218</v>
       </c>
       <c r="H103" s="4">
         <v>73376</v>
       </c>
       <c r="I103" s="4">
         <v>64199</v>
       </c>
       <c r="J103" s="4">
         <v>277623</v>
       </c>
@@ -36117,52 +37340,52 @@
         <v>496399</v>
       </c>
       <c r="Z103" s="4">
         <v>135381</v>
       </c>
       <c r="AA103" s="4">
         <v>128522</v>
       </c>
       <c r="AB103" s="4">
         <v>137312</v>
       </c>
       <c r="AC103" s="4">
         <v>156547</v>
       </c>
       <c r="AD103" s="4">
         <v>557763</v>
       </c>
       <c r="AE103" s="4">
         <v>147242</v>
       </c>
       <c r="AF103" s="4">
         <v>151222</v>
       </c>
     </row>
     <row r="104" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B104" s="27" t="s">
-        <v>264</v>
+      <c r="B104" s="25" t="s">
+        <v>261</v>
       </c>
       <c r="C104" s="4">
         <v>37539</v>
       </c>
       <c r="D104" s="4">
         <v>68083</v>
       </c>
       <c r="E104" s="4">
         <v>140954</v>
       </c>
       <c r="F104" s="4">
         <v>66682</v>
       </c>
       <c r="G104" s="4">
         <v>73364</v>
       </c>
       <c r="H104" s="4">
         <v>71656</v>
       </c>
       <c r="I104" s="4">
         <v>74175</v>
       </c>
       <c r="J104" s="4">
         <v>285877</v>
       </c>
@@ -36212,52 +37435,52 @@
         <v>395258</v>
       </c>
       <c r="Z104" s="4">
         <v>122142</v>
       </c>
       <c r="AA104" s="4">
         <v>131476</v>
       </c>
       <c r="AB104" s="4">
         <v>121857</v>
       </c>
       <c r="AC104" s="4">
         <v>126843</v>
       </c>
       <c r="AD104" s="4">
         <v>502319</v>
       </c>
       <c r="AE104" s="4">
         <v>136075</v>
       </c>
       <c r="AF104" s="4">
         <v>119681</v>
       </c>
     </row>
     <row r="105" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B105" s="27" t="s">
-        <v>265</v>
+      <c r="B105" s="25" t="s">
+        <v>262</v>
       </c>
       <c r="C105" s="4">
         <v>50596</v>
       </c>
       <c r="D105" s="4">
         <v>107708</v>
       </c>
       <c r="E105" s="4">
         <v>203155</v>
       </c>
       <c r="F105" s="4">
         <v>95755</v>
       </c>
       <c r="G105" s="4">
         <v>82231</v>
       </c>
       <c r="H105" s="4">
         <v>87460</v>
       </c>
       <c r="I105" s="4">
         <v>90434</v>
       </c>
       <c r="J105" s="4">
         <v>355880</v>
       </c>
@@ -36307,52 +37530,52 @@
         <v>726685</v>
       </c>
       <c r="Z105" s="4">
         <v>221570</v>
       </c>
       <c r="AA105" s="4">
         <v>234946</v>
       </c>
       <c r="AB105" s="4">
         <v>220665</v>
       </c>
       <c r="AC105" s="4">
         <v>191912</v>
       </c>
       <c r="AD105" s="4">
         <v>869093</v>
       </c>
       <c r="AE105" s="4">
         <v>233541</v>
       </c>
       <c r="AF105" s="4">
         <v>236766</v>
       </c>
     </row>
     <row r="106" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B106" s="105" t="s">
-        <v>338</v>
+      <c r="B106" s="101" t="s">
+        <v>335</v>
       </c>
       <c r="C106" s="4">
         <v>118835</v>
       </c>
       <c r="D106" s="4">
         <v>237614</v>
       </c>
       <c r="E106" s="4">
         <v>467491</v>
       </c>
       <c r="F106" s="4">
         <v>224267</v>
       </c>
       <c r="G106" s="4">
         <v>233814</v>
       </c>
       <c r="H106" s="4">
         <v>232492</v>
       </c>
       <c r="I106" s="4">
         <v>228808</v>
       </c>
       <c r="J106" s="4">
         <v>919380</v>
       </c>
@@ -36402,52 +37625,52 @@
         <v>1618342</v>
       </c>
       <c r="Z106" s="4">
         <v>479093</v>
       </c>
       <c r="AA106" s="4">
         <v>494945</v>
       </c>
       <c r="AB106" s="4">
         <v>479835</v>
       </c>
       <c r="AC106" s="4">
         <v>475302</v>
       </c>
       <c r="AD106" s="4">
         <v>1929175</v>
       </c>
       <c r="AE106" s="4">
         <v>516859</v>
       </c>
       <c r="AF106" s="4">
         <v>507669</v>
       </c>
     </row>
     <row r="107" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B107" s="105" t="s">
-        <v>339</v>
+      <c r="B107" s="101" t="s">
+        <v>336</v>
       </c>
       <c r="C107" s="4">
         <v>2664</v>
       </c>
       <c r="D107" s="4">
         <v>7304</v>
       </c>
       <c r="E107" s="4">
         <v>15039</v>
       </c>
       <c r="F107" s="4">
         <v>7617</v>
       </c>
       <c r="G107" s="4">
         <v>8467</v>
       </c>
       <c r="H107" s="4">
         <v>8903</v>
       </c>
       <c r="I107" s="4">
         <v>8503</v>
       </c>
       <c r="J107" s="4">
         <v>33490</v>
       </c>
@@ -36498,51 +37721,51 @@
       </c>
       <c r="Z107" s="4">
         <v>21549</v>
       </c>
       <c r="AA107" s="4">
         <v>24802</v>
       </c>
       <c r="AB107" s="4">
         <v>23192</v>
       </c>
       <c r="AC107" s="4">
         <v>24658</v>
       </c>
       <c r="AD107" s="4">
         <v>94201</v>
       </c>
       <c r="AE107" s="4">
         <v>24838</v>
       </c>
       <c r="AF107" s="4">
         <v>29656</v>
       </c>
     </row>
     <row r="108" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="7" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C108" s="8">
         <v>0</v>
       </c>
       <c r="D108" s="8">
         <v>0</v>
       </c>
       <c r="E108" s="8">
         <v>0</v>
       </c>
       <c r="F108" s="8">
         <v>0</v>
       </c>
       <c r="G108" s="8">
         <v>0</v>
       </c>
       <c r="H108" s="8">
         <v>0</v>
       </c>
       <c r="I108" s="8">
         <v>0</v>
       </c>
       <c r="J108" s="8">
         <v>0</v>
       </c>
@@ -36593,51 +37816,51 @@
       </c>
       <c r="Z108" s="8">
         <v>430832</v>
       </c>
       <c r="AA108" s="8">
         <v>667372</v>
       </c>
       <c r="AB108" s="8">
         <v>714795</v>
       </c>
       <c r="AC108" s="8">
         <v>742116</v>
       </c>
       <c r="AD108" s="8">
         <v>2555115</v>
       </c>
       <c r="AE108" s="8">
         <v>634499</v>
       </c>
       <c r="AF108" s="8">
         <v>795896</v>
       </c>
     </row>
     <row r="109" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="7" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C109" s="8">
         <v>28826</v>
       </c>
       <c r="D109" s="8">
         <v>40863</v>
       </c>
       <c r="E109" s="8">
         <v>72200</v>
       </c>
       <c r="F109" s="8">
         <v>28018</v>
       </c>
       <c r="G109" s="8">
         <v>29472</v>
       </c>
       <c r="H109" s="8">
         <v>45687</v>
       </c>
       <c r="I109" s="8">
         <v>47629</v>
       </c>
       <c r="J109" s="8">
         <v>150806</v>
       </c>
@@ -36688,51 +37911,51 @@
       </c>
       <c r="Z109" s="8">
         <v>37344</v>
       </c>
       <c r="AA109" s="8">
         <v>34218</v>
       </c>
       <c r="AB109" s="8">
         <v>37384</v>
       </c>
       <c r="AC109" s="8">
         <v>50820</v>
       </c>
       <c r="AD109" s="8">
         <v>159766</v>
       </c>
       <c r="AE109" s="8">
         <v>31307</v>
       </c>
       <c r="AF109" s="8">
         <v>36592</v>
       </c>
     </row>
     <row r="110" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="7" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C110" s="8">
         <v>0</v>
       </c>
       <c r="D110" s="8">
         <v>0</v>
       </c>
       <c r="E110" s="8">
         <v>0</v>
       </c>
       <c r="F110" s="8">
         <v>0</v>
       </c>
       <c r="G110" s="8">
         <v>0</v>
       </c>
       <c r="H110" s="8">
         <v>0</v>
       </c>
       <c r="I110" s="8">
         <v>0</v>
       </c>
       <c r="J110" s="8">
         <v>0</v>
       </c>
@@ -36783,51 +38006,51 @@
       </c>
       <c r="Z110" s="8">
         <v>54019</v>
       </c>
       <c r="AA110" s="8">
         <v>84918</v>
       </c>
       <c r="AB110" s="8">
         <v>78096</v>
       </c>
       <c r="AC110" s="8">
         <v>48029</v>
       </c>
       <c r="AD110" s="8">
         <v>265062</v>
       </c>
       <c r="AE110" s="8">
         <v>100229</v>
       </c>
       <c r="AF110" s="8">
         <v>103164</v>
       </c>
     </row>
     <row r="111" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B111" s="7" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C111" s="8">
         <v>0</v>
       </c>
       <c r="D111" s="8">
         <v>0</v>
       </c>
       <c r="E111" s="8">
         <v>10138</v>
       </c>
       <c r="F111" s="8">
         <v>127491</v>
       </c>
       <c r="G111" s="8">
         <v>95097</v>
       </c>
       <c r="H111" s="8">
         <v>0</v>
       </c>
       <c r="I111" s="8">
         <v>0</v>
       </c>
       <c r="J111" s="8">
         <v>222588</v>
       </c>
@@ -36877,1836 +38100,1836 @@
         <v>859534</v>
       </c>
       <c r="Z111" s="8">
         <v>109630</v>
       </c>
       <c r="AA111" s="8">
         <v>333965</v>
       </c>
       <c r="AB111" s="8">
         <v>148224</v>
       </c>
       <c r="AC111" s="8">
         <v>13154</v>
       </c>
       <c r="AD111" s="8">
         <v>604973</v>
       </c>
       <c r="AE111" s="8">
         <v>19259</v>
       </c>
       <c r="AF111" s="8">
         <v>456829</v>
       </c>
     </row>
     <row r="112" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C112" s="94"/>
-[...28 lines deleted...]
-      <c r="AF112" s="94"/>
+      <c r="C112" s="90"/>
+      <c r="D112" s="90"/>
+      <c r="E112" s="90"/>
+      <c r="F112" s="90"/>
+      <c r="G112" s="90"/>
+      <c r="H112" s="90"/>
+      <c r="I112" s="90"/>
+      <c r="J112" s="90"/>
+      <c r="K112" s="90"/>
+      <c r="L112" s="90"/>
+      <c r="M112" s="90"/>
+      <c r="N112" s="90"/>
+      <c r="O112" s="90"/>
+      <c r="P112" s="90"/>
+      <c r="Q112" s="90"/>
+      <c r="R112" s="90"/>
+      <c r="S112" s="90"/>
+      <c r="T112" s="90"/>
+      <c r="U112" s="90"/>
+      <c r="V112" s="90"/>
+      <c r="W112" s="90"/>
+      <c r="X112" s="90"/>
+      <c r="Y112" s="90"/>
+      <c r="Z112" s="90"/>
+      <c r="AA112" s="90"/>
+      <c r="AB112" s="90"/>
+      <c r="AC112" s="90"/>
+      <c r="AD112" s="90"/>
+      <c r="AE112" s="90"/>
+      <c r="AF112" s="90"/>
     </row>
     <row r="113" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="11" t="s">
-        <v>344</v>
-[...30 lines deleted...]
-      <c r="AF113" s="78"/>
+        <v>341</v>
+      </c>
+      <c r="C113" s="74"/>
+      <c r="D113" s="74"/>
+      <c r="E113" s="74"/>
+      <c r="F113" s="74"/>
+      <c r="G113" s="74"/>
+      <c r="H113" s="74"/>
+      <c r="I113" s="74"/>
+      <c r="J113" s="74"/>
+      <c r="K113" s="74"/>
+      <c r="L113" s="74"/>
+      <c r="M113" s="74"/>
+      <c r="N113" s="74"/>
+      <c r="O113" s="74"/>
+      <c r="P113" s="74"/>
+      <c r="Q113" s="74"/>
+      <c r="R113" s="74"/>
+      <c r="S113" s="74"/>
+      <c r="T113" s="74"/>
+      <c r="U113" s="74"/>
+      <c r="V113" s="74"/>
+      <c r="W113" s="74"/>
+      <c r="X113" s="74"/>
+      <c r="Y113" s="74"/>
+      <c r="Z113" s="74"/>
+      <c r="AA113" s="74"/>
+      <c r="AB113" s="74"/>
+      <c r="AC113" s="74"/>
+      <c r="AD113" s="74"/>
+      <c r="AE113" s="74"/>
+      <c r="AF113" s="74"/>
     </row>
     <row r="114" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B114" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="106">
+      <c r="B114" s="91" t="s">
+        <v>342</v>
+      </c>
+      <c r="C114" s="102">
         <v>1.5660000000000001</v>
       </c>
-      <c r="D114" s="106">
+      <c r="D114" s="102">
         <v>1.6279999999999999</v>
       </c>
-      <c r="E114" s="106">
+      <c r="E114" s="102">
         <v>1.829</v>
       </c>
-      <c r="F114" s="106">
+      <c r="F114" s="102">
         <v>1.4610000000000001</v>
       </c>
-      <c r="G114" s="106">
+      <c r="G114" s="102">
         <v>1.694</v>
       </c>
-      <c r="H114" s="106">
+      <c r="H114" s="102">
         <v>2.0110000000000001</v>
       </c>
-      <c r="I114" s="106">
+      <c r="I114" s="102">
         <v>2.383</v>
       </c>
-      <c r="J114" s="106">
+      <c r="J114" s="102">
         <v>1.88</v>
       </c>
-      <c r="K114" s="106">
+      <c r="K114" s="102">
         <v>2.7349999999999999</v>
       </c>
-      <c r="L114" s="106">
+      <c r="L114" s="102">
         <v>3.0510000000000002</v>
       </c>
-      <c r="M114" s="106">
+      <c r="M114" s="102">
         <v>3.508</v>
       </c>
-      <c r="N114" s="106">
+      <c r="N114" s="102">
         <v>3.1139999999999999</v>
       </c>
-      <c r="O114" s="106">
+      <c r="O114" s="102">
         <v>3.11</v>
       </c>
-      <c r="P114" s="106">
+      <c r="P114" s="102">
         <v>3.3740000000000001</v>
       </c>
-      <c r="Q114" s="106">
+      <c r="Q114" s="102">
         <v>2.6949999999999998</v>
       </c>
-      <c r="R114" s="106">
+      <c r="R114" s="102">
         <v>2.734</v>
       </c>
-      <c r="S114" s="106">
+      <c r="S114" s="102">
         <v>2.702</v>
       </c>
-      <c r="T114" s="106">
+      <c r="T114" s="102">
         <v>2.8730000000000002</v>
       </c>
-      <c r="U114" s="106">
+      <c r="U114" s="102">
         <v>2.6949999999999998</v>
       </c>
-      <c r="V114" s="106">
+      <c r="V114" s="102">
         <v>2.19</v>
       </c>
-      <c r="W114" s="106">
+      <c r="W114" s="102">
         <v>2.105</v>
       </c>
-      <c r="X114" s="106">
+      <c r="X114" s="102">
         <v>2.0459999999999998</v>
       </c>
-      <c r="Y114" s="106">
+      <c r="Y114" s="102">
         <v>2.2589999999999999</v>
       </c>
-      <c r="Z114" s="106">
+      <c r="Z114" s="102">
         <v>2.3370000000000002</v>
       </c>
-      <c r="AA114" s="106">
+      <c r="AA114" s="102">
         <v>2.5459999999999998</v>
       </c>
-      <c r="AB114" s="106">
+      <c r="AB114" s="102">
         <v>2.5790000000000002</v>
       </c>
-      <c r="AC114" s="106">
+      <c r="AC114" s="102">
         <v>2.7919999999999998</v>
       </c>
-      <c r="AD114" s="106">
+      <c r="AD114" s="102">
         <v>2.5640000000000001</v>
       </c>
-      <c r="AE114" s="106">
+      <c r="AE114" s="102">
         <v>2.67</v>
       </c>
-      <c r="AF114" s="106">
+      <c r="AF114" s="102">
         <v>2.6539999999999999</v>
       </c>
     </row>
     <row r="115" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="7" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="C115" s="107">
+        <v>343</v>
+      </c>
+      <c r="C115" s="103">
         <v>0.13100000000000001</v>
       </c>
-      <c r="D115" s="107">
+      <c r="D115" s="103">
         <v>0.14299999999999999</v>
       </c>
-      <c r="E115" s="107">
+      <c r="E115" s="103">
         <v>5.7000000000000002E-2</v>
       </c>
-      <c r="F115" s="107">
+      <c r="F115" s="103">
         <v>-2.1000000000000001E-2</v>
       </c>
-      <c r="G115" s="107">
+      <c r="G115" s="103">
         <v>-4.4999999999999998E-2</v>
       </c>
-      <c r="H115" s="107">
+      <c r="H115" s="103">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="I115" s="107">
+      <c r="I115" s="103">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="J115" s="107">
+      <c r="J115" s="103">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="K115" s="107">
+      <c r="K115" s="103">
         <v>4.8000000000000001E-2</v>
       </c>
-      <c r="L115" s="107">
+      <c r="L115" s="103">
         <v>0.18</v>
       </c>
-      <c r="M115" s="107">
+      <c r="M115" s="103">
         <v>0.224</v>
       </c>
-      <c r="N115" s="107">
+      <c r="N115" s="103">
         <v>0.18099999999999999</v>
       </c>
-      <c r="O115" s="107">
+      <c r="O115" s="103">
         <v>0.18099999999999999</v>
       </c>
-      <c r="P115" s="107">
+      <c r="P115" s="103">
         <v>0.28199999999999997</v>
       </c>
-      <c r="Q115" s="107">
+      <c r="Q115" s="103">
         <v>0.151</v>
       </c>
-      <c r="R115" s="107">
+      <c r="R115" s="103">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="S115" s="107">
+      <c r="S115" s="103">
         <v>0.14099999999999999</v>
       </c>
-      <c r="T115" s="107">
+      <c r="T115" s="103">
         <v>0.114</v>
       </c>
-      <c r="U115" s="107">
+      <c r="U115" s="103">
         <v>0.14000000000000001</v>
       </c>
-      <c r="V115" s="107">
+      <c r="V115" s="103">
         <v>0.122</v>
       </c>
-      <c r="W115" s="107">
+      <c r="W115" s="103">
         <v>4.1000000000000002E-2</v>
       </c>
-      <c r="X115" s="107">
+      <c r="X115" s="103">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="Y115" s="107">
+      <c r="Y115" s="103">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="Z115" s="107">
+      <c r="Z115" s="103">
         <v>8.3000000000000004E-2</v>
       </c>
-      <c r="AA115" s="107">
+      <c r="AA115" s="103">
         <v>0.121</v>
       </c>
-      <c r="AB115" s="107">
+      <c r="AB115" s="103">
         <v>0.06</v>
       </c>
-      <c r="AC115" s="107">
+      <c r="AC115" s="103">
         <v>0.14499999999999999</v>
       </c>
-      <c r="AD115" s="107">
+      <c r="AD115" s="103">
         <v>0.114</v>
       </c>
-      <c r="AE115" s="107">
+      <c r="AE115" s="103">
         <v>0.188</v>
       </c>
-      <c r="AF115" s="107">
+      <c r="AF115" s="103">
         <v>0.127</v>
       </c>
     </row>
     <row r="116" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="7" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="C116" s="107">
+        <v>344</v>
+      </c>
+      <c r="C116" s="103">
         <v>1.6970000000000001</v>
       </c>
-      <c r="D116" s="107">
+      <c r="D116" s="103">
         <v>1.77</v>
       </c>
-      <c r="E116" s="107">
+      <c r="E116" s="103">
         <v>1.8859999999999999</v>
       </c>
-      <c r="F116" s="107">
+      <c r="F116" s="103">
         <v>1.4410000000000001</v>
       </c>
-      <c r="G116" s="107">
+      <c r="G116" s="103">
         <v>1.649</v>
       </c>
-      <c r="H116" s="107">
+      <c r="H116" s="103">
         <v>2.0459999999999998</v>
       </c>
-      <c r="I116" s="107">
+      <c r="I116" s="103">
         <v>2.411</v>
       </c>
-      <c r="J116" s="107">
+      <c r="J116" s="103">
         <v>1.915</v>
       </c>
-      <c r="K116" s="107">
+      <c r="K116" s="103">
         <v>2.7829999999999999</v>
       </c>
-      <c r="L116" s="107">
+      <c r="L116" s="103">
         <v>3.2320000000000002</v>
       </c>
-      <c r="M116" s="107">
+      <c r="M116" s="103">
         <v>3.7309999999999999</v>
       </c>
-      <c r="N116" s="107">
+      <c r="N116" s="103">
         <v>3.2949999999999999</v>
       </c>
-      <c r="O116" s="107">
+      <c r="O116" s="103">
         <v>3.2909999999999999</v>
       </c>
-      <c r="P116" s="107">
+      <c r="P116" s="103">
         <v>3.6560000000000001</v>
       </c>
-      <c r="Q116" s="107">
+      <c r="Q116" s="103">
         <v>2.8460000000000001</v>
       </c>
-      <c r="R116" s="107">
+      <c r="R116" s="103">
         <v>2.7309999999999999</v>
       </c>
-      <c r="S116" s="107">
+      <c r="S116" s="103">
         <v>2.843</v>
       </c>
-      <c r="T116" s="107">
+      <c r="T116" s="103">
         <v>2.9870000000000001</v>
       </c>
-      <c r="U116" s="107">
+      <c r="U116" s="103">
         <v>2.835</v>
       </c>
-      <c r="V116" s="107">
+      <c r="V116" s="103">
         <v>2.3119999999999998</v>
       </c>
-      <c r="W116" s="107">
+      <c r="W116" s="103">
         <v>2.145</v>
       </c>
-      <c r="X116" s="107">
+      <c r="X116" s="103">
         <v>2.0670000000000002</v>
       </c>
-      <c r="Y116" s="107">
+      <c r="Y116" s="103">
         <v>2.2919999999999998</v>
       </c>
-      <c r="Z116" s="107">
+      <c r="Z116" s="103">
         <v>2.419</v>
       </c>
-      <c r="AA116" s="107">
+      <c r="AA116" s="103">
         <v>2.6669999999999998</v>
       </c>
-      <c r="AB116" s="107">
+      <c r="AB116" s="103">
         <v>2.64</v>
       </c>
-      <c r="AC116" s="107">
+      <c r="AC116" s="103">
         <v>2.9369999999999998</v>
       </c>
-      <c r="AD116" s="107">
+      <c r="AD116" s="103">
         <v>2.6779999999999999</v>
       </c>
-      <c r="AE116" s="107">
+      <c r="AE116" s="103">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF116" s="107">
+      <c r="AF116" s="103">
         <v>2.7810000000000001</v>
       </c>
     </row>
     <row r="117" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B117" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="104">
+      <c r="B117" s="101" t="s">
+        <v>345</v>
+      </c>
+      <c r="C117" s="100">
         <v>1.8240000000000001</v>
       </c>
-      <c r="D117" s="104">
+      <c r="D117" s="100">
         <v>1.792</v>
       </c>
-      <c r="E117" s="104">
+      <c r="E117" s="100">
         <v>1.9359999999999999</v>
       </c>
-      <c r="F117" s="104">
+      <c r="F117" s="100">
         <v>1.5209999999999999</v>
       </c>
-      <c r="G117" s="104">
+      <c r="G117" s="100">
         <v>1.7749999999999999</v>
       </c>
-      <c r="H117" s="104">
+      <c r="H117" s="100">
         <v>2.1179999999999999</v>
       </c>
-      <c r="I117" s="104">
+      <c r="I117" s="100">
         <v>2.472</v>
       </c>
-      <c r="J117" s="104">
+      <c r="J117" s="100">
         <v>1.9850000000000001</v>
       </c>
-      <c r="K117" s="104">
+      <c r="K117" s="100">
         <v>2.99</v>
       </c>
-      <c r="L117" s="104">
+      <c r="L117" s="100">
         <v>3.4390000000000001</v>
       </c>
-      <c r="M117" s="104">
+      <c r="M117" s="100">
         <v>3.879</v>
       </c>
-      <c r="N117" s="104">
+      <c r="N117" s="100">
         <v>3.4620000000000002</v>
       </c>
-      <c r="O117" s="104">
+      <c r="O117" s="100">
         <v>3.4929999999999999</v>
       </c>
-      <c r="P117" s="104">
+      <c r="P117" s="100">
         <v>3.774</v>
       </c>
-      <c r="Q117" s="104">
+      <c r="Q117" s="100">
         <v>3.0430000000000001</v>
       </c>
-      <c r="R117" s="104">
+      <c r="R117" s="100">
         <v>2.8260000000000001</v>
       </c>
-      <c r="S117" s="104">
+      <c r="S117" s="100">
         <v>2.9609999999999999</v>
       </c>
-      <c r="T117" s="104">
+      <c r="T117" s="100">
         <v>3.1019999999999999</v>
       </c>
-      <c r="U117" s="104">
+      <c r="U117" s="100">
         <v>2.9580000000000002</v>
       </c>
-      <c r="V117" s="104">
+      <c r="V117" s="100">
         <v>2.4079999999999999</v>
       </c>
-      <c r="W117" s="104">
+      <c r="W117" s="100">
         <v>2.2549999999999999</v>
       </c>
-      <c r="X117" s="104">
+      <c r="X117" s="100">
         <v>2.1960000000000002</v>
       </c>
-      <c r="Y117" s="104">
+      <c r="Y117" s="100">
         <v>2.4409999999999998</v>
       </c>
-      <c r="Z117" s="104">
+      <c r="Z117" s="100">
         <v>2.5640000000000001</v>
       </c>
-      <c r="AA117" s="104">
+      <c r="AA117" s="100">
         <v>2.7610000000000001</v>
       </c>
-      <c r="AB117" s="104">
+      <c r="AB117" s="100">
         <v>2.69</v>
       </c>
-      <c r="AC117" s="104">
+      <c r="AC117" s="100">
         <v>3.0179999999999998</v>
       </c>
-      <c r="AD117" s="104">
+      <c r="AD117" s="100">
         <v>2.7759999999999998</v>
       </c>
-      <c r="AE117" s="104">
+      <c r="AE117" s="100">
         <v>3.0249999999999999</v>
       </c>
-      <c r="AF117" s="104">
+      <c r="AF117" s="100">
         <v>2.867</v>
       </c>
     </row>
     <row r="118" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B118" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="104">
+      <c r="B118" s="101" t="s">
+        <v>346</v>
+      </c>
+      <c r="C118" s="100">
         <v>1.6319999999999999</v>
       </c>
-      <c r="D118" s="104">
+      <c r="D118" s="100">
         <v>1.716</v>
       </c>
-      <c r="E118" s="104">
+      <c r="E118" s="100">
         <v>1.8069999999999999</v>
       </c>
-      <c r="F118" s="104">
+      <c r="F118" s="100">
         <v>1.397</v>
       </c>
-      <c r="G118" s="104">
+      <c r="G118" s="100">
         <v>1.5609999999999999</v>
       </c>
-      <c r="H118" s="104">
+      <c r="H118" s="100">
         <v>2.008</v>
       </c>
-      <c r="I118" s="104">
+      <c r="I118" s="100">
         <v>2.3780000000000001</v>
       </c>
-      <c r="J118" s="104">
+      <c r="J118" s="100">
         <v>1.8759999999999999</v>
       </c>
-      <c r="K118" s="104">
+      <c r="K118" s="100">
         <v>2.6440000000000001</v>
       </c>
-      <c r="L118" s="104">
+      <c r="L118" s="100">
         <v>3.02</v>
       </c>
-      <c r="M118" s="104">
+      <c r="M118" s="100">
         <v>3.5870000000000002</v>
       </c>
-      <c r="N118" s="104">
+      <c r="N118" s="100">
         <v>3.181</v>
       </c>
-      <c r="O118" s="104">
+      <c r="O118" s="100">
         <v>3.1240000000000001</v>
       </c>
-      <c r="P118" s="104">
+      <c r="P118" s="100">
         <v>3.544</v>
       </c>
-      <c r="Q118" s="104">
+      <c r="Q118" s="100">
         <v>2.5510000000000002</v>
       </c>
-      <c r="R118" s="104">
+      <c r="R118" s="100">
         <v>2.629</v>
       </c>
-      <c r="S118" s="104">
+      <c r="S118" s="100">
         <v>2.669</v>
       </c>
-      <c r="T118" s="104">
+      <c r="T118" s="100">
         <v>2.8439999999999999</v>
       </c>
-      <c r="U118" s="104">
+      <c r="U118" s="100">
         <v>2.653</v>
       </c>
-      <c r="V118" s="104">
+      <c r="V118" s="100">
         <v>2.173</v>
       </c>
-      <c r="W118" s="104">
+      <c r="W118" s="100">
         <v>2.0499999999999998</v>
       </c>
-      <c r="X118" s="104">
+      <c r="X118" s="100">
         <v>1.9790000000000001</v>
       </c>
-      <c r="Y118" s="104">
+      <c r="Y118" s="100">
         <v>2.1419999999999999</v>
       </c>
-      <c r="Z118" s="104">
+      <c r="Z118" s="100">
         <v>2.2879999999999998</v>
       </c>
-      <c r="AA118" s="104">
+      <c r="AA118" s="100">
         <v>2.56</v>
       </c>
-      <c r="AB118" s="104">
+      <c r="AB118" s="100">
         <v>2.5710000000000002</v>
       </c>
-      <c r="AC118" s="104">
+      <c r="AC118" s="100">
         <v>2.8359999999999999</v>
       </c>
-      <c r="AD118" s="104">
+      <c r="AD118" s="100">
         <v>2.5649999999999999</v>
       </c>
-      <c r="AE118" s="104">
+      <c r="AE118" s="100">
         <v>2.6589999999999998</v>
       </c>
-      <c r="AF118" s="104">
+      <c r="AF118" s="100">
         <v>2.6320000000000001</v>
       </c>
     </row>
     <row r="119" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="7" t="s">
-        <v>336</v>
-[...30 lines deleted...]
-      <c r="AF119" s="36"/>
+        <v>333</v>
+      </c>
+      <c r="C119" s="34"/>
+      <c r="D119" s="34"/>
+      <c r="E119" s="34"/>
+      <c r="F119" s="34"/>
+      <c r="G119" s="34"/>
+      <c r="H119" s="34"/>
+      <c r="I119" s="34"/>
+      <c r="J119" s="34"/>
+      <c r="K119" s="34"/>
+      <c r="L119" s="34"/>
+      <c r="M119" s="34"/>
+      <c r="N119" s="34"/>
+      <c r="O119" s="34"/>
+      <c r="P119" s="34"/>
+      <c r="Q119" s="34"/>
+      <c r="R119" s="34"/>
+      <c r="S119" s="34"/>
+      <c r="T119" s="34"/>
+      <c r="U119" s="34"/>
+      <c r="V119" s="34"/>
+      <c r="W119" s="34"/>
+      <c r="X119" s="34"/>
+      <c r="Y119" s="34"/>
+      <c r="Z119" s="34"/>
+      <c r="AA119" s="34"/>
+      <c r="AB119" s="34"/>
+      <c r="AC119" s="34"/>
+      <c r="AD119" s="34"/>
+      <c r="AE119" s="34"/>
+      <c r="AF119" s="34"/>
     </row>
     <row r="120" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B120" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="108">
+      <c r="B120" s="101" t="s">
+        <v>347</v>
+      </c>
+      <c r="C120" s="104">
         <v>498.4</v>
       </c>
-      <c r="D120" s="108">
+      <c r="D120" s="104">
         <v>604.4</v>
       </c>
-      <c r="E120" s="108">
+      <c r="E120" s="104">
         <v>669.2</v>
       </c>
-      <c r="F120" s="108">
+      <c r="F120" s="104">
         <v>841.6</v>
       </c>
-      <c r="G120" s="108">
+      <c r="G120" s="104">
         <v>992.4</v>
       </c>
-      <c r="H120" s="108">
+      <c r="H120" s="104">
         <v>1174.8</v>
       </c>
-      <c r="I120" s="108">
+      <c r="I120" s="104">
         <v>1460.8</v>
       </c>
-      <c r="J120" s="108">
+      <c r="J120" s="104">
         <v>1115.4000000000001</v>
       </c>
-      <c r="K120" s="108">
+      <c r="K120" s="104">
         <v>1634.5</v>
       </c>
-      <c r="L120" s="108">
+      <c r="L120" s="104">
         <v>1671.4</v>
       </c>
-      <c r="M120" s="108">
+      <c r="M120" s="104">
         <v>1641.4</v>
       </c>
-      <c r="N120" s="108">
+      <c r="N120" s="104">
         <v>1632.8</v>
       </c>
-      <c r="O120" s="108">
+      <c r="O120" s="104">
         <v>1644.9</v>
       </c>
-      <c r="P120" s="108">
+      <c r="P120" s="104">
         <v>1727.1</v>
       </c>
-      <c r="Q120" s="108">
+      <c r="Q120" s="104">
         <v>1679.1</v>
       </c>
-      <c r="R120" s="108">
+      <c r="R120" s="104">
         <v>1739.2</v>
       </c>
-      <c r="S120" s="108">
+      <c r="S120" s="104">
         <v>1744.9</v>
       </c>
-      <c r="T120" s="108">
+      <c r="T120" s="104">
         <v>1721.7</v>
       </c>
-      <c r="U120" s="108">
+      <c r="U120" s="104">
         <v>1555.3</v>
       </c>
-      <c r="V120" s="108">
+      <c r="V120" s="104">
         <v>1297.5</v>
       </c>
-      <c r="W120" s="108">
+      <c r="W120" s="104">
         <v>1268.9000000000001</v>
       </c>
-      <c r="X120" s="108">
+      <c r="X120" s="104">
         <v>1279.8</v>
       </c>
-      <c r="Y120" s="108">
+      <c r="Y120" s="104">
         <v>1337.5</v>
       </c>
-      <c r="Z120" s="108">
+      <c r="Z120" s="104">
         <v>1164.4000000000001</v>
       </c>
-      <c r="AA120" s="108">
+      <c r="AA120" s="104">
         <v>1277.0999999999999</v>
       </c>
-      <c r="AB120" s="108">
+      <c r="AB120" s="104">
         <v>1303.5</v>
       </c>
-      <c r="AC120" s="108">
+      <c r="AC120" s="104">
         <v>1269.3</v>
       </c>
-      <c r="AD120" s="108">
+      <c r="AD120" s="104">
         <v>1254</v>
       </c>
-      <c r="AE120" s="108">
+      <c r="AE120" s="104">
         <v>1212.7</v>
       </c>
-      <c r="AF120" s="108">
+      <c r="AF120" s="104">
         <v>1242.0999999999999</v>
       </c>
     </row>
     <row r="121" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B121" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="108">
+      <c r="B121" s="101" t="s">
+        <v>348</v>
+      </c>
+      <c r="C121" s="104">
         <v>202</v>
       </c>
-      <c r="D121" s="108">
+      <c r="D121" s="104">
         <v>292.7</v>
       </c>
-      <c r="E121" s="108">
+      <c r="E121" s="104">
         <v>334.3</v>
       </c>
-      <c r="F121" s="108">
+      <c r="F121" s="104">
         <v>404</v>
       </c>
-      <c r="G121" s="108">
+      <c r="G121" s="104">
         <v>428.3</v>
       </c>
-      <c r="H121" s="108">
+      <c r="H121" s="104">
         <v>453.5</v>
       </c>
-      <c r="I121" s="108">
+      <c r="I121" s="104">
         <v>513.29999999999995</v>
       </c>
-      <c r="J121" s="108">
+      <c r="J121" s="104">
         <v>451</v>
       </c>
-      <c r="K121" s="108">
+      <c r="K121" s="104">
         <v>553.20000000000005</v>
       </c>
-      <c r="L121" s="108">
+      <c r="L121" s="104">
         <v>740</v>
       </c>
-      <c r="M121" s="108">
+      <c r="M121" s="104">
         <v>944.6</v>
       </c>
-      <c r="N121" s="108">
+      <c r="N121" s="104">
         <v>1160</v>
       </c>
-      <c r="O121" s="108">
+      <c r="O121" s="104">
         <v>837.3</v>
       </c>
-      <c r="P121" s="108">
+      <c r="P121" s="104">
         <v>1126</v>
       </c>
-      <c r="Q121" s="108">
+      <c r="Q121" s="104">
         <v>1113.2</v>
       </c>
-      <c r="R121" s="108">
+      <c r="R121" s="104">
         <v>1127.5999999999999</v>
       </c>
-      <c r="S121" s="108">
+      <c r="S121" s="104">
         <v>1096.7</v>
       </c>
-      <c r="T121" s="108">
+      <c r="T121" s="104">
         <v>1115.5999999999999</v>
       </c>
-      <c r="U121" s="108">
+      <c r="U121" s="104">
         <v>1042.9000000000001</v>
       </c>
-      <c r="V121" s="108">
+      <c r="V121" s="104">
         <v>901.8</v>
       </c>
-      <c r="W121" s="108">
+      <c r="W121" s="104">
         <v>755.3</v>
       </c>
-      <c r="X121" s="108">
+      <c r="X121" s="104">
         <v>683.7</v>
       </c>
-      <c r="Y121" s="108">
+      <c r="Y121" s="104">
         <v>837.9</v>
       </c>
-      <c r="Z121" s="108">
+      <c r="Z121" s="104">
         <v>633.5</v>
       </c>
-      <c r="AA121" s="108">
+      <c r="AA121" s="104">
         <v>647.29999999999995</v>
       </c>
-      <c r="AB121" s="108">
+      <c r="AB121" s="104">
         <v>699</v>
       </c>
-      <c r="AC121" s="108">
+      <c r="AC121" s="104">
         <v>736.1</v>
       </c>
-      <c r="AD121" s="108">
+      <c r="AD121" s="104">
         <v>678.9</v>
       </c>
-      <c r="AE121" s="108">
+      <c r="AE121" s="104">
         <v>742.7</v>
       </c>
-      <c r="AF121" s="108">
+      <c r="AF121" s="104">
         <v>753.5</v>
       </c>
     </row>
     <row r="122" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B122" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="108">
+      <c r="B122" s="101" t="s">
+        <v>349</v>
+      </c>
+      <c r="C122" s="104">
         <v>59.6</v>
       </c>
-      <c r="D122" s="108">
+      <c r="D122" s="104">
         <v>81.099999999999994</v>
       </c>
-      <c r="E122" s="108">
+      <c r="E122" s="104">
         <v>85.3</v>
       </c>
-      <c r="F122" s="108">
+      <c r="F122" s="104">
         <v>107</v>
       </c>
-      <c r="G122" s="108">
+      <c r="G122" s="104">
         <v>103.4</v>
       </c>
-      <c r="H122" s="108">
+      <c r="H122" s="104">
         <v>114.2</v>
       </c>
-      <c r="I122" s="108">
+      <c r="I122" s="104">
         <v>160.5</v>
       </c>
-      <c r="J122" s="108">
+      <c r="J122" s="104">
         <v>121.5</v>
       </c>
-      <c r="K122" s="108">
+      <c r="K122" s="104">
         <v>166</v>
       </c>
-      <c r="L122" s="108">
+      <c r="L122" s="104">
         <v>173.7</v>
       </c>
-      <c r="M122" s="108">
+      <c r="M122" s="104">
         <v>172.4</v>
       </c>
-      <c r="N122" s="108">
+      <c r="N122" s="104">
         <v>202.6</v>
       </c>
-      <c r="O122" s="108">
+      <c r="O122" s="104">
         <v>178.1</v>
       </c>
-      <c r="P122" s="108">
+      <c r="P122" s="104">
         <v>356.2</v>
       </c>
-      <c r="Q122" s="108">
+      <c r="Q122" s="104">
         <v>363.5</v>
       </c>
-      <c r="R122" s="108">
+      <c r="R122" s="104">
         <v>360.9</v>
       </c>
-      <c r="S122" s="108">
+      <c r="S122" s="104">
         <v>340.5</v>
       </c>
-      <c r="T122" s="108">
+      <c r="T122" s="104">
         <v>356.2</v>
       </c>
-      <c r="U122" s="108">
+      <c r="U122" s="104">
         <v>329.9</v>
       </c>
-      <c r="V122" s="108">
+      <c r="V122" s="104">
         <v>289</v>
       </c>
-      <c r="W122" s="108">
+      <c r="W122" s="104">
         <v>278.3</v>
       </c>
-      <c r="X122" s="108">
+      <c r="X122" s="104">
         <v>256.2</v>
       </c>
-      <c r="Y122" s="108">
+      <c r="Y122" s="104">
         <v>288.89999999999998</v>
       </c>
-      <c r="Z122" s="108">
+      <c r="Z122" s="104">
         <v>239.9</v>
       </c>
-      <c r="AA122" s="108">
+      <c r="AA122" s="104">
         <v>235</v>
       </c>
-      <c r="AB122" s="108">
+      <c r="AB122" s="104">
         <v>251.4</v>
       </c>
-      <c r="AC122" s="108">
+      <c r="AC122" s="104">
         <v>277.39999999999998</v>
       </c>
-      <c r="AD122" s="108">
+      <c r="AD122" s="104">
         <v>249.8</v>
       </c>
-      <c r="AE122" s="108">
+      <c r="AE122" s="104">
         <v>265.8</v>
       </c>
-      <c r="AF122" s="108">
+      <c r="AF122" s="104">
         <v>270.8</v>
       </c>
     </row>
     <row r="123" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B123" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="108">
+      <c r="B123" s="101" t="s">
+        <v>350</v>
+      </c>
+      <c r="C123" s="104">
         <v>1294.7</v>
       </c>
-      <c r="D123" s="108">
+      <c r="D123" s="104">
         <v>1687</v>
       </c>
-      <c r="E123" s="108">
+      <c r="E123" s="104">
         <v>1599.8</v>
       </c>
-      <c r="F123" s="108">
+      <c r="F123" s="104">
         <v>2131.4</v>
       </c>
-      <c r="G123" s="108">
+      <c r="G123" s="104">
         <v>2636.2</v>
       </c>
-      <c r="H123" s="108">
+      <c r="H123" s="104">
         <v>4417.8</v>
       </c>
-      <c r="I123" s="108">
+      <c r="I123" s="104">
         <v>4473.1000000000004</v>
       </c>
-      <c r="J123" s="108">
+      <c r="J123" s="104">
         <v>3461.4</v>
       </c>
-      <c r="K123" s="108">
+      <c r="K123" s="104">
         <v>5022.1000000000004</v>
       </c>
-      <c r="L123" s="108">
+      <c r="L123" s="104">
         <v>5397</v>
       </c>
-      <c r="M123" s="108">
+      <c r="M123" s="104">
         <v>6009.5</v>
       </c>
-      <c r="N123" s="108">
+      <c r="N123" s="104">
         <v>6154.4</v>
       </c>
-      <c r="O123" s="108">
+      <c r="O123" s="104">
         <v>5655</v>
       </c>
-      <c r="P123" s="108">
+      <c r="P123" s="104">
         <v>6774.4</v>
       </c>
-      <c r="Q123" s="108">
+      <c r="Q123" s="104">
         <v>6472.7</v>
       </c>
-      <c r="R123" s="108">
+      <c r="R123" s="104">
         <v>5565.8</v>
       </c>
-      <c r="S123" s="108">
+      <c r="S123" s="104">
         <v>5160.8</v>
       </c>
-      <c r="T123" s="108">
+      <c r="T123" s="104">
         <v>5927.7</v>
       </c>
-      <c r="U123" s="108">
+      <c r="U123" s="104">
         <v>3947</v>
       </c>
-      <c r="V123" s="108">
+      <c r="V123" s="104">
         <v>3693</v>
       </c>
-      <c r="W123" s="108">
+      <c r="W123" s="104">
         <v>3901</v>
       </c>
-      <c r="X123" s="108">
+      <c r="X123" s="104">
         <v>3475.3</v>
       </c>
-      <c r="Y123" s="108">
+      <c r="Y123" s="104">
         <v>3737.1</v>
       </c>
-      <c r="Z123" s="108">
+      <c r="Z123" s="104">
         <v>3625.3</v>
       </c>
-      <c r="AA123" s="108">
+      <c r="AA123" s="104">
         <v>4010.4</v>
       </c>
-      <c r="AB123" s="108">
+      <c r="AB123" s="104">
         <v>4516.6000000000004</v>
       </c>
-      <c r="AC123" s="108">
+      <c r="AC123" s="104">
         <v>4778.6000000000004</v>
       </c>
-      <c r="AD123" s="108">
+      <c r="AD123" s="104">
         <v>4248</v>
       </c>
-      <c r="AE123" s="108">
+      <c r="AE123" s="104">
         <v>4902.8999999999996</v>
       </c>
-      <c r="AF123" s="108">
+      <c r="AF123" s="104">
         <v>5074.6000000000004</v>
       </c>
     </row>
     <row r="124" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="7" t="s">
-        <v>354</v>
-[...55 lines deleted...]
-      <c r="U124" s="109">
+        <v>351</v>
+      </c>
+      <c r="C124" s="105">
+        <v>0</v>
+      </c>
+      <c r="D124" s="105">
+        <v>0</v>
+      </c>
+      <c r="E124" s="105">
+        <v>0</v>
+      </c>
+      <c r="F124" s="105">
+        <v>0</v>
+      </c>
+      <c r="G124" s="105">
+        <v>0</v>
+      </c>
+      <c r="H124" s="105">
+        <v>0</v>
+      </c>
+      <c r="I124" s="105">
+        <v>0</v>
+      </c>
+      <c r="J124" s="105">
+        <v>0</v>
+      </c>
+      <c r="K124" s="105">
+        <v>0</v>
+      </c>
+      <c r="L124" s="105">
+        <v>0</v>
+      </c>
+      <c r="M124" s="105">
+        <v>0</v>
+      </c>
+      <c r="N124" s="105">
+        <v>0</v>
+      </c>
+      <c r="O124" s="105">
+        <v>0</v>
+      </c>
+      <c r="P124" s="105">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="105">
+        <v>0</v>
+      </c>
+      <c r="R124" s="105">
+        <v>0</v>
+      </c>
+      <c r="S124" s="105">
+        <v>0</v>
+      </c>
+      <c r="T124" s="105">
+        <v>0</v>
+      </c>
+      <c r="U124" s="105">
         <v>113.4</v>
       </c>
-      <c r="V124" s="109">
+      <c r="V124" s="105">
         <v>128</v>
       </c>
-      <c r="W124" s="109">
+      <c r="W124" s="105">
         <v>114.1</v>
       </c>
-      <c r="X124" s="109">
+      <c r="X124" s="105">
         <v>105.6</v>
       </c>
-      <c r="Y124" s="109">
+      <c r="Y124" s="105">
         <v>115.3</v>
       </c>
-      <c r="Z124" s="109">
+      <c r="Z124" s="105">
         <v>89</v>
       </c>
-      <c r="AA124" s="109">
+      <c r="AA124" s="105">
         <v>75.7</v>
       </c>
-      <c r="AB124" s="109">
+      <c r="AB124" s="105">
         <v>80.5</v>
       </c>
-      <c r="AC124" s="109">
+      <c r="AC124" s="105">
         <v>74.2</v>
       </c>
-      <c r="AD124" s="109">
+      <c r="AD124" s="105">
         <v>79.3</v>
       </c>
-      <c r="AE124" s="109">
+      <c r="AE124" s="105">
         <v>63.2</v>
       </c>
-      <c r="AF124" s="109">
+      <c r="AF124" s="105">
         <v>51.4</v>
       </c>
     </row>
     <row r="125" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="7" t="s">
-        <v>355</v>
-[...4 lines deleted...]
-      <c r="D125" s="109">
+        <v>352</v>
+      </c>
+      <c r="C125" s="105">
+        <v>0</v>
+      </c>
+      <c r="D125" s="105">
         <v>242.9</v>
       </c>
-      <c r="E125" s="109">
+      <c r="E125" s="105">
         <v>219.6</v>
       </c>
-      <c r="F125" s="109">
+      <c r="F125" s="105">
         <v>191.8</v>
       </c>
-      <c r="G125" s="109">
+      <c r="G125" s="105">
         <v>209.1</v>
       </c>
-      <c r="H125" s="109">
+      <c r="H125" s="105">
         <v>239.8</v>
       </c>
-      <c r="I125" s="109">
+      <c r="I125" s="105">
         <v>156.19999999999999</v>
       </c>
-      <c r="J125" s="109">
+      <c r="J125" s="105">
         <v>198.5</v>
       </c>
-      <c r="K125" s="109">
+      <c r="K125" s="105">
         <v>186.3</v>
       </c>
-      <c r="L125" s="109">
+      <c r="L125" s="105">
         <v>448.7</v>
       </c>
-      <c r="M125" s="109">
+      <c r="M125" s="105">
         <v>294</v>
       </c>
-      <c r="N125" s="109">
+      <c r="N125" s="105">
         <v>191.7</v>
       </c>
-      <c r="O125" s="109">
+      <c r="O125" s="105">
         <v>272.60000000000002</v>
       </c>
-      <c r="P125" s="109">
+      <c r="P125" s="105">
         <v>232.8</v>
       </c>
-      <c r="Q125" s="109">
+      <c r="Q125" s="105">
         <v>165.6</v>
       </c>
-      <c r="R125" s="109">
+      <c r="R125" s="105">
         <v>286.2</v>
       </c>
-      <c r="S125" s="109">
+      <c r="S125" s="105">
         <v>218.4</v>
       </c>
-      <c r="T125" s="109">
+      <c r="T125" s="105">
         <v>230.7</v>
       </c>
-      <c r="U125" s="109">
+      <c r="U125" s="105">
         <v>202.6</v>
       </c>
-      <c r="V125" s="109">
+      <c r="V125" s="105">
         <v>177.2</v>
       </c>
-      <c r="W125" s="109">
+      <c r="W125" s="105">
         <v>161</v>
       </c>
-      <c r="X125" s="109">
+      <c r="X125" s="105">
         <v>150.80000000000001</v>
       </c>
-      <c r="Y125" s="109">
+      <c r="Y125" s="105">
         <v>170.2</v>
       </c>
-      <c r="Z125" s="109">
+      <c r="Z125" s="105">
         <v>147.1</v>
       </c>
-      <c r="AA125" s="109">
+      <c r="AA125" s="105">
         <v>158.69999999999999</v>
       </c>
-      <c r="AB125" s="109">
+      <c r="AB125" s="105">
         <v>157.80000000000001</v>
       </c>
-      <c r="AC125" s="109">
+      <c r="AC125" s="105">
         <v>128.69999999999999</v>
       </c>
-      <c r="AD125" s="109">
+      <c r="AD125" s="105">
         <v>146.30000000000001</v>
       </c>
-      <c r="AE125" s="109">
+      <c r="AE125" s="105">
         <v>121.2</v>
       </c>
-      <c r="AF125" s="109">
+      <c r="AF125" s="105">
         <v>122.3</v>
       </c>
     </row>
     <row r="126" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="7" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="C126" s="109">
+        <v>353</v>
+      </c>
+      <c r="C126" s="105">
         <v>17.7</v>
       </c>
-      <c r="D126" s="109">
+      <c r="D126" s="105">
         <v>18.3</v>
       </c>
-      <c r="E126" s="109">
+      <c r="E126" s="105">
         <v>22.5</v>
       </c>
-      <c r="F126" s="109">
+      <c r="F126" s="105">
         <v>24</v>
       </c>
-      <c r="G126" s="109">
+      <c r="G126" s="105">
         <v>24.2</v>
       </c>
-      <c r="H126" s="109">
+      <c r="H126" s="105">
         <v>28.8</v>
       </c>
-      <c r="I126" s="109">
+      <c r="I126" s="105">
         <v>31.6</v>
       </c>
-      <c r="J126" s="109">
+      <c r="J126" s="105">
         <v>27.2</v>
       </c>
-      <c r="K126" s="109">
+      <c r="K126" s="105">
         <v>40.700000000000003</v>
       </c>
-      <c r="L126" s="109">
+      <c r="L126" s="105">
         <v>47.4</v>
       </c>
-      <c r="M126" s="109">
+      <c r="M126" s="105">
         <v>51.4</v>
       </c>
-      <c r="N126" s="109">
+      <c r="N126" s="105">
         <v>56</v>
       </c>
-      <c r="O126" s="109">
+      <c r="O126" s="105">
         <v>49</v>
       </c>
-      <c r="P126" s="109">
+      <c r="P126" s="105">
         <v>55.9</v>
       </c>
-      <c r="Q126" s="109">
+      <c r="Q126" s="105">
         <v>56.3</v>
       </c>
-      <c r="R126" s="109">
+      <c r="R126" s="105">
         <v>60.9</v>
       </c>
-      <c r="S126" s="109">
+      <c r="S126" s="105">
         <v>64</v>
       </c>
-      <c r="T126" s="109">
+      <c r="T126" s="105">
         <v>59.4</v>
       </c>
-      <c r="U126" s="109">
+      <c r="U126" s="105">
         <v>62.6</v>
       </c>
-      <c r="V126" s="109">
+      <c r="V126" s="105">
         <v>57</v>
       </c>
-      <c r="W126" s="109">
+      <c r="W126" s="105">
         <v>53.7</v>
       </c>
-      <c r="X126" s="109">
+      <c r="X126" s="105">
         <v>53.1</v>
       </c>
-      <c r="Y126" s="109">
+      <c r="Y126" s="105">
         <v>56.3</v>
       </c>
-      <c r="Z126" s="109">
+      <c r="Z126" s="105">
         <v>46</v>
       </c>
-      <c r="AA126" s="109">
+      <c r="AA126" s="105">
         <v>41.3</v>
       </c>
-      <c r="AB126" s="109">
+      <c r="AB126" s="105">
         <v>44.2</v>
       </c>
-      <c r="AC126" s="109">
+      <c r="AC126" s="105">
         <v>48.5</v>
       </c>
-      <c r="AD126" s="109">
+      <c r="AD126" s="105">
         <v>44.6</v>
       </c>
-      <c r="AE126" s="109">
+      <c r="AE126" s="105">
         <v>46.2</v>
       </c>
-      <c r="AF126" s="109">
+      <c r="AF126" s="105">
         <v>43.9</v>
       </c>
     </row>
     <row r="127" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="7" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="C127" s="109">
+        <v>354</v>
+      </c>
+      <c r="C127" s="105">
         <v>40.4</v>
       </c>
-      <c r="D127" s="109">
+      <c r="D127" s="105">
         <v>43.3</v>
       </c>
-      <c r="E127" s="109">
+      <c r="E127" s="105">
         <v>48.8</v>
       </c>
-      <c r="F127" s="109">
+      <c r="F127" s="105">
         <v>56.3</v>
       </c>
-      <c r="G127" s="109">
+      <c r="G127" s="105">
         <v>56.7</v>
       </c>
-      <c r="H127" s="109">
+      <c r="H127" s="105">
         <v>60.9</v>
       </c>
-      <c r="I127" s="109">
+      <c r="I127" s="105">
         <v>65.2</v>
       </c>
-      <c r="J127" s="109">
+      <c r="J127" s="105">
         <v>59.9</v>
       </c>
-      <c r="K127" s="109">
+      <c r="K127" s="105">
         <v>69.5</v>
       </c>
-      <c r="L127" s="109">
+      <c r="L127" s="105">
         <v>68.900000000000006</v>
       </c>
-      <c r="M127" s="109">
+      <c r="M127" s="105">
         <v>70</v>
       </c>
-      <c r="N127" s="109">
+      <c r="N127" s="105">
         <v>79.7</v>
       </c>
-      <c r="O127" s="109">
+      <c r="O127" s="105">
         <v>72.2</v>
       </c>
-      <c r="P127" s="109">
+      <c r="P127" s="105">
         <v>89.9</v>
       </c>
-      <c r="Q127" s="109">
+      <c r="Q127" s="105">
         <v>87.4</v>
       </c>
-      <c r="R127" s="109">
+      <c r="R127" s="105">
         <v>92.7</v>
       </c>
-      <c r="S127" s="109">
+      <c r="S127" s="105">
         <v>101.9</v>
       </c>
-      <c r="T127" s="109">
+      <c r="T127" s="105">
         <v>93.1</v>
       </c>
-      <c r="U127" s="109">
+      <c r="U127" s="105">
         <v>96.3</v>
       </c>
-      <c r="V127" s="109">
+      <c r="V127" s="105">
         <v>98.1</v>
       </c>
-      <c r="W127" s="109">
+      <c r="W127" s="105">
         <v>105.4</v>
       </c>
-      <c r="X127" s="109">
+      <c r="X127" s="105">
         <v>111.7</v>
       </c>
-      <c r="Y127" s="109">
+      <c r="Y127" s="105">
         <v>103.2</v>
       </c>
-      <c r="Z127" s="109">
+      <c r="Z127" s="105">
         <v>105.8</v>
       </c>
-      <c r="AA127" s="109">
+      <c r="AA127" s="105">
         <v>109</v>
       </c>
-      <c r="AB127" s="109">
+      <c r="AB127" s="105">
         <v>107.9</v>
       </c>
-      <c r="AC127" s="109">
+      <c r="AC127" s="105">
         <v>120</v>
       </c>
-      <c r="AD127" s="109">
+      <c r="AD127" s="105">
         <v>110.9</v>
       </c>
-      <c r="AE127" s="109">
+      <c r="AE127" s="105">
         <v>117.3</v>
       </c>
-      <c r="AF127" s="109">
+      <c r="AF127" s="105">
         <v>114.2</v>
       </c>
     </row>
     <row r="128" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="7" t="s">
-        <v>358</v>
-[...10 lines deleted...]
-      <c r="F128" s="109">
+        <v>355</v>
+      </c>
+      <c r="C128" s="105">
+        <v>0</v>
+      </c>
+      <c r="D128" s="105">
+        <v>0</v>
+      </c>
+      <c r="E128" s="105">
+        <v>0</v>
+      </c>
+      <c r="F128" s="105">
         <v>35</v>
       </c>
-      <c r="G128" s="109">
+      <c r="G128" s="105">
         <v>30.1</v>
       </c>
-      <c r="H128" s="109">
-[...5 lines deleted...]
-      <c r="J128" s="109">
+      <c r="H128" s="105">
+        <v>0</v>
+      </c>
+      <c r="I128" s="105">
+        <v>0</v>
+      </c>
+      <c r="J128" s="105">
         <v>32.5</v>
       </c>
-      <c r="K128" s="109">
+      <c r="K128" s="105">
         <v>79.599999999999994</v>
       </c>
-      <c r="L128" s="109">
+      <c r="L128" s="105">
         <v>81.099999999999994</v>
       </c>
-      <c r="M128" s="109">
+      <c r="M128" s="105">
         <v>76</v>
       </c>
-      <c r="N128" s="109">
+      <c r="N128" s="105">
         <v>75.3</v>
       </c>
-      <c r="O128" s="109">
+      <c r="O128" s="105">
         <v>78</v>
       </c>
-      <c r="P128" s="109">
+      <c r="P128" s="105">
         <v>76.900000000000006</v>
       </c>
-      <c r="Q128" s="109">
+      <c r="Q128" s="105">
         <v>67.5</v>
       </c>
-      <c r="R128" s="109">
+      <c r="R128" s="105">
         <v>71.5</v>
       </c>
-      <c r="S128" s="109">
+      <c r="S128" s="105">
         <v>67.8</v>
       </c>
-      <c r="T128" s="109">
+      <c r="T128" s="105">
         <v>70.900000000000006</v>
       </c>
-      <c r="U128" s="109">
+      <c r="U128" s="105">
         <v>49.5</v>
       </c>
-      <c r="V128" s="109">
+      <c r="V128" s="105">
         <v>39.799999999999997</v>
       </c>
-      <c r="W128" s="109">
+      <c r="W128" s="105">
         <v>40.299999999999997</v>
       </c>
-      <c r="X128" s="109">
+      <c r="X128" s="105">
         <v>44.5</v>
       </c>
-      <c r="Y128" s="109">
+      <c r="Y128" s="105">
         <v>43.5</v>
       </c>
-      <c r="Z128" s="109">
+      <c r="Z128" s="105">
         <v>41.2</v>
       </c>
-      <c r="AA128" s="109">
+      <c r="AA128" s="105">
         <v>41.2</v>
       </c>
-      <c r="AB128" s="109">
+      <c r="AB128" s="105">
         <v>53.8</v>
       </c>
-      <c r="AC128" s="109">
+      <c r="AC128" s="105">
         <v>60.1</v>
       </c>
-      <c r="AD128" s="109">
+      <c r="AD128" s="105">
         <v>43.2</v>
       </c>
-      <c r="AE128" s="109">
+      <c r="AE128" s="105">
         <v>44.8</v>
       </c>
-      <c r="AF128" s="109">
+      <c r="AF128" s="105">
         <v>43.4</v>
       </c>
     </row>
     <row r="129" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="7" t="s">
-        <v>359</v>
-[...7 lines deleted...]
-      <c r="E129" s="109">
+        <v>356</v>
+      </c>
+      <c r="C129" s="105">
+        <v>0</v>
+      </c>
+      <c r="D129" s="105">
+        <v>0</v>
+      </c>
+      <c r="E129" s="105">
         <v>26.2</v>
       </c>
-      <c r="F129" s="109">
+      <c r="F129" s="105">
         <v>25.9</v>
       </c>
-      <c r="G129" s="109">
+      <c r="G129" s="105">
         <v>24.3</v>
       </c>
-      <c r="H129" s="109">
-[...5 lines deleted...]
-      <c r="J129" s="109">
+      <c r="H129" s="105">
+        <v>0</v>
+      </c>
+      <c r="I129" s="105">
+        <v>0</v>
+      </c>
+      <c r="J129" s="105">
         <v>25.2</v>
       </c>
-      <c r="K129" s="109">
+      <c r="K129" s="105">
         <v>74.599999999999994</v>
       </c>
-      <c r="L129" s="109">
+      <c r="L129" s="105">
         <v>71.599999999999994</v>
       </c>
-      <c r="M129" s="109">
+      <c r="M129" s="105">
         <v>69.8</v>
       </c>
-      <c r="N129" s="109">
+      <c r="N129" s="105">
         <v>70.900000000000006</v>
       </c>
-      <c r="O129" s="109">
+      <c r="O129" s="105">
         <v>71.2</v>
       </c>
-      <c r="P129" s="109">
+      <c r="P129" s="105">
         <v>73.5</v>
       </c>
-      <c r="Q129" s="109">
+      <c r="Q129" s="105">
         <v>63</v>
       </c>
-      <c r="R129" s="109">
+      <c r="R129" s="105">
         <v>62.4</v>
       </c>
-      <c r="S129" s="109">
+      <c r="S129" s="105">
         <v>62.7</v>
       </c>
-      <c r="T129" s="109">
+      <c r="T129" s="105">
         <v>65.5</v>
       </c>
-      <c r="U129" s="109">
+      <c r="U129" s="105">
         <v>37.4</v>
       </c>
-      <c r="V129" s="109">
+      <c r="V129" s="105">
         <v>32</v>
       </c>
-      <c r="W129" s="109">
+      <c r="W129" s="105">
         <v>34.700000000000003</v>
       </c>
-      <c r="X129" s="109">
+      <c r="X129" s="105">
         <v>37.799999999999997</v>
       </c>
-      <c r="Y129" s="109">
+      <c r="Y129" s="105">
         <v>34.299999999999997</v>
       </c>
-      <c r="Z129" s="109">
+      <c r="Z129" s="105">
         <v>34.9</v>
       </c>
-      <c r="AA129" s="109">
+      <c r="AA129" s="105">
         <v>35.700000000000003</v>
       </c>
-      <c r="AB129" s="109">
+      <c r="AB129" s="105">
         <v>50.6</v>
       </c>
-      <c r="AC129" s="109">
+      <c r="AC129" s="105">
         <v>52.2</v>
       </c>
-      <c r="AD129" s="109">
+      <c r="AD129" s="105">
         <v>39.5</v>
       </c>
-      <c r="AE129" s="109">
+      <c r="AE129" s="105">
         <v>37.799999999999997</v>
       </c>
-      <c r="AF129" s="109">
+      <c r="AF129" s="105">
         <v>38.6</v>
       </c>
     </row>
     <row r="130" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="C130" s="77"/>
-[...28 lines deleted...]
-      <c r="AF130" s="111"/>
+      <c r="C130" s="73"/>
+      <c r="D130" s="90"/>
+      <c r="E130" s="90"/>
+      <c r="F130" s="90"/>
+      <c r="G130" s="90"/>
+      <c r="H130" s="106"/>
+      <c r="I130" s="107"/>
+      <c r="J130" s="107"/>
+      <c r="K130" s="107"/>
+      <c r="L130" s="107"/>
+      <c r="M130" s="107"/>
+      <c r="N130" s="107"/>
+      <c r="O130" s="107"/>
+      <c r="P130" s="107"/>
+      <c r="Q130" s="107"/>
+      <c r="R130" s="107"/>
+      <c r="S130" s="107"/>
+      <c r="T130" s="107"/>
+      <c r="U130" s="107"/>
+      <c r="V130" s="107"/>
+      <c r="W130" s="107"/>
+      <c r="X130" s="107"/>
+      <c r="Y130" s="107"/>
+      <c r="Z130" s="107"/>
+      <c r="AA130" s="107"/>
+      <c r="AB130" s="107"/>
+      <c r="AC130" s="107"/>
+      <c r="AD130" s="107"/>
+      <c r="AE130" s="107"/>
+      <c r="AF130" s="107"/>
     </row>
     <row r="131" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="11" t="s">
-        <v>360</v>
-[...30 lines deleted...]
-      <c r="AF131" s="78"/>
+        <v>357</v>
+      </c>
+      <c r="C131" s="74"/>
+      <c r="D131" s="74"/>
+      <c r="E131" s="74"/>
+      <c r="F131" s="74"/>
+      <c r="G131" s="74"/>
+      <c r="H131" s="74"/>
+      <c r="I131" s="74"/>
+      <c r="J131" s="74"/>
+      <c r="K131" s="74"/>
+      <c r="L131" s="74"/>
+      <c r="M131" s="74"/>
+      <c r="N131" s="74"/>
+      <c r="O131" s="74"/>
+      <c r="P131" s="74"/>
+      <c r="Q131" s="74"/>
+      <c r="R131" s="74"/>
+      <c r="S131" s="74"/>
+      <c r="T131" s="74"/>
+      <c r="U131" s="74"/>
+      <c r="V131" s="74"/>
+      <c r="W131" s="74"/>
+      <c r="X131" s="74"/>
+      <c r="Y131" s="74"/>
+      <c r="Z131" s="74"/>
+      <c r="AA131" s="74"/>
+      <c r="AB131" s="74"/>
+      <c r="AC131" s="74"/>
+      <c r="AD131" s="74"/>
+      <c r="AE131" s="74"/>
+      <c r="AF131" s="74"/>
     </row>
     <row r="132" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B132" s="95" t="s">
+      <c r="B132" s="91" t="s">
         <v>103</v>
       </c>
-      <c r="C132" s="96">
+      <c r="C132" s="92">
         <v>78219</v>
       </c>
-      <c r="D132" s="96">
+      <c r="D132" s="92">
         <v>212614</v>
       </c>
-      <c r="E132" s="96">
+      <c r="E132" s="92">
         <v>480522</v>
       </c>
-      <c r="F132" s="96">
+      <c r="F132" s="92">
         <v>170731</v>
       </c>
-      <c r="G132" s="96">
+      <c r="G132" s="92">
         <v>244134</v>
       </c>
-      <c r="H132" s="96">
+      <c r="H132" s="92">
         <v>325091</v>
       </c>
-      <c r="I132" s="96">
+      <c r="I132" s="92">
         <v>420123</v>
       </c>
-      <c r="J132" s="96">
+      <c r="J132" s="92">
         <v>1160080</v>
       </c>
-      <c r="K132" s="96">
+      <c r="K132" s="92">
         <v>526202</v>
       </c>
-      <c r="L132" s="96">
+      <c r="L132" s="92">
         <v>616978</v>
       </c>
-      <c r="M132" s="96">
+      <c r="M132" s="92">
         <v>852664</v>
       </c>
-      <c r="N132" s="96">
+      <c r="N132" s="92">
         <v>625923</v>
       </c>
-      <c r="O132" s="96">
+      <c r="O132" s="92">
         <v>2621767</v>
       </c>
-      <c r="P132" s="96">
+      <c r="P132" s="92">
         <v>675997</v>
       </c>
-      <c r="Q132" s="96">
+      <c r="Q132" s="92">
         <v>707434</v>
       </c>
-      <c r="R132" s="96">
+      <c r="R132" s="92">
         <v>519503</v>
       </c>
-      <c r="S132" s="96">
+      <c r="S132" s="92">
         <v>489164</v>
       </c>
-      <c r="T132" s="96">
+      <c r="T132" s="92">
         <v>2392097</v>
       </c>
-      <c r="U132" s="96">
+      <c r="U132" s="92">
         <v>377102</v>
       </c>
-      <c r="V132" s="96">
+      <c r="V132" s="92">
         <v>218761</v>
       </c>
-      <c r="W132" s="96">
+      <c r="W132" s="92">
         <v>174637</v>
       </c>
-      <c r="X132" s="96">
+      <c r="X132" s="92">
         <v>75692</v>
       </c>
-      <c r="Y132" s="96">
+      <c r="Y132" s="92">
         <v>846192</v>
       </c>
-      <c r="Z132" s="96">
+      <c r="Z132" s="92">
         <v>398900</v>
       </c>
-      <c r="AA132" s="96">
+      <c r="AA132" s="92">
         <v>752428</v>
       </c>
-      <c r="AB132" s="96">
+      <c r="AB132" s="92">
         <v>740156</v>
       </c>
-      <c r="AC132" s="112">
+      <c r="AC132" s="108">
         <v>807516</v>
       </c>
-      <c r="AD132" s="112">
+      <c r="AD132" s="108">
         <v>2699000</v>
       </c>
-      <c r="AE132" s="112">
+      <c r="AE132" s="108">
         <v>643870</v>
       </c>
-      <c r="AF132" s="112">
+      <c r="AF132" s="108">
         <v>957081</v>
       </c>
     </row>
     <row r="133" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="C133" s="104">
+        <v>358</v>
+      </c>
+      <c r="C133" s="100">
         <v>0.56699999999999995</v>
       </c>
-      <c r="D133" s="104">
+      <c r="D133" s="100">
         <v>0.82399999999999995</v>
       </c>
-      <c r="E133" s="104">
+      <c r="E133" s="100">
         <v>0.93</v>
       </c>
-      <c r="F133" s="104">
+      <c r="F133" s="100">
         <v>0.64900000000000002</v>
       </c>
-      <c r="G133" s="104">
+      <c r="G133" s="100">
         <v>0.99199999999999999</v>
       </c>
-      <c r="H133" s="104">
+      <c r="H133" s="100">
         <v>1.115</v>
       </c>
-      <c r="I133" s="104">
+      <c r="I133" s="100">
         <v>1.3660000000000001</v>
       </c>
-      <c r="J133" s="104">
+      <c r="J133" s="100">
         <v>1.0469999999999999</v>
       </c>
-      <c r="K133" s="104">
+      <c r="K133" s="100">
         <v>1.657</v>
       </c>
-      <c r="L133" s="104">
+      <c r="L133" s="100">
         <v>1.8979999999999999</v>
       </c>
-      <c r="M133" s="104">
+      <c r="M133" s="100">
         <v>2.101</v>
       </c>
-      <c r="N133" s="104">
+      <c r="N133" s="100">
         <v>1.704</v>
       </c>
-      <c r="O133" s="104">
+      <c r="O133" s="100">
         <v>1.8520000000000001</v>
       </c>
-      <c r="P133" s="104">
+      <c r="P133" s="100">
         <v>2.2029999999999998</v>
       </c>
-      <c r="Q133" s="104">
+      <c r="Q133" s="100">
         <v>2.0049999999999999</v>
       </c>
-      <c r="R133" s="104">
+      <c r="R133" s="100">
         <v>1.4319999999999999</v>
       </c>
-      <c r="S133" s="104">
+      <c r="S133" s="100">
         <v>1.127</v>
       </c>
-      <c r="T133" s="104">
+      <c r="T133" s="100">
         <v>1.643</v>
       </c>
-      <c r="U133" s="104">
+      <c r="U133" s="100">
         <v>0.95699999999999996</v>
       </c>
-      <c r="V133" s="104">
+      <c r="V133" s="100">
         <v>0.46</v>
       </c>
-      <c r="W133" s="104">
+      <c r="W133" s="100">
         <v>0.29199999999999998</v>
       </c>
-      <c r="X133" s="104">
+      <c r="X133" s="100">
         <v>0.126</v>
       </c>
-      <c r="Y133" s="104">
+      <c r="Y133" s="100">
         <v>0.40899999999999997</v>
       </c>
-      <c r="Z133" s="104">
+      <c r="Z133" s="100">
         <v>0.75600000000000001</v>
       </c>
-      <c r="AA133" s="104">
+      <c r="AA133" s="100">
         <v>1.294</v>
       </c>
-      <c r="AB133" s="104">
+      <c r="AB133" s="100">
         <v>1.1819999999999999</v>
       </c>
-      <c r="AC133" s="104">
+      <c r="AC133" s="100">
         <v>1.2829999999999999</v>
       </c>
-      <c r="AD133" s="104">
+      <c r="AD133" s="100">
         <v>1.1419999999999999</v>
       </c>
-      <c r="AE133" s="104">
+      <c r="AE133" s="100">
         <v>1.1639999999999999</v>
       </c>
-      <c r="AF133" s="104">
+      <c r="AF133" s="100">
         <v>1.482</v>
       </c>
     </row>
     <row r="134" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B134" s="5" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C134" s="4">
         <v>4070</v>
       </c>
       <c r="D134" s="4">
         <v>29779</v>
       </c>
       <c r="E134" s="4">
         <v>9541</v>
       </c>
       <c r="F134" s="4">
         <v>91</v>
       </c>
       <c r="G134" s="4">
         <v>245</v>
       </c>
       <c r="H134" s="4">
         <v>0</v>
       </c>
       <c r="I134" s="4">
         <v>0</v>
       </c>
       <c r="J134" s="4">
         <v>336</v>
       </c>
@@ -38757,51 +39980,51 @@
       </c>
       <c r="Z134" s="4">
         <v>3166</v>
       </c>
       <c r="AA134" s="4">
         <v>1430</v>
       </c>
       <c r="AB134" s="4">
         <v>3596</v>
       </c>
       <c r="AC134" s="4">
         <v>7929</v>
       </c>
       <c r="AD134" s="4">
         <v>16121</v>
       </c>
       <c r="AE134" s="4">
         <v>1661</v>
       </c>
       <c r="AF134" s="4">
         <v>819</v>
       </c>
     </row>
     <row r="135" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="7" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C135" s="8">
         <v>74149</v>
       </c>
       <c r="D135" s="8">
         <v>182835</v>
       </c>
       <c r="E135" s="8">
         <v>470981</v>
       </c>
       <c r="F135" s="8">
         <v>170640</v>
       </c>
       <c r="G135" s="8">
         <v>243889</v>
       </c>
       <c r="H135" s="8">
         <v>325091</v>
       </c>
       <c r="I135" s="8">
         <v>420123</v>
       </c>
       <c r="J135" s="8">
         <v>1159744</v>
       </c>
@@ -38852,2156 +40075,2156 @@
       </c>
       <c r="Z135" s="8">
         <v>395734</v>
       </c>
       <c r="AA135" s="8">
         <v>750998</v>
       </c>
       <c r="AB135" s="8">
         <v>736560</v>
       </c>
       <c r="AC135" s="8">
         <v>799587</v>
       </c>
       <c r="AD135" s="8">
         <v>2682879</v>
       </c>
       <c r="AE135" s="8">
         <v>642209</v>
       </c>
       <c r="AF135" s="8">
         <v>956262</v>
       </c>
     </row>
     <row r="136" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="5" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="C136" s="104">
+        <v>361</v>
+      </c>
+      <c r="C136" s="100">
         <v>0.53800000000000003</v>
       </c>
-      <c r="D136" s="104">
+      <c r="D136" s="100">
         <v>0.70899999999999996</v>
       </c>
-      <c r="E136" s="104">
+      <c r="E136" s="100">
         <v>0.91200000000000003</v>
       </c>
-      <c r="F136" s="104">
+      <c r="F136" s="100">
         <v>0.64800000000000002</v>
       </c>
-      <c r="G136" s="104">
+      <c r="G136" s="100">
         <v>0.99099999999999999</v>
       </c>
-      <c r="H136" s="104">
+      <c r="H136" s="100">
         <v>1.115</v>
       </c>
-      <c r="I136" s="104">
+      <c r="I136" s="100">
         <v>1.3660000000000001</v>
       </c>
-      <c r="J136" s="104">
+      <c r="J136" s="100">
         <v>1.046</v>
       </c>
-      <c r="K136" s="104">
+      <c r="K136" s="100">
         <v>1.643</v>
       </c>
-      <c r="L136" s="104">
+      <c r="L136" s="100">
         <v>1.89</v>
       </c>
-      <c r="M136" s="104">
+      <c r="M136" s="100">
         <v>2.09</v>
       </c>
-      <c r="N136" s="104">
+      <c r="N136" s="100">
         <v>1.6</v>
       </c>
-      <c r="O136" s="104">
+      <c r="O136" s="100">
         <v>1.8169999999999999</v>
       </c>
-      <c r="P136" s="104">
+      <c r="P136" s="100">
         <v>2.1739999999999999</v>
       </c>
-      <c r="Q136" s="104">
+      <c r="Q136" s="100">
         <v>1.984</v>
       </c>
-      <c r="R136" s="104">
+      <c r="R136" s="100">
         <v>1.4470000000000001</v>
       </c>
-      <c r="S136" s="104">
+      <c r="S136" s="100">
         <v>1.113</v>
       </c>
-      <c r="T136" s="104">
+      <c r="T136" s="100">
         <v>1.631</v>
       </c>
-      <c r="U136" s="104">
+      <c r="U136" s="100">
         <v>0.94</v>
       </c>
-      <c r="V136" s="104">
+      <c r="V136" s="100">
         <v>0.44600000000000001</v>
       </c>
-      <c r="W136" s="104">
+      <c r="W136" s="100">
         <v>0.29099999999999998</v>
       </c>
-      <c r="X136" s="104">
+      <c r="X136" s="100">
         <v>0.115</v>
       </c>
-      <c r="Y136" s="104">
+      <c r="Y136" s="100">
         <v>0.39900000000000002</v>
       </c>
-      <c r="Z136" s="104">
+      <c r="Z136" s="100">
         <v>0.75</v>
       </c>
-      <c r="AA136" s="104">
+      <c r="AA136" s="100">
         <v>1.292</v>
       </c>
-      <c r="AB136" s="104">
+      <c r="AB136" s="100">
         <v>1.177</v>
       </c>
-      <c r="AC136" s="104">
+      <c r="AC136" s="100">
         <v>1.2709999999999999</v>
       </c>
-      <c r="AD136" s="104">
+      <c r="AD136" s="100">
         <v>1.1359999999999999</v>
       </c>
-      <c r="AE136" s="104">
+      <c r="AE136" s="100">
         <v>1.161</v>
       </c>
-      <c r="AF136" s="104">
-        <v>1.4810000000000001</v>
+      <c r="AF136" s="100">
+        <v>1.480545298311619</v>
       </c>
     </row>
     <row r="137" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="C137" s="90"/>
-[...28 lines deleted...]
-      <c r="AF137" s="90"/>
+      <c r="C137" s="86"/>
+      <c r="D137" s="86"/>
+      <c r="E137" s="86"/>
+      <c r="F137" s="86"/>
+      <c r="G137" s="86"/>
+      <c r="H137" s="86"/>
+      <c r="I137" s="86"/>
+      <c r="J137" s="86"/>
+      <c r="K137" s="86"/>
+      <c r="L137" s="86"/>
+      <c r="M137" s="86"/>
+      <c r="N137" s="86"/>
+      <c r="O137" s="86"/>
+      <c r="P137" s="86"/>
+      <c r="Q137" s="86"/>
+      <c r="R137" s="86"/>
+      <c r="S137" s="86"/>
+      <c r="T137" s="86"/>
+      <c r="U137" s="86"/>
+      <c r="V137" s="86"/>
+      <c r="W137" s="86"/>
+      <c r="X137" s="86"/>
+      <c r="Y137" s="86"/>
+      <c r="Z137" s="86"/>
+      <c r="AA137" s="86"/>
+      <c r="AB137" s="86"/>
+      <c r="AC137" s="86"/>
+      <c r="AD137" s="86"/>
+      <c r="AE137" s="86"/>
+      <c r="AF137" s="86"/>
     </row>
     <row r="138" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="7" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="C138" s="107">
+        <v>362</v>
+      </c>
+      <c r="C138" s="103">
         <v>1.6970000000000001</v>
       </c>
-      <c r="D138" s="107">
+      <c r="D138" s="103">
         <v>1.77</v>
       </c>
-      <c r="E138" s="107">
+      <c r="E138" s="103">
         <v>1.8859999999999999</v>
       </c>
-      <c r="F138" s="107">
+      <c r="F138" s="103">
         <v>1.4410000000000001</v>
       </c>
-      <c r="G138" s="107">
+      <c r="G138" s="103">
         <v>1.649</v>
       </c>
-      <c r="H138" s="107">
+      <c r="H138" s="103">
         <v>2.0459999999999998</v>
       </c>
-      <c r="I138" s="107">
+      <c r="I138" s="103">
         <v>2.411</v>
       </c>
-      <c r="J138" s="107">
+      <c r="J138" s="103">
         <v>1.915</v>
       </c>
-      <c r="K138" s="107">
+      <c r="K138" s="103">
         <v>2.7829999999999999</v>
       </c>
-      <c r="L138" s="107">
+      <c r="L138" s="103">
         <v>3.2320000000000002</v>
       </c>
-      <c r="M138" s="107">
+      <c r="M138" s="103">
         <v>3.7309999999999999</v>
       </c>
-      <c r="N138" s="107">
+      <c r="N138" s="103">
         <v>3.2949999999999999</v>
       </c>
-      <c r="O138" s="107">
+      <c r="O138" s="103">
         <v>3.2909999999999999</v>
       </c>
-      <c r="P138" s="107">
+      <c r="P138" s="103">
         <v>3.6560000000000001</v>
       </c>
-      <c r="Q138" s="107">
+      <c r="Q138" s="103">
         <v>2.8460000000000001</v>
       </c>
-      <c r="R138" s="107">
+      <c r="R138" s="103">
         <v>2.7309999999999999</v>
       </c>
-      <c r="S138" s="107">
+      <c r="S138" s="103">
         <v>2.843</v>
       </c>
-      <c r="T138" s="107">
+      <c r="T138" s="103">
         <v>2.9870000000000001</v>
       </c>
-      <c r="U138" s="107">
+      <c r="U138" s="103">
         <v>2.835</v>
       </c>
-      <c r="V138" s="107">
+      <c r="V138" s="103">
         <v>2.3119999999999998</v>
       </c>
-      <c r="W138" s="107">
+      <c r="W138" s="103">
         <v>2.145</v>
       </c>
-      <c r="X138" s="107">
+      <c r="X138" s="103">
         <v>2.0670000000000002</v>
       </c>
-      <c r="Y138" s="107">
+      <c r="Y138" s="103">
         <v>2.2919999999999998</v>
       </c>
-      <c r="Z138" s="107">
+      <c r="Z138" s="103">
         <v>2.419</v>
       </c>
-      <c r="AA138" s="107">
+      <c r="AA138" s="103">
         <v>2.6669999999999998</v>
       </c>
-      <c r="AB138" s="107">
+      <c r="AB138" s="103">
         <v>2.64</v>
       </c>
-      <c r="AC138" s="107">
+      <c r="AC138" s="103">
         <v>2.9369999999999998</v>
       </c>
-      <c r="AD138" s="107">
+      <c r="AD138" s="103">
         <v>2.6779999999999999</v>
       </c>
-      <c r="AE138" s="107">
+      <c r="AE138" s="103">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF138" s="107">
+      <c r="AF138" s="103">
         <v>2.7810000000000001</v>
       </c>
     </row>
     <row r="139" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B139" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="108">
+      <c r="B139" s="101" t="s">
+        <v>363</v>
+      </c>
+      <c r="C139" s="104">
         <v>17.7</v>
       </c>
-      <c r="D139" s="108">
+      <c r="D139" s="104">
         <v>18.3</v>
       </c>
-      <c r="E139" s="108">
+      <c r="E139" s="104">
         <v>22.5</v>
       </c>
-      <c r="F139" s="108">
+      <c r="F139" s="104">
         <v>24</v>
       </c>
-      <c r="G139" s="108">
+      <c r="G139" s="104">
         <v>24.2</v>
       </c>
-      <c r="H139" s="108">
+      <c r="H139" s="104">
         <v>28.8</v>
       </c>
-      <c r="I139" s="108">
+      <c r="I139" s="104">
         <v>31.6</v>
       </c>
-      <c r="J139" s="108">
+      <c r="J139" s="104">
         <v>27.2</v>
       </c>
-      <c r="K139" s="108">
+      <c r="K139" s="104">
         <v>40.700000000000003</v>
       </c>
-      <c r="L139" s="108">
+      <c r="L139" s="104">
         <v>47.4</v>
       </c>
-      <c r="M139" s="108">
+      <c r="M139" s="104">
         <v>51.4</v>
       </c>
-      <c r="N139" s="108">
+      <c r="N139" s="104">
         <v>56</v>
       </c>
-      <c r="O139" s="108">
+      <c r="O139" s="104">
         <v>49</v>
       </c>
-      <c r="P139" s="108">
+      <c r="P139" s="104">
         <v>55.9</v>
       </c>
-      <c r="Q139" s="108">
+      <c r="Q139" s="104">
         <v>56.3</v>
       </c>
-      <c r="R139" s="108">
+      <c r="R139" s="104">
         <v>60.9</v>
       </c>
-      <c r="S139" s="108">
+      <c r="S139" s="104">
         <v>64</v>
       </c>
-      <c r="T139" s="108">
+      <c r="T139" s="104">
         <v>59.4</v>
       </c>
-      <c r="U139" s="108">
+      <c r="U139" s="104">
         <v>62.6</v>
       </c>
-      <c r="V139" s="108">
+      <c r="V139" s="104">
         <v>57</v>
       </c>
-      <c r="W139" s="108">
+      <c r="W139" s="104">
         <v>53.7</v>
       </c>
-      <c r="X139" s="108">
+      <c r="X139" s="104">
         <v>53.1</v>
       </c>
-      <c r="Y139" s="108">
+      <c r="Y139" s="104">
         <v>56.3</v>
       </c>
-      <c r="Z139" s="108">
+      <c r="Z139" s="104">
         <v>46</v>
       </c>
-      <c r="AA139" s="108">
+      <c r="AA139" s="104">
         <v>41.3</v>
       </c>
-      <c r="AB139" s="108">
+      <c r="AB139" s="104">
         <v>44.2</v>
       </c>
-      <c r="AC139" s="108">
+      <c r="AC139" s="104">
         <v>48.5</v>
       </c>
-      <c r="AD139" s="108">
+      <c r="AD139" s="104">
         <v>44.6</v>
       </c>
-      <c r="AE139" s="108">
+      <c r="AE139" s="104">
         <v>46.2</v>
       </c>
-      <c r="AF139" s="108">
+      <c r="AF139" s="104">
         <v>43.9</v>
       </c>
     </row>
     <row r="140" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B140" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="113">
+      <c r="B140" s="101" t="s">
+        <v>364</v>
+      </c>
+      <c r="C140" s="109">
         <v>0.29899999999999999</v>
       </c>
-      <c r="D140" s="113">
+      <c r="D140" s="109">
         <v>0.39700000000000002</v>
       </c>
-      <c r="E140" s="113">
+      <c r="E140" s="109">
         <v>0.36100000000000004</v>
       </c>
-      <c r="F140" s="113">
+      <c r="F140" s="109">
         <v>0.443</v>
       </c>
-      <c r="G140" s="113">
+      <c r="G140" s="109">
         <v>0.59299999999999997</v>
       </c>
-      <c r="H140" s="113">
+      <c r="H140" s="109">
         <v>0.52500000000000002</v>
       </c>
-      <c r="I140" s="113">
+      <c r="I140" s="109">
         <v>0.50600000000000001</v>
       </c>
-      <c r="J140" s="113">
+      <c r="J140" s="109">
         <v>0.51500000000000001</v>
       </c>
-      <c r="K140" s="113">
+      <c r="K140" s="109">
         <v>0.56299999999999994</v>
       </c>
-      <c r="L140" s="113">
+      <c r="L140" s="109">
         <v>0.51300000000000001</v>
       </c>
-      <c r="M140" s="113">
+      <c r="M140" s="109">
         <v>0.38400000000000001</v>
       </c>
-      <c r="N140" s="113">
+      <c r="N140" s="109">
         <v>0.46</v>
       </c>
-      <c r="O140" s="113">
+      <c r="O140" s="109">
         <v>0.47000000000000003</v>
       </c>
-      <c r="P140" s="113">
+      <c r="P140" s="109">
         <v>0.52200000000000002</v>
       </c>
-      <c r="Q140" s="113">
+      <c r="Q140" s="109">
         <v>0.53900000000000003</v>
       </c>
-      <c r="R140" s="113">
+      <c r="R140" s="109">
         <v>0.46799999999999997</v>
       </c>
-      <c r="S140" s="113">
+      <c r="S140" s="109">
         <v>0.33799999999999997</v>
       </c>
-      <c r="T140" s="113">
+      <c r="T140" s="109">
         <v>0.46600000000000003</v>
       </c>
-      <c r="U140" s="113">
+      <c r="U140" s="109">
         <v>0.43</v>
       </c>
-      <c r="V140" s="113">
+      <c r="V140" s="109">
         <v>0.38</v>
       </c>
-      <c r="W140" s="113">
+      <c r="W140" s="109">
         <v>0.31900000000000001</v>
       </c>
-      <c r="X140" s="113">
+      <c r="X140" s="109">
         <v>0.31900000000000001</v>
       </c>
-      <c r="Y140" s="113">
+      <c r="Y140" s="109">
         <v>0.35799999999999998</v>
       </c>
-      <c r="Z140" s="113">
+      <c r="Z140" s="109">
         <v>0.40200000000000002</v>
       </c>
-      <c r="AA140" s="113">
+      <c r="AA140" s="109">
         <v>0.46899999999999997</v>
       </c>
-      <c r="AB140" s="113">
+      <c r="AB140" s="109">
         <v>0.43100000000000005</v>
       </c>
-      <c r="AC140" s="113">
+      <c r="AC140" s="109">
         <v>0.42700000000000005</v>
       </c>
-      <c r="AD140" s="113">
+      <c r="AD140" s="109">
         <v>0.43100000000000005</v>
       </c>
-      <c r="AE140" s="113">
+      <c r="AE140" s="109">
         <v>0.45799999999999996</v>
       </c>
-      <c r="AF140" s="113">
+      <c r="AF140" s="109">
         <v>0.46299999999999997</v>
       </c>
     </row>
     <row r="141" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B141" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="108">
+      <c r="B141" s="101" t="s">
+        <v>255</v>
+      </c>
+      <c r="C141" s="104">
         <v>346.5</v>
       </c>
-      <c r="D141" s="108">
+      <c r="D141" s="104">
         <v>412.7</v>
       </c>
-      <c r="E141" s="108">
+      <c r="E141" s="104">
         <v>417</v>
       </c>
-      <c r="F141" s="108">
+      <c r="F141" s="104">
         <v>424.3</v>
       </c>
-      <c r="G141" s="108">
+      <c r="G141" s="104">
         <v>427.3</v>
       </c>
-      <c r="H141" s="108">
+      <c r="H141" s="104">
         <v>424.7</v>
       </c>
-      <c r="I141" s="108">
+      <c r="I141" s="104">
         <v>417.7</v>
       </c>
-      <c r="J141" s="108">
+      <c r="J141" s="104">
         <v>423.5</v>
       </c>
-      <c r="K141" s="108">
+      <c r="K141" s="104">
         <v>422.2</v>
       </c>
-      <c r="L141" s="108">
+      <c r="L141" s="104">
         <v>430.4</v>
       </c>
-      <c r="M141" s="108">
+      <c r="M141" s="104">
         <v>425.7</v>
       </c>
-      <c r="N141" s="108">
+      <c r="N141" s="104">
         <v>426.2</v>
       </c>
-      <c r="O141" s="108">
+      <c r="O141" s="104">
         <v>426.2</v>
       </c>
-      <c r="P141" s="108">
+      <c r="P141" s="104">
         <v>431.8</v>
       </c>
-      <c r="Q141" s="108">
+      <c r="Q141" s="104">
         <v>438</v>
       </c>
-      <c r="R141" s="108">
+      <c r="R141" s="104">
         <v>432.8</v>
       </c>
-      <c r="S141" s="108">
+      <c r="S141" s="104">
         <v>429.8</v>
       </c>
-      <c r="T141" s="108">
+      <c r="T141" s="104">
         <v>433.1</v>
       </c>
-      <c r="U141" s="108">
+      <c r="U141" s="104">
         <v>424</v>
       </c>
-      <c r="V141" s="108">
+      <c r="V141" s="104">
         <v>435.4</v>
       </c>
-      <c r="W141" s="108">
+      <c r="W141" s="104">
         <v>433.1</v>
       </c>
-      <c r="X141" s="108">
+      <c r="X141" s="104">
         <v>436.9</v>
       </c>
-      <c r="Y141" s="108">
+      <c r="Y141" s="104">
         <v>432.7</v>
       </c>
-      <c r="Z141" s="108">
+      <c r="Z141" s="104">
         <v>434</v>
       </c>
-      <c r="AA141" s="108">
+      <c r="AA141" s="104">
         <v>432.5</v>
       </c>
-      <c r="AB141" s="108">
+      <c r="AB141" s="104">
         <v>432.6</v>
       </c>
-      <c r="AC141" s="108">
+      <c r="AC141" s="104">
         <v>432.1</v>
       </c>
-      <c r="AD141" s="108">
+      <c r="AD141" s="104">
         <v>432.8</v>
       </c>
-      <c r="AE141" s="108">
+      <c r="AE141" s="104">
         <v>427</v>
       </c>
-      <c r="AF141" s="108">
+      <c r="AF141" s="104">
         <v>432.1</v>
       </c>
     </row>
     <row r="142" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B142" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="104">
+      <c r="B142" s="101" t="s">
+        <v>365</v>
+      </c>
+      <c r="C142" s="100">
         <v>0.59699999999999998</v>
       </c>
-      <c r="D142" s="104">
+      <c r="D142" s="100">
         <v>0.44500000000000001</v>
       </c>
-      <c r="E142" s="104">
+      <c r="E142" s="100">
         <v>0.57599999999999996</v>
       </c>
-      <c r="F142" s="104">
+      <c r="F142" s="100">
         <v>0.52500000000000002</v>
       </c>
-      <c r="G142" s="104">
+      <c r="G142" s="100">
         <v>0.38500000000000001</v>
       </c>
-      <c r="H142" s="104">
+      <c r="H142" s="100">
         <v>0.53700000000000003</v>
       </c>
-      <c r="I142" s="104">
+      <c r="I142" s="100">
         <v>0.622</v>
       </c>
-      <c r="J142" s="104">
+      <c r="J142" s="100">
         <v>0.52</v>
       </c>
-      <c r="K142" s="104">
+      <c r="K142" s="100">
         <v>0.70199999999999996</v>
       </c>
-      <c r="L142" s="104">
+      <c r="L142" s="100">
         <v>0.89300000000000002</v>
       </c>
-      <c r="M142" s="104">
+      <c r="M142" s="100">
         <v>1.24</v>
       </c>
-      <c r="N142" s="104">
+      <c r="N142" s="100">
         <v>1.1830000000000001</v>
       </c>
-      <c r="O142" s="104">
+      <c r="O142" s="100">
         <v>1.016</v>
       </c>
-      <c r="P142" s="104">
+      <c r="P142" s="100">
         <v>1.0329999999999999</v>
       </c>
-      <c r="Q142" s="104">
+      <c r="Q142" s="100">
         <v>0.98799999999999999</v>
       </c>
-      <c r="R142" s="104">
+      <c r="R142" s="100">
         <v>1.2490000000000001</v>
       </c>
-      <c r="S142" s="104">
+      <c r="S142" s="100">
         <v>1.643</v>
       </c>
-      <c r="T142" s="104">
+      <c r="T142" s="100">
         <v>1.22</v>
       </c>
-      <c r="U142" s="104">
+      <c r="U142" s="100">
         <v>1.403</v>
       </c>
-      <c r="V142" s="104">
+      <c r="V142" s="100">
         <v>1.3520000000000001</v>
       </c>
-      <c r="W142" s="104">
+      <c r="W142" s="100">
         <v>1.409</v>
       </c>
-      <c r="X142" s="104">
+      <c r="X142" s="100">
         <v>1.3819999999999999</v>
       </c>
-      <c r="Y142" s="104">
+      <c r="Y142" s="100">
         <v>1.3939999999999999</v>
       </c>
-      <c r="Z142" s="104">
+      <c r="Z142" s="100">
         <v>1.0569999999999999</v>
       </c>
-      <c r="AA142" s="104">
+      <c r="AA142" s="100">
         <v>0.84599999999999997</v>
       </c>
-      <c r="AB142" s="104">
+      <c r="AB142" s="100">
         <v>0.96799999999999997</v>
       </c>
-      <c r="AC142" s="104">
+      <c r="AC142" s="100">
         <v>1.0720000000000001</v>
       </c>
-      <c r="AD142" s="104">
+      <c r="AD142" s="100">
         <v>0.97699999999999998</v>
       </c>
-      <c r="AE142" s="104">
+      <c r="AE142" s="100">
         <v>0.97899999999999998</v>
       </c>
-      <c r="AF142" s="104">
+      <c r="AF142" s="100">
         <v>0.91</v>
       </c>
     </row>
     <row r="143" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="7" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="C143" s="107">
+        <v>366</v>
+      </c>
+      <c r="C143" s="103">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D143" s="107">
+      <c r="D143" s="103">
         <v>1.3260000000000001</v>
       </c>
-      <c r="E143" s="107">
+      <c r="E143" s="103">
         <v>1.31</v>
       </c>
-      <c r="F143" s="107">
+      <c r="F143" s="103">
         <v>0.91500000000000004</v>
       </c>
-      <c r="G143" s="107">
+      <c r="G143" s="103">
         <v>1.2649999999999999</v>
       </c>
-      <c r="H143" s="107">
+      <c r="H143" s="103">
         <v>1.5089999999999999</v>
       </c>
-      <c r="I143" s="107">
+      <c r="I143" s="103">
         <v>1.788</v>
       </c>
-      <c r="J143" s="107">
+      <c r="J143" s="103">
         <v>1.395</v>
       </c>
-      <c r="K143" s="107">
+      <c r="K143" s="103">
         <v>2.081</v>
       </c>
-      <c r="L143" s="107">
+      <c r="L143" s="103">
         <v>2.339</v>
       </c>
-      <c r="M143" s="107">
+      <c r="M143" s="103">
         <v>2.4910000000000001</v>
       </c>
-      <c r="N143" s="107">
+      <c r="N143" s="103">
         <v>2.1120000000000001</v>
       </c>
-      <c r="O143" s="107">
+      <c r="O143" s="103">
         <v>2.2749999999999999</v>
       </c>
-      <c r="P143" s="107">
+      <c r="P143" s="103">
         <v>2.6230000000000002</v>
       </c>
-      <c r="Q143" s="107">
+      <c r="Q143" s="103">
         <v>1.8580000000000001</v>
       </c>
-      <c r="R143" s="107">
+      <c r="R143" s="103">
         <v>1.482</v>
       </c>
-      <c r="S143" s="107">
+      <c r="S143" s="103">
         <v>1.2</v>
       </c>
-      <c r="T143" s="107">
+      <c r="T143" s="103">
         <v>1.7669999999999999</v>
       </c>
-      <c r="U143" s="107">
+      <c r="U143" s="103">
         <v>1.4319999999999999</v>
       </c>
-      <c r="V143" s="107">
+      <c r="V143" s="103">
         <v>0.96</v>
       </c>
-      <c r="W143" s="107">
+      <c r="W143" s="103">
         <v>0.73699999999999999</v>
       </c>
-      <c r="X143" s="107">
+      <c r="X143" s="103">
         <v>0.68600000000000005</v>
       </c>
-      <c r="Y143" s="107">
+      <c r="Y143" s="103">
         <v>0.89900000000000002</v>
       </c>
-      <c r="Z143" s="107">
+      <c r="Z143" s="103">
         <v>1.3620000000000001</v>
       </c>
-      <c r="AA143" s="107">
+      <c r="AA143" s="103">
         <v>1.821</v>
       </c>
-      <c r="AB143" s="107">
+      <c r="AB143" s="103">
         <v>1.671</v>
       </c>
-      <c r="AC143" s="107">
+      <c r="AC143" s="103">
         <v>1.8640000000000001</v>
       </c>
-      <c r="AD143" s="107">
+      <c r="AD143" s="103">
         <v>1.702</v>
       </c>
-      <c r="AE143" s="107">
+      <c r="AE143" s="103">
         <v>1.879</v>
       </c>
-      <c r="AF143" s="107">
+      <c r="AF143" s="103">
         <v>1.871</v>
       </c>
     </row>
     <row r="144" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B144" s="7" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="C144" s="107">
+        <v>367</v>
+      </c>
+      <c r="C144" s="103">
         <v>-0.53300000000000003</v>
       </c>
-      <c r="D144" s="107">
+      <c r="D144" s="103">
         <v>-0.501</v>
       </c>
-      <c r="E144" s="107">
+      <c r="E144" s="103">
         <v>-0.38</v>
       </c>
-      <c r="F144" s="107">
+      <c r="F144" s="103">
         <v>-0.26700000000000002</v>
       </c>
-      <c r="G144" s="107">
+      <c r="G144" s="103">
         <v>-0.27300000000000002</v>
       </c>
-      <c r="H144" s="107">
+      <c r="H144" s="103">
         <v>-0.39400000000000002</v>
       </c>
-      <c r="I144" s="107">
+      <c r="I144" s="103">
         <v>-0.42199999999999999</v>
       </c>
-      <c r="J144" s="107">
+      <c r="J144" s="103">
         <v>-0.34799999999999998</v>
       </c>
-      <c r="K144" s="107">
+      <c r="K144" s="103">
         <v>-0.42399999999999999</v>
       </c>
-      <c r="L144" s="107">
+      <c r="L144" s="103">
         <v>-0.44</v>
       </c>
-      <c r="M144" s="107">
+      <c r="M144" s="103">
         <v>-0.39100000000000001</v>
       </c>
-      <c r="N144" s="107">
+      <c r="N144" s="103">
         <v>-0.40799999999999997</v>
       </c>
-      <c r="O144" s="107">
+      <c r="O144" s="103">
         <v>-0.42299999999999999</v>
       </c>
-      <c r="P144" s="107">
+      <c r="P144" s="103">
         <v>-0.41899999999999998</v>
       </c>
-      <c r="Q144" s="107">
+      <c r="Q144" s="103">
         <v>0.14699999999999999</v>
       </c>
-      <c r="R144" s="107">
+      <c r="R144" s="103">
         <v>-0.05</v>
       </c>
-      <c r="S144" s="107">
+      <c r="S144" s="103">
         <v>-7.2999999999999995E-2</v>
       </c>
-      <c r="T144" s="107">
+      <c r="T144" s="103">
         <v>-0.124</v>
       </c>
-      <c r="U144" s="107">
+      <c r="U144" s="103">
         <v>-0.47499999999999998</v>
       </c>
-      <c r="V144" s="107">
+      <c r="V144" s="103">
         <v>-0.5</v>
       </c>
-      <c r="W144" s="107">
+      <c r="W144" s="103">
         <v>-0.44500000000000001</v>
       </c>
-      <c r="X144" s="107">
+      <c r="X144" s="103">
         <v>-0.56000000000000005</v>
       </c>
-      <c r="Y144" s="107">
+      <c r="Y144" s="103">
         <v>-0.49</v>
       </c>
-      <c r="Z144" s="107">
+      <c r="Z144" s="103">
         <v>-0.60599999999999998</v>
       </c>
-      <c r="AA144" s="107">
+      <c r="AA144" s="103">
         <v>-0.52700000000000002</v>
       </c>
-      <c r="AB144" s="107">
+      <c r="AB144" s="103">
         <v>-0.48899999999999999</v>
       </c>
-      <c r="AC144" s="107">
+      <c r="AC144" s="103">
         <v>-0.58099999999999996</v>
       </c>
-      <c r="AD144" s="107">
+      <c r="AD144" s="103">
         <v>-0.55900000000000005</v>
       </c>
-      <c r="AE144" s="107">
+      <c r="AE144" s="103">
         <v>-0.71499999999999997</v>
       </c>
-      <c r="AF144" s="107">
+      <c r="AF144" s="103">
         <v>-0.38900000000000001</v>
       </c>
     </row>
     <row r="145" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="C145" s="111"/>
-[...28 lines deleted...]
-      <c r="AF145" s="111"/>
+      <c r="C145" s="107"/>
+      <c r="D145" s="107"/>
+      <c r="E145" s="107"/>
+      <c r="F145" s="107"/>
+      <c r="G145" s="107"/>
+      <c r="H145" s="107"/>
+      <c r="I145" s="107"/>
+      <c r="J145" s="107"/>
+      <c r="K145" s="107"/>
+      <c r="L145" s="107"/>
+      <c r="M145" s="107"/>
+      <c r="N145" s="107"/>
+      <c r="O145" s="107"/>
+      <c r="P145" s="107"/>
+      <c r="Q145" s="107"/>
+      <c r="R145" s="107"/>
+      <c r="S145" s="107"/>
+      <c r="T145" s="107"/>
+      <c r="U145" s="107"/>
+      <c r="V145" s="107"/>
+      <c r="W145" s="107"/>
+      <c r="X145" s="107"/>
+      <c r="Y145" s="107"/>
+      <c r="Z145" s="107"/>
+      <c r="AA145" s="107"/>
+      <c r="AB145" s="107"/>
+      <c r="AC145" s="107"/>
+      <c r="AD145" s="107"/>
+      <c r="AE145" s="107"/>
+      <c r="AF145" s="107"/>
     </row>
     <row r="146" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B146" s="11" t="s">
-        <v>371</v>
-[...30 lines deleted...]
-      <c r="AF146" s="78"/>
+        <v>368</v>
+      </c>
+      <c r="C146" s="74"/>
+      <c r="D146" s="74"/>
+      <c r="E146" s="74"/>
+      <c r="F146" s="74"/>
+      <c r="G146" s="74"/>
+      <c r="H146" s="74"/>
+      <c r="I146" s="74"/>
+      <c r="J146" s="74"/>
+      <c r="K146" s="74"/>
+      <c r="L146" s="74"/>
+      <c r="M146" s="74"/>
+      <c r="N146" s="74"/>
+      <c r="O146" s="74"/>
+      <c r="P146" s="74"/>
+      <c r="Q146" s="74"/>
+      <c r="R146" s="74"/>
+      <c r="S146" s="74"/>
+      <c r="T146" s="74"/>
+      <c r="U146" s="74"/>
+      <c r="V146" s="74"/>
+      <c r="W146" s="74"/>
+      <c r="X146" s="74"/>
+      <c r="Y146" s="74"/>
+      <c r="Z146" s="74"/>
+      <c r="AA146" s="74"/>
+      <c r="AB146" s="74"/>
+      <c r="AC146" s="74"/>
+      <c r="AD146" s="74"/>
+      <c r="AE146" s="74"/>
+      <c r="AF146" s="74"/>
     </row>
     <row r="147" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B147" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="106">
+      <c r="B147" s="91" t="s">
+        <v>369</v>
+      </c>
+      <c r="C147" s="102">
         <v>1.9079999999999999</v>
       </c>
-      <c r="D147" s="106">
+      <c r="D147" s="102">
         <v>2.1110000000000002</v>
       </c>
-      <c r="E147" s="106">
+      <c r="E147" s="102">
         <v>2.2360000000000002</v>
       </c>
-      <c r="F147" s="106">
+      <c r="F147" s="102">
         <v>2.141</v>
       </c>
-      <c r="G147" s="106">
+      <c r="G147" s="102">
         <v>2.3460000000000001</v>
       </c>
-      <c r="H147" s="106">
+      <c r="H147" s="102">
         <v>2.6739999999999999</v>
       </c>
-      <c r="I147" s="106">
+      <c r="I147" s="102">
         <v>3.0950000000000002</v>
       </c>
-      <c r="J147" s="106">
+      <c r="J147" s="102">
         <v>2.5920000000000001</v>
       </c>
-      <c r="K147" s="106">
+      <c r="K147" s="102">
         <v>3.75</v>
       </c>
-      <c r="L147" s="106">
+      <c r="L147" s="102">
         <v>4.2489999999999997</v>
       </c>
-      <c r="M147" s="106">
+      <c r="M147" s="102">
         <v>4.7939999999999996</v>
       </c>
-      <c r="N147" s="106">
+      <c r="N147" s="102">
         <v>4.5990000000000002</v>
       </c>
-      <c r="O147" s="106">
+      <c r="O147" s="102">
         <v>4.3789999999999996</v>
       </c>
-      <c r="P147" s="106">
+      <c r="P147" s="102">
         <v>5.5350000000000001</v>
       </c>
-      <c r="Q147" s="106">
+      <c r="Q147" s="102">
         <v>4.6840000000000002</v>
       </c>
-      <c r="R147" s="106">
+      <c r="R147" s="102">
         <v>4.5739999999999998</v>
       </c>
-      <c r="S147" s="106">
+      <c r="S147" s="102">
         <v>4.0359999999999996</v>
       </c>
-      <c r="T147" s="106">
+      <c r="T147" s="102">
         <v>4.6680000000000001</v>
       </c>
-      <c r="U147" s="106">
+      <c r="U147" s="102">
         <v>3.927</v>
       </c>
-      <c r="V147" s="106">
+      <c r="V147" s="102">
         <v>3.4809999999999999</v>
       </c>
-      <c r="W147" s="106">
+      <c r="W147" s="102">
         <v>3.355</v>
       </c>
-      <c r="X147" s="106">
+      <c r="X147" s="102">
         <v>2.8730000000000002</v>
       </c>
-      <c r="Y147" s="106">
+      <c r="Y147" s="102">
         <v>3.3559999999999999</v>
       </c>
-      <c r="Z147" s="106">
+      <c r="Z147" s="102">
         <v>3.2890000000000001</v>
       </c>
-      <c r="AA147" s="106">
+      <c r="AA147" s="102">
         <v>3.964</v>
       </c>
-      <c r="AB147" s="106">
+      <c r="AB147" s="102">
         <v>4.1820000000000004</v>
       </c>
-      <c r="AC147" s="106">
+      <c r="AC147" s="102">
         <v>4.4189999999999996</v>
       </c>
-      <c r="AD147" s="106">
+      <c r="AD147" s="102">
         <v>3.9809999999999999</v>
       </c>
-      <c r="AE147" s="106">
+      <c r="AE147" s="102">
         <v>4.274</v>
       </c>
-      <c r="AF147" s="106">
+      <c r="AF147" s="102">
         <v>4.59</v>
       </c>
     </row>
     <row r="148" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B148" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="104">
+      <c r="B148" s="101" t="s">
+        <v>370</v>
+      </c>
+      <c r="C148" s="100">
         <v>1.6970000000000001</v>
       </c>
-      <c r="D148" s="104">
+      <c r="D148" s="100">
         <v>1.77</v>
       </c>
-      <c r="E148" s="104">
+      <c r="E148" s="100">
         <v>1.8859999999999999</v>
       </c>
-      <c r="F148" s="104">
+      <c r="F148" s="100">
         <v>1.4410000000000001</v>
       </c>
-      <c r="G148" s="104">
+      <c r="G148" s="100">
         <v>1.649</v>
       </c>
-      <c r="H148" s="104">
+      <c r="H148" s="100">
         <v>2.0459999999999998</v>
       </c>
-      <c r="I148" s="104">
+      <c r="I148" s="100">
         <v>2.411</v>
       </c>
-      <c r="J148" s="104">
+      <c r="J148" s="100">
         <v>1.915</v>
       </c>
-      <c r="K148" s="104">
+      <c r="K148" s="100">
         <v>2.7829999999999999</v>
       </c>
-      <c r="L148" s="104">
+      <c r="L148" s="100">
         <v>3.2320000000000002</v>
       </c>
-      <c r="M148" s="104">
+      <c r="M148" s="100">
         <v>3.7309999999999999</v>
       </c>
-      <c r="N148" s="104">
+      <c r="N148" s="100">
         <v>3.2949999999999999</v>
       </c>
-      <c r="O148" s="104">
+      <c r="O148" s="100">
         <v>3.2909999999999999</v>
       </c>
-      <c r="P148" s="104">
+      <c r="P148" s="100">
         <v>3.6560000000000001</v>
       </c>
-      <c r="Q148" s="104">
+      <c r="Q148" s="100">
         <v>2.8460000000000001</v>
       </c>
-      <c r="R148" s="104">
+      <c r="R148" s="100">
         <v>2.7309999999999999</v>
       </c>
-      <c r="S148" s="104">
+      <c r="S148" s="100">
         <v>2.843</v>
       </c>
-      <c r="T148" s="104">
+      <c r="T148" s="100">
         <v>2.9870000000000001</v>
       </c>
-      <c r="U148" s="104">
+      <c r="U148" s="100">
         <v>2.835</v>
       </c>
-      <c r="V148" s="104">
+      <c r="V148" s="100">
         <v>2.3119999999999998</v>
       </c>
-      <c r="W148" s="104">
+      <c r="W148" s="100">
         <v>2.145</v>
       </c>
-      <c r="X148" s="104">
+      <c r="X148" s="100">
         <v>2.0670000000000002</v>
       </c>
-      <c r="Y148" s="104">
+      <c r="Y148" s="100">
         <v>2.2919999999999998</v>
       </c>
-      <c r="Z148" s="104">
+      <c r="Z148" s="100">
         <v>2.419</v>
       </c>
-      <c r="AA148" s="104">
+      <c r="AA148" s="100">
         <v>2.6669999999999998</v>
       </c>
-      <c r="AB148" s="104">
+      <c r="AB148" s="100">
         <v>2.64</v>
       </c>
-      <c r="AC148" s="104">
+      <c r="AC148" s="100">
         <v>2.9369999999999998</v>
       </c>
-      <c r="AD148" s="104">
+      <c r="AD148" s="100">
         <v>2.6779999999999999</v>
       </c>
-      <c r="AE148" s="104">
+      <c r="AE148" s="100">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF148" s="104">
+      <c r="AF148" s="100">
         <v>2.7810000000000001</v>
       </c>
     </row>
     <row r="149" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B149" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="104">
+      <c r="B149" s="101" t="s">
+        <v>371</v>
+      </c>
+      <c r="C149" s="100">
         <v>0.21099999999999999</v>
       </c>
-      <c r="D149" s="104">
+      <c r="D149" s="100">
         <v>0.34100000000000003</v>
       </c>
-      <c r="E149" s="104">
+      <c r="E149" s="100">
         <v>0.36199999999999999</v>
       </c>
-      <c r="F149" s="104">
+      <c r="F149" s="100">
         <v>0.70099999999999996</v>
       </c>
-      <c r="G149" s="104">
+      <c r="G149" s="100">
         <v>0.69599999999999995</v>
       </c>
-      <c r="H149" s="104">
+      <c r="H149" s="100">
         <v>0.628</v>
       </c>
-      <c r="I149" s="104">
+      <c r="I149" s="100">
         <v>0.68500000000000005</v>
       </c>
-      <c r="J149" s="104">
+      <c r="J149" s="100">
         <v>0.67700000000000005</v>
       </c>
-      <c r="K149" s="104">
+      <c r="K149" s="100">
         <v>0.96699999999999997</v>
       </c>
-      <c r="L149" s="104">
+      <c r="L149" s="100">
         <v>1.0169999999999999</v>
       </c>
-      <c r="M149" s="104">
+      <c r="M149" s="100">
         <v>1.0629999999999999</v>
       </c>
-      <c r="N149" s="104">
+      <c r="N149" s="100">
         <v>1.304</v>
       </c>
-      <c r="O149" s="104">
+      <c r="O149" s="100">
         <v>1.089</v>
       </c>
-      <c r="P149" s="104">
+      <c r="P149" s="100">
         <v>1.879</v>
       </c>
-      <c r="Q149" s="104">
+      <c r="Q149" s="100">
         <v>1.8380000000000001</v>
       </c>
-      <c r="R149" s="104">
+      <c r="R149" s="100">
         <v>1.843</v>
       </c>
-      <c r="S149" s="104">
+      <c r="S149" s="100">
         <v>1.1930000000000001</v>
       </c>
-      <c r="T149" s="104">
+      <c r="T149" s="100">
         <v>1.681</v>
       </c>
-      <c r="U149" s="104">
+      <c r="U149" s="100">
         <v>1.0920000000000001</v>
       </c>
-      <c r="V149" s="104">
+      <c r="V149" s="100">
         <v>1.1679999999999999</v>
       </c>
-      <c r="W149" s="104">
+      <c r="W149" s="100">
         <v>1.2090000000000001</v>
       </c>
-      <c r="X149" s="104">
+      <c r="X149" s="100">
         <v>0.80500000000000005</v>
       </c>
-      <c r="Y149" s="104">
+      <c r="Y149" s="100">
         <v>1.0640000000000001</v>
       </c>
-      <c r="Z149" s="104">
+      <c r="Z149" s="100">
         <v>0.86899999999999999</v>
       </c>
-      <c r="AA149" s="104">
+      <c r="AA149" s="100">
         <v>1.2969999999999999</v>
       </c>
-      <c r="AB149" s="104">
+      <c r="AB149" s="100">
         <v>1.542</v>
       </c>
-      <c r="AC149" s="104">
+      <c r="AC149" s="100">
         <v>1.482</v>
       </c>
-      <c r="AD149" s="104">
+      <c r="AD149" s="100">
         <v>1.3029999999999999</v>
       </c>
-      <c r="AE149" s="104">
+      <c r="AE149" s="100">
         <v>1.4159999999999999</v>
       </c>
-      <c r="AF149" s="104">
+      <c r="AF149" s="100">
         <v>1.8080000000000001</v>
       </c>
     </row>
     <row r="150" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B150" s="7" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="C150" s="107">
+        <v>372</v>
+      </c>
+      <c r="C150" s="103">
         <v>1.6970000000000001</v>
       </c>
-      <c r="D150" s="107">
+      <c r="D150" s="103">
         <v>1.77</v>
       </c>
-      <c r="E150" s="107">
+      <c r="E150" s="103">
         <v>1.8859999999999999</v>
       </c>
-      <c r="F150" s="107">
+      <c r="F150" s="103">
         <v>1.4410000000000001</v>
       </c>
-      <c r="G150" s="107">
+      <c r="G150" s="103">
         <v>1.649</v>
       </c>
-      <c r="H150" s="107">
+      <c r="H150" s="103">
         <v>2.0459999999999998</v>
       </c>
-      <c r="I150" s="107">
+      <c r="I150" s="103">
         <v>2.411</v>
       </c>
-      <c r="J150" s="107">
+      <c r="J150" s="103">
         <v>1.915</v>
       </c>
-      <c r="K150" s="107">
+      <c r="K150" s="103">
         <v>2.7829999999999999</v>
       </c>
-      <c r="L150" s="107">
+      <c r="L150" s="103">
         <v>3.2320000000000002</v>
       </c>
-      <c r="M150" s="107">
+      <c r="M150" s="103">
         <v>3.7309999999999999</v>
       </c>
-      <c r="N150" s="107">
+      <c r="N150" s="103">
         <v>3.2949999999999999</v>
       </c>
-      <c r="O150" s="107">
+      <c r="O150" s="103">
         <v>3.2909999999999999</v>
       </c>
-      <c r="P150" s="107">
+      <c r="P150" s="103">
         <v>3.6560000000000001</v>
       </c>
-      <c r="Q150" s="107">
+      <c r="Q150" s="103">
         <v>2.8460000000000001</v>
       </c>
-      <c r="R150" s="107">
+      <c r="R150" s="103">
         <v>2.7309999999999999</v>
       </c>
-      <c r="S150" s="107">
+      <c r="S150" s="103">
         <v>2.843</v>
       </c>
-      <c r="T150" s="107">
+      <c r="T150" s="103">
         <v>2.9870000000000001</v>
       </c>
-      <c r="U150" s="107">
+      <c r="U150" s="103">
         <v>2.835</v>
       </c>
-      <c r="V150" s="107">
+      <c r="V150" s="103">
         <v>2.3119999999999998</v>
       </c>
-      <c r="W150" s="107">
+      <c r="W150" s="103">
         <v>2.145</v>
       </c>
-      <c r="X150" s="107">
+      <c r="X150" s="103">
         <v>2.0670000000000002</v>
       </c>
-      <c r="Y150" s="107">
+      <c r="Y150" s="103">
         <v>2.2919999999999998</v>
       </c>
-      <c r="Z150" s="107">
+      <c r="Z150" s="103">
         <v>2.419</v>
       </c>
-      <c r="AA150" s="107">
+      <c r="AA150" s="103">
         <v>2.6669999999999998</v>
       </c>
-      <c r="AB150" s="107">
+      <c r="AB150" s="103">
         <v>2.64</v>
       </c>
-      <c r="AC150" s="107">
+      <c r="AC150" s="103">
         <v>2.9369999999999998</v>
       </c>
-      <c r="AD150" s="107">
+      <c r="AD150" s="103">
         <v>2.6779999999999999</v>
       </c>
-      <c r="AE150" s="107">
+      <c r="AE150" s="103">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF150" s="107">
+      <c r="AF150" s="103">
         <v>2.7810000000000001</v>
       </c>
     </row>
     <row r="151" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B151" s="5" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="C151" s="104">
+        <v>373</v>
+      </c>
+      <c r="C151" s="100">
         <v>-1.381</v>
       </c>
-      <c r="D151" s="104">
+      <c r="D151" s="100">
         <v>-1.2869999999999999</v>
       </c>
-      <c r="E151" s="104">
+      <c r="E151" s="100">
         <v>-1.3220000000000001</v>
       </c>
-      <c r="F151" s="104">
+      <c r="F151" s="100">
         <v>-1.488</v>
       </c>
-      <c r="G151" s="104">
+      <c r="G151" s="100">
         <v>-1.4179999999999999</v>
       </c>
-      <c r="H151" s="104">
+      <c r="H151" s="100">
         <v>-1.5529999999999999</v>
       </c>
-      <c r="I151" s="104">
+      <c r="I151" s="100">
         <v>-1.6970000000000001</v>
       </c>
-      <c r="J151" s="104">
+      <c r="J151" s="100">
         <v>-1.546</v>
       </c>
-      <c r="K151" s="104">
+      <c r="K151" s="100">
         <v>-2.13</v>
       </c>
-      <c r="L151" s="104">
+      <c r="L151" s="100">
         <v>-2.4359999999999999</v>
       </c>
-      <c r="M151" s="104">
+      <c r="M151" s="100">
         <v>-2.6269999999999998</v>
       </c>
-      <c r="N151" s="104">
+      <c r="N151" s="100">
         <v>-2.8690000000000002</v>
       </c>
-      <c r="O151" s="104">
+      <c r="O151" s="100">
         <v>-2.5329999999999999</v>
       </c>
-      <c r="P151" s="104">
+      <c r="P151" s="100">
         <v>-3.391</v>
       </c>
-      <c r="Q151" s="104">
+      <c r="Q151" s="100">
         <v>-2.8290000000000002</v>
       </c>
-      <c r="R151" s="104">
+      <c r="R151" s="100">
         <v>-3.2229999999999999</v>
       </c>
-      <c r="S151" s="104">
+      <c r="S151" s="100">
         <v>-2.7549999999999999</v>
       </c>
-      <c r="T151" s="104">
+      <c r="T151" s="100">
         <v>-3.0270000000000001</v>
       </c>
-      <c r="U151" s="104">
+      <c r="U151" s="100">
         <v>-3.0539999999999998</v>
       </c>
-      <c r="V151" s="104">
+      <c r="V151" s="100">
         <v>-3.0779999999999998</v>
       </c>
-      <c r="W151" s="104">
+      <c r="W151" s="100">
         <v>-3.0169999999999999</v>
       </c>
-      <c r="X151" s="104">
+      <c r="X151" s="100">
         <v>-2.7349999999999999</v>
       </c>
-      <c r="Y151" s="104">
+      <c r="Y151" s="100">
         <v>-2.9540000000000002</v>
       </c>
-      <c r="Z151" s="104">
+      <c r="Z151" s="100">
         <v>-2.56</v>
       </c>
-      <c r="AA151" s="104">
+      <c r="AA151" s="100">
         <v>-2.6850000000000001</v>
       </c>
-      <c r="AB151" s="104">
+      <c r="AB151" s="100">
         <v>-2.96</v>
       </c>
-      <c r="AC151" s="104">
+      <c r="AC151" s="100">
         <v>-3.109</v>
       </c>
-      <c r="AD151" s="104">
+      <c r="AD151" s="100">
         <v>-2.843</v>
       </c>
-      <c r="AE151" s="104">
+      <c r="AE151" s="100">
         <v>-3.177</v>
       </c>
-      <c r="AF151" s="104">
+      <c r="AF151" s="100">
         <v>-3.0950000000000002</v>
       </c>
     </row>
     <row r="152" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B152" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="104">
+      <c r="B152" s="101" t="s">
+        <v>374</v>
+      </c>
+      <c r="C152" s="100">
         <v>-1.214</v>
       </c>
-      <c r="D152" s="104">
+      <c r="D152" s="100">
         <v>-1.208</v>
       </c>
-      <c r="E152" s="104">
+      <c r="E152" s="100">
         <v>-1.3049999999999999</v>
       </c>
-      <c r="F152" s="104">
+      <c r="F152" s="100">
         <v>-1.518</v>
       </c>
-      <c r="G152" s="104">
+      <c r="G152" s="100">
         <v>-1.482</v>
       </c>
-      <c r="H152" s="104">
+      <c r="H152" s="100">
         <v>-1.5369999999999999</v>
       </c>
-      <c r="I152" s="104">
+      <c r="I152" s="100">
         <v>-1.665</v>
       </c>
-      <c r="J152" s="104">
+      <c r="J152" s="100">
         <v>-1.556</v>
       </c>
-      <c r="K152" s="104">
+      <c r="K152" s="100">
         <v>-2.16</v>
       </c>
-      <c r="L152" s="104">
+      <c r="L152" s="100">
         <v>-2.4820000000000002</v>
       </c>
-      <c r="M152" s="104">
+      <c r="M152" s="100">
         <v>-2.609</v>
       </c>
-      <c r="N152" s="104">
+      <c r="N152" s="100">
         <v>-2.8889999999999998</v>
       </c>
-      <c r="O152" s="104">
+      <c r="O152" s="100">
         <v>-2.552</v>
       </c>
-      <c r="P152" s="104">
+      <c r="P152" s="100">
         <v>-3.5339999999999998</v>
       </c>
-      <c r="Q152" s="104">
+      <c r="Q152" s="100">
         <v>-3.5019999999999998</v>
       </c>
-      <c r="R152" s="104">
+      <c r="R152" s="100">
         <v>-3.6419999999999999</v>
       </c>
-      <c r="S152" s="104">
+      <c r="S152" s="100">
         <v>-3.1829999999999998</v>
       </c>
-      <c r="T152" s="104">
+      <c r="T152" s="100">
         <v>-3.448</v>
       </c>
-      <c r="U152" s="104">
+      <c r="U152" s="100">
         <v>-3.181</v>
       </c>
-      <c r="V152" s="104">
+      <c r="V152" s="100">
         <v>-3.2240000000000002</v>
       </c>
-      <c r="W152" s="104">
+      <c r="W152" s="100">
         <v>-3.0680000000000001</v>
       </c>
-      <c r="X152" s="104">
+      <c r="X152" s="100">
         <v>-2.72</v>
       </c>
-      <c r="Y152" s="104">
+      <c r="Y152" s="100">
         <v>-3.024</v>
       </c>
-      <c r="Z152" s="104">
+      <c r="Z152" s="100">
         <v>-2.629</v>
       </c>
-      <c r="AA152" s="104">
+      <c r="AA152" s="100">
         <v>-2.7160000000000002</v>
       </c>
-      <c r="AB152" s="104">
+      <c r="AB152" s="100">
         <v>-2.9950000000000001</v>
       </c>
-      <c r="AC152" s="104">
+      <c r="AC152" s="100">
         <v>-3.113</v>
       </c>
-      <c r="AD152" s="104">
+      <c r="AD152" s="100">
         <v>-2.8780000000000001</v>
       </c>
-      <c r="AE152" s="104">
+      <c r="AE152" s="100">
         <v>-3.2090000000000001</v>
       </c>
-      <c r="AF152" s="104">
+      <c r="AF152" s="100">
         <v>-3.15</v>
       </c>
     </row>
     <row r="153" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B153" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="104">
+      <c r="B153" s="101" t="s">
+        <v>375</v>
+      </c>
+      <c r="C153" s="100">
         <v>-0.247</v>
       </c>
-      <c r="D153" s="104">
+      <c r="D153" s="100">
         <v>-0.14499999999999999</v>
       </c>
-      <c r="E153" s="104">
+      <c r="E153" s="100">
         <v>-0.10100000000000001</v>
       </c>
-      <c r="F153" s="104">
+      <c r="F153" s="100">
         <v>-6.5000000000000002E-2</v>
       </c>
-      <c r="G153" s="104">
+      <c r="G153" s="100">
         <v>-8.0000000000000002E-3</v>
       </c>
-      <c r="H153" s="104">
+      <c r="H153" s="100">
         <v>-7.6999999999999999E-2</v>
       </c>
-      <c r="I153" s="104">
+      <c r="I153" s="100">
         <v>-9.4E-2</v>
       </c>
-      <c r="J153" s="104">
+      <c r="J153" s="100">
         <v>-6.2E-2</v>
       </c>
-      <c r="K153" s="104">
+      <c r="K153" s="100">
         <v>-6.8000000000000005E-2</v>
       </c>
-      <c r="L153" s="104">
+      <c r="L153" s="100">
         <v>-4.4999999999999998E-2</v>
       </c>
-      <c r="M153" s="104">
+      <c r="M153" s="100">
         <v>-0.105</v>
       </c>
-      <c r="N153" s="104">
+      <c r="N153" s="100">
         <v>-7.1999999999999995E-2</v>
       </c>
-      <c r="O153" s="104">
+      <c r="O153" s="100">
         <v>-7.1999999999999995E-2</v>
       </c>
-      <c r="P153" s="104">
+      <c r="P153" s="100">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="Q153" s="104">
+      <c r="Q153" s="100">
         <v>0.57599999999999996</v>
       </c>
-      <c r="R153" s="104">
+      <c r="R153" s="100">
         <v>0.315</v>
       </c>
-      <c r="S153" s="104">
+      <c r="S153" s="100">
         <v>0.32800000000000001</v>
       </c>
-      <c r="T153" s="104">
+      <c r="T153" s="100">
         <v>0.32</v>
       </c>
-      <c r="U153" s="104">
+      <c r="U153" s="100">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="V153" s="104">
+      <c r="V153" s="100">
         <v>1.2E-2</v>
       </c>
-      <c r="W153" s="104">
+      <c r="W153" s="100">
         <v>-7.1999999999999995E-2</v>
       </c>
-      <c r="X153" s="104">
+      <c r="X153" s="100">
         <v>-0.13</v>
       </c>
-      <c r="Y153" s="104">
+      <c r="Y153" s="100">
         <v>-5.2999999999999999E-2</v>
       </c>
-      <c r="Z153" s="104">
+      <c r="Z153" s="100">
         <v>-5.8000000000000003E-2</v>
       </c>
-      <c r="AA153" s="104">
+      <c r="AA153" s="100">
         <v>-9.9000000000000005E-2</v>
       </c>
-      <c r="AB153" s="104">
+      <c r="AB153" s="100">
         <v>-9.1999999999999998E-2</v>
       </c>
-      <c r="AC153" s="104">
+      <c r="AC153" s="100">
         <v>-0.13400000000000001</v>
       </c>
-      <c r="AD153" s="104">
+      <c r="AD153" s="100">
         <v>-9.6000000000000002E-2</v>
       </c>
-      <c r="AE153" s="104">
+      <c r="AE153" s="100">
         <v>-0.12</v>
       </c>
-      <c r="AF153" s="104">
+      <c r="AF153" s="100">
         <v>-9.4E-2</v>
       </c>
     </row>
     <row r="154" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B154" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C154" s="104">
+      <c r="B154" s="101" t="s">
+        <v>376</v>
+      </c>
+      <c r="C154" s="100">
         <v>8.1000000000000003E-2</v>
       </c>
-      <c r="D154" s="104">
+      <c r="D154" s="100">
         <v>6.6000000000000003E-2</v>
       </c>
-      <c r="E154" s="104">
+      <c r="E154" s="100">
         <v>8.1000000000000003E-2</v>
       </c>
-      <c r="F154" s="104">
+      <c r="F154" s="100">
         <v>9.5000000000000001E-2</v>
       </c>
-      <c r="G154" s="104">
+      <c r="G154" s="100">
         <v>7.0999999999999994E-2</v>
       </c>
-      <c r="H154" s="104">
+      <c r="H154" s="100">
         <v>0.06</v>
       </c>
-      <c r="I154" s="104">
+      <c r="I154" s="100">
         <v>6.3E-2</v>
       </c>
-      <c r="J154" s="104">
+      <c r="J154" s="100">
         <v>7.1999999999999995E-2</v>
       </c>
-      <c r="K154" s="104">
+      <c r="K154" s="100">
         <v>9.9000000000000005E-2</v>
       </c>
-      <c r="L154" s="104">
+      <c r="L154" s="100">
         <v>0.09</v>
       </c>
-      <c r="M154" s="104">
+      <c r="M154" s="100">
         <v>8.6999999999999994E-2</v>
       </c>
-      <c r="N154" s="104">
+      <c r="N154" s="100">
         <v>9.1999999999999998E-2</v>
       </c>
-      <c r="O154" s="104">
+      <c r="O154" s="100">
         <v>9.1999999999999998E-2</v>
       </c>
-      <c r="P154" s="104">
+      <c r="P154" s="100">
         <v>0.107</v>
       </c>
-      <c r="Q154" s="104">
+      <c r="Q154" s="100">
         <v>9.7000000000000003E-2</v>
       </c>
-      <c r="R154" s="104">
+      <c r="R154" s="100">
         <v>0.104</v>
       </c>
-      <c r="S154" s="104">
+      <c r="S154" s="100">
         <v>0.1</v>
       </c>
-      <c r="T154" s="104">
+      <c r="T154" s="100">
         <v>0.10199999999999999</v>
       </c>
-      <c r="U154" s="104">
+      <c r="U154" s="100">
         <v>0.122</v>
       </c>
-      <c r="V154" s="104">
+      <c r="V154" s="100">
         <v>0.13300000000000001</v>
       </c>
-      <c r="W154" s="104">
+      <c r="W154" s="100">
         <v>0.122</v>
       </c>
-      <c r="X154" s="104">
+      <c r="X154" s="100">
         <v>0.11600000000000001</v>
       </c>
-      <c r="Y154" s="104">
+      <c r="Y154" s="100">
         <v>0.123</v>
       </c>
-      <c r="Z154" s="104">
+      <c r="Z154" s="100">
         <v>0.127</v>
       </c>
-      <c r="AA154" s="104">
+      <c r="AA154" s="100">
         <v>0.13</v>
       </c>
-      <c r="AB154" s="104">
+      <c r="AB154" s="100">
         <v>0.127</v>
       </c>
-      <c r="AC154" s="104">
+      <c r="AC154" s="100">
         <v>0.13800000000000001</v>
       </c>
-      <c r="AD154" s="104">
+      <c r="AD154" s="100">
         <v>0.13100000000000001</v>
       </c>
-      <c r="AE154" s="104">
+      <c r="AE154" s="100">
         <v>0.152</v>
       </c>
-      <c r="AF154" s="104">
+      <c r="AF154" s="100">
         <v>0.14799999999999999</v>
       </c>
     </row>
     <row r="155" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="5" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="C155" s="104">
+        <v>377</v>
+      </c>
+      <c r="C155" s="100">
         <v>0.252</v>
       </c>
-      <c r="D155" s="104">
+      <c r="D155" s="100">
         <v>0.34100000000000003</v>
       </c>
-      <c r="E155" s="104">
+      <c r="E155" s="100">
         <v>0.36199999999999999</v>
       </c>
-      <c r="F155" s="104">
+      <c r="F155" s="100">
         <v>0.70099999999999996</v>
       </c>
-      <c r="G155" s="104">
+      <c r="G155" s="100">
         <v>0.69599999999999995</v>
       </c>
-      <c r="H155" s="104">
+      <c r="H155" s="100">
         <v>0.628</v>
       </c>
-      <c r="I155" s="104">
+      <c r="I155" s="100">
         <v>0.68500000000000005</v>
       </c>
-      <c r="J155" s="104">
+      <c r="J155" s="100">
         <v>0.67700000000000005</v>
       </c>
-      <c r="K155" s="104">
+      <c r="K155" s="100">
         <v>0.96699999999999997</v>
       </c>
-      <c r="L155" s="104">
+      <c r="L155" s="100">
         <v>1.0169999999999999</v>
       </c>
-      <c r="M155" s="104">
+      <c r="M155" s="100">
         <v>1.0629999999999999</v>
       </c>
-      <c r="N155" s="104">
+      <c r="N155" s="100">
         <v>1.304</v>
       </c>
-      <c r="O155" s="104">
+      <c r="O155" s="100">
         <v>1.089</v>
       </c>
-      <c r="P155" s="104">
+      <c r="P155" s="100">
         <v>1.879</v>
       </c>
-      <c r="Q155" s="104">
+      <c r="Q155" s="100">
         <v>1.8380000000000001</v>
       </c>
-      <c r="R155" s="104">
+      <c r="R155" s="100">
         <v>1.843</v>
       </c>
-      <c r="S155" s="104">
+      <c r="S155" s="100">
         <v>1.1930000000000001</v>
       </c>
-      <c r="T155" s="104">
+      <c r="T155" s="100">
         <v>1.681</v>
       </c>
-      <c r="U155" s="104">
+      <c r="U155" s="100">
         <v>1.0920000000000001</v>
       </c>
-      <c r="V155" s="104">
+      <c r="V155" s="100">
         <v>1.1679999999999999</v>
       </c>
-      <c r="W155" s="104">
+      <c r="W155" s="100">
         <v>1.2090000000000001</v>
       </c>
-      <c r="X155" s="104">
+      <c r="X155" s="100">
         <v>0.80500000000000005</v>
       </c>
-      <c r="Y155" s="104">
+      <c r="Y155" s="100">
         <v>1.0640000000000001</v>
       </c>
-      <c r="Z155" s="104">
+      <c r="Z155" s="100">
         <v>0.86899999999999999</v>
       </c>
-      <c r="AA155" s="104">
+      <c r="AA155" s="100">
         <v>1.2969999999999999</v>
       </c>
-      <c r="AB155" s="104">
+      <c r="AB155" s="100">
         <v>1.542</v>
       </c>
-      <c r="AC155" s="104">
+      <c r="AC155" s="100">
         <v>1.482</v>
       </c>
-      <c r="AD155" s="104">
+      <c r="AD155" s="100">
         <v>1.3029999999999999</v>
       </c>
-      <c r="AE155" s="104">
+      <c r="AE155" s="100">
         <v>1.4159999999999999</v>
       </c>
-      <c r="AF155" s="104">
+      <c r="AF155" s="100">
         <v>1.8080000000000001</v>
       </c>
     </row>
     <row r="156" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B156" s="7" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="C156" s="107">
+        <v>378</v>
+      </c>
+      <c r="C156" s="103">
         <v>-1.129</v>
       </c>
-      <c r="D156" s="107">
+      <c r="D156" s="103">
         <v>-0.94599999999999995</v>
       </c>
-      <c r="E156" s="107">
+      <c r="E156" s="103">
         <v>-0.97299999999999998</v>
       </c>
-      <c r="F156" s="107">
+      <c r="F156" s="103">
         <v>-0.78800000000000003</v>
       </c>
-      <c r="G156" s="107">
+      <c r="G156" s="103">
         <v>-0.72199999999999998</v>
       </c>
-      <c r="H156" s="107">
+      <c r="H156" s="103">
         <v>-0.92500000000000004</v>
       </c>
-      <c r="I156" s="107">
+      <c r="I156" s="103">
         <v>-1.012</v>
       </c>
-      <c r="J156" s="107">
+      <c r="J156" s="103">
         <v>-0.87</v>
       </c>
-      <c r="K156" s="107">
+      <c r="K156" s="103">
         <v>-1.163</v>
       </c>
-      <c r="L156" s="107">
+      <c r="L156" s="103">
         <v>-1.419</v>
       </c>
-      <c r="M156" s="107">
+      <c r="M156" s="103">
         <v>-1.5640000000000001</v>
       </c>
-      <c r="N156" s="107">
+      <c r="N156" s="103">
         <v>-1.5649999999999999</v>
       </c>
-      <c r="O156" s="107">
+      <c r="O156" s="103">
         <v>-1.444</v>
       </c>
-      <c r="P156" s="107">
+      <c r="P156" s="103">
         <v>-1.512</v>
       </c>
-      <c r="Q156" s="107">
+      <c r="Q156" s="103">
         <v>-0.99099999999999999</v>
       </c>
-      <c r="R156" s="107">
+      <c r="R156" s="103">
         <v>-1.38</v>
       </c>
-      <c r="S156" s="107">
+      <c r="S156" s="103">
         <v>-1.5620000000000001</v>
       </c>
-      <c r="T156" s="107">
+      <c r="T156" s="103">
         <v>-1.3460000000000001</v>
       </c>
-      <c r="U156" s="107">
+      <c r="U156" s="103">
         <v>-1.962</v>
       </c>
-      <c r="V156" s="107">
+      <c r="V156" s="103">
         <v>-1.91</v>
       </c>
-      <c r="W156" s="107">
+      <c r="W156" s="103">
         <v>-1.8080000000000001</v>
       </c>
-      <c r="X156" s="107">
+      <c r="X156" s="103">
         <v>-1.929</v>
       </c>
-      <c r="Y156" s="107">
+      <c r="Y156" s="103">
         <v>-1.89</v>
       </c>
-      <c r="Z156" s="107">
+      <c r="Z156" s="103">
         <v>-1.69</v>
       </c>
-      <c r="AA156" s="107">
+      <c r="AA156" s="103">
         <v>-1.3879999999999999</v>
       </c>
-      <c r="AB156" s="107">
+      <c r="AB156" s="103">
         <v>-1.4179999999999999</v>
       </c>
-      <c r="AC156" s="107">
+      <c r="AC156" s="103">
         <v>-1.627</v>
       </c>
-      <c r="AD156" s="107">
+      <c r="AD156" s="103">
         <v>-1.54</v>
       </c>
-      <c r="AE156" s="107">
+      <c r="AE156" s="103">
         <v>-1.7609999999999999</v>
       </c>
-      <c r="AF156" s="107">
+      <c r="AF156" s="103">
         <v>-1.286</v>
       </c>
     </row>
     <row r="157" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B157" s="7" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="C157" s="107">
+        <v>379</v>
+      </c>
+      <c r="C157" s="103">
         <v>-2.9000000000000001E-2</v>
       </c>
-      <c r="D157" s="107">
+      <c r="D157" s="103">
         <v>-0.115</v>
       </c>
-      <c r="E157" s="107">
+      <c r="E157" s="103">
         <v>-1.7999999999999999E-2</v>
       </c>
-      <c r="F157" s="107">
-[...2 lines deleted...]
-      <c r="G157" s="107">
+      <c r="F157" s="103">
+        <v>0</v>
+      </c>
+      <c r="G157" s="103">
         <v>-1E-3</v>
       </c>
-      <c r="H157" s="107">
-[...8 lines deleted...]
-      <c r="K157" s="107">
+      <c r="H157" s="103">
+        <v>0</v>
+      </c>
+      <c r="I157" s="103">
+        <v>0</v>
+      </c>
+      <c r="J157" s="103">
+        <v>0</v>
+      </c>
+      <c r="K157" s="103">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="L157" s="107">
+      <c r="L157" s="103">
         <v>-7.0000000000000001E-3</v>
       </c>
-      <c r="M157" s="107">
+      <c r="M157" s="103">
         <v>-1.2E-2</v>
       </c>
-      <c r="N157" s="107">
+      <c r="N157" s="103">
         <v>-0.107</v>
       </c>
-      <c r="O157" s="107">
+      <c r="O157" s="103">
         <v>-3.5000000000000003E-2</v>
       </c>
-      <c r="P157" s="107">
+      <c r="P157" s="103">
         <v>-2.8000000000000001E-2</v>
       </c>
-      <c r="Q157" s="107">
+      <c r="Q157" s="103">
         <v>-1.9E-2</v>
       </c>
-      <c r="R157" s="107">
+      <c r="R157" s="103">
         <v>1.4E-2</v>
       </c>
-      <c r="S157" s="107">
+      <c r="S157" s="103">
         <v>-1.6E-2</v>
       </c>
-      <c r="T157" s="107">
+      <c r="T157" s="103">
         <v>-1.2E-2</v>
       </c>
-      <c r="U157" s="107">
+      <c r="U157" s="103">
         <v>-1.4999999999999999E-2</v>
       </c>
-      <c r="V157" s="107">
+      <c r="V157" s="103">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="W157" s="107">
+      <c r="W157" s="103">
         <v>-1E-3</v>
       </c>
-      <c r="X157" s="107">
+      <c r="X157" s="103">
         <v>-1.0999999999999999E-2</v>
       </c>
-      <c r="Y157" s="107">
+      <c r="Y157" s="103">
         <v>-0.01</v>
       </c>
-      <c r="Z157" s="107">
+      <c r="Z157" s="103">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="AA157" s="107">
+      <c r="AA157" s="103">
         <v>-2E-3</v>
       </c>
-      <c r="AB157" s="107">
+      <c r="AB157" s="103">
         <v>-6.0000000000000001E-3</v>
       </c>
-      <c r="AC157" s="107">
+      <c r="AC157" s="103">
         <v>-1.2999999999999999E-2</v>
       </c>
-      <c r="AD157" s="107">
+      <c r="AD157" s="103">
         <v>-7.0000000000000001E-3</v>
       </c>
-      <c r="AE157" s="107">
+      <c r="AE157" s="103">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="AF157" s="107">
+      <c r="AF157" s="103">
         <v>-1E-3</v>
       </c>
     </row>
     <row r="158" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B158" s="5" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="C158" s="104">
+        <v>380</v>
+      </c>
+      <c r="C158" s="100">
         <v>-1.1579999999999999</v>
       </c>
-      <c r="D158" s="104">
+      <c r="D158" s="100">
         <v>-1.0609999999999999</v>
       </c>
-      <c r="E158" s="104">
+      <c r="E158" s="100">
         <v>-0.99</v>
       </c>
-      <c r="F158" s="104">
+      <c r="F158" s="100">
         <v>-0.78800000000000003</v>
       </c>
-      <c r="G158" s="104">
+      <c r="G158" s="100">
         <v>-0.72299999999999998</v>
       </c>
-      <c r="H158" s="104">
+      <c r="H158" s="100">
         <v>-0.92500000000000004</v>
       </c>
-      <c r="I158" s="104">
+      <c r="I158" s="100">
         <v>-1.012</v>
       </c>
-      <c r="J158" s="104">
+      <c r="J158" s="100">
         <v>-0.87</v>
       </c>
-      <c r="K158" s="104">
+      <c r="K158" s="100">
         <v>-1.1759999999999999</v>
       </c>
-      <c r="L158" s="104">
+      <c r="L158" s="100">
         <v>-1.427</v>
       </c>
-      <c r="M158" s="104">
+      <c r="M158" s="100">
         <v>-1.5760000000000001</v>
       </c>
-      <c r="N158" s="104">
+      <c r="N158" s="100">
         <v>-1.6719999999999999</v>
       </c>
-      <c r="O158" s="104">
+      <c r="O158" s="100">
         <v>-1.478</v>
       </c>
-      <c r="P158" s="104">
+      <c r="P158" s="100">
         <v>-1.54</v>
       </c>
-      <c r="Q158" s="104">
+      <c r="Q158" s="100">
         <v>-1.01</v>
       </c>
-      <c r="R158" s="104">
+      <c r="R158" s="100">
         <v>-1.3660000000000001</v>
       </c>
-      <c r="S158" s="104">
+      <c r="S158" s="100">
         <v>-1.5780000000000001</v>
       </c>
-      <c r="T158" s="104">
+      <c r="T158" s="100">
         <v>-1.357</v>
       </c>
-      <c r="U158" s="104">
+      <c r="U158" s="100">
         <v>-1.976</v>
       </c>
-      <c r="V158" s="104">
+      <c r="V158" s="100">
         <v>-1.923</v>
       </c>
-      <c r="W158" s="104">
+      <c r="W158" s="100">
         <v>-1.8089999999999999</v>
       </c>
-      <c r="X158" s="104">
+      <c r="X158" s="100">
         <v>-1.94</v>
       </c>
-      <c r="Y158" s="104">
+      <c r="Y158" s="100">
         <v>-1.9</v>
       </c>
-      <c r="Z158" s="104">
+      <c r="Z158" s="100">
         <v>-1.696</v>
       </c>
-      <c r="AA158" s="104">
+      <c r="AA158" s="100">
         <v>-1.391</v>
       </c>
-      <c r="AB158" s="104">
+      <c r="AB158" s="100">
         <v>-1.4239999999999999</v>
       </c>
-      <c r="AC158" s="104">
+      <c r="AC158" s="100">
         <v>-1.64</v>
       </c>
-      <c r="AD158" s="104">
+      <c r="AD158" s="100">
         <v>-1.5469999999999999</v>
       </c>
-      <c r="AE158" s="104">
+      <c r="AE158" s="100">
         <v>-1.764</v>
       </c>
-      <c r="AF158" s="104">
+      <c r="AF158" s="100">
         <v>-1.288</v>
       </c>
     </row>
     <row r="159" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B159" s="7" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="C159" s="107">
+        <v>381</v>
+      </c>
+      <c r="C159" s="103">
         <v>0.53900000000000003</v>
       </c>
-      <c r="D159" s="107">
+      <c r="D159" s="103">
         <v>0.70899999999999996</v>
       </c>
-      <c r="E159" s="107">
+      <c r="E159" s="103">
         <v>0.89600000000000002</v>
       </c>
-      <c r="F159" s="107">
+      <c r="F159" s="103">
         <v>0.65300000000000002</v>
       </c>
-      <c r="G159" s="107">
+      <c r="G159" s="103">
         <v>0.92700000000000005</v>
       </c>
-      <c r="H159" s="107">
+      <c r="H159" s="103">
         <v>1.1200000000000001</v>
       </c>
-      <c r="I159" s="107">
+      <c r="I159" s="103">
         <v>1.399</v>
       </c>
-      <c r="J159" s="107">
+      <c r="J159" s="103">
         <v>1.0449999999999999</v>
       </c>
-      <c r="K159" s="107">
+      <c r="K159" s="103">
         <v>1.607</v>
       </c>
-      <c r="L159" s="107">
+      <c r="L159" s="103">
         <v>1.8049999999999999</v>
       </c>
-      <c r="M159" s="107">
+      <c r="M159" s="103">
         <v>2.1560000000000001</v>
       </c>
-      <c r="N159" s="107">
+      <c r="N159" s="103">
         <v>1.623</v>
       </c>
-      <c r="O159" s="107">
+      <c r="O159" s="103">
         <v>1.8120000000000001</v>
       </c>
-      <c r="P159" s="107">
+      <c r="P159" s="103">
         <v>2.1160000000000001</v>
       </c>
-      <c r="Q159" s="107">
+      <c r="Q159" s="103">
         <v>1.8360000000000001</v>
       </c>
-      <c r="R159" s="107">
+      <c r="R159" s="103">
         <v>1.3640000000000001</v>
       </c>
-      <c r="S159" s="107">
+      <c r="S159" s="103">
         <v>1.2649999999999999</v>
       </c>
-      <c r="T159" s="107">
+      <c r="T159" s="103">
         <v>1.63</v>
       </c>
-      <c r="U159" s="107">
+      <c r="U159" s="103">
         <v>0.85899999999999999</v>
       </c>
-      <c r="V159" s="107">
+      <c r="V159" s="103">
         <v>0.39</v>
       </c>
-      <c r="W159" s="107">
+      <c r="W159" s="103">
         <v>0.33600000000000002</v>
       </c>
-      <c r="X159" s="107">
+      <c r="X159" s="103">
         <v>0.127</v>
       </c>
-      <c r="Y159" s="107">
+      <c r="Y159" s="103">
         <v>0.39300000000000002</v>
       </c>
-      <c r="Z159" s="107">
+      <c r="Z159" s="103">
         <v>0.72399999999999998</v>
       </c>
-      <c r="AA159" s="107">
+      <c r="AA159" s="103">
         <v>1.2769999999999999</v>
       </c>
-      <c r="AB159" s="107">
+      <c r="AB159" s="103">
         <v>1.2150000000000001</v>
       </c>
-      <c r="AC159" s="107">
+      <c r="AC159" s="103">
         <v>1.2969999999999999</v>
       </c>
-      <c r="AD159" s="107">
+      <c r="AD159" s="103">
         <v>1.131</v>
       </c>
-      <c r="AE159" s="107">
+      <c r="AE159" s="103">
         <v>1.0940000000000001</v>
       </c>
-      <c r="AF159" s="107">
+      <c r="AF159" s="103">
         <v>1.494</v>
       </c>
     </row>
     <row r="160" spans="2:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="161" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B161" s="119" t="s">
-        <v>385</v>
+      <c r="B161" s="115" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="162" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B162" s="119" t="s">
-        <v>386</v>
+      <c r="B162" s="115" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="163" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B163" s="119" t="s">
-        <v>387</v>
+      <c r="B163" s="115" t="s">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
@@ -41016,205 +42239,205 @@
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AF51"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Y2" s="124" t="s">
-[...8 lines deleted...]
-      <c r="AF2" s="124"/>
+      <c r="Y2" s="122" t="s">
+        <v>398</v>
+      </c>
+      <c r="Z2" s="122"/>
+      <c r="AA2" s="122"/>
+      <c r="AB2" s="122"/>
+      <c r="AC2" s="122"/>
+      <c r="AD2" s="122"/>
+      <c r="AE2" s="122"/>
+      <c r="AF2" s="122"/>
     </row>
     <row r="3" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Y3" s="124"/>
-[...6 lines deleted...]
-      <c r="AF3" s="124"/>
+      <c r="Y3" s="122"/>
+      <c r="Z3" s="122"/>
+      <c r="AA3" s="122"/>
+      <c r="AB3" s="122"/>
+      <c r="AC3" s="122"/>
+      <c r="AD3" s="122"/>
+      <c r="AE3" s="122"/>
+      <c r="AF3" s="122"/>
     </row>
     <row r="4" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="C5" s="123" t="s">
+        <v>385</v>
+      </c>
+      <c r="C5" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="123" t="s">
+      <c r="D5" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="123" t="s">
+      <c r="E5" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="123" t="s">
+      <c r="F5" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="123" t="s">
+      <c r="G5" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="123" t="s">
+      <c r="H5" s="121" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="123" t="s">
+      <c r="I5" s="121" t="s">
         <v>76</v>
       </c>
-      <c r="J5" s="123" t="s">
+      <c r="J5" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="123" t="s">
+      <c r="K5" s="121" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="123" t="s">
+      <c r="L5" s="121" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="123" t="s">
+      <c r="M5" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="123" t="s">
+      <c r="N5" s="121" t="s">
         <v>77</v>
       </c>
-      <c r="O5" s="123" t="s">
+      <c r="O5" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="P5" s="123" t="s">
+      <c r="P5" s="121" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="123" t="s">
+      <c r="Q5" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="123" t="s">
+      <c r="R5" s="121" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="123" t="s">
+      <c r="S5" s="121" t="s">
         <v>78</v>
       </c>
-      <c r="T5" s="123" t="s">
+      <c r="T5" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="U5" s="123" t="s">
+      <c r="U5" s="121" t="s">
         <v>17</v>
       </c>
-      <c r="V5" s="123" t="s">
+      <c r="V5" s="121" t="s">
         <v>18</v>
       </c>
-      <c r="W5" s="123" t="s">
+      <c r="W5" s="121" t="s">
         <v>19</v>
       </c>
-      <c r="X5" s="123" t="s">
+      <c r="X5" s="121" t="s">
         <v>79</v>
       </c>
-      <c r="Y5" s="123" t="s">
+      <c r="Y5" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="Z5" s="123" t="s">
+      <c r="Z5" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="AA5" s="123" t="s">
+      <c r="AA5" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="AB5" s="123" t="s">
+      <c r="AB5" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="AC5" s="123" t="s">
+      <c r="AC5" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="AD5" s="123" t="s">
+      <c r="AD5" s="121" t="s">
         <v>24</v>
       </c>
-      <c r="AE5" s="123" t="s">
+      <c r="AE5" s="121" t="s">
         <v>25</v>
       </c>
-      <c r="AF5" s="123" t="s">
+      <c r="AF5" s="121" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="123"/>
-[...28 lines deleted...]
-      <c r="AF6" s="123"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="121"/>
+      <c r="G6" s="121"/>
+      <c r="H6" s="121"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="121"/>
+      <c r="K6" s="121"/>
+      <c r="L6" s="121"/>
+      <c r="M6" s="121"/>
+      <c r="N6" s="121"/>
+      <c r="O6" s="121"/>
+      <c r="P6" s="121"/>
+      <c r="Q6" s="121"/>
+      <c r="R6" s="121"/>
+      <c r="S6" s="121"/>
+      <c r="T6" s="121"/>
+      <c r="U6" s="121"/>
+      <c r="V6" s="121"/>
+      <c r="W6" s="121"/>
+      <c r="X6" s="121"/>
+      <c r="Y6" s="121"/>
+      <c r="Z6" s="121"/>
+      <c r="AA6" s="121"/>
+      <c r="AB6" s="121"/>
+      <c r="AC6" s="121"/>
+      <c r="AD6" s="121"/>
+      <c r="AE6" s="121"/>
+      <c r="AF6" s="121"/>
     </row>
     <row r="7" spans="2:32" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="9" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C7" s="10">
         <v>320927</v>
       </c>
       <c r="D7" s="10">
         <v>433424</v>
       </c>
       <c r="E7" s="10">
         <v>939544</v>
       </c>
       <c r="F7" s="10">
         <v>2190785</v>
       </c>
       <c r="G7" s="10">
         <v>2407206</v>
       </c>
       <c r="H7" s="10">
         <v>2621496</v>
       </c>
       <c r="I7" s="10">
         <v>2765359</v>
       </c>
       <c r="J7" s="10">
         <v>2190785</v>
       </c>
@@ -41264,149 +42487,149 @@
         <v>4994520</v>
       </c>
       <c r="Z7" s="10">
         <v>5489832</v>
       </c>
       <c r="AA7" s="10">
         <v>5491140</v>
       </c>
       <c r="AB7" s="10">
         <v>5712331</v>
       </c>
       <c r="AC7" s="10">
         <v>5784086</v>
       </c>
       <c r="AD7" s="10">
         <v>5489832</v>
       </c>
       <c r="AE7" s="10">
         <v>6075035</v>
       </c>
       <c r="AF7" s="10">
         <v>6315979</v>
       </c>
     </row>
     <row r="8" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="47">
+      <c r="B8" s="17" t="s">
+        <v>387</v>
+      </c>
+      <c r="C8" s="43">
         <v>132190</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="43">
         <v>525621</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="43">
         <v>1301232</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="43">
         <v>229755</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="43">
         <v>237442</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="43">
         <v>160454</v>
       </c>
-      <c r="I8" s="47">
+      <c r="I8" s="43">
         <v>122500</v>
       </c>
-      <c r="J8" s="47">
+      <c r="J8" s="43">
         <v>750151</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="43">
         <v>59899</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="43">
         <v>62652</v>
       </c>
-      <c r="M8" s="47">
+      <c r="M8" s="43">
         <v>166164</v>
       </c>
-      <c r="N8" s="47">
+      <c r="N8" s="43">
         <v>181330</v>
       </c>
-      <c r="O8" s="47">
+      <c r="O8" s="43">
         <v>470045</v>
       </c>
-      <c r="P8" s="47">
+      <c r="P8" s="43">
         <v>419038</v>
       </c>
-      <c r="Q8" s="47">
+      <c r="Q8" s="43">
         <v>604456</v>
       </c>
-      <c r="R8" s="47">
+      <c r="R8" s="43">
         <v>396143</v>
       </c>
-      <c r="S8" s="47">
+      <c r="S8" s="43">
         <v>526859</v>
       </c>
-      <c r="T8" s="47">
+      <c r="T8" s="43">
         <v>1946496</v>
       </c>
-      <c r="U8" s="47">
+      <c r="U8" s="43">
         <v>270999</v>
       </c>
-      <c r="V8" s="47">
+      <c r="V8" s="43">
         <v>188532</v>
       </c>
-      <c r="W8" s="47">
+      <c r="W8" s="43">
         <v>110865</v>
       </c>
-      <c r="X8" s="47">
+      <c r="X8" s="43">
         <v>-214142</v>
       </c>
-      <c r="Y8" s="47">
+      <c r="Y8" s="43">
         <v>566690</v>
       </c>
-      <c r="Z8" s="47">
+      <c r="Z8" s="43">
         <v>71011</v>
       </c>
-      <c r="AA8" s="47">
+      <c r="AA8" s="43">
         <v>73108</v>
       </c>
-      <c r="AB8" s="47">
+      <c r="AB8" s="43">
         <v>160691</v>
       </c>
-      <c r="AC8" s="47">
+      <c r="AC8" s="43">
         <v>86187</v>
       </c>
-      <c r="AD8" s="47">
+      <c r="AD8" s="43">
         <v>387023</v>
       </c>
-      <c r="AE8" s="47">
+      <c r="AE8" s="43">
         <v>234312</v>
       </c>
-      <c r="AF8" s="47">
+      <c r="AF8" s="43">
         <v>304214</v>
       </c>
     </row>
     <row r="9" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="37">
+      <c r="B9" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="C9" s="35">
         <v>128121</v>
       </c>
       <c r="D9" s="4">
         <v>495842</v>
       </c>
       <c r="E9" s="4">
         <v>1291691</v>
       </c>
       <c r="F9" s="4">
         <v>203909</v>
       </c>
       <c r="G9" s="4">
         <v>235203</v>
       </c>
       <c r="H9" s="4">
         <v>158960</v>
       </c>
       <c r="I9" s="4">
         <v>118552</v>
       </c>
       <c r="J9" s="4">
         <v>716624</v>
       </c>
       <c r="K9" s="4">
         <v>53107</v>
@@ -41454,54 +42677,54 @@
         <v>546603</v>
       </c>
       <c r="Z9" s="4">
         <v>67845</v>
       </c>
       <c r="AA9" s="4">
         <v>71678</v>
       </c>
       <c r="AB9" s="4">
         <v>157095</v>
       </c>
       <c r="AC9" s="4">
         <v>78258</v>
       </c>
       <c r="AD9" s="4">
         <v>370902</v>
       </c>
       <c r="AE9" s="4">
         <v>232651</v>
       </c>
       <c r="AF9" s="4">
         <v>303395</v>
       </c>
     </row>
     <row r="10" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="37">
+      <c r="B10" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="C10" s="35">
         <v>4070</v>
       </c>
       <c r="D10" s="4">
         <v>29779</v>
       </c>
       <c r="E10" s="4">
         <v>9541</v>
       </c>
       <c r="F10" s="4">
         <v>91</v>
       </c>
       <c r="G10" s="4">
         <v>245</v>
       </c>
       <c r="H10" s="4">
         <v>0</v>
       </c>
       <c r="I10" s="4">
         <v>0</v>
       </c>
       <c r="J10" s="4">
         <v>336</v>
       </c>
       <c r="K10" s="4">
         <v>4328</v>
@@ -41549,54 +42772,54 @@
         <v>20087</v>
       </c>
       <c r="Z10" s="4">
         <v>3166</v>
       </c>
       <c r="AA10" s="4">
         <v>1430</v>
       </c>
       <c r="AB10" s="4">
         <v>3596</v>
       </c>
       <c r="AC10" s="4">
         <v>7929</v>
       </c>
       <c r="AD10" s="4">
         <v>16121</v>
       </c>
       <c r="AE10" s="4">
         <v>1661</v>
       </c>
       <c r="AF10" s="4">
         <v>819</v>
       </c>
     </row>
     <row r="11" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="37">
+      <c r="B11" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="C11" s="35">
         <v>0</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>0</v>
       </c>
       <c r="F11" s="4">
         <v>25755</v>
       </c>
       <c r="G11" s="4">
         <v>1994</v>
       </c>
       <c r="H11" s="4">
         <v>1494</v>
       </c>
       <c r="I11" s="4">
         <v>3948</v>
       </c>
       <c r="J11" s="4">
         <v>33191</v>
       </c>
       <c r="K11" s="4">
         <v>2464</v>
@@ -41645,51 +42868,51 @@
       </c>
       <c r="Z11" s="4">
         <v>0</v>
       </c>
       <c r="AA11" s="4">
         <v>0</v>
       </c>
       <c r="AB11" s="4">
         <v>0</v>
       </c>
       <c r="AC11" s="4">
         <v>0</v>
       </c>
       <c r="AD11" s="4">
         <v>0</v>
       </c>
       <c r="AE11" s="4">
         <v>0</v>
       </c>
       <c r="AF11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C12" s="4">
         <v>0</v>
       </c>
       <c r="D12" s="4">
         <v>192</v>
       </c>
       <c r="E12" s="4">
         <v>1848</v>
       </c>
       <c r="F12" s="4">
         <v>10803</v>
       </c>
       <c r="G12" s="4">
         <v>0</v>
       </c>
       <c r="H12" s="4">
         <v>6936</v>
       </c>
       <c r="I12" s="4">
         <v>14732</v>
       </c>
       <c r="J12" s="4">
         <v>32471</v>
       </c>
@@ -41718,70 +42941,73 @@
         <v>14597</v>
       </c>
       <c r="S12" s="4">
         <v>155268</v>
       </c>
       <c r="T12" s="4">
         <v>205463</v>
       </c>
       <c r="U12" s="4">
         <v>131079</v>
       </c>
       <c r="V12" s="4">
         <v>68531</v>
       </c>
       <c r="W12" s="4">
         <v>10826</v>
       </c>
       <c r="X12" s="4">
         <v>2961</v>
       </c>
       <c r="Y12" s="4">
         <v>213397</v>
       </c>
       <c r="Z12" s="4">
         <v>0</v>
+      </c>
+      <c r="AA12">
+        <v>227066</v>
       </c>
       <c r="AB12" s="4">
         <v>-18121</v>
       </c>
       <c r="AC12" s="4">
         <v>295320</v>
       </c>
       <c r="AD12" s="4">
         <v>537188</v>
       </c>
       <c r="AE12" s="4">
         <v>104995</v>
       </c>
       <c r="AF12" s="4">
         <v>122658</v>
       </c>
     </row>
     <row r="13" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C13" s="4">
         <v>-19693</v>
       </c>
       <c r="D13" s="4">
         <v>-19693</v>
       </c>
       <c r="E13" s="4">
         <v>-45142</v>
       </c>
       <c r="F13" s="4">
         <v>-23791</v>
       </c>
       <c r="G13" s="4">
         <v>-22922</v>
       </c>
       <c r="H13" s="4">
         <v>-23527</v>
       </c>
       <c r="I13" s="4">
         <v>-23107</v>
       </c>
       <c r="J13" s="4">
         <v>-93347</v>
       </c>
@@ -41831,147 +43057,147 @@
         <v>-250877</v>
       </c>
       <c r="Z13" s="4">
         <v>-69703</v>
       </c>
       <c r="AA13" s="4">
         <v>-72071</v>
       </c>
       <c r="AB13" s="4">
         <v>-66813</v>
       </c>
       <c r="AC13" s="4">
         <v>-70096</v>
       </c>
       <c r="AD13" s="4">
         <v>-274710</v>
       </c>
       <c r="AE13" s="4">
         <v>-82863</v>
       </c>
       <c r="AF13" s="4">
         <v>-93494</v>
       </c>
     </row>
     <row r="14" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="114" t="s">
-[...8 lines deleted...]
-      <c r="E14" s="45">
+      <c r="B14" s="110" t="s">
+        <v>393</v>
+      </c>
+      <c r="C14" s="41">
+        <v>0</v>
+      </c>
+      <c r="D14" s="41">
+        <v>0</v>
+      </c>
+      <c r="E14" s="41">
         <v>-6697</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="41">
         <v>-346</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="41">
         <v>-230</v>
       </c>
-      <c r="H14" s="45">
-[...5 lines deleted...]
-      <c r="J14" s="45">
+      <c r="H14" s="41">
+        <v>0</v>
+      </c>
+      <c r="I14" s="41">
+        <v>0</v>
+      </c>
+      <c r="J14" s="41">
         <v>-656</v>
       </c>
-      <c r="K14" s="45">
+      <c r="K14" s="41">
         <v>-49</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="41">
         <v>-516</v>
       </c>
-      <c r="M14" s="45">
-[...5 lines deleted...]
-      <c r="O14" s="45">
+      <c r="M14" s="41">
+        <v>0</v>
+      </c>
+      <c r="N14" s="41">
+        <v>0</v>
+      </c>
+      <c r="O14" s="41">
         <v>-565</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="41">
         <v>-1259</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="41">
         <v>-174173</v>
       </c>
-      <c r="R14" s="45">
+      <c r="R14" s="41">
         <v>-46</v>
       </c>
-      <c r="S14" s="45">
+      <c r="S14" s="41">
         <v>-171022</v>
       </c>
-      <c r="T14" s="45">
+      <c r="T14" s="41">
         <v>-346500</v>
       </c>
-      <c r="U14" s="45">
-[...2 lines deleted...]
-      <c r="V14" s="45">
+      <c r="U14" s="41">
+        <v>0</v>
+      </c>
+      <c r="V14" s="41">
         <v>-4693</v>
       </c>
-      <c r="W14" s="45">
+      <c r="W14" s="41">
         <v>-29205</v>
       </c>
-      <c r="X14" s="45">
-[...2 lines deleted...]
-      <c r="Y14" s="45">
+      <c r="X14" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="41">
         <v>-33898</v>
       </c>
-      <c r="Z14" s="45">
-[...2 lines deleted...]
-      <c r="AA14" s="45">
+      <c r="Z14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="41">
         <v>-6912</v>
       </c>
-      <c r="AB14" s="45">
+      <c r="AB14" s="41">
         <v>-4002</v>
       </c>
-      <c r="AC14" s="45">
+      <c r="AC14" s="41">
         <v>-20462</v>
       </c>
-      <c r="AD14" s="45">
+      <c r="AD14" s="41">
         <v>-64298</v>
       </c>
-      <c r="AE14" s="45">
+      <c r="AE14" s="41">
         <v>-15500</v>
       </c>
-      <c r="AF14" s="45">
+      <c r="AF14" s="41">
         <v>-316</v>
       </c>
     </row>
     <row r="15" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="11" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C15" s="12">
         <v>433424</v>
       </c>
       <c r="D15" s="12">
         <v>939544</v>
       </c>
       <c r="E15" s="12">
         <v>2190785</v>
       </c>
       <c r="F15" s="12">
         <v>2407206</v>
       </c>
       <c r="G15" s="12">
         <v>2621496</v>
       </c>
       <c r="H15" s="12">
         <v>2765359</v>
       </c>
       <c r="I15" s="12">
         <v>2879484</v>
       </c>
       <c r="J15" s="12">
         <v>2879404</v>
       </c>
@@ -42021,95 +43247,95 @@
         <v>5489832</v>
       </c>
       <c r="Z15" s="12">
         <v>5491140</v>
       </c>
       <c r="AA15" s="12">
         <v>5712331</v>
       </c>
       <c r="AB15" s="12">
         <v>5784086</v>
       </c>
       <c r="AC15" s="12">
         <v>6075035</v>
       </c>
       <c r="AD15" s="12">
         <v>6075035</v>
       </c>
       <c r="AE15" s="12">
         <v>6315979</v>
       </c>
       <c r="AF15" s="12">
         <v>6649041</v>
       </c>
     </row>
     <row r="16" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B16" s="115"/>
-[...29 lines deleted...]
-      <c r="AF16" s="16"/>
+      <c r="B16" s="111"/>
+      <c r="C16" s="112"/>
+      <c r="D16" s="112"/>
+      <c r="E16" s="112"/>
+      <c r="F16" s="112"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+      <c r="I16" s="112"/>
+      <c r="J16" s="112"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="112"/>
+      <c r="R16" s="112"/>
+      <c r="S16" s="112"/>
+      <c r="T16" s="112"/>
+      <c r="U16" s="112"/>
+      <c r="V16" s="112"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="18"/>
+      <c r="AC16" s="14"/>
+      <c r="AD16" s="14"/>
+      <c r="AE16" s="14"/>
+      <c r="AF16" s="14"/>
     </row>
     <row r="17" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="119" t="s">
-        <v>398</v>
+      <c r="B17" s="115" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="18" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="119" t="s">
-        <v>399</v>
+      <c r="B18" s="115" t="s">
+        <v>396</v>
       </c>
     </row>
     <row r="19" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="119" t="s">
-        <v>400</v>
+      <c r="B19" s="115" t="s">
+        <v>397</v>
       </c>
     </row>
     <row r="20" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>