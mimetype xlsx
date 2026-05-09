--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -22,53 +22,53 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\RELACAO COM INVESTIDORES\3. Divulgação de resultados\2026.3T\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{00118C40-B40B-489B-A90E-00C5DC4A7C61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E03C54A6-D337-4B48-838A-DD4057A8BEB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1620" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="614" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados " sheetId="9" r:id="rId1"/>
     <sheet name="Balanço Patrimonial" sheetId="2" r:id="rId2"/>
     <sheet name="Demonstração dos Resultados" sheetId="3" r:id="rId3"/>
     <sheet name="Demonstração do Fluxo de Caixa" sheetId="4" r:id="rId4"/>
     <sheet name="Fluxo da Dívida Líquida" sheetId="5" r:id="rId5"/>
     <sheet name="Endividamento" sheetId="6" r:id="rId6"/>
     <sheet name="Dados Operacionais" sheetId="7" r:id="rId7"/>
     <sheet name="Capex" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -815,50 +815,53 @@
   <si>
     <t>Dívida de capital de giro</t>
   </si>
   <si>
     <t>Projeto de financiamento (%)</t>
   </si>
   <si>
     <t>Dívida de capital de giro (%)</t>
   </si>
   <si>
     <t>Moeda estrangeira</t>
   </si>
   <si>
     <t>Moeda nacional</t>
   </si>
   <si>
     <t>Moeda estrangeira (%)</t>
   </si>
   <si>
     <t>Moeda nacional (%)</t>
   </si>
   <si>
     <t>¹ Emissão de US$ 680,0 milhões em Senior Secured Green Notes com vencimento em 2025 ("FS Green Bond 2025") emitido pela subsidiária FS Luxembourg s.à.r.l., ("FS Lux"). Sem saldo em aberto.</t>
   </si>
   <si>
+    <t xml:space="preserve">² Emissão inicial de um Senior Green Note, no valor de US$ 500,0 milhões com vencimento em 2031 ("FS Green Bond 2031"), emitido pela subsidiária FS Luxembourg s.à.r.l. ("FS Lux"), em janeiro de 2024. Emissão adicional do FS Green Bond 2031 em março de 2025, no montante de US$ 100,0 milhões, também realizada pela mesma subsidiária e sob os mesmos termos, condições e vencimento da emissão original. Saldo do FS Green Bond 2031 em 10 de novembro de 2025 de US$ 350,1 milhões. Emissão adicional de um novo Senior Green Note, no valor de US$ 500,0 milhões com vencimento em 2033 ("FS Green Bond 2033"), emitido pela subsidiária FS Luxembourg s.à.r.l. ("FS Lux"), em junho de 2025. Saldo do FS Green Bond 2033 em 10 de novembro de 2025 de US$ 500,0 milhões. </t>
+  </si>
+  <si>
     <t>³ Emissão de US$ 594,2 milhões de CPRF (Cédula de Produtor Rural Financeira) pela FS, referente ao Bond emitido. Sem saldo em aberto.</t>
   </si>
   <si>
     <t>⁴ Aquisição de direitos sobre TRS (Total Return Swap) de US$ 594,2 milhões - O TRS é um instrumento financeiro contratado entre a FS Lux e uma instituição financeira que reflete os prazos e fluxos de caixa da CPRF emitida pela FS. O valor do TRS é deduzido integralmente da Dívida Bruta com o objetivo de eliminar a duplicidade da dívida ocasionada pela emissão local da CPRF.  Sem saldo em aberto.</t>
   </si>
   <si>
     <t>⁵ Emissão de R$ 1,5 bilhão de CPRF (Cédula de Produtor Rural Financeira) pela FS, referente operação de back-to-back para transferência de ativos da FS LTDA para FS S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">⁶ Inclui aplicação financeira de R$ 1,5 bilhão entre FS LTDA e instituições finaceiras que reflete prazos e fluxos de caixa da CPRF emitida pela FS para suportar a transação back-to-back pela transferência de ativos para FS S.A. </t>
   </si>
   <si>
     <t>⁷ Inclui caixa e equivalentes de caixa, aplicações financeiras e caixa restrito (curto e longo prazo).</t>
   </si>
   <si>
     <t>Dados Operacionais</t>
   </si>
   <si>
     <t>12M21¹</t>
   </si>
   <si>
     <t>12M22</t>
   </si>
   <si>
     <t>12M23</t>
@@ -1288,69 +1291,67 @@
   </si>
   <si>
     <t>Capex ativo biológico (d)</t>
   </si>
   <si>
     <t>Direito de uso (f)</t>
   </si>
   <si>
     <t>Depreciação (g)</t>
   </si>
   <si>
     <t>Venda e baixa de ativos (h)</t>
   </si>
   <si>
     <t>Ativo imobilizado - final do período (i) = (a) + (e) + (f) + (g) + (h)</t>
   </si>
   <si>
     <t>¹ Inclui aquisições, transferências e baixas</t>
   </si>
   <si>
     <t>² Capex de crescimento é calculado como a soma das adições, aquisições, alienações e transferências das seguintes rubricas na nota às demonstrações financeiras intitulada “Imobilizado”: Terreno, Obras em andamento, Adiantamento a fornecedores, Direito de uso, Planta de suporte, construção, máquinas e equipamentos e instalações.</t>
   </si>
   <si>
     <t>³ O Capex de Manutenção é calculado como a soma das adições, aquisições, alienações e transferências das seguintes rubricas na nota às demonstrações financeiras intitulada “Imobilizado”: Edifícios, Máquinas e equipamentos, Móveis e computadores, Veículos, e Instalações.</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="12">
+  <numFmts count="13">
     <numFmt numFmtId="164" formatCode="m/d/yyyy"/>
     <numFmt numFmtId="165" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="166" formatCode="#0.0_)%;\(#0.0\)%;&quot;-&quot;_)\%;_(@_)"/>
     <numFmt numFmtId="167" formatCode="* #,##0.00;* \(#,##0.00\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="168" formatCode="* #,##0.0;* &quot;-&quot;#,##0.0;* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="169" formatCode="* #,##0;* &quot;-&quot;#,##0;* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="170" formatCode="#,##0.0;&quot;-&quot;#,##0.0;&quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="171" formatCode="#0.0%;&quot;-&quot;#0.0%;&quot;-&quot;\%;_(@_)"/>
     <numFmt numFmtId="172" formatCode="#0.#######################;&quot;-&quot;#0.#######################;#0.#######################;_(@_)"/>
     <numFmt numFmtId="173" formatCode="#,##0;\(#,##0\);&quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="174" formatCode="#,##0.0%;&quot;-&quot;#,##0.0%;&quot;—&quot;\%;_(@_)"/>
     <numFmt numFmtId="175" formatCode="* #,##0.000;* \(#,##0.000\);* &quot;—&quot;;_(@_)"/>
     <numFmt numFmtId="176" formatCode="* #,##0.0;* \(#,##0.0\);* &quot;—&quot;;_(@_)"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -1419,83 +1420,101 @@
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Montserrat"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B7754"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FFA8D08D"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFA8D08D"/>
       </top>
       <bottom style="medium">
         <color rgb="FFA8D08D"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFA8D08D"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFD9D9D9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFD9D9D9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1548,51 +1567,51 @@
         <color rgb="FF1B7754"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1601,204 +1620,210 @@
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="11" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
@@ -1847,50 +1872,59 @@
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="12" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="173" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="175" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="175" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="175" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1903,64 +1937,67 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Normal 3" xfId="6" xr:uid="{A271993D-9B07-4D32-BD0D-9957D8C0C1A2}"/>
+    <cellStyle name="Normal 3" xfId="6" xr:uid="{4AD3F88C-F24F-4957-A339-53E8C5DC28E1}"/>
     <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <mruColors>
       <color rgb="FF1B7754"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1994,51 +2031,51 @@
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>294049</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>134042</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>330200</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>69271</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Retângulo: Cantos Arredondados 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6F3BC4E-6E95-4E7C-8993-1413B166FC0E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D26A5E77-804F-43C5-B090-1DD6EF006736}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6678974" y="315017"/>
           <a:ext cx="1950676" cy="294004"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -2073,51 +2110,51 @@
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>297224</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>160949</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>330371</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>97576</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Retângulo: Cantos Arredondados 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F21D2E1E-6D45-48A7-9153-58AE8C268F20}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7008D54C-B351-475C-BAAF-78AAB433CC96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6675799" y="707049"/>
           <a:ext cx="1954022" cy="295402"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -2152,51 +2189,51 @@
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>297224</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>18168</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>330371</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>132595</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Retângulo: Cantos Arredondados 3">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2056ED63-2816-4848-8440-BF6F68F07534}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5C495A2-2390-43F5-8D2C-8728DC2A0190}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6675799" y="1104018"/>
           <a:ext cx="1954022" cy="295402"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -2230,51 +2267,51 @@
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>304551</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>124269</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>334523</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>64071</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Retângulo: Cantos Arredondados 4">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B81432A6-66BE-4D3C-B79C-89DB068A00BB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D400B1-819F-4CE9-9C6A-B4E329236D06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6686301" y="2292794"/>
           <a:ext cx="1941322" cy="308102"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -2308,51 +2345,51 @@
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>304551</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>64638</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>334523</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>7615</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Retângulo: Cantos Arredondados 5">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D6EF488-628D-4842-8DBE-FF73AA487398}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0363F625-E5A0-4E73-8BA6-94A70851B04B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6686301" y="1877563"/>
           <a:ext cx="1941322" cy="304927"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -2386,51 +2423,51 @@
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>297224</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>155166</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>330371</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>94968</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Retângulo: Cantos Arredondados 6">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31FD5FE8-1DA9-4759-A71A-DE24CC44FB36}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27BCBD40-476E-460F-AF72-9BEB175A03AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6675799" y="2688816"/>
           <a:ext cx="1954022" cy="301752"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -2463,51 +2500,51 @@
             <a:t>Capex</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>178374</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>169100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>620877</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>26200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Retângulo 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B2F42BE-AB02-4AF4-AB1A-13413513D4B0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5E99065-EC15-4D56-A627-95DD5237BB38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="181549" y="2159825"/>
           <a:ext cx="2350678" cy="765150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -2552,51 +2589,51 @@
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>296247</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>37888</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>326219</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>161840</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Retângulo: Cantos Arredondados 8">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45BDB247-B38F-48F6-BC94-393E52E50C60}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B81B332-89E0-4065-A819-19C647BBC66E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6674822" y="1485688"/>
           <a:ext cx="1947672" cy="308102"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="F2F2F2"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -2624,120 +2661,120 @@
                 <a:srgbClr val="1B7754"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Fluxo da dívida líquida</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>178374</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>183249</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1913304" cy="1648117"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Imagem 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{635BBDCC-8856-43BC-B2CF-0C9A140681D8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D58B4EBA-E59D-44B1-B8F2-5089515379C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="181549" y="542024"/>
           <a:ext cx="1913304" cy="1648117"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>143803</xdr:rowOff>
+      <xdr:rowOff>140628</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="11" name="Agrupar 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E3428D8-C90A-4653-BCEC-9A1AFEB89AEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FB6965F-CF7B-4A75-ABD6-F5BEAE2FDFC5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="0" y="3217203"/>
-          <a:ext cx="8915400" cy="40347"/>
+          <a:off x="0" y="3220378"/>
+          <a:ext cx="8915400" cy="37172"/>
           <a:chOff x="0" y="3119766"/>
           <a:chExt cx="7625953" cy="99976"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="12" name="Paralelogramo 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7F133F-8001-8A30-5F3F-6BDE0E0511B0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9B027DC-2254-BDB3-E11C-017F33A6E411}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="0" y="3121801"/>
             <a:ext cx="3488928" cy="97941"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -2853,51 +2890,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="Paralelogramo 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F399A7E1-EC07-06E4-C519-71E0432F4348}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BEFAA51-4E63-932A-4D9D-30D90058A5DC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3345518" y="3121801"/>
             <a:ext cx="1503800" cy="97941"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="79AC2B"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -3013,51 +3050,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="14" name="Paralelogramo 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0A7EA2F-E48E-2352-69DF-011886C15E24}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73A13DDA-13DD-9547-B734-33524AE62E2D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="4707925" y="3121801"/>
             <a:ext cx="1453196" cy="97941"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7D21E"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -3173,51 +3210,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="15" name="Paralelogramo 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43BF878D-1E07-AEAA-837A-8ED62DD3147C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F9BE0BB-4E56-1702-12A6-C61607D57BB4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5802208" y="3121801"/>
             <a:ext cx="1823745" cy="97941"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBE216"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -3333,102 +3370,102 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="16" name="Retângulo 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3E8A8E9-0D9F-D225-6756-60EE09C1C004}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAE9B853-F400-D78A-D80C-AFD3495D2458}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="0" y="3119766"/>
             <a:ext cx="914713" cy="94922"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="pt-BR" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="17" name="Retângulo 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02165B23-957B-4900-5423-94FC2933D5DB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A13654E-9FB7-59F3-7F58-DF57BD95D160}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="6713253" y="3122941"/>
             <a:ext cx="912700" cy="91747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBE216"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -3436,85 +3473,85 @@
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="pt-BR" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>427099</xdr:colOff>
+      <xdr:colOff>430274</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>86676</xdr:rowOff>
+      <xdr:rowOff>83501</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>426604</xdr:colOff>
+      <xdr:colOff>429779</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>163876</xdr:rowOff>
+      <xdr:rowOff>160701</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="18" name="Agrupar 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC9478D-BD07-4588-9B0E-8FC12AB84799}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711D0099-1888-41D3-ACF6-161B98849686}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="2982974" y="83501"/>
+          <a:off x="2979799" y="86676"/>
           <a:ext cx="3828555" cy="2429875"/>
           <a:chOff x="3343969" y="325204"/>
           <a:chExt cx="3846314" cy="2470694"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="19" name="Retângulo: Cantos Arredondados 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C548C3CC-41FA-996B-3ED1-835B2BEC2F2F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A26E82-F356-CF80-8B8F-EE41365DB13F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3343969" y="325204"/>
             <a:ext cx="3483519" cy="1392710"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 4715"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -4054,51 +4091,51 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="600" spc="0">
               <a:solidFill>
                 <a:srgbClr val="5C5F61"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="20" name="Retângulo: Cantos Arredondados 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA376595-C41B-CAED-5EAC-8FA6C4F8237D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01752D42-47F8-DAAA-F643-14DF2B882C5C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5136943" y="647538"/>
             <a:ext cx="2053340" cy="2148360"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 4715"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -4615,70 +4652,70 @@
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>171493</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>154695</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>207687</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19398</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="21" name="Agrupar 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16822D81-CC01-4971-A7C4-C7E7B16D315B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54BEA041-0CBB-4BFA-A169-FA8169C83C46}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm rot="5400000">
           <a:off x="1724088" y="1697725"/>
           <a:ext cx="2036403" cy="36194"/>
           <a:chOff x="0" y="3119766"/>
           <a:chExt cx="7625953" cy="99979"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="22" name="Paralelogramo 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59D4F5FF-A739-FD02-AC6D-EB77D168E0E6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CC1923E-547A-7341-66CC-7F505DE7C034}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="28221" y="3121802"/>
             <a:ext cx="3488930" cy="97941"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -4794,51 +4831,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="23" name="Paralelogramo 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A282050-FD72-D7BF-B35A-F9C4EB670212}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7847F31F-CD14-DF05-B25B-6A1ED7AB8252}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="3315419" y="3121802"/>
             <a:ext cx="1503799" cy="97943"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="79AC2B"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -4954,51 +4991,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="24" name="Paralelogramo 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BAC98B1-930F-89F8-B258-5675D43755C6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA3B24D5-5357-88D1-8DA1-8BD7A805F1BE}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="4677823" y="3121802"/>
             <a:ext cx="1453195" cy="97942"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F7D21E"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -5114,51 +5151,51 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="25" name="Paralelogramo 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02860010-38E8-9E9B-D1D1-AC213980A1DA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D2D1003-34D7-F833-9EE3-18D18B08DA24}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5802208" y="3121801"/>
             <a:ext cx="1823745" cy="97941"/>
           </a:xfrm>
           <a:prstGeom prst="parallelogram">
             <a:avLst>
               <a:gd name="adj" fmla="val 120429"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBE216"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -5274,102 +5311,102 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="400"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="pt-BR" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="26" name="Retângulo 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{398CDC76-2630-4724-1A7B-7C5ED0B6916F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FC817BA-3F7A-52E4-02E6-FB94F1C505AF}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="0" y="3119766"/>
             <a:ext cx="914713" cy="94922"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="1A7754"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="pt-BR" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="27" name="Retângulo 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8BAA4C-2F45-C639-5B53-F49C7D043E4A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E20365-188C-C743-25BB-48C50042215F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="6713253" y="3122941"/>
             <a:ext cx="912700" cy="91747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBE216"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -5388,225 +5425,225 @@
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr lang="pt-BR" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1550492</xdr:colOff>
+      <xdr:colOff>1553667</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>182969</xdr:rowOff>
+      <xdr:rowOff>179794</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FBA8E4F-76A1-433F-B171-70329B450598}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52C3CC5C-4865-42F6-AABB-971718F622AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="579844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1553667</xdr:colOff>
+      <xdr:colOff>1550492</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>179794</xdr:rowOff>
+      <xdr:rowOff>182969</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D1D1A4-969B-4D0B-9238-16B8EDF453F5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F91B91AB-2B11-4C29-8218-6C89CF515B57}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="579844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1553667</xdr:colOff>
+      <xdr:colOff>1550492</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>179794</xdr:rowOff>
+      <xdr:rowOff>182969</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1E363D7-6801-43DF-A450-4F4ECD3768AA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F4C999-F849-40CE-905F-27F340AFF083}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="579844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1550492</xdr:colOff>
+      <xdr:colOff>1553667</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>11519</xdr:rowOff>
+      <xdr:rowOff>8344</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00E24190-593E-433F-80E8-02E2BA604030}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8198B2EC-8CCF-41EF-B12A-E49F1E16C5F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="579844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -5617,51 +5654,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1553667</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>179794</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3ED8037-70FC-4E9D-B7EC-BC9065CEC223}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37BBAEA0-51C2-434F-A55F-034011519E97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="579844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -5672,51 +5709,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1550492</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>182969</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4525DE-056C-44BB-AC91-B8F9397C5D02}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD0A8BD-8A0B-432B-9E8C-B58A94B4A65F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="579844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -5727,51 +5764,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1550492</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>11519</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B77CCEA-309D-4DE6-B29A-407B8DBE983D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B545DB-F59B-4A94-8838-A3D467F050FA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="0"/>
           <a:ext cx="1553667" cy="579844"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
@@ -6110,248 +6147,248 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A621206-8B59-4D15-B8B1-FE1FD57C4397}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{973C9322-10A1-48F9-B94B-25D5DC3EBE25}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="13" width="9.1796875" style="119" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.1796875" style="119" hidden="1"/>
+    <col min="1" max="13" width="9.1796875" style="124" customWidth="1"/>
+    <col min="14" max="14" width="8.81640625" style="124" customWidth="1"/>
+    <col min="15" max="16" width="9.1796875" style="124" hidden="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.1796875" style="124" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="4" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="6" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="7" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="8" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="9" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="10" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="11" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="12" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="13" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="14" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="15" spans="1:1" x14ac:dyDescent="0.35"/>
     <row r="16" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="17" s="119" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="18" s="119" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="17" s="124" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="18" s="124" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AB68"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="28" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Q2" s="115" t="s">
+      <c r="Q2" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="R2" s="116"/>
-[...5 lines deleted...]
-      <c r="X2" s="116"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
     </row>
     <row r="3" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Q3" s="116"/>
-[...6 lines deleted...]
-      <c r="X3" s="116"/>
+      <c r="Q3" s="121"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="121"/>
+      <c r="T3" s="121"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
     </row>
     <row r="4" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="114" t="s">
+      <c r="C5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="114" t="s">
+      <c r="D5" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="114" t="s">
+      <c r="F5" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="114" t="s">
+      <c r="H5" s="119" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="114" t="s">
+      <c r="I5" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="114" t="s">
+      <c r="J5" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="114" t="s">
+      <c r="K5" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="114" t="s">
+      <c r="L5" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="114" t="s">
+      <c r="N5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="114" t="s">
+      <c r="O5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="P5" s="114" t="s">
+      <c r="P5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="R5" s="114" t="s">
+      <c r="R5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="S5" s="114" t="s">
+      <c r="S5" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="T5" s="114" t="s">
+      <c r="T5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="114" t="s">
+      <c r="U5" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="V5" s="114" t="s">
+      <c r="V5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="X5" s="114" t="s">
+      <c r="X5" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="114" t="s">
+      <c r="Y5" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="114" t="s">
+      <c r="Z5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AA5" s="114" t="s">
+      <c r="AA5" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="AB5" s="114" t="s">
+      <c r="AB5" s="119" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="114"/>
-[...24 lines deleted...]
-      <c r="AB6" s="114"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
     </row>
     <row r="7" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="6">
         <v>9521</v>
       </c>
       <c r="D7" s="6">
         <v>11283</v>
       </c>
       <c r="E7" s="6">
         <v>310001</v>
       </c>
       <c r="F7" s="6">
         <v>230993</v>
       </c>
       <c r="G7" s="6">
         <v>499024</v>
       </c>
       <c r="H7" s="6">
         <v>593832</v>
       </c>
       <c r="I7" s="6">
         <v>948613</v>
@@ -6625,63 +6662,63 @@
       </c>
       <c r="P10" s="6">
         <v>491912</v>
       </c>
       <c r="Q10" s="6">
         <v>437749</v>
       </c>
       <c r="R10" s="6">
         <v>75886</v>
       </c>
       <c r="S10" s="6">
         <v>33126</v>
       </c>
       <c r="T10" s="6">
         <v>289815</v>
       </c>
       <c r="U10" s="6">
         <v>380830</v>
       </c>
       <c r="V10" s="6">
         <v>498152</v>
       </c>
       <c r="W10" s="6">
         <v>407398</v>
       </c>
-      <c r="X10" s="6">
+      <c r="X10" s="8">
         <v>478803</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="8">
         <v>439237</v>
       </c>
-      <c r="Z10" s="6">
+      <c r="Z10" s="8">
         <v>475202</v>
       </c>
-      <c r="AA10" s="6">
+      <c r="AA10" s="8">
         <v>742948</v>
       </c>
-      <c r="AB10" s="6">
+      <c r="AB10" s="8">
         <v>344879</v>
       </c>
     </row>
     <row r="11" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="6">
         <v>36798</v>
       </c>
       <c r="D11" s="6">
         <v>122651</v>
       </c>
       <c r="E11" s="6">
         <v>305176</v>
       </c>
       <c r="F11" s="6">
         <v>345076</v>
       </c>
       <c r="G11" s="6">
         <v>802138</v>
       </c>
       <c r="H11" s="6">
         <v>781916</v>
       </c>
@@ -6708,63 +6745,63 @@
       </c>
       <c r="P11" s="6">
         <v>1921435</v>
       </c>
       <c r="Q11" s="6">
         <v>1067026</v>
       </c>
       <c r="R11" s="6">
         <v>1505010</v>
       </c>
       <c r="S11" s="6">
         <v>2870325</v>
       </c>
       <c r="T11" s="6">
         <v>2235564</v>
       </c>
       <c r="U11" s="6">
         <v>1092861</v>
       </c>
       <c r="V11" s="6">
         <v>1671651</v>
       </c>
       <c r="W11" s="6">
         <v>2235367</v>
       </c>
-      <c r="X11" s="6">
+      <c r="X11" s="8">
         <v>1951013</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="8">
         <v>1050311</v>
       </c>
-      <c r="Z11" s="6">
+      <c r="Z11" s="8">
         <v>1396212</v>
       </c>
-      <c r="AA11" s="6">
+      <c r="AA11" s="8">
         <v>2885578</v>
       </c>
-      <c r="AB11" s="6">
+      <c r="AB11" s="8">
         <v>2264512</v>
       </c>
     </row>
     <row r="12" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="6">
         <v>5709</v>
       </c>
       <c r="D12" s="6">
         <v>6817</v>
       </c>
       <c r="E12" s="6">
         <v>60652</v>
       </c>
       <c r="F12" s="6">
         <v>15654</v>
       </c>
       <c r="G12" s="6">
         <v>10462</v>
       </c>
       <c r="H12" s="6">
         <v>24904</v>
       </c>
@@ -6791,63 +6828,63 @@
       </c>
       <c r="P12" s="6">
         <v>41529</v>
       </c>
       <c r="Q12" s="6">
         <v>53143</v>
       </c>
       <c r="R12" s="6">
         <v>0</v>
       </c>
       <c r="S12" s="6">
         <v>30065</v>
       </c>
       <c r="T12" s="6">
         <v>24832</v>
       </c>
       <c r="U12" s="6">
         <v>47721</v>
       </c>
       <c r="V12" s="6">
         <v>39309</v>
       </c>
       <c r="W12" s="6">
         <v>156220</v>
       </c>
-      <c r="X12" s="6">
+      <c r="X12" s="8">
         <v>133024</v>
       </c>
-      <c r="Y12" s="6">
+      <c r="Y12" s="8">
         <v>135191</v>
       </c>
-      <c r="Z12" s="6">
+      <c r="Z12" s="8">
         <v>264112</v>
       </c>
-      <c r="AA12" s="6">
+      <c r="AA12" s="8">
         <v>149010</v>
       </c>
-      <c r="AB12" s="6">
+      <c r="AB12" s="8">
         <v>333587</v>
       </c>
     </row>
     <row r="13" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>14906</v>
       </c>
       <c r="E13" s="6">
         <v>3881</v>
       </c>
       <c r="F13" s="6">
         <v>2551</v>
       </c>
       <c r="G13" s="6">
         <v>2551</v>
       </c>
       <c r="H13" s="6">
         <v>2589</v>
       </c>
@@ -6874,63 +6911,63 @@
       </c>
       <c r="P13" s="6">
         <v>0</v>
       </c>
       <c r="Q13" s="6">
         <v>0</v>
       </c>
       <c r="R13" s="6">
         <v>0</v>
       </c>
       <c r="S13" s="6">
         <v>0</v>
       </c>
       <c r="T13" s="6">
         <v>0</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
       <c r="V13" s="6">
         <v>0</v>
       </c>
       <c r="W13" s="6">
         <v>78064</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="8">
         <v>79917</v>
       </c>
-      <c r="Y13" s="6">
+      <c r="Y13" s="8">
         <v>82037</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="8">
         <v>180522</v>
       </c>
-      <c r="AA13" s="6">
+      <c r="AA13" s="8">
         <v>193189</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="8">
         <v>104799</v>
       </c>
     </row>
     <row r="14" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>669</v>
       </c>
       <c r="D14" s="6">
         <v>8415</v>
       </c>
       <c r="E14" s="6">
         <v>64412</v>
       </c>
       <c r="F14" s="6">
         <v>60575</v>
       </c>
       <c r="G14" s="6">
         <v>127207</v>
       </c>
       <c r="H14" s="6">
         <v>133168</v>
       </c>
@@ -6957,63 +6994,63 @@
       </c>
       <c r="P14" s="6">
         <v>281818</v>
       </c>
       <c r="Q14" s="6">
         <v>383452</v>
       </c>
       <c r="R14" s="6">
         <v>324036</v>
       </c>
       <c r="S14" s="6">
         <v>430318</v>
       </c>
       <c r="T14" s="6">
         <v>537822</v>
       </c>
       <c r="U14" s="6">
         <v>591627</v>
       </c>
       <c r="V14" s="6">
         <v>667265</v>
       </c>
       <c r="W14" s="6">
         <v>501762</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="8">
         <v>550268</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="8">
         <v>542908</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="8">
         <v>487682</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="8">
         <v>880346</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="8">
         <v>1107788</v>
       </c>
     </row>
     <row r="15" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="6">
         <v>740</v>
       </c>
       <c r="D15" s="6">
         <v>1075</v>
       </c>
       <c r="E15" s="6">
         <v>2909</v>
       </c>
       <c r="F15" s="6">
         <v>9212</v>
       </c>
       <c r="G15" s="6">
         <v>12318</v>
       </c>
       <c r="H15" s="6">
         <v>7423</v>
       </c>
@@ -7040,63 +7077,63 @@
       </c>
       <c r="P15" s="6">
         <v>49553</v>
       </c>
       <c r="Q15" s="6">
         <v>40915</v>
       </c>
       <c r="R15" s="6">
         <v>66894</v>
       </c>
       <c r="S15" s="6">
         <v>95035</v>
       </c>
       <c r="T15" s="6">
         <v>70673</v>
       </c>
       <c r="U15" s="6">
         <v>52566</v>
       </c>
       <c r="V15" s="6">
         <v>65802</v>
       </c>
       <c r="W15" s="6">
         <v>88004</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="8">
         <v>100054</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="8">
         <v>74351</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="8">
         <v>115012</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="8">
         <v>118338</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="8">
         <v>126489</v>
       </c>
     </row>
     <row r="16" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <v>5564</v>
       </c>
       <c r="F16" s="6">
         <v>4665</v>
       </c>
       <c r="G16" s="6">
         <v>4665</v>
       </c>
       <c r="H16" s="6">
         <v>19462</v>
       </c>
@@ -7123,63 +7160,63 @@
       </c>
       <c r="P16" s="6">
         <v>3060</v>
       </c>
       <c r="Q16" s="6">
         <v>984</v>
       </c>
       <c r="R16" s="6">
         <v>617</v>
       </c>
       <c r="S16" s="6">
         <v>0</v>
       </c>
       <c r="T16" s="6">
         <v>0</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
       <c r="V16" s="6">
         <v>0</v>
       </c>
       <c r="W16" s="6">
         <v>0</v>
       </c>
-      <c r="X16" s="6">
-[...11 lines deleted...]
-      <c r="AB16" s="6">
+      <c r="X16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>24049</v>
       </c>
       <c r="F17" s="6">
         <v>23397</v>
       </c>
       <c r="G17" s="6">
         <v>21381</v>
       </c>
       <c r="H17" s="6">
         <v>10723</v>
       </c>
@@ -7206,63 +7243,63 @@
       </c>
       <c r="P17" s="6">
         <v>11689</v>
       </c>
       <c r="Q17" s="6">
         <v>40478</v>
       </c>
       <c r="R17" s="6">
         <v>117314</v>
       </c>
       <c r="S17" s="6">
         <v>87954</v>
       </c>
       <c r="T17" s="6">
         <v>10518</v>
       </c>
       <c r="U17" s="6">
         <v>3666</v>
       </c>
       <c r="V17" s="6">
         <v>57170</v>
       </c>
       <c r="W17" s="6">
         <v>32666</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="8">
         <v>270285</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="8">
         <v>184463</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="8">
         <v>293765</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="8">
         <v>99442</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="8">
         <v>121374</v>
       </c>
     </row>
     <row r="18" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>387</v>
       </c>
       <c r="E18" s="6">
         <v>387</v>
       </c>
       <c r="F18" s="6">
         <v>516</v>
       </c>
       <c r="G18" s="6">
         <v>1118</v>
       </c>
       <c r="H18" s="6">
         <v>964</v>
       </c>
@@ -7455,63 +7492,63 @@
       </c>
       <c r="P20" s="6">
         <v>0</v>
       </c>
       <c r="Q20" s="6">
         <v>0</v>
       </c>
       <c r="R20" s="6">
         <v>0</v>
       </c>
       <c r="S20" s="6">
         <v>0</v>
       </c>
       <c r="T20" s="6">
         <v>0</v>
       </c>
       <c r="U20" s="6">
         <v>3468</v>
       </c>
       <c r="V20" s="6">
         <v>3468</v>
       </c>
       <c r="W20" s="6">
         <v>6340</v>
       </c>
-      <c r="X20" s="6">
+      <c r="X20" s="8">
         <v>6669</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="8">
         <v>4048</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="8">
         <v>3701</v>
       </c>
-      <c r="AA20" s="6">
+      <c r="AA20" s="8">
         <v>3356</v>
       </c>
-      <c r="AB20" s="6">
+      <c r="AB20" s="8">
         <v>3023</v>
       </c>
     </row>
     <row r="21" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6">
         <v>0</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6">
         <v>2810640</v>
       </c>
@@ -7538,63 +7575,63 @@
       </c>
       <c r="P21" s="6">
         <v>0</v>
       </c>
       <c r="Q21" s="6">
         <v>0</v>
       </c>
       <c r="R21" s="6">
         <v>0</v>
       </c>
       <c r="S21" s="6">
         <v>0</v>
       </c>
       <c r="T21" s="6">
         <v>0</v>
       </c>
       <c r="U21" s="6">
         <v>0</v>
       </c>
       <c r="V21" s="6">
         <v>0</v>
       </c>
       <c r="W21" s="6">
         <v>0</v>
       </c>
-      <c r="X21" s="6">
-[...11 lines deleted...]
-      <c r="AB21" s="6">
+      <c r="X21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="6">
         <v>0</v>
       </c>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="6">
         <v>0</v>
       </c>
@@ -7621,63 +7658,63 @@
       </c>
       <c r="P22" s="6">
         <v>42694</v>
       </c>
       <c r="Q22" s="6">
         <v>39246</v>
       </c>
       <c r="R22" s="6">
         <v>35529</v>
       </c>
       <c r="S22" s="6">
         <v>49892</v>
       </c>
       <c r="T22" s="6">
         <v>49807</v>
       </c>
       <c r="U22" s="6">
         <v>51188</v>
       </c>
       <c r="V22" s="6">
         <v>52972</v>
       </c>
       <c r="W22" s="6">
         <v>49338</v>
       </c>
-      <c r="X22" s="6">
+      <c r="X22" s="8">
         <v>49564</v>
       </c>
-      <c r="Y22" s="6">
+      <c r="Y22" s="8">
         <v>288657</v>
       </c>
-      <c r="Z22" s="6">
+      <c r="Z22" s="8">
         <v>48986</v>
       </c>
-      <c r="AA22" s="6">
+      <c r="AA22" s="8">
         <v>19455</v>
       </c>
-      <c r="AB22" s="6">
+      <c r="AB22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="6">
         <v>1841</v>
       </c>
       <c r="D23" s="6">
         <v>6883</v>
       </c>
       <c r="E23" s="6">
         <v>9106</v>
       </c>
       <c r="F23" s="6">
         <v>9106</v>
       </c>
       <c r="G23" s="6">
         <v>12967</v>
       </c>
       <c r="H23" s="6">
         <v>12968</v>
       </c>
@@ -7704,63 +7741,63 @@
       </c>
       <c r="P23" s="6">
         <v>92866</v>
       </c>
       <c r="Q23" s="6">
         <v>49603</v>
       </c>
       <c r="R23" s="6">
         <v>179932</v>
       </c>
       <c r="S23" s="6">
         <v>51978</v>
       </c>
       <c r="T23" s="6">
         <v>54545</v>
       </c>
       <c r="U23" s="6">
         <v>91935</v>
       </c>
       <c r="V23" s="6">
         <v>49145</v>
       </c>
       <c r="W23" s="6">
         <v>55538</v>
       </c>
-      <c r="X23" s="6">
+      <c r="X23" s="8">
         <v>41449</v>
       </c>
-      <c r="Y23" s="6">
+      <c r="Y23" s="8">
         <v>51968</v>
       </c>
-      <c r="Z23" s="6">
+      <c r="Z23" s="8">
         <v>50337</v>
       </c>
-      <c r="AA23" s="6">
+      <c r="AA23" s="8">
         <v>35358</v>
       </c>
-      <c r="AB23" s="6">
+      <c r="AB23" s="8">
         <v>280219</v>
       </c>
     </row>
     <row r="24" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6">
         <v>0</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="6">
         <v>0</v>
       </c>
@@ -7787,63 +7824,63 @@
       </c>
       <c r="P24" s="6">
         <v>314852</v>
       </c>
       <c r="Q24" s="6">
         <v>245805</v>
       </c>
       <c r="R24" s="6">
         <v>378074</v>
       </c>
       <c r="S24" s="6">
         <v>448747</v>
       </c>
       <c r="T24" s="6">
         <v>392160</v>
       </c>
       <c r="U24" s="6">
         <v>309020</v>
       </c>
       <c r="V24" s="6">
         <v>365170</v>
       </c>
       <c r="W24" s="6">
         <v>535604</v>
       </c>
-      <c r="X24" s="6">
+      <c r="X24" s="8">
         <v>500643</v>
       </c>
-      <c r="Y24" s="6">
+      <c r="Y24" s="8">
         <v>489762</v>
       </c>
-      <c r="Z24" s="6">
+      <c r="Z24" s="8">
         <v>450760</v>
       </c>
-      <c r="AA24" s="6">
+      <c r="AA24" s="8">
         <v>346624</v>
       </c>
-      <c r="AB24" s="6">
+      <c r="AB24" s="8">
         <v>219835</v>
       </c>
     </row>
     <row r="25" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="6">
         <v>0</v>
       </c>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="6">
         <v>0</v>
       </c>
@@ -7870,63 +7907,63 @@
       </c>
       <c r="P25" s="6">
         <v>16281</v>
       </c>
       <c r="Q25" s="6">
         <v>0</v>
       </c>
       <c r="R25" s="6">
         <v>42197</v>
       </c>
       <c r="S25" s="6">
         <v>0</v>
       </c>
       <c r="T25" s="6">
         <v>29775</v>
       </c>
       <c r="U25" s="6">
         <v>29372</v>
       </c>
       <c r="V25" s="6">
         <v>98160</v>
       </c>
       <c r="W25" s="6">
         <v>46487</v>
       </c>
-      <c r="X25" s="6">
-[...2 lines deleted...]
-      <c r="Y25" s="6">
+      <c r="X25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="8">
         <v>25515</v>
       </c>
-      <c r="Z25" s="6">
-[...2 lines deleted...]
-      <c r="AA25" s="6">
+      <c r="Z25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="8">
         <v>73561</v>
       </c>
-      <c r="AB25" s="6">
+      <c r="AB25" s="8">
         <v>73643</v>
       </c>
     </row>
     <row r="26" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6">
         <v>115536</v>
       </c>
       <c r="F26" s="6">
         <v>138424</v>
       </c>
       <c r="G26" s="6">
         <v>86698</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
@@ -7953,63 +7990,63 @@
       </c>
       <c r="P26" s="6">
         <v>0</v>
       </c>
       <c r="Q26" s="6">
         <v>0</v>
       </c>
       <c r="R26" s="6">
         <v>0</v>
       </c>
       <c r="S26" s="6">
         <v>261574</v>
       </c>
       <c r="T26" s="6">
         <v>151959</v>
       </c>
       <c r="U26" s="6">
         <v>333123</v>
       </c>
       <c r="V26" s="6">
         <v>413439</v>
       </c>
       <c r="W26" s="6">
         <v>421506</v>
       </c>
-      <c r="X26" s="6">
+      <c r="X26" s="8">
         <v>530122</v>
       </c>
-      <c r="Y26" s="6">
+      <c r="Y26" s="8">
         <v>523868</v>
       </c>
-      <c r="Z26" s="6">
+      <c r="Z26" s="8">
         <v>439776</v>
       </c>
-      <c r="AA26" s="6">
+      <c r="AA26" s="8">
         <v>447591</v>
       </c>
-      <c r="AB26" s="6">
+      <c r="AB26" s="8">
         <v>401966</v>
       </c>
     </row>
     <row r="27" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="6">
         <v>0</v>
       </c>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="6">
         <v>0</v>
       </c>
@@ -8036,63 +8073,63 @@
       </c>
       <c r="P27" s="6">
         <v>290543</v>
       </c>
       <c r="Q27" s="6">
         <v>288452</v>
       </c>
       <c r="R27" s="6">
         <v>277356</v>
       </c>
       <c r="S27" s="6">
         <v>266505</v>
       </c>
       <c r="T27" s="6">
         <v>263617</v>
       </c>
       <c r="U27" s="6">
         <v>273564</v>
       </c>
       <c r="V27" s="6">
         <v>310694</v>
       </c>
       <c r="W27" s="6">
         <v>310763</v>
       </c>
-      <c r="X27" s="6">
+      <c r="X27" s="8">
         <v>360330</v>
       </c>
-      <c r="Y27" s="6">
+      <c r="Y27" s="8">
         <v>337733</v>
       </c>
-      <c r="Z27" s="6">
+      <c r="Z27" s="8">
         <v>329888</v>
       </c>
-      <c r="AA27" s="6">
+      <c r="AA27" s="8">
         <v>61644</v>
       </c>
-      <c r="AB27" s="6">
+      <c r="AB27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6">
         <v>10042</v>
       </c>
       <c r="F28" s="6">
         <v>10042</v>
       </c>
       <c r="G28" s="6">
         <v>20109</v>
       </c>
       <c r="H28" s="6">
         <v>4509</v>
       </c>
@@ -8119,61 +8156,61 @@
       </c>
       <c r="P28" s="6">
         <v>0</v>
       </c>
       <c r="Q28" s="6">
         <v>0</v>
       </c>
       <c r="R28" s="6">
         <v>0</v>
       </c>
       <c r="S28" s="6">
         <v>0</v>
       </c>
       <c r="T28" s="6">
         <v>0</v>
       </c>
       <c r="U28" s="6">
         <v>0</v>
       </c>
       <c r="V28" s="6">
         <v>0</v>
       </c>
       <c r="W28" s="6">
         <v>0</v>
       </c>
-      <c r="X28" s="6"/>
-[...9 lines deleted...]
-      <c r="AB28" s="6">
+      <c r="X28" s="11"/>
+      <c r="Y28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>3354</v>
       </c>
       <c r="E29" s="6">
         <v>3580</v>
       </c>
       <c r="F29" s="6">
         <v>3571</v>
       </c>
       <c r="G29" s="6">
         <v>3571</v>
       </c>
       <c r="H29" s="6">
         <v>3571</v>
       </c>
@@ -8200,63 +8237,63 @@
       </c>
       <c r="P29" s="6">
         <v>4108</v>
       </c>
       <c r="Q29" s="6">
         <v>4177</v>
       </c>
       <c r="R29" s="6">
         <v>4817</v>
       </c>
       <c r="S29" s="6">
         <v>4905</v>
       </c>
       <c r="T29" s="6">
         <v>5019</v>
       </c>
       <c r="U29" s="6">
         <v>5370</v>
       </c>
       <c r="V29" s="6">
         <v>5539</v>
       </c>
       <c r="W29" s="6">
         <v>5517</v>
       </c>
-      <c r="X29" s="6">
+      <c r="X29" s="8">
         <v>5579</v>
       </c>
-      <c r="Y29" s="6">
+      <c r="Y29" s="8">
         <v>5961</v>
       </c>
-      <c r="Z29" s="6">
+      <c r="Z29" s="8">
         <v>7177</v>
       </c>
-      <c r="AA29" s="6">
+      <c r="AA29" s="8">
         <v>6683</v>
       </c>
-      <c r="AB29" s="6">
+      <c r="AB29" s="8">
         <v>9692</v>
       </c>
     </row>
     <row r="30" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="10">
         <v>1841</v>
       </c>
       <c r="D30" s="10">
         <v>10237</v>
       </c>
       <c r="E30" s="10">
         <v>138264</v>
       </c>
       <c r="F30" s="10">
         <v>161143</v>
       </c>
       <c r="G30" s="10">
         <v>123345</v>
       </c>
       <c r="H30" s="10">
         <v>2831688</v>
       </c>
@@ -8366,63 +8403,63 @@
       </c>
       <c r="P31" s="6">
         <v>0</v>
       </c>
       <c r="Q31" s="6">
         <v>0</v>
       </c>
       <c r="R31" s="6">
         <v>0</v>
       </c>
       <c r="S31" s="6">
         <v>0</v>
       </c>
       <c r="T31" s="6">
         <v>0</v>
       </c>
       <c r="U31" s="6">
         <v>0</v>
       </c>
       <c r="V31" s="6">
         <v>0</v>
       </c>
       <c r="W31" s="6">
         <v>0</v>
       </c>
-      <c r="X31" s="6">
-[...11 lines deleted...]
-      <c r="AB31" s="6">
+      <c r="X31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="6">
         <v>433424</v>
       </c>
       <c r="D32" s="6">
         <v>939544</v>
       </c>
       <c r="E32" s="6">
         <v>2190785</v>
       </c>
       <c r="F32" s="6">
         <v>2407206</v>
       </c>
       <c r="G32" s="6">
         <v>2621496</v>
       </c>
       <c r="H32" s="6">
         <v>2765280</v>
       </c>
@@ -8449,63 +8486,63 @@
       </c>
       <c r="P32" s="6">
         <v>4521472</v>
       </c>
       <c r="Q32" s="6">
         <v>4994520</v>
       </c>
       <c r="R32" s="6">
         <v>5335943</v>
       </c>
       <c r="S32" s="6">
         <v>5524210</v>
       </c>
       <c r="T32" s="6">
         <v>5557916</v>
       </c>
       <c r="U32" s="6">
         <v>5489832</v>
       </c>
       <c r="V32" s="6">
         <v>5491140</v>
       </c>
       <c r="W32" s="6">
         <v>5712331</v>
       </c>
-      <c r="X32" s="6">
+      <c r="X32" s="8">
         <v>5784086</v>
       </c>
-      <c r="Y32" s="6">
+      <c r="Y32" s="8">
         <v>6075035</v>
       </c>
-      <c r="Z32" s="6">
+      <c r="Z32" s="8">
         <v>6315979</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AA32" s="8">
         <v>6649041</v>
       </c>
-      <c r="AB32" s="6">
+      <c r="AB32" s="8">
         <v>7271957</v>
       </c>
     </row>
     <row r="33" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="6">
         <v>876</v>
       </c>
       <c r="D33" s="6">
         <v>3917</v>
       </c>
       <c r="E33" s="6">
         <v>8209</v>
       </c>
       <c r="F33" s="6">
         <v>8269</v>
       </c>
       <c r="G33" s="6">
         <v>8377</v>
       </c>
       <c r="H33" s="6">
         <v>9544</v>
       </c>
@@ -8532,67 +8569,67 @@
       </c>
       <c r="P33" s="6">
         <v>17887</v>
       </c>
       <c r="Q33" s="6">
         <v>19752</v>
       </c>
       <c r="R33" s="6">
         <v>19973</v>
       </c>
       <c r="S33" s="6">
         <v>20210</v>
       </c>
       <c r="T33" s="6">
         <v>27642</v>
       </c>
       <c r="U33" s="6">
         <v>31542</v>
       </c>
       <c r="V33" s="6">
         <v>32935</v>
       </c>
       <c r="W33" s="6">
         <v>39571</v>
       </c>
-      <c r="X33" s="6">
+      <c r="X33" s="8">
         <v>44894</v>
       </c>
-      <c r="Y33" s="6">
+      <c r="Y33" s="8">
         <v>50504</v>
       </c>
-      <c r="Z33" s="6">
+      <c r="Z33" s="8">
         <v>51178</v>
       </c>
-      <c r="AA33" s="6">
+      <c r="AA33" s="8">
         <v>52162</v>
       </c>
-      <c r="AB33" s="6">
+      <c r="AB33" s="8">
         <v>61759</v>
       </c>
     </row>
-    <row r="34" spans="2:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="13">
         <v>436141</v>
       </c>
       <c r="D34" s="13">
         <v>953698</v>
       </c>
       <c r="E34" s="13">
         <v>2337258</v>
       </c>
       <c r="F34" s="13">
         <v>2576618</v>
       </c>
       <c r="G34" s="13">
         <v>2753218</v>
       </c>
       <c r="H34" s="13">
         <v>5606512</v>
       </c>
       <c r="I34" s="13">
         <v>6315929</v>
       </c>
       <c r="J34" s="13">
@@ -8631,51 +8668,51 @@
       <c r="U34" s="13">
         <v>6618414</v>
       </c>
       <c r="V34" s="13">
         <v>6822662</v>
       </c>
       <c r="W34" s="13">
         <v>7182995</v>
       </c>
       <c r="X34" s="13">
         <v>7323336</v>
       </c>
       <c r="Y34" s="13">
         <v>7853051</v>
       </c>
       <c r="Z34" s="13">
         <v>7697782</v>
       </c>
       <c r="AA34" s="13">
         <v>7695475</v>
       </c>
       <c r="AB34" s="13">
         <v>8322094</v>
       </c>
     </row>
-    <row r="35" spans="2:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="14" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="15">
         <v>739849</v>
       </c>
       <c r="D35" s="15">
         <v>1196229</v>
       </c>
       <c r="E35" s="15">
         <v>3373890</v>
       </c>
       <c r="F35" s="15">
         <v>4061068</v>
       </c>
       <c r="G35" s="15">
         <v>4530258</v>
       </c>
       <c r="H35" s="15">
         <v>7386151</v>
       </c>
       <c r="I35" s="15">
         <v>8148506</v>
       </c>
       <c r="J35" s="15">
@@ -8715,51 +8752,51 @@
         <v>13364649</v>
       </c>
       <c r="V35" s="15">
         <v>13670488</v>
       </c>
       <c r="W35" s="15">
         <v>14045181</v>
       </c>
       <c r="X35" s="15">
         <v>13027024</v>
       </c>
       <c r="Y35" s="15">
         <v>12631586</v>
       </c>
       <c r="Z35" s="15">
         <v>15461338</v>
       </c>
       <c r="AA35" s="15">
         <v>15449967</v>
       </c>
       <c r="AB35" s="15">
         <v>14939287</v>
       </c>
     </row>
     <row r="36" spans="2:28" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B36" s="18"/>
+      <c r="B36" s="20"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="16"/>
       <c r="O36" s="16"/>
       <c r="P36" s="16"/>
       <c r="Q36" s="16"/>
       <c r="R36" s="16"/>
       <c r="S36" s="16"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="16"/>
       <c r="X36" s="16"/>
       <c r="Y36" s="16"/>
       <c r="Z36" s="16"/>
       <c r="AA36" s="16"/>
@@ -8893,63 +8930,63 @@
       </c>
       <c r="P38" s="6">
         <v>3906946</v>
       </c>
       <c r="Q38" s="6">
         <v>4271074</v>
       </c>
       <c r="R38" s="6">
         <v>2978091</v>
       </c>
       <c r="S38" s="6">
         <v>4264453</v>
       </c>
       <c r="T38" s="6">
         <v>2860731</v>
       </c>
       <c r="U38" s="6">
         <v>1031046</v>
       </c>
       <c r="V38" s="6">
         <v>1315542</v>
       </c>
       <c r="W38" s="6">
         <v>1042799</v>
       </c>
-      <c r="X38" s="6">
+      <c r="X38" s="8">
         <v>1103525</v>
       </c>
-      <c r="Y38" s="6">
+      <c r="Y38" s="8">
         <v>803619</v>
       </c>
-      <c r="Z38" s="6">
+      <c r="Z38" s="8">
         <v>1213635</v>
       </c>
-      <c r="AA38" s="6">
+      <c r="AA38" s="8">
         <v>1091116</v>
       </c>
-      <c r="AB38" s="6">
+      <c r="AB38" s="8">
         <v>1224210</v>
       </c>
     </row>
     <row r="39" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="6">
         <v>8854</v>
       </c>
       <c r="D39" s="6">
         <v>10787</v>
       </c>
       <c r="E39" s="6">
         <v>29326</v>
       </c>
       <c r="F39" s="6">
         <v>15135</v>
       </c>
       <c r="G39" s="6">
         <v>16396</v>
       </c>
       <c r="H39" s="6">
         <v>28131</v>
       </c>
@@ -8976,63 +9013,63 @@
       </c>
       <c r="P39" s="6">
         <v>41289</v>
       </c>
       <c r="Q39" s="6">
         <v>40308</v>
       </c>
       <c r="R39" s="6">
         <v>42325</v>
       </c>
       <c r="S39" s="6">
         <v>542082</v>
       </c>
       <c r="T39" s="6">
         <v>461017</v>
       </c>
       <c r="U39" s="6">
         <v>237101</v>
       </c>
       <c r="V39" s="6">
         <v>46692</v>
       </c>
       <c r="W39" s="6">
         <v>178690</v>
       </c>
-      <c r="X39" s="6">
+      <c r="X39" s="8">
         <v>89137</v>
       </c>
-      <c r="Y39" s="6">
+      <c r="Y39" s="8">
         <v>66579</v>
       </c>
-      <c r="Z39" s="6">
+      <c r="Z39" s="8">
         <v>72299</v>
       </c>
-      <c r="AA39" s="6">
+      <c r="AA39" s="8">
         <v>107854</v>
       </c>
-      <c r="AB39" s="6">
+      <c r="AB39" s="8">
         <v>90665</v>
       </c>
     </row>
     <row r="40" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6">
         <v>1329</v>
       </c>
       <c r="G40" s="6">
         <v>1304</v>
       </c>
       <c r="H40" s="6">
         <v>199</v>
       </c>
@@ -9059,63 +9096,63 @@
       </c>
       <c r="P40" s="6">
         <v>14839</v>
       </c>
       <c r="Q40" s="6">
         <v>26965</v>
       </c>
       <c r="R40" s="6">
         <v>34671</v>
       </c>
       <c r="S40" s="6">
         <v>41294</v>
       </c>
       <c r="T40" s="6">
         <v>45000</v>
       </c>
       <c r="U40" s="6">
         <v>45104</v>
       </c>
       <c r="V40" s="6">
         <v>46727</v>
       </c>
       <c r="W40" s="6">
         <v>60672</v>
       </c>
-      <c r="X40" s="6">
+      <c r="X40" s="8">
         <v>55955</v>
       </c>
-      <c r="Y40" s="6">
+      <c r="Y40" s="8">
         <v>138327</v>
       </c>
-      <c r="Z40" s="6">
+      <c r="Z40" s="8">
         <v>115401</v>
       </c>
-      <c r="AA40" s="6">
+      <c r="AA40" s="8">
         <v>143989</v>
       </c>
-      <c r="AB40" s="6">
+      <c r="AB40" s="8">
         <v>134267</v>
       </c>
     </row>
     <row r="41" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C41" s="6">
         <v>5057</v>
       </c>
       <c r="D41" s="6">
         <v>4091</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="6">
         <v>0</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="6">
         <v>0</v>
       </c>
@@ -9142,63 +9179,63 @@
       </c>
       <c r="P41" s="6">
         <v>6902</v>
       </c>
       <c r="Q41" s="6">
         <v>59816</v>
       </c>
       <c r="R41" s="6">
         <v>0</v>
       </c>
       <c r="S41" s="6">
         <v>0</v>
       </c>
       <c r="T41" s="6">
         <v>0</v>
       </c>
       <c r="U41" s="6">
         <v>0</v>
       </c>
       <c r="V41" s="6">
         <v>938</v>
       </c>
       <c r="W41" s="6">
         <v>27723</v>
       </c>
-      <c r="X41" s="6">
-[...2 lines deleted...]
-      <c r="Y41" s="6">
+      <c r="X41" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="8">
         <v>29350</v>
       </c>
-      <c r="Z41" s="6">
+      <c r="Z41" s="8">
         <v>8603</v>
       </c>
-      <c r="AA41" s="6">
+      <c r="AA41" s="8">
         <v>24160</v>
       </c>
-      <c r="AB41" s="6">
+      <c r="AB41" s="8">
         <v>11347</v>
       </c>
     </row>
     <row r="42" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C42" s="6">
         <v>5410</v>
       </c>
       <c r="D42" s="6">
         <v>5391</v>
       </c>
       <c r="E42" s="6">
         <v>9323</v>
       </c>
       <c r="F42" s="6">
         <v>16747</v>
       </c>
       <c r="G42" s="6">
         <v>24925</v>
       </c>
       <c r="H42" s="6">
         <v>4145</v>
       </c>
@@ -9225,63 +9262,63 @@
       </c>
       <c r="P42" s="6">
         <v>15387</v>
       </c>
       <c r="Q42" s="6">
         <v>14964</v>
       </c>
       <c r="R42" s="6">
         <v>25564</v>
       </c>
       <c r="S42" s="6">
         <v>17600</v>
       </c>
       <c r="T42" s="6">
         <v>20989</v>
       </c>
       <c r="U42" s="6">
         <v>8599</v>
       </c>
       <c r="V42" s="6">
         <v>10771</v>
       </c>
       <c r="W42" s="6">
         <v>20225</v>
       </c>
-      <c r="X42" s="6">
+      <c r="X42" s="8">
         <v>9734</v>
       </c>
-      <c r="Y42" s="6">
+      <c r="Y42" s="8">
         <v>10549</v>
       </c>
-      <c r="Z42" s="6">
+      <c r="Z42" s="8">
         <v>22590</v>
       </c>
-      <c r="AA42" s="6">
+      <c r="AA42" s="8">
         <v>30914</v>
       </c>
-      <c r="AB42" s="6">
+      <c r="AB42" s="8">
         <v>22427</v>
       </c>
     </row>
     <row r="43" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C43" s="6">
         <v>2661</v>
       </c>
       <c r="D43" s="6">
         <v>5740</v>
       </c>
       <c r="E43" s="6">
         <v>23885</v>
       </c>
       <c r="F43" s="6">
         <v>29396</v>
       </c>
       <c r="G43" s="6">
         <v>37084</v>
       </c>
       <c r="H43" s="6">
         <v>22437</v>
       </c>
@@ -9308,63 +9345,63 @@
       </c>
       <c r="P43" s="6">
         <v>53954</v>
       </c>
       <c r="Q43" s="6">
         <v>67041</v>
       </c>
       <c r="R43" s="6">
         <v>58327</v>
       </c>
       <c r="S43" s="6">
         <v>46107</v>
       </c>
       <c r="T43" s="6">
         <v>50265</v>
       </c>
       <c r="U43" s="6">
         <v>61526</v>
       </c>
       <c r="V43" s="6">
         <v>67812</v>
       </c>
       <c r="W43" s="6">
         <v>74808</v>
       </c>
-      <c r="X43" s="6">
+      <c r="X43" s="8">
         <v>81897</v>
       </c>
-      <c r="Y43" s="6">
+      <c r="Y43" s="8">
         <v>87196</v>
       </c>
-      <c r="Z43" s="6">
+      <c r="Z43" s="8">
         <v>79670</v>
       </c>
-      <c r="AA43" s="6">
+      <c r="AA43" s="8">
         <v>88715</v>
       </c>
-      <c r="AB43" s="6">
+      <c r="AB43" s="8">
         <v>84307</v>
       </c>
     </row>
     <row r="44" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C44" s="6">
         <v>0</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6">
         <v>0</v>
       </c>
       <c r="F44" s="6">
         <v>0</v>
       </c>
       <c r="G44" s="6">
         <v>0</v>
       </c>
       <c r="H44" s="6">
         <v>0</v>
       </c>
@@ -9391,63 +9428,63 @@
       </c>
       <c r="P44" s="6">
         <v>0</v>
       </c>
       <c r="Q44" s="6">
         <v>0</v>
       </c>
       <c r="R44" s="6">
         <v>0</v>
       </c>
       <c r="S44" s="6">
         <v>0</v>
       </c>
       <c r="T44" s="6">
         <v>0</v>
       </c>
       <c r="U44" s="6">
         <v>0</v>
       </c>
       <c r="V44" s="6">
         <v>0</v>
       </c>
       <c r="W44" s="6">
         <v>0</v>
       </c>
-      <c r="X44" s="6">
-[...11 lines deleted...]
-      <c r="AB44" s="6">
+      <c r="X44" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="8">
         <v>88888</v>
       </c>
     </row>
     <row r="45" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="6">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>23443</v>
       </c>
       <c r="E45" s="6">
         <v>35474</v>
       </c>
       <c r="F45" s="6">
         <v>14655</v>
       </c>
       <c r="G45" s="6">
         <v>42</v>
       </c>
       <c r="H45" s="6">
         <v>15709</v>
       </c>
@@ -9474,63 +9511,63 @@
       </c>
       <c r="P45" s="6">
         <v>343126</v>
       </c>
       <c r="Q45" s="6">
         <v>407908</v>
       </c>
       <c r="R45" s="6">
         <v>371066</v>
       </c>
       <c r="S45" s="6">
         <v>304721</v>
       </c>
       <c r="T45" s="6">
         <v>83902</v>
       </c>
       <c r="U45" s="6">
         <v>1837</v>
       </c>
       <c r="V45" s="6">
         <v>30621</v>
       </c>
       <c r="W45" s="6">
         <v>7029</v>
       </c>
-      <c r="X45" s="6">
+      <c r="X45" s="8">
         <v>23278</v>
       </c>
-      <c r="Y45" s="6">
+      <c r="Y45" s="8">
         <v>34298</v>
       </c>
-      <c r="Z45" s="6">
+      <c r="Z45" s="8">
         <v>96524</v>
       </c>
-      <c r="AA45" s="6">
+      <c r="AA45" s="8">
         <v>38661</v>
       </c>
-      <c r="AB45" s="6">
+      <c r="AB45" s="8">
         <v>62762</v>
       </c>
     </row>
     <row r="46" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="6">
         <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>0</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="6">
         <v>0</v>
       </c>
       <c r="G46" s="6">
         <v>0</v>
       </c>
       <c r="H46" s="6">
         <v>0</v>
       </c>
@@ -9557,63 +9594,63 @@
       </c>
       <c r="P46" s="6">
         <v>0</v>
       </c>
       <c r="Q46" s="6">
         <v>0</v>
       </c>
       <c r="R46" s="6">
         <v>0</v>
       </c>
       <c r="S46" s="6">
         <v>0</v>
       </c>
       <c r="T46" s="6">
         <v>0</v>
       </c>
       <c r="U46" s="6">
         <v>0</v>
       </c>
       <c r="V46" s="6">
         <v>0</v>
       </c>
       <c r="W46" s="6">
         <v>0</v>
       </c>
-      <c r="X46" s="6">
-[...5 lines deleted...]
-      <c r="Z46" s="6">
+      <c r="X46" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="8">
         <v>4905</v>
       </c>
-      <c r="AA46" s="6">
+      <c r="AA46" s="8">
         <v>4901</v>
       </c>
-      <c r="AB46" s="6">
+      <c r="AB46" s="8">
         <v>4906</v>
       </c>
     </row>
     <row r="47" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C47" s="10">
         <v>54460</v>
       </c>
       <c r="D47" s="10">
         <v>218480.8</v>
       </c>
       <c r="E47" s="10">
         <v>870459</v>
       </c>
       <c r="F47" s="10">
         <v>1197115</v>
       </c>
       <c r="G47" s="10">
         <v>1510971</v>
       </c>
       <c r="H47" s="10">
         <v>1336023</v>
       </c>
@@ -9723,63 +9760,63 @@
       </c>
       <c r="P48" s="6">
         <v>44677</v>
       </c>
       <c r="Q48" s="6">
         <v>18795</v>
       </c>
       <c r="R48" s="6">
         <v>17342</v>
       </c>
       <c r="S48" s="6">
         <v>17342</v>
       </c>
       <c r="T48" s="6">
         <v>16599</v>
       </c>
       <c r="U48" s="6">
         <v>18200</v>
       </c>
       <c r="V48" s="6">
         <v>18200</v>
       </c>
       <c r="W48" s="6">
         <v>64683</v>
       </c>
-      <c r="X48" s="6">
+      <c r="X48" s="8">
         <v>69123</v>
       </c>
-      <c r="Y48" s="6">
+      <c r="Y48" s="8">
         <v>69122</v>
       </c>
-      <c r="Z48" s="6">
+      <c r="Z48" s="8">
         <v>77129</v>
       </c>
-      <c r="AA48" s="6">
+      <c r="AA48" s="8">
         <v>76137</v>
       </c>
-      <c r="AB48" s="6">
+      <c r="AB48" s="8">
         <v>314864</v>
       </c>
     </row>
     <row r="49" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="6">
         <v>425776</v>
       </c>
       <c r="D49" s="6">
         <v>679847</v>
       </c>
       <c r="E49" s="6">
         <v>2498230</v>
       </c>
       <c r="F49" s="6">
         <v>2898066</v>
       </c>
       <c r="G49" s="6">
         <v>2895089</v>
       </c>
       <c r="H49" s="6">
         <v>5692883</v>
       </c>
@@ -9806,63 +9843,63 @@
       </c>
       <c r="P49" s="6">
         <v>7293466</v>
       </c>
       <c r="Q49" s="6">
         <v>7351156</v>
       </c>
       <c r="R49" s="6">
         <v>8178610</v>
       </c>
       <c r="S49" s="6">
         <v>6227789</v>
       </c>
       <c r="T49" s="6">
         <v>7157278</v>
       </c>
       <c r="U49" s="6">
         <v>8959869</v>
       </c>
       <c r="V49" s="6">
         <v>8961563</v>
       </c>
       <c r="W49" s="6">
         <v>9227227</v>
       </c>
-      <c r="X49" s="6">
+      <c r="X49" s="8">
         <v>8972978</v>
       </c>
-      <c r="Y49" s="6">
+      <c r="Y49" s="8">
         <v>8526530</v>
       </c>
-      <c r="Z49" s="6">
+      <c r="Z49" s="8">
         <v>10073733</v>
       </c>
-      <c r="AA49" s="6">
+      <c r="AA49" s="8">
         <v>10106199</v>
       </c>
-      <c r="AB49" s="6">
+      <c r="AB49" s="8">
         <v>10495234</v>
       </c>
     </row>
     <row r="50" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="6">
         <v>0</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="6">
         <v>8781</v>
       </c>
       <c r="G50" s="6">
         <v>8850</v>
       </c>
       <c r="H50" s="6">
         <v>15262</v>
       </c>
@@ -9889,63 +9926,63 @@
       </c>
       <c r="P50" s="6">
         <v>49710</v>
       </c>
       <c r="Q50" s="6">
         <v>189462</v>
       </c>
       <c r="R50" s="6">
         <v>301873</v>
       </c>
       <c r="S50" s="6">
         <v>351775</v>
       </c>
       <c r="T50" s="6">
         <v>352177</v>
       </c>
       <c r="U50" s="6">
         <v>338733</v>
       </c>
       <c r="V50" s="6">
         <v>338100</v>
       </c>
       <c r="W50" s="6">
         <v>567313</v>
       </c>
-      <c r="X50" s="6">
+      <c r="X50" s="8">
         <v>569540</v>
       </c>
-      <c r="Y50" s="6">
+      <c r="Y50" s="8">
         <v>768602</v>
       </c>
-      <c r="Z50" s="6">
+      <c r="Z50" s="8">
         <v>830918</v>
       </c>
-      <c r="AA50" s="6">
+      <c r="AA50" s="8">
         <v>886524</v>
       </c>
-      <c r="AB50" s="6">
+      <c r="AB50" s="8">
         <v>770662</v>
       </c>
     </row>
     <row r="51" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6">
         <v>0</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="6">
         <v>0</v>
       </c>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="6">
         <v>0</v>
       </c>
@@ -9972,63 +10009,63 @@
       </c>
       <c r="P51" s="6">
         <v>1360</v>
       </c>
       <c r="Q51" s="6">
         <v>0</v>
       </c>
       <c r="R51" s="6">
         <v>0</v>
       </c>
       <c r="S51" s="6">
         <v>0</v>
       </c>
       <c r="T51" s="6">
         <v>0</v>
       </c>
       <c r="U51" s="6">
         <v>63876</v>
       </c>
       <c r="V51" s="6">
         <v>19671</v>
       </c>
       <c r="W51" s="6">
         <v>17211</v>
       </c>
-      <c r="X51" s="6">
+      <c r="X51" s="8">
         <v>13850</v>
       </c>
-      <c r="Y51" s="6">
+      <c r="Y51" s="8">
         <v>28011</v>
       </c>
-      <c r="Z51" s="6">
+      <c r="Z51" s="8">
         <v>69900</v>
       </c>
-      <c r="AA51" s="6">
+      <c r="AA51" s="8">
         <v>92663</v>
       </c>
-      <c r="AB51" s="6">
+      <c r="AB51" s="8">
         <v>30301</v>
       </c>
     </row>
     <row r="52" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="6">
         <v>83677</v>
       </c>
       <c r="D52" s="6">
         <v>78032</v>
       </c>
       <c r="E52" s="6">
         <v>59416</v>
       </c>
       <c r="F52" s="6">
         <v>60898</v>
       </c>
       <c r="G52" s="6">
         <v>62418</v>
       </c>
       <c r="H52" s="6">
         <v>461</v>
       </c>
@@ -10055,63 +10092,63 @@
       </c>
       <c r="P52" s="6">
         <v>0</v>
       </c>
       <c r="Q52" s="6">
         <v>0</v>
       </c>
       <c r="R52" s="6">
         <v>0</v>
       </c>
       <c r="S52" s="6">
         <v>0</v>
       </c>
       <c r="T52" s="6">
         <v>0</v>
       </c>
       <c r="U52" s="6">
         <v>0</v>
       </c>
       <c r="V52" s="6">
         <v>0</v>
       </c>
       <c r="W52" s="6">
         <v>0</v>
       </c>
-      <c r="X52" s="6">
-[...11 lines deleted...]
-      <c r="AB52" s="6">
+      <c r="X52" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6">
         <v>0</v>
       </c>
       <c r="F53" s="6">
         <v>0</v>
       </c>
       <c r="G53" s="6">
         <v>0</v>
       </c>
       <c r="H53" s="6">
         <v>0</v>
       </c>
@@ -10138,63 +10175,63 @@
       </c>
       <c r="P53" s="6">
         <v>0</v>
       </c>
       <c r="Q53" s="6">
         <v>0</v>
       </c>
       <c r="R53" s="6">
         <v>0</v>
       </c>
       <c r="S53" s="6">
         <v>0</v>
       </c>
       <c r="T53" s="6">
         <v>0</v>
       </c>
       <c r="U53" s="6">
         <v>0</v>
       </c>
       <c r="V53" s="6">
         <v>0</v>
       </c>
       <c r="W53" s="6">
         <v>0</v>
       </c>
-      <c r="X53" s="6">
-[...8 lines deleted...]
-      <c r="AA53" s="6">
+      <c r="X53" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="8">
         <v>4753</v>
       </c>
-      <c r="AB53" s="6">
+      <c r="AB53" s="8">
         <v>4753</v>
       </c>
     </row>
     <row r="54" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="7" t="s">
         <v>59</v>
       </c>
       <c r="C54" s="6">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="6">
         <v>0</v>
       </c>
       <c r="G54" s="6">
         <v>0</v>
       </c>
       <c r="H54" s="6">
         <v>0</v>
       </c>
@@ -10221,63 +10258,63 @@
       </c>
       <c r="P54" s="6">
         <v>0</v>
       </c>
       <c r="Q54" s="6">
         <v>0</v>
       </c>
       <c r="R54" s="6">
         <v>0</v>
       </c>
       <c r="S54" s="6">
         <v>0</v>
       </c>
       <c r="T54" s="6">
         <v>0</v>
       </c>
       <c r="U54" s="6">
         <v>0</v>
       </c>
       <c r="V54" s="6">
         <v>5427</v>
       </c>
       <c r="W54" s="6">
         <v>0</v>
       </c>
-      <c r="X54" s="6">
-[...11 lines deleted...]
-      <c r="AB54" s="6">
+      <c r="X54" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C55" s="6">
         <v>25166</v>
       </c>
       <c r="D55" s="6">
         <v>12277</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="6">
         <v>0</v>
       </c>
       <c r="G55" s="6">
         <v>0</v>
       </c>
       <c r="H55" s="6">
         <v>32832</v>
       </c>
@@ -10304,63 +10341,63 @@
       </c>
       <c r="P55" s="6">
         <v>70919</v>
       </c>
       <c r="Q55" s="6">
         <v>59445</v>
       </c>
       <c r="R55" s="6">
         <v>63903</v>
       </c>
       <c r="S55" s="6">
         <v>203352</v>
       </c>
       <c r="T55" s="6">
         <v>0</v>
       </c>
       <c r="U55" s="6">
         <v>209</v>
       </c>
       <c r="V55" s="6">
         <v>0</v>
       </c>
       <c r="W55" s="6">
         <v>0</v>
       </c>
-      <c r="X55" s="6">
+      <c r="X55" s="18">
         <v>733</v>
       </c>
-      <c r="Y55" s="6">
-[...8 lines deleted...]
-      <c r="AB55" s="6">
+      <c r="Y55" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="18">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C56" s="6">
         <v>3324</v>
       </c>
       <c r="D56" s="6">
         <v>13805</v>
       </c>
       <c r="E56" s="6">
         <v>30544</v>
       </c>
       <c r="F56" s="6">
         <v>32172</v>
       </c>
       <c r="G56" s="6">
         <v>33139</v>
       </c>
       <c r="H56" s="6">
         <v>30531</v>
       </c>
@@ -10387,63 +10424,63 @@
       </c>
       <c r="P56" s="6">
         <v>0</v>
       </c>
       <c r="Q56" s="6">
         <v>0</v>
       </c>
       <c r="R56" s="6">
         <v>398</v>
       </c>
       <c r="S56" s="6">
         <v>189</v>
       </c>
       <c r="T56" s="6">
         <v>160</v>
       </c>
       <c r="U56" s="6">
         <v>538</v>
       </c>
       <c r="V56" s="6">
         <v>2634</v>
       </c>
       <c r="W56" s="6">
         <v>3715</v>
       </c>
-      <c r="X56" s="6">
+      <c r="X56" s="19">
         <v>3933</v>
       </c>
-      <c r="Y56" s="6">
+      <c r="Y56" s="19">
         <v>1797</v>
       </c>
-      <c r="Z56" s="6">
+      <c r="Z56" s="19">
         <v>1763</v>
       </c>
-      <c r="AA56" s="6">
+      <c r="AA56" s="19">
         <v>3050</v>
       </c>
-      <c r="AB56" s="6">
+      <c r="AB56" s="19">
         <v>2913</v>
       </c>
     </row>
     <row r="57" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C57" s="10">
         <v>537943</v>
       </c>
       <c r="D57" s="10">
         <v>801524</v>
       </c>
       <c r="E57" s="10">
         <v>2591755</v>
       </c>
       <c r="F57" s="10">
         <v>3005711</v>
       </c>
       <c r="G57" s="10">
         <v>3042324</v>
       </c>
       <c r="H57" s="10">
         <v>5818568</v>
       </c>
@@ -10553,63 +10590,63 @@
       </c>
       <c r="P58" s="6">
         <v>0</v>
       </c>
       <c r="Q58" s="6">
         <v>0</v>
       </c>
       <c r="R58" s="6">
         <v>0</v>
       </c>
       <c r="S58" s="6">
         <v>0</v>
       </c>
       <c r="T58" s="6">
         <v>0</v>
       </c>
       <c r="U58" s="6">
         <v>0</v>
       </c>
       <c r="V58" s="6">
         <v>0</v>
       </c>
       <c r="W58" s="6">
         <v>0</v>
       </c>
-      <c r="X58" s="6">
-[...11 lines deleted...]
-      <c r="AB58" s="6">
+      <c r="X58" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA58" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="6">
         <v>0</v>
       </c>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="6">
         <v>0</v>
       </c>
@@ -10636,63 +10673,63 @@
       </c>
       <c r="P59" s="6">
         <v>507179</v>
       </c>
       <c r="Q59" s="6">
         <v>736756</v>
       </c>
       <c r="R59" s="6">
         <v>196507</v>
       </c>
       <c r="S59" s="6">
         <v>43429</v>
       </c>
       <c r="T59" s="6">
         <v>-86997</v>
       </c>
       <c r="U59" s="6">
         <v>-334632</v>
       </c>
       <c r="V59" s="6">
         <v>-405791</v>
       </c>
       <c r="W59" s="6">
         <v>-89022</v>
       </c>
-      <c r="X59" s="6">
+      <c r="X59" s="8">
         <v>94580</v>
       </c>
-      <c r="Y59" s="6">
+      <c r="Y59" s="8">
         <v>555013</v>
       </c>
-      <c r="Z59" s="6">
+      <c r="Z59" s="8">
         <v>806738</v>
       </c>
-      <c r="AA59" s="6">
+      <c r="AA59" s="8">
         <v>711863</v>
       </c>
-      <c r="AB59" s="6">
+      <c r="AB59" s="8">
         <v>249345</v>
       </c>
     </row>
     <row r="60" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C60" s="6">
         <v>45761</v>
       </c>
       <c r="D60" s="6">
         <v>26579</v>
       </c>
       <c r="E60" s="6">
         <v>612</v>
       </c>
       <c r="F60" s="6">
         <v>596</v>
       </c>
       <c r="G60" s="6">
         <v>580</v>
       </c>
       <c r="H60" s="6">
         <v>112</v>
       </c>
@@ -10719,63 +10756,63 @@
       </c>
       <c r="P60" s="6">
         <v>0</v>
       </c>
       <c r="Q60" s="6">
         <v>0</v>
       </c>
       <c r="R60" s="6">
         <v>0</v>
       </c>
       <c r="S60" s="6">
         <v>0</v>
       </c>
       <c r="T60" s="6">
         <v>0</v>
       </c>
       <c r="U60" s="6">
         <v>0</v>
       </c>
       <c r="V60" s="6">
         <v>0</v>
       </c>
       <c r="W60" s="6">
         <v>0</v>
       </c>
-      <c r="X60" s="6">
-[...11 lines deleted...]
-      <c r="AB60" s="6">
+      <c r="X60" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C61" s="6">
         <v>0</v>
       </c>
       <c r="D61" s="6">
         <v>22777</v>
       </c>
       <c r="E61" s="6">
         <v>16741</v>
       </c>
       <c r="F61" s="6">
         <v>16741</v>
       </c>
       <c r="G61" s="6">
         <v>63187</v>
       </c>
       <c r="H61" s="6">
         <v>95424</v>
       </c>
@@ -10802,63 +10839,63 @@
       </c>
       <c r="P61" s="6">
         <v>0</v>
       </c>
       <c r="Q61" s="6">
         <v>0</v>
       </c>
       <c r="R61" s="6">
         <v>0</v>
       </c>
       <c r="S61" s="6">
         <v>0</v>
       </c>
       <c r="T61" s="6">
         <v>0</v>
       </c>
       <c r="U61" s="6">
         <v>0</v>
       </c>
       <c r="V61" s="6">
         <v>0</v>
       </c>
       <c r="W61" s="6">
         <v>0</v>
       </c>
-      <c r="X61" s="6">
-[...11 lines deleted...]
-      <c r="AB61" s="6">
+      <c r="X61" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA61" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C62" s="6">
         <v>18304</v>
       </c>
       <c r="D62" s="6">
         <v>43487</v>
       </c>
       <c r="E62" s="6">
         <v>-189058</v>
       </c>
       <c r="F62" s="6">
         <v>-242476</v>
       </c>
       <c r="G62" s="6">
         <v>-170185</v>
       </c>
       <c r="H62" s="6">
         <v>48218</v>
       </c>
@@ -10885,63 +10922,63 @@
       </c>
       <c r="P62" s="6">
         <v>0</v>
       </c>
       <c r="Q62" s="6">
         <v>0</v>
       </c>
       <c r="R62" s="6">
         <v>0</v>
       </c>
       <c r="S62" s="6">
         <v>0</v>
       </c>
       <c r="T62" s="6">
         <v>0</v>
       </c>
       <c r="U62" s="6">
         <v>0</v>
       </c>
       <c r="V62" s="6">
         <v>0</v>
       </c>
       <c r="W62" s="6">
         <v>0</v>
       </c>
-      <c r="X62" s="6">
-[...11 lines deleted...]
-      <c r="AB62" s="6">
+      <c r="X62" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA62" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C63" s="6">
         <v>0</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="6">
         <v>0</v>
       </c>
       <c r="G63" s="6">
         <v>0</v>
       </c>
       <c r="H63" s="6">
         <v>0</v>
       </c>
@@ -10968,63 +11005,63 @@
       </c>
       <c r="P63" s="6">
         <v>0</v>
       </c>
       <c r="Q63" s="6">
         <v>0</v>
       </c>
       <c r="R63" s="6">
         <v>0</v>
       </c>
       <c r="S63" s="6">
         <v>0</v>
       </c>
       <c r="T63" s="6">
         <v>0</v>
       </c>
       <c r="U63" s="6">
         <v>0</v>
       </c>
       <c r="V63" s="6">
         <v>0</v>
       </c>
       <c r="W63" s="6">
         <v>0</v>
       </c>
-      <c r="X63" s="6">
-[...11 lines deleted...]
-      <c r="AB63" s="6">
+      <c r="X63" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6">
         <v>0</v>
       </c>
       <c r="F64" s="6">
         <v>0</v>
       </c>
       <c r="G64" s="6">
         <v>0</v>
       </c>
       <c r="H64" s="6">
         <v>0</v>
       </c>
@@ -11051,67 +11088,67 @@
       </c>
       <c r="P64" s="6">
         <v>0</v>
       </c>
       <c r="Q64" s="6">
         <v>0</v>
       </c>
       <c r="R64" s="6">
         <v>0</v>
       </c>
       <c r="S64" s="6">
         <v>0</v>
       </c>
       <c r="T64" s="6">
         <v>0</v>
       </c>
       <c r="U64" s="6">
         <v>0</v>
       </c>
       <c r="V64" s="6">
         <v>0</v>
       </c>
       <c r="W64" s="6">
         <v>0</v>
       </c>
-      <c r="X64" s="6">
-[...11 lines deleted...]
-      <c r="AB64" s="6">
+      <c r="X64" s="8">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="8">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="8">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="2:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C65" s="13">
         <v>147446</v>
       </c>
       <c r="D65" s="13">
         <v>176224</v>
       </c>
       <c r="E65" s="13">
         <v>-88324</v>
       </c>
       <c r="F65" s="13">
         <v>-141758</v>
       </c>
       <c r="G65" s="13">
         <v>-23037</v>
       </c>
       <c r="H65" s="13">
         <v>231560</v>
       </c>
       <c r="I65" s="13">
         <v>236510</v>
       </c>
       <c r="J65" s="13">
@@ -11150,51 +11187,51 @@
       <c r="U65" s="13">
         <v>-334632</v>
       </c>
       <c r="V65" s="13">
         <v>-405791</v>
       </c>
       <c r="W65" s="13">
         <v>-89022</v>
       </c>
       <c r="X65" s="13">
         <v>94580</v>
       </c>
       <c r="Y65" s="13">
         <v>555013</v>
       </c>
       <c r="Z65" s="13">
         <v>806738</v>
       </c>
       <c r="AA65" s="13">
         <v>711863</v>
       </c>
       <c r="AB65" s="13">
         <v>249345</v>
       </c>
     </row>
-    <row r="66" spans="2:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="14" t="s">
         <v>76</v>
       </c>
       <c r="C66" s="15">
         <v>739849</v>
       </c>
       <c r="D66" s="15">
         <v>1196228.8</v>
       </c>
       <c r="E66" s="15">
         <v>3373890</v>
       </c>
       <c r="F66" s="15">
         <v>4061068</v>
       </c>
       <c r="G66" s="15">
         <v>4530258</v>
       </c>
       <c r="H66" s="15">
         <v>7386151</v>
       </c>
       <c r="I66" s="15">
         <v>8148506</v>
       </c>
       <c r="J66" s="15">
@@ -11234,291 +11271,291 @@
         <v>13364649</v>
       </c>
       <c r="V66" s="15">
         <v>13670488</v>
       </c>
       <c r="W66" s="15">
         <v>14045181</v>
       </c>
       <c r="X66" s="15">
         <v>13027024</v>
       </c>
       <c r="Y66" s="15">
         <v>12631586</v>
       </c>
       <c r="Z66" s="15">
         <v>15461338</v>
       </c>
       <c r="AA66" s="15">
         <v>15449967</v>
       </c>
       <c r="AB66" s="15">
         <v>14939287</v>
       </c>
     </row>
     <row r="67" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="19"/>
-[...25 lines deleted...]
-      <c r="AB67" s="20"/>
+      <c r="B67" s="21"/>
+      <c r="C67" s="22"/>
+      <c r="D67" s="22"/>
+      <c r="E67" s="22"/>
+      <c r="F67" s="22"/>
+      <c r="G67" s="22"/>
+      <c r="H67" s="22"/>
+      <c r="I67" s="22"/>
+      <c r="J67" s="22"/>
+      <c r="K67" s="22"/>
+      <c r="L67" s="22"/>
+      <c r="M67" s="22"/>
+      <c r="N67" s="22"/>
+      <c r="O67" s="22"/>
+      <c r="P67" s="22"/>
+      <c r="Q67" s="22"/>
+      <c r="R67" s="22"/>
+      <c r="S67" s="22"/>
+      <c r="T67" s="22"/>
+      <c r="U67" s="22"/>
+      <c r="V67" s="22"/>
+      <c r="W67" s="22"/>
+      <c r="X67" s="22"/>
+      <c r="Y67" s="22"/>
+      <c r="Z67" s="22"/>
+      <c r="AA67" s="22"/>
+      <c r="AB67" s="22"/>
     </row>
     <row r="68" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="Q2:X3"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
-  <dimension ref="B1:AJ68"/>
+  <dimension ref="B1:AH68"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="L1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
-    <col min="3" max="36" width="11" customWidth="1"/>
+    <col min="3" max="34" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="U2" s="115" t="s">
+    <row r="1" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U2" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="V2" s="116"/>
-[...6 lines deleted...]
-      <c r="AC2" s="116"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
     </row>
-    <row r="3" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="AC3" s="116"/>
+    <row r="3" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
+      <c r="Y3" s="121"/>
+      <c r="Z3" s="121"/>
+      <c r="AA3" s="121"/>
+      <c r="AB3" s="121"/>
+      <c r="AC3" s="121"/>
     </row>
-    <row r="4" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="5" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C5" s="114" t="s">
+      <c r="C5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="114" t="s">
+      <c r="D5" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="114" t="s">
+      <c r="F5" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="114" t="s">
+      <c r="H5" s="119" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="114" t="s">
+      <c r="I5" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="J5" s="114" t="s">
+      <c r="J5" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="114" t="s">
+      <c r="K5" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="114" t="s">
+      <c r="L5" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="114" t="s">
+      <c r="N5" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="114" t="s">
+      <c r="O5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="114" t="s">
+      <c r="P5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="114" t="s">
+      <c r="R5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="114" t="s">
+      <c r="S5" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="T5" s="114" t="s">
+      <c r="T5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="U5" s="114" t="s">
+      <c r="U5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="114" t="s">
+      <c r="V5" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="114" t="s">
+      <c r="X5" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="Y5" s="114" t="s">
+      <c r="Y5" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="Z5" s="114" t="s">
+      <c r="Z5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="114" t="s">
+      <c r="AA5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="114" t="s">
+      <c r="AB5" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="114" t="s">
+      <c r="AC5" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="AD5" s="114" t="s">
+      <c r="AD5" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="114" t="s">
+      <c r="AE5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="114" t="s">
+      <c r="AF5" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="114" t="s">
+      <c r="AG5" s="119" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="114"/>
-[...29 lines deleted...]
-      <c r="AG6" s="114"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
+      <c r="AC6" s="119"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="119"/>
+      <c r="AF6" s="119"/>
+      <c r="AG6" s="119"/>
     </row>
-    <row r="7" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C7" s="10">
         <v>285639</v>
       </c>
       <c r="D7" s="10">
         <v>565286</v>
       </c>
       <c r="E7" s="10">
         <v>1231820</v>
       </c>
       <c r="F7" s="10">
         <v>610169</v>
       </c>
       <c r="G7" s="10">
         <v>661755</v>
       </c>
       <c r="H7" s="10">
         <v>839315</v>
       </c>
       <c r="I7" s="10">
         <v>996464</v>
       </c>
       <c r="J7" s="10">
@@ -11553,71 +11590,71 @@
       </c>
       <c r="T7" s="10">
         <v>7550506.1845100001</v>
       </c>
       <c r="U7" s="10">
         <v>1821550</v>
       </c>
       <c r="V7" s="10">
         <v>2003159</v>
       </c>
       <c r="W7" s="10">
         <v>2277034</v>
       </c>
       <c r="X7" s="10">
         <v>1970307</v>
       </c>
       <c r="Y7" s="10">
         <v>8072050</v>
       </c>
       <c r="Z7" s="10">
         <v>2037842</v>
       </c>
       <c r="AA7" s="10">
         <v>2678334</v>
       </c>
-      <c r="AB7" s="21">
+      <c r="AB7" s="23">
         <v>2909356</v>
       </c>
       <c r="AC7" s="10">
         <v>3063297</v>
       </c>
       <c r="AD7" s="10">
         <v>10688829</v>
       </c>
       <c r="AE7" s="10">
         <v>2735088</v>
       </c>
       <c r="AF7" s="10">
         <v>3458684</v>
       </c>
       <c r="AG7" s="10">
         <v>3639871</v>
       </c>
       <c r="AH7" s="1"/>
     </row>
-    <row r="8" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C8" s="6">
         <v>-167389</v>
       </c>
       <c r="D8" s="6">
         <v>-311658</v>
       </c>
       <c r="E8" s="6">
         <v>-673893</v>
       </c>
       <c r="F8" s="6">
         <v>-399497</v>
       </c>
       <c r="G8" s="6">
         <v>-364701</v>
       </c>
       <c r="H8" s="6">
         <v>-448198</v>
       </c>
       <c r="I8" s="6">
         <v>-512123</v>
       </c>
       <c r="J8" s="6">
@@ -11671,250 +11708,250 @@
       <c r="Z8" s="6">
         <v>-1386941</v>
       </c>
       <c r="AA8" s="6">
         <v>-1578763</v>
       </c>
       <c r="AB8" s="8">
         <v>-1874775</v>
       </c>
       <c r="AC8" s="6">
         <v>-1958753</v>
       </c>
       <c r="AD8" s="6">
         <v>-6799232</v>
       </c>
       <c r="AE8" s="6">
         <v>-1775182</v>
       </c>
       <c r="AF8" s="6">
         <v>-2034277</v>
       </c>
       <c r="AG8" s="6">
         <v>-2206999</v>
       </c>
     </row>
-    <row r="9" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C9" s="22">
+      <c r="C9" s="24">
         <v>118250</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="24">
         <v>253628</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="24">
         <v>557927</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="24">
         <v>210672</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="24">
         <v>297054</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="24">
         <v>391117</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="24">
         <v>484341</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="24">
         <v>1383187</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="24">
         <v>608633</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="24">
         <v>713654</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="24">
         <v>956727</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="24">
         <v>743448</v>
       </c>
-      <c r="O9" s="22">
+      <c r="O9" s="24">
         <v>3022462</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="24">
         <v>802522</v>
       </c>
-      <c r="Q9" s="22">
+      <c r="Q9" s="24">
         <v>671206.84664</v>
       </c>
-      <c r="R9" s="22">
+      <c r="R9" s="24">
         <v>570329.98699</v>
       </c>
-      <c r="S9" s="22">
+      <c r="S9" s="24">
         <v>484952.35087999998</v>
       </c>
-      <c r="T9" s="22">
+      <c r="T9" s="24">
         <v>2529010.1845100001</v>
       </c>
-      <c r="U9" s="22">
+      <c r="U9" s="24">
         <v>567925</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="24">
         <v>471281</v>
       </c>
-      <c r="W9" s="22">
+      <c r="W9" s="24">
         <v>442586</v>
       </c>
-      <c r="X9" s="22">
+      <c r="X9" s="24">
         <v>331840</v>
       </c>
-      <c r="Y9" s="22">
+      <c r="Y9" s="24">
         <v>1813632</v>
       </c>
-      <c r="Z9" s="22">
+      <c r="Z9" s="24">
         <v>650901</v>
       </c>
-      <c r="AA9" s="22">
+      <c r="AA9" s="24">
         <v>1099571</v>
       </c>
-      <c r="AB9" s="22">
+      <c r="AB9" s="24">
         <v>1034581</v>
       </c>
-      <c r="AC9" s="22">
+      <c r="AC9" s="24">
         <v>1104544</v>
       </c>
-      <c r="AD9" s="22">
+      <c r="AD9" s="24">
         <v>3889597</v>
       </c>
-      <c r="AE9" s="22">
+      <c r="AE9" s="24">
         <v>959906</v>
       </c>
-      <c r="AF9" s="22">
+      <c r="AF9" s="24">
         <v>1424407</v>
       </c>
-      <c r="AG9" s="22">
+      <c r="AG9" s="24">
         <v>1432872</v>
       </c>
       <c r="AH9" s="1"/>
     </row>
-    <row r="10" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="23" t="s">
+    <row r="10" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B10" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="26">
         <v>0.41398408480634602</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="26">
         <v>0.44867199966034899</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="26">
         <v>0.45292899936679099</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="26">
         <v>0.34526827813277999</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="26">
         <v>0.44888818369336098</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="26">
         <v>0.46599548441288402</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I10" s="26">
         <v>0.486059707124392</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="26">
         <v>0.44508339439129202</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K10" s="26">
         <v>0.47012881881710999</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="26">
         <v>0.46941285736085803</v>
       </c>
-      <c r="M10" s="24">
+      <c r="M10" s="26">
         <v>0.47466161407185398</v>
       </c>
-      <c r="N10" s="24">
+      <c r="N10" s="26">
         <v>0.41193207161193302</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="26">
         <v>0.455512348948096</v>
       </c>
-      <c r="P10" s="24">
+      <c r="P10" s="26">
         <v>0.42538072518932202</v>
       </c>
-      <c r="Q10" s="24">
+      <c r="Q10" s="26">
         <v>0.352018052081295</v>
       </c>
-      <c r="R10" s="24">
+      <c r="R10" s="26">
         <v>0.30157600786473099</v>
       </c>
-      <c r="S10" s="24">
+      <c r="S10" s="26">
         <v>0.25988797441084399</v>
       </c>
-      <c r="T10" s="24">
+      <c r="T10" s="26">
         <v>0.334945780151576</v>
       </c>
-      <c r="U10" s="24">
+      <c r="U10" s="26">
         <v>0.31178117537262201</v>
       </c>
-      <c r="V10" s="24">
+      <c r="V10" s="26">
         <v>0.23526889278384799</v>
       </c>
-      <c r="W10" s="24">
+      <c r="W10" s="26">
         <v>0.194369517539044</v>
       </c>
-      <c r="X10" s="24">
+      <c r="X10" s="26">
         <v>0.16842045427438501</v>
       </c>
-      <c r="Y10" s="24">
+      <c r="Y10" s="26">
         <v>0.224680471503521</v>
       </c>
-      <c r="Z10" s="24">
+      <c r="Z10" s="26">
         <v>0.31940700015015899</v>
       </c>
-      <c r="AA10" s="24">
+      <c r="AA10" s="26">
         <v>0.410542897189073</v>
       </c>
-      <c r="AB10" s="24">
+      <c r="AB10" s="26">
         <v>0.35560481426129997</v>
       </c>
-      <c r="AC10" s="24">
+      <c r="AC10" s="26">
         <v>0.36057359113399701</v>
       </c>
-      <c r="AD10" s="24">
+      <c r="AD10" s="26">
         <v>0.36389365009020203</v>
       </c>
-      <c r="AE10" s="24">
+      <c r="AE10" s="26">
         <v>0.35095982286493199</v>
       </c>
-      <c r="AF10" s="24">
+      <c r="AF10" s="26">
         <v>0.41199999999999998</v>
       </c>
-      <c r="AG10" s="24">
+      <c r="AG10" s="26">
         <v>0.39366010498723703</v>
       </c>
       <c r="AH10" s="1"/>
     </row>
-    <row r="11" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="25" t="s">
+    <row r="11" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="27" t="s">
         <v>87</v>
       </c>
       <c r="C11" s="6">
         <v>-21827</v>
       </c>
       <c r="D11" s="6">
         <v>-30132</v>
       </c>
       <c r="E11" s="6">
         <v>-73441</v>
       </c>
       <c r="F11" s="6">
         <v>-52371</v>
       </c>
       <c r="G11" s="6">
         <v>-67228</v>
       </c>
       <c r="H11" s="6">
         <v>-67694</v>
       </c>
       <c r="I11" s="6">
         <v>-67967</v>
       </c>
       <c r="J11" s="6">
         <v>-255260</v>
@@ -11966,56 +12003,53 @@
       </c>
       <c r="Z11" s="6">
         <v>-280945</v>
       </c>
       <c r="AA11" s="6">
         <v>-371905</v>
       </c>
       <c r="AB11" s="6">
         <v>-350426</v>
       </c>
       <c r="AC11" s="6">
         <v>-330499</v>
       </c>
       <c r="AD11" s="6">
         <v>-1333842</v>
       </c>
       <c r="AE11" s="6">
         <v>-325824</v>
       </c>
       <c r="AF11" s="6">
         <v>-541208</v>
       </c>
       <c r="AG11" s="6">
         <v>-459222</v>
       </c>
-      <c r="AH11" s="6"/>
-[...1 lines deleted...]
-      <c r="AJ11" s="6"/>
     </row>
-    <row r="12" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="25" t="s">
+    <row r="12" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="125" t="s">
         <v>88</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6">
         <v>0</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="6">
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="6">
         <v>0</v>
@@ -12046,77 +12080,74 @@
       </c>
       <c r="S12" s="6">
         <v>0</v>
       </c>
       <c r="T12" s="6">
         <v>0</v>
       </c>
       <c r="U12" s="6">
         <v>0</v>
       </c>
       <c r="V12" s="6">
         <v>0</v>
       </c>
       <c r="W12" s="6">
         <v>-290</v>
       </c>
       <c r="X12" s="6">
         <v>0</v>
       </c>
       <c r="Y12" s="6">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
         <v>0</v>
       </c>
-      <c r="AA12" s="6">
+      <c r="AA12" s="127">
         <v>-596</v>
       </c>
       <c r="AB12" s="6">
         <v>72</v>
       </c>
       <c r="AC12" s="6">
         <v>-662</v>
       </c>
       <c r="AD12" s="6">
         <v>-1191</v>
       </c>
       <c r="AE12" s="6">
         <v>-386</v>
       </c>
       <c r="AF12" s="6">
         <v>-326</v>
       </c>
       <c r="AG12" s="6">
         <v>-406</v>
       </c>
-      <c r="AH12" s="6"/>
-[...1 lines deleted...]
-      <c r="AJ12" s="6"/>
     </row>
-    <row r="13" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="25" t="s">
+    <row r="13" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="125" t="s">
         <v>89</v>
       </c>
       <c r="C13" s="6">
         <v>-27426.091</v>
       </c>
       <c r="D13" s="6">
         <v>-24852</v>
       </c>
       <c r="E13" s="6">
         <v>-52195</v>
       </c>
       <c r="F13" s="6">
         <v>-12964</v>
       </c>
       <c r="G13" s="6">
         <v>-15454</v>
       </c>
       <c r="H13" s="6">
         <v>-15809</v>
       </c>
       <c r="I13" s="6">
         <v>-17885</v>
       </c>
       <c r="J13" s="6">
         <v>-62126</v>
@@ -12147,77 +12178,74 @@
       </c>
       <c r="S13" s="6">
         <v>-47851</v>
       </c>
       <c r="T13" s="6">
         <v>-164216</v>
       </c>
       <c r="U13" s="6">
         <v>-41757</v>
       </c>
       <c r="V13" s="6">
         <v>-51292</v>
       </c>
       <c r="W13" s="6">
         <v>-57030</v>
       </c>
       <c r="X13" s="6">
         <v>-63287</v>
       </c>
       <c r="Y13" s="6">
         <v>-213366</v>
       </c>
       <c r="Z13" s="6">
         <v>-71096</v>
       </c>
-      <c r="AA13" s="6">
+      <c r="AA13" s="127">
         <v>-70077</v>
       </c>
       <c r="AB13" s="6">
         <v>-78173</v>
       </c>
       <c r="AC13" s="6">
         <v>-81852</v>
       </c>
       <c r="AD13" s="6">
         <v>-301198</v>
       </c>
       <c r="AE13" s="6">
         <v>-69946</v>
       </c>
       <c r="AF13" s="6">
         <v>-79752</v>
       </c>
       <c r="AG13" s="6">
         <v>-73646</v>
       </c>
-      <c r="AH13" s="6"/>
-[...1 lines deleted...]
-      <c r="AJ13" s="6"/>
     </row>
-    <row r="14" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="25" t="s">
+    <row r="14" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="27" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="6">
         <v>-1898.9090000000001</v>
       </c>
       <c r="D14" s="6">
         <v>-3043</v>
       </c>
       <c r="E14" s="6">
         <v>6534</v>
       </c>
       <c r="F14" s="6">
         <v>455</v>
       </c>
       <c r="G14" s="6">
         <v>12231</v>
       </c>
       <c r="H14" s="6">
         <v>-131</v>
       </c>
       <c r="I14" s="6">
         <v>2309</v>
       </c>
       <c r="J14" s="6">
         <v>14876</v>
@@ -12269,55 +12297,52 @@
       </c>
       <c r="Z14" s="6">
         <v>33066</v>
       </c>
       <c r="AA14" s="6">
         <v>19831</v>
       </c>
       <c r="AB14" s="6">
         <v>54974</v>
       </c>
       <c r="AC14" s="6">
         <v>29225</v>
       </c>
       <c r="AD14" s="6">
         <v>137096</v>
       </c>
       <c r="AE14" s="6">
         <v>-3857</v>
       </c>
       <c r="AF14" s="6">
         <v>58089</v>
       </c>
       <c r="AG14" s="6">
         <v>36758</v>
       </c>
-      <c r="AH14" s="6"/>
-[...1 lines deleted...]
-      <c r="AJ14" s="6"/>
     </row>
-    <row r="15" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="C15" s="6">
         <v>-51152</v>
       </c>
       <c r="D15" s="6">
         <v>-58027</v>
       </c>
       <c r="E15" s="6">
         <v>-119102</v>
       </c>
       <c r="F15" s="6">
         <v>-64880</v>
       </c>
       <c r="G15" s="6">
         <v>-70451</v>
       </c>
       <c r="H15" s="6">
         <v>-83634</v>
       </c>
       <c r="I15" s="6">
         <v>-83543</v>
       </c>
       <c r="J15" s="6">
@@ -12372,51 +12397,51 @@
         <v>-318975</v>
       </c>
       <c r="AA15" s="6">
         <v>-422747</v>
       </c>
       <c r="AB15" s="6">
         <v>-373625</v>
       </c>
       <c r="AC15" s="6">
         <v>-383788</v>
       </c>
       <c r="AD15" s="6">
         <v>-1499135</v>
       </c>
       <c r="AE15" s="6">
         <v>-400013</v>
       </c>
       <c r="AF15" s="6">
         <v>-563197</v>
       </c>
       <c r="AG15" s="6">
         <v>-496516</v>
       </c>
       <c r="AH15" s="1"/>
     </row>
-    <row r="16" spans="2:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C16" s="10">
         <v>67098</v>
       </c>
       <c r="D16" s="10">
         <v>195601</v>
       </c>
       <c r="E16" s="10">
         <v>438825</v>
       </c>
       <c r="F16" s="10">
         <v>145792</v>
       </c>
       <c r="G16" s="10">
         <v>226603</v>
       </c>
       <c r="H16" s="10">
         <v>307483</v>
       </c>
       <c r="I16" s="10">
         <v>400798</v>
       </c>
       <c r="J16" s="10">
@@ -12472,51 +12497,51 @@
       </c>
       <c r="AA16" s="10">
         <v>676824</v>
       </c>
       <c r="AB16" s="10">
         <v>660956</v>
       </c>
       <c r="AC16" s="10">
         <v>720756</v>
       </c>
       <c r="AD16" s="10">
         <v>2390462</v>
       </c>
       <c r="AE16" s="10">
         <v>559893</v>
       </c>
       <c r="AF16" s="10">
         <v>861210</v>
       </c>
       <c r="AG16" s="10">
         <v>936356</v>
       </c>
       <c r="AH16" s="1"/>
     </row>
     <row r="17" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="25" t="s">
+      <c r="B17" s="27" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="6">
         <v>2577</v>
       </c>
       <c r="D17" s="6">
         <v>26564</v>
       </c>
       <c r="E17" s="6">
         <v>84080</v>
       </c>
       <c r="F17" s="6">
         <v>102024</v>
       </c>
       <c r="G17" s="6">
         <v>105987</v>
       </c>
       <c r="H17" s="6">
         <v>24402</v>
       </c>
       <c r="I17" s="6">
         <v>-97527</v>
       </c>
       <c r="J17" s="6">
         <v>268632</v>
@@ -12565,57 +12590,57 @@
       </c>
       <c r="Y17" s="6">
         <v>934739</v>
       </c>
       <c r="Z17" s="6">
         <v>338563</v>
       </c>
       <c r="AA17" s="6">
         <v>175207</v>
       </c>
       <c r="AB17" s="6">
         <v>291416</v>
       </c>
       <c r="AC17" s="6">
         <v>47220</v>
       </c>
       <c r="AD17" s="6">
         <v>799930</v>
       </c>
       <c r="AE17" s="6">
         <v>108312</v>
       </c>
       <c r="AF17" s="6">
         <v>145468</v>
       </c>
-      <c r="AG17" s="26">
+      <c r="AG17" s="28">
         <v>120029</v>
       </c>
-      <c r="AH17" s="29"/>
+      <c r="AH17" s="31"/>
     </row>
     <row r="18" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="27" t="s">
         <v>94</v>
       </c>
       <c r="C18" s="6">
         <v>-28913</v>
       </c>
       <c r="D18" s="6">
         <v>-87561</v>
       </c>
       <c r="E18" s="6">
         <v>-287457</v>
       </c>
       <c r="F18" s="6">
         <v>-13970</v>
       </c>
       <c r="G18" s="6">
         <v>-132733</v>
       </c>
       <c r="H18" s="6">
         <v>-163751</v>
       </c>
       <c r="I18" s="6">
         <v>228616</v>
       </c>
       <c r="J18" s="6">
         <v>-600380</v>
@@ -12664,57 +12689,57 @@
       </c>
       <c r="Y18" s="6">
         <v>-2531727</v>
       </c>
       <c r="Z18" s="6">
         <v>-533492</v>
       </c>
       <c r="AA18" s="6">
         <v>-597903</v>
       </c>
       <c r="AB18" s="6">
         <v>-445663</v>
       </c>
       <c r="AC18" s="6">
         <v>-498432</v>
       </c>
       <c r="AD18" s="6">
         <v>-2023014</v>
       </c>
       <c r="AE18" s="6">
         <v>-483996</v>
       </c>
       <c r="AF18" s="6">
         <v>-632104</v>
       </c>
-      <c r="AG18" s="26">
+      <c r="AG18" s="28">
         <v>-493986</v>
       </c>
-      <c r="AH18" s="29"/>
+      <c r="AH18" s="31"/>
     </row>
     <row r="19" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="25" t="s">
+      <c r="B19" s="27" t="s">
         <v>95</v>
       </c>
       <c r="C19" s="6">
         <v>-17707</v>
       </c>
       <c r="D19" s="6">
         <v>-79913</v>
       </c>
       <c r="E19" s="6">
         <v>-563330</v>
       </c>
       <c r="F19" s="6">
         <v>-134061</v>
       </c>
       <c r="G19" s="6">
         <v>-82904</v>
       </c>
       <c r="H19" s="6">
         <v>202255</v>
       </c>
       <c r="I19" s="6">
         <v>-288116</v>
       </c>
       <c r="J19" s="6">
         <v>-302826</v>
@@ -13359,180 +13384,180 @@
       </c>
       <c r="AA25" s="10">
         <v>295576</v>
       </c>
       <c r="AB25" s="10">
         <v>220192</v>
       </c>
       <c r="AC25" s="10">
         <v>461339</v>
       </c>
       <c r="AD25" s="10">
         <v>936821</v>
       </c>
       <c r="AE25" s="10">
         <v>255977</v>
       </c>
       <c r="AF25" s="10">
         <v>456293</v>
       </c>
       <c r="AG25" s="10">
         <v>352094</v>
       </c>
       <c r="AH25" s="1"/>
     </row>
     <row r="26" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="23" t="s">
+      <c r="B26" s="25" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="27">
+      <c r="C26" s="29">
         <v>5.03992802103354E-2</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="29">
         <v>0.108097494011881</v>
       </c>
-      <c r="E26" s="27">
+      <c r="E26" s="29">
         <v>-0.16937864298355301</v>
       </c>
-      <c r="F26" s="27">
+      <c r="F26" s="29">
         <v>0.20104921751186999</v>
       </c>
-      <c r="G26" s="27">
+      <c r="G26" s="29">
         <v>9.8566690089232398E-2</v>
       </c>
-      <c r="H26" s="27">
+      <c r="H26" s="29">
         <v>0.29860898470776798</v>
       </c>
-      <c r="I26" s="27">
+      <c r="I26" s="29">
         <v>0.26834185680566502</v>
       </c>
-      <c r="J26" s="27">
+      <c r="J26" s="29">
         <v>0.103332268237988</v>
       </c>
-      <c r="K26" s="27">
+      <c r="K26" s="29">
         <v>0.39130656437580802</v>
       </c>
-      <c r="L26" s="27">
+      <c r="L26" s="29">
         <v>8.2188598280139399E-2</v>
       </c>
-      <c r="M26" s="27">
+      <c r="M26" s="29">
         <v>0.23307326163252801</v>
       </c>
-      <c r="N26" s="27">
+      <c r="N26" s="29">
         <v>0.2126288866861</v>
       </c>
-      <c r="O26" s="27">
+      <c r="O26" s="29">
         <v>0.223813927384164</v>
       </c>
-      <c r="P26" s="27">
+      <c r="P26" s="29">
         <v>0.141656465671471</v>
       </c>
-      <c r="Q26" s="27">
+      <c r="Q26" s="29">
         <v>0.143969219043561</v>
       </c>
-      <c r="R26" s="27">
+      <c r="R26" s="29">
         <v>8.9004919268257293E-2</v>
       </c>
-      <c r="S26" s="27">
+      <c r="S26" s="29">
         <v>8.9672137132237303E-2</v>
       </c>
-      <c r="T26" s="27">
+      <c r="T26" s="29">
         <v>0.11620561099731599</v>
       </c>
-      <c r="U26" s="27">
+      <c r="U26" s="29">
         <v>1.8667618237215602E-2</v>
       </c>
-      <c r="V26" s="27">
+      <c r="V26" s="29">
         <v>-8.9774700859991605E-2</v>
       </c>
-      <c r="W26" s="27">
+      <c r="W26" s="29">
         <v>-5.0384403570609797E-2</v>
       </c>
-      <c r="X26" s="27">
+      <c r="X26" s="29">
         <v>-0.116095613526217</v>
       </c>
-      <c r="Y26" s="27">
+      <c r="Y26" s="29">
         <v>-6.0616571998439103E-2</v>
       </c>
-      <c r="Z26" s="27">
+      <c r="Z26" s="29">
         <v>-1.97689516655364E-2</v>
       </c>
-      <c r="AA26" s="27">
+      <c r="AA26" s="29">
         <v>0.110358155480235</v>
       </c>
-      <c r="AB26" s="27">
+      <c r="AB26" s="29">
         <v>7.56841032860881E-2</v>
       </c>
-      <c r="AC26" s="27">
+      <c r="AC26" s="29">
         <v>0.15060211269099899</v>
       </c>
-      <c r="AD26" s="27">
+      <c r="AD26" s="29">
         <v>8.7644867365733001E-2</v>
       </c>
-      <c r="AE26" s="27">
+      <c r="AE26" s="29">
         <v>9.3590041709809696E-2</v>
       </c>
-      <c r="AF26" s="27">
+      <c r="AF26" s="29">
         <v>0.13200000000000001</v>
       </c>
-      <c r="AG26" s="27">
+      <c r="AG26" s="29">
         <v>9.6732549038139007E-2</v>
       </c>
       <c r="AH26" s="1"/>
     </row>
     <row r="27" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C27" s="28"/>
-[...29 lines deleted...]
-      <c r="AG27" s="28"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="30"/>
+      <c r="P27" s="30"/>
+      <c r="Q27" s="30"/>
+      <c r="R27" s="30"/>
+      <c r="S27" s="30"/>
+      <c r="T27" s="30"/>
+      <c r="U27" s="30"/>
+      <c r="V27" s="30"/>
+      <c r="W27" s="30"/>
+      <c r="X27" s="30"/>
+      <c r="Y27" s="30"/>
+      <c r="Z27" s="30"/>
+      <c r="AA27" s="30"/>
+      <c r="AB27" s="30"/>
+      <c r="AC27" s="30"/>
+      <c r="AD27" s="30"/>
+      <c r="AE27" s="30"/>
+      <c r="AF27" s="30"/>
+      <c r="AG27" s="30"/>
     </row>
     <row r="28" spans="2:34" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C28" s="10">
         <v>67098</v>
       </c>
       <c r="D28" s="10">
         <v>195601</v>
       </c>
       <c r="E28" s="10">
         <v>438825</v>
       </c>
       <c r="F28" s="10">
         <v>145792</v>
       </c>
       <c r="G28" s="10">
         <v>226603</v>
       </c>
       <c r="H28" s="10">
         <v>307483</v>
       </c>
       <c r="I28" s="10">
         <v>400798</v>
@@ -13590,144 +13615,144 @@
       </c>
       <c r="AA28" s="10">
         <v>676824</v>
       </c>
       <c r="AB28" s="10">
         <v>660956</v>
       </c>
       <c r="AC28" s="10">
         <v>720756</v>
       </c>
       <c r="AD28" s="10">
         <v>2390462</v>
       </c>
       <c r="AE28" s="10">
         <v>559893</v>
       </c>
       <c r="AF28" s="10">
         <v>861210</v>
       </c>
       <c r="AG28" s="10">
         <v>936356</v>
       </c>
       <c r="AH28" s="1"/>
     </row>
     <row r="29" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="23" t="s">
+      <c r="B29" s="25" t="s">
         <v>104</v>
       </c>
-      <c r="C29" s="27">
+      <c r="C29" s="29">
         <v>0.23490489744047599</v>
       </c>
-      <c r="D29" s="27">
+      <c r="D29" s="29">
         <v>0.34602130602915998</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E29" s="29">
         <v>0.356241171599747</v>
       </c>
-      <c r="F29" s="27">
+      <c r="F29" s="29">
         <v>0.23893708136598199</v>
       </c>
-      <c r="G29" s="27">
+      <c r="G29" s="29">
         <v>0.34242733337866699</v>
       </c>
-      <c r="H29" s="27">
+      <c r="H29" s="29">
         <v>0.36634994012974897</v>
       </c>
-      <c r="I29" s="27">
+      <c r="I29" s="29">
         <v>0.40222025080685297</v>
       </c>
-      <c r="J29" s="27">
+      <c r="J29" s="29">
         <v>0.34774140257289698</v>
       </c>
-      <c r="K29" s="27">
+      <c r="K29" s="29">
         <v>0.38224745849905301</v>
       </c>
-      <c r="L29" s="27">
+      <c r="L29" s="29">
         <v>0.38655441266560803</v>
       </c>
-      <c r="M29" s="27">
+      <c r="M29" s="29">
         <v>0.40553969591158601</v>
       </c>
-      <c r="N29" s="27">
+      <c r="N29" s="29">
         <v>0.32800730060068201</v>
       </c>
-      <c r="O29" s="27">
+      <c r="O29" s="29">
         <v>0.37555668151954502</v>
       </c>
-      <c r="P29" s="27">
+      <c r="P29" s="29">
         <v>0.34089580339627401</v>
       </c>
-      <c r="Q29" s="27">
+      <c r="Q29" s="29">
         <v>0.35311940841142098</v>
       </c>
-      <c r="R29" s="27">
+      <c r="R29" s="29">
         <v>0.254801135969079</v>
       </c>
-      <c r="S29" s="27">
+      <c r="S29" s="29">
         <v>0.23895234312684099</v>
       </c>
-      <c r="T29" s="27">
+      <c r="T29" s="29">
         <v>0.29722460053261202</v>
       </c>
-      <c r="U29" s="27">
+      <c r="U29" s="29">
         <v>0.18072301062282101</v>
       </c>
-      <c r="V29" s="27">
+      <c r="V29" s="29">
         <v>7.7577965603329496E-2</v>
       </c>
-      <c r="W29" s="27">
+      <c r="W29" s="29">
         <v>4.45373235533593E-2</v>
       </c>
-      <c r="X29" s="27">
+      <c r="X29" s="29">
         <v>3.02693945664305E-3</v>
       </c>
-      <c r="Y29" s="27">
+      <c r="Y29" s="29">
         <v>7.3336265260993197E-2</v>
       </c>
-      <c r="Z29" s="27">
+      <c r="Z29" s="29">
         <v>0.16288112621096201</v>
       </c>
-      <c r="AA29" s="27">
+      <c r="AA29" s="29">
         <v>0.25270335962579699</v>
       </c>
-      <c r="AB29" s="27">
+      <c r="AB29" s="29">
         <v>0.22718292295614601</v>
       </c>
-      <c r="AC29" s="27">
+      <c r="AC29" s="29">
         <v>0.23528766554467301</v>
       </c>
-      <c r="AD29" s="27">
+      <c r="AD29" s="29">
         <v>0.22364114909126201</v>
       </c>
-      <c r="AE29" s="27">
+      <c r="AE29" s="29">
         <v>0.20470749021603701</v>
       </c>
-      <c r="AF29" s="27">
+      <c r="AF29" s="29">
         <v>0.249</v>
       </c>
-      <c r="AG29" s="27">
+      <c r="AG29" s="29">
         <v>0.25724977615965</v>
       </c>
       <c r="AH29" s="1"/>
     </row>
     <row r="30" spans="2:34" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C30" s="10">
         <v>78219</v>
       </c>
       <c r="D30" s="10">
         <v>212614.28200000001</v>
       </c>
       <c r="E30" s="10">
         <v>480522</v>
       </c>
       <c r="F30" s="10">
         <v>170730.840049233</v>
       </c>
       <c r="G30" s="10">
         <v>244134.226075741</v>
       </c>
       <c r="H30" s="10">
         <v>325091.183478355</v>
@@ -13767,175 +13792,175 @@
       </c>
       <c r="T30" s="10">
         <v>2392097.1845100001</v>
       </c>
       <c r="U30" s="10">
         <v>377102</v>
       </c>
       <c r="V30" s="10">
         <v>218761</v>
       </c>
       <c r="W30" s="10">
         <v>174637</v>
       </c>
       <c r="X30" s="10">
         <v>75692</v>
       </c>
       <c r="Y30" s="10">
         <v>846192</v>
       </c>
       <c r="Z30" s="10">
         <v>398900</v>
       </c>
       <c r="AA30" s="10">
         <v>752428</v>
       </c>
-      <c r="AB30" s="21">
+      <c r="AB30" s="23">
         <v>740156</v>
       </c>
       <c r="AC30" s="10">
         <v>807516</v>
       </c>
       <c r="AD30" s="10">
         <v>2699000</v>
       </c>
       <c r="AE30" s="10">
         <v>643870</v>
       </c>
       <c r="AF30" s="10">
         <v>957081</v>
       </c>
       <c r="AG30" s="10">
         <v>1036945</v>
       </c>
     </row>
     <row r="31" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="23" t="s">
+      <c r="B31" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="27">
+      <c r="C31" s="29">
         <v>0.27383865648598399</v>
       </c>
-      <c r="D31" s="27">
+      <c r="D31" s="29">
         <v>0.37611807474446601</v>
       </c>
-      <c r="E31" s="27">
+      <c r="E31" s="29">
         <v>0.39009108473640602</v>
       </c>
-      <c r="F31" s="27">
+      <c r="F31" s="29">
         <v>0.27980910214913102</v>
       </c>
-      <c r="G31" s="27">
+      <c r="G31" s="29">
         <v>0.368919352442733</v>
       </c>
-      <c r="H31" s="27">
+      <c r="H31" s="29">
         <v>0.38732917138184703</v>
       </c>
-      <c r="I31" s="27">
+      <c r="I31" s="29">
         <v>0.42161382649047002</v>
       </c>
-      <c r="J31" s="27">
+      <c r="J31" s="29">
         <v>0.373291784961433</v>
       </c>
-      <c r="K31" s="27">
+      <c r="K31" s="29">
         <v>0.40645631229197399</v>
       </c>
-      <c r="L31" s="27">
+      <c r="L31" s="29">
         <v>0.405823278379701</v>
       </c>
-      <c r="M31" s="27">
+      <c r="M31" s="29">
         <v>0.423032767446683</v>
       </c>
-      <c r="N31" s="27">
+      <c r="N31" s="29">
         <v>0.34681343962127298</v>
       </c>
-      <c r="O31" s="27">
+      <c r="O31" s="29">
         <v>0.39512398983497699</v>
       </c>
-      <c r="P31" s="27">
+      <c r="P31" s="29">
         <v>0.35831546060976499</v>
       </c>
-      <c r="Q31" s="27">
+      <c r="Q31" s="29">
         <v>0.37101749768675502</v>
       </c>
-      <c r="R31" s="27">
+      <c r="R31" s="29">
         <v>0.27470003615812</v>
       </c>
-      <c r="S31" s="27">
+      <c r="S31" s="29">
         <v>0.262145215335094</v>
       </c>
-      <c r="T31" s="27">
+      <c r="T31" s="29">
         <v>0.31681282367762698</v>
       </c>
-      <c r="U31" s="27">
+      <c r="U31" s="29">
         <v>0.20702259065081899</v>
       </c>
-      <c r="V31" s="27">
+      <c r="V31" s="29">
         <v>0.109208005954595</v>
       </c>
-      <c r="W31" s="27">
+      <c r="W31" s="29">
         <v>7.6694946144853393E-2</v>
       </c>
-      <c r="X31" s="27">
+      <c r="X31" s="29">
         <v>3.84163483152625E-2</v>
       </c>
-      <c r="Y31" s="27">
+      <c r="Y31" s="29">
         <v>0.104829875929906</v>
       </c>
-      <c r="Z31" s="27">
+      <c r="Z31" s="29">
         <v>0.19574628455002899</v>
       </c>
-      <c r="AA31" s="27">
+      <c r="AA31" s="29">
         <v>0.28093135508864803</v>
       </c>
-      <c r="AB31" s="27">
+      <c r="AB31" s="29">
         <v>0.25440544230406997</v>
       </c>
-      <c r="AC31" s="27">
+      <c r="AC31" s="29">
         <v>0.26361009069639701</v>
       </c>
-      <c r="AD31" s="27">
+      <c r="AD31" s="29">
         <v>0.25250661227717303</v>
       </c>
-      <c r="AE31" s="27">
+      <c r="AE31" s="29">
         <v>0.23541107269674699</v>
       </c>
-      <c r="AF31" s="27">
+      <c r="AF31" s="29">
         <v>0.27700000000000002</v>
       </c>
-      <c r="AG31" s="27">
+      <c r="AG31" s="29">
         <v>0.28488509620258501</v>
       </c>
       <c r="AH31" s="1"/>
     </row>
     <row r="32" spans="2:34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D33" s="30"/>
-[...3 lines deleted...]
-      <c r="H33" s="30"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
     </row>
     <row r="34" spans="4:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="4:8" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="56" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -13976,324 +14001,324 @@
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:BG72"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="AL41" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.26953125" customWidth="1"/>
-    <col min="3" max="60" width="11" customWidth="1"/>
+    <col min="3" max="24" width="11" customWidth="1"/>
+    <col min="25" max="27" width="11" hidden="1" customWidth="1"/>
+    <col min="28" max="60" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="R2" s="115" t="s">
+      <c r="R2" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="S2" s="116"/>
-[...9 lines deleted...]
-      <c r="AD2" s="116"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AD2" s="121"/>
     </row>
     <row r="3" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="R3" s="116"/>
-[...10 lines deleted...]
-      <c r="AD3" s="116"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="121"/>
+      <c r="T3" s="121"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
+      <c r="Y3" s="121"/>
+      <c r="Z3" s="121"/>
+      <c r="AA3" s="121"/>
+      <c r="AB3" s="121"/>
+      <c r="AD3" s="121"/>
     </row>
     <row r="4" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C5" s="114" t="s">
+      <c r="C5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="114" t="s">
+      <c r="D5" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="114" t="s">
+      <c r="F5" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="119" t="s">
         <v>108</v>
       </c>
-      <c r="H5" s="114" t="s">
+      <c r="H5" s="119" t="s">
         <v>109</v>
       </c>
-      <c r="I5" s="114" t="s">
+      <c r="I5" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="J5" s="114" t="s">
+      <c r="J5" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="114" t="s">
+      <c r="K5" s="119" t="s">
         <v>110</v>
       </c>
-      <c r="L5" s="114" t="s">
+      <c r="L5" s="119" t="s">
         <v>111</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="114" t="s">
+      <c r="N5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="114" t="s">
+      <c r="O5" s="119" t="s">
         <v>112</v>
       </c>
-      <c r="P5" s="114" t="s">
+      <c r="P5" s="119" t="s">
         <v>113</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="R5" s="114" t="s">
+      <c r="R5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="S5" s="114" t="s">
+      <c r="S5" s="119" t="s">
         <v>114</v>
       </c>
-      <c r="T5" s="114" t="s">
+      <c r="T5" s="119" t="s">
         <v>115</v>
       </c>
-      <c r="U5" s="114" t="s">
+      <c r="U5" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="V5" s="114" t="s">
+      <c r="V5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="119" t="s">
         <v>116</v>
       </c>
-      <c r="X5" s="114" t="s">
+      <c r="X5" s="119" t="s">
         <v>117</v>
       </c>
-      <c r="Y5" s="114" t="s">
+      <c r="Y5" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="Z5" s="114" t="s">
+      <c r="Z5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AA5" s="114" t="s">
+      <c r="AA5" s="119" t="s">
         <v>118</v>
       </c>
-      <c r="AB5" s="114" t="s">
+      <c r="AB5" s="119" t="s">
         <v>119</v>
       </c>
-      <c r="AD5" s="114" t="s">
+      <c r="AD5" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="AE5" s="114" t="s">
+      <c r="AE5" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="AF5" s="114" t="s">
+      <c r="AF5" s="119" t="s">
         <v>8</v>
       </c>
-      <c r="AG5" s="114" t="s">
+      <c r="AG5" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="AH5" s="114" t="str">
+      <c r="AH5" s="119" t="str">
         <f>J5</f>
         <v>1T22</v>
       </c>
-      <c r="AI5" s="114" t="s">
+      <c r="AI5" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="AJ5" s="114" t="s">
+      <c r="AJ5" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="AK5" s="114" t="s">
+      <c r="AK5" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="AL5" s="114" t="str">
+      <c r="AL5" s="119" t="str">
         <f>N5</f>
         <v>1T23</v>
       </c>
-      <c r="AM5" s="114" t="s">
+      <c r="AM5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="AN5" s="114" t="s">
+      <c r="AN5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="AO5" s="114" t="s">
+      <c r="AO5" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="AP5" s="114" t="s">
+      <c r="AP5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="AQ5" s="114" t="s">
+      <c r="AQ5" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="AR5" s="114" t="s">
+      <c r="AR5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="AS5" s="114" t="s">
+      <c r="AS5" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="AT5" s="114" t="s">
+      <c r="AT5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="AU5" s="114" t="s">
+      <c r="AU5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="AV5" s="114" t="s">
+      <c r="AV5" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="AW5" s="114" t="s">
+      <c r="AW5" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="AX5" s="114" t="s">
+      <c r="AX5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AY5" s="114" t="s">
+      <c r="AY5" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="AZ5" s="114" t="s">
+      <c r="AZ5" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="BB5" s="114" t="s">
+      <c r="BB5" s="119" t="s">
         <v>120</v>
       </c>
-      <c r="BC5" s="114" t="s">
+      <c r="BC5" s="119" t="s">
         <v>121</v>
       </c>
-      <c r="BD5" s="114" t="s">
+      <c r="BD5" s="119" t="s">
         <v>122</v>
       </c>
-      <c r="BE5" s="114" t="s">
+      <c r="BE5" s="119" t="s">
         <v>123</v>
       </c>
-      <c r="BF5" s="114" t="s">
+      <c r="BF5" s="119" t="s">
         <v>124</v>
       </c>
-      <c r="BG5" s="114" t="s">
+      <c r="BG5" s="119" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="114"/>
-[...53 lines deleted...]
-      <c r="BG6" s="114"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="119"/>
+      <c r="AF6" s="119"/>
+      <c r="AG6" s="119"/>
+      <c r="AH6" s="119"/>
+      <c r="AI6" s="119"/>
+      <c r="AJ6" s="119"/>
+      <c r="AK6" s="119"/>
+      <c r="AL6" s="119"/>
+      <c r="AM6" s="119"/>
+      <c r="AN6" s="119"/>
+      <c r="AO6" s="119"/>
+      <c r="AP6" s="119"/>
+      <c r="AQ6" s="119"/>
+      <c r="AR6" s="119"/>
+      <c r="AS6" s="119"/>
+      <c r="AT6" s="119"/>
+      <c r="AU6" s="119"/>
+      <c r="AV6" s="119"/>
+      <c r="AW6" s="119"/>
+      <c r="AX6" s="119"/>
+      <c r="AY6" s="119"/>
+      <c r="AZ6" s="119"/>
+      <c r="BB6" s="119"/>
+      <c r="BC6" s="119"/>
+      <c r="BD6" s="119"/>
+      <c r="BE6" s="119"/>
+      <c r="BF6" s="119"/>
+      <c r="BG6" s="119"/>
     </row>
     <row r="7" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C7" s="10">
         <v>14396</v>
       </c>
       <c r="D7" s="10">
         <v>61106</v>
       </c>
       <c r="E7" s="10">
         <v>-208644</v>
       </c>
       <c r="F7" s="10">
         <v>-53434</v>
       </c>
       <c r="G7" s="10">
         <v>65284</v>
       </c>
       <c r="H7" s="10">
         <v>315911</v>
       </c>
       <c r="I7" s="10">
         <v>321126</v>
@@ -14333,51 +14358,51 @@
       </c>
       <c r="U7" s="10">
         <v>-489300</v>
       </c>
       <c r="V7" s="10">
         <v>-40286</v>
       </c>
       <c r="W7" s="10">
         <v>255290</v>
       </c>
       <c r="X7" s="10">
         <v>475482</v>
       </c>
       <c r="Y7" s="10">
         <v>936821</v>
       </c>
       <c r="Z7" s="10">
         <v>255977</v>
       </c>
       <c r="AA7" s="10">
         <v>712270</v>
       </c>
       <c r="AB7" s="10">
         <v>1064364</v>
       </c>
-      <c r="AC7" s="31"/>
+      <c r="AC7" s="33"/>
       <c r="AD7" s="10">
         <v>-53434</v>
       </c>
       <c r="AE7" s="10">
         <v>118718</v>
       </c>
       <c r="AF7" s="10">
         <v>250627</v>
       </c>
       <c r="AG7" s="10">
         <v>5215</v>
       </c>
       <c r="AH7" s="10">
         <v>506589</v>
       </c>
       <c r="AI7" s="10">
         <v>124953</v>
       </c>
       <c r="AJ7" s="10">
         <v>469782</v>
       </c>
       <c r="AK7" s="10">
         <v>383749</v>
       </c>
       <c r="AL7" s="10">
@@ -14403,134 +14428,134 @@
       </c>
       <c r="AS7" s="10">
         <v>-228744</v>
       </c>
       <c r="AT7" s="10">
         <v>-40286</v>
       </c>
       <c r="AU7" s="10">
         <v>295576</v>
       </c>
       <c r="AV7" s="10">
         <v>220192</v>
       </c>
       <c r="AW7" s="10">
         <v>461339</v>
       </c>
       <c r="AX7" s="10">
         <v>255977</v>
       </c>
       <c r="AY7" s="10">
         <v>456293</v>
       </c>
       <c r="AZ7" s="10">
         <v>352094</v>
       </c>
-      <c r="BA7" s="31"/>
+      <c r="BA7" s="33"/>
       <c r="BB7" s="10">
         <v>-269750</v>
       </c>
       <c r="BC7" s="10">
         <v>529770</v>
       </c>
       <c r="BD7" s="10">
         <v>1163947</v>
       </c>
       <c r="BE7" s="10">
         <v>-607661.81548999995</v>
       </c>
       <c r="BF7" s="10">
         <v>-1366711.1845100001</v>
       </c>
       <c r="BG7" s="10">
         <v>1426121</v>
       </c>
     </row>
     <row r="8" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="C8" s="32"/>
+      <c r="C8" s="34"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
-      <c r="N8" s="32"/>
-[...14 lines deleted...]
-      <c r="AC8" s="31"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="34"/>
+      <c r="P8" s="34"/>
+      <c r="Q8" s="34"/>
+      <c r="R8" s="34"/>
+      <c r="S8" s="34"/>
+      <c r="T8" s="34"/>
+      <c r="U8" s="34"/>
+      <c r="V8" s="34"/>
+      <c r="W8" s="34"/>
+      <c r="X8" s="34"/>
+      <c r="Y8" s="34"/>
+      <c r="Z8" s="34"/>
+      <c r="AA8" s="34"/>
+      <c r="AB8" s="34"/>
+      <c r="AC8" s="33"/>
       <c r="AD8" s="11"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="11"/>
-      <c r="AM8" s="32"/>
-[...13 lines deleted...]
-      <c r="BA8" s="31"/>
+      <c r="AM8" s="34"/>
+      <c r="AN8" s="34"/>
+      <c r="AO8" s="34"/>
+      <c r="AP8" s="34"/>
+      <c r="AQ8" s="34"/>
+      <c r="AR8" s="34"/>
+      <c r="AS8" s="34"/>
+      <c r="AT8" s="34"/>
+      <c r="AU8" s="34"/>
+      <c r="AV8" s="34"/>
+      <c r="AW8" s="34"/>
+      <c r="AX8" s="34"/>
+      <c r="AY8" s="34"/>
+      <c r="AZ8" s="34"/>
+      <c r="BA8" s="33"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
       <c r="BE8" s="11"/>
       <c r="BF8" s="11"/>
       <c r="BG8" s="11"/>
     </row>
     <row r="9" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="27" t="s">
         <v>127</v>
       </c>
       <c r="C9" s="6">
         <v>11121</v>
       </c>
       <c r="D9" s="6">
         <v>17013</v>
       </c>
       <c r="E9" s="6">
         <v>41696.552072974002</v>
       </c>
       <c r="F9" s="6">
         <v>24938.8400492328</v>
       </c>
       <c r="G9" s="6">
         <v>42470.066124973797</v>
       </c>
       <c r="H9" s="6">
         <v>60078</v>
       </c>
       <c r="I9" s="6">
         <v>79403</v>
       </c>
       <c r="J9" s="6">
         <v>31341</v>
@@ -14567,51 +14592,51 @@
       </c>
       <c r="U9" s="6">
         <v>254218</v>
       </c>
       <c r="V9" s="6">
         <v>66974</v>
       </c>
       <c r="W9" s="6">
         <v>142578</v>
       </c>
       <c r="X9" s="6">
         <v>221778</v>
       </c>
       <c r="Y9" s="6">
         <v>308538</v>
       </c>
       <c r="Z9" s="6">
         <v>83977</v>
       </c>
       <c r="AA9" s="6">
         <v>179848</v>
       </c>
       <c r="AB9" s="6">
         <v>280437</v>
       </c>
-      <c r="AC9" s="31"/>
+      <c r="AC9" s="33"/>
       <c r="AD9" s="6">
         <v>24938.8400492328</v>
       </c>
       <c r="AE9" s="6">
         <v>17531.226075741</v>
       </c>
       <c r="AF9" s="6">
         <v>17607.9338750262</v>
       </c>
       <c r="AG9" s="6">
         <v>19325</v>
       </c>
       <c r="AH9" s="6">
         <v>31341</v>
       </c>
       <c r="AI9" s="6">
         <v>29294</v>
       </c>
       <c r="AJ9" s="6">
         <v>35259</v>
       </c>
       <c r="AK9" s="6">
         <v>33941</v>
       </c>
       <c r="AL9" s="6">
@@ -14637,72 +14662,72 @@
       </c>
       <c r="AS9" s="6">
         <v>69728</v>
       </c>
       <c r="AT9" s="6">
         <v>66974</v>
       </c>
       <c r="AU9" s="6">
         <v>75604</v>
       </c>
       <c r="AV9" s="6">
         <v>79200</v>
       </c>
       <c r="AW9" s="6">
         <v>86760</v>
       </c>
       <c r="AX9" s="6">
         <v>83977</v>
       </c>
       <c r="AY9" s="6">
         <v>95871</v>
       </c>
       <c r="AZ9" s="6">
         <v>100589</v>
       </c>
-      <c r="BA9" s="31"/>
+      <c r="BA9" s="33"/>
       <c r="BB9" s="6">
         <v>24683.552072973998</v>
       </c>
       <c r="BC9" s="6">
         <v>37706.447927025998</v>
       </c>
       <c r="BD9" s="6">
         <v>50432</v>
       </c>
       <c r="BE9" s="6">
         <v>18066</v>
       </c>
       <c r="BF9" s="6">
         <v>106317</v>
       </c>
       <c r="BG9" s="6">
         <v>54320</v>
       </c>
     </row>
     <row r="10" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="25" t="s">
+      <c r="B10" s="27" t="s">
         <v>128</v>
       </c>
       <c r="C10" s="6">
         <v>-2311</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="6">
         <v>0</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="6">
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <v>-98939</v>
       </c>
       <c r="J10" s="6">
         <v>-97862</v>
@@ -14739,51 +14764,51 @@
       </c>
       <c r="U10" s="6">
         <v>-598046</v>
       </c>
       <c r="V10" s="6">
         <v>-56101</v>
       </c>
       <c r="W10" s="6">
         <v>-45012</v>
       </c>
       <c r="X10" s="6">
         <v>-50273</v>
       </c>
       <c r="Y10" s="6">
         <v>-126332</v>
       </c>
       <c r="Z10" s="6">
         <v>0</v>
       </c>
       <c r="AA10" s="6">
         <v>-160933</v>
       </c>
       <c r="AB10" s="6">
         <v>0</v>
       </c>
-      <c r="AC10" s="31"/>
+      <c r="AC10" s="33"/>
       <c r="AD10" s="6">
         <v>0</v>
       </c>
       <c r="AE10" s="6">
         <v>0</v>
       </c>
       <c r="AF10" s="6">
         <v>0</v>
       </c>
       <c r="AG10" s="6">
         <v>-98939</v>
       </c>
       <c r="AH10" s="6">
         <v>-97862</v>
       </c>
       <c r="AI10" s="6">
         <v>-92726</v>
       </c>
       <c r="AJ10" s="6">
         <v>-113179</v>
       </c>
       <c r="AK10" s="6">
         <v>-96580</v>
       </c>
       <c r="AL10" s="6">
@@ -14809,72 +14834,72 @@
       </c>
       <c r="AS10" s="6">
         <v>-125433</v>
       </c>
       <c r="AT10" s="6">
         <v>-56101</v>
       </c>
       <c r="AU10" s="6">
         <v>11089</v>
       </c>
       <c r="AV10" s="6">
         <v>-5261</v>
       </c>
       <c r="AW10" s="6">
         <v>-76059</v>
       </c>
       <c r="AX10" s="6">
         <v>0</v>
       </c>
       <c r="AY10" s="6">
         <v>-160933</v>
       </c>
       <c r="AZ10" s="6">
         <v>160933</v>
       </c>
-      <c r="BA10" s="31"/>
+      <c r="BA10" s="33"/>
       <c r="BB10" s="6">
         <v>0</v>
       </c>
       <c r="BC10" s="6">
         <v>-98939</v>
       </c>
       <c r="BD10" s="6">
         <v>-301408</v>
       </c>
       <c r="BE10" s="6">
         <v>-376192</v>
       </c>
       <c r="BF10" s="6">
         <v>178493</v>
       </c>
       <c r="BG10" s="6">
         <v>471714</v>
       </c>
     </row>
     <row r="11" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B11" s="25" t="s">
+      <c r="B11" s="27" t="s">
         <v>129</v>
       </c>
       <c r="C11" s="6">
         <v>8659</v>
       </c>
       <c r="D11" s="6">
         <v>-6415</v>
       </c>
       <c r="E11" s="6">
         <v>-119238</v>
       </c>
       <c r="F11" s="6">
         <v>-22889</v>
       </c>
       <c r="G11" s="6">
         <v>28838</v>
       </c>
       <c r="H11" s="6">
         <v>148599.75224999999</v>
       </c>
       <c r="I11" s="6">
         <v>124977</v>
       </c>
       <c r="J11" s="6">
         <v>76425</v>
@@ -14911,51 +14936,51 @@
       </c>
       <c r="U11" s="6">
         <v>-441705</v>
       </c>
       <c r="V11" s="6">
         <v>-55024</v>
       </c>
       <c r="W11" s="6">
         <v>-44409</v>
       </c>
       <c r="X11" s="6">
         <v>-121954</v>
       </c>
       <c r="Y11" s="6">
         <v>-86349</v>
       </c>
       <c r="Z11" s="6">
         <v>92696</v>
       </c>
       <c r="AA11" s="6">
         <v>108158</v>
       </c>
       <c r="AB11" s="6">
         <v>164862</v>
       </c>
-      <c r="AC11" s="31"/>
+      <c r="AC11" s="33"/>
       <c r="AD11" s="6">
         <v>-22889</v>
       </c>
       <c r="AE11" s="6">
         <v>51727</v>
       </c>
       <c r="AF11" s="6">
         <v>119761.75225000001</v>
       </c>
       <c r="AG11" s="6">
         <v>-23622.752250000001</v>
       </c>
       <c r="AH11" s="6">
         <v>76425</v>
       </c>
       <c r="AI11" s="6">
         <v>19658</v>
       </c>
       <c r="AJ11" s="6">
         <v>153966</v>
       </c>
       <c r="AK11" s="6">
         <v>-8460</v>
       </c>
       <c r="AL11" s="6">
@@ -14981,72 +15006,72 @@
       </c>
       <c r="AS11" s="6">
         <v>-168242</v>
       </c>
       <c r="AT11" s="6">
         <v>-55024</v>
       </c>
       <c r="AU11" s="6">
         <v>10615</v>
       </c>
       <c r="AV11" s="6">
         <v>-77545</v>
       </c>
       <c r="AW11" s="6">
         <v>35605</v>
       </c>
       <c r="AX11" s="6">
         <v>92696</v>
       </c>
       <c r="AY11" s="6">
         <v>15462</v>
       </c>
       <c r="AZ11" s="6">
         <v>56704</v>
       </c>
-      <c r="BA11" s="31"/>
+      <c r="BA11" s="33"/>
       <c r="BB11" s="6">
         <v>-112823</v>
       </c>
       <c r="BC11" s="6">
         <v>244215</v>
       </c>
       <c r="BD11" s="6">
         <v>116612</v>
       </c>
       <c r="BE11" s="6">
         <v>-26817</v>
       </c>
       <c r="BF11" s="6">
         <v>-656477</v>
       </c>
       <c r="BG11" s="6">
         <v>355356</v>
       </c>
     </row>
     <row r="12" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="27" t="s">
         <v>130</v>
       </c>
       <c r="C12" s="6">
         <v>17555.623</v>
       </c>
       <c r="D12" s="6">
         <v>79829</v>
       </c>
       <c r="E12" s="6">
         <v>570838</v>
       </c>
       <c r="F12" s="6">
         <v>131767.93152000001</v>
       </c>
       <c r="G12" s="6">
         <v>213613</v>
       </c>
       <c r="H12" s="6">
         <v>-584116.40226</v>
       </c>
       <c r="I12" s="6">
         <v>-294056</v>
       </c>
       <c r="J12" s="6">
         <v>-436922</v>
@@ -15083,51 +15108,51 @@
       </c>
       <c r="U12" s="6">
         <v>-192996</v>
       </c>
       <c r="V12" s="6">
         <v>232307</v>
       </c>
       <c r="W12" s="6">
         <v>180244</v>
       </c>
       <c r="X12" s="6">
         <v>544306</v>
       </c>
       <c r="Y12" s="6">
         <v>316906</v>
       </c>
       <c r="Z12" s="6">
         <v>-164661</v>
       </c>
       <c r="AA12" s="6">
         <v>-261645</v>
       </c>
       <c r="AB12" s="6">
         <v>-108046</v>
       </c>
-      <c r="AC12" s="31"/>
+      <c r="AC12" s="33"/>
       <c r="AD12" s="6">
         <v>131767.93152000001</v>
       </c>
       <c r="AE12" s="6">
         <v>81845.068480000002</v>
       </c>
       <c r="AF12" s="6">
         <v>-797729.40226</v>
       </c>
       <c r="AG12" s="6">
         <v>290060.40226</v>
       </c>
       <c r="AH12" s="6">
         <v>-436922</v>
       </c>
       <c r="AI12" s="6">
         <v>266181.99695</v>
       </c>
       <c r="AJ12" s="6">
         <v>97309.003049999999</v>
       </c>
       <c r="AK12" s="6">
         <v>-539998</v>
       </c>
       <c r="AL12" s="6">
@@ -15153,72 +15178,72 @@
       </c>
       <c r="AS12" s="6">
         <v>-52976</v>
       </c>
       <c r="AT12" s="6">
         <v>232307</v>
       </c>
       <c r="AU12" s="6">
         <v>-52063</v>
       </c>
       <c r="AV12" s="6">
         <v>364062</v>
       </c>
       <c r="AW12" s="6">
         <v>-227400</v>
       </c>
       <c r="AX12" s="6">
         <v>-164661</v>
       </c>
       <c r="AY12" s="6">
         <v>-96984</v>
       </c>
       <c r="AZ12" s="6">
         <v>153599</v>
       </c>
-      <c r="BA12" s="31"/>
+      <c r="BA12" s="33"/>
       <c r="BB12" s="6">
         <v>491009</v>
       </c>
       <c r="BC12" s="6">
         <v>-864894</v>
       </c>
       <c r="BD12" s="6">
         <v>-319373</v>
       </c>
       <c r="BE12" s="6">
         <v>816534</v>
       </c>
       <c r="BF12" s="6">
         <v>-396101</v>
       </c>
       <c r="BG12" s="6">
         <v>509902</v>
       </c>
     </row>
     <row r="13" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="25" t="s">
+      <c r="B13" s="27" t="s">
         <v>131</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>23443</v>
       </c>
       <c r="E13" s="6">
         <v>-12018</v>
       </c>
       <c r="F13" s="6">
         <v>-19224</v>
       </c>
       <c r="G13" s="6">
         <v>-32764</v>
       </c>
       <c r="H13" s="6">
         <v>-5124.4967500000002</v>
       </c>
       <c r="I13" s="6">
         <v>36093</v>
       </c>
       <c r="J13" s="6">
         <v>270796</v>
@@ -15255,51 +15280,51 @@
       </c>
       <c r="U13" s="6">
         <v>307533</v>
       </c>
       <c r="V13" s="6">
         <v>-155146</v>
       </c>
       <c r="W13" s="6">
         <v>-88527</v>
       </c>
       <c r="X13" s="6">
         <v>-237901</v>
       </c>
       <c r="Y13" s="6">
         <v>-80382</v>
       </c>
       <c r="Z13" s="6">
         <v>59066</v>
       </c>
       <c r="AA13" s="6">
         <v>141775</v>
       </c>
       <c r="AB13" s="6">
         <v>95209</v>
       </c>
-      <c r="AC13" s="31"/>
+      <c r="AC13" s="33"/>
       <c r="AD13" s="6">
         <v>-19224</v>
       </c>
       <c r="AE13" s="6">
         <v>-13540</v>
       </c>
       <c r="AF13" s="6">
         <v>27639.503250000002</v>
       </c>
       <c r="AG13" s="6">
         <v>41217.496749999998</v>
       </c>
       <c r="AH13" s="6">
         <v>270796</v>
       </c>
       <c r="AI13" s="6">
         <v>-38216</v>
       </c>
       <c r="AJ13" s="6">
         <v>-11111</v>
       </c>
       <c r="AK13" s="6">
         <v>484602</v>
       </c>
       <c r="AL13" s="6">
@@ -15325,72 +15350,72 @@
       </c>
       <c r="AS13" s="6">
         <v>-18680</v>
       </c>
       <c r="AT13" s="6">
         <v>-155146</v>
       </c>
       <c r="AU13" s="6">
         <v>66619</v>
       </c>
       <c r="AV13" s="6">
         <v>-149374</v>
       </c>
       <c r="AW13" s="6">
         <v>157519</v>
       </c>
       <c r="AX13" s="6">
         <v>59066</v>
       </c>
       <c r="AY13" s="6">
         <v>82709</v>
       </c>
       <c r="AZ13" s="6">
         <v>-46566</v>
       </c>
-      <c r="BA13" s="31"/>
+      <c r="BA13" s="33"/>
       <c r="BB13" s="6">
         <v>-35461</v>
       </c>
       <c r="BC13" s="6">
         <v>48111</v>
       </c>
       <c r="BD13" s="6">
         <v>669978</v>
       </c>
       <c r="BE13" s="6">
         <v>-475787</v>
       </c>
       <c r="BF13" s="6">
         <v>77249</v>
       </c>
       <c r="BG13" s="6">
         <v>-387915</v>
       </c>
     </row>
     <row r="14" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B14" s="25" t="s">
+      <c r="B14" s="27" t="s">
         <v>132</v>
       </c>
       <c r="C14" s="6">
         <v>6945</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6">
         <v>0</v>
       </c>
       <c r="G14" s="6">
         <v>-12827</v>
       </c>
       <c r="H14" s="6">
         <v>-13547.24073</v>
       </c>
       <c r="I14" s="6">
         <v>-17319</v>
       </c>
       <c r="J14" s="6">
         <v>4929</v>
@@ -15427,51 +15452,51 @@
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
       <c r="V14" s="6">
         <v>0</v>
       </c>
       <c r="W14" s="6">
         <v>0</v>
       </c>
       <c r="X14" s="6">
         <v>0</v>
       </c>
       <c r="Y14" s="6">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
         <v>0</v>
       </c>
       <c r="AA14" s="6">
         <v>0</v>
       </c>
       <c r="AB14" s="6">
         <v>0</v>
       </c>
-      <c r="AC14" s="31"/>
+      <c r="AC14" s="33"/>
       <c r="AD14" s="6">
         <v>0</v>
       </c>
       <c r="AE14" s="6">
         <v>-12827</v>
       </c>
       <c r="AF14" s="6">
         <v>-720.24072999999999</v>
       </c>
       <c r="AG14" s="6">
         <v>-3771.75927</v>
       </c>
       <c r="AH14" s="6">
         <v>4929</v>
       </c>
       <c r="AI14" s="6">
         <v>-1085</v>
       </c>
       <c r="AJ14" s="6">
         <v>-2185</v>
       </c>
       <c r="AK14" s="6">
         <v>-16849</v>
       </c>
       <c r="AL14" s="6">
@@ -15497,72 +15522,72 @@
       </c>
       <c r="AS14" s="6">
         <v>0</v>
       </c>
       <c r="AT14" s="6">
         <v>0</v>
       </c>
       <c r="AU14" s="6">
         <v>0</v>
       </c>
       <c r="AV14" s="6">
         <v>0</v>
       </c>
       <c r="AW14" s="6">
         <v>0</v>
       </c>
       <c r="AX14" s="6">
         <v>0</v>
       </c>
       <c r="AY14" s="6">
         <v>0</v>
       </c>
       <c r="AZ14" s="6">
         <v>0</v>
       </c>
-      <c r="BA14" s="31"/>
+      <c r="BA14" s="33"/>
       <c r="BB14" s="6">
         <v>0</v>
       </c>
       <c r="BC14" s="6">
         <v>-17319</v>
       </c>
       <c r="BD14" s="6">
         <v>2129</v>
       </c>
       <c r="BE14" s="6">
         <v>19610</v>
       </c>
       <c r="BF14" s="6">
         <v>-4420</v>
       </c>
       <c r="BG14" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="25" t="s">
+      <c r="B15" s="27" t="s">
         <v>133</v>
       </c>
       <c r="C15" s="6">
         <v>16216</v>
       </c>
       <c r="D15" s="6">
         <v>2425</v>
       </c>
       <c r="E15" s="6">
         <v>-9897</v>
       </c>
       <c r="F15" s="6">
         <v>-3199</v>
       </c>
       <c r="G15" s="6">
         <v>-6888</v>
       </c>
       <c r="H15" s="6">
         <v>-11442.9949405717</v>
       </c>
       <c r="I15" s="6">
         <v>-14734</v>
       </c>
       <c r="J15" s="6">
         <v>-2738</v>
@@ -15599,51 +15624,51 @@
       </c>
       <c r="U15" s="6">
         <v>88254</v>
       </c>
       <c r="V15" s="6">
         <v>4173</v>
       </c>
       <c r="W15" s="6">
         <v>72062</v>
       </c>
       <c r="X15" s="6">
         <v>104731</v>
       </c>
       <c r="Y15" s="6">
         <v>125755</v>
       </c>
       <c r="Z15" s="6">
         <v>20357</v>
       </c>
       <c r="AA15" s="6">
         <v>100637</v>
       </c>
       <c r="AB15" s="6">
         <v>143833</v>
       </c>
-      <c r="AC15" s="31"/>
+      <c r="AC15" s="33"/>
       <c r="AD15" s="6">
         <v>-3199</v>
       </c>
       <c r="AE15" s="6">
         <v>-3689</v>
       </c>
       <c r="AF15" s="6">
         <v>-4554.9949405716998</v>
       </c>
       <c r="AG15" s="6">
         <v>-3291.0050594282998</v>
       </c>
       <c r="AH15" s="6">
         <v>-2738</v>
       </c>
       <c r="AI15" s="6">
         <v>-7000</v>
       </c>
       <c r="AJ15" s="6">
         <v>-9202</v>
       </c>
       <c r="AK15" s="6">
         <v>-9741</v>
       </c>
       <c r="AL15" s="6">
@@ -15669,72 +15694,72 @@
       </c>
       <c r="AS15" s="6">
         <v>7974</v>
       </c>
       <c r="AT15" s="6">
         <v>4173</v>
       </c>
       <c r="AU15" s="6">
         <v>67889</v>
       </c>
       <c r="AV15" s="6">
         <v>32669</v>
       </c>
       <c r="AW15" s="6">
         <v>21024</v>
       </c>
       <c r="AX15" s="6">
         <v>20357</v>
       </c>
       <c r="AY15" s="6">
         <v>80280</v>
       </c>
       <c r="AZ15" s="6">
         <v>43196</v>
       </c>
-      <c r="BA15" s="31"/>
+      <c r="BA15" s="33"/>
       <c r="BB15" s="6">
         <v>-12322</v>
       </c>
       <c r="BC15" s="6">
         <v>-4837</v>
       </c>
       <c r="BD15" s="6">
         <v>-13947</v>
       </c>
       <c r="BE15" s="6">
         <v>-55218</v>
       </c>
       <c r="BF15" s="6">
         <v>172153</v>
       </c>
       <c r="BG15" s="6">
         <v>37501</v>
       </c>
     </row>
     <row r="16" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B16" s="25" t="s">
+      <c r="B16" s="27" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="6">
         <v>1850</v>
       </c>
       <c r="D16" s="6">
         <v>29333</v>
       </c>
       <c r="E16" s="6">
         <v>105676.909108561</v>
       </c>
       <c r="F16" s="6">
         <v>67693</v>
       </c>
       <c r="G16" s="6">
         <v>143973.47881999999</v>
       </c>
       <c r="H16" s="6">
         <v>215850.1599</v>
       </c>
       <c r="I16" s="6">
         <v>384410</v>
       </c>
       <c r="J16" s="6">
         <v>178380</v>
@@ -15771,51 +15796,51 @@
       </c>
       <c r="U16" s="6">
         <v>1788156</v>
       </c>
       <c r="V16" s="6">
         <v>448699</v>
       </c>
       <c r="W16" s="6">
         <v>785014</v>
       </c>
       <c r="X16" s="6">
         <v>1288339</v>
       </c>
       <c r="Y16" s="6">
         <v>1370181</v>
       </c>
       <c r="Z16" s="6">
         <v>312678</v>
       </c>
       <c r="AA16" s="6">
         <v>683397</v>
       </c>
       <c r="AB16" s="6">
         <v>1029806</v>
       </c>
-      <c r="AC16" s="31"/>
+      <c r="AC16" s="33"/>
       <c r="AD16" s="6">
         <v>67693</v>
       </c>
       <c r="AE16" s="6">
         <v>76280.478820000004</v>
       </c>
       <c r="AF16" s="6">
         <v>71876.681079999995</v>
       </c>
       <c r="AG16" s="6">
         <v>168559.8401</v>
       </c>
       <c r="AH16" s="6">
         <v>178380</v>
       </c>
       <c r="AI16" s="6">
         <v>183666</v>
       </c>
       <c r="AJ16" s="6">
         <v>230251</v>
       </c>
       <c r="AK16" s="6">
         <v>234283</v>
       </c>
       <c r="AL16" s="6">
@@ -15841,72 +15866,72 @@
       </c>
       <c r="AS16" s="6">
         <v>536229</v>
       </c>
       <c r="AT16" s="6">
         <v>448699</v>
       </c>
       <c r="AU16" s="6">
         <v>336315</v>
       </c>
       <c r="AV16" s="6">
         <v>503325</v>
       </c>
       <c r="AW16" s="6">
         <v>81842</v>
       </c>
       <c r="AX16" s="6">
         <v>312678</v>
       </c>
       <c r="AY16" s="6">
         <v>370719</v>
       </c>
       <c r="AZ16" s="6">
         <v>346409</v>
       </c>
-      <c r="BA16" s="31"/>
+      <c r="BA16" s="33"/>
       <c r="BB16" s="6">
         <v>76343.909108560998</v>
       </c>
       <c r="BC16" s="6">
         <v>278733.090891439</v>
       </c>
       <c r="BD16" s="6">
         <v>442170</v>
       </c>
       <c r="BE16" s="6">
         <v>247097</v>
       </c>
       <c r="BF16" s="6">
         <v>714479</v>
       </c>
       <c r="BG16" s="6">
         <v>-417975</v>
       </c>
     </row>
     <row r="17" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="25" t="s">
+      <c r="B17" s="27" t="s">
         <v>135</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6">
         <v>0</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6">
         <v>0</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="6">
         <v>0</v>
@@ -15943,51 +15968,51 @@
       </c>
       <c r="U17" s="6">
         <v>0</v>
       </c>
       <c r="V17" s="6">
         <v>0</v>
       </c>
       <c r="W17" s="6">
         <v>0</v>
       </c>
       <c r="X17" s="6">
         <v>-104194</v>
       </c>
       <c r="Y17" s="6">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
         <v>-6868</v>
       </c>
       <c r="AA17" s="6">
         <v>-8115</v>
       </c>
       <c r="AB17" s="6">
         <v>-8643</v>
       </c>
-      <c r="AC17" s="31"/>
+      <c r="AC17" s="33"/>
       <c r="AD17" s="6">
         <v>0</v>
       </c>
       <c r="AE17" s="6">
         <v>0</v>
       </c>
       <c r="AF17" s="6">
         <v>0</v>
       </c>
       <c r="AG17" s="6">
         <v>0</v>
       </c>
       <c r="AH17" s="6">
         <v>0</v>
       </c>
       <c r="AI17" s="6">
         <v>0</v>
       </c>
       <c r="AJ17" s="6">
         <v>0</v>
       </c>
       <c r="AK17" s="6">
         <v>0</v>
       </c>
       <c r="AL17" s="6">
@@ -16013,72 +16038,72 @@
       </c>
       <c r="AS17" s="6">
         <v>0</v>
       </c>
       <c r="AT17" s="6">
         <v>0</v>
       </c>
       <c r="AU17" s="6">
         <v>0</v>
       </c>
       <c r="AV17" s="6">
         <v>-104194</v>
       </c>
       <c r="AW17" s="6">
         <v>104194</v>
       </c>
       <c r="AX17" s="6">
         <v>-6868</v>
       </c>
       <c r="AY17" s="6">
         <v>-1247</v>
       </c>
       <c r="AZ17" s="6">
         <v>-528</v>
       </c>
-      <c r="BA17" s="31"/>
+      <c r="BA17" s="33"/>
       <c r="BB17" s="6">
         <v>0</v>
       </c>
       <c r="BC17" s="6">
         <v>0</v>
       </c>
       <c r="BD17" s="6">
         <v>0</v>
       </c>
       <c r="BE17" s="6">
         <v>0</v>
       </c>
       <c r="BF17" s="6">
         <v>0</v>
       </c>
       <c r="BG17" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="27" t="s">
         <v>136</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6">
         <v>0</v>
       </c>
       <c r="G18" s="6">
         <v>-520</v>
       </c>
       <c r="H18" s="6">
         <v>-13465</v>
       </c>
       <c r="I18" s="6">
         <v>0</v>
       </c>
       <c r="J18" s="6">
         <v>0</v>
@@ -16115,51 +16140,51 @@
       </c>
       <c r="U18" s="6">
         <v>0</v>
       </c>
       <c r="V18" s="6">
         <v>0</v>
       </c>
       <c r="W18" s="6">
         <v>0</v>
       </c>
       <c r="X18" s="6">
         <v>0</v>
       </c>
       <c r="Y18" s="6">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
         <v>0</v>
       </c>
       <c r="AA18" s="6">
         <v>0</v>
       </c>
       <c r="AB18" s="6">
         <v>0</v>
       </c>
-      <c r="AC18" s="31"/>
+      <c r="AC18" s="33"/>
       <c r="AD18" s="6">
         <v>0</v>
       </c>
       <c r="AE18" s="6">
         <v>-520</v>
       </c>
       <c r="AF18" s="6">
         <v>-12945</v>
       </c>
       <c r="AG18" s="6">
         <v>13465</v>
       </c>
       <c r="AH18" s="6">
         <v>0</v>
       </c>
       <c r="AI18" s="6">
         <v>0</v>
       </c>
       <c r="AJ18" s="6">
         <v>0</v>
       </c>
       <c r="AK18" s="6">
         <v>0</v>
       </c>
       <c r="AL18" s="6">
@@ -16185,72 +16210,72 @@
       </c>
       <c r="AS18" s="6">
         <v>0</v>
       </c>
       <c r="AT18" s="6">
         <v>0</v>
       </c>
       <c r="AU18" s="6">
         <v>0</v>
       </c>
       <c r="AV18" s="6">
         <v>0</v>
       </c>
       <c r="AW18" s="6">
         <v>0</v>
       </c>
       <c r="AX18" s="6">
         <v>0</v>
       </c>
       <c r="AY18" s="6">
         <v>0</v>
       </c>
       <c r="AZ18" s="6">
         <v>0</v>
       </c>
-      <c r="BA18" s="31"/>
+      <c r="BA18" s="33"/>
       <c r="BB18" s="6">
         <v>0</v>
       </c>
       <c r="BC18" s="6">
         <v>0</v>
       </c>
       <c r="BD18" s="6">
         <v>0</v>
       </c>
       <c r="BE18" s="6">
         <v>0</v>
       </c>
       <c r="BF18" s="6">
         <v>0</v>
       </c>
       <c r="BG18" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B19" s="25" t="s">
+      <c r="B19" s="27" t="s">
         <v>137</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>576</v>
       </c>
       <c r="E19" s="6">
         <v>5</v>
       </c>
       <c r="F19" s="6">
         <v>-110</v>
       </c>
       <c r="G19" s="6">
         <v>-209</v>
       </c>
       <c r="H19" s="6">
         <v>-446.54512</v>
       </c>
       <c r="I19" s="6">
         <v>-437</v>
       </c>
       <c r="J19" s="6">
         <v>3</v>
@@ -16287,51 +16312,51 @@
       </c>
       <c r="U19" s="6">
         <v>340</v>
       </c>
       <c r="V19" s="6">
         <v>5</v>
       </c>
       <c r="W19" s="6">
         <v>601</v>
       </c>
       <c r="X19" s="6">
         <v>529</v>
       </c>
       <c r="Y19" s="6">
         <v>1191</v>
       </c>
       <c r="Z19" s="6">
         <v>386</v>
       </c>
       <c r="AA19" s="6">
         <v>712</v>
       </c>
       <c r="AB19" s="6">
         <v>1118</v>
       </c>
-      <c r="AC19" s="31"/>
+      <c r="AC19" s="33"/>
       <c r="AD19" s="6">
         <v>-110</v>
       </c>
       <c r="AE19" s="6">
         <v>-99</v>
       </c>
       <c r="AF19" s="6">
         <v>-237.54512</v>
       </c>
       <c r="AG19" s="6">
         <v>9.5451200000000007</v>
       </c>
       <c r="AH19" s="6">
         <v>3</v>
       </c>
       <c r="AI19" s="6">
         <v>-13</v>
       </c>
       <c r="AJ19" s="6">
         <v>-20</v>
       </c>
       <c r="AK19" s="6">
         <v>1</v>
       </c>
       <c r="AL19" s="6">
@@ -16357,72 +16382,72 @@
       </c>
       <c r="AS19" s="6">
         <v>-73</v>
       </c>
       <c r="AT19" s="6">
         <v>5</v>
       </c>
       <c r="AU19" s="6">
         <v>596</v>
       </c>
       <c r="AV19" s="6">
         <v>-72</v>
       </c>
       <c r="AW19" s="6">
         <v>662</v>
       </c>
       <c r="AX19" s="6">
         <v>386</v>
       </c>
       <c r="AY19" s="6">
         <v>326</v>
       </c>
       <c r="AZ19" s="6">
         <v>406</v>
       </c>
-      <c r="BA19" s="31"/>
+      <c r="BA19" s="33"/>
       <c r="BB19" s="6">
         <v>-571</v>
       </c>
       <c r="BC19" s="6">
         <v>-442</v>
       </c>
       <c r="BD19" s="6">
         <v>408</v>
       </c>
       <c r="BE19" s="6">
         <v>-81</v>
       </c>
       <c r="BF19" s="6">
         <v>450</v>
       </c>
       <c r="BG19" s="6">
         <v>851</v>
       </c>
     </row>
     <row r="20" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B20" s="25" t="s">
+      <c r="B20" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>1841</v>
       </c>
       <c r="E20" s="6">
         <v>0</v>
       </c>
       <c r="F20" s="6">
         <v>0</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6">
         <v>0</v>
       </c>
       <c r="I20" s="6">
         <v>0</v>
       </c>
       <c r="J20" s="6">
         <v>0</v>
@@ -16459,51 +16484,51 @@
       </c>
       <c r="U20" s="6">
         <v>538</v>
       </c>
       <c r="V20" s="6">
         <v>2096</v>
       </c>
       <c r="W20" s="6">
         <v>3177</v>
       </c>
       <c r="X20" s="6">
         <v>3395</v>
       </c>
       <c r="Y20" s="6">
         <v>1259</v>
       </c>
       <c r="Z20" s="6">
         <v>-34</v>
       </c>
       <c r="AA20" s="6">
         <v>1253</v>
       </c>
       <c r="AB20" s="6">
         <v>1116</v>
       </c>
-      <c r="AC20" s="31"/>
+      <c r="AC20" s="33"/>
       <c r="AD20" s="6">
         <v>0</v>
       </c>
       <c r="AE20" s="6">
         <v>0</v>
       </c>
       <c r="AF20" s="6">
         <v>0</v>
       </c>
       <c r="AG20" s="6">
         <v>0</v>
       </c>
       <c r="AH20" s="6">
         <v>0</v>
       </c>
       <c r="AI20" s="6">
         <v>0</v>
       </c>
       <c r="AJ20" s="6">
         <v>0</v>
       </c>
       <c r="AK20" s="6">
         <v>0</v>
       </c>
       <c r="AL20" s="6">
@@ -16529,153 +16554,153 @@
       </c>
       <c r="AS20" s="6">
         <v>378</v>
       </c>
       <c r="AT20" s="6">
         <v>2096</v>
       </c>
       <c r="AU20" s="6">
         <v>1081</v>
       </c>
       <c r="AV20" s="6">
         <v>218</v>
       </c>
       <c r="AW20" s="6">
         <v>-2136</v>
       </c>
       <c r="AX20" s="6">
         <v>-34</v>
       </c>
       <c r="AY20" s="6">
         <v>1287</v>
       </c>
       <c r="AZ20" s="6">
         <v>-137</v>
       </c>
-      <c r="BA20" s="31"/>
+      <c r="BA20" s="33"/>
       <c r="BB20" s="6">
         <v>-1841</v>
       </c>
       <c r="BC20" s="6">
         <v>0</v>
       </c>
       <c r="BD20" s="6">
         <v>0</v>
       </c>
       <c r="BE20" s="6">
         <v>0</v>
       </c>
       <c r="BF20" s="6">
         <v>538</v>
       </c>
       <c r="BG20" s="6">
         <v>721</v>
       </c>
     </row>
     <row r="21" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B21" s="25" t="s">
+      <c r="B21" s="27" t="s">
         <v>138</v>
       </c>
-      <c r="C21" s="33">
-[...32 lines deleted...]
-      <c r="N21" s="33">
+      <c r="C21" s="35">
+        <v>0</v>
+      </c>
+      <c r="D21" s="35">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35">
+        <v>0</v>
+      </c>
+      <c r="I21" s="35">
+        <v>0</v>
+      </c>
+      <c r="J21" s="35">
+        <v>0</v>
+      </c>
+      <c r="K21" s="35">
+        <v>0</v>
+      </c>
+      <c r="L21" s="35">
+        <v>0</v>
+      </c>
+      <c r="M21" s="35">
+        <v>0</v>
+      </c>
+      <c r="N21" s="35">
         <v>0</v>
       </c>
       <c r="O21" s="6">
         <v>-171302</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P21" s="35">
         <v>-251037</v>
       </c>
-      <c r="Q21" s="33">
+      <c r="Q21" s="35">
         <v>-407379</v>
       </c>
-      <c r="R21" s="33">
-[...2 lines deleted...]
-      <c r="S21" s="33">
+      <c r="R21" s="35">
+        <v>0</v>
+      </c>
+      <c r="S21" s="35">
         <v>-11135</v>
       </c>
-      <c r="T21" s="33">
+      <c r="T21" s="35">
         <v>-20124</v>
       </c>
       <c r="U21" s="6">
         <v>-20124</v>
       </c>
       <c r="V21" s="6">
         <v>255</v>
       </c>
       <c r="W21" s="6">
         <v>-183</v>
       </c>
       <c r="X21" s="6">
         <v>-28054</v>
       </c>
       <c r="Y21" s="6">
         <v>-21488</v>
       </c>
       <c r="Z21" s="6">
         <v>13233</v>
       </c>
       <c r="AA21" s="6">
         <v>13288</v>
       </c>
       <c r="AB21" s="6">
         <v>7861</v>
       </c>
-      <c r="AC21" s="31"/>
+      <c r="AC21" s="33"/>
       <c r="AD21" s="6">
         <v>0</v>
       </c>
       <c r="AE21" s="6">
         <v>0</v>
       </c>
       <c r="AF21" s="6">
         <v>0</v>
       </c>
       <c r="AG21" s="6">
         <v>0</v>
       </c>
       <c r="AH21" s="6">
         <v>0</v>
       </c>
       <c r="AI21" s="6">
         <v>0</v>
       </c>
       <c r="AJ21" s="6">
         <v>0</v>
       </c>
       <c r="AK21" s="6">
         <v>0</v>
       </c>
       <c r="AL21" s="6">
@@ -16701,134 +16726,134 @@
       </c>
       <c r="AS21" s="6">
         <v>0</v>
       </c>
       <c r="AT21" s="6">
         <v>255</v>
       </c>
       <c r="AU21" s="6">
         <v>-438</v>
       </c>
       <c r="AV21" s="6">
         <v>-27871</v>
       </c>
       <c r="AW21" s="6">
         <v>6566</v>
       </c>
       <c r="AX21" s="6">
         <v>13233</v>
       </c>
       <c r="AY21" s="6">
         <v>55</v>
       </c>
       <c r="AZ21" s="6">
         <v>-5427</v>
       </c>
-      <c r="BA21" s="31"/>
+      <c r="BA21" s="33"/>
       <c r="BB21" s="6">
         <v>0</v>
       </c>
       <c r="BC21" s="6">
         <v>0</v>
       </c>
       <c r="BD21" s="6">
         <v>0</v>
       </c>
       <c r="BE21" s="6">
         <v>-407379</v>
       </c>
       <c r="BF21" s="6">
         <v>387255</v>
       </c>
       <c r="BG21" s="6">
         <v>-1364</v>
       </c>
     </row>
     <row r="22" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B22" s="34" t="s">
+      <c r="B22" s="36" t="s">
         <v>139</v>
       </c>
-      <c r="C22" s="32"/>
-[...55 lines deleted...]
-      <c r="BG22" s="32"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="34"/>
+      <c r="N22" s="34"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="34"/>
+      <c r="Q22" s="34"/>
+      <c r="R22" s="34"/>
+      <c r="S22" s="34"/>
+      <c r="T22" s="34"/>
+      <c r="U22" s="34"/>
+      <c r="V22" s="34"/>
+      <c r="W22" s="34"/>
+      <c r="X22" s="34"/>
+      <c r="Y22" s="34"/>
+      <c r="Z22" s="34"/>
+      <c r="AA22" s="34"/>
+      <c r="AB22" s="34"/>
+      <c r="AC22" s="33"/>
+      <c r="AD22" s="34"/>
+      <c r="AE22" s="34"/>
+      <c r="AF22" s="34"/>
+      <c r="AG22" s="34"/>
+      <c r="AH22" s="34"/>
+      <c r="AI22" s="34"/>
+      <c r="AJ22" s="33"/>
+      <c r="AK22" s="33"/>
+      <c r="AL22" s="33"/>
+      <c r="AM22" s="34"/>
+      <c r="AN22" s="34"/>
+      <c r="AO22" s="34"/>
+      <c r="AP22" s="34"/>
+      <c r="AQ22" s="34"/>
+      <c r="AR22" s="34"/>
+      <c r="AS22" s="34"/>
+      <c r="AT22" s="34"/>
+      <c r="AU22" s="34"/>
+      <c r="AV22" s="34"/>
+      <c r="AW22" s="34"/>
+      <c r="AX22" s="34"/>
+      <c r="AY22" s="34"/>
+      <c r="AZ22" s="34"/>
+      <c r="BA22" s="33"/>
+      <c r="BB22" s="34"/>
+      <c r="BC22" s="34"/>
+      <c r="BD22" s="34"/>
+      <c r="BE22" s="34"/>
+      <c r="BF22" s="34"/>
+      <c r="BG22" s="34"/>
     </row>
     <row r="23" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B23" s="36" t="s">
+      <c r="B23" s="38" t="s">
         <v>140</v>
       </c>
       <c r="C23" s="6">
         <v>-25297</v>
       </c>
       <c r="D23" s="6">
         <v>-16594</v>
       </c>
       <c r="E23" s="6">
         <v>-68776.649000000005</v>
       </c>
       <c r="F23" s="6">
         <v>-23494</v>
       </c>
       <c r="G23" s="6">
         <v>55550</v>
       </c>
       <c r="H23" s="6">
         <v>-21283.358489999999</v>
       </c>
       <c r="I23" s="6">
         <v>-14896</v>
       </c>
       <c r="J23" s="6">
         <v>-46618</v>
@@ -16865,51 +16890,51 @@
       </c>
       <c r="U23" s="6">
         <v>28884</v>
       </c>
       <c r="V23" s="6">
         <v>-98994</v>
       </c>
       <c r="W23" s="6">
         <v>25319</v>
       </c>
       <c r="X23" s="6">
         <v>-190270.17623000001</v>
       </c>
       <c r="Y23" s="6">
         <v>-76660</v>
       </c>
       <c r="Z23" s="6">
         <v>-5628</v>
       </c>
       <c r="AA23" s="6">
         <v>-241342</v>
       </c>
       <c r="AB23" s="6">
         <v>183367</v>
       </c>
-      <c r="AC23" s="31"/>
+      <c r="AC23" s="33"/>
       <c r="AD23" s="6">
         <v>-23494</v>
       </c>
       <c r="AE23" s="6">
         <v>79044</v>
       </c>
       <c r="AF23" s="6">
         <v>-76833.358489999999</v>
       </c>
       <c r="AG23" s="6">
         <v>6387.3584899999996</v>
       </c>
       <c r="AH23" s="6">
         <v>-46618</v>
       </c>
       <c r="AI23" s="6">
         <v>-14909</v>
       </c>
       <c r="AJ23" s="6">
         <v>-15720</v>
       </c>
       <c r="AK23" s="6">
         <v>-105883</v>
       </c>
       <c r="AL23" s="6">
@@ -16935,72 +16960,72 @@
       </c>
       <c r="AS23" s="6">
         <v>-79194</v>
       </c>
       <c r="AT23" s="6">
         <v>-98994</v>
       </c>
       <c r="AU23" s="6">
         <v>124313</v>
       </c>
       <c r="AV23" s="6">
         <v>-215589.17623000001</v>
       </c>
       <c r="AW23" s="6">
         <v>113609.82377</v>
       </c>
       <c r="AX23" s="6">
         <v>-5628</v>
       </c>
       <c r="AY23" s="6">
         <v>-235714</v>
       </c>
       <c r="AZ23" s="6">
         <v>424709</v>
       </c>
-      <c r="BA23" s="31"/>
+      <c r="BA23" s="33"/>
       <c r="BB23" s="6">
         <v>-52182.648999999998</v>
       </c>
       <c r="BC23" s="6">
         <v>53880.648999999998</v>
       </c>
       <c r="BD23" s="6">
         <v>-168234</v>
       </c>
       <c r="BE23" s="6">
         <v>164582</v>
       </c>
       <c r="BF23" s="6">
         <v>47432</v>
       </c>
       <c r="BG23" s="6">
         <v>-105544</v>
       </c>
     </row>
     <row r="24" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B24" s="36" t="s">
+      <c r="B24" s="38" t="s">
         <v>141</v>
       </c>
       <c r="C24" s="6">
         <v>-34426</v>
       </c>
       <c r="D24" s="6">
         <v>-85853</v>
       </c>
       <c r="E24" s="6">
         <v>-176245.90165297399</v>
       </c>
       <c r="F24" s="6">
         <v>-39001</v>
       </c>
       <c r="G24" s="6">
         <v>-496962</v>
       </c>
       <c r="H24" s="6">
         <v>-476740</v>
       </c>
       <c r="I24" s="6">
         <v>-164707</v>
       </c>
       <c r="J24" s="6">
         <v>-236955</v>
@@ -17037,51 +17062,51 @@
       </c>
       <c r="U24" s="6">
         <v>-9573</v>
       </c>
       <c r="V24" s="6">
         <v>-570399</v>
       </c>
       <c r="W24" s="6">
         <v>-1129652</v>
       </c>
       <c r="X24" s="6">
         <v>-847866</v>
       </c>
       <c r="Y24" s="6">
         <v>64290</v>
       </c>
       <c r="Z24" s="6">
         <v>-331693</v>
       </c>
       <c r="AA24" s="6">
         <v>-1859466</v>
       </c>
       <c r="AB24" s="6">
         <v>-1236724</v>
       </c>
-      <c r="AC24" s="31"/>
+      <c r="AC24" s="33"/>
       <c r="AD24" s="6">
         <v>-39001</v>
       </c>
       <c r="AE24" s="6">
         <v>-457961</v>
       </c>
       <c r="AF24" s="6">
         <v>20222</v>
       </c>
       <c r="AG24" s="6">
         <v>312033</v>
       </c>
       <c r="AH24" s="6">
         <v>-236955</v>
       </c>
       <c r="AI24" s="6">
         <v>-1270286</v>
       </c>
       <c r="AJ24" s="6">
         <v>571611</v>
       </c>
       <c r="AK24" s="6">
         <v>618786</v>
       </c>
       <c r="AL24" s="6">
@@ -17107,72 +17132,72 @@
       </c>
       <c r="AS24" s="6">
         <v>1143822</v>
       </c>
       <c r="AT24" s="6">
         <v>-570399</v>
       </c>
       <c r="AU24" s="6">
         <v>-559253</v>
       </c>
       <c r="AV24" s="6">
         <v>281786</v>
       </c>
       <c r="AW24" s="6">
         <v>912156</v>
       </c>
       <c r="AX24" s="6">
         <v>-331693</v>
       </c>
       <c r="AY24" s="6">
         <v>-1527773</v>
       </c>
       <c r="AZ24" s="6">
         <v>622742</v>
       </c>
-      <c r="BA24" s="31"/>
+      <c r="BA24" s="33"/>
       <c r="BB24" s="6">
         <v>-90392.901652974004</v>
       </c>
       <c r="BC24" s="6">
         <v>11538.901652974</v>
       </c>
       <c r="BD24" s="6">
         <v>-152137</v>
       </c>
       <c r="BE24" s="6">
         <v>44024</v>
       </c>
       <c r="BF24" s="6">
         <v>263247</v>
       </c>
       <c r="BG24" s="6">
         <v>73863</v>
       </c>
     </row>
     <row r="25" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B25" s="36" t="s">
+      <c r="B25" s="38" t="s">
         <v>142</v>
       </c>
       <c r="C25" s="6">
         <v>-493</v>
       </c>
       <c r="D25" s="6">
         <v>-22653</v>
       </c>
       <c r="E25" s="6">
         <v>-44971.451000000001</v>
       </c>
       <c r="F25" s="6">
         <v>15553</v>
       </c>
       <c r="G25" s="6">
         <v>-40149</v>
       </c>
       <c r="H25" s="6">
         <v>-50450.895279999997</v>
       </c>
       <c r="I25" s="6">
         <v>-42221</v>
       </c>
       <c r="J25" s="6">
         <v>-35114</v>
@@ -17209,51 +17234,51 @@
       </c>
       <c r="U25" s="6">
         <v>-325764</v>
       </c>
       <c r="V25" s="6">
         <v>-131784</v>
       </c>
       <c r="W25" s="6">
         <v>-222141</v>
       </c>
       <c r="X25" s="6">
         <v>-377263</v>
       </c>
       <c r="Y25" s="6">
         <v>-467415</v>
       </c>
       <c r="Z25" s="6">
         <v>-4543</v>
       </c>
       <c r="AA25" s="6">
         <v>-194393</v>
       </c>
       <c r="AB25" s="6">
         <v>-297078</v>
       </c>
-      <c r="AC25" s="31"/>
+      <c r="AC25" s="33"/>
       <c r="AD25" s="6">
         <v>15553</v>
       </c>
       <c r="AE25" s="6">
         <v>-55702</v>
       </c>
       <c r="AF25" s="6">
         <v>-10301.895280000001</v>
       </c>
       <c r="AG25" s="6">
         <v>8229.8952800000006</v>
       </c>
       <c r="AH25" s="6">
         <v>-35114</v>
       </c>
       <c r="AI25" s="6">
         <v>-136339</v>
       </c>
       <c r="AJ25" s="6">
         <v>28359</v>
       </c>
       <c r="AK25" s="6">
         <v>89430</v>
       </c>
       <c r="AL25" s="6">
@@ -17279,72 +17304,72 @@
       </c>
       <c r="AS25" s="6">
         <v>29336</v>
       </c>
       <c r="AT25" s="6">
         <v>-131784</v>
       </c>
       <c r="AU25" s="6">
         <v>-90357</v>
       </c>
       <c r="AV25" s="6">
         <v>-155122</v>
       </c>
       <c r="AW25" s="6">
         <v>-90152</v>
       </c>
       <c r="AX25" s="6">
         <v>-4543</v>
       </c>
       <c r="AY25" s="6">
         <v>-189850</v>
       </c>
       <c r="AZ25" s="6">
         <v>-102685</v>
       </c>
-      <c r="BA25" s="31"/>
+      <c r="BA25" s="33"/>
       <c r="BB25" s="6">
         <v>-22318.451000000001</v>
       </c>
       <c r="BC25" s="6">
         <v>2750.451</v>
       </c>
       <c r="BD25" s="6">
         <v>-11443</v>
       </c>
       <c r="BE25" s="6">
         <v>-314641</v>
       </c>
       <c r="BF25" s="6">
         <v>42541</v>
       </c>
       <c r="BG25" s="6">
         <v>-141651</v>
       </c>
     </row>
     <row r="26" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B26" s="36" t="s">
+      <c r="B26" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="6">
         <v>0</v>
       </c>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
         <v>0</v>
       </c>
       <c r="J26" s="6">
         <v>0</v>
@@ -17381,51 +17406,51 @@
       </c>
       <c r="U26" s="6">
         <v>-11651</v>
       </c>
       <c r="V26" s="6">
         <v>-13236</v>
       </c>
       <c r="W26" s="6">
         <v>-35438</v>
       </c>
       <c r="X26" s="6">
         <v>-47488</v>
       </c>
       <c r="Y26" s="6">
         <v>-21785</v>
       </c>
       <c r="Z26" s="6">
         <v>-40661</v>
       </c>
       <c r="AA26" s="6">
         <v>-44108</v>
       </c>
       <c r="AB26" s="6">
         <v>-52245</v>
       </c>
-      <c r="AC26" s="31"/>
+      <c r="AC26" s="33"/>
       <c r="AD26" s="6">
         <v>0</v>
       </c>
       <c r="AE26" s="6">
         <v>0</v>
       </c>
       <c r="AF26" s="6">
         <v>0</v>
       </c>
       <c r="AG26" s="6">
         <v>0</v>
       </c>
       <c r="AH26" s="6">
         <v>0</v>
       </c>
       <c r="AI26" s="6">
         <v>0</v>
       </c>
       <c r="AJ26" s="6">
         <v>0</v>
       </c>
       <c r="AK26" s="6">
         <v>0</v>
       </c>
       <c r="AL26" s="6">
@@ -17451,72 +17476,72 @@
       </c>
       <c r="AS26" s="6">
         <v>18107</v>
       </c>
       <c r="AT26" s="6">
         <v>-13236</v>
       </c>
       <c r="AU26" s="6">
         <v>-22202</v>
       </c>
       <c r="AV26" s="6">
         <v>-12050</v>
       </c>
       <c r="AW26" s="6">
         <v>25703</v>
       </c>
       <c r="AX26" s="6">
         <v>-40661</v>
       </c>
       <c r="AY26" s="6">
         <v>-3447</v>
       </c>
       <c r="AZ26" s="6">
         <v>-8137</v>
       </c>
-      <c r="BA26" s="31"/>
+      <c r="BA26" s="33"/>
       <c r="BB26" s="6">
         <v>0</v>
       </c>
       <c r="BC26" s="6">
         <v>0</v>
       </c>
       <c r="BD26" s="6">
         <v>0</v>
       </c>
       <c r="BE26" s="6">
         <v>-16075</v>
       </c>
       <c r="BF26" s="6">
         <v>4424</v>
       </c>
       <c r="BG26" s="6">
         <v>-10134</v>
       </c>
     </row>
     <row r="27" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B27" s="36" t="s">
+      <c r="B27" s="38" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="6">
         <v>0</v>
       </c>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="6">
         <v>0</v>
       </c>
       <c r="I27" s="6">
         <v>0</v>
       </c>
       <c r="J27" s="6">
         <v>0</v>
@@ -17553,51 +17578,51 @@
       </c>
       <c r="U27" s="6">
         <v>-1193</v>
       </c>
       <c r="V27" s="6">
         <v>-169</v>
       </c>
       <c r="W27" s="6">
         <v>-147</v>
       </c>
       <c r="X27" s="6">
         <v>-209</v>
       </c>
       <c r="Y27" s="6">
         <v>-591</v>
       </c>
       <c r="Z27" s="6">
         <v>-1215</v>
       </c>
       <c r="AA27" s="6">
         <v>-721</v>
       </c>
       <c r="AB27" s="6">
         <v>-3730</v>
       </c>
-      <c r="AC27" s="31"/>
+      <c r="AC27" s="33"/>
       <c r="AD27" s="6">
         <v>0</v>
       </c>
       <c r="AE27" s="6">
         <v>0</v>
       </c>
       <c r="AF27" s="6">
         <v>0</v>
       </c>
       <c r="AG27" s="6">
         <v>0</v>
       </c>
       <c r="AH27" s="6">
         <v>0</v>
       </c>
       <c r="AI27" s="6">
         <v>0</v>
       </c>
       <c r="AJ27" s="6">
         <v>0</v>
       </c>
       <c r="AK27" s="6">
         <v>0</v>
       </c>
       <c r="AL27" s="6">
@@ -17623,72 +17648,72 @@
       </c>
       <c r="AS27" s="6">
         <v>-351</v>
       </c>
       <c r="AT27" s="6">
         <v>-169</v>
       </c>
       <c r="AU27" s="6">
         <v>22</v>
       </c>
       <c r="AV27" s="6">
         <v>-62</v>
       </c>
       <c r="AW27" s="6">
         <v>-382</v>
       </c>
       <c r="AX27" s="6">
         <v>-1215</v>
       </c>
       <c r="AY27" s="6">
         <v>494</v>
       </c>
       <c r="AZ27" s="6">
         <v>-3009</v>
       </c>
-      <c r="BA27" s="31"/>
+      <c r="BA27" s="33"/>
       <c r="BB27" s="6">
         <v>0</v>
       </c>
       <c r="BC27" s="6">
         <v>0</v>
       </c>
       <c r="BD27" s="6">
         <v>0</v>
       </c>
       <c r="BE27" s="6">
         <v>-405</v>
       </c>
       <c r="BF27" s="6">
         <v>-788</v>
       </c>
       <c r="BG27" s="6">
         <v>602</v>
       </c>
     </row>
     <row r="28" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="36" t="s">
+      <c r="B28" s="38" t="s">
         <v>143</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="6">
         <v>0</v>
       </c>
       <c r="G28" s="6">
         <v>0</v>
       </c>
       <c r="H28" s="6">
         <v>0</v>
       </c>
       <c r="I28" s="6">
         <v>0</v>
       </c>
       <c r="J28" s="6">
         <v>0</v>
@@ -17725,51 +17750,51 @@
       </c>
       <c r="U28" s="6">
         <v>44590</v>
       </c>
       <c r="V28" s="6">
         <v>-39305</v>
       </c>
       <c r="W28" s="6">
         <v>-25536</v>
       </c>
       <c r="X28" s="6">
         <v>-25082</v>
       </c>
       <c r="Y28" s="6">
         <v>-27233</v>
       </c>
       <c r="Z28" s="6">
         <v>-15939</v>
       </c>
       <c r="AA28" s="6">
         <v>24676</v>
       </c>
       <c r="AB28" s="6">
         <v>19981</v>
       </c>
-      <c r="AC28" s="31"/>
+      <c r="AC28" s="33"/>
       <c r="AD28" s="6">
         <v>0</v>
       </c>
       <c r="AE28" s="6">
         <v>0</v>
       </c>
       <c r="AF28" s="6">
         <v>0</v>
       </c>
       <c r="AG28" s="6">
         <v>0</v>
       </c>
       <c r="AH28" s="6">
         <v>0</v>
       </c>
       <c r="AI28" s="6">
         <v>0</v>
       </c>
       <c r="AJ28" s="6">
         <v>0</v>
       </c>
       <c r="AK28" s="6">
         <v>0</v>
       </c>
       <c r="AL28" s="6">
@@ -17795,72 +17820,72 @@
       </c>
       <c r="AS28" s="6">
         <v>15428</v>
       </c>
       <c r="AT28" s="6">
         <v>-39305</v>
       </c>
       <c r="AU28" s="6">
         <v>13769</v>
       </c>
       <c r="AV28" s="6">
         <v>454</v>
       </c>
       <c r="AW28" s="6">
         <v>-2151</v>
       </c>
       <c r="AX28" s="6">
         <v>-15939</v>
       </c>
       <c r="AY28" s="6">
         <v>40615</v>
       </c>
       <c r="AZ28" s="6">
         <v>-4695</v>
       </c>
-      <c r="BA28" s="31"/>
+      <c r="BA28" s="33"/>
       <c r="BB28" s="6">
         <v>0</v>
       </c>
       <c r="BC28" s="6">
         <v>0</v>
       </c>
       <c r="BD28" s="6">
         <v>0</v>
       </c>
       <c r="BE28" s="6">
         <v>-28032</v>
       </c>
       <c r="BF28" s="6">
         <v>72622</v>
       </c>
       <c r="BG28" s="6">
         <v>-71823</v>
       </c>
     </row>
     <row r="29" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B29" s="36" t="s">
+      <c r="B29" s="38" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="6">
         <v>-3869</v>
       </c>
       <c r="D29" s="6">
         <v>-7990</v>
       </c>
       <c r="E29" s="6">
         <v>-56058.641000000003</v>
       </c>
       <c r="F29" s="6">
         <v>44998</v>
       </c>
       <c r="G29" s="6">
         <v>46329</v>
       </c>
       <c r="H29" s="6">
         <v>30905</v>
       </c>
       <c r="I29" s="6">
         <v>29823</v>
       </c>
       <c r="J29" s="6">
         <v>8089</v>
@@ -17897,51 +17922,51 @@
       </c>
       <c r="U29" s="6">
         <v>-36910</v>
       </c>
       <c r="V29" s="6">
         <v>51202</v>
       </c>
       <c r="W29" s="6">
         <v>-72102</v>
       </c>
       <c r="X29" s="6">
         <v>-26518</v>
       </c>
       <c r="Y29" s="6">
         <v>-47504</v>
       </c>
       <c r="Z29" s="6">
         <v>-127514</v>
       </c>
       <c r="AA29" s="6">
         <v>1280</v>
       </c>
       <c r="AB29" s="6">
         <v>-428350</v>
       </c>
-      <c r="AC29" s="31"/>
+      <c r="AC29" s="33"/>
       <c r="AD29" s="6">
         <v>44998</v>
       </c>
       <c r="AE29" s="6">
         <v>1331</v>
       </c>
       <c r="AF29" s="6">
         <v>-15424</v>
       </c>
       <c r="AG29" s="6">
         <v>-1082</v>
       </c>
       <c r="AH29" s="6">
         <v>8089</v>
       </c>
       <c r="AI29" s="6">
         <v>-15072</v>
       </c>
       <c r="AJ29" s="6">
         <v>-36033</v>
       </c>
       <c r="AK29" s="6">
         <v>-21543</v>
       </c>
       <c r="AL29" s="6">
@@ -17967,72 +17992,72 @@
       </c>
       <c r="AS29" s="6">
         <v>-60279</v>
       </c>
       <c r="AT29" s="6">
         <v>51202</v>
       </c>
       <c r="AU29" s="6">
         <v>-123304</v>
       </c>
       <c r="AV29" s="6">
         <v>45584</v>
       </c>
       <c r="AW29" s="6">
         <v>-20986</v>
       </c>
       <c r="AX29" s="6">
         <v>-127514</v>
       </c>
       <c r="AY29" s="6">
         <v>128794</v>
       </c>
       <c r="AZ29" s="6">
         <v>-429630</v>
       </c>
-      <c r="BA29" s="31"/>
+      <c r="BA29" s="33"/>
       <c r="BB29" s="6">
         <v>-48068.641000000003</v>
       </c>
       <c r="BC29" s="6">
         <v>85881.641000000003</v>
       </c>
       <c r="BD29" s="6">
         <v>-94382</v>
       </c>
       <c r="BE29" s="6">
         <v>66731</v>
       </c>
       <c r="BF29" s="6">
         <v>-39082</v>
       </c>
       <c r="BG29" s="6">
         <v>-10594</v>
       </c>
     </row>
     <row r="30" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B30" s="36" t="s">
+      <c r="B30" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="6">
         <v>-12431</v>
       </c>
       <c r="D30" s="6">
         <v>14999</v>
       </c>
       <c r="E30" s="6">
         <v>58693.308299999997</v>
       </c>
       <c r="F30" s="6">
         <v>306161.13900999998</v>
       </c>
       <c r="G30" s="6">
         <v>527863.37893999997</v>
       </c>
       <c r="H30" s="6">
         <v>203265.00008999999</v>
       </c>
       <c r="I30" s="6">
         <v>51136</v>
       </c>
       <c r="J30" s="6">
         <v>570237</v>
@@ -18069,51 +18094,51 @@
       </c>
       <c r="U30" s="6">
         <v>1887909</v>
       </c>
       <c r="V30" s="6">
         <v>291098</v>
       </c>
       <c r="W30" s="6">
         <v>36452</v>
       </c>
       <c r="X30" s="6">
         <v>-925590</v>
       </c>
       <c r="Y30" s="6">
         <v>-1163066</v>
       </c>
       <c r="Z30" s="6">
         <v>463177</v>
       </c>
       <c r="AA30" s="6">
         <v>396854</v>
       </c>
       <c r="AB30" s="6">
         <v>-459421</v>
       </c>
-      <c r="AC30" s="31"/>
+      <c r="AC30" s="33"/>
       <c r="AD30" s="6">
         <v>306161.13900999998</v>
       </c>
       <c r="AE30" s="6">
         <v>221702.23993000001</v>
       </c>
       <c r="AF30" s="6">
         <v>-324598.37884999998</v>
       </c>
       <c r="AG30" s="6">
         <v>-152129.00008999999</v>
       </c>
       <c r="AH30" s="6">
         <v>570237</v>
       </c>
       <c r="AI30" s="6">
         <v>416886</v>
       </c>
       <c r="AJ30" s="6">
         <v>-497964</v>
       </c>
       <c r="AK30" s="6">
         <v>-65771</v>
       </c>
       <c r="AL30" s="6">
@@ -18139,72 +18164,72 @@
       </c>
       <c r="AS30" s="6">
         <v>-484452</v>
       </c>
       <c r="AT30" s="6">
         <v>291098</v>
       </c>
       <c r="AU30" s="6">
         <v>-254646</v>
       </c>
       <c r="AV30" s="6">
         <v>-962042</v>
       </c>
       <c r="AW30" s="6">
         <v>-237476</v>
       </c>
       <c r="AX30" s="6">
         <v>463177</v>
       </c>
       <c r="AY30" s="6">
         <v>-66323</v>
       </c>
       <c r="AZ30" s="6">
         <v>-856275</v>
       </c>
-      <c r="BA30" s="31"/>
+      <c r="BA30" s="33"/>
       <c r="BB30" s="6">
         <v>43694.308299999997</v>
       </c>
       <c r="BC30" s="6">
         <v>-7557.3082999999997</v>
       </c>
       <c r="BD30" s="6">
         <v>372252</v>
       </c>
       <c r="BE30" s="6">
         <v>20108</v>
       </c>
       <c r="BF30" s="6">
         <v>1444413</v>
       </c>
       <c r="BG30" s="6">
         <v>-3050975</v>
       </c>
     </row>
     <row r="31" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B31" s="36" t="s">
+      <c r="B31" s="38" t="s">
         <v>144</v>
       </c>
       <c r="C31" s="6">
         <v>8854</v>
       </c>
       <c r="D31" s="6">
         <v>1934</v>
       </c>
       <c r="E31" s="6">
         <v>18538.816999999999</v>
       </c>
       <c r="F31" s="6">
         <v>-14191</v>
       </c>
       <c r="G31" s="6">
         <v>-12930</v>
       </c>
       <c r="H31" s="6">
         <v>-1195</v>
       </c>
       <c r="I31" s="6">
         <v>-8439</v>
       </c>
       <c r="J31" s="6">
         <v>125</v>
@@ -18241,51 +18266,51 @@
       </c>
       <c r="U31" s="6">
         <v>196793</v>
       </c>
       <c r="V31" s="6">
         <v>-190409</v>
       </c>
       <c r="W31" s="6">
         <v>-58411</v>
       </c>
       <c r="X31" s="6">
         <v>-147964</v>
       </c>
       <c r="Y31" s="6">
         <v>-170522</v>
       </c>
       <c r="Z31" s="6">
         <v>5720</v>
       </c>
       <c r="AA31" s="6">
         <v>41275</v>
       </c>
       <c r="AB31" s="6">
         <v>24086</v>
       </c>
-      <c r="AC31" s="31"/>
+      <c r="AC31" s="33"/>
       <c r="AD31" s="6">
         <v>-14191</v>
       </c>
       <c r="AE31" s="6">
         <v>1261</v>
       </c>
       <c r="AF31" s="6">
         <v>11735</v>
       </c>
       <c r="AG31" s="6">
         <v>-7244</v>
       </c>
       <c r="AH31" s="6">
         <v>125</v>
       </c>
       <c r="AI31" s="6">
         <v>4386</v>
       </c>
       <c r="AJ31" s="6">
         <v>50705</v>
       </c>
       <c r="AK31" s="6">
         <v>-49136</v>
       </c>
       <c r="AL31" s="6">
@@ -18311,72 +18336,72 @@
       </c>
       <c r="AS31" s="6">
         <v>-223916</v>
       </c>
       <c r="AT31" s="6">
         <v>-190409</v>
       </c>
       <c r="AU31" s="6">
         <v>131998</v>
       </c>
       <c r="AV31" s="6">
         <v>-89553</v>
       </c>
       <c r="AW31" s="6">
         <v>-22558</v>
       </c>
       <c r="AX31" s="6">
         <v>5720</v>
       </c>
       <c r="AY31" s="6">
         <v>35555</v>
       </c>
       <c r="AZ31" s="6">
         <v>-17189</v>
       </c>
-      <c r="BA31" s="31"/>
+      <c r="BA31" s="33"/>
       <c r="BB31" s="6">
         <v>16604.816999999999</v>
       </c>
       <c r="BC31" s="6">
         <v>-26977.816999999999</v>
       </c>
       <c r="BD31" s="6">
         <v>14519</v>
       </c>
       <c r="BE31" s="6">
         <v>7261</v>
       </c>
       <c r="BF31" s="6">
         <v>183452</v>
       </c>
       <c r="BG31" s="6">
         <v>-367315</v>
       </c>
     </row>
     <row r="32" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B32" s="36" t="s">
+      <c r="B32" s="38" t="s">
         <v>145</v>
       </c>
       <c r="C32" s="6">
         <v>1631</v>
       </c>
       <c r="D32" s="6">
         <v>3078</v>
       </c>
       <c r="E32" s="6">
         <v>18145.077000000001</v>
       </c>
       <c r="F32" s="6">
         <v>5510</v>
       </c>
       <c r="G32" s="6">
         <v>13199</v>
       </c>
       <c r="H32" s="6">
         <v>-1448</v>
       </c>
       <c r="I32" s="6">
         <v>4642</v>
       </c>
       <c r="J32" s="6">
         <v>-2695</v>
@@ -18413,51 +18438,51 @@
       </c>
       <c r="U32" s="6">
         <v>-5515</v>
       </c>
       <c r="V32" s="6">
         <v>6286</v>
       </c>
       <c r="W32" s="6">
         <v>13282</v>
       </c>
       <c r="X32" s="6">
         <v>20371</v>
       </c>
       <c r="Y32" s="6">
         <v>25670</v>
       </c>
       <c r="Z32" s="6">
         <v>-7526</v>
       </c>
       <c r="AA32" s="6">
         <v>6272</v>
       </c>
       <c r="AB32" s="6">
         <v>1864</v>
       </c>
-      <c r="AC32" s="31"/>
+      <c r="AC32" s="33"/>
       <c r="AD32" s="6">
         <v>5510</v>
       </c>
       <c r="AE32" s="6">
         <v>7689</v>
       </c>
       <c r="AF32" s="6">
         <v>-14647</v>
       </c>
       <c r="AG32" s="6">
         <v>6090</v>
       </c>
       <c r="AH32" s="6">
         <v>-2695</v>
       </c>
       <c r="AI32" s="6">
         <v>4287</v>
       </c>
       <c r="AJ32" s="6">
         <v>7095</v>
       </c>
       <c r="AK32" s="6">
         <v>10456</v>
       </c>
       <c r="AL32" s="6">
@@ -18483,72 +18508,72 @@
       </c>
       <c r="AS32" s="6">
         <v>11261</v>
       </c>
       <c r="AT32" s="6">
         <v>6286</v>
       </c>
       <c r="AU32" s="6">
         <v>6996</v>
       </c>
       <c r="AV32" s="6">
         <v>7089</v>
       </c>
       <c r="AW32" s="6">
         <v>5299</v>
       </c>
       <c r="AX32" s="6">
         <v>-7526</v>
       </c>
       <c r="AY32" s="6">
         <v>13798</v>
       </c>
       <c r="AZ32" s="6">
         <v>-4408</v>
       </c>
-      <c r="BA32" s="31"/>
+      <c r="BA32" s="33"/>
       <c r="BB32" s="6">
         <v>15067.076999999999</v>
       </c>
       <c r="BC32" s="6">
         <v>-13503.076999999999</v>
       </c>
       <c r="BD32" s="6">
         <v>14501</v>
       </c>
       <c r="BE32" s="6">
         <v>228</v>
       </c>
       <c r="BF32" s="6">
         <v>-24886</v>
       </c>
       <c r="BG32" s="6">
         <v>31185</v>
       </c>
     </row>
     <row r="33" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="36" t="s">
+      <c r="B33" s="38" t="s">
         <v>146</v>
       </c>
       <c r="C33" s="6">
         <v>4203</v>
       </c>
       <c r="D33" s="6">
         <v>17382.400000000001</v>
       </c>
       <c r="E33" s="6">
         <v>12377.22625</v>
       </c>
       <c r="F33" s="6">
         <v>7424</v>
       </c>
       <c r="G33" s="6">
         <v>15602</v>
       </c>
       <c r="H33" s="6">
         <v>-22193.65107</v>
       </c>
       <c r="I33" s="6">
         <v>4026</v>
       </c>
       <c r="J33" s="6">
         <v>-7751</v>
@@ -18585,51 +18610,51 @@
       </c>
       <c r="U33" s="6">
         <v>-6365</v>
       </c>
       <c r="V33" s="6">
         <v>7599</v>
       </c>
       <c r="W33" s="6">
         <v>9501</v>
       </c>
       <c r="X33" s="6">
         <v>-1294</v>
       </c>
       <c r="Y33" s="6">
         <v>-7442</v>
       </c>
       <c r="Z33" s="6">
         <v>-115795</v>
       </c>
       <c r="AA33" s="6">
         <v>-127859</v>
       </c>
       <c r="AB33" s="6">
         <v>-69762</v>
       </c>
-      <c r="AC33" s="31"/>
+      <c r="AC33" s="33"/>
       <c r="AD33" s="6">
         <v>7424</v>
       </c>
       <c r="AE33" s="6">
         <v>8178</v>
       </c>
       <c r="AF33" s="6">
         <v>-37795.65107</v>
       </c>
       <c r="AG33" s="6">
         <v>26219.65107</v>
       </c>
       <c r="AH33" s="6">
         <v>-7751</v>
       </c>
       <c r="AI33" s="6">
         <v>8054</v>
       </c>
       <c r="AJ33" s="6">
         <v>-31009</v>
       </c>
       <c r="AK33" s="6">
         <v>-67658</v>
       </c>
       <c r="AL33" s="6">
@@ -18655,72 +18680,72 @@
       </c>
       <c r="AS33" s="6">
         <v>-12392</v>
       </c>
       <c r="AT33" s="6">
         <v>7599</v>
       </c>
       <c r="AU33" s="6">
         <v>1902</v>
       </c>
       <c r="AV33" s="6">
         <v>-10795</v>
       </c>
       <c r="AW33" s="6">
         <v>-6148</v>
       </c>
       <c r="AX33" s="6">
         <v>-115795</v>
       </c>
       <c r="AY33" s="6">
         <v>-12064</v>
       </c>
       <c r="AZ33" s="6">
         <v>58097</v>
       </c>
-      <c r="BA33" s="31"/>
+      <c r="BA33" s="33"/>
       <c r="BB33" s="6">
         <v>-5005.1737499999999</v>
       </c>
       <c r="BC33" s="6">
         <v>-8351.2262499999997</v>
       </c>
       <c r="BD33" s="6">
         <v>-102390</v>
       </c>
       <c r="BE33" s="6">
         <v>-143157</v>
       </c>
       <c r="BF33" s="6">
         <v>235156</v>
       </c>
       <c r="BG33" s="6">
         <v>-1077</v>
       </c>
     </row>
     <row r="34" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B34" s="36" t="s">
+      <c r="B34" s="38" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="6">
         <v>1146</v>
       </c>
       <c r="D34" s="6">
         <v>-2547.6</v>
       </c>
       <c r="E34" s="6">
         <v>-16577.414209999999</v>
       </c>
       <c r="F34" s="6">
         <v>-4175</v>
       </c>
       <c r="G34" s="6">
         <v>-7088.4474899999996</v>
       </c>
       <c r="H34" s="6">
         <v>-1350</v>
       </c>
       <c r="I34" s="6">
         <v>-23101</v>
       </c>
       <c r="J34" s="6">
         <v>-11326</v>
@@ -18757,51 +18782,51 @@
       </c>
       <c r="U34" s="6">
         <v>0</v>
       </c>
       <c r="V34" s="6">
         <v>0</v>
       </c>
       <c r="W34" s="6">
         <v>0</v>
       </c>
       <c r="X34" s="6">
         <v>0</v>
       </c>
       <c r="Y34" s="6">
         <v>0</v>
       </c>
       <c r="Z34" s="6">
         <v>4905</v>
       </c>
       <c r="AA34" s="6">
         <v>4901</v>
       </c>
       <c r="AB34" s="6">
         <v>4905</v>
       </c>
-      <c r="AC34" s="31"/>
+      <c r="AC34" s="33"/>
       <c r="AD34" s="6">
         <v>-4175</v>
       </c>
       <c r="AE34" s="6">
         <v>-2913.44749</v>
       </c>
       <c r="AF34" s="6">
         <v>5738.4474899999996</v>
       </c>
       <c r="AG34" s="6">
         <v>-21751</v>
       </c>
       <c r="AH34" s="6">
         <v>-11326</v>
       </c>
       <c r="AI34" s="6">
         <v>-34319.6857746893</v>
       </c>
       <c r="AJ34" s="6">
         <v>11265.6857746893</v>
       </c>
       <c r="AK34" s="6">
         <v>13890.258680000001</v>
       </c>
       <c r="AL34" s="6">
@@ -18827,72 +18852,72 @@
       </c>
       <c r="AS34" s="6">
         <v>0</v>
       </c>
       <c r="AT34" s="6">
         <v>0</v>
       </c>
       <c r="AU34" s="6">
         <v>0</v>
       </c>
       <c r="AV34" s="6">
         <v>0</v>
       </c>
       <c r="AW34" s="6">
         <v>0</v>
       </c>
       <c r="AX34" s="6">
         <v>4905</v>
       </c>
       <c r="AY34" s="6">
         <v>-4</v>
       </c>
       <c r="AZ34" s="6">
         <v>4</v>
       </c>
-      <c r="BA34" s="31"/>
+      <c r="BA34" s="33"/>
       <c r="BB34" s="6">
         <v>-14029.81421</v>
       </c>
       <c r="BC34" s="6">
         <v>-6523.5857900000001</v>
       </c>
       <c r="BD34" s="6">
         <v>2611.2586799999999</v>
       </c>
       <c r="BE34" s="6">
         <v>5885.7413200000001</v>
       </c>
       <c r="BF34" s="6">
         <v>14604</v>
       </c>
       <c r="BG34" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B35" s="34" t="s">
+      <c r="B35" s="36" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="6">
         <v>-2593</v>
       </c>
       <c r="D35" s="6">
         <v>-27155</v>
       </c>
       <c r="E35" s="6">
         <v>-146780.21611285</v>
       </c>
       <c r="F35" s="6">
         <v>-77469</v>
       </c>
       <c r="G35" s="6">
         <v>-144287.84698</v>
       </c>
       <c r="H35" s="6">
         <v>-243088.01243</v>
       </c>
       <c r="I35" s="6">
         <v>-289537</v>
       </c>
       <c r="J35" s="6">
         <v>-340001.08909090899</v>
@@ -18929,51 +18954,51 @@
       </c>
       <c r="U35" s="6">
         <v>-1186174</v>
       </c>
       <c r="V35" s="6">
         <v>-253010</v>
       </c>
       <c r="W35" s="6">
         <v>-567692</v>
       </c>
       <c r="X35" s="6">
         <v>-755906</v>
       </c>
       <c r="Y35" s="6">
         <v>-1136131</v>
       </c>
       <c r="Z35" s="6">
         <v>-200182</v>
       </c>
       <c r="AA35" s="6">
         <v>-536391</v>
       </c>
       <c r="AB35" s="6">
         <v>-798311</v>
       </c>
-      <c r="AC35" s="31"/>
+      <c r="AC35" s="33"/>
       <c r="AD35" s="6">
         <v>-77469</v>
       </c>
       <c r="AE35" s="6">
         <v>-66818.846980000002</v>
       </c>
       <c r="AF35" s="6">
         <v>-98800.16545</v>
       </c>
       <c r="AG35" s="6">
         <v>-46448.987569999998</v>
       </c>
       <c r="AH35" s="6">
         <v>-340001.08909090899</v>
       </c>
       <c r="AI35" s="6">
         <v>-23842.989079999999</v>
       </c>
       <c r="AJ35" s="6">
         <v>-427189.84508666699</v>
       </c>
       <c r="AK35" s="6">
         <v>-54496.076742423997</v>
       </c>
       <c r="AL35" s="6">
@@ -18999,72 +19024,72 @@
       </c>
       <c r="AS35" s="6">
         <v>-312175</v>
       </c>
       <c r="AT35" s="6">
         <v>-253010</v>
       </c>
       <c r="AU35" s="6">
         <v>-314682</v>
       </c>
       <c r="AV35" s="6">
         <v>-188214</v>
       </c>
       <c r="AW35" s="6">
         <v>-380225</v>
       </c>
       <c r="AX35" s="6">
         <v>-200182</v>
       </c>
       <c r="AY35" s="6">
         <v>-336209</v>
       </c>
       <c r="AZ35" s="6">
         <v>-261920</v>
       </c>
-      <c r="BA35" s="31"/>
+      <c r="BA35" s="33"/>
       <c r="BB35" s="6">
         <v>-119625.21611285</v>
       </c>
       <c r="BC35" s="6">
         <v>-142756.78388715</v>
       </c>
       <c r="BD35" s="6">
         <v>-555993</v>
       </c>
       <c r="BE35" s="6">
         <v>215056</v>
       </c>
       <c r="BF35" s="6">
         <v>-555700</v>
       </c>
       <c r="BG35" s="6">
         <v>50043</v>
       </c>
     </row>
     <row r="36" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B36" s="34" t="s">
+      <c r="B36" s="36" t="s">
         <v>148</v>
       </c>
       <c r="C36" s="6">
         <v>0</v>
       </c>
       <c r="D36" s="6">
         <v>0</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="6">
         <v>0</v>
       </c>
       <c r="G36" s="6">
         <v>0</v>
       </c>
       <c r="H36" s="6">
         <v>0</v>
       </c>
       <c r="I36" s="6">
         <v>0</v>
       </c>
       <c r="J36" s="6">
         <v>0</v>
@@ -19101,51 +19126,51 @@
       </c>
       <c r="U36" s="6">
         <v>-350903</v>
       </c>
       <c r="V36" s="6">
         <v>-79351</v>
       </c>
       <c r="W36" s="6">
         <v>-114063</v>
       </c>
       <c r="X36" s="6">
         <v>-48529</v>
       </c>
       <c r="Y36" s="6">
         <v>-226654</v>
       </c>
       <c r="Z36" s="6">
         <v>-36956</v>
       </c>
       <c r="AA36" s="6">
         <v>-74903</v>
       </c>
       <c r="AB36" s="6">
         <v>-114580</v>
       </c>
-      <c r="AC36" s="31"/>
+      <c r="AC36" s="33"/>
       <c r="AD36" s="6">
         <v>0</v>
       </c>
       <c r="AE36" s="6">
         <v>0</v>
       </c>
       <c r="AF36" s="6">
         <v>0</v>
       </c>
       <c r="AG36" s="6">
         <v>0</v>
       </c>
       <c r="AH36" s="6">
         <v>0</v>
       </c>
       <c r="AI36" s="6">
         <v>0</v>
       </c>
       <c r="AJ36" s="6">
         <v>0</v>
       </c>
       <c r="AK36" s="6">
         <v>0</v>
       </c>
       <c r="AL36" s="6">
@@ -19171,72 +19196,72 @@
       </c>
       <c r="AS36" s="6">
         <v>-350903</v>
       </c>
       <c r="AT36" s="6">
         <v>-79351</v>
       </c>
       <c r="AU36" s="6">
         <v>-34712</v>
       </c>
       <c r="AV36" s="6">
         <v>65534</v>
       </c>
       <c r="AW36" s="6">
         <v>-178125</v>
       </c>
       <c r="AX36" s="6">
         <v>-36956</v>
       </c>
       <c r="AY36" s="6">
         <v>-37947</v>
       </c>
       <c r="AZ36" s="6">
         <v>-39677</v>
       </c>
-      <c r="BA36" s="31"/>
+      <c r="BA36" s="33"/>
       <c r="BB36" s="6">
         <v>0</v>
       </c>
       <c r="BC36" s="6">
         <v>0</v>
       </c>
       <c r="BD36" s="6">
         <v>0</v>
       </c>
       <c r="BE36" s="6">
         <v>-197317</v>
       </c>
       <c r="BF36" s="6">
         <v>-153586</v>
       </c>
       <c r="BG36" s="6">
         <v>124249</v>
       </c>
     </row>
     <row r="37" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B37" s="34" t="s">
+      <c r="B37" s="36" t="s">
         <v>149</v>
       </c>
       <c r="C37" s="6">
         <v>0</v>
       </c>
       <c r="D37" s="6">
         <v>0</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="6">
         <v>0</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="6">
         <v>0</v>
       </c>
       <c r="I37" s="6">
         <v>0</v>
       </c>
       <c r="J37" s="6">
         <v>0</v>
@@ -19273,51 +19298,51 @@
       </c>
       <c r="U37" s="6">
         <v>0</v>
       </c>
       <c r="V37" s="6">
         <v>0</v>
       </c>
       <c r="W37" s="6">
         <v>0</v>
       </c>
       <c r="X37" s="6">
         <v>0</v>
       </c>
       <c r="Y37" s="6">
         <v>0</v>
       </c>
       <c r="Z37" s="6">
         <v>0</v>
       </c>
       <c r="AA37" s="6">
         <v>0</v>
       </c>
       <c r="AB37" s="6">
         <v>56624</v>
       </c>
-      <c r="AC37" s="31"/>
+      <c r="AC37" s="33"/>
       <c r="AD37" s="6">
         <v>0</v>
       </c>
       <c r="AE37" s="6">
         <v>0</v>
       </c>
       <c r="AF37" s="6">
         <v>0</v>
       </c>
       <c r="AG37" s="6">
         <v>0</v>
       </c>
       <c r="AH37" s="6">
         <v>0</v>
       </c>
       <c r="AI37" s="6">
         <v>0</v>
       </c>
       <c r="AJ37" s="6">
         <v>0</v>
       </c>
       <c r="AK37" s="6">
         <v>0</v>
       </c>
       <c r="AL37" s="6">
@@ -19343,51 +19368,51 @@
       </c>
       <c r="AS37" s="6">
         <v>0</v>
       </c>
       <c r="AT37" s="6">
         <v>0</v>
       </c>
       <c r="AU37" s="6">
         <v>0</v>
       </c>
       <c r="AV37" s="6">
         <v>0</v>
       </c>
       <c r="AW37" s="6">
         <v>0</v>
       </c>
       <c r="AX37" s="6">
         <v>0</v>
       </c>
       <c r="AY37" s="6">
         <v>0</v>
       </c>
       <c r="AZ37" s="6">
         <v>0</v>
       </c>
-      <c r="BA37" s="31"/>
+      <c r="BA37" s="33"/>
       <c r="BB37" s="6">
         <v>0</v>
       </c>
       <c r="BC37" s="6">
         <v>0</v>
       </c>
       <c r="BD37" s="6">
         <v>0</v>
       </c>
       <c r="BE37" s="6">
         <v>0</v>
       </c>
       <c r="BF37" s="6">
         <v>0</v>
       </c>
       <c r="BG37" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
@@ -19445,51 +19470,51 @@
       </c>
       <c r="U38" s="6">
         <v>781099</v>
       </c>
       <c r="V38" s="6">
         <v>23619</v>
       </c>
       <c r="W38" s="6">
         <v>0</v>
       </c>
       <c r="X38" s="6">
         <v>134810</v>
       </c>
       <c r="Y38" s="6">
         <v>149493</v>
       </c>
       <c r="Z38" s="6">
         <v>0</v>
       </c>
       <c r="AA38" s="6">
         <v>0</v>
       </c>
       <c r="AB38" s="6">
         <v>0</v>
       </c>
-      <c r="AC38" s="31"/>
+      <c r="AC38" s="33"/>
       <c r="AD38" s="6">
         <v>0</v>
       </c>
       <c r="AE38" s="6">
         <v>0</v>
       </c>
       <c r="AF38" s="6">
         <v>0</v>
       </c>
       <c r="AG38" s="6">
         <v>0</v>
       </c>
       <c r="AH38" s="6">
         <v>160304.08909090899</v>
       </c>
       <c r="AI38" s="6">
         <v>0</v>
       </c>
       <c r="AJ38" s="6">
         <v>179672.51749999999</v>
       </c>
       <c r="AK38" s="6">
         <v>0.39340909098973498</v>
       </c>
       <c r="AL38" s="6">
@@ -19515,72 +19540,72 @@
       </c>
       <c r="AS38" s="6">
         <v>151836</v>
       </c>
       <c r="AT38" s="6">
         <v>23619</v>
       </c>
       <c r="AU38" s="6">
         <v>-23619</v>
       </c>
       <c r="AV38" s="6">
         <v>134810</v>
       </c>
       <c r="AW38" s="6">
         <v>14683</v>
       </c>
       <c r="AX38" s="6">
         <v>0</v>
       </c>
       <c r="AY38" s="6">
         <v>0</v>
       </c>
       <c r="AZ38" s="6">
         <v>0</v>
       </c>
-      <c r="BA38" s="31"/>
+      <c r="BA38" s="33"/>
       <c r="BB38" s="6">
         <v>0</v>
       </c>
       <c r="BC38" s="6">
         <v>0</v>
       </c>
       <c r="BD38" s="6">
         <v>339977</v>
       </c>
       <c r="BE38" s="6">
         <v>-193122</v>
       </c>
       <c r="BF38" s="6">
         <v>634244</v>
       </c>
       <c r="BG38" s="6">
         <v>-631606</v>
       </c>
     </row>
     <row r="39" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B39" s="34" t="s">
+      <c r="B39" s="36" t="s">
         <v>151</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>-16446</v>
       </c>
       <c r="E39" s="6">
         <v>-8445.8092500000002</v>
       </c>
       <c r="F39" s="6">
         <v>0</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6">
         <v>0</v>
       </c>
       <c r="I39" s="6">
         <v>0</v>
       </c>
       <c r="J39" s="6">
         <v>-25867</v>
@@ -19617,51 +19642,51 @@
       </c>
       <c r="U39" s="6">
         <v>0</v>
       </c>
       <c r="V39" s="6">
         <v>0</v>
       </c>
       <c r="W39" s="6">
         <v>0</v>
       </c>
       <c r="X39" s="6">
         <v>0</v>
       </c>
       <c r="Y39" s="6">
         <v>0</v>
       </c>
       <c r="Z39" s="6">
         <v>0</v>
       </c>
       <c r="AA39" s="6">
         <v>0</v>
       </c>
       <c r="AB39" s="6">
         <v>-93555</v>
       </c>
-      <c r="AC39" s="31"/>
+      <c r="AC39" s="33"/>
       <c r="AD39" s="6">
         <v>0</v>
       </c>
       <c r="AE39" s="6">
         <v>0</v>
       </c>
       <c r="AF39" s="6">
         <v>0</v>
       </c>
       <c r="AG39" s="6">
         <v>0</v>
       </c>
       <c r="AH39" s="6">
         <v>-25867</v>
       </c>
       <c r="AI39" s="6">
         <v>-23175</v>
       </c>
       <c r="AJ39" s="6">
         <v>-14853</v>
       </c>
       <c r="AK39" s="6">
         <v>-23965</v>
       </c>
       <c r="AL39" s="6">
@@ -19675,61 +19700,61 @@
       </c>
       <c r="AO39" s="6">
         <v>0</v>
       </c>
       <c r="AP39" s="6">
         <v>0</v>
       </c>
       <c r="AQ39" s="6">
         <v>0</v>
       </c>
       <c r="AR39" s="6">
         <v>0</v>
       </c>
       <c r="AS39" s="6">
         <v>0</v>
       </c>
       <c r="AT39" s="6">
         <v>0</v>
       </c>
       <c r="AU39" s="6">
         <v>0</v>
       </c>
       <c r="AV39" s="6">
         <v>0</v>
       </c>
-      <c r="AW39" s="32"/>
+      <c r="AW39" s="34"/>
       <c r="AX39" s="6">
         <v>0</v>
       </c>
       <c r="AY39" s="6">
         <v>0</v>
       </c>
       <c r="AZ39" s="6">
         <v>0</v>
       </c>
-      <c r="BA39" s="31"/>
+      <c r="BA39" s="33"/>
       <c r="BB39" s="6">
         <v>8000.1907499999998</v>
       </c>
       <c r="BC39" s="6">
         <v>8445.8092500000002</v>
       </c>
       <c r="BD39" s="6">
         <v>-87860</v>
       </c>
       <c r="BE39" s="6">
         <v>87860</v>
       </c>
       <c r="BF39" s="6">
         <v>0</v>
       </c>
       <c r="BG39" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
@@ -19787,51 +19812,51 @@
       </c>
       <c r="U40" s="6">
         <v>0</v>
       </c>
       <c r="V40" s="6">
         <v>0</v>
       </c>
       <c r="W40" s="6">
         <v>0</v>
       </c>
       <c r="X40" s="6">
         <v>48028</v>
       </c>
       <c r="Y40" s="6">
         <v>79542</v>
       </c>
       <c r="Z40" s="6">
         <v>98024</v>
       </c>
       <c r="AA40" s="6">
         <v>0</v>
       </c>
       <c r="AB40" s="6">
         <v>0</v>
       </c>
-      <c r="AC40" s="31"/>
+      <c r="AC40" s="33"/>
       <c r="AD40" s="6">
         <v>0</v>
       </c>
       <c r="AE40" s="6">
         <v>0</v>
       </c>
       <c r="AF40" s="6">
         <v>0</v>
       </c>
       <c r="AG40" s="6">
         <v>0</v>
       </c>
       <c r="AH40" s="6">
         <v>0</v>
       </c>
       <c r="AI40" s="6">
         <v>0</v>
       </c>
       <c r="AJ40" s="6">
         <v>0</v>
       </c>
       <c r="AK40" s="6">
         <v>0</v>
       </c>
       <c r="AL40" s="6">
@@ -19857,72 +19882,72 @@
       </c>
       <c r="AS40" s="6">
         <v>0</v>
       </c>
       <c r="AT40" s="6">
         <v>0</v>
       </c>
       <c r="AU40" s="6">
         <v>0</v>
       </c>
       <c r="AV40" s="6">
         <v>48028</v>
       </c>
       <c r="AW40" s="6">
         <v>31514</v>
       </c>
       <c r="AX40" s="6">
         <v>98024</v>
       </c>
       <c r="AY40" s="6">
         <v>-98024</v>
       </c>
       <c r="AZ40" s="6">
         <v>0</v>
       </c>
-      <c r="BA40" s="31"/>
+      <c r="BA40" s="33"/>
       <c r="BB40" s="6">
         <v>0</v>
       </c>
       <c r="BC40" s="6">
         <v>0</v>
       </c>
       <c r="BD40" s="6">
         <v>0</v>
       </c>
       <c r="BE40" s="6">
         <v>0</v>
       </c>
       <c r="BF40" s="6">
         <v>0</v>
       </c>
       <c r="BG40" s="6">
         <v>79542</v>
       </c>
     </row>
     <row r="41" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B41" s="34" t="s">
+      <c r="B41" s="36" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="6">
         <v>0</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="6">
         <v>0</v>
       </c>
       <c r="I41" s="6">
         <v>0</v>
       </c>
       <c r="J41" s="6">
         <v>0</v>
@@ -19959,51 +19984,51 @@
       </c>
       <c r="U41" s="6">
         <v>0</v>
       </c>
       <c r="V41" s="6">
         <v>0</v>
       </c>
       <c r="W41" s="6">
         <v>0</v>
       </c>
       <c r="X41" s="6">
         <v>0</v>
       </c>
       <c r="Y41" s="6">
         <v>0</v>
       </c>
       <c r="Z41" s="6">
         <v>-36453</v>
       </c>
       <c r="AA41" s="6">
         <v>-70851</v>
       </c>
       <c r="AB41" s="6">
         <v>0</v>
       </c>
-      <c r="AC41" s="31"/>
+      <c r="AC41" s="33"/>
       <c r="AD41" s="6">
         <v>0</v>
       </c>
       <c r="AE41" s="6">
         <v>0</v>
       </c>
       <c r="AF41" s="6">
         <v>0</v>
       </c>
       <c r="AG41" s="6">
         <v>0</v>
       </c>
       <c r="AH41" s="6">
         <v>0</v>
       </c>
       <c r="AI41" s="6">
         <v>0</v>
       </c>
       <c r="AJ41" s="6">
         <v>0</v>
       </c>
       <c r="AK41" s="6">
         <v>0</v>
       </c>
       <c r="AL41" s="6">
@@ -20017,82 +20042,82 @@
       </c>
       <c r="AO41" s="6">
         <v>0</v>
       </c>
       <c r="AP41" s="6">
         <v>0</v>
       </c>
       <c r="AQ41" s="6">
         <v>0</v>
       </c>
       <c r="AR41" s="6">
         <v>0</v>
       </c>
       <c r="AS41" s="6">
         <v>0</v>
       </c>
       <c r="AT41" s="6">
         <v>0</v>
       </c>
       <c r="AU41" s="6">
         <v>0</v>
       </c>
       <c r="AV41" s="6">
         <v>0</v>
       </c>
-      <c r="AW41" s="32"/>
+      <c r="AW41" s="34"/>
       <c r="AX41" s="6">
         <v>-36453</v>
       </c>
       <c r="AY41" s="6">
         <v>-34397</v>
       </c>
       <c r="AZ41" s="6">
         <v>0</v>
       </c>
-      <c r="BA41" s="31"/>
+      <c r="BA41" s="33"/>
       <c r="BB41" s="6">
         <v>0</v>
       </c>
       <c r="BC41" s="6">
         <v>0</v>
       </c>
       <c r="BD41" s="6">
         <v>0</v>
       </c>
       <c r="BE41" s="6">
         <v>0</v>
       </c>
       <c r="BF41" s="6">
         <v>0</v>
       </c>
       <c r="BG41" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="39" t="s">
         <v>154</v>
       </c>
       <c r="C42" s="10">
         <v>11156.623</v>
       </c>
       <c r="D42" s="10">
         <v>67305.8</v>
       </c>
       <c r="E42" s="10">
         <v>-41682.192494288902</v>
       </c>
       <c r="F42" s="10">
         <v>346859.91057923302</v>
       </c>
       <c r="G42" s="10">
         <v>398096.62941497401</v>
       </c>
       <c r="H42" s="10">
         <v>-471282.68483057199</v>
       </c>
       <c r="I42" s="10">
         <v>67250</v>
       </c>
       <c r="J42" s="10">
         <v>563369</v>
@@ -20129,51 +20154,51 @@
       </c>
       <c r="U42" s="10">
         <v>1702095</v>
       </c>
       <c r="V42" s="10">
         <v>-548901</v>
       </c>
       <c r="W42" s="10">
         <v>-879793</v>
       </c>
       <c r="X42" s="10">
         <v>-1094586.1762300001</v>
       </c>
       <c r="Y42" s="10">
         <v>-279908</v>
       </c>
       <c r="Z42" s="10">
         <v>314528</v>
       </c>
       <c r="AA42" s="10">
         <v>-1164131</v>
       </c>
       <c r="AB42" s="10">
         <v>-591012</v>
       </c>
-      <c r="AC42" s="31"/>
+      <c r="AC42" s="33"/>
       <c r="AD42" s="10">
         <v>346859.91057923302</v>
       </c>
       <c r="AE42" s="10">
         <v>51236.718835740903</v>
       </c>
       <c r="AF42" s="10">
         <v>-869379.314245546</v>
       </c>
       <c r="AG42" s="10">
         <v>538532.68483057199</v>
       </c>
       <c r="AH42" s="10">
         <v>563369</v>
       </c>
       <c r="AI42" s="10">
         <v>-599617.67790468899</v>
       </c>
       <c r="AJ42" s="10">
         <v>676809.36123802199</v>
       </c>
       <c r="AK42" s="10">
         <v>809058.57534666697</v>
       </c>
       <c r="AL42" s="10">
@@ -20199,215 +20224,215 @@
       </c>
       <c r="AS42" s="10">
         <v>-133711</v>
       </c>
       <c r="AT42" s="10">
         <v>-548901</v>
       </c>
       <c r="AU42" s="10">
         <v>-330892</v>
       </c>
       <c r="AV42" s="10">
         <v>-214793.17623000001</v>
       </c>
       <c r="AW42" s="10">
         <v>814677.82377000002</v>
       </c>
       <c r="AX42" s="10">
         <v>314528</v>
       </c>
       <c r="AY42" s="10">
         <v>-1478658</v>
       </c>
       <c r="AZ42" s="10">
         <v>539199</v>
       </c>
-      <c r="BA42" s="31"/>
+      <c r="BA42" s="33"/>
       <c r="BB42" s="10">
         <v>-116988.183244289</v>
       </c>
       <c r="BC42" s="10">
         <v>100486.383244289</v>
       </c>
       <c r="BD42" s="10">
         <v>1470229.25868</v>
       </c>
       <c r="BE42" s="10">
         <v>-1216702.0741699999</v>
       </c>
       <c r="BF42" s="10">
         <v>1381317.8154899999</v>
       </c>
       <c r="BG42" s="10">
         <v>-2061545</v>
       </c>
     </row>
     <row r="43" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="39" t="s">
         <v>155</v>
       </c>
-      <c r="C43" s="38"/>
-[...55 lines deleted...]
-      <c r="BG43" s="38"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="40"/>
+      <c r="H43" s="40"/>
+      <c r="I43" s="40"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="40"/>
+      <c r="M43" s="40"/>
+      <c r="N43" s="40"/>
+      <c r="O43" s="40"/>
+      <c r="P43" s="40"/>
+      <c r="Q43" s="40"/>
+      <c r="R43" s="40"/>
+      <c r="S43" s="40"/>
+      <c r="T43" s="33"/>
+      <c r="U43" s="33"/>
+      <c r="V43" s="33"/>
+      <c r="W43" s="33"/>
+      <c r="X43" s="33"/>
+      <c r="Y43" s="33"/>
+      <c r="Z43" s="33"/>
+      <c r="AA43" s="33"/>
+      <c r="AB43" s="33"/>
+      <c r="AC43" s="33"/>
+      <c r="AD43" s="40"/>
+      <c r="AE43" s="40"/>
+      <c r="AF43" s="40"/>
+      <c r="AG43" s="40"/>
+      <c r="AH43" s="40"/>
+      <c r="AI43" s="40"/>
+      <c r="AJ43" s="33"/>
+      <c r="AK43" s="33"/>
+      <c r="AL43" s="33"/>
+      <c r="AM43" s="40"/>
+      <c r="AN43" s="40"/>
+      <c r="AO43" s="40"/>
+      <c r="AP43" s="40"/>
+      <c r="AQ43" s="40"/>
+      <c r="AR43" s="40"/>
+      <c r="AS43" s="40"/>
+      <c r="AT43" s="40"/>
+      <c r="AU43" s="40"/>
+      <c r="AV43" s="40"/>
+      <c r="AW43" s="40"/>
+      <c r="AX43" s="40"/>
+      <c r="AY43" s="40"/>
+      <c r="AZ43" s="40"/>
+      <c r="BA43" s="33"/>
+      <c r="BB43" s="40"/>
+      <c r="BC43" s="40"/>
+      <c r="BD43" s="40"/>
+      <c r="BE43" s="40"/>
+      <c r="BF43" s="40"/>
+      <c r="BG43" s="40"/>
     </row>
     <row r="44" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B44" s="25" t="s">
+      <c r="B44" s="27" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="6">
         <v>-109254</v>
       </c>
       <c r="D44" s="6">
         <v>-383316</v>
       </c>
       <c r="E44" s="6">
         <v>-1136347.22409285</v>
       </c>
       <c r="F44" s="6">
         <v>-280286.13900999998</v>
       </c>
       <c r="G44" s="6">
         <v>-426714.90081497398</v>
       </c>
       <c r="H44" s="6">
         <v>-507690.18094791798</v>
       </c>
       <c r="I44" s="6">
         <v>-615111</v>
       </c>
       <c r="J44" s="6">
         <v>-143572</v>
       </c>
       <c r="K44" s="6">
         <v>-273294</v>
       </c>
       <c r="L44" s="6">
         <v>-396315</v>
       </c>
       <c r="M44" s="6">
         <v>-609335</v>
       </c>
       <c r="N44" s="6">
         <v>-282108</v>
       </c>
       <c r="O44" s="6">
         <v>-764164</v>
       </c>
-      <c r="P44" s="33">
+      <c r="P44" s="35">
         <v>-890809</v>
       </c>
       <c r="Q44" s="6">
         <v>-1243126</v>
       </c>
       <c r="R44" s="6">
         <v>-716737</v>
       </c>
       <c r="S44" s="6">
         <v>-533613</v>
       </c>
       <c r="T44" s="6">
         <v>-731477</v>
       </c>
       <c r="U44" s="6">
         <v>-880359</v>
       </c>
       <c r="V44" s="6">
         <v>-101207</v>
       </c>
       <c r="W44" s="6">
         <v>-321644</v>
       </c>
       <c r="X44" s="6">
         <v>-413115</v>
       </c>
       <c r="Y44" s="6">
         <v>-528232</v>
       </c>
       <c r="Z44" s="6">
         <v>-200299</v>
       </c>
       <c r="AA44" s="6">
         <v>-429683</v>
       </c>
       <c r="AB44" s="6">
         <v>-840670</v>
       </c>
-      <c r="AC44" s="31"/>
+      <c r="AC44" s="33"/>
       <c r="AD44" s="6">
         <v>-280286.13900999998</v>
       </c>
       <c r="AE44" s="6">
         <v>-146428.761804974</v>
       </c>
       <c r="AF44" s="6">
         <v>-80975.280132943997</v>
       </c>
       <c r="AG44" s="6">
         <v>-107420.81905208201</v>
       </c>
       <c r="AH44" s="6">
         <v>-143572</v>
       </c>
       <c r="AI44" s="6">
         <v>-129722</v>
       </c>
       <c r="AJ44" s="6">
         <v>-123021</v>
       </c>
       <c r="AK44" s="6">
         <v>-213020</v>
       </c>
       <c r="AL44" s="6">
@@ -20421,333 +20446,333 @@
       </c>
       <c r="AO44" s="6">
         <v>-352317</v>
       </c>
       <c r="AP44" s="6">
         <v>-716737</v>
       </c>
       <c r="AQ44" s="6">
         <v>183124</v>
       </c>
       <c r="AR44" s="6">
         <v>-197864</v>
       </c>
       <c r="AS44" s="6">
         <v>-148882</v>
       </c>
       <c r="AT44" s="6">
         <v>-101207</v>
       </c>
       <c r="AU44" s="6">
         <v>-220437</v>
       </c>
       <c r="AV44" s="6">
         <v>-91471</v>
       </c>
-      <c r="AW44" s="32"/>
+      <c r="AW44" s="34"/>
       <c r="AX44" s="6">
         <v>-200299</v>
       </c>
       <c r="AY44" s="6">
         <v>-229384</v>
       </c>
       <c r="AZ44" s="6">
         <v>-410987</v>
       </c>
-      <c r="BA44" s="31"/>
+      <c r="BA44" s="33"/>
       <c r="BB44" s="6">
         <v>-753031.22409285</v>
       </c>
       <c r="BC44" s="6">
         <v>521236.22409285</v>
       </c>
       <c r="BD44" s="6">
         <v>5776</v>
       </c>
       <c r="BE44" s="6">
         <v>-633791</v>
       </c>
       <c r="BF44" s="6">
         <v>362767</v>
       </c>
       <c r="BG44" s="6">
         <v>352127</v>
       </c>
     </row>
     <row r="45" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B45" s="25" t="s">
+      <c r="B45" s="27" t="s">
         <v>157</v>
       </c>
-      <c r="C45" s="33">
+      <c r="C45" s="35">
         <v>0</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="6">
         <v>0</v>
       </c>
       <c r="G45" s="6">
         <v>0</v>
       </c>
       <c r="H45" s="6">
         <v>0</v>
       </c>
       <c r="I45" s="6">
         <v>0</v>
       </c>
       <c r="J45" s="6">
         <v>0</v>
       </c>
       <c r="K45" s="6">
         <v>0</v>
       </c>
       <c r="L45" s="6">
         <v>0</v>
       </c>
       <c r="M45" s="6">
         <v>0</v>
       </c>
       <c r="N45" s="6">
         <v>0</v>
       </c>
       <c r="O45" s="6">
         <v>295185</v>
       </c>
-      <c r="P45" s="33">
+      <c r="P45" s="35">
         <v>305177</v>
       </c>
       <c r="Q45" s="6">
         <v>574575.22147999995</v>
       </c>
       <c r="R45" s="6">
         <v>54397</v>
       </c>
       <c r="S45" s="6">
         <v>142030</v>
       </c>
       <c r="T45" s="6">
         <v>142030</v>
       </c>
       <c r="U45" s="6">
         <v>142030</v>
       </c>
       <c r="V45" s="6">
         <v>0</v>
       </c>
       <c r="W45" s="6">
         <v>0</v>
       </c>
       <c r="X45" s="6">
         <v>0</v>
       </c>
       <c r="Y45" s="6">
         <v>0</v>
       </c>
       <c r="Z45" s="6">
         <v>0</v>
       </c>
       <c r="AA45" s="6">
         <v>0</v>
       </c>
       <c r="AB45" s="6">
         <v>0</v>
       </c>
-      <c r="AC45" s="31"/>
+      <c r="AC45" s="33"/>
       <c r="AD45" s="6">
         <v>0</v>
       </c>
       <c r="AE45" s="6">
         <v>0</v>
       </c>
       <c r="AF45" s="6">
         <v>0</v>
       </c>
       <c r="AG45" s="6">
         <v>0</v>
       </c>
       <c r="AH45" s="6">
         <v>0</v>
       </c>
       <c r="AI45" s="6">
         <v>0</v>
       </c>
       <c r="AJ45" s="6">
         <v>0</v>
       </c>
       <c r="AK45" s="6">
         <v>0</v>
       </c>
       <c r="AL45" s="6">
         <v>0</v>
       </c>
       <c r="AM45" s="6">
         <v>295185</v>
       </c>
       <c r="AN45" s="6">
         <v>9992</v>
       </c>
       <c r="AO45" s="6">
         <v>269398.22148000001</v>
       </c>
       <c r="AP45" s="6">
         <v>54397</v>
       </c>
       <c r="AQ45" s="6">
         <v>87633</v>
       </c>
-      <c r="AR45" s="32"/>
+      <c r="AR45" s="34"/>
       <c r="AS45" s="6">
         <v>0</v>
       </c>
       <c r="AT45" s="6">
         <v>0</v>
       </c>
       <c r="AU45" s="6">
         <v>0</v>
       </c>
       <c r="AV45" s="6">
         <v>0</v>
       </c>
       <c r="AW45" s="6">
         <v>-115117</v>
       </c>
       <c r="AX45" s="6">
         <v>0</v>
       </c>
       <c r="AY45" s="6">
         <v>0</v>
       </c>
       <c r="AZ45" s="6">
         <v>0</v>
       </c>
-      <c r="BA45" s="31"/>
+      <c r="BA45" s="33"/>
       <c r="BB45" s="6">
         <v>0</v>
       </c>
       <c r="BC45" s="6">
         <v>0</v>
       </c>
       <c r="BD45" s="6">
         <v>0</v>
       </c>
       <c r="BE45" s="6">
         <v>574575.22147999995</v>
       </c>
       <c r="BF45" s="6">
         <v>-432545.22148000001</v>
       </c>
       <c r="BG45" s="6">
         <v>-142030</v>
       </c>
     </row>
     <row r="46" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B46" s="25" t="s">
+      <c r="B46" s="27" t="s">
         <v>158</v>
       </c>
       <c r="C46" s="6">
         <v>-15465</v>
       </c>
       <c r="D46" s="6">
         <v>-42862</v>
       </c>
       <c r="E46" s="6">
         <v>-65408.434077149999</v>
       </c>
       <c r="F46" s="6">
         <v>-17131</v>
       </c>
       <c r="G46" s="6">
         <v>-36971</v>
       </c>
       <c r="H46" s="6">
         <v>-55060</v>
       </c>
       <c r="I46" s="6">
         <v>-72259</v>
       </c>
       <c r="J46" s="6">
         <v>-751</v>
       </c>
       <c r="K46" s="6">
         <v>-874</v>
       </c>
       <c r="L46" s="6">
         <v>-918</v>
       </c>
       <c r="M46" s="6">
         <v>-1499</v>
       </c>
       <c r="N46" s="6">
         <v>-58</v>
       </c>
       <c r="O46" s="6">
         <v>29030</v>
       </c>
-      <c r="P46" s="33">
+      <c r="P46" s="35">
         <v>95926</v>
       </c>
       <c r="Q46" s="6">
         <v>21621</v>
       </c>
       <c r="R46" s="6">
         <v>-15995</v>
       </c>
       <c r="S46" s="6">
         <v>-15995</v>
       </c>
       <c r="T46" s="6">
         <v>-15995</v>
       </c>
       <c r="U46" s="6">
         <v>-15995</v>
       </c>
       <c r="V46" s="6">
         <v>0</v>
       </c>
       <c r="W46" s="6">
         <v>0</v>
       </c>
       <c r="X46" s="6">
         <v>0</v>
       </c>
       <c r="Y46" s="6">
         <v>0</v>
       </c>
       <c r="Z46" s="6">
         <v>0</v>
       </c>
       <c r="AA46" s="6">
         <v>0</v>
       </c>
       <c r="AB46" s="6">
         <v>0</v>
       </c>
-      <c r="AC46" s="31"/>
+      <c r="AC46" s="33"/>
       <c r="AD46" s="6">
         <v>-17131</v>
       </c>
       <c r="AE46" s="6">
         <v>-19840</v>
       </c>
       <c r="AF46" s="6">
         <v>-18089</v>
       </c>
       <c r="AG46" s="6">
         <v>-17199</v>
       </c>
       <c r="AH46" s="6">
         <v>-751</v>
       </c>
       <c r="AI46" s="6">
         <v>-123</v>
       </c>
       <c r="AJ46" s="6">
         <v>-44</v>
       </c>
       <c r="AK46" s="6">
         <v>-581</v>
       </c>
       <c r="AL46" s="6">
@@ -20773,321 +20798,321 @@
       </c>
       <c r="AS46" s="6">
         <v>0</v>
       </c>
       <c r="AT46" s="6">
         <v>0</v>
       </c>
       <c r="AU46" s="6">
         <v>0</v>
       </c>
       <c r="AV46" s="6">
         <v>0</v>
       </c>
       <c r="AW46" s="6">
         <v>0</v>
       </c>
       <c r="AX46" s="6">
         <v>0</v>
       </c>
       <c r="AY46" s="6">
         <v>0</v>
       </c>
       <c r="AZ46" s="6">
         <v>0</v>
       </c>
-      <c r="BA46" s="31"/>
+      <c r="BA46" s="33"/>
       <c r="BB46" s="6">
         <v>-22546.434077149999</v>
       </c>
       <c r="BC46" s="6">
         <v>-6850.5659228499999</v>
       </c>
       <c r="BD46" s="6">
         <v>70760</v>
       </c>
       <c r="BE46" s="6">
         <v>23120</v>
       </c>
       <c r="BF46" s="6">
         <v>-37616</v>
       </c>
       <c r="BG46" s="6">
         <v>15995</v>
       </c>
     </row>
     <row r="47" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B47" s="25" t="s">
+      <c r="B47" s="27" t="s">
         <v>159</v>
       </c>
-      <c r="C47" s="33">
+      <c r="C47" s="35">
         <v>0</v>
       </c>
       <c r="D47" s="6">
         <v>-3536</v>
       </c>
       <c r="E47" s="6">
         <v>-7261.8072499999998</v>
       </c>
       <c r="F47" s="6">
         <v>-1114</v>
       </c>
       <c r="G47" s="6">
         <v>-1020.54425</v>
       </c>
       <c r="H47" s="6">
         <v>-6190.7838199999997</v>
       </c>
       <c r="I47" s="6">
         <v>-4550</v>
       </c>
       <c r="J47" s="6">
         <v>-1143</v>
       </c>
       <c r="K47" s="6">
         <v>-3806</v>
       </c>
       <c r="L47" s="6">
         <v>-5164</v>
       </c>
       <c r="M47" s="6">
         <v>-7433</v>
       </c>
       <c r="N47" s="6">
         <v>0</v>
       </c>
       <c r="O47" s="6">
         <v>0</v>
       </c>
-      <c r="P47" s="33">
+      <c r="P47" s="35">
         <v>0</v>
       </c>
       <c r="Q47" s="6">
         <v>-14811</v>
       </c>
       <c r="R47" s="6">
         <v>0</v>
       </c>
       <c r="S47" s="6">
         <v>0</v>
       </c>
       <c r="T47" s="6">
         <v>0</v>
       </c>
-      <c r="U47" s="32"/>
+      <c r="U47" s="34"/>
       <c r="V47" s="6">
         <v>0</v>
       </c>
       <c r="W47" s="6">
         <v>0</v>
       </c>
       <c r="X47" s="6">
         <v>0</v>
       </c>
       <c r="Y47" s="6">
         <v>0</v>
       </c>
       <c r="Z47" s="6">
         <v>0</v>
       </c>
       <c r="AA47" s="6">
         <v>0</v>
       </c>
       <c r="AB47" s="6">
         <v>0</v>
       </c>
-      <c r="AC47" s="31"/>
+      <c r="AC47" s="33"/>
       <c r="AD47" s="6">
         <v>-1114</v>
       </c>
       <c r="AE47" s="6">
         <v>93.455749999999995</v>
       </c>
       <c r="AF47" s="6">
         <v>-5170.2395699999997</v>
       </c>
       <c r="AG47" s="6">
         <v>1640.7838200000001</v>
       </c>
       <c r="AH47" s="6">
         <v>-1143</v>
       </c>
       <c r="AI47" s="6">
         <v>-2663</v>
       </c>
       <c r="AJ47" s="6">
         <v>-1358</v>
       </c>
       <c r="AK47" s="6">
         <v>-2269</v>
       </c>
       <c r="AL47" s="6">
         <v>0</v>
       </c>
       <c r="AM47" s="6">
         <v>0</v>
       </c>
       <c r="AN47" s="6">
         <v>0</v>
       </c>
       <c r="AO47" s="6">
         <v>-14811</v>
       </c>
       <c r="AP47" s="6">
         <v>0</v>
       </c>
       <c r="AQ47" s="6">
         <v>0</v>
       </c>
       <c r="AR47" s="6">
         <v>0</v>
       </c>
-      <c r="AS47" s="32"/>
+      <c r="AS47" s="34"/>
       <c r="AT47" s="6">
         <v>0</v>
       </c>
       <c r="AU47" s="6">
         <v>0</v>
       </c>
       <c r="AV47" s="6">
         <v>0</v>
       </c>
       <c r="AW47" s="6">
         <v>0</v>
       </c>
       <c r="AX47" s="6">
         <v>0</v>
       </c>
       <c r="AY47" s="6">
         <v>0</v>
       </c>
       <c r="AZ47" s="6">
         <v>0</v>
       </c>
-      <c r="BA47" s="31"/>
+      <c r="BA47" s="33"/>
       <c r="BB47" s="6">
         <v>-3725.8072499999998</v>
       </c>
       <c r="BC47" s="6">
         <v>2711.8072499999998</v>
       </c>
       <c r="BD47" s="6">
         <v>-2883</v>
       </c>
       <c r="BE47" s="6">
         <v>-7378</v>
       </c>
       <c r="BF47" s="6">
         <v>14811</v>
       </c>
       <c r="BG47" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B48" s="25" t="s">
+      <c r="B48" s="27" t="s">
         <v>160</v>
       </c>
       <c r="C48" s="6">
         <v>0</v>
       </c>
       <c r="D48" s="6">
         <v>0</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="6">
         <v>0</v>
       </c>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="6">
         <v>0</v>
       </c>
       <c r="I48" s="6">
         <v>0</v>
       </c>
       <c r="J48" s="6">
         <v>0</v>
       </c>
       <c r="K48" s="6">
         <v>0</v>
       </c>
       <c r="L48" s="6">
         <v>0</v>
       </c>
       <c r="M48" s="6">
         <v>0</v>
       </c>
       <c r="N48" s="6">
         <v>0</v>
       </c>
       <c r="O48" s="6">
         <v>0</v>
       </c>
-      <c r="P48" s="33">
+      <c r="P48" s="35">
         <v>0</v>
       </c>
       <c r="Q48" s="6">
         <v>0</v>
       </c>
       <c r="R48" s="6">
         <v>0</v>
       </c>
       <c r="S48" s="6">
         <v>0</v>
       </c>
       <c r="T48" s="6">
         <v>0</v>
       </c>
       <c r="U48" s="6">
         <v>0</v>
       </c>
       <c r="V48" s="6">
         <v>0</v>
       </c>
       <c r="W48" s="6">
         <v>0</v>
       </c>
       <c r="X48" s="6">
         <v>0</v>
       </c>
       <c r="Y48" s="6">
         <v>99554</v>
       </c>
       <c r="Z48" s="6">
         <v>0</v>
       </c>
       <c r="AA48" s="6">
         <v>0</v>
       </c>
       <c r="AB48" s="6">
         <v>0</v>
       </c>
-      <c r="AC48" s="31"/>
+      <c r="AC48" s="33"/>
       <c r="AD48" s="6">
         <v>0</v>
       </c>
       <c r="AE48" s="6">
         <v>0</v>
       </c>
       <c r="AF48" s="6">
         <v>0</v>
       </c>
       <c r="AG48" s="6">
         <v>0</v>
       </c>
       <c r="AH48" s="6">
         <v>0</v>
       </c>
       <c r="AI48" s="6">
         <v>0</v>
       </c>
       <c r="AJ48" s="6">
         <v>0</v>
       </c>
       <c r="AK48" s="6">
         <v>0</v>
       </c>
       <c r="AL48" s="6">
@@ -21113,153 +21138,153 @@
       </c>
       <c r="AS48" s="6">
         <v>0</v>
       </c>
       <c r="AT48" s="6">
         <v>0</v>
       </c>
       <c r="AU48" s="6">
         <v>0</v>
       </c>
       <c r="AV48" s="6">
         <v>0</v>
       </c>
       <c r="AW48" s="6">
         <v>99554</v>
       </c>
       <c r="AX48" s="6">
         <v>0</v>
       </c>
       <c r="AY48" s="6">
         <v>0</v>
       </c>
       <c r="AZ48" s="6">
         <v>0</v>
       </c>
-      <c r="BA48" s="32"/>
+      <c r="BA48" s="34"/>
       <c r="BB48" s="6">
         <v>0</v>
       </c>
       <c r="BC48" s="6">
         <v>0</v>
       </c>
       <c r="BD48" s="6">
         <v>0</v>
       </c>
       <c r="BE48" s="6">
         <v>0</v>
       </c>
       <c r="BF48" s="6">
         <v>0</v>
       </c>
       <c r="BG48" s="6">
         <v>99554</v>
       </c>
     </row>
     <row r="49" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B49" s="25" t="s">
+      <c r="B49" s="27" t="s">
         <v>161</v>
       </c>
       <c r="C49" s="6">
         <v>-207121</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="6">
         <v>0</v>
       </c>
       <c r="G49" s="6">
         <v>0</v>
       </c>
       <c r="H49" s="6">
         <v>0</v>
       </c>
       <c r="I49" s="6">
         <v>0</v>
       </c>
       <c r="J49" s="6">
         <v>0</v>
       </c>
       <c r="K49" s="6">
         <v>0</v>
       </c>
       <c r="L49" s="6">
         <v>-276759.52380952402</v>
       </c>
       <c r="M49" s="6">
         <v>-276760</v>
       </c>
       <c r="N49" s="6">
         <v>0</v>
       </c>
       <c r="O49" s="6">
         <v>0</v>
       </c>
-      <c r="P49" s="33">
+      <c r="P49" s="35">
         <v>0</v>
       </c>
       <c r="Q49" s="6">
         <v>0</v>
       </c>
       <c r="R49" s="6">
         <v>11096</v>
       </c>
       <c r="S49" s="6">
         <v>0</v>
       </c>
       <c r="T49" s="6">
         <v>-5953</v>
       </c>
       <c r="U49" s="6">
         <v>0</v>
       </c>
       <c r="V49" s="6">
         <v>0</v>
       </c>
       <c r="W49" s="6">
         <v>0</v>
       </c>
       <c r="X49" s="6">
         <v>0</v>
       </c>
       <c r="Y49" s="6">
         <v>0</v>
       </c>
       <c r="Z49" s="6">
         <v>0</v>
       </c>
       <c r="AA49" s="6">
         <v>268370</v>
       </c>
       <c r="AB49" s="6">
         <v>274189</v>
       </c>
-      <c r="AC49" s="31"/>
+      <c r="AC49" s="33"/>
       <c r="AD49" s="6">
         <v>0</v>
       </c>
       <c r="AE49" s="6">
         <v>0</v>
       </c>
       <c r="AF49" s="6">
         <v>0</v>
       </c>
       <c r="AG49" s="6">
         <v>0</v>
       </c>
       <c r="AH49" s="6">
         <v>0</v>
       </c>
       <c r="AI49" s="6">
         <v>0</v>
       </c>
       <c r="AJ49" s="6">
         <v>-276759.52380952402</v>
       </c>
       <c r="AK49" s="6">
         <v>-0.47619047597982</v>
       </c>
       <c r="AL49" s="6">
@@ -21285,153 +21310,153 @@
       </c>
       <c r="AS49" s="6">
         <v>5953</v>
       </c>
       <c r="AT49" s="6">
         <v>0</v>
       </c>
       <c r="AU49" s="6">
         <v>0</v>
       </c>
       <c r="AV49" s="6">
         <v>0</v>
       </c>
       <c r="AW49" s="6">
         <v>99554</v>
       </c>
       <c r="AX49" s="6">
         <v>0</v>
       </c>
       <c r="AY49" s="6">
         <v>268370</v>
       </c>
       <c r="AZ49" s="6">
         <v>5819</v>
       </c>
-      <c r="BA49" s="31"/>
+      <c r="BA49" s="33"/>
       <c r="BB49" s="6">
         <v>0</v>
       </c>
       <c r="BC49" s="6">
         <v>0</v>
       </c>
       <c r="BD49" s="6">
         <v>-276760</v>
       </c>
       <c r="BE49" s="6">
         <v>276760</v>
       </c>
       <c r="BF49" s="6">
         <v>0</v>
       </c>
       <c r="BG49" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B50" s="25" t="s">
+      <c r="B50" s="27" t="s">
         <v>162</v>
       </c>
       <c r="C50" s="6">
         <v>-12252</v>
       </c>
       <c r="D50" s="6">
         <v>192617</v>
       </c>
       <c r="E50" s="6">
         <v>-62772.035000000003</v>
       </c>
       <c r="F50" s="6">
         <v>79545</v>
       </c>
       <c r="G50" s="6">
         <v>79505</v>
       </c>
       <c r="H50" s="6">
         <v>-2697772</v>
       </c>
       <c r="I50" s="6">
         <v>-3011242</v>
       </c>
       <c r="J50" s="6">
         <v>8630</v>
       </c>
       <c r="K50" s="6">
         <v>18768</v>
       </c>
       <c r="L50" s="6">
         <v>30319</v>
       </c>
       <c r="M50" s="6">
         <v>-96476</v>
       </c>
       <c r="N50" s="6">
         <v>138371</v>
       </c>
       <c r="O50" s="6">
         <v>138371</v>
       </c>
-      <c r="P50" s="33">
+      <c r="P50" s="35">
         <v>-1459782</v>
       </c>
       <c r="Q50" s="6">
         <v>-1895651</v>
       </c>
       <c r="R50" s="6">
         <v>-19662</v>
       </c>
       <c r="S50" s="6">
         <v>26458</v>
       </c>
       <c r="T50" s="6">
         <v>2363049</v>
       </c>
       <c r="U50" s="6">
         <v>-1258023</v>
       </c>
       <c r="V50" s="6">
         <v>-296952</v>
       </c>
       <c r="W50" s="6">
         <v>-254195</v>
       </c>
       <c r="X50" s="6">
         <v>-843425</v>
       </c>
       <c r="Y50" s="6">
         <v>-1361784</v>
       </c>
       <c r="Z50" s="6">
         <v>-568843</v>
       </c>
       <c r="AA50" s="6">
         <v>-249681</v>
       </c>
       <c r="AB50" s="6">
         <v>-125377</v>
       </c>
-      <c r="AC50" s="31"/>
+      <c r="AC50" s="33"/>
       <c r="AD50" s="6">
         <v>79545</v>
       </c>
       <c r="AE50" s="6">
         <v>-40</v>
       </c>
       <c r="AF50" s="6">
         <v>-2777277</v>
       </c>
       <c r="AG50" s="6">
         <v>-313470</v>
       </c>
       <c r="AH50" s="6">
         <v>8630</v>
       </c>
       <c r="AI50" s="6">
         <v>10138</v>
       </c>
       <c r="AJ50" s="6">
         <v>11551</v>
       </c>
       <c r="AK50" s="6">
         <v>-126795</v>
       </c>
       <c r="AL50" s="6">
@@ -21457,323 +21482,323 @@
       </c>
       <c r="AS50" s="6">
         <v>-3621072</v>
       </c>
       <c r="AT50" s="6">
         <v>-296952</v>
       </c>
       <c r="AU50" s="6">
         <v>42757</v>
       </c>
       <c r="AV50" s="6">
         <v>-589230</v>
       </c>
       <c r="AW50" s="6">
         <v>0</v>
       </c>
       <c r="AX50" s="6">
         <v>-568843</v>
       </c>
       <c r="AY50" s="6">
         <v>319162</v>
       </c>
       <c r="AZ50" s="6">
         <v>124304</v>
       </c>
-      <c r="BA50" s="31"/>
+      <c r="BA50" s="33"/>
       <c r="BB50" s="6">
         <v>-255389.035</v>
       </c>
       <c r="BC50" s="6">
         <v>-2948469.9649999999</v>
       </c>
       <c r="BD50" s="6">
         <v>2914766</v>
       </c>
       <c r="BE50" s="6">
         <v>-1799175</v>
       </c>
       <c r="BF50" s="6">
         <v>637628</v>
       </c>
       <c r="BG50" s="6">
         <v>-103761</v>
       </c>
     </row>
     <row r="51" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B51" s="25" t="s">
+      <c r="B51" s="27" t="s">
         <v>163</v>
       </c>
       <c r="C51" s="6">
         <v>0</v>
       </c>
       <c r="D51" s="6">
         <v>0</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="6">
         <v>0</v>
       </c>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="6">
         <v>0</v>
       </c>
       <c r="I51" s="6">
         <v>0</v>
       </c>
       <c r="J51" s="6">
         <v>0</v>
       </c>
       <c r="K51" s="6">
         <v>0</v>
       </c>
       <c r="L51" s="6">
         <v>0</v>
       </c>
       <c r="M51" s="6">
         <v>0</v>
       </c>
       <c r="N51" s="6">
         <v>0</v>
       </c>
       <c r="O51" s="6">
         <v>0</v>
       </c>
-      <c r="P51" s="33">
+      <c r="P51" s="35">
         <v>0</v>
       </c>
       <c r="Q51" s="6">
         <v>522081</v>
       </c>
       <c r="R51" s="6">
         <v>1236775</v>
       </c>
       <c r="S51" s="6">
         <v>0</v>
       </c>
       <c r="T51" s="6">
         <v>0</v>
       </c>
       <c r="U51" s="6">
         <v>5182113</v>
       </c>
       <c r="V51" s="6">
         <v>720394</v>
       </c>
       <c r="W51" s="6">
         <v>1007556</v>
       </c>
       <c r="X51" s="6">
         <v>1329825</v>
       </c>
       <c r="Y51" s="6">
         <v>2067933</v>
       </c>
       <c r="Z51" s="6">
         <v>458468</v>
       </c>
       <c r="AA51" s="6">
         <v>179354</v>
       </c>
       <c r="AB51" s="6">
         <v>186260</v>
       </c>
-      <c r="AC51" s="31"/>
+      <c r="AC51" s="33"/>
       <c r="AD51" s="6">
         <v>0</v>
       </c>
       <c r="AE51" s="6">
         <v>0</v>
       </c>
       <c r="AF51" s="6">
         <v>0</v>
       </c>
       <c r="AG51" s="6">
         <v>0</v>
       </c>
       <c r="AH51" s="6">
         <v>0</v>
       </c>
       <c r="AI51" s="6">
         <v>0</v>
       </c>
       <c r="AJ51" s="6">
         <v>0</v>
       </c>
       <c r="AK51" s="6">
         <v>0</v>
       </c>
       <c r="AL51" s="6">
         <v>0</v>
       </c>
       <c r="AM51" s="6">
         <v>0</v>
       </c>
       <c r="AN51" s="6">
         <v>0</v>
       </c>
       <c r="AO51" s="6">
         <v>522081</v>
       </c>
       <c r="AP51" s="6">
         <v>1236775</v>
       </c>
       <c r="AQ51" s="6">
         <v>-1236775</v>
       </c>
-      <c r="AR51" s="32"/>
+      <c r="AR51" s="34"/>
       <c r="AS51" s="6">
         <v>5182113</v>
       </c>
       <c r="AT51" s="6">
         <v>720394</v>
       </c>
       <c r="AU51" s="6">
         <v>287162</v>
       </c>
       <c r="AV51" s="6">
         <v>322269</v>
       </c>
       <c r="AW51" s="6">
         <v>-518359</v>
       </c>
       <c r="AX51" s="6">
         <v>458468</v>
       </c>
       <c r="AY51" s="6">
         <v>-279114</v>
       </c>
       <c r="AZ51" s="6">
         <v>6906</v>
       </c>
-      <c r="BA51" s="31"/>
+      <c r="BA51" s="33"/>
       <c r="BB51" s="6">
         <v>0</v>
       </c>
       <c r="BC51" s="6">
         <v>0</v>
       </c>
       <c r="BD51" s="6">
         <v>0</v>
       </c>
       <c r="BE51" s="6">
         <v>522081</v>
       </c>
       <c r="BF51" s="6">
         <v>4660032</v>
       </c>
       <c r="BG51" s="6">
         <v>-3114180</v>
       </c>
     </row>
     <row r="52" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B52" s="25" t="s">
+      <c r="B52" s="27" t="s">
         <v>164</v>
       </c>
       <c r="C52" s="6">
         <v>-537</v>
       </c>
       <c r="D52" s="6">
         <v>-6948</v>
       </c>
       <c r="E52" s="6">
         <v>-53355.574999999997</v>
       </c>
       <c r="F52" s="6">
         <v>-589716</v>
       </c>
       <c r="G52" s="6">
         <v>-175226</v>
       </c>
       <c r="H52" s="6">
         <v>-28066.034520000001</v>
       </c>
       <c r="I52" s="6">
         <v>46942</v>
       </c>
       <c r="J52" s="6">
         <v>-142229</v>
       </c>
       <c r="K52" s="6">
         <v>-86741</v>
       </c>
       <c r="L52" s="6">
         <v>-63776</v>
       </c>
       <c r="M52" s="6">
         <v>-371647</v>
       </c>
       <c r="N52" s="6">
         <v>41086</v>
       </c>
       <c r="O52" s="6">
         <v>-1668125</v>
       </c>
-      <c r="P52" s="33">
+      <c r="P52" s="35">
         <v>0</v>
       </c>
       <c r="Q52" s="6">
         <v>0</v>
       </c>
       <c r="R52" s="6">
         <v>0</v>
       </c>
       <c r="S52" s="6">
         <v>1473133</v>
       </c>
       <c r="T52" s="6">
         <v>0</v>
       </c>
       <c r="U52" s="6">
         <v>0</v>
       </c>
       <c r="V52" s="6">
         <v>0</v>
       </c>
       <c r="W52" s="6">
         <v>0</v>
       </c>
       <c r="X52" s="6">
         <v>0</v>
       </c>
       <c r="Y52" s="6">
         <v>0</v>
       </c>
       <c r="Z52" s="6">
         <v>0</v>
       </c>
       <c r="AA52" s="6">
         <v>0</v>
       </c>
       <c r="AB52" s="6">
         <v>0</v>
       </c>
-      <c r="AC52" s="31"/>
+      <c r="AC52" s="33"/>
       <c r="AD52" s="6">
         <v>-589716</v>
       </c>
       <c r="AE52" s="6">
         <v>414490</v>
       </c>
       <c r="AF52" s="6">
         <v>147159.96548000001</v>
       </c>
       <c r="AG52" s="6">
         <v>75008.034520000001</v>
       </c>
       <c r="AH52" s="6">
         <v>-142229</v>
       </c>
       <c r="AI52" s="6">
         <v>55488</v>
       </c>
       <c r="AJ52" s="6">
         <v>22965</v>
       </c>
       <c r="AK52" s="6">
         <v>-307871</v>
       </c>
       <c r="AL52" s="6">
@@ -21799,153 +21824,153 @@
       </c>
       <c r="AS52" s="6">
         <v>0</v>
       </c>
       <c r="AT52" s="6">
         <v>0</v>
       </c>
       <c r="AU52" s="6">
         <v>0</v>
       </c>
       <c r="AV52" s="6">
         <v>0</v>
       </c>
       <c r="AW52" s="6">
         <v>738108</v>
       </c>
       <c r="AX52" s="6">
         <v>0</v>
       </c>
       <c r="AY52" s="6">
         <v>0</v>
       </c>
       <c r="AZ52" s="6">
         <v>0</v>
       </c>
-      <c r="BA52" s="31"/>
+      <c r="BA52" s="33"/>
       <c r="BB52" s="6">
         <v>-46407.574999999997</v>
       </c>
       <c r="BC52" s="6">
         <v>100297.575</v>
       </c>
       <c r="BD52" s="6">
         <v>-418589</v>
       </c>
       <c r="BE52" s="6">
         <v>371647</v>
       </c>
       <c r="BF52" s="6">
         <v>0</v>
       </c>
       <c r="BG52" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B53" s="25" t="s">
+      <c r="B53" s="27" t="s">
         <v>165</v>
       </c>
       <c r="C53" s="6">
         <v>0</v>
       </c>
       <c r="D53" s="6">
         <v>0</v>
       </c>
       <c r="E53" s="6">
         <v>-9918</v>
       </c>
       <c r="F53" s="6">
         <v>0</v>
       </c>
       <c r="G53" s="6">
         <v>3659</v>
       </c>
       <c r="H53" s="6">
         <v>5165.8732200000004</v>
       </c>
       <c r="I53" s="6">
         <v>4742</v>
       </c>
       <c r="J53" s="6">
         <v>-848</v>
       </c>
       <c r="K53" s="6">
         <v>-1238</v>
       </c>
       <c r="L53" s="6">
         <v>-2301</v>
       </c>
       <c r="M53" s="6">
         <v>-2724</v>
       </c>
       <c r="N53" s="6">
         <v>213</v>
       </c>
       <c r="O53" s="6">
         <v>-10666</v>
       </c>
-      <c r="P53" s="33">
+      <c r="P53" s="35">
         <v>0</v>
       </c>
       <c r="Q53" s="6">
         <v>0</v>
       </c>
       <c r="R53" s="6">
         <v>0</v>
       </c>
       <c r="S53" s="6">
         <v>0</v>
       </c>
       <c r="T53" s="6">
         <v>0</v>
       </c>
       <c r="U53" s="6">
         <v>0</v>
       </c>
       <c r="V53" s="6">
         <v>0</v>
       </c>
       <c r="W53" s="6">
         <v>0</v>
       </c>
       <c r="X53" s="6">
         <v>0</v>
       </c>
       <c r="Y53" s="6">
         <v>0</v>
       </c>
       <c r="Z53" s="6">
         <v>0</v>
       </c>
       <c r="AA53" s="6">
         <v>0</v>
       </c>
       <c r="AB53" s="6">
         <v>0</v>
       </c>
-      <c r="AC53" s="31"/>
+      <c r="AC53" s="33"/>
       <c r="AD53" s="6">
         <v>0</v>
       </c>
       <c r="AE53" s="6">
         <v>3659</v>
       </c>
       <c r="AF53" s="6">
         <v>1506.8732199999999</v>
       </c>
       <c r="AG53" s="6">
         <v>-423.87322</v>
       </c>
       <c r="AH53" s="6">
         <v>-848</v>
       </c>
       <c r="AI53" s="6">
         <v>-390</v>
       </c>
       <c r="AJ53" s="6">
         <v>-1063</v>
       </c>
       <c r="AK53" s="6">
         <v>-423</v>
       </c>
       <c r="AL53" s="6">
@@ -21971,151 +21996,151 @@
       </c>
       <c r="AS53" s="6">
         <v>0</v>
       </c>
       <c r="AT53" s="6">
         <v>0</v>
       </c>
       <c r="AU53" s="6">
         <v>0</v>
       </c>
       <c r="AV53" s="6">
         <v>0</v>
       </c>
       <c r="AW53" s="6">
         <v>0</v>
       </c>
       <c r="AX53" s="6">
         <v>0</v>
       </c>
       <c r="AY53" s="6">
         <v>0</v>
       </c>
       <c r="AZ53" s="6">
         <v>0</v>
       </c>
-      <c r="BA53" s="31"/>
+      <c r="BA53" s="33"/>
       <c r="BB53" s="6">
         <v>-9918</v>
       </c>
       <c r="BC53" s="6">
         <v>14660</v>
       </c>
       <c r="BD53" s="6">
         <v>-7466</v>
       </c>
       <c r="BE53" s="6">
         <v>2724</v>
       </c>
       <c r="BF53" s="6">
         <v>0</v>
       </c>
       <c r="BG53" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:59" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B54" s="25" t="s">
+      <c r="B54" s="27" t="s">
         <v>166</v>
       </c>
-      <c r="C54" s="32"/>
+      <c r="C54" s="34"/>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="6">
         <v>0</v>
       </c>
       <c r="G54" s="6">
         <v>-77</v>
       </c>
       <c r="H54" s="6">
         <v>-79</v>
       </c>
       <c r="I54" s="6">
         <v>0</v>
       </c>
       <c r="J54" s="6">
         <v>0</v>
       </c>
       <c r="K54" s="6">
         <v>0</v>
       </c>
       <c r="L54" s="6">
         <v>0</v>
       </c>
       <c r="M54" s="6">
         <v>0</v>
       </c>
       <c r="N54" s="6">
         <v>0</v>
       </c>
       <c r="O54" s="6">
         <v>0</v>
       </c>
-      <c r="P54" s="33">
+      <c r="P54" s="35">
         <v>0</v>
       </c>
       <c r="Q54" s="6">
         <v>0</v>
       </c>
       <c r="R54" s="6">
         <v>0</v>
       </c>
       <c r="S54" s="6">
         <v>0</v>
       </c>
       <c r="T54" s="6">
         <v>0</v>
       </c>
       <c r="U54" s="6">
         <v>0</v>
       </c>
       <c r="V54" s="6">
         <v>0</v>
       </c>
       <c r="W54" s="6">
         <v>0</v>
       </c>
       <c r="X54" s="6">
-        <v>0</v>
+        <v>2.49600003007799E-3</v>
       </c>
       <c r="Y54" s="6">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
         <v>0</v>
       </c>
       <c r="AA54" s="6">
         <v>0</v>
       </c>
       <c r="AB54" s="6">
         <v>0</v>
       </c>
-      <c r="AC54" s="31"/>
+      <c r="AC54" s="33"/>
       <c r="AD54" s="6">
         <v>0</v>
       </c>
       <c r="AE54" s="6">
         <v>-77</v>
       </c>
       <c r="AF54" s="6">
         <v>-2</v>
       </c>
       <c r="AG54" s="6">
         <v>79</v>
       </c>
       <c r="AH54" s="6">
         <v>0</v>
       </c>
       <c r="AI54" s="6">
         <v>0</v>
       </c>
       <c r="AJ54" s="6">
         <v>0</v>
       </c>
       <c r="AK54" s="6">
         <v>0</v>
       </c>
       <c r="AL54" s="6">
@@ -22141,51 +22166,51 @@
       </c>
       <c r="AS54" s="6">
         <v>0</v>
       </c>
       <c r="AT54" s="6">
         <v>0</v>
       </c>
       <c r="AU54" s="6">
         <v>0</v>
       </c>
       <c r="AV54" s="6">
         <v>2.49600003007799E-3</v>
       </c>
       <c r="AW54" s="6">
         <v>0</v>
       </c>
       <c r="AX54" s="6">
         <v>0</v>
       </c>
       <c r="AY54" s="6">
         <v>0</v>
       </c>
       <c r="AZ54" s="6">
         <v>0</v>
       </c>
-      <c r="BA54" s="31"/>
+      <c r="BA54" s="33"/>
       <c r="BB54" s="6">
         <v>0</v>
       </c>
       <c r="BC54" s="6">
         <v>0</v>
       </c>
       <c r="BD54" s="6">
         <v>0</v>
       </c>
       <c r="BE54" s="6">
         <v>0</v>
       </c>
       <c r="BF54" s="6">
         <v>0</v>
       </c>
       <c r="BG54" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B55" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C55" s="10">
         <v>-344629</v>
@@ -22243,51 +22268,51 @@
       </c>
       <c r="U55" s="10">
         <v>3169766</v>
       </c>
       <c r="V55" s="10">
         <v>322235</v>
       </c>
       <c r="W55" s="10">
         <v>431717</v>
       </c>
       <c r="X55" s="10">
         <v>73285.002496000001</v>
       </c>
       <c r="Y55" s="10">
         <v>277471</v>
       </c>
       <c r="Z55" s="10">
         <v>-310674</v>
       </c>
       <c r="AA55" s="10">
         <v>-231640</v>
       </c>
       <c r="AB55" s="10">
         <v>-505598</v>
       </c>
-      <c r="AC55" s="31"/>
+      <c r="AC55" s="33"/>
       <c r="AD55" s="10">
         <v>-808702.13901000004</v>
       </c>
       <c r="AE55" s="10">
         <v>251856.693945026</v>
       </c>
       <c r="AF55" s="10">
         <v>-2732846.6810029401</v>
       </c>
       <c r="AG55" s="10">
         <v>-361785.87393208197</v>
       </c>
       <c r="AH55" s="10">
         <v>-279913</v>
       </c>
       <c r="AI55" s="10">
         <v>-67272</v>
       </c>
       <c r="AJ55" s="10">
         <v>-367729.52380952402</v>
       </c>
       <c r="AK55" s="10">
         <v>-650959.47619047598</v>
       </c>
       <c r="AL55" s="10">
@@ -22313,215 +22338,215 @@
       </c>
       <c r="AS55" s="10">
         <v>1418112</v>
       </c>
       <c r="AT55" s="10">
         <v>322235</v>
       </c>
       <c r="AU55" s="10">
         <v>109482</v>
       </c>
       <c r="AV55" s="10">
         <v>-358431.99750400003</v>
       </c>
       <c r="AW55" s="10">
         <v>303740</v>
       </c>
       <c r="AX55" s="10">
         <v>-310674</v>
       </c>
       <c r="AY55" s="10">
         <v>79034</v>
       </c>
       <c r="AZ55" s="10">
         <v>-273958</v>
       </c>
-      <c r="BA55" s="31"/>
+      <c r="BA55" s="33"/>
       <c r="BB55" s="10">
         <v>-1091018.0754199999</v>
       </c>
       <c r="BC55" s="10">
         <v>-2316414.9245799999</v>
       </c>
       <c r="BD55" s="10">
         <v>2285604</v>
       </c>
       <c r="BE55" s="10">
         <v>-669436.77852000005</v>
       </c>
       <c r="BF55" s="10">
         <v>5205076.7785200002</v>
       </c>
       <c r="BG55" s="10">
         <v>-2892295</v>
       </c>
     </row>
     <row r="56" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B56" s="9" t="s">
         <v>168</v>
       </c>
-      <c r="C56" s="38"/>
-[...55 lines deleted...]
-      <c r="BG56" s="38"/>
+      <c r="C56" s="40"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="40"/>
+      <c r="F56" s="40"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="40"/>
+      <c r="I56" s="40"/>
+      <c r="J56" s="40"/>
+      <c r="K56" s="40"/>
+      <c r="L56" s="40"/>
+      <c r="M56" s="40"/>
+      <c r="N56" s="40"/>
+      <c r="O56" s="40"/>
+      <c r="P56" s="40"/>
+      <c r="Q56" s="40"/>
+      <c r="R56" s="40"/>
+      <c r="S56" s="40"/>
+      <c r="T56" s="40"/>
+      <c r="U56" s="40"/>
+      <c r="V56" s="40"/>
+      <c r="W56" s="40"/>
+      <c r="X56" s="40"/>
+      <c r="Y56" s="40"/>
+      <c r="Z56" s="40"/>
+      <c r="AA56" s="40"/>
+      <c r="AB56" s="40"/>
+      <c r="AC56" s="33"/>
+      <c r="AD56" s="40"/>
+      <c r="AE56" s="40"/>
+      <c r="AF56" s="40"/>
+      <c r="AG56" s="40"/>
+      <c r="AH56" s="40"/>
+      <c r="AI56" s="40"/>
+      <c r="AJ56" s="33"/>
+      <c r="AK56" s="33"/>
+      <c r="AL56" s="33"/>
+      <c r="AM56" s="40"/>
+      <c r="AN56" s="40"/>
+      <c r="AO56" s="40"/>
+      <c r="AP56" s="40"/>
+      <c r="AQ56" s="40"/>
+      <c r="AR56" s="40"/>
+      <c r="AS56" s="40"/>
+      <c r="AT56" s="40"/>
+      <c r="AU56" s="40"/>
+      <c r="AV56" s="40"/>
+      <c r="AW56" s="40"/>
+      <c r="AX56" s="40"/>
+      <c r="AY56" s="40"/>
+      <c r="AZ56" s="40"/>
+      <c r="BA56" s="33"/>
+      <c r="BB56" s="40"/>
+      <c r="BC56" s="40"/>
+      <c r="BD56" s="40"/>
+      <c r="BE56" s="40"/>
+      <c r="BF56" s="40"/>
+      <c r="BG56" s="40"/>
     </row>
     <row r="57" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B57" s="25" t="s">
+      <c r="B57" s="27" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="6">
         <v>280224</v>
       </c>
       <c r="D57" s="6">
         <v>257821</v>
       </c>
       <c r="E57" s="6">
         <v>1833282</v>
       </c>
       <c r="F57" s="6">
         <v>575453</v>
       </c>
       <c r="G57" s="6">
         <v>671185.772</v>
       </c>
       <c r="H57" s="6">
         <v>6368059.33005</v>
       </c>
       <c r="I57" s="6">
         <v>6963799</v>
       </c>
       <c r="J57" s="6">
         <v>80000</v>
       </c>
       <c r="K57" s="6">
         <v>820848</v>
       </c>
       <c r="L57" s="6">
         <v>1319440</v>
       </c>
       <c r="M57" s="6">
         <v>2627332</v>
       </c>
       <c r="N57" s="6">
         <v>1294711</v>
       </c>
       <c r="O57" s="6">
         <v>3184638</v>
       </c>
-      <c r="P57" s="33">
+      <c r="P57" s="35">
         <v>3311587</v>
       </c>
       <c r="Q57" s="6">
         <v>4199271</v>
       </c>
       <c r="R57" s="6">
         <v>2330852</v>
       </c>
       <c r="S57" s="6">
         <v>2408825</v>
       </c>
       <c r="T57" s="6">
         <v>3696923</v>
       </c>
       <c r="U57" s="6">
         <v>7530453</v>
       </c>
       <c r="V57" s="6">
         <v>71669</v>
       </c>
       <c r="W57" s="6">
         <v>418646</v>
       </c>
       <c r="X57" s="6">
         <v>418025</v>
       </c>
       <c r="Y57" s="6">
         <v>1000772</v>
       </c>
       <c r="Z57" s="6">
         <v>3577923</v>
       </c>
       <c r="AA57" s="6">
         <v>4144207</v>
       </c>
       <c r="AB57" s="6">
         <v>4561803</v>
       </c>
-      <c r="AC57" s="31"/>
+      <c r="AC57" s="33"/>
       <c r="AD57" s="6">
         <v>575453</v>
       </c>
       <c r="AE57" s="6">
         <v>95732.771999999997</v>
       </c>
       <c r="AF57" s="6">
         <v>5696873.5580500001</v>
       </c>
       <c r="AG57" s="6">
         <v>595739.66995000001</v>
       </c>
       <c r="AH57" s="6">
         <v>80000</v>
       </c>
       <c r="AI57" s="6">
         <v>740848</v>
       </c>
       <c r="AJ57" s="6">
         <v>498592</v>
       </c>
       <c r="AK57" s="6">
         <v>1307892</v>
       </c>
       <c r="AL57" s="6">
@@ -22535,82 +22560,82 @@
       </c>
       <c r="AO57" s="6">
         <v>887684</v>
       </c>
       <c r="AP57" s="6">
         <v>2330852</v>
       </c>
       <c r="AQ57" s="6">
         <v>77973</v>
       </c>
       <c r="AR57" s="6">
         <v>1288098</v>
       </c>
       <c r="AS57" s="6">
         <v>3833530</v>
       </c>
       <c r="AT57" s="6">
         <v>71669</v>
       </c>
       <c r="AU57" s="6">
         <v>346977</v>
       </c>
       <c r="AV57" s="6">
         <v>-621</v>
       </c>
-      <c r="AW57" s="32"/>
+      <c r="AW57" s="34"/>
       <c r="AX57" s="6">
         <v>3577923</v>
       </c>
       <c r="AY57" s="6">
         <v>566284</v>
       </c>
       <c r="AZ57" s="6">
         <v>417596</v>
       </c>
-      <c r="BA57" s="31"/>
+      <c r="BA57" s="33"/>
       <c r="BB57" s="6">
         <v>1575461</v>
       </c>
       <c r="BC57" s="6">
         <v>5130517</v>
       </c>
       <c r="BD57" s="6">
         <v>-4336467</v>
       </c>
       <c r="BE57" s="6">
         <v>1571939</v>
       </c>
       <c r="BF57" s="6">
         <v>3331182</v>
       </c>
       <c r="BG57" s="6">
         <v>-6529681</v>
       </c>
     </row>
     <row r="58" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B58" s="25" t="s">
+      <c r="B58" s="27" t="s">
         <v>170</v>
       </c>
       <c r="C58" s="6">
         <v>-2000</v>
       </c>
       <c r="D58" s="6">
         <v>-28581</v>
       </c>
       <c r="E58" s="6">
         <v>-68291</v>
       </c>
       <c r="F58" s="6">
         <v>-194624</v>
       </c>
       <c r="G58" s="6">
         <v>-325700.30429</v>
       </c>
       <c r="H58" s="6">
         <v>-2279823</v>
       </c>
       <c r="I58" s="6">
         <v>-2690840</v>
       </c>
       <c r="J58" s="6">
         <v>-159130</v>
@@ -22647,51 +22672,51 @@
       </c>
       <c r="U58" s="6">
         <v>-9159939</v>
       </c>
       <c r="V58" s="6">
         <v>-259144</v>
       </c>
       <c r="W58" s="6">
         <v>-542163</v>
       </c>
       <c r="X58" s="6">
         <v>-1381544</v>
       </c>
       <c r="Y58" s="6">
         <v>-2410553</v>
       </c>
       <c r="Z58" s="6">
         <v>-1528499</v>
       </c>
       <c r="AA58" s="6">
         <v>-2098532</v>
       </c>
       <c r="AB58" s="6">
         <v>-2252353</v>
       </c>
-      <c r="AC58" s="31"/>
+      <c r="AC58" s="33"/>
       <c r="AD58" s="6">
         <v>-194624</v>
       </c>
       <c r="AE58" s="6">
         <v>-131076.30429</v>
       </c>
       <c r="AF58" s="6">
         <v>-1954122.6957100001</v>
       </c>
       <c r="AG58" s="6">
         <v>-411017</v>
       </c>
       <c r="AH58" s="6">
         <v>-159130</v>
       </c>
       <c r="AI58" s="6">
         <v>-21210</v>
       </c>
       <c r="AJ58" s="6">
         <v>-14290</v>
       </c>
       <c r="AK58" s="6">
         <v>-462417</v>
       </c>
       <c r="AL58" s="6">
@@ -22717,153 +22742,153 @@
       </c>
       <c r="AS58" s="6">
         <v>-3746135</v>
       </c>
       <c r="AT58" s="6">
         <v>-259144</v>
       </c>
       <c r="AU58" s="6">
         <v>-283019</v>
       </c>
       <c r="AV58" s="6">
         <v>-839381</v>
       </c>
       <c r="AW58" s="6">
         <v>582747</v>
       </c>
       <c r="AX58" s="6">
         <v>-1528499</v>
       </c>
       <c r="AY58" s="6">
         <v>-570033</v>
       </c>
       <c r="AZ58" s="6">
         <v>-153821</v>
       </c>
-      <c r="BA58" s="31"/>
+      <c r="BA58" s="33"/>
       <c r="BB58" s="6">
         <v>-39710</v>
       </c>
       <c r="BC58" s="6">
         <v>-2622549</v>
       </c>
       <c r="BD58" s="6">
         <v>2033793</v>
       </c>
       <c r="BE58" s="6">
         <v>-932469</v>
       </c>
       <c r="BF58" s="6">
         <v>-7570423</v>
       </c>
       <c r="BG58" s="6">
         <v>6749386</v>
       </c>
     </row>
     <row r="59" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B59" s="25" t="s">
+      <c r="B59" s="27" t="s">
         <v>171</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>0</v>
       </c>
       <c r="F59" s="6">
         <v>0</v>
       </c>
       <c r="G59" s="6">
         <v>0</v>
       </c>
       <c r="H59" s="6">
         <v>0</v>
       </c>
       <c r="I59" s="6">
         <v>0</v>
       </c>
       <c r="J59" s="6">
         <v>0</v>
       </c>
       <c r="K59" s="6">
         <v>0</v>
       </c>
       <c r="L59" s="6">
         <v>0</v>
       </c>
       <c r="M59" s="6">
         <v>0</v>
       </c>
       <c r="N59" s="6">
         <v>0</v>
       </c>
       <c r="O59" s="6">
         <v>0</v>
       </c>
-      <c r="P59" s="33">
+      <c r="P59" s="35">
         <v>0</v>
       </c>
       <c r="Q59" s="6">
         <v>0</v>
       </c>
       <c r="R59" s="6">
         <v>-521391</v>
       </c>
       <c r="S59" s="6">
         <v>0</v>
       </c>
       <c r="T59" s="6">
         <v>0</v>
       </c>
       <c r="U59" s="6">
         <v>0</v>
       </c>
       <c r="V59" s="6">
         <v>0</v>
       </c>
       <c r="W59" s="6">
         <v>0</v>
       </c>
       <c r="X59" s="6">
         <v>0</v>
       </c>
       <c r="Y59" s="6">
         <v>0</v>
       </c>
       <c r="Z59" s="6">
         <v>0</v>
       </c>
       <c r="AA59" s="6">
         <v>0</v>
       </c>
       <c r="AB59" s="6">
         <v>0</v>
       </c>
-      <c r="AC59" s="31"/>
+      <c r="AC59" s="33"/>
       <c r="AD59" s="6">
         <v>0</v>
       </c>
       <c r="AE59" s="6">
         <v>0</v>
       </c>
       <c r="AF59" s="6">
         <v>0</v>
       </c>
       <c r="AG59" s="6">
         <v>0</v>
       </c>
       <c r="AH59" s="6">
         <v>0</v>
       </c>
       <c r="AI59" s="6">
         <v>0</v>
       </c>
       <c r="AJ59" s="6">
         <v>0</v>
       </c>
       <c r="AK59" s="6">
         <v>0</v>
       </c>
       <c r="AL59" s="6">
@@ -22889,153 +22914,153 @@
       </c>
       <c r="AS59" s="6">
         <v>0</v>
       </c>
       <c r="AT59" s="6">
         <v>0</v>
       </c>
       <c r="AU59" s="6">
         <v>0</v>
       </c>
       <c r="AV59" s="6">
         <v>0</v>
       </c>
       <c r="AW59" s="6">
         <v>-1029009</v>
       </c>
       <c r="AX59" s="6">
         <v>0</v>
       </c>
       <c r="AY59" s="6">
         <v>0</v>
       </c>
       <c r="AZ59" s="6">
         <v>0</v>
       </c>
-      <c r="BA59" s="31"/>
+      <c r="BA59" s="33"/>
       <c r="BB59" s="6">
         <v>0</v>
       </c>
       <c r="BC59" s="6">
         <v>0</v>
       </c>
       <c r="BD59" s="6">
         <v>0</v>
       </c>
       <c r="BE59" s="6">
         <v>0</v>
       </c>
       <c r="BF59" s="6">
         <v>0</v>
       </c>
       <c r="BG59" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B60" s="25" t="s">
+      <c r="B60" s="27" t="s">
         <v>172</v>
       </c>
       <c r="C60" s="6">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>-16031</v>
       </c>
       <c r="E60" s="6">
         <v>-31318</v>
       </c>
       <c r="F60" s="6">
         <v>0</v>
       </c>
       <c r="G60" s="6">
         <v>0</v>
       </c>
       <c r="H60" s="6">
         <v>0</v>
       </c>
       <c r="I60" s="6">
         <v>0</v>
       </c>
       <c r="J60" s="6">
         <v>-254275</v>
       </c>
       <c r="K60" s="6">
         <v>-513720</v>
       </c>
       <c r="L60" s="6">
         <v>-856023</v>
       </c>
       <c r="M60" s="6">
         <v>-1143720</v>
       </c>
       <c r="N60" s="6">
         <v>-377500</v>
       </c>
       <c r="O60" s="6">
         <v>-702500</v>
       </c>
-      <c r="P60" s="33">
+      <c r="P60" s="35">
         <v>-712900</v>
       </c>
       <c r="Q60" s="6">
         <v>-712900</v>
       </c>
       <c r="R60" s="6">
         <v>-645384</v>
       </c>
       <c r="S60" s="6">
         <v>-645384</v>
       </c>
       <c r="T60" s="6">
         <v>-665909</v>
       </c>
       <c r="U60" s="6">
         <v>-665909</v>
       </c>
       <c r="V60" s="6">
         <v>0</v>
       </c>
       <c r="W60" s="6">
         <v>0</v>
       </c>
       <c r="X60" s="6">
         <v>0</v>
       </c>
       <c r="Y60" s="6">
         <v>0</v>
       </c>
       <c r="Z60" s="6">
         <v>0</v>
       </c>
       <c r="AA60" s="6">
         <v>-549750</v>
       </c>
       <c r="AB60" s="6">
         <v>-1277360</v>
       </c>
-      <c r="AC60" s="31"/>
+      <c r="AC60" s="33"/>
       <c r="AD60" s="6">
         <v>0</v>
       </c>
       <c r="AE60" s="6">
         <v>0</v>
       </c>
       <c r="AF60" s="6">
         <v>0</v>
       </c>
       <c r="AG60" s="6">
         <v>0</v>
       </c>
       <c r="AH60" s="6">
         <v>-254275</v>
       </c>
       <c r="AI60" s="6">
         <v>-259445</v>
       </c>
       <c r="AJ60" s="6">
         <v>-342303</v>
       </c>
       <c r="AK60" s="6">
         <v>-287697</v>
       </c>
       <c r="AL60" s="6">
@@ -23061,153 +23086,153 @@
       </c>
       <c r="AS60" s="6">
         <v>0</v>
       </c>
       <c r="AT60" s="6">
         <v>0</v>
       </c>
       <c r="AU60" s="6">
         <v>0</v>
       </c>
       <c r="AV60" s="6">
         <v>0</v>
       </c>
       <c r="AW60" s="6">
         <v>0</v>
       </c>
       <c r="AX60" s="6">
         <v>0</v>
       </c>
       <c r="AY60" s="6">
         <v>-549750</v>
       </c>
       <c r="AZ60" s="6">
         <v>-727610</v>
       </c>
-      <c r="BA60" s="31"/>
+      <c r="BA60" s="33"/>
       <c r="BB60" s="6">
         <v>-15287</v>
       </c>
       <c r="BC60" s="6">
         <v>31318</v>
       </c>
       <c r="BD60" s="6">
         <v>-1143720</v>
       </c>
       <c r="BE60" s="6">
         <v>430820</v>
       </c>
       <c r="BF60" s="6">
         <v>46991</v>
       </c>
       <c r="BG60" s="6">
         <v>665909</v>
       </c>
     </row>
     <row r="61" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B61" s="25" t="s">
+      <c r="B61" s="27" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6">
         <v>35368</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="6">
         <v>-693</v>
       </c>
       <c r="G61" s="6">
         <v>-693</v>
       </c>
       <c r="H61" s="6">
         <v>-4193</v>
       </c>
       <c r="I61" s="6">
         <v>-4725</v>
       </c>
       <c r="J61" s="6">
         <v>-893</v>
       </c>
       <c r="K61" s="6">
         <v>-2538</v>
       </c>
       <c r="L61" s="6">
         <v>-5061</v>
       </c>
       <c r="M61" s="6">
         <v>-14729</v>
       </c>
       <c r="N61" s="6">
         <v>-11519</v>
       </c>
       <c r="O61" s="6">
         <v>-12389</v>
       </c>
-      <c r="P61" s="33">
+      <c r="P61" s="35">
         <v>-16836</v>
       </c>
       <c r="Q61" s="6">
         <v>-22418</v>
       </c>
       <c r="R61" s="6">
         <v>-19262</v>
       </c>
       <c r="S61" s="6">
         <v>-43404</v>
       </c>
       <c r="T61" s="6">
         <v>-62299</v>
       </c>
       <c r="U61" s="6">
         <v>-96727</v>
       </c>
       <c r="V61" s="6">
         <v>-11587</v>
       </c>
       <c r="W61" s="6">
         <v>-22205</v>
       </c>
       <c r="X61" s="6">
         <v>-35628</v>
       </c>
       <c r="Y61" s="6">
         <v>-71238</v>
       </c>
       <c r="Z61" s="6">
         <v>-57997</v>
       </c>
       <c r="AA61" s="6">
         <v>-94677</v>
       </c>
       <c r="AB61" s="6">
         <v>-118892</v>
       </c>
-      <c r="AC61" s="31"/>
+      <c r="AC61" s="33"/>
       <c r="AD61" s="6">
         <v>-693</v>
       </c>
       <c r="AE61" s="6">
         <v>0</v>
       </c>
       <c r="AF61" s="6">
         <v>-3500</v>
       </c>
       <c r="AG61" s="6">
         <v>-532</v>
       </c>
       <c r="AH61" s="6">
         <v>-893</v>
       </c>
       <c r="AI61" s="6">
         <v>-1645</v>
       </c>
       <c r="AJ61" s="6">
         <v>-2523</v>
       </c>
       <c r="AK61" s="6">
         <v>-9668</v>
       </c>
       <c r="AL61" s="6">
@@ -23233,153 +23258,153 @@
       </c>
       <c r="AS61" s="6">
         <v>-34428</v>
       </c>
       <c r="AT61" s="6">
         <v>-11587</v>
       </c>
       <c r="AU61" s="6">
         <v>-10618</v>
       </c>
       <c r="AV61" s="6">
         <v>-13423</v>
       </c>
       <c r="AW61" s="6">
         <v>0</v>
       </c>
       <c r="AX61" s="6">
         <v>-57997</v>
       </c>
       <c r="AY61" s="6">
         <v>-36680</v>
       </c>
       <c r="AZ61" s="6">
         <v>-24215</v>
       </c>
-      <c r="BA61" s="31"/>
+      <c r="BA61" s="33"/>
       <c r="BB61" s="6">
         <v>0</v>
       </c>
       <c r="BC61" s="6">
         <v>-4725</v>
       </c>
       <c r="BD61" s="6">
         <v>-10004</v>
       </c>
       <c r="BE61" s="6">
         <v>-7689</v>
       </c>
       <c r="BF61" s="6">
         <v>-74309</v>
       </c>
       <c r="BG61" s="6">
         <v>25489</v>
       </c>
     </row>
     <row r="62" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B62" s="25" t="s">
+      <c r="B62" s="27" t="s">
         <v>174</v>
       </c>
       <c r="C62" s="6">
         <v>5026</v>
       </c>
       <c r="D62" s="6">
         <v>0</v>
       </c>
       <c r="E62" s="6">
         <v>0</v>
       </c>
       <c r="F62" s="6">
         <v>0</v>
       </c>
       <c r="G62" s="6">
         <v>0</v>
       </c>
       <c r="H62" s="6">
         <v>4504</v>
       </c>
       <c r="I62" s="6">
         <v>4425</v>
       </c>
       <c r="J62" s="6">
         <v>0</v>
       </c>
       <c r="K62" s="6">
         <v>0</v>
       </c>
       <c r="L62" s="6">
         <v>0</v>
       </c>
       <c r="M62" s="6">
         <v>0</v>
       </c>
       <c r="N62" s="6">
         <v>37</v>
       </c>
       <c r="O62" s="6">
         <v>194.93987730238601</v>
       </c>
-      <c r="P62" s="33">
+      <c r="P62" s="35">
         <v>4731</v>
       </c>
       <c r="Q62" s="6">
         <v>4731</v>
       </c>
       <c r="R62" s="6">
         <v>47</v>
       </c>
       <c r="S62" s="6">
         <v>47</v>
       </c>
       <c r="T62" s="6">
         <v>46</v>
       </c>
       <c r="U62" s="6">
         <v>46</v>
       </c>
       <c r="V62" s="6">
         <v>0</v>
       </c>
       <c r="W62" s="6">
         <v>0</v>
       </c>
       <c r="X62" s="6">
         <v>0</v>
       </c>
       <c r="Y62" s="6">
         <v>2076</v>
       </c>
       <c r="Z62" s="6">
         <v>0</v>
       </c>
       <c r="AA62" s="6">
         <v>0</v>
       </c>
       <c r="AB62" s="6">
         <v>0</v>
       </c>
-      <c r="AC62" s="31"/>
+      <c r="AC62" s="33"/>
       <c r="AD62" s="6">
         <v>0</v>
       </c>
       <c r="AE62" s="6">
         <v>0</v>
       </c>
       <c r="AF62" s="6">
         <v>4504</v>
       </c>
       <c r="AG62" s="6">
         <v>-79</v>
       </c>
       <c r="AH62" s="6">
         <v>0</v>
       </c>
       <c r="AI62" s="6">
         <v>0</v>
       </c>
       <c r="AJ62" s="6">
         <v>0</v>
       </c>
       <c r="AK62" s="6">
         <v>0</v>
       </c>
       <c r="AL62" s="6">
@@ -23405,149 +23430,149 @@
       </c>
       <c r="AS62" s="6">
         <v>0</v>
       </c>
       <c r="AT62" s="6">
         <v>0</v>
       </c>
       <c r="AU62" s="6">
         <v>0</v>
       </c>
       <c r="AV62" s="6">
         <v>0</v>
       </c>
       <c r="AW62" s="6">
         <v>-35610</v>
       </c>
       <c r="AX62" s="6">
         <v>0</v>
       </c>
       <c r="AY62" s="6">
         <v>0</v>
       </c>
       <c r="AZ62" s="6">
         <v>0</v>
       </c>
-      <c r="BA62" s="31"/>
+      <c r="BA62" s="33"/>
       <c r="BB62" s="6">
         <v>0</v>
       </c>
-      <c r="BC62" s="32"/>
-      <c r="BD62" s="32"/>
+      <c r="BC62" s="34"/>
+      <c r="BD62" s="34"/>
       <c r="BE62" s="6">
         <v>4731</v>
       </c>
       <c r="BF62" s="6">
         <v>-4685</v>
       </c>
       <c r="BG62" s="6">
         <v>2030</v>
       </c>
     </row>
     <row r="63" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B63" s="25" t="s">
+      <c r="B63" s="27" t="s">
         <v>175</v>
       </c>
       <c r="C63" s="6">
         <v>22660</v>
       </c>
       <c r="D63" s="6">
         <v>0</v>
       </c>
       <c r="E63" s="6">
         <v>0</v>
       </c>
       <c r="F63" s="6">
         <v>1273</v>
       </c>
       <c r="G63" s="6">
         <v>0</v>
       </c>
       <c r="H63" s="6">
         <v>-1314.50325</v>
       </c>
       <c r="I63" s="6">
         <v>-1410</v>
       </c>
       <c r="J63" s="6">
         <v>-37758</v>
       </c>
       <c r="K63" s="6">
         <v>98</v>
       </c>
       <c r="L63" s="6">
         <v>-82461</v>
       </c>
       <c r="M63" s="6">
         <v>-103236</v>
       </c>
       <c r="N63" s="6">
         <v>-272182</v>
       </c>
       <c r="O63" s="6">
         <v>-286488</v>
       </c>
-      <c r="P63" s="33">
+      <c r="P63" s="35">
         <v>-521961</v>
       </c>
       <c r="Q63" s="6">
         <v>-529481</v>
       </c>
       <c r="R63" s="6">
         <v>-251659</v>
       </c>
       <c r="S63" s="6">
         <v>-251701</v>
       </c>
       <c r="T63" s="6">
         <v>-486181</v>
       </c>
       <c r="U63" s="6">
         <v>-519092</v>
       </c>
       <c r="V63" s="6">
         <v>-51220</v>
       </c>
       <c r="W63" s="6">
         <v>-35285</v>
       </c>
       <c r="X63" s="6">
         <v>-69146</v>
       </c>
       <c r="Y63" s="6">
         <v>-72172</v>
       </c>
       <c r="Z63" s="6">
         <v>-50527</v>
       </c>
       <c r="AA63" s="6">
         <v>-12782</v>
       </c>
       <c r="AB63" s="6">
         <v>-36356</v>
       </c>
-      <c r="AC63" s="31"/>
+      <c r="AC63" s="33"/>
       <c r="AD63" s="6">
         <v>1273</v>
       </c>
       <c r="AE63" s="6">
         <v>-1273</v>
       </c>
       <c r="AF63" s="6">
         <v>-1314.50325</v>
       </c>
       <c r="AG63" s="6">
         <v>-95.496750000000006</v>
       </c>
       <c r="AH63" s="6">
         <v>-37758</v>
       </c>
       <c r="AI63" s="6">
         <v>37856</v>
       </c>
       <c r="AJ63" s="6">
         <v>-82559</v>
       </c>
       <c r="AK63" s="6">
         <v>-20775</v>
       </c>
       <c r="AL63" s="6">
@@ -23573,153 +23598,153 @@
       </c>
       <c r="AS63" s="6">
         <v>-35584</v>
       </c>
       <c r="AT63" s="6">
         <v>-51220</v>
       </c>
       <c r="AU63" s="6">
         <v>15935</v>
       </c>
       <c r="AV63" s="6">
         <v>-33861</v>
       </c>
       <c r="AW63" s="6">
         <v>2076</v>
       </c>
       <c r="AX63" s="6">
         <v>-50527</v>
       </c>
       <c r="AY63" s="6">
         <v>37745</v>
       </c>
       <c r="AZ63" s="6">
         <v>-23574</v>
       </c>
-      <c r="BA63" s="31"/>
+      <c r="BA63" s="33"/>
       <c r="BB63" s="6">
         <v>0</v>
       </c>
       <c r="BC63" s="6">
         <v>-1410</v>
       </c>
       <c r="BD63" s="6">
         <v>-101826</v>
       </c>
       <c r="BE63" s="6">
         <v>-426245</v>
       </c>
       <c r="BF63" s="6">
         <v>10389</v>
       </c>
       <c r="BG63" s="6">
         <v>446920</v>
       </c>
     </row>
     <row r="64" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B64" s="25" t="s">
+      <c r="B64" s="27" t="s">
         <v>176</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>-39591</v>
       </c>
       <c r="E64" s="6">
         <v>-63602.681969999998</v>
       </c>
       <c r="F64" s="6">
         <v>0</v>
       </c>
       <c r="G64" s="6">
         <v>0</v>
       </c>
       <c r="H64" s="6">
         <v>-47586</v>
       </c>
       <c r="I64" s="6">
         <v>-48560</v>
       </c>
       <c r="J64" s="6">
         <v>0</v>
       </c>
       <c r="K64" s="6">
         <v>0</v>
       </c>
       <c r="L64" s="6">
         <v>0</v>
       </c>
       <c r="M64" s="6">
         <v>0</v>
       </c>
       <c r="N64" s="6">
         <v>-27127</v>
       </c>
       <c r="O64" s="6">
         <v>0</v>
       </c>
-      <c r="P64" s="33">
+      <c r="P64" s="35">
         <v>0</v>
       </c>
       <c r="Q64" s="6">
         <v>0</v>
       </c>
       <c r="R64" s="6">
         <v>0</v>
       </c>
       <c r="S64" s="6">
         <v>0</v>
       </c>
       <c r="T64" s="6">
         <v>0</v>
       </c>
       <c r="U64" s="6">
         <v>-1</v>
       </c>
       <c r="V64" s="6">
         <v>0</v>
       </c>
       <c r="W64" s="6">
         <v>0</v>
       </c>
       <c r="X64" s="6">
         <v>0</v>
       </c>
       <c r="Y64" s="6">
         <v>0</v>
       </c>
       <c r="Z64" s="6">
         <v>0</v>
       </c>
       <c r="AA64" s="6">
         <v>0</v>
       </c>
       <c r="AB64" s="6">
         <v>0</v>
       </c>
-      <c r="AC64" s="31"/>
+      <c r="AC64" s="33"/>
       <c r="AD64" s="6">
         <v>0</v>
       </c>
       <c r="AE64" s="6">
         <v>0</v>
       </c>
       <c r="AF64" s="6">
         <v>-47586</v>
       </c>
       <c r="AG64" s="6">
         <v>-974</v>
       </c>
       <c r="AH64" s="6">
         <v>0</v>
       </c>
       <c r="AI64" s="6">
         <v>0</v>
       </c>
       <c r="AJ64" s="6">
         <v>0</v>
       </c>
       <c r="AK64" s="6">
         <v>0</v>
       </c>
       <c r="AL64" s="6">
@@ -23745,51 +23770,51 @@
       </c>
       <c r="AS64" s="6">
         <v>-1</v>
       </c>
       <c r="AT64" s="6">
         <v>0</v>
       </c>
       <c r="AU64" s="6">
         <v>0</v>
       </c>
       <c r="AV64" s="6">
         <v>0</v>
       </c>
       <c r="AW64" s="6">
         <v>-3026</v>
       </c>
       <c r="AX64" s="6">
         <v>0</v>
       </c>
       <c r="AY64" s="6">
         <v>0</v>
       </c>
       <c r="AZ64" s="6">
         <v>0</v>
       </c>
-      <c r="BA64" s="31"/>
+      <c r="BA64" s="33"/>
       <c r="BB64" s="6">
         <v>-24011.681970000001</v>
       </c>
       <c r="BC64" s="6">
         <v>15042.68197</v>
       </c>
       <c r="BD64" s="6">
         <v>48560</v>
       </c>
       <c r="BE64" s="6">
         <v>0</v>
       </c>
       <c r="BF64" s="6">
         <v>-1</v>
       </c>
       <c r="BG64" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B65" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="10">
         <v>341278</v>
@@ -23847,51 +23872,51 @@
       </c>
       <c r="U65" s="10">
         <v>-2911169</v>
       </c>
       <c r="V65" s="10">
         <v>-250282</v>
       </c>
       <c r="W65" s="10">
         <v>-181007</v>
       </c>
       <c r="X65" s="10">
         <v>-1068293</v>
       </c>
       <c r="Y65" s="10">
         <v>-1551115</v>
       </c>
       <c r="Z65" s="10">
         <v>1940900</v>
       </c>
       <c r="AA65" s="10">
         <v>1388466</v>
       </c>
       <c r="AB65" s="10">
         <v>876842</v>
       </c>
-      <c r="AC65" s="31"/>
+      <c r="AC65" s="33"/>
       <c r="AD65" s="10">
         <v>381409</v>
       </c>
       <c r="AE65" s="10">
         <v>-36616.532290000003</v>
       </c>
       <c r="AF65" s="10">
         <v>3694854.3590899999</v>
       </c>
       <c r="AG65" s="10">
         <v>183042.17319999999</v>
       </c>
       <c r="AH65" s="10">
         <v>-372056</v>
       </c>
       <c r="AI65" s="10">
         <v>496404</v>
       </c>
       <c r="AJ65" s="10">
         <v>56917</v>
       </c>
       <c r="AK65" s="10">
         <v>527335</v>
       </c>
       <c r="AL65" s="10">
@@ -23917,153 +23942,153 @@
       </c>
       <c r="AS65" s="10">
         <v>17382</v>
       </c>
       <c r="AT65" s="10">
         <v>-250282</v>
       </c>
       <c r="AU65" s="10">
         <v>69275</v>
       </c>
       <c r="AV65" s="10">
         <v>-887286</v>
       </c>
       <c r="AW65" s="10">
         <v>-482822</v>
       </c>
       <c r="AX65" s="10">
         <v>1940900</v>
       </c>
       <c r="AY65" s="10">
         <v>-552434</v>
       </c>
       <c r="AZ65" s="10">
         <v>-511624</v>
       </c>
-      <c r="BA65" s="31"/>
+      <c r="BA65" s="33"/>
       <c r="BB65" s="10">
         <v>1496452.31803</v>
       </c>
       <c r="BC65" s="10">
         <v>2548193.6819699998</v>
       </c>
       <c r="BD65" s="10">
         <v>-3509664</v>
       </c>
       <c r="BE65" s="10">
         <v>641087</v>
       </c>
       <c r="BF65" s="10">
         <v>-4260856</v>
       </c>
       <c r="BG65" s="10">
         <v>1360054</v>
       </c>
     </row>
     <row r="66" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B66" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C66" s="13">
         <v>0</v>
       </c>
-      <c r="D66" s="39">
-[...14 lines deleted...]
-      <c r="I66" s="39">
+      <c r="D66" s="41">
+        <v>0</v>
+      </c>
+      <c r="E66" s="41">
+        <v>0</v>
+      </c>
+      <c r="F66" s="41">
+        <v>0</v>
+      </c>
+      <c r="G66" s="41">
+        <v>0</v>
+      </c>
+      <c r="H66" s="41">
+        <v>0</v>
+      </c>
+      <c r="I66" s="41">
         <v>151</v>
       </c>
-      <c r="J66" s="39">
+      <c r="J66" s="41">
         <v>-195</v>
       </c>
-      <c r="K66" s="39">
+      <c r="K66" s="41">
         <v>-89</v>
       </c>
-      <c r="L66" s="39">
+      <c r="L66" s="41">
         <v>1798</v>
       </c>
-      <c r="M66" s="39">
+      <c r="M66" s="41">
         <v>-21764</v>
       </c>
-      <c r="N66" s="39">
+      <c r="N66" s="41">
         <v>3611</v>
       </c>
-      <c r="O66" s="39">
+      <c r="O66" s="41">
         <v>14215.9417474294</v>
       </c>
-      <c r="P66" s="40">
+      <c r="P66" s="42">
         <v>9985</v>
       </c>
-      <c r="Q66" s="39">
+      <c r="Q66" s="41">
         <v>17710</v>
       </c>
-      <c r="R66" s="39">
+      <c r="R66" s="41">
         <v>-5390</v>
       </c>
-      <c r="S66" s="39">
+      <c r="S66" s="41">
         <v>-21358</v>
       </c>
-      <c r="T66" s="39">
+      <c r="T66" s="41">
         <v>-119164</v>
       </c>
-      <c r="U66" s="39">
+      <c r="U66" s="41">
         <v>-7314</v>
       </c>
-      <c r="V66" s="39">
+      <c r="V66" s="41">
         <v>103906</v>
       </c>
-      <c r="W66" s="39">
+      <c r="W66" s="41">
         <v>95787</v>
       </c>
-      <c r="X66" s="39">
+      <c r="X66" s="41">
         <v>197185</v>
       </c>
-      <c r="Y66" s="39">
+      <c r="Y66" s="41">
         <v>186172</v>
       </c>
-      <c r="Z66" s="39">
+      <c r="Z66" s="41">
         <v>-29318</v>
       </c>
-      <c r="AA66" s="39">
+      <c r="AA66" s="41">
         <v>-50018</v>
       </c>
-      <c r="AB66" s="39">
+      <c r="AB66" s="41">
         <v>-49677</v>
       </c>
-      <c r="AC66" s="31"/>
+      <c r="AC66" s="33"/>
       <c r="AD66" s="13">
         <v>0</v>
       </c>
       <c r="AE66" s="13">
         <v>0</v>
       </c>
       <c r="AF66" s="13">
         <v>0</v>
       </c>
       <c r="AG66" s="13">
         <v>151</v>
       </c>
       <c r="AH66" s="13">
         <v>-195</v>
       </c>
       <c r="AI66" s="13">
         <v>106</v>
       </c>
       <c r="AJ66" s="13">
         <v>1887</v>
       </c>
       <c r="AK66" s="13">
         <v>-23562</v>
       </c>
       <c r="AL66" s="13">
@@ -24089,51 +24114,51 @@
       </c>
       <c r="AS66" s="13">
         <v>111850</v>
       </c>
       <c r="AT66" s="13">
         <v>103906</v>
       </c>
       <c r="AU66" s="13">
         <v>-8119</v>
       </c>
       <c r="AV66" s="13">
         <v>101398</v>
       </c>
       <c r="AW66" s="13">
         <v>-482822</v>
       </c>
       <c r="AX66" s="13">
         <v>-29318</v>
       </c>
       <c r="AY66" s="13">
         <v>-20700</v>
       </c>
       <c r="AZ66" s="13">
         <v>341</v>
       </c>
-      <c r="BA66" s="31"/>
+      <c r="BA66" s="33"/>
       <c r="BB66" s="13">
         <v>0</v>
       </c>
       <c r="BC66" s="13">
         <v>151</v>
       </c>
       <c r="BD66" s="13">
         <v>-21915</v>
       </c>
       <c r="BE66" s="13">
         <v>39474</v>
       </c>
       <c r="BF66" s="13">
         <v>-25024</v>
       </c>
       <c r="BG66" s="13">
         <v>193486</v>
       </c>
     </row>
     <row r="67" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B67" s="14" t="s">
         <v>179</v>
       </c>
       <c r="C67" s="15">
         <v>7805.6229999999896</v>
@@ -24191,51 +24216,51 @@
       </c>
       <c r="U67" s="15">
         <v>1953378</v>
       </c>
       <c r="V67" s="15">
         <v>-373042</v>
       </c>
       <c r="W67" s="15">
         <v>-533296</v>
       </c>
       <c r="X67" s="15">
         <v>-1892409.173734</v>
       </c>
       <c r="Y67" s="15">
         <v>-1367380</v>
       </c>
       <c r="Z67" s="15">
         <v>1915436</v>
       </c>
       <c r="AA67" s="15">
         <v>-57323</v>
       </c>
       <c r="AB67" s="15">
         <v>-269445</v>
       </c>
-      <c r="AC67" s="31"/>
+      <c r="AC67" s="33"/>
       <c r="AD67" s="15">
         <v>-80433.228430767296</v>
       </c>
       <c r="AE67" s="15">
         <v>266476.88049076701</v>
       </c>
       <c r="AF67" s="15">
         <v>92628.363841509898</v>
       </c>
       <c r="AG67" s="15">
         <v>359939.98409848998</v>
       </c>
       <c r="AH67" s="15">
         <v>-88795</v>
       </c>
       <c r="AI67" s="15">
         <v>-170379.67790468899</v>
       </c>
       <c r="AJ67" s="15">
         <v>367883.83742849802</v>
       </c>
       <c r="AK67" s="15">
         <v>661872.09915619099</v>
       </c>
       <c r="AL67" s="15">
@@ -24261,183 +24286,183 @@
       </c>
       <c r="AS67" s="15">
         <v>1413633</v>
       </c>
       <c r="AT67" s="15">
         <v>-373042</v>
       </c>
       <c r="AU67" s="15">
         <v>-160254</v>
       </c>
       <c r="AV67" s="15">
         <v>-1359113.173734</v>
       </c>
       <c r="AW67" s="15">
         <v>152773.82376999999</v>
       </c>
       <c r="AX67" s="15">
         <v>1915436</v>
       </c>
       <c r="AY67" s="15">
         <v>-1972758</v>
       </c>
       <c r="AZ67" s="15">
         <v>-246042</v>
       </c>
-      <c r="BA67" s="31"/>
+      <c r="BA67" s="33"/>
       <c r="BB67" s="15">
         <v>288446.059365711</v>
       </c>
       <c r="BC67" s="15">
         <v>332416.14063428901</v>
       </c>
       <c r="BD67" s="15">
         <v>224254.25868</v>
       </c>
       <c r="BE67" s="15">
         <v>-1205577.8526900001</v>
       </c>
       <c r="BF67" s="15">
         <v>2300514.5940100001</v>
       </c>
       <c r="BG67" s="15">
         <v>-3400300</v>
       </c>
     </row>
     <row r="68" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B68" s="18" t="s">
+      <c r="B68" s="20" t="s">
         <v>180</v>
       </c>
-      <c r="C68" s="41">
+      <c r="C68" s="43">
         <v>6403</v>
       </c>
-      <c r="D68" s="41">
+      <c r="D68" s="43">
         <v>9521</v>
       </c>
-      <c r="E68" s="41">
+      <c r="E68" s="43">
         <v>11282.829</v>
       </c>
-      <c r="F68" s="41">
+      <c r="F68" s="43">
         <v>310001.31614617398</v>
       </c>
-      <c r="G68" s="41">
+      <c r="G68" s="43">
         <v>310001.31614617398</v>
       </c>
-      <c r="H68" s="41">
+      <c r="H68" s="43">
         <v>310001.31614617398</v>
       </c>
-      <c r="I68" s="41">
+      <c r="I68" s="43">
         <v>310001.31614617398</v>
       </c>
-      <c r="J68" s="41">
+      <c r="J68" s="43">
         <v>948613</v>
       </c>
-      <c r="K68" s="41">
+      <c r="K68" s="43">
         <v>948613</v>
       </c>
-      <c r="L68" s="41">
+      <c r="L68" s="43">
         <v>948612.664924877</v>
       </c>
-      <c r="M68" s="41">
+      <c r="M68" s="43">
         <v>948613</v>
       </c>
-      <c r="N68" s="41">
+      <c r="N68" s="43">
         <v>1719194.25868</v>
       </c>
-      <c r="O68" s="41">
+      <c r="O68" s="43">
         <v>1719194.25868</v>
       </c>
-      <c r="P68" s="41">
+      <c r="P68" s="43">
         <v>1719194.25868</v>
       </c>
-      <c r="Q68" s="41">
+      <c r="Q68" s="43">
         <v>1719194.25868</v>
       </c>
-      <c r="R68" s="41">
+      <c r="R68" s="43">
         <v>1374855.0374700001</v>
       </c>
-      <c r="S68" s="41">
+      <c r="S68" s="43">
         <v>1374855.0374700001</v>
       </c>
-      <c r="T68" s="41">
+      <c r="T68" s="43">
         <v>1374855.0374700001</v>
       </c>
-      <c r="U68" s="41">
+      <c r="U68" s="43">
         <v>1374855.0374700001</v>
       </c>
-      <c r="V68" s="41">
+      <c r="V68" s="43">
         <v>3328233.0374699999</v>
       </c>
-      <c r="W68" s="41">
+      <c r="W68" s="43">
         <v>3328233.0374699999</v>
       </c>
-      <c r="X68" s="41">
+      <c r="X68" s="43">
         <v>3328233.0374699999</v>
       </c>
-      <c r="Y68" s="41">
+      <c r="Y68" s="43">
         <v>3328233</v>
       </c>
-      <c r="Z68" s="41">
+      <c r="Z68" s="43">
         <v>1960852</v>
       </c>
-      <c r="AA68" s="41">
+      <c r="AA68" s="43">
         <v>1960853</v>
       </c>
-      <c r="AB68" s="41">
+      <c r="AB68" s="43">
         <v>1960852.8237699999</v>
       </c>
-      <c r="AC68" s="31"/>
-[...29 lines deleted...]
-      <c r="BG68" s="42"/>
+      <c r="AC68" s="33"/>
+      <c r="AD68" s="44"/>
+      <c r="AE68" s="44"/>
+      <c r="AF68" s="44"/>
+      <c r="AG68" s="44"/>
+      <c r="AH68" s="44"/>
+      <c r="AI68" s="44"/>
+      <c r="AJ68" s="44"/>
+      <c r="AK68" s="44"/>
+      <c r="AL68" s="44"/>
+      <c r="AM68" s="44"/>
+      <c r="AN68" s="44"/>
+      <c r="AO68" s="44"/>
+      <c r="AP68" s="44"/>
+      <c r="AQ68" s="44"/>
+      <c r="AR68" s="44"/>
+      <c r="AS68" s="44"/>
+      <c r="AT68" s="44"/>
+      <c r="AU68" s="44"/>
+      <c r="AV68" s="44"/>
+      <c r="AW68" s="44"/>
+      <c r="AX68" s="44"/>
+      <c r="AY68" s="44"/>
+      <c r="AZ68" s="44"/>
+      <c r="BA68" s="33"/>
+      <c r="BB68" s="44"/>
+      <c r="BC68" s="44"/>
+      <c r="BD68" s="44"/>
+      <c r="BE68" s="44"/>
+      <c r="BF68" s="44"/>
+      <c r="BG68" s="44"/>
     </row>
     <row r="69" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B69" s="12" t="s">
         <v>181</v>
       </c>
       <c r="C69" s="13">
         <v>14208.623</v>
       </c>
       <c r="D69" s="13">
         <v>11283</v>
       </c>
       <c r="E69" s="13">
         <v>310001.31614617398</v>
       </c>
       <c r="F69" s="13">
         <v>230993.08771540699</v>
       </c>
       <c r="G69" s="13">
         <v>498943.96820617397</v>
       </c>
       <c r="H69" s="13">
         <v>593832.332047684</v>
       </c>
       <c r="I69" s="13">
         <v>948613.31614617398</v>
@@ -24477,141 +24502,141 @@
       </c>
       <c r="U69" s="13">
         <v>3328233.0374699999</v>
       </c>
       <c r="V69" s="13">
         <v>2955191.0374699999</v>
       </c>
       <c r="W69" s="13">
         <v>2794937.0374699999</v>
       </c>
       <c r="X69" s="13">
         <v>1435823.8637359999</v>
       </c>
       <c r="Y69" s="13">
         <v>1960853</v>
       </c>
       <c r="Z69" s="13">
         <v>3876288</v>
       </c>
       <c r="AA69" s="13">
         <v>1903530</v>
       </c>
       <c r="AB69" s="13">
         <v>1691407.8237699999</v>
       </c>
-      <c r="AC69" s="31"/>
-[...29 lines deleted...]
-      <c r="BG69" s="31"/>
+      <c r="AC69" s="33"/>
+      <c r="AD69" s="33"/>
+      <c r="AE69" s="33"/>
+      <c r="AF69" s="33"/>
+      <c r="AG69" s="33"/>
+      <c r="AH69" s="33"/>
+      <c r="AI69" s="33"/>
+      <c r="AJ69" s="33"/>
+      <c r="AK69" s="33"/>
+      <c r="AL69" s="33"/>
+      <c r="AM69" s="33"/>
+      <c r="AN69" s="33"/>
+      <c r="AO69" s="33"/>
+      <c r="AP69" s="33"/>
+      <c r="AQ69" s="33"/>
+      <c r="AR69" s="33"/>
+      <c r="AS69" s="33"/>
+      <c r="AT69" s="33"/>
+      <c r="AU69" s="33"/>
+      <c r="AV69" s="33"/>
+      <c r="AW69" s="33"/>
+      <c r="AX69" s="33"/>
+      <c r="AY69" s="33"/>
+      <c r="AZ69" s="33"/>
+      <c r="BA69" s="33"/>
+      <c r="BB69" s="33"/>
+      <c r="BC69" s="33"/>
+      <c r="BD69" s="33"/>
+      <c r="BE69" s="33"/>
+      <c r="BF69" s="33"/>
+      <c r="BG69" s="33"/>
     </row>
     <row r="70" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B70" s="43"/>
+      <c r="B70" s="45"/>
       <c r="C70" s="16"/>
       <c r="D70" s="16"/>
       <c r="E70" s="16"/>
       <c r="F70" s="16"/>
       <c r="G70" s="16"/>
       <c r="H70" s="16"/>
-      <c r="I70" s="42"/>
-[...49 lines deleted...]
-      <c r="BG70" s="31"/>
+      <c r="I70" s="44"/>
+      <c r="J70" s="44"/>
+      <c r="K70" s="44"/>
+      <c r="L70" s="44"/>
+      <c r="M70" s="44"/>
+      <c r="N70" s="44"/>
+      <c r="O70" s="44"/>
+      <c r="P70" s="44"/>
+      <c r="Q70" s="44"/>
+      <c r="R70" s="44"/>
+      <c r="S70" s="44"/>
+      <c r="T70" s="44"/>
+      <c r="U70" s="44"/>
+      <c r="V70" s="44"/>
+      <c r="W70" s="44"/>
+      <c r="X70" s="44"/>
+      <c r="Y70" s="44"/>
+      <c r="Z70" s="44"/>
+      <c r="AA70" s="44"/>
+      <c r="AB70" s="44"/>
+      <c r="AC70" s="33"/>
+      <c r="AD70" s="33"/>
+      <c r="AE70" s="33"/>
+      <c r="AF70" s="33"/>
+      <c r="AG70" s="33"/>
+      <c r="AH70" s="33"/>
+      <c r="AI70" s="33"/>
+      <c r="AJ70" s="33"/>
+      <c r="AK70" s="33"/>
+      <c r="AL70" s="33"/>
+      <c r="AM70" s="33"/>
+      <c r="AN70" s="33"/>
+      <c r="AO70" s="33"/>
+      <c r="AP70" s="33"/>
+      <c r="AQ70" s="33"/>
+      <c r="AR70" s="33"/>
+      <c r="AS70" s="33"/>
+      <c r="AT70" s="33"/>
+      <c r="AU70" s="33"/>
+      <c r="AV70" s="33"/>
+      <c r="AW70" s="33"/>
+      <c r="AX70" s="33"/>
+      <c r="AY70" s="33"/>
+      <c r="AZ70" s="33"/>
+      <c r="BA70" s="33"/>
+      <c r="BB70" s="33"/>
+      <c r="BC70" s="33"/>
+      <c r="BD70" s="33"/>
+      <c r="BE70" s="33"/>
+      <c r="BF70" s="33"/>
+      <c r="BG70" s="33"/>
     </row>
     <row r="71" spans="2:59" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B71" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C71" s="13">
         <v>-60682</v>
       </c>
       <c r="D71" s="13">
         <v>-98244.2</v>
       </c>
       <c r="E71" s="13">
         <v>-254875.628312974</v>
       </c>
       <c r="F71" s="13">
         <v>298785.13900999998</v>
       </c>
       <c r="G71" s="13">
         <v>101413.93145</v>
       </c>
       <c r="H71" s="13">
         <v>-340490.90474999999</v>
       </c>
       <c r="I71" s="13">
         <v>-163737</v>
@@ -24651,51 +24676,51 @@
       </c>
       <c r="U71" s="13">
         <v>1761205</v>
       </c>
       <c r="V71" s="13">
         <v>-688111</v>
       </c>
       <c r="W71" s="13">
         <v>-1458873</v>
       </c>
       <c r="X71" s="13">
         <v>-2569173.1762299999</v>
       </c>
       <c r="Y71" s="13">
         <v>-1892258</v>
       </c>
       <c r="Z71" s="13">
         <v>-176712</v>
       </c>
       <c r="AA71" s="13">
         <v>-1992631</v>
       </c>
       <c r="AB71" s="13">
         <v>-2313107</v>
       </c>
-      <c r="AC71" s="31"/>
+      <c r="AC71" s="33"/>
       <c r="AD71" s="13">
         <v>298785</v>
       </c>
       <c r="AE71" s="13">
         <v>-197371</v>
       </c>
       <c r="AF71" s="13">
         <v>-441905</v>
       </c>
       <c r="AG71" s="13">
         <v>176754</v>
       </c>
       <c r="AH71" s="13">
         <v>237992</v>
       </c>
       <c r="AI71" s="13">
         <v>-1037313</v>
       </c>
       <c r="AJ71" s="13">
         <v>88310</v>
       </c>
       <c r="AK71" s="13">
         <v>422571</v>
       </c>
       <c r="AL71" s="13">
@@ -24721,129 +24746,129 @@
       </c>
       <c r="AS71" s="13">
         <v>357370</v>
       </c>
       <c r="AT71" s="13">
         <v>-688111</v>
       </c>
       <c r="AU71" s="13">
         <v>-770762</v>
       </c>
       <c r="AV71" s="13">
         <v>-1110300.1762300001</v>
       </c>
       <c r="AW71" s="13">
         <v>676915</v>
       </c>
       <c r="AX71" s="13">
         <v>-80179</v>
       </c>
       <c r="AY71" s="13">
         <v>-1815919</v>
       </c>
       <c r="AZ71" s="13">
         <v>-320476</v>
       </c>
-      <c r="BA71" s="31"/>
+      <c r="BA71" s="33"/>
       <c r="BB71" s="13">
         <v>-156631.42831297399</v>
       </c>
       <c r="BC71" s="13">
         <v>91138.628312974004</v>
       </c>
       <c r="BD71" s="13">
         <v>-124702.74132</v>
       </c>
       <c r="BE71" s="13">
         <v>-193490.25868</v>
       </c>
       <c r="BF71" s="13">
         <v>2243135</v>
       </c>
       <c r="BG71" s="13">
         <v>-3653463</v>
       </c>
     </row>
     <row r="72" spans="2:59" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="19"/>
-[...25 lines deleted...]
-      <c r="AB72" s="19"/>
+      <c r="B72" s="21"/>
+      <c r="C72" s="21"/>
+      <c r="D72" s="21"/>
+      <c r="E72" s="21"/>
+      <c r="F72" s="21"/>
+      <c r="G72" s="21"/>
+      <c r="H72" s="21"/>
+      <c r="I72" s="21"/>
+      <c r="J72" s="21"/>
+      <c r="K72" s="21"/>
+      <c r="L72" s="21"/>
+      <c r="M72" s="21"/>
+      <c r="N72" s="21"/>
+      <c r="O72" s="21"/>
+      <c r="P72" s="21"/>
+      <c r="Q72" s="21"/>
+      <c r="R72" s="21"/>
+      <c r="S72" s="21"/>
+      <c r="T72" s="21"/>
+      <c r="U72" s="21"/>
+      <c r="V72" s="21"/>
+      <c r="W72" s="21"/>
+      <c r="X72" s="21"/>
+      <c r="Y72" s="21"/>
+      <c r="Z72" s="21"/>
+      <c r="AA72" s="21"/>
+      <c r="AB72" s="21"/>
       <c r="AC72" s="1"/>
-      <c r="AD72" s="19"/>
-[...21 lines deleted...]
-      <c r="AZ72" s="19"/>
+      <c r="AD72" s="21"/>
+      <c r="AE72" s="21"/>
+      <c r="AF72" s="21"/>
+      <c r="AG72" s="21"/>
+      <c r="AH72" s="21"/>
+      <c r="AI72" s="21"/>
+      <c r="AJ72" s="21"/>
+      <c r="AK72" s="21"/>
+      <c r="AL72" s="21"/>
+      <c r="AM72" s="21"/>
+      <c r="AN72" s="21"/>
+      <c r="AO72" s="21"/>
+      <c r="AP72" s="21"/>
+      <c r="AQ72" s="21"/>
+      <c r="AR72" s="21"/>
+      <c r="AS72" s="21"/>
+      <c r="AT72" s="21"/>
+      <c r="AU72" s="21"/>
+      <c r="AV72" s="21"/>
+      <c r="AW72" s="21"/>
+      <c r="AX72" s="21"/>
+      <c r="AY72" s="21"/>
+      <c r="AZ72" s="21"/>
       <c r="BA72" s="1"/>
-      <c r="BB72" s="19"/>
-[...4 lines deleted...]
-      <c r="BG72" s="19"/>
+      <c r="BB72" s="21"/>
+      <c r="BC72" s="21"/>
+      <c r="BD72" s="21"/>
+      <c r="BE72" s="21"/>
+      <c r="BF72" s="21"/>
+      <c r="BG72" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="BC5:BC6"/>
     <mergeCell ref="BD5:BD6"/>
     <mergeCell ref="BE5:BE6"/>
     <mergeCell ref="BF5:BF6"/>
     <mergeCell ref="BG5:BG6"/>
     <mergeCell ref="AW5:AW6"/>
     <mergeCell ref="AX5:AX6"/>
     <mergeCell ref="AY5:AY6"/>
     <mergeCell ref="BB5:BB6"/>
     <mergeCell ref="AZ5:AZ6"/>
     <mergeCell ref="AV5:AV6"/>
     <mergeCell ref="AU5:AU6"/>
     <mergeCell ref="AT5:AT6"/>
     <mergeCell ref="AP5:AP6"/>
     <mergeCell ref="AQ5:AQ6"/>
     <mergeCell ref="AR5:AR6"/>
     <mergeCell ref="AS5:AS6"/>
     <mergeCell ref="AM5:AM6"/>
     <mergeCell ref="AN5:AN6"/>
     <mergeCell ref="AO5:AO6"/>
     <mergeCell ref="AK5:AK6"/>
     <mergeCell ref="AJ5:AJ6"/>
@@ -24888,311 +24913,311 @@
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="A1:BH45"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="47.08984375" customWidth="1"/>
     <col min="3" max="60" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="U2" s="115" t="s">
+      <c r="U2" s="120" t="s">
         <v>183</v>
       </c>
-      <c r="V2" s="116"/>
-[...6 lines deleted...]
-      <c r="AC2" s="116"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
     </row>
     <row r="3" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="U3" s="116"/>
-[...7 lines deleted...]
-      <c r="AC3" s="116"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
+      <c r="Y3" s="121"/>
+      <c r="Z3" s="121"/>
+      <c r="AA3" s="121"/>
+      <c r="AB3" s="121"/>
+      <c r="AC3" s="121"/>
     </row>
     <row r="4" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C5" s="117" t="s">
+      <c r="C5" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="117" t="s">
+      <c r="D5" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="114" t="s">
+      <c r="F5" s="119" t="s">
         <v>185</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="119" t="s">
         <v>186</v>
       </c>
-      <c r="H5" s="114" t="s">
+      <c r="H5" s="119" t="s">
         <v>187</v>
       </c>
-      <c r="I5" s="114" t="s">
+      <c r="I5" s="119" t="s">
         <v>188</v>
       </c>
-      <c r="J5" s="114" t="s">
+      <c r="J5" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="114" t="s">
+      <c r="K5" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="114" t="s">
+      <c r="L5" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="114" t="s">
+      <c r="N5" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="114" t="s">
+      <c r="O5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="114" t="s">
+      <c r="P5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="114" t="s">
+      <c r="R5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="114" t="s">
+      <c r="S5" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="T5" s="114" t="s">
+      <c r="T5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="U5" s="114" t="s">
+      <c r="U5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="114" t="s">
+      <c r="V5" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="114" t="s">
+      <c r="X5" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="Y5" s="114" t="s">
+      <c r="Y5" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="Z5" s="114" t="s">
+      <c r="Z5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="114" t="s">
+      <c r="AA5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="114" t="s">
+      <c r="AB5" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="114" t="s">
+      <c r="AC5" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="AD5" s="114" t="s">
+      <c r="AD5" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="114" t="s">
+      <c r="AE5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="114" t="s">
+      <c r="AF5" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="114" t="s">
+      <c r="AG5" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="AI5" s="114" t="s">
+      <c r="AI5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="AJ5" s="114" t="s">
+      <c r="AJ5" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="AK5" s="114" t="s">
+      <c r="AK5" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="AL5" s="114" t="s">
+      <c r="AL5" s="119" t="s">
         <v>189</v>
       </c>
-      <c r="AM5" s="114" t="s">
+      <c r="AM5" s="119" t="s">
         <v>190</v>
       </c>
-      <c r="AN5" s="114" t="s">
+      <c r="AN5" s="119" t="s">
         <v>191</v>
       </c>
-      <c r="AO5" s="114" t="s">
+      <c r="AO5" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="AP5" s="114" t="s">
+      <c r="AP5" s="119" t="s">
         <v>192</v>
       </c>
-      <c r="AQ5" s="114" t="s">
+      <c r="AQ5" s="119" t="s">
         <v>193</v>
       </c>
-      <c r="AR5" s="114" t="s">
+      <c r="AR5" s="119" t="s">
         <v>194</v>
       </c>
-      <c r="AS5" s="114" t="s">
+      <c r="AS5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="AT5" s="114" t="s">
+      <c r="AT5" s="119" t="s">
         <v>195</v>
       </c>
-      <c r="AU5" s="114" t="s">
+      <c r="AU5" s="119" t="s">
         <v>196</v>
       </c>
-      <c r="AV5" s="114" t="s">
+      <c r="AV5" s="119" t="s">
         <v>197</v>
       </c>
-      <c r="AW5" s="114" t="s">
+      <c r="AW5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="AX5" s="114" t="s">
+      <c r="AX5" s="119" t="s">
         <v>198</v>
       </c>
-      <c r="AY5" s="114" t="s">
+      <c r="AY5" s="119" t="s">
         <v>199</v>
       </c>
-      <c r="AZ5" s="114" t="s">
+      <c r="AZ5" s="119" t="s">
         <v>200</v>
       </c>
-      <c r="BA5" s="114" t="s">
+      <c r="BA5" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="BB5" s="114" t="s">
+      <c r="BB5" s="119" t="s">
         <v>201</v>
       </c>
-      <c r="BC5" s="114" t="s">
+      <c r="BC5" s="119" t="s">
         <v>202</v>
       </c>
-      <c r="BD5" s="114" t="s">
+      <c r="BD5" s="119" t="s">
         <v>203</v>
       </c>
-      <c r="BE5" s="114" t="s">
+      <c r="BE5" s="119" t="s">
         <v>204</v>
       </c>
-      <c r="BF5" s="114" t="s">
+      <c r="BF5" s="119" t="s">
         <v>205</v>
       </c>
-      <c r="BG5" s="114" t="s">
+      <c r="BG5" s="119" t="s">
         <v>206</v>
       </c>
-      <c r="BH5" s="114" t="s">
+      <c r="BH5" s="119" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="6" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="117"/>
-[...55 lines deleted...]
-      <c r="BH6" s="114"/>
+      <c r="C6" s="122"/>
+      <c r="D6" s="122"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
+      <c r="AC6" s="119"/>
+      <c r="AD6" s="119"/>
+      <c r="AE6" s="119"/>
+      <c r="AF6" s="119"/>
+      <c r="AG6" s="119"/>
+      <c r="AI6" s="119"/>
+      <c r="AJ6" s="119"/>
+      <c r="AK6" s="119"/>
+      <c r="AL6" s="119"/>
+      <c r="AM6" s="119"/>
+      <c r="AN6" s="119"/>
+      <c r="AO6" s="119"/>
+      <c r="AP6" s="119"/>
+      <c r="AQ6" s="119"/>
+      <c r="AR6" s="119"/>
+      <c r="AS6" s="119"/>
+      <c r="AT6" s="119"/>
+      <c r="AU6" s="119"/>
+      <c r="AV6" s="119"/>
+      <c r="AW6" s="119"/>
+      <c r="AX6" s="119"/>
+      <c r="AY6" s="119"/>
+      <c r="AZ6" s="119"/>
+      <c r="BA6" s="119"/>
+      <c r="BB6" s="119"/>
+      <c r="BC6" s="119"/>
+      <c r="BD6" s="119"/>
+      <c r="BE6" s="119"/>
+      <c r="BF6" s="119"/>
+      <c r="BG6" s="119"/>
+      <c r="BH6" s="119"/>
     </row>
     <row r="7" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C7" s="10">
         <v>124425</v>
       </c>
       <c r="D7" s="10">
         <v>203462</v>
       </c>
       <c r="E7" s="10">
         <v>695926</v>
       </c>
       <c r="F7" s="10">
         <v>2571767</v>
       </c>
       <c r="G7" s="10">
         <v>2650679</v>
       </c>
       <c r="H7" s="10">
         <v>2839664</v>
       </c>
       <c r="I7" s="10">
         <v>3071734</v>
@@ -25247,51 +25272,51 @@
       </c>
       <c r="Z7" s="10">
         <v>5364567</v>
       </c>
       <c r="AA7" s="10">
         <v>6414758</v>
       </c>
       <c r="AB7" s="10">
         <v>6885323</v>
       </c>
       <c r="AC7" s="10">
         <v>7913501</v>
       </c>
       <c r="AD7" s="10">
         <v>5364567</v>
       </c>
       <c r="AE7" s="10">
         <v>6800491.3281616997</v>
       </c>
       <c r="AF7" s="10">
         <v>6731900</v>
       </c>
       <c r="AG7" s="10">
         <v>8496192</v>
       </c>
-      <c r="AH7" s="31"/>
+      <c r="AH7" s="33"/>
       <c r="AI7" s="10">
         <v>124425</v>
       </c>
       <c r="AJ7" s="10">
         <v>203462</v>
       </c>
       <c r="AK7" s="10">
         <v>695926</v>
       </c>
       <c r="AL7" s="10">
         <v>899861.06966000004</v>
       </c>
       <c r="AM7" s="10">
         <v>1484148.90766596</v>
       </c>
       <c r="AN7" s="10">
         <v>1872326.3255162099</v>
       </c>
       <c r="AO7" s="10">
         <v>2571767</v>
       </c>
       <c r="AP7" s="10">
         <v>2650679</v>
       </c>
       <c r="AQ7" s="10">
@@ -25424,51 +25449,51 @@
       </c>
       <c r="Z8" s="6">
         <v>398900</v>
       </c>
       <c r="AA8" s="6">
         <v>752428</v>
       </c>
       <c r="AB8" s="6">
         <v>740156</v>
       </c>
       <c r="AC8" s="6">
         <v>807516</v>
       </c>
       <c r="AD8" s="6">
         <v>2699000</v>
       </c>
       <c r="AE8" s="6">
         <v>643870</v>
       </c>
       <c r="AF8" s="6">
         <v>957081</v>
       </c>
       <c r="AG8" s="6">
         <v>1036945</v>
       </c>
-      <c r="AH8" s="31"/>
+      <c r="AH8" s="33"/>
       <c r="AI8" s="8">
         <v>78219</v>
       </c>
       <c r="AJ8" s="8">
         <v>212614</v>
       </c>
       <c r="AK8" s="8">
         <v>480522</v>
       </c>
       <c r="AL8" s="8">
         <v>571871.61177910096</v>
       </c>
       <c r="AM8" s="8">
         <v>729343.73352735199</v>
       </c>
       <c r="AN8" s="8">
         <v>924950</v>
       </c>
       <c r="AO8" s="8">
         <v>1160080</v>
       </c>
       <c r="AP8" s="6">
         <v>1515550</v>
       </c>
       <c r="AQ8" s="6">
@@ -25601,51 +25626,51 @@
       </c>
       <c r="Z9" s="6">
         <v>-688111</v>
       </c>
       <c r="AA9" s="6">
         <v>-770762</v>
       </c>
       <c r="AB9" s="6">
         <v>-1009846</v>
       </c>
       <c r="AC9" s="6">
         <v>595374</v>
       </c>
       <c r="AD9" s="6">
         <v>-1718826.1762300001</v>
       </c>
       <c r="AE9" s="6">
         <v>-153775</v>
       </c>
       <c r="AF9" s="6">
         <v>-1890108</v>
       </c>
       <c r="AG9" s="6">
         <v>-357082</v>
       </c>
-      <c r="AH9" s="31"/>
+      <c r="AH9" s="33"/>
       <c r="AI9" s="6">
         <v>-13881</v>
       </c>
       <c r="AJ9" s="6">
         <v>-98244</v>
       </c>
       <c r="AK9" s="6">
         <v>-254876</v>
       </c>
       <c r="AL9" s="6">
         <v>-6169.6694829741</v>
       </c>
       <c r="AM9" s="6">
         <v>-30768.302862974098</v>
       </c>
       <c r="AN9" s="6">
         <v>-289989.13355297397</v>
       </c>
       <c r="AO9" s="8">
         <v>-163737</v>
       </c>
       <c r="AP9" s="6">
         <v>-224530</v>
       </c>
       <c r="AQ9" s="6">
@@ -25682,406 +25707,406 @@
         <v>1761205</v>
       </c>
       <c r="BB9" s="6">
         <v>-44579</v>
       </c>
       <c r="BC9" s="6">
         <v>-806930</v>
       </c>
       <c r="BD9" s="6">
         <v>-2111346</v>
       </c>
       <c r="BE9" s="6">
         <v>-1718826.1762300001</v>
       </c>
       <c r="BF9" s="6">
         <v>-1339009</v>
       </c>
       <c r="BG9" s="6">
         <v>-2458355</v>
       </c>
       <c r="BH9" s="6">
         <v>-925329</v>
       </c>
     </row>
     <row r="10" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="46" t="s">
         <v>153</v>
       </c>
-      <c r="C10" s="45">
-[...2 lines deleted...]
-      <c r="D10" s="45">
+      <c r="C10" s="47">
+        <v>0</v>
+      </c>
+      <c r="D10" s="47">
         <v>-16446</v>
       </c>
-      <c r="E10" s="45">
+      <c r="E10" s="47">
         <v>-8446</v>
       </c>
-      <c r="F10" s="45">
-[...14 lines deleted...]
-      <c r="K10" s="45">
+      <c r="F10" s="47">
+        <v>0</v>
+      </c>
+      <c r="G10" s="47">
+        <v>0</v>
+      </c>
+      <c r="H10" s="47">
+        <v>0</v>
+      </c>
+      <c r="I10" s="47">
+        <v>0</v>
+      </c>
+      <c r="J10" s="47">
+        <v>0</v>
+      </c>
+      <c r="K10" s="47">
         <v>-25867</v>
       </c>
-      <c r="L10" s="45">
+      <c r="L10" s="47">
         <v>-23175</v>
       </c>
-      <c r="M10" s="45">
+      <c r="M10" s="47">
         <v>-14853</v>
       </c>
-      <c r="N10" s="45">
+      <c r="N10" s="47">
         <v>-23965</v>
       </c>
-      <c r="O10" s="45">
+      <c r="O10" s="47">
         <v>-87860</v>
       </c>
-      <c r="P10" s="45">
-[...35 lines deleted...]
-      <c r="AB10" s="45">
+      <c r="P10" s="47">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>0</v>
+      </c>
+      <c r="R10" s="47">
+        <v>0</v>
+      </c>
+      <c r="S10" s="47">
+        <v>0</v>
+      </c>
+      <c r="T10" s="47">
+        <v>0</v>
+      </c>
+      <c r="U10" s="47">
+        <v>0</v>
+      </c>
+      <c r="V10" s="47">
+        <v>0</v>
+      </c>
+      <c r="W10" s="47">
+        <v>0</v>
+      </c>
+      <c r="X10" s="47">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="47">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="47">
         <v>48028</v>
       </c>
-      <c r="AC10" s="45">
+      <c r="AC10" s="47">
         <v>31514</v>
       </c>
-      <c r="AD10" s="45">
+      <c r="AD10" s="47">
         <v>79542</v>
       </c>
-      <c r="AE10" s="45">
+      <c r="AE10" s="47">
         <v>98024</v>
       </c>
-      <c r="AF10" s="45">
+      <c r="AF10" s="47">
         <v>23855</v>
       </c>
-      <c r="AG10" s="45">
-[...6 lines deleted...]
-      <c r="AJ10" s="46">
+      <c r="AG10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="33"/>
+      <c r="AI10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="48">
         <v>-16446</v>
       </c>
-      <c r="AK10" s="46">
+      <c r="AK10" s="48">
         <v>-8446</v>
       </c>
-      <c r="AL10" s="46">
+      <c r="AL10" s="48">
         <v>-772.96943999999996</v>
       </c>
-      <c r="AM10" s="46">
+      <c r="AM10" s="48">
         <v>-773.80925000000002</v>
       </c>
-      <c r="AN10" s="46">
+      <c r="AN10" s="48">
         <v>-4.2217099999998</v>
       </c>
-      <c r="AO10" s="46">
-[...2 lines deleted...]
-      <c r="AP10" s="45">
+      <c r="AO10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="47">
         <v>-25867</v>
       </c>
-      <c r="AQ10" s="45">
+      <c r="AQ10" s="47">
         <v>-49042</v>
       </c>
-      <c r="AR10" s="45">
+      <c r="AR10" s="47">
         <v>-63895</v>
       </c>
-      <c r="AS10" s="45">
+      <c r="AS10" s="47">
         <v>-87860</v>
       </c>
-      <c r="AT10" s="45">
+      <c r="AT10" s="47">
         <v>-61993</v>
       </c>
-      <c r="AU10" s="45">
+      <c r="AU10" s="47">
         <v>-38818</v>
       </c>
-      <c r="AV10" s="45">
+      <c r="AV10" s="47">
         <v>-23965</v>
       </c>
-      <c r="AW10" s="45">
-[...20 lines deleted...]
-      <c r="BD10" s="45">
+      <c r="AW10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="47">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="47">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="47">
         <v>48028</v>
       </c>
-      <c r="BE10" s="47">
+      <c r="BE10" s="49">
         <v>79542</v>
       </c>
-      <c r="BF10" s="48">
+      <c r="BF10" s="50">
         <v>177566</v>
       </c>
-      <c r="BG10" s="48">
+      <c r="BG10" s="50">
         <v>201421</v>
       </c>
-      <c r="BH10" s="48">
+      <c r="BH10" s="50">
         <v>177566</v>
       </c>
     </row>
     <row r="11" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A11" s="49"/>
-      <c r="B11" s="50" t="s">
+      <c r="A11" s="51"/>
+      <c r="B11" s="52" t="s">
         <v>210</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="53">
         <v>64338</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="53">
         <v>97924</v>
       </c>
-      <c r="E11" s="51">
+      <c r="E11" s="53">
         <v>217201</v>
       </c>
-      <c r="F11" s="51">
+      <c r="F11" s="53">
         <v>469516</v>
       </c>
-      <c r="G11" s="51">
+      <c r="G11" s="53">
         <v>46763</v>
       </c>
-      <c r="H11" s="51">
+      <c r="H11" s="53">
         <v>-116814</v>
       </c>
-      <c r="I11" s="51">
+      <c r="I11" s="53">
         <v>596877</v>
       </c>
-      <c r="J11" s="51">
+      <c r="J11" s="53">
         <v>996343</v>
       </c>
-      <c r="K11" s="51">
+      <c r="K11" s="53">
         <v>738327</v>
       </c>
-      <c r="L11" s="51">
+      <c r="L11" s="53">
         <v>-443510</v>
       </c>
-      <c r="M11" s="51">
+      <c r="M11" s="53">
         <v>926121</v>
       </c>
-      <c r="N11" s="51">
+      <c r="N11" s="53">
         <v>1024530</v>
       </c>
-      <c r="O11" s="51">
+      <c r="O11" s="53">
         <v>2245468</v>
       </c>
-      <c r="P11" s="51">
+      <c r="P11" s="53">
         <v>1228531</v>
       </c>
-      <c r="Q11" s="51">
+      <c r="Q11" s="53">
         <v>-335876</v>
       </c>
-      <c r="R11" s="51">
+      <c r="R11" s="53">
         <v>272281</v>
       </c>
-      <c r="S11" s="51">
+      <c r="S11" s="53">
         <v>745232</v>
       </c>
-      <c r="T11" s="51">
+      <c r="T11" s="53">
         <v>1910167</v>
       </c>
-      <c r="U11" s="51">
+      <c r="U11" s="53">
         <v>1494775</v>
       </c>
-      <c r="V11" s="51">
+      <c r="V11" s="53">
         <v>210350</v>
       </c>
-      <c r="W11" s="51">
+      <c r="W11" s="53">
         <v>469207</v>
       </c>
-      <c r="X11" s="51">
+      <c r="X11" s="53">
         <v>433065</v>
       </c>
-      <c r="Y11" s="51">
+      <c r="Y11" s="53">
         <v>2607397</v>
       </c>
-      <c r="Z11" s="51">
+      <c r="Z11" s="53">
         <v>-289211</v>
       </c>
-      <c r="AA11" s="51">
+      <c r="AA11" s="53">
         <v>-18334</v>
       </c>
-      <c r="AB11" s="51">
+      <c r="AB11" s="53">
         <v>-221662</v>
       </c>
-      <c r="AC11" s="51">
+      <c r="AC11" s="53">
         <v>1434404</v>
       </c>
-      <c r="AD11" s="51">
+      <c r="AD11" s="53">
         <v>1059716</v>
       </c>
-      <c r="AE11" s="51">
+      <c r="AE11" s="53">
         <v>588119</v>
       </c>
-      <c r="AF11" s="51">
+      <c r="AF11" s="53">
         <v>-909172</v>
       </c>
-      <c r="AG11" s="51">
+      <c r="AG11" s="53">
         <v>679863</v>
       </c>
-      <c r="AH11" s="31"/>
-      <c r="AI11" s="51">
+      <c r="AH11" s="33"/>
+      <c r="AI11" s="53">
         <v>64338</v>
       </c>
-      <c r="AJ11" s="51">
+      <c r="AJ11" s="53">
         <v>97924</v>
       </c>
-      <c r="AK11" s="51">
+      <c r="AK11" s="53">
         <v>217200</v>
       </c>
-      <c r="AL11" s="51">
+      <c r="AL11" s="53">
         <v>564928.97285612603</v>
       </c>
-      <c r="AM11" s="51">
+      <c r="AM11" s="53">
         <v>697801.62141437805</v>
       </c>
-      <c r="AN11" s="51">
+      <c r="AN11" s="53">
         <v>634956.64473702596</v>
       </c>
-      <c r="AO11" s="51">
+      <c r="AO11" s="53">
         <v>996343</v>
       </c>
-      <c r="AP11" s="51">
+      <c r="AP11" s="53">
         <v>1265153</v>
       </c>
-      <c r="AQ11" s="51">
+      <c r="AQ11" s="53">
         <v>774880</v>
       </c>
-      <c r="AR11" s="51">
+      <c r="AR11" s="53">
         <v>1817815</v>
       </c>
-      <c r="AS11" s="51">
+      <c r="AS11" s="53">
         <v>2245468</v>
       </c>
-      <c r="AT11" s="51">
+      <c r="AT11" s="53">
         <v>2735672</v>
       </c>
-      <c r="AU11" s="51">
+      <c r="AU11" s="53">
         <v>2843306</v>
       </c>
-      <c r="AV11" s="51">
+      <c r="AV11" s="53">
         <v>2189466</v>
       </c>
-      <c r="AW11" s="51">
+      <c r="AW11" s="53">
         <v>1228531</v>
       </c>
-      <c r="AX11" s="51">
+      <c r="AX11" s="53">
         <v>2176412</v>
       </c>
-      <c r="AY11" s="51">
+      <c r="AY11" s="53">
         <v>2722638</v>
       </c>
-      <c r="AZ11" s="51">
+      <c r="AZ11" s="53">
         <v>2919564</v>
       </c>
-      <c r="BA11" s="51">
+      <c r="BA11" s="53">
         <v>2607397</v>
       </c>
-      <c r="BB11" s="51">
+      <c r="BB11" s="53">
         <v>823411</v>
       </c>
-      <c r="BC11" s="51">
+      <c r="BC11" s="53">
         <v>594727</v>
       </c>
-      <c r="BD11" s="51">
+      <c r="BD11" s="53">
         <v>-96142</v>
       </c>
-      <c r="BE11" s="52">
+      <c r="BE11" s="54">
         <v>1059716</v>
       </c>
-      <c r="BF11" s="53">
+      <c r="BF11" s="55">
         <v>1782527</v>
       </c>
-      <c r="BG11" s="53">
+      <c r="BG11" s="55">
         <v>891689</v>
       </c>
-      <c r="BH11" s="53">
+      <c r="BH11" s="55">
         <v>2480724</v>
       </c>
     </row>
     <row r="12" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A12" s="49"/>
+      <c r="A12" s="51"/>
       <c r="B12" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C12" s="6">
         <v>-109791</v>
       </c>
       <c r="D12" s="6">
         <v>-386852</v>
       </c>
       <c r="E12" s="6">
         <v>-1153527</v>
       </c>
       <c r="F12" s="6">
         <v>-281400</v>
       </c>
       <c r="G12" s="6">
         <v>-142676</v>
       </c>
       <c r="H12" s="6">
         <v>-84639</v>
       </c>
       <c r="I12" s="6">
         <v>-106204</v>
       </c>
       <c r="J12" s="6">
@@ -26134,51 +26159,51 @@
       </c>
       <c r="Z12" s="6">
         <v>-101207</v>
       </c>
       <c r="AA12" s="6">
         <v>-220437</v>
       </c>
       <c r="AB12" s="6">
         <v>-91471</v>
       </c>
       <c r="AC12" s="6">
         <v>-115117</v>
       </c>
       <c r="AD12" s="6">
         <v>-528232</v>
       </c>
       <c r="AE12" s="6">
         <v>-200299</v>
       </c>
       <c r="AF12" s="6">
         <v>-229384</v>
       </c>
       <c r="AG12" s="6">
         <v>-410987</v>
       </c>
-      <c r="AH12" s="31"/>
+      <c r="AH12" s="33"/>
       <c r="AI12" s="8">
         <v>-109791</v>
       </c>
       <c r="AJ12" s="8">
         <v>-386852</v>
       </c>
       <c r="AK12" s="8">
         <v>-1153527</v>
       </c>
       <c r="AL12" s="8">
         <v>-1154105.6231146001</v>
       </c>
       <c r="AM12" s="8">
         <v>-965136.59074186406</v>
       </c>
       <c r="AN12" s="8">
         <v>-785808.14780076803</v>
       </c>
       <c r="AO12" s="8">
         <v>-614919</v>
       </c>
       <c r="AP12" s="6">
         <v>-479082</v>
       </c>
       <c r="AQ12" s="6">
@@ -26215,51 +26240,51 @@
         <v>-738329</v>
       </c>
       <c r="BB12" s="6">
         <v>-452858</v>
       </c>
       <c r="BC12" s="6">
         <v>-668390</v>
       </c>
       <c r="BD12" s="6">
         <v>-561997</v>
       </c>
       <c r="BE12" s="6">
         <v>-528232</v>
       </c>
       <c r="BF12" s="6">
         <v>-627324</v>
       </c>
       <c r="BG12" s="6">
         <v>-636271</v>
       </c>
       <c r="BH12" s="6">
         <v>-817874</v>
       </c>
     </row>
     <row r="13" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A13" s="49"/>
+      <c r="A13" s="51"/>
       <c r="B13" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C13" s="6">
         <v>-16216</v>
       </c>
       <c r="D13" s="6">
         <v>-29333</v>
       </c>
       <c r="E13" s="6">
         <v>-105677</v>
       </c>
       <c r="F13" s="6">
         <v>-67693</v>
       </c>
       <c r="G13" s="6">
         <v>-76280</v>
       </c>
       <c r="H13" s="6">
         <v>-71877</v>
       </c>
       <c r="I13" s="6">
         <v>-168560</v>
       </c>
       <c r="J13" s="6">
@@ -26312,51 +26337,51 @@
       </c>
       <c r="Z13" s="6">
         <v>-328450</v>
       </c>
       <c r="AA13" s="6">
         <v>-266734</v>
       </c>
       <c r="AB13" s="6">
         <v>-250514</v>
       </c>
       <c r="AC13" s="6">
         <v>-486941</v>
       </c>
       <c r="AD13" s="6">
         <v>-1481891</v>
       </c>
       <c r="AE13" s="6">
         <v>-325778</v>
       </c>
       <c r="AF13" s="6">
         <v>-387614</v>
       </c>
       <c r="AG13" s="6">
         <v>-372754</v>
       </c>
-      <c r="AH13" s="31"/>
+      <c r="AH13" s="33"/>
       <c r="AI13" s="8">
         <v>-16216</v>
       </c>
       <c r="AJ13" s="8">
         <v>-29333</v>
       </c>
       <c r="AK13" s="8">
         <v>-105677</v>
       </c>
       <c r="AL13" s="8">
         <v>-972829</v>
       </c>
       <c r="AM13" s="8">
         <v>-843228.23364076705</v>
       </c>
       <c r="AN13" s="8">
         <v>-750573.069877823</v>
       </c>
       <c r="AO13" s="8">
         <v>-384410</v>
       </c>
       <c r="AP13" s="6">
         <v>-334793</v>
       </c>
       <c r="AQ13" s="6">
@@ -26393,51 +26418,51 @@
         <v>-1007057</v>
       </c>
       <c r="BB13" s="6">
         <v>-1223091</v>
       </c>
       <c r="BC13" s="6">
         <v>-1302692</v>
       </c>
       <c r="BD13" s="6">
         <v>-1230421</v>
       </c>
       <c r="BE13" s="6">
         <v>-1481891</v>
       </c>
       <c r="BF13" s="6">
         <v>-1329967</v>
       </c>
       <c r="BG13" s="6">
         <v>-1450847</v>
       </c>
       <c r="BH13" s="6">
         <v>-1435987</v>
       </c>
     </row>
     <row r="14" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A14" s="49"/>
+      <c r="A14" s="51"/>
       <c r="B14" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C14" s="6">
         <v>-12681</v>
       </c>
       <c r="D14" s="6">
         <v>-158171</v>
       </c>
       <c r="E14" s="6">
         <v>-802520</v>
       </c>
       <c r="F14" s="6">
         <v>-199335</v>
       </c>
       <c r="G14" s="6">
         <v>-16790</v>
       </c>
       <c r="H14" s="6">
         <v>41260</v>
       </c>
       <c r="I14" s="6">
         <v>-222494</v>
       </c>
       <c r="J14" s="6">
@@ -26490,51 +26515,51 @@
       </c>
       <c r="Z14" s="6">
         <v>-331323</v>
       </c>
       <c r="AA14" s="6">
         <v>34940</v>
       </c>
       <c r="AB14" s="6">
         <v>-464531</v>
       </c>
       <c r="AC14" s="6">
         <v>280664</v>
       </c>
       <c r="AD14" s="6">
         <v>-485517</v>
       </c>
       <c r="AE14" s="6">
         <v>6549</v>
       </c>
       <c r="AF14" s="6">
         <v>43258</v>
       </c>
       <c r="AG14" s="6">
         <v>-247898</v>
       </c>
-      <c r="AH14" s="31"/>
+      <c r="AH14" s="33"/>
       <c r="AI14" s="8">
         <v>-12681</v>
       </c>
       <c r="AJ14" s="8">
         <v>-158171</v>
       </c>
       <c r="AK14" s="8">
         <v>-802520</v>
       </c>
       <c r="AL14" s="8">
         <v>-31318</v>
       </c>
       <c r="AM14" s="8">
         <v>-31318</v>
       </c>
       <c r="AN14" s="8">
         <v>-31318</v>
       </c>
       <c r="AO14" s="8">
         <v>-397359</v>
       </c>
       <c r="AP14" s="6">
         <v>120236</v>
       </c>
       <c r="AQ14" s="6">
@@ -26571,51 +26596,51 @@
         <v>-718552</v>
       </c>
       <c r="BB14" s="6">
         <v>-507338</v>
       </c>
       <c r="BC14" s="6">
         <v>-542654</v>
       </c>
       <c r="BD14" s="6">
         <v>-839502</v>
       </c>
       <c r="BE14" s="6">
         <v>-485517</v>
       </c>
       <c r="BF14" s="6">
         <v>-142378</v>
       </c>
       <c r="BG14" s="6">
         <v>-134060</v>
       </c>
       <c r="BH14" s="6">
         <v>-425216</v>
       </c>
     </row>
     <row r="15" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A15" s="49"/>
+      <c r="A15" s="51"/>
       <c r="B15" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>-16031</v>
       </c>
       <c r="E15" s="6">
         <v>-31318</v>
       </c>
       <c r="F15" s="6">
         <v>0</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6">
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <v>0</v>
       </c>
       <c r="J15" s="6">
@@ -26668,51 +26693,51 @@
       </c>
       <c r="Z15" s="6">
         <v>0</v>
       </c>
       <c r="AA15" s="6">
         <v>0</v>
       </c>
       <c r="AB15" s="6">
         <v>0</v>
       </c>
       <c r="AC15" s="6">
         <v>0</v>
       </c>
       <c r="AD15" s="6">
         <v>0</v>
       </c>
       <c r="AE15" s="6">
         <v>0</v>
       </c>
       <c r="AF15" s="6">
         <v>-281380</v>
       </c>
       <c r="AG15" s="6">
         <v>-665167</v>
       </c>
-      <c r="AH15" s="31"/>
+      <c r="AH15" s="33"/>
       <c r="AI15" s="8">
         <v>0</v>
       </c>
       <c r="AJ15" s="8">
         <v>-16031</v>
       </c>
       <c r="AK15" s="8">
         <v>-68291</v>
       </c>
       <c r="AL15" s="8">
         <v>0</v>
       </c>
       <c r="AM15" s="8">
         <v>0</v>
       </c>
       <c r="AN15" s="8">
         <v>0</v>
       </c>
       <c r="AO15" s="8">
         <v>0</v>
       </c>
       <c r="AP15" s="6">
         <v>-254275</v>
       </c>
       <c r="AQ15" s="6">
@@ -26749,592 +26774,594 @@
         <v>-665909</v>
       </c>
       <c r="BB15" s="6">
         <v>-20525</v>
       </c>
       <c r="BC15" s="6">
         <v>-20525</v>
       </c>
       <c r="BD15" s="6">
         <v>0</v>
       </c>
       <c r="BE15" s="6">
         <v>0</v>
       </c>
       <c r="BF15" s="6">
         <v>0</v>
       </c>
       <c r="BG15" s="6">
         <v>-281380</v>
       </c>
       <c r="BH15" s="6">
         <v>-665167</v>
       </c>
     </row>
     <row r="16" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A16" s="49"/>
-      <c r="B16" s="54" t="s">
+      <c r="A16" s="51"/>
+      <c r="B16" s="56" t="s">
         <v>215</v>
       </c>
-      <c r="C16" s="55">
+      <c r="C16" s="57">
         <v>198774</v>
       </c>
-      <c r="D16" s="55">
+      <c r="D16" s="57">
         <v>695926</v>
       </c>
-      <c r="E16" s="55">
+      <c r="E16" s="57">
         <v>2571767</v>
       </c>
-      <c r="F16" s="55">
+      <c r="F16" s="57">
         <v>2650679</v>
       </c>
-      <c r="G16" s="55">
+      <c r="G16" s="57">
         <v>2839664</v>
       </c>
-      <c r="H16" s="55">
+      <c r="H16" s="57">
         <v>3071734</v>
       </c>
-      <c r="I16" s="55">
+      <c r="I16" s="57">
         <v>2972115</v>
       </c>
-      <c r="J16" s="55">
+      <c r="J16" s="57">
         <v>2972112</v>
       </c>
-      <c r="K16" s="55">
+      <c r="K16" s="57">
         <v>2333439</v>
       </c>
-      <c r="L16" s="55">
+      <c r="L16" s="57">
         <v>3615195</v>
       </c>
-      <c r="M16" s="55">
+      <c r="M16" s="57">
         <v>3768506</v>
       </c>
-      <c r="N16" s="55">
+      <c r="N16" s="57">
         <v>3041556</v>
       </c>
-      <c r="O16" s="55">
+      <c r="O16" s="57">
         <v>3041556</v>
       </c>
-      <c r="P16" s="55">
+      <c r="P16" s="57">
         <v>3294535</v>
       </c>
-      <c r="Q16" s="55">
+      <c r="Q16" s="57">
         <v>4615241</v>
       </c>
-      <c r="R16" s="55">
+      <c r="R16" s="57">
         <v>5066502</v>
       </c>
-      <c r="S16" s="55">
+      <c r="S16" s="57">
         <v>4842117</v>
       </c>
-      <c r="T16" s="55">
+      <c r="T16" s="57">
         <v>4842117</v>
       </c>
-      <c r="U16" s="55">
+      <c r="U16" s="57">
         <v>5034357.49566417</v>
       </c>
-      <c r="V16" s="55">
+      <c r="V16" s="57">
         <v>4945789.49566417</v>
       </c>
-      <c r="W16" s="55">
+      <c r="W16" s="57">
         <v>5185439.49566417</v>
       </c>
-      <c r="X16" s="55">
+      <c r="X16" s="57">
         <v>5364567.49566417</v>
       </c>
-      <c r="Y16" s="55">
+      <c r="Y16" s="57">
         <v>5364567</v>
       </c>
-      <c r="Z16" s="55">
+      <c r="Z16" s="57">
         <v>6414758</v>
       </c>
-      <c r="AA16" s="55">
+      <c r="AA16" s="57">
         <v>6885323</v>
       </c>
-      <c r="AB16" s="55">
+      <c r="AB16" s="57">
         <v>7913501</v>
       </c>
-      <c r="AC16" s="55">
+      <c r="AC16" s="57">
         <v>6800491</v>
       </c>
-      <c r="AD16" s="55">
+      <c r="AD16" s="57">
         <v>6800491.1762300003</v>
       </c>
-      <c r="AE16" s="55">
+      <c r="AE16" s="57">
         <v>6731900.3281616997</v>
       </c>
-      <c r="AF16" s="55">
+      <c r="AF16" s="57">
         <v>8496192</v>
       </c>
-      <c r="AG16" s="55">
+      <c r="AG16" s="57">
         <v>9513135</v>
       </c>
-      <c r="AH16" s="31"/>
-      <c r="AI16" s="56">
+      <c r="AH16" s="33"/>
+      <c r="AI16" s="58">
         <v>198775</v>
       </c>
-      <c r="AJ16" s="56">
+      <c r="AJ16" s="58">
         <v>695925</v>
       </c>
-      <c r="AK16" s="56">
+      <c r="AK16" s="58">
         <v>2608741</v>
       </c>
-      <c r="AL16" s="56">
+      <c r="AL16" s="58">
         <v>2493184.7199184699</v>
       </c>
-      <c r="AM16" s="56">
+      <c r="AM16" s="58">
         <v>2626030.1106342101</v>
       </c>
-      <c r="AN16" s="56">
+      <c r="AN16" s="58">
         <v>2805068.8984577698</v>
       </c>
-      <c r="AO16" s="56">
+      <c r="AO16" s="58">
         <v>2972112</v>
       </c>
-      <c r="AP16" s="56">
+      <c r="AP16" s="58">
         <v>2333440</v>
       </c>
-      <c r="AQ16" s="56">
+      <c r="AQ16" s="58">
         <v>3615198</v>
       </c>
-      <c r="AR16" s="56">
+      <c r="AR16" s="58">
         <v>3768509</v>
       </c>
-      <c r="AS16" s="56">
+      <c r="AS16" s="58">
         <v>3041556</v>
       </c>
-      <c r="AT16" s="56">
+      <c r="AT16" s="58">
         <v>3294535</v>
       </c>
-      <c r="AU16" s="56">
+      <c r="AU16" s="58">
         <v>4615241</v>
       </c>
-      <c r="AV16" s="56">
+      <c r="AV16" s="58">
         <v>5066502</v>
       </c>
-      <c r="AW16" s="56">
+      <c r="AW16" s="58">
         <v>3629935</v>
       </c>
-      <c r="AX16" s="56">
+      <c r="AX16" s="58">
         <v>5034357.49566417</v>
       </c>
-      <c r="AY16" s="56">
+      <c r="AY16" s="58">
         <v>4945789.49566417</v>
       </c>
-      <c r="AZ16" s="56">
+      <c r="AZ16" s="58">
         <v>5185439.49566417</v>
       </c>
-      <c r="BA16" s="56">
+      <c r="BA16" s="58">
         <v>5364567</v>
       </c>
-      <c r="BB16" s="56">
+      <c r="BB16" s="58">
         <v>6414758.49566417</v>
       </c>
-      <c r="BC16" s="56">
+      <c r="BC16" s="58">
         <v>6885323.49566417</v>
       </c>
-      <c r="BD16" s="56">
+      <c r="BD16" s="58">
         <v>7913501.49566417</v>
       </c>
-      <c r="BE16" s="57">
+      <c r="BE16" s="59">
         <v>6800491.1762300003</v>
       </c>
-      <c r="BF16" s="57">
+      <c r="BF16" s="59">
         <v>6731900</v>
       </c>
-      <c r="BG16" s="57">
+      <c r="BG16" s="59">
         <v>8496192</v>
       </c>
-      <c r="BH16" s="57">
+      <c r="BH16" s="59">
         <v>8777021</v>
       </c>
     </row>
     <row r="17" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A17" s="49"/>
-[...58 lines deleted...]
-      <c r="BH17" s="60"/>
+      <c r="A17" s="51"/>
+      <c r="B17" s="52"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
+      <c r="Q17" s="60"/>
+      <c r="R17" s="60"/>
+      <c r="S17" s="60"/>
+      <c r="T17" s="60"/>
+      <c r="U17" s="60"/>
+      <c r="V17" s="60"/>
+      <c r="W17" s="60"/>
+      <c r="X17" s="60"/>
+      <c r="Y17" s="60"/>
+      <c r="Z17" s="60"/>
+      <c r="AA17" s="60"/>
+      <c r="AB17" s="60"/>
+      <c r="AC17" s="60"/>
+      <c r="AD17" s="60"/>
+      <c r="AE17" s="60"/>
+      <c r="AF17" s="60"/>
+      <c r="AG17" s="60"/>
+      <c r="AH17" s="33"/>
+      <c r="AI17" s="61"/>
+      <c r="AJ17" s="61"/>
+      <c r="AK17" s="61"/>
+      <c r="AL17" s="61"/>
+      <c r="AM17" s="61"/>
+      <c r="AN17" s="61"/>
+      <c r="AO17" s="61"/>
+      <c r="AP17" s="61"/>
+      <c r="AQ17" s="61"/>
+      <c r="AR17" s="61"/>
+      <c r="AS17" s="61"/>
+      <c r="AT17" s="61"/>
+      <c r="AU17" s="61"/>
+      <c r="AV17" s="61"/>
+      <c r="AW17" s="61"/>
+      <c r="AX17" s="61"/>
+      <c r="AY17" s="61"/>
+      <c r="AZ17" s="61"/>
+      <c r="BA17" s="61"/>
+      <c r="BB17" s="61"/>
+      <c r="BC17" s="61"/>
+      <c r="BD17" s="61"/>
+      <c r="BE17" s="62"/>
+      <c r="BF17" s="62"/>
+      <c r="BG17" s="62"/>
+      <c r="BH17" s="62"/>
     </row>
     <row r="18" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A18" s="49"/>
-[...57 lines deleted...]
-      <c r="BH18" s="32"/>
+      <c r="A18" s="51"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="34"/>
+      <c r="M18" s="34"/>
+      <c r="N18" s="34"/>
+      <c r="O18" s="34"/>
+      <c r="P18" s="34"/>
+      <c r="Q18" s="34"/>
+      <c r="R18" s="34"/>
+      <c r="S18" s="34"/>
+      <c r="T18" s="34"/>
+      <c r="U18" s="34"/>
+      <c r="V18" s="34"/>
+      <c r="W18" s="34"/>
+      <c r="X18" s="34"/>
+      <c r="Y18" s="34"/>
+      <c r="Z18" s="34"/>
+      <c r="AA18" s="34"/>
+      <c r="AB18" s="34"/>
+      <c r="AC18" s="34"/>
+      <c r="AD18" s="34"/>
+      <c r="AE18" s="34"/>
+      <c r="AF18" s="34"/>
+      <c r="AG18" s="34"/>
+      <c r="AH18" s="33"/>
+      <c r="AI18" s="34"/>
+      <c r="AJ18" s="34"/>
+      <c r="AK18" s="34"/>
+      <c r="AL18" s="34"/>
+      <c r="AM18" s="34"/>
+      <c r="AN18" s="34"/>
+      <c r="AO18" s="34"/>
+      <c r="AP18" s="34"/>
+      <c r="AQ18" s="34"/>
+      <c r="AR18" s="34"/>
+      <c r="AS18" s="34"/>
+      <c r="AT18" s="34"/>
+      <c r="AU18" s="34"/>
+      <c r="AV18" s="34"/>
+      <c r="AW18" s="6">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="34"/>
+      <c r="AY18" s="34"/>
+      <c r="AZ18" s="34"/>
+      <c r="BA18" s="34"/>
+      <c r="BB18" s="34"/>
+      <c r="BC18" s="34"/>
+      <c r="BD18" s="34"/>
+      <c r="BE18" s="34"/>
+      <c r="BF18" s="34"/>
+      <c r="BG18" s="34"/>
+      <c r="BH18" s="34"/>
     </row>
     <row r="19" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A19" s="49"/>
-      <c r="B19" s="61" t="s">
+      <c r="A19" s="51"/>
+      <c r="B19" s="63" t="s">
         <v>216</v>
       </c>
-      <c r="C19" s="45">
+      <c r="C19" s="47">
         <v>74350</v>
       </c>
-      <c r="D19" s="45">
+      <c r="D19" s="47">
         <v>492463</v>
       </c>
-      <c r="E19" s="45">
+      <c r="E19" s="47">
         <v>1875841</v>
       </c>
-      <c r="F19" s="45">
+      <c r="F19" s="47">
         <v>78912</v>
       </c>
-      <c r="G19" s="45">
+      <c r="G19" s="47">
         <v>188984</v>
       </c>
-      <c r="H19" s="45">
+      <c r="H19" s="47">
         <v>232070</v>
       </c>
-      <c r="I19" s="45">
+      <c r="I19" s="47">
         <v>-99619</v>
       </c>
-      <c r="J19" s="45">
+      <c r="J19" s="47">
         <v>400345</v>
       </c>
-      <c r="K19" s="45">
+      <c r="K19" s="47">
         <v>-638673</v>
       </c>
-      <c r="L19" s="45">
+      <c r="L19" s="47">
         <v>1281756</v>
       </c>
-      <c r="M19" s="45">
+      <c r="M19" s="47">
         <v>153311</v>
       </c>
-      <c r="N19" s="45">
+      <c r="N19" s="47">
         <v>-726951</v>
       </c>
-      <c r="O19" s="45">
+      <c r="O19" s="47">
         <v>-207316</v>
       </c>
-      <c r="P19" s="45">
+      <c r="P19" s="47">
         <v>252979</v>
       </c>
-      <c r="Q19" s="45">
+      <c r="Q19" s="47">
         <v>1320706</v>
       </c>
-      <c r="R19" s="45">
+      <c r="R19" s="47">
         <v>451261</v>
       </c>
-      <c r="S19" s="45">
+      <c r="S19" s="47">
         <v>-224386</v>
       </c>
-      <c r="T19" s="45">
+      <c r="T19" s="47">
         <v>1800561</v>
       </c>
-      <c r="U19" s="45">
+      <c r="U19" s="47">
         <v>203336</v>
       </c>
-      <c r="V19" s="45">
+      <c r="V19" s="47">
         <v>-99664</v>
       </c>
-      <c r="W19" s="45">
+      <c r="W19" s="47">
         <v>233697</v>
       </c>
-      <c r="X19" s="45">
+      <c r="X19" s="47">
         <v>185081</v>
       </c>
-      <c r="Y19" s="45">
+      <c r="Y19" s="47">
         <v>522450</v>
       </c>
-      <c r="Z19" s="45">
+      <c r="Z19" s="47">
         <v>1050191</v>
       </c>
-      <c r="AA19" s="45">
+      <c r="AA19" s="47">
         <v>470565</v>
       </c>
-      <c r="AB19" s="45">
+      <c r="AB19" s="47">
         <v>1028178</v>
       </c>
-      <c r="AC19" s="45">
+      <c r="AC19" s="47">
         <v>-1113009</v>
       </c>
-      <c r="AD19" s="45">
+      <c r="AD19" s="47">
         <v>1435925</v>
       </c>
-      <c r="AE19" s="45">
+      <c r="AE19" s="47">
         <v>-68591</v>
       </c>
-      <c r="AF19" s="45">
+      <c r="AF19" s="47">
         <v>1764292</v>
       </c>
-      <c r="AG19" s="45">
+      <c r="AG19" s="47">
         <v>1016943</v>
       </c>
-      <c r="AH19" s="31"/>
-      <c r="AI19" s="45">
+      <c r="AH19" s="33"/>
+      <c r="AI19" s="47">
         <v>74350</v>
       </c>
-      <c r="AJ19" s="45">
+      <c r="AJ19" s="47">
         <v>492463</v>
       </c>
-      <c r="AK19" s="45">
+      <c r="AK19" s="47">
         <v>1912814.1231275101</v>
       </c>
-      <c r="AL19" s="45">
+      <c r="AL19" s="47">
         <v>1750818.2028270301</v>
       </c>
-      <c r="AM19" s="45">
+      <c r="AM19" s="47">
         <v>1355514.5908968099</v>
       </c>
-      <c r="AN19" s="45">
+      <c r="AN19" s="47">
         <v>1199405.17304657</v>
       </c>
-      <c r="AO19" s="45">
+      <c r="AO19" s="47">
         <v>400345</v>
       </c>
-      <c r="AP19" s="45">
+      <c r="AP19" s="47">
         <v>-317239</v>
       </c>
-      <c r="AQ19" s="45">
+      <c r="AQ19" s="47">
         <v>775534</v>
       </c>
-      <c r="AR19" s="45">
+      <c r="AR19" s="47">
         <v>696775</v>
       </c>
-      <c r="AS19" s="45">
+      <c r="AS19" s="47">
         <v>69444</v>
       </c>
-      <c r="AT19" s="45">
+      <c r="AT19" s="47">
         <v>961096</v>
       </c>
-      <c r="AU19" s="45">
+      <c r="AU19" s="47">
         <v>1000046</v>
       </c>
-      <c r="AV19" s="45">
+      <c r="AV19" s="47">
         <v>1297996</v>
       </c>
-      <c r="AW19" s="45">
+      <c r="AW19" s="47">
         <v>252979</v>
       </c>
-      <c r="AX19" s="45">
+      <c r="AX19" s="47">
         <v>1739822.49566417</v>
       </c>
-      <c r="AY19" s="45">
+      <c r="AY19" s="47">
         <v>330548.49566416797</v>
       </c>
-      <c r="AZ19" s="45">
+      <c r="AZ19" s="47">
         <v>118937.495664168</v>
       </c>
-      <c r="BA19" s="45">
+      <c r="BA19" s="47">
         <v>522450</v>
       </c>
-      <c r="BB19" s="45">
+      <c r="BB19" s="47">
         <v>1380401</v>
       </c>
-      <c r="BC19" s="45">
+      <c r="BC19" s="47">
         <v>1939534</v>
       </c>
-      <c r="BD19" s="45">
+      <c r="BD19" s="47">
         <v>2728062</v>
       </c>
-      <c r="BE19" s="47">
+      <c r="BE19" s="49">
         <v>1435925</v>
       </c>
-      <c r="BF19" s="47">
+      <c r="BF19" s="49">
         <v>317142</v>
       </c>
-      <c r="BG19" s="47">
+      <c r="BG19" s="49">
         <v>1610869</v>
       </c>
-      <c r="BH19" s="47">
+      <c r="BH19" s="49">
         <v>863520</v>
       </c>
     </row>
     <row r="20" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A20" s="49"/>
-[...58 lines deleted...]
-      <c r="BH20" s="66"/>
+      <c r="A20" s="51"/>
+      <c r="B20" s="70"/>
+      <c r="C20" s="64"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="65"/>
+      <c r="G20" s="65"/>
+      <c r="H20" s="65"/>
+      <c r="I20" s="65"/>
+      <c r="J20" s="65"/>
+      <c r="K20" s="65"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="65"/>
+      <c r="N20" s="65"/>
+      <c r="O20" s="65"/>
+      <c r="P20" s="65"/>
+      <c r="Q20" s="65"/>
+      <c r="R20" s="65"/>
+      <c r="S20" s="65"/>
+      <c r="T20" s="65"/>
+      <c r="U20" s="65"/>
+      <c r="V20" s="65"/>
+      <c r="W20" s="65"/>
+      <c r="X20" s="65"/>
+      <c r="Y20" s="65"/>
+      <c r="Z20" s="65"/>
+      <c r="AA20" s="65"/>
+      <c r="AB20" s="65"/>
+      <c r="AC20" s="65"/>
+      <c r="AD20" s="65"/>
+      <c r="AE20" s="65"/>
+      <c r="AF20" s="65"/>
+      <c r="AG20" s="65"/>
+      <c r="AH20" s="33"/>
+      <c r="AI20" s="64"/>
+      <c r="AJ20" s="64"/>
+      <c r="AK20" s="66"/>
+      <c r="AL20" s="66"/>
+      <c r="AM20" s="66"/>
+      <c r="AN20" s="66"/>
+      <c r="AO20" s="67"/>
+      <c r="AP20" s="67"/>
+      <c r="AQ20" s="67"/>
+      <c r="AR20" s="67"/>
+      <c r="AS20" s="67"/>
+      <c r="AT20" s="67"/>
+      <c r="AU20" s="67"/>
+      <c r="AV20" s="67"/>
+      <c r="AW20" s="67"/>
+      <c r="AX20" s="67"/>
+      <c r="AY20" s="67"/>
+      <c r="AZ20" s="67"/>
+      <c r="BA20" s="67"/>
+      <c r="BB20" s="67"/>
+      <c r="BC20" s="67"/>
+      <c r="BD20" s="67"/>
+      <c r="BE20" s="68"/>
+      <c r="BF20" s="68"/>
+      <c r="BG20" s="68"/>
+      <c r="BH20" s="68"/>
     </row>
     <row r="21" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A21" s="49"/>
+      <c r="A21" s="51"/>
       <c r="B21" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>120760</v>
       </c>
       <c r="E21" s="6">
         <v>378590</v>
       </c>
       <c r="F21" s="6">
         <v>335858</v>
       </c>
       <c r="G21" s="6">
         <v>1435326</v>
       </c>
       <c r="H21" s="6">
         <v>1423111</v>
       </c>
       <c r="I21" s="6">
         <v>806095</v>
       </c>
       <c r="J21" s="6">
@@ -27387,237 +27414,237 @@
       </c>
       <c r="Z21" s="6">
         <v>1426019</v>
       </c>
       <c r="AA21" s="6">
         <v>2305076</v>
       </c>
       <c r="AB21" s="6">
         <v>2224983</v>
       </c>
       <c r="AC21" s="6">
         <v>1123923</v>
       </c>
       <c r="AD21" s="6">
         <v>1123923</v>
       </c>
       <c r="AE21" s="6">
         <v>1117415.3917767</v>
       </c>
       <c r="AF21" s="6">
         <v>3187055.9694030299</v>
       </c>
       <c r="AG21" s="6">
         <v>2289506.7576836701</v>
       </c>
-      <c r="AH21" s="67"/>
+      <c r="AH21" s="69"/>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2"/>
       <c r="AK21" s="2"/>
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
-      <c r="AO21" s="49"/>
-[...18 lines deleted...]
-      <c r="BH21" s="32"/>
+      <c r="AO21" s="51"/>
+      <c r="AP21" s="51"/>
+      <c r="AQ21" s="51"/>
+      <c r="AR21" s="51"/>
+      <c r="AS21" s="51"/>
+      <c r="AT21" s="51"/>
+      <c r="AU21" s="51"/>
+      <c r="AV21" s="51"/>
+      <c r="AW21" s="51"/>
+      <c r="AX21" s="51"/>
+      <c r="AY21" s="51"/>
+      <c r="AZ21" s="51"/>
+      <c r="BA21" s="51"/>
+      <c r="BB21" s="51"/>
+      <c r="BC21" s="51"/>
+      <c r="BD21" s="34"/>
+      <c r="BE21" s="34"/>
+      <c r="BF21" s="34"/>
+      <c r="BG21" s="34"/>
+      <c r="BH21" s="34"/>
     </row>
     <row r="22" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="A22" s="49"/>
-      <c r="B22" s="54" t="s">
+      <c r="A22" s="51"/>
+      <c r="B22" s="56" t="s">
         <v>218</v>
       </c>
-      <c r="C22" s="55">
+      <c r="C22" s="57">
         <v>198774</v>
       </c>
-      <c r="D22" s="55">
+      <c r="D22" s="57">
         <v>575166</v>
       </c>
-      <c r="E22" s="55">
+      <c r="E22" s="57">
         <v>2193177</v>
       </c>
-      <c r="F22" s="55">
+      <c r="F22" s="57">
         <v>2314821</v>
       </c>
-      <c r="G22" s="55">
+      <c r="G22" s="57">
         <v>1404338</v>
       </c>
-      <c r="H22" s="55">
+      <c r="H22" s="57">
         <v>1648622</v>
       </c>
-      <c r="I22" s="55">
+      <c r="I22" s="57">
         <v>2166020</v>
       </c>
-      <c r="J22" s="55">
+      <c r="J22" s="57">
         <v>2166017</v>
       </c>
-      <c r="K22" s="55">
+      <c r="K22" s="57">
         <v>1502133</v>
       </c>
-      <c r="L22" s="55">
+      <c r="L22" s="57">
         <v>820301</v>
       </c>
-      <c r="M22" s="55">
+      <c r="M22" s="57">
         <v>2148485</v>
       </c>
-      <c r="N22" s="55">
+      <c r="N22" s="57">
         <v>2241269</v>
       </c>
-      <c r="O22" s="55">
+      <c r="O22" s="57">
         <v>2241269</v>
       </c>
-      <c r="P22" s="55">
+      <c r="P22" s="57">
         <v>1665890</v>
       </c>
-      <c r="Q22" s="55">
+      <c r="Q22" s="57">
         <v>2088862</v>
       </c>
-      <c r="R22" s="55">
+      <c r="R22" s="57">
         <v>3186737</v>
       </c>
-      <c r="S22" s="55">
+      <c r="S22" s="57">
         <v>4010538</v>
       </c>
-      <c r="T22" s="55">
+      <c r="T22" s="57">
         <v>4010538</v>
       </c>
-      <c r="U22" s="55">
+      <c r="U22" s="57">
         <v>4102330.49566417</v>
       </c>
-      <c r="V22" s="55">
+      <c r="V22" s="57">
         <v>3042979.49566417</v>
       </c>
-      <c r="W22" s="55">
+      <c r="W22" s="57">
         <v>3500141.49566417</v>
       </c>
-      <c r="X22" s="55">
+      <c r="X22" s="57">
         <v>4650065.49566417</v>
       </c>
-      <c r="Y22" s="55">
+      <c r="Y22" s="57">
         <v>4650065</v>
       </c>
-      <c r="Z22" s="55">
+      <c r="Z22" s="57">
         <v>4988739</v>
       </c>
-      <c r="AA22" s="55">
+      <c r="AA22" s="57">
         <v>4580247</v>
       </c>
-      <c r="AB22" s="55">
+      <c r="AB22" s="57">
         <v>5688518</v>
       </c>
-      <c r="AC22" s="55">
+      <c r="AC22" s="57">
         <v>5676568</v>
       </c>
-      <c r="AD22" s="55">
+      <c r="AD22" s="57">
         <v>5676568.1762300003</v>
       </c>
-      <c r="AE22" s="55">
+      <c r="AE22" s="57">
         <v>5614484.9363850001</v>
       </c>
-      <c r="AF22" s="55">
+      <c r="AF22" s="57">
         <v>5309136.0305969696</v>
       </c>
-      <c r="AG22" s="55">
+      <c r="AG22" s="57">
         <v>7223628.2423163299</v>
       </c>
-      <c r="AH22" s="67"/>
+      <c r="AH22" s="69"/>
       <c r="AI22" s="2"/>
       <c r="AJ22" s="2"/>
       <c r="AK22" s="2"/>
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
-      <c r="AO22" s="49"/>
-[...18 lines deleted...]
-      <c r="BH22" s="38"/>
+      <c r="AO22" s="51"/>
+      <c r="AP22" s="51"/>
+      <c r="AQ22" s="51"/>
+      <c r="AR22" s="51"/>
+      <c r="AS22" s="51"/>
+      <c r="AT22" s="51"/>
+      <c r="AU22" s="51"/>
+      <c r="AV22" s="51"/>
+      <c r="AW22" s="51"/>
+      <c r="AX22" s="51"/>
+      <c r="AY22" s="51"/>
+      <c r="AZ22" s="51"/>
+      <c r="BA22" s="51"/>
+      <c r="BB22" s="51"/>
+      <c r="BC22" s="51"/>
+      <c r="BD22" s="40"/>
+      <c r="BE22" s="40"/>
+      <c r="BF22" s="40"/>
+      <c r="BG22" s="40"/>
+      <c r="BH22" s="40"/>
     </row>
     <row r="23" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B23" s="62"/>
-[...30 lines deleted...]
-      <c r="AG23" s="69"/>
+      <c r="B23" s="64"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="71"/>
+      <c r="Q23" s="71"/>
+      <c r="R23" s="71"/>
+      <c r="S23" s="71"/>
+      <c r="T23" s="71"/>
+      <c r="U23" s="71"/>
+      <c r="V23" s="71"/>
+      <c r="W23" s="71"/>
+      <c r="X23" s="71"/>
+      <c r="Y23" s="71"/>
+      <c r="Z23" s="71"/>
+      <c r="AA23" s="71"/>
+      <c r="AB23" s="71"/>
+      <c r="AC23" s="71"/>
+      <c r="AD23" s="71"/>
+      <c r="AE23" s="71"/>
+      <c r="AF23" s="71"/>
+      <c r="AG23" s="71"/>
     </row>
     <row r="24" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="59">
@@ -27682,187 +27709,187 @@
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AB48"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="57.81640625" customWidth="1"/>
     <col min="3" max="28" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Q2" s="115" t="s">
+      <c r="Q2" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="R2" s="116"/>
-[...6 lines deleted...]
-      <c r="Y2" s="116"/>
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="121"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
     </row>
     <row r="3" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Q3" s="116"/>
-[...7 lines deleted...]
-      <c r="Y3" s="116"/>
+      <c r="Q3" s="121"/>
+      <c r="R3" s="121"/>
+      <c r="S3" s="121"/>
+      <c r="T3" s="121"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
+      <c r="Y3" s="121"/>
     </row>
     <row r="4" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="C5" s="114" t="s">
+      <c r="C5" s="119" t="s">
         <v>220</v>
       </c>
-      <c r="D5" s="114" t="s">
+      <c r="D5" s="119" t="s">
         <v>221</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="119" t="s">
         <v>222</v>
       </c>
-      <c r="F5" s="114" t="s">
+      <c r="F5" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="114" t="s">
+      <c r="H5" s="119" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="114" t="s">
+      <c r="I5" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="J5" s="114" t="s">
+      <c r="J5" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="114" t="s">
+      <c r="K5" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="L5" s="114" t="s">
+      <c r="L5" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="N5" s="114" t="s">
+      <c r="N5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="114" t="s">
+      <c r="O5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="P5" s="114" t="s">
+      <c r="P5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="R5" s="114" t="s">
+      <c r="R5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="S5" s="114" t="s">
+      <c r="S5" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="T5" s="114" t="s">
+      <c r="T5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="U5" s="114" t="s">
+      <c r="U5" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="V5" s="114" t="s">
+      <c r="V5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="X5" s="114" t="s">
+      <c r="X5" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="Y5" s="114" t="s">
+      <c r="Y5" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="Z5" s="114" t="s">
+      <c r="Z5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AA5" s="114" t="s">
+      <c r="AA5" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="AB5" s="114" t="s">
+      <c r="AB5" s="119" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="114"/>
-[...24 lines deleted...]
-      <c r="AB6" s="114"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+      <c r="L6" s="119"/>
+      <c r="M6" s="119"/>
+      <c r="N6" s="119"/>
+      <c r="O6" s="119"/>
+      <c r="P6" s="119"/>
+      <c r="Q6" s="119"/>
+      <c r="R6" s="119"/>
+      <c r="S6" s="119"/>
+      <c r="T6" s="119"/>
+      <c r="U6" s="119"/>
+      <c r="V6" s="119"/>
+      <c r="W6" s="119"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="119"/>
+      <c r="Z6" s="119"/>
+      <c r="AA6" s="119"/>
+      <c r="AB6" s="119"/>
     </row>
     <row r="7" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C7" s="6">
         <v>0</v>
       </c>
       <c r="D7" s="6">
         <v>0</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="6">
         <v>0</v>
       </c>
       <c r="G7" s="6">
         <v>0</v>
       </c>
       <c r="H7" s="6">
         <v>2826534</v>
       </c>
       <c r="I7" s="6">
         <v>3459887.7266947799</v>
@@ -27907,51 +27934,51 @@
         <v>3269349.87856982</v>
       </c>
       <c r="W7" s="6">
         <v>3156592.4648617902</v>
       </c>
       <c r="X7" s="6">
         <v>3022532.73306716</v>
       </c>
       <c r="Y7" s="6">
         <v>3331591.9444145202</v>
       </c>
       <c r="Z7" s="6">
         <v>4505885.2104203803</v>
       </c>
       <c r="AA7" s="6">
         <v>4379161</v>
       </c>
       <c r="AB7" s="6">
         <v>4521484.4041171204</v>
       </c>
     </row>
     <row r="8" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="7" t="s">
         <v>224</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="35">
         <v>437929.49800000002</v>
       </c>
       <c r="D8" s="6">
         <v>705686</v>
       </c>
       <c r="E8" s="6">
         <v>2419889</v>
       </c>
       <c r="F8" s="6">
         <v>2659403</v>
       </c>
       <c r="G8" s="6">
         <v>2741039</v>
       </c>
       <c r="H8" s="6">
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <v>0</v>
       </c>
       <c r="J8" s="6">
         <v>0</v>
       </c>
       <c r="K8" s="6">
         <v>0</v>
@@ -28153,51 +28180,51 @@
         <v>1937468.7090201201</v>
       </c>
       <c r="V10" s="6">
         <v>2102400.4756723801</v>
       </c>
       <c r="W10" s="6">
         <v>2299948.3606685302</v>
       </c>
       <c r="X10" s="6">
         <v>2353639.7823084998</v>
       </c>
       <c r="Y10" s="6">
         <v>1532198.5836971099</v>
       </c>
       <c r="Z10" s="6">
         <v>2417564.4590302701</v>
       </c>
       <c r="AA10" s="6">
         <v>2558853</v>
       </c>
       <c r="AB10" s="6">
         <v>2905078.77074112</v>
       </c>
     </row>
     <row r="11" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="70" t="s">
+      <c r="B11" s="72" t="s">
         <v>227</v>
       </c>
       <c r="C11" s="10">
         <v>437929.49800000002</v>
       </c>
       <c r="D11" s="10">
         <v>746485</v>
       </c>
       <c r="E11" s="10">
         <v>3037173</v>
       </c>
       <c r="F11" s="10">
         <v>3547248</v>
       </c>
       <c r="G11" s="10">
         <v>3589814</v>
       </c>
       <c r="H11" s="10">
         <v>3736168</v>
       </c>
       <c r="I11" s="10">
         <v>3949599.9894447802</v>
       </c>
       <c r="J11" s="10">
         <v>3364365.1687711799</v>
@@ -28319,51 +28346,51 @@
         <v>4626348</v>
       </c>
       <c r="V12" s="6">
         <v>3862347</v>
       </c>
       <c r="W12" s="6">
         <v>3384703</v>
       </c>
       <c r="X12" s="6">
         <v>2163002</v>
       </c>
       <c r="Y12" s="6">
         <v>2529658</v>
       </c>
       <c r="Z12" s="6">
         <v>4555468</v>
       </c>
       <c r="AA12" s="6">
         <v>2701123</v>
       </c>
       <c r="AB12" s="6">
         <v>2206309</v>
       </c>
     </row>
     <row r="13" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="72" t="s">
         <v>229</v>
       </c>
       <c r="C13" s="10">
         <v>203462.49799999999</v>
       </c>
       <c r="D13" s="10">
         <v>695926</v>
       </c>
       <c r="E13" s="10">
         <v>2571768</v>
       </c>
       <c r="F13" s="10">
         <v>2650680</v>
       </c>
       <c r="G13" s="10">
         <v>2839665</v>
       </c>
       <c r="H13" s="10">
         <v>3071733</v>
       </c>
       <c r="I13" s="10">
         <v>2972111.8718599998</v>
       </c>
       <c r="J13" s="10">
         <v>2333439.37531</v>
@@ -28485,129 +28512,129 @@
         <v>846192</v>
       </c>
       <c r="V14" s="6">
         <v>867990</v>
       </c>
       <c r="W14" s="6">
         <v>1401657</v>
       </c>
       <c r="X14" s="6">
         <v>1967176</v>
       </c>
       <c r="Y14" s="6">
         <v>2699000</v>
       </c>
       <c r="Z14" s="6">
         <v>2943970</v>
       </c>
       <c r="AA14" s="6">
         <v>3148623</v>
       </c>
       <c r="AB14" s="6">
         <v>3445412</v>
       </c>
     </row>
     <row r="15" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="70" t="s">
+      <c r="B15" s="72" t="s">
         <v>231</v>
       </c>
-      <c r="C15" s="71">
+      <c r="C15" s="73">
         <v>2.6011902223245</v>
       </c>
-      <c r="D15" s="71">
+      <c r="D15" s="73">
         <v>3.2732007849814901</v>
       </c>
-      <c r="E15" s="71">
+      <c r="E15" s="73">
         <v>5.3551468593009304</v>
       </c>
-      <c r="F15" s="71">
+      <c r="F15" s="73">
         <v>4.6373765501535704</v>
       </c>
-      <c r="G15" s="71">
+      <c r="G15" s="73">
         <v>3.89495532323066</v>
       </c>
-      <c r="H15" s="71">
+      <c r="H15" s="73">
         <v>3.3219833811768398</v>
       </c>
-      <c r="I15" s="71">
+      <c r="I15" s="73">
         <v>2.5619887178987599</v>
       </c>
-      <c r="J15" s="71">
+      <c r="J15" s="73">
         <v>1.5396638773882101</v>
       </c>
-      <c r="K15" s="71">
+      <c r="K15" s="73">
         <v>1.9144276440779899</v>
       </c>
-      <c r="L15" s="71">
+      <c r="L15" s="73">
         <v>1.55983330542776</v>
       </c>
-      <c r="M15" s="71">
+      <c r="M15" s="73">
         <v>1.16011621198294</v>
       </c>
-      <c r="N15" s="71">
+      <c r="N15" s="73">
         <v>1.1886921681904199</v>
       </c>
-      <c r="O15" s="71">
+      <c r="O15" s="73">
         <v>1.6125826820057201</v>
       </c>
-      <c r="P15" s="71">
+      <c r="P15" s="73">
         <v>2.0034747819840502</v>
       </c>
-      <c r="Q15" s="71">
+      <c r="Q15" s="73">
         <v>2.0242141084008902</v>
       </c>
-      <c r="R15" s="71">
+      <c r="R15" s="73">
         <v>2.40509821946983</v>
       </c>
-      <c r="S15" s="71">
+      <c r="S15" s="73">
         <v>3.0823902122194999</v>
       </c>
-      <c r="T15" s="71">
+      <c r="T15" s="73">
         <v>4.1165242939922697</v>
       </c>
-      <c r="U15" s="71">
+      <c r="U15" s="73">
         <v>6.33965695728629</v>
       </c>
-      <c r="V15" s="71">
+      <c r="V15" s="73">
         <v>7.3903593359370499</v>
       </c>
-      <c r="W15" s="71">
+      <c r="W15" s="73">
         <v>4.9122738301881297</v>
       </c>
-      <c r="X15" s="71">
+      <c r="X15" s="73">
         <v>4.0227722379695603</v>
       </c>
-      <c r="Y15" s="71">
+      <c r="Y15" s="73">
         <v>2.5196335679881399</v>
       </c>
-      <c r="Z15" s="71">
+      <c r="Z15" s="73">
         <v>2.2866741169237499</v>
       </c>
-      <c r="AA15" s="71">
+      <c r="AA15" s="73">
         <v>2.7</v>
       </c>
-      <c r="AB15" s="71">
+      <c r="AB15" s="73">
         <v>2.7611023006827602</v>
       </c>
     </row>
     <row r="16" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="5" t="s">
         <v>232</v>
       </c>
       <c r="C16" s="8">
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <v>120760.49118476</v>
       </c>
       <c r="E16" s="8">
         <v>0</v>
       </c>
       <c r="F16" s="6">
         <v>335857.64545518102</v>
       </c>
       <c r="G16" s="6">
         <v>1435325.5443567799</v>
       </c>
       <c r="H16" s="6">
         <v>1423111.10597481</v>
       </c>
@@ -28734,276 +28761,276 @@
         <v>4650064.8023790903</v>
       </c>
       <c r="V17" s="6">
         <v>4988738.5863463003</v>
       </c>
       <c r="W17" s="6">
         <v>4580247.3701159405</v>
       </c>
       <c r="X17" s="6">
         <v>5688517.6279494297</v>
       </c>
       <c r="Y17" s="6">
         <v>5676568.2146743098</v>
       </c>
       <c r="Z17" s="6">
         <v>5614484.9363850001</v>
       </c>
       <c r="AA17" s="6">
         <v>5309136.3587586703</v>
       </c>
       <c r="AB17" s="6">
         <v>7223628.5704780295</v>
       </c>
     </row>
     <row r="18" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="70" t="s">
+      <c r="B18" s="72" t="s">
         <v>234</v>
       </c>
-      <c r="C18" s="72">
+      <c r="C18" s="74">
         <v>2.6011902223245</v>
       </c>
-      <c r="D18" s="72">
+      <c r="D18" s="74">
         <v>2.7052175180143898</v>
       </c>
-      <c r="E18" s="72">
+      <c r="E18" s="74">
         <v>5.3551448811627402</v>
       </c>
-      <c r="F18" s="71">
+      <c r="F18" s="73">
         <v>4.0497910047066803</v>
       </c>
-      <c r="G18" s="71">
+      <c r="G18" s="73">
         <v>1.9262251009798099</v>
       </c>
-      <c r="H18" s="71">
+      <c r="H18" s="73">
         <v>1.7829316208819499</v>
       </c>
-      <c r="I18" s="71">
+      <c r="I18" s="73">
         <v>1.8671272376047501</v>
       </c>
-      <c r="J18" s="71">
+      <c r="J18" s="73">
         <v>0.99114690477678402</v>
       </c>
-      <c r="K18" s="71">
+      <c r="K18" s="73">
         <v>0.43439108869748599</v>
       </c>
-      <c r="L18" s="71">
+      <c r="L18" s="73">
         <v>0.88928586565444701</v>
       </c>
-      <c r="M18" s="71">
+      <c r="M18" s="73">
         <v>0.85486880763513395</v>
       </c>
-      <c r="N18" s="71">
+      <c r="N18" s="73">
         <v>0.60106533672293205</v>
       </c>
-      <c r="O18" s="71">
+      <c r="O18" s="73">
         <v>0.72985662639929205</v>
       </c>
-      <c r="P18" s="71">
+      <c r="P18" s="73">
         <v>1.2601489627381199</v>
       </c>
-      <c r="Q18" s="71">
+      <c r="Q18" s="73">
         <v>1.6765774215665801</v>
       </c>
-      <c r="R18" s="71">
+      <c r="R18" s="73">
         <v>1.9598334640214501</v>
       </c>
-      <c r="S18" s="71">
+      <c r="S18" s="73">
         <v>1.8964920802954199</v>
       </c>
-      <c r="T18" s="71">
+      <c r="T18" s="73">
         <v>2.77862952602442</v>
       </c>
-      <c r="U18" s="71">
+      <c r="U18" s="73">
         <v>5.4952833427627503</v>
       </c>
-      <c r="V18" s="71">
+      <c r="V18" s="73">
         <v>5.7474608997180798</v>
       </c>
-      <c r="W18" s="71">
+      <c r="W18" s="73">
         <v>3.2677376634340201</v>
       </c>
-      <c r="X18" s="71">
+      <c r="X18" s="73">
         <v>2.8917176846146102</v>
       </c>
-      <c r="Y18" s="71">
+      <c r="Y18" s="73">
         <v>2.1032116393754401</v>
       </c>
-      <c r="Z18" s="71">
+      <c r="Z18" s="73">
         <v>1.90711350196673</v>
       </c>
-      <c r="AA18" s="71">
+      <c r="AA18" s="73">
         <v>1.68617721421671</v>
       </c>
-      <c r="AB18" s="71">
+      <c r="AB18" s="73">
         <v>2.0965935483123701</v>
       </c>
     </row>
     <row r="19" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C19" s="73"/>
-[...24 lines deleted...]
-      <c r="AB19" s="73"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="75"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="75"/>
+      <c r="J19" s="75"/>
+      <c r="K19" s="75"/>
+      <c r="L19" s="75"/>
+      <c r="M19" s="75"/>
+      <c r="N19" s="75"/>
+      <c r="O19" s="75"/>
+      <c r="P19" s="75"/>
+      <c r="Q19" s="75"/>
+      <c r="R19" s="75"/>
+      <c r="S19" s="75"/>
+      <c r="T19" s="75"/>
+      <c r="U19" s="75"/>
+      <c r="V19" s="75"/>
+      <c r="W19" s="75"/>
+      <c r="X19" s="75"/>
+      <c r="Y19" s="75"/>
+      <c r="Z19" s="75"/>
+      <c r="AA19" s="75"/>
+      <c r="AB19" s="75"/>
     </row>
     <row r="20" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="14" t="s">
         <v>235</v>
       </c>
-      <c r="C20" s="74"/>
-[...24 lines deleted...]
-      <c r="AB20" s="74"/>
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="76"/>
+      <c r="G20" s="76"/>
+      <c r="H20" s="76"/>
+      <c r="I20" s="76"/>
+      <c r="J20" s="76"/>
+      <c r="K20" s="76"/>
+      <c r="L20" s="76"/>
+      <c r="M20" s="76"/>
+      <c r="N20" s="76"/>
+      <c r="O20" s="76"/>
+      <c r="P20" s="76"/>
+      <c r="Q20" s="76"/>
+      <c r="R20" s="76"/>
+      <c r="S20" s="76"/>
+      <c r="T20" s="76"/>
+      <c r="U20" s="76"/>
+      <c r="V20" s="76"/>
+      <c r="W20" s="76"/>
+      <c r="X20" s="76"/>
+      <c r="Y20" s="76"/>
+      <c r="Z20" s="76"/>
+      <c r="AA20" s="76"/>
+      <c r="AB20" s="76"/>
     </row>
     <row r="21" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="75" t="s">
+      <c r="B21" s="77" t="s">
         <v>236</v>
       </c>
-      <c r="C21" s="76">
+      <c r="C21" s="78">
         <v>12153.734</v>
       </c>
-      <c r="D21" s="41">
+      <c r="D21" s="43">
         <v>66638</v>
       </c>
-      <c r="E21" s="41">
+      <c r="E21" s="43">
         <v>538943</v>
       </c>
-      <c r="F21" s="41">
+      <c r="F21" s="43">
         <v>649182</v>
       </c>
-      <c r="G21" s="41">
+      <c r="G21" s="43">
         <v>694724</v>
       </c>
-      <c r="H21" s="41">
+      <c r="H21" s="43">
         <v>867389</v>
       </c>
-      <c r="I21" s="41">
+      <c r="I21" s="43">
         <v>751890</v>
       </c>
-      <c r="J21" s="41">
+      <c r="J21" s="43">
         <v>457209</v>
       </c>
-      <c r="K21" s="41">
+      <c r="K21" s="43">
         <v>936187</v>
       </c>
-      <c r="L21" s="41">
+      <c r="L21" s="43">
         <v>974300</v>
       </c>
-      <c r="M21" s="41">
+      <c r="M21" s="43">
         <v>955552</v>
       </c>
-      <c r="N21" s="41">
+      <c r="N21" s="43">
         <v>640538</v>
       </c>
-      <c r="O21" s="41">
+      <c r="O21" s="43">
         <v>1264321</v>
       </c>
-      <c r="P21" s="41">
+      <c r="P21" s="43">
         <v>3906946</v>
       </c>
-      <c r="Q21" s="41">
+      <c r="Q21" s="43">
         <v>4271074</v>
       </c>
-      <c r="R21" s="41">
+      <c r="R21" s="43">
         <v>2978091</v>
       </c>
-      <c r="S21" s="41">
+      <c r="S21" s="43">
         <v>4264453</v>
       </c>
-      <c r="T21" s="41">
+      <c r="T21" s="43">
         <v>2860731</v>
       </c>
-      <c r="U21" s="41">
+      <c r="U21" s="43">
         <v>1031046</v>
       </c>
-      <c r="V21" s="41">
+      <c r="V21" s="43">
         <v>1315542</v>
       </c>
-      <c r="W21" s="41">
+      <c r="W21" s="43">
         <v>1042799</v>
       </c>
-      <c r="X21" s="41">
+      <c r="X21" s="43">
         <v>1103525</v>
       </c>
-      <c r="Y21" s="41">
+      <c r="Y21" s="43">
         <v>803619</v>
       </c>
-      <c r="Z21" s="41">
+      <c r="Z21" s="43">
         <v>1213635</v>
       </c>
-      <c r="AA21" s="41">
+      <c r="AA21" s="43">
         <v>1091116</v>
       </c>
-      <c r="AB21" s="41">
+      <c r="AB21" s="43">
         <v>1224210</v>
       </c>
     </row>
     <row r="22" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="25" t="s">
+      <c r="B22" s="27" t="s">
         <v>237</v>
       </c>
       <c r="C22" s="6">
         <v>425775.76400000002</v>
       </c>
       <c r="D22" s="6">
         <v>679847</v>
       </c>
       <c r="E22" s="6">
         <v>2498230</v>
       </c>
       <c r="F22" s="6">
         <v>2898066</v>
       </c>
       <c r="G22" s="6">
         <v>2895089</v>
       </c>
       <c r="H22" s="6">
         <v>2868779</v>
       </c>
       <c r="I22" s="6">
         <v>3197709.9894447802</v>
       </c>
       <c r="J22" s="6">
         <v>2907156.1687711799</v>
@@ -29042,614 +29069,614 @@
         <v>8959868.3677926194</v>
       </c>
       <c r="V22" s="6">
         <v>8961564.0746321995</v>
       </c>
       <c r="W22" s="6">
         <v>9227226.2127503008</v>
       </c>
       <c r="X22" s="6">
         <v>8972977.2699666992</v>
       </c>
       <c r="Y22" s="6">
         <v>8526532.9061726108</v>
       </c>
       <c r="Z22" s="6">
         <v>10073732.6694507</v>
       </c>
       <c r="AA22" s="6">
         <v>10106199</v>
       </c>
       <c r="AB22" s="6">
         <v>10495234.1456837</v>
       </c>
     </row>
     <row r="23" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B23" s="77" t="s">
+      <c r="B23" s="79" t="s">
         <v>238</v>
       </c>
-      <c r="C23" s="78">
+      <c r="C23" s="80">
         <v>2.7752718315403402</v>
       </c>
-      <c r="D23" s="78">
+      <c r="D23" s="80">
         <v>8.9269040905041592</v>
       </c>
-      <c r="E23" s="78">
+      <c r="E23" s="80">
         <v>17.744889737924002</v>
       </c>
-      <c r="F23" s="78">
+      <c r="F23" s="80">
         <v>18.301004045953398</v>
       </c>
-      <c r="G23" s="78">
+      <c r="G23" s="80">
         <v>19.3526461259553</v>
       </c>
-      <c r="H23" s="78">
+      <c r="H23" s="80">
         <v>23.216006346609699</v>
       </c>
-      <c r="I23" s="78">
+      <c r="I23" s="80">
         <v>19.037117733679601</v>
       </c>
-      <c r="J23" s="78">
+      <c r="J23" s="80">
         <v>13.5897554832609</v>
       </c>
-      <c r="K23" s="78">
+      <c r="K23" s="80">
         <v>21.179503211672198</v>
       </c>
-      <c r="L23" s="78">
+      <c r="L23" s="80">
         <v>19.808959911593</v>
       </c>
-      <c r="M23" s="78">
+      <c r="M23" s="80">
         <v>18.051181278597799</v>
       </c>
-      <c r="N23" s="78">
+      <c r="N23" s="80">
         <v>9.7854884901486301</v>
       </c>
-      <c r="O23" s="78">
+      <c r="O23" s="80">
         <v>18.748151520933199</v>
       </c>
-      <c r="P23" s="78">
+      <c r="P23" s="80">
         <v>59.9718501042423</v>
       </c>
-      <c r="Q23" s="78">
+      <c r="Q23" s="80">
         <v>61.904600301030598</v>
       </c>
-      <c r="R23" s="78">
+      <c r="R23" s="80">
         <v>37.943294510363302</v>
       </c>
-      <c r="S23" s="78">
+      <c r="S23" s="80">
         <v>56.508692403003501</v>
       </c>
-      <c r="T23" s="78">
+      <c r="T23" s="80">
         <v>34.557691951513704</v>
       </c>
-      <c r="U23" s="78">
+      <c r="U23" s="80">
         <v>10.3198362236368</v>
       </c>
-      <c r="V23" s="78">
+      <c r="V23" s="80">
         <v>12.800704696891801</v>
       </c>
-      <c r="W23" s="78">
+      <c r="W23" s="80">
         <v>10.1538114892392</v>
       </c>
-      <c r="X23" s="78">
+      <c r="X23" s="80">
         <v>10.9514687779021</v>
       </c>
-      <c r="Y23" s="78">
+      <c r="Y23" s="80">
         <v>8.6131395081396693</v>
       </c>
-      <c r="Z23" s="78">
+      <c r="Z23" s="80">
         <v>10.7521526324043</v>
       </c>
-      <c r="AA23" s="78">
+      <c r="AA23" s="80">
         <v>9.6999999999999993</v>
       </c>
-      <c r="AB23" s="78">
+      <c r="AB23" s="80">
         <v>10.4459732456755</v>
       </c>
     </row>
     <row r="24" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B24" s="77" t="s">
+      <c r="B24" s="79" t="s">
         <v>239</v>
       </c>
-      <c r="C24" s="78">
+      <c r="C24" s="80">
         <v>97.224728168459706</v>
       </c>
-      <c r="D24" s="78">
+      <c r="D24" s="80">
         <v>91.073095909495805</v>
       </c>
-      <c r="E24" s="78">
+      <c r="E24" s="80">
         <v>82.255110262075902</v>
       </c>
-      <c r="F24" s="78">
+      <c r="F24" s="80">
         <v>81.698995954046595</v>
       </c>
-      <c r="G24" s="78">
+      <c r="G24" s="80">
         <v>80.647326017448293</v>
       </c>
-      <c r="H24" s="78">
+      <c r="H24" s="80">
         <v>76.783993653390297</v>
       </c>
-      <c r="I24" s="78">
+      <c r="I24" s="80">
         <v>80.962882266320406</v>
       </c>
-      <c r="J24" s="78">
+      <c r="J24" s="80">
         <v>86.410244516739098</v>
       </c>
-      <c r="K24" s="78">
+      <c r="K24" s="80">
         <v>78.820496788327802</v>
       </c>
-      <c r="L24" s="78">
+      <c r="L24" s="80">
         <v>80.191040088406993</v>
       </c>
-      <c r="M24" s="78">
+      <c r="M24" s="80">
         <v>81.948818721402105</v>
       </c>
-      <c r="N24" s="78">
+      <c r="N24" s="80">
         <v>90.214511509851405</v>
       </c>
-      <c r="O24" s="78">
+      <c r="O24" s="80">
         <v>81.251848479066794</v>
       </c>
-      <c r="P24" s="78">
+      <c r="P24" s="80">
         <v>40.0281498957577</v>
       </c>
-      <c r="Q24" s="78">
+      <c r="Q24" s="80">
         <v>38.095399698969402</v>
       </c>
-      <c r="R24" s="78">
+      <c r="R24" s="80">
         <v>62.056705489636698</v>
       </c>
-      <c r="S24" s="78">
+      <c r="S24" s="80">
         <v>43.491307596996499</v>
       </c>
-      <c r="T24" s="78">
+      <c r="T24" s="80">
         <v>65.442308048486296</v>
       </c>
-      <c r="U24" s="78">
+      <c r="U24" s="80">
         <v>89.680163776363202</v>
       </c>
-      <c r="V24" s="78">
+      <c r="V24" s="80">
         <v>87.199295303108201</v>
       </c>
-      <c r="W24" s="78">
+      <c r="W24" s="80">
         <v>89.846188510760797</v>
       </c>
-      <c r="X24" s="78">
+      <c r="X24" s="80">
         <v>89.048531222097907</v>
       </c>
-      <c r="Y24" s="78">
+      <c r="Y24" s="80">
         <v>91.386860491860304</v>
       </c>
-      <c r="Z24" s="78">
+      <c r="Z24" s="80">
         <v>89.247847367595696</v>
       </c>
-      <c r="AA24" s="78">
+      <c r="AA24" s="80">
         <v>90.3</v>
       </c>
-      <c r="AB24" s="78">
+      <c r="AB24" s="80">
         <v>89.554026754324497</v>
       </c>
     </row>
     <row r="25" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C25" s="79"/>
-[...24 lines deleted...]
-      <c r="AB25" s="79"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="81"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="81"/>
+      <c r="S25" s="81"/>
+      <c r="T25" s="81"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
     </row>
     <row r="26" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B26" s="77" t="s">
+      <c r="B26" s="79" t="s">
         <v>224</v>
       </c>
-      <c r="C26" s="80">
+      <c r="C26" s="82">
         <v>437929.49800000002</v>
       </c>
-      <c r="D26" s="80">
+      <c r="D26" s="82">
         <v>705686</v>
       </c>
-      <c r="E26" s="80">
+      <c r="E26" s="82">
         <v>2419889</v>
       </c>
-      <c r="F26" s="80">
+      <c r="F26" s="82">
         <v>2659403</v>
       </c>
-      <c r="G26" s="80">
+      <c r="G26" s="82">
         <v>2741039</v>
       </c>
-      <c r="H26" s="80">
-[...59 lines deleted...]
-      <c r="AB26" s="80">
+      <c r="H26" s="82">
+        <v>0</v>
+      </c>
+      <c r="I26" s="82">
+        <v>0</v>
+      </c>
+      <c r="J26" s="82">
+        <v>0</v>
+      </c>
+      <c r="K26" s="82">
+        <v>0</v>
+      </c>
+      <c r="L26" s="82">
+        <v>0</v>
+      </c>
+      <c r="M26" s="82">
+        <v>0</v>
+      </c>
+      <c r="N26" s="82">
+        <v>0</v>
+      </c>
+      <c r="O26" s="82">
+        <v>0</v>
+      </c>
+      <c r="P26" s="82">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="82">
+        <v>0</v>
+      </c>
+      <c r="R26" s="82">
+        <v>0</v>
+      </c>
+      <c r="S26" s="82">
+        <v>0</v>
+      </c>
+      <c r="T26" s="82">
+        <v>0</v>
+      </c>
+      <c r="U26" s="82">
+        <v>0</v>
+      </c>
+      <c r="V26" s="82">
+        <v>0</v>
+      </c>
+      <c r="W26" s="82">
+        <v>0</v>
+      </c>
+      <c r="X26" s="82">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="82">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="82">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="82">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B27" s="77" t="s">
+      <c r="B27" s="79" t="s">
         <v>240</v>
       </c>
-      <c r="C27" s="81">
-[...2 lines deleted...]
-      <c r="D27" s="81">
+      <c r="C27" s="83">
+        <v>0</v>
+      </c>
+      <c r="D27" s="83">
         <v>40799</v>
       </c>
-      <c r="E27" s="81">
+      <c r="E27" s="83">
         <v>617284</v>
       </c>
-      <c r="F27" s="81">
+      <c r="F27" s="83">
         <v>887845</v>
       </c>
-      <c r="G27" s="81">
+      <c r="G27" s="83">
         <v>848775</v>
       </c>
-      <c r="H27" s="81">
+      <c r="H27" s="83">
         <v>909634</v>
       </c>
-      <c r="I27" s="81">
+      <c r="I27" s="83">
         <v>489712.26274999999</v>
       </c>
-      <c r="J27" s="81">
+      <c r="J27" s="83">
         <v>408486.99686999997</v>
       </c>
-      <c r="K27" s="81">
+      <c r="K27" s="83">
         <v>1113161.11772</v>
       </c>
-      <c r="L27" s="81">
+      <c r="L27" s="83">
         <v>1122354.8082399999</v>
       </c>
-      <c r="M27" s="81">
+      <c r="M27" s="83">
         <v>1985142.5520599999</v>
       </c>
-      <c r="N27" s="81">
+      <c r="N27" s="83">
         <v>3109831.99291</v>
       </c>
-      <c r="O27" s="81">
+      <c r="O27" s="83">
         <v>3356127.4730492602</v>
       </c>
-      <c r="P27" s="81">
+      <c r="P27" s="83">
         <v>3408893.6309069698</v>
       </c>
-      <c r="Q27" s="81">
+      <c r="Q27" s="83">
         <v>3791618.2203729702</v>
       </c>
-      <c r="R27" s="81">
+      <c r="R27" s="83">
         <v>5383826.82957114</v>
       </c>
-      <c r="S27" s="81">
+      <c r="S27" s="83">
         <v>5067927.8548831204</v>
       </c>
-      <c r="T27" s="81">
+      <c r="T27" s="83">
         <v>6124409.0125227803</v>
       </c>
-      <c r="U27" s="81">
+      <c r="U27" s="83">
         <v>6796032.51227012</v>
       </c>
-      <c r="V27" s="81">
+      <c r="V27" s="83">
         <v>7007756.1960623804</v>
       </c>
-      <c r="W27" s="81">
+      <c r="W27" s="83">
         <v>7113432.7478885297</v>
       </c>
-      <c r="X27" s="81">
+      <c r="X27" s="83">
         <v>7053969.5368995098</v>
       </c>
-      <c r="Y27" s="81">
+      <c r="Y27" s="83">
         <v>5998559.9617580902</v>
       </c>
-      <c r="Z27" s="81">
+      <c r="Z27" s="83">
         <v>6781482.4590302696</v>
       </c>
-      <c r="AA27" s="81">
+      <c r="AA27" s="83">
         <v>6818155</v>
       </c>
-      <c r="AB27" s="81">
+      <c r="AB27" s="83">
         <v>7197959.7415665798</v>
       </c>
     </row>
     <row r="28" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B28" s="77" t="s">
+      <c r="B28" s="79" t="s">
         <v>241</v>
       </c>
-      <c r="C28" s="78">
+      <c r="C28" s="80">
         <v>100</v>
       </c>
-      <c r="D28" s="78">
+      <c r="D28" s="80">
         <v>94.534518443103295</v>
       </c>
-      <c r="E28" s="78">
+      <c r="E28" s="80">
         <v>79.675705005938099</v>
       </c>
-      <c r="F28" s="78">
+      <c r="F28" s="80">
         <v>74.970878833394195</v>
       </c>
-      <c r="G28" s="78">
+      <c r="G28" s="80">
         <v>76.356017331260105</v>
       </c>
-      <c r="H28" s="78">
-[...59 lines deleted...]
-      <c r="AB28" s="78">
+      <c r="H28" s="80">
+        <v>0</v>
+      </c>
+      <c r="I28" s="80">
+        <v>0</v>
+      </c>
+      <c r="J28" s="80">
+        <v>0</v>
+      </c>
+      <c r="K28" s="80">
+        <v>0</v>
+      </c>
+      <c r="L28" s="80">
+        <v>0</v>
+      </c>
+      <c r="M28" s="80">
+        <v>0</v>
+      </c>
+      <c r="N28" s="80">
+        <v>0</v>
+      </c>
+      <c r="O28" s="80">
+        <v>0</v>
+      </c>
+      <c r="P28" s="80">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="80">
+        <v>0</v>
+      </c>
+      <c r="R28" s="80">
+        <v>0</v>
+      </c>
+      <c r="S28" s="80">
+        <v>0</v>
+      </c>
+      <c r="T28" s="80">
+        <v>0</v>
+      </c>
+      <c r="U28" s="80">
+        <v>0</v>
+      </c>
+      <c r="V28" s="80">
+        <v>0</v>
+      </c>
+      <c r="W28" s="80">
+        <v>0</v>
+      </c>
+      <c r="X28" s="80">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="80">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="80">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="80">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="80">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B29" s="77" t="s">
+      <c r="B29" s="79" t="s">
         <v>242</v>
       </c>
-      <c r="C29" s="78">
-[...2 lines deleted...]
-      <c r="D29" s="78">
+      <c r="C29" s="80">
+        <v>0</v>
+      </c>
+      <c r="D29" s="80">
         <v>5.4654815568966599</v>
       </c>
-      <c r="E29" s="78">
+      <c r="E29" s="80">
         <v>20.324294994061901</v>
       </c>
-      <c r="F29" s="78">
+      <c r="F29" s="80">
         <v>25.029121166605801</v>
       </c>
-      <c r="G29" s="78">
+      <c r="G29" s="80">
         <v>23.643982668739898</v>
       </c>
-      <c r="H29" s="78">
+      <c r="H29" s="80">
         <v>24.346710319236202</v>
       </c>
-      <c r="I29" s="78">
+      <c r="I29" s="80">
         <v>12.3990344353541</v>
       </c>
-      <c r="J29" s="78">
+      <c r="J29" s="80">
         <v>12.141577277688899</v>
       </c>
-      <c r="K29" s="78">
+      <c r="K29" s="80">
         <v>25.183216032544099</v>
       </c>
-      <c r="L29" s="78">
+      <c r="L29" s="80">
         <v>22.8191331243045</v>
       </c>
-      <c r="M29" s="78">
+      <c r="M29" s="80">
         <v>37.501013101425599</v>
       </c>
-      <c r="N29" s="78">
+      <c r="N29" s="80">
         <v>47.508852203798703</v>
       </c>
-      <c r="O29" s="78">
+      <c r="O29" s="80">
         <v>49.766781053461997</v>
       </c>
-      <c r="P29" s="78">
+      <c r="P29" s="80">
         <v>52.326717045502797</v>
       </c>
-      <c r="Q29" s="78">
+      <c r="Q29" s="80">
         <v>54.955407100484301</v>
       </c>
-      <c r="R29" s="78">
+      <c r="R29" s="80">
         <v>68.594319981227301</v>
       </c>
-      <c r="S29" s="78">
+      <c r="S29" s="80">
         <v>67.155617912122295</v>
       </c>
-      <c r="T29" s="78">
+      <c r="T29" s="80">
         <v>73.982992472845694</v>
       </c>
-      <c r="U29" s="78">
+      <c r="U29" s="80">
         <v>68.022127525967605</v>
       </c>
-      <c r="V29" s="78">
+      <c r="V29" s="80">
         <v>68.188030221466605</v>
       </c>
-      <c r="W29" s="78">
+      <c r="W29" s="80">
         <v>69.264024192045397</v>
       </c>
-      <c r="X29" s="78">
+      <c r="X29" s="80">
         <v>70.004147748014404</v>
       </c>
-      <c r="Y29" s="78">
+      <c r="Y29" s="80">
         <v>64.292200406614896</v>
       </c>
-      <c r="Z29" s="78">
+      <c r="Z29" s="80">
         <v>60.080283176957003</v>
       </c>
-      <c r="AA29" s="78">
+      <c r="AA29" s="80">
         <v>60.890981454036101</v>
       </c>
-      <c r="AB29" s="78">
+      <c r="AB29" s="80">
         <v>61.4189517189483</v>
       </c>
     </row>
     <row r="30" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C30" s="82"/>
+      <c r="C30" s="84"/>
       <c r="D30" s="11"/>
-      <c r="E30" s="28"/>
-[...22 lines deleted...]
-      <c r="AB30" s="83"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="85"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
+      <c r="I30" s="85"/>
+      <c r="J30" s="85"/>
+      <c r="K30" s="85"/>
+      <c r="L30" s="85"/>
+      <c r="M30" s="85"/>
+      <c r="N30" s="85"/>
+      <c r="O30" s="85"/>
+      <c r="P30" s="25"/>
+      <c r="Q30" s="25"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="25"/>
+      <c r="T30" s="85"/>
+      <c r="U30" s="85"/>
+      <c r="V30" s="85"/>
+      <c r="W30" s="85"/>
+      <c r="X30" s="85"/>
+      <c r="Y30" s="85"/>
+      <c r="Z30" s="85"/>
+      <c r="AA30" s="85"/>
+      <c r="AB30" s="85"/>
     </row>
     <row r="31" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="77" t="s">
+      <c r="B31" s="79" t="s">
         <v>243</v>
       </c>
-      <c r="C31" s="80">
+      <c r="C31" s="82">
         <v>437929.49800000002</v>
       </c>
-      <c r="D31" s="80">
+      <c r="D31" s="82">
         <v>705686</v>
       </c>
-      <c r="E31" s="81">
+      <c r="E31" s="83">
         <v>2456512.7958800001</v>
       </c>
       <c r="F31" s="6">
         <v>2688800.44783</v>
       </c>
       <c r="G31" s="6">
         <v>2762708.3095</v>
       </c>
       <c r="H31" s="6">
         <v>1308101.8638500001</v>
       </c>
       <c r="I31" s="6">
         <v>1494725.26003478</v>
       </c>
       <c r="J31" s="6">
         <v>1230044.15435118</v>
       </c>
       <c r="K31" s="6">
         <v>1431049</v>
       </c>
       <c r="L31" s="6">
         <v>1870972.14445059</v>
       </c>
       <c r="M31" s="6">
         <v>1650388.6124177901</v>
@@ -29679,60 +29706,60 @@
         <v>1678246.3881526201</v>
       </c>
       <c r="V31" s="6">
         <v>1765102.58179219</v>
       </c>
       <c r="W31" s="6">
         <v>1685603.02138952</v>
       </c>
       <c r="X31" s="6">
         <v>1347277.51654359</v>
       </c>
       <c r="Y31" s="6">
         <v>1206912.9396577899</v>
       </c>
       <c r="Z31" s="6">
         <v>2484162</v>
       </c>
       <c r="AA31" s="6">
         <v>2301953</v>
       </c>
       <c r="AB31" s="6">
         <v>2293748.5780915502</v>
       </c>
     </row>
     <row r="32" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B32" s="77" t="s">
+      <c r="B32" s="79" t="s">
         <v>244</v>
       </c>
-      <c r="C32" s="80">
+      <c r="C32" s="82">
         <v>0</v>
       </c>
       <c r="D32" s="6">
         <v>40799.432000000001</v>
       </c>
-      <c r="E32" s="81">
+      <c r="E32" s="83">
         <v>580660.20421999996</v>
       </c>
       <c r="F32" s="6">
         <v>858447.55168999999</v>
       </c>
       <c r="G32" s="6">
         <v>827105.30825</v>
       </c>
       <c r="H32" s="6">
         <v>2428066.1222199998</v>
       </c>
       <c r="I32" s="6">
         <v>2454874.7294100001</v>
       </c>
       <c r="J32" s="6">
         <v>2134321.0144199999</v>
       </c>
       <c r="K32" s="6">
         <v>2989201</v>
       </c>
       <c r="L32" s="6">
         <v>3047509.2111999998</v>
       </c>
       <c r="M32" s="6">
         <v>3643181.8484414001</v>
@@ -29762,257 +29789,257 @@
         <v>8312667.9796399996</v>
       </c>
       <c r="V32" s="6">
         <v>8512003.4928399995</v>
       </c>
       <c r="W32" s="6">
         <v>8584422.1913607996</v>
       </c>
       <c r="X32" s="6">
         <v>8729224.7534230892</v>
       </c>
       <c r="Y32" s="6">
         <v>8123238.96651481</v>
       </c>
       <c r="Z32" s="6">
         <v>8803205</v>
       </c>
       <c r="AA32" s="6">
         <v>8895363</v>
       </c>
       <c r="AB32" s="6">
         <v>9425695.5675921403</v>
       </c>
     </row>
     <row r="33" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B33" s="77" t="s">
+      <c r="B33" s="79" t="s">
         <v>245</v>
       </c>
-      <c r="C33" s="78">
+      <c r="C33" s="80">
         <v>100</v>
       </c>
-      <c r="D33" s="78">
+      <c r="D33" s="80">
         <v>94.534518443103295</v>
       </c>
-      <c r="E33" s="78">
+      <c r="E33" s="80">
         <v>80.881556496123196</v>
       </c>
-      <c r="F33" s="78">
+      <c r="F33" s="80">
         <v>75.799618403618794</v>
       </c>
-      <c r="G33" s="78">
+      <c r="G33" s="80">
         <v>76.959650541782906</v>
       </c>
-      <c r="H33" s="78">
+      <c r="H33" s="80">
         <v>35.011858777496101</v>
       </c>
-      <c r="I33" s="78">
+      <c r="I33" s="80">
         <v>37.844978327663597</v>
       </c>
-      <c r="J33" s="78">
+      <c r="J33" s="80">
         <v>36.560958535914502</v>
       </c>
-      <c r="K33" s="78">
+      <c r="K33" s="80">
         <v>32.374842730736802</v>
       </c>
-      <c r="L33" s="78">
+      <c r="L33" s="80">
         <v>38.039630714491402</v>
       </c>
-      <c r="M33" s="78">
+      <c r="M33" s="80">
         <v>31.177229520619601</v>
       </c>
-      <c r="N33" s="78">
+      <c r="N33" s="80">
         <v>26.870298364048399</v>
       </c>
-      <c r="O33" s="78">
+      <c r="O33" s="80">
         <v>24.556302579698901</v>
       </c>
-      <c r="P33" s="78">
+      <c r="P33" s="80">
         <v>21.985147662932601</v>
       </c>
-      <c r="Q33" s="78">
+      <c r="Q33" s="80">
         <v>21.464733390155899</v>
       </c>
-      <c r="R33" s="78">
+      <c r="R33" s="80">
         <v>11.715114260449999</v>
       </c>
-      <c r="S33" s="78">
+      <c r="S33" s="80">
         <v>11.5988601298926</v>
       </c>
-      <c r="T33" s="84">
+      <c r="T33" s="86">
         <v>10.1886526732404</v>
       </c>
-      <c r="U33" s="84">
+      <c r="U33" s="86">
         <v>16.7977239959686</v>
       </c>
-      <c r="V33" s="78">
+      <c r="V33" s="86">
         <v>17.175093542618299</v>
       </c>
-      <c r="W33" s="84">
+      <c r="W33" s="86">
         <v>16.4128420960139</v>
       </c>
-      <c r="X33" s="84">
-[...5 lines deleted...]
-      <c r="Z33" s="84">
+      <c r="X33" s="86">
+        <v>0.13370487897960301</v>
+      </c>
+      <c r="Y33" s="86">
+        <v>0.12935619396071399</v>
+      </c>
+      <c r="Z33" s="86">
         <v>22.008342146231701</v>
       </c>
-      <c r="AA33" s="84">
-[...3 lines deleted...]
-        <v>19.600000000000001</v>
+      <c r="AA33" s="86">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="AB33" s="86">
+        <v>0.19572161866877799</v>
       </c>
     </row>
     <row r="34" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B34" s="77" t="s">
+      <c r="B34" s="79" t="s">
         <v>246</v>
       </c>
-      <c r="C34" s="78">
-[...2 lines deleted...]
-      <c r="D34" s="78">
+      <c r="C34" s="80">
+        <v>0</v>
+      </c>
+      <c r="D34" s="80">
         <v>5.46553942811979</v>
       </c>
-      <c r="E34" s="78">
+      <c r="E34" s="80">
         <v>19.1184435071693</v>
       </c>
-      <c r="F34" s="78">
+      <c r="F34" s="80">
         <v>24.200381582849602</v>
       </c>
-      <c r="G34" s="78">
+      <c r="G34" s="80">
         <v>23.040338810033099</v>
       </c>
-      <c r="H34" s="78">
+      <c r="H34" s="80">
         <v>64.988140849662003</v>
       </c>
-      <c r="I34" s="78">
+      <c r="I34" s="80">
         <v>62.155021672336403</v>
       </c>
-      <c r="J34" s="78">
+      <c r="J34" s="80">
         <v>63.439041464085498</v>
       </c>
-      <c r="K34" s="78">
+      <c r="K34" s="80">
         <v>67.625156277361</v>
       </c>
-      <c r="L34" s="78">
+      <c r="L34" s="80">
         <v>61.960369285508797</v>
       </c>
-      <c r="M34" s="78">
+      <c r="M34" s="80">
         <v>68.822770479380395</v>
       </c>
-      <c r="N34" s="78">
+      <c r="N34" s="80">
         <v>73.129701635951605</v>
       </c>
-      <c r="O34" s="78">
+      <c r="O34" s="80">
         <v>75.443697420301106</v>
       </c>
-      <c r="P34" s="78">
+      <c r="P34" s="80">
         <v>78.014852337067396</v>
       </c>
-      <c r="Q34" s="78">
+      <c r="Q34" s="80">
         <v>78.535266609844101</v>
       </c>
-      <c r="R34" s="78">
+      <c r="R34" s="80">
         <v>88.284885739549907</v>
       </c>
-      <c r="S34" s="78">
+      <c r="S34" s="80">
         <v>88.4011398701074</v>
       </c>
-      <c r="T34" s="84">
+      <c r="T34" s="86">
         <v>89.811335246739603</v>
       </c>
-      <c r="U34" s="84">
+      <c r="U34" s="86">
         <v>83.2022659949385</v>
       </c>
-      <c r="V34" s="78">
+      <c r="V34" s="86">
         <v>82.824906457381701</v>
       </c>
-      <c r="W34" s="84">
+      <c r="W34" s="86">
         <v>83.587157903986096</v>
       </c>
-      <c r="X34" s="84">
-[...5 lines deleted...]
-      <c r="Z34" s="84">
+      <c r="X34" s="86">
+        <v>0.86629512102039696</v>
+      </c>
+      <c r="Y34" s="86">
+        <v>0.87064380603928604</v>
+      </c>
+      <c r="Z34" s="86">
         <v>77.991657853768302</v>
       </c>
-      <c r="AA34" s="84">
-[...3 lines deleted...]
-        <v>80.400000000000006</v>
+      <c r="AA34" s="86">
+        <v>0.79400000000000004</v>
+      </c>
+      <c r="AB34" s="86">
+        <v>0.80427838133122198</v>
       </c>
     </row>
     <row r="35" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D35" s="11"/>
-      <c r="F35" s="83"/>
-[...1 lines deleted...]
-      <c r="H35" s="83"/>
+      <c r="F35" s="85"/>
+      <c r="G35" s="85"/>
+      <c r="H35" s="85"/>
     </row>
     <row r="36" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="120" t="s">
+      <c r="B36" s="5" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="37" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B37" s="120" t="s">
-[...2 lines deleted...]
-      <c r="Q37" s="85" t="s">
+      <c r="B37" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="Q37" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="120" t="s">
-        <v>248</v>
+      <c r="B38" s="5" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="39" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="121" t="s">
-        <v>249</v>
+      <c r="B39" s="7" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="121" t="s">
-        <v>250</v>
+      <c r="B40" s="7" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="41" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="120" t="s">
-        <v>251</v>
+      <c r="B41" s="5" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="42" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="120" t="s">
-        <v>252</v>
+      <c r="B42" s="5" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="43" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="2:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="Q2:X3"/>
     <mergeCell ref="Y2:Y3"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
@@ -30035,350 +30062,350 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AG163"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="61.6328125" customWidth="1"/>
     <col min="3" max="28" width="11" customWidth="1"/>
     <col min="29" max="29" width="10.7265625" customWidth="1"/>
     <col min="30" max="30" width="11.1796875" customWidth="1"/>
     <col min="31" max="31" width="11" customWidth="1"/>
     <col min="32" max="33" width="11.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="U2" s="115" t="s">
+      <c r="U2" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="V2" s="116"/>
-[...6 lines deleted...]
-      <c r="AC2" s="116"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
     </row>
     <row r="3" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="U3" s="116"/>
-[...7 lines deleted...]
-      <c r="AC3" s="116"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
+      <c r="Y3" s="121"/>
+      <c r="Z3" s="121"/>
+      <c r="AA3" s="121"/>
+      <c r="AB3" s="121"/>
+      <c r="AC3" s="121"/>
     </row>
     <row r="4" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="C5" s="114" t="s">
+        <v>254</v>
+      </c>
+      <c r="C5" s="119" t="s">
         <v>220</v>
       </c>
-      <c r="D5" s="114" t="s">
+      <c r="D5" s="119" t="s">
         <v>221</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="119" t="s">
         <v>222</v>
       </c>
-      <c r="F5" s="114" t="s">
+      <c r="F5" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="114" t="s">
+      <c r="H5" s="119" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="114" t="s">
+      <c r="I5" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="J5" s="114" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="114" t="s">
+      <c r="J5" s="119" t="s">
+        <v>255</v>
+      </c>
+      <c r="K5" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="114" t="s">
+      <c r="L5" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="114" t="s">
+      <c r="N5" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="114" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="114" t="s">
+      <c r="O5" s="119" t="s">
+        <v>256</v>
+      </c>
+      <c r="P5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="114" t="s">
+      <c r="R5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="114" t="s">
+      <c r="S5" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="T5" s="114" t="s">
-[...2 lines deleted...]
-      <c r="U5" s="114" t="s">
+      <c r="T5" s="119" t="s">
+        <v>257</v>
+      </c>
+      <c r="U5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="114" t="s">
+      <c r="V5" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="114" t="s">
+      <c r="X5" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="Y5" s="114" t="s">
-[...2 lines deleted...]
-      <c r="Z5" s="114" t="s">
+      <c r="Y5" s="119" t="s">
+        <v>258</v>
+      </c>
+      <c r="Z5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="114" t="s">
+      <c r="AA5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="114" t="s">
+      <c r="AB5" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="114" t="s">
+      <c r="AC5" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="AD5" s="114" t="s">
+      <c r="AD5" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="114" t="s">
+      <c r="AE5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="114" t="s">
+      <c r="AF5" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="114" t="s">
+      <c r="AG5" s="119" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="86" t="s">
+      <c r="B6" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="118"/>
-[...29 lines deleted...]
-      <c r="AG6" s="118"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="123"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="123"/>
+      <c r="H6" s="123"/>
+      <c r="I6" s="123"/>
+      <c r="J6" s="123"/>
+      <c r="K6" s="123"/>
+      <c r="L6" s="123"/>
+      <c r="M6" s="123"/>
+      <c r="N6" s="123"/>
+      <c r="O6" s="123"/>
+      <c r="P6" s="123"/>
+      <c r="Q6" s="123"/>
+      <c r="R6" s="123"/>
+      <c r="S6" s="123"/>
+      <c r="T6" s="123"/>
+      <c r="U6" s="123"/>
+      <c r="V6" s="123"/>
+      <c r="W6" s="123"/>
+      <c r="X6" s="123"/>
+      <c r="Y6" s="123"/>
+      <c r="Z6" s="123"/>
+      <c r="AA6" s="123"/>
+      <c r="AB6" s="123"/>
+      <c r="AC6" s="123"/>
+      <c r="AD6" s="123"/>
+      <c r="AE6" s="123"/>
+      <c r="AF6" s="123"/>
+      <c r="AG6" s="123"/>
     </row>
     <row r="7" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="14" t="s">
-        <v>258</v>
-[...31 lines deleted...]
-      <c r="AG7" s="74"/>
+        <v>259</v>
+      </c>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="76"/>
+      <c r="N7" s="76"/>
+      <c r="O7" s="76"/>
+      <c r="P7" s="76"/>
+      <c r="Q7" s="76"/>
+      <c r="R7" s="76"/>
+      <c r="S7" s="76"/>
+      <c r="T7" s="76"/>
+      <c r="U7" s="76"/>
+      <c r="V7" s="76"/>
+      <c r="W7" s="76"/>
+      <c r="X7" s="76"/>
+      <c r="Y7" s="76"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="76"/>
+      <c r="AB7" s="76"/>
+      <c r="AC7" s="76"/>
+      <c r="AD7" s="76"/>
+      <c r="AE7" s="76"/>
+      <c r="AF7" s="76"/>
+      <c r="AG7" s="76"/>
     </row>
     <row r="8" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="87">
+      <c r="B8" s="20" t="s">
+        <v>260</v>
+      </c>
+      <c r="C8" s="89">
         <v>348528.47</v>
       </c>
-      <c r="D8" s="87">
+      <c r="D8" s="89">
         <v>625389</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="43">
         <v>1288900</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="43">
         <v>595649</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="43">
         <v>645987</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="43">
         <v>659967</v>
       </c>
-      <c r="I8" s="41">
+      <c r="I8" s="43">
         <v>664946.31000000006</v>
       </c>
-      <c r="J8" s="41">
+      <c r="J8" s="43">
         <v>2566548.31</v>
       </c>
-      <c r="K8" s="41">
+      <c r="K8" s="43">
         <v>777506.03</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="43">
         <v>834486.33</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="43">
         <v>844819.17</v>
       </c>
-      <c r="N8" s="41">
+      <c r="N8" s="43">
         <v>819833.12</v>
       </c>
-      <c r="O8" s="41">
+      <c r="O8" s="43">
         <v>3276644.65</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="43">
         <v>728664.53</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="Q8" s="43">
         <v>859495.49</v>
       </c>
-      <c r="R8" s="41">
+      <c r="R8" s="43">
         <v>868225.87</v>
       </c>
-      <c r="S8" s="41">
+      <c r="S8" s="43">
         <v>859163.67</v>
       </c>
-      <c r="T8" s="41">
+      <c r="T8" s="43">
         <v>3315549.56</v>
       </c>
-      <c r="U8" s="41">
+      <c r="U8" s="43">
         <v>1054966.07</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="43">
         <v>1191982.22</v>
       </c>
-      <c r="W8" s="41">
+      <c r="W8" s="43">
         <v>1253064.77</v>
       </c>
-      <c r="X8" s="41">
+      <c r="X8" s="43">
         <v>1287497.6399999999</v>
       </c>
-      <c r="Y8" s="41">
+      <c r="Y8" s="43">
         <v>4787510.7</v>
       </c>
-      <c r="Z8" s="41">
+      <c r="Z8" s="43">
         <v>1308510</v>
       </c>
-      <c r="AA8" s="41">
+      <c r="AA8" s="43">
         <v>1361789</v>
       </c>
-      <c r="AB8" s="41">
+      <c r="AB8" s="43">
         <v>1371440</v>
       </c>
-      <c r="AC8" s="41">
+      <c r="AC8" s="43">
         <v>4061308</v>
       </c>
-      <c r="AD8" s="41">
+      <c r="AD8" s="43">
         <v>5432748</v>
       </c>
-      <c r="AE8" s="41">
+      <c r="AE8" s="43">
         <v>1397393</v>
       </c>
-      <c r="AF8" s="41">
+      <c r="AF8" s="43">
         <v>1456435</v>
       </c>
-      <c r="AG8" s="41">
+      <c r="AG8" s="43">
         <v>1454521.9909999999</v>
       </c>
     </row>
     <row r="9" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C9" s="6">
         <v>425079.48</v>
       </c>
-      <c r="D9" s="81">
+      <c r="D9" s="83">
         <v>681529.97059514001</v>
       </c>
       <c r="E9" s="6">
         <v>1319595.8615999999</v>
       </c>
       <c r="F9" s="6">
         <v>633456.62408199999</v>
       </c>
       <c r="G9" s="6">
         <v>629319.41421620001</v>
       </c>
       <c r="H9" s="6">
         <v>669309.37970000005</v>
       </c>
       <c r="I9" s="6">
         <v>691388.30744180002</v>
       </c>
       <c r="J9" s="6">
         <v>2629258.33</v>
       </c>
       <c r="K9" s="6">
         <v>748757.10042000003</v>
       </c>
       <c r="L9" s="6">
         <v>785167.12080000003</v>
@@ -30427,51 +30454,51 @@
       </c>
       <c r="AA9" s="6">
         <v>1047405</v>
       </c>
       <c r="AB9" s="6">
         <v>1128533</v>
       </c>
       <c r="AC9" s="6">
         <v>1169380</v>
       </c>
       <c r="AD9" s="6">
         <v>4415996</v>
       </c>
       <c r="AE9" s="6">
         <v>1161381</v>
       </c>
       <c r="AF9" s="6">
         <v>1170177</v>
       </c>
       <c r="AG9" s="6">
         <v>1195481.7901848</v>
       </c>
     </row>
     <row r="10" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C10" s="6">
         <v>120769.61</v>
       </c>
       <c r="D10" s="6">
         <v>258109.40735287301</v>
       </c>
       <c r="E10" s="6">
         <v>537433.59</v>
       </c>
       <c r="F10" s="6">
         <v>252740.98</v>
       </c>
       <c r="G10" s="6">
         <v>276025.38</v>
       </c>
       <c r="H10" s="6">
         <v>280304.87</v>
       </c>
       <c r="I10" s="6">
         <v>277767.23</v>
       </c>
       <c r="J10" s="6">
         <v>1086838.46</v>
       </c>
@@ -30525,51 +30552,51 @@
       </c>
       <c r="AA10" s="6">
         <v>589030</v>
       </c>
       <c r="AB10" s="6">
         <v>593333</v>
       </c>
       <c r="AC10" s="6">
         <v>601030</v>
       </c>
       <c r="AD10" s="6">
         <v>2351241</v>
       </c>
       <c r="AE10" s="6">
         <v>596695</v>
       </c>
       <c r="AF10" s="6">
         <v>629380</v>
       </c>
       <c r="AG10" s="6">
         <v>627229.65899999999</v>
       </c>
     </row>
     <row r="11" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C11" s="6">
         <v>138964</v>
       </c>
       <c r="D11" s="6">
         <v>259059.80350408601</v>
       </c>
       <c r="E11" s="6">
         <v>543233.43999999994</v>
       </c>
       <c r="F11" s="6">
         <v>260577.16</v>
       </c>
       <c r="G11" s="6">
         <v>281688.51</v>
       </c>
       <c r="H11" s="6">
         <v>286820.53000000003</v>
       </c>
       <c r="I11" s="6">
         <v>281543.21999999997</v>
       </c>
       <c r="J11" s="6">
         <v>1110629.42</v>
       </c>
@@ -30623,149 +30650,149 @@
       </c>
       <c r="AA11" s="8">
         <v>596211</v>
       </c>
       <c r="AB11" s="8">
         <v>599362</v>
       </c>
       <c r="AC11" s="8">
         <v>609568</v>
       </c>
       <c r="AD11" s="8">
         <v>2378148</v>
       </c>
       <c r="AE11" s="8">
         <v>602693</v>
       </c>
       <c r="AF11" s="8">
         <v>636686</v>
       </c>
       <c r="AG11" s="8">
         <v>629827.30299999996</v>
       </c>
     </row>
     <row r="12" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="7" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="C12" s="78">
+        <v>264</v>
+      </c>
+      <c r="C12" s="80">
         <v>346.51289749729801</v>
       </c>
-      <c r="D12" s="78">
+      <c r="D12" s="80">
         <v>412.71817597187197</v>
       </c>
-      <c r="E12" s="78">
+      <c r="E12" s="80">
         <v>416.970742493599</v>
       </c>
-      <c r="F12" s="78">
+      <c r="F12" s="80">
         <v>424.31193538476498</v>
       </c>
-      <c r="G12" s="78">
+      <c r="G12" s="80">
         <v>427.29246873389098</v>
       </c>
-      <c r="H12" s="78">
+      <c r="H12" s="80">
         <v>424.72558476408699</v>
       </c>
-      <c r="I12" s="78">
+      <c r="I12" s="80">
         <v>417.72880881164701</v>
       </c>
-      <c r="J12" s="78">
+      <c r="J12" s="80">
         <v>423.46308299180203</v>
       </c>
-      <c r="K12" s="78">
+      <c r="K12" s="80">
         <v>422.224931168701</v>
       </c>
-      <c r="L12" s="78">
+      <c r="L12" s="80">
         <v>430.43128100133202</v>
       </c>
-      <c r="M12" s="78">
+      <c r="M12" s="80">
         <v>425.73011216116203</v>
       </c>
-      <c r="N12" s="78">
+      <c r="N12" s="80">
         <v>426.17853740771102</v>
       </c>
-      <c r="O12" s="78">
+      <c r="O12" s="80">
         <v>426.20785564891798</v>
       </c>
-      <c r="P12" s="78">
+      <c r="P12" s="80">
         <v>431.79307767320603</v>
       </c>
-      <c r="Q12" s="78">
+      <c r="Q12" s="80">
         <v>437.95599206692799</v>
       </c>
-      <c r="R12" s="78">
+      <c r="R12" s="80">
         <v>432.80625812266999</v>
       </c>
-      <c r="S12" s="78">
+      <c r="S12" s="80">
         <v>429.75628846131298</v>
       </c>
-      <c r="T12" s="78">
+      <c r="T12" s="80">
         <v>433.12822022784098</v>
       </c>
-      <c r="U12" s="78">
+      <c r="U12" s="80">
         <v>424.01267938408699</v>
       </c>
-      <c r="V12" s="78">
+      <c r="V12" s="80">
         <v>435.38841544129701</v>
       </c>
-      <c r="W12" s="78">
+      <c r="W12" s="80">
         <v>433.09709361631798</v>
       </c>
-      <c r="X12" s="78">
+      <c r="X12" s="80">
         <v>436.89027655227397</v>
       </c>
-      <c r="Y12" s="78">
+      <c r="Y12" s="80">
         <v>432.68585279611</v>
       </c>
-      <c r="Z12" s="78">
+      <c r="Z12" s="80">
         <v>434</v>
       </c>
-      <c r="AA12" s="78">
+      <c r="AA12" s="80">
         <v>432.5</v>
       </c>
-      <c r="AB12" s="78">
+      <c r="AB12" s="80">
         <v>432.6</v>
       </c>
-      <c r="AC12" s="78">
+      <c r="AC12" s="80">
         <v>432.1</v>
       </c>
-      <c r="AD12" s="78">
+      <c r="AD12" s="80">
         <v>432.8</v>
       </c>
-      <c r="AE12" s="78">
+      <c r="AE12" s="80">
         <v>427</v>
       </c>
-      <c r="AF12" s="78">
+      <c r="AF12" s="80">
         <v>432.1</v>
       </c>
-      <c r="AG12" s="78">
+      <c r="AG12" s="80">
         <v>431.22734677168597</v>
       </c>
     </row>
     <row r="13" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="25" t="s">
-        <v>264</v>
+      <c r="B13" s="27" t="s">
+        <v>265</v>
       </c>
       <c r="C13" s="6">
         <v>56706.73</v>
       </c>
       <c r="D13" s="6">
         <v>187133.00036734599</v>
       </c>
       <c r="E13" s="6">
         <v>334592.46999999997</v>
       </c>
       <c r="F13" s="6">
         <v>91498.65</v>
       </c>
       <c r="G13" s="6">
         <v>116073.72</v>
       </c>
       <c r="H13" s="6">
         <v>97037.36</v>
       </c>
       <c r="I13" s="6">
         <v>99975.24</v>
       </c>
       <c r="J13" s="6">
         <v>404584.97</v>
       </c>
@@ -30818,52 +30845,52 @@
         <v>291654</v>
       </c>
       <c r="AA13" s="8">
         <v>317940</v>
       </c>
       <c r="AB13" s="8">
         <v>344184</v>
       </c>
       <c r="AC13" s="8">
         <v>337770</v>
       </c>
       <c r="AD13" s="8">
         <v>1291548</v>
       </c>
       <c r="AE13" s="8">
         <v>319738</v>
       </c>
       <c r="AF13" s="8">
         <v>403235</v>
       </c>
       <c r="AG13" s="8">
         <v>491545.61900000001</v>
       </c>
     </row>
     <row r="14" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="25" t="s">
-        <v>265</v>
+      <c r="B14" s="27" t="s">
+        <v>266</v>
       </c>
       <c r="C14" s="6">
         <v>82257.27</v>
       </c>
       <c r="D14" s="6">
         <v>71926.803136739894</v>
       </c>
       <c r="E14" s="6">
         <v>208640.97</v>
       </c>
       <c r="F14" s="6">
         <v>169078.51</v>
       </c>
       <c r="G14" s="6">
         <v>165614.79</v>
       </c>
       <c r="H14" s="6">
         <v>189783.17</v>
       </c>
       <c r="I14" s="6">
         <v>181567.98</v>
       </c>
       <c r="J14" s="6">
         <v>706044.45</v>
       </c>
@@ -30916,150 +30943,150 @@
         <v>281353</v>
       </c>
       <c r="AA14" s="8">
         <v>278271</v>
       </c>
       <c r="AB14" s="8">
         <v>255178</v>
       </c>
       <c r="AC14" s="8">
         <v>271797</v>
       </c>
       <c r="AD14" s="8">
         <v>1086600</v>
       </c>
       <c r="AE14" s="8">
         <v>282955</v>
       </c>
       <c r="AF14" s="8">
         <v>233451</v>
       </c>
       <c r="AG14" s="8">
         <v>138281.68400000001</v>
       </c>
     </row>
     <row r="15" spans="2:33" ht="16.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="88">
+      <c r="B15" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="C15" s="90">
         <v>0.40806777294838997</v>
       </c>
-      <c r="D15" s="88">
+      <c r="D15" s="90">
         <v>0.72235444417140005</v>
       </c>
-      <c r="E15" s="88">
+      <c r="E15" s="90">
         <v>0.61592760195322305</v>
       </c>
-      <c r="F15" s="88">
+      <c r="F15" s="90">
         <v>0.35113841136345197</v>
       </c>
-      <c r="G15" s="88">
+      <c r="G15" s="90">
         <v>0.41206409164505903</v>
       </c>
-      <c r="H15" s="88">
+      <c r="H15" s="90">
         <v>0.33832083079966402</v>
       </c>
-      <c r="I15" s="88">
+      <c r="I15" s="90">
         <v>0.35509730974874798</v>
       </c>
-      <c r="J15" s="88">
+      <c r="J15" s="90">
         <v>0.36428439830092002</v>
       </c>
-      <c r="K15" s="88">
+      <c r="K15" s="90">
         <v>0.39767043703210397</v>
       </c>
-      <c r="L15" s="88">
+      <c r="L15" s="90">
         <v>0.49606984852873398</v>
       </c>
-      <c r="M15" s="88">
+      <c r="M15" s="90">
         <v>0.49266184003866698</v>
       </c>
-      <c r="N15" s="88">
+      <c r="N15" s="90">
         <v>0.42848640923394699</v>
       </c>
-      <c r="O15" s="88">
+      <c r="O15" s="90">
         <v>0.45507644495004201</v>
       </c>
-      <c r="P15" s="88">
+      <c r="P15" s="90">
         <v>0.48430049651657803</v>
       </c>
-      <c r="Q15" s="88">
+      <c r="Q15" s="90">
         <v>0.557943258678262</v>
       </c>
-      <c r="R15" s="88">
+      <c r="R15" s="90">
         <v>0.55678338136157701</v>
       </c>
-      <c r="S15" s="88">
+      <c r="S15" s="90">
         <v>0.61144195175521798</v>
       </c>
-      <c r="T15" s="88">
+      <c r="T15" s="90">
         <v>0.55514718819813103</v>
       </c>
-      <c r="U15" s="88">
+      <c r="U15" s="90">
         <v>0.56974826124030198</v>
       </c>
-      <c r="V15" s="88">
+      <c r="V15" s="90">
         <v>0.61707757736324897</v>
       </c>
-      <c r="W15" s="88">
+      <c r="W15" s="90">
         <v>0.41260631706642897</v>
       </c>
-      <c r="X15" s="88">
+      <c r="X15" s="90">
         <v>0.419525291644814</v>
       </c>
-      <c r="Y15" s="88">
+      <c r="Y15" s="90">
         <v>0.49943690397101198</v>
       </c>
-      <c r="Z15" s="89">
+      <c r="Z15" s="91">
         <v>0.50900000000000001</v>
       </c>
-      <c r="AA15" s="89">
+      <c r="AA15" s="91">
         <v>0.53300000000000003</v>
       </c>
-      <c r="AB15" s="89">
+      <c r="AB15" s="91">
         <v>0.57399999999999995</v>
       </c>
-      <c r="AC15" s="89">
+      <c r="AC15" s="91">
         <v>0.55504512056057098</v>
       </c>
-      <c r="AD15" s="89">
+      <c r="AD15" s="91">
         <v>0.53718566254361899</v>
       </c>
-      <c r="AE15" s="89">
+      <c r="AE15" s="91">
         <v>0.54405371624685095</v>
       </c>
-      <c r="AF15" s="89">
+      <c r="AF15" s="91">
         <v>0.63300000000000001</v>
       </c>
-      <c r="AG15" s="89">
+      <c r="AG15" s="91">
         <v>0.74714432897838201</v>
       </c>
     </row>
     <row r="16" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C16" s="6">
         <v>135210.4</v>
       </c>
       <c r="D16" s="6">
         <v>248389.13</v>
       </c>
       <c r="E16" s="6">
         <v>479620.08</v>
       </c>
       <c r="F16" s="6">
         <v>225457.95</v>
       </c>
       <c r="G16" s="6">
         <v>231039.59</v>
       </c>
       <c r="H16" s="6">
         <v>237589.69</v>
       </c>
       <c r="I16" s="6">
         <v>240058.82</v>
       </c>
       <c r="J16" s="6">
         <v>934146.05</v>
       </c>
@@ -31112,52 +31139,52 @@
         <v>471470</v>
       </c>
       <c r="AA16" s="8">
         <v>497289</v>
       </c>
       <c r="AB16" s="8">
         <v>486644</v>
       </c>
       <c r="AC16" s="8">
         <v>472662</v>
       </c>
       <c r="AD16" s="8">
         <v>1928065</v>
       </c>
       <c r="AE16" s="8">
         <v>508492</v>
       </c>
       <c r="AF16" s="8">
         <v>507743</v>
       </c>
       <c r="AG16" s="8">
         <v>494437.85800000001</v>
       </c>
     </row>
     <row r="17" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="25" t="s">
-        <v>268</v>
+      <c r="B17" s="27" t="s">
+        <v>269</v>
       </c>
       <c r="C17" s="6">
         <v>41758.35</v>
       </c>
       <c r="D17" s="6">
         <v>113190.65</v>
       </c>
       <c r="E17" s="6">
         <v>128879.78</v>
       </c>
       <c r="F17" s="6">
         <v>63149.85</v>
       </c>
       <c r="G17" s="6">
         <v>75537.7</v>
       </c>
       <c r="H17" s="6">
         <v>75487.89</v>
       </c>
       <c r="I17" s="6">
         <v>74897.05</v>
       </c>
       <c r="J17" s="6">
         <v>289072.49</v>
       </c>
@@ -31210,52 +31237,52 @@
         <v>133691</v>
       </c>
       <c r="AA17" s="8">
         <v>133303</v>
       </c>
       <c r="AB17" s="8">
         <v>138741</v>
       </c>
       <c r="AC17" s="8">
         <v>149352</v>
       </c>
       <c r="AD17" s="8">
         <v>555087</v>
       </c>
       <c r="AE17" s="8">
         <v>148586</v>
       </c>
       <c r="AF17" s="8">
         <v>149878</v>
       </c>
       <c r="AG17" s="8">
         <v>147130.03899999999</v>
       </c>
     </row>
     <row r="18" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="25" t="s">
-        <v>269</v>
+      <c r="B18" s="27" t="s">
+        <v>270</v>
       </c>
       <c r="C18" s="6">
         <v>33620.49</v>
       </c>
       <c r="D18" s="6">
         <v>72379.839999999997</v>
       </c>
       <c r="E18" s="6">
         <v>143419.09</v>
       </c>
       <c r="F18" s="6">
         <v>67639.839999999997</v>
       </c>
       <c r="G18" s="6">
         <v>72717.05</v>
       </c>
       <c r="H18" s="6">
         <v>73394.22</v>
       </c>
       <c r="I18" s="6">
         <v>73964.960000000006</v>
       </c>
       <c r="J18" s="6">
         <v>287716.07</v>
       </c>
@@ -31308,52 +31335,52 @@
         <v>114623</v>
       </c>
       <c r="AA18" s="8">
         <v>126968</v>
       </c>
       <c r="AB18" s="8">
         <v>127326</v>
       </c>
       <c r="AC18" s="8">
         <v>131089</v>
       </c>
       <c r="AD18" s="8">
         <v>500006</v>
       </c>
       <c r="AE18" s="8">
         <v>125588</v>
       </c>
       <c r="AF18" s="8">
         <v>121589</v>
       </c>
       <c r="AG18" s="8">
         <v>129889.162</v>
       </c>
     </row>
     <row r="19" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="25" t="s">
-        <v>270</v>
+      <c r="B19" s="27" t="s">
+        <v>271</v>
       </c>
       <c r="C19" s="6">
         <v>59831.56</v>
       </c>
       <c r="D19" s="6">
         <v>62818.64</v>
       </c>
       <c r="E19" s="6">
         <v>207321.21</v>
       </c>
       <c r="F19" s="6">
         <v>94668.26</v>
       </c>
       <c r="G19" s="6">
         <v>82784.84</v>
       </c>
       <c r="H19" s="6">
         <v>88707.58</v>
       </c>
       <c r="I19" s="6">
         <v>91196.81</v>
       </c>
       <c r="J19" s="6">
         <v>357357.49</v>
       </c>
@@ -31407,51 +31434,51 @@
       </c>
       <c r="AA19" s="8">
         <v>237017</v>
       </c>
       <c r="AB19" s="8">
         <v>220577</v>
       </c>
       <c r="AC19" s="8">
         <v>192221</v>
       </c>
       <c r="AD19" s="8">
         <v>872972</v>
       </c>
       <c r="AE19" s="8">
         <v>234318</v>
       </c>
       <c r="AF19" s="8">
         <v>236277</v>
       </c>
       <c r="AG19" s="8">
         <v>217418.65700000001</v>
       </c>
     </row>
     <row r="20" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="7" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C20" s="6">
         <v>2832.8</v>
       </c>
       <c r="D20" s="6">
         <v>7492</v>
       </c>
       <c r="E20" s="6">
         <v>15504.43</v>
       </c>
       <c r="F20" s="6">
         <v>7703.98</v>
       </c>
       <c r="G20" s="6">
         <v>8535.1</v>
       </c>
       <c r="H20" s="6">
         <v>8782.81</v>
       </c>
       <c r="I20" s="6">
         <v>8515.48</v>
       </c>
       <c r="J20" s="6">
         <v>33537.480000000003</v>
       </c>
@@ -31505,51 +31532,51 @@
       </c>
       <c r="AA20" s="6">
         <v>24587</v>
       </c>
       <c r="AB20" s="6">
         <v>24517</v>
       </c>
       <c r="AC20" s="6">
         <v>23906</v>
       </c>
       <c r="AD20" s="6">
         <v>95167</v>
       </c>
       <c r="AE20" s="6">
         <v>25019</v>
       </c>
       <c r="AF20" s="6">
         <v>28805</v>
       </c>
       <c r="AG20" s="6">
         <v>28864.087</v>
       </c>
     </row>
     <row r="21" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6">
         <v>0</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6">
         <v>0</v>
       </c>
       <c r="I21" s="6">
         <v>0</v>
       </c>
       <c r="J21" s="6">
         <v>0</v>
       </c>
@@ -31602,219 +31629,219 @@
         <v>430832</v>
       </c>
       <c r="AA21" s="6">
         <v>667372</v>
       </c>
       <c r="AB21" s="6">
         <v>733375</v>
       </c>
       <c r="AC21" s="6">
         <v>723536</v>
       </c>
       <c r="AD21" s="6">
         <v>2555115</v>
       </c>
       <c r="AE21" s="6">
         <v>759918</v>
       </c>
       <c r="AF21" s="6">
         <v>690381</v>
       </c>
       <c r="AG21" s="6">
         <v>835939</v>
       </c>
     </row>
     <row r="22" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C22" s="90"/>
-[...29 lines deleted...]
-      <c r="AG22" s="90"/>
+      <c r="C22" s="92"/>
+      <c r="D22" s="92"/>
+      <c r="E22" s="92"/>
+      <c r="F22" s="92"/>
+      <c r="G22" s="92"/>
+      <c r="H22" s="92"/>
+      <c r="I22" s="92"/>
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="92"/>
+      <c r="O22" s="92"/>
+      <c r="P22" s="92"/>
+      <c r="Q22" s="92"/>
+      <c r="R22" s="92"/>
+      <c r="S22" s="92"/>
+      <c r="T22" s="92"/>
+      <c r="U22" s="92"/>
+      <c r="V22" s="92"/>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="92"/>
+      <c r="Z22" s="92"/>
+      <c r="AA22" s="92"/>
+      <c r="AB22" s="92"/>
+      <c r="AC22" s="92"/>
+      <c r="AD22" s="92"/>
+      <c r="AE22" s="92"/>
+      <c r="AF22" s="92"/>
+      <c r="AG22" s="92"/>
     </row>
     <row r="23" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="14" t="s">
-        <v>273</v>
-[...31 lines deleted...]
-      <c r="AG23" s="74"/>
+        <v>274</v>
+      </c>
+      <c r="C23" s="76"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="76"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="76"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="76"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="76"/>
+      <c r="L23" s="76"/>
+      <c r="M23" s="76"/>
+      <c r="N23" s="76"/>
+      <c r="O23" s="76"/>
+      <c r="P23" s="76"/>
+      <c r="Q23" s="76"/>
+      <c r="R23" s="76"/>
+      <c r="S23" s="76"/>
+      <c r="T23" s="76"/>
+      <c r="U23" s="76"/>
+      <c r="V23" s="76"/>
+      <c r="W23" s="76"/>
+      <c r="X23" s="76"/>
+      <c r="Y23" s="76"/>
+      <c r="Z23" s="76"/>
+      <c r="AA23" s="76"/>
+      <c r="AB23" s="76"/>
+      <c r="AC23" s="76"/>
+      <c r="AD23" s="76"/>
+      <c r="AE23" s="76"/>
+      <c r="AF23" s="76"/>
+      <c r="AG23" s="76"/>
     </row>
     <row r="24" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="91" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="92">
+      <c r="B24" s="93" t="s">
+        <v>275</v>
+      </c>
+      <c r="C24" s="94">
         <v>233945.62168000001</v>
       </c>
-      <c r="D24" s="92">
+      <c r="D24" s="94">
         <v>456539.03857999999</v>
       </c>
-      <c r="E24" s="92">
+      <c r="E24" s="94">
         <v>974244</v>
       </c>
-      <c r="F24" s="92">
+      <c r="F24" s="94">
         <v>379240</v>
       </c>
-      <c r="G24" s="92">
+      <c r="G24" s="94">
         <v>405919</v>
       </c>
-      <c r="H24" s="92">
+      <c r="H24" s="94">
         <v>596505.41997000005</v>
       </c>
-      <c r="I24" s="92">
+      <c r="I24" s="94">
         <v>741335.68902000005</v>
       </c>
-      <c r="J24" s="92">
+      <c r="J24" s="94">
         <v>2122996</v>
       </c>
-      <c r="K24" s="92">
+      <c r="K24" s="94">
         <v>883714</v>
       </c>
-      <c r="L24" s="92">
+      <c r="L24" s="94">
         <v>1050291</v>
       </c>
-      <c r="M24" s="92">
+      <c r="M24" s="94">
         <v>1514665</v>
       </c>
-      <c r="N24" s="92">
+      <c r="N24" s="94">
         <v>1210367</v>
       </c>
-      <c r="O24" s="92">
+      <c r="O24" s="94">
         <v>4659042</v>
       </c>
-      <c r="P24" s="92">
+      <c r="P24" s="94">
         <v>1121579</v>
       </c>
-      <c r="Q24" s="92">
+      <c r="Q24" s="94">
         <v>1004221</v>
       </c>
-      <c r="R24" s="92">
+      <c r="R24" s="94">
         <v>990516</v>
       </c>
-      <c r="S24" s="92">
+      <c r="S24" s="94">
         <v>1233488</v>
       </c>
-      <c r="T24" s="92">
+      <c r="T24" s="94">
         <v>4349804</v>
       </c>
-      <c r="U24" s="92">
+      <c r="U24" s="94">
         <v>1117041</v>
       </c>
-      <c r="V24" s="92">
+      <c r="V24" s="94">
         <v>1098777</v>
       </c>
-      <c r="W24" s="92">
+      <c r="W24" s="94">
         <v>1282831</v>
       </c>
-      <c r="X24" s="92">
+      <c r="X24" s="94">
         <v>1245347</v>
       </c>
-      <c r="Y24" s="92">
+      <c r="Y24" s="94">
         <v>4743996</v>
       </c>
-      <c r="Z24" s="92">
+      <c r="Z24" s="94">
         <v>1276532</v>
       </c>
-      <c r="AA24" s="92">
+      <c r="AA24" s="94">
         <v>1550732</v>
       </c>
-      <c r="AB24" s="92">
+      <c r="AB24" s="94">
         <v>1652328</v>
       </c>
-      <c r="AC24" s="92">
+      <c r="AC24" s="94">
         <v>1848084</v>
       </c>
-      <c r="AD24" s="92">
+      <c r="AD24" s="94">
         <v>6327676</v>
       </c>
-      <c r="AE24" s="92">
+      <c r="AE24" s="94">
         <v>1580753</v>
       </c>
-      <c r="AF24" s="92">
+      <c r="AF24" s="94">
         <v>1796342</v>
       </c>
-      <c r="AG24" s="92">
+      <c r="AG24" s="94">
         <v>2066200</v>
       </c>
     </row>
     <row r="25" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="25" t="s">
-        <v>275</v>
+      <c r="B25" s="27" t="s">
+        <v>276</v>
       </c>
       <c r="C25" s="6">
         <v>85697.3508</v>
       </c>
       <c r="D25" s="6">
         <v>327987.91621</v>
       </c>
       <c r="E25" s="6">
         <v>611184</v>
       </c>
       <c r="F25" s="6">
         <v>141935</v>
       </c>
       <c r="G25" s="6">
         <v>180381</v>
       </c>
       <c r="H25" s="6">
         <v>212368.46580999999</v>
       </c>
       <c r="I25" s="6">
         <v>261431.84419999999</v>
       </c>
       <c r="J25" s="6">
         <v>796074</v>
       </c>
@@ -31867,52 +31894,52 @@
         <v>643710</v>
       </c>
       <c r="AA25" s="6">
         <v>857470</v>
       </c>
       <c r="AB25" s="6">
         <v>968068</v>
       </c>
       <c r="AC25" s="6">
         <v>1054070</v>
       </c>
       <c r="AD25" s="6">
         <v>3523318</v>
       </c>
       <c r="AE25" s="6">
         <v>910207</v>
       </c>
       <c r="AF25" s="6">
         <v>1172709</v>
       </c>
       <c r="AG25" s="6">
         <v>1564266</v>
       </c>
     </row>
     <row r="26" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="25" t="s">
-        <v>276</v>
+      <c r="B26" s="27" t="s">
+        <v>277</v>
       </c>
       <c r="C26" s="6">
         <v>148248.27088</v>
       </c>
       <c r="D26" s="6">
         <v>128551.12237</v>
       </c>
       <c r="E26" s="6">
         <v>363060</v>
       </c>
       <c r="F26" s="6">
         <v>237305</v>
       </c>
       <c r="G26" s="6">
         <v>225538</v>
       </c>
       <c r="H26" s="6">
         <v>384136.95416000002</v>
       </c>
       <c r="I26" s="6">
         <v>479903.84482</v>
       </c>
       <c r="J26" s="6">
         <v>1326922</v>
       </c>
@@ -31966,51 +31993,51 @@
       </c>
       <c r="AA26" s="6">
         <v>693262</v>
       </c>
       <c r="AB26" s="6">
         <v>684260</v>
       </c>
       <c r="AC26" s="6">
         <v>794014</v>
       </c>
       <c r="AD26" s="6">
         <v>2804358</v>
       </c>
       <c r="AE26" s="6">
         <v>670546</v>
       </c>
       <c r="AF26" s="6">
         <v>623633</v>
       </c>
       <c r="AG26" s="6">
         <v>501934</v>
       </c>
     </row>
     <row r="27" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="9" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C27" s="10">
         <v>29347.841779999999</v>
       </c>
       <c r="D27" s="10">
         <v>78352.003899999996</v>
       </c>
       <c r="E27" s="10">
         <v>171073.80178526399</v>
       </c>
       <c r="F27" s="10">
         <v>105456</v>
       </c>
       <c r="G27" s="10">
         <v>139870</v>
       </c>
       <c r="H27" s="10">
         <v>168008.12562000001</v>
       </c>
       <c r="I27" s="10">
         <v>184414.29785</v>
       </c>
       <c r="J27" s="10">
         <v>597750</v>
       </c>
@@ -32063,52 +32090,52 @@
         <v>366287</v>
       </c>
       <c r="AA27" s="10">
         <v>403907</v>
       </c>
       <c r="AB27" s="10">
         <v>424396</v>
       </c>
       <c r="AC27" s="10">
         <v>463130</v>
       </c>
       <c r="AD27" s="10">
         <v>1657720</v>
       </c>
       <c r="AE27" s="10">
         <v>463471</v>
       </c>
       <c r="AF27" s="10">
         <v>492617</v>
       </c>
       <c r="AG27" s="10">
         <v>482854</v>
       </c>
     </row>
     <row r="28" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="25" t="s">
-        <v>278</v>
+      <c r="B28" s="27" t="s">
+        <v>279</v>
       </c>
       <c r="C28" s="6">
         <v>15299.837740000001</v>
       </c>
       <c r="D28" s="6">
         <v>37367.780789999997</v>
       </c>
       <c r="E28" s="6">
         <v>82567.041849679998</v>
       </c>
       <c r="F28" s="6">
         <v>52038</v>
       </c>
       <c r="G28" s="6">
         <v>77626</v>
       </c>
       <c r="H28" s="6">
         <v>86199.273029999997</v>
       </c>
       <c r="I28" s="6">
         <v>93783.8649</v>
       </c>
       <c r="J28" s="6">
         <v>309648</v>
       </c>
@@ -32161,52 +32188,52 @@
         <v>157633</v>
       </c>
       <c r="AA28" s="6">
         <v>164133</v>
       </c>
       <c r="AB28" s="6">
         <v>178989</v>
       </c>
       <c r="AC28" s="6">
         <v>198701</v>
       </c>
       <c r="AD28" s="6">
         <v>699456</v>
       </c>
       <c r="AE28" s="6">
         <v>178560</v>
       </c>
       <c r="AF28" s="6">
         <v>187838</v>
       </c>
       <c r="AG28" s="6">
         <v>171946</v>
       </c>
     </row>
     <row r="29" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="25" t="s">
-        <v>279</v>
+      <c r="B29" s="27" t="s">
+        <v>280</v>
       </c>
       <c r="C29" s="6">
         <v>7583.4102300000004</v>
       </c>
       <c r="D29" s="6">
         <v>19925.109980000001</v>
       </c>
       <c r="E29" s="6">
         <v>47115.886109874999</v>
       </c>
       <c r="F29" s="6">
         <v>26940</v>
       </c>
       <c r="G29" s="6">
         <v>31423</v>
       </c>
       <c r="H29" s="6">
         <v>32492.978350000001</v>
       </c>
       <c r="I29" s="6">
         <v>38077.849990000002</v>
       </c>
       <c r="J29" s="6">
         <v>128934</v>
       </c>
@@ -32259,52 +32286,52 @@
         <v>77371</v>
       </c>
       <c r="AA29" s="6">
         <v>85103</v>
       </c>
       <c r="AB29" s="6">
         <v>85173</v>
       </c>
       <c r="AC29" s="6">
         <v>93371</v>
       </c>
       <c r="AD29" s="6">
         <v>341018</v>
       </c>
       <c r="AE29" s="6">
         <v>101062</v>
       </c>
       <c r="AF29" s="6">
         <v>90175</v>
       </c>
       <c r="AG29" s="6">
         <v>98694</v>
       </c>
     </row>
     <row r="30" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="25" t="s">
-        <v>280</v>
+      <c r="B30" s="27" t="s">
+        <v>281</v>
       </c>
       <c r="C30" s="6">
         <v>3016.1255700000002</v>
       </c>
       <c r="D30" s="6">
         <v>8736.9156700000003</v>
       </c>
       <c r="E30" s="6">
         <v>17331.577327874998</v>
       </c>
       <c r="F30" s="6">
         <v>10243</v>
       </c>
       <c r="G30" s="6">
         <v>8500</v>
       </c>
       <c r="H30" s="6">
         <v>9985.9595700000009</v>
       </c>
       <c r="I30" s="6">
         <v>14518.84182</v>
       </c>
       <c r="J30" s="6">
         <v>43248</v>
       </c>
@@ -32357,52 +32384,52 @@
         <v>53161</v>
       </c>
       <c r="AA30" s="6">
         <v>55206</v>
       </c>
       <c r="AB30" s="6">
         <v>55485</v>
       </c>
       <c r="AC30" s="6">
         <v>53227</v>
       </c>
       <c r="AD30" s="6">
         <v>217079</v>
       </c>
       <c r="AE30" s="6">
         <v>62071</v>
       </c>
       <c r="AF30" s="6">
         <v>64109</v>
       </c>
       <c r="AG30" s="6">
         <v>60222</v>
       </c>
     </row>
     <row r="31" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="77" t="s">
-        <v>281</v>
+      <c r="B31" s="79" t="s">
+        <v>282</v>
       </c>
       <c r="C31" s="6">
         <v>3448.4682400000002</v>
       </c>
       <c r="D31" s="6">
         <v>12322.197459999999</v>
       </c>
       <c r="E31" s="6">
         <v>24059.296497834399</v>
       </c>
       <c r="F31" s="6">
         <v>16235</v>
       </c>
       <c r="G31" s="6">
         <v>22321</v>
       </c>
       <c r="H31" s="6">
         <v>39329.914669999998</v>
       </c>
       <c r="I31" s="6">
         <v>38033.741139999998</v>
       </c>
       <c r="J31" s="6">
         <v>115920</v>
       </c>
@@ -32456,51 +32483,51 @@
       </c>
       <c r="AA31" s="6">
         <v>99465</v>
       </c>
       <c r="AB31" s="6">
         <v>104749</v>
       </c>
       <c r="AC31" s="6">
         <v>117831</v>
       </c>
       <c r="AD31" s="6">
         <v>400167</v>
       </c>
       <c r="AE31" s="6">
         <v>121778</v>
       </c>
       <c r="AF31" s="6">
         <v>150495</v>
       </c>
       <c r="AG31" s="6">
         <v>151992</v>
       </c>
     </row>
     <row r="32" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="9" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C32" s="10">
         <v>5687</v>
       </c>
       <c r="D32" s="10">
         <v>9925.0835200000001</v>
       </c>
       <c r="E32" s="10">
         <v>18944.756529999999</v>
       </c>
       <c r="F32" s="10">
         <v>6247.19625</v>
       </c>
       <c r="G32" s="10">
         <v>7309.2668899999999</v>
       </c>
       <c r="H32" s="10">
         <v>12100.05565</v>
       </c>
       <c r="I32" s="10">
         <v>8397.8926599999995</v>
       </c>
       <c r="J32" s="10">
         <v>34060.217190000003</v>
       </c>
@@ -32510,95 +32537,95 @@
       <c r="L32" s="10">
         <v>18592.659189040001</v>
       </c>
       <c r="M32" s="10">
         <v>14622</v>
       </c>
       <c r="N32" s="10">
         <v>11341</v>
       </c>
       <c r="O32" s="10">
         <v>52731</v>
       </c>
       <c r="P32" s="10">
         <v>3926.1716999999999</v>
       </c>
       <c r="Q32" s="10">
         <v>3551.6184499999999</v>
       </c>
       <c r="R32" s="10">
         <v>7099.9489199999998</v>
       </c>
       <c r="S32" s="10">
         <v>5395.7278800000004</v>
       </c>
       <c r="T32" s="10">
-        <v>16820.466950000002</v>
+        <v>19973.466950000002</v>
       </c>
       <c r="U32" s="10">
         <v>5956</v>
       </c>
       <c r="V32" s="10">
         <v>5325</v>
       </c>
       <c r="W32" s="10">
         <v>7575</v>
       </c>
       <c r="X32" s="10">
         <v>5728</v>
       </c>
       <c r="Y32" s="10">
         <v>24584</v>
       </c>
       <c r="Z32" s="10">
         <v>6843</v>
       </c>
       <c r="AA32" s="10">
         <v>6362</v>
       </c>
       <c r="AB32" s="10">
         <v>6718</v>
       </c>
       <c r="AC32" s="10">
         <v>7130</v>
       </c>
       <c r="AD32" s="10">
         <v>27053</v>
       </c>
       <c r="AE32" s="10">
         <v>4683</v>
       </c>
       <c r="AF32" s="10">
         <v>6084</v>
       </c>
       <c r="AG32" s="10">
         <v>5342</v>
       </c>
     </row>
     <row r="33" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="25" t="s">
-        <v>283</v>
+      <c r="B33" s="27" t="s">
+        <v>284</v>
       </c>
       <c r="C33" s="6">
         <v>0</v>
       </c>
       <c r="D33" s="6">
         <v>9925.0835200000001</v>
       </c>
       <c r="E33" s="6">
         <v>15855</v>
       </c>
       <c r="F33" s="6">
         <v>5375</v>
       </c>
       <c r="G33" s="6">
         <v>6163</v>
       </c>
       <c r="H33" s="6">
         <v>10957.489960000001</v>
       </c>
       <c r="I33" s="6">
         <v>7438.6754700000001</v>
       </c>
       <c r="J33" s="6">
         <v>29936</v>
       </c>
@@ -32651,52 +32678,52 @@
         <v>5495</v>
       </c>
       <c r="AA33" s="6">
         <v>5430</v>
       </c>
       <c r="AB33" s="6">
         <v>5901</v>
       </c>
       <c r="AC33" s="6">
         <v>6542</v>
       </c>
       <c r="AD33" s="6">
         <v>23368</v>
       </c>
       <c r="AE33" s="6">
         <v>3795</v>
       </c>
       <c r="AF33" s="6">
         <v>4477</v>
       </c>
       <c r="AG33" s="6">
         <v>3562</v>
       </c>
     </row>
     <row r="34" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="25" t="s">
-        <v>284</v>
+      <c r="B34" s="27" t="s">
+        <v>285</v>
       </c>
       <c r="C34" s="6">
         <v>0</v>
       </c>
       <c r="D34" s="6">
         <v>0</v>
       </c>
       <c r="E34" s="6">
         <v>3089.7565300000001</v>
       </c>
       <c r="F34" s="6">
         <v>872.19624999999996</v>
       </c>
       <c r="G34" s="6">
         <v>1146.2668900000001</v>
       </c>
       <c r="H34" s="6">
         <v>1142.5656899999999</v>
       </c>
       <c r="I34" s="6">
         <v>959.21718999999598</v>
       </c>
       <c r="J34" s="6">
         <v>4124.2171900000003</v>
       </c>
@@ -32706,95 +32733,95 @@
       <c r="L34" s="6">
         <v>726.65918904</v>
       </c>
       <c r="M34" s="6">
         <v>1013</v>
       </c>
       <c r="N34" s="6">
         <v>581</v>
       </c>
       <c r="O34" s="6">
         <v>3006</v>
       </c>
       <c r="P34" s="6">
         <v>957</v>
       </c>
       <c r="Q34" s="6">
         <v>1152</v>
       </c>
       <c r="R34" s="6">
         <v>1044</v>
       </c>
       <c r="S34" s="6">
         <v>825</v>
       </c>
       <c r="T34" s="6">
-        <v>825</v>
+        <v>3978</v>
       </c>
       <c r="U34" s="6">
         <v>1376</v>
       </c>
       <c r="V34" s="6">
         <v>1464</v>
       </c>
       <c r="W34" s="6">
         <v>1629</v>
       </c>
       <c r="X34" s="6">
         <v>1449</v>
       </c>
       <c r="Y34" s="6">
         <v>5918</v>
       </c>
       <c r="Z34" s="6">
         <v>1348</v>
       </c>
       <c r="AA34" s="6">
         <v>932</v>
       </c>
       <c r="AB34" s="6">
         <v>817</v>
       </c>
       <c r="AC34" s="6">
         <v>588</v>
       </c>
       <c r="AD34" s="6">
         <v>3685</v>
       </c>
       <c r="AE34" s="6">
         <v>888</v>
       </c>
       <c r="AF34" s="6">
         <v>1607</v>
       </c>
       <c r="AG34" s="6">
         <v>1780</v>
       </c>
     </row>
     <row r="35" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="9" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C35" s="10">
         <v>268980.46346</v>
       </c>
       <c r="D35" s="10">
         <v>544816.12600000005</v>
       </c>
       <c r="E35" s="10">
         <v>1164262.5583152601</v>
       </c>
       <c r="F35" s="10">
         <v>490943.19624999998</v>
       </c>
       <c r="G35" s="10">
         <v>553098.26688999997</v>
       </c>
       <c r="H35" s="10">
         <v>776613.60123999999</v>
       </c>
       <c r="I35" s="10">
         <v>934147.87953000003</v>
       </c>
       <c r="J35" s="10">
         <v>2754806.2171900002</v>
       </c>
@@ -32804,262 +32831,262 @@
       <c r="L35" s="10">
         <v>1373964.6591890401</v>
       </c>
       <c r="M35" s="10">
         <v>1824955</v>
       </c>
       <c r="N35" s="10">
         <v>1555795</v>
       </c>
       <c r="O35" s="10">
         <v>5925344</v>
       </c>
       <c r="P35" s="10">
         <v>1464378.1717000001</v>
       </c>
       <c r="Q35" s="10">
         <v>1412401.61845</v>
       </c>
       <c r="R35" s="10">
         <v>1359637.9489200001</v>
       </c>
       <c r="S35" s="10">
         <v>1600992.7278799999</v>
       </c>
       <c r="T35" s="10">
-        <v>5834257.4669500003</v>
+        <v>5837410.4669500003</v>
       </c>
       <c r="U35" s="10">
         <v>1493129</v>
       </c>
       <c r="V35" s="10">
         <v>1489907</v>
       </c>
       <c r="W35" s="10">
         <v>1670134</v>
       </c>
       <c r="X35" s="10">
         <v>1616019</v>
       </c>
       <c r="Y35" s="10">
         <v>6269189</v>
       </c>
       <c r="Z35" s="10">
         <v>1649662</v>
       </c>
       <c r="AA35" s="10">
         <v>1961001</v>
       </c>
       <c r="AB35" s="10">
         <v>2083442</v>
       </c>
       <c r="AC35" s="10">
         <v>2318344</v>
       </c>
       <c r="AD35" s="10">
         <v>8012449</v>
       </c>
       <c r="AE35" s="10">
         <v>2048907</v>
       </c>
       <c r="AF35" s="10">
         <v>2295043</v>
       </c>
       <c r="AG35" s="10">
         <v>2554396</v>
       </c>
     </row>
     <row r="36" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C36" s="93"/>
-[...29 lines deleted...]
-      <c r="AG36" s="93"/>
+      <c r="C36" s="95"/>
+      <c r="D36" s="95"/>
+      <c r="E36" s="95"/>
+      <c r="F36" s="95"/>
+      <c r="G36" s="95"/>
+      <c r="H36" s="95"/>
+      <c r="I36" s="95"/>
+      <c r="J36" s="95"/>
+      <c r="K36" s="95"/>
+      <c r="L36" s="95"/>
+      <c r="M36" s="95"/>
+      <c r="N36" s="95"/>
+      <c r="O36" s="95"/>
+      <c r="P36" s="95"/>
+      <c r="Q36" s="95"/>
+      <c r="R36" s="95"/>
+      <c r="S36" s="95"/>
+      <c r="T36" s="95"/>
+      <c r="U36" s="95"/>
+      <c r="V36" s="95"/>
+      <c r="W36" s="95"/>
+      <c r="X36" s="95"/>
+      <c r="Y36" s="95"/>
+      <c r="Z36" s="95"/>
+      <c r="AA36" s="95"/>
+      <c r="AB36" s="95"/>
+      <c r="AC36" s="95"/>
+      <c r="AD36" s="95"/>
+      <c r="AE36" s="95"/>
+      <c r="AF36" s="95"/>
+      <c r="AG36" s="95"/>
     </row>
     <row r="37" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="14" t="s">
-        <v>286</v>
-[...31 lines deleted...]
-      <c r="AG37" s="74"/>
+        <v>287</v>
+      </c>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="76"/>
+      <c r="K37" s="76"/>
+      <c r="L37" s="76"/>
+      <c r="M37" s="76"/>
+      <c r="N37" s="76"/>
+      <c r="O37" s="76"/>
+      <c r="P37" s="76"/>
+      <c r="Q37" s="76"/>
+      <c r="R37" s="76"/>
+      <c r="S37" s="76"/>
+      <c r="T37" s="76"/>
+      <c r="U37" s="76"/>
+      <c r="V37" s="76"/>
+      <c r="W37" s="76"/>
+      <c r="X37" s="76"/>
+      <c r="Y37" s="76"/>
+      <c r="Z37" s="76"/>
+      <c r="AA37" s="76"/>
+      <c r="AB37" s="76"/>
+      <c r="AC37" s="76"/>
+      <c r="AD37" s="76"/>
+      <c r="AE37" s="76"/>
+      <c r="AF37" s="76"/>
+      <c r="AG37" s="76"/>
     </row>
     <row r="38" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E38" s="41">
+      <c r="B38" s="20" t="s">
+        <v>288</v>
+      </c>
+      <c r="C38" s="43">
+        <v>0</v>
+      </c>
+      <c r="D38" s="43">
+        <v>0</v>
+      </c>
+      <c r="E38" s="43">
         <v>6654.8993099999998</v>
       </c>
-      <c r="F38" s="41">
+      <c r="F38" s="43">
         <v>70835.945930000002</v>
       </c>
-      <c r="G38" s="41">
+      <c r="G38" s="43">
         <v>49013.090760000101</v>
       </c>
-      <c r="H38" s="41">
-[...5 lines deleted...]
-      <c r="J38" s="41">
+      <c r="H38" s="43">
+        <v>0</v>
+      </c>
+      <c r="I38" s="43">
+        <v>0</v>
+      </c>
+      <c r="J38" s="43">
         <v>119849.03668999999</v>
       </c>
-      <c r="K38" s="41">
+      <c r="K38" s="43">
         <v>38257.985249999998</v>
       </c>
-      <c r="L38" s="41">
+      <c r="L38" s="43">
         <v>49124.532310000002</v>
       </c>
-      <c r="M38" s="41">
+      <c r="M38" s="43">
         <v>78850</v>
       </c>
-      <c r="N38" s="41">
+      <c r="N38" s="43">
         <v>119400</v>
       </c>
-      <c r="O38" s="41">
+      <c r="O38" s="43">
         <v>285632</v>
       </c>
-      <c r="P38" s="41">
+      <c r="P38" s="43">
         <v>254659</v>
       </c>
-      <c r="Q38" s="41">
+      <c r="Q38" s="43">
         <v>283857</v>
       </c>
-      <c r="R38" s="41">
+      <c r="R38" s="43">
         <v>326855</v>
       </c>
-      <c r="S38" s="41">
+      <c r="S38" s="43">
         <v>69880</v>
       </c>
-      <c r="T38" s="41">
+      <c r="T38" s="43">
         <v>935251</v>
       </c>
-      <c r="U38" s="41">
+      <c r="U38" s="43">
         <v>114958</v>
       </c>
-      <c r="V38" s="41">
+      <c r="V38" s="43">
         <v>211507</v>
       </c>
-      <c r="W38" s="41">
+      <c r="W38" s="43">
         <v>223418</v>
       </c>
-      <c r="X38" s="41">
+      <c r="X38" s="43">
         <v>30583</v>
       </c>
-      <c r="Y38" s="41">
+      <c r="Y38" s="43">
         <v>580466</v>
       </c>
-      <c r="Z38" s="41">
+      <c r="Z38" s="43">
         <v>72849</v>
       </c>
-      <c r="AA38" s="41">
+      <c r="AA38" s="43">
         <v>216915</v>
       </c>
-      <c r="AB38" s="41">
+      <c r="AB38" s="43">
         <v>132924</v>
       </c>
-      <c r="AC38" s="41">
+      <c r="AC38" s="43">
         <v>13177</v>
       </c>
-      <c r="AD38" s="41">
+      <c r="AD38" s="43">
         <v>435865</v>
       </c>
-      <c r="AE38" s="41">
+      <c r="AE38" s="43">
         <v>14384</v>
       </c>
-      <c r="AF38" s="41">
+      <c r="AF38" s="43">
         <v>330565</v>
       </c>
-      <c r="AG38" s="41">
+      <c r="AG38" s="43">
         <v>278675</v>
       </c>
     </row>
     <row r="39" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6">
         <v>0</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6">
         <v>0</v>
       </c>
       <c r="I39" s="6">
         <v>0</v>
       </c>
       <c r="J39" s="6">
         <v>0</v>
       </c>
@@ -33113,51 +33140,51 @@
       </c>
       <c r="AA39" s="6">
         <v>137326</v>
       </c>
       <c r="AB39" s="6">
         <v>350752</v>
       </c>
       <c r="AC39" s="6">
         <v>410879</v>
       </c>
       <c r="AD39" s="6">
         <v>946270</v>
       </c>
       <c r="AE39" s="6">
         <v>353415</v>
       </c>
       <c r="AF39" s="6">
         <v>301936</v>
       </c>
       <c r="AG39" s="6">
         <v>360358</v>
       </c>
     </row>
     <row r="40" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C40" s="6">
         <v>0</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6">
         <v>0</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="6">
         <v>0</v>
       </c>
       <c r="I40" s="6">
         <v>0</v>
       </c>
       <c r="J40" s="6">
         <v>0</v>
       </c>
@@ -33211,51 +33238,51 @@
       </c>
       <c r="AA40" s="6">
         <v>8566</v>
       </c>
       <c r="AB40" s="6">
         <v>9558</v>
       </c>
       <c r="AC40" s="6">
         <v>8969</v>
       </c>
       <c r="AD40" s="6">
         <v>31948</v>
       </c>
       <c r="AE40" s="6">
         <v>17486</v>
       </c>
       <c r="AF40" s="6">
         <v>20217</v>
       </c>
       <c r="AG40" s="6">
         <v>19218</v>
       </c>
     </row>
     <row r="41" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="9" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C41" s="10">
         <v>0</v>
       </c>
       <c r="D41" s="10">
         <v>0</v>
       </c>
       <c r="E41" s="10">
         <v>6654.8993099999998</v>
       </c>
       <c r="F41" s="10">
         <v>70835.945930000002</v>
       </c>
       <c r="G41" s="10">
         <v>49013.090760000101</v>
       </c>
       <c r="H41" s="10">
         <v>0</v>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="10">
         <v>119849.03668999999</v>
       </c>
@@ -33308,219 +33335,219 @@
         <v>125017</v>
       </c>
       <c r="AA41" s="10">
         <v>362807</v>
       </c>
       <c r="AB41" s="10">
         <v>493234</v>
       </c>
       <c r="AC41" s="10">
         <v>433025</v>
       </c>
       <c r="AD41" s="10">
         <v>1414083</v>
       </c>
       <c r="AE41" s="10">
         <v>385285</v>
       </c>
       <c r="AF41" s="10">
         <v>652718</v>
       </c>
       <c r="AG41" s="10">
         <v>658251</v>
       </c>
     </row>
     <row r="42" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C42" s="93"/>
-[...29 lines deleted...]
-      <c r="AG42" s="93"/>
+      <c r="C42" s="95"/>
+      <c r="D42" s="95"/>
+      <c r="E42" s="95"/>
+      <c r="F42" s="95"/>
+      <c r="G42" s="95"/>
+      <c r="H42" s="95"/>
+      <c r="I42" s="95"/>
+      <c r="J42" s="95"/>
+      <c r="K42" s="95"/>
+      <c r="L42" s="95"/>
+      <c r="M42" s="95"/>
+      <c r="N42" s="95"/>
+      <c r="O42" s="95"/>
+      <c r="P42" s="95"/>
+      <c r="Q42" s="95"/>
+      <c r="R42" s="95"/>
+      <c r="S42" s="95"/>
+      <c r="T42" s="95"/>
+      <c r="U42" s="95"/>
+      <c r="V42" s="95"/>
+      <c r="W42" s="95"/>
+      <c r="X42" s="95"/>
+      <c r="Y42" s="95"/>
+      <c r="Z42" s="95"/>
+      <c r="AA42" s="95"/>
+      <c r="AB42" s="95"/>
+      <c r="AC42" s="95"/>
+      <c r="AD42" s="95"/>
+      <c r="AE42" s="95"/>
+      <c r="AF42" s="95"/>
+      <c r="AG42" s="95"/>
     </row>
     <row r="43" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="14" t="s">
-        <v>291</v>
-[...31 lines deleted...]
-      <c r="AG43" s="74"/>
+        <v>292</v>
+      </c>
+      <c r="C43" s="76"/>
+      <c r="D43" s="76"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="76"/>
+      <c r="H43" s="76"/>
+      <c r="I43" s="76"/>
+      <c r="J43" s="76"/>
+      <c r="K43" s="76"/>
+      <c r="L43" s="76"/>
+      <c r="M43" s="76"/>
+      <c r="N43" s="76"/>
+      <c r="O43" s="76"/>
+      <c r="P43" s="76"/>
+      <c r="Q43" s="76"/>
+      <c r="R43" s="76"/>
+      <c r="S43" s="76"/>
+      <c r="T43" s="76"/>
+      <c r="U43" s="76"/>
+      <c r="V43" s="76"/>
+      <c r="W43" s="76"/>
+      <c r="X43" s="76"/>
+      <c r="Y43" s="76"/>
+      <c r="Z43" s="76"/>
+      <c r="AA43" s="76"/>
+      <c r="AB43" s="76"/>
+      <c r="AC43" s="76"/>
+      <c r="AD43" s="76"/>
+      <c r="AE43" s="76"/>
+      <c r="AF43" s="76"/>
+      <c r="AG43" s="76"/>
     </row>
     <row r="44" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="41">
+      <c r="B44" s="20" t="s">
+        <v>293</v>
+      </c>
+      <c r="C44" s="43">
         <v>16659</v>
       </c>
-      <c r="D44" s="41">
+      <c r="D44" s="43">
         <v>20469</v>
       </c>
-      <c r="E44" s="41">
+      <c r="E44" s="43">
         <v>60903</v>
       </c>
-      <c r="F44" s="41">
+      <c r="F44" s="43">
         <v>48391</v>
       </c>
-      <c r="G44" s="41">
+      <c r="G44" s="43">
         <v>59644</v>
       </c>
-      <c r="H44" s="41">
+      <c r="H44" s="43">
         <v>62701</v>
       </c>
-      <c r="I44" s="41">
+      <c r="I44" s="43">
         <v>62316</v>
       </c>
-      <c r="J44" s="41">
+      <c r="J44" s="43">
         <v>233051</v>
       </c>
-      <c r="K44" s="41">
+      <c r="K44" s="43">
         <v>85723</v>
       </c>
-      <c r="L44" s="41">
+      <c r="L44" s="43">
         <v>97223</v>
       </c>
-      <c r="M44" s="41">
+      <c r="M44" s="43">
         <v>111793</v>
       </c>
-      <c r="N44" s="41">
+      <c r="N44" s="43">
         <v>129588</v>
       </c>
-      <c r="O44" s="41">
+      <c r="O44" s="43">
         <v>424326</v>
       </c>
-      <c r="P44" s="41">
+      <c r="P44" s="43">
         <v>163597</v>
       </c>
-      <c r="Q44" s="41">
+      <c r="Q44" s="43">
         <v>201346</v>
       </c>
-      <c r="R44" s="41">
+      <c r="R44" s="43">
         <v>198388</v>
       </c>
-      <c r="S44" s="41">
+      <c r="S44" s="43">
         <v>187722</v>
       </c>
-      <c r="T44" s="41">
+      <c r="T44" s="43">
         <v>751052</v>
       </c>
-      <c r="U44" s="41">
+      <c r="U44" s="43">
         <v>210083</v>
       </c>
-      <c r="V44" s="41">
+      <c r="V44" s="43">
         <v>292062</v>
       </c>
-      <c r="W44" s="41">
+      <c r="W44" s="43">
         <v>326834</v>
       </c>
-      <c r="X44" s="41">
+      <c r="X44" s="43">
         <v>265737</v>
       </c>
-      <c r="Y44" s="41">
+      <c r="Y44" s="43">
         <v>1094716</v>
       </c>
-      <c r="Z44" s="41">
+      <c r="Z44" s="43">
         <v>263163</v>
       </c>
-      <c r="AA44" s="41">
+      <c r="AA44" s="43">
         <v>354526</v>
       </c>
-      <c r="AB44" s="41">
+      <c r="AB44" s="43">
         <v>332680</v>
       </c>
-      <c r="AC44" s="41">
+      <c r="AC44" s="43">
         <v>311928</v>
       </c>
-      <c r="AD44" s="41">
+      <c r="AD44" s="43">
         <v>1262297</v>
       </c>
-      <c r="AE44" s="41">
+      <c r="AE44" s="43">
         <v>300896</v>
       </c>
-      <c r="AF44" s="41">
+      <c r="AF44" s="43">
         <v>510923</v>
       </c>
-      <c r="AG44" s="41">
+      <c r="AG44" s="43">
         <v>427224</v>
       </c>
     </row>
     <row r="45" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="9" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C45" s="10">
         <v>285639.46346</v>
       </c>
       <c r="D45" s="10">
         <v>565285.12600000005</v>
       </c>
       <c r="E45" s="10">
         <v>1231820.4576252601</v>
       </c>
       <c r="F45" s="10">
         <v>610170.14217999997</v>
       </c>
       <c r="G45" s="10">
         <v>661755.35765000002</v>
       </c>
       <c r="H45" s="10">
         <v>839314.60123999999</v>
       </c>
       <c r="I45" s="10">
         <v>996463.87953000003</v>
       </c>
       <c r="J45" s="10">
         <v>3107706.2538800002</v>
       </c>
@@ -33530,262 +33557,262 @@
       <c r="L45" s="10">
         <v>1520312.19149904</v>
       </c>
       <c r="M45" s="10">
         <v>2015598</v>
       </c>
       <c r="N45" s="10">
         <v>1804783</v>
       </c>
       <c r="O45" s="10">
         <v>6635302</v>
       </c>
       <c r="P45" s="10">
         <v>1886597</v>
       </c>
       <c r="Q45" s="10">
         <v>1906739.8466399999</v>
       </c>
       <c r="R45" s="10">
         <v>1891164.9869899999</v>
       </c>
       <c r="S45" s="10">
         <v>1866005.35088</v>
       </c>
       <c r="T45" s="10">
-        <v>7547353.1845100001</v>
+        <v>7550506.1845100001</v>
       </c>
       <c r="U45" s="10">
         <v>1821550</v>
       </c>
       <c r="V45" s="10">
         <v>2003159</v>
       </c>
       <c r="W45" s="10">
         <v>2277034</v>
       </c>
       <c r="X45" s="10">
         <v>1970307</v>
       </c>
       <c r="Y45" s="10">
         <v>8072050</v>
       </c>
       <c r="Z45" s="10">
         <v>2037842</v>
       </c>
       <c r="AA45" s="10">
         <v>2678334</v>
       </c>
       <c r="AB45" s="10">
         <v>2909356</v>
       </c>
       <c r="AC45" s="10">
         <v>3063297</v>
       </c>
       <c r="AD45" s="10">
         <v>10688829</v>
       </c>
       <c r="AE45" s="10">
         <v>2735088</v>
       </c>
       <c r="AF45" s="10">
         <v>3458684</v>
       </c>
       <c r="AG45" s="10">
         <v>3639871</v>
       </c>
     </row>
     <row r="46" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C46" s="90"/>
-[...29 lines deleted...]
-      <c r="AG46" s="90"/>
+      <c r="C46" s="92"/>
+      <c r="D46" s="92"/>
+      <c r="E46" s="92"/>
+      <c r="F46" s="92"/>
+      <c r="G46" s="92"/>
+      <c r="H46" s="92"/>
+      <c r="I46" s="92"/>
+      <c r="J46" s="92"/>
+      <c r="K46" s="92"/>
+      <c r="L46" s="92"/>
+      <c r="M46" s="92"/>
+      <c r="N46" s="92"/>
+      <c r="O46" s="92"/>
+      <c r="P46" s="92"/>
+      <c r="Q46" s="92"/>
+      <c r="R46" s="92"/>
+      <c r="S46" s="92"/>
+      <c r="T46" s="92"/>
+      <c r="U46" s="92"/>
+      <c r="V46" s="92"/>
+      <c r="W46" s="92"/>
+      <c r="X46" s="92"/>
+      <c r="Y46" s="92"/>
+      <c r="Z46" s="92"/>
+      <c r="AA46" s="92"/>
+      <c r="AB46" s="92"/>
+      <c r="AC46" s="92"/>
+      <c r="AD46" s="92"/>
+      <c r="AE46" s="92"/>
+      <c r="AF46" s="92"/>
+      <c r="AG46" s="92"/>
     </row>
     <row r="47" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="14" t="s">
-        <v>294</v>
-[...31 lines deleted...]
-      <c r="AG47" s="74"/>
+        <v>295</v>
+      </c>
+      <c r="C47" s="76"/>
+      <c r="D47" s="76"/>
+      <c r="E47" s="76"/>
+      <c r="F47" s="76"/>
+      <c r="G47" s="76"/>
+      <c r="H47" s="76"/>
+      <c r="I47" s="76"/>
+      <c r="J47" s="76"/>
+      <c r="K47" s="76"/>
+      <c r="L47" s="76"/>
+      <c r="M47" s="76"/>
+      <c r="N47" s="76"/>
+      <c r="O47" s="76"/>
+      <c r="P47" s="76"/>
+      <c r="Q47" s="76"/>
+      <c r="R47" s="76"/>
+      <c r="S47" s="76"/>
+      <c r="T47" s="76"/>
+      <c r="U47" s="76"/>
+      <c r="V47" s="76"/>
+      <c r="W47" s="76"/>
+      <c r="X47" s="76"/>
+      <c r="Y47" s="76"/>
+      <c r="Z47" s="76"/>
+      <c r="AA47" s="76"/>
+      <c r="AB47" s="76"/>
+      <c r="AC47" s="76"/>
+      <c r="AD47" s="76"/>
+      <c r="AE47" s="76"/>
+      <c r="AF47" s="76"/>
+      <c r="AG47" s="76"/>
     </row>
     <row r="48" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="94" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="41">
+      <c r="B48" s="96" t="s">
+        <v>296</v>
+      </c>
+      <c r="C48" s="43">
         <v>29347.841779999999</v>
       </c>
-      <c r="D48" s="41">
+      <c r="D48" s="43">
         <v>78352.003899999996</v>
       </c>
-      <c r="E48" s="41">
+      <c r="E48" s="43">
         <v>171073.80178526399</v>
       </c>
-      <c r="F48" s="41">
+      <c r="F48" s="43">
         <v>105456</v>
       </c>
-      <c r="G48" s="41">
+      <c r="G48" s="43">
         <v>139870</v>
       </c>
-      <c r="H48" s="41">
+      <c r="H48" s="43">
         <v>168008.12562000001</v>
       </c>
-      <c r="I48" s="41">
+      <c r="I48" s="43">
         <v>184414.29785</v>
       </c>
-      <c r="J48" s="41">
+      <c r="J48" s="43">
         <v>597750</v>
       </c>
-      <c r="K48" s="41">
+      <c r="K48" s="43">
         <v>278736</v>
       </c>
-      <c r="L48" s="41">
+      <c r="L48" s="43">
         <v>305081</v>
       </c>
-      <c r="M48" s="41">
+      <c r="M48" s="43">
         <v>295668</v>
       </c>
-      <c r="N48" s="41">
+      <c r="N48" s="43">
         <v>334087</v>
       </c>
-      <c r="O48" s="41">
+      <c r="O48" s="43">
         <v>1213571</v>
       </c>
-      <c r="P48" s="41">
+      <c r="P48" s="43">
         <v>338873</v>
       </c>
-      <c r="Q48" s="41">
+      <c r="Q48" s="43">
         <v>404629</v>
       </c>
-      <c r="R48" s="41">
+      <c r="R48" s="43">
         <v>362022</v>
       </c>
-      <c r="S48" s="41">
+      <c r="S48" s="43">
         <v>362109</v>
       </c>
-      <c r="T48" s="41">
+      <c r="T48" s="43">
         <v>1467633</v>
       </c>
-      <c r="U48" s="41">
+      <c r="U48" s="43">
         <v>370132</v>
       </c>
-      <c r="V48" s="41">
+      <c r="V48" s="43">
         <v>385805</v>
       </c>
-      <c r="W48" s="41">
+      <c r="W48" s="43">
         <v>379728</v>
       </c>
-      <c r="X48" s="41">
+      <c r="X48" s="43">
         <v>364944</v>
       </c>
-      <c r="Y48" s="41">
+      <c r="Y48" s="43">
         <v>1500609</v>
       </c>
-      <c r="Z48" s="41">
+      <c r="Z48" s="43">
         <v>366287</v>
       </c>
-      <c r="AA48" s="41">
+      <c r="AA48" s="43">
         <v>403907</v>
       </c>
-      <c r="AB48" s="41">
+      <c r="AB48" s="43">
         <v>424396</v>
       </c>
-      <c r="AC48" s="41">
+      <c r="AC48" s="43">
         <v>463130</v>
       </c>
-      <c r="AD48" s="41">
+      <c r="AD48" s="43">
         <v>1657720</v>
       </c>
-      <c r="AE48" s="41">
+      <c r="AE48" s="43">
         <v>463471</v>
       </c>
-      <c r="AF48" s="41">
+      <c r="AF48" s="43">
         <v>492617</v>
       </c>
-      <c r="AG48" s="41">
+      <c r="AG48" s="43">
         <v>482854</v>
       </c>
     </row>
     <row r="49" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C49" s="6">
         <v>0</v>
       </c>
       <c r="D49" s="6">
         <v>0</v>
       </c>
       <c r="E49" s="6">
         <v>2229.5793100000001</v>
       </c>
       <c r="F49" s="6">
         <v>16613.945930000002</v>
       </c>
       <c r="G49" s="6">
         <v>11187.265404903201</v>
       </c>
       <c r="H49" s="6">
         <v>0</v>
       </c>
       <c r="I49" s="6">
         <v>-1657.1779179984901</v>
       </c>
       <c r="J49" s="6">
         <v>26370.392400000099</v>
       </c>
@@ -33838,52 +33865,52 @@
         <v>25806</v>
       </c>
       <c r="AA49" s="6">
         <v>12334</v>
       </c>
       <c r="AB49" s="6">
         <v>11616</v>
       </c>
       <c r="AC49" s="6">
         <v>11425</v>
       </c>
       <c r="AD49" s="6">
         <v>61181</v>
       </c>
       <c r="AE49" s="6">
         <v>14044</v>
       </c>
       <c r="AF49" s="6">
         <v>9083</v>
       </c>
       <c r="AG49" s="6">
         <v>29972</v>
       </c>
     </row>
     <row r="50" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="70" t="s">
-        <v>297</v>
+      <c r="B50" s="72" t="s">
+        <v>298</v>
       </c>
       <c r="C50" s="10">
         <v>29347.841779999999</v>
       </c>
       <c r="D50" s="10">
         <v>78352.003899999996</v>
       </c>
       <c r="E50" s="10">
         <v>173303.38109526399</v>
       </c>
       <c r="F50" s="10">
         <v>122069.94593</v>
       </c>
       <c r="G50" s="10">
         <v>151057.26540490301</v>
       </c>
       <c r="H50" s="10">
         <v>168008.12562000001</v>
       </c>
       <c r="I50" s="10">
         <v>182757.11993200201</v>
       </c>
       <c r="J50" s="10">
         <v>624120.39240000001</v>
       </c>
@@ -33936,52 +33963,52 @@
         <v>392093</v>
       </c>
       <c r="AA50" s="10">
         <v>416241</v>
       </c>
       <c r="AB50" s="10">
         <v>436012</v>
       </c>
       <c r="AC50" s="10">
         <v>474555</v>
       </c>
       <c r="AD50" s="10">
         <v>1718901</v>
       </c>
       <c r="AE50" s="10">
         <v>477515</v>
       </c>
       <c r="AF50" s="10">
         <v>501700</v>
       </c>
       <c r="AG50" s="10">
         <v>512826</v>
       </c>
     </row>
     <row r="51" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="70" t="s">
-        <v>298</v>
+      <c r="B51" s="72" t="s">
+        <v>299</v>
       </c>
       <c r="C51" s="10">
         <v>98216</v>
       </c>
       <c r="D51" s="10">
         <v>197509.17300000001</v>
       </c>
       <c r="E51" s="10">
         <v>473998.68</v>
       </c>
       <c r="F51" s="10">
         <v>237949</v>
       </c>
       <c r="G51" s="10">
         <v>235933.892734514</v>
       </c>
       <c r="H51" s="10">
         <v>319921</v>
       </c>
       <c r="I51" s="10">
         <v>364599.03642306902</v>
       </c>
       <c r="J51" s="10">
         <v>1160816.0364230699</v>
       </c>
@@ -34034,317 +34061,317 @@
         <v>975448</v>
       </c>
       <c r="AA51" s="10">
         <v>887870</v>
       </c>
       <c r="AB51" s="10">
         <v>1011705</v>
       </c>
       <c r="AC51" s="10">
         <v>1111342</v>
       </c>
       <c r="AD51" s="10">
         <v>3986365</v>
       </c>
       <c r="AE51" s="10">
         <v>1043291</v>
       </c>
       <c r="AF51" s="10">
         <v>1084532</v>
       </c>
       <c r="AG51" s="10">
         <v>1169096</v>
       </c>
     </row>
     <row r="52" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="95">
+      <c r="B52" s="72" t="s">
+        <v>300</v>
+      </c>
+      <c r="C52" s="97">
         <v>0.29880917345442698</v>
       </c>
-      <c r="D52" s="95">
+      <c r="D52" s="97">
         <v>0.39670058210410297</v>
       </c>
-      <c r="E52" s="95">
+      <c r="E52" s="97">
         <v>0.360916198722883</v>
       </c>
-      <c r="F52" s="95">
+      <c r="F52" s="97">
         <v>0.44318740570458398</v>
       </c>
-      <c r="G52" s="95">
+      <c r="G52" s="97">
         <v>0.59283555397184695</v>
       </c>
-      <c r="H52" s="95">
+      <c r="H52" s="97">
         <v>0.52515504021305304</v>
       </c>
-      <c r="I52" s="95">
+      <c r="I52" s="97">
         <v>0.50580028861077797</v>
       </c>
-      <c r="J52" s="95">
+      <c r="J52" s="97">
         <v>0.51493947468360501</v>
       </c>
-      <c r="K52" s="95">
+      <c r="K52" s="97">
         <v>0.56272760578465197</v>
       </c>
-      <c r="L52" s="95">
+      <c r="L52" s="97">
         <v>0.51304588110771798</v>
       </c>
-      <c r="M52" s="95">
+      <c r="M52" s="97">
         <v>0.38356810692927201</v>
       </c>
-      <c r="N52" s="95">
+      <c r="N52" s="97">
         <v>0.460390510016017</v>
       </c>
-      <c r="O52" s="95">
+      <c r="O52" s="97">
         <v>0.46977172985730797</v>
       </c>
-      <c r="P52" s="95">
+      <c r="P52" s="97">
         <v>0.52175027391121198</v>
       </c>
-      <c r="Q52" s="95">
+      <c r="Q52" s="97">
         <v>0.53924307394392701</v>
       </c>
-      <c r="R52" s="95">
+      <c r="R52" s="97">
         <v>0.46802506855812498</v>
       </c>
-      <c r="S52" s="95">
+      <c r="S52" s="97">
         <v>0.33788088237615099</v>
       </c>
-      <c r="T52" s="95">
+      <c r="T52" s="97">
         <v>0.46647856297930801</v>
       </c>
-      <c r="U52" s="95">
+      <c r="U52" s="97">
         <v>0.43042341215298602</v>
       </c>
-      <c r="V52" s="95">
+      <c r="V52" s="97">
         <v>0.38005029778125099</v>
       </c>
-      <c r="W52" s="95">
+      <c r="W52" s="97">
         <v>0.31898635716660301</v>
       </c>
-      <c r="X52" s="95">
+      <c r="X52" s="97">
         <v>0.31862741719846199</v>
       </c>
-      <c r="Y52" s="95">
+      <c r="Y52" s="97">
         <v>0.35796540024095103</v>
       </c>
-      <c r="Z52" s="95">
+      <c r="Z52" s="97">
         <v>0.40196197029467501</v>
       </c>
-      <c r="AA52" s="95">
+      <c r="AA52" s="97">
         <v>0.46880849673938801</v>
       </c>
-      <c r="AB52" s="95">
+      <c r="AB52" s="97">
         <v>0.43096752511848802</v>
       </c>
-      <c r="AC52" s="95">
+      <c r="AC52" s="97">
         <v>0.42701076716258402</v>
       </c>
-      <c r="AD52" s="95">
+      <c r="AD52" s="97">
         <v>0.43119508625025599</v>
       </c>
-      <c r="AE52" s="95">
+      <c r="AE52" s="97">
         <v>0.45800000000000002</v>
       </c>
-      <c r="AF52" s="95">
+      <c r="AF52" s="97">
         <v>0.46300000000000002</v>
       </c>
-      <c r="AG52" s="95">
+      <c r="AG52" s="97">
         <v>0.43865174459582401</v>
       </c>
     </row>
     <row r="53" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C53" s="90"/>
-[...29 lines deleted...]
-      <c r="AG53" s="90"/>
+      <c r="C53" s="92"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="92"/>
+      <c r="F53" s="92"/>
+      <c r="G53" s="92"/>
+      <c r="H53" s="92"/>
+      <c r="I53" s="92"/>
+      <c r="J53" s="92"/>
+      <c r="K53" s="92"/>
+      <c r="L53" s="92"/>
+      <c r="M53" s="92"/>
+      <c r="N53" s="92"/>
+      <c r="O53" s="92"/>
+      <c r="P53" s="92"/>
+      <c r="Q53" s="92"/>
+      <c r="R53" s="92"/>
+      <c r="S53" s="92"/>
+      <c r="T53" s="92"/>
+      <c r="U53" s="92"/>
+      <c r="V53" s="92"/>
+      <c r="W53" s="92"/>
+      <c r="X53" s="92"/>
+      <c r="Y53" s="92"/>
+      <c r="Z53" s="92"/>
+      <c r="AA53" s="92"/>
+      <c r="AB53" s="92"/>
+      <c r="AC53" s="92"/>
+      <c r="AD53" s="92"/>
+      <c r="AE53" s="92"/>
+      <c r="AF53" s="92"/>
+      <c r="AG53" s="92"/>
     </row>
     <row r="54" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="14" t="s">
-        <v>300</v>
-[...31 lines deleted...]
-      <c r="AG54" s="74"/>
+        <v>301</v>
+      </c>
+      <c r="C54" s="76"/>
+      <c r="D54" s="76"/>
+      <c r="E54" s="76"/>
+      <c r="F54" s="76"/>
+      <c r="G54" s="76"/>
+      <c r="H54" s="76"/>
+      <c r="I54" s="76"/>
+      <c r="J54" s="76"/>
+      <c r="K54" s="76"/>
+      <c r="L54" s="76"/>
+      <c r="M54" s="76"/>
+      <c r="N54" s="76"/>
+      <c r="O54" s="76"/>
+      <c r="P54" s="76"/>
+      <c r="Q54" s="76"/>
+      <c r="R54" s="76"/>
+      <c r="S54" s="76"/>
+      <c r="T54" s="76"/>
+      <c r="U54" s="76"/>
+      <c r="V54" s="76"/>
+      <c r="W54" s="76"/>
+      <c r="X54" s="76"/>
+      <c r="Y54" s="76"/>
+      <c r="Z54" s="76"/>
+      <c r="AA54" s="76"/>
+      <c r="AB54" s="76"/>
+      <c r="AC54" s="76"/>
+      <c r="AD54" s="76"/>
+      <c r="AE54" s="76"/>
+      <c r="AF54" s="76"/>
+      <c r="AG54" s="76"/>
     </row>
     <row r="55" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B55" s="91" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="92">
+      <c r="B55" s="93" t="s">
+        <v>302</v>
+      </c>
+      <c r="C55" s="94">
         <v>268980.46346</v>
       </c>
-      <c r="D55" s="92">
+      <c r="D55" s="94">
         <v>544816</v>
       </c>
-      <c r="E55" s="92">
+      <c r="E55" s="94">
         <v>1164262.7565299999</v>
       </c>
-      <c r="F55" s="92">
+      <c r="F55" s="94">
         <v>490943.19624999998</v>
       </c>
-      <c r="G55" s="92">
+      <c r="G55" s="94">
         <v>553098.26688999997</v>
       </c>
-      <c r="H55" s="92">
+      <c r="H55" s="94">
         <v>776613.05564999999</v>
       </c>
-      <c r="I55" s="92">
+      <c r="I55" s="94">
         <v>934148.21719</v>
       </c>
-      <c r="J55" s="92">
+      <c r="J55" s="94">
         <v>2754806.2171900002</v>
       </c>
-      <c r="K55" s="92">
+      <c r="K55" s="94">
         <v>1170627.74208</v>
       </c>
-      <c r="L55" s="92">
+      <c r="L55" s="94">
         <v>1373964.6591890401</v>
       </c>
-      <c r="M55" s="92">
+      <c r="M55" s="94">
         <v>1824955</v>
       </c>
-      <c r="N55" s="92">
+      <c r="N55" s="94">
         <v>1555795</v>
       </c>
-      <c r="O55" s="92">
+      <c r="O55" s="94">
         <v>5925344</v>
       </c>
-      <c r="P55" s="92">
+      <c r="P55" s="94">
         <v>1464378.1717000001</v>
       </c>
-      <c r="Q55" s="92">
+      <c r="Q55" s="94">
         <v>1412401.61845</v>
       </c>
-      <c r="R55" s="92">
+      <c r="R55" s="94">
         <v>1359637.9489200001</v>
       </c>
-      <c r="S55" s="92">
+      <c r="S55" s="94">
         <v>1600992.7278799999</v>
       </c>
-      <c r="T55" s="92">
+      <c r="T55" s="94">
         <v>5837410.4669500003</v>
       </c>
-      <c r="U55" s="92">
+      <c r="U55" s="94">
         <v>1493129</v>
       </c>
-      <c r="V55" s="92">
+      <c r="V55" s="94">
         <v>1489907</v>
       </c>
-      <c r="W55" s="92">
+      <c r="W55" s="94">
         <v>1670134</v>
       </c>
-      <c r="X55" s="92">
+      <c r="X55" s="94">
         <v>1616019</v>
       </c>
-      <c r="Y55" s="92">
+      <c r="Y55" s="94">
         <v>6269189</v>
       </c>
-      <c r="Z55" s="92">
+      <c r="Z55" s="94">
         <v>1649662</v>
       </c>
-      <c r="AA55" s="92">
+      <c r="AA55" s="94">
         <v>1961001</v>
       </c>
-      <c r="AB55" s="92">
+      <c r="AB55" s="94">
         <v>2083442</v>
       </c>
-      <c r="AC55" s="92">
+      <c r="AC55" s="94">
         <v>2318344</v>
       </c>
-      <c r="AD55" s="92">
+      <c r="AD55" s="94">
         <v>8012449</v>
       </c>
-      <c r="AE55" s="92">
+      <c r="AE55" s="94">
         <v>2048907</v>
       </c>
-      <c r="AF55" s="92">
+      <c r="AF55" s="94">
         <v>2295043</v>
       </c>
-      <c r="AG55" s="92">
+      <c r="AG55" s="94">
         <v>2554396</v>
       </c>
     </row>
     <row r="56" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="9" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C56" s="10">
         <v>-127940</v>
       </c>
       <c r="D56" s="10">
         <v>-252814.52299999999</v>
       </c>
       <c r="E56" s="10">
         <v>-583835.68000000005</v>
       </c>
       <c r="F56" s="10">
         <v>-297936</v>
       </c>
       <c r="G56" s="10">
         <v>-284577.58563384198</v>
       </c>
       <c r="H56" s="10">
         <v>-387429</v>
       </c>
       <c r="I56" s="10">
         <v>-440147.056924048</v>
       </c>
       <c r="J56" s="10">
         <v>-1411278.05692405</v>
       </c>
@@ -34397,52 +34424,52 @@
         <v>-1137643</v>
       </c>
       <c r="AA56" s="10">
         <v>-1063477</v>
       </c>
       <c r="AB56" s="10">
         <v>-1208786</v>
       </c>
       <c r="AC56" s="10">
         <v>-1352616</v>
       </c>
       <c r="AD56" s="10">
         <v>-4762522</v>
       </c>
       <c r="AE56" s="10">
         <v>-1234864</v>
       </c>
       <c r="AF56" s="10">
         <v>-1293674</v>
       </c>
       <c r="AG56" s="10">
         <v>-1395629</v>
       </c>
     </row>
     <row r="57" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="25" t="s">
-        <v>303</v>
+      <c r="B57" s="27" t="s">
+        <v>304</v>
       </c>
       <c r="C57" s="6">
         <v>-98216</v>
       </c>
       <c r="D57" s="6">
         <v>-197509.17300000001</v>
       </c>
       <c r="E57" s="6">
         <v>-473998.68</v>
       </c>
       <c r="F57" s="6">
         <v>-237949</v>
       </c>
       <c r="G57" s="6">
         <v>-235933.892734514</v>
       </c>
       <c r="H57" s="6">
         <v>-319921</v>
       </c>
       <c r="I57" s="6">
         <v>-364599.03642306902</v>
       </c>
       <c r="J57" s="6">
         <v>-1160816.0364230699</v>
       </c>
@@ -34495,52 +34522,52 @@
         <v>-975448</v>
       </c>
       <c r="AA57" s="6">
         <v>-887870</v>
       </c>
       <c r="AB57" s="6">
         <v>-1011705</v>
       </c>
       <c r="AC57" s="6">
         <v>-1111342</v>
       </c>
       <c r="AD57" s="6">
         <v>-3986365</v>
       </c>
       <c r="AE57" s="6">
         <v>-1043291</v>
       </c>
       <c r="AF57" s="6">
         <v>-1084532</v>
       </c>
       <c r="AG57" s="6">
         <v>-1169096</v>
       </c>
     </row>
     <row r="58" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="25" t="s">
-        <v>304</v>
+      <c r="B58" s="27" t="s">
+        <v>305</v>
       </c>
       <c r="C58" s="6">
         <v>0</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="6">
         <v>0</v>
       </c>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="6">
         <v>0</v>
       </c>
       <c r="I58" s="6">
         <v>0</v>
       </c>
       <c r="J58" s="6">
         <v>0</v>
       </c>
@@ -34593,52 +34620,52 @@
         <v>-4290</v>
       </c>
       <c r="AA58" s="6">
         <v>-7032</v>
       </c>
       <c r="AB58" s="6">
         <v>-14231</v>
       </c>
       <c r="AC58" s="6">
         <v>-33312</v>
       </c>
       <c r="AD58" s="6">
         <v>-58865</v>
       </c>
       <c r="AE58" s="6">
         <v>-921</v>
       </c>
       <c r="AF58" s="6">
         <v>-6946</v>
       </c>
       <c r="AG58" s="6">
         <v>-16753</v>
       </c>
     </row>
     <row r="59" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="25" t="s">
-        <v>305</v>
+      <c r="B59" s="27" t="s">
+        <v>306</v>
       </c>
       <c r="C59" s="6">
         <v>-17654</v>
       </c>
       <c r="D59" s="6">
         <v>-29106.346000000001</v>
       </c>
       <c r="E59" s="6">
         <v>-66285</v>
       </c>
       <c r="F59" s="6">
         <v>-36722</v>
       </c>
       <c r="G59" s="6">
         <v>-28444.8924598269</v>
       </c>
       <c r="H59" s="6">
         <v>-43052</v>
       </c>
       <c r="I59" s="6">
         <v>-47782.157267351999</v>
       </c>
       <c r="J59" s="6">
         <v>-155416.15726735201</v>
       </c>
@@ -34691,52 +34718,52 @@
         <v>-107347</v>
       </c>
       <c r="AA59" s="6">
         <v>-113054</v>
       </c>
       <c r="AB59" s="6">
         <v>-123201</v>
       </c>
       <c r="AC59" s="6">
         <v>-142974</v>
       </c>
       <c r="AD59" s="6">
         <v>-486576</v>
       </c>
       <c r="AE59" s="6">
         <v>-133579</v>
       </c>
       <c r="AF59" s="6">
         <v>-137366</v>
       </c>
       <c r="AG59" s="6">
         <v>-140852</v>
       </c>
     </row>
     <row r="60" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="25" t="s">
-        <v>306</v>
+      <c r="B60" s="27" t="s">
+        <v>307</v>
       </c>
       <c r="C60" s="6">
         <v>-12070</v>
       </c>
       <c r="D60" s="6">
         <v>-26199.004000000001</v>
       </c>
       <c r="E60" s="6">
         <v>-43552</v>
       </c>
       <c r="F60" s="6">
         <v>-23265</v>
       </c>
       <c r="G60" s="6">
         <v>-20198.800439500101</v>
       </c>
       <c r="H60" s="6">
         <v>-24456</v>
       </c>
       <c r="I60" s="6">
         <v>-27765.8632336271</v>
       </c>
       <c r="J60" s="6">
         <v>-95045.863233627097</v>
       </c>
@@ -34790,51 +34817,51 @@
       </c>
       <c r="AA60" s="6">
         <v>-55521</v>
       </c>
       <c r="AB60" s="6">
         <v>-59649</v>
       </c>
       <c r="AC60" s="6">
         <v>-64988</v>
       </c>
       <c r="AD60" s="6">
         <v>-230716</v>
       </c>
       <c r="AE60" s="6">
         <v>-57073</v>
       </c>
       <c r="AF60" s="6">
         <v>-64830</v>
       </c>
       <c r="AG60" s="6">
         <v>-68928</v>
       </c>
     </row>
     <row r="61" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="9" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C61" s="10">
         <v>-39449</v>
       </c>
       <c r="D61" s="10">
         <v>-58843.072999999997</v>
       </c>
       <c r="E61" s="10">
         <v>-78470</v>
       </c>
       <c r="F61" s="10">
         <v>-46876</v>
       </c>
       <c r="G61" s="10">
         <v>-40454.565306963297</v>
       </c>
       <c r="H61" s="10">
         <v>-56989</v>
       </c>
       <c r="I61" s="10">
         <v>-64598.943075951996</v>
       </c>
       <c r="J61" s="10">
         <v>-208789.943075952</v>
       </c>
@@ -34887,52 +34914,52 @@
         <v>-150423</v>
       </c>
       <c r="AA61" s="10">
         <v>-163208</v>
       </c>
       <c r="AB61" s="10">
         <v>-175703</v>
       </c>
       <c r="AC61" s="10">
         <v>-183636</v>
       </c>
       <c r="AD61" s="10">
         <v>-672970</v>
       </c>
       <c r="AE61" s="10">
         <v>-171093</v>
       </c>
       <c r="AF61" s="10">
         <v>-176777</v>
       </c>
       <c r="AG61" s="10">
         <v>-188279</v>
       </c>
     </row>
     <row r="62" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="25" t="s">
-        <v>308</v>
+      <c r="B62" s="27" t="s">
+        <v>309</v>
       </c>
       <c r="C62" s="6">
         <v>-6042</v>
       </c>
       <c r="D62" s="6">
         <v>-13536</v>
       </c>
       <c r="E62" s="6">
         <v>-18893</v>
       </c>
       <c r="F62" s="6">
         <v>-6354</v>
       </c>
       <c r="G62" s="6">
         <v>-5171.9772009339404</v>
       </c>
       <c r="H62" s="6">
         <v>-8625</v>
       </c>
       <c r="I62" s="6">
         <v>-12223.9526710723</v>
       </c>
       <c r="J62" s="6">
         <v>-32179.9526710723</v>
       </c>
@@ -34985,52 +35012,52 @@
         <v>-22871</v>
       </c>
       <c r="AA62" s="6">
         <v>-24732</v>
       </c>
       <c r="AB62" s="6">
         <v>-24663</v>
       </c>
       <c r="AC62" s="6">
         <v>-31746</v>
       </c>
       <c r="AD62" s="6">
         <v>-104012</v>
       </c>
       <c r="AE62" s="6">
         <v>-30778</v>
       </c>
       <c r="AF62" s="6">
         <v>-25667</v>
       </c>
       <c r="AG62" s="6">
         <v>-30165</v>
       </c>
     </row>
     <row r="63" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="25" t="s">
-        <v>309</v>
+      <c r="B63" s="27" t="s">
+        <v>310</v>
       </c>
       <c r="C63" s="6">
         <v>-13257</v>
       </c>
       <c r="D63" s="6">
         <v>-20365.109</v>
       </c>
       <c r="E63" s="6">
         <v>-25414</v>
       </c>
       <c r="F63" s="6">
         <v>-12393</v>
       </c>
       <c r="G63" s="6">
         <v>-12074.494437577299</v>
       </c>
       <c r="H63" s="6">
         <v>-12442</v>
       </c>
       <c r="I63" s="6">
         <v>-15673.2048449013</v>
       </c>
       <c r="J63" s="6">
         <v>-52237.204844901302</v>
       </c>
@@ -35083,52 +35110,52 @@
         <v>-33244</v>
       </c>
       <c r="AA63" s="6">
         <v>-33134</v>
       </c>
       <c r="AB63" s="6">
         <v>-36735</v>
       </c>
       <c r="AC63" s="6">
         <v>-34194</v>
       </c>
       <c r="AD63" s="6">
         <v>-137307</v>
       </c>
       <c r="AE63" s="6">
         <v>-34293</v>
       </c>
       <c r="AF63" s="6">
         <v>-39183</v>
       </c>
       <c r="AG63" s="6">
         <v>-38284</v>
       </c>
     </row>
     <row r="64" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="25" t="s">
-        <v>310</v>
+      <c r="B64" s="27" t="s">
+        <v>311</v>
       </c>
       <c r="C64" s="6">
         <v>-10189</v>
       </c>
       <c r="D64" s="6">
         <v>-15776.758</v>
       </c>
       <c r="E64" s="6">
         <v>-38446</v>
       </c>
       <c r="F64" s="6">
         <v>-23442</v>
       </c>
       <c r="G64" s="6">
         <v>-16172.986814997899</v>
       </c>
       <c r="H64" s="6">
         <v>-16930</v>
       </c>
       <c r="I64" s="6">
         <v>-18463</v>
       </c>
       <c r="J64" s="6">
         <v>-75744</v>
       </c>
@@ -35181,52 +35208,52 @@
         <v>-63614</v>
       </c>
       <c r="AA64" s="6">
         <v>-71043</v>
       </c>
       <c r="AB64" s="6">
         <v>-75004</v>
       </c>
       <c r="AC64" s="6">
         <v>-77990</v>
       </c>
       <c r="AD64" s="6">
         <v>-287651</v>
       </c>
       <c r="AE64" s="6">
         <v>-71058</v>
       </c>
       <c r="AF64" s="6">
         <v>-79961</v>
       </c>
       <c r="AG64" s="6">
         <v>-83554</v>
       </c>
     </row>
     <row r="65" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="25" t="s">
-        <v>311</v>
+      <c r="B65" s="27" t="s">
+        <v>312</v>
       </c>
       <c r="C65" s="6">
         <v>-9961</v>
       </c>
       <c r="D65" s="6">
         <v>-9165.2060000000001</v>
       </c>
       <c r="E65" s="6">
         <v>4283</v>
       </c>
       <c r="F65" s="6">
         <v>-4687</v>
       </c>
       <c r="G65" s="6">
         <v>-7035.1068534542001</v>
       </c>
       <c r="H65" s="6">
         <v>-18992</v>
       </c>
       <c r="I65" s="6">
         <v>-18238.785559978402</v>
       </c>
       <c r="J65" s="6">
         <v>-48628.785559978402</v>
       </c>
@@ -35280,51 +35307,51 @@
       </c>
       <c r="AA65" s="6">
         <v>-34299</v>
       </c>
       <c r="AB65" s="6">
         <v>-39301</v>
       </c>
       <c r="AC65" s="6">
         <v>-39706</v>
       </c>
       <c r="AD65" s="6">
         <v>-144000</v>
       </c>
       <c r="AE65" s="6">
         <v>-34964</v>
       </c>
       <c r="AF65" s="6">
         <v>-31966</v>
       </c>
       <c r="AG65" s="6">
         <v>-36276</v>
       </c>
     </row>
     <row r="66" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="9" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C66" s="10">
         <v>-167389</v>
       </c>
       <c r="D66" s="10">
         <v>-311657.59600000002</v>
       </c>
       <c r="E66" s="10">
         <v>-662305.68000000005</v>
       </c>
       <c r="F66" s="10">
         <v>-344812</v>
       </c>
       <c r="G66" s="10">
         <v>-325032.15094080498</v>
       </c>
       <c r="H66" s="10">
         <v>-444418</v>
       </c>
       <c r="I66" s="10">
         <v>-504746</v>
       </c>
       <c r="J66" s="10">
         <v>-1620068</v>
       </c>
@@ -35378,51 +35405,51 @@
       </c>
       <c r="AA66" s="10">
         <v>-1226685</v>
       </c>
       <c r="AB66" s="10">
         <v>-1384489</v>
       </c>
       <c r="AC66" s="10">
         <v>-1536252</v>
       </c>
       <c r="AD66" s="10">
         <v>-5435492</v>
       </c>
       <c r="AE66" s="10">
         <v>-1405957</v>
       </c>
       <c r="AF66" s="10">
         <v>-1470451</v>
       </c>
       <c r="AG66" s="10">
         <v>-1583908</v>
       </c>
     </row>
     <row r="67" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="9" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C67" s="10">
         <v>101591.46346</v>
       </c>
       <c r="D67" s="10">
         <v>233158.40400000001</v>
       </c>
       <c r="E67" s="10">
         <v>501957.07653000002</v>
       </c>
       <c r="F67" s="10">
         <v>146131.19625000001</v>
       </c>
       <c r="G67" s="10">
         <v>228066.11594919499</v>
       </c>
       <c r="H67" s="10">
         <v>332195.05564999999</v>
       </c>
       <c r="I67" s="10">
         <v>429402.21719</v>
       </c>
       <c r="J67" s="10">
         <v>1134738.21719</v>
       </c>
@@ -35475,513 +35502,513 @@
         <v>361596</v>
       </c>
       <c r="AA67" s="10">
         <v>734316</v>
       </c>
       <c r="AB67" s="10">
         <v>698953</v>
       </c>
       <c r="AC67" s="10">
         <v>782092</v>
       </c>
       <c r="AD67" s="10">
         <v>2576957</v>
       </c>
       <c r="AE67" s="10">
         <v>642950</v>
       </c>
       <c r="AF67" s="10">
         <v>824592</v>
       </c>
       <c r="AG67" s="10">
         <v>970488</v>
       </c>
     </row>
     <row r="68" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="88">
+      <c r="B68" s="98" t="s">
+        <v>315</v>
+      </c>
+      <c r="C68" s="90">
         <v>0.37769086331843399</v>
       </c>
-      <c r="D68" s="88">
+      <c r="D68" s="90">
         <v>0.42795807024756999</v>
       </c>
-      <c r="E68" s="88">
+      <c r="E68" s="90">
         <v>0.431137278689603</v>
       </c>
-      <c r="F68" s="88">
+      <c r="F68" s="90">
         <v>0.29765397986203401</v>
       </c>
-      <c r="G68" s="88">
+      <c r="G68" s="90">
         <v>0.412342850451478</v>
       </c>
-      <c r="H68" s="88">
+      <c r="H68" s="90">
         <v>0.42774848199269999</v>
       </c>
-      <c r="I68" s="88">
+      <c r="I68" s="90">
         <v>0.45967246876697998</v>
       </c>
-      <c r="J68" s="88">
+      <c r="J68" s="90">
         <v>0.411912173752633</v>
       </c>
-      <c r="K68" s="88">
+      <c r="K68" s="90">
         <v>0.448975983728294</v>
       </c>
-      <c r="L68" s="88">
+      <c r="L68" s="90">
         <v>0.45005135689153303</v>
       </c>
-      <c r="M68" s="88">
+      <c r="M68" s="90">
         <v>0.45953133090952902</v>
       </c>
-      <c r="N68" s="88">
+      <c r="N68" s="90">
         <v>0.37941420549395499</v>
       </c>
-      <c r="O68" s="88">
+      <c r="O68" s="90">
         <v>0.434211583327483</v>
       </c>
-      <c r="P68" s="88">
+      <c r="P68" s="90">
         <v>0.42888659762723202</v>
       </c>
-      <c r="Q68" s="88">
+      <c r="Q68" s="90">
         <v>0.31726572144668203</v>
       </c>
-      <c r="R68" s="88">
+      <c r="R68" s="90">
         <v>0.25311366838014698</v>
       </c>
-      <c r="S68" s="88">
+      <c r="S68" s="90">
         <v>0.18315494054010401</v>
       </c>
-      <c r="T68" s="88">
+      <c r="T68" s="90">
         <v>0.29354308329893902</v>
       </c>
-      <c r="U68" s="88">
+      <c r="U68" s="90">
         <v>0.20643695219904001</v>
       </c>
-      <c r="V68" s="88">
+      <c r="V68" s="90">
         <v>0.106016013080011</v>
       </c>
-      <c r="W68" s="88">
+      <c r="W68" s="90">
         <v>5.9175491307883098E-2</v>
       </c>
-      <c r="X68" s="88">
+      <c r="X68" s="90">
         <v>3.6806497943402898E-2</v>
       </c>
-      <c r="Y68" s="88">
+      <c r="Y68" s="90">
         <v>9.9614479640029993E-2</v>
       </c>
-      <c r="Z68" s="88">
+      <c r="Z68" s="90">
         <v>0.219193992466336</v>
       </c>
-      <c r="AA68" s="88">
+      <c r="AA68" s="90">
         <v>0.37445977844988299</v>
       </c>
-      <c r="AB68" s="88">
+      <c r="AB68" s="90">
         <v>0.33547994136625803</v>
       </c>
-      <c r="AC68" s="88">
+      <c r="AC68" s="90">
         <v>0.33734941837794602</v>
       </c>
-      <c r="AD68" s="88">
+      <c r="AD68" s="90">
         <v>0.32161914540735298</v>
       </c>
-      <c r="AE68" s="88">
+      <c r="AE68" s="90">
         <v>0.314</v>
       </c>
-      <c r="AF68" s="88">
+      <c r="AF68" s="90">
         <v>0.35899999999999999</v>
       </c>
-      <c r="AG68" s="88">
+      <c r="AG68" s="90">
         <v>0.37992856236855999</v>
       </c>
     </row>
     <row r="69" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="9" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="C69" s="97">
+        <v>316</v>
+      </c>
+      <c r="C69" s="99">
         <v>17.7</v>
       </c>
-      <c r="D69" s="97">
+      <c r="D69" s="99">
         <v>18.25</v>
       </c>
-      <c r="E69" s="97">
+      <c r="E69" s="99">
         <v>22.53</v>
       </c>
-      <c r="F69" s="98">
+      <c r="F69" s="100">
         <v>24.01</v>
       </c>
-      <c r="G69" s="97">
+      <c r="G69" s="99">
         <v>24.21</v>
       </c>
-      <c r="H69" s="97">
+      <c r="H69" s="99">
         <v>28.79</v>
       </c>
-      <c r="I69" s="71">
+      <c r="I69" s="73">
         <v>31.553207990189701</v>
       </c>
-      <c r="J69" s="71">
+      <c r="J69" s="73">
         <v>27.244265210836801</v>
       </c>
-      <c r="K69" s="71">
+      <c r="K69" s="73">
         <v>40.652411100802503</v>
       </c>
-      <c r="L69" s="71">
+      <c r="L69" s="73">
         <v>47.357998443166203</v>
       </c>
-      <c r="M69" s="71">
+      <c r="M69" s="73">
         <v>51.379665470624097</v>
       </c>
-      <c r="N69" s="71">
+      <c r="N69" s="73">
         <v>56.049556746606903</v>
       </c>
-      <c r="O69" s="71">
+      <c r="O69" s="73">
         <v>48.978428711167801</v>
       </c>
-      <c r="P69" s="71">
+      <c r="P69" s="73">
         <v>55.948488964735297</v>
       </c>
-      <c r="Q69" s="71">
+      <c r="Q69" s="73">
         <v>56.3365073806307</v>
       </c>
-      <c r="R69" s="71">
+      <c r="R69" s="73">
         <v>60.947399060421802</v>
       </c>
-      <c r="S69" s="71">
+      <c r="S69" s="73">
         <v>63.960629589386897</v>
       </c>
-      <c r="T69" s="71">
+      <c r="T69" s="73">
         <v>59.434313284311997</v>
       </c>
-      <c r="U69" s="71">
+      <c r="U69" s="73">
         <v>62.643552713342302</v>
       </c>
-      <c r="V69" s="71">
+      <c r="V69" s="73">
         <v>56.962600931948202</v>
       </c>
-      <c r="W69" s="71">
+      <c r="W69" s="73">
         <v>53.737982128660903</v>
       </c>
-      <c r="X69" s="71">
+      <c r="X69" s="73">
         <v>53.139771223122899</v>
       </c>
-      <c r="Y69" s="71">
+      <c r="Y69" s="73">
         <v>56.342376924378598</v>
       </c>
-      <c r="Z69" s="71">
+      <c r="Z69" s="73">
         <v>46.0089185794643</v>
       </c>
-      <c r="AA69" s="71">
+      <c r="AA69" s="73">
         <v>41.3474854509954</v>
       </c>
-      <c r="AB69" s="71">
+      <c r="AB69" s="73">
         <v>44.17</v>
       </c>
-      <c r="AC69" s="71">
+      <c r="AC69" s="73">
         <v>46.643963098395503</v>
       </c>
-      <c r="AD69" s="71">
+      <c r="AD69" s="73">
         <v>44.5441237423803</v>
       </c>
-      <c r="AE69" s="71">
+      <c r="AE69" s="73">
         <v>46.25</v>
       </c>
-      <c r="AF69" s="71">
+      <c r="AF69" s="73">
         <v>43.9</v>
       </c>
-      <c r="AG69" s="71">
+      <c r="AG69" s="73">
         <v>45.787348701912101</v>
       </c>
     </row>
     <row r="70" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="9" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="C70" s="97">
+        <v>317</v>
+      </c>
+      <c r="C70" s="99">
         <v>40.4</v>
       </c>
-      <c r="D70" s="97">
+      <c r="D70" s="99">
         <v>43.29</v>
       </c>
-      <c r="E70" s="97">
+      <c r="E70" s="99">
         <v>48.83</v>
       </c>
-      <c r="F70" s="98">
+      <c r="F70" s="100">
         <v>56.34</v>
       </c>
-      <c r="G70" s="97">
+      <c r="G70" s="99">
         <v>56.66</v>
       </c>
-      <c r="H70" s="97">
+      <c r="H70" s="99">
         <v>60.92</v>
       </c>
-      <c r="I70" s="71">
+      <c r="I70" s="73">
         <v>65.153858324096603</v>
       </c>
-      <c r="J70" s="71">
+      <c r="J70" s="73">
         <v>59.905702754116497</v>
       </c>
-      <c r="K70" s="71">
+      <c r="K70" s="73">
         <v>69.547798746469198</v>
       </c>
-      <c r="L70" s="71">
+      <c r="L70" s="73">
         <v>68.935779856460897</v>
       </c>
-      <c r="M70" s="71">
+      <c r="M70" s="73">
         <v>70.038893988766603</v>
       </c>
-      <c r="N70" s="71">
+      <c r="N70" s="73">
         <v>79.744424698155996</v>
       </c>
-      <c r="O70" s="71">
+      <c r="O70" s="73">
         <v>72.204645178647993</v>
       </c>
-      <c r="P70" s="71">
+      <c r="P70" s="73">
         <v>89.853546289331703</v>
       </c>
-      <c r="Q70" s="71">
+      <c r="Q70" s="73">
         <v>87.411268977595796</v>
       </c>
-      <c r="R70" s="71">
+      <c r="R70" s="73">
         <v>92.694311679001302</v>
       </c>
-      <c r="S70" s="71">
+      <c r="S70" s="73">
         <v>101.850672594751</v>
       </c>
-      <c r="T70" s="71">
+      <c r="T70" s="73">
         <v>93.137571477237003</v>
       </c>
-      <c r="U70" s="71">
+      <c r="U70" s="73">
         <v>96.279998884019506</v>
       </c>
-      <c r="V70" s="71">
+      <c r="V70" s="73">
         <v>98.141016900215902</v>
       </c>
-      <c r="W70" s="71">
+      <c r="W70" s="73">
         <v>105.439105627644</v>
       </c>
-      <c r="X70" s="71">
+      <c r="X70" s="73">
         <v>111.690497431347</v>
       </c>
-      <c r="Y70" s="71">
+      <c r="Y70" s="73">
         <v>103.243098829993</v>
       </c>
-      <c r="Z70" s="71">
+      <c r="Z70" s="73">
         <v>105.770654585689</v>
       </c>
-      <c r="AA70" s="71">
+      <c r="AA70" s="73">
         <v>109.035292151417</v>
       </c>
-      <c r="AB70" s="71">
+      <c r="AB70" s="73">
         <v>107.89064198954701</v>
       </c>
-      <c r="AC70" s="71">
+      <c r="AC70" s="73">
         <v>120.026658561758</v>
       </c>
-      <c r="AD70" s="71">
+      <c r="AD70" s="73">
         <v>110.85227864834</v>
       </c>
-      <c r="AE70" s="71">
+      <c r="AE70" s="73">
         <v>117.25</v>
       </c>
-      <c r="AF70" s="71">
+      <c r="AF70" s="73">
         <v>114.24</v>
       </c>
-      <c r="AG70" s="71">
+      <c r="AG70" s="73">
         <v>115.42556429794701</v>
       </c>
     </row>
     <row r="71" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C71" s="90"/>
-[...29 lines deleted...]
-      <c r="AG71" s="90"/>
+      <c r="C71" s="92"/>
+      <c r="D71" s="92"/>
+      <c r="E71" s="92"/>
+      <c r="F71" s="92"/>
+      <c r="G71" s="92"/>
+      <c r="H71" s="92"/>
+      <c r="I71" s="92"/>
+      <c r="J71" s="92"/>
+      <c r="K71" s="92"/>
+      <c r="L71" s="92"/>
+      <c r="M71" s="92"/>
+      <c r="N71" s="92"/>
+      <c r="O71" s="92"/>
+      <c r="P71" s="92"/>
+      <c r="Q71" s="92"/>
+      <c r="R71" s="92"/>
+      <c r="S71" s="92"/>
+      <c r="T71" s="92"/>
+      <c r="U71" s="92"/>
+      <c r="V71" s="92"/>
+      <c r="W71" s="92"/>
+      <c r="X71" s="92"/>
+      <c r="Y71" s="92"/>
+      <c r="Z71" s="92"/>
+      <c r="AA71" s="92"/>
+      <c r="AB71" s="92"/>
+      <c r="AC71" s="92"/>
+      <c r="AD71" s="92"/>
+      <c r="AE71" s="92"/>
+      <c r="AF71" s="92"/>
+      <c r="AG71" s="92"/>
     </row>
     <row r="72" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="14" t="s">
-        <v>317</v>
-[...31 lines deleted...]
-      <c r="AG72" s="74"/>
+        <v>318</v>
+      </c>
+      <c r="C72" s="76"/>
+      <c r="D72" s="76"/>
+      <c r="E72" s="76"/>
+      <c r="F72" s="76"/>
+      <c r="G72" s="76"/>
+      <c r="H72" s="76"/>
+      <c r="I72" s="76"/>
+      <c r="J72" s="76"/>
+      <c r="K72" s="76"/>
+      <c r="L72" s="76"/>
+      <c r="M72" s="76"/>
+      <c r="N72" s="76"/>
+      <c r="O72" s="76"/>
+      <c r="P72" s="76"/>
+      <c r="Q72" s="76"/>
+      <c r="R72" s="76"/>
+      <c r="S72" s="76"/>
+      <c r="T72" s="76"/>
+      <c r="U72" s="76"/>
+      <c r="V72" s="76"/>
+      <c r="W72" s="76"/>
+      <c r="X72" s="76"/>
+      <c r="Y72" s="76"/>
+      <c r="Z72" s="76"/>
+      <c r="AA72" s="76"/>
+      <c r="AB72" s="76"/>
+      <c r="AC72" s="76"/>
+      <c r="AD72" s="76"/>
+      <c r="AE72" s="76"/>
+      <c r="AF72" s="76"/>
+      <c r="AG72" s="76"/>
     </row>
     <row r="73" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="91" t="s">
-[...8 lines deleted...]
-      <c r="E73" s="92">
+      <c r="B73" s="93" t="s">
+        <v>319</v>
+      </c>
+      <c r="C73" s="94">
+        <v>0</v>
+      </c>
+      <c r="D73" s="94">
+        <v>0</v>
+      </c>
+      <c r="E73" s="94">
         <v>6654.8993099999998</v>
       </c>
-      <c r="F73" s="92">
+      <c r="F73" s="94">
         <v>70835.945930000002</v>
       </c>
-      <c r="G73" s="92">
+      <c r="G73" s="94">
         <v>49013.090760000101</v>
       </c>
-      <c r="H73" s="92">
-[...5 lines deleted...]
-      <c r="J73" s="92">
+      <c r="H73" s="94">
+        <v>0</v>
+      </c>
+      <c r="I73" s="94">
+        <v>0</v>
+      </c>
+      <c r="J73" s="94">
         <v>119849.03668999999</v>
       </c>
-      <c r="K73" s="92">
+      <c r="K73" s="94">
         <v>38257.985249999998</v>
       </c>
-      <c r="L73" s="92">
+      <c r="L73" s="94">
         <v>49124.532310000002</v>
       </c>
-      <c r="M73" s="92">
+      <c r="M73" s="94">
         <v>78850</v>
       </c>
-      <c r="N73" s="92">
+      <c r="N73" s="94">
         <v>119400</v>
       </c>
-      <c r="O73" s="92">
+      <c r="O73" s="94">
         <v>285632</v>
       </c>
-      <c r="P73" s="92">
+      <c r="P73" s="94">
         <v>258621.82829999999</v>
       </c>
-      <c r="Q73" s="92">
+      <c r="Q73" s="94">
         <v>292992.22818999999</v>
       </c>
-      <c r="R73" s="92">
+      <c r="R73" s="94">
         <v>333139.03807000001</v>
       </c>
-      <c r="S73" s="92">
+      <c r="S73" s="94">
         <v>77290.623000000007</v>
       </c>
-      <c r="T73" s="92">
+      <c r="T73" s="94">
         <v>962043.71756000002</v>
       </c>
-      <c r="U73" s="92">
+      <c r="U73" s="94">
         <v>118338</v>
       </c>
-      <c r="V73" s="92">
+      <c r="V73" s="94">
         <v>221190</v>
       </c>
-      <c r="W73" s="92">
+      <c r="W73" s="94">
         <v>280066</v>
       </c>
-      <c r="X73" s="92">
+      <c r="X73" s="94">
         <v>88551</v>
       </c>
-      <c r="Y73" s="92">
+      <c r="Y73" s="94">
         <v>708145</v>
       </c>
-      <c r="Z73" s="92">
+      <c r="Z73" s="94">
         <v>125017</v>
       </c>
-      <c r="AA73" s="92">
+      <c r="AA73" s="94">
         <v>362807</v>
       </c>
-      <c r="AB73" s="92">
+      <c r="AB73" s="94">
         <v>493234</v>
       </c>
-      <c r="AC73" s="92">
+      <c r="AC73" s="94">
         <v>433025</v>
       </c>
-      <c r="AD73" s="92">
+      <c r="AD73" s="94">
         <v>1414083</v>
       </c>
-      <c r="AE73" s="92">
+      <c r="AE73" s="94">
         <v>385285</v>
       </c>
-      <c r="AF73" s="92">
+      <c r="AF73" s="94">
         <v>652718</v>
       </c>
-      <c r="AG73" s="92">
+      <c r="AG73" s="94">
         <v>658251</v>
       </c>
     </row>
     <row r="74" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="9" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C74" s="10">
         <v>0</v>
       </c>
       <c r="D74" s="10">
         <v>0</v>
       </c>
       <c r="E74" s="10">
         <v>-11587.32</v>
       </c>
       <c r="F74" s="10">
         <v>-54685</v>
       </c>
       <c r="G74" s="10">
         <v>-39668.772795611898</v>
       </c>
       <c r="H74" s="10">
         <v>-3780</v>
       </c>
       <c r="I74" s="10">
         <v>-7377</v>
       </c>
       <c r="J74" s="10">
         <v>-104448</v>
       </c>
@@ -36020,66 +36047,66 @@
       </c>
       <c r="V74" s="10">
         <v>-182211</v>
       </c>
       <c r="W74" s="10">
         <v>-247931</v>
       </c>
       <c r="X74" s="10">
         <v>-81278</v>
       </c>
       <c r="Y74" s="10">
         <v>-613232</v>
       </c>
       <c r="Z74" s="10">
         <v>-115545</v>
       </c>
       <c r="AA74" s="10">
         <v>-341197</v>
       </c>
       <c r="AB74" s="10">
         <v>-494015</v>
       </c>
       <c r="AC74" s="10">
         <v>-432187</v>
       </c>
-      <c r="AD74" s="10">
+      <c r="AD74" s="101">
         <v>-1382944</v>
       </c>
-      <c r="AE74" s="10">
+      <c r="AE74" s="101">
         <v>-381014</v>
       </c>
-      <c r="AF74" s="10">
+      <c r="AF74" s="101">
         <v>-614256</v>
       </c>
-      <c r="AG74" s="10">
+      <c r="AG74" s="101">
         <v>-629188</v>
       </c>
     </row>
     <row r="75" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B75" s="25" t="s">
-        <v>320</v>
+      <c r="B75" s="27" t="s">
+        <v>321</v>
       </c>
       <c r="C75" s="6">
         <v>0</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6">
         <v>-4425.32</v>
       </c>
       <c r="F75" s="6">
         <v>-54222</v>
       </c>
       <c r="G75" s="6">
         <v>-37825.825355096902</v>
       </c>
       <c r="H75" s="6">
         <v>0</v>
       </c>
       <c r="I75" s="6">
         <v>-1657.1779179984901</v>
       </c>
       <c r="J75" s="6">
         <v>-93478.644289999997</v>
       </c>
@@ -36118,66 +36145,66 @@
       </c>
       <c r="V75" s="6">
         <v>-174445</v>
       </c>
       <c r="W75" s="6">
         <v>-192602</v>
       </c>
       <c r="X75" s="6">
         <v>-24999</v>
       </c>
       <c r="Y75" s="6">
         <v>-491840</v>
       </c>
       <c r="Z75" s="6">
         <v>-63713</v>
       </c>
       <c r="AA75" s="6">
         <v>-193700</v>
       </c>
       <c r="AB75" s="6">
         <v>-125037</v>
       </c>
       <c r="AC75" s="6">
         <v>-11438</v>
       </c>
-      <c r="AD75" s="6">
+      <c r="AD75" s="102">
         <v>-393888</v>
       </c>
-      <c r="AE75" s="6">
+      <c r="AE75" s="102">
         <v>-12129</v>
       </c>
-      <c r="AF75" s="6">
+      <c r="AF75" s="102">
         <v>-294476</v>
       </c>
-      <c r="AG75" s="6">
+      <c r="AG75" s="102">
         <v>-250782</v>
       </c>
     </row>
     <row r="76" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="25" t="s">
-        <v>321</v>
+      <c r="B76" s="27" t="s">
+        <v>322</v>
       </c>
       <c r="C76" s="6">
         <v>0</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="6">
         <v>0</v>
       </c>
       <c r="G76" s="6">
         <v>0</v>
       </c>
       <c r="H76" s="6">
         <v>0</v>
       </c>
       <c r="I76" s="6">
         <v>0</v>
       </c>
       <c r="J76" s="6">
         <v>0</v>
       </c>
@@ -36216,66 +36243,66 @@
       </c>
       <c r="V76" s="6">
         <v>-1712</v>
       </c>
       <c r="W76" s="6">
         <v>-49977</v>
       </c>
       <c r="X76" s="6">
         <v>-52529</v>
       </c>
       <c r="Y76" s="6">
         <v>-104218</v>
       </c>
       <c r="Z76" s="6">
         <v>-46547</v>
       </c>
       <c r="AA76" s="6">
         <v>-136260</v>
       </c>
       <c r="AB76" s="6">
         <v>-355968</v>
       </c>
       <c r="AC76" s="6">
         <v>-412420</v>
       </c>
-      <c r="AD76" s="6">
+      <c r="AD76" s="102">
         <v>-951195</v>
       </c>
-      <c r="AE76" s="6">
+      <c r="AE76" s="102">
         <v>-352628</v>
       </c>
-      <c r="AF76" s="6">
+      <c r="AF76" s="102">
         <v>-298672</v>
       </c>
-      <c r="AG76" s="6">
+      <c r="AG76" s="102">
         <v>-358742</v>
       </c>
     </row>
     <row r="77" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="25" t="s">
-        <v>322</v>
+      <c r="B77" s="27" t="s">
+        <v>323</v>
       </c>
       <c r="C77" s="6">
         <v>0</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="6">
         <v>-7162</v>
       </c>
       <c r="F77" s="6">
         <v>-463</v>
       </c>
       <c r="G77" s="6">
         <v>-1842.9474405150399</v>
       </c>
       <c r="H77" s="6">
         <v>-3780</v>
       </c>
       <c r="I77" s="6">
         <v>-5719.8220820015104</v>
       </c>
       <c r="J77" s="6">
         <v>-10969.35571</v>
       </c>
@@ -36314,66 +36341,66 @@
       </c>
       <c r="V77" s="6">
         <v>-6054</v>
       </c>
       <c r="W77" s="6">
         <v>-5352</v>
       </c>
       <c r="X77" s="6">
         <v>-3750</v>
       </c>
       <c r="Y77" s="6">
         <v>-17174</v>
       </c>
       <c r="Z77" s="6">
         <v>-5285</v>
       </c>
       <c r="AA77" s="6">
         <v>-11237</v>
       </c>
       <c r="AB77" s="6">
         <v>-13010</v>
       </c>
       <c r="AC77" s="6">
         <v>-8329</v>
       </c>
-      <c r="AD77" s="6">
+      <c r="AD77" s="102">
         <v>-37861</v>
       </c>
-      <c r="AE77" s="6">
+      <c r="AE77" s="102">
         <v>-16257</v>
       </c>
-      <c r="AF77" s="6">
+      <c r="AF77" s="102">
         <v>-21108</v>
       </c>
-      <c r="AG77" s="6">
+      <c r="AG77" s="102">
         <v>-19664</v>
       </c>
     </row>
     <row r="78" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="9" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C78" s="10">
         <v>0</v>
       </c>
       <c r="D78" s="10">
         <v>0</v>
       </c>
       <c r="E78" s="10">
         <v>-4932.4206899999999</v>
       </c>
       <c r="F78" s="10">
         <v>16150.94593</v>
       </c>
       <c r="G78" s="10">
         <v>9344.3179643882104</v>
       </c>
       <c r="H78" s="10">
         <v>-3780</v>
       </c>
       <c r="I78" s="10">
         <v>-7377</v>
       </c>
       <c r="J78" s="10">
         <v>15401.036690000101</v>
       </c>
@@ -36412,164 +36439,164 @@
       </c>
       <c r="V78" s="10">
         <v>38979</v>
       </c>
       <c r="W78" s="10">
         <v>32135</v>
       </c>
       <c r="X78" s="10">
         <v>7273</v>
       </c>
       <c r="Y78" s="10">
         <v>94913</v>
       </c>
       <c r="Z78" s="10">
         <v>9472</v>
       </c>
       <c r="AA78" s="10">
         <v>21610</v>
       </c>
       <c r="AB78" s="10">
         <v>-781</v>
       </c>
       <c r="AC78" s="10">
         <v>838</v>
       </c>
-      <c r="AD78" s="10">
+      <c r="AD78" s="103">
         <v>31139</v>
       </c>
-      <c r="AE78" s="10">
+      <c r="AE78" s="103">
         <v>4271</v>
       </c>
-      <c r="AF78" s="10">
+      <c r="AF78" s="103">
         <v>38462</v>
       </c>
-      <c r="AG78" s="10">
+      <c r="AG78" s="103">
         <v>29063</v>
       </c>
     </row>
     <row r="79" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B79" s="96" t="s">
-[...8 lines deleted...]
-      <c r="E79" s="88">
+      <c r="B79" s="98" t="s">
+        <v>325</v>
+      </c>
+      <c r="C79" s="90">
+        <v>0</v>
+      </c>
+      <c r="D79" s="90">
+        <v>0</v>
+      </c>
+      <c r="E79" s="90">
         <v>-0.74117134763981896</v>
       </c>
-      <c r="F79" s="88">
+      <c r="F79" s="90">
         <v>0.228004944635882</v>
       </c>
-      <c r="G79" s="88">
+      <c r="G79" s="90">
         <v>0.190649433028904</v>
       </c>
-      <c r="H79" s="88">
-[...5 lines deleted...]
-      <c r="J79" s="88">
+      <c r="H79" s="90">
+        <v>0</v>
+      </c>
+      <c r="I79" s="90">
+        <v>0</v>
+      </c>
+      <c r="J79" s="90">
         <v>0.12850363353220901</v>
       </c>
-      <c r="K79" s="88">
+      <c r="K79" s="90">
         <v>-6.9894290891860902E-2</v>
       </c>
-      <c r="L79" s="88">
+      <c r="L79" s="90">
         <v>-3.91549313459508E-2</v>
       </c>
-      <c r="M79" s="88">
+      <c r="M79" s="90">
         <v>3.05263157894737E-2</v>
       </c>
-      <c r="N79" s="88">
+      <c r="N79" s="90">
         <v>2.2378559463986598E-2</v>
       </c>
-      <c r="O79" s="88">
+      <c r="O79" s="90">
         <v>1.6874859959668401E-3</v>
       </c>
-      <c r="P79" s="88">
+      <c r="P79" s="90">
         <v>5.5628824506303298E-2</v>
       </c>
-      <c r="Q79" s="88">
+      <c r="Q79" s="90">
         <v>7.8409001944933096E-2</v>
       </c>
-      <c r="R79" s="88">
+      <c r="R79" s="90">
         <v>0.122768674325722</v>
       </c>
-      <c r="S79" s="88">
+      <c r="S79" s="90">
         <v>8.8789852295536598E-2</v>
       </c>
-      <c r="T79" s="88">
+      <c r="T79" s="90">
         <v>8.8480092958656206E-2</v>
       </c>
-      <c r="U79" s="88">
+      <c r="U79" s="90">
         <v>0.139650830671466</v>
       </c>
-      <c r="V79" s="88">
+      <c r="V79" s="90">
         <v>0.17622406076224101</v>
       </c>
-      <c r="W79" s="88">
+      <c r="W79" s="90">
         <v>0.11474081109452799</v>
       </c>
-      <c r="X79" s="88">
+      <c r="X79" s="90">
         <v>8.2133459814118404E-2</v>
       </c>
-      <c r="Y79" s="88">
+      <c r="Y79" s="90">
         <v>0.134030459863446</v>
       </c>
-      <c r="Z79" s="88">
+      <c r="Z79" s="90">
         <v>7.5765695865362304E-2</v>
       </c>
-      <c r="AA79" s="88">
+      <c r="AA79" s="90">
         <v>5.9563349108479199E-2</v>
       </c>
-      <c r="AB79" s="88">
+      <c r="AB79" s="90">
         <v>-1.58342693326089E-3</v>
       </c>
-      <c r="AC79" s="88">
+      <c r="AC79" s="90">
         <v>1.9352231395416001E-3</v>
       </c>
-      <c r="AD79" s="88">
+      <c r="AD79" s="104">
         <v>2.20206310379235E-2</v>
       </c>
-      <c r="AE79" s="88">
+      <c r="AE79" s="104">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="AF79" s="88">
+      <c r="AF79" s="104">
         <v>5.8999999999999997E-2</v>
       </c>
-      <c r="AG79" s="88">
+      <c r="AG79" s="104">
         <v>4.4151850889706197E-2</v>
       </c>
     </row>
     <row r="80" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C80" s="6">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="6">
         <v>0</v>
       </c>
       <c r="F80" s="6">
         <v>0</v>
       </c>
       <c r="G80" s="6">
         <v>0</v>
       </c>
       <c r="H80" s="6">
         <v>0</v>
       </c>
       <c r="I80" s="6">
         <v>0</v>
       </c>
       <c r="J80" s="6">
         <v>0</v>
       </c>
@@ -36608,66 +36635,66 @@
       </c>
       <c r="V80" s="6">
         <v>-17714</v>
       </c>
       <c r="W80" s="6">
         <v>-15214</v>
       </c>
       <c r="X80" s="6">
         <v>-650</v>
       </c>
       <c r="Y80" s="6">
         <v>-499</v>
       </c>
       <c r="Z80" s="6">
         <v>16670</v>
       </c>
       <c r="AA80" s="6">
         <v>-10881</v>
       </c>
       <c r="AB80" s="6">
         <v>3729</v>
       </c>
       <c r="AC80" s="6">
         <v>9686</v>
       </c>
-      <c r="AD80" s="6">
+      <c r="AD80" s="102">
         <v>19204</v>
       </c>
-      <c r="AE80" s="6">
+      <c r="AE80" s="102">
         <v>11789</v>
       </c>
-      <c r="AF80" s="6">
+      <c r="AF80" s="102">
         <v>-27006</v>
       </c>
-      <c r="AG80" s="6">
+      <c r="AG80" s="102">
         <v>2079</v>
       </c>
     </row>
     <row r="81" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C81" s="6">
         <v>0</v>
       </c>
       <c r="D81" s="6">
         <v>0</v>
       </c>
       <c r="E81" s="6">
         <v>0</v>
       </c>
       <c r="F81" s="6">
         <v>0</v>
       </c>
       <c r="G81" s="6">
         <v>0</v>
       </c>
       <c r="H81" s="6">
         <v>0</v>
       </c>
       <c r="I81" s="6">
         <v>0</v>
       </c>
       <c r="J81" s="6">
         <v>0</v>
       </c>
@@ -36712,60 +36739,60 @@
       </c>
       <c r="X81" s="6">
         <v>0</v>
       </c>
       <c r="Y81" s="6">
         <v>0</v>
       </c>
       <c r="Z81" s="6">
         <v>0</v>
       </c>
       <c r="AA81" s="6">
         <v>0</v>
       </c>
       <c r="AB81" s="6">
         <v>0</v>
       </c>
       <c r="AC81" s="6">
         <v>0</v>
       </c>
       <c r="AD81" s="6">
         <v>0</v>
       </c>
       <c r="AE81" s="6">
         <v>0</v>
       </c>
-      <c r="AF81" s="6">
+      <c r="AF81" s="102">
         <v>77436</v>
       </c>
-      <c r="AG81" s="6">
+      <c r="AG81" s="102">
         <v>4018</v>
       </c>
     </row>
     <row r="82" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="9" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C82" s="10">
         <v>0</v>
       </c>
       <c r="D82" s="10">
         <v>0</v>
       </c>
       <c r="E82" s="10">
         <v>-4932.4206899999999</v>
       </c>
       <c r="F82" s="10">
         <v>16150.94593</v>
       </c>
       <c r="G82" s="10">
         <v>9344.3179643882104</v>
       </c>
       <c r="H82" s="10">
         <v>-3780</v>
       </c>
       <c r="I82" s="10">
         <v>-7377</v>
       </c>
       <c r="J82" s="10">
         <v>15401.036690000101</v>
       </c>
@@ -36804,233 +36831,233 @@
       </c>
       <c r="V82" s="10">
         <v>21265</v>
       </c>
       <c r="W82" s="10">
         <v>16921</v>
       </c>
       <c r="X82" s="10">
         <v>6623</v>
       </c>
       <c r="Y82" s="10">
         <v>94414</v>
       </c>
       <c r="Z82" s="10">
         <v>26142</v>
       </c>
       <c r="AA82" s="10">
         <v>10729</v>
       </c>
       <c r="AB82" s="10">
         <v>2948</v>
       </c>
       <c r="AC82" s="10">
         <v>10524</v>
       </c>
-      <c r="AD82" s="10">
+      <c r="AD82" s="103">
         <v>50343</v>
       </c>
-      <c r="AE82" s="10">
+      <c r="AE82" s="103">
         <v>16060</v>
       </c>
-      <c r="AF82" s="10">
+      <c r="AF82" s="103">
         <v>88892</v>
       </c>
-      <c r="AG82" s="10">
+      <c r="AG82" s="103">
         <v>35160</v>
       </c>
     </row>
     <row r="83" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C83" s="90"/>
-[...29 lines deleted...]
-      <c r="AG83" s="90"/>
+      <c r="C83" s="92"/>
+      <c r="D83" s="92"/>
+      <c r="E83" s="92"/>
+      <c r="F83" s="92"/>
+      <c r="G83" s="92"/>
+      <c r="H83" s="92"/>
+      <c r="I83" s="92"/>
+      <c r="J83" s="92"/>
+      <c r="K83" s="92"/>
+      <c r="L83" s="92"/>
+      <c r="M83" s="92"/>
+      <c r="N83" s="92"/>
+      <c r="O83" s="92"/>
+      <c r="P83" s="92"/>
+      <c r="Q83" s="92"/>
+      <c r="R83" s="92"/>
+      <c r="S83" s="92"/>
+      <c r="T83" s="92"/>
+      <c r="U83" s="92"/>
+      <c r="V83" s="92"/>
+      <c r="W83" s="92"/>
+      <c r="X83" s="92"/>
+      <c r="Y83" s="92"/>
+      <c r="Z83" s="92"/>
+      <c r="AA83" s="92"/>
+      <c r="AB83" s="92"/>
+      <c r="AC83" s="92"/>
+      <c r="AD83" s="92"/>
+      <c r="AE83" s="92"/>
+      <c r="AF83" s="92"/>
+      <c r="AG83" s="92"/>
     </row>
     <row r="84" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="14" t="s">
-        <v>328</v>
-[...31 lines deleted...]
-      <c r="AG84" s="74"/>
+        <v>329</v>
+      </c>
+      <c r="C84" s="76"/>
+      <c r="D84" s="76"/>
+      <c r="E84" s="76"/>
+      <c r="F84" s="76"/>
+      <c r="G84" s="76"/>
+      <c r="H84" s="76"/>
+      <c r="I84" s="76"/>
+      <c r="J84" s="76"/>
+      <c r="K84" s="76"/>
+      <c r="L84" s="76"/>
+      <c r="M84" s="76"/>
+      <c r="N84" s="76"/>
+      <c r="O84" s="76"/>
+      <c r="P84" s="76"/>
+      <c r="Q84" s="76"/>
+      <c r="R84" s="76"/>
+      <c r="S84" s="76"/>
+      <c r="T84" s="76"/>
+      <c r="U84" s="76"/>
+      <c r="V84" s="76"/>
+      <c r="W84" s="76"/>
+      <c r="X84" s="76"/>
+      <c r="Y84" s="76"/>
+      <c r="Z84" s="76"/>
+      <c r="AA84" s="76"/>
+      <c r="AB84" s="76"/>
+      <c r="AC84" s="76"/>
+      <c r="AD84" s="76"/>
+      <c r="AE84" s="76"/>
+      <c r="AF84" s="76"/>
+      <c r="AG84" s="76"/>
     </row>
     <row r="85" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B85" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="41">
+      <c r="B85" s="20" t="s">
+        <v>302</v>
+      </c>
+      <c r="C85" s="43">
         <v>268980.46346</v>
       </c>
-      <c r="D85" s="41">
+      <c r="D85" s="43">
         <v>544816</v>
       </c>
-      <c r="E85" s="41">
+      <c r="E85" s="43">
         <v>1164262.7565299999</v>
       </c>
-      <c r="F85" s="41">
+      <c r="F85" s="43">
         <v>490943.19624999998</v>
       </c>
-      <c r="G85" s="41">
+      <c r="G85" s="43">
         <v>553098.26688999997</v>
       </c>
-      <c r="H85" s="41">
+      <c r="H85" s="43">
         <v>776613.05564999999</v>
       </c>
-      <c r="I85" s="41">
+      <c r="I85" s="43">
         <v>934148.21719</v>
       </c>
-      <c r="J85" s="41">
+      <c r="J85" s="43">
         <v>2754806.2171900002</v>
       </c>
-      <c r="K85" s="41">
+      <c r="K85" s="43">
         <v>1170627.74208</v>
       </c>
-      <c r="L85" s="41">
+      <c r="L85" s="43">
         <v>1373964.6591890401</v>
       </c>
-      <c r="M85" s="41">
+      <c r="M85" s="43">
         <v>1824955</v>
       </c>
-      <c r="N85" s="41">
+      <c r="N85" s="43">
         <v>1555795</v>
       </c>
-      <c r="O85" s="41">
+      <c r="O85" s="43">
         <v>5925344</v>
       </c>
-      <c r="P85" s="41">
+      <c r="P85" s="43">
         <v>1464378.1717000001</v>
       </c>
-      <c r="Q85" s="41">
+      <c r="Q85" s="43">
         <v>1412401.61845</v>
       </c>
-      <c r="R85" s="41">
+      <c r="R85" s="43">
         <v>1359637.9489200001</v>
       </c>
-      <c r="S85" s="41">
+      <c r="S85" s="43">
         <v>1600992.7278799999</v>
       </c>
-      <c r="T85" s="41">
+      <c r="T85" s="43">
         <v>5837410.4669500003</v>
       </c>
-      <c r="U85" s="41">
+      <c r="U85" s="43">
         <v>1493129</v>
       </c>
-      <c r="V85" s="41">
+      <c r="V85" s="43">
         <v>1489907</v>
       </c>
-      <c r="W85" s="41">
+      <c r="W85" s="43">
         <v>1670134</v>
       </c>
-      <c r="X85" s="41">
+      <c r="X85" s="43">
         <v>1616019</v>
       </c>
-      <c r="Y85" s="41">
+      <c r="Y85" s="43">
         <v>6269189</v>
       </c>
-      <c r="Z85" s="41">
+      <c r="Z85" s="43">
         <v>1649662</v>
       </c>
-      <c r="AA85" s="41">
+      <c r="AA85" s="43">
         <v>1961001</v>
       </c>
-      <c r="AB85" s="41">
+      <c r="AB85" s="43">
         <v>2083442</v>
       </c>
-      <c r="AC85" s="41">
+      <c r="AC85" s="43">
         <v>2318344</v>
       </c>
-      <c r="AD85" s="41">
+      <c r="AD85" s="43">
         <v>8012449</v>
       </c>
-      <c r="AE85" s="41">
+      <c r="AE85" s="43">
         <v>2048907</v>
       </c>
-      <c r="AF85" s="41">
+      <c r="AF85" s="43">
         <v>2295043</v>
       </c>
-      <c r="AG85" s="41">
+      <c r="AG85" s="43">
         <v>2554396</v>
       </c>
     </row>
     <row r="86" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C86" s="6">
         <v>0</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6">
         <v>6654.8993099999998</v>
       </c>
       <c r="F86" s="6">
         <v>70835.945930000002</v>
       </c>
       <c r="G86" s="6">
         <v>49013.090760000101</v>
       </c>
       <c r="H86" s="6">
         <v>0</v>
       </c>
       <c r="I86" s="6">
         <v>0</v>
       </c>
       <c r="J86" s="6">
         <v>119849.03668999999</v>
       </c>
@@ -37084,53 +37111,53 @@
       </c>
       <c r="AA86" s="6">
         <v>362807</v>
       </c>
       <c r="AB86" s="6">
         <v>493234</v>
       </c>
       <c r="AC86" s="6">
         <v>433025</v>
       </c>
       <c r="AD86" s="6">
         <v>1414083</v>
       </c>
       <c r="AE86" s="6">
         <v>385285</v>
       </c>
       <c r="AF86" s="6">
         <v>652718</v>
       </c>
       <c r="AG86" s="6">
         <v>658251</v>
       </c>
     </row>
     <row r="87" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="7" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="C87" s="100">
+        <v>330</v>
+      </c>
+      <c r="C87" s="105">
         <v>21.827227000000001</v>
       </c>
       <c r="D87" s="6">
         <v>20469</v>
       </c>
       <c r="E87" s="6">
         <v>60903</v>
       </c>
       <c r="F87" s="6">
         <v>48391</v>
       </c>
       <c r="G87" s="6">
         <v>59644</v>
       </c>
       <c r="H87" s="6">
         <v>62701</v>
       </c>
       <c r="I87" s="6">
         <v>62316</v>
       </c>
       <c r="J87" s="6">
         <v>233051</v>
       </c>
       <c r="K87" s="6">
         <v>85723</v>
@@ -37182,51 +37209,51 @@
       </c>
       <c r="AA87" s="6">
         <v>354526</v>
       </c>
       <c r="AB87" s="6">
         <v>332680</v>
       </c>
       <c r="AC87" s="6">
         <v>311928</v>
       </c>
       <c r="AD87" s="6">
         <v>1262297</v>
       </c>
       <c r="AE87" s="6">
         <v>300896</v>
       </c>
       <c r="AF87" s="6">
         <v>510923</v>
       </c>
       <c r="AG87" s="6">
         <v>427224</v>
       </c>
     </row>
     <row r="88" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="9" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C88" s="10">
         <v>269002.29068699997</v>
       </c>
       <c r="D88" s="10">
         <v>565285</v>
       </c>
       <c r="E88" s="10">
         <v>1231820.6558399999</v>
       </c>
       <c r="F88" s="10">
         <v>610170.14217999997</v>
       </c>
       <c r="G88" s="10">
         <v>661755.35765000002</v>
       </c>
       <c r="H88" s="10">
         <v>839314.05564999999</v>
       </c>
       <c r="I88" s="10">
         <v>996464.21719</v>
       </c>
       <c r="J88" s="10">
         <v>3107706.2538800002</v>
       </c>
@@ -37280,51 +37307,51 @@
       </c>
       <c r="AA88" s="10">
         <v>2678334</v>
       </c>
       <c r="AB88" s="10">
         <v>2909356</v>
       </c>
       <c r="AC88" s="10">
         <v>3063297</v>
       </c>
       <c r="AD88" s="10">
         <v>10688829</v>
       </c>
       <c r="AE88" s="10">
         <v>2735088</v>
       </c>
       <c r="AF88" s="10">
         <v>3458684</v>
       </c>
       <c r="AG88" s="10">
         <v>3639871</v>
       </c>
     </row>
     <row r="89" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="7" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C89" s="6">
         <v>-167389</v>
       </c>
       <c r="D89" s="6">
         <v>-311657.59600000002</v>
       </c>
       <c r="E89" s="6">
         <v>-662305.68000000005</v>
       </c>
       <c r="F89" s="6">
         <v>-344812</v>
       </c>
       <c r="G89" s="6">
         <v>-325032.15094080498</v>
       </c>
       <c r="H89" s="6">
         <v>-444418</v>
       </c>
       <c r="I89" s="6">
         <v>-504746</v>
       </c>
       <c r="J89" s="6">
         <v>-1620068</v>
       </c>
@@ -37378,51 +37405,51 @@
       </c>
       <c r="AA89" s="6">
         <v>-1226685</v>
       </c>
       <c r="AB89" s="6">
         <v>-1384489</v>
       </c>
       <c r="AC89" s="6">
         <v>-1536252</v>
       </c>
       <c r="AD89" s="6">
         <v>-5435492</v>
       </c>
       <c r="AE89" s="6">
         <v>-1405957</v>
       </c>
       <c r="AF89" s="6">
         <v>-1470451</v>
       </c>
       <c r="AG89" s="6">
         <v>-1583908</v>
       </c>
     </row>
     <row r="90" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C90" s="6">
         <v>0</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6">
         <v>-11587.32</v>
       </c>
       <c r="F90" s="6">
         <v>-54685</v>
       </c>
       <c r="G90" s="6">
         <v>-39668.772795611898</v>
       </c>
       <c r="H90" s="6">
         <v>-3780</v>
       </c>
       <c r="I90" s="6">
         <v>-7377</v>
       </c>
       <c r="J90" s="6">
         <v>-104448</v>
       </c>
@@ -37476,51 +37503,51 @@
       </c>
       <c r="AA90" s="6">
         <v>-341197</v>
       </c>
       <c r="AB90" s="6">
         <v>-494015</v>
       </c>
       <c r="AC90" s="6">
         <v>-432187</v>
       </c>
       <c r="AD90" s="6">
         <v>-1382944</v>
       </c>
       <c r="AE90" s="6">
         <v>-381014</v>
       </c>
       <c r="AF90" s="6">
         <v>-614256</v>
       </c>
       <c r="AG90" s="6">
         <v>-629188</v>
       </c>
     </row>
     <row r="91" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="7" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C91" s="6">
         <v>0</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="6">
         <v>0</v>
       </c>
       <c r="G91" s="6">
         <v>0</v>
       </c>
       <c r="H91" s="6">
         <v>0</v>
       </c>
       <c r="I91" s="6">
         <v>0</v>
       </c>
       <c r="J91" s="6">
         <v>0</v>
       </c>
@@ -37574,51 +37601,51 @@
       </c>
       <c r="AA91" s="6">
         <v>-10881</v>
       </c>
       <c r="AB91" s="6">
         <v>3729</v>
       </c>
       <c r="AC91" s="6">
         <v>9686</v>
       </c>
       <c r="AD91" s="6">
         <v>19204</v>
       </c>
       <c r="AE91" s="6">
         <v>11789</v>
       </c>
       <c r="AF91" s="6">
         <v>-27006</v>
       </c>
       <c r="AG91" s="6">
         <v>2079</v>
       </c>
     </row>
     <row r="92" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C92" s="6">
         <v>0</v>
       </c>
       <c r="D92" s="6">
         <v>0</v>
       </c>
       <c r="E92" s="6">
         <v>0</v>
       </c>
       <c r="F92" s="6">
         <v>0</v>
       </c>
       <c r="G92" s="6">
         <v>0</v>
       </c>
       <c r="H92" s="6">
         <v>0</v>
       </c>
       <c r="I92" s="6">
         <v>0</v>
       </c>
       <c r="J92" s="6">
         <v>0</v>
       </c>
@@ -37672,51 +37699,51 @@
       </c>
       <c r="AA92" s="6">
         <v>0</v>
       </c>
       <c r="AB92" s="6">
         <v>0</v>
       </c>
       <c r="AC92" s="6">
         <v>0</v>
       </c>
       <c r="AD92" s="6">
         <v>0</v>
       </c>
       <c r="AE92" s="6">
         <v>0</v>
       </c>
       <c r="AF92" s="6">
         <v>77436</v>
       </c>
       <c r="AG92" s="6">
         <v>4018</v>
       </c>
     </row>
     <row r="93" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="9" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C93" s="10">
         <v>-167389</v>
       </c>
       <c r="D93" s="10">
         <v>-311657.59600000002</v>
       </c>
       <c r="E93" s="10">
         <v>-673893</v>
       </c>
       <c r="F93" s="10">
         <v>-399497</v>
       </c>
       <c r="G93" s="10">
         <v>-364700.92373641703</v>
       </c>
       <c r="H93" s="10">
         <v>-448198</v>
       </c>
       <c r="I93" s="10">
         <v>-512123</v>
       </c>
       <c r="J93" s="10">
         <v>-1724516</v>
       </c>
@@ -37770,51 +37797,51 @@
       </c>
       <c r="AA93" s="10">
         <v>-1578763</v>
       </c>
       <c r="AB93" s="10">
         <v>-1874775</v>
       </c>
       <c r="AC93" s="10">
         <v>-1958753</v>
       </c>
       <c r="AD93" s="10">
         <v>-6799232</v>
       </c>
       <c r="AE93" s="10">
         <v>-1775182</v>
       </c>
       <c r="AF93" s="10">
         <v>-2034277</v>
       </c>
       <c r="AG93" s="10">
         <v>-2206999</v>
       </c>
     </row>
     <row r="94" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="9" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C94" s="10">
         <v>101613.290687</v>
       </c>
       <c r="D94" s="10">
         <v>253627.40400000001</v>
       </c>
       <c r="E94" s="10">
         <v>557927.65584000002</v>
       </c>
       <c r="F94" s="10">
         <v>210673.14218</v>
       </c>
       <c r="G94" s="10">
         <v>297054.43391358299</v>
       </c>
       <c r="H94" s="10">
         <v>391116.05564999999</v>
       </c>
       <c r="I94" s="10">
         <v>484341.21719</v>
       </c>
       <c r="J94" s="10">
         <v>1383190.25388</v>
       </c>
@@ -37853,331 +37880,331 @@
       </c>
       <c r="V94" s="10">
         <v>471281</v>
       </c>
       <c r="W94" s="10">
         <v>442586</v>
       </c>
       <c r="X94" s="10">
         <v>331840</v>
       </c>
       <c r="Y94" s="10">
         <v>1813632</v>
       </c>
       <c r="Z94" s="10">
         <v>650901</v>
       </c>
       <c r="AA94" s="10">
         <v>1099571</v>
       </c>
       <c r="AB94" s="10">
         <v>1034581</v>
       </c>
       <c r="AC94" s="10">
         <v>1104544</v>
       </c>
-      <c r="AD94" s="99">
+      <c r="AD94" s="101">
         <v>3889597</v>
       </c>
-      <c r="AE94" s="99">
+      <c r="AE94" s="101">
         <v>959906</v>
       </c>
-      <c r="AF94" s="99">
+      <c r="AF94" s="101">
         <v>1424407</v>
       </c>
-      <c r="AG94" s="99">
+      <c r="AG94" s="101">
         <v>1432872</v>
       </c>
     </row>
     <row r="95" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B95" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="88">
+      <c r="B95" s="98" t="s">
+        <v>336</v>
+      </c>
+      <c r="C95" s="90">
         <v>0.37774135836349798</v>
       </c>
-      <c r="D95" s="88">
+      <c r="D95" s="90">
         <v>0.44867173903429303</v>
       </c>
-      <c r="E95" s="88">
+      <c r="E95" s="90">
         <v>0.45292929063568899</v>
       </c>
-      <c r="F95" s="88">
+      <c r="F95" s="90">
         <v>0.34526950372778398</v>
       </c>
-      <c r="G95" s="88">
+      <c r="G95" s="90">
         <v>0.44888859678971299</v>
       </c>
-      <c r="H95" s="88">
+      <c r="H95" s="90">
         <v>0.46599488358038199</v>
       </c>
-      <c r="I95" s="88">
+      <c r="I95" s="90">
         <v>0.48605981914315799</v>
       </c>
-      <c r="J95" s="88">
+      <c r="J95" s="90">
         <v>0.44508397540889699</v>
       </c>
-      <c r="K95" s="88">
+      <c r="K95" s="90">
         <v>0.47012870721584199</v>
       </c>
-      <c r="L95" s="88">
+      <c r="L95" s="90">
         <v>0.46941292419379399</v>
       </c>
-      <c r="M95" s="88">
+      <c r="M95" s="90">
         <v>0.47466161407185398</v>
       </c>
-      <c r="N95" s="88">
+      <c r="N95" s="90">
         <v>0.41193247267758298</v>
       </c>
-      <c r="O95" s="88">
+      <c r="O95" s="90">
         <v>0.455512348948096</v>
       </c>
-      <c r="P95" s="88">
+      <c r="P95" s="90">
         <v>0.42538072518932202</v>
       </c>
-      <c r="Q95" s="88">
+      <c r="Q95" s="90">
         <v>0.352018052081295</v>
       </c>
-      <c r="R95" s="88">
+      <c r="R95" s="90">
         <v>0.30157600786473099</v>
       </c>
-      <c r="S95" s="88">
+      <c r="S95" s="90">
         <v>0.25988797441084399</v>
       </c>
-      <c r="T95" s="88">
+      <c r="T95" s="90">
         <v>0.334945780151576</v>
       </c>
-      <c r="U95" s="88">
+      <c r="U95" s="90">
         <v>0.31178117537262201</v>
       </c>
-      <c r="V95" s="88">
+      <c r="V95" s="90">
         <v>0.23526889278384799</v>
       </c>
-      <c r="W95" s="88">
+      <c r="W95" s="90">
         <v>0.194369517539044</v>
       </c>
-      <c r="X95" s="88">
+      <c r="X95" s="90">
         <v>0.16842045427438501</v>
       </c>
-      <c r="Y95" s="88">
+      <c r="Y95" s="90">
         <v>0.224680471503521</v>
       </c>
-      <c r="Z95" s="88">
+      <c r="Z95" s="90">
         <v>0.31940700015015899</v>
       </c>
-      <c r="AA95" s="88">
+      <c r="AA95" s="90">
         <v>0.410542897189073</v>
       </c>
-      <c r="AB95" s="88">
+      <c r="AB95" s="90">
         <v>0.35560481426129997</v>
       </c>
-      <c r="AC95" s="88">
+      <c r="AC95" s="90">
         <v>0.36057359113399701</v>
       </c>
-      <c r="AD95" s="88">
+      <c r="AD95" s="90">
         <v>0.36389365009020203</v>
       </c>
-      <c r="AE95" s="88">
+      <c r="AE95" s="90">
         <v>0.35099999999999998</v>
       </c>
-      <c r="AF95" s="88">
+      <c r="AF95" s="90">
         <v>0.41199999999999998</v>
       </c>
-      <c r="AG95" s="88">
+      <c r="AG95" s="90">
         <v>0.39366010498723703</v>
       </c>
     </row>
     <row r="96" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C96" s="90"/>
-[...29 lines deleted...]
-      <c r="AG96" s="90"/>
+      <c r="C96" s="92"/>
+      <c r="D96" s="92"/>
+      <c r="E96" s="92"/>
+      <c r="F96" s="92"/>
+      <c r="G96" s="92"/>
+      <c r="H96" s="92"/>
+      <c r="I96" s="92"/>
+      <c r="J96" s="92"/>
+      <c r="K96" s="92"/>
+      <c r="L96" s="92"/>
+      <c r="M96" s="92"/>
+      <c r="N96" s="92"/>
+      <c r="O96" s="92"/>
+      <c r="P96" s="92"/>
+      <c r="Q96" s="92"/>
+      <c r="R96" s="92"/>
+      <c r="S96" s="92"/>
+      <c r="T96" s="92"/>
+      <c r="U96" s="92"/>
+      <c r="V96" s="92"/>
+      <c r="W96" s="92"/>
+      <c r="X96" s="92"/>
+      <c r="Y96" s="92"/>
+      <c r="Z96" s="92"/>
+      <c r="AA96" s="92"/>
+      <c r="AB96" s="92"/>
+      <c r="AC96" s="92"/>
+      <c r="AD96" s="92"/>
+      <c r="AE96" s="92"/>
+      <c r="AF96" s="92"/>
+      <c r="AG96" s="92"/>
     </row>
     <row r="97" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="14" t="s">
-        <v>336</v>
-[...31 lines deleted...]
-      <c r="AG97" s="74"/>
+        <v>337</v>
+      </c>
+      <c r="C97" s="76"/>
+      <c r="D97" s="76"/>
+      <c r="E97" s="76"/>
+      <c r="F97" s="76"/>
+      <c r="G97" s="76"/>
+      <c r="H97" s="76"/>
+      <c r="I97" s="76"/>
+      <c r="J97" s="76"/>
+      <c r="K97" s="76"/>
+      <c r="L97" s="76"/>
+      <c r="M97" s="76"/>
+      <c r="N97" s="76"/>
+      <c r="O97" s="76"/>
+      <c r="P97" s="76"/>
+      <c r="Q97" s="76"/>
+      <c r="R97" s="76"/>
+      <c r="S97" s="76"/>
+      <c r="T97" s="76"/>
+      <c r="U97" s="76"/>
+      <c r="V97" s="76"/>
+      <c r="W97" s="76"/>
+      <c r="X97" s="76"/>
+      <c r="Y97" s="76"/>
+      <c r="Z97" s="76"/>
+      <c r="AA97" s="76"/>
+      <c r="AB97" s="76"/>
+      <c r="AC97" s="76"/>
+      <c r="AD97" s="76"/>
+      <c r="AE97" s="76"/>
+      <c r="AF97" s="76"/>
+      <c r="AG97" s="76"/>
     </row>
     <row r="98" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B98" s="91" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="92">
+      <c r="B98" s="93" t="s">
+        <v>338</v>
+      </c>
+      <c r="C98" s="94">
         <v>137858.8682735</v>
       </c>
-      <c r="D98" s="92">
+      <c r="D98" s="94">
         <v>257899</v>
       </c>
-      <c r="E98" s="92">
+      <c r="E98" s="94">
         <v>516557.84005700098</v>
       </c>
-      <c r="F98" s="92">
+      <c r="F98" s="94">
         <v>263237.83399999997</v>
       </c>
-      <c r="G98" s="92">
+      <c r="G98" s="94">
         <v>246105.22200000001</v>
       </c>
-      <c r="H98" s="92">
+      <c r="H98" s="94">
         <v>291566.04599999997</v>
       </c>
-      <c r="I98" s="92">
+      <c r="I98" s="94">
         <v>307537.57</v>
       </c>
-      <c r="J98" s="92">
+      <c r="J98" s="94">
         <v>1108446.672</v>
       </c>
-      <c r="K98" s="92">
+      <c r="K98" s="94">
         <v>317549.14499999903</v>
       </c>
-      <c r="L98" s="92">
+      <c r="L98" s="94">
         <v>324991.05299999798</v>
       </c>
-      <c r="M98" s="92">
+      <c r="M98" s="94">
         <v>405927.4</v>
       </c>
-      <c r="N98" s="92">
+      <c r="N98" s="94">
         <v>367334.864</v>
       </c>
-      <c r="O98" s="92">
+      <c r="O98" s="94">
         <v>1415802.4620000001</v>
       </c>
-      <c r="P98" s="92">
+      <c r="P98" s="94">
         <v>306791.70776000002</v>
       </c>
-      <c r="Q98" s="92">
+      <c r="Q98" s="94">
         <v>352837.59539999999</v>
       </c>
-      <c r="R98" s="92">
+      <c r="R98" s="94">
         <v>362709.25900000002</v>
       </c>
-      <c r="S98" s="92">
+      <c r="S98" s="94">
         <v>433877.66333100002</v>
       </c>
-      <c r="T98" s="92">
+      <c r="T98" s="94">
         <v>1456216.2254910001</v>
       </c>
-      <c r="U98" s="92">
+      <c r="U98" s="94">
         <v>394045.239</v>
       </c>
-      <c r="V98" s="92">
+      <c r="V98" s="94">
         <v>475200.12583500001</v>
       </c>
-      <c r="W98" s="92">
+      <c r="W98" s="94">
         <v>597956.71499999997</v>
       </c>
-      <c r="X98" s="92">
+      <c r="X98" s="94">
         <v>602356.63928</v>
       </c>
-      <c r="Y98" s="92">
+      <c r="Y98" s="94">
         <v>2069558.719115</v>
       </c>
-      <c r="Z98" s="92">
+      <c r="Z98" s="94">
         <v>527653.00156</v>
       </c>
-      <c r="AA98" s="92">
+      <c r="AA98" s="94">
         <v>581362.93834800005</v>
       </c>
-      <c r="AB98" s="92">
+      <c r="AB98" s="94">
         <v>625997.59199999995</v>
       </c>
-      <c r="AC98" s="92">
+      <c r="AC98" s="94">
         <v>629291</v>
       </c>
-      <c r="AD98" s="92">
+      <c r="AD98" s="94">
         <v>2362682</v>
       </c>
-      <c r="AE98" s="92">
+      <c r="AE98" s="94">
         <v>553133</v>
       </c>
-      <c r="AF98" s="92">
+      <c r="AF98" s="94">
         <v>645885</v>
       </c>
-      <c r="AG98" s="92">
+      <c r="AG98" s="94">
         <v>689979.07499999995</v>
       </c>
     </row>
     <row r="99" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B99" s="25" t="s">
-        <v>338</v>
+      <c r="B99" s="27" t="s">
+        <v>339</v>
       </c>
       <c r="C99" s="6">
         <v>46995.278924799997</v>
       </c>
       <c r="D99" s="6">
         <v>183007</v>
       </c>
       <c r="E99" s="6">
         <v>315635.88781700103</v>
       </c>
       <c r="F99" s="6">
         <v>93339.274999999994</v>
       </c>
       <c r="G99" s="6">
         <v>101602.67600000001</v>
       </c>
       <c r="H99" s="6">
         <v>100281.735</v>
       </c>
       <c r="I99" s="6">
         <v>105761.14</v>
       </c>
       <c r="J99" s="6">
         <v>400984.826</v>
       </c>
@@ -38230,52 +38257,52 @@
         <v>251080.50946</v>
       </c>
       <c r="AA99" s="6">
         <v>310570.94543800002</v>
       </c>
       <c r="AB99" s="6">
         <v>359884.89899999998</v>
       </c>
       <c r="AC99" s="6">
         <v>349285</v>
       </c>
       <c r="AD99" s="6">
         <v>1269199</v>
       </c>
       <c r="AE99" s="6">
         <v>300934</v>
       </c>
       <c r="AF99" s="6">
         <v>408981</v>
       </c>
       <c r="AG99" s="6">
         <v>515513.95299999998</v>
       </c>
     </row>
     <row r="100" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B100" s="25" t="s">
-        <v>339</v>
+      <c r="B100" s="27" t="s">
+        <v>340</v>
       </c>
       <c r="C100" s="6">
         <v>90863.589348699898</v>
       </c>
       <c r="D100" s="6">
         <v>74892</v>
       </c>
       <c r="E100" s="6">
         <v>200921.95224000001</v>
       </c>
       <c r="F100" s="6">
         <v>169898.55900000001</v>
       </c>
       <c r="G100" s="6">
         <v>144502.546</v>
       </c>
       <c r="H100" s="6">
         <v>191284.31099999999</v>
       </c>
       <c r="I100" s="6">
         <v>201776.43</v>
       </c>
       <c r="J100" s="6">
         <v>707461.84600000002</v>
       </c>
@@ -38328,186 +38355,186 @@
         <v>276572.49209999997</v>
       </c>
       <c r="AA100" s="6">
         <v>270791.99290999997</v>
       </c>
       <c r="AB100" s="6">
         <v>266112.69300000003</v>
       </c>
       <c r="AC100" s="6">
         <v>280006</v>
       </c>
       <c r="AD100" s="6">
         <v>1093483</v>
       </c>
       <c r="AE100" s="6">
         <v>252199</v>
       </c>
       <c r="AF100" s="6">
         <v>236904</v>
       </c>
       <c r="AG100" s="6">
         <v>174465.122</v>
       </c>
     </row>
     <row r="101" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B101" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="89">
+      <c r="B101" s="25" t="s">
+        <v>341</v>
+      </c>
+      <c r="C101" s="91">
         <v>0.34089412972378003</v>
       </c>
-      <c r="D101" s="89">
+      <c r="D101" s="91">
         <v>0.70960724934955199</v>
       </c>
-      <c r="E101" s="89">
+      <c r="E101" s="91">
         <v>0.61103687397750295</v>
       </c>
-      <c r="F101" s="89">
+      <c r="F101" s="91">
         <v>0.35458153405106602</v>
       </c>
-      <c r="G101" s="89">
+      <c r="G101" s="91">
         <v>0.412842422335923</v>
       </c>
-      <c r="H101" s="89">
+      <c r="H101" s="91">
         <v>0.34394174622102602</v>
       </c>
-      <c r="I101" s="89">
+      <c r="I101" s="91">
         <v>0.343896649765425</v>
       </c>
-      <c r="J101" s="89">
+      <c r="J101" s="91">
         <v>0.36175382734154699</v>
       </c>
-      <c r="K101" s="89">
+      <c r="K101" s="91">
         <v>0.40203251373893401</v>
       </c>
-      <c r="L101" s="89">
+      <c r="L101" s="91">
         <v>0.50555800685380403</v>
       </c>
-      <c r="M101" s="89">
+      <c r="M101" s="91">
         <v>0.49355054130369103</v>
       </c>
-      <c r="N101" s="89">
+      <c r="N101" s="91">
         <v>0.40497520540277399</v>
       </c>
-      <c r="O101" s="89">
+      <c r="O101" s="91">
         <v>0.45279912078581902</v>
       </c>
-      <c r="P101" s="88">
+      <c r="P101" s="90">
         <v>0.48774919652019999</v>
       </c>
-      <c r="Q101" s="88">
+      <c r="Q101" s="90">
         <v>0.60028164561060304</v>
       </c>
-      <c r="R101" s="88">
+      <c r="R101" s="90">
         <v>0.51771434376314096</v>
       </c>
-      <c r="S101" s="88">
+      <c r="S101" s="90">
         <v>0.59498472299566196</v>
       </c>
-      <c r="T101" s="88">
+      <c r="T101" s="90">
         <v>0.55442982611855895</v>
       </c>
-      <c r="U101" s="88">
+      <c r="U101" s="90">
         <v>0.59612061192801302</v>
       </c>
-      <c r="V101" s="88">
+      <c r="V101" s="90">
         <v>0.59354224567889602</v>
       </c>
-      <c r="W101" s="88">
+      <c r="W101" s="90">
         <v>0.466000844224987</v>
       </c>
-      <c r="X101" s="88">
+      <c r="X101" s="90">
         <v>0.40671627408778199</v>
       </c>
-      <c r="Y101" s="88">
+      <c r="Y101" s="90">
         <v>0.50280594178066296</v>
       </c>
-      <c r="Z101" s="88">
+      <c r="Z101" s="90">
         <v>0.47584398973886899</v>
       </c>
-      <c r="AA101" s="88">
+      <c r="AA101" s="90">
         <v>0.53421180634685494</v>
       </c>
-      <c r="AB101" s="88">
+      <c r="AB101" s="90">
         <v>0.57489821622189197</v>
       </c>
-      <c r="AC101" s="88">
+      <c r="AC101" s="90">
         <v>0.55504528111795703</v>
       </c>
-      <c r="AD101" s="88">
+      <c r="AD101" s="90">
         <v>0.53718570675190302</v>
       </c>
-      <c r="AE101" s="88">
+      <c r="AE101" s="90">
         <v>0.54400000000000004</v>
       </c>
-      <c r="AF101" s="88">
+      <c r="AF101" s="90">
         <v>0.63300000000000001</v>
       </c>
-      <c r="AG101" s="88">
+      <c r="AG101" s="90">
         <v>0.74714432897838201</v>
       </c>
     </row>
     <row r="102" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="9" t="s">
-        <v>341</v>
-[...31 lines deleted...]
-      <c r="AG102" s="38"/>
+        <v>342</v>
+      </c>
+      <c r="C102" s="40"/>
+      <c r="D102" s="40"/>
+      <c r="E102" s="40"/>
+      <c r="F102" s="40"/>
+      <c r="G102" s="40"/>
+      <c r="H102" s="40"/>
+      <c r="I102" s="40"/>
+      <c r="J102" s="40"/>
+      <c r="K102" s="40"/>
+      <c r="L102" s="40"/>
+      <c r="M102" s="40"/>
+      <c r="N102" s="40"/>
+      <c r="O102" s="40"/>
+      <c r="P102" s="40"/>
+      <c r="Q102" s="40"/>
+      <c r="R102" s="40"/>
+      <c r="S102" s="40"/>
+      <c r="T102" s="40"/>
+      <c r="U102" s="40"/>
+      <c r="V102" s="40"/>
+      <c r="W102" s="40"/>
+      <c r="X102" s="40"/>
+      <c r="Y102" s="40"/>
+      <c r="Z102" s="40"/>
+      <c r="AA102" s="40"/>
+      <c r="AB102" s="40"/>
+      <c r="AC102" s="40"/>
+      <c r="AD102" s="40"/>
+      <c r="AE102" s="40"/>
+      <c r="AF102" s="40"/>
+      <c r="AG102" s="40"/>
     </row>
     <row r="103" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B103" s="25" t="s">
-        <v>342</v>
+      <c r="B103" s="27" t="s">
+        <v>343</v>
       </c>
       <c r="C103" s="6">
         <v>30700.311000000002</v>
       </c>
       <c r="D103" s="6">
         <v>61823</v>
       </c>
       <c r="E103" s="6">
         <v>123382.343081731</v>
       </c>
       <c r="F103" s="6">
         <v>61829.86</v>
       </c>
       <c r="G103" s="6">
         <v>78217.930999999997</v>
       </c>
       <c r="H103" s="6">
         <v>73376.251999999993</v>
       </c>
       <c r="I103" s="6">
         <v>64198.5</v>
       </c>
       <c r="J103" s="6">
         <v>277622.54300000001</v>
       </c>
@@ -38560,52 +38587,52 @@
         <v>135381</v>
       </c>
       <c r="AA103" s="6">
         <v>128522</v>
       </c>
       <c r="AB103" s="6">
         <v>137312</v>
       </c>
       <c r="AC103" s="6">
         <v>156547</v>
       </c>
       <c r="AD103" s="6">
         <v>557763</v>
       </c>
       <c r="AE103" s="6">
         <v>147242</v>
       </c>
       <c r="AF103" s="6">
         <v>151222</v>
       </c>
       <c r="AG103" s="6">
         <v>139578.60800000001</v>
       </c>
     </row>
     <row r="104" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B104" s="25" t="s">
-        <v>269</v>
+      <c r="B104" s="27" t="s">
+        <v>270</v>
       </c>
       <c r="C104" s="6">
         <v>37539.421000000002</v>
       </c>
       <c r="D104" s="6">
         <v>68083</v>
       </c>
       <c r="E104" s="6">
         <v>140954.179007186</v>
       </c>
       <c r="F104" s="6">
         <v>66681.97</v>
       </c>
       <c r="G104" s="6">
         <v>73364.320000000007</v>
       </c>
       <c r="H104" s="6">
         <v>71655.740000000005</v>
       </c>
       <c r="I104" s="6">
         <v>74175.440999999904</v>
       </c>
       <c r="J104" s="6">
         <v>285877.47100000002</v>
       </c>
@@ -38658,52 +38685,52 @@
         <v>122142</v>
       </c>
       <c r="AA104" s="6">
         <v>131476</v>
       </c>
       <c r="AB104" s="6">
         <v>121857</v>
       </c>
       <c r="AC104" s="6">
         <v>126843</v>
       </c>
       <c r="AD104" s="6">
         <v>502319</v>
       </c>
       <c r="AE104" s="6">
         <v>136075</v>
       </c>
       <c r="AF104" s="6">
         <v>119681</v>
       </c>
       <c r="AG104" s="6">
         <v>125021.69</v>
       </c>
     </row>
     <row r="105" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B105" s="25" t="s">
-        <v>270</v>
+      <c r="B105" s="27" t="s">
+        <v>271</v>
       </c>
       <c r="C105" s="6">
         <v>50595.76</v>
       </c>
       <c r="D105" s="6">
         <v>107708</v>
       </c>
       <c r="E105" s="6">
         <v>203154.970104668</v>
       </c>
       <c r="F105" s="6">
         <v>95754.769999999902</v>
       </c>
       <c r="G105" s="6">
         <v>82231.320000000007</v>
       </c>
       <c r="H105" s="6">
         <v>87459.61</v>
       </c>
       <c r="I105" s="6">
         <v>90434.03</v>
       </c>
       <c r="J105" s="6">
         <v>355879.73</v>
       </c>
@@ -38756,52 +38783,52 @@
         <v>221570</v>
       </c>
       <c r="AA105" s="6">
         <v>234946</v>
       </c>
       <c r="AB105" s="6">
         <v>220665</v>
       </c>
       <c r="AC105" s="6">
         <v>191912</v>
       </c>
       <c r="AD105" s="6">
         <v>869093</v>
       </c>
       <c r="AE105" s="6">
         <v>233541</v>
       </c>
       <c r="AF105" s="6">
         <v>236766</v>
       </c>
       <c r="AG105" s="6">
         <v>218361.88</v>
       </c>
     </row>
     <row r="106" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B106" s="101" t="s">
-        <v>343</v>
+      <c r="B106" s="106" t="s">
+        <v>344</v>
       </c>
       <c r="C106" s="6">
         <v>118835.492</v>
       </c>
       <c r="D106" s="6">
         <v>237614</v>
       </c>
       <c r="E106" s="6">
         <v>467491.49219358503</v>
       </c>
       <c r="F106" s="6">
         <v>224266.6</v>
       </c>
       <c r="G106" s="6">
         <v>233813.571</v>
       </c>
       <c r="H106" s="6">
         <v>232491.60200000001</v>
       </c>
       <c r="I106" s="6">
         <v>228807.97099999999</v>
       </c>
       <c r="J106" s="6">
         <v>919379.74399999995</v>
       </c>
@@ -38854,52 +38881,52 @@
         <v>479093</v>
       </c>
       <c r="AA106" s="6">
         <v>494945</v>
       </c>
       <c r="AB106" s="6">
         <v>479835</v>
       </c>
       <c r="AC106" s="6">
         <v>475302</v>
       </c>
       <c r="AD106" s="6">
         <v>1929175</v>
       </c>
       <c r="AE106" s="6">
         <v>516859</v>
       </c>
       <c r="AF106" s="6">
         <v>507669</v>
       </c>
       <c r="AG106" s="6">
         <v>482962.17800000001</v>
       </c>
     </row>
     <row r="107" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B107" s="101" t="s">
-        <v>344</v>
+      <c r="B107" s="106" t="s">
+        <v>345</v>
       </c>
       <c r="C107" s="6">
         <v>2663.6</v>
       </c>
       <c r="D107" s="6">
         <v>7304</v>
       </c>
       <c r="E107" s="6">
         <v>15039.06</v>
       </c>
       <c r="F107" s="6">
         <v>7616.8909999999996</v>
       </c>
       <c r="G107" s="6">
         <v>8467.2559999999994</v>
       </c>
       <c r="H107" s="6">
         <v>8902.67</v>
       </c>
       <c r="I107" s="6">
         <v>8502.8500000000095</v>
       </c>
       <c r="J107" s="6">
         <v>33489.667000000001</v>
       </c>
@@ -38953,51 +38980,51 @@
       </c>
       <c r="AA107" s="6">
         <v>24802</v>
       </c>
       <c r="AB107" s="6">
         <v>23192</v>
       </c>
       <c r="AC107" s="6">
         <v>24658</v>
       </c>
       <c r="AD107" s="6">
         <v>94201</v>
       </c>
       <c r="AE107" s="6">
         <v>24838</v>
       </c>
       <c r="AF107" s="6">
         <v>29656</v>
       </c>
       <c r="AG107" s="6">
         <v>30688.080999999998</v>
       </c>
     </row>
     <row r="108" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="9" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C108" s="10">
         <v>0</v>
       </c>
       <c r="D108" s="10">
         <v>0</v>
       </c>
       <c r="E108" s="10">
         <v>0</v>
       </c>
       <c r="F108" s="10">
         <v>0</v>
       </c>
       <c r="G108" s="10">
         <v>0</v>
       </c>
       <c r="H108" s="10">
         <v>0</v>
       </c>
       <c r="I108" s="10">
         <v>0</v>
       </c>
       <c r="J108" s="10">
         <v>0</v>
       </c>
@@ -39051,51 +39078,51 @@
       </c>
       <c r="AA108" s="10">
         <v>667372</v>
       </c>
       <c r="AB108" s="10">
         <v>714795</v>
       </c>
       <c r="AC108" s="10">
         <v>742116</v>
       </c>
       <c r="AD108" s="10">
         <v>2555115</v>
       </c>
       <c r="AE108" s="10">
         <v>634499</v>
       </c>
       <c r="AF108" s="10">
         <v>795896</v>
       </c>
       <c r="AG108" s="10">
         <v>822827</v>
       </c>
     </row>
     <row r="109" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="9" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C109" s="10">
         <v>28826</v>
       </c>
       <c r="D109" s="10">
         <v>40863.42</v>
       </c>
       <c r="E109" s="10">
         <v>72200</v>
       </c>
       <c r="F109" s="10">
         <v>28018.008000000002</v>
       </c>
       <c r="G109" s="10">
         <v>29472</v>
       </c>
       <c r="H109" s="10">
         <v>45687</v>
       </c>
       <c r="I109" s="10">
         <v>47629.08</v>
       </c>
       <c r="J109" s="10">
         <v>150806.08799999999</v>
       </c>
@@ -39149,51 +39176,51 @@
       </c>
       <c r="AA109" s="10">
         <v>34218</v>
       </c>
       <c r="AB109" s="10">
         <v>37384</v>
       </c>
       <c r="AC109" s="10">
         <v>50819.65</v>
       </c>
       <c r="AD109" s="10">
         <v>159765.65</v>
       </c>
       <c r="AE109" s="10">
         <v>31307</v>
       </c>
       <c r="AF109" s="10">
         <v>36592</v>
       </c>
       <c r="AG109" s="10">
         <v>31923</v>
       </c>
     </row>
     <row r="110" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="9" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C110" s="10">
         <v>0</v>
       </c>
       <c r="D110" s="10">
         <v>0</v>
       </c>
       <c r="E110" s="10">
         <v>0</v>
       </c>
       <c r="F110" s="10">
         <v>0</v>
       </c>
       <c r="G110" s="10">
         <v>0</v>
       </c>
       <c r="H110" s="10">
         <v>0</v>
       </c>
       <c r="I110" s="10">
         <v>0</v>
       </c>
       <c r="J110" s="10">
         <v>0</v>
       </c>
@@ -39247,51 +39274,51 @@
       </c>
       <c r="AA110" s="10">
         <v>84918</v>
       </c>
       <c r="AB110" s="10">
         <v>78096.03</v>
       </c>
       <c r="AC110" s="10">
         <v>48029.229339999998</v>
       </c>
       <c r="AD110" s="10">
         <v>265062.22934000002</v>
       </c>
       <c r="AE110" s="10">
         <v>100229</v>
       </c>
       <c r="AF110" s="10">
         <v>103164</v>
       </c>
       <c r="AG110" s="10">
         <v>97938</v>
       </c>
     </row>
     <row r="111" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B111" s="9" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C111" s="10">
         <v>0</v>
       </c>
       <c r="D111" s="10">
         <v>0</v>
       </c>
       <c r="E111" s="10">
         <v>10137.620000000001</v>
       </c>
       <c r="F111" s="10">
         <v>127490.637</v>
       </c>
       <c r="G111" s="10">
         <v>95097.163509999795</v>
       </c>
       <c r="H111" s="10">
         <v>0</v>
       </c>
       <c r="I111" s="10">
         <v>0</v>
       </c>
       <c r="J111" s="10">
         <v>222587.80051</v>
       </c>
@@ -39344,1892 +39371,1892 @@
         <v>109630.001</v>
       </c>
       <c r="AA111" s="10">
         <v>333965</v>
       </c>
       <c r="AB111" s="10">
         <v>148224</v>
       </c>
       <c r="AC111" s="10">
         <v>13153.799000000001</v>
       </c>
       <c r="AD111" s="10">
         <v>604972.799</v>
       </c>
       <c r="AE111" s="10">
         <v>19259</v>
       </c>
       <c r="AF111" s="10">
         <v>456829</v>
       </c>
       <c r="AG111" s="10">
         <v>353731.06199999998</v>
       </c>
     </row>
     <row r="112" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C112" s="90"/>
-[...29 lines deleted...]
-      <c r="AG112" s="90"/>
+      <c r="C112" s="92"/>
+      <c r="D112" s="92"/>
+      <c r="E112" s="92"/>
+      <c r="F112" s="92"/>
+      <c r="G112" s="92"/>
+      <c r="H112" s="92"/>
+      <c r="I112" s="92"/>
+      <c r="J112" s="92"/>
+      <c r="K112" s="92"/>
+      <c r="L112" s="92"/>
+      <c r="M112" s="92"/>
+      <c r="N112" s="92"/>
+      <c r="O112" s="92"/>
+      <c r="P112" s="92"/>
+      <c r="Q112" s="92"/>
+      <c r="R112" s="92"/>
+      <c r="S112" s="92"/>
+      <c r="T112" s="92"/>
+      <c r="U112" s="92"/>
+      <c r="V112" s="92"/>
+      <c r="W112" s="92"/>
+      <c r="X112" s="92"/>
+      <c r="Y112" s="92"/>
+      <c r="Z112" s="92"/>
+      <c r="AA112" s="92"/>
+      <c r="AB112" s="92"/>
+      <c r="AC112" s="92"/>
+      <c r="AD112" s="92"/>
+      <c r="AE112" s="92"/>
+      <c r="AF112" s="92"/>
+      <c r="AG112" s="92"/>
     </row>
     <row r="113" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="14" t="s">
-        <v>349</v>
-[...31 lines deleted...]
-      <c r="AG113" s="74"/>
+        <v>350</v>
+      </c>
+      <c r="C113" s="76"/>
+      <c r="D113" s="76"/>
+      <c r="E113" s="76"/>
+      <c r="F113" s="76"/>
+      <c r="G113" s="76"/>
+      <c r="H113" s="76"/>
+      <c r="I113" s="76"/>
+      <c r="J113" s="76"/>
+      <c r="K113" s="76"/>
+      <c r="L113" s="76"/>
+      <c r="M113" s="76"/>
+      <c r="N113" s="76"/>
+      <c r="O113" s="76"/>
+      <c r="P113" s="76"/>
+      <c r="Q113" s="76"/>
+      <c r="R113" s="76"/>
+      <c r="S113" s="76"/>
+      <c r="T113" s="76"/>
+      <c r="U113" s="76"/>
+      <c r="V113" s="76"/>
+      <c r="W113" s="76"/>
+      <c r="X113" s="76"/>
+      <c r="Y113" s="76"/>
+      <c r="Z113" s="76"/>
+      <c r="AA113" s="76"/>
+      <c r="AB113" s="76"/>
+      <c r="AC113" s="76"/>
+      <c r="AD113" s="76"/>
+      <c r="AE113" s="76"/>
+      <c r="AF113" s="76"/>
+      <c r="AG113" s="76"/>
     </row>
     <row r="114" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B114" s="91" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="102">
+      <c r="B114" s="93" t="s">
+        <v>351</v>
+      </c>
+      <c r="C114" s="107">
         <v>1.5660346153846101</v>
       </c>
-      <c r="D114" s="102">
+      <c r="D114" s="107">
         <v>1.6276019230769201</v>
       </c>
-      <c r="E114" s="102">
+      <c r="E114" s="107">
         <v>1.8291442307692301</v>
       </c>
-      <c r="F114" s="102">
+      <c r="F114" s="107">
         <v>1.4613384615384599</v>
       </c>
-      <c r="G114" s="102">
+      <c r="G114" s="107">
         <v>1.6942230769230799</v>
       </c>
-      <c r="H114" s="102">
+      <c r="H114" s="107">
         <v>2.0107285714285701</v>
       </c>
-      <c r="I114" s="102">
+      <c r="I114" s="107">
         <v>2.3825166666666702</v>
       </c>
-      <c r="J114" s="102">
+      <c r="J114" s="107">
         <v>1.8800519230769199</v>
       </c>
-      <c r="K114" s="102">
+      <c r="K114" s="107">
         <v>2.73490769230769</v>
       </c>
-      <c r="L114" s="102">
+      <c r="L114" s="107">
         <v>3.0512999999999999</v>
       </c>
-      <c r="M114" s="102">
+      <c r="M114" s="107">
         <v>3.50779285714286</v>
       </c>
-      <c r="N114" s="102">
+      <c r="N114" s="107">
         <v>3.1140083333333299</v>
       </c>
-      <c r="O114" s="102">
+      <c r="O114" s="107">
         <v>3.109575</v>
       </c>
-      <c r="P114" s="102">
+      <c r="P114" s="107">
         <v>3.3743307692307698</v>
       </c>
-      <c r="Q114" s="102">
+      <c r="Q114" s="107">
         <v>2.6952071428571398</v>
       </c>
-      <c r="R114" s="102">
+      <c r="R114" s="107">
         <v>2.7335230769230798</v>
       </c>
-      <c r="S114" s="102">
+      <c r="S114" s="107">
         <v>2.7019384615384601</v>
       </c>
-      <c r="T114" s="102">
+      <c r="T114" s="107">
         <v>2.8728339622641501</v>
       </c>
-      <c r="U114" s="102">
+      <c r="U114" s="107">
         <v>2.6952230769230798</v>
       </c>
-      <c r="V114" s="102">
+      <c r="V114" s="107">
         <v>2.1904230769230799</v>
       </c>
-      <c r="W114" s="102">
+      <c r="W114" s="107">
         <v>2.1045384615384601</v>
       </c>
-      <c r="X114" s="102">
+      <c r="X114" s="107">
         <v>2.04573076923077</v>
       </c>
-      <c r="Y114" s="102">
+      <c r="Y114" s="107">
         <v>2.25897884615385</v>
       </c>
-      <c r="Z114" s="102">
+      <c r="Z114" s="107">
         <v>2.33650769230769</v>
       </c>
-      <c r="AA114" s="102">
+      <c r="AA114" s="107">
         <v>2.5464783333333298</v>
       </c>
-      <c r="AB114" s="102">
+      <c r="AB114" s="107">
         <v>2.5793615384615398</v>
       </c>
-      <c r="AC114" s="102">
+      <c r="AC114" s="107">
         <v>2.7918307692307698</v>
       </c>
-      <c r="AD114" s="102">
+      <c r="AD114" s="107">
         <v>2.5643557692307701</v>
       </c>
-      <c r="AE114" s="102">
+      <c r="AE114" s="107">
         <v>2.67</v>
       </c>
-      <c r="AF114" s="102">
+      <c r="AF114" s="107">
         <v>2.6539999999999999</v>
       </c>
-      <c r="AG114" s="102">
+      <c r="AG114" s="107">
         <v>2.6544433333333299</v>
       </c>
     </row>
     <row r="115" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="9" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="C115" s="103">
+        <v>352</v>
+      </c>
+      <c r="C115" s="108">
         <v>0.13095901737808199</v>
       </c>
-      <c r="D115" s="103">
+      <c r="D115" s="108">
         <v>0.14262222893607701</v>
       </c>
-      <c r="E115" s="103">
+      <c r="E115" s="108">
         <v>5.6886576337471302E-2</v>
       </c>
-      <c r="F115" s="103">
+      <c r="F115" s="108">
         <v>-2.0664094038536099E-2</v>
       </c>
-      <c r="G115" s="103">
+      <c r="G115" s="108">
         <v>-4.48513297441437E-2</v>
       </c>
-      <c r="H115" s="103">
+      <c r="H115" s="108">
         <v>3.5138662268456897E-2</v>
       </c>
-      <c r="I115" s="103">
+      <c r="I115" s="108">
         <v>2.8036583851632099E-2</v>
       </c>
-      <c r="J115" s="103">
+      <c r="J115" s="108">
         <v>3.5237331361835697E-2</v>
       </c>
-      <c r="K115" s="103">
+      <c r="K115" s="108">
         <v>4.8012727774066698E-2</v>
       </c>
-      <c r="L115" s="103">
+      <c r="L115" s="108">
         <v>0.18045358307481299</v>
       </c>
-      <c r="M115" s="103">
+      <c r="M115" s="108">
         <v>0.22357634828648501</v>
       </c>
-      <c r="N115" s="103">
+      <c r="N115" s="108">
         <v>0.18098791837012901</v>
       </c>
-      <c r="O115" s="103">
+      <c r="O115" s="108">
         <v>0.18116797089335801</v>
       </c>
-      <c r="P115" s="103">
+      <c r="P115" s="108">
         <v>0.28150141798531902</v>
       </c>
-      <c r="Q115" s="103">
+      <c r="Q115" s="108">
         <v>0.150920971301298</v>
       </c>
-      <c r="R115" s="103">
+      <c r="R115" s="108">
         <v>-2.64159148517962E-3</v>
       </c>
-      <c r="S115" s="103">
+      <c r="S115" s="108">
         <v>0.14100116003635901</v>
       </c>
-      <c r="T115" s="103">
+      <c r="T115" s="108">
         <v>0.11422518723362</v>
       </c>
-      <c r="U115" s="103">
+      <c r="U115" s="108">
         <v>0.13958087308733999</v>
       </c>
-      <c r="V115" s="103">
+      <c r="V115" s="108">
         <v>0.121817472401858</v>
       </c>
-      <c r="W115" s="103">
+      <c r="W115" s="108">
         <v>4.0819166897906101E-2</v>
       </c>
-      <c r="X115" s="103">
+      <c r="X115" s="108">
         <v>2.1727143225494398E-2</v>
       </c>
-      <c r="Y115" s="103">
+      <c r="Y115" s="108">
         <v>3.3295326201434598E-2</v>
       </c>
-      <c r="Z115" s="103">
+      <c r="Z115" s="108">
         <v>8.2756476049067093E-2</v>
       </c>
-      <c r="AA115" s="103">
+      <c r="AA115" s="108">
         <v>0.120929404088938</v>
       </c>
-      <c r="AB115" s="103">
+      <c r="AB115" s="108">
         <v>6.0150212248197797E-2</v>
       </c>
-      <c r="AC115" s="103">
+      <c r="AC115" s="108">
         <v>0.144940930984234</v>
       </c>
-      <c r="AD115" s="103">
+      <c r="AD115" s="108">
         <v>0.113819287759549</v>
       </c>
-      <c r="AE115" s="103">
+      <c r="AE115" s="108">
         <v>0.188</v>
       </c>
-      <c r="AF115" s="103">
+      <c r="AF115" s="108">
         <v>0.127</v>
       </c>
-      <c r="AG115" s="103">
+      <c r="AG115" s="108">
         <v>0.34014023429152901</v>
       </c>
     </row>
     <row r="116" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="9" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="C116" s="103">
+        <v>353</v>
+      </c>
+      <c r="C116" s="108">
         <v>1.69699363276269</v>
       </c>
-      <c r="D116" s="103">
+      <c r="D116" s="108">
         <v>1.770224152013</v>
       </c>
-      <c r="E116" s="103">
+      <c r="E116" s="108">
         <v>1.8860308071067</v>
       </c>
-      <c r="F116" s="103">
+      <c r="F116" s="108">
         <v>1.4406743674999201</v>
       </c>
-      <c r="G116" s="103">
+      <c r="G116" s="108">
         <v>1.64937174717894</v>
       </c>
-      <c r="H116" s="103">
+      <c r="H116" s="108">
         <v>2.0458672336970301</v>
       </c>
-      <c r="I116" s="103">
+      <c r="I116" s="108">
         <v>2.4105532505183001</v>
       </c>
-      <c r="J116" s="103">
+      <c r="J116" s="108">
         <v>1.9152892544387601</v>
       </c>
-      <c r="K116" s="103">
+      <c r="K116" s="108">
         <v>2.7829204200817599</v>
       </c>
-      <c r="L116" s="103">
+      <c r="L116" s="108">
         <v>3.2317535830748101</v>
       </c>
-      <c r="M116" s="103">
+      <c r="M116" s="108">
         <v>3.7313692054293499</v>
       </c>
-      <c r="N116" s="103">
+      <c r="N116" s="108">
         <v>3.2949962517034601</v>
       </c>
-      <c r="O116" s="103">
+      <c r="O116" s="108">
         <v>3.2907429708933602</v>
       </c>
-      <c r="P116" s="103">
+      <c r="P116" s="108">
         <v>3.6558321872160899</v>
       </c>
-      <c r="Q116" s="103">
+      <c r="Q116" s="108">
         <v>2.8461281141584398</v>
       </c>
-      <c r="R116" s="103">
+      <c r="R116" s="108">
         <v>2.7308814854379002</v>
       </c>
-      <c r="S116" s="103">
+      <c r="S116" s="108">
         <v>2.8429396215748199</v>
       </c>
-      <c r="T116" s="103">
+      <c r="T116" s="108">
         <v>2.9870591494977701</v>
       </c>
-      <c r="U116" s="103">
+      <c r="U116" s="108">
         <v>2.8348039500104201</v>
       </c>
-      <c r="V116" s="103">
+      <c r="V116" s="108">
         <v>2.3122405493249398</v>
       </c>
-      <c r="W116" s="103">
+      <c r="W116" s="108">
         <v>2.1453576284363698</v>
       </c>
-      <c r="X116" s="103">
+      <c r="X116" s="108">
         <v>2.06745791245626</v>
       </c>
-      <c r="Y116" s="103">
+      <c r="Y116" s="108">
         <v>2.2922741723552802</v>
       </c>
-      <c r="Z116" s="103">
+      <c r="Z116" s="108">
         <v>2.4192641683567602</v>
       </c>
-      <c r="AA116" s="103">
+      <c r="AA116" s="108">
         <v>2.6674077374222702</v>
       </c>
-      <c r="AB116" s="103">
+      <c r="AB116" s="108">
         <v>2.6395117507097399</v>
       </c>
-      <c r="AC116" s="103">
+      <c r="AC116" s="108">
         <v>2.936771700215</v>
       </c>
-      <c r="AD116" s="103">
+      <c r="AD116" s="108">
         <v>2.67817505699032</v>
       </c>
-      <c r="AE116" s="103">
+      <c r="AE116" s="108">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF116" s="103">
+      <c r="AF116" s="108">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AG116" s="103">
+      <c r="AG116" s="108">
         <v>2.99458356762486</v>
       </c>
     </row>
     <row r="117" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B117" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="100">
+      <c r="B117" s="106" t="s">
+        <v>354</v>
+      </c>
+      <c r="C117" s="105">
         <v>1.82353106015456</v>
       </c>
-      <c r="D117" s="100">
+      <c r="D117" s="105">
         <v>1.79221514045911</v>
       </c>
-      <c r="E117" s="100">
+      <c r="E117" s="105">
         <v>1.9363577577539299</v>
       </c>
-      <c r="F117" s="100">
+      <c r="F117" s="105">
         <v>1.5206353381253499</v>
       </c>
-      <c r="G117" s="100">
+      <c r="G117" s="105">
         <v>1.77535678292568</v>
       </c>
-      <c r="H117" s="100">
+      <c r="H117" s="105">
         <v>2.1177183044349999</v>
       </c>
-      <c r="I117" s="100">
+      <c r="I117" s="105">
         <v>2.47190834175955</v>
       </c>
-      <c r="J117" s="100">
+      <c r="J117" s="105">
         <v>1.98529706957041</v>
       </c>
-      <c r="K117" s="100">
+      <c r="K117" s="105">
         <v>2.98972903953277</v>
       </c>
-      <c r="L117" s="100">
+      <c r="L117" s="105">
         <v>3.4390000612836</v>
       </c>
-      <c r="M117" s="100">
+      <c r="M117" s="105">
         <v>3.8793597594174298</v>
       </c>
-      <c r="N117" s="100">
+      <c r="N117" s="105">
         <v>3.4621858374227901</v>
       </c>
-      <c r="O117" s="100">
+      <c r="O117" s="105">
         <v>3.4925291242848799</v>
       </c>
-      <c r="P117" s="100">
+      <c r="P117" s="105">
         <v>3.77374885016035</v>
       </c>
-      <c r="Q117" s="100">
+      <c r="Q117" s="105">
         <v>3.0428711990353898</v>
       </c>
-      <c r="R117" s="100">
+      <c r="R117" s="105">
         <v>2.82562895241557</v>
       </c>
-      <c r="S117" s="100">
+      <c r="S117" s="105">
         <v>2.9613956166915498</v>
       </c>
-      <c r="T117" s="100">
+      <c r="T117" s="105">
         <v>3.10175372328905</v>
       </c>
-      <c r="U117" s="100">
+      <c r="U117" s="105">
         <v>2.9582948913732698</v>
       </c>
-      <c r="V117" s="100">
+      <c r="V117" s="105">
         <v>2.4077991486205899</v>
       </c>
-      <c r="W117" s="100">
+      <c r="W117" s="105">
         <v>2.25468421426126</v>
       </c>
-      <c r="X117" s="100">
+      <c r="X117" s="105">
         <v>2.1960686048907898</v>
       </c>
-      <c r="Y117" s="100">
+      <c r="Y117" s="105">
         <v>2.4412167496492798</v>
       </c>
-      <c r="Z117" s="100">
+      <c r="Z117" s="105">
         <v>2.5637593351408698</v>
       </c>
-      <c r="AA117" s="100">
+      <c r="AA117" s="105">
         <v>2.7609472572867499</v>
       </c>
-      <c r="AB117" s="100">
+      <c r="AB117" s="105">
         <v>2.68993781814669</v>
       </c>
-      <c r="AC117" s="100">
+      <c r="AC117" s="105">
         <v>3.0177934924202301</v>
       </c>
-      <c r="AD117" s="100">
+      <c r="AD117" s="105">
         <v>2.7760169996982298</v>
       </c>
-      <c r="AE117" s="100">
+      <c r="AE117" s="105">
         <v>3.0249999999999999</v>
       </c>
-      <c r="AF117" s="100">
+      <c r="AF117" s="105">
         <v>2.867</v>
       </c>
-      <c r="AG117" s="100">
+      <c r="AG117" s="105">
         <v>3.0343814961687401</v>
       </c>
     </row>
     <row r="118" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B118" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="100">
+      <c r="B118" s="106" t="s">
+        <v>355</v>
+      </c>
+      <c r="C118" s="105">
         <v>1.6315475972568001</v>
       </c>
-      <c r="D118" s="100">
+      <c r="D118" s="105">
         <v>1.71648670578967</v>
       </c>
-      <c r="E118" s="100">
+      <c r="E118" s="105">
         <v>1.8069702984287499</v>
       </c>
-      <c r="F118" s="100">
+      <c r="F118" s="105">
         <v>1.39674521901036</v>
       </c>
-      <c r="G118" s="100">
+      <c r="G118" s="105">
         <v>1.56078910886456</v>
       </c>
-      <c r="H118" s="100">
+      <c r="H118" s="105">
         <v>2.0081989586694302</v>
       </c>
-      <c r="I118" s="100">
+      <c r="I118" s="105">
         <v>2.3783939720808802</v>
       </c>
-      <c r="J118" s="100">
+      <c r="J118" s="105">
         <v>1.8756092749063999</v>
       </c>
-      <c r="K118" s="100">
+      <c r="K118" s="105">
         <v>2.6438764234580501</v>
       </c>
-      <c r="L118" s="100">
+      <c r="L118" s="105">
         <v>3.0198478026130702</v>
       </c>
-      <c r="M118" s="100">
+      <c r="M118" s="105">
         <v>3.5871478684835498</v>
       </c>
-      <c r="N118" s="100">
+      <c r="N118" s="105">
         <v>3.18120664590439</v>
       </c>
-      <c r="O118" s="100">
+      <c r="O118" s="105">
         <v>3.1237684715584</v>
       </c>
-      <c r="P118" s="100">
+      <c r="P118" s="105">
         <v>3.5435556281229501</v>
       </c>
-      <c r="Q118" s="100">
+      <c r="Q118" s="105">
         <v>2.55066691890547</v>
       </c>
-      <c r="R118" s="100">
+      <c r="R118" s="105">
         <v>2.6291738728327401</v>
       </c>
-      <c r="S118" s="100">
+      <c r="S118" s="105">
         <v>2.6689227105017301</v>
       </c>
-      <c r="T118" s="100">
+      <c r="T118" s="105">
         <v>2.8443429258109498</v>
       </c>
-      <c r="U118" s="100">
+      <c r="U118" s="105">
         <v>2.65253296093071</v>
       </c>
-      <c r="V118" s="100">
+      <c r="V118" s="105">
         <v>2.1726982106270198</v>
       </c>
-      <c r="W118" s="100">
+      <c r="W118" s="105">
         <v>2.04995245646246</v>
       </c>
-      <c r="X118" s="100">
+      <c r="X118" s="105">
         <v>1.9792908865457</v>
       </c>
-      <c r="Y118" s="100">
+      <c r="Y118" s="105">
         <v>2.14165046394703</v>
       </c>
-      <c r="Z118" s="100">
+      <c r="Z118" s="105">
         <v>2.2880872757627402</v>
       </c>
-      <c r="AA118" s="100">
+      <c r="AA118" s="105">
         <v>2.5601273972322098</v>
       </c>
-      <c r="AB118" s="100">
+      <c r="AB118" s="105">
         <v>2.5713166564362302</v>
       </c>
-      <c r="AC118" s="100">
+      <c r="AC118" s="105">
         <v>2.8357035206388401</v>
       </c>
-      <c r="AD118" s="100">
+      <c r="AD118" s="105">
         <v>2.5646105152069101</v>
       </c>
-      <c r="AE118" s="100">
+      <c r="AE118" s="105">
         <v>2.6589999999999998</v>
       </c>
-      <c r="AF118" s="100">
+      <c r="AF118" s="105">
         <v>2.6320000000000001</v>
       </c>
-      <c r="AG118" s="100">
+      <c r="AG118" s="105">
         <v>2.8769876422635301</v>
       </c>
     </row>
     <row r="119" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="9" t="s">
-        <v>341</v>
-[...31 lines deleted...]
-      <c r="AG119" s="38"/>
+        <v>342</v>
+      </c>
+      <c r="C119" s="40"/>
+      <c r="D119" s="40"/>
+      <c r="E119" s="40"/>
+      <c r="F119" s="40"/>
+      <c r="G119" s="40"/>
+      <c r="H119" s="40"/>
+      <c r="I119" s="40"/>
+      <c r="J119" s="40"/>
+      <c r="K119" s="40"/>
+      <c r="L119" s="40"/>
+      <c r="M119" s="40"/>
+      <c r="N119" s="40"/>
+      <c r="O119" s="40"/>
+      <c r="P119" s="40"/>
+      <c r="Q119" s="40"/>
+      <c r="R119" s="40"/>
+      <c r="S119" s="40"/>
+      <c r="T119" s="40"/>
+      <c r="U119" s="40"/>
+      <c r="V119" s="40"/>
+      <c r="W119" s="40"/>
+      <c r="X119" s="40"/>
+      <c r="Y119" s="40"/>
+      <c r="Z119" s="40"/>
+      <c r="AA119" s="40"/>
+      <c r="AB119" s="40"/>
+      <c r="AC119" s="40"/>
+      <c r="AD119" s="40"/>
+      <c r="AE119" s="40"/>
+      <c r="AF119" s="40"/>
+      <c r="AG119" s="40"/>
     </row>
     <row r="120" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B120" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="104">
+      <c r="B120" s="106" t="s">
+        <v>356</v>
+      </c>
+      <c r="C120" s="109">
         <v>498.36100161982102</v>
       </c>
-      <c r="D120" s="104">
+      <c r="D120" s="109">
         <v>604.43169677951596</v>
       </c>
-      <c r="E120" s="104">
+      <c r="E120" s="109">
         <v>669.19657859784604</v>
       </c>
-      <c r="F120" s="104">
+      <c r="F120" s="109">
         <v>841.63218224980596</v>
       </c>
-      <c r="G120" s="104">
+      <c r="G120" s="109">
         <v>992.43228512398298</v>
       </c>
-      <c r="H120" s="104">
+      <c r="H120" s="109">
         <v>1174.7571002945199</v>
       </c>
-      <c r="I120" s="104">
+      <c r="I120" s="109">
         <v>1460.8419963083199</v>
       </c>
-      <c r="J120" s="104">
+      <c r="J120" s="109">
         <v>1115.3561114091499</v>
       </c>
-      <c r="K120" s="104">
+      <c r="K120" s="109">
         <v>1634.54459916978</v>
       </c>
-      <c r="L120" s="104">
+      <c r="L120" s="109">
         <v>1671.4420147828801</v>
       </c>
-      <c r="M120" s="104">
+      <c r="M120" s="109">
         <v>1641.41085620584</v>
       </c>
-      <c r="N120" s="104">
+      <c r="N120" s="109">
         <v>1632.75924530111</v>
       </c>
-      <c r="O120" s="104">
+      <c r="O120" s="109">
         <v>1644.8670494799001</v>
       </c>
-      <c r="P120" s="104">
+      <c r="P120" s="109">
         <v>1727.0621847277901</v>
       </c>
-      <c r="Q120" s="104">
+      <c r="Q120" s="109">
         <v>1679.1225030292601</v>
       </c>
-      <c r="R120" s="104">
+      <c r="R120" s="109">
         <v>1739.17617668043</v>
       </c>
-      <c r="S120" s="104">
+      <c r="S120" s="109">
         <v>1744.94122284377</v>
       </c>
-      <c r="T120" s="104">
+      <c r="T120" s="109">
         <v>1721.74826820917</v>
       </c>
-      <c r="U120" s="104">
+      <c r="U120" s="109">
         <v>1555.3255637554701</v>
       </c>
-      <c r="V120" s="104">
+      <c r="V120" s="109">
         <v>1297.52258695195</v>
       </c>
-      <c r="W120" s="104">
+      <c r="W120" s="109">
         <v>1268.9026474362299</v>
       </c>
-      <c r="X120" s="104">
+      <c r="X120" s="109">
         <v>1279.84753147947</v>
       </c>
-      <c r="Y120" s="104">
+      <c r="Y120" s="109">
         <v>1337.4795556798699</v>
       </c>
-      <c r="Z120" s="104">
+      <c r="Z120" s="109">
         <v>1164.3657529490799</v>
       </c>
-      <c r="AA120" s="104">
+      <c r="AA120" s="109">
         <v>1277.0809666827499</v>
       </c>
-      <c r="AB120" s="104">
+      <c r="AB120" s="109">
         <v>1303.5204497786101</v>
       </c>
-      <c r="AC120" s="104">
+      <c r="AC120" s="109">
         <v>1269.2737644285701</v>
       </c>
-      <c r="AD120" s="104">
+      <c r="AD120" s="109">
         <v>1254.03800538939</v>
       </c>
-      <c r="AE120" s="104">
+      <c r="AE120" s="109">
         <v>1212.7</v>
       </c>
-      <c r="AF120" s="104">
+      <c r="AF120" s="109">
         <v>1242.0999999999999</v>
       </c>
-      <c r="AG120" s="104">
+      <c r="AG120" s="109">
         <v>1231.89364375951</v>
       </c>
     </row>
     <row r="121" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B121" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="104">
+      <c r="B121" s="106" t="s">
+        <v>357</v>
+      </c>
+      <c r="C121" s="109">
         <v>202.01191249060599</v>
       </c>
-      <c r="D121" s="104">
+      <c r="D121" s="109">
         <v>292.659106972372</v>
       </c>
-      <c r="E121" s="104">
+      <c r="E121" s="109">
         <v>334.26384688795201</v>
       </c>
-      <c r="F121" s="104">
+      <c r="F121" s="109">
         <v>404.00726013343598</v>
       </c>
-      <c r="G121" s="104">
+      <c r="G121" s="109">
         <v>428.31447221210499</v>
       </c>
-      <c r="H121" s="104">
+      <c r="H121" s="109">
         <v>453.45953234172202</v>
       </c>
-      <c r="I121" s="104">
+      <c r="I121" s="109">
         <v>513.348481338993</v>
       </c>
-      <c r="J121" s="104">
+      <c r="J121" s="109">
         <v>451.01140551225899</v>
       </c>
-      <c r="K121" s="104">
+      <c r="K121" s="109">
         <v>553.17190527330899</v>
       </c>
-      <c r="L121" s="104">
+      <c r="L121" s="109">
         <v>739.95714651108801</v>
       </c>
-      <c r="M121" s="104">
+      <c r="M121" s="109">
         <v>944.57792035834495</v>
       </c>
-      <c r="N121" s="104">
+      <c r="N121" s="109">
         <v>1160.0492016778401</v>
       </c>
-      <c r="O121" s="104">
+      <c r="O121" s="109">
         <v>837.25348901464201</v>
       </c>
-      <c r="P121" s="104">
+      <c r="P121" s="109">
         <v>1126.0404874410101</v>
       </c>
-      <c r="Q121" s="104">
+      <c r="Q121" s="109">
         <v>1113.2373377501101</v>
       </c>
-      <c r="R121" s="104">
+      <c r="R121" s="109">
         <v>1127.6389944211001</v>
       </c>
-      <c r="S121" s="104">
+      <c r="S121" s="109">
         <v>1096.6553342295699</v>
       </c>
-      <c r="T121" s="104">
+      <c r="T121" s="109">
         <v>1115.6172079436501</v>
       </c>
-      <c r="U121" s="104">
+      <c r="U121" s="109">
         <v>1042.9418177790701</v>
       </c>
-      <c r="V121" s="104">
+      <c r="V121" s="109">
         <v>901.84198198201295</v>
       </c>
-      <c r="W121" s="104">
+      <c r="W121" s="109">
         <v>755.27957374663299</v>
       </c>
-      <c r="X121" s="104">
+      <c r="X121" s="109">
         <v>683.71886292416605</v>
       </c>
-      <c r="Y121" s="104">
+      <c r="Y121" s="109">
         <v>837.86361463990795</v>
       </c>
-      <c r="Z121" s="104">
+      <c r="Z121" s="109">
         <v>633.45122889751303</v>
       </c>
-      <c r="AA121" s="104">
+      <c r="AA121" s="109">
         <v>647.28923910067203</v>
       </c>
-      <c r="AB121" s="104">
+      <c r="AB121" s="109">
         <v>698.95861542627802</v>
       </c>
-      <c r="AC121" s="104">
+      <c r="AC121" s="109">
         <v>736.11472450194299</v>
       </c>
-      <c r="AD121" s="104">
+      <c r="AD121" s="109">
         <v>678.887320607025</v>
       </c>
-      <c r="AE121" s="104">
+      <c r="AE121" s="109">
         <v>742.7</v>
       </c>
-      <c r="AF121" s="104">
+      <c r="AF121" s="109">
         <v>753.5</v>
       </c>
-      <c r="AG121" s="104">
+      <c r="AG121" s="109">
         <v>789.41502070560705</v>
       </c>
     </row>
     <row r="122" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B122" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="104">
+      <c r="B122" s="106" t="s">
+        <v>358</v>
+      </c>
+      <c r="C122" s="109">
         <v>59.612219877713102</v>
       </c>
-      <c r="D122" s="104">
+      <c r="D122" s="109">
         <v>81.116682790507696</v>
       </c>
-      <c r="E122" s="104">
+      <c r="E122" s="109">
         <v>85.312100998294795</v>
       </c>
-      <c r="F122" s="104">
+      <c r="F122" s="109">
         <v>106.971172297735</v>
       </c>
-      <c r="G122" s="104">
+      <c r="G122" s="109">
         <v>103.366940966046</v>
       </c>
-      <c r="H122" s="104">
+      <c r="H122" s="109">
         <v>114.177956773418</v>
       </c>
-      <c r="I122" s="104">
+      <c r="I122" s="109">
         <v>160.54622159379599</v>
       </c>
-      <c r="J122" s="104">
+      <c r="J122" s="109">
         <v>121.524201448619</v>
       </c>
-      <c r="K122" s="104">
+      <c r="K122" s="109">
         <v>165.97553952901299</v>
       </c>
-      <c r="L122" s="104">
+      <c r="L122" s="109">
         <v>173.728785443009</v>
       </c>
-      <c r="M122" s="104">
+      <c r="M122" s="109">
         <v>172.43013667123</v>
       </c>
-      <c r="N122" s="104">
+      <c r="N122" s="109">
         <v>202.59385335677001</v>
       </c>
-      <c r="O122" s="104">
+      <c r="O122" s="109">
         <v>178.100345544644</v>
       </c>
-      <c r="P122" s="104">
+      <c r="P122" s="109">
         <v>356.155245368198</v>
       </c>
-      <c r="Q122" s="104">
+      <c r="Q122" s="109">
         <v>363.45245000471601</v>
       </c>
-      <c r="R122" s="104">
+      <c r="R122" s="109">
         <v>360.882722091782</v>
       </c>
-      <c r="S122" s="104">
+      <c r="S122" s="109">
         <v>340.53111611181401</v>
       </c>
-      <c r="T122" s="104">
+      <c r="T122" s="109">
         <v>356.21082630598198</v>
       </c>
-      <c r="U122" s="104">
+      <c r="U122" s="109">
         <v>329.947008359677</v>
       </c>
-      <c r="V122" s="104">
+      <c r="V122" s="109">
         <v>288.97071877126302</v>
       </c>
-      <c r="W122" s="104">
+      <c r="W122" s="109">
         <v>278.29096708143902</v>
       </c>
-      <c r="X122" s="104">
+      <c r="X122" s="109">
         <v>256.219999622015</v>
       </c>
-      <c r="Y122" s="104">
+      <c r="Y122" s="109">
         <v>288.901042915674</v>
       </c>
-      <c r="Z122" s="104">
+      <c r="Z122" s="109">
         <v>239.928690707226</v>
       </c>
-      <c r="AA122" s="104">
+      <c r="AA122" s="109">
         <v>234.97314276472</v>
       </c>
-      <c r="AB122" s="104">
+      <c r="AB122" s="109">
         <v>251.44449731493401</v>
       </c>
-      <c r="AC122" s="104">
+      <c r="AC122" s="109">
         <v>277.35107757722301</v>
       </c>
-      <c r="AD122" s="104">
+      <c r="AD122" s="109">
         <v>249.776491123505</v>
       </c>
-      <c r="AE122" s="104">
+      <c r="AE122" s="109">
         <v>265.8</v>
       </c>
-      <c r="AF122" s="104">
+      <c r="AF122" s="109">
         <v>270.8</v>
       </c>
-      <c r="AG122" s="104">
+      <c r="AG122" s="109">
         <v>275.78989519599298</v>
       </c>
     </row>
     <row r="123" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B123" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="104">
+      <c r="B123" s="106" t="s">
+        <v>359</v>
+      </c>
+      <c r="C123" s="109">
         <v>1294.6644541222399</v>
       </c>
-      <c r="D123" s="104">
+      <c r="D123" s="109">
         <v>1687.0478450164301</v>
       </c>
-      <c r="E123" s="104">
+      <c r="E123" s="109">
         <v>1599.7872538466099</v>
       </c>
-      <c r="F123" s="104">
+      <c r="F123" s="109">
         <v>2131.4470694145398</v>
       </c>
-      <c r="G123" s="104">
+      <c r="G123" s="109">
         <v>2636.1550896772201</v>
       </c>
-      <c r="H123" s="104">
+      <c r="H123" s="109">
         <v>4417.7662060932298</v>
       </c>
-      <c r="I123" s="104">
+      <c r="I123" s="109">
         <v>4473.05799114414</v>
       </c>
-      <c r="J123" s="104">
+      <c r="J123" s="109">
         <v>3461.36615810483</v>
       </c>
-      <c r="K123" s="104">
+      <c r="K123" s="109">
         <v>5022.0876185426496</v>
       </c>
-      <c r="L123" s="104">
+      <c r="L123" s="109">
         <v>5397.0357797680199</v>
       </c>
-      <c r="M123" s="104">
+      <c r="M123" s="109">
         <v>6009.5138595594299</v>
       </c>
-      <c r="N123" s="104">
+      <c r="N123" s="109">
         <v>6154.4018330744102</v>
       </c>
-      <c r="O123" s="104">
+      <c r="O123" s="109">
         <v>5654.96757785113</v>
       </c>
-      <c r="P123" s="104">
+      <c r="P123" s="109">
         <v>6774.3705189080802</v>
       </c>
-      <c r="Q123" s="104">
+      <c r="Q123" s="109">
         <v>6472.74047382956</v>
       </c>
-      <c r="R123" s="104">
+      <c r="R123" s="109">
         <v>5565.76303283773</v>
       </c>
-      <c r="S123" s="104">
+      <c r="S123" s="109">
         <v>5160.8028633516196</v>
       </c>
-      <c r="T123" s="104">
+      <c r="T123" s="109">
         <v>5927.7165897794002</v>
       </c>
-      <c r="U123" s="104">
+      <c r="U123" s="109">
         <v>3947.03637415412</v>
       </c>
-      <c r="V123" s="104">
+      <c r="V123" s="109">
         <v>3692.9809591145099</v>
       </c>
-      <c r="W123" s="104">
+      <c r="W123" s="109">
         <v>3901.0362878015699</v>
       </c>
-      <c r="X123" s="104">
+      <c r="X123" s="109">
         <v>3475.2914022917498</v>
       </c>
-      <c r="Y123" s="104">
+      <c r="Y123" s="109">
         <v>3737.0759766626402</v>
       </c>
-      <c r="Z123" s="104">
+      <c r="Z123" s="109">
         <v>3625.3190403266999</v>
       </c>
-      <c r="AA123" s="104">
+      <c r="AA123" s="109">
         <v>4010.3620675751999</v>
       </c>
-      <c r="AB123" s="104">
+      <c r="AB123" s="109">
         <v>4516.6005519144501</v>
       </c>
-      <c r="AC123" s="104">
+      <c r="AC123" s="109">
         <v>4778.6114040068096</v>
       </c>
-      <c r="AD123" s="104">
+      <c r="AD123" s="109">
         <v>4248.0122291695398</v>
       </c>
-      <c r="AE123" s="104">
+      <c r="AE123" s="109">
         <v>4902.8999999999996</v>
       </c>
-      <c r="AF123" s="104">
+      <c r="AF123" s="109">
         <v>5074.6000000000004</v>
       </c>
-      <c r="AG123" s="104">
+      <c r="AG123" s="109">
         <v>4952.80235997813</v>
       </c>
     </row>
     <row r="124" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="9" t="s">
-        <v>359</v>
-[...55 lines deleted...]
-      <c r="U124" s="105">
+        <v>360</v>
+      </c>
+      <c r="C124" s="110">
+        <v>0</v>
+      </c>
+      <c r="D124" s="110">
+        <v>0</v>
+      </c>
+      <c r="E124" s="110">
+        <v>0</v>
+      </c>
+      <c r="F124" s="110">
+        <v>0</v>
+      </c>
+      <c r="G124" s="110">
+        <v>0</v>
+      </c>
+      <c r="H124" s="110">
+        <v>0</v>
+      </c>
+      <c r="I124" s="110">
+        <v>0</v>
+      </c>
+      <c r="J124" s="110">
+        <v>0</v>
+      </c>
+      <c r="K124" s="110">
+        <v>0</v>
+      </c>
+      <c r="L124" s="110">
+        <v>0</v>
+      </c>
+      <c r="M124" s="110">
+        <v>0</v>
+      </c>
+      <c r="N124" s="110">
+        <v>0</v>
+      </c>
+      <c r="O124" s="110">
+        <v>0</v>
+      </c>
+      <c r="P124" s="110">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="110">
+        <v>0</v>
+      </c>
+      <c r="R124" s="110">
+        <v>0</v>
+      </c>
+      <c r="S124" s="110">
+        <v>0</v>
+      </c>
+      <c r="T124" s="110">
+        <v>0</v>
+      </c>
+      <c r="U124" s="110">
         <v>113.384490289621</v>
       </c>
-      <c r="V124" s="105">
+      <c r="V124" s="110">
         <v>128.04447518775501</v>
       </c>
-      <c r="W124" s="105">
+      <c r="W124" s="110">
         <v>114.143846475537</v>
       </c>
-      <c r="X124" s="105">
+      <c r="X124" s="110">
         <v>105.615587087218</v>
       </c>
-      <c r="Y124" s="105">
+      <c r="Y124" s="110">
         <v>115.29709976003301</v>
       </c>
-      <c r="Z124" s="105">
+      <c r="Z124" s="110">
         <v>88.977514224099593</v>
       </c>
-      <c r="AA124" s="105">
+      <c r="AA124" s="110">
         <v>75.7258651723957</v>
       </c>
-      <c r="AB124" s="105">
+      <c r="AB124" s="110">
         <v>80.487475678471398</v>
       </c>
-      <c r="AC124" s="105">
+      <c r="AC124" s="110">
         <v>74.212802016777204</v>
       </c>
-      <c r="AD124" s="105">
+      <c r="AD124" s="110">
         <v>79.257971905240595</v>
       </c>
-      <c r="AE124" s="105">
+      <c r="AE124" s="110">
         <v>63.2</v>
       </c>
-      <c r="AF124" s="105">
+      <c r="AF124" s="110">
         <v>51.4</v>
       </c>
-      <c r="AG124" s="105">
+      <c r="AG124" s="110">
         <v>34.066386628051802</v>
       </c>
     </row>
     <row r="125" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="9" t="s">
-        <v>360</v>
-[...4 lines deleted...]
-      <c r="D125" s="105">
+        <v>361</v>
+      </c>
+      <c r="C125" s="110">
+        <v>0</v>
+      </c>
+      <c r="D125" s="110">
         <v>242.88430875340299</v>
       </c>
-      <c r="E125" s="105">
+      <c r="E125" s="110">
         <v>219.59833795013901</v>
       </c>
-      <c r="F125" s="105">
+      <c r="F125" s="110">
         <v>191.84090460677999</v>
       </c>
-      <c r="G125" s="105">
+      <c r="G125" s="110">
         <v>209.11373507057499</v>
       </c>
-      <c r="H125" s="105">
+      <c r="H125" s="110">
         <v>239.83824632827699</v>
       </c>
-      <c r="I125" s="105">
+      <c r="I125" s="110">
         <v>156.17928101907501</v>
       </c>
-      <c r="J125" s="105">
+      <c r="J125" s="110">
         <v>198.50657488045201</v>
       </c>
-      <c r="K125" s="105">
+      <c r="K125" s="110">
         <v>186.31840796019901</v>
       </c>
-      <c r="L125" s="105">
+      <c r="L125" s="110">
         <v>448.68703915777598</v>
       </c>
-      <c r="M125" s="105">
+      <c r="M125" s="110">
         <v>293.95628132019999</v>
       </c>
-      <c r="N125" s="105">
+      <c r="N125" s="110">
         <v>191.73965603759001</v>
       </c>
-      <c r="O125" s="105">
+      <c r="O125" s="110">
         <v>272.56707370016301</v>
       </c>
-      <c r="P125" s="105">
+      <c r="P125" s="110">
         <v>232.790398833371</v>
       </c>
-      <c r="Q125" s="105">
+      <c r="Q125" s="110">
         <v>165.64272486399901</v>
       </c>
-      <c r="R125" s="105">
+      <c r="R125" s="110">
         <v>286.170915792458</v>
       </c>
-      <c r="S125" s="105">
+      <c r="S125" s="110">
         <v>218.402517201835</v>
       </c>
-      <c r="T125" s="105">
+      <c r="T125" s="110">
         <v>230.71024357617301</v>
       </c>
-      <c r="U125" s="105">
+      <c r="U125" s="110">
         <v>202.583156404812</v>
       </c>
-      <c r="V125" s="105">
+      <c r="V125" s="110">
         <v>177.24017627616601</v>
       </c>
-      <c r="W125" s="105">
+      <c r="W125" s="110">
         <v>161.01707766731599</v>
       </c>
-      <c r="X125" s="105">
+      <c r="X125" s="110">
         <v>150.84591810381599</v>
       </c>
-      <c r="Y125" s="105">
+      <c r="Y125" s="110">
         <v>170.175981803551</v>
       </c>
-      <c r="Z125" s="105">
+      <c r="Z125" s="110">
         <v>147.14545844044599</v>
       </c>
-      <c r="AA125" s="105">
+      <c r="AA125" s="110">
         <v>158.68840960897799</v>
       </c>
-      <c r="AB125" s="105">
+      <c r="AB125" s="110">
         <v>157.84827733789899</v>
       </c>
-      <c r="AC125" s="105">
+      <c r="AC125" s="110">
         <v>128.729733479077</v>
       </c>
-      <c r="AD125" s="105">
+      <c r="AD125" s="110">
         <v>146.26423139141599</v>
       </c>
-      <c r="AE125" s="105">
+      <c r="AE125" s="110">
         <v>121.2</v>
       </c>
-      <c r="AF125" s="105">
+      <c r="AF125" s="110">
         <v>122.3</v>
       </c>
-      <c r="AG125" s="105">
+      <c r="AG125" s="110">
         <v>111.58099176142601</v>
       </c>
     </row>
     <row r="126" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="9" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="C126" s="105">
+        <v>362</v>
+      </c>
+      <c r="C126" s="110">
         <v>17.7</v>
       </c>
-      <c r="D126" s="105">
+      <c r="D126" s="110">
         <v>18.25</v>
       </c>
-      <c r="E126" s="105">
+      <c r="E126" s="110">
         <v>22.53</v>
       </c>
-      <c r="F126" s="105">
+      <c r="F126" s="110">
         <v>24.01</v>
       </c>
-      <c r="G126" s="105">
+      <c r="G126" s="110">
         <v>24.21</v>
       </c>
-      <c r="H126" s="105">
+      <c r="H126" s="110">
         <v>28.79</v>
       </c>
-      <c r="I126" s="105">
+      <c r="I126" s="110">
         <v>31.553207990189701</v>
       </c>
-      <c r="J126" s="105">
+      <c r="J126" s="110">
         <v>27.244265210836801</v>
       </c>
-      <c r="K126" s="105">
+      <c r="K126" s="110">
         <v>40.652411100802503</v>
       </c>
-      <c r="L126" s="105">
+      <c r="L126" s="110">
         <v>47.357998443166203</v>
       </c>
-      <c r="M126" s="105">
+      <c r="M126" s="110">
         <v>51.379665470624097</v>
       </c>
-      <c r="N126" s="105">
+      <c r="N126" s="110">
         <v>56.049556746606903</v>
       </c>
-      <c r="O126" s="105">
+      <c r="O126" s="110">
         <v>48.978428711167801</v>
       </c>
-      <c r="P126" s="105">
+      <c r="P126" s="110">
         <v>55.948488964735297</v>
       </c>
-      <c r="Q126" s="105">
+      <c r="Q126" s="110">
         <v>56.3365073806307</v>
       </c>
-      <c r="R126" s="105">
+      <c r="R126" s="110">
         <v>60.947399060421802</v>
       </c>
-      <c r="S126" s="105">
+      <c r="S126" s="110">
         <v>63.960629589386897</v>
       </c>
-      <c r="T126" s="105">
+      <c r="T126" s="110">
         <v>59.434313284311997</v>
       </c>
-      <c r="U126" s="105">
+      <c r="U126" s="110">
         <v>62.643552713342302</v>
       </c>
-      <c r="V126" s="105">
+      <c r="V126" s="110">
         <v>56.962600931948202</v>
       </c>
-      <c r="W126" s="105">
+      <c r="W126" s="110">
         <v>53.737982128660903</v>
       </c>
-      <c r="X126" s="105">
+      <c r="X126" s="110">
         <v>53.139771223122899</v>
       </c>
-      <c r="Y126" s="105">
+      <c r="Y126" s="110">
         <v>56.342376924378598</v>
       </c>
-      <c r="Z126" s="105">
+      <c r="Z126" s="110">
         <v>46.0089185794643</v>
       </c>
-      <c r="AA126" s="105">
+      <c r="AA126" s="110">
         <v>41.3</v>
       </c>
-      <c r="AB126" s="105">
+      <c r="AB126" s="110">
         <v>44.2</v>
       </c>
-      <c r="AC126" s="105">
+      <c r="AC126" s="110">
         <v>48.5</v>
       </c>
-      <c r="AD126" s="105">
+      <c r="AD126" s="110">
         <v>44.6</v>
       </c>
-      <c r="AE126" s="105">
+      <c r="AE126" s="110">
         <v>46.2</v>
       </c>
-      <c r="AF126" s="105">
+      <c r="AF126" s="110">
         <v>43.9</v>
       </c>
-      <c r="AG126" s="105">
+      <c r="AG126" s="110">
         <v>45.787348701912101</v>
       </c>
     </row>
     <row r="127" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="9" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="C127" s="105">
+        <v>363</v>
+      </c>
+      <c r="C127" s="110">
         <v>40.4</v>
       </c>
-      <c r="D127" s="105">
+      <c r="D127" s="110">
         <v>43.29</v>
       </c>
-      <c r="E127" s="105">
+      <c r="E127" s="110">
         <v>48.83</v>
       </c>
-      <c r="F127" s="105">
+      <c r="F127" s="110">
         <v>56.34</v>
       </c>
-      <c r="G127" s="105">
+      <c r="G127" s="110">
         <v>56.66</v>
       </c>
-      <c r="H127" s="105">
+      <c r="H127" s="110">
         <v>60.92</v>
       </c>
-      <c r="I127" s="105">
+      <c r="I127" s="110">
         <v>65.153858324096603</v>
       </c>
-      <c r="J127" s="105">
+      <c r="J127" s="110">
         <v>59.905702754116497</v>
       </c>
-      <c r="K127" s="105">
+      <c r="K127" s="110">
         <v>69.547798746469198</v>
       </c>
-      <c r="L127" s="105">
+      <c r="L127" s="110">
         <v>68.935779856460897</v>
       </c>
-      <c r="M127" s="105">
+      <c r="M127" s="110">
         <v>70.038893988766603</v>
       </c>
-      <c r="N127" s="105">
+      <c r="N127" s="110">
         <v>79.744424698155996</v>
       </c>
-      <c r="O127" s="105">
+      <c r="O127" s="110">
         <v>72.204645178647993</v>
       </c>
-      <c r="P127" s="105">
+      <c r="P127" s="110">
         <v>89.853546289331703</v>
       </c>
-      <c r="Q127" s="105">
+      <c r="Q127" s="110">
         <v>87.411268977595796</v>
       </c>
-      <c r="R127" s="105">
+      <c r="R127" s="110">
         <v>92.694311679001302</v>
       </c>
-      <c r="S127" s="105">
+      <c r="S127" s="110">
         <v>101.850672594751</v>
       </c>
-      <c r="T127" s="105">
+      <c r="T127" s="110">
         <v>93.137571477237003</v>
       </c>
-      <c r="U127" s="105">
+      <c r="U127" s="110">
         <v>96.279998884019506</v>
       </c>
-      <c r="V127" s="105">
+      <c r="V127" s="110">
         <v>98.141016900215902</v>
       </c>
-      <c r="W127" s="105">
+      <c r="W127" s="110">
         <v>105.439105627644</v>
       </c>
-      <c r="X127" s="105">
+      <c r="X127" s="110">
         <v>111.690497431347</v>
       </c>
-      <c r="Y127" s="105">
+      <c r="Y127" s="110">
         <v>103.243098829993</v>
       </c>
-      <c r="Z127" s="105">
+      <c r="Z127" s="110">
         <v>105.770654585689</v>
       </c>
-      <c r="AA127" s="105">
+      <c r="AA127" s="110">
         <v>109.035292151417</v>
       </c>
-      <c r="AB127" s="105">
+      <c r="AB127" s="110">
         <v>107.89064198954701</v>
       </c>
-      <c r="AC127" s="105">
+      <c r="AC127" s="110">
         <v>120.026658561757</v>
       </c>
-      <c r="AD127" s="105">
+      <c r="AD127" s="110">
         <v>110.85227864834</v>
       </c>
-      <c r="AE127" s="105">
+      <c r="AE127" s="110">
         <v>117.3</v>
       </c>
-      <c r="AF127" s="105">
+      <c r="AF127" s="110">
         <v>114.2</v>
       </c>
-      <c r="AG127" s="105">
+      <c r="AG127" s="110">
         <v>115.42556429794701</v>
       </c>
     </row>
     <row r="128" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="9" t="s">
-        <v>363</v>
-[...10 lines deleted...]
-      <c r="F128" s="105">
+        <v>364</v>
+      </c>
+      <c r="C128" s="110">
+        <v>0</v>
+      </c>
+      <c r="D128" s="110">
+        <v>0</v>
+      </c>
+      <c r="E128" s="110">
+        <v>0</v>
+      </c>
+      <c r="F128" s="110">
         <v>35.000489910907604</v>
       </c>
-      <c r="G128" s="105">
+      <c r="G128" s="110">
         <v>30.0592313100179</v>
       </c>
-      <c r="H128" s="105">
-[...5 lines deleted...]
-      <c r="J128" s="105">
+      <c r="H128" s="110">
+        <v>0</v>
+      </c>
+      <c r="I128" s="110">
+        <v>0</v>
+      </c>
+      <c r="J128" s="110">
         <v>32.529860610462798</v>
       </c>
-      <c r="K128" s="105">
+      <c r="K128" s="110">
         <v>79.635605181493005</v>
       </c>
-      <c r="L128" s="105">
+      <c r="L128" s="110">
         <v>81.134539562910803</v>
       </c>
-      <c r="M128" s="105">
+      <c r="M128" s="110">
         <v>75.969840198659796</v>
       </c>
-      <c r="N128" s="105">
+      <c r="N128" s="110">
         <v>75.327106949078498</v>
       </c>
-      <c r="O128" s="105">
+      <c r="O128" s="110">
         <v>78.016772973035501</v>
       </c>
-      <c r="P128" s="105">
+      <c r="P128" s="110">
         <v>76.89377271315</v>
       </c>
-      <c r="Q128" s="105">
+      <c r="Q128" s="110">
         <v>67.535893457576606</v>
       </c>
-      <c r="R128" s="105">
+      <c r="R128" s="110">
         <v>71.453142565727504</v>
       </c>
-      <c r="S128" s="105">
+      <c r="S128" s="110">
         <v>67.826277482944704</v>
       </c>
-      <c r="T128" s="105">
+      <c r="T128" s="110">
         <v>70.927271554849696</v>
       </c>
-      <c r="U128" s="105">
+      <c r="U128" s="110">
         <v>49.487776593051201</v>
       </c>
-      <c r="V128" s="105">
+      <c r="V128" s="110">
         <v>39.8067983078559</v>
       </c>
-      <c r="W128" s="105">
+      <c r="W128" s="110">
         <v>40.290439826046303</v>
       </c>
-      <c r="X128" s="105">
+      <c r="X128" s="110">
         <v>44.510849100614301</v>
       </c>
-      <c r="Y128" s="105">
+      <c r="Y128" s="110">
         <v>43.5239659568919</v>
       </c>
-      <c r="Z128" s="105">
+      <c r="Z128" s="110">
         <v>41.2</v>
       </c>
-      <c r="AA128" s="105">
+      <c r="AA128" s="110">
         <v>41.2</v>
       </c>
-      <c r="AB128" s="105">
+      <c r="AB128" s="110">
         <v>53.8</v>
       </c>
-      <c r="AC128" s="105">
+      <c r="AC128" s="110">
         <v>60.1</v>
       </c>
-      <c r="AD128" s="105">
+      <c r="AD128" s="110">
         <v>43.2</v>
       </c>
-      <c r="AE128" s="105">
+      <c r="AE128" s="110">
         <v>44.809438520716398</v>
       </c>
-      <c r="AF128" s="105">
+      <c r="AF128" s="110">
         <v>43.4</v>
       </c>
-      <c r="AG128" s="105">
+      <c r="AG128" s="110">
         <v>43.416519604140603</v>
       </c>
     </row>
     <row r="129" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="9" t="s">
-        <v>364</v>
-[...7 lines deleted...]
-      <c r="E129" s="105">
+        <v>365</v>
+      </c>
+      <c r="C129" s="110">
+        <v>0</v>
+      </c>
+      <c r="D129" s="110">
+        <v>0</v>
+      </c>
+      <c r="E129" s="110">
         <v>26.1914952030161</v>
       </c>
-      <c r="F129" s="105">
+      <c r="F129" s="110">
         <v>25.874247767700801</v>
       </c>
-      <c r="G129" s="105">
+      <c r="G129" s="110">
         <v>24.2994449288386</v>
       </c>
-      <c r="H129" s="105">
-[...5 lines deleted...]
-      <c r="J129" s="105">
+      <c r="H129" s="110">
+        <v>0</v>
+      </c>
+      <c r="I129" s="110">
+        <v>0</v>
+      </c>
+      <c r="J129" s="110">
         <v>25.2014380437566</v>
       </c>
-      <c r="K129" s="105">
+      <c r="K129" s="110">
         <v>74.595553617784105</v>
       </c>
-      <c r="L129" s="105">
+      <c r="L129" s="110">
         <v>71.583523233301406</v>
       </c>
-      <c r="M129" s="105">
+      <c r="M129" s="110">
         <v>69.8018213807606</v>
       </c>
-      <c r="N129" s="105">
+      <c r="N129" s="110">
         <v>70.902955869259102</v>
       </c>
-      <c r="O129" s="105">
+      <c r="O129" s="110">
         <v>71.180689392759405</v>
       </c>
-      <c r="P129" s="105">
+      <c r="P129" s="110">
         <v>73.491447670292004</v>
       </c>
-      <c r="Q129" s="105">
+      <c r="Q129" s="110">
         <v>63.0042222042307</v>
       </c>
-      <c r="R129" s="105">
+      <c r="R129" s="110">
         <v>62.418455368994501</v>
       </c>
-      <c r="S129" s="105">
+      <c r="S129" s="110">
         <v>62.699027736817698</v>
       </c>
-      <c r="T129" s="105">
+      <c r="T129" s="110">
         <v>65.495831968748703</v>
       </c>
-      <c r="U129" s="105">
+      <c r="U129" s="110">
         <v>37.393369136243699</v>
       </c>
-      <c r="V129" s="105">
+      <c r="V129" s="110">
         <v>32.009604705610997</v>
       </c>
-      <c r="W129" s="105">
+      <c r="W129" s="110">
         <v>34.741187869768403</v>
       </c>
-      <c r="X129" s="105">
+      <c r="X129" s="110">
         <v>37.761373247089502</v>
       </c>
-      <c r="Y129" s="105">
+      <c r="Y129" s="110">
         <v>34.333097924370399</v>
       </c>
-      <c r="Z129" s="105">
+      <c r="Z129" s="110">
         <v>34.9</v>
       </c>
-      <c r="AA129" s="105">
+      <c r="AA129" s="110">
         <v>35.700000000000003</v>
       </c>
-      <c r="AB129" s="105">
+      <c r="AB129" s="110">
         <v>50.6</v>
       </c>
-      <c r="AC129" s="105">
+      <c r="AC129" s="110">
         <v>52.2</v>
       </c>
-      <c r="AD129" s="105">
+      <c r="AD129" s="110">
         <v>39.5</v>
       </c>
-      <c r="AE129" s="105">
+      <c r="AE129" s="110">
         <v>37.787310514605203</v>
       </c>
-      <c r="AF129" s="105">
+      <c r="AF129" s="110">
         <v>38.6</v>
       </c>
-      <c r="AG129" s="105">
+      <c r="AG129" s="110">
         <v>38.6348752499798</v>
       </c>
     </row>
     <row r="130" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="C130" s="73"/>
-[...29 lines deleted...]
-      <c r="AG130" s="107"/>
+      <c r="C130" s="75"/>
+      <c r="D130" s="92"/>
+      <c r="E130" s="92"/>
+      <c r="F130" s="92"/>
+      <c r="G130" s="92"/>
+      <c r="H130" s="111"/>
+      <c r="I130" s="112"/>
+      <c r="J130" s="112"/>
+      <c r="K130" s="112"/>
+      <c r="L130" s="112"/>
+      <c r="M130" s="112"/>
+      <c r="N130" s="112"/>
+      <c r="O130" s="112"/>
+      <c r="P130" s="112"/>
+      <c r="Q130" s="112"/>
+      <c r="R130" s="112"/>
+      <c r="S130" s="112"/>
+      <c r="T130" s="112"/>
+      <c r="U130" s="112"/>
+      <c r="V130" s="112"/>
+      <c r="W130" s="112"/>
+      <c r="X130" s="112"/>
+      <c r="Y130" s="112"/>
+      <c r="Z130" s="112"/>
+      <c r="AA130" s="112"/>
+      <c r="AB130" s="112"/>
+      <c r="AC130" s="112"/>
+      <c r="AD130" s="112"/>
+      <c r="AE130" s="112"/>
+      <c r="AF130" s="112"/>
+      <c r="AG130" s="112"/>
     </row>
     <row r="131" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="14" t="s">
-        <v>365</v>
-[...31 lines deleted...]
-      <c r="AG131" s="74"/>
+        <v>366</v>
+      </c>
+      <c r="C131" s="76"/>
+      <c r="D131" s="76"/>
+      <c r="E131" s="76"/>
+      <c r="F131" s="76"/>
+      <c r="G131" s="76"/>
+      <c r="H131" s="76"/>
+      <c r="I131" s="76"/>
+      <c r="J131" s="76"/>
+      <c r="K131" s="76"/>
+      <c r="L131" s="76"/>
+      <c r="M131" s="76"/>
+      <c r="N131" s="76"/>
+      <c r="O131" s="76"/>
+      <c r="P131" s="76"/>
+      <c r="Q131" s="76"/>
+      <c r="R131" s="76"/>
+      <c r="S131" s="76"/>
+      <c r="T131" s="76"/>
+      <c r="U131" s="76"/>
+      <c r="V131" s="76"/>
+      <c r="W131" s="76"/>
+      <c r="X131" s="76"/>
+      <c r="Y131" s="76"/>
+      <c r="Z131" s="76"/>
+      <c r="AA131" s="76"/>
+      <c r="AB131" s="76"/>
+      <c r="AC131" s="76"/>
+      <c r="AD131" s="76"/>
+      <c r="AE131" s="76"/>
+      <c r="AF131" s="76"/>
+      <c r="AG131" s="76"/>
     </row>
     <row r="132" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B132" s="91" t="s">
+      <c r="B132" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="C132" s="92">
+      <c r="C132" s="94">
         <v>78219</v>
       </c>
-      <c r="D132" s="92">
+      <c r="D132" s="94">
         <v>212614.28200000001</v>
       </c>
-      <c r="E132" s="92">
+      <c r="E132" s="94">
         <v>480522</v>
       </c>
-      <c r="F132" s="92">
+      <c r="F132" s="94">
         <v>170730.840049233</v>
       </c>
-      <c r="G132" s="92">
+      <c r="G132" s="94">
         <v>244134.226075741</v>
       </c>
-      <c r="H132" s="92">
+      <c r="H132" s="94">
         <v>325091.183478355</v>
       </c>
-      <c r="I132" s="92">
+      <c r="I132" s="94">
         <v>420123</v>
       </c>
-      <c r="J132" s="92">
+      <c r="J132" s="94">
         <v>1160080</v>
       </c>
-      <c r="K132" s="92">
+      <c r="K132" s="94">
         <v>526202</v>
       </c>
-      <c r="L132" s="92">
+      <c r="L132" s="94">
         <v>616978</v>
       </c>
-      <c r="M132" s="92">
+      <c r="M132" s="94">
         <v>852664</v>
       </c>
-      <c r="N132" s="92">
+      <c r="N132" s="94">
         <v>625923</v>
       </c>
-      <c r="O132" s="92">
+      <c r="O132" s="94">
         <v>2621767</v>
       </c>
-      <c r="P132" s="92">
+      <c r="P132" s="94">
         <v>675996.87303999998</v>
       </c>
-      <c r="Q132" s="92">
+      <c r="Q132" s="94">
         <v>707433.84664</v>
       </c>
-      <c r="R132" s="92">
+      <c r="R132" s="94">
         <v>519503.09030712402</v>
       </c>
-      <c r="S132" s="92">
+      <c r="S132" s="94">
         <v>489164.37452287599</v>
       </c>
-      <c r="T132" s="92">
+      <c r="T132" s="94">
         <v>2392097.1845100001</v>
       </c>
-      <c r="U132" s="92">
+      <c r="U132" s="94">
         <v>377102</v>
       </c>
-      <c r="V132" s="92">
+      <c r="V132" s="94">
         <v>218761</v>
       </c>
-      <c r="W132" s="92">
+      <c r="W132" s="94">
         <v>174637</v>
       </c>
-      <c r="X132" s="92">
+      <c r="X132" s="94">
         <v>75692</v>
       </c>
-      <c r="Y132" s="92">
+      <c r="Y132" s="94">
         <v>846192</v>
       </c>
-      <c r="Z132" s="92">
+      <c r="Z132" s="94">
         <v>398900</v>
       </c>
-      <c r="AA132" s="92">
+      <c r="AA132" s="94">
         <v>752428</v>
       </c>
-      <c r="AB132" s="92">
+      <c r="AB132" s="94">
         <v>740156</v>
       </c>
-      <c r="AC132" s="108">
+      <c r="AC132" s="113">
         <v>807516</v>
       </c>
-      <c r="AD132" s="108">
+      <c r="AD132" s="113">
         <v>2699000</v>
       </c>
-      <c r="AE132" s="108">
+      <c r="AE132" s="113">
         <v>643870</v>
       </c>
-      <c r="AF132" s="108">
+      <c r="AF132" s="113">
         <v>957081</v>
       </c>
-      <c r="AG132" s="108">
+      <c r="AG132" s="113">
         <v>1036945</v>
       </c>
     </row>
     <row r="133" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="7" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="C133" s="100">
+        <v>367</v>
+      </c>
+      <c r="C133" s="105">
         <v>0.56738460847379302</v>
       </c>
-      <c r="D133" s="100">
+      <c r="D133" s="105">
         <v>0.82440909813531704</v>
       </c>
-      <c r="E133" s="100">
+      <c r="E133" s="105">
         <v>0.93023851878228303</v>
       </c>
-      <c r="F133" s="100">
+      <c r="F133" s="105">
         <v>0.64858017350664299</v>
       </c>
-      <c r="G133" s="100">
+      <c r="G133" s="105">
         <v>0.99199124704367703</v>
       </c>
-      <c r="H133" s="100">
+      <c r="H133" s="105">
         <v>1.11498299592249</v>
       </c>
-      <c r="I133" s="100">
+      <c r="I133" s="105">
         <v>1.36608675161217</v>
       </c>
-      <c r="J133" s="100">
+      <c r="J133" s="105">
         <v>1.0465816978879401</v>
       </c>
-      <c r="K133" s="100">
+      <c r="K133" s="105">
         <v>1.6570726398901201</v>
       </c>
-      <c r="L133" s="100">
+      <c r="L133" s="105">
         <v>1.8984461089148901</v>
       </c>
-      <c r="M133" s="100">
+      <c r="M133" s="105">
         <v>2.1005332480635701</v>
       </c>
-      <c r="N133" s="100">
+      <c r="N133" s="105">
         <v>1.7039575094619901</v>
       </c>
-      <c r="O133" s="100">
+      <c r="O133" s="105">
         <v>1.8517886996018</v>
       </c>
-      <c r="P133" s="100">
+      <c r="P133" s="105">
         <v>2.2034391932419002</v>
       </c>
-      <c r="Q133" s="100">
+      <c r="Q133" s="105">
         <v>2.0049843210103702</v>
       </c>
-      <c r="R133" s="100">
+      <c r="R133" s="105">
         <v>1.43228516343754</v>
       </c>
-      <c r="S133" s="100">
+      <c r="S133" s="105">
         <v>1.12742465414657</v>
       </c>
-      <c r="T133" s="100">
+      <c r="T133" s="105">
         <v>1.6426799417809299</v>
       </c>
-      <c r="U133" s="100">
+      <c r="U133" s="105">
         <v>0.95700179237541805</v>
       </c>
-      <c r="V133" s="100">
+      <c r="V133" s="105">
         <v>0.46035551782652201</v>
       </c>
-      <c r="W133" s="100">
+      <c r="W133" s="105">
         <v>0.29205625694829801</v>
       </c>
-      <c r="X133" s="100">
+      <c r="X133" s="105">
         <v>0.12565977539564399</v>
       </c>
-      <c r="Y133" s="100">
+      <c r="Y133" s="105">
         <v>0.40887556955226401</v>
       </c>
-      <c r="Z133" s="100">
+      <c r="Z133" s="105">
         <v>0.75598925585689203</v>
       </c>
-      <c r="AA133" s="100">
+      <c r="AA133" s="105">
         <v>1.29424830921988</v>
       </c>
-      <c r="AB133" s="100">
+      <c r="AB133" s="105">
         <v>1.1823623756047901</v>
       </c>
-      <c r="AC133" s="100">
+      <c r="AC133" s="105">
         <v>1.28321555528364</v>
       </c>
-      <c r="AD133" s="100">
+      <c r="AD133" s="105">
         <v>1.14234585949358</v>
       </c>
-      <c r="AE133" s="100">
+      <c r="AE133" s="105">
         <v>1.1639999999999999</v>
       </c>
-      <c r="AF133" s="100">
+      <c r="AF133" s="105">
         <v>1.482</v>
       </c>
-      <c r="AG133" s="100">
+      <c r="AG133" s="105">
         <v>1.50286441657669</v>
       </c>
     </row>
     <row r="134" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B134" s="7" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C134" s="6">
         <v>4069.7959999999998</v>
       </c>
       <c r="D134" s="6">
         <v>29779</v>
       </c>
       <c r="E134" s="6">
         <v>9541.3940000000002</v>
       </c>
       <c r="F134" s="6">
         <v>91</v>
       </c>
       <c r="G134" s="6">
         <v>245</v>
       </c>
       <c r="H134" s="6">
         <v>0</v>
       </c>
       <c r="I134" s="6">
         <v>0</v>
       </c>
       <c r="J134" s="6">
         <v>336</v>
       </c>
@@ -41283,51 +41310,51 @@
       </c>
       <c r="AA134" s="6">
         <v>1430</v>
       </c>
       <c r="AB134" s="6">
         <v>3596</v>
       </c>
       <c r="AC134" s="6">
         <v>7929</v>
       </c>
       <c r="AD134" s="6">
         <v>16121</v>
       </c>
       <c r="AE134" s="6">
         <v>1661</v>
       </c>
       <c r="AF134" s="6">
         <v>819</v>
       </c>
       <c r="AG134" s="6">
         <v>541</v>
       </c>
     </row>
     <row r="135" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="9" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C135" s="10">
         <v>74149.203999999998</v>
       </c>
       <c r="D135" s="10">
         <v>182835.28200000001</v>
       </c>
       <c r="E135" s="10">
         <v>470980.60600000003</v>
       </c>
       <c r="F135" s="10">
         <v>170639.840049233</v>
       </c>
       <c r="G135" s="10">
         <v>243889.226075741</v>
       </c>
       <c r="H135" s="10">
         <v>325091.183478355</v>
       </c>
       <c r="I135" s="10">
         <v>420123</v>
       </c>
       <c r="J135" s="10">
         <v>1159744</v>
       </c>
@@ -41381,2222 +41408,2222 @@
       </c>
       <c r="AA135" s="10">
         <v>750998</v>
       </c>
       <c r="AB135" s="10">
         <v>736560</v>
       </c>
       <c r="AC135" s="10">
         <v>799587</v>
       </c>
       <c r="AD135" s="10">
         <v>2682879</v>
       </c>
       <c r="AE135" s="10">
         <v>642209</v>
       </c>
       <c r="AF135" s="10">
         <v>956262</v>
       </c>
       <c r="AG135" s="10">
         <v>1036404</v>
       </c>
     </row>
     <row r="136" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="7" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="C136" s="100">
+        <v>370</v>
+      </c>
+      <c r="C136" s="105">
         <v>0.53786314169426197</v>
       </c>
-      <c r="D136" s="100">
+      <c r="D136" s="105">
         <v>0.70894141505007802</v>
       </c>
-      <c r="E136" s="100">
+      <c r="E136" s="105">
         <v>0.91176741398025896</v>
       </c>
-      <c r="F136" s="100">
+      <c r="F136" s="105">
         <v>0.64823447851813298</v>
       </c>
-      <c r="G136" s="100">
+      <c r="G136" s="105">
         <v>0.99099573789515505</v>
       </c>
-      <c r="H136" s="100">
+      <c r="H136" s="105">
         <v>1.11498299592249</v>
       </c>
-      <c r="I136" s="100">
+      <c r="I136" s="105">
         <v>1.36608675161217</v>
       </c>
-      <c r="J136" s="100">
+      <c r="J136" s="105">
         <v>1.0462785709911</v>
       </c>
-      <c r="K136" s="100">
+      <c r="K136" s="105">
         <v>1.6434432534844401</v>
       </c>
-      <c r="L136" s="100">
+      <c r="L136" s="105">
         <v>1.89013818789653</v>
       </c>
-      <c r="M136" s="100">
+      <c r="M136" s="105">
         <v>2.0900609320779999</v>
       </c>
-      <c r="N136" s="100">
+      <c r="N136" s="105">
         <v>1.60027826816896</v>
       </c>
-      <c r="O136" s="100">
+      <c r="O136" s="105">
         <v>1.81692225366395</v>
       </c>
-      <c r="P136" s="100">
+      <c r="P136" s="105">
         <v>2.17373826010218</v>
       </c>
-      <c r="Q136" s="100">
+      <c r="Q136" s="105">
         <v>1.98425807161025</v>
       </c>
-      <c r="R136" s="100">
+      <c r="R136" s="105">
         <v>1.4467540524161899</v>
       </c>
-      <c r="S136" s="100">
+      <c r="S136" s="105">
         <v>1.11328011406381</v>
       </c>
-      <c r="T136" s="100">
+      <c r="T136" s="105">
         <v>1.63079022396504</v>
       </c>
-      <c r="U136" s="100">
+      <c r="U136" s="105">
         <v>0.94034380656480898</v>
       </c>
-      <c r="V136" s="100">
+      <c r="V136" s="105">
         <v>0.44644138009690398</v>
       </c>
-      <c r="W136" s="100">
+      <c r="W136" s="105">
         <v>0.290758504150254</v>
       </c>
-      <c r="X136" s="100">
+      <c r="X136" s="105">
         <v>0.115474779331962</v>
       </c>
-      <c r="Y136" s="100">
+      <c r="Y136" s="105">
         <v>0.399169635715031</v>
       </c>
-      <c r="Z136" s="100">
+      <c r="Z136" s="105">
         <v>0.74998910046946998</v>
       </c>
-      <c r="AA136" s="100">
+      <c r="AA136" s="105">
         <v>1.2917885720992699</v>
       </c>
-      <c r="AB136" s="100">
+      <c r="AB136" s="105">
         <v>1.1766179445623199</v>
       </c>
-      <c r="AC136" s="100">
+      <c r="AC136" s="105">
         <v>1.2706156611170301</v>
       </c>
-      <c r="AD136" s="100">
+      <c r="AD136" s="105">
         <v>1.1355226814272901</v>
       </c>
-      <c r="AE136" s="100">
+      <c r="AE136" s="105">
         <v>1.161</v>
       </c>
-      <c r="AF136" s="100">
+      <c r="AF136" s="105">
         <v>1.4810000000000001</v>
       </c>
-      <c r="AG136" s="100">
+      <c r="AG136" s="105">
         <v>1.50208033482755</v>
       </c>
     </row>
     <row r="137" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="C137" s="85"/>
-[...29 lines deleted...]
-      <c r="AG137" s="85"/>
+      <c r="C137" s="87"/>
+      <c r="D137" s="87"/>
+      <c r="E137" s="87"/>
+      <c r="F137" s="87"/>
+      <c r="G137" s="87"/>
+      <c r="H137" s="87"/>
+      <c r="I137" s="87"/>
+      <c r="J137" s="87"/>
+      <c r="K137" s="87"/>
+      <c r="L137" s="87"/>
+      <c r="M137" s="87"/>
+      <c r="N137" s="87"/>
+      <c r="O137" s="87"/>
+      <c r="P137" s="87"/>
+      <c r="Q137" s="87"/>
+      <c r="R137" s="87"/>
+      <c r="S137" s="87"/>
+      <c r="T137" s="87"/>
+      <c r="U137" s="87"/>
+      <c r="V137" s="87"/>
+      <c r="W137" s="87"/>
+      <c r="X137" s="87"/>
+      <c r="Y137" s="87"/>
+      <c r="Z137" s="87"/>
+      <c r="AA137" s="87"/>
+      <c r="AB137" s="87"/>
+      <c r="AC137" s="87"/>
+      <c r="AD137" s="87"/>
+      <c r="AE137" s="87"/>
+      <c r="AF137" s="87"/>
+      <c r="AG137" s="87"/>
     </row>
     <row r="138" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="9" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="C138" s="103">
+        <v>371</v>
+      </c>
+      <c r="C138" s="108">
         <v>1.69699363276269</v>
       </c>
-      <c r="D138" s="103">
+      <c r="D138" s="108">
         <v>1.770224152013</v>
       </c>
-      <c r="E138" s="103">
+      <c r="E138" s="108">
         <v>1.8860308071067</v>
       </c>
-      <c r="F138" s="103">
+      <c r="F138" s="108">
         <v>1.4406743674999201</v>
       </c>
-      <c r="G138" s="103">
+      <c r="G138" s="108">
         <v>1.64937174717894</v>
       </c>
-      <c r="H138" s="103">
+      <c r="H138" s="108">
         <v>2.0458672336970301</v>
       </c>
-      <c r="I138" s="103">
+      <c r="I138" s="108">
         <v>2.4105532505183001</v>
       </c>
-      <c r="J138" s="103">
+      <c r="J138" s="108">
         <v>1.9152892544387601</v>
       </c>
-      <c r="K138" s="103">
+      <c r="K138" s="108">
         <v>2.7829204200817599</v>
       </c>
-      <c r="L138" s="103">
+      <c r="L138" s="108">
         <v>3.2317535830748101</v>
       </c>
-      <c r="M138" s="103">
+      <c r="M138" s="108">
         <v>3.7313692054293499</v>
       </c>
-      <c r="N138" s="103">
+      <c r="N138" s="108">
         <v>3.2949962517034601</v>
       </c>
-      <c r="O138" s="103">
+      <c r="O138" s="108">
         <v>3.2907429708933602</v>
       </c>
-      <c r="P138" s="103">
+      <c r="P138" s="108">
         <v>3.6558321872160899</v>
       </c>
-      <c r="Q138" s="103">
+      <c r="Q138" s="108">
         <v>2.8461281141584398</v>
       </c>
-      <c r="R138" s="103">
+      <c r="R138" s="108">
         <v>2.7308814854379002</v>
       </c>
-      <c r="S138" s="103">
+      <c r="S138" s="108">
         <v>2.8429396215748199</v>
       </c>
-      <c r="T138" s="103">
+      <c r="T138" s="108">
         <v>2.9870591494977701</v>
       </c>
-      <c r="U138" s="103">
+      <c r="U138" s="108">
         <v>2.8348039500104201</v>
       </c>
-      <c r="V138" s="103">
+      <c r="V138" s="108">
         <v>2.3122405493249398</v>
       </c>
-      <c r="W138" s="103">
+      <c r="W138" s="108">
         <v>2.1453576284363698</v>
       </c>
-      <c r="X138" s="103">
+      <c r="X138" s="108">
         <v>2.06745791245626</v>
       </c>
-      <c r="Y138" s="103">
+      <c r="Y138" s="108">
         <v>2.2922741723552802</v>
       </c>
-      <c r="Z138" s="103">
+      <c r="Z138" s="108">
         <v>2.4192641683567602</v>
       </c>
-      <c r="AA138" s="103">
+      <c r="AA138" s="108">
         <v>2.6669999999999998</v>
       </c>
-      <c r="AB138" s="103">
+      <c r="AB138" s="108">
         <v>2.64</v>
       </c>
-      <c r="AC138" s="103">
+      <c r="AC138" s="108">
         <v>2.9369999999999998</v>
       </c>
-      <c r="AD138" s="103">
+      <c r="AD138" s="108">
         <v>2.6779999999999999</v>
       </c>
-      <c r="AE138" s="103">
+      <c r="AE138" s="108">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF138" s="103">
+      <c r="AF138" s="108">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AG138" s="103">
+      <c r="AG138" s="108">
         <v>2.99458356762486</v>
       </c>
     </row>
     <row r="139" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B139" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="104">
+      <c r="B139" s="106" t="s">
+        <v>372</v>
+      </c>
+      <c r="C139" s="109">
         <v>17.7</v>
       </c>
-      <c r="D139" s="104">
+      <c r="D139" s="109">
         <v>18.25</v>
       </c>
-      <c r="E139" s="104">
+      <c r="E139" s="109">
         <v>22.53</v>
       </c>
-      <c r="F139" s="104">
+      <c r="F139" s="109">
         <v>24.01</v>
       </c>
-      <c r="G139" s="104">
+      <c r="G139" s="109">
         <v>24.21</v>
       </c>
-      <c r="H139" s="104">
+      <c r="H139" s="109">
         <v>28.79</v>
       </c>
-      <c r="I139" s="104">
+      <c r="I139" s="109">
         <v>31.553207990189701</v>
       </c>
-      <c r="J139" s="104">
+      <c r="J139" s="109">
         <v>27.244265210836801</v>
       </c>
-      <c r="K139" s="104">
+      <c r="K139" s="109">
         <v>40.652411100802503</v>
       </c>
-      <c r="L139" s="104">
+      <c r="L139" s="109">
         <v>47.357998443166203</v>
       </c>
-      <c r="M139" s="104">
+      <c r="M139" s="109">
         <v>51.379665470624097</v>
       </c>
-      <c r="N139" s="104">
+      <c r="N139" s="109">
         <v>56.049556746606903</v>
       </c>
-      <c r="O139" s="104">
+      <c r="O139" s="109">
         <v>48.978428711167801</v>
       </c>
-      <c r="P139" s="104">
+      <c r="P139" s="109">
         <v>55.948488964735297</v>
       </c>
-      <c r="Q139" s="104">
+      <c r="Q139" s="109">
         <v>56.3365073806307</v>
       </c>
-      <c r="R139" s="104">
+      <c r="R139" s="109">
         <v>60.947399060421802</v>
       </c>
-      <c r="S139" s="104">
+      <c r="S139" s="109">
         <v>63.960629589386897</v>
       </c>
-      <c r="T139" s="104">
+      <c r="T139" s="109">
         <v>59.434313284311997</v>
       </c>
-      <c r="U139" s="104">
+      <c r="U139" s="109">
         <v>62.643552713342302</v>
       </c>
-      <c r="V139" s="104">
+      <c r="V139" s="109">
         <v>56.962600931948202</v>
       </c>
-      <c r="W139" s="104">
+      <c r="W139" s="109">
         <v>53.737982128660903</v>
       </c>
-      <c r="X139" s="104">
+      <c r="X139" s="109">
         <v>53.139771223122899</v>
       </c>
-      <c r="Y139" s="104">
+      <c r="Y139" s="109">
         <v>56.342376924378598</v>
       </c>
-      <c r="Z139" s="104">
+      <c r="Z139" s="109">
         <v>46.0089185794643</v>
       </c>
-      <c r="AA139" s="104">
+      <c r="AA139" s="109">
         <v>41.3</v>
       </c>
-      <c r="AB139" s="104">
+      <c r="AB139" s="109">
         <v>44.2</v>
       </c>
-      <c r="AC139" s="104">
+      <c r="AC139" s="109">
         <v>48.5</v>
       </c>
-      <c r="AD139" s="104">
+      <c r="AD139" s="109">
         <v>44.6</v>
       </c>
-      <c r="AE139" s="104">
+      <c r="AE139" s="109">
         <v>46.2</v>
       </c>
-      <c r="AF139" s="104">
+      <c r="AF139" s="109">
         <v>43.9</v>
       </c>
-      <c r="AG139" s="104">
+      <c r="AG139" s="109">
         <v>45.787348701912101</v>
       </c>
     </row>
     <row r="140" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B140" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="109">
+      <c r="B140" s="106" t="s">
+        <v>373</v>
+      </c>
+      <c r="C140" s="114">
         <v>0.29880917345442698</v>
       </c>
-      <c r="D140" s="109">
+      <c r="D140" s="114">
         <v>0.39670058210410297</v>
       </c>
-      <c r="E140" s="109">
+      <c r="E140" s="114">
         <v>0.360916198722883</v>
       </c>
-      <c r="F140" s="109">
+      <c r="F140" s="114">
         <v>0.44318740570458398</v>
       </c>
-      <c r="G140" s="109">
+      <c r="G140" s="114">
         <v>0.59283555397184695</v>
       </c>
-      <c r="H140" s="109">
+      <c r="H140" s="114">
         <v>0.52515504021305304</v>
       </c>
-      <c r="I140" s="109">
+      <c r="I140" s="114">
         <v>0.50580028861077797</v>
       </c>
-      <c r="J140" s="109">
+      <c r="J140" s="114">
         <v>0.51493947468360501</v>
       </c>
-      <c r="K140" s="109">
+      <c r="K140" s="114">
         <v>0.56272760578465197</v>
       </c>
-      <c r="L140" s="109">
+      <c r="L140" s="114">
         <v>0.51304588110771798</v>
       </c>
-      <c r="M140" s="109">
+      <c r="M140" s="114">
         <v>0.38356810692927201</v>
       </c>
-      <c r="N140" s="109">
+      <c r="N140" s="114">
         <v>0.460390510016017</v>
       </c>
-      <c r="O140" s="109">
+      <c r="O140" s="114">
         <v>0.46977172985730797</v>
       </c>
-      <c r="P140" s="109">
+      <c r="P140" s="114">
         <v>0.52175027391121198</v>
       </c>
-      <c r="Q140" s="109">
+      <c r="Q140" s="114">
         <v>0.53924307394392701</v>
       </c>
-      <c r="R140" s="109">
+      <c r="R140" s="114">
         <v>0.46802506855812498</v>
       </c>
-      <c r="S140" s="109">
+      <c r="S140" s="114">
         <v>0.33788088237615099</v>
       </c>
-      <c r="T140" s="109">
+      <c r="T140" s="114">
         <v>0.46647856297930801</v>
       </c>
-      <c r="U140" s="109">
+      <c r="U140" s="114">
         <v>0.43042341215298602</v>
       </c>
-      <c r="V140" s="109">
+      <c r="V140" s="114">
         <v>0.38005029778125099</v>
       </c>
-      <c r="W140" s="109">
+      <c r="W140" s="114">
         <v>0.31898635716660301</v>
       </c>
-      <c r="X140" s="109">
+      <c r="X140" s="114">
         <v>0.31862741719846199</v>
       </c>
-      <c r="Y140" s="109">
+      <c r="Y140" s="114">
         <v>0.35796540024095103</v>
       </c>
-      <c r="Z140" s="109">
+      <c r="Z140" s="114">
         <v>0.40196197029467501</v>
       </c>
-      <c r="AA140" s="109">
+      <c r="AA140" s="114">
         <v>0.46899999999999997</v>
       </c>
-      <c r="AB140" s="109">
+      <c r="AB140" s="114">
         <v>0.43099999999999999</v>
       </c>
-      <c r="AC140" s="109">
+      <c r="AC140" s="114">
         <v>0.42699999999999999</v>
       </c>
-      <c r="AD140" s="109">
+      <c r="AD140" s="114">
         <v>0.43099999999999999</v>
       </c>
-      <c r="AE140" s="109">
+      <c r="AE140" s="114">
         <v>0.45800000000000002</v>
       </c>
-      <c r="AF140" s="109">
+      <c r="AF140" s="114">
         <v>0.46300000000000002</v>
       </c>
-      <c r="AG140" s="109">
+      <c r="AG140" s="114">
         <v>0.43865174459582401</v>
       </c>
     </row>
     <row r="141" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B141" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="104">
+      <c r="B141" s="106" t="s">
+        <v>264</v>
+      </c>
+      <c r="C141" s="109">
         <v>346.51289749729801</v>
       </c>
-      <c r="D141" s="104">
+      <c r="D141" s="109">
         <v>412.71817597187197</v>
       </c>
-      <c r="E141" s="104">
+      <c r="E141" s="109">
         <v>416.970742493599</v>
       </c>
-      <c r="F141" s="104">
+      <c r="F141" s="109">
         <v>424.31193538476498</v>
       </c>
-      <c r="G141" s="104">
+      <c r="G141" s="109">
         <v>427.29246873389098</v>
       </c>
-      <c r="H141" s="104">
+      <c r="H141" s="109">
         <v>424.72558476408699</v>
       </c>
-      <c r="I141" s="104">
+      <c r="I141" s="109">
         <v>417.72880881164701</v>
       </c>
-      <c r="J141" s="104">
+      <c r="J141" s="109">
         <v>423.46308299180203</v>
       </c>
-      <c r="K141" s="104">
+      <c r="K141" s="109">
         <v>422.224931168701</v>
       </c>
-      <c r="L141" s="104">
+      <c r="L141" s="109">
         <v>430.43128100133202</v>
       </c>
-      <c r="M141" s="104">
+      <c r="M141" s="109">
         <v>425.73011216116203</v>
       </c>
-      <c r="N141" s="104">
+      <c r="N141" s="109">
         <v>426.17853740771102</v>
       </c>
-      <c r="O141" s="104">
+      <c r="O141" s="109">
         <v>426.20785564891798</v>
       </c>
-      <c r="P141" s="104">
+      <c r="P141" s="109">
         <v>431.79307767320603</v>
       </c>
-      <c r="Q141" s="104">
+      <c r="Q141" s="109">
         <v>437.95599206692799</v>
       </c>
-      <c r="R141" s="104">
+      <c r="R141" s="109">
         <v>432.80625812266999</v>
       </c>
-      <c r="S141" s="104">
+      <c r="S141" s="109">
         <v>429.75628846131298</v>
       </c>
-      <c r="T141" s="104">
+      <c r="T141" s="109">
         <v>433.12822022784098</v>
       </c>
-      <c r="U141" s="104">
+      <c r="U141" s="109">
         <v>424.01267938408699</v>
       </c>
-      <c r="V141" s="104">
+      <c r="V141" s="109">
         <v>435.38841544129701</v>
       </c>
-      <c r="W141" s="104">
+      <c r="W141" s="109">
         <v>433.09709361631798</v>
       </c>
-      <c r="X141" s="104">
+      <c r="X141" s="109">
         <v>436.89027655227397</v>
       </c>
-      <c r="Y141" s="104">
+      <c r="Y141" s="109">
         <v>432.68585279611</v>
       </c>
-      <c r="Z141" s="104">
+      <c r="Z141" s="109">
         <v>434</v>
       </c>
-      <c r="AA141" s="104">
+      <c r="AA141" s="109">
         <v>432.5</v>
       </c>
-      <c r="AB141" s="104">
+      <c r="AB141" s="109">
         <v>432.6</v>
       </c>
-      <c r="AC141" s="104">
+      <c r="AC141" s="109">
         <v>432.1</v>
       </c>
-      <c r="AD141" s="104">
+      <c r="AD141" s="109">
         <v>432.8</v>
       </c>
-      <c r="AE141" s="104">
+      <c r="AE141" s="109">
         <v>427</v>
       </c>
-      <c r="AF141" s="104">
+      <c r="AF141" s="109">
         <v>432.1</v>
       </c>
-      <c r="AG141" s="104">
+      <c r="AG141" s="109">
         <v>431.22734677168597</v>
       </c>
     </row>
     <row r="142" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B142" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="100">
+      <c r="B142" s="106" t="s">
+        <v>374</v>
+      </c>
+      <c r="C142" s="105">
         <v>0.59707060136577905</v>
       </c>
-      <c r="D142" s="100">
+      <c r="D142" s="105">
         <v>0.44471090527021701</v>
       </c>
-      <c r="E142" s="100">
+      <c r="E142" s="105">
         <v>0.57563742035622001</v>
       </c>
-      <c r="F142" s="100">
+      <c r="F142" s="105">
         <v>0.52523246413770597</v>
       </c>
-      <c r="G142" s="100">
+      <c r="G142" s="105">
         <v>0.38456964296623602</v>
       </c>
-      <c r="H142" s="100">
+      <c r="H142" s="105">
         <v>0.53656294165951901</v>
       </c>
-      <c r="I142" s="100">
+      <c r="I142" s="105">
         <v>0.62228191553996104</v>
       </c>
-      <c r="J142" s="100">
+      <c r="J142" s="105">
         <v>0.52022482987820695</v>
       </c>
-      <c r="K142" s="100">
+      <c r="K142" s="105">
         <v>0.701827037975844</v>
       </c>
-      <c r="L142" s="100">
+      <c r="L142" s="105">
         <v>0.89312687285861903</v>
       </c>
-      <c r="M142" s="100">
+      <c r="M142" s="105">
         <v>1.2401596676462701</v>
       </c>
-      <c r="N142" s="100">
+      <c r="N142" s="105">
         <v>1.1830300781301699</v>
       </c>
-      <c r="O142" s="100">
+      <c r="O142" s="105">
         <v>1.0157384139790899</v>
       </c>
-      <c r="P142" s="100">
+      <c r="P142" s="105">
         <v>1.0330064088639499</v>
       </c>
-      <c r="Q142" s="100">
+      <c r="Q142" s="105">
         <v>0.98802269036581603</v>
       </c>
-      <c r="R142" s="100">
+      <c r="R142" s="105">
         <v>1.2487871237921799</v>
       </c>
-      <c r="S142" s="100">
+      <c r="S142" s="105">
         <v>1.6427149788070801</v>
       </c>
-      <c r="T142" s="100">
+      <c r="T142" s="105">
         <v>1.2204169822640101</v>
       </c>
-      <c r="U142" s="100">
+      <c r="U142" s="105">
         <v>1.40276611213294</v>
       </c>
-      <c r="V142" s="100">
+      <c r="V142" s="105">
         <v>1.3520881210961699</v>
       </c>
-      <c r="W142" s="100">
+      <c r="W142" s="105">
         <v>1.4085993944264801</v>
       </c>
-      <c r="X142" s="100">
+      <c r="X142" s="105">
         <v>1.3815530164006899</v>
       </c>
-      <c r="Y142" s="100">
+      <c r="Y142" s="105">
         <v>1.39365893042998</v>
       </c>
-      <c r="Z142" s="100">
+      <c r="Z142" s="105">
         <v>1.0568581425782899</v>
       </c>
-      <c r="AA142" s="100">
+      <c r="AA142" s="105">
         <v>0.84599999999999997</v>
       </c>
-      <c r="AB142" s="100">
+      <c r="AB142" s="105">
         <v>0.96799999999999997</v>
       </c>
-      <c r="AC142" s="100">
+      <c r="AC142" s="105">
         <v>1.0720000000000001</v>
       </c>
-      <c r="AD142" s="100">
+      <c r="AD142" s="105">
         <v>0.97699999999999998</v>
       </c>
-      <c r="AE142" s="100">
+      <c r="AE142" s="105">
         <v>0.97899999999999998</v>
       </c>
-      <c r="AF142" s="100">
+      <c r="AF142" s="105">
         <v>0.91</v>
       </c>
-      <c r="AG142" s="100">
+      <c r="AG142" s="105">
         <v>0.99358992557409698</v>
       </c>
     </row>
     <row r="143" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="9" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="C143" s="103">
+        <v>375</v>
+      </c>
+      <c r="C143" s="108">
         <v>1.0999230313969099</v>
       </c>
-      <c r="D143" s="103">
+      <c r="D143" s="108">
         <v>1.3255132467427799</v>
       </c>
-      <c r="E143" s="103">
+      <c r="E143" s="108">
         <v>1.31039338675048</v>
       </c>
-      <c r="F143" s="103">
+      <c r="F143" s="108">
         <v>0.91544190336221798</v>
       </c>
-      <c r="G143" s="103">
+      <c r="G143" s="108">
         <v>1.2648021042127</v>
       </c>
-      <c r="H143" s="103">
+      <c r="H143" s="108">
         <v>1.5093042920375099</v>
       </c>
-      <c r="I143" s="103">
+      <c r="I143" s="108">
         <v>1.7882713349783399</v>
       </c>
-      <c r="J143" s="103">
+      <c r="J143" s="108">
         <v>1.3950644245605499</v>
       </c>
-      <c r="K143" s="103">
+      <c r="K143" s="108">
         <v>2.0810933821059101</v>
       </c>
-      <c r="L143" s="103">
+      <c r="L143" s="108">
         <v>2.33862671021619</v>
       </c>
-      <c r="M143" s="103">
+      <c r="M143" s="108">
         <v>2.4912095377830701</v>
       </c>
-      <c r="N143" s="103">
+      <c r="N143" s="108">
         <v>2.1119661735732902</v>
       </c>
-      <c r="O143" s="103">
+      <c r="O143" s="108">
         <v>2.2750045569142698</v>
       </c>
-      <c r="P143" s="103">
+      <c r="P143" s="108">
         <v>2.6228257783521398</v>
       </c>
-      <c r="Q143" s="103">
+      <c r="Q143" s="108">
         <v>1.85810542379262</v>
       </c>
-      <c r="R143" s="103">
+      <c r="R143" s="108">
         <v>1.4820943616457201</v>
       </c>
-      <c r="S143" s="103">
+      <c r="S143" s="108">
         <v>1.2002246427677401</v>
       </c>
-      <c r="T143" s="103">
+      <c r="T143" s="108">
         <v>1.76664216723376</v>
       </c>
-      <c r="U143" s="103">
+      <c r="U143" s="108">
         <v>1.4320378378774801</v>
       </c>
-      <c r="V143" s="103">
+      <c r="V143" s="108">
         <v>0.96015242822876501</v>
       </c>
-      <c r="W143" s="103">
+      <c r="W143" s="108">
         <v>0.73675823400988205</v>
       </c>
-      <c r="X143" s="103">
+      <c r="X143" s="108">
         <v>0.68590489605557003</v>
       </c>
-      <c r="Y143" s="103">
+      <c r="Y143" s="108">
         <v>0.89861524192530795</v>
       </c>
-      <c r="Z143" s="103">
+      <c r="Z143" s="108">
         <v>1.36240602577846</v>
       </c>
-      <c r="AA143" s="103">
+      <c r="AA143" s="108">
         <v>1.821</v>
       </c>
-      <c r="AB143" s="103">
+      <c r="AB143" s="108">
         <v>1.671</v>
       </c>
-      <c r="AC143" s="103">
+      <c r="AC143" s="108">
         <v>1.8640000000000001</v>
       </c>
-      <c r="AD143" s="103">
+      <c r="AD143" s="108">
         <v>1.702</v>
       </c>
-      <c r="AE143" s="103">
+      <c r="AE143" s="108">
         <v>1.879</v>
       </c>
-      <c r="AF143" s="103">
+      <c r="AF143" s="108">
         <v>1.871</v>
       </c>
-      <c r="AG143" s="103">
+      <c r="AG143" s="108">
         <v>2.0009936420507599</v>
       </c>
     </row>
     <row r="144" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B144" s="9" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="C144" s="103">
+        <v>376</v>
+      </c>
+      <c r="C144" s="108">
         <v>-0.53253842292311904</v>
       </c>
-      <c r="D144" s="103">
+      <c r="D144" s="108">
         <v>-0.501104148607463</v>
       </c>
-      <c r="E144" s="103">
+      <c r="E144" s="108">
         <v>-0.38015486796819797</v>
       </c>
-      <c r="F144" s="103">
+      <c r="F144" s="108">
         <v>-0.26686172985557499</v>
       </c>
-      <c r="G144" s="103">
+      <c r="G144" s="108">
         <v>-0.27281085716902298</v>
       </c>
-      <c r="H144" s="103">
+      <c r="H144" s="108">
         <v>-0.39432129611501598</v>
       </c>
-      <c r="I144" s="103">
+      <c r="I144" s="108">
         <v>-0.42218458336617198</v>
       </c>
-      <c r="J144" s="103">
+      <c r="J144" s="108">
         <v>-0.34848272667260499</v>
       </c>
-      <c r="K144" s="103">
+      <c r="K144" s="108">
         <v>-0.424020742215789</v>
       </c>
-      <c r="L144" s="103">
+      <c r="L144" s="108">
         <v>-0.44018060130130099</v>
       </c>
-      <c r="M144" s="103">
+      <c r="M144" s="108">
         <v>-0.39067628971950302</v>
       </c>
-      <c r="N144" s="103">
+      <c r="N144" s="108">
         <v>-0.408008664111292</v>
       </c>
-      <c r="O144" s="103">
+      <c r="O144" s="108">
         <v>-0.42321585731247002</v>
       </c>
-      <c r="P144" s="103">
+      <c r="P144" s="108">
         <v>-0.41938658511023402</v>
       </c>
-      <c r="Q144" s="103">
+      <c r="Q144" s="108">
         <v>0.146878897217746</v>
       </c>
-      <c r="R144" s="103">
+      <c r="R144" s="108">
         <v>-4.9809198208182297E-2</v>
       </c>
-      <c r="S144" s="103">
+      <c r="S144" s="108">
         <v>-7.2799988621168502E-2</v>
       </c>
-      <c r="T144" s="103">
+      <c r="T144" s="108">
         <v>-0.123962225452833</v>
       </c>
-      <c r="U144" s="103">
+      <c r="U144" s="108">
         <v>-0.47503604550206602</v>
       </c>
-      <c r="V144" s="103">
+      <c r="V144" s="108">
         <v>-0.499796910402243</v>
       </c>
-      <c r="W144" s="103">
+      <c r="W144" s="108">
         <v>-0.44470197706158399</v>
       </c>
-      <c r="X144" s="103">
+      <c r="X144" s="108">
         <v>-0.56024512065992504</v>
       </c>
-      <c r="Y144" s="103">
+      <c r="Y144" s="108">
         <v>-0.489739672373044</v>
       </c>
-      <c r="Z144" s="103">
+      <c r="Z144" s="108">
         <v>-0.60641676992157001</v>
       </c>
-      <c r="AA144" s="103">
+      <c r="AA144" s="108">
         <v>-0.52700000000000002</v>
       </c>
-      <c r="AB144" s="103">
+      <c r="AB144" s="108">
         <v>-0.48899999999999999</v>
       </c>
-      <c r="AC144" s="103">
+      <c r="AC144" s="108">
         <v>-0.58099999999999996</v>
       </c>
-      <c r="AD144" s="103">
+      <c r="AD144" s="108">
         <v>-0.55900000000000005</v>
       </c>
-      <c r="AE144" s="103">
+      <c r="AE144" s="108">
         <v>-0.71499999999999997</v>
       </c>
-      <c r="AF144" s="103">
+      <c r="AF144" s="108">
         <v>-0.38900000000000001</v>
       </c>
-      <c r="AG144" s="103">
+      <c r="AG144" s="108">
         <v>-0.49812922547407101</v>
       </c>
     </row>
     <row r="145" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="C145" s="107"/>
-[...29 lines deleted...]
-      <c r="AG145" s="107"/>
+      <c r="C145" s="112"/>
+      <c r="D145" s="112"/>
+      <c r="E145" s="112"/>
+      <c r="F145" s="112"/>
+      <c r="G145" s="112"/>
+      <c r="H145" s="112"/>
+      <c r="I145" s="112"/>
+      <c r="J145" s="112"/>
+      <c r="K145" s="112"/>
+      <c r="L145" s="112"/>
+      <c r="M145" s="112"/>
+      <c r="N145" s="112"/>
+      <c r="O145" s="112"/>
+      <c r="P145" s="112"/>
+      <c r="Q145" s="112"/>
+      <c r="R145" s="112"/>
+      <c r="S145" s="112"/>
+      <c r="T145" s="112"/>
+      <c r="U145" s="112"/>
+      <c r="V145" s="112"/>
+      <c r="W145" s="112"/>
+      <c r="X145" s="112"/>
+      <c r="Y145" s="112"/>
+      <c r="Z145" s="112"/>
+      <c r="AA145" s="112"/>
+      <c r="AB145" s="112"/>
+      <c r="AC145" s="112"/>
+      <c r="AD145" s="112"/>
+      <c r="AE145" s="112"/>
+      <c r="AF145" s="112"/>
+      <c r="AG145" s="112"/>
     </row>
     <row r="146" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B146" s="14" t="s">
-        <v>376</v>
-[...31 lines deleted...]
-      <c r="AG146" s="74"/>
+        <v>377</v>
+      </c>
+      <c r="C146" s="76"/>
+      <c r="D146" s="76"/>
+      <c r="E146" s="76"/>
+      <c r="F146" s="76"/>
+      <c r="G146" s="76"/>
+      <c r="H146" s="76"/>
+      <c r="I146" s="76"/>
+      <c r="J146" s="76"/>
+      <c r="K146" s="76"/>
+      <c r="L146" s="76"/>
+      <c r="M146" s="76"/>
+      <c r="N146" s="76"/>
+      <c r="O146" s="76"/>
+      <c r="P146" s="76"/>
+      <c r="Q146" s="76"/>
+      <c r="R146" s="76"/>
+      <c r="S146" s="76"/>
+      <c r="T146" s="76"/>
+      <c r="U146" s="76"/>
+      <c r="V146" s="76"/>
+      <c r="W146" s="76"/>
+      <c r="X146" s="76"/>
+      <c r="Y146" s="76"/>
+      <c r="Z146" s="76"/>
+      <c r="AA146" s="76"/>
+      <c r="AB146" s="76"/>
+      <c r="AC146" s="76"/>
+      <c r="AD146" s="76"/>
+      <c r="AE146" s="76"/>
+      <c r="AF146" s="76"/>
+      <c r="AG146" s="76"/>
     </row>
     <row r="147" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B147" s="91" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="102">
+      <c r="B147" s="93" t="s">
+        <v>378</v>
+      </c>
+      <c r="C147" s="107">
         <v>1.9081838818919601</v>
       </c>
-      <c r="D147" s="102">
+      <c r="D147" s="107">
         <v>2.1109836454811099</v>
       </c>
-      <c r="E147" s="102">
+      <c r="E147" s="107">
         <v>2.2358225252219599</v>
       </c>
-      <c r="F147" s="102">
+      <c r="F147" s="107">
         <v>2.1411929477929901</v>
       </c>
-      <c r="G147" s="102">
+      <c r="G147" s="107">
         <v>2.3458586491473601</v>
       </c>
-      <c r="H147" s="102">
+      <c r="H147" s="107">
         <v>2.6738145471965198</v>
       </c>
-      <c r="I147" s="102">
+      <c r="I147" s="107">
         <v>3.0953937183867901</v>
       </c>
-      <c r="J147" s="102">
+      <c r="J147" s="107">
         <v>2.5920759848677002</v>
       </c>
-      <c r="K147" s="102">
+      <c r="K147" s="107">
         <v>3.74973141237624</v>
       </c>
-      <c r="L147" s="102">
+      <c r="L147" s="107">
         <v>4.2487938965578396</v>
       </c>
-      <c r="M147" s="102">
+      <c r="M147" s="107">
         <v>4.7942317597168902</v>
       </c>
-      <c r="N147" s="102">
+      <c r="N147" s="107">
         <v>4.5988355325616004</v>
       </c>
-      <c r="O147" s="102">
+      <c r="O147" s="107">
         <v>4.3794237400316103</v>
       </c>
-      <c r="P147" s="102">
+      <c r="P147" s="107">
         <v>5.5353237346902002</v>
       </c>
-      <c r="Q147" s="102">
+      <c r="Q147" s="107">
         <v>4.6841407320322501</v>
       </c>
-      <c r="R147" s="102">
+      <c r="R147" s="107">
         <v>4.5736592896924799</v>
       </c>
-      <c r="S147" s="102">
+      <c r="S147" s="107">
         <v>4.0364327804101903</v>
       </c>
-      <c r="T147" s="102">
-[...2 lines deleted...]
-      <c r="U147" s="102">
+      <c r="T147" s="107">
+        <v>4.6703812432832601</v>
+      </c>
+      <c r="U147" s="107">
         <v>3.9271856379721801</v>
       </c>
-      <c r="V147" s="102">
+      <c r="V147" s="107">
         <v>3.48064295786117</v>
       </c>
-      <c r="W147" s="102">
+      <c r="W147" s="107">
         <v>3.3548570657863999</v>
       </c>
-      <c r="X147" s="102">
+      <c r="X147" s="107">
         <v>2.8728484694302998</v>
       </c>
-      <c r="Y147" s="102">
+      <c r="Y147" s="107">
         <v>3.3564584092506999</v>
       </c>
-      <c r="Z147" s="102">
+      <c r="Z147" s="107">
         <v>3.2886200401000298</v>
       </c>
-      <c r="AA147" s="102">
+      <c r="AA147" s="107">
         <v>3.9640560716529301</v>
       </c>
-      <c r="AB147" s="102">
+      <c r="AB147" s="107">
         <v>4.1817316445301698</v>
       </c>
-      <c r="AC147" s="102">
+      <c r="AC147" s="107">
         <v>4.4186162196123497</v>
       </c>
-      <c r="AD147" s="102">
+      <c r="AD147" s="107">
         <v>3.9812293664782099</v>
       </c>
-      <c r="AE147" s="102">
+      <c r="AE147" s="107">
         <v>4.274</v>
       </c>
-      <c r="AF147" s="102">
+      <c r="AF147" s="107">
         <v>4.59</v>
       </c>
-      <c r="AG147" s="102">
+      <c r="AG147" s="107">
         <v>4.8148396831333997</v>
       </c>
     </row>
     <row r="148" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B148" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="100">
+      <c r="B148" s="106" t="s">
+        <v>379</v>
+      </c>
+      <c r="C148" s="105">
         <v>1.69699363276269</v>
       </c>
-      <c r="D148" s="100">
+      <c r="D148" s="105">
         <v>1.770224152013</v>
       </c>
-      <c r="E148" s="100">
+      <c r="E148" s="105">
         <v>1.8860308071067</v>
       </c>
-      <c r="F148" s="100">
+      <c r="F148" s="105">
         <v>1.4406743674999201</v>
       </c>
-      <c r="G148" s="100">
+      <c r="G148" s="105">
         <v>1.64937174717894</v>
       </c>
-      <c r="H148" s="100">
+      <c r="H148" s="105">
         <v>2.0458672336970301</v>
       </c>
-      <c r="I148" s="100">
+      <c r="I148" s="105">
         <v>2.4105532505183001</v>
       </c>
-      <c r="J148" s="100">
+      <c r="J148" s="105">
         <v>1.9152892544387601</v>
       </c>
-      <c r="K148" s="100">
+      <c r="K148" s="105">
         <v>2.7829204200817599</v>
       </c>
-      <c r="L148" s="100">
+      <c r="L148" s="105">
         <v>3.2317535830748101</v>
       </c>
-      <c r="M148" s="100">
+      <c r="M148" s="105">
         <v>3.7313692054293499</v>
       </c>
-      <c r="N148" s="100">
+      <c r="N148" s="105">
         <v>3.2949962517034601</v>
       </c>
-      <c r="O148" s="100">
+      <c r="O148" s="105">
         <v>3.2907429708933602</v>
       </c>
-      <c r="P148" s="100">
+      <c r="P148" s="105">
         <v>3.6558321872160899</v>
       </c>
-      <c r="Q148" s="100">
+      <c r="Q148" s="105">
         <v>2.8461281141584398</v>
       </c>
-      <c r="R148" s="100">
+      <c r="R148" s="105">
         <v>2.7308814854379002</v>
       </c>
-      <c r="S148" s="100">
+      <c r="S148" s="105">
         <v>2.8429396215748199</v>
       </c>
-      <c r="T148" s="100">
+      <c r="T148" s="105">
         <v>2.9870591494977701</v>
       </c>
-      <c r="U148" s="100">
+      <c r="U148" s="105">
         <v>2.8348039500104201</v>
       </c>
-      <c r="V148" s="100">
+      <c r="V148" s="105">
         <v>2.3122405493249398</v>
       </c>
-      <c r="W148" s="100">
+      <c r="W148" s="105">
         <v>2.1453576284363698</v>
       </c>
-      <c r="X148" s="100">
+      <c r="X148" s="105">
         <v>2.06745791245626</v>
       </c>
-      <c r="Y148" s="100">
+      <c r="Y148" s="105">
         <v>2.2922741723552802</v>
       </c>
-      <c r="Z148" s="100">
+      <c r="Z148" s="105">
         <v>2.4192641683567602</v>
       </c>
-      <c r="AA148" s="100">
+      <c r="AA148" s="105">
         <v>2.6674077374222702</v>
       </c>
-      <c r="AB148" s="100">
+      <c r="AB148" s="105">
         <v>2.6395117507097399</v>
       </c>
-      <c r="AC148" s="100">
+      <c r="AC148" s="105">
         <v>2.936771700215</v>
       </c>
-      <c r="AD148" s="100">
+      <c r="AD148" s="105">
         <v>2.67817505699032</v>
       </c>
-      <c r="AE148" s="100">
+      <c r="AE148" s="105">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF148" s="100">
+      <c r="AF148" s="105">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AG148" s="100">
+      <c r="AG148" s="105">
         <v>2.99458356762486</v>
       </c>
     </row>
     <row r="149" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B149" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="100">
+      <c r="B149" s="106" t="s">
+        <v>380</v>
+      </c>
+      <c r="C149" s="105">
         <v>0.21119024912927101</v>
       </c>
-      <c r="D149" s="100">
+      <c r="D149" s="105">
         <v>0.34075949346810802</v>
       </c>
-      <c r="E149" s="100">
+      <c r="E149" s="105">
         <v>0.36204225134826801</v>
       </c>
-      <c r="F149" s="100">
+      <c r="F149" s="105">
         <v>0.70051858029306902</v>
       </c>
-      <c r="G149" s="100">
+      <c r="G149" s="105">
         <v>0.696486901968419</v>
       </c>
-      <c r="H149" s="100">
+      <c r="H149" s="105">
         <v>0.62794731349948996</v>
       </c>
-      <c r="I149" s="100">
+      <c r="I149" s="105">
         <v>0.68484046786848596</v>
       </c>
-      <c r="J149" s="100">
+      <c r="J149" s="105">
         <v>0.67678673042894899</v>
       </c>
-      <c r="K149" s="100">
+      <c r="K149" s="105">
         <v>0.96681099229448297</v>
       </c>
-      <c r="L149" s="100">
+      <c r="L149" s="105">
         <v>1.0170403134830299</v>
       </c>
-      <c r="M149" s="100">
+      <c r="M149" s="105">
         <v>1.0628625542875501</v>
       </c>
-      <c r="N149" s="100">
+      <c r="N149" s="105">
         <v>1.30383928085814</v>
       </c>
-      <c r="O149" s="100">
+      <c r="O149" s="105">
         <v>1.0886807691382501</v>
       </c>
-      <c r="P149" s="100">
+      <c r="P149" s="105">
         <v>1.8794915474741101</v>
       </c>
-      <c r="Q149" s="100">
+      <c r="Q149" s="105">
         <v>1.8380126178738101</v>
       </c>
-      <c r="R149" s="100">
+      <c r="R149" s="105">
         <v>1.8427778042545799</v>
       </c>
-      <c r="S149" s="100">
+      <c r="S149" s="105">
         <v>1.1934931588353701</v>
       </c>
-      <c r="T149" s="100">
-[...2 lines deleted...]
-      <c r="U149" s="100">
+      <c r="T149" s="105">
+        <v>1.68332209378549</v>
+      </c>
+      <c r="U149" s="105">
         <v>1.0923816879617601</v>
       </c>
-      <c r="V149" s="100">
+      <c r="V149" s="105">
         <v>1.1684024085362399</v>
       </c>
-      <c r="W149" s="100">
+      <c r="W149" s="105">
         <v>1.2094994373500301</v>
       </c>
-      <c r="X149" s="100">
+      <c r="X149" s="105">
         <v>0.80539055697403805</v>
       </c>
-      <c r="Y149" s="100">
+      <c r="Y149" s="105">
         <v>1.06418423689542</v>
       </c>
-      <c r="Z149" s="100">
+      <c r="Z149" s="105">
         <v>0.869355871743277</v>
       </c>
-      <c r="AA149" s="100">
+      <c r="AA149" s="105">
         <v>1.2966483342306701</v>
       </c>
-      <c r="AB149" s="100">
+      <c r="AB149" s="105">
         <v>1.5422198938204299</v>
       </c>
-      <c r="AC149" s="100">
+      <c r="AC149" s="105">
         <v>1.48184451939734</v>
       </c>
-      <c r="AD149" s="100">
+      <c r="AD149" s="105">
         <v>1.3030543094878899</v>
       </c>
-      <c r="AE149" s="100">
+      <c r="AE149" s="105">
         <v>1.4159999999999999</v>
       </c>
-      <c r="AF149" s="100">
+      <c r="AF149" s="105">
         <v>1.8080000000000001</v>
       </c>
-      <c r="AG149" s="100">
+      <c r="AG149" s="105">
         <v>1.8202561155085399</v>
       </c>
     </row>
     <row r="150" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B150" s="9" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="C150" s="103">
+        <v>381</v>
+      </c>
+      <c r="C150" s="108">
         <v>1.69699363276269</v>
       </c>
-      <c r="D150" s="103">
+      <c r="D150" s="108">
         <v>1.770224152013</v>
       </c>
-      <c r="E150" s="103">
+      <c r="E150" s="108">
         <v>1.8860308071067</v>
       </c>
-      <c r="F150" s="103">
+      <c r="F150" s="108">
         <v>1.4406743674999201</v>
       </c>
-      <c r="G150" s="103">
+      <c r="G150" s="108">
         <v>1.64937174717894</v>
       </c>
-      <c r="H150" s="103">
+      <c r="H150" s="108">
         <v>2.0458672336970301</v>
       </c>
-      <c r="I150" s="103">
+      <c r="I150" s="108">
         <v>2.4105532505183001</v>
       </c>
-      <c r="J150" s="103">
+      <c r="J150" s="108">
         <v>1.9152892544387601</v>
       </c>
-      <c r="K150" s="103">
+      <c r="K150" s="108">
         <v>2.7829204200817599</v>
       </c>
-      <c r="L150" s="103">
+      <c r="L150" s="108">
         <v>3.2317535830748101</v>
       </c>
-      <c r="M150" s="103">
+      <c r="M150" s="108">
         <v>3.7313692054293401</v>
       </c>
-      <c r="N150" s="103">
+      <c r="N150" s="108">
         <v>3.2949962517034601</v>
       </c>
-      <c r="O150" s="103">
+      <c r="O150" s="108">
         <v>3.2907429708933602</v>
       </c>
-      <c r="P150" s="103">
+      <c r="P150" s="108">
         <v>3.6558321872160899</v>
       </c>
-      <c r="Q150" s="103">
+      <c r="Q150" s="108">
         <v>2.8461281141584398</v>
       </c>
-      <c r="R150" s="103">
+      <c r="R150" s="108">
         <v>2.7308814854379002</v>
       </c>
-      <c r="S150" s="103">
+      <c r="S150" s="108">
         <v>2.8429396215748199</v>
       </c>
-      <c r="T150" s="103">
+      <c r="T150" s="108">
         <v>2.9870591494977701</v>
       </c>
-      <c r="U150" s="103">
+      <c r="U150" s="108">
         <v>2.8348039500104201</v>
       </c>
-      <c r="V150" s="103">
+      <c r="V150" s="108">
         <v>2.3122405493249398</v>
       </c>
-      <c r="W150" s="103">
+      <c r="W150" s="108">
         <v>2.1453576284363698</v>
       </c>
-      <c r="X150" s="103">
+      <c r="X150" s="108">
         <v>2.06745791245626</v>
       </c>
-      <c r="Y150" s="103">
+      <c r="Y150" s="108">
         <v>2.2922741723552802</v>
       </c>
-      <c r="Z150" s="103">
+      <c r="Z150" s="108">
         <v>2.4192641683567602</v>
       </c>
-      <c r="AA150" s="103">
+      <c r="AA150" s="108">
         <v>2.6674077374222702</v>
       </c>
-      <c r="AB150" s="103">
+      <c r="AB150" s="108">
         <v>2.6395117507097399</v>
       </c>
-      <c r="AC150" s="103">
+      <c r="AC150" s="108">
         <v>2.936771700215</v>
       </c>
-      <c r="AD150" s="103">
+      <c r="AD150" s="108">
         <v>2.67817505699032</v>
       </c>
-      <c r="AE150" s="103">
+      <c r="AE150" s="108">
         <v>2.8580000000000001</v>
       </c>
-      <c r="AF150" s="103">
+      <c r="AF150" s="108">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AG150" s="103">
+      <c r="AG150" s="108">
         <v>2.99458356762486</v>
       </c>
     </row>
     <row r="151" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B151" s="7" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="C151" s="100">
+        <v>382</v>
+      </c>
+      <c r="C151" s="105">
         <v>-1.380790431199</v>
       </c>
-      <c r="D151" s="100">
+      <c r="D151" s="105">
         <v>-1.2871030393723599</v>
       </c>
-      <c r="E151" s="100">
+      <c r="E151" s="105">
         <v>-1.3224312942379901</v>
       </c>
-      <c r="F151" s="100">
+      <c r="F151" s="105">
         <v>-1.48804457138213</v>
       </c>
-      <c r="G151" s="100">
+      <c r="G151" s="105">
         <v>-1.4184064263615901</v>
       </c>
-      <c r="H151" s="100">
+      <c r="H151" s="105">
         <v>-1.55335923841706</v>
       </c>
-      <c r="I151" s="100">
+      <c r="I151" s="105">
         <v>-1.69650285748509</v>
       </c>
-      <c r="J151" s="100">
+      <c r="J151" s="105">
         <v>-1.54628771303686</v>
       </c>
-      <c r="K151" s="100">
+      <c r="K151" s="105">
         <v>-2.12984205978821</v>
       </c>
-      <c r="L151" s="100">
+      <c r="L151" s="105">
         <v>-2.4364630177530602</v>
       </c>
-      <c r="M151" s="100">
+      <c r="M151" s="105">
         <v>-2.6267930570553699</v>
       </c>
-      <c r="N151" s="100">
+      <c r="N151" s="105">
         <v>-2.8689668802979398</v>
       </c>
-      <c r="O151" s="100">
+      <c r="O151" s="105">
         <v>-2.5325518989108802</v>
       </c>
-      <c r="P151" s="100">
+      <c r="P151" s="105">
         <v>-3.3913179119789501</v>
       </c>
-      <c r="Q151" s="100">
+      <c r="Q151" s="105">
         <v>-2.82883033860054</v>
       </c>
-      <c r="R151" s="100">
+      <c r="R151" s="105">
         <v>-3.2229886583597001</v>
       </c>
-      <c r="S151" s="100">
+      <c r="S151" s="105">
         <v>-2.75546236786204</v>
       </c>
-      <c r="T151" s="100">
+      <c r="T151" s="105">
         <v>-3.0267116427523799</v>
       </c>
-      <c r="U151" s="100">
+      <c r="U151" s="105">
         <v>-3.0541511559815899</v>
       </c>
-      <c r="V151" s="100">
+      <c r="V151" s="105">
         <v>-3.07845490090223</v>
       </c>
-      <c r="W151" s="100">
+      <c r="W151" s="105">
         <v>-3.01714054422427</v>
       </c>
-      <c r="X151" s="100">
+      <c r="X151" s="105">
         <v>-2.7346986945339098</v>
       </c>
-      <c r="Y151" s="100">
+      <c r="Y151" s="105">
         <v>-2.95435642739815</v>
       </c>
-      <c r="Z151" s="100">
+      <c r="Z151" s="105">
         <v>-2.5595075732456398</v>
       </c>
-      <c r="AA151" s="100">
+      <c r="AA151" s="105">
         <v>-2.68481492285053</v>
       </c>
-      <c r="AB151" s="100">
+      <c r="AB151" s="105">
         <v>-2.96027314517216</v>
       </c>
-      <c r="AC151" s="100">
+      <c r="AC151" s="105">
         <v>-3.10869014463682</v>
       </c>
-      <c r="AD151" s="100">
+      <c r="AD151" s="105">
         <v>-2.8432868052120899</v>
       </c>
-      <c r="AE151" s="100">
+      <c r="AE151" s="105">
         <v>-3.177</v>
       </c>
-      <c r="AF151" s="100">
+      <c r="AF151" s="105">
         <v>-3.0950000000000002</v>
       </c>
-      <c r="AG151" s="100">
+      <c r="AG151" s="105">
         <v>-3.2220134379804701</v>
       </c>
     </row>
     <row r="152" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B152" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="100">
+      <c r="B152" s="106" t="s">
+        <v>383</v>
+      </c>
+      <c r="C152" s="105">
         <v>-1.2142055284242901</v>
       </c>
-      <c r="D152" s="100">
+      <c r="D152" s="105">
         <v>-1.2084482529982701</v>
       </c>
-      <c r="E152" s="100">
+      <c r="E152" s="105">
         <v>-1.30458381954988</v>
       </c>
-      <c r="F152" s="100">
+      <c r="F152" s="105">
         <v>-1.5176275914806401</v>
       </c>
-      <c r="G152" s="100">
+      <c r="G152" s="105">
         <v>-1.4818902287917199</v>
       </c>
-      <c r="H152" s="100">
+      <c r="H152" s="105">
         <v>-1.5372091714684799</v>
       </c>
-      <c r="I152" s="100">
+      <c r="I152" s="105">
         <v>-1.66523719362158</v>
       </c>
-      <c r="J152" s="100">
+      <c r="J152" s="105">
         <v>-1.55579518939636</v>
       </c>
-      <c r="K152" s="100">
+      <c r="K152" s="105">
         <v>-2.16021995587487</v>
       </c>
-      <c r="L152" s="100">
+      <c r="L152" s="105">
         <v>-2.4820929454941201</v>
       </c>
-      <c r="M152" s="100">
+      <c r="M152" s="105">
         <v>-2.60852310043619</v>
       </c>
-      <c r="N152" s="100">
+      <c r="N152" s="105">
         <v>-2.88928272314367</v>
       </c>
-      <c r="O152" s="100">
+      <c r="O152" s="105">
         <v>-2.55179666441349</v>
       </c>
-      <c r="P152" s="100">
+      <c r="P152" s="105">
         <v>-3.5335863798771898</v>
       </c>
-      <c r="Q152" s="100">
+      <c r="Q152" s="105">
         <v>-3.5017045125231601</v>
       </c>
-      <c r="R152" s="100">
+      <c r="R152" s="105">
         <v>-3.6415805972022399</v>
       </c>
-      <c r="S152" s="100">
+      <c r="S152" s="105">
         <v>-3.18304701237042</v>
       </c>
-      <c r="T152" s="100">
+      <c r="T152" s="105">
         <v>-3.4483175726921198</v>
       </c>
-      <c r="U152" s="100">
+      <c r="U152" s="105">
         <v>-3.1814240496381201</v>
       </c>
-      <c r="V152" s="100">
+      <c r="V152" s="105">
         <v>-3.2236481362631202</v>
       </c>
-      <c r="W152" s="100">
+      <c r="W152" s="105">
         <v>-3.06786085678459</v>
       </c>
-      <c r="X152" s="100">
+      <c r="X152" s="105">
         <v>-2.7200945306396398</v>
       </c>
-      <c r="Y152" s="100">
+      <c r="Y152" s="105">
         <v>-3.0240349994400102</v>
       </c>
-      <c r="Z152" s="100">
+      <c r="Z152" s="105">
         <v>-2.6285096377724102</v>
       </c>
-      <c r="AA152" s="100">
+      <c r="AA152" s="105">
         <v>-2.7156237452738399</v>
       </c>
-      <c r="AB152" s="100">
+      <c r="AB152" s="105">
         <v>-2.9948597629749401</v>
       </c>
-      <c r="AC152" s="100">
+      <c r="AC152" s="105">
         <v>-3.1126346952363901</v>
       </c>
-      <c r="AD152" s="100">
+      <c r="AD152" s="105">
         <v>-2.8777601048300201</v>
       </c>
-      <c r="AE152" s="100">
+      <c r="AE152" s="105">
         <v>-3.2090000000000001</v>
       </c>
-      <c r="AF152" s="100">
+      <c r="AF152" s="105">
         <v>-3.15</v>
       </c>
-      <c r="AG152" s="100">
+      <c r="AG152" s="105">
         <v>-3.1986462777874798</v>
       </c>
     </row>
     <row r="153" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B153" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="100">
+      <c r="B153" s="106" t="s">
+        <v>384</v>
+      </c>
+      <c r="C153" s="105">
         <v>-0.24725435943916199</v>
       </c>
-      <c r="D153" s="100">
+      <c r="D153" s="105">
         <v>-0.144622471398071</v>
       </c>
-      <c r="E153" s="100">
+      <c r="E153" s="105">
         <v>-0.10134483597086601</v>
       </c>
-      <c r="F153" s="100">
+      <c r="F153" s="105">
         <v>-6.5155793355000102E-2</v>
       </c>
-      <c r="G153" s="100">
+      <c r="G153" s="105">
         <v>-7.7508748890772697E-3</v>
       </c>
-      <c r="H153" s="100">
+      <c r="H153" s="105">
         <v>-7.6540959909510306E-2</v>
       </c>
-      <c r="I153" s="100">
+      <c r="I153" s="105">
         <v>-9.4103514861678506E-2</v>
       </c>
-      <c r="J153" s="100">
+      <c r="J153" s="105">
         <v>-6.2127002777634499E-2</v>
       </c>
-      <c r="K153" s="100">
+      <c r="K153" s="105">
         <v>-6.8318637956914494E-2</v>
       </c>
-      <c r="L153" s="100">
+      <c r="L153" s="105">
         <v>-4.4507938300440003E-2</v>
       </c>
-      <c r="M153" s="100">
+      <c r="M153" s="105">
         <v>-0.105130316378096</v>
       </c>
-      <c r="N153" s="100">
+      <c r="N153" s="105">
         <v>-7.2082138740898097E-2</v>
       </c>
-      <c r="O153" s="100">
+      <c r="O153" s="105">
         <v>-7.2459411799492099E-2</v>
       </c>
-      <c r="P153" s="100">
+      <c r="P153" s="105">
         <v>3.51469285321592E-2</v>
       </c>
-      <c r="Q153" s="100">
+      <c r="Q153" s="105">
         <v>0.57615262144374602</v>
       </c>
-      <c r="R153" s="100">
+      <c r="R153" s="105">
         <v>0.31483941787366798</v>
       </c>
-      <c r="S153" s="100">
+      <c r="S153" s="105">
         <v>0.3278376336396</v>
       </c>
-      <c r="T153" s="100">
+      <c r="T153" s="105">
         <v>0.32004065590212999</v>
       </c>
-      <c r="U153" s="100">
+      <c r="U153" s="105">
         <v>5.6980203714844802E-3</v>
       </c>
-      <c r="V153" s="100">
+      <c r="V153" s="105">
         <v>1.18599373347948E-2</v>
       </c>
-      <c r="W153" s="100">
+      <c r="W153" s="105">
         <v>-7.17367117746293E-2</v>
       </c>
-      <c r="X153" s="100">
+      <c r="X153" s="105">
         <v>-0.13036282820209699</v>
       </c>
-      <c r="Y153" s="100">
+      <c r="Y153" s="105">
         <v>-5.3158242227752998E-2</v>
       </c>
-      <c r="Z153" s="100">
+      <c r="Z153" s="105">
         <v>-5.7926048839388899E-2</v>
       </c>
-      <c r="AA153" s="100">
+      <c r="AA153" s="105">
         <v>-9.9237307133620598E-2</v>
       </c>
-      <c r="AB153" s="100">
+      <c r="AB153" s="105">
         <v>-9.1931440752316601E-2</v>
       </c>
-      <c r="AC153" s="100">
+      <c r="AC153" s="105">
         <v>-0.13392489294881299</v>
       </c>
-      <c r="AD153" s="100">
+      <c r="AD153" s="105">
         <v>-9.6114735504864504E-2</v>
       </c>
-      <c r="AE153" s="100">
+      <c r="AE153" s="105">
         <v>-0.12</v>
       </c>
-      <c r="AF153" s="100">
+      <c r="AF153" s="105">
         <v>-9.4E-2</v>
       </c>
-      <c r="AG153" s="100">
+      <c r="AG153" s="105">
         <v>-0.16915274071946701</v>
       </c>
     </row>
     <row r="154" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B154" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C154" s="100">
+      <c r="B154" s="106" t="s">
+        <v>385</v>
+      </c>
+      <c r="C154" s="105">
         <v>8.0669456664455699E-2</v>
       </c>
-      <c r="D154" s="100">
+      <c r="D154" s="105">
         <v>6.59676850239823E-2</v>
       </c>
-      <c r="E154" s="100">
+      <c r="E154" s="105">
         <v>8.0720006240487793E-2</v>
       </c>
-      <c r="F154" s="100">
+      <c r="F154" s="105">
         <v>9.4738813453512899E-2</v>
       </c>
-      <c r="G154" s="100">
+      <c r="G154" s="105">
         <v>7.1234677319203701E-2</v>
       </c>
-      <c r="H154" s="100">
+      <c r="H154" s="105">
         <v>6.0390892960925202E-2</v>
       </c>
-      <c r="I154" s="100">
+      <c r="I154" s="105">
         <v>6.2837850998172406E-2</v>
       </c>
-      <c r="J154" s="100">
+      <c r="J154" s="105">
         <v>7.1634479137125298E-2</v>
       </c>
-      <c r="K154" s="100">
+      <c r="K154" s="105">
         <v>9.86965340435733E-2</v>
       </c>
-      <c r="L154" s="100">
+      <c r="L154" s="105">
         <v>9.0137866041500495E-2</v>
       </c>
-      <c r="M154" s="100">
+      <c r="M154" s="105">
         <v>8.6860359758912598E-2</v>
       </c>
-      <c r="N154" s="100">
+      <c r="N154" s="105">
         <v>9.2397981586632094E-2</v>
       </c>
-      <c r="O154" s="100">
+      <c r="O154" s="105">
         <v>9.17041773021018E-2</v>
       </c>
-      <c r="P154" s="100">
+      <c r="P154" s="105">
         <v>0.107121539366081</v>
       </c>
-      <c r="Q154" s="100">
+      <c r="Q154" s="105">
         <v>9.6721552478871695E-2</v>
       </c>
-      <c r="R154" s="100">
+      <c r="R154" s="105">
         <v>0.103752520968868</v>
       </c>
-      <c r="S154" s="100">
+      <c r="S154" s="105">
         <v>9.9747010868784305E-2</v>
       </c>
-      <c r="T154" s="100">
+      <c r="T154" s="105">
         <v>0.101565274037605</v>
       </c>
-      <c r="U154" s="100">
+      <c r="U154" s="105">
         <v>0.121574873285044</v>
       </c>
-      <c r="V154" s="100">
+      <c r="V154" s="105">
         <v>0.133333298026104</v>
       </c>
-      <c r="W154" s="100">
+      <c r="W154" s="105">
         <v>0.122457024334947</v>
       </c>
-      <c r="X154" s="100">
+      <c r="X154" s="105">
         <v>0.11575866430782</v>
       </c>
-      <c r="Y154" s="100">
+      <c r="Y154" s="105">
         <v>0.122836814269619</v>
       </c>
-      <c r="Z154" s="100">
+      <c r="Z154" s="105">
         <v>0.126928113366156</v>
       </c>
-      <c r="AA154" s="100">
+      <c r="AA154" s="105">
         <v>0.13004612955692699</v>
       </c>
-      <c r="AB154" s="100">
+      <c r="AB154" s="105">
         <v>0.12651805855508799</v>
       </c>
-      <c r="AC154" s="100">
+      <c r="AC154" s="105">
         <v>0.13786944354837399</v>
       </c>
-      <c r="AD154" s="100">
+      <c r="AD154" s="105">
         <v>0.13058803512279701</v>
       </c>
-      <c r="AE154" s="100">
+      <c r="AE154" s="105">
         <v>0.152</v>
       </c>
-      <c r="AF154" s="100">
+      <c r="AF154" s="105">
         <v>0.14799999999999999</v>
       </c>
-      <c r="AG154" s="100">
+      <c r="AG154" s="105">
         <v>0.14578558052648199</v>
       </c>
     </row>
     <row r="155" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="7" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="C155" s="100">
+        <v>386</v>
+      </c>
+      <c r="C155" s="105">
         <v>0.25211451728505202</v>
       </c>
-      <c r="D155" s="100">
+      <c r="D155" s="105">
         <v>0.34075949346810802</v>
       </c>
-      <c r="E155" s="100">
+      <c r="E155" s="105">
         <v>0.36204225134826801</v>
       </c>
-      <c r="F155" s="100">
+      <c r="F155" s="105">
         <v>0.70051858029306902</v>
       </c>
-      <c r="G155" s="100">
+      <c r="G155" s="105">
         <v>0.696486901968419</v>
       </c>
-      <c r="H155" s="100">
+      <c r="H155" s="105">
         <v>0.62794731349948996</v>
       </c>
-      <c r="I155" s="100">
+      <c r="I155" s="105">
         <v>0.68484046786848596</v>
       </c>
-      <c r="J155" s="100">
+      <c r="J155" s="105">
         <v>0.67678673042894899</v>
       </c>
-      <c r="K155" s="100">
+      <c r="K155" s="105">
         <v>0.96681099229448297</v>
       </c>
-      <c r="L155" s="100">
+      <c r="L155" s="105">
         <v>1.0170403134830299</v>
       </c>
-      <c r="M155" s="100">
+      <c r="M155" s="105">
         <v>1.0628625542875501</v>
       </c>
-      <c r="N155" s="100">
+      <c r="N155" s="105">
         <v>1.30383928085814</v>
       </c>
-      <c r="O155" s="100">
+      <c r="O155" s="105">
         <v>1.0886807691382501</v>
       </c>
-      <c r="P155" s="100">
+      <c r="P155" s="105">
         <v>1.8794915474741101</v>
       </c>
-      <c r="Q155" s="100">
+      <c r="Q155" s="105">
         <v>1.8380126178738101</v>
       </c>
-      <c r="R155" s="100">
+      <c r="R155" s="105">
         <v>1.8427778042545799</v>
       </c>
-      <c r="S155" s="100">
+      <c r="S155" s="105">
         <v>1.1934931588353701</v>
       </c>
-      <c r="T155" s="100">
-[...2 lines deleted...]
-      <c r="U155" s="100">
+      <c r="T155" s="105">
+        <v>1.68332209378549</v>
+      </c>
+      <c r="U155" s="105">
         <v>1.0923816879617601</v>
       </c>
-      <c r="V155" s="100">
+      <c r="V155" s="105">
         <v>1.1684024085362399</v>
       </c>
-      <c r="W155" s="100">
+      <c r="W155" s="105">
         <v>1.2094994373500301</v>
       </c>
-      <c r="X155" s="100">
+      <c r="X155" s="105">
         <v>0.80539055697403805</v>
       </c>
-      <c r="Y155" s="100">
+      <c r="Y155" s="105">
         <v>1.06418423689542</v>
       </c>
-      <c r="Z155" s="100">
+      <c r="Z155" s="105">
         <v>0.869355871743277</v>
       </c>
-      <c r="AA155" s="100">
+      <c r="AA155" s="105">
         <v>1.2966483342306701</v>
       </c>
-      <c r="AB155" s="100">
+      <c r="AB155" s="105">
         <v>1.5422198938204299</v>
       </c>
-      <c r="AC155" s="100">
+      <c r="AC155" s="105">
         <v>1.48184451939734</v>
       </c>
-      <c r="AD155" s="100">
+      <c r="AD155" s="105">
         <v>1.3030543094878899</v>
       </c>
-      <c r="AE155" s="100">
+      <c r="AE155" s="105">
         <v>1.4159999999999999</v>
       </c>
-      <c r="AF155" s="100">
+      <c r="AF155" s="105">
         <v>1.8080000000000001</v>
       </c>
-      <c r="AG155" s="100">
+      <c r="AG155" s="105">
         <v>1.8202561155085399</v>
       </c>
     </row>
     <row r="156" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B156" s="9" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="C156" s="103">
+        <v>387</v>
+      </c>
+      <c r="C156" s="108">
         <v>-1.1286759139139499</v>
       </c>
-      <c r="D156" s="103">
+      <c r="D156" s="108">
         <v>-0.94634354590424696</v>
       </c>
-      <c r="E156" s="103">
+      <c r="E156" s="108">
         <v>-0.972639576122729</v>
       </c>
-      <c r="F156" s="103">
+      <c r="F156" s="108">
         <v>-0.78752599108905597</v>
       </c>
-      <c r="G156" s="103">
+      <c r="G156" s="108">
         <v>-0.72191952439317397</v>
       </c>
-      <c r="H156" s="103">
+      <c r="H156" s="108">
         <v>-0.92541192491757296</v>
       </c>
-      <c r="I156" s="103">
+      <c r="I156" s="108">
         <v>-1.0116623896165999</v>
       </c>
-      <c r="J156" s="103">
+      <c r="J156" s="108">
         <v>-0.86950098260791597</v>
       </c>
-      <c r="K156" s="103">
+      <c r="K156" s="108">
         <v>-1.1630310674937301</v>
       </c>
-      <c r="L156" s="103">
+      <c r="L156" s="108">
         <v>-1.41942270427003</v>
       </c>
-      <c r="M156" s="103">
+      <c r="M156" s="108">
         <v>-1.5639305027678201</v>
       </c>
-      <c r="N156" s="103">
+      <c r="N156" s="108">
         <v>-1.5651275994398</v>
       </c>
-      <c r="O156" s="103">
+      <c r="O156" s="108">
         <v>-1.4438711297726301</v>
       </c>
-      <c r="P156" s="103">
+      <c r="P156" s="108">
         <v>-1.51182636450484</v>
       </c>
-      <c r="Q156" s="103">
+      <c r="Q156" s="108">
         <v>-0.99081772072673202</v>
       </c>
-      <c r="R156" s="103">
+      <c r="R156" s="108">
         <v>-1.3802108541051199</v>
       </c>
-      <c r="S156" s="103">
+      <c r="S156" s="108">
         <v>-1.5619692090266699</v>
       </c>
-      <c r="T156" s="103">
-[...2 lines deleted...]
-      <c r="U156" s="103">
+      <c r="T156" s="108">
+        <v>-1.3433895489668899</v>
+      </c>
+      <c r="U156" s="108">
         <v>-1.9617694680198301</v>
       </c>
-      <c r="V156" s="103">
+      <c r="V156" s="108">
         <v>-1.9100524923659901</v>
       </c>
-      <c r="W156" s="103">
+      <c r="W156" s="108">
         <v>-1.80764110687424</v>
       </c>
-      <c r="X156" s="103">
+      <c r="X156" s="108">
         <v>-1.92930813755987</v>
       </c>
-      <c r="Y156" s="103">
+      <c r="Y156" s="108">
         <v>-1.89017219050273</v>
       </c>
-      <c r="Z156" s="103">
+      <c r="Z156" s="108">
         <v>-1.6901517015023699</v>
       </c>
-      <c r="AA156" s="103">
+      <c r="AA156" s="108">
         <v>-1.38816658861987</v>
       </c>
-      <c r="AB156" s="103">
+      <c r="AB156" s="108">
         <v>-1.4180532513517301</v>
       </c>
-      <c r="AC156" s="103">
+      <c r="AC156" s="108">
         <v>-1.6268456252394801</v>
       </c>
-      <c r="AD156" s="103">
+      <c r="AD156" s="108">
         <v>-1.5402324957242</v>
       </c>
-      <c r="AE156" s="103">
+      <c r="AE156" s="108">
         <v>-1.7609999999999999</v>
       </c>
-      <c r="AF156" s="103">
+      <c r="AF156" s="108">
         <v>-1.286</v>
       </c>
-      <c r="AG156" s="103">
+      <c r="AG156" s="108">
         <v>-1.40175732247193</v>
       </c>
     </row>
     <row r="157" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B157" s="9" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="C157" s="103">
+        <v>388</v>
+      </c>
+      <c r="C157" s="108">
         <v>-2.9286692956449201E-2</v>
       </c>
-      <c r="D157" s="103">
+      <c r="D157" s="108">
         <v>-0.11495029177512001</v>
       </c>
-      <c r="E157" s="103">
+      <c r="E157" s="108">
         <v>-1.7564077056817399E-2</v>
       </c>
-      <c r="F157" s="103">
+      <c r="F157" s="108">
         <v>-3.4922477472699499E-4</v>
       </c>
-      <c r="G157" s="103">
+      <c r="G157" s="108">
         <v>-8.6975503544677805E-4</v>
       </c>
-      <c r="H157" s="103">
-[...5 lines deleted...]
-      <c r="J157" s="103">
+      <c r="H157" s="108">
+        <v>0</v>
+      </c>
+      <c r="I157" s="108">
+        <v>0</v>
+      </c>
+      <c r="J157" s="108">
         <v>-3.0253115391090597E-4</v>
       </c>
-      <c r="K157" s="103">
+      <c r="K157" s="108">
         <v>-1.28681481905222E-2</v>
       </c>
-      <c r="L157" s="103">
+      <c r="L157" s="108">
         <v>-7.3659392910741797E-3</v>
       </c>
-      <c r="M157" s="103">
+      <c r="M157" s="108">
         <v>-1.16108051556673E-2</v>
       </c>
-      <c r="N157" s="103">
+      <c r="N157" s="108">
         <v>-0.106828157966995</v>
       </c>
-      <c r="O157" s="103">
+      <c r="O157" s="108">
         <v>-3.4628816359291499E-2</v>
       </c>
-      <c r="P157" s="103">
+      <c r="P157" s="108">
         <v>-2.8475771515434501E-2</v>
       </c>
-      <c r="Q157" s="103">
+      <c r="Q157" s="108">
         <v>-1.9169861381429499E-2</v>
       </c>
-      <c r="R157" s="103">
+      <c r="R157" s="108">
         <v>1.3771088093871E-2</v>
       </c>
-      <c r="S157" s="103">
+      <c r="S157" s="108">
         <v>-1.6467050523980599E-2</v>
       </c>
-      <c r="T157" s="103">
+      <c r="T157" s="108">
         <v>-1.1897632942081401E-2</v>
       </c>
-      <c r="U157" s="103">
+      <c r="U157" s="108">
         <v>-1.45024602261633E-2</v>
       </c>
-      <c r="V157" s="103">
+      <c r="V157" s="108">
         <v>-1.2616730998892101E-2</v>
       </c>
-      <c r="W157" s="103">
+      <c r="W157" s="108">
         <v>-1.4063757282457301E-3</v>
       </c>
-      <c r="X157" s="103">
+      <c r="X157" s="108">
         <v>-1.07596332653977E-2</v>
       </c>
-      <c r="Y157" s="103">
+      <c r="Y157" s="108">
         <v>-9.5714436267677495E-3</v>
       </c>
-      <c r="Z157" s="103">
+      <c r="Z157" s="108">
         <v>-5.5252379115787401E-3</v>
       </c>
-      <c r="AA157" s="103">
+      <c r="AA157" s="108">
         <v>-2.39847973284626E-3</v>
       </c>
-      <c r="AB157" s="103">
+      <c r="AB157" s="108">
         <v>-5.9997130281866399E-3</v>
       </c>
-      <c r="AC157" s="103">
+      <c r="AC157" s="108">
         <v>-1.30075725759882E-2</v>
       </c>
-      <c r="AD157" s="103">
+      <c r="AD157" s="108">
         <v>-6.7788043469119699E-3</v>
       </c>
-      <c r="AE157" s="103">
+      <c r="AE157" s="108">
         <v>-3.0000000000000001E-3</v>
       </c>
-      <c r="AF157" s="103">
+      <c r="AF157" s="108">
         <v>-1E-3</v>
       </c>
-      <c r="AG157" s="103">
+      <c r="AG157" s="108">
         <v>-8.5896562029480603E-4</v>
       </c>
     </row>
     <row r="158" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B158" s="7" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="C158" s="100">
+        <v>389</v>
+      </c>
+      <c r="C158" s="105">
         <v>-1.1579626068704001</v>
       </c>
-      <c r="D158" s="100">
+      <c r="D158" s="105">
         <v>-1.0612938376793699</v>
       </c>
-      <c r="E158" s="100">
+      <c r="E158" s="105">
         <v>-0.99020365317954695</v>
       </c>
-      <c r="F158" s="100">
+      <c r="F158" s="105">
         <v>-0.78787521586378295</v>
       </c>
-      <c r="G158" s="100">
+      <c r="G158" s="105">
         <v>-0.72278927942862103</v>
       </c>
-      <c r="H158" s="100">
+      <c r="H158" s="105">
         <v>-0.92541192491757296</v>
       </c>
-      <c r="I158" s="100">
+      <c r="I158" s="105">
         <v>-1.0116623896165999</v>
       </c>
-      <c r="J158" s="100">
+      <c r="J158" s="105">
         <v>-0.86980351376182696</v>
       </c>
-      <c r="K158" s="100">
+      <c r="K158" s="105">
         <v>-1.17589921568425</v>
       </c>
-      <c r="L158" s="100">
+      <c r="L158" s="105">
         <v>-1.4267886435610999</v>
       </c>
-      <c r="M158" s="100">
+      <c r="M158" s="105">
         <v>-1.5755413079234899</v>
       </c>
-      <c r="N158" s="100">
+      <c r="N158" s="105">
         <v>-1.67195575740679</v>
       </c>
-      <c r="O158" s="100">
+      <c r="O158" s="105">
         <v>-1.4784999461319199</v>
       </c>
-      <c r="P158" s="100">
+      <c r="P158" s="105">
         <v>-1.54030213602027</v>
       </c>
-      <c r="Q158" s="100">
+      <c r="Q158" s="105">
         <v>-1.0099875821081601</v>
       </c>
-      <c r="R158" s="100">
+      <c r="R158" s="105">
         <v>-1.36643976601124</v>
       </c>
-      <c r="S158" s="100">
+      <c r="S158" s="105">
         <v>-1.57843625955065</v>
       </c>
-      <c r="T158" s="100">
-[...2 lines deleted...]
-      <c r="U158" s="100">
+      <c r="T158" s="105">
+        <v>-1.35528718190897</v>
+      </c>
+      <c r="U158" s="105">
         <v>-1.97627192824599</v>
       </c>
-      <c r="V158" s="100">
+      <c r="V158" s="105">
         <v>-1.9226692233648801</v>
       </c>
-      <c r="W158" s="100">
+      <c r="W158" s="105">
         <v>-1.80904748260249</v>
       </c>
-      <c r="X158" s="100">
+      <c r="X158" s="105">
         <v>-1.94006777082527</v>
       </c>
-      <c r="Y158" s="100">
+      <c r="Y158" s="105">
         <v>-1.8997436341295</v>
       </c>
-      <c r="Z158" s="100">
+      <c r="Z158" s="105">
         <v>-1.6956769394139399</v>
       </c>
-      <c r="AA158" s="100">
+      <c r="AA158" s="105">
         <v>-1.39056506835271</v>
       </c>
-      <c r="AB158" s="100">
+      <c r="AB158" s="105">
         <v>-1.42405296437992</v>
       </c>
-      <c r="AC158" s="100">
+      <c r="AC158" s="105">
         <v>-1.63985319781547</v>
       </c>
-      <c r="AD158" s="100">
+      <c r="AD158" s="105">
         <v>-1.5470113000711101</v>
       </c>
-      <c r="AE158" s="100">
+      <c r="AE158" s="105">
         <v>-1.764</v>
       </c>
-      <c r="AF158" s="100">
+      <c r="AF158" s="105">
         <v>-1.288</v>
       </c>
-      <c r="AG158" s="100">
+      <c r="AG158" s="105">
         <v>-1.4026162880922199</v>
       </c>
     </row>
     <row r="159" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B159" s="9" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="C159" s="103">
+        <v>390</v>
+      </c>
+      <c r="C159" s="108">
         <v>0.53903102589229501</v>
       </c>
-      <c r="D159" s="103">
+      <c r="D159" s="108">
         <v>0.70893031433362996</v>
       </c>
-      <c r="E159" s="103">
+      <c r="E159" s="108">
         <v>0.89582715392715495</v>
       </c>
-      <c r="F159" s="103">
+      <c r="F159" s="108">
         <v>0.652799151636141</v>
       </c>
-      <c r="G159" s="103">
+      <c r="G159" s="108">
         <v>0.92658246775031505</v>
       </c>
-      <c r="H159" s="103">
+      <c r="H159" s="108">
         <v>1.12045530877945</v>
       </c>
-      <c r="I159" s="103">
+      <c r="I159" s="108">
         <v>1.3988908609016999</v>
       </c>
-      <c r="J159" s="103">
+      <c r="J159" s="108">
         <v>1.04548574067693</v>
       </c>
-      <c r="K159" s="103">
+      <c r="K159" s="108">
         <v>1.6070212043975101</v>
       </c>
-      <c r="L159" s="103">
+      <c r="L159" s="108">
         <v>1.80496493951371</v>
       </c>
-      <c r="M159" s="103">
+      <c r="M159" s="108">
         <v>2.15582789750585</v>
       </c>
-      <c r="N159" s="103">
+      <c r="N159" s="108">
         <v>1.6230404942966701</v>
       </c>
-      <c r="O159" s="103">
+      <c r="O159" s="108">
         <v>1.8122430247614401</v>
       </c>
-      <c r="P159" s="103">
+      <c r="P159" s="108">
         <v>2.1155300511958202</v>
       </c>
-      <c r="Q159" s="103">
+      <c r="Q159" s="108">
         <v>1.8361405320502799</v>
       </c>
-      <c r="R159" s="103">
+      <c r="R159" s="108">
         <v>1.36444171942666</v>
       </c>
-      <c r="S159" s="103">
+      <c r="S159" s="108">
         <v>1.2645033620241699</v>
       </c>
-      <c r="T159" s="103">
-[...2 lines deleted...]
-      <c r="U159" s="103">
+      <c r="T159" s="108">
+        <v>1.6317719675888001</v>
+      </c>
+      <c r="U159" s="108">
         <v>0.858532021764428</v>
       </c>
-      <c r="V159" s="103">
+      <c r="V159" s="108">
         <v>0.389571325960057</v>
       </c>
-      <c r="W159" s="103">
+      <c r="W159" s="108">
         <v>0.33631014583387697</v>
       </c>
-      <c r="X159" s="103">
+      <c r="X159" s="108">
         <v>0.12739014163099299</v>
       </c>
-      <c r="Y159" s="103">
+      <c r="Y159" s="108">
         <v>0.39253053822578898</v>
       </c>
-      <c r="Z159" s="103">
+      <c r="Z159" s="108">
         <v>0.72358722894281302</v>
       </c>
-      <c r="AA159" s="103">
+      <c r="AA159" s="108">
         <v>1.27684266906956</v>
       </c>
-      <c r="AB159" s="103">
+      <c r="AB159" s="108">
         <v>1.2154587863298201</v>
       </c>
-      <c r="AC159" s="103">
+      <c r="AC159" s="108">
         <v>1.29691850239954</v>
       </c>
-      <c r="AD159" s="103">
+      <c r="AD159" s="108">
         <v>1.1311637569192099</v>
       </c>
-      <c r="AE159" s="103">
+      <c r="AE159" s="108">
         <v>1.0940000000000001</v>
       </c>
-      <c r="AF159" s="103">
+      <c r="AF159" s="108">
         <v>1.494</v>
       </c>
-      <c r="AG159" s="103">
+      <c r="AG159" s="108">
         <v>1.5919672795326401</v>
       </c>
     </row>
     <row r="160" spans="2:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="161" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B161" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="162" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B162" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="163" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B163" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="AC2:AC3"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="U2:AB3"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="M5:M6"/>
@@ -43614,211 +43641,211 @@
     <mergeCell ref="G5:G6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF1B7754"/>
   </sheetPr>
   <dimension ref="B1:AG51"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.08984375" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="33" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="U2" s="115" t="s">
+      <c r="U2" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="V2" s="116"/>
-[...6 lines deleted...]
-      <c r="AC2" s="116"/>
+      <c r="V2" s="121"/>
+      <c r="W2" s="121"/>
+      <c r="X2" s="121"/>
+      <c r="Y2" s="121"/>
+      <c r="Z2" s="121"/>
+      <c r="AA2" s="121"/>
+      <c r="AB2" s="121"/>
+      <c r="AC2" s="121"/>
     </row>
     <row r="3" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="U3" s="116"/>
-[...7 lines deleted...]
-      <c r="AC3" s="116"/>
+      <c r="U3" s="121"/>
+      <c r="V3" s="121"/>
+      <c r="W3" s="121"/>
+      <c r="X3" s="121"/>
+      <c r="Y3" s="121"/>
+      <c r="Z3" s="121"/>
+      <c r="AA3" s="121"/>
+      <c r="AB3" s="121"/>
+      <c r="AC3" s="121"/>
     </row>
     <row r="4" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="C5" s="114" t="s">
+        <v>394</v>
+      </c>
+      <c r="C5" s="119" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="114" t="s">
+      <c r="D5" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="114" t="s">
+      <c r="F5" s="119" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="114" t="s">
+      <c r="G5" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="H5" s="114" t="s">
+      <c r="H5" s="119" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="114" t="s">
+      <c r="I5" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="J5" s="114" t="s">
+      <c r="J5" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="114" t="s">
+      <c r="K5" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="114" t="s">
+      <c r="L5" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="114" t="s">
+      <c r="M5" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="114" t="s">
+      <c r="N5" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="O5" s="114" t="s">
+      <c r="O5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="114" t="s">
+      <c r="P5" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="114" t="s">
+      <c r="Q5" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="114" t="s">
+      <c r="R5" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="114" t="s">
+      <c r="S5" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="T5" s="114" t="s">
+      <c r="T5" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="U5" s="114" t="s">
+      <c r="U5" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="V5" s="114" t="s">
+      <c r="V5" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="W5" s="114" t="s">
+      <c r="W5" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="X5" s="114" t="s">
+      <c r="X5" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="Y5" s="114" t="s">
+      <c r="Y5" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="Z5" s="114" t="s">
+      <c r="Z5" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="AA5" s="114" t="s">
+      <c r="AA5" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="AB5" s="114" t="s">
+      <c r="AB5" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="AC5" s="114" t="s">
+      <c r="AC5" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="AD5" s="114" t="s">
+      <c r="AD5" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="114" t="s">
+      <c r="AE5" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="AF5" s="114" t="s">
+      <c r="AF5" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="AG5" s="114" t="s">
+      <c r="AG5" s="119" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="86" t="s">
+      <c r="B6" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="118"/>
-[...29 lines deleted...]
-      <c r="AG6" s="118"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="123"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="123"/>
+      <c r="H6" s="123"/>
+      <c r="I6" s="123"/>
+      <c r="J6" s="123"/>
+      <c r="K6" s="123"/>
+      <c r="L6" s="123"/>
+      <c r="M6" s="123"/>
+      <c r="N6" s="123"/>
+      <c r="O6" s="123"/>
+      <c r="P6" s="123"/>
+      <c r="Q6" s="123"/>
+      <c r="R6" s="123"/>
+      <c r="S6" s="123"/>
+      <c r="T6" s="123"/>
+      <c r="U6" s="123"/>
+      <c r="V6" s="123"/>
+      <c r="W6" s="123"/>
+      <c r="X6" s="123"/>
+      <c r="Y6" s="123"/>
+      <c r="Z6" s="123"/>
+      <c r="AA6" s="123"/>
+      <c r="AB6" s="123"/>
+      <c r="AC6" s="123"/>
+      <c r="AD6" s="123"/>
+      <c r="AE6" s="123"/>
+      <c r="AF6" s="123"/>
+      <c r="AG6" s="123"/>
     </row>
     <row r="7" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="14" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C7" s="15">
         <v>320926.52</v>
       </c>
       <c r="D7" s="15">
         <v>433424</v>
       </c>
       <c r="E7" s="15">
         <v>939543.69299999997</v>
       </c>
       <c r="F7" s="15">
         <v>2190784.693</v>
       </c>
       <c r="G7" s="15">
         <v>2407205.693</v>
       </c>
       <c r="H7" s="15">
         <v>2621495.693</v>
       </c>
       <c r="I7" s="15">
         <v>2765358.693</v>
       </c>
       <c r="J7" s="15">
         <v>2190784.693</v>
       </c>
@@ -43860,163 +43887,163 @@
       </c>
       <c r="W7" s="15">
         <v>5524210</v>
       </c>
       <c r="X7" s="15">
         <v>5557916</v>
       </c>
       <c r="Y7" s="15">
         <v>4994520</v>
       </c>
       <c r="Z7" s="15">
         <v>5489832</v>
       </c>
       <c r="AA7" s="15">
         <v>5491140</v>
       </c>
       <c r="AB7" s="15">
         <v>5712331</v>
       </c>
       <c r="AC7" s="15">
         <v>5784086</v>
       </c>
       <c r="AD7" s="15">
         <v>5489832</v>
       </c>
-      <c r="AE7" s="110">
+      <c r="AE7" s="115">
         <v>6075035</v>
       </c>
       <c r="AF7" s="15">
         <v>6315979</v>
       </c>
       <c r="AG7" s="15">
         <v>6649041</v>
       </c>
     </row>
     <row r="8" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="41">
+      <c r="B8" s="20" t="s">
+        <v>396</v>
+      </c>
+      <c r="C8" s="43">
         <v>132190.48000000001</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="43">
         <v>525621</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="43">
         <v>1301232</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="43">
         <v>229755</v>
       </c>
-      <c r="G8" s="41">
+      <c r="G8" s="43">
         <v>237442</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H8" s="43">
         <v>160454</v>
       </c>
-      <c r="I8" s="41">
+      <c r="I8" s="43">
         <v>122500</v>
       </c>
-      <c r="J8" s="41">
+      <c r="J8" s="43">
         <v>750151</v>
       </c>
-      <c r="K8" s="41">
+      <c r="K8" s="43">
         <v>59899</v>
       </c>
-      <c r="L8" s="41">
+      <c r="L8" s="43">
         <v>62652</v>
       </c>
-      <c r="M8" s="41">
+      <c r="M8" s="43">
         <v>166164</v>
       </c>
-      <c r="N8" s="41">
+      <c r="N8" s="43">
         <v>181330</v>
       </c>
-      <c r="O8" s="41">
+      <c r="O8" s="43">
         <v>470045</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="43">
         <v>419038</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="Q8" s="43">
         <v>604456</v>
       </c>
-      <c r="R8" s="41">
+      <c r="R8" s="43">
         <v>396143</v>
       </c>
-      <c r="S8" s="41">
+      <c r="S8" s="43">
         <v>526859</v>
       </c>
-      <c r="T8" s="41">
+      <c r="T8" s="43">
         <v>1946496</v>
       </c>
-      <c r="U8" s="41">
+      <c r="U8" s="43">
         <v>270999</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="43">
         <v>188532</v>
       </c>
-      <c r="W8" s="41">
+      <c r="W8" s="43">
         <v>110865</v>
       </c>
-      <c r="X8" s="41">
+      <c r="X8" s="43">
         <v>-214142</v>
       </c>
-      <c r="Y8" s="41">
+      <c r="Y8" s="43">
         <v>566690</v>
       </c>
-      <c r="Z8" s="41">
+      <c r="Z8" s="43">
         <v>71011</v>
       </c>
-      <c r="AA8" s="41">
+      <c r="AA8" s="43">
         <v>73108</v>
       </c>
-      <c r="AB8" s="41">
+      <c r="AB8" s="43">
         <v>160691</v>
       </c>
-      <c r="AC8" s="41">
+      <c r="AC8" s="43">
         <v>86187</v>
       </c>
-      <c r="AD8" s="41">
+      <c r="AD8" s="43">
         <v>387023</v>
       </c>
-      <c r="AE8" s="41">
+      <c r="AE8" s="43">
         <v>234312</v>
       </c>
-      <c r="AF8" s="41">
+      <c r="AF8" s="43">
         <v>304214</v>
       </c>
-      <c r="AG8" s="41">
+      <c r="AG8" s="43">
         <v>815963</v>
       </c>
     </row>
     <row r="9" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="33">
+      <c r="B9" s="27" t="s">
+        <v>397</v>
+      </c>
+      <c r="C9" s="35">
         <v>128120.68399999999</v>
       </c>
       <c r="D9" s="6">
         <v>495842</v>
       </c>
       <c r="E9" s="6">
         <v>1291691</v>
       </c>
       <c r="F9" s="6">
         <v>203909</v>
       </c>
       <c r="G9" s="6">
         <v>235203</v>
       </c>
       <c r="H9" s="6">
         <v>158960</v>
       </c>
       <c r="I9" s="6">
         <v>118552</v>
       </c>
       <c r="J9" s="6">
         <v>716624</v>
       </c>
       <c r="K9" s="6">
         <v>53107</v>
@@ -44067,54 +44094,54 @@
         <v>67845</v>
       </c>
       <c r="AA9" s="6">
         <v>71678</v>
       </c>
       <c r="AB9" s="6">
         <v>157095</v>
       </c>
       <c r="AC9" s="6">
         <v>78258</v>
       </c>
       <c r="AD9" s="6">
         <v>370902</v>
       </c>
       <c r="AE9" s="6">
         <v>232662</v>
       </c>
       <c r="AF9" s="6">
         <v>303395</v>
       </c>
       <c r="AG9" s="6">
         <v>815422</v>
       </c>
     </row>
     <row r="10" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="33">
+      <c r="B10" s="27" t="s">
+        <v>398</v>
+      </c>
+      <c r="C10" s="35">
         <v>4069.7959999999998</v>
       </c>
       <c r="D10" s="6">
         <v>29779</v>
       </c>
       <c r="E10" s="6">
         <v>9541</v>
       </c>
       <c r="F10" s="6">
         <v>91</v>
       </c>
       <c r="G10" s="6">
         <v>245</v>
       </c>
       <c r="H10" s="6">
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <v>0</v>
       </c>
       <c r="J10" s="6">
         <v>336</v>
       </c>
       <c r="K10" s="6">
         <v>4328</v>
@@ -44165,54 +44192,54 @@
         <v>3166</v>
       </c>
       <c r="AA10" s="6">
         <v>1430</v>
       </c>
       <c r="AB10" s="6">
         <v>3596</v>
       </c>
       <c r="AC10" s="6">
         <v>7929</v>
       </c>
       <c r="AD10" s="6">
         <v>16121</v>
       </c>
       <c r="AE10" s="6">
         <v>1650</v>
       </c>
       <c r="AF10" s="6">
         <v>818</v>
       </c>
       <c r="AG10" s="6">
         <v>541</v>
       </c>
     </row>
     <row r="11" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="33">
+      <c r="B11" s="27" t="s">
+        <v>399</v>
+      </c>
+      <c r="C11" s="35">
         <v>0</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="6">
         <v>25755</v>
       </c>
       <c r="G11" s="6">
         <v>1994</v>
       </c>
       <c r="H11" s="6">
         <v>1494</v>
       </c>
       <c r="I11" s="6">
         <v>3948</v>
       </c>
       <c r="J11" s="6">
         <v>33191</v>
       </c>
       <c r="K11" s="6">
         <v>2464</v>
@@ -44264,51 +44291,51 @@
       </c>
       <c r="AA11" s="6">
         <v>0</v>
       </c>
       <c r="AB11" s="6">
         <v>0</v>
       </c>
       <c r="AC11" s="6">
         <v>0</v>
       </c>
       <c r="AD11" s="6">
         <v>0</v>
       </c>
       <c r="AE11" s="6">
         <v>0</v>
       </c>
       <c r="AF11" s="6">
         <v>0</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>192</v>
       </c>
       <c r="E12" s="6">
         <v>1848</v>
       </c>
       <c r="F12" s="6">
         <v>10803</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="6">
         <v>6936</v>
       </c>
       <c r="I12" s="6">
         <v>14732</v>
       </c>
       <c r="J12" s="6">
         <v>32471</v>
       </c>
@@ -44362,51 +44389,51 @@
       </c>
       <c r="AA12" s="6">
         <v>227066</v>
       </c>
       <c r="AB12" s="6">
         <v>-18121</v>
       </c>
       <c r="AC12" s="6">
         <v>295320</v>
       </c>
       <c r="AD12" s="6">
         <v>537188</v>
       </c>
       <c r="AE12" s="6">
         <v>104995</v>
       </c>
       <c r="AF12" s="6">
         <v>122658</v>
       </c>
       <c r="AG12" s="6">
         <v>417</v>
       </c>
     </row>
     <row r="13" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C13" s="6">
         <v>-19693</v>
       </c>
       <c r="D13" s="6">
         <v>-19693</v>
       </c>
       <c r="E13" s="6">
         <v>-45142</v>
       </c>
       <c r="F13" s="6">
         <v>-23791</v>
       </c>
       <c r="G13" s="6">
         <v>-22922</v>
       </c>
       <c r="H13" s="6">
         <v>-23527</v>
       </c>
       <c r="I13" s="6">
         <v>-23107</v>
       </c>
       <c r="J13" s="6">
         <v>-93347</v>
       </c>
@@ -44459,150 +44486,150 @@
         <v>-69703</v>
       </c>
       <c r="AA13" s="6">
         <v>-72071</v>
       </c>
       <c r="AB13" s="6">
         <v>-66813</v>
       </c>
       <c r="AC13" s="6">
         <v>-70096</v>
       </c>
       <c r="AD13" s="6">
         <v>-274710</v>
       </c>
       <c r="AE13" s="6">
         <v>-82863</v>
       </c>
       <c r="AF13" s="6">
         <v>-93494</v>
       </c>
       <c r="AG13" s="6">
         <v>-70949</v>
       </c>
     </row>
     <row r="14" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="111" t="s">
-[...8 lines deleted...]
-      <c r="E14" s="39">
+      <c r="B14" s="116" t="s">
+        <v>402</v>
+      </c>
+      <c r="C14" s="41">
+        <v>0</v>
+      </c>
+      <c r="D14" s="41">
+        <v>0</v>
+      </c>
+      <c r="E14" s="41">
         <v>-6697</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="41">
         <v>-346</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="41">
         <v>-230</v>
       </c>
-      <c r="H14" s="39">
-[...5 lines deleted...]
-      <c r="J14" s="39">
+      <c r="H14" s="41">
+        <v>0</v>
+      </c>
+      <c r="I14" s="41">
+        <v>0</v>
+      </c>
+      <c r="J14" s="41">
         <v>-656</v>
       </c>
-      <c r="K14" s="39">
+      <c r="K14" s="41">
         <v>-49</v>
       </c>
-      <c r="L14" s="39">
+      <c r="L14" s="41">
         <v>-516</v>
       </c>
-      <c r="M14" s="39">
-[...5 lines deleted...]
-      <c r="O14" s="39">
+      <c r="M14" s="41">
+        <v>0</v>
+      </c>
+      <c r="N14" s="41">
+        <v>0</v>
+      </c>
+      <c r="O14" s="41">
         <v>-565</v>
       </c>
-      <c r="P14" s="39">
+      <c r="P14" s="41">
         <v>-1259</v>
       </c>
-      <c r="Q14" s="39">
+      <c r="Q14" s="41">
         <v>-174173</v>
       </c>
-      <c r="R14" s="39">
+      <c r="R14" s="41">
         <v>-46</v>
       </c>
-      <c r="S14" s="39">
+      <c r="S14" s="41">
         <v>-171022</v>
       </c>
-      <c r="T14" s="39">
+      <c r="T14" s="41">
         <v>-346500</v>
       </c>
-      <c r="U14" s="39">
-[...2 lines deleted...]
-      <c r="V14" s="39">
+      <c r="U14" s="41">
+        <v>0</v>
+      </c>
+      <c r="V14" s="41">
         <v>-4693</v>
       </c>
-      <c r="W14" s="39">
+      <c r="W14" s="41">
         <v>-29205</v>
       </c>
-      <c r="X14" s="39">
-[...2 lines deleted...]
-      <c r="Y14" s="39">
+      <c r="X14" s="41">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="41">
         <v>-33898</v>
       </c>
-      <c r="Z14" s="39">
-[...2 lines deleted...]
-      <c r="AA14" s="39">
+      <c r="Z14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="41">
         <v>-6912</v>
       </c>
-      <c r="AB14" s="39">
+      <c r="AB14" s="41">
         <v>-4002</v>
       </c>
-      <c r="AC14" s="39">
+      <c r="AC14" s="41">
         <v>-20462</v>
       </c>
-      <c r="AD14" s="39">
+      <c r="AD14" s="41">
         <v>-64298</v>
       </c>
-      <c r="AE14" s="39">
+      <c r="AE14" s="41">
         <v>-15500</v>
       </c>
-      <c r="AF14" s="39">
+      <c r="AF14" s="41">
         <v>-316</v>
       </c>
-      <c r="AG14" s="39">
+      <c r="AG14" s="41">
         <v>-122515</v>
       </c>
     </row>
     <row r="15" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="14" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C15" s="15">
         <v>433424</v>
       </c>
       <c r="D15" s="15">
         <v>939544</v>
       </c>
       <c r="E15" s="15">
         <v>2190784.693</v>
       </c>
       <c r="F15" s="15">
         <v>2407205.693</v>
       </c>
       <c r="G15" s="15">
         <v>2621495.693</v>
       </c>
       <c r="H15" s="15">
         <v>2765358.693</v>
       </c>
       <c r="I15" s="15">
         <v>2879483.693</v>
       </c>
       <c r="J15" s="15">
         <v>2879403.693</v>
       </c>
@@ -44655,100 +44682,100 @@
         <v>5491140</v>
       </c>
       <c r="AA15" s="15">
         <v>5712331</v>
       </c>
       <c r="AB15" s="15">
         <v>5784086</v>
       </c>
       <c r="AC15" s="15">
         <v>6075035</v>
       </c>
       <c r="AD15" s="15">
         <v>6075035</v>
       </c>
       <c r="AE15" s="15">
         <v>6315979</v>
       </c>
       <c r="AF15" s="15">
         <v>6649041</v>
       </c>
       <c r="AG15" s="15">
         <v>7271957</v>
       </c>
     </row>
     <row r="16" spans="2:33" ht="15" customHeight="1" x14ac:dyDescent="0.65">
-      <c r="B16" s="112"/>
-[...11 lines deleted...]
-      <c r="N16" s="113"/>
+      <c r="B16" s="117"/>
+      <c r="C16" s="118"/>
+      <c r="D16" s="118"/>
+      <c r="E16" s="118"/>
+      <c r="F16" s="118"/>
+      <c r="G16" s="118"/>
+      <c r="H16" s="118"/>
+      <c r="I16" s="118"/>
+      <c r="J16" s="118"/>
+      <c r="K16" s="118"/>
+      <c r="L16" s="118"/>
+      <c r="M16" s="118"/>
+      <c r="N16" s="118"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
-      <c r="Q16" s="113"/>
-[...4 lines deleted...]
-      <c r="V16" s="113"/>
+      <c r="Q16" s="118"/>
+      <c r="R16" s="118"/>
+      <c r="S16" s="118"/>
+      <c r="T16" s="118"/>
+      <c r="U16" s="118"/>
+      <c r="V16" s="118"/>
       <c r="W16" s="17"/>
       <c r="X16" s="17"/>
       <c r="Y16" s="17"/>
       <c r="Z16" s="17"/>
       <c r="AA16" s="17"/>
       <c r="AB16" s="17"/>
-      <c r="AC16" s="20"/>
-[...3 lines deleted...]
-      <c r="AG16" s="20"/>
+      <c r="AC16" s="22"/>
+      <c r="AD16" s="22"/>
+      <c r="AE16" s="22"/>
+      <c r="AF16" s="22"/>
+      <c r="AG16" s="22"/>
     </row>
-    <row r="17" spans="2:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>403</v>
+    <row r="17" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="126" t="s">
+        <v>404</v>
       </c>
     </row>
-    <row r="18" spans="2:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>404</v>
+    <row r="18" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="126" t="s">
+        <v>405</v>
       </c>
     </row>
-    <row r="19" spans="2:2" ht="8" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>405</v>
+    <row r="19" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="126" t="s">
+        <v>406</v>
       </c>
     </row>
-    <row r="20" spans="2:2" ht="14" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="21" spans="2:2" ht="14" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="33" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -44820,29 +44847,28 @@
       <vt:lpstr>Demonstração dos Resultados</vt:lpstr>
       <vt:lpstr>Demonstração do Fluxo de Caixa</vt:lpstr>
       <vt:lpstr>Fluxo da Dívida Líquida</vt:lpstr>
       <vt:lpstr>Endividamento</vt:lpstr>
       <vt:lpstr>Dados Operacionais</vt:lpstr>
       <vt:lpstr>Capex</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Workiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Workiva</dc:creator>
   <cp:keywords>wDesk</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>