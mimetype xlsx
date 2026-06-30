--- v0 (2026-05-11)
+++ v1 (2026-06-30)
@@ -1,113 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="775" documentId="13_ncr:1_{82493B9A-2FAE-4308-8B5A-8ECF27ED6165}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1DAEBB38-509E-4A5E-952F-168AB26C37B1}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{D3070754-02E8-46C4-A045-9E6CC4379CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{850481DB-FAE5-48EF-A76A-445DA38A327F}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="767" xr2:uid="{FDEDFAFB-8A97-4EA4-BE56-67FB09A99D0C}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="767" xr2:uid="{FDEDFAFB-8A97-4EA4-BE56-67FB09A99D0C}"/>
   </bookViews>
   <sheets>
     <sheet name="Index" sheetId="8" r:id="rId1"/>
     <sheet name="ESG Indicators" sheetId="9" r:id="rId2"/>
-    <sheet name="Tax reporting" sheetId="5" r:id="rId3"/>
+    <sheet name="Board of Directors" sheetId="7" r:id="rId3"/>
     <sheet name="Entities and affiliations" sheetId="4" r:id="rId4"/>
-    <sheet name="Board of Directors" sheetId="7" r:id="rId5"/>
+    <sheet name="Tax reporting" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Board of Directors'!$A$3:$J$37</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Board of Directors'!$A$3:$J$37</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Entities and affiliations'!$A$3:$D$77</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ESG Indicators'!$A$4:$G$627</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tax reporting'!$A$5:$I$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tax reporting'!$A$5:$I$15</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G466" i="9" l="1"/>
   <c r="D82" i="8" l="1"/>
   <c r="C1" i="7"/>
   <c r="C2" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3081" uniqueCount="766">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3081" uniqueCount="767">
   <si>
     <t>Asset management</t>
   </si>
   <si>
     <t>Social</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Best-in-class screening</t>
   </si>
   <si>
     <t>ESG stewardship</t>
   </si>
   <si>
     <t>tCO₂e</t>
   </si>
   <si>
     <t>MtCO₂e</t>
   </si>
   <si>
@@ -663,53 +662,50 @@
     <t>Italian Chamber of Commerce of São Paulo – Italcam</t>
   </si>
   <si>
     <t>Brazilian Computer Society – SBC</t>
   </si>
   <si>
     <t xml:space="preserve">Additional considerations		</t>
   </si>
   <si>
     <r>
       <t>Independent member</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9.35"/>
         <color theme="0"/>
         <rFont val="Itau Text XBold"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
-    <t>Entidades e afiliações</t>
-[...1 lines deleted...]
-  <si>
     <t>Social, environmental and climate risk assessment</t>
   </si>
   <si>
     <t>Theme</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Retail Banking</t>
   </si>
   <si>
     <t>Cândido Botelho Bracher</t>
   </si>
   <si>
     <t>Fabricio Bloisi Rocha</t>
   </si>
   <si>
     <t>Marcos Marinho Lutz</t>
   </si>
   <si>
     <t>Diversity and Inclusion</t>
   </si>
   <si>
     <t>Compensation and Benefits</t>
@@ -1086,53 +1082,50 @@
   <si>
     <t>Conflict of interest</t>
   </si>
   <si>
     <t>Insider trading</t>
   </si>
   <si>
     <t>Reporting Channel (Inspectorate)</t>
   </si>
   <si>
     <t>Customer Service (SAC)</t>
   </si>
   <si>
     <t>Ombudsman | External channels</t>
   </si>
   <si>
     <t>Energy Consumption</t>
   </si>
   <si>
     <t>Energy Consumption - By Source</t>
   </si>
   <si>
     <t>Energy Consumption - By intensity</t>
   </si>
   <si>
-    <t>Indicators ESG 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Employees (Brazil) - Other</t>
   </si>
   <si>
     <t>Exployees (Brazil) - Other</t>
   </si>
   <si>
     <t>Hires</t>
   </si>
   <si>
     <t>Internal Ombudsman’s Office</t>
   </si>
   <si>
     <t>External Ombudsman’s Office</t>
   </si>
   <si>
     <t>Governance bodies - independent members</t>
   </si>
   <si>
     <t>Sustainability in business</t>
   </si>
   <si>
     <t>Environmental</t>
@@ -2187,59 +2180,50 @@
   <si>
     <t>Embarrassment (%)</t>
   </si>
   <si>
     <t>Disrespect (%)</t>
   </si>
   <si>
     <t>Sexual harassment (%)</t>
   </si>
   <si>
     <t>Slander, malicious and defamatory comments (%)</t>
   </si>
   <si>
     <t>Discrimination (%)</t>
   </si>
   <si>
     <t>Retaliation (%)</t>
   </si>
   <si>
     <t>Total disciplinary measures applied</t>
   </si>
   <si>
     <t>Warnings</t>
   </si>
   <si>
-    <t>Cases of moral harassment that resulted in dismissal</t>
-[...7 lines deleted...]
-  <si>
     <t>Contract Termination</t>
   </si>
   <si>
     <t>Reason for the call: Guidelines and other information</t>
   </si>
   <si>
     <t>Reason for the call: complaints</t>
   </si>
   <si>
     <t>Reason for the call: cancellations</t>
   </si>
   <si>
     <t>Total complaints received (Ombudsman)</t>
   </si>
   <si>
     <t>Rate of cases resolved within 5 business days</t>
   </si>
   <si>
     <t>On-time case resolved rate - 20 working days</t>
   </si>
   <si>
     <t>Rate of solved cases</t>
   </si>
   <si>
     <t>Total regulated complaints upheld by the Central Bank - at the end of the quarter</t>
@@ -2374,74 +2358,92 @@
     <t>Total complaints received</t>
   </si>
   <si>
     <t>Total guidance provided</t>
   </si>
   <si>
     <t>Violation of laws and regulations</t>
   </si>
   <si>
     <t>Intimidation, favoritism, and bad faith</t>
   </si>
   <si>
     <t>Inappropriate collection practices</t>
   </si>
   <si>
     <t>Moral harassment (%)</t>
   </si>
   <si>
     <t>Feedbacks</t>
   </si>
   <si>
     <t>Termination</t>
   </si>
   <si>
     <t>Switzerland</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ESG Indicators 2025</t>
+  </si>
+  <si>
+    <t>Total number of cases upheld (%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disconnection </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cases of moral harassment that resulted in Disconnection </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cases of sexual harassment that resulted in Disconnection </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cases of discrimination that resulted in Disconnection </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000%"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
-    <numFmt numFmtId="170" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="178" formatCode="&quot;R$&quot;\ #,##0.00"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0_ ;\-#,##0\ "/>
+    <numFmt numFmtId="171" formatCode="0.0"/>
+    <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="175" formatCode="_(&quot;R$&quot;\ * #,##0.00_);_(&quot;R$&quot;\ * \(#,##0.00\);_(&quot;R$&quot;\ * &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="&quot;R$&quot;\ #,##0.00"/>
   </numFmts>
-  <fonts count="79" x14ac:knownFonts="1">
+  <fonts count="78">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -2715,56 +2717,50 @@
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Itau Display Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Itau Display"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Itau Display"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Itau Text Pro Light"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Itau Display Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF0070C0"/>
       <name val="Itau Display Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
@@ -2912,51 +2908,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="88">
+  <borders count="90">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
@@ -3947,58 +3943,84 @@
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="504">
+  <cellXfs count="519">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -4314,193 +4336,193 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="175" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="175" fontId="13" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="13" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="51" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="21" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="23" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="175" fontId="47" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="174" fontId="47" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="2"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" indent="10"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="17" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="17" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="16" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
@@ -4510,1046 +4532,1091 @@
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="70" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="58" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="59" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="58" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="58" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="57" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="3" fontId="58" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="57" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="58" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="57" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="41" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="58" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="57" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="58" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="57" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="3" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="58" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="57" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="3" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="3" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="53" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="53" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="58" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="57" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="58" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="3" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="168" fontId="58" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="57" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="72" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="71" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="58" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="57" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="3" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="3" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="72" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="71" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="58" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="57" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="172" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="72" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="71" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="53" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="52" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="71" fillId="3" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="72" fillId="3" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="1" fontId="53" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="52" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="59" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="59" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="58" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="59" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="58" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
-    <xf numFmtId="9" fontId="59" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="58" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="59" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="58" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="58" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="71" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="75" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="75" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="57" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="57" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="75" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="76" fillId="4" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="3" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="3" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="71" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="71" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="57" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="57" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="57" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="57" fillId="3" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="13"/>
+    </xf>
+    <xf numFmtId="172" fontId="57" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="57" fillId="3" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="57" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="57" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="52" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="57" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="52" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="52" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="52" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="52" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="1" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="74" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="75" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...191 lines deleted...]
-    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hiperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6200"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>10583</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>85329</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>164344</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11A17988-533D-45CE-B3A8-419EA345D34A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="10583"/>
-          <a:ext cx="21369035" cy="1012879"/>
+          <a:ext cx="20908711" cy="985034"/>
           <a:chOff x="0" y="10583"/>
           <a:chExt cx="20362996" cy="994078"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Retângulo: Cantos Arredondados 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EE146CA-EE1F-07D3-F135-467BB790F1CC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="0" y="10583"/>
             <a:ext cx="20362996" cy="994078"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10279"/>
             </a:avLst>
           </a:prstGeom>
@@ -5749,52 +5816,52 @@
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>627529</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1681</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FECFE621-62F9-4DC9-AA5E-4F42D7BAC103}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="101600" y="38100"/>
-          <a:ext cx="525929" cy="773206"/>
+          <a:off x="104775" y="38100"/>
+          <a:ext cx="522754" cy="776381"/>
           <a:chOff x="14541501" y="1230312"/>
           <a:chExt cx="753959" cy="1047750"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="3" name="Agrupar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA492F9A-201E-A2C4-6CFF-BD53878E7BCF}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="14581188" y="1992704"/>
             <a:ext cx="714272" cy="285358"/>
             <a:chOff x="14581188" y="1992704"/>
             <a:chExt cx="714272" cy="285358"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -5838,51 +5905,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="r"/>
               <a:r>
                 <a:rPr lang="pt-BR" sz="600" b="1">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Menu</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="6" name="Seta: para a Esquerda 5">
-              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FD8201-C9DA-F558-57E7-FFFDAE1B9881}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="14581188" y="2000645"/>
               <a:ext cx="261937" cy="253606"/>
             </a:xfrm>
             <a:prstGeom prst="leftArrow">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF6200"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="2">
@@ -5897,63 +5964,63 @@
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l"/>
               <a:endParaRPr lang="pt-BR" sz="600">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="4" name="Imagem" descr="Imagem">
-            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6438158E-6CC3-FAC9-F5F9-4DFFFD3E38DD}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="14541501" y="1230312"/>
             <a:ext cx="730250" cy="730474"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>3175</xdr:colOff>
@@ -6204,75 +6271,498 @@
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0"/>
           <a:r>
             <a:rPr lang="pt-BR" sz="100">
               <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
             </a:rPr>
             <a:t>X0A0T</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>50799</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>525929</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>256614</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="Agrupar 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E62C2B-840B-4274-8940-B1F3750393D4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="215900" y="50799"/>
+          <a:ext cx="525929" cy="706195"/>
+          <a:chOff x="14541501" y="1230312"/>
+          <a:chExt cx="753959" cy="1047750"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="3" name="Agrupar 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51576936-AB65-88D4-A990-E9CE88F3355B}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr/>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr>
+          <a:xfrm>
+            <a:off x="14581188" y="1992704"/>
+            <a:ext cx="714272" cy="285358"/>
+            <a:chOff x="14581188" y="1992704"/>
+            <a:chExt cx="714272" cy="285358"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5" name="Retângulo 4">
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F5AD43E-3075-04C2-FB3F-567B9665721A}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14723956" y="1992704"/>
+              <a:ext cx="571504" cy="285358"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:sysClr val="window" lastClr="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="pt-BR" sz="600" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Menu</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6" name="Seta: para a Esquerda 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24453A79-B732-0F21-81DD-ABCAD47D78B5}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14581188" y="2000645"/>
+              <a:ext cx="261937" cy="253606"/>
+            </a:xfrm>
+            <a:prstGeom prst="leftArrow">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF6200"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:endParaRPr lang="pt-BR" sz="600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </xdr:grpSp>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="4" name="Imagem" descr="Imagem">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFC79B38-3984-0724-A331-0C0A5E724976}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="14541501" y="1230312"/>
+            <a:ext cx="730250" cy="730474"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:noFill/>
+            <a:miter lim="400000"/>
+          </a:ln>
+        </xdr:spPr>
+      </xdr:pic>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>35718</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>525929</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>238358</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="Agrupar 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B182781-E53F-4CCF-8C2A-415908BE770C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="217714" y="35718"/>
+          <a:ext cx="525929" cy="703383"/>
+          <a:chOff x="14541501" y="1230312"/>
+          <a:chExt cx="753959" cy="1047750"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="3" name="Agrupar 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBBDBB16-FE30-D9FE-A5F5-5A173B44455C}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr/>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr>
+          <a:xfrm>
+            <a:off x="14581188" y="1992704"/>
+            <a:ext cx="714272" cy="285358"/>
+            <a:chOff x="14581188" y="1992704"/>
+            <a:chExt cx="714272" cy="285358"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5" name="Retângulo 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3502F66E-9566-81FF-07B8-3B9231777A19}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14723956" y="1992704"/>
+              <a:ext cx="571504" cy="285358"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:sysClr val="window" lastClr="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="pt-BR" sz="600" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Menu</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6" name="Seta: para a Esquerda 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A70B7B6-C7C6-2A48-C9B1-0DA5FA0C1223}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14581188" y="2000645"/>
+              <a:ext cx="261937" cy="253606"/>
+            </a:xfrm>
+            <a:prstGeom prst="leftArrow">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF6200"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:endParaRPr lang="pt-BR" sz="600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </xdr:grpSp>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="4" name="Imagem" descr="Imagem">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B74FACD0-BEFD-6500-2508-25049A6CD062}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="14541501" y="1230312"/>
+            <a:ext cx="730250" cy="730474"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:noFill/>
+            <a:miter lim="400000"/>
+          </a:ln>
+        </xdr:spPr>
+      </xdr:pic>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>35718</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>525929</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>238358</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A326FBCD-536E-4868-8CA1-1D3E20816144}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="224118" y="158983"/>
-          <a:ext cx="522754" cy="714935"/>
+          <a:off x="217714" y="155461"/>
+          <a:ext cx="525929" cy="703383"/>
           <a:chOff x="14541501" y="1230312"/>
           <a:chExt cx="753959" cy="1047750"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="3" name="Agrupar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D40491-20EB-192A-87EF-A0CC834F37A6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="14581188" y="1992704"/>
             <a:ext cx="714272" cy="285358"/>
             <a:chOff x="14581188" y="1992704"/>
             <a:chExt cx="714272" cy="285358"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -6433,52 +6923,52 @@
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>35718</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>522754</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>235183</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="12" name="Agrupar 6">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FF7F924-81EE-43CD-A56D-F364ED207C62}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="224118" y="158983"/>
-          <a:ext cx="525929" cy="718110"/>
+          <a:off x="217714" y="155461"/>
+          <a:ext cx="522754" cy="700208"/>
           <a:chOff x="14541501" y="1230312"/>
           <a:chExt cx="753959" cy="1047750"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="13" name="Agrupar 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5972062C-50E1-9D08-3CFB-3E4505B3C0DC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="14581188" y="1992704"/>
             <a:ext cx="714272" cy="285358"/>
             <a:chOff x="14581188" y="1992704"/>
             <a:chExt cx="714272" cy="285358"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -6614,687 +7104,50 @@
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="14541501" y="1230312"/>
             <a:ext cx="730250" cy="730474"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...635 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7553,17240 +7406,15618 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2019/04/relationships/namedSheetView" Target="../namedSheetViews/namedSheetView1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E7EE31D-4DCF-4940-9270-2F07DBC5C599}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
   </sheetPr>
   <dimension ref="B9:N97"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="15.7265625" style="10" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="2.453125" style="10" customWidth="1"/>
+    <col min="1" max="1" width="15.77734375" style="10" customWidth="1"/>
+    <col min="2" max="2" width="80.77734375" style="10" customWidth="1"/>
+    <col min="3" max="3" width="8.77734375" style="10"/>
+    <col min="4" max="4" width="80.77734375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="8.77734375" style="10"/>
+    <col min="6" max="6" width="2.44140625" style="10" customWidth="1"/>
     <col min="7" max="7" width="11" style="10" customWidth="1"/>
-    <col min="8" max="16384" width="8.7265625" style="10"/>
+    <col min="8" max="16384" width="8.77734375" style="10"/>
   </cols>
   <sheetData>
-    <row r="9" spans="2:14" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:14" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B9" s="147" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C9" s="148"/>
       <c r="D9" s="147" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E9" s="147"/>
       <c r="F9" s="147"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="2"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B10" s="145" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C10" s="149"/>
       <c r="D10" s="145" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="150"/>
       <c r="F10" s="149"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
     </row>
-    <row r="11" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B11" s="145" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="151"/>
       <c r="D11" s="145" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="150"/>
       <c r="F11" s="149"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
     </row>
-    <row r="12" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="152" t="s">
+    <row r="12" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B12" s="145" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="149"/>
       <c r="D12" s="145" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E12" s="150"/>
       <c r="F12" s="149"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
     </row>
-    <row r="13" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B13" s="145" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C13" s="153"/>
       <c r="D13" s="145" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="E13" s="150"/>
       <c r="F13" s="149"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
     </row>
-    <row r="14" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B14" s="149"/>
       <c r="C14" s="149"/>
       <c r="D14" s="145" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="150"/>
       <c r="F14" s="149"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
     </row>
-    <row r="15" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B15" s="149"/>
       <c r="C15" s="151"/>
       <c r="D15" s="149"/>
       <c r="E15" s="149"/>
       <c r="F15" s="149"/>
       <c r="K15" s="8"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
     </row>
-    <row r="16" spans="2:14" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="2:14" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B16" s="147" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="148"/>
       <c r="D16" s="147" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="151"/>
       <c r="F16" s="151"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16" s="2"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B17" s="145" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="150"/>
       <c r="D17" s="152" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="150"/>
       <c r="F17" s="149"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
     </row>
-    <row r="18" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B18" s="145" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C18" s="150"/>
       <c r="D18" s="152" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="150"/>
       <c r="F18" s="149"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
     </row>
-    <row r="19" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B19" s="145" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="150"/>
-      <c r="D19" s="145" t="s">
+      <c r="D19" s="152" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="149"/>
       <c r="F19" s="149"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
     </row>
-    <row r="20" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B20" s="145" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="150"/>
-      <c r="D20" s="145" t="s">
-        <v>195</v>
+      <c r="D20" s="152" t="s">
+        <v>56</v>
       </c>
       <c r="E20" s="150"/>
       <c r="F20" s="149"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
     </row>
-    <row r="21" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B21" s="145" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="150"/>
       <c r="D21" s="152" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E21" s="150"/>
       <c r="F21" s="149"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
     </row>
-    <row r="22" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B22" s="145" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C22" s="150"/>
       <c r="D22" s="152" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E22" s="150"/>
       <c r="F22" s="149"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
     </row>
-    <row r="23" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B23" s="145" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C23" s="150"/>
       <c r="D23" s="152" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="150"/>
       <c r="F23" s="149"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
     </row>
-    <row r="24" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B24" s="145" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="150"/>
       <c r="D24" s="149"/>
       <c r="E24" s="150"/>
       <c r="F24" s="150"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
     </row>
-    <row r="25" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B25" s="145" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C25" s="150"/>
       <c r="D25" s="149"/>
       <c r="E25" s="150"/>
       <c r="F25" s="150"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
     </row>
-    <row r="26" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B26" s="152"/>
       <c r="C26" s="150"/>
       <c r="D26" s="147"/>
       <c r="E26" s="149"/>
       <c r="F26" s="150"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
     </row>
-    <row r="27" spans="2:11" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B27" s="154"/>
       <c r="C27" s="154"/>
       <c r="D27" s="152"/>
       <c r="E27" s="154"/>
       <c r="F27" s="155"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
     </row>
-    <row r="28" spans="2:11" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B28" s="154"/>
       <c r="C28" s="154"/>
       <c r="D28" s="152"/>
       <c r="E28" s="154"/>
       <c r="F28" s="154"/>
     </row>
-    <row r="29" spans="2:11" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B29" s="154"/>
       <c r="C29" s="154"/>
       <c r="D29" s="152"/>
       <c r="E29" s="154"/>
       <c r="F29" s="154"/>
     </row>
-    <row r="30" spans="2:11" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B30" s="154"/>
       <c r="C30" s="154"/>
       <c r="D30" s="152"/>
       <c r="E30" s="154"/>
       <c r="F30" s="154"/>
     </row>
-    <row r="31" spans="2:11" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B31" s="154"/>
       <c r="C31" s="154"/>
       <c r="D31" s="152"/>
       <c r="E31" s="154"/>
       <c r="F31" s="154"/>
     </row>
-    <row r="32" spans="2:11" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B32" s="154"/>
       <c r="C32" s="154"/>
       <c r="D32" s="154"/>
       <c r="E32" s="154"/>
       <c r="F32" s="154"/>
     </row>
-    <row r="33" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:11">
       <c r="B33" s="154"/>
       <c r="C33" s="154"/>
       <c r="D33" s="154"/>
       <c r="E33" s="154"/>
       <c r="F33" s="154"/>
       <c r="G33" s="12"/>
     </row>
-    <row r="34" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:11">
       <c r="B34" s="154"/>
       <c r="C34" s="154"/>
       <c r="D34" s="154"/>
       <c r="E34" s="154"/>
       <c r="F34" s="154"/>
     </row>
-    <row r="35" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:11">
       <c r="B35" s="154"/>
       <c r="C35" s="154"/>
       <c r="D35" s="154"/>
       <c r="E35" s="154"/>
       <c r="F35" s="154"/>
     </row>
-    <row r="36" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:11">
       <c r="B36" s="154"/>
       <c r="C36" s="154"/>
       <c r="D36" s="154"/>
       <c r="E36" s="154"/>
       <c r="F36" s="154"/>
     </row>
-    <row r="37" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:11">
       <c r="B37" s="154"/>
       <c r="C37" s="154"/>
       <c r="D37" s="154"/>
       <c r="E37" s="154"/>
       <c r="F37" s="154"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
     </row>
-    <row r="38" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:11">
       <c r="B38" s="154"/>
       <c r="C38" s="154"/>
       <c r="D38" s="154"/>
       <c r="E38" s="154"/>
       <c r="F38" s="154"/>
       <c r="K38" s="13"/>
     </row>
-    <row r="39" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:11">
       <c r="B39" s="154"/>
       <c r="C39" s="154"/>
       <c r="D39" s="154"/>
       <c r="E39" s="154"/>
       <c r="F39" s="154"/>
       <c r="H39" s="13"/>
     </row>
-    <row r="40" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:11">
       <c r="B40" s="154"/>
       <c r="C40" s="154"/>
       <c r="D40" s="154"/>
       <c r="E40" s="154"/>
       <c r="F40" s="154"/>
     </row>
-    <row r="41" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:11">
       <c r="B41" s="154"/>
       <c r="C41" s="154"/>
       <c r="D41" s="154"/>
       <c r="E41" s="154"/>
       <c r="F41" s="154"/>
     </row>
-    <row r="42" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:11">
       <c r="B42" s="154"/>
       <c r="C42" s="154"/>
       <c r="D42" s="154"/>
       <c r="E42" s="154"/>
       <c r="F42" s="154"/>
     </row>
-    <row r="43" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:11">
       <c r="B43" s="154"/>
       <c r="C43" s="154"/>
       <c r="D43" s="154"/>
       <c r="E43" s="154"/>
       <c r="F43" s="154"/>
     </row>
-    <row r="44" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:11">
       <c r="B44" s="154"/>
       <c r="C44" s="154"/>
       <c r="D44" s="154"/>
       <c r="E44" s="154"/>
       <c r="F44" s="154"/>
     </row>
-    <row r="45" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:11">
       <c r="B45" s="154"/>
       <c r="C45" s="154"/>
       <c r="D45" s="154"/>
       <c r="E45" s="154"/>
       <c r="F45" s="154"/>
     </row>
-    <row r="46" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="46" spans="2:11">
       <c r="B46" s="154"/>
       <c r="C46" s="154"/>
       <c r="D46" s="154"/>
       <c r="E46" s="154"/>
       <c r="F46" s="154"/>
     </row>
-    <row r="47" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:11">
       <c r="B47" s="154"/>
       <c r="C47" s="154"/>
       <c r="D47" s="154"/>
       <c r="E47" s="154"/>
       <c r="F47" s="154"/>
     </row>
-    <row r="48" spans="2:11" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:11">
       <c r="B48" s="154"/>
       <c r="C48" s="154"/>
       <c r="D48" s="154"/>
       <c r="E48" s="154"/>
       <c r="F48" s="154"/>
     </row>
-    <row r="49" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:6">
       <c r="B49" s="154"/>
       <c r="C49" s="154"/>
       <c r="D49" s="154"/>
       <c r="E49" s="154"/>
       <c r="F49" s="154"/>
     </row>
-    <row r="50" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:6">
       <c r="B50" s="154"/>
       <c r="C50" s="154"/>
       <c r="D50" s="154"/>
       <c r="E50" s="154"/>
       <c r="F50" s="154"/>
     </row>
-    <row r="51" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:6">
       <c r="B51" s="154"/>
       <c r="C51" s="154"/>
       <c r="D51" s="154"/>
       <c r="E51" s="154"/>
       <c r="F51" s="154"/>
     </row>
-    <row r="52" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:6">
       <c r="B52" s="154"/>
       <c r="C52" s="154"/>
       <c r="D52" s="154"/>
       <c r="E52" s="154"/>
       <c r="F52" s="154"/>
     </row>
-    <row r="53" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:6">
       <c r="B53" s="154"/>
       <c r="C53" s="154"/>
       <c r="D53" s="154"/>
       <c r="E53" s="154"/>
       <c r="F53" s="154"/>
     </row>
-    <row r="54" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:6">
       <c r="B54" s="154"/>
       <c r="C54" s="154"/>
       <c r="D54" s="154"/>
       <c r="E54" s="154"/>
       <c r="F54" s="154"/>
     </row>
-    <row r="55" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:6">
       <c r="B55" s="154"/>
       <c r="C55" s="154"/>
       <c r="D55" s="154"/>
       <c r="E55" s="154"/>
       <c r="F55" s="154"/>
     </row>
-    <row r="56" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:6">
       <c r="B56" s="154"/>
       <c r="C56" s="154"/>
       <c r="D56" s="154"/>
       <c r="E56" s="154"/>
       <c r="F56" s="154"/>
     </row>
-    <row r="57" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:6">
       <c r="B57" s="154"/>
       <c r="C57" s="154"/>
       <c r="D57" s="154"/>
       <c r="E57" s="154"/>
       <c r="F57" s="154"/>
     </row>
-    <row r="58" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:6">
       <c r="B58" s="154"/>
       <c r="C58" s="154"/>
       <c r="D58" s="154"/>
       <c r="E58" s="154"/>
       <c r="F58" s="154"/>
     </row>
-    <row r="59" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:6">
       <c r="B59" s="154"/>
       <c r="C59" s="154"/>
       <c r="D59" s="154"/>
       <c r="E59" s="154"/>
       <c r="F59" s="154"/>
     </row>
-    <row r="60" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:6">
       <c r="B60" s="154"/>
       <c r="C60" s="154"/>
       <c r="D60" s="154"/>
       <c r="E60" s="154"/>
       <c r="F60" s="154"/>
     </row>
-    <row r="61" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:6">
       <c r="B61" s="154"/>
       <c r="C61" s="154"/>
       <c r="D61" s="154"/>
       <c r="E61" s="154"/>
       <c r="F61" s="154"/>
     </row>
-    <row r="62" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:6">
       <c r="B62" s="154"/>
       <c r="C62" s="154"/>
       <c r="D62" s="154"/>
       <c r="E62" s="154"/>
       <c r="F62" s="154"/>
     </row>
-    <row r="63" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:6">
       <c r="B63" s="154"/>
       <c r="C63" s="154"/>
       <c r="D63" s="154"/>
       <c r="E63" s="154"/>
       <c r="F63" s="154"/>
     </row>
-    <row r="64" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="2:6">
       <c r="B64" s="154"/>
       <c r="C64" s="154"/>
       <c r="D64" s="154"/>
       <c r="E64" s="154"/>
       <c r="F64" s="154"/>
     </row>
-    <row r="65" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="2:6">
       <c r="B65" s="154"/>
       <c r="C65" s="154"/>
       <c r="D65" s="154"/>
       <c r="E65" s="154"/>
       <c r="F65" s="154"/>
     </row>
-    <row r="66" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="2:6">
       <c r="B66" s="154"/>
       <c r="C66" s="154"/>
       <c r="D66" s="154"/>
       <c r="E66" s="154"/>
       <c r="F66" s="154"/>
     </row>
-    <row r="67" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="2:6">
       <c r="B67" s="154"/>
       <c r="C67" s="154"/>
       <c r="D67" s="154"/>
       <c r="E67" s="154"/>
       <c r="F67" s="154"/>
     </row>
-    <row r="68" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="2:6">
       <c r="B68" s="154"/>
       <c r="C68" s="154"/>
       <c r="D68" s="154"/>
       <c r="E68" s="154"/>
       <c r="F68" s="154"/>
     </row>
-    <row r="69" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="2:6">
       <c r="B69" s="154"/>
       <c r="C69" s="154"/>
       <c r="D69" s="154"/>
       <c r="E69" s="154"/>
       <c r="F69" s="154"/>
     </row>
-    <row r="70" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="2:6">
       <c r="B70" s="154"/>
       <c r="C70" s="154"/>
       <c r="D70" s="154"/>
       <c r="E70" s="154"/>
       <c r="F70" s="154"/>
     </row>
-    <row r="71" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="2:6">
       <c r="B71" s="154"/>
       <c r="C71" s="154"/>
       <c r="D71" s="154"/>
       <c r="E71" s="154"/>
       <c r="F71" s="154"/>
     </row>
-    <row r="72" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="2:6">
       <c r="B72" s="154"/>
       <c r="C72" s="154"/>
       <c r="D72" s="154"/>
       <c r="E72" s="154"/>
       <c r="F72" s="154"/>
     </row>
-    <row r="73" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="2:6">
       <c r="B73" s="154"/>
       <c r="C73" s="154"/>
       <c r="D73" s="154"/>
       <c r="E73" s="154"/>
       <c r="F73" s="154"/>
     </row>
-    <row r="74" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="2:6">
       <c r="B74" s="154"/>
       <c r="C74" s="154"/>
       <c r="D74" s="154"/>
       <c r="E74" s="154"/>
       <c r="F74" s="154"/>
     </row>
-    <row r="75" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="2:6">
       <c r="B75" s="154"/>
       <c r="C75" s="154"/>
       <c r="D75" s="154"/>
       <c r="E75" s="154"/>
       <c r="F75" s="154"/>
     </row>
-    <row r="76" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="2:6">
       <c r="B76" s="154"/>
       <c r="C76" s="154"/>
       <c r="D76" s="154"/>
       <c r="E76" s="154"/>
       <c r="F76" s="154"/>
     </row>
-    <row r="77" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="2:6">
       <c r="B77" s="154"/>
       <c r="C77" s="154"/>
       <c r="D77" s="154"/>
       <c r="E77" s="154"/>
       <c r="F77" s="154"/>
     </row>
-    <row r="78" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="2:6">
       <c r="B78" s="154"/>
       <c r="C78" s="154"/>
       <c r="D78" s="154"/>
       <c r="E78" s="154"/>
       <c r="F78" s="154"/>
     </row>
-    <row r="79" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="2:6">
       <c r="B79" s="154"/>
       <c r="C79" s="154"/>
       <c r="D79" s="154"/>
       <c r="E79" s="154"/>
       <c r="F79" s="154"/>
     </row>
-    <row r="80" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="2:6">
       <c r="B80" s="154"/>
       <c r="C80" s="154"/>
       <c r="D80" s="154"/>
       <c r="E80" s="154"/>
       <c r="F80" s="154"/>
     </row>
-    <row r="81" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="81" spans="2:6">
       <c r="B81" s="154"/>
       <c r="C81" s="154"/>
       <c r="D81" s="154"/>
       <c r="E81" s="154"/>
       <c r="F81" s="154"/>
     </row>
-    <row r="82" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="82" spans="2:6">
       <c r="B82" s="154"/>
       <c r="C82" s="154"/>
       <c r="D82" s="154" t="e">
         <f>(D83+D90+D96)/#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E82" s="154"/>
       <c r="F82" s="154"/>
     </row>
-    <row r="83" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="83" spans="2:6">
       <c r="B83" s="154"/>
       <c r="C83" s="154"/>
       <c r="D83" s="154"/>
       <c r="E83" s="154"/>
       <c r="F83" s="154"/>
     </row>
-    <row r="84" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="84" spans="2:6">
       <c r="B84" s="154"/>
       <c r="C84" s="154"/>
       <c r="D84" s="154"/>
       <c r="E84" s="154"/>
       <c r="F84" s="154"/>
     </row>
-    <row r="85" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="85" spans="2:6">
       <c r="B85" s="154"/>
       <c r="C85" s="154"/>
       <c r="D85" s="154"/>
       <c r="E85" s="154"/>
       <c r="F85" s="154"/>
     </row>
-    <row r="86" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="86" spans="2:6">
       <c r="B86" s="154"/>
       <c r="C86" s="154"/>
       <c r="D86" s="154"/>
       <c r="E86" s="154"/>
       <c r="F86" s="154"/>
     </row>
-    <row r="87" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="87" spans="2:6">
       <c r="B87" s="154"/>
       <c r="C87" s="154"/>
       <c r="D87" s="154"/>
       <c r="E87" s="154"/>
       <c r="F87" s="154"/>
     </row>
-    <row r="88" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="88" spans="2:6">
       <c r="B88" s="154"/>
       <c r="C88" s="154"/>
       <c r="D88" s="154"/>
       <c r="E88" s="154"/>
       <c r="F88" s="154"/>
     </row>
-    <row r="89" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:6">
       <c r="B89" s="154"/>
       <c r="C89" s="154"/>
       <c r="D89" s="154"/>
       <c r="E89" s="154"/>
       <c r="F89" s="154"/>
     </row>
-    <row r="90" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:6">
       <c r="B90" s="154"/>
       <c r="C90" s="154"/>
       <c r="D90" s="154"/>
       <c r="E90" s="154"/>
       <c r="F90" s="154"/>
     </row>
-    <row r="91" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="91" spans="2:6">
       <c r="B91" s="154"/>
       <c r="C91" s="154"/>
       <c r="D91" s="154"/>
       <c r="E91" s="154"/>
       <c r="F91" s="154"/>
     </row>
-    <row r="92" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="92" spans="2:6">
       <c r="B92" s="154"/>
       <c r="C92" s="154"/>
       <c r="D92" s="154"/>
       <c r="E92" s="154"/>
       <c r="F92" s="154"/>
     </row>
-    <row r="93" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="93" spans="2:6">
       <c r="B93" s="154"/>
       <c r="C93" s="154"/>
       <c r="D93" s="154"/>
       <c r="E93" s="154"/>
       <c r="F93" s="154"/>
     </row>
-    <row r="94" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="94" spans="2:6">
       <c r="B94" s="154"/>
       <c r="C94" s="154"/>
       <c r="D94" s="154"/>
       <c r="E94" s="154"/>
       <c r="F94" s="154"/>
     </row>
-    <row r="95" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="95" spans="2:6">
       <c r="B95" s="154"/>
       <c r="C95" s="154"/>
       <c r="D95" s="154"/>
       <c r="E95" s="154"/>
       <c r="F95" s="154"/>
     </row>
-    <row r="96" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="96" spans="2:6">
       <c r="B96" s="154"/>
       <c r="C96" s="154"/>
       <c r="D96" s="154">
         <v>0</v>
       </c>
       <c r="E96" s="154">
         <v>0</v>
       </c>
       <c r="F96" s="154">
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="2:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="2:6">
       <c r="B97" s="154"/>
       <c r="C97" s="154"/>
       <c r="D97" s="154">
         <v>0</v>
       </c>
       <c r="E97" s="154">
         <v>0</v>
       </c>
       <c r="F97" s="154"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D18:I18" location="'Conselho de Administração'!A1" display="Conselho da administração" xr:uid="{A0D2969A-5271-4104-A90A-D330CD833718}"/>
     <hyperlink ref="D23" location="'Tax reporting'!A1" display="Tax reporting" xr:uid="{6E63C6A7-64EB-4BEF-82A9-CDCD7D936FF3}"/>
     <hyperlink ref="B27:C27" location="'entidades e afiliações'!A1" display="Entidades e afiliações" xr:uid="{98C80377-DA64-48CD-AE52-A213CFB3AB4B}"/>
     <hyperlink ref="B13:C13" location="'Indicadores ESG'!A5" display="Risco SAC" xr:uid="{0ED00537-2F65-4CC3-89C1-7BFF0673A09E}"/>
     <hyperlink ref="B10:C10" location="'Indicadores ESG'!A8" display="Riscos sociais, ambientais e climáticos" xr:uid="{257AABE7-0EA5-4525-89A2-94186C61D574}"/>
-    <hyperlink ref="B10" location="'Indicadores ESG'!A5" display="Riscos sociais, ambientais e climáticos" xr:uid="{025BB1C5-5139-4861-9BE6-331609639626}"/>
-[...17 lines deleted...]
-    <hyperlink ref="D17" location="'Indicadores ESG'!A573" display="Governança corporativa" xr:uid="{A73956B1-FF04-40AD-A657-15E8A18C434E}"/>
+    <hyperlink ref="B10" location="'ESG Indicators'!A5" display="Social, environmental and climate risk assessment" xr:uid="{025BB1C5-5139-4861-9BE6-331609639626}"/>
+    <hyperlink ref="B11" location="'ESG Indicators'!A23" display="Sustainable finance" xr:uid="{C928E04D-353D-4030-9E28-E2FD5FA9FBB2}"/>
+    <hyperlink ref="B12" location="'ESG Indicators'!A51" display="Asset management" xr:uid="{6DE17574-41B2-4E33-8696-924F23B60978}"/>
+    <hyperlink ref="B13" location="'ESG Indicators'!A64" display="Retail Banking" xr:uid="{0A159C15-3D98-463C-9AF3-C3C937410EA4}"/>
+    <hyperlink ref="D10" location="'ESG Indicators'!A74" display="Environmental management" xr:uid="{A1BF90FA-4029-4B67-BFB7-0F3A4F3C7A58}"/>
+    <hyperlink ref="D11" location="'ESG Indicators'!A77" display="GHG emissions" xr:uid="{ADDB2423-F6FF-4258-8896-6734D58023B3}"/>
+    <hyperlink ref="D12" location="'ESG Indicators'!A205" display="Energy " xr:uid="{F3E4031B-4379-4B68-9635-B841A700875A}"/>
+    <hyperlink ref="D13" location="'ESG Indicators'!A214" display="Water " xr:uid="{7A2A461A-603E-40EA-95B9-EDDC8C54AEEA}"/>
+    <hyperlink ref="D14" location="'ESG Indicators'!A227" display="Materials and waste" xr:uid="{9CBF29D4-DB35-4E3D-8D99-34C009DE57B1}"/>
+    <hyperlink ref="B17" location="'ESG Indicators'!A236" display="Workforce" xr:uid="{4C8B9F69-C604-44EC-BFF5-5AD5AC5D0373}"/>
+    <hyperlink ref="B18" location="'ESG Indicators'!A265" display="Diversity and Inclusion" xr:uid="{209F6E54-36ED-4F49-8E97-03D4046AABDF}"/>
+    <hyperlink ref="B19" location="'ESG Indicators'!A340" display="Attraction and retention" xr:uid="{C67F8519-1DF4-4693-9D07-FABE6F873DC6}"/>
+    <hyperlink ref="B20" location="'ESG Indicators'!A387" display="Employee experience" xr:uid="{2430C644-2E4A-45CD-8180-4B20CB3A4AFC}"/>
+    <hyperlink ref="B21" location="'ESG Indicators'!A403" display="Development" xr:uid="{8D29F3B0-91F7-4F06-90CA-944347B25C7A}"/>
+    <hyperlink ref="B22" location="'ESG Indicators'!A438" display="Compensation and Benefits" xr:uid="{649A9BA8-4D25-4009-9943-D65D0F8D13C6}"/>
+    <hyperlink ref="B23" location="'ESG Indicators'!A459" display="Health and safety" xr:uid="{88D85407-B530-4325-A3B2-AB808DA32D0A}"/>
+    <hyperlink ref="B24" location="'ESG Indicators'!A487" display="Suppliers" xr:uid="{155C329F-7F26-4B66-AB8D-9C8EECAAA7B7}"/>
+    <hyperlink ref="B25" location="'ESG Indicators'!A504" display="Private social investment" xr:uid="{78309BE6-A97D-4316-9D57-475F13A8AEC3}"/>
+    <hyperlink ref="D17" location="'ESG Indicators'!A551" display="Governance" xr:uid="{A73956B1-FF04-40AD-A657-15E8A18C434E}"/>
     <hyperlink ref="D18" location="'Board of Directors'!A1" display="Board of Directors" xr:uid="{58139A3F-B633-45E0-8A91-D6947214BF63}"/>
-    <hyperlink ref="D19" location="'Indicadores ESG'!A585" display="Influência política" xr:uid="{0360D6FE-760E-4314-B4A4-D945E4456040}"/>
-[...1 lines deleted...]
-    <hyperlink ref="D22" location="'Indicadores ESG'!A605" display="Canais de manifestação" xr:uid="{93A2F48F-9C4A-4A8A-BFA1-ECAAFE974E7A}"/>
+    <hyperlink ref="D19" location="'ESG Indicators'!A563" display="Political influence" xr:uid="{0360D6FE-760E-4314-B4A4-D945E4456040}"/>
+    <hyperlink ref="D21" location="'ESG Indicators'!A573" display="Business ethics" xr:uid="{2E518BA4-E2E3-44ED-AB0D-9B5402066106}"/>
+    <hyperlink ref="D22" location="'ESG Indicators'!A580" display="Reporting channels" xr:uid="{93A2F48F-9C4A-4A8A-BFA1-ECAAFE974E7A}"/>
     <hyperlink ref="D20" location="'Entities and affiliations'!A1" display="Entidades e afiliações" xr:uid="{123F0DD0-224D-435D-BE81-2FCE5AE7A4D0}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45EEF96F-9180-451A-A3D5-CEE09D574F32}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L648"/>
+  <dimension ref="A1:G648"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="25.1796875" style="187" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="19.453125" style="413" customWidth="1"/>
+    <col min="1" max="1" width="25.21875" style="187" customWidth="1"/>
+    <col min="2" max="2" width="67.109375" style="187" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="83.21875" style="41" customWidth="1"/>
+    <col min="4" max="4" width="18.77734375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="19.44140625" style="406" customWidth="1"/>
     <col min="7" max="7" width="17" style="62" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="21.6" customHeight="1">
       <c r="A1" s="14"/>
       <c r="B1" s="156"/>
       <c r="C1" s="15"/>
-      <c r="D1" s="434" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="435" t="s">
+      <c r="D1" s="511" t="s">
+        <v>342</v>
+      </c>
+      <c r="E1" s="511" t="s">
+        <v>343</v>
+      </c>
+      <c r="F1" s="511" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="435" t="s">
+      <c r="G1" s="511" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" ht="29.55" customHeight="1">
       <c r="A2" s="157" t="s">
-        <v>336</v>
+        <v>761</v>
       </c>
       <c r="B2" s="158"/>
       <c r="C2" s="17"/>
-      <c r="D2" s="434"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:7" ht="12.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D2" s="511"/>
+      <c r="E2" s="511"/>
+      <c r="F2" s="511"/>
+      <c r="G2" s="511"/>
+    </row>
+    <row r="3" spans="1:7" ht="12.6" customHeight="1">
       <c r="A3" s="159"/>
       <c r="B3" s="160"/>
       <c r="C3" s="18"/>
       <c r="D3" s="9"/>
       <c r="E3" s="161"/>
       <c r="F3" s="161"/>
       <c r="G3" s="162"/>
     </row>
-    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C4" s="19" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="D4" s="21" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="E4" s="163">
         <v>2023</v>
       </c>
       <c r="F4" s="163">
         <v>2024</v>
       </c>
       <c r="G4" s="163">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="32" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:7" ht="31.95" customHeight="1">
       <c r="A5" s="164" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B5" s="165" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C5" s="166" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D5" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="455">
+      <c r="E5" s="438">
         <v>0.5</v>
       </c>
-      <c r="F5" s="455">
+      <c r="F5" s="438">
         <v>0.5</v>
       </c>
-      <c r="G5" s="455">
+      <c r="G5" s="438">
         <v>0.5</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="168" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B6" s="169" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C6" s="170" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="D6" s="171" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E6" s="456">
+        <v>712</v>
+      </c>
+      <c r="E6" s="439">
         <v>20</v>
       </c>
-      <c r="F6" s="456">
+      <c r="F6" s="439">
         <v>21.7</v>
       </c>
-      <c r="G6" s="457">
+      <c r="G6" s="440">
         <v>22.8</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="168" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B7" s="169" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C7" s="170" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D7" s="172" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="458">
+      <c r="E7" s="441">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="F7" s="458">
+      <c r="F7" s="441">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="G7" s="455">
+      <c r="G7" s="438">
         <v>2.1000000000000001E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" ht="24" customHeight="1">
       <c r="A8" s="168" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B8" s="173" t="s">
+        <v>232</v>
+      </c>
+      <c r="C8" s="170" t="s">
+        <v>350</v>
+      </c>
+      <c r="D8" s="174" t="s">
+        <v>713</v>
+      </c>
+      <c r="E8" s="442">
+        <v>42</v>
+      </c>
+      <c r="F8" s="442">
+        <v>50</v>
+      </c>
+      <c r="G8" s="442">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B9" s="169" t="s">
+        <v>232</v>
+      </c>
+      <c r="C9" s="170" t="s">
+        <v>351</v>
+      </c>
+      <c r="D9" s="171" t="s">
+        <v>714</v>
+      </c>
+      <c r="E9" s="442">
+        <v>29118</v>
+      </c>
+      <c r="F9" s="442">
+        <v>42817</v>
+      </c>
+      <c r="G9" s="445">
+        <v>26143</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>232</v>
+      </c>
+      <c r="C10" s="170" t="s">
+        <v>352</v>
+      </c>
+      <c r="D10" s="171" t="s">
+        <v>714</v>
+      </c>
+      <c r="E10" s="442">
+        <v>8539</v>
+      </c>
+      <c r="F10" s="442">
+        <v>15996</v>
+      </c>
+      <c r="G10" s="445">
+        <v>11243</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A11" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B11" s="173" t="s">
         <v>233</v>
       </c>
-      <c r="C8" s="170" t="s">
+      <c r="C11" s="170" t="s">
+        <v>350</v>
+      </c>
+      <c r="D11" s="175" t="s">
+        <v>713</v>
+      </c>
+      <c r="E11" s="442">
+        <v>31</v>
+      </c>
+      <c r="F11" s="442">
+        <v>33</v>
+      </c>
+      <c r="G11" s="445">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B12" s="169" t="s">
+        <v>233</v>
+      </c>
+      <c r="C12" s="170" t="s">
+        <v>351</v>
+      </c>
+      <c r="D12" s="171" t="s">
+        <v>714</v>
+      </c>
+      <c r="E12" s="442">
+        <v>25441</v>
+      </c>
+      <c r="F12" s="442">
+        <v>12771</v>
+      </c>
+      <c r="G12" s="445">
+        <v>17192</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="176" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13" s="177" t="s">
+        <v>233</v>
+      </c>
+      <c r="C13" s="178" t="s">
         <v>352</v>
       </c>
-      <c r="D8" s="174" t="s">
-[...19 lines deleted...]
-      <c r="C9" s="170" t="s">
+      <c r="D13" s="179" t="s">
+        <v>714</v>
+      </c>
+      <c r="E13" s="442">
+        <v>5644</v>
+      </c>
+      <c r="F13" s="442">
+        <v>8815</v>
+      </c>
+      <c r="G13" s="445">
+        <v>5755</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="180" t="s">
+        <v>234</v>
+      </c>
+      <c r="C14" s="181" t="s">
+        <v>350</v>
+      </c>
+      <c r="D14" s="182" t="s">
+        <v>713</v>
+      </c>
+      <c r="E14" s="445">
+        <v>11</v>
+      </c>
+      <c r="F14" s="442">
+        <v>17</v>
+      </c>
+      <c r="G14" s="445">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="C15" s="181" t="s">
+        <v>351</v>
+      </c>
+      <c r="D15" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E15" s="445">
+        <v>3677</v>
+      </c>
+      <c r="F15" s="442">
+        <v>30046</v>
+      </c>
+      <c r="G15" s="445">
+        <v>8951</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>234</v>
+      </c>
+      <c r="C16" s="181" t="s">
+        <v>352</v>
+      </c>
+      <c r="D16" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E16" s="445">
+        <v>2895</v>
+      </c>
+      <c r="F16" s="442">
+        <v>7181</v>
+      </c>
+      <c r="G16" s="445">
+        <v>5488</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A17" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17" s="180" t="s">
+        <v>235</v>
+      </c>
+      <c r="C17" s="181" t="s">
         <v>353</v>
       </c>
-      <c r="D9" s="171" t="s">
-[...19 lines deleted...]
-      <c r="C10" s="170" t="s">
+      <c r="D17" s="182" t="s">
+        <v>713</v>
+      </c>
+      <c r="E17" s="445">
+        <v>33</v>
+      </c>
+      <c r="F17" s="442">
+        <v>58</v>
+      </c>
+      <c r="G17" s="445">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>235</v>
+      </c>
+      <c r="C18" s="181" t="s">
         <v>354</v>
       </c>
-      <c r="D10" s="171" t="s">
-[...19 lines deleted...]
-      <c r="C11" s="170" t="s">
+      <c r="D18" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E18" s="445">
+        <v>30487</v>
+      </c>
+      <c r="F18" s="442">
+        <v>62931</v>
+      </c>
+      <c r="G18" s="445">
+        <v>77118</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="C19" s="184" t="s">
+        <v>350</v>
+      </c>
+      <c r="D19" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E19" s="445">
+        <v>1</v>
+      </c>
+      <c r="F19" s="443">
+        <v>1</v>
+      </c>
+      <c r="G19" s="444">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B20" s="180" t="s">
+        <v>236</v>
+      </c>
+      <c r="C20" s="185" t="s">
+        <v>351</v>
+      </c>
+      <c r="D20" s="186" t="s">
+        <v>714</v>
+      </c>
+      <c r="E20" s="444">
+        <v>126</v>
+      </c>
+      <c r="F20" s="443">
+        <v>225</v>
+      </c>
+      <c r="G20" s="444">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="168" t="s">
+        <v>195</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="C21" s="185" t="s">
         <v>352</v>
       </c>
-      <c r="D11" s="175" t="s">
-[...209 lines deleted...]
-      <c r="E20" s="461">
+      <c r="D21" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E21" s="444">
         <v>126</v>
       </c>
-      <c r="F20" s="460">
+      <c r="F21" s="443">
         <v>225</v>
       </c>
-      <c r="G20" s="461">
+      <c r="G21" s="444">
         <v>1919</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...22 lines deleted...]
-    <row r="22" spans="1:7" s="503" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:7" s="482" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="197" t="s">
-        <v>348</v>
-[...20 lines deleted...]
-    <row r="23" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+      <c r="B22" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C22" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D22" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E22" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F22" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G22" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="187" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C23" s="188" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D23" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E23" s="465">
+        <v>712</v>
+      </c>
+      <c r="E23" s="448">
         <v>333.3</v>
       </c>
-      <c r="F23" s="460">
+      <c r="F23" s="443">
         <v>446.5</v>
       </c>
-      <c r="G23" s="461">
+      <c r="G23" s="444">
         <v>565</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="29" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C24" s="188" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="D24" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E24" s="465">
+        <v>712</v>
+      </c>
+      <c r="E24" s="448">
         <v>238.7</v>
       </c>
-      <c r="F24" s="460">
+      <c r="F24" s="443">
         <v>309.5</v>
       </c>
-      <c r="G24" s="461">
+      <c r="G24" s="444">
         <v>376.6</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A25" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="29" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C25" s="190" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D25" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E25" s="465">
+        <v>712</v>
+      </c>
+      <c r="E25" s="448">
         <v>106.4</v>
       </c>
-      <c r="F25" s="460">
+      <c r="F25" s="443">
         <v>127.5</v>
       </c>
-      <c r="G25" s="461">
+      <c r="G25" s="444">
         <v>169.3</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A26" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C26" s="190" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D26" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E26" s="465">
+        <v>712</v>
+      </c>
+      <c r="E26" s="448">
         <v>44.9</v>
       </c>
-      <c r="F26" s="460">
+      <c r="F26" s="443">
         <v>59.2</v>
       </c>
-      <c r="G26" s="461">
+      <c r="G26" s="444">
         <v>65.7</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A27" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="29" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C27" s="30" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="D27" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E27" s="465">
+        <v>712</v>
+      </c>
+      <c r="E27" s="448">
         <v>21.1</v>
       </c>
-      <c r="F27" s="460">
+      <c r="F27" s="443">
         <v>28.4</v>
       </c>
-      <c r="G27" s="461">
+      <c r="G27" s="444">
         <v>33.4</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C28" s="190" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D28" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E28" s="465">
+        <v>712</v>
+      </c>
+      <c r="E28" s="448">
         <v>28.9</v>
       </c>
-      <c r="F28" s="460">
+      <c r="F28" s="443">
         <v>44.2</v>
       </c>
-      <c r="G28" s="461">
+      <c r="G28" s="444">
         <v>51.7</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A29" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C29" s="190" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D29" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E29" s="465">
+        <v>712</v>
+      </c>
+      <c r="E29" s="448">
         <v>10.4</v>
       </c>
-      <c r="F29" s="460">
+      <c r="F29" s="443">
         <v>14</v>
       </c>
-      <c r="G29" s="461">
+      <c r="G29" s="444">
         <v>15.7</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C30" s="190" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="D30" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E30" s="465">
+        <v>712</v>
+      </c>
+      <c r="E30" s="448">
         <v>10.7</v>
       </c>
-      <c r="F30" s="460">
+      <c r="F30" s="443">
         <v>12</v>
       </c>
-      <c r="G30" s="461">
+      <c r="G30" s="444">
         <v>16.600000000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A31" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C31" s="190" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D31" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E31" s="465">
+        <v>712</v>
+      </c>
+      <c r="E31" s="448">
         <v>16.2</v>
       </c>
-      <c r="F31" s="460">
+      <c r="F31" s="443">
         <v>24.2</v>
       </c>
-      <c r="G31" s="461">
+      <c r="G31" s="444">
         <v>24.2</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A32" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C32" s="190" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D32" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E32" s="465">
+        <v>712</v>
+      </c>
+      <c r="E32" s="448">
         <v>54.8</v>
       </c>
-      <c r="F32" s="460">
+      <c r="F32" s="443">
         <v>77.3</v>
       </c>
-      <c r="G32" s="461">
+      <c r="G32" s="444">
         <v>97.2</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A33" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C33" s="190" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D33" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E33" s="465">
+        <v>712</v>
+      </c>
+      <c r="E33" s="448">
         <v>0</v>
       </c>
-      <c r="F33" s="460">
+      <c r="F33" s="443">
         <v>0</v>
       </c>
-      <c r="G33" s="461">
+      <c r="G33" s="444">
         <v>0.3</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A34" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C34" s="190" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D34" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E34" s="465">
+        <v>712</v>
+      </c>
+      <c r="E34" s="448">
         <v>52</v>
       </c>
-      <c r="F34" s="460">
+      <c r="F34" s="443">
         <v>70.8</v>
       </c>
-      <c r="G34" s="461">
+      <c r="G34" s="444">
         <v>85.8</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C35" s="190" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="D35" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E35" s="465">
+        <v>712</v>
+      </c>
+      <c r="E35" s="448">
         <v>0.7</v>
       </c>
-      <c r="F35" s="460">
+      <c r="F35" s="443">
         <v>0.9</v>
       </c>
-      <c r="G35" s="461">
+      <c r="G35" s="444">
         <v>0.9</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A36" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="245" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C36" s="190" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D36" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E36" s="465">
+        <v>712</v>
+      </c>
+      <c r="E36" s="448">
         <v>1.8</v>
       </c>
-      <c r="F36" s="460">
+      <c r="F36" s="443">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G36" s="461">
+      <c r="G36" s="444">
         <v>6.8</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="29" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C37" s="190" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="D37" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E37" s="465">
+        <v>712</v>
+      </c>
+      <c r="E37" s="448">
         <v>0.3</v>
       </c>
-      <c r="F37" s="460">
+      <c r="F37" s="443">
         <v>1.5</v>
       </c>
-      <c r="G37" s="461">
+      <c r="G37" s="444">
         <v>3.4</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="31" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C38" s="190" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D38" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E38" s="465">
+        <v>712</v>
+      </c>
+      <c r="E38" s="448">
         <v>39.799999999999997</v>
       </c>
-      <c r="F38" s="460">
+      <c r="F38" s="443">
         <v>59.7</v>
       </c>
-      <c r="G38" s="461">
+      <c r="G38" s="444">
         <v>91.2</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" ht="29.25" customHeight="1">
       <c r="A39" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="191" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C39" s="192" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D39" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E39" s="461">
+        <v>714</v>
+      </c>
+      <c r="E39" s="444">
         <v>960.7</v>
       </c>
-      <c r="F39" s="460">
+      <c r="F39" s="443">
         <v>959.7</v>
       </c>
-      <c r="G39" s="461">
+      <c r="G39" s="444">
         <v>2500</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A40" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="32" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C40" s="193" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D40" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E40" s="461">
+        <v>714</v>
+      </c>
+      <c r="E40" s="444">
         <v>310</v>
       </c>
-      <c r="F40" s="460">
+      <c r="F40" s="443">
         <v>1584.1</v>
       </c>
-      <c r="G40" s="461">
+      <c r="G40" s="444">
         <v>4533.8</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A41" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="34" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C41" s="194" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D41" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E41" s="461">
+        <v>714</v>
+      </c>
+      <c r="E41" s="444">
         <v>164.8</v>
       </c>
-      <c r="F41" s="460">
+      <c r="F41" s="443">
         <v>438.7</v>
       </c>
-      <c r="G41" s="461">
+      <c r="G41" s="444">
         <v>587.9</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="34" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C42" s="195" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D42" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E42" s="461">
+        <v>714</v>
+      </c>
+      <c r="E42" s="444">
         <v>144.4</v>
       </c>
-      <c r="F42" s="460">
+      <c r="F42" s="443">
         <v>99.8</v>
       </c>
-      <c r="G42" s="461">
+      <c r="G42" s="444">
         <v>260.3</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A43" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="34" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C43" s="195" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D43" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E43" s="461">
+        <v>714</v>
+      </c>
+      <c r="E43" s="444">
         <v>0.8</v>
       </c>
-      <c r="F43" s="460">
+      <c r="F43" s="443">
         <v>27.6</v>
       </c>
-      <c r="G43" s="461">
+      <c r="G43" s="444">
         <v>88</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A44" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B44" s="34" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C44" s="195" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D44" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E44" s="461">
+        <v>714</v>
+      </c>
+      <c r="E44" s="444">
         <v>0</v>
       </c>
-      <c r="F44" s="460">
+      <c r="F44" s="443">
         <v>1018</v>
       </c>
-      <c r="G44" s="461">
+      <c r="G44" s="444">
         <v>147.11000000000001</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A45" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="34" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C45" s="196" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D45" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E45" s="461">
+        <v>714</v>
+      </c>
+      <c r="E45" s="444">
         <v>0</v>
       </c>
-      <c r="F45" s="460">
+      <c r="F45" s="443">
         <v>0</v>
       </c>
-      <c r="G45" s="461">
+      <c r="G45" s="444">
         <v>3450.5</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A46" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="33" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C46" s="192" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D46" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E46" s="461">
+        <v>714</v>
+      </c>
+      <c r="E46" s="444">
         <v>161.69999999999999</v>
       </c>
-      <c r="F46" s="460">
+      <c r="F46" s="443">
         <v>1014</v>
       </c>
-      <c r="G46" s="461">
+      <c r="G46" s="444">
         <v>1817.7</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A47" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="34" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C47" s="192" t="s">
         <v>43</v>
       </c>
       <c r="D47" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E47" s="461">
+        <v>714</v>
+      </c>
+      <c r="E47" s="444">
         <v>147.9</v>
       </c>
-      <c r="F47" s="460">
+      <c r="F47" s="443">
         <v>419.5</v>
       </c>
-      <c r="G47" s="461">
+      <c r="G47" s="444">
         <v>522.44000000000005</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A48" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B48" s="34" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C48" s="192" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D48" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E48" s="461">
+        <v>714</v>
+      </c>
+      <c r="E48" s="444">
         <v>0.4</v>
       </c>
-      <c r="F48" s="460">
+      <c r="F48" s="443">
         <v>150.6</v>
       </c>
-      <c r="G48" s="461">
+      <c r="G48" s="444">
         <v>2193.66</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A49" s="189" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="34" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C49" s="180" t="s">
         <v>42</v>
       </c>
       <c r="D49" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E49" s="461">
+        <v>714</v>
+      </c>
+      <c r="E49" s="444">
         <v>309.89999999999998</v>
       </c>
-      <c r="F49" s="460">
+      <c r="F49" s="443">
         <v>1584.1</v>
       </c>
-      <c r="G49" s="461">
+      <c r="G49" s="444">
         <v>4533.8</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A50" s="197" t="s">
-        <v>348</v>
-[...20 lines deleted...]
-    <row r="51" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+      <c r="B50" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C50" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D50" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E50" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F50" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G50" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A51" s="199" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="187" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C51" s="200" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D51" s="201" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E51" s="466">
+        <v>712</v>
+      </c>
+      <c r="E51" s="449">
         <v>878.6</v>
       </c>
-      <c r="F51" s="460">
+      <c r="F51" s="443">
         <v>1033</v>
       </c>
-      <c r="G51" s="461">
+      <c r="G51" s="444">
         <v>1235.8</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A52" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="29" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>241</v>
+      </c>
+      <c r="C52" s="416" t="s">
+        <v>379</v>
       </c>
       <c r="D52" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E52" s="467">
+      <c r="E52" s="450">
         <v>0.05</v>
       </c>
-      <c r="F52" s="468">
+      <c r="F52" s="451">
         <v>0.03</v>
       </c>
-      <c r="G52" s="467">
+      <c r="G52" s="450">
         <v>0.03</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A53" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="29" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C53" s="203" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D53" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E53" s="467">
+      <c r="E53" s="450">
         <v>0.01</v>
       </c>
-      <c r="F53" s="468">
+      <c r="F53" s="451">
         <v>0.01</v>
       </c>
-      <c r="G53" s="467">
+      <c r="G53" s="450">
         <v>0.02</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A54" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="29" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>241</v>
+      </c>
+      <c r="C54" s="416" t="s">
+        <v>381</v>
       </c>
       <c r="D54" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E54" s="467">
+      <c r="E54" s="450">
         <v>0.19</v>
       </c>
-      <c r="F54" s="468">
+      <c r="F54" s="451">
         <v>0.14000000000000001</v>
       </c>
-      <c r="G54" s="467">
+      <c r="G54" s="450">
         <v>0.14000000000000001</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A55" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B55" s="29" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>241</v>
+      </c>
+      <c r="C55" s="416" t="s">
+        <v>382</v>
       </c>
       <c r="D55" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E55" s="467">
+      <c r="E55" s="450">
         <v>0.24</v>
       </c>
-      <c r="F55" s="468">
+      <c r="F55" s="451">
         <v>0.23</v>
       </c>
-      <c r="G55" s="467">
+      <c r="G55" s="450">
         <v>0.23</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A56" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B56" s="29" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C56" s="203" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D56" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E56" s="467">
+      <c r="E56" s="450">
         <v>0.51</v>
       </c>
-      <c r="F56" s="468">
+      <c r="F56" s="451">
         <v>0.56999999999999995</v>
       </c>
-      <c r="G56" s="467">
+      <c r="G56" s="450">
         <v>0.57999999999999996</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A57" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="29" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C57" s="200" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D57" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E57" s="467">
+      <c r="E57" s="450">
         <v>0.99870000000000003</v>
       </c>
-      <c r="F57" s="468">
+      <c r="F57" s="451">
         <v>0.99779099999999998</v>
       </c>
-      <c r="G57" s="467">
+      <c r="G57" s="450">
         <v>0.99694300000000002</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A58" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B58" s="33" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C58" s="203" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D58" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E58" s="467">
+      <c r="E58" s="450">
         <v>0.03</v>
       </c>
-      <c r="F58" s="468">
+      <c r="F58" s="451">
         <v>1.6000000000000001E-3</v>
       </c>
-      <c r="G58" s="467">
+      <c r="G58" s="450">
         <v>2E-3</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A59" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="29" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C59" s="203" t="s">
         <v>4</v>
       </c>
       <c r="D59" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E59" s="467">
+      <c r="E59" s="450">
         <v>0.09</v>
       </c>
-      <c r="F59" s="468">
+      <c r="F59" s="451">
         <v>4.8800000000000003E-2</v>
       </c>
-      <c r="G59" s="467">
+      <c r="G59" s="450">
         <v>4.4200000000000003E-2</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A60" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B60" s="36" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C60" s="203" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="D60" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E60" s="467">
+      <c r="E60" s="450">
         <v>0.88</v>
       </c>
-      <c r="F60" s="468">
+      <c r="F60" s="451">
         <v>0.9496</v>
       </c>
-      <c r="G60" s="467">
+      <c r="G60" s="450">
         <v>0.95379999999999998</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A61" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="204" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D61" s="186" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E61" s="462">
+        <v>713</v>
+      </c>
+      <c r="E61" s="445">
         <v>152</v>
       </c>
-      <c r="F61" s="460">
+      <c r="F61" s="443">
         <v>181</v>
       </c>
-      <c r="G61" s="461">
+      <c r="G61" s="444">
         <v>234</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A62" s="202" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="204" t="s">
+        <v>388</v>
+      </c>
+      <c r="D62" s="186" t="s">
+        <v>713</v>
+      </c>
+      <c r="E62" s="445">
+        <v>236</v>
+      </c>
+      <c r="F62" s="443">
+        <v>224</v>
+      </c>
+      <c r="G62" s="444">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A63" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B63" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C63" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D63" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E63" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F63" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G63" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A64" s="205" t="s">
+        <v>198</v>
+      </c>
+      <c r="B64" s="187" t="s">
+        <v>243</v>
+      </c>
+      <c r="C64" s="206" t="s">
+        <v>389</v>
+      </c>
+      <c r="D64" s="171" t="s">
+        <v>714</v>
+      </c>
+      <c r="E64" s="443">
+        <v>748.7</v>
+      </c>
+      <c r="F64" s="443">
+        <v>1432.1</v>
+      </c>
+      <c r="G64" s="444">
+        <v>1509.7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="21" customHeight="1">
+      <c r="A65" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B65" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="C65" s="207" t="s">
         <v>390</v>
       </c>
-      <c r="D62" s="186" t="s">
-[...42 lines deleted...]
-      <c r="C64" s="206" t="s">
+      <c r="D65" s="167" t="s">
+        <v>715</v>
+      </c>
+      <c r="E65" s="452">
+        <v>214</v>
+      </c>
+      <c r="F65" s="443">
+        <v>351.2</v>
+      </c>
+      <c r="G65" s="444">
+        <v>380.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A66" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B66" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="C66" s="206" t="s">
         <v>391</v>
       </c>
-      <c r="D64" s="171" t="s">
-[...19 lines deleted...]
-      <c r="C65" s="207" t="s">
+      <c r="D66" s="171" t="s">
+        <v>715</v>
+      </c>
+      <c r="E66" s="453">
+        <v>214</v>
+      </c>
+      <c r="F66" s="443">
+        <v>298.5</v>
+      </c>
+      <c r="G66" s="444">
+        <v>314.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A67" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B67" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="C67" s="207" t="s">
         <v>392</v>
-      </c>
-[...44 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D67" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E67" s="455">
+      <c r="E67" s="438">
         <v>0.66</v>
       </c>
-      <c r="F67" s="468">
+      <c r="F67" s="451">
         <v>0.64</v>
       </c>
-      <c r="G67" s="467">
+      <c r="G67" s="450">
         <v>0.64</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A68" s="37" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B68" s="209" t="s">
+        <v>244</v>
+      </c>
+      <c r="C68" s="206" t="s">
+        <v>393</v>
+      </c>
+      <c r="D68" s="171" t="s">
+        <v>712</v>
+      </c>
+      <c r="E68" s="439">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F68" s="443">
+        <v>21</v>
+      </c>
+      <c r="G68" s="444">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A69" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B69" s="29" t="s">
+        <v>244</v>
+      </c>
+      <c r="C69" s="206" t="s">
+        <v>394</v>
+      </c>
+      <c r="D69" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E69" s="454">
+        <v>197621</v>
+      </c>
+      <c r="F69" s="443">
+        <v>259583</v>
+      </c>
+      <c r="G69" s="444">
+        <v>403041</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A70" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B70" s="209" t="s">
         <v>245</v>
       </c>
-      <c r="C68" s="206" t="s">
+      <c r="C70" s="206" t="s">
         <v>395</v>
       </c>
-      <c r="D68" s="171" t="s">
-[...16 lines deleted...]
-      <c r="B69" s="29" t="s">
+      <c r="D70" s="171" t="s">
+        <v>712</v>
+      </c>
+      <c r="E70" s="439">
+        <v>11.7</v>
+      </c>
+      <c r="F70" s="443">
+        <v>16</v>
+      </c>
+      <c r="G70" s="444">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A71" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B71" s="29" t="s">
         <v>245</v>
       </c>
-      <c r="C69" s="206" t="s">
+      <c r="C71" s="211" t="s">
         <v>396</v>
       </c>
-      <c r="D69" s="210" t="s">
-[...16 lines deleted...]
-      <c r="B70" s="209" t="s">
+      <c r="D71" s="212" t="s">
+        <v>716</v>
+      </c>
+      <c r="E71" s="439">
+        <v>12.6</v>
+      </c>
+      <c r="F71" s="443">
+        <v>17.8</v>
+      </c>
+      <c r="G71" s="444">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="19.95" customHeight="1">
+      <c r="A72" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B72" s="213" t="s">
         <v>246</v>
       </c>
-      <c r="C70" s="206" t="s">
+      <c r="C72" s="214" t="s">
         <v>397</v>
       </c>
-      <c r="D70" s="171" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="D72" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E72" s="461">
+        <v>714</v>
+      </c>
+      <c r="E72" s="444">
         <v>1098.2</v>
       </c>
-      <c r="F72" s="460">
+      <c r="F72" s="443">
         <v>2058.4</v>
       </c>
-      <c r="G72" s="461">
+      <c r="G72" s="444">
         <v>2508.5</v>
       </c>
     </row>
-    <row r="73" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A73" s="197" t="s">
-        <v>348</v>
-[...20 lines deleted...]
-    <row r="74" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+      <c r="B73" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C73" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D73" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E73" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F73" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G73" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="25.05" customHeight="1">
       <c r="A74" s="216" t="s">
         <v>44</v>
       </c>
       <c r="B74" s="35" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C74" s="200" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D74" s="186" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E74" s="461">
+        <v>714</v>
+      </c>
+      <c r="E74" s="444">
         <v>1.3</v>
       </c>
-      <c r="F74" s="460">
+      <c r="F74" s="443">
         <v>1.3</v>
       </c>
-      <c r="G74" s="461">
+      <c r="G74" s="444">
         <v>1.3</v>
       </c>
     </row>
-    <row r="75" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A75" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="B75" s="445" t="s">
-        <v>248</v>
+      <c r="B75" s="429" t="s">
+        <v>247</v>
       </c>
       <c r="C75" s="217" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D75" s="183" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="E75" s="461">
+        <v>714</v>
+      </c>
+      <c r="E75" s="444">
         <v>334</v>
       </c>
-      <c r="F75" s="460">
+      <c r="F75" s="443">
         <v>310.7</v>
       </c>
-      <c r="G75" s="461">
+      <c r="G75" s="444">
         <v>291</v>
       </c>
     </row>
-    <row r="76" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A76" s="197" t="s">
-        <v>348</v>
-[...20 lines deleted...]
-    <row r="77" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+      <c r="B76" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C76" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D76" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E76" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F76" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G76" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A77" s="218" t="s">
         <v>46</v>
       </c>
       <c r="B77" s="35" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C77" s="219" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="D77" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E77" s="472">
+      <c r="E77" s="455">
         <v>22548880</v>
       </c>
-      <c r="F77" s="460">
+      <c r="F77" s="443">
         <v>22512203</v>
       </c>
-      <c r="G77" s="461">
+      <c r="G77" s="444">
         <v>22026708</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A78" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B78" s="29" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C78" s="221" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D78" s="186" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="E78" s="465">
+        <v>717</v>
+      </c>
+      <c r="E78" s="448">
         <v>1</v>
       </c>
-      <c r="F78" s="460">
+      <c r="F78" s="443">
         <v>1.3</v>
       </c>
-      <c r="G78" s="461">
+      <c r="G78" s="444">
         <v>1.1631783125813</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A79" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B79" s="29" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C79" s="221" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D79" s="222" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="E79" s="465">
+        <v>718</v>
+      </c>
+      <c r="E79" s="492">
         <v>0.61968902664574799</v>
       </c>
-      <c r="F79" s="460">
+      <c r="F79" s="443">
         <v>0.73770513100000001</v>
       </c>
-      <c r="G79" s="461">
+      <c r="G79" s="444">
         <v>0.59370516605603596</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A80" s="223" t="s">
         <v>46</v>
       </c>
       <c r="B80" s="224" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C80" s="219" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D80" s="225" t="s">
         <v>6</v>
       </c>
-      <c r="E80" s="473">
+      <c r="E80" s="493">
         <v>19208</v>
       </c>
-      <c r="F80" s="460">
+      <c r="F80" s="443">
         <v>19405</v>
       </c>
-      <c r="G80" s="461">
+      <c r="G80" s="444">
         <v>18387</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A81" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B81" s="29" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C81" s="221" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D81" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E81" s="472">
+      <c r="E81" s="455">
         <v>18738</v>
       </c>
-      <c r="F81" s="460">
+      <c r="F81" s="443">
         <v>17997</v>
       </c>
-      <c r="G81" s="461">
+      <c r="G81" s="444">
         <v>16634</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A82" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B82" s="29" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C82" s="226" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D82" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E82" s="472">
+      <c r="E82" s="455">
         <v>2415</v>
       </c>
-      <c r="F82" s="460">
+      <c r="F82" s="443">
         <v>1837</v>
       </c>
-      <c r="G82" s="461">
+      <c r="G82" s="444">
         <v>2203</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A83" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="29" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C83" s="226" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D83" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E83" s="472">
+      <c r="E83" s="455">
         <v>985</v>
       </c>
-      <c r="F83" s="460">
+      <c r="F83" s="443">
         <v>1114</v>
       </c>
-      <c r="G83" s="461">
+      <c r="G83" s="444">
         <v>1175</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A84" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B84" s="445" t="s">
-        <v>250</v>
+      <c r="B84" s="429" t="s">
+        <v>249</v>
       </c>
       <c r="C84" s="226" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="D84" s="222" t="s">
         <v>6</v>
       </c>
-      <c r="E84" s="472">
+      <c r="E84" s="455">
         <v>15310</v>
       </c>
-      <c r="F84" s="460">
+      <c r="F84" s="443">
         <v>15017</v>
       </c>
-      <c r="G84" s="461">
+      <c r="G84" s="444">
         <v>13214</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A85" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B85" s="29" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C85" s="226" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D85" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E85" s="472">
+      <c r="E85" s="455">
         <v>28</v>
       </c>
-      <c r="F85" s="460">
+      <c r="F85" s="443">
         <v>27</v>
       </c>
-      <c r="G85" s="461">
+      <c r="G85" s="444">
         <v>42</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A86" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B86" s="29" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C86" s="221" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D86" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E86" s="472">
+      <c r="E86" s="455">
         <v>470</v>
       </c>
-      <c r="F86" s="460">
+      <c r="F86" s="443">
         <v>1408</v>
       </c>
-      <c r="G86" s="461">
+      <c r="G86" s="444">
         <v>1753</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A87" s="223" t="s">
         <v>46</v>
       </c>
       <c r="B87" s="224" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C87" s="219" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D87" s="225" t="s">
         <v>6</v>
       </c>
-      <c r="E87" s="473">
+      <c r="E87" s="456">
         <v>14468</v>
       </c>
-      <c r="F87" s="460">
+      <c r="F87" s="443">
         <v>20700</v>
       </c>
-      <c r="G87" s="461">
+      <c r="G87" s="444">
         <v>15215</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A88" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B88" s="447" t="s">
-        <v>251</v>
+      <c r="B88" s="483" t="s">
+        <v>250</v>
       </c>
       <c r="C88" s="221" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D88" s="222" t="s">
         <v>6</v>
       </c>
-      <c r="E88" s="473">
+      <c r="E88" s="456">
         <v>14336</v>
       </c>
-      <c r="F88" s="460">
+      <c r="F88" s="443">
         <v>18422</v>
       </c>
-      <c r="G88" s="461">
+      <c r="G88" s="444">
         <v>13366</v>
       </c>
     </row>
-    <row r="89" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A89" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B89" s="29" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C89" s="221" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="D89" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E89" s="501">
+      <c r="E89" s="481">
         <v>132</v>
       </c>
-      <c r="F89" s="482">
+      <c r="F89" s="465">
         <v>2278</v>
       </c>
-      <c r="G89" s="502">
+      <c r="G89" s="442">
         <v>1849</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A90" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B90" s="29" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C90" s="219" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D90" s="228" t="s">
         <v>6</v>
       </c>
-      <c r="E90" s="474">
+      <c r="E90" s="457">
         <v>14336</v>
       </c>
-      <c r="F90" s="459">
+      <c r="F90" s="443">
         <v>18422</v>
       </c>
-      <c r="G90" s="462">
+      <c r="G90" s="444">
         <v>13366</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A91" s="229" t="s">
         <v>46</v>
       </c>
-      <c r="B91" s="445" t="s">
-        <v>251</v>
+      <c r="B91" s="429" t="s">
+        <v>250</v>
       </c>
       <c r="C91" s="221" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D91" s="225" t="s">
         <v>6</v>
       </c>
-      <c r="E91" s="457">
+      <c r="E91" s="440">
         <v>0</v>
       </c>
-      <c r="F91" s="457">
+      <c r="F91" s="494">
         <v>0</v>
       </c>
-      <c r="G91" s="457">
+      <c r="G91" s="494">
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A92" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B92" s="29" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C92" s="230" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D92" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E92" s="473">
+      <c r="E92" s="456">
         <v>132</v>
       </c>
-      <c r="F92" s="482">
+      <c r="F92" s="465">
         <v>124</v>
       </c>
-      <c r="G92" s="457">
+      <c r="G92" s="494">
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A93" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B93" s="231" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C93" s="232" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="D93" s="222" t="s">
         <v>6</v>
       </c>
-      <c r="E93" s="472">
+      <c r="E93" s="455">
         <v>63490</v>
       </c>
-      <c r="F93" s="460">
+      <c r="F93" s="443">
         <v>82097</v>
       </c>
-      <c r="G93" s="461">
+      <c r="G93" s="444">
         <v>66543</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A94" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B94" s="29" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C94" s="233" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D94" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E94" s="472">
+      <c r="E94" s="455">
         <v>62682</v>
       </c>
-      <c r="F94" s="460">
+      <c r="F94" s="443">
         <v>76954</v>
       </c>
-      <c r="G94" s="461">
+      <c r="G94" s="444">
         <v>61607</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A95" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B95" s="29" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C95" s="234" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D95" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E95" s="472">
+      <c r="E95" s="455">
         <v>24419</v>
       </c>
-      <c r="F95" s="460">
+      <c r="F95" s="443">
         <v>40076</v>
       </c>
-      <c r="G95" s="461">
+      <c r="G95" s="444">
         <v>26319</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A96" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B96" s="29" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C96" s="234" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D96" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E96" s="472">
+      <c r="E96" s="455">
         <v>4647</v>
       </c>
-      <c r="F96" s="460">
+      <c r="F96" s="443">
         <v>4293</v>
       </c>
-      <c r="G96" s="461">
+      <c r="G96" s="444">
         <v>4297</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A97" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B97" s="29" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C97" s="234" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D97" s="186" t="s">
         <v>6</v>
       </c>
-      <c r="E97" s="473">
+      <c r="E97" s="456">
         <v>10343</v>
       </c>
-      <c r="F97" s="460">
+      <c r="F97" s="443">
         <v>5884</v>
       </c>
-      <c r="G97" s="461">
+      <c r="G97" s="444">
         <v>4923</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A98" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B98" s="446" t="s">
-        <v>252</v>
+      <c r="B98" s="430" t="s">
+        <v>251</v>
       </c>
       <c r="C98" s="234" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="D98" s="235" t="s">
         <v>6</v>
       </c>
-      <c r="E98" s="472">
+      <c r="E98" s="455">
         <v>353</v>
       </c>
-      <c r="F98" s="460">
+      <c r="F98" s="443">
         <v>1650</v>
       </c>
-      <c r="G98" s="461" t="s">
+      <c r="G98" s="444" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A99" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B99" s="42" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C99" s="234" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D99" s="183" t="s">
         <v>6</v>
       </c>
-      <c r="E99" s="465">
+      <c r="E99" s="448">
         <v>22920</v>
       </c>
-      <c r="F99" s="460">
+      <c r="F99" s="443">
         <v>25051</v>
       </c>
-      <c r="G99" s="461">
+      <c r="G99" s="444">
         <v>26068</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A100" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B100" s="42" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C100" s="236" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D100" s="201" t="s">
         <v>6</v>
       </c>
-      <c r="E100" s="475">
+      <c r="E100" s="458">
         <v>808</v>
       </c>
-      <c r="F100" s="460">
+      <c r="F100" s="443">
         <v>5143</v>
       </c>
-      <c r="G100" s="461">
+      <c r="G100" s="444">
         <v>4936</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A101" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B101" s="237" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C101" s="238" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="D101" s="239" t="s">
         <v>6</v>
       </c>
-      <c r="E101" s="472">
+      <c r="E101" s="455">
         <v>22451714</v>
       </c>
-      <c r="F101" s="460">
+      <c r="F101" s="443">
         <v>22390001</v>
       </c>
-      <c r="G101" s="461">
+      <c r="G101" s="444">
         <v>21926563</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A102" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B102" s="446" t="s">
-        <v>740</v>
+      <c r="B102" s="430" t="s">
+        <v>735</v>
       </c>
       <c r="C102" s="240" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="D102" s="239" t="s">
         <v>6</v>
       </c>
-      <c r="E102" s="456">
+      <c r="E102" s="439">
         <v>22514396</v>
       </c>
-      <c r="F102" s="483">
+      <c r="F102" s="466">
         <v>22466955</v>
       </c>
-      <c r="G102" s="483">
+      <c r="G102" s="466">
         <v>21988170</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A103" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B103" s="43" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C103" s="240" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D103" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E103" s="467">
+      <c r="E103" s="450">
         <v>0.60866978325541898</v>
       </c>
-      <c r="F103" s="468">
+      <c r="F103" s="451">
         <v>0.63519976455006999</v>
       </c>
-      <c r="G103" s="467">
+      <c r="G103" s="450">
         <v>0.622685806278508</v>
       </c>
     </row>
-    <row r="104" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A104" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B104" s="43" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C104" s="240" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D104" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E104" s="467">
+      <c r="E104" s="450">
         <v>1</v>
       </c>
-      <c r="F104" s="468">
+      <c r="F104" s="451">
         <v>1</v>
       </c>
-      <c r="G104" s="467">
+      <c r="G104" s="450">
         <v>1</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A105" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B105" s="242" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="C105" s="238" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D105" s="239" t="s">
         <v>7</v>
       </c>
-      <c r="E105" s="475">
+      <c r="E105" s="458">
         <v>20.6</v>
       </c>
-      <c r="F105" s="460">
+      <c r="F105" s="443">
         <v>21.4</v>
       </c>
-      <c r="G105" s="461">
+      <c r="G105" s="444">
         <v>21.037764230000001</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A106" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B106" s="446" t="s">
-        <v>745</v>
+      <c r="B106" s="430" t="s">
+        <v>740</v>
       </c>
       <c r="C106" s="243" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D106" s="241" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E106" s="465">
+        <v>712</v>
+      </c>
+      <c r="E106" s="448">
         <v>588.1</v>
       </c>
-      <c r="F106" s="460">
+      <c r="F106" s="443">
         <v>700.2</v>
       </c>
-      <c r="G106" s="461">
+      <c r="G106" s="444">
         <v>750.6</v>
       </c>
     </row>
-    <row r="107" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A107" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B107" s="43" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="C107" s="240" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D107" s="183" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="E107" s="465">
+        <v>719</v>
+      </c>
+      <c r="E107" s="448">
         <v>3.83</v>
       </c>
-      <c r="F107" s="460">
+      <c r="F107" s="443">
         <v>3.72</v>
       </c>
-      <c r="G107" s="461">
+      <c r="G107" s="444">
         <v>3.72</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A108" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="43" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="C108" s="240" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D108" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E108" s="467">
+      <c r="E108" s="450">
         <v>1</v>
       </c>
-      <c r="F108" s="468">
+      <c r="F108" s="451">
         <v>1</v>
       </c>
-      <c r="G108" s="467">
+      <c r="G108" s="450">
         <v>1</v>
       </c>
     </row>
-    <row r="109" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A109" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B109" s="242" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="C109" s="238" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D109" s="239" t="s">
         <v>7</v>
       </c>
-      <c r="E109" s="475">
+      <c r="E109" s="458">
         <v>1.5</v>
       </c>
-      <c r="F109" s="460">
+      <c r="F109" s="443">
         <v>0.6</v>
       </c>
-      <c r="G109" s="461">
+      <c r="G109" s="444">
         <v>0.5</v>
       </c>
     </row>
-    <row r="110" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A110" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B110" s="446" t="s">
-        <v>746</v>
+      <c r="B110" s="430" t="s">
+        <v>741</v>
       </c>
       <c r="C110" s="240" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D110" s="241" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E110" s="465">
+        <v>712</v>
+      </c>
+      <c r="E110" s="448">
         <v>33.200000000000003</v>
       </c>
-      <c r="F110" s="460">
+      <c r="F110" s="443">
         <v>36.5</v>
       </c>
-      <c r="G110" s="461">
+      <c r="G110" s="444">
         <v>36.299999999999997</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A111" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B111" s="43" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="C111" s="240" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D111" s="183" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="E111" s="465">
+        <v>719</v>
+      </c>
+      <c r="E111" s="448">
         <v>4.2</v>
       </c>
-      <c r="F111" s="460">
+      <c r="F111" s="443">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G111" s="461">
+      <c r="G111" s="444">
         <v>3.69</v>
       </c>
     </row>
-    <row r="112" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A112" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B112" s="43" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="C112" s="244" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D112" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E112" s="467">
+      <c r="E112" s="450">
         <v>1</v>
       </c>
-      <c r="F112" s="468">
+      <c r="F112" s="451">
         <v>1</v>
       </c>
-      <c r="G112" s="467">
+      <c r="G112" s="450">
         <v>1</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A113" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B113" s="242" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C113" s="238" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D113" s="239" t="s">
         <v>7</v>
       </c>
-      <c r="E113" s="475">
+      <c r="E113" s="458">
         <v>0.3</v>
       </c>
-      <c r="F113" s="460">
+      <c r="F113" s="443">
         <v>0.4</v>
       </c>
-      <c r="G113" s="461">
+      <c r="G113" s="444">
         <v>0.4</v>
       </c>
     </row>
-    <row r="114" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A114" s="245" t="s">
         <v>46</v>
       </c>
-      <c r="B114" s="448" t="s">
-        <v>253</v>
+      <c r="B114" s="431" t="s">
+        <v>252</v>
       </c>
       <c r="C114" s="246" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D114" s="241" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E114" s="465">
+        <v>712</v>
+      </c>
+      <c r="E114" s="448">
         <v>94.8</v>
       </c>
-      <c r="F114" s="460">
+      <c r="F114" s="443">
         <v>126.5</v>
       </c>
-      <c r="G114" s="461">
+      <c r="G114" s="444">
         <v>141.4</v>
       </c>
     </row>
-    <row r="115" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A115" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B115" s="29" t="s">
-        <v>253</v>
+      <c r="B115" s="484" t="s">
+        <v>252</v>
       </c>
       <c r="C115" s="240" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D115" s="183" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="E115" s="465">
+        <v>719</v>
+      </c>
+      <c r="E115" s="448">
         <v>4</v>
       </c>
-      <c r="F115" s="460">
+      <c r="F115" s="443">
         <v>4.2</v>
       </c>
-      <c r="G115" s="461">
+      <c r="G115" s="444">
         <v>4.2</v>
       </c>
     </row>
-    <row r="116" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A116" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B116" s="449" t="s">
-        <v>253</v>
+      <c r="B116" s="432" t="s">
+        <v>252</v>
       </c>
       <c r="C116" s="247" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D116" s="248" t="s">
         <v>2</v>
       </c>
-      <c r="E116" s="467">
+      <c r="E116" s="450">
         <v>0.84</v>
       </c>
-      <c r="F116" s="468">
+      <c r="F116" s="451">
         <v>1</v>
       </c>
-      <c r="G116" s="467">
+      <c r="G116" s="450">
         <v>1</v>
       </c>
     </row>
-    <row r="117" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A117" s="227" t="s">
         <v>46</v>
       </c>
       <c r="B117" s="249" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C117" s="250" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="251" t="s">
         <v>7</v>
       </c>
-      <c r="E117" s="476">
+      <c r="E117" s="459">
         <v>11.7</v>
       </c>
-      <c r="F117" s="460">
+      <c r="F117" s="443">
         <v>11.3</v>
       </c>
-      <c r="G117" s="461">
+      <c r="G117" s="444">
         <v>11.15065452</v>
       </c>
     </row>
-    <row r="118" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A118" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B118" s="29" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C118" s="250" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="251" t="s">
         <v>7</v>
       </c>
-      <c r="E118" s="476">
+      <c r="E118" s="459">
         <v>8.9</v>
       </c>
-      <c r="F118" s="460">
+      <c r="F118" s="443">
         <v>10.1</v>
       </c>
-      <c r="G118" s="461">
+      <c r="G118" s="444">
         <v>9.8871097100000007</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A119" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B119" s="44" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="C119" s="250" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D119" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E119" s="465">
+      <c r="E119" s="448">
         <v>15.3</v>
       </c>
-      <c r="F119" s="460">
+      <c r="F119" s="443">
         <v>15.1</v>
       </c>
-      <c r="G119" s="461">
+      <c r="G119" s="444">
         <v>15.33</v>
       </c>
     </row>
-    <row r="120" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A120" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B120" s="29" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="C120" s="250" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D120" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E120" s="465">
+      <c r="E120" s="448">
         <v>3</v>
       </c>
-      <c r="F120" s="460">
+      <c r="F120" s="443">
         <v>3.9</v>
       </c>
-      <c r="G120" s="461">
+      <c r="G120" s="444">
         <v>3.45</v>
       </c>
     </row>
-    <row r="121" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A121" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B121" s="450" t="s">
-        <v>747</v>
+      <c r="B121" s="433" t="s">
+        <v>742</v>
       </c>
       <c r="C121" s="250" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D121" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E121" s="465">
+      <c r="E121" s="448">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F121" s="460">
+      <c r="F121" s="443">
         <v>2.4</v>
       </c>
-      <c r="G121" s="461">
+      <c r="G121" s="444">
         <v>2.2599999999999998</v>
       </c>
     </row>
-    <row r="122" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A122" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B122" s="44" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>736</v>
+      </c>
+      <c r="C122" s="434" t="s">
+        <v>357</v>
       </c>
       <c r="D122" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E122" s="465">
+      <c r="E122" s="448">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F122" s="460">
+      <c r="F122" s="443">
         <v>7.6</v>
       </c>
-      <c r="G122" s="461">
+      <c r="G122" s="444">
         <v>7.92</v>
       </c>
     </row>
-    <row r="123" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A123" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B123" s="44" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C123" s="250" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D123" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E123" s="465">
+      <c r="E123" s="448">
         <v>1.2</v>
       </c>
-      <c r="F123" s="460">
+      <c r="F123" s="443">
         <v>1.3</v>
       </c>
-      <c r="G123" s="461">
+      <c r="G123" s="444">
         <v>1.24</v>
       </c>
     </row>
-    <row r="124" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A124" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B124" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C124" s="250" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="D124" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E124" s="465">
+      <c r="E124" s="448">
         <v>1.3</v>
       </c>
-      <c r="F124" s="460">
+      <c r="F124" s="443">
         <v>1.9</v>
       </c>
-      <c r="G124" s="461">
+      <c r="G124" s="444">
         <v>1.81</v>
       </c>
     </row>
-    <row r="125" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A125" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B125" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C125" s="250" t="s">
         <v>47</v>
       </c>
       <c r="D125" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E125" s="465">
+      <c r="E125" s="448">
         <v>1.3</v>
       </c>
-      <c r="F125" s="460">
+      <c r="F125" s="443">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G125" s="461">
+      <c r="G125" s="444">
         <v>1.03</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A126" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B126" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C126" s="250" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D126" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E126" s="465">
+      <c r="E126" s="448">
         <v>1</v>
       </c>
-      <c r="F126" s="460">
+      <c r="F126" s="443">
         <v>0.9</v>
       </c>
-      <c r="G126" s="461">
+      <c r="G126" s="444">
         <v>0.54</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A127" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B127" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C127" s="250" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="D127" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E127" s="465">
+      <c r="E127" s="448">
         <v>0.8</v>
       </c>
-      <c r="F127" s="460">
+      <c r="F127" s="443">
         <v>0.9</v>
       </c>
-      <c r="G127" s="461">
+      <c r="G127" s="444">
         <v>0.52</v>
       </c>
     </row>
-    <row r="128" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A128" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B128" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C128" s="250" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D128" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E128" s="465">
+      <c r="E128" s="448">
         <v>1.6</v>
       </c>
-      <c r="F128" s="460">
+      <c r="F128" s="443">
         <v>0.7</v>
       </c>
-      <c r="G128" s="461">
+      <c r="G128" s="444">
         <v>0.56000000000000005</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A129" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B129" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C129" s="250" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="D129" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E129" s="465">
+      <c r="E129" s="448">
         <v>0.9</v>
       </c>
-      <c r="F129" s="460">
+      <c r="F129" s="443">
         <v>0.9</v>
       </c>
-      <c r="G129" s="461">
+      <c r="G129" s="444">
         <v>1.24</v>
       </c>
     </row>
-    <row r="130" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A130" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B130" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C130" s="250" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D130" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E130" s="465">
+      <c r="E130" s="448">
         <v>0.3</v>
       </c>
-      <c r="F130" s="460">
+      <c r="F130" s="443">
         <v>1.6</v>
       </c>
-      <c r="G130" s="461">
+      <c r="G130" s="444">
         <v>0.57999999999999996</v>
       </c>
     </row>
-    <row r="131" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A131" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B131" s="29" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>743</v>
+      </c>
+      <c r="C131" s="435" t="s">
+        <v>448</v>
       </c>
       <c r="D131" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E131" s="465">
+      <c r="E131" s="448">
         <v>0.8</v>
       </c>
-      <c r="F131" s="460">
+      <c r="F131" s="443">
         <v>0.9</v>
       </c>
-      <c r="G131" s="461">
+      <c r="G131" s="444">
         <v>0.87</v>
       </c>
     </row>
-    <row r="132" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A132" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B132" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C132" s="250" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D132" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E132" s="465">
+      <c r="E132" s="448">
         <v>1.5</v>
       </c>
-      <c r="F132" s="460">
+      <c r="F132" s="443">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G132" s="461">
+      <c r="G132" s="444">
         <v>2.6</v>
       </c>
     </row>
-    <row r="133" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A133" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B133" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C133" s="250" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D133" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E133" s="465">
+      <c r="E133" s="448">
         <v>0.3</v>
       </c>
-      <c r="F133" s="460">
+      <c r="F133" s="443">
         <v>0.4</v>
       </c>
-      <c r="G133" s="461">
+      <c r="G133" s="444">
         <v>0.52</v>
       </c>
     </row>
-    <row r="134" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A134" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B134" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C134" s="250" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D134" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E134" s="465">
+      <c r="E134" s="448">
         <v>0.2</v>
       </c>
-      <c r="F134" s="460">
+      <c r="F134" s="443">
         <v>0.2</v>
       </c>
-      <c r="G134" s="461">
+      <c r="G134" s="444">
         <v>0.16</v>
       </c>
     </row>
-    <row r="135" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A135" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B135" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C135" s="250" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D135" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E135" s="465">
+      <c r="E135" s="448">
         <v>0.2</v>
       </c>
-      <c r="F135" s="460">
+      <c r="F135" s="443">
         <v>0</v>
       </c>
-      <c r="G135" s="461">
+      <c r="G135" s="444">
         <v>0.13</v>
       </c>
     </row>
-    <row r="136" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A136" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B136" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C136" s="250" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D136" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E136" s="465">
+      <c r="E136" s="448">
         <v>0.3</v>
       </c>
-      <c r="F136" s="460">
+      <c r="F136" s="443">
         <v>0.2</v>
       </c>
-      <c r="G136" s="461">
+      <c r="G136" s="444">
         <v>0.2</v>
       </c>
     </row>
-    <row r="137" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A137" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B137" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C137" s="250" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="D137" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E137" s="465">
+      <c r="E137" s="448">
         <v>0.1</v>
       </c>
-      <c r="F137" s="460">
+      <c r="F137" s="443">
         <v>0.1</v>
       </c>
-      <c r="G137" s="461">
+      <c r="G137" s="444">
         <v>0.06</v>
       </c>
     </row>
-    <row r="138" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A138" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B138" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C138" s="250" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="D138" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E138" s="465">
+      <c r="E138" s="448">
         <v>0.1</v>
       </c>
-      <c r="F138" s="460">
+      <c r="F138" s="443">
         <v>0.1</v>
       </c>
-      <c r="G138" s="461">
+      <c r="G138" s="444">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A139" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B139" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C139" s="250" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D139" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E139" s="465">
+      <c r="E139" s="448">
         <v>0.1</v>
       </c>
-      <c r="F139" s="460">
+      <c r="F139" s="443">
         <v>0.1</v>
       </c>
-      <c r="G139" s="461">
+      <c r="G139" s="444">
         <v>0.09</v>
       </c>
     </row>
-    <row r="140" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A140" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B140" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C140" s="250" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="D140" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E140" s="465">
+      <c r="E140" s="448">
         <v>0.1</v>
       </c>
-      <c r="F140" s="460">
+      <c r="F140" s="443">
         <v>0.7</v>
       </c>
-      <c r="G140" s="461">
+      <c r="G140" s="444">
         <v>0.11</v>
       </c>
     </row>
-    <row r="141" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A141" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B141" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C141" s="250" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D141" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E141" s="465">
+      <c r="E141" s="448">
         <v>0</v>
       </c>
-      <c r="F141" s="460">
+      <c r="F141" s="443">
         <v>0</v>
       </c>
-      <c r="G141" s="461">
+      <c r="G141" s="444">
         <v>0.04</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A142" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B142" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C142" s="250" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D142" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E142" s="465">
+      <c r="E142" s="448">
         <v>0.1</v>
       </c>
-      <c r="F142" s="460">
+      <c r="F142" s="443">
         <v>0.1</v>
       </c>
-      <c r="G142" s="461">
+      <c r="G142" s="444">
         <v>0.12</v>
       </c>
     </row>
-    <row r="143" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A143" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B143" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C143" s="250" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D143" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E143" s="465">
+      <c r="E143" s="448">
         <v>0.1</v>
       </c>
-      <c r="F143" s="460">
+      <c r="F143" s="443">
         <v>0.1</v>
       </c>
-      <c r="G143" s="461">
+      <c r="G143" s="444">
         <v>0.03</v>
       </c>
     </row>
-    <row r="144" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A144" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B144" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C144" s="250" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D144" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E144" s="465">
+      <c r="E144" s="448">
         <v>0.1</v>
       </c>
-      <c r="F144" s="460">
+      <c r="F144" s="443">
         <v>0.1</v>
       </c>
-      <c r="G144" s="461">
+      <c r="G144" s="444">
         <v>0.05</v>
       </c>
     </row>
-    <row r="145" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A145" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B145" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C145" s="250" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D145" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E145" s="465">
+      <c r="E145" s="448">
         <v>0</v>
       </c>
-      <c r="F145" s="460">
+      <c r="F145" s="443">
         <v>0</v>
       </c>
-      <c r="G145" s="461">
+      <c r="G145" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="146" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A146" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C146" s="250" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D146" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E146" s="465">
+      <c r="E146" s="448">
         <v>0</v>
       </c>
-      <c r="F146" s="460">
+      <c r="F146" s="443">
         <v>0</v>
       </c>
-      <c r="G146" s="461">
+      <c r="G146" s="444">
         <v>0.03</v>
       </c>
     </row>
-    <row r="147" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A147" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B147" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C147" s="250" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D147" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E147" s="465">
+      <c r="E147" s="448">
         <v>0</v>
       </c>
-      <c r="F147" s="460">
+      <c r="F147" s="443">
         <v>0</v>
       </c>
-      <c r="G147" s="461">
+      <c r="G147" s="444">
         <v>0.02</v>
       </c>
     </row>
-    <row r="148" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A148" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B148" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C148" s="250" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D148" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E148" s="465">
+      <c r="E148" s="448">
         <v>0.1</v>
       </c>
-      <c r="F148" s="460">
+      <c r="F148" s="443">
         <v>0</v>
       </c>
-      <c r="G148" s="461">
+      <c r="G148" s="444">
         <v>0.03</v>
       </c>
     </row>
-    <row r="149" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A149" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B149" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C149" s="250" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="D149" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E149" s="465">
+      <c r="E149" s="448">
         <v>0</v>
       </c>
-      <c r="F149" s="460">
+      <c r="F149" s="443">
         <v>0.2</v>
       </c>
-      <c r="G149" s="461">
+      <c r="G149" s="444">
         <v>0.02</v>
       </c>
     </row>
-    <row r="150" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A150" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B150" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C150" s="250" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D150" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E150" s="465">
+      <c r="E150" s="448">
         <v>0</v>
       </c>
-      <c r="F150" s="460">
+      <c r="F150" s="443">
         <v>0</v>
       </c>
-      <c r="G150" s="461">
+      <c r="G150" s="444">
         <v>0.01</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A151" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B151" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C151" s="250" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D151" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E151" s="465">
+      <c r="E151" s="448">
         <v>0</v>
       </c>
-      <c r="F151" s="460">
+      <c r="F151" s="443">
         <v>0</v>
       </c>
-      <c r="G151" s="461">
+      <c r="G151" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A152" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B152" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C152" s="250" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D152" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E152" s="465">
+      <c r="E152" s="448">
         <v>0</v>
       </c>
-      <c r="F152" s="460">
+      <c r="F152" s="443">
         <v>0</v>
       </c>
-      <c r="G152" s="461">
+      <c r="G152" s="444">
         <v>0.01</v>
       </c>
     </row>
-    <row r="153" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A153" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B153" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C153" s="250" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D153" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E153" s="465">
+      <c r="E153" s="448">
         <v>0</v>
       </c>
-      <c r="F153" s="460">
+      <c r="F153" s="443">
         <v>0</v>
       </c>
-      <c r="G153" s="461">
+      <c r="G153" s="444">
         <v>0.01</v>
       </c>
     </row>
-    <row r="154" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A154" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B154" s="29" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C154" s="250" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D154" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E154" s="465">
+      <c r="E154" s="448">
         <v>0</v>
       </c>
-      <c r="F154" s="460">
+      <c r="F154" s="443">
         <v>0</v>
       </c>
-      <c r="G154" s="461">
+      <c r="G154" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A155" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B155" s="448" t="s">
-        <v>748</v>
+      <c r="B155" s="431" t="s">
+        <v>743</v>
       </c>
       <c r="C155" s="250" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D155" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E155" s="465">
+      <c r="E155" s="448">
         <v>0</v>
       </c>
-      <c r="F155" s="460">
+      <c r="F155" s="443">
         <v>0</v>
       </c>
-      <c r="G155" s="461">
+      <c r="G155" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="156" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A156" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B156" s="448" t="s">
-        <v>748</v>
+      <c r="B156" s="431" t="s">
+        <v>743</v>
       </c>
       <c r="C156" s="250" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D156" s="183" t="s">
         <v>7</v>
       </c>
-      <c r="E156" s="465">
+      <c r="E156" s="448">
         <v>0</v>
       </c>
-      <c r="F156" s="460">
+      <c r="F156" s="443">
         <v>0</v>
       </c>
-      <c r="G156" s="461">
+      <c r="G156" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A157" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B157" s="448" t="s">
-        <v>748</v>
+      <c r="B157" s="431" t="s">
+        <v>743</v>
       </c>
       <c r="C157" s="250" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D157" s="241" t="s">
         <v>7</v>
       </c>
-      <c r="E157" s="465">
+      <c r="E157" s="448">
         <v>0.1</v>
       </c>
-      <c r="F157" s="460">
+      <c r="F157" s="443">
         <v>0</v>
       </c>
-      <c r="G157" s="461">
+      <c r="G157" s="444">
         <v>0.41</v>
       </c>
     </row>
-    <row r="158" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A158" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B158" s="253" t="s">
-        <v>254</v>
+      <c r="B158" s="252" t="s">
+        <v>253</v>
       </c>
       <c r="C158" s="250" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E158" s="465">
+        <v>712</v>
+      </c>
+      <c r="E158" s="448">
         <v>412.2</v>
       </c>
-      <c r="F158" s="460">
+      <c r="F158" s="443">
         <v>481.8</v>
       </c>
-      <c r="G158" s="461">
+      <c r="G158" s="444">
         <v>508.9</v>
       </c>
     </row>
-    <row r="159" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A159" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B159" s="254" t="s">
-        <v>254</v>
+      <c r="B159" s="485" t="s">
+        <v>253</v>
       </c>
       <c r="C159" s="250" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E159" s="465">
+        <v>712</v>
+      </c>
+      <c r="E159" s="448">
         <v>175.9</v>
       </c>
-      <c r="F159" s="460">
+      <c r="F159" s="443">
         <v>218.5</v>
       </c>
-      <c r="G159" s="461">
+      <c r="G159" s="444">
         <v>241.7</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A160" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B160" s="187" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="C160" s="250" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D160" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E160" s="465">
+        <v>712</v>
+      </c>
+      <c r="E160" s="448">
         <v>410.3</v>
       </c>
-      <c r="F160" s="460">
+      <c r="F160" s="443">
         <v>474.2</v>
       </c>
-      <c r="G160" s="461">
+      <c r="G160" s="444">
         <v>530</v>
       </c>
     </row>
-    <row r="161" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A161" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B161" s="187" t="s">
-        <v>747</v>
+      <c r="B161" s="29" t="s">
+        <v>742</v>
       </c>
       <c r="C161" s="250" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D161" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E161" s="465">
+        <v>712</v>
+      </c>
+      <c r="E161" s="448">
         <v>108.7</v>
       </c>
-      <c r="F161" s="460">
+      <c r="F161" s="443">
         <v>131.80000000000001</v>
       </c>
-      <c r="G161" s="461">
+      <c r="G161" s="444">
         <v>135.30000000000001</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A162" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B162" s="252" t="s">
-        <v>747</v>
+      <c r="B162" s="433" t="s">
+        <v>742</v>
       </c>
       <c r="C162" s="250" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D162" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E162" s="465">
+        <v>712</v>
+      </c>
+      <c r="E162" s="448">
         <v>69.099999999999994</v>
       </c>
-      <c r="F162" s="460">
+      <c r="F162" s="443">
         <v>94.2</v>
       </c>
-      <c r="G162" s="461">
+      <c r="G162" s="444">
         <v>85.3</v>
       </c>
     </row>
-    <row r="163" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A163" s="220" t="s">
         <v>46</v>
       </c>
       <c r="B163" s="187" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>743</v>
+      </c>
+      <c r="C163" s="435" t="s">
+        <v>357</v>
       </c>
       <c r="D163" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E163" s="465">
+        <v>712</v>
+      </c>
+      <c r="E163" s="448">
         <v>47.5</v>
       </c>
-      <c r="F163" s="460">
+      <c r="F163" s="443">
         <v>56.7</v>
       </c>
-      <c r="G163" s="461">
+      <c r="G163" s="444">
         <v>63.9</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A164" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B164" s="187" t="s">
-        <v>748</v>
+      <c r="B164" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C164" s="250" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D164" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E164" s="465">
+        <v>712</v>
+      </c>
+      <c r="E164" s="448">
         <v>18.8</v>
       </c>
-      <c r="F164" s="460">
+      <c r="F164" s="443">
         <v>26.1</v>
       </c>
-      <c r="G164" s="461">
+      <c r="G164" s="444">
         <v>19.7</v>
       </c>
     </row>
-    <row r="165" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A165" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B165" s="187" t="s">
-        <v>748</v>
+      <c r="B165" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C165" s="250" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="D165" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E165" s="465">
+        <v>712</v>
+      </c>
+      <c r="E165" s="448">
         <v>107.5</v>
       </c>
-      <c r="F165" s="460">
+      <c r="F165" s="443">
         <v>127</v>
       </c>
-      <c r="G165" s="461">
+      <c r="G165" s="444">
         <v>125.3</v>
       </c>
     </row>
-    <row r="166" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A166" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B166" s="187" t="s">
-        <v>748</v>
+      <c r="B166" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C166" s="250" t="s">
         <v>47</v>
       </c>
       <c r="D166" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E166" s="465">
+        <v>712</v>
+      </c>
+      <c r="E166" s="448">
         <v>50.5</v>
       </c>
-      <c r="F166" s="460">
+      <c r="F166" s="443">
         <v>56.6</v>
       </c>
-      <c r="G166" s="461">
+      <c r="G166" s="444">
         <v>52.6</v>
       </c>
     </row>
-    <row r="167" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A167" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B167" s="187" t="s">
-        <v>748</v>
+      <c r="B167" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C167" s="250" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D167" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E167" s="465">
+        <v>712</v>
+      </c>
+      <c r="E167" s="448">
         <v>11.7</v>
       </c>
-      <c r="F167" s="460">
+      <c r="F167" s="443">
         <v>14.6</v>
       </c>
-      <c r="G167" s="461">
+      <c r="G167" s="444">
         <v>18.7</v>
       </c>
     </row>
-    <row r="168" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A168" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B168" s="187" t="s">
-        <v>748</v>
+      <c r="B168" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C168" s="250" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="D168" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E168" s="465">
+        <v>712</v>
+      </c>
+      <c r="E168" s="448">
         <v>32.799999999999997</v>
       </c>
-      <c r="F168" s="460">
+      <c r="F168" s="443">
         <v>34.200000000000003</v>
       </c>
-      <c r="G168" s="461">
+      <c r="G168" s="444">
         <v>37.6</v>
       </c>
     </row>
-    <row r="169" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A169" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B169" s="187" t="s">
-        <v>748</v>
+      <c r="B169" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C169" s="250" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D169" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E169" s="465">
+        <v>712</v>
+      </c>
+      <c r="E169" s="448">
         <v>3.2</v>
       </c>
-      <c r="F169" s="460">
+      <c r="F169" s="443">
         <v>2</v>
       </c>
-      <c r="G169" s="461">
+      <c r="G169" s="444">
         <v>2.5</v>
       </c>
     </row>
-    <row r="170" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A170" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B170" s="187" t="s">
-        <v>748</v>
+      <c r="B170" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C170" s="250" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="D170" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E170" s="465">
+        <v>712</v>
+      </c>
+      <c r="E170" s="448">
         <v>13.4</v>
       </c>
-      <c r="F170" s="460">
+      <c r="F170" s="443">
         <v>16</v>
       </c>
-      <c r="G170" s="461">
+      <c r="G170" s="444">
         <v>20.100000000000001</v>
       </c>
     </row>
-    <row r="171" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A171" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B171" s="187" t="s">
-        <v>748</v>
+      <c r="B171" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C171" s="250" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D171" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E171" s="465">
+        <v>712</v>
+      </c>
+      <c r="E171" s="448">
         <v>57.2</v>
       </c>
-      <c r="F171" s="460">
+      <c r="F171" s="443">
         <v>74.099999999999994</v>
       </c>
-      <c r="G171" s="461">
+      <c r="G171" s="444">
         <v>76</v>
       </c>
     </row>
-    <row r="172" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A172" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B172" s="187" t="s">
-[...3 lines deleted...]
-        <v>450</v>
+      <c r="B172" s="29" t="s">
+        <v>743</v>
+      </c>
+      <c r="C172" s="435" t="s">
+        <v>448</v>
       </c>
       <c r="D172" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E172" s="465">
+        <v>712</v>
+      </c>
+      <c r="E172" s="448">
         <v>29.4</v>
       </c>
-      <c r="F172" s="460">
+      <c r="F172" s="443">
         <v>39</v>
       </c>
-      <c r="G172" s="461">
+      <c r="G172" s="444">
         <v>36</v>
       </c>
     </row>
-    <row r="173" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A173" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B173" s="187" t="s">
-        <v>748</v>
+      <c r="B173" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C173" s="250" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D173" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E173" s="465">
+        <v>712</v>
+      </c>
+      <c r="E173" s="448">
         <v>11.8</v>
       </c>
-      <c r="F173" s="460">
+      <c r="F173" s="443">
         <v>12.3</v>
       </c>
-      <c r="G173" s="461">
+      <c r="G173" s="444">
         <v>15.7</v>
       </c>
     </row>
-    <row r="174" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A174" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B174" s="187" t="s">
-        <v>748</v>
+      <c r="B174" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C174" s="250" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D174" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E174" s="465">
+        <v>712</v>
+      </c>
+      <c r="E174" s="448">
         <v>7</v>
       </c>
-      <c r="F174" s="460">
+      <c r="F174" s="443">
         <v>11.3</v>
       </c>
-      <c r="G174" s="461">
+      <c r="G174" s="444">
         <v>18.600000000000001</v>
       </c>
     </row>
-    <row r="175" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A175" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B175" s="187" t="s">
-        <v>748</v>
+      <c r="B175" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C175" s="250" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D175" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E175" s="465">
+        <v>712</v>
+      </c>
+      <c r="E175" s="448">
         <v>5.5</v>
       </c>
-      <c r="F175" s="460">
+      <c r="F175" s="443">
         <v>4.3</v>
       </c>
-      <c r="G175" s="461">
+      <c r="G175" s="444">
         <v>5.3</v>
       </c>
     </row>
-    <row r="176" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A176" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B176" s="187" t="s">
-        <v>748</v>
+      <c r="B176" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C176" s="250" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D176" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E176" s="465">
+        <v>712</v>
+      </c>
+      <c r="E176" s="448">
         <v>6.6</v>
       </c>
-      <c r="F176" s="460">
+      <c r="F176" s="443">
         <v>9.6999999999999993</v>
       </c>
-      <c r="G176" s="461">
+      <c r="G176" s="444">
         <v>6.5</v>
       </c>
     </row>
-    <row r="177" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A177" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B177" s="187" t="s">
-        <v>748</v>
+      <c r="B177" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C177" s="250" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D177" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E177" s="465">
+        <v>712</v>
+      </c>
+      <c r="E177" s="448">
         <v>3.7</v>
       </c>
-      <c r="F177" s="460">
+      <c r="F177" s="443">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G177" s="461">
+      <c r="G177" s="444">
         <v>5.0999999999999996</v>
       </c>
     </row>
-    <row r="178" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A178" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B178" s="187" t="s">
-        <v>748</v>
+      <c r="B178" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C178" s="250" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="D178" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E178" s="465">
+        <v>712</v>
+      </c>
+      <c r="E178" s="448">
         <v>5.4</v>
       </c>
-      <c r="F178" s="460">
+      <c r="F178" s="443">
         <v>7.7</v>
       </c>
-      <c r="G178" s="461">
+      <c r="G178" s="444">
         <v>7.9</v>
       </c>
     </row>
-    <row r="179" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A179" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B179" s="187" t="s">
-        <v>748</v>
+      <c r="B179" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C179" s="250" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="D179" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E179" s="465">
+        <v>712</v>
+      </c>
+      <c r="E179" s="448">
         <v>3.9</v>
       </c>
-      <c r="F179" s="460">
+      <c r="F179" s="443">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G179" s="461">
+      <c r="G179" s="444">
         <v>3.9</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A180" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B180" s="187" t="s">
-        <v>748</v>
+      <c r="B180" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C180" s="250" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D180" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E180" s="465">
+        <v>712</v>
+      </c>
+      <c r="E180" s="448">
         <v>6.8</v>
       </c>
-      <c r="F180" s="460">
+      <c r="F180" s="443">
         <v>8</v>
       </c>
-      <c r="G180" s="461">
+      <c r="G180" s="444">
         <v>8.6999999999999993</v>
       </c>
     </row>
-    <row r="181" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A181" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B181" s="187" t="s">
-        <v>748</v>
+      <c r="B181" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C181" s="250" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="D181" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E181" s="465">
+        <v>712</v>
+      </c>
+      <c r="E181" s="448">
         <v>28.8</v>
       </c>
-      <c r="F181" s="460">
+      <c r="F181" s="443">
         <v>30.9</v>
       </c>
-      <c r="G181" s="461">
+      <c r="G181" s="444">
         <v>35.799999999999997</v>
       </c>
     </row>
-    <row r="182" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A182" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B182" s="187" t="s">
-        <v>748</v>
+      <c r="B182" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C182" s="250" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D182" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E182" s="465">
+        <v>712</v>
+      </c>
+      <c r="E182" s="448">
         <v>27.4</v>
       </c>
-      <c r="F182" s="460">
+      <c r="F182" s="443">
         <v>34.700000000000003</v>
       </c>
-      <c r="G182" s="461">
+      <c r="G182" s="444">
         <v>33.799999999999997</v>
       </c>
     </row>
-    <row r="183" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A183" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B183" s="187" t="s">
-        <v>748</v>
+      <c r="B183" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C183" s="250" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D183" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E183" s="465">
+        <v>712</v>
+      </c>
+      <c r="E183" s="448">
         <v>28.9</v>
       </c>
-      <c r="F183" s="460">
+      <c r="F183" s="443">
         <v>39.1</v>
       </c>
-      <c r="G183" s="461">
+      <c r="G183" s="444">
         <v>24.9</v>
       </c>
     </row>
-    <row r="184" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A184" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B184" s="187" t="s">
-        <v>748</v>
+      <c r="B184" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C184" s="250" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D184" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E184" s="465">
+        <v>712</v>
+      </c>
+      <c r="E184" s="448">
         <v>0.4</v>
       </c>
-      <c r="F184" s="460">
+      <c r="F184" s="443">
         <v>0.4</v>
       </c>
-      <c r="G184" s="461">
+      <c r="G184" s="444">
         <v>0.2</v>
       </c>
     </row>
-    <row r="185" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A185" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B185" s="187" t="s">
-        <v>748</v>
+      <c r="B185" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C185" s="250" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="D185" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E185" s="465">
+        <v>712</v>
+      </c>
+      <c r="E185" s="448">
         <v>7.7</v>
       </c>
-      <c r="F185" s="460">
+      <c r="F185" s="443">
         <v>10</v>
       </c>
-      <c r="G185" s="461">
+      <c r="G185" s="444">
         <v>13.8</v>
       </c>
     </row>
-    <row r="186" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A186" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B186" s="187" t="s">
-        <v>748</v>
+      <c r="B186" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C186" s="250" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D186" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E186" s="465">
+        <v>712</v>
+      </c>
+      <c r="E186" s="448">
         <v>0.1</v>
       </c>
-      <c r="F186" s="460">
+      <c r="F186" s="443">
         <v>0</v>
       </c>
-      <c r="G186" s="461">
+      <c r="G186" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="187" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A187" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B187" s="187" t="s">
-        <v>748</v>
+      <c r="B187" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C187" s="250" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D187" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E187" s="465">
+        <v>712</v>
+      </c>
+      <c r="E187" s="448">
         <v>10.9</v>
       </c>
-      <c r="F187" s="460">
+      <c r="F187" s="443">
         <v>14.3</v>
       </c>
-      <c r="G187" s="461">
+      <c r="G187" s="444">
         <v>13.2</v>
       </c>
     </row>
-    <row r="188" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A188" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B188" s="187" t="s">
-        <v>748</v>
+      <c r="B188" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C188" s="250" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="D188" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E188" s="465">
+        <v>712</v>
+      </c>
+      <c r="E188" s="448">
         <v>3.6</v>
       </c>
-      <c r="F188" s="460">
+      <c r="F188" s="443">
         <v>3.9</v>
       </c>
-      <c r="G188" s="461">
+      <c r="G188" s="444">
         <v>2.9</v>
       </c>
     </row>
-    <row r="189" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A189" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B189" s="187" t="s">
-        <v>748</v>
+      <c r="B189" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C189" s="250" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D189" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E189" s="465">
+        <v>712</v>
+      </c>
+      <c r="E189" s="448">
         <v>6.9</v>
       </c>
-      <c r="F189" s="460">
+      <c r="F189" s="443">
         <v>8.1</v>
       </c>
-      <c r="G189" s="461">
+      <c r="G189" s="444">
         <v>8.4</v>
       </c>
     </row>
-    <row r="190" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A190" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B190" s="187" t="s">
-        <v>748</v>
+      <c r="B190" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C190" s="250" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="D190" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E190" s="465">
+        <v>712</v>
+      </c>
+      <c r="E190" s="448">
         <v>11</v>
       </c>
-      <c r="F190" s="460">
+      <c r="F190" s="443">
         <v>4.3</v>
       </c>
-      <c r="G190" s="461">
+      <c r="G190" s="444">
         <v>7.7</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="191" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A191" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B191" s="187" t="s">
-        <v>748</v>
+      <c r="B191" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C191" s="250" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D191" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E191" s="465">
+        <v>712</v>
+      </c>
+      <c r="E191" s="448">
         <v>4.8</v>
       </c>
-      <c r="F191" s="460">
+      <c r="F191" s="443">
         <v>5.8</v>
       </c>
-      <c r="G191" s="461">
+      <c r="G191" s="444">
         <v>1.9</v>
       </c>
     </row>
-    <row r="192" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="192" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A192" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B192" s="187" t="s">
-        <v>748</v>
+      <c r="B192" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C192" s="250" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D192" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E192" s="465">
+        <v>712</v>
+      </c>
+      <c r="E192" s="448">
         <v>2.7</v>
       </c>
-      <c r="F192" s="460">
+      <c r="F192" s="443">
         <v>2</v>
       </c>
-      <c r="G192" s="461">
+      <c r="G192" s="444">
         <v>3.1</v>
       </c>
     </row>
-    <row r="193" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="193" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A193" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B193" s="187" t="s">
-        <v>748</v>
+      <c r="B193" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C193" s="250" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D193" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E193" s="465">
+        <v>712</v>
+      </c>
+      <c r="E193" s="448">
         <v>4.7</v>
       </c>
-      <c r="F193" s="460">
+      <c r="F193" s="443">
         <v>5.2</v>
       </c>
-      <c r="G193" s="461">
+      <c r="G193" s="444">
         <v>4.7</v>
       </c>
     </row>
-    <row r="194" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="194" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A194" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B194" s="187" t="s">
-        <v>748</v>
+      <c r="B194" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C194" s="250" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D194" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E194" s="465">
+        <v>712</v>
+      </c>
+      <c r="E194" s="448">
         <v>6.8</v>
       </c>
-      <c r="F194" s="460">
+      <c r="F194" s="443">
         <v>6.2</v>
       </c>
-      <c r="G194" s="461">
+      <c r="G194" s="444">
         <v>8.6999999999999993</v>
       </c>
     </row>
-    <row r="195" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A195" s="220" t="s">
         <v>46</v>
       </c>
-      <c r="B195" s="187" t="s">
-        <v>748</v>
+      <c r="B195" s="29" t="s">
+        <v>743</v>
       </c>
       <c r="C195" s="250" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D195" s="183" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E195" s="465">
+        <v>712</v>
+      </c>
+      <c r="E195" s="448">
         <v>3.2</v>
       </c>
-      <c r="F195" s="460">
+      <c r="F195" s="443">
         <v>4</v>
       </c>
-      <c r="G195" s="461">
+      <c r="G195" s="444">
         <v>1.7</v>
       </c>
     </row>
-    <row r="196" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="196" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A196" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B196" s="255" t="s">
-        <v>748</v>
+      <c r="B196" s="486" t="s">
+        <v>743</v>
       </c>
       <c r="C196" s="250" t="s">
-        <v>473</v>
-[...4 lines deleted...]
-      <c r="E196" s="477">
+        <v>471</v>
+      </c>
+      <c r="D196" s="253" t="s">
+        <v>712</v>
+      </c>
+      <c r="E196" s="460">
         <v>1.5</v>
       </c>
-      <c r="F196" s="460">
+      <c r="F196" s="443">
         <v>2.1</v>
       </c>
-      <c r="G196" s="461">
+      <c r="G196" s="444">
         <v>1.6</v>
       </c>
     </row>
-    <row r="197" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="197" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A197" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B197" s="257" t="s">
-        <v>748</v>
+      <c r="B197" s="487" t="s">
+        <v>743</v>
       </c>
       <c r="C197" s="250" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D197" s="167" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E197" s="477">
+        <v>712</v>
+      </c>
+      <c r="E197" s="460">
         <v>0</v>
       </c>
-      <c r="F197" s="460">
+      <c r="F197" s="443">
         <v>0</v>
       </c>
-      <c r="G197" s="461">
+      <c r="G197" s="444">
         <v>1</v>
       </c>
     </row>
-    <row r="198" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A198" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B198" s="257" t="s">
-        <v>748</v>
+      <c r="B198" s="487" t="s">
+        <v>743</v>
       </c>
       <c r="C198" s="250" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D198" s="167" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="E198" s="478">
+        <v>712</v>
+      </c>
+      <c r="E198" s="461">
         <v>15.7</v>
       </c>
-      <c r="F198" s="460">
+      <c r="F198" s="443">
         <v>20.2</v>
       </c>
-      <c r="G198" s="461">
+      <c r="G198" s="444">
         <v>63.1</v>
       </c>
     </row>
-    <row r="199" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="199" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A199" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B199" s="258" t="s">
-[...3 lines deleted...]
-        <v>476</v>
+      <c r="B199" s="254" t="s">
+        <v>254</v>
+      </c>
+      <c r="C199" s="255" t="s">
+        <v>474</v>
       </c>
       <c r="D199" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E199" s="455">
+      <c r="E199" s="438">
         <v>0.16500000000000001</v>
       </c>
-      <c r="F199" s="468">
+      <c r="F199" s="451">
         <v>0.20200000000000001</v>
       </c>
-      <c r="G199" s="467">
+      <c r="G199" s="450">
         <v>0.193</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A200" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B200" s="260" t="s">
-[...3 lines deleted...]
-        <v>477</v>
+      <c r="B200" s="488" t="s">
+        <v>254</v>
+      </c>
+      <c r="C200" s="255" t="s">
+        <v>475</v>
       </c>
       <c r="D200" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E200" s="455">
+      <c r="E200" s="438">
         <v>1.9E-2</v>
       </c>
-      <c r="F200" s="468">
+      <c r="F200" s="451">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="G200" s="467">
+      <c r="G200" s="450">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="201" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A201" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B201" s="260" t="s">
-[...5 lines deleted...]
-      <c r="D201" s="261" t="s">
+      <c r="B201" s="488" t="s">
+        <v>254</v>
+      </c>
+      <c r="C201" s="255" t="s">
+        <v>476</v>
+      </c>
+      <c r="D201" s="256" t="s">
         <v>2</v>
       </c>
-      <c r="E201" s="468">
+      <c r="E201" s="495">
         <v>1.4E-2</v>
       </c>
-      <c r="F201" s="468">
+      <c r="F201" s="451">
         <v>0.01</v>
       </c>
-      <c r="G201" s="467">
+      <c r="G201" s="450">
         <v>1.9E-2</v>
       </c>
     </row>
-    <row r="202" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A202" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B202" s="260" t="s">
-[...3 lines deleted...]
-        <v>479</v>
+      <c r="B202" s="488" t="s">
+        <v>254</v>
+      </c>
+      <c r="C202" s="255" t="s">
+        <v>477</v>
       </c>
       <c r="D202" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E202" s="468">
+      <c r="E202" s="451">
         <v>0.42199999999999999</v>
       </c>
-      <c r="F202" s="468">
+      <c r="F202" s="451">
         <v>0.39</v>
       </c>
-      <c r="G202" s="467">
+      <c r="G202" s="450">
         <v>0.39300000000000002</v>
       </c>
     </row>
-    <row r="203" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A203" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="B203" s="262" t="s">
+      <c r="B203" s="489" t="s">
+        <v>254</v>
+      </c>
+      <c r="C203" s="255" t="s">
+        <v>478</v>
+      </c>
+      <c r="D203" s="257" t="s">
+        <v>2</v>
+      </c>
+      <c r="E203" s="438">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="F203" s="451">
+        <v>0.376</v>
+      </c>
+      <c r="G203" s="450">
+        <v>0.375</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A204" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B204" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C204" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D204" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E204" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F204" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G204" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A205" s="258" t="s">
+        <v>47</v>
+      </c>
+      <c r="B205" s="39" t="s">
+        <v>332</v>
+      </c>
+      <c r="C205" s="260" t="s">
+        <v>479</v>
+      </c>
+      <c r="D205" s="261" t="s">
+        <v>10</v>
+      </c>
+      <c r="E205" s="462">
+        <v>384762</v>
+      </c>
+      <c r="F205" s="443">
+        <v>366772.8</v>
+      </c>
+      <c r="G205" s="444">
+        <v>327714</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A206" s="262" t="s">
+        <v>47</v>
+      </c>
+      <c r="B206" s="39" t="s">
         <v>255</v>
       </c>
-      <c r="C203" s="259" t="s">
+      <c r="C206" s="263" t="s">
         <v>480</v>
-      </c>
-[...67 lines deleted...]
-        <v>482</v>
       </c>
       <c r="D206" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E206" s="468">
+      <c r="E206" s="451">
         <v>1</v>
       </c>
-      <c r="F206" s="468">
+      <c r="F206" s="451">
         <v>1</v>
       </c>
-      <c r="G206" s="467">
+      <c r="G206" s="450">
         <v>1</v>
       </c>
     </row>
-    <row r="207" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A207" s="268" t="s">
+    <row r="207" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A207" s="262" t="s">
         <v>47</v>
       </c>
       <c r="B207" s="39" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>333</v>
+      </c>
+      <c r="C207" s="437" t="s">
+        <v>748</v>
       </c>
       <c r="D207" s="171" t="s">
         <v>10</v>
       </c>
-      <c r="E207" s="473">
+      <c r="E207" s="456">
         <v>218752</v>
       </c>
-      <c r="F207" s="460">
+      <c r="F207" s="443">
         <v>145902</v>
       </c>
-      <c r="G207" s="461">
+      <c r="G207" s="444">
         <v>95218</v>
       </c>
     </row>
-    <row r="208" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A208" s="268" t="s">
+    <row r="208" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A208" s="262" t="s">
         <v>47</v>
       </c>
-      <c r="B208" s="299" t="s">
-[...3 lines deleted...]
-        <v>483</v>
+      <c r="B208" s="293" t="s">
+        <v>333</v>
+      </c>
+      <c r="C208" s="264" t="s">
+        <v>481</v>
       </c>
       <c r="D208" s="171" t="s">
         <v>10</v>
       </c>
-      <c r="E208" s="473">
+      <c r="E208" s="456">
         <v>157967</v>
       </c>
-      <c r="F208" s="460">
+      <c r="F208" s="443">
         <v>200764</v>
       </c>
-      <c r="G208" s="461">
+      <c r="G208" s="444">
         <v>194719</v>
       </c>
     </row>
-    <row r="209" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A209" s="268" t="s">
+    <row r="209" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A209" s="262" t="s">
         <v>47</v>
       </c>
-      <c r="B209" s="299" t="s">
-[...3 lines deleted...]
-        <v>484</v>
+      <c r="B209" s="293" t="s">
+        <v>333</v>
+      </c>
+      <c r="C209" s="266" t="s">
+        <v>482</v>
       </c>
       <c r="D209" s="225" t="s">
         <v>10</v>
       </c>
-      <c r="E209" s="473">
+      <c r="E209" s="493">
         <v>7671</v>
       </c>
-      <c r="F209" s="460">
+      <c r="F209" s="443">
         <v>19750</v>
       </c>
-      <c r="G209" s="461">
+      <c r="G209" s="444">
         <v>37341</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A210" s="268" t="s">
+    <row r="210" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A210" s="262" t="s">
         <v>47</v>
       </c>
-      <c r="B210" s="299" t="s">
+      <c r="B210" s="293" t="s">
+        <v>333</v>
+      </c>
+      <c r="C210" s="263" t="s">
+        <v>483</v>
+      </c>
+      <c r="D210" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E210" s="454">
+        <v>388618</v>
+      </c>
+      <c r="F210" s="443">
+        <v>374822</v>
+      </c>
+      <c r="G210" s="444">
+        <v>329190</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A211" s="262" t="s">
+        <v>47</v>
+      </c>
+      <c r="B211" s="39" t="s">
         <v>334</v>
       </c>
-      <c r="C210" s="269" t="s">
-[...16 lines deleted...]
-      <c r="A211" s="268" t="s">
+      <c r="C211" s="267" t="s">
+        <v>738</v>
+      </c>
+      <c r="D211" s="210" t="s">
+        <v>720</v>
+      </c>
+      <c r="E211" s="463">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F211" s="443">
+        <v>4.07163410301954</v>
+      </c>
+      <c r="G211" s="444">
+        <v>3.8063789258502099</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A212" s="262" t="s">
         <v>47</v>
       </c>
-      <c r="B211" s="39" t="s">
-[...26 lines deleted...]
-        <v>749</v>
+      <c r="B212" s="415" t="s">
+        <v>333</v>
+      </c>
+      <c r="C212" s="267" t="s">
+        <v>744</v>
       </c>
       <c r="D212" s="210" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="E212" s="480">
+        <v>721</v>
+      </c>
+      <c r="E212" s="463">
         <v>2.7</v>
       </c>
-      <c r="F212" s="460">
+      <c r="F212" s="443">
         <v>2.3865696698377201</v>
       </c>
-      <c r="G212" s="461">
+      <c r="G212" s="444">
         <v>1.9428378330309799</v>
       </c>
     </row>
-    <row r="213" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="213" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A213" s="197" t="s">
-        <v>348</v>
-[...21 lines deleted...]
-      <c r="A214" s="275" t="s">
+        <v>346</v>
+      </c>
+      <c r="B213" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C213" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D213" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E213" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F213" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G213" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A214" s="269" t="s">
         <v>48</v>
       </c>
-      <c r="B214" s="265" t="s">
-[...3 lines deleted...]
-        <v>486</v>
+      <c r="B214" s="259" t="s">
+        <v>256</v>
+      </c>
+      <c r="C214" s="270" t="s">
+        <v>484</v>
       </c>
       <c r="D214" s="183" t="s">
         <v>11</v>
       </c>
-      <c r="E214" s="481">
+      <c r="E214" s="464">
         <v>1157100</v>
       </c>
-      <c r="F214" s="460">
+      <c r="F214" s="443">
         <v>1139714</v>
       </c>
-      <c r="G214" s="461">
+      <c r="G214" s="444">
         <v>1005602</v>
       </c>
     </row>
-    <row r="215" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="215" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A215" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B215" s="265" t="s">
-        <v>258</v>
+      <c r="B215" s="259" t="s">
+        <v>257</v>
       </c>
       <c r="C215" s="144" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="D215" s="183" t="s">
         <v>11</v>
       </c>
-      <c r="E215" s="480">
+      <c r="E215" s="463">
         <v>1093486</v>
       </c>
-      <c r="F215" s="460">
+      <c r="F215" s="443">
         <v>1070419</v>
       </c>
-      <c r="G215" s="461">
+      <c r="G215" s="444">
         <v>927503</v>
       </c>
     </row>
-    <row r="216" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A216" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B216" s="271" t="s">
-[...5 lines deleted...]
-      <c r="D216" s="278" t="s">
+      <c r="B216" s="265" t="s">
+        <v>257</v>
+      </c>
+      <c r="C216" s="271" t="s">
+        <v>486</v>
+      </c>
+      <c r="D216" s="272" t="s">
         <v>11</v>
       </c>
-      <c r="E216" s="480">
+      <c r="E216" s="496">
         <v>15878</v>
       </c>
-      <c r="F216" s="460">
+      <c r="F216" s="443">
         <v>10161</v>
       </c>
-      <c r="G216" s="461">
+      <c r="G216" s="444">
         <v>4333</v>
       </c>
     </row>
-    <row r="217" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="217" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A217" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B217" s="271" t="s">
-[...3 lines deleted...]
-        <v>489</v>
+      <c r="B217" s="265" t="s">
+        <v>257</v>
+      </c>
+      <c r="C217" s="271" t="s">
+        <v>487</v>
       </c>
       <c r="D217" s="210" t="s">
         <v>11</v>
       </c>
-      <c r="E217" s="473">
+      <c r="E217" s="456">
         <v>25046</v>
       </c>
-      <c r="F217" s="460">
+      <c r="F217" s="443">
         <v>33123</v>
       </c>
-      <c r="G217" s="461">
+      <c r="G217" s="444">
         <v>48137</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="218" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A218" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B218" s="271" t="s">
-[...3 lines deleted...]
-        <v>490</v>
+      <c r="B218" s="265" t="s">
+        <v>257</v>
+      </c>
+      <c r="C218" s="271" t="s">
+        <v>488</v>
       </c>
       <c r="D218" s="210" t="s">
         <v>11</v>
       </c>
-      <c r="E218" s="473">
+      <c r="E218" s="456">
         <v>22690</v>
       </c>
-      <c r="F218" s="460">
+      <c r="F218" s="443">
         <v>26011</v>
       </c>
-      <c r="G218" s="461">
+      <c r="G218" s="444">
         <v>25630</v>
       </c>
     </row>
-    <row r="219" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="219" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A219" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B219" s="265" t="s">
-[...3 lines deleted...]
-        <v>491</v>
+      <c r="B219" s="259" t="s">
+        <v>258</v>
+      </c>
+      <c r="C219" s="273" t="s">
+        <v>489</v>
       </c>
       <c r="D219" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E219" s="468"/>
-      <c r="F219" s="468">
+      <c r="E219" s="451"/>
+      <c r="F219" s="451">
         <v>1.8118138784905698E-2</v>
       </c>
-      <c r="G219" s="467">
+      <c r="G219" s="450">
         <v>1.76605178147064E-2</v>
       </c>
     </row>
-    <row r="220" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="220" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A220" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B220" s="271" t="s">
-[...3 lines deleted...]
-        <v>492</v>
+      <c r="B220" s="265" t="s">
+        <v>258</v>
+      </c>
+      <c r="C220" s="273" t="s">
+        <v>490</v>
       </c>
       <c r="D220" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E220" s="468"/>
-      <c r="F220" s="468">
+      <c r="E220" s="451"/>
+      <c r="F220" s="451">
         <v>9.9675921298108497E-2</v>
       </c>
-      <c r="G220" s="467">
+      <c r="G220" s="450">
         <v>5.5776355457411601E-2</v>
       </c>
     </row>
-    <row r="221" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="221" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A221" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B221" s="271" t="s">
-[...3 lines deleted...]
-        <v>493</v>
+      <c r="B221" s="265" t="s">
+        <v>258</v>
+      </c>
+      <c r="C221" s="273" t="s">
+        <v>491</v>
       </c>
       <c r="D221" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E221" s="468"/>
-      <c r="F221" s="468">
+      <c r="E221" s="451"/>
+      <c r="F221" s="451">
         <v>4.0808318985369303E-2</v>
       </c>
-      <c r="G221" s="467">
+      <c r="G221" s="450">
         <v>6.0316830487494602E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="222" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A222" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B222" s="271" t="s">
-[...3 lines deleted...]
-        <v>494</v>
+      <c r="B222" s="265" t="s">
+        <v>258</v>
+      </c>
+      <c r="C222" s="273" t="s">
+        <v>492</v>
       </c>
       <c r="D222" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E222" s="468"/>
-      <c r="F222" s="468">
+      <c r="E222" s="451"/>
+      <c r="F222" s="451">
         <v>9.9675921298108497E-2</v>
       </c>
-      <c r="G222" s="467">
+      <c r="G222" s="450">
         <v>9.4056085810772905E-2</v>
       </c>
     </row>
-    <row r="223" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A223" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B223" s="271" t="s">
-[...3 lines deleted...]
-        <v>495</v>
+      <c r="B223" s="265" t="s">
+        <v>258</v>
+      </c>
+      <c r="C223" s="273" t="s">
+        <v>493</v>
       </c>
       <c r="D223" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E223" s="468"/>
-      <c r="F223" s="468">
+      <c r="E223" s="451"/>
+      <c r="F223" s="451">
         <v>0.78897982939390998</v>
       </c>
-      <c r="G223" s="467">
+      <c r="G223" s="450">
         <v>0.772190210429615</v>
       </c>
     </row>
-    <row r="224" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="224" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A224" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B224" s="280" t="s">
-[...3 lines deleted...]
-        <v>743</v>
+      <c r="B224" s="274" t="s">
+        <v>259</v>
+      </c>
+      <c r="C224" s="267" t="s">
+        <v>738</v>
       </c>
       <c r="D224" s="212" t="s">
-        <v>727</v>
-[...1 lines deleted...]
-      <c r="E224" s="473">
+        <v>722</v>
+      </c>
+      <c r="E224" s="493">
         <v>12.5</v>
       </c>
-      <c r="F224" s="460">
+      <c r="F224" s="443">
         <v>12.6522424511545</v>
       </c>
-      <c r="G224" s="461">
+      <c r="G224" s="444">
         <v>11.680008362757899</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="225" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A225" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B225" s="281" t="s">
+      <c r="B225" s="275" t="s">
+        <v>259</v>
+      </c>
+      <c r="C225" s="267" t="s">
+        <v>744</v>
+      </c>
+      <c r="D225" s="210" t="s">
+        <v>723</v>
+      </c>
+      <c r="E225" s="456">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F225" s="443">
+        <v>7.4160539295428203</v>
+      </c>
+      <c r="G225" s="444">
+        <v>5.9616666073821101</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A226" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B226" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C226" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D226" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E226" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F226" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G226" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A227" s="276" t="s">
+        <v>49</v>
+      </c>
+      <c r="B227" s="277" t="s">
         <v>260</v>
       </c>
-      <c r="C225" s="273" t="s">
-[...51 lines deleted...]
-      <c r="E227" s="460">
+      <c r="C227" s="278" t="s">
+        <v>494</v>
+      </c>
+      <c r="D227" s="279" t="s">
+        <v>724</v>
+      </c>
+      <c r="E227" s="443">
         <v>9261</v>
       </c>
-      <c r="F227" s="460">
+      <c r="F227" s="443">
         <v>10461</v>
       </c>
-      <c r="G227" s="461">
+      <c r="G227" s="444">
         <v>10854</v>
       </c>
     </row>
-    <row r="228" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="228" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A228" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B228" s="286" t="s">
-        <v>262</v>
+      <c r="B228" s="280" t="s">
+        <v>261</v>
       </c>
       <c r="C228" s="232" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D228" s="208" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E228" s="460">
+        <v>724</v>
+      </c>
+      <c r="E228" s="443">
         <v>2401</v>
       </c>
-      <c r="F228" s="460">
+      <c r="F228" s="443">
         <v>2157</v>
       </c>
-      <c r="G228" s="461">
+      <c r="G228" s="444">
         <v>1692</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="229" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A229" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B229" s="287" t="s">
-        <v>262</v>
+      <c r="B229" s="281" t="s">
+        <v>261</v>
       </c>
       <c r="C229" s="232" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D229" s="208" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E229" s="460">
+        <v>724</v>
+      </c>
+      <c r="E229" s="443">
         <v>212</v>
       </c>
-      <c r="F229" s="460">
+      <c r="F229" s="443">
         <v>450</v>
       </c>
-      <c r="G229" s="461">
+      <c r="G229" s="444">
         <v>552</v>
       </c>
     </row>
-    <row r="230" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="230" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A230" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B230" s="287" t="s">
-        <v>262</v>
+      <c r="B230" s="281" t="s">
+        <v>261</v>
       </c>
       <c r="C230" s="232" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="D230" s="208" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E230" s="460">
+        <v>724</v>
+      </c>
+      <c r="E230" s="443">
         <v>319</v>
       </c>
-      <c r="F230" s="460">
+      <c r="F230" s="443">
         <v>839</v>
       </c>
-      <c r="G230" s="461">
+      <c r="G230" s="444">
         <v>1103</v>
       </c>
     </row>
-    <row r="231" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="231" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A231" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B231" s="281" t="s">
-        <v>262</v>
+      <c r="B231" s="275" t="s">
+        <v>261</v>
       </c>
       <c r="C231" s="232" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D231" s="208" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E231" s="460">
+        <v>724</v>
+      </c>
+      <c r="E231" s="443">
         <v>6329</v>
       </c>
-      <c r="F231" s="460">
+      <c r="F231" s="443">
         <v>7015</v>
       </c>
-      <c r="G231" s="461">
+      <c r="G231" s="444">
         <v>7507</v>
       </c>
     </row>
-    <row r="232" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="232" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A232" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B232" s="286" t="s">
-        <v>263</v>
+      <c r="B232" s="280" t="s">
+        <v>262</v>
       </c>
       <c r="C232" s="232" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D232" s="210" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E232" s="473">
+        <v>724</v>
+      </c>
+      <c r="E232" s="456">
         <v>2157</v>
       </c>
-      <c r="F232" s="460">
+      <c r="F232" s="443">
         <v>1103</v>
       </c>
-      <c r="G232" s="461">
+      <c r="G232" s="444">
         <v>175</v>
       </c>
     </row>
-    <row r="233" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="233" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A233" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B233" s="287" t="s">
-        <v>263</v>
+      <c r="B233" s="281" t="s">
+        <v>262</v>
       </c>
       <c r="C233" s="232" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D233" s="210" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E233" s="473">
+        <v>724</v>
+      </c>
+      <c r="E233" s="456">
         <v>4345</v>
       </c>
-      <c r="F233" s="460">
+      <c r="F233" s="443">
         <v>5903</v>
       </c>
-      <c r="G233" s="461">
+      <c r="G233" s="444">
         <v>5928</v>
       </c>
     </row>
-    <row r="234" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="234" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A234" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="B234" s="281" t="s">
+      <c r="B234" s="275" t="s">
+        <v>262</v>
+      </c>
+      <c r="C234" s="232" t="s">
+        <v>500</v>
+      </c>
+      <c r="D234" s="210" t="s">
+        <v>724</v>
+      </c>
+      <c r="E234" s="456">
+        <v>2759</v>
+      </c>
+      <c r="F234" s="443">
+        <v>3456</v>
+      </c>
+      <c r="G234" s="444">
+        <v>4752</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A235" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B235" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C235" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D235" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E235" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F235" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G235" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A236" s="282" t="s">
+        <v>51</v>
+      </c>
+      <c r="B236" s="283" t="s">
         <v>263</v>
       </c>
-      <c r="C234" s="232" t="s">
-[...46 lines deleted...]
-        <v>503</v>
+      <c r="C236" s="284" t="s">
+        <v>501</v>
       </c>
       <c r="D236" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E236" s="471">
+        <v>713</v>
+      </c>
+      <c r="E236" s="454">
         <v>92897</v>
       </c>
-      <c r="F236" s="459">
+      <c r="F236" s="454">
         <v>93185</v>
       </c>
-      <c r="G236" s="462">
+      <c r="G236" s="445">
         <v>86096</v>
       </c>
     </row>
-    <row r="237" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="237" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A237" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B237" s="286" t="s">
-[...3 lines deleted...]
-        <v>504</v>
+      <c r="B237" s="280" t="s">
+        <v>264</v>
+      </c>
+      <c r="C237" s="285" t="s">
+        <v>502</v>
       </c>
       <c r="D237" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E237" s="471">
+        <v>713</v>
+      </c>
+      <c r="E237" s="454">
         <v>89922</v>
       </c>
-      <c r="F237" s="460">
+      <c r="F237" s="442">
         <v>90080</v>
       </c>
-      <c r="G237" s="461">
+      <c r="G237" s="445">
         <v>86096</v>
       </c>
     </row>
-    <row r="238" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="238" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A238" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B238" s="287" t="s">
-[...3 lines deleted...]
-        <v>495</v>
+      <c r="B238" s="281" t="s">
+        <v>264</v>
+      </c>
+      <c r="C238" s="286" t="s">
+        <v>493</v>
       </c>
       <c r="D238" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E238" s="468">
+      <c r="E238" s="451">
         <v>0.83699999999999997</v>
       </c>
-      <c r="F238" s="468">
+      <c r="F238" s="451">
         <v>0.83199999999999996</v>
       </c>
-      <c r="G238" s="467">
+      <c r="G238" s="450">
         <v>0.84019999999999995</v>
       </c>
     </row>
-    <row r="239" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="239" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A239" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B239" s="287" t="s">
-[...3 lines deleted...]
-        <v>494</v>
+      <c r="B239" s="281" t="s">
+        <v>264</v>
+      </c>
+      <c r="C239" s="286" t="s">
+        <v>492</v>
       </c>
       <c r="D239" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E239" s="468">
+      <c r="E239" s="451">
         <v>6.8000000000000005E-2</v>
       </c>
-      <c r="F239" s="468">
+      <c r="F239" s="451">
         <v>6.9000000000000006E-2</v>
       </c>
-      <c r="G239" s="467">
+      <c r="G239" s="450">
         <v>6.3899999999999998E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="240" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A240" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B240" s="287" t="s">
-[...3 lines deleted...]
-        <v>493</v>
+      <c r="B240" s="281" t="s">
+        <v>264</v>
+      </c>
+      <c r="C240" s="286" t="s">
+        <v>491</v>
       </c>
       <c r="D240" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E240" s="468">
+      <c r="E240" s="451">
         <v>3.4000000000000002E-2</v>
       </c>
-      <c r="F240" s="468">
+      <c r="F240" s="451">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="G240" s="467">
+      <c r="G240" s="450">
         <v>3.4700000000000002E-2</v>
       </c>
     </row>
-    <row r="241" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="241" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A241" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B241" s="287" t="s">
-[...3 lines deleted...]
-        <v>491</v>
+      <c r="B241" s="281" t="s">
+        <v>264</v>
+      </c>
+      <c r="C241" s="286" t="s">
+        <v>489</v>
       </c>
       <c r="D241" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E241" s="468">
+      <c r="E241" s="451">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="F241" s="468">
+      <c r="F241" s="451">
         <v>1.4E-2</v>
       </c>
-      <c r="G241" s="467">
+      <c r="G241" s="450">
         <v>1.21E-2</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="242" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A242" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B242" s="287" t="s">
-[...3 lines deleted...]
-        <v>492</v>
+      <c r="B242" s="281" t="s">
+        <v>264</v>
+      </c>
+      <c r="C242" s="286" t="s">
+        <v>490</v>
       </c>
       <c r="D242" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E242" s="468">
+      <c r="E242" s="451">
         <v>4.8000000000000001E-2</v>
       </c>
-      <c r="F242" s="468">
+      <c r="F242" s="451">
         <v>0.05</v>
       </c>
-      <c r="G242" s="467">
+      <c r="G242" s="450">
         <v>4.9000000000000002E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="243" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A243" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B243" s="289" t="s">
-[...3 lines deleted...]
-        <v>505</v>
+      <c r="B243" s="283" t="s">
+        <v>265</v>
+      </c>
+      <c r="C243" s="287" t="s">
+        <v>503</v>
       </c>
       <c r="D243" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E243" s="459">
+        <v>713</v>
+      </c>
+      <c r="E243" s="442">
         <v>89922</v>
       </c>
-      <c r="F243" s="460">
+      <c r="F243" s="443">
         <v>90080</v>
       </c>
-      <c r="G243" s="461">
+      <c r="G243" s="444">
         <v>86096</v>
       </c>
     </row>
-    <row r="244" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="244" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A244" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B244" s="286" t="s">
-[...3 lines deleted...]
-        <v>506</v>
+      <c r="B244" s="280" t="s">
+        <v>266</v>
+      </c>
+      <c r="C244" s="285" t="s">
+        <v>504</v>
       </c>
       <c r="D244" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E244" s="468">
+      <c r="E244" s="451">
         <v>0.93300000000000005</v>
       </c>
-      <c r="F244" s="468">
+      <c r="F244" s="451">
         <v>0.93200000000000005</v>
       </c>
-      <c r="G244" s="467">
+      <c r="G244" s="450">
         <v>0.93348123025459995</v>
       </c>
     </row>
-    <row r="245" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="245" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A245" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B245" s="287" t="s">
-[...3 lines deleted...]
-        <v>507</v>
+      <c r="B245" s="281" t="s">
+        <v>266</v>
+      </c>
+      <c r="C245" s="285" t="s">
+        <v>505</v>
       </c>
       <c r="D245" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E245" s="468">
+      <c r="E245" s="451">
         <v>6.7000000000000004E-2</v>
       </c>
-      <c r="F245" s="468">
+      <c r="F245" s="451">
         <v>6.8000000000000005E-2</v>
       </c>
-      <c r="G245" s="467">
+      <c r="G245" s="450">
         <v>6.6518769745400497E-2</v>
       </c>
     </row>
-    <row r="246" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="246" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A246" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B246" s="265" t="s">
-[...3 lines deleted...]
-        <v>508</v>
+      <c r="B246" s="259" t="s">
+        <v>267</v>
+      </c>
+      <c r="C246" s="285" t="s">
+        <v>506</v>
       </c>
       <c r="D246" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E246" s="459">
+        <v>713</v>
+      </c>
+      <c r="E246" s="442">
         <v>83840</v>
       </c>
-      <c r="F246" s="460">
+      <c r="F246" s="443">
         <v>83990</v>
       </c>
-      <c r="G246" s="461">
+      <c r="G246" s="444">
         <v>80369</v>
       </c>
     </row>
-    <row r="247" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="247" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A247" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B247" s="271" t="s">
-[...3 lines deleted...]
-        <v>509</v>
+      <c r="B247" s="265" t="s">
+        <v>267</v>
+      </c>
+      <c r="C247" s="285" t="s">
+        <v>507</v>
       </c>
       <c r="D247" s="208" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E247" s="471">
+        <v>713</v>
+      </c>
+      <c r="E247" s="454">
         <v>6102</v>
       </c>
-      <c r="F247" s="460">
+      <c r="F247" s="443">
         <v>6082</v>
       </c>
-      <c r="G247" s="461">
+      <c r="G247" s="444">
         <v>5727</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="248" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A248" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B248" s="265" t="s">
-[...3 lines deleted...]
-        <v>510</v>
+      <c r="B248" s="259" t="s">
+        <v>268</v>
+      </c>
+      <c r="C248" s="285" t="s">
+        <v>508</v>
       </c>
       <c r="D248" s="208" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E248" s="471">
+        <v>713</v>
+      </c>
+      <c r="E248" s="454">
         <v>12206</v>
       </c>
-      <c r="F248" s="460">
+      <c r="F248" s="443">
         <v>12368</v>
       </c>
-      <c r="G248" s="461">
+      <c r="G248" s="444">
         <v>12236</v>
       </c>
     </row>
-    <row r="249" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="249" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A249" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B249" s="271" t="s">
-[...3 lines deleted...]
-        <v>750</v>
+      <c r="B249" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C249" s="286" t="s">
+        <v>745</v>
       </c>
       <c r="D249" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E249" s="459">
+        <v>713</v>
+      </c>
+      <c r="E249" s="442">
         <v>133</v>
       </c>
-      <c r="F249" s="460">
+      <c r="F249" s="443">
         <v>143</v>
       </c>
-      <c r="G249" s="461">
+      <c r="G249" s="444">
         <v>155</v>
       </c>
     </row>
-    <row r="250" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="250" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A250" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B250" s="271" t="s">
-[...3 lines deleted...]
-        <v>513</v>
+      <c r="B250" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C250" s="286" t="s">
+        <v>511</v>
       </c>
       <c r="D250" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E250" s="459">
+        <v>713</v>
+      </c>
+      <c r="E250" s="442">
         <v>619</v>
       </c>
-      <c r="F250" s="460">
+      <c r="F250" s="443">
         <v>711</v>
       </c>
-      <c r="G250" s="461">
+      <c r="G250" s="444">
         <v>743</v>
       </c>
     </row>
-    <row r="251" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="251" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A251" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B251" s="271" t="s">
-[...3 lines deleted...]
-        <v>514</v>
+      <c r="B251" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C251" s="286" t="s">
+        <v>512</v>
       </c>
       <c r="D251" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E251" s="459">
+        <v>713</v>
+      </c>
+      <c r="E251" s="442">
         <v>2098</v>
       </c>
-      <c r="F251" s="460">
+      <c r="F251" s="443">
         <v>2263</v>
       </c>
-      <c r="G251" s="461">
+      <c r="G251" s="444">
         <v>2380</v>
       </c>
     </row>
-    <row r="252" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="252" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A252" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B252" s="271" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="B252" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C252" s="286" t="s">
+        <v>513</v>
       </c>
       <c r="D252" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E252" s="459">
+        <v>713</v>
+      </c>
+      <c r="E252" s="442">
         <v>7008</v>
       </c>
-      <c r="F252" s="460">
+      <c r="F252" s="443">
         <v>7075</v>
       </c>
-      <c r="G252" s="461">
+      <c r="G252" s="444">
         <v>7021</v>
       </c>
     </row>
-    <row r="253" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="253" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A253" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B253" s="271" t="s">
-[...3 lines deleted...]
-        <v>516</v>
+      <c r="B253" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C253" s="286" t="s">
+        <v>514</v>
       </c>
       <c r="D253" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E253" s="459">
+        <v>713</v>
+      </c>
+      <c r="E253" s="442">
         <v>2348</v>
       </c>
-      <c r="F253" s="460">
+      <c r="F253" s="443">
         <v>2176</v>
       </c>
-      <c r="G253" s="461">
+      <c r="G253" s="444">
         <v>1937</v>
       </c>
     </row>
-    <row r="254" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="254" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A254" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B254" s="271" t="s">
-[...3 lines deleted...]
-        <v>517</v>
+      <c r="B254" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C254" s="285" t="s">
+        <v>515</v>
       </c>
       <c r="D254" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E254" s="459">
+        <v>713</v>
+      </c>
+      <c r="E254" s="442">
         <v>38361</v>
       </c>
-      <c r="F254" s="460">
+      <c r="F254" s="443">
         <v>39519</v>
       </c>
-      <c r="G254" s="461">
+      <c r="G254" s="444">
         <v>37708</v>
       </c>
     </row>
-    <row r="255" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="255" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A255" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B255" s="271" t="s">
-[...3 lines deleted...]
-        <v>518</v>
+      <c r="B255" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C255" s="285" t="s">
+        <v>516</v>
       </c>
       <c r="D255" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E255" s="459">
+        <v>713</v>
+      </c>
+      <c r="E255" s="442">
         <v>33229</v>
       </c>
-      <c r="F255" s="460">
+      <c r="F255" s="443">
         <v>32053</v>
       </c>
-      <c r="G255" s="461">
+      <c r="G255" s="444">
         <v>30364</v>
       </c>
     </row>
-    <row r="256" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="256" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A256" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B256" s="271" t="s">
-[...2 lines deleted...]
-      <c r="C256" s="291" t="s">
+      <c r="B256" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C256" s="285" t="s">
         <v>14</v>
       </c>
       <c r="D256" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E256" s="459">
+        <v>713</v>
+      </c>
+      <c r="E256" s="442">
         <v>44</v>
       </c>
-      <c r="F256" s="460">
+      <c r="F256" s="443">
         <v>50</v>
       </c>
-      <c r="G256" s="461">
+      <c r="G256" s="444">
         <v>61</v>
       </c>
     </row>
-    <row r="257" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="257" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A257" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B257" s="271" t="s">
-[...3 lines deleted...]
-        <v>519</v>
+      <c r="B257" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C257" s="285" t="s">
+        <v>517</v>
       </c>
       <c r="D257" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E257" s="459">
+        <v>713</v>
+      </c>
+      <c r="E257" s="442">
         <v>1316</v>
       </c>
-      <c r="F257" s="460">
+      <c r="F257" s="443">
         <v>1292</v>
       </c>
-      <c r="G257" s="461">
+      <c r="G257" s="444">
         <v>1118</v>
       </c>
     </row>
-    <row r="258" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="258" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A258" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B258" s="271" t="s">
-[...3 lines deleted...]
-        <v>520</v>
+      <c r="B258" s="265" t="s">
+        <v>268</v>
+      </c>
+      <c r="C258" s="285" t="s">
+        <v>518</v>
       </c>
       <c r="D258" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E258" s="459">
+        <v>713</v>
+      </c>
+      <c r="E258" s="442">
         <v>4766</v>
       </c>
-      <c r="F258" s="460">
+      <c r="F258" s="443">
         <v>4798</v>
       </c>
-      <c r="G258" s="461">
+      <c r="G258" s="444">
         <v>4609</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="259" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A259" s="46" t="s">
         <v>51</v>
       </c>
       <c r="B259" s="39" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>336</v>
+      </c>
+      <c r="C259" s="288" t="s">
+        <v>508</v>
       </c>
       <c r="D259" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E259" s="468">
+      <c r="E259" s="451">
         <v>0.13500000000000001</v>
       </c>
-      <c r="F259" s="468">
+      <c r="F259" s="451">
         <v>0.13500000000000001</v>
       </c>
-      <c r="G259" s="467">
+      <c r="G259" s="450">
         <v>0.14212042371306399</v>
       </c>
     </row>
-    <row r="260" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="260" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A260" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B260" s="299" t="s">
-[...3 lines deleted...]
-        <v>521</v>
+      <c r="B260" s="293" t="s">
+        <v>337</v>
+      </c>
+      <c r="C260" s="288" t="s">
+        <v>519</v>
       </c>
       <c r="D260" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E260" s="468">
+      <c r="E260" s="451">
         <v>1.47905962945664E-3</v>
       </c>
-      <c r="F260" s="468">
+      <c r="F260" s="451">
         <v>1.58747779751332E-3</v>
       </c>
-      <c r="G260" s="467">
+      <c r="G260" s="450">
         <v>1.8003159264077301E-3</v>
       </c>
     </row>
-    <row r="261" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="261" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A261" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B261" s="299" t="s">
-[...3 lines deleted...]
-        <v>522</v>
+      <c r="B261" s="293" t="s">
+        <v>337</v>
+      </c>
+      <c r="C261" s="288" t="s">
+        <v>520</v>
       </c>
       <c r="D261" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E261" s="468">
+      <c r="E261" s="451">
         <v>3.0215075287471398E-2</v>
       </c>
-      <c r="F261" s="468">
+      <c r="F261" s="451">
         <v>3.3015097690941402E-2</v>
       </c>
-      <c r="G261" s="467">
+      <c r="G261" s="450">
         <v>3.62734621817506E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="262" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A262" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B262" s="299" t="s">
-[...3 lines deleted...]
-        <v>523</v>
+      <c r="B262" s="293" t="s">
+        <v>337</v>
+      </c>
+      <c r="C262" s="289" t="s">
+        <v>521</v>
       </c>
       <c r="D262" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="E262" s="468">
+      <c r="E262" s="495">
         <v>0.104045728520273</v>
       </c>
-      <c r="F262" s="468">
+      <c r="F262" s="451">
         <v>0.102697602131439</v>
       </c>
-      <c r="G262" s="467">
+      <c r="G262" s="450">
         <v>0.10404664560490599</v>
       </c>
     </row>
-    <row r="263" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="263" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A263" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="B263" s="424" t="s">
-[...3 lines deleted...]
-        <v>524</v>
+      <c r="B263" s="417" t="s">
+        <v>337</v>
+      </c>
+      <c r="C263" s="288" t="s">
+        <v>522</v>
       </c>
       <c r="D263" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E263" s="468">
+      <c r="E263" s="451">
         <v>6.8125708947754701E-2</v>
       </c>
-      <c r="F263" s="468">
+      <c r="F263" s="451">
         <v>6.8161634103019494E-2</v>
       </c>
-      <c r="G263" s="467">
+      <c r="G263" s="450">
         <v>6.7227281174502898E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="264" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A264" s="197" t="s">
-        <v>348</v>
-[...28 lines deleted...]
-        <v>525</v>
+        <v>346</v>
+      </c>
+      <c r="B264" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C264" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D264" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E264" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F264" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G264" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A265" s="290" t="s">
+        <v>202</v>
+      </c>
+      <c r="B265" s="259" t="s">
+        <v>269</v>
+      </c>
+      <c r="C265" s="287" t="s">
+        <v>523</v>
       </c>
       <c r="D265" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E265" s="482">
+        <v>713</v>
+      </c>
+      <c r="E265" s="465">
         <v>48963</v>
       </c>
-      <c r="F265" s="460">
+      <c r="F265" s="443">
         <v>48577</v>
       </c>
-      <c r="G265" s="461">
+      <c r="G265" s="444">
         <v>46230</v>
       </c>
     </row>
-    <row r="266" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="266" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A266" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>202</v>
+      </c>
+      <c r="B266" s="268" t="s">
+        <v>269</v>
+      </c>
+      <c r="C266" s="287" t="s">
+        <v>524</v>
       </c>
       <c r="D266" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E266" s="455">
+      <c r="E266" s="438">
         <v>0.54450523787282301</v>
       </c>
-      <c r="F266" s="468">
+      <c r="F266" s="451">
         <v>0.539265097690941</v>
       </c>
-      <c r="G266" s="467">
+      <c r="G266" s="450">
         <v>0.53600000000000003</v>
       </c>
     </row>
-    <row r="267" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="267" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A267" s="45" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B267" s="265" t="s">
+        <v>202</v>
+      </c>
+      <c r="B267" s="259" t="s">
+        <v>270</v>
+      </c>
+      <c r="C267" s="285" t="s">
+        <v>506</v>
+      </c>
+      <c r="D267" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E267" s="442">
+        <v>45366</v>
+      </c>
+      <c r="F267" s="443">
+        <v>45030</v>
+      </c>
+      <c r="G267" s="444">
+        <v>36717</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A268" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B268" s="268" t="s">
+        <v>270</v>
+      </c>
+      <c r="C268" s="285" t="s">
+        <v>507</v>
+      </c>
+      <c r="D268" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E268" s="442">
+        <v>3597</v>
+      </c>
+      <c r="F268" s="443">
+        <v>3544</v>
+      </c>
+      <c r="G268" s="444">
+        <v>9513</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A269" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B269" s="259" t="s">
         <v>271</v>
       </c>
-      <c r="C267" s="291" t="s">
-[...19 lines deleted...]
-      <c r="B268" s="274" t="s">
+      <c r="C269" s="285" t="s">
+        <v>525</v>
+      </c>
+      <c r="D269" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E269" s="442">
+        <v>6343</v>
+      </c>
+      <c r="F269" s="443">
+        <v>6444</v>
+      </c>
+      <c r="G269" s="444">
+        <v>6316</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A270" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B270" s="265" t="s">
         <v>271</v>
       </c>
-      <c r="C268" s="291" t="s">
+      <c r="C270" s="286" t="s">
         <v>509</v>
       </c>
-      <c r="D268" s="210" t="s">
-[...42 lines deleted...]
-      <c r="C270" s="292" t="s">
+      <c r="D270" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E270" s="442">
+        <v>1</v>
+      </c>
+      <c r="F270" s="443">
+        <v>0</v>
+      </c>
+      <c r="G270" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A271" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B271" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C271" s="286" t="s">
+        <v>510</v>
+      </c>
+      <c r="D271" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E271" s="442">
+        <v>21</v>
+      </c>
+      <c r="F271" s="443">
+        <v>21</v>
+      </c>
+      <c r="G271" s="444">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A272" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B272" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C272" s="286" t="s">
         <v>511</v>
       </c>
-      <c r="D270" s="210" t="s">
-[...19 lines deleted...]
-      <c r="C271" s="292" t="s">
+      <c r="D272" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E272" s="442">
+        <v>177</v>
+      </c>
+      <c r="F272" s="443">
+        <v>199</v>
+      </c>
+      <c r="G272" s="444">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A273" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B273" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C273" s="286" t="s">
         <v>512</v>
       </c>
-      <c r="D271" s="210" t="s">
-[...19 lines deleted...]
-      <c r="C272" s="292" t="s">
+      <c r="D273" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E273" s="442">
+        <v>861</v>
+      </c>
+      <c r="F273" s="443">
+        <v>941</v>
+      </c>
+      <c r="G273" s="444">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A274" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B274" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C274" s="286" t="s">
         <v>513</v>
       </c>
-      <c r="D272" s="210" t="s">
-[...19 lines deleted...]
-      <c r="C273" s="292" t="s">
+      <c r="D274" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E274" s="442">
+        <v>3757</v>
+      </c>
+      <c r="F274" s="443">
+        <v>3851</v>
+      </c>
+      <c r="G274" s="444">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A275" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B275" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C275" s="286" t="s">
         <v>514</v>
       </c>
-      <c r="D273" s="210" t="s">
-[...19 lines deleted...]
-      <c r="C274" s="292" t="s">
+      <c r="D275" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E275" s="442">
+        <v>1527</v>
+      </c>
+      <c r="F275" s="443">
+        <v>1432</v>
+      </c>
+      <c r="G275" s="444">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A276" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B276" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C276" s="285" t="s">
         <v>515</v>
       </c>
-      <c r="D274" s="210" t="s">
-[...19 lines deleted...]
-      <c r="C275" s="292" t="s">
+      <c r="D276" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E276" s="442">
+        <v>17269</v>
+      </c>
+      <c r="F276" s="443">
+        <v>17810</v>
+      </c>
+      <c r="G276" s="444">
+        <v>17175</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A277" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B277" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C277" s="285" t="s">
         <v>516</v>
       </c>
-      <c r="D275" s="210" t="s">
-[...19 lines deleted...]
-      <c r="C276" s="291" t="s">
+      <c r="D277" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E277" s="442">
+        <v>21723</v>
+      </c>
+      <c r="F277" s="443">
+        <v>20746</v>
+      </c>
+      <c r="G277" s="444">
+        <v>19505</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A278" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B278" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C278" s="285" t="s">
+        <v>14</v>
+      </c>
+      <c r="D278" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E278" s="442">
+        <v>31</v>
+      </c>
+      <c r="F278" s="443">
+        <v>33</v>
+      </c>
+      <c r="G278" s="444">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A279" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B279" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C279" s="285" t="s">
         <v>517</v>
       </c>
-      <c r="D276" s="210" t="s">
-[...19 lines deleted...]
-      <c r="C277" s="291" t="s">
+      <c r="D279" s="208" t="s">
+        <v>713</v>
+      </c>
+      <c r="E279" s="442">
+        <v>877</v>
+      </c>
+      <c r="F279" s="443">
+        <v>843</v>
+      </c>
+      <c r="G279" s="444">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A280" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B280" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C280" s="285" t="s">
         <v>518</v>
       </c>
-      <c r="D277" s="210" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="D280" s="208" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E280" s="459">
+        <v>713</v>
+      </c>
+      <c r="E280" s="442">
         <v>2720</v>
       </c>
-      <c r="F280" s="460">
+      <c r="F280" s="443">
         <v>2701</v>
       </c>
-      <c r="G280" s="461">
+      <c r="G280" s="444">
         <v>2536</v>
       </c>
     </row>
-    <row r="281" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A281" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>202</v>
+      </c>
+      <c r="B281" s="291" t="s">
+        <v>271</v>
+      </c>
+      <c r="C281" s="285" t="s">
+        <v>526</v>
       </c>
       <c r="D281" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E281" s="468">
+      <c r="E281" s="451">
         <v>0.51966246108471204</v>
       </c>
-      <c r="F281" s="468">
+      <c r="F281" s="451">
         <v>0.52102199223803403</v>
       </c>
-      <c r="G281" s="467">
+      <c r="G281" s="450">
         <v>0.51618175874468797</v>
       </c>
     </row>
-    <row r="282" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="282" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A282" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>202</v>
+      </c>
+      <c r="B282" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C282" s="286" t="s">
+        <v>527</v>
       </c>
       <c r="D282" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E282" s="468">
+      <c r="E282" s="451">
         <v>0.157894736842105</v>
       </c>
-      <c r="F282" s="468">
+      <c r="F282" s="451">
         <v>0.14685314685314699</v>
       </c>
-      <c r="G282" s="467">
+      <c r="G282" s="450">
         <v>0.19354838709677399</v>
       </c>
     </row>
-    <row r="283" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A283" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>202</v>
+      </c>
+      <c r="B283" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C283" s="286" t="s">
+        <v>528</v>
       </c>
       <c r="D283" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E283" s="468">
+      <c r="E283" s="451">
         <v>0.382039013617961</v>
       </c>
-      <c r="F283" s="468">
+      <c r="F283" s="451">
         <v>0.38332212508406199</v>
       </c>
-      <c r="G283" s="467">
+      <c r="G283" s="450">
         <v>0.385526737111752</v>
       </c>
     </row>
-    <row r="284" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A284" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>202</v>
+      </c>
+      <c r="B284" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C284" s="286" t="s">
+        <v>529</v>
       </c>
       <c r="D284" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E284" s="468">
+      <c r="E284" s="451">
         <v>0.56477126977340697</v>
       </c>
-      <c r="F284" s="468">
+      <c r="F284" s="451">
         <v>0.57107339747054398</v>
       </c>
-      <c r="G284" s="467">
+      <c r="G284" s="450">
         <v>0.56731413261888797</v>
       </c>
     </row>
-    <row r="285" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A285" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>202</v>
+      </c>
+      <c r="B285" s="265" t="s">
+        <v>271</v>
+      </c>
+      <c r="C285" s="285" t="s">
+        <v>530</v>
       </c>
       <c r="D285" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E285" s="468">
+      <c r="E285" s="451">
         <v>0.65373619428812202</v>
       </c>
-      <c r="F285" s="468">
+      <c r="F285" s="451">
         <v>0.64724050790877596</v>
       </c>
-      <c r="G285" s="467">
+      <c r="G285" s="450">
         <v>0.64237254643657005</v>
       </c>
     </row>
-    <row r="286" spans="1:7" s="48" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-        <v>533</v>
+    <row r="286" spans="1:7" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A286" s="292" t="s">
+        <v>202</v>
+      </c>
+      <c r="B286" s="293" t="s">
+        <v>271</v>
+      </c>
+      <c r="C286" s="285" t="s">
+        <v>531</v>
       </c>
       <c r="D286" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E286" s="468">
+      <c r="E286" s="451">
         <v>0.33901999999999999</v>
       </c>
-      <c r="F286" s="468">
+      <c r="F286" s="451">
         <v>0.34561999999999998</v>
       </c>
-      <c r="G286" s="467">
+      <c r="G286" s="450">
         <v>0.35506366307541598</v>
       </c>
     </row>
-    <row r="287" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A287" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>202</v>
+      </c>
+      <c r="B287" s="268" t="s">
+        <v>271</v>
+      </c>
+      <c r="C287" s="285" t="s">
+        <v>532</v>
       </c>
       <c r="D287" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E287" s="455">
+      <c r="E287" s="438">
         <v>0.592229840026118</v>
       </c>
-      <c r="F287" s="468">
+      <c r="F287" s="451">
         <v>0.58257328990227997</v>
       </c>
-      <c r="G287" s="467">
+      <c r="G287" s="450">
         <v>0.55874222529371098</v>
       </c>
     </row>
-    <row r="288" spans="1:7" s="48" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-        <v>535</v>
+    <row r="288" spans="1:7" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A288" s="292" t="s">
+        <v>202</v>
+      </c>
+      <c r="B288" s="294" t="s">
+        <v>272</v>
+      </c>
+      <c r="C288" s="296" t="s">
+        <v>533</v>
       </c>
       <c r="D288" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E288" s="468">
+      <c r="E288" s="451">
         <v>0.69399999999999995</v>
       </c>
-      <c r="F288" s="468">
+      <c r="F288" s="451">
         <v>0.68400000000000005</v>
       </c>
-      <c r="G288" s="467">
+      <c r="G288" s="450">
         <v>0.67800000000000005</v>
       </c>
     </row>
-    <row r="289" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="289" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A289" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>202</v>
+      </c>
+      <c r="B289" s="265" t="s">
+        <v>272</v>
+      </c>
+      <c r="C289" s="296" t="s">
+        <v>534</v>
       </c>
       <c r="D289" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E289" s="455">
+      <c r="E289" s="438">
         <v>0.79600000000000004</v>
       </c>
-      <c r="F289" s="468">
+      <c r="F289" s="451">
         <v>0.78200000000000003</v>
       </c>
-      <c r="G289" s="467">
+      <c r="G289" s="450">
         <v>0.77400000000000002</v>
       </c>
     </row>
-    <row r="290" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="290" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A290" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>202</v>
+      </c>
+      <c r="B290" s="259" t="s">
+        <v>273</v>
+      </c>
+      <c r="C290" s="295" t="s">
+        <v>535</v>
       </c>
       <c r="D290" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E290" s="471">
+        <v>713</v>
+      </c>
+      <c r="E290" s="454">
         <v>22777</v>
       </c>
-      <c r="F290" s="460">
+      <c r="F290" s="443">
         <v>23074</v>
       </c>
-      <c r="G290" s="461">
+      <c r="G290" s="444">
         <v>26195</v>
       </c>
     </row>
-    <row r="291" spans="1:7" s="48" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-        <v>538</v>
+    <row r="291" spans="1:7" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A291" s="292" t="s">
+        <v>202</v>
+      </c>
+      <c r="B291" s="293" t="s">
+        <v>273</v>
+      </c>
+      <c r="C291" s="296" t="s">
+        <v>536</v>
       </c>
       <c r="D291" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E291" s="468">
+      <c r="E291" s="451">
         <v>0.27500000000000002</v>
       </c>
-      <c r="F291" s="468">
+      <c r="F291" s="451">
         <v>0.28899999999999998</v>
       </c>
-      <c r="G291" s="467">
+      <c r="G291" s="450">
         <v>0.29499999999999998</v>
       </c>
     </row>
-    <row r="292" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="292" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A292" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>202</v>
+      </c>
+      <c r="B292" s="265" t="s">
+        <v>273</v>
+      </c>
+      <c r="C292" s="296" t="s">
+        <v>537</v>
       </c>
       <c r="D292" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E292" s="455">
+      <c r="E292" s="438">
         <v>0.16600000000000001</v>
       </c>
-      <c r="F292" s="468">
+      <c r="F292" s="451">
         <v>0.17699999999999999</v>
       </c>
-      <c r="G292" s="467">
+      <c r="G292" s="450">
         <v>0.189</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="293" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A293" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>202</v>
+      </c>
+      <c r="B293" s="259" t="s">
+        <v>274</v>
+      </c>
+      <c r="C293" s="295" t="s">
+        <v>538</v>
       </c>
       <c r="D293" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E293" s="482">
+        <v>713</v>
+      </c>
+      <c r="E293" s="465">
         <v>2477</v>
       </c>
-      <c r="F293" s="483">
+      <c r="F293" s="466">
         <v>2445</v>
       </c>
-      <c r="G293" s="483">
+      <c r="G293" s="466">
         <v>2506</v>
       </c>
     </row>
-    <row r="294" spans="1:7" s="48" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-        <v>541</v>
+    <row r="294" spans="1:7" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A294" s="292" t="s">
+        <v>202</v>
+      </c>
+      <c r="B294" s="293" t="s">
+        <v>274</v>
+      </c>
+      <c r="C294" s="296" t="s">
+        <v>539</v>
       </c>
       <c r="D294" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E294" s="468">
+      <c r="E294" s="451">
         <v>2.9000000000000001E-2</v>
       </c>
-      <c r="F294" s="468">
+      <c r="F294" s="451">
         <v>2.9000000000000001E-2</v>
       </c>
-      <c r="G294" s="467">
+      <c r="G294" s="450">
         <v>3.0099999999999998E-2</v>
       </c>
     </row>
-    <row r="295" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="295" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A295" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>202</v>
+      </c>
+      <c r="B295" s="265" t="s">
+        <v>274</v>
+      </c>
+      <c r="C295" s="296" t="s">
+        <v>540</v>
       </c>
       <c r="D295" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E295" s="455">
+      <c r="E295" s="438">
         <v>3.2000000000000001E-2</v>
       </c>
-      <c r="F295" s="468">
+      <c r="F295" s="451">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="G295" s="467">
+      <c r="G295" s="450">
         <v>3.4000000000000002E-2</v>
       </c>
     </row>
-    <row r="296" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="296" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A296" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>202</v>
+      </c>
+      <c r="B296" s="259" t="s">
+        <v>275</v>
+      </c>
+      <c r="C296" s="295" t="s">
+        <v>541</v>
       </c>
       <c r="D296" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E296" s="482">
+        <v>713</v>
+      </c>
+      <c r="E296" s="465">
         <v>150</v>
       </c>
-      <c r="F296" s="483">
+      <c r="F296" s="466">
         <v>132</v>
       </c>
-      <c r="G296" s="483">
+      <c r="G296" s="466">
         <v>136</v>
       </c>
     </row>
-    <row r="297" spans="1:7" s="48" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-        <v>544</v>
+    <row r="297" spans="1:7" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A297" s="292" t="s">
+        <v>202</v>
+      </c>
+      <c r="B297" s="293" t="s">
+        <v>275</v>
+      </c>
+      <c r="C297" s="296" t="s">
+        <v>542</v>
       </c>
       <c r="D297" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E297" s="468">
+      <c r="E297" s="451">
         <v>2E-3</v>
       </c>
-      <c r="F297" s="468">
+      <c r="F297" s="451">
         <v>2E-3</v>
       </c>
-      <c r="G297" s="467">
+      <c r="G297" s="450">
         <v>2E-3</v>
       </c>
     </row>
-    <row r="298" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="298" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A298" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>545</v>
+        <v>202</v>
+      </c>
+      <c r="B298" s="265" t="s">
+        <v>275</v>
+      </c>
+      <c r="C298" s="296" t="s">
+        <v>543</v>
       </c>
       <c r="D298" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E298" s="455">
+      <c r="E298" s="438">
         <v>1E-3</v>
       </c>
-      <c r="F298" s="468">
+      <c r="F298" s="451">
         <v>1E-3</v>
       </c>
-      <c r="G298" s="467">
+      <c r="G298" s="450">
         <v>1.1999999999999999E-3</v>
       </c>
     </row>
-    <row r="299" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="299" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A299" s="45" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B299" s="265" t="s">
+        <v>202</v>
+      </c>
+      <c r="B299" s="259" t="s">
+        <v>276</v>
+      </c>
+      <c r="C299" s="296" t="s">
+        <v>544</v>
+      </c>
+      <c r="D299" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="E299" s="467">
+        <v>1.2E-2</v>
+      </c>
+      <c r="F299" s="451">
+        <v>0.01</v>
+      </c>
+      <c r="G299" s="497">
+        <v>1E-3</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A300" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B300" s="281" t="s">
+        <v>276</v>
+      </c>
+      <c r="C300" s="296" t="s">
+        <v>545</v>
+      </c>
+      <c r="D300" s="297" t="s">
+        <v>2</v>
+      </c>
+      <c r="E300" s="467">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F300" s="451">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="G300" s="497">
+        <v>5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A301" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B301" s="280" t="s">
         <v>277</v>
       </c>
-      <c r="C299" s="302" t="s">
+      <c r="C301" s="298" t="s">
+        <v>508</v>
+      </c>
+      <c r="D301" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E301" s="454">
+        <v>2083</v>
+      </c>
+      <c r="F301" s="443">
+        <v>2162</v>
+      </c>
+      <c r="G301" s="444">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A302" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B302" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C302" s="47" t="s">
+        <v>745</v>
+      </c>
+      <c r="D302" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E302" s="454">
+        <v>3</v>
+      </c>
+      <c r="F302" s="443">
+        <v>3</v>
+      </c>
+      <c r="G302" s="444">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A303" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B303" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C303" s="299" t="s">
+        <v>511</v>
+      </c>
+      <c r="D303" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E303" s="454">
+        <v>37</v>
+      </c>
+      <c r="F303" s="443">
+        <v>43</v>
+      </c>
+      <c r="G303" s="444">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A304" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B304" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C304" s="299" t="s">
+        <v>512</v>
+      </c>
+      <c r="D304" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E304" s="454">
+        <v>228</v>
+      </c>
+      <c r="F304" s="443">
+        <v>255</v>
+      </c>
+      <c r="G304" s="444">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A305" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B305" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C305" s="299" t="s">
+        <v>513</v>
+      </c>
+      <c r="D305" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E305" s="454">
+        <v>1271</v>
+      </c>
+      <c r="F305" s="443">
+        <v>1451</v>
+      </c>
+      <c r="G305" s="444">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A306" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B306" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C306" s="299" t="s">
+        <v>514</v>
+      </c>
+      <c r="D306" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E306" s="454">
+        <v>623</v>
+      </c>
+      <c r="F306" s="443">
+        <v>652</v>
+      </c>
+      <c r="G306" s="444">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A307" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B307" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C307" s="300" t="s">
+        <v>515</v>
+      </c>
+      <c r="D307" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E307" s="454">
+        <v>9757</v>
+      </c>
+      <c r="F307" s="443">
+        <v>10638</v>
+      </c>
+      <c r="G307" s="444">
+        <v>10469</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A308" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B308" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C308" s="300" t="s">
+        <v>516</v>
+      </c>
+      <c r="D308" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E308" s="454">
+        <v>11144</v>
+      </c>
+      <c r="F308" s="443">
+        <v>11316</v>
+      </c>
+      <c r="G308" s="444">
+        <v>10870</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A309" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B309" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C309" s="300" t="s">
+        <v>14</v>
+      </c>
+      <c r="D309" s="297" t="s">
+        <v>713</v>
+      </c>
+      <c r="E309" s="454">
+        <v>11</v>
+      </c>
+      <c r="F309" s="443">
+        <v>15</v>
+      </c>
+      <c r="G309" s="444">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A310" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B310" s="265" t="s">
+        <v>277</v>
+      </c>
+      <c r="C310" s="300" t="s">
+        <v>517</v>
+      </c>
+      <c r="D310" s="167" t="s">
+        <v>713</v>
+      </c>
+      <c r="E310" s="465">
+        <v>702</v>
+      </c>
+      <c r="F310" s="443">
+        <v>628</v>
+      </c>
+      <c r="G310" s="444">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A311" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B311" s="265" t="s">
+        <v>277</v>
+      </c>
+      <c r="C311" s="301" t="s">
+        <v>518</v>
+      </c>
+      <c r="D311" s="167" t="s">
+        <v>713</v>
+      </c>
+      <c r="E311" s="465">
+        <v>2180</v>
+      </c>
+      <c r="F311" s="443">
+        <v>2182</v>
+      </c>
+      <c r="G311" s="444">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A312" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B312" s="280" t="s">
+        <v>277</v>
+      </c>
+      <c r="C312" s="302" t="s">
         <v>546</v>
-      </c>
-[...297 lines deleted...]
-        <v>548</v>
       </c>
       <c r="D312" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E312" s="468">
+      <c r="E312" s="451">
         <v>0.17699999999999999</v>
       </c>
-      <c r="F312" s="468">
+      <c r="F312" s="451">
         <v>0.189</v>
       </c>
-      <c r="G312" s="467">
+      <c r="G312" s="450">
         <v>0.19360902255639101</v>
       </c>
     </row>
-    <row r="313" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="313" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A313" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>202</v>
+      </c>
+      <c r="B313" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C313" s="303" t="s">
+        <v>547</v>
       </c>
       <c r="D313" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E313" s="455">
+      <c r="E313" s="438">
         <v>2.3E-2</v>
       </c>
-      <c r="F313" s="455">
+      <c r="F313" s="438">
         <v>2.1000000000000001E-2</v>
       </c>
-      <c r="G313" s="455">
+      <c r="G313" s="438">
         <v>2.5806451612903201E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="314" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A314" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>202</v>
+      </c>
+      <c r="B314" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C314" s="303" t="s">
+        <v>548</v>
       </c>
       <c r="D314" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E314" s="468">
+      <c r="E314" s="451">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="F314" s="468">
+      <c r="F314" s="451">
         <v>0.1</v>
       </c>
-      <c r="G314" s="467">
+      <c r="G314" s="450">
         <v>9.9903938520653199E-2</v>
       </c>
     </row>
-    <row r="315" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="315" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A315" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>202</v>
+      </c>
+      <c r="B315" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C315" s="303" t="s">
+        <v>549</v>
       </c>
       <c r="D315" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E315" s="468">
+      <c r="E315" s="451">
         <v>0.20200000000000001</v>
       </c>
-      <c r="F315" s="468">
+      <c r="F315" s="451">
         <v>0.221</v>
       </c>
-      <c r="G315" s="467">
+      <c r="G315" s="450">
         <v>0.22918062067425801</v>
       </c>
     </row>
-    <row r="316" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="316" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A316" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>202</v>
+      </c>
+      <c r="B316" s="281" t="s">
+        <v>277</v>
+      </c>
+      <c r="C316" s="304" t="s">
+        <v>550</v>
       </c>
       <c r="D316" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E316" s="468">
+      <c r="E316" s="451">
         <v>0.47199999999999998</v>
       </c>
-      <c r="F316" s="468">
+      <c r="F316" s="451">
         <v>0.46010000000000001</v>
       </c>
-      <c r="G316" s="467">
+      <c r="G316" s="450">
         <v>0.42968210089841102</v>
       </c>
     </row>
-    <row r="317" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="317" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A317" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>553</v>
+        <v>202</v>
+      </c>
+      <c r="B317" s="280" t="s">
+        <v>278</v>
+      </c>
+      <c r="C317" s="305" t="s">
+        <v>551</v>
       </c>
       <c r="D317" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E317" s="455">
+      <c r="E317" s="438">
         <v>0.14899999999999999</v>
       </c>
-      <c r="F317" s="455">
+      <c r="F317" s="438">
         <v>0.15529999999999999</v>
       </c>
-      <c r="G317" s="455">
+      <c r="G317" s="438">
         <v>0.15870000000000001</v>
       </c>
     </row>
-    <row r="318" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="318" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A318" s="45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>202</v>
+      </c>
+      <c r="B318" s="281" t="s">
+        <v>278</v>
+      </c>
+      <c r="C318" s="304" t="s">
+        <v>552</v>
       </c>
       <c r="D318" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E318" s="455">
+      <c r="E318" s="438">
         <v>0.09</v>
       </c>
-      <c r="F318" s="455">
+      <c r="F318" s="438">
         <v>9.9000000000000005E-2</v>
       </c>
-      <c r="G318" s="455">
+      <c r="G318" s="438">
         <v>0.10009999999999999</v>
       </c>
     </row>
-    <row r="319" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="319" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A319" s="45" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B319" s="265" t="s">
+        <v>202</v>
+      </c>
+      <c r="B319" s="259" t="s">
+        <v>279</v>
+      </c>
+      <c r="C319" s="306" t="s">
+        <v>553</v>
+      </c>
+      <c r="D319" s="167" t="s">
+        <v>713</v>
+      </c>
+      <c r="E319" s="465">
+        <v>4250</v>
+      </c>
+      <c r="F319" s="442">
+        <v>4240</v>
+      </c>
+      <c r="G319" s="445">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A320" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B320" s="280" t="s">
         <v>280</v>
       </c>
-      <c r="C319" s="312" t="s">
+      <c r="C320" s="285" t="s">
+        <v>506</v>
+      </c>
+      <c r="D320" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E320" s="442">
+        <v>4216</v>
+      </c>
+      <c r="F320" s="443">
+        <v>4216</v>
+      </c>
+      <c r="G320" s="444">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A321" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B321" s="281" t="s">
+        <v>280</v>
+      </c>
+      <c r="C321" s="285" t="s">
+        <v>507</v>
+      </c>
+      <c r="D321" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E321" s="442">
+        <v>34</v>
+      </c>
+      <c r="F321" s="443">
+        <v>24</v>
+      </c>
+      <c r="G321" s="444">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A322" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B322" s="259" t="s">
+        <v>281</v>
+      </c>
+      <c r="C322" s="300" t="s">
+        <v>508</v>
+      </c>
+      <c r="D322" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E322" s="442">
+        <v>190</v>
+      </c>
+      <c r="F322" s="443">
+        <v>217</v>
+      </c>
+      <c r="G322" s="444">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A323" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B323" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C323" s="307" t="s">
+        <v>509</v>
+      </c>
+      <c r="D323" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E323" s="442">
+        <v>0</v>
+      </c>
+      <c r="F323" s="443">
+        <v>0</v>
+      </c>
+      <c r="G323" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A324" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B324" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C324" s="47" t="s">
+        <v>745</v>
+      </c>
+      <c r="D324" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E324" s="442">
+        <v>1</v>
+      </c>
+      <c r="F324" s="443">
+        <v>1</v>
+      </c>
+      <c r="G324" s="444">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A325" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B325" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C325" s="307" t="s">
+        <v>511</v>
+      </c>
+      <c r="D325" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E325" s="442">
+        <v>3</v>
+      </c>
+      <c r="F325" s="443">
+        <v>6</v>
+      </c>
+      <c r="G325" s="444">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A326" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B326" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C326" s="307" t="s">
+        <v>512</v>
+      </c>
+      <c r="D326" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E326" s="442">
+        <v>22</v>
+      </c>
+      <c r="F326" s="443">
+        <v>22</v>
+      </c>
+      <c r="G326" s="444">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A327" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B327" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C327" s="307" t="s">
+        <v>513</v>
+      </c>
+      <c r="D327" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E327" s="442">
+        <v>97</v>
+      </c>
+      <c r="F327" s="443">
+        <v>119</v>
+      </c>
+      <c r="G327" s="444">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A328" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B328" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C328" s="307" t="s">
+        <v>514</v>
+      </c>
+      <c r="D328" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E328" s="442">
+        <v>67</v>
+      </c>
+      <c r="F328" s="443">
+        <v>69</v>
+      </c>
+      <c r="G328" s="444">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A329" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B329" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C329" s="300" t="s">
+        <v>515</v>
+      </c>
+      <c r="D329" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E329" s="442">
+        <v>2047</v>
+      </c>
+      <c r="F329" s="443">
+        <v>2092</v>
+      </c>
+      <c r="G329" s="444">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A330" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B330" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C330" s="300" t="s">
+        <v>516</v>
+      </c>
+      <c r="D330" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E330" s="442">
+        <v>1978</v>
+      </c>
+      <c r="F330" s="443">
+        <v>1907</v>
+      </c>
+      <c r="G330" s="444">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A331" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B331" s="265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C331" s="300" t="s">
+        <v>14</v>
+      </c>
+      <c r="D331" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E331" s="442">
+        <v>1</v>
+      </c>
+      <c r="F331" s="443">
+        <v>0</v>
+      </c>
+      <c r="G331" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A332" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B332" s="281" t="s">
+        <v>281</v>
+      </c>
+      <c r="C332" s="300" t="s">
+        <v>517</v>
+      </c>
+      <c r="D332" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E332" s="442">
+        <v>13</v>
+      </c>
+      <c r="F332" s="443">
+        <v>9</v>
+      </c>
+      <c r="G332" s="444">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A333" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B333" s="281" t="s">
+        <v>281</v>
+      </c>
+      <c r="C333" s="300" t="s">
+        <v>518</v>
+      </c>
+      <c r="D333" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E333" s="442">
+        <v>21</v>
+      </c>
+      <c r="F333" s="443">
+        <v>15</v>
+      </c>
+      <c r="G333" s="444">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A334" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B334" s="281" t="s">
+        <v>281</v>
+      </c>
+      <c r="C334" s="308" t="s">
+        <v>554</v>
+      </c>
+      <c r="D334" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E334" s="442">
+        <v>190</v>
+      </c>
+      <c r="F334" s="443">
+        <v>217</v>
+      </c>
+      <c r="G334" s="444">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A335" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B335" s="281" t="s">
+        <v>281</v>
+      </c>
+      <c r="C335" s="309" t="s">
         <v>555</v>
       </c>
-      <c r="D319" s="167" t="s">
-[...16 lines deleted...]
-      <c r="B320" s="286" t="s">
+      <c r="D335" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E335" s="442">
+        <v>1</v>
+      </c>
+      <c r="F335" s="443">
+        <v>1</v>
+      </c>
+      <c r="G335" s="444">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A336" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B336" s="281" t="s">
         <v>281</v>
       </c>
-      <c r="C320" s="291" t="s">
-[...19 lines deleted...]
-      <c r="B321" s="287" t="s">
+      <c r="C336" s="309" t="s">
+        <v>556</v>
+      </c>
+      <c r="D336" s="210" t="s">
+        <v>713</v>
+      </c>
+      <c r="E336" s="442">
+        <v>25</v>
+      </c>
+      <c r="F336" s="443">
+        <v>28</v>
+      </c>
+      <c r="G336" s="444">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A337" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B337" s="281" t="s">
         <v>281</v>
       </c>
-      <c r="C321" s="291" t="s">
-[...8 lines deleted...]
-      <c r="F321" s="460">
+      <c r="C337" s="309" t="s">
+        <v>557</v>
+      </c>
+      <c r="D337" s="212" t="s">
+        <v>713</v>
+      </c>
+      <c r="E337" s="498">
+        <v>164</v>
+      </c>
+      <c r="F337" s="443">
+        <v>188</v>
+      </c>
+      <c r="G337" s="444">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A338" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B338" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="C338" s="310" t="s">
+        <v>558</v>
+      </c>
+      <c r="D338" s="201" t="s">
+        <v>713</v>
+      </c>
+      <c r="E338" s="445">
+        <v>35</v>
+      </c>
+      <c r="F338" s="443">
         <v>24</v>
       </c>
-      <c r="G321" s="461">
+      <c r="G338" s="444">
         <v>21</v>
       </c>
     </row>
-    <row r="322" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B322" s="265" t="s">
+    <row r="339" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A339" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B339" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C339" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D339" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E339" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F339" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G339" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A340" s="311" t="s">
+        <v>53</v>
+      </c>
+      <c r="B340" s="25" t="s">
         <v>282</v>
       </c>
-      <c r="C322" s="306" t="s">
-[...344 lines deleted...]
-      <c r="C337" s="315" t="s">
+      <c r="C340" s="312" t="s">
         <v>559</v>
-      </c>
-[...67 lines deleted...]
-        <v>561</v>
       </c>
       <c r="D340" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E340" s="467">
+      <c r="E340" s="450">
         <v>0.14899999999999999</v>
       </c>
-      <c r="F340" s="468">
+      <c r="F340" s="451">
         <v>0.14099999999999999</v>
       </c>
-      <c r="G340" s="467">
+      <c r="G340" s="450">
         <v>0.153</v>
       </c>
     </row>
-    <row r="341" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="341" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A341" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B341" s="26" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>282</v>
+      </c>
+      <c r="C341" s="288" t="s">
+        <v>560</v>
       </c>
       <c r="D341" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E341" s="467" t="s">
+      <c r="E341" s="450" t="s">
         <v>15</v>
       </c>
-      <c r="F341" s="468">
+      <c r="F341" s="451">
         <v>4.4999999999999998E-2</v>
       </c>
-      <c r="G341" s="467">
+      <c r="G341" s="450">
         <v>4.3999999999999997E-2</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="342" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A342" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B342" s="26" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>282</v>
+      </c>
+      <c r="C342" s="288" t="s">
+        <v>561</v>
       </c>
       <c r="D342" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E342" s="467">
+      <c r="E342" s="450">
         <v>0.112</v>
       </c>
-      <c r="F342" s="468">
+      <c r="F342" s="451">
         <v>9.7799999999999998E-2</v>
       </c>
-      <c r="G342" s="467">
+      <c r="G342" s="450">
         <v>0.109</v>
       </c>
     </row>
-    <row r="343" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="343" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A343" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B343" s="25" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>283</v>
+      </c>
+      <c r="C343" s="288" t="s">
+        <v>562</v>
       </c>
       <c r="D343" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E343" s="467">
+      <c r="E343" s="450">
         <v>0.14699999999999999</v>
       </c>
-      <c r="F343" s="468">
+      <c r="F343" s="451">
         <v>0.14399999999999999</v>
       </c>
-      <c r="G343" s="467">
+      <c r="G343" s="450">
         <v>0.16339999999999999</v>
       </c>
     </row>
-    <row r="344" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="344" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A344" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B344" s="26" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>283</v>
+      </c>
+      <c r="C344" s="288" t="s">
+        <v>563</v>
       </c>
       <c r="D344" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E344" s="467">
+      <c r="E344" s="450">
         <v>0.151</v>
       </c>
-      <c r="F344" s="468">
+      <c r="F344" s="451">
         <v>0.13900000000000001</v>
       </c>
-      <c r="G344" s="467">
+      <c r="G344" s="450">
         <v>0.14460000000000001</v>
       </c>
     </row>
-    <row r="345" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="345" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A345" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B345" s="25" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>284</v>
+      </c>
+      <c r="C345" s="288" t="s">
+        <v>564</v>
       </c>
       <c r="D345" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E345" s="467">
+      <c r="E345" s="450">
         <v>0.157</v>
       </c>
-      <c r="F345" s="468">
+      <c r="F345" s="451">
         <v>0.14899999999999999</v>
       </c>
-      <c r="G345" s="467">
+      <c r="G345" s="450">
         <v>0.16200000000000001</v>
       </c>
     </row>
-    <row r="346" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="346" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A346" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B346" s="26" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>284</v>
+      </c>
+      <c r="C346" s="288" t="s">
+        <v>565</v>
       </c>
       <c r="D346" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E346" s="468">
+      <c r="E346" s="451">
         <v>0.14599999999999999</v>
       </c>
-      <c r="F346" s="468">
+      <c r="F346" s="451">
         <v>0.13800000000000001</v>
       </c>
-      <c r="G346" s="467">
+      <c r="G346" s="450">
         <v>0.15</v>
       </c>
     </row>
-    <row r="347" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="347" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A347" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B347" s="26" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>284</v>
+      </c>
+      <c r="C347" s="288" t="s">
+        <v>566</v>
       </c>
       <c r="D347" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E347" s="468">
+      <c r="E347" s="451">
         <v>0.14599999999999999</v>
       </c>
-      <c r="F347" s="468">
+      <c r="F347" s="451">
         <v>0.13700000000000001</v>
       </c>
-      <c r="G347" s="467">
+      <c r="G347" s="450">
         <v>0.14799999999999999</v>
       </c>
     </row>
-    <row r="348" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="348" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A348" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B348" s="25" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>285</v>
+      </c>
+      <c r="C348" s="288" t="s">
+        <v>567</v>
       </c>
       <c r="D348" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E348" s="468">
+      <c r="E348" s="451">
         <v>0.111</v>
       </c>
-      <c r="F348" s="468">
+      <c r="F348" s="451">
         <v>0.14779999999999999</v>
       </c>
-      <c r="G348" s="467">
+      <c r="G348" s="450">
         <v>0.17199999999999999</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="349" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A349" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B349" s="26" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>285</v>
+      </c>
+      <c r="C349" s="288" t="s">
+        <v>568</v>
       </c>
       <c r="D349" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E349" s="468">
+      <c r="E349" s="451">
         <v>0.16</v>
       </c>
-      <c r="F349" s="468">
+      <c r="F349" s="451">
         <v>0.1371</v>
       </c>
-      <c r="G349" s="467">
+      <c r="G349" s="450">
         <v>0.14599999999999999</v>
       </c>
     </row>
-    <row r="350" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="350" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A350" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B350" s="26" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>285</v>
+      </c>
+      <c r="C350" s="288" t="s">
+        <v>569</v>
       </c>
       <c r="D350" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E350" s="468">
+      <c r="E350" s="451">
         <v>0.30399999999999999</v>
       </c>
-      <c r="F350" s="468">
+      <c r="F350" s="451">
         <v>0.156</v>
       </c>
-      <c r="G350" s="467">
+      <c r="G350" s="450">
         <v>0.154</v>
       </c>
     </row>
-    <row r="351" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="351" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A351" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B351" s="25" t="s">
-        <v>287</v>
-[...4 lines deleted...]
-      <c r="D351" s="267" t="s">
+        <v>286</v>
+      </c>
+      <c r="C351" s="288" t="s">
+        <v>570</v>
+      </c>
+      <c r="D351" s="261" t="s">
         <v>2</v>
       </c>
-      <c r="E351" s="468">
+      <c r="E351" s="451">
         <v>0.13500000000000001</v>
       </c>
-      <c r="F351" s="468">
+      <c r="F351" s="451">
         <v>0.106</v>
       </c>
-      <c r="G351" s="467">
+      <c r="G351" s="450">
         <v>0.1084</v>
       </c>
     </row>
-    <row r="352" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="352" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A352" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B352" s="26" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>286</v>
+      </c>
+      <c r="C352" s="288" t="s">
+        <v>571</v>
       </c>
       <c r="D352" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E352" s="467">
+      <c r="E352" s="450">
         <v>0.152</v>
       </c>
-      <c r="F352" s="468">
+      <c r="F352" s="451">
         <v>0.14699999999999999</v>
       </c>
-      <c r="G352" s="467">
+      <c r="G352" s="450">
         <v>0.161</v>
       </c>
     </row>
-    <row r="353" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="353" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A353" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="B353" s="319" t="s">
-[...3 lines deleted...]
-        <v>574</v>
+      <c r="B353" s="313" t="s">
+        <v>338</v>
+      </c>
+      <c r="C353" s="284" t="s">
+        <v>572</v>
       </c>
       <c r="D353" s="208" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E353" s="462">
+        <v>713</v>
+      </c>
+      <c r="E353" s="445">
         <v>9701</v>
       </c>
-      <c r="F353" s="460">
+      <c r="F353" s="443">
         <v>11740</v>
       </c>
-      <c r="G353" s="461">
+      <c r="G353" s="444">
         <v>8944</v>
       </c>
     </row>
-    <row r="354" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="354" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A354" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="B354" s="320" t="s">
-[...3 lines deleted...]
-        <v>564</v>
+      <c r="B354" s="314" t="s">
+        <v>287</v>
+      </c>
+      <c r="C354" s="288" t="s">
+        <v>562</v>
       </c>
       <c r="D354" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E354" s="467">
+      <c r="E354" s="450">
         <v>0.49199999999999999</v>
       </c>
-      <c r="F354" s="468">
+      <c r="F354" s="451">
         <v>0.50119999999999998</v>
       </c>
-      <c r="G354" s="467">
+      <c r="G354" s="450">
         <v>0.50960000000000005</v>
       </c>
     </row>
-    <row r="355" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="355" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A355" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B355" s="26" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>287</v>
+      </c>
+      <c r="C355" s="288" t="s">
+        <v>563</v>
       </c>
       <c r="D355" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E355" s="467">
+      <c r="E355" s="450">
         <v>0.50800000000000001</v>
       </c>
-      <c r="F355" s="468">
+      <c r="F355" s="451">
         <v>0.49659999999999999</v>
       </c>
-      <c r="G355" s="467">
+      <c r="G355" s="450">
         <v>0.48830000000000001</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="356" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A356" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B356" s="25" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>288</v>
+      </c>
+      <c r="C356" s="288" t="s">
+        <v>564</v>
       </c>
       <c r="D356" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E356" s="467">
+      <c r="E356" s="450">
         <v>0.38800000000000001</v>
       </c>
-      <c r="F356" s="468">
+      <c r="F356" s="451">
         <v>0.36249999999999999</v>
       </c>
-      <c r="G356" s="467">
+      <c r="G356" s="450">
         <v>0.3659</v>
       </c>
     </row>
-    <row r="357" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="357" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A357" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B357" s="26" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>288</v>
+      </c>
+      <c r="C357" s="288" t="s">
+        <v>565</v>
       </c>
       <c r="D357" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E357" s="468">
+      <c r="E357" s="451">
         <v>0.58599999999999997</v>
       </c>
-      <c r="F357" s="468">
+      <c r="F357" s="451">
         <v>0.60780000000000001</v>
       </c>
-      <c r="G357" s="467">
+      <c r="G357" s="450">
         <v>0.60970000000000002</v>
       </c>
     </row>
-    <row r="358" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="358" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A358" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B358" s="26" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>288</v>
+      </c>
+      <c r="C358" s="288" t="s">
+        <v>566</v>
       </c>
       <c r="D358" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E358" s="468">
+      <c r="E358" s="451">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="F358" s="468">
+      <c r="F358" s="451">
         <v>2.9600000000000001E-2</v>
       </c>
-      <c r="G358" s="467">
+      <c r="G358" s="450">
         <v>2.4400000000000002E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="359" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A359" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B359" s="25" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>289</v>
+      </c>
+      <c r="C359" s="288" t="s">
+        <v>567</v>
       </c>
       <c r="D359" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E359" s="468">
+      <c r="E359" s="451">
         <v>0.61599999999999999</v>
       </c>
-      <c r="F359" s="468">
+      <c r="F359" s="451">
         <v>0.54700000000000004</v>
       </c>
-      <c r="G359" s="467">
+      <c r="G359" s="450">
         <v>0.5706</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="360" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A360" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B360" s="26" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>289</v>
+      </c>
+      <c r="C360" s="288" t="s">
+        <v>568</v>
       </c>
       <c r="D360" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E360" s="468">
+      <c r="E360" s="451">
         <v>0.38</v>
       </c>
-      <c r="F360" s="468">
+      <c r="F360" s="451">
         <v>0.44600000000000001</v>
       </c>
-      <c r="G360" s="467">
+      <c r="G360" s="450">
         <v>0.42120000000000002</v>
       </c>
     </row>
-    <row r="361" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="361" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A361" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B361" s="26" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>289</v>
+      </c>
+      <c r="C361" s="288" t="s">
+        <v>569</v>
       </c>
       <c r="D361" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E361" s="468">
+      <c r="E361" s="451">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="F361" s="468">
+      <c r="F361" s="451">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="G361" s="467">
+      <c r="G361" s="450">
         <v>8.3000000000000001E-3</v>
       </c>
     </row>
-    <row r="362" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="362" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A362" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B362" s="25" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-      <c r="D362" s="267" t="s">
+        <v>290</v>
+      </c>
+      <c r="C362" s="288" t="s">
+        <v>570</v>
+      </c>
+      <c r="D362" s="261" t="s">
         <v>2</v>
       </c>
-      <c r="E362" s="468">
+      <c r="E362" s="451">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="F362" s="468">
+      <c r="F362" s="451">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="G362" s="467">
+      <c r="G362" s="450">
         <v>2.8400000000000002E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="363" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A363" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B363" s="26" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>290</v>
+      </c>
+      <c r="C363" s="288" t="s">
+        <v>571</v>
       </c>
       <c r="D363" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E363" s="467">
+      <c r="E363" s="450">
         <v>0.97799999999999998</v>
       </c>
-      <c r="F363" s="468">
+      <c r="F363" s="451">
         <v>0.97499999999999998</v>
       </c>
-      <c r="G363" s="467">
+      <c r="G363" s="450">
         <v>0.97160000000000002</v>
       </c>
     </row>
-    <row r="364" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="364" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A364" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B364" s="25" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>291</v>
+      </c>
+      <c r="C364" s="284" t="s">
+        <v>573</v>
       </c>
       <c r="D364" s="208" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E364" s="462">
+        <v>713</v>
+      </c>
+      <c r="E364" s="445">
         <v>12451</v>
       </c>
-      <c r="F364" s="460">
+      <c r="F364" s="443">
         <v>12803</v>
       </c>
-      <c r="G364" s="461">
+      <c r="G364" s="444">
         <v>12692</v>
       </c>
     </row>
-    <row r="365" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="365" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A365" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B365" s="25" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>292</v>
+      </c>
+      <c r="C365" s="288" t="s">
+        <v>562</v>
       </c>
       <c r="D365" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E365" s="467">
+      <c r="E365" s="450">
         <v>0.45</v>
       </c>
-      <c r="F365" s="468">
+      <c r="F365" s="451">
         <v>0.46879999999999999</v>
       </c>
-      <c r="G365" s="467">
+      <c r="G365" s="450">
         <v>0.49280000000000002</v>
       </c>
     </row>
-    <row r="366" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="366" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A366" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B366" s="26" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>292</v>
+      </c>
+      <c r="C366" s="288" t="s">
+        <v>563</v>
       </c>
       <c r="D366" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E366" s="467">
+      <c r="E366" s="450">
         <v>0.55000000000000004</v>
       </c>
-      <c r="F366" s="468">
+      <c r="F366" s="451">
         <v>0.52900000000000003</v>
       </c>
-      <c r="G366" s="467">
+      <c r="G366" s="450">
         <v>0.50549999999999995</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="367" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A367" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B367" s="25" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>293</v>
+      </c>
+      <c r="C367" s="288" t="s">
+        <v>564</v>
       </c>
       <c r="D367" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E367" s="467">
+      <c r="E367" s="450">
         <v>0.28699999999999998</v>
       </c>
-      <c r="F367" s="468">
+      <c r="F367" s="451">
         <v>0.3024</v>
       </c>
-      <c r="G367" s="467">
+      <c r="G367" s="450">
         <v>0.31119999999999998</v>
       </c>
     </row>
-    <row r="368" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="368" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A368" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B368" s="26" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>293</v>
+      </c>
+      <c r="C368" s="288" t="s">
+        <v>565</v>
       </c>
       <c r="D368" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E368" s="468">
+      <c r="E368" s="451">
         <v>0.67500000000000004</v>
       </c>
-      <c r="F368" s="468">
+      <c r="F368" s="451">
         <v>0.66600000000000004</v>
       </c>
-      <c r="G368" s="467">
+      <c r="G368" s="450">
         <v>0.65790000000000004</v>
       </c>
     </row>
-    <row r="369" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="369" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A369" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B369" s="26" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>293</v>
+      </c>
+      <c r="C369" s="288" t="s">
+        <v>566</v>
       </c>
       <c r="D369" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E369" s="468">
+      <c r="E369" s="451">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="F369" s="468">
+      <c r="F369" s="451">
         <v>3.1600000000000003E-2</v>
       </c>
-      <c r="G369" s="467">
+      <c r="G369" s="450">
         <v>3.09E-2</v>
       </c>
     </row>
-    <row r="370" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="370" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A370" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B370" s="25" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>294</v>
+      </c>
+      <c r="C370" s="288" t="s">
+        <v>567</v>
       </c>
       <c r="D370" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E370" s="468">
+      <c r="E370" s="451">
         <v>0.27500000000000002</v>
       </c>
-      <c r="F370" s="468">
+      <c r="F370" s="451">
         <v>0.29070000000000001</v>
       </c>
-      <c r="G370" s="467">
+      <c r="G370" s="450">
         <v>0.29099999999999998</v>
       </c>
     </row>
-    <row r="371" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="371" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A371" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B371" s="26" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>294</v>
+      </c>
+      <c r="C371" s="288" t="s">
+        <v>568</v>
       </c>
       <c r="D371" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E371" s="468">
+      <c r="E371" s="451">
         <v>0.61899999999999999</v>
       </c>
-      <c r="F371" s="468">
+      <c r="F371" s="451">
         <v>0.63460000000000005</v>
       </c>
-      <c r="G371" s="467">
+      <c r="G371" s="450">
         <v>0.63800000000000001</v>
       </c>
     </row>
-    <row r="372" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="372" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A372" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B372" s="26" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>294</v>
+      </c>
+      <c r="C372" s="288" t="s">
+        <v>569</v>
       </c>
       <c r="D372" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E372" s="468">
+      <c r="E372" s="451">
         <v>0.106</v>
       </c>
-      <c r="F372" s="468">
+      <c r="F372" s="451">
         <v>7.4700000000000003E-2</v>
       </c>
-      <c r="G372" s="467">
+      <c r="G372" s="450">
         <v>7.0999999999999994E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="373" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A373" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B373" s="25" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-      <c r="D373" s="321" t="s">
+        <v>295</v>
+      </c>
+      <c r="C373" s="288" t="s">
+        <v>570</v>
+      </c>
+      <c r="D373" s="315" t="s">
         <v>2</v>
       </c>
-      <c r="E373" s="467">
+      <c r="E373" s="450">
         <v>0.128</v>
       </c>
-      <c r="F373" s="468">
+      <c r="F373" s="451">
         <v>0.1077</v>
       </c>
-      <c r="G373" s="467">
+      <c r="G373" s="450">
         <v>0.104</v>
       </c>
     </row>
-    <row r="374" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="374" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A374" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B374" s="26" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>295</v>
+      </c>
+      <c r="C374" s="288" t="s">
+        <v>571</v>
       </c>
       <c r="D374" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E374" s="468">
+      <c r="E374" s="451">
         <v>0.872</v>
       </c>
-      <c r="F374" s="468">
+      <c r="F374" s="451">
         <v>0.89200000000000002</v>
       </c>
-      <c r="G374" s="467">
+      <c r="G374" s="450">
         <v>0.89600000000000002</v>
       </c>
     </row>
-    <row r="375" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="375" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A375" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B375" s="25" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>296</v>
+      </c>
+      <c r="C375" s="287" t="s">
+        <v>574</v>
       </c>
       <c r="D375" s="208" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E375" s="459">
+        <v>713</v>
+      </c>
+      <c r="E375" s="442">
         <v>53</v>
       </c>
-      <c r="F375" s="459">
+      <c r="F375" s="442">
         <v>66</v>
       </c>
-      <c r="G375" s="462">
+      <c r="G375" s="445">
         <v>34</v>
       </c>
     </row>
-    <row r="376" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="376" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A376" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B376" s="26" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>296</v>
+      </c>
+      <c r="C376" s="285" t="s">
+        <v>563</v>
       </c>
       <c r="D376" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E376" s="455">
+      <c r="E376" s="438">
         <v>0.63</v>
       </c>
-      <c r="F376" s="468">
+      <c r="F376" s="451">
         <v>0.61</v>
       </c>
-      <c r="G376" s="467">
+      <c r="G376" s="450">
         <v>0.62</v>
       </c>
     </row>
-    <row r="377" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="377" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A377" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B377" s="26" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-      <c r="D377" s="267" t="s">
+        <v>296</v>
+      </c>
+      <c r="C377" s="285" t="s">
+        <v>564</v>
+      </c>
+      <c r="D377" s="261" t="s">
         <v>2</v>
       </c>
-      <c r="E377" s="467">
+      <c r="E377" s="450">
         <v>0.31</v>
       </c>
-      <c r="F377" s="468">
+      <c r="F377" s="451">
         <v>0.41</v>
       </c>
-      <c r="G377" s="467">
+      <c r="G377" s="450">
         <v>0.3</v>
       </c>
     </row>
-    <row r="378" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="378" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A378" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B378" s="26" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-      <c r="D378" s="267" t="s">
+        <v>296</v>
+      </c>
+      <c r="C378" s="285" t="s">
+        <v>575</v>
+      </c>
+      <c r="D378" s="261" t="s">
         <v>2</v>
       </c>
-      <c r="E378" s="467">
+      <c r="E378" s="450">
         <v>0</v>
       </c>
-      <c r="F378" s="468">
+      <c r="F378" s="451">
         <v>0</v>
       </c>
-      <c r="G378" s="467">
+      <c r="G378" s="450">
         <v>0</v>
       </c>
     </row>
-    <row r="379" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="379" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A379" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B379" s="26" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>296</v>
+      </c>
+      <c r="C379" s="316" t="s">
+        <v>576</v>
       </c>
       <c r="D379" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E379" s="482">
+        <v>713</v>
+      </c>
+      <c r="E379" s="465">
         <v>87000</v>
       </c>
-      <c r="F379" s="460">
+      <c r="F379" s="443">
         <v>95000</v>
       </c>
-      <c r="G379" s="461">
+      <c r="G379" s="444">
         <v>106788</v>
       </c>
     </row>
-    <row r="380" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="380" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A380" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B380" s="25" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>297</v>
+      </c>
+      <c r="C380" s="287" t="s">
+        <v>577</v>
       </c>
       <c r="D380" s="201" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E380" s="462">
+        <v>713</v>
+      </c>
+      <c r="E380" s="445">
         <v>20464</v>
       </c>
-      <c r="F380" s="460">
+      <c r="F380" s="443">
         <v>23512</v>
       </c>
-      <c r="G380" s="461">
+      <c r="G380" s="444">
         <v>18683</v>
       </c>
     </row>
-    <row r="381" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="381" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A381" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B381" s="26" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>297</v>
+      </c>
+      <c r="C381" s="296" t="s">
+        <v>578</v>
       </c>
       <c r="D381" s="201" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E381" s="462">
+        <v>713</v>
+      </c>
+      <c r="E381" s="445">
         <v>10763</v>
       </c>
-      <c r="F381" s="460">
+      <c r="F381" s="443">
         <v>11785</v>
       </c>
-      <c r="G381" s="461">
+      <c r="G381" s="444">
         <v>10184</v>
       </c>
     </row>
-    <row r="382" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="382" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A382" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B382" s="26" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>297</v>
+      </c>
+      <c r="C382" s="296" t="s">
+        <v>579</v>
       </c>
       <c r="D382" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E382" s="467">
+      <c r="E382" s="450">
         <v>0.51</v>
       </c>
-      <c r="F382" s="468">
+      <c r="F382" s="451">
         <v>0.53</v>
       </c>
-      <c r="G382" s="467">
+      <c r="G382" s="450">
         <v>0.54509447090938301</v>
       </c>
     </row>
-    <row r="383" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="383" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A383" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B383" s="26" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>297</v>
+      </c>
+      <c r="C383" s="317" t="s">
+        <v>562</v>
       </c>
       <c r="D383" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E383" s="467">
+      <c r="E383" s="450">
         <v>0.44104803493449801</v>
       </c>
-      <c r="F383" s="468">
+      <c r="F383" s="451">
         <v>0.46584641493423801</v>
       </c>
-      <c r="G383" s="467">
+      <c r="G383" s="450">
         <v>0.47289866457187701</v>
       </c>
     </row>
-    <row r="384" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="384" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A384" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B384" s="26" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>297</v>
+      </c>
+      <c r="C384" s="317" t="s">
+        <v>563</v>
       </c>
       <c r="D384" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E384" s="467">
+      <c r="E384" s="450">
         <v>0.55895196506550204</v>
       </c>
-      <c r="F384" s="468">
+      <c r="F384" s="451">
         <v>0.53415358506576205</v>
       </c>
-      <c r="G384" s="467">
+      <c r="G384" s="450">
         <v>0.52710133542812299</v>
       </c>
     </row>
-    <row r="385" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="385" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A385" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B385" s="26" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>297</v>
+      </c>
+      <c r="C385" s="296" t="s">
+        <v>580</v>
       </c>
       <c r="D385" s="208" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E385" s="462">
+        <v>713</v>
+      </c>
+      <c r="E385" s="445">
         <v>9701</v>
       </c>
-      <c r="F385" s="460">
+      <c r="F385" s="443">
         <v>11727</v>
       </c>
-      <c r="G385" s="461">
+      <c r="G385" s="444">
         <v>8499</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="386" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A386" s="197" t="s">
-        <v>348</v>
-[...20 lines deleted...]
-    <row r="387" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+      <c r="B386" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C386" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D386" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E386" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F386" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G386" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A387" s="49" t="s">
         <v>55</v>
       </c>
       <c r="B387" s="52" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>298</v>
+      </c>
+      <c r="C387" s="318" t="s">
+        <v>581</v>
       </c>
       <c r="D387" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E387" s="467">
+      <c r="E387" s="450">
         <v>0.85</v>
       </c>
-      <c r="F387" s="468">
+      <c r="F387" s="451">
         <v>0.86</v>
       </c>
-      <c r="G387" s="467">
+      <c r="G387" s="450">
         <v>0.88700000000000001</v>
       </c>
     </row>
-    <row r="388" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="388" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A388" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B388" s="51" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>298</v>
+      </c>
+      <c r="C388" s="318" t="s">
+        <v>582</v>
       </c>
       <c r="D388" s="208" t="s">
         <v>2</v>
       </c>
-      <c r="E388" s="467">
+      <c r="E388" s="450">
         <v>0.84499999999999997</v>
       </c>
-      <c r="F388" s="468">
+      <c r="F388" s="451">
         <v>0.85599999999999998</v>
       </c>
-      <c r="G388" s="467">
+      <c r="G388" s="450">
         <v>0.88700000000000001</v>
       </c>
     </row>
-    <row r="389" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="389" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A389" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B389" s="25" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      <c r="D389" s="326" t="s">
+        <v>299</v>
+      </c>
+      <c r="C389" s="319" t="s">
+        <v>563</v>
+      </c>
+      <c r="D389" s="320" t="s">
         <v>2</v>
       </c>
-      <c r="E389" s="467">
+      <c r="E389" s="450">
         <v>0.87</v>
       </c>
-      <c r="F389" s="468">
+      <c r="F389" s="451">
         <v>0.87</v>
       </c>
-      <c r="G389" s="467">
+      <c r="G389" s="450">
         <v>0.878</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="390" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A390" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B390" s="27" t="s">
-        <v>300</v>
-[...4 lines deleted...]
-      <c r="D390" s="327" t="s">
+        <v>299</v>
+      </c>
+      <c r="C390" s="284" t="s">
+        <v>562</v>
+      </c>
+      <c r="D390" s="321" t="s">
         <v>2</v>
       </c>
-      <c r="E390" s="467">
+      <c r="E390" s="450">
         <v>0.88</v>
       </c>
-      <c r="F390" s="468">
+      <c r="F390" s="451">
         <v>0.89</v>
       </c>
-      <c r="G390" s="467">
+      <c r="G390" s="450">
         <v>0.89800000000000002</v>
       </c>
     </row>
-    <row r="391" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="391" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A391" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B391" s="54" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="C391" s="290" t="s">
+        <v>300</v>
+      </c>
+      <c r="C391" s="284" t="s">
         <v>16</v>
       </c>
       <c r="D391" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E391" s="467">
+      <c r="E391" s="450">
         <v>0.91100000000000003</v>
       </c>
-      <c r="F391" s="468">
+      <c r="F391" s="451">
         <v>0.91</v>
       </c>
-      <c r="G391" s="467">
+      <c r="G391" s="450">
         <v>0.91</v>
       </c>
     </row>
-    <row r="392" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="392" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A392" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B392" s="55" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>300</v>
+      </c>
+      <c r="C392" s="284" t="s">
+        <v>583</v>
       </c>
       <c r="D392" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E392" s="467">
+      <c r="E392" s="450">
         <v>0.876</v>
       </c>
-      <c r="F392" s="468">
+      <c r="F392" s="451">
         <v>0.88</v>
       </c>
-      <c r="G392" s="467">
+      <c r="G392" s="450">
         <v>0.88900000000000001</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="393" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A393" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="B393" s="328" t="s">
-[...3 lines deleted...]
-        <v>586</v>
+      <c r="B393" s="322" t="s">
+        <v>300</v>
+      </c>
+      <c r="C393" s="323" t="s">
+        <v>584</v>
       </c>
       <c r="D393" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E393" s="467">
+      <c r="E393" s="450">
         <v>0.86699999999999999</v>
       </c>
-      <c r="F393" s="468">
+      <c r="F393" s="451">
         <v>0.87</v>
       </c>
-      <c r="G393" s="467">
+      <c r="G393" s="450">
         <v>0.88</v>
       </c>
     </row>
-    <row r="394" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="394" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A394" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="B394" s="328" t="s">
-[...5 lines deleted...]
-      <c r="D394" s="331" t="s">
+      <c r="B394" s="322" t="s">
+        <v>300</v>
+      </c>
+      <c r="C394" s="324" t="s">
+        <v>585</v>
+      </c>
+      <c r="D394" s="325" t="s">
         <v>2</v>
       </c>
-      <c r="E394" s="467">
+      <c r="E394" s="450">
         <v>0.89</v>
       </c>
-      <c r="F394" s="468">
+      <c r="F394" s="451">
         <v>0.88700000000000001</v>
       </c>
-      <c r="G394" s="467">
+      <c r="G394" s="450">
         <v>0.89800000000000002</v>
       </c>
     </row>
-    <row r="395" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="395" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A395" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B395" s="56" t="s">
-        <v>302</v>
-[...4 lines deleted...]
-      <c r="D395" s="333" t="s">
+        <v>301</v>
+      </c>
+      <c r="C395" s="326" t="s">
+        <v>586</v>
+      </c>
+      <c r="D395" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="E395" s="467">
+      <c r="E395" s="450">
         <v>0.89</v>
       </c>
-      <c r="F395" s="468">
+      <c r="F395" s="451">
         <v>0.89</v>
       </c>
-      <c r="G395" s="467">
+      <c r="G395" s="450">
         <v>0.90200000000000002</v>
       </c>
     </row>
-    <row r="396" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="396" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A396" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B396" s="53" t="s">
-        <v>302</v>
-[...4 lines deleted...]
-      <c r="D396" s="334" t="s">
+        <v>301</v>
+      </c>
+      <c r="C396" s="284" t="s">
+        <v>587</v>
+      </c>
+      <c r="D396" s="328" t="s">
         <v>2</v>
       </c>
-      <c r="E396" s="467">
+      <c r="E396" s="450">
         <v>0.87</v>
       </c>
-      <c r="F396" s="468">
+      <c r="F396" s="451">
         <v>0.87</v>
       </c>
-      <c r="G396" s="467">
+      <c r="G396" s="450">
         <v>0.88500000000000001</v>
       </c>
     </row>
-    <row r="397" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="397" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A397" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B397" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C397" s="290" t="s">
-[...2 lines deleted...]
-      <c r="D397" s="334" t="s">
+      <c r="C397" s="284" t="s">
+        <v>588</v>
+      </c>
+      <c r="D397" s="328" t="s">
         <v>18</v>
       </c>
-      <c r="E397" s="459">
+      <c r="E397" s="442">
         <v>82</v>
       </c>
-      <c r="F397" s="459">
+      <c r="F397" s="442">
         <v>83</v>
       </c>
-      <c r="G397" s="462">
+      <c r="G397" s="445">
         <v>84</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="398" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A398" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B398" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C398" s="290" t="s">
-[...2 lines deleted...]
-      <c r="D398" s="334" t="s">
+      <c r="C398" s="284" t="s">
+        <v>582</v>
+      </c>
+      <c r="D398" s="328" t="s">
         <v>2</v>
       </c>
-      <c r="E398" s="467">
+      <c r="E398" s="450">
         <v>0.84499999999999997</v>
       </c>
-      <c r="F398" s="468">
+      <c r="F398" s="451">
         <v>0.85599999999999998</v>
       </c>
-      <c r="G398" s="467">
+      <c r="G398" s="450">
         <v>0.877</v>
       </c>
     </row>
-    <row r="399" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="399" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A399" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B399" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C399" s="294" t="s">
-[...2 lines deleted...]
-      <c r="D399" s="334" t="s">
+      <c r="C399" s="288" t="s">
+        <v>589</v>
+      </c>
+      <c r="D399" s="328" t="s">
         <v>2</v>
       </c>
-      <c r="E399" s="467">
+      <c r="E399" s="450">
         <v>0.85</v>
       </c>
-      <c r="F399" s="468">
+      <c r="F399" s="451">
         <v>0.86</v>
       </c>
-      <c r="G399" s="467">
+      <c r="G399" s="450">
         <v>0.86499999999999999</v>
       </c>
     </row>
-    <row r="400" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="400" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A400" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B400" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C400" s="294" t="s">
-        <v>592</v>
+      <c r="C400" s="288" t="s">
+        <v>590</v>
       </c>
       <c r="D400" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E400" s="467">
+      <c r="E400" s="450">
         <v>0.12</v>
       </c>
-      <c r="F400" s="468">
+      <c r="F400" s="451">
         <v>0.11</v>
       </c>
-      <c r="G400" s="467">
+      <c r="G400" s="450">
         <v>0.109</v>
       </c>
     </row>
-    <row r="401" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="401" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A401" s="50" t="s">
         <v>55</v>
       </c>
       <c r="B401" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="C401" s="294" t="s">
-        <v>593</v>
+      <c r="C401" s="288" t="s">
+        <v>591</v>
       </c>
       <c r="D401" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E401" s="467">
+      <c r="E401" s="450">
         <v>0.03</v>
       </c>
-      <c r="F401" s="468">
+      <c r="F401" s="451">
         <v>0.03</v>
       </c>
-      <c r="G401" s="467">
+      <c r="G401" s="450">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="402" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="402" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A402" s="197" t="s">
-        <v>348</v>
-[...20 lines deleted...]
-    <row r="403" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+      <c r="B402" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C402" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D402" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E402" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F402" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G402" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A403" s="60" t="s">
         <v>57</v>
       </c>
       <c r="B403" s="25" t="s">
-        <v>303</v>
-[...7 lines deleted...]
-      <c r="E403" s="462">
+        <v>302</v>
+      </c>
+      <c r="C403" s="263" t="s">
+        <v>592</v>
+      </c>
+      <c r="D403" s="329" t="s">
+        <v>713</v>
+      </c>
+      <c r="E403" s="445">
         <v>2295011</v>
       </c>
-      <c r="F403" s="460">
+      <c r="F403" s="443">
         <v>1993667</v>
       </c>
-      <c r="G403" s="461">
+      <c r="G403" s="444">
         <v>2301259</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="404" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A404" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B404" s="336" t="s">
-[...8 lines deleted...]
-      <c r="E404" s="462">
+      <c r="B404" s="330" t="s">
+        <v>303</v>
+      </c>
+      <c r="C404" s="288" t="s">
+        <v>593</v>
+      </c>
+      <c r="D404" s="329" t="s">
+        <v>713</v>
+      </c>
+      <c r="E404" s="445">
         <v>90097</v>
       </c>
-      <c r="F404" s="460">
+      <c r="F404" s="443">
         <v>84867</v>
       </c>
-      <c r="G404" s="461">
+      <c r="G404" s="444">
         <v>93807</v>
       </c>
     </row>
-    <row r="405" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="405" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A405" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B405" s="27" t="s">
-        <v>304</v>
-[...7 lines deleted...]
-      <c r="E405" s="462">
+        <v>303</v>
+      </c>
+      <c r="C405" s="288" t="s">
+        <v>594</v>
+      </c>
+      <c r="D405" s="332" t="s">
+        <v>713</v>
+      </c>
+      <c r="E405" s="445">
         <v>33</v>
       </c>
-      <c r="F405" s="460">
+      <c r="F405" s="443">
         <v>23</v>
       </c>
-      <c r="G405" s="461">
+      <c r="G405" s="444">
         <v>24.5</v>
       </c>
     </row>
-    <row r="406" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="406" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A406" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B406" s="25" t="s">
-        <v>305</v>
-[...7 lines deleted...]
-      <c r="E406" s="461">
+        <v>304</v>
+      </c>
+      <c r="C406" s="288" t="s">
+        <v>595</v>
+      </c>
+      <c r="D406" s="332" t="s">
+        <v>714</v>
+      </c>
+      <c r="E406" s="444">
         <v>119.8</v>
       </c>
-      <c r="F406" s="460">
+      <c r="F406" s="443">
         <v>119.5</v>
       </c>
-      <c r="G406" s="461">
+      <c r="G406" s="444">
         <v>124.7</v>
       </c>
     </row>
-    <row r="407" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="407" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A407" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B407" s="26" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-      <c r="D407" s="335" t="s">
+        <v>304</v>
+      </c>
+      <c r="C407" s="288" t="s">
+        <v>596</v>
+      </c>
+      <c r="D407" s="329" t="s">
         <v>19</v>
       </c>
-      <c r="E407" s="486">
+      <c r="E407" s="468">
         <v>1329.6780136963496</v>
       </c>
-      <c r="F407" s="460">
+      <c r="F407" s="443">
         <v>1408</v>
       </c>
-      <c r="G407" s="461">
+      <c r="G407" s="444">
         <v>1329</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="408" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A408" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B408" s="25" t="s">
-        <v>306</v>
-[...7 lines deleted...]
-      <c r="E408" s="462">
+        <v>305</v>
+      </c>
+      <c r="C408" s="288" t="s">
+        <v>597</v>
+      </c>
+      <c r="D408" s="329" t="s">
+        <v>725</v>
+      </c>
+      <c r="E408" s="445">
         <v>1349888</v>
       </c>
-      <c r="F408" s="460">
+      <c r="F408" s="443">
         <v>1020474</v>
       </c>
-      <c r="G408" s="461">
+      <c r="G408" s="444">
         <v>1152426</v>
       </c>
     </row>
-    <row r="409" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="409" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A409" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B409" s="26" t="s">
-        <v>306</v>
-[...7 lines deleted...]
-      <c r="E409" s="487">
+        <v>305</v>
+      </c>
+      <c r="C409" s="288" t="s">
+        <v>598</v>
+      </c>
+      <c r="D409" s="329" t="s">
+        <v>726</v>
+      </c>
+      <c r="E409" s="469">
         <v>15</v>
       </c>
-      <c r="F409" s="460">
+      <c r="F409" s="443">
         <v>12</v>
       </c>
-      <c r="G409" s="461">
+      <c r="G409" s="444">
         <v>12.29</v>
       </c>
     </row>
-    <row r="410" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="410" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A410" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B410" s="25" t="s">
-        <v>307</v>
-[...7 lines deleted...]
-      <c r="E410" s="487">
+        <v>306</v>
+      </c>
+      <c r="C410" s="288" t="s">
+        <v>570</v>
+      </c>
+      <c r="D410" s="333" t="s">
+        <v>726</v>
+      </c>
+      <c r="E410" s="469">
         <v>13.9</v>
       </c>
-      <c r="F410" s="460">
+      <c r="F410" s="443">
         <v>19</v>
       </c>
-      <c r="G410" s="461">
+      <c r="G410" s="444">
         <v>23.5</v>
       </c>
     </row>
-    <row r="411" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="411" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A411" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B411" s="26" t="s">
-        <v>307</v>
-[...7 lines deleted...]
-      <c r="E411" s="487">
+        <v>306</v>
+      </c>
+      <c r="C411" s="288" t="s">
+        <v>599</v>
+      </c>
+      <c r="D411" s="333" t="s">
+        <v>726</v>
+      </c>
+      <c r="E411" s="469">
         <v>15</v>
       </c>
-      <c r="F411" s="460">
+      <c r="F411" s="443">
         <v>10.5</v>
       </c>
-      <c r="G411" s="461">
+      <c r="G411" s="444">
         <v>10.3</v>
       </c>
     </row>
-    <row r="412" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="412" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A412" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B412" s="26" t="s">
-        <v>307</v>
-[...7 lines deleted...]
-      <c r="E412" s="487">
+        <v>306</v>
+      </c>
+      <c r="C412" s="288" t="s">
+        <v>600</v>
+      </c>
+      <c r="D412" s="333" t="s">
+        <v>726</v>
+      </c>
+      <c r="E412" s="469">
         <v>15</v>
       </c>
-      <c r="F412" s="460">
+      <c r="F412" s="443">
         <v>14.28</v>
       </c>
-      <c r="G412" s="461">
+      <c r="G412" s="444">
         <v>8.8000000000000007</v>
       </c>
     </row>
-    <row r="413" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="413" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A413" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B413" s="25" t="s">
-        <v>308</v>
-[...7 lines deleted...]
-      <c r="E413" s="487">
+        <v>307</v>
+      </c>
+      <c r="C413" s="288" t="s">
+        <v>562</v>
+      </c>
+      <c r="D413" s="328" t="s">
+        <v>726</v>
+      </c>
+      <c r="E413" s="469">
         <v>16.100000000000001</v>
       </c>
-      <c r="F413" s="460">
+      <c r="F413" s="443">
         <v>11</v>
       </c>
-      <c r="G413" s="461">
+      <c r="G413" s="444">
         <v>11.4</v>
       </c>
     </row>
-    <row r="414" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="414" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A414" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B414" s="26" t="s">
-        <v>308</v>
-[...7 lines deleted...]
-      <c r="E414" s="487">
+        <v>307</v>
+      </c>
+      <c r="C414" s="288" t="s">
+        <v>563</v>
+      </c>
+      <c r="D414" s="328" t="s">
+        <v>726</v>
+      </c>
+      <c r="E414" s="469">
         <v>13.7</v>
       </c>
-      <c r="F414" s="460">
+      <c r="F414" s="443">
         <v>13</v>
       </c>
-      <c r="G414" s="461">
+      <c r="G414" s="444">
         <v>13</v>
       </c>
     </row>
-    <row r="415" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="415" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A415" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B415" s="25" t="s">
-        <v>309</v>
-[...7 lines deleted...]
-      <c r="E415" s="487">
+        <v>308</v>
+      </c>
+      <c r="C415" s="288" t="s">
+        <v>565</v>
+      </c>
+      <c r="D415" s="328" t="s">
+        <v>726</v>
+      </c>
+      <c r="E415" s="469">
         <v>14.47</v>
       </c>
-      <c r="F415" s="460">
+      <c r="F415" s="443">
         <v>12</v>
       </c>
-      <c r="G415" s="461">
+      <c r="G415" s="444">
         <v>12.4</v>
       </c>
     </row>
-    <row r="416" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="416" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A416" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B416" s="26" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>308</v>
+      </c>
+      <c r="C416" s="334" t="s">
+        <v>564</v>
       </c>
       <c r="D416" s="171" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="E416" s="487">
+        <v>726</v>
+      </c>
+      <c r="E416" s="469">
         <v>16.45</v>
       </c>
-      <c r="F416" s="460">
+      <c r="F416" s="443">
         <v>12</v>
       </c>
-      <c r="G416" s="461">
+      <c r="G416" s="444">
         <v>12</v>
       </c>
     </row>
-    <row r="417" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="417" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A417" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B417" s="26" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>308</v>
+      </c>
+      <c r="C417" s="335" t="s">
+        <v>566</v>
       </c>
       <c r="D417" s="171" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="E417" s="487">
+        <v>726</v>
+      </c>
+      <c r="E417" s="469">
         <v>12.59</v>
       </c>
-      <c r="F417" s="460">
+      <c r="F417" s="443">
         <v>11</v>
       </c>
-      <c r="G417" s="461">
+      <c r="G417" s="444">
         <v>11.3</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="418" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A418" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B418" s="25" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>309</v>
+      </c>
+      <c r="C418" s="336" t="s">
+        <v>567</v>
       </c>
       <c r="D418" s="171" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E418" s="462">
+        <v>713</v>
+      </c>
+      <c r="E418" s="445">
         <v>17</v>
       </c>
-      <c r="F418" s="460">
+      <c r="F418" s="443">
         <v>12.5</v>
       </c>
-      <c r="G418" s="461">
+      <c r="G418" s="444">
         <v>10.8</v>
       </c>
     </row>
-    <row r="419" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="419" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A419" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B419" s="26" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>309</v>
+      </c>
+      <c r="C419" s="334" t="s">
+        <v>601</v>
       </c>
       <c r="D419" s="171" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E419" s="462">
+        <v>713</v>
+      </c>
+      <c r="E419" s="445">
         <v>14</v>
       </c>
-      <c r="F419" s="460">
+      <c r="F419" s="443">
         <v>12</v>
       </c>
-      <c r="G419" s="461">
+      <c r="G419" s="444">
         <v>13.2</v>
       </c>
     </row>
-    <row r="420" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="420" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A420" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B420" s="26" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>309</v>
+      </c>
+      <c r="C420" s="335" t="s">
+        <v>569</v>
       </c>
       <c r="D420" s="171" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E420" s="462">
+        <v>713</v>
+      </c>
+      <c r="E420" s="445">
         <v>9</v>
       </c>
-      <c r="F420" s="460">
+      <c r="F420" s="443">
         <v>9</v>
       </c>
-      <c r="G420" s="461">
+      <c r="G420" s="444">
         <v>10.7</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="421" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A421" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B421" s="25" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>310</v>
+      </c>
+      <c r="C421" s="336" t="s">
+        <v>602</v>
       </c>
       <c r="D421" s="171" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E421" s="462">
+        <v>713</v>
+      </c>
+      <c r="E421" s="445">
         <v>8803</v>
       </c>
-      <c r="F421" s="459">
+      <c r="F421" s="442">
         <v>6674</v>
       </c>
-      <c r="G421" s="462">
+      <c r="G421" s="445">
         <v>7256</v>
       </c>
     </row>
-    <row r="422" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="422" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A422" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B422" s="26" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>310</v>
+      </c>
+      <c r="C422" s="334" t="s">
+        <v>603</v>
       </c>
       <c r="D422" s="171" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E422" s="462">
+        <v>713</v>
+      </c>
+      <c r="E422" s="445">
         <v>68586</v>
       </c>
-      <c r="F422" s="459">
+      <c r="F422" s="442">
         <v>65780</v>
       </c>
-      <c r="G422" s="462">
+      <c r="G422" s="445">
         <v>71348</v>
       </c>
     </row>
-    <row r="423" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="423" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A423" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B423" s="26" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>310</v>
+      </c>
+      <c r="C423" s="335" t="s">
+        <v>570</v>
       </c>
       <c r="D423" s="171" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E423" s="462">
+        <v>713</v>
+      </c>
+      <c r="E423" s="445">
         <v>12708</v>
       </c>
-      <c r="F423" s="459">
+      <c r="F423" s="442">
         <v>12413</v>
       </c>
-      <c r="G423" s="462">
+      <c r="G423" s="445">
         <v>15203</v>
       </c>
     </row>
-    <row r="424" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="424" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A424" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B424" s="25" t="s">
-        <v>312</v>
-[...7 lines deleted...]
-      <c r="E424" s="462">
+        <v>311</v>
+      </c>
+      <c r="C424" s="336" t="s">
+        <v>563</v>
+      </c>
+      <c r="D424" s="328" t="s">
+        <v>713</v>
+      </c>
+      <c r="E424" s="445">
         <v>46198</v>
       </c>
-      <c r="F424" s="459">
+      <c r="F424" s="442">
         <v>49895</v>
       </c>
-      <c r="G424" s="462">
+      <c r="G424" s="445">
         <v>49896</v>
       </c>
     </row>
-    <row r="425" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="425" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A425" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B425" s="27" t="s">
-        <v>312</v>
-[...7 lines deleted...]
-      <c r="E425" s="462">
+        <v>311</v>
+      </c>
+      <c r="C425" s="288" t="s">
+        <v>562</v>
+      </c>
+      <c r="D425" s="328" t="s">
+        <v>713</v>
+      </c>
+      <c r="E425" s="445">
         <v>38631</v>
       </c>
-      <c r="F425" s="459">
+      <c r="F425" s="442">
         <v>43749</v>
       </c>
-      <c r="G425" s="462">
+      <c r="G425" s="445">
         <v>43748</v>
       </c>
     </row>
-    <row r="426" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="426" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A426" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B426" s="320" t="s">
-[...8 lines deleted...]
-      <c r="E426" s="462">
+      <c r="B426" s="314" t="s">
+        <v>312</v>
+      </c>
+      <c r="C426" s="288" t="s">
+        <v>565</v>
+      </c>
+      <c r="D426" s="328" t="s">
+        <v>713</v>
+      </c>
+      <c r="E426" s="445">
         <v>57282</v>
       </c>
-      <c r="F426" s="459">
+      <c r="F426" s="442">
         <v>61943</v>
       </c>
-      <c r="G426" s="462">
+      <c r="G426" s="445">
         <v>61947</v>
       </c>
     </row>
-    <row r="427" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="427" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A427" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B427" s="26" t="s">
-        <v>313</v>
-[...7 lines deleted...]
-      <c r="E427" s="462">
+        <v>312</v>
+      </c>
+      <c r="C427" s="334" t="s">
+        <v>564</v>
+      </c>
+      <c r="D427" s="328" t="s">
+        <v>713</v>
+      </c>
+      <c r="E427" s="445">
         <v>24848</v>
       </c>
-      <c r="F427" s="459">
+      <c r="F427" s="442">
         <v>28935</v>
       </c>
-      <c r="G427" s="462">
+      <c r="G427" s="445">
         <v>28930</v>
       </c>
     </row>
-    <row r="428" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="428" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A428" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B428" s="26" t="s">
-        <v>313</v>
-[...7 lines deleted...]
-      <c r="E428" s="462">
+        <v>312</v>
+      </c>
+      <c r="C428" s="335" t="s">
+        <v>221</v>
+      </c>
+      <c r="D428" s="328" t="s">
+        <v>713</v>
+      </c>
+      <c r="E428" s="445">
         <v>2737</v>
       </c>
-      <c r="F428" s="459">
+      <c r="F428" s="442">
         <v>2929</v>
       </c>
-      <c r="G428" s="462">
+      <c r="G428" s="445">
         <v>2930</v>
       </c>
     </row>
-    <row r="429" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="429" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A429" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B429" s="336" t="s">
-[...8 lines deleted...]
-      <c r="E429" s="462">
+      <c r="B429" s="330" t="s">
+        <v>313</v>
+      </c>
+      <c r="C429" s="337" t="s">
+        <v>567</v>
+      </c>
+      <c r="D429" s="338" t="s">
+        <v>713</v>
+      </c>
+      <c r="E429" s="445">
         <v>32388</v>
       </c>
-      <c r="F429" s="459">
+      <c r="F429" s="442">
         <v>30479</v>
       </c>
-      <c r="G429" s="462">
+      <c r="G429" s="445">
         <v>30907</v>
       </c>
     </row>
-    <row r="430" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="430" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A430" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B430" s="26" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>313</v>
+      </c>
+      <c r="C430" s="339" t="s">
+        <v>601</v>
       </c>
       <c r="D430" s="183" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E430" s="462">
+        <v>713</v>
+      </c>
+      <c r="E430" s="445">
         <v>49005</v>
       </c>
-      <c r="F430" s="459">
+      <c r="F430" s="442">
         <v>58903</v>
       </c>
-      <c r="G430" s="462">
+      <c r="G430" s="445">
         <v>58544</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="431" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A431" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B431" s="27" t="s">
-        <v>314</v>
-[...7 lines deleted...]
-      <c r="E431" s="462">
+        <v>313</v>
+      </c>
+      <c r="C431" s="288" t="s">
+        <v>569</v>
+      </c>
+      <c r="D431" s="340" t="s">
+        <v>713</v>
+      </c>
+      <c r="E431" s="445">
         <v>3474</v>
       </c>
-      <c r="F431" s="459">
+      <c r="F431" s="442">
         <v>4425</v>
       </c>
-      <c r="G431" s="462">
+      <c r="G431" s="445">
         <v>4356</v>
       </c>
     </row>
-    <row r="432" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="432" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A432" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B432" s="336" t="s">
-[...8 lines deleted...]
-      <c r="E432" s="462">
+      <c r="B432" s="330" t="s">
+        <v>314</v>
+      </c>
+      <c r="C432" s="288" t="s">
+        <v>604</v>
+      </c>
+      <c r="D432" s="341" t="s">
+        <v>713</v>
+      </c>
+      <c r="E432" s="445">
         <v>7946</v>
       </c>
-      <c r="F432" s="459">
+      <c r="F432" s="442">
         <v>10595</v>
       </c>
-      <c r="G432" s="462">
+      <c r="G432" s="445">
         <v>12231</v>
       </c>
     </row>
-    <row r="433" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="433" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A433" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B433" s="26" t="s">
-        <v>315</v>
-[...7 lines deleted...]
-      <c r="E433" s="462">
+        <v>314</v>
+      </c>
+      <c r="C433" s="288" t="s">
+        <v>605</v>
+      </c>
+      <c r="D433" s="341" t="s">
+        <v>713</v>
+      </c>
+      <c r="E433" s="445">
         <v>5500</v>
       </c>
-      <c r="F433" s="459">
+      <c r="F433" s="442">
         <v>5500</v>
       </c>
-      <c r="G433" s="462">
+      <c r="G433" s="445">
         <v>5500</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="434" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A434" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B434" s="26" t="s">
-        <v>315</v>
-[...7 lines deleted...]
-      <c r="E434" s="462">
+        <v>314</v>
+      </c>
+      <c r="C434" s="288" t="s">
+        <v>606</v>
+      </c>
+      <c r="D434" s="341" t="s">
+        <v>713</v>
+      </c>
+      <c r="E434" s="445">
         <v>117</v>
       </c>
-      <c r="F434" s="459">
+      <c r="F434" s="442">
         <v>551</v>
       </c>
-      <c r="G434" s="462">
+      <c r="G434" s="445">
         <v>704</v>
       </c>
     </row>
-    <row r="435" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="435" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A435" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B435" s="26" t="s">
-        <v>315</v>
-[...7 lines deleted...]
-      <c r="E435" s="462">
+        <v>314</v>
+      </c>
+      <c r="C435" s="288" t="s">
+        <v>607</v>
+      </c>
+      <c r="D435" s="341" t="s">
+        <v>713</v>
+      </c>
+      <c r="E435" s="445">
         <v>416</v>
       </c>
-      <c r="F435" s="459">
+      <c r="F435" s="442">
         <v>1049</v>
       </c>
-      <c r="G435" s="462">
+      <c r="G435" s="445">
         <v>1008</v>
       </c>
     </row>
-    <row r="436" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="436" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A436" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B436" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="C436" s="288" t="s">
+        <v>608</v>
+      </c>
+      <c r="D436" s="341" t="s">
+        <v>713</v>
+      </c>
+      <c r="E436" s="445">
+        <v>1913</v>
+      </c>
+      <c r="F436" s="442">
+        <v>3495</v>
+      </c>
+      <c r="G436" s="445">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A437" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B437" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C437" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D437" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E437" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F437" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G437" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" ht="25.05" customHeight="1">
+      <c r="A438" s="146" t="s">
+        <v>203</v>
+      </c>
+      <c r="B438" s="342" t="s">
         <v>315</v>
       </c>
-      <c r="C436" s="294" t="s">
-[...51 lines deleted...]
-      <c r="E438" s="488">
+      <c r="C438" s="316" t="s">
+        <v>609</v>
+      </c>
+      <c r="D438" s="341" t="s">
+        <v>712</v>
+      </c>
+      <c r="E438" s="470">
         <v>32.4</v>
       </c>
-      <c r="F438" s="460">
+      <c r="F438" s="443">
         <v>35.618000000000002</v>
       </c>
-      <c r="G438" s="461">
+      <c r="G438" s="444">
         <v>38.299999999999997</v>
       </c>
     </row>
-    <row r="439" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="439" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A439" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B439" s="59" t="s">
-        <v>316</v>
-[...7 lines deleted...]
-      <c r="E439" s="488">
+        <v>315</v>
+      </c>
+      <c r="C439" s="284" t="s">
+        <v>610</v>
+      </c>
+      <c r="D439" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E439" s="470">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F439" s="489">
+      <c r="F439" s="471">
         <v>2.2599999999999998</v>
       </c>
-      <c r="G439" s="488">
+      <c r="G439" s="470">
         <v>2.23</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="440" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A440" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B440" s="336" t="s">
-[...2 lines deleted...]
-      <c r="C440" s="290" t="s">
+      <c r="B440" s="330" t="s">
+        <v>316</v>
+      </c>
+      <c r="C440" s="284" t="s">
         <v>52</v>
       </c>
-      <c r="D440" s="347" t="s">
-[...2 lines deleted...]
-      <c r="E440" s="488">
+      <c r="D440" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E440" s="499">
         <v>1</v>
       </c>
-      <c r="F440" s="489">
+      <c r="F440" s="471">
         <v>1</v>
       </c>
-      <c r="G440" s="488">
+      <c r="G440" s="470">
         <v>1</v>
       </c>
     </row>
-    <row r="441" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="441" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A441" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B441" s="26" t="s">
-        <v>317</v>
-[...7 lines deleted...]
-      <c r="E441" s="488">
+        <v>316</v>
+      </c>
+      <c r="C441" s="284" t="s">
+        <v>611</v>
+      </c>
+      <c r="D441" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E441" s="499">
         <v>0.92</v>
       </c>
-      <c r="F441" s="489">
+      <c r="F441" s="471">
         <v>0.93</v>
       </c>
-      <c r="G441" s="488">
+      <c r="G441" s="470">
         <v>0.94</v>
       </c>
     </row>
-    <row r="442" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="442" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A442" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B442" s="26" t="s">
-        <v>317</v>
-[...7 lines deleted...]
-      <c r="E442" s="488">
+        <v>316</v>
+      </c>
+      <c r="C442" s="284" t="s">
+        <v>612</v>
+      </c>
+      <c r="D442" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E442" s="499">
         <v>0.95</v>
       </c>
-      <c r="F442" s="489">
+      <c r="F442" s="471">
         <v>0.95</v>
       </c>
-      <c r="G442" s="488">
+      <c r="G442" s="470">
         <v>0.96</v>
       </c>
     </row>
-    <row r="443" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="443" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A443" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B443" s="26" t="s">
-        <v>317</v>
-[...7 lines deleted...]
-      <c r="E443" s="488">
+        <v>316</v>
+      </c>
+      <c r="C443" s="284" t="s">
+        <v>613</v>
+      </c>
+      <c r="D443" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E443" s="499">
         <v>0.84</v>
       </c>
-      <c r="F443" s="489">
+      <c r="F443" s="471">
         <v>0.85</v>
       </c>
-      <c r="G443" s="488">
+      <c r="G443" s="470">
         <v>0.85</v>
       </c>
     </row>
-    <row r="444" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="444" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A444" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B444" s="26" t="s">
-        <v>317</v>
-[...7 lines deleted...]
-      <c r="E444" s="488">
+        <v>316</v>
+      </c>
+      <c r="C444" s="284" t="s">
+        <v>515</v>
+      </c>
+      <c r="D444" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E444" s="499">
         <v>0.84</v>
       </c>
-      <c r="F444" s="489">
+      <c r="F444" s="471">
         <v>0.84</v>
       </c>
-      <c r="G444" s="488">
+      <c r="G444" s="470">
         <v>0.83</v>
       </c>
     </row>
-    <row r="445" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="445" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A445" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B445" s="26" t="s">
-        <v>317</v>
-[...7 lines deleted...]
-      <c r="E445" s="488">
+        <v>316</v>
+      </c>
+      <c r="C445" s="284" t="s">
+        <v>614</v>
+      </c>
+      <c r="D445" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E445" s="499">
         <v>0.98</v>
       </c>
-      <c r="F445" s="489">
+      <c r="F445" s="471">
         <v>0.98</v>
       </c>
-      <c r="G445" s="488">
+      <c r="G445" s="470">
         <v>0.96</v>
       </c>
     </row>
-    <row r="446" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="446" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A446" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B446" s="26" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="C446" s="290" t="s">
+        <v>316</v>
+      </c>
+      <c r="C446" s="284" t="s">
         <v>14</v>
       </c>
-      <c r="D446" s="347" t="s">
-[...2 lines deleted...]
-      <c r="E446" s="488">
+      <c r="D446" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E446" s="499">
         <v>1</v>
       </c>
-      <c r="F446" s="489">
+      <c r="F446" s="471">
         <v>1</v>
       </c>
-      <c r="G446" s="488">
+      <c r="G446" s="470">
         <v>1</v>
       </c>
     </row>
-    <row r="447" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="447" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A447" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B447" s="26" t="s">
-        <v>317</v>
-[...7 lines deleted...]
-      <c r="E447" s="488">
+        <v>316</v>
+      </c>
+      <c r="C447" s="284" t="s">
+        <v>518</v>
+      </c>
+      <c r="D447" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E447" s="499">
         <v>1</v>
       </c>
-      <c r="F447" s="489">
+      <c r="F447" s="471">
         <v>1</v>
       </c>
-      <c r="G447" s="488">
+      <c r="G447" s="470">
         <v>1</v>
       </c>
     </row>
-    <row r="448" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="448" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A448" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B448" s="27" t="s">
-        <v>317</v>
-[...7 lines deleted...]
-      <c r="E448" s="488">
+        <v>316</v>
+      </c>
+      <c r="C448" s="284" t="s">
+        <v>517</v>
+      </c>
+      <c r="D448" s="341" t="s">
+        <v>727</v>
+      </c>
+      <c r="E448" s="499">
         <v>1</v>
       </c>
-      <c r="F448" s="489">
+      <c r="F448" s="471">
         <v>1</v>
       </c>
-      <c r="G448" s="488">
+      <c r="G448" s="470">
         <v>1</v>
       </c>
     </row>
-    <row r="449" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="449" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A449" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B449" s="320" t="s">
-[...2 lines deleted...]
-      <c r="C449" s="290" t="s">
+      <c r="B449" s="314" t="s">
+        <v>317</v>
+      </c>
+      <c r="C449" s="284" t="s">
         <v>52</v>
       </c>
-      <c r="D449" s="347" t="s">
-[...2 lines deleted...]
-      <c r="E449" s="488">
+      <c r="D449" s="341" t="s">
+        <v>713</v>
+      </c>
+      <c r="E449" s="470">
         <v>1</v>
       </c>
-      <c r="F449" s="460">
+      <c r="F449" s="443">
         <v>1</v>
       </c>
-      <c r="G449" s="461">
+      <c r="G449" s="444">
         <v>1</v>
       </c>
     </row>
-    <row r="450" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="450" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A450" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B450" s="337" t="s">
-[...3 lines deleted...]
-        <v>613</v>
+      <c r="B450" s="331" t="s">
+        <v>317</v>
+      </c>
+      <c r="C450" s="343" t="s">
+        <v>611</v>
       </c>
       <c r="D450" s="212" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E450" s="488">
+        <v>713</v>
+      </c>
+      <c r="E450" s="470">
         <v>1</v>
       </c>
-      <c r="F450" s="460">
+      <c r="F450" s="443">
         <v>1.02</v>
       </c>
-      <c r="G450" s="461">
+      <c r="G450" s="444">
         <v>1.01</v>
       </c>
     </row>
-    <row r="451" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="451" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A451" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B451" s="337" t="s">
-[...3 lines deleted...]
-        <v>614</v>
+      <c r="B451" s="331" t="s">
+        <v>317</v>
+      </c>
+      <c r="C451" s="344" t="s">
+        <v>612</v>
       </c>
       <c r="D451" s="210" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E451" s="488">
+        <v>713</v>
+      </c>
+      <c r="E451" s="470">
         <v>0.97</v>
       </c>
-      <c r="F451" s="460">
+      <c r="F451" s="443">
         <v>0.97</v>
       </c>
-      <c r="G451" s="461">
+      <c r="G451" s="444">
         <v>0.97</v>
       </c>
     </row>
-    <row r="452" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="452" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A452" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B452" s="337" t="s">
-[...3 lines deleted...]
-        <v>615</v>
+      <c r="B452" s="331" t="s">
+        <v>317</v>
+      </c>
+      <c r="C452" s="316" t="s">
+        <v>613</v>
       </c>
       <c r="D452" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E452" s="488">
+        <v>713</v>
+      </c>
+      <c r="E452" s="470">
         <v>0.89</v>
       </c>
-      <c r="F452" s="460">
+      <c r="F452" s="443">
         <v>0.89</v>
       </c>
-      <c r="G452" s="461">
+      <c r="G452" s="444">
         <v>0.89</v>
       </c>
     </row>
-    <row r="453" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="453" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A453" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B453" s="337" t="s">
-[...3 lines deleted...]
-        <v>517</v>
+      <c r="B453" s="331" t="s">
+        <v>317</v>
+      </c>
+      <c r="C453" s="316" t="s">
+        <v>515</v>
       </c>
       <c r="D453" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E453" s="488">
+        <v>713</v>
+      </c>
+      <c r="E453" s="470">
         <v>0.82</v>
       </c>
-      <c r="F453" s="460">
+      <c r="F453" s="443">
         <v>0.83</v>
       </c>
-      <c r="G453" s="461">
+      <c r="G453" s="444">
         <v>0.83</v>
       </c>
     </row>
-    <row r="454" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="454" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A454" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B454" s="337" t="s">
-[...3 lines deleted...]
-        <v>616</v>
+      <c r="B454" s="331" t="s">
+        <v>317</v>
+      </c>
+      <c r="C454" s="316" t="s">
+        <v>614</v>
       </c>
       <c r="D454" s="167" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E454" s="488">
+        <v>713</v>
+      </c>
+      <c r="E454" s="470">
         <v>0.89</v>
       </c>
-      <c r="F454" s="460">
+      <c r="F454" s="443">
         <v>0.89</v>
       </c>
-      <c r="G454" s="461">
+      <c r="G454" s="444">
         <v>0.9</v>
       </c>
     </row>
-    <row r="455" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="455" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A455" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B455" s="337" t="s">
-[...2 lines deleted...]
-      <c r="C455" s="322" t="s">
+      <c r="B455" s="331" t="s">
+        <v>317</v>
+      </c>
+      <c r="C455" s="316" t="s">
         <v>14</v>
       </c>
-      <c r="D455" s="351" t="s">
-[...2 lines deleted...]
-      <c r="E455" s="488">
+      <c r="D455" s="345" t="s">
+        <v>713</v>
+      </c>
+      <c r="E455" s="470">
         <v>1</v>
       </c>
-      <c r="F455" s="460">
+      <c r="F455" s="443">
         <v>1</v>
       </c>
-      <c r="G455" s="461">
+      <c r="G455" s="444">
         <v>1</v>
       </c>
     </row>
-    <row r="456" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="456" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A456" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B456" s="337" t="s">
-[...3 lines deleted...]
-        <v>520</v>
+      <c r="B456" s="331" t="s">
+        <v>317</v>
+      </c>
+      <c r="C456" s="316" t="s">
+        <v>518</v>
       </c>
       <c r="D456" s="171" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="E456" s="488">
+        <v>713</v>
+      </c>
+      <c r="E456" s="470">
         <v>1</v>
       </c>
-      <c r="F456" s="460">
+      <c r="F456" s="443">
         <v>1</v>
       </c>
-      <c r="G456" s="461">
+      <c r="G456" s="444">
         <v>1</v>
       </c>
     </row>
-    <row r="457" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="457" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A457" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B457" s="352" t="s">
+      <c r="B457" s="346" t="s">
+        <v>317</v>
+      </c>
+      <c r="C457" s="316" t="s">
+        <v>517</v>
+      </c>
+      <c r="D457" s="345" t="s">
+        <v>713</v>
+      </c>
+      <c r="E457" s="470">
+        <v>1</v>
+      </c>
+      <c r="F457" s="443">
+        <v>1</v>
+      </c>
+      <c r="G457" s="444">
+        <v>0.98</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A458" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B458" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C458" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D458" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E458" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F458" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G458" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A459" s="60" t="s">
+        <v>204</v>
+      </c>
+      <c r="B459" s="347" t="s">
         <v>318</v>
       </c>
-      <c r="C457" s="322" t="s">
-[...42 lines deleted...]
-      <c r="B459" s="353" t="s">
+      <c r="C459" s="382" t="s">
+        <v>615</v>
+      </c>
+      <c r="D459" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E459" s="445">
+        <v>84097</v>
+      </c>
+      <c r="F459" s="500">
+        <v>86259</v>
+      </c>
+      <c r="G459" s="501">
+        <v>81988</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A460" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B460" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="C460" s="348" t="s">
+        <v>616</v>
+      </c>
+      <c r="D460" s="345" t="s">
+        <v>2</v>
+      </c>
+      <c r="E460" s="450">
+        <v>0.96</v>
+      </c>
+      <c r="F460" s="451">
+        <v>0.96899999999999997</v>
+      </c>
+      <c r="G460" s="450">
+        <v>0.98099999999999998</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A461" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B461" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="C461" s="348" t="s">
+        <v>617</v>
+      </c>
+      <c r="D461" s="350" t="s">
+        <v>2</v>
+      </c>
+      <c r="E461" s="450">
+        <v>0.997</v>
+      </c>
+      <c r="F461" s="451">
+        <v>0.997</v>
+      </c>
+      <c r="G461" s="450">
+        <v>0.996</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A462" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B462" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="C462" s="348" t="s">
+        <v>618</v>
+      </c>
+      <c r="D462" s="345" t="s">
+        <v>2</v>
+      </c>
+      <c r="E462" s="450">
+        <v>0.4</v>
+      </c>
+      <c r="F462" s="451">
+        <v>0.45</v>
+      </c>
+      <c r="G462" s="450">
+        <v>0.438</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A463" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B463" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="C463" s="348" t="s">
+        <v>619</v>
+      </c>
+      <c r="D463" s="351" t="s">
+        <v>715</v>
+      </c>
+      <c r="E463" s="472">
+        <v>31</v>
+      </c>
+      <c r="F463" s="443">
+        <v>11.8</v>
+      </c>
+      <c r="G463" s="444">
+        <v>34.700000000000003</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A464" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B464" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="C464" s="348" t="s">
+        <v>620</v>
+      </c>
+      <c r="D464" s="351" t="s">
+        <v>715</v>
+      </c>
+      <c r="E464" s="472">
+        <v>413</v>
+      </c>
+      <c r="F464" s="443">
+        <v>462</v>
+      </c>
+      <c r="G464" s="444">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A465" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B465" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="C465" s="348" t="s">
+        <v>621</v>
+      </c>
+      <c r="D465" s="351" t="s">
+        <v>715</v>
+      </c>
+      <c r="E465" s="472">
+        <v>47.4</v>
+      </c>
+      <c r="F465" s="443">
+        <v>54</v>
+      </c>
+      <c r="G465" s="444">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A466" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B466" s="331" t="s">
+        <v>318</v>
+      </c>
+      <c r="C466" s="284" t="s">
+        <v>622</v>
+      </c>
+      <c r="D466" s="352" t="s">
+        <v>713</v>
+      </c>
+      <c r="E466" s="445">
+        <v>3957</v>
+      </c>
+      <c r="F466" s="443">
+        <v>2689</v>
+      </c>
+      <c r="G466" s="444">
+        <f>50+2639</f>
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A467" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B467" s="274" t="s">
         <v>319</v>
       </c>
-      <c r="C459" s="388" t="s">
-[...19 lines deleted...]
-      <c r="B460" s="337" t="s">
+      <c r="C467" s="284" t="s">
+        <v>623</v>
+      </c>
+      <c r="D467" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E467" s="450">
+        <v>4.0899999999999999E-2</v>
+      </c>
+      <c r="F467" s="451">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="G467" s="450">
+        <v>5.2999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A468" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B468" s="331" t="s">
         <v>319</v>
       </c>
-      <c r="C460" s="354" t="s">
-[...2 lines deleted...]
-      <c r="D460" s="351" t="s">
+      <c r="C468" s="284" t="s">
+        <v>624</v>
+      </c>
+      <c r="D468" s="349" t="s">
+        <v>727</v>
+      </c>
+      <c r="E468" s="470">
+        <v>0.91</v>
+      </c>
+      <c r="F468" s="471">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G468" s="470">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A469" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B469" s="331" t="s">
+        <v>319</v>
+      </c>
+      <c r="C469" s="284" t="s">
+        <v>625</v>
+      </c>
+      <c r="D469" s="352" t="s">
+        <v>727</v>
+      </c>
+      <c r="E469" s="470">
+        <v>0.03</v>
+      </c>
+      <c r="F469" s="471">
+        <v>0.03</v>
+      </c>
+      <c r="G469" s="470">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A470" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B470" s="331" t="s">
+        <v>319</v>
+      </c>
+      <c r="C470" s="284" t="s">
+        <v>626</v>
+      </c>
+      <c r="D470" s="349" t="s">
+        <v>727</v>
+      </c>
+      <c r="E470" s="470">
+        <v>0.06</v>
+      </c>
+      <c r="F470" s="471">
+        <v>0.03</v>
+      </c>
+      <c r="G470" s="470">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A471" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B471" s="331" t="s">
+        <v>319</v>
+      </c>
+      <c r="C471" s="284" t="s">
+        <v>627</v>
+      </c>
+      <c r="D471" s="349" t="s">
+        <v>727</v>
+      </c>
+      <c r="E471" s="470">
+        <v>0.25</v>
+      </c>
+      <c r="F471" s="471">
+        <v>0.38</v>
+      </c>
+      <c r="G471" s="470">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A472" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B472" s="331" t="s">
+        <v>319</v>
+      </c>
+      <c r="C472" s="284" t="s">
+        <v>628</v>
+      </c>
+      <c r="D472" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E472" s="445">
         <v>2</v>
       </c>
-      <c r="E460" s="467">
-[...13 lines deleted...]
-      <c r="B461" s="337" t="s">
+      <c r="F472" s="442">
+        <v>2</v>
+      </c>
+      <c r="G472" s="445">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A473" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B473" s="331" t="s">
         <v>319</v>
       </c>
-      <c r="C461" s="354" t="s">
-[...2 lines deleted...]
-      <c r="D461" s="356" t="s">
+      <c r="C473" s="284" t="s">
+        <v>629</v>
+      </c>
+      <c r="D473" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E473" s="445">
         <v>2</v>
       </c>
-      <c r="E461" s="467">
-[...19 lines deleted...]
-      <c r="D462" s="351" t="s">
+      <c r="F473" s="442">
         <v>2</v>
       </c>
-      <c r="E462" s="467">
-[...105 lines deleted...]
-      <c r="B467" s="280" t="s">
+      <c r="G473" s="445">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A474" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B474" s="353" t="s">
         <v>320</v>
       </c>
-      <c r="C467" s="290" t="s">
-[...2 lines deleted...]
-      <c r="D467" s="355" t="s">
+      <c r="C474" s="284" t="s">
+        <v>630</v>
+      </c>
+      <c r="D474" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E474" s="445">
+        <v>4168</v>
+      </c>
+      <c r="F474" s="443">
+        <v>4195</v>
+      </c>
+      <c r="G474" s="444">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A475" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B475" s="331" t="s">
+        <v>320</v>
+      </c>
+      <c r="C475" s="288" t="s">
+        <v>563</v>
+      </c>
+      <c r="D475" s="349" t="s">
         <v>2</v>
       </c>
-      <c r="E467" s="467">
-[...13 lines deleted...]
-      <c r="B468" s="337" t="s">
+      <c r="E475" s="450">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="F475" s="451">
+        <v>0.65300000000000002</v>
+      </c>
+      <c r="G475" s="450">
+        <v>0.64500000000000002</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A476" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B476" s="331" t="s">
         <v>320</v>
       </c>
-      <c r="C468" s="290" t="s">
-[...19 lines deleted...]
-      <c r="B469" s="337" t="s">
+      <c r="C476" s="288" t="s">
+        <v>562</v>
+      </c>
+      <c r="D476" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E476" s="450">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="F476" s="451">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="G476" s="450">
+        <v>0.35499999999999998</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A477" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B477" s="331" t="s">
         <v>320</v>
       </c>
-      <c r="C469" s="290" t="s">
-[...19 lines deleted...]
-      <c r="B470" s="337" t="s">
+      <c r="C477" s="354" t="s">
+        <v>631</v>
+      </c>
+      <c r="D477" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E477" s="445">
+        <v>3560</v>
+      </c>
+      <c r="F477" s="443">
+        <v>3415</v>
+      </c>
+      <c r="G477" s="444">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A478" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B478" s="331" t="s">
         <v>320</v>
       </c>
-      <c r="C470" s="290" t="s">
-[...182 lines deleted...]
-      </c>
       <c r="C478" s="211" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D478" s="212" t="s">
         <v>2</v>
       </c>
-      <c r="E478" s="467">
+      <c r="E478" s="450">
         <v>0.66300000000000003</v>
       </c>
-      <c r="F478" s="468">
+      <c r="F478" s="451">
         <v>0.65300000000000002</v>
       </c>
-      <c r="G478" s="467">
+      <c r="G478" s="450">
         <v>0.64500000000000002</v>
       </c>
     </row>
-    <row r="479" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="479" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A479" s="57" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>204</v>
+      </c>
+      <c r="B479" s="331" t="s">
+        <v>320</v>
       </c>
       <c r="C479" s="206" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D479" s="210" t="s">
         <v>2</v>
       </c>
-      <c r="E479" s="467">
+      <c r="E479" s="450">
         <v>0.33700000000000002</v>
       </c>
-      <c r="F479" s="468">
+      <c r="F479" s="451">
         <v>0.34699999999999998</v>
       </c>
-      <c r="G479" s="467">
+      <c r="G479" s="450">
         <v>0.35499999999999998</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="480" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A480" s="57" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>204</v>
+      </c>
+      <c r="B480" s="331" t="s">
+        <v>320</v>
+      </c>
+      <c r="C480" s="355" t="s">
+        <v>632</v>
       </c>
       <c r="D480" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E480" s="467">
+      <c r="E480" s="450">
         <v>0.996</v>
       </c>
-      <c r="F480" s="468">
+      <c r="F480" s="451">
         <v>0.995</v>
       </c>
-      <c r="G480" s="467">
+      <c r="G480" s="450">
         <v>0.998</v>
       </c>
     </row>
-    <row r="481" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="481" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A481" s="57" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>204</v>
+      </c>
+      <c r="B481" s="331" t="s">
+        <v>320</v>
       </c>
       <c r="C481" s="188" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="D481" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E481" s="467">
+      <c r="E481" s="450">
         <v>0.98599999999999999</v>
       </c>
-      <c r="F481" s="468">
+      <c r="F481" s="451">
         <v>0.98299999999999998</v>
       </c>
-      <c r="G481" s="467">
+      <c r="G481" s="450">
         <v>0.98399999999999999</v>
       </c>
     </row>
-    <row r="482" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="482" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A482" s="57" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>204</v>
+      </c>
+      <c r="B482" s="331" t="s">
+        <v>320</v>
       </c>
       <c r="C482" s="188" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="D482" s="167" t="s">
         <v>2</v>
       </c>
-      <c r="E482" s="455">
+      <c r="E482" s="438">
         <v>0.93500000000000005</v>
       </c>
-      <c r="F482" s="468">
+      <c r="F482" s="451">
         <v>0.94499999999999995</v>
       </c>
-      <c r="G482" s="467">
+      <c r="G482" s="450">
         <v>0.96799999999999997</v>
       </c>
     </row>
-    <row r="483" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="483" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A483" s="57" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B483" s="337" t="s">
+        <v>204</v>
+      </c>
+      <c r="B483" s="331" t="s">
+        <v>320</v>
+      </c>
+      <c r="C483" s="355" t="s">
+        <v>633</v>
+      </c>
+      <c r="D483" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E483" s="473">
+        <v>0.81299999999999994</v>
+      </c>
+      <c r="F483" s="451">
+        <v>0.80600000000000005</v>
+      </c>
+      <c r="G483" s="450">
+        <v>0.81200000000000006</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A484" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B484" s="331" t="s">
+        <v>320</v>
+      </c>
+      <c r="C484" s="188" t="s">
+        <v>563</v>
+      </c>
+      <c r="D484" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E484" s="473">
+        <v>0.753</v>
+      </c>
+      <c r="F484" s="451">
+        <v>0.753</v>
+      </c>
+      <c r="G484" s="450">
+        <v>0.77900000000000003</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A485" s="57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B485" s="331" t="s">
+        <v>320</v>
+      </c>
+      <c r="C485" s="188" t="s">
+        <v>562</v>
+      </c>
+      <c r="D485" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E485" s="473">
+        <v>0.874</v>
+      </c>
+      <c r="F485" s="451">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="G485" s="450">
+        <v>0.86199999999999999</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A486" s="197" t="s">
+        <v>346</v>
+      </c>
+      <c r="B486" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C486" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D486" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E486" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F486" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G486" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A487" s="356" t="s">
+        <v>59</v>
+      </c>
+      <c r="B487" s="347" t="s">
+        <v>59</v>
+      </c>
+      <c r="C487" s="357" t="s">
+        <v>634</v>
+      </c>
+      <c r="D487" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E487" s="474">
+        <v>15652</v>
+      </c>
+      <c r="F487" s="443">
+        <v>16215</v>
+      </c>
+      <c r="G487" s="444">
+        <v>17010</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A488" s="358" t="s">
+        <v>59</v>
+      </c>
+      <c r="B488" s="331" t="s">
+        <v>59</v>
+      </c>
+      <c r="C488" s="355" t="s">
+        <v>635</v>
+      </c>
+      <c r="D488" s="349" t="s">
+        <v>715</v>
+      </c>
+      <c r="E488" s="474">
+        <v>2600</v>
+      </c>
+      <c r="F488" s="443">
+        <v>2699</v>
+      </c>
+      <c r="G488" s="444">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A489" s="358" t="s">
+        <v>59</v>
+      </c>
+      <c r="B489" s="331" t="s">
+        <v>59</v>
+      </c>
+      <c r="C489" s="355" t="s">
+        <v>636</v>
+      </c>
+      <c r="D489" s="349" t="s">
+        <v>712</v>
+      </c>
+      <c r="E489" s="475">
+        <v>22.3</v>
+      </c>
+      <c r="F489" s="443">
+        <v>22.5</v>
+      </c>
+      <c r="G489" s="444">
+        <v>22.470227240069999</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A490" s="358" t="s">
+        <v>59</v>
+      </c>
+      <c r="B490" s="331" t="s">
+        <v>59</v>
+      </c>
+      <c r="C490" s="359" t="s">
+        <v>637</v>
+      </c>
+      <c r="D490" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E490" s="473">
+        <v>0.98599999999999999</v>
+      </c>
+      <c r="F490" s="451">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="G490" s="450">
+        <v>0.98129999999999995</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A491" s="356" t="s">
+        <v>59</v>
+      </c>
+      <c r="B491" s="347" t="s">
         <v>321</v>
       </c>
-      <c r="C483" s="361" t="s">
-[...2 lines deleted...]
-      <c r="D483" s="355" t="s">
+      <c r="C491" s="357" t="s">
+        <v>749</v>
+      </c>
+      <c r="D491" s="349" t="s">
         <v>2</v>
       </c>
-      <c r="E483" s="491">
-[...13 lines deleted...]
-      <c r="B484" s="337" t="s">
+      <c r="E491" s="473">
+        <v>0.312</v>
+      </c>
+      <c r="F491" s="451">
+        <v>0.31590000000000001</v>
+      </c>
+      <c r="G491" s="450">
+        <v>0.309</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A492" s="358" t="s">
+        <v>59</v>
+      </c>
+      <c r="B492" s="46" t="s">
         <v>321</v>
       </c>
-      <c r="C484" s="188" t="s">
-[...2 lines deleted...]
-      <c r="D484" s="355" t="s">
+      <c r="C492" s="355" t="s">
+        <v>638</v>
+      </c>
+      <c r="D492" s="349" t="s">
         <v>2</v>
       </c>
-      <c r="E484" s="491">
-[...13 lines deleted...]
-      <c r="B485" s="337" t="s">
+      <c r="E492" s="473">
+        <v>0.21299999999999999</v>
+      </c>
+      <c r="F492" s="451">
+        <v>0.21060000000000001</v>
+      </c>
+      <c r="G492" s="450">
+        <v>0.19900000000000001</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A493" s="358" t="s">
+        <v>59</v>
+      </c>
+      <c r="B493" s="46" t="s">
         <v>321</v>
       </c>
-      <c r="C485" s="188" t="s">
-[...2 lines deleted...]
-      <c r="D485" s="355" t="s">
+      <c r="C493" s="355" t="s">
+        <v>639</v>
+      </c>
+      <c r="D493" s="349" t="s">
         <v>2</v>
       </c>
-      <c r="E485" s="491">
-[...33 lines deleted...]
-      <c r="A487" s="362" t="s">
+      <c r="E493" s="473">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="F493" s="451">
+        <v>6.9199999999999998E-2</v>
+      </c>
+      <c r="G493" s="450">
+        <v>7.9000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A494" s="358" t="s">
         <v>59</v>
       </c>
-      <c r="B487" s="353" t="s">
+      <c r="B494" s="46" t="s">
+        <v>321</v>
+      </c>
+      <c r="C494" s="360" t="s">
+        <v>640</v>
+      </c>
+      <c r="D494" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E494" s="473">
+        <v>7.8E-2</v>
+      </c>
+      <c r="F494" s="451">
+        <v>6.2100000000000002E-2</v>
+      </c>
+      <c r="G494" s="450">
+        <v>6.2E-2</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A495" s="358" t="s">
         <v>59</v>
       </c>
-      <c r="C487" s="363" t="s">
-[...16 lines deleted...]
-      <c r="A488" s="364" t="s">
+      <c r="B495" s="46" t="s">
+        <v>321</v>
+      </c>
+      <c r="C495" s="436" t="s">
+        <v>746</v>
+      </c>
+      <c r="D495" s="361" t="s">
+        <v>2</v>
+      </c>
+      <c r="E495" s="502">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F495" s="451">
+        <v>7.7299999999999994E-2</v>
+      </c>
+      <c r="G495" s="450">
+        <v>7.6999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A496" s="358" t="s">
         <v>59</v>
       </c>
-      <c r="B488" s="337" t="s">
-[...117 lines deleted...]
-      <c r="C493" s="361" t="s">
+      <c r="B496" s="46" t="s">
+        <v>321</v>
+      </c>
+      <c r="C496" s="355" t="s">
         <v>641</v>
-      </c>
-[...67 lines deleted...]
-        <v>643</v>
       </c>
       <c r="D496" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E496" s="467">
+      <c r="E496" s="450">
         <v>7.1999999999999995E-2</v>
       </c>
-      <c r="F496" s="468">
+      <c r="F496" s="451">
         <v>7.6100000000000001E-2</v>
       </c>
-      <c r="G496" s="467">
+      <c r="G496" s="450">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="497" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A497" s="364" t="s">
+    <row r="497" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A497" s="358" t="s">
         <v>59</v>
       </c>
       <c r="B497" s="46" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C497" s="188" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="D497" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E497" s="467">
+      <c r="E497" s="450">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="F497" s="468">
+      <c r="F497" s="451">
         <v>2.3599999999999999E-2</v>
       </c>
-      <c r="G497" s="467">
+      <c r="G497" s="450">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="498" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A498" s="364" t="s">
+    <row r="498" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A498" s="358" t="s">
         <v>59</v>
       </c>
       <c r="B498" s="46" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C498" s="188" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D498" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E498" s="467">
+      <c r="E498" s="450">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="F498" s="468">
+      <c r="F498" s="451">
         <v>1.9400000000000001E-2</v>
       </c>
-      <c r="G498" s="467">
+      <c r="G498" s="450">
         <v>1.7999999999999999E-2</v>
       </c>
     </row>
-    <row r="499" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A499" s="364" t="s">
+    <row r="499" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A499" s="358" t="s">
         <v>59</v>
       </c>
       <c r="B499" s="46" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>321</v>
+      </c>
+      <c r="C499" s="355" t="s">
+        <v>747</v>
       </c>
       <c r="D499" s="186" t="s">
         <v>2</v>
       </c>
-      <c r="E499" s="467">
+      <c r="E499" s="450">
         <v>1.7999999999999999E-2</v>
       </c>
-      <c r="F499" s="468">
+      <c r="F499" s="451">
         <v>1.7000000000000001E-2</v>
       </c>
-      <c r="G499" s="467">
+      <c r="G499" s="450">
         <v>1.6E-2</v>
       </c>
     </row>
-    <row r="500" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A500" s="364" t="s">
+    <row r="500" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A500" s="358" t="s">
         <v>59</v>
       </c>
       <c r="B500" s="46" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C500" s="188" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="D500" s="186" t="s">
         <v>2</v>
       </c>
-      <c r="E500" s="467">
+      <c r="E500" s="450">
         <v>2.5999999999999999E-2</v>
       </c>
-      <c r="F500" s="468">
+      <c r="F500" s="451">
         <v>3.1E-2</v>
       </c>
-      <c r="G500" s="467">
+      <c r="G500" s="450">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="501" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A501" s="364" t="s">
+    <row r="501" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A501" s="358" t="s">
         <v>59</v>
       </c>
       <c r="B501" s="46" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C501" s="188" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="D501" s="186" t="s">
         <v>2</v>
       </c>
-      <c r="E501" s="467">
+      <c r="E501" s="450">
         <v>0.03</v>
       </c>
-      <c r="F501" s="468">
+      <c r="F501" s="451">
         <v>3.1899999999999998E-2</v>
       </c>
-      <c r="G501" s="467">
+      <c r="G501" s="450">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="502" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A502" s="368" t="s">
+    <row r="502" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A502" s="362" t="s">
         <v>59</v>
       </c>
-      <c r="B502" s="369" t="s">
-[...3 lines deleted...]
-        <v>222</v>
+      <c r="B502" s="363" t="s">
+        <v>321</v>
+      </c>
+      <c r="C502" s="364" t="s">
+        <v>221</v>
       </c>
       <c r="D502" s="183" t="s">
         <v>2</v>
       </c>
-      <c r="E502" s="467">
+      <c r="E502" s="450">
         <v>0.20699999999999999</v>
       </c>
-      <c r="F502" s="468">
+      <c r="F502" s="451">
         <v>0.2112</v>
       </c>
-      <c r="G502" s="467">
+      <c r="G502" s="450">
         <v>0.20300000000000001</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="503" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A503" s="197" t="s">
-        <v>348</v>
-[...24 lines deleted...]
-      <c r="B504" s="372" t="s">
+        <v>346</v>
+      </c>
+      <c r="B503" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C503" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D503" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E503" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F503" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G503" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A504" s="365" t="s">
+        <v>205</v>
+      </c>
+      <c r="B504" s="366" t="s">
+        <v>322</v>
+      </c>
+      <c r="C504" s="357" t="s">
+        <v>205</v>
+      </c>
+      <c r="D504" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E504" s="444">
+        <v>824.5</v>
+      </c>
+      <c r="F504" s="491">
+        <v>826.04</v>
+      </c>
+      <c r="G504" s="444">
+        <v>867.62732981604597</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A505" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B505" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="C505" s="355" t="s">
+        <v>502</v>
+      </c>
+      <c r="D505" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E505" s="444">
+        <v>788.2</v>
+      </c>
+      <c r="F505" s="443">
+        <v>784.87228451618898</v>
+      </c>
+      <c r="G505" s="444">
+        <v>823.9</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A506" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B506" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="C506" s="355" t="s">
+        <v>646</v>
+      </c>
+      <c r="D506" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E506" s="444">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="F506" s="443">
+        <v>41.2</v>
+      </c>
+      <c r="G506" s="444">
+        <v>43.6514258423</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A507" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B507" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="C507" s="355" t="s">
+        <v>647</v>
+      </c>
+      <c r="D507" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E507" s="445">
+        <v>1472</v>
+      </c>
+      <c r="F507" s="443">
+        <v>1668</v>
+      </c>
+      <c r="G507" s="444">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A508" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B508" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="C508" s="355" t="s">
+        <v>502</v>
+      </c>
+      <c r="D508" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E508" s="445">
+        <v>1305</v>
+      </c>
+      <c r="F508" s="443">
+        <v>1465</v>
+      </c>
+      <c r="G508" s="444">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A509" s="368" t="s">
+        <v>205</v>
+      </c>
+      <c r="B509" s="369" t="s">
+        <v>322</v>
+      </c>
+      <c r="C509" s="364" t="s">
+        <v>648</v>
+      </c>
+      <c r="D509" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E509" s="445">
+        <v>167</v>
+      </c>
+      <c r="F509" s="443">
+        <v>203</v>
+      </c>
+      <c r="G509" s="444">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A510" s="365" t="s">
+        <v>205</v>
+      </c>
+      <c r="B510" s="418" t="s">
         <v>323</v>
       </c>
-      <c r="C504" s="363" t="s">
-[...19 lines deleted...]
-      <c r="B505" s="42" t="s">
+      <c r="C510" s="370" t="s">
+        <v>649</v>
+      </c>
+      <c r="D510" s="183" t="s">
+        <v>714</v>
+      </c>
+      <c r="E510" s="444">
+        <v>526.20000000000005</v>
+      </c>
+      <c r="F510" s="443">
+        <v>542</v>
+      </c>
+      <c r="G510" s="444">
+        <v>545.29865931034601</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A511" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B511" s="419" t="s">
         <v>323</v>
       </c>
-      <c r="C505" s="361" t="s">
-[...19 lines deleted...]
-      <c r="B506" s="42" t="s">
+      <c r="C511" s="355" t="s">
+        <v>468</v>
+      </c>
+      <c r="D511" s="186" t="s">
+        <v>714</v>
+      </c>
+      <c r="E511" s="444">
+        <v>271.8</v>
+      </c>
+      <c r="F511" s="443">
+        <v>281.24136850000002</v>
+      </c>
+      <c r="G511" s="444">
+        <v>290.40663056</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A512" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B512" s="419" t="s">
         <v>323</v>
       </c>
-      <c r="C506" s="361" t="s">
-[...19 lines deleted...]
-      <c r="B507" s="42" t="s">
+      <c r="C512" s="355" t="s">
+        <v>650</v>
+      </c>
+      <c r="D512" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E512" s="444">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F512" s="443">
+        <v>153.6576798804</v>
+      </c>
+      <c r="G512" s="444">
+        <v>166.80320508520001</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A513" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B513" s="419" t="s">
         <v>323</v>
       </c>
-      <c r="C507" s="361" t="s">
-[...19 lines deleted...]
-      <c r="B508" s="42" t="s">
+      <c r="C513" s="355" t="s">
+        <v>465</v>
+      </c>
+      <c r="D513" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E513" s="444">
+        <v>0</v>
+      </c>
+      <c r="F513" s="443">
+        <v>4.5635047100000001</v>
+      </c>
+      <c r="G513" s="444">
+        <v>2.3232425977000002</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A514" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B514" s="419" t="s">
         <v>323</v>
       </c>
-      <c r="C508" s="361" t="s">
-[...19 lines deleted...]
-      <c r="B509" s="375" t="s">
+      <c r="C514" s="355" t="s">
+        <v>651</v>
+      </c>
+      <c r="D514" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E514" s="444">
+        <v>0.4</v>
+      </c>
+      <c r="F514" s="443">
+        <v>1.6619415</v>
+      </c>
+      <c r="G514" s="444">
+        <v>3.3124218499000002</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A515" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B515" s="419" t="s">
         <v>323</v>
       </c>
-      <c r="C509" s="370" t="s">
+      <c r="C515" s="355" t="s">
+        <v>652</v>
+      </c>
+      <c r="D515" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E515" s="444">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F515" s="443">
+        <v>63.348106749999999</v>
+      </c>
+      <c r="G515" s="444">
+        <v>52.757467764499999</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A516" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B516" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C516" s="355" t="s">
+        <v>653</v>
+      </c>
+      <c r="D516" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E516" s="444">
+        <v>12.4</v>
+      </c>
+      <c r="F516" s="443">
+        <v>8.8616853300000002</v>
+      </c>
+      <c r="G516" s="444">
+        <v>11.048733624346101</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A517" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B517" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C517" s="355" t="s">
+        <v>654</v>
+      </c>
+      <c r="D517" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E517" s="444">
+        <v>6.9</v>
+      </c>
+      <c r="F517" s="443">
+        <v>5.0662413834000004</v>
+      </c>
+      <c r="G517" s="444">
+        <v>5.6344038444000004</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A518" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B518" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C518" s="355" t="s">
+        <v>655</v>
+      </c>
+      <c r="D518" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E518" s="444">
+        <v>15.6</v>
+      </c>
+      <c r="F518" s="443">
+        <v>23.60350905</v>
+      </c>
+      <c r="G518" s="444">
+        <v>13.0125539843</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A519" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B519" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C519" s="355" t="s">
+        <v>656</v>
+      </c>
+      <c r="D519" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E519" s="444">
+        <v>0</v>
+      </c>
+      <c r="F519" s="443">
+        <v>0</v>
+      </c>
+      <c r="G519" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A520" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B520" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C520" s="188" t="s">
+        <v>657</v>
+      </c>
+      <c r="D520" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E520" s="445">
+        <v>1975</v>
+      </c>
+      <c r="F520" s="443">
+        <v>1167</v>
+      </c>
+      <c r="G520" s="444">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A521" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B521" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C521" s="355" t="s">
+        <v>468</v>
+      </c>
+      <c r="D521" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E521" s="445">
+        <v>1140</v>
+      </c>
+      <c r="F521" s="443">
+        <v>463</v>
+      </c>
+      <c r="G521" s="444">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A522" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B522" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C522" s="355" t="s">
         <v>650</v>
       </c>
-      <c r="D509" s="183" t="s">
-[...16 lines deleted...]
-      <c r="B510" s="425" t="s">
+      <c r="D522" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E522" s="445">
+        <v>537</v>
+      </c>
+      <c r="F522" s="443">
+        <v>535</v>
+      </c>
+      <c r="G522" s="444">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A523" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B523" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C523" s="355" t="s">
+        <v>465</v>
+      </c>
+      <c r="D523" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E523" s="445">
+        <v>22</v>
+      </c>
+      <c r="F523" s="443">
+        <v>8</v>
+      </c>
+      <c r="G523" s="444">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A524" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B524" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C524" s="355" t="s">
+        <v>651</v>
+      </c>
+      <c r="D524" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E524" s="445">
+        <v>6</v>
+      </c>
+      <c r="F524" s="443">
+        <v>13</v>
+      </c>
+      <c r="G524" s="444">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A525" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B525" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C525" s="355" t="s">
+        <v>652</v>
+      </c>
+      <c r="D525" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E525" s="445">
+        <v>25</v>
+      </c>
+      <c r="F525" s="443">
+        <v>18</v>
+      </c>
+      <c r="G525" s="444">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A526" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B526" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C526" s="355" t="s">
+        <v>653</v>
+      </c>
+      <c r="D526" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E526" s="445">
+        <v>55</v>
+      </c>
+      <c r="F526" s="443">
+        <v>47</v>
+      </c>
+      <c r="G526" s="444">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A527" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B527" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C527" s="355" t="s">
+        <v>654</v>
+      </c>
+      <c r="D527" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E527" s="445">
+        <v>70</v>
+      </c>
+      <c r="F527" s="443">
+        <v>16</v>
+      </c>
+      <c r="G527" s="444">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A528" s="367" t="s">
+        <v>205</v>
+      </c>
+      <c r="B528" s="419" t="s">
+        <v>323</v>
+      </c>
+      <c r="C528" s="355" t="s">
+        <v>655</v>
+      </c>
+      <c r="D528" s="371" t="s">
+        <v>713</v>
+      </c>
+      <c r="E528" s="445">
+        <v>120</v>
+      </c>
+      <c r="F528" s="443">
+        <v>67</v>
+      </c>
+      <c r="G528" s="444">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A529" s="368" t="s">
+        <v>205</v>
+      </c>
+      <c r="B529" s="420" t="s">
+        <v>323</v>
+      </c>
+      <c r="C529" s="364" t="s">
+        <v>656</v>
+      </c>
+      <c r="D529" s="371" t="s">
+        <v>713</v>
+      </c>
+      <c r="E529" s="445">
+        <v>0</v>
+      </c>
+      <c r="F529" s="443">
+        <v>0</v>
+      </c>
+      <c r="G529" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A530" s="372" t="s">
+        <v>205</v>
+      </c>
+      <c r="B530" s="373" t="s">
         <v>324</v>
       </c>
-      <c r="C510" s="376" t="s">
+      <c r="C530" s="374" t="s">
+        <v>658</v>
+      </c>
+      <c r="D530" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E530" s="444">
+        <v>298.3</v>
+      </c>
+      <c r="F530" s="491">
+        <v>284.04000000000002</v>
+      </c>
+      <c r="G530" s="444">
+        <v>322.32867050570002</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A531" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B531" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C531" s="188" t="s">
+        <v>468</v>
+      </c>
+      <c r="D531" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E531" s="444">
+        <v>30.8</v>
+      </c>
+      <c r="F531" s="491">
+        <v>31.06</v>
+      </c>
+      <c r="G531" s="444">
+        <v>33.708153395399997</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A532" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B532" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C532" s="188" t="s">
+        <v>650</v>
+      </c>
+      <c r="D532" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E532" s="444">
+        <v>123</v>
+      </c>
+      <c r="F532" s="491">
+        <v>121.33</v>
+      </c>
+      <c r="G532" s="444">
+        <v>127.8969404103</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A533" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B533" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C533" s="188" t="s">
+        <v>465</v>
+      </c>
+      <c r="D533" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E533" s="444">
+        <v>54.1</v>
+      </c>
+      <c r="F533" s="491">
+        <v>42.03</v>
+      </c>
+      <c r="G533" s="444">
+        <v>61.760119549999999</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A534" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B534" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C534" s="188" t="s">
         <v>651</v>
       </c>
-      <c r="D510" s="183" t="s">
-[...16 lines deleted...]
-      <c r="B511" s="426" t="s">
+      <c r="D534" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E534" s="444">
+        <v>60.1</v>
+      </c>
+      <c r="F534" s="491">
+        <v>58.89</v>
+      </c>
+      <c r="G534" s="444">
+        <v>63.63869965</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A535" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B535" s="28" t="s">
         <v>324</v>
       </c>
-      <c r="C511" s="361" t="s">
-[...19 lines deleted...]
-      <c r="B512" s="426" t="s">
+      <c r="C535" s="188" t="s">
+        <v>652</v>
+      </c>
+      <c r="D535" s="371" t="s">
+        <v>714</v>
+      </c>
+      <c r="E535" s="444">
+        <v>0</v>
+      </c>
+      <c r="F535" s="443">
+        <v>0</v>
+      </c>
+      <c r="G535" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A536" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B536" s="28" t="s">
         <v>324</v>
       </c>
-      <c r="C512" s="361" t="s">
+      <c r="C536" s="375" t="s">
+        <v>653</v>
+      </c>
+      <c r="D536" s="376" t="s">
+        <v>714</v>
+      </c>
+      <c r="E536" s="501">
+        <v>0</v>
+      </c>
+      <c r="F536" s="443">
+        <v>0</v>
+      </c>
+      <c r="G536" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A537" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B537" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C537" s="188" t="s">
+        <v>654</v>
+      </c>
+      <c r="D537" s="257" t="s">
+        <v>714</v>
+      </c>
+      <c r="E537" s="476">
+        <v>0.1</v>
+      </c>
+      <c r="F537" s="491">
+        <v>0.31</v>
+      </c>
+      <c r="G537" s="444">
+        <v>1.7216640000000001</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A538" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B538" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C538" s="188" t="s">
+        <v>655</v>
+      </c>
+      <c r="D538" s="377" t="s">
+        <v>714</v>
+      </c>
+      <c r="E538" s="476">
+        <v>0</v>
+      </c>
+      <c r="F538" s="491">
+        <v>0.93</v>
+      </c>
+      <c r="G538" s="444">
+        <v>1.7216640000000001</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A539" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B539" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C539" s="188" t="s">
+        <v>656</v>
+      </c>
+      <c r="D539" s="377" t="s">
+        <v>714</v>
+      </c>
+      <c r="E539" s="476">
+        <v>30.2</v>
+      </c>
+      <c r="F539" s="477">
+        <v>29.4</v>
+      </c>
+      <c r="G539" s="444">
+        <v>31.881429499999999</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A540" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B540" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C540" s="355" t="s">
+        <v>659</v>
+      </c>
+      <c r="D540" s="377" t="s">
+        <v>713</v>
+      </c>
+      <c r="E540" s="474">
+        <v>582</v>
+      </c>
+      <c r="F540" s="474">
+        <v>501</v>
+      </c>
+      <c r="G540" s="474">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A541" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B541" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C541" s="188" t="s">
+        <v>468</v>
+      </c>
+      <c r="D541" s="377" t="s">
+        <v>713</v>
+      </c>
+      <c r="E541" s="474">
+        <v>105</v>
+      </c>
+      <c r="F541" s="474">
+        <v>76</v>
+      </c>
+      <c r="G541" s="474">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A542" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B542" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C542" s="188" t="s">
+        <v>650</v>
+      </c>
+      <c r="D542" s="377" t="s">
+        <v>713</v>
+      </c>
+      <c r="E542" s="474">
+        <v>373</v>
+      </c>
+      <c r="F542" s="474">
+        <v>248</v>
+      </c>
+      <c r="G542" s="474">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A543" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B543" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C543" s="188" t="s">
+        <v>465</v>
+      </c>
+      <c r="D543" s="377" t="s">
+        <v>713</v>
+      </c>
+      <c r="E543" s="474">
+        <v>0</v>
+      </c>
+      <c r="F543" s="474">
+        <v>22</v>
+      </c>
+      <c r="G543" s="474">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A544" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B544" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C544" s="188" t="s">
+        <v>651</v>
+      </c>
+      <c r="D544" s="377" t="s">
+        <v>713</v>
+      </c>
+      <c r="E544" s="474">
+        <v>66</v>
+      </c>
+      <c r="F544" s="474">
+        <v>78</v>
+      </c>
+      <c r="G544" s="474">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A545" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B545" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="C545" s="188" t="s">
         <v>652</v>
       </c>
-      <c r="D512" s="377" t="s">
-[...16 lines deleted...]
-      <c r="B513" s="426" t="s">
+      <c r="D545" s="377" t="s">
+        <v>713</v>
+      </c>
+      <c r="E545" s="474">
+        <v>0</v>
+      </c>
+      <c r="F545" s="443">
+        <v>0</v>
+      </c>
+      <c r="G545" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A546" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B546" s="28" t="s">
         <v>324</v>
       </c>
-      <c r="C513" s="361" t="s">
-[...5 lines deleted...]
-      <c r="E513" s="461">
+      <c r="C546" s="200" t="s">
+        <v>653</v>
+      </c>
+      <c r="D546" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E546" s="503">
         <v>0</v>
       </c>
-      <c r="F513" s="460">
-[...10 lines deleted...]
-      <c r="B514" s="426" t="s">
+      <c r="F546" s="443">
+        <v>0</v>
+      </c>
+      <c r="G546" s="444">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A547" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B547" s="28" t="s">
         <v>324</v>
       </c>
-      <c r="C514" s="361" t="s">
-[...19 lines deleted...]
-      <c r="B515" s="426" t="s">
+      <c r="C547" s="200" t="s">
+        <v>654</v>
+      </c>
+      <c r="D547" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E547" s="503">
+        <v>1</v>
+      </c>
+      <c r="F547" s="443">
+        <v>2</v>
+      </c>
+      <c r="G547" s="444">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A548" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B548" s="28" t="s">
         <v>324</v>
       </c>
-      <c r="C515" s="361" t="s">
-[...19 lines deleted...]
-      <c r="B516" s="426" t="s">
+      <c r="C548" s="200" t="s">
+        <v>655</v>
+      </c>
+      <c r="D548" s="183" t="s">
+        <v>713</v>
+      </c>
+      <c r="E548" s="445">
+        <v>1</v>
+      </c>
+      <c r="F548" s="443">
+        <v>5</v>
+      </c>
+      <c r="G548" s="444">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A549" s="46" t="s">
+        <v>205</v>
+      </c>
+      <c r="B549" s="28" t="s">
         <v>324</v>
       </c>
-      <c r="C516" s="361" t="s">
-[...22 lines deleted...]
-      <c r="C517" s="361" t="s">
+      <c r="C549" s="378" t="s">
         <v>656</v>
       </c>
-      <c r="D517" s="377" t="s">
-[...232 lines deleted...]
-      <c r="E527" s="462">
+      <c r="D549" s="379" t="s">
+        <v>713</v>
+      </c>
+      <c r="E549" s="504">
+        <v>36</v>
+      </c>
+      <c r="F549" s="443">
         <v>70</v>
       </c>
-      <c r="F527" s="460">
-[...508 lines deleted...]
-      <c r="G549" s="461">
+      <c r="G549" s="444">
         <v>62</v>
       </c>
     </row>
-    <row r="550" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="550" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A550" s="197" t="s">
-        <v>348</v>
-[...20 lines deleted...]
-    <row r="551" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+      <c r="B550" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C550" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D550" s="428" t="s">
+        <v>346</v>
+      </c>
+      <c r="E550" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F550" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G550" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A551" s="218" t="s">
         <v>50</v>
       </c>
-      <c r="B551" s="432" t="s">
-[...2 lines deleted...]
-      <c r="C551" s="354" t="s">
+      <c r="B551" s="425" t="s">
+        <v>341</v>
+      </c>
+      <c r="C551" s="348" t="s">
         <v>52</v>
       </c>
       <c r="D551" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E551" s="468">
+      <c r="E551" s="451">
         <v>0.54</v>
       </c>
-      <c r="F551" s="468">
+      <c r="F551" s="451">
         <v>0.54</v>
       </c>
-      <c r="G551" s="467">
+      <c r="G551" s="450">
         <v>0.54</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="552" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A552" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B552" s="433" t="s">
-[...3 lines deleted...]
-        <v>662</v>
+      <c r="B552" s="426" t="s">
+        <v>341</v>
+      </c>
+      <c r="C552" s="378" t="s">
+        <v>660</v>
       </c>
       <c r="D552" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E552" s="468">
+      <c r="E552" s="451">
         <v>1</v>
       </c>
-      <c r="F552" s="468">
+      <c r="F552" s="451">
         <v>1</v>
       </c>
-      <c r="G552" s="467">
+      <c r="G552" s="450">
         <v>1</v>
       </c>
     </row>
-    <row r="553" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="553" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A553" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B553" s="433" t="s">
-[...3 lines deleted...]
-        <v>663</v>
+      <c r="B553" s="426" t="s">
+        <v>341</v>
+      </c>
+      <c r="C553" s="378" t="s">
+        <v>661</v>
       </c>
       <c r="D553" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E553" s="468">
+      <c r="E553" s="451">
         <v>0</v>
       </c>
-      <c r="F553" s="468">
+      <c r="F553" s="451">
         <v>0.5</v>
       </c>
-      <c r="G553" s="467">
+      <c r="G553" s="450">
         <v>0.5</v>
       </c>
     </row>
-    <row r="554" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="554" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A554" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B554" s="433" t="s">
-[...3 lines deleted...]
-        <v>664</v>
+      <c r="B554" s="426" t="s">
+        <v>341</v>
+      </c>
+      <c r="C554" s="378" t="s">
+        <v>662</v>
       </c>
       <c r="D554" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E554" s="468">
+      <c r="E554" s="451">
         <v>0.4</v>
       </c>
-      <c r="F554" s="468">
+      <c r="F554" s="451">
         <v>0.4</v>
       </c>
-      <c r="G554" s="467">
+      <c r="G554" s="450">
         <v>0.4</v>
       </c>
     </row>
-    <row r="555" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="555" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A555" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B555" s="433" t="s">
-[...3 lines deleted...]
-        <v>665</v>
+      <c r="B555" s="426" t="s">
+        <v>341</v>
+      </c>
+      <c r="C555" s="378" t="s">
+        <v>663</v>
       </c>
       <c r="D555" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E555" s="468">
+      <c r="E555" s="451">
         <v>1</v>
       </c>
-      <c r="F555" s="468">
+      <c r="F555" s="451">
         <v>1</v>
       </c>
-      <c r="G555" s="467">
+      <c r="G555" s="450">
         <v>1</v>
       </c>
     </row>
-    <row r="556" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="556" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A556" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B556" s="433" t="s">
-[...5 lines deleted...]
-      <c r="D556" s="386" t="s">
+      <c r="B556" s="426" t="s">
+        <v>341</v>
+      </c>
+      <c r="C556" s="378" t="s">
+        <v>664</v>
+      </c>
+      <c r="D556" s="380" t="s">
         <v>2</v>
       </c>
-      <c r="E556" s="455">
+      <c r="E556" s="438">
         <v>0.2</v>
       </c>
-      <c r="F556" s="468">
+      <c r="F556" s="451">
         <v>0.2</v>
       </c>
-      <c r="G556" s="467">
+      <c r="G556" s="450">
         <v>0.4</v>
       </c>
     </row>
-    <row r="557" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="557" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A557" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B557" s="433" t="s">
-[...3 lines deleted...]
-        <v>667</v>
+      <c r="B557" s="426" t="s">
+        <v>341</v>
+      </c>
+      <c r="C557" s="378" t="s">
+        <v>665</v>
       </c>
       <c r="D557" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E557" s="468">
+      <c r="E557" s="451">
         <v>0.33</v>
       </c>
-      <c r="F557" s="468">
+      <c r="F557" s="451">
         <v>0.66</v>
       </c>
-      <c r="G557" s="467">
+      <c r="G557" s="450">
         <v>0.66666666666666696</v>
       </c>
     </row>
-    <row r="558" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="558" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A558" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B558" s="433" t="s">
-[...3 lines deleted...]
-        <v>668</v>
+      <c r="B558" s="426" t="s">
+        <v>341</v>
+      </c>
+      <c r="C558" s="378" t="s">
+        <v>666</v>
       </c>
       <c r="D558" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E558" s="468">
+      <c r="E558" s="451">
         <v>0.2</v>
       </c>
-      <c r="F558" s="468">
+      <c r="F558" s="451">
         <v>0.2</v>
       </c>
-      <c r="G558" s="467">
+      <c r="G558" s="450">
         <v>0.2</v>
       </c>
     </row>
-    <row r="559" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="559" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A559" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B559" s="433" t="s">
-        <v>343</v>
+      <c r="B559" s="426" t="s">
+        <v>341</v>
       </c>
       <c r="C559" s="204" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="D559" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E559" s="468">
+      <c r="E559" s="451">
         <v>0.2</v>
       </c>
-      <c r="F559" s="468">
+      <c r="F559" s="451">
         <v>0.2</v>
       </c>
-      <c r="G559" s="467">
+      <c r="G559" s="450">
         <v>0.4</v>
       </c>
     </row>
-    <row r="560" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="560" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A560" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B560" s="433" t="s">
-        <v>343</v>
+      <c r="B560" s="426" t="s">
+        <v>341</v>
       </c>
       <c r="C560" s="204" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="D560" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="E560" s="468">
+      <c r="E560" s="495">
         <v>0</v>
       </c>
-      <c r="F560" s="468">
+      <c r="F560" s="451">
         <v>0</v>
       </c>
-      <c r="G560" s="467">
+      <c r="G560" s="450">
         <v>0</v>
       </c>
     </row>
-    <row r="561" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="561" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A561" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B561" s="433" t="s">
-        <v>343</v>
+      <c r="B561" s="426" t="s">
+        <v>341</v>
       </c>
       <c r="C561" s="204" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="D561" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="E561" s="467">
+      <c r="E561" s="450">
         <v>0</v>
       </c>
-      <c r="F561" s="468">
+      <c r="F561" s="451">
         <v>0.5</v>
       </c>
-      <c r="G561" s="467">
+      <c r="G561" s="450">
         <v>0.5</v>
       </c>
     </row>
-    <row r="562" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-        <v>348</v>
+    <row r="562" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A562" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="B562" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C562" s="427" t="s">
+        <v>346</v>
       </c>
       <c r="D562" s="198" t="s">
-        <v>348</v>
-[...12 lines deleted...]
-      <c r="A563" s="387" t="s">
+        <v>346</v>
+      </c>
+      <c r="E562" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F562" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G562" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A563" s="381" t="s">
         <v>54</v>
       </c>
-      <c r="B563" s="431" t="s">
-[...5 lines deleted...]
-      <c r="D563" s="263" t="s">
+      <c r="B563" s="424" t="s">
+        <v>325</v>
+      </c>
+      <c r="C563" s="382" t="s">
+        <v>670</v>
+      </c>
+      <c r="D563" s="257" t="s">
         <v>19</v>
       </c>
-      <c r="E563" s="486">
+      <c r="E563" s="468">
         <v>0</v>
       </c>
-      <c r="F563" s="460">
+      <c r="F563" s="443">
         <v>0</v>
       </c>
-      <c r="G563" s="461">
+      <c r="G563" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="564" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="564" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A564" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B564" s="58" t="s">
-        <v>326</v>
-[...4 lines deleted...]
-      <c r="D564" s="390" t="s">
+        <v>325</v>
+      </c>
+      <c r="C564" s="383" t="s">
+        <v>671</v>
+      </c>
+      <c r="D564" s="384" t="s">
         <v>3</v>
       </c>
-      <c r="E564" s="496">
+      <c r="E564" s="478">
         <v>0</v>
       </c>
-      <c r="F564" s="460">
+      <c r="F564" s="443">
         <v>0</v>
       </c>
-      <c r="G564" s="461">
+      <c r="G564" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="565" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="565" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A565" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B565" s="58" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-      <c r="E565" s="497">
+        <v>325</v>
+      </c>
+      <c r="C565" s="382" t="s">
+        <v>672</v>
+      </c>
+      <c r="D565" s="385" t="s">
+        <v>714</v>
+      </c>
+      <c r="E565" s="479">
         <v>34.6</v>
       </c>
-      <c r="F565" s="460">
+      <c r="F565" s="443">
         <v>36</v>
       </c>
-      <c r="G565" s="461">
+      <c r="G565" s="444">
         <v>41</v>
       </c>
     </row>
-    <row r="566" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="566" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A566" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B566" s="58" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-      <c r="E566" s="497">
+        <v>325</v>
+      </c>
+      <c r="C566" s="382" t="s">
+        <v>673</v>
+      </c>
+      <c r="D566" s="385" t="s">
+        <v>714</v>
+      </c>
+      <c r="E566" s="479">
         <v>6.5</v>
       </c>
-      <c r="F566" s="460">
+      <c r="F566" s="443">
         <v>5.4</v>
       </c>
-      <c r="G566" s="461">
+      <c r="G566" s="444">
         <v>6.8</v>
       </c>
     </row>
-    <row r="567" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="567" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A567" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B567" s="58" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-      <c r="E567" s="460">
+        <v>325</v>
+      </c>
+      <c r="C567" s="386" t="s">
+        <v>674</v>
+      </c>
+      <c r="D567" s="387" t="s">
+        <v>714</v>
+      </c>
+      <c r="E567" s="500">
         <v>1.2</v>
       </c>
-      <c r="F567" s="460">
+      <c r="F567" s="443">
         <v>1.8</v>
       </c>
-      <c r="G567" s="461">
+      <c r="G567" s="444">
         <v>1.4</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="568" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A568" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B568" s="58" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-      <c r="E568" s="498">
+        <v>325</v>
+      </c>
+      <c r="C568" s="388" t="s">
+        <v>675</v>
+      </c>
+      <c r="D568" s="352" t="s">
+        <v>728</v>
+      </c>
+      <c r="E568" s="480">
         <v>171</v>
       </c>
-      <c r="F568" s="460">
+      <c r="F568" s="443">
         <v>174</v>
       </c>
-      <c r="G568" s="461">
+      <c r="G568" s="444">
         <v>206</v>
       </c>
     </row>
-    <row r="569" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="569" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A569" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B569" s="58" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-      <c r="E569" s="498">
+        <v>325</v>
+      </c>
+      <c r="C569" s="389" t="s">
+        <v>676</v>
+      </c>
+      <c r="D569" s="349" t="s">
+        <v>728</v>
+      </c>
+      <c r="E569" s="505">
         <v>104</v>
       </c>
-      <c r="F569" s="460">
+      <c r="F569" s="443">
         <v>103</v>
       </c>
-      <c r="G569" s="461">
+      <c r="G569" s="444">
         <v>108</v>
       </c>
     </row>
-    <row r="570" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="570" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A570" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B570" s="58" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-      <c r="E570" s="494">
+        <v>325</v>
+      </c>
+      <c r="C570" s="389" t="s">
+        <v>677</v>
+      </c>
+      <c r="D570" s="352" t="s">
+        <v>714</v>
+      </c>
+      <c r="E570" s="476">
         <v>1.05</v>
       </c>
-      <c r="F570" s="460">
+      <c r="F570" s="443">
         <v>1.3080000000000001</v>
       </c>
-      <c r="G570" s="461">
+      <c r="G570" s="444">
         <v>1.4</v>
       </c>
     </row>
-    <row r="571" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="571" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A571" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B571" s="58" t="s">
+        <v>325</v>
+      </c>
+      <c r="C571" s="389" t="s">
+        <v>678</v>
+      </c>
+      <c r="D571" s="352" t="s">
+        <v>728</v>
+      </c>
+      <c r="E571" s="480">
+        <v>200</v>
+      </c>
+      <c r="F571" s="443">
+        <v>200</v>
+      </c>
+      <c r="G571" s="444">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A572" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="B572" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C572" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D572" s="215" t="s">
+        <v>346</v>
+      </c>
+      <c r="E572" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F572" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G572" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A573" s="274" t="s">
+        <v>206</v>
+      </c>
+      <c r="B573" s="390" t="s">
         <v>326</v>
       </c>
-      <c r="C571" s="395" t="s">
+      <c r="C573" s="391" t="s">
+        <v>679</v>
+      </c>
+      <c r="D573" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E573" s="450">
+        <v>0.96</v>
+      </c>
+      <c r="F573" s="450">
+        <v>0.97</v>
+      </c>
+      <c r="G573" s="506">
+        <v>0.97899999999999998</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" ht="39.6">
+      <c r="A574" s="331" t="s">
+        <v>206</v>
+      </c>
+      <c r="B574" s="414" t="s">
+        <v>326</v>
+      </c>
+      <c r="C574" s="391" t="s">
         <v>680</v>
       </c>
-      <c r="D571" s="358" t="s">
-[...36 lines deleted...]
-      <c r="A573" s="280" t="s">
+      <c r="D574" s="349" t="s">
+        <v>2</v>
+      </c>
+      <c r="E574" s="450">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="F574" s="450">
+        <v>0.99</v>
+      </c>
+      <c r="G574" s="506">
+        <v>0.97899999999999998</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A575" s="331" t="s">
+        <v>206</v>
+      </c>
+      <c r="B575" s="490" t="s">
+        <v>327</v>
+      </c>
+      <c r="C575" s="389" t="s">
+        <v>681</v>
+      </c>
+      <c r="D575" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E575" s="474">
+        <v>35</v>
+      </c>
+      <c r="F575" s="474">
+        <v>60</v>
+      </c>
+      <c r="G575" s="507">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A576" s="392" t="s">
+        <v>206</v>
+      </c>
+      <c r="B576" s="393" t="s">
+        <v>328</v>
+      </c>
+      <c r="C576" s="391" t="s">
+        <v>682</v>
+      </c>
+      <c r="D576" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E576" s="474">
+        <v>0</v>
+      </c>
+      <c r="F576" s="474">
+        <v>0</v>
+      </c>
+      <c r="G576" s="507">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A577" s="392" t="s">
+        <v>206</v>
+      </c>
+      <c r="B577" s="281" t="s">
+        <v>328</v>
+      </c>
+      <c r="C577" s="391" t="s">
+        <v>683</v>
+      </c>
+      <c r="D577" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E577" s="504">
+        <v>0</v>
+      </c>
+      <c r="F577" s="504">
+        <v>0</v>
+      </c>
+      <c r="G577" s="504">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A578" s="331" t="s">
+        <v>206</v>
+      </c>
+      <c r="B578" s="275" t="s">
+        <v>328</v>
+      </c>
+      <c r="C578" s="391" t="s">
+        <v>684</v>
+      </c>
+      <c r="D578" s="349" t="s">
+        <v>713</v>
+      </c>
+      <c r="E578" s="475">
+        <v>1</v>
+      </c>
+      <c r="F578" s="475">
+        <v>2</v>
+      </c>
+      <c r="G578" s="508">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A579" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="B579" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="C579" s="427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D579" s="198" t="s">
+        <v>197</v>
+      </c>
+      <c r="E579" s="446" t="s">
+        <v>346</v>
+      </c>
+      <c r="F579" s="447" t="s">
+        <v>346</v>
+      </c>
+      <c r="G579" s="447" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A580" s="356" t="s">
         <v>207</v>
       </c>
-      <c r="B573" s="396" t="s">
-[...5 lines deleted...]
-      <c r="D573" s="355" t="s">
+      <c r="B580" s="25" t="s">
+        <v>339</v>
+      </c>
+      <c r="C580" s="391" t="s">
+        <v>752</v>
+      </c>
+      <c r="D580" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E580" s="454">
+        <v>2287</v>
+      </c>
+      <c r="F580" s="454">
+        <v>2329</v>
+      </c>
+      <c r="G580" s="507">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A581" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B581" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C581" s="391" t="s">
+        <v>685</v>
+      </c>
+      <c r="D581" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E581" s="454">
+        <v>2249</v>
+      </c>
+      <c r="F581" s="454">
+        <v>2304</v>
+      </c>
+      <c r="G581" s="507">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A582" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B582" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C582" s="391" t="s">
+        <v>686</v>
+      </c>
+      <c r="D582" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E582" s="454">
+        <v>14</v>
+      </c>
+      <c r="F582" s="454">
+        <v>14</v>
+      </c>
+      <c r="G582" s="507">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A583" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B583" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C583" s="391" t="s">
+        <v>687</v>
+      </c>
+      <c r="D583" s="395" t="s">
         <v>2</v>
       </c>
-      <c r="E573" s="467">
-[...10 lines deleted...]
-      <c r="A574" s="337" t="s">
+      <c r="E583" s="450">
+        <v>0.43</v>
+      </c>
+      <c r="F583" s="450">
+        <v>0.38</v>
+      </c>
+      <c r="G583" s="506">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A584" s="392" t="s">
         <v>207</v>
       </c>
-      <c r="B574" s="421" t="s">
-[...5 lines deleted...]
-      <c r="D574" s="355" t="s">
+      <c r="B584" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C584" s="391" t="s">
+        <v>753</v>
+      </c>
+      <c r="D584" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E584" s="454">
+        <v>1146</v>
+      </c>
+      <c r="F584" s="454">
+        <v>1167</v>
+      </c>
+      <c r="G584" s="507">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A585" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B585" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C585" s="391" t="s">
+        <v>688</v>
+      </c>
+      <c r="D585" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E585" s="454">
+        <v>81</v>
+      </c>
+      <c r="F585" s="454">
+        <v>88</v>
+      </c>
+      <c r="G585" s="507">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A586" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B586" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C586" s="391" t="s">
+        <v>689</v>
+      </c>
+      <c r="D586" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E586" s="454">
+        <v>2200</v>
+      </c>
+      <c r="F586" s="454">
+        <v>2348</v>
+      </c>
+      <c r="G586" s="507">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A587" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B587" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C587" s="391" t="s">
+        <v>690</v>
+      </c>
+      <c r="D587" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E587" s="454">
+        <v>746</v>
+      </c>
+      <c r="F587" s="454">
+        <v>965</v>
+      </c>
+      <c r="G587" s="507">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A588" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B588" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C588" s="396" t="s">
+        <v>762</v>
+      </c>
+      <c r="D588" s="395" t="s">
         <v>2</v>
       </c>
-      <c r="E574" s="467">
-[...10 lines deleted...]
-      <c r="A575" s="337" t="s">
+      <c r="E588" s="467">
+        <v>0.34</v>
+      </c>
+      <c r="F588" s="467">
+        <v>0.41</v>
+      </c>
+      <c r="G588" s="506">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A589" s="392" t="s">
         <v>207</v>
       </c>
-      <c r="B575" s="398" t="s">
-[...19 lines deleted...]
-      <c r="A576" s="399" t="s">
+      <c r="B589" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C589" s="396" t="s">
+        <v>692</v>
+      </c>
+      <c r="D589" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E589" s="467">
+        <v>0.18</v>
+      </c>
+      <c r="F589" s="467">
+        <v>0.19</v>
+      </c>
+      <c r="G589" s="506">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A590" s="392" t="s">
         <v>207</v>
       </c>
-      <c r="B576" s="400" t="s">
+      <c r="B590" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C590" s="396" t="s">
+        <v>693</v>
+      </c>
+      <c r="D590" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E590" s="467">
+        <v>0.18</v>
+      </c>
+      <c r="F590" s="467">
+        <v>0.17</v>
+      </c>
+      <c r="G590" s="467">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A591" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B591" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C591" s="396" t="s">
+        <v>694</v>
+      </c>
+      <c r="D591" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E591" s="467">
+        <v>0.16</v>
+      </c>
+      <c r="F591" s="467">
+        <v>0.11</v>
+      </c>
+      <c r="G591" s="467">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A592" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B592" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C592" s="396" t="s">
+        <v>754</v>
+      </c>
+      <c r="D592" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E592" s="467">
+        <v>0.11</v>
+      </c>
+      <c r="F592" s="467">
+        <v>0.12</v>
+      </c>
+      <c r="G592" s="467">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A593" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B593" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C593" s="396" t="s">
+        <v>755</v>
+      </c>
+      <c r="D593" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E593" s="467">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F593" s="467">
+        <v>0.06</v>
+      </c>
+      <c r="G593" s="467">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A594" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B594" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C594" s="396" t="s">
+        <v>756</v>
+      </c>
+      <c r="D594" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E594" s="467">
+        <v>0.1</v>
+      </c>
+      <c r="F594" s="467">
+        <v>0.1</v>
+      </c>
+      <c r="G594" s="467">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A595" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B595" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C595" s="397" t="s">
+        <v>695</v>
+      </c>
+      <c r="D595" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E595" s="467">
+        <v>0.04</v>
+      </c>
+      <c r="F595" s="467">
+        <v>0.05</v>
+      </c>
+      <c r="G595" s="467">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A596" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B596" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C596" s="397" t="s">
+        <v>696</v>
+      </c>
+      <c r="D596" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E596" s="467">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F596" s="467">
+        <v>0.09</v>
+      </c>
+      <c r="G596" s="467">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A597" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B597" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C597" s="397" t="s">
+        <v>697</v>
+      </c>
+      <c r="D597" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E597" s="467">
+        <v>0.01</v>
+      </c>
+      <c r="F597" s="467">
+        <v>0.01</v>
+      </c>
+      <c r="G597" s="467">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A598" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B598" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C598" s="396" t="s">
+        <v>757</v>
+      </c>
+      <c r="D598" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E598" s="467">
+        <v>0.02</v>
+      </c>
+      <c r="F598" s="467">
+        <v>0.01</v>
+      </c>
+      <c r="G598" s="467">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A599" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B599" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C599" s="396" t="s">
+        <v>698</v>
+      </c>
+      <c r="D599" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E599" s="467">
+        <v>0.01</v>
+      </c>
+      <c r="F599" s="467">
+        <v>0.02</v>
+      </c>
+      <c r="G599" s="467">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A600" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B600" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C600" s="398" t="s">
+        <v>699</v>
+      </c>
+      <c r="D600" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E600" s="454">
+        <v>644</v>
+      </c>
+      <c r="F600" s="454">
+        <v>798</v>
+      </c>
+      <c r="G600" s="454">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A601" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B601" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C601" s="399" t="s">
+        <v>758</v>
+      </c>
+      <c r="D601" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E601" s="454">
+        <v>360</v>
+      </c>
+      <c r="F601" s="454">
+        <v>435</v>
+      </c>
+      <c r="G601" s="454">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A602" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B602" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C602" s="399" t="s">
+        <v>700</v>
+      </c>
+      <c r="D602" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E602" s="454">
+        <v>153</v>
+      </c>
+      <c r="F602" s="454">
+        <v>211</v>
+      </c>
+      <c r="G602" s="454">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A603" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B603" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C603" s="399" t="s">
+        <v>763</v>
+      </c>
+      <c r="D603" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E603" s="454">
+        <v>131</v>
+      </c>
+      <c r="F603" s="454">
+        <v>151</v>
+      </c>
+      <c r="G603" s="454">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A604" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B604" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C604" s="399" t="s">
+        <v>764</v>
+      </c>
+      <c r="D604" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E604" s="454">
+        <v>20</v>
+      </c>
+      <c r="F604" s="454">
+        <v>11</v>
+      </c>
+      <c r="G604" s="454">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A605" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B605" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C605" s="399" t="s">
+        <v>765</v>
+      </c>
+      <c r="D605" s="394" t="s">
+        <v>713</v>
+      </c>
+      <c r="E605" s="454">
+        <v>47</v>
+      </c>
+      <c r="F605" s="454">
+        <v>74</v>
+      </c>
+      <c r="G605" s="454">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A606" s="392" t="s">
+        <v>207</v>
+      </c>
+      <c r="B606" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="C606" s="399" t="s">
+        <v>766</v>
+      </c>
+      <c r="D606" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E606" s="454">
+        <v>11</v>
+      </c>
+      <c r="F606" s="454">
+        <v>16</v>
+      </c>
+      <c r="G606" s="454">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A607" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B607" s="421" t="s">
         <v>329</v>
       </c>
-      <c r="C576" s="397" t="s">
-[...16 lines deleted...]
-      <c r="A577" s="399" t="s">
+      <c r="C607" s="397" t="s">
+        <v>685</v>
+      </c>
+      <c r="D607" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E607" s="454">
+        <v>2108</v>
+      </c>
+      <c r="F607" s="454">
+        <v>2166</v>
+      </c>
+      <c r="G607" s="509">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A608" s="331" t="s">
         <v>207</v>
       </c>
-      <c r="B577" s="287" t="s">
+      <c r="B608" s="422" t="s">
         <v>329</v>
       </c>
-      <c r="C577" s="397" t="s">
-[...16 lines deleted...]
-      <c r="A578" s="337" t="s">
+      <c r="C608" s="194" t="s">
+        <v>691</v>
+      </c>
+      <c r="D608" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E608" s="467">
+        <v>0.64300000000000002</v>
+      </c>
+      <c r="F608" s="467">
+        <v>0.627</v>
+      </c>
+      <c r="G608" s="510">
+        <v>0.58299999999999996</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A609" s="331" t="s">
         <v>207</v>
       </c>
-      <c r="B578" s="281" t="s">
+      <c r="B609" s="422" t="s">
         <v>329</v>
       </c>
-      <c r="C578" s="397" t="s">
-[...5 lines deleted...]
-      <c r="E578" s="493">
+      <c r="C609" s="396" t="s">
+        <v>699</v>
+      </c>
+      <c r="D609" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E609" s="454">
+        <v>1563</v>
+      </c>
+      <c r="F609" s="454">
+        <v>1643</v>
+      </c>
+      <c r="G609" s="509">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A610" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B610" s="422" t="s">
+        <v>329</v>
+      </c>
+      <c r="C610" s="194" t="s">
+        <v>751</v>
+      </c>
+      <c r="D610" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E610" s="509">
+        <v>175</v>
+      </c>
+      <c r="F610" s="509">
+        <v>193</v>
+      </c>
+      <c r="G610" s="509">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A611" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B611" s="422" t="s">
+        <v>329</v>
+      </c>
+      <c r="C611" s="194" t="s">
+        <v>700</v>
+      </c>
+      <c r="D611" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E611" s="509">
+        <v>636</v>
+      </c>
+      <c r="F611" s="509">
+        <v>669</v>
+      </c>
+      <c r="G611" s="509">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A612" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B612" s="422" t="s">
+        <v>329</v>
+      </c>
+      <c r="C612" s="194" t="s">
+        <v>701</v>
+      </c>
+      <c r="D612" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E612" s="509">
+        <v>175</v>
+      </c>
+      <c r="F612" s="509">
+        <v>159</v>
+      </c>
+      <c r="G612" s="509">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A613" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B613" s="423" t="s">
+        <v>329</v>
+      </c>
+      <c r="C613" s="194" t="s">
+        <v>759</v>
+      </c>
+      <c r="D613" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E613" s="509">
+        <v>570</v>
+      </c>
+      <c r="F613" s="509">
+        <v>622</v>
+      </c>
+      <c r="G613" s="509">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A614" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B614" s="400" t="s">
+        <v>330</v>
+      </c>
+      <c r="C614" s="396" t="s">
+        <v>737</v>
+      </c>
+      <c r="D614" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E614" s="509">
+        <v>702496</v>
+      </c>
+      <c r="F614" s="509">
+        <v>514780</v>
+      </c>
+      <c r="G614" s="509">
+        <v>347939</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A615" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B615" s="401" t="s">
+        <v>330</v>
+      </c>
+      <c r="C615" s="196" t="s">
+        <v>732</v>
+      </c>
+      <c r="D615" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E615" s="510">
+        <v>0.85</v>
+      </c>
+      <c r="F615" s="510">
+        <v>0.86</v>
+      </c>
+      <c r="G615" s="510">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A616" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B616" s="401" t="s">
+        <v>330</v>
+      </c>
+      <c r="C616" s="194" t="s">
+        <v>702</v>
+      </c>
+      <c r="D616" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E616" s="510">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="F616" s="510">
+        <v>0.77700000000000002</v>
+      </c>
+      <c r="G616" s="510">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A617" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B617" s="401" t="s">
+        <v>330</v>
+      </c>
+      <c r="C617" s="194" t="s">
+        <v>703</v>
+      </c>
+      <c r="D617" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E617" s="510">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="F617" s="510">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="G617" s="510">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A618" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B618" s="402" t="s">
+        <v>330</v>
+      </c>
+      <c r="C618" s="194" t="s">
+        <v>704</v>
+      </c>
+      <c r="D618" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E618" s="510">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F618" s="510">
+        <v>0.05</v>
+      </c>
+      <c r="G618" s="510">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A619" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B619" s="421" t="s">
+        <v>340</v>
+      </c>
+      <c r="C619" s="396" t="s">
+        <v>705</v>
+      </c>
+      <c r="D619" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E619" s="509">
+        <v>54170</v>
+      </c>
+      <c r="F619" s="509">
+        <v>54932</v>
+      </c>
+      <c r="G619" s="509">
+        <v>81394</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A620" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B620" s="422" t="s">
+        <v>340</v>
+      </c>
+      <c r="C620" s="194" t="s">
+        <v>706</v>
+      </c>
+      <c r="D620" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E620" s="510">
+        <v>0.77800000000000002</v>
+      </c>
+      <c r="F620" s="510">
+        <v>0.76400000000000001</v>
+      </c>
+      <c r="G620" s="510">
+        <v>0.70199999999999996</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A621" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B621" s="422" t="s">
+        <v>340</v>
+      </c>
+      <c r="C621" s="194" t="s">
+        <v>707</v>
+      </c>
+      <c r="D621" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E621" s="510">
+        <v>0.997</v>
+      </c>
+      <c r="F621" s="510">
+        <v>0.999</v>
+      </c>
+      <c r="G621" s="510">
+        <v>0.99299999999999999</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A622" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B622" s="423" t="s">
+        <v>340</v>
+      </c>
+      <c r="C622" s="194" t="s">
+        <v>708</v>
+      </c>
+      <c r="D622" s="395" t="s">
+        <v>2</v>
+      </c>
+      <c r="E622" s="510">
         <v>1</v>
       </c>
-      <c r="F578" s="493">
+      <c r="F622" s="510">
+        <v>1</v>
+      </c>
+      <c r="G622" s="510">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A623" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B623" s="421" t="s">
+        <v>331</v>
+      </c>
+      <c r="C623" s="194" t="s">
+        <v>734</v>
+      </c>
+      <c r="D623" s="395" t="s">
+        <v>727</v>
+      </c>
+      <c r="E623" s="470">
+        <v>17.932500000000001</v>
+      </c>
+      <c r="F623" s="470">
+        <v>33.924999999999997</v>
+      </c>
+      <c r="G623" s="470">
+        <v>38.707500000000003</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A624" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B624" s="422" t="s">
+        <v>331</v>
+      </c>
+      <c r="C624" s="194" t="s">
+        <v>709</v>
+      </c>
+      <c r="D624" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E624" s="509">
+        <v>6171</v>
+      </c>
+      <c r="F624" s="509">
+        <v>13446</v>
+      </c>
+      <c r="G624" s="509">
+        <v>15477.960411899299</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A625" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B625" s="422" t="s">
+        <v>331</v>
+      </c>
+      <c r="C625" s="194" t="s">
+        <v>710</v>
+      </c>
+      <c r="D625" s="395" t="s">
+        <v>713</v>
+      </c>
+      <c r="E625" s="509">
+        <v>53443</v>
+      </c>
+      <c r="F625" s="509">
+        <v>59205</v>
+      </c>
+      <c r="G625" s="509">
+        <v>111413</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A626" s="331" t="s">
+        <v>207</v>
+      </c>
+      <c r="B626" s="422" t="s">
+        <v>331</v>
+      </c>
+      <c r="C626" s="196" t="s">
+        <v>731</v>
+      </c>
+      <c r="D626" s="395" t="s">
         <v>2</v>
       </c>
-      <c r="G578" s="493">
-[...812 lines deleted...]
-      <c r="B614" s="407" t="s">
+      <c r="E626" s="510">
+        <v>0.79200000000000004</v>
+      </c>
+      <c r="F626" s="510">
+        <v>0.84</v>
+      </c>
+      <c r="G626" s="510">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A627" s="346" t="s">
+        <v>207</v>
+      </c>
+      <c r="B627" s="423" t="s">
         <v>331</v>
       </c>
-      <c r="C614" s="403" t="s">
-[...137 lines deleted...]
-      <c r="C620" s="194" t="s">
+      <c r="C627" s="194" t="s">
         <v>711</v>
       </c>
-      <c r="D620" s="402" t="s">
-[...42 lines deleted...]
-      <c r="C622" s="194" t="s">
+      <c r="D627" s="395" t="s">
         <v>713</v>
       </c>
-      <c r="D622" s="402" t="s">
-[...117 lines deleted...]
-      <c r="E627" s="499">
+      <c r="E627" s="509">
         <v>72808</v>
       </c>
-      <c r="F627" s="499">
+      <c r="F627" s="509">
         <v>69876</v>
       </c>
-      <c r="G627" s="499">
+      <c r="G627" s="509">
         <v>81245</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B628" s="410"/>
+    <row r="628" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A628" s="403"/>
+      <c r="B628" s="403"/>
       <c r="C628"/>
-      <c r="D628" s="411"/>
-[...1 lines deleted...]
-      <c r="F628" s="412"/>
+      <c r="D628" s="404"/>
+      <c r="E628" s="405"/>
+      <c r="F628" s="405"/>
       <c r="G628" s="61"/>
     </row>
-    <row r="629" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B629" s="410"/>
+    <row r="629" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A629" s="403"/>
+      <c r="B629" s="403"/>
       <c r="C629"/>
-      <c r="D629" s="411"/>
-[...1 lines deleted...]
-      <c r="F629" s="412"/>
+      <c r="D629" s="404"/>
+      <c r="E629" s="405"/>
+      <c r="F629" s="405"/>
       <c r="G629" s="61"/>
     </row>
-    <row r="630" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B630" s="410"/>
+    <row r="630" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A630" s="403"/>
+      <c r="B630" s="403"/>
       <c r="C630"/>
-      <c r="D630" s="411"/>
-[...1 lines deleted...]
-      <c r="F630" s="412"/>
+      <c r="D630" s="404"/>
+      <c r="E630" s="405"/>
+      <c r="F630" s="405"/>
       <c r="G630" s="61"/>
     </row>
-    <row r="631" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B631" s="410"/>
+    <row r="631" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A631" s="403"/>
+      <c r="B631" s="403"/>
       <c r="C631"/>
-      <c r="D631" s="411"/>
-[...1 lines deleted...]
-      <c r="F631" s="412"/>
+      <c r="D631" s="404"/>
+      <c r="E631" s="405"/>
+      <c r="F631" s="405"/>
       <c r="G631" s="61"/>
     </row>
-    <row r="632" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B632" s="410"/>
+    <row r="632" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A632" s="403"/>
+      <c r="B632" s="403"/>
       <c r="C632"/>
-      <c r="D632" s="411"/>
-[...1 lines deleted...]
-      <c r="F632" s="412"/>
+      <c r="D632" s="404"/>
+      <c r="E632" s="405"/>
+      <c r="F632" s="405"/>
       <c r="G632" s="61"/>
     </row>
-    <row r="633" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B633" s="410"/>
+    <row r="633" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A633" s="403"/>
+      <c r="B633" s="403"/>
       <c r="C633"/>
-      <c r="D633" s="411"/>
-[...1 lines deleted...]
-      <c r="F633" s="412"/>
+      <c r="D633" s="404"/>
+      <c r="E633" s="405"/>
+      <c r="F633" s="405"/>
       <c r="G633" s="61"/>
     </row>
-    <row r="634" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B634" s="410"/>
+    <row r="634" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A634" s="403"/>
+      <c r="B634" s="403"/>
       <c r="C634"/>
-      <c r="D634" s="411"/>
-[...1 lines deleted...]
-      <c r="F634" s="412"/>
+      <c r="D634" s="404"/>
+      <c r="E634" s="405"/>
+      <c r="F634" s="405"/>
       <c r="G634" s="61"/>
     </row>
-    <row r="635" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B635" s="410"/>
+    <row r="635" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A635" s="403"/>
+      <c r="B635" s="403"/>
       <c r="C635"/>
-      <c r="D635" s="411"/>
-[...1 lines deleted...]
-      <c r="F635" s="412"/>
+      <c r="D635" s="404"/>
+      <c r="E635" s="405"/>
+      <c r="F635" s="405"/>
       <c r="G635" s="61"/>
     </row>
-    <row r="636" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B636" s="410"/>
+    <row r="636" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A636" s="403"/>
+      <c r="B636" s="403"/>
       <c r="C636"/>
-      <c r="D636" s="411"/>
-[...1 lines deleted...]
-      <c r="F636" s="412"/>
+      <c r="D636" s="404"/>
+      <c r="E636" s="405"/>
+      <c r="F636" s="405"/>
       <c r="G636" s="61"/>
     </row>
-    <row r="637" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B637" s="410"/>
+    <row r="637" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A637" s="403"/>
+      <c r="B637" s="403"/>
       <c r="C637"/>
-      <c r="D637" s="411"/>
-[...1 lines deleted...]
-      <c r="F637" s="412"/>
+      <c r="D637" s="404"/>
+      <c r="E637" s="405"/>
+      <c r="F637" s="405"/>
       <c r="G637" s="61"/>
     </row>
-    <row r="638" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B638" s="410"/>
+    <row r="638" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A638" s="403"/>
+      <c r="B638" s="403"/>
       <c r="C638"/>
-      <c r="D638" s="411"/>
-[...1 lines deleted...]
-      <c r="F638" s="412"/>
+      <c r="D638" s="404"/>
+      <c r="E638" s="405"/>
+      <c r="F638" s="405"/>
       <c r="G638" s="61"/>
     </row>
-    <row r="639" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B639" s="410"/>
+    <row r="639" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A639" s="403"/>
+      <c r="B639" s="403"/>
       <c r="C639"/>
-      <c r="D639" s="411"/>
-[...1 lines deleted...]
-      <c r="F639" s="412"/>
+      <c r="D639" s="404"/>
+      <c r="E639" s="405"/>
+      <c r="F639" s="405"/>
       <c r="G639" s="61"/>
     </row>
-    <row r="640" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B640" s="410"/>
+    <row r="640" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A640" s="403"/>
+      <c r="B640" s="403"/>
       <c r="C640"/>
-      <c r="D640" s="411"/>
-[...1 lines deleted...]
-      <c r="F640" s="412"/>
+      <c r="D640" s="404"/>
+      <c r="E640" s="405"/>
+      <c r="F640" s="405"/>
       <c r="G640" s="61"/>
     </row>
-    <row r="641" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B641" s="410"/>
+    <row r="641" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A641" s="403"/>
+      <c r="B641" s="403"/>
       <c r="C641"/>
-      <c r="D641" s="411"/>
-[...1 lines deleted...]
-      <c r="F641" s="412"/>
+      <c r="D641" s="404"/>
+      <c r="E641" s="405"/>
+      <c r="F641" s="405"/>
       <c r="G641" s="61"/>
     </row>
-    <row r="642" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B642" s="410"/>
+    <row r="642" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A642" s="403"/>
+      <c r="B642" s="403"/>
       <c r="C642"/>
-      <c r="D642" s="411"/>
-[...1 lines deleted...]
-      <c r="F642" s="412"/>
+      <c r="D642" s="404"/>
+      <c r="E642" s="405"/>
+      <c r="F642" s="405"/>
       <c r="G642" s="61"/>
     </row>
-    <row r="643" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B643" s="410"/>
+    <row r="643" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A643" s="403"/>
+      <c r="B643" s="403"/>
       <c r="C643"/>
-      <c r="D643" s="411"/>
-[...1 lines deleted...]
-      <c r="F643" s="412"/>
+      <c r="D643" s="404"/>
+      <c r="E643" s="405"/>
+      <c r="F643" s="405"/>
       <c r="G643" s="61"/>
     </row>
-    <row r="644" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B644" s="410"/>
+    <row r="644" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A644" s="403"/>
+      <c r="B644" s="403"/>
       <c r="C644"/>
-      <c r="D644" s="411"/>
-[...1 lines deleted...]
-      <c r="F644" s="412"/>
+      <c r="D644" s="404"/>
+      <c r="E644" s="405"/>
+      <c r="F644" s="405"/>
       <c r="G644" s="61"/>
     </row>
-    <row r="645" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B645" s="410"/>
+    <row r="645" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A645" s="403"/>
+      <c r="B645" s="403"/>
       <c r="C645"/>
-      <c r="D645" s="411"/>
-[...1 lines deleted...]
-      <c r="F645" s="412"/>
+      <c r="D645" s="404"/>
+      <c r="E645" s="405"/>
+      <c r="F645" s="405"/>
       <c r="G645" s="61"/>
     </row>
-    <row r="646" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B646" s="410"/>
+    <row r="646" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A646" s="403"/>
+      <c r="B646" s="403"/>
       <c r="C646"/>
-      <c r="D646" s="411"/>
-[...1 lines deleted...]
-      <c r="F646" s="412"/>
+      <c r="D646" s="404"/>
+      <c r="E646" s="405"/>
+      <c r="F646" s="405"/>
       <c r="G646" s="61"/>
     </row>
-    <row r="647" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B647" s="410"/>
+    <row r="647" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A647" s="403"/>
+      <c r="B647" s="403"/>
       <c r="C647"/>
-      <c r="D647" s="411"/>
-[...1 lines deleted...]
-      <c r="F647" s="412"/>
+      <c r="D647" s="404"/>
+      <c r="E647" s="405"/>
+      <c r="F647" s="405"/>
       <c r="G647" s="61"/>
     </row>
-    <row r="648" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B648" s="410"/>
+    <row r="648" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A648" s="403"/>
+      <c r="B648" s="403"/>
       <c r="C648"/>
-      <c r="D648" s="411"/>
-[...1 lines deleted...]
-      <c r="F648" s="412"/>
+      <c r="D648" s="404"/>
+      <c r="E648" s="405"/>
+      <c r="F648" s="405"/>
       <c r="G648" s="61"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:G627" xr:uid="{45EEF96F-9180-451A-A3D5-CEE09D574F32}"/>
   <mergeCells count="4">
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D1:D2" location="'Indicadores ESG'!A5" display="Sustentabilidade nos negocios" xr:uid="{90B975ED-417C-4BA3-B924-74ABEDC27670}"/>
+    <hyperlink ref="D1:D2" location="'ESG Indicators'!A5" display="Sustainability in business" xr:uid="{90B975ED-417C-4BA3-B924-74ABEDC27670}"/>
     <hyperlink ref="E1" location="'Indicadores ESG'!A84" display="Ambiental" xr:uid="{AEB90434-5F19-4269-9455-AB9C49A47D86}"/>
     <hyperlink ref="F1" location="'Indicadores ESG'!A254" display="Social" xr:uid="{91331E87-122C-4038-BA98-69171743C4C5}"/>
     <hyperlink ref="G1" location="'Indicadores ESG'!A589" display="Governança" xr:uid="{62306B2F-EA7C-4941-9500-F5C7AC96E80D}"/>
-    <hyperlink ref="E1:E2" location="'Indicadores ESG'!A75" display="Ambiental" xr:uid="{53508256-D24F-4050-BE47-594F2C43560A}"/>
-[...1 lines deleted...]
-    <hyperlink ref="G1:G2" location="'Indicadores ESG'!A573" display="Governança" xr:uid="{B50C07C6-E571-4B67-AACB-0F7F73019858}"/>
+    <hyperlink ref="E1:E2" location="'ESG Indicators'!A74" display="Environmental" xr:uid="{53508256-D24F-4050-BE47-594F2C43560A}"/>
+    <hyperlink ref="F1:F2" location="'ESG Indicators'!A236" display="Social" xr:uid="{290C28D9-245E-4CA7-8E83-B2CC6F27F34E}"/>
+    <hyperlink ref="G1:G2" location="'ESG Indicators'!A551" display="Governance" xr:uid="{B50C07C6-E571-4B67-AACB-0F7F73019858}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="26" fitToHeight="19" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2024EC0F-0A52-46E7-A1C5-3410D8B889D9}">
-[...538 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91DF9826-B168-4918-8EFF-6856B10BA9CA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C139BE37-8296-4E93-BE14-200392834B55}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
   </sheetPr>
-  <dimension ref="A1:I90"/>
+  <dimension ref="A1:AC37"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" style="117" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="85"/>
+    <col min="1" max="1" width="3.21875" style="100" customWidth="1"/>
+    <col min="2" max="2" width="65" style="64" customWidth="1"/>
+    <col min="3" max="3" width="15" style="101" customWidth="1"/>
+    <col min="4" max="4" width="15.77734375" style="66" customWidth="1"/>
+    <col min="5" max="5" width="15.77734375" style="67" customWidth="1"/>
+    <col min="6" max="7" width="15.77734375" style="66" customWidth="1"/>
+    <col min="8" max="8" width="15.77734375" style="68" customWidth="1"/>
+    <col min="9" max="9" width="15.77734375" style="102" customWidth="1"/>
+    <col min="10" max="10" width="15.5546875" style="102" customWidth="1"/>
+    <col min="11" max="18" width="10.77734375" style="103" customWidth="1"/>
+    <col min="19" max="19" width="16.77734375" style="103" customWidth="1"/>
+    <col min="20" max="26" width="17.77734375" style="103" customWidth="1"/>
+    <col min="27" max="27" width="18.77734375" style="103" customWidth="1"/>
+    <col min="28" max="28" width="15.88671875" style="103" customWidth="1"/>
+    <col min="29" max="29" width="14.88671875" style="103" customWidth="1"/>
+    <col min="30" max="16384" width="9.21875" style="103"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="70" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:29" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="63"/>
       <c r="B1" s="64"/>
-      <c r="C1" s="65"/>
+      <c r="C1" s="65">
+        <f>1-(481/790)</f>
+        <v>0.39113924050632909</v>
+      </c>
       <c r="D1" s="66"/>
       <c r="E1" s="67"/>
       <c r="F1" s="66"/>
       <c r="G1" s="66"/>
       <c r="H1" s="68"/>
       <c r="I1" s="69"/>
     </row>
-    <row r="2" spans="1:9" s="70" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...1095 lines deleted...]
-    <row r="2" spans="1:29" s="70" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:29" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="63"/>
       <c r="B2" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="65"/>
       <c r="D2" s="66"/>
       <c r="E2" s="67"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="68"/>
       <c r="I2" s="69"/>
       <c r="N2" s="133"/>
     </row>
-    <row r="3" spans="1:29" s="71" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:29" s="71" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="C3" s="72"/>
       <c r="D3" s="73"/>
       <c r="E3" s="74"/>
       <c r="G3" s="104"/>
       <c r="H3" s="75"/>
       <c r="M3" s="134"/>
-      <c r="U3" s="440" t="s">
+      <c r="U3" s="513" t="s">
         <v>60</v>
       </c>
-      <c r="V3" s="440"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:29" s="80" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V3" s="513"/>
+      <c r="W3" s="513"/>
+      <c r="X3" s="513"/>
+      <c r="Y3" s="513"/>
+      <c r="Z3" s="513"/>
+      <c r="AA3" s="513"/>
+      <c r="AB3" s="513"/>
+      <c r="AC3" s="513"/>
+    </row>
+    <row r="4" spans="1:29" s="80" customFormat="1" ht="56.25" customHeight="1">
       <c r="A4" s="77"/>
       <c r="B4" s="78" t="s">
         <v>61</v>
       </c>
       <c r="C4" s="76" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="76" t="s">
         <v>63</v>
       </c>
       <c r="E4" s="76" t="s">
         <v>64</v>
       </c>
       <c r="F4" s="76" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="76" t="s">
         <v>66</v>
       </c>
       <c r="H4" s="76" t="s">
         <v>67</v>
       </c>
       <c r="I4" s="76" t="s">
         <v>194</v>
       </c>
@@ -24829,75 +23060,75 @@
       <c r="V4" s="79" t="s">
         <v>80</v>
       </c>
       <c r="W4" s="79" t="s">
         <v>81</v>
       </c>
       <c r="X4" s="79" t="s">
         <v>82</v>
       </c>
       <c r="Y4" s="79" t="s">
         <v>83</v>
       </c>
       <c r="Z4" s="79" t="s">
         <v>84</v>
       </c>
       <c r="AA4" s="79" t="s">
         <v>85</v>
       </c>
       <c r="AB4" s="79" t="s">
         <v>86</v>
       </c>
       <c r="AC4" s="79" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A5" s="81"/>
       <c r="B5" s="82" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="83" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D5" s="135">
         <v>71</v>
       </c>
-      <c r="E5" s="414">
+      <c r="E5" s="407">
         <v>2008</v>
       </c>
       <c r="F5" s="83">
         <v>17</v>
       </c>
       <c r="G5" s="84">
         <v>1</v>
       </c>
       <c r="H5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I5" s="83" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M5" s="83" t="s">
         <v>88</v>
       </c>
       <c r="N5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="O5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="P5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="Q5" s="83" t="s">
         <v>87</v>
       </c>
@@ -24906,75 +23137,75 @@
       </c>
       <c r="S5" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T5" s="83" t="s">
         <v>32</v>
       </c>
       <c r="U5" s="83"/>
       <c r="V5" s="83"/>
       <c r="W5" s="83"/>
       <c r="X5" s="83"/>
       <c r="Y5" s="83" t="s">
         <v>90</v>
       </c>
       <c r="Z5" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AA5" s="83" t="s">
         <v>89</v>
       </c>
       <c r="AB5" s="83"/>
       <c r="AC5" s="83" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="81"/>
       <c r="B6" s="82" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="83" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D6" s="83">
         <v>65</v>
       </c>
-      <c r="E6" s="414">
+      <c r="E6" s="407">
         <v>2008</v>
       </c>
       <c r="F6" s="83">
         <v>17</v>
       </c>
       <c r="G6" s="84">
         <v>1</v>
       </c>
       <c r="H6" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I6" s="83" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J6" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L6" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M6" s="83" t="s">
         <v>88</v>
       </c>
       <c r="N6" s="83" t="s">
         <v>87</v>
       </c>
       <c r="O6" s="83" t="s">
         <v>87</v>
       </c>
       <c r="P6" s="83" t="s">
         <v>87</v>
       </c>
       <c r="Q6" s="83" t="s">
         <v>88</v>
       </c>
@@ -24985,356 +23216,356 @@
         <v>87</v>
       </c>
       <c r="T6" s="83" t="s">
         <v>35</v>
       </c>
       <c r="U6" s="83"/>
       <c r="V6" s="83" t="s">
         <v>89</v>
       </c>
       <c r="W6" s="83"/>
       <c r="X6" s="83" t="s">
         <v>89</v>
       </c>
       <c r="Y6" s="83"/>
       <c r="Z6" s="83" t="s">
         <v>89</v>
       </c>
       <c r="AA6" s="83"/>
       <c r="AB6" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AC6" s="83" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="7" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="81"/>
       <c r="B7" s="82" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="83" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D7" s="83">
         <v>51</v>
       </c>
-      <c r="E7" s="414">
+      <c r="E7" s="407">
         <v>2008</v>
       </c>
       <c r="F7" s="83">
         <v>17</v>
       </c>
       <c r="G7" s="84">
         <v>0.94</v>
       </c>
       <c r="H7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I7" s="83" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M7" s="83" t="s">
         <v>88</v>
       </c>
       <c r="N7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="O7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="P7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="Q7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="R7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S7" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T7" s="83" t="s">
         <v>31</v>
       </c>
       <c r="U7" s="83"/>
       <c r="V7" s="83"/>
       <c r="W7" s="83"/>
       <c r="X7" s="83"/>
       <c r="Y7" s="83"/>
       <c r="Z7" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AA7" s="83"/>
       <c r="AB7" s="83"/>
       <c r="AC7" s="83"/>
     </row>
-    <row r="8" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="81"/>
       <c r="B8" s="82" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D8" s="83">
         <v>67</v>
       </c>
-      <c r="E8" s="414">
+      <c r="E8" s="407">
         <v>2008</v>
       </c>
       <c r="F8" s="83">
         <v>17</v>
       </c>
       <c r="G8" s="84">
         <v>1</v>
       </c>
       <c r="H8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I8" s="83" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M8" s="83" t="s">
         <v>88</v>
       </c>
       <c r="N8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="O8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="P8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="Q8" s="83" t="s">
         <v>88</v>
       </c>
       <c r="R8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S8" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T8" s="83" t="s">
         <v>34</v>
       </c>
       <c r="U8" s="83"/>
       <c r="V8" s="83" t="s">
         <v>90</v>
       </c>
       <c r="W8" s="83"/>
       <c r="X8" s="83" t="s">
         <v>90</v>
       </c>
       <c r="Y8" s="83"/>
       <c r="Z8" s="83"/>
       <c r="AA8" s="83"/>
       <c r="AB8" s="83" t="s">
         <v>89</v>
       </c>
       <c r="AC8" s="83"/>
     </row>
-    <row r="9" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="87"/>
       <c r="B9" s="82" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D9" s="83">
         <v>52</v>
       </c>
-      <c r="E9" s="414">
+      <c r="E9" s="407">
         <v>2018</v>
       </c>
       <c r="F9" s="83">
         <v>7</v>
       </c>
       <c r="G9" s="84">
         <v>1</v>
       </c>
       <c r="H9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I9" s="83" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M9" s="83" t="s">
         <v>88</v>
       </c>
       <c r="N9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="O9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="P9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="Q9" s="83" t="s">
         <v>88</v>
       </c>
       <c r="R9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S9" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T9" s="83" t="s">
         <v>34</v>
       </c>
       <c r="U9" s="83"/>
       <c r="V9" s="83" t="s">
         <v>90</v>
       </c>
       <c r="W9" s="83"/>
       <c r="X9" s="83" t="s">
         <v>90</v>
       </c>
       <c r="Y9" s="83"/>
       <c r="Z9" s="83"/>
       <c r="AA9" s="83"/>
       <c r="AB9" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AC9" s="83"/>
     </row>
-    <row r="10" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="81"/>
       <c r="B10" s="82" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D10" s="83">
         <v>44</v>
       </c>
-      <c r="E10" s="414">
+      <c r="E10" s="407">
         <v>2017</v>
       </c>
       <c r="F10" s="83">
         <v>8</v>
       </c>
       <c r="G10" s="84">
         <v>1</v>
       </c>
       <c r="H10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I10" s="83" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="J10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M10" s="83" t="s">
         <v>88</v>
       </c>
       <c r="N10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="O10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="P10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="Q10" s="83" t="s">
         <v>88</v>
       </c>
       <c r="R10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S10" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T10" s="83" t="s">
         <v>33</v>
       </c>
       <c r="U10" s="83"/>
       <c r="V10" s="83"/>
       <c r="W10" s="83"/>
       <c r="X10" s="83"/>
       <c r="Y10" s="83"/>
       <c r="Z10" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AA10" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AB10" s="83"/>
       <c r="AC10" s="83"/>
     </row>
-    <row r="11" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="81"/>
       <c r="B11" s="82" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C11" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="83">
         <v>67</v>
       </c>
-      <c r="E11" s="414">
+      <c r="E11" s="407">
         <v>2021</v>
       </c>
       <c r="F11" s="83">
         <v>4</v>
       </c>
       <c r="G11" s="84">
         <v>1</v>
       </c>
       <c r="H11" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I11" s="83" t="s">
         <v>87</v>
       </c>
       <c r="J11" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K11" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L11" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M11" s="83" t="s">
         <v>87</v>
@@ -25358,62 +23589,62 @@
         <v>87</v>
       </c>
       <c r="T11" s="83" t="s">
         <v>35</v>
       </c>
       <c r="U11" s="83"/>
       <c r="V11" s="83"/>
       <c r="W11" s="83" t="s">
         <v>90</v>
       </c>
       <c r="X11" s="83" t="s">
         <v>90</v>
       </c>
       <c r="Y11" s="83" t="s">
         <v>90</v>
       </c>
       <c r="Z11" s="83"/>
       <c r="AA11" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AB11" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AC11" s="83"/>
     </row>
-    <row r="12" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="81"/>
       <c r="B12" s="82" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="83">
         <v>54</v>
       </c>
-      <c r="E12" s="414">
+      <c r="E12" s="407">
         <v>2022</v>
       </c>
       <c r="F12" s="83">
         <v>3</v>
       </c>
       <c r="G12" s="84">
         <v>0.94</v>
       </c>
       <c r="H12" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I12" s="83" t="s">
         <v>87</v>
       </c>
       <c r="J12" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K12" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L12" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="83" t="s">
         <v>87</v>
@@ -25431,62 +23662,62 @@
         <v>87</v>
       </c>
       <c r="R12" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S12" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T12" s="83" t="s">
         <v>33</v>
       </c>
       <c r="U12" s="83"/>
       <c r="V12" s="83" t="s">
         <v>90</v>
       </c>
       <c r="W12" s="83"/>
       <c r="X12" s="83"/>
       <c r="Y12" s="83"/>
       <c r="Z12" s="83"/>
       <c r="AA12" s="83"/>
       <c r="AB12" s="83"/>
       <c r="AC12" s="83" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="13" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="81"/>
       <c r="B13" s="82" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C13" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D13" s="83">
         <v>48</v>
       </c>
-      <c r="E13" s="414">
+      <c r="E13" s="407">
         <v>2024</v>
       </c>
       <c r="F13" s="83">
         <v>1</v>
       </c>
       <c r="G13" s="84">
         <v>0.82</v>
       </c>
       <c r="H13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="J13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="83" t="s">
         <v>87</v>
@@ -25502,62 +23733,62 @@
       </c>
       <c r="Q13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="R13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S13" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T13" s="83" t="s">
         <v>31</v>
       </c>
       <c r="U13" s="83"/>
       <c r="V13" s="83"/>
       <c r="W13" s="83"/>
       <c r="X13" s="83"/>
       <c r="Y13" s="83"/>
       <c r="Z13" s="83"/>
       <c r="AA13" s="83"/>
       <c r="AB13" s="83"/>
       <c r="AC13" s="83" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="14" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="81"/>
       <c r="B14" s="82" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C14" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D14" s="83">
         <v>56</v>
       </c>
-      <c r="E14" s="414">
+      <c r="E14" s="407">
         <v>2025</v>
       </c>
       <c r="F14" s="83">
         <v>1</v>
       </c>
       <c r="G14" s="84">
         <v>1</v>
       </c>
       <c r="H14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="J14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="83" t="s">
         <v>87</v>
@@ -25573,135 +23804,135 @@
       </c>
       <c r="Q14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="R14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S14" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T14" s="83" t="s">
         <v>31</v>
       </c>
       <c r="U14" s="83"/>
       <c r="V14" s="83"/>
       <c r="W14" s="83"/>
       <c r="X14" s="83"/>
       <c r="Y14" s="83"/>
       <c r="Z14" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AA14" s="83"/>
       <c r="AB14" s="83"/>
       <c r="AC14" s="83"/>
     </row>
-    <row r="15" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A15" s="81"/>
       <c r="B15" s="82" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D15" s="135">
         <v>66</v>
       </c>
-      <c r="E15" s="414">
+      <c r="E15" s="407">
         <v>2021</v>
       </c>
       <c r="F15" s="83">
         <v>4</v>
       </c>
       <c r="G15" s="84">
         <v>1</v>
       </c>
       <c r="H15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="J15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="Q15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="R15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S15" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T15" s="83" t="s">
         <v>31</v>
       </c>
       <c r="U15" s="83" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="V15" s="83"/>
       <c r="W15" s="83" t="s">
         <v>89</v>
       </c>
       <c r="X15" s="83"/>
       <c r="Y15" s="83"/>
       <c r="Z15" s="83"/>
       <c r="AA15" s="83"/>
       <c r="AB15" s="83"/>
       <c r="AC15" s="83"/>
     </row>
-    <row r="16" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:29" s="85" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="81"/>
       <c r="B16" s="82" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D16" s="135">
         <v>53</v>
       </c>
-      <c r="E16" s="414">
+      <c r="E16" s="407">
         <v>2024</v>
       </c>
       <c r="F16" s="83">
         <v>1</v>
       </c>
       <c r="G16" s="84">
         <v>1</v>
       </c>
       <c r="H16" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="83" t="s">
         <v>87</v>
       </c>
       <c r="J16" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K16" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M16" s="83" t="s">
         <v>87</v>
@@ -25721,62 +23952,62 @@
       <c r="R16" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S16" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T16" s="83" t="s">
         <v>34</v>
       </c>
       <c r="U16" s="83"/>
       <c r="V16" s="83" t="s">
         <v>90</v>
       </c>
       <c r="W16" s="83"/>
       <c r="X16" s="83"/>
       <c r="Y16" s="83"/>
       <c r="Z16" s="83"/>
       <c r="AA16" s="83"/>
       <c r="AB16" s="83" t="s">
         <v>90</v>
       </c>
       <c r="AC16" s="83" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="17" spans="1:29" s="89" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:29" s="89" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A17" s="88"/>
       <c r="B17" s="82" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="86" t="s">
         <v>90</v>
       </c>
       <c r="D17" s="135">
         <v>69</v>
       </c>
-      <c r="E17" s="414">
+      <c r="E17" s="407">
         <v>2008</v>
       </c>
       <c r="F17" s="83">
         <v>17</v>
       </c>
       <c r="G17" s="84">
         <v>1</v>
       </c>
       <c r="H17" s="83" t="s">
         <v>87</v>
       </c>
       <c r="I17" s="83" t="s">
         <v>87</v>
       </c>
       <c r="J17" s="83" t="s">
         <v>87</v>
       </c>
       <c r="K17" s="83" t="s">
         <v>87</v>
       </c>
       <c r="L17" s="83" t="s">
         <v>87</v>
       </c>
       <c r="M17" s="83" t="s">
         <v>87</v>
@@ -25796,768 +24027,2411 @@
       <c r="R17" s="83" t="s">
         <v>87</v>
       </c>
       <c r="S17" s="83" t="s">
         <v>87</v>
       </c>
       <c r="T17" s="135" t="s">
         <v>34</v>
       </c>
       <c r="U17" s="83"/>
       <c r="V17" s="83"/>
       <c r="W17" s="83" t="s">
         <v>90</v>
       </c>
       <c r="X17" s="83" t="s">
         <v>90</v>
       </c>
       <c r="Y17" s="83" t="s">
         <v>89</v>
       </c>
       <c r="Z17" s="83"/>
       <c r="AA17" s="83"/>
       <c r="AB17" s="83"/>
       <c r="AC17" s="83"/>
     </row>
-    <row r="18" spans="1:29" s="89" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:29" s="89" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="88"/>
-      <c r="B18" s="415" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="416" t="s">
+      <c r="B18" s="408" t="s">
+        <v>208</v>
+      </c>
+      <c r="C18" s="409" t="s">
         <v>3</v>
       </c>
-      <c r="D18" s="420">
+      <c r="D18" s="413">
         <v>58.692307692307701</v>
       </c>
-      <c r="E18" s="417" t="s">
+      <c r="E18" s="410" t="s">
         <v>3</v>
       </c>
-      <c r="F18" s="420">
+      <c r="F18" s="413">
         <v>8.7692307692307701</v>
       </c>
-      <c r="G18" s="418">
+      <c r="G18" s="411">
         <v>0.97692307692307689</v>
       </c>
-      <c r="H18" s="418">
+      <c r="H18" s="411">
         <v>1</v>
       </c>
-      <c r="I18" s="418">
+      <c r="I18" s="411">
         <v>0.53846153846153844</v>
       </c>
-      <c r="J18" s="418">
+      <c r="J18" s="411">
         <v>1</v>
       </c>
-      <c r="K18" s="419"/>
-[...8 lines deleted...]
-      <c r="T18" s="420">
+      <c r="K18" s="412"/>
+      <c r="L18" s="412"/>
+      <c r="M18" s="412"/>
+      <c r="N18" s="412"/>
+      <c r="O18" s="412"/>
+      <c r="P18" s="412"/>
+      <c r="Q18" s="412"/>
+      <c r="R18" s="412"/>
+      <c r="S18" s="412"/>
+      <c r="T18" s="413">
         <v>2.6153846153846199</v>
       </c>
-      <c r="U18" s="416" t="s">
+      <c r="U18" s="409" t="s">
+        <v>210</v>
+      </c>
+      <c r="V18" s="409" t="s">
         <v>211</v>
       </c>
-      <c r="V18" s="416" t="s">
+      <c r="W18" s="409" t="s">
         <v>212</v>
       </c>
-      <c r="W18" s="416" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="416" t="s">
+      <c r="X18" s="409" t="s">
+        <v>211</v>
+      </c>
+      <c r="Y18" s="409" t="s">
         <v>212</v>
       </c>
-      <c r="Y18" s="416" t="s">
-[...2 lines deleted...]
-      <c r="Z18" s="416" t="s">
+      <c r="Z18" s="409" t="s">
+        <v>211</v>
+      </c>
+      <c r="AA18" s="409" t="s">
         <v>212</v>
       </c>
-      <c r="AA18" s="416" t="s">
-[...9 lines deleted...]
-    <row r="19" spans="1:29" s="97" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AB18" s="409" t="s">
+        <v>211</v>
+      </c>
+      <c r="AC18" s="409" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="97" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="90"/>
       <c r="B19" s="91"/>
       <c r="C19" s="92"/>
       <c r="D19" s="92"/>
       <c r="E19" s="92"/>
       <c r="F19" s="92"/>
       <c r="G19" s="92"/>
       <c r="H19" s="92"/>
       <c r="I19" s="92"/>
       <c r="J19" s="93"/>
       <c r="K19" s="93"/>
       <c r="L19" s="94"/>
       <c r="M19" s="93"/>
       <c r="N19" s="95"/>
       <c r="O19" s="93"/>
       <c r="P19" s="95"/>
       <c r="Q19" s="93"/>
       <c r="R19" s="93"/>
       <c r="S19" s="92"/>
       <c r="T19" s="92"/>
       <c r="U19" s="92"/>
       <c r="V19" s="92"/>
       <c r="W19" s="92"/>
       <c r="X19" s="92"/>
       <c r="Y19" s="92"/>
       <c r="Z19" s="92"/>
       <c r="AA19" s="92"/>
     </row>
-    <row r="20" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="98"/>
-      <c r="B20" s="441" t="s">
+      <c r="B20" s="514" t="s">
         <v>91</v>
       </c>
-      <c r="C20" s="441"/>
-[...14 lines deleted...]
-      <c r="R20" s="441"/>
+      <c r="C20" s="514"/>
+      <c r="D20" s="514"/>
+      <c r="E20" s="514"/>
+      <c r="F20" s="514"/>
+      <c r="G20" s="514"/>
+      <c r="H20" s="514"/>
+      <c r="I20" s="514"/>
+      <c r="J20" s="514"/>
+      <c r="K20" s="514"/>
+      <c r="L20" s="514"/>
+      <c r="M20" s="514"/>
+      <c r="N20" s="514"/>
+      <c r="O20" s="514"/>
+      <c r="P20" s="514"/>
+      <c r="Q20" s="514"/>
+      <c r="R20" s="514"/>
       <c r="S20" s="96"/>
       <c r="T20" s="96"/>
       <c r="U20" s="96"/>
       <c r="V20" s="96"/>
       <c r="W20" s="96"/>
       <c r="X20" s="96"/>
       <c r="Y20" s="96"/>
       <c r="Z20" s="96"/>
       <c r="AA20" s="96"/>
       <c r="AB20" s="96"/>
     </row>
-    <row r="21" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="136"/>
-      <c r="B21" s="441" t="s">
+      <c r="B21" s="514" t="s">
         <v>92</v>
       </c>
-      <c r="C21" s="441"/>
-[...14 lines deleted...]
-      <c r="R21" s="441"/>
+      <c r="C21" s="514"/>
+      <c r="D21" s="514"/>
+      <c r="E21" s="514"/>
+      <c r="F21" s="514"/>
+      <c r="G21" s="514"/>
+      <c r="H21" s="514"/>
+      <c r="I21" s="514"/>
+      <c r="J21" s="514"/>
+      <c r="K21" s="514"/>
+      <c r="L21" s="514"/>
+      <c r="M21" s="514"/>
+      <c r="N21" s="514"/>
+      <c r="O21" s="514"/>
+      <c r="P21" s="514"/>
+      <c r="Q21" s="514"/>
+      <c r="R21" s="514"/>
       <c r="S21" s="96"/>
       <c r="T21" s="96"/>
       <c r="U21" s="96"/>
       <c r="V21" s="96"/>
       <c r="W21" s="96"/>
       <c r="X21" s="96"/>
       <c r="Y21" s="96"/>
       <c r="Z21" s="96"/>
       <c r="AA21" s="96"/>
       <c r="AB21" s="96"/>
     </row>
-    <row r="22" spans="1:29" s="139" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:29" s="139" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="137"/>
-      <c r="B22" s="442" t="s">
+      <c r="B22" s="515" t="s">
         <v>93</v>
       </c>
-      <c r="C22" s="442"/>
-[...14 lines deleted...]
-      <c r="R22" s="442"/>
+      <c r="C22" s="515"/>
+      <c r="D22" s="515"/>
+      <c r="E22" s="515"/>
+      <c r="F22" s="515"/>
+      <c r="G22" s="515"/>
+      <c r="H22" s="515"/>
+      <c r="I22" s="515"/>
+      <c r="J22" s="515"/>
+      <c r="K22" s="515"/>
+      <c r="L22" s="515"/>
+      <c r="M22" s="515"/>
+      <c r="N22" s="515"/>
+      <c r="O22" s="515"/>
+      <c r="P22" s="515"/>
+      <c r="Q22" s="515"/>
+      <c r="R22" s="515"/>
       <c r="S22" s="138"/>
       <c r="T22" s="138"/>
       <c r="U22" s="138"/>
       <c r="V22" s="138"/>
       <c r="W22" s="138"/>
       <c r="X22" s="138"/>
       <c r="Y22" s="138"/>
       <c r="Z22" s="138"/>
       <c r="AA22" s="138"/>
       <c r="AB22" s="138"/>
     </row>
-    <row r="23" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="140"/>
-      <c r="B23" s="442" t="s">
+      <c r="B23" s="515" t="s">
         <v>94</v>
       </c>
-      <c r="C23" s="442"/>
-[...14 lines deleted...]
-      <c r="R23" s="442"/>
+      <c r="C23" s="515"/>
+      <c r="D23" s="515"/>
+      <c r="E23" s="515"/>
+      <c r="F23" s="515"/>
+      <c r="G23" s="515"/>
+      <c r="H23" s="515"/>
+      <c r="I23" s="515"/>
+      <c r="J23" s="515"/>
+      <c r="K23" s="515"/>
+      <c r="L23" s="515"/>
+      <c r="M23" s="515"/>
+      <c r="N23" s="515"/>
+      <c r="O23" s="515"/>
+      <c r="P23" s="515"/>
+      <c r="Q23" s="515"/>
+      <c r="R23" s="515"/>
       <c r="S23" s="96"/>
       <c r="T23" s="96"/>
       <c r="U23" s="96"/>
       <c r="V23" s="96"/>
       <c r="W23" s="96"/>
       <c r="X23" s="96"/>
       <c r="Y23" s="96"/>
       <c r="Z23" s="96"/>
       <c r="AA23" s="96"/>
       <c r="AB23" s="96"/>
     </row>
-    <row r="24" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="140"/>
-      <c r="B24" s="442" t="s">
+      <c r="B24" s="515" t="s">
         <v>95</v>
       </c>
-      <c r="C24" s="442"/>
-[...14 lines deleted...]
-      <c r="R24" s="442"/>
+      <c r="C24" s="515"/>
+      <c r="D24" s="515"/>
+      <c r="E24" s="515"/>
+      <c r="F24" s="515"/>
+      <c r="G24" s="515"/>
+      <c r="H24" s="515"/>
+      <c r="I24" s="515"/>
+      <c r="J24" s="515"/>
+      <c r="K24" s="515"/>
+      <c r="L24" s="515"/>
+      <c r="M24" s="515"/>
+      <c r="N24" s="515"/>
+      <c r="O24" s="515"/>
+      <c r="P24" s="515"/>
+      <c r="Q24" s="515"/>
+      <c r="R24" s="515"/>
       <c r="S24" s="96"/>
       <c r="T24" s="96"/>
       <c r="U24" s="96"/>
       <c r="V24" s="96"/>
       <c r="W24" s="96"/>
       <c r="X24" s="96"/>
       <c r="Y24" s="96"/>
       <c r="Z24" s="96"/>
       <c r="AA24" s="96"/>
       <c r="AB24" s="96"/>
     </row>
-    <row r="25" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="140"/>
-      <c r="B25" s="439" t="s">
+      <c r="B25" s="512" t="s">
         <v>96</v>
       </c>
-      <c r="C25" s="439"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C25" s="512"/>
+      <c r="D25" s="512"/>
+      <c r="E25" s="512"/>
+      <c r="F25" s="512"/>
+      <c r="G25" s="512"/>
+      <c r="H25" s="512"/>
+      <c r="I25" s="512"/>
+      <c r="J25" s="512"/>
+      <c r="K25" s="512"/>
+      <c r="L25" s="512"/>
+      <c r="M25" s="512"/>
+      <c r="N25" s="512"/>
+      <c r="O25" s="512"/>
+      <c r="P25" s="512"/>
+      <c r="Q25" s="512"/>
+      <c r="R25" s="512"/>
+      <c r="S25" s="512"/>
+      <c r="T25" s="512"/>
+      <c r="U25" s="512"/>
+      <c r="V25" s="512"/>
+      <c r="W25" s="512"/>
+      <c r="X25" s="512"/>
+      <c r="Y25" s="512"/>
+      <c r="Z25" s="512"/>
+      <c r="AA25" s="512"/>
+      <c r="AB25" s="512"/>
+    </row>
+    <row r="26" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="140"/>
-      <c r="B26" s="439" t="s">
+      <c r="B26" s="512" t="s">
         <v>97</v>
       </c>
-      <c r="C26" s="439"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C26" s="512"/>
+      <c r="D26" s="512"/>
+      <c r="E26" s="512"/>
+      <c r="F26" s="512"/>
+      <c r="G26" s="512"/>
+      <c r="H26" s="512"/>
+      <c r="I26" s="512"/>
+      <c r="J26" s="512"/>
+      <c r="K26" s="512"/>
+      <c r="L26" s="512"/>
+      <c r="M26" s="512"/>
+      <c r="N26" s="512"/>
+      <c r="O26" s="512"/>
+      <c r="P26" s="512"/>
+      <c r="Q26" s="512"/>
+      <c r="R26" s="512"/>
+      <c r="S26" s="512"/>
+      <c r="T26" s="512"/>
+      <c r="U26" s="512"/>
+      <c r="V26" s="512"/>
+      <c r="W26" s="512"/>
+      <c r="X26" s="512"/>
+      <c r="Y26" s="512"/>
+      <c r="Z26" s="512"/>
+      <c r="AA26" s="512"/>
+      <c r="AB26" s="512"/>
+    </row>
+    <row r="27" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="140"/>
-      <c r="B27" s="439" t="s">
+      <c r="B27" s="512" t="s">
         <v>98</v>
       </c>
-      <c r="C27" s="439"/>
-[...26 lines deleted...]
-    <row r="28" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C27" s="512"/>
+      <c r="D27" s="512"/>
+      <c r="E27" s="512"/>
+      <c r="F27" s="512"/>
+      <c r="G27" s="512"/>
+      <c r="H27" s="512"/>
+      <c r="I27" s="512"/>
+      <c r="J27" s="512"/>
+      <c r="K27" s="512"/>
+      <c r="L27" s="512"/>
+      <c r="M27" s="512"/>
+      <c r="N27" s="512"/>
+      <c r="O27" s="512"/>
+      <c r="P27" s="512"/>
+      <c r="Q27" s="512"/>
+      <c r="R27" s="512"/>
+      <c r="S27" s="512"/>
+      <c r="T27" s="512"/>
+      <c r="U27" s="512"/>
+      <c r="V27" s="512"/>
+      <c r="W27" s="512"/>
+      <c r="X27" s="512"/>
+      <c r="Y27" s="512"/>
+      <c r="Z27" s="512"/>
+      <c r="AA27" s="512"/>
+      <c r="AB27" s="512"/>
+    </row>
+    <row r="28" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="140"/>
-      <c r="B28" s="439" t="s">
+      <c r="B28" s="512" t="s">
         <v>99</v>
       </c>
-      <c r="C28" s="439"/>
-[...26 lines deleted...]
-    <row r="29" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C28" s="512"/>
+      <c r="D28" s="512"/>
+      <c r="E28" s="512"/>
+      <c r="F28" s="512"/>
+      <c r="G28" s="512"/>
+      <c r="H28" s="512"/>
+      <c r="I28" s="512"/>
+      <c r="J28" s="512"/>
+      <c r="K28" s="512"/>
+      <c r="L28" s="512"/>
+      <c r="M28" s="512"/>
+      <c r="N28" s="512"/>
+      <c r="O28" s="512"/>
+      <c r="P28" s="512"/>
+      <c r="Q28" s="512"/>
+      <c r="R28" s="512"/>
+      <c r="S28" s="512"/>
+      <c r="T28" s="512"/>
+      <c r="U28" s="512"/>
+      <c r="V28" s="512"/>
+      <c r="W28" s="512"/>
+      <c r="X28" s="512"/>
+      <c r="Y28" s="512"/>
+      <c r="Z28" s="512"/>
+      <c r="AA28" s="512"/>
+      <c r="AB28" s="512"/>
+    </row>
+    <row r="29" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="136"/>
-      <c r="B29" s="439" t="s">
+      <c r="B29" s="512" t="s">
         <v>100</v>
       </c>
-      <c r="C29" s="439"/>
-[...26 lines deleted...]
-    <row r="30" spans="1:29" s="142" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C29" s="512"/>
+      <c r="D29" s="512"/>
+      <c r="E29" s="512"/>
+      <c r="F29" s="512"/>
+      <c r="G29" s="512"/>
+      <c r="H29" s="512"/>
+      <c r="I29" s="512"/>
+      <c r="J29" s="512"/>
+      <c r="K29" s="512"/>
+      <c r="L29" s="512"/>
+      <c r="M29" s="512"/>
+      <c r="N29" s="512"/>
+      <c r="O29" s="512"/>
+      <c r="P29" s="512"/>
+      <c r="Q29" s="512"/>
+      <c r="R29" s="512"/>
+      <c r="S29" s="512"/>
+      <c r="T29" s="512"/>
+      <c r="U29" s="512"/>
+      <c r="V29" s="512"/>
+      <c r="W29" s="512"/>
+      <c r="X29" s="512"/>
+      <c r="Y29" s="512"/>
+      <c r="Z29" s="512"/>
+      <c r="AA29" s="512"/>
+      <c r="AB29" s="512"/>
+    </row>
+    <row r="30" spans="1:29" s="142" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="141"/>
-      <c r="B30" s="439" t="s">
+      <c r="B30" s="512" t="s">
         <v>101</v>
       </c>
-      <c r="C30" s="439"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:29" s="139" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C30" s="512"/>
+      <c r="D30" s="512"/>
+      <c r="E30" s="512"/>
+      <c r="F30" s="512"/>
+      <c r="G30" s="512"/>
+      <c r="H30" s="512"/>
+      <c r="I30" s="512"/>
+      <c r="J30" s="512"/>
+      <c r="K30" s="512"/>
+      <c r="L30" s="512"/>
+      <c r="M30" s="512"/>
+      <c r="N30" s="512"/>
+      <c r="O30" s="512"/>
+      <c r="P30" s="512"/>
+      <c r="Q30" s="512"/>
+      <c r="R30" s="512"/>
+      <c r="S30" s="512"/>
+      <c r="T30" s="512"/>
+      <c r="U30" s="512"/>
+      <c r="V30" s="512"/>
+      <c r="W30" s="512"/>
+      <c r="X30" s="512"/>
+      <c r="Y30" s="512"/>
+      <c r="Z30" s="512"/>
+      <c r="AA30" s="512"/>
+      <c r="AB30" s="512"/>
+    </row>
+    <row r="31" spans="1:29" s="139" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="137"/>
-      <c r="B31" s="439" t="s">
+      <c r="B31" s="512" t="s">
         <v>102</v>
       </c>
-      <c r="C31" s="439"/>
-[...26 lines deleted...]
-    <row r="32" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C31" s="512"/>
+      <c r="D31" s="512"/>
+      <c r="E31" s="512"/>
+      <c r="F31" s="512"/>
+      <c r="G31" s="512"/>
+      <c r="H31" s="512"/>
+      <c r="I31" s="512"/>
+      <c r="J31" s="512"/>
+      <c r="K31" s="512"/>
+      <c r="L31" s="512"/>
+      <c r="M31" s="512"/>
+      <c r="N31" s="512"/>
+      <c r="O31" s="512"/>
+      <c r="P31" s="512"/>
+      <c r="Q31" s="512"/>
+      <c r="R31" s="512"/>
+      <c r="S31" s="512"/>
+      <c r="T31" s="512"/>
+      <c r="U31" s="512"/>
+      <c r="V31" s="512"/>
+      <c r="W31" s="512"/>
+      <c r="X31" s="512"/>
+      <c r="Y31" s="512"/>
+      <c r="Z31" s="512"/>
+      <c r="AA31" s="512"/>
+      <c r="AB31" s="512"/>
+    </row>
+    <row r="32" spans="1:29" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="140"/>
-      <c r="B32" s="439" t="s">
+      <c r="B32" s="512" t="s">
         <v>103</v>
       </c>
-      <c r="C32" s="439"/>
-[...26 lines deleted...]
-    <row r="33" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C32" s="512"/>
+      <c r="D32" s="512"/>
+      <c r="E32" s="512"/>
+      <c r="F32" s="512"/>
+      <c r="G32" s="512"/>
+      <c r="H32" s="512"/>
+      <c r="I32" s="512"/>
+      <c r="J32" s="512"/>
+      <c r="K32" s="512"/>
+      <c r="L32" s="512"/>
+      <c r="M32" s="512"/>
+      <c r="N32" s="512"/>
+      <c r="O32" s="512"/>
+      <c r="P32" s="512"/>
+      <c r="Q32" s="512"/>
+      <c r="R32" s="512"/>
+      <c r="S32" s="512"/>
+      <c r="T32" s="512"/>
+      <c r="U32" s="512"/>
+      <c r="V32" s="512"/>
+      <c r="W32" s="512"/>
+      <c r="X32" s="512"/>
+      <c r="Y32" s="512"/>
+      <c r="Z32" s="512"/>
+      <c r="AA32" s="512"/>
+      <c r="AB32" s="512"/>
+    </row>
+    <row r="33" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="140"/>
-      <c r="B33" s="439" t="s">
+      <c r="B33" s="512" t="s">
         <v>104</v>
       </c>
-      <c r="C33" s="439"/>
-[...26 lines deleted...]
-    <row r="34" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C33" s="512"/>
+      <c r="D33" s="512"/>
+      <c r="E33" s="512"/>
+      <c r="F33" s="512"/>
+      <c r="G33" s="512"/>
+      <c r="H33" s="512"/>
+      <c r="I33" s="512"/>
+      <c r="J33" s="512"/>
+      <c r="K33" s="512"/>
+      <c r="L33" s="512"/>
+      <c r="M33" s="512"/>
+      <c r="N33" s="512"/>
+      <c r="O33" s="512"/>
+      <c r="P33" s="512"/>
+      <c r="Q33" s="512"/>
+      <c r="R33" s="512"/>
+      <c r="S33" s="512"/>
+      <c r="T33" s="512"/>
+      <c r="U33" s="512"/>
+      <c r="V33" s="512"/>
+      <c r="W33" s="512"/>
+      <c r="X33" s="512"/>
+      <c r="Y33" s="512"/>
+      <c r="Z33" s="512"/>
+      <c r="AA33" s="512"/>
+      <c r="AB33" s="512"/>
+    </row>
+    <row r="34" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="136"/>
-      <c r="B34" s="442" t="s">
+      <c r="B34" s="515" t="s">
         <v>193</v>
       </c>
-      <c r="C34" s="442"/>
-[...26 lines deleted...]
-    <row r="35" spans="1:28" s="139" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C34" s="515"/>
+      <c r="D34" s="515"/>
+      <c r="E34" s="515"/>
+      <c r="F34" s="515"/>
+      <c r="G34" s="515"/>
+      <c r="H34" s="515"/>
+      <c r="I34" s="515"/>
+      <c r="J34" s="515"/>
+      <c r="K34" s="515"/>
+      <c r="L34" s="515"/>
+      <c r="M34" s="515"/>
+      <c r="N34" s="515"/>
+      <c r="O34" s="515"/>
+      <c r="P34" s="515"/>
+      <c r="Q34" s="515"/>
+      <c r="R34" s="515"/>
+      <c r="S34" s="515"/>
+      <c r="T34" s="515"/>
+      <c r="U34" s="515"/>
+      <c r="V34" s="515"/>
+      <c r="W34" s="515"/>
+      <c r="X34" s="515"/>
+      <c r="Y34" s="515"/>
+      <c r="Z34" s="515"/>
+      <c r="AA34" s="515"/>
+      <c r="AB34" s="515"/>
+    </row>
+    <row r="35" spans="1:28" s="139" customFormat="1" ht="15" customHeight="1">
       <c r="A35" s="137"/>
-      <c r="B35" s="439" t="s">
+      <c r="B35" s="512" t="s">
         <v>105</v>
       </c>
-      <c r="C35" s="439"/>
-[...26 lines deleted...]
-    <row r="36" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C35" s="512"/>
+      <c r="D35" s="512"/>
+      <c r="E35" s="512"/>
+      <c r="F35" s="512"/>
+      <c r="G35" s="512"/>
+      <c r="H35" s="512"/>
+      <c r="I35" s="512"/>
+      <c r="J35" s="512"/>
+      <c r="K35" s="512"/>
+      <c r="L35" s="512"/>
+      <c r="M35" s="512"/>
+      <c r="N35" s="512"/>
+      <c r="O35" s="512"/>
+      <c r="P35" s="512"/>
+      <c r="Q35" s="512"/>
+      <c r="R35" s="512"/>
+      <c r="S35" s="512"/>
+      <c r="T35" s="512"/>
+      <c r="U35" s="512"/>
+      <c r="V35" s="512"/>
+      <c r="W35" s="512"/>
+      <c r="X35" s="512"/>
+      <c r="Y35" s="512"/>
+      <c r="Z35" s="512"/>
+      <c r="AA35" s="512"/>
+      <c r="AB35" s="512"/>
+    </row>
+    <row r="36" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="140"/>
-      <c r="B36" s="439" t="s">
+      <c r="B36" s="512" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="439"/>
-[...26 lines deleted...]
-    <row r="37" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C36" s="512"/>
+      <c r="D36" s="512"/>
+      <c r="E36" s="512"/>
+      <c r="F36" s="512"/>
+      <c r="G36" s="512"/>
+      <c r="H36" s="512"/>
+      <c r="I36" s="512"/>
+      <c r="J36" s="512"/>
+      <c r="K36" s="512"/>
+      <c r="L36" s="512"/>
+      <c r="M36" s="512"/>
+      <c r="N36" s="512"/>
+      <c r="O36" s="512"/>
+      <c r="P36" s="512"/>
+      <c r="Q36" s="512"/>
+      <c r="R36" s="512"/>
+      <c r="S36" s="512"/>
+      <c r="T36" s="512"/>
+      <c r="U36" s="512"/>
+      <c r="V36" s="512"/>
+      <c r="W36" s="512"/>
+      <c r="X36" s="512"/>
+      <c r="Y36" s="512"/>
+      <c r="Z36" s="512"/>
+      <c r="AA36" s="512"/>
+      <c r="AB36" s="512"/>
+    </row>
+    <row r="37" spans="1:28" s="99" customFormat="1" ht="15" customHeight="1">
       <c r="A37" s="140"/>
-      <c r="B37" s="439" t="s">
+      <c r="B37" s="512" t="s">
         <v>107</v>
       </c>
-      <c r="C37" s="439"/>
-[...24 lines deleted...]
-      <c r="AB37" s="439"/>
+      <c r="C37" s="512"/>
+      <c r="D37" s="512"/>
+      <c r="E37" s="512"/>
+      <c r="F37" s="512"/>
+      <c r="G37" s="512"/>
+      <c r="H37" s="512"/>
+      <c r="I37" s="512"/>
+      <c r="J37" s="512"/>
+      <c r="K37" s="512"/>
+      <c r="L37" s="512"/>
+      <c r="M37" s="512"/>
+      <c r="N37" s="512"/>
+      <c r="O37" s="512"/>
+      <c r="P37" s="512"/>
+      <c r="Q37" s="512"/>
+      <c r="R37" s="512"/>
+      <c r="S37" s="512"/>
+      <c r="T37" s="512"/>
+      <c r="U37" s="512"/>
+      <c r="V37" s="512"/>
+      <c r="W37" s="512"/>
+      <c r="X37" s="512"/>
+      <c r="Y37" s="512"/>
+      <c r="Z37" s="512"/>
+      <c r="AA37" s="512"/>
+      <c r="AB37" s="512"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="B37:AB37"/>
     <mergeCell ref="B31:AB31"/>
     <mergeCell ref="B32:AB32"/>
     <mergeCell ref="B33:AB33"/>
     <mergeCell ref="B34:AB34"/>
     <mergeCell ref="B35:AB35"/>
     <mergeCell ref="B36:AB36"/>
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="U3:AC3"/>
     <mergeCell ref="B20:R20"/>
     <mergeCell ref="B21:R21"/>
     <mergeCell ref="B22:R22"/>
     <mergeCell ref="B23:R23"/>
     <mergeCell ref="B24:R24"/>
     <mergeCell ref="B25:AB25"/>
     <mergeCell ref="B26:AB26"/>
     <mergeCell ref="B27:AB27"/>
     <mergeCell ref="B28:AB28"/>
     <mergeCell ref="B29:AB29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91DF9826-B168-4918-8EFF-6856B10BA9CA}">
+  <sheetPr>
+    <tabColor rgb="FFFF6200"/>
+  </sheetPr>
+  <dimension ref="A1:I90"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="20.100000000000001" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="3.21875" style="117" customWidth="1"/>
+    <col min="2" max="2" width="120.5546875" style="118" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" style="119" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="50.5546875" style="14" customWidth="1"/>
+    <col min="5" max="6" width="9.21875" style="85"/>
+    <col min="7" max="7" width="87.33203125" style="85" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.21875" style="85"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="63"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="69"/>
+    </row>
+    <row r="2" spans="1:9" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="63"/>
+      <c r="B2" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="16"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="69"/>
+    </row>
+    <row r="3" spans="1:9" s="71" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="C3" s="72"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="74"/>
+      <c r="G3" s="104"/>
+      <c r="H3" s="75"/>
+    </row>
+    <row r="4" spans="1:9" s="106" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="105"/>
+      <c r="B4" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="D4" s="20" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A5" s="81"/>
+      <c r="B5" s="107" t="s">
+        <v>124</v>
+      </c>
+      <c r="C5" s="108">
+        <v>1967</v>
+      </c>
+      <c r="D5" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A6" s="81"/>
+      <c r="B6" s="107" t="s">
+        <v>125</v>
+      </c>
+      <c r="C6" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D6" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A7" s="81"/>
+      <c r="B7" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="C7" s="108">
+        <v>1977</v>
+      </c>
+      <c r="D7" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A8" s="81"/>
+      <c r="B8" s="107" t="s">
+        <v>127</v>
+      </c>
+      <c r="C8" s="108">
+        <v>2000</v>
+      </c>
+      <c r="D8" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A9" s="87"/>
+      <c r="B9" s="107" t="s">
+        <v>128</v>
+      </c>
+      <c r="C9" s="108">
+        <v>2001</v>
+      </c>
+      <c r="D9" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A10" s="81"/>
+      <c r="B10" s="107" t="s">
+        <v>129</v>
+      </c>
+      <c r="C10" s="108">
+        <v>2001</v>
+      </c>
+      <c r="D10" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A11" s="81"/>
+      <c r="B11" s="107" t="s">
+        <v>130</v>
+      </c>
+      <c r="C11" s="108">
+        <v>2001</v>
+      </c>
+      <c r="D11" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A12" s="81"/>
+      <c r="B12" s="107" t="s">
+        <v>131</v>
+      </c>
+      <c r="C12" s="110">
+        <v>2003</v>
+      </c>
+      <c r="D12" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A13" s="81"/>
+      <c r="B13" s="107" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="108">
+        <v>2004</v>
+      </c>
+      <c r="D13" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A14" s="81"/>
+      <c r="B14" s="107" t="s">
+        <v>113</v>
+      </c>
+      <c r="C14" s="108">
+        <v>2005</v>
+      </c>
+      <c r="D14" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A15" s="81"/>
+      <c r="B15" s="107" t="s">
+        <v>132</v>
+      </c>
+      <c r="C15" s="108">
+        <v>2007</v>
+      </c>
+      <c r="D15" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="19.5" customHeight="1">
+      <c r="A16" s="81"/>
+      <c r="B16" s="107" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" s="108">
+        <v>2007</v>
+      </c>
+      <c r="D16" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A17" s="81"/>
+      <c r="B17" s="107" t="s">
+        <v>134</v>
+      </c>
+      <c r="C17" s="108">
+        <v>2007</v>
+      </c>
+      <c r="D17" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A18" s="81"/>
+      <c r="B18" s="107" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" s="108">
+        <v>2007</v>
+      </c>
+      <c r="D18" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A19" s="111"/>
+      <c r="B19" s="107" t="s">
+        <v>136</v>
+      </c>
+      <c r="C19" s="108">
+        <v>2007</v>
+      </c>
+      <c r="D19" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A20" s="88"/>
+      <c r="B20" s="107" t="s">
+        <v>137</v>
+      </c>
+      <c r="C20" s="108">
+        <v>2008</v>
+      </c>
+      <c r="D20" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A21" s="87"/>
+      <c r="B21" s="107" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" s="108">
+        <v>2008</v>
+      </c>
+      <c r="D21" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A22" s="87"/>
+      <c r="B22" s="107" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" s="108">
+        <v>2008</v>
+      </c>
+      <c r="D22" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A23" s="87"/>
+      <c r="B23" s="107" t="s">
+        <v>140</v>
+      </c>
+      <c r="C23" s="108">
+        <v>2008</v>
+      </c>
+      <c r="D23" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A24" s="87"/>
+      <c r="B24" s="107" t="s">
+        <v>141</v>
+      </c>
+      <c r="C24" s="108">
+        <v>2008</v>
+      </c>
+      <c r="D24" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A25" s="87"/>
+      <c r="B25" s="107" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="108">
+        <v>2009</v>
+      </c>
+      <c r="D25" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A26" s="87"/>
+      <c r="B26" s="107" t="s">
+        <v>143</v>
+      </c>
+      <c r="C26" s="108">
+        <v>2009</v>
+      </c>
+      <c r="D26" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A27" s="111"/>
+      <c r="B27" s="107" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="108">
+        <v>2009</v>
+      </c>
+      <c r="D27" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="113" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A28" s="112"/>
+      <c r="B28" s="107" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" s="108">
+        <v>2010</v>
+      </c>
+      <c r="D28" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A29" s="88"/>
+      <c r="B29" s="107" t="s">
+        <v>146</v>
+      </c>
+      <c r="C29" s="108">
+        <v>2012</v>
+      </c>
+      <c r="D29" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A30" s="87"/>
+      <c r="B30" s="107" t="s">
+        <v>147</v>
+      </c>
+      <c r="C30" s="108">
+        <v>2012</v>
+      </c>
+      <c r="D30" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A31" s="87"/>
+      <c r="B31" s="107" t="s">
+        <v>148</v>
+      </c>
+      <c r="C31" s="108">
+        <v>2012</v>
+      </c>
+      <c r="D31" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A32" s="111"/>
+      <c r="B32" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="C32" s="108">
+        <v>2012</v>
+      </c>
+      <c r="D32" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A33" s="88"/>
+      <c r="B33" s="107" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" s="108">
+        <v>2012</v>
+      </c>
+      <c r="D33" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A34" s="87"/>
+      <c r="B34" s="107" t="s">
+        <v>150</v>
+      </c>
+      <c r="C34" s="108">
+        <v>2012</v>
+      </c>
+      <c r="D34" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A35" s="87"/>
+      <c r="B35" s="107" t="s">
+        <v>151</v>
+      </c>
+      <c r="C35" s="108">
+        <v>2012</v>
+      </c>
+      <c r="D35" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A36" s="87"/>
+      <c r="B36" s="107" t="s">
+        <v>152</v>
+      </c>
+      <c r="C36" s="108">
+        <v>2014</v>
+      </c>
+      <c r="D36" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A37" s="111"/>
+      <c r="B37" s="107" t="s">
+        <v>153</v>
+      </c>
+      <c r="C37" s="114">
+        <v>2014</v>
+      </c>
+      <c r="D37" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A38" s="88"/>
+      <c r="B38" s="107" t="s">
+        <v>115</v>
+      </c>
+      <c r="C38" s="108">
+        <v>2015</v>
+      </c>
+      <c r="D38" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A39" s="87"/>
+      <c r="B39" s="107" t="s">
+        <v>154</v>
+      </c>
+      <c r="C39" s="108">
+        <v>2025</v>
+      </c>
+      <c r="D39" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A40" s="87"/>
+      <c r="B40" s="107" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" s="108">
+        <v>2016</v>
+      </c>
+      <c r="D40" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A41" s="87"/>
+      <c r="B41" s="107" t="s">
+        <v>155</v>
+      </c>
+      <c r="C41" s="108">
+        <v>2016</v>
+      </c>
+      <c r="D41" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A42" s="111"/>
+      <c r="B42" s="107" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="108">
+        <v>2016</v>
+      </c>
+      <c r="D42" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A43" s="88"/>
+      <c r="B43" s="107" t="s">
+        <v>156</v>
+      </c>
+      <c r="C43" s="108">
+        <v>2017</v>
+      </c>
+      <c r="D43" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A44" s="87"/>
+      <c r="B44" s="107" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44" s="108">
+        <v>2017</v>
+      </c>
+      <c r="D44" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A45" s="111"/>
+      <c r="B45" s="107" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="110">
+        <v>2017</v>
+      </c>
+      <c r="D45" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A46" s="88"/>
+      <c r="B46" s="107" t="s">
+        <v>158</v>
+      </c>
+      <c r="C46" s="108">
+        <v>2025</v>
+      </c>
+      <c r="D46" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A47" s="87"/>
+      <c r="B47" s="107" t="s">
+        <v>159</v>
+      </c>
+      <c r="C47" s="115">
+        <v>2018</v>
+      </c>
+      <c r="D47" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A48" s="87"/>
+      <c r="B48" s="107" t="s">
+        <v>160</v>
+      </c>
+      <c r="C48" s="108">
+        <v>2018</v>
+      </c>
+      <c r="D48" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A49" s="111"/>
+      <c r="B49" s="107" t="s">
+        <v>161</v>
+      </c>
+      <c r="C49" s="114">
+        <v>2018</v>
+      </c>
+      <c r="D49" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A50" s="88"/>
+      <c r="B50" s="107" t="s">
+        <v>162</v>
+      </c>
+      <c r="C50" s="108">
+        <v>2018</v>
+      </c>
+      <c r="D50" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A51" s="87"/>
+      <c r="B51" s="107" t="s">
+        <v>163</v>
+      </c>
+      <c r="C51" s="108">
+        <v>2019</v>
+      </c>
+      <c r="D51" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A52" s="87"/>
+      <c r="B52" s="107" t="s">
+        <v>164</v>
+      </c>
+      <c r="C52" s="115">
+        <v>2018</v>
+      </c>
+      <c r="D52" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A53" s="87"/>
+      <c r="B53" s="107" t="s">
+        <v>165</v>
+      </c>
+      <c r="C53" s="115">
+        <v>2018</v>
+      </c>
+      <c r="D53" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A54" s="111"/>
+      <c r="B54" s="107" t="s">
+        <v>166</v>
+      </c>
+      <c r="C54" s="108">
+        <v>2018</v>
+      </c>
+      <c r="D54" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" s="113" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A55" s="112"/>
+      <c r="B55" s="107" t="s">
+        <v>167</v>
+      </c>
+      <c r="C55" s="108">
+        <v>2018</v>
+      </c>
+      <c r="D55" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A56" s="88"/>
+      <c r="B56" s="107" t="s">
+        <v>37</v>
+      </c>
+      <c r="C56" s="108">
+        <v>2019</v>
+      </c>
+      <c r="D56" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A57" s="87"/>
+      <c r="B57" s="107" t="s">
+        <v>168</v>
+      </c>
+      <c r="C57" s="108">
+        <v>2019</v>
+      </c>
+      <c r="D57" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A58" s="87"/>
+      <c r="B58" s="107" t="s">
+        <v>169</v>
+      </c>
+      <c r="C58" s="108">
+        <v>2019</v>
+      </c>
+      <c r="D58" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A59" s="87"/>
+      <c r="B59" s="107" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" s="115">
+        <v>2020</v>
+      </c>
+      <c r="D59" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A60" s="87"/>
+      <c r="B60" s="107" t="s">
+        <v>119</v>
+      </c>
+      <c r="C60" s="108">
+        <v>2020</v>
+      </c>
+      <c r="D60" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A61" s="87"/>
+      <c r="B61" s="107" t="s">
+        <v>171</v>
+      </c>
+      <c r="C61" s="108">
+        <v>2021</v>
+      </c>
+      <c r="D61" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A62" s="87"/>
+      <c r="B62" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="C62" s="108">
+        <v>2021</v>
+      </c>
+      <c r="D62" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" s="116" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A63" s="87"/>
+      <c r="B63" s="107" t="s">
+        <v>172</v>
+      </c>
+      <c r="C63" s="108">
+        <v>2021</v>
+      </c>
+      <c r="D63" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A64" s="111"/>
+      <c r="B64" s="107" t="s">
+        <v>173</v>
+      </c>
+      <c r="C64" s="108">
+        <v>2021</v>
+      </c>
+      <c r="D64" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A65" s="88"/>
+      <c r="B65" s="107" t="s">
+        <v>174</v>
+      </c>
+      <c r="C65" s="108">
+        <v>2022</v>
+      </c>
+      <c r="D65" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A66" s="87"/>
+      <c r="B66" s="107" t="s">
+        <v>121</v>
+      </c>
+      <c r="C66" s="108">
+        <v>2022</v>
+      </c>
+      <c r="D66" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A67" s="87"/>
+      <c r="B67" s="107" t="s">
+        <v>175</v>
+      </c>
+      <c r="C67" s="108">
+        <v>2022</v>
+      </c>
+      <c r="D67" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A68" s="88"/>
+      <c r="B68" s="107" t="s">
+        <v>176</v>
+      </c>
+      <c r="C68" s="108">
+        <v>2025</v>
+      </c>
+      <c r="D68" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A69" s="87"/>
+      <c r="B69" s="107" t="s">
+        <v>177</v>
+      </c>
+      <c r="C69" s="108">
+        <v>2022</v>
+      </c>
+      <c r="D69" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A70" s="111"/>
+      <c r="B70" s="107" t="s">
+        <v>178</v>
+      </c>
+      <c r="C70" s="108">
+        <v>2022</v>
+      </c>
+      <c r="D70" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" s="113" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A71" s="112"/>
+      <c r="B71" s="107" t="s">
+        <v>38</v>
+      </c>
+      <c r="C71" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D71" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" s="89" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A72" s="88"/>
+      <c r="B72" s="107" t="s">
+        <v>179</v>
+      </c>
+      <c r="C72" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D72" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A73" s="87"/>
+      <c r="B73" s="107" t="s">
+        <v>180</v>
+      </c>
+      <c r="C73" s="108">
+        <v>2023</v>
+      </c>
+      <c r="D73" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A74" s="87"/>
+      <c r="B74" s="107" t="s">
+        <v>39</v>
+      </c>
+      <c r="C74" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D74" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A75" s="87"/>
+      <c r="B75" s="107" t="s">
+        <v>181</v>
+      </c>
+      <c r="C75" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D75" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A76" s="87"/>
+      <c r="B76" s="107" t="s">
+        <v>182</v>
+      </c>
+      <c r="C76" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D76" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A77" s="111"/>
+      <c r="B77" s="107" t="s">
+        <v>183</v>
+      </c>
+      <c r="C77" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D77" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="B78" s="107" t="s">
+        <v>184</v>
+      </c>
+      <c r="C78" s="108">
+        <v>2025</v>
+      </c>
+      <c r="D78" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="B79" s="107" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D79" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="20.100000000000001" customHeight="1">
+      <c r="B80" s="107" t="s">
+        <v>40</v>
+      </c>
+      <c r="C80" s="108">
+        <v>2023</v>
+      </c>
+      <c r="D80" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B81" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="C81" s="108">
+        <v>2023</v>
+      </c>
+      <c r="D81" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B82" s="107" t="s">
+        <v>186</v>
+      </c>
+      <c r="C82" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D82" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B83" s="107" t="s">
+        <v>187</v>
+      </c>
+      <c r="C83" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D83" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B84" s="107" t="s">
+        <v>188</v>
+      </c>
+      <c r="C84" s="108">
+        <v>2025</v>
+      </c>
+      <c r="D84" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B85" s="107" t="s">
+        <v>189</v>
+      </c>
+      <c r="C85" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D85" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B86" s="107" t="s">
+        <v>190</v>
+      </c>
+      <c r="C86" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D86" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="87" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B87" s="107" t="s">
+        <v>191</v>
+      </c>
+      <c r="C87" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D87" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="88" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B88" s="107" t="s">
+        <v>192</v>
+      </c>
+      <c r="C88" s="108">
+        <v>2025</v>
+      </c>
+      <c r="D88" s="109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="89" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="B89" s="107" t="s">
+        <v>123</v>
+      </c>
+      <c r="C89" s="108">
+        <v>2024</v>
+      </c>
+      <c r="D89" s="109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="90" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="E90" s="14"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2024EC0F-0A52-46E7-A1C5-3410D8B889D9}">
+  <sheetPr>
+    <tabColor rgb="FFFF6200"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:I34"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.8"/>
+  <cols>
+    <col min="1" max="1" width="3.21875" style="120" customWidth="1"/>
+    <col min="2" max="9" width="23.77734375" style="121" customWidth="1"/>
+    <col min="10" max="16384" width="9.21875" style="120"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="9.6" customHeight="1"/>
+    <row r="2" spans="1:9" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="63"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="65">
+        <f>1-(481/790)</f>
+        <v>0.39113924050632909</v>
+      </c>
+      <c r="D2" s="66"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="69"/>
+    </row>
+    <row r="3" spans="1:9" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="63"/>
+      <c r="B3" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="16"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="69"/>
+    </row>
+    <row r="4" spans="1:9" s="71" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="C4" s="72"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="74"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="75"/>
+    </row>
+    <row r="5" spans="1:9" s="125" customFormat="1" ht="69.75" customHeight="1">
+      <c r="A5" s="122"/>
+      <c r="B5" s="123" t="s">
+        <v>222</v>
+      </c>
+      <c r="C5" s="123" t="s">
+        <v>223</v>
+      </c>
+      <c r="D5" s="123" t="s">
+        <v>224</v>
+      </c>
+      <c r="E5" s="124" t="s">
+        <v>225</v>
+      </c>
+      <c r="F5" s="124" t="s">
+        <v>226</v>
+      </c>
+      <c r="G5" s="123" t="s">
+        <v>227</v>
+      </c>
+      <c r="H5" s="123" t="s">
+        <v>228</v>
+      </c>
+      <c r="I5" s="123" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B6" s="126" t="s">
+        <v>216</v>
+      </c>
+      <c r="C6" s="127">
+        <v>337802.99</v>
+      </c>
+      <c r="D6" s="127">
+        <v>44903.33</v>
+      </c>
+      <c r="E6" s="127">
+        <v>-9654.7999999999993</v>
+      </c>
+      <c r="F6" s="127">
+        <v>5779.96</v>
+      </c>
+      <c r="G6" s="127">
+        <v>-3874.84</v>
+      </c>
+      <c r="H6" s="127">
+        <v>-7846.71</v>
+      </c>
+      <c r="I6" s="127">
+        <v>82694</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B7" s="126" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="127">
+        <v>25438</v>
+      </c>
+      <c r="D7" s="127">
+        <v>1176.58</v>
+      </c>
+      <c r="E7" s="127">
+        <v>-78.22</v>
+      </c>
+      <c r="F7" s="127">
+        <v>518.70000000000005</v>
+      </c>
+      <c r="G7" s="127">
+        <v>440.47</v>
+      </c>
+      <c r="H7" s="127">
+        <v>-904.12</v>
+      </c>
+      <c r="I7" s="127">
+        <v>4670</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B8" s="126" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="127">
+        <v>5066.43</v>
+      </c>
+      <c r="D8" s="127">
+        <v>-60.13</v>
+      </c>
+      <c r="E8" s="127">
+        <v>-39.78</v>
+      </c>
+      <c r="F8" s="127">
+        <v>12.98</v>
+      </c>
+      <c r="G8" s="127">
+        <v>-26.8</v>
+      </c>
+      <c r="H8" s="127">
+        <v>-245.86</v>
+      </c>
+      <c r="I8" s="127">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B9" s="126" t="s">
+        <v>217</v>
+      </c>
+      <c r="C9" s="127">
+        <v>5573.87</v>
+      </c>
+      <c r="D9" s="127">
+        <v>1916.58</v>
+      </c>
+      <c r="E9" s="127">
+        <v>-419.48</v>
+      </c>
+      <c r="F9" s="127">
+        <v>7.91</v>
+      </c>
+      <c r="G9" s="127">
+        <v>-411.57</v>
+      </c>
+      <c r="H9" s="127">
+        <v>-565.51</v>
+      </c>
+      <c r="I9" s="127">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B10" s="126" t="s">
+        <v>218</v>
+      </c>
+      <c r="C10" s="127">
+        <v>4630.8999999999996</v>
+      </c>
+      <c r="D10" s="127">
+        <v>2282.5</v>
+      </c>
+      <c r="E10" s="127">
+        <v>-207.43</v>
+      </c>
+      <c r="F10" s="127">
+        <v>-17.55</v>
+      </c>
+      <c r="G10" s="127">
+        <v>-224.97</v>
+      </c>
+      <c r="H10" s="127">
+        <v>-233.37</v>
+      </c>
+      <c r="I10" s="127">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B11" s="126" t="s">
+        <v>219</v>
+      </c>
+      <c r="C11" s="127">
+        <v>725.61</v>
+      </c>
+      <c r="D11" s="127">
+        <v>953.22</v>
+      </c>
+      <c r="E11" s="127">
+        <v>-95.87</v>
+      </c>
+      <c r="F11" s="127">
+        <v>-14.65</v>
+      </c>
+      <c r="G11" s="127">
+        <v>-110.53</v>
+      </c>
+      <c r="H11" s="127">
+        <v>-82.02</v>
+      </c>
+      <c r="I11" s="127">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B12" s="126" t="s">
+        <v>220</v>
+      </c>
+      <c r="C12" s="127">
+        <v>3697.09</v>
+      </c>
+      <c r="D12" s="127">
+        <v>-1036.07</v>
+      </c>
+      <c r="E12" s="127">
+        <v>-174.58</v>
+      </c>
+      <c r="F12" s="127">
+        <v>5.39</v>
+      </c>
+      <c r="G12" s="127">
+        <v>-169.2</v>
+      </c>
+      <c r="H12" s="127">
+        <v>-172.98</v>
+      </c>
+      <c r="I12" s="127">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B13" s="126" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="127">
+        <v>435.8</v>
+      </c>
+      <c r="D13" s="127">
+        <v>-128.85</v>
+      </c>
+      <c r="E13" s="127">
+        <v>-5.66</v>
+      </c>
+      <c r="F13" s="127">
+        <v>0.76</v>
+      </c>
+      <c r="G13" s="127">
+        <v>-4.91</v>
+      </c>
+      <c r="H13" s="127">
+        <v>-15.82</v>
+      </c>
+      <c r="I13" s="127">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
+      <c r="B14" s="126" t="s">
+        <v>760</v>
+      </c>
+      <c r="C14" s="127">
+        <v>4147.13</v>
+      </c>
+      <c r="D14" s="127">
+        <v>128.85</v>
+      </c>
+      <c r="E14" s="127">
+        <v>-19.350000000000001</v>
+      </c>
+      <c r="F14" s="128">
+        <v>0.64</v>
+      </c>
+      <c r="G14" s="128">
+        <v>-18.71</v>
+      </c>
+      <c r="H14" s="127">
+        <v>-30.67</v>
+      </c>
+      <c r="I14" s="127">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="121" customFormat="1" ht="16.95" customHeight="1">
+      <c r="B15" s="126" t="s">
+        <v>221</v>
+      </c>
+      <c r="C15" s="127">
+        <v>272.36</v>
+      </c>
+      <c r="D15" s="127">
+        <v>113.68</v>
+      </c>
+      <c r="E15" s="127">
+        <v>0</v>
+      </c>
+      <c r="F15" s="127">
+        <v>-0.03</v>
+      </c>
+      <c r="G15" s="127">
+        <v>0.03</v>
+      </c>
+      <c r="H15" s="127">
+        <v>0</v>
+      </c>
+      <c r="I15" s="127">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="121" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B16" s="129" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="143">
+        <v>387790.18</v>
+      </c>
+      <c r="D16" s="143">
+        <v>50249.69</v>
+      </c>
+      <c r="E16" s="143">
+        <v>-10695.17</v>
+      </c>
+      <c r="F16" s="143">
+        <v>6294.11</v>
+      </c>
+      <c r="G16" s="143">
+        <v>-4401.03</v>
+      </c>
+      <c r="H16" s="143">
+        <v>-10097.06</v>
+      </c>
+      <c r="I16" s="143">
+        <v>92470</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" s="130" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="516" t="s">
+        <v>230</v>
+      </c>
+      <c r="C17" s="516"/>
+      <c r="D17" s="516"/>
+      <c r="E17" s="516"/>
+      <c r="F17" s="516"/>
+      <c r="G17" s="516"/>
+      <c r="H17" s="516"/>
+      <c r="I17" s="516"/>
+    </row>
+    <row r="18" spans="2:9" s="130" customFormat="1" ht="29.55" customHeight="1">
+      <c r="B18" s="517" t="s">
+        <v>231</v>
+      </c>
+      <c r="C18" s="517"/>
+      <c r="D18" s="517"/>
+      <c r="E18" s="517"/>
+      <c r="F18" s="517"/>
+      <c r="G18" s="517"/>
+      <c r="H18" s="517"/>
+      <c r="I18" s="517"/>
+    </row>
+    <row r="19" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="518"/>
+      <c r="C19" s="518"/>
+      <c r="D19" s="518"/>
+      <c r="E19" s="518"/>
+      <c r="F19" s="518"/>
+      <c r="G19" s="518"/>
+      <c r="H19" s="518"/>
+      <c r="I19" s="518"/>
+    </row>
+    <row r="20" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1"/>
+    <row r="21" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1"/>
+    <row r="22" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B22" s="131"/>
+      <c r="C22" s="131"/>
+      <c r="D22" s="131"/>
+      <c r="E22" s="132"/>
+      <c r="F22" s="131"/>
+      <c r="G22" s="131"/>
+      <c r="H22" s="131"/>
+      <c r="I22" s="131"/>
+    </row>
+    <row r="23" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B23" s="131"/>
+      <c r="C23" s="131"/>
+      <c r="D23" s="131"/>
+      <c r="E23" s="131"/>
+      <c r="F23" s="131"/>
+      <c r="G23" s="131"/>
+      <c r="H23" s="131"/>
+      <c r="I23" s="131"/>
+    </row>
+    <row r="24" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B24" s="131"/>
+      <c r="C24" s="131"/>
+      <c r="D24" s="131"/>
+      <c r="E24" s="131"/>
+      <c r="F24" s="131"/>
+      <c r="G24" s="131"/>
+      <c r="H24" s="131"/>
+      <c r="I24" s="131"/>
+    </row>
+    <row r="25" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B25" s="131"/>
+      <c r="C25" s="131"/>
+      <c r="D25" s="131"/>
+      <c r="E25" s="131"/>
+      <c r="F25" s="131"/>
+      <c r="G25" s="131"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="131"/>
+    </row>
+    <row r="26" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B26" s="131"/>
+      <c r="C26" s="131"/>
+      <c r="D26" s="131"/>
+      <c r="E26" s="131"/>
+      <c r="F26" s="131"/>
+      <c r="G26" s="131"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="131"/>
+    </row>
+    <row r="27" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B27" s="146"/>
+      <c r="C27" s="131"/>
+      <c r="D27" s="131"/>
+      <c r="E27" s="131"/>
+      <c r="F27" s="131"/>
+      <c r="G27" s="131"/>
+      <c r="H27" s="131"/>
+      <c r="I27" s="131"/>
+    </row>
+    <row r="28" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B28" s="146"/>
+      <c r="C28" s="131"/>
+      <c r="D28" s="131"/>
+      <c r="E28" s="131"/>
+      <c r="F28" s="131"/>
+      <c r="G28" s="131"/>
+      <c r="H28" s="131"/>
+      <c r="I28" s="131"/>
+    </row>
+    <row r="29" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B29" s="146"/>
+      <c r="C29" s="131"/>
+      <c r="D29" s="131"/>
+      <c r="E29" s="131"/>
+      <c r="F29" s="131"/>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="131"/>
+    </row>
+    <row r="30" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B30" s="146"/>
+      <c r="C30" s="131"/>
+      <c r="D30" s="131"/>
+      <c r="E30" s="131"/>
+      <c r="F30" s="131"/>
+      <c r="G30" s="131"/>
+      <c r="H30" s="131"/>
+      <c r="I30" s="131"/>
+    </row>
+    <row r="31" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B31" s="146"/>
+    </row>
+    <row r="32" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B32" s="131"/>
+      <c r="C32" s="131"/>
+      <c r="D32" s="131"/>
+      <c r="E32" s="131"/>
+      <c r="F32" s="131"/>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="131"/>
+    </row>
+    <row r="33" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B33" s="131"/>
+      <c r="C33" s="131"/>
+      <c r="D33" s="131"/>
+      <c r="E33" s="131"/>
+      <c r="F33" s="131"/>
+      <c r="G33" s="131"/>
+      <c r="H33" s="131"/>
+      <c r="I33" s="131"/>
+    </row>
+    <row r="34" spans="2:9" s="121" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B34" s="131"/>
+      <c r="C34" s="131"/>
+      <c r="D34" s="131"/>
+      <c r="E34" s="131"/>
+      <c r="F34" s="131"/>
+      <c r="G34" s="131"/>
+      <c r="H34" s="131"/>
+      <c r="I34" s="131"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B17:I17"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B19:I19"/>
+  </mergeCells>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" scale="44" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5fd961e0-54ee-4f16-9701-4ddce7fa3857">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000B70BBD7E77E8A4D9F8F4B008E3B676E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8eb3bf9a17fb1e97a503906abd7f2b26">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fd961e0-54ee-4f16-9701-4ddce7fa3857" xmlns:ns3="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="981a64e2c802764b70731d66bb4fdec3" ns2:_="" ns3:_="">
     <xsd:import namespace="5fd961e0-54ee-4f16-9701-4ddce7fa3857"/>
     <xsd:import namespace="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -26756,132 +26630,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3CC7FE7-A197-486C-90BB-99EAACF16294}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{330AF34F-464E-45F3-8844-4EF52CD9853A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5fd961e0-54ee-4f16-9701-4ddce7fa3857"/>
+    <ds:schemaRef ds:uri="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A355622-87CB-459A-B855-DCE4EF626077}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28B0AFC7-09C8-47AE-A01F-C2503906DAE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44426419-7E6B-4D2C-AE10-DBF26CAEEE9F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F71E575E-A5C0-4D6A-B8BA-00972BC8CF19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5fd961e0-54ee-4f16-9701-4ddce7fa3857"/>
+    <ds:schemaRef ds:uri="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Index</vt:lpstr>
       <vt:lpstr>ESG Indicators</vt:lpstr>
+      <vt:lpstr>Board of Directors</vt:lpstr>
+      <vt:lpstr>Entities and affiliations</vt:lpstr>
       <vt:lpstr>Tax reporting</vt:lpstr>
-      <vt:lpstr>Entities and affiliations</vt:lpstr>
-      <vt:lpstr>Board of Directors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_SetDate">
-    <vt:lpwstr>2026-04-30T22:42:38Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-07T15:18:12Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_Name">
     <vt:lpwstr>Compartilhamento Interno</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_SiteId">
     <vt:lpwstr>591669a0-183f-49a5-98f4-9aa0d0b63d81</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_ActionId">
-    <vt:lpwstr>1e02fbd5-e00d-42ab-b8d2-8a31bae7d4f3</vt:lpwstr>
+    <vt:lpwstr>72c5d036-11b6-4b74-8c6b-7c407bf40b8e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
     <vt:lpwstr>0x0101000B70BBD7E77E8A4D9F8F4B008E3B676E</vt:lpwstr>
   </property>
 </Properties>
 </file>