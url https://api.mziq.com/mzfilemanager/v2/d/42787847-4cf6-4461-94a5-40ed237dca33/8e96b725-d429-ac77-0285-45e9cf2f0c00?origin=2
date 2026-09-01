--- v1 (2026-06-30)
+++ v2 (2026-09-01)
@@ -1,2449 +1,2691 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{D3070754-02E8-46C4-A045-9E6CC4379CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{850481DB-FAE5-48EF-A76A-445DA38A327F}"/>
+  <xr:revisionPtr revIDLastSave="377" documentId="13_ncr:1_{D3070754-02E8-46C4-A045-9E6CC4379CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5E30524A-D021-4CF4-9E3F-300F22BA93D4}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="767" xr2:uid="{FDEDFAFB-8A97-4EA4-BE56-67FB09A99D0C}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="767" xr2:uid="{FDEDFAFB-8A97-4EA4-BE56-67FB09A99D0C}"/>
   </bookViews>
   <sheets>
     <sheet name="Index" sheetId="8" r:id="rId1"/>
     <sheet name="ESG Indicators" sheetId="9" r:id="rId2"/>
     <sheet name="Board of Directors" sheetId="7" r:id="rId3"/>
     <sheet name="Entities and affiliations" sheetId="4" r:id="rId4"/>
     <sheet name="Tax reporting" sheetId="5" r:id="rId5"/>
+    <sheet name="Sustainable products" sheetId="12" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Board of Directors'!$A$3:$J$37</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Entities and affiliations'!$A$3:$D$77</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ESG Indicators'!$A$4:$G$627</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'ESG Indicators'!$A$4:$G$631</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tax reporting'!$A$5:$I$15</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G466" i="9" l="1"/>
-  <c r="D82" i="8" l="1"/>
+  <c r="D47" i="12" l="1"/>
+  <c r="G467" i="9"/>
+  <c r="D82" i="8"/>
   <c r="C1" i="7"/>
   <c r="C2" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3081" uniqueCount="767">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3178" uniqueCount="838">
+  <si>
+    <t>Sustainability in business</t>
+  </si>
+  <si>
+    <t>Environmental</t>
+  </si>
+  <si>
+    <t>Social, environmental and climate risk assessment</t>
+  </si>
+  <si>
+    <t>Environmental management</t>
+  </si>
+  <si>
+    <t>Sustainable finance</t>
+  </si>
+  <si>
+    <t>GHG emissions</t>
+  </si>
   <si>
     <t>Asset management</t>
   </si>
   <si>
+    <t xml:space="preserve">Energy </t>
+  </si>
+  <si>
+    <t>Retail Banking</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water </t>
+  </si>
+  <si>
+    <t>Materials and waste</t>
+  </si>
+  <si>
     <t>Social</t>
   </si>
   <si>
+    <t>Governance</t>
+  </si>
+  <si>
+    <t>Workforce</t>
+  </si>
+  <si>
+    <t>Diversity and Inclusion</t>
+  </si>
+  <si>
+    <t>Board of Directors</t>
+  </si>
+  <si>
+    <t>Attraction and retention</t>
+  </si>
+  <si>
+    <t>Political influence</t>
+  </si>
+  <si>
+    <t>Employee experience</t>
+  </si>
+  <si>
+    <t>Entities and affiliations</t>
+  </si>
+  <si>
+    <t>Development</t>
+  </si>
+  <si>
+    <t>Business ethics</t>
+  </si>
+  <si>
+    <t>Compensation and Benefits</t>
+  </si>
+  <si>
+    <t>Reporting channels</t>
+  </si>
+  <si>
+    <t>Health and safety</t>
+  </si>
+  <si>
+    <t>Tax reporting</t>
+  </si>
+  <si>
+    <t>Suppliers</t>
+  </si>
+  <si>
+    <t>Private social investment</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ESG Indicators 2025</t>
+  </si>
+  <si>
+    <t>Theme</t>
+  </si>
+  <si>
+    <t>Topic</t>
+  </si>
+  <si>
+    <t>Metric</t>
+  </si>
+  <si>
+    <t>Unit</t>
+  </si>
+  <si>
+    <t>Clients evaluated on ESG issues on an individualized basis</t>
+  </si>
+  <si>
     <t>%</t>
   </si>
   <si>
+    <t>Financing to controversial sectors and activities - at the end of the period</t>
+  </si>
+  <si>
+    <t>R$ billion</t>
+  </si>
+  <si>
+    <t>Loan portfolio for controversial sectors and activities</t>
+  </si>
+  <si>
+    <t>Contracted operations for project finance</t>
+  </si>
+  <si>
+    <t>Number of projects</t>
+  </si>
+  <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>Total investment</t>
+  </si>
+  <si>
+    <t>R$ million</t>
+  </si>
+  <si>
+    <t>Itaú Unibanco's participation</t>
+  </si>
+  <si>
+    <t>Project Bail</t>
+  </si>
+  <si>
+    <t>Bridge loan</t>
+  </si>
+  <si>
+    <t>Capital markets operations contracted for project finance</t>
+  </si>
+  <si>
+    <t>Total contracted operations</t>
+  </si>
+  <si>
+    <t>Volume of operations</t>
+  </si>
+  <si>
+    <t>Project-oriented corporate financing</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>Positive impact financing</t>
+  </si>
+  <si>
+    <t>Allocated amount (accumulated since January 2020) - at the end of the period</t>
+  </si>
+  <si>
+    <t>Financing for sustainable activities aligned with Febraban's Green Taxonomy</t>
+  </si>
+  <si>
+    <t>Agribusiness</t>
+  </si>
+  <si>
+    <t>Energy Services</t>
+  </si>
+  <si>
+    <t>Infrastructure works</t>
+  </si>
+  <si>
+    <t>Renewable energy</t>
+  </si>
+  <si>
+    <t>Education and culture</t>
+  </si>
+  <si>
+    <t>Health and social security</t>
+  </si>
+  <si>
+    <t>Pulp and paper</t>
+  </si>
+  <si>
+    <t>Inclusive finance and green lines</t>
+  </si>
+  <si>
+    <t>Green Transfer</t>
+  </si>
+  <si>
+    <t>Women entrepreneurs</t>
+  </si>
+  <si>
+    <t>Solar Panels</t>
+  </si>
+  <si>
+    <t>Microcredit</t>
+  </si>
+  <si>
+    <t>Electric and hybrid vehicles</t>
+  </si>
+  <si>
+    <t>ESG-labelled products and securities</t>
+  </si>
+  <si>
+    <t>Credit operations with ESG criteria</t>
+  </si>
+  <si>
+    <t>Financing for sustainable buildings - at the end of the period</t>
+  </si>
+  <si>
+    <t>BNDES on-lending products</t>
+  </si>
+  <si>
+    <t>BNDES credit transfers - at the end of the period</t>
+  </si>
+  <si>
+    <t>BNDES Automatic - Renovagro</t>
+  </si>
+  <si>
+    <t>Automatic - Turning</t>
+  </si>
+  <si>
+    <t>BNDES Finame - Low carbon</t>
+  </si>
+  <si>
+    <t>Automatic Emergency Program</t>
+  </si>
+  <si>
+    <t>Sovereign Brazil Program</t>
+  </si>
+  <si>
+    <t>BNDES ESG onlending lines by segment</t>
+  </si>
+  <si>
+    <t>SME</t>
+  </si>
+  <si>
+    <t>PF</t>
+  </si>
+  <si>
+    <t>Wholesale Bench</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Sustainability in investments</t>
+  </si>
+  <si>
+    <t>Assets under management of open-ended funds - at the end of the period</t>
+  </si>
+  <si>
+    <t>Actions</t>
+  </si>
+  <si>
+    <t>ETF</t>
+  </si>
+  <si>
+    <t>Multimarket</t>
+  </si>
+  <si>
+    <t>Social Security</t>
+  </si>
+  <si>
+    <t>Fixed income</t>
+  </si>
+  <si>
+    <t>ESG coverage of eligible assets</t>
+  </si>
+  <si>
+    <t>ESG investments by asset class</t>
+  </si>
+  <si>
+    <t>ESG Integration</t>
+  </si>
+  <si>
+    <t>Best-in-class screening</t>
+  </si>
+  <si>
+    <t>Thematic investments</t>
+  </si>
+  <si>
+    <t>ESG stewardship</t>
+  </si>
+  <si>
+    <t>Companies engaged in ESG issues</t>
+  </si>
+  <si>
+    <t>Participation in meetings of investee companies</t>
+  </si>
+  <si>
+    <t>Microcredit portfolio at the end of the period</t>
+  </si>
+  <si>
+    <t>Number of contracts for microentrepreneurs</t>
+  </si>
+  <si>
+    <t>thousand</t>
+  </si>
+  <si>
+    <t>Clients (microentrepreneurs) served</t>
+  </si>
+  <si>
+    <t>Female clients (micro-entrepreneurs)</t>
+  </si>
+  <si>
+    <t>Credit for women</t>
+  </si>
+  <si>
+    <t>Loan portfolio for women-led companies - at the end of the period</t>
+  </si>
+  <si>
+    <t>Number of female customers with credit/loan operations</t>
+  </si>
+  <si>
+    <t>Financial inclusion</t>
+  </si>
+  <si>
+    <t>Financing for government programs (pronampe) - at the end of the period</t>
+  </si>
+  <si>
+    <t>Customers with an essential services account</t>
+  </si>
+  <si>
+    <t>million</t>
+  </si>
+  <si>
+    <t>Products and services for a more sustainable, low-carbon economy</t>
+  </si>
+  <si>
+    <t>Financing of electric and hybrid vehicles - at the end of the period</t>
+  </si>
+  <si>
+    <t>Environmental Management System (EMS)</t>
+  </si>
+  <si>
+    <t>Investment in external certification of environmental management system</t>
+  </si>
+  <si>
+    <t>Investment in eco-efficiency and environmental management system</t>
+  </si>
+  <si>
+    <t>Scope 1, 2 and 3</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 1, 2 and 3)</t>
+  </si>
+  <si>
+    <t>tCO₂e</t>
+  </si>
+  <si>
+    <t>Emissions intensity - per employee</t>
+  </si>
+  <si>
+    <t>tCO₂e/employee</t>
+  </si>
+  <si>
+    <t>Emissions intensity - by Banking Product</t>
+  </si>
+  <si>
+    <t>tCO₂e/R$ million</t>
+  </si>
+  <si>
+    <t>Scope 1</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 1)</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 1) - Brazil</t>
+  </si>
+  <si>
+    <t>Stationary combustion</t>
+  </si>
+  <si>
+    <t>Mobile combustion</t>
+  </si>
+  <si>
+    <t>Fugitive emissions</t>
+  </si>
+  <si>
+    <t>Waste treatment</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 1) - International Units</t>
+  </si>
+  <si>
+    <t>Scope 2</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 2) - by location</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 2) - by location - Brazil</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 2) - by location - International Units</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 2) - by purchase choice</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 2) - by purchase choice - Brazil</t>
+  </si>
+  <si>
+    <t>Emissions (Scope 2) - by purchase choice - International units</t>
+  </si>
+  <si>
+    <t>Scope 3 - Other</t>
+  </si>
+  <si>
+    <t>Total other emissions (Scope 3 - Categories 1 to 14) - Brazil and International Units³</t>
+  </si>
+  <si>
+    <t>Total other emissions (Scope 3 - Categories 1 to 14) - Brazil</t>
+  </si>
+  <si>
+    <t>Commuting from home to work</t>
+  </si>
+  <si>
+    <t>Waste generated</t>
+  </si>
+  <si>
+    <t>Transportation and distribution (Upstream)</t>
+  </si>
+  <si>
+    <t>Transportation and distribution (Downstream)</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>Best-in-class screening</t>
-[...5 lines deleted...]
-    <t>tCO₂e</t>
+    <t>Business travel</t>
+  </si>
+  <si>
+    <t>Total other emissions (Scope 3) - International units</t>
+  </si>
+  <si>
+    <t>Scope 3 - Financed emissions</t>
+  </si>
+  <si>
+    <t>Total Financed emissions (Category 155)</t>
+  </si>
+  <si>
+    <t>Total Scope 3 emissions (Categories 1-14 (Brazil) and Category 15)</t>
+  </si>
+  <si>
+    <t>Valuation coverage of financed emissions in relation to the portfolio - at the end of the period</t>
+  </si>
+  <si>
+    <t>Valuation coverage in relation to the total portfolio with applicable methodology</t>
+  </si>
+  <si>
+    <t>Scope 3 - Financed emissions (Companies)</t>
+  </si>
+  <si>
+    <t>Financed emissions (Scope 3) - Credit for companies</t>
   </si>
   <si>
     <t>MtCO₂e</t>
   </si>
   <si>
+    <t>Value of the corporate loan portfolio evaluated - at the end of the period</t>
+  </si>
+  <si>
+    <t>Weighted Quality Score (PCAF) - Credit for Businesses</t>
+  </si>
+  <si>
+    <t>(0 to 5)</t>
+  </si>
+  <si>
+    <t>Valuation coverage of corporate loan portfolio issues</t>
+  </si>
+  <si>
+    <t>Scope 3 - Financed emissions (Vehicles)</t>
+  </si>
+  <si>
+    <t>Financed Emissions (Scope 3) - Vehicle Finance (Retail)</t>
+  </si>
+  <si>
+    <t>Value of the vehicle loan portfolio evaluated - at the end of the period</t>
+  </si>
+  <si>
+    <t>Weighted Quality Score (PCAF) - Vehicle Financing</t>
+  </si>
+  <si>
+    <t>Vehicle Loan Portfolio Emissions Assessment Coverage</t>
+  </si>
+  <si>
+    <t>Scope 3 - Financed Emissions (Real Estate)</t>
+  </si>
+  <si>
+    <t>Financed Emissions (Scope 3) - Real Estate Finance (Retail)</t>
+  </si>
+  <si>
+    <t>Value of the real estate loan portfolio evaluated - at the end of the period</t>
+  </si>
+  <si>
+    <t>Weighted Quality Score (PCAF) - Real Estate Finance</t>
+  </si>
+  <si>
+    <t>Valuation coverage of real estate loan portfolio issues</t>
+  </si>
+  <si>
+    <t>Scope 3 - Financed Emissions (Asset Class)</t>
+  </si>
+  <si>
     <t>Business loans</t>
   </si>
   <si>
     <t>Corporate bonds</t>
   </si>
   <si>
+    <t>Scope 3 - Financed emissions (Location)</t>
+  </si>
+  <si>
+    <t>Brazil (headquarters)</t>
+  </si>
+  <si>
+    <t>Latin America (Paraguay, Uruguay, Argentina, Chile, and Colombia)</t>
+  </si>
+  <si>
+    <t>Other international units (Europe, Central and North America)</t>
+  </si>
+  <si>
+    <t>Scope 3 - Financed emissions (Industry)</t>
+  </si>
+  <si>
+    <t>Scope 3 - Financed emissions (Sector)</t>
+  </si>
+  <si>
+    <t>Oil &amp; Gas</t>
+  </si>
+  <si>
+    <t>Trade</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>Industry - miscellaneous</t>
+  </si>
+  <si>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>Cement</t>
+  </si>
+  <si>
+    <t>Petrochemical &amp; Chemical</t>
+  </si>
+  <si>
+    <t>Services - miscellaneous</t>
+  </si>
+  <si>
+    <t>Food and drinks</t>
+  </si>
+  <si>
+    <t>Metallurgy and steel industry</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Cosmetics</t>
+  </si>
+  <si>
+    <t>Sanitation</t>
+  </si>
+  <si>
+    <t>Mining</t>
+  </si>
+  <si>
+    <t>Electronics and IT</t>
+  </si>
+  <si>
+    <t>Wood and furniture</t>
+  </si>
+  <si>
+    <t>Footwear and textiles</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>Banks and financial institutions</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Recycling</t>
+  </si>
+  <si>
+    <t>Vehicles and auto parts</t>
+  </si>
+  <si>
+    <t>Coal</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Capital goods</t>
+  </si>
+  <si>
+    <t>Leisure and tourism</t>
+  </si>
+  <si>
+    <t>Health</t>
+  </si>
+  <si>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>Insurance, reinsurance and pension plans</t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Infrastructure</t>
+  </si>
+  <si>
+    <t>Services - public</t>
+  </si>
+  <si>
+    <t>Culture and recreation</t>
+  </si>
+  <si>
+    <t>Third sector</t>
+  </si>
+  <si>
+    <t>Miscellaneous</t>
+  </si>
+  <si>
+    <t>Data used to calculate Emissions (legal entity)</t>
+  </si>
+  <si>
+    <t>Score 1 - published and assured emissions</t>
+  </si>
+  <si>
+    <t>Score 2 - published but not assured issues</t>
+  </si>
+  <si>
+    <t>Score 3 - estimated emissions by physical production</t>
+  </si>
+  <si>
+    <t>Score 4 - estimated emissions by revenue</t>
+  </si>
+  <si>
+    <t>Score 5 - emissions estimated by the credit contracted</t>
+  </si>
+  <si>
+    <t>Energy Consumption</t>
+  </si>
+  <si>
+    <t>Electricity consumed in Brazil</t>
+  </si>
+  <si>
     <t>MWh</t>
   </si>
   <si>
+    <t>Energy consumption - renewable</t>
+  </si>
+  <si>
+    <t>Energy from renewable sources</t>
+  </si>
+  <si>
+    <t>Energy Consumption - By Source</t>
+  </si>
+  <si>
+    <t>Utilities</t>
+  </si>
+  <si>
+    <t>Free Energy Market</t>
+  </si>
+  <si>
+    <t>Distributed Generation</t>
+  </si>
+  <si>
+    <t>Renewable Energy Certificates (REC) purchased</t>
+  </si>
+  <si>
+    <t>Energy Consumption - By intensity</t>
+  </si>
+  <si>
+    <t>By Employee</t>
+  </si>
+  <si>
+    <t>MWh/employee</t>
+  </si>
+  <si>
+    <t>By Operating Revenues</t>
+  </si>
+  <si>
+    <t>MWh/R$ million</t>
+  </si>
+  <si>
+    <t>Water</t>
+  </si>
+  <si>
+    <t>Water collection and consumption</t>
+  </si>
+  <si>
+    <t>Water consumed in Brazil</t>
+  </si>
+  <si>
     <t>m³</t>
   </si>
   <si>
-    <t>Portugal</t>
-[...2 lines deleted...]
-    <t>Chile</t>
+    <t>Water abstraction and consumption - by source</t>
+  </si>
+  <si>
+    <t>Concessionaire and artesian well (drinking water)</t>
+  </si>
+  <si>
+    <t>Rainwater</t>
+  </si>
+  <si>
+    <t>Reused water</t>
+  </si>
+  <si>
+    <t>Water curtain</t>
+  </si>
+  <si>
+    <t>Water abstraction and consumption - by region</t>
+  </si>
+  <si>
+    <t>North</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>Midwest</t>
+  </si>
+  <si>
+    <t>South</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>Water withdrawal and consumption - intensity</t>
+  </si>
+  <si>
+    <t>m³/employee</t>
+  </si>
+  <si>
+    <t>m³/R$ million</t>
+  </si>
+  <si>
+    <t>Waste</t>
+  </si>
+  <si>
+    <t>Total waste generated</t>
+  </si>
+  <si>
+    <t>Tons</t>
+  </si>
+  <si>
+    <t>Waste - by type of disposal</t>
+  </si>
+  <si>
+    <t>Landfills</t>
+  </si>
+  <si>
+    <t>Composting</t>
+  </si>
+  <si>
+    <t>Incineration and co-processing with power generation</t>
+  </si>
+  <si>
+    <t>Waste - by classification</t>
+  </si>
+  <si>
+    <t>Hazardous waste</t>
+  </si>
+  <si>
+    <t>Non-hazardous waste</t>
+  </si>
+  <si>
+    <t>Construction waste</t>
+  </si>
+  <si>
+    <t>Employees</t>
+  </si>
+  <si>
+    <t>Total employees</t>
+  </si>
+  <si>
+    <t>Contributors - by country and region</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Contributors (Brazil)</t>
+  </si>
+  <si>
+    <t>Total employees in Brazil</t>
+  </si>
+  <si>
+    <t>Employees (Brazil) - by contract type</t>
+  </si>
+  <si>
+    <t>Permanent contract</t>
+  </si>
+  <si>
+    <t>Temporary contract</t>
+  </si>
+  <si>
+    <t>Employees (Brazil) - by working hours</t>
+  </si>
+  <si>
+    <t>Full-time</t>
+  </si>
+  <si>
+    <t>Part-time</t>
+  </si>
+  <si>
+    <t>Employees (Brazil) - by hierarchical level</t>
+  </si>
+  <si>
+    <t>Employees in management positions</t>
+  </si>
+  <si>
+    <t>Officers</t>
+  </si>
+  <si>
+    <t>Superintendents</t>
+  </si>
+  <si>
+    <t>Managers</t>
+  </si>
+  <si>
+    <t>Coordinators</t>
+  </si>
+  <si>
+    <t>Other managers</t>
+  </si>
+  <si>
+    <t>Administrative</t>
+  </si>
+  <si>
+    <t>Commercial and Operational (revenue-generating areas)</t>
   </si>
   <si>
     <t>Trainees</t>
   </si>
   <si>
-    <t>3,7%</t>
+    <t>Apprentices</t>
+  </si>
+  <si>
+    <t>Interns</t>
+  </si>
+  <si>
+    <t>Employees (Brazil) - Other</t>
+  </si>
+  <si>
+    <t>Exployees (Brazil) - Other</t>
+  </si>
+  <si>
+    <t>Employees in senior management positions</t>
+  </si>
+  <si>
+    <t>Employees in middle management positions</t>
+  </si>
+  <si>
+    <t>Employees in junior management positions</t>
+  </si>
+  <si>
+    <t>Employees in entry-level positions</t>
+  </si>
+  <si>
+    <t>Collective bargaining agreements</t>
+  </si>
+  <si>
+    <t>Employees covered by collective bargaining agreements</t>
+  </si>
+  <si>
+    <t>Gender - Women</t>
+  </si>
+  <si>
+    <t>Total women in the workforce</t>
+  </si>
+  <si>
+    <t>Percentage of women in the workforce</t>
+  </si>
+  <si>
+    <t>Gender - Women by working hours</t>
+  </si>
+  <si>
+    <t>Gender - Women by hierarchical level</t>
+  </si>
+  <si>
+    <t>Female employees in management positions</t>
+  </si>
+  <si>
+    <t>Executives</t>
+  </si>
+  <si>
+    <t>Directors</t>
+  </si>
+  <si>
+    <t>Women in management positions</t>
+  </si>
+  <si>
+    <t>Women in senior management positions</t>
+  </si>
+  <si>
+    <t>Women in middle management positions</t>
+  </si>
+  <si>
+    <t>Women in junior management positions</t>
+  </si>
+  <si>
+    <t>Women in management positions in revenue-generating areas</t>
+  </si>
+  <si>
+    <t>Women in entry-level positions</t>
+  </si>
+  <si>
+    <t>Women in STEM fields</t>
+  </si>
+  <si>
+    <t>Race - Whites</t>
+  </si>
+  <si>
+    <t>Percentage of employees (except interns and apprentices) - white</t>
+  </si>
+  <si>
+    <t>Percentage of white employees in management positions</t>
+  </si>
+  <si>
+    <t>Race - Blacks</t>
+  </si>
+  <si>
+    <t>Total employees (except interns and apprentices) - black</t>
+  </si>
+  <si>
+    <t>Percentage of employees (except interns and apprentices) - black</t>
+  </si>
+  <si>
+    <t>Percentage of black employees in management positions</t>
+  </si>
+  <si>
+    <t>Race - Asian</t>
+  </si>
+  <si>
+    <t>Total employees (excluding interns and apprentices) - Asian</t>
+  </si>
+  <si>
+    <t>Percentage of employees (excluding interns and apprentices) - Asian</t>
+  </si>
+  <si>
+    <t>Percentage of Asian employees in management positions</t>
+  </si>
+  <si>
+    <t>Race - Indigenous</t>
+  </si>
+  <si>
+    <t>Total employees (except interns and apprentices) - Indigenous</t>
+  </si>
+  <si>
+    <t>Percentage of employees (except interns and apprentices) - Indigenous</t>
+  </si>
+  <si>
+    <t>Percentage of indigenous employees in management positions</t>
+  </si>
+  <si>
+    <t>Race - Not informed</t>
+  </si>
+  <si>
+    <t>Percentage of employees (except interns and apprentices) - Race not informed</t>
+  </si>
+  <si>
+    <t>Percentage of employees - race not informed in management position</t>
+  </si>
+  <si>
+    <t>Race - Blacks by hierarchical level</t>
+  </si>
+  <si>
+    <t>Black employees in management positions</t>
+  </si>
+  <si>
+    <t>Black employees in senior management positions</t>
+  </si>
+  <si>
+    <t>Black employees in middle management positions</t>
+  </si>
+  <si>
+    <t>Black employees in junior management positions</t>
+  </si>
+  <si>
+    <t>Black employees in entry-level positions</t>
+  </si>
+  <si>
+    <t>Race - Black women</t>
+  </si>
+  <si>
+    <t>Percentage of black employees</t>
+  </si>
+  <si>
+    <t>Percentage of black female employees in management positions</t>
+  </si>
+  <si>
+    <t>People with Disabilities</t>
+  </si>
+  <si>
+    <t>Total number of people with disabilities (PwDs)</t>
+  </si>
+  <si>
+    <t>People with Disabilities - by working day</t>
+  </si>
+  <si>
+    <t>People with Disabilities - by hierarchical level</t>
+  </si>
+  <si>
+    <t>PWDs in management positions</t>
+  </si>
+  <si>
+    <t>PWDs in senior management positions</t>
+  </si>
+  <si>
+    <t>PWDs in middle management positions</t>
+  </si>
+  <si>
+    <t>PWDs in junior management positions</t>
+  </si>
+  <si>
+    <t>PwDs in entry-level positions</t>
+  </si>
+  <si>
+    <t>Turnover</t>
+  </si>
+  <si>
+    <t>Total turnover rate</t>
+  </si>
+  <si>
+    <t>Volunteer</t>
+  </si>
+  <si>
+    <t>Involuntary</t>
+  </si>
+  <si>
+    <t>Turnover - by gender</t>
+  </si>
+  <si>
+    <t>Men</t>
+  </si>
+  <si>
+    <t>Women</t>
+  </si>
+  <si>
+    <t>Turnover - by race</t>
+  </si>
+  <si>
+    <t>Blacks</t>
+  </si>
+  <si>
+    <t>Whites</t>
+  </si>
+  <si>
+    <t>Other groups</t>
+  </si>
+  <si>
+    <t>Turnover - by age group</t>
+  </si>
+  <si>
+    <t>Under 30 years old</t>
+  </si>
+  <si>
+    <t>Between 30-50 years</t>
+  </si>
+  <si>
+    <t>Over 50 years old</t>
+  </si>
+  <si>
+    <t>Turnover - by hierarchical level</t>
+  </si>
+  <si>
+    <t>Leadership</t>
+  </si>
+  <si>
+    <t>Non-leadership</t>
+  </si>
+  <si>
+    <t>Hires</t>
+  </si>
+  <si>
+    <t>Hired employees</t>
+  </si>
+  <si>
+    <t>Hiring - by gender</t>
+  </si>
+  <si>
+    <t>Hiring - by race</t>
+  </si>
+  <si>
+    <t>Hiring - by age group</t>
+  </si>
+  <si>
+    <t>Hiring - by hierarchical level</t>
+  </si>
+  <si>
+    <t>Dismissals</t>
+  </si>
+  <si>
+    <t>Employees terminated</t>
+  </si>
+  <si>
+    <t>Dismissals - by gender</t>
+  </si>
+  <si>
+    <t>Dismissals - by race</t>
+  </si>
+  <si>
+    <t>Dismissals - by age group</t>
+  </si>
+  <si>
+    <t>Dismissals - by hierarchical level</t>
+  </si>
+  <si>
+    <t>Talent Attraction Programs - Trainees</t>
+  </si>
+  <si>
+    <t>Hired candidates</t>
+  </si>
+  <si>
+    <t>People with disabilities</t>
+  </si>
+  <si>
+    <t>Total number of applicants enrolled in the program</t>
+  </si>
+  <si>
+    <t>Main movements</t>
+  </si>
+  <si>
+    <t>Total movements</t>
+  </si>
+  <si>
+    <t>Internal Mobility</t>
+  </si>
+  <si>
+    <t>Vacancies filled internally</t>
+  </si>
+  <si>
+    <t>External hiring</t>
+  </si>
+  <si>
+    <t>Employee satisfaction</t>
+  </si>
+  <si>
+    <t>Employee satisfaction rating</t>
+  </si>
+  <si>
+    <t>Employees who joined the survey</t>
+  </si>
+  <si>
+    <t>Employee satisfaction - by gender</t>
+  </si>
+  <si>
+    <t>Employee satisfaction - by age group</t>
   </si>
   <si>
     <t>"Baby boomers"</t>
   </si>
   <si>
+    <t>Generation X</t>
+  </si>
+  <si>
+    <t>Generation Y</t>
+  </si>
+  <si>
+    <t>Generation Z</t>
+  </si>
+  <si>
+    <t>Employee satisfaction - by position</t>
+  </si>
+  <si>
+    <t>Leadership (managers)</t>
+  </si>
+  <si>
+    <t>Non-leadership (teams)</t>
+  </si>
+  <si>
     <t>Employee Net Promoter Score (eNPS)</t>
   </si>
   <si>
+    <t>eNPS survey result</t>
+  </si>
+  <si>
     <t>eNPS</t>
   </si>
   <si>
+    <t>Promoters</t>
+  </si>
+  <si>
+    <t>Neutrals</t>
+  </si>
+  <si>
+    <t>Detractors</t>
+  </si>
+  <si>
+    <t>Training indicators</t>
+  </si>
+  <si>
+    <t>Training Attendances</t>
+  </si>
+  <si>
+    <t>Training</t>
+  </si>
+  <si>
+    <t>Trained employees</t>
+  </si>
+  <si>
+    <t>Average participation per employee</t>
+  </si>
+  <si>
+    <t>Investment in training</t>
+  </si>
+  <si>
+    <t>Investment in training and qualification</t>
+  </si>
+  <si>
+    <t>Average amount spent on training per employee</t>
+  </si>
+  <si>
     <t>R$</t>
   </si>
   <si>
-    <t xml:space="preserve">Costumer Experience </t>
-[...116 lines deleted...]
-    <t>Suppliers</t>
+    <t>Training hours</t>
+  </si>
+  <si>
+    <t>Total Training Hours</t>
+  </si>
+  <si>
+    <t>A thousand hours</t>
+  </si>
+  <si>
+    <t>Average hours of training per employee</t>
+  </si>
+  <si>
+    <t>hours</t>
+  </si>
+  <si>
+    <t>Average hours of training - by hierarchical level</t>
+  </si>
+  <si>
+    <t>Operational and administrative</t>
+  </si>
+  <si>
+    <t>Apprentice and intern</t>
+  </si>
+  <si>
+    <t>Average hours of training - by gender</t>
+  </si>
+  <si>
+    <t>Average training hours - by race</t>
+  </si>
+  <si>
+    <t>Average hours of training - by age group</t>
+  </si>
+  <si>
+    <t>Between 30 and 50 years old</t>
+  </si>
+  <si>
+    <t>Trained employees - by hierarchical level</t>
+  </si>
+  <si>
+    <t>Apprentice and Intern</t>
+  </si>
+  <si>
+    <t>Operational and Technical</t>
+  </si>
+  <si>
+    <t>Trained employees - by gender</t>
+  </si>
+  <si>
+    <t>Trained employees - by race</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Employees trained - by age group</t>
+  </si>
+  <si>
+    <t>Scholarships and incentives for education</t>
+  </si>
+  <si>
+    <t>Scholarships, sponsorships and incentives for education</t>
+  </si>
+  <si>
+    <t>CCT Scholarship (Undergraduate and Graduate)</t>
+  </si>
+  <si>
+    <t>Education (Postgraduate, Master's and Doctorate)</t>
+  </si>
+  <si>
+    <t>External Courses and Languages</t>
+  </si>
+  <si>
+    <t>Certifications</t>
+  </si>
+  <si>
+    <t>Remuneration</t>
+  </si>
+  <si>
+    <t>Personnel Expense</t>
+  </si>
+  <si>
+    <t>Ratio of the lowest wage to the local minimum wage</t>
+  </si>
+  <si>
+    <t>Ratio</t>
+  </si>
+  <si>
+    <t>Gender pay ratio</t>
+  </si>
+  <si>
+    <t>Superintendence</t>
+  </si>
+  <si>
+    <t>Management</t>
+  </si>
+  <si>
+    <t>Coordination</t>
+  </si>
+  <si>
+    <t>Commercial and Operational</t>
+  </si>
+  <si>
+    <t>Race Pay Ratio</t>
+  </si>
+  <si>
+    <t>Health and wellness programs</t>
+  </si>
+  <si>
+    <t>Employees who signed the Term of Awareness of Occupational Health and Safety</t>
+  </si>
+  <si>
+    <t>Employees in Brazil who have joined the Health Plan</t>
+  </si>
+  <si>
+    <t>Employees who underwent occupational medical examinations in the year</t>
+  </si>
+  <si>
+    <t>Employees who have joined the gym benefit</t>
+  </si>
+  <si>
+    <t>Employees trained in mental health</t>
+  </si>
+  <si>
+    <t>Attendance in the Multiprofessional Employee Support Program</t>
+  </si>
+  <si>
+    <t>Employees vaccinated against flu</t>
+  </si>
+  <si>
+    <t>Inspections carried out on occupational health and safety risks</t>
+  </si>
+  <si>
+    <t>Employee health and safety</t>
+  </si>
+  <si>
+    <t>Rate of employees on leave</t>
+  </si>
+  <si>
+    <t>Absenteeism rate</t>
+  </si>
+  <si>
+    <t>Lost days rate</t>
+  </si>
+  <si>
+    <t>Rate of occupational diseases</t>
+  </si>
+  <si>
+    <t>Injury rate</t>
+  </si>
+  <si>
+    <t>Total deaths</t>
+  </si>
+  <si>
+    <t>Total fatal accidents</t>
+  </si>
+  <si>
+    <t>Parental Leave</t>
+  </si>
+  <si>
+    <t>Employees who have taken parental leave</t>
+  </si>
+  <si>
+    <t>Employees who have joined extended parental leave</t>
+  </si>
+  <si>
+    <t>Rate of return of employees after parental leave</t>
+  </si>
+  <si>
+    <t>Retention rate after 12 months of return from parental leave</t>
+  </si>
+  <si>
+    <t>Approved suppliers</t>
+  </si>
+  <si>
+    <t>Suppliers with an active contract in the year</t>
+  </si>
+  <si>
+    <t>Amounts spent with suppliers</t>
+  </si>
+  <si>
+    <t>Percentage spent with local suppliers - Brazil</t>
+  </si>
+  <si>
+    <t>Suppliers - by industry</t>
+  </si>
+  <si>
+    <t>Works, maintenance and assets</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>Marketing</t>
+  </si>
+  <si>
+    <t>Training and benefits</t>
+  </si>
+  <si>
+    <t>Advisory and consultancy</t>
+  </si>
+  <si>
+    <t>Legal expenses</t>
+  </si>
+  <si>
+    <t>Call center</t>
+  </si>
+  <si>
+    <t>Post offices, card supplies and checks</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Secure transportation</t>
+  </si>
+  <si>
+    <t>Security</t>
+  </si>
+  <si>
+    <t>Telecommunications</t>
+  </si>
+  <si>
+    <t>Social investment</t>
+  </si>
+  <si>
+    <t>Latin America¹</t>
+  </si>
+  <si>
+    <t>Number of projects invested</t>
+  </si>
+  <si>
+    <t>Latin America</t>
+  </si>
+  <si>
+    <t>Social investment - Not incentivized</t>
+  </si>
+  <si>
+    <t>Investment - Not incentivized</t>
+  </si>
+  <si>
+    <t>Culture</t>
+  </si>
+  <si>
+    <t>Sport</t>
+  </si>
+  <si>
+    <t>Mobility</t>
+  </si>
+  <si>
+    <t>Diversity</t>
+  </si>
+  <si>
+    <t>Innovation and entrepreneurship</t>
+  </si>
+  <si>
+    <t>Local development and participation</t>
+  </si>
+  <si>
+    <t>Longevity</t>
+  </si>
+  <si>
+    <t>Number of projects - Not incentivized</t>
+  </si>
+  <si>
+    <t>Social investment - Incentivized</t>
+  </si>
+  <si>
+    <t>Investment - Incentivized</t>
+  </si>
+  <si>
+    <t>Total incentivized projects</t>
+  </si>
+  <si>
+    <t>Governance bodies - independent members</t>
+  </si>
+  <si>
+    <t>Audit Committee</t>
+  </si>
+  <si>
+    <t>Compensation Committee</t>
+  </si>
+  <si>
+    <t>People Committee</t>
+  </si>
+  <si>
+    <t>Related Parties Committee</t>
+  </si>
+  <si>
+    <t>Nominating and Corporate Governance Committee</t>
+  </si>
+  <si>
+    <t>Risk and Capital Management Committee</t>
+  </si>
+  <si>
+    <t>Strategy Committee</t>
+  </si>
+  <si>
+    <t>Social, Environmental and Climate Responsibility Committee</t>
+  </si>
+  <si>
+    <t>Disclosure and Trading Committee</t>
+  </si>
+  <si>
+    <t>Costumer Experience Committee</t>
+  </si>
+  <si>
+    <t>Donations, Contributions, and Sponsorships</t>
+  </si>
+  <si>
+    <t>Financial contributions and donations to candidates or political parties</t>
+  </si>
+  <si>
+    <t>Amount allocated to specific associations</t>
+  </si>
+  <si>
+    <t>Brazilian Federation of Banks (Febraban)</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Credit Card and Service Companies (Abecs)</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Real Estate Credit and Savings Entities (Abecip)</t>
+  </si>
+  <si>
+    <t>Global Compact (UN) Brazil Network Institute</t>
+  </si>
+  <si>
+    <t>R$ thousand</t>
+  </si>
+  <si>
+    <t>Brazilian Business Council for Sustainable Development (CEBDS)</t>
+  </si>
+  <si>
+    <t>Amount spent on advocacy</t>
+  </si>
+  <si>
+    <t>Support for the Brazilian tax system</t>
+  </si>
+  <si>
+    <t>Integrity and ethics</t>
+  </si>
+  <si>
+    <t>Employee adherence rate to the Integrity and Ethics Term</t>
+  </si>
+  <si>
+    <t>Employees who have completed all modules of the mandatory training (Ethics, Compliance, Corruption, Money Laundering, Customer and Supplier Relations, Information Security and Data Protection)</t>
+  </si>
+  <si>
+    <t>Conflict of interest</t>
+  </si>
+  <si>
+    <t>Conflict of interest situations identified</t>
+  </si>
+  <si>
+    <t>Insider trading</t>
+  </si>
+  <si>
+    <t>Insider trading cases identified</t>
+  </si>
+  <si>
+    <t>Identified cases of corruption involving employees and public officials</t>
+  </si>
+  <si>
+    <t>Identified cases of corruption involving employees and private agents</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Internal Ombudsman’s Office</t>
+  </si>
+  <si>
+    <t>Total complaints received</t>
+  </si>
+  <si>
+    <t>Total complaints handled</t>
+  </si>
+  <si>
+    <t>Average time for handling complaints (days)</t>
+  </si>
+  <si>
+    <t>Percentage of cases completed within 10 business days (%)</t>
+  </si>
+  <si>
+    <t>Total guidance provided</t>
+  </si>
+  <si>
+    <t>Ombudsman Satisfaction Rating (NPS)</t>
+  </si>
+  <si>
+    <t>Total employees reported</t>
+  </si>
+  <si>
+    <t>Total number of cases</t>
+  </si>
+  <si>
+    <t>Total number of cases upheld (%)</t>
+  </si>
+  <si>
+    <t>Deficiencies in management and communication (%)</t>
+  </si>
+  <si>
+    <t>Embarrassment (%)</t>
+  </si>
+  <si>
+    <t>Disrespect (%)</t>
+  </si>
+  <si>
+    <t>Violation of laws and regulations</t>
+  </si>
+  <si>
+    <t>Intimidation, favoritism, and bad faith</t>
+  </si>
+  <si>
+    <t>Inappropriate collection practices</t>
+  </si>
+  <si>
+    <t>Sexual harassment (%)</t>
+  </si>
+  <si>
+    <t>Slander, malicious and defamatory comments (%)</t>
+  </si>
+  <si>
+    <t>Discrimination (%)</t>
+  </si>
+  <si>
+    <t>Moral harassment (%)</t>
+  </si>
+  <si>
+    <t>Retaliation (%)</t>
+  </si>
+  <si>
+    <t>Total disciplinary measures applied</t>
+  </si>
+  <si>
+    <t>Feedbacks</t>
+  </si>
+  <si>
+    <t>Warnings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disconnection </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cases of moral harassment that resulted in Disconnection </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cases of sexual harassment that resulted in Disconnection </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cases of discrimination that resulted in Disconnection </t>
+  </si>
+  <si>
+    <t>Reporting Channel (Inspectorate)</t>
+  </si>
+  <si>
+    <t>Percentage of complaints considered valid (%)</t>
+  </si>
+  <si>
+    <t>Guidance measure</t>
+  </si>
+  <si>
+    <t>Contract Termination</t>
+  </si>
+  <si>
+    <t>Termination</t>
+  </si>
+  <si>
+    <t>Customer Service (SAC)</t>
+  </si>
+  <si>
+    <t>Monthly volume of calls received (SAC)</t>
+  </si>
+  <si>
+    <t>Total inquiries answered within three business days (%)</t>
+  </si>
+  <si>
+    <t>Reason for the call: Guidelines and other information</t>
+  </si>
+  <si>
+    <t>Reason for the call: complaints</t>
+  </si>
+  <si>
+    <t>Reason for the call: cancellations</t>
+  </si>
+  <si>
+    <t>External Ombudsman’s Office</t>
+  </si>
+  <si>
+    <t>Total complaints received (Ombudsman)</t>
+  </si>
+  <si>
+    <t>Rate of cases resolved within 5 business days</t>
+  </si>
+  <si>
+    <t>On-time case resolved rate - 20 working days</t>
+  </si>
+  <si>
+    <t>Rate of solved cases</t>
+  </si>
+  <si>
+    <t>Ombudsman | External channels</t>
+  </si>
+  <si>
+    <t>Total number of successfully resolved complaints by Central Bank - at the end of the quarter.</t>
+  </si>
+  <si>
+    <t>Total regulated complaints upheld by the Central Bank - at the end of the quarter</t>
+  </si>
+  <si>
+    <t>Total attendances in the Consumidor.gov</t>
+  </si>
+  <si>
+    <t>Resolution rate of customer service requests on Consumidor.gov.</t>
+  </si>
+  <si>
+    <t>Total complaints received at Procon</t>
   </si>
   <si>
     <t>Total number of Board members on management committees</t>
   </si>
   <si>
     <t>Members of the Board of Directors</t>
   </si>
   <si>
     <t>Function</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Year of first mandate¹</t>
   </si>
   <si>
     <t>Time on the Board</t>
   </si>
   <si>
     <t>Attendance at Board meetings</t>
   </si>
   <si>
     <t>Non-executive member</t>
-  </si>
-[...376 lines deleted...]
-    <t xml:space="preserve">Additional considerations		</t>
   </si>
   <si>
     <r>
       <t>Independent member</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9.35"/>
         <color theme="0"/>
         <rFont val="Itau Text XBold"/>
         <family val="2"/>
       </rPr>
-      <t>4</t>
+      <t>2,4</t>
     </r>
   </si>
   <si>
-    <t>Social, environmental and climate risk assessment</t>
-[...8 lines deleted...]
-    <t>Retail Banking</t>
+    <t>Independent member - CSA S&amp;P³ criteria</t>
+  </si>
+  <si>
+    <t>Criteria 1</t>
+  </si>
+  <si>
+    <t>Criteria 2</t>
+  </si>
+  <si>
+    <t>Criteria 3</t>
+  </si>
+  <si>
+    <t>Criteria 4</t>
+  </si>
+  <si>
+    <t>Criteria 5</t>
+  </si>
+  <si>
+    <t>Criteria 6</t>
+  </si>
+  <si>
+    <t>Criteria 7</t>
+  </si>
+  <si>
+    <t>Criteria 8</t>
+  </si>
+  <si>
+    <t>Criteria 9</t>
+  </si>
+  <si>
+    <t>Is a member of board committees</t>
+  </si>
+  <si>
+    <t>Audit</t>
+  </si>
+  <si>
+    <t>Personnel</t>
+  </si>
+  <si>
+    <t>Related parties</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nominations and Corporate Governance </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Risk and Capital Management </t>
+  </si>
+  <si>
+    <t>Strategy</t>
+  </si>
+  <si>
+    <t>Compensation</t>
+  </si>
+  <si>
+    <t>Environmental, Social and Climate Responsibility</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Costumer Experience </t>
+  </si>
+  <si>
+    <t>Roberto Egydio Setubal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CoPresident </t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No </t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Member</t>
+  </si>
+  <si>
+    <t>President</t>
+  </si>
+  <si>
+    <t>Pedro Moreira Salles</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ricardo Villela Marino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vice President </t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Alfredo Egydio Setubal</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Ana Lúcia de Mattos Barretto Villela</t>
+  </si>
+  <si>
+    <t>João Moreira Salles</t>
+  </si>
+  <si>
+    <t>2</t>
   </si>
   <si>
     <t>Cândido Botelho Bracher</t>
   </si>
   <si>
+    <t>Cesar Nivaldo Gon</t>
+  </si>
+  <si>
     <t>Fabricio Bloisi Rocha</t>
   </si>
   <si>
     <t>Marcos Marinho Lutz</t>
   </si>
   <si>
-    <t>Diversity and Inclusion</t>
-[...14 lines deleted...]
-    <t>Reporting channels</t>
+    <t>Maria Helena dos Santos Fernandes de Santana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">President </t>
+  </si>
+  <si>
+    <t>Paulo Antunes Veras</t>
+  </si>
+  <si>
+    <t>Pedro Luiz Bodin de Moraes</t>
   </si>
   <si>
     <t>13 members of the Board of Directors, with na average of</t>
   </si>
   <si>
-    <t xml:space="preserve">No </t>
-[...1 lines deleted...]
-  <si>
     <t>1 Member</t>
   </si>
   <si>
     <t>5 Members</t>
   </si>
   <si>
     <t>3 Members</t>
   </si>
   <si>
-    <t xml:space="preserve">CoPresident </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">President </t>
+    <t xml:space="preserve">* Considers the new composition of the Board of Directors approved at the General Meeting of April 17, 2025, which elected Marcos Marinho Lutz as an independent member of the Board and marked the departure of Fabio Colletti Barbosa as an independent member.																	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Consider the date of your first election as a member of the Board of Directors.																</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Based on the criteria established in our corporate governance policy, our Board of Directors has 7 members considered independent (54%). 		</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Considering the criteria established in the S&amp;P Corporate Sustainability Assessment, 100% of the members of the Board of Directors are independent.	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. Independent directors: non-executive directors who are independent because they meet at least 4 of the 9 criteria (including at least 2 of the first 3 criteria) listed below:											</t>
+  </si>
+  <si>
+    <t>Criteria 1: The director must not have been employed by the company in an executive capacity within the last year.</t>
+  </si>
+  <si>
+    <t>Criteria 2: The director must not accept or have a “Family Member who accepts any payments from the company or any parent or subsidiary of the company in excess of $60,000 during the current fiscal year”, other than those permitted by SEC Rule 4200 Definitions, including i) payments arising solely from investments in the company's securities; or ii) payments under non-discretionary charitable contribution matching programs. Payments that do not meet these two criteria are disallowed.</t>
+  </si>
+  <si>
+    <t>Criteria 3: The director must not be a “Family Member of an individual who is [...] employed by the company or by any parent or subsidiary of the company as an executive officer.”</t>
+  </si>
+  <si>
+    <t>Criteria 4: The director must not be (and must not be affiliated with a company that is) an adviser or consultant to the company or a member of the company’s senior management.</t>
+  </si>
+  <si>
+    <t>Criteria 5: The director must not be affiliated with a significant customer or supplier of the company.</t>
+  </si>
+  <si>
+    <t>Criteria 6: The director must have no personal services contract(s) with the company or a member of the company’s senior management.</t>
+  </si>
+  <si>
+    <t>Criteria 7: The director must not be affiliated with a not-for-profit entity that receives significant contributions from the company.</t>
+  </si>
+  <si>
+    <t>Criteria 8: The director must not have been a partner or employee of the company’s outside auditor during the past year.</t>
+  </si>
+  <si>
+    <t>Criteria 9: The director must not have any other conflict of interest that the board itself determines to mean they cannot be considered independent.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Additional considerations		</t>
+  </si>
+  <si>
+    <t>Criteria 2: Does not consider the remuneration of the members of the Board of Directors and payments beyond those permitted by SEC Rule 4200.</t>
+  </si>
+  <si>
+    <t>Criteria 4, 5 and 7: The term "affiliate" refers to members of the Board of Directors who have a shareholding and/or hold an executive position in the company.</t>
+  </si>
+  <si>
+    <t>Criteria 9: For information on Conflicts of Interest, please see our Internal Regulations for the Board of Directors, under item 9, available at: https://www.itau.com.br/relacoes-com-investidores/Download.aspx?Arquivo=w5sLV56r4DUkFZTdK3iVcA==&amp;IdCanal=52MuGxAVGm0eMs/GPF46EA==&amp;linguagem=pt</t>
+  </si>
+  <si>
+    <t>Name of organization and/or affiliation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Membership year </t>
+  </si>
+  <si>
+    <t>Type of entity</t>
+  </si>
+  <si>
+    <t>Brazilian Federation of Banks – Febraban</t>
+  </si>
+  <si>
+    <t>Representative entity</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Consortium Administrators</t>
+  </si>
+  <si>
+    <t>Not representative entity</t>
+  </si>
+  <si>
+    <t>Association of Banks in the Federal District</t>
+  </si>
+  <si>
+    <t>Brazilian Agribusiness Association – ABAG</t>
+  </si>
+  <si>
+    <t>Carbon Disclosure Project Latin America – CDP</t>
+  </si>
+  <si>
+    <t>Brazilian Center for International Relations – CEBRI</t>
+  </si>
+  <si>
+    <t>Brazilian Business Council for Sustainable Development – CEBDS</t>
+  </si>
+  <si>
+    <t>UN Global Compact</t>
+  </si>
+  <si>
+    <t>The Equator Principles Association</t>
+  </si>
+  <si>
+    <t>Ethos Institute for Business and Social Responsibility</t>
+  </si>
+  <si>
+    <t>Brazilian Association for Customer–Company Relations – ABRAREC</t>
+  </si>
+  <si>
+    <t>National Federation of Capitalization Companies – Fenacap</t>
+  </si>
+  <si>
+    <t>National Federation of Private Pension and Life Insurance – FENAPREVI</t>
+  </si>
+  <si>
+    <t>National Federation of Supplementary Health – FenaSaúde</t>
+  </si>
+  <si>
+    <t>National Federation of General Insurance – FENSEG</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Corporate Communication – ABERJE</t>
+  </si>
+  <si>
+    <t>National Association of Securities Brokerage Firms – ANCORD</t>
+  </si>
+  <si>
+    <t>United Nations Environment Programme – Finance Initiative (UNEP FI)</t>
+  </si>
+  <si>
+    <t>National Pact for the Eradication of Slave Labor</t>
+  </si>
+  <si>
+    <t>Principles for Responsible Investment – PRI</t>
+  </si>
+  <si>
+    <t>National Association of Credit, Financing and Investment Institutions – ACREFI</t>
+  </si>
+  <si>
+    <t>Brazilian Leasing Companies Association – ABEL</t>
+  </si>
+  <si>
+    <t>World Economic Forum – WEF</t>
+  </si>
+  <si>
+    <t>Brazilian Financial and Capital Markets Association – ANBIMA</t>
+  </si>
+  <si>
+    <t>Interactive Advertising Bureau Brazil – IAB Brasil</t>
+  </si>
+  <si>
+    <t>Association of Capital Market Investors – AMEC</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Credit Card and Services Companies – ABECS</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Real Estate Credit and Savings Entities – ABECIP</t>
+  </si>
+  <si>
+    <t>Business Charter for Human Rights and the Promotion of Decent Work</t>
+  </si>
+  <si>
+    <t>Business Contribution to the Promotion of a Green and Inclusive Economy – RIO+20</t>
+  </si>
+  <si>
+    <t>Principles for Sustainable Insurance – PSI</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Institutional and Government Relations – ABRIG</t>
+  </si>
+  <si>
+    <t>National Council for Advertising Self-Regulation – CONAR</t>
+  </si>
+  <si>
+    <t>Pact for Sport</t>
+  </si>
+  <si>
+    <t>Free Market Institute</t>
+  </si>
+  <si>
+    <t>Business Initiative for Racial Equality</t>
+  </si>
+  <si>
+    <t>Women 360 Movement</t>
+  </si>
+  <si>
+    <t>Business Pact for Integrity and Against Corruption</t>
+  </si>
+  <si>
+    <t>Business Leadership Group – LIDE</t>
+  </si>
+  <si>
+    <t>Business Coalition for Racial and Gender Equity</t>
+  </si>
+  <si>
+    <t>Women’s Empowerment Principles – WEPs</t>
+  </si>
+  <si>
+    <t>International Emissions Trading Association – IETA</t>
+  </si>
+  <si>
+    <t>Group of Institutes, Foundations and Companies – GIFE</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Publicly Traded Companies – ABRASCA</t>
+  </si>
+  <si>
+    <t>Forum of Companies and LGBTI+ Rights</t>
+  </si>
+  <si>
+    <t>Standards of Conduct for Business – United Nations</t>
+  </si>
+  <si>
+    <t>Brazilian Committee of the International Chamber of Commerce – ICC Brasil</t>
+  </si>
+  <si>
+    <t>Brazil–China Business Council – CEBC</t>
+  </si>
+  <si>
+    <t>Institute of International Finance – IIF</t>
+  </si>
+  <si>
+    <t>Txai Citizenship and Social Development Ltd. – Forum of Companies and LGBTI+ Rights</t>
+  </si>
+  <si>
+    <t>Standards of Conduct for Business with the LGBTI+ Public</t>
+  </si>
+  <si>
+    <t>WILL – Women in Leadership in Latin America</t>
+  </si>
+  <si>
+    <t>Principles for Responsible Banking – UNEP FI</t>
+  </si>
+  <si>
+    <t>Carbon Pricing Leadership Charter in Brazil</t>
+  </si>
+  <si>
+    <t>Brazilian Network Institute of the Global Compact</t>
+  </si>
+  <si>
+    <t>Brazil Climate, Forests and Agriculture Coalition</t>
+  </si>
+  <si>
+    <t>Brazilian Foreign Exchange Association – ABRACAM</t>
+  </si>
+  <si>
+    <t>Association of Banks in the State of Minas Gerais</t>
+  </si>
+  <si>
+    <t>State Unions of Private Insurance, Reinsurance and Capitalization Companies</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Advertisers – ABA</t>
+  </si>
+  <si>
+    <t>Mobile Marketing Association – MMA</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Energy Traders</t>
+  </si>
+  <si>
+    <t>Massachusetts Institute of Technology – MIT</t>
+  </si>
+  <si>
+    <t>Esfera Brasil Ltd.</t>
+  </si>
+  <si>
+    <t>National Association for Research and Development of Innovative Companies – ANPEI</t>
+  </si>
+  <si>
+    <t>Institute of Government Relations – IRELGOV</t>
+  </si>
+  <si>
+    <t>IFRS Foundation</t>
+  </si>
+  <si>
+    <t>BSV – Brazil at Silicon Valley Inc.</t>
+  </si>
+  <si>
+    <t>Brazilian Association of Crypto Economy</t>
+  </si>
+  <si>
+    <t>American Chamber of Commerce for Brazil – São Paulo</t>
+  </si>
+  <si>
+    <t>International Monetary Conference – IMC</t>
+  </si>
+  <si>
+    <t>International Capital Market Association – ICMA</t>
+  </si>
+  <si>
+    <t>Brazilian Competitiveness Movement – MBC</t>
+  </si>
+  <si>
+    <t>Brazilian Civil Association for Sustainable Livestock – GTPS (Working Group on Sustainable Livestock)</t>
+  </si>
+  <si>
+    <t>Consultative Group on International Economic and Monetary Affairs, Inc. (Group of Thirty)</t>
+  </si>
+  <si>
+    <t>Emerging Markets Traders Association</t>
+  </si>
+  <si>
+    <t>Brazilian Institute of Corporate Governance</t>
+  </si>
+  <si>
+    <t>Planejar – Brazilian Financial Planning Association</t>
+  </si>
+  <si>
+    <t>Union of Private Insurance, Reinsurance and Capitalization Companies in Various States of Brazil</t>
+  </si>
+  <si>
+    <t>Center for the Study of Labor Relations and Inequalities – CEERT</t>
+  </si>
+  <si>
+    <t>Integrated Center for Studies and Programs on Sustainable Development</t>
+  </si>
+  <si>
+    <t>Japanese Chamber of Commerce and Industry in Brazil</t>
+  </si>
+  <si>
+    <t>Italian Chamber of Commerce of São Paulo – Italcam</t>
+  </si>
+  <si>
+    <t>Brazilian Computer Society – SBC</t>
+  </si>
+  <si>
+    <t>Brazilian Data Center Association</t>
+  </si>
+  <si>
+    <t>By country</t>
+  </si>
+  <si>
+    <t>Total revenue</t>
+  </si>
+  <si>
+    <t>Income before tax and social contribution</t>
+  </si>
+  <si>
+    <t>Current Income Tax and Social Contribution</t>
+  </si>
+  <si>
+    <t>Deferred Income Tax and Social Contribution</t>
+  </si>
+  <si>
+    <t>Current and Deferred Income Tax and Social Contribution</t>
+  </si>
+  <si>
+    <t>Income Tax and Social Contribution Paid</t>
+  </si>
+  <si>
+    <t>Total employees²</t>
   </si>
   <si>
     <t>Brazil¹</t>
   </si>
   <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>Other</t>
-[...23 lines deleted...]
-    <t>Total employees²</t>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">¹ The branches located in Cayman and the Bahamas are an extension of the parent company and their respective results, as with other entities in these jurisdictions, are taxed in Brazil. 			</t>
   </si>
   <si>
     <t>² Employee data includes information from companies in the Itaú Unibanco Group, whether or not managed by the People Area. Note: includes employees, apprentices, trainees, directors and executives (except the CEO). For this reason, the total number of employees in Brazil differs from that shown in the GRI 2-7 indicator tables.</t>
   </si>
   <si>
-    <t>Contracted operations for project finance</t>
-[...1601 lines deleted...]
-    <t xml:space="preserve">Cases of discrimination that resulted in Disconnection </t>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF6D6D6D"/>
+        <rFont val="Adelle Sans"/>
+      </rPr>
+      <t>SLB</t>
+    </r>
+  </si>
+  <si>
+    <t>Onshore</t>
+  </si>
+  <si>
+    <t>Offshore</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Fonte: Quantum</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF6D6D6D"/>
+        <rFont val="Adelle Sans"/>
+      </rPr>
+      <t>Sulamérica Crédito ESG Itaú Seleção Investimento Sustentável RF CP</t>
+    </r>
+  </si>
+  <si>
+    <t>Sulamérica Prev Crédito ESG Itaú Investimento Sustentável Fic Renda Fixa Crédito Privado</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF6D6D6D"/>
+        <rFont val="Itau Display Pro"/>
+      </rPr>
+      <t>Régia Esg Seleção Investimento Sustentável Resp Limitada Fif Cic Ações</t>
+    </r>
+  </si>
+  <si>
+    <t>Best in class</t>
+  </si>
+  <si>
+    <t>ETF REVE11 (transição energética)</t>
+  </si>
+  <si>
+    <t>ETF GOVE11 IS (governança corporativa)</t>
+  </si>
+  <si>
+    <t>ETF ISUS11 IS (sustentabilidade empresarial)</t>
+  </si>
+  <si>
+    <t>ITAÚ GOVERNANÇA CORPORATIVA IS FIA</t>
+  </si>
+  <si>
+    <t>ITAÚ EXCELÊNCIA SOCIAL IS FIA</t>
+  </si>
+  <si>
+    <t>ITAÚ ESG H2O SUSTENTÁVEL IS FIA</t>
+  </si>
+  <si>
+    <t>ITAÚ ESG ENERGIA LIMPA IS FIA</t>
+  </si>
+  <si>
+    <t>ITAÚ ACTIVE FIX ESG HORIZONTE IS FIM</t>
+  </si>
+  <si>
+    <t>ITAÚ ACTIVE FIX ESG IS FIM</t>
+  </si>
+  <si>
+    <t>ITAÚ MOMENTO ESG SUSTENTÁVEL IS FIA</t>
+  </si>
+  <si>
+    <t>ITAÚ GLOBAIS ESG SUSTENTÁVEL IS FIA</t>
+  </si>
+  <si>
+    <t>Asset Management</t>
+  </si>
+  <si>
+    <t>Sustainable Finance products according with CSA categories:</t>
+  </si>
+  <si>
+    <t>Find here the description of why each "Asset Management" product is considered to be ESG (p. 91 e 92).</t>
+  </si>
+  <si>
+    <t>Net Assets of Fund 12/2025</t>
+  </si>
+  <si>
+    <t>Loans 12/2025</t>
+  </si>
+  <si>
+    <t>Transactions 12/2025</t>
+  </si>
+  <si>
+    <t>Thematic investment</t>
+  </si>
+  <si>
+    <t>ESG integration</t>
+  </si>
+  <si>
+    <t>Total sustainable AUM</t>
+  </si>
+  <si>
+    <t>Total AUM</t>
+  </si>
+  <si>
+    <t>Percentage of sustainable AUM</t>
+  </si>
+  <si>
+    <t>Find here the description of why each "Third-party sustainable AUC in investment products" product is considered to be ESG (p. 94).</t>
+  </si>
+  <si>
+    <t>Third-party sustainable AUC in investment products</t>
+  </si>
+  <si>
+    <t>Fund of funds (FoF)</t>
+  </si>
+  <si>
+    <t>Total sustainable AUC of FoF investment products</t>
+  </si>
+  <si>
+    <t>For Offshore we follow the FDR classification (FDR is the first regulation established by the EU that aims to redirect the flow of capital towards sustainable financing. The SFDR was introduced to provide transparency about sustainability in the financial market and thus prevent greenwashing) and for Onshore we followed the ICMA (International Capital Market Association) classification provided by ERM NINT (Data Provider Company).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Funds that promote environmental or social characteristics: Article 8 </t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Funds that have sustainable investment as their objective: Article 9 </t>
+  </si>
+  <si>
+    <t>Social and Environmental</t>
+  </si>
+  <si>
+    <t>Total sustainable AUC of private investment products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total sustainable third-party AUC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total third-party AUC </t>
+  </si>
+  <si>
+    <t>Percentage of sustainable AUC</t>
+  </si>
+  <si>
+    <t>In the area of sustainable initiatives, it considers BNDES operations, the Green Entrepreneur Plan, the Green Loan Program, and agricultural products</t>
+  </si>
+  <si>
+    <t>Corporate Finance and SME Lending</t>
+  </si>
+  <si>
+    <t>SME lending</t>
+  </si>
+  <si>
+    <t>Credit operations linked to sustainability goals</t>
+  </si>
+  <si>
+    <t>Green and sustainable credit operations</t>
+  </si>
+  <si>
+    <t>Total sustainable corporate finance</t>
+  </si>
+  <si>
+    <t>Total corporate finance</t>
+  </si>
+  <si>
+    <t>Percentage of sustainable corporate finance</t>
+  </si>
+  <si>
+    <t>Consumer Finance</t>
+  </si>
+  <si>
+    <t>In the area of sustainable initiatives, it considers BNDES operations, the Green Loan Program, electric and hybrid vehicles, real estate financing, and agricultural products</t>
+  </si>
+  <si>
+    <t>Total sustainable personal loans and mortgages</t>
+  </si>
+  <si>
+    <t>Total of personal loans and mortgage*</t>
+  </si>
+  <si>
+    <t>*Excluding Credit Card Loans and Payroll Loans</t>
+  </si>
+  <si>
+    <t>Percentage of sustainable personal loans and mortgages</t>
+  </si>
+  <si>
+    <t>Find here the description of why each "Sustainable Advisory Products &amp; Services" product is considered to be ESG (p. 69 to 71).</t>
+  </si>
+  <si>
+    <t>Sustainable Advisory Products &amp; Services</t>
+  </si>
+  <si>
+    <t>Fixed income underwriting - green, social, sustainable bonds</t>
+  </si>
+  <si>
+    <t>Sustainability-linked bonds</t>
+  </si>
+  <si>
+    <t>Securitization sustainable</t>
+  </si>
+  <si>
+    <t>Total sustainable advisory products &amp; services</t>
+  </si>
+  <si>
+    <t>Total advisory products &amp; services</t>
+  </si>
+  <si>
+    <t>Percentage of sustainable advisory products &amp; services</t>
+  </si>
+  <si>
+    <t>Corruption</t>
+  </si>
+  <si>
+    <t>Amount of Fines Related to Corruption and Bribery</t>
+  </si>
+  <si>
+    <t>Convictions Related to Corruption and Bribery</t>
+  </si>
+  <si>
+    <t>Amount allocated to other associations and organizations</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="15">
+  <numFmts count="19">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000%"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="175" formatCode="_(&quot;R$&quot;\ * #,##0.00_);_(&quot;R$&quot;\ * \(#,##0.00\);_(&quot;R$&quot;\ * &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="176" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="177" formatCode="&quot;R$&quot;\ #,##0.00"/>
+    <numFmt numFmtId="177" formatCode="#0.0%_);\(#0.0%\);#0.0%_);_(@_)"/>
+    <numFmt numFmtId="178" formatCode="&quot;R$&quot;* #,##0.00_);&quot;R$&quot;* \(#,##0.00\);&quot;R$&quot;* #,##0.00_);_(@_)"/>
+    <numFmt numFmtId="179" formatCode="#0.00%_);\(#0.00%\);#0.00%_);_(@_)"/>
+    <numFmt numFmtId="180" formatCode="#0.00_)%;\(#0.00\)%;#0.00_)%;_(@_)"/>
   </numFmts>
-  <fonts count="78">
+  <fonts count="90">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -2717,242 +2959,324 @@
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Itau Display Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Itau Display"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Itau Display"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <name val="Itau Display Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF0070C0"/>
       <name val="Itau Display Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9.35"/>
       <color theme="0"/>
       <name val="Itau Text XBold"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...7 lines deleted...]
-    <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Itau Text Pro Light"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Itau Text Pro XBold"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Itau Text"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Itau Text"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF6200"/>
       <name val="Itau Display Pro App XBold"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Itau Text Pro XBold"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="1"/>
       <color theme="2"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...7 lines deleted...]
-      <name val="Itau Text Pro Light"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="2"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="2"/>
       <name val="Itau Text Pro Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Itau Display Pro"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Itau Display Pro Light"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Itau Display Pro"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Itau Display Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Itau Display Pro"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Itau Display Pro Light"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF6D6D6D"/>
+      <name val="Itau Display Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF6D6D6D"/>
+      <name val="Itau Display Pro"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF6D6D6D"/>
+      <name val="Adelle Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Itau Display Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Itau Display Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF6D6D6D"/>
+      <name val="Itau Display Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF6D6D6D"/>
+      <name val="Adelle Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Itau Display Pro"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Itau Display Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Itau Display"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFF6200"/>
+      <name val="Itau Display"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF6200"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="90">
+  <borders count="99">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
@@ -3508,63 +3832,50 @@
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.1498764000366222"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.1498458815271462"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.1498458815271462"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.1498764000366222"/>
       </left>
       <right/>
       <top style="thin">
-        <color theme="0" tint="-0.1498458815271462"/>
-[...11 lines deleted...]
-      <top style="thin">
         <color theme="0" tint="-0.1498764000366222"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.1498764000366222"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.1498764000366222"/>
@@ -3840,91 +4151,67 @@
       <left style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="2" tint="-9.9978637043366805E-2"/>
-[...9 lines deleted...]
-      <left style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14990691854609822"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
@@ -3969,58 +4256,186 @@
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </top>
       <bottom style="thin">
         <color theme="2" tint="-9.9978637043366805E-2"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.14990691854609822"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.14990691854609822"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.14990691854609822"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="519">
+  <cellXfs count="539">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -4043,53 +4458,50 @@
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4116,69 +4528,60 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4360,114 +4763,98 @@
     </xf>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="51" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="21" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="23" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="174" fontId="47" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="10"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4475,856 +4862,505 @@
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="17" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="169" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="169" fontId="16" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="57" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="57" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="16" fillId="3" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="16" fillId="3" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="57" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    <xf numFmtId="168" fontId="16" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="16" fillId="3" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="57" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="57" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="3" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="71" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="16" fillId="3" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="3" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="171" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="71" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="52" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" indent="1"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="71" fillId="3" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="5" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="1" fontId="52" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="75" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="67" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="75" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="67" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="16" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="75" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="67" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="76" fillId="4" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="68" fillId="4" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="173" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="3" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -5343,280 +5379,717 @@
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="171" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="3" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="71" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="57" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="5" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="5"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="71" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="88" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="71" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="7" borderId="89" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="89" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="73" fillId="0" borderId="90" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="7" borderId="90" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="90" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="91" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="7" borderId="88" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="91" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="74" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="73" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="87" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="78" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="80" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="92" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="78" fillId="0" borderId="90" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="73" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="73" fillId="0" borderId="92" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="78" fillId="0" borderId="90" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="78" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="73" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="73" fillId="0" borderId="92" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="7" borderId="90" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="180" fontId="73" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="73" fillId="0" borderId="87" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="73" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="3" borderId="44" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="89" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="16" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="49" fontId="28" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="73" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="86" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="92" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="92" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="91" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="90" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="91" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="88" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="89" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="89" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Hiperlink" xfId="3" builtinId="8"/>
+    <cellStyle name="Hiperlink 2" xfId="5" xr:uid="{4AAAA740-143D-455B-9321-0699480165F7}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{7254AE76-FC4A-4062-BBDC-A3DECD1FABE5}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6200"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Index!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>10583</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>85329</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>164344</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11A17988-533D-45CE-B3A8-419EA345D34A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="10583"/>
-          <a:ext cx="20908711" cy="985034"/>
+          <a:ext cx="21352056" cy="1019670"/>
           <a:chOff x="0" y="10583"/>
           <a:chExt cx="20362996" cy="994078"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="Retângulo: Cantos Arredondados 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EE146CA-EE1F-07D3-F135-467BB790F1CC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="0" y="10583"/>
             <a:ext cx="20362996" cy="994078"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10279"/>
             </a:avLst>
           </a:prstGeom>
@@ -5804,231 +6277,210 @@
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>627529</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1681</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="Agrupar 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+        <xdr:cNvPr id="10" name="Agrupar 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FECFE621-62F9-4DC9-AA5E-4F42D7BAC103}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F8E4CF-3C93-01B2-2282-09F8B535967F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="104775" y="38100"/>
-          <a:ext cx="522754" cy="776381"/>
-[...1 lines deleted...]
-          <a:chExt cx="753959" cy="1047750"/>
+          <a:ext cx="522754" cy="765269"/>
+          <a:chOff x="104775" y="38100"/>
+          <a:chExt cx="522754" cy="770938"/>
         </a:xfrm>
       </xdr:grpSpPr>
-      <xdr:grpSp>
-[...1 lines deleted...]
-          <xdr:cNvPr id="3" name="Agrupar 2">
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="5" name="Retângulo 4">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA492F9A-201E-A2C4-6CFF-BD53878E7BCF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FAED766-7058-BBB7-C8D1-15A4A242E125}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
-          <xdr:cNvGrpSpPr/>
-[...1 lines deleted...]
-        <xdr:grpSpPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
           <a:xfrm>
-            <a:off x="14581188" y="1992704"/>
-[...2 lines deleted...]
-            <a:chExt cx="714272" cy="285358"/>
+            <a:off x="231279" y="599071"/>
+            <a:ext cx="396250" cy="209967"/>
           </a:xfrm>
-        </xdr:grpSpPr>
-[...109 lines deleted...]
-              <a:endParaRPr lang="pt-BR" sz="600">
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="600" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
-              </a:endParaRPr>
-[...3 lines deleted...]
-      </xdr:grpSp>
+              </a:rPr>
+              <a:t>Menu</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="6" name="Seta: para a Esquerda 5">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FD8201-C9DA-F558-57E7-FFFDAE1B9881}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="132292" y="604914"/>
+            <a:ext cx="181613" cy="186604"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF6200"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="pt-BR" sz="600">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="4" name="Imagem" descr="Imagem">
-            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6438158E-6CC3-FAC9-F5F9-4DFFFD3E38DD}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="14541501" y="1230312"/>
-            <a:ext cx="730250" cy="730474"/>
+            <a:off x="104775" y="38100"/>
+            <a:ext cx="506315" cy="537485"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>3175</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>105767</xdr:rowOff>
@@ -6090,57 +6542,57 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0"/>
           <a:r>
             <a:rPr lang="pt-BR" sz="100">
               <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
             </a:rPr>
             <a:t>X0A2T</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>3175</xdr:colOff>
-      <xdr:row>536</xdr:row>
+      <xdr:row>537</xdr:row>
       <xdr:rowOff>3175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>536</xdr:row>
+      <xdr:row>537</xdr:row>
       <xdr:rowOff>105767</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="CaixaDeTexto 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B58607A-3716-482F-816A-E82E4E038897}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6350" y="143871950"/>
           <a:ext cx="57150" cy="96242"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
@@ -6270,288 +6722,269 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0"/>
           <a:r>
             <a:rPr lang="pt-BR" sz="100">
               <a:latin typeface="ZWAdobeF" pitchFamily="2" charset="0"/>
             </a:rPr>
             <a:t>X0A0T</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>50799</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>525929</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>256614</xdr:rowOff>
+      <xdr:colOff>713254</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>8938</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="Agrupar 1">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        <xdr:cNvPr id="7" name="Agrupar 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E62C2B-840B-4274-8940-B1F3750393D4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78FD047B-97CD-4AB0-BAC9-B570C7823F1E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="215900" y="50799"/>
-[...2 lines deleted...]
-          <a:chExt cx="753959" cy="1047750"/>
+          <a:off x="412750" y="0"/>
+          <a:ext cx="522754" cy="770938"/>
+          <a:chOff x="104775" y="38100"/>
+          <a:chExt cx="522754" cy="770938"/>
         </a:xfrm>
       </xdr:grpSpPr>
-      <xdr:grpSp>
-[...1 lines deleted...]
-          <xdr:cNvPr id="3" name="Agrupar 2">
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="8" name="Retângulo 7">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51576936-AB65-88D4-A990-E9CE88F3355B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57AE45B2-E1AF-74D8-F268-069A0873A56E}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
-          <xdr:cNvGrpSpPr/>
-[...1 lines deleted...]
-        <xdr:grpSpPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
           <a:xfrm>
-            <a:off x="14581188" y="1992704"/>
-[...2 lines deleted...]
-            <a:chExt cx="714272" cy="285358"/>
+            <a:off x="231279" y="599071"/>
+            <a:ext cx="396250" cy="209967"/>
           </a:xfrm>
-        </xdr:grpSpPr>
-[...108 lines deleted...]
-              <a:endParaRPr lang="pt-BR" sz="600">
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="600" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
-              </a:endParaRPr>
-[...3 lines deleted...]
-      </xdr:grpSp>
+              </a:rPr>
+              <a:t>Menu</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="9" name="Seta: para a Esquerda 8">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4FDE127-D4D5-E79E-F017-883ED0BA494F}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="132292" y="604914"/>
+            <a:ext cx="181613" cy="186604"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF6200"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="pt-BR" sz="600">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
       <xdr:pic>
         <xdr:nvPicPr>
-          <xdr:cNvPr id="4" name="Imagem" descr="Imagem">
+          <xdr:cNvPr id="10" name="Imagem" descr="Imagem">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFC79B38-3984-0724-A331-0C0A5E724976}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{368313E3-600A-C432-8343-C451F1EEC2B9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="14541501" y="1230312"/>
-            <a:ext cx="730250" cy="730474"/>
+            <a:off x="104775" y="38100"/>
+            <a:ext cx="506315" cy="537485"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>35718</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>525929</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>238358</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B182781-E53F-4CCF-8C2A-415908BE770C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="217714" y="35718"/>
-          <a:ext cx="525929" cy="703383"/>
+          <a:off x="226786" y="35718"/>
+          <a:ext cx="525929" cy="710640"/>
           <a:chOff x="14541501" y="1230312"/>
           <a:chExt cx="753959" cy="1047750"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="3" name="Agrupar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBBDBB16-FE30-D9FE-A5F5-5A173B44455C}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="14581188" y="1992704"/>
             <a:ext cx="714272" cy="285358"/>
             <a:chOff x="14581188" y="1992704"/>
             <a:chExt cx="714272" cy="285358"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -6717,52 +7150,52 @@
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>35718</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>525929</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>238358</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Agrupar 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A326FBCD-536E-4868-8CA1-1D3E20816144}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="217714" y="155461"/>
-          <a:ext cx="525929" cy="703383"/>
+          <a:off x="226786" y="153647"/>
+          <a:ext cx="525929" cy="710640"/>
           <a:chOff x="14541501" y="1230312"/>
           <a:chExt cx="753959" cy="1047750"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="3" name="Agrupar 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9D40491-20EB-192A-87EF-A0CC834F37A6}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="14581188" y="1992704"/>
             <a:ext cx="714272" cy="285358"/>
             <a:chOff x="14581188" y="1992704"/>
             <a:chExt cx="714272" cy="285358"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -6923,52 +7356,52 @@
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>35718</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>522754</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>235183</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="12" name="Agrupar 6">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FF7F924-81EE-43CD-A56D-F364ED207C62}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="217714" y="155461"/>
-          <a:ext cx="522754" cy="700208"/>
+          <a:off x="226786" y="153647"/>
+          <a:ext cx="522754" cy="707465"/>
           <a:chOff x="14541501" y="1230312"/>
           <a:chExt cx="753959" cy="1047750"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="13" name="Agrupar 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5972062C-50E1-9D08-3CFB-3E4505B3C0DC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="14581188" y="1992704"/>
             <a:ext cx="714272" cy="285358"/>
             <a:chOff x="14581188" y="1992704"/>
             <a:chExt cx="714272" cy="285358"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
@@ -7090,50 +7523,472 @@
         </xdr:sp>
       </xdr:grpSp>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="16" name="Imagem" descr="Imagem">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7BE2FC-6195-B8F0-3CBC-CF28FEA6F3CC}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="14541501" y="1230312"/>
             <a:ext cx="730250" cy="730474"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:noFill/>
+            <a:miter lim="400000"/>
+          </a:ln>
+        </xdr:spPr>
+      </xdr:pic>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="2" name="Agrupar 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75C31837-6CAC-4DE0-8FA7-ECAE3A8C98D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="156029"/>
+          <a:ext cx="0" cy="651328"/>
+          <a:chOff x="14541501" y="1230312"/>
+          <a:chExt cx="753959" cy="1047750"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="3" name="Agrupar 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ABD00D0-2572-75D0-97F3-07C040A68BC4}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </xdr:cNvGrpSpPr>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="14581188" y="1992704"/>
+            <a:ext cx="714272" cy="285358"/>
+            <a:chOff x="14581188" y="1992704"/>
+            <a:chExt cx="714272" cy="285358"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5" name="Retângulo 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B74DA3-823B-A81C-6D78-C816BC0A1245}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14721015" y="1994886"/>
+              <a:ext cx="574445" cy="283176"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:sysClr val="window" lastClr="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="pt-BR" sz="600" b="1">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Menu</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6" name="Seta: para a Esquerda 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2841BD5C-CD66-67A9-45F5-E8002CD47339}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14577404" y="2004325"/>
+              <a:ext cx="260295" cy="245419"/>
+            </a:xfrm>
+            <a:prstGeom prst="leftArrow">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF6200"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="pt-BR"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </xdr:grpSp>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="4" name="Imagem" descr="Imagem">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39B89321-DF8E-A504-48D2-05EE1BADEAE8}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="14541501" y="1230312"/>
+            <a:ext cx="730250" cy="730474"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="400000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:pic>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>7056</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>40216</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>529810</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>119709</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="12" name="Agrupar 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5FCC717-372F-4B82-BCBB-4421EF004C4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="206627" y="158145"/>
+          <a:ext cx="522754" cy="768921"/>
+          <a:chOff x="104775" y="38100"/>
+          <a:chExt cx="522754" cy="770938"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="Retângulo 12">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7B37177-2866-4BE1-8273-F9FD816D093D}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="231279" y="599071"/>
+            <a:ext cx="396250" cy="209967"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="600" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Menu</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="14" name="Seta: para a Esquerda 13">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0FD79B5-6F28-A143-CC94-E97D7235CDEA}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="132292" y="604914"/>
+            <a:ext cx="181613" cy="186604"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF6200"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="pt-BR" sz="600">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Itau Display" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="15" name="Imagem" descr="Imagem">
+            <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E80AED3B-B742-18AE-7D3A-D9BB24882828}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="104775" y="38100"/>
+            <a:ext cx="506315" cy="537485"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:noFill/>
             <a:miter lim="400000"/>
           </a:ln>
         </xdr:spPr>
       </xdr:pic>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7421,19014 +8276,20947 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itau.com.br/download-file/v2/d/42787847-4cf6-4461-94a5-40ed237dca33/8939eae4-a4d4-1a0f-7590-403ad45aca44?origin=2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itau.com.br/download-file/v2/d/42787847-4cf6-4461-94a5-40ed237dca33/8939eae4-a4d4-1a0f-7590-403ad45aca44?origin=2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itau.com.br/download-file/v2/d/42787847-4cf6-4461-94a5-40ed237dca33/8939eae4-a4d4-1a0f-7590-403ad45aca44?origin=2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E7EE31D-4DCF-4940-9270-2F07DBC5C599}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
   </sheetPr>
   <dimension ref="B9:N97"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="15.77734375" style="10" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="2.44140625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="15.7265625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="80.7265625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="8.7265625" style="10"/>
+    <col min="4" max="4" width="80.7265625" style="10" customWidth="1"/>
+    <col min="5" max="5" width="8.7265625" style="10"/>
+    <col min="6" max="6" width="2.453125" style="10" customWidth="1"/>
     <col min="7" max="7" width="11" style="10" customWidth="1"/>
-    <col min="8" max="16384" width="8.77734375" style="10"/>
+    <col min="8" max="16384" width="8.7265625" style="10"/>
   </cols>
   <sheetData>
-    <row r="9" spans="2:14" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F9" s="147"/>
+    <row r="9" spans="2:14" s="4" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B9" s="140" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="141"/>
+      <c r="D9" s="140" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="140"/>
+      <c r="F9" s="140"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="2"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F10" s="149"/>
+    <row r="10" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B10" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="142"/>
+      <c r="D10" s="139" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="368"/>
+      <c r="F10" s="142"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
     </row>
-    <row r="11" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F11" s="149"/>
+    <row r="11" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B11" s="139" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="143"/>
+      <c r="D11" s="139" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="368"/>
+      <c r="F11" s="142"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
     </row>
-    <row r="12" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F12" s="149"/>
+    <row r="12" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B12" s="139" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="142"/>
+      <c r="D12" s="139" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="368"/>
+      <c r="F12" s="142"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
     </row>
-    <row r="13" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F13" s="149"/>
+    <row r="13" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B13" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="144"/>
+      <c r="D13" s="139" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="368"/>
+      <c r="F13" s="142"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
     </row>
-    <row r="14" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...6 lines deleted...]
-      <c r="F14" s="149"/>
+    <row r="14" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B14" s="142"/>
+      <c r="C14" s="142"/>
+      <c r="D14" s="139" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="368"/>
+      <c r="F14" s="142"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
     </row>
-    <row r="15" spans="2:14" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...4 lines deleted...]
-      <c r="F15" s="149"/>
+    <row r="15" spans="2:14" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B15" s="142"/>
+      <c r="C15" s="143"/>
+      <c r="D15" s="142"/>
+      <c r="E15" s="142"/>
+      <c r="F15" s="142"/>
       <c r="K15" s="8"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
     </row>
-    <row r="16" spans="2:14" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F16" s="151"/>
+    <row r="16" spans="2:14" s="4" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B16" s="140" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="141"/>
+      <c r="D16" s="140" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="143"/>
+      <c r="F16" s="143"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16" s="2"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F17" s="149"/>
+    <row r="17" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B17" s="139" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="368"/>
+      <c r="D17" s="139" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="368"/>
+      <c r="F17" s="142"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
     </row>
-    <row r="18" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F18" s="149"/>
+    <row r="18" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B18" s="139" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="368"/>
+      <c r="D18" s="139" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="368"/>
+      <c r="F18" s="142"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
     </row>
-    <row r="19" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F19" s="149"/>
+    <row r="19" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B19" s="139" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="368"/>
+      <c r="D19" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="142"/>
+      <c r="F19" s="142"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
     </row>
-    <row r="20" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F20" s="149"/>
+    <row r="20" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B20" s="139" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="368"/>
+      <c r="D20" s="139" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="368"/>
+      <c r="F20" s="142"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
     </row>
-    <row r="21" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F21" s="149"/>
+    <row r="21" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B21" s="139" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="368"/>
+      <c r="D21" s="139" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="368"/>
+      <c r="F21" s="142"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
     </row>
-    <row r="22" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F22" s="149"/>
+    <row r="22" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B22" s="139" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="368"/>
+      <c r="D22" s="139" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="368"/>
+      <c r="F22" s="142"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
     </row>
-    <row r="23" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="F23" s="149"/>
+    <row r="23" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B23" s="139" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="368"/>
+      <c r="D23" s="139" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="368"/>
+      <c r="F23" s="142"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
     </row>
-    <row r="24" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...6 lines deleted...]
-      <c r="F24" s="150"/>
+    <row r="24" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B24" s="139" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="368"/>
+      <c r="D24" s="142"/>
+      <c r="E24" s="368"/>
+      <c r="F24" s="368"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
     </row>
-    <row r="25" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...6 lines deleted...]
-      <c r="F25" s="150"/>
+    <row r="25" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B25" s="139" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="368"/>
+      <c r="D25" s="142"/>
+      <c r="E25" s="368"/>
+      <c r="F25" s="368"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
     </row>
-    <row r="26" spans="2:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...4 lines deleted...]
-      <c r="F26" s="150"/>
+    <row r="26" spans="2:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B26" s="139"/>
+      <c r="C26" s="368"/>
+      <c r="D26" s="140"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="368"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
     </row>
-    <row r="27" spans="2:11" ht="20.100000000000001" customHeight="1">
-[...4 lines deleted...]
-      <c r="F27" s="155"/>
+    <row r="27" spans="2:11" ht="20.149999999999999" customHeight="1">
+      <c r="B27" s="145"/>
+      <c r="C27" s="145"/>
+      <c r="D27" s="139"/>
+      <c r="E27" s="145"/>
+      <c r="F27" s="146"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
     </row>
-    <row r="28" spans="2:11" ht="20.100000000000001" customHeight="1">
-[...32 lines deleted...]
-      <c r="F32" s="154"/>
+    <row r="28" spans="2:11" ht="20.149999999999999" customHeight="1">
+      <c r="B28" s="145"/>
+      <c r="C28" s="145"/>
+      <c r="D28" s="139"/>
+      <c r="E28" s="145"/>
+      <c r="F28" s="145"/>
+    </row>
+    <row r="29" spans="2:11" ht="20.149999999999999" customHeight="1">
+      <c r="B29" s="145"/>
+      <c r="C29" s="145"/>
+      <c r="D29" s="139"/>
+      <c r="E29" s="145"/>
+      <c r="F29" s="145"/>
+    </row>
+    <row r="30" spans="2:11" ht="20.149999999999999" customHeight="1">
+      <c r="B30" s="145"/>
+      <c r="C30" s="145"/>
+      <c r="D30" s="139"/>
+      <c r="E30" s="145"/>
+      <c r="F30" s="145"/>
+    </row>
+    <row r="31" spans="2:11" ht="20.149999999999999" customHeight="1">
+      <c r="B31" s="145"/>
+      <c r="C31" s="145"/>
+      <c r="D31" s="139"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="145"/>
+    </row>
+    <row r="32" spans="2:11" ht="20.149999999999999" customHeight="1">
+      <c r="B32" s="145"/>
+      <c r="C32" s="145"/>
+      <c r="D32" s="145"/>
+      <c r="E32" s="145"/>
+      <c r="F32" s="145"/>
     </row>
     <row r="33" spans="2:11">
-      <c r="B33" s="154"/>
-[...3 lines deleted...]
-      <c r="F33" s="154"/>
+      <c r="B33" s="145"/>
+      <c r="C33" s="145"/>
+      <c r="D33" s="145"/>
+      <c r="E33" s="145"/>
+      <c r="F33" s="145"/>
       <c r="G33" s="12"/>
     </row>
     <row r="34" spans="2:11">
-      <c r="B34" s="154"/>
-[...3 lines deleted...]
-      <c r="F34" s="154"/>
+      <c r="B34" s="145"/>
+      <c r="C34" s="145"/>
+      <c r="D34" s="145"/>
+      <c r="E34" s="145"/>
+      <c r="F34" s="145"/>
     </row>
     <row r="35" spans="2:11">
-      <c r="B35" s="154"/>
-[...3 lines deleted...]
-      <c r="F35" s="154"/>
+      <c r="B35" s="145"/>
+      <c r="C35" s="145"/>
+      <c r="D35" s="145"/>
+      <c r="E35" s="145"/>
+      <c r="F35" s="145"/>
     </row>
     <row r="36" spans="2:11">
-      <c r="B36" s="154"/>
-[...3 lines deleted...]
-      <c r="F36" s="154"/>
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+      <c r="D36" s="145"/>
+      <c r="E36" s="145"/>
+      <c r="F36" s="145"/>
     </row>
     <row r="37" spans="2:11">
-      <c r="B37" s="154"/>
-[...3 lines deleted...]
-      <c r="F37" s="154"/>
+      <c r="B37" s="145"/>
+      <c r="C37" s="145"/>
+      <c r="D37" s="145"/>
+      <c r="E37" s="145"/>
+      <c r="F37" s="145"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
     </row>
     <row r="38" spans="2:11">
-      <c r="B38" s="154"/>
-[...3 lines deleted...]
-      <c r="F38" s="154"/>
+      <c r="B38" s="145"/>
+      <c r="C38" s="145"/>
+      <c r="D38" s="145"/>
+      <c r="E38" s="145"/>
+      <c r="F38" s="145"/>
       <c r="K38" s="13"/>
     </row>
     <row r="39" spans="2:11">
-      <c r="B39" s="154"/>
-[...3 lines deleted...]
-      <c r="F39" s="154"/>
+      <c r="B39" s="145"/>
+      <c r="C39" s="145"/>
+      <c r="D39" s="145"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="145"/>
       <c r="H39" s="13"/>
     </row>
     <row r="40" spans="2:11">
-      <c r="B40" s="154"/>
-[...3 lines deleted...]
-      <c r="F40" s="154"/>
+      <c r="B40" s="145"/>
+      <c r="C40" s="145"/>
+      <c r="D40" s="145"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="145"/>
     </row>
     <row r="41" spans="2:11">
-      <c r="B41" s="154"/>
-[...3 lines deleted...]
-      <c r="F41" s="154"/>
+      <c r="B41" s="145"/>
+      <c r="C41" s="145"/>
+      <c r="D41" s="145"/>
+      <c r="E41" s="145"/>
+      <c r="F41" s="145"/>
     </row>
     <row r="42" spans="2:11">
-      <c r="B42" s="154"/>
-[...3 lines deleted...]
-      <c r="F42" s="154"/>
+      <c r="B42" s="145"/>
+      <c r="C42" s="145"/>
+      <c r="D42" s="145"/>
+      <c r="E42" s="145"/>
+      <c r="F42" s="145"/>
     </row>
     <row r="43" spans="2:11">
-      <c r="B43" s="154"/>
-[...3 lines deleted...]
-      <c r="F43" s="154"/>
+      <c r="B43" s="145"/>
+      <c r="C43" s="145"/>
+      <c r="D43" s="145"/>
+      <c r="E43" s="145"/>
+      <c r="F43" s="145"/>
     </row>
     <row r="44" spans="2:11">
-      <c r="B44" s="154"/>
-[...3 lines deleted...]
-      <c r="F44" s="154"/>
+      <c r="B44" s="145"/>
+      <c r="C44" s="145"/>
+      <c r="D44" s="145"/>
+      <c r="E44" s="145"/>
+      <c r="F44" s="145"/>
     </row>
     <row r="45" spans="2:11">
-      <c r="B45" s="154"/>
-[...3 lines deleted...]
-      <c r="F45" s="154"/>
+      <c r="B45" s="145"/>
+      <c r="C45" s="145"/>
+      <c r="D45" s="145"/>
+      <c r="E45" s="145"/>
+      <c r="F45" s="145"/>
     </row>
     <row r="46" spans="2:11">
-      <c r="B46" s="154"/>
-[...3 lines deleted...]
-      <c r="F46" s="154"/>
+      <c r="B46" s="145"/>
+      <c r="C46" s="145"/>
+      <c r="D46" s="145"/>
+      <c r="E46" s="145"/>
+      <c r="F46" s="145"/>
     </row>
     <row r="47" spans="2:11">
-      <c r="B47" s="154"/>
-[...3 lines deleted...]
-      <c r="F47" s="154"/>
+      <c r="B47" s="145"/>
+      <c r="C47" s="145"/>
+      <c r="D47" s="145"/>
+      <c r="E47" s="145"/>
+      <c r="F47" s="145"/>
     </row>
     <row r="48" spans="2:11">
-      <c r="B48" s="154"/>
-[...3 lines deleted...]
-      <c r="F48" s="154"/>
+      <c r="B48" s="145"/>
+      <c r="C48" s="145"/>
+      <c r="D48" s="145"/>
+      <c r="E48" s="145"/>
+      <c r="F48" s="145"/>
     </row>
     <row r="49" spans="2:6">
-      <c r="B49" s="154"/>
-[...3 lines deleted...]
-      <c r="F49" s="154"/>
+      <c r="B49" s="145"/>
+      <c r="C49" s="145"/>
+      <c r="D49" s="145"/>
+      <c r="E49" s="145"/>
+      <c r="F49" s="145"/>
     </row>
     <row r="50" spans="2:6">
-      <c r="B50" s="154"/>
-[...3 lines deleted...]
-      <c r="F50" s="154"/>
+      <c r="B50" s="145"/>
+      <c r="C50" s="145"/>
+      <c r="D50" s="145"/>
+      <c r="E50" s="145"/>
+      <c r="F50" s="145"/>
     </row>
     <row r="51" spans="2:6">
-      <c r="B51" s="154"/>
-[...3 lines deleted...]
-      <c r="F51" s="154"/>
+      <c r="B51" s="145"/>
+      <c r="C51" s="145"/>
+      <c r="D51" s="145"/>
+      <c r="E51" s="145"/>
+      <c r="F51" s="145"/>
     </row>
     <row r="52" spans="2:6">
-      <c r="B52" s="154"/>
-[...3 lines deleted...]
-      <c r="F52" s="154"/>
+      <c r="B52" s="145"/>
+      <c r="C52" s="145"/>
+      <c r="D52" s="145"/>
+      <c r="E52" s="145"/>
+      <c r="F52" s="145"/>
     </row>
     <row r="53" spans="2:6">
-      <c r="B53" s="154"/>
-[...3 lines deleted...]
-      <c r="F53" s="154"/>
+      <c r="B53" s="145"/>
+      <c r="C53" s="145"/>
+      <c r="D53" s="145"/>
+      <c r="E53" s="145"/>
+      <c r="F53" s="145"/>
     </row>
     <row r="54" spans="2:6">
-      <c r="B54" s="154"/>
-[...3 lines deleted...]
-      <c r="F54" s="154"/>
+      <c r="B54" s="145"/>
+      <c r="C54" s="145"/>
+      <c r="D54" s="145"/>
+      <c r="E54" s="145"/>
+      <c r="F54" s="145"/>
     </row>
     <row r="55" spans="2:6">
-      <c r="B55" s="154"/>
-[...3 lines deleted...]
-      <c r="F55" s="154"/>
+      <c r="B55" s="145"/>
+      <c r="C55" s="145"/>
+      <c r="D55" s="145"/>
+      <c r="E55" s="145"/>
+      <c r="F55" s="145"/>
     </row>
     <row r="56" spans="2:6">
-      <c r="B56" s="154"/>
-[...3 lines deleted...]
-      <c r="F56" s="154"/>
+      <c r="B56" s="145"/>
+      <c r="C56" s="145"/>
+      <c r="D56" s="145"/>
+      <c r="E56" s="145"/>
+      <c r="F56" s="145"/>
     </row>
     <row r="57" spans="2:6">
-      <c r="B57" s="154"/>
-[...3 lines deleted...]
-      <c r="F57" s="154"/>
+      <c r="B57" s="145"/>
+      <c r="C57" s="145"/>
+      <c r="D57" s="145"/>
+      <c r="E57" s="145"/>
+      <c r="F57" s="145"/>
     </row>
     <row r="58" spans="2:6">
-      <c r="B58" s="154"/>
-[...3 lines deleted...]
-      <c r="F58" s="154"/>
+      <c r="B58" s="145"/>
+      <c r="C58" s="145"/>
+      <c r="D58" s="145"/>
+      <c r="E58" s="145"/>
+      <c r="F58" s="145"/>
     </row>
     <row r="59" spans="2:6">
-      <c r="B59" s="154"/>
-[...3 lines deleted...]
-      <c r="F59" s="154"/>
+      <c r="B59" s="145"/>
+      <c r="C59" s="145"/>
+      <c r="D59" s="145"/>
+      <c r="E59" s="145"/>
+      <c r="F59" s="145"/>
     </row>
     <row r="60" spans="2:6">
-      <c r="B60" s="154"/>
-[...3 lines deleted...]
-      <c r="F60" s="154"/>
+      <c r="B60" s="145"/>
+      <c r="C60" s="145"/>
+      <c r="D60" s="145"/>
+      <c r="E60" s="145"/>
+      <c r="F60" s="145"/>
     </row>
     <row r="61" spans="2:6">
-      <c r="B61" s="154"/>
-[...3 lines deleted...]
-      <c r="F61" s="154"/>
+      <c r="B61" s="145"/>
+      <c r="C61" s="145"/>
+      <c r="D61" s="145"/>
+      <c r="E61" s="145"/>
+      <c r="F61" s="145"/>
     </row>
     <row r="62" spans="2:6">
-      <c r="B62" s="154"/>
-[...3 lines deleted...]
-      <c r="F62" s="154"/>
+      <c r="B62" s="145"/>
+      <c r="C62" s="145"/>
+      <c r="D62" s="145"/>
+      <c r="E62" s="145"/>
+      <c r="F62" s="145"/>
     </row>
     <row r="63" spans="2:6">
-      <c r="B63" s="154"/>
-[...3 lines deleted...]
-      <c r="F63" s="154"/>
+      <c r="B63" s="145"/>
+      <c r="C63" s="145"/>
+      <c r="D63" s="145"/>
+      <c r="E63" s="145"/>
+      <c r="F63" s="145"/>
     </row>
     <row r="64" spans="2:6">
-      <c r="B64" s="154"/>
-[...3 lines deleted...]
-      <c r="F64" s="154"/>
+      <c r="B64" s="145"/>
+      <c r="C64" s="145"/>
+      <c r="D64" s="145"/>
+      <c r="E64" s="145"/>
+      <c r="F64" s="145"/>
     </row>
     <row r="65" spans="2:6">
-      <c r="B65" s="154"/>
-[...3 lines deleted...]
-      <c r="F65" s="154"/>
+      <c r="B65" s="145"/>
+      <c r="C65" s="145"/>
+      <c r="D65" s="145"/>
+      <c r="E65" s="145"/>
+      <c r="F65" s="145"/>
     </row>
     <row r="66" spans="2:6">
-      <c r="B66" s="154"/>
-[...3 lines deleted...]
-      <c r="F66" s="154"/>
+      <c r="B66" s="145"/>
+      <c r="C66" s="145"/>
+      <c r="D66" s="145"/>
+      <c r="E66" s="145"/>
+      <c r="F66" s="145"/>
     </row>
     <row r="67" spans="2:6">
-      <c r="B67" s="154"/>
-[...3 lines deleted...]
-      <c r="F67" s="154"/>
+      <c r="B67" s="145"/>
+      <c r="C67" s="145"/>
+      <c r="D67" s="145"/>
+      <c r="E67" s="145"/>
+      <c r="F67" s="145"/>
     </row>
     <row r="68" spans="2:6">
-      <c r="B68" s="154"/>
-[...3 lines deleted...]
-      <c r="F68" s="154"/>
+      <c r="B68" s="145"/>
+      <c r="C68" s="145"/>
+      <c r="D68" s="145"/>
+      <c r="E68" s="145"/>
+      <c r="F68" s="145"/>
     </row>
     <row r="69" spans="2:6">
-      <c r="B69" s="154"/>
-[...3 lines deleted...]
-      <c r="F69" s="154"/>
+      <c r="B69" s="145"/>
+      <c r="C69" s="145"/>
+      <c r="D69" s="145"/>
+      <c r="E69" s="145"/>
+      <c r="F69" s="145"/>
     </row>
     <row r="70" spans="2:6">
-      <c r="B70" s="154"/>
-[...3 lines deleted...]
-      <c r="F70" s="154"/>
+      <c r="B70" s="145"/>
+      <c r="C70" s="145"/>
+      <c r="D70" s="145"/>
+      <c r="E70" s="145"/>
+      <c r="F70" s="145"/>
     </row>
     <row r="71" spans="2:6">
-      <c r="B71" s="154"/>
-[...3 lines deleted...]
-      <c r="F71" s="154"/>
+      <c r="B71" s="145"/>
+      <c r="C71" s="145"/>
+      <c r="D71" s="145"/>
+      <c r="E71" s="145"/>
+      <c r="F71" s="145"/>
     </row>
     <row r="72" spans="2:6">
-      <c r="B72" s="154"/>
-[...3 lines deleted...]
-      <c r="F72" s="154"/>
+      <c r="B72" s="145"/>
+      <c r="C72" s="145"/>
+      <c r="D72" s="145"/>
+      <c r="E72" s="145"/>
+      <c r="F72" s="145"/>
     </row>
     <row r="73" spans="2:6">
-      <c r="B73" s="154"/>
-[...3 lines deleted...]
-      <c r="F73" s="154"/>
+      <c r="B73" s="145"/>
+      <c r="C73" s="145"/>
+      <c r="D73" s="145"/>
+      <c r="E73" s="145"/>
+      <c r="F73" s="145"/>
     </row>
     <row r="74" spans="2:6">
-      <c r="B74" s="154"/>
-[...3 lines deleted...]
-      <c r="F74" s="154"/>
+      <c r="B74" s="145"/>
+      <c r="C74" s="145"/>
+      <c r="D74" s="145"/>
+      <c r="E74" s="145"/>
+      <c r="F74" s="145"/>
     </row>
     <row r="75" spans="2:6">
-      <c r="B75" s="154"/>
-[...3 lines deleted...]
-      <c r="F75" s="154"/>
+      <c r="B75" s="145"/>
+      <c r="C75" s="145"/>
+      <c r="D75" s="145"/>
+      <c r="E75" s="145"/>
+      <c r="F75" s="145"/>
     </row>
     <row r="76" spans="2:6">
-      <c r="B76" s="154"/>
-[...3 lines deleted...]
-      <c r="F76" s="154"/>
+      <c r="B76" s="145"/>
+      <c r="C76" s="145"/>
+      <c r="D76" s="145"/>
+      <c r="E76" s="145"/>
+      <c r="F76" s="145"/>
     </row>
     <row r="77" spans="2:6">
-      <c r="B77" s="154"/>
-[...3 lines deleted...]
-      <c r="F77" s="154"/>
+      <c r="B77" s="145"/>
+      <c r="C77" s="145"/>
+      <c r="D77" s="145"/>
+      <c r="E77" s="145"/>
+      <c r="F77" s="145"/>
     </row>
     <row r="78" spans="2:6">
-      <c r="B78" s="154"/>
-[...3 lines deleted...]
-      <c r="F78" s="154"/>
+      <c r="B78" s="145"/>
+      <c r="C78" s="145"/>
+      <c r="D78" s="145"/>
+      <c r="E78" s="145"/>
+      <c r="F78" s="145"/>
     </row>
     <row r="79" spans="2:6">
-      <c r="B79" s="154"/>
-[...3 lines deleted...]
-      <c r="F79" s="154"/>
+      <c r="B79" s="145"/>
+      <c r="C79" s="145"/>
+      <c r="D79" s="145"/>
+      <c r="E79" s="145"/>
+      <c r="F79" s="145"/>
     </row>
     <row r="80" spans="2:6">
-      <c r="B80" s="154"/>
-[...3 lines deleted...]
-      <c r="F80" s="154"/>
+      <c r="B80" s="145"/>
+      <c r="C80" s="145"/>
+      <c r="D80" s="145"/>
+      <c r="E80" s="145"/>
+      <c r="F80" s="145"/>
     </row>
     <row r="81" spans="2:6">
-      <c r="B81" s="154"/>
-[...3 lines deleted...]
-      <c r="F81" s="154"/>
+      <c r="B81" s="145"/>
+      <c r="C81" s="145"/>
+      <c r="D81" s="145"/>
+      <c r="E81" s="145"/>
+      <c r="F81" s="145"/>
     </row>
     <row r="82" spans="2:6">
-      <c r="B82" s="154"/>
-[...1 lines deleted...]
-      <c r="D82" s="154" t="e">
+      <c r="B82" s="145"/>
+      <c r="C82" s="145"/>
+      <c r="D82" s="145" t="e">
         <f>(D83+D90+D96)/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E82" s="154"/>
-      <c r="F82" s="154"/>
+      <c r="E82" s="145"/>
+      <c r="F82" s="145"/>
     </row>
     <row r="83" spans="2:6">
-      <c r="B83" s="154"/>
-[...3 lines deleted...]
-      <c r="F83" s="154"/>
+      <c r="B83" s="145"/>
+      <c r="C83" s="145"/>
+      <c r="D83" s="145"/>
+      <c r="E83" s="145"/>
+      <c r="F83" s="145"/>
     </row>
     <row r="84" spans="2:6">
-      <c r="B84" s="154"/>
-[...3 lines deleted...]
-      <c r="F84" s="154"/>
+      <c r="B84" s="145"/>
+      <c r="C84" s="145"/>
+      <c r="D84" s="145"/>
+      <c r="E84" s="145"/>
+      <c r="F84" s="145"/>
     </row>
     <row r="85" spans="2:6">
-      <c r="B85" s="154"/>
-[...3 lines deleted...]
-      <c r="F85" s="154"/>
+      <c r="B85" s="145"/>
+      <c r="C85" s="145"/>
+      <c r="D85" s="145"/>
+      <c r="E85" s="145"/>
+      <c r="F85" s="145"/>
     </row>
     <row r="86" spans="2:6">
-      <c r="B86" s="154"/>
-[...3 lines deleted...]
-      <c r="F86" s="154"/>
+      <c r="B86" s="145"/>
+      <c r="C86" s="145"/>
+      <c r="D86" s="145"/>
+      <c r="E86" s="145"/>
+      <c r="F86" s="145"/>
     </row>
     <row r="87" spans="2:6">
-      <c r="B87" s="154"/>
-[...3 lines deleted...]
-      <c r="F87" s="154"/>
+      <c r="B87" s="145"/>
+      <c r="C87" s="145"/>
+      <c r="D87" s="145"/>
+      <c r="E87" s="145"/>
+      <c r="F87" s="145"/>
     </row>
     <row r="88" spans="2:6">
-      <c r="B88" s="154"/>
-[...3 lines deleted...]
-      <c r="F88" s="154"/>
+      <c r="B88" s="145"/>
+      <c r="C88" s="145"/>
+      <c r="D88" s="145"/>
+      <c r="E88" s="145"/>
+      <c r="F88" s="145"/>
     </row>
     <row r="89" spans="2:6">
-      <c r="B89" s="154"/>
-[...3 lines deleted...]
-      <c r="F89" s="154"/>
+      <c r="B89" s="145"/>
+      <c r="C89" s="145"/>
+      <c r="D89" s="145"/>
+      <c r="E89" s="145"/>
+      <c r="F89" s="145"/>
     </row>
     <row r="90" spans="2:6">
-      <c r="B90" s="154"/>
-[...3 lines deleted...]
-      <c r="F90" s="154"/>
+      <c r="B90" s="145"/>
+      <c r="C90" s="145"/>
+      <c r="D90" s="145"/>
+      <c r="E90" s="145"/>
+      <c r="F90" s="145"/>
     </row>
     <row r="91" spans="2:6">
-      <c r="B91" s="154"/>
-[...3 lines deleted...]
-      <c r="F91" s="154"/>
+      <c r="B91" s="145"/>
+      <c r="C91" s="145"/>
+      <c r="D91" s="145"/>
+      <c r="E91" s="145"/>
+      <c r="F91" s="145"/>
     </row>
     <row r="92" spans="2:6">
-      <c r="B92" s="154"/>
-[...3 lines deleted...]
-      <c r="F92" s="154"/>
+      <c r="B92" s="145"/>
+      <c r="C92" s="145"/>
+      <c r="D92" s="145"/>
+      <c r="E92" s="145"/>
+      <c r="F92" s="145"/>
     </row>
     <row r="93" spans="2:6">
-      <c r="B93" s="154"/>
-[...3 lines deleted...]
-      <c r="F93" s="154"/>
+      <c r="B93" s="145"/>
+      <c r="C93" s="145"/>
+      <c r="D93" s="145"/>
+      <c r="E93" s="145"/>
+      <c r="F93" s="145"/>
     </row>
     <row r="94" spans="2:6">
-      <c r="B94" s="154"/>
-[...3 lines deleted...]
-      <c r="F94" s="154"/>
+      <c r="B94" s="145"/>
+      <c r="C94" s="145"/>
+      <c r="D94" s="145"/>
+      <c r="E94" s="145"/>
+      <c r="F94" s="145"/>
     </row>
     <row r="95" spans="2:6">
-      <c r="B95" s="154"/>
-[...3 lines deleted...]
-      <c r="F95" s="154"/>
+      <c r="B95" s="145"/>
+      <c r="C95" s="145"/>
+      <c r="D95" s="145"/>
+      <c r="E95" s="145"/>
+      <c r="F95" s="145"/>
     </row>
     <row r="96" spans="2:6">
-      <c r="B96" s="154"/>
-[...1 lines deleted...]
-      <c r="D96" s="154">
+      <c r="B96" s="145"/>
+      <c r="C96" s="145"/>
+      <c r="D96" s="145">
         <v>0</v>
       </c>
-      <c r="E96" s="154">
+      <c r="E96" s="145">
         <v>0</v>
       </c>
-      <c r="F96" s="154">
+      <c r="F96" s="145">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="2:6">
-      <c r="B97" s="154"/>
-[...1 lines deleted...]
-      <c r="D97" s="154">
+      <c r="B97" s="145"/>
+      <c r="C97" s="145"/>
+      <c r="D97" s="145">
         <v>0</v>
       </c>
-      <c r="E97" s="154">
+      <c r="E97" s="145">
         <v>0</v>
       </c>
-      <c r="F97" s="154"/>
+      <c r="F97" s="145"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D18:I18" location="'Conselho de Administração'!A1" display="Conselho da administração" xr:uid="{A0D2969A-5271-4104-A90A-D330CD833718}"/>
     <hyperlink ref="D23" location="'Tax reporting'!A1" display="Tax reporting" xr:uid="{6E63C6A7-64EB-4BEF-82A9-CDCD7D936FF3}"/>
     <hyperlink ref="B27:C27" location="'entidades e afiliações'!A1" display="Entidades e afiliações" xr:uid="{98C80377-DA64-48CD-AE52-A213CFB3AB4B}"/>
     <hyperlink ref="B13:C13" location="'Indicadores ESG'!A5" display="Risco SAC" xr:uid="{0ED00537-2F65-4CC3-89C1-7BFF0673A09E}"/>
     <hyperlink ref="B10:C10" location="'Indicadores ESG'!A8" display="Riscos sociais, ambientais e climáticos" xr:uid="{257AABE7-0EA5-4525-89A2-94186C61D574}"/>
     <hyperlink ref="B10" location="'ESG Indicators'!A5" display="Social, environmental and climate risk assessment" xr:uid="{025BB1C5-5139-4861-9BE6-331609639626}"/>
     <hyperlink ref="B11" location="'ESG Indicators'!A23" display="Sustainable finance" xr:uid="{C928E04D-353D-4030-9E28-E2FD5FA9FBB2}"/>
     <hyperlink ref="B12" location="'ESG Indicators'!A51" display="Asset management" xr:uid="{6DE17574-41B2-4E33-8696-924F23B60978}"/>
     <hyperlink ref="B13" location="'ESG Indicators'!A64" display="Retail Banking" xr:uid="{0A159C15-3D98-463C-9AF3-C3C937410EA4}"/>
     <hyperlink ref="D10" location="'ESG Indicators'!A74" display="Environmental management" xr:uid="{A1BF90FA-4029-4B67-BFB7-0F3A4F3C7A58}"/>
     <hyperlink ref="D11" location="'ESG Indicators'!A77" display="GHG emissions" xr:uid="{ADDB2423-F6FF-4258-8896-6734D58023B3}"/>
     <hyperlink ref="D12" location="'ESG Indicators'!A205" display="Energy " xr:uid="{F3E4031B-4379-4B68-9635-B841A700875A}"/>
     <hyperlink ref="D13" location="'ESG Indicators'!A214" display="Water " xr:uid="{7A2A461A-603E-40EA-95B9-EDDC8C54AEEA}"/>
     <hyperlink ref="D14" location="'ESG Indicators'!A227" display="Materials and waste" xr:uid="{9CBF29D4-DB35-4E3D-8D99-34C009DE57B1}"/>
     <hyperlink ref="B17" location="'ESG Indicators'!A236" display="Workforce" xr:uid="{4C8B9F69-C604-44EC-BFF5-5AD5AC5D0373}"/>
-    <hyperlink ref="B18" location="'ESG Indicators'!A265" display="Diversity and Inclusion" xr:uid="{209F6E54-36ED-4F49-8E97-03D4046AABDF}"/>
-[...7 lines deleted...]
-    <hyperlink ref="D17" location="'ESG Indicators'!A551" display="Governance" xr:uid="{A73956B1-FF04-40AD-A657-15E8A18C434E}"/>
+    <hyperlink ref="B18" location="'ESG Indicators'!A266" display="Diversity and Inclusion" xr:uid="{209F6E54-36ED-4F49-8E97-03D4046AABDF}"/>
+    <hyperlink ref="B19" location="'ESG Indicators'!A341" display="Attraction and retention" xr:uid="{C67F8519-1DF4-4693-9D07-FABE6F873DC6}"/>
+    <hyperlink ref="B20" location="'ESG Indicators'!A388" display="Employee experience" xr:uid="{2430C644-2E4A-45CD-8180-4B20CB3A4AFC}"/>
+    <hyperlink ref="B21" location="'ESG Indicators'!A404" display="Development" xr:uid="{8D29F3B0-91F7-4F06-90CA-944347B25C7A}"/>
+    <hyperlink ref="B22" location="'ESG Indicators'!A439" display="Compensation and Benefits" xr:uid="{649A9BA8-4D25-4009-9943-D65D0F8D13C6}"/>
+    <hyperlink ref="B23" location="'ESG Indicators'!A460" display="Health and safety" xr:uid="{88D85407-B530-4325-A3B2-AB808DA32D0A}"/>
+    <hyperlink ref="B24" location="'ESG Indicators'!A488" display="Suppliers" xr:uid="{155C329F-7F26-4B66-AB8D-9C8EECAAA7B7}"/>
+    <hyperlink ref="B25" location="'ESG Indicators'!A505" display="Private social investment" xr:uid="{78309BE6-A97D-4316-9D57-475F13A8AEC3}"/>
+    <hyperlink ref="D17" location="'ESG Indicators'!A552" display="Governance" xr:uid="{A73956B1-FF04-40AD-A657-15E8A18C434E}"/>
     <hyperlink ref="D18" location="'Board of Directors'!A1" display="Board of Directors" xr:uid="{58139A3F-B633-45E0-8A91-D6947214BF63}"/>
-    <hyperlink ref="D19" location="'ESG Indicators'!A563" display="Political influence" xr:uid="{0360D6FE-760E-4314-B4A4-D945E4456040}"/>
-[...2 lines deleted...]
-    <hyperlink ref="D20" location="'Entities and affiliations'!A1" display="Entidades e afiliações" xr:uid="{123F0DD0-224D-435D-BE81-2FCE5AE7A4D0}"/>
+    <hyperlink ref="D19" location="'ESG Indicators'!A564" display="Political influence" xr:uid="{0360D6FE-760E-4314-B4A4-D945E4456040}"/>
+    <hyperlink ref="D21" location="'ESG Indicators'!A575" display="Business ethics" xr:uid="{2E518BA4-E2E3-44ED-AB0D-9B5402066106}"/>
+    <hyperlink ref="D22" location="'ESG Indicators'!A584" display="Reporting channels" xr:uid="{93A2F48F-9C4A-4A8A-BFA1-ECAAFE974E7A}"/>
+    <hyperlink ref="D20" location="'Entities and affiliations'!A1" display="Entities and affiliations" xr:uid="{123F0DD0-224D-435D-BE81-2FCE5AE7A4D0}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45EEF96F-9180-451A-A3D5-CEE09D574F32}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G648"/>
+  <dimension ref="A1:I652"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D3" sqref="D3"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="20.149999999999999" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="25.21875" style="187" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="17" style="62" customWidth="1"/>
+    <col min="1" max="1" width="25.1796875" style="174" customWidth="1"/>
+    <col min="2" max="2" width="67.1796875" style="174" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="83.26953125" style="40" customWidth="1"/>
+    <col min="4" max="4" width="18.7265625" style="3" customWidth="1"/>
+    <col min="5" max="6" width="19.453125" style="294" customWidth="1"/>
+    <col min="7" max="7" width="17" style="58" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21.6" customHeight="1">
+    <row r="1" spans="1:7" ht="21.65" customHeight="1">
       <c r="A1" s="14"/>
-      <c r="B1" s="156"/>
+      <c r="B1" s="147"/>
       <c r="C1" s="15"/>
-      <c r="D1" s="511" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="511" t="s">
+      <c r="D1" s="512" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="512" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="511" t="s">
-[...7 lines deleted...]
-      <c r="B2" s="158"/>
+      <c r="F1" s="512" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1" s="512" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="29.5" customHeight="1">
+      <c r="A2" s="148" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="149"/>
       <c r="C2" s="17"/>
-      <c r="D2" s="511"/>
-[...6 lines deleted...]
-      <c r="B3" s="160"/>
+      <c r="D2" s="512"/>
+      <c r="E2" s="512"/>
+      <c r="F2" s="512"/>
+      <c r="G2" s="512"/>
+    </row>
+    <row r="3" spans="1:7" ht="12.65" customHeight="1">
+      <c r="A3" s="150"/>
+      <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="9"/>
-      <c r="E3" s="161"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="152"/>
+    </row>
+    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1">
       <c r="A4" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" s="153">
+        <v>2023</v>
+      </c>
+      <c r="F4" s="153">
+        <v>2024</v>
+      </c>
+      <c r="G4" s="153">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="32.15" customHeight="1">
+      <c r="A5" s="154" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="155" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="156" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="311">
+        <v>0.5</v>
+      </c>
+      <c r="F5" s="311">
+        <v>0.5</v>
+      </c>
+      <c r="G5" s="311">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A6" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="159" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="160" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="312">
+        <v>20</v>
+      </c>
+      <c r="F6" s="312">
+        <v>21.7</v>
+      </c>
+      <c r="G6" s="313">
+        <v>22.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A7" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="159" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" s="162" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="314">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F7" s="314">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="G7" s="311">
+        <v>2.1000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="24" customHeight="1">
+      <c r="A8" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="163" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="164" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="315">
+        <v>42</v>
+      </c>
+      <c r="F8" s="315">
+        <v>50</v>
+      </c>
+      <c r="G8" s="315">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A9" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="159" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="315">
+        <v>29118</v>
+      </c>
+      <c r="F9" s="315">
+        <v>42817</v>
+      </c>
+      <c r="G9" s="318">
+        <v>26143</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A10" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="160" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="315">
+        <v>8539</v>
+      </c>
+      <c r="F10" s="315">
+        <v>15996</v>
+      </c>
+      <c r="G10" s="318">
+        <v>11243</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A11" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="163" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="165" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="315">
+        <v>31</v>
+      </c>
+      <c r="F11" s="315">
+        <v>33</v>
+      </c>
+      <c r="G11" s="318">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A12" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="159" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="315">
+        <v>25441</v>
+      </c>
+      <c r="F12" s="315">
+        <v>12771</v>
+      </c>
+      <c r="G12" s="318">
+        <v>17192</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A13" s="166" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="160" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="168" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="315">
+        <v>5644</v>
+      </c>
+      <c r="F13" s="315">
+        <v>8815</v>
+      </c>
+      <c r="G13" s="318">
+        <v>5755</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A14" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="169" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="170" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="318">
+        <v>11</v>
+      </c>
+      <c r="F14" s="315">
+        <v>17</v>
+      </c>
+      <c r="G14" s="318">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A15" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="160" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="318">
+        <v>3677</v>
+      </c>
+      <c r="F15" s="315">
+        <v>30046</v>
+      </c>
+      <c r="G15" s="318">
+        <v>8951</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A16" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" s="160" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="318">
+        <v>2895</v>
+      </c>
+      <c r="F16" s="315">
+        <v>7181</v>
+      </c>
+      <c r="G16" s="318">
+        <v>5488</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A17" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="169" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="170" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="318">
+        <v>33</v>
+      </c>
+      <c r="F17" s="315">
+        <v>58</v>
+      </c>
+      <c r="G17" s="318">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A18" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="160" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" s="318">
+        <v>30487</v>
+      </c>
+      <c r="F18" s="315">
+        <v>62931</v>
+      </c>
+      <c r="G18" s="318">
+        <v>77118</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A19" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="160" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="171" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="318">
+        <v>1</v>
+      </c>
+      <c r="F19" s="316">
+        <v>1</v>
+      </c>
+      <c r="G19" s="317">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A20" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="169" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="172" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="173" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" s="317">
+        <v>126</v>
+      </c>
+      <c r="F20" s="316">
+        <v>225</v>
+      </c>
+      <c r="G20" s="317">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A21" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="172" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="317">
+        <v>126</v>
+      </c>
+      <c r="F21" s="316">
+        <v>225</v>
+      </c>
+      <c r="G21" s="317">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" s="354" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A22" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E22" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="174" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="175" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="321">
+        <v>333.3</v>
+      </c>
+      <c r="F23" s="316">
+        <v>446.5</v>
+      </c>
+      <c r="G23" s="317">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A24" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="175" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" s="321">
+        <v>238.7</v>
+      </c>
+      <c r="F24" s="316">
+        <v>309.5</v>
+      </c>
+      <c r="G24" s="317">
+        <v>376.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A25" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="177" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="321">
+        <v>106.4</v>
+      </c>
+      <c r="F25" s="316">
+        <v>127.5</v>
+      </c>
+      <c r="G25" s="317">
+        <v>169.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A26" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" s="177" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" s="321">
+        <v>44.9</v>
+      </c>
+      <c r="F26" s="316">
+        <v>59.2</v>
+      </c>
+      <c r="G26" s="317">
+        <v>65.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A27" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" s="321">
+        <v>21.1</v>
+      </c>
+      <c r="F27" s="316">
+        <v>28.4</v>
+      </c>
+      <c r="G27" s="317">
+        <v>33.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A28" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="177" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" s="321">
+        <v>28.9</v>
+      </c>
+      <c r="F28" s="316">
+        <v>44.2</v>
+      </c>
+      <c r="G28" s="317">
+        <v>51.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A29" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="177" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E29" s="321">
+        <v>10.4</v>
+      </c>
+      <c r="F29" s="316">
+        <v>14</v>
+      </c>
+      <c r="G29" s="317">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A30" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="177" t="s">
+        <v>59</v>
+      </c>
+      <c r="D30" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E30" s="321">
+        <v>10.7</v>
+      </c>
+      <c r="F30" s="316">
+        <v>12</v>
+      </c>
+      <c r="G30" s="317">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A31" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="177" t="s">
+        <v>60</v>
+      </c>
+      <c r="D31" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E31" s="321">
+        <v>16.2</v>
+      </c>
+      <c r="F31" s="316">
+        <v>24.2</v>
+      </c>
+      <c r="G31" s="317">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A32" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" s="177" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E32" s="321">
+        <v>54.8</v>
+      </c>
+      <c r="F32" s="316">
+        <v>77.3</v>
+      </c>
+      <c r="G32" s="317">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A33" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="177" t="s">
+        <v>62</v>
+      </c>
+      <c r="D33" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E33" s="321">
+        <v>0</v>
+      </c>
+      <c r="F33" s="316">
+        <v>0</v>
+      </c>
+      <c r="G33" s="317">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A34" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="177" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" s="321">
+        <v>52</v>
+      </c>
+      <c r="F34" s="316">
+        <v>70.8</v>
+      </c>
+      <c r="G34" s="317">
+        <v>85.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A35" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="177" t="s">
+        <v>64</v>
+      </c>
+      <c r="D35" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E35" s="321">
+        <v>0.7</v>
+      </c>
+      <c r="F35" s="316">
+        <v>0.9</v>
+      </c>
+      <c r="G35" s="317">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A36" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="177" t="s">
+        <v>65</v>
+      </c>
+      <c r="D36" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E36" s="321">
+        <v>1.8</v>
+      </c>
+      <c r="F36" s="316">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G36" s="317">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A37" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="177" t="s">
+        <v>66</v>
+      </c>
+      <c r="D37" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" s="321">
+        <v>0.3</v>
+      </c>
+      <c r="F37" s="316">
+        <v>1.5</v>
+      </c>
+      <c r="G37" s="317">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A38" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="177" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" s="171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E38" s="321">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="F38" s="316">
+        <v>59.7</v>
+      </c>
+      <c r="G38" s="317">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="29.25" customHeight="1">
+      <c r="A39" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" s="178" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="179" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E39" s="317">
+        <v>960.7</v>
+      </c>
+      <c r="F39" s="316">
+        <v>959.7</v>
+      </c>
+      <c r="G39" s="317">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A40" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="180" t="s">
+        <v>71</v>
+      </c>
+      <c r="D40" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="317">
+        <v>310</v>
+      </c>
+      <c r="F40" s="316">
+        <v>1584.1</v>
+      </c>
+      <c r="G40" s="317">
+        <v>4533.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A41" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C41" s="181" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="317">
+        <v>164.8</v>
+      </c>
+      <c r="F41" s="316">
+        <v>438.7</v>
+      </c>
+      <c r="G41" s="317">
+        <v>587.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A42" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" s="182" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E42" s="317">
+        <v>144.4</v>
+      </c>
+      <c r="F42" s="316">
+        <v>99.8</v>
+      </c>
+      <c r="G42" s="317">
+        <v>260.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A43" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="182" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E43" s="317">
+        <v>0.8</v>
+      </c>
+      <c r="F43" s="316">
+        <v>27.6</v>
+      </c>
+      <c r="G43" s="317">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A44" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" s="182" t="s">
+        <v>75</v>
+      </c>
+      <c r="D44" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E44" s="317">
+        <v>0</v>
+      </c>
+      <c r="F44" s="316">
+        <v>1018</v>
+      </c>
+      <c r="G44" s="317">
+        <v>147.11000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A45" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C45" s="183" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E45" s="317">
+        <v>0</v>
+      </c>
+      <c r="F45" s="316">
+        <v>0</v>
+      </c>
+      <c r="G45" s="317">
+        <v>3450.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A46" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="C46" s="179" t="s">
+        <v>78</v>
+      </c>
+      <c r="D46" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E46" s="317">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="F46" s="316">
+        <v>1014</v>
+      </c>
+      <c r="G46" s="317">
+        <v>1817.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A47" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C47" s="179" t="s">
+        <v>79</v>
+      </c>
+      <c r="D47" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E47" s="317">
+        <v>147.9</v>
+      </c>
+      <c r="F47" s="316">
+        <v>419.5</v>
+      </c>
+      <c r="G47" s="317">
+        <v>522.44000000000005</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A48" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C48" s="179" t="s">
+        <v>80</v>
+      </c>
+      <c r="D48" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="317">
+        <v>0.4</v>
+      </c>
+      <c r="F48" s="316">
+        <v>150.6</v>
+      </c>
+      <c r="G48" s="317">
+        <v>2193.66</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A49" s="176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C49" s="169" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E49" s="317">
+        <v>309.89999999999998</v>
+      </c>
+      <c r="F49" s="316">
+        <v>1584.1</v>
+      </c>
+      <c r="G49" s="317">
+        <v>4533.8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A50" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E50" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F50" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G50" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A51" s="186" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="174" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51" s="187" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="188" t="s">
+        <v>36</v>
+      </c>
+      <c r="E51" s="322">
+        <v>878.6</v>
+      </c>
+      <c r="F51" s="316">
+        <v>1033</v>
+      </c>
+      <c r="G51" s="317">
+        <v>1235.8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A52" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="190" t="s">
+        <v>84</v>
+      </c>
+      <c r="D52" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E52" s="323">
+        <v>0.05</v>
+      </c>
+      <c r="F52" s="324">
+        <v>0.03</v>
+      </c>
+      <c r="G52" s="323">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A53" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C53" s="190" t="s">
+        <v>85</v>
+      </c>
+      <c r="D53" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E53" s="323">
+        <v>0.01</v>
+      </c>
+      <c r="F53" s="324">
+        <v>0.01</v>
+      </c>
+      <c r="G53" s="323">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A54" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C54" s="190" t="s">
+        <v>86</v>
+      </c>
+      <c r="D54" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E54" s="323">
+        <v>0.19</v>
+      </c>
+      <c r="F54" s="324">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G54" s="323">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A55" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C55" s="190" t="s">
+        <v>87</v>
+      </c>
+      <c r="D55" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="323">
+        <v>0.24</v>
+      </c>
+      <c r="F55" s="324">
+        <v>0.23</v>
+      </c>
+      <c r="G55" s="323">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A56" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C56" s="190" t="s">
+        <v>88</v>
+      </c>
+      <c r="D56" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" s="323">
+        <v>0.51</v>
+      </c>
+      <c r="F56" s="324">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="G56" s="323">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A57" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="187" t="s">
+        <v>89</v>
+      </c>
+      <c r="D57" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E57" s="323">
+        <v>0.99870000000000003</v>
+      </c>
+      <c r="F57" s="324">
+        <v>0.99779099999999998</v>
+      </c>
+      <c r="G57" s="323">
+        <v>0.99694300000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A58" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="190" t="s">
+        <v>91</v>
+      </c>
+      <c r="D58" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E58" s="323">
+        <v>0.03</v>
+      </c>
+      <c r="F58" s="364">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="G58" s="365">
+        <v>2E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A59" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="C59" s="190" t="s">
+        <v>92</v>
+      </c>
+      <c r="D59" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="323">
+        <v>0.09</v>
+      </c>
+      <c r="F59" s="324">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="G59" s="323">
+        <v>4.4200000000000003E-2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A60" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="35" t="s">
+        <v>90</v>
+      </c>
+      <c r="C60" s="190" t="s">
+        <v>93</v>
+      </c>
+      <c r="D60" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E60" s="323">
+        <v>0.88</v>
+      </c>
+      <c r="F60" s="311">
+        <v>0.9496</v>
+      </c>
+      <c r="G60" s="323">
+        <v>0.95379999999999998</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A61" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C61" s="191" t="s">
+        <v>95</v>
+      </c>
+      <c r="D61" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="E61" s="318">
+        <v>152</v>
+      </c>
+      <c r="F61" s="316">
+        <v>181</v>
+      </c>
+      <c r="G61" s="317">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A62" s="189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C62" s="191" t="s">
+        <v>96</v>
+      </c>
+      <c r="D62" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="E62" s="318">
+        <v>236</v>
+      </c>
+      <c r="F62" s="316">
+        <v>224</v>
+      </c>
+      <c r="G62" s="317">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A63" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B63" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C63" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D63" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E63" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F63" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G63" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A64" s="192" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="174" t="s">
+        <v>65</v>
+      </c>
+      <c r="C64" s="193" t="s">
+        <v>97</v>
+      </c>
+      <c r="D64" s="173" t="s">
+        <v>42</v>
+      </c>
+      <c r="E64" s="316">
+        <v>748.7</v>
+      </c>
+      <c r="F64" s="316">
+        <v>1432.1</v>
+      </c>
+      <c r="G64" s="317">
+        <v>1509.7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="21" customHeight="1">
+      <c r="A65" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="193" t="s">
+        <v>98</v>
+      </c>
+      <c r="D65" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="E65" s="325">
+        <v>214</v>
+      </c>
+      <c r="F65" s="316">
+        <v>351.2</v>
+      </c>
+      <c r="G65" s="317">
+        <v>380.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A66" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="193" t="s">
+        <v>100</v>
+      </c>
+      <c r="D66" s="161" t="s">
+        <v>99</v>
+      </c>
+      <c r="E66" s="326">
+        <v>214</v>
+      </c>
+      <c r="F66" s="316">
+        <v>298.5</v>
+      </c>
+      <c r="G66" s="317">
+        <v>314.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A67" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="194" t="s">
+        <v>101</v>
+      </c>
+      <c r="D67" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E67" s="311">
+        <v>0.66</v>
+      </c>
+      <c r="F67" s="324">
+        <v>0.64</v>
+      </c>
+      <c r="G67" s="323">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A68" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" s="196" t="s">
+        <v>102</v>
+      </c>
+      <c r="C68" s="193" t="s">
+        <v>103</v>
+      </c>
+      <c r="D68" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E68" s="312">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F68" s="316">
+        <v>21</v>
+      </c>
+      <c r="G68" s="317">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A69" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="C69" s="193" t="s">
+        <v>104</v>
+      </c>
+      <c r="D69" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E69" s="327">
+        <v>197621</v>
+      </c>
+      <c r="F69" s="316">
+        <v>259583</v>
+      </c>
+      <c r="G69" s="317">
+        <v>403041</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A70" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" s="196" t="s">
+        <v>105</v>
+      </c>
+      <c r="C70" s="193" t="s">
+        <v>106</v>
+      </c>
+      <c r="D70" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E70" s="312">
+        <v>11.7</v>
+      </c>
+      <c r="F70" s="316">
+        <v>16</v>
+      </c>
+      <c r="G70" s="317">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A71" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C71" s="193" t="s">
+        <v>107</v>
+      </c>
+      <c r="D71" s="197" t="s">
+        <v>108</v>
+      </c>
+      <c r="E71" s="312">
+        <v>12.6</v>
+      </c>
+      <c r="F71" s="316">
+        <v>17.8</v>
+      </c>
+      <c r="G71" s="317">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A72" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" s="198" t="s">
+        <v>109</v>
+      </c>
+      <c r="C72" s="199" t="s">
+        <v>110</v>
+      </c>
+      <c r="D72" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E72" s="317">
+        <v>1098.2</v>
+      </c>
+      <c r="F72" s="316">
+        <v>2058.4</v>
+      </c>
+      <c r="G72" s="317">
+        <v>2508.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A73" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C73" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D73" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E73" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F73" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G73" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="25" customHeight="1">
+      <c r="A74" s="192" t="s">
+        <v>3</v>
+      </c>
+      <c r="B74" s="34" t="s">
+        <v>111</v>
+      </c>
+      <c r="C74" s="187" t="s">
+        <v>112</v>
+      </c>
+      <c r="D74" s="173" t="s">
+        <v>42</v>
+      </c>
+      <c r="E74" s="317">
+        <v>1.3</v>
+      </c>
+      <c r="F74" s="316">
+        <v>1.3</v>
+      </c>
+      <c r="G74" s="317">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A75" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B75" s="304" t="s">
+        <v>111</v>
+      </c>
+      <c r="C75" s="200" t="s">
+        <v>113</v>
+      </c>
+      <c r="D75" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E75" s="317">
+        <v>334</v>
+      </c>
+      <c r="F75" s="316">
+        <v>310.7</v>
+      </c>
+      <c r="G75" s="317">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A76" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B76" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C76" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D76" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E76" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F76" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G76" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A77" s="201" t="s">
+        <v>5</v>
+      </c>
+      <c r="B77" s="34" t="s">
+        <v>114</v>
+      </c>
+      <c r="C77" s="369" t="s">
+        <v>115</v>
+      </c>
+      <c r="D77" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E77" s="328">
+        <v>22548880</v>
+      </c>
+      <c r="F77" s="316">
+        <v>22512203</v>
+      </c>
+      <c r="G77" s="317">
+        <v>22026708</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A78" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="C78" s="370" t="s">
+        <v>117</v>
+      </c>
+      <c r="D78" s="173" t="s">
+        <v>118</v>
+      </c>
+      <c r="E78" s="321">
+        <v>1</v>
+      </c>
+      <c r="F78" s="316">
+        <v>1.3</v>
+      </c>
+      <c r="G78" s="317">
+        <v>1.1631783125813</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A79" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B79" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="C79" s="370" t="s">
+        <v>119</v>
+      </c>
+      <c r="D79" s="173" t="s">
+        <v>120</v>
+      </c>
+      <c r="E79" s="321">
+        <v>0.61968902664574799</v>
+      </c>
+      <c r="F79" s="316">
+        <v>0.73770513100000001</v>
+      </c>
+      <c r="G79" s="317">
+        <v>0.59370516605603596</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A80" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B80" s="196" t="s">
+        <v>121</v>
+      </c>
+      <c r="C80" s="369" t="s">
+        <v>122</v>
+      </c>
+      <c r="D80" s="161" t="s">
+        <v>116</v>
+      </c>
+      <c r="E80" s="329">
+        <v>19208</v>
+      </c>
+      <c r="F80" s="316">
+        <v>19405</v>
+      </c>
+      <c r="G80" s="317">
+        <v>18387</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A81" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B81" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="C81" s="370" t="s">
+        <v>123</v>
+      </c>
+      <c r="D81" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E81" s="328">
+        <v>18738</v>
+      </c>
+      <c r="F81" s="316">
+        <v>17997</v>
+      </c>
+      <c r="G81" s="317">
+        <v>16634</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A82" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B82" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="C82" s="371" t="s">
+        <v>124</v>
+      </c>
+      <c r="D82" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E82" s="328">
+        <v>2415</v>
+      </c>
+      <c r="F82" s="316">
+        <v>1837</v>
+      </c>
+      <c r="G82" s="317">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A83" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B83" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="C83" s="371" t="s">
+        <v>125</v>
+      </c>
+      <c r="D83" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E83" s="328">
+        <v>985</v>
+      </c>
+      <c r="F83" s="316">
+        <v>1114</v>
+      </c>
+      <c r="G83" s="317">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A84" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B84" s="304" t="s">
+        <v>121</v>
+      </c>
+      <c r="C84" s="371" t="s">
+        <v>126</v>
+      </c>
+      <c r="D84" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E84" s="328">
+        <v>15310</v>
+      </c>
+      <c r="F84" s="316">
+        <v>15017</v>
+      </c>
+      <c r="G84" s="317">
+        <v>13214</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A85" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B85" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="C85" s="371" t="s">
+        <v>127</v>
+      </c>
+      <c r="D85" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E85" s="328">
+        <v>28</v>
+      </c>
+      <c r="F85" s="316">
+        <v>27</v>
+      </c>
+      <c r="G85" s="317">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A86" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B86" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="C86" s="370" t="s">
+        <v>128</v>
+      </c>
+      <c r="D86" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E86" s="328">
+        <v>470</v>
+      </c>
+      <c r="F86" s="316">
+        <v>1408</v>
+      </c>
+      <c r="G86" s="317">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A87" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="196" t="s">
+        <v>129</v>
+      </c>
+      <c r="C87" s="369" t="s">
+        <v>130</v>
+      </c>
+      <c r="D87" s="161" t="s">
+        <v>116</v>
+      </c>
+      <c r="E87" s="329">
+        <v>14468</v>
+      </c>
+      <c r="F87" s="316">
+        <v>20700</v>
+      </c>
+      <c r="G87" s="317">
+        <v>15215</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A88" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B88" s="355" t="s">
+        <v>129</v>
+      </c>
+      <c r="C88" s="370" t="s">
+        <v>131</v>
+      </c>
+      <c r="D88" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E88" s="329">
+        <v>14336</v>
+      </c>
+      <c r="F88" s="316">
+        <v>18422</v>
+      </c>
+      <c r="G88" s="317">
+        <v>13366</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A89" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B89" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="C89" s="370" t="s">
+        <v>132</v>
+      </c>
+      <c r="D89" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E89" s="353">
+        <v>132</v>
+      </c>
+      <c r="F89" s="338">
+        <v>2278</v>
+      </c>
+      <c r="G89" s="315">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A90" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="C90" s="369" t="s">
+        <v>133</v>
+      </c>
+      <c r="D90" s="202" t="s">
+        <v>116</v>
+      </c>
+      <c r="E90" s="330">
+        <v>14336</v>
+      </c>
+      <c r="F90" s="316">
+        <v>18422</v>
+      </c>
+      <c r="G90" s="317">
+        <v>13366</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A91" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="B91" s="304" t="s">
+        <v>129</v>
+      </c>
+      <c r="C91" s="370" t="s">
+        <v>134</v>
+      </c>
+      <c r="D91" s="161" t="s">
+        <v>116</v>
+      </c>
+      <c r="E91" s="313">
+        <v>0</v>
+      </c>
+      <c r="F91" s="360">
+        <v>0</v>
+      </c>
+      <c r="G91" s="360">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A92" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B92" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="C92" s="373" t="s">
+        <v>135</v>
+      </c>
+      <c r="D92" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E92" s="329">
+        <v>132</v>
+      </c>
+      <c r="F92" s="338">
+        <v>124</v>
+      </c>
+      <c r="G92" s="360">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A93" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B93" s="374" t="s">
+        <v>136</v>
+      </c>
+      <c r="C93" s="375" t="s">
+        <v>137</v>
+      </c>
+      <c r="D93" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E93" s="328">
+        <v>63490</v>
+      </c>
+      <c r="F93" s="316">
+        <v>82097</v>
+      </c>
+      <c r="G93" s="317">
+        <v>66543</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A94" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B94" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="C94" s="376" t="s">
+        <v>138</v>
+      </c>
+      <c r="D94" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E94" s="328">
+        <v>62682</v>
+      </c>
+      <c r="F94" s="316">
+        <v>76954</v>
+      </c>
+      <c r="G94" s="317">
+        <v>61607</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A95" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="C95" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="D95" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E95" s="328">
+        <v>24419</v>
+      </c>
+      <c r="F95" s="316">
+        <v>40076</v>
+      </c>
+      <c r="G95" s="317">
+        <v>26319</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A96" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B96" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="C96" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="D96" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E96" s="328">
+        <v>4647</v>
+      </c>
+      <c r="F96" s="316">
+        <v>4293</v>
+      </c>
+      <c r="G96" s="317">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A97" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B97" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="C97" s="29" t="s">
+        <v>141</v>
+      </c>
+      <c r="D97" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="E97" s="329">
+        <v>10343</v>
+      </c>
+      <c r="F97" s="316">
+        <v>5884</v>
+      </c>
+      <c r="G97" s="317">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A98" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B98" s="305" t="s">
+        <v>136</v>
+      </c>
+      <c r="C98" s="29" t="s">
+        <v>142</v>
+      </c>
+      <c r="D98" s="203" t="s">
+        <v>116</v>
+      </c>
+      <c r="E98" s="328">
+        <v>353</v>
+      </c>
+      <c r="F98" s="316">
+        <v>1650</v>
+      </c>
+      <c r="G98" s="317" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A99" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B99" s="41" t="s">
+        <v>136</v>
+      </c>
+      <c r="C99" s="29" t="s">
+        <v>144</v>
+      </c>
+      <c r="D99" s="171" t="s">
+        <v>116</v>
+      </c>
+      <c r="E99" s="321">
+        <v>22920</v>
+      </c>
+      <c r="F99" s="316">
+        <v>25051</v>
+      </c>
+      <c r="G99" s="317">
+        <v>26068</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A100" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B100" s="41" t="s">
+        <v>136</v>
+      </c>
+      <c r="C100" s="377" t="s">
+        <v>145</v>
+      </c>
+      <c r="D100" s="188" t="s">
+        <v>116</v>
+      </c>
+      <c r="E100" s="331">
+        <v>808</v>
+      </c>
+      <c r="F100" s="316">
+        <v>5143</v>
+      </c>
+      <c r="G100" s="317">
+        <v>4936</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A101" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B101" s="204" t="s">
+        <v>146</v>
+      </c>
+      <c r="C101" s="378" t="s">
+        <v>147</v>
+      </c>
+      <c r="D101" s="205" t="s">
+        <v>116</v>
+      </c>
+      <c r="E101" s="328">
+        <v>22451714</v>
+      </c>
+      <c r="F101" s="316">
+        <v>22390001</v>
+      </c>
+      <c r="G101" s="317">
+        <v>21926563</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A102" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B102" s="305" t="s">
+        <v>146</v>
+      </c>
+      <c r="C102" s="379" t="s">
+        <v>148</v>
+      </c>
+      <c r="D102" s="205" t="s">
+        <v>116</v>
+      </c>
+      <c r="E102" s="312">
+        <v>22514396</v>
+      </c>
+      <c r="F102" s="339">
+        <v>22466955</v>
+      </c>
+      <c r="G102" s="339">
+        <v>21988170</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A103" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B103" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C103" s="379" t="s">
+        <v>149</v>
+      </c>
+      <c r="D103" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E103" s="323">
+        <v>0.60866978325541898</v>
+      </c>
+      <c r="F103" s="324">
+        <v>0.63519976455006999</v>
+      </c>
+      <c r="G103" s="323">
+        <v>0.622685806278508</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A104" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B104" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C104" s="379" t="s">
+        <v>150</v>
+      </c>
+      <c r="D104" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E104" s="323">
+        <v>1</v>
+      </c>
+      <c r="F104" s="324">
+        <v>1</v>
+      </c>
+      <c r="G104" s="323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A105" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B105" s="207" t="s">
+        <v>151</v>
+      </c>
+      <c r="C105" s="378" t="s">
+        <v>152</v>
+      </c>
+      <c r="D105" s="205" t="s">
+        <v>153</v>
+      </c>
+      <c r="E105" s="331">
+        <v>20.6</v>
+      </c>
+      <c r="F105" s="316">
+        <v>21.4</v>
+      </c>
+      <c r="G105" s="317">
+        <v>21.037764230000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A106" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B106" s="305" t="s">
+        <v>151</v>
+      </c>
+      <c r="C106" s="380" t="s">
+        <v>154</v>
+      </c>
+      <c r="D106" s="206" t="s">
+        <v>36</v>
+      </c>
+      <c r="E106" s="321">
+        <v>588.1</v>
+      </c>
+      <c r="F106" s="316">
+        <v>700.2</v>
+      </c>
+      <c r="G106" s="317">
+        <v>750.6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A107" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B107" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C107" s="379" t="s">
+        <v>155</v>
+      </c>
+      <c r="D107" s="171" t="s">
+        <v>156</v>
+      </c>
+      <c r="E107" s="321">
+        <v>3.83</v>
+      </c>
+      <c r="F107" s="316">
+        <v>3.72</v>
+      </c>
+      <c r="G107" s="317">
+        <v>3.72</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A108" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B108" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C108" s="379" t="s">
+        <v>157</v>
+      </c>
+      <c r="D108" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E108" s="323">
+        <v>1</v>
+      </c>
+      <c r="F108" s="324">
+        <v>1</v>
+      </c>
+      <c r="G108" s="323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A109" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B109" s="207" t="s">
+        <v>158</v>
+      </c>
+      <c r="C109" s="378" t="s">
+        <v>159</v>
+      </c>
+      <c r="D109" s="205" t="s">
+        <v>153</v>
+      </c>
+      <c r="E109" s="331">
+        <v>1.5</v>
+      </c>
+      <c r="F109" s="316">
+        <v>0.6</v>
+      </c>
+      <c r="G109" s="317">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A110" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B110" s="305" t="s">
+        <v>158</v>
+      </c>
+      <c r="C110" s="379" t="s">
+        <v>160</v>
+      </c>
+      <c r="D110" s="206" t="s">
+        <v>36</v>
+      </c>
+      <c r="E110" s="321">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="F110" s="316">
+        <v>36.5</v>
+      </c>
+      <c r="G110" s="317">
+        <v>36.299999999999997</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A111" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B111" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="C111" s="379" t="s">
+        <v>161</v>
+      </c>
+      <c r="D111" s="171" t="s">
+        <v>156</v>
+      </c>
+      <c r="E111" s="321">
+        <v>4.2</v>
+      </c>
+      <c r="F111" s="316">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G111" s="317">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A112" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B112" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="C112" s="381" t="s">
+        <v>162</v>
+      </c>
+      <c r="D112" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E112" s="323">
+        <v>1</v>
+      </c>
+      <c r="F112" s="324">
+        <v>1</v>
+      </c>
+      <c r="G112" s="323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A113" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B113" s="207" t="s">
+        <v>163</v>
+      </c>
+      <c r="C113" s="378" t="s">
+        <v>164</v>
+      </c>
+      <c r="D113" s="205" t="s">
+        <v>153</v>
+      </c>
+      <c r="E113" s="331">
+        <v>0.3</v>
+      </c>
+      <c r="F113" s="316">
+        <v>0.4</v>
+      </c>
+      <c r="G113" s="317">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A114" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B114" s="306" t="s">
+        <v>163</v>
+      </c>
+      <c r="C114" s="382" t="s">
+        <v>165</v>
+      </c>
+      <c r="D114" s="206" t="s">
+        <v>36</v>
+      </c>
+      <c r="E114" s="321">
+        <v>94.8</v>
+      </c>
+      <c r="F114" s="316">
+        <v>126.5</v>
+      </c>
+      <c r="G114" s="317">
+        <v>141.4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A115" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B115" s="356" t="s">
+        <v>163</v>
+      </c>
+      <c r="C115" s="379" t="s">
+        <v>166</v>
+      </c>
+      <c r="D115" s="171" t="s">
+        <v>156</v>
+      </c>
+      <c r="E115" s="321">
+        <v>4</v>
+      </c>
+      <c r="F115" s="316">
+        <v>4.2</v>
+      </c>
+      <c r="G115" s="317">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A116" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B116" s="307" t="s">
+        <v>163</v>
+      </c>
+      <c r="C116" s="383" t="s">
+        <v>167</v>
+      </c>
+      <c r="D116" s="208" t="s">
+        <v>34</v>
+      </c>
+      <c r="E116" s="323">
+        <v>0.84</v>
+      </c>
+      <c r="F116" s="324">
+        <v>1</v>
+      </c>
+      <c r="G116" s="323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A117" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B117" s="209" t="s">
+        <v>168</v>
+      </c>
+      <c r="C117" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="D117" s="210" t="s">
+        <v>153</v>
+      </c>
+      <c r="E117" s="332">
+        <v>11.7</v>
+      </c>
+      <c r="F117" s="316">
+        <v>11.3</v>
+      </c>
+      <c r="G117" s="317">
+        <v>11.15065452</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A118" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B118" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="C118" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="D118" s="210" t="s">
+        <v>153</v>
+      </c>
+      <c r="E118" s="332">
+        <v>8.9</v>
+      </c>
+      <c r="F118" s="316">
+        <v>10.1</v>
+      </c>
+      <c r="G118" s="317">
+        <v>9.8871097100000007</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A119" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B119" s="43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C119" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="D119" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E119" s="321">
+        <v>15.3</v>
+      </c>
+      <c r="F119" s="316">
+        <v>15.1</v>
+      </c>
+      <c r="G119" s="317">
+        <v>15.33</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A120" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B120" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="C120" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="D120" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E120" s="321">
+        <v>3</v>
+      </c>
+      <c r="F120" s="316">
+        <v>3.9</v>
+      </c>
+      <c r="G120" s="317">
+        <v>3.45</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A121" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B121" s="308" t="s">
+        <v>171</v>
+      </c>
+      <c r="C121" s="384" t="s">
+        <v>174</v>
+      </c>
+      <c r="D121" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E121" s="321">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F121" s="316">
+        <v>2.4</v>
+      </c>
+      <c r="G121" s="317">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A122" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B122" s="43" t="s">
+        <v>175</v>
+      </c>
+      <c r="C122" s="309" t="s">
+        <v>54</v>
+      </c>
+      <c r="D122" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E122" s="321">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F122" s="316">
+        <v>7.6</v>
+      </c>
+      <c r="G122" s="317">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A123" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B123" s="43" t="s">
+        <v>176</v>
+      </c>
+      <c r="C123" s="384" t="s">
+        <v>177</v>
+      </c>
+      <c r="D123" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E123" s="321">
+        <v>1.2</v>
+      </c>
+      <c r="F123" s="316">
+        <v>1.3</v>
+      </c>
+      <c r="G123" s="317">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A124" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B124" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C124" s="384" t="s">
+        <v>178</v>
+      </c>
+      <c r="D124" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E124" s="321">
+        <v>1.3</v>
+      </c>
+      <c r="F124" s="316">
+        <v>1.9</v>
+      </c>
+      <c r="G124" s="317">
+        <v>1.81</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A125" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B125" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C125" s="384" t="s">
+        <v>179</v>
+      </c>
+      <c r="D125" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E125" s="321">
+        <v>1.3</v>
+      </c>
+      <c r="F125" s="316">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G125" s="317">
+        <v>1.03</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A126" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B126" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C126" s="384" t="s">
+        <v>180</v>
+      </c>
+      <c r="D126" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E126" s="321">
+        <v>1</v>
+      </c>
+      <c r="F126" s="316">
+        <v>0.9</v>
+      </c>
+      <c r="G126" s="317">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A127" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B127" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C127" s="384" t="s">
+        <v>181</v>
+      </c>
+      <c r="D127" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E127" s="321">
+        <v>0.8</v>
+      </c>
+      <c r="F127" s="316">
+        <v>0.9</v>
+      </c>
+      <c r="G127" s="317">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A128" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B128" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C128" s="384" t="s">
+        <v>182</v>
+      </c>
+      <c r="D128" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E128" s="321">
+        <v>1.6</v>
+      </c>
+      <c r="F128" s="316">
+        <v>0.7</v>
+      </c>
+      <c r="G128" s="317">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A129" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B129" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C129" s="384" t="s">
+        <v>183</v>
+      </c>
+      <c r="D129" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E129" s="321">
+        <v>0.9</v>
+      </c>
+      <c r="F129" s="316">
+        <v>0.9</v>
+      </c>
+      <c r="G129" s="317">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A130" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B130" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C130" s="384" t="s">
+        <v>184</v>
+      </c>
+      <c r="D130" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E130" s="321">
+        <v>0.3</v>
+      </c>
+      <c r="F130" s="316">
+        <v>1.6</v>
+      </c>
+      <c r="G130" s="317">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A131" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B131" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C131" s="385" t="s">
+        <v>185</v>
+      </c>
+      <c r="D131" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E131" s="321">
+        <v>0.8</v>
+      </c>
+      <c r="F131" s="316">
+        <v>0.9</v>
+      </c>
+      <c r="G131" s="317">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A132" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B132" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C132" s="384" t="s">
+        <v>186</v>
+      </c>
+      <c r="D132" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E132" s="321">
+        <v>1.5</v>
+      </c>
+      <c r="F132" s="316">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G132" s="317">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A133" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B133" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C133" s="384" t="s">
+        <v>60</v>
+      </c>
+      <c r="D133" s="161" t="s">
+        <v>153</v>
+      </c>
+      <c r="E133" s="321">
+        <v>0.3</v>
+      </c>
+      <c r="F133" s="316">
+        <v>0.4</v>
+      </c>
+      <c r="G133" s="317">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A134" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B134" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C134" s="384" t="s">
+        <v>187</v>
+      </c>
+      <c r="D134" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E134" s="321">
+        <v>0.2</v>
+      </c>
+      <c r="F134" s="316">
+        <v>0.2</v>
+      </c>
+      <c r="G134" s="317">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A135" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B135" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C135" s="384" t="s">
+        <v>188</v>
+      </c>
+      <c r="D135" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E135" s="321">
+        <v>0.2</v>
+      </c>
+      <c r="F135" s="316">
+        <v>0</v>
+      </c>
+      <c r="G135" s="317">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A136" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B136" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C136" s="384" t="s">
+        <v>189</v>
+      </c>
+      <c r="D136" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E136" s="321">
+        <v>0.3</v>
+      </c>
+      <c r="F136" s="316">
+        <v>0.2</v>
+      </c>
+      <c r="G136" s="317">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A137" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B137" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C137" s="384" t="s">
+        <v>190</v>
+      </c>
+      <c r="D137" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E137" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F137" s="316">
+        <v>0.1</v>
+      </c>
+      <c r="G137" s="317">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A138" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B138" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C138" s="384" t="s">
+        <v>191</v>
+      </c>
+      <c r="D138" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E138" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F138" s="316">
+        <v>0.1</v>
+      </c>
+      <c r="G138" s="317">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A139" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B139" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C139" s="384" t="s">
+        <v>192</v>
+      </c>
+      <c r="D139" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E139" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F139" s="316">
+        <v>0.1</v>
+      </c>
+      <c r="G139" s="317">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A140" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B140" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C140" s="384" t="s">
+        <v>193</v>
+      </c>
+      <c r="D140" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E140" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F140" s="316">
+        <v>0.7</v>
+      </c>
+      <c r="G140" s="317">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A141" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B141" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C141" s="384" t="s">
+        <v>194</v>
+      </c>
+      <c r="D141" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E141" s="321">
+        <v>0</v>
+      </c>
+      <c r="F141" s="316">
+        <v>0</v>
+      </c>
+      <c r="G141" s="317">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A142" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B142" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C142" s="384" t="s">
+        <v>195</v>
+      </c>
+      <c r="D142" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E142" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F142" s="316">
+        <v>0.1</v>
+      </c>
+      <c r="G142" s="317">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A143" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B143" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C143" s="384" t="s">
         <v>196</v>
       </c>
-      <c r="B4" s="19" t="s">
+      <c r="D143" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E143" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F143" s="316">
+        <v>0.1</v>
+      </c>
+      <c r="G143" s="317">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A144" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B144" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C144" s="384" t="s">
+        <v>197</v>
+      </c>
+      <c r="D144" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E144" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F144" s="316">
+        <v>0.1</v>
+      </c>
+      <c r="G144" s="317">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A145" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B145" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C145" s="384" t="s">
+        <v>198</v>
+      </c>
+      <c r="D145" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E145" s="321">
+        <v>0</v>
+      </c>
+      <c r="F145" s="316">
+        <v>0</v>
+      </c>
+      <c r="G145" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A146" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B146" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C146" s="384" t="s">
+        <v>199</v>
+      </c>
+      <c r="D146" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E146" s="321">
+        <v>0</v>
+      </c>
+      <c r="F146" s="316">
+        <v>0</v>
+      </c>
+      <c r="G146" s="317">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A147" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B147" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C147" s="384" t="s">
+        <v>200</v>
+      </c>
+      <c r="D147" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E147" s="321">
+        <v>0</v>
+      </c>
+      <c r="F147" s="316">
+        <v>0</v>
+      </c>
+      <c r="G147" s="317">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A148" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B148" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C148" s="384" t="s">
+        <v>201</v>
+      </c>
+      <c r="D148" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E148" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F148" s="316">
+        <v>0</v>
+      </c>
+      <c r="G148" s="317">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A149" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B149" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C149" s="384" t="s">
+        <v>202</v>
+      </c>
+      <c r="D149" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E149" s="321">
+        <v>0</v>
+      </c>
+      <c r="F149" s="316">
+        <v>0.2</v>
+      </c>
+      <c r="G149" s="317">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A150" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B150" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C150" s="384" t="s">
+        <v>203</v>
+      </c>
+      <c r="D150" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E150" s="321">
+        <v>0</v>
+      </c>
+      <c r="F150" s="316">
+        <v>0</v>
+      </c>
+      <c r="G150" s="317">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A151" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B151" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C151" s="384" t="s">
+        <v>204</v>
+      </c>
+      <c r="D151" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E151" s="321">
+        <v>0</v>
+      </c>
+      <c r="F151" s="316">
+        <v>0</v>
+      </c>
+      <c r="G151" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A152" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B152" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C152" s="384" t="s">
+        <v>205</v>
+      </c>
+      <c r="D152" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E152" s="321">
+        <v>0</v>
+      </c>
+      <c r="F152" s="316">
+        <v>0</v>
+      </c>
+      <c r="G152" s="317">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A153" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B153" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C153" s="384" t="s">
+        <v>206</v>
+      </c>
+      <c r="D153" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E153" s="321">
+        <v>0</v>
+      </c>
+      <c r="F153" s="316">
+        <v>0</v>
+      </c>
+      <c r="G153" s="317">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A154" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B154" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C154" s="384" t="s">
+        <v>207</v>
+      </c>
+      <c r="D154" s="171" t="s">
+        <v>153</v>
+      </c>
+      <c r="E154" s="321">
+        <v>0</v>
+      </c>
+      <c r="F154" s="316">
+        <v>0</v>
+      </c>
+      <c r="G154" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A155" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B155" s="306" t="s">
+        <v>176</v>
+      </c>
+      <c r="C155" s="384" t="s">
+        <v>208</v>
+      </c>
+      <c r="D155" s="161" t="s">
+        <v>153</v>
+      </c>
+      <c r="E155" s="321">
+        <v>0</v>
+      </c>
+      <c r="F155" s="316">
+        <v>0</v>
+      </c>
+      <c r="G155" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A156" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B156" s="306" t="s">
+        <v>176</v>
+      </c>
+      <c r="C156" s="384" t="s">
+        <v>209</v>
+      </c>
+      <c r="D156" s="161" t="s">
+        <v>153</v>
+      </c>
+      <c r="E156" s="321">
+        <v>0</v>
+      </c>
+      <c r="F156" s="316">
+        <v>0</v>
+      </c>
+      <c r="G156" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A157" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B157" s="306" t="s">
+        <v>176</v>
+      </c>
+      <c r="C157" s="384" t="s">
+        <v>210</v>
+      </c>
+      <c r="D157" s="497" t="s">
+        <v>153</v>
+      </c>
+      <c r="E157" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F157" s="316">
+        <v>0</v>
+      </c>
+      <c r="G157" s="317">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A158" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B158" s="211" t="s">
+        <v>168</v>
+      </c>
+      <c r="C158" s="384" t="s">
+        <v>169</v>
+      </c>
+      <c r="D158" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E158" s="321">
+        <v>412.2</v>
+      </c>
+      <c r="F158" s="316">
+        <v>481.8</v>
+      </c>
+      <c r="G158" s="317">
+        <v>508.9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A159" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B159" s="357" t="s">
+        <v>168</v>
+      </c>
+      <c r="C159" s="384" t="s">
+        <v>170</v>
+      </c>
+      <c r="D159" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E159" s="321">
+        <v>175.9</v>
+      </c>
+      <c r="F159" s="316">
+        <v>218.5</v>
+      </c>
+      <c r="G159" s="317">
+        <v>241.7</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A160" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B160" s="174" t="s">
+        <v>171</v>
+      </c>
+      <c r="C160" s="384" t="s">
+        <v>172</v>
+      </c>
+      <c r="D160" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E160" s="321">
+        <v>410.3</v>
+      </c>
+      <c r="F160" s="316">
+        <v>474.2</v>
+      </c>
+      <c r="G160" s="317">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A161" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B161" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="C161" s="384" t="s">
+        <v>173</v>
+      </c>
+      <c r="D161" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E161" s="321">
+        <v>108.7</v>
+      </c>
+      <c r="F161" s="316">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="G161" s="317">
+        <v>135.30000000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A162" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B162" s="308" t="s">
+        <v>171</v>
+      </c>
+      <c r="C162" s="384" t="s">
+        <v>174</v>
+      </c>
+      <c r="D162" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E162" s="321">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F162" s="316">
+        <v>94.2</v>
+      </c>
+      <c r="G162" s="317">
+        <v>85.3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A163" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B163" s="174" t="s">
+        <v>176</v>
+      </c>
+      <c r="C163" s="385" t="s">
+        <v>54</v>
+      </c>
+      <c r="D163" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E163" s="321">
+        <v>47.5</v>
+      </c>
+      <c r="F163" s="316">
+        <v>56.7</v>
+      </c>
+      <c r="G163" s="317">
+        <v>63.9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A164" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B164" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C164" s="384" t="s">
+        <v>177</v>
+      </c>
+      <c r="D164" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E164" s="321">
+        <v>18.8</v>
+      </c>
+      <c r="F164" s="316">
+        <v>26.1</v>
+      </c>
+      <c r="G164" s="317">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A165" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B165" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C165" s="384" t="s">
+        <v>178</v>
+      </c>
+      <c r="D165" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E165" s="321">
+        <v>107.5</v>
+      </c>
+      <c r="F165" s="316">
+        <v>127</v>
+      </c>
+      <c r="G165" s="317">
+        <v>125.3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A166" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B166" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C166" s="384" t="s">
+        <v>179</v>
+      </c>
+      <c r="D166" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E166" s="321">
+        <v>50.5</v>
+      </c>
+      <c r="F166" s="316">
+        <v>56.6</v>
+      </c>
+      <c r="G166" s="317">
+        <v>52.6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A167" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B167" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C167" s="384" t="s">
+        <v>180</v>
+      </c>
+      <c r="D167" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E167" s="321">
+        <v>11.7</v>
+      </c>
+      <c r="F167" s="316">
+        <v>14.6</v>
+      </c>
+      <c r="G167" s="317">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A168" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B168" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C168" s="384" t="s">
+        <v>181</v>
+      </c>
+      <c r="D168" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E168" s="321">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F168" s="316">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="G168" s="317">
+        <v>37.6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A169" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B169" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C169" s="384" t="s">
+        <v>182</v>
+      </c>
+      <c r="D169" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E169" s="321">
+        <v>3.2</v>
+      </c>
+      <c r="F169" s="316">
+        <v>2</v>
+      </c>
+      <c r="G169" s="317">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A170" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B170" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C170" s="384" t="s">
+        <v>183</v>
+      </c>
+      <c r="D170" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E170" s="321">
+        <v>13.4</v>
+      </c>
+      <c r="F170" s="316">
+        <v>16</v>
+      </c>
+      <c r="G170" s="317">
+        <v>20.100000000000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A171" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B171" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C171" s="384" t="s">
+        <v>184</v>
+      </c>
+      <c r="D171" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E171" s="321">
+        <v>57.2</v>
+      </c>
+      <c r="F171" s="316">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="G171" s="317">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A172" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B172" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C172" s="385" t="s">
+        <v>185</v>
+      </c>
+      <c r="D172" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E172" s="321">
+        <v>29.4</v>
+      </c>
+      <c r="F172" s="316">
+        <v>39</v>
+      </c>
+      <c r="G172" s="317">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A173" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B173" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C173" s="384" t="s">
+        <v>186</v>
+      </c>
+      <c r="D173" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E173" s="321">
+        <v>11.8</v>
+      </c>
+      <c r="F173" s="316">
+        <v>12.3</v>
+      </c>
+      <c r="G173" s="317">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A174" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B174" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C174" s="384" t="s">
+        <v>60</v>
+      </c>
+      <c r="D174" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E174" s="321">
+        <v>7</v>
+      </c>
+      <c r="F174" s="316">
+        <v>11.3</v>
+      </c>
+      <c r="G174" s="317">
+        <v>18.600000000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A175" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B175" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C175" s="384" t="s">
+        <v>187</v>
+      </c>
+      <c r="D175" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E175" s="321">
+        <v>5.5</v>
+      </c>
+      <c r="F175" s="316">
+        <v>4.3</v>
+      </c>
+      <c r="G175" s="317">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A176" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B176" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C176" s="384" t="s">
+        <v>188</v>
+      </c>
+      <c r="D176" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E176" s="321">
+        <v>6.6</v>
+      </c>
+      <c r="F176" s="316">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="G176" s="317">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A177" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B177" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C177" s="384" t="s">
+        <v>189</v>
+      </c>
+      <c r="D177" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E177" s="321">
+        <v>3.7</v>
+      </c>
+      <c r="F177" s="316">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G177" s="317">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A178" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B178" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C178" s="384" t="s">
+        <v>190</v>
+      </c>
+      <c r="D178" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E178" s="321">
+        <v>5.4</v>
+      </c>
+      <c r="F178" s="316">
+        <v>7.7</v>
+      </c>
+      <c r="G178" s="317">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A179" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B179" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C179" s="384" t="s">
+        <v>191</v>
+      </c>
+      <c r="D179" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E179" s="321">
+        <v>3.9</v>
+      </c>
+      <c r="F179" s="316">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G179" s="317">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A180" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B180" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C180" s="384" t="s">
+        <v>192</v>
+      </c>
+      <c r="D180" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E180" s="321">
+        <v>6.8</v>
+      </c>
+      <c r="F180" s="316">
+        <v>8</v>
+      </c>
+      <c r="G180" s="317">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A181" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B181" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C181" s="384" t="s">
+        <v>193</v>
+      </c>
+      <c r="D181" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E181" s="321">
+        <v>28.8</v>
+      </c>
+      <c r="F181" s="316">
+        <v>30.9</v>
+      </c>
+      <c r="G181" s="317">
+        <v>35.799999999999997</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A182" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B182" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C182" s="384" t="s">
+        <v>194</v>
+      </c>
+      <c r="D182" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E182" s="321">
+        <v>27.4</v>
+      </c>
+      <c r="F182" s="316">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="G182" s="317">
+        <v>33.799999999999997</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A183" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B183" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C183" s="384" t="s">
+        <v>195</v>
+      </c>
+      <c r="D183" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E183" s="321">
+        <v>28.9</v>
+      </c>
+      <c r="F183" s="316">
+        <v>39.1</v>
+      </c>
+      <c r="G183" s="317">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A184" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B184" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C184" s="384" t="s">
+        <v>196</v>
+      </c>
+      <c r="D184" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E184" s="321">
+        <v>0.4</v>
+      </c>
+      <c r="F184" s="316">
+        <v>0.4</v>
+      </c>
+      <c r="G184" s="317">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A185" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B185" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C185" s="384" t="s">
+        <v>197</v>
+      </c>
+      <c r="D185" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E185" s="321">
+        <v>7.7</v>
+      </c>
+      <c r="F185" s="316">
+        <v>10</v>
+      </c>
+      <c r="G185" s="317">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A186" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B186" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C186" s="384" t="s">
+        <v>198</v>
+      </c>
+      <c r="D186" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E186" s="321">
+        <v>0.1</v>
+      </c>
+      <c r="F186" s="316">
+        <v>0</v>
+      </c>
+      <c r="G186" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A187" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B187" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C187" s="384" t="s">
+        <v>199</v>
+      </c>
+      <c r="D187" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E187" s="321">
+        <v>10.9</v>
+      </c>
+      <c r="F187" s="316">
+        <v>14.3</v>
+      </c>
+      <c r="G187" s="317">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A188" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B188" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C188" s="384" t="s">
+        <v>200</v>
+      </c>
+      <c r="D188" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E188" s="321">
+        <v>3.6</v>
+      </c>
+      <c r="F188" s="316">
+        <v>3.9</v>
+      </c>
+      <c r="G188" s="317">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A189" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B189" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C189" s="384" t="s">
+        <v>201</v>
+      </c>
+      <c r="D189" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E189" s="321">
+        <v>6.9</v>
+      </c>
+      <c r="F189" s="316">
+        <v>8.1</v>
+      </c>
+      <c r="G189" s="317">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A190" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B190" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C190" s="384" t="s">
+        <v>202</v>
+      </c>
+      <c r="D190" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E190" s="321">
+        <v>11</v>
+      </c>
+      <c r="F190" s="316">
+        <v>4.3</v>
+      </c>
+      <c r="G190" s="317">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A191" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B191" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C191" s="384" t="s">
+        <v>203</v>
+      </c>
+      <c r="D191" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E191" s="321">
+        <v>4.8</v>
+      </c>
+      <c r="F191" s="316">
+        <v>5.8</v>
+      </c>
+      <c r="G191" s="317">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A192" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B192" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C192" s="384" t="s">
+        <v>204</v>
+      </c>
+      <c r="D192" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E192" s="321">
+        <v>2.7</v>
+      </c>
+      <c r="F192" s="316">
+        <v>2</v>
+      </c>
+      <c r="G192" s="317">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A193" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B193" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C193" s="384" t="s">
+        <v>205</v>
+      </c>
+      <c r="D193" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E193" s="321">
+        <v>4.7</v>
+      </c>
+      <c r="F193" s="316">
+        <v>5.2</v>
+      </c>
+      <c r="G193" s="317">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A194" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B194" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C194" s="384" t="s">
+        <v>206</v>
+      </c>
+      <c r="D194" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E194" s="321">
+        <v>6.8</v>
+      </c>
+      <c r="F194" s="316">
+        <v>6.2</v>
+      </c>
+      <c r="G194" s="317">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A195" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B195" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="C195" s="384" t="s">
+        <v>207</v>
+      </c>
+      <c r="D195" s="161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E195" s="321">
+        <v>3.2</v>
+      </c>
+      <c r="F195" s="316">
+        <v>4</v>
+      </c>
+      <c r="G195" s="317">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A196" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B196" s="358" t="s">
+        <v>176</v>
+      </c>
+      <c r="C196" s="384" t="s">
+        <v>208</v>
+      </c>
+      <c r="D196" s="212" t="s">
+        <v>36</v>
+      </c>
+      <c r="E196" s="333">
+        <v>1.5</v>
+      </c>
+      <c r="F196" s="316">
+        <v>2.1</v>
+      </c>
+      <c r="G196" s="317">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A197" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B197" s="359" t="s">
+        <v>176</v>
+      </c>
+      <c r="C197" s="384" t="s">
+        <v>209</v>
+      </c>
+      <c r="D197" s="157" t="s">
+        <v>36</v>
+      </c>
+      <c r="E197" s="333">
+        <v>0</v>
+      </c>
+      <c r="F197" s="316">
+        <v>0</v>
+      </c>
+      <c r="G197" s="317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A198" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B198" s="359" t="s">
+        <v>176</v>
+      </c>
+      <c r="C198" s="384" t="s">
+        <v>210</v>
+      </c>
+      <c r="D198" s="157" t="s">
+        <v>36</v>
+      </c>
+      <c r="E198" s="334">
+        <v>15.7</v>
+      </c>
+      <c r="F198" s="316">
+        <v>20.2</v>
+      </c>
+      <c r="G198" s="317">
+        <v>63.1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A199" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B199" s="386" t="s">
+        <v>211</v>
+      </c>
+      <c r="C199" s="387" t="s">
+        <v>212</v>
+      </c>
+      <c r="D199" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E199" s="311">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="F199" s="324">
+        <v>0.20200000000000001</v>
+      </c>
+      <c r="G199" s="323">
+        <v>0.193</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A200" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B200" s="359" t="s">
+        <v>211</v>
+      </c>
+      <c r="C200" s="387" t="s">
+        <v>213</v>
+      </c>
+      <c r="D200" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E200" s="311">
+        <v>1.9E-2</v>
+      </c>
+      <c r="F200" s="324">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="G200" s="323">
+        <v>3.2000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A201" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B201" s="359" t="s">
+        <v>211</v>
+      </c>
+      <c r="C201" s="387" t="s">
+        <v>214</v>
+      </c>
+      <c r="D201" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E201" s="324">
+        <v>1.4E-2</v>
+      </c>
+      <c r="F201" s="324">
+        <v>0.01</v>
+      </c>
+      <c r="G201" s="323">
+        <v>1.9E-2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A202" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B202" s="359" t="s">
+        <v>211</v>
+      </c>
+      <c r="C202" s="387" t="s">
+        <v>215</v>
+      </c>
+      <c r="D202" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E202" s="324">
+        <v>0.42199999999999999</v>
+      </c>
+      <c r="F202" s="324">
+        <v>0.39</v>
+      </c>
+      <c r="G202" s="323">
+        <v>0.39300000000000002</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A203" s="372" t="s">
+        <v>5</v>
+      </c>
+      <c r="B203" s="388" t="s">
+        <v>211</v>
+      </c>
+      <c r="C203" s="387" t="s">
+        <v>216</v>
+      </c>
+      <c r="D203" s="213" t="s">
+        <v>34</v>
+      </c>
+      <c r="E203" s="311">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="F203" s="324">
+        <v>0.376</v>
+      </c>
+      <c r="G203" s="323">
+        <v>0.375</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A204" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B204" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C204" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D204" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E204" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F204" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G204" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A205" s="389" t="s">
+        <v>179</v>
+      </c>
+      <c r="B205" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="C205" s="215" t="s">
+        <v>218</v>
+      </c>
+      <c r="D205" s="216" t="s">
+        <v>219</v>
+      </c>
+      <c r="E205" s="335">
+        <v>384762</v>
+      </c>
+      <c r="F205" s="316">
+        <v>366772.8</v>
+      </c>
+      <c r="G205" s="317">
+        <v>327714</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A206" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="B206" s="38" t="s">
+        <v>220</v>
+      </c>
+      <c r="C206" s="218" t="s">
+        <v>221</v>
+      </c>
+      <c r="D206" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E206" s="324">
+        <v>1</v>
+      </c>
+      <c r="F206" s="324">
+        <v>1</v>
+      </c>
+      <c r="G206" s="323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A207" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="B207" s="38" t="s">
+        <v>222</v>
+      </c>
+      <c r="C207" s="310" t="s">
+        <v>223</v>
+      </c>
+      <c r="D207" s="161" t="s">
+        <v>219</v>
+      </c>
+      <c r="E207" s="329">
+        <v>218752</v>
+      </c>
+      <c r="F207" s="316">
+        <v>145902</v>
+      </c>
+      <c r="G207" s="317">
+        <v>95218</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A208" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="B208" s="236" t="s">
+        <v>222</v>
+      </c>
+      <c r="C208" s="219" t="s">
+        <v>224</v>
+      </c>
+      <c r="D208" s="161" t="s">
+        <v>219</v>
+      </c>
+      <c r="E208" s="329">
+        <v>157967</v>
+      </c>
+      <c r="F208" s="316">
+        <v>200764</v>
+      </c>
+      <c r="G208" s="317">
+        <v>194719</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A209" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="B209" s="236" t="s">
+        <v>222</v>
+      </c>
+      <c r="C209" s="219" t="s">
+        <v>225</v>
+      </c>
+      <c r="D209" s="161" t="s">
+        <v>219</v>
+      </c>
+      <c r="E209" s="329">
+        <v>7671</v>
+      </c>
+      <c r="F209" s="316">
+        <v>19750</v>
+      </c>
+      <c r="G209" s="317">
+        <v>37341</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A210" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="B210" s="236" t="s">
+        <v>222</v>
+      </c>
+      <c r="C210" s="218" t="s">
+        <v>226</v>
+      </c>
+      <c r="D210" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E210" s="327">
+        <v>388618</v>
+      </c>
+      <c r="F210" s="316">
+        <v>374822</v>
+      </c>
+      <c r="G210" s="317">
+        <v>329190</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A211" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="B211" s="38" t="s">
+        <v>227</v>
+      </c>
+      <c r="C211" s="221" t="s">
+        <v>228</v>
+      </c>
+      <c r="D211" s="197" t="s">
+        <v>229</v>
+      </c>
+      <c r="E211" s="336">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F211" s="316">
+        <v>4.07163410301954</v>
+      </c>
+      <c r="G211" s="317">
+        <v>3.8063789258502099</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A212" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="B212" s="295" t="s">
+        <v>222</v>
+      </c>
+      <c r="C212" s="221" t="s">
+        <v>230</v>
+      </c>
+      <c r="D212" s="197" t="s">
+        <v>231</v>
+      </c>
+      <c r="E212" s="336">
+        <v>2.7</v>
+      </c>
+      <c r="F212" s="316">
+        <v>2.3865696698377201</v>
+      </c>
+      <c r="G212" s="317">
+        <v>1.9428378330309799</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A213" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B213" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C213" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D213" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E213" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F213" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G213" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A214" s="223" t="s">
+        <v>232</v>
+      </c>
+      <c r="B214" s="214" t="s">
+        <v>233</v>
+      </c>
+      <c r="C214" s="224" t="s">
+        <v>234</v>
+      </c>
+      <c r="D214" s="171" t="s">
+        <v>235</v>
+      </c>
+      <c r="E214" s="337">
+        <v>1157100</v>
+      </c>
+      <c r="F214" s="316">
+        <v>1139714</v>
+      </c>
+      <c r="G214" s="317">
+        <v>1005602</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A215" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B215" s="214" t="s">
+        <v>236</v>
+      </c>
+      <c r="C215" s="390" t="s">
+        <v>237</v>
+      </c>
+      <c r="D215" s="171" t="s">
+        <v>235</v>
+      </c>
+      <c r="E215" s="336">
+        <v>1093486</v>
+      </c>
+      <c r="F215" s="316">
+        <v>1070419</v>
+      </c>
+      <c r="G215" s="317">
+        <v>927503</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A216" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B216" s="220" t="s">
+        <v>236</v>
+      </c>
+      <c r="C216" s="391" t="s">
+        <v>238</v>
+      </c>
+      <c r="D216" s="171" t="s">
+        <v>235</v>
+      </c>
+      <c r="E216" s="336">
+        <v>15878</v>
+      </c>
+      <c r="F216" s="316">
+        <v>10161</v>
+      </c>
+      <c r="G216" s="317">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A217" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B217" s="220" t="s">
+        <v>236</v>
+      </c>
+      <c r="C217" s="391" t="s">
+        <v>239</v>
+      </c>
+      <c r="D217" s="197" t="s">
+        <v>235</v>
+      </c>
+      <c r="E217" s="329">
+        <v>25046</v>
+      </c>
+      <c r="F217" s="316">
+        <v>33123</v>
+      </c>
+      <c r="G217" s="317">
+        <v>48137</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A218" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B218" s="220" t="s">
+        <v>236</v>
+      </c>
+      <c r="C218" s="391" t="s">
+        <v>240</v>
+      </c>
+      <c r="D218" s="197" t="s">
+        <v>235</v>
+      </c>
+      <c r="E218" s="329">
+        <v>22690</v>
+      </c>
+      <c r="F218" s="316">
+        <v>26011</v>
+      </c>
+      <c r="G218" s="317">
+        <v>25630</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A219" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B219" s="214" t="s">
+        <v>241</v>
+      </c>
+      <c r="C219" s="225" t="s">
+        <v>242</v>
+      </c>
+      <c r="D219" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E219" s="324"/>
+      <c r="F219" s="324">
+        <v>1.8118138784905698E-2</v>
+      </c>
+      <c r="G219" s="323">
+        <v>1.76605178147064E-2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A220" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B220" s="220" t="s">
+        <v>241</v>
+      </c>
+      <c r="C220" s="225" t="s">
+        <v>243</v>
+      </c>
+      <c r="D220" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E220" s="324"/>
+      <c r="F220" s="324">
+        <v>9.9675921298108497E-2</v>
+      </c>
+      <c r="G220" s="323">
+        <v>5.5776355457411601E-2</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A221" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B221" s="220" t="s">
+        <v>241</v>
+      </c>
+      <c r="C221" s="225" t="s">
+        <v>244</v>
+      </c>
+      <c r="D221" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E221" s="324"/>
+      <c r="F221" s="324">
+        <v>4.0808318985369303E-2</v>
+      </c>
+      <c r="G221" s="323">
+        <v>6.0316830487494602E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A222" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B222" s="220" t="s">
+        <v>241</v>
+      </c>
+      <c r="C222" s="225" t="s">
+        <v>245</v>
+      </c>
+      <c r="D222" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E222" s="324"/>
+      <c r="F222" s="324">
+        <v>9.9675921298108497E-2</v>
+      </c>
+      <c r="G222" s="323">
+        <v>9.4056085810772905E-2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A223" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B223" s="220" t="s">
+        <v>241</v>
+      </c>
+      <c r="C223" s="225" t="s">
+        <v>246</v>
+      </c>
+      <c r="D223" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E223" s="324"/>
+      <c r="F223" s="324">
+        <v>0.78897982939390998</v>
+      </c>
+      <c r="G223" s="323">
+        <v>0.772190210429615</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A224" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B224" s="214" t="s">
+        <v>247</v>
+      </c>
+      <c r="C224" s="221" t="s">
+        <v>228</v>
+      </c>
+      <c r="D224" s="197" t="s">
+        <v>248</v>
+      </c>
+      <c r="E224" s="329">
+        <v>12.5</v>
+      </c>
+      <c r="F224" s="316">
+        <v>12.6522424511545</v>
+      </c>
+      <c r="G224" s="317">
+        <v>11.680008362757899</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A225" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B225" s="226" t="s">
+        <v>247</v>
+      </c>
+      <c r="C225" s="221" t="s">
+        <v>230</v>
+      </c>
+      <c r="D225" s="197" t="s">
+        <v>249</v>
+      </c>
+      <c r="E225" s="329">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F225" s="316">
+        <v>7.4160539295428203</v>
+      </c>
+      <c r="G225" s="317">
+        <v>5.9616666073821101</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A226" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B226" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C226" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D226" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E226" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F226" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G226" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A227" s="392" t="s">
+        <v>10</v>
+      </c>
+      <c r="B227" s="227" t="s">
+        <v>250</v>
+      </c>
+      <c r="C227" s="393" t="s">
+        <v>251</v>
+      </c>
+      <c r="D227" s="228" t="s">
+        <v>252</v>
+      </c>
+      <c r="E227" s="316">
+        <v>9261</v>
+      </c>
+      <c r="F227" s="316">
+        <v>10461</v>
+      </c>
+      <c r="G227" s="317">
+        <v>10854</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A228" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B228" s="229" t="s">
+        <v>253</v>
+      </c>
+      <c r="C228" s="375" t="s">
+        <v>254</v>
+      </c>
+      <c r="D228" s="195" t="s">
+        <v>252</v>
+      </c>
+      <c r="E228" s="316">
+        <v>2401</v>
+      </c>
+      <c r="F228" s="316">
+        <v>2157</v>
+      </c>
+      <c r="G228" s="317">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A229" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B229" s="230" t="s">
+        <v>253</v>
+      </c>
+      <c r="C229" s="375" t="s">
+        <v>255</v>
+      </c>
+      <c r="D229" s="195" t="s">
+        <v>252</v>
+      </c>
+      <c r="E229" s="316">
+        <v>212</v>
+      </c>
+      <c r="F229" s="316">
+        <v>450</v>
+      </c>
+      <c r="G229" s="317">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A230" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B230" s="230" t="s">
+        <v>253</v>
+      </c>
+      <c r="C230" s="375" t="s">
+        <v>256</v>
+      </c>
+      <c r="D230" s="195" t="s">
+        <v>252</v>
+      </c>
+      <c r="E230" s="316">
+        <v>319</v>
+      </c>
+      <c r="F230" s="316">
+        <v>839</v>
+      </c>
+      <c r="G230" s="317">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A231" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B231" s="226" t="s">
+        <v>253</v>
+      </c>
+      <c r="C231" s="375" t="s">
+        <v>196</v>
+      </c>
+      <c r="D231" s="195" t="s">
+        <v>252</v>
+      </c>
+      <c r="E231" s="316">
+        <v>6329</v>
+      </c>
+      <c r="F231" s="316">
+        <v>7015</v>
+      </c>
+      <c r="G231" s="317">
+        <v>7507</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A232" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B232" s="229" t="s">
+        <v>257</v>
+      </c>
+      <c r="C232" s="375" t="s">
+        <v>258</v>
+      </c>
+      <c r="D232" s="197" t="s">
+        <v>252</v>
+      </c>
+      <c r="E232" s="329">
+        <v>2157</v>
+      </c>
+      <c r="F232" s="316">
+        <v>1103</v>
+      </c>
+      <c r="G232" s="317">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A233" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B233" s="230" t="s">
+        <v>257</v>
+      </c>
+      <c r="C233" s="375" t="s">
+        <v>259</v>
+      </c>
+      <c r="D233" s="197" t="s">
+        <v>252</v>
+      </c>
+      <c r="E233" s="329">
+        <v>4345</v>
+      </c>
+      <c r="F233" s="316">
+        <v>5903</v>
+      </c>
+      <c r="G233" s="317">
+        <v>5928</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A234" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B234" s="226" t="s">
+        <v>257</v>
+      </c>
+      <c r="C234" s="375" t="s">
+        <v>260</v>
+      </c>
+      <c r="D234" s="197" t="s">
+        <v>252</v>
+      </c>
+      <c r="E234" s="329">
+        <v>2759</v>
+      </c>
+      <c r="F234" s="316">
+        <v>3456</v>
+      </c>
+      <c r="G234" s="317">
+        <v>4752</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A235" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B235" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C235" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D235" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E235" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F235" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G235" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A236" s="231" t="s">
+        <v>13</v>
+      </c>
+      <c r="B236" s="232" t="s">
+        <v>261</v>
+      </c>
+      <c r="C236" s="233" t="s">
+        <v>262</v>
+      </c>
+      <c r="D236" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E236" s="327">
+        <v>92897</v>
+      </c>
+      <c r="F236" s="327">
+        <v>93185</v>
+      </c>
+      <c r="G236" s="318">
+        <v>86096</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A237" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B237" s="229" t="s">
+        <v>263</v>
+      </c>
+      <c r="C237" s="394" t="s">
+        <v>264</v>
+      </c>
+      <c r="D237" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E237" s="327">
+        <v>89922</v>
+      </c>
+      <c r="F237" s="315">
+        <v>90080</v>
+      </c>
+      <c r="G237" s="318">
+        <v>86096</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A238" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B238" s="230" t="s">
+        <v>263</v>
+      </c>
+      <c r="C238" s="46" t="s">
+        <v>246</v>
+      </c>
+      <c r="D238" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E238" s="324">
+        <v>0.83699999999999997</v>
+      </c>
+      <c r="F238" s="324">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="G238" s="323">
+        <v>0.84019999999999995</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A239" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B239" s="230" t="s">
+        <v>263</v>
+      </c>
+      <c r="C239" s="46" t="s">
+        <v>245</v>
+      </c>
+      <c r="D239" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E239" s="324">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="F239" s="324">
+        <v>6.9000000000000006E-2</v>
+      </c>
+      <c r="G239" s="323">
+        <v>6.3899999999999998E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A240" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B240" s="230" t="s">
+        <v>263</v>
+      </c>
+      <c r="C240" s="46" t="s">
+        <v>244</v>
+      </c>
+      <c r="D240" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E240" s="324">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="F240" s="324">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="G240" s="323">
+        <v>3.4700000000000002E-2</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A241" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B241" s="230" t="s">
+        <v>263</v>
+      </c>
+      <c r="C241" s="46" t="s">
+        <v>242</v>
+      </c>
+      <c r="D241" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E241" s="324">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="F241" s="324">
+        <v>1.4E-2</v>
+      </c>
+      <c r="G241" s="323">
+        <v>1.21E-2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A242" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B242" s="230" t="s">
+        <v>263</v>
+      </c>
+      <c r="C242" s="46" t="s">
+        <v>243</v>
+      </c>
+      <c r="D242" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E242" s="324">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="F242" s="324">
+        <v>0.05</v>
+      </c>
+      <c r="G242" s="323">
+        <v>4.9000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A243" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="B243" s="232" t="s">
+        <v>265</v>
+      </c>
+      <c r="C243" s="395" t="s">
+        <v>266</v>
+      </c>
+      <c r="D243" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E243" s="315">
+        <v>89922</v>
+      </c>
+      <c r="F243" s="316">
+        <v>90080</v>
+      </c>
+      <c r="G243" s="317">
+        <v>86096</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A244" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B244" s="229" t="s">
+        <v>267</v>
+      </c>
+      <c r="C244" s="394" t="s">
+        <v>268</v>
+      </c>
+      <c r="D244" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E244" s="324">
+        <v>0.93300000000000005</v>
+      </c>
+      <c r="F244" s="324">
+        <v>0.93200000000000005</v>
+      </c>
+      <c r="G244" s="323">
+        <v>0.93348123025459995</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A245" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B245" s="230" t="s">
+        <v>267</v>
+      </c>
+      <c r="C245" s="394" t="s">
+        <v>269</v>
+      </c>
+      <c r="D245" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E245" s="324">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="F245" s="324">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="G245" s="323">
+        <v>6.6518769745400497E-2</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A246" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B246" s="214" t="s">
+        <v>270</v>
+      </c>
+      <c r="C246" s="394" t="s">
+        <v>271</v>
+      </c>
+      <c r="D246" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E246" s="315">
+        <v>83840</v>
+      </c>
+      <c r="F246" s="316">
+        <v>83990</v>
+      </c>
+      <c r="G246" s="317">
+        <v>80369</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A247" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B247" s="220" t="s">
+        <v>270</v>
+      </c>
+      <c r="C247" s="394" t="s">
+        <v>272</v>
+      </c>
+      <c r="D247" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E247" s="327">
+        <v>6102</v>
+      </c>
+      <c r="F247" s="316">
+        <v>6082</v>
+      </c>
+      <c r="G247" s="317">
+        <v>5727</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A248" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B248" s="214" t="s">
+        <v>273</v>
+      </c>
+      <c r="C248" s="394" t="s">
+        <v>274</v>
+      </c>
+      <c r="D248" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E248" s="327">
+        <v>12206</v>
+      </c>
+      <c r="F248" s="316">
+        <v>12368</v>
+      </c>
+      <c r="G248" s="317">
+        <v>12236</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A249" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B249" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C249" s="46" t="s">
+        <v>275</v>
+      </c>
+      <c r="D249" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E249" s="315">
+        <v>133</v>
+      </c>
+      <c r="F249" s="316">
+        <v>143</v>
+      </c>
+      <c r="G249" s="317">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A250" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B250" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C250" s="46" t="s">
+        <v>276</v>
+      </c>
+      <c r="D250" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E250" s="315">
+        <v>619</v>
+      </c>
+      <c r="F250" s="316">
+        <v>711</v>
+      </c>
+      <c r="G250" s="317">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A251" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B251" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C251" s="46" t="s">
+        <v>277</v>
+      </c>
+      <c r="D251" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E251" s="315">
+        <v>2098</v>
+      </c>
+      <c r="F251" s="316">
+        <v>2263</v>
+      </c>
+      <c r="G251" s="317">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A252" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B252" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C252" s="46" t="s">
+        <v>278</v>
+      </c>
+      <c r="D252" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E252" s="315">
+        <v>7008</v>
+      </c>
+      <c r="F252" s="316">
+        <v>7075</v>
+      </c>
+      <c r="G252" s="317">
+        <v>7021</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A253" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B253" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C253" s="46" t="s">
+        <v>279</v>
+      </c>
+      <c r="D253" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E253" s="315">
+        <v>2348</v>
+      </c>
+      <c r="F253" s="316">
+        <v>2176</v>
+      </c>
+      <c r="G253" s="317">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A254" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B254" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C254" s="394" t="s">
+        <v>280</v>
+      </c>
+      <c r="D254" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E254" s="315">
+        <v>38361</v>
+      </c>
+      <c r="F254" s="316">
+        <v>39519</v>
+      </c>
+      <c r="G254" s="317">
+        <v>37708</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A255" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B255" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C255" s="394" t="s">
+        <v>281</v>
+      </c>
+      <c r="D255" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E255" s="315">
+        <v>33229</v>
+      </c>
+      <c r="F255" s="316">
+        <v>32053</v>
+      </c>
+      <c r="G255" s="317">
+        <v>30364</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A256" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B256" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C256" s="394" t="s">
+        <v>282</v>
+      </c>
+      <c r="D256" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E256" s="315">
+        <v>44</v>
+      </c>
+      <c r="F256" s="316">
+        <v>50</v>
+      </c>
+      <c r="G256" s="317">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A257" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B257" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C257" s="394" t="s">
+        <v>283</v>
+      </c>
+      <c r="D257" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E257" s="315">
+        <v>1316</v>
+      </c>
+      <c r="F257" s="316">
+        <v>1292</v>
+      </c>
+      <c r="G257" s="317">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A258" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B258" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="C258" s="394" t="s">
+        <v>284</v>
+      </c>
+      <c r="D258" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E258" s="315">
+        <v>4766</v>
+      </c>
+      <c r="F258" s="316">
+        <v>4798</v>
+      </c>
+      <c r="G258" s="317">
+        <v>4609</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A259" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B259" s="38" t="s">
+        <v>285</v>
+      </c>
+      <c r="C259" s="234" t="s">
+        <v>274</v>
+      </c>
+      <c r="D259" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E259" s="324">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="F259" s="324">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="G259" s="323">
+        <v>0.14212042371306399</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A260" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B260" s="236" t="s">
+        <v>286</v>
+      </c>
+      <c r="C260" s="234" t="s">
+        <v>287</v>
+      </c>
+      <c r="D260" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E260" s="324">
+        <v>1.47905962945664E-3</v>
+      </c>
+      <c r="F260" s="324">
+        <v>1.58747779751332E-3</v>
+      </c>
+      <c r="G260" s="323">
+        <v>1.8003159264077301E-3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A261" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B261" s="236" t="s">
+        <v>286</v>
+      </c>
+      <c r="C261" s="234" t="s">
+        <v>288</v>
+      </c>
+      <c r="D261" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E261" s="324">
+        <v>3.0215075287471398E-2</v>
+      </c>
+      <c r="F261" s="324">
+        <v>3.3015097690941402E-2</v>
+      </c>
+      <c r="G261" s="323">
+        <v>3.62734621817506E-2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A262" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B262" s="236" t="s">
+        <v>286</v>
+      </c>
+      <c r="C262" s="234" t="s">
+        <v>289</v>
+      </c>
+      <c r="D262" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E262" s="324">
+        <v>0.104045728520273</v>
+      </c>
+      <c r="F262" s="324">
+        <v>0.102697602131439</v>
+      </c>
+      <c r="G262" s="323">
+        <v>0.10404664560490599</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A263" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B263" s="236" t="s">
+        <v>286</v>
+      </c>
+      <c r="C263" s="234" t="s">
+        <v>290</v>
+      </c>
+      <c r="D263" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E263" s="324">
+        <v>6.8125708947754701E-2</v>
+      </c>
+      <c r="F263" s="324">
+        <v>6.8161634103019494E-2</v>
+      </c>
+      <c r="G263" s="323">
+        <v>6.7227281174502898E-2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A264" s="28"/>
+      <c r="B264" s="38" t="s">
+        <v>291</v>
+      </c>
+      <c r="C264" s="48" t="s">
+        <v>292</v>
+      </c>
+      <c r="D264" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E264" s="324">
+        <v>1</v>
+      </c>
+      <c r="F264" s="324">
+        <v>1</v>
+      </c>
+      <c r="G264" s="324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A265" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B265" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C265" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D265" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E265" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F265" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G265" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A266" s="223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B266" s="214" t="s">
+        <v>293</v>
+      </c>
+      <c r="C266" s="395" t="s">
+        <v>294</v>
+      </c>
+      <c r="D266" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E266" s="338">
+        <v>48963</v>
+      </c>
+      <c r="F266" s="338">
+        <v>48577</v>
+      </c>
+      <c r="G266" s="338">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A267" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B267" s="222" t="s">
+        <v>293</v>
+      </c>
+      <c r="C267" s="395" t="s">
+        <v>295</v>
+      </c>
+      <c r="D267" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E267" s="363">
+        <v>0.54450523787282301</v>
+      </c>
+      <c r="F267" s="363">
+        <v>0.539265097690941</v>
+      </c>
+      <c r="G267" s="363">
+        <v>0.53600000000000003</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A268" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B268" s="214" t="s">
+        <v>296</v>
+      </c>
+      <c r="C268" s="394" t="s">
+        <v>271</v>
+      </c>
+      <c r="D268" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E268" s="338">
+        <v>45366</v>
+      </c>
+      <c r="F268" s="338">
+        <v>45030</v>
+      </c>
+      <c r="G268" s="338">
+        <v>36717</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A269" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B269" s="222" t="s">
+        <v>296</v>
+      </c>
+      <c r="C269" s="394" t="s">
+        <v>272</v>
+      </c>
+      <c r="D269" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E269" s="338">
+        <v>3597</v>
+      </c>
+      <c r="F269" s="338">
+        <v>3544</v>
+      </c>
+      <c r="G269" s="338">
+        <v>9513</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A270" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B270" s="214" t="s">
+        <v>297</v>
+      </c>
+      <c r="C270" s="394" t="s">
+        <v>298</v>
+      </c>
+      <c r="D270" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E270" s="338">
+        <v>6343</v>
+      </c>
+      <c r="F270" s="338">
+        <v>6444</v>
+      </c>
+      <c r="G270" s="338">
+        <v>6316</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A271" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B271" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C271" s="46" t="s">
+        <v>299</v>
+      </c>
+      <c r="D271" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E271" s="338">
+        <v>1</v>
+      </c>
+      <c r="F271" s="339">
+        <v>0</v>
+      </c>
+      <c r="G271" s="339">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A272" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B272" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C272" s="46" t="s">
+        <v>300</v>
+      </c>
+      <c r="D272" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E272" s="338">
+        <v>21</v>
+      </c>
+      <c r="F272" s="338">
+        <v>21</v>
+      </c>
+      <c r="G272" s="338">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A273" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B273" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C273" s="46" t="s">
+        <v>276</v>
+      </c>
+      <c r="D273" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E273" s="338">
+        <v>177</v>
+      </c>
+      <c r="F273" s="338">
+        <v>199</v>
+      </c>
+      <c r="G273" s="338">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A274" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B274" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C274" s="46" t="s">
+        <v>277</v>
+      </c>
+      <c r="D274" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E274" s="338">
+        <v>861</v>
+      </c>
+      <c r="F274" s="338">
+        <v>941</v>
+      </c>
+      <c r="G274" s="338">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A275" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B275" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C275" s="46" t="s">
+        <v>278</v>
+      </c>
+      <c r="D275" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E275" s="338">
+        <v>3757</v>
+      </c>
+      <c r="F275" s="338">
+        <v>3851</v>
+      </c>
+      <c r="G275" s="338">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A276" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B276" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C276" s="46" t="s">
+        <v>279</v>
+      </c>
+      <c r="D276" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E276" s="338">
+        <v>1527</v>
+      </c>
+      <c r="F276" s="338">
+        <v>1432</v>
+      </c>
+      <c r="G276" s="338">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A277" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B277" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C277" s="394" t="s">
+        <v>280</v>
+      </c>
+      <c r="D277" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E277" s="338">
+        <v>17269</v>
+      </c>
+      <c r="F277" s="338">
+        <v>17810</v>
+      </c>
+      <c r="G277" s="338">
+        <v>17175</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A278" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B278" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C278" s="394" t="s">
+        <v>281</v>
+      </c>
+      <c r="D278" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E278" s="338">
+        <v>21723</v>
+      </c>
+      <c r="F278" s="338">
+        <v>20746</v>
+      </c>
+      <c r="G278" s="338">
+        <v>19505</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A279" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B279" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C279" s="394" t="s">
+        <v>282</v>
+      </c>
+      <c r="D279" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E279" s="338">
+        <v>31</v>
+      </c>
+      <c r="F279" s="338">
+        <v>33</v>
+      </c>
+      <c r="G279" s="338">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A280" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B280" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C280" s="394" t="s">
+        <v>283</v>
+      </c>
+      <c r="D280" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E280" s="338">
+        <v>877</v>
+      </c>
+      <c r="F280" s="338">
+        <v>843</v>
+      </c>
+      <c r="G280" s="338">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A281" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B281" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C281" s="394" t="s">
+        <v>284</v>
+      </c>
+      <c r="D281" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E281" s="338">
+        <v>2720</v>
+      </c>
+      <c r="F281" s="338">
+        <v>2701</v>
+      </c>
+      <c r="G281" s="338">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A282" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B282" s="396" t="s">
+        <v>297</v>
+      </c>
+      <c r="C282" s="394" t="s">
+        <v>301</v>
+      </c>
+      <c r="D282" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E282" s="363">
+        <v>0.51966246108471204</v>
+      </c>
+      <c r="F282" s="363">
+        <v>0.52102199223803403</v>
+      </c>
+      <c r="G282" s="363">
+        <v>0.51618175874468797</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A283" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B283" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C283" s="46" t="s">
+        <v>302</v>
+      </c>
+      <c r="D283" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E283" s="363">
+        <v>0.157894736842105</v>
+      </c>
+      <c r="F283" s="363">
+        <v>0.14685314685314699</v>
+      </c>
+      <c r="G283" s="363">
+        <v>0.19354838709677399</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A284" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B284" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C284" s="46" t="s">
+        <v>303</v>
+      </c>
+      <c r="D284" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E284" s="363">
+        <v>0.382039013617961</v>
+      </c>
+      <c r="F284" s="363">
+        <v>0.38332212508406199</v>
+      </c>
+      <c r="G284" s="363">
+        <v>0.385526737111752</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A285" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B285" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C285" s="46" t="s">
+        <v>304</v>
+      </c>
+      <c r="D285" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E285" s="363">
+        <v>0.56477126977340697</v>
+      </c>
+      <c r="F285" s="363">
+        <v>0.57107339747054398</v>
+      </c>
+      <c r="G285" s="363">
+        <v>0.56731413261888797</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A286" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B286" s="220" t="s">
+        <v>297</v>
+      </c>
+      <c r="C286" s="394" t="s">
+        <v>305</v>
+      </c>
+      <c r="D286" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E286" s="363">
+        <v>0.65373619428812202</v>
+      </c>
+      <c r="F286" s="363">
+        <v>0.64724050790877596</v>
+      </c>
+      <c r="G286" s="363">
+        <v>0.64237254643657005</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" s="47" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A287" s="235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B287" s="236" t="s">
+        <v>297</v>
+      </c>
+      <c r="C287" s="394" t="s">
+        <v>306</v>
+      </c>
+      <c r="D287" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E287" s="363">
+        <v>0.33901999999999999</v>
+      </c>
+      <c r="F287" s="363">
+        <v>0.34561999999999998</v>
+      </c>
+      <c r="G287" s="363">
+        <v>0.35506366307541598</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A288" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B288" s="222" t="s">
+        <v>297</v>
+      </c>
+      <c r="C288" s="394" t="s">
+        <v>307</v>
+      </c>
+      <c r="D288" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E288" s="363">
+        <v>0.592229840026118</v>
+      </c>
+      <c r="F288" s="363">
+        <v>0.58257328990227997</v>
+      </c>
+      <c r="G288" s="363">
+        <v>0.55874222529371098</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" s="47" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A289" s="235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B289" s="237" t="s">
+        <v>308</v>
+      </c>
+      <c r="C289" s="397" t="s">
+        <v>309</v>
+      </c>
+      <c r="D289" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E289" s="363">
+        <v>0.67100000000000004</v>
+      </c>
+      <c r="F289" s="363">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="G289" s="363">
+        <v>0.66500000000000004</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A290" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B290" s="220" t="s">
+        <v>308</v>
+      </c>
+      <c r="C290" s="397" t="s">
+        <v>310</v>
+      </c>
+      <c r="D290" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E290" s="363">
+        <v>0.79600000000000004</v>
+      </c>
+      <c r="F290" s="363">
+        <v>0.78200000000000003</v>
+      </c>
+      <c r="G290" s="363">
+        <v>0.77400000000000002</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A291" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B291" s="214" t="s">
+        <v>311</v>
+      </c>
+      <c r="C291" s="398" t="s">
+        <v>312</v>
+      </c>
+      <c r="D291" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E291" s="366">
+        <v>25956</v>
+      </c>
+      <c r="F291" s="338">
+        <v>27121</v>
+      </c>
+      <c r="G291" s="338">
+        <v>26195</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" s="47" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A292" s="235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B292" s="236" t="s">
+        <v>311</v>
+      </c>
+      <c r="C292" s="397" t="s">
+        <v>313</v>
+      </c>
+      <c r="D292" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E292" s="363">
+        <v>0.28899999999999998</v>
+      </c>
+      <c r="F292" s="363">
+        <v>0.30099999999999999</v>
+      </c>
+      <c r="G292" s="363">
+        <v>0.30399999999999999</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A293" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B293" s="220" t="s">
+        <v>311</v>
+      </c>
+      <c r="C293" s="397" t="s">
+        <v>314</v>
+      </c>
+      <c r="D293" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E293" s="363">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="F293" s="363">
+        <v>0.189</v>
+      </c>
+      <c r="G293" s="363">
+        <v>0.19400000000000001</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A294" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B294" s="214" t="s">
+        <v>315</v>
+      </c>
+      <c r="C294" s="398" t="s">
+        <v>316</v>
+      </c>
+      <c r="D294" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E294" s="338">
+        <v>2567</v>
+      </c>
+      <c r="F294" s="338">
+        <v>2640</v>
+      </c>
+      <c r="G294" s="338">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" s="47" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A295" s="235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B295" s="236" t="s">
+        <v>315</v>
+      </c>
+      <c r="C295" s="397" t="s">
+        <v>317</v>
+      </c>
+      <c r="D295" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E295" s="363">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="F295" s="363">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="G295" s="363">
+        <v>2.9000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A296" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B296" s="220" t="s">
+        <v>315</v>
+      </c>
+      <c r="C296" s="397" t="s">
+        <v>318</v>
+      </c>
+      <c r="D296" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E296" s="363">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="F296" s="363">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="G296" s="363">
+        <v>3.4000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A297" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B297" s="214" t="s">
+        <v>319</v>
+      </c>
+      <c r="C297" s="398" t="s">
+        <v>320</v>
+      </c>
+      <c r="D297" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E297" s="338">
+        <v>149</v>
+      </c>
+      <c r="F297" s="338">
+        <v>153</v>
+      </c>
+      <c r="G297" s="338">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" s="47" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A298" s="235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B298" s="236" t="s">
+        <v>319</v>
+      </c>
+      <c r="C298" s="397" t="s">
+        <v>321</v>
+      </c>
+      <c r="D298" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E298" s="363">
+        <v>2E-3</v>
+      </c>
+      <c r="F298" s="363">
+        <v>2E-3</v>
+      </c>
+      <c r="G298" s="363">
+        <v>2E-3</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A299" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B299" s="220" t="s">
+        <v>319</v>
+      </c>
+      <c r="C299" s="397" t="s">
+        <v>322</v>
+      </c>
+      <c r="D299" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E299" s="363">
+        <v>1E-3</v>
+      </c>
+      <c r="F299" s="363">
+        <v>1E-3</v>
+      </c>
+      <c r="G299" s="363">
+        <v>1E-3</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A300" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B300" s="214" t="s">
+        <v>323</v>
+      </c>
+      <c r="C300" s="397" t="s">
+        <v>324</v>
+      </c>
+      <c r="D300" s="238" t="s">
+        <v>34</v>
+      </c>
+      <c r="E300" s="367">
+        <v>1.2E-2</v>
+      </c>
+      <c r="F300" s="363">
+        <v>0.01</v>
+      </c>
+      <c r="G300" s="333">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A301" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B301" s="230" t="s">
+        <v>323</v>
+      </c>
+      <c r="C301" s="397" t="s">
+        <v>325</v>
+      </c>
+      <c r="D301" s="238" t="s">
+        <v>34</v>
+      </c>
+      <c r="E301" s="367">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F301" s="363">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="G301" s="333">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A302" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" s="229" t="s">
+        <v>326</v>
+      </c>
+      <c r="C302" s="399" t="s">
+        <v>274</v>
+      </c>
+      <c r="D302" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E302" s="366">
+        <v>2162</v>
+      </c>
+      <c r="F302" s="338">
+        <v>2342</v>
+      </c>
+      <c r="G302" s="338">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A303" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B303" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C303" s="46" t="s">
+        <v>275</v>
+      </c>
+      <c r="D303" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E303" s="366">
+        <v>3</v>
+      </c>
+      <c r="F303" s="338">
+        <v>3</v>
+      </c>
+      <c r="G303" s="338">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A304" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C304" s="400" t="s">
+        <v>276</v>
+      </c>
+      <c r="D304" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E304" s="366">
+        <v>37</v>
+      </c>
+      <c r="F304" s="338">
+        <v>43</v>
+      </c>
+      <c r="G304" s="338">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A305" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B305" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C305" s="400" t="s">
+        <v>277</v>
+      </c>
+      <c r="D305" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E305" s="366">
+        <v>228</v>
+      </c>
+      <c r="F305" s="338">
+        <v>255</v>
+      </c>
+      <c r="G305" s="338">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A306" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B306" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C306" s="400" t="s">
+        <v>278</v>
+      </c>
+      <c r="D306" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E306" s="366">
+        <v>1271</v>
+      </c>
+      <c r="F306" s="338">
+        <v>1389</v>
+      </c>
+      <c r="G306" s="338">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A307" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B307" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C307" s="400" t="s">
+        <v>279</v>
+      </c>
+      <c r="D307" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E307" s="366">
+        <v>623</v>
+      </c>
+      <c r="F307" s="338">
+        <v>652</v>
+      </c>
+      <c r="G307" s="338">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A308" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B308" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C308" s="401" t="s">
+        <v>280</v>
+      </c>
+      <c r="D308" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E308" s="366">
+        <v>9757</v>
+      </c>
+      <c r="F308" s="338">
+        <v>10638</v>
+      </c>
+      <c r="G308" s="338">
+        <v>10469</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A309" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B309" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C309" s="401" t="s">
+        <v>281</v>
+      </c>
+      <c r="D309" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E309" s="366">
+        <v>11144</v>
+      </c>
+      <c r="F309" s="338">
+        <v>11316</v>
+      </c>
+      <c r="G309" s="338">
+        <v>10870</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A310" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B310" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C310" s="401" t="s">
+        <v>282</v>
+      </c>
+      <c r="D310" s="238" t="s">
+        <v>40</v>
+      </c>
+      <c r="E310" s="366">
+        <v>11</v>
+      </c>
+      <c r="F310" s="338">
+        <v>15</v>
+      </c>
+      <c r="G310" s="338">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A311" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B311" s="220" t="s">
+        <v>326</v>
+      </c>
+      <c r="C311" s="401" t="s">
+        <v>283</v>
+      </c>
+      <c r="D311" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E311" s="338">
+        <v>702</v>
+      </c>
+      <c r="F311" s="338">
+        <v>628</v>
+      </c>
+      <c r="G311" s="338">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A312" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B312" s="220" t="s">
+        <v>326</v>
+      </c>
+      <c r="C312" s="402" t="s">
+        <v>284</v>
+      </c>
+      <c r="D312" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E312" s="338">
+        <v>2180</v>
+      </c>
+      <c r="F312" s="338">
+        <v>2182</v>
+      </c>
+      <c r="G312" s="338">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A313" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B313" s="229" t="s">
+        <v>326</v>
+      </c>
+      <c r="C313" s="403" t="s">
+        <v>327</v>
+      </c>
+      <c r="D313" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E313" s="363">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="F313" s="363">
+        <v>0.189</v>
+      </c>
+      <c r="G313" s="363">
+        <v>0.19360902255639101</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A314" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B314" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C314" s="404" t="s">
+        <v>328</v>
+      </c>
+      <c r="D314" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E314" s="363">
+        <v>2.3E-2</v>
+      </c>
+      <c r="F314" s="363">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="G314" s="363">
+        <v>2.5806451612903201E-2</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A315" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B315" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C315" s="404" t="s">
+        <v>329</v>
+      </c>
+      <c r="D315" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E315" s="363">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="F315" s="363">
+        <v>0.1</v>
+      </c>
+      <c r="G315" s="363">
+        <v>9.9903938520653199E-2</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A316" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B316" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C316" s="404" t="s">
+        <v>330</v>
+      </c>
+      <c r="D316" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E316" s="363">
+        <v>0.20200000000000001</v>
+      </c>
+      <c r="F316" s="363">
+        <v>0.221</v>
+      </c>
+      <c r="G316" s="363">
+        <v>0.22918062067425801</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A317" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B317" s="230" t="s">
+        <v>326</v>
+      </c>
+      <c r="C317" s="405" t="s">
+        <v>331</v>
+      </c>
+      <c r="D317" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E317" s="363">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="F317" s="363">
+        <v>0.46010000000000001</v>
+      </c>
+      <c r="G317" s="363">
+        <v>0.42968210089841102</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A318" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B318" s="229" t="s">
+        <v>332</v>
+      </c>
+      <c r="C318" s="406" t="s">
+        <v>333</v>
+      </c>
+      <c r="D318" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E318" s="363">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="F318" s="363">
+        <v>0.15529999999999999</v>
+      </c>
+      <c r="G318" s="363">
+        <v>0.15870000000000001</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A319" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B319" s="230" t="s">
+        <v>332</v>
+      </c>
+      <c r="C319" s="405" t="s">
+        <v>334</v>
+      </c>
+      <c r="D319" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E319" s="363">
+        <v>0.09</v>
+      </c>
+      <c r="F319" s="363">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="G319" s="363">
+        <v>0.10009999999999999</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A320" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B320" s="214" t="s">
         <v>335</v>
       </c>
-      <c r="C4" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C5" s="166" t="s">
+      <c r="C320" s="407" t="s">
+        <v>336</v>
+      </c>
+      <c r="D320" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E320" s="338">
+        <v>4250</v>
+      </c>
+      <c r="F320" s="338">
+        <v>4240</v>
+      </c>
+      <c r="G320" s="338">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A321" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B321" s="229" t="s">
+        <v>337</v>
+      </c>
+      <c r="C321" s="394" t="s">
+        <v>271</v>
+      </c>
+      <c r="D321" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E321" s="338">
+        <v>4216</v>
+      </c>
+      <c r="F321" s="338">
+        <v>4216</v>
+      </c>
+      <c r="G321" s="338">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A322" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B322" s="230" t="s">
+        <v>337</v>
+      </c>
+      <c r="C322" s="394" t="s">
+        <v>272</v>
+      </c>
+      <c r="D322" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E322" s="338">
+        <v>34</v>
+      </c>
+      <c r="F322" s="338">
+        <v>24</v>
+      </c>
+      <c r="G322" s="338">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A323" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323" s="214" t="s">
+        <v>338</v>
+      </c>
+      <c r="C323" s="401" t="s">
+        <v>274</v>
+      </c>
+      <c r="D323" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E323" s="338">
+        <v>190</v>
+      </c>
+      <c r="F323" s="338">
+        <v>217</v>
+      </c>
+      <c r="G323" s="338">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A324" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C324" s="408" t="s">
+        <v>299</v>
+      </c>
+      <c r="D324" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E324" s="338">
+        <v>0</v>
+      </c>
+      <c r="F324" s="339">
+        <v>0</v>
+      </c>
+      <c r="G324" s="339">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A325" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C325" s="46" t="s">
+        <v>275</v>
+      </c>
+      <c r="D325" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E325" s="338">
+        <v>1</v>
+      </c>
+      <c r="F325" s="338">
+        <v>1</v>
+      </c>
+      <c r="G325" s="338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A326" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C326" s="408" t="s">
+        <v>276</v>
+      </c>
+      <c r="D326" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E326" s="338">
+        <v>3</v>
+      </c>
+      <c r="F326" s="338">
+        <v>6</v>
+      </c>
+      <c r="G326" s="338">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A327" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C327" s="408" t="s">
+        <v>277</v>
+      </c>
+      <c r="D327" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E327" s="338">
+        <v>22</v>
+      </c>
+      <c r="F327" s="338">
+        <v>22</v>
+      </c>
+      <c r="G327" s="338">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A328" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C328" s="408" t="s">
+        <v>278</v>
+      </c>
+      <c r="D328" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E328" s="338">
+        <v>97</v>
+      </c>
+      <c r="F328" s="338">
+        <v>119</v>
+      </c>
+      <c r="G328" s="338">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A329" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C329" s="408" t="s">
+        <v>279</v>
+      </c>
+      <c r="D329" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E329" s="338">
+        <v>67</v>
+      </c>
+      <c r="F329" s="338">
+        <v>69</v>
+      </c>
+      <c r="G329" s="338">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A330" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C330" s="401" t="s">
+        <v>280</v>
+      </c>
+      <c r="D330" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E330" s="338">
+        <v>2047</v>
+      </c>
+      <c r="F330" s="338">
+        <v>2092</v>
+      </c>
+      <c r="G330" s="338">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A331" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C331" s="401" t="s">
+        <v>281</v>
+      </c>
+      <c r="D331" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E331" s="338">
+        <v>1978</v>
+      </c>
+      <c r="F331" s="338">
+        <v>1907</v>
+      </c>
+      <c r="G331" s="338">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A332" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332" s="220" t="s">
+        <v>338</v>
+      </c>
+      <c r="C332" s="401" t="s">
+        <v>282</v>
+      </c>
+      <c r="D332" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E332" s="338">
+        <v>1</v>
+      </c>
+      <c r="F332" s="338">
+        <v>0</v>
+      </c>
+      <c r="G332" s="338">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A333" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333" s="230" t="s">
+        <v>338</v>
+      </c>
+      <c r="C333" s="401" t="s">
+        <v>283</v>
+      </c>
+      <c r="D333" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E333" s="338">
+        <v>13</v>
+      </c>
+      <c r="F333" s="338">
+        <v>9</v>
+      </c>
+      <c r="G333" s="338">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A334" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B334" s="230" t="s">
+        <v>338</v>
+      </c>
+      <c r="C334" s="401" t="s">
+        <v>284</v>
+      </c>
+      <c r="D334" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E334" s="338">
+        <v>21</v>
+      </c>
+      <c r="F334" s="338">
+        <v>15</v>
+      </c>
+      <c r="G334" s="338">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A335" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B335" s="230" t="s">
+        <v>338</v>
+      </c>
+      <c r="C335" s="409" t="s">
+        <v>339</v>
+      </c>
+      <c r="D335" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E335" s="338">
+        <v>190</v>
+      </c>
+      <c r="F335" s="338">
+        <v>217</v>
+      </c>
+      <c r="G335" s="338">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A336" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B336" s="230" t="s">
+        <v>338</v>
+      </c>
+      <c r="C336" s="410" t="s">
+        <v>340</v>
+      </c>
+      <c r="D336" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E336" s="338">
+        <v>1</v>
+      </c>
+      <c r="F336" s="338">
+        <v>1</v>
+      </c>
+      <c r="G336" s="338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A337" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B337" s="230" t="s">
+        <v>338</v>
+      </c>
+      <c r="C337" s="410" t="s">
+        <v>341</v>
+      </c>
+      <c r="D337" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E337" s="338">
+        <v>25</v>
+      </c>
+      <c r="F337" s="338">
+        <v>28</v>
+      </c>
+      <c r="G337" s="338">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A338" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B338" s="230" t="s">
+        <v>338</v>
+      </c>
+      <c r="C338" s="410" t="s">
+        <v>342</v>
+      </c>
+      <c r="D338" s="197" t="s">
+        <v>40</v>
+      </c>
+      <c r="E338" s="338">
+        <v>164</v>
+      </c>
+      <c r="F338" s="338">
+        <v>188</v>
+      </c>
+      <c r="G338" s="338">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A339" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B339" s="27" t="s">
+        <v>338</v>
+      </c>
+      <c r="C339" s="411" t="s">
+        <v>343</v>
+      </c>
+      <c r="D339" s="188" t="s">
+        <v>40</v>
+      </c>
+      <c r="E339" s="338">
+        <v>35</v>
+      </c>
+      <c r="F339" s="338">
+        <v>24</v>
+      </c>
+      <c r="G339" s="338">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A340" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B340" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C340" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D340" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E340" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F340" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G340" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A341" s="412" t="s">
+        <v>16</v>
+      </c>
+      <c r="B341" s="25" t="s">
+        <v>344</v>
+      </c>
+      <c r="C341" s="233" t="s">
+        <v>345</v>
+      </c>
+      <c r="D341" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E341" s="365">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="F341" s="364">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="G341" s="365">
+        <v>0.153</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A342" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B342" s="26" t="s">
+        <v>344</v>
+      </c>
+      <c r="C342" s="234" t="s">
+        <v>346</v>
+      </c>
+      <c r="D342" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E342" s="363">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="F342" s="364">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="G342" s="365">
+        <v>4.3999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A343" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B343" s="26" t="s">
+        <v>344</v>
+      </c>
+      <c r="C343" s="234" t="s">
         <v>347</v>
       </c>
-      <c r="D5" s="167" t="s">
-[...19 lines deleted...]
-      <c r="C6" s="170" t="s">
+      <c r="D343" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E343" s="365">
+        <v>0.112</v>
+      </c>
+      <c r="F343" s="364">
+        <v>9.7799999999999998E-2</v>
+      </c>
+      <c r="G343" s="365">
+        <v>0.109</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A344" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B344" s="25" t="s">
         <v>348</v>
       </c>
-      <c r="D6" s="171" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="439">
+      <c r="C344" s="234" t="s">
+        <v>349</v>
+      </c>
+      <c r="D344" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E344" s="365">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="F344" s="364">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="G344" s="365">
+        <v>0.16339999999999999</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A345" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B345" s="26" t="s">
+        <v>348</v>
+      </c>
+      <c r="C345" s="234" t="s">
+        <v>350</v>
+      </c>
+      <c r="D345" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E345" s="365">
+        <v>0.151</v>
+      </c>
+      <c r="F345" s="364">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="G345" s="365">
+        <v>0.14460000000000001</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A346" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B346" s="25" t="s">
+        <v>351</v>
+      </c>
+      <c r="C346" s="234" t="s">
+        <v>352</v>
+      </c>
+      <c r="D346" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E346" s="365">
+        <v>0.157</v>
+      </c>
+      <c r="F346" s="364">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="G346" s="365">
+        <v>0.16200000000000001</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A347" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B347" s="26" t="s">
+        <v>351</v>
+      </c>
+      <c r="C347" s="234" t="s">
+        <v>353</v>
+      </c>
+      <c r="D347" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E347" s="364">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="F347" s="364">
+        <v>0.13800000000000001</v>
+      </c>
+      <c r="G347" s="365">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A348" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B348" s="26" t="s">
+        <v>351</v>
+      </c>
+      <c r="C348" s="234" t="s">
+        <v>354</v>
+      </c>
+      <c r="D348" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E348" s="364">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="F348" s="364">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="G348" s="365">
+        <v>0.14799999999999999</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A349" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B349" s="25" t="s">
+        <v>355</v>
+      </c>
+      <c r="C349" s="234" t="s">
+        <v>356</v>
+      </c>
+      <c r="D349" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E349" s="364">
+        <v>0.111</v>
+      </c>
+      <c r="F349" s="364">
+        <v>0.14779999999999999</v>
+      </c>
+      <c r="G349" s="365">
+        <v>0.17199999999999999</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A350" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B350" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="C350" s="234" t="s">
+        <v>357</v>
+      </c>
+      <c r="D350" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E350" s="364">
+        <v>0.16</v>
+      </c>
+      <c r="F350" s="364">
+        <v>0.1371</v>
+      </c>
+      <c r="G350" s="365">
+        <v>0.14599999999999999</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A351" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B351" s="26" t="s">
+        <v>355</v>
+      </c>
+      <c r="C351" s="234" t="s">
+        <v>358</v>
+      </c>
+      <c r="D351" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E351" s="364">
+        <v>0.30399999999999999</v>
+      </c>
+      <c r="F351" s="364">
+        <v>0.156</v>
+      </c>
+      <c r="G351" s="365">
+        <v>0.154</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A352" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B352" s="25" t="s">
+        <v>359</v>
+      </c>
+      <c r="C352" s="234" t="s">
+        <v>360</v>
+      </c>
+      <c r="D352" s="216" t="s">
+        <v>34</v>
+      </c>
+      <c r="E352" s="364">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="F352" s="364">
+        <v>0.106</v>
+      </c>
+      <c r="G352" s="365">
+        <v>0.1084</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A353" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B353" s="26" t="s">
+        <v>359</v>
+      </c>
+      <c r="C353" s="234" t="s">
+        <v>361</v>
+      </c>
+      <c r="D353" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E353" s="365">
+        <v>0.152</v>
+      </c>
+      <c r="F353" s="364">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="G353" s="365">
+        <v>0.161</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A354" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B354" s="413" t="s">
+        <v>362</v>
+      </c>
+      <c r="C354" s="233" t="s">
+        <v>363</v>
+      </c>
+      <c r="D354" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E354" s="318">
+        <v>9701</v>
+      </c>
+      <c r="F354" s="316">
+        <v>11740</v>
+      </c>
+      <c r="G354" s="317">
+        <v>8944</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A355" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B355" s="239" t="s">
+        <v>364</v>
+      </c>
+      <c r="C355" s="234" t="s">
+        <v>349</v>
+      </c>
+      <c r="D355" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E355" s="323">
+        <v>0.49199999999999999</v>
+      </c>
+      <c r="F355" s="324">
+        <v>0.50119999999999998</v>
+      </c>
+      <c r="G355" s="323">
+        <v>0.50960000000000005</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A356" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B356" s="26" t="s">
+        <v>364</v>
+      </c>
+      <c r="C356" s="234" t="s">
+        <v>350</v>
+      </c>
+      <c r="D356" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E356" s="365">
+        <v>0.50800000000000001</v>
+      </c>
+      <c r="F356" s="364">
+        <v>0.49659999999999999</v>
+      </c>
+      <c r="G356" s="365">
+        <v>0.48830000000000001</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A357" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B357" s="25" t="s">
+        <v>365</v>
+      </c>
+      <c r="C357" s="234" t="s">
+        <v>352</v>
+      </c>
+      <c r="D357" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E357" s="365">
+        <v>0.38800000000000001</v>
+      </c>
+      <c r="F357" s="364">
+        <v>0.36249999999999999</v>
+      </c>
+      <c r="G357" s="365">
+        <v>0.3659</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A358" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B358" s="26" t="s">
+        <v>365</v>
+      </c>
+      <c r="C358" s="234" t="s">
+        <v>353</v>
+      </c>
+      <c r="D358" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E358" s="364">
+        <v>0.58599999999999997</v>
+      </c>
+      <c r="F358" s="364">
+        <v>0.60780000000000001</v>
+      </c>
+      <c r="G358" s="365">
+        <v>0.60970000000000002</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A359" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B359" s="26" t="s">
+        <v>365</v>
+      </c>
+      <c r="C359" s="234" t="s">
+        <v>354</v>
+      </c>
+      <c r="D359" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E359" s="364">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F359" s="364">
+        <v>2.9600000000000001E-2</v>
+      </c>
+      <c r="G359" s="365">
+        <v>2.4400000000000002E-2</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A360" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B360" s="25" t="s">
+        <v>366</v>
+      </c>
+      <c r="C360" s="234" t="s">
+        <v>356</v>
+      </c>
+      <c r="D360" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E360" s="364">
+        <v>0.61599999999999999</v>
+      </c>
+      <c r="F360" s="364">
+        <v>0.54700000000000004</v>
+      </c>
+      <c r="G360" s="365">
+        <v>0.5706</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A361" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B361" s="26" t="s">
+        <v>366</v>
+      </c>
+      <c r="C361" s="234" t="s">
+        <v>357</v>
+      </c>
+      <c r="D361" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E361" s="364">
+        <v>0.38</v>
+      </c>
+      <c r="F361" s="364">
+        <v>0.44600000000000001</v>
+      </c>
+      <c r="G361" s="365">
+        <v>0.42120000000000002</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A362" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B362" s="26" t="s">
+        <v>366</v>
+      </c>
+      <c r="C362" s="234" t="s">
+        <v>358</v>
+      </c>
+      <c r="D362" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E362" s="364">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="F362" s="364">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="G362" s="365">
+        <v>8.3000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A363" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B363" s="25" t="s">
+        <v>367</v>
+      </c>
+      <c r="C363" s="234" t="s">
+        <v>360</v>
+      </c>
+      <c r="D363" s="216" t="s">
+        <v>34</v>
+      </c>
+      <c r="E363" s="364">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="F363" s="364">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="G363" s="365">
+        <v>2.8400000000000002E-2</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A364" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B364" s="26" t="s">
+        <v>367</v>
+      </c>
+      <c r="C364" s="234" t="s">
+        <v>361</v>
+      </c>
+      <c r="D364" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E364" s="365">
+        <v>0.97799999999999998</v>
+      </c>
+      <c r="F364" s="364">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="G364" s="365">
+        <v>0.97160000000000002</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A365" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B365" s="25" t="s">
+        <v>368</v>
+      </c>
+      <c r="C365" s="233" t="s">
+        <v>369</v>
+      </c>
+      <c r="D365" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E365" s="318">
+        <v>12451</v>
+      </c>
+      <c r="F365" s="316">
+        <v>12803</v>
+      </c>
+      <c r="G365" s="317">
+        <v>12692</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A366" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B366" s="25" t="s">
+        <v>370</v>
+      </c>
+      <c r="C366" s="234" t="s">
+        <v>349</v>
+      </c>
+      <c r="D366" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E366" s="365">
+        <v>0.45</v>
+      </c>
+      <c r="F366" s="364">
+        <v>0.46879999999999999</v>
+      </c>
+      <c r="G366" s="365">
+        <v>0.49280000000000002</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A367" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B367" s="26" t="s">
+        <v>370</v>
+      </c>
+      <c r="C367" s="234" t="s">
+        <v>350</v>
+      </c>
+      <c r="D367" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E367" s="365">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="F367" s="364">
+        <v>0.52900000000000003</v>
+      </c>
+      <c r="G367" s="365">
+        <v>0.50549999999999995</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A368" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B368" s="25" t="s">
+        <v>371</v>
+      </c>
+      <c r="C368" s="234" t="s">
+        <v>352</v>
+      </c>
+      <c r="D368" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E368" s="365">
+        <v>0.28699999999999998</v>
+      </c>
+      <c r="F368" s="364">
+        <v>0.3024</v>
+      </c>
+      <c r="G368" s="365">
+        <v>0.31119999999999998</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A369" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B369" s="26" t="s">
+        <v>371</v>
+      </c>
+      <c r="C369" s="234" t="s">
+        <v>353</v>
+      </c>
+      <c r="D369" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E369" s="364">
+        <v>0.67500000000000004</v>
+      </c>
+      <c r="F369" s="364">
+        <v>0.66600000000000004</v>
+      </c>
+      <c r="G369" s="365">
+        <v>0.65790000000000004</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A370" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B370" s="26" t="s">
+        <v>371</v>
+      </c>
+      <c r="C370" s="234" t="s">
+        <v>354</v>
+      </c>
+      <c r="D370" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E370" s="364">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="F370" s="364">
+        <v>3.1600000000000003E-2</v>
+      </c>
+      <c r="G370" s="365">
+        <v>3.09E-2</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A371" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B371" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="C371" s="234" t="s">
+        <v>356</v>
+      </c>
+      <c r="D371" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E371" s="364">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="F371" s="364">
+        <v>0.29070000000000001</v>
+      </c>
+      <c r="G371" s="365">
+        <v>0.29099999999999998</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A372" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B372" s="26" t="s">
+        <v>372</v>
+      </c>
+      <c r="C372" s="234" t="s">
+        <v>357</v>
+      </c>
+      <c r="D372" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E372" s="364">
+        <v>0.61899999999999999</v>
+      </c>
+      <c r="F372" s="364">
+        <v>0.63460000000000005</v>
+      </c>
+      <c r="G372" s="365">
+        <v>0.63800000000000001</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A373" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B373" s="26" t="s">
+        <v>372</v>
+      </c>
+      <c r="C373" s="234" t="s">
+        <v>358</v>
+      </c>
+      <c r="D373" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E373" s="364">
+        <v>0.106</v>
+      </c>
+      <c r="F373" s="364">
+        <v>7.4700000000000003E-2</v>
+      </c>
+      <c r="G373" s="365">
+        <v>7.0999999999999994E-2</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A374" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B374" s="25" t="s">
+        <v>373</v>
+      </c>
+      <c r="C374" s="234" t="s">
+        <v>360</v>
+      </c>
+      <c r="D374" s="240" t="s">
+        <v>34</v>
+      </c>
+      <c r="E374" s="365">
+        <v>0.128</v>
+      </c>
+      <c r="F374" s="364">
+        <v>0.1077</v>
+      </c>
+      <c r="G374" s="365">
+        <v>0.104</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A375" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B375" s="26" t="s">
+        <v>373</v>
+      </c>
+      <c r="C375" s="234" t="s">
+        <v>361</v>
+      </c>
+      <c r="D375" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E375" s="364">
+        <v>0.872</v>
+      </c>
+      <c r="F375" s="364">
+        <v>0.89200000000000002</v>
+      </c>
+      <c r="G375" s="365">
+        <v>0.89600000000000002</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A376" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B376" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="C376" s="395" t="s">
+        <v>375</v>
+      </c>
+      <c r="D376" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E376" s="315">
+        <v>53</v>
+      </c>
+      <c r="F376" s="315">
+        <v>66</v>
+      </c>
+      <c r="G376" s="318">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A377" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B377" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="C377" s="394" t="s">
+        <v>350</v>
+      </c>
+      <c r="D377" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E377" s="363">
+        <v>0.63</v>
+      </c>
+      <c r="F377" s="364">
+        <v>0.61</v>
+      </c>
+      <c r="G377" s="365">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A378" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B378" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="C378" s="394" t="s">
+        <v>352</v>
+      </c>
+      <c r="D378" s="216" t="s">
+        <v>34</v>
+      </c>
+      <c r="E378" s="365">
+        <v>0.31</v>
+      </c>
+      <c r="F378" s="364">
+        <v>0.41</v>
+      </c>
+      <c r="G378" s="365">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A379" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B379" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="C379" s="394" t="s">
+        <v>376</v>
+      </c>
+      <c r="D379" s="216" t="s">
+        <v>34</v>
+      </c>
+      <c r="E379" s="365">
+        <v>0</v>
+      </c>
+      <c r="F379" s="364">
+        <v>0</v>
+      </c>
+      <c r="G379" s="365">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A380" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B380" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="C380" s="241" t="s">
+        <v>377</v>
+      </c>
+      <c r="D380" s="157" t="s">
+        <v>40</v>
+      </c>
+      <c r="E380" s="338">
+        <v>87000</v>
+      </c>
+      <c r="F380" s="316">
+        <v>95000</v>
+      </c>
+      <c r="G380" s="317">
+        <v>106788</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A381" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B381" s="25" t="s">
+        <v>378</v>
+      </c>
+      <c r="C381" s="395" t="s">
+        <v>379</v>
+      </c>
+      <c r="D381" s="188" t="s">
+        <v>40</v>
+      </c>
+      <c r="E381" s="318">
+        <v>20464</v>
+      </c>
+      <c r="F381" s="316">
+        <v>23512</v>
+      </c>
+      <c r="G381" s="317">
+        <v>18683</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A382" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B382" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="C382" s="397" t="s">
+        <v>380</v>
+      </c>
+      <c r="D382" s="188" t="s">
+        <v>40</v>
+      </c>
+      <c r="E382" s="318">
+        <v>10763</v>
+      </c>
+      <c r="F382" s="316">
+        <v>11785</v>
+      </c>
+      <c r="G382" s="317">
+        <v>10184</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A383" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B383" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="C383" s="397" t="s">
+        <v>381</v>
+      </c>
+      <c r="D383" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E383" s="365">
+        <v>0.51</v>
+      </c>
+      <c r="F383" s="364">
+        <v>0.53</v>
+      </c>
+      <c r="G383" s="365">
+        <v>0.54509447090938301</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A384" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B384" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="C384" s="414" t="s">
+        <v>349</v>
+      </c>
+      <c r="D384" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E384" s="365">
+        <v>0.44104803493449801</v>
+      </c>
+      <c r="F384" s="364">
+        <v>0.46584641493423801</v>
+      </c>
+      <c r="G384" s="365">
+        <v>0.47289866457187701</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A385" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B385" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="C385" s="414" t="s">
+        <v>350</v>
+      </c>
+      <c r="D385" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E385" s="365">
+        <v>0.55895196506550204</v>
+      </c>
+      <c r="F385" s="364">
+        <v>0.53415358506576205</v>
+      </c>
+      <c r="G385" s="365">
+        <v>0.52710133542812299</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A386" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B386" s="26" t="s">
+        <v>378</v>
+      </c>
+      <c r="C386" s="397" t="s">
+        <v>382</v>
+      </c>
+      <c r="D386" s="195" t="s">
+        <v>40</v>
+      </c>
+      <c r="E386" s="318">
+        <v>9701</v>
+      </c>
+      <c r="F386" s="315">
+        <v>11727</v>
+      </c>
+      <c r="G386" s="318">
+        <v>8499</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A387" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B387" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C387" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D387" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E387" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F387" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G387" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A388" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B388" s="51" t="s">
+        <v>383</v>
+      </c>
+      <c r="C388" s="242" t="s">
+        <v>384</v>
+      </c>
+      <c r="D388" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E388" s="323">
+        <v>0.85</v>
+      </c>
+      <c r="F388" s="324">
+        <v>0.86</v>
+      </c>
+      <c r="G388" s="323">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A389" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B389" s="50" t="s">
+        <v>383</v>
+      </c>
+      <c r="C389" s="242" t="s">
+        <v>385</v>
+      </c>
+      <c r="D389" s="195" t="s">
+        <v>34</v>
+      </c>
+      <c r="E389" s="323">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="F389" s="324">
+        <v>0.85599999999999998</v>
+      </c>
+      <c r="G389" s="323">
+        <v>0.88700000000000001</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A390" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B390" s="25" t="s">
+        <v>386</v>
+      </c>
+      <c r="C390" s="243" t="s">
+        <v>350</v>
+      </c>
+      <c r="D390" s="244" t="s">
+        <v>34</v>
+      </c>
+      <c r="E390" s="323">
+        <v>0.87</v>
+      </c>
+      <c r="F390" s="324">
+        <v>0.87</v>
+      </c>
+      <c r="G390" s="323">
+        <v>0.878</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A391" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B391" s="27" t="s">
+        <v>386</v>
+      </c>
+      <c r="C391" s="233" t="s">
+        <v>349</v>
+      </c>
+      <c r="D391" s="245" t="s">
+        <v>34</v>
+      </c>
+      <c r="E391" s="323">
+        <v>0.88</v>
+      </c>
+      <c r="F391" s="324">
+        <v>0.89</v>
+      </c>
+      <c r="G391" s="323">
+        <v>0.89800000000000002</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A392" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B392" s="52" t="s">
+        <v>387</v>
+      </c>
+      <c r="C392" s="233" t="s">
+        <v>388</v>
+      </c>
+      <c r="D392" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E392" s="323">
+        <v>0.91100000000000003</v>
+      </c>
+      <c r="F392" s="324">
+        <v>0.91</v>
+      </c>
+      <c r="G392" s="323">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A393" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B393" s="53" t="s">
+        <v>387</v>
+      </c>
+      <c r="C393" s="233" t="s">
+        <v>389</v>
+      </c>
+      <c r="D393" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E393" s="323">
+        <v>0.876</v>
+      </c>
+      <c r="F393" s="324">
+        <v>0.88</v>
+      </c>
+      <c r="G393" s="323">
+        <v>0.88900000000000001</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A394" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B394" s="508" t="s">
+        <v>387</v>
+      </c>
+      <c r="C394" s="509" t="s">
+        <v>390</v>
+      </c>
+      <c r="D394" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E394" s="323">
+        <v>0.86699999999999999</v>
+      </c>
+      <c r="F394" s="324">
+        <v>0.87</v>
+      </c>
+      <c r="G394" s="323">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A395" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B395" s="508" t="s">
+        <v>387</v>
+      </c>
+      <c r="C395" s="509" t="s">
+        <v>391</v>
+      </c>
+      <c r="D395" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E395" s="323">
+        <v>0.89</v>
+      </c>
+      <c r="F395" s="324">
+        <v>0.88700000000000001</v>
+      </c>
+      <c r="G395" s="323">
+        <v>0.89800000000000002</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A396" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B396" s="510" t="s">
+        <v>392</v>
+      </c>
+      <c r="C396" s="258" t="s">
+        <v>393</v>
+      </c>
+      <c r="D396" s="246" t="s">
+        <v>34</v>
+      </c>
+      <c r="E396" s="323">
+        <v>0.89</v>
+      </c>
+      <c r="F396" s="324">
+        <v>0.89</v>
+      </c>
+      <c r="G396" s="323">
+        <v>0.90200000000000002</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A397" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B397" s="511" t="s">
+        <v>392</v>
+      </c>
+      <c r="C397" s="241" t="s">
+        <v>394</v>
+      </c>
+      <c r="D397" s="247" t="s">
+        <v>34</v>
+      </c>
+      <c r="E397" s="323">
+        <v>0.87</v>
+      </c>
+      <c r="F397" s="324">
+        <v>0.87</v>
+      </c>
+      <c r="G397" s="323">
+        <v>0.88500000000000001</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A398" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B398" s="498" t="s">
+        <v>395</v>
+      </c>
+      <c r="C398" s="241" t="s">
+        <v>396</v>
+      </c>
+      <c r="D398" s="247" t="s">
+        <v>397</v>
+      </c>
+      <c r="E398" s="315">
+        <v>82</v>
+      </c>
+      <c r="F398" s="315">
+        <v>83</v>
+      </c>
+      <c r="G398" s="318">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A399" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B399" s="26" t="s">
+        <v>395</v>
+      </c>
+      <c r="C399" s="233" t="s">
+        <v>385</v>
+      </c>
+      <c r="D399" s="247" t="s">
+        <v>34</v>
+      </c>
+      <c r="E399" s="323">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="F399" s="324">
+        <v>0.85599999999999998</v>
+      </c>
+      <c r="G399" s="323">
+        <v>0.877</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A400" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B400" s="26" t="s">
+        <v>395</v>
+      </c>
+      <c r="C400" s="234" t="s">
+        <v>398</v>
+      </c>
+      <c r="D400" s="247" t="s">
+        <v>34</v>
+      </c>
+      <c r="E400" s="323">
+        <v>0.85</v>
+      </c>
+      <c r="F400" s="324">
+        <v>0.86</v>
+      </c>
+      <c r="G400" s="323">
+        <v>0.86499999999999999</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A401" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B401" s="26" t="s">
+        <v>395</v>
+      </c>
+      <c r="C401" s="234" t="s">
+        <v>399</v>
+      </c>
+      <c r="D401" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E401" s="323">
+        <v>0.12</v>
+      </c>
+      <c r="F401" s="324">
+        <v>0.11</v>
+      </c>
+      <c r="G401" s="323">
+        <v>0.109</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A402" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="B402" s="27" t="s">
+        <v>395</v>
+      </c>
+      <c r="C402" s="234" t="s">
+        <v>400</v>
+      </c>
+      <c r="D402" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E402" s="323">
+        <v>0.03</v>
+      </c>
+      <c r="F402" s="324">
+        <v>0.03</v>
+      </c>
+      <c r="G402" s="323">
+        <v>2.5999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A403" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B403" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C403" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D403" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E403" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F403" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G403" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A404" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="439">
-[...13 lines deleted...]
-      <c r="C7" s="170" t="s">
+      <c r="B404" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="C404" s="218" t="s">
+        <v>402</v>
+      </c>
+      <c r="D404" s="248" t="s">
+        <v>40</v>
+      </c>
+      <c r="E404" s="318">
+        <v>2295011</v>
+      </c>
+      <c r="F404" s="315">
+        <v>1993667</v>
+      </c>
+      <c r="G404" s="318">
+        <v>2301259</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A405" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B405" s="25" t="s">
+        <v>403</v>
+      </c>
+      <c r="C405" s="234" t="s">
+        <v>404</v>
+      </c>
+      <c r="D405" s="248" t="s">
+        <v>40</v>
+      </c>
+      <c r="E405" s="318">
+        <v>90097</v>
+      </c>
+      <c r="F405" s="315">
+        <v>84867</v>
+      </c>
+      <c r="G405" s="318">
+        <v>93807</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A406" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B406" s="27" t="s">
+        <v>403</v>
+      </c>
+      <c r="C406" s="234" t="s">
+        <v>405</v>
+      </c>
+      <c r="D406" s="249" t="s">
+        <v>40</v>
+      </c>
+      <c r="E406" s="318">
+        <v>33</v>
+      </c>
+      <c r="F406" s="316">
+        <v>23</v>
+      </c>
+      <c r="G406" s="317">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A407" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B407" s="25" t="s">
+        <v>406</v>
+      </c>
+      <c r="C407" s="234" t="s">
+        <v>407</v>
+      </c>
+      <c r="D407" s="249" t="s">
+        <v>42</v>
+      </c>
+      <c r="E407" s="317">
+        <v>119.8</v>
+      </c>
+      <c r="F407" s="316">
+        <v>119.5</v>
+      </c>
+      <c r="G407" s="317">
+        <v>124.7</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A408" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B408" s="26" t="s">
+        <v>406</v>
+      </c>
+      <c r="C408" s="234" t="s">
+        <v>408</v>
+      </c>
+      <c r="D408" s="248" t="s">
+        <v>409</v>
+      </c>
+      <c r="E408" s="315">
+        <v>1329.6780136963496</v>
+      </c>
+      <c r="F408" s="315">
+        <v>1408</v>
+      </c>
+      <c r="G408" s="318">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A409" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B409" s="498" t="s">
+        <v>410</v>
+      </c>
+      <c r="C409" s="218" t="s">
+        <v>411</v>
+      </c>
+      <c r="D409" s="248" t="s">
+        <v>412</v>
+      </c>
+      <c r="E409" s="318">
+        <v>1349888</v>
+      </c>
+      <c r="F409" s="315">
+        <v>1020474</v>
+      </c>
+      <c r="G409" s="318">
+        <v>1152426</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A410" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B410" s="499" t="s">
+        <v>410</v>
+      </c>
+      <c r="C410" s="218" t="s">
+        <v>413</v>
+      </c>
+      <c r="D410" s="248" t="s">
+        <v>414</v>
+      </c>
+      <c r="E410" s="341">
+        <v>15</v>
+      </c>
+      <c r="F410" s="316">
+        <v>12</v>
+      </c>
+      <c r="G410" s="317">
+        <v>12.29</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A411" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B411" s="498" t="s">
+        <v>415</v>
+      </c>
+      <c r="C411" s="234" t="s">
+        <v>360</v>
+      </c>
+      <c r="D411" s="250" t="s">
+        <v>414</v>
+      </c>
+      <c r="E411" s="341">
+        <v>13.9</v>
+      </c>
+      <c r="F411" s="316">
+        <v>19</v>
+      </c>
+      <c r="G411" s="317">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A412" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B412" s="499" t="s">
+        <v>415</v>
+      </c>
+      <c r="C412" s="234" t="s">
+        <v>416</v>
+      </c>
+      <c r="D412" s="250" t="s">
+        <v>414</v>
+      </c>
+      <c r="E412" s="341">
+        <v>15</v>
+      </c>
+      <c r="F412" s="316">
+        <v>10.5</v>
+      </c>
+      <c r="G412" s="317">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A413" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B413" s="499" t="s">
+        <v>415</v>
+      </c>
+      <c r="C413" s="234" t="s">
+        <v>417</v>
+      </c>
+      <c r="D413" s="250" t="s">
+        <v>414</v>
+      </c>
+      <c r="E413" s="341">
+        <v>15</v>
+      </c>
+      <c r="F413" s="316">
+        <v>14.28</v>
+      </c>
+      <c r="G413" s="317">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A414" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B414" s="498" t="s">
+        <v>418</v>
+      </c>
+      <c r="C414" s="234" t="s">
         <v>349</v>
       </c>
-      <c r="D7" s="172" t="s">
-[...19 lines deleted...]
-      <c r="C8" s="170" t="s">
+      <c r="D414" s="247" t="s">
+        <v>414</v>
+      </c>
+      <c r="E414" s="341">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F414" s="316">
+        <v>11</v>
+      </c>
+      <c r="G414" s="317">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A415" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B415" s="499" t="s">
+        <v>418</v>
+      </c>
+      <c r="C415" s="234" t="s">
         <v>350</v>
       </c>
-      <c r="D8" s="174" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="442">
+      <c r="D415" s="247" t="s">
+        <v>414</v>
+      </c>
+      <c r="E415" s="341">
+        <v>13.7</v>
+      </c>
+      <c r="F415" s="316">
+        <v>13</v>
+      </c>
+      <c r="G415" s="317">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A416" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B416" s="498" t="s">
+        <v>419</v>
+      </c>
+      <c r="C416" s="234" t="s">
+        <v>353</v>
+      </c>
+      <c r="D416" s="247" t="s">
+        <v>414</v>
+      </c>
+      <c r="E416" s="341">
+        <v>14.47</v>
+      </c>
+      <c r="F416" s="316">
+        <v>12</v>
+      </c>
+      <c r="G416" s="317">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A417" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B417" s="499" t="s">
+        <v>419</v>
+      </c>
+      <c r="C417" s="251" t="s">
+        <v>352</v>
+      </c>
+      <c r="D417" s="161" t="s">
+        <v>414</v>
+      </c>
+      <c r="E417" s="341">
+        <v>16.45</v>
+      </c>
+      <c r="F417" s="316">
+        <v>12</v>
+      </c>
+      <c r="G417" s="317">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A418" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B418" s="499" t="s">
+        <v>419</v>
+      </c>
+      <c r="C418" s="252" t="s">
+        <v>354</v>
+      </c>
+      <c r="D418" s="161" t="s">
+        <v>414</v>
+      </c>
+      <c r="E418" s="341">
+        <v>12.59</v>
+      </c>
+      <c r="F418" s="316">
+        <v>11</v>
+      </c>
+      <c r="G418" s="317">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A419" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B419" s="498" t="s">
+        <v>420</v>
+      </c>
+      <c r="C419" s="253" t="s">
+        <v>356</v>
+      </c>
+      <c r="D419" s="161" t="s">
+        <v>414</v>
+      </c>
+      <c r="E419" s="318">
+        <v>17</v>
+      </c>
+      <c r="F419" s="316">
+        <v>12.5</v>
+      </c>
+      <c r="G419" s="317">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A420" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B420" s="499" t="s">
+        <v>420</v>
+      </c>
+      <c r="C420" s="251" t="s">
+        <v>421</v>
+      </c>
+      <c r="D420" s="161" t="s">
+        <v>414</v>
+      </c>
+      <c r="E420" s="318">
+        <v>14</v>
+      </c>
+      <c r="F420" s="316">
+        <v>12</v>
+      </c>
+      <c r="G420" s="317">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A421" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B421" s="499" t="s">
+        <v>420</v>
+      </c>
+      <c r="C421" s="252" t="s">
+        <v>358</v>
+      </c>
+      <c r="D421" s="161" t="s">
+        <v>414</v>
+      </c>
+      <c r="E421" s="318">
+        <v>9</v>
+      </c>
+      <c r="F421" s="316">
+        <v>9</v>
+      </c>
+      <c r="G421" s="317">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A422" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B422" s="498" t="s">
+        <v>422</v>
+      </c>
+      <c r="C422" s="253" t="s">
+        <v>423</v>
+      </c>
+      <c r="D422" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E422" s="318">
+        <v>8803</v>
+      </c>
+      <c r="F422" s="315">
+        <v>6674</v>
+      </c>
+      <c r="G422" s="318">
+        <v>7256</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A423" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B423" s="499" t="s">
+        <v>422</v>
+      </c>
+      <c r="C423" s="251" t="s">
+        <v>424</v>
+      </c>
+      <c r="D423" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E423" s="318">
+        <v>68586</v>
+      </c>
+      <c r="F423" s="315">
+        <v>65780</v>
+      </c>
+      <c r="G423" s="318">
+        <v>71348</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A424" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B424" s="499" t="s">
+        <v>422</v>
+      </c>
+      <c r="C424" s="252" t="s">
+        <v>360</v>
+      </c>
+      <c r="D424" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E424" s="318">
+        <v>12708</v>
+      </c>
+      <c r="F424" s="315">
+        <v>12413</v>
+      </c>
+      <c r="G424" s="318">
+        <v>15203</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A425" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B425" s="498" t="s">
+        <v>425</v>
+      </c>
+      <c r="C425" s="253" t="s">
+        <v>350</v>
+      </c>
+      <c r="D425" s="247" t="s">
+        <v>40</v>
+      </c>
+      <c r="E425" s="318">
+        <v>46198</v>
+      </c>
+      <c r="F425" s="315">
+        <v>49895</v>
+      </c>
+      <c r="G425" s="318">
+        <v>49896</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A426" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B426" s="27" t="s">
+        <v>425</v>
+      </c>
+      <c r="C426" s="234" t="s">
+        <v>349</v>
+      </c>
+      <c r="D426" s="247" t="s">
+        <v>40</v>
+      </c>
+      <c r="E426" s="318">
+        <v>38631</v>
+      </c>
+      <c r="F426" s="315">
+        <v>43749</v>
+      </c>
+      <c r="G426" s="318">
+        <v>43748</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A427" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B427" s="239" t="s">
+        <v>426</v>
+      </c>
+      <c r="C427" s="234" t="s">
+        <v>353</v>
+      </c>
+      <c r="D427" s="247" t="s">
+        <v>40</v>
+      </c>
+      <c r="E427" s="318">
+        <v>57282</v>
+      </c>
+      <c r="F427" s="315">
+        <v>61943</v>
+      </c>
+      <c r="G427" s="318">
+        <v>61947</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A428" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B428" s="26" t="s">
+        <v>426</v>
+      </c>
+      <c r="C428" s="251" t="s">
+        <v>352</v>
+      </c>
+      <c r="D428" s="247" t="s">
+        <v>40</v>
+      </c>
+      <c r="E428" s="318">
+        <v>24848</v>
+      </c>
+      <c r="F428" s="315">
+        <v>28935</v>
+      </c>
+      <c r="G428" s="318">
+        <v>28930</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A429" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B429" s="26" t="s">
+        <v>426</v>
+      </c>
+      <c r="C429" s="252" t="s">
+        <v>427</v>
+      </c>
+      <c r="D429" s="247" t="s">
+        <v>40</v>
+      </c>
+      <c r="E429" s="318">
+        <v>2737</v>
+      </c>
+      <c r="F429" s="315">
+        <v>2929</v>
+      </c>
+      <c r="G429" s="318">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A430" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B430" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="C430" s="252" t="s">
+        <v>356</v>
+      </c>
+      <c r="D430" s="415" t="s">
+        <v>40</v>
+      </c>
+      <c r="E430" s="318">
+        <v>32388</v>
+      </c>
+      <c r="F430" s="315">
+        <v>30479</v>
+      </c>
+      <c r="G430" s="318">
+        <v>30907</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A431" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B431" s="26" t="s">
+        <v>428</v>
+      </c>
+      <c r="C431" s="254" t="s">
+        <v>421</v>
+      </c>
+      <c r="D431" s="171" t="s">
+        <v>40</v>
+      </c>
+      <c r="E431" s="318">
+        <v>49005</v>
+      </c>
+      <c r="F431" s="315">
+        <v>58903</v>
+      </c>
+      <c r="G431" s="318">
+        <v>58544</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A432" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B432" s="27" t="s">
+        <v>428</v>
+      </c>
+      <c r="C432" s="234" t="s">
+        <v>358</v>
+      </c>
+      <c r="D432" s="255" t="s">
+        <v>40</v>
+      </c>
+      <c r="E432" s="318">
+        <v>3474</v>
+      </c>
+      <c r="F432" s="315">
+        <v>4425</v>
+      </c>
+      <c r="G432" s="318">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A433" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B433" s="25" t="s">
+        <v>429</v>
+      </c>
+      <c r="C433" s="234" t="s">
+        <v>430</v>
+      </c>
+      <c r="D433" s="256" t="s">
+        <v>40</v>
+      </c>
+      <c r="E433" s="318">
+        <v>7946</v>
+      </c>
+      <c r="F433" s="315">
+        <v>10595</v>
+      </c>
+      <c r="G433" s="318">
+        <v>12231</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A434" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B434" s="26" t="s">
+        <v>429</v>
+      </c>
+      <c r="C434" s="234" t="s">
+        <v>431</v>
+      </c>
+      <c r="D434" s="256" t="s">
+        <v>40</v>
+      </c>
+      <c r="E434" s="318">
+        <v>5500</v>
+      </c>
+      <c r="F434" s="315">
+        <v>5500</v>
+      </c>
+      <c r="G434" s="318">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A435" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B435" s="26" t="s">
+        <v>429</v>
+      </c>
+      <c r="C435" s="234" t="s">
+        <v>432</v>
+      </c>
+      <c r="D435" s="256" t="s">
+        <v>40</v>
+      </c>
+      <c r="E435" s="318">
+        <v>117</v>
+      </c>
+      <c r="F435" s="315">
+        <v>551</v>
+      </c>
+      <c r="G435" s="318">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A436" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B436" s="26" t="s">
+        <v>429</v>
+      </c>
+      <c r="C436" s="234" t="s">
+        <v>433</v>
+      </c>
+      <c r="D436" s="256" t="s">
+        <v>40</v>
+      </c>
+      <c r="E436" s="318">
+        <v>416</v>
+      </c>
+      <c r="F436" s="315">
+        <v>1049</v>
+      </c>
+      <c r="G436" s="318">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A437" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B437" s="27" t="s">
+        <v>429</v>
+      </c>
+      <c r="C437" s="234" t="s">
+        <v>434</v>
+      </c>
+      <c r="D437" s="256" t="s">
+        <v>40</v>
+      </c>
+      <c r="E437" s="318">
+        <v>1913</v>
+      </c>
+      <c r="F437" s="315">
+        <v>3495</v>
+      </c>
+      <c r="G437" s="318">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A438" s="184" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="442">
-[...62 lines deleted...]
-      <c r="E11" s="442">
+      <c r="B438" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C438" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D438" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E438" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F438" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G438" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" ht="25" customHeight="1">
+      <c r="A439" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B439" s="257" t="s">
+        <v>435</v>
+      </c>
+      <c r="C439" s="241" t="s">
+        <v>436</v>
+      </c>
+      <c r="D439" s="256" t="s">
+        <v>36</v>
+      </c>
+      <c r="E439" s="342">
+        <v>32.4</v>
+      </c>
+      <c r="F439" s="316">
+        <v>35.618000000000002</v>
+      </c>
+      <c r="G439" s="317">
+        <v>38.299999999999997</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A440" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B440" s="500" t="s">
+        <v>435</v>
+      </c>
+      <c r="C440" s="233" t="s">
+        <v>437</v>
+      </c>
+      <c r="D440" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E440" s="342">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F440" s="343">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="G440" s="342">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A441" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B441" s="498" t="s">
+        <v>439</v>
+      </c>
+      <c r="C441" s="233" t="s">
+        <v>15</v>
+      </c>
+      <c r="D441" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E441" s="342">
+        <v>1</v>
+      </c>
+      <c r="F441" s="343">
+        <v>1</v>
+      </c>
+      <c r="G441" s="342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A442" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B442" s="499" t="s">
+        <v>439</v>
+      </c>
+      <c r="C442" s="233" t="s">
+        <v>440</v>
+      </c>
+      <c r="D442" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E442" s="342">
+        <v>0.92</v>
+      </c>
+      <c r="F442" s="343">
+        <v>0.93</v>
+      </c>
+      <c r="G442" s="342">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A443" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B443" s="499" t="s">
+        <v>439</v>
+      </c>
+      <c r="C443" s="233" t="s">
+        <v>441</v>
+      </c>
+      <c r="D443" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E443" s="342">
+        <v>0.95</v>
+      </c>
+      <c r="F443" s="343">
+        <v>0.95</v>
+      </c>
+      <c r="G443" s="342">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A444" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B444" s="499" t="s">
+        <v>439</v>
+      </c>
+      <c r="C444" s="233" t="s">
+        <v>442</v>
+      </c>
+      <c r="D444" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E444" s="342">
+        <v>0.84</v>
+      </c>
+      <c r="F444" s="343">
+        <v>0.85</v>
+      </c>
+      <c r="G444" s="342">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A445" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B445" s="499" t="s">
+        <v>439</v>
+      </c>
+      <c r="C445" s="233" t="s">
+        <v>280</v>
+      </c>
+      <c r="D445" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E445" s="342">
+        <v>0.84</v>
+      </c>
+      <c r="F445" s="343">
+        <v>0.84</v>
+      </c>
+      <c r="G445" s="342">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A446" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B446" s="499" t="s">
+        <v>439</v>
+      </c>
+      <c r="C446" s="233" t="s">
+        <v>443</v>
+      </c>
+      <c r="D446" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E446" s="342">
+        <v>0.98</v>
+      </c>
+      <c r="F446" s="343">
+        <v>0.98</v>
+      </c>
+      <c r="G446" s="342">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A447" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B447" s="499" t="s">
+        <v>439</v>
+      </c>
+      <c r="C447" s="233" t="s">
+        <v>282</v>
+      </c>
+      <c r="D447" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E447" s="342">
+        <v>1</v>
+      </c>
+      <c r="F447" s="343">
+        <v>1</v>
+      </c>
+      <c r="G447" s="342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A448" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B448" s="499" t="s">
+        <v>439</v>
+      </c>
+      <c r="C448" s="233" t="s">
+        <v>284</v>
+      </c>
+      <c r="D448" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E448" s="342">
+        <v>1</v>
+      </c>
+      <c r="F448" s="343">
+        <v>1</v>
+      </c>
+      <c r="G448" s="342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A449" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B449" s="501" t="s">
+        <v>439</v>
+      </c>
+      <c r="C449" s="233" t="s">
+        <v>283</v>
+      </c>
+      <c r="D449" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E449" s="342">
+        <v>1</v>
+      </c>
+      <c r="F449" s="343">
+        <v>1</v>
+      </c>
+      <c r="G449" s="342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A450" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B450" s="502" t="s">
+        <v>444</v>
+      </c>
+      <c r="C450" s="233" t="s">
+        <v>15</v>
+      </c>
+      <c r="D450" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E450" s="342">
+        <v>1</v>
+      </c>
+      <c r="F450" s="316">
+        <v>1</v>
+      </c>
+      <c r="G450" s="317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A451" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B451" s="499" t="s">
+        <v>444</v>
+      </c>
+      <c r="C451" s="258" t="s">
+        <v>440</v>
+      </c>
+      <c r="D451" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E451" s="342">
+        <v>1</v>
+      </c>
+      <c r="F451" s="316">
+        <v>1.02</v>
+      </c>
+      <c r="G451" s="317">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A452" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B452" s="499" t="s">
+        <v>444</v>
+      </c>
+      <c r="C452" s="258" t="s">
+        <v>441</v>
+      </c>
+      <c r="D452" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E452" s="342">
+        <v>0.97</v>
+      </c>
+      <c r="F452" s="316">
+        <v>0.97</v>
+      </c>
+      <c r="G452" s="317">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A453" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B453" s="499" t="s">
+        <v>444</v>
+      </c>
+      <c r="C453" s="241" t="s">
+        <v>442</v>
+      </c>
+      <c r="D453" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E453" s="342">
+        <v>0.89</v>
+      </c>
+      <c r="F453" s="316">
+        <v>0.89</v>
+      </c>
+      <c r="G453" s="317">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A454" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B454" s="499" t="s">
+        <v>444</v>
+      </c>
+      <c r="C454" s="241" t="s">
+        <v>280</v>
+      </c>
+      <c r="D454" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E454" s="342">
+        <v>0.82</v>
+      </c>
+      <c r="F454" s="316">
+        <v>0.83</v>
+      </c>
+      <c r="G454" s="317">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A455" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B455" s="499" t="s">
+        <v>444</v>
+      </c>
+      <c r="C455" s="241" t="s">
+        <v>443</v>
+      </c>
+      <c r="D455" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E455" s="342">
+        <v>0.89</v>
+      </c>
+      <c r="F455" s="316">
+        <v>0.89</v>
+      </c>
+      <c r="G455" s="317">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A456" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B456" s="499" t="s">
+        <v>444</v>
+      </c>
+      <c r="C456" s="241" t="s">
+        <v>282</v>
+      </c>
+      <c r="D456" s="256" t="s">
+        <v>438</v>
+      </c>
+      <c r="E456" s="342">
+        <v>1</v>
+      </c>
+      <c r="F456" s="316">
+        <v>1</v>
+      </c>
+      <c r="G456" s="317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A457" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B457" s="499" t="s">
+        <v>444</v>
+      </c>
+      <c r="C457" s="241" t="s">
+        <v>284</v>
+      </c>
+      <c r="D457" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E457" s="342">
+        <v>1</v>
+      </c>
+      <c r="F457" s="316">
+        <v>1</v>
+      </c>
+      <c r="G457" s="317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A458" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B458" s="501" t="s">
+        <v>444</v>
+      </c>
+      <c r="C458" s="241" t="s">
+        <v>283</v>
+      </c>
+      <c r="D458" s="259" t="s">
+        <v>40</v>
+      </c>
+      <c r="E458" s="342">
+        <v>1</v>
+      </c>
+      <c r="F458" s="316">
+        <v>1</v>
+      </c>
+      <c r="G458" s="317">
+        <v>0.98</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A459" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B459" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C459" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D459" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E459" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F459" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G459" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A460" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B460" s="274" t="s">
+        <v>445</v>
+      </c>
+      <c r="C460" s="278" t="s">
+        <v>446</v>
+      </c>
+      <c r="D460" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E460" s="318">
+        <v>84097</v>
+      </c>
+      <c r="F460" s="316">
+        <v>86259</v>
+      </c>
+      <c r="G460" s="317">
+        <v>81988</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A461" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B461" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="C461" s="260" t="s">
+        <v>447</v>
+      </c>
+      <c r="D461" s="259" t="s">
+        <v>34</v>
+      </c>
+      <c r="E461" s="323">
+        <v>0.96</v>
+      </c>
+      <c r="F461" s="324">
+        <v>0.96899999999999997</v>
+      </c>
+      <c r="G461" s="323">
+        <v>0.98099999999999998</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A462" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B462" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="C462" s="260" t="s">
+        <v>448</v>
+      </c>
+      <c r="D462" s="262" t="s">
+        <v>34</v>
+      </c>
+      <c r="E462" s="323">
+        <v>0.997</v>
+      </c>
+      <c r="F462" s="324">
+        <v>0.997</v>
+      </c>
+      <c r="G462" s="323">
+        <v>0.996</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A463" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B463" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="C463" s="260" t="s">
+        <v>449</v>
+      </c>
+      <c r="D463" s="259" t="s">
+        <v>34</v>
+      </c>
+      <c r="E463" s="323">
+        <v>0.4</v>
+      </c>
+      <c r="F463" s="324">
+        <v>0.45</v>
+      </c>
+      <c r="G463" s="323">
+        <v>0.438</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A464" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B464" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="C464" s="260" t="s">
+        <v>450</v>
+      </c>
+      <c r="D464" s="263" t="s">
+        <v>99</v>
+      </c>
+      <c r="E464" s="344">
         <v>31</v>
       </c>
-      <c r="F11" s="442">
-[...237 lines deleted...]
-      <c r="A22" s="197" t="s">
+      <c r="F464" s="316">
+        <v>11.8</v>
+      </c>
+      <c r="G464" s="317">
+        <v>34.700000000000003</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A465" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B465" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="C465" s="260" t="s">
+        <v>451</v>
+      </c>
+      <c r="D465" s="263" t="s">
+        <v>99</v>
+      </c>
+      <c r="E465" s="344">
+        <v>413</v>
+      </c>
+      <c r="F465" s="316">
+        <v>462</v>
+      </c>
+      <c r="G465" s="317">
         <v>346</v>
       </c>
-      <c r="B22" s="427" t="s">
-[...2440 lines deleted...]
-      <c r="C128" s="250" t="s">
+    </row>
+    <row r="466" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A466" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B466" s="26" t="s">
         <v>445</v>
       </c>
-      <c r="D128" s="183" t="s">
-[...180 lines deleted...]
-      <c r="C136" s="250" t="s">
+      <c r="C466" s="260" t="s">
         <v>452</v>
       </c>
-      <c r="D136" s="183" t="s">
-[...19 lines deleted...]
-      <c r="C137" s="250" t="s">
+      <c r="D466" s="263" t="s">
+        <v>99</v>
+      </c>
+      <c r="E466" s="344">
+        <v>47.4</v>
+      </c>
+      <c r="F466" s="316">
+        <v>54</v>
+      </c>
+      <c r="G466" s="317">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A467" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B467" s="26" t="s">
+        <v>445</v>
+      </c>
+      <c r="C467" s="233" t="s">
         <v>453</v>
       </c>
-      <c r="D137" s="183" t="s">
-[...7559 lines deleted...]
-      <c r="E466" s="445">
+      <c r="D467" s="264" t="s">
+        <v>40</v>
+      </c>
+      <c r="E467" s="318">
         <v>3957</v>
       </c>
-      <c r="F466" s="443">
+      <c r="F467" s="316">
         <v>2689</v>
       </c>
-      <c r="G466" s="444">
+      <c r="G467" s="317">
         <f>50+2639</f>
         <v>2689</v>
       </c>
     </row>
-    <row r="467" spans="1:7" ht="20.100000000000001" customHeight="1">
-[...9 lines deleted...]
-      <c r="D467" s="349" t="s">
+    <row r="468" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A468" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B468" s="214" t="s">
+        <v>454</v>
+      </c>
+      <c r="C468" s="233" t="s">
+        <v>455</v>
+      </c>
+      <c r="D468" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E468" s="323">
+        <v>4.0899999999999999E-2</v>
+      </c>
+      <c r="F468" s="324">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="G468" s="323">
+        <v>5.2999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A469" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B469" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="C469" s="233" t="s">
+        <v>456</v>
+      </c>
+      <c r="D469" s="261" t="s">
+        <v>438</v>
+      </c>
+      <c r="E469" s="342">
+        <v>0.91</v>
+      </c>
+      <c r="F469" s="343">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G469" s="342">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A470" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B470" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="C470" s="233" t="s">
+        <v>457</v>
+      </c>
+      <c r="D470" s="264" t="s">
+        <v>438</v>
+      </c>
+      <c r="E470" s="342">
+        <v>0.03</v>
+      </c>
+      <c r="F470" s="343">
+        <v>0.03</v>
+      </c>
+      <c r="G470" s="342">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A471" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B471" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="C471" s="233" t="s">
+        <v>458</v>
+      </c>
+      <c r="D471" s="261" t="s">
+        <v>438</v>
+      </c>
+      <c r="E471" s="342">
+        <v>0.06</v>
+      </c>
+      <c r="F471" s="343">
+        <v>0.03</v>
+      </c>
+      <c r="G471" s="342">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A472" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B472" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="C472" s="233" t="s">
+        <v>459</v>
+      </c>
+      <c r="D472" s="261" t="s">
+        <v>438</v>
+      </c>
+      <c r="E472" s="342">
+        <v>0.25</v>
+      </c>
+      <c r="F472" s="343">
+        <v>0.38</v>
+      </c>
+      <c r="G472" s="342">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A473" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B473" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="C473" s="233" t="s">
+        <v>460</v>
+      </c>
+      <c r="D473" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E473" s="318">
         <v>2</v>
       </c>
-      <c r="E467" s="450">
-[...45 lines deleted...]
-      <c r="E469" s="470">
+      <c r="F473" s="315">
+        <v>2</v>
+      </c>
+      <c r="G473" s="318">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A474" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B474" s="26" t="s">
+        <v>454</v>
+      </c>
+      <c r="C474" s="233" t="s">
+        <v>461</v>
+      </c>
+      <c r="D474" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E474" s="318">
+        <v>2</v>
+      </c>
+      <c r="F474" s="315">
+        <v>2</v>
+      </c>
+      <c r="G474" s="318">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A475" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B475" s="416" t="s">
+        <v>462</v>
+      </c>
+      <c r="C475" s="233" t="s">
+        <v>463</v>
+      </c>
+      <c r="D475" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E475" s="318">
+        <v>4168</v>
+      </c>
+      <c r="F475" s="316">
+        <v>4195</v>
+      </c>
+      <c r="G475" s="317">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A476" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B476" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C476" s="234" t="s">
+        <v>350</v>
+      </c>
+      <c r="D476" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E476" s="323">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="F476" s="324">
+        <v>0.65300000000000002</v>
+      </c>
+      <c r="G476" s="323">
+        <v>0.64500000000000002</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A477" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B477" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C477" s="234" t="s">
+        <v>349</v>
+      </c>
+      <c r="D477" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E477" s="323">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="F477" s="324">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="G477" s="323">
+        <v>0.35499999999999998</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A478" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B478" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C478" s="265" t="s">
+        <v>464</v>
+      </c>
+      <c r="D478" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E478" s="318">
+        <v>3560</v>
+      </c>
+      <c r="F478" s="316">
+        <v>3415</v>
+      </c>
+      <c r="G478" s="317">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A479" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B479" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C479" s="193" t="s">
+        <v>350</v>
+      </c>
+      <c r="D479" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E479" s="323">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="F479" s="324">
+        <v>0.65300000000000002</v>
+      </c>
+      <c r="G479" s="323">
+        <v>0.64500000000000002</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A480" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B480" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C480" s="193" t="s">
+        <v>349</v>
+      </c>
+      <c r="D480" s="197" t="s">
+        <v>34</v>
+      </c>
+      <c r="E480" s="323">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="F480" s="324">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="G480" s="323">
+        <v>0.35499999999999998</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A481" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B481" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C481" s="266" t="s">
+        <v>465</v>
+      </c>
+      <c r="D481" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E481" s="323">
+        <v>0.996</v>
+      </c>
+      <c r="F481" s="324">
+        <v>0.995</v>
+      </c>
+      <c r="G481" s="323">
+        <v>0.998</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A482" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B482" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C482" s="175" t="s">
+        <v>350</v>
+      </c>
+      <c r="D482" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E482" s="323">
+        <v>0.98599999999999999</v>
+      </c>
+      <c r="F482" s="324">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="G482" s="323">
+        <v>0.98399999999999999</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A483" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B483" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C483" s="175" t="s">
+        <v>349</v>
+      </c>
+      <c r="D483" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="E483" s="311">
+        <v>0.93500000000000005</v>
+      </c>
+      <c r="F483" s="324">
+        <v>0.94499999999999995</v>
+      </c>
+      <c r="G483" s="323">
+        <v>0.96799999999999997</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A484" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B484" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C484" s="266" t="s">
+        <v>466</v>
+      </c>
+      <c r="D484" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E484" s="345">
+        <v>0.81299999999999994</v>
+      </c>
+      <c r="F484" s="324">
+        <v>0.80600000000000005</v>
+      </c>
+      <c r="G484" s="323">
+        <v>0.81200000000000006</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A485" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B485" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C485" s="175" t="s">
+        <v>350</v>
+      </c>
+      <c r="D485" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E485" s="345">
+        <v>0.753</v>
+      </c>
+      <c r="F485" s="324">
+        <v>0.753</v>
+      </c>
+      <c r="G485" s="323">
+        <v>0.77900000000000003</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A486" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B486" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="C486" s="175" t="s">
+        <v>349</v>
+      </c>
+      <c r="D486" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E486" s="345">
+        <v>0.874</v>
+      </c>
+      <c r="F486" s="324">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="G486" s="323">
+        <v>0.86199999999999999</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A487" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B487" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C487" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D487" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E487" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F487" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G487" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A488" s="267" t="s">
+        <v>26</v>
+      </c>
+      <c r="B488" s="274" t="s">
+        <v>26</v>
+      </c>
+      <c r="C488" s="268" t="s">
+        <v>467</v>
+      </c>
+      <c r="D488" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E488" s="346">
+        <v>15652</v>
+      </c>
+      <c r="F488" s="316">
+        <v>16215</v>
+      </c>
+      <c r="G488" s="317">
+        <v>17010</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A489" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B489" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C489" s="266" t="s">
+        <v>468</v>
+      </c>
+      <c r="D489" s="261" t="s">
+        <v>99</v>
+      </c>
+      <c r="E489" s="346">
+        <v>2600</v>
+      </c>
+      <c r="F489" s="316">
+        <v>2699</v>
+      </c>
+      <c r="G489" s="317">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A490" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B490" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C490" s="266" t="s">
+        <v>469</v>
+      </c>
+      <c r="D490" s="261" t="s">
+        <v>36</v>
+      </c>
+      <c r="E490" s="347">
+        <v>22.3</v>
+      </c>
+      <c r="F490" s="316">
+        <v>22.5</v>
+      </c>
+      <c r="G490" s="317">
+        <v>22.470227240069999</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A491" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B491" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C491" s="270" t="s">
+        <v>470</v>
+      </c>
+      <c r="D491" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E491" s="345">
+        <v>0.98599999999999999</v>
+      </c>
+      <c r="F491" s="324">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="G491" s="323">
+        <v>0.98129999999999995</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A492" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B492" s="274" t="s">
+        <v>471</v>
+      </c>
+      <c r="C492" s="268" t="s">
+        <v>472</v>
+      </c>
+      <c r="D492" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E492" s="345">
+        <v>0.312</v>
+      </c>
+      <c r="F492" s="324">
+        <v>0.31590000000000001</v>
+      </c>
+      <c r="G492" s="323">
+        <v>0.309</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A493" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B493" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C493" s="266" t="s">
+        <v>473</v>
+      </c>
+      <c r="D493" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E493" s="345">
+        <v>0.21299999999999999</v>
+      </c>
+      <c r="F493" s="324">
+        <v>0.21060000000000001</v>
+      </c>
+      <c r="G493" s="323">
+        <v>0.19900000000000001</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A494" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B494" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C494" s="266" t="s">
+        <v>474</v>
+      </c>
+      <c r="D494" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E494" s="345">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="F494" s="324">
+        <v>6.9199999999999998E-2</v>
+      </c>
+      <c r="G494" s="323">
+        <v>7.9000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A495" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B495" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C495" s="271" t="s">
+        <v>475</v>
+      </c>
+      <c r="D495" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E495" s="345">
+        <v>7.8E-2</v>
+      </c>
+      <c r="F495" s="324">
+        <v>6.2100000000000002E-2</v>
+      </c>
+      <c r="G495" s="323">
+        <v>6.2E-2</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A496" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B496" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C496" s="266" t="s">
+        <v>476</v>
+      </c>
+      <c r="D496" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E496" s="345">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F496" s="324">
+        <v>7.7299999999999994E-2</v>
+      </c>
+      <c r="G496" s="323">
+        <v>7.6999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A497" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B497" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C497" s="266" t="s">
+        <v>477</v>
+      </c>
+      <c r="D497" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E497" s="323">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="F497" s="324">
+        <v>7.6100000000000001E-2</v>
+      </c>
+      <c r="G497" s="323">
+        <v>8.4000000000000005E-2</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A498" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B498" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C498" s="175" t="s">
+        <v>478</v>
+      </c>
+      <c r="D498" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E498" s="323">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F498" s="324">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="G498" s="323">
+        <v>2.5000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A499" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B499" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C499" s="175" t="s">
+        <v>479</v>
+      </c>
+      <c r="D499" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E499" s="323">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F499" s="324">
+        <v>1.9400000000000001E-2</v>
+      </c>
+      <c r="G499" s="323">
+        <v>1.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A500" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B500" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C500" s="266" t="s">
+        <v>480</v>
+      </c>
+      <c r="D500" s="173" t="s">
+        <v>34</v>
+      </c>
+      <c r="E500" s="323">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="F500" s="324">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="G500" s="323">
+        <v>1.6E-2</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A501" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B501" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C501" s="175" t="s">
+        <v>481</v>
+      </c>
+      <c r="D501" s="173" t="s">
+        <v>34</v>
+      </c>
+      <c r="E501" s="323">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="F501" s="324">
+        <v>3.1E-2</v>
+      </c>
+      <c r="G501" s="323">
+        <v>2.5999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A502" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B502" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="C502" s="175" t="s">
+        <v>482</v>
+      </c>
+      <c r="D502" s="173" t="s">
+        <v>34</v>
+      </c>
+      <c r="E502" s="323">
         <v>0.03</v>
       </c>
-      <c r="F469" s="471">
+      <c r="F502" s="324">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="G502" s="323">
+        <v>3.2000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A503" s="269" t="s">
+        <v>26</v>
+      </c>
+      <c r="B503" s="272" t="s">
+        <v>471</v>
+      </c>
+      <c r="C503" s="273" t="s">
+        <v>427</v>
+      </c>
+      <c r="D503" s="171" t="s">
+        <v>34</v>
+      </c>
+      <c r="E503" s="323">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="F503" s="324">
+        <v>0.2112</v>
+      </c>
+      <c r="G503" s="323">
+        <v>0.20300000000000001</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A504" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B504" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C504" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D504" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E504" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F504" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G504" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A505" s="495" t="s">
+        <v>27</v>
+      </c>
+      <c r="B505" s="493" t="s">
+        <v>483</v>
+      </c>
+      <c r="C505" s="268" t="s">
+        <v>27</v>
+      </c>
+      <c r="D505" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E505" s="317">
+        <v>824.5</v>
+      </c>
+      <c r="F505" s="417">
+        <v>826.04</v>
+      </c>
+      <c r="G505" s="317">
+        <v>867.62732981604597</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A506" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B506" s="494" t="s">
+        <v>483</v>
+      </c>
+      <c r="C506" s="266" t="s">
+        <v>264</v>
+      </c>
+      <c r="D506" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E506" s="317">
+        <v>788.2</v>
+      </c>
+      <c r="F506" s="316">
+        <v>784.87228451618898</v>
+      </c>
+      <c r="G506" s="317">
+        <v>823.9</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A507" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B507" s="494" t="s">
+        <v>483</v>
+      </c>
+      <c r="C507" s="266" t="s">
+        <v>484</v>
+      </c>
+      <c r="D507" s="171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E507" s="317">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="F507" s="316">
+        <v>41.2</v>
+      </c>
+      <c r="G507" s="317">
+        <v>43.6514258423</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A508" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B508" s="494" t="s">
+        <v>483</v>
+      </c>
+      <c r="C508" s="271" t="s">
+        <v>485</v>
+      </c>
+      <c r="D508" s="171" t="s">
+        <v>40</v>
+      </c>
+      <c r="E508" s="318">
+        <v>1472</v>
+      </c>
+      <c r="F508" s="316">
+        <v>1668</v>
+      </c>
+      <c r="G508" s="317">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A509" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B509" s="494" t="s">
+        <v>483</v>
+      </c>
+      <c r="C509" s="266" t="s">
+        <v>264</v>
+      </c>
+      <c r="D509" s="171" t="s">
+        <v>40</v>
+      </c>
+      <c r="E509" s="318">
+        <v>1305</v>
+      </c>
+      <c r="F509" s="316">
+        <v>1465</v>
+      </c>
+      <c r="G509" s="317">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A510" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B510" s="487" t="s">
+        <v>483</v>
+      </c>
+      <c r="C510" s="273" t="s">
+        <v>486</v>
+      </c>
+      <c r="D510" s="171" t="s">
+        <v>40</v>
+      </c>
+      <c r="E510" s="318">
+        <v>167</v>
+      </c>
+      <c r="F510" s="316">
+        <v>203</v>
+      </c>
+      <c r="G510" s="317">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A511" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B511" s="488" t="s">
+        <v>487</v>
+      </c>
+      <c r="C511" s="503" t="s">
+        <v>488</v>
+      </c>
+      <c r="D511" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E511" s="317">
+        <v>526.20000000000005</v>
+      </c>
+      <c r="F511" s="316">
+        <v>542</v>
+      </c>
+      <c r="G511" s="317">
+        <v>545.29865931034601</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A512" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B512" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C512" s="271" t="s">
+        <v>205</v>
+      </c>
+      <c r="D512" s="197" t="s">
+        <v>42</v>
+      </c>
+      <c r="E512" s="317">
+        <v>271.8</v>
+      </c>
+      <c r="F512" s="316">
+        <v>281.24136850000002</v>
+      </c>
+      <c r="G512" s="317">
+        <v>290.40663056</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A513" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B513" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C513" s="271" t="s">
+        <v>489</v>
+      </c>
+      <c r="D513" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E513" s="317">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="F513" s="316">
+        <v>153.6576798804</v>
+      </c>
+      <c r="G513" s="317">
+        <v>166.80320508520001</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A514" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B514" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C514" s="271" t="s">
+        <v>202</v>
+      </c>
+      <c r="D514" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E514" s="317">
+        <v>0</v>
+      </c>
+      <c r="F514" s="316">
+        <v>4.5635047100000001</v>
+      </c>
+      <c r="G514" s="317">
+        <v>2.3232425977000002</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A515" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B515" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C515" s="271" t="s">
+        <v>490</v>
+      </c>
+      <c r="D515" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E515" s="317">
+        <v>0.4</v>
+      </c>
+      <c r="F515" s="316">
+        <v>1.6619415</v>
+      </c>
+      <c r="G515" s="317">
+        <v>3.3124218499000002</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A516" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B516" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C516" s="271" t="s">
+        <v>491</v>
+      </c>
+      <c r="D516" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E516" s="317">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F516" s="316">
+        <v>63.348106749999999</v>
+      </c>
+      <c r="G516" s="317">
+        <v>52.757467764499999</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A517" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B517" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C517" s="271" t="s">
+        <v>492</v>
+      </c>
+      <c r="D517" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E517" s="317">
+        <v>12.4</v>
+      </c>
+      <c r="F517" s="316">
+        <v>8.8616853300000002</v>
+      </c>
+      <c r="G517" s="317">
+        <v>11.048733624346101</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A518" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B518" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C518" s="271" t="s">
+        <v>493</v>
+      </c>
+      <c r="D518" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E518" s="317">
+        <v>6.9</v>
+      </c>
+      <c r="F518" s="316">
+        <v>5.0662413834000004</v>
+      </c>
+      <c r="G518" s="317">
+        <v>5.6344038444000004</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A519" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B519" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C519" s="271" t="s">
+        <v>494</v>
+      </c>
+      <c r="D519" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E519" s="317">
+        <v>15.6</v>
+      </c>
+      <c r="F519" s="316">
+        <v>23.60350905</v>
+      </c>
+      <c r="G519" s="317">
+        <v>13.0125539843</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A520" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B520" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C520" s="271" t="s">
+        <v>495</v>
+      </c>
+      <c r="D520" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E520" s="317">
+        <v>0</v>
+      </c>
+      <c r="F520" s="316">
+        <v>0</v>
+      </c>
+      <c r="G520" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A521" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B521" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C521" s="193" t="s">
+        <v>496</v>
+      </c>
+      <c r="D521" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E521" s="318">
+        <v>1975</v>
+      </c>
+      <c r="F521" s="316">
+        <v>1167</v>
+      </c>
+      <c r="G521" s="317">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A522" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B522" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C522" s="271" t="s">
+        <v>205</v>
+      </c>
+      <c r="D522" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E522" s="318">
+        <v>1140</v>
+      </c>
+      <c r="F522" s="316">
+        <v>463</v>
+      </c>
+      <c r="G522" s="317">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A523" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B523" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C523" s="271" t="s">
+        <v>489</v>
+      </c>
+      <c r="D523" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E523" s="318">
+        <v>537</v>
+      </c>
+      <c r="F523" s="316">
+        <v>535</v>
+      </c>
+      <c r="G523" s="317">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A524" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B524" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C524" s="271" t="s">
+        <v>202</v>
+      </c>
+      <c r="D524" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E524" s="318">
+        <v>22</v>
+      </c>
+      <c r="F524" s="316">
+        <v>8</v>
+      </c>
+      <c r="G524" s="317">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A525" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B525" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C525" s="271" t="s">
+        <v>490</v>
+      </c>
+      <c r="D525" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E525" s="318">
+        <v>6</v>
+      </c>
+      <c r="F525" s="316">
+        <v>13</v>
+      </c>
+      <c r="G525" s="317">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A526" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B526" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C526" s="271" t="s">
+        <v>491</v>
+      </c>
+      <c r="D526" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E526" s="318">
+        <v>25</v>
+      </c>
+      <c r="F526" s="316">
+        <v>18</v>
+      </c>
+      <c r="G526" s="317">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A527" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B527" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C527" s="271" t="s">
+        <v>492</v>
+      </c>
+      <c r="D527" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E527" s="318">
+        <v>55</v>
+      </c>
+      <c r="F527" s="316">
+        <v>47</v>
+      </c>
+      <c r="G527" s="317">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A528" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B528" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C528" s="271" t="s">
+        <v>493</v>
+      </c>
+      <c r="D528" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E528" s="318">
+        <v>70</v>
+      </c>
+      <c r="F528" s="316">
+        <v>16</v>
+      </c>
+      <c r="G528" s="317">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A529" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B529" s="489" t="s">
+        <v>487</v>
+      </c>
+      <c r="C529" s="271" t="s">
+        <v>494</v>
+      </c>
+      <c r="D529" s="165" t="s">
+        <v>40</v>
+      </c>
+      <c r="E529" s="318">
+        <v>120</v>
+      </c>
+      <c r="F529" s="316">
+        <v>67</v>
+      </c>
+      <c r="G529" s="317">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A530" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B530" s="490" t="s">
+        <v>487</v>
+      </c>
+      <c r="C530" s="504" t="s">
+        <v>495</v>
+      </c>
+      <c r="D530" s="165" t="s">
+        <v>40</v>
+      </c>
+      <c r="E530" s="318">
+        <v>0</v>
+      </c>
+      <c r="F530" s="316">
+        <v>0</v>
+      </c>
+      <c r="G530" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A531" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B531" s="491" t="s">
+        <v>497</v>
+      </c>
+      <c r="C531" s="505" t="s">
+        <v>498</v>
+      </c>
+      <c r="D531" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E531" s="317">
+        <v>298.3</v>
+      </c>
+      <c r="F531" s="417">
+        <v>284.04000000000002</v>
+      </c>
+      <c r="G531" s="317">
+        <v>322.32867050570002</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A532" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B532" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C532" s="193" t="s">
+        <v>205</v>
+      </c>
+      <c r="D532" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E532" s="317">
+        <v>30.8</v>
+      </c>
+      <c r="F532" s="417">
+        <v>31.06</v>
+      </c>
+      <c r="G532" s="317">
+        <v>33.708153395399997</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A533" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B533" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C533" s="193" t="s">
+        <v>489</v>
+      </c>
+      <c r="D533" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E533" s="317">
+        <v>123</v>
+      </c>
+      <c r="F533" s="417">
+        <v>121.33</v>
+      </c>
+      <c r="G533" s="317">
+        <v>127.8969404103</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A534" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B534" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C534" s="193" t="s">
+        <v>202</v>
+      </c>
+      <c r="D534" s="165" t="s">
+        <v>42</v>
+      </c>
+      <c r="E534" s="317">
+        <v>54.1</v>
+      </c>
+      <c r="F534" s="417">
+        <v>42.03</v>
+      </c>
+      <c r="G534" s="317">
+        <v>61.760119549999999</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A535" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B535" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C535" s="175" t="s">
+        <v>490</v>
+      </c>
+      <c r="D535" s="275" t="s">
+        <v>42</v>
+      </c>
+      <c r="E535" s="317">
+        <v>60.1</v>
+      </c>
+      <c r="F535" s="417">
+        <v>58.89</v>
+      </c>
+      <c r="G535" s="317">
+        <v>63.63869965</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A536" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B536" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C536" s="175" t="s">
+        <v>491</v>
+      </c>
+      <c r="D536" s="275" t="s">
+        <v>42</v>
+      </c>
+      <c r="E536" s="317">
+        <v>0</v>
+      </c>
+      <c r="F536" s="316">
+        <v>0</v>
+      </c>
+      <c r="G536" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A537" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B537" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C537" s="175" t="s">
+        <v>492</v>
+      </c>
+      <c r="D537" s="275" t="s">
+        <v>42</v>
+      </c>
+      <c r="E537" s="317">
+        <v>0</v>
+      </c>
+      <c r="F537" s="316">
+        <v>0</v>
+      </c>
+      <c r="G537" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A538" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B538" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C538" s="175" t="s">
+        <v>493</v>
+      </c>
+      <c r="D538" s="213" t="s">
+        <v>42</v>
+      </c>
+      <c r="E538" s="348">
+        <v>0.1</v>
+      </c>
+      <c r="F538" s="417">
+        <v>0.31</v>
+      </c>
+      <c r="G538" s="317">
+        <v>1.7216640000000001</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A539" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B539" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C539" s="175" t="s">
+        <v>494</v>
+      </c>
+      <c r="D539" s="276" t="s">
+        <v>42</v>
+      </c>
+      <c r="E539" s="348">
+        <v>0</v>
+      </c>
+      <c r="F539" s="417">
+        <v>0.93</v>
+      </c>
+      <c r="G539" s="317">
+        <v>1.7216640000000001</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A540" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B540" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C540" s="175" t="s">
+        <v>495</v>
+      </c>
+      <c r="D540" s="276" t="s">
+        <v>42</v>
+      </c>
+      <c r="E540" s="348">
+        <v>30.2</v>
+      </c>
+      <c r="F540" s="349">
+        <v>29.4</v>
+      </c>
+      <c r="G540" s="317">
+        <v>31.881429499999999</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A541" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B541" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C541" s="266" t="s">
+        <v>499</v>
+      </c>
+      <c r="D541" s="276" t="s">
+        <v>40</v>
+      </c>
+      <c r="E541" s="346">
+        <v>582</v>
+      </c>
+      <c r="F541" s="346">
+        <v>501</v>
+      </c>
+      <c r="G541" s="346">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A542" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B542" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C542" s="175" t="s">
+        <v>205</v>
+      </c>
+      <c r="D542" s="276" t="s">
+        <v>40</v>
+      </c>
+      <c r="E542" s="346">
+        <v>105</v>
+      </c>
+      <c r="F542" s="346">
+        <v>76</v>
+      </c>
+      <c r="G542" s="346">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A543" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B543" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C543" s="175" t="s">
+        <v>489</v>
+      </c>
+      <c r="D543" s="276" t="s">
+        <v>40</v>
+      </c>
+      <c r="E543" s="346">
+        <v>373</v>
+      </c>
+      <c r="F543" s="346">
+        <v>248</v>
+      </c>
+      <c r="G543" s="346">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A544" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B544" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C544" s="175" t="s">
+        <v>202</v>
+      </c>
+      <c r="D544" s="276" t="s">
+        <v>40</v>
+      </c>
+      <c r="E544" s="346">
+        <v>0</v>
+      </c>
+      <c r="F544" s="346">
+        <v>22</v>
+      </c>
+      <c r="G544" s="346">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A545" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B545" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C545" s="175" t="s">
+        <v>490</v>
+      </c>
+      <c r="D545" s="276" t="s">
+        <v>40</v>
+      </c>
+      <c r="E545" s="346">
+        <v>66</v>
+      </c>
+      <c r="F545" s="346">
+        <v>78</v>
+      </c>
+      <c r="G545" s="346">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A546" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B546" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C546" s="175" t="s">
+        <v>491</v>
+      </c>
+      <c r="D546" s="276" t="s">
+        <v>40</v>
+      </c>
+      <c r="E546" s="346">
+        <v>0</v>
+      </c>
+      <c r="F546" s="316">
+        <v>0</v>
+      </c>
+      <c r="G546" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A547" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B547" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C547" s="187" t="s">
+        <v>492</v>
+      </c>
+      <c r="D547" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E547" s="318">
+        <v>0</v>
+      </c>
+      <c r="F547" s="316">
+        <v>0</v>
+      </c>
+      <c r="G547" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A548" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B548" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C548" s="187" t="s">
+        <v>493</v>
+      </c>
+      <c r="D548" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E548" s="318">
+        <v>1</v>
+      </c>
+      <c r="F548" s="316">
+        <v>2</v>
+      </c>
+      <c r="G548" s="317">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A549" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B549" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C549" s="187" t="s">
+        <v>494</v>
+      </c>
+      <c r="D549" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="E549" s="318">
+        <v>1</v>
+      </c>
+      <c r="F549" s="316">
+        <v>5</v>
+      </c>
+      <c r="G549" s="317">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A550" s="496" t="s">
+        <v>27</v>
+      </c>
+      <c r="B550" s="492" t="s">
+        <v>497</v>
+      </c>
+      <c r="C550" s="191" t="s">
+        <v>495</v>
+      </c>
+      <c r="D550" s="263" t="s">
+        <v>40</v>
+      </c>
+      <c r="E550" s="346">
+        <v>36</v>
+      </c>
+      <c r="F550" s="316">
+        <v>70</v>
+      </c>
+      <c r="G550" s="317">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A551" s="184" t="s">
+        <v>50</v>
+      </c>
+      <c r="B551" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C551" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D551" s="303" t="s">
+        <v>50</v>
+      </c>
+      <c r="E551" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F551" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G551" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A552" s="201" t="s">
+        <v>12</v>
+      </c>
+      <c r="B552" s="300" t="s">
+        <v>500</v>
+      </c>
+      <c r="C552" s="260" t="s">
+        <v>15</v>
+      </c>
+      <c r="D552" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E552" s="324">
+        <v>0.54</v>
+      </c>
+      <c r="F552" s="324">
+        <v>0.54</v>
+      </c>
+      <c r="G552" s="323">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A553" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B553" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C553" s="191" t="s">
+        <v>501</v>
+      </c>
+      <c r="D553" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E553" s="324">
+        <v>1</v>
+      </c>
+      <c r="F553" s="324">
+        <v>1</v>
+      </c>
+      <c r="G553" s="323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A554" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B554" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C554" s="191" t="s">
+        <v>502</v>
+      </c>
+      <c r="D554" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E554" s="324">
+        <v>0</v>
+      </c>
+      <c r="F554" s="324">
+        <v>0.5</v>
+      </c>
+      <c r="G554" s="323">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A555" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B555" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C555" s="191" t="s">
+        <v>503</v>
+      </c>
+      <c r="D555" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E555" s="324">
+        <v>0.4</v>
+      </c>
+      <c r="F555" s="324">
+        <v>0.4</v>
+      </c>
+      <c r="G555" s="323">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A556" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B556" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C556" s="191" t="s">
+        <v>504</v>
+      </c>
+      <c r="D556" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E556" s="324">
+        <v>1</v>
+      </c>
+      <c r="F556" s="324">
+        <v>1</v>
+      </c>
+      <c r="G556" s="323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A557" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B557" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C557" s="191" t="s">
+        <v>505</v>
+      </c>
+      <c r="D557" s="277" t="s">
+        <v>34</v>
+      </c>
+      <c r="E557" s="311">
+        <v>0.2</v>
+      </c>
+      <c r="F557" s="324">
+        <v>0.2</v>
+      </c>
+      <c r="G557" s="323">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A558" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B558" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C558" s="191" t="s">
+        <v>506</v>
+      </c>
+      <c r="D558" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E558" s="324">
+        <v>0.33</v>
+      </c>
+      <c r="F558" s="324">
+        <v>0.66</v>
+      </c>
+      <c r="G558" s="323">
+        <v>0.66666666666666696</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A559" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B559" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C559" s="191" t="s">
+        <v>507</v>
+      </c>
+      <c r="D559" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E559" s="324">
+        <v>0.2</v>
+      </c>
+      <c r="F559" s="324">
+        <v>0.2</v>
+      </c>
+      <c r="G559" s="323">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A560" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B560" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C560" s="191" t="s">
+        <v>508</v>
+      </c>
+      <c r="D560" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E560" s="324">
+        <v>0.2</v>
+      </c>
+      <c r="F560" s="324">
+        <v>0.2</v>
+      </c>
+      <c r="G560" s="323">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A561" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B561" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C561" s="191" t="s">
+        <v>509</v>
+      </c>
+      <c r="D561" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="E561" s="324">
+        <v>0</v>
+      </c>
+      <c r="F561" s="324">
+        <v>0</v>
+      </c>
+      <c r="G561" s="323">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A562" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="B562" s="301" t="s">
+        <v>500</v>
+      </c>
+      <c r="C562" s="191" t="s">
+        <v>510</v>
+      </c>
+      <c r="D562" s="188" t="s">
+        <v>34</v>
+      </c>
+      <c r="E562" s="323">
+        <v>0</v>
+      </c>
+      <c r="F562" s="324">
+        <v>0.5</v>
+      </c>
+      <c r="G562" s="323">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A563" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="B563" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C563" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D563" s="185" t="s">
+        <v>50</v>
+      </c>
+      <c r="E563" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F563" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G563" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A564" s="201" t="s">
+        <v>17</v>
+      </c>
+      <c r="B564" s="299" t="s">
+        <v>511</v>
+      </c>
+      <c r="C564" s="278" t="s">
+        <v>512</v>
+      </c>
+      <c r="D564" s="213" t="s">
+        <v>409</v>
+      </c>
+      <c r="E564" s="485">
+        <v>0</v>
+      </c>
+      <c r="F564" s="485">
+        <v>0</v>
+      </c>
+      <c r="G564" s="486">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A565" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B565" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C565" s="279" t="s">
+        <v>513</v>
+      </c>
+      <c r="D565" s="280" t="s">
+        <v>143</v>
+      </c>
+      <c r="E565" s="350">
+        <v>0</v>
+      </c>
+      <c r="F565" s="316">
+        <v>0</v>
+      </c>
+      <c r="G565" s="317">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A566" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B566" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C566" s="278" t="s">
+        <v>514</v>
+      </c>
+      <c r="D566" s="281" t="s">
+        <v>42</v>
+      </c>
+      <c r="E566" s="351">
+        <v>34.6</v>
+      </c>
+      <c r="F566" s="316">
+        <v>36</v>
+      </c>
+      <c r="G566" s="317">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A567" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B567" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C567" s="278" t="s">
+        <v>515</v>
+      </c>
+      <c r="D567" s="281" t="s">
+        <v>42</v>
+      </c>
+      <c r="E567" s="351">
+        <v>6.5</v>
+      </c>
+      <c r="F567" s="316">
+        <v>5.4</v>
+      </c>
+      <c r="G567" s="317">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A568" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B568" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C568" s="278" t="s">
+        <v>516</v>
+      </c>
+      <c r="D568" s="418" t="s">
+        <v>42</v>
+      </c>
+      <c r="E568" s="316">
+        <v>1.2</v>
+      </c>
+      <c r="F568" s="316">
+        <v>1.8</v>
+      </c>
+      <c r="G568" s="317">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A569" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B569" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C569" s="282" t="s">
+        <v>517</v>
+      </c>
+      <c r="D569" s="264" t="s">
+        <v>518</v>
+      </c>
+      <c r="E569" s="352">
+        <v>171</v>
+      </c>
+      <c r="F569" s="316">
+        <v>174</v>
+      </c>
+      <c r="G569" s="317">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A570" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B570" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C570" s="283" t="s">
+        <v>519</v>
+      </c>
+      <c r="D570" s="261" t="s">
+        <v>518</v>
+      </c>
+      <c r="E570" s="352">
+        <v>104</v>
+      </c>
+      <c r="F570" s="316">
+        <v>103</v>
+      </c>
+      <c r="G570" s="317">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A571" s="39"/>
+      <c r="B571" s="55"/>
+      <c r="C571" s="283" t="s">
+        <v>837</v>
+      </c>
+      <c r="D571" s="418" t="s">
+        <v>42</v>
+      </c>
+      <c r="E571" s="481">
+        <v>8.4</v>
+      </c>
+      <c r="F571" s="482">
+        <v>10.8</v>
+      </c>
+      <c r="G571" s="317">
+        <v>12.5</v>
+      </c>
+      <c r="H571" s="483"/>
+      <c r="I571" s="484"/>
+    </row>
+    <row r="572" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A572" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B572" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C572" s="283" t="s">
+        <v>520</v>
+      </c>
+      <c r="D572" s="264" t="s">
+        <v>42</v>
+      </c>
+      <c r="E572" s="348">
+        <v>1.05</v>
+      </c>
+      <c r="F572" s="316">
+        <v>1.3080000000000001</v>
+      </c>
+      <c r="G572" s="317">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A573" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B573" s="55" t="s">
+        <v>511</v>
+      </c>
+      <c r="C573" s="283" t="s">
+        <v>521</v>
+      </c>
+      <c r="D573" s="264" t="s">
+        <v>518</v>
+      </c>
+      <c r="E573" s="352">
+        <v>200</v>
+      </c>
+      <c r="F573" s="316">
+        <v>200</v>
+      </c>
+      <c r="G573" s="317">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A574" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="B574" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C574" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D574" s="185" t="s">
+        <v>50</v>
+      </c>
+      <c r="E574" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F574" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G574" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9" ht="20.149999999999999" customHeight="1">
+      <c r="A575" s="214" t="s">
+        <v>21</v>
+      </c>
+      <c r="B575" s="419" t="s">
+        <v>522</v>
+      </c>
+      <c r="C575" s="284" t="s">
+        <v>523</v>
+      </c>
+      <c r="D575" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E575" s="323">
+        <v>0.96</v>
+      </c>
+      <c r="F575" s="323">
+        <v>0.97</v>
+      </c>
+      <c r="G575" s="340">
+        <v>0.97899999999999998</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" ht="42">
+      <c r="A576" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B576" s="230" t="s">
+        <v>522</v>
+      </c>
+      <c r="C576" s="284" t="s">
+        <v>524</v>
+      </c>
+      <c r="D576" s="261" t="s">
+        <v>34</v>
+      </c>
+      <c r="E576" s="323">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="F576" s="323">
+        <v>0.99</v>
+      </c>
+      <c r="G576" s="340">
+        <v>0.97899999999999998</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8" ht="21" customHeight="1">
+      <c r="A577" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B577" s="419" t="s">
+        <v>834</v>
+      </c>
+      <c r="C577" s="284" t="s">
+        <v>836</v>
+      </c>
+      <c r="D577" s="480" t="s">
+        <v>40</v>
+      </c>
+      <c r="E577" s="476" t="s">
+        <v>143</v>
+      </c>
+      <c r="F577" s="476" t="s">
+        <v>143</v>
+      </c>
+      <c r="G577" s="477">
+        <v>0</v>
+      </c>
+      <c r="H577" s="478"/>
+    </row>
+    <row r="578" spans="1:8" ht="18.5" customHeight="1">
+      <c r="A578" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B578" s="479" t="s">
+        <v>834</v>
+      </c>
+      <c r="C578" s="283" t="s">
+        <v>835</v>
+      </c>
+      <c r="D578" s="480" t="s">
+        <v>42</v>
+      </c>
+      <c r="E578" s="476" t="s">
+        <v>143</v>
+      </c>
+      <c r="F578" s="476" t="s">
+        <v>143</v>
+      </c>
+      <c r="G578" s="477">
+        <v>0</v>
+      </c>
+      <c r="H578" s="478"/>
+    </row>
+    <row r="579" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A579" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B579" s="420" t="s">
+        <v>525</v>
+      </c>
+      <c r="C579" s="283" t="s">
+        <v>526</v>
+      </c>
+      <c r="D579" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E579" s="346">
+        <v>35</v>
+      </c>
+      <c r="F579" s="346">
+        <v>60</v>
+      </c>
+      <c r="G579" s="327">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A580" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B580" s="229" t="s">
+        <v>527</v>
+      </c>
+      <c r="C580" s="284" t="s">
+        <v>528</v>
+      </c>
+      <c r="D580" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E580" s="346">
+        <v>0</v>
+      </c>
+      <c r="F580" s="346">
+        <v>0</v>
+      </c>
+      <c r="G580" s="327">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A581" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B581" s="230" t="s">
+        <v>527</v>
+      </c>
+      <c r="C581" s="284" t="s">
+        <v>529</v>
+      </c>
+      <c r="D581" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E581" s="346">
+        <v>0</v>
+      </c>
+      <c r="F581" s="346">
+        <v>0</v>
+      </c>
+      <c r="G581" s="346">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A582" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B582" s="226" t="s">
+        <v>527</v>
+      </c>
+      <c r="C582" s="284" t="s">
+        <v>530</v>
+      </c>
+      <c r="D582" s="261" t="s">
+        <v>40</v>
+      </c>
+      <c r="E582" s="347">
+        <v>1</v>
+      </c>
+      <c r="F582" s="347">
+        <v>2</v>
+      </c>
+      <c r="G582" s="347">
         <v>0.03</v>
       </c>
-      <c r="G469" s="470">
+    </row>
+    <row r="583" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A583" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="B583" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="C583" s="302" t="s">
+        <v>50</v>
+      </c>
+      <c r="D583" s="185" t="s">
+        <v>531</v>
+      </c>
+      <c r="E583" s="319" t="s">
+        <v>50</v>
+      </c>
+      <c r="F583" s="320" t="s">
+        <v>50</v>
+      </c>
+      <c r="G583" s="320" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A584" s="267" t="s">
+        <v>23</v>
+      </c>
+      <c r="B584" s="25" t="s">
+        <v>532</v>
+      </c>
+      <c r="C584" s="284" t="s">
+        <v>533</v>
+      </c>
+      <c r="D584" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E584" s="327">
+        <v>2287</v>
+      </c>
+      <c r="F584" s="327">
+        <v>2329</v>
+      </c>
+      <c r="G584" s="327">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A585" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B585" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C585" s="284" t="s">
+        <v>534</v>
+      </c>
+      <c r="D585" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E585" s="327">
+        <v>2249</v>
+      </c>
+      <c r="F585" s="327">
+        <v>2304</v>
+      </c>
+      <c r="G585" s="327">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A586" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B586" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C586" s="284" t="s">
+        <v>535</v>
+      </c>
+      <c r="D586" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E586" s="327">
+        <v>14</v>
+      </c>
+      <c r="F586" s="327">
+        <v>14</v>
+      </c>
+      <c r="G586" s="327">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A587" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B587" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C587" s="284" t="s">
+        <v>536</v>
+      </c>
+      <c r="D587" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E587" s="323">
+        <v>0.43</v>
+      </c>
+      <c r="F587" s="323">
+        <v>0.38</v>
+      </c>
+      <c r="G587" s="340">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A588" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B588" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C588" s="284" t="s">
+        <v>537</v>
+      </c>
+      <c r="D588" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E588" s="327">
+        <v>1146</v>
+      </c>
+      <c r="F588" s="327">
+        <v>1167</v>
+      </c>
+      <c r="G588" s="327">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A589" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B589" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C589" s="284" t="s">
+        <v>538</v>
+      </c>
+      <c r="D589" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E589" s="327">
+        <v>81</v>
+      </c>
+      <c r="F589" s="327">
+        <v>88</v>
+      </c>
+      <c r="G589" s="327">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A590" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B590" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C590" s="284" t="s">
+        <v>539</v>
+      </c>
+      <c r="D590" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E590" s="327">
+        <v>2200</v>
+      </c>
+      <c r="F590" s="327">
+        <v>2348</v>
+      </c>
+      <c r="G590" s="327">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A591" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B591" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C591" s="284" t="s">
+        <v>540</v>
+      </c>
+      <c r="D591" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E591" s="327">
+        <v>746</v>
+      </c>
+      <c r="F591" s="327">
+        <v>965</v>
+      </c>
+      <c r="G591" s="327">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8" ht="20.149999999999999" customHeight="1">
+      <c r="A592" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B592" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C592" s="506" t="s">
+        <v>541</v>
+      </c>
+      <c r="D592" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E592" s="340">
+        <v>0.34</v>
+      </c>
+      <c r="F592" s="340">
+        <v>0.41</v>
+      </c>
+      <c r="G592" s="340">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A593" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B593" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C593" s="506" t="s">
+        <v>542</v>
+      </c>
+      <c r="D593" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E593" s="340">
+        <v>0.18</v>
+      </c>
+      <c r="F593" s="340">
+        <v>0.19</v>
+      </c>
+      <c r="G593" s="340">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A594" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B594" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C594" s="506" t="s">
+        <v>543</v>
+      </c>
+      <c r="D594" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E594" s="340">
+        <v>0.18</v>
+      </c>
+      <c r="F594" s="340">
+        <v>0.17</v>
+      </c>
+      <c r="G594" s="340">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A595" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B595" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C595" s="506" t="s">
+        <v>544</v>
+      </c>
+      <c r="D595" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E595" s="340">
+        <v>0.16</v>
+      </c>
+      <c r="F595" s="340">
+        <v>0.11</v>
+      </c>
+      <c r="G595" s="340">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A596" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B596" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C596" s="506" t="s">
+        <v>545</v>
+      </c>
+      <c r="D596" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E596" s="340">
+        <v>0.11</v>
+      </c>
+      <c r="F596" s="340">
+        <v>0.12</v>
+      </c>
+      <c r="G596" s="340">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A597" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B597" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C597" s="506" t="s">
+        <v>546</v>
+      </c>
+      <c r="D597" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E597" s="340">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F597" s="340">
+        <v>0.06</v>
+      </c>
+      <c r="G597" s="340">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A598" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B598" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C598" s="506" t="s">
+        <v>547</v>
+      </c>
+      <c r="D598" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E598" s="340">
+        <v>0.1</v>
+      </c>
+      <c r="F598" s="340">
+        <v>0.1</v>
+      </c>
+      <c r="G598" s="340">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A599" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B599" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C599" s="506" t="s">
+        <v>548</v>
+      </c>
+      <c r="D599" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E599" s="340">
+        <v>0.04</v>
+      </c>
+      <c r="F599" s="340">
+        <v>0.05</v>
+      </c>
+      <c r="G599" s="340">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A600" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B600" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C600" s="506" t="s">
+        <v>549</v>
+      </c>
+      <c r="D600" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E600" s="340">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="F600" s="340">
+        <v>0.09</v>
+      </c>
+      <c r="G600" s="340">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A601" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B601" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C601" s="506" t="s">
+        <v>550</v>
+      </c>
+      <c r="D601" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E601" s="340">
+        <v>0.01</v>
+      </c>
+      <c r="F601" s="340">
+        <v>0.01</v>
+      </c>
+      <c r="G601" s="340">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A602" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B602" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C602" s="506" t="s">
+        <v>551</v>
+      </c>
+      <c r="D602" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E602" s="340">
         <v>0.02</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F470" s="471">
+      <c r="F602" s="340">
+        <v>0.01</v>
+      </c>
+      <c r="G602" s="340">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A603" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B603" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C603" s="506" t="s">
+        <v>552</v>
+      </c>
+      <c r="D603" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E603" s="340">
+        <v>0.01</v>
+      </c>
+      <c r="F603" s="340">
+        <v>0.02</v>
+      </c>
+      <c r="G603" s="340">
         <v>0.03</v>
       </c>
-      <c r="G470" s="470">
-[...102 lines deleted...]
-      <c r="C475" s="288" t="s">
+    </row>
+    <row r="604" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A604" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B604" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C604" s="507" t="s">
+        <v>553</v>
+      </c>
+      <c r="D604" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E604" s="327">
+        <v>644</v>
+      </c>
+      <c r="F604" s="327">
+        <v>798</v>
+      </c>
+      <c r="G604" s="327">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A605" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B605" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C605" s="421" t="s">
+        <v>554</v>
+      </c>
+      <c r="D605" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E605" s="327">
+        <v>360</v>
+      </c>
+      <c r="F605" s="327">
+        <v>435</v>
+      </c>
+      <c r="G605" s="327">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A606" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B606" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C606" s="421" t="s">
+        <v>555</v>
+      </c>
+      <c r="D606" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E606" s="327">
+        <v>153</v>
+      </c>
+      <c r="F606" s="327">
+        <v>211</v>
+      </c>
+      <c r="G606" s="327">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A607" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B607" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C607" s="421" t="s">
+        <v>556</v>
+      </c>
+      <c r="D607" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E607" s="327">
+        <v>131</v>
+      </c>
+      <c r="F607" s="327">
+        <v>151</v>
+      </c>
+      <c r="G607" s="327">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A608" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B608" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C608" s="421" t="s">
+        <v>557</v>
+      </c>
+      <c r="D608" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E608" s="327">
+        <v>20</v>
+      </c>
+      <c r="F608" s="327">
+        <v>11</v>
+      </c>
+      <c r="G608" s="327">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A609" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B609" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C609" s="421" t="s">
+        <v>558</v>
+      </c>
+      <c r="D609" s="285" t="s">
+        <v>40</v>
+      </c>
+      <c r="E609" s="327">
+        <v>47</v>
+      </c>
+      <c r="F609" s="327">
+        <v>74</v>
+      </c>
+      <c r="G609" s="327">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A610" s="269" t="s">
+        <v>23</v>
+      </c>
+      <c r="B610" s="26" t="s">
+        <v>532</v>
+      </c>
+      <c r="C610" s="421" t="s">
+        <v>559</v>
+      </c>
+      <c r="D610" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E610" s="327">
+        <v>11</v>
+      </c>
+      <c r="F610" s="327">
+        <v>16</v>
+      </c>
+      <c r="G610" s="327">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A611" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B611" s="296" t="s">
+        <v>560</v>
+      </c>
+      <c r="C611" s="287" t="s">
+        <v>534</v>
+      </c>
+      <c r="D611" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E611" s="327">
+        <v>2108</v>
+      </c>
+      <c r="F611" s="327">
+        <v>2166</v>
+      </c>
+      <c r="G611" s="361">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A612" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B612" s="297" t="s">
+        <v>560</v>
+      </c>
+      <c r="C612" s="181" t="s">
+        <v>561</v>
+      </c>
+      <c r="D612" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E612" s="340">
+        <v>0.64300000000000002</v>
+      </c>
+      <c r="F612" s="340">
+        <v>0.627</v>
+      </c>
+      <c r="G612" s="362">
+        <v>0.58299999999999996</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A613" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B613" s="297" t="s">
+        <v>560</v>
+      </c>
+      <c r="C613" s="287" t="s">
+        <v>553</v>
+      </c>
+      <c r="D613" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E613" s="327">
+        <v>1563</v>
+      </c>
+      <c r="F613" s="327">
+        <v>1643</v>
+      </c>
+      <c r="G613" s="361">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A614" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B614" s="297" t="s">
+        <v>560</v>
+      </c>
+      <c r="C614" s="181" t="s">
+        <v>562</v>
+      </c>
+      <c r="D614" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E614" s="361">
+        <v>175</v>
+      </c>
+      <c r="F614" s="361">
+        <v>193</v>
+      </c>
+      <c r="G614" s="361">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A615" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B615" s="297" t="s">
+        <v>560</v>
+      </c>
+      <c r="C615" s="181" t="s">
+        <v>555</v>
+      </c>
+      <c r="D615" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E615" s="361">
+        <v>636</v>
+      </c>
+      <c r="F615" s="361">
+        <v>669</v>
+      </c>
+      <c r="G615" s="361">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A616" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B616" s="297" t="s">
+        <v>560</v>
+      </c>
+      <c r="C616" s="181" t="s">
         <v>563</v>
       </c>
-      <c r="D475" s="349" t="s">
-[...1503 lines deleted...]
-      <c r="G540" s="474">
+      <c r="D616" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E616" s="361">
+        <v>175</v>
+      </c>
+      <c r="F616" s="361">
+        <v>159</v>
+      </c>
+      <c r="G616" s="361">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A617" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B617" s="298" t="s">
+        <v>560</v>
+      </c>
+      <c r="C617" s="181" t="s">
+        <v>564</v>
+      </c>
+      <c r="D617" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E617" s="361">
+        <v>570</v>
+      </c>
+      <c r="F617" s="361">
+        <v>622</v>
+      </c>
+      <c r="G617" s="361">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A618" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B618" s="288" t="s">
+        <v>565</v>
+      </c>
+      <c r="C618" s="287" t="s">
+        <v>566</v>
+      </c>
+      <c r="D618" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E618" s="361">
+        <v>702496</v>
+      </c>
+      <c r="F618" s="361">
+        <v>514780</v>
+      </c>
+      <c r="G618" s="361">
+        <v>347939</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A619" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B619" s="289" t="s">
+        <v>565</v>
+      </c>
+      <c r="C619" s="183" t="s">
+        <v>567</v>
+      </c>
+      <c r="D619" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E619" s="362">
+        <v>0.85</v>
+      </c>
+      <c r="F619" s="362">
+        <v>0.86</v>
+      </c>
+      <c r="G619" s="362">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A620" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B620" s="289" t="s">
+        <v>565</v>
+      </c>
+      <c r="C620" s="181" t="s">
+        <v>568</v>
+      </c>
+      <c r="D620" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E620" s="362">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="F620" s="362">
+        <v>0.77700000000000002</v>
+      </c>
+      <c r="G620" s="362">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A621" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B621" s="289" t="s">
+        <v>565</v>
+      </c>
+      <c r="C621" s="181" t="s">
+        <v>569</v>
+      </c>
+      <c r="D621" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E621" s="362">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="F621" s="362">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="G621" s="362">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A622" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B622" s="290" t="s">
+        <v>565</v>
+      </c>
+      <c r="C622" s="181" t="s">
+        <v>570</v>
+      </c>
+      <c r="D622" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E622" s="362">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F622" s="362">
+        <v>0.05</v>
+      </c>
+      <c r="G622" s="362">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A623" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B623" s="296" t="s">
+        <v>571</v>
+      </c>
+      <c r="C623" s="287" t="s">
         <v>572</v>
       </c>
-    </row>
-[...65 lines deleted...]
-      <c r="G543" s="474">
+      <c r="D623" s="286" t="s">
         <v>40</v>
       </c>
-    </row>
-[...82 lines deleted...]
-      <c r="E547" s="503">
+      <c r="E623" s="361">
+        <v>54170</v>
+      </c>
+      <c r="F623" s="361">
+        <v>54932</v>
+      </c>
+      <c r="G623" s="361">
+        <v>81394</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A624" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B624" s="297" t="s">
+        <v>571</v>
+      </c>
+      <c r="C624" s="181" t="s">
+        <v>573</v>
+      </c>
+      <c r="D624" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E624" s="362">
+        <v>0.77800000000000002</v>
+      </c>
+      <c r="F624" s="362">
+        <v>0.76400000000000001</v>
+      </c>
+      <c r="G624" s="362">
+        <v>0.70199999999999996</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A625" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B625" s="297" t="s">
+        <v>571</v>
+      </c>
+      <c r="C625" s="181" t="s">
+        <v>574</v>
+      </c>
+      <c r="D625" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E625" s="362">
+        <v>0.997</v>
+      </c>
+      <c r="F625" s="362">
+        <v>0.999</v>
+      </c>
+      <c r="G625" s="362">
+        <v>0.99299999999999999</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A626" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B626" s="298" t="s">
+        <v>571</v>
+      </c>
+      <c r="C626" s="181" t="s">
+        <v>575</v>
+      </c>
+      <c r="D626" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E626" s="362">
         <v>1</v>
       </c>
-      <c r="F547" s="443">
-[...19 lines deleted...]
-      <c r="E548" s="445">
+      <c r="F626" s="362">
         <v>1</v>
       </c>
-      <c r="F548" s="443">
-[...88 lines deleted...]
-      <c r="E552" s="451">
+      <c r="G626" s="362">
         <v>1</v>
       </c>
-      <c r="F552" s="451">
-[...1629 lines deleted...]
-      <c r="E623" s="470">
+    </row>
+    <row r="627" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A627" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B627" s="296" t="s">
+        <v>576</v>
+      </c>
+      <c r="C627" s="181" t="s">
+        <v>577</v>
+      </c>
+      <c r="D627" s="286" t="s">
+        <v>438</v>
+      </c>
+      <c r="E627" s="342">
         <v>17.932500000000001</v>
       </c>
-      <c r="F623" s="470">
+      <c r="F627" s="342">
         <v>33.924999999999997</v>
       </c>
-      <c r="G623" s="470">
+      <c r="G627" s="342">
         <v>38.707500000000003</v>
       </c>
     </row>
-    <row r="624" spans="1:7" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="E624" s="509">
+    <row r="628" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A628" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B628" s="297" t="s">
+        <v>576</v>
+      </c>
+      <c r="C628" s="181" t="s">
+        <v>578</v>
+      </c>
+      <c r="D628" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E628" s="361">
         <v>6171</v>
       </c>
-      <c r="F624" s="509">
+      <c r="F628" s="361">
         <v>13446</v>
       </c>
-      <c r="G624" s="509">
+      <c r="G628" s="361">
         <v>15477.960411899299</v>
       </c>
     </row>
-    <row r="625" spans="1:7" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="E625" s="509">
+    <row r="629" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A629" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B629" s="297" t="s">
+        <v>576</v>
+      </c>
+      <c r="C629" s="181" t="s">
+        <v>579</v>
+      </c>
+      <c r="D629" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E629" s="361">
         <v>53443</v>
       </c>
-      <c r="F625" s="509">
+      <c r="F629" s="361">
         <v>59205</v>
       </c>
-      <c r="G625" s="509">
+      <c r="G629" s="361">
         <v>111413</v>
       </c>
     </row>
-    <row r="626" spans="1:7" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="E626" s="510">
+    <row r="630" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A630" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B630" s="297" t="s">
+        <v>576</v>
+      </c>
+      <c r="C630" s="183" t="s">
+        <v>580</v>
+      </c>
+      <c r="D630" s="286" t="s">
+        <v>34</v>
+      </c>
+      <c r="E630" s="362">
         <v>0.79200000000000004</v>
       </c>
-      <c r="F626" s="510">
+      <c r="F630" s="362">
         <v>0.84</v>
       </c>
-      <c r="G626" s="510">
+      <c r="G630" s="362">
         <v>0.8</v>
       </c>
     </row>
-    <row r="627" spans="1:7" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="E627" s="509">
+    <row r="631" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A631" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B631" s="298" t="s">
+        <v>576</v>
+      </c>
+      <c r="C631" s="181" t="s">
+        <v>581</v>
+      </c>
+      <c r="D631" s="286" t="s">
+        <v>40</v>
+      </c>
+      <c r="E631" s="361">
         <v>72808</v>
       </c>
-      <c r="F627" s="509">
+      <c r="F631" s="361">
         <v>69876</v>
       </c>
-      <c r="G627" s="509">
+      <c r="G631" s="361">
         <v>81245</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="20.100000000000001" customHeight="1">
-[...37 lines deleted...]
-      <c r="B632" s="403"/>
+    <row r="632" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A632" s="291"/>
+      <c r="B632" s="291"/>
       <c r="C632"/>
-      <c r="D632" s="404"/>
-[...6 lines deleted...]
-      <c r="B633" s="403"/>
+      <c r="D632" s="292"/>
+      <c r="E632" s="293"/>
+      <c r="F632" s="293"/>
+      <c r="G632" s="57"/>
+    </row>
+    <row r="633" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A633" s="291"/>
+      <c r="B633" s="291"/>
       <c r="C633"/>
-      <c r="D633" s="404"/>
-[...6 lines deleted...]
-      <c r="B634" s="403"/>
+      <c r="D633" s="292"/>
+      <c r="E633" s="293"/>
+      <c r="F633" s="293"/>
+      <c r="G633" s="57"/>
+    </row>
+    <row r="634" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A634" s="291"/>
+      <c r="B634" s="291"/>
       <c r="C634"/>
-      <c r="D634" s="404"/>
-[...6 lines deleted...]
-      <c r="B635" s="403"/>
+      <c r="D634" s="292"/>
+      <c r="E634" s="293"/>
+      <c r="F634" s="293"/>
+      <c r="G634" s="57"/>
+    </row>
+    <row r="635" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A635" s="291"/>
+      <c r="B635" s="291"/>
       <c r="C635"/>
-      <c r="D635" s="404"/>
-[...6 lines deleted...]
-      <c r="B636" s="403"/>
+      <c r="D635" s="292"/>
+      <c r="E635" s="293"/>
+      <c r="F635" s="293"/>
+      <c r="G635" s="57"/>
+    </row>
+    <row r="636" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A636" s="291"/>
+      <c r="B636" s="291"/>
       <c r="C636"/>
-      <c r="D636" s="404"/>
-[...6 lines deleted...]
-      <c r="B637" s="403"/>
+      <c r="D636" s="292"/>
+      <c r="E636" s="293"/>
+      <c r="F636" s="293"/>
+      <c r="G636" s="57"/>
+    </row>
+    <row r="637" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A637" s="291"/>
+      <c r="B637" s="291"/>
       <c r="C637"/>
-      <c r="D637" s="404"/>
-[...6 lines deleted...]
-      <c r="B638" s="403"/>
+      <c r="D637" s="292"/>
+      <c r="E637" s="293"/>
+      <c r="F637" s="293"/>
+      <c r="G637" s="57"/>
+    </row>
+    <row r="638" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A638" s="291"/>
+      <c r="B638" s="291"/>
       <c r="C638"/>
-      <c r="D638" s="404"/>
-[...6 lines deleted...]
-      <c r="B639" s="403"/>
+      <c r="D638" s="292"/>
+      <c r="E638" s="293"/>
+      <c r="F638" s="293"/>
+      <c r="G638" s="57"/>
+    </row>
+    <row r="639" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A639" s="291"/>
+      <c r="B639" s="291"/>
       <c r="C639"/>
-      <c r="D639" s="404"/>
-[...6 lines deleted...]
-      <c r="B640" s="403"/>
+      <c r="D639" s="292"/>
+      <c r="E639" s="293"/>
+      <c r="F639" s="293"/>
+      <c r="G639" s="57"/>
+    </row>
+    <row r="640" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A640" s="291"/>
+      <c r="B640" s="291"/>
       <c r="C640"/>
-      <c r="D640" s="404"/>
-[...6 lines deleted...]
-      <c r="B641" s="403"/>
+      <c r="D640" s="292"/>
+      <c r="E640" s="293"/>
+      <c r="F640" s="293"/>
+      <c r="G640" s="57"/>
+    </row>
+    <row r="641" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A641" s="291"/>
+      <c r="B641" s="291"/>
       <c r="C641"/>
-      <c r="D641" s="404"/>
-[...6 lines deleted...]
-      <c r="B642" s="403"/>
+      <c r="D641" s="292"/>
+      <c r="E641" s="293"/>
+      <c r="F641" s="293"/>
+      <c r="G641" s="57"/>
+    </row>
+    <row r="642" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A642" s="291"/>
+      <c r="B642" s="291"/>
       <c r="C642"/>
-      <c r="D642" s="404"/>
-[...6 lines deleted...]
-      <c r="B643" s="403"/>
+      <c r="D642" s="292"/>
+      <c r="E642" s="293"/>
+      <c r="F642" s="293"/>
+      <c r="G642" s="57"/>
+    </row>
+    <row r="643" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A643" s="291"/>
+      <c r="B643" s="291"/>
       <c r="C643"/>
-      <c r="D643" s="404"/>
-[...6 lines deleted...]
-      <c r="B644" s="403"/>
+      <c r="D643" s="292"/>
+      <c r="E643" s="293"/>
+      <c r="F643" s="293"/>
+      <c r="G643" s="57"/>
+    </row>
+    <row r="644" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A644" s="291"/>
+      <c r="B644" s="291"/>
       <c r="C644"/>
-      <c r="D644" s="404"/>
-[...6 lines deleted...]
-      <c r="B645" s="403"/>
+      <c r="D644" s="292"/>
+      <c r="E644" s="293"/>
+      <c r="F644" s="293"/>
+      <c r="G644" s="57"/>
+    </row>
+    <row r="645" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A645" s="291"/>
+      <c r="B645" s="291"/>
       <c r="C645"/>
-      <c r="D645" s="404"/>
-[...6 lines deleted...]
-      <c r="B646" s="403"/>
+      <c r="D645" s="292"/>
+      <c r="E645" s="293"/>
+      <c r="F645" s="293"/>
+      <c r="G645" s="57"/>
+    </row>
+    <row r="646" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A646" s="291"/>
+      <c r="B646" s="291"/>
       <c r="C646"/>
-      <c r="D646" s="404"/>
-[...6 lines deleted...]
-      <c r="B647" s="403"/>
+      <c r="D646" s="292"/>
+      <c r="E646" s="293"/>
+      <c r="F646" s="293"/>
+      <c r="G646" s="57"/>
+    </row>
+    <row r="647" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A647" s="291"/>
+      <c r="B647" s="291"/>
       <c r="C647"/>
-      <c r="D647" s="404"/>
-[...6 lines deleted...]
-      <c r="B648" s="403"/>
+      <c r="D647" s="292"/>
+      <c r="E647" s="293"/>
+      <c r="F647" s="293"/>
+      <c r="G647" s="57"/>
+    </row>
+    <row r="648" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A648" s="291"/>
+      <c r="B648" s="291"/>
       <c r="C648"/>
-      <c r="D648" s="404"/>
-[...2 lines deleted...]
-      <c r="G648" s="61"/>
+      <c r="D648" s="292"/>
+      <c r="E648" s="293"/>
+      <c r="F648" s="293"/>
+      <c r="G648" s="57"/>
+    </row>
+    <row r="649" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A649" s="291"/>
+      <c r="B649" s="291"/>
+      <c r="C649"/>
+      <c r="D649" s="292"/>
+      <c r="E649" s="293"/>
+      <c r="F649" s="293"/>
+      <c r="G649" s="57"/>
+    </row>
+    <row r="650" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A650" s="291"/>
+      <c r="B650" s="291"/>
+      <c r="C650"/>
+      <c r="D650" s="292"/>
+      <c r="E650" s="293"/>
+      <c r="F650" s="293"/>
+      <c r="G650" s="57"/>
+    </row>
+    <row r="651" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A651" s="291"/>
+      <c r="B651" s="291"/>
+      <c r="C651"/>
+      <c r="D651" s="292"/>
+      <c r="E651" s="293"/>
+      <c r="F651" s="293"/>
+      <c r="G651" s="57"/>
+    </row>
+    <row r="652" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="A652" s="291"/>
+      <c r="B652" s="291"/>
+      <c r="C652"/>
+      <c r="D652" s="292"/>
+      <c r="E652" s="293"/>
+      <c r="F652" s="293"/>
+      <c r="G652" s="57"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:G627" xr:uid="{45EEF96F-9180-451A-A3D5-CEE09D574F32}"/>
+  <autoFilter ref="A4:G631" xr:uid="{45EEF96F-9180-451A-A3D5-CEE09D574F32}"/>
   <mergeCells count="4">
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1:D2" location="'ESG Indicators'!A5" display="Sustainability in business" xr:uid="{90B975ED-417C-4BA3-B924-74ABEDC27670}"/>
     <hyperlink ref="E1" location="'Indicadores ESG'!A84" display="Ambiental" xr:uid="{AEB90434-5F19-4269-9455-AB9C49A47D86}"/>
     <hyperlink ref="F1" location="'Indicadores ESG'!A254" display="Social" xr:uid="{91331E87-122C-4038-BA98-69171743C4C5}"/>
     <hyperlink ref="G1" location="'Indicadores ESG'!A589" display="Governança" xr:uid="{62306B2F-EA7C-4941-9500-F5C7AC96E80D}"/>
     <hyperlink ref="E1:E2" location="'ESG Indicators'!A74" display="Environmental" xr:uid="{53508256-D24F-4050-BE47-594F2C43560A}"/>
     <hyperlink ref="F1:F2" location="'ESG Indicators'!A236" display="Social" xr:uid="{290C28D9-245E-4CA7-8E83-B2CC6F27F34E}"/>
-    <hyperlink ref="G1:G2" location="'ESG Indicators'!A551" display="Governance" xr:uid="{B50C07C6-E571-4B67-AACB-0F7F73019858}"/>
+    <hyperlink ref="G1:G2" location="'ESG Indicators'!A552" display="Governance" xr:uid="{B50C07C6-E571-4B67-AACB-0F7F73019858}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="26" fitToHeight="19" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C139BE37-8296-4E93-BE14-200392834B55}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
   </sheetPr>
   <dimension ref="A1:AC37"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="20.100000000000001" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="20.149999999999999" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.21875" style="100" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="30" max="16384" width="9.21875" style="103"/>
+    <col min="1" max="1" width="3.1796875" style="96" customWidth="1"/>
+    <col min="2" max="2" width="65" style="60" customWidth="1"/>
+    <col min="3" max="3" width="15" style="97" customWidth="1"/>
+    <col min="4" max="4" width="15.7265625" style="62" customWidth="1"/>
+    <col min="5" max="5" width="15.7265625" style="63" customWidth="1"/>
+    <col min="6" max="7" width="15.7265625" style="62" customWidth="1"/>
+    <col min="8" max="8" width="15.7265625" style="64" customWidth="1"/>
+    <col min="9" max="9" width="15.7265625" style="98" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" style="98" customWidth="1"/>
+    <col min="11" max="18" width="10.7265625" style="99" customWidth="1"/>
+    <col min="19" max="19" width="16.7265625" style="99" customWidth="1"/>
+    <col min="20" max="26" width="17.7265625" style="99" customWidth="1"/>
+    <col min="27" max="27" width="18.7265625" style="99" customWidth="1"/>
+    <col min="28" max="28" width="15.81640625" style="99" customWidth="1"/>
+    <col min="29" max="29" width="14.81640625" style="99" customWidth="1"/>
+    <col min="30" max="16384" width="9.1796875" style="99"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...2 lines deleted...]
-      <c r="C1" s="65">
+    <row r="1" spans="1:29" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A1" s="59"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="61">
         <f>1-(481/790)</f>
         <v>0.39113924050632909</v>
       </c>
-      <c r="D1" s="66"/>
-[...7 lines deleted...]
-      <c r="A2" s="63"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="65"/>
+    </row>
+    <row r="2" spans="1:29" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A2" s="59"/>
       <c r="B2" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="61"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="65"/>
+      <c r="N2" s="129"/>
+    </row>
+    <row r="3" spans="1:29" s="67" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="C3" s="68"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="70"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="71"/>
+      <c r="M3" s="130"/>
+      <c r="U3" s="515" t="s">
+        <v>582</v>
+      </c>
+      <c r="V3" s="515"/>
+      <c r="W3" s="515"/>
+      <c r="X3" s="515"/>
+      <c r="Y3" s="515"/>
+      <c r="Z3" s="515"/>
+      <c r="AA3" s="515"/>
+      <c r="AB3" s="515"/>
+      <c r="AC3" s="515"/>
+    </row>
+    <row r="4" spans="1:29" s="76" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A4" s="73"/>
+      <c r="B4" s="74" t="s">
+        <v>583</v>
+      </c>
+      <c r="C4" s="72" t="s">
+        <v>584</v>
+      </c>
+      <c r="D4" s="72" t="s">
+        <v>585</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>586</v>
+      </c>
+      <c r="F4" s="72" t="s">
+        <v>587</v>
+      </c>
+      <c r="G4" s="72" t="s">
+        <v>588</v>
+      </c>
+      <c r="H4" s="72" t="s">
+        <v>589</v>
+      </c>
+      <c r="I4" s="72" t="s">
+        <v>590</v>
+      </c>
+      <c r="J4" s="72" t="s">
+        <v>591</v>
+      </c>
+      <c r="K4" s="75" t="s">
+        <v>592</v>
+      </c>
+      <c r="L4" s="75" t="s">
+        <v>593</v>
+      </c>
+      <c r="M4" s="75" t="s">
+        <v>594</v>
+      </c>
+      <c r="N4" s="75" t="s">
+        <v>595</v>
+      </c>
+      <c r="O4" s="75" t="s">
+        <v>596</v>
+      </c>
+      <c r="P4" s="75" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q4" s="75" t="s">
+        <v>598</v>
+      </c>
+      <c r="R4" s="75" t="s">
+        <v>599</v>
+      </c>
+      <c r="S4" s="75" t="s">
+        <v>600</v>
+      </c>
+      <c r="T4" s="72" t="s">
+        <v>601</v>
+      </c>
+      <c r="U4" s="75" t="s">
+        <v>602</v>
+      </c>
+      <c r="V4" s="75" t="s">
+        <v>603</v>
+      </c>
+      <c r="W4" s="75" t="s">
+        <v>604</v>
+      </c>
+      <c r="X4" s="75" t="s">
+        <v>605</v>
+      </c>
+      <c r="Y4" s="75" t="s">
+        <v>606</v>
+      </c>
+      <c r="Z4" s="75" t="s">
+        <v>607</v>
+      </c>
+      <c r="AA4" s="75" t="s">
+        <v>608</v>
+      </c>
+      <c r="AB4" s="75" t="s">
+        <v>609</v>
+      </c>
+      <c r="AC4" s="75" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A5" s="77"/>
+      <c r="B5" s="78" t="s">
+        <v>611</v>
+      </c>
+      <c r="C5" s="79" t="s">
+        <v>612</v>
+      </c>
+      <c r="D5" s="79">
+        <v>71</v>
+      </c>
+      <c r="E5" s="422">
+        <v>2008</v>
+      </c>
+      <c r="F5" s="79">
+        <v>17</v>
+      </c>
+      <c r="G5" s="80">
+        <v>1</v>
+      </c>
+      <c r="H5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I5" s="79" t="s">
+        <v>614</v>
+      </c>
+      <c r="J5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M5" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="N5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S5" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T5" s="79" t="s">
+        <v>616</v>
+      </c>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="Z5" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AA5" s="79" t="s">
+        <v>618</v>
+      </c>
+      <c r="AB5" s="79"/>
+      <c r="AC5" s="79" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A6" s="77"/>
+      <c r="B6" s="78" t="s">
+        <v>619</v>
+      </c>
+      <c r="C6" s="79" t="s">
+        <v>612</v>
+      </c>
+      <c r="D6" s="79">
+        <v>65</v>
+      </c>
+      <c r="E6" s="422">
+        <v>2008</v>
+      </c>
+      <c r="F6" s="79">
+        <v>17</v>
+      </c>
+      <c r="G6" s="80">
+        <v>1</v>
+      </c>
+      <c r="H6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I6" s="79" t="s">
+        <v>614</v>
+      </c>
+      <c r="J6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M6" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="N6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q6" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="R6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S6" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T6" s="79" t="s">
+        <v>620</v>
+      </c>
+      <c r="U6" s="79"/>
+      <c r="V6" s="79" t="s">
+        <v>618</v>
+      </c>
+      <c r="W6" s="79"/>
+      <c r="X6" s="79" t="s">
+        <v>618</v>
+      </c>
+      <c r="Y6" s="79"/>
+      <c r="Z6" s="79" t="s">
+        <v>618</v>
+      </c>
+      <c r="AA6" s="79"/>
+      <c r="AB6" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AC6" s="79" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A7" s="77"/>
+      <c r="B7" s="78" t="s">
+        <v>621</v>
+      </c>
+      <c r="C7" s="79" t="s">
+        <v>622</v>
+      </c>
+      <c r="D7" s="79">
+        <v>51</v>
+      </c>
+      <c r="E7" s="422">
+        <v>2008</v>
+      </c>
+      <c r="F7" s="79">
+        <v>17</v>
+      </c>
+      <c r="G7" s="80">
+        <v>0.94</v>
+      </c>
+      <c r="H7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I7" s="79" t="s">
+        <v>614</v>
+      </c>
+      <c r="J7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M7" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="N7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S7" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T7" s="79" t="s">
+        <v>623</v>
+      </c>
+      <c r="U7" s="79"/>
+      <c r="V7" s="79"/>
+      <c r="W7" s="79"/>
+      <c r="X7" s="79"/>
+      <c r="Y7" s="79"/>
+      <c r="Z7" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AA7" s="79"/>
+      <c r="AB7" s="79"/>
+      <c r="AC7" s="79"/>
+    </row>
+    <row r="8" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A8" s="77"/>
+      <c r="B8" s="78" t="s">
+        <v>624</v>
+      </c>
+      <c r="C8" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D8" s="79">
+        <v>67</v>
+      </c>
+      <c r="E8" s="422">
+        <v>2008</v>
+      </c>
+      <c r="F8" s="79">
+        <v>17</v>
+      </c>
+      <c r="G8" s="80">
+        <v>1</v>
+      </c>
+      <c r="H8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I8" s="79" t="s">
+        <v>614</v>
+      </c>
+      <c r="J8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M8" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="N8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q8" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="R8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S8" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T8" s="79" t="s">
+        <v>625</v>
+      </c>
+      <c r="U8" s="79"/>
+      <c r="V8" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="W8" s="79"/>
+      <c r="X8" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="Y8" s="79"/>
+      <c r="Z8" s="79"/>
+      <c r="AA8" s="79"/>
+      <c r="AB8" s="79" t="s">
+        <v>618</v>
+      </c>
+      <c r="AC8" s="79"/>
+    </row>
+    <row r="9" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A9" s="83"/>
+      <c r="B9" s="78" t="s">
+        <v>626</v>
+      </c>
+      <c r="C9" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D9" s="79">
         <v>52</v>
       </c>
-      <c r="C2" s="65"/>
-[...44 lines deleted...]
-      <c r="G4" s="76" t="s">
+      <c r="E9" s="422">
+        <v>2018</v>
+      </c>
+      <c r="F9" s="79">
+        <v>7</v>
+      </c>
+      <c r="G9" s="80">
+        <v>1</v>
+      </c>
+      <c r="H9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I9" s="79" t="s">
+        <v>614</v>
+      </c>
+      <c r="J9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M9" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="N9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q9" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="R9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S9" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T9" s="79" t="s">
+        <v>625</v>
+      </c>
+      <c r="U9" s="79"/>
+      <c r="V9" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="W9" s="79"/>
+      <c r="X9" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="Y9" s="79"/>
+      <c r="Z9" s="79"/>
+      <c r="AA9" s="79"/>
+      <c r="AB9" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AC9" s="79"/>
+    </row>
+    <row r="10" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A10" s="77"/>
+      <c r="B10" s="78" t="s">
+        <v>627</v>
+      </c>
+      <c r="C10" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D10" s="79">
+        <v>44</v>
+      </c>
+      <c r="E10" s="422">
+        <v>2017</v>
+      </c>
+      <c r="F10" s="79">
+        <v>8</v>
+      </c>
+      <c r="G10" s="80">
+        <v>1</v>
+      </c>
+      <c r="H10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I10" s="79" t="s">
+        <v>614</v>
+      </c>
+      <c r="J10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M10" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="N10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q10" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="R10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S10" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T10" s="79" t="s">
+        <v>628</v>
+      </c>
+      <c r="U10" s="79"/>
+      <c r="V10" s="79"/>
+      <c r="W10" s="79"/>
+      <c r="X10" s="79"/>
+      <c r="Y10" s="79"/>
+      <c r="Z10" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AA10" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AB10" s="79"/>
+      <c r="AC10" s="79"/>
+    </row>
+    <row r="11" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A11" s="77"/>
+      <c r="B11" s="78" t="s">
+        <v>629</v>
+      </c>
+      <c r="C11" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D11" s="79">
+        <v>67</v>
+      </c>
+      <c r="E11" s="422">
+        <v>2021</v>
+      </c>
+      <c r="F11" s="79">
+        <v>4</v>
+      </c>
+      <c r="G11" s="80">
+        <v>1</v>
+      </c>
+      <c r="H11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="J11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="N11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q11" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="R11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S11" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T11" s="79" t="s">
+        <v>620</v>
+      </c>
+      <c r="U11" s="79"/>
+      <c r="V11" s="79"/>
+      <c r="W11" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="X11" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="Y11" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="Z11" s="79"/>
+      <c r="AA11" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AB11" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AC11" s="79"/>
+    </row>
+    <row r="12" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A12" s="77"/>
+      <c r="B12" s="78" t="s">
+        <v>630</v>
+      </c>
+      <c r="C12" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D12" s="79">
+        <v>54</v>
+      </c>
+      <c r="E12" s="422">
+        <v>2022</v>
+      </c>
+      <c r="F12" s="79">
+        <v>3</v>
+      </c>
+      <c r="G12" s="80">
+        <v>0.94</v>
+      </c>
+      <c r="H12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="J12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="N12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S12" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T12" s="79" t="s">
+        <v>628</v>
+      </c>
+      <c r="U12" s="79"/>
+      <c r="V12" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="W12" s="79"/>
+      <c r="X12" s="79"/>
+      <c r="Y12" s="79"/>
+      <c r="Z12" s="79"/>
+      <c r="AA12" s="79"/>
+      <c r="AB12" s="79"/>
+      <c r="AC12" s="79" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A13" s="77"/>
+      <c r="B13" s="78" t="s">
+        <v>631</v>
+      </c>
+      <c r="C13" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D13" s="79">
+        <v>48</v>
+      </c>
+      <c r="E13" s="422">
+        <v>2024</v>
+      </c>
+      <c r="F13" s="79">
+        <v>1</v>
+      </c>
+      <c r="G13" s="80">
+        <v>0.82</v>
+      </c>
+      <c r="H13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="J13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="N13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O13" s="79" t="s">
+        <v>615</v>
+      </c>
+      <c r="P13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S13" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T13" s="79" t="s">
+        <v>623</v>
+      </c>
+      <c r="U13" s="79"/>
+      <c r="V13" s="79"/>
+      <c r="W13" s="79"/>
+      <c r="X13" s="79"/>
+      <c r="Y13" s="79"/>
+      <c r="Z13" s="79"/>
+      <c r="AA13" s="79"/>
+      <c r="AB13" s="79"/>
+      <c r="AC13" s="79" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A14" s="77"/>
+      <c r="B14" s="78" t="s">
+        <v>632</v>
+      </c>
+      <c r="C14" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D14" s="79">
+        <v>56</v>
+      </c>
+      <c r="E14" s="422">
+        <v>2025</v>
+      </c>
+      <c r="F14" s="79">
+        <v>1</v>
+      </c>
+      <c r="G14" s="80">
+        <v>1</v>
+      </c>
+      <c r="H14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="J14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="N14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S14" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T14" s="79" t="s">
+        <v>623</v>
+      </c>
+      <c r="U14" s="79"/>
+      <c r="V14" s="79"/>
+      <c r="W14" s="79"/>
+      <c r="X14" s="79"/>
+      <c r="Y14" s="79"/>
+      <c r="Z14" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AA14" s="79"/>
+      <c r="AB14" s="79"/>
+      <c r="AC14" s="79"/>
+    </row>
+    <row r="15" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A15" s="77"/>
+      <c r="B15" s="78" t="s">
+        <v>633</v>
+      </c>
+      <c r="C15" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D15" s="79">
         <v>66</v>
       </c>
-      <c r="H4" s="76" t="s">
-[...8 lines deleted...]
-      <c r="K4" s="79" t="s">
+      <c r="E15" s="422">
+        <v>2021</v>
+      </c>
+      <c r="F15" s="79">
+        <v>4</v>
+      </c>
+      <c r="G15" s="80">
+        <v>1</v>
+      </c>
+      <c r="H15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="J15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="N15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S15" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T15" s="79" t="s">
+        <v>623</v>
+      </c>
+      <c r="U15" s="79" t="s">
+        <v>634</v>
+      </c>
+      <c r="V15" s="79"/>
+      <c r="W15" s="79" t="s">
+        <v>618</v>
+      </c>
+      <c r="X15" s="79"/>
+      <c r="Y15" s="79"/>
+      <c r="Z15" s="79"/>
+      <c r="AA15" s="79"/>
+      <c r="AB15" s="79"/>
+      <c r="AC15" s="79"/>
+    </row>
+    <row r="16" spans="1:29" s="81" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A16" s="77"/>
+      <c r="B16" s="78" t="s">
+        <v>635</v>
+      </c>
+      <c r="C16" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D16" s="79">
+        <v>53</v>
+      </c>
+      <c r="E16" s="422">
+        <v>2024</v>
+      </c>
+      <c r="F16" s="79">
+        <v>1</v>
+      </c>
+      <c r="G16" s="80">
+        <v>1</v>
+      </c>
+      <c r="H16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="J16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="N16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S16" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T16" s="79" t="s">
+        <v>625</v>
+      </c>
+      <c r="U16" s="79"/>
+      <c r="V16" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="W16" s="79"/>
+      <c r="X16" s="79"/>
+      <c r="Y16" s="79"/>
+      <c r="Z16" s="79"/>
+      <c r="AA16" s="79"/>
+      <c r="AB16" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AC16" s="79" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A17" s="84"/>
+      <c r="B17" s="78" t="s">
+        <v>636</v>
+      </c>
+      <c r="C17" s="82" t="s">
+        <v>617</v>
+      </c>
+      <c r="D17" s="79">
         <v>69</v>
       </c>
-      <c r="L4" s="79" t="s">
-[...65 lines deleted...]
-      <c r="E5" s="407">
+      <c r="E17" s="422">
         <v>2008</v>
       </c>
-      <c r="F5" s="83">
+      <c r="F17" s="79">
         <v>17</v>
       </c>
-      <c r="G5" s="84">
+      <c r="G17" s="80">
         <v>1</v>
       </c>
-      <c r="H5" s="83" t="s">
-[...73 lines deleted...]
-      <c r="G6" s="84">
+      <c r="H17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="I17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="J17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="K17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="L17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="M17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="N17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="O17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="P17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="Q17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="R17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="S17" s="79" t="s">
+        <v>613</v>
+      </c>
+      <c r="T17" s="79" t="s">
+        <v>625</v>
+      </c>
+      <c r="U17" s="79"/>
+      <c r="V17" s="79"/>
+      <c r="W17" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="X17" s="79" t="s">
+        <v>617</v>
+      </c>
+      <c r="Y17" s="79" t="s">
+        <v>618</v>
+      </c>
+      <c r="Z17" s="79"/>
+      <c r="AA17" s="79"/>
+      <c r="AB17" s="79"/>
+      <c r="AC17" s="79"/>
+    </row>
+    <row r="18" spans="1:29" s="85" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A18" s="84"/>
+      <c r="B18" s="423" t="s">
+        <v>637</v>
+      </c>
+      <c r="C18" s="424" t="s">
+        <v>143</v>
+      </c>
+      <c r="D18" s="425">
+        <v>58.692307692307701</v>
+      </c>
+      <c r="E18" s="426" t="s">
+        <v>143</v>
+      </c>
+      <c r="F18" s="425">
+        <v>8.7692307692307701</v>
+      </c>
+      <c r="G18" s="427">
+        <v>0.97692307692307689</v>
+      </c>
+      <c r="H18" s="427">
         <v>1</v>
       </c>
-      <c r="H6" s="83" t="s">
-[...146 lines deleted...]
-      <c r="G8" s="84">
+      <c r="I18" s="427">
+        <v>0.53846153846153844</v>
+      </c>
+      <c r="J18" s="427">
         <v>1</v>
       </c>
-      <c r="H8" s="83" t="s">
-[...757 lines deleted...]
-      <c r="T18" s="413">
+      <c r="K18" s="428"/>
+      <c r="L18" s="428"/>
+      <c r="M18" s="428"/>
+      <c r="N18" s="428"/>
+      <c r="O18" s="428"/>
+      <c r="P18" s="428"/>
+      <c r="Q18" s="428"/>
+      <c r="R18" s="428"/>
+      <c r="S18" s="428"/>
+      <c r="T18" s="425">
         <v>2.6153846153846199</v>
       </c>
-      <c r="U18" s="409" t="s">
-[...630 lines deleted...]
-      <c r="AB37" s="512"/>
+      <c r="U18" s="424" t="s">
+        <v>638</v>
+      </c>
+      <c r="V18" s="424" t="s">
+        <v>639</v>
+      </c>
+      <c r="W18" s="424" t="s">
+        <v>640</v>
+      </c>
+      <c r="X18" s="424" t="s">
+        <v>639</v>
+      </c>
+      <c r="Y18" s="424" t="s">
+        <v>640</v>
+      </c>
+      <c r="Z18" s="424" t="s">
+        <v>639</v>
+      </c>
+      <c r="AA18" s="424" t="s">
+        <v>640</v>
+      </c>
+      <c r="AB18" s="424" t="s">
+        <v>639</v>
+      </c>
+      <c r="AC18" s="424" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" s="93" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A19" s="86"/>
+      <c r="B19" s="87"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="89"/>
+      <c r="K19" s="89"/>
+      <c r="L19" s="90"/>
+      <c r="M19" s="89"/>
+      <c r="N19" s="91"/>
+      <c r="O19" s="89"/>
+      <c r="P19" s="91"/>
+      <c r="Q19" s="89"/>
+      <c r="R19" s="89"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+      <c r="W19" s="88"/>
+      <c r="X19" s="88"/>
+      <c r="Y19" s="88"/>
+      <c r="Z19" s="88"/>
+      <c r="AA19" s="88"/>
+    </row>
+    <row r="20" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="94"/>
+      <c r="B20" s="516" t="s">
+        <v>641</v>
+      </c>
+      <c r="C20" s="516"/>
+      <c r="D20" s="516"/>
+      <c r="E20" s="516"/>
+      <c r="F20" s="516"/>
+      <c r="G20" s="516"/>
+      <c r="H20" s="516"/>
+      <c r="I20" s="516"/>
+      <c r="J20" s="516"/>
+      <c r="K20" s="516"/>
+      <c r="L20" s="516"/>
+      <c r="M20" s="516"/>
+      <c r="N20" s="516"/>
+      <c r="O20" s="516"/>
+      <c r="P20" s="516"/>
+      <c r="Q20" s="516"/>
+      <c r="R20" s="516"/>
+      <c r="S20" s="92"/>
+      <c r="T20" s="92"/>
+      <c r="U20" s="92"/>
+      <c r="V20" s="92"/>
+      <c r="W20" s="92"/>
+      <c r="X20" s="92"/>
+      <c r="Y20" s="92"/>
+      <c r="Z20" s="92"/>
+      <c r="AA20" s="92"/>
+      <c r="AB20" s="92"/>
+    </row>
+    <row r="21" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="131"/>
+      <c r="B21" s="516" t="s">
+        <v>642</v>
+      </c>
+      <c r="C21" s="516"/>
+      <c r="D21" s="516"/>
+      <c r="E21" s="516"/>
+      <c r="F21" s="516"/>
+      <c r="G21" s="516"/>
+      <c r="H21" s="516"/>
+      <c r="I21" s="516"/>
+      <c r="J21" s="516"/>
+      <c r="K21" s="516"/>
+      <c r="L21" s="516"/>
+      <c r="M21" s="516"/>
+      <c r="N21" s="516"/>
+      <c r="O21" s="516"/>
+      <c r="P21" s="516"/>
+      <c r="Q21" s="516"/>
+      <c r="R21" s="516"/>
+      <c r="S21" s="92"/>
+      <c r="T21" s="92"/>
+      <c r="U21" s="92"/>
+      <c r="V21" s="92"/>
+      <c r="W21" s="92"/>
+      <c r="X21" s="92"/>
+      <c r="Y21" s="92"/>
+      <c r="Z21" s="92"/>
+      <c r="AA21" s="92"/>
+      <c r="AB21" s="92"/>
+    </row>
+    <row r="22" spans="1:29" s="134" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="132"/>
+      <c r="B22" s="514" t="s">
+        <v>643</v>
+      </c>
+      <c r="C22" s="514"/>
+      <c r="D22" s="514"/>
+      <c r="E22" s="514"/>
+      <c r="F22" s="514"/>
+      <c r="G22" s="514"/>
+      <c r="H22" s="514"/>
+      <c r="I22" s="514"/>
+      <c r="J22" s="514"/>
+      <c r="K22" s="514"/>
+      <c r="L22" s="514"/>
+      <c r="M22" s="514"/>
+      <c r="N22" s="514"/>
+      <c r="O22" s="514"/>
+      <c r="P22" s="514"/>
+      <c r="Q22" s="514"/>
+      <c r="R22" s="514"/>
+      <c r="S22" s="133"/>
+      <c r="T22" s="133"/>
+      <c r="U22" s="133"/>
+      <c r="V22" s="133"/>
+      <c r="W22" s="133"/>
+      <c r="X22" s="133"/>
+      <c r="Y22" s="133"/>
+      <c r="Z22" s="133"/>
+      <c r="AA22" s="133"/>
+      <c r="AB22" s="133"/>
+    </row>
+    <row r="23" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="135"/>
+      <c r="B23" s="514" t="s">
+        <v>644</v>
+      </c>
+      <c r="C23" s="514"/>
+      <c r="D23" s="514"/>
+      <c r="E23" s="514"/>
+      <c r="F23" s="514"/>
+      <c r="G23" s="514"/>
+      <c r="H23" s="514"/>
+      <c r="I23" s="514"/>
+      <c r="J23" s="514"/>
+      <c r="K23" s="514"/>
+      <c r="L23" s="514"/>
+      <c r="M23" s="514"/>
+      <c r="N23" s="514"/>
+      <c r="O23" s="514"/>
+      <c r="P23" s="514"/>
+      <c r="Q23" s="514"/>
+      <c r="R23" s="514"/>
+      <c r="S23" s="92"/>
+      <c r="T23" s="92"/>
+      <c r="U23" s="92"/>
+      <c r="V23" s="92"/>
+      <c r="W23" s="92"/>
+      <c r="X23" s="92"/>
+      <c r="Y23" s="92"/>
+      <c r="Z23" s="92"/>
+      <c r="AA23" s="92"/>
+      <c r="AB23" s="92"/>
+    </row>
+    <row r="24" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="135"/>
+      <c r="B24" s="514" t="s">
+        <v>645</v>
+      </c>
+      <c r="C24" s="514"/>
+      <c r="D24" s="514"/>
+      <c r="E24" s="514"/>
+      <c r="F24" s="514"/>
+      <c r="G24" s="514"/>
+      <c r="H24" s="514"/>
+      <c r="I24" s="514"/>
+      <c r="J24" s="514"/>
+      <c r="K24" s="514"/>
+      <c r="L24" s="514"/>
+      <c r="M24" s="514"/>
+      <c r="N24" s="514"/>
+      <c r="O24" s="514"/>
+      <c r="P24" s="514"/>
+      <c r="Q24" s="514"/>
+      <c r="R24" s="514"/>
+      <c r="S24" s="92"/>
+      <c r="T24" s="92"/>
+      <c r="U24" s="92"/>
+      <c r="V24" s="92"/>
+      <c r="W24" s="92"/>
+      <c r="X24" s="92"/>
+      <c r="Y24" s="92"/>
+      <c r="Z24" s="92"/>
+      <c r="AA24" s="92"/>
+      <c r="AB24" s="92"/>
+    </row>
+    <row r="25" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="135"/>
+      <c r="B25" s="513" t="s">
+        <v>646</v>
+      </c>
+      <c r="C25" s="513"/>
+      <c r="D25" s="513"/>
+      <c r="E25" s="513"/>
+      <c r="F25" s="513"/>
+      <c r="G25" s="513"/>
+      <c r="H25" s="513"/>
+      <c r="I25" s="513"/>
+      <c r="J25" s="513"/>
+      <c r="K25" s="513"/>
+      <c r="L25" s="513"/>
+      <c r="M25" s="513"/>
+      <c r="N25" s="513"/>
+      <c r="O25" s="513"/>
+      <c r="P25" s="513"/>
+      <c r="Q25" s="513"/>
+      <c r="R25" s="513"/>
+      <c r="S25" s="513"/>
+      <c r="T25" s="513"/>
+      <c r="U25" s="513"/>
+      <c r="V25" s="513"/>
+      <c r="W25" s="513"/>
+      <c r="X25" s="513"/>
+      <c r="Y25" s="513"/>
+      <c r="Z25" s="513"/>
+      <c r="AA25" s="513"/>
+      <c r="AB25" s="513"/>
+    </row>
+    <row r="26" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="135"/>
+      <c r="B26" s="513" t="s">
+        <v>647</v>
+      </c>
+      <c r="C26" s="513"/>
+      <c r="D26" s="513"/>
+      <c r="E26" s="513"/>
+      <c r="F26" s="513"/>
+      <c r="G26" s="513"/>
+      <c r="H26" s="513"/>
+      <c r="I26" s="513"/>
+      <c r="J26" s="513"/>
+      <c r="K26" s="513"/>
+      <c r="L26" s="513"/>
+      <c r="M26" s="513"/>
+      <c r="N26" s="513"/>
+      <c r="O26" s="513"/>
+      <c r="P26" s="513"/>
+      <c r="Q26" s="513"/>
+      <c r="R26" s="513"/>
+      <c r="S26" s="513"/>
+      <c r="T26" s="513"/>
+      <c r="U26" s="513"/>
+      <c r="V26" s="513"/>
+      <c r="W26" s="513"/>
+      <c r="X26" s="513"/>
+      <c r="Y26" s="513"/>
+      <c r="Z26" s="513"/>
+      <c r="AA26" s="513"/>
+      <c r="AB26" s="513"/>
+    </row>
+    <row r="27" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A27" s="135"/>
+      <c r="B27" s="513" t="s">
+        <v>648</v>
+      </c>
+      <c r="C27" s="513"/>
+      <c r="D27" s="513"/>
+      <c r="E27" s="513"/>
+      <c r="F27" s="513"/>
+      <c r="G27" s="513"/>
+      <c r="H27" s="513"/>
+      <c r="I27" s="513"/>
+      <c r="J27" s="513"/>
+      <c r="K27" s="513"/>
+      <c r="L27" s="513"/>
+      <c r="M27" s="513"/>
+      <c r="N27" s="513"/>
+      <c r="O27" s="513"/>
+      <c r="P27" s="513"/>
+      <c r="Q27" s="513"/>
+      <c r="R27" s="513"/>
+      <c r="S27" s="513"/>
+      <c r="T27" s="513"/>
+      <c r="U27" s="513"/>
+      <c r="V27" s="513"/>
+      <c r="W27" s="513"/>
+      <c r="X27" s="513"/>
+      <c r="Y27" s="513"/>
+      <c r="Z27" s="513"/>
+      <c r="AA27" s="513"/>
+      <c r="AB27" s="513"/>
+    </row>
+    <row r="28" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="135"/>
+      <c r="B28" s="513" t="s">
+        <v>649</v>
+      </c>
+      <c r="C28" s="513"/>
+      <c r="D28" s="513"/>
+      <c r="E28" s="513"/>
+      <c r="F28" s="513"/>
+      <c r="G28" s="513"/>
+      <c r="H28" s="513"/>
+      <c r="I28" s="513"/>
+      <c r="J28" s="513"/>
+      <c r="K28" s="513"/>
+      <c r="L28" s="513"/>
+      <c r="M28" s="513"/>
+      <c r="N28" s="513"/>
+      <c r="O28" s="513"/>
+      <c r="P28" s="513"/>
+      <c r="Q28" s="513"/>
+      <c r="R28" s="513"/>
+      <c r="S28" s="513"/>
+      <c r="T28" s="513"/>
+      <c r="U28" s="513"/>
+      <c r="V28" s="513"/>
+      <c r="W28" s="513"/>
+      <c r="X28" s="513"/>
+      <c r="Y28" s="513"/>
+      <c r="Z28" s="513"/>
+      <c r="AA28" s="513"/>
+      <c r="AB28" s="513"/>
+    </row>
+    <row r="29" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="131"/>
+      <c r="B29" s="513" t="s">
+        <v>650</v>
+      </c>
+      <c r="C29" s="513"/>
+      <c r="D29" s="513"/>
+      <c r="E29" s="513"/>
+      <c r="F29" s="513"/>
+      <c r="G29" s="513"/>
+      <c r="H29" s="513"/>
+      <c r="I29" s="513"/>
+      <c r="J29" s="513"/>
+      <c r="K29" s="513"/>
+      <c r="L29" s="513"/>
+      <c r="M29" s="513"/>
+      <c r="N29" s="513"/>
+      <c r="O29" s="513"/>
+      <c r="P29" s="513"/>
+      <c r="Q29" s="513"/>
+      <c r="R29" s="513"/>
+      <c r="S29" s="513"/>
+      <c r="T29" s="513"/>
+      <c r="U29" s="513"/>
+      <c r="V29" s="513"/>
+      <c r="W29" s="513"/>
+      <c r="X29" s="513"/>
+      <c r="Y29" s="513"/>
+      <c r="Z29" s="513"/>
+      <c r="AA29" s="513"/>
+      <c r="AB29" s="513"/>
+    </row>
+    <row r="30" spans="1:29" s="137" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="136"/>
+      <c r="B30" s="513" t="s">
+        <v>651</v>
+      </c>
+      <c r="C30" s="513"/>
+      <c r="D30" s="513"/>
+      <c r="E30" s="513"/>
+      <c r="F30" s="513"/>
+      <c r="G30" s="513"/>
+      <c r="H30" s="513"/>
+      <c r="I30" s="513"/>
+      <c r="J30" s="513"/>
+      <c r="K30" s="513"/>
+      <c r="L30" s="513"/>
+      <c r="M30" s="513"/>
+      <c r="N30" s="513"/>
+      <c r="O30" s="513"/>
+      <c r="P30" s="513"/>
+      <c r="Q30" s="513"/>
+      <c r="R30" s="513"/>
+      <c r="S30" s="513"/>
+      <c r="T30" s="513"/>
+      <c r="U30" s="513"/>
+      <c r="V30" s="513"/>
+      <c r="W30" s="513"/>
+      <c r="X30" s="513"/>
+      <c r="Y30" s="513"/>
+      <c r="Z30" s="513"/>
+      <c r="AA30" s="513"/>
+      <c r="AB30" s="513"/>
+    </row>
+    <row r="31" spans="1:29" s="134" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="132"/>
+      <c r="B31" s="513" t="s">
+        <v>652</v>
+      </c>
+      <c r="C31" s="513"/>
+      <c r="D31" s="513"/>
+      <c r="E31" s="513"/>
+      <c r="F31" s="513"/>
+      <c r="G31" s="513"/>
+      <c r="H31" s="513"/>
+      <c r="I31" s="513"/>
+      <c r="J31" s="513"/>
+      <c r="K31" s="513"/>
+      <c r="L31" s="513"/>
+      <c r="M31" s="513"/>
+      <c r="N31" s="513"/>
+      <c r="O31" s="513"/>
+      <c r="P31" s="513"/>
+      <c r="Q31" s="513"/>
+      <c r="R31" s="513"/>
+      <c r="S31" s="513"/>
+      <c r="T31" s="513"/>
+      <c r="U31" s="513"/>
+      <c r="V31" s="513"/>
+      <c r="W31" s="513"/>
+      <c r="X31" s="513"/>
+      <c r="Y31" s="513"/>
+      <c r="Z31" s="513"/>
+      <c r="AA31" s="513"/>
+      <c r="AB31" s="513"/>
+    </row>
+    <row r="32" spans="1:29" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="135"/>
+      <c r="B32" s="513" t="s">
+        <v>653</v>
+      </c>
+      <c r="C32" s="513"/>
+      <c r="D32" s="513"/>
+      <c r="E32" s="513"/>
+      <c r="F32" s="513"/>
+      <c r="G32" s="513"/>
+      <c r="H32" s="513"/>
+      <c r="I32" s="513"/>
+      <c r="J32" s="513"/>
+      <c r="K32" s="513"/>
+      <c r="L32" s="513"/>
+      <c r="M32" s="513"/>
+      <c r="N32" s="513"/>
+      <c r="O32" s="513"/>
+      <c r="P32" s="513"/>
+      <c r="Q32" s="513"/>
+      <c r="R32" s="513"/>
+      <c r="S32" s="513"/>
+      <c r="T32" s="513"/>
+      <c r="U32" s="513"/>
+      <c r="V32" s="513"/>
+      <c r="W32" s="513"/>
+      <c r="X32" s="513"/>
+      <c r="Y32" s="513"/>
+      <c r="Z32" s="513"/>
+      <c r="AA32" s="513"/>
+      <c r="AB32" s="513"/>
+    </row>
+    <row r="33" spans="1:28" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="135"/>
+      <c r="B33" s="513" t="s">
+        <v>654</v>
+      </c>
+      <c r="C33" s="513"/>
+      <c r="D33" s="513"/>
+      <c r="E33" s="513"/>
+      <c r="F33" s="513"/>
+      <c r="G33" s="513"/>
+      <c r="H33" s="513"/>
+      <c r="I33" s="513"/>
+      <c r="J33" s="513"/>
+      <c r="K33" s="513"/>
+      <c r="L33" s="513"/>
+      <c r="M33" s="513"/>
+      <c r="N33" s="513"/>
+      <c r="O33" s="513"/>
+      <c r="P33" s="513"/>
+      <c r="Q33" s="513"/>
+      <c r="R33" s="513"/>
+      <c r="S33" s="513"/>
+      <c r="T33" s="513"/>
+      <c r="U33" s="513"/>
+      <c r="V33" s="513"/>
+      <c r="W33" s="513"/>
+      <c r="X33" s="513"/>
+      <c r="Y33" s="513"/>
+      <c r="Z33" s="513"/>
+      <c r="AA33" s="513"/>
+      <c r="AB33" s="513"/>
+    </row>
+    <row r="34" spans="1:28" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A34" s="131"/>
+      <c r="B34" s="514" t="s">
+        <v>655</v>
+      </c>
+      <c r="C34" s="514"/>
+      <c r="D34" s="514"/>
+      <c r="E34" s="514"/>
+      <c r="F34" s="514"/>
+      <c r="G34" s="514"/>
+      <c r="H34" s="514"/>
+      <c r="I34" s="514"/>
+      <c r="J34" s="514"/>
+      <c r="K34" s="514"/>
+      <c r="L34" s="514"/>
+      <c r="M34" s="514"/>
+      <c r="N34" s="514"/>
+      <c r="O34" s="514"/>
+      <c r="P34" s="514"/>
+      <c r="Q34" s="514"/>
+      <c r="R34" s="514"/>
+      <c r="S34" s="514"/>
+      <c r="T34" s="514"/>
+      <c r="U34" s="514"/>
+      <c r="V34" s="514"/>
+      <c r="W34" s="514"/>
+      <c r="X34" s="514"/>
+      <c r="Y34" s="514"/>
+      <c r="Z34" s="514"/>
+      <c r="AA34" s="514"/>
+      <c r="AB34" s="514"/>
+    </row>
+    <row r="35" spans="1:28" s="134" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="132"/>
+      <c r="B35" s="513" t="s">
+        <v>656</v>
+      </c>
+      <c r="C35" s="513"/>
+      <c r="D35" s="513"/>
+      <c r="E35" s="513"/>
+      <c r="F35" s="513"/>
+      <c r="G35" s="513"/>
+      <c r="H35" s="513"/>
+      <c r="I35" s="513"/>
+      <c r="J35" s="513"/>
+      <c r="K35" s="513"/>
+      <c r="L35" s="513"/>
+      <c r="M35" s="513"/>
+      <c r="N35" s="513"/>
+      <c r="O35" s="513"/>
+      <c r="P35" s="513"/>
+      <c r="Q35" s="513"/>
+      <c r="R35" s="513"/>
+      <c r="S35" s="513"/>
+      <c r="T35" s="513"/>
+      <c r="U35" s="513"/>
+      <c r="V35" s="513"/>
+      <c r="W35" s="513"/>
+      <c r="X35" s="513"/>
+      <c r="Y35" s="513"/>
+      <c r="Z35" s="513"/>
+      <c r="AA35" s="513"/>
+      <c r="AB35" s="513"/>
+    </row>
+    <row r="36" spans="1:28" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A36" s="135"/>
+      <c r="B36" s="513" t="s">
+        <v>657</v>
+      </c>
+      <c r="C36" s="513"/>
+      <c r="D36" s="513"/>
+      <c r="E36" s="513"/>
+      <c r="F36" s="513"/>
+      <c r="G36" s="513"/>
+      <c r="H36" s="513"/>
+      <c r="I36" s="513"/>
+      <c r="J36" s="513"/>
+      <c r="K36" s="513"/>
+      <c r="L36" s="513"/>
+      <c r="M36" s="513"/>
+      <c r="N36" s="513"/>
+      <c r="O36" s="513"/>
+      <c r="P36" s="513"/>
+      <c r="Q36" s="513"/>
+      <c r="R36" s="513"/>
+      <c r="S36" s="513"/>
+      <c r="T36" s="513"/>
+      <c r="U36" s="513"/>
+      <c r="V36" s="513"/>
+      <c r="W36" s="513"/>
+      <c r="X36" s="513"/>
+      <c r="Y36" s="513"/>
+      <c r="Z36" s="513"/>
+      <c r="AA36" s="513"/>
+      <c r="AB36" s="513"/>
+    </row>
+    <row r="37" spans="1:28" s="95" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="135"/>
+      <c r="B37" s="513" t="s">
+        <v>658</v>
+      </c>
+      <c r="C37" s="513"/>
+      <c r="D37" s="513"/>
+      <c r="E37" s="513"/>
+      <c r="F37" s="513"/>
+      <c r="G37" s="513"/>
+      <c r="H37" s="513"/>
+      <c r="I37" s="513"/>
+      <c r="J37" s="513"/>
+      <c r="K37" s="513"/>
+      <c r="L37" s="513"/>
+      <c r="M37" s="513"/>
+      <c r="N37" s="513"/>
+      <c r="O37" s="513"/>
+      <c r="P37" s="513"/>
+      <c r="Q37" s="513"/>
+      <c r="R37" s="513"/>
+      <c r="S37" s="513"/>
+      <c r="T37" s="513"/>
+      <c r="U37" s="513"/>
+      <c r="V37" s="513"/>
+      <c r="W37" s="513"/>
+      <c r="X37" s="513"/>
+      <c r="Y37" s="513"/>
+      <c r="Z37" s="513"/>
+      <c r="AA37" s="513"/>
+      <c r="AB37" s="513"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B37:AB37"/>
-[...5 lines deleted...]
-    <mergeCell ref="B36:AB36"/>
     <mergeCell ref="B30:AB30"/>
     <mergeCell ref="U3:AC3"/>
     <mergeCell ref="B20:R20"/>
     <mergeCell ref="B21:R21"/>
     <mergeCell ref="B22:R22"/>
     <mergeCell ref="B23:R23"/>
     <mergeCell ref="B24:R24"/>
     <mergeCell ref="B25:AB25"/>
     <mergeCell ref="B26:AB26"/>
     <mergeCell ref="B27:AB27"/>
     <mergeCell ref="B28:AB28"/>
     <mergeCell ref="B29:AB29"/>
+    <mergeCell ref="B37:AB37"/>
+    <mergeCell ref="B31:AB31"/>
+    <mergeCell ref="B32:AB32"/>
+    <mergeCell ref="B33:AB33"/>
+    <mergeCell ref="B34:AB34"/>
+    <mergeCell ref="B35:AB35"/>
+    <mergeCell ref="B36:AB36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91DF9826-B168-4918-8EFF-6856B10BA9CA}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
   </sheetPr>
   <dimension ref="A1:I90"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="20.100000000000001" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="20.149999999999999" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.21875" style="117" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.21875" style="85"/>
+    <col min="1" max="1" width="3.1796875" style="113" customWidth="1"/>
+    <col min="2" max="2" width="120.54296875" style="114" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" style="115" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="50.54296875" style="14" customWidth="1"/>
+    <col min="5" max="6" width="9.1796875" style="81"/>
+    <col min="7" max="7" width="87.453125" style="81" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="81"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="70" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...11 lines deleted...]
-      <c r="A2" s="63"/>
+    <row r="1" spans="1:9" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A1" s="59"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="65"/>
+    </row>
+    <row r="2" spans="1:9" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A2" s="59"/>
       <c r="B2" s="15" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="C2" s="16"/>
-      <c r="D2" s="66"/>
-[...14 lines deleted...]
-      <c r="A4" s="105"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="65"/>
+    </row>
+    <row r="3" spans="1:9" s="67" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="C3" s="68"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="70"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="71"/>
+    </row>
+    <row r="4" spans="1:9" s="102" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A4" s="101"/>
       <c r="B4" s="19" t="s">
-        <v>108</v>
+        <v>659</v>
       </c>
       <c r="C4" s="19" t="s">
-        <v>109</v>
+        <v>660</v>
       </c>
       <c r="D4" s="20" t="s">
-        <v>110</v>
+        <v>661</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A5" s="81"/>
-[...3 lines deleted...]
-      <c r="C5" s="108">
+      <c r="A5" s="77"/>
+      <c r="B5" s="103" t="s">
+        <v>662</v>
+      </c>
+      <c r="C5" s="104">
         <v>1967</v>
       </c>
-      <c r="D5" s="109" t="s">
-        <v>111</v>
+      <c r="D5" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A6" s="81"/>
-[...3 lines deleted...]
-      <c r="C6" s="108">
+      <c r="A6" s="77"/>
+      <c r="B6" s="103" t="s">
+        <v>664</v>
+      </c>
+      <c r="C6" s="104">
         <v>2024</v>
       </c>
-      <c r="D6" s="109" t="s">
-        <v>112</v>
+      <c r="D6" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A7" s="81"/>
-[...3 lines deleted...]
-      <c r="C7" s="108">
+      <c r="A7" s="77"/>
+      <c r="B7" s="103" t="s">
+        <v>666</v>
+      </c>
+      <c r="C7" s="104">
         <v>1977</v>
       </c>
-      <c r="D7" s="109" t="s">
-        <v>112</v>
+      <c r="D7" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A8" s="81"/>
-[...3 lines deleted...]
-      <c r="C8" s="108">
+      <c r="A8" s="77"/>
+      <c r="B8" s="103" t="s">
+        <v>667</v>
+      </c>
+      <c r="C8" s="104">
         <v>2000</v>
       </c>
-      <c r="D8" s="109" t="s">
-        <v>111</v>
+      <c r="D8" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A9" s="87"/>
-[...3 lines deleted...]
-      <c r="C9" s="108">
+      <c r="A9" s="83"/>
+      <c r="B9" s="103" t="s">
+        <v>668</v>
+      </c>
+      <c r="C9" s="104">
         <v>2001</v>
       </c>
-      <c r="D9" s="109" t="s">
-        <v>112</v>
+      <c r="D9" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A10" s="81"/>
-[...3 lines deleted...]
-      <c r="C10" s="108">
+      <c r="A10" s="77"/>
+      <c r="B10" s="103" t="s">
+        <v>669</v>
+      </c>
+      <c r="C10" s="104">
         <v>2001</v>
       </c>
-      <c r="D10" s="109" t="s">
-        <v>112</v>
+      <c r="D10" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A11" s="81"/>
-[...3 lines deleted...]
-      <c r="C11" s="108">
+      <c r="A11" s="77"/>
+      <c r="B11" s="103" t="s">
+        <v>670</v>
+      </c>
+      <c r="C11" s="104">
         <v>2001</v>
       </c>
-      <c r="D11" s="109" t="s">
-        <v>112</v>
+      <c r="D11" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A12" s="81"/>
-[...3 lines deleted...]
-      <c r="C12" s="110">
+      <c r="A12" s="77"/>
+      <c r="B12" s="103" t="s">
+        <v>671</v>
+      </c>
+      <c r="C12" s="106">
         <v>2003</v>
       </c>
-      <c r="D12" s="109" t="s">
-        <v>111</v>
+      <c r="D12" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A13" s="81"/>
-[...3 lines deleted...]
-      <c r="C13" s="108">
+      <c r="A13" s="77"/>
+      <c r="B13" s="103" t="s">
+        <v>672</v>
+      </c>
+      <c r="C13" s="104">
         <v>2004</v>
       </c>
-      <c r="D13" s="109" t="s">
-        <v>111</v>
+      <c r="D13" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A14" s="81"/>
-[...3 lines deleted...]
-      <c r="C14" s="108">
+      <c r="A14" s="77"/>
+      <c r="B14" s="103" t="s">
+        <v>673</v>
+      </c>
+      <c r="C14" s="104">
         <v>2005</v>
       </c>
-      <c r="D14" s="109" t="s">
-        <v>112</v>
+      <c r="D14" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A15" s="81"/>
-[...3 lines deleted...]
-      <c r="C15" s="108">
+      <c r="A15" s="77"/>
+      <c r="B15" s="103" t="s">
+        <v>674</v>
+      </c>
+      <c r="C15" s="104">
         <v>2007</v>
       </c>
-      <c r="D15" s="109" t="s">
-        <v>111</v>
+      <c r="D15" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A16" s="81"/>
-[...3 lines deleted...]
-      <c r="C16" s="108">
+      <c r="A16" s="77"/>
+      <c r="B16" s="103" t="s">
+        <v>675</v>
+      </c>
+      <c r="C16" s="104">
         <v>2007</v>
       </c>
-      <c r="D16" s="109" t="s">
-        <v>111</v>
+      <c r="D16" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A17" s="81"/>
-[...3 lines deleted...]
-      <c r="C17" s="108">
+      <c r="A17" s="77"/>
+      <c r="B17" s="103" t="s">
+        <v>676</v>
+      </c>
+      <c r="C17" s="104">
         <v>2007</v>
       </c>
-      <c r="D17" s="109" t="s">
-        <v>111</v>
+      <c r="D17" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A18" s="81"/>
-[...3 lines deleted...]
-      <c r="C18" s="108">
+      <c r="A18" s="77"/>
+      <c r="B18" s="103" t="s">
+        <v>677</v>
+      </c>
+      <c r="C18" s="104">
         <v>2007</v>
       </c>
-      <c r="D18" s="109" t="s">
-        <v>111</v>
+      <c r="D18" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A19" s="111"/>
-[...3 lines deleted...]
-      <c r="C19" s="108">
+      <c r="A19" s="107"/>
+      <c r="B19" s="103" t="s">
+        <v>678</v>
+      </c>
+      <c r="C19" s="104">
         <v>2007</v>
       </c>
-      <c r="D19" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C20" s="108">
+      <c r="D19" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A20" s="84"/>
+      <c r="B20" s="103" t="s">
+        <v>679</v>
+      </c>
+      <c r="C20" s="104">
         <v>2008</v>
       </c>
-      <c r="D20" s="109" t="s">
-        <v>112</v>
+      <c r="D20" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A21" s="87"/>
-[...3 lines deleted...]
-      <c r="C21" s="108">
+      <c r="A21" s="83"/>
+      <c r="B21" s="103" t="s">
+        <v>680</v>
+      </c>
+      <c r="C21" s="104">
         <v>2008</v>
       </c>
-      <c r="D21" s="109" t="s">
-        <v>111</v>
+      <c r="D21" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A22" s="87"/>
-[...3 lines deleted...]
-      <c r="C22" s="108">
+      <c r="A22" s="83"/>
+      <c r="B22" s="103" t="s">
+        <v>681</v>
+      </c>
+      <c r="C22" s="104">
         <v>2008</v>
       </c>
-      <c r="D22" s="109" t="s">
-        <v>112</v>
+      <c r="D22" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A23" s="87"/>
-[...3 lines deleted...]
-      <c r="C23" s="108">
+      <c r="A23" s="83"/>
+      <c r="B23" s="103" t="s">
+        <v>682</v>
+      </c>
+      <c r="C23" s="104">
         <v>2008</v>
       </c>
-      <c r="D23" s="109" t="s">
-        <v>111</v>
+      <c r="D23" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A24" s="87"/>
-[...3 lines deleted...]
-      <c r="C24" s="108">
+      <c r="A24" s="83"/>
+      <c r="B24" s="103" t="s">
+        <v>683</v>
+      </c>
+      <c r="C24" s="104">
         <v>2008</v>
       </c>
-      <c r="D24" s="109" t="s">
-        <v>111</v>
+      <c r="D24" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A25" s="87"/>
-[...3 lines deleted...]
-      <c r="C25" s="108">
+      <c r="A25" s="83"/>
+      <c r="B25" s="103" t="s">
+        <v>684</v>
+      </c>
+      <c r="C25" s="104">
         <v>2009</v>
       </c>
-      <c r="D25" s="109" t="s">
-        <v>111</v>
+      <c r="D25" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A26" s="87"/>
-[...3 lines deleted...]
-      <c r="C26" s="108">
+      <c r="A26" s="83"/>
+      <c r="B26" s="103" t="s">
+        <v>685</v>
+      </c>
+      <c r="C26" s="104">
         <v>2009</v>
       </c>
-      <c r="D26" s="109" t="s">
-        <v>111</v>
+      <c r="D26" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A27" s="111"/>
-[...3 lines deleted...]
-      <c r="C27" s="108">
+      <c r="A27" s="107"/>
+      <c r="B27" s="103" t="s">
+        <v>686</v>
+      </c>
+      <c r="C27" s="104">
         <v>2009</v>
       </c>
-      <c r="D27" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C28" s="108">
+      <c r="D27" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="109" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A28" s="108"/>
+      <c r="B28" s="103" t="s">
+        <v>687</v>
+      </c>
+      <c r="C28" s="104">
         <v>2010</v>
       </c>
-      <c r="D28" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C29" s="108">
+      <c r="D28" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A29" s="84"/>
+      <c r="B29" s="103" t="s">
+        <v>688</v>
+      </c>
+      <c r="C29" s="104">
         <v>2012</v>
       </c>
-      <c r="D29" s="109" t="s">
-        <v>112</v>
+      <c r="D29" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A30" s="87"/>
-[...3 lines deleted...]
-      <c r="C30" s="108">
+      <c r="A30" s="83"/>
+      <c r="B30" s="103" t="s">
+        <v>689</v>
+      </c>
+      <c r="C30" s="104">
         <v>2012</v>
       </c>
-      <c r="D30" s="109" t="s">
-        <v>112</v>
+      <c r="D30" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A31" s="87"/>
-[...3 lines deleted...]
-      <c r="C31" s="108">
+      <c r="A31" s="83"/>
+      <c r="B31" s="103" t="s">
+        <v>690</v>
+      </c>
+      <c r="C31" s="104">
         <v>2012</v>
       </c>
-      <c r="D31" s="109" t="s">
-        <v>111</v>
+      <c r="D31" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A32" s="111"/>
-[...3 lines deleted...]
-      <c r="C32" s="108">
+      <c r="A32" s="107"/>
+      <c r="B32" s="103" t="s">
+        <v>691</v>
+      </c>
+      <c r="C32" s="104">
         <v>2012</v>
       </c>
-      <c r="D32" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C33" s="108">
+      <c r="D32" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A33" s="84"/>
+      <c r="B33" s="103" t="s">
+        <v>692</v>
+      </c>
+      <c r="C33" s="104">
         <v>2012</v>
       </c>
-      <c r="D33" s="109" t="s">
-        <v>111</v>
+      <c r="D33" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A34" s="87"/>
-[...3 lines deleted...]
-      <c r="C34" s="108">
+      <c r="A34" s="83"/>
+      <c r="B34" s="103" t="s">
+        <v>693</v>
+      </c>
+      <c r="C34" s="104">
         <v>2012</v>
       </c>
-      <c r="D34" s="109" t="s">
-        <v>111</v>
+      <c r="D34" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A35" s="87"/>
-[...3 lines deleted...]
-      <c r="C35" s="108">
+      <c r="A35" s="83"/>
+      <c r="B35" s="103" t="s">
+        <v>694</v>
+      </c>
+      <c r="C35" s="104">
         <v>2012</v>
       </c>
-      <c r="D35" s="109" t="s">
-        <v>111</v>
+      <c r="D35" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A36" s="87"/>
-[...3 lines deleted...]
-      <c r="C36" s="108">
+      <c r="A36" s="83"/>
+      <c r="B36" s="103" t="s">
+        <v>695</v>
+      </c>
+      <c r="C36" s="104">
         <v>2014</v>
       </c>
-      <c r="D36" s="109" t="s">
-        <v>112</v>
+      <c r="D36" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A37" s="111"/>
-[...3 lines deleted...]
-      <c r="C37" s="114">
+      <c r="A37" s="107"/>
+      <c r="B37" s="103" t="s">
+        <v>696</v>
+      </c>
+      <c r="C37" s="110">
         <v>2014</v>
       </c>
-      <c r="D37" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C38" s="108">
+      <c r="D37" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A38" s="84"/>
+      <c r="B38" s="103" t="s">
+        <v>697</v>
+      </c>
+      <c r="C38" s="104">
         <v>2015</v>
       </c>
-      <c r="D38" s="109" t="s">
-        <v>111</v>
+      <c r="D38" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A39" s="87"/>
-[...3 lines deleted...]
-      <c r="C39" s="108">
+      <c r="A39" s="83"/>
+      <c r="B39" s="103" t="s">
+        <v>698</v>
+      </c>
+      <c r="C39" s="104">
         <v>2025</v>
       </c>
-      <c r="D39" s="109" t="s">
-        <v>112</v>
+      <c r="D39" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A40" s="87"/>
-[...3 lines deleted...]
-      <c r="C40" s="108">
+      <c r="A40" s="83"/>
+      <c r="B40" s="103" t="s">
+        <v>699</v>
+      </c>
+      <c r="C40" s="104">
         <v>2016</v>
       </c>
-      <c r="D40" s="109" t="s">
-        <v>112</v>
+      <c r="D40" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A41" s="87"/>
-[...3 lines deleted...]
-      <c r="C41" s="108">
+      <c r="A41" s="83"/>
+      <c r="B41" s="103" t="s">
+        <v>700</v>
+      </c>
+      <c r="C41" s="104">
         <v>2016</v>
       </c>
-      <c r="D41" s="109" t="s">
-        <v>112</v>
+      <c r="D41" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A42" s="111"/>
-[...3 lines deleted...]
-      <c r="C42" s="108">
+      <c r="A42" s="107"/>
+      <c r="B42" s="103" t="s">
+        <v>701</v>
+      </c>
+      <c r="C42" s="104">
         <v>2016</v>
       </c>
-      <c r="D42" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C43" s="108">
+      <c r="D42" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A43" s="84"/>
+      <c r="B43" s="103" t="s">
+        <v>702</v>
+      </c>
+      <c r="C43" s="104">
         <v>2017</v>
       </c>
-      <c r="D43" s="109" t="s">
-        <v>112</v>
+      <c r="D43" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A44" s="87"/>
-[...3 lines deleted...]
-      <c r="C44" s="108">
+      <c r="A44" s="83"/>
+      <c r="B44" s="103" t="s">
+        <v>703</v>
+      </c>
+      <c r="C44" s="104">
         <v>2017</v>
       </c>
-      <c r="D44" s="109" t="s">
-        <v>112</v>
+      <c r="D44" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A45" s="111"/>
-[...3 lines deleted...]
-      <c r="C45" s="110">
+      <c r="A45" s="107"/>
+      <c r="B45" s="103" t="s">
+        <v>704</v>
+      </c>
+      <c r="C45" s="106">
         <v>2017</v>
       </c>
-      <c r="D45" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C46" s="108">
+      <c r="D45" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A46" s="84"/>
+      <c r="B46" s="103" t="s">
+        <v>705</v>
+      </c>
+      <c r="C46" s="104">
         <v>2025</v>
       </c>
-      <c r="D46" s="109" t="s">
-        <v>112</v>
+      <c r="D46" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A47" s="87"/>
-[...3 lines deleted...]
-      <c r="C47" s="115">
+      <c r="A47" s="83"/>
+      <c r="B47" s="103" t="s">
+        <v>706</v>
+      </c>
+      <c r="C47" s="111">
         <v>2018</v>
       </c>
-      <c r="D47" s="109" t="s">
-        <v>112</v>
+      <c r="D47" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A48" s="87"/>
-[...3 lines deleted...]
-      <c r="C48" s="108">
+      <c r="A48" s="83"/>
+      <c r="B48" s="103" t="s">
+        <v>707</v>
+      </c>
+      <c r="C48" s="104">
         <v>2018</v>
       </c>
-      <c r="D48" s="109" t="s">
-        <v>111</v>
+      <c r="D48" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A49" s="111"/>
-[...3 lines deleted...]
-      <c r="C49" s="114">
+      <c r="A49" s="107"/>
+      <c r="B49" s="103" t="s">
+        <v>708</v>
+      </c>
+      <c r="C49" s="110">
         <v>2018</v>
       </c>
-      <c r="D49" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C50" s="108">
+      <c r="D49" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A50" s="84"/>
+      <c r="B50" s="103" t="s">
+        <v>709</v>
+      </c>
+      <c r="C50" s="104">
         <v>2018</v>
       </c>
-      <c r="D50" s="109" t="s">
-        <v>112</v>
+      <c r="D50" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A51" s="87"/>
-[...3 lines deleted...]
-      <c r="C51" s="108">
+      <c r="A51" s="83"/>
+      <c r="B51" s="103" t="s">
+        <v>710</v>
+      </c>
+      <c r="C51" s="104">
         <v>2019</v>
       </c>
-      <c r="D51" s="109" t="s">
-        <v>111</v>
+      <c r="D51" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A52" s="87"/>
-[...3 lines deleted...]
-      <c r="C52" s="115">
+      <c r="A52" s="83"/>
+      <c r="B52" s="103" t="s">
+        <v>711</v>
+      </c>
+      <c r="C52" s="111">
         <v>2018</v>
       </c>
-      <c r="D52" s="109" t="s">
-        <v>111</v>
+      <c r="D52" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A53" s="87"/>
-[...3 lines deleted...]
-      <c r="C53" s="115">
+      <c r="A53" s="83"/>
+      <c r="B53" s="103" t="s">
+        <v>712</v>
+      </c>
+      <c r="C53" s="111">
         <v>2018</v>
       </c>
-      <c r="D53" s="109" t="s">
-        <v>111</v>
+      <c r="D53" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A54" s="111"/>
-[...3 lines deleted...]
-      <c r="C54" s="108">
+      <c r="A54" s="107"/>
+      <c r="B54" s="103" t="s">
+        <v>713</v>
+      </c>
+      <c r="C54" s="104">
         <v>2018</v>
       </c>
-      <c r="D54" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C55" s="108">
+      <c r="D54" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" s="109" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A55" s="108"/>
+      <c r="B55" s="103" t="s">
+        <v>714</v>
+      </c>
+      <c r="C55" s="104">
         <v>2018</v>
       </c>
-      <c r="D55" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C56" s="108">
+      <c r="D55" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A56" s="84"/>
+      <c r="B56" s="103" t="s">
+        <v>715</v>
+      </c>
+      <c r="C56" s="104">
         <v>2019</v>
       </c>
-      <c r="D56" s="109" t="s">
-        <v>112</v>
+      <c r="D56" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A57" s="87"/>
-[...3 lines deleted...]
-      <c r="C57" s="108">
+      <c r="A57" s="83"/>
+      <c r="B57" s="103" t="s">
+        <v>716</v>
+      </c>
+      <c r="C57" s="104">
         <v>2019</v>
       </c>
-      <c r="D57" s="109" t="s">
-        <v>111</v>
+      <c r="D57" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A58" s="87"/>
-[...3 lines deleted...]
-      <c r="C58" s="108">
+      <c r="A58" s="83"/>
+      <c r="B58" s="103" t="s">
+        <v>717</v>
+      </c>
+      <c r="C58" s="104">
         <v>2019</v>
       </c>
-      <c r="D58" s="109" t="s">
-        <v>111</v>
+      <c r="D58" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A59" s="87"/>
-[...3 lines deleted...]
-      <c r="C59" s="115">
+      <c r="A59" s="83"/>
+      <c r="B59" s="103" t="s">
+        <v>718</v>
+      </c>
+      <c r="C59" s="111">
         <v>2020</v>
       </c>
-      <c r="D59" s="109" t="s">
-        <v>111</v>
+      <c r="D59" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A60" s="87"/>
-[...3 lines deleted...]
-      <c r="C60" s="108">
+      <c r="A60" s="83"/>
+      <c r="B60" s="103" t="s">
+        <v>719</v>
+      </c>
+      <c r="C60" s="104">
         <v>2020</v>
       </c>
-      <c r="D60" s="109" t="s">
-        <v>111</v>
+      <c r="D60" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A61" s="87"/>
-[...3 lines deleted...]
-      <c r="C61" s="108">
+      <c r="A61" s="83"/>
+      <c r="B61" s="103" t="s">
+        <v>720</v>
+      </c>
+      <c r="C61" s="104">
         <v>2021</v>
       </c>
-      <c r="D61" s="109" t="s">
-        <v>111</v>
+      <c r="D61" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A62" s="87"/>
-[...3 lines deleted...]
-      <c r="C62" s="108">
+      <c r="A62" s="83"/>
+      <c r="B62" s="103" t="s">
+        <v>721</v>
+      </c>
+      <c r="C62" s="104">
         <v>2021</v>
       </c>
-      <c r="D62" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C63" s="108">
+      <c r="D62" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" s="112" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A63" s="83"/>
+      <c r="B63" s="103" t="s">
+        <v>722</v>
+      </c>
+      <c r="C63" s="104">
         <v>2021</v>
       </c>
-      <c r="D63" s="109" t="s">
-        <v>111</v>
+      <c r="D63" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A64" s="111"/>
-[...3 lines deleted...]
-      <c r="C64" s="108">
+      <c r="A64" s="107"/>
+      <c r="B64" s="103" t="s">
+        <v>723</v>
+      </c>
+      <c r="C64" s="104">
         <v>2021</v>
       </c>
-      <c r="D64" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C65" s="108">
+      <c r="D64" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A65" s="84"/>
+      <c r="B65" s="103" t="s">
+        <v>724</v>
+      </c>
+      <c r="C65" s="104">
         <v>2022</v>
       </c>
-      <c r="D65" s="109" t="s">
-        <v>112</v>
+      <c r="D65" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A66" s="87"/>
-[...3 lines deleted...]
-      <c r="C66" s="108">
+      <c r="A66" s="83"/>
+      <c r="B66" s="103" t="s">
+        <v>725</v>
+      </c>
+      <c r="C66" s="104">
         <v>2022</v>
       </c>
-      <c r="D66" s="109" t="s">
-        <v>111</v>
+      <c r="D66" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A67" s="87"/>
-[...3 lines deleted...]
-      <c r="C67" s="108">
+      <c r="A67" s="83"/>
+      <c r="B67" s="103" t="s">
+        <v>726</v>
+      </c>
+      <c r="C67" s="104">
         <v>2022</v>
       </c>
-      <c r="D67" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C68" s="108">
+      <c r="D67" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A68" s="84"/>
+      <c r="B68" s="103" t="s">
+        <v>727</v>
+      </c>
+      <c r="C68" s="104">
         <v>2025</v>
       </c>
-      <c r="D68" s="109" t="s">
-        <v>112</v>
+      <c r="D68" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A69" s="87"/>
-[...3 lines deleted...]
-      <c r="C69" s="108">
+      <c r="A69" s="83"/>
+      <c r="B69" s="103" t="s">
+        <v>728</v>
+      </c>
+      <c r="C69" s="104">
         <v>2022</v>
       </c>
-      <c r="D69" s="109" t="s">
-        <v>112</v>
+      <c r="D69" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A70" s="111"/>
-[...3 lines deleted...]
-      <c r="C70" s="108">
+      <c r="A70" s="107"/>
+      <c r="B70" s="103" t="s">
+        <v>729</v>
+      </c>
+      <c r="C70" s="104">
         <v>2022</v>
       </c>
-      <c r="D70" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C71" s="108">
+      <c r="D70" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" s="109" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A71" s="108"/>
+      <c r="B71" s="103" t="s">
+        <v>730</v>
+      </c>
+      <c r="C71" s="104">
         <v>2024</v>
       </c>
-      <c r="D71" s="109" t="s">
-[...8 lines deleted...]
-      <c r="C72" s="108">
+      <c r="D71" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" s="85" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A72" s="84"/>
+      <c r="B72" s="103" t="s">
+        <v>731</v>
+      </c>
+      <c r="C72" s="104">
         <v>2024</v>
       </c>
-      <c r="D72" s="109" t="s">
-        <v>112</v>
+      <c r="D72" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A73" s="87"/>
-[...3 lines deleted...]
-      <c r="C73" s="108">
+      <c r="A73" s="83"/>
+      <c r="B73" s="103" t="s">
+        <v>732</v>
+      </c>
+      <c r="C73" s="104">
         <v>2023</v>
       </c>
-      <c r="D73" s="109" t="s">
-        <v>111</v>
+      <c r="D73" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A74" s="87"/>
-[...3 lines deleted...]
-      <c r="C74" s="108">
+      <c r="A74" s="83"/>
+      <c r="B74" s="103" t="s">
+        <v>733</v>
+      </c>
+      <c r="C74" s="104">
         <v>2024</v>
       </c>
-      <c r="D74" s="109" t="s">
-        <v>111</v>
+      <c r="D74" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A75" s="87"/>
-[...3 lines deleted...]
-      <c r="C75" s="108">
+      <c r="A75" s="83"/>
+      <c r="B75" s="103" t="s">
+        <v>734</v>
+      </c>
+      <c r="C75" s="104">
         <v>2024</v>
       </c>
-      <c r="D75" s="109" t="s">
-        <v>111</v>
+      <c r="D75" s="105" t="s">
+        <v>663</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A76" s="87"/>
-[...3 lines deleted...]
-      <c r="C76" s="108">
+      <c r="A76" s="83"/>
+      <c r="B76" s="103" t="s">
+        <v>735</v>
+      </c>
+      <c r="C76" s="104">
         <v>2024</v>
       </c>
-      <c r="D76" s="109" t="s">
-        <v>112</v>
+      <c r="D76" s="105" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="19.5" customHeight="1">
-      <c r="A77" s="111"/>
-[...3 lines deleted...]
-      <c r="C77" s="108">
+      <c r="A77" s="107"/>
+      <c r="B77" s="103" t="s">
+        <v>736</v>
+      </c>
+      <c r="C77" s="104">
         <v>2024</v>
       </c>
-      <c r="D77" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C78" s="108">
+      <c r="D77" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="20.149999999999999" customHeight="1">
+      <c r="B78" s="103" t="s">
+        <v>737</v>
+      </c>
+      <c r="C78" s="104">
         <v>2025</v>
       </c>
-      <c r="D78" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C79" s="108">
+      <c r="D78" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="20.149999999999999" customHeight="1">
+      <c r="B79" s="103" t="s">
+        <v>738</v>
+      </c>
+      <c r="C79" s="104">
         <v>2024</v>
       </c>
-      <c r="D79" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C80" s="108">
+      <c r="D79" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="20.149999999999999" customHeight="1">
+      <c r="B80" s="103" t="s">
+        <v>739</v>
+      </c>
+      <c r="C80" s="104">
         <v>2023</v>
       </c>
-      <c r="D80" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C81" s="108">
+      <c r="D80" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B81" s="103" t="s">
+        <v>740</v>
+      </c>
+      <c r="C81" s="104">
         <v>2023</v>
       </c>
-      <c r="D81" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C82" s="108">
+      <c r="D81" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B82" s="103" t="s">
+        <v>741</v>
+      </c>
+      <c r="C82" s="104">
         <v>2024</v>
       </c>
-      <c r="D82" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C83" s="108">
+      <c r="D82" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B83" s="103" t="s">
+        <v>742</v>
+      </c>
+      <c r="C83" s="104">
         <v>2024</v>
       </c>
-      <c r="D83" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C84" s="108">
+      <c r="D83" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B84" s="103" t="s">
+        <v>743</v>
+      </c>
+      <c r="C84" s="104">
         <v>2025</v>
       </c>
-      <c r="D84" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C85" s="108">
+      <c r="D84" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B85" s="103" t="s">
+        <v>744</v>
+      </c>
+      <c r="C85" s="104">
         <v>2024</v>
       </c>
-      <c r="D85" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C86" s="108">
+      <c r="D85" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B86" s="103" t="s">
+        <v>745</v>
+      </c>
+      <c r="C86" s="104">
         <v>2024</v>
       </c>
-      <c r="D86" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C87" s="108">
+      <c r="D86" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="87" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B87" s="103" t="s">
+        <v>746</v>
+      </c>
+      <c r="C87" s="104">
         <v>2024</v>
       </c>
-      <c r="D87" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C88" s="108">
+      <c r="D87" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="88" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B88" s="103" t="s">
+        <v>747</v>
+      </c>
+      <c r="C88" s="104">
         <v>2025</v>
       </c>
-      <c r="D88" s="109" t="s">
-[...7 lines deleted...]
-      <c r="C89" s="108">
+      <c r="D88" s="105" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="89" spans="2:5" ht="20.149999999999999" customHeight="1">
+      <c r="B89" s="103" t="s">
+        <v>748</v>
+      </c>
+      <c r="C89" s="104">
         <v>2024</v>
       </c>
-      <c r="D89" s="109" t="s">
-[...3 lines deleted...]
-    <row r="90" spans="2:5" ht="20.100000000000001" customHeight="1">
+      <c r="D89" s="105" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="90" spans="2:5" ht="20.149999999999999" customHeight="1">
       <c r="E90" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2024EC0F-0A52-46E7-A1C5-3410D8B889D9}">
   <sheetPr>
     <tabColor rgb="FFFF6200"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="3.21875" style="120" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.21875" style="120"/>
+    <col min="1" max="1" width="3.1796875" style="116" customWidth="1"/>
+    <col min="2" max="9" width="23.81640625" style="117" customWidth="1"/>
+    <col min="10" max="16384" width="9.1796875" style="116"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="9.6" customHeight="1"/>
-[...3 lines deleted...]
-      <c r="C2" s="65">
+    <row r="1" spans="1:9" ht="9.65" customHeight="1"/>
+    <row r="2" spans="1:9" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A2" s="59"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="61">
         <f>1-(481/790)</f>
         <v>0.39113924050632909</v>
       </c>
-      <c r="D2" s="66"/>
-[...7 lines deleted...]
-      <c r="A3" s="63"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="65"/>
+    </row>
+    <row r="3" spans="1:9" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A3" s="59"/>
       <c r="B3" s="15" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="C3" s="16"/>
-      <c r="D3" s="66"/>
-[...44 lines deleted...]
-      <c r="C6" s="127">
+      <c r="D3" s="62"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="65"/>
+    </row>
+    <row r="4" spans="1:9" s="67" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="C4" s="68"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="70"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="71"/>
+    </row>
+    <row r="5" spans="1:9" s="121" customFormat="1" ht="69.75" customHeight="1">
+      <c r="A5" s="118"/>
+      <c r="B5" s="119" t="s">
+        <v>749</v>
+      </c>
+      <c r="C5" s="119" t="s">
+        <v>750</v>
+      </c>
+      <c r="D5" s="119" t="s">
+        <v>751</v>
+      </c>
+      <c r="E5" s="120" t="s">
+        <v>752</v>
+      </c>
+      <c r="F5" s="120" t="s">
+        <v>753</v>
+      </c>
+      <c r="G5" s="119" t="s">
+        <v>754</v>
+      </c>
+      <c r="H5" s="119" t="s">
+        <v>755</v>
+      </c>
+      <c r="I5" s="119" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B6" s="122" t="s">
+        <v>757</v>
+      </c>
+      <c r="C6" s="123">
         <v>337802.99</v>
       </c>
-      <c r="D6" s="127">
+      <c r="D6" s="123">
         <v>44903.33</v>
       </c>
-      <c r="E6" s="127">
+      <c r="E6" s="123">
         <v>-9654.7999999999993</v>
       </c>
-      <c r="F6" s="127">
+      <c r="F6" s="123">
         <v>5779.96</v>
       </c>
-      <c r="G6" s="127">
+      <c r="G6" s="123">
         <v>-3874.84</v>
       </c>
-      <c r="H6" s="127">
+      <c r="H6" s="123">
         <v>-7846.71</v>
       </c>
-      <c r="I6" s="127">
+      <c r="I6" s="123">
         <v>82694</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C7" s="127">
+    <row r="7" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B7" s="122" t="s">
+        <v>758</v>
+      </c>
+      <c r="C7" s="123">
         <v>25438</v>
       </c>
-      <c r="D7" s="127">
+      <c r="D7" s="123">
         <v>1176.58</v>
       </c>
-      <c r="E7" s="127">
+      <c r="E7" s="123">
         <v>-78.22</v>
       </c>
-      <c r="F7" s="127">
+      <c r="F7" s="123">
         <v>518.70000000000005</v>
       </c>
-      <c r="G7" s="127">
+      <c r="G7" s="123">
         <v>440.47</v>
       </c>
-      <c r="H7" s="127">
+      <c r="H7" s="123">
         <v>-904.12</v>
       </c>
-      <c r="I7" s="127">
+      <c r="I7" s="123">
         <v>4670</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C8" s="127">
+    <row r="8" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B8" s="122" t="s">
+        <v>759</v>
+      </c>
+      <c r="C8" s="123">
         <v>5066.43</v>
       </c>
-      <c r="D8" s="127">
+      <c r="D8" s="123">
         <v>-60.13</v>
       </c>
-      <c r="E8" s="127">
+      <c r="E8" s="123">
         <v>-39.78</v>
       </c>
-      <c r="F8" s="127">
+      <c r="F8" s="123">
         <v>12.98</v>
       </c>
-      <c r="G8" s="127">
+      <c r="G8" s="123">
         <v>-26.8</v>
       </c>
-      <c r="H8" s="127">
+      <c r="H8" s="123">
         <v>-245.86</v>
       </c>
-      <c r="I8" s="127">
+      <c r="I8" s="123">
         <v>1854</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C9" s="127">
+    <row r="9" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B9" s="122" t="s">
+        <v>760</v>
+      </c>
+      <c r="C9" s="123">
         <v>5573.87</v>
       </c>
-      <c r="D9" s="127">
+      <c r="D9" s="123">
         <v>1916.58</v>
       </c>
-      <c r="E9" s="127">
+      <c r="E9" s="123">
         <v>-419.48</v>
       </c>
-      <c r="F9" s="127">
+      <c r="F9" s="123">
         <v>7.91</v>
       </c>
-      <c r="G9" s="127">
+      <c r="G9" s="123">
         <v>-411.57</v>
       </c>
-      <c r="H9" s="127">
+      <c r="H9" s="123">
         <v>-565.51</v>
       </c>
-      <c r="I9" s="127">
+      <c r="I9" s="123">
         <v>1303</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C10" s="127">
+    <row r="10" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B10" s="122" t="s">
+        <v>761</v>
+      </c>
+      <c r="C10" s="123">
         <v>4630.8999999999996</v>
       </c>
-      <c r="D10" s="127">
+      <c r="D10" s="123">
         <v>2282.5</v>
       </c>
-      <c r="E10" s="127">
+      <c r="E10" s="123">
         <v>-207.43</v>
       </c>
-      <c r="F10" s="127">
+      <c r="F10" s="123">
         <v>-17.55</v>
       </c>
-      <c r="G10" s="127">
+      <c r="G10" s="123">
         <v>-224.97</v>
       </c>
-      <c r="H10" s="127">
+      <c r="H10" s="123">
         <v>-233.37</v>
       </c>
-      <c r="I10" s="127">
+      <c r="I10" s="123">
         <v>255</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="127">
+    <row r="11" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B11" s="122" t="s">
+        <v>762</v>
+      </c>
+      <c r="C11" s="123">
         <v>725.61</v>
       </c>
-      <c r="D11" s="127">
+      <c r="D11" s="123">
         <v>953.22</v>
       </c>
-      <c r="E11" s="127">
+      <c r="E11" s="123">
         <v>-95.87</v>
       </c>
-      <c r="F11" s="127">
+      <c r="F11" s="123">
         <v>-14.65</v>
       </c>
-      <c r="G11" s="127">
+      <c r="G11" s="123">
         <v>-110.53</v>
       </c>
-      <c r="H11" s="127">
+      <c r="H11" s="123">
         <v>-82.02</v>
       </c>
-      <c r="I11" s="127">
+      <c r="I11" s="123">
         <v>1354</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C12" s="127">
+    <row r="12" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B12" s="122" t="s">
+        <v>763</v>
+      </c>
+      <c r="C12" s="123">
         <v>3697.09</v>
       </c>
-      <c r="D12" s="127">
+      <c r="D12" s="123">
         <v>-1036.07</v>
       </c>
-      <c r="E12" s="127">
+      <c r="E12" s="123">
         <v>-174.58</v>
       </c>
-      <c r="F12" s="127">
+      <c r="F12" s="123">
         <v>5.39</v>
       </c>
-      <c r="G12" s="127">
+      <c r="G12" s="123">
         <v>-169.2</v>
       </c>
-      <c r="H12" s="127">
+      <c r="H12" s="123">
         <v>-172.98</v>
       </c>
-      <c r="I12" s="127">
+      <c r="I12" s="123">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C13" s="127">
+    <row r="13" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B13" s="122" t="s">
+        <v>764</v>
+      </c>
+      <c r="C13" s="123">
         <v>435.8</v>
       </c>
-      <c r="D13" s="127">
+      <c r="D13" s="123">
         <v>-128.85</v>
       </c>
-      <c r="E13" s="127">
+      <c r="E13" s="123">
         <v>-5.66</v>
       </c>
-      <c r="F13" s="127">
+      <c r="F13" s="123">
         <v>0.76</v>
       </c>
-      <c r="G13" s="127">
+      <c r="G13" s="123">
         <v>-4.91</v>
       </c>
-      <c r="H13" s="127">
+      <c r="H13" s="123">
         <v>-15.82</v>
       </c>
-      <c r="I13" s="127">
+      <c r="I13" s="123">
         <v>181</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="121" customFormat="1" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="C14" s="127">
+    <row r="14" spans="1:9" s="117" customFormat="1" ht="21" customHeight="1">
+      <c r="B14" s="122" t="s">
+        <v>765</v>
+      </c>
+      <c r="C14" s="123">
         <v>4147.13</v>
       </c>
-      <c r="D14" s="127">
+      <c r="D14" s="123">
         <v>128.85</v>
       </c>
-      <c r="E14" s="127">
+      <c r="E14" s="123">
         <v>-19.350000000000001</v>
       </c>
-      <c r="F14" s="128">
+      <c r="F14" s="124">
         <v>0.64</v>
       </c>
-      <c r="G14" s="128">
+      <c r="G14" s="124">
         <v>-18.71</v>
       </c>
-      <c r="H14" s="127">
+      <c r="H14" s="123">
         <v>-30.67</v>
       </c>
-      <c r="I14" s="127">
+      <c r="I14" s="123">
         <v>66</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="121" customFormat="1" ht="16.95" customHeight="1">
-[...3 lines deleted...]
-      <c r="C15" s="127">
+    <row r="15" spans="1:9" s="117" customFormat="1" ht="17.149999999999999" customHeight="1">
+      <c r="B15" s="122" t="s">
+        <v>427</v>
+      </c>
+      <c r="C15" s="123">
         <v>272.36</v>
       </c>
-      <c r="D15" s="127">
+      <c r="D15" s="123">
         <v>113.68</v>
       </c>
-      <c r="E15" s="127">
+      <c r="E15" s="123">
         <v>0</v>
       </c>
-      <c r="F15" s="127">
+      <c r="F15" s="123">
         <v>-0.03</v>
       </c>
-      <c r="G15" s="127">
+      <c r="G15" s="123">
         <v>0.03</v>
       </c>
-      <c r="H15" s="127">
+      <c r="H15" s="123">
         <v>0</v>
       </c>
-      <c r="I15" s="127">
+      <c r="I15" s="123">
         <v>69</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="121" customFormat="1" ht="14.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="C16" s="143">
+    <row r="16" spans="1:9" s="117" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B16" s="125" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="138">
         <v>387790.18</v>
       </c>
-      <c r="D16" s="143">
+      <c r="D16" s="138">
         <v>50249.69</v>
       </c>
-      <c r="E16" s="143">
+      <c r="E16" s="138">
         <v>-10695.17</v>
       </c>
-      <c r="F16" s="143">
+      <c r="F16" s="138">
         <v>6294.11</v>
       </c>
-      <c r="G16" s="143">
+      <c r="G16" s="138">
         <v>-4401.03</v>
       </c>
-      <c r="H16" s="143">
+      <c r="H16" s="138">
         <v>-10097.06</v>
       </c>
-      <c r="I16" s="143">
+      <c r="I16" s="138">
         <v>92470</v>
       </c>
     </row>
-    <row r="17" spans="2:9" s="130" customFormat="1" ht="15" customHeight="1">
-[...156 lines deleted...]
-      <c r="I34" s="131"/>
+    <row r="17" spans="2:9" s="126" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="517" t="s">
+        <v>766</v>
+      </c>
+      <c r="C17" s="517"/>
+      <c r="D17" s="517"/>
+      <c r="E17" s="517"/>
+      <c r="F17" s="517"/>
+      <c r="G17" s="517"/>
+      <c r="H17" s="517"/>
+      <c r="I17" s="517"/>
+    </row>
+    <row r="18" spans="2:9" s="126" customFormat="1" ht="29.5" customHeight="1">
+      <c r="B18" s="518" t="s">
+        <v>767</v>
+      </c>
+      <c r="C18" s="518"/>
+      <c r="D18" s="518"/>
+      <c r="E18" s="518"/>
+      <c r="F18" s="518"/>
+      <c r="G18" s="518"/>
+      <c r="H18" s="518"/>
+      <c r="I18" s="518"/>
+    </row>
+    <row r="19" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B19" s="519"/>
+      <c r="C19" s="519"/>
+      <c r="D19" s="519"/>
+      <c r="E19" s="519"/>
+      <c r="F19" s="519"/>
+      <c r="G19" s="519"/>
+      <c r="H19" s="519"/>
+      <c r="I19" s="519"/>
+    </row>
+    <row r="20" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1"/>
+    <row r="21" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1"/>
+    <row r="22" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B22" s="127"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="127"/>
+      <c r="E22" s="128"/>
+      <c r="F22" s="127"/>
+      <c r="G22" s="127"/>
+      <c r="H22" s="127"/>
+      <c r="I22" s="127"/>
+    </row>
+    <row r="23" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B23" s="127"/>
+      <c r="C23" s="127"/>
+      <c r="D23" s="127"/>
+      <c r="E23" s="127"/>
+      <c r="F23" s="127"/>
+      <c r="G23" s="127"/>
+      <c r="H23" s="127"/>
+      <c r="I23" s="127"/>
+    </row>
+    <row r="24" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B24" s="127"/>
+      <c r="C24" s="127"/>
+      <c r="D24" s="127"/>
+      <c r="E24" s="127"/>
+      <c r="F24" s="127"/>
+      <c r="G24" s="127"/>
+      <c r="H24" s="127"/>
+      <c r="I24" s="127"/>
+    </row>
+    <row r="25" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B25" s="127"/>
+      <c r="C25" s="127"/>
+      <c r="D25" s="127"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="127"/>
+      <c r="G25" s="127"/>
+      <c r="H25" s="127"/>
+      <c r="I25" s="127"/>
+    </row>
+    <row r="26" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B26" s="127"/>
+      <c r="C26" s="127"/>
+      <c r="D26" s="127"/>
+      <c r="E26" s="127"/>
+      <c r="F26" s="127"/>
+      <c r="G26" s="127"/>
+      <c r="H26" s="127"/>
+      <c r="I26" s="127"/>
+    </row>
+    <row r="27" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B27" s="48"/>
+      <c r="C27" s="127"/>
+      <c r="D27" s="127"/>
+      <c r="E27" s="127"/>
+      <c r="F27" s="127"/>
+      <c r="G27" s="127"/>
+      <c r="H27" s="127"/>
+      <c r="I27" s="127"/>
+    </row>
+    <row r="28" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B28" s="48"/>
+      <c r="C28" s="127"/>
+      <c r="D28" s="127"/>
+      <c r="E28" s="127"/>
+      <c r="F28" s="127"/>
+      <c r="G28" s="127"/>
+      <c r="H28" s="127"/>
+      <c r="I28" s="127"/>
+    </row>
+    <row r="29" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B29" s="48"/>
+      <c r="C29" s="127"/>
+      <c r="D29" s="127"/>
+      <c r="E29" s="127"/>
+      <c r="F29" s="127"/>
+      <c r="G29" s="127"/>
+      <c r="H29" s="127"/>
+      <c r="I29" s="127"/>
+    </row>
+    <row r="30" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B30" s="48"/>
+      <c r="C30" s="127"/>
+      <c r="D30" s="127"/>
+      <c r="E30" s="127"/>
+      <c r="F30" s="127"/>
+      <c r="G30" s="127"/>
+      <c r="H30" s="127"/>
+      <c r="I30" s="127"/>
+    </row>
+    <row r="31" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B31" s="48"/>
+    </row>
+    <row r="32" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B32" s="127"/>
+      <c r="C32" s="127"/>
+      <c r="D32" s="127"/>
+      <c r="E32" s="127"/>
+      <c r="F32" s="127"/>
+      <c r="G32" s="127"/>
+      <c r="H32" s="127"/>
+      <c r="I32" s="127"/>
+    </row>
+    <row r="33" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B33" s="127"/>
+      <c r="C33" s="127"/>
+      <c r="D33" s="127"/>
+      <c r="E33" s="127"/>
+      <c r="F33" s="127"/>
+      <c r="G33" s="127"/>
+      <c r="H33" s="127"/>
+      <c r="I33" s="127"/>
+    </row>
+    <row r="34" spans="2:9" s="117" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B34" s="127"/>
+      <c r="C34" s="127"/>
+      <c r="D34" s="127"/>
+      <c r="E34" s="127"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="127"/>
+      <c r="H34" s="127"/>
+      <c r="I34" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B19:I19"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" scale="44" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Corporativo | Interno</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1398523E-FDFD-49CD-9E56-F916F3DA0354}">
+  <sheetPr>
+    <tabColor rgb="FFFF6200"/>
+  </sheetPr>
+  <dimension ref="A1:Q82"/>
+  <sheetViews>
+    <sheetView showRuler="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="13.08984375" defaultRowHeight="12.5"/>
+  <cols>
+    <col min="1" max="1" width="2.81640625" style="429" customWidth="1"/>
+    <col min="2" max="2" width="115" style="429" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" style="429" customWidth="1"/>
+    <col min="4" max="4" width="43.1796875" style="429" customWidth="1"/>
+    <col min="5" max="16384" width="13.08984375" style="429"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="116" customFormat="1" ht="9.65" customHeight="1">
+      <c r="A1" s="468"/>
+      <c r="B1" s="468"/>
+      <c r="C1" s="468"/>
+      <c r="D1" s="468"/>
+      <c r="E1" s="468"/>
+      <c r="F1" s="468"/>
+      <c r="G1" s="117"/>
+    </row>
+    <row r="2" spans="1:17" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A2" s="468"/>
+      <c r="B2" s="468"/>
+      <c r="C2" s="468"/>
+      <c r="D2" s="468"/>
+      <c r="E2" s="468"/>
+      <c r="F2" s="468"/>
+      <c r="G2" s="65"/>
+    </row>
+    <row r="3" spans="1:17" s="66" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A3" s="468"/>
+      <c r="B3" s="472" t="s">
+        <v>789</v>
+      </c>
+      <c r="C3" s="468"/>
+      <c r="D3" s="468"/>
+      <c r="E3" s="468"/>
+      <c r="F3" s="468"/>
+      <c r="G3" s="65"/>
+    </row>
+    <row r="4" spans="1:17" s="469" customFormat="1" ht="14.5">
+      <c r="A4" s="471"/>
+      <c r="B4" s="470"/>
+      <c r="C4" s="468"/>
+      <c r="D4" s="468"/>
+      <c r="E4" s="468"/>
+      <c r="F4" s="468"/>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1">
+      <c r="A5" s="430"/>
+      <c r="B5" s="468"/>
+      <c r="C5" s="468"/>
+      <c r="D5" s="468"/>
+      <c r="E5" s="468"/>
+      <c r="F5" s="468"/>
+      <c r="G5" s="430"/>
+      <c r="H5" s="430"/>
+      <c r="I5" s="430"/>
+      <c r="J5" s="430"/>
+      <c r="K5" s="430"/>
+      <c r="L5" s="430"/>
+      <c r="M5" s="430"/>
+      <c r="N5" s="430"/>
+      <c r="O5" s="430"/>
+      <c r="P5" s="430"/>
+      <c r="Q5" s="430"/>
+    </row>
+    <row r="6" spans="1:17" ht="26.5" customHeight="1">
+      <c r="A6" s="430"/>
+      <c r="B6" s="521" t="s">
+        <v>790</v>
+      </c>
+      <c r="C6" s="521"/>
+      <c r="D6" s="521"/>
+      <c r="E6" s="430"/>
+      <c r="F6" s="430"/>
+      <c r="G6" s="430"/>
+      <c r="H6" s="430"/>
+      <c r="I6" s="430"/>
+      <c r="J6" s="430"/>
+      <c r="K6" s="430"/>
+      <c r="L6" s="430"/>
+      <c r="M6" s="430"/>
+      <c r="N6" s="430"/>
+      <c r="O6" s="430"/>
+      <c r="P6" s="430"/>
+      <c r="Q6" s="430"/>
+    </row>
+    <row r="7" spans="1:17" ht="32.5" customHeight="1">
+      <c r="A7" s="430"/>
+      <c r="B7" s="438" t="s">
+        <v>788</v>
+      </c>
+      <c r="C7" s="467"/>
+      <c r="D7" s="438" t="s">
+        <v>791</v>
+      </c>
+      <c r="E7" s="430"/>
+      <c r="F7" s="430"/>
+      <c r="G7" s="430"/>
+      <c r="H7" s="430"/>
+      <c r="I7" s="430"/>
+      <c r="J7" s="430"/>
+      <c r="K7" s="430"/>
+      <c r="L7" s="430"/>
+      <c r="M7" s="430"/>
+      <c r="N7" s="430"/>
+      <c r="O7" s="430"/>
+      <c r="P7" s="430"/>
+      <c r="Q7" s="430"/>
+    </row>
+    <row r="8" spans="1:17" ht="15" customHeight="1">
+      <c r="A8" s="430"/>
+      <c r="B8" s="522" t="s">
+        <v>776</v>
+      </c>
+      <c r="C8" s="522"/>
+      <c r="D8" s="466">
+        <v>140390299.33000001</v>
+      </c>
+      <c r="E8" s="430"/>
+      <c r="F8" s="430"/>
+      <c r="G8" s="430"/>
+      <c r="H8" s="430"/>
+      <c r="I8" s="430"/>
+      <c r="J8" s="430"/>
+      <c r="K8" s="430"/>
+      <c r="L8" s="430"/>
+      <c r="M8" s="430"/>
+      <c r="N8" s="430"/>
+      <c r="O8" s="430"/>
+      <c r="P8" s="430"/>
+      <c r="Q8" s="430"/>
+    </row>
+    <row r="9" spans="1:17" ht="15" customHeight="1">
+      <c r="A9" s="430"/>
+      <c r="B9" s="520" t="s">
+        <v>787</v>
+      </c>
+      <c r="C9" s="520"/>
+      <c r="D9" s="464">
+        <v>140390299.33000001</v>
+      </c>
+      <c r="E9" s="430"/>
+      <c r="F9" s="430"/>
+      <c r="G9" s="430"/>
+      <c r="H9" s="430"/>
+      <c r="I9" s="430"/>
+      <c r="J9" s="430"/>
+      <c r="K9" s="430"/>
+      <c r="L9" s="430"/>
+      <c r="M9" s="430"/>
+      <c r="N9" s="430"/>
+      <c r="O9" s="430"/>
+      <c r="P9" s="430"/>
+      <c r="Q9" s="430"/>
+    </row>
+    <row r="10" spans="1:17" ht="15" customHeight="1">
+      <c r="A10" s="430"/>
+      <c r="B10" s="522" t="s">
+        <v>795</v>
+      </c>
+      <c r="C10" s="522"/>
+      <c r="D10" s="465">
+        <v>6381662.5499999998</v>
+      </c>
+      <c r="E10" s="430"/>
+      <c r="F10" s="430"/>
+      <c r="G10" s="430"/>
+      <c r="H10" s="430"/>
+      <c r="I10" s="430"/>
+      <c r="J10" s="430"/>
+      <c r="K10" s="430"/>
+      <c r="L10" s="430"/>
+      <c r="M10" s="430"/>
+      <c r="N10" s="430"/>
+      <c r="O10" s="430"/>
+      <c r="P10" s="430"/>
+      <c r="Q10" s="430"/>
+    </row>
+    <row r="11" spans="1:17" ht="15" customHeight="1">
+      <c r="A11" s="430"/>
+      <c r="B11" s="520" t="s">
+        <v>786</v>
+      </c>
+      <c r="C11" s="520"/>
+      <c r="D11" s="464">
+        <v>6381662.5499999998</v>
+      </c>
+      <c r="E11" s="430"/>
+      <c r="F11" s="430"/>
+      <c r="G11" s="430"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="430"/>
+      <c r="K11" s="430"/>
+      <c r="L11" s="430"/>
+      <c r="M11" s="430"/>
+      <c r="N11" s="430"/>
+      <c r="O11" s="430"/>
+      <c r="P11" s="430"/>
+      <c r="Q11" s="430"/>
+    </row>
+    <row r="12" spans="1:17" ht="15" customHeight="1">
+      <c r="A12" s="430"/>
+      <c r="B12" s="522" t="s">
+        <v>794</v>
+      </c>
+      <c r="C12" s="522"/>
+      <c r="D12" s="465">
+        <v>3027272557.9400001</v>
+      </c>
+      <c r="E12" s="430"/>
+      <c r="F12" s="430"/>
+      <c r="G12" s="430"/>
+      <c r="H12" s="430"/>
+      <c r="I12" s="430"/>
+      <c r="J12" s="430"/>
+      <c r="K12" s="430"/>
+      <c r="L12" s="430"/>
+      <c r="M12" s="430"/>
+      <c r="N12" s="430"/>
+      <c r="O12" s="430"/>
+      <c r="P12" s="430"/>
+      <c r="Q12" s="430"/>
+    </row>
+    <row r="13" spans="1:17" ht="15" customHeight="1">
+      <c r="A13" s="430"/>
+      <c r="B13" s="520" t="s">
+        <v>785</v>
+      </c>
+      <c r="C13" s="520"/>
+      <c r="D13" s="464">
+        <v>2825515288.6700001</v>
+      </c>
+      <c r="E13" s="430"/>
+      <c r="F13" s="430"/>
+      <c r="G13" s="430"/>
+      <c r="H13" s="430"/>
+      <c r="I13" s="430"/>
+      <c r="J13" s="430"/>
+      <c r="K13" s="430"/>
+      <c r="L13" s="430"/>
+      <c r="M13" s="430"/>
+      <c r="N13" s="430"/>
+      <c r="O13" s="430"/>
+      <c r="P13" s="430"/>
+      <c r="Q13" s="430"/>
+    </row>
+    <row r="14" spans="1:17" ht="15" customHeight="1">
+      <c r="A14" s="430"/>
+      <c r="B14" s="520" t="s">
+        <v>784</v>
+      </c>
+      <c r="C14" s="520"/>
+      <c r="D14" s="464">
+        <v>97301158.519999996</v>
+      </c>
+      <c r="E14" s="430"/>
+      <c r="F14" s="430"/>
+      <c r="G14" s="430"/>
+      <c r="H14" s="430"/>
+      <c r="I14" s="430"/>
+      <c r="J14" s="430"/>
+      <c r="K14" s="430"/>
+      <c r="L14" s="430"/>
+      <c r="M14" s="430"/>
+      <c r="N14" s="430"/>
+      <c r="O14" s="430"/>
+      <c r="P14" s="430"/>
+      <c r="Q14" s="430"/>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1">
+      <c r="A15" s="430"/>
+      <c r="B15" s="520" t="s">
+        <v>783</v>
+      </c>
+      <c r="C15" s="520"/>
+      <c r="D15" s="464">
+        <v>3914521.01</v>
+      </c>
+      <c r="E15" s="430"/>
+      <c r="F15" s="430"/>
+      <c r="G15" s="430"/>
+      <c r="H15" s="430"/>
+      <c r="I15" s="430"/>
+      <c r="J15" s="430"/>
+      <c r="K15" s="430"/>
+      <c r="L15" s="430"/>
+      <c r="M15" s="430"/>
+      <c r="N15" s="430"/>
+      <c r="O15" s="430"/>
+      <c r="P15" s="430"/>
+      <c r="Q15" s="430"/>
+    </row>
+    <row r="16" spans="1:17" ht="15" customHeight="1">
+      <c r="A16" s="430"/>
+      <c r="B16" s="520" t="s">
+        <v>782</v>
+      </c>
+      <c r="C16" s="520"/>
+      <c r="D16" s="464">
+        <v>8944062.3399999999</v>
+      </c>
+      <c r="E16" s="430"/>
+      <c r="F16" s="430"/>
+      <c r="G16" s="430"/>
+      <c r="H16" s="430"/>
+      <c r="I16" s="430"/>
+      <c r="J16" s="430"/>
+      <c r="K16" s="430"/>
+      <c r="L16" s="430"/>
+      <c r="M16" s="430"/>
+      <c r="N16" s="430"/>
+      <c r="O16" s="430"/>
+      <c r="P16" s="430"/>
+      <c r="Q16" s="430"/>
+    </row>
+    <row r="17" spans="1:17" ht="15" customHeight="1">
+      <c r="A17" s="430"/>
+      <c r="B17" s="520" t="s">
+        <v>781</v>
+      </c>
+      <c r="C17" s="520"/>
+      <c r="D17" s="464">
+        <v>29885316.280000001</v>
+      </c>
+      <c r="E17" s="430"/>
+      <c r="F17" s="430"/>
+      <c r="G17" s="430"/>
+      <c r="H17" s="430"/>
+      <c r="I17" s="430"/>
+      <c r="J17" s="430"/>
+      <c r="K17" s="430"/>
+      <c r="L17" s="430"/>
+      <c r="M17" s="430"/>
+      <c r="N17" s="430"/>
+      <c r="O17" s="430"/>
+      <c r="P17" s="430"/>
+      <c r="Q17" s="430"/>
+    </row>
+    <row r="18" spans="1:17" ht="15" customHeight="1">
+      <c r="A18" s="430"/>
+      <c r="B18" s="520" t="s">
+        <v>780</v>
+      </c>
+      <c r="C18" s="520"/>
+      <c r="D18" s="464">
+        <v>23954698.469999999</v>
+      </c>
+      <c r="E18" s="430"/>
+      <c r="F18" s="430"/>
+      <c r="G18" s="430"/>
+      <c r="H18" s="430"/>
+      <c r="I18" s="430"/>
+      <c r="J18" s="430"/>
+      <c r="K18" s="430"/>
+      <c r="L18" s="430"/>
+      <c r="M18" s="430"/>
+      <c r="N18" s="430"/>
+      <c r="O18" s="430"/>
+      <c r="P18" s="430"/>
+      <c r="Q18" s="430"/>
+    </row>
+    <row r="19" spans="1:17" ht="15" customHeight="1">
+      <c r="A19" s="430"/>
+      <c r="B19" s="520" t="s">
+        <v>779</v>
+      </c>
+      <c r="C19" s="520"/>
+      <c r="D19" s="464">
+        <v>16916255.199999999</v>
+      </c>
+      <c r="E19" s="430"/>
+      <c r="F19" s="430"/>
+      <c r="G19" s="430"/>
+      <c r="H19" s="430"/>
+      <c r="I19" s="430"/>
+      <c r="J19" s="430"/>
+      <c r="K19" s="430"/>
+      <c r="L19" s="430"/>
+      <c r="M19" s="430"/>
+      <c r="N19" s="430"/>
+      <c r="O19" s="430"/>
+      <c r="P19" s="430"/>
+      <c r="Q19" s="430"/>
+    </row>
+    <row r="20" spans="1:17" ht="15" customHeight="1">
+      <c r="A20" s="430"/>
+      <c r="B20" s="520" t="s">
+        <v>778</v>
+      </c>
+      <c r="C20" s="520"/>
+      <c r="D20" s="464">
+        <v>14027037.800000001</v>
+      </c>
+      <c r="E20" s="430"/>
+      <c r="F20" s="430"/>
+      <c r="G20" s="430"/>
+      <c r="H20" s="430"/>
+      <c r="I20" s="430"/>
+      <c r="J20" s="430"/>
+      <c r="K20" s="430"/>
+      <c r="L20" s="430"/>
+      <c r="M20" s="430"/>
+      <c r="N20" s="430"/>
+      <c r="O20" s="430"/>
+      <c r="P20" s="430"/>
+      <c r="Q20" s="430"/>
+    </row>
+    <row r="21" spans="1:17" ht="15" customHeight="1">
+      <c r="A21" s="430"/>
+      <c r="B21" s="520" t="s">
+        <v>777</v>
+      </c>
+      <c r="C21" s="520"/>
+      <c r="D21" s="463">
+        <v>6814219.6500000004</v>
+      </c>
+      <c r="E21" s="430"/>
+      <c r="F21" s="430"/>
+      <c r="G21" s="430"/>
+      <c r="H21" s="430"/>
+      <c r="I21" s="430"/>
+      <c r="J21" s="430"/>
+      <c r="K21" s="430"/>
+      <c r="L21" s="430"/>
+      <c r="M21" s="430"/>
+      <c r="N21" s="430"/>
+      <c r="O21" s="430"/>
+      <c r="P21" s="430"/>
+      <c r="Q21" s="430"/>
+    </row>
+    <row r="22" spans="1:17" ht="15" customHeight="1">
+      <c r="A22" s="430"/>
+      <c r="B22" s="524" t="s">
+        <v>796</v>
+      </c>
+      <c r="C22" s="524"/>
+      <c r="D22" s="462">
+        <v>3174044519.8200002</v>
+      </c>
+      <c r="E22" s="430"/>
+      <c r="F22" s="430"/>
+      <c r="G22" s="430"/>
+      <c r="H22" s="430"/>
+      <c r="I22" s="430"/>
+      <c r="J22" s="430"/>
+      <c r="K22" s="430"/>
+      <c r="L22" s="430"/>
+      <c r="M22" s="430"/>
+      <c r="N22" s="430"/>
+      <c r="O22" s="430"/>
+      <c r="P22" s="430"/>
+      <c r="Q22" s="430"/>
+    </row>
+    <row r="23" spans="1:17" ht="15" customHeight="1">
+      <c r="A23" s="430"/>
+      <c r="B23" s="525" t="s">
+        <v>797</v>
+      </c>
+      <c r="C23" s="525"/>
+      <c r="D23" s="461">
+        <v>1235833358585</v>
+      </c>
+      <c r="E23" s="430"/>
+      <c r="F23" s="430"/>
+      <c r="G23" s="430"/>
+      <c r="H23" s="430"/>
+      <c r="I23" s="430"/>
+      <c r="J23" s="430"/>
+      <c r="K23" s="430"/>
+      <c r="L23" s="430"/>
+      <c r="M23" s="430"/>
+      <c r="N23" s="430"/>
+      <c r="O23" s="430"/>
+      <c r="P23" s="430"/>
+      <c r="Q23" s="430"/>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1">
+      <c r="A24" s="430"/>
+      <c r="B24" s="526" t="s">
+        <v>798</v>
+      </c>
+      <c r="C24" s="526"/>
+      <c r="D24" s="473">
+        <v>2.5683434564787999E-3</v>
+      </c>
+      <c r="E24" s="430"/>
+      <c r="F24" s="430"/>
+      <c r="G24" s="430"/>
+      <c r="H24" s="430"/>
+      <c r="I24" s="430"/>
+      <c r="J24" s="430"/>
+      <c r="K24" s="430"/>
+      <c r="L24" s="430"/>
+      <c r="M24" s="430"/>
+      <c r="N24" s="430"/>
+      <c r="O24" s="430"/>
+      <c r="P24" s="430"/>
+      <c r="Q24" s="430"/>
+    </row>
+    <row r="25" spans="1:17" ht="21.5" customHeight="1">
+      <c r="A25" s="430"/>
+      <c r="B25" s="430"/>
+      <c r="C25" s="430"/>
+      <c r="D25" s="430"/>
+      <c r="E25" s="430"/>
+      <c r="F25" s="430"/>
+      <c r="G25" s="430"/>
+      <c r="H25" s="430"/>
+      <c r="I25" s="430"/>
+      <c r="J25" s="430"/>
+      <c r="K25" s="430"/>
+      <c r="L25" s="430"/>
+      <c r="M25" s="430"/>
+      <c r="N25" s="430"/>
+      <c r="O25" s="430"/>
+      <c r="P25" s="430"/>
+      <c r="Q25" s="430"/>
+    </row>
+    <row r="26" spans="1:17" ht="25" customHeight="1">
+      <c r="A26" s="430"/>
+      <c r="B26" s="521" t="s">
+        <v>799</v>
+      </c>
+      <c r="C26" s="521"/>
+      <c r="D26" s="521"/>
+      <c r="E26" s="430"/>
+      <c r="F26" s="430"/>
+      <c r="G26" s="430"/>
+      <c r="H26" s="430"/>
+      <c r="I26" s="430"/>
+      <c r="J26" s="430"/>
+      <c r="K26" s="430"/>
+      <c r="L26" s="430"/>
+      <c r="M26" s="430"/>
+      <c r="N26" s="430"/>
+      <c r="O26" s="430"/>
+      <c r="P26" s="430"/>
+      <c r="Q26" s="430"/>
+    </row>
+    <row r="27" spans="1:17" ht="29.15" customHeight="1">
+      <c r="A27" s="430"/>
+      <c r="B27" s="457" t="s">
+        <v>800</v>
+      </c>
+      <c r="C27" s="527"/>
+      <c r="D27" s="527"/>
+      <c r="E27" s="527"/>
+      <c r="F27" s="430"/>
+      <c r="G27" s="430"/>
+      <c r="H27" s="430"/>
+      <c r="I27" s="430"/>
+      <c r="J27" s="430"/>
+      <c r="K27" s="430"/>
+      <c r="L27" s="430"/>
+      <c r="M27" s="430"/>
+      <c r="N27" s="430"/>
+      <c r="O27" s="430"/>
+      <c r="P27" s="430"/>
+      <c r="Q27" s="430"/>
+    </row>
+    <row r="28" spans="1:17" ht="19" customHeight="1">
+      <c r="A28" s="430"/>
+      <c r="B28" s="460" t="s">
+        <v>801</v>
+      </c>
+      <c r="C28" s="457"/>
+      <c r="D28" s="438" t="s">
+        <v>791</v>
+      </c>
+      <c r="E28" s="430"/>
+      <c r="F28" s="430"/>
+      <c r="G28" s="430"/>
+      <c r="H28" s="430"/>
+      <c r="I28" s="430"/>
+      <c r="J28" s="430"/>
+      <c r="K28" s="430"/>
+      <c r="L28" s="430"/>
+      <c r="M28" s="430"/>
+      <c r="N28" s="430"/>
+      <c r="O28" s="430"/>
+      <c r="P28" s="430"/>
+      <c r="Q28" s="430"/>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1">
+      <c r="A29" s="430"/>
+      <c r="B29" s="528" t="s">
+        <v>776</v>
+      </c>
+      <c r="C29" s="528"/>
+      <c r="D29" s="458">
+        <v>2060327533.76</v>
+      </c>
+      <c r="E29" s="430"/>
+      <c r="F29" s="430"/>
+      <c r="G29" s="430"/>
+      <c r="H29" s="430"/>
+      <c r="I29" s="430"/>
+      <c r="J29" s="430"/>
+      <c r="K29" s="430"/>
+      <c r="L29" s="430"/>
+      <c r="M29" s="430"/>
+      <c r="N29" s="430"/>
+      <c r="O29" s="430"/>
+      <c r="P29" s="430"/>
+      <c r="Q29" s="430"/>
+    </row>
+    <row r="30" spans="1:17" ht="15" customHeight="1">
+      <c r="A30" s="430"/>
+      <c r="B30" s="523" t="s">
+        <v>775</v>
+      </c>
+      <c r="C30" s="523"/>
+      <c r="D30" s="452">
+        <v>3252667.33</v>
+      </c>
+      <c r="E30" s="430"/>
+      <c r="F30" s="430"/>
+      <c r="G30" s="430"/>
+      <c r="H30" s="430"/>
+      <c r="I30" s="430"/>
+      <c r="J30" s="430"/>
+      <c r="K30" s="430"/>
+      <c r="L30" s="430"/>
+      <c r="M30" s="430"/>
+      <c r="N30" s="430"/>
+      <c r="O30" s="430"/>
+      <c r="P30" s="430"/>
+      <c r="Q30" s="430"/>
+    </row>
+    <row r="31" spans="1:17" ht="15" customHeight="1">
+      <c r="A31" s="430"/>
+      <c r="B31" s="523" t="s">
+        <v>774</v>
+      </c>
+      <c r="C31" s="523"/>
+      <c r="D31" s="452">
+        <v>2057074866.4300001</v>
+      </c>
+      <c r="E31" s="430"/>
+      <c r="F31" s="430"/>
+      <c r="G31" s="430"/>
+      <c r="H31" s="430"/>
+      <c r="I31" s="430"/>
+      <c r="J31" s="430"/>
+      <c r="K31" s="430"/>
+      <c r="L31" s="430"/>
+      <c r="M31" s="430"/>
+      <c r="N31" s="430"/>
+      <c r="O31" s="430"/>
+      <c r="P31" s="430"/>
+      <c r="Q31" s="430"/>
+    </row>
+    <row r="32" spans="1:17" ht="15" customHeight="1">
+      <c r="A32" s="430"/>
+      <c r="B32" s="523" t="s">
+        <v>773</v>
+      </c>
+      <c r="C32" s="523"/>
+      <c r="D32" s="459">
+        <v>4449368.68</v>
+      </c>
+      <c r="E32" s="430"/>
+      <c r="F32" s="430"/>
+      <c r="G32" s="430"/>
+      <c r="H32" s="430"/>
+      <c r="I32" s="430"/>
+      <c r="J32" s="430"/>
+      <c r="K32" s="430"/>
+      <c r="L32" s="430"/>
+      <c r="M32" s="430"/>
+      <c r="N32" s="430"/>
+      <c r="O32" s="430"/>
+      <c r="P32" s="430"/>
+      <c r="Q32" s="430"/>
+    </row>
+    <row r="33" spans="1:17" ht="15" customHeight="1">
+      <c r="A33" s="430"/>
+      <c r="B33" s="528" t="s">
+        <v>802</v>
+      </c>
+      <c r="C33" s="528"/>
+      <c r="D33" s="458">
+        <v>2064776902.4400001</v>
+      </c>
+      <c r="E33" s="430"/>
+      <c r="F33" s="430"/>
+      <c r="G33" s="430"/>
+      <c r="H33" s="430"/>
+      <c r="I33" s="430"/>
+      <c r="J33" s="430"/>
+      <c r="K33" s="430"/>
+      <c r="L33" s="430"/>
+      <c r="M33" s="430"/>
+      <c r="N33" s="430"/>
+      <c r="O33" s="430"/>
+      <c r="P33" s="430"/>
+      <c r="Q33" s="430"/>
+    </row>
+    <row r="34" spans="1:17" ht="15" customHeight="1">
+      <c r="A34" s="430"/>
+      <c r="B34" s="435" t="s">
+        <v>772</v>
+      </c>
+      <c r="C34" s="430"/>
+      <c r="D34" s="430"/>
+      <c r="E34" s="430"/>
+      <c r="F34" s="430"/>
+      <c r="G34" s="430"/>
+      <c r="H34" s="430"/>
+      <c r="I34" s="430"/>
+      <c r="J34" s="430"/>
+      <c r="K34" s="430"/>
+      <c r="L34" s="430"/>
+      <c r="M34" s="430"/>
+      <c r="N34" s="430"/>
+      <c r="O34" s="430"/>
+      <c r="P34" s="430"/>
+      <c r="Q34" s="430"/>
+    </row>
+    <row r="35" spans="1:17" ht="15" customHeight="1">
+      <c r="A35" s="430"/>
+      <c r="B35" s="430"/>
+      <c r="C35" s="430"/>
+      <c r="D35" s="430"/>
+      <c r="E35" s="430"/>
+      <c r="F35" s="430"/>
+      <c r="G35" s="430"/>
+      <c r="H35" s="430"/>
+      <c r="I35" s="430"/>
+      <c r="J35" s="430"/>
+      <c r="K35" s="430"/>
+      <c r="L35" s="430"/>
+      <c r="M35" s="430"/>
+      <c r="N35" s="430"/>
+      <c r="O35" s="430"/>
+      <c r="P35" s="430"/>
+      <c r="Q35" s="430"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" customHeight="1">
+      <c r="A36" s="430"/>
+      <c r="B36" s="430"/>
+      <c r="C36" s="430"/>
+      <c r="D36" s="430"/>
+      <c r="E36" s="430"/>
+      <c r="F36" s="430"/>
+      <c r="G36" s="430"/>
+      <c r="H36" s="430"/>
+      <c r="I36" s="430"/>
+      <c r="J36" s="430"/>
+      <c r="K36" s="430"/>
+      <c r="L36" s="430"/>
+      <c r="M36" s="430"/>
+      <c r="N36" s="430"/>
+      <c r="O36" s="430"/>
+      <c r="P36" s="430"/>
+      <c r="Q36" s="430"/>
+    </row>
+    <row r="37" spans="1:17" ht="55.75" customHeight="1">
+      <c r="A37" s="430"/>
+      <c r="B37" s="529" t="s">
+        <v>803</v>
+      </c>
+      <c r="C37" s="529"/>
+      <c r="D37" s="529"/>
+      <c r="E37" s="430"/>
+      <c r="F37" s="430"/>
+      <c r="G37" s="430"/>
+      <c r="H37" s="430"/>
+      <c r="I37" s="430"/>
+      <c r="J37" s="430"/>
+      <c r="K37" s="430"/>
+      <c r="L37" s="430"/>
+      <c r="M37" s="430"/>
+      <c r="N37" s="430"/>
+      <c r="O37" s="430"/>
+      <c r="P37" s="430"/>
+      <c r="Q37" s="430"/>
+    </row>
+    <row r="38" spans="1:17" ht="22.5" customHeight="1">
+      <c r="A38" s="430"/>
+      <c r="B38" s="457" t="s">
+        <v>771</v>
+      </c>
+      <c r="C38" s="457" t="s">
+        <v>805</v>
+      </c>
+      <c r="D38" s="438" t="s">
+        <v>791</v>
+      </c>
+      <c r="E38" s="430"/>
+      <c r="F38" s="430"/>
+      <c r="G38" s="430"/>
+      <c r="H38" s="430"/>
+      <c r="I38" s="430"/>
+      <c r="J38" s="430"/>
+      <c r="K38" s="430"/>
+      <c r="L38" s="430"/>
+      <c r="M38" s="430"/>
+      <c r="N38" s="430"/>
+      <c r="O38" s="430"/>
+      <c r="P38" s="430"/>
+      <c r="Q38" s="430"/>
+    </row>
+    <row r="39" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A39" s="430"/>
+      <c r="B39" s="455" t="s">
+        <v>770</v>
+      </c>
+      <c r="C39" s="451" t="s">
+        <v>427</v>
+      </c>
+      <c r="D39" s="454">
+        <v>2596393728</v>
+      </c>
+      <c r="E39" s="430"/>
+      <c r="F39" s="430"/>
+      <c r="G39" s="430"/>
+      <c r="H39" s="430"/>
+      <c r="I39" s="430"/>
+      <c r="J39" s="430"/>
+      <c r="K39" s="430"/>
+      <c r="L39" s="430"/>
+      <c r="M39" s="430"/>
+      <c r="N39" s="430"/>
+      <c r="O39" s="430"/>
+      <c r="P39" s="430"/>
+      <c r="Q39" s="430"/>
+    </row>
+    <row r="40" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A40" s="430"/>
+      <c r="B40" s="453" t="s">
+        <v>804</v>
+      </c>
+      <c r="C40" s="453" t="s">
+        <v>427</v>
+      </c>
+      <c r="D40" s="452">
+        <v>2563697818</v>
+      </c>
+      <c r="E40" s="430"/>
+      <c r="F40" s="430"/>
+      <c r="G40" s="430"/>
+      <c r="H40" s="430"/>
+      <c r="I40" s="430"/>
+      <c r="J40" s="430"/>
+      <c r="K40" s="430"/>
+      <c r="L40" s="430"/>
+      <c r="M40" s="430"/>
+      <c r="N40" s="430"/>
+      <c r="O40" s="430"/>
+      <c r="P40" s="430"/>
+      <c r="Q40" s="430"/>
+    </row>
+    <row r="41" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A41" s="430"/>
+      <c r="B41" s="456" t="s">
+        <v>806</v>
+      </c>
+      <c r="C41" s="453" t="s">
+        <v>427</v>
+      </c>
+      <c r="D41" s="452">
+        <v>32695909</v>
+      </c>
+      <c r="E41" s="430"/>
+      <c r="F41" s="430"/>
+      <c r="G41" s="430"/>
+      <c r="H41" s="430"/>
+      <c r="I41" s="430"/>
+      <c r="J41" s="430"/>
+      <c r="K41" s="430"/>
+      <c r="L41" s="430"/>
+      <c r="M41" s="430"/>
+      <c r="N41" s="430"/>
+      <c r="O41" s="430"/>
+      <c r="P41" s="430"/>
+      <c r="Q41" s="430"/>
+    </row>
+    <row r="42" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A42" s="430"/>
+      <c r="B42" s="455" t="s">
+        <v>769</v>
+      </c>
+      <c r="C42" s="451" t="s">
+        <v>427</v>
+      </c>
+      <c r="D42" s="454">
+        <v>3532978735</v>
+      </c>
+      <c r="E42" s="430"/>
+      <c r="F42" s="430"/>
+      <c r="G42" s="430"/>
+      <c r="H42" s="430"/>
+      <c r="I42" s="430"/>
+      <c r="J42" s="430"/>
+      <c r="K42" s="430"/>
+      <c r="L42" s="430"/>
+      <c r="M42" s="430"/>
+      <c r="N42" s="430"/>
+      <c r="O42" s="430"/>
+      <c r="P42" s="430"/>
+      <c r="Q42" s="430"/>
+    </row>
+    <row r="43" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A43" s="430"/>
+      <c r="B43" s="453" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="453" t="s">
+        <v>427</v>
+      </c>
+      <c r="D43" s="452">
+        <v>437294707</v>
+      </c>
+      <c r="E43" s="430"/>
+      <c r="F43" s="430"/>
+      <c r="G43" s="430"/>
+      <c r="H43" s="430"/>
+      <c r="I43" s="430"/>
+      <c r="J43" s="430"/>
+      <c r="K43" s="430"/>
+      <c r="L43" s="430"/>
+      <c r="M43" s="430"/>
+      <c r="N43" s="430"/>
+      <c r="O43" s="430"/>
+      <c r="P43" s="430"/>
+      <c r="Q43" s="430"/>
+    </row>
+    <row r="44" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A44" s="430"/>
+      <c r="B44" s="453" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="453" t="s">
+        <v>427</v>
+      </c>
+      <c r="D44" s="452">
+        <v>129683104</v>
+      </c>
+      <c r="E44" s="430"/>
+      <c r="F44" s="430"/>
+      <c r="G44" s="430"/>
+      <c r="H44" s="430"/>
+      <c r="I44" s="430"/>
+      <c r="J44" s="430"/>
+      <c r="K44" s="430"/>
+      <c r="L44" s="430"/>
+      <c r="M44" s="430"/>
+      <c r="N44" s="430"/>
+      <c r="O44" s="430"/>
+      <c r="P44" s="430"/>
+      <c r="Q44" s="430"/>
+    </row>
+    <row r="45" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A45" s="430"/>
+      <c r="B45" s="453" t="s">
+        <v>807</v>
+      </c>
+      <c r="C45" s="453" t="s">
+        <v>427</v>
+      </c>
+      <c r="D45" s="452">
+        <v>2893931326</v>
+      </c>
+      <c r="E45" s="430"/>
+      <c r="F45" s="430"/>
+      <c r="G45" s="430"/>
+      <c r="H45" s="430"/>
+      <c r="I45" s="430"/>
+      <c r="J45" s="430"/>
+      <c r="K45" s="430"/>
+      <c r="L45" s="430"/>
+      <c r="M45" s="430"/>
+      <c r="N45" s="430"/>
+      <c r="O45" s="430"/>
+      <c r="P45" s="430"/>
+      <c r="Q45" s="430"/>
+    </row>
+    <row r="46" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A46" s="430"/>
+      <c r="B46" s="453" t="s">
+        <v>768</v>
+      </c>
+      <c r="C46" s="453" t="s">
+        <v>427</v>
+      </c>
+      <c r="D46" s="452">
+        <v>72069599</v>
+      </c>
+      <c r="E46" s="430"/>
+      <c r="F46" s="430"/>
+      <c r="G46" s="430"/>
+      <c r="H46" s="430"/>
+      <c r="I46" s="430"/>
+      <c r="J46" s="430"/>
+      <c r="K46" s="430"/>
+      <c r="L46" s="430"/>
+      <c r="M46" s="430"/>
+      <c r="N46" s="430"/>
+      <c r="O46" s="430"/>
+      <c r="P46" s="430"/>
+      <c r="Q46" s="430"/>
+    </row>
+    <row r="47" spans="1:17" ht="25.75" customHeight="1">
+      <c r="A47" s="430"/>
+      <c r="B47" s="448" t="s">
+        <v>808</v>
+      </c>
+      <c r="C47" s="451" t="s">
+        <v>427</v>
+      </c>
+      <c r="D47" s="450">
+        <f>SUM(D39+D42)</f>
+        <v>6129372463</v>
+      </c>
+      <c r="E47" s="430"/>
+      <c r="F47" s="430"/>
+      <c r="G47" s="430"/>
+      <c r="H47" s="430"/>
+      <c r="I47" s="430"/>
+      <c r="J47" s="430"/>
+      <c r="K47" s="430"/>
+      <c r="L47" s="430"/>
+      <c r="M47" s="430"/>
+      <c r="N47" s="430"/>
+      <c r="O47" s="430"/>
+      <c r="P47" s="430"/>
+      <c r="Q47" s="430"/>
+    </row>
+    <row r="48" spans="1:17" ht="24" customHeight="1">
+      <c r="A48" s="430"/>
+      <c r="B48" s="430"/>
+      <c r="C48" s="430"/>
+      <c r="D48" s="430"/>
+      <c r="E48" s="430"/>
+      <c r="F48" s="430"/>
+      <c r="G48" s="430"/>
+      <c r="H48" s="430"/>
+      <c r="I48" s="430"/>
+      <c r="J48" s="430"/>
+      <c r="K48" s="430"/>
+      <c r="L48" s="430"/>
+      <c r="M48" s="430"/>
+      <c r="N48" s="430"/>
+      <c r="O48" s="430"/>
+      <c r="P48" s="430"/>
+      <c r="Q48" s="430"/>
+    </row>
+    <row r="49" spans="1:17" ht="22.5" customHeight="1">
+      <c r="A49" s="430"/>
+      <c r="B49" s="448" t="s">
+        <v>809</v>
+      </c>
+      <c r="C49" s="447"/>
+      <c r="D49" s="474">
+        <v>8194149365.4399996</v>
+      </c>
+      <c r="E49" s="430"/>
+      <c r="F49" s="430"/>
+      <c r="G49" s="430"/>
+      <c r="H49" s="430"/>
+      <c r="I49" s="430"/>
+      <c r="J49" s="430"/>
+      <c r="K49" s="430"/>
+      <c r="L49" s="430"/>
+      <c r="M49" s="430"/>
+      <c r="N49" s="430"/>
+      <c r="O49" s="430"/>
+      <c r="P49" s="430"/>
+      <c r="Q49" s="430"/>
+    </row>
+    <row r="50" spans="1:17" ht="15" customHeight="1">
+      <c r="A50" s="430"/>
+      <c r="B50" s="448" t="s">
+        <v>810</v>
+      </c>
+      <c r="C50" s="447"/>
+      <c r="D50" s="449">
+        <v>638702661934</v>
+      </c>
+      <c r="E50" s="430"/>
+      <c r="F50" s="430"/>
+      <c r="G50" s="430"/>
+      <c r="H50" s="430"/>
+      <c r="I50" s="430"/>
+      <c r="J50" s="430"/>
+      <c r="K50" s="430"/>
+      <c r="L50" s="430"/>
+      <c r="M50" s="430"/>
+      <c r="N50" s="430"/>
+      <c r="O50" s="430"/>
+      <c r="P50" s="430"/>
+      <c r="Q50" s="430"/>
+    </row>
+    <row r="51" spans="1:17" ht="15" customHeight="1">
+      <c r="A51" s="430"/>
+      <c r="B51" s="448" t="s">
+        <v>811</v>
+      </c>
+      <c r="C51" s="447"/>
+      <c r="D51" s="446">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="E51" s="430"/>
+      <c r="F51" s="430"/>
+      <c r="G51" s="430"/>
+      <c r="H51" s="430"/>
+      <c r="I51" s="430"/>
+      <c r="J51" s="430"/>
+      <c r="K51" s="430"/>
+      <c r="L51" s="430"/>
+      <c r="M51" s="430"/>
+      <c r="N51" s="430"/>
+      <c r="O51" s="430"/>
+      <c r="P51" s="430"/>
+      <c r="Q51" s="430"/>
+    </row>
+    <row r="52" spans="1:17" ht="15" customHeight="1">
+      <c r="A52" s="430"/>
+      <c r="B52" s="430"/>
+      <c r="C52" s="430"/>
+      <c r="D52" s="430"/>
+      <c r="E52" s="430"/>
+      <c r="F52" s="430"/>
+      <c r="G52" s="430"/>
+      <c r="H52" s="430"/>
+      <c r="I52" s="430"/>
+      <c r="J52" s="430"/>
+      <c r="K52" s="430"/>
+      <c r="L52" s="430"/>
+      <c r="M52" s="430"/>
+      <c r="N52" s="430"/>
+      <c r="O52" s="430"/>
+      <c r="P52" s="430"/>
+      <c r="Q52" s="430"/>
+    </row>
+    <row r="53" spans="1:17" ht="32.5" customHeight="1">
+      <c r="A53" s="430"/>
+      <c r="B53" s="438" t="s">
+        <v>813</v>
+      </c>
+      <c r="D53" s="438" t="s">
+        <v>792</v>
+      </c>
+      <c r="E53" s="430"/>
+      <c r="F53" s="430"/>
+      <c r="G53" s="430"/>
+      <c r="H53" s="430"/>
+      <c r="I53" s="430"/>
+      <c r="J53" s="430"/>
+      <c r="K53" s="430"/>
+      <c r="L53" s="430"/>
+      <c r="M53" s="430"/>
+      <c r="N53" s="430"/>
+      <c r="O53" s="430"/>
+      <c r="P53" s="430"/>
+      <c r="Q53" s="430"/>
+    </row>
+    <row r="54" spans="1:17" ht="25.75" customHeight="1">
+      <c r="A54" s="430"/>
+      <c r="B54" s="530" t="s">
+        <v>812</v>
+      </c>
+      <c r="C54" s="530"/>
+      <c r="D54" s="530"/>
+      <c r="E54" s="430"/>
+      <c r="F54" s="430"/>
+      <c r="G54" s="430"/>
+      <c r="H54" s="430"/>
+      <c r="I54" s="430"/>
+      <c r="J54" s="430"/>
+      <c r="K54" s="430"/>
+      <c r="L54" s="430"/>
+      <c r="M54" s="430"/>
+      <c r="N54" s="430"/>
+      <c r="O54" s="430"/>
+      <c r="P54" s="430"/>
+      <c r="Q54" s="430"/>
+    </row>
+    <row r="55" spans="1:17" ht="21.5" customHeight="1">
+      <c r="A55" s="430"/>
+      <c r="B55" s="531" t="s">
+        <v>816</v>
+      </c>
+      <c r="C55" s="531"/>
+      <c r="D55" s="445">
+        <v>10987304192.629999</v>
+      </c>
+      <c r="E55" s="430"/>
+      <c r="F55" s="430"/>
+      <c r="G55" s="430"/>
+      <c r="H55" s="430"/>
+      <c r="I55" s="430"/>
+      <c r="J55" s="430"/>
+      <c r="K55" s="430"/>
+      <c r="L55" s="430"/>
+      <c r="M55" s="430"/>
+      <c r="N55" s="430"/>
+      <c r="O55" s="430"/>
+      <c r="P55" s="430"/>
+      <c r="Q55" s="430"/>
+    </row>
+    <row r="56" spans="1:17" ht="20.75" customHeight="1">
+      <c r="A56" s="430"/>
+      <c r="B56" s="531" t="s">
+        <v>815</v>
+      </c>
+      <c r="C56" s="531"/>
+      <c r="D56" s="445">
+        <v>4104070000</v>
+      </c>
+      <c r="E56" s="430"/>
+      <c r="F56" s="430"/>
+      <c r="G56" s="430"/>
+      <c r="H56" s="430"/>
+      <c r="I56" s="430"/>
+      <c r="J56" s="430"/>
+      <c r="K56" s="430"/>
+      <c r="L56" s="430"/>
+      <c r="M56" s="430"/>
+      <c r="N56" s="430"/>
+      <c r="O56" s="430"/>
+      <c r="P56" s="430"/>
+      <c r="Q56" s="430"/>
+    </row>
+    <row r="57" spans="1:17" ht="20.75" customHeight="1">
+      <c r="A57" s="430"/>
+      <c r="B57" s="532" t="s">
+        <v>814</v>
+      </c>
+      <c r="C57" s="532"/>
+      <c r="D57" s="445">
+        <v>1817711213.01</v>
+      </c>
+      <c r="E57" s="430"/>
+      <c r="F57" s="430"/>
+      <c r="G57" s="444"/>
+      <c r="H57" s="430"/>
+      <c r="I57" s="430"/>
+      <c r="J57" s="430"/>
+      <c r="K57" s="430"/>
+      <c r="L57" s="430"/>
+      <c r="M57" s="430"/>
+      <c r="N57" s="430"/>
+      <c r="O57" s="430"/>
+      <c r="P57" s="430"/>
+      <c r="Q57" s="430"/>
+    </row>
+    <row r="58" spans="1:17" ht="15" customHeight="1">
+      <c r="A58" s="430"/>
+      <c r="B58" s="533" t="s">
+        <v>817</v>
+      </c>
+      <c r="C58" s="533"/>
+      <c r="D58" s="443">
+        <v>16909085405.639999</v>
+      </c>
+      <c r="E58" s="430"/>
+      <c r="F58" s="430"/>
+      <c r="G58" s="430"/>
+      <c r="H58" s="430"/>
+      <c r="I58" s="430"/>
+      <c r="J58" s="430"/>
+      <c r="K58" s="430"/>
+      <c r="L58" s="430"/>
+      <c r="M58" s="430"/>
+      <c r="N58" s="430"/>
+      <c r="O58" s="430"/>
+      <c r="P58" s="430"/>
+      <c r="Q58" s="430"/>
+    </row>
+    <row r="59" spans="1:17" ht="15" customHeight="1">
+      <c r="A59" s="430"/>
+      <c r="B59" s="534" t="s">
+        <v>818</v>
+      </c>
+      <c r="C59" s="534"/>
+      <c r="D59" s="442">
+        <v>488796122644.98999</v>
+      </c>
+      <c r="E59" s="430"/>
+      <c r="F59" s="430"/>
+      <c r="G59" s="430"/>
+      <c r="H59" s="430"/>
+      <c r="I59" s="430"/>
+      <c r="J59" s="430"/>
+      <c r="K59" s="430"/>
+      <c r="L59" s="430"/>
+      <c r="M59" s="430"/>
+      <c r="N59" s="430"/>
+      <c r="O59" s="430"/>
+      <c r="P59" s="430"/>
+      <c r="Q59" s="430"/>
+    </row>
+    <row r="60" spans="1:17" ht="15" customHeight="1">
+      <c r="A60" s="430"/>
+      <c r="B60" s="534" t="s">
+        <v>819</v>
+      </c>
+      <c r="C60" s="534"/>
+      <c r="D60" s="436">
+        <v>3.2229972119647857E-2</v>
+      </c>
+      <c r="E60" s="430"/>
+      <c r="F60" s="430"/>
+      <c r="G60" s="430"/>
+      <c r="H60" s="430"/>
+      <c r="I60" s="430"/>
+      <c r="J60" s="430"/>
+      <c r="K60" s="430"/>
+      <c r="L60" s="430"/>
+      <c r="M60" s="430"/>
+      <c r="N60" s="430"/>
+      <c r="O60" s="430"/>
+      <c r="P60" s="430"/>
+      <c r="Q60" s="430"/>
+    </row>
+    <row r="61" spans="1:17" ht="32.5" customHeight="1">
+      <c r="A61" s="430"/>
+      <c r="B61" s="440"/>
+      <c r="C61" s="441"/>
+      <c r="D61" s="440"/>
+      <c r="E61" s="430"/>
+      <c r="F61" s="430"/>
+      <c r="G61" s="430"/>
+      <c r="H61" s="430"/>
+      <c r="I61" s="430"/>
+      <c r="J61" s="430"/>
+      <c r="K61" s="430"/>
+      <c r="L61" s="430"/>
+      <c r="M61" s="430"/>
+      <c r="N61" s="430"/>
+      <c r="O61" s="430"/>
+      <c r="P61" s="430"/>
+      <c r="Q61" s="430"/>
+    </row>
+    <row r="62" spans="1:17" ht="15" customHeight="1">
+      <c r="A62" s="430"/>
+      <c r="B62" s="438" t="s">
+        <v>820</v>
+      </c>
+      <c r="C62" s="439"/>
+      <c r="D62" s="438" t="s">
+        <v>792</v>
+      </c>
+      <c r="E62" s="430"/>
+      <c r="F62" s="430"/>
+      <c r="G62" s="430"/>
+      <c r="H62" s="430"/>
+      <c r="I62" s="430"/>
+      <c r="J62" s="430"/>
+      <c r="K62" s="430"/>
+      <c r="L62" s="430"/>
+      <c r="M62" s="430"/>
+      <c r="N62" s="430"/>
+      <c r="O62" s="430"/>
+      <c r="P62" s="430"/>
+      <c r="Q62" s="430"/>
+    </row>
+    <row r="63" spans="1:17" ht="31" customHeight="1">
+      <c r="A63" s="430"/>
+      <c r="B63" s="530" t="s">
+        <v>821</v>
+      </c>
+      <c r="C63" s="530"/>
+      <c r="D63" s="530"/>
+      <c r="E63" s="430"/>
+      <c r="F63" s="430"/>
+      <c r="G63" s="430"/>
+      <c r="H63" s="430"/>
+      <c r="I63" s="430"/>
+      <c r="J63" s="430"/>
+      <c r="K63" s="430"/>
+      <c r="L63" s="430"/>
+      <c r="M63" s="430"/>
+      <c r="N63" s="430"/>
+      <c r="O63" s="430"/>
+      <c r="P63" s="430"/>
+      <c r="Q63" s="430"/>
+    </row>
+    <row r="64" spans="1:17" ht="19.5" customHeight="1">
+      <c r="A64" s="430"/>
+      <c r="B64" s="528" t="s">
+        <v>822</v>
+      </c>
+      <c r="C64" s="528"/>
+      <c r="D64" s="437">
+        <v>4349217195.3400002</v>
+      </c>
+      <c r="E64" s="430"/>
+      <c r="F64" s="430"/>
+      <c r="G64" s="430"/>
+      <c r="H64" s="430"/>
+      <c r="I64" s="430"/>
+      <c r="J64" s="430"/>
+      <c r="K64" s="430"/>
+      <c r="L64" s="430"/>
+      <c r="M64" s="430"/>
+      <c r="N64" s="430"/>
+      <c r="O64" s="430"/>
+      <c r="P64" s="430"/>
+      <c r="Q64" s="430"/>
+    </row>
+    <row r="65" spans="1:17" ht="18" customHeight="1">
+      <c r="A65" s="430"/>
+      <c r="B65" s="528" t="s">
+        <v>823</v>
+      </c>
+      <c r="C65" s="528"/>
+      <c r="D65" s="437">
+        <v>245452635473.94</v>
+      </c>
+      <c r="E65" s="430"/>
+      <c r="F65" s="430"/>
+      <c r="G65" s="430"/>
+      <c r="H65" s="430"/>
+      <c r="I65" s="430"/>
+      <c r="J65" s="430"/>
+      <c r="K65" s="430"/>
+      <c r="L65" s="430"/>
+      <c r="M65" s="430"/>
+      <c r="N65" s="430"/>
+      <c r="O65" s="430"/>
+      <c r="P65" s="430"/>
+      <c r="Q65" s="430"/>
+    </row>
+    <row r="66" spans="1:17" ht="17.5" customHeight="1">
+      <c r="A66" s="430"/>
+      <c r="B66" s="537" t="s">
+        <v>825</v>
+      </c>
+      <c r="C66" s="537"/>
+      <c r="D66" s="436">
+        <v>1.7719170898051986E-2</v>
+      </c>
+      <c r="E66" s="430"/>
+      <c r="F66" s="430"/>
+      <c r="G66" s="430"/>
+      <c r="H66" s="430"/>
+      <c r="I66" s="430"/>
+      <c r="J66" s="430"/>
+      <c r="K66" s="430"/>
+      <c r="L66" s="430"/>
+      <c r="M66" s="430"/>
+      <c r="N66" s="430"/>
+      <c r="O66" s="430"/>
+      <c r="P66" s="430"/>
+      <c r="Q66" s="430"/>
+    </row>
+    <row r="67" spans="1:17" ht="19" customHeight="1">
+      <c r="A67" s="430"/>
+      <c r="B67" s="435" t="s">
+        <v>824</v>
+      </c>
+      <c r="C67" s="430"/>
+      <c r="D67" s="430"/>
+      <c r="E67" s="430"/>
+      <c r="F67" s="430"/>
+      <c r="G67" s="430"/>
+      <c r="H67" s="430"/>
+      <c r="I67" s="430"/>
+      <c r="J67" s="430"/>
+      <c r="K67" s="430"/>
+      <c r="L67" s="430"/>
+      <c r="M67" s="430"/>
+      <c r="N67" s="430"/>
+      <c r="O67" s="430"/>
+      <c r="P67" s="430"/>
+      <c r="Q67" s="430"/>
+    </row>
+    <row r="68" spans="1:17" ht="15" customHeight="1">
+      <c r="A68" s="430"/>
+      <c r="B68" s="430"/>
+      <c r="C68" s="430"/>
+      <c r="D68" s="430"/>
+      <c r="E68" s="430"/>
+      <c r="F68" s="430"/>
+      <c r="G68" s="430"/>
+      <c r="H68" s="430"/>
+      <c r="I68" s="430"/>
+      <c r="J68" s="430"/>
+      <c r="K68" s="430"/>
+      <c r="L68" s="430"/>
+      <c r="M68" s="430"/>
+      <c r="N68" s="430"/>
+      <c r="O68" s="430"/>
+      <c r="P68" s="430"/>
+      <c r="Q68" s="430"/>
+    </row>
+    <row r="69" spans="1:17" ht="33.25" customHeight="1">
+      <c r="A69" s="430"/>
+      <c r="B69" s="521" t="s">
+        <v>826</v>
+      </c>
+      <c r="C69" s="521"/>
+      <c r="D69" s="521"/>
+      <c r="E69" s="430"/>
+      <c r="F69" s="430"/>
+      <c r="G69" s="430"/>
+      <c r="H69" s="430"/>
+      <c r="I69" s="430"/>
+      <c r="J69" s="430"/>
+      <c r="K69" s="430"/>
+      <c r="L69" s="430"/>
+      <c r="M69" s="430"/>
+      <c r="N69" s="430"/>
+      <c r="O69" s="430"/>
+      <c r="P69" s="430"/>
+      <c r="Q69" s="430"/>
+    </row>
+    <row r="70" spans="1:17" ht="25.75" customHeight="1">
+      <c r="A70" s="430"/>
+      <c r="B70" s="433" t="s">
+        <v>827</v>
+      </c>
+      <c r="C70" s="434"/>
+      <c r="D70" s="433" t="s">
+        <v>793</v>
+      </c>
+      <c r="E70" s="430"/>
+      <c r="F70" s="430"/>
+      <c r="G70" s="430"/>
+      <c r="H70" s="430"/>
+      <c r="I70" s="430"/>
+      <c r="J70" s="430"/>
+      <c r="K70" s="430"/>
+      <c r="L70" s="430"/>
+      <c r="M70" s="430"/>
+      <c r="N70" s="430"/>
+      <c r="O70" s="430"/>
+      <c r="P70" s="430"/>
+      <c r="Q70" s="430"/>
+    </row>
+    <row r="71" spans="1:17" ht="15" customHeight="1">
+      <c r="A71" s="430"/>
+      <c r="B71" s="531" t="s">
+        <v>828</v>
+      </c>
+      <c r="C71" s="531"/>
+      <c r="D71" s="432">
+        <v>14021774000</v>
+      </c>
+      <c r="E71" s="430"/>
+      <c r="F71" s="430"/>
+      <c r="G71" s="430"/>
+      <c r="H71" s="430"/>
+      <c r="I71" s="430"/>
+      <c r="J71" s="430"/>
+      <c r="K71" s="430"/>
+      <c r="L71" s="430"/>
+      <c r="M71" s="430"/>
+      <c r="N71" s="430"/>
+      <c r="O71" s="430"/>
+      <c r="P71" s="430"/>
+      <c r="Q71" s="430"/>
+    </row>
+    <row r="72" spans="1:17" ht="15" customHeight="1">
+      <c r="A72" s="430"/>
+      <c r="B72" s="531" t="s">
+        <v>829</v>
+      </c>
+      <c r="C72" s="531"/>
+      <c r="D72" s="432">
+        <v>1667130000</v>
+      </c>
+      <c r="E72" s="430"/>
+      <c r="F72" s="430"/>
+      <c r="G72" s="430"/>
+      <c r="H72" s="430"/>
+      <c r="I72" s="430"/>
+      <c r="J72" s="430"/>
+      <c r="K72" s="430"/>
+      <c r="L72" s="430"/>
+      <c r="M72" s="430"/>
+      <c r="N72" s="430"/>
+      <c r="O72" s="430"/>
+      <c r="P72" s="430"/>
+      <c r="Q72" s="430"/>
+    </row>
+    <row r="73" spans="1:17" ht="15" customHeight="1">
+      <c r="A73" s="430"/>
+      <c r="B73" s="538" t="s">
+        <v>830</v>
+      </c>
+      <c r="C73" s="538"/>
+      <c r="D73" s="432">
+        <v>733282264.10000002</v>
+      </c>
+      <c r="E73" s="430"/>
+      <c r="F73" s="430"/>
+      <c r="G73" s="430"/>
+      <c r="H73" s="430"/>
+      <c r="I73" s="430"/>
+      <c r="J73" s="430"/>
+      <c r="K73" s="430"/>
+      <c r="L73" s="430"/>
+      <c r="M73" s="430"/>
+      <c r="N73" s="430"/>
+      <c r="O73" s="430"/>
+      <c r="P73" s="430"/>
+      <c r="Q73" s="430"/>
+    </row>
+    <row r="74" spans="1:17" ht="15" customHeight="1">
+      <c r="A74" s="430"/>
+      <c r="B74" s="535" t="s">
+        <v>831</v>
+      </c>
+      <c r="C74" s="535"/>
+      <c r="D74" s="431">
+        <v>16422186264.1</v>
+      </c>
+      <c r="E74" s="430"/>
+      <c r="F74" s="430"/>
+      <c r="G74" s="430"/>
+      <c r="H74" s="430"/>
+      <c r="I74" s="430"/>
+      <c r="J74" s="430"/>
+      <c r="K74" s="430"/>
+      <c r="L74" s="430"/>
+      <c r="M74" s="430"/>
+      <c r="N74" s="430"/>
+      <c r="O74" s="430"/>
+      <c r="P74" s="430"/>
+      <c r="Q74" s="430"/>
+    </row>
+    <row r="75" spans="1:17" ht="15" customHeight="1">
+      <c r="A75" s="430"/>
+      <c r="B75" s="535" t="s">
+        <v>832</v>
+      </c>
+      <c r="C75" s="535"/>
+      <c r="D75" s="431">
+        <v>145000000000</v>
+      </c>
+      <c r="E75" s="430"/>
+      <c r="F75" s="430"/>
+      <c r="G75" s="430"/>
+      <c r="H75" s="430"/>
+      <c r="I75" s="430"/>
+      <c r="J75" s="430"/>
+      <c r="K75" s="430"/>
+      <c r="L75" s="430"/>
+      <c r="M75" s="430"/>
+      <c r="N75" s="430"/>
+      <c r="O75" s="430"/>
+      <c r="P75" s="430"/>
+      <c r="Q75" s="430"/>
+    </row>
+    <row r="76" spans="1:17" ht="15" customHeight="1">
+      <c r="A76" s="430"/>
+      <c r="B76" s="536" t="s">
+        <v>833</v>
+      </c>
+      <c r="C76" s="536"/>
+      <c r="D76" s="475">
+        <v>0.113256456993793</v>
+      </c>
+      <c r="E76" s="430"/>
+      <c r="F76" s="430"/>
+      <c r="G76" s="430"/>
+      <c r="H76" s="430"/>
+      <c r="I76" s="430"/>
+      <c r="J76" s="430"/>
+      <c r="K76" s="430"/>
+      <c r="L76" s="430"/>
+      <c r="M76" s="430"/>
+      <c r="N76" s="430"/>
+      <c r="O76" s="430"/>
+      <c r="P76" s="430"/>
+      <c r="Q76" s="430"/>
+    </row>
+    <row r="77" spans="1:17" ht="15" customHeight="1">
+      <c r="A77" s="430"/>
+      <c r="B77" s="430"/>
+      <c r="C77" s="430"/>
+      <c r="D77" s="430"/>
+      <c r="E77" s="430"/>
+      <c r="F77" s="430"/>
+      <c r="G77" s="430"/>
+      <c r="H77" s="430"/>
+      <c r="I77" s="430"/>
+      <c r="J77" s="430"/>
+      <c r="K77" s="430"/>
+      <c r="L77" s="430"/>
+      <c r="M77" s="430"/>
+      <c r="N77" s="430"/>
+      <c r="O77" s="430"/>
+      <c r="P77" s="430"/>
+      <c r="Q77" s="430"/>
+    </row>
+    <row r="78" spans="1:17" ht="14">
+      <c r="A78" s="430"/>
+      <c r="B78" s="430"/>
+      <c r="C78" s="430"/>
+      <c r="D78" s="430"/>
+      <c r="E78" s="430"/>
+      <c r="F78" s="430"/>
+      <c r="G78" s="430"/>
+      <c r="H78" s="430"/>
+      <c r="I78" s="430"/>
+      <c r="J78" s="430"/>
+      <c r="K78" s="430"/>
+      <c r="L78" s="430"/>
+      <c r="M78" s="430"/>
+      <c r="N78" s="430"/>
+      <c r="O78" s="430"/>
+      <c r="P78" s="430"/>
+      <c r="Q78" s="430"/>
+    </row>
+    <row r="79" spans="1:17" ht="14">
+      <c r="A79" s="430"/>
+      <c r="B79" s="430"/>
+      <c r="C79" s="430"/>
+      <c r="D79" s="430"/>
+      <c r="E79" s="430"/>
+      <c r="F79" s="430"/>
+      <c r="G79" s="430"/>
+      <c r="H79" s="430"/>
+      <c r="I79" s="430"/>
+      <c r="J79" s="430"/>
+      <c r="K79" s="430"/>
+      <c r="L79" s="430"/>
+      <c r="M79" s="430"/>
+      <c r="N79" s="430"/>
+      <c r="O79" s="430"/>
+      <c r="P79" s="430"/>
+      <c r="Q79" s="430"/>
+    </row>
+    <row r="80" spans="1:17" ht="14">
+      <c r="A80" s="430"/>
+      <c r="B80" s="430"/>
+      <c r="C80" s="430"/>
+      <c r="D80" s="430"/>
+      <c r="E80" s="430"/>
+      <c r="F80" s="430"/>
+      <c r="G80" s="430"/>
+      <c r="H80" s="430"/>
+      <c r="I80" s="430"/>
+      <c r="J80" s="430"/>
+      <c r="K80" s="430"/>
+      <c r="L80" s="430"/>
+      <c r="M80" s="430"/>
+      <c r="N80" s="430"/>
+      <c r="O80" s="430"/>
+      <c r="P80" s="430"/>
+      <c r="Q80" s="430"/>
+    </row>
+    <row r="81" spans="1:17" ht="14">
+      <c r="A81" s="430"/>
+      <c r="B81" s="430"/>
+      <c r="C81" s="430"/>
+      <c r="D81" s="430"/>
+      <c r="E81" s="430"/>
+      <c r="F81" s="430"/>
+      <c r="G81" s="430"/>
+      <c r="H81" s="430"/>
+      <c r="I81" s="430"/>
+      <c r="J81" s="430"/>
+      <c r="K81" s="430"/>
+      <c r="L81" s="430"/>
+      <c r="M81" s="430"/>
+      <c r="N81" s="430"/>
+      <c r="O81" s="430"/>
+      <c r="P81" s="430"/>
+      <c r="Q81" s="430"/>
+    </row>
+    <row r="82" spans="1:17" ht="14">
+      <c r="A82" s="430"/>
+      <c r="B82" s="430"/>
+      <c r="C82" s="430"/>
+      <c r="D82" s="430"/>
+    </row>
+  </sheetData>
+  <mergeCells count="44">
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B6:D6" r:id="rId1" location="page=91" display="Find here the description of why each &quot;Asset Management&quot; product is considered to be ESG (p. 91 e 92)." xr:uid="{388CADBE-FFAC-4266-B033-EE0CB783B807}"/>
+    <hyperlink ref="B26:D26" r:id="rId2" location="page=94" display="Find here the description of why each &quot;Third-party sustainable AUC in investment products&quot; product is considered to be ESG (p. 94)." xr:uid="{80F124A3-1121-49CC-A960-24363C5F6620}"/>
+    <hyperlink ref="B69:D69" r:id="rId3" location="page=69" display="Find here the description of why each &quot;Sustainable Advisory Products &amp; Services&quot; product is considered to be ESG (p. 69 a 71)." xr:uid="{C4BD3035-29AE-47DE-BE2C-DE1AB29D96AD}"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5fd961e0-54ee-4f16-9701-4ddce7fa3857">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000B70BBD7E77E8A4D9F8F4B008E3B676E" ma:contentTypeVersion="18" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="8eb3bf9a17fb1e97a503906abd7f2b26">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5fd961e0-54ee-4f16-9701-4ddce7fa3857" xmlns:ns3="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="981a64e2c802764b70731d66bb4fdec3" ns2:_="" ns3:_="">
     <xsd:import namespace="5fd961e0-54ee-4f16-9701-4ddce7fa3857"/>
     <xsd:import namespace="4a7dc8c6-3ef8-427b-9c9b-381bd21e1ad2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -26631,125 +29419,120 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{330AF34F-464E-45F3-8844-4EF52CD9853A}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28B0AFC7-09C8-47AE-A01F-C2503906DAE3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F71E575E-A5C0-4D6A-B8BA-00972BC8CF19}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{330AF34F-464E-45F3-8844-4EF52CD9853A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5fd961e0-54ee-4f16-9701-4ddce7fa3857"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="72b540cb-a13c-48f1-a843-d4910379250a"/>
+    <ds:schemaRef ds:uri="fbe802ed-e56e-49be-a7c2-a104a7e7109f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91C1F48B-817A-446B-9C69-20BFA84597DE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Index</vt:lpstr>
       <vt:lpstr>ESG Indicators</vt:lpstr>
       <vt:lpstr>Board of Directors</vt:lpstr>
       <vt:lpstr>Entities and affiliations</vt:lpstr>
       <vt:lpstr>Tax reporting</vt:lpstr>
+      <vt:lpstr>Sustainable products</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_SetDate">
     <vt:lpwstr>2026-05-07T15:18:12Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_Name">
     <vt:lpwstr>Compartilhamento Interno</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_SiteId">
     <vt:lpwstr>591669a0-183f-49a5-98f4-9aa0d0b63d81</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_ActionId">
     <vt:lpwstr>72c5d036-11b6-4b74-8c6b-7c407bf40b8e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4fc996bf-6aee-415c-aa4c-e35ad0009c67_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>