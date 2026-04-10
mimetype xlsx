--- v0 (2025-12-21)
+++ v1 (2026-04-10)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iranicombr-my.sharepoint.com/personal/italodebastiani_irani_com_br/Documents/Área de Trabalho/WORKING/3T25/Dividendos e JCP/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iranicombr-my.sharepoint.com/personal/maricianebrugneroto_irani_com_br/Documents/Área de Trabalho/Dividendos e JCP/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="58" documentId="13_ncr:1_{7266A827-C7F5-4799-93E8-66491864A8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3D7346D0-3C21-4866-94FE-A2B8B7424B12}"/>
+  <xr:revisionPtr revIDLastSave="72" documentId="13_ncr:1_{7266A827-C7F5-4799-93E8-66491864A8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7E14F71A-0DC3-4CC0-A34A-233CDA63A0F5}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="150" yWindow="5790" windowWidth="17250" windowHeight="8910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Earnings" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H54" i="2" l="1"/>
+  <c r="H58" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="323">
   <si>
     <t>Total 2015</t>
   </si>
   <si>
     <t>Total 2014</t>
   </si>
   <si>
     <t>RCA 09.09.2014</t>
   </si>
   <si>
     <t>Total 2013</t>
   </si>
   <si>
     <t>Total 2012</t>
   </si>
   <si>
     <t>08.08.2012</t>
   </si>
   <si>
     <t>Total 2011</t>
   </si>
   <si>
     <t>Total 2010</t>
   </si>
   <si>
@@ -986,50 +986,71 @@
     <t>RCA 05.02.2025</t>
   </si>
   <si>
     <t>AGO 04.23.2025</t>
   </si>
   <si>
     <t>3Q25</t>
   </si>
   <si>
     <t>RCA 11.04.2025</t>
   </si>
   <si>
     <t>11.11.2025</t>
   </si>
   <si>
     <t>11.25.2025</t>
   </si>
   <si>
     <t>0.044784774</t>
   </si>
   <si>
     <t>10,322,945.00</t>
   </si>
   <si>
     <t>169,795,711.90</t>
+  </si>
+  <si>
+    <t>Total 2026</t>
+  </si>
+  <si>
+    <t>4Q25</t>
+  </si>
+  <si>
+    <t>RCA 03.02.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>03.20.2026</t>
+  </si>
+  <si>
+    <t>0.041575446</t>
+  </si>
+  <si>
+    <t>9,583,190.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0000000"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="0.00000"/>
     <numFmt numFmtId="168" formatCode="0.000000000"/>
     <numFmt numFmtId="169" formatCode="0.00000000000"/>
     <numFmt numFmtId="170" formatCode="0.000"/>
     <numFmt numFmtId="171" formatCode="0.0000000000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1133,51 +1154,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1245,83 +1266,99 @@
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="173" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF003300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1697,1900 +1734,1961 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K109"/>
+  <dimension ref="A1:K113"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="J12" sqref="J12"/>
+      <selection pane="bottomRight" activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20" style="1" customWidth="1"/>
     <col min="6" max="7" width="17" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="20.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="41"/>
-[...5 lines deleted...]
-      <c r="H1" s="41"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
     </row>
     <row r="3" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="B3" s="45" t="s">
         <v>160</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="C3" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="46" t="s">
+      <c r="D3" s="47" t="s">
         <v>182</v>
       </c>
-      <c r="E3" s="46" t="s">
+      <c r="E3" s="47" t="s">
         <v>91</v>
       </c>
-      <c r="F3" s="50" t="s">
+      <c r="F3" s="51" t="s">
         <v>92</v>
       </c>
-      <c r="G3" s="50"/>
-      <c r="H3" s="48" t="s">
+      <c r="G3" s="51"/>
+      <c r="H3" s="49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="43"/>
-[...3 lines deleted...]
-      <c r="E4" s="47"/>
+      <c r="A4" s="44"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
       <c r="F4" s="19" t="s">
         <v>98</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="H4" s="49"/>
+      <c r="H4" s="50"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="C5" s="37" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="D5" s="37" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>320</v>
+      </c>
+      <c r="F5" s="57" t="s">
+        <v>321</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H5" s="32" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A6" s="2"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="32"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="2" t="s">
-[...21 lines deleted...]
-        <v>298</v>
+      <c r="A7" s="23"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="41" t="s">
+        <v>316</v>
+      </c>
+      <c r="G7" s="41"/>
+      <c r="H7" s="36" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A8" s="52"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="56"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
       <c r="C9" s="37" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="D9" s="37" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
       <c r="F9" s="39" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H9" s="32" t="s">
-        <v>291</v>
+        <v>314</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A10" s="2"/>
-[...6 lines deleted...]
-      <c r="H10" s="32"/>
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>302</v>
+      </c>
+      <c r="D10" s="37" t="s">
+        <v>303</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F10" s="39" t="s">
+        <v>305</v>
+      </c>
+      <c r="G10" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H10" s="32" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="23"/>
-[...9 lines deleted...]
-        <v>315</v>
+      <c r="A11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C11" s="37" t="s">
+        <v>307</v>
+      </c>
+      <c r="D11" s="37" t="s">
+        <v>300</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F11" s="39" t="s">
+        <v>297</v>
+      </c>
+      <c r="G11" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="23"/>
-[...6 lines deleted...]
-      <c r="H12" s="28"/>
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5">
+        <v>2024</v>
+      </c>
+      <c r="C12" s="37" t="s">
+        <v>308</v>
+      </c>
+      <c r="D12" s="37" t="s">
+        <v>294</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H12" s="32" t="s">
+        <v>299</v>
+      </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="B13" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>287</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>288</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="F13" s="39" t="s">
+        <v>290</v>
       </c>
       <c r="G13" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H13" s="8" t="s">
-        <v>284</v>
+      <c r="H13" s="32" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A14" s="2"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="32"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A15" s="2" t="s">
-[...21 lines deleted...]
-        <v>270</v>
+      <c r="A15" s="23"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="41" t="s">
+        <v>292</v>
+      </c>
+      <c r="G15" s="41"/>
+      <c r="H15" s="40" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A16" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A16" s="23"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...3 lines deleted...]
-        <v>256</v>
+      <c r="B17" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>280</v>
       </c>
       <c r="D17" s="37" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>281</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>283</v>
       </c>
       <c r="G17" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H17" s="32" t="s">
-        <v>260</v>
+      <c r="H17" s="8" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A18" s="23"/>
-[...6 lines deleted...]
-      <c r="H18" s="28"/>
+      <c r="A18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="D18" s="37" t="s">
+        <v>275</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="G18" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>278</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A19" s="23"/>
-[...9 lines deleted...]
-        <v>285</v>
+      <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>265</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="G19" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A20" s="23"/>
-[...6 lines deleted...]
-      <c r="H20" s="28"/>
+      <c r="A20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="2">
+        <v>2023</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="D20" s="37" t="s">
+        <v>266</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="G20" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>271</v>
+      </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="2" t="s">
-[...3 lines deleted...]
-        <v>249</v>
+      <c r="B21" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>256</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>257</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>258</v>
       </c>
       <c r="F21" s="39" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="G21" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H21" s="32" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A22" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="2" t="s">
-[...21 lines deleted...]
-        <v>239</v>
+      <c r="A23" s="23"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="41" t="s">
+        <v>261</v>
+      </c>
+      <c r="G23" s="41"/>
+      <c r="H23" s="36" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A24" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A24" s="23"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>224</v>
+        <v>249</v>
       </c>
       <c r="D25" s="37" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>251</v>
+      </c>
+      <c r="F25" s="39" t="s">
+        <v>252</v>
       </c>
       <c r="G25" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H25" s="32" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B26" s="2"/>
-[...2 lines deleted...]
-      <c r="H26" s="8"/>
+      <c r="A26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="D26" s="37" t="s">
+        <v>244</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="G26" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H26" s="32" t="s">
+        <v>247</v>
+      </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B27" s="2"/>
-[...7 lines deleted...]
-        <v>254</v>
+      <c r="A27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D27" s="37" t="s">
+        <v>236</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>238</v>
+      </c>
+      <c r="G27" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B28" s="2"/>
-[...1 lines deleted...]
-      <c r="D28" s="37"/>
+      <c r="A28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="2">
+        <v>2022</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="D28" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F28" s="31" t="s">
+        <v>232</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" s="32" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="F29" s="35" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H29" s="32" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A30" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="37"/>
+      <c r="H30" s="8"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A31" s="2" t="s">
-[...21 lines deleted...]
-        <v>175</v>
+      <c r="B31" s="2"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="37"/>
+      <c r="F31" s="41" t="s">
+        <v>222</v>
+      </c>
+      <c r="G31" s="41"/>
+      <c r="H31" s="36" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="2" t="s">
-[...24 lines deleted...]
-    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B32" s="2"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="37"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>162</v>
+        <v>216</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="D33" s="37" t="s">
-        <v>186</v>
+        <v>218</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>164</v>
+        <v>219</v>
       </c>
       <c r="F33" s="35" t="s">
-        <v>166</v>
+        <v>240</v>
       </c>
       <c r="G33" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H33" s="32" t="s">
-        <v>167</v>
-[...25 lines deleted...]
-    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="D34" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F34" s="31" t="s">
+        <v>180</v>
+      </c>
+      <c r="G34" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H34" s="32" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="D35" s="37" t="s">
+        <v>184</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="G35" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H35" s="32" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="2">
+        <v>2021</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="D36" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H36" s="32" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>164</v>
+      </c>
+      <c r="F37" s="35" t="s">
+        <v>166</v>
       </c>
       <c r="G37" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H37" s="32" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B38" s="2"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="37"/>
+      <c r="H38" s="8"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B39" s="2"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="37"/>
+      <c r="F39" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="G39" s="41"/>
+      <c r="H39" s="36" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B40" s="2"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="37"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D41" s="37" t="s">
+        <v>187</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="G41" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H41" s="32" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B38" s="2" t="s">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="C38" s="10" t="s">
+      <c r="C42" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="D38" s="37" t="s">
+      <c r="D42" s="37" t="s">
         <v>188</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="E42" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="F38" s="31" t="s">
+      <c r="F42" s="31" t="s">
         <v>149</v>
       </c>
-      <c r="G38" s="34" t="s">
+      <c r="G42" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H38" s="32" t="s">
+      <c r="H42" s="32" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B39" s="2" t="s">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="C39" s="10" t="s">
+      <c r="C43" s="10" t="s">
         <v>142</v>
       </c>
-      <c r="D39" s="37" t="s">
+      <c r="D43" s="37" t="s">
         <v>189</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="E43" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="F39" s="31" t="s">
+      <c r="F43" s="31" t="s">
         <v>144</v>
       </c>
-      <c r="G39" s="34" t="s">
+      <c r="G43" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H39" s="32" t="s">
+      <c r="H43" s="32" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B40" s="2">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" s="2">
         <v>2020</v>
       </c>
-      <c r="C40" s="10" t="s">
+      <c r="C44" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="D40" s="37" t="s">
+      <c r="D44" s="37" t="s">
         <v>190</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="E44" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F40" s="31" t="s">
+      <c r="F44" s="31" t="s">
         <v>139</v>
       </c>
-      <c r="G40" s="33" t="s">
+      <c r="G44" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="H40" s="32" t="s">
+      <c r="H44" s="32" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B41" s="2" t="s">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="C41" s="10" t="s">
+      <c r="C45" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="D41" s="37" t="s">
+      <c r="D45" s="37" t="s">
         <v>191</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="E45" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F41" s="31" t="s">
+      <c r="F45" s="31" t="s">
         <v>129</v>
       </c>
-      <c r="G41" s="33" t="s">
+      <c r="G45" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="H41" s="32" t="s">
+      <c r="H45" s="32" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="F43" s="51" t="s">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B46" s="2"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="38"/>
+      <c r="H46" s="8"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B47" s="2"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="38"/>
+      <c r="F47" s="41" t="s">
         <v>126</v>
       </c>
-      <c r="G43" s="51"/>
-      <c r="H43" s="9" t="s">
+      <c r="G47" s="41"/>
+      <c r="H47" s="9" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B45" s="2" t="s">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B48" s="2"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="38"/>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="C45" s="10" t="s">
+      <c r="C49" s="10" t="s">
         <v>132</v>
       </c>
-      <c r="D45" s="10" t="s">
+      <c r="D49" s="10" t="s">
         <v>192</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="E49" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F45" s="12" t="s">
+      <c r="F49" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="G45" s="12" t="s">
+      <c r="G49" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="H45" s="30" t="s">
+      <c r="H49" s="30" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A46" s="2" t="s">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B46" s="2" t="s">
+      <c r="B50" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="C46" s="10" t="s">
+      <c r="C50" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="D46" s="10" t="s">
+      <c r="D50" s="10" t="s">
         <v>193</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="E50" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="F46" s="12" t="s">
+      <c r="F50" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="G46" s="12" t="s">
+      <c r="G50" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="H46" s="30" t="s">
+      <c r="H50" s="30" t="s">
         <v>137</v>
       </c>
-      <c r="J46" s="6"/>
-[...6 lines deleted...]
-      <c r="B47" s="2" t="s">
+      <c r="J50" s="6"/>
+      <c r="K50" s="7"/>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="C47" s="10" t="s">
+      <c r="C51" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="D47" s="10" t="s">
+      <c r="D51" s="10" t="s">
         <v>193</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="E51" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="F47" s="12" t="s">
+      <c r="F51" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="G47" s="12" t="s">
+      <c r="G51" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="H47" s="30" t="s">
+      <c r="H51" s="30" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="2">
         <v>2018</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D52" s="10" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>117</v>
+      </c>
+      <c r="F52" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="G52" s="29" t="s">
+        <v>119</v>
       </c>
       <c r="H52" s="8" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B53" s="2"/>
       <c r="C53" s="10"/>
       <c r="D53" s="10"/>
       <c r="H53" s="8"/>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B54" s="2"/>
       <c r="C54" s="10"/>
       <c r="D54" s="10"/>
-      <c r="F54" s="51" t="s">
-[...10 lines deleted...]
-      <c r="C55" s="10"/>
+      <c r="F54" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="G54" s="41"/>
+      <c r="H54" s="9" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" s="23"/>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
       <c r="D55" s="10"/>
-      <c r="F55" s="21"/>
-[...3 lines deleted...]
-    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E55" s="25"/>
+      <c r="F55" s="26"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="28"/>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="2">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D56" s="10" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F56" s="11" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H56" s="8" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+        <v>115</v>
+      </c>
+      <c r="J56" s="22"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B57" s="2"/>
       <c r="C57" s="10"/>
       <c r="D57" s="10"/>
       <c r="H57" s="8"/>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B58" s="2"/>
       <c r="C58" s="10"/>
       <c r="D58" s="10"/>
-      <c r="F58" s="51" t="s">
-[...7 lines deleted...]
-    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F58" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="G58" s="41"/>
+      <c r="H58" s="9" t="str">
+        <f>H56</f>
+        <v>3,746,074.97</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B59" s="2"/>
       <c r="C59" s="10"/>
       <c r="D59" s="10"/>
-      <c r="H59" s="8"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="9"/>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="2">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C60" s="10" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D60" s="10" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>107</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="G60" s="11" t="s">
+        <v>108</v>
       </c>
       <c r="H60" s="8" t="s">
-        <v>103</v>
-[...54 lines deleted...]
-    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B61" s="2"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="H61" s="8"/>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B62" s="2"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="F62" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="G62" s="41"/>
+      <c r="H62" s="9" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B63" s="2"/>
       <c r="C63" s="10"/>
       <c r="D63" s="10"/>
       <c r="H63" s="8"/>
     </row>
-    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>104</v>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="2">
+        <v>2015</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="H64" s="8" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B65" s="2"/>
-[...2 lines deleted...]
-      <c r="H65" s="8"/>
+      <c r="A65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="2">
+        <v>2015</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G65" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H65" s="8" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="2">
         <v>2014</v>
       </c>
       <c r="C66" s="10" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D66" s="10" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>32</v>
+      </c>
+      <c r="F66" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>49</v>
       </c>
       <c r="H66" s="8" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A67" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B67" s="2"/>
+      <c r="C67" s="10"/>
+      <c r="D67" s="10"/>
+      <c r="H67" s="8"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A68" s="2" t="s">
-[...21 lines deleted...]
-        <v>79</v>
+      <c r="B68" s="2"/>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="F68" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="41"/>
+      <c r="H68" s="9" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B69" s="2"/>
       <c r="C69" s="10"/>
       <c r="D69" s="10"/>
       <c r="H69" s="8"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B70" s="2"/>
-[...7 lines deleted...]
-        <v>52</v>
+      <c r="A70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B70" s="2">
+        <v>2014</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F70" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G70" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H70" s="8" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="B71" s="2"/>
-[...4 lines deleted...]
-    <row r="72" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B71" s="2">
+        <v>2013</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G71" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="H71" s="8" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B72" s="2">
-        <v>2012</v>
+      <c r="B72" s="5">
+        <v>2013</v>
       </c>
       <c r="C72" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D72" s="10" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>35</v>
+      </c>
+      <c r="F72" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="H72" s="8" t="s">
-        <v>80</v>
-[...28 lines deleted...]
-    <row r="74" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B73" s="2"/>
+      <c r="C73" s="10"/>
+      <c r="D73" s="10"/>
+      <c r="H73" s="8"/>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B74" s="2"/>
       <c r="C74" s="10"/>
       <c r="D74" s="10"/>
-      <c r="H74" s="8"/>
+      <c r="F74" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="G74" s="41"/>
+      <c r="H74" s="9" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B75" s="2"/>
       <c r="C75" s="10"/>
       <c r="D75" s="10"/>
-      <c r="F75" s="51" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H75" s="8"/>
     </row>
     <row r="76" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="2"/>
-[...2 lines deleted...]
-      <c r="H76" s="8"/>
+      <c r="A76" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B76" s="2">
+        <v>2012</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F76" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H76" s="8" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="77" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="2">
         <v>2011</v>
       </c>
       <c r="C77" s="10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D77" s="10" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F77" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F77" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="G77" s="10" t="s">
+      <c r="G77" s="12" t="s">
         <v>64</v>
       </c>
       <c r="H77" s="8" t="s">
-        <v>82</v>
-[...26 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="2"/>
+      <c r="C78" s="10"/>
+      <c r="D78" s="10"/>
+      <c r="H78" s="8"/>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B79" s="2"/>
       <c r="C79" s="10"/>
       <c r="D79" s="10"/>
-      <c r="H79" s="8"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="F79" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="G79" s="41"/>
+      <c r="H79" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="2"/>
       <c r="C80" s="10"/>
       <c r="D80" s="10"/>
-      <c r="F80" s="51" t="s">
-[...13 lines deleted...]
-    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="H80" s="8"/>
+    </row>
+    <row r="81" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B81" s="2">
+        <v>2011</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F81" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H81" s="8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B82" s="2">
         <v>2011</v>
       </c>
       <c r="C82" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D82" s="10" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>38</v>
+      </c>
+      <c r="F82" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="G82" s="13" t="s">
+        <v>94</v>
       </c>
       <c r="H82" s="8" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="K82" s="7"/>
+        <v>83</v>
+      </c>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A83" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B83" s="2"/>
+      <c r="C83" s="10"/>
+      <c r="D83" s="10"/>
+      <c r="H83" s="8"/>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B84" s="2"/>
       <c r="C84" s="10"/>
       <c r="D84" s="10"/>
-      <c r="H84" s="8"/>
+      <c r="F84" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="G84" s="41"/>
+      <c r="H84" s="9" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B85" s="2"/>
       <c r="C85" s="10"/>
       <c r="D85" s="10"/>
-      <c r="F85" s="51" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H85" s="8"/>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B86" s="2"/>
-[...2 lines deleted...]
-      <c r="H86" s="8"/>
+      <c r="A86" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B86" s="2">
+        <v>2011</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="H86" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="J86" s="6"/>
+      <c r="K86" s="7"/>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B87" s="2">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C87" s="10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D87" s="10" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>40</v>
+      </c>
+      <c r="F87" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G87" s="18" t="s">
+        <v>72</v>
       </c>
       <c r="H87" s="8" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B88" s="2"/>
       <c r="C88" s="10"/>
       <c r="D88" s="10"/>
       <c r="H88" s="8"/>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B89" s="2"/>
       <c r="C89" s="10"/>
       <c r="D89" s="10"/>
-      <c r="F89" s="51" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="51"/>
+      <c r="F89" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="G89" s="41"/>
       <c r="H89" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B90" s="2"/>
       <c r="C90" s="10"/>
       <c r="D90" s="10"/>
       <c r="H90" s="8"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A91" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B91" s="2">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D91" s="10" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F91" s="11" t="s">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="G91" s="10" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H91" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B92" s="2"/>
       <c r="C92" s="10"/>
       <c r="D92" s="10"/>
       <c r="H92" s="8"/>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B93" s="2"/>
       <c r="C93" s="10"/>
       <c r="D93" s="10"/>
-      <c r="F93" s="51" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="51"/>
+      <c r="F93" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="G93" s="41"/>
       <c r="H93" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B94" s="2"/>
       <c r="C94" s="10"/>
       <c r="D94" s="10"/>
       <c r="H94" s="8"/>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B95" s="2">
         <v>2007</v>
       </c>
       <c r="C95" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F95" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H95" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B96" s="2"/>
+      <c r="C96" s="10"/>
+      <c r="D96" s="10"/>
+      <c r="H96" s="8"/>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B97" s="2"/>
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+      <c r="F97" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97" s="41"/>
+      <c r="H97" s="9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B98" s="2"/>
+      <c r="C98" s="10"/>
+      <c r="D98" s="10"/>
+      <c r="H98" s="8"/>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B99" s="2">
+        <v>2007</v>
+      </c>
+      <c r="C99" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="D95" s="10" t="s">
+      <c r="D99" s="10" t="s">
         <v>211</v>
       </c>
-      <c r="E95" s="2" t="s">
+      <c r="E99" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F95" s="15" t="s">
+      <c r="F99" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="G95" s="15" t="s">
+      <c r="G99" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="H95" s="8" t="s">
+      <c r="H99" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="J95" s="3"/>
-[...2 lines deleted...]
-      <c r="A96" s="2" t="s">
+      <c r="J99" s="3"/>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B96" s="2">
+      <c r="B100" s="2">
         <v>2007</v>
       </c>
-      <c r="C96" s="10" t="s">
+      <c r="C100" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="D96" s="10" t="s">
+      <c r="D100" s="10" t="s">
         <v>212</v>
       </c>
-      <c r="E96" s="2" t="s">
+      <c r="E100" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F96" s="16" t="s">
+      <c r="F100" s="16" t="s">
         <v>97</v>
       </c>
-      <c r="G96" s="16" t="s">
+      <c r="G100" s="16" t="s">
         <v>97</v>
       </c>
-      <c r="H96" s="8" t="s">
+      <c r="H100" s="8" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="97" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A97" s="2" t="s">
+    <row r="101" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B97" s="2">
+      <c r="B101" s="2">
         <v>2007</v>
       </c>
-      <c r="C97" s="10" t="s">
+      <c r="C101" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="D97" s="10" t="s">
+      <c r="D101" s="10" t="s">
         <v>213</v>
       </c>
-      <c r="E97" s="2" t="s">
+      <c r="E101" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F97" s="10" t="s">
+      <c r="F101" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="G97" s="16" t="s">
+      <c r="G101" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="H97" s="8" t="s">
+      <c r="H101" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="J97" s="6"/>
-[...55 lines deleted...]
-      <c r="J101" s="7"/>
+      <c r="J101" s="6"/>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B102" s="2">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D102" s="10" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>46</v>
+      </c>
+      <c r="F102" s="10" t="s">
+        <v>70</v>
       </c>
       <c r="G102" s="10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H102" s="8" t="s">
-        <v>59</v>
-      </c>
+        <v>89</v>
+      </c>
+      <c r="J102" s="7"/>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A103" s="2"/>
-      <c r="C103" s="2"/>
-      <c r="D103" s="2"/>
+      <c r="B103" s="2"/>
+      <c r="C103" s="10"/>
+      <c r="D103" s="10"/>
       <c r="E103" s="2"/>
-      <c r="F103" s="4"/>
+      <c r="F103" s="10"/>
+      <c r="G103" s="10"/>
       <c r="H103" s="8"/>
       <c r="J103" s="7"/>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="F104" s="51" t="s">
+      <c r="C104" s="10"/>
+      <c r="D104" s="10"/>
+      <c r="F104" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="41"/>
+      <c r="H104" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J104" s="7"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C105" s="10"/>
+      <c r="D105" s="10"/>
+      <c r="H105" s="8"/>
+      <c r="J105" s="7"/>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B106" s="2">
+        <v>2005</v>
+      </c>
+      <c r="C106" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F106" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="G106" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="H106" s="8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A107" s="2"/>
+      <c r="C107" s="2"/>
+      <c r="D107" s="2"/>
+      <c r="E107" s="2"/>
+      <c r="F107" s="4"/>
+      <c r="H107" s="8"/>
+      <c r="J107" s="7"/>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F108" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="G104" s="51"/>
-      <c r="H104" s="9" t="s">
+      <c r="G108" s="41"/>
+      <c r="H108" s="9" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="107" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="109" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="25">
-[...16 lines deleted...]
-    <mergeCell ref="F85:G85"/>
+  <mergeCells count="26">
+    <mergeCell ref="F7:G7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="D3:D4"/>
+    <mergeCell ref="F108:G108"/>
+    <mergeCell ref="F74:G74"/>
+    <mergeCell ref="F79:G79"/>
+    <mergeCell ref="F84:G84"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F93:G93"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="F31:G31"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="F83:G83" numberStoredAsText="1"/>
+    <ignoredError sqref="F87:G87" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Earnings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>