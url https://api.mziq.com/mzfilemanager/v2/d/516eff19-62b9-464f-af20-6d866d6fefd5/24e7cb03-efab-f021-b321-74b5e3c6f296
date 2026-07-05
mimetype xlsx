--- v1 (2026-04-10)
+++ v2 (2026-07-05)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iranicombr-my.sharepoint.com/personal/maricianebrugneroto_irani_com_br/Documents/Área de Trabalho/Dividendos e JCP/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="72" documentId="13_ncr:1_{7266A827-C7F5-4799-93E8-66491864A8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7E14F71A-0DC3-4CC0-A34A-233CDA63A0F5}"/>
+  <xr:revisionPtr revIDLastSave="90" documentId="13_ncr:1_{7266A827-C7F5-4799-93E8-66491864A8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BEA5516F-F8AF-4825-B2E6-8DDF5A0BE7D5}"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="5790" windowWidth="17250" windowHeight="8910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="105" yWindow="8235" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Earnings" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H58" i="2" l="1"/>
+  <c r="H60" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="334">
   <si>
     <t>Total 2015</t>
   </si>
   <si>
     <t>Total 2014</t>
   </si>
   <si>
     <t>RCA 09.09.2014</t>
   </si>
   <si>
     <t>Total 2013</t>
   </si>
   <si>
     <t>Total 2012</t>
   </si>
   <si>
     <t>08.08.2012</t>
   </si>
   <si>
     <t>Total 2011</t>
   </si>
   <si>
     <t>Total 2010</t>
   </si>
   <si>
@@ -1007,50 +1007,83 @@
     <t>10,322,945.00</t>
   </si>
   <si>
     <t>169,795,711.90</t>
   </si>
   <si>
     <t>Total 2026</t>
   </si>
   <si>
     <t>4Q25</t>
   </si>
   <si>
     <t>RCA 03.02.2026</t>
   </si>
   <si>
     <t>03.06.2026</t>
   </si>
   <si>
     <t>03.20.2026</t>
   </si>
   <si>
     <t>0.041575446</t>
   </si>
   <si>
     <t>9,583,190.94</t>
+  </si>
+  <si>
+    <t>AGO 04.24.2026</t>
+  </si>
+  <si>
+    <t>04.27.2026</t>
+  </si>
+  <si>
+    <t>05.20.2026</t>
+  </si>
+  <si>
+    <t>0.022431061</t>
+  </si>
+  <si>
+    <t>0.259102569</t>
+  </si>
+  <si>
+    <t>5,170,387.00</t>
+  </si>
+  <si>
+    <t>59,723,457.94</t>
+  </si>
+  <si>
+    <t>1Q26</t>
+  </si>
+  <si>
+    <t>RCA 05.04.2026</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>74,477,035.88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0000000"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="0.00000"/>
     <numFmt numFmtId="168" formatCode="0.000000000"/>
     <numFmt numFmtId="169" formatCode="0.00000000000"/>
     <numFmt numFmtId="170" formatCode="0.000"/>
     <numFmt numFmtId="171" formatCode="0.0000000000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1154,51 +1187,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1266,99 +1299,84 @@
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="173" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moeda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF003300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1734,1961 +1752,2013 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K113"/>
+  <dimension ref="A1:K115"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H7" sqref="H7"/>
+      <selection pane="bottomRight" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20" style="1" customWidth="1"/>
     <col min="6" max="7" width="17" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="20.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="H1" s="42"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
     </row>
     <row r="3" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="46" t="s">
         <v>160</v>
       </c>
-      <c r="C3" s="45" t="s">
+      <c r="C3" s="46" t="s">
         <v>90</v>
       </c>
-      <c r="D3" s="47" t="s">
+      <c r="D3" s="48" t="s">
         <v>182</v>
       </c>
-      <c r="E3" s="47" t="s">
+      <c r="E3" s="48" t="s">
         <v>91</v>
       </c>
-      <c r="F3" s="51" t="s">
+      <c r="F3" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="G3" s="51"/>
-      <c r="H3" s="49" t="s">
+      <c r="G3" s="52"/>
+      <c r="H3" s="50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="44"/>
-[...3 lines deleted...]
-      <c r="E4" s="48"/>
+      <c r="A4" s="45"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
       <c r="F4" s="19" t="s">
         <v>98</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="H4" s="50"/>
+      <c r="H4" s="51"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="C5" s="37" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="D5" s="37" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>325</v>
+      </c>
+      <c r="F5" s="41" t="s">
+        <v>326</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H5" s="32" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2025</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>323</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>324</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>327</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H6" s="32" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>318</v>
+      </c>
+      <c r="D7" s="37" t="s">
+        <v>319</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>321</v>
+      </c>
+      <c r="G7" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H7" s="32" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F7" s="41" t="s">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="2"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="32"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="23"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="42" t="s">
         <v>316</v>
       </c>
-      <c r="G7" s="41"/>
-[...37 lines deleted...]
-        <v>314</v>
+      <c r="G9" s="42"/>
+      <c r="H9" s="36" t="s">
+        <v>333</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A10" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A10" s="23"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="28"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="C11" s="37" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D11" s="37" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="F11" s="39" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="G11" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H11" s="32" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="5">
-        <v>2024</v>
+      <c r="B12" s="5" t="s">
+        <v>301</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="F12" s="39" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="G12" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H12" s="32" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="F13" s="39" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="G13" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H13" s="32" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="5">
+        <v>2024</v>
+      </c>
+      <c r="C14" s="37" t="s">
+        <v>308</v>
+      </c>
+      <c r="D14" s="37" t="s">
+        <v>294</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F14" s="39" t="s">
+        <v>296</v>
+      </c>
+      <c r="G14" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>287</v>
+      </c>
+      <c r="D15" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="F15" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H15" s="32" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F15" s="41" t="s">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="37"/>
+      <c r="D16" s="37"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="32"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="23"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="42" t="s">
         <v>292</v>
       </c>
-      <c r="G15" s="41"/>
-      <c r="H15" s="40" t="s">
+      <c r="G17" s="42"/>
+      <c r="H17" s="40" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-    </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A18" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A18" s="23"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="28"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="D19" s="37" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="G19" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H19" s="8" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="2">
-        <v>2023</v>
+      <c r="B20" s="2" t="s">
+        <v>273</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H20" s="8" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...3 lines deleted...]
-        <v>256</v>
+      <c r="B21" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>263</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>265</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>269</v>
       </c>
       <c r="G21" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H21" s="32" t="s">
+      <c r="H21" s="8" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="2">
+        <v>2023</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="D22" s="37" t="s">
+        <v>266</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="G22" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>256</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>257</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="G23" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H23" s="32" t="s">
         <v>260</v>
-      </c>
-[...22 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A25" s="2" t="s">
-[...21 lines deleted...]
-        <v>253</v>
+      <c r="A25" s="23"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="G25" s="42"/>
+      <c r="H25" s="36" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A26" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A26" s="23"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="28"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="D27" s="37" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>251</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>252</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H27" s="32" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="2">
-        <v>2022</v>
+      <c r="B28" s="2" t="s">
+        <v>242</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>231</v>
-[...4 lines deleted...]
-      <c r="G28" s="33" t="s">
+        <v>245</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="G28" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H28" s="32" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="F29" s="35" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H29" s="32" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="D30" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F30" s="31" t="s">
+        <v>232</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" s="32" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="D31" s="37" t="s">
+        <v>225</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F31" s="35" t="s">
+        <v>227</v>
+      </c>
+      <c r="G31" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" s="32" t="s">
         <v>228</v>
-      </c>
-[...16 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B32" s="2"/>
       <c r="C32" s="10"/>
       <c r="D32" s="37"/>
+      <c r="H32" s="8"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A33" s="2" t="s">
-[...21 lines deleted...]
-        <v>220</v>
+      <c r="B33" s="2"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="37"/>
+      <c r="F33" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="G33" s="42"/>
+      <c r="H33" s="36" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="37"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>170</v>
+        <v>216</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>171</v>
+        <v>217</v>
       </c>
       <c r="D35" s="37" t="s">
-        <v>184</v>
+        <v>218</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>219</v>
+      </c>
+      <c r="F35" s="35" t="s">
+        <v>240</v>
       </c>
       <c r="G35" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H35" s="32" t="s">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="2">
-        <v>2021</v>
+      <c r="B36" s="2" t="s">
+        <v>177</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="F36" s="31" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="G36" s="33" t="s">
+        <v>180</v>
+      </c>
+      <c r="G36" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H36" s="32" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>172</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>173</v>
       </c>
       <c r="G37" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H37" s="32" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="2">
+        <v>2021</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F38" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H38" s="32" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D39" s="37" t="s">
+        <v>186</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F39" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="G39" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H39" s="32" t="s">
         <v>167</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B40" s="2"/>
       <c r="C40" s="10"/>
       <c r="D40" s="37"/>
+      <c r="H40" s="8"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A41" s="2" t="s">
-[...21 lines deleted...]
-        <v>153</v>
+      <c r="B41" s="2"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="37"/>
+      <c r="F41" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="G41" s="42"/>
+      <c r="H41" s="36" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A42" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B42" s="2"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="37"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D43" s="37" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="F43" s="31" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H43" s="32" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B44" s="2">
-        <v>2020</v>
+      <c r="B44" s="2" t="s">
+        <v>156</v>
       </c>
       <c r="C44" s="10" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="F44" s="31" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="G44" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="G44" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H44" s="32" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="D45" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="G45" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="2">
+        <v>2020</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" s="37" t="s">
+        <v>190</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F46" s="31" t="s">
+        <v>139</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H46" s="32" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="C45" s="10" t="s">
+      <c r="C47" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="D45" s="37" t="s">
+      <c r="D47" s="37" t="s">
         <v>191</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="E47" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F45" s="31" t="s">
+      <c r="F47" s="31" t="s">
         <v>129</v>
       </c>
-      <c r="G45" s="33" t="s">
+      <c r="G47" s="33" t="s">
         <v>131</v>
       </c>
-      <c r="H45" s="32" t="s">
+      <c r="H47" s="32" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B48" s="2"/>
       <c r="C48" s="10"/>
       <c r="D48" s="38"/>
+      <c r="H48" s="8"/>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A49" s="2" t="s">
-[...21 lines deleted...]
-        <v>135</v>
+      <c r="B49" s="2"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="38"/>
+      <c r="F49" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="G49" s="42"/>
+      <c r="H49" s="9" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A50" s="2" t="s">
-[...24 lines deleted...]
-      <c r="K50" s="7"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="38"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="D51" s="10" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="F51" s="12" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G51" s="12" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="H51" s="30" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B52" s="2">
+        <v>13</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H52" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="J52" s="6"/>
+      <c r="K52" s="7"/>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="H53" s="30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" s="2">
         <v>2018</v>
       </c>
-      <c r="C52" s="10" t="s">
+      <c r="C54" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="D52" s="10" t="s">
+      <c r="D54" s="10" t="s">
         <v>194</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="E54" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F52" s="29" t="s">
+      <c r="F54" s="29" t="s">
         <v>241</v>
       </c>
-      <c r="G52" s="29" t="s">
+      <c r="G54" s="29" t="s">
         <v>119</v>
       </c>
-      <c r="H52" s="8" t="s">
+      <c r="H54" s="8" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="F54" s="41" t="s">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B55" s="2"/>
+      <c r="C55" s="10"/>
+      <c r="D55" s="10"/>
+      <c r="H55" s="8"/>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B56" s="2"/>
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="F56" s="42" t="s">
         <v>118</v>
       </c>
-      <c r="G54" s="41"/>
-      <c r="H54" s="9" t="s">
+      <c r="G56" s="42"/>
+      <c r="H56" s="9" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="B56" s="2">
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" s="23"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="26"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="2">
         <v>2018</v>
       </c>
-      <c r="C56" s="10" t="s">
+      <c r="C58" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="D56" s="10" t="s">
+      <c r="D58" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="E58" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F56" s="11" t="s">
+      <c r="F58" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="G56" s="11" t="s">
+      <c r="G58" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="H56" s="8" t="s">
+      <c r="H58" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="J56" s="22"/>
-[...18 lines deleted...]
-      </c>
+      <c r="J58" s="22"/>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B59" s="2"/>
       <c r="C59" s="10"/>
       <c r="D59" s="10"/>
-      <c r="F59" s="21"/>
-[...1 lines deleted...]
-      <c r="H59" s="9"/>
+      <c r="H59" s="8"/>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A60" s="2" t="s">
-[...21 lines deleted...]
-        <v>109</v>
+      <c r="B60" s="2"/>
+      <c r="C60" s="10"/>
+      <c r="D60" s="10"/>
+      <c r="F60" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="G60" s="42"/>
+      <c r="H60" s="9" t="str">
+        <f>H58</f>
+        <v>3,746,074.97</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B61" s="2"/>
       <c r="C61" s="10"/>
       <c r="D61" s="10"/>
-      <c r="H61" s="8"/>
+      <c r="F61" s="21"/>
+      <c r="G61" s="21"/>
+      <c r="H61" s="9"/>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B62" s="2"/>
-[...6 lines deleted...]
-      <c r="H62" s="9" t="s">
+      <c r="A62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="2">
+        <v>2016</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="G62" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H62" s="8" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B63" s="2"/>
       <c r="C63" s="10"/>
       <c r="D63" s="10"/>
       <c r="H63" s="8"/>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A64" s="2" t="s">
-[...21 lines deleted...]
-        <v>103</v>
+      <c r="B64" s="2"/>
+      <c r="C64" s="10"/>
+      <c r="D64" s="10"/>
+      <c r="F64" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="G64" s="42"/>
+      <c r="H64" s="9" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A65" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B65" s="2"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="H65" s="8"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="2">
+        <v>2015</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="G66" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="H66" s="8" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B67" s="2">
+        <v>2015</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G67" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H67" s="8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="2">
         <v>2014</v>
       </c>
-      <c r="C66" s="10" t="s">
+      <c r="C68" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D66" s="10" t="s">
+      <c r="D68" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="E68" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F66" s="11" t="s">
+      <c r="F68" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="G66" s="11" t="s">
+      <c r="G68" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="H66" s="8" t="s">
+      <c r="H68" s="8" t="s">
         <v>51</v>
-      </c>
-[...16 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B69" s="2"/>
       <c r="C69" s="10"/>
       <c r="D69" s="10"/>
       <c r="H69" s="8"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A70" s="2" t="s">
-[...21 lines deleted...]
-        <v>77</v>
+      <c r="B70" s="2"/>
+      <c r="C70" s="10"/>
+      <c r="D70" s="10"/>
+      <c r="F70" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="42"/>
+      <c r="H70" s="9" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A71" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B71" s="2"/>
+      <c r="C71" s="10"/>
+      <c r="D71" s="10"/>
+      <c r="H71" s="8"/>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B72" s="5">
+      <c r="B72" s="2">
+        <v>2014</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F72" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G72" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H72" s="8" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B73" s="2">
         <v>2013</v>
       </c>
-      <c r="C72" s="10" t="s">
+      <c r="C73" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F73" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G73" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="H73" s="8" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B74" s="5">
+        <v>2013</v>
+      </c>
+      <c r="C74" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="D72" s="10" t="s">
+      <c r="D74" s="10" t="s">
         <v>202</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="E74" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F72" s="12" t="s">
+      <c r="F74" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="G72" s="12" t="s">
+      <c r="G74" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="H72" s="8" t="s">
+      <c r="H74" s="8" t="s">
         <v>79</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B75" s="2"/>
       <c r="C75" s="10"/>
       <c r="D75" s="10"/>
       <c r="H75" s="8"/>
     </row>
-    <row r="76" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B76" s="2">
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B76" s="2"/>
+      <c r="C76" s="10"/>
+      <c r="D76" s="10"/>
+      <c r="F76" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G76" s="42"/>
+      <c r="H76" s="9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B77" s="2"/>
+      <c r="C77" s="10"/>
+      <c r="D77" s="10"/>
+      <c r="H77" s="8"/>
+    </row>
+    <row r="78" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B78" s="2">
         <v>2012</v>
       </c>
-      <c r="C76" s="10" t="s">
+      <c r="C78" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D76" s="10" t="s">
+      <c r="D78" s="10" t="s">
         <v>203</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="E78" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F76" s="10" t="s">
+      <c r="F78" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="G76" s="10" t="s">
+      <c r="G78" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="H76" s="8" t="s">
+      <c r="H78" s="8" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="77" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B77" s="2">
+    <row r="79" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B79" s="2">
         <v>2011</v>
       </c>
-      <c r="C77" s="10" t="s">
+      <c r="C79" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="D77" s="10" t="s">
+      <c r="D79" s="10" t="s">
         <v>204</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="E79" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F77" s="12" t="s">
+      <c r="F79" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="G77" s="12" t="s">
+      <c r="G79" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="H77" s="8" t="s">
+      <c r="H79" s="8" t="s">
         <v>81</v>
-      </c>
-[...16 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="2"/>
       <c r="C80" s="10"/>
       <c r="D80" s="10"/>
       <c r="H80" s="8"/>
     </row>
-    <row r="81" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B81" s="2">
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B81" s="2"/>
+      <c r="C81" s="10"/>
+      <c r="D81" s="10"/>
+      <c r="F81" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="G81" s="42"/>
+      <c r="H81" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="2"/>
+      <c r="C82" s="10"/>
+      <c r="D82" s="10"/>
+      <c r="H82" s="8"/>
+    </row>
+    <row r="83" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B83" s="2">
         <v>2011</v>
       </c>
-      <c r="C81" s="10" t="s">
+      <c r="C83" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="D81" s="10" t="s">
+      <c r="D83" s="10" t="s">
         <v>205</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="E83" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="F81" s="10" t="s">
+      <c r="F83" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="G81" s="10" t="s">
+      <c r="G83" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="H81" s="8" t="s">
+      <c r="H83" s="8" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="82" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B82" s="2">
+    <row r="84" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B84" s="2">
         <v>2011</v>
       </c>
-      <c r="C82" s="10" t="s">
+      <c r="C84" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="D82" s="10" t="s">
+      <c r="D84" s="10" t="s">
         <v>206</v>
       </c>
-      <c r="E82" s="2" t="s">
+      <c r="E84" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F82" s="13" t="s">
+      <c r="F84" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="G82" s="13" t="s">
+      <c r="G84" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="H82" s="8" t="s">
+      <c r="H84" s="8" t="s">
         <v>83</v>
-      </c>
-[...16 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B85" s="2"/>
       <c r="C85" s="10"/>
       <c r="D85" s="10"/>
       <c r="H85" s="8"/>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A86" s="2" t="s">
+      <c r="B86" s="2"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="10"/>
+      <c r="F86" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="G86" s="42"/>
+      <c r="H86" s="9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B87" s="2"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="10"/>
+      <c r="H87" s="8"/>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B86" s="2">
+      <c r="B88" s="2">
         <v>2011</v>
       </c>
-      <c r="C86" s="10" t="s">
+      <c r="C88" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="D86" s="10" t="s">
+      <c r="D88" s="10" t="s">
         <v>207</v>
       </c>
-      <c r="E86" s="2" t="s">
+      <c r="E88" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F86" s="15" t="s">
+      <c r="F88" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="G86" s="15" t="s">
+      <c r="G88" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="H86" s="8" t="s">
+      <c r="H88" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="J86" s="6"/>
-[...6 lines deleted...]
-      <c r="B87" s="2">
+      <c r="J88" s="6"/>
+      <c r="K88" s="7"/>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B89" s="2">
         <v>2010</v>
       </c>
-      <c r="C87" s="10" t="s">
+      <c r="C89" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="D87" s="10" t="s">
+      <c r="D89" s="10" t="s">
         <v>208</v>
       </c>
-      <c r="E87" s="2" t="s">
+      <c r="E89" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F87" s="14" t="s">
+      <c r="F89" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="G87" s="18" t="s">
+      <c r="G89" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="H87" s="8" t="s">
+      <c r="H89" s="8" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B90" s="2"/>
       <c r="C90" s="10"/>
       <c r="D90" s="10"/>
       <c r="H90" s="8"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A91" s="2" t="s">
-[...21 lines deleted...]
-        <v>56</v>
+      <c r="B91" s="2"/>
+      <c r="C91" s="10"/>
+      <c r="D91" s="10"/>
+      <c r="F91" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="G91" s="42"/>
+      <c r="H91" s="9" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B92" s="2"/>
       <c r="C92" s="10"/>
       <c r="D92" s="10"/>
       <c r="H92" s="8"/>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B93" s="2"/>
-[...6 lines deleted...]
-      <c r="H93" s="9" t="s">
+      <c r="A93" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B93" s="2">
+        <v>2009</v>
+      </c>
+      <c r="C93" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F93" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G93" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="H93" s="8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B94" s="2"/>
       <c r="C94" s="10"/>
       <c r="D94" s="10"/>
       <c r="H94" s="8"/>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A95" s="2" t="s">
-[...21 lines deleted...]
-        <v>57</v>
+      <c r="B95" s="2"/>
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+      <c r="F95" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="G95" s="42"/>
+      <c r="H95" s="9" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B96" s="2"/>
       <c r="C96" s="10"/>
       <c r="D96" s="10"/>
       <c r="H96" s="8"/>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B97" s="2"/>
-[...6 lines deleted...]
-      <c r="H97" s="9" t="s">
+      <c r="A97" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B97" s="2">
+        <v>2007</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F97" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="G97" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H97" s="8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B98" s="2"/>
       <c r="C98" s="10"/>
       <c r="D98" s="10"/>
       <c r="H98" s="8"/>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A99" s="2" t="s">
-[...23 lines deleted...]
-      <c r="J99" s="3"/>
+      <c r="B99" s="2"/>
+      <c r="C99" s="10"/>
+      <c r="D99" s="10"/>
+      <c r="F99" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99" s="42"/>
+      <c r="H99" s="9" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A100" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B100" s="2"/>
+      <c r="C100" s="10"/>
+      <c r="D100" s="10"/>
+      <c r="H100" s="8"/>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B101" s="2">
         <v>2007</v>
       </c>
       <c r="C101" s="10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D101" s="10" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>43</v>
+      </c>
+      <c r="F101" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="H101" s="8" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="J101" s="6"/>
+        <v>86</v>
+      </c>
+      <c r="J101" s="3"/>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B102" s="2">
+        <v>2007</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F102" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="G102" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="H102" s="8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B103" s="2">
+        <v>2007</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F103" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G103" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H103" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J103" s="6"/>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B104" s="2">
         <v>2006</v>
       </c>
-      <c r="C102" s="10" t="s">
+      <c r="C104" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="D102" s="10" t="s">
+      <c r="D104" s="10" t="s">
         <v>214</v>
       </c>
-      <c r="E102" s="2" t="s">
+      <c r="E104" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F102" s="10" t="s">
+      <c r="F104" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="G102" s="10" t="s">
+      <c r="G104" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="H102" s="8" t="s">
+      <c r="H104" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="J102" s="7"/>
-[...21 lines deleted...]
-      </c>
       <c r="J104" s="7"/>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A105" s="2"/>
+      <c r="B105" s="2"/>
       <c r="C105" s="10"/>
       <c r="D105" s="10"/>
+      <c r="E105" s="2"/>
+      <c r="F105" s="10"/>
+      <c r="G105" s="10"/>
       <c r="H105" s="8"/>
       <c r="J105" s="7"/>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A106" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="C106" s="10"/>
+      <c r="D106" s="10"/>
+      <c r="F106" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="42"/>
+      <c r="H106" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J106" s="7"/>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A107" s="2"/>
-[...3 lines deleted...]
-      <c r="F107" s="4"/>
+      <c r="C107" s="10"/>
+      <c r="D107" s="10"/>
       <c r="H107" s="8"/>
       <c r="J107" s="7"/>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="F108" s="41" t="s">
+      <c r="A108" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B108" s="2">
+        <v>2005</v>
+      </c>
+      <c r="C108" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F108" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="G108" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="H108" s="8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A109" s="2"/>
+      <c r="C109" s="2"/>
+      <c r="D109" s="2"/>
+      <c r="E109" s="2"/>
+      <c r="F109" s="4"/>
+      <c r="H109" s="8"/>
+      <c r="J109" s="7"/>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F110" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="G108" s="41"/>
-      <c r="H108" s="9" t="s">
+      <c r="G110" s="42"/>
+      <c r="H110" s="9" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="111" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="113" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="F95:G95"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="F64:G64"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="F110:G110"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="F81:G81"/>
+    <mergeCell ref="F86:G86"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="F9:G9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="D3:D4"/>
-    <mergeCell ref="F108:G108"/>
-[...15 lines deleted...]
-    <mergeCell ref="F31:G31"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="F87:G87" numberStoredAsText="1"/>
+    <ignoredError sqref="F89:G89" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Earnings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>