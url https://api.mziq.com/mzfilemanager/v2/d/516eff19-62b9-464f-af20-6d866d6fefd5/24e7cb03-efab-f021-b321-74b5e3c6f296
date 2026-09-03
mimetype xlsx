--- v2 (2026-07-05)
+++ v3 (2026-09-03)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iranicombr-my.sharepoint.com/personal/maricianebrugneroto_irani_com_br/Documents/Área de Trabalho/Dividendos e JCP/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="90" documentId="13_ncr:1_{7266A827-C7F5-4799-93E8-66491864A8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BEA5516F-F8AF-4825-B2E6-8DDF5A0BE7D5}"/>
+  <xr:revisionPtr revIDLastSave="101" documentId="13_ncr:1_{7266A827-C7F5-4799-93E8-66491864A8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{15317FBA-BD23-4F25-90BA-3E0E3E59ED9C}"/>
   <bookViews>
-    <workbookView xWindow="105" yWindow="8235" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Earnings" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H60" i="2" l="1"/>
+  <c r="H61" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="340">
   <si>
     <t>Total 2015</t>
   </si>
   <si>
     <t>Total 2014</t>
   </si>
   <si>
     <t>RCA 09.09.2014</t>
   </si>
   <si>
     <t>Total 2013</t>
   </si>
   <si>
     <t>Total 2012</t>
   </si>
   <si>
     <t>08.08.2012</t>
   </si>
   <si>
     <t>Total 2011</t>
   </si>
   <si>
     <t>Total 2010</t>
   </si>
   <si>
@@ -1039,51 +1039,69 @@
   <si>
     <t>05.20.2026</t>
   </si>
   <si>
     <t>0.022431061</t>
   </si>
   <si>
     <t>0.259102569</t>
   </si>
   <si>
     <t>5,170,387.00</t>
   </si>
   <si>
     <t>59,723,457.94</t>
   </si>
   <si>
     <t>1Q26</t>
   </si>
   <si>
     <t>RCA 05.04.2026</t>
   </si>
   <si>
     <t>05.08.2026</t>
   </si>
   <si>
-    <t>74,477,035.88</t>
+    <t>2Q26</t>
+  </si>
+  <si>
+    <t>RCA 08.04.2026</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
+  </si>
+  <si>
+    <t>08.20.2026</t>
+  </si>
+  <si>
+    <t>0.034404313</t>
+  </si>
+  <si>
+    <t>7,904,653.00</t>
+  </si>
+  <si>
+    <t>82,381,688.88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0000000"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="0.00000"/>
     <numFmt numFmtId="168" formatCode="0.000000000"/>
     <numFmt numFmtId="169" formatCode="0.00000000000"/>
     <numFmt numFmtId="170" formatCode="0.000"/>
     <numFmt numFmtId="171" formatCode="0.0000000000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1752,57 +1770,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K115"/>
+  <dimension ref="A1:K116"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="20" style="1" customWidth="1"/>
     <col min="6" max="7" width="17" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="20.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="43"/>
@@ -1834,1931 +1852,1957 @@
       </c>
       <c r="G3" s="52"/>
       <c r="H3" s="50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="45"/>
       <c r="B4" s="47"/>
       <c r="C4" s="47"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="19" t="s">
         <v>98</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>99</v>
       </c>
       <c r="H4" s="51"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C5" s="37" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D5" s="37" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="F5" s="41" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H5" s="32" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="5">
-        <v>2025</v>
+      <c r="B6" s="5" t="s">
+        <v>330</v>
       </c>
       <c r="C6" s="37" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="D6" s="37" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>325</v>
       </c>
       <c r="F6" s="41" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="G6" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H6" s="32" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="5" t="s">
-        <v>317</v>
+      <c r="B7" s="5">
+        <v>2025</v>
       </c>
       <c r="C7" s="37" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D7" s="37" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="F7" s="41" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="G7" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H7" s="32" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C8" s="37" t="s">
+        <v>318</v>
+      </c>
+      <c r="D8" s="37" t="s">
+        <v>319</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="F8" s="41" t="s">
+        <v>321</v>
+      </c>
+      <c r="G8" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H8" s="32" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="23"/>
-[...10 lines deleted...]
-      </c>
+      <c r="A9" s="2"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="32"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="23"/>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
-      <c r="F10" s="26"/>
-[...1 lines deleted...]
-      <c r="H10" s="28"/>
+      <c r="F10" s="42" t="s">
+        <v>316</v>
+      </c>
+      <c r="G10" s="42"/>
+      <c r="H10" s="36" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A11" s="23"/>
+      <c r="B11" s="24"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D12" s="37" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="F12" s="39" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="G12" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H12" s="32" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D13" s="37" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="F13" s="39" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="G13" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H13" s="32" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="5">
-        <v>2024</v>
+      <c r="B14" s="5" t="s">
+        <v>293</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D14" s="37" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>295</v>
       </c>
       <c r="F14" s="39" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G14" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H14" s="32" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="5" t="s">
-        <v>286</v>
+      <c r="B15" s="5">
+        <v>2024</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>287</v>
+        <v>308</v>
       </c>
       <c r="D15" s="37" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="F15" s="39" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G15" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H15" s="32" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C16" s="37" t="s">
+        <v>287</v>
+      </c>
+      <c r="D16" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="F16" s="39" t="s">
+        <v>290</v>
+      </c>
+      <c r="G16" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H16" s="32" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A17" s="23"/>
-[...10 lines deleted...]
-      </c>
+      <c r="A17" s="2"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="37"/>
+      <c r="D17" s="37"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="32"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
-      <c r="F18" s="26"/>
-[...1 lines deleted...]
-      <c r="H18" s="28"/>
+      <c r="F18" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="G18" s="42"/>
+      <c r="H18" s="40" t="s">
+        <v>315</v>
+      </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A19" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A19" s="23"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D20" s="37" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="G20" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H20" s="8" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D21" s="37" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G21" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H21" s="8" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="2">
-        <v>2023</v>
+      <c r="B22" s="2" t="s">
+        <v>262</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D22" s="37" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G22" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H22" s="8" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...3 lines deleted...]
-        <v>256</v>
+      <c r="B23" s="2">
+        <v>2023</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>264</v>
       </c>
       <c r="D23" s="37" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>266</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>272</v>
       </c>
       <c r="G23" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H23" s="32" t="s">
+      <c r="H23" s="8" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>256</v>
+      </c>
+      <c r="D24" s="37" t="s">
+        <v>257</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="F24" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="G24" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="H24" s="32" t="s">
         <v>260</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="23"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
-      <c r="F25" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="F25" s="26"/>
+      <c r="G25" s="27"/>
+      <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="23"/>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
-      <c r="F26" s="26"/>
-[...1 lines deleted...]
-      <c r="H26" s="28"/>
+      <c r="F26" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="G26" s="42"/>
+      <c r="H26" s="36" t="s">
+        <v>285</v>
+      </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A27" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A27" s="23"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="27"/>
+      <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D28" s="37" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F28" s="39" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="G28" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H28" s="32" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="D29" s="37" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>245</v>
+      </c>
+      <c r="F29" s="39" t="s">
+        <v>246</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H29" s="32" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="2">
-        <v>2022</v>
+      <c r="B30" s="2" t="s">
+        <v>234</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D30" s="37" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>231</v>
-[...4 lines deleted...]
-      <c r="G30" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="F30" s="35" t="s">
+        <v>238</v>
+      </c>
+      <c r="G30" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H30" s="32" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="B31" s="2">
+        <v>2022</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="D31" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F31" s="31" t="s">
+        <v>232</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" s="32" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C31" s="10" t="s">
+      <c r="C32" s="10" t="s">
         <v>224</v>
       </c>
-      <c r="D31" s="37" t="s">
+      <c r="D32" s="37" t="s">
         <v>225</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="E32" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="F31" s="35" t="s">
+      <c r="F32" s="35" t="s">
         <v>227</v>
       </c>
-      <c r="G31" s="34" t="s">
+      <c r="G32" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H31" s="32" t="s">
+      <c r="H32" s="32" t="s">
         <v>228</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H32" s="8"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B33" s="2"/>
       <c r="C33" s="10"/>
       <c r="D33" s="37"/>
-      <c r="F33" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H33" s="8"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B34" s="2"/>
       <c r="C34" s="10"/>
       <c r="D34" s="37"/>
+      <c r="F34" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="G34" s="42"/>
+      <c r="H34" s="36" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A35" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="37"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>177</v>
+        <v>216</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>178</v>
+        <v>217</v>
       </c>
       <c r="D36" s="37" t="s">
-        <v>183</v>
+        <v>218</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>219</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>240</v>
       </c>
       <c r="G36" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H36" s="32" t="s">
-        <v>181</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D37" s="37" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="F37" s="31" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="G37" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H37" s="32" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="2">
-        <v>2021</v>
+      <c r="B38" s="2" t="s">
+        <v>170</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D38" s="37" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F38" s="31" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="G38" s="33" t="s">
+        <v>173</v>
+      </c>
+      <c r="G38" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H38" s="32" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B39" s="2" t="s">
+      <c r="B39" s="2">
+        <v>2021</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H39" s="32" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="C39" s="10" t="s">
+      <c r="C40" s="10" t="s">
         <v>163</v>
       </c>
-      <c r="D39" s="37" t="s">
+      <c r="D40" s="37" t="s">
         <v>186</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="E40" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="F39" s="35" t="s">
+      <c r="F40" s="35" t="s">
         <v>166</v>
       </c>
-      <c r="G39" s="34" t="s">
+      <c r="G40" s="34" t="s">
         <v>131</v>
       </c>
-      <c r="H39" s="32" t="s">
+      <c r="H40" s="32" t="s">
         <v>167</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H40" s="8"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B41" s="2"/>
       <c r="C41" s="10"/>
       <c r="D41" s="37"/>
-      <c r="F41" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H41" s="8"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B42" s="2"/>
       <c r="C42" s="10"/>
       <c r="D42" s="37"/>
+      <c r="F42" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="G42" s="42"/>
+      <c r="H42" s="36" t="s">
+        <v>221</v>
+      </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A43" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="37"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C44" s="10" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D44" s="37" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F44" s="31" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G44" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H44" s="32" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C45" s="10" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D45" s="37" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F45" s="31" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="G45" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H45" s="32" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="2">
-        <v>2020</v>
+      <c r="B46" s="2" t="s">
+        <v>157</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D46" s="37" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F46" s="31" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="G46" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="G46" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H46" s="32" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B47" s="2" t="s">
-        <v>158</v>
+      <c r="B47" s="2">
+        <v>2020</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="D47" s="37" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="F47" s="31" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="G47" s="33" t="s">
         <v>131</v>
       </c>
       <c r="H47" s="32" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="D48" s="37" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="H48" s="32" t="s">
         <v>130</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H48" s="8"/>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B49" s="2"/>
       <c r="C49" s="10"/>
       <c r="D49" s="38"/>
-      <c r="F49" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H49" s="8"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B50" s="2"/>
       <c r="C50" s="10"/>
       <c r="D50" s="38"/>
+      <c r="F50" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="G50" s="42"/>
+      <c r="H50" s="9" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A51" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="38"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="D52" s="10" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="F52" s="12" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="G52" s="12" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="H52" s="30" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="K52" s="7"/>
+        <v>135</v>
+      </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>193</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F53" s="12" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G53" s="12" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H53" s="30" t="s">
-        <v>125</v>
-      </c>
+        <v>137</v>
+      </c>
+      <c r="J53" s="6"/>
+      <c r="K53" s="7"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B54" s="2">
+      <c r="B54" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="H54" s="30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="2">
         <v>2018</v>
       </c>
-      <c r="C54" s="10" t="s">
+      <c r="C55" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="D54" s="10" t="s">
+      <c r="D55" s="10" t="s">
         <v>194</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="E55" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F54" s="29" t="s">
+      <c r="F55" s="29" t="s">
         <v>241</v>
       </c>
-      <c r="G54" s="29" t="s">
+      <c r="G55" s="29" t="s">
         <v>119</v>
       </c>
-      <c r="H54" s="8" t="s">
+      <c r="H55" s="8" t="s">
         <v>120</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H55" s="8"/>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B56" s="2"/>
       <c r="C56" s="10"/>
       <c r="D56" s="10"/>
-      <c r="F56" s="42" t="s">
+      <c r="H56" s="8"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B57" s="2"/>
+      <c r="C57" s="10"/>
+      <c r="D57" s="10"/>
+      <c r="F57" s="42" t="s">
         <v>118</v>
       </c>
-      <c r="G56" s="42"/>
-      <c r="H56" s="9" t="s">
+      <c r="G57" s="42"/>
+      <c r="H57" s="9" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A58" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="2">
+      <c r="A58" s="23"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="26"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="28"/>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="2">
         <v>2018</v>
       </c>
-      <c r="C58" s="10" t="s">
+      <c r="C59" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="D58" s="10" t="s">
+      <c r="D59" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="E59" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F58" s="11" t="s">
+      <c r="F59" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="G58" s="11" t="s">
+      <c r="G59" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="H58" s="8" t="s">
+      <c r="H59" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="J58" s="22"/>
-[...5 lines deleted...]
-      <c r="H59" s="8"/>
+      <c r="J59" s="22"/>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B60" s="2"/>
       <c r="C60" s="10"/>
       <c r="D60" s="10"/>
-      <c r="F60" s="42" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="H60" s="8"/>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B61" s="2"/>
       <c r="C61" s="10"/>
       <c r="D61" s="10"/>
-      <c r="F61" s="21"/>
-[...1 lines deleted...]
-      <c r="H61" s="9"/>
+      <c r="F61" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="G61" s="42"/>
+      <c r="H61" s="9" t="str">
+        <f>H59</f>
+        <v>3,746,074.97</v>
+      </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A62" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B62" s="2">
+      <c r="B62" s="2"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" s="2">
         <v>2016</v>
       </c>
-      <c r="C62" s="10" t="s">
+      <c r="C63" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="D62" s="10" t="s">
+      <c r="D63" s="10" t="s">
         <v>196</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="E63" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="F62" s="11" t="s">
+      <c r="F63" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="G62" s="11" t="s">
+      <c r="G63" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="H62" s="8" t="s">
+      <c r="H63" s="8" t="s">
         <v>109</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H63" s="8"/>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B64" s="2"/>
       <c r="C64" s="10"/>
       <c r="D64" s="10"/>
-      <c r="F64" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H64" s="8"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B65" s="2"/>
       <c r="C65" s="10"/>
       <c r="D65" s="10"/>
-      <c r="H65" s="8"/>
+      <c r="F65" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="G65" s="42"/>
+      <c r="H65" s="9" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A66" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="H66" s="8"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="2">
         <v>2015</v>
       </c>
       <c r="C67" s="10" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="D67" s="10" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
       <c r="F67" s="10" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="G67" s="10" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="H67" s="8" t="s">
-        <v>50</v>
+        <v>103</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="2">
+        <v>2015</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F68" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G68" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H68" s="8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B69" s="2">
         <v>2014</v>
       </c>
-      <c r="C68" s="10" t="s">
+      <c r="C69" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D68" s="10" t="s">
+      <c r="D69" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="E69" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F68" s="11" t="s">
+      <c r="F69" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="G68" s="11" t="s">
+      <c r="G69" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="H68" s="8" t="s">
+      <c r="H69" s="8" t="s">
         <v>51</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H69" s="8"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B70" s="2"/>
       <c r="C70" s="10"/>
       <c r="D70" s="10"/>
-      <c r="F70" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H70" s="8"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B71" s="2"/>
       <c r="C71" s="10"/>
       <c r="D71" s="10"/>
-      <c r="H71" s="8"/>
+      <c r="F71" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="42"/>
+      <c r="H71" s="9" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A72" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="10"/>
+      <c r="D72" s="10"/>
+      <c r="H72" s="8"/>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="2">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C73" s="10" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D73" s="10" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>33</v>
+      </c>
+      <c r="F73" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G73" s="10" t="s">
+        <v>60</v>
       </c>
       <c r="H73" s="8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B74" s="5">
+      <c r="B74" s="2">
         <v>2013</v>
       </c>
       <c r="C74" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="G74" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="H74" s="8" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B75" s="5">
+        <v>2013</v>
+      </c>
+      <c r="C75" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="D74" s="10" t="s">
+      <c r="D75" s="10" t="s">
         <v>202</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="E75" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F74" s="12" t="s">
+      <c r="F75" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="G74" s="12" t="s">
+      <c r="G75" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="H74" s="8" t="s">
+      <c r="H75" s="8" t="s">
         <v>79</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H75" s="8"/>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B76" s="2"/>
       <c r="C76" s="10"/>
       <c r="D76" s="10"/>
-      <c r="F76" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H76" s="8"/>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="B77" s="2"/>
       <c r="C77" s="10"/>
       <c r="D77" s="10"/>
-      <c r="H77" s="8"/>
-[...25 lines deleted...]
-      </c>
+      <c r="F77" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="G77" s="42"/>
+      <c r="H77" s="9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B78" s="2"/>
+      <c r="C78" s="10"/>
+      <c r="D78" s="10"/>
+      <c r="H78" s="8"/>
     </row>
     <row r="79" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="2">
+        <v>2012</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F79" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G79" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H79" s="8" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B80" s="2">
         <v>2011</v>
       </c>
-      <c r="C79" s="10" t="s">
+      <c r="C80" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="D79" s="10" t="s">
+      <c r="D80" s="10" t="s">
         <v>204</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="E80" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F79" s="12" t="s">
+      <c r="F80" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="G79" s="12" t="s">
+      <c r="G80" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="H79" s="8" t="s">
+      <c r="H80" s="8" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="80" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="2"/>
       <c r="C81" s="10"/>
       <c r="D81" s="10"/>
-      <c r="F81" s="42" t="s">
-[...7 lines deleted...]
-    <row r="82" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H81" s="8"/>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B82" s="2"/>
       <c r="C82" s="10"/>
       <c r="D82" s="10"/>
-      <c r="H82" s="8"/>
+      <c r="F82" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="G82" s="42"/>
+      <c r="H82" s="9" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="83" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="2" t="s">
-[...24 lines deleted...]
-    <row r="84" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="2"/>
+      <c r="C83" s="10"/>
+      <c r="D83" s="10"/>
+      <c r="H83" s="8"/>
+    </row>
+    <row r="84" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="2">
         <v>2011</v>
       </c>
       <c r="C84" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F84" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H84" s="8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B85" s="2">
+        <v>2011</v>
+      </c>
+      <c r="C85" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="D84" s="10" t="s">
+      <c r="D85" s="10" t="s">
         <v>206</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="E85" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F84" s="13" t="s">
+      <c r="F85" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="G84" s="13" t="s">
+      <c r="G85" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="H84" s="8" t="s">
+      <c r="H85" s="8" t="s">
         <v>83</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H85" s="8"/>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B86" s="2"/>
       <c r="C86" s="10"/>
       <c r="D86" s="10"/>
-      <c r="F86" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H86" s="8"/>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B87" s="2"/>
       <c r="C87" s="10"/>
       <c r="D87" s="10"/>
-      <c r="H87" s="8"/>
+      <c r="F87" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="G87" s="42"/>
+      <c r="H87" s="9" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A88" s="2" t="s">
-[...24 lines deleted...]
-      <c r="K88" s="7"/>
+      <c r="B88" s="2"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+      <c r="H88" s="8"/>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B89" s="2">
+        <v>2011</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F89" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="G89" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="H89" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="J89" s="6"/>
+      <c r="K89" s="7"/>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B90" s="2">
         <v>2010</v>
       </c>
-      <c r="C89" s="10" t="s">
+      <c r="C90" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="D89" s="10" t="s">
+      <c r="D90" s="10" t="s">
         <v>208</v>
       </c>
-      <c r="E89" s="2" t="s">
+      <c r="E90" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F89" s="14" t="s">
+      <c r="F90" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="G89" s="18" t="s">
+      <c r="G90" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="H89" s="8" t="s">
+      <c r="H90" s="8" t="s">
         <v>85</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H90" s="8"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B91" s="2"/>
       <c r="C91" s="10"/>
       <c r="D91" s="10"/>
-      <c r="F91" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H91" s="8"/>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B92" s="2"/>
       <c r="C92" s="10"/>
       <c r="D92" s="10"/>
-      <c r="H92" s="8"/>
+      <c r="F92" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="G92" s="42"/>
+      <c r="H92" s="9" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A93" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="2">
+      <c r="B93" s="2"/>
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+      <c r="H93" s="8"/>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" s="2">
         <v>2009</v>
       </c>
-      <c r="C93" s="10" t="s">
+      <c r="C94" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="D93" s="10" t="s">
+      <c r="D94" s="10" t="s">
         <v>209</v>
       </c>
-      <c r="E93" s="2" t="s">
+      <c r="E94" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F93" s="11" t="s">
+      <c r="F94" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="G93" s="10" t="s">
+      <c r="G94" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="H93" s="8" t="s">
+      <c r="H94" s="8" t="s">
         <v>56</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H94" s="8"/>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B95" s="2"/>
       <c r="C95" s="10"/>
       <c r="D95" s="10"/>
-      <c r="F95" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H95" s="8"/>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B96" s="2"/>
       <c r="C96" s="10"/>
       <c r="D96" s="10"/>
-      <c r="H96" s="8"/>
+      <c r="F96" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="G96" s="42"/>
+      <c r="H96" s="9" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A97" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B97" s="2">
+      <c r="B97" s="2"/>
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+      <c r="H97" s="8"/>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B98" s="2">
         <v>2007</v>
       </c>
-      <c r="C97" s="10" t="s">
+      <c r="C98" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="D97" s="10" t="s">
+      <c r="D98" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="E97" s="2" t="s">
+      <c r="E98" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F97" s="11" t="s">
+      <c r="F98" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="G97" s="10" t="s">
+      <c r="G98" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="H97" s="8" t="s">
+      <c r="H98" s="8" t="s">
         <v>57</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="H98" s="8"/>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B99" s="2"/>
       <c r="C99" s="10"/>
       <c r="D99" s="10"/>
-      <c r="F99" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H99" s="8"/>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B100" s="2"/>
       <c r="C100" s="10"/>
       <c r="D100" s="10"/>
-      <c r="H100" s="8"/>
+      <c r="F100" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100" s="42"/>
+      <c r="H100" s="9" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A101" s="2" t="s">
-[...23 lines deleted...]
-      <c r="J101" s="3"/>
+      <c r="B101" s="2"/>
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+      <c r="H101" s="8"/>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B102" s="2">
         <v>2007</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D102" s="10" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>43</v>
+      </c>
+      <c r="F102" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G102" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="H102" s="8" t="s">
-        <v>87</v>
-      </c>
+        <v>86</v>
+      </c>
+      <c r="J102" s="3"/>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B103" s="2">
         <v>2007</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D103" s="10" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>44</v>
+      </c>
+      <c r="F103" s="16" t="s">
+        <v>97</v>
       </c>
       <c r="G103" s="16" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="H103" s="8" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="J103" s="6"/>
+        <v>87</v>
+      </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B104" s="2">
+        <v>2007</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F104" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G104" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H104" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J104" s="6"/>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B105" s="2">
         <v>2006</v>
       </c>
-      <c r="C104" s="10" t="s">
+      <c r="C105" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="D104" s="10" t="s">
+      <c r="D105" s="10" t="s">
         <v>214</v>
       </c>
-      <c r="E104" s="2" t="s">
+      <c r="E105" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F104" s="10" t="s">
+      <c r="F105" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="G104" s="10" t="s">
+      <c r="G105" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="H104" s="8" t="s">
+      <c r="H105" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="J104" s="7"/>
-[...9 lines deleted...]
-      <c r="H105" s="8"/>
       <c r="J105" s="7"/>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A106" s="2"/>
+      <c r="B106" s="2"/>
       <c r="C106" s="10"/>
       <c r="D106" s="10"/>
-      <c r="F106" s="42" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="E106" s="2"/>
+      <c r="F106" s="10"/>
+      <c r="G106" s="10"/>
+      <c r="H106" s="8"/>
       <c r="J106" s="7"/>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C107" s="10"/>
       <c r="D107" s="10"/>
-      <c r="H107" s="8"/>
+      <c r="F107" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="42"/>
+      <c r="H107" s="9" t="s">
+        <v>58</v>
+      </c>
       <c r="J107" s="7"/>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A108" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B108" s="2">
+      <c r="C108" s="10"/>
+      <c r="D108" s="10"/>
+      <c r="H108" s="8"/>
+      <c r="J108" s="7"/>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B109" s="2">
         <v>2005</v>
       </c>
-      <c r="C108" s="10" t="s">
+      <c r="C109" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="D108" s="10" t="s">
+      <c r="D109" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="E108" s="2" t="s">
+      <c r="E109" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F108" s="17" t="s">
+      <c r="F109" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="G108" s="10" t="s">
+      <c r="G109" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="H108" s="8" t="s">
+      <c r="H109" s="8" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="109" spans="1:10" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="F110" s="42" t="s">
+      <c r="A110" s="2"/>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+      <c r="E110" s="2"/>
+      <c r="F110" s="4"/>
+      <c r="H110" s="8"/>
+      <c r="J110" s="7"/>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="F111" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="G110" s="42"/>
-      <c r="H110" s="9" t="s">
+      <c r="G111" s="42"/>
+      <c r="H111" s="9" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="113" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="115" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="F17:G17"/>
-[...16 lines deleted...]
-    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="F10:G10"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="D3:D4"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="F82:G82"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="F65:G65"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="F34:G34"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="F89:G89" numberStoredAsText="1"/>
+    <ignoredError sqref="F90:G90" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Earnings</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>