--- v5 (2026-09-04)
+++ v6 (2026-10-23)
@@ -1,93 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://energisa.sharepoint.com/sites/EnergisaRI/Documentos Compartilhados/General/Empresas/Dividendos/01_Controle_Dividendos Aprovados e Pagos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{BB55E785-1344-4007-BBFA-0BCCB016285F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1995B0B4-6AA5-43CC-8AE8-FA07C0766F3B}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{BB55E785-1344-4007-BBFA-0BCCB016285F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{85FEC1D7-392B-434D-8111-2260AB8CF968}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ESA - Holding" sheetId="1" r:id="rId1"/>
     <sheet name="Subsidiaries" sheetId="2" r:id="rId2"/>
     <sheet name="Company Listing" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ESA - Holding'!$A$1:$Q$62</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ESA - Holding'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H545" i="2" l="1"/>
+  <c r="H547" i="2" l="1"/>
   <c r="H544" i="2"/>
   <c r="H543" i="2"/>
   <c r="H542" i="2"/>
   <c r="H541" i="2"/>
   <c r="H540" i="2"/>
   <c r="H539" i="2"/>
   <c r="P61" i="1"/>
   <c r="K61" i="1"/>
   <c r="N60" i="1"/>
   <c r="K60" i="1"/>
   <c r="J60" i="1"/>
   <c r="I60" i="1"/>
   <c r="H60" i="1"/>
   <c r="P59" i="1"/>
   <c r="P58" i="1"/>
   <c r="N57" i="1"/>
   <c r="K57" i="1"/>
   <c r="J57" i="1"/>
   <c r="I57" i="1"/>
   <c r="H57" i="1"/>
   <c r="P56" i="1"/>
   <c r="P55" i="1"/>
   <c r="K54" i="1"/>
   <c r="N54" i="1" s="1"/>
   <c r="J54" i="1"/>
@@ -186,51 +187,51 @@
   <c r="J13" i="1"/>
   <c r="I13" i="1"/>
   <c r="H13" i="1"/>
   <c r="P12" i="1"/>
   <c r="P11" i="1"/>
   <c r="K10" i="1"/>
   <c r="N10" i="1" s="1"/>
   <c r="J10" i="1"/>
   <c r="J62" i="1" s="1"/>
   <c r="I10" i="1"/>
   <c r="H10" i="1"/>
   <c r="P9" i="1"/>
   <c r="K7" i="1"/>
   <c r="I7" i="1"/>
   <c r="H7" i="1"/>
   <c r="K5" i="1"/>
   <c r="K62" i="1" s="1"/>
   <c r="I5" i="1"/>
   <c r="I62" i="1" s="1"/>
   <c r="H5" i="1"/>
   <c r="H62" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2268" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2278" uniqueCount="280">
   <si>
     <t>ENERGISA S.A. — Dividend Payment History</t>
   </si>
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Corporate Action</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Approval Date</t>
   </si>
   <si>
     <t>Record Date</t>
   </si>
   <si>
     <t>Ex-Dividend Date</t>
   </si>
   <si>
     <t>Payment Date</t>
   </si>
   <si>
@@ -1020,50 +1021,59 @@
     <t>ENERGISA TRANSMISSORA DE ENERGIA IX S.A.</t>
   </si>
   <si>
     <t>EDG_I</t>
   </si>
   <si>
     <t>ENERGISA DISTRIBUIDORA DE GÁS I S/A</t>
   </si>
   <si>
     <t>ETE_V</t>
   </si>
   <si>
     <t>ENERGISA TRANSMISSORA DE ENERGIA V S/A</t>
   </si>
   <si>
     <t>ETE_VIII</t>
   </si>
   <si>
     <t>ENERGISA TRANSMISSORA DE ENERGIA VIII S/A</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>ENERGISA GROUP — Company Listing</t>
+  </si>
+  <si>
+    <t>Dividends from Special Dividend Reserve</t>
+  </si>
+  <si>
+    <t>Dividends from Retained Earnings Reserve Balance</t>
+  </si>
+  <si>
+    <t>09/25/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.000000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0\%"/>
     <numFmt numFmtId="168" formatCode="#,##0\%"/>
     <numFmt numFmtId="169" formatCode="#,##0.000000000"/>
     <numFmt numFmtId="170" formatCode="mm/dd/yyyy"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -1404,51 +1414,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1801,93 +1811,96 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="8" fillId="7" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="169" fontId="8" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF808000"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF009FC2"/>
       <rgbColor rgb="FFB7B7B7"/>
       <rgbColor rgb="FF7F7F7F"/>
       <rgbColor rgb="FF9999FF"/>
@@ -1917,50 +1930,53 @@
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
+    <mruColors>
+      <color rgb="FFE0F5F9"/>
+    </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
@@ -2114,99 +2130,103 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/f80044421b975e4075348b2e147fa90442745d0ea67645e9ba8f5583caebb873/aviso_aos_acionistas_distribuicao_de_dividend" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/4487395fe33d31ac1fdc8c3acfbdc012f260e8eb6536cb69389364b1626a9b0e/aviso_aos_acionistas_pagamento_de_dividendos_" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/aviso-aos-acionistas/36d71a8ea6246b17c7c334633923999b33685f9a4c63e3d48636bd607bf5d81c/aviso_aos_acionistas_aviso_de_pagamento_de_dividendos_intercalares.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/f38a87f3-9832-9898-8923-e0c7e698af46?origin=2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/4b9155e4b6de21c98ffa4c77142d66663ce06817b470d58a7f9ce723667441de/aviso_aos_acionistas_pagamento_de_dividendos." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/bdb1405f-89a1-cde9-2353-03d89c14224a?origin=2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/b7433096bac1ebcac8be5faf78044091a08e8acae88b3f4100456145f44bce3a/aviso_aos_acionistas_da_energisa_sa_distribui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/8ef3e5db474690a5ba06bd4dc33197dd117eed7d0a5f7dd38d62993e1bed4cb2/aviso_aos_acionistas_distribuicao_de_dividend" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/5bf395c89d16c1da2d0a2072aceafdc815794b760e3816b6a84b610c1585af54/aviso_aos_acionistas_distribuicao_de_dividend" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/aviso-aos-acionistas/f03900e645b37ef59a2100e68e4e8f11575d5013f8ccc16150b1ac5eb4ab6f4d/aviso_aos_acionistas_dividendos_intercalares_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/41931a2e-2420-4d4c-25d0-52e09f1c326a?origin=2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/49d25af1-abce-c32a-3dfc-f166e28d101b?origin=2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/assembleias-e-reunioes--energisacentral-de-downloads/901eddbdce68bdef7adb1d7c2304b478b5e4a2ea40ab65cec1cbe455955170e5/ata_rca_dividendos_intercalares_exercicio_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/1ab5c2526aa3a1b7a734233702e51130595fdc843b3780fff06eb449fc3408fd/aviso_aos_acionistas_pagamento_de_dividendos_" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/4e35cee8899d47429f520dab3c3be951621a88cae579861847372d44934404e0/aviso_aos_acionistas_pagamento_de_dividendos." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/13fcc4ed-402f-89fc-ada6-79d2ef1be537?origin=2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/assembleias-e-reunioes--energisacentral-de-downloads/7605fddb7629b6fce06119d3971156e5d2183f995adbf64cfe213412ac219d4d/ata_rca_dividendos_antecipados_exercicio_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/468e83ef-65b6-4e99-80c8-554b63aa292c?origin=2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/36c68299461ba6b30b5e9f2830777ba32f4d15baba319d54b9130fb3260106f2/aviso_aos_acionistas_distribuicao_de_dividend" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/eddbebeaf46800edd1ef64981cbfc1ea2b40365f38e3411e009fc09c43d778a2/aviso_aos_acionistas_pagamento_de_dividendos_" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/80f41394-a01f-3bc4-7548-f742ea30e17b?origin=2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/38050ad5-eabf-9783-485c-1b6a7919bd44?origin=2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/9d1bf836-6617-e66c-d715-b4f2bd390ad7?origin=2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/assembleias-e-reunioes--energisacentral-de-downloads/f1c16ad10243eba81823e804f8588fece96333fa6bab3ab5ced5e0ea578f2fce/ata_rca_aprova_demonstracoes_financeiras_de_2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/5a5efb7c7c462ecdef13b4714efcb4d3be489965156c13dd61e31da0475cba20/aviso_aos_acionistas_distribuicao_de_dividend" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/aviso-aos-acionistas/9a903167b2ac67ff801bf9e0362e7d9246b390769a99e88e5612af515d0c2de0/aviso_aos_acionistas_antecipacao_de_dividendos_de_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-prod-cvm.s3.amazonaws.com/15253/IPE/2020/576c6ea3-6446-4bc8-97ad-d172e0b938bc/20200813191637354583_15253_784626.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/ad55e9b6-e31a-2aea-8fe2-de34ffd5c953?origin=2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/a6286633dda1ba0fe96171140044b9619d51ea6147469eb2d76dfa3f8c7e3b3e/aviso_aos_acionistas_da_energisa_sa_distribui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/471d329c581f6faca41398e569c4599bbbd7e99d63788eb58faacf53c2390f6c/aviso_aos_acionistas_antecipacao_de_dividendo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/55ed4f72-f5e3-f401-8ac3-7f9c98a73cb8?origin=2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/b804ea85aa32bc8f04d423cd6982fd9cd231fbfc309c60d0abe0eb76e1e87278/aviso_aos_acionistas_da_energisa_sa_distribui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/5e842f015e814b5672f9ea1d39841ad74ed160195c3f2058def95ee25155b13e/aviso_aos_acionistas_da_energisa_sa_distribui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/e0ef9711854f61b66a2ac341edf9933bc344230f24ac4cd64451d4098c26fc73/aviso_aos_acionistas_distribuicao_de_dividend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/aviso-aos-acionistas/a57541777d5def626e9ecde579222456df679ab158ce399f03bfccf3fd54e932/aviso_aos_acionistas_dividendos_intercalares.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/e68639c8-ed4c-b278-9c89-6b9e39a21ba0?origin=2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/ab81c964-5df4-2ed1-948c-767b8daa3c52?origin=2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/ff0da483-9561-12b4-8168-b43f0c14fdb4?origin=2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mz-filemanager.s3.amazonaws.com/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/avisos-comunicados-e-fatos-relevantes--energisacentral-de-downloads/30c9c928b903fa1ac8ba2681867018809d6cd73831b82a306ffc9e5bb8b45c73/aviso_aos_acionistas_da_energisa_sa_distribui" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.mziq.com/mzfilemanager/v2/d/60f49a2d-bd8c-4fd9-95ab-bdf833097a83/2b01feb2-9aa8-4017-890d-93d52084fc7e?origin=2" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q63"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A45" sqref="A45"/>
       <selection pane="bottomRight" activeCell="C66" sqref="C66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="32" style="2" customWidth="1"/>
     <col min="4" max="5" width="13" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="2" customWidth="1"/>
     <col min="7" max="10" width="13" style="2" customWidth="1"/>
     <col min="11" max="11" width="14" style="2" customWidth="1"/>
     <col min="12" max="12" width="2" style="2" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="13" style="2" customWidth="1"/>
     <col min="15" max="15" width="2" style="2" customWidth="1"/>
     <col min="16" max="16" width="12" style="2" customWidth="1"/>
     <col min="17" max="17" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="145" t="s">
+      <c r="A1" s="149" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="146"/>
-[...8 lines deleted...]
-      <c r="K1" s="147"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="151"/>
       <c r="L1" s="1"/>
-      <c r="M1" s="140"/>
+      <c r="M1" s="148"/>
       <c r="N1" s="141"/>
-      <c r="P1" s="140"/>
+      <c r="P1" s="148"/>
       <c r="Q1" s="141"/>
     </row>
     <row r="2" spans="1:17" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="132" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="133" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="133" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="133" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="133" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="133" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="133" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="133" t="s">
@@ -2215,51 +2235,51 @@
       <c r="I2" s="133" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="133" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="134" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="135"/>
       <c r="M2" s="136" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="137" t="s">
         <v>13</v>
       </c>
       <c r="O2" s="135"/>
       <c r="P2" s="136" t="s">
         <v>14</v>
       </c>
       <c r="Q2" s="137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="148">
+      <c r="A3" s="152">
         <v>2007</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="122">
         <v>39315</v>
       </c>
       <c r="E3" s="122">
         <v>39317</v>
       </c>
       <c r="F3" s="122">
         <v>39318</v>
       </c>
       <c r="G3" s="122">
         <v>39336</v>
       </c>
       <c r="H3" s="5">
         <v>0.3</v>
       </c>
       <c r="I3" s="5">
         <v>0.33</v>
@@ -2286,144 +2306,144 @@
       <c r="E4" s="122">
         <v>39520</v>
       </c>
       <c r="F4" s="122">
         <v>39521</v>
       </c>
       <c r="G4" s="122">
         <v>39531</v>
       </c>
       <c r="H4" s="5">
         <v>0.4</v>
       </c>
       <c r="I4" s="5">
         <v>0.44</v>
       </c>
       <c r="J4" s="6"/>
       <c r="K4" s="7">
         <v>88363</v>
       </c>
       <c r="M4" s="9"/>
       <c r="N4" s="10"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="10"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A5" s="143"/>
+      <c r="A5" s="142"/>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="81"/>
       <c r="E5" s="81"/>
       <c r="F5" s="81"/>
       <c r="G5" s="81"/>
       <c r="H5" s="13">
         <f>SUM(H3:H4)</f>
         <v>0.7</v>
       </c>
       <c r="I5" s="13">
         <f>SUM(I3:I4)</f>
         <v>0.77</v>
       </c>
       <c r="J5" s="14"/>
       <c r="K5" s="15">
         <f>SUM(K3:K4)</f>
         <v>88363</v>
       </c>
       <c r="M5" s="16"/>
       <c r="N5" s="17"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="17"/>
     </row>
     <row r="6" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="142">
+      <c r="A6" s="144">
         <v>2008</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="123">
         <v>39687</v>
       </c>
       <c r="E6" s="123">
         <v>39695</v>
       </c>
       <c r="F6" s="123">
         <v>39696</v>
       </c>
       <c r="G6" s="123">
         <v>39716</v>
       </c>
       <c r="H6" s="20">
         <v>0.26</v>
       </c>
       <c r="I6" s="20">
         <v>0.28599999999999998</v>
       </c>
       <c r="J6" s="21"/>
       <c r="K6" s="22">
         <v>57436</v>
       </c>
       <c r="M6" s="23"/>
       <c r="N6" s="24"/>
       <c r="P6" s="23"/>
       <c r="Q6" s="24"/>
     </row>
     <row r="7" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="143"/>
+      <c r="A7" s="142"/>
       <c r="B7" s="25"/>
       <c r="C7" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="83"/>
       <c r="E7" s="83"/>
       <c r="F7" s="83"/>
       <c r="G7" s="83"/>
       <c r="H7" s="27">
         <f>H6</f>
         <v>0.26</v>
       </c>
       <c r="I7" s="27">
         <f>I6</f>
         <v>0.28599999999999998</v>
       </c>
       <c r="J7" s="28"/>
       <c r="K7" s="29">
         <f>K6</f>
         <v>57436</v>
       </c>
       <c r="M7" s="30"/>
       <c r="N7" s="31"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="31"/>
     </row>
     <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="144">
+      <c r="A8" s="143">
         <v>2009</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="122">
         <v>40108</v>
       </c>
       <c r="E8" s="122">
         <v>40108</v>
       </c>
       <c r="F8" s="122">
         <v>40109</v>
       </c>
       <c r="G8" s="122">
         <v>40115</v>
       </c>
       <c r="H8" s="5">
         <v>0.08</v>
       </c>
       <c r="I8" s="5">
         <v>0.08</v>
@@ -2458,87 +2478,87 @@
         <v>40259</v>
       </c>
       <c r="H9" s="5">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="I9" s="5">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="J9" s="5">
         <v>0.16500000000000001</v>
       </c>
       <c r="K9" s="7">
         <v>36152</v>
       </c>
       <c r="M9" s="9"/>
       <c r="N9" s="10"/>
       <c r="P9" s="32">
         <f>IFERROR((J9/Q9)*100,"-")</f>
         <v>1.5000000000000002</v>
       </c>
       <c r="Q9" s="85">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="143"/>
+      <c r="A10" s="142"/>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="81"/>
       <c r="E10" s="81"/>
       <c r="F10" s="81"/>
       <c r="G10" s="81"/>
       <c r="H10" s="13">
         <f>SUM(H8:H9)</f>
         <v>0.113</v>
       </c>
       <c r="I10" s="13">
         <f>SUM(I8:I9)</f>
         <v>0.113</v>
       </c>
       <c r="J10" s="13">
         <f>SUM(J8:J9)</f>
         <v>0.16500000000000001</v>
       </c>
       <c r="K10" s="15">
         <f>SUM(K8:K9)</f>
         <v>123357</v>
       </c>
       <c r="M10" s="33">
         <v>276855</v>
       </c>
       <c r="N10" s="34">
         <f>IFERROR((K10/M10)*100,"-")</f>
         <v>44.556536815300433</v>
       </c>
       <c r="P10" s="16"/>
       <c r="Q10" s="86"/>
     </row>
     <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="142">
+      <c r="A11" s="144">
         <v>2010</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="123">
         <v>40436</v>
       </c>
       <c r="E11" s="123">
         <v>40438</v>
       </c>
       <c r="F11" s="123">
         <v>40441</v>
       </c>
       <c r="G11" s="123">
         <v>40449</v>
       </c>
       <c r="H11" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I11" s="20">
         <v>5.6000000000000001E-2</v>
@@ -2580,87 +2600,87 @@
         <v>40617</v>
       </c>
       <c r="H12" s="20">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="I12" s="20">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="J12" s="20">
         <v>0.16500000000000001</v>
       </c>
       <c r="K12" s="22">
         <v>35573</v>
       </c>
       <c r="M12" s="23"/>
       <c r="N12" s="38"/>
       <c r="P12" s="39">
         <f>IFERROR((J12/Q12)*100,"-")</f>
         <v>1.746031746031746</v>
       </c>
       <c r="Q12" s="88">
         <v>9.4499999999999993</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="143"/>
+      <c r="A13" s="142"/>
       <c r="B13" s="25"/>
       <c r="C13" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="83"/>
       <c r="E13" s="83"/>
       <c r="F13" s="83"/>
       <c r="G13" s="83"/>
       <c r="H13" s="27">
         <f>SUM(H11:H12)</f>
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="I13" s="27">
         <f>SUM(I11:I12)</f>
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="J13" s="27">
         <f>SUM(J11:J12)</f>
         <v>0.44500000000000006</v>
       </c>
       <c r="K13" s="29">
         <f>SUM(K11:K12)</f>
         <v>96439</v>
       </c>
       <c r="M13" s="40">
         <v>194648</v>
       </c>
       <c r="N13" s="41">
         <f>IFERROR((K13/M13)*100,"-")</f>
         <v>49.54533311413423</v>
       </c>
       <c r="P13" s="30"/>
       <c r="Q13" s="89"/>
     </row>
     <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="144">
+      <c r="A14" s="143">
         <v>2011</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="124">
         <v>40765</v>
       </c>
       <c r="E14" s="124">
         <v>40774</v>
       </c>
       <c r="F14" s="124">
         <v>40777</v>
       </c>
       <c r="G14" s="124">
         <v>40788</v>
       </c>
       <c r="H14" s="43">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I14" s="43">
         <v>5.6000000000000001E-2</v>
@@ -2702,87 +2722,87 @@
         <v>41003</v>
       </c>
       <c r="H15" s="5">
         <v>0.04</v>
       </c>
       <c r="I15" s="5">
         <v>0.04</v>
       </c>
       <c r="J15" s="5">
         <v>0.2</v>
       </c>
       <c r="K15" s="7">
         <v>43118</v>
       </c>
       <c r="M15" s="9"/>
       <c r="N15" s="45"/>
       <c r="P15" s="32">
         <f>IFERROR((J15/Q15)*100,"-")</f>
         <v>1.7391304347826086</v>
       </c>
       <c r="Q15" s="85">
         <v>11.5</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="143"/>
+      <c r="A16" s="142"/>
       <c r="B16" s="11"/>
       <c r="C16" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="81"/>
       <c r="E16" s="81"/>
       <c r="F16" s="81"/>
       <c r="G16" s="81"/>
       <c r="H16" s="13">
         <f>SUM(H14:H15)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="I16" s="13">
         <f>SUM(I14:I15)</f>
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="J16" s="13">
         <f>SUM(J14:J15)</f>
         <v>0.48000000000000004</v>
       </c>
       <c r="K16" s="15">
         <f>SUM(K14:K15)</f>
         <v>103483</v>
       </c>
       <c r="M16" s="33">
         <v>212054</v>
       </c>
       <c r="N16" s="34">
         <f>IFERROR((K16/M16)*100,"-")</f>
         <v>48.800305582540297</v>
       </c>
       <c r="P16" s="16"/>
       <c r="Q16" s="86"/>
     </row>
     <row r="17" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="142">
+      <c r="A17" s="144">
         <v>2012</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="123">
         <v>41130</v>
       </c>
       <c r="E17" s="123">
         <v>41130</v>
       </c>
       <c r="F17" s="123">
         <v>41131</v>
       </c>
       <c r="G17" s="123">
         <v>41141</v>
       </c>
       <c r="H17" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I17" s="20">
         <v>5.6000000000000001E-2</v>
@@ -2824,87 +2844,87 @@
         <v>41312</v>
       </c>
       <c r="H18" s="20">
         <v>0.10299999999999999</v>
       </c>
       <c r="I18" s="20">
         <v>0.10299999999999999</v>
       </c>
       <c r="J18" s="20">
         <v>0.51500000000000001</v>
       </c>
       <c r="K18" s="22">
         <v>111030</v>
       </c>
       <c r="M18" s="23"/>
       <c r="N18" s="38"/>
       <c r="P18" s="39">
         <f>IFERROR((J18/Q18)*100,"-")</f>
         <v>3.9799072642967546</v>
       </c>
       <c r="Q18" s="88">
         <v>12.94</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="143"/>
+      <c r="A19" s="142"/>
       <c r="B19" s="25"/>
       <c r="C19" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="83"/>
       <c r="E19" s="83"/>
       <c r="F19" s="83"/>
       <c r="G19" s="83"/>
       <c r="H19" s="27">
         <f>SUM(H17:H18)</f>
         <v>0.159</v>
       </c>
       <c r="I19" s="27">
         <f>SUM(I17:I18)</f>
         <v>0.159</v>
       </c>
       <c r="J19" s="27">
         <f>SUM(J17:J18)</f>
         <v>0.79500000000000004</v>
       </c>
       <c r="K19" s="29">
         <f>SUM(K17:K18)</f>
         <v>171396</v>
       </c>
       <c r="M19" s="40">
         <v>290746</v>
       </c>
       <c r="N19" s="41">
         <f>IFERROR((K19/M19)*100,"-")</f>
         <v>58.950424081500699</v>
       </c>
       <c r="P19" s="30"/>
       <c r="Q19" s="89"/>
     </row>
     <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="144">
+      <c r="A20" s="143">
         <v>2013</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="122">
         <v>41418</v>
       </c>
       <c r="E20" s="122">
         <v>41418</v>
       </c>
       <c r="F20" s="122">
         <v>41421</v>
       </c>
       <c r="G20" s="122">
         <v>41428</v>
       </c>
       <c r="H20" s="5">
         <v>3.27E-2</v>
       </c>
       <c r="I20" s="5">
         <v>3.27E-2</v>
@@ -2988,87 +3008,87 @@
         <v>41710</v>
       </c>
       <c r="H22" s="5">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="I22" s="5">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="J22" s="5">
         <v>0.41</v>
       </c>
       <c r="K22" s="7">
         <v>100351</v>
       </c>
       <c r="M22" s="9"/>
       <c r="N22" s="45"/>
       <c r="P22" s="32">
         <f>IFERROR((J22/Q22)*100,"-")</f>
         <v>3.5964912280701746</v>
       </c>
       <c r="Q22" s="85">
         <v>11.4</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="143"/>
+      <c r="A23" s="142"/>
       <c r="B23" s="11"/>
       <c r="C23" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="84"/>
       <c r="E23" s="84"/>
       <c r="F23" s="84"/>
       <c r="G23" s="84"/>
       <c r="H23" s="13">
         <f>SUM(H20:H22)</f>
         <v>0.13800000000000001</v>
       </c>
       <c r="I23" s="13">
         <f>SUM(I20:I22)</f>
         <v>0.13800000000000001</v>
       </c>
       <c r="J23" s="13">
         <f>SUM(J20:J22)</f>
         <v>0.69</v>
       </c>
       <c r="K23" s="15">
         <f>SUM(K20:K22)</f>
         <v>168883</v>
       </c>
       <c r="M23" s="33">
         <v>201361</v>
       </c>
       <c r="N23" s="34">
         <f>IFERROR((K23/M23)*100,"-")</f>
         <v>83.87075948172685</v>
       </c>
       <c r="P23" s="16"/>
       <c r="Q23" s="86"/>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="149">
+      <c r="A24" s="140">
         <v>2014</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="123">
         <v>41870</v>
       </c>
       <c r="E24" s="123">
         <v>41870</v>
       </c>
       <c r="F24" s="123">
         <v>41871</v>
       </c>
       <c r="G24" s="123">
         <v>41893</v>
       </c>
       <c r="H24" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I24" s="20">
         <v>5.6000000000000001E-2</v>
@@ -3110,87 +3130,87 @@
         <v>42184</v>
       </c>
       <c r="H25" s="20">
         <v>0.107</v>
       </c>
       <c r="I25" s="20">
         <v>0.107</v>
       </c>
       <c r="J25" s="20">
         <v>0.53500000000000003</v>
       </c>
       <c r="K25" s="22">
         <v>130946</v>
       </c>
       <c r="M25" s="23"/>
       <c r="N25" s="38"/>
       <c r="P25" s="39">
         <f>IFERROR((J25/Q25)*100,"-")</f>
         <v>4.0530303030303036</v>
       </c>
       <c r="Q25" s="88">
         <v>13.2</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="143"/>
+      <c r="A26" s="142"/>
       <c r="B26" s="25"/>
       <c r="C26" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="83"/>
       <c r="E26" s="83"/>
       <c r="F26" s="83"/>
       <c r="G26" s="83"/>
       <c r="H26" s="27">
         <f>SUM(H24:H25)</f>
         <v>0.16300000000000001</v>
       </c>
       <c r="I26" s="27">
         <f>SUM(I24:I25)</f>
         <v>0.16300000000000001</v>
       </c>
       <c r="J26" s="27">
         <f>SUM(J24:J25)</f>
         <v>0.81500000000000006</v>
       </c>
       <c r="K26" s="29">
         <f>SUM(K24:K25)</f>
         <v>199478</v>
       </c>
       <c r="M26" s="40">
         <v>280478</v>
       </c>
       <c r="N26" s="41">
         <f>IFERROR((K26/M26)*100,"-")</f>
         <v>71.120729611591642</v>
       </c>
       <c r="P26" s="30"/>
       <c r="Q26" s="89"/>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="150">
+      <c r="A27" s="145">
         <v>2015</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="122">
         <v>42184</v>
       </c>
       <c r="E27" s="122">
         <v>42184</v>
       </c>
       <c r="F27" s="122">
         <v>42185</v>
       </c>
       <c r="G27" s="122">
         <v>42205</v>
       </c>
       <c r="H27" s="5">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="I27" s="5">
         <v>8.2000000000000003E-2</v>
@@ -3232,87 +3252,87 @@
         <v>42437</v>
       </c>
       <c r="H28" s="5">
         <v>5.7200000000000001E-2</v>
       </c>
       <c r="I28" s="5">
         <v>5.7200000000000001E-2</v>
       </c>
       <c r="J28" s="5">
         <v>0.28599999999999998</v>
       </c>
       <c r="K28" s="7">
         <v>75200</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="45"/>
       <c r="P28" s="32">
         <f>IFERROR((J28/Q28)*100,"-")</f>
         <v>2.0694645441389286</v>
       </c>
       <c r="Q28" s="85">
         <v>13.82</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="143"/>
+      <c r="A29" s="142"/>
       <c r="B29" s="11"/>
       <c r="C29" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="81"/>
       <c r="E29" s="81"/>
       <c r="F29" s="81"/>
       <c r="G29" s="81"/>
       <c r="H29" s="13">
         <f>SUM(H27:H28)</f>
         <v>0.13919999999999999</v>
       </c>
       <c r="I29" s="13">
         <f>SUM(I27:I28)</f>
         <v>0.13919999999999999</v>
       </c>
       <c r="J29" s="13">
         <f>SUM(J27:J28)</f>
         <v>0.69599999999999995</v>
       </c>
       <c r="K29" s="15">
         <f>SUM(K27:K28)</f>
         <v>175551</v>
       </c>
       <c r="M29" s="33">
         <v>324922</v>
       </c>
       <c r="N29" s="34">
         <f>IFERROR((K29/M29)*100,"-")</f>
         <v>54.02865918589692</v>
       </c>
       <c r="P29" s="16"/>
       <c r="Q29" s="86"/>
     </row>
     <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="149">
+      <c r="A30" s="140">
         <v>2016</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="123">
         <v>42594</v>
       </c>
       <c r="E30" s="123">
         <v>42599</v>
       </c>
       <c r="F30" s="123">
         <v>42600</v>
       </c>
       <c r="G30" s="123">
         <v>42608</v>
       </c>
       <c r="H30" s="20">
         <v>2.3E-2</v>
       </c>
       <c r="I30" s="20">
         <v>2.3E-2</v>
@@ -3354,87 +3374,87 @@
         <v>42802</v>
       </c>
       <c r="H31" s="20">
         <v>5.7200000000000001E-2</v>
       </c>
       <c r="I31" s="20">
         <v>5.7200000000000001E-2</v>
       </c>
       <c r="J31" s="20">
         <v>0.28599999999999998</v>
       </c>
       <c r="K31" s="22">
         <v>98946</v>
       </c>
       <c r="M31" s="23"/>
       <c r="N31" s="38"/>
       <c r="P31" s="39">
         <f>IFERROR((J31/Q31)*100,"-")</f>
         <v>1.3</v>
       </c>
       <c r="Q31" s="88">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="143"/>
+      <c r="A32" s="142"/>
       <c r="B32" s="25"/>
       <c r="C32" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="83"/>
       <c r="E32" s="83"/>
       <c r="F32" s="83"/>
       <c r="G32" s="83"/>
       <c r="H32" s="27">
         <f>SUM(H30:H31)</f>
         <v>8.0199999999999994E-2</v>
       </c>
       <c r="I32" s="27">
         <f>SUM(I30:I31)</f>
         <v>8.0199999999999994E-2</v>
       </c>
       <c r="J32" s="27">
         <f>SUM(J30:J31)</f>
         <v>0.40099999999999997</v>
       </c>
       <c r="K32" s="29">
         <f>SUM(K30:K31)</f>
         <v>138732</v>
       </c>
       <c r="M32" s="40">
         <v>154715.61799</v>
       </c>
       <c r="N32" s="41">
         <f>IFERROR((K32/M32)*100,"-")</f>
         <v>89.669033936164681</v>
       </c>
       <c r="P32" s="30"/>
       <c r="Q32" s="89"/>
     </row>
     <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="150">
+      <c r="A33" s="145">
         <v>2017</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="122">
         <v>42956</v>
       </c>
       <c r="E33" s="122">
         <v>42961</v>
       </c>
       <c r="F33" s="122">
         <v>42962</v>
       </c>
       <c r="G33" s="122">
         <v>42979</v>
       </c>
       <c r="H33" s="5">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I33" s="5">
         <v>5.6000000000000001E-2</v>
@@ -3476,87 +3496,87 @@
         <v>43167</v>
       </c>
       <c r="H34" s="5">
         <v>0.1</v>
       </c>
       <c r="I34" s="5">
         <v>0.1</v>
       </c>
       <c r="J34" s="5">
         <v>0.5</v>
       </c>
       <c r="K34" s="7">
         <v>172983</v>
       </c>
       <c r="M34" s="9"/>
       <c r="N34" s="45"/>
       <c r="P34" s="32">
         <f>IFERROR((J34/Q34)*100,"-")</f>
         <v>1.4925373134328357</v>
       </c>
       <c r="Q34" s="85">
         <v>33.5</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="143"/>
+      <c r="A35" s="142"/>
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="81"/>
       <c r="E35" s="81"/>
       <c r="F35" s="81"/>
       <c r="G35" s="81"/>
       <c r="H35" s="13">
         <f>SUM(H33:H34)</f>
         <v>0.156</v>
       </c>
       <c r="I35" s="13">
         <f>SUM(I33:I34)</f>
         <v>0.156</v>
       </c>
       <c r="J35" s="13">
         <f>SUM(J33:J34)</f>
         <v>0.78</v>
       </c>
       <c r="K35" s="15">
         <f>SUM(K33:K34)</f>
         <v>269853</v>
       </c>
       <c r="M35" s="33">
         <v>558611.71071999799</v>
       </c>
       <c r="N35" s="34">
         <f>IFERROR((K35/M35)*100,"-")</f>
         <v>48.307794989149947</v>
       </c>
       <c r="P35" s="16"/>
       <c r="Q35" s="86"/>
     </row>
     <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="149">
+      <c r="A36" s="140">
         <v>2018</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="123">
         <v>43320</v>
       </c>
       <c r="E36" s="123">
         <v>43326</v>
       </c>
       <c r="F36" s="123">
         <v>43327</v>
       </c>
       <c r="G36" s="123">
         <v>43347</v>
       </c>
       <c r="H36" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I36" s="20">
         <v>5.6000000000000001E-2</v>
@@ -3640,87 +3660,87 @@
         <v>43565</v>
       </c>
       <c r="H38" s="20">
         <v>0.03</v>
       </c>
       <c r="I38" s="20">
         <v>0.03</v>
       </c>
       <c r="J38" s="20">
         <v>0.15</v>
       </c>
       <c r="K38" s="22">
         <v>54437</v>
       </c>
       <c r="M38" s="23"/>
       <c r="N38" s="38"/>
       <c r="P38" s="39">
         <f>IFERROR((J38/Q38)*100,"-")</f>
         <v>0.3546099290780142</v>
       </c>
       <c r="Q38" s="88">
         <v>42.3</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="143"/>
+      <c r="A39" s="142"/>
       <c r="B39" s="25"/>
       <c r="C39" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D39" s="83"/>
       <c r="E39" s="83"/>
       <c r="F39" s="83"/>
       <c r="G39" s="83"/>
       <c r="H39" s="27">
         <f>SUM(H36:H38)</f>
         <v>0.216</v>
       </c>
       <c r="I39" s="27">
         <f>SUM(I36:I38)</f>
         <v>0.216</v>
       </c>
       <c r="J39" s="27">
         <f>SUM(J36:J38)</f>
         <v>1.08</v>
       </c>
       <c r="K39" s="29">
         <f>SUM(K36:K38)</f>
         <v>387200</v>
       </c>
       <c r="M39" s="40">
         <v>1148434</v>
       </c>
       <c r="N39" s="41">
         <f>IFERROR((K39/M39)*100,"-")</f>
         <v>33.715476901589469</v>
       </c>
       <c r="P39" s="30"/>
       <c r="Q39" s="89"/>
     </row>
     <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="150">
+      <c r="A40" s="145">
         <v>2019</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="122">
         <v>43685</v>
       </c>
       <c r="E40" s="122">
         <v>43690</v>
       </c>
       <c r="F40" s="122">
         <v>43691</v>
       </c>
       <c r="G40" s="122">
         <v>43700</v>
       </c>
       <c r="H40" s="5">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I40" s="5">
         <v>5.6000000000000001E-2</v>
@@ -3762,87 +3782,87 @@
         <v>43924</v>
       </c>
       <c r="H41" s="5">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="I41" s="5">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="J41" s="5">
         <v>0.32</v>
       </c>
       <c r="K41" s="7">
         <v>116132</v>
       </c>
       <c r="M41" s="9"/>
       <c r="N41" s="45"/>
       <c r="P41" s="32">
         <f>IFERROR((J41/Q41)*100,"-")</f>
         <v>0.5423728813559322</v>
       </c>
       <c r="Q41" s="85">
         <v>59</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="143"/>
+      <c r="A42" s="142"/>
       <c r="B42" s="11"/>
       <c r="C42" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="81"/>
       <c r="E42" s="81"/>
       <c r="F42" s="81"/>
       <c r="G42" s="81"/>
       <c r="H42" s="13">
         <f>SUM(H40:H41)</f>
         <v>0.12</v>
       </c>
       <c r="I42" s="13">
         <f>SUM(I40:I41)</f>
         <v>0.12</v>
       </c>
       <c r="J42" s="13">
         <f>SUM(J40:J41)</f>
         <v>0.60000000000000009</v>
       </c>
       <c r="K42" s="15">
         <f>SUM(K40:K41)</f>
         <v>217747</v>
       </c>
       <c r="M42" s="33">
         <v>455373</v>
       </c>
       <c r="N42" s="34">
         <f>IFERROR((K42/M42)*100,"-")</f>
         <v>47.817283853017194</v>
       </c>
       <c r="P42" s="16"/>
       <c r="Q42" s="86"/>
     </row>
     <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="149">
+      <c r="A43" s="140">
         <v>2020</v>
       </c>
       <c r="B43" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="123">
         <v>44056</v>
       </c>
       <c r="E43" s="123">
         <v>44061</v>
       </c>
       <c r="F43" s="123">
         <v>44062</v>
       </c>
       <c r="G43" s="123">
         <v>44069</v>
       </c>
       <c r="H43" s="20">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="I43" s="20">
         <v>5.6000000000000001E-2</v>
@@ -3884,87 +3904,87 @@
         <v>44285</v>
       </c>
       <c r="H44" s="20">
         <v>0.22</v>
       </c>
       <c r="I44" s="20">
         <v>0.22</v>
       </c>
       <c r="J44" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="K44" s="22">
         <v>399204</v>
       </c>
       <c r="M44" s="23"/>
       <c r="N44" s="38"/>
       <c r="P44" s="39">
         <f>IFERROR((J44/Q44)*100,"-")</f>
         <v>2.4943310657596371</v>
       </c>
       <c r="Q44" s="88">
         <v>44.1</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="143"/>
+      <c r="A45" s="142"/>
       <c r="B45" s="25"/>
       <c r="C45" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D45" s="83"/>
       <c r="E45" s="83"/>
       <c r="F45" s="83"/>
       <c r="G45" s="83"/>
       <c r="H45" s="27">
         <f>SUM(H43:H44)</f>
         <v>0.27600000000000002</v>
       </c>
       <c r="I45" s="27">
         <f>SUM(I43:I44)</f>
         <v>0.27600000000000002</v>
       </c>
       <c r="J45" s="27">
         <f>SUM(J43:J44)</f>
         <v>1.3800000000000001</v>
       </c>
       <c r="K45" s="29">
         <f>SUM(K43:K44)</f>
         <v>500819</v>
       </c>
       <c r="M45" s="40">
         <v>1468945</v>
       </c>
       <c r="N45" s="41">
         <f>IFERROR((K45/M45)*100,"-")</f>
         <v>34.093788399157219</v>
       </c>
       <c r="P45" s="30"/>
       <c r="Q45" s="89"/>
     </row>
     <row r="46" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="150">
+      <c r="A46" s="145">
         <v>2021</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="122">
         <v>44420</v>
       </c>
       <c r="E46" s="122">
         <v>44425</v>
       </c>
       <c r="F46" s="122">
         <v>44426</v>
       </c>
       <c r="G46" s="122">
         <v>44468</v>
       </c>
       <c r="H46" s="5">
         <v>0.13</v>
       </c>
       <c r="I46" s="5">
         <v>0.13</v>
@@ -4006,87 +4026,87 @@
         <v>44622</v>
       </c>
       <c r="H47" s="5">
         <v>0.44</v>
       </c>
       <c r="I47" s="5">
         <v>0.44</v>
       </c>
       <c r="J47" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="K47" s="7">
         <v>796375</v>
       </c>
       <c r="M47" s="9"/>
       <c r="N47" s="45"/>
       <c r="P47" s="32">
         <f>IFERROR((J47/Q47)*100,"-")</f>
         <v>4.9875311720698257</v>
       </c>
       <c r="Q47" s="85">
         <v>44.11</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="143"/>
+      <c r="A48" s="142"/>
       <c r="B48" s="11"/>
       <c r="C48" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="81"/>
       <c r="E48" s="81"/>
       <c r="F48" s="81"/>
       <c r="G48" s="81"/>
       <c r="H48" s="13">
         <f>SUM(H46:H47)</f>
         <v>0.57000000000000006</v>
       </c>
       <c r="I48" s="13">
         <f>SUM(I46:I47)</f>
         <v>0.57000000000000006</v>
       </c>
       <c r="J48" s="13">
         <f>SUM(J46:J47)</f>
         <v>2.85</v>
       </c>
       <c r="K48" s="15">
         <f>SUM(K46:K47)</f>
         <v>1031668</v>
       </c>
       <c r="M48" s="33">
         <v>2591500</v>
       </c>
       <c r="N48" s="34">
         <f>IFERROR((K48/M48)*100,"-")</f>
         <v>39.809685510322204</v>
       </c>
       <c r="P48" s="16"/>
       <c r="Q48" s="86"/>
     </row>
     <row r="49" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="149">
+      <c r="A49" s="140">
         <v>2022</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="123">
         <v>44791</v>
       </c>
       <c r="E49" s="123">
         <v>44796</v>
       </c>
       <c r="F49" s="123">
         <v>44797</v>
       </c>
       <c r="G49" s="123">
         <v>44805</v>
       </c>
       <c r="H49" s="20">
         <v>0.23200000000000001</v>
       </c>
       <c r="I49" s="20">
         <v>0.23200000000000001</v>
@@ -4128,87 +4148,87 @@
         <v>45015</v>
       </c>
       <c r="H50" s="20">
         <v>0.16</v>
       </c>
       <c r="I50" s="20">
         <v>0.16</v>
       </c>
       <c r="J50" s="20">
         <v>0.8</v>
       </c>
       <c r="K50" s="22">
         <v>325650</v>
       </c>
       <c r="M50" s="23"/>
       <c r="N50" s="38"/>
       <c r="P50" s="39">
         <f>IFERROR((J50/Q50)*100,"-")</f>
         <v>2.0010005002501252</v>
       </c>
       <c r="Q50" s="88">
         <v>39.979999999999997</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="143"/>
+      <c r="A51" s="142"/>
       <c r="B51" s="25"/>
       <c r="C51" s="26" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="83"/>
       <c r="E51" s="83"/>
       <c r="F51" s="83"/>
       <c r="G51" s="83"/>
       <c r="H51" s="27">
         <f>SUM(H49:H50)</f>
         <v>0.39200000000000002</v>
       </c>
       <c r="I51" s="27">
         <f>SUM(I49:I50)</f>
         <v>0.39200000000000002</v>
       </c>
       <c r="J51" s="27">
         <f>SUM(J49:J50)</f>
         <v>1.96</v>
       </c>
       <c r="K51" s="29">
         <f>SUM(K49:K50)</f>
         <v>797843</v>
       </c>
       <c r="M51" s="40">
         <v>2135461</v>
       </c>
       <c r="N51" s="41">
         <f>IFERROR((K51/M51)*100,"-")</f>
         <v>37.36162823858642</v>
       </c>
       <c r="P51" s="30"/>
       <c r="Q51" s="89"/>
     </row>
     <row r="52" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="150">
+      <c r="A52" s="145">
         <v>2023</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D52" s="122">
         <v>45148</v>
       </c>
       <c r="E52" s="122">
         <v>45153</v>
       </c>
       <c r="F52" s="122">
         <v>45154</v>
       </c>
       <c r="G52" s="122">
         <v>45167</v>
       </c>
       <c r="H52" s="5">
         <v>0.14000000000000001</v>
       </c>
       <c r="I52" s="5">
         <v>0.14000000000000001</v>
@@ -4250,87 +4270,87 @@
         <v>45303</v>
       </c>
       <c r="H53" s="5">
         <v>0.2</v>
       </c>
       <c r="I53" s="5">
         <v>0.2</v>
       </c>
       <c r="J53" s="5">
         <v>1</v>
       </c>
       <c r="K53" s="7">
         <v>407062.83299999998</v>
       </c>
       <c r="M53" s="9"/>
       <c r="N53" s="45"/>
       <c r="P53" s="32">
         <f>IFERROR((J53/Q53)*100,"-")</f>
         <v>1.9432568985619898</v>
       </c>
       <c r="Q53" s="85">
         <v>51.46</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="143"/>
+      <c r="A54" s="142"/>
       <c r="B54" s="3"/>
       <c r="C54" s="46" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="80"/>
       <c r="E54" s="80"/>
       <c r="F54" s="80"/>
       <c r="G54" s="80"/>
       <c r="H54" s="47">
         <f>SUM(H52:H53)</f>
         <v>0.34</v>
       </c>
       <c r="I54" s="47">
         <f>SUM(I52:I53)</f>
         <v>0.34</v>
       </c>
       <c r="J54" s="47">
         <f>SUM(J52:J53)</f>
         <v>1.7</v>
       </c>
       <c r="K54" s="15">
         <f>SUM(K52:K53)</f>
         <v>692006.83299999998</v>
       </c>
       <c r="M54" s="48">
         <v>1894217</v>
       </c>
       <c r="N54" s="49">
         <f>IFERROR((K54/M54)*100,"-")</f>
         <v>36.532605979145998</v>
       </c>
       <c r="P54" s="16"/>
       <c r="Q54" s="90"/>
     </row>
     <row r="55" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="142">
+      <c r="A55" s="144">
         <v>2024</v>
       </c>
       <c r="B55" s="50" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="51" t="s">
         <v>24</v>
       </c>
       <c r="D55" s="125">
         <v>45511</v>
       </c>
       <c r="E55" s="125">
         <v>45516</v>
       </c>
       <c r="F55" s="125">
         <v>45517</v>
       </c>
       <c r="G55" s="125">
         <v>45532</v>
       </c>
       <c r="H55" s="52">
         <v>0.2</v>
       </c>
       <c r="I55" s="52">
         <v>0.2</v>
@@ -4373,87 +4393,87 @@
         <v>45744</v>
       </c>
       <c r="H56" s="20">
         <v>0.38</v>
       </c>
       <c r="I56" s="20">
         <v>0.38</v>
       </c>
       <c r="J56" s="20">
         <v>1.9</v>
       </c>
       <c r="K56" s="22">
         <v>868547.86944000004</v>
       </c>
       <c r="M56" s="23"/>
       <c r="N56" s="38"/>
       <c r="P56" s="39">
         <f>IFERROR((J56/Q56)*100,"-")</f>
         <v>4.6285018270401945</v>
       </c>
       <c r="Q56" s="88">
         <v>41.05</v>
       </c>
     </row>
     <row r="57" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="143"/>
+      <c r="A57" s="142"/>
       <c r="B57" s="18"/>
       <c r="C57" s="55" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="82"/>
       <c r="E57" s="82"/>
       <c r="F57" s="82"/>
       <c r="G57" s="82"/>
       <c r="H57" s="27">
         <f>SUM(H55:H56)</f>
         <v>0.58000000000000007</v>
       </c>
       <c r="I57" s="27">
         <f>SUM(I55:I56)</f>
         <v>0.58000000000000007</v>
       </c>
       <c r="J57" s="27">
         <f>SUM(J55:J56)</f>
         <v>2.9</v>
       </c>
       <c r="K57" s="29">
         <f>SUM(K55:K56)</f>
         <v>1325678.3270400001</v>
       </c>
       <c r="M57" s="56">
         <v>3789678</v>
       </c>
       <c r="N57" s="57">
         <f>IFERROR((K57/M57)*100,"-")</f>
         <v>34.981292000006334</v>
       </c>
       <c r="P57" s="30"/>
       <c r="Q57" s="91"/>
     </row>
     <row r="58" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="152">
+      <c r="A58" s="147">
         <v>2025</v>
       </c>
       <c r="B58" s="42" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="58" t="s">
         <v>26</v>
       </c>
       <c r="D58" s="124">
         <v>45876</v>
       </c>
       <c r="E58" s="124">
         <v>45881</v>
       </c>
       <c r="F58" s="124">
         <v>45882</v>
       </c>
       <c r="G58" s="124">
         <v>45926</v>
       </c>
       <c r="H58" s="5">
         <v>0.2</v>
       </c>
       <c r="I58" s="5">
         <v>0.2</v>
@@ -4578,189 +4598,189 @@
         <v>0.1</v>
       </c>
       <c r="I61" s="111">
         <v>0.1</v>
       </c>
       <c r="J61" s="111">
         <v>0.5</v>
       </c>
       <c r="K61" s="112">
         <f>251533138.5/1000</f>
         <v>251533.1385</v>
       </c>
       <c r="L61" s="113"/>
       <c r="M61" s="114"/>
       <c r="N61" s="115"/>
       <c r="O61" s="100"/>
       <c r="P61" s="39">
         <f>IFERROR((J61/Q61)*100,"-")</f>
         <v>1.0109179134654267</v>
       </c>
       <c r="Q61" s="116">
         <v>49.46</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A62" s="151" t="s">
+      <c r="A62" s="146" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="141"/>
       <c r="C62" s="141"/>
       <c r="D62" s="141"/>
       <c r="E62" s="141"/>
       <c r="F62" s="141"/>
       <c r="G62" s="141"/>
       <c r="H62" s="62">
         <f>SUM(H3:H61)-SUMIFS(H3:H61,$C$3:$C$61,"Total")</f>
         <v>5.0276310642399977</v>
       </c>
       <c r="I62" s="62">
         <f>SUM(I3:I61)-SUMIFS(I3:I61,$C$3:$C$61,"Total")</f>
         <v>5.1236310642399978</v>
       </c>
       <c r="J62" s="62">
         <f>SUM(J3:J61)-SUMIFS(J3:J61,$C$3:$C$61,"Total")</f>
         <v>19.938155321179998</v>
       </c>
       <c r="K62" s="121">
         <f>SUM(K3:K61)-SUMIFS(K3:K61,$C$3:$C$61,"Total")</f>
         <v>7575116.2089600004</v>
       </c>
       <c r="M62" s="63"/>
       <c r="N62" s="64"/>
       <c r="P62" s="65"/>
       <c r="Q62" s="66"/>
     </row>
     <row r="63" spans="1:17" x14ac:dyDescent="0.3">
       <c r="H63" s="120"/>
       <c r="I63" s="120"/>
       <c r="J63" s="120"/>
       <c r="K63" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="P1:Q1"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="M1:N1"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="A3:A5"/>
     <mergeCell ref="A36:A39"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="A62:G62"/>
     <mergeCell ref="A43:A45"/>
     <mergeCell ref="A58:A60"/>
     <mergeCell ref="A52:A54"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="A49:A51"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="A20:A23"/>
     <mergeCell ref="A55:A57"/>
     <mergeCell ref="A46:A48"/>
     <mergeCell ref="A27:A29"/>
-    <mergeCell ref="P1:Q1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A3:A5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B6" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B8" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B9" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="B11" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="B12" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="B14" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="B15" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B17" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="B18" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="B20" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="B21" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="B22" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="B24" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="B25" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="B27" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="B28" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="B30" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="B31" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="B33" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="B34" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="B36" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="B37" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
     <hyperlink ref="B38" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="B40" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
     <hyperlink ref="B41" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
     <hyperlink ref="B43" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
     <hyperlink ref="B44" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
     <hyperlink ref="B46" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
     <hyperlink ref="B47" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
     <hyperlink ref="B49" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
     <hyperlink ref="B50" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
     <hyperlink ref="B52" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
     <hyperlink ref="B53" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
     <hyperlink ref="B55" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
     <hyperlink ref="B56" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
     <hyperlink ref="B58" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
     <hyperlink ref="B59" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
     <hyperlink ref="B61" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
   </hyperlinks>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H545"/>
+  <dimension ref="A1:H547"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:H1"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A535" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C540" sqref="C540"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="77.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="155" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="146"/>
-[...4 lines deleted...]
-      <c r="G1" s="146"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
       <c r="H1" s="156"/>
     </row>
     <row r="2" spans="1:8" s="139" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="138" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="138" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="138" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="138" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="138" t="s">
         <v>32</v>
       </c>
       <c r="F2" s="138" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="138" t="s">
         <v>34</v>
       </c>
       <c r="H2" s="138" t="s">
@@ -18816,99 +18836,151 @@
         <v>2026</v>
       </c>
       <c r="B543" s="106" t="s">
         <v>103</v>
       </c>
       <c r="C543" s="94" t="s">
         <v>28</v>
       </c>
       <c r="D543" s="130">
         <v>46241</v>
       </c>
       <c r="E543" s="117">
         <v>1.3724254999999999E-2</v>
       </c>
       <c r="F543" s="118" t="s">
         <v>102</v>
       </c>
       <c r="G543" s="118" t="s">
         <v>102</v>
       </c>
       <c r="H543" s="95">
         <f>17902268.59/1000</f>
         <v>17902.26859</v>
       </c>
     </row>
-    <row r="544" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="544" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A544" s="105">
         <v>2026</v>
       </c>
       <c r="B544" s="105" t="s">
         <v>89</v>
       </c>
       <c r="C544" s="96" t="s">
         <v>28</v>
       </c>
       <c r="D544" s="129">
         <v>46241</v>
       </c>
       <c r="E544" s="119">
         <v>0.14058344522562369</v>
       </c>
       <c r="F544" s="119">
         <v>0.52534139228929344</v>
       </c>
       <c r="G544" s="97" t="s">
         <v>102</v>
       </c>
       <c r="H544" s="98">
         <f>220000000/1000</f>
         <v>220000</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A545" s="153" t="s">
+      <c r="A545" s="106">
+        <v>2026</v>
+      </c>
+      <c r="B545" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="C545" s="94" t="s">
+        <v>277</v>
+      </c>
+      <c r="D545" s="130" t="s">
+        <v>279</v>
+      </c>
+      <c r="E545" s="159">
+        <v>0.12609139339257558</v>
+      </c>
+      <c r="F545" s="159" t="s">
+        <v>102</v>
+      </c>
+      <c r="G545" s="118" t="s">
+        <v>102</v>
+      </c>
+      <c r="H545" s="95">
+        <v>435465.64829000004</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A546" s="105">
+        <v>2026</v>
+      </c>
+      <c r="B546" s="105" t="s">
+        <v>74</v>
+      </c>
+      <c r="C546" s="96" t="s">
+        <v>278</v>
+      </c>
+      <c r="D546" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E546" s="119">
+        <v>0.19618367330218434</v>
+      </c>
+      <c r="F546" s="119" t="s">
+        <v>102</v>
+      </c>
+      <c r="G546" s="97" t="s">
+        <v>102</v>
+      </c>
+      <c r="H546" s="98">
+        <v>677534.35171000008</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A547" s="153" t="s">
         <v>29</v>
       </c>
-      <c r="B545" s="154"/>
-[...5 lines deleted...]
-      <c r="H545" s="75">
+      <c r="B547" s="154"/>
+      <c r="C547" s="154"/>
+      <c r="D547" s="154"/>
+      <c r="E547" s="154"/>
+      <c r="F547" s="154"/>
+      <c r="G547" s="154"/>
+      <c r="H547" s="75">
         <f>SUM(H3:H538)</f>
         <v>33413083.792008694</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A545:G545"/>
+    <mergeCell ref="A547:G547"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B96"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A65" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="60.28515625" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="157" t="s">
         <v>276</v>
       </c>
       <c r="B1" s="158"/>
     </row>
     <row r="2" spans="1:2" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
@@ -19671,70 +19743,50 @@
         <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010038B53EC70B19154F847114FD6A4D5328" ma:contentTypeVersion="19" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="7974012868a5006965c3247647575ec5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ea1888-58bd-418c-b43c-58c28926d54d" xmlns:ns3="5f332ce5-39e8-4732-8d0b-090ccb72a6d7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eec5e44d65124334b241dbbdc5da778f" ns2:_="" ns3:_="">
     <xsd:import namespace="a0ea1888-58bd-418c-b43c-58c28926d54d"/>
     <xsd:import namespace="5f332ce5-39e8-4732-8d0b-090ccb72a6d7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -19951,84 +20003,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ea1888-58bd-418c-b43c-58c28926d54d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5f332ce5-39e8-4732-8d0b-090ccb72a6d7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{691010B3-F1F8-4F09-BD6F-18033871C2EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ea1888-58bd-418c-b43c-58c28926d54d"/>
     <ds:schemaRef ds:uri="5f332ce5-39e8-4732-8d0b-090ccb72a6d7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4A33F50-6E60-40FF-97D6-25D4A0A5BC17}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC9F462-14EB-4DEB-99B7-48AF69234FA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a0ea1888-58bd-418c-b43c-58c28926d54d"/>
+    <ds:schemaRef ds:uri="5f332ce5-39e8-4732-8d0b-090ccb72a6d7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>