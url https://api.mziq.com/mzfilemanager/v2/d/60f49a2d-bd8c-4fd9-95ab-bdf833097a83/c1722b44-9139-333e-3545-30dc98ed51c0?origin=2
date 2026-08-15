--- v3 (2026-06-20)
+++ v4 (2026-08-15)
@@ -20,95 +20,97 @@
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://energisa.sharepoint.com/sites/EnergisaRI/Documentos Compartilhados/General/Empresas/Dividendos/01_Controle_Dividendos Aprovados e Pagos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="893" documentId="14_{6B57A944-A070-45C0-9597-CCDBFEB513E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{84EFABF2-D741-41EE-B4F8-9B542E814DCA}"/>
+  <xr:revisionPtr revIDLastSave="1039" documentId="14_{6B57A944-A070-45C0-9597-CCDBFEB513E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2A64B6F5-DA89-4560-A6A8-2C91A6772AD8}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2D9F26CB-ECC3-4803-A29B-EF8CBEB03629}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{2D9F26CB-ECC3-4803-A29B-EF8CBEB03629}"/>
   </bookViews>
   <sheets>
     <sheet name="Dividendos | Dividends" sheetId="1" r:id="rId1"/>
     <sheet name="Empresas-Company" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dividendos | Dividends'!$A$4:$I$4</definedName>
     <definedName name="SegmentaçãodeDados_Ano1">#N/A</definedName>
     <definedName name="SegmentaçãodeDados_Empresa1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{46BE6895-7355-4a93-B00E-2C351335B9C9}">
       <x15:slicerCaches xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
         <x14:slicerCache r:id="rId3"/>
         <x14:slicerCache r:id="rId4"/>
       </x15:slicerCaches>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H580" i="1" l="1"/>
+  <c r="H582" i="1" l="1"/>
+  <c r="H581" i="1"/>
+  <c r="H580" i="1"/>
   <c r="H579" i="1"/>
   <c r="H517" i="1"/>
   <c r="H555" i="1"/>
   <c r="H554" i="1"/>
   <c r="H553" i="1"/>
   <c r="H552" i="1"/>
   <c r="H578" i="1"/>
   <c r="H577" i="1"/>
   <c r="H576" i="1"/>
   <c r="H575" i="1"/>
   <c r="H574" i="1"/>
   <c r="H573" i="1"/>
   <c r="H572" i="1"/>
   <c r="H571" i="1"/>
   <c r="H570" i="1"/>
   <c r="H569" i="1"/>
   <c r="H567" i="1"/>
   <c r="H566" i="1"/>
   <c r="H565" i="1"/>
   <c r="H564" i="1" l="1"/>
   <c r="H568" i="1"/>
   <c r="H563" i="1"/>
   <c r="H562" i="1" l="1"/>
   <c r="H561" i="1"/>
   <c r="H560" i="1"/>
@@ -130,100 +132,99 @@
   <c r="H540" i="1" l="1"/>
   <c r="H539" i="1"/>
   <c r="H538" i="1"/>
   <c r="H537" i="1" l="1"/>
   <c r="H536" i="1" l="1"/>
   <c r="H533" i="1"/>
   <c r="H535" i="1"/>
   <c r="H534" i="1"/>
   <c r="H532" i="1"/>
   <c r="H531" i="1"/>
   <c r="H530" i="1"/>
   <c r="H529" i="1"/>
   <c r="H528" i="1"/>
   <c r="H527" i="1"/>
   <c r="H526" i="1"/>
   <c r="H511" i="1" l="1"/>
   <c r="H510" i="1"/>
   <c r="H509" i="1"/>
   <c r="H508" i="1"/>
   <c r="H507" i="1"/>
   <c r="H506" i="1"/>
   <c r="H505" i="1"/>
   <c r="G496" i="1" l="1"/>
   <c r="H476" i="1" l="1"/>
   <c r="H444" i="1" l="1"/>
-  <c r="H581" i="1" s="1"/>
   <c r="H466" i="1"/>
   <c r="H463" i="1"/>
   <c r="H460" i="1"/>
   <c r="H456" i="1"/>
   <c r="H453" i="1"/>
   <c r="H450" i="1"/>
   <c r="H446" i="1"/>
   <c r="H447" i="1"/>
+  <c r="F503" i="1"/>
+  <c r="F503" i="1" a="1"/>
+  <c r="E499" i="1"/>
+  <c r="E499" i="1" a="1"/>
+  <c r="E500" i="1"/>
+  <c r="E500" i="1" a="1"/>
+  <c r="E501" i="1"/>
+  <c r="E501" i="1" a="1"/>
+  <c r="E503" i="1"/>
+  <c r="E503" i="1" a="1"/>
+  <c r="F502" i="1"/>
+  <c r="F502" i="1" a="1"/>
   <c r="E502" i="1"/>
   <c r="E502" i="1" a="1"/>
-  <c r="E501" i="1"/>
-[...10 lines deleted...]
-  <c r="F503" i="1" a="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1271" uniqueCount="173">
   <si>
     <t>EBO</t>
   </si>
   <si>
     <t>EMG</t>
   </si>
   <si>
     <t>EMR</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>EMT</t>
   </si>
   <si>
     <t>ENF</t>
   </si>
   <si>
     <t>EPB</t>
   </si>
   <si>
     <t>ESA</t>
   </si>
   <si>
@@ -703,50 +704,53 @@
   </si>
   <si>
     <t>REEVII</t>
   </si>
   <si>
     <t>REEVIII</t>
   </si>
   <si>
     <t>REE</t>
   </si>
   <si>
     <t>Dividendos 1T26 |  Dividends 1Q26</t>
   </si>
   <si>
     <t xml:space="preserve"> ESOC </t>
   </si>
   <si>
     <t xml:space="preserve"> ETT-2 </t>
   </si>
   <si>
     <t xml:space="preserve"> MULTI </t>
   </si>
   <si>
     <t>NOVA DENERGE</t>
   </si>
+  <si>
+    <t>Dividendos 2T26 |  Dividends 2Q26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0000000000000_-;\-* #,##0.0000000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00000000000_-;\-* #,##0.00000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -873,51 +877,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1006,435 +1010,78 @@
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 10" xfId="2" xr:uid="{71EA55CD-31D7-4A44-89E3-6632D5DC4AB2}"/>
   </cellStyles>
   <dxfs count="39">
-    <dxf>
-[...361 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <color indexed="20"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="45"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1573,50 +1220,413 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="35" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Grandview"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <name val="Grandview"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
@@ -2041,173 +2051,173 @@
           </x14:slicerStyleElements>
         </x14:slicerStyle>
       </x14:slicerStyles>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/slicerCache" Target="slicerCaches/slicerCache2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Dividendos Grupo Energisa'!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Energisa Group Dividends'!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
-      <xdr:rowOff>12245</xdr:rowOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>300403</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>163286</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>1177017</xdr:rowOff>
+      <xdr:rowOff>1182044</xdr:rowOff>
     </xdr:to>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
       <mc:Choice Requires="sle15">
         <xdr:graphicFrame macro="">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="2" name="Empresa 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2B1CF7B-7CD2-4868-82E4-D10E1FDDB878}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr/>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
               <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Empresa 1"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="0" name=""/>
             <xdr:cNvSpPr>
               <a:spLocks noTextEdit="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="0" y="352424"/>
-              <a:ext cx="12021911" cy="1164772"/>
+              <a:off x="0" y="300403"/>
+              <a:ext cx="12025574" cy="1226006"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:prstClr val="white"/>
             </a:solidFill>
             <a:ln w="1">
               <a:solidFill>
                 <a:prstClr val="green"/>
               </a:solidFill>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="pt-BR" sz="1100"/>
                 <a:t>Esta forma representa um slicer da tabela. As segmentações de dados da tabela não são suportadas nesta versão do Excel.
 Se a forma tiver sido modificada em uma versão anterior do Excel, ou se a pasta de trabalho foi salva no Excel 2007 ou anterior, a segmentação de dados não pode ser usada.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>14654</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>1122587</xdr:rowOff>
+      <xdr:rowOff>1115257</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>149679</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1891392</xdr:rowOff>
+      <xdr:colOff>164333</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>14654</xdr:rowOff>
     </xdr:to>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
       <mc:Choice Requires="sle15">
         <xdr:graphicFrame macro="">
           <xdr:nvGraphicFramePr>
             <xdr:cNvPr id="3" name="Ano 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2D538C6-2CC9-454C-ADF4-2C4C9CC79998}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr/>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2010/slicer">
               <sle:slicer xmlns:sle="http://schemas.microsoft.com/office/drawing/2010/slicer" name="Ano 1"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="0" name=""/>
             <xdr:cNvSpPr>
               <a:spLocks noTextEdit="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="0" y="1462766"/>
-              <a:ext cx="12008304" cy="768805"/>
+              <a:off x="14654" y="1459622"/>
+              <a:ext cx="12011967" cy="745782"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:prstClr val="white"/>
             </a:solidFill>
             <a:ln w="1">
               <a:solidFill>
                 <a:prstClr val="green"/>
               </a:solidFill>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="pt-BR" sz="1100"/>
                 <a:t>Esta forma representa um slicer da tabela. As segmentações de dados da tabela não são suportadas nesta versão do Excel.
 Se a forma tiver sido modificada em uma versão anterior do Excel, ou se a pasta de trabalho foi salva no Excel 2007 ou anterior, a segmentação de dados não pode ser usada.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
@@ -2427,88 +2437,88 @@
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
       <x15:tableSlicerCache tableId="1" column="1"/>
     </x:ext>
   </extLst>
 </slicerCacheDefinition>
 </file>
 
 <file path=xl/slicerCaches/slicerCache2.xml><?xml version="1.0" encoding="utf-8"?>
 <slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="SegmentaçãodeDados_Ano1" xr10:uid="{A273AC31-5811-464F-8787-A3EFCC690C92}" sourceName="Exercício | _x000a_Exercise">
   <extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
       <x15:tableSlicerCache tableId="1" column="2"/>
     </x:ext>
   </extLst>
 </slicerCacheDefinition>
 </file>
 
 <file path=xl/slicers/slicer1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicers xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10">
   <slicer name="Empresa 1" xr10:uid="{7BDAFF93-5C99-4131-A63E-79145B31B340}" cache="SegmentaçãodeDados_Empresa1" caption="Empresa | _x000a_Company" columnCount="15" style="SlicerStyleDark1 2" rowHeight="180000"/>
   <slicer name="Ano 1" xr10:uid="{9D6A73A0-0707-43E6-8BC8-F27CD5C0A638}" cache="SegmentaçãodeDados_Ano1" caption="Exercício | _x000a_Exercise" columnCount="21" style="SlicerStyleDark1 2" rowHeight="180000"/>
 </slicers>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4381C6C0-088D-47B3-8F42-6A7A59ACF6A1}" name="Tab_DividendosSiteRI" displayName="Tab_DividendosSiteRI" ref="A4:H581" totalsRowCount="1" headerRowDxfId="29" dataDxfId="28" totalsRowDxfId="27">
-  <autoFilter ref="A4:H580" xr:uid="{D9BC7A1F-5394-4319-A49B-43B76C35D7EA}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4381C6C0-088D-47B3-8F42-6A7A59ACF6A1}" name="Tab_DividendosSiteRI" displayName="Tab_DividendosSiteRI" ref="A4:H582" totalsRowCount="1" headerRowDxfId="29" dataDxfId="28" totalsRowDxfId="27">
+  <autoFilter ref="A4:H581" xr:uid="{D9BC7A1F-5394-4319-A49B-43B76C35D7EA}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
   </autoFilter>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:H470">
     <sortCondition ref="B5:B470"/>
     <sortCondition ref="A5:A470"/>
     <sortCondition ref="D5:D470"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{2D7F717E-A531-4588-AA02-57668ED82AE6}" name="Empresa | _x000a_Company" dataDxfId="15" totalsRowDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{3010D79E-EE61-4100-A800-4BC7E94047BD}" name="Total (R​$ mil) | _x000a_Total (R$ thousand)" totalsRowFunction="sum" dataDxfId="8" totalsRowDxfId="0" dataCellStyle="Vírgula"/>
+    <tableColumn id="1" xr3:uid="{2D7F717E-A531-4588-AA02-57668ED82AE6}" name="Empresa | _x000a_Company" dataDxfId="26" totalsRowDxfId="25"/>
+    <tableColumn id="2" xr3:uid="{5EDB6F7F-F515-49DC-8844-B2C23A97300F}" name="Exercício | _x000a_Exercise" dataDxfId="24" totalsRowDxfId="23"/>
+    <tableColumn id="3" xr3:uid="{15C676C3-46CB-4E78-8150-BBB0165983B8}" name="Descrição | Description" dataDxfId="22" totalsRowDxfId="21"/>
+    <tableColumn id="4" xr3:uid="{582C253D-C2CA-4739-84DB-B7515A8E8AFC}" name="Início do Pagamento | _x000a_Start of Payment" dataDxfId="20" totalsRowDxfId="19"/>
+    <tableColumn id="5" xr3:uid="{D9E7DC14-4D58-40E3-B357-C468F6763E43}" name="ON | _x000a_Common Shares" dataDxfId="18" totalsRowDxfId="17" dataCellStyle="Vírgula"/>
+    <tableColumn id="6" xr3:uid="{360157B3-B7FB-45BA-91F9-799CD5C7E5AC}" name="PN |_x000a_ Preferred Shares" dataDxfId="16" totalsRowDxfId="15" dataCellStyle="Vírgula"/>
+    <tableColumn id="7" xr3:uid="{27000BB2-F26F-40BC-8035-E41ADC512182}" name="Units" dataDxfId="14" totalsRowDxfId="13" dataCellStyle="Vírgula"/>
+    <tableColumn id="8" xr3:uid="{3010D79E-EE61-4100-A800-4BC7E94047BD}" name="Total (R​$ mil) | _x000a_Total (R$ thousand)" totalsRowFunction="sum" dataDxfId="12" totalsRowDxfId="11" dataCellStyle="Vírgula"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{2E5DCC9B-081F-4E86-8C5A-2E467FB3290E}" name="Tabela2" displayName="Tabela2" ref="A2:D16" totalsRowShown="0" headerRowDxfId="26">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{2E5DCC9B-081F-4E86-8C5A-2E467FB3290E}" name="Tabela2" displayName="Tabela2" ref="A2:D16" totalsRowShown="0" headerRowDxfId="10">
   <autoFilter ref="A2:D16" xr:uid="{2E5DCC9B-081F-4E86-8C5A-2E467FB3290E}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{DF8AF807-6912-4C4B-8356-36BFAEEEE742}" name="Código interno / Internal Code" dataDxfId="25"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{0F86C6E6-A29E-4707-AF5D-B42CE566FEA2}" name="CNPJ / Employer Identification Number" dataDxfId="22"/>
+    <tableColumn id="1" xr3:uid="{DF8AF807-6912-4C4B-8356-36BFAEEEE742}" name="Código interno / Internal Code" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{14BC7DE7-9C21-49CA-B702-4C944D993C43}" name="Sigla / Abbreviation" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{06DAAD01-0407-48C9-92D7-723538A043D6}" name="Razão Social / Corporate Name" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{0F86C6E6-A29E-4707-AF5D-B42CE566FEA2}" name="CNPJ / Employer Identification Number" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2778,96 +2788,98 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A8AC1E1-B38D-4A75-AC68-3ACFA2FBFA93}">
   <sheetPr>
     <tabColor rgb="FF009FC2"/>
   </sheetPr>
-  <dimension ref="A1:I581"/>
+  <dimension ref="A1:I582"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A576" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E583" sqref="E583"/>
+      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight" activeCell="H583" sqref="H583"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="9" customWidth="1"/>
     <col min="3" max="3" width="41.140625" style="9" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.5703125" style="11" customWidth="1"/>
     <col min="8" max="8" width="21" style="12" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="13" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>127</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
     </row>
-    <row r="2" spans="1:8" ht="160.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="1:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" ht="145.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="15"/>
-      <c r="E3" s="50" t="s">
+      <c r="E3" s="54" t="s">
         <v>126</v>
       </c>
-      <c r="F3" s="51"/>
-      <c r="G3" s="52"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="56"/>
       <c r="H3" s="16"/>
     </row>
-    <row r="4" spans="1:8" s="21" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" s="21" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>120</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>121</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>122</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>123</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>124</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>125</v>
       </c>
     </row>
@@ -2927,77 +2939,77 @@
       <c r="A7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="23">
         <v>2004</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="24">
         <v>38499</v>
       </c>
       <c r="E7" s="25">
         <v>5.5490600000000001E-2</v>
       </c>
       <c r="F7" s="25">
         <v>5.5490600000000001E-2</v>
       </c>
       <c r="G7" s="25">
         <v>0</v>
       </c>
       <c r="H7" s="26">
         <v>5365</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" s="27" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="23">
         <v>2005</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="24">
         <v>38891</v>
       </c>
       <c r="E8" s="25">
         <v>2.7371210000000001</v>
       </c>
       <c r="F8" s="25">
         <v>11.097835999999999</v>
       </c>
       <c r="G8" s="25">
         <v>0</v>
       </c>
       <c r="H8" s="26">
         <v>1080</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="23">
         <v>2005</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="24">
         <v>38868</v>
       </c>
       <c r="E9" s="25">
         <v>0</v>
       </c>
       <c r="F9" s="25">
         <v>0.2092</v>
       </c>
       <c r="G9" s="25">
         <v>0.1255</v>
       </c>
       <c r="H9" s="26">
         <v>16723</v>
       </c>
     </row>
@@ -3057,51 +3069,51 @@
       <c r="A12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="23">
         <v>2005</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="24">
         <v>38707</v>
       </c>
       <c r="E12" s="25">
         <v>3.6595099999999998E-2</v>
       </c>
       <c r="F12" s="25">
         <v>3.6595099999999998E-2</v>
       </c>
       <c r="G12" s="25">
         <v>0</v>
       </c>
       <c r="H12" s="26">
         <v>3358</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="23">
         <v>2005</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="24">
         <v>38835</v>
       </c>
       <c r="E13" s="25">
         <v>6.6868884000000003E-2</v>
       </c>
       <c r="F13" s="25">
         <v>6.6868884000000003E-2</v>
       </c>
       <c r="G13" s="25">
         <v>0</v>
       </c>
       <c r="H13" s="26">
         <v>6466</v>
       </c>
     </row>
@@ -11221,73 +11233,73 @@
       <c r="A326" s="33" t="s">
         <v>138</v>
       </c>
       <c r="B326" s="23">
         <v>2019</v>
       </c>
       <c r="C326" s="23" t="s">
         <v>94</v>
       </c>
       <c r="D326" s="24">
         <v>43791</v>
       </c>
       <c r="E326" s="25">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="F326" s="25">
         <v>0</v>
       </c>
       <c r="G326" s="25">
         <v>0</v>
       </c>
       <c r="H326" s="26">
         <v>74083</v>
       </c>
     </row>
-    <row r="327" spans="1:8" s="27" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:8" s="27" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B327" s="23">
+      <c r="B327" s="50">
         <v>2020</v>
       </c>
-      <c r="C327" s="23" t="s">
+      <c r="C327" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="D327" s="24">
+      <c r="D327" s="51">
         <v>44063</v>
       </c>
-      <c r="E327" s="25">
+      <c r="E327" s="52">
         <v>19.093800000000002</v>
       </c>
-      <c r="F327" s="25">
-[...5 lines deleted...]
-      <c r="H327" s="26">
+      <c r="F327" s="52">
+        <v>0</v>
+      </c>
+      <c r="G327" s="52">
+        <v>0</v>
+      </c>
+      <c r="H327" s="53">
         <v>14827.2713</v>
       </c>
     </row>
     <row r="328" spans="1:8" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A328" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B328" s="23">
         <v>2020</v>
       </c>
       <c r="C328" s="23" t="s">
         <v>76</v>
       </c>
       <c r="D328" s="24">
         <v>44063</v>
       </c>
       <c r="E328" s="25">
         <v>157.81970000600001</v>
       </c>
       <c r="F328" s="25">
         <v>0</v>
       </c>
       <c r="G328" s="25">
         <v>0</v>
       </c>
@@ -17820,127 +17832,154 @@
       </c>
       <c r="B578" s="23">
         <v>2026</v>
       </c>
       <c r="C578" s="23" t="s">
         <v>167</v>
       </c>
       <c r="D578" s="24">
         <v>46142</v>
       </c>
       <c r="E578" s="25">
         <v>2.9021130050493249</v>
       </c>
       <c r="F578" s="45">
         <v>0</v>
       </c>
       <c r="G578" s="45">
         <v>0</v>
       </c>
       <c r="H578" s="26">
         <f>3104813.99/1000</f>
         <v>3104.8139900000001</v>
       </c>
     </row>
     <row r="579" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A579" s="53" t="s">
+      <c r="A579" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B579" s="23">
         <v>2026</v>
       </c>
       <c r="C579" s="23" t="s">
         <v>167</v>
       </c>
-      <c r="D579" s="54">
+      <c r="D579" s="24">
         <v>46169</v>
       </c>
       <c r="E579" s="25">
         <v>47.581888429988012</v>
       </c>
       <c r="F579" s="45">
         <v>0</v>
       </c>
       <c r="G579" s="45">
         <v>0</v>
       </c>
       <c r="H579" s="26">
         <f>55000000/1000</f>
         <v>55000</v>
       </c>
     </row>
     <row r="580" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A580" s="53" t="s">
+      <c r="A580" s="33" t="s">
         <v>171</v>
       </c>
       <c r="B580" s="23">
         <v>2026</v>
       </c>
       <c r="C580" s="23" t="s">
         <v>167</v>
       </c>
-      <c r="D580" s="54">
+      <c r="D580" s="24">
         <v>46171</v>
       </c>
       <c r="E580" s="25">
         <v>4.2189703000000002E-2</v>
       </c>
       <c r="F580" s="45">
         <v>0</v>
       </c>
       <c r="G580" s="45">
         <v>0</v>
       </c>
       <c r="H580" s="26">
         <f>108000000/1000</f>
         <v>108000</v>
       </c>
     </row>
     <row r="581" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A581" s="33"/>
-[...6 lines deleted...]
-      <c r="H581" s="40">
+      <c r="A581" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="B581" s="23">
+        <v>2026</v>
+      </c>
+      <c r="C581" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="D581" s="24">
+        <v>46220</v>
+      </c>
+      <c r="E581" s="25">
+        <v>130</v>
+      </c>
+      <c r="F581" s="25">
+        <v>130</v>
+      </c>
+      <c r="G581" s="25">
+        <v>0</v>
+      </c>
+      <c r="H581" s="26">
+        <f>84709950/1000</f>
+        <v>84709.95</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A582" s="33"/>
+      <c r="B582" s="23"/>
+      <c r="C582" s="23"/>
+      <c r="D582" s="24"/>
+      <c r="E582" s="39"/>
+      <c r="F582" s="39"/>
+      <c r="G582" s="39"/>
+      <c r="H582" s="40">
         <f>SUBTOTAL(109,Tab_DividendosSiteRI[Total (R​$ mil) | 
 Total (R$ thousand)])</f>
-        <v>40644210.409648694</v>
+        <v>40728920.359648697</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E3:G3"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <conditionalFormatting sqref="H461:H469">
-    <cfRule type="duplicateValues" dxfId="21" priority="18"/>
+    <cfRule type="duplicateValues" dxfId="5" priority="18"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H490:H525">
-    <cfRule type="duplicateValues" dxfId="20" priority="52"/>
+    <cfRule type="duplicateValues" dxfId="4" priority="52"/>
   </conditionalFormatting>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{3A4CF648-6AED-40f4-86FF-DC5316D8AED3}">
       <x14:slicerList xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
         <x14:slicer r:id="rId4"/>
       </x14:slicerList>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C5C1DBD-C966-4913-B2CE-4A44CA9F10ED}">
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C21" sqref="C21"/>
     </sheetView>
@@ -18231,99 +18270,99 @@
       <c r="D27" s="5"/>
     </row>
     <row r="28" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A28" s="3"/>
       <c r="B28" s="1"/>
       <c r="C28" s="4"/>
       <c r="D28" s="5"/>
     </row>
     <row r="29" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A29" s="3"/>
       <c r="B29" s="1"/>
       <c r="C29" s="4"/>
       <c r="D29" s="5"/>
     </row>
     <row r="30" spans="1:4" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A30" s="3"/>
       <c r="B30" s="1"/>
       <c r="C30" s="4"/>
       <c r="D30" s="5"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D30">
     <sortCondition ref="A3:A30"/>
   </sortState>
   <conditionalFormatting sqref="C3:C15 C17:C30">
-    <cfRule type="duplicateValues" dxfId="19" priority="37"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="37"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
-    <cfRule type="duplicateValues" dxfId="18" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D3:D15 D17:D30">
-    <cfRule type="duplicateValues" dxfId="17" priority="39" stopIfTrue="1"/>
-    <cfRule type="expression" dxfId="16" priority="40" stopIfTrue="1">
+    <cfRule type="duplicateValues" dxfId="1" priority="39" stopIfTrue="1"/>
+    <cfRule type="expression" dxfId="0" priority="40" stopIfTrue="1">
       <formula>AND(COUNTIF($F$31:$F$65462, D3)+COUNTIF(#REF!, D3)+COUNTIF(#REF!, D3)+COUNTIF(#REF!, D3)&gt;1,NOT(ISBLANK(D3)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5f332ce5-39e8-4732-8d0b-090ccb72a6d7" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0ea1888-58bd-418c-b43c-58c28926d54d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010038B53EC70B19154F847114FD6A4D5328" ma:contentTypeVersion="19" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="7974012868a5006965c3247647575ec5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a0ea1888-58bd-418c-b43c-58c28926d54d" xmlns:ns3="5f332ce5-39e8-4732-8d0b-090ccb72a6d7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eec5e44d65124334b241dbbdc5da778f" ns2:_="" ns3:_="">
     <xsd:import namespace="a0ea1888-58bd-418c-b43c-58c28926d54d"/>
     <xsd:import namespace="5f332ce5-39e8-4732-8d0b-090ccb72a6d7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -18544,64 +18583,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3016008-C69D-466F-97D6-A7FB103D439E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35543908-05A6-4A2F-8E57-96C7F1CBD28C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5f332ce5-39e8-4732-8d0b-090ccb72a6d7"/>
     <ds:schemaRef ds:uri="a0ea1888-58bd-418c-b43c-58c28926d54d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3016008-C69D-466F-97D6-A7FB103D439E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{708BF3CB-E2CA-4460-A096-8C09B1596CE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a0ea1888-58bd-418c-b43c-58c28926d54d"/>
     <ds:schemaRef ds:uri="5f332ce5-39e8-4732-8d0b-090ccb72a6d7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">