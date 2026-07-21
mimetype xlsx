--- v0 (2025-10-06)
+++ v1 (2026-07-21)
@@ -2,176 +2,180 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U1141\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://grupoequatorialenergia.sharepoint.com/sites/RelaescomInvestidores/Documentos Compartilhados/General/Dividendos/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{C7415761-F8B5-4BB7-8818-ECCA3828AB12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0DF8F4F9-AB2D-4C11-8CAD-182E2FA0224B}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6350"/>
+    <workbookView xWindow="-28920" yWindow="-2220" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EQTL3" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="O52" i="1" l="1"/>
+  <c r="M52" i="1"/>
+  <c r="G52" i="1"/>
   <c r="G48" i="1" l="1"/>
   <c r="M48" i="1" l="1"/>
   <c r="O48" i="1" l="1"/>
   <c r="M44" i="1" l="1"/>
   <c r="O44" i="1" s="1"/>
   <c r="G44" i="1"/>
-  <c r="O42" i="1" l="1"/>
-  <c r="M42" i="1"/>
+  <c r="M42" i="1" l="1"/>
+  <c r="O42" i="1" s="1"/>
   <c r="G42" i="1"/>
   <c r="H41" i="1"/>
-  <c r="O40" i="1"/>
   <c r="M5" i="1"/>
-  <c r="M40" i="1" l="1"/>
-  <c r="G40" i="1"/>
+  <c r="G40" i="1" l="1"/>
   <c r="M39" i="1"/>
+  <c r="M40" i="1" s="1"/>
+  <c r="O40" i="1" s="1"/>
   <c r="G38" i="1"/>
   <c r="M37" i="1"/>
   <c r="M38" i="1" s="1"/>
   <c r="O38" i="1" s="1"/>
-  <c r="M36" i="1"/>
-  <c r="O36" i="1" s="1"/>
   <c r="G36" i="1"/>
   <c r="M35" i="1"/>
+  <c r="M36" i="1" s="1"/>
+  <c r="O36" i="1" s="1"/>
   <c r="G34" i="1"/>
   <c r="M33" i="1"/>
   <c r="M34" i="1" s="1"/>
   <c r="O34" i="1" s="1"/>
   <c r="G32" i="1"/>
   <c r="M31" i="1"/>
   <c r="M30" i="1"/>
-  <c r="M32" i="1" s="1"/>
-  <c r="O32" i="1" s="1"/>
   <c r="G29" i="1"/>
   <c r="M28" i="1"/>
   <c r="M27" i="1"/>
   <c r="M29" i="1" s="1"/>
   <c r="O29" i="1" s="1"/>
   <c r="G26" i="1"/>
   <c r="M25" i="1"/>
   <c r="M24" i="1"/>
   <c r="M22" i="1"/>
   <c r="M21" i="1"/>
   <c r="M23" i="1" s="1"/>
   <c r="O23" i="1" s="1"/>
   <c r="G20" i="1"/>
   <c r="M19" i="1"/>
   <c r="M20" i="1" s="1"/>
   <c r="O20" i="1" s="1"/>
   <c r="G18" i="1"/>
   <c r="M17" i="1"/>
   <c r="M18" i="1" s="1"/>
   <c r="O18" i="1" s="1"/>
   <c r="G16" i="1"/>
   <c r="M15" i="1"/>
   <c r="M16" i="1" s="1"/>
   <c r="O16" i="1" s="1"/>
   <c r="M14" i="1"/>
   <c r="O14" i="1" s="1"/>
   <c r="G14" i="1"/>
   <c r="G12" i="1"/>
   <c r="M11" i="1"/>
   <c r="M10" i="1"/>
   <c r="H9" i="1"/>
   <c r="G9" i="1"/>
   <c r="M8" i="1"/>
   <c r="M7" i="1"/>
   <c r="M9" i="1" s="1"/>
   <c r="O9" i="1" s="1"/>
   <c r="M6" i="1"/>
   <c r="O6" i="1" s="1"/>
   <c r="G6" i="1"/>
   <c r="M4" i="1"/>
   <c r="O4" i="1" s="1"/>
   <c r="K4" i="1"/>
   <c r="I4" i="1"/>
   <c r="G4" i="1"/>
   <c r="J3" i="1"/>
   <c r="J4" i="1" s="1"/>
   <c r="H3" i="1"/>
   <c r="H4" i="1" s="1"/>
-  <c r="M26" i="1" l="1"/>
+  <c r="M32" i="1" l="1"/>
+  <c r="O32" i="1" s="1"/>
+  <c r="M26" i="1"/>
   <c r="O26" i="1" s="1"/>
   <c r="M12" i="1"/>
   <c r="O12" i="1" s="1"/>
-  <c r="G23" i="1"/>
+  <c r="G23" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="19">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Provento</t>
   </si>
   <si>
     <t>Data de Aprovação</t>
   </si>
   <si>
     <t>Data Record</t>
   </si>
   <si>
     <t>Data Ex-Dividendos</t>
   </si>
   <si>
     <t>Data de Pagamento</t>
   </si>
   <si>
     <t>Por ação ordinária (R$)</t>
   </si>
   <si>
     <t>Montante 
 Ordinária  
 (R$ '000)</t>
@@ -196,51 +200,51 @@
  (R$ '000)</t>
   </si>
   <si>
     <t>Lucro Líquido
  (R$ '000)</t>
   </si>
   <si>
     <t>Pay-out</t>
   </si>
   <si>
     <t>JSCPs</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Dividendos</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -386,51 +390,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF002060"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -538,125 +542,112 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙_x0008_" xfId="3"/>
+    <cellStyle name="˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙˙_x0008_" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
-    <tableStyle name="Invisible" pivot="0" table="0" count="0"/>
+    <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -895,59 +886,59 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="8" tint="-0.499984740745262"/>
   </sheetPr>
-  <dimension ref="A1:P48"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H42" sqref="H42"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10.54296875" customWidth="1"/>
     <col min="2" max="2" width="11.26953125" customWidth="1"/>
     <col min="3" max="5" width="10.54296875" customWidth="1"/>
     <col min="6" max="6" width="12.1796875" customWidth="1"/>
     <col min="7" max="7" width="10.54296875" style="55" customWidth="1"/>
     <col min="8" max="10" width="10.54296875" customWidth="1"/>
     <col min="11" max="12" width="10.54296875" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10.54296875" style="56" customWidth="1"/>
     <col min="14" max="15" width="10.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="39" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
@@ -984,1845 +975,1970 @@
       <c r="N1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:16" s="12" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="10"/>
       <c r="E2" s="11"/>
       <c r="F2" s="10"/>
       <c r="G2" s="11"/>
       <c r="H2" s="10"/>
       <c r="I2" s="11"/>
       <c r="J2" s="10"/>
       <c r="K2" s="11"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A3" s="73">
+      <c r="A3" s="71">
         <v>2006</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="14">
         <v>39442</v>
       </c>
       <c r="D3" s="14">
         <v>39444</v>
       </c>
       <c r="E3" s="14">
         <v>39449</v>
       </c>
       <c r="F3" s="15">
         <v>39447</v>
       </c>
       <c r="G3" s="16">
         <v>7.3150000000000007E-2</v>
       </c>
       <c r="H3" s="17">
         <f>103930*G3</f>
         <v>7602.4795000000004</v>
       </c>
       <c r="I3" s="16">
         <v>7.3150000000000007E-2</v>
       </c>
       <c r="J3" s="17">
         <f>96627*I3</f>
         <v>7068.2650500000009</v>
       </c>
       <c r="K3" s="16">
         <v>0.21944</v>
       </c>
       <c r="L3" s="17"/>
       <c r="M3" s="18">
         <v>14670</v>
       </c>
       <c r="P3" s="19"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A4" s="74"/>
+      <c r="A4" s="72"/>
       <c r="B4" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="22"/>
       <c r="G4" s="23">
         <f>SUM(G1:G3)</f>
         <v>7.3150000000000007E-2</v>
       </c>
       <c r="H4" s="24">
         <f>SUM(H3)</f>
         <v>7602.4795000000004</v>
       </c>
       <c r="I4" s="23">
         <f>SUM(I3)</f>
         <v>7.3150000000000007E-2</v>
       </c>
       <c r="J4" s="24">
         <f>SUM(J3)</f>
         <v>7068.2650500000009</v>
       </c>
       <c r="K4" s="23">
         <f>SUM(K3:K3)</f>
         <v>0.21944</v>
       </c>
       <c r="L4" s="24"/>
       <c r="M4" s="24">
         <f>SUM(M3:M3)</f>
         <v>14670</v>
       </c>
       <c r="N4" s="24">
         <v>125410</v>
       </c>
       <c r="O4" s="25">
         <f>M4/N4</f>
         <v>0.11697631767801611</v>
       </c>
       <c r="P4" s="19"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A5" s="69">
+      <c r="A5" s="68">
         <v>2007</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="26">
         <v>39555</v>
       </c>
       <c r="D5" s="26">
         <v>39556</v>
       </c>
       <c r="E5" s="26">
         <v>39560</v>
       </c>
       <c r="F5" s="27">
         <v>39575</v>
       </c>
       <c r="G5" s="28">
         <v>1.2867500000000001</v>
       </c>
       <c r="H5" s="17">
         <v>135890.96039999998</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="30">
         <f>H5</f>
         <v>135890.96039999998</v>
       </c>
       <c r="N5" s="31"/>
       <c r="O5" s="13"/>
       <c r="P5" s="32"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A6" s="75"/>
+      <c r="A6" s="73"/>
       <c r="B6" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="22"/>
       <c r="G6" s="34">
         <f>SUM(G5)</f>
         <v>1.2867500000000001</v>
       </c>
       <c r="H6" s="24"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="24">
         <f>SUM(M5)</f>
         <v>135890.96039999998</v>
       </c>
       <c r="N6" s="24">
         <v>154444</v>
       </c>
       <c r="O6" s="36">
         <f>M6/N6</f>
         <v>0.87987205977571148</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A7" s="76">
+      <c r="A7" s="74">
         <v>2008</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="26">
         <v>43456</v>
       </c>
       <c r="D7" s="26">
         <v>43457</v>
       </c>
       <c r="E7" s="26">
         <v>43456</v>
       </c>
       <c r="F7" s="27">
         <v>39909</v>
       </c>
       <c r="G7" s="28">
         <v>0.1123175</v>
       </c>
       <c r="H7" s="37">
         <v>11865</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="37">
         <f>H7</f>
         <v>11865</v>
       </c>
       <c r="N7" s="38"/>
       <c r="O7" s="39"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A8" s="69"/>
+      <c r="A8" s="68"/>
       <c r="B8" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="26">
         <v>39892</v>
       </c>
       <c r="D8" s="26">
         <v>39895</v>
       </c>
       <c r="E8" s="26">
         <v>39892</v>
       </c>
       <c r="F8" s="27">
         <v>39968</v>
       </c>
       <c r="G8" s="28">
         <v>1.7972577000000001</v>
       </c>
       <c r="H8" s="37">
         <v>190150.99351999999</v>
       </c>
       <c r="I8" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="30">
         <f>H8</f>
         <v>190150.99351999999</v>
       </c>
       <c r="N8" s="31"/>
       <c r="O8" s="13"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A9" s="68"/>
+      <c r="A9" s="67"/>
       <c r="B9" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="21"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="22"/>
       <c r="G9" s="34">
         <f>SUM(G7:G8)</f>
         <v>1.9095752000000001</v>
       </c>
       <c r="H9" s="40">
         <f>SUM(H7:H8)</f>
         <v>202015.99351999999</v>
       </c>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="41">
         <f>SUM(M7:M8)</f>
         <v>202015.99351999999</v>
       </c>
       <c r="N9" s="24">
         <v>300114</v>
       </c>
       <c r="O9" s="36">
         <f>M9/N9</f>
         <v>0.67313085534163686</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A10" s="67">
+      <c r="A10" s="66">
         <v>2009</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="26">
         <v>40170</v>
       </c>
       <c r="D10" s="26">
         <v>40175</v>
       </c>
       <c r="E10" s="26">
         <v>40176</v>
       </c>
       <c r="F10" s="27">
         <v>40315</v>
       </c>
       <c r="G10" s="28">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H10" s="42">
         <v>7411.8121000000001</v>
       </c>
       <c r="I10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="43">
         <f>H10</f>
         <v>7411.8121000000001</v>
       </c>
       <c r="N10" s="31"/>
       <c r="O10" s="13"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A11" s="69"/>
+      <c r="A11" s="68"/>
       <c r="B11" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="26">
         <v>40297</v>
       </c>
       <c r="D11" s="26">
         <v>40297</v>
       </c>
       <c r="E11" s="26">
         <v>40298</v>
       </c>
       <c r="F11" s="27">
         <v>40315</v>
       </c>
       <c r="G11" s="28">
         <v>0.4</v>
       </c>
       <c r="H11" s="30">
         <v>43392.331200000001</v>
       </c>
       <c r="I11" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J11" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="30">
         <f>H11</f>
         <v>43392.331200000001</v>
       </c>
       <c r="N11" s="31"/>
       <c r="O11" s="13"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A12" s="68"/>
+      <c r="A12" s="67"/>
       <c r="B12" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="22"/>
       <c r="G12" s="34">
         <f>SUM(G10:G11)</f>
         <v>0.47000000000000003</v>
       </c>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="41">
         <f>SUM(M10:M11)</f>
         <v>50804.143300000003</v>
       </c>
       <c r="N12" s="24">
         <v>207283</v>
       </c>
       <c r="O12" s="36">
         <f>M12/N12</f>
         <v>0.24509556162348095</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A13" s="67">
+      <c r="A13" s="66">
         <v>2010</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="26">
         <v>40662</v>
       </c>
       <c r="D13" s="26">
         <v>40683</v>
       </c>
       <c r="E13" s="26">
         <v>40665</v>
       </c>
       <c r="F13" s="27">
         <v>40683</v>
       </c>
       <c r="G13" s="28">
         <v>1.8</v>
       </c>
       <c r="H13" s="42">
         <v>196608.6</v>
       </c>
       <c r="I13" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="30">
         <v>196608.00959999999</v>
       </c>
       <c r="N13" s="31"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A14" s="68"/>
+      <c r="A14" s="67"/>
       <c r="B14" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="22"/>
       <c r="G14" s="34">
         <f>SUM(G13)</f>
         <v>1.8</v>
       </c>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="24">
         <f>SUM(M13)</f>
         <v>196608.00959999999</v>
       </c>
       <c r="N14" s="24">
         <v>188871</v>
       </c>
       <c r="O14" s="36">
         <f>M14/N14</f>
         <v>1.0409645186397065</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A15" s="67">
+      <c r="A15" s="66">
         <v>2011</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="26">
         <v>40987</v>
       </c>
       <c r="D15" s="26">
         <v>40987</v>
       </c>
       <c r="E15" s="26">
         <v>40988</v>
       </c>
       <c r="F15" s="27">
         <v>41261</v>
       </c>
       <c r="G15" s="28">
         <v>0.46</v>
       </c>
       <c r="H15" s="30">
         <v>50421.417880000001</v>
       </c>
       <c r="I15" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="30">
         <f>H15</f>
         <v>50421.417880000001</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A16" s="68"/>
+      <c r="A16" s="67"/>
       <c r="B16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="22"/>
       <c r="G16" s="34">
         <f>SUM(G15)</f>
         <v>0.46</v>
       </c>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="24">
         <f>SUM(M15)</f>
         <v>50421.417880000001</v>
       </c>
       <c r="N16" s="24">
         <v>159996</v>
       </c>
       <c r="O16" s="36">
         <f>M16/N16</f>
         <v>0.31514174029350733</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A17" s="67">
+      <c r="A17" s="66">
         <v>2012</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="26">
         <v>41394</v>
       </c>
       <c r="D17" s="26">
         <v>41394</v>
       </c>
       <c r="E17" s="26">
         <v>41396</v>
       </c>
       <c r="F17" s="27">
         <v>41621</v>
       </c>
       <c r="G17" s="28">
         <v>0.17</v>
       </c>
       <c r="H17" s="30">
         <v>33736.04984</v>
       </c>
       <c r="I17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="30">
         <f>H17</f>
         <v>33736.04984</v>
       </c>
       <c r="N17" s="31"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A18" s="68"/>
+      <c r="A18" s="67"/>
       <c r="B18" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="22"/>
       <c r="G18" s="34">
         <f>SUM(G17)</f>
         <v>0.17</v>
       </c>
       <c r="H18" s="44"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="24">
         <f>SUM(M17)</f>
         <v>33736.04984</v>
       </c>
       <c r="N18" s="24">
         <v>140995</v>
       </c>
       <c r="O18" s="36">
         <f>M18/N18</f>
         <v>0.2392712496187808</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A19" s="67">
+      <c r="A19" s="66">
         <v>2013</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="26">
         <v>41754</v>
       </c>
       <c r="D19" s="26">
         <v>41754</v>
       </c>
       <c r="E19" s="26">
         <v>41757</v>
       </c>
       <c r="F19" s="27">
         <v>41985</v>
       </c>
       <c r="G19" s="28">
         <v>0.09</v>
       </c>
       <c r="H19" s="42">
         <v>17860.26168</v>
       </c>
       <c r="I19" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="30">
         <f>H19</f>
         <v>17860.26168</v>
       </c>
       <c r="N19" s="31"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A20" s="68"/>
+      <c r="A20" s="67"/>
       <c r="B20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="22"/>
       <c r="G20" s="34">
         <f>SUM(G19:G19)</f>
         <v>0.09</v>
       </c>
       <c r="H20" s="44"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="24">
         <f>SUM(M19:M19)</f>
         <v>17860.26168</v>
       </c>
       <c r="N20" s="24">
         <v>68637</v>
       </c>
       <c r="O20" s="36">
         <f>M20/N20</f>
         <v>0.26021332051226015</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A21" s="67">
+      <c r="A21" s="66">
         <v>2014</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="26">
         <v>41992</v>
       </c>
       <c r="D21" s="26">
         <v>41992</v>
       </c>
       <c r="E21" s="26">
         <v>41995</v>
       </c>
       <c r="F21" s="27">
         <v>42353</v>
       </c>
       <c r="G21" s="28">
         <v>0.3</v>
       </c>
       <c r="H21" s="42">
         <v>59534.205600000001</v>
       </c>
       <c r="I21" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="43">
         <f>H21</f>
         <v>59534.205600000001</v>
       </c>
       <c r="N21" s="31"/>
       <c r="O21" s="13"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A22" s="69"/>
+      <c r="A22" s="68"/>
       <c r="B22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="26">
         <v>42111</v>
       </c>
       <c r="D22" s="26">
         <v>42111</v>
       </c>
       <c r="E22" s="26">
         <v>42114</v>
       </c>
       <c r="F22" s="27">
         <v>42353</v>
       </c>
       <c r="G22" s="28">
         <v>0.48047770000000001</v>
       </c>
       <c r="H22" s="42">
         <v>95349.219218999991</v>
       </c>
       <c r="I22" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="30">
         <f>H22</f>
         <v>95349.219218999991</v>
       </c>
       <c r="N22" s="31"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A23" s="68"/>
+      <c r="A23" s="67"/>
       <c r="B23" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="22"/>
       <c r="G23" s="34">
         <f ca="1">SUM(G22:G24)</f>
         <v>0.83047699999999991</v>
       </c>
       <c r="H23" s="44"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="45">
         <f>SUM(M21:M22)</f>
         <v>154883.42481900001</v>
       </c>
       <c r="N23" s="24">
         <v>637756</v>
       </c>
       <c r="O23" s="36">
         <f>M23/N23</f>
         <v>0.24285686817372162</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A24" s="67">
+      <c r="A24" s="66">
         <v>2015</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="26">
         <v>42361</v>
       </c>
       <c r="D24" s="26">
         <v>42361</v>
       </c>
       <c r="E24" s="26">
         <v>42366</v>
       </c>
       <c r="F24" s="27">
         <v>42719</v>
       </c>
       <c r="G24" s="28">
         <v>0.35</v>
       </c>
       <c r="H24" s="42">
         <v>69505.573199999999</v>
       </c>
       <c r="I24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="46">
         <f>H24</f>
         <v>69505.573199999999</v>
       </c>
       <c r="N24" s="38"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A25" s="69"/>
+      <c r="A25" s="68"/>
       <c r="B25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="26">
         <v>42475</v>
       </c>
       <c r="D25" s="26">
         <v>42475</v>
       </c>
       <c r="E25" s="26">
         <v>42478</v>
       </c>
       <c r="F25" s="27">
         <v>42719</v>
       </c>
       <c r="G25" s="28">
         <v>0.65</v>
       </c>
       <c r="H25" s="30">
         <v>129082.50354999999</v>
       </c>
       <c r="I25" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="30">
         <f>H25</f>
         <v>129082.50354999999</v>
       </c>
       <c r="N25" s="31"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A26" s="68"/>
+      <c r="A26" s="67"/>
       <c r="B26" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="22"/>
       <c r="G26" s="34">
         <f>SUM(G24:G25)</f>
         <v>1</v>
       </c>
       <c r="H26" s="44">
         <v>0</v>
       </c>
       <c r="I26" s="21"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
       <c r="M26" s="24">
         <f>SUM(M24:M25)</f>
         <v>198588.07675000001</v>
       </c>
       <c r="N26" s="24">
         <v>808482</v>
       </c>
       <c r="O26" s="36">
         <f>M26/N26</f>
         <v>0.2456307954289644</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A27" s="70">
+      <c r="A27" s="69">
         <v>2016</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="26">
         <v>42730</v>
       </c>
       <c r="D27" s="26">
         <v>42730</v>
       </c>
       <c r="E27" s="26">
         <v>42731</v>
       </c>
       <c r="F27" s="27">
         <v>43090</v>
       </c>
       <c r="G27" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="H27" s="42">
         <v>55629.270759999999</v>
       </c>
       <c r="I27" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J27" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="43">
         <f>H27</f>
         <v>55629.270759999999</v>
       </c>
       <c r="N27" s="31"/>
       <c r="O27" s="13"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A28" s="71"/>
+      <c r="A28" s="64"/>
       <c r="B28" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="26">
         <v>42852</v>
       </c>
       <c r="D28" s="26">
         <v>42852</v>
       </c>
       <c r="E28" s="26">
         <v>42853</v>
       </c>
       <c r="F28" s="27">
         <v>43090</v>
       </c>
       <c r="G28" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H28" s="42">
         <v>115242.36513999999</v>
       </c>
       <c r="I28" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J28" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L28" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="30">
         <f>H28</f>
         <v>115242.36513999999</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A29" s="72"/>
+      <c r="A29" s="70"/>
       <c r="B29" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="47"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="22"/>
       <c r="G29" s="34">
         <f>SUM(G27:G28)</f>
         <v>0.86</v>
       </c>
       <c r="H29" s="44"/>
       <c r="I29" s="21"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="45">
         <f>SUM(M27:M28)</f>
         <v>170871.63589999999</v>
       </c>
       <c r="N29" s="24">
         <v>712217</v>
       </c>
       <c r="O29" s="36">
         <f>M29/N29</f>
         <v>0.23991513246664992</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A30" s="70">
+      <c r="A30" s="69">
         <v>2017</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="48">
         <v>43103</v>
       </c>
       <c r="D30" s="48">
         <v>43103</v>
       </c>
       <c r="E30" s="48">
         <v>43104</v>
       </c>
       <c r="F30" s="27">
         <v>43453</v>
       </c>
       <c r="G30" s="28">
         <v>0.11</v>
       </c>
       <c r="H30" s="30">
         <v>21861.781370000001</v>
       </c>
       <c r="I30" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J30" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="30">
         <f>H30</f>
         <v>21861.781370000001</v>
       </c>
       <c r="P30" s="49"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A31" s="71"/>
+      <c r="A31" s="64"/>
       <c r="B31" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="48">
         <v>43217</v>
       </c>
       <c r="D31" s="48">
         <v>43217</v>
       </c>
       <c r="E31" s="48">
         <v>43218</v>
       </c>
       <c r="F31" s="27">
         <v>43453</v>
       </c>
       <c r="G31" s="28">
         <v>1.1010344999999999</v>
       </c>
       <c r="H31" s="30">
         <v>218823.41021</v>
       </c>
       <c r="I31" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J31" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="30">
         <f>H31</f>
         <v>218823.41021</v>
       </c>
       <c r="P31" s="49"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A32" s="72"/>
+      <c r="A32" s="70"/>
       <c r="B32" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="47"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="22"/>
       <c r="G32" s="50">
         <f>SUM(G30:G31)</f>
         <v>1.2110345</v>
       </c>
       <c r="H32" s="44"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="24">
         <f>SUM(M30:M31)</f>
         <v>240685.19158000001</v>
       </c>
       <c r="N32" s="24">
         <v>997263</v>
       </c>
       <c r="O32" s="36">
         <f>M32/N32</f>
         <v>0.24134575491119195</v>
       </c>
       <c r="P32" s="49"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A33" s="70">
+      <c r="A33" s="69">
         <v>2018</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="48">
         <v>43585</v>
       </c>
       <c r="D33" s="48">
         <v>43585</v>
       </c>
       <c r="E33" s="48">
         <v>43587</v>
       </c>
       <c r="F33" s="27">
         <v>43817</v>
       </c>
       <c r="G33" s="28">
         <v>0.95</v>
       </c>
       <c r="H33" s="30">
         <v>191484.10615000001</v>
       </c>
       <c r="I33" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J33" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L33" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="30">
         <f>H33</f>
         <v>191484.10615000001</v>
       </c>
       <c r="P33" s="49"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A34" s="72"/>
+      <c r="A34" s="70"/>
       <c r="B34" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="47"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="22"/>
       <c r="G34" s="34">
         <f>SUM(G33)</f>
         <v>0.95</v>
       </c>
       <c r="H34" s="44"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="24">
         <f>SUM(M33)</f>
         <v>191484.10615000001</v>
       </c>
       <c r="N34" s="24">
         <v>917935</v>
       </c>
       <c r="O34" s="36">
         <f>M34/N34</f>
         <v>0.20860312129943842</v>
       </c>
       <c r="P34" s="49"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A35" s="70">
+      <c r="A35" s="69">
         <v>2019</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="48">
         <v>44029</v>
       </c>
       <c r="D35" s="48">
         <v>44029</v>
       </c>
       <c r="E35" s="48">
         <v>44032</v>
       </c>
       <c r="F35" s="27">
         <v>44188</v>
       </c>
       <c r="G35" s="28">
         <v>0.31996829999999998</v>
       </c>
       <c r="H35" s="42">
         <v>323261.21141999995</v>
       </c>
       <c r="I35" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J35" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L35" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="30">
         <f>H35</f>
         <v>323261.21141999995</v>
       </c>
       <c r="P35" s="49"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A36" s="72"/>
+      <c r="A36" s="70"/>
       <c r="B36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="47"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="22"/>
       <c r="G36" s="34">
         <f>SUM(G35)</f>
         <v>0.31996829999999998</v>
       </c>
       <c r="H36" s="44"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="24">
         <f>SUM(M35)</f>
         <v>323261.21141999995</v>
       </c>
       <c r="N36" s="24">
         <v>2415630</v>
       </c>
       <c r="O36" s="36">
         <f>M36/N36</f>
         <v>0.13382066434843082</v>
       </c>
       <c r="P36" s="49"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A37" s="70">
+      <c r="A37" s="69">
         <v>2020</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="48">
         <v>44316</v>
       </c>
       <c r="D37" s="48">
         <v>44316</v>
       </c>
       <c r="E37" s="48">
         <v>44319</v>
       </c>
       <c r="F37" s="27">
         <v>44559</v>
       </c>
       <c r="G37" s="28">
         <v>0.72</v>
       </c>
       <c r="H37" s="30">
         <v>707104.7892</v>
       </c>
       <c r="I37" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J37" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="30">
         <f>H37</f>
         <v>707104.7892</v>
       </c>
       <c r="P37" s="49"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A38" s="72"/>
+      <c r="A38" s="70"/>
       <c r="B38" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="47"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="50">
         <f>SUM(G37)</f>
         <v>0.72</v>
       </c>
       <c r="H38" s="44"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="24">
         <f>SUM(M37)</f>
         <v>707104.7892</v>
       </c>
       <c r="N38" s="24">
         <v>2975089</v>
       </c>
       <c r="O38" s="36">
         <f>M38/N38</f>
         <v>0.23767517180158307</v>
       </c>
       <c r="P38" s="49"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A39" s="70">
+      <c r="A39" s="69">
         <v>2021</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="48">
         <v>44680</v>
       </c>
       <c r="D39" s="48">
         <v>44680</v>
       </c>
       <c r="E39" s="48">
         <v>44683</v>
       </c>
       <c r="F39" s="48">
         <v>44924</v>
       </c>
       <c r="G39" s="28">
         <v>0.64</v>
       </c>
       <c r="H39" s="30">
         <v>704041.27040000004</v>
       </c>
       <c r="I39" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J39" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L39" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="30">
         <f>H39</f>
         <v>704041.27040000004</v>
       </c>
       <c r="O39" s="39"/>
       <c r="P39" s="49"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A40" s="77"/>
+      <c r="A40" s="65"/>
       <c r="B40" s="51" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="52"/>
       <c r="D40" s="52"/>
       <c r="E40" s="52"/>
       <c r="F40" s="52"/>
       <c r="G40" s="53">
         <f>SUM(G39)</f>
         <v>0.64</v>
       </c>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="52"/>
       <c r="K40" s="52"/>
       <c r="L40" s="52"/>
       <c r="M40" s="54">
         <f>SUM(M39:M39)</f>
         <v>704041.27040000004</v>
       </c>
       <c r="N40" s="24">
         <v>3694527</v>
       </c>
       <c r="O40" s="36">
         <f>M40/N40</f>
         <v>0.19056330361099</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A41" s="70">
+      <c r="A41" s="69">
         <v>2022</v>
       </c>
-      <c r="B41" s="57" t="s">
+      <c r="B41" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="C41" s="58">
+      <c r="C41" s="48">
         <v>45044</v>
       </c>
-      <c r="D41" s="58">
+      <c r="D41" s="48">
         <v>45044</v>
       </c>
-      <c r="E41" s="58">
+      <c r="E41" s="48">
         <v>45048</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="48">
         <v>45086</v>
       </c>
-      <c r="G41" s="59">
+      <c r="G41" s="55">
         <v>0.35</v>
       </c>
       <c r="H41" s="30">
         <f>G41*1100445355/1000</f>
         <v>385155.87424999999</v>
       </c>
       <c r="I41" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J41" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="30">
         <v>385155.87424999999</v>
       </c>
-      <c r="N41" s="60"/>
-      <c r="O41" s="60"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A42" s="77"/>
+      <c r="A42" s="65"/>
       <c r="B42" s="51" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="52"/>
       <c r="D42" s="52"/>
       <c r="E42" s="52"/>
-      <c r="F42" s="61"/>
-      <c r="G42" s="63">
+      <c r="F42" s="57"/>
+      <c r="G42" s="59">
         <f>G41</f>
         <v>0.35</v>
       </c>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="52"/>
       <c r="K42" s="52"/>
       <c r="L42" s="52"/>
-      <c r="M42" s="62">
+      <c r="M42" s="58">
         <f>SUM(M41)</f>
         <v>385155.87424999999</v>
       </c>
       <c r="N42" s="24">
         <v>1373938.2459499999</v>
       </c>
       <c r="O42" s="36">
         <f>M42/N42</f>
         <v>0.28032982951405266</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A43" s="70">
+      <c r="A43" s="63">
         <v>2023</v>
       </c>
-      <c r="B43" s="57" t="s">
+      <c r="B43" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="C43" s="58">
+      <c r="C43" s="48">
         <v>45412</v>
       </c>
-      <c r="D43" s="58">
+      <c r="D43" s="48">
         <v>45412</v>
       </c>
-      <c r="E43" s="58">
+      <c r="E43" s="48">
         <v>45414</v>
       </c>
-      <c r="F43" s="58">
+      <c r="F43" s="48">
         <v>45453</v>
       </c>
-      <c r="G43" s="66">
+      <c r="G43" s="62">
         <v>0.44999346845999999</v>
       </c>
       <c r="H43" s="30">
         <v>516198</v>
       </c>
       <c r="I43" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J43" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="29" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="29" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="30">
         <v>516198</v>
       </c>
-      <c r="N43" s="60"/>
-      <c r="O43" s="60"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A44" s="77"/>
+      <c r="A44" s="65"/>
       <c r="B44" s="51" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="52"/>
       <c r="D44" s="52"/>
       <c r="E44" s="52"/>
-      <c r="F44" s="61"/>
+      <c r="F44" s="57"/>
       <c r="G44" s="53">
         <f>G43</f>
         <v>0.44999346845999999</v>
       </c>
       <c r="H44" s="52"/>
       <c r="I44" s="52"/>
       <c r="J44" s="52"/>
       <c r="K44" s="52"/>
       <c r="L44" s="52"/>
-      <c r="M44" s="62">
+      <c r="M44" s="58">
         <f>SUM(M43)</f>
         <v>516198</v>
       </c>
       <c r="N44" s="24">
         <v>2876284</v>
       </c>
       <c r="O44" s="36">
         <f>M44/N44</f>
         <v>0.17946697892141389</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A45" s="78">
+      <c r="A45" s="63">
         <v>2024</v>
       </c>
-      <c r="B45" s="57" t="s">
+      <c r="B45" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C45" s="58">
+      <c r="C45" s="48">
         <v>45656</v>
       </c>
-      <c r="D45" s="58">
+      <c r="D45" s="48">
         <v>45656</v>
       </c>
-      <c r="E45" s="58">
+      <c r="E45" s="48">
         <v>45671</v>
       </c>
-      <c r="F45" s="58">
+      <c r="F45" s="48">
         <v>45708</v>
       </c>
-      <c r="G45" s="64">
+      <c r="G45" s="60">
         <v>8.9124575560000002E-2</v>
       </c>
       <c r="H45" s="30">
         <v>111164</v>
       </c>
       <c r="I45" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J45" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="30">
         <v>111164</v>
       </c>
-      <c r="N45" s="60"/>
-      <c r="O45" s="60"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A46" s="79"/>
-      <c r="B46" s="57" t="s">
+      <c r="A46" s="64"/>
+      <c r="B46" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C46" s="58">
+      <c r="C46" s="48">
         <v>45777</v>
       </c>
-      <c r="D46" s="58">
+      <c r="D46" s="48">
         <v>45777</v>
       </c>
-      <c r="E46" s="58">
+      <c r="E46" s="48">
         <v>45779</v>
       </c>
-      <c r="F46" s="58">
+      <c r="F46" s="48">
         <v>45805</v>
       </c>
-      <c r="G46" s="64">
+      <c r="G46" s="60">
         <v>0.16858615926000001</v>
       </c>
       <c r="H46" s="30">
         <v>210999</v>
       </c>
       <c r="I46" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J46" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="29">
         <v>210999</v>
       </c>
       <c r="L46" s="29">
         <v>210999</v>
       </c>
       <c r="M46" s="30">
         <v>210999</v>
       </c>
-      <c r="N46" s="60"/>
-      <c r="O46" s="60"/>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A47" s="79"/>
-      <c r="B47" s="57" t="s">
+      <c r="A47" s="64"/>
+      <c r="B47" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="C47" s="58">
+      <c r="C47" s="48">
         <v>45777</v>
       </c>
-      <c r="D47" s="58">
+      <c r="D47" s="48">
         <v>45777</v>
       </c>
-      <c r="E47" s="58">
+      <c r="E47" s="48">
         <v>45779</v>
       </c>
-      <c r="F47" s="58">
+      <c r="F47" s="48">
         <v>45805</v>
       </c>
-      <c r="G47" s="64">
+      <c r="G47" s="60">
         <v>0.53158285636000002</v>
       </c>
       <c r="H47" s="30">
         <v>664762</v>
       </c>
       <c r="I47" s="29" t="s">
         <v>18</v>
       </c>
       <c r="J47" s="29" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="29">
         <v>664762</v>
       </c>
       <c r="L47" s="29">
         <v>664762</v>
       </c>
       <c r="M47" s="30">
         <v>664762</v>
       </c>
-      <c r="N47" s="60"/>
-      <c r="O47" s="60"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.35">
-      <c r="A48" s="77"/>
+      <c r="A48" s="65"/>
       <c r="B48" s="51" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="52"/>
       <c r="D48" s="52"/>
       <c r="E48" s="52"/>
-      <c r="F48" s="61"/>
-      <c r="G48" s="65">
+      <c r="F48" s="57"/>
+      <c r="G48" s="61">
         <f>SUM(G45:G47)</f>
         <v>0.78929359118000009</v>
       </c>
       <c r="H48" s="52"/>
       <c r="I48" s="52"/>
       <c r="J48" s="52"/>
       <c r="K48" s="52"/>
       <c r="L48" s="52"/>
-      <c r="M48" s="62">
+      <c r="M48" s="58">
         <f>SUM(M45:M47)</f>
         <v>986925</v>
       </c>
       <c r="N48" s="24">
         <v>3767805</v>
       </c>
       <c r="O48" s="36">
         <f>M48/N48</f>
         <v>0.26193632632262021</v>
       </c>
     </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A49" s="63">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="48">
+        <v>45961</v>
+      </c>
+      <c r="D49" s="48">
+        <v>45966</v>
+      </c>
+      <c r="E49" s="48">
+        <v>45967</v>
+      </c>
+      <c r="F49" s="48">
+        <v>45978</v>
+      </c>
+      <c r="G49" s="60">
+        <v>0.80480288985000004</v>
+      </c>
+      <c r="H49" s="30">
+        <v>1009807</v>
+      </c>
+      <c r="I49" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="J49" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="29"/>
+      <c r="L49" s="29"/>
+      <c r="M49" s="30">
+        <v>1009807</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A50" s="64"/>
+      <c r="B50" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" s="48">
+        <v>45961</v>
+      </c>
+      <c r="D50" s="48">
+        <v>45966</v>
+      </c>
+      <c r="E50" s="48">
+        <v>45967</v>
+      </c>
+      <c r="F50" s="48">
+        <v>45978</v>
+      </c>
+      <c r="G50" s="60">
+        <v>0.64519711015000003</v>
+      </c>
+      <c r="H50" s="30">
+        <v>809546</v>
+      </c>
+      <c r="I50" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="J50" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="29">
+        <v>210999</v>
+      </c>
+      <c r="L50" s="29">
+        <v>210999</v>
+      </c>
+      <c r="M50" s="30">
+        <v>809546</v>
+      </c>
+      <c r="N50" s="19"/>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A51" s="64"/>
+      <c r="B51" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" s="48">
+        <v>46013</v>
+      </c>
+      <c r="D51" s="48">
+        <v>46020</v>
+      </c>
+      <c r="E51" s="48">
+        <v>46021</v>
+      </c>
+      <c r="F51" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="60">
+        <v>0.13329262950000001</v>
+      </c>
+      <c r="H51" s="30">
+        <v>167699</v>
+      </c>
+      <c r="I51" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="J51" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="29"/>
+      <c r="L51" s="29"/>
+      <c r="M51" s="30">
+        <v>167699</v>
+      </c>
+      <c r="N51" s="19"/>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A52" s="65"/>
+      <c r="B52" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="52"/>
+      <c r="D52" s="52"/>
+      <c r="E52" s="52"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="61">
+        <f>SUM(G49:G51)</f>
+        <v>1.5832926295000003</v>
+      </c>
+      <c r="H52" s="52"/>
+      <c r="I52" s="52"/>
+      <c r="J52" s="52"/>
+      <c r="K52" s="52"/>
+      <c r="L52" s="52"/>
+      <c r="M52" s="58">
+        <f>SUM(M49:M51)</f>
+        <v>1987052</v>
+      </c>
+      <c r="N52" s="24">
+        <v>2503931</v>
+      </c>
+      <c r="O52" s="36">
+        <f>M52/N52</f>
+        <v>0.79357298583706981</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="A49:A52"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="A27:A29"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="A45:A48"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="A41:A42"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="A35:A36"/>
-    <mergeCell ref="A15:A16"/>
-[...9 lines deleted...]
-    <mergeCell ref="A27:A29"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="M29:M39 M23 M6 M9 M15:M18 M20 M26" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="8647431e-8536-4ddf-8c69-8f8b00e0874e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010093E890DB9B60684489CA38A2E1C1534B" ma:contentTypeVersion="16" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="afad0c4f0f22fe5d641c5f8671c90ea2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8647431e-8536-4ddf-8c69-8f8b00e0874e" xmlns:ns4="da2dc292-b142-4b42-9e69-5f288b7e246b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93b3a1273d36b3941517ff07e196e5f1" ns3:_="" ns4:_="">
     <xsd:import namespace="8647431e-8536-4ddf-8c69-8f8b00e0874e"/>
     <xsd:import namespace="da2dc292-b142-4b42-9e69-5f288b7e246b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3017,90 +3133,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328CCF22-CE2D-45DC-8CED-D53415F73D0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F1BB642-39EA-451B-8190-F0C7A81BB84D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="da2dc292-b142-4b42-9e69-5f288b7e246b"/>
+    <ds:schemaRef ds:uri="8647431e-8536-4ddf-8c69-8f8b00e0874e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F1BB642-39EA-451B-8190-F0C7A81BB84D}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDED080F-9F92-413C-A45C-5E8B5213074E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8647431e-8536-4ddf-8c69-8f8b00e0874e"/>
     <ds:schemaRef ds:uri="da2dc292-b142-4b42-9e69-5f288b7e246b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{328CCF22-CE2D-45DC-8CED-D53415F73D0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EQTL3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>