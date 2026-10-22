--- v3 (2026-07-08)
+++ v4 (2026-10-22)
@@ -1,72 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr codeName="EstaPastaDeTrabalho" hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://curyconstrutorasa.sharepoint.com/sites/RelacaocomInvestidorRI/Documentos/Divulgações de Resultados/Planilha Fundamentos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://curyconstrutorasa.sharepoint.com/sites/RelacaocomInvestidorRI/Documentos/Divulgações de Resultados/2026/3T26/Prévia Operacional/CVM/Site/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="96" documentId="8_{FC21756C-7189-4326-91E9-2806C69E4305}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{942BC803-3D22-46BE-9106-780F59218AB4}"/>
+  <xr:revisionPtr revIDLastSave="306" documentId="8_{FC21756C-7189-4326-91E9-2806C69E4305}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{30224503-C306-46A4-A382-B1106B2046F3}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="873" xr2:uid="{BB263381-94AE-6047-B52A-6B4128480F0B}"/>
   </bookViews>
   <sheets>
     <sheet name="Menu" sheetId="14" r:id="rId1"/>
     <sheet name="Resultados Operacionais " sheetId="15" r:id="rId2"/>
     <sheet name="Demonstrações do Resultado" sheetId="24" r:id="rId3"/>
     <sheet name="Balanço Patrimonial Ativo" sheetId="21" r:id="rId4"/>
     <sheet name="Balanço Patrimonial Passivo" sheetId="22" r:id="rId5"/>
     <sheet name="Fluxo de Caixa" sheetId="23" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="\0" localSheetId="2">'Demonstrações do Resultado'!#REF!</definedName>
     <definedName name="\0" localSheetId="5">#REF!</definedName>
     <definedName name="\0">#REF!</definedName>
     <definedName name="\1" localSheetId="2">'Demonstrações do Resultado'!#REF!</definedName>
     <definedName name="\1" localSheetId="5">#REF!</definedName>
     <definedName name="\1">#REF!</definedName>
     <definedName name="\3" localSheetId="2">'Demonstrações do Resultado'!#REF!</definedName>
     <definedName name="\3" localSheetId="5">#REF!</definedName>
     <definedName name="\3">#REF!</definedName>
     <definedName name="\a" localSheetId="5">#REF!</definedName>
     <definedName name="\a">#REF!</definedName>
     <definedName name="\i" localSheetId="5">#REF!</definedName>
     <definedName name="\i">#REF!</definedName>
@@ -9339,51 +9338,51 @@
     <definedName name="zzdftr" hidden="1">{#N/A,#N/A,FALSE,"Plan1";#N/A,#N/A,FALSE,"Plan2"}</definedName>
     <definedName name="zzz" localSheetId="5">#REF!</definedName>
     <definedName name="zzz">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1015" uniqueCount="430">
   <si>
     <t>Planilha Interativa/Interactive Spreadsheet</t>
   </si>
   <si>
     <t>Resultados Operacionais / Operating Results</t>
   </si>
   <si>
     <t>Demonstrações do Resultado / Income Statement</t>
   </si>
   <si>
     <t>Balanço Patrimonial - Ativo / Assets</t>
   </si>
   <si>
     <t>Balanço Patrimonial - Passivo / Liabilities and Equity</t>
   </si>
   <si>
     <t>Fluxo de Caixa / Consolidated Cash Flow Statements</t>
   </si>
   <si>
     <t>RESULTADOS OPERACIONAIS</t>
   </si>
   <si>
     <t>OPERATING RESULTS</t>
   </si>
   <si>
@@ -9510,53 +9509,50 @@
     <t>VGV (em R$ mil)</t>
   </si>
   <si>
     <t>Launches - Total PSV (R$ '000)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>VGV (em R$ mil) - Parte Cury</t>
   </si>
   <si>
     <t>Share Cury (PSV)</t>
   </si>
   <si>
     <t>Número de unidades</t>
   </si>
   <si>
     <t>Units launched</t>
   </si>
   <si>
     <t>Preço médio por unidade (em R$ mil)</t>
   </si>
   <si>
     <t>Average price per unit (R$ '000)</t>
-  </si>
-[...1 lines deleted...]
-    <t>VGV médio dos lançamentos (em R$ mil)</t>
   </si>
   <si>
     <t>Tamanho médio dos lançamentos (em unidades)</t>
   </si>
   <si>
     <t>Average unit per launch</t>
   </si>
   <si>
     <t>VENDAS E DISTRATOS</t>
   </si>
   <si>
     <t>PRE-SALES AND CANCELLATIONS</t>
   </si>
   <si>
     <t>Vendas Brutas</t>
   </si>
   <si>
     <t>Gross Pre-sales</t>
   </si>
   <si>
     <t>PSV Total (R$ '000)</t>
   </si>
   <si>
     <t>Units</t>
   </si>
@@ -10619,70 +10615,85 @@
   </si>
   <si>
     <t>4T25</t>
   </si>
   <si>
     <t>1T26</t>
   </si>
   <si>
     <t>´Produced Units*</t>
   </si>
   <si>
     <t>Construction Sites</t>
   </si>
   <si>
     <t>Estoque % Cury</t>
   </si>
   <si>
     <t>Inventories % Cury</t>
   </si>
   <si>
     <t>Financial expenses</t>
   </si>
   <si>
     <t>2T26</t>
   </si>
+  <si>
+    <t>3T26</t>
+  </si>
+  <si>
+    <t>Preço médio por unidade (em R$)</t>
+  </si>
+  <si>
+    <t>Average price per unit (R$)</t>
+  </si>
+  <si>
+    <t>VGV médio dos lançamentos (em R$)</t>
+  </si>
+  <si>
+    <t>Average Launches PSV (R$)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="12">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="170" formatCode="#,##0.0%;\(#,##0.0%\)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0;\(#,##0.0\)"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="&quot;R$&quot;\ #,##0.00"/>
     <numFmt numFmtId="174" formatCode="#,##0.00000"/>
   </numFmts>
-  <fonts count="47" x14ac:knownFonts="1">
+  <fonts count="50" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -10910,50 +10921,68 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Saira"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Saira"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Saira"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF283A98"/>
       <name val="Saira"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF424242"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Yu Gothic UI"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Saira"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDDCD4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -11038,51 +11067,51 @@
   <cellStyleXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="268">
+  <cellXfs count="283">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
@@ -11667,154 +11696,195 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="32" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="31" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="6" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="18" fillId="3" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="33" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="33" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="170" fontId="21" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="170" fontId="21" fillId="4" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="18" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="172" fontId="18" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="17" fillId="0" borderId="0" xfId="15" applyFont="1"/>
+    <xf numFmtId="43" fontId="18" fillId="3" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="21" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="20" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="49" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="15" applyFont="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="23">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 157 2" xfId="21" xr:uid="{A5A8F568-9F98-4725-BDA5-14013FBBC1B4}"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{BA06AD87-BC8A-4471-8D6B-338737BAF316}"/>
     <cellStyle name="Normal 2 2" xfId="11" xr:uid="{F5A0530D-6911-4680-8E4F-DEF941408FEF}"/>
     <cellStyle name="Normal 2 2 2" xfId="16" xr:uid="{6E24A8A8-7155-4975-8029-6344B0948C7D}"/>
     <cellStyle name="Normal 2 3" xfId="5" xr:uid="{2465A047-CC25-4DBA-BCF8-243120F86E07}"/>
     <cellStyle name="Normal 2 4" xfId="12" xr:uid="{2ADE7452-C2C3-425B-AE97-A02B805BA5BB}"/>
     <cellStyle name="Normal 2 4 2" xfId="22" xr:uid="{A4192DAA-B355-43C3-9B96-FCD0318CCD16}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{B255E5FA-A335-4B31-9CE3-30D8AA4B9D00}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{5C325F9F-A295-45F4-8AE2-D15866E6A125}"/>
     <cellStyle name="Normal 4 2" xfId="17" xr:uid="{E3F47793-12B2-486A-A09F-66F2557C21ED}"/>
     <cellStyle name="Normal 5" xfId="13" xr:uid="{BE5F7955-4ACE-4A4F-953A-DB044E93F35E}"/>
     <cellStyle name="Percent 2" xfId="14" xr:uid="{C132BF41-EC2B-4D0F-A7F2-19041163E7B3}"/>
     <cellStyle name="Porcentagem" xfId="1" builtinId="5"/>
     <cellStyle name="Porcentagem 2" xfId="7" xr:uid="{59565A0B-F3C4-455C-8410-ADFCF83E3800}"/>
     <cellStyle name="Porcentagem 3" xfId="10" xr:uid="{ABC8537A-1F58-4A40-927B-6641D35EEFEB}"/>
     <cellStyle name="Porcentagem 3 2" xfId="20" xr:uid="{29721CE5-E2FE-4099-B858-8EE55100BB8E}"/>
     <cellStyle name="Vírgula" xfId="15" builtinId="3"/>
     <cellStyle name="Vírgula 2" xfId="3" xr:uid="{AA4F856D-4F56-43AA-A058-5C229D3A15F2}"/>
     <cellStyle name="Vírgula 2 2" xfId="19" xr:uid="{BFFE552A-FF31-4881-949C-D4B47E60B36B}"/>
     <cellStyle name="Vírgula 3" xfId="6" xr:uid="{43C394B5-1C11-4BA0-A9FC-59C4B3286ECF}"/>
     <cellStyle name="Vírgula 4" xfId="9" xr:uid="{6E7603F6-699A-460F-BE0E-7545D40BB458}"/>
     <cellStyle name="Vírgula 4 2" xfId="18" xr:uid="{9F284BC1-78DB-4793-B26E-A86F2608A146}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{23417A74-4E17-4A12-AC0C-5250980719AB}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF169E92"/>
       <color rgb="FF283A97"/>
       <color rgb="FF283A98"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Patrimonial Ativo'!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Resultados Operacionais '!A1"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Fluxo de Caixa'!A1"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Balan&#231;o Patrimonial Passivo'!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Demonstra&#231;&#245;es do Resultado'!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Menu!A1"/></Relationships>
 </file>
@@ -14256,54 +14326,50 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="pt-BR" sz="1050" b="1">
               <a:latin typeface="Saira" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:ea typeface="Yu Gothic UI" panose="020B0500000000000000" pitchFamily="34" charset="-128"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Anual</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -14611,492 +14677,498 @@
   <cols>
     <col min="2" max="2" width="18.09765625" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="8" max="8" width="14.09765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21.6" x14ac:dyDescent="0.65">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
     </row>
     <row r="2" spans="1:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
-      <c r="E2" s="250" t="s">
+      <c r="E2" s="280" t="s">
         <v>0</v>
       </c>
-      <c r="F2" s="251"/>
-[...4 lines deleted...]
-      <c r="K2" s="251"/>
+      <c r="F2" s="281"/>
+      <c r="G2" s="281"/>
+      <c r="H2" s="281"/>
+      <c r="I2" s="281"/>
+      <c r="J2" s="281"/>
+      <c r="K2" s="281"/>
     </row>
     <row r="3" spans="1:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A3" s="25"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
-      <c r="E3" s="251"/>
-[...5 lines deleted...]
-      <c r="K3" s="251"/>
+      <c r="E3" s="281"/>
+      <c r="F3" s="281"/>
+      <c r="G3" s="281"/>
+      <c r="H3" s="281"/>
+      <c r="I3" s="281"/>
+      <c r="J3" s="281"/>
+      <c r="K3" s="281"/>
     </row>
     <row r="4" spans="1:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A4" s="25"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
-      <c r="E4" s="251"/>
-[...5 lines deleted...]
-      <c r="K4" s="251"/>
+      <c r="E4" s="281"/>
+      <c r="F4" s="281"/>
+      <c r="G4" s="281"/>
+      <c r="H4" s="281"/>
+      <c r="I4" s="281"/>
+      <c r="J4" s="281"/>
+      <c r="K4" s="281"/>
     </row>
     <row r="5" spans="1:11" ht="19.8" x14ac:dyDescent="0.6">
       <c r="A5" s="26"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
     </row>
     <row r="6" spans="1:11" ht="19.8" x14ac:dyDescent="0.6">
       <c r="A6" s="26"/>
-      <c r="B6" s="248" t="s">
+      <c r="B6" s="278" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="248"/>
+      <c r="C6" s="278"/>
       <c r="D6" s="27"/>
-      <c r="E6" s="248" t="s">
+      <c r="E6" s="278" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="248"/>
+      <c r="F6" s="278"/>
       <c r="G6" s="27"/>
-      <c r="H6" s="248" t="s">
+      <c r="H6" s="278" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="248"/>
+      <c r="I6" s="278"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
     </row>
     <row r="7" spans="1:11" ht="19.8" x14ac:dyDescent="0.6">
       <c r="A7" s="26"/>
-      <c r="B7" s="248"/>
-      <c r="C7" s="248"/>
+      <c r="B7" s="278"/>
+      <c r="C7" s="278"/>
       <c r="D7" s="27"/>
-      <c r="E7" s="248"/>
-      <c r="F7" s="248"/>
+      <c r="E7" s="278"/>
+      <c r="F7" s="278"/>
       <c r="G7" s="27"/>
-      <c r="H7" s="248"/>
-      <c r="I7" s="248"/>
+      <c r="H7" s="278"/>
+      <c r="I7" s="278"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
     </row>
     <row r="8" spans="1:11" ht="19.8" x14ac:dyDescent="0.6">
       <c r="A8" s="26"/>
-      <c r="B8" s="252"/>
-      <c r="C8" s="252"/>
+      <c r="B8" s="282"/>
+      <c r="C8" s="282"/>
       <c r="D8" s="28"/>
-      <c r="E8" s="252"/>
-      <c r="F8" s="252"/>
+      <c r="E8" s="282"/>
+      <c r="F8" s="282"/>
       <c r="G8" s="28"/>
-      <c r="H8" s="252"/>
-      <c r="I8" s="252"/>
+      <c r="H8" s="282"/>
+      <c r="I8" s="282"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
     </row>
     <row r="9" spans="1:11" ht="19.8" x14ac:dyDescent="0.6">
       <c r="A9" s="26"/>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
     </row>
     <row r="10" spans="1:11" ht="19.8" x14ac:dyDescent="0.6">
       <c r="A10" s="26"/>
-      <c r="B10" s="248" t="s">
+      <c r="B10" s="278" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="248"/>
+      <c r="C10" s="278"/>
       <c r="D10" s="27"/>
-      <c r="E10" s="248" t="s">
+      <c r="E10" s="278" t="s">
         <v>5</v>
       </c>
-      <c r="F10" s="248"/>
+      <c r="F10" s="278"/>
       <c r="G10" s="27"/>
-      <c r="H10" s="249"/>
-      <c r="I10" s="249"/>
+      <c r="H10" s="279"/>
+      <c r="I10" s="279"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
     </row>
     <row r="11" spans="1:11" ht="19.8" x14ac:dyDescent="0.6">
       <c r="A11" s="26"/>
-      <c r="B11" s="248"/>
-      <c r="C11" s="248"/>
+      <c r="B11" s="278"/>
+      <c r="C11" s="278"/>
       <c r="D11" s="27"/>
-      <c r="E11" s="248"/>
-      <c r="F11" s="248"/>
+      <c r="E11" s="278"/>
+      <c r="F11" s="278"/>
       <c r="G11" s="27"/>
-      <c r="H11" s="249"/>
-      <c r="I11" s="249"/>
+      <c r="H11" s="279"/>
+      <c r="I11" s="279"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
     </row>
     <row r="16" spans="1:11" ht="16.8" x14ac:dyDescent="0.4">
       <c r="I16" s="207"/>
     </row>
     <row r="19" spans="9:9" ht="16.8" x14ac:dyDescent="0.4">
       <c r="I19" s="207"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B10:C11"/>
     <mergeCell ref="E10:F11"/>
     <mergeCell ref="H10:I11"/>
     <mergeCell ref="E2:K4"/>
     <mergeCell ref="B6:C7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="H6:I7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="H8:I8"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6834622B-296B-4C5E-B57F-85D022DB72B9}">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BE74"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A5" sqref="A5"/>
+      <pane xSplit="3" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="19.8" x14ac:dyDescent="0.6"/>
   <cols>
     <col min="1" max="1" width="2.8984375" style="55" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44.296875" style="56" customWidth="1"/>
     <col min="3" max="3" width="34.69921875" style="56" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.296875" customWidth="1"/>
     <col min="5" max="5" width="8.19921875" style="56" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="56" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.3984375" style="56" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.8984375" style="56" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.3984375" style="56" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.19921875" style="56" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.3984375" style="56" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.69921875" style="56" customWidth="1"/>
     <col min="13" max="13" width="9.59765625" style="56" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.8984375" customWidth="1"/>
-    <col min="15" max="15" width="7.69921875" style="56" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11" style="56" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8" style="56" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.19921875" style="56" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.8984375" style="56" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.796875" style="56" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.5" style="56" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="8" style="56" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.19921875" style="56" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.09765625" style="56" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.5" style="56" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8.09765625" style="56" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="8.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8.3984375" style="56" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.8984375" style="56" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8" style="56" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7.8984375" style="56" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.09765625" style="56" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="9.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.19921875" style="56" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.09765625" style="56" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.3984375" style="56" bestFit="1" customWidth="1"/>
     <col min="40" max="41" width="9.19921875" style="56" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9" style="56" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="9" style="56" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="8.796875" style="56" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="9.09765625" style="56" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="9.296875" style="56" bestFit="1" customWidth="1"/>
     <col min="48" max="49" width="9.59765625" style="56" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="9.5" style="56" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="9.59765625" style="56" bestFit="1" customWidth="1"/>
-    <col min="52" max="52" width="10.19921875" style="56" bestFit="1" customWidth="1"/>
-    <col min="53" max="53" width="11.09765625" bestFit="1" customWidth="1"/>
+    <col min="52" max="53" width="10.19921875" style="56" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="12.796875" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="16.19921875" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="12.59765625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
-[...49 lines deleted...]
-      <c r="AZ1" s="253"/>
+    <row r="1" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="245"/>
+      <c r="B1" s="245"/>
+      <c r="C1" s="245"/>
+      <c r="E1" s="245"/>
+      <c r="F1" s="245"/>
+      <c r="G1" s="245"/>
+      <c r="H1" s="245"/>
+      <c r="I1" s="245"/>
+      <c r="J1" s="245"/>
+      <c r="K1" s="245"/>
+      <c r="L1" s="245"/>
+      <c r="M1" s="245"/>
+      <c r="O1" s="245"/>
+      <c r="P1" s="245"/>
+      <c r="Q1" s="245"/>
+      <c r="R1" s="245"/>
+      <c r="S1" s="245"/>
+      <c r="T1" s="245"/>
+      <c r="U1" s="245"/>
+      <c r="V1" s="245"/>
+      <c r="W1" s="245"/>
+      <c r="X1" s="245"/>
+      <c r="Y1" s="245"/>
+      <c r="Z1" s="245"/>
+      <c r="AA1" s="245"/>
+      <c r="AB1" s="245"/>
+      <c r="AC1" s="245"/>
+      <c r="AD1" s="245"/>
+      <c r="AE1" s="245"/>
+      <c r="AF1" s="245"/>
+      <c r="AG1" s="245"/>
+      <c r="AH1" s="245"/>
+      <c r="AI1" s="245"/>
+      <c r="AJ1" s="245"/>
+      <c r="AK1" s="245"/>
+      <c r="AL1" s="245"/>
+      <c r="AM1" s="245"/>
+      <c r="AN1" s="245"/>
+      <c r="AO1" s="245"/>
+      <c r="AP1" s="245"/>
+      <c r="AQ1" s="245"/>
+      <c r="AR1" s="245"/>
+      <c r="AS1" s="245"/>
+      <c r="AT1" s="245"/>
+      <c r="AU1" s="245"/>
+      <c r="AV1" s="245"/>
+      <c r="AW1" s="245"/>
+      <c r="AX1" s="245"/>
+      <c r="AY1" s="245"/>
+      <c r="AZ1" s="245"/>
+      <c r="BA1" s="245"/>
     </row>
-    <row r="2" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
-[...48 lines deleted...]
-      <c r="AZ2" s="253"/>
+    <row r="2" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+      <c r="B2" s="245"/>
+      <c r="C2" s="245"/>
+      <c r="E2" s="245"/>
+      <c r="F2" s="245"/>
+      <c r="G2" s="245"/>
+      <c r="H2" s="245"/>
+      <c r="I2" s="245"/>
+      <c r="J2" s="245"/>
+      <c r="K2" s="245"/>
+      <c r="L2" s="245"/>
+      <c r="M2" s="245"/>
+      <c r="O2" s="245"/>
+      <c r="P2" s="245"/>
+      <c r="Q2" s="245"/>
+      <c r="R2" s="245"/>
+      <c r="S2" s="245"/>
+      <c r="T2" s="245"/>
+      <c r="U2" s="245"/>
+      <c r="V2" s="245"/>
+      <c r="W2" s="245"/>
+      <c r="X2" s="245"/>
+      <c r="Y2" s="245"/>
+      <c r="Z2" s="245"/>
+      <c r="AA2" s="245"/>
+      <c r="AB2" s="245"/>
+      <c r="AC2" s="245"/>
+      <c r="AD2" s="245"/>
+      <c r="AE2" s="245"/>
+      <c r="AF2" s="245"/>
+      <c r="AG2" s="245"/>
+      <c r="AH2" s="245"/>
+      <c r="AI2" s="245"/>
+      <c r="AJ2" s="245"/>
+      <c r="AK2" s="245"/>
+      <c r="AL2" s="245"/>
+      <c r="AM2" s="245"/>
+      <c r="AN2" s="245"/>
+      <c r="AO2" s="245"/>
+      <c r="AP2" s="245"/>
+      <c r="AQ2" s="245"/>
+      <c r="AR2" s="245"/>
+      <c r="AS2" s="245"/>
+      <c r="AT2" s="245"/>
+      <c r="AU2" s="245"/>
+      <c r="AV2" s="245"/>
+      <c r="AW2" s="245"/>
+      <c r="AX2" s="245"/>
+      <c r="AY2" s="245"/>
+      <c r="AZ2" s="245"/>
+      <c r="BA2" s="245"/>
     </row>
-    <row r="3" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="57"/>
       <c r="B3" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="253"/>
-[...45 lines deleted...]
-      <c r="AZ3" s="253"/>
+      <c r="E3" s="245"/>
+      <c r="F3" s="245"/>
+      <c r="G3" s="245"/>
+      <c r="H3" s="245"/>
+      <c r="I3" s="245"/>
+      <c r="J3" s="245"/>
+      <c r="K3" s="245"/>
+      <c r="L3" s="245"/>
+      <c r="M3" s="245"/>
+      <c r="O3" s="245"/>
+      <c r="P3" s="245"/>
+      <c r="Q3" s="245"/>
+      <c r="R3" s="245"/>
+      <c r="S3" s="245"/>
+      <c r="T3" s="245"/>
+      <c r="U3" s="245"/>
+      <c r="V3" s="245"/>
+      <c r="W3" s="245"/>
+      <c r="X3" s="245"/>
+      <c r="Y3" s="245"/>
+      <c r="Z3" s="245"/>
+      <c r="AA3" s="245"/>
+      <c r="AB3" s="245"/>
+      <c r="AC3" s="245"/>
+      <c r="AD3" s="245"/>
+      <c r="AE3" s="245"/>
+      <c r="AF3" s="245"/>
+      <c r="AG3" s="245"/>
+      <c r="AH3" s="245"/>
+      <c r="AI3" s="245"/>
+      <c r="AJ3" s="245"/>
+      <c r="AK3" s="245"/>
+      <c r="AL3" s="245"/>
+      <c r="AM3" s="245"/>
+      <c r="AN3" s="245"/>
+      <c r="AO3" s="245"/>
+      <c r="AP3" s="245"/>
+      <c r="AQ3" s="245"/>
+      <c r="AR3" s="245"/>
+      <c r="AS3" s="245"/>
+      <c r="AT3" s="245"/>
+      <c r="AU3" s="245"/>
+      <c r="AV3" s="245"/>
+      <c r="AW3" s="245"/>
+      <c r="AX3" s="245"/>
+      <c r="AY3" s="245"/>
+      <c r="AZ3" s="245"/>
+      <c r="BA3" s="245"/>
     </row>
-    <row r="4" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="58"/>
       <c r="B4" s="59" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="253"/>
-[...45 lines deleted...]
-      <c r="AZ4" s="253"/>
+      <c r="E4" s="245"/>
+      <c r="F4" s="245"/>
+      <c r="G4" s="245"/>
+      <c r="H4" s="245"/>
+      <c r="I4" s="245"/>
+      <c r="J4" s="245"/>
+      <c r="K4" s="245"/>
+      <c r="L4" s="245"/>
+      <c r="M4" s="245"/>
+      <c r="O4" s="245"/>
+      <c r="P4" s="245"/>
+      <c r="Q4" s="245"/>
+      <c r="R4" s="245"/>
+      <c r="S4" s="245"/>
+      <c r="T4" s="245"/>
+      <c r="U4" s="245"/>
+      <c r="V4" s="245"/>
+      <c r="W4" s="245"/>
+      <c r="X4" s="245"/>
+      <c r="Y4" s="245"/>
+      <c r="Z4" s="245"/>
+      <c r="AA4" s="245"/>
+      <c r="AB4" s="245"/>
+      <c r="AC4" s="245"/>
+      <c r="AD4" s="245"/>
+      <c r="AE4" s="245"/>
+      <c r="AF4" s="245"/>
+      <c r="AG4" s="245"/>
+      <c r="AH4" s="245"/>
+      <c r="AI4" s="245"/>
+      <c r="AJ4" s="245"/>
+      <c r="AK4" s="245"/>
+      <c r="AL4" s="245"/>
+      <c r="AM4" s="245"/>
+      <c r="AN4" s="245"/>
+      <c r="AO4" s="245"/>
+      <c r="AP4" s="245"/>
+      <c r="AQ4" s="245"/>
+      <c r="AR4" s="245"/>
+      <c r="AS4" s="245"/>
+      <c r="AT4" s="245"/>
+      <c r="AU4" s="245"/>
+      <c r="AV4" s="245"/>
+      <c r="AW4" s="245"/>
+      <c r="AX4" s="245"/>
+      <c r="AY4" s="245"/>
+      <c r="AZ4" s="245"/>
+      <c r="BA4" s="245"/>
     </row>
-    <row r="5" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A5" s="58"/>
       <c r="B5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="182">
         <v>2017</v>
       </c>
       <c r="F5" s="182">
         <v>2018</v>
       </c>
       <c r="G5" s="182">
         <v>2019</v>
       </c>
       <c r="H5" s="182">
         <v>2020</v>
       </c>
       <c r="I5" s="182">
         <v>2021</v>
       </c>
       <c r="J5" s="182">
         <v>2022</v>
       </c>
@@ -15193,95 +15265,98 @@
       <c r="AP5" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AQ5" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AR5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AS5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AT5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AU5" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV5" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY5" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AY5" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA5" s="31" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="6" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="58"/>
       <c r="B6" s="217" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="217" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="63">
         <v>13</v>
       </c>
       <c r="F6" s="63">
         <v>14</v>
       </c>
       <c r="G6" s="63">
         <v>15</v>
       </c>
       <c r="H6" s="63">
         <v>17</v>
       </c>
       <c r="I6" s="63">
         <v>26</v>
       </c>
       <c r="J6" s="63">
         <v>23</v>
       </c>
       <c r="K6" s="63">
         <v>29</v>
       </c>
       <c r="L6" s="63">
         <v>34</v>
       </c>
       <c r="M6" s="63">
         <v>37</v>
       </c>
-      <c r="N6" s="245"/>
+      <c r="N6" s="244"/>
       <c r="O6" s="63">
         <v>2</v>
       </c>
       <c r="P6" s="63">
         <v>1</v>
       </c>
       <c r="Q6" s="63">
         <v>5</v>
       </c>
       <c r="R6" s="63">
         <v>5</v>
       </c>
       <c r="S6" s="63">
         <v>2</v>
       </c>
       <c r="T6" s="63">
         <v>4</v>
       </c>
       <c r="U6" s="63">
         <v>4</v>
       </c>
       <c r="V6" s="63">
         <v>4</v>
       </c>
       <c r="W6" s="63">
@@ -15352,87 +15427,90 @@
       </c>
       <c r="AS6" s="63">
         <v>9</v>
       </c>
       <c r="AT6" s="63">
         <v>7</v>
       </c>
       <c r="AU6" s="63">
         <v>14</v>
       </c>
       <c r="AV6" s="63">
         <v>9</v>
       </c>
       <c r="AW6" s="63">
         <v>9</v>
       </c>
       <c r="AX6" s="63">
         <v>5</v>
       </c>
       <c r="AY6" s="63">
         <v>10</v>
       </c>
       <c r="AZ6" s="63">
         <v>11</v>
       </c>
+      <c r="BA6" s="63">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="58"/>
       <c r="B7" s="218" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="218" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="64">
         <v>762041.75</v>
       </c>
       <c r="F7" s="64">
         <v>906528.34299999999</v>
       </c>
       <c r="G7" s="64">
         <v>1148539.0189999999</v>
       </c>
       <c r="H7" s="64">
         <v>1540779.2990000001</v>
       </c>
       <c r="I7" s="64">
         <v>2785008.492956162</v>
       </c>
       <c r="J7" s="64">
         <v>3312773.4361799997</v>
       </c>
       <c r="K7" s="64">
         <v>4440869.8650000002</v>
       </c>
       <c r="L7" s="64">
         <v>6579558.9550000001</v>
       </c>
       <c r="M7" s="64">
         <v>8284686.0759999994</v>
       </c>
-      <c r="N7" s="245"/>
+      <c r="N7" s="261"/>
       <c r="O7" s="64">
         <v>120908.7</v>
       </c>
       <c r="P7" s="64">
         <v>50555.67</v>
       </c>
       <c r="Q7" s="64">
         <v>321902.98</v>
       </c>
       <c r="R7" s="64">
         <v>268674.40000000002</v>
       </c>
       <c r="S7" s="64">
         <v>101665</v>
       </c>
       <c r="T7" s="64">
         <v>236487.32</v>
       </c>
       <c r="U7" s="64">
         <v>278058.87900000002</v>
       </c>
       <c r="V7" s="64">
         <v>290317.14399999997</v>
       </c>
       <c r="W7" s="64">
@@ -15503,87 +15581,90 @@
       </c>
       <c r="AS7" s="64">
         <v>1560697</v>
       </c>
       <c r="AT7" s="64">
         <v>1399837</v>
       </c>
       <c r="AU7" s="64">
         <v>2783509</v>
       </c>
       <c r="AV7" s="64">
         <v>2225285.611</v>
       </c>
       <c r="AW7" s="64">
         <v>1986377.642</v>
       </c>
       <c r="AX7" s="64">
         <v>1289513.8230000001</v>
       </c>
       <c r="AY7" s="64">
         <v>2646758.1394199999</v>
       </c>
       <c r="AZ7" s="64">
         <v>2256889.2392800003</v>
       </c>
+      <c r="BA7" s="64">
+        <v>2123114.0520000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="58"/>
       <c r="B8" s="217" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="217" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="63">
         <v>605542.25</v>
       </c>
       <c r="F8" s="63">
         <v>681144.57700000005</v>
       </c>
       <c r="G8" s="63">
         <v>970462.01899999997</v>
       </c>
       <c r="H8" s="63">
         <v>1376730.8020000001</v>
       </c>
       <c r="I8" s="63">
         <v>2475492.8943068073</v>
       </c>
       <c r="J8" s="63">
         <v>3270473.4361800002</v>
       </c>
       <c r="K8" s="63">
         <v>4220130.9586000005</v>
       </c>
       <c r="L8" s="63">
         <v>5740771.4129999997</v>
       </c>
       <c r="M8" s="63">
         <v>7539838.779000001</v>
       </c>
-      <c r="N8" s="245"/>
+      <c r="N8" s="261"/>
       <c r="O8" s="63">
         <v>92705.7</v>
       </c>
       <c r="P8" s="63">
         <v>50555.67</v>
       </c>
       <c r="Q8" s="63">
         <v>249676.98</v>
       </c>
       <c r="R8" s="63">
         <v>212603.9</v>
       </c>
       <c r="S8" s="63">
         <v>78706</v>
       </c>
       <c r="T8" s="63">
         <v>152469.696</v>
       </c>
       <c r="U8" s="63">
         <v>235018.736</v>
       </c>
       <c r="V8" s="63">
         <v>214950.14499999999</v>
       </c>
       <c r="W8" s="63">
@@ -15654,139 +15735,144 @@
       </c>
       <c r="AS8" s="63">
         <v>1503046</v>
       </c>
       <c r="AT8" s="63">
         <v>1060952</v>
       </c>
       <c r="AU8" s="63">
         <v>2666305</v>
       </c>
       <c r="AV8" s="63">
         <v>1960487.6510000001</v>
       </c>
       <c r="AW8" s="63">
         <v>1733913.905</v>
       </c>
       <c r="AX8" s="63">
         <v>1179132.223</v>
       </c>
       <c r="AY8" s="63">
         <v>2268903.8628519997</v>
       </c>
       <c r="AZ8" s="63">
         <v>1943927.85928</v>
       </c>
+      <c r="BA8" s="63">
+        <v>1858621.5519999999</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" ht="18" x14ac:dyDescent="0.5">
+    <row r="9" spans="1:53" ht="18" x14ac:dyDescent="0.5">
       <c r="A9" s="58"/>
       <c r="B9" s="218"/>
       <c r="C9" s="218"/>
       <c r="E9" s="219"/>
       <c r="F9" s="219"/>
       <c r="G9" s="219"/>
       <c r="H9" s="219"/>
       <c r="I9" s="219"/>
       <c r="J9" s="219"/>
       <c r="K9" s="219"/>
       <c r="L9" s="219"/>
       <c r="M9" s="219"/>
+      <c r="N9" s="261"/>
       <c r="O9" s="219"/>
       <c r="P9" s="219"/>
       <c r="Q9" s="219"/>
       <c r="R9" s="219"/>
       <c r="S9" s="219"/>
       <c r="T9" s="219"/>
       <c r="U9" s="219"/>
       <c r="V9" s="219"/>
       <c r="W9" s="219"/>
       <c r="X9" s="219"/>
       <c r="Y9" s="219"/>
       <c r="Z9" s="219"/>
       <c r="AA9" s="219"/>
       <c r="AB9" s="219"/>
       <c r="AC9" s="219"/>
       <c r="AD9" s="219"/>
       <c r="AE9" s="219"/>
       <c r="AF9" s="219"/>
       <c r="AG9" s="219"/>
       <c r="AH9" s="219"/>
       <c r="AI9" s="219"/>
       <c r="AJ9" s="219"/>
       <c r="AK9" s="219"/>
       <c r="AL9" s="219"/>
       <c r="AM9" s="219"/>
       <c r="AN9" s="219"/>
       <c r="AO9" s="219"/>
       <c r="AP9" s="219"/>
       <c r="AQ9" s="219"/>
       <c r="AR9" s="219"/>
       <c r="AS9" s="219"/>
-      <c r="AT9" s="254"/>
+      <c r="AT9" s="246"/>
       <c r="AU9" s="219"/>
-      <c r="AV9" s="255"/>
-[...3 lines deleted...]
-      <c r="AZ9" s="254"/>
+      <c r="AV9" s="247"/>
+      <c r="AW9" s="247"/>
+      <c r="AX9" s="246"/>
+      <c r="AY9" s="246"/>
+      <c r="AZ9" s="246"/>
+      <c r="BA9" s="246"/>
     </row>
-    <row r="10" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" s="58"/>
       <c r="B10" s="217" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="217" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="63">
         <v>4284</v>
       </c>
       <c r="F10" s="63">
         <v>4578</v>
       </c>
       <c r="G10" s="63">
         <v>6080</v>
       </c>
       <c r="H10" s="63">
         <v>8233</v>
       </c>
       <c r="I10" s="63">
         <v>12639</v>
       </c>
       <c r="J10" s="63">
         <v>12585</v>
       </c>
       <c r="K10" s="63">
         <v>15675</v>
       </c>
       <c r="L10" s="63">
         <v>20765</v>
       </c>
       <c r="M10" s="63">
         <v>26366</v>
       </c>
-      <c r="N10" s="245"/>
+      <c r="N10" s="261"/>
       <c r="O10" s="63">
         <v>680</v>
       </c>
       <c r="P10" s="63">
         <v>300</v>
       </c>
       <c r="Q10" s="63">
         <v>1734</v>
       </c>
       <c r="R10" s="63">
         <v>1570</v>
       </c>
       <c r="S10" s="63">
         <v>536</v>
       </c>
       <c r="T10" s="63">
         <v>1170</v>
       </c>
       <c r="U10" s="63">
         <v>1476</v>
       </c>
       <c r="V10" s="63">
         <v>1396</v>
       </c>
       <c r="W10" s="63">
@@ -15857,87 +15943,90 @@
       </c>
       <c r="AS10" s="63">
         <v>5157</v>
       </c>
       <c r="AT10" s="63">
         <v>4061</v>
       </c>
       <c r="AU10" s="63">
         <v>9132</v>
       </c>
       <c r="AV10" s="63">
         <v>6588</v>
       </c>
       <c r="AW10" s="63">
         <v>6813</v>
       </c>
       <c r="AX10" s="63">
         <v>3833</v>
       </c>
       <c r="AY10" s="63">
         <v>8001</v>
       </c>
       <c r="AZ10" s="63">
         <v>6549</v>
       </c>
+      <c r="BA10" s="63">
+        <v>6503</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" s="58"/>
       <c r="B11" s="218" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="218" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="216">
         <v>177.88089402427639</v>
       </c>
       <c r="F11" s="216">
         <v>198.0184235474006</v>
       </c>
       <c r="G11" s="216">
         <v>188.90444391447366</v>
       </c>
       <c r="H11" s="216">
         <v>187.1467629053808</v>
       </c>
       <c r="I11" s="216">
         <v>220.3503831755805</v>
       </c>
       <c r="J11" s="216">
         <v>263.23189798808102</v>
       </c>
       <c r="K11" s="216">
         <v>283.30908229665073</v>
       </c>
       <c r="L11" s="216">
         <v>316.85812448832172</v>
       </c>
       <c r="M11" s="216">
         <v>314.21854191003564</v>
       </c>
-      <c r="N11" s="245"/>
+      <c r="N11" s="261"/>
       <c r="O11" s="216">
         <v>177.806911764706</v>
       </c>
       <c r="P11" s="216">
         <v>168.5189</v>
       </c>
       <c r="Q11" s="216">
         <v>185.641856978085</v>
       </c>
       <c r="R11" s="216">
         <v>171.13019108280301</v>
       </c>
       <c r="S11" s="216">
         <v>189.67350746268701</v>
       </c>
       <c r="T11" s="216">
         <v>202.12591452991501</v>
       </c>
       <c r="U11" s="216">
         <v>188.386774390244</v>
       </c>
       <c r="V11" s="216">
         <v>207.963570200573</v>
       </c>
       <c r="W11" s="216">
@@ -16008,87 +16097,90 @@
       </c>
       <c r="AS11" s="216">
         <v>302.60000000000002</v>
       </c>
       <c r="AT11" s="216">
         <v>344.7</v>
       </c>
       <c r="AU11" s="216">
         <v>305</v>
       </c>
       <c r="AV11" s="216">
         <v>337.77862947783848</v>
       </c>
       <c r="AW11" s="216">
         <v>291.55697079113457</v>
       </c>
       <c r="AX11" s="216">
         <v>336.42416462301071</v>
       </c>
       <c r="AY11" s="216">
         <v>330.80341700037496</v>
       </c>
       <c r="AZ11" s="216">
         <v>344.61585574591544</v>
       </c>
+      <c r="BA11" s="216">
+        <v>326.48224696294022</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="58"/>
       <c r="B12" s="218" t="s">
-        <v>57</v>
+        <v>428</v>
       </c>
       <c r="C12" s="218" t="s">
-        <v>57</v>
+        <v>429</v>
       </c>
       <c r="E12" s="64">
         <v>58618.596153846156</v>
       </c>
       <c r="F12" s="64">
         <v>64752.0245</v>
       </c>
       <c r="G12" s="64">
         <v>76569.267933333322</v>
       </c>
       <c r="H12" s="64">
         <v>90634.07641176472</v>
       </c>
       <c r="I12" s="64">
         <v>107115.71126754468</v>
       </c>
       <c r="J12" s="64">
         <v>144033.62766</v>
       </c>
       <c r="K12" s="64">
         <v>153133.44362068965</v>
       </c>
       <c r="L12" s="64">
         <v>193516.43985294117</v>
       </c>
       <c r="M12" s="64">
         <v>223910.43448648648</v>
       </c>
-      <c r="N12" s="245"/>
+      <c r="N12" s="261"/>
       <c r="O12" s="64">
         <v>60454.35</v>
       </c>
       <c r="P12" s="64">
         <v>50555.67</v>
       </c>
       <c r="Q12" s="64">
         <v>64380.595999999998</v>
       </c>
       <c r="R12" s="64">
         <v>53734.879999999997</v>
       </c>
       <c r="S12" s="64">
         <v>50832.5</v>
       </c>
       <c r="T12" s="64">
         <v>59121.83</v>
       </c>
       <c r="U12" s="64">
         <v>69514.719750000004</v>
       </c>
       <c r="V12" s="64">
         <v>72579.285999999993</v>
       </c>
       <c r="W12" s="64">
@@ -16159,87 +16251,90 @@
       </c>
       <c r="AS12" s="64">
         <v>173410.77777777778</v>
       </c>
       <c r="AT12" s="64">
         <v>199976.71428571429</v>
       </c>
       <c r="AU12" s="64">
         <v>198822</v>
       </c>
       <c r="AV12" s="64">
         <v>247253.95677777778</v>
       </c>
       <c r="AW12" s="64">
         <v>220708.62688888889</v>
       </c>
       <c r="AX12" s="64">
         <v>257902.76460000002</v>
       </c>
       <c r="AY12" s="64">
         <v>264675.81394199998</v>
       </c>
       <c r="AZ12" s="64">
         <v>205171.74902545457</v>
       </c>
+      <c r="BA12" s="64">
+        <v>265389.25650000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="58"/>
       <c r="B13" s="217" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="217" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E13" s="63">
         <v>329.53846153846155</v>
       </c>
       <c r="F13" s="63">
         <v>327</v>
       </c>
       <c r="G13" s="63">
         <v>405.33333333333331</v>
       </c>
       <c r="H13" s="63">
         <v>484.29411764705884</v>
       </c>
       <c r="I13" s="63">
         <v>486.11538461538464</v>
       </c>
       <c r="J13" s="63">
         <v>547.17391304347825</v>
       </c>
       <c r="K13" s="63">
         <v>540.51724137931035</v>
       </c>
       <c r="L13" s="63">
         <v>610.73529411764707</v>
       </c>
       <c r="M13" s="63">
         <v>712.59459459459458</v>
       </c>
-      <c r="N13" s="245"/>
+      <c r="N13" s="261"/>
       <c r="O13" s="63">
         <v>340</v>
       </c>
       <c r="P13" s="63">
         <v>300</v>
       </c>
       <c r="Q13" s="63">
         <v>346.8</v>
       </c>
       <c r="R13" s="63">
         <v>314</v>
       </c>
       <c r="S13" s="63">
         <v>268</v>
       </c>
       <c r="T13" s="63">
         <v>292.5</v>
       </c>
       <c r="U13" s="63">
         <v>369</v>
       </c>
       <c r="V13" s="63">
         <v>349</v>
       </c>
       <c r="W13" s="63">
@@ -16310,166 +16405,171 @@
       </c>
       <c r="AS13" s="63">
         <v>573</v>
       </c>
       <c r="AT13" s="63">
         <v>580.14285714285711</v>
       </c>
       <c r="AU13" s="63">
         <v>652</v>
       </c>
       <c r="AV13" s="63">
         <v>732</v>
       </c>
       <c r="AW13" s="63">
         <v>757</v>
       </c>
       <c r="AX13" s="63">
         <v>766.6</v>
       </c>
       <c r="AY13" s="63">
         <v>800.1</v>
       </c>
       <c r="AZ13" s="63">
         <v>596</v>
       </c>
+      <c r="BA13" s="63">
+        <v>812.875</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="58"/>
       <c r="B14" s="60"/>
       <c r="C14" s="60"/>
-      <c r="E14" s="253"/>
-[...45 lines deleted...]
-      <c r="AZ14" s="253"/>
+      <c r="E14" s="245"/>
+      <c r="F14" s="245"/>
+      <c r="G14" s="245"/>
+      <c r="H14" s="245"/>
+      <c r="I14" s="245"/>
+      <c r="J14" s="245"/>
+      <c r="K14" s="245"/>
+      <c r="L14" s="245"/>
+      <c r="M14" s="245"/>
+      <c r="O14" s="245"/>
+      <c r="P14" s="245"/>
+      <c r="Q14" s="245"/>
+      <c r="R14" s="245"/>
+      <c r="S14" s="245"/>
+      <c r="T14" s="245"/>
+      <c r="U14" s="245"/>
+      <c r="V14" s="245"/>
+      <c r="W14" s="245"/>
+      <c r="X14" s="245"/>
+      <c r="Y14" s="245"/>
+      <c r="Z14" s="245"/>
+      <c r="AA14" s="245"/>
+      <c r="AB14" s="245"/>
+      <c r="AC14" s="245"/>
+      <c r="AD14" s="245"/>
+      <c r="AE14" s="245"/>
+      <c r="AF14" s="245"/>
+      <c r="AG14" s="245"/>
+      <c r="AH14" s="245"/>
+      <c r="AI14" s="245"/>
+      <c r="AJ14" s="245"/>
+      <c r="AK14" s="245"/>
+      <c r="AL14" s="245"/>
+      <c r="AM14" s="245"/>
+      <c r="AN14" s="245"/>
+      <c r="AO14" s="245"/>
+      <c r="AP14" s="245"/>
+      <c r="AQ14" s="245"/>
+      <c r="AR14" s="245"/>
+      <c r="AS14" s="245"/>
+      <c r="AT14" s="245"/>
+      <c r="AU14" s="245"/>
+      <c r="AV14" s="245"/>
+      <c r="AW14" s="245"/>
+      <c r="AX14" s="245"/>
+      <c r="AY14" s="245"/>
+      <c r="AZ14" s="245"/>
+      <c r="BA14" s="245"/>
     </row>
-    <row r="15" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="58"/>
       <c r="B15" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="59" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="59" t="s">
-[...48 lines deleted...]
-      <c r="AZ15" s="253"/>
+      <c r="E15" s="245"/>
+      <c r="F15" s="245"/>
+      <c r="G15" s="245"/>
+      <c r="H15" s="245"/>
+      <c r="I15" s="245"/>
+      <c r="J15" s="245"/>
+      <c r="K15" s="245"/>
+      <c r="L15" s="245"/>
+      <c r="M15" s="245"/>
+      <c r="O15" s="260"/>
+      <c r="P15" s="245"/>
+      <c r="Q15" s="245"/>
+      <c r="R15" s="245"/>
+      <c r="S15" s="245"/>
+      <c r="T15" s="245"/>
+      <c r="U15" s="245"/>
+      <c r="V15" s="245"/>
+      <c r="W15" s="245"/>
+      <c r="X15" s="245"/>
+      <c r="Y15" s="245"/>
+      <c r="Z15" s="245"/>
+      <c r="AA15" s="245"/>
+      <c r="AB15" s="245"/>
+      <c r="AC15" s="245"/>
+      <c r="AD15" s="245"/>
+      <c r="AE15" s="245"/>
+      <c r="AF15" s="245"/>
+      <c r="AG15" s="245"/>
+      <c r="AH15" s="245"/>
+      <c r="AI15" s="245"/>
+      <c r="AJ15" s="245"/>
+      <c r="AK15" s="245"/>
+      <c r="AL15" s="245"/>
+      <c r="AM15" s="245"/>
+      <c r="AN15" s="245"/>
+      <c r="AO15" s="245"/>
+      <c r="AP15" s="245"/>
+      <c r="AQ15" s="245"/>
+      <c r="AR15" s="245"/>
+      <c r="AS15" s="245"/>
+      <c r="AT15" s="245"/>
+      <c r="AU15" s="245"/>
+      <c r="AV15" s="245"/>
+      <c r="AW15" s="245"/>
+      <c r="AX15" s="245"/>
+      <c r="AY15" s="245"/>
+      <c r="AZ15" s="245"/>
+      <c r="BA15" s="245"/>
     </row>
-    <row r="16" spans="1:52" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A16" s="58"/>
       <c r="B16" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="31" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E16" s="182">
         <v>2017</v>
       </c>
       <c r="F16" s="182">
         <v>2018</v>
       </c>
       <c r="G16" s="182">
         <v>2019</v>
       </c>
       <c r="H16" s="182">
         <v>2020</v>
       </c>
       <c r="I16" s="182">
         <v>2021</v>
       </c>
       <c r="J16" s="182">
         <v>2022</v>
       </c>
       <c r="K16" s="182">
         <v>2023</v>
       </c>
       <c r="L16" s="182">
         <v>2024</v>
       </c>
@@ -16560,95 +16660,98 @@
       <c r="AP16" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AQ16" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AR16" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AS16" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AT16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AU16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV16" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AW16" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AX16" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY16" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AY16" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA16" s="31" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="17" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="58"/>
       <c r="B17" s="217" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="217" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E17" s="63">
         <v>919103.84996000002</v>
       </c>
       <c r="F17" s="63">
         <v>1066358.4996500001</v>
       </c>
       <c r="G17" s="63">
         <v>1151965.4989999998</v>
       </c>
       <c r="H17" s="63">
         <v>1528693.368</v>
       </c>
       <c r="I17" s="63">
         <v>2790382.55681</v>
       </c>
       <c r="J17" s="63">
         <v>3602935.3150899997</v>
       </c>
       <c r="K17" s="63">
         <v>4685762.9265900003</v>
       </c>
       <c r="L17" s="63">
         <v>6726954.0689099999</v>
       </c>
       <c r="M17" s="63">
         <v>8489373.0406600013</v>
       </c>
-      <c r="N17" s="245"/>
+      <c r="N17" s="261"/>
       <c r="O17" s="63">
         <v>152992.77105000001</v>
       </c>
       <c r="P17" s="63">
         <v>166230.38751999999</v>
       </c>
       <c r="Q17" s="63">
         <v>233389.35931</v>
       </c>
       <c r="R17" s="63">
         <v>366491.33208000002</v>
       </c>
       <c r="S17" s="63">
         <v>176754.40695</v>
       </c>
       <c r="T17" s="63">
         <v>266965.58052000002</v>
       </c>
       <c r="U17" s="63">
         <v>255992.00643000001</v>
       </c>
       <c r="V17" s="63">
         <v>366646.50575000001</v>
       </c>
       <c r="W17" s="63">
@@ -16719,87 +16822,90 @@
       </c>
       <c r="AS17" s="63">
         <v>1590241.6539399999</v>
       </c>
       <c r="AT17" s="63">
         <v>1531003</v>
       </c>
       <c r="AU17" s="63">
         <v>2225417.1244900003</v>
       </c>
       <c r="AV17" s="63">
         <v>2498004.8380200006</v>
       </c>
       <c r="AW17" s="63">
         <v>2051878.1910000001</v>
       </c>
       <c r="AX17" s="63">
         <v>1714072.8871500005</v>
       </c>
       <c r="AY17" s="63">
         <v>2533872.3279500008</v>
       </c>
       <c r="AZ17" s="63">
         <v>2216669.6646500006</v>
       </c>
+      <c r="BA17" s="63">
+        <v>2393644.0254899999</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="58"/>
       <c r="B18" s="218" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="218" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E18" s="141">
         <v>4837</v>
       </c>
       <c r="F18" s="141">
         <v>5393</v>
       </c>
       <c r="G18" s="141">
         <v>5978</v>
       </c>
       <c r="H18" s="141">
         <v>8032</v>
       </c>
       <c r="I18" s="141">
         <v>12979</v>
       </c>
       <c r="J18" s="141">
         <v>14875</v>
       </c>
       <c r="K18" s="141">
         <v>16953</v>
       </c>
       <c r="L18" s="141">
         <v>22146</v>
       </c>
       <c r="M18" s="141">
         <v>27532</v>
       </c>
-      <c r="N18" s="245"/>
+      <c r="N18" s="261"/>
       <c r="O18" s="141">
         <v>804</v>
       </c>
       <c r="P18" s="141">
         <v>843</v>
       </c>
       <c r="Q18" s="141">
         <v>1233</v>
       </c>
       <c r="R18" s="141">
         <v>1957</v>
       </c>
       <c r="S18" s="141">
         <v>895</v>
       </c>
       <c r="T18" s="141">
         <v>1344</v>
       </c>
       <c r="U18" s="141">
         <v>1347</v>
       </c>
       <c r="V18" s="141">
         <v>1807</v>
       </c>
       <c r="W18" s="141">
@@ -16870,86 +16976,90 @@
       </c>
       <c r="AS18" s="64">
         <v>5191</v>
       </c>
       <c r="AT18" s="64">
         <v>4819</v>
       </c>
       <c r="AU18" s="64">
         <v>7173</v>
       </c>
       <c r="AV18" s="64">
         <v>8067</v>
       </c>
       <c r="AW18" s="64">
         <v>6847</v>
       </c>
       <c r="AX18" s="64">
         <v>5445</v>
       </c>
       <c r="AY18" s="64">
         <v>7786</v>
       </c>
       <c r="AZ18" s="64">
         <v>6697</v>
       </c>
+      <c r="BA18" s="64">
+        <v>7416</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="58"/>
       <c r="B19" s="217" t="s">
-        <v>55</v>
+        <v>426</v>
       </c>
       <c r="C19" s="217" t="s">
-        <v>56</v>
+        <v>427</v>
       </c>
       <c r="E19" s="63">
         <v>190015.26771966094</v>
       </c>
       <c r="F19" s="63">
         <v>197730.11304468758</v>
       </c>
       <c r="G19" s="63">
         <v>192700.8195048511</v>
       </c>
       <c r="H19" s="63">
         <v>190325.36952191236</v>
       </c>
       <c r="I19" s="63">
         <v>214992.1070043917</v>
       </c>
       <c r="J19" s="63">
         <v>242214.13882957981</v>
       </c>
       <c r="K19" s="63">
         <v>276397.27048840915</v>
       </c>
       <c r="L19" s="63">
         <v>303754.81210647518</v>
       </c>
       <c r="M19" s="63">
         <v>308345.67196934484</v>
       </c>
+      <c r="N19" s="261"/>
       <c r="O19" s="211">
         <v>190289.51623134338</v>
       </c>
       <c r="P19" s="211">
         <v>197189.07179122185</v>
       </c>
       <c r="Q19" s="211">
         <v>189285.77397404698</v>
       </c>
       <c r="R19" s="211">
         <v>187272.00923863039</v>
       </c>
       <c r="S19" s="211">
         <v>197490.95748603359</v>
       </c>
       <c r="T19" s="211">
         <v>198635.10455357141</v>
       </c>
       <c r="U19" s="211">
         <v>190046.03298440977</v>
       </c>
       <c r="V19" s="211">
         <v>202903.43428334256</v>
       </c>
       <c r="W19" s="211">
@@ -17018,236 +17128,244 @@
       <c r="AR19" s="63">
         <v>301490.13916262297</v>
       </c>
       <c r="AS19" s="63">
         <v>306345.91676748201</v>
       </c>
       <c r="AT19" s="63">
         <v>317701.39032994397</v>
       </c>
       <c r="AU19" s="63">
         <v>310249.14</v>
       </c>
       <c r="AV19" s="63">
         <v>309657</v>
       </c>
       <c r="AW19" s="63">
         <v>299675.50620709802</v>
       </c>
       <c r="AX19" s="63">
         <v>314797.59176308551</v>
       </c>
       <c r="AY19" s="63">
         <v>325439.54892756237</v>
       </c>
       <c r="AZ19" s="63">
-        <v>331.04385672789732</v>
+        <v>331043.85672789701</v>
+      </c>
+      <c r="BA19" s="63">
+        <v>322767.53310275101</v>
       </c>
     </row>
-    <row r="20" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="58"/>
       <c r="B20" s="218" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="218" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="218" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="256">
+      <c r="E20" s="248">
         <v>0.69261816933449916</v>
       </c>
-      <c r="F20" s="256">
+      <c r="F20" s="248">
         <v>0.73468508122780463</v>
       </c>
-      <c r="G20" s="256">
+      <c r="G20" s="248">
         <v>0.68347004686590429</v>
       </c>
-      <c r="H20" s="256">
+      <c r="H20" s="248">
         <v>0.6714243323912612</v>
       </c>
-      <c r="I20" s="256">
+      <c r="I20" s="248">
         <v>0.73626370421815879</v>
       </c>
-      <c r="J20" s="256">
+      <c r="J20" s="248">
         <v>0.76908409281871526</v>
       </c>
-      <c r="K20" s="256">
+      <c r="K20" s="248">
         <v>0.76695818534028071</v>
       </c>
-      <c r="L20" s="256">
+      <c r="L20" s="248">
         <v>0.78583625485170172</v>
       </c>
-      <c r="M20" s="256">
+      <c r="M20" s="248">
         <v>0.77914937581506372</v>
       </c>
-      <c r="O20" s="256">
+      <c r="N20" s="261"/>
+      <c r="O20" s="248">
         <v>0.29534598247736232</v>
       </c>
-      <c r="P20" s="256">
+      <c r="P20" s="248">
         <v>0.36065233417333747</v>
       </c>
-      <c r="Q20" s="256">
+      <c r="Q20" s="248">
         <v>0.35513690073212384</v>
       </c>
-      <c r="R20" s="256">
+      <c r="R20" s="248">
         <v>0.4732664849359508</v>
       </c>
-      <c r="S20" s="256">
+      <c r="S20" s="248">
         <v>0.31448155721976534</v>
       </c>
-      <c r="T20" s="256">
+      <c r="T20" s="248">
         <v>0.42785906274903485</v>
       </c>
-      <c r="U20" s="256">
+      <c r="U20" s="248">
         <v>0.3658088826932317</v>
       </c>
-      <c r="V20" s="256">
+      <c r="V20" s="248">
         <v>0.48773190923940646</v>
       </c>
-      <c r="W20" s="256">
+      <c r="W20" s="248">
         <v>0.36379959653446992</v>
       </c>
-      <c r="X20" s="256">
+      <c r="X20" s="248">
         <v>0.43172324103539983</v>
       </c>
-      <c r="Y20" s="256">
+      <c r="Y20" s="248">
         <v>0.39464239981694016</v>
       </c>
-      <c r="Z20" s="257">
+      <c r="Z20" s="249">
         <v>0.41060942018041302</v>
       </c>
-      <c r="AA20" s="257">
+      <c r="AA20" s="249">
         <v>0.37859956378519144</v>
       </c>
-      <c r="AB20" s="257">
+      <c r="AB20" s="249">
         <v>0.41214318054539129</v>
       </c>
-      <c r="AC20" s="257">
+      <c r="AC20" s="249">
         <v>0.49704671067179834</v>
       </c>
-      <c r="AD20" s="257">
+      <c r="AD20" s="249">
         <v>0.37463506518482659</v>
       </c>
-      <c r="AE20" s="257">
+      <c r="AE20" s="249">
         <v>0.45275917142099015</v>
       </c>
-      <c r="AF20" s="257">
+      <c r="AF20" s="249">
         <v>0.48599999999999999</v>
       </c>
-      <c r="AG20" s="257">
+      <c r="AG20" s="249">
         <v>0.4751152806847363</v>
       </c>
-      <c r="AH20" s="257">
+      <c r="AH20" s="249">
         <v>0.40191486834478002</v>
       </c>
-      <c r="AI20" s="257">
+      <c r="AI20" s="249">
         <v>0.43226462746523431</v>
       </c>
-      <c r="AJ20" s="257">
+      <c r="AJ20" s="249">
         <v>0.43966912762814414</v>
       </c>
-      <c r="AK20" s="257">
+      <c r="AK20" s="249">
         <v>0.42445924851537309</v>
       </c>
-      <c r="AL20" s="257">
+      <c r="AL20" s="249">
         <v>0.43577826105725831</v>
       </c>
-      <c r="AM20" s="257">
+      <c r="AM20" s="249">
         <v>0.45276776059609508</v>
       </c>
-      <c r="AN20" s="257">
+      <c r="AN20" s="249">
         <v>0.48308653399105517</v>
       </c>
-      <c r="AO20" s="257">
+      <c r="AO20" s="249">
         <v>0.44555246018329897</v>
       </c>
-      <c r="AP20" s="257">
+      <c r="AP20" s="249">
         <v>0.41860785196791711</v>
       </c>
-      <c r="AQ20" s="257">
+      <c r="AQ20" s="249">
         <v>0.49840771455560445</v>
       </c>
-      <c r="AR20" s="257">
+      <c r="AR20" s="249">
         <v>0.52932194181057768</v>
       </c>
-      <c r="AS20" s="257">
+      <c r="AS20" s="249">
         <v>0.46357067732156293</v>
       </c>
-      <c r="AT20" s="257">
+      <c r="AT20" s="249">
         <v>0.45507353985883531</v>
       </c>
-      <c r="AU20" s="257">
+      <c r="AU20" s="249">
         <v>0.4678721494936377</v>
       </c>
-      <c r="AV20" s="257">
+      <c r="AV20" s="249">
         <v>0.50002819474172111</v>
       </c>
-      <c r="AW20" s="257">
+      <c r="AW20" s="249">
         <v>0.43379326722409139</v>
       </c>
-      <c r="AX20" s="257">
+      <c r="AX20" s="249">
         <v>0.41599735970952456</v>
       </c>
-      <c r="AY20" s="257">
+      <c r="AY20" s="249">
         <v>0.4745923729675427</v>
       </c>
-      <c r="AZ20" s="257">
+      <c r="AZ20" s="249">
         <v>0.42424862394506124</v>
       </c>
+      <c r="BA20" s="249">
+        <v>0.43600343231624245</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A21" s="58"/>
       <c r="B21" s="233" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C21" s="234"/>
       <c r="E21" s="234">
         <v>2017</v>
       </c>
       <c r="F21" s="234">
         <v>2018</v>
       </c>
       <c r="G21" s="234">
         <v>2019</v>
       </c>
       <c r="H21" s="234">
         <v>2020</v>
       </c>
       <c r="I21" s="234">
         <v>2021</v>
       </c>
       <c r="J21" s="234">
         <v>2022</v>
       </c>
       <c r="K21" s="234">
         <v>2023</v>
       </c>
       <c r="L21" s="234">
         <v>2024</v>
       </c>
       <c r="M21" s="234">
         <v>2025</v>
       </c>
+      <c r="N21" s="261"/>
       <c r="O21" s="234" t="s">
         <v>45</v>
       </c>
       <c r="P21" s="234" t="s">
         <v>44</v>
       </c>
       <c r="Q21" s="234" t="s">
         <v>43</v>
       </c>
       <c r="R21" s="234" t="s">
         <v>42</v>
       </c>
       <c r="S21" s="234" t="s">
         <v>41</v>
       </c>
       <c r="T21" s="234" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="234" t="s">
         <v>39</v>
       </c>
       <c r="V21" s="234" t="s">
         <v>38</v>
       </c>
       <c r="W21" s="234" t="s">
@@ -17310,95 +17428,98 @@
       <c r="AP21" s="235" t="s">
         <v>18</v>
       </c>
       <c r="AQ21" s="235" t="s">
         <v>17</v>
       </c>
       <c r="AR21" s="235" t="s">
         <v>16</v>
       </c>
       <c r="AS21" s="235" t="s">
         <v>15</v>
       </c>
       <c r="AT21" s="235" t="s">
         <v>14</v>
       </c>
       <c r="AU21" s="235" t="s">
         <v>13</v>
       </c>
       <c r="AV21" s="235" t="s">
         <v>12</v>
       </c>
       <c r="AW21" s="235" t="s">
         <v>11</v>
       </c>
       <c r="AX21" s="235" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY21" s="235" t="s">
         <v>418</v>
       </c>
-      <c r="AY21" s="235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21" s="235" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA21" s="235" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="22" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="58"/>
       <c r="B22" s="220" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C22" s="220" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E22" s="64">
         <v>919103.83995999978</v>
       </c>
       <c r="F22" s="64">
         <v>1066358.4996500001</v>
       </c>
       <c r="G22" s="64">
         <v>1151965.50055</v>
       </c>
       <c r="H22" s="64">
         <v>1528693.368</v>
       </c>
       <c r="I22" s="64">
         <v>2790382.55681</v>
       </c>
       <c r="J22" s="64">
         <v>3602935.3150899997</v>
       </c>
       <c r="K22" s="64">
         <v>4685762.9265900003</v>
       </c>
       <c r="L22" s="64">
         <v>6726954.0689099999</v>
       </c>
       <c r="M22" s="64">
         <v>8489373.0406600013</v>
       </c>
-      <c r="N22" s="245"/>
+      <c r="N22" s="261"/>
       <c r="O22" s="64">
         <v>152992.77105000007</v>
       </c>
       <c r="P22" s="64">
         <v>166230.38752000002</v>
       </c>
       <c r="Q22" s="64">
         <v>233389.35930999994</v>
       </c>
       <c r="R22" s="64">
         <v>366491.32207999966</v>
       </c>
       <c r="S22" s="64">
         <v>176754.40695000003</v>
       </c>
       <c r="T22" s="64">
         <v>266965.58051999996</v>
       </c>
       <c r="U22" s="64">
         <v>255992.00642999998</v>
       </c>
       <c r="V22" s="64">
         <v>366646.50575000001</v>
       </c>
       <c r="W22" s="64">
@@ -17469,87 +17590,90 @@
       </c>
       <c r="AS22" s="64">
         <v>1590241.6539399999</v>
       </c>
       <c r="AT22" s="64">
         <v>1531003</v>
       </c>
       <c r="AU22" s="64">
         <v>2225417.1244900003</v>
       </c>
       <c r="AV22" s="64">
         <v>2498004.8380200006</v>
       </c>
       <c r="AW22" s="64">
         <v>2051878.1910000001</v>
       </c>
       <c r="AX22" s="64">
         <v>1714072.8871500005</v>
       </c>
       <c r="AY22" s="64">
         <v>2533872.3279500008</v>
       </c>
       <c r="AZ22" s="64">
         <v>2216669.6646500006</v>
       </c>
+      <c r="BA22" s="64">
+        <v>2393644.0254899999</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="58"/>
       <c r="B23" s="221" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="221" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E23" s="63">
         <v>177901.05493000001</v>
       </c>
       <c r="F23" s="63">
         <v>179647.92339000001</v>
       </c>
       <c r="G23" s="63">
         <v>169824.93654999998</v>
       </c>
       <c r="H23" s="63">
         <v>182782.85926</v>
       </c>
       <c r="I23" s="63">
         <v>223694.94721999997</v>
       </c>
       <c r="J23" s="63">
         <v>313189.17261000001</v>
       </c>
       <c r="K23" s="63">
         <v>535604.66437000001</v>
       </c>
       <c r="L23" s="63">
         <v>564679.15439000004</v>
       </c>
       <c r="M23" s="63">
         <v>739059.06753000012</v>
       </c>
-      <c r="N23" s="245"/>
+      <c r="N23" s="261"/>
       <c r="O23" s="63">
         <v>46288.12025</v>
       </c>
       <c r="P23" s="63">
         <v>45100.844980000002</v>
       </c>
       <c r="Q23" s="63">
         <v>34064.877780000003</v>
       </c>
       <c r="R23" s="63">
         <v>52447.211920000002</v>
       </c>
       <c r="S23" s="63">
         <v>41692.50273</v>
       </c>
       <c r="T23" s="63">
         <v>55971.700380000002</v>
       </c>
       <c r="U23" s="63">
         <v>47215.566630000001</v>
       </c>
       <c r="V23" s="63">
         <v>34768.15365</v>
       </c>
       <c r="W23" s="63">
@@ -17620,87 +17744,90 @@
       </c>
       <c r="AS23" s="63">
         <v>153090</v>
       </c>
       <c r="AT23" s="63">
         <v>107255</v>
       </c>
       <c r="AU23" s="63">
         <v>119838.22794</v>
       </c>
       <c r="AV23" s="63">
         <v>236641.65872000004</v>
       </c>
       <c r="AW23" s="63">
         <v>224841.948</v>
       </c>
       <c r="AX23" s="63">
         <v>157737.23287000001</v>
       </c>
       <c r="AY23" s="63">
         <v>229252.61924999999</v>
       </c>
       <c r="AZ23" s="63">
         <v>171161.95926</v>
       </c>
+      <c r="BA23" s="63">
+        <v>358169.80542999995</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="58"/>
       <c r="B24" s="220" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" s="220" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E24" s="64">
         <v>741202.78502999991</v>
       </c>
       <c r="F24" s="64">
         <v>886710.57626</v>
       </c>
       <c r="G24" s="64">
         <v>982140.56400000001</v>
       </c>
       <c r="H24" s="64">
         <v>1345910.5099899999</v>
       </c>
       <c r="I24" s="64">
         <v>2566687.93408</v>
       </c>
       <c r="J24" s="64">
         <v>3289746.1424799999</v>
       </c>
       <c r="K24" s="64">
         <v>4150158.2622199999</v>
       </c>
       <c r="L24" s="64">
         <v>6162274.4238000009</v>
       </c>
       <c r="M24" s="64">
         <v>7750313.9731300008</v>
       </c>
-      <c r="N24" s="245"/>
+      <c r="N24" s="261"/>
       <c r="O24" s="64">
         <v>106704.6508</v>
       </c>
       <c r="P24" s="64">
         <v>121129.54253999999</v>
       </c>
       <c r="Q24" s="64">
         <v>199324.48152999999</v>
       </c>
       <c r="R24" s="64">
         <v>314044.11015999998</v>
       </c>
       <c r="S24" s="64">
         <v>135061.90422</v>
       </c>
       <c r="T24" s="64">
         <v>210993.88013999999</v>
       </c>
       <c r="U24" s="64">
         <v>208776.43979999999</v>
       </c>
       <c r="V24" s="64">
         <v>331878.35210000002</v>
       </c>
       <c r="W24" s="64">
@@ -17771,386 +17898,403 @@
       </c>
       <c r="AS24" s="64">
         <v>1437151.16322</v>
       </c>
       <c r="AT24" s="64">
         <v>1423748</v>
       </c>
       <c r="AU24" s="64">
         <v>2105578.8965500002</v>
       </c>
       <c r="AV24" s="64">
         <v>2261363.1793000004</v>
       </c>
       <c r="AW24" s="64">
         <v>1827036.243</v>
       </c>
       <c r="AX24" s="64">
         <v>1556335.6542800006</v>
       </c>
       <c r="AY24" s="64">
         <v>2304619.7087000008</v>
       </c>
       <c r="AZ24" s="64">
         <v>2045507.7053900007</v>
       </c>
+      <c r="BA24" s="64">
+        <v>2035474.22006</v>
+      </c>
+      <c r="BB24" s="64"/>
     </row>
-    <row r="25" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="58"/>
       <c r="B25" s="222" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="222" t="s">
         <v>74</v>
       </c>
-      <c r="C25" s="222" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="258" t="s">
+      <c r="E25" s="250" t="s">
         <v>50</v>
       </c>
-      <c r="F25" s="258" t="s">
+      <c r="F25" s="250" t="s">
         <v>50</v>
       </c>
-      <c r="G25" s="258" t="s">
+      <c r="G25" s="250" t="s">
         <v>50</v>
       </c>
-      <c r="H25" s="258" t="s">
+      <c r="H25" s="250" t="s">
         <v>50</v>
       </c>
-      <c r="I25" s="258" t="s">
+      <c r="I25" s="250" t="s">
         <v>50</v>
       </c>
-      <c r="J25" s="258">
+      <c r="J25" s="250">
         <v>0.4696130812863753</v>
       </c>
-      <c r="K25" s="258">
+      <c r="K25" s="250">
         <v>0.56220176084144169</v>
       </c>
-      <c r="L25" s="258">
+      <c r="L25" s="250">
         <v>0.59799999999999998</v>
       </c>
-      <c r="M25" s="258">
+      <c r="M25" s="250">
         <v>0.56599999999999995</v>
       </c>
-      <c r="O25" s="258">
+      <c r="N25" s="261"/>
+      <c r="O25" s="250">
         <v>0.50223774201227178</v>
       </c>
-      <c r="P25" s="258">
+      <c r="P25" s="250">
         <v>0.13264369981992002</v>
       </c>
-      <c r="Q25" s="258">
+      <c r="Q25" s="250">
         <v>0.58461709542920093</v>
       </c>
-      <c r="R25" s="258">
+      <c r="R25" s="250">
         <v>0.45139294603480162</v>
       </c>
-      <c r="S25" s="258">
+      <c r="S25" s="250">
         <v>8.8802636903914919E-2</v>
       </c>
-      <c r="T25" s="258">
+      <c r="T25" s="250">
         <v>0.37798446835084593</v>
       </c>
-      <c r="U25" s="258">
+      <c r="U25" s="250">
         <v>0.44844009831611281</v>
       </c>
-      <c r="V25" s="258">
+      <c r="V25" s="250">
         <v>0.55936191624232179</v>
       </c>
-      <c r="W25" s="258">
+      <c r="W25" s="250">
         <v>0.33983659588765452</v>
       </c>
-      <c r="X25" s="258">
+      <c r="X25" s="250">
         <v>0.13209477962112445</v>
       </c>
-      <c r="Y25" s="258">
+      <c r="Y25" s="250">
         <v>0.56431369549365262</v>
       </c>
-      <c r="Z25" s="258">
+      <c r="Z25" s="250">
         <v>0.68889686767065217</v>
       </c>
-      <c r="AA25" s="258">
+      <c r="AA25" s="250">
         <v>0.16345086735485051</v>
       </c>
-      <c r="AB25" s="258">
+      <c r="AB25" s="250">
         <v>0.45647474872586918</v>
       </c>
-      <c r="AC25" s="258">
+      <c r="AC25" s="250">
         <v>0.51225753153172338</v>
       </c>
-      <c r="AD25" s="258">
+      <c r="AD25" s="250">
         <v>0.61185367538915325</v>
       </c>
-      <c r="AE25" s="258">
+      <c r="AE25" s="250">
         <v>0.67183987313053428</v>
       </c>
-      <c r="AF25" s="258">
+      <c r="AF25" s="250">
         <v>0.55800000000000005</v>
       </c>
-      <c r="AG25" s="258">
+      <c r="AG25" s="250">
         <v>0.58905775004906291</v>
       </c>
-      <c r="AH25" s="258">
+      <c r="AH25" s="250">
         <v>0.62388257158581018</v>
       </c>
-      <c r="AI25" s="258">
+      <c r="AI25" s="250">
         <v>0.60853478845078013</v>
       </c>
-      <c r="AJ25" s="258">
+      <c r="AJ25" s="250">
         <v>0.45696125655357622</v>
       </c>
-      <c r="AK25" s="258">
+      <c r="AK25" s="250">
         <v>0.44979999999999998</v>
       </c>
-      <c r="AL25" s="258">
+      <c r="AL25" s="250">
         <v>0.36859136510304763</v>
       </c>
-      <c r="AM25" s="258">
+      <c r="AM25" s="250">
         <v>0.73316834155260413</v>
       </c>
-      <c r="AN25" s="258">
+      <c r="AN25" s="250">
         <v>0.40550000000000003</v>
       </c>
-      <c r="AO25" s="258">
+      <c r="AO25" s="250">
         <v>0.5494894770080927</v>
       </c>
-      <c r="AP25" s="258">
+      <c r="AP25" s="250">
         <v>0.57898231712015635</v>
       </c>
-      <c r="AQ25" s="258">
+      <c r="AQ25" s="250">
         <v>0.67773910658201808</v>
       </c>
-      <c r="AR25" s="258">
+      <c r="AR25" s="250">
         <v>0.58292217065889218</v>
       </c>
-      <c r="AS25" s="258">
+      <c r="AS25" s="250">
         <v>0.5012592905439015</v>
       </c>
-      <c r="AT25" s="258">
+      <c r="AT25" s="250">
         <v>0.65029999999999999</v>
       </c>
-      <c r="AU25" s="258">
+      <c r="AU25" s="250">
         <v>0.72821934388322218</v>
       </c>
-      <c r="AV25" s="258">
+      <c r="AV25" s="250">
         <v>0.54980291319011498</v>
       </c>
-      <c r="AW25" s="258">
+      <c r="AW25" s="250">
         <v>0.56159999999999999</v>
       </c>
-      <c r="AX25" s="258">
+      <c r="AX25" s="250">
         <v>0.37279082388458756</v>
       </c>
-      <c r="AY25" s="258">
+      <c r="AY25" s="250">
         <v>0.57714025156032445</v>
       </c>
-      <c r="AZ25" s="258">
+      <c r="AZ25" s="250">
         <v>0.61495085130474691</v>
       </c>
+      <c r="BA25" s="250">
+        <v>0.45151018947462257</v>
+      </c>
+      <c r="BD25" s="277"/>
+      <c r="BE25" s="277"/>
     </row>
-    <row r="26" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="58"/>
       <c r="B26" s="223" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="223" t="s">
         <v>76</v>
       </c>
-      <c r="C26" s="223" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="257" t="s">
+      <c r="E26" s="249" t="s">
         <v>50</v>
       </c>
-      <c r="F26" s="257" t="s">
+      <c r="F26" s="249" t="s">
         <v>50</v>
       </c>
-      <c r="G26" s="257" t="s">
+      <c r="G26" s="249" t="s">
         <v>50</v>
       </c>
-      <c r="H26" s="257" t="s">
+      <c r="H26" s="249" t="s">
         <v>50</v>
       </c>
-      <c r="I26" s="257" t="s">
+      <c r="I26" s="249" t="s">
         <v>50</v>
       </c>
-      <c r="J26" s="257">
+      <c r="J26" s="249">
         <v>0.53038691871362464</v>
       </c>
-      <c r="K26" s="257">
+      <c r="K26" s="249">
         <v>0.43779823964046771</v>
       </c>
-      <c r="L26" s="257">
+      <c r="L26" s="249">
         <v>0.40200000000000002</v>
       </c>
-      <c r="M26" s="257">
+      <c r="M26" s="249">
         <v>0.434</v>
       </c>
-      <c r="O26" s="257">
+      <c r="N26" s="261"/>
+      <c r="O26" s="249">
         <v>0.49776225798772727</v>
       </c>
-      <c r="P26" s="257">
+      <c r="P26" s="249">
         <v>0.86735630018007992</v>
       </c>
-      <c r="Q26" s="257">
+      <c r="Q26" s="249">
         <v>0.41538290457079935</v>
       </c>
-      <c r="R26" s="257">
+      <c r="R26" s="249">
         <v>0.54860705396519915</v>
       </c>
-      <c r="S26" s="257">
+      <c r="S26" s="249">
         <v>0.91119736309608468</v>
       </c>
-      <c r="T26" s="257">
+      <c r="T26" s="249">
         <v>0.62201553164915391</v>
       </c>
-      <c r="U26" s="257">
+      <c r="U26" s="249">
         <v>0.55155990168388735</v>
       </c>
-      <c r="V26" s="257">
+      <c r="V26" s="249">
         <v>0.44063808375767805</v>
       </c>
-      <c r="W26" s="257">
+      <c r="W26" s="249">
         <v>0.66016340411234553</v>
       </c>
-      <c r="X26" s="257">
+      <c r="X26" s="249">
         <v>0.86790522037887574</v>
       </c>
-      <c r="Y26" s="257">
+      <c r="Y26" s="249">
         <v>0.43568630450634777</v>
       </c>
-      <c r="Z26" s="257">
+      <c r="Z26" s="249">
         <v>0.31110313232934872</v>
       </c>
-      <c r="AA26" s="257">
+      <c r="AA26" s="249">
         <v>0.83654913264514952</v>
       </c>
-      <c r="AB26" s="257">
+      <c r="AB26" s="249">
         <v>0.54352525127413065</v>
       </c>
-      <c r="AC26" s="257">
+      <c r="AC26" s="249">
         <v>0.48774246846827685</v>
       </c>
-      <c r="AD26" s="257">
+      <c r="AD26" s="249">
         <v>0.38814632349865075</v>
       </c>
-      <c r="AE26" s="257">
+      <c r="AE26" s="249">
         <v>0.3281601268694655</v>
       </c>
-      <c r="AF26" s="257">
+      <c r="AF26" s="249">
         <v>0.442</v>
       </c>
-      <c r="AG26" s="257">
+      <c r="AG26" s="249">
         <v>0.41094224995093709</v>
       </c>
-      <c r="AH26" s="257">
+      <c r="AH26" s="249">
         <v>0.3761174284141901</v>
       </c>
-      <c r="AI26" s="257">
+      <c r="AI26" s="249">
         <v>0.39146521154921993</v>
       </c>
-      <c r="AJ26" s="257">
+      <c r="AJ26" s="249">
         <v>0.54303874344642367</v>
       </c>
-      <c r="AK26" s="257">
+      <c r="AK26" s="249">
         <v>0.55020000000000002</v>
       </c>
-      <c r="AL26" s="257">
+      <c r="AL26" s="249">
         <v>0.63140863489695231</v>
       </c>
-      <c r="AM26" s="257">
+      <c r="AM26" s="249">
         <v>0.26683165844739609</v>
       </c>
-      <c r="AN26" s="257">
+      <c r="AN26" s="249">
         <v>0.59450000000000003</v>
       </c>
-      <c r="AO26" s="257">
+      <c r="AO26" s="249">
         <v>0.45051052299190708</v>
       </c>
-      <c r="AP26" s="257">
+      <c r="AP26" s="249">
         <v>0.42101768287984359</v>
       </c>
-      <c r="AQ26" s="257">
+      <c r="AQ26" s="249">
         <v>0.32226089341798186</v>
       </c>
-      <c r="AR26" s="257">
+      <c r="AR26" s="249">
         <v>0.41719812184360178</v>
       </c>
-      <c r="AS26" s="257">
+      <c r="AS26" s="249">
         <v>0.4987407094560985</v>
       </c>
-      <c r="AT26" s="257">
+      <c r="AT26" s="249">
         <v>0.37480000000000002</v>
       </c>
-      <c r="AU26" s="257">
+      <c r="AU26" s="249">
         <v>0.27178065611677782</v>
       </c>
-      <c r="AV26" s="257">
+      <c r="AV26" s="249">
         <v>0.45019708680988496</v>
       </c>
-      <c r="AW26" s="257">
+      <c r="AW26" s="249">
         <v>0.43840000000000001</v>
       </c>
-      <c r="AX26" s="257">
+      <c r="AX26" s="249">
         <v>0.62720917611541216</v>
       </c>
-      <c r="AY26" s="257">
+      <c r="AY26" s="249">
         <v>0.42285974843967522</v>
       </c>
-      <c r="AZ26" s="257">
+      <c r="AZ26" s="249">
         <v>0.38504914869525297</v>
       </c>
+      <c r="BA26" s="249">
+        <v>0.5484898105253776</v>
+      </c>
+      <c r="BD26" s="275"/>
+      <c r="BE26" s="276"/>
     </row>
-    <row r="27" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="27" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="58"/>
       <c r="B27" s="223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="223" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E27" s="141">
         <v>607756.90700000001</v>
       </c>
       <c r="F27" s="141">
         <v>693880.8</v>
       </c>
       <c r="G27" s="141">
         <v>761276.57000000007</v>
       </c>
       <c r="H27" s="141">
         <v>1155303.078</v>
       </c>
       <c r="I27" s="141">
         <v>2349355.483</v>
       </c>
       <c r="J27" s="141">
         <v>3108239.1702810004</v>
       </c>
       <c r="K27" s="141">
         <v>3917647.5572509998</v>
       </c>
       <c r="L27" s="141">
         <v>5499504.2787370002</v>
       </c>
       <c r="M27" s="141">
         <v>6991411.7654875983</v>
       </c>
+      <c r="N27" s="261"/>
       <c r="O27" s="64">
         <v>76643.312999999995</v>
       </c>
       <c r="P27" s="64">
         <v>108949.883</v>
       </c>
       <c r="Q27" s="64">
         <v>152389.76999999999</v>
       </c>
       <c r="R27" s="64">
         <v>269773.94099999999</v>
       </c>
       <c r="S27" s="64">
         <v>119783.421</v>
       </c>
       <c r="T27" s="64">
         <v>153173.89000000001</v>
       </c>
       <c r="U27" s="64">
         <v>162403.63800000001</v>
       </c>
       <c r="V27" s="64">
         <v>258519.851</v>
       </c>
       <c r="W27" s="64">
@@ -18221,509 +18365,521 @@
       </c>
       <c r="AS27" s="141">
         <v>1359583.3140795005</v>
       </c>
       <c r="AT27" s="141">
         <v>1177287</v>
       </c>
       <c r="AU27" s="141">
         <v>1919242</v>
       </c>
       <c r="AV27" s="141">
         <v>2007235.8972825999</v>
       </c>
       <c r="AW27" s="141">
         <v>1630208.9650000001</v>
       </c>
       <c r="AX27" s="141">
         <v>1434724.9032049975</v>
       </c>
       <c r="AY27" s="141">
         <v>1893602.8102420031</v>
       </c>
       <c r="AZ27" s="141">
         <v>1748768.1967600023</v>
       </c>
+      <c r="BA27" s="141">
+        <v>1804684.9668510007</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="28" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="58"/>
       <c r="B28" s="224" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="224" t="s">
         <v>80</v>
       </c>
-      <c r="C28" s="224" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="258">
+      <c r="E28" s="250">
         <v>0.19355925332892729</v>
       </c>
-      <c r="F28" s="258">
+      <c r="F28" s="250">
         <v>0.16846859986483345</v>
       </c>
-      <c r="G28" s="258">
+      <c r="G28" s="250">
         <v>0.14742189475068646</v>
       </c>
-      <c r="H28" s="258">
+      <c r="H28" s="250">
         <v>0.11956803312304289</v>
       </c>
-      <c r="I28" s="258">
+      <c r="I28" s="250">
         <v>8.0166408248957377E-2</v>
       </c>
-      <c r="J28" s="258">
+      <c r="J28" s="250">
         <v>8.6926115852894989E-2</v>
       </c>
-      <c r="K28" s="258">
+      <c r="K28" s="250">
         <v>0.11430468693382637</v>
       </c>
-      <c r="L28" s="258">
+      <c r="L28" s="250">
         <v>8.3942769432569897E-2</v>
       </c>
-      <c r="M28" s="258">
+      <c r="M28" s="250">
         <v>8.7056966867902222E-2</v>
       </c>
-      <c r="O28" s="258">
+      <c r="N28" s="261"/>
+      <c r="O28" s="250">
         <v>0.30255102860299465</v>
       </c>
-      <c r="P28" s="258">
+      <c r="P28" s="250">
         <v>0.27131528508633046</v>
       </c>
-      <c r="Q28" s="258">
+      <c r="Q28" s="250">
         <v>0.14595728734467817</v>
       </c>
-      <c r="R28" s="258">
+      <c r="R28" s="250">
         <v>0.14310628590695956</v>
       </c>
-      <c r="S28" s="258">
+      <c r="S28" s="250">
         <v>0.23587815121234237</v>
       </c>
-      <c r="T28" s="258">
+      <c r="T28" s="250">
         <v>0.20965886415386351</v>
       </c>
-      <c r="U28" s="258">
+      <c r="U28" s="250">
         <v>0.18444156631473146</v>
       </c>
-      <c r="V28" s="258">
+      <c r="V28" s="250">
         <v>9.4827451250024605E-2</v>
       </c>
-      <c r="W28" s="258">
+      <c r="W28" s="250">
         <v>0.16163576023616127</v>
       </c>
-      <c r="X28" s="258">
+      <c r="X28" s="250">
         <v>0.19760412745242212</v>
       </c>
-      <c r="Y28" s="258">
+      <c r="Y28" s="250">
         <v>0.13585329116717476</v>
       </c>
-      <c r="Z28" s="258">
+      <c r="Z28" s="250">
         <v>0.1137772200445351</v>
       </c>
-      <c r="AA28" s="258">
+      <c r="AA28" s="250">
         <v>0.14481886762995141</v>
       </c>
-      <c r="AB28" s="258">
+      <c r="AB28" s="250">
         <v>0.12489935622815709</v>
       </c>
-      <c r="AC28" s="258">
+      <c r="AC28" s="250">
         <v>0.12212948027986924</v>
       </c>
-      <c r="AD28" s="258">
+      <c r="AD28" s="250">
         <v>9.7187532988814218E-2</v>
       </c>
-      <c r="AE28" s="258">
+      <c r="AE28" s="250">
         <v>6.8104182006903685E-2</v>
       </c>
-      <c r="AF28" s="258">
+      <c r="AF28" s="250">
         <v>7.2999999999999995E-2</v>
       </c>
-      <c r="AG28" s="258">
+      <c r="AG28" s="250">
         <v>8.8595065091638114E-2</v>
       </c>
-      <c r="AH28" s="258">
+      <c r="AH28" s="250">
         <v>8.9814264305577693E-2</v>
       </c>
-      <c r="AI28" s="258">
+      <c r="AI28" s="250">
         <v>7.3054150623616393E-2</v>
       </c>
-      <c r="AJ28" s="258">
+      <c r="AJ28" s="250">
         <v>9.1081090711078852E-2</v>
       </c>
-      <c r="AK28" s="258">
+      <c r="AK28" s="250">
         <v>8.4186695338373974E-2</v>
       </c>
-      <c r="AL28" s="258">
+      <c r="AL28" s="250">
         <v>9.8680999361455052E-2</v>
       </c>
-      <c r="AM28" s="258">
+      <c r="AM28" s="250">
         <v>7.3146337217640689E-2</v>
       </c>
-      <c r="AN28" s="258">
+      <c r="AN28" s="250">
         <v>0.11</v>
       </c>
-      <c r="AO28" s="258">
+      <c r="AO28" s="250">
         <v>0.15739021856085228</v>
       </c>
-      <c r="AP28" s="258">
+      <c r="AP28" s="250">
         <v>0.11750904405565603</v>
       </c>
-      <c r="AQ28" s="258">
+      <c r="AQ28" s="250">
         <v>7.5828780629247111E-2</v>
       </c>
-      <c r="AR28" s="258">
+      <c r="AR28" s="250">
         <v>9.1879698041721025E-2</v>
       </c>
-      <c r="AS28" s="258">
+      <c r="AS28" s="250">
         <v>9.6268696232865811E-2</v>
       </c>
-      <c r="AT28" s="258">
+      <c r="AT28" s="250">
         <v>7.0055381994679311E-2</v>
       </c>
-      <c r="AU28" s="258">
+      <c r="AU28" s="250">
         <v>5.3849782416617004E-2</v>
       </c>
-      <c r="AV28" s="258">
+      <c r="AV28" s="250">
         <v>9.4732265974140334E-2</v>
       </c>
-      <c r="AW28" s="258">
+      <c r="AW28" s="250">
         <v>0.10957860412289941</v>
       </c>
-      <c r="AX28" s="258">
+      <c r="AX28" s="250">
         <v>9.2024810644003988E-2</v>
       </c>
-      <c r="AY28" s="258">
+      <c r="AY28" s="250">
         <v>9.0475205368959574E-2</v>
       </c>
-      <c r="AZ28" s="258">
+      <c r="AZ28" s="250">
         <v>7.721581703831612E-2</v>
       </c>
-      <c r="BA28" s="247"/>
+      <c r="BA28" s="250">
+        <v>0.14963369724814427</v>
+      </c>
     </row>
-    <row r="29" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="58"/>
       <c r="B29" s="220" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="220" t="s">
         <v>82</v>
       </c>
-      <c r="C29" s="220" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="257">
+      <c r="E29" s="249">
         <v>0.64502993736988312</v>
       </c>
-      <c r="F29" s="257">
+      <c r="F29" s="249">
         <v>0.69720811581269404</v>
       </c>
-      <c r="G29" s="257">
+      <c r="G29" s="249">
         <v>0.64800341735873934</v>
       </c>
-      <c r="H29" s="257">
+      <c r="H29" s="249">
         <v>0.64274346079997446</v>
       </c>
-      <c r="I29" s="257">
+      <c r="I29" s="249">
         <v>0.71972062587035357</v>
       </c>
-      <c r="J29" s="257">
+      <c r="J29" s="249">
         <v>0.75254056524089974</v>
       </c>
-      <c r="K29" s="257">
+      <c r="K29" s="249">
         <v>0.74456498557450357</v>
       </c>
-      <c r="L29" s="257">
+      <c r="L29" s="249">
         <v>0.77071113977912253</v>
       </c>
-      <c r="M29" s="257">
+      <c r="M29" s="249">
         <v>0.7630789292236807</v>
       </c>
-      <c r="O29" s="257">
+      <c r="O29" s="249">
         <v>0.22620149047500926</v>
       </c>
-      <c r="P29" s="257">
+      <c r="P29" s="249">
         <v>0.29130630859792805</v>
       </c>
-      <c r="Q29" s="257">
+      <c r="Q29" s="249">
         <v>0.3198831680771243</v>
       </c>
-      <c r="R29" s="257">
+      <c r="R29" s="249">
         <v>0.43500053514982623</v>
       </c>
-      <c r="S29" s="257">
+      <c r="S29" s="249">
         <v>0.25955591213259288</v>
       </c>
-      <c r="T29" s="257">
+      <c r="T29" s="249">
         <v>0.371477830271781</v>
       </c>
-      <c r="U29" s="257">
+      <c r="U29" s="249">
         <v>0.31992390124119752</v>
       </c>
-      <c r="V29" s="257">
+      <c r="V29" s="249">
         <v>0.46289038893092355</v>
       </c>
-      <c r="W29" s="257">
+      <c r="W29" s="249">
         <v>0.32405179794319178</v>
       </c>
-      <c r="X29" s="257">
+      <c r="X29" s="249">
         <v>0.37872181631461826</v>
       </c>
-      <c r="Y29" s="257">
+      <c r="Y29" s="249">
         <v>0.36034846201057336</v>
       </c>
-      <c r="Z29" s="257">
+      <c r="Z29" s="249">
         <v>0.3817248423857692</v>
       </c>
-      <c r="AA29" s="257">
+      <c r="AA29" s="249">
         <v>0.34255281264171855</v>
       </c>
-      <c r="AB29" s="257">
+      <c r="AB29" s="249">
         <v>0.38024016422664697</v>
       </c>
-      <c r="AC29" s="257">
+      <c r="AC29" s="249">
         <v>0.4645422533957938</v>
       </c>
-      <c r="AD29" s="257">
+      <c r="AD29" s="249">
         <v>0.3510052589796116</v>
       </c>
-      <c r="AE29" s="257">
+      <c r="AE29" s="249">
         <v>0.4353482516341477</v>
       </c>
-      <c r="AF29" s="257">
+      <c r="AF29" s="249">
         <v>0.46800000000000003</v>
       </c>
-      <c r="AG29" s="257">
+      <c r="AG29" s="249">
         <v>0.45205051466009077</v>
       </c>
-      <c r="AH29" s="257">
+      <c r="AH29" s="249">
         <v>0.37951686146809843</v>
       </c>
-      <c r="AI29" s="257">
+      <c r="AI29" s="249">
         <v>0.4137516519818063</v>
       </c>
-      <c r="AJ29" s="257">
+      <c r="AJ29" s="249">
         <v>0.41629431616012064</v>
       </c>
-      <c r="AK29" s="257">
+      <c r="AK29" s="249">
         <v>0.40313083225306617</v>
       </c>
-      <c r="AL29" s="257">
+      <c r="AL29" s="249">
         <v>0.41</v>
       </c>
-      <c r="AM29" s="257">
+      <c r="AM29" s="249">
         <v>0.43402358192279017</v>
       </c>
-      <c r="AN29" s="257">
+      <c r="AN29" s="249">
         <v>0.45393769165652953</v>
       </c>
-      <c r="AO29" s="257">
+      <c r="AO29" s="249">
         <v>0.40373932299539161</v>
       </c>
-      <c r="AP29" s="257">
+      <c r="AP29" s="249">
         <v>0.38850000000000001</v>
       </c>
-      <c r="AQ29" s="257">
+      <c r="AQ29" s="249">
         <v>0.47870611636066812</v>
       </c>
-      <c r="AR29" s="257">
+      <c r="AR29" s="249">
         <v>0.50526082643868975</v>
       </c>
-      <c r="AS29" s="257">
+      <c r="AS29" s="249">
         <v>0.43851300357781769</v>
       </c>
-      <c r="AT29" s="257">
+      <c r="AT29" s="249">
         <v>0.43709999999999999</v>
       </c>
-      <c r="AU29" s="257">
+      <c r="AU29" s="249">
         <v>0.45411877383508648</v>
       </c>
-      <c r="AV29" s="257">
+      <c r="AV29" s="249">
         <v>0.47516750729399682</v>
       </c>
-      <c r="AW29" s="257">
+      <c r="AW29" s="249">
         <v>0.4055357286813458</v>
       </c>
-      <c r="AX29" s="257">
+      <c r="AX29" s="249">
         <v>0.39275059028614667</v>
       </c>
-      <c r="AY29" s="257">
+      <c r="AY29" s="249">
         <v>0.4510197986135725</v>
       </c>
-      <c r="AZ29" s="257">
+      <c r="AZ29" s="249">
         <v>0.40474897162628665</v>
       </c>
+      <c r="BA29" s="249">
+        <v>0.39663972169863748</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="30" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="58"/>
       <c r="B30" s="220" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="220" t="s">
         <v>84</v>
       </c>
-      <c r="C30" s="220" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="257">
+      <c r="E30" s="249">
         <v>0.64502993736988312</v>
       </c>
-      <c r="F30" s="257">
+      <c r="F30" s="249">
         <v>0.69720811581269404</v>
       </c>
-      <c r="G30" s="257">
+      <c r="G30" s="249">
         <v>0.64800341735873934</v>
       </c>
-      <c r="H30" s="257">
+      <c r="H30" s="249">
         <v>0.64274346079997446</v>
       </c>
-      <c r="I30" s="257">
+      <c r="I30" s="249">
         <v>0.71972062587035357</v>
       </c>
-      <c r="J30" s="257">
+      <c r="J30" s="249">
         <v>0.75254056524089974</v>
       </c>
-      <c r="K30" s="257">
+      <c r="K30" s="249">
         <v>0.74456498557450357</v>
       </c>
-      <c r="L30" s="257">
+      <c r="L30" s="249">
         <v>0.77071113977912253</v>
       </c>
-      <c r="M30" s="257">
+      <c r="M30" s="249">
         <v>0.7630789292236807</v>
       </c>
-      <c r="O30" s="257"/>
-[...2 lines deleted...]
-      <c r="R30" s="257">
+      <c r="O30" s="249"/>
+      <c r="P30" s="249"/>
+      <c r="Q30" s="249"/>
+      <c r="R30" s="249">
         <v>0.64502993736988312</v>
       </c>
-      <c r="S30" s="257">
+      <c r="S30" s="249">
         <v>0.6663689524081845</v>
       </c>
-      <c r="T30" s="257">
+      <c r="T30" s="249">
         <v>0.70652198520888987</v>
       </c>
-      <c r="U30" s="257">
+      <c r="U30" s="249">
         <v>0.66190950496689693</v>
       </c>
-      <c r="V30" s="257">
+      <c r="V30" s="249">
         <v>0.69720811581269404</v>
       </c>
-      <c r="W30" s="257">
+      <c r="W30" s="249">
         <v>0.70695229480654065</v>
       </c>
-      <c r="X30" s="257">
+      <c r="X30" s="249">
         <v>0.73464406219424261</v>
       </c>
-      <c r="Y30" s="257">
+      <c r="Y30" s="249">
         <v>0.64800000000000002</v>
       </c>
-      <c r="Z30" s="257">
+      <c r="Z30" s="249">
         <v>0.64800341735873934</v>
       </c>
-      <c r="AA30" s="257">
+      <c r="AA30" s="249">
         <v>0.69293619440942378</v>
       </c>
-      <c r="AB30" s="257">
+      <c r="AB30" s="249">
         <v>0.70198402498495316</v>
       </c>
-      <c r="AC30" s="257">
+      <c r="AC30" s="249">
         <v>0.72874141042382712</v>
       </c>
-      <c r="AD30" s="257">
+      <c r="AD30" s="249">
         <v>0.64300000000000002</v>
       </c>
-      <c r="AE30" s="257">
+      <c r="AE30" s="249">
         <v>0.68912644839183401</v>
       </c>
-      <c r="AF30" s="257">
+      <c r="AF30" s="249">
         <v>0.72867715052990434</v>
       </c>
-      <c r="AG30" s="257">
+      <c r="AG30" s="249">
         <v>0.74047213178637339</v>
       </c>
-      <c r="AH30" s="257">
+      <c r="AH30" s="249">
         <v>0.72</v>
       </c>
-      <c r="AI30" s="257">
+      <c r="AI30" s="249">
         <v>0.71899999999999997</v>
       </c>
-      <c r="AJ30" s="257">
+      <c r="AJ30" s="249">
         <v>0.70099999999999996</v>
       </c>
-      <c r="AK30" s="257">
+      <c r="AK30" s="249">
         <v>0.70599999999999996</v>
       </c>
-      <c r="AL30" s="257">
+      <c r="AL30" s="249">
         <v>0.753</v>
       </c>
-      <c r="AM30" s="257">
+      <c r="AM30" s="249">
         <v>0.72</v>
       </c>
-      <c r="AN30" s="257">
+      <c r="AN30" s="249">
         <v>0.73099999999999998</v>
       </c>
-      <c r="AO30" s="257">
+      <c r="AO30" s="249">
         <v>0.73599999999999999</v>
       </c>
-      <c r="AP30" s="257">
+      <c r="AP30" s="249">
         <v>0.74456498556998851</v>
       </c>
-      <c r="AQ30" s="257">
+      <c r="AQ30" s="249">
         <v>0.73228994390868396</v>
       </c>
-      <c r="AR30" s="257">
+      <c r="AR30" s="249">
         <v>0.75146773925442933</v>
       </c>
-      <c r="AS30" s="257">
+      <c r="AS30" s="249">
         <v>0.75409795048187478</v>
       </c>
-      <c r="AT30" s="257">
+      <c r="AT30" s="249">
         <v>0.77070000000000005</v>
       </c>
-      <c r="AU30" s="257">
+      <c r="AU30" s="249">
         <v>0.72733239334429722</v>
       </c>
-      <c r="AV30" s="257">
+      <c r="AV30" s="249">
         <v>0.74317962132437532</v>
       </c>
-      <c r="AW30" s="257">
+      <c r="AW30" s="249">
         <v>0.73987735245655595</v>
       </c>
-      <c r="AX30" s="257">
+      <c r="AX30" s="249">
         <v>0.7630789292236807</v>
       </c>
-      <c r="AY30" s="257">
+      <c r="AY30" s="249">
         <v>0.73916322656381062</v>
       </c>
-      <c r="AZ30" s="257">
+      <c r="AZ30" s="249">
         <v>0.71994710860431543</v>
       </c>
+      <c r="BA30" s="249">
+        <v>0.71949182285279112</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.6">
+    <row r="31" spans="1:57" x14ac:dyDescent="0.6">
       <c r="A31" s="58"/>
       <c r="B31" s="218"/>
       <c r="C31" s="218"/>
-      <c r="AK31" s="257"/>
+      <c r="AK31" s="249"/>
     </row>
-    <row r="32" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:57" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A32" s="58"/>
       <c r="B32" s="236" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="236" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E32" s="237">
         <v>2017</v>
       </c>
       <c r="F32" s="237">
         <v>2018</v>
       </c>
       <c r="G32" s="237">
         <v>2019</v>
       </c>
       <c r="H32" s="237">
         <v>2020</v>
       </c>
       <c r="I32" s="237">
         <v>2021</v>
       </c>
       <c r="J32" s="237">
         <v>2022</v>
       </c>
       <c r="K32" s="237">
         <v>2023</v>
       </c>
       <c r="L32" s="237">
         <v>2024</v>
       </c>
@@ -18814,95 +18970,98 @@
       <c r="AP32" s="239" t="s">
         <v>18</v>
       </c>
       <c r="AQ32" s="239" t="s">
         <v>17</v>
       </c>
       <c r="AR32" s="239" t="s">
         <v>16</v>
       </c>
       <c r="AS32" s="239" t="s">
         <v>15</v>
       </c>
       <c r="AT32" s="239" t="s">
         <v>14</v>
       </c>
       <c r="AU32" s="239" t="s">
         <v>13</v>
       </c>
       <c r="AV32" s="239" t="s">
         <v>12</v>
       </c>
       <c r="AW32" s="239" t="s">
         <v>11</v>
       </c>
       <c r="AX32" s="239" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY32" s="239" t="s">
         <v>418</v>
       </c>
-      <c r="AY32" s="239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ32" s="239" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA32" s="239" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="33" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="33" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" s="58"/>
       <c r="B33" s="217" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="217" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E33" s="211">
         <v>4837</v>
       </c>
       <c r="F33" s="211">
         <v>5393</v>
       </c>
       <c r="G33" s="211">
         <v>5978</v>
       </c>
       <c r="H33" s="211">
         <v>8032</v>
       </c>
       <c r="I33" s="211">
         <v>12979</v>
       </c>
       <c r="J33" s="211">
         <v>14875</v>
       </c>
       <c r="K33" s="211">
         <v>16953</v>
       </c>
       <c r="L33" s="211">
         <v>22146</v>
       </c>
       <c r="M33" s="211">
         <v>27532</v>
       </c>
-      <c r="N33" s="245"/>
+      <c r="N33" s="244"/>
       <c r="O33" s="211">
         <v>804</v>
       </c>
       <c r="P33" s="211">
         <v>843</v>
       </c>
       <c r="Q33" s="211">
         <v>1233</v>
       </c>
       <c r="R33" s="211">
         <v>1957</v>
       </c>
       <c r="S33" s="211">
         <v>895</v>
       </c>
       <c r="T33" s="211">
         <v>1344</v>
       </c>
       <c r="U33" s="211">
         <v>1347</v>
       </c>
       <c r="V33" s="211">
         <v>1807</v>
       </c>
       <c r="W33" s="211">
@@ -18973,87 +19132,90 @@
       </c>
       <c r="AS33" s="63">
         <v>5191</v>
       </c>
       <c r="AT33" s="63">
         <v>4819</v>
       </c>
       <c r="AU33" s="63">
         <v>7173</v>
       </c>
       <c r="AV33" s="63">
         <v>8067</v>
       </c>
       <c r="AW33" s="63">
         <v>6847</v>
       </c>
       <c r="AX33" s="63">
         <v>5445</v>
       </c>
       <c r="AY33" s="63">
         <v>7786</v>
       </c>
       <c r="AZ33" s="63">
         <v>6697</v>
       </c>
+      <c r="BA33" s="63">
+        <v>7416</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" s="58"/>
       <c r="B34" s="218" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" s="218" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E34" s="141">
         <v>931</v>
       </c>
       <c r="F34" s="141">
         <v>829</v>
       </c>
       <c r="G34" s="141">
         <v>785</v>
       </c>
       <c r="H34" s="141">
         <v>931</v>
       </c>
       <c r="I34" s="141">
         <v>1105</v>
       </c>
       <c r="J34" s="141">
         <v>1339</v>
       </c>
       <c r="K34" s="141">
         <v>1935.53</v>
       </c>
       <c r="L34" s="141">
         <v>1904</v>
       </c>
       <c r="M34" s="141">
         <v>1957</v>
       </c>
-      <c r="N34" s="245"/>
+      <c r="N34" s="244"/>
       <c r="O34" s="141">
         <v>243</v>
       </c>
       <c r="P34" s="141">
         <v>254</v>
       </c>
       <c r="Q34" s="141">
         <v>178</v>
       </c>
       <c r="R34" s="141">
         <v>256</v>
       </c>
       <c r="S34" s="141">
         <v>197</v>
       </c>
       <c r="T34" s="141">
         <v>259</v>
       </c>
       <c r="U34" s="141">
         <v>217</v>
       </c>
       <c r="V34" s="141">
         <v>156</v>
       </c>
       <c r="W34" s="141">
@@ -19124,87 +19286,90 @@
       </c>
       <c r="AS34" s="141">
         <v>503</v>
       </c>
       <c r="AT34" s="141">
         <v>355</v>
       </c>
       <c r="AU34" s="141">
         <v>383</v>
       </c>
       <c r="AV34" s="141">
         <v>355</v>
       </c>
       <c r="AW34" s="141">
         <v>730</v>
       </c>
       <c r="AX34" s="141">
         <v>489</v>
       </c>
       <c r="AY34" s="141">
         <v>728</v>
       </c>
       <c r="AZ34" s="141">
         <v>560</v>
       </c>
+      <c r="BA34" s="141">
+        <v>1086</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="58"/>
       <c r="B35" s="225" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" s="225" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E35" s="141">
         <v>3906</v>
       </c>
       <c r="F35" s="141">
         <v>4564</v>
       </c>
       <c r="G35" s="141">
         <v>5193</v>
       </c>
       <c r="H35" s="141">
         <v>7101</v>
       </c>
       <c r="I35" s="141">
         <v>11874</v>
       </c>
       <c r="J35" s="141">
         <v>13536</v>
       </c>
       <c r="K35" s="141">
         <v>15017.470000000001</v>
       </c>
       <c r="L35" s="141">
         <v>20242</v>
       </c>
       <c r="M35" s="141">
         <v>25575</v>
       </c>
-      <c r="N35" s="245"/>
+      <c r="N35" s="244"/>
       <c r="O35" s="141">
         <v>561</v>
       </c>
       <c r="P35" s="141">
         <v>589</v>
       </c>
       <c r="Q35" s="141">
         <v>1055</v>
       </c>
       <c r="R35" s="141">
         <v>1701</v>
       </c>
       <c r="S35" s="141">
         <v>698</v>
       </c>
       <c r="T35" s="141">
         <v>1085</v>
       </c>
       <c r="U35" s="141">
         <v>1130</v>
       </c>
       <c r="V35" s="141">
         <v>1651</v>
       </c>
       <c r="W35" s="141">
@@ -19275,317 +19440,324 @@
       </c>
       <c r="AS35" s="141">
         <v>4688</v>
       </c>
       <c r="AT35" s="141">
         <v>4464</v>
       </c>
       <c r="AU35" s="141">
         <v>6790</v>
       </c>
       <c r="AV35" s="141">
         <v>7712</v>
       </c>
       <c r="AW35" s="141">
         <v>6117</v>
       </c>
       <c r="AX35" s="141">
         <v>4956</v>
       </c>
       <c r="AY35" s="141">
         <v>7058</v>
       </c>
       <c r="AZ35" s="141">
         <v>6137</v>
       </c>
-      <c r="BA35" s="245"/>
+      <c r="BA35" s="141">
+        <v>6330</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="58"/>
       <c r="B36" s="225" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C36" s="225" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="E36" s="256">
+        <v>93</v>
+      </c>
+      <c r="E36" s="248">
         <v>0.19247467438494936</v>
       </c>
-      <c r="F36" s="256">
+      <c r="F36" s="248">
         <v>0.15371778231040237</v>
       </c>
-      <c r="G36" s="256">
+      <c r="G36" s="248">
         <v>0.13131482101037137</v>
       </c>
-      <c r="H36" s="256">
+      <c r="H36" s="248">
         <v>0.1159113545816733</v>
       </c>
-      <c r="I36" s="256">
+      <c r="I36" s="248">
         <v>8.5137529855921101E-2</v>
       </c>
-      <c r="J36" s="256">
+      <c r="J36" s="248">
         <v>9.001680672268908E-2</v>
       </c>
-      <c r="K36" s="256">
+      <c r="K36" s="248">
         <v>0.11417035332979414</v>
       </c>
-      <c r="L36" s="256">
+      <c r="L36" s="248">
         <v>8.597489388602908E-2</v>
       </c>
-      <c r="M36" s="256">
+      <c r="M36" s="248">
         <v>7.1080924015690827E-2</v>
       </c>
-      <c r="O36" s="256">
+      <c r="O36" s="248">
         <v>0.30255102860299476</v>
       </c>
-      <c r="P36" s="256">
+      <c r="P36" s="248">
         <v>0.27131528508633052</v>
       </c>
-      <c r="Q36" s="256">
+      <c r="Q36" s="248">
         <v>0.14595728734467817</v>
       </c>
-      <c r="R36" s="256">
+      <c r="R36" s="248">
         <v>0.14310628590695948</v>
       </c>
-      <c r="S36" s="256">
+      <c r="S36" s="248">
         <v>0.23587815121234232</v>
       </c>
-      <c r="T36" s="256">
+      <c r="T36" s="248">
         <v>0.20965886415386359</v>
       </c>
-      <c r="U36" s="256">
+      <c r="U36" s="248">
         <v>0.18444156631473146</v>
       </c>
-      <c r="V36" s="256">
+      <c r="V36" s="248">
         <v>9.4827451250024633E-2</v>
       </c>
-      <c r="W36" s="256">
+      <c r="W36" s="248">
         <v>0.1616357602361613</v>
       </c>
-      <c r="X36" s="256">
+      <c r="X36" s="248">
         <v>0.19760412745242215</v>
       </c>
-      <c r="Y36" s="256">
+      <c r="Y36" s="248">
         <v>0.13585329116717476</v>
       </c>
-      <c r="Z36" s="256">
+      <c r="Z36" s="248">
         <v>0.11377722004453507</v>
       </c>
-      <c r="AA36" s="256">
+      <c r="AA36" s="248">
         <v>0.14481886764550489</v>
       </c>
-      <c r="AB36" s="256">
+      <c r="AB36" s="248">
         <v>0.12489935630674077</v>
       </c>
-      <c r="AC36" s="256">
+      <c r="AC36" s="248">
         <v>0.12212948044186094</v>
       </c>
-      <c r="AD36" s="256">
+      <c r="AD36" s="248">
         <v>9.7187533073389121E-2</v>
       </c>
-      <c r="AE36" s="256">
+      <c r="AE36" s="248">
         <v>6.8104182009053743E-2</v>
       </c>
-      <c r="AF36" s="256">
+      <c r="AF36" s="248">
         <v>7.3174511669851644E-2</v>
       </c>
-      <c r="AG36" s="256">
+      <c r="AG36" s="248">
         <v>8.8595065189853314E-2</v>
       </c>
-      <c r="AH36" s="256">
+      <c r="AH36" s="248">
         <v>8.9814264305577693E-2</v>
       </c>
-      <c r="AI36" s="256">
+      <c r="AI36" s="248">
         <v>7.3054150623616393E-2</v>
       </c>
-      <c r="AJ36" s="256">
+      <c r="AJ36" s="248">
         <v>9.1081090711078852E-2</v>
       </c>
-      <c r="AK36" s="256">
+      <c r="AK36" s="248">
         <v>8.4186695338373974E-2</v>
       </c>
-      <c r="AL36" s="256">
+      <c r="AL36" s="248">
         <v>9.8680999361455052E-2</v>
       </c>
-      <c r="AM36" s="256">
+      <c r="AM36" s="248">
         <v>7.3146337217640689E-2</v>
       </c>
-      <c r="AN36" s="256">
+      <c r="AN36" s="248">
         <v>0.11049793928775717</v>
       </c>
-      <c r="AO36" s="256">
+      <c r="AO36" s="248">
         <v>0.15739021856085228</v>
       </c>
-      <c r="AP36" s="256">
+      <c r="AP36" s="248">
         <v>0.11750904405565603</v>
       </c>
-      <c r="AQ36" s="256">
+      <c r="AQ36" s="248">
         <v>7.5828780629247111E-2</v>
       </c>
-      <c r="AR36" s="256">
+      <c r="AR36" s="248">
         <v>9.1879698041721025E-2</v>
       </c>
-      <c r="AS36" s="256">
+      <c r="AS36" s="248">
         <v>9.6268387650834425E-2</v>
       </c>
-      <c r="AT36" s="256">
+      <c r="AT36" s="248">
         <v>7.0055381994679311E-2</v>
       </c>
-      <c r="AU36" s="256">
+      <c r="AU36" s="248">
         <v>5.3394674473720899E-2</v>
       </c>
-      <c r="AV36" s="256">
+      <c r="AV36" s="248">
         <v>4.4006446014627491E-2</v>
       </c>
-      <c r="AW36" s="256">
+      <c r="AW36" s="248">
         <v>0.10661603622024245</v>
       </c>
-      <c r="AX36" s="256">
+      <c r="AX36" s="248">
         <v>8.9807162534435256E-2</v>
       </c>
-      <c r="AY36" s="256">
+      <c r="AY36" s="248">
         <v>9.3501155920883636E-2</v>
       </c>
-      <c r="AZ36" s="256">
+      <c r="AZ36" s="248">
         <v>8.3619531133343292E-2</v>
       </c>
+      <c r="BA36" s="248">
+        <v>0.1464401294498382</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="37" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="58"/>
       <c r="B37" s="60"/>
       <c r="C37" s="60"/>
-      <c r="E37" s="259"/>
-[...45 lines deleted...]
-      <c r="AZ37" s="259"/>
+      <c r="E37" s="251"/>
+      <c r="F37" s="251"/>
+      <c r="G37" s="251"/>
+      <c r="H37" s="251"/>
+      <c r="I37" s="251"/>
+      <c r="J37" s="251"/>
+      <c r="K37" s="251"/>
+      <c r="L37" s="251"/>
+      <c r="M37" s="251"/>
+      <c r="O37" s="251"/>
+      <c r="P37" s="251"/>
+      <c r="Q37" s="251"/>
+      <c r="R37" s="251"/>
+      <c r="S37" s="251"/>
+      <c r="T37" s="251"/>
+      <c r="U37" s="251"/>
+      <c r="V37" s="251"/>
+      <c r="W37" s="251"/>
+      <c r="X37" s="251"/>
+      <c r="Y37" s="251"/>
+      <c r="Z37" s="251"/>
+      <c r="AA37" s="251"/>
+      <c r="AB37" s="251"/>
+      <c r="AC37" s="251"/>
+      <c r="AD37" s="251"/>
+      <c r="AE37" s="251"/>
+      <c r="AF37" s="251"/>
+      <c r="AG37" s="251"/>
+      <c r="AH37" s="251"/>
+      <c r="AI37" s="251"/>
+      <c r="AJ37" s="251"/>
+      <c r="AK37" s="251"/>
+      <c r="AL37" s="251"/>
+      <c r="AM37" s="251"/>
+      <c r="AN37" s="251"/>
+      <c r="AO37" s="251"/>
+      <c r="AP37" s="251"/>
+      <c r="AQ37" s="251"/>
+      <c r="AR37" s="251"/>
+      <c r="AS37" s="251"/>
+      <c r="AT37" s="251"/>
+      <c r="AU37" s="251"/>
+      <c r="AV37" s="252"/>
+      <c r="AW37" s="252"/>
+      <c r="AX37" s="252"/>
+      <c r="AY37" s="252"/>
+      <c r="AZ37" s="251"/>
+      <c r="BA37" s="251"/>
     </row>
-    <row r="38" spans="1:53" x14ac:dyDescent="0.6">
+    <row r="38" spans="1:56" x14ac:dyDescent="0.6">
       <c r="A38" s="58"/>
       <c r="B38" s="59" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="59" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E38" s="138"/>
       <c r="F38" s="138"/>
       <c r="G38" s="138"/>
       <c r="H38" s="138"/>
       <c r="I38" s="138"/>
       <c r="J38" s="138"/>
       <c r="K38" s="138"/>
       <c r="L38" s="138"/>
       <c r="M38" s="138"/>
       <c r="O38" s="138"/>
       <c r="P38" s="138"/>
       <c r="Q38" s="138"/>
       <c r="R38" s="138"/>
       <c r="S38" s="138"/>
       <c r="T38" s="138"/>
       <c r="U38" s="138"/>
       <c r="V38" s="138"/>
       <c r="W38" s="138"/>
       <c r="X38" s="138"/>
       <c r="Y38" s="138"/>
       <c r="Z38" s="138"/>
       <c r="AA38" s="138"/>
       <c r="AB38" s="138"/>
       <c r="AC38" s="138"/>
       <c r="AD38" s="138"/>
       <c r="AE38" s="138"/>
       <c r="AF38" s="138"/>
       <c r="AG38" s="138"/>
       <c r="AH38" s="138"/>
       <c r="AI38" s="138"/>
       <c r="AJ38" s="138"/>
       <c r="AK38" s="138"/>
       <c r="AL38" s="138"/>
       <c r="AM38" s="138"/>
       <c r="AN38" s="138"/>
       <c r="AO38" s="138"/>
       <c r="AP38" s="136"/>
       <c r="AQ38" s="136"/>
       <c r="AR38" s="136"/>
-      <c r="AS38" s="261"/>
+      <c r="AS38" s="253"/>
       <c r="AT38" s="136"/>
-      <c r="AU38" s="262"/>
-[...4 lines deleted...]
-      <c r="AZ38" s="262"/>
+      <c r="AU38" s="254"/>
+      <c r="AV38" s="254"/>
+      <c r="AW38" s="254"/>
+      <c r="AX38" s="254"/>
+      <c r="AY38" s="254"/>
+      <c r="AZ38" s="254"/>
+      <c r="BA38" s="254"/>
     </row>
-    <row r="39" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A39" s="58"/>
       <c r="B39" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" s="31" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E39" s="182">
         <v>2017</v>
       </c>
       <c r="F39" s="182">
         <v>2018</v>
       </c>
       <c r="G39" s="182">
         <v>2019</v>
       </c>
       <c r="H39" s="182">
         <v>2020</v>
       </c>
       <c r="I39" s="182">
         <v>2021</v>
       </c>
       <c r="J39" s="182">
         <v>2022</v>
       </c>
       <c r="K39" s="182">
         <v>2023</v>
       </c>
       <c r="L39" s="182">
         <v>2024</v>
       </c>
@@ -19676,95 +19848,98 @@
       <c r="AP39" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AQ39" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AR39" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AS39" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AT39" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AU39" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV39" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AW39" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AX39" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY39" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AY39" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ39" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA39" s="31" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="40" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="40" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="58"/>
       <c r="B40" s="139" t="s">
+        <v>98</v>
+      </c>
+      <c r="C40" s="139" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E40" s="141">
         <v>803679.04338000016</v>
       </c>
       <c r="F40" s="141">
         <v>988878.47692000074</v>
       </c>
       <c r="G40" s="141">
         <v>929552.21061099973</v>
       </c>
       <c r="H40" s="141">
         <v>1199427.0141600003</v>
       </c>
       <c r="I40" s="141">
         <v>2030616.17386</v>
       </c>
       <c r="J40" s="141">
         <v>2782896.5381400003</v>
       </c>
       <c r="K40" s="141">
         <v>3530954.6691000005</v>
       </c>
       <c r="L40" s="141">
         <v>4690004.7585399998</v>
       </c>
       <c r="M40" s="141">
         <v>6251716.2376200017</v>
       </c>
-      <c r="N40" s="245"/>
+      <c r="N40" s="244"/>
       <c r="O40" s="141">
         <v>227960.34033999976</v>
       </c>
       <c r="P40" s="141">
         <v>176884.73623000001</v>
       </c>
       <c r="Q40" s="141">
         <v>231462.03001000022</v>
       </c>
       <c r="R40" s="141">
         <v>167371.93680000014</v>
       </c>
       <c r="S40" s="64">
         <v>209365.85892000029</v>
       </c>
       <c r="T40" s="64">
         <v>261769.45372000022</v>
       </c>
       <c r="U40" s="64">
         <v>247517.8686000001</v>
       </c>
       <c r="V40" s="64">
         <v>270225.29568000021</v>
       </c>
       <c r="W40" s="64">
@@ -19835,87 +20010,93 @@
       </c>
       <c r="AS40" s="64">
         <v>1437600</v>
       </c>
       <c r="AT40" s="64">
         <v>927749</v>
       </c>
       <c r="AU40" s="64">
         <v>1122907.5716900013</v>
       </c>
       <c r="AV40" s="64">
         <v>2149317.1162500009</v>
       </c>
       <c r="AW40" s="64">
         <v>1487163.2058999992</v>
       </c>
       <c r="AX40" s="64">
         <v>1492328.3437799995</v>
       </c>
       <c r="AY40" s="64">
         <v>1339829.3002800012</v>
       </c>
       <c r="AZ40" s="64">
         <v>2014958.6603699981</v>
       </c>
+      <c r="BA40" s="64">
+        <v>1293659.1934800015</v>
+      </c>
+      <c r="BB40" s="244"/>
+      <c r="BC40" s="275"/>
+      <c r="BD40" s="244"/>
     </row>
-    <row r="41" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A41" s="179"/>
       <c r="B41" s="226" t="s">
+        <v>100</v>
+      </c>
+      <c r="C41" s="226" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E41" s="212">
         <v>4280</v>
       </c>
       <c r="F41" s="212">
         <v>5068</v>
       </c>
       <c r="G41" s="212">
         <v>4790</v>
       </c>
       <c r="H41" s="212">
         <v>6330</v>
       </c>
       <c r="I41" s="212">
         <v>9851</v>
       </c>
       <c r="J41" s="212">
         <v>11807</v>
       </c>
       <c r="K41" s="212">
         <v>13266</v>
       </c>
       <c r="L41" s="212">
         <v>16115</v>
       </c>
       <c r="M41" s="212">
         <v>21040</v>
       </c>
-      <c r="N41" s="245"/>
+      <c r="N41" s="244"/>
       <c r="O41" s="212">
         <v>1222</v>
       </c>
       <c r="P41" s="212">
         <v>910</v>
       </c>
       <c r="Q41" s="212">
         <v>1224</v>
       </c>
       <c r="R41" s="212">
         <v>924</v>
       </c>
       <c r="S41" s="213">
         <v>1099</v>
       </c>
       <c r="T41" s="213">
         <v>1335</v>
       </c>
       <c r="U41" s="213">
         <v>1295</v>
       </c>
       <c r="V41" s="213">
         <v>1339</v>
       </c>
       <c r="W41" s="213">
@@ -19986,108 +20167,115 @@
       </c>
       <c r="AS41" s="213">
         <v>4756</v>
       </c>
       <c r="AT41" s="213">
         <v>3156</v>
       </c>
       <c r="AU41" s="213">
         <v>3783</v>
       </c>
       <c r="AV41" s="213">
         <v>7155</v>
       </c>
       <c r="AW41" s="213">
         <v>5101</v>
       </c>
       <c r="AX41" s="213">
         <v>5001</v>
       </c>
       <c r="AY41" s="213">
         <v>4364</v>
       </c>
       <c r="AZ41" s="213">
         <v>6296</v>
       </c>
+      <c r="BA41" s="213">
+        <v>4138</v>
+      </c>
+      <c r="BB41" s="244"/>
+      <c r="BC41" s="274"/>
     </row>
-    <row r="42" spans="1:53" x14ac:dyDescent="0.6">
+    <row r="42" spans="1:56" x14ac:dyDescent="0.6">
       <c r="A42" s="58"/>
       <c r="B42" s="61"/>
       <c r="C42" s="61" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="V42" s="136"/>
       <c r="Z42" s="136"/>
       <c r="AD42" s="136"/>
       <c r="AH42" s="136"/>
       <c r="AJ42" s="136"/>
       <c r="AK42" s="136"/>
       <c r="AL42" s="136"/>
       <c r="AM42" s="136"/>
       <c r="AN42" s="136"/>
       <c r="AO42" s="136"/>
       <c r="AP42" s="136"/>
       <c r="AQ42" s="136"/>
       <c r="AR42" s="136"/>
       <c r="AS42" s="136"/>
       <c r="AT42" s="136"/>
       <c r="AU42" s="136"/>
       <c r="AV42" s="136"/>
-      <c r="AW42" s="262"/>
-[...2 lines deleted...]
-      <c r="AZ42" s="262"/>
+      <c r="AW42" s="254"/>
+      <c r="AX42" s="254"/>
+      <c r="AY42" s="254"/>
+      <c r="AZ42" s="254"/>
+      <c r="BA42" s="254"/>
     </row>
-    <row r="43" spans="1:53" x14ac:dyDescent="0.6">
+    <row r="43" spans="1:56" x14ac:dyDescent="0.6">
       <c r="A43" s="58"/>
       <c r="B43" s="184" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="184" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="V43" s="136"/>
       <c r="Z43" s="136"/>
       <c r="AD43" s="136"/>
       <c r="AH43" s="136"/>
       <c r="AL43" s="136"/>
       <c r="AP43" s="136"/>
       <c r="AT43" s="136"/>
       <c r="AU43" s="136"/>
       <c r="AV43" s="136"/>
       <c r="AW43" s="136"/>
       <c r="AX43" s="136"/>
       <c r="AY43" s="136"/>
       <c r="AZ43" s="136"/>
+      <c r="BA43" s="136"/>
     </row>
-    <row r="44" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A44" s="58"/>
       <c r="B44" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="C44" s="31" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E44" s="182">
         <v>2017</v>
       </c>
       <c r="F44" s="182">
         <v>2018</v>
       </c>
       <c r="G44" s="182">
         <v>2019</v>
       </c>
       <c r="H44" s="182">
         <v>2020</v>
       </c>
       <c r="I44" s="182">
         <v>2021</v>
       </c>
       <c r="J44" s="182">
         <v>2022</v>
       </c>
       <c r="K44" s="182">
         <v>2023</v>
       </c>
       <c r="L44" s="182">
         <v>2024</v>
       </c>
@@ -20178,95 +20366,98 @@
       <c r="AP44" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AQ44" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AR44" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AS44" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AT44" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AU44" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV44" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AW44" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AX44" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY44" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AY44" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ44" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA44" s="31" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="45" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" s="58"/>
       <c r="B45" s="227" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="227" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E45" s="214">
         <v>407895.48481505975</v>
       </c>
       <c r="F45" s="214">
         <v>385091.28053051402</v>
       </c>
       <c r="G45" s="214">
         <v>533500.46147977747</v>
       </c>
       <c r="H45" s="214">
         <v>748098.36302886542</v>
       </c>
       <c r="I45" s="214">
         <v>999540.1853046855</v>
       </c>
       <c r="J45" s="214">
         <v>1081773.871762557</v>
       </c>
       <c r="K45" s="214">
         <v>1423778.6574939373</v>
       </c>
       <c r="L45" s="214">
         <v>1833295</v>
       </c>
       <c r="M45" s="214">
         <v>2406320.7815667279</v>
       </c>
-      <c r="N45" s="245"/>
+      <c r="N45" s="244"/>
       <c r="O45" s="214">
         <v>365019.255952015</v>
       </c>
       <c r="P45" s="214">
         <v>294685.49120575929</v>
       </c>
       <c r="Q45" s="214">
         <v>423792.02293685125</v>
       </c>
       <c r="R45" s="214">
         <v>407895.48481505975</v>
       </c>
       <c r="S45" s="214">
         <v>385295.74477473489</v>
       </c>
       <c r="T45" s="214">
         <v>356991.240225413</v>
       </c>
       <c r="U45" s="214">
         <v>443805.12409696856</v>
       </c>
       <c r="V45" s="214">
         <v>385091.28053051402</v>
       </c>
       <c r="W45" s="214">
@@ -20337,87 +20528,90 @@
       </c>
       <c r="AS45" s="214">
         <v>1840177.3344398551</v>
       </c>
       <c r="AT45" s="214">
         <v>1833295</v>
       </c>
       <c r="AU45" s="214">
         <v>2531047.0653500967</v>
       </c>
       <c r="AV45" s="214">
         <v>2497723.131500381</v>
       </c>
       <c r="AW45" s="214">
         <v>2678204.8832032457</v>
       </c>
       <c r="AX45" s="214">
         <v>2406320.7815667279</v>
       </c>
       <c r="AY45" s="214">
         <v>2805177.501498674</v>
       </c>
       <c r="AZ45" s="214">
         <v>3008261.0470570386</v>
       </c>
+      <c r="BA45" s="214">
+        <v>3096321.9887083462</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" s="58"/>
       <c r="B46" s="228" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" s="228" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E46" s="63">
         <v>386631.57742520567</v>
       </c>
       <c r="F46" s="63">
         <v>362231.34214969119</v>
       </c>
       <c r="G46" s="63">
         <v>519156</v>
       </c>
       <c r="H46" s="63">
         <v>731733</v>
       </c>
       <c r="I46" s="63">
         <v>978665.15873275057</v>
       </c>
       <c r="J46" s="63">
         <v>1056242.1738407318</v>
       </c>
       <c r="K46" s="63">
         <v>1397019.8151205403</v>
       </c>
       <c r="L46" s="63">
         <v>1808156</v>
       </c>
       <c r="M46" s="63">
         <v>2344541.5644817711</v>
       </c>
-      <c r="N46" s="245"/>
+      <c r="N46" s="244"/>
       <c r="O46" s="63">
         <v>316413.20557707694</v>
       </c>
       <c r="P46" s="63">
         <v>254195.8554423707</v>
       </c>
       <c r="Q46" s="63">
         <v>386855.36336140434</v>
       </c>
       <c r="R46" s="63">
         <v>386631.57742520567</v>
       </c>
       <c r="S46" s="63">
         <v>358321.30405383097</v>
       </c>
       <c r="T46" s="63">
         <v>338858.58869190898</v>
       </c>
       <c r="U46" s="63">
         <v>408876.5802614782</v>
       </c>
       <c r="V46" s="63">
         <v>362231.34214969119</v>
       </c>
       <c r="W46" s="63">
@@ -20488,237 +20682,243 @@
       </c>
       <c r="AS46" s="215">
         <v>1816970.0484095823</v>
       </c>
       <c r="AT46" s="215">
         <v>1808156</v>
       </c>
       <c r="AU46" s="215">
         <v>2505391.3239674163</v>
       </c>
       <c r="AV46" s="215">
         <v>2464308.7596085262</v>
       </c>
       <c r="AW46" s="215">
         <v>2625389.2564905956</v>
       </c>
       <c r="AX46" s="215">
         <v>2344541.5644817711</v>
       </c>
       <c r="AY46" s="215">
         <v>2739010.3038085089</v>
       </c>
       <c r="AZ46" s="215">
         <v>2945206.5877367216</v>
       </c>
+      <c r="BA46" s="215">
+        <v>3034586.266940766</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="47" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" s="58"/>
       <c r="B47" s="229" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C47" s="229" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="E47" s="263">
+        <v>110</v>
+      </c>
+      <c r="E47" s="255">
         <v>0.94786922586432842</v>
       </c>
-      <c r="F47" s="263">
+      <c r="F47" s="255">
         <v>0.94063761103775123</v>
       </c>
-      <c r="G47" s="263">
+      <c r="G47" s="255">
         <v>0.97311256031533677</v>
       </c>
-      <c r="H47" s="263">
+      <c r="H47" s="255">
         <v>0.97812404913893125</v>
       </c>
-      <c r="I47" s="263">
+      <c r="I47" s="255">
         <v>0.97911537036845431</v>
       </c>
-      <c r="J47" s="263">
+      <c r="J47" s="255">
         <v>0.97639830412965534</v>
       </c>
-      <c r="K47" s="263">
+      <c r="K47" s="255">
         <v>0.98120575678490884</v>
       </c>
-      <c r="L47" s="263">
+      <c r="L47" s="255">
         <v>0.98629999999999995</v>
       </c>
-      <c r="M47" s="263">
+      <c r="M47" s="255">
         <v>0.9743262753834786</v>
       </c>
-      <c r="O47" s="263">
+      <c r="O47" s="255">
         <v>0.86683976370460913</v>
       </c>
-      <c r="P47" s="263">
+      <c r="P47" s="255">
         <v>0.86260051148864547</v>
       </c>
-      <c r="Q47" s="263">
+      <c r="Q47" s="255">
         <v>0.91284248504849563</v>
       </c>
-      <c r="R47" s="263">
+      <c r="R47" s="255">
         <v>0.94786922586432842</v>
       </c>
-      <c r="S47" s="263">
+      <c r="S47" s="255">
         <v>0.92999029683892653</v>
       </c>
-      <c r="T47" s="263">
+      <c r="T47" s="255">
         <v>0.9492070126929314</v>
       </c>
-      <c r="U47" s="263">
+      <c r="U47" s="255">
         <v>0.92129756521725359</v>
       </c>
-      <c r="V47" s="263">
+      <c r="V47" s="255">
         <v>0.94063761103775123</v>
       </c>
-      <c r="W47" s="263">
+      <c r="W47" s="255">
         <v>0.92891252552263814</v>
       </c>
-      <c r="X47" s="263">
+      <c r="X47" s="255">
         <v>0.91827889643530314</v>
       </c>
-      <c r="Y47" s="263">
+      <c r="Y47" s="255">
         <v>0.92406032970291974</v>
       </c>
-      <c r="Z47" s="263">
+      <c r="Z47" s="255">
         <v>0.97311256031533677</v>
       </c>
-      <c r="AA47" s="263">
+      <c r="AA47" s="255">
         <v>0.96531543093107897</v>
       </c>
-      <c r="AB47" s="263">
+      <c r="AB47" s="255">
         <v>0.96176673336911955</v>
       </c>
-      <c r="AC47" s="263">
+      <c r="AC47" s="255">
         <v>0.96504853151735326</v>
       </c>
-      <c r="AD47" s="263">
+      <c r="AD47" s="255">
         <v>0.97812404913893125</v>
       </c>
-      <c r="AE47" s="263">
+      <c r="AE47" s="255">
         <v>0.97769934955975712</v>
       </c>
-      <c r="AF47" s="263">
+      <c r="AF47" s="255">
         <v>0.97</v>
       </c>
-      <c r="AG47" s="263">
+      <c r="AG47" s="255">
         <v>0.9745819767114301</v>
       </c>
-      <c r="AH47" s="263">
+      <c r="AH47" s="255">
         <v>0.97911537036845431</v>
       </c>
-      <c r="AI47" s="263">
+      <c r="AI47" s="255">
         <v>0.98020771266450279</v>
       </c>
-      <c r="AJ47" s="263">
+      <c r="AJ47" s="255">
         <v>0.9797207456450977</v>
       </c>
-      <c r="AK47" s="263">
+      <c r="AK47" s="255">
         <v>0.98012185421308728</v>
       </c>
-      <c r="AL47" s="263">
+      <c r="AL47" s="255">
         <v>0.97639830412965534</v>
       </c>
-      <c r="AM47" s="263">
+      <c r="AM47" s="255">
         <v>0.98078783232374755</v>
       </c>
-      <c r="AN47" s="263">
+      <c r="AN47" s="255">
         <v>0.98294207859363669</v>
       </c>
-      <c r="AO47" s="263">
+      <c r="AO47" s="255">
         <v>0.98218029857219902</v>
       </c>
-      <c r="AP47" s="263">
+      <c r="AP47" s="255">
         <v>0.98120575678490884</v>
       </c>
-      <c r="AQ47" s="263">
+      <c r="AQ47" s="255">
         <v>0.98470914685826261</v>
       </c>
-      <c r="AR47" s="263">
+      <c r="AR47" s="255">
         <v>0.98528001448213043</v>
       </c>
-      <c r="AS47" s="263">
+      <c r="AS47" s="255">
         <v>0.98738856000672515</v>
       </c>
-      <c r="AT47" s="263">
+      <c r="AT47" s="255">
         <v>0.98629999999999995</v>
       </c>
-      <c r="AU47" s="263">
+      <c r="AU47" s="255">
         <v>0.98986358581240697</v>
       </c>
-      <c r="AV47" s="263">
+      <c r="AV47" s="255">
         <v>0.98662206732585978</v>
       </c>
-      <c r="AW47" s="263">
+      <c r="AW47" s="255">
         <v>0.9802794673985209</v>
       </c>
-      <c r="AX47" s="263">
+      <c r="AX47" s="255">
         <v>0.9743262753834786</v>
       </c>
-      <c r="AY47" s="263">
+      <c r="AY47" s="255">
         <v>0.97641247384352148</v>
       </c>
-      <c r="AZ47" s="263">
+      <c r="AZ47" s="255">
         <v>0.97903956527243441</v>
       </c>
+      <c r="BA47" s="255">
+        <v>0.98006159501734069</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="48" spans="1:56" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" s="58"/>
       <c r="B48" s="228" t="s">
+        <v>111</v>
+      </c>
+      <c r="C48" s="228" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E48" s="63">
         <v>21263.907389854183</v>
       </c>
       <c r="F48" s="63">
         <v>22859.938380822816</v>
       </c>
       <c r="G48" s="63">
         <v>14344</v>
       </c>
       <c r="H48" s="63">
         <v>16325</v>
       </c>
       <c r="I48" s="63">
         <v>20875.026571934985</v>
       </c>
       <c r="J48" s="63">
         <v>25531.69792182701</v>
       </c>
       <c r="K48" s="63">
         <v>26758.842373396939</v>
       </c>
       <c r="L48" s="63">
         <v>25138.83</v>
       </c>
       <c r="M48" s="63">
         <v>61779.217084957018</v>
       </c>
-      <c r="N48" s="245"/>
+      <c r="N48" s="244"/>
       <c r="O48" s="63">
         <v>48606.050374937942</v>
       </c>
       <c r="P48" s="63">
         <v>40489.635763388564</v>
       </c>
       <c r="Q48" s="63">
         <v>36936.659575447025</v>
       </c>
       <c r="R48" s="63">
         <v>21263.907389854183</v>
       </c>
       <c r="S48" s="63">
         <v>26974.440720904007</v>
       </c>
       <c r="T48" s="63">
         <v>18132.651533504079</v>
       </c>
       <c r="U48" s="63">
         <v>34928.543835490214</v>
       </c>
       <c r="V48" s="63">
         <v>22859.938380822816</v>
       </c>
       <c r="W48" s="63">
@@ -20788,239 +20988,244 @@
         <v>25212.588701954566</v>
       </c>
       <c r="AS48" s="215">
         <v>23207.286030272626</v>
       </c>
       <c r="AT48" s="215">
         <v>25138.83</v>
       </c>
       <c r="AU48" s="215">
         <v>25655.741382680517</v>
       </c>
       <c r="AV48" s="215">
         <v>33414.371891854622</v>
       </c>
       <c r="AW48" s="215">
         <v>52815.626712650206</v>
       </c>
       <c r="AX48" s="215">
         <v>61779.217084957018</v>
       </c>
       <c r="AY48" s="215">
         <v>66167.197690165078</v>
       </c>
       <c r="AZ48" s="215">
         <v>63054.459320317001</v>
+      </c>
+      <c r="BA48" s="215">
+        <v>61735.721767580326</v>
       </c>
     </row>
     <row r="49" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" s="58"/>
       <c r="B49" s="229" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C49" s="229" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="E49" s="263">
+        <v>110</v>
+      </c>
+      <c r="E49" s="255">
         <v>5.2130774135671687E-2</v>
       </c>
-      <c r="F49" s="263">
+      <c r="F49" s="255">
         <v>5.9362388962248734E-2</v>
       </c>
-      <c r="G49" s="263">
+      <c r="G49" s="255">
         <v>2.6886574681142451E-2</v>
       </c>
-      <c r="H49" s="263">
+      <c r="H49" s="255">
         <v>2.1821996687580104E-2</v>
       </c>
-      <c r="I49" s="263">
+      <c r="I49" s="255">
         <v>2.0884629631545769E-2</v>
       </c>
-      <c r="J49" s="263">
+      <c r="J49" s="255">
         <v>2.3601695870346429E-2</v>
       </c>
-      <c r="K49" s="263">
+      <c r="K49" s="255">
         <v>1.8794243215091096E-2</v>
       </c>
-      <c r="L49" s="263">
+      <c r="L49" s="255">
         <v>1.37E-2</v>
       </c>
-      <c r="M49" s="263">
+      <c r="M49" s="255">
         <v>2.5673724616521523E-2</v>
       </c>
-      <c r="O49" s="263">
+      <c r="O49" s="255">
         <v>0.1331602362953905</v>
       </c>
-      <c r="P49" s="263">
+      <c r="P49" s="255">
         <v>0.13739948851135445</v>
       </c>
-      <c r="Q49" s="263">
+      <c r="Q49" s="255">
         <v>8.7157514951504672E-2</v>
       </c>
-      <c r="R49" s="263">
+      <c r="R49" s="255">
         <v>5.2130774135671687E-2</v>
       </c>
-      <c r="S49" s="263">
+      <c r="S49" s="255">
         <v>7.0009703161073703E-2</v>
       </c>
-      <c r="T49" s="263">
+      <c r="T49" s="255">
         <v>5.0792987307068597E-2</v>
       </c>
-      <c r="U49" s="263">
+      <c r="U49" s="255">
         <v>7.870243478274612E-2</v>
       </c>
-      <c r="V49" s="263">
+      <c r="V49" s="255">
         <v>5.9362388962248734E-2</v>
       </c>
-      <c r="W49" s="263">
+      <c r="W49" s="255">
         <v>7.1087474477361898E-2</v>
       </c>
-      <c r="X49" s="263">
+      <c r="X49" s="255">
         <v>8.1721103564697056E-2</v>
       </c>
-      <c r="Y49" s="263">
+      <c r="Y49" s="255">
         <v>7.5938782714302155E-2</v>
       </c>
-      <c r="Z49" s="263">
+      <c r="Z49" s="255">
         <v>2.6886574681142451E-2</v>
       </c>
-      <c r="AA49" s="263">
+      <c r="AA49" s="255">
         <v>3.4684569068921131E-2</v>
       </c>
-      <c r="AB49" s="263">
+      <c r="AB49" s="255">
         <v>3.8233897282152748E-2</v>
       </c>
-      <c r="AC49" s="263">
+      <c r="AC49" s="255">
         <v>3.4952289646855081E-2</v>
       </c>
-      <c r="AD49" s="263">
+      <c r="AD49" s="255">
         <v>2.1821996687580104E-2</v>
       </c>
-      <c r="AE49" s="263">
+      <c r="AE49" s="255">
         <v>2.2301854406871043E-2</v>
       </c>
-      <c r="AF49" s="263">
+      <c r="AF49" s="255">
         <v>0.03</v>
       </c>
-      <c r="AG49" s="263">
+      <c r="AG49" s="255">
         <v>2.5418023288569954E-2</v>
       </c>
-      <c r="AH49" s="263">
+      <c r="AH49" s="255">
         <v>2.0884629631545769E-2</v>
       </c>
-      <c r="AI49" s="263">
+      <c r="AI49" s="255">
         <v>1.9792287335497205E-2</v>
       </c>
-      <c r="AJ49" s="263">
+      <c r="AJ49" s="255">
         <v>2.0279254354902233E-2</v>
       </c>
-      <c r="AK49" s="263">
+      <c r="AK49" s="255">
         <v>1.9878145786912816E-2</v>
       </c>
-      <c r="AL49" s="263">
+      <c r="AL49" s="255">
         <v>2.3601695870346429E-2</v>
       </c>
-      <c r="AM49" s="263">
+      <c r="AM49" s="255">
         <v>1.9212167676252397E-2</v>
       </c>
-      <c r="AN49" s="263">
+      <c r="AN49" s="255">
         <v>1.7057921406363325E-2</v>
       </c>
-      <c r="AO49" s="263">
+      <c r="AO49" s="255">
         <v>1.7819701427802138E-2</v>
       </c>
-      <c r="AP49" s="263">
+      <c r="AP49" s="255">
         <v>1.8794243215091096E-2</v>
       </c>
-      <c r="AQ49" s="263">
+      <c r="AQ49" s="255">
         <v>1.5290853141737381E-2</v>
       </c>
-      <c r="AR49" s="263">
+      <c r="AR49" s="255">
         <v>1.4719985517869605E-2</v>
       </c>
-      <c r="AS49" s="263">
+      <c r="AS49" s="255">
         <v>1.2611439993274812E-2</v>
       </c>
-      <c r="AT49" s="263">
+      <c r="AT49" s="255">
         <v>1.37E-2</v>
       </c>
-      <c r="AU49" s="263">
+      <c r="AU49" s="255">
         <v>1.0136414187593068E-2</v>
       </c>
-      <c r="AV49" s="263">
+      <c r="AV49" s="255">
         <v>1.3377932674140157E-2</v>
       </c>
-      <c r="AW49" s="263">
+      <c r="AW49" s="255">
         <v>1.9720532601479129E-2</v>
       </c>
-      <c r="AX49" s="263">
+      <c r="AX49" s="255">
         <v>2.5673724616521523E-2</v>
       </c>
-      <c r="AY49" s="263">
+      <c r="AY49" s="255">
         <v>2.3587526156478536E-2</v>
       </c>
-      <c r="AZ49" s="264">
+      <c r="AZ49" s="256">
         <v>2.0960434727565532E-2</v>
       </c>
-      <c r="BA49" s="244"/>
+      <c r="BA49" s="256">
+        <v>1.9938404982659391E-2</v>
+      </c>
     </row>
     <row r="50" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" s="58"/>
       <c r="B50" s="230" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="230" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E50" s="211">
         <v>1925</v>
       </c>
       <c r="F50" s="211">
         <v>1761</v>
       </c>
       <c r="G50" s="211">
         <v>2675</v>
       </c>
       <c r="H50" s="211">
         <v>3837</v>
       </c>
       <c r="I50" s="211">
         <v>4600</v>
       </c>
       <c r="J50" s="211">
         <v>3781</v>
       </c>
       <c r="K50" s="211">
         <v>4991</v>
       </c>
       <c r="L50" s="211">
         <v>5206</v>
       </c>
       <c r="M50" s="211">
         <v>6425</v>
       </c>
-      <c r="N50" s="245"/>
+      <c r="N50" s="244"/>
       <c r="O50" s="211">
         <v>1525</v>
       </c>
       <c r="P50" s="211">
         <v>1243</v>
       </c>
       <c r="Q50" s="211">
         <v>1930</v>
       </c>
       <c r="R50" s="211">
         <v>1925</v>
       </c>
       <c r="S50" s="63">
         <v>1838</v>
       </c>
       <c r="T50" s="63">
         <v>1660</v>
       </c>
       <c r="U50" s="63">
         <v>2019</v>
       </c>
       <c r="V50" s="63">
         <v>1761</v>
       </c>
       <c r="W50" s="63">
@@ -21090,359 +21295,368 @@
         <v>5139</v>
       </c>
       <c r="AS50" s="63">
         <v>5609</v>
       </c>
       <c r="AT50" s="63">
         <v>5206</v>
       </c>
       <c r="AU50" s="63">
         <v>7548</v>
       </c>
       <c r="AV50" s="63">
         <v>6852</v>
       </c>
       <c r="AW50" s="63">
         <v>7548</v>
       </c>
       <c r="AX50" s="63">
         <v>6425</v>
       </c>
       <c r="AY50" s="63">
         <v>7373</v>
       </c>
       <c r="AZ50" s="63">
         <v>7785</v>
+      </c>
+      <c r="BA50" s="63">
+        <v>7956</v>
       </c>
     </row>
     <row r="51" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" s="58"/>
       <c r="B51" s="231" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="231" t="s">
         <v>56</v>
       </c>
-      <c r="E51" s="265">
+      <c r="E51" s="257">
         <v>211.89375834548599</v>
       </c>
-      <c r="F51" s="265">
+      <c r="F51" s="257">
         <v>218.67761529273901</v>
       </c>
-      <c r="G51" s="265">
+      <c r="G51" s="257">
         <v>199.43942485225301</v>
       </c>
-      <c r="H51" s="265">
+      <c r="H51" s="257">
         <v>194.969602040361</v>
       </c>
-      <c r="I51" s="265">
+      <c r="I51" s="257">
         <v>228.38958808568492</v>
       </c>
-      <c r="J51" s="265">
+      <c r="J51" s="257">
         <v>286.10787404458</v>
       </c>
-      <c r="K51" s="265">
+      <c r="K51" s="257">
         <v>285.26921608774541</v>
       </c>
-      <c r="L51" s="265">
+      <c r="L51" s="257">
         <v>352.15040338071458</v>
       </c>
-      <c r="M51" s="265">
+      <c r="M51" s="257">
         <v>374.52463526330394</v>
       </c>
-      <c r="O51" s="265">
+      <c r="O51" s="257">
         <v>239.356889148862</v>
       </c>
-      <c r="P51" s="265">
+      <c r="P51" s="257">
         <v>237.07601866915499</v>
       </c>
-      <c r="Q51" s="265">
+      <c r="Q51" s="257">
         <v>219.58135903463801</v>
       </c>
-      <c r="R51" s="265">
+      <c r="R51" s="257">
         <v>211.89375834548599</v>
       </c>
-      <c r="S51" s="265">
+      <c r="S51" s="257">
         <v>209.627717505296</v>
       </c>
-      <c r="T51" s="265">
+      <c r="T51" s="257">
         <v>215.05496399121299</v>
       </c>
-      <c r="U51" s="265">
+      <c r="U51" s="257">
         <v>219.81432595194099</v>
       </c>
-      <c r="V51" s="265">
+      <c r="V51" s="257">
         <v>218.67761529273901</v>
       </c>
-      <c r="W51" s="265">
+      <c r="W51" s="257">
         <v>197.085022566509</v>
       </c>
-      <c r="X51" s="265">
+      <c r="X51" s="257">
         <v>189.41062972754901</v>
       </c>
-      <c r="Y51" s="265">
+      <c r="Y51" s="257">
         <v>191.008413558862</v>
       </c>
-      <c r="Z51" s="265">
+      <c r="Z51" s="257">
         <v>199.43942485225301</v>
       </c>
-      <c r="AA51" s="265">
+      <c r="AA51" s="257">
         <v>196.85190333090199</v>
       </c>
-      <c r="AB51" s="265">
+      <c r="AB51" s="257">
         <v>185.74705414203601</v>
       </c>
-      <c r="AC51" s="265">
+      <c r="AC51" s="257">
         <v>191.80357323580799</v>
       </c>
-      <c r="AD51" s="265">
+      <c r="AD51" s="257">
         <v>194.969602040361</v>
       </c>
-      <c r="AE51" s="265">
+      <c r="AE51" s="257">
         <v>194.64186021794001</v>
       </c>
-      <c r="AF51" s="265">
+      <c r="AF51" s="257">
         <v>199.13678278688499</v>
       </c>
-      <c r="AG51" s="265">
+      <c r="AG51" s="257">
         <v>207.352734895059</v>
       </c>
-      <c r="AH51" s="265">
+      <c r="AH51" s="257">
         <v>228.38958808568492</v>
       </c>
-      <c r="AI51" s="265">
+      <c r="AI51" s="257">
         <v>233.11881870660747</v>
       </c>
-      <c r="AJ51" s="265">
+      <c r="AJ51" s="257">
         <v>286.45711860427872</v>
       </c>
-      <c r="AK51" s="265">
+      <c r="AK51" s="257">
         <v>286.67755316519464</v>
       </c>
-      <c r="AL51" s="265">
+      <c r="AL51" s="257">
         <v>286.10787404458</v>
       </c>
-      <c r="AM51" s="265">
+      <c r="AM51" s="257">
         <v>289.54500202119704</v>
       </c>
-      <c r="AN51" s="265">
+      <c r="AN51" s="257">
         <v>320.23583099219621</v>
       </c>
-      <c r="AO51" s="265">
+      <c r="AO51" s="257">
         <v>308.78009780699699</v>
       </c>
-      <c r="AP51" s="265">
+      <c r="AP51" s="257">
         <v>285.26921608774541</v>
       </c>
-      <c r="AQ51" s="265">
+      <c r="AQ51" s="257">
         <v>317.61219869813345</v>
       </c>
-      <c r="AR51" s="265">
+      <c r="AR51" s="257">
         <v>333.29702619278919</v>
       </c>
-      <c r="AS51" s="265">
+      <c r="AS51" s="257">
         <v>328.07583070776519</v>
       </c>
-      <c r="AT51" s="265">
+      <c r="AT51" s="257">
         <v>352.15040338071458</v>
       </c>
-      <c r="AU51" s="265">
+      <c r="AU51" s="257">
         <v>335.32685020536525</v>
       </c>
-      <c r="AV51" s="265">
+      <c r="AV51" s="257">
         <v>364.52468352311456</v>
       </c>
-      <c r="AW51" s="265">
+      <c r="AW51" s="257">
         <v>354.82311648161709</v>
       </c>
-      <c r="AX51" s="265">
+      <c r="AX51" s="257">
         <v>374.52463526330394</v>
       </c>
-      <c r="AY51" s="265">
+      <c r="AY51" s="257">
         <v>380.46622833292747</v>
       </c>
-      <c r="AZ51" s="265">
+      <c r="AZ51" s="257">
         <v>386.41760398934343</v>
+      </c>
+      <c r="BA51" s="257">
+        <v>389.18074267324613</v>
       </c>
     </row>
     <row r="52" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" s="58"/>
       <c r="B52" s="231" t="s">
+        <v>421</v>
+      </c>
+      <c r="C52" s="231" t="s">
         <v>422</v>
       </c>
-      <c r="C52" s="231" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="265" t="s">
+      <c r="E52" s="257" t="s">
         <v>50</v>
       </c>
-      <c r="F52" s="265" t="s">
+      <c r="F52" s="257" t="s">
         <v>50</v>
       </c>
-      <c r="G52" s="265" t="s">
+      <c r="G52" s="257" t="s">
         <v>50</v>
       </c>
-      <c r="H52" s="266">
+      <c r="H52" s="258">
         <v>660822.84582671535</v>
       </c>
-      <c r="I52" s="266">
+      <c r="I52" s="258">
         <v>859011.41722489602</v>
       </c>
-      <c r="J52" s="266">
+      <c r="J52" s="258">
         <v>1023827.2564766734</v>
       </c>
-      <c r="K52" s="266">
+      <c r="K52" s="258">
         <v>1233743.9380247206</v>
       </c>
-      <c r="L52" s="266">
+      <c r="L52" s="258">
         <v>1560458.5036068554</v>
       </c>
-      <c r="M52" s="266">
+      <c r="M52" s="258">
         <v>1961403.2466238139</v>
       </c>
-      <c r="O52" s="266" t="s">
+      <c r="O52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="P52" s="266" t="s">
+      <c r="P52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="Q52" s="266" t="s">
+      <c r="Q52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="R52" s="266" t="s">
+      <c r="R52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="S52" s="266" t="s">
+      <c r="S52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="T52" s="266" t="s">
+      <c r="T52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="U52" s="266" t="s">
+      <c r="U52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="V52" s="266" t="s">
+      <c r="V52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="W52" s="266" t="s">
+      <c r="W52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="X52" s="266" t="s">
+      <c r="X52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="Y52" s="266" t="s">
+      <c r="Y52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="Z52" s="266" t="s">
+      <c r="Z52" s="258" t="s">
         <v>50</v>
       </c>
-      <c r="AA52" s="266">
+      <c r="AA52" s="258">
         <v>308593.16819806228</v>
       </c>
-      <c r="AB52" s="266">
+      <c r="AB52" s="258">
         <v>372559.70761451084</v>
       </c>
-      <c r="AC52" s="266">
+      <c r="AC52" s="258">
         <v>399307.68949394405</v>
       </c>
-      <c r="AD52" s="266">
+      <c r="AD52" s="258">
         <v>660822.84582671535</v>
       </c>
-      <c r="AE52" s="266">
+      <c r="AE52" s="258">
         <v>594466.6503031078</v>
       </c>
-      <c r="AF52" s="266">
+      <c r="AF52" s="258">
         <v>655813.32331885572</v>
       </c>
-      <c r="AG52" s="266">
+      <c r="AG52" s="258">
         <v>733840.77156683826</v>
       </c>
-      <c r="AH52" s="266">
+      <c r="AH52" s="258">
         <v>859011.41722489602</v>
       </c>
-      <c r="AI52" s="266">
+      <c r="AI52" s="258">
         <v>956522.80791418778</v>
       </c>
-      <c r="AJ52" s="266">
+      <c r="AJ52" s="258">
         <v>1180950.2197870929</v>
       </c>
-      <c r="AK52" s="266">
+      <c r="AK52" s="258">
         <v>1226515.8055268531</v>
       </c>
-      <c r="AL52" s="266">
+      <c r="AL52" s="258">
         <v>1023827.2564766734</v>
       </c>
-      <c r="AM52" s="266">
+      <c r="AM52" s="258">
         <v>1366984.8420708231</v>
       </c>
-      <c r="AN52" s="266">
+      <c r="AN52" s="258">
         <v>1373295.9352128301</v>
       </c>
-      <c r="AO52" s="266">
+      <c r="AO52" s="258">
         <v>1321780.5110695106</v>
       </c>
-      <c r="AP52" s="266">
+      <c r="AP52" s="258">
         <v>1233743.9380247206</v>
       </c>
-      <c r="AQ52" s="266">
+      <c r="AQ52" s="258">
         <v>1416394.8227736023</v>
       </c>
-      <c r="AR52" s="266">
+      <c r="AR52" s="258">
         <v>1482485.2749938087</v>
       </c>
-      <c r="AS52" s="266">
+      <c r="AS52" s="258">
         <v>1633846.8574219178</v>
       </c>
-      <c r="AT52" s="266">
+      <c r="AT52" s="258">
         <v>1560458.5036068554</v>
       </c>
-      <c r="AU52" s="266">
+      <c r="AU52" s="258">
         <v>2328489.4376029852</v>
       </c>
-      <c r="AV52" s="266">
+      <c r="AV52" s="258">
         <v>2180545.5786535819</v>
       </c>
-      <c r="AW52" s="266">
+      <c r="AW52" s="258">
         <v>2309292.7327399999</v>
       </c>
-      <c r="AX52" s="266">
+      <c r="AX52" s="258">
         <v>1961403.2466238139</v>
       </c>
-      <c r="AY52" s="266">
+      <c r="AY52" s="258">
         <v>2562084.7109165401</v>
       </c>
-      <c r="AZ52" s="266">
+      <c r="AZ52" s="258">
         <v>2779861.9813199006</v>
+      </c>
+      <c r="BA52" s="258">
+        <v>2745000.7501548408</v>
       </c>
     </row>
     <row r="53" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" s="58"/>
       <c r="B53" s="230" t="s">
+        <v>114</v>
+      </c>
+      <c r="C53" s="230" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E53" s="211">
         <v>3.8965432398070887</v>
       </c>
       <c r="F53" s="211">
         <v>3.481015963473991</v>
       </c>
       <c r="G53" s="211">
         <v>4.8590640872364679</v>
       </c>
       <c r="H53" s="211">
         <v>5.5468804903981717</v>
       </c>
       <c r="I53" s="211">
         <v>4.9047871243322216</v>
       </c>
       <c r="J53" s="211">
         <v>5.7460012801984535</v>
       </c>
       <c r="K53" s="211">
         <v>6.295228808010501</v>
       </c>
       <c r="L53" s="211">
         <v>5.1506165416913667</v>
       </c>
@@ -21540,91 +21754,95 @@
         <v>3.9167031970276338</v>
       </c>
       <c r="AS53" s="211">
         <v>5.1217363393196784</v>
       </c>
       <c r="AT53" s="211">
         <v>5.1506165416913667</v>
       </c>
       <c r="AU53" s="211">
         <v>4.8082682999857722</v>
       </c>
       <c r="AV53" s="211">
         <v>4</v>
       </c>
       <c r="AW53" s="211">
         <v>5.8634959070228927</v>
       </c>
       <c r="AX53" s="211">
         <v>5.8634959070228927</v>
       </c>
       <c r="AY53" s="211">
         <v>4.8687902666267311</v>
       </c>
       <c r="AZ53" s="211">
         <v>5.8826687166812262</v>
+      </c>
+      <c r="BA53" s="211">
+        <v>6.0847186531639306</v>
       </c>
     </row>
     <row r="54" spans="1:53" x14ac:dyDescent="0.6">
       <c r="A54" s="58"/>
       <c r="AF54" s="62"/>
       <c r="AH54" s="62"/>
       <c r="AI54" s="62"/>
       <c r="AJ54" s="62"/>
       <c r="AK54" s="62"/>
       <c r="AL54" s="62"/>
       <c r="AM54" s="62"/>
       <c r="AN54" s="62"/>
       <c r="AO54" s="62"/>
       <c r="AP54" s="62"/>
       <c r="AQ54" s="62"/>
       <c r="AR54" s="62"/>
       <c r="AS54" s="62"/>
       <c r="AT54" s="62"/>
       <c r="AU54" s="62"/>
       <c r="AV54" s="62"/>
       <c r="AW54" s="62"/>
       <c r="AX54" s="62"/>
       <c r="AY54" s="62"/>
       <c r="AZ54" s="62"/>
+      <c r="BA54" s="62"/>
     </row>
     <row r="55" spans="1:53" x14ac:dyDescent="0.6">
       <c r="A55" s="58"/>
       <c r="B55" s="59" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="59" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A56" s="58"/>
       <c r="B56" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C56" s="31" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E56" s="182">
         <v>2017</v>
       </c>
       <c r="F56" s="182">
         <v>2018</v>
       </c>
       <c r="G56" s="182">
         <v>2019</v>
       </c>
       <c r="H56" s="182">
         <v>2020</v>
       </c>
       <c r="I56" s="182">
         <v>2021</v>
       </c>
       <c r="J56" s="182">
         <v>2022</v>
       </c>
       <c r="K56" s="182">
         <v>2023</v>
       </c>
       <c r="L56" s="182">
         <v>2024</v>
       </c>
@@ -21715,95 +21933,98 @@
       <c r="AP56" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AQ56" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AR56" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AS56" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AT56" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AU56" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV56" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AW56" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AX56" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY56" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AY56" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ56" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA56" s="31" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="57" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" s="58"/>
       <c r="B57" s="232" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C57" s="232" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="E57" s="211">
         <v>44.666666666666664</v>
       </c>
       <c r="F57" s="211">
         <v>34</v>
       </c>
       <c r="G57" s="211">
         <v>27</v>
       </c>
       <c r="H57" s="211">
         <v>26</v>
       </c>
       <c r="I57" s="211">
         <v>47.06666666666667</v>
       </c>
       <c r="J57" s="211">
         <v>51.333333333333336</v>
       </c>
       <c r="K57" s="211">
         <v>57</v>
       </c>
       <c r="L57" s="211">
         <v>70</v>
       </c>
       <c r="M57" s="211">
         <v>84</v>
       </c>
-      <c r="N57" s="245"/>
+      <c r="N57" s="244"/>
       <c r="O57" s="211">
         <v>60.666666666666664</v>
       </c>
       <c r="P57" s="211">
         <v>60</v>
       </c>
       <c r="Q57" s="211">
         <v>54</v>
       </c>
       <c r="R57" s="211">
         <v>44.666666666666664</v>
       </c>
       <c r="S57" s="211">
         <v>40</v>
       </c>
       <c r="T57" s="211">
         <v>35</v>
       </c>
       <c r="U57" s="211">
         <v>36</v>
       </c>
       <c r="V57" s="211">
         <v>34</v>
       </c>
       <c r="W57" s="211">
@@ -21873,88 +22094,91 @@
         <v>63.333333333333336</v>
       </c>
       <c r="AS57" s="63">
         <v>68</v>
       </c>
       <c r="AT57" s="63">
         <v>70</v>
       </c>
       <c r="AU57" s="63">
         <v>72</v>
       </c>
       <c r="AV57" s="63">
         <v>81</v>
       </c>
       <c r="AW57" s="63">
         <v>82</v>
       </c>
       <c r="AX57" s="63">
         <v>84</v>
       </c>
       <c r="AY57" s="63">
         <v>87</v>
       </c>
       <c r="AZ57" s="63">
         <v>87</v>
+      </c>
+      <c r="BA57" s="63">
+        <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" s="58"/>
       <c r="B58" s="139" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="139" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E58" s="141">
         <v>12239.333333333334</v>
       </c>
       <c r="F58" s="141">
         <v>10556.333333333334</v>
       </c>
       <c r="G58" s="141">
         <v>9857.3333333333339</v>
       </c>
       <c r="H58" s="141">
         <v>11046</v>
       </c>
       <c r="I58" s="141">
         <v>17406</v>
       </c>
       <c r="J58" s="141">
         <v>22946</v>
       </c>
       <c r="K58" s="141">
         <v>31082</v>
       </c>
       <c r="L58" s="141">
         <v>40531</v>
       </c>
       <c r="M58" s="141">
         <v>57163</v>
       </c>
-      <c r="N58" s="245"/>
+      <c r="N58" s="244"/>
       <c r="O58" s="141">
         <v>15347</v>
       </c>
       <c r="P58" s="141">
         <v>15232.666666666666</v>
       </c>
       <c r="Q58" s="141">
         <v>13817.666666666666</v>
       </c>
       <c r="R58" s="141">
         <v>12239.333333333334</v>
       </c>
       <c r="S58" s="141">
         <v>11523</v>
       </c>
       <c r="T58" s="141">
         <v>11050</v>
       </c>
       <c r="U58" s="141">
         <v>11201.666666666666</v>
       </c>
       <c r="V58" s="141">
         <v>10556.333333333334</v>
       </c>
       <c r="W58" s="141">
@@ -22024,88 +22248,91 @@
         <v>35713</v>
       </c>
       <c r="AS58" s="64">
         <v>39398</v>
       </c>
       <c r="AT58" s="64">
         <v>40531</v>
       </c>
       <c r="AU58" s="64">
         <v>46054</v>
       </c>
       <c r="AV58" s="64">
         <v>51374</v>
       </c>
       <c r="AW58" s="64">
         <v>53066</v>
       </c>
       <c r="AX58" s="64">
         <v>57163</v>
       </c>
       <c r="AY58" s="64">
         <v>62777</v>
       </c>
       <c r="AZ58" s="64">
         <v>66265</v>
+      </c>
+      <c r="BA58" s="64">
+        <v>73653</v>
       </c>
     </row>
     <row r="59" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" s="58"/>
       <c r="B59" s="139" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="139" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E59" s="141">
         <v>1623</v>
       </c>
       <c r="F59" s="141">
         <v>970</v>
       </c>
       <c r="G59" s="141">
         <v>1314</v>
       </c>
       <c r="H59" s="141">
         <v>2550</v>
       </c>
       <c r="I59" s="141">
         <v>899</v>
       </c>
       <c r="J59" s="141">
         <v>2144</v>
       </c>
       <c r="K59" s="141">
         <v>3201</v>
       </c>
       <c r="L59" s="141">
         <v>3145</v>
       </c>
       <c r="M59" s="141">
         <v>4882</v>
       </c>
-      <c r="N59" s="245"/>
+      <c r="N59" s="244"/>
       <c r="O59" s="141">
         <v>600</v>
       </c>
       <c r="P59" s="141">
         <v>1531</v>
       </c>
       <c r="Q59" s="141">
         <v>3503</v>
       </c>
       <c r="R59" s="141">
         <v>1623</v>
       </c>
       <c r="S59" s="141">
         <v>2295</v>
       </c>
       <c r="T59" s="141">
         <v>821</v>
       </c>
       <c r="U59" s="141">
         <v>1620</v>
       </c>
       <c r="V59" s="141">
         <v>970</v>
       </c>
       <c r="W59" s="141">
@@ -22175,82 +22402,85 @@
         <v>1543</v>
       </c>
       <c r="AS59" s="64">
         <v>2644</v>
       </c>
       <c r="AT59" s="64">
         <v>3145</v>
       </c>
       <c r="AU59" s="64">
         <v>2220</v>
       </c>
       <c r="AV59" s="64">
         <v>1613</v>
       </c>
       <c r="AW59" s="64">
         <v>6262</v>
       </c>
       <c r="AX59" s="64">
         <v>4882</v>
       </c>
       <c r="AY59" s="64">
         <v>1884</v>
       </c>
       <c r="AZ59" s="64">
         <v>1192</v>
+      </c>
+      <c r="BA59" s="64">
+        <v>2476</v>
       </c>
     </row>
     <row r="60" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" s="58"/>
       <c r="B60" s="230" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C60" s="230" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="E60" s="211"/>
       <c r="F60" s="211"/>
       <c r="G60" s="211"/>
       <c r="H60" s="211">
         <v>6396.3531594799197</v>
       </c>
       <c r="I60" s="211">
         <v>7428.4246980876096</v>
       </c>
       <c r="J60" s="211">
         <v>9794.6887308972509</v>
       </c>
       <c r="K60" s="211">
         <v>11838</v>
       </c>
       <c r="L60" s="211">
         <v>14019</v>
       </c>
       <c r="M60" s="211">
         <v>16789</v>
       </c>
-      <c r="N60" s="245"/>
+      <c r="N60" s="244"/>
       <c r="O60" s="211"/>
       <c r="P60" s="211"/>
       <c r="Q60" s="211"/>
       <c r="R60" s="211"/>
       <c r="S60" s="211"/>
       <c r="T60" s="211"/>
       <c r="U60" s="211"/>
       <c r="V60" s="211"/>
       <c r="W60" s="211"/>
       <c r="X60" s="211"/>
       <c r="Y60" s="211"/>
       <c r="Z60" s="211">
         <v>1210</v>
       </c>
       <c r="AA60" s="211">
         <v>1380.524508668128</v>
       </c>
       <c r="AB60" s="211">
         <v>1719.7046122031329</v>
       </c>
       <c r="AC60" s="211">
         <v>1707.3298596368602</v>
       </c>
       <c r="AD60" s="211">
         <v>1588.7941789717988</v>
@@ -22299,96 +22529,101 @@
       </c>
       <c r="AS60" s="211">
         <v>4168</v>
       </c>
       <c r="AT60" s="211">
         <v>3225</v>
       </c>
       <c r="AU60" s="211">
         <v>3363</v>
       </c>
       <c r="AV60" s="211">
         <v>4046</v>
       </c>
       <c r="AW60" s="211">
         <v>4908</v>
       </c>
       <c r="AX60" s="211">
         <v>4472</v>
       </c>
       <c r="AY60" s="211">
         <v>4634</v>
       </c>
       <c r="AZ60" s="211">
         <v>5737.13</v>
       </c>
+      <c r="BA60" s="211">
+        <v>6304</v>
+      </c>
     </row>
     <row r="61" spans="1:53" x14ac:dyDescent="0.6">
       <c r="A61" s="58"/>
       <c r="B61" s="185" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C61" s="185"/>
-      <c r="AO61" s="262"/>
-[...10 lines deleted...]
-      <c r="AZ61" s="262"/>
+      <c r="AO61" s="254"/>
+      <c r="AP61" s="254"/>
+      <c r="AQ61" s="254"/>
+      <c r="AR61" s="254"/>
+      <c r="AS61" s="259"/>
+      <c r="AT61" s="254"/>
+      <c r="AU61" s="254"/>
+      <c r="AV61" s="259"/>
+      <c r="AW61" s="254"/>
+      <c r="AX61" s="254"/>
+      <c r="AY61" s="254"/>
+      <c r="AZ61" s="254"/>
+      <c r="BA61" s="254"/>
     </row>
     <row r="62" spans="1:53" x14ac:dyDescent="0.6">
       <c r="A62" s="58"/>
       <c r="B62" s="185"/>
       <c r="C62" s="185" t="s">
-        <v>103</v>
-[...12 lines deleted...]
-      <c r="AZ62" s="262"/>
+        <v>102</v>
+      </c>
+      <c r="AO62" s="254"/>
+      <c r="AP62" s="254"/>
+      <c r="AQ62" s="254"/>
+      <c r="AR62" s="254"/>
+      <c r="AS62" s="254"/>
+      <c r="AT62" s="254"/>
+      <c r="AU62" s="254"/>
+      <c r="AV62" s="254"/>
+      <c r="AW62" s="254"/>
+      <c r="AX62" s="254"/>
+      <c r="AY62" s="254"/>
+      <c r="AZ62" s="254"/>
+      <c r="BA62" s="254"/>
     </row>
     <row r="63" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A63" s="58"/>
       <c r="B63" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="31" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E63" s="182">
         <v>2017</v>
       </c>
       <c r="F63" s="182">
         <v>2018</v>
       </c>
       <c r="G63" s="182">
         <v>2019</v>
       </c>
       <c r="H63" s="182">
         <v>2020</v>
       </c>
       <c r="I63" s="182">
         <v>2021</v>
       </c>
       <c r="J63" s="182">
         <v>2022</v>
       </c>
       <c r="K63" s="182">
         <v>2023</v>
       </c>
       <c r="L63" s="182">
         <v>2024</v>
       </c>
@@ -22479,95 +22714,98 @@
       <c r="AP63" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AQ63" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AR63" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AS63" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AT63" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AU63" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV63" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AW63" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AX63" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY63" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AY63" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ63" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA63" s="31" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="64" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A64" s="58"/>
       <c r="B64" s="232" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C64" s="232" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E64" s="63" t="s">
         <v>50</v>
       </c>
       <c r="F64" s="63" t="s">
         <v>50</v>
       </c>
       <c r="G64" s="63">
         <v>5766</v>
       </c>
       <c r="H64" s="63">
         <v>10531.639290160001</v>
       </c>
       <c r="I64" s="63">
         <v>9793.6199983000006</v>
       </c>
       <c r="J64" s="63">
         <v>10138.416628000001</v>
       </c>
       <c r="K64" s="63">
         <v>14508.048284</v>
       </c>
       <c r="L64" s="63">
         <v>20122.400000000001</v>
       </c>
       <c r="M64" s="63">
         <v>24641.296077999999</v>
       </c>
-      <c r="N64" s="245"/>
+      <c r="N64" s="244"/>
       <c r="O64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="P64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="Q64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="R64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="S64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="T64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="U64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="V64" s="142" t="s">
         <v>50</v>
       </c>
       <c r="W64" s="142" t="s">
@@ -22637,88 +22875,91 @@
         <v>17585.580512</v>
       </c>
       <c r="AS64" s="142">
         <v>19517.275011999998</v>
       </c>
       <c r="AT64" s="142">
         <v>20122.400000000001</v>
       </c>
       <c r="AU64" s="142">
         <v>19805.343511999999</v>
       </c>
       <c r="AV64" s="142">
         <v>21114.378100000002</v>
       </c>
       <c r="AW64" s="142">
         <v>23343.742622000002</v>
       </c>
       <c r="AX64" s="142">
         <v>24641.296077999999</v>
       </c>
       <c r="AY64" s="142">
         <v>24924.612699500001</v>
       </c>
       <c r="AZ64" s="142">
         <v>26092.783622799998</v>
+      </c>
+      <c r="BA64" s="142">
+        <v>26108.434196799997</v>
       </c>
     </row>
     <row r="65" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A65" s="58"/>
       <c r="B65" s="139" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C65" s="139" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="F65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="G65" s="64">
         <v>67</v>
       </c>
       <c r="H65" s="64">
         <v>99</v>
       </c>
       <c r="I65" s="64">
         <v>78</v>
       </c>
       <c r="J65" s="64">
         <v>67</v>
       </c>
       <c r="K65" s="64">
         <v>76</v>
       </c>
       <c r="L65" s="64">
         <v>79</v>
       </c>
       <c r="M65" s="64">
         <v>96</v>
       </c>
-      <c r="N65" s="245"/>
+      <c r="N65" s="244"/>
       <c r="O65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="P65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="Q65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="R65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="S65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="T65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="U65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="V65" s="64" t="s">
         <v>50</v>
       </c>
       <c r="W65" s="64" t="s">
@@ -22788,88 +23029,91 @@
         <v>73</v>
       </c>
       <c r="AS65" s="64">
         <v>71</v>
       </c>
       <c r="AT65" s="64">
         <v>79</v>
       </c>
       <c r="AU65" s="64">
         <v>73</v>
       </c>
       <c r="AV65" s="64">
         <v>75</v>
       </c>
       <c r="AW65" s="64">
         <v>82</v>
       </c>
       <c r="AX65" s="64">
         <v>96</v>
       </c>
       <c r="AY65" s="64">
         <v>88</v>
       </c>
       <c r="AZ65" s="64">
         <v>91</v>
+      </c>
+      <c r="BA65" s="64">
+        <v>88</v>
       </c>
     </row>
     <row r="66" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" s="58"/>
       <c r="B66" s="232" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C66" s="232" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="F66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="G66" s="63">
         <v>30168</v>
       </c>
       <c r="H66" s="63">
         <v>55135</v>
       </c>
       <c r="I66" s="63">
         <v>45515</v>
       </c>
       <c r="J66" s="63">
         <v>40689</v>
       </c>
       <c r="K66" s="63">
         <v>50731</v>
       </c>
       <c r="L66" s="63">
         <v>69554</v>
       </c>
       <c r="M66" s="63">
         <v>81240</v>
       </c>
-      <c r="N66" s="245"/>
+      <c r="N66" s="244"/>
       <c r="O66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="P66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="Q66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="R66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="S66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="T66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="U66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="V66" s="63" t="s">
         <v>50</v>
       </c>
       <c r="W66" s="63" t="s">
@@ -22939,88 +23183,91 @@
         <v>59835</v>
       </c>
       <c r="AS66" s="63">
         <v>67118</v>
       </c>
       <c r="AT66" s="63">
         <v>69554</v>
       </c>
       <c r="AU66" s="63">
         <v>68218</v>
       </c>
       <c r="AV66" s="63">
         <v>72928</v>
       </c>
       <c r="AW66" s="63">
         <v>79193</v>
       </c>
       <c r="AX66" s="63">
         <v>81240</v>
       </c>
       <c r="AY66" s="63">
         <v>82119</v>
       </c>
       <c r="AZ66" s="63">
         <v>84055</v>
+      </c>
+      <c r="BA66" s="63">
+        <v>83021</v>
       </c>
     </row>
     <row r="67" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A67" s="58"/>
       <c r="B67" s="139" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C67" s="139" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="F67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="G67" s="141">
         <v>191</v>
       </c>
       <c r="H67" s="141">
         <v>191</v>
       </c>
       <c r="I67" s="141">
         <v>215.17345926178186</v>
       </c>
       <c r="J67" s="141">
         <v>249.16848848583157</v>
       </c>
       <c r="K67" s="141">
         <v>285.97993897222608</v>
       </c>
       <c r="L67" s="141">
         <v>289.3</v>
       </c>
       <c r="M67" s="141">
         <v>303.31482124569175</v>
       </c>
-      <c r="N67" s="245"/>
+      <c r="N67" s="244"/>
       <c r="O67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="P67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="Q67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="R67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="S67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="T67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="U67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="V67" s="141" t="s">
         <v>50</v>
       </c>
       <c r="W67" s="141" t="s">
@@ -23090,50 +23337,53 @@
         <v>293.90123693490432</v>
       </c>
       <c r="AS67" s="140">
         <v>290.79047367323221</v>
       </c>
       <c r="AT67" s="140">
         <v>289.3</v>
       </c>
       <c r="AU67" s="140">
         <v>290.32430607757482</v>
       </c>
       <c r="AV67" s="140">
         <v>289.52361370118473</v>
       </c>
       <c r="AW67" s="140">
         <v>294.77027795385959</v>
       </c>
       <c r="AX67" s="140">
         <v>303.31482124569175</v>
       </c>
       <c r="AY67" s="140">
         <v>303.51821989429976</v>
       </c>
       <c r="AZ67" s="140">
         <v>310.4251219177919</v>
+      </c>
+      <c r="BA67" s="140">
+        <v>314.47988095542087</v>
       </c>
     </row>
     <row r="68" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A68" s="58"/>
       <c r="B68" s="139"/>
       <c r="C68" s="139"/>
       <c r="E68" s="141"/>
       <c r="F68" s="141"/>
       <c r="G68" s="141"/>
       <c r="H68" s="141"/>
       <c r="I68" s="141"/>
       <c r="J68" s="141"/>
       <c r="K68" s="141"/>
       <c r="L68" s="141"/>
       <c r="M68" s="141"/>
       <c r="O68" s="141"/>
       <c r="P68" s="141"/>
       <c r="Q68" s="141"/>
       <c r="R68" s="141"/>
       <c r="S68" s="141"/>
       <c r="T68" s="141"/>
       <c r="U68" s="141"/>
       <c r="V68" s="141"/>
       <c r="W68" s="141"/>
       <c r="X68" s="141"/>
@@ -23143,58 +23393,59 @@
       <c r="AB68" s="141"/>
       <c r="AC68" s="141"/>
       <c r="AD68" s="141"/>
       <c r="AE68" s="141"/>
       <c r="AF68" s="141"/>
       <c r="AG68" s="141"/>
       <c r="AH68" s="141"/>
       <c r="AI68" s="141"/>
       <c r="AJ68" s="141"/>
       <c r="AK68" s="140"/>
       <c r="AL68" s="140"/>
       <c r="AM68" s="140"/>
       <c r="AN68" s="140"/>
       <c r="AO68" s="140"/>
       <c r="AP68" s="140"/>
       <c r="AQ68" s="140"/>
       <c r="AR68" s="140"/>
       <c r="AS68" s="140"/>
       <c r="AT68" s="140"/>
       <c r="AU68" s="140"/>
       <c r="AV68" s="140"/>
       <c r="AW68" s="140"/>
       <c r="AX68" s="140"/>
       <c r="AY68" s="140"/>
       <c r="AZ68" s="140"/>
+      <c r="BA68" s="140"/>
     </row>
     <row r="69" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A69" s="58"/>
       <c r="B69" s="31" t="s">
+        <v>136</v>
+      </c>
+      <c r="C69" s="31" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E69" s="182">
         <v>2017</v>
       </c>
       <c r="F69" s="182">
         <v>2018</v>
       </c>
       <c r="G69" s="182">
         <v>2019</v>
       </c>
       <c r="H69" s="182">
         <v>2020</v>
       </c>
       <c r="I69" s="182">
         <v>2021</v>
       </c>
       <c r="J69" s="182">
         <v>2022</v>
       </c>
       <c r="K69" s="182">
         <v>2023</v>
       </c>
       <c r="L69" s="182">
         <v>2024</v>
       </c>
@@ -23285,95 +23536,98 @@
       <c r="AP69" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AQ69" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AR69" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AS69" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AT69" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AU69" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AV69" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AW69" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AX69" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY69" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AY69" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ69" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="BA69" s="31" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="70" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A70" s="58"/>
       <c r="B70" s="218" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C70" s="218" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="F70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="G70" s="64">
         <v>164417.99432574675</v>
       </c>
       <c r="H70" s="64">
         <v>170338.60172206559</v>
       </c>
       <c r="I70" s="64">
         <v>237380.22952305735</v>
       </c>
       <c r="J70" s="64">
         <v>298397.65883999917</v>
       </c>
       <c r="K70" s="64">
         <v>424160.72102200007</v>
       </c>
       <c r="L70" s="64">
         <v>466661.03838426713</v>
       </c>
       <c r="M70" s="64">
         <v>683260.6284674682</v>
       </c>
-      <c r="N70" s="245"/>
+      <c r="N70" s="244"/>
       <c r="O70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="P70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="Q70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="R70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="S70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="T70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="U70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="V70" s="64" t="s">
         <v>50</v>
       </c>
       <c r="W70" s="64">
@@ -23444,201 +23698,208 @@
       </c>
       <c r="AS70" s="64">
         <v>146967.25830940934</v>
       </c>
       <c r="AT70" s="64">
         <v>150435</v>
       </c>
       <c r="AU70" s="64">
         <v>25736</v>
       </c>
       <c r="AV70" s="64">
         <v>103341.86680866966</v>
       </c>
       <c r="AW70" s="64">
         <v>233100</v>
       </c>
       <c r="AX70" s="64">
         <v>321082.76165879855</v>
       </c>
       <c r="AY70" s="64">
         <v>93395.47272170111</v>
       </c>
       <c r="AZ70" s="64">
         <v>144851.75575269954</v>
       </c>
-      <c r="BA70" s="246"/>
+      <c r="BA70" s="64">
+        <v>253561.3961790998</v>
+      </c>
     </row>
     <row r="71" spans="1:53" x14ac:dyDescent="0.6">
       <c r="B71" s="65" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C71" s="65" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="Z71" s="136"/>
       <c r="AD71" s="136"/>
       <c r="AH71" s="136"/>
-      <c r="AK71" s="262"/>
+      <c r="AK71" s="254"/>
       <c r="AL71" s="136"/>
       <c r="AP71" s="136"/>
       <c r="AT71" s="136"/>
       <c r="AU71" s="136"/>
       <c r="AV71" s="136"/>
       <c r="AW71" s="136"/>
       <c r="AX71" s="136"/>
-      <c r="AY71" s="262"/>
-      <c r="AZ71" s="262"/>
+      <c r="AY71" s="254"/>
+      <c r="AZ71" s="254"/>
+      <c r="BA71" s="254"/>
     </row>
     <row r="72" spans="1:53" x14ac:dyDescent="0.6">
-      <c r="AV72" s="262"/>
-      <c r="AW72" s="262"/>
+      <c r="AV72" s="254"/>
+      <c r="AW72" s="254"/>
       <c r="AX72" s="136"/>
       <c r="AY72" s="206"/>
       <c r="AZ72" s="206"/>
+      <c r="BA72" s="206"/>
     </row>
     <row r="73" spans="1:53" x14ac:dyDescent="0.6">
-      <c r="AD73" s="261"/>
-[...6 lines deleted...]
-      <c r="AZ73" s="261"/>
+      <c r="AD73" s="253"/>
+      <c r="AH73" s="253"/>
+      <c r="AL73" s="253"/>
+      <c r="AP73" s="253"/>
+      <c r="AT73" s="253"/>
+      <c r="AX73" s="253"/>
+      <c r="AY73" s="253"/>
+      <c r="AZ73" s="253"/>
+      <c r="BA73" s="253"/>
     </row>
     <row r="74" spans="1:53" x14ac:dyDescent="0.6">
-      <c r="AT74" s="261"/>
+      <c r="AT74" s="253"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C8DFF37-0E25-411D-A423-BCADE4A8DBED}">
-  <dimension ref="A1:AY56"/>
+  <dimension ref="A1:BA56"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" topLeftCell="M1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="3" topLeftCell="AW1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BA1" sqref="BA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17" defaultRowHeight="26.1" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.19921875" style="9" customWidth="1"/>
     <col min="2" max="2" width="38.09765625" style="4" customWidth="1"/>
     <col min="3" max="3" width="37.296875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.8984375" customWidth="1"/>
     <col min="5" max="8" width="8.796875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.59765625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.296875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.8984375" customWidth="1"/>
     <col min="15" max="15" width="8.296875" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.796875" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.19921875" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.796875" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.296875" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.19921875" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.5" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.796875" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.09765625" style="3" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8.8984375" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="8.3984375" style="3" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="8.59765625" style="3" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.5" style="3" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="3" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.796875" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="8.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="9.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.59765625" style="3" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.19921875" style="3" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="9.8984375" style="3" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="9.59765625" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.19921875" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.796875" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="10.09765625" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="9.59765625" style="3" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="10.796875" style="3" bestFit="1" customWidth="1"/>
     <col min="48" max="49" width="9.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10.296875" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="10.3984375" style="165" bestFit="1" customWidth="1"/>
-    <col min="52" max="16384" width="17" style="2"/>
+    <col min="52" max="52" width="10.3984375" style="262" customWidth="1"/>
+    <col min="53" max="16384" width="17" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="29" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:53" s="29" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="137"/>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="3"/>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="189"/>
+      <c r="AZ1" s="189"/>
     </row>
-    <row r="2" spans="1:51" s="29" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:53" s="29" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="137"/>
       <c r="B2" s="241" t="s">
+        <v>141</v>
+      </c>
+      <c r="C2" s="241" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D2"/>
       <c r="E2" s="242">
         <v>2017</v>
       </c>
       <c r="F2" s="242">
         <v>2018</v>
       </c>
       <c r="G2" s="242">
         <v>2019</v>
       </c>
       <c r="H2" s="242">
         <v>2020</v>
       </c>
       <c r="I2" s="242">
         <v>2021</v>
       </c>
       <c r="J2" s="242">
         <v>2022</v>
       </c>
       <c r="K2" s="242">
         <v>2023</v>
       </c>
       <c r="L2" s="242">
         <v>2024</v>
@@ -23731,120 +23992,124 @@
       <c r="AP2" s="241" t="s">
         <v>18</v>
       </c>
       <c r="AQ2" s="241" t="s">
         <v>17</v>
       </c>
       <c r="AR2" s="241" t="s">
         <v>16</v>
       </c>
       <c r="AS2" s="241" t="s">
         <v>15</v>
       </c>
       <c r="AT2" s="241" t="s">
         <v>14</v>
       </c>
       <c r="AU2" s="241" t="s">
         <v>13</v>
       </c>
       <c r="AV2" s="241" t="s">
         <v>12</v>
       </c>
       <c r="AW2" s="241" t="s">
         <v>11</v>
       </c>
       <c r="AX2" s="241" t="s">
+        <v>417</v>
+      </c>
+      <c r="AY2" s="241" t="s">
         <v>418</v>
       </c>
-      <c r="AY2" s="241" t="s">
-        <v>419</v>
+      <c r="AZ2" s="241" t="s">
+        <v>424</v>
       </c>
     </row>
-    <row r="3" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A3" s="137"/>
       <c r="B3" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="C3" s="32" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D3"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
       <c r="N3"/>
       <c r="O3" s="33"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
       <c r="U3" s="33"/>
       <c r="V3" s="33"/>
       <c r="W3" s="33"/>
       <c r="X3" s="33"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="33"/>
       <c r="AA3" s="33"/>
       <c r="AB3" s="33"/>
       <c r="AC3" s="33"/>
       <c r="AD3" s="33"/>
       <c r="AE3" s="33"/>
       <c r="AF3" s="33"/>
       <c r="AG3" s="33"/>
       <c r="AH3" s="33"/>
       <c r="AI3" s="33"/>
       <c r="AJ3" s="33"/>
       <c r="AK3" s="33"/>
       <c r="AL3" s="33"/>
       <c r="AM3" s="33"/>
       <c r="AN3" s="33"/>
       <c r="AO3" s="33"/>
       <c r="AP3" s="33"/>
       <c r="AQ3" s="33"/>
       <c r="AR3" s="33"/>
       <c r="AS3" s="33"/>
       <c r="AT3" s="33"/>
       <c r="AU3" s="33"/>
       <c r="AV3" s="33"/>
       <c r="AW3" s="33"/>
       <c r="AX3" s="33"/>
       <c r="AY3" s="152"/>
+      <c r="AZ3" s="152"/>
     </row>
-    <row r="4" spans="1:51" s="240" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:53" s="240" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A4" s="137"/>
       <c r="B4" s="34" t="s">
+        <v>145</v>
+      </c>
+      <c r="C4" s="34" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D4"/>
       <c r="E4" s="35">
         <v>814384.50300000003</v>
       </c>
       <c r="F4" s="35">
         <v>920253.49600000004</v>
       </c>
       <c r="G4" s="35">
         <v>1019277.5349999999</v>
       </c>
       <c r="H4" s="35">
         <v>1144682</v>
       </c>
       <c r="I4" s="35">
         <v>1738295.5804300001</v>
       </c>
       <c r="J4" s="35">
         <v>2257294</v>
       </c>
       <c r="K4" s="35">
         <v>2886172</v>
       </c>
       <c r="L4" s="35">
         <v>3926310</v>
@@ -23942,58 +24207,61 @@
       </c>
       <c r="AR4" s="35">
         <v>998085</v>
       </c>
       <c r="AS4" s="35">
         <v>1055872</v>
       </c>
       <c r="AT4" s="35">
         <v>1034971</v>
       </c>
       <c r="AU4" s="35">
         <v>1216184</v>
       </c>
       <c r="AV4" s="35">
         <v>1346599</v>
       </c>
       <c r="AW4" s="35">
         <v>1416926</v>
       </c>
       <c r="AX4" s="35">
         <v>1419715</v>
       </c>
       <c r="AY4" s="153">
         <v>1612571</v>
       </c>
+      <c r="AZ4" s="153">
+        <v>1690594</v>
+      </c>
     </row>
-    <row r="5" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A5" s="137"/>
       <c r="B5" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="C5" s="36" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D5"/>
       <c r="E5" s="37">
         <v>-570540.31499999994</v>
       </c>
       <c r="F5" s="37">
         <v>-605525.60600000003</v>
       </c>
       <c r="G5" s="37">
         <v>-663392.44700000004</v>
       </c>
       <c r="H5" s="37">
         <v>-716292</v>
       </c>
       <c r="I5" s="37">
         <v>-1093623.7397799999</v>
       </c>
       <c r="J5" s="37">
         <v>-1420402</v>
       </c>
       <c r="K5" s="37">
         <v>-1790819</v>
       </c>
       <c r="L5" s="37">
         <v>-2413370</v>
@@ -24091,58 +24359,62 @@
       </c>
       <c r="AR5" s="37">
         <v>-615554</v>
       </c>
       <c r="AS5" s="37">
         <v>-646426</v>
       </c>
       <c r="AT5" s="37">
         <v>-630617</v>
       </c>
       <c r="AU5" s="37">
         <v>-741296</v>
       </c>
       <c r="AV5" s="37">
         <v>-813823</v>
       </c>
       <c r="AW5" s="37">
         <v>-850699</v>
       </c>
       <c r="AX5" s="37">
         <v>-847019</v>
       </c>
       <c r="AY5" s="158">
         <v>-982915</v>
       </c>
+      <c r="AZ5" s="158">
+        <v>-1022232</v>
+      </c>
+      <c r="BA5" s="240"/>
     </row>
-    <row r="6" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A6" s="137"/>
       <c r="B6" s="243" t="s">
+        <v>149</v>
+      </c>
+      <c r="C6" s="243" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D6"/>
       <c r="E6" s="39">
         <v>243844.18800000008</v>
       </c>
       <c r="F6" s="39">
         <v>314727.89</v>
       </c>
       <c r="G6" s="39">
         <v>355885.08799999999</v>
       </c>
       <c r="H6" s="39">
         <v>428390</v>
       </c>
       <c r="I6" s="39">
         <v>644671.84065000003</v>
       </c>
       <c r="J6" s="39">
         <v>836892</v>
       </c>
       <c r="K6" s="39">
         <v>1095353</v>
       </c>
       <c r="L6" s="39">
         <v>1512940</v>
@@ -24240,58 +24512,62 @@
       </c>
       <c r="AR6" s="39">
         <v>382531</v>
       </c>
       <c r="AS6" s="39">
         <v>409446</v>
       </c>
       <c r="AT6" s="39">
         <v>404354</v>
       </c>
       <c r="AU6" s="39">
         <v>474888</v>
       </c>
       <c r="AV6" s="39">
         <v>532776</v>
       </c>
       <c r="AW6" s="39">
         <v>566227</v>
       </c>
       <c r="AX6" s="39">
         <v>572696</v>
       </c>
       <c r="AY6" s="154">
         <v>629656</v>
       </c>
+      <c r="AZ6" s="154">
+        <v>668362</v>
+      </c>
+      <c r="BA6" s="240"/>
     </row>
-    <row r="7" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A7" s="137"/>
       <c r="B7" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="36" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="D7"/>
       <c r="E7" s="40">
         <v>0.29942144908422952</v>
       </c>
       <c r="F7" s="40">
         <v>0.34200129786847339</v>
       </c>
       <c r="G7" s="40">
         <v>0.34915425463585836</v>
       </c>
       <c r="H7" s="40">
         <v>0.3742436764096928</v>
       </c>
       <c r="I7" s="40">
         <v>0.37086433855543044</v>
       </c>
       <c r="J7" s="40">
         <v>0.37075011053057333</v>
       </c>
       <c r="K7" s="40">
         <v>0.37951757552910914</v>
       </c>
       <c r="L7" s="40">
         <v>0.38533381215441498</v>
@@ -24389,58 +24665,62 @@
       </c>
       <c r="AR7" s="40">
         <v>0.38326495238381503</v>
       </c>
       <c r="AS7" s="40">
         <v>0.38777995817674871</v>
       </c>
       <c r="AT7" s="40">
         <v>0.39069114013822609</v>
       </c>
       <c r="AU7" s="40">
         <v>0.39047380988403069</v>
       </c>
       <c r="AV7" s="40">
         <v>0.39564562278748167</v>
       </c>
       <c r="AW7" s="40">
         <v>0.39961649373361768</v>
       </c>
       <c r="AX7" s="40">
         <v>0.40338800393036628</v>
       </c>
       <c r="AY7" s="155">
         <v>0.39046714842323221</v>
       </c>
+      <c r="AZ7" s="155">
+        <v>0.39534151901639303</v>
+      </c>
+      <c r="BA7" s="273"/>
     </row>
-    <row r="8" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A8" s="191"/>
       <c r="B8" s="175" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="175" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D8"/>
       <c r="E8" s="177"/>
       <c r="F8" s="177"/>
       <c r="G8" s="177"/>
       <c r="H8" s="177">
         <v>0.37791893294382195</v>
       </c>
       <c r="I8" s="177">
         <v>0.3716335744466413</v>
       </c>
       <c r="J8" s="177">
         <v>0.37220494982044872</v>
       </c>
       <c r="K8" s="177">
         <v>0.38158398044191405</v>
       </c>
       <c r="L8" s="177">
         <v>0.38700000000000001</v>
       </c>
       <c r="M8" s="177">
         <v>0.39989999999999998</v>
       </c>
       <c r="N8"/>
       <c r="O8" s="177"/>
@@ -24508,52 +24788,56 @@
       </c>
       <c r="AR8" s="177">
         <v>0.38539627696262252</v>
       </c>
       <c r="AS8" s="177">
         <v>0.39</v>
       </c>
       <c r="AT8" s="177">
         <v>0.39300000000000002</v>
       </c>
       <c r="AU8" s="177">
         <v>0.39188066937239802</v>
       </c>
       <c r="AV8" s="177">
         <v>0.39800000000000002</v>
       </c>
       <c r="AW8" s="177">
         <v>0.40200000000000002</v>
       </c>
       <c r="AX8" s="177">
         <v>0.40600000000000003</v>
       </c>
       <c r="AY8" s="176">
         <v>0.39300000000000002</v>
       </c>
+      <c r="AZ8" s="176">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="BA8" s="240"/>
     </row>
-    <row r="9" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A9" s="137"/>
       <c r="B9" s="41"/>
       <c r="C9" s="203"/>
       <c r="D9"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
       <c r="N9"/>
       <c r="O9" s="42"/>
       <c r="P9" s="42"/>
       <c r="Q9" s="42"/>
       <c r="R9" s="42"/>
       <c r="S9" s="42"/>
       <c r="T9" s="42"/>
       <c r="U9" s="42"/>
       <c r="V9" s="42"/>
       <c r="W9" s="42"/>
       <c r="X9" s="42"/>
       <c r="Y9" s="42"/>
@@ -24561,58 +24845,60 @@
       <c r="AA9" s="42"/>
       <c r="AB9" s="42"/>
       <c r="AC9" s="42"/>
       <c r="AD9" s="42"/>
       <c r="AE9" s="42"/>
       <c r="AF9" s="42"/>
       <c r="AG9" s="42"/>
       <c r="AH9" s="42"/>
       <c r="AI9" s="42"/>
       <c r="AJ9" s="42"/>
       <c r="AK9" s="42"/>
       <c r="AL9" s="42"/>
       <c r="AM9" s="42"/>
       <c r="AN9" s="42"/>
       <c r="AO9" s="42"/>
       <c r="AP9" s="42"/>
       <c r="AQ9" s="42"/>
       <c r="AR9" s="42"/>
       <c r="AS9" s="42"/>
       <c r="AT9" s="42"/>
       <c r="AU9" s="42"/>
       <c r="AV9" s="42"/>
       <c r="AW9" s="42"/>
       <c r="AX9" s="42"/>
       <c r="AY9" s="202"/>
+      <c r="AZ9" s="202"/>
+      <c r="BA9" s="240"/>
     </row>
-    <row r="10" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A10" s="137"/>
       <c r="B10" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C10" s="43" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D10"/>
       <c r="E10" s="45">
         <v>-103344.86599999999</v>
       </c>
       <c r="F10" s="45">
         <v>-85834.910999999993</v>
       </c>
       <c r="G10" s="45">
         <v>-96842.823999999993</v>
       </c>
       <c r="H10" s="45">
         <v>-102804</v>
       </c>
       <c r="I10" s="45">
         <v>-164172</v>
       </c>
       <c r="J10" s="45">
         <v>-212188</v>
       </c>
       <c r="K10" s="45">
         <v>-285230</v>
       </c>
       <c r="L10" s="45">
         <v>-391873</v>
@@ -24710,58 +24996,62 @@
       </c>
       <c r="AR10" s="45">
         <v>-97945.736609999949</v>
       </c>
       <c r="AS10" s="45">
         <v>-113852</v>
       </c>
       <c r="AT10" s="45">
         <v>-103983</v>
       </c>
       <c r="AU10" s="45">
         <v>-106236</v>
       </c>
       <c r="AV10" s="45">
         <v>-124746.99389999994</v>
       </c>
       <c r="AW10" s="45">
         <v>-134823</v>
       </c>
       <c r="AX10" s="45">
         <v>-129085</v>
       </c>
       <c r="AY10" s="157">
         <v>-119070</v>
       </c>
+      <c r="AZ10" s="157">
+        <v>-166790</v>
+      </c>
+      <c r="BA10" s="240"/>
     </row>
-    <row r="11" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A11" s="137"/>
       <c r="B11" s="36" t="s">
+        <v>157</v>
+      </c>
+      <c r="C11" s="36" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D11"/>
       <c r="E11" s="46">
         <v>-43270.383000000002</v>
       </c>
       <c r="F11" s="46">
         <v>-45830.55</v>
       </c>
       <c r="G11" s="46">
         <v>-100668.49300000002</v>
       </c>
       <c r="H11" s="46">
         <v>-96892</v>
       </c>
       <c r="I11" s="46">
         <v>-102517</v>
       </c>
       <c r="J11" s="46">
         <v>-136568</v>
       </c>
       <c r="K11" s="46">
         <v>-165783</v>
       </c>
       <c r="L11" s="46">
         <v>-224429</v>
@@ -24859,58 +25149,62 @@
       </c>
       <c r="AR11" s="46">
         <v>-62203</v>
       </c>
       <c r="AS11" s="46">
         <v>-68034</v>
       </c>
       <c r="AT11" s="46">
         <v>-52894</v>
       </c>
       <c r="AU11" s="46">
         <v>-50355</v>
       </c>
       <c r="AV11" s="46">
         <v>-64401.682649999988</v>
       </c>
       <c r="AW11" s="46">
         <v>-66007</v>
       </c>
       <c r="AX11" s="46">
         <v>-58575</v>
       </c>
       <c r="AY11" s="158">
         <v>-64932</v>
       </c>
+      <c r="AZ11" s="158">
+        <v>-78364</v>
+      </c>
+      <c r="BA11" s="240"/>
     </row>
-    <row r="12" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A12" s="137"/>
       <c r="B12" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C12" s="43" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D12"/>
       <c r="E12" s="45">
         <v>29267.324000000001</v>
       </c>
       <c r="F12" s="45">
         <v>9435.2479999999996</v>
       </c>
       <c r="G12" s="45">
         <v>77649.191000000006</v>
       </c>
       <c r="H12" s="45">
         <v>-6032</v>
       </c>
       <c r="I12" s="45">
         <v>-2543</v>
       </c>
       <c r="J12" s="45">
         <v>-59074</v>
       </c>
       <c r="K12" s="45">
         <v>-64047</v>
       </c>
       <c r="L12" s="45">
         <v>-85498</v>
@@ -25008,115 +25302,121 @@
       </c>
       <c r="AR12" s="45">
         <v>-23250</v>
       </c>
       <c r="AS12" s="45">
         <v>-19747</v>
       </c>
       <c r="AT12" s="45">
         <v>-21156</v>
       </c>
       <c r="AU12" s="45">
         <v>-39738</v>
       </c>
       <c r="AV12" s="45">
         <v>-30493.825579999982</v>
       </c>
       <c r="AW12" s="45">
         <v>-39204</v>
       </c>
       <c r="AX12" s="45">
         <v>-42251</v>
       </c>
       <c r="AY12" s="157">
         <v>-44791</v>
       </c>
+      <c r="AZ12" s="157">
+        <v>-45797</v>
+      </c>
+      <c r="BA12" s="240"/>
     </row>
-    <row r="13" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A13" s="137"/>
       <c r="B13" s="36" t="s">
+        <v>161</v>
+      </c>
+      <c r="C13" s="36" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D13"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
       <c r="N13"/>
       <c r="O13" s="46"/>
       <c r="P13" s="46"/>
       <c r="Q13" s="46"/>
       <c r="R13" s="46"/>
       <c r="S13" s="46"/>
       <c r="T13" s="46"/>
       <c r="U13" s="46"/>
       <c r="V13" s="46"/>
       <c r="W13" s="46"/>
       <c r="X13" s="46"/>
       <c r="Y13" s="46"/>
       <c r="Z13" s="46"/>
       <c r="AA13" s="46"/>
       <c r="AB13" s="46"/>
       <c r="AC13" s="46"/>
       <c r="AD13" s="46"/>
       <c r="AE13" s="46"/>
       <c r="AF13" s="46"/>
       <c r="AG13" s="46"/>
       <c r="AH13" s="46"/>
       <c r="AI13" s="46"/>
       <c r="AJ13" s="46"/>
       <c r="AK13" s="46"/>
       <c r="AL13" s="46"/>
       <c r="AM13" s="46"/>
       <c r="AN13" s="46"/>
       <c r="AO13" s="46"/>
       <c r="AP13" s="46"/>
       <c r="AQ13" s="46"/>
       <c r="AR13" s="46"/>
       <c r="AS13" s="46"/>
       <c r="AT13" s="46"/>
       <c r="AU13" s="46"/>
       <c r="AV13" s="46"/>
       <c r="AW13" s="46"/>
       <c r="AX13" s="46"/>
       <c r="AY13" s="187"/>
+      <c r="AZ13" s="187"/>
+      <c r="BA13" s="240"/>
     </row>
-    <row r="14" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A14" s="137"/>
       <c r="B14" s="43" t="s">
+        <v>163</v>
+      </c>
+      <c r="C14" s="43" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D14"/>
       <c r="E14" s="45">
         <v>1042.1790000000001</v>
       </c>
       <c r="F14" s="45">
         <v>-498.24300000000039</v>
       </c>
       <c r="G14" s="45">
         <v>1486.3920000000001</v>
       </c>
       <c r="H14" s="45">
         <v>2360</v>
       </c>
       <c r="I14" s="45">
         <v>923</v>
       </c>
       <c r="J14" s="45">
         <v>379</v>
       </c>
       <c r="K14" s="45">
         <v>1647</v>
       </c>
       <c r="L14" s="45">
         <v>8539</v>
@@ -25214,58 +25514,62 @@
       </c>
       <c r="AR14" s="45">
         <v>2807</v>
       </c>
       <c r="AS14" s="45">
         <v>3389</v>
       </c>
       <c r="AT14" s="45">
         <v>1044</v>
       </c>
       <c r="AU14" s="45">
         <v>688</v>
       </c>
       <c r="AV14" s="45">
         <v>1091.0762</v>
       </c>
       <c r="AW14" s="45">
         <v>2474</v>
       </c>
       <c r="AX14" s="45">
         <v>3137</v>
       </c>
       <c r="AY14" s="157">
         <v>2282</v>
       </c>
+      <c r="AZ14" s="157">
+        <v>1014</v>
+      </c>
+      <c r="BA14" s="240"/>
     </row>
-    <row r="15" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A15" s="137"/>
       <c r="B15" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="C15" s="32" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D15"/>
       <c r="E15" s="46">
         <v>-116305.74600000001</v>
       </c>
       <c r="F15" s="46">
         <v>-122728.45599999999</v>
       </c>
       <c r="G15" s="46">
         <v>-118375.73400000001</v>
       </c>
       <c r="H15" s="46">
         <v>-203368</v>
       </c>
       <c r="I15" s="46">
         <v>-268308</v>
       </c>
       <c r="J15" s="46">
         <v>-407451</v>
       </c>
       <c r="K15" s="46">
         <v>-513413</v>
       </c>
       <c r="L15" s="46">
         <v>-693260</v>
@@ -25363,58 +25667,62 @@
       </c>
       <c r="AR15" s="46">
         <v>-180592</v>
       </c>
       <c r="AS15" s="46">
         <v>-198243</v>
       </c>
       <c r="AT15" s="46">
         <v>-176989</v>
       </c>
       <c r="AU15" s="46">
         <v>-195641</v>
       </c>
       <c r="AV15" s="46">
         <v>-218552</v>
       </c>
       <c r="AW15" s="46">
         <v>-237560</v>
       </c>
       <c r="AX15" s="46">
         <v>-226774</v>
       </c>
       <c r="AY15" s="158">
         <v>-226511</v>
       </c>
+      <c r="AZ15" s="158">
+        <v>-289937</v>
+      </c>
+      <c r="BA15" s="240"/>
     </row>
-    <row r="16" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A16" s="137"/>
       <c r="B16" s="34" t="s">
+        <v>167</v>
+      </c>
+      <c r="C16" s="34" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D16"/>
       <c r="E16" s="39">
         <v>127538.4420000001</v>
       </c>
       <c r="F16" s="39">
         <v>191999.43400000001</v>
       </c>
       <c r="G16" s="39">
         <v>237509.35399999999</v>
       </c>
       <c r="H16" s="39">
         <v>225022</v>
       </c>
       <c r="I16" s="39">
         <v>376363.84065000003</v>
       </c>
       <c r="J16" s="39">
         <v>429441</v>
       </c>
       <c r="K16" s="39">
         <v>581940</v>
       </c>
       <c r="L16" s="39">
         <v>819680</v>
@@ -25512,52 +25820,56 @@
       </c>
       <c r="AR16" s="39">
         <v>201938.5</v>
       </c>
       <c r="AS16" s="39">
         <v>211203</v>
       </c>
       <c r="AT16" s="39">
         <v>227365</v>
       </c>
       <c r="AU16" s="39">
         <v>279247</v>
       </c>
       <c r="AV16" s="39">
         <v>314224</v>
       </c>
       <c r="AW16" s="39">
         <v>328667</v>
       </c>
       <c r="AX16" s="39">
         <v>345922</v>
       </c>
       <c r="AY16" s="159">
         <v>403145</v>
       </c>
+      <c r="AZ16" s="159">
+        <v>378425</v>
+      </c>
+      <c r="BA16" s="240"/>
     </row>
-    <row r="17" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A17" s="137"/>
       <c r="B17" s="47"/>
       <c r="C17" s="47"/>
       <c r="D17"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="42"/>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="42"/>
       <c r="M17" s="42"/>
       <c r="N17"/>
       <c r="O17" s="42"/>
       <c r="P17" s="42"/>
       <c r="Q17" s="42"/>
       <c r="R17" s="42"/>
       <c r="S17" s="42"/>
       <c r="T17" s="42"/>
       <c r="U17" s="42"/>
       <c r="V17" s="42"/>
       <c r="W17" s="42"/>
       <c r="X17" s="42"/>
       <c r="Y17" s="42"/>
@@ -25565,58 +25877,60 @@
       <c r="AA17" s="42"/>
       <c r="AB17" s="42"/>
       <c r="AC17" s="42"/>
       <c r="AD17" s="42"/>
       <c r="AE17" s="42"/>
       <c r="AF17" s="42"/>
       <c r="AG17" s="42"/>
       <c r="AH17" s="42"/>
       <c r="AI17" s="42"/>
       <c r="AJ17" s="42"/>
       <c r="AK17" s="42"/>
       <c r="AL17" s="42"/>
       <c r="AM17" s="42"/>
       <c r="AN17" s="42"/>
       <c r="AO17" s="42"/>
       <c r="AP17" s="42"/>
       <c r="AQ17" s="42"/>
       <c r="AR17" s="42"/>
       <c r="AS17" s="42"/>
       <c r="AT17" s="42"/>
       <c r="AU17" s="42"/>
       <c r="AV17" s="42"/>
       <c r="AW17" s="42"/>
       <c r="AX17" s="42"/>
       <c r="AY17" s="194"/>
+      <c r="AZ17" s="194"/>
+      <c r="BA17" s="240"/>
     </row>
-    <row r="18" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A18" s="137"/>
       <c r="B18" s="43" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C18" s="43" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D18"/>
       <c r="E18" s="45">
         <v>-5279.777</v>
       </c>
       <c r="F18" s="45">
         <v>-8669.4339999999993</v>
       </c>
       <c r="G18" s="45">
         <v>-26689.101999999999</v>
       </c>
       <c r="H18" s="45">
         <v>-23483</v>
       </c>
       <c r="I18" s="45">
         <v>-49717</v>
       </c>
       <c r="J18" s="45">
         <v>-88468</v>
       </c>
       <c r="K18" s="45">
         <v>-100127</v>
       </c>
       <c r="L18" s="45">
         <v>-137165</v>
@@ -25714,58 +26028,62 @@
       </c>
       <c r="AR18" s="45">
         <v>-31099</v>
       </c>
       <c r="AS18" s="45">
         <v>-39673</v>
       </c>
       <c r="AT18" s="45">
         <v>-41587</v>
       </c>
       <c r="AU18" s="45">
         <v>-51332</v>
       </c>
       <c r="AV18" s="45">
         <v>-50846.244290000053</v>
       </c>
       <c r="AW18" s="45">
         <v>-56062</v>
       </c>
       <c r="AX18" s="45">
         <v>-59596</v>
       </c>
       <c r="AY18" s="157">
         <v>-59802</v>
       </c>
+      <c r="AZ18" s="157">
+        <v>-70288</v>
+      </c>
+      <c r="BA18" s="240"/>
     </row>
-    <row r="19" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A19" s="137"/>
       <c r="B19" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="C19" s="36" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D19"/>
       <c r="E19" s="46">
         <v>20336.743999999999</v>
       </c>
       <c r="F19" s="46">
         <v>11131.648999999999</v>
       </c>
       <c r="G19" s="46">
         <v>15275.246999999999</v>
       </c>
       <c r="H19" s="46">
         <v>14673</v>
       </c>
       <c r="I19" s="46">
         <v>24991</v>
       </c>
       <c r="J19" s="46">
         <v>64031</v>
       </c>
       <c r="K19" s="46">
         <v>86216</v>
       </c>
       <c r="L19" s="46">
         <v>106081</v>
@@ -25863,58 +26181,62 @@
       </c>
       <c r="AR19" s="46">
         <v>25350</v>
       </c>
       <c r="AS19" s="46">
         <v>32060</v>
       </c>
       <c r="AT19" s="46">
         <v>28782</v>
       </c>
       <c r="AU19" s="46">
         <v>36752</v>
       </c>
       <c r="AV19" s="46">
         <v>35218.011979999967</v>
       </c>
       <c r="AW19" s="46">
         <v>47368</v>
       </c>
       <c r="AX19" s="46">
         <v>50684</v>
       </c>
       <c r="AY19" s="158">
         <v>49093</v>
       </c>
+      <c r="AZ19" s="158">
+        <v>48168</v>
+      </c>
+      <c r="BA19" s="240"/>
     </row>
-    <row r="20" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A20" s="137"/>
       <c r="B20" s="34" t="s">
+        <v>172</v>
+      </c>
+      <c r="C20" s="34" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="D20"/>
       <c r="E20" s="38">
         <v>15056.966999999999</v>
       </c>
       <c r="F20" s="38">
         <v>2462.2150000000001</v>
       </c>
       <c r="G20" s="38">
         <v>-11413.855</v>
       </c>
       <c r="H20" s="38">
         <v>-8810</v>
       </c>
       <c r="I20" s="38">
         <v>-24726</v>
       </c>
       <c r="J20" s="38">
         <v>-24437</v>
       </c>
       <c r="K20" s="38">
         <v>-13911</v>
       </c>
       <c r="L20" s="38">
         <v>-31084</v>
@@ -26012,58 +26334,62 @@
       </c>
       <c r="AR20" s="38">
         <v>-5749</v>
       </c>
       <c r="AS20" s="38">
         <v>-7613</v>
       </c>
       <c r="AT20" s="38">
         <v>-12805</v>
       </c>
       <c r="AU20" s="38">
         <v>-14580</v>
       </c>
       <c r="AV20" s="38">
         <v>-15628.232310000087</v>
       </c>
       <c r="AW20" s="38">
         <v>-8694</v>
       </c>
       <c r="AX20" s="38">
         <v>-8912</v>
       </c>
       <c r="AY20" s="160">
         <v>-10709</v>
       </c>
+      <c r="AZ20" s="160">
+        <v>-22120</v>
+      </c>
+      <c r="BA20" s="240"/>
     </row>
-    <row r="21" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A21" s="137"/>
       <c r="B21" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="C21" s="32" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D21"/>
       <c r="E21" s="33">
         <v>142595.4090000001</v>
       </c>
       <c r="F21" s="33">
         <v>194461.64900000003</v>
       </c>
       <c r="G21" s="33">
         <v>226095.49899999995</v>
       </c>
       <c r="H21" s="33">
         <v>216212</v>
       </c>
       <c r="I21" s="33">
         <v>351637.84065000003</v>
       </c>
       <c r="J21" s="33">
         <v>405004</v>
       </c>
       <c r="K21" s="33">
         <v>568029</v>
       </c>
       <c r="L21" s="33">
         <v>788596</v>
@@ -26161,52 +26487,56 @@
       </c>
       <c r="AR21" s="33">
         <v>196189.5</v>
       </c>
       <c r="AS21" s="33">
         <v>203590</v>
       </c>
       <c r="AT21" s="33">
         <v>214560</v>
       </c>
       <c r="AU21" s="33">
         <v>264667</v>
       </c>
       <c r="AV21" s="33">
         <v>298595.76768999989</v>
       </c>
       <c r="AW21" s="33">
         <v>319973</v>
       </c>
       <c r="AX21" s="33">
         <v>337010</v>
       </c>
       <c r="AY21" s="161">
         <v>392436</v>
       </c>
+      <c r="AZ21" s="161">
+        <v>356305</v>
+      </c>
+      <c r="BA21" s="240"/>
     </row>
-    <row r="22" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A22" s="137"/>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
       <c r="N22"/>
       <c r="O22" s="42"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="42"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="42"/>
@@ -26214,58 +26544,60 @@
       <c r="AA22" s="42"/>
       <c r="AB22" s="42"/>
       <c r="AC22" s="42"/>
       <c r="AD22" s="42"/>
       <c r="AE22" s="42"/>
       <c r="AF22" s="42"/>
       <c r="AG22" s="42"/>
       <c r="AH22" s="42"/>
       <c r="AI22" s="42"/>
       <c r="AJ22" s="42"/>
       <c r="AK22" s="42"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
       <c r="AO22" s="42"/>
       <c r="AP22" s="42"/>
       <c r="AQ22" s="42"/>
       <c r="AR22" s="42"/>
       <c r="AS22" s="42"/>
       <c r="AT22" s="42"/>
       <c r="AU22" s="42"/>
       <c r="AV22" s="42"/>
       <c r="AW22" s="42"/>
       <c r="AX22" s="42"/>
       <c r="AY22" s="156"/>
+      <c r="AZ22" s="156"/>
+      <c r="BA22" s="240"/>
     </row>
-    <row r="23" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A23" s="137"/>
       <c r="B23" s="43" t="s">
+        <v>176</v>
+      </c>
+      <c r="C23" s="43" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D23"/>
       <c r="E23" s="44">
         <v>0</v>
       </c>
       <c r="F23" s="44">
         <v>0</v>
       </c>
       <c r="G23" s="44">
         <v>-756</v>
       </c>
       <c r="H23" s="44">
         <v>-1564</v>
       </c>
       <c r="I23" s="44">
         <v>-4438</v>
       </c>
       <c r="J23" s="44">
         <v>-5808</v>
       </c>
       <c r="K23" s="44">
         <v>-4583</v>
       </c>
       <c r="L23" s="44">
         <v>-3233</v>
@@ -26363,58 +26695,62 @@
       </c>
       <c r="AR23" s="44">
         <v>-951</v>
       </c>
       <c r="AS23" s="44">
         <v>-1562</v>
       </c>
       <c r="AT23" s="44">
         <v>2237</v>
       </c>
       <c r="AU23" s="44">
         <v>-8693</v>
       </c>
       <c r="AV23" s="44">
         <v>-2894</v>
       </c>
       <c r="AW23" s="44">
         <v>260</v>
       </c>
       <c r="AX23" s="44">
         <v>136</v>
       </c>
       <c r="AY23" s="157">
         <v>-4003</v>
       </c>
+      <c r="AZ23" s="157">
+        <v>-3011</v>
+      </c>
+      <c r="BA23" s="240"/>
     </row>
-    <row r="24" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A24" s="137"/>
       <c r="B24" s="36" t="s">
+        <v>178</v>
+      </c>
+      <c r="C24" s="36" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D24"/>
       <c r="E24" s="46">
         <v>-13819.902</v>
       </c>
       <c r="F24" s="46">
         <v>-18450.359000000004</v>
       </c>
       <c r="G24" s="46">
         <v>-21283</v>
       </c>
       <c r="H24" s="46">
         <v>-24650</v>
       </c>
       <c r="I24" s="46">
         <v>-31897</v>
       </c>
       <c r="J24" s="46">
         <v>-50756</v>
       </c>
       <c r="K24" s="46">
         <v>-67835</v>
       </c>
       <c r="L24" s="46">
         <v>-86551</v>
@@ -26512,58 +26848,62 @@
       </c>
       <c r="AR24" s="46">
         <v>-19957</v>
       </c>
       <c r="AS24" s="46">
         <v>-21440</v>
       </c>
       <c r="AT24" s="46">
         <v>-27925</v>
       </c>
       <c r="AU24" s="46">
         <v>-22310</v>
       </c>
       <c r="AV24" s="46">
         <v>-28545</v>
       </c>
       <c r="AW24" s="46">
         <v>-37023</v>
       </c>
       <c r="AX24" s="46">
         <v>-39957</v>
       </c>
       <c r="AY24" s="158">
         <v>-37247</v>
       </c>
+      <c r="AZ24" s="158">
+        <v>-42103</v>
+      </c>
+      <c r="BA24" s="240"/>
     </row>
-    <row r="25" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A25" s="192"/>
       <c r="B25" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="C25" s="34" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D25"/>
       <c r="E25" s="45">
         <v>-13819.902</v>
       </c>
       <c r="F25" s="45">
         <v>-18450.359000000004</v>
       </c>
       <c r="G25" s="45">
         <v>-22038.021000000001</v>
       </c>
       <c r="H25" s="45">
         <v>-26214</v>
       </c>
       <c r="I25" s="45">
         <v>-36335</v>
       </c>
       <c r="J25" s="45">
         <v>-56564</v>
       </c>
       <c r="K25" s="45">
         <v>-72418</v>
       </c>
       <c r="L25" s="45">
         <v>-89784</v>
@@ -26661,58 +27001,62 @@
       </c>
       <c r="AR25" s="45">
         <v>-20908</v>
       </c>
       <c r="AS25" s="45">
         <v>-23002.469170000004</v>
       </c>
       <c r="AT25" s="45">
         <v>-25687.530830000003</v>
       </c>
       <c r="AU25" s="45">
         <v>-31003</v>
       </c>
       <c r="AV25" s="45">
         <v>-31439</v>
       </c>
       <c r="AW25" s="45">
         <v>-36763</v>
       </c>
       <c r="AX25" s="45">
         <v>-39821</v>
       </c>
       <c r="AY25" s="157">
         <v>-41250</v>
       </c>
+      <c r="AZ25" s="157">
+        <v>-45114</v>
+      </c>
+      <c r="BA25" s="240"/>
     </row>
-    <row r="26" spans="1:51" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:53" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
       <c r="A26" s="137"/>
       <c r="B26" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="C26" s="32" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D26"/>
       <c r="E26" s="33">
         <v>128775.5070000001</v>
       </c>
       <c r="F26" s="33">
         <v>176011.29000000004</v>
       </c>
       <c r="G26" s="33">
         <v>204057.47799999997</v>
       </c>
       <c r="H26" s="33">
         <v>189998</v>
       </c>
       <c r="I26" s="33">
         <v>315302.48998000001</v>
       </c>
       <c r="J26" s="33">
         <v>348440</v>
       </c>
       <c r="K26" s="33">
         <v>495611</v>
       </c>
       <c r="L26" s="33">
         <v>698812</v>
@@ -26810,58 +27154,62 @@
       </c>
       <c r="AR26" s="33">
         <v>175282</v>
       </c>
       <c r="AS26" s="33">
         <v>180588</v>
       </c>
       <c r="AT26" s="33">
         <v>188872</v>
       </c>
       <c r="AU26" s="33">
         <v>233664</v>
       </c>
       <c r="AV26" s="33">
         <v>267157</v>
       </c>
       <c r="AW26" s="33">
         <v>283210</v>
       </c>
       <c r="AX26" s="33">
         <v>297189</v>
       </c>
       <c r="AY26" s="161">
         <v>351186</v>
       </c>
+      <c r="AZ26" s="161">
+        <v>311191</v>
+      </c>
+      <c r="BA26" s="240"/>
     </row>
-    <row r="27" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A27" s="137"/>
       <c r="B27" s="43" t="s">
+        <v>184</v>
+      </c>
+      <c r="C27" s="43" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D27"/>
       <c r="E27" s="49">
         <v>0.15812617568927401</v>
       </c>
       <c r="F27" s="49">
         <v>0.19126391887132807</v>
       </c>
       <c r="G27" s="49">
         <v>0.20019815113456807</v>
       </c>
       <c r="H27" s="49">
         <v>0.16598321629937399</v>
       </c>
       <c r="I27" s="49">
         <v>0.18138600450333309</v>
       </c>
       <c r="J27" s="49">
         <v>0.15436181551893549</v>
       </c>
       <c r="K27" s="49">
         <v>0.17171914910130096</v>
       </c>
       <c r="L27" s="49">
         <v>0.17798187101884466</v>
@@ -26959,52 +27307,56 @@
       </c>
       <c r="AR27" s="49">
         <v>0.17561830906185344</v>
       </c>
       <c r="AS27" s="49">
         <v>0.17103209479936962</v>
       </c>
       <c r="AT27" s="49">
         <v>0.18249013740481618</v>
       </c>
       <c r="AU27" s="49">
         <v>0.19212882261236786</v>
       </c>
       <c r="AV27" s="49">
         <v>0.19839387969246969</v>
       </c>
       <c r="AW27" s="49">
         <v>0.2</v>
       </c>
       <c r="AX27" s="49">
         <v>0.20899999999999999</v>
       </c>
       <c r="AY27" s="162">
         <v>0.218</v>
       </c>
+      <c r="AZ27" s="162">
+        <v>0.184</v>
+      </c>
+      <c r="BA27" s="240"/>
     </row>
-    <row r="28" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A28" s="137"/>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28"/>
       <c r="O28" s="42"/>
       <c r="P28" s="42"/>
       <c r="Q28" s="42"/>
       <c r="R28" s="42"/>
       <c r="S28" s="42"/>
       <c r="T28" s="42"/>
       <c r="U28" s="42"/>
       <c r="V28" s="42"/>
       <c r="W28" s="42"/>
       <c r="X28" s="42"/>
       <c r="Y28" s="42"/>
@@ -27012,58 +27364,60 @@
       <c r="AA28" s="42"/>
       <c r="AB28" s="42"/>
       <c r="AC28" s="42"/>
       <c r="AD28" s="42"/>
       <c r="AE28" s="42"/>
       <c r="AF28" s="42"/>
       <c r="AG28" s="42"/>
       <c r="AH28" s="42"/>
       <c r="AI28" s="42"/>
       <c r="AJ28" s="42"/>
       <c r="AK28" s="42"/>
       <c r="AL28" s="42"/>
       <c r="AM28" s="42"/>
       <c r="AN28" s="42"/>
       <c r="AO28" s="42"/>
       <c r="AP28" s="42"/>
       <c r="AQ28" s="42"/>
       <c r="AR28" s="42"/>
       <c r="AS28" s="42"/>
       <c r="AT28" s="42"/>
       <c r="AU28" s="42"/>
       <c r="AV28" s="42"/>
       <c r="AW28" s="42"/>
       <c r="AX28" s="42"/>
       <c r="AY28" s="202"/>
+      <c r="AZ28" s="202"/>
+      <c r="BA28" s="240"/>
     </row>
-    <row r="29" spans="1:51" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:53" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
       <c r="A29" s="137"/>
       <c r="B29" s="43" t="s">
+        <v>186</v>
+      </c>
+      <c r="C29" s="43" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D29"/>
       <c r="E29" s="35">
         <v>15941.332</v>
       </c>
       <c r="F29" s="35">
         <v>45011.828000000001</v>
       </c>
       <c r="G29" s="35">
         <v>43929.175000000003</v>
       </c>
       <c r="H29" s="35">
         <v>29186</v>
       </c>
       <c r="I29" s="35">
         <v>15555.72588752408</v>
       </c>
       <c r="J29" s="35">
         <v>18555</v>
       </c>
       <c r="K29" s="35">
         <v>13846</v>
       </c>
       <c r="L29" s="35">
         <v>48969</v>
@@ -27161,58 +27515,62 @@
       </c>
       <c r="AR29" s="35">
         <v>3035</v>
       </c>
       <c r="AS29" s="35">
         <v>10017</v>
       </c>
       <c r="AT29" s="35">
         <v>23088</v>
       </c>
       <c r="AU29" s="35">
         <v>20189</v>
       </c>
       <c r="AV29" s="35">
         <v>30426.400000000001</v>
       </c>
       <c r="AW29" s="45">
         <v>27957</v>
       </c>
       <c r="AX29" s="35">
         <v>27112</v>
       </c>
       <c r="AY29" s="157">
         <v>48319</v>
       </c>
+      <c r="AZ29" s="157">
+        <v>40740</v>
+      </c>
+      <c r="BA29" s="240"/>
     </row>
-    <row r="30" spans="1:51" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:53" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
       <c r="A30" s="137"/>
       <c r="B30" s="32" t="s">
+        <v>188</v>
+      </c>
+      <c r="C30" s="32" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D30"/>
       <c r="E30" s="33">
         <v>112834.1750000001</v>
       </c>
       <c r="F30" s="33">
         <v>130999.46200000003</v>
       </c>
       <c r="G30" s="33">
         <v>160128.30299999999</v>
       </c>
       <c r="H30" s="33">
         <v>160812</v>
       </c>
       <c r="I30" s="33">
         <v>299746.76409247593</v>
       </c>
       <c r="J30" s="33">
         <v>329885</v>
       </c>
       <c r="K30" s="33">
         <v>481765</v>
       </c>
       <c r="L30" s="33">
         <v>649843</v>
@@ -27310,58 +27668,62 @@
       </c>
       <c r="AR30" s="33">
         <v>172247</v>
       </c>
       <c r="AS30" s="33">
         <v>170571</v>
       </c>
       <c r="AT30" s="33">
         <v>165784</v>
       </c>
       <c r="AU30" s="33">
         <v>213475</v>
       </c>
       <c r="AV30" s="33">
         <v>236730.6</v>
       </c>
       <c r="AW30" s="33">
         <v>255253</v>
       </c>
       <c r="AX30" s="33">
         <v>270077</v>
       </c>
       <c r="AY30" s="161">
         <v>302867</v>
       </c>
+      <c r="AZ30" s="161">
+        <v>270451</v>
+      </c>
+      <c r="BA30" s="272"/>
     </row>
-    <row r="31" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A31" s="137"/>
       <c r="B31" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="C31" s="43" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D31"/>
       <c r="E31" s="48">
         <v>0.13855147609556134</v>
       </c>
       <c r="F31" s="48">
         <v>0.14235149615775003</v>
       </c>
       <c r="G31" s="48">
         <v>0.15709980599150555</v>
       </c>
       <c r="H31" s="48">
         <v>0.14048617869417007</v>
       </c>
       <c r="I31" s="48">
         <v>0.1724371663065081</v>
       </c>
       <c r="J31" s="48">
         <v>0.14614179632781552</v>
       </c>
       <c r="K31" s="48">
         <v>0.16692179121687828</v>
       </c>
       <c r="L31" s="48">
         <v>0.16550985530943813</v>
@@ -27459,52 +27821,56 @@
       </c>
       <c r="AR31" s="48">
         <v>0.17257748588547067</v>
       </c>
       <c r="AS31" s="48">
         <v>0.16154514941204995</v>
       </c>
       <c r="AT31" s="48">
         <v>0.16018226597653462</v>
       </c>
       <c r="AU31" s="48">
         <v>0.17552853844484059</v>
       </c>
       <c r="AV31" s="48">
         <v>0.17579918000830239</v>
       </c>
       <c r="AW31" s="48">
         <v>0.18</v>
       </c>
       <c r="AX31" s="48">
         <v>0.19</v>
       </c>
       <c r="AY31" s="163">
         <v>0.188</v>
       </c>
+      <c r="AZ31" s="163">
+        <v>0.16</v>
+      </c>
+      <c r="BA31" s="273"/>
     </row>
-    <row r="32" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A32" s="137"/>
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32"/>
       <c r="E32" s="208"/>
       <c r="F32" s="208"/>
       <c r="G32" s="208"/>
       <c r="H32" s="208"/>
       <c r="I32" s="208"/>
       <c r="J32" s="208"/>
       <c r="K32" s="208"/>
       <c r="L32" s="208"/>
       <c r="M32" s="208"/>
       <c r="N32"/>
       <c r="O32" s="173"/>
       <c r="P32" s="173"/>
       <c r="Q32" s="173"/>
       <c r="R32" s="173"/>
       <c r="S32" s="173"/>
       <c r="T32" s="173"/>
       <c r="U32" s="173"/>
       <c r="V32" s="173"/>
       <c r="W32" s="173"/>
       <c r="X32" s="173"/>
       <c r="Y32" s="173"/>
@@ -27512,58 +27878,60 @@
       <c r="AA32" s="173"/>
       <c r="AB32" s="173"/>
       <c r="AC32" s="173"/>
       <c r="AD32" s="173"/>
       <c r="AE32" s="208"/>
       <c r="AF32" s="208"/>
       <c r="AG32" s="208"/>
       <c r="AH32" s="208"/>
       <c r="AI32" s="208"/>
       <c r="AJ32" s="208"/>
       <c r="AK32" s="208"/>
       <c r="AL32" s="208"/>
       <c r="AM32" s="208"/>
       <c r="AN32" s="208"/>
       <c r="AO32" s="208"/>
       <c r="AP32" s="208"/>
       <c r="AQ32" s="208"/>
       <c r="AR32" s="208"/>
       <c r="AS32" s="208"/>
       <c r="AT32" s="208"/>
       <c r="AU32" s="208"/>
       <c r="AV32" s="208"/>
       <c r="AW32" s="208"/>
       <c r="AX32" s="208"/>
       <c r="AY32" s="190"/>
+      <c r="AZ32" s="263"/>
+      <c r="BA32" s="240"/>
     </row>
-    <row r="33" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A33" s="137"/>
       <c r="B33" s="43" t="s">
+        <v>192</v>
+      </c>
+      <c r="C33" s="43" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D33" s="42"/>
       <c r="E33" s="48"/>
       <c r="F33" s="48"/>
       <c r="G33" s="48"/>
       <c r="H33" s="35">
         <v>1559</v>
       </c>
       <c r="I33" s="35">
         <v>1437.7429500000001</v>
       </c>
       <c r="J33" s="35">
         <v>23596</v>
       </c>
       <c r="K33" s="35">
         <v>25872</v>
       </c>
       <c r="L33" s="35">
         <v>31129</v>
       </c>
       <c r="M33" s="35">
         <v>34878</v>
       </c>
       <c r="N33" s="42"/>
       <c r="O33" s="48"/>
@@ -27631,58 +27999,62 @@
       </c>
       <c r="AR33" s="35">
         <v>7009</v>
       </c>
       <c r="AS33" s="35">
         <v>8191.3272200000001</v>
       </c>
       <c r="AT33" s="35">
         <v>8811.1873100000012</v>
       </c>
       <c r="AU33" s="35">
         <v>8533</v>
       </c>
       <c r="AV33" s="35">
         <v>8754</v>
       </c>
       <c r="AW33" s="35">
         <v>8521</v>
       </c>
       <c r="AX33" s="35">
         <v>9070</v>
       </c>
       <c r="AY33" s="35">
         <v>8349</v>
       </c>
+      <c r="AZ33" s="164">
+        <v>8551</v>
+      </c>
+      <c r="BA33" s="240"/>
     </row>
-    <row r="34" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A34" s="137"/>
       <c r="B34" s="36" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C34" s="36" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D34" s="46"/>
       <c r="E34" s="208"/>
       <c r="F34" s="208"/>
       <c r="G34" s="208"/>
       <c r="H34" s="46">
         <v>226581</v>
       </c>
       <c r="I34" s="46">
         <v>377806.74294999999</v>
       </c>
       <c r="J34" s="46">
         <v>453037</v>
       </c>
       <c r="K34" s="46">
         <v>607812</v>
       </c>
       <c r="L34" s="46">
         <v>850809</v>
       </c>
       <c r="M34" s="46">
         <v>1302938</v>
       </c>
       <c r="N34" s="46"/>
       <c r="O34" s="173"/>
@@ -27750,58 +28122,62 @@
       </c>
       <c r="AR34" s="46">
         <v>208950.076789999</v>
       </c>
       <c r="AS34" s="46">
         <v>219394.19894500033</v>
       </c>
       <c r="AT34" s="46">
         <v>236176.18731000001</v>
       </c>
       <c r="AU34" s="46">
         <v>287780</v>
       </c>
       <c r="AV34" s="46">
         <v>322978</v>
       </c>
       <c r="AW34" s="46">
         <v>337188</v>
       </c>
       <c r="AX34" s="46">
         <v>354992</v>
       </c>
       <c r="AY34" s="46">
         <v>411494</v>
       </c>
+      <c r="AZ34" s="166">
+        <v>386976</v>
+      </c>
+      <c r="BA34" s="240"/>
     </row>
-    <row r="35" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A35" s="137"/>
       <c r="B35" s="43" t="s">
+        <v>195</v>
+      </c>
+      <c r="C35" s="43" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D35" s="173"/>
       <c r="E35" s="48"/>
       <c r="F35" s="48"/>
       <c r="G35" s="48"/>
       <c r="H35" s="48">
         <v>0.19794231061552467</v>
       </c>
       <c r="I35" s="48">
         <v>0.21734321090348879</v>
       </c>
       <c r="J35" s="48">
         <v>0.20069915571476291</v>
       </c>
       <c r="K35" s="48">
         <v>0.2105945175824587</v>
       </c>
       <c r="L35" s="48">
         <v>0.21669430075567137</v>
       </c>
       <c r="M35" s="48">
         <v>0.24131055460730627</v>
       </c>
       <c r="N35" s="173"/>
       <c r="O35" s="48"/>
@@ -27869,58 +28245,62 @@
       </c>
       <c r="AR35" s="48">
         <v>0.20935088266197163</v>
       </c>
       <c r="AS35" s="48">
         <v>0.20778500165605546</v>
       </c>
       <c r="AT35" s="48">
         <v>0.22819594685261713</v>
       </c>
       <c r="AU35" s="48">
         <v>0.23662537905448516</v>
       </c>
       <c r="AV35" s="48">
         <v>0.23984720024298251</v>
       </c>
       <c r="AW35" s="48">
         <v>0.23797149604143053</v>
       </c>
       <c r="AX35" s="48">
         <v>0.25004455119513425</v>
       </c>
       <c r="AY35" s="48">
         <v>0.25517884173782118</v>
       </c>
+      <c r="AZ35" s="162">
+        <v>0.22889942824829601</v>
+      </c>
+      <c r="BA35" s="240"/>
     </row>
-    <row r="36" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A36" s="137"/>
       <c r="B36" s="36" t="s">
+        <v>197</v>
+      </c>
+      <c r="C36" s="36" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D36" s="37"/>
       <c r="E36" s="208"/>
       <c r="F36" s="208"/>
       <c r="G36" s="208"/>
       <c r="H36" s="37">
         <v>230796</v>
       </c>
       <c r="I36" s="37">
         <v>379140.74294999999</v>
       </c>
       <c r="J36" s="37">
         <v>456321</v>
       </c>
       <c r="K36" s="37">
         <v>613776</v>
       </c>
       <c r="L36" s="37">
         <v>859170</v>
       </c>
       <c r="M36" s="37">
         <v>1315494.3909</v>
       </c>
       <c r="N36" s="37"/>
       <c r="O36" s="173"/>
@@ -27988,58 +28368,62 @@
       </c>
       <c r="AR36" s="37">
         <v>211076</v>
       </c>
       <c r="AS36" s="37">
         <v>221434.29515500032</v>
       </c>
       <c r="AT36" s="37">
         <v>238513.68521</v>
       </c>
       <c r="AU36" s="37">
         <v>289491</v>
       </c>
       <c r="AV36" s="37">
         <v>326435.3909</v>
       </c>
       <c r="AW36" s="37">
         <v>340249</v>
       </c>
       <c r="AX36" s="37">
         <v>359319</v>
       </c>
       <c r="AY36" s="37">
         <v>415737</v>
       </c>
+      <c r="AZ36" s="158">
+        <v>392251</v>
+      </c>
+      <c r="BA36" s="240"/>
     </row>
-    <row r="37" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A37" s="137"/>
       <c r="B37" s="174" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" s="174" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="D37" s="173"/>
       <c r="E37" s="50"/>
       <c r="F37" s="50"/>
       <c r="G37" s="50"/>
       <c r="H37" s="48">
         <v>0.20162455599022261</v>
       </c>
       <c r="I37" s="48">
         <v>0.2181106292959753</v>
       </c>
       <c r="J37" s="48">
         <v>0.20215399500463829</v>
       </c>
       <c r="K37" s="48">
         <v>0.21266092249526361</v>
       </c>
       <c r="L37" s="48">
         <v>0.219</v>
       </c>
       <c r="M37" s="48">
         <v>0.24363606023531398</v>
       </c>
       <c r="N37" s="173"/>
       <c r="O37" s="50"/>
@@ -28107,52 +28491,56 @@
       </c>
       <c r="AR37" s="48">
         <v>0.21148236007219887</v>
       </c>
       <c r="AS37" s="48">
         <v>0.20971714660980431</v>
       </c>
       <c r="AT37" s="48">
         <v>0.23</v>
       </c>
       <c r="AU37" s="48">
         <v>0.23803223854285208</v>
       </c>
       <c r="AV37" s="48">
         <v>0.24241469873362448</v>
       </c>
       <c r="AW37" s="48">
         <v>0.24013180645989982</v>
       </c>
       <c r="AX37" s="48">
         <v>0.25309234599902092</v>
       </c>
       <c r="AY37" s="48">
         <v>0.25781004371280397</v>
       </c>
+      <c r="AZ37" s="162">
+        <v>0.23201963333597539</v>
+      </c>
+      <c r="BA37" s="240"/>
     </row>
-    <row r="38" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A38" s="137"/>
       <c r="B38" s="41"/>
       <c r="C38" s="41"/>
       <c r="D38"/>
       <c r="E38" s="47"/>
       <c r="F38" s="47"/>
       <c r="G38" s="47"/>
       <c r="H38" s="47"/>
       <c r="I38" s="47"/>
       <c r="J38" s="47"/>
       <c r="K38" s="47"/>
       <c r="L38" s="47"/>
       <c r="M38" s="47"/>
       <c r="N38"/>
       <c r="O38" s="47"/>
       <c r="P38" s="47"/>
       <c r="Q38" s="47"/>
       <c r="R38" s="47"/>
       <c r="S38" s="47"/>
       <c r="T38" s="47"/>
       <c r="U38" s="47"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
@@ -28160,115 +28548,119 @@
       <c r="AA38" s="47"/>
       <c r="AB38" s="47"/>
       <c r="AC38" s="47"/>
       <c r="AD38" s="47"/>
       <c r="AE38" s="47"/>
       <c r="AF38" s="47"/>
       <c r="AG38" s="47"/>
       <c r="AH38" s="47"/>
       <c r="AI38" s="47"/>
       <c r="AJ38" s="47"/>
       <c r="AK38" s="47"/>
       <c r="AL38" s="47"/>
       <c r="AM38" s="47"/>
       <c r="AN38" s="47"/>
       <c r="AO38" s="47"/>
       <c r="AP38" s="47"/>
       <c r="AQ38" s="47"/>
       <c r="AR38" s="47"/>
       <c r="AS38" s="47"/>
       <c r="AT38" s="47"/>
       <c r="AU38" s="47"/>
       <c r="AV38" s="47"/>
       <c r="AW38" s="47"/>
       <c r="AX38" s="47"/>
       <c r="AY38" s="166"/>
+      <c r="AZ38" s="166"/>
+      <c r="BA38" s="240"/>
     </row>
-    <row r="39" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A39" s="137"/>
       <c r="B39" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="C39" s="34" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D39"/>
       <c r="E39" s="50"/>
       <c r="F39" s="50"/>
       <c r="G39" s="50"/>
       <c r="H39" s="50"/>
       <c r="I39" s="50"/>
       <c r="J39" s="50"/>
       <c r="K39" s="50"/>
       <c r="L39" s="50"/>
       <c r="M39" s="50"/>
       <c r="N39"/>
       <c r="O39" s="35"/>
       <c r="P39" s="35"/>
       <c r="Q39" s="35"/>
       <c r="R39" s="35"/>
       <c r="S39" s="35"/>
       <c r="T39" s="35"/>
       <c r="U39" s="35"/>
       <c r="V39" s="35"/>
       <c r="W39" s="45"/>
       <c r="X39" s="45"/>
       <c r="Y39" s="35"/>
       <c r="Z39" s="45"/>
       <c r="AA39" s="50"/>
       <c r="AB39" s="50"/>
       <c r="AC39" s="50"/>
       <c r="AD39" s="50"/>
       <c r="AE39" s="50"/>
       <c r="AF39" s="51"/>
       <c r="AG39" s="50"/>
       <c r="AH39" s="50"/>
       <c r="AI39" s="50"/>
       <c r="AJ39" s="50"/>
       <c r="AK39" s="50"/>
       <c r="AL39" s="50"/>
       <c r="AM39" s="45"/>
       <c r="AN39" s="35"/>
       <c r="AO39" s="45"/>
       <c r="AP39" s="45"/>
       <c r="AQ39" s="35"/>
       <c r="AR39" s="35"/>
       <c r="AS39" s="35"/>
       <c r="AT39" s="35"/>
       <c r="AU39" s="35"/>
       <c r="AV39" s="35"/>
       <c r="AW39" s="35"/>
       <c r="AX39" s="35"/>
       <c r="AY39" s="164"/>
+      <c r="AZ39" s="164"/>
+      <c r="BA39" s="240"/>
     </row>
-    <row r="40" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A40" s="137"/>
       <c r="B40" s="36" t="s">
+        <v>203</v>
+      </c>
+      <c r="C40" s="36" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D40"/>
       <c r="E40" s="46"/>
       <c r="F40" s="46"/>
       <c r="G40" s="46">
         <v>672539.64028496423</v>
       </c>
       <c r="H40" s="46">
         <v>778549.95593306073</v>
       </c>
       <c r="I40" s="46">
         <v>1560016</v>
       </c>
       <c r="J40" s="46">
         <v>2454399</v>
       </c>
       <c r="K40" s="46">
         <v>3501917</v>
       </c>
       <c r="L40" s="46">
         <v>5565297</v>
       </c>
       <c r="M40" s="46">
         <v>7802275</v>
       </c>
@@ -28346,58 +28738,62 @@
       </c>
       <c r="AR40" s="46">
         <v>4837930</v>
       </c>
       <c r="AS40" s="46">
         <v>5203643</v>
       </c>
       <c r="AT40" s="46">
         <v>5565297</v>
       </c>
       <c r="AU40" s="46">
         <v>6430448</v>
       </c>
       <c r="AV40" s="46">
         <v>7284016</v>
       </c>
       <c r="AW40" s="46">
         <v>7701127</v>
       </c>
       <c r="AX40" s="46">
         <v>7802275</v>
       </c>
       <c r="AY40" s="156">
         <v>8471901</v>
       </c>
+      <c r="AZ40" s="156">
+        <v>8831273</v>
+      </c>
+      <c r="BA40" s="240"/>
     </row>
-    <row r="41" spans="1:51" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:53" s="29" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A41" s="137"/>
       <c r="B41" s="43" t="s">
+        <v>205</v>
+      </c>
+      <c r="C41" s="43" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D41"/>
       <c r="E41" s="45"/>
       <c r="F41" s="45"/>
       <c r="G41" s="45">
         <v>-435643.57346444769</v>
       </c>
       <c r="H41" s="45">
         <v>-475106.13689204707</v>
       </c>
       <c r="I41" s="45">
         <v>-949761</v>
       </c>
       <c r="J41" s="45">
         <v>-1426532</v>
       </c>
       <c r="K41" s="45">
         <v>-2032161</v>
       </c>
       <c r="L41" s="45">
         <v>-3150416</v>
       </c>
       <c r="M41" s="45">
         <v>-4420540</v>
       </c>
@@ -28475,58 +28871,62 @@
       </c>
       <c r="AR41" s="45">
         <v>-2769753</v>
       </c>
       <c r="AS41" s="45">
         <v>-2950257</v>
       </c>
       <c r="AT41" s="45">
         <v>-3150416</v>
       </c>
       <c r="AU41" s="45">
         <v>-3656268</v>
       </c>
       <c r="AV41" s="45">
         <v>-4123959</v>
       </c>
       <c r="AW41" s="45">
         <v>-4355125</v>
       </c>
       <c r="AX41" s="45">
         <v>-4420540</v>
       </c>
       <c r="AY41" s="157">
         <v>-4834308</v>
       </c>
+      <c r="AZ41" s="157">
+        <v>-4988360</v>
+      </c>
+      <c r="BA41" s="240"/>
     </row>
-    <row r="42" spans="1:51" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:53" s="29" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.3">
       <c r="A42" s="137"/>
       <c r="B42" s="36" t="s">
+        <v>207</v>
+      </c>
+      <c r="C42" s="36" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="D42"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37">
         <v>236896.06682051654</v>
       </c>
       <c r="H42" s="37">
         <v>303443.81904101366</v>
       </c>
       <c r="I42" s="37">
         <v>610255</v>
       </c>
       <c r="J42" s="37">
         <v>1027867</v>
       </c>
       <c r="K42" s="37">
         <v>1469756</v>
       </c>
       <c r="L42" s="37">
         <v>2414881</v>
       </c>
       <c r="M42" s="37">
         <v>3381735</v>
       </c>
@@ -28604,58 +29004,62 @@
       </c>
       <c r="AR42" s="46">
         <v>2068177</v>
       </c>
       <c r="AS42" s="46">
         <v>2253386</v>
       </c>
       <c r="AT42" s="46">
         <v>2414881</v>
       </c>
       <c r="AU42" s="46">
         <v>2774180</v>
       </c>
       <c r="AV42" s="46">
         <v>3160057</v>
       </c>
       <c r="AW42" s="46">
         <v>3346002</v>
       </c>
       <c r="AX42" s="46">
         <v>3381735</v>
       </c>
       <c r="AY42" s="158">
         <v>3637593</v>
       </c>
+      <c r="AZ42" s="158">
+        <v>3842913</v>
+      </c>
+      <c r="BA42" s="240"/>
     </row>
-    <row r="43" spans="1:51" s="54" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:53" s="54" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="137"/>
       <c r="B43" s="34" t="s">
+        <v>209</v>
+      </c>
+      <c r="C43" s="34" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D43"/>
       <c r="E43" s="52"/>
       <c r="F43" s="52"/>
       <c r="G43" s="52">
         <v>0.35224104666922001</v>
       </c>
       <c r="H43" s="52">
         <v>0.3897551039963113</v>
       </c>
       <c r="I43" s="52">
         <v>0.39118509040932914</v>
       </c>
       <c r="J43" s="52">
         <v>0.41878561717145418</v>
       </c>
       <c r="K43" s="52">
         <v>0.41970040980411588</v>
       </c>
       <c r="L43" s="52">
         <v>0.43391772263007705</v>
       </c>
       <c r="M43" s="52">
         <v>0.433</v>
       </c>
@@ -28733,66 +29137,72 @@
       </c>
       <c r="AR43" s="53">
         <v>0.42699999999999999</v>
       </c>
       <c r="AS43" s="53">
         <v>0.43304008364908969</v>
       </c>
       <c r="AT43" s="53">
         <v>0.43391772263007705</v>
       </c>
       <c r="AU43" s="53">
         <v>0.43141317681132013</v>
       </c>
       <c r="AV43" s="53">
         <v>0.434</v>
       </c>
       <c r="AW43" s="53">
         <v>0.434</v>
       </c>
       <c r="AX43" s="53">
         <v>0.433</v>
       </c>
       <c r="AY43" s="151">
         <v>0.42899999999999999</v>
       </c>
+      <c r="AZ43" s="151">
+        <v>0.435</v>
+      </c>
+      <c r="BA43" s="240"/>
     </row>
-    <row r="44" spans="1:51" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:53" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A44" s="137"/>
       <c r="B44" s="30"/>
       <c r="C44" s="30"/>
       <c r="D44"/>
       <c r="N44"/>
       <c r="AY44" s="188"/>
+      <c r="AZ44" s="188"/>
+      <c r="BA44" s="240"/>
     </row>
-    <row r="45" spans="1:51" s="54" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:53" s="54" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A45" s="137"/>
       <c r="B45" s="34" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C45" s="34" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D45"/>
       <c r="E45" s="52"/>
       <c r="F45" s="52">
         <v>0.751</v>
       </c>
       <c r="G45" s="52">
         <v>0.45745240215168159</v>
       </c>
       <c r="H45" s="52">
         <v>0.49416446208606762</v>
       </c>
       <c r="I45" s="52">
         <v>0.53692741565592117</v>
       </c>
       <c r="J45" s="52">
         <v>0.49132618676159023</v>
       </c>
       <c r="K45" s="52">
         <v>0.59598491249469598</v>
       </c>
       <c r="L45" s="52">
         <v>0.66300000000000003</v>
       </c>
       <c r="M45" s="52">
@@ -28874,52 +29284,56 @@
       </c>
       <c r="AR45" s="53">
         <v>0.61970527624402527</v>
       </c>
       <c r="AS45" s="53">
         <v>0.64200000000000002</v>
       </c>
       <c r="AT45" s="53">
         <v>0.66300000000000003</v>
       </c>
       <c r="AU45" s="53">
         <v>0.67500000000000004</v>
       </c>
       <c r="AV45" s="53">
         <v>0.70121536689279462</v>
       </c>
       <c r="AW45" s="53">
         <v>0.70567582256114725</v>
       </c>
       <c r="AX45" s="53">
         <v>0.78761945053560989</v>
       </c>
       <c r="AY45" s="151">
         <v>0.79516210083337124</v>
       </c>
+      <c r="AZ45" s="151">
+        <v>0.73611453565034701</v>
+      </c>
+      <c r="BA45" s="240"/>
     </row>
-    <row r="46" spans="1:51" s="54" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:53" s="54" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.3">
       <c r="A46" s="137"/>
       <c r="B46" s="32"/>
       <c r="C46" s="32"/>
       <c r="D46"/>
       <c r="E46" s="209"/>
       <c r="F46" s="209"/>
       <c r="G46" s="209"/>
       <c r="H46" s="209"/>
       <c r="I46" s="209"/>
       <c r="J46" s="209"/>
       <c r="K46" s="209"/>
       <c r="L46" s="209"/>
       <c r="M46" s="209"/>
       <c r="N46"/>
       <c r="O46" s="199"/>
       <c r="P46" s="199"/>
       <c r="Q46" s="199"/>
       <c r="R46" s="199"/>
       <c r="S46" s="199"/>
       <c r="T46" s="199"/>
       <c r="U46" s="199"/>
       <c r="V46" s="199"/>
       <c r="W46" s="198"/>
       <c r="X46" s="198"/>
       <c r="Y46" s="198"/>
@@ -28927,57 +29341,59 @@
       <c r="AA46" s="198"/>
       <c r="AB46" s="198"/>
       <c r="AC46" s="198"/>
       <c r="AD46" s="198"/>
       <c r="AE46" s="209"/>
       <c r="AF46" s="209"/>
       <c r="AG46" s="209"/>
       <c r="AH46" s="209"/>
       <c r="AI46" s="209"/>
       <c r="AJ46" s="209"/>
       <c r="AK46" s="209"/>
       <c r="AL46" s="209"/>
       <c r="AM46" s="209"/>
       <c r="AN46" s="209"/>
       <c r="AO46" s="209"/>
       <c r="AP46" s="209"/>
       <c r="AQ46" s="210"/>
       <c r="AR46" s="210"/>
       <c r="AS46" s="210"/>
       <c r="AT46" s="210"/>
       <c r="AU46" s="210"/>
       <c r="AV46" s="210"/>
       <c r="AW46" s="210"/>
       <c r="AX46" s="210"/>
       <c r="AY46" s="197"/>
+      <c r="AZ46" s="264"/>
+      <c r="BA46" s="240"/>
     </row>
-    <row r="47" spans="1:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="47" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B47" s="149" t="s">
+        <v>212</v>
+      </c>
+      <c r="C47" s="149" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E47" s="167"/>
       <c r="F47" s="167"/>
       <c r="G47" s="167"/>
       <c r="H47" s="167">
         <v>470.00206523999987</v>
       </c>
       <c r="I47" s="167">
         <v>759.65628600000002</v>
       </c>
       <c r="J47" s="167">
         <v>969.14101087000006</v>
       </c>
       <c r="K47" s="167">
         <v>1296.65804551</v>
       </c>
       <c r="L47" s="167">
         <v>2186.6999999999998</v>
       </c>
       <c r="M47" s="167">
         <v>3317.9398780000001</v>
       </c>
       <c r="O47" s="167"/>
       <c r="P47" s="167"/>
       <c r="Q47" s="167"/>
@@ -29043,57 +29459,61 @@
       </c>
       <c r="AR47" s="167">
         <v>1726.597172</v>
       </c>
       <c r="AS47" s="167">
         <v>1967.6000000000001</v>
       </c>
       <c r="AT47" s="167">
         <v>2186.6999999999998</v>
       </c>
       <c r="AU47" s="167">
         <v>2611.3000000000002</v>
       </c>
       <c r="AV47" s="167">
         <v>2951.5</v>
       </c>
       <c r="AW47" s="167">
         <v>3236.3983290000001</v>
       </c>
       <c r="AX47" s="167">
         <v>3317.9398780000001</v>
       </c>
       <c r="AY47" s="167">
         <v>3606.4944109999997</v>
       </c>
+      <c r="AZ47" s="265">
+        <v>3813.4659489999999</v>
+      </c>
+      <c r="BA47" s="240"/>
     </row>
-    <row r="48" spans="1:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="48" spans="1:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B48" s="147" t="s">
+        <v>214</v>
+      </c>
+      <c r="C48" s="147" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E48" s="168"/>
       <c r="F48" s="168"/>
       <c r="G48" s="168"/>
       <c r="H48" s="168">
         <v>163.6486605099999</v>
       </c>
       <c r="I48" s="168">
         <v>200.70685300000002</v>
       </c>
       <c r="J48" s="168">
         <v>211.36726492</v>
       </c>
       <c r="K48" s="168">
         <v>215.73697700000002</v>
       </c>
       <c r="L48" s="168">
         <v>230.79999999999998</v>
       </c>
       <c r="M48" s="168">
         <v>-379.08879899999999</v>
       </c>
       <c r="O48" s="168"/>
       <c r="P48" s="168"/>
       <c r="Q48" s="168"/>
@@ -29159,57 +29579,61 @@
       </c>
       <c r="AR48" s="168">
         <v>214.745079</v>
       </c>
       <c r="AS48" s="168">
         <v>228.2</v>
       </c>
       <c r="AT48" s="168">
         <v>230.79999999999998</v>
       </c>
       <c r="AU48" s="168">
         <v>263.3</v>
       </c>
       <c r="AV48" s="168">
         <v>241.2</v>
       </c>
       <c r="AW48" s="168">
         <v>309.48443800000001</v>
       </c>
       <c r="AX48" s="168">
         <v>-379.08879899999999</v>
       </c>
       <c r="AY48" s="168">
         <v>407.92268100000001</v>
       </c>
+      <c r="AZ48" s="266">
+        <v>407.39301699999999</v>
+      </c>
+      <c r="BA48" s="240"/>
     </row>
-    <row r="49" spans="2:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="49" spans="2:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B49" s="148" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C49" s="148" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E49" s="169"/>
       <c r="F49" s="169"/>
       <c r="G49" s="169"/>
       <c r="H49" s="169">
         <v>306.35340472999997</v>
       </c>
       <c r="I49" s="169">
         <v>558.949433</v>
       </c>
       <c r="J49" s="169">
         <v>757.77374595000003</v>
       </c>
       <c r="K49" s="169">
         <v>1080.9210685099999</v>
       </c>
       <c r="L49" s="169">
         <v>1955.8999999999999</v>
       </c>
       <c r="M49" s="169">
         <v>2938.851079</v>
       </c>
       <c r="O49" s="169"/>
       <c r="P49" s="169"/>
       <c r="Q49" s="169"/>
@@ -29275,57 +29699,61 @@
       </c>
       <c r="AR49" s="169">
         <v>1511.852093</v>
       </c>
       <c r="AS49" s="169">
         <v>1739.4</v>
       </c>
       <c r="AT49" s="169">
         <v>1955.8999999999999</v>
       </c>
       <c r="AU49" s="169">
         <v>2348</v>
       </c>
       <c r="AV49" s="169">
         <v>2710.3</v>
       </c>
       <c r="AW49" s="169">
         <v>2926.9138910000001</v>
       </c>
       <c r="AX49" s="169">
         <v>2938.851079</v>
       </c>
       <c r="AY49" s="169">
         <v>3198.5717299999997</v>
       </c>
+      <c r="AZ49" s="267">
+        <v>3406.072932</v>
+      </c>
+      <c r="BA49" s="240"/>
     </row>
-    <row r="50" spans="2:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="50" spans="2:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B50" s="150" t="s">
+        <v>217</v>
+      </c>
+      <c r="C50" s="150" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E50" s="170"/>
       <c r="F50" s="170"/>
       <c r="G50" s="170"/>
       <c r="H50" s="170">
         <v>222.70212959999992</v>
       </c>
       <c r="I50" s="170">
         <v>337.437003</v>
       </c>
       <c r="J50" s="170">
         <v>476.13844431000001</v>
       </c>
       <c r="K50" s="170">
         <v>628.11011151000002</v>
       </c>
       <c r="L50" s="170">
         <v>889.5</v>
       </c>
       <c r="M50" s="170">
         <v>1339.7562579999999</v>
       </c>
       <c r="O50" s="170"/>
       <c r="P50" s="170"/>
       <c r="Q50" s="170"/>
@@ -29391,57 +29819,61 @@
       </c>
       <c r="AR50" s="170">
         <v>773.40399600000001</v>
       </c>
       <c r="AS50" s="170">
         <v>849.2</v>
       </c>
       <c r="AT50" s="170">
         <v>889.5</v>
       </c>
       <c r="AU50" s="170">
         <v>1042.8</v>
       </c>
       <c r="AV50" s="170">
         <v>1219.3</v>
       </c>
       <c r="AW50" s="170">
         <v>1333.8783080000001</v>
       </c>
       <c r="AX50" s="170">
         <v>1339.7562579999999</v>
       </c>
       <c r="AY50" s="170">
         <v>1490.3931909999999</v>
       </c>
+      <c r="AZ50" s="268">
+        <v>1627.552764</v>
+      </c>
+      <c r="BA50" s="240"/>
     </row>
-    <row r="51" spans="2:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="51" spans="2:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B51" s="148" t="s">
+        <v>214</v>
+      </c>
+      <c r="C51" s="148" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E51" s="169"/>
       <c r="F51" s="169"/>
       <c r="G51" s="169"/>
       <c r="H51" s="169">
         <v>81.391614139999902</v>
       </c>
       <c r="I51" s="169">
         <v>106.380796</v>
       </c>
       <c r="J51" s="169">
         <v>126.449754</v>
       </c>
       <c r="K51" s="169">
         <v>140.650991</v>
       </c>
       <c r="L51" s="169">
         <v>157.69999999999999</v>
       </c>
       <c r="M51" s="169">
         <v>252.69996</v>
       </c>
       <c r="O51" s="169"/>
       <c r="P51" s="169"/>
       <c r="Q51" s="169"/>
@@ -29507,57 +29939,61 @@
       </c>
       <c r="AR51" s="169">
         <v>143.08695</v>
       </c>
       <c r="AS51" s="169">
         <v>152.1</v>
       </c>
       <c r="AT51" s="169">
         <v>157.69999999999999</v>
       </c>
       <c r="AU51" s="169">
         <v>180.77596600000001</v>
       </c>
       <c r="AV51" s="169">
         <v>171</v>
       </c>
       <c r="AW51" s="169">
         <v>212.35227900000001</v>
       </c>
       <c r="AX51" s="169">
         <v>252.69996</v>
       </c>
       <c r="AY51" s="169">
         <v>256.76749999999998</v>
       </c>
+      <c r="AZ51" s="267">
+        <v>278.23870799999997</v>
+      </c>
+      <c r="BA51" s="240"/>
     </row>
-    <row r="52" spans="2:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="52" spans="2:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B52" s="147" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C52" s="147" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E52" s="168"/>
       <c r="F52" s="168"/>
       <c r="G52" s="168"/>
       <c r="H52" s="168">
         <v>141.31051546</v>
       </c>
       <c r="I52" s="168">
         <v>231.056207</v>
       </c>
       <c r="J52" s="168">
         <v>349.68869031000003</v>
       </c>
       <c r="K52" s="168">
         <v>487.45912050999999</v>
       </c>
       <c r="L52" s="168">
         <v>731.8</v>
       </c>
       <c r="M52" s="168">
         <v>1087.056298</v>
       </c>
       <c r="O52" s="168"/>
       <c r="P52" s="168"/>
       <c r="Q52" s="168"/>
@@ -29623,57 +30059,61 @@
       </c>
       <c r="AR52" s="168">
         <v>630.317046</v>
       </c>
       <c r="AS52" s="168">
         <v>697.1</v>
       </c>
       <c r="AT52" s="168">
         <v>731.8</v>
       </c>
       <c r="AU52" s="168">
         <v>862.012609</v>
       </c>
       <c r="AV52" s="168">
         <v>1048.3</v>
       </c>
       <c r="AW52" s="168">
         <v>1121.5260290000001</v>
       </c>
       <c r="AX52" s="168">
         <v>1087.056298</v>
       </c>
       <c r="AY52" s="168">
         <v>1233.625691</v>
       </c>
+      <c r="AZ52" s="266">
+        <v>1349.3140559999999</v>
+      </c>
+      <c r="BA52" s="240"/>
     </row>
-    <row r="53" spans="2:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="53" spans="2:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B53" s="149" t="s">
+        <v>219</v>
+      </c>
+      <c r="C53" s="149" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E53" s="167"/>
       <c r="F53" s="167"/>
       <c r="G53" s="167"/>
       <c r="H53" s="167">
         <v>247.29993564</v>
       </c>
       <c r="I53" s="167">
         <v>422.21928300000002</v>
       </c>
       <c r="J53" s="167">
         <v>493.00256655999999</v>
       </c>
       <c r="K53" s="167">
         <v>668.54793400000005</v>
       </c>
       <c r="L53" s="167">
         <v>1297.1999999999998</v>
       </c>
       <c r="M53" s="167">
         <v>1978.18362</v>
       </c>
       <c r="O53" s="167"/>
       <c r="P53" s="167"/>
       <c r="Q53" s="167"/>
@@ -29739,57 +30179,61 @@
       </c>
       <c r="AR53" s="167">
         <v>953.19317599999999</v>
       </c>
       <c r="AS53" s="167">
         <v>1118.4000000000001</v>
       </c>
       <c r="AT53" s="167">
         <v>1297.1999999999998</v>
       </c>
       <c r="AU53" s="167">
         <v>1568.5</v>
       </c>
       <c r="AV53" s="167">
         <v>1732.2</v>
       </c>
       <c r="AW53" s="167">
         <v>1902.520021</v>
       </c>
       <c r="AX53" s="167">
         <v>1978.18362</v>
       </c>
       <c r="AY53" s="167">
         <v>2116.10122</v>
       </c>
+      <c r="AZ53" s="265">
+        <v>2185.9131849999999</v>
+      </c>
+      <c r="BA53" s="240"/>
     </row>
-    <row r="54" spans="2:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="2:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B54" s="147" t="s">
+        <v>214</v>
+      </c>
+      <c r="C54" s="147" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E54" s="168"/>
       <c r="F54" s="168"/>
       <c r="G54" s="168"/>
       <c r="H54" s="168">
         <v>82.257046369999998</v>
       </c>
       <c r="I54" s="168">
         <v>94.326057000000006</v>
       </c>
       <c r="J54" s="168">
         <v>84.917510919999998</v>
       </c>
       <c r="K54" s="168">
         <v>75.085986000000005</v>
       </c>
       <c r="L54" s="168">
         <v>73.099999999999994</v>
       </c>
       <c r="M54" s="168">
         <v>126.388839</v>
       </c>
       <c r="O54" s="168"/>
       <c r="P54" s="168"/>
       <c r="Q54" s="168"/>
@@ -29855,57 +30299,61 @@
       </c>
       <c r="AR54" s="168">
         <v>71.658129000000002</v>
       </c>
       <c r="AS54" s="168">
         <v>76.099999999999994</v>
       </c>
       <c r="AT54" s="168">
         <v>73.099999999999994</v>
       </c>
       <c r="AU54" s="168">
         <v>82.480485000000002</v>
       </c>
       <c r="AV54" s="168">
         <v>70.2</v>
       </c>
       <c r="AW54" s="168">
         <v>97.132159000000001</v>
       </c>
       <c r="AX54" s="168">
         <v>126.388839</v>
       </c>
       <c r="AY54" s="168">
         <v>151.155181</v>
       </c>
+      <c r="AZ54" s="266">
+        <v>129.15430900000001</v>
+      </c>
+      <c r="BA54" s="240"/>
     </row>
-    <row r="55" spans="2:51" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="55" spans="2:53" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="B55" s="148" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C55" s="148" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="E55" s="169"/>
       <c r="F55" s="169"/>
       <c r="G55" s="169"/>
       <c r="H55" s="169">
         <v>165.04288926999999</v>
       </c>
       <c r="I55" s="169">
         <v>327.89322600000003</v>
       </c>
       <c r="J55" s="169">
         <v>408.08505564000001</v>
       </c>
       <c r="K55" s="169">
         <v>593.46194800000001</v>
       </c>
       <c r="L55" s="169">
         <v>1224.0999999999999</v>
       </c>
       <c r="M55" s="169">
         <v>1851.7947810000001</v>
       </c>
       <c r="O55" s="169"/>
       <c r="P55" s="169"/>
       <c r="Q55" s="169"/>
@@ -29971,173 +30419,184 @@
       </c>
       <c r="AR55" s="169">
         <v>881.53504699999996</v>
       </c>
       <c r="AS55" s="169">
         <v>1042.3</v>
       </c>
       <c r="AT55" s="169">
         <v>1224.0999999999999</v>
       </c>
       <c r="AU55" s="169">
         <v>1486.01127</v>
       </c>
       <c r="AV55" s="169">
         <v>1662</v>
       </c>
       <c r="AW55" s="169">
         <v>1805.387862</v>
       </c>
       <c r="AX55" s="169">
         <v>1851.7947810000001</v>
       </c>
       <c r="AY55" s="169">
         <v>1964.9460389999999</v>
       </c>
+      <c r="AZ55" s="269">
+        <v>2056.7588759999999</v>
+      </c>
+      <c r="BA55" s="240"/>
     </row>
-    <row r="56" spans="2:51" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:53" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AY56" s="193"/>
+      <c r="AZ56" s="270"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="BA57:BA58" formulaRange="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC975D97-EE73-4BFA-8D1F-9EDE62095A23}">
-  <dimension ref="A1:AN24"/>
+  <dimension ref="A1:AO24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" topLeftCell="D1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="3" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AO11" sqref="AO11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.3984375" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.3984375" style="8" customWidth="1"/>
     <col min="4" max="4" width="10.69921875" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="10.3984375" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.19921875" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.09765625" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.59765625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.69921875" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="10.5" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.3984375" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.296875" style="8" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="10.796875" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="9.8984375" style="8" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10.3984375" style="8" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="10.69921875" style="8" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="11.09765625" style="8" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="10.3984375" style="8" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="11.69921875" style="8" customWidth="1"/>
     <col min="31" max="31" width="10.8984375" style="8" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="10.5" style="8" bestFit="1" customWidth="1"/>
     <col min="33" max="34" width="10.796875" style="8" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.5" style="8" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.8984375" style="8" bestFit="1" customWidth="1"/>
     <col min="37" max="38" width="10.796875" style="8" bestFit="1" customWidth="1"/>
-    <col min="39" max="40" width="10.69921875" style="8" bestFit="1" customWidth="1"/>
-    <col min="41" max="16384" width="9" style="1"/>
+    <col min="39" max="41" width="10.69921875" style="8" bestFit="1" customWidth="1"/>
+    <col min="42" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="1" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="AG1" s="11"/>
       <c r="AH1" s="11"/>
       <c r="AI1" s="11"/>
       <c r="AJ1" s="11"/>
       <c r="AK1" s="11"/>
       <c r="AL1" s="11"/>
       <c r="AM1" s="11"/>
       <c r="AN1" s="11"/>
+      <c r="AO1" s="11"/>
     </row>
-    <row r="2" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="2" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="AG2" s="11"/>
       <c r="AH2" s="11"/>
       <c r="AI2" s="11"/>
       <c r="AJ2" s="11"/>
       <c r="AK2" s="11"/>
       <c r="AL2" s="11"/>
       <c r="AM2" s="11"/>
       <c r="AN2" s="11"/>
+      <c r="AO2" s="11"/>
     </row>
-    <row r="3" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="3" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B3" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D3" s="181"/>
       <c r="E3" s="181"/>
       <c r="F3" s="181"/>
       <c r="G3" s="181"/>
       <c r="H3" s="181"/>
       <c r="I3" s="181"/>
       <c r="J3" s="181"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="181"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="11"/>
       <c r="AB3" s="11"/>
       <c r="AC3" s="11"/>
       <c r="AD3" s="11"/>
       <c r="AE3" s="11"/>
       <c r="AF3" s="11"/>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="11"/>
       <c r="AL3" s="11"/>
       <c r="AM3" s="11"/>
       <c r="AN3" s="11"/>
+      <c r="AO3" s="11"/>
     </row>
-    <row r="4" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="4" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B4" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D4" s="13">
         <v>42825</v>
       </c>
       <c r="E4" s="13">
         <v>42916</v>
       </c>
       <c r="F4" s="13">
         <v>43008</v>
       </c>
       <c r="G4" s="13">
         <v>43100</v>
       </c>
       <c r="H4" s="13">
         <v>43190</v>
       </c>
       <c r="I4" s="13">
         <v>43281</v>
       </c>
       <c r="J4" s="13">
         <v>43373</v>
       </c>
       <c r="K4" s="13">
         <v>43465</v>
       </c>
@@ -30206,102 +30665,106 @@
       </c>
       <c r="AG4" s="13">
         <v>45473</v>
       </c>
       <c r="AH4" s="13">
         <v>45565</v>
       </c>
       <c r="AI4" s="13">
         <v>45657</v>
       </c>
       <c r="AJ4" s="13">
         <v>45747</v>
       </c>
       <c r="AK4" s="13">
         <v>45838</v>
       </c>
       <c r="AL4" s="13">
         <v>45930</v>
       </c>
       <c r="AM4" s="13">
         <v>46022</v>
       </c>
       <c r="AN4" s="13">
         <v>46112</v>
       </c>
+      <c r="AO4" s="13">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="5" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="5" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B5" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C5" s="15" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D5" s="195"/>
       <c r="E5" s="195"/>
       <c r="F5" s="195"/>
       <c r="G5" s="195"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="16"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="16"/>
       <c r="AD5" s="16"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="16"/>
       <c r="AG5" s="16"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="16"/>
       <c r="AJ5" s="16"/>
       <c r="AK5" s="16"/>
       <c r="AL5" s="16"/>
       <c r="AM5" s="16"/>
       <c r="AN5" s="16"/>
+      <c r="AO5" s="16"/>
     </row>
-    <row r="6" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="6" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B6" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="C6" s="17" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="D6" s="18">
         <v>142500</v>
       </c>
       <c r="E6" s="18">
         <v>119847</v>
       </c>
       <c r="F6" s="18">
         <v>123876</v>
       </c>
       <c r="G6" s="18">
         <v>143946</v>
       </c>
       <c r="H6" s="18">
         <v>143831</v>
       </c>
       <c r="I6" s="18">
         <v>145875</v>
       </c>
       <c r="J6" s="18">
         <v>203590</v>
       </c>
       <c r="K6" s="18">
         <v>171395</v>
       </c>
@@ -30370,57 +30833,60 @@
       </c>
       <c r="AG6" s="18">
         <v>889522</v>
       </c>
       <c r="AH6" s="18">
         <v>760259</v>
       </c>
       <c r="AI6" s="18">
         <v>975224</v>
       </c>
       <c r="AJ6" s="18">
         <v>1031724</v>
       </c>
       <c r="AK6" s="18">
         <v>1035262</v>
       </c>
       <c r="AL6" s="18">
         <v>1287134</v>
       </c>
       <c r="AM6" s="18">
         <v>1355394</v>
       </c>
       <c r="AN6" s="18">
         <v>1397709</v>
       </c>
+      <c r="AO6" s="18">
+        <v>1375239</v>
+      </c>
     </row>
-    <row r="7" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="7" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B7" s="19" t="s">
+        <v>229</v>
+      </c>
+      <c r="C7" s="19" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D7" s="171">
         <v>591</v>
       </c>
       <c r="E7" s="171">
         <v>0</v>
       </c>
       <c r="F7" s="171">
         <v>0</v>
       </c>
       <c r="G7" s="171">
         <v>54560</v>
       </c>
       <c r="H7" s="171">
         <v>0</v>
       </c>
       <c r="I7" s="171">
         <v>0</v>
       </c>
       <c r="J7" s="171">
         <v>0</v>
       </c>
       <c r="K7" s="171">
         <v>79566</v>
       </c>
@@ -30489,57 +30955,60 @@
       </c>
       <c r="AG7" s="20">
         <v>668498</v>
       </c>
       <c r="AH7" s="20">
         <v>664956</v>
       </c>
       <c r="AI7" s="20">
         <v>441012</v>
       </c>
       <c r="AJ7" s="20">
         <v>512082</v>
       </c>
       <c r="AK7" s="20">
         <v>495613</v>
       </c>
       <c r="AL7" s="20">
         <v>486069</v>
       </c>
       <c r="AM7" s="20">
         <v>435543</v>
       </c>
       <c r="AN7" s="20">
         <v>359601</v>
       </c>
+      <c r="AO7" s="20">
+        <v>258467</v>
+      </c>
     </row>
-    <row r="8" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="8" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B8" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="C8" s="17" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D8" s="18">
         <v>642834</v>
       </c>
       <c r="E8" s="18">
         <v>646570</v>
       </c>
       <c r="F8" s="18">
         <v>705210</v>
       </c>
       <c r="G8" s="18">
         <v>680292</v>
       </c>
       <c r="H8" s="18">
         <v>583693</v>
       </c>
       <c r="I8" s="18">
         <v>654913</v>
       </c>
       <c r="J8" s="18">
         <v>641647</v>
       </c>
       <c r="K8" s="18">
         <v>417334</v>
       </c>
@@ -30608,57 +31077,60 @@
       </c>
       <c r="AG8" s="18">
         <v>494497</v>
       </c>
       <c r="AH8" s="18">
         <v>371958</v>
       </c>
       <c r="AI8" s="18">
         <v>345783</v>
       </c>
       <c r="AJ8" s="18">
         <v>602207.99671063269</v>
       </c>
       <c r="AK8" s="18">
         <v>552497</v>
       </c>
       <c r="AL8" s="18">
         <v>475943.34078116273</v>
       </c>
       <c r="AM8" s="18">
         <v>286215</v>
       </c>
       <c r="AN8" s="18">
         <v>536930</v>
       </c>
+      <c r="AO8" s="18">
+        <v>580014</v>
+      </c>
     </row>
-    <row r="9" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="9" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B9" s="19" t="s">
+        <v>233</v>
+      </c>
+      <c r="C9" s="19" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D9" s="171">
         <v>231020</v>
       </c>
       <c r="E9" s="171">
         <v>223747</v>
       </c>
       <c r="F9" s="171">
         <v>249339</v>
       </c>
       <c r="G9" s="171">
         <v>173079</v>
       </c>
       <c r="H9" s="171">
         <v>233112</v>
       </c>
       <c r="I9" s="171">
         <v>193980</v>
       </c>
       <c r="J9" s="171">
         <v>241342</v>
       </c>
       <c r="K9" s="171">
         <v>216094</v>
       </c>
@@ -30727,57 +31199,60 @@
       </c>
       <c r="AG9" s="20">
         <v>699423</v>
       </c>
       <c r="AH9" s="20">
         <v>683894</v>
       </c>
       <c r="AI9" s="20">
         <v>808203</v>
       </c>
       <c r="AJ9" s="20">
         <v>742802</v>
       </c>
       <c r="AK9" s="20">
         <v>744049</v>
       </c>
       <c r="AL9" s="20">
         <v>960833</v>
       </c>
       <c r="AM9" s="20">
         <v>919547</v>
       </c>
       <c r="AN9" s="20">
         <v>1180633</v>
       </c>
+      <c r="AO9" s="20">
+        <v>1185612</v>
+      </c>
     </row>
-    <row r="10" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="10" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B10" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="C10" s="21" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D10" s="18">
         <v>25920</v>
       </c>
       <c r="E10" s="18">
         <v>40019</v>
       </c>
       <c r="F10" s="18">
         <v>20975</v>
       </c>
       <c r="G10" s="18">
         <v>4801</v>
       </c>
       <c r="H10" s="18">
         <v>32917</v>
       </c>
       <c r="I10" s="18">
         <v>38695</v>
       </c>
       <c r="J10" s="18">
         <v>48794</v>
       </c>
       <c r="K10" s="18">
         <v>4471</v>
       </c>
@@ -30846,57 +31321,60 @@
       </c>
       <c r="AG10" s="22">
         <v>26070</v>
       </c>
       <c r="AH10" s="22">
         <v>15022</v>
       </c>
       <c r="AI10" s="22">
         <v>17033</v>
       </c>
       <c r="AJ10" s="22">
         <v>15238</v>
       </c>
       <c r="AK10" s="22">
         <v>8316</v>
       </c>
       <c r="AL10" s="22">
         <v>9581</v>
       </c>
       <c r="AM10" s="22">
         <v>11708</v>
       </c>
       <c r="AN10" s="22">
         <v>10253</v>
       </c>
+      <c r="AO10" s="22">
+        <v>9152</v>
+      </c>
     </row>
-    <row r="11" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="11" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B11" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="C11" s="19" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D11" s="171">
         <v>9768</v>
       </c>
       <c r="E11" s="171">
         <v>9955</v>
       </c>
       <c r="F11" s="171">
         <v>12069</v>
       </c>
       <c r="G11" s="171">
         <v>12936</v>
       </c>
       <c r="H11" s="171">
         <v>13709</v>
       </c>
       <c r="I11" s="171">
         <v>14708</v>
       </c>
       <c r="J11" s="171">
         <v>15119</v>
       </c>
       <c r="K11" s="171">
         <v>32923</v>
       </c>
@@ -30965,57 +31443,60 @@
       </c>
       <c r="AG11" s="20">
         <v>115011</v>
       </c>
       <c r="AH11" s="20">
         <v>132338</v>
       </c>
       <c r="AI11" s="20">
         <v>138882</v>
       </c>
       <c r="AJ11" s="20">
         <v>144504</v>
       </c>
       <c r="AK11" s="20">
         <v>170013</v>
       </c>
       <c r="AL11" s="20">
         <v>187277</v>
       </c>
       <c r="AM11" s="20">
         <v>203465</v>
       </c>
       <c r="AN11" s="20">
         <v>206713</v>
       </c>
+      <c r="AO11" s="20">
+        <v>230579</v>
+      </c>
     </row>
-    <row r="12" spans="1:40" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="12" spans="1:41" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
       <c r="B12" s="23" t="s">
+        <v>239</v>
+      </c>
+      <c r="C12" s="23" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D12" s="24">
         <v>1052633</v>
       </c>
       <c r="E12" s="24">
         <v>1040138</v>
       </c>
       <c r="F12" s="24">
         <v>1111469</v>
       </c>
       <c r="G12" s="24">
         <v>1069614</v>
       </c>
       <c r="H12" s="24">
         <v>1007262</v>
       </c>
       <c r="I12" s="24">
         <v>1048171</v>
       </c>
       <c r="J12" s="24">
         <v>1150492</v>
       </c>
       <c r="K12" s="24">
         <v>921783</v>
       </c>
@@ -31084,103 +31565,107 @@
       </c>
       <c r="AG12" s="24">
         <v>2893021</v>
       </c>
       <c r="AH12" s="24">
         <v>2628427</v>
       </c>
       <c r="AI12" s="24">
         <v>2726137</v>
       </c>
       <c r="AJ12" s="24">
         <v>3048557.9967106329</v>
       </c>
       <c r="AK12" s="24">
         <v>3005750</v>
       </c>
       <c r="AL12" s="24">
         <v>3406837.3407811625</v>
       </c>
       <c r="AM12" s="24">
         <v>3211872</v>
       </c>
       <c r="AN12" s="24">
         <v>3691839</v>
       </c>
+      <c r="AO12" s="24">
+        <v>3639063</v>
+      </c>
     </row>
-    <row r="13" spans="1:40" ht="17.399999999999999" thickTop="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:41" ht="17.399999999999999" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A13" s="5"/>
       <c r="B13" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="200"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
     </row>
-    <row r="14" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="14" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B14" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="C14" s="17" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D14" s="79">
         <v>160043</v>
       </c>
       <c r="E14" s="79">
         <v>178988</v>
       </c>
       <c r="F14" s="79">
         <v>178357</v>
       </c>
       <c r="G14" s="79">
         <v>85006</v>
       </c>
       <c r="H14" s="79">
         <v>97078</v>
       </c>
       <c r="I14" s="79">
         <v>105260</v>
       </c>
       <c r="J14" s="79">
         <v>93309</v>
       </c>
       <c r="K14" s="79">
         <v>139731</v>
       </c>
@@ -31249,57 +31734,60 @@
       </c>
       <c r="AG14" s="79">
         <v>884755</v>
       </c>
       <c r="AH14" s="79">
         <v>1082272</v>
       </c>
       <c r="AI14" s="79">
         <v>1091454</v>
       </c>
       <c r="AJ14" s="79">
         <v>1294500.0032893673</v>
       </c>
       <c r="AK14" s="79">
         <v>1581210</v>
       </c>
       <c r="AL14" s="79">
         <v>1722834.6592188373</v>
       </c>
       <c r="AM14" s="79">
         <v>1871728</v>
       </c>
       <c r="AN14" s="79">
         <v>2012450</v>
       </c>
+      <c r="AO14" s="79">
+        <v>2142326</v>
+      </c>
     </row>
-    <row r="15" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="15" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B15" s="19" t="s">
+        <v>233</v>
+      </c>
+      <c r="C15" s="19" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D15" s="78">
         <v>0</v>
       </c>
       <c r="E15" s="78">
         <v>0</v>
       </c>
       <c r="F15" s="78">
         <v>0</v>
       </c>
       <c r="G15" s="78">
         <v>76070</v>
       </c>
       <c r="H15" s="78">
         <v>0</v>
       </c>
       <c r="I15" s="78">
         <v>0</v>
       </c>
       <c r="J15" s="78">
         <v>0</v>
       </c>
       <c r="K15" s="78">
         <v>24985</v>
       </c>
@@ -31368,57 +31856,60 @@
       </c>
       <c r="AG15" s="78">
         <v>66628</v>
       </c>
       <c r="AH15" s="78">
         <v>107723</v>
       </c>
       <c r="AI15" s="78">
         <v>384925</v>
       </c>
       <c r="AJ15" s="78">
         <v>392141</v>
       </c>
       <c r="AK15" s="78">
         <v>439808</v>
       </c>
       <c r="AL15" s="78">
         <v>356022</v>
       </c>
       <c r="AM15" s="78">
         <v>429102</v>
       </c>
       <c r="AN15" s="78">
         <v>340955</v>
       </c>
+      <c r="AO15" s="78">
+        <v>344507</v>
+      </c>
     </row>
-    <row r="16" spans="1:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="16" spans="1:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B16" s="17" t="s">
+        <v>243</v>
+      </c>
+      <c r="C16" s="17" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D16" s="79">
         <v>6612</v>
       </c>
       <c r="E16" s="79">
         <v>0</v>
       </c>
       <c r="F16" s="79">
         <v>17783</v>
       </c>
       <c r="G16" s="79">
         <v>15827</v>
       </c>
       <c r="H16" s="79">
         <v>848</v>
       </c>
       <c r="I16" s="79">
         <v>1649</v>
       </c>
       <c r="J16" s="79">
         <v>0</v>
       </c>
       <c r="K16" s="79">
         <v>16864</v>
       </c>
@@ -31487,57 +31978,60 @@
       </c>
       <c r="AG16" s="79">
         <v>20868</v>
       </c>
       <c r="AH16" s="79">
         <v>18436</v>
       </c>
       <c r="AI16" s="79">
         <v>19811</v>
       </c>
       <c r="AJ16" s="79">
         <v>15765</v>
       </c>
       <c r="AK16" s="79">
         <v>19451</v>
       </c>
       <c r="AL16" s="79">
         <v>12336</v>
       </c>
       <c r="AM16" s="79">
         <v>11893</v>
       </c>
       <c r="AN16" s="79">
         <v>17865</v>
       </c>
+      <c r="AO16" s="79">
+        <v>18291</v>
+      </c>
     </row>
-    <row r="17" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="17" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B17" s="19" t="s">
+        <v>237</v>
+      </c>
+      <c r="C17" s="19" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D17" s="78">
         <v>2430</v>
       </c>
       <c r="E17" s="78">
         <v>1941</v>
       </c>
       <c r="F17" s="78">
         <v>3493</v>
       </c>
       <c r="G17" s="78">
         <v>4084</v>
       </c>
       <c r="H17" s="78">
         <v>2693</v>
       </c>
       <c r="I17" s="78">
         <v>2785</v>
       </c>
       <c r="J17" s="78">
         <v>3095</v>
       </c>
       <c r="K17" s="78">
         <v>3160</v>
       </c>
@@ -31606,57 +32100,60 @@
       </c>
       <c r="AG17" s="78">
         <v>36529</v>
       </c>
       <c r="AH17" s="78">
         <v>37791</v>
       </c>
       <c r="AI17" s="78">
         <v>33123</v>
       </c>
       <c r="AJ17" s="78">
         <v>37748</v>
       </c>
       <c r="AK17" s="78">
         <v>56629</v>
       </c>
       <c r="AL17" s="78">
         <v>52251</v>
       </c>
       <c r="AM17" s="78">
         <v>47276</v>
       </c>
       <c r="AN17" s="78">
         <v>48248</v>
       </c>
+      <c r="AO17" s="78">
+        <v>52709</v>
+      </c>
     </row>
-    <row r="18" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="18" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B18" s="17" t="s">
+        <v>245</v>
+      </c>
+      <c r="C18" s="17" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D18" s="79">
         <v>498</v>
       </c>
       <c r="E18" s="79">
         <v>422</v>
       </c>
       <c r="F18" s="79">
         <v>894</v>
       </c>
       <c r="G18" s="79">
         <v>17147</v>
       </c>
       <c r="H18" s="79">
         <v>17498</v>
       </c>
       <c r="I18" s="79">
         <v>20702</v>
       </c>
       <c r="J18" s="79">
         <v>63041</v>
       </c>
       <c r="K18" s="79">
         <v>16063</v>
       </c>
@@ -31725,57 +32222,60 @@
       </c>
       <c r="AG18" s="79">
         <v>44707</v>
       </c>
       <c r="AH18" s="79">
         <v>42837</v>
       </c>
       <c r="AI18" s="79">
         <v>42244</v>
       </c>
       <c r="AJ18" s="79">
         <v>40372</v>
       </c>
       <c r="AK18" s="79">
         <v>40727</v>
       </c>
       <c r="AL18" s="79">
         <v>41203</v>
       </c>
       <c r="AM18" s="79">
         <v>41321</v>
       </c>
       <c r="AN18" s="79">
         <v>37757</v>
       </c>
+      <c r="AO18" s="79">
+        <v>30471</v>
+      </c>
     </row>
-    <row r="19" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="19" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B19" s="19" t="s">
+        <v>247</v>
+      </c>
+      <c r="C19" s="19" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D19" s="78">
         <v>8992</v>
       </c>
       <c r="E19" s="78">
         <v>8530</v>
       </c>
       <c r="F19" s="78">
         <v>7661</v>
       </c>
       <c r="G19" s="78">
         <v>7856</v>
       </c>
       <c r="H19" s="78">
         <v>7241</v>
       </c>
       <c r="I19" s="78">
         <v>6815</v>
       </c>
       <c r="J19" s="78">
         <v>7764</v>
       </c>
       <c r="K19" s="78">
         <v>6902</v>
       </c>
@@ -31844,57 +32344,60 @@
       </c>
       <c r="AG19" s="78">
         <v>37163</v>
       </c>
       <c r="AH19" s="78">
         <v>39806</v>
       </c>
       <c r="AI19" s="78">
         <v>41601</v>
       </c>
       <c r="AJ19" s="78">
         <v>41884</v>
       </c>
       <c r="AK19" s="78">
         <v>40389</v>
       </c>
       <c r="AL19" s="78">
         <v>40513</v>
       </c>
       <c r="AM19" s="78">
         <v>41203</v>
       </c>
       <c r="AN19" s="78">
         <v>46373</v>
       </c>
+      <c r="AO19" s="78">
+        <v>51142</v>
+      </c>
     </row>
-    <row r="20" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="20" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B20" s="66" t="s">
+        <v>249</v>
+      </c>
+      <c r="C20" s="66" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D20" s="81">
         <v>0</v>
       </c>
       <c r="E20" s="81">
         <v>0</v>
       </c>
       <c r="F20" s="81">
         <v>0</v>
       </c>
       <c r="G20" s="81">
         <v>92</v>
       </c>
       <c r="H20" s="81">
         <v>0</v>
       </c>
       <c r="I20" s="81">
         <v>0</v>
       </c>
       <c r="J20" s="81">
         <v>0</v>
       </c>
       <c r="K20" s="81">
         <v>29</v>
       </c>
@@ -31963,57 +32466,60 @@
       </c>
       <c r="AG20" s="81" t="s">
         <v>50</v>
       </c>
       <c r="AH20" s="81">
         <v>0</v>
       </c>
       <c r="AI20" s="81">
         <v>0</v>
       </c>
       <c r="AJ20" s="81">
         <v>0</v>
       </c>
       <c r="AK20" s="80">
         <v>0</v>
       </c>
       <c r="AL20" s="81">
         <v>0</v>
       </c>
       <c r="AM20" s="81">
         <v>0</v>
       </c>
       <c r="AN20" s="81">
         <v>0</v>
       </c>
+      <c r="AO20" s="81">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="21" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B21" s="19" t="s">
+        <v>251</v>
+      </c>
+      <c r="C21" s="19" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D21" s="78"/>
       <c r="E21" s="78">
         <v>0</v>
       </c>
       <c r="F21" s="78">
         <v>0</v>
       </c>
       <c r="G21" s="78">
         <v>0</v>
       </c>
       <c r="H21" s="78">
         <v>0</v>
       </c>
       <c r="I21" s="78">
         <v>0</v>
       </c>
       <c r="J21" s="78">
         <v>0</v>
       </c>
       <c r="K21" s="78">
         <v>0</v>
       </c>
       <c r="L21" s="78">
         <v>0</v>
@@ -32080,57 +32586,60 @@
       </c>
       <c r="AG21" s="78" t="s">
         <v>50</v>
       </c>
       <c r="AH21" s="78" t="s">
         <v>50</v>
       </c>
       <c r="AI21" s="78">
         <v>0</v>
       </c>
       <c r="AJ21" s="78">
         <v>0</v>
       </c>
       <c r="AK21" s="78">
         <v>0</v>
       </c>
       <c r="AL21" s="78">
         <v>0</v>
       </c>
       <c r="AM21" s="78">
         <v>0</v>
       </c>
       <c r="AN21" s="78">
         <v>0</v>
       </c>
+      <c r="AO21" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:40" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="22" spans="2:41" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
       <c r="B22" s="143" t="s">
+        <v>253</v>
+      </c>
+      <c r="C22" s="143" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="D22" s="144">
         <v>178575</v>
       </c>
       <c r="E22" s="144">
         <v>189881</v>
       </c>
       <c r="F22" s="144">
         <v>208188</v>
       </c>
       <c r="G22" s="144">
         <v>206082</v>
       </c>
       <c r="H22" s="144">
         <v>125358</v>
       </c>
       <c r="I22" s="144">
         <v>137211</v>
       </c>
       <c r="J22" s="144">
         <v>167209</v>
       </c>
       <c r="K22" s="144">
         <v>207734</v>
       </c>
@@ -32199,57 +32708,60 @@
       </c>
       <c r="AG22" s="144">
         <v>1090650</v>
       </c>
       <c r="AH22" s="144">
         <v>1328865</v>
       </c>
       <c r="AI22" s="144">
         <v>1613158</v>
       </c>
       <c r="AJ22" s="144">
         <v>1822410.0032893673</v>
       </c>
       <c r="AK22" s="144">
         <v>2178214</v>
       </c>
       <c r="AL22" s="144">
         <v>2225159.6592188375</v>
       </c>
       <c r="AM22" s="144">
         <v>2442523</v>
       </c>
       <c r="AN22" s="144">
         <v>2503648</v>
       </c>
+      <c r="AO22" s="144">
+        <v>2639446</v>
+      </c>
     </row>
-    <row r="23" spans="2:40" s="10" customFormat="1" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="23" spans="2:41" s="10" customFormat="1" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.65">
       <c r="B23" s="145" t="s">
+        <v>255</v>
+      </c>
+      <c r="C23" s="145" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D23" s="146">
         <v>1231208</v>
       </c>
       <c r="E23" s="146">
         <v>1230019</v>
       </c>
       <c r="F23" s="146">
         <v>1319657</v>
       </c>
       <c r="G23" s="146">
         <v>1275696</v>
       </c>
       <c r="H23" s="146">
         <v>1132620</v>
       </c>
       <c r="I23" s="146">
         <v>1185382</v>
       </c>
       <c r="J23" s="146">
         <v>1317701</v>
       </c>
       <c r="K23" s="146">
         <v>1129517</v>
       </c>
@@ -32318,159 +32830,164 @@
       </c>
       <c r="AG23" s="146">
         <v>3983671</v>
       </c>
       <c r="AH23" s="146">
         <v>3957292</v>
       </c>
       <c r="AI23" s="146">
         <v>4339295</v>
       </c>
       <c r="AJ23" s="146">
         <v>4870968</v>
       </c>
       <c r="AK23" s="146">
         <v>5183964</v>
       </c>
       <c r="AL23" s="146">
         <v>5631997</v>
       </c>
       <c r="AM23" s="146">
         <v>5654395</v>
       </c>
       <c r="AN23" s="146">
         <v>6195487</v>
       </c>
+      <c r="AO23" s="146">
+        <v>6278509</v>
+      </c>
     </row>
-    <row r="24" spans="2:40" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="2:41" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F3F0BD3-3559-4168-B087-2FB45875D1BC}">
-  <dimension ref="B1:AN41"/>
+  <dimension ref="B1:AO41"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="3" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AO4" sqref="AO4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.19921875" style="1" customWidth="1"/>
     <col min="2" max="2" width="40.69921875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40.69921875" style="5" customWidth="1"/>
     <col min="4" max="4" width="9.8984375" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="10.3984375" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.19921875" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.09765625" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="10.59765625" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.69921875" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="10.5" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.3984375" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.296875" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="10.796875" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="9.8984375" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="23" width="10.3984375" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.5" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="10.69921875" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="10.3984375" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="31" width="10.69921875" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="10.3984375" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="34" width="10.796875" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.5" style="5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.8984375" style="5" bestFit="1" customWidth="1"/>
     <col min="37" max="38" width="10.796875" style="5" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="10.69921875" style="5" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.3984375" style="5" bestFit="1" customWidth="1"/>
-    <col min="41" max="16384" width="9" style="1"/>
+    <col min="41" max="41" width="11" style="5" bestFit="1" customWidth="1"/>
+    <col min="42" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="1" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="D1" s="186"/>
       <c r="E1" s="186"/>
       <c r="F1" s="186"/>
       <c r="G1" s="186"/>
       <c r="H1" s="186"/>
     </row>
-    <row r="2" spans="2:40" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.6"/>
-    <row r="3" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="2" spans="2:41" s="10" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.6"/>
+    <row r="3" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B3" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="C3" s="12" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D3" s="180"/>
       <c r="E3" s="180"/>
       <c r="F3" s="180"/>
       <c r="G3" s="180"/>
       <c r="H3" s="180"/>
       <c r="I3" s="180"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="180"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="11"/>
       <c r="AB3" s="11"/>
       <c r="AC3" s="11"/>
       <c r="AD3" s="11"/>
       <c r="AE3" s="11"/>
       <c r="AF3" s="11"/>
       <c r="AG3" s="11"/>
       <c r="AH3" s="11"/>
       <c r="AI3" s="11"/>
       <c r="AJ3" s="11"/>
       <c r="AK3" s="11"/>
       <c r="AL3" s="11"/>
       <c r="AM3" s="11"/>
       <c r="AN3" s="11"/>
+      <c r="AO3" s="11"/>
     </row>
-    <row r="4" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="4" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B4" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D4" s="13">
         <v>42825</v>
       </c>
       <c r="E4" s="13">
         <v>42916</v>
       </c>
       <c r="F4" s="13">
         <v>43008</v>
       </c>
       <c r="G4" s="13">
         <v>43100</v>
       </c>
       <c r="H4" s="13">
         <v>43190</v>
       </c>
       <c r="I4" s="13">
         <v>43281</v>
       </c>
       <c r="J4" s="13">
         <v>43373</v>
       </c>
       <c r="K4" s="13">
         <v>43465</v>
       </c>
@@ -32539,102 +33056,106 @@
       </c>
       <c r="AG4" s="13">
         <v>45473</v>
       </c>
       <c r="AH4" s="13">
         <v>45565</v>
       </c>
       <c r="AI4" s="13">
         <v>45657</v>
       </c>
       <c r="AJ4" s="13">
         <v>45747</v>
       </c>
       <c r="AK4" s="13">
         <v>45838</v>
       </c>
       <c r="AL4" s="13">
         <v>45930</v>
       </c>
       <c r="AM4" s="13">
         <v>46022</v>
       </c>
       <c r="AN4" s="13">
         <v>46112</v>
       </c>
+      <c r="AO4" s="13">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="5" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="5" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B5" s="15" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C5" s="15" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D5" s="196"/>
       <c r="E5" s="196"/>
       <c r="F5" s="196"/>
       <c r="G5" s="196"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="16"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="16"/>
       <c r="AD5" s="16"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="16"/>
       <c r="AG5" s="16"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="16"/>
       <c r="AJ5" s="16"/>
       <c r="AK5" s="16"/>
       <c r="AL5" s="16"/>
       <c r="AM5" s="16"/>
       <c r="AN5" s="16"/>
+      <c r="AO5" s="16"/>
     </row>
-    <row r="6" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="6" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B6" s="66" t="s">
+        <v>260</v>
+      </c>
+      <c r="C6" s="66" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D6" s="67">
         <v>55436</v>
       </c>
       <c r="E6" s="67">
         <v>54889</v>
       </c>
       <c r="F6" s="67">
         <v>54068</v>
       </c>
       <c r="G6" s="67">
         <v>40602</v>
       </c>
       <c r="H6" s="67">
         <v>44654</v>
       </c>
       <c r="I6" s="67">
         <v>46999</v>
       </c>
       <c r="J6" s="67">
         <v>54365</v>
       </c>
       <c r="K6" s="67">
         <v>49217</v>
       </c>
@@ -32703,57 +33224,60 @@
       </c>
       <c r="AG6" s="67">
         <v>141397</v>
       </c>
       <c r="AH6" s="67">
         <v>182227</v>
       </c>
       <c r="AI6" s="67">
         <v>187317</v>
       </c>
       <c r="AJ6" s="67">
         <v>256301</v>
       </c>
       <c r="AK6" s="67">
         <v>286650</v>
       </c>
       <c r="AL6" s="67">
         <v>283823</v>
       </c>
       <c r="AM6" s="67">
         <v>278476</v>
       </c>
       <c r="AN6" s="67">
         <v>339656</v>
       </c>
+      <c r="AO6" s="67">
+        <v>351510</v>
+      </c>
     </row>
-    <row r="7" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="7" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B7" s="19" t="s">
+        <v>262</v>
+      </c>
+      <c r="C7" s="19" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="D7" s="77">
         <v>92104</v>
       </c>
       <c r="E7" s="77">
         <v>89194</v>
       </c>
       <c r="F7" s="77">
         <v>99159</v>
       </c>
       <c r="G7" s="77">
         <v>108366</v>
       </c>
       <c r="H7" s="77">
         <v>80312</v>
       </c>
       <c r="I7" s="77">
         <v>67484</v>
       </c>
       <c r="J7" s="77">
         <v>59623</v>
       </c>
       <c r="K7" s="77">
         <v>40763</v>
       </c>
@@ -32822,57 +33346,60 @@
       </c>
       <c r="AG7" s="69">
         <v>120030</v>
       </c>
       <c r="AH7" s="69">
         <v>141500</v>
       </c>
       <c r="AI7" s="69">
         <v>208869</v>
       </c>
       <c r="AJ7" s="69">
         <v>132078</v>
       </c>
       <c r="AK7" s="69">
         <v>156104</v>
       </c>
       <c r="AL7" s="69">
         <v>150698</v>
       </c>
       <c r="AM7" s="69">
         <v>299859</v>
       </c>
       <c r="AN7" s="69">
         <v>175806</v>
       </c>
+      <c r="AO7" s="69">
+        <v>178913</v>
+      </c>
     </row>
-    <row r="8" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="8" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B8" s="66" t="s">
+        <v>264</v>
+      </c>
+      <c r="C8" s="66" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D8" s="67">
         <v>7704</v>
       </c>
       <c r="E8" s="67">
         <v>10303</v>
       </c>
       <c r="F8" s="67">
         <v>11555</v>
       </c>
       <c r="G8" s="67">
         <v>8857</v>
       </c>
       <c r="H8" s="67">
         <v>8766</v>
       </c>
       <c r="I8" s="67">
         <v>10713</v>
       </c>
       <c r="J8" s="67">
         <v>12185</v>
       </c>
       <c r="K8" s="67">
         <v>9196</v>
       </c>
@@ -32941,57 +33468,60 @@
       </c>
       <c r="AG8" s="71">
         <v>35591</v>
       </c>
       <c r="AH8" s="71">
         <v>49938</v>
       </c>
       <c r="AI8" s="71">
         <v>32592</v>
       </c>
       <c r="AJ8" s="71">
         <v>38661</v>
       </c>
       <c r="AK8" s="71">
         <v>49007</v>
       </c>
       <c r="AL8" s="71">
         <v>56389</v>
       </c>
       <c r="AM8" s="71">
         <v>43999</v>
       </c>
       <c r="AN8" s="71">
         <v>54666</v>
       </c>
+      <c r="AO8" s="71">
+        <v>72162</v>
+      </c>
     </row>
-    <row r="9" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="9" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B9" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="C9" s="19" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="D9" s="77">
         <v>5848</v>
       </c>
       <c r="E9" s="77">
         <v>7220</v>
       </c>
       <c r="F9" s="77">
         <v>7488</v>
       </c>
       <c r="G9" s="77">
         <v>6357</v>
       </c>
       <c r="H9" s="77">
         <v>7140</v>
       </c>
       <c r="I9" s="77">
         <v>7668</v>
       </c>
       <c r="J9" s="77">
         <v>7777</v>
       </c>
       <c r="K9" s="77">
         <v>7193</v>
       </c>
@@ -33060,57 +33590,60 @@
       </c>
       <c r="AG9" s="69">
         <v>19541</v>
       </c>
       <c r="AH9" s="69">
         <v>20725</v>
       </c>
       <c r="AI9" s="69">
         <v>27898</v>
       </c>
       <c r="AJ9" s="69">
         <v>24510</v>
       </c>
       <c r="AK9" s="69">
         <v>30682</v>
       </c>
       <c r="AL9" s="69">
         <v>39048</v>
       </c>
       <c r="AM9" s="69">
         <v>42103</v>
       </c>
       <c r="AN9" s="69">
         <v>40189</v>
       </c>
+      <c r="AO9" s="69">
+        <v>45828</v>
+      </c>
     </row>
-    <row r="10" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="10" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B10" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="C10" s="17" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D10" s="67">
         <v>13261</v>
       </c>
       <c r="E10" s="67">
         <v>7472</v>
       </c>
       <c r="F10" s="67">
         <v>34274</v>
       </c>
       <c r="G10" s="67">
         <v>44356</v>
       </c>
       <c r="H10" s="67">
         <v>37280</v>
       </c>
       <c r="I10" s="67">
         <v>29777</v>
       </c>
       <c r="J10" s="67">
         <v>57507</v>
       </c>
       <c r="K10" s="67">
         <v>52360</v>
       </c>
@@ -33179,57 +33712,60 @@
       </c>
       <c r="AG10" s="67">
         <v>599894</v>
       </c>
       <c r="AH10" s="67">
         <v>642080</v>
       </c>
       <c r="AI10" s="67">
         <v>521618</v>
       </c>
       <c r="AJ10" s="67">
         <v>574539</v>
       </c>
       <c r="AK10" s="67">
         <v>627468</v>
       </c>
       <c r="AL10" s="67">
         <v>675251</v>
       </c>
       <c r="AM10" s="67">
         <v>717439</v>
       </c>
       <c r="AN10" s="67">
         <v>764029</v>
       </c>
+      <c r="AO10" s="67">
+        <v>840714</v>
+      </c>
     </row>
-    <row r="11" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="11" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B11" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="C11" s="19" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D11" s="77">
         <v>221354</v>
       </c>
       <c r="E11" s="77">
         <v>231440</v>
       </c>
       <c r="F11" s="77">
         <v>265253</v>
       </c>
       <c r="G11" s="77">
         <v>278787</v>
       </c>
       <c r="H11" s="77">
         <v>197091</v>
       </c>
       <c r="I11" s="77">
         <v>197158</v>
       </c>
       <c r="J11" s="77">
         <v>164633</v>
       </c>
       <c r="K11" s="77">
         <v>153205</v>
       </c>
@@ -33298,57 +33834,60 @@
       </c>
       <c r="AG11" s="73">
         <v>150036</v>
       </c>
       <c r="AH11" s="73">
         <v>122895</v>
       </c>
       <c r="AI11" s="73">
         <v>184216</v>
       </c>
       <c r="AJ11" s="73">
         <v>238841</v>
       </c>
       <c r="AK11" s="73">
         <v>253521</v>
       </c>
       <c r="AL11" s="73">
         <v>273630</v>
       </c>
       <c r="AM11" s="73">
         <v>333123</v>
       </c>
       <c r="AN11" s="73">
         <v>351671</v>
       </c>
+      <c r="AO11" s="73">
+        <v>347634</v>
+      </c>
     </row>
-    <row r="12" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="12" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B12" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C12" s="17" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D12" s="67">
         <v>15797</v>
       </c>
       <c r="E12" s="67">
         <v>11970</v>
       </c>
       <c r="F12" s="67">
         <v>15030</v>
       </c>
       <c r="G12" s="67">
         <v>15422</v>
       </c>
       <c r="H12" s="67">
         <v>15467</v>
       </c>
       <c r="I12" s="67">
         <v>16592</v>
       </c>
       <c r="J12" s="67">
         <v>17860</v>
       </c>
       <c r="K12" s="67">
         <v>16782</v>
       </c>
@@ -33417,57 +33956,60 @@
       </c>
       <c r="AG12" s="67">
         <v>11403</v>
       </c>
       <c r="AH12" s="67">
         <v>8335</v>
       </c>
       <c r="AI12" s="67">
         <v>7330</v>
       </c>
       <c r="AJ12" s="67">
         <v>12640</v>
       </c>
       <c r="AK12" s="67">
         <v>11134</v>
       </c>
       <c r="AL12" s="67">
         <v>9258</v>
       </c>
       <c r="AM12" s="67">
         <v>10146</v>
       </c>
       <c r="AN12" s="67">
         <v>14430</v>
       </c>
+      <c r="AO12" s="67">
+        <v>14873</v>
+      </c>
     </row>
-    <row r="13" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="13" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B13" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="C13" s="19" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="D13" s="77">
         <v>202136</v>
       </c>
       <c r="E13" s="77">
         <v>183740</v>
       </c>
       <c r="F13" s="77">
         <v>168740</v>
       </c>
       <c r="G13" s="77">
         <v>242057</v>
       </c>
       <c r="H13" s="77">
         <v>203740</v>
       </c>
       <c r="I13" s="77">
         <v>188740</v>
       </c>
       <c r="J13" s="77">
         <v>101058</v>
       </c>
       <c r="K13" s="77">
         <v>134369</v>
       </c>
@@ -33516,77 +34058,80 @@
       <c r="Z13" s="73">
         <v>0</v>
       </c>
       <c r="AA13" s="73">
         <v>78348</v>
       </c>
       <c r="AB13" s="73">
         <v>18348</v>
       </c>
       <c r="AC13" s="73">
         <v>0</v>
       </c>
       <c r="AD13" s="73">
         <v>150000</v>
       </c>
       <c r="AE13" s="73">
         <v>118537</v>
       </c>
       <c r="AF13" s="73">
         <v>118537</v>
       </c>
       <c r="AG13" s="73">
         <v>265000</v>
       </c>
       <c r="AH13" s="73" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="AI13" s="73">
         <v>54338</v>
       </c>
       <c r="AJ13" s="73">
         <v>54338</v>
       </c>
       <c r="AK13" s="73">
         <v>0</v>
       </c>
       <c r="AL13" s="73">
         <v>200000</v>
       </c>
       <c r="AM13" s="73">
         <v>0</v>
       </c>
       <c r="AN13" s="73">
         <v>140000</v>
       </c>
+      <c r="AO13" s="73">
+        <v>30000</v>
+      </c>
     </row>
-    <row r="14" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="14" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B14" s="17" t="s">
+        <v>277</v>
+      </c>
+      <c r="C14" s="17" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D14" s="67">
         <v>0</v>
       </c>
       <c r="E14" s="67">
         <v>0</v>
       </c>
       <c r="F14" s="67">
         <v>0</v>
       </c>
       <c r="G14" s="67">
         <v>13387</v>
       </c>
       <c r="H14" s="67">
         <v>0</v>
       </c>
       <c r="I14" s="67">
         <v>1604</v>
       </c>
       <c r="J14" s="67">
         <v>1766</v>
       </c>
       <c r="K14" s="67">
         <v>15023</v>
       </c>
@@ -33655,57 +34200,60 @@
       </c>
       <c r="AG14" s="67">
         <v>12885</v>
       </c>
       <c r="AH14" s="67">
         <v>12641</v>
       </c>
       <c r="AI14" s="67">
         <v>13493</v>
       </c>
       <c r="AJ14" s="67">
         <v>13600</v>
       </c>
       <c r="AK14" s="67">
         <v>13623</v>
       </c>
       <c r="AL14" s="67">
         <v>13826</v>
       </c>
       <c r="AM14" s="67">
         <v>12388</v>
       </c>
       <c r="AN14" s="67">
         <v>13254</v>
       </c>
+      <c r="AO14" s="67">
+        <v>12631</v>
+      </c>
     </row>
-    <row r="15" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="15" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B15" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="C15" s="19" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D15" s="77">
         <v>6575</v>
       </c>
       <c r="E15" s="77">
         <v>3726</v>
       </c>
       <c r="F15" s="77">
         <v>3690</v>
       </c>
       <c r="G15" s="77">
         <v>3018</v>
       </c>
       <c r="H15" s="77">
         <v>2025</v>
       </c>
       <c r="I15" s="77">
         <v>62526</v>
       </c>
       <c r="J15" s="77">
         <v>77854</v>
       </c>
       <c r="K15" s="77">
         <v>12738</v>
       </c>
@@ -33774,57 +34322,60 @@
       </c>
       <c r="AG15" s="69">
         <v>10137</v>
       </c>
       <c r="AH15" s="69">
         <v>10399</v>
       </c>
       <c r="AI15" s="69">
         <v>12294</v>
       </c>
       <c r="AJ15" s="69">
         <v>1558</v>
       </c>
       <c r="AK15" s="69">
         <v>2713</v>
       </c>
       <c r="AL15" s="69">
         <v>4186</v>
       </c>
       <c r="AM15" s="69">
         <v>6167</v>
       </c>
       <c r="AN15" s="69">
         <v>8515</v>
       </c>
+      <c r="AO15" s="69">
+        <v>3611</v>
+      </c>
     </row>
-    <row r="16" spans="2:40" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="16" spans="2:41" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
       <c r="B16" s="23" t="s">
+        <v>281</v>
+      </c>
+      <c r="C16" s="23" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D16" s="24">
         <v>620215</v>
       </c>
       <c r="E16" s="24">
         <v>599954</v>
       </c>
       <c r="F16" s="24">
         <v>659257</v>
       </c>
       <c r="G16" s="24">
         <v>761209</v>
       </c>
       <c r="H16" s="24">
         <v>596475</v>
       </c>
       <c r="I16" s="24">
         <v>629261</v>
       </c>
       <c r="J16" s="24">
         <v>554628</v>
       </c>
       <c r="K16" s="24">
         <v>490846</v>
       </c>
@@ -33893,102 +34444,106 @@
       </c>
       <c r="AG16" s="24">
         <v>1365914</v>
       </c>
       <c r="AH16" s="24">
         <v>1190740</v>
       </c>
       <c r="AI16" s="24">
         <v>1249965</v>
       </c>
       <c r="AJ16" s="24">
         <v>1347066</v>
       </c>
       <c r="AK16" s="24">
         <v>1430902</v>
       </c>
       <c r="AL16" s="24">
         <v>1706109</v>
       </c>
       <c r="AM16" s="24">
         <v>1743700</v>
       </c>
       <c r="AN16" s="24">
         <v>1902216</v>
       </c>
+      <c r="AO16" s="24">
+        <v>1897876</v>
+      </c>
     </row>
-    <row r="17" spans="2:40" s="10" customFormat="1" ht="20.399999999999999" thickTop="1" x14ac:dyDescent="0.6">
+    <row r="17" spans="2:41" s="10" customFormat="1" ht="20.399999999999999" thickTop="1" x14ac:dyDescent="0.6">
       <c r="B17" s="15" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="16"/>
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="16"/>
       <c r="AK17" s="16"/>
       <c r="AL17" s="16"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
+      <c r="AO17" s="16"/>
     </row>
-    <row r="18" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="18" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B18" s="17" t="s">
+        <v>262</v>
+      </c>
+      <c r="C18" s="17" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="D18" s="67">
         <v>104019</v>
       </c>
       <c r="E18" s="67">
         <v>100071</v>
       </c>
       <c r="F18" s="67">
         <v>88479</v>
       </c>
       <c r="G18" s="67">
         <v>79197</v>
       </c>
       <c r="H18" s="67">
         <v>72208</v>
       </c>
       <c r="I18" s="67">
         <v>61074</v>
       </c>
       <c r="J18" s="67">
         <v>161484</v>
       </c>
       <c r="K18" s="67">
         <v>176833</v>
       </c>
@@ -34057,57 +34612,60 @@
       </c>
       <c r="AG18" s="67">
         <v>960708</v>
       </c>
       <c r="AH18" s="67">
         <v>961025</v>
       </c>
       <c r="AI18" s="67">
         <v>777513</v>
       </c>
       <c r="AJ18" s="67">
         <v>1150733</v>
       </c>
       <c r="AK18" s="67">
         <v>1147008</v>
       </c>
       <c r="AL18" s="67">
         <v>1172288</v>
       </c>
       <c r="AM18" s="67">
         <v>1175028</v>
       </c>
       <c r="AN18" s="67">
         <v>1174610</v>
       </c>
+      <c r="AO18" s="67">
+        <v>1164242</v>
+      </c>
     </row>
-    <row r="19" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="19" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B19" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="C19" s="19" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D19" s="77">
         <v>0</v>
       </c>
       <c r="E19" s="77">
         <v>0</v>
       </c>
       <c r="F19" s="77">
         <v>0</v>
       </c>
       <c r="G19" s="77">
         <v>9371</v>
       </c>
       <c r="H19" s="77">
         <v>0</v>
       </c>
       <c r="I19" s="77">
         <v>0</v>
       </c>
       <c r="J19" s="77">
         <v>0</v>
       </c>
       <c r="K19" s="77">
         <v>7261</v>
       </c>
@@ -34176,57 +34734,60 @@
       </c>
       <c r="AG19" s="77">
         <v>48724</v>
       </c>
       <c r="AH19" s="77">
         <v>54775</v>
       </c>
       <c r="AI19" s="77">
         <v>60743</v>
       </c>
       <c r="AJ19" s="77">
         <v>67925</v>
       </c>
       <c r="AK19" s="77">
         <v>76096</v>
       </c>
       <c r="AL19" s="77">
         <v>82797</v>
       </c>
       <c r="AM19" s="77">
         <v>91000</v>
       </c>
       <c r="AN19" s="77">
         <v>99586</v>
       </c>
+      <c r="AO19" s="77">
+        <v>105495</v>
+      </c>
     </row>
-    <row r="20" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="20" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B20" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="C20" s="17" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D20" s="67">
         <v>65639</v>
       </c>
       <c r="E20" s="67">
         <v>78166</v>
       </c>
       <c r="F20" s="67">
         <v>71374</v>
       </c>
       <c r="G20" s="67">
         <v>45218</v>
       </c>
       <c r="H20" s="67">
         <v>37239</v>
       </c>
       <c r="I20" s="67">
         <v>31933</v>
       </c>
       <c r="J20" s="67">
         <v>16598</v>
       </c>
       <c r="K20" s="67">
         <v>13625</v>
       </c>
@@ -34295,57 +34856,60 @@
       </c>
       <c r="AG20" s="67">
         <v>490050</v>
       </c>
       <c r="AH20" s="67">
         <v>447808</v>
       </c>
       <c r="AI20" s="67">
         <v>843900</v>
       </c>
       <c r="AJ20" s="67">
         <v>828495</v>
       </c>
       <c r="AK20" s="67">
         <v>841734</v>
       </c>
       <c r="AL20" s="67">
         <v>910977</v>
       </c>
       <c r="AM20" s="67">
         <v>864061</v>
       </c>
       <c r="AN20" s="67">
         <v>993296</v>
       </c>
+      <c r="AO20" s="67">
+        <v>916852</v>
+      </c>
     </row>
-    <row r="21" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="21" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B21" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="C21" s="19" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D21" s="77">
         <v>28789</v>
       </c>
       <c r="E21" s="77">
         <v>29982</v>
       </c>
       <c r="F21" s="77">
         <v>30411</v>
       </c>
       <c r="G21" s="77">
         <v>3006</v>
       </c>
       <c r="H21" s="77">
         <v>26668</v>
       </c>
       <c r="I21" s="77">
         <v>27409</v>
       </c>
       <c r="J21" s="77">
         <v>30172</v>
       </c>
       <c r="K21" s="77">
         <v>14452</v>
       </c>
@@ -34414,57 +34978,60 @@
       </c>
       <c r="AG21" s="77">
         <v>14816</v>
       </c>
       <c r="AH21" s="77">
         <v>14537</v>
       </c>
       <c r="AI21" s="77">
         <v>13769</v>
       </c>
       <c r="AJ21" s="77">
         <v>16877</v>
       </c>
       <c r="AK21" s="77">
         <v>21401</v>
       </c>
       <c r="AL21" s="77">
         <v>24107</v>
       </c>
       <c r="AM21" s="77">
         <v>28640</v>
       </c>
       <c r="AN21" s="77">
         <v>35524</v>
       </c>
+      <c r="AO21" s="77">
+        <v>41411</v>
+      </c>
     </row>
-    <row r="22" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="22" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B22" s="17" t="s">
+        <v>286</v>
+      </c>
+      <c r="C22" s="17" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="D22" s="67">
         <v>0</v>
       </c>
       <c r="E22" s="67">
         <v>0</v>
       </c>
       <c r="F22" s="67">
         <v>0</v>
       </c>
       <c r="G22" s="67">
         <v>0</v>
       </c>
       <c r="H22" s="67">
         <v>0</v>
       </c>
       <c r="I22" s="67">
         <v>0</v>
       </c>
       <c r="J22" s="67">
         <v>0</v>
       </c>
       <c r="K22" s="67">
         <v>0</v>
       </c>
@@ -34533,57 +35100,60 @@
       </c>
       <c r="AG22" s="67">
         <v>730</v>
       </c>
       <c r="AH22" s="67">
         <v>755</v>
       </c>
       <c r="AI22" s="67">
         <v>756</v>
       </c>
       <c r="AJ22" s="67">
         <v>769</v>
       </c>
       <c r="AK22" s="67">
         <v>833</v>
       </c>
       <c r="AL22" s="67">
         <v>835</v>
       </c>
       <c r="AM22" s="67">
         <v>896</v>
       </c>
       <c r="AN22" s="67">
         <v>895</v>
       </c>
+      <c r="AO22" s="67">
+        <v>886</v>
+      </c>
     </row>
-    <row r="23" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="23" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B23" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="C23" s="19" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D23" s="77">
         <v>7338</v>
       </c>
       <c r="E23" s="77">
         <v>5324</v>
       </c>
       <c r="F23" s="77">
         <v>3069</v>
       </c>
       <c r="G23" s="77">
         <v>1685</v>
       </c>
       <c r="H23" s="77">
         <v>1096</v>
       </c>
       <c r="I23" s="77">
         <v>262</v>
       </c>
       <c r="J23" s="77">
         <v>70</v>
       </c>
       <c r="K23" s="77">
         <v>49</v>
       </c>
@@ -34652,57 +35222,60 @@
       </c>
       <c r="AG23" s="69" t="s">
         <v>50</v>
       </c>
       <c r="AH23" s="69" t="s">
         <v>50</v>
       </c>
       <c r="AI23" s="69" t="s">
         <v>50</v>
       </c>
       <c r="AJ23" s="69">
         <v>0</v>
       </c>
       <c r="AK23" s="69">
         <v>0</v>
       </c>
       <c r="AL23" s="69">
         <v>0</v>
       </c>
       <c r="AM23" s="69">
         <v>0</v>
       </c>
       <c r="AN23" s="69">
         <v>0</v>
       </c>
+      <c r="AO23" s="69">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="24" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B24" s="66" t="s">
+        <v>272</v>
+      </c>
+      <c r="C24" s="66" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D24" s="80">
         <v>8386</v>
       </c>
       <c r="E24" s="80">
         <v>9076</v>
       </c>
       <c r="F24" s="80">
         <v>9034</v>
       </c>
       <c r="G24" s="80">
         <v>4616</v>
       </c>
       <c r="H24" s="80">
         <v>4222</v>
       </c>
       <c r="I24" s="80">
         <v>4366</v>
       </c>
       <c r="J24" s="80">
         <v>3802</v>
       </c>
       <c r="K24" s="80">
         <v>3909</v>
       </c>
@@ -34771,57 +35344,60 @@
       </c>
       <c r="AG24" s="80">
         <v>49759</v>
       </c>
       <c r="AH24" s="80">
         <v>54332</v>
       </c>
       <c r="AI24" s="80">
         <v>50677</v>
       </c>
       <c r="AJ24" s="80">
         <v>63477</v>
       </c>
       <c r="AK24" s="80">
         <v>71013</v>
       </c>
       <c r="AL24" s="80">
         <v>72346</v>
       </c>
       <c r="AM24" s="80">
         <v>71175</v>
       </c>
       <c r="AN24" s="80">
         <v>75119</v>
       </c>
+      <c r="AO24" s="80">
+        <v>80949</v>
+      </c>
     </row>
-    <row r="25" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="25" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B25" s="82" t="s">
+        <v>288</v>
+      </c>
+      <c r="C25" s="82" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D25" s="77">
         <v>13475</v>
       </c>
       <c r="E25" s="77">
         <v>7357</v>
       </c>
       <c r="F25" s="77">
         <v>13475</v>
       </c>
       <c r="G25" s="77">
         <v>33762</v>
       </c>
       <c r="H25" s="77">
         <v>13087</v>
       </c>
       <c r="I25" s="77">
         <v>10851</v>
       </c>
       <c r="J25" s="77">
         <v>62597</v>
       </c>
       <c r="K25" s="77">
         <v>75895</v>
       </c>
@@ -34890,57 +35466,60 @@
       </c>
       <c r="AG25" s="69" t="s">
         <v>50</v>
       </c>
       <c r="AH25" s="69" t="s">
         <v>50</v>
       </c>
       <c r="AI25" s="69">
         <v>0</v>
       </c>
       <c r="AJ25" s="69">
         <v>0</v>
       </c>
       <c r="AK25" s="69">
         <v>0</v>
       </c>
       <c r="AL25" s="69">
         <v>0</v>
       </c>
       <c r="AM25" s="69">
         <v>0</v>
       </c>
       <c r="AN25" s="69">
         <v>0</v>
       </c>
+      <c r="AO25" s="69">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="26" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B26" s="83" t="s">
+        <v>279</v>
+      </c>
+      <c r="C26" s="83" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D26" s="80">
         <v>1378</v>
       </c>
       <c r="E26" s="80">
         <v>1171</v>
       </c>
       <c r="F26" s="80">
         <v>1128</v>
       </c>
       <c r="G26" s="80">
         <v>933</v>
       </c>
       <c r="H26" s="80">
         <v>934</v>
       </c>
       <c r="I26" s="80">
         <v>0</v>
       </c>
       <c r="J26" s="80">
         <v>46481</v>
       </c>
       <c r="K26" s="80">
         <v>0</v>
       </c>
@@ -35009,57 +35588,60 @@
       </c>
       <c r="AG26" s="80" t="s">
         <v>50</v>
       </c>
       <c r="AH26" s="80" t="s">
         <v>50</v>
       </c>
       <c r="AI26" s="80">
         <v>32433</v>
       </c>
       <c r="AJ26" s="80">
         <v>34142</v>
       </c>
       <c r="AK26" s="80">
         <v>16683</v>
       </c>
       <c r="AL26" s="80">
         <v>20409</v>
       </c>
       <c r="AM26" s="80">
         <v>17841</v>
       </c>
       <c r="AN26" s="80">
         <v>22271</v>
       </c>
+      <c r="AO26" s="80">
+        <v>21957</v>
+      </c>
     </row>
-    <row r="27" spans="2:40" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="27" spans="2:41" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
       <c r="B27" s="84" t="s">
+        <v>290</v>
+      </c>
+      <c r="C27" s="84" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D27" s="172">
         <v>229024</v>
       </c>
       <c r="E27" s="172">
         <v>231147</v>
       </c>
       <c r="F27" s="172">
         <v>216970</v>
       </c>
       <c r="G27" s="172">
         <v>177788</v>
       </c>
       <c r="H27" s="172">
         <v>155454</v>
       </c>
       <c r="I27" s="172">
         <v>135895</v>
       </c>
       <c r="J27" s="172">
         <v>321204</v>
       </c>
       <c r="K27" s="172">
         <v>292024</v>
       </c>
@@ -35128,57 +35710,60 @@
       </c>
       <c r="AG27" s="85">
         <v>1564787</v>
       </c>
       <c r="AH27" s="85">
         <v>1533232</v>
       </c>
       <c r="AI27" s="85">
         <v>1779791</v>
       </c>
       <c r="AJ27" s="85">
         <v>2162418</v>
       </c>
       <c r="AK27" s="85">
         <v>2174768</v>
       </c>
       <c r="AL27" s="85">
         <v>2283759</v>
       </c>
       <c r="AM27" s="85">
         <v>2248641</v>
       </c>
       <c r="AN27" s="85">
         <v>2401301</v>
       </c>
+      <c r="AO27" s="85">
+        <v>2331792</v>
+      </c>
     </row>
-    <row r="28" spans="2:40" s="10" customFormat="1" ht="20.399999999999999" thickTop="1" x14ac:dyDescent="0.6">
+    <row r="28" spans="2:41" s="10" customFormat="1" ht="20.399999999999999" thickTop="1" x14ac:dyDescent="0.6">
       <c r="B28" s="86" t="s">
+        <v>292</v>
+      </c>
+      <c r="C28" s="86" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="D28" s="87">
         <v>381969</v>
       </c>
       <c r="E28" s="87">
         <v>398918</v>
       </c>
       <c r="F28" s="87">
         <v>443430</v>
       </c>
       <c r="G28" s="87">
         <v>336699</v>
       </c>
       <c r="H28" s="87">
         <v>380691</v>
       </c>
       <c r="I28" s="87">
         <v>420226</v>
       </c>
       <c r="J28" s="87">
         <v>441869</v>
       </c>
       <c r="K28" s="87">
         <v>346647</v>
       </c>
@@ -35247,57 +35832,60 @@
       </c>
       <c r="AG28" s="87">
         <v>1052970</v>
       </c>
       <c r="AH28" s="87">
         <v>1233320</v>
       </c>
       <c r="AI28" s="87">
         <v>1309539</v>
       </c>
       <c r="AJ28" s="87">
         <v>1361484</v>
       </c>
       <c r="AK28" s="87">
         <v>1578294</v>
       </c>
       <c r="AL28" s="87">
         <v>1642129</v>
       </c>
       <c r="AM28" s="87">
         <v>1662054</v>
       </c>
       <c r="AN28" s="87">
         <v>1891970</v>
       </c>
+      <c r="AO28" s="87">
+        <v>2048841</v>
+      </c>
     </row>
-    <row r="29" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="29" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B29" s="19" t="s">
+        <v>294</v>
+      </c>
+      <c r="C29" s="19" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D29" s="78">
         <v>68644</v>
       </c>
       <c r="E29" s="78">
         <v>68644</v>
       </c>
       <c r="F29" s="78">
         <v>68644</v>
       </c>
       <c r="G29" s="78">
         <v>68644</v>
       </c>
       <c r="H29" s="78">
         <v>68644</v>
       </c>
       <c r="I29" s="78">
         <v>68644</v>
       </c>
       <c r="J29" s="78">
         <v>68644</v>
       </c>
       <c r="K29" s="78">
         <v>68644</v>
       </c>
@@ -35366,57 +35954,60 @@
       </c>
       <c r="AG29" s="78">
         <v>291054</v>
       </c>
       <c r="AH29" s="78">
         <v>291054</v>
       </c>
       <c r="AI29" s="78">
         <v>491054</v>
       </c>
       <c r="AJ29" s="78">
         <v>491054</v>
       </c>
       <c r="AK29" s="78">
         <v>491054</v>
       </c>
       <c r="AL29" s="78">
         <v>491054</v>
       </c>
       <c r="AM29" s="78">
         <v>642267</v>
       </c>
       <c r="AN29" s="78">
         <v>642267</v>
       </c>
+      <c r="AO29" s="78">
+        <v>642267</v>
+      </c>
     </row>
-    <row r="30" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="30" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B30" s="66" t="s">
+        <v>296</v>
+      </c>
+      <c r="C30" s="66" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="D30" s="81">
         <v>10734</v>
       </c>
       <c r="E30" s="81">
         <v>10734</v>
       </c>
       <c r="F30" s="81">
         <v>10734</v>
       </c>
       <c r="G30" s="81">
         <v>10734</v>
       </c>
       <c r="H30" s="81">
         <v>10734</v>
       </c>
       <c r="I30" s="81">
         <v>10734</v>
       </c>
       <c r="J30" s="81">
         <v>10734</v>
       </c>
       <c r="K30" s="81">
         <v>10734</v>
       </c>
@@ -35485,57 +36076,60 @@
       </c>
       <c r="AG30" s="81">
         <v>17598</v>
       </c>
       <c r="AH30" s="81">
         <v>17598</v>
       </c>
       <c r="AI30" s="81">
         <v>17598</v>
       </c>
       <c r="AJ30" s="81">
         <v>17598</v>
       </c>
       <c r="AK30" s="81">
         <v>64680</v>
       </c>
       <c r="AL30" s="81">
         <v>64680</v>
       </c>
       <c r="AM30" s="81">
         <v>462875</v>
       </c>
       <c r="AN30" s="81">
         <v>462875</v>
       </c>
+      <c r="AO30" s="81">
+        <v>462875</v>
+      </c>
     </row>
-    <row r="31" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="31" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B31" s="19" t="s">
+        <v>298</v>
+      </c>
+      <c r="C31" s="19" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D31" s="78">
         <v>13729</v>
       </c>
       <c r="E31" s="78">
         <v>13729</v>
       </c>
       <c r="F31" s="78">
         <v>13729</v>
       </c>
       <c r="G31" s="78">
         <v>13729</v>
       </c>
       <c r="H31" s="78">
         <v>13729</v>
       </c>
       <c r="I31" s="78">
         <v>13729</v>
       </c>
       <c r="J31" s="78">
         <v>13729</v>
       </c>
       <c r="K31" s="78">
         <v>13729</v>
       </c>
@@ -35604,57 +36198,60 @@
       </c>
       <c r="AG31" s="78">
         <v>61368</v>
       </c>
       <c r="AH31" s="78">
         <v>61368</v>
       </c>
       <c r="AI31" s="78">
         <v>93860</v>
       </c>
       <c r="AJ31" s="78">
         <v>93860</v>
       </c>
       <c r="AK31" s="78">
         <v>93860</v>
       </c>
       <c r="AL31" s="78">
         <v>93860</v>
       </c>
       <c r="AM31" s="78">
         <v>93860</v>
       </c>
       <c r="AN31" s="78">
         <v>93860</v>
       </c>
+      <c r="AO31" s="78">
+        <v>93860</v>
+      </c>
     </row>
-    <row r="32" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="32" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B32" s="83" t="s">
+        <v>300</v>
+      </c>
+      <c r="C32" s="83" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D32" s="89">
         <v>148577</v>
       </c>
       <c r="E32" s="89">
         <v>168190</v>
       </c>
       <c r="F32" s="89">
         <v>201817</v>
       </c>
       <c r="G32" s="89">
         <v>119047</v>
       </c>
       <c r="H32" s="89">
         <v>179604</v>
       </c>
       <c r="I32" s="89">
         <v>211159</v>
       </c>
       <c r="J32" s="89">
         <v>219745</v>
       </c>
       <c r="K32" s="89">
         <v>119776</v>
       </c>
@@ -35723,57 +36320,60 @@
       </c>
       <c r="AG32" s="89">
         <v>555643</v>
       </c>
       <c r="AH32" s="89">
         <v>726214</v>
       </c>
       <c r="AI32" s="89">
         <v>505168</v>
       </c>
       <c r="AJ32" s="89">
         <v>543643</v>
       </c>
       <c r="AK32" s="89">
         <v>680374</v>
       </c>
       <c r="AL32" s="89">
         <v>735627</v>
       </c>
       <c r="AM32" s="89">
         <v>182704</v>
       </c>
       <c r="AN32" s="89">
         <v>345571</v>
       </c>
+      <c r="AO32" s="89">
+        <v>456022</v>
+      </c>
     </row>
-    <row r="33" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="33" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B33" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="C33" s="19" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D33" s="90">
         <v>0</v>
       </c>
       <c r="E33" s="90">
         <v>0</v>
       </c>
       <c r="F33" s="90">
         <v>0</v>
       </c>
       <c r="G33" s="90">
         <v>0</v>
       </c>
       <c r="H33" s="90">
         <v>0</v>
       </c>
       <c r="I33" s="90">
         <v>0</v>
       </c>
       <c r="J33" s="90">
         <v>0</v>
       </c>
       <c r="K33" s="90">
         <v>0</v>
       </c>
@@ -35842,57 +36442,60 @@
       </c>
       <c r="AG33" s="78">
         <v>-12210</v>
       </c>
       <c r="AH33" s="78">
         <v>-12210</v>
       </c>
       <c r="AI33" s="78">
         <v>-12210</v>
       </c>
       <c r="AJ33" s="78">
         <v>-12210</v>
       </c>
       <c r="AK33" s="78">
         <v>0</v>
       </c>
       <c r="AL33" s="78">
         <v>0</v>
       </c>
       <c r="AM33" s="78">
         <v>0</v>
       </c>
       <c r="AN33" s="78">
         <v>0</v>
       </c>
+      <c r="AO33" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="34" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B34" s="83" t="s">
+        <v>304</v>
+      </c>
+      <c r="C34" s="83" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D34" s="89">
         <v>241684</v>
       </c>
       <c r="E34" s="89">
         <v>261297</v>
       </c>
       <c r="F34" s="89">
         <v>294924</v>
       </c>
       <c r="G34" s="89">
         <v>212154</v>
       </c>
       <c r="H34" s="89">
         <v>272711</v>
       </c>
       <c r="I34" s="89">
         <v>304266</v>
       </c>
       <c r="J34" s="89">
         <v>312852</v>
       </c>
       <c r="K34" s="89">
         <v>212883</v>
       </c>
@@ -35961,57 +36564,60 @@
       </c>
       <c r="AG34" s="89">
         <v>913453</v>
       </c>
       <c r="AH34" s="89">
         <v>1084024</v>
       </c>
       <c r="AI34" s="89">
         <v>1095470</v>
       </c>
       <c r="AJ34" s="89">
         <v>1133945</v>
       </c>
       <c r="AK34" s="89">
         <v>1329968</v>
       </c>
       <c r="AL34" s="89">
         <v>1385221</v>
       </c>
       <c r="AM34" s="89">
         <v>1381706</v>
       </c>
       <c r="AN34" s="89">
         <v>1544573</v>
       </c>
+      <c r="AO34" s="89">
+        <v>1655024</v>
+      </c>
     </row>
-    <row r="35" spans="2:40" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
+    <row r="35" spans="2:41" s="10" customFormat="1" ht="19.8" x14ac:dyDescent="0.6">
       <c r="B35" s="91" t="s">
+        <v>306</v>
+      </c>
+      <c r="C35" s="91" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D35" s="92">
         <v>140285</v>
       </c>
       <c r="E35" s="92">
         <v>137621</v>
       </c>
       <c r="F35" s="92">
         <v>148506</v>
       </c>
       <c r="G35" s="92">
         <v>124545</v>
       </c>
       <c r="H35" s="92">
         <v>107980</v>
       </c>
       <c r="I35" s="92">
         <v>115960</v>
       </c>
       <c r="J35" s="92">
         <v>129017</v>
       </c>
       <c r="K35" s="92">
         <v>133764</v>
       </c>
@@ -36080,57 +36686,60 @@
       </c>
       <c r="AG35" s="92">
         <v>139517</v>
       </c>
       <c r="AH35" s="92">
         <v>149296</v>
       </c>
       <c r="AI35" s="92">
         <v>214069</v>
       </c>
       <c r="AJ35" s="92">
         <v>227539</v>
       </c>
       <c r="AK35" s="92">
         <v>248326</v>
       </c>
       <c r="AL35" s="92">
         <v>256908</v>
       </c>
       <c r="AM35" s="92">
         <v>280348</v>
       </c>
       <c r="AN35" s="92">
         <v>347397</v>
       </c>
+      <c r="AO35" s="92">
+        <v>393817</v>
+      </c>
     </row>
-    <row r="36" spans="2:40" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="36" spans="2:41" s="10" customFormat="1" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.65">
       <c r="B36" s="93" t="s">
+        <v>308</v>
+      </c>
+      <c r="C36" s="93" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D36" s="94">
         <v>1231208</v>
       </c>
       <c r="E36" s="94">
         <v>1230019</v>
       </c>
       <c r="F36" s="94">
         <v>1319657</v>
       </c>
       <c r="G36" s="94">
         <v>1275696</v>
       </c>
       <c r="H36" s="94">
         <v>1132620</v>
       </c>
       <c r="I36" s="94">
         <v>1185382</v>
       </c>
       <c r="J36" s="94">
         <v>1317701</v>
       </c>
       <c r="K36" s="94">
         <v>1129517</v>
       </c>
@@ -36199,139 +36808,142 @@
       </c>
       <c r="AG36" s="94">
         <v>3983671</v>
       </c>
       <c r="AH36" s="94">
         <v>3957292</v>
       </c>
       <c r="AI36" s="94">
         <v>4339295</v>
       </c>
       <c r="AJ36" s="94">
         <v>4870968</v>
       </c>
       <c r="AK36" s="94">
         <v>5183964</v>
       </c>
       <c r="AL36" s="94">
         <v>5631997</v>
       </c>
       <c r="AM36" s="94">
         <v>5654395</v>
       </c>
       <c r="AN36" s="94">
         <v>6195487</v>
       </c>
+      <c r="AO36" s="94">
+        <v>6278509</v>
+      </c>
     </row>
-    <row r="37" spans="2:40" ht="17.399999999999999" thickTop="1" x14ac:dyDescent="0.4">
+    <row r="37" spans="2:41" ht="17.399999999999999" thickTop="1" x14ac:dyDescent="0.4">
       <c r="D37" s="201"/>
       <c r="E37" s="201"/>
     </row>
-    <row r="38" spans="2:40" x14ac:dyDescent="0.4">
+    <row r="38" spans="2:41" x14ac:dyDescent="0.4">
       <c r="D38" s="201"/>
       <c r="E38" s="201"/>
       <c r="I38" s="201"/>
     </row>
-    <row r="40" spans="2:40" x14ac:dyDescent="0.4">
+    <row r="40" spans="2:41" x14ac:dyDescent="0.4">
       <c r="D40" s="204"/>
       <c r="E40" s="204"/>
       <c r="I40" s="204"/>
     </row>
-    <row r="41" spans="2:40" x14ac:dyDescent="0.4">
+    <row r="41" spans="2:41" x14ac:dyDescent="0.4">
       <c r="D41" s="205"/>
       <c r="E41" s="205"/>
       <c r="I41" s="205"/>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E843C918-A31A-4AF1-AEFE-F6D5EB04D804}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A3:AQ64"/>
+  <dimension ref="A3:AR65"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="136" workbookViewId="0">
-      <pane xSplit="3" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight"/>
+      <pane xSplit="3" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AT10" sqref="AT10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.69921875" defaultRowHeight="18" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="2.8984375" style="95" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="57.3984375" style="95" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="57.3984375" style="95" customWidth="1"/>
     <col min="4" max="4" width="8.296875" customWidth="1"/>
     <col min="5" max="5" width="8.796875" style="97" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.296875" style="97" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.296875" style="96" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.09765625" style="96" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.09765625" style="95" bestFit="1" customWidth="1"/>
     <col min="10" max="12" width="9.296875" style="96" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.09765625" style="97" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.09765625" style="97" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.3984375" style="95" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.69921875" style="95" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="95" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="96" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="8.8984375" style="95" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.59765625" style="95" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9" style="95" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="8.8984375" style="95" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.59765625" style="95" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.296875" style="95" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.09765625" style="95" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.296875" style="95" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="9" style="95" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.09765625" style="95" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.8984375" style="95" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.09765625" style="95" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="9.3984375" style="95" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.09765625" style="95" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="9.296875" style="95" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.5" style="95" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.19921875" style="96" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9.19921875" style="95" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="9.69921875" style="95" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="9.796875" style="95" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="11" style="97" bestFit="1" customWidth="1"/>
-    <col min="43" max="43" width="9.69921875" style="97" bestFit="1" customWidth="1"/>
-    <col min="44" max="16384" width="8.69921875" style="95"/>
+    <col min="43" max="44" width="9.69921875" style="97" bestFit="1" customWidth="1"/>
+    <col min="45" max="16384" width="8.69921875" style="95"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="96"/>
       <c r="B3" s="178" t="s">
+        <v>310</v>
+      </c>
+      <c r="C3" s="178" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E3" s="183">
         <v>2017</v>
       </c>
       <c r="F3" s="183">
         <v>2018</v>
       </c>
       <c r="G3" s="182">
         <v>2019</v>
       </c>
       <c r="H3" s="182">
         <v>2020</v>
       </c>
       <c r="I3" s="182">
         <v>2021</v>
       </c>
       <c r="J3" s="182">
         <v>2022</v>
       </c>
       <c r="K3" s="182">
         <v>2023</v>
       </c>
       <c r="L3" s="182">
         <v>2024</v>
       </c>
@@ -36398,157 +37010,162 @@
       <c r="AH3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="AI3" s="31" t="s">
         <v>17</v>
       </c>
       <c r="AJ3" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AK3" s="31" t="s">
         <v>15</v>
       </c>
       <c r="AL3" s="31" t="s">
         <v>14</v>
       </c>
       <c r="AM3" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AN3" s="31" t="s">
         <v>12</v>
       </c>
       <c r="AO3" s="31" t="s">
         <v>11</v>
       </c>
       <c r="AP3" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="AQ3" s="31" t="s">
         <v>418</v>
       </c>
-      <c r="AQ3" s="31" t="s">
-        <v>419</v>
+      <c r="AR3" s="31" t="s">
+        <v>424</v>
       </c>
     </row>
-    <row r="4" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="96"/>
       <c r="B4" s="99" t="s">
+        <v>312</v>
+      </c>
+      <c r="C4" s="99" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E4" s="102"/>
       <c r="F4" s="102"/>
       <c r="G4" s="101"/>
       <c r="H4" s="101"/>
       <c r="I4" s="100"/>
       <c r="J4" s="101"/>
       <c r="K4" s="101"/>
       <c r="L4" s="101"/>
       <c r="M4" s="102"/>
       <c r="O4" s="102"/>
       <c r="P4" s="100"/>
       <c r="Q4" s="100"/>
       <c r="R4" s="100"/>
       <c r="S4" s="101"/>
       <c r="T4" s="100"/>
       <c r="U4" s="100"/>
       <c r="V4" s="100"/>
       <c r="W4" s="100"/>
       <c r="X4" s="99"/>
       <c r="Y4" s="99"/>
       <c r="Z4" s="99"/>
       <c r="AA4" s="100"/>
       <c r="AB4" s="100"/>
       <c r="AC4" s="100"/>
       <c r="AD4" s="100"/>
       <c r="AE4" s="100"/>
       <c r="AF4" s="100"/>
       <c r="AG4" s="100"/>
       <c r="AH4" s="100"/>
       <c r="AI4" s="100"/>
       <c r="AJ4" s="100"/>
       <c r="AK4" s="100"/>
       <c r="AL4" s="101"/>
       <c r="AM4" s="100"/>
       <c r="AN4" s="100"/>
       <c r="AO4" s="100"/>
       <c r="AP4" s="102"/>
       <c r="AQ4" s="102"/>
+      <c r="AR4" s="102"/>
     </row>
-    <row r="5" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="96"/>
       <c r="B5" s="103" t="s">
+        <v>314</v>
+      </c>
+      <c r="C5" s="103" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E5" s="106"/>
       <c r="F5" s="106"/>
       <c r="G5" s="105"/>
       <c r="H5" s="105"/>
       <c r="I5" s="104"/>
       <c r="J5" s="105"/>
       <c r="K5" s="105"/>
       <c r="L5" s="105"/>
       <c r="M5" s="106"/>
       <c r="O5" s="106"/>
       <c r="P5" s="104"/>
       <c r="Q5" s="104"/>
       <c r="R5" s="104"/>
       <c r="S5" s="105"/>
       <c r="T5" s="104"/>
       <c r="U5" s="104"/>
       <c r="V5" s="104"/>
       <c r="W5" s="104"/>
       <c r="X5" s="103"/>
       <c r="Y5" s="103"/>
       <c r="Z5" s="103"/>
       <c r="AA5" s="104"/>
       <c r="AB5" s="104"/>
       <c r="AC5" s="104"/>
       <c r="AD5" s="104"/>
       <c r="AE5" s="104"/>
       <c r="AF5" s="104"/>
       <c r="AG5" s="104"/>
       <c r="AH5" s="104"/>
       <c r="AI5" s="104"/>
       <c r="AJ5" s="104"/>
       <c r="AK5" s="104"/>
       <c r="AL5" s="105"/>
       <c r="AM5" s="104"/>
       <c r="AN5" s="104"/>
       <c r="AO5" s="104"/>
       <c r="AP5" s="106"/>
       <c r="AQ5" s="106"/>
+      <c r="AR5" s="106"/>
     </row>
-    <row r="6" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="96"/>
       <c r="B6" s="107" t="s">
+        <v>316</v>
+      </c>
+      <c r="C6" s="107" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E6" s="108">
         <v>142596</v>
       </c>
       <c r="F6" s="108">
         <v>194461</v>
       </c>
       <c r="G6" s="108">
         <v>226096</v>
       </c>
       <c r="H6" s="108">
         <v>216212</v>
       </c>
       <c r="I6" s="108">
         <v>351641</v>
       </c>
       <c r="J6" s="108">
         <v>405004</v>
       </c>
       <c r="K6" s="108">
         <v>568029</v>
       </c>
       <c r="L6" s="108">
         <v>788596</v>
       </c>
@@ -36620,105 +37237,109 @@
       </c>
       <c r="AJ6" s="108">
         <v>196190</v>
       </c>
       <c r="AK6" s="108">
         <v>203590</v>
       </c>
       <c r="AL6" s="108">
         <v>214560</v>
       </c>
       <c r="AM6" s="108">
         <v>264667</v>
       </c>
       <c r="AN6" s="108">
         <v>298596</v>
       </c>
       <c r="AO6" s="108">
         <v>319973</v>
       </c>
       <c r="AP6" s="108">
         <v>337010</v>
       </c>
       <c r="AQ6" s="108">
         <v>392436</v>
       </c>
+      <c r="AR6" s="108">
+        <v>356305</v>
+      </c>
     </row>
-    <row r="7" spans="1:43" ht="32.4" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:44" ht="32.4" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="96"/>
       <c r="B7" s="129" t="s">
+        <v>318</v>
+      </c>
+      <c r="C7" s="129" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E7" s="109"/>
       <c r="F7" s="109"/>
       <c r="G7" s="109"/>
       <c r="H7" s="109"/>
       <c r="I7" s="109"/>
       <c r="J7" s="109"/>
       <c r="K7" s="109"/>
       <c r="L7" s="109"/>
       <c r="M7" s="109"/>
       <c r="O7" s="109"/>
       <c r="P7" s="109"/>
       <c r="Q7" s="109"/>
       <c r="R7" s="109"/>
       <c r="S7" s="109"/>
       <c r="T7" s="109"/>
       <c r="U7" s="109"/>
       <c r="V7" s="109"/>
       <c r="W7" s="109"/>
       <c r="X7" s="109"/>
       <c r="Y7" s="109"/>
       <c r="Z7" s="109"/>
       <c r="AA7" s="109"/>
       <c r="AB7" s="109"/>
       <c r="AC7" s="109"/>
       <c r="AD7" s="109"/>
       <c r="AE7" s="109"/>
       <c r="AF7" s="109"/>
       <c r="AG7" s="109"/>
       <c r="AH7" s="109"/>
       <c r="AI7" s="109"/>
       <c r="AJ7" s="109"/>
       <c r="AK7" s="109"/>
       <c r="AL7" s="109"/>
       <c r="AM7" s="109"/>
       <c r="AN7" s="109"/>
       <c r="AO7" s="109"/>
       <c r="AP7" s="109"/>
       <c r="AQ7" s="109"/>
+      <c r="AR7" s="109"/>
     </row>
-    <row r="8" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="96"/>
       <c r="B8" s="110" t="s">
+        <v>320</v>
+      </c>
+      <c r="C8" s="110" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E8" s="111">
         <v>7286</v>
       </c>
       <c r="F8" s="111">
         <v>3520</v>
       </c>
       <c r="G8" s="111">
         <v>7144</v>
       </c>
       <c r="H8" s="111">
         <v>15069</v>
       </c>
       <c r="I8" s="111">
         <v>20605</v>
       </c>
       <c r="J8" s="111">
         <v>23596</v>
       </c>
       <c r="K8" s="111">
         <v>25872</v>
       </c>
       <c r="L8" s="111">
         <v>31129</v>
       </c>
@@ -36790,58 +37411,61 @@
       </c>
       <c r="AJ8" s="111">
         <v>7009</v>
       </c>
       <c r="AK8" s="111">
         <v>8191</v>
       </c>
       <c r="AL8" s="111">
         <v>8812</v>
       </c>
       <c r="AM8" s="111">
         <v>8533</v>
       </c>
       <c r="AN8" s="111">
         <v>8754</v>
       </c>
       <c r="AO8" s="111">
         <v>8521</v>
       </c>
       <c r="AP8" s="111">
         <v>9070</v>
       </c>
       <c r="AQ8" s="111">
         <v>8349</v>
       </c>
+      <c r="AR8" s="111">
+        <v>8551</v>
+      </c>
     </row>
-    <row r="9" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" s="96"/>
       <c r="B9" s="112" t="s">
+        <v>322</v>
+      </c>
+      <c r="C9" s="112" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E9" s="109">
         <v>-1042</v>
       </c>
       <c r="F9" s="109">
         <v>498</v>
       </c>
       <c r="G9" s="109">
         <v>-1486</v>
       </c>
       <c r="H9" s="109">
         <v>-2360</v>
       </c>
       <c r="I9" s="109">
         <v>-927</v>
       </c>
       <c r="J9" s="109">
         <v>-379</v>
       </c>
       <c r="K9" s="109">
         <v>-1647</v>
       </c>
       <c r="L9" s="109">
         <v>-8539</v>
       </c>
@@ -36913,58 +37537,61 @@
       </c>
       <c r="AJ9" s="109">
         <v>-2806</v>
       </c>
       <c r="AK9" s="109">
         <v>-3390</v>
       </c>
       <c r="AL9" s="109">
         <v>-1044</v>
       </c>
       <c r="AM9" s="109">
         <v>-688</v>
       </c>
       <c r="AN9" s="109">
         <v>-1091</v>
       </c>
       <c r="AO9" s="109">
         <v>-2474</v>
       </c>
       <c r="AP9" s="109">
         <v>-3137</v>
       </c>
       <c r="AQ9" s="109">
         <v>-2282</v>
       </c>
+      <c r="AR9" s="109">
+        <v>-1014</v>
+      </c>
     </row>
-    <row r="10" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" s="96"/>
       <c r="B10" s="110" t="s">
+        <v>324</v>
+      </c>
+      <c r="C10" s="110" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E10" s="111">
         <v>185</v>
       </c>
       <c r="F10" s="111">
         <v>198</v>
       </c>
       <c r="G10" s="111">
         <v>214</v>
       </c>
       <c r="H10" s="111">
         <v>0</v>
       </c>
       <c r="I10" s="111">
         <v>0</v>
       </c>
       <c r="J10" s="111" t="s">
         <v>50</v>
       </c>
       <c r="K10" s="111" t="s">
         <v>50</v>
       </c>
       <c r="L10" s="111">
         <v>0</v>
       </c>
@@ -37034,58 +37661,61 @@
       </c>
       <c r="AJ10" s="111" t="s">
         <v>50</v>
       </c>
       <c r="AK10" s="111" t="s">
         <v>50</v>
       </c>
       <c r="AL10" s="111">
         <v>0</v>
       </c>
       <c r="AM10" s="111">
         <v>0</v>
       </c>
       <c r="AN10" s="111">
         <v>0</v>
       </c>
       <c r="AO10" s="111">
         <v>0</v>
       </c>
       <c r="AP10" s="111">
         <v>0</v>
       </c>
       <c r="AQ10" s="111">
         <v>0</v>
       </c>
+      <c r="AR10" s="111">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" s="96"/>
       <c r="B11" s="112" t="s">
+        <v>326</v>
+      </c>
+      <c r="C11" s="112" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E11" s="109">
         <v>7378</v>
       </c>
       <c r="F11" s="109">
         <v>0</v>
       </c>
       <c r="G11" s="109">
         <v>-2442</v>
       </c>
       <c r="H11" s="109">
         <v>13</v>
       </c>
       <c r="I11" s="109">
         <v>807</v>
       </c>
       <c r="J11" s="109">
         <v>-957</v>
       </c>
       <c r="K11" s="109">
         <v>510</v>
       </c>
       <c r="L11" s="109">
         <v>3183</v>
       </c>
@@ -37157,58 +37787,61 @@
       </c>
       <c r="AJ11" s="109">
         <v>998</v>
       </c>
       <c r="AK11" s="109">
         <v>913</v>
       </c>
       <c r="AL11" s="109">
         <v>913</v>
       </c>
       <c r="AM11" s="109">
         <v>1644</v>
       </c>
       <c r="AN11" s="109">
         <v>1126</v>
       </c>
       <c r="AO11" s="109">
         <v>1123</v>
       </c>
       <c r="AP11" s="113">
         <v>1126</v>
       </c>
       <c r="AQ11" s="113">
         <v>1125</v>
       </c>
+      <c r="AR11" s="113">
+        <v>1124</v>
+      </c>
     </row>
-    <row r="12" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="96"/>
       <c r="B12" s="110" t="s">
+        <v>328</v>
+      </c>
+      <c r="C12" s="110" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E12" s="111">
         <v>16887</v>
       </c>
       <c r="F12" s="111">
         <v>17178</v>
       </c>
       <c r="G12" s="111">
         <v>14388</v>
       </c>
       <c r="H12" s="111">
         <v>12649</v>
       </c>
       <c r="I12" s="111">
         <v>18704</v>
       </c>
       <c r="J12" s="111">
         <v>51634</v>
       </c>
       <c r="K12" s="111">
         <v>67517</v>
       </c>
       <c r="L12" s="111">
         <v>100680</v>
       </c>
@@ -37280,58 +37913,61 @@
       </c>
       <c r="AJ12" s="111">
         <v>14938</v>
       </c>
       <c r="AK12" s="111">
         <v>37118</v>
       </c>
       <c r="AL12" s="111">
         <v>31141</v>
       </c>
       <c r="AM12" s="111">
         <v>39992</v>
       </c>
       <c r="AN12" s="111">
         <v>41297</v>
       </c>
       <c r="AO12" s="111">
         <v>37120</v>
       </c>
       <c r="AP12" s="111">
         <v>41769</v>
       </c>
       <c r="AQ12" s="111">
         <v>37664</v>
       </c>
+      <c r="AR12" s="111">
+        <v>38131</v>
+      </c>
     </row>
-    <row r="13" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="96"/>
       <c r="B13" s="112" t="s">
+        <v>330</v>
+      </c>
+      <c r="C13" s="112" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E13" s="113">
         <v>0</v>
       </c>
       <c r="F13" s="113">
         <v>0</v>
       </c>
       <c r="G13" s="109">
         <v>12845</v>
       </c>
       <c r="H13" s="109">
         <v>13626</v>
       </c>
       <c r="I13" s="109">
         <v>17286</v>
       </c>
       <c r="J13" s="109">
         <v>27013</v>
       </c>
       <c r="K13" s="109">
         <v>27937</v>
       </c>
       <c r="L13" s="109">
         <v>31163</v>
       </c>
@@ -37403,58 +38039,61 @@
       </c>
       <c r="AJ13" s="109">
         <v>6373</v>
       </c>
       <c r="AK13" s="109">
         <v>9032</v>
       </c>
       <c r="AL13" s="109">
         <v>8959</v>
       </c>
       <c r="AM13" s="109">
         <v>8022</v>
       </c>
       <c r="AN13" s="109">
         <v>9935</v>
       </c>
       <c r="AO13" s="109">
         <v>9673</v>
       </c>
       <c r="AP13" s="113">
         <v>9739</v>
       </c>
       <c r="AQ13" s="113">
         <v>9967</v>
       </c>
+      <c r="AR13" s="113">
+        <v>10799</v>
+      </c>
     </row>
-    <row r="14" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="96"/>
       <c r="B14" s="110" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C14" s="110" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="E14" s="111">
         <v>-11274</v>
       </c>
       <c r="F14" s="111">
         <v>-2110</v>
       </c>
       <c r="G14" s="111">
         <v>-502</v>
       </c>
       <c r="H14" s="111">
         <v>2414</v>
       </c>
       <c r="I14" s="111">
         <v>4046</v>
       </c>
       <c r="J14" s="111">
         <v>8169</v>
       </c>
       <c r="K14" s="111">
         <v>17491</v>
       </c>
       <c r="L14" s="111">
         <v>21863</v>
       </c>
@@ -37526,58 +38165,61 @@
       </c>
       <c r="AJ14" s="111">
         <v>5529</v>
       </c>
       <c r="AK14" s="111">
         <v>6051</v>
       </c>
       <c r="AL14" s="111">
         <v>5968</v>
       </c>
       <c r="AM14" s="111">
         <v>7182</v>
       </c>
       <c r="AN14" s="111">
         <v>8171</v>
       </c>
       <c r="AO14" s="111">
         <v>6701</v>
       </c>
       <c r="AP14" s="111">
         <v>8203</v>
       </c>
       <c r="AQ14" s="111">
         <v>8586</v>
       </c>
+      <c r="AR14" s="111">
+        <v>5909</v>
+      </c>
     </row>
-    <row r="15" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="96"/>
       <c r="B15" s="112" t="s">
+        <v>333</v>
+      </c>
+      <c r="C15" s="112" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="E15" s="109">
         <v>801</v>
       </c>
       <c r="F15" s="109">
         <v>653</v>
       </c>
       <c r="G15" s="109">
         <v>98</v>
       </c>
       <c r="H15" s="109">
         <v>1564</v>
       </c>
       <c r="I15" s="109">
         <v>3618</v>
       </c>
       <c r="J15" s="109">
         <v>7597</v>
       </c>
       <c r="K15" s="109">
         <v>4995</v>
       </c>
       <c r="L15" s="109">
         <v>-3233</v>
       </c>
@@ -37649,58 +38291,61 @@
       </c>
       <c r="AJ15" s="109">
         <v>-1540</v>
       </c>
       <c r="AK15" s="109">
         <v>-7051</v>
       </c>
       <c r="AL15" s="109">
         <v>2237</v>
       </c>
       <c r="AM15" s="109">
         <v>-8693</v>
       </c>
       <c r="AN15" s="109">
         <v>-2894</v>
       </c>
       <c r="AO15" s="109">
         <v>260</v>
       </c>
       <c r="AP15" s="109">
         <v>136</v>
       </c>
       <c r="AQ15" s="109">
         <v>4225</v>
       </c>
+      <c r="AR15" s="109">
+        <v>3262</v>
+      </c>
     </row>
-    <row r="16" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="96"/>
       <c r="B16" s="110" t="s">
+        <v>335</v>
+      </c>
+      <c r="C16" s="110" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E16" s="114">
         <v>0</v>
       </c>
       <c r="F16" s="114">
         <v>-3958</v>
       </c>
       <c r="G16" s="111">
         <v>59837</v>
       </c>
       <c r="H16" s="111">
         <v>-1601</v>
       </c>
       <c r="I16" s="111">
         <v>11514</v>
       </c>
       <c r="J16" s="111">
         <v>25678</v>
       </c>
       <c r="K16" s="111">
         <v>34027</v>
       </c>
       <c r="L16" s="111">
         <v>51943</v>
       </c>
@@ -37772,58 +38417,61 @@
       </c>
       <c r="AJ16" s="111">
         <v>15157</v>
       </c>
       <c r="AK16" s="111">
         <v>12524</v>
       </c>
       <c r="AL16" s="111">
         <v>16712</v>
       </c>
       <c r="AM16" s="111">
         <v>22138</v>
       </c>
       <c r="AN16" s="111">
         <v>18769</v>
       </c>
       <c r="AO16" s="111">
         <v>20268</v>
       </c>
       <c r="AP16" s="111">
         <v>19655</v>
       </c>
       <c r="AQ16" s="111">
         <v>25862</v>
       </c>
+      <c r="AR16" s="111">
+        <v>31754</v>
+      </c>
     </row>
-    <row r="17" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="17" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="96"/>
       <c r="B17" s="112" t="s">
+        <v>337</v>
+      </c>
+      <c r="C17" s="112" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="E17" s="113">
         <v>0</v>
       </c>
       <c r="F17" s="113"/>
       <c r="G17" s="109">
         <v>0</v>
       </c>
       <c r="H17" s="109">
         <v>6149</v>
       </c>
       <c r="I17" s="109">
         <v>4799</v>
       </c>
       <c r="J17" s="109">
         <v>4437</v>
       </c>
       <c r="K17" s="109">
         <v>1369</v>
       </c>
       <c r="L17" s="109">
         <v>-93</v>
       </c>
       <c r="M17" s="113">
         <v>4801</v>
@@ -37893,58 +38541,61 @@
       </c>
       <c r="AJ17" s="109">
         <v>-608.24405999999954</v>
       </c>
       <c r="AK17" s="109">
         <v>-500</v>
       </c>
       <c r="AL17" s="109">
         <v>1775.8468600000001</v>
       </c>
       <c r="AM17" s="109">
         <v>584</v>
       </c>
       <c r="AN17" s="109">
         <v>2058</v>
       </c>
       <c r="AO17" s="109">
         <v>1308</v>
       </c>
       <c r="AP17" s="109">
         <v>851</v>
       </c>
       <c r="AQ17" s="109">
         <v>-147</v>
       </c>
+      <c r="AR17" s="109">
+        <v>1375</v>
+      </c>
     </row>
-    <row r="18" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="18" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="96"/>
       <c r="B18" s="110" t="s">
+        <v>339</v>
+      </c>
+      <c r="C18" s="110" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E18" s="114">
         <v>0</v>
       </c>
       <c r="F18" s="114">
         <v>880</v>
       </c>
       <c r="G18" s="111">
         <v>240</v>
       </c>
       <c r="H18" s="111">
         <v>914</v>
       </c>
       <c r="I18" s="111">
         <v>1555</v>
       </c>
       <c r="J18" s="111">
         <v>-1474</v>
       </c>
       <c r="K18" s="111">
         <v>4768</v>
       </c>
       <c r="L18" s="111">
         <v>22239</v>
       </c>
@@ -38016,58 +38667,61 @@
       </c>
       <c r="AJ18" s="111">
         <v>7897</v>
       </c>
       <c r="AK18" s="111">
         <v>4345</v>
       </c>
       <c r="AL18" s="111">
         <v>8212</v>
       </c>
       <c r="AM18" s="111">
         <v>13460</v>
       </c>
       <c r="AN18" s="111">
         <v>5801</v>
       </c>
       <c r="AO18" s="111">
         <v>5132</v>
       </c>
       <c r="AP18" s="111">
         <v>3829</v>
       </c>
       <c r="AQ18" s="111">
         <v>-5407</v>
       </c>
+      <c r="AR18" s="111">
+        <v>-999</v>
+      </c>
     </row>
-    <row r="19" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="96"/>
       <c r="B19" s="112" t="s">
+        <v>341</v>
+      </c>
+      <c r="C19" s="112" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E19" s="109">
         <v>9000</v>
       </c>
       <c r="F19" s="109">
         <v>32469</v>
       </c>
       <c r="G19" s="109">
         <v>14826</v>
       </c>
       <c r="H19" s="109">
         <v>7990</v>
       </c>
       <c r="I19" s="109">
         <v>20039</v>
       </c>
       <c r="J19" s="109">
         <v>26569</v>
       </c>
       <c r="K19" s="109">
         <v>21053</v>
       </c>
       <c r="L19" s="109">
         <v>26840</v>
       </c>
@@ -38139,58 +38793,61 @@
       </c>
       <c r="AJ19" s="109">
         <v>4562</v>
       </c>
       <c r="AK19" s="109">
         <v>6004</v>
       </c>
       <c r="AL19" s="109">
         <v>7519</v>
       </c>
       <c r="AM19" s="109">
         <v>9006</v>
       </c>
       <c r="AN19" s="109">
         <v>12056</v>
       </c>
       <c r="AO19" s="109">
         <v>10503</v>
       </c>
       <c r="AP19" s="109">
         <v>7404</v>
       </c>
       <c r="AQ19" s="109">
         <v>16351</v>
       </c>
+      <c r="AR19" s="109">
+        <v>6242</v>
+      </c>
     </row>
-    <row r="20" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="96"/>
       <c r="B20" s="110" t="s">
+        <v>343</v>
+      </c>
+      <c r="C20" s="110" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E20" s="114">
         <v>0</v>
       </c>
       <c r="F20" s="114">
         <v>0</v>
       </c>
       <c r="G20" s="114">
         <v>0</v>
       </c>
       <c r="H20" s="114">
         <v>0</v>
       </c>
       <c r="I20" s="111">
         <v>-40444</v>
       </c>
       <c r="J20" s="114" t="s">
         <v>50</v>
       </c>
       <c r="K20" s="114" t="s">
         <v>50</v>
       </c>
       <c r="L20" s="114">
         <v>1348</v>
       </c>
@@ -38262,148 +38919,153 @@
       </c>
       <c r="AJ20" s="111">
         <v>1348</v>
       </c>
       <c r="AK20" s="111" t="s">
         <v>50</v>
       </c>
       <c r="AL20" s="114">
         <v>0</v>
       </c>
       <c r="AM20" s="111">
         <v>0</v>
       </c>
       <c r="AN20" s="111">
         <v>0</v>
       </c>
       <c r="AO20" s="111">
         <v>0</v>
       </c>
       <c r="AP20" s="114">
         <v>0</v>
       </c>
       <c r="AQ20" s="114">
         <v>0</v>
       </c>
+      <c r="AR20" s="114">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="21" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="96"/>
       <c r="B21" s="100"/>
       <c r="C21" s="100"/>
       <c r="E21" s="109"/>
       <c r="F21" s="109"/>
       <c r="G21" s="109"/>
       <c r="H21" s="109"/>
       <c r="I21" s="109"/>
       <c r="J21" s="109"/>
       <c r="K21" s="109"/>
       <c r="L21" s="109"/>
       <c r="M21" s="109"/>
       <c r="O21" s="109"/>
       <c r="P21" s="109"/>
       <c r="Q21" s="109"/>
       <c r="R21" s="109"/>
       <c r="S21" s="109"/>
       <c r="T21" s="109"/>
       <c r="U21" s="109"/>
       <c r="V21" s="109"/>
       <c r="W21" s="109"/>
       <c r="X21" s="109"/>
       <c r="Y21" s="109"/>
       <c r="Z21" s="109"/>
       <c r="AA21" s="109"/>
       <c r="AB21" s="109"/>
       <c r="AC21" s="109"/>
       <c r="AD21" s="109"/>
       <c r="AE21" s="109"/>
       <c r="AF21" s="109"/>
       <c r="AG21" s="109"/>
       <c r="AH21" s="109"/>
       <c r="AI21" s="109"/>
       <c r="AJ21" s="109"/>
       <c r="AK21" s="109"/>
       <c r="AL21" s="109"/>
       <c r="AM21" s="109"/>
       <c r="AN21" s="109"/>
       <c r="AO21" s="109"/>
       <c r="AP21" s="109"/>
       <c r="AQ21" s="109"/>
+      <c r="AR21" s="109"/>
     </row>
-    <row r="22" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="96"/>
       <c r="B22" s="103" t="s">
+        <v>345</v>
+      </c>
+      <c r="C22" s="103" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="E22" s="109"/>
       <c r="F22" s="109"/>
       <c r="G22" s="109"/>
       <c r="H22" s="109"/>
       <c r="I22" s="109"/>
       <c r="J22" s="109"/>
       <c r="K22" s="109"/>
       <c r="L22" s="109"/>
       <c r="M22" s="109"/>
       <c r="O22" s="109"/>
       <c r="P22" s="109"/>
       <c r="Q22" s="109"/>
       <c r="R22" s="109"/>
       <c r="S22" s="109"/>
       <c r="T22" s="109"/>
       <c r="U22" s="109"/>
       <c r="V22" s="109"/>
       <c r="W22" s="109"/>
       <c r="X22" s="109"/>
       <c r="Y22" s="109"/>
       <c r="Z22" s="109"/>
       <c r="AA22" s="109"/>
       <c r="AB22" s="109"/>
       <c r="AC22" s="109"/>
       <c r="AD22" s="109"/>
       <c r="AE22" s="109"/>
       <c r="AF22" s="109"/>
       <c r="AG22" s="109"/>
       <c r="AH22" s="109"/>
       <c r="AI22" s="109"/>
       <c r="AJ22" s="109"/>
       <c r="AK22" s="109"/>
       <c r="AL22" s="109"/>
       <c r="AM22" s="109"/>
       <c r="AN22" s="109"/>
       <c r="AO22" s="109"/>
       <c r="AP22" s="109"/>
       <c r="AQ22" s="109"/>
+      <c r="AR22" s="109"/>
     </row>
-    <row r="23" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="23" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="96"/>
       <c r="B23" s="110" t="s">
+        <v>347</v>
+      </c>
+      <c r="C23" s="110" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E23" s="111">
         <v>-138738</v>
       </c>
       <c r="F23" s="111">
         <v>98340</v>
       </c>
       <c r="G23" s="111">
         <v>-175192</v>
       </c>
       <c r="H23" s="111">
         <v>-169693</v>
       </c>
       <c r="I23" s="111">
         <v>-447144</v>
       </c>
       <c r="J23" s="111">
         <v>-238630</v>
       </c>
       <c r="K23" s="111">
         <v>-196225</v>
       </c>
       <c r="L23" s="111">
         <v>-403531</v>
       </c>
@@ -38475,58 +39137,61 @@
       </c>
       <c r="AJ23" s="111">
         <v>-42021</v>
       </c>
       <c r="AK23" s="111">
         <v>-126108</v>
       </c>
       <c r="AL23" s="111">
         <v>-70094</v>
       </c>
       <c r="AM23" s="111">
         <v>-505180</v>
       </c>
       <c r="AN23" s="111">
         <v>-293462.7503500001</v>
       </c>
       <c r="AO23" s="111">
         <v>-86025.249649999896</v>
       </c>
       <c r="AP23" s="111">
         <v>5557</v>
       </c>
       <c r="AQ23" s="111">
         <v>-309562</v>
       </c>
+      <c r="AR23" s="111">
+        <v>-329645</v>
+      </c>
     </row>
-    <row r="24" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="96"/>
       <c r="B24" s="112" t="s">
+        <v>349</v>
+      </c>
+      <c r="C24" s="112" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="E24" s="109">
         <v>3024</v>
       </c>
       <c r="F24" s="109">
         <v>8196</v>
       </c>
       <c r="G24" s="109">
         <v>42280</v>
       </c>
       <c r="H24" s="109">
         <v>98678</v>
       </c>
       <c r="I24" s="109">
         <v>299598</v>
       </c>
       <c r="J24" s="109">
         <v>215009</v>
       </c>
       <c r="K24" s="109">
         <v>400304</v>
       </c>
       <c r="L24" s="109">
         <v>473606</v>
       </c>
@@ -38598,58 +39263,61 @@
       </c>
       <c r="AJ24" s="109">
         <v>175181.29502999992</v>
       </c>
       <c r="AK24" s="109">
         <v>155716.94903000002</v>
       </c>
       <c r="AL24" s="109">
         <v>-7113.8468599999323</v>
       </c>
       <c r="AM24" s="109">
         <v>246483</v>
       </c>
       <c r="AN24" s="109">
         <v>172825</v>
       </c>
       <c r="AO24" s="109">
         <v>71117</v>
       </c>
       <c r="AP24" s="109">
         <v>190746</v>
       </c>
       <c r="AQ24" s="109">
         <v>167385</v>
       </c>
+      <c r="AR24" s="109">
+        <v>173540</v>
+      </c>
     </row>
-    <row r="25" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="96"/>
       <c r="B25" s="110" t="s">
+        <v>351</v>
+      </c>
+      <c r="C25" s="110" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="E25" s="111">
         <v>257</v>
       </c>
       <c r="F25" s="111">
         <v>330</v>
       </c>
       <c r="G25" s="111">
         <v>-4451</v>
       </c>
       <c r="H25" s="111">
         <v>1174</v>
       </c>
       <c r="I25" s="111">
         <v>1137</v>
       </c>
       <c r="J25" s="111">
         <v>-686</v>
       </c>
       <c r="K25" s="111">
         <v>-6250</v>
       </c>
       <c r="L25" s="111">
         <v>-3486</v>
       </c>
@@ -38721,58 +39389,61 @@
       </c>
       <c r="AJ25" s="111">
         <v>-16231</v>
       </c>
       <c r="AK25" s="111">
         <v>11048</v>
       </c>
       <c r="AL25" s="111">
         <v>-2011</v>
       </c>
       <c r="AM25" s="111">
         <v>1795</v>
       </c>
       <c r="AN25" s="111">
         <v>-8878</v>
       </c>
       <c r="AO25" s="111">
         <v>154</v>
       </c>
       <c r="AP25" s="111">
         <v>-2127</v>
       </c>
       <c r="AQ25" s="111">
         <v>1455</v>
       </c>
+      <c r="AR25" s="111">
+        <v>1101</v>
+      </c>
     </row>
-    <row r="26" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="96"/>
       <c r="B26" s="112" t="s">
+        <v>353</v>
+      </c>
+      <c r="C26" s="112" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E26" s="109">
         <v>-6344</v>
       </c>
       <c r="F26" s="109">
         <v>-19063</v>
       </c>
       <c r="G26" s="109">
         <v>-6546</v>
       </c>
       <c r="H26" s="109">
         <v>-13948</v>
       </c>
       <c r="I26" s="109">
         <v>-7036</v>
       </c>
       <c r="J26" s="109">
         <v>-24056</v>
       </c>
       <c r="K26" s="109">
         <v>-33913</v>
       </c>
       <c r="L26" s="109">
         <v>-50337</v>
       </c>
@@ -38844,58 +39515,61 @@
       </c>
       <c r="AJ26" s="109">
         <v>-19450</v>
       </c>
       <c r="AK26" s="109">
         <v>-18589</v>
       </c>
       <c r="AL26" s="109">
         <v>-1876</v>
       </c>
       <c r="AM26" s="109">
         <v>-10247</v>
       </c>
       <c r="AN26" s="109">
         <v>-31005</v>
       </c>
       <c r="AO26" s="109">
         <v>-17176</v>
       </c>
       <c r="AP26" s="109">
         <v>-11213</v>
       </c>
       <c r="AQ26" s="109">
         <v>-3129</v>
       </c>
+      <c r="AR26" s="109">
+        <v>-27556</v>
+      </c>
     </row>
-    <row r="27" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="27" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="96"/>
       <c r="B27" s="110" t="s">
+        <v>355</v>
+      </c>
+      <c r="C27" s="110" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="E27" s="111">
         <v>-10672</v>
       </c>
       <c r="F27" s="111">
         <v>8615</v>
       </c>
       <c r="G27" s="111">
         <v>-10677</v>
       </c>
       <c r="H27" s="111">
         <v>5370</v>
       </c>
       <c r="I27" s="111">
         <v>43578</v>
       </c>
       <c r="J27" s="111">
         <v>27103</v>
       </c>
       <c r="K27" s="111">
         <v>57313</v>
       </c>
       <c r="L27" s="111">
         <v>15413</v>
       </c>
@@ -38967,58 +39641,61 @@
       </c>
       <c r="AJ27" s="111">
         <v>-30810</v>
       </c>
       <c r="AK27" s="111">
         <v>40830</v>
       </c>
       <c r="AL27" s="111">
         <v>5090</v>
       </c>
       <c r="AM27" s="111">
         <v>68984</v>
       </c>
       <c r="AN27" s="111">
         <v>30349</v>
       </c>
       <c r="AO27" s="111">
         <v>-2827</v>
       </c>
       <c r="AP27" s="111">
         <v>-30063</v>
       </c>
       <c r="AQ27" s="111">
         <v>61180</v>
       </c>
+      <c r="AR27" s="111">
+        <v>11854</v>
+      </c>
     </row>
-    <row r="28" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="28" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="96"/>
       <c r="B28" s="112" t="s">
+        <v>357</v>
+      </c>
+      <c r="C28" s="112" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E28" s="109">
         <v>-1455</v>
       </c>
       <c r="F28" s="109">
         <v>836</v>
       </c>
       <c r="G28" s="109">
         <v>1617</v>
       </c>
       <c r="H28" s="109">
         <v>391</v>
       </c>
       <c r="I28" s="109">
         <v>-2656</v>
       </c>
       <c r="J28" s="109">
         <v>-6786</v>
       </c>
       <c r="K28" s="109">
         <v>-3529</v>
       </c>
       <c r="L28" s="109">
         <v>3790</v>
       </c>
@@ -39090,58 +39767,61 @@
       </c>
       <c r="AJ28" s="109">
         <v>1266</v>
       </c>
       <c r="AK28" s="109">
         <v>7336</v>
       </c>
       <c r="AL28" s="109">
         <v>-1770</v>
       </c>
       <c r="AM28" s="109">
         <v>12264</v>
       </c>
       <c r="AN28" s="109">
         <v>9408</v>
       </c>
       <c r="AO28" s="109">
         <v>4639</v>
       </c>
       <c r="AP28" s="109">
         <v>-1372</v>
       </c>
       <c r="AQ28" s="109">
         <v>-7693</v>
       </c>
+      <c r="AR28" s="109">
+        <v>-1402</v>
+      </c>
     </row>
-    <row r="29" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="96"/>
       <c r="B29" s="110" t="s">
+        <v>359</v>
+      </c>
+      <c r="C29" s="110" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E29" s="111">
         <v>1882</v>
       </c>
       <c r="F29" s="111">
         <v>339</v>
       </c>
       <c r="G29" s="111">
         <v>1509</v>
       </c>
       <c r="H29" s="111">
         <v>739</v>
       </c>
       <c r="I29" s="111">
         <v>5123</v>
       </c>
       <c r="J29" s="111">
         <v>1920</v>
       </c>
       <c r="K29" s="111">
         <v>4247</v>
       </c>
       <c r="L29" s="111">
         <v>9858</v>
       </c>
@@ -39213,58 +39893,61 @@
       </c>
       <c r="AJ29" s="111">
         <v>7852</v>
       </c>
       <c r="AK29" s="111">
         <v>14347</v>
       </c>
       <c r="AL29" s="111">
         <v>-17346</v>
       </c>
       <c r="AM29" s="111">
         <v>6069</v>
       </c>
       <c r="AN29" s="111">
         <v>10346</v>
       </c>
       <c r="AO29" s="111">
         <v>3092</v>
       </c>
       <c r="AP29" s="111">
         <v>-12390</v>
       </c>
       <c r="AQ29" s="111">
         <v>10667</v>
       </c>
+      <c r="AR29" s="111">
+        <v>17496</v>
+      </c>
     </row>
-    <row r="30" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="30" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="96"/>
       <c r="B30" s="112" t="s">
+        <v>361</v>
+      </c>
+      <c r="C30" s="112" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E30" s="109">
         <v>111911</v>
       </c>
       <c r="F30" s="109">
         <v>-127218</v>
       </c>
       <c r="G30" s="109">
         <v>29539</v>
       </c>
       <c r="H30" s="109">
         <v>96876.999999999985</v>
       </c>
       <c r="I30" s="109">
         <v>235568</v>
       </c>
       <c r="J30" s="109">
         <v>68866</v>
       </c>
       <c r="K30" s="109">
         <v>62079</v>
       </c>
       <c r="L30" s="109">
         <v>82348</v>
       </c>
@@ -39336,58 +40019,61 @@
       </c>
       <c r="AJ30" s="109">
         <v>48752</v>
       </c>
       <c r="AK30" s="109">
         <v>-27141</v>
       </c>
       <c r="AL30" s="109">
         <v>56661</v>
       </c>
       <c r="AM30" s="109">
         <v>22720</v>
       </c>
       <c r="AN30" s="109">
         <v>28922.750350000017</v>
       </c>
       <c r="AO30" s="109">
         <v>37771.249649999983</v>
       </c>
       <c r="AP30" s="109">
         <v>59493</v>
       </c>
       <c r="AQ30" s="109">
         <v>-93396</v>
       </c>
+      <c r="AR30" s="109">
+        <v>107907</v>
+      </c>
     </row>
-    <row r="31" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" s="96"/>
       <c r="B31" s="110" t="s">
+        <v>363</v>
+      </c>
+      <c r="C31" s="110" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E31" s="111">
         <v>9942</v>
       </c>
       <c r="F31" s="111">
         <v>-23589</v>
       </c>
       <c r="G31" s="111">
         <v>68169</v>
       </c>
       <c r="H31" s="111">
         <v>-47780</v>
       </c>
       <c r="I31" s="111">
         <v>-97841</v>
       </c>
       <c r="J31" s="111">
         <v>-166148</v>
       </c>
       <c r="K31" s="111">
         <v>-451245</v>
       </c>
       <c r="L31" s="111">
         <v>-515289</v>
       </c>
@@ -39459,58 +40145,61 @@
       </c>
       <c r="AJ31" s="111">
         <v>-172489.05096999998</v>
       </c>
       <c r="AK31" s="111">
         <v>-181610.94903000002</v>
       </c>
       <c r="AL31" s="111">
         <v>-21203</v>
       </c>
       <c r="AM31" s="111">
         <v>-117372</v>
       </c>
       <c r="AN31" s="111">
         <v>-134113</v>
       </c>
       <c r="AO31" s="111">
         <v>-104222</v>
       </c>
       <c r="AP31" s="111">
         <v>-231871</v>
       </c>
       <c r="AQ31" s="111">
         <v>-160465</v>
       </c>
+      <c r="AR31" s="111">
+        <v>-174587</v>
+      </c>
     </row>
-    <row r="32" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="32" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" s="96"/>
       <c r="B32" s="112" t="s">
+        <v>365</v>
+      </c>
+      <c r="C32" s="112" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E32" s="113">
         <v>0</v>
       </c>
       <c r="F32" s="113">
         <v>-19387</v>
       </c>
       <c r="G32" s="109">
         <v>-15490</v>
       </c>
       <c r="H32" s="109">
         <v>-9467</v>
       </c>
       <c r="I32" s="109">
         <v>-26294</v>
       </c>
       <c r="J32" s="109">
         <v>-28780</v>
       </c>
       <c r="K32" s="109">
         <v>-16483</v>
       </c>
       <c r="L32" s="109">
         <v>-23016</v>
       </c>
@@ -39582,58 +40271,61 @@
       </c>
       <c r="AJ32" s="109">
         <v>-5437</v>
       </c>
       <c r="AK32" s="109">
         <v>-6527</v>
       </c>
       <c r="AL32" s="109">
         <v>-7435</v>
       </c>
       <c r="AM32" s="109">
         <v>-5791</v>
       </c>
       <c r="AN32" s="109">
         <v>-7509</v>
       </c>
       <c r="AO32" s="109">
         <v>-7594</v>
       </c>
       <c r="AP32" s="109">
         <v>-4309</v>
       </c>
       <c r="AQ32" s="109">
         <v>-8601</v>
       </c>
+      <c r="AR32" s="109">
+        <v>-978</v>
+      </c>
     </row>
-    <row r="33" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="33" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" s="96"/>
       <c r="B33" s="110" t="s">
+        <v>367</v>
+      </c>
+      <c r="C33" s="110" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E33" s="111">
         <v>-4234</v>
       </c>
       <c r="F33" s="111">
         <v>8787</v>
       </c>
       <c r="G33" s="111">
         <v>-7831</v>
       </c>
       <c r="H33" s="111">
         <v>-5635</v>
       </c>
       <c r="I33" s="111">
         <v>-2051</v>
       </c>
       <c r="J33" s="111">
         <v>1445</v>
       </c>
       <c r="K33" s="111">
         <v>-3488</v>
       </c>
       <c r="L33" s="111">
         <v>8394</v>
       </c>
@@ -39705,58 +40397,61 @@
       </c>
       <c r="AJ33" s="111">
         <v>7416</v>
       </c>
       <c r="AK33" s="111">
         <v>262</v>
       </c>
       <c r="AL33" s="111">
         <v>1895</v>
       </c>
       <c r="AM33" s="111">
         <v>-646</v>
       </c>
       <c r="AN33" s="111">
         <v>-870</v>
       </c>
       <c r="AO33" s="111">
         <v>10554</v>
       </c>
       <c r="AP33" s="111">
         <v>-771</v>
       </c>
       <c r="AQ33" s="111">
         <v>2348</v>
       </c>
+      <c r="AR33" s="111">
+        <v>-8670</v>
+      </c>
     </row>
-    <row r="34" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" s="96"/>
       <c r="B34" s="112" t="s">
+        <v>369</v>
+      </c>
+      <c r="C34" s="112" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="E34" s="109">
         <v>-4503</v>
       </c>
       <c r="F34" s="109">
         <v>42133</v>
       </c>
       <c r="G34" s="109">
         <v>-62168</v>
       </c>
       <c r="H34" s="109">
         <v>-16756</v>
       </c>
       <c r="I34" s="109">
         <v>364</v>
       </c>
       <c r="J34" s="109">
         <v>-752</v>
       </c>
       <c r="K34" s="109">
         <v>-7804</v>
       </c>
       <c r="L34" s="109">
         <v>-6934</v>
       </c>
@@ -39828,58 +40523,61 @@
       </c>
       <c r="AJ34" s="109">
         <v>-3833</v>
       </c>
       <c r="AK34" s="109">
         <v>2432</v>
       </c>
       <c r="AL34" s="109">
         <v>-1375</v>
       </c>
       <c r="AM34" s="109">
         <v>4046</v>
       </c>
       <c r="AN34" s="109">
         <v>-3686</v>
       </c>
       <c r="AO34" s="109">
         <v>7115</v>
       </c>
       <c r="AP34" s="109">
         <v>443</v>
       </c>
       <c r="AQ34" s="109">
         <v>-5972</v>
       </c>
+      <c r="AR34" s="109">
+        <v>-426</v>
+      </c>
     </row>
-    <row r="35" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="35" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="96"/>
       <c r="B35" s="110" t="s">
+        <v>371</v>
+      </c>
+      <c r="C35" s="110" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E35" s="114">
         <v>0</v>
       </c>
       <c r="F35" s="114">
         <v>1044</v>
       </c>
       <c r="G35" s="114">
         <v>0</v>
       </c>
       <c r="H35" s="114">
         <v>5675</v>
       </c>
       <c r="I35" s="111">
         <v>4285</v>
       </c>
       <c r="J35" s="114">
         <v>2197</v>
       </c>
       <c r="K35" s="114">
         <v>5712</v>
       </c>
       <c r="L35" s="114">
         <v>4854</v>
       </c>
@@ -39951,58 +40649,61 @@
       </c>
       <c r="AJ35" s="111">
         <v>623</v>
       </c>
       <c r="AK35" s="111">
         <v>4074</v>
       </c>
       <c r="AL35" s="114">
         <v>24</v>
       </c>
       <c r="AM35" s="111">
         <v>498</v>
       </c>
       <c r="AN35" s="111">
         <v>800</v>
       </c>
       <c r="AO35" s="111">
         <v>2000</v>
       </c>
       <c r="AP35" s="111">
         <v>2250</v>
       </c>
       <c r="AQ35" s="111">
         <v>600</v>
       </c>
+      <c r="AR35" s="111">
+        <v>3915</v>
+      </c>
     </row>
-    <row r="36" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="36" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="96"/>
       <c r="B36" s="115" t="s">
+        <v>373</v>
+      </c>
+      <c r="C36" s="115" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E36" s="109">
         <v>-23642</v>
       </c>
       <c r="F36" s="109">
         <v>-49044</v>
       </c>
       <c r="G36" s="109">
         <v>-24015</v>
       </c>
       <c r="H36" s="109">
         <v>-20296</v>
       </c>
       <c r="I36" s="109">
         <v>-7508</v>
       </c>
       <c r="J36" s="109">
         <v>-42727</v>
       </c>
       <c r="K36" s="109">
         <v>-66642</v>
       </c>
       <c r="L36" s="109">
         <v>-104065</v>
       </c>
@@ -40074,58 +40775,61 @@
       </c>
       <c r="AJ36" s="109">
         <v>-13395</v>
       </c>
       <c r="AK36" s="109">
         <v>-18195</v>
       </c>
       <c r="AL36" s="109">
         <v>-47641</v>
       </c>
       <c r="AM36" s="109">
         <v>-11755</v>
       </c>
       <c r="AN36" s="109">
         <v>-44109</v>
       </c>
       <c r="AO36" s="109">
         <v>-31861</v>
       </c>
       <c r="AP36" s="109">
         <v>-51883</v>
       </c>
       <c r="AQ36" s="109">
         <v>-38153</v>
       </c>
+      <c r="AR36" s="109">
+        <v>-48945</v>
+      </c>
     </row>
-    <row r="37" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="37" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="96"/>
       <c r="B37" s="116" t="s">
+        <v>375</v>
+      </c>
+      <c r="C37" s="116" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E37" s="111">
         <v>-13399</v>
       </c>
       <c r="F37" s="111">
         <v>-16901</v>
       </c>
       <c r="G37" s="111">
         <v>-21283</v>
       </c>
       <c r="H37" s="111">
         <v>-19888</v>
       </c>
       <c r="I37" s="111">
         <v>-30072</v>
       </c>
       <c r="J37" s="111">
         <v>-37496</v>
       </c>
       <c r="K37" s="111">
         <v>-60095</v>
       </c>
       <c r="L37" s="111">
         <v>-79160</v>
       </c>
@@ -40197,101 +40901,105 @@
       </c>
       <c r="AJ37" s="111">
         <v>-19377</v>
       </c>
       <c r="AK37" s="111">
         <v>-20597.599600070302</v>
       </c>
       <c r="AL37" s="111">
         <v>-23642.400399929698</v>
       </c>
       <c r="AM37" s="111">
         <v>-19852</v>
       </c>
       <c r="AN37" s="111">
         <v>-25751</v>
       </c>
       <c r="AO37" s="111">
         <v>-33839</v>
       </c>
       <c r="AP37" s="111">
         <v>-35813</v>
       </c>
       <c r="AQ37" s="111">
         <v>-31468</v>
       </c>
+      <c r="AR37" s="111">
+        <v>-35062</v>
+      </c>
     </row>
-    <row r="38" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="38" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" s="96"/>
       <c r="B38" s="100"/>
       <c r="C38" s="100"/>
       <c r="E38" s="109"/>
       <c r="F38" s="109"/>
       <c r="G38" s="109"/>
       <c r="H38" s="109"/>
       <c r="I38" s="109"/>
       <c r="J38" s="109"/>
       <c r="K38" s="109"/>
       <c r="L38" s="109"/>
       <c r="M38" s="109"/>
       <c r="O38" s="109"/>
       <c r="P38" s="109"/>
       <c r="Q38" s="109"/>
       <c r="R38" s="109"/>
       <c r="S38" s="109"/>
       <c r="T38" s="109"/>
       <c r="U38" s="109"/>
       <c r="V38" s="109"/>
       <c r="W38" s="109"/>
       <c r="X38" s="109"/>
       <c r="Y38" s="109"/>
       <c r="Z38" s="109"/>
       <c r="AA38" s="109"/>
       <c r="AB38" s="109"/>
       <c r="AC38" s="109"/>
       <c r="AD38" s="109"/>
       <c r="AE38" s="109"/>
       <c r="AF38" s="109"/>
       <c r="AG38" s="109"/>
       <c r="AH38" s="109"/>
       <c r="AI38" s="109"/>
       <c r="AJ38" s="109"/>
       <c r="AK38" s="109"/>
       <c r="AL38" s="109"/>
       <c r="AM38" s="109"/>
       <c r="AN38" s="109"/>
       <c r="AO38" s="109"/>
       <c r="AP38" s="109"/>
       <c r="AQ38" s="109"/>
+      <c r="AR38" s="109"/>
     </row>
-    <row r="39" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="39" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="96"/>
       <c r="B39" s="132" t="s">
+        <v>377</v>
+      </c>
+      <c r="C39" s="132" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E39" s="117">
         <v>95846</v>
       </c>
       <c r="F39" s="117">
         <v>157207</v>
       </c>
       <c r="G39" s="117">
         <v>146719</v>
       </c>
       <c r="H39" s="117">
         <v>178080</v>
       </c>
       <c r="I39" s="117">
         <v>382294</v>
       </c>
       <c r="J39" s="117">
         <v>347366</v>
       </c>
       <c r="K39" s="117">
         <v>455902</v>
       </c>
       <c r="L39" s="117">
         <v>479564</v>
       </c>
@@ -40363,148 +41071,153 @@
       </c>
       <c r="AJ39" s="117">
         <v>173094</v>
       </c>
       <c r="AK39" s="117">
         <v>114104</v>
       </c>
       <c r="AL39" s="117">
         <v>167927.59960007036</v>
       </c>
       <c r="AM39" s="117">
         <v>57863</v>
       </c>
       <c r="AN39" s="117">
         <v>105844.99999999988</v>
       </c>
       <c r="AO39" s="117">
         <v>271006.00000000012</v>
       </c>
       <c r="AP39" s="117">
         <v>312332</v>
       </c>
       <c r="AQ39" s="117">
         <v>81925</v>
       </c>
+      <c r="AR39" s="117">
+        <v>149981</v>
+      </c>
     </row>
-    <row r="40" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="40" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="96"/>
       <c r="B40" s="100"/>
       <c r="C40" s="100"/>
       <c r="E40" s="109"/>
       <c r="F40" s="109"/>
       <c r="G40" s="109"/>
       <c r="H40" s="109"/>
       <c r="I40" s="109"/>
       <c r="J40" s="109"/>
       <c r="K40" s="109"/>
       <c r="L40" s="109"/>
       <c r="M40" s="109"/>
       <c r="O40" s="109"/>
       <c r="P40" s="109"/>
       <c r="Q40" s="109"/>
       <c r="R40" s="109"/>
       <c r="S40" s="109"/>
       <c r="T40" s="109"/>
       <c r="U40" s="109"/>
       <c r="V40" s="109"/>
       <c r="W40" s="109"/>
       <c r="X40" s="109"/>
       <c r="Y40" s="109"/>
       <c r="Z40" s="109"/>
       <c r="AA40" s="109"/>
       <c r="AB40" s="109"/>
       <c r="AC40" s="109"/>
       <c r="AD40" s="109"/>
       <c r="AE40" s="109"/>
       <c r="AF40" s="109"/>
       <c r="AG40" s="109"/>
       <c r="AH40" s="109"/>
       <c r="AI40" s="109"/>
       <c r="AJ40" s="109"/>
       <c r="AK40" s="109"/>
       <c r="AL40" s="109"/>
       <c r="AM40" s="109"/>
       <c r="AN40" s="109"/>
       <c r="AO40" s="109"/>
       <c r="AP40" s="109"/>
       <c r="AQ40" s="109"/>
+      <c r="AR40" s="109"/>
     </row>
-    <row r="41" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="41" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" s="96"/>
       <c r="B41" s="103" t="s">
+        <v>379</v>
+      </c>
+      <c r="C41" s="103" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E41" s="109"/>
       <c r="F41" s="109"/>
       <c r="G41" s="109"/>
       <c r="H41" s="109"/>
       <c r="I41" s="109"/>
       <c r="J41" s="109"/>
       <c r="K41" s="109"/>
       <c r="L41" s="109"/>
       <c r="M41" s="109"/>
       <c r="O41" s="109"/>
       <c r="P41" s="109"/>
       <c r="Q41" s="109"/>
       <c r="R41" s="109"/>
       <c r="S41" s="109"/>
       <c r="T41" s="109"/>
       <c r="U41" s="109"/>
       <c r="V41" s="109"/>
       <c r="W41" s="109"/>
       <c r="X41" s="109"/>
       <c r="Y41" s="109"/>
       <c r="Z41" s="109"/>
       <c r="AA41" s="109"/>
       <c r="AB41" s="109"/>
       <c r="AC41" s="109"/>
       <c r="AD41" s="109"/>
       <c r="AE41" s="109"/>
       <c r="AF41" s="109"/>
       <c r="AG41" s="109"/>
       <c r="AH41" s="109"/>
       <c r="AI41" s="109"/>
       <c r="AJ41" s="109"/>
       <c r="AK41" s="109"/>
       <c r="AL41" s="109"/>
       <c r="AM41" s="109"/>
       <c r="AN41" s="109"/>
       <c r="AO41" s="109"/>
       <c r="AP41" s="109"/>
       <c r="AQ41" s="109"/>
+      <c r="AR41" s="109"/>
     </row>
-    <row r="42" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" s="96"/>
       <c r="B42" s="118" t="s">
+        <v>381</v>
+      </c>
+      <c r="C42" s="118" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E42" s="119">
         <v>-16699</v>
       </c>
       <c r="F42" s="119">
         <v>-25006</v>
       </c>
       <c r="G42" s="119">
         <v>14719</v>
       </c>
       <c r="H42" s="119">
         <v>-74926</v>
       </c>
       <c r="I42" s="119">
         <v>-78751</v>
       </c>
       <c r="J42" s="119">
         <v>-8638</v>
       </c>
       <c r="K42" s="119">
         <v>-121477</v>
       </c>
       <c r="L42" s="119">
         <v>-92373</v>
       </c>
@@ -40576,58 +41289,61 @@
       </c>
       <c r="AJ42" s="119">
         <v>-304425</v>
       </c>
       <c r="AK42" s="119">
         <v>3542</v>
       </c>
       <c r="AL42" s="119">
         <v>223944</v>
       </c>
       <c r="AM42" s="119">
         <v>-71070</v>
       </c>
       <c r="AN42" s="119">
         <v>16469</v>
       </c>
       <c r="AO42" s="119">
         <v>-678</v>
       </c>
       <c r="AP42" s="119">
         <v>60748</v>
       </c>
       <c r="AQ42" s="119">
         <v>75942</v>
       </c>
+      <c r="AR42" s="119">
+        <v>101134</v>
+      </c>
     </row>
-    <row r="43" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="43" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A43" s="96"/>
       <c r="B43" s="120" t="s">
+        <v>383</v>
+      </c>
+      <c r="C43" s="120" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E43" s="109">
         <v>-890</v>
       </c>
       <c r="F43" s="109">
         <v>-1084</v>
       </c>
       <c r="G43" s="109">
         <v>-1034</v>
       </c>
       <c r="H43" s="109">
         <v>1041</v>
       </c>
       <c r="I43" s="109">
         <v>-6067</v>
       </c>
       <c r="J43" s="109">
         <v>-6226</v>
       </c>
       <c r="K43" s="109">
         <v>-10751</v>
       </c>
       <c r="L43" s="109">
         <v>2306</v>
       </c>
@@ -40699,58 +41415,61 @@
       </c>
       <c r="AJ43" s="109">
         <v>-1686</v>
       </c>
       <c r="AK43" s="109">
         <v>1211</v>
       </c>
       <c r="AL43" s="109">
         <v>1614</v>
       </c>
       <c r="AM43" s="109">
         <v>2075</v>
       </c>
       <c r="AN43" s="109">
         <v>0</v>
       </c>
       <c r="AO43" s="109">
         <v>0</v>
       </c>
       <c r="AP43" s="109">
         <v>830</v>
       </c>
       <c r="AQ43" s="109">
         <v>5245</v>
       </c>
+      <c r="AR43" s="109">
+        <v>4376</v>
+      </c>
     </row>
-    <row r="44" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A44" s="96"/>
       <c r="B44" s="118" t="s">
+        <v>385</v>
+      </c>
+      <c r="C44" s="118" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="E44" s="119">
         <v>0</v>
       </c>
       <c r="F44" s="119">
         <v>0</v>
       </c>
       <c r="G44" s="119">
         <v>0</v>
       </c>
       <c r="H44" s="119">
         <v>0</v>
       </c>
       <c r="I44" s="119">
         <v>0</v>
       </c>
       <c r="J44" s="119">
         <v>-7385</v>
       </c>
       <c r="K44" s="119">
         <v>-915</v>
       </c>
       <c r="L44" s="119">
         <v>66000</v>
       </c>
@@ -40822,58 +41541,61 @@
       </c>
       <c r="AJ44" s="119">
         <v>40000</v>
       </c>
       <c r="AK44" s="119">
         <v>26000</v>
       </c>
       <c r="AL44" s="119">
         <v>0</v>
       </c>
       <c r="AM44" s="119">
         <v>0</v>
       </c>
       <c r="AN44" s="119">
         <v>0</v>
       </c>
       <c r="AO44" s="119">
         <v>0</v>
       </c>
       <c r="AP44" s="119">
         <v>0</v>
       </c>
       <c r="AQ44" s="119">
         <v>0</v>
       </c>
+      <c r="AR44" s="119">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="45" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" s="96"/>
       <c r="B45" s="120" t="s">
+        <v>387</v>
+      </c>
+      <c r="C45" s="120" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E45" s="121">
         <v>-5295</v>
       </c>
       <c r="F45" s="121">
         <v>-2566</v>
       </c>
       <c r="G45" s="109">
         <v>-12281</v>
       </c>
       <c r="H45" s="109">
         <v>-17699</v>
       </c>
       <c r="I45" s="113">
         <v>-31701</v>
       </c>
       <c r="J45" s="109">
         <v>-18763</v>
       </c>
       <c r="K45" s="109">
         <v>-36182</v>
       </c>
       <c r="L45" s="109">
         <v>-37640</v>
       </c>
@@ -40945,58 +41667,61 @@
       </c>
       <c r="AJ45" s="113">
         <v>-7072</v>
       </c>
       <c r="AK45" s="113">
         <v>-10833</v>
       </c>
       <c r="AL45" s="109">
         <v>-10607</v>
       </c>
       <c r="AM45" s="113">
         <v>-8816</v>
       </c>
       <c r="AN45" s="113">
         <v>-7259</v>
       </c>
       <c r="AO45" s="113">
         <v>-8645</v>
       </c>
       <c r="AP45" s="109">
         <v>-9760</v>
       </c>
       <c r="AQ45" s="109">
         <v>-13519</v>
       </c>
+      <c r="AR45" s="109">
+        <v>-13320</v>
+      </c>
     </row>
-    <row r="46" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="46" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" s="96"/>
       <c r="B46" s="133" t="s">
+        <v>389</v>
+      </c>
+      <c r="C46" s="118" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E46" s="119">
         <v>0</v>
       </c>
       <c r="F46" s="119">
         <v>-135</v>
       </c>
       <c r="G46" s="119">
         <v>-185</v>
       </c>
       <c r="H46" s="119">
         <v>0</v>
       </c>
       <c r="I46" s="119">
         <v>0</v>
       </c>
       <c r="J46" s="119" t="s">
         <v>50</v>
       </c>
       <c r="K46" s="119" t="s">
         <v>50</v>
       </c>
       <c r="L46" s="119">
         <v>0</v>
       </c>
@@ -41068,58 +41793,61 @@
       </c>
       <c r="AJ46" s="119" t="s">
         <v>50</v>
       </c>
       <c r="AK46" s="119" t="s">
         <v>50</v>
       </c>
       <c r="AL46" s="119">
         <v>0</v>
       </c>
       <c r="AM46" s="119">
         <v>0</v>
       </c>
       <c r="AN46" s="119">
         <v>0</v>
       </c>
       <c r="AO46" s="119">
         <v>0</v>
       </c>
       <c r="AP46" s="119">
         <v>0</v>
       </c>
       <c r="AQ46" s="119">
         <v>0</v>
       </c>
+      <c r="AR46" s="119">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:43" ht="19.2" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="47" spans="1:44" ht="19.2" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A47" s="96"/>
       <c r="B47" s="135" t="s">
+        <v>391</v>
+      </c>
+      <c r="C47" s="135" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="E47" s="122">
         <v>-22884</v>
       </c>
       <c r="F47" s="122">
         <v>-28791</v>
       </c>
       <c r="G47" s="122">
         <v>1219</v>
       </c>
       <c r="H47" s="122">
         <v>-91584</v>
       </c>
       <c r="I47" s="122">
         <v>-116519</v>
       </c>
       <c r="J47" s="122">
         <v>-41012</v>
       </c>
       <c r="K47" s="122">
         <v>-169325</v>
       </c>
       <c r="L47" s="122">
         <v>-61707</v>
       </c>
@@ -41191,148 +41919,153 @@
       </c>
       <c r="AJ47" s="122">
         <v>-273183</v>
       </c>
       <c r="AK47" s="122">
         <v>19920</v>
       </c>
       <c r="AL47" s="122">
         <v>214951</v>
       </c>
       <c r="AM47" s="122">
         <v>-77811</v>
       </c>
       <c r="AN47" s="122">
         <v>9210</v>
       </c>
       <c r="AO47" s="122">
         <v>-9323</v>
       </c>
       <c r="AP47" s="122">
         <v>51818</v>
       </c>
       <c r="AQ47" s="122">
         <v>67668</v>
       </c>
+      <c r="AR47" s="122">
+        <v>92190</v>
+      </c>
     </row>
-    <row r="48" spans="1:43" ht="19.2" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="48" spans="1:44" ht="19.2" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" s="96"/>
       <c r="B48" s="100"/>
       <c r="C48" s="100"/>
       <c r="E48" s="109"/>
       <c r="F48" s="109"/>
       <c r="G48" s="109"/>
       <c r="H48" s="109"/>
       <c r="I48" s="109"/>
       <c r="J48" s="109"/>
       <c r="K48" s="109"/>
       <c r="L48" s="109"/>
       <c r="M48" s="109"/>
       <c r="O48" s="109"/>
       <c r="P48" s="109"/>
       <c r="Q48" s="109"/>
       <c r="R48" s="109"/>
       <c r="S48" s="109"/>
       <c r="T48" s="109"/>
       <c r="U48" s="109"/>
       <c r="V48" s="109"/>
       <c r="W48" s="109"/>
       <c r="X48" s="109"/>
       <c r="Y48" s="109"/>
       <c r="Z48" s="109"/>
       <c r="AA48" s="109"/>
       <c r="AB48" s="109"/>
       <c r="AC48" s="109"/>
       <c r="AD48" s="109"/>
       <c r="AE48" s="109"/>
       <c r="AF48" s="109"/>
       <c r="AG48" s="109"/>
       <c r="AH48" s="109"/>
       <c r="AI48" s="109"/>
       <c r="AJ48" s="109"/>
       <c r="AK48" s="109"/>
       <c r="AL48" s="109"/>
       <c r="AM48" s="109"/>
       <c r="AN48" s="109"/>
       <c r="AO48" s="109"/>
       <c r="AP48" s="109"/>
       <c r="AQ48" s="109"/>
+      <c r="AR48" s="109"/>
     </row>
-    <row r="49" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="49" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" s="96"/>
       <c r="B49" s="103" t="s">
+        <v>393</v>
+      </c>
+      <c r="C49" s="103" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E49" s="109"/>
       <c r="F49" s="109"/>
       <c r="G49" s="109"/>
       <c r="H49" s="109"/>
       <c r="I49" s="109"/>
       <c r="J49" s="109"/>
       <c r="K49" s="109"/>
       <c r="L49" s="109"/>
       <c r="M49" s="109"/>
       <c r="O49" s="109"/>
       <c r="P49" s="109"/>
       <c r="Q49" s="109"/>
       <c r="R49" s="109"/>
       <c r="S49" s="109"/>
       <c r="T49" s="109"/>
       <c r="U49" s="109"/>
       <c r="V49" s="109"/>
       <c r="W49" s="109"/>
       <c r="X49" s="109"/>
       <c r="Y49" s="109"/>
       <c r="Z49" s="109"/>
       <c r="AA49" s="109"/>
       <c r="AB49" s="109"/>
       <c r="AC49" s="109"/>
       <c r="AD49" s="109"/>
       <c r="AE49" s="109"/>
       <c r="AF49" s="109"/>
       <c r="AG49" s="109"/>
       <c r="AH49" s="109"/>
       <c r="AI49" s="109"/>
       <c r="AJ49" s="109"/>
       <c r="AK49" s="109"/>
       <c r="AL49" s="109"/>
       <c r="AM49" s="109"/>
       <c r="AN49" s="109"/>
       <c r="AO49" s="109"/>
       <c r="AP49" s="109"/>
       <c r="AQ49" s="109"/>
+      <c r="AR49" s="109"/>
     </row>
-    <row r="50" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="50" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" s="96"/>
       <c r="B50" s="118" t="s">
+        <v>395</v>
+      </c>
+      <c r="C50" s="118" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E50" s="119">
         <v>-121248</v>
       </c>
       <c r="F50" s="119">
         <v>-155398</v>
       </c>
       <c r="G50" s="119">
         <v>-116800</v>
       </c>
       <c r="H50" s="119">
         <v>-127503</v>
       </c>
       <c r="I50" s="119">
         <v>-162645</v>
       </c>
       <c r="J50" s="119">
         <v>-79538</v>
       </c>
       <c r="K50" s="119">
         <v>-191968</v>
       </c>
       <c r="L50" s="119">
         <v>-431350</v>
       </c>
@@ -41404,58 +42137,61 @@
       </c>
       <c r="AJ50" s="119">
         <v>-239318</v>
       </c>
       <c r="AK50" s="119">
         <v>-48330</v>
       </c>
       <c r="AL50" s="119">
         <v>-102553</v>
       </c>
       <c r="AM50" s="119">
         <v>-171686</v>
       </c>
       <c r="AN50" s="119">
         <v>-56418</v>
       </c>
       <c r="AO50" s="119">
         <v>-32496</v>
       </c>
       <c r="AP50" s="119">
         <v>-56211</v>
       </c>
       <c r="AQ50" s="119">
         <v>-137344</v>
       </c>
+      <c r="AR50" s="119">
+        <v>-18165</v>
+      </c>
     </row>
-    <row r="51" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="51" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" s="96"/>
       <c r="B51" s="120" t="s">
+        <v>397</v>
+      </c>
+      <c r="C51" s="120" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E51" s="109">
         <v>141331</v>
       </c>
       <c r="F51" s="109">
         <v>217297</v>
       </c>
       <c r="G51" s="109">
         <v>198239</v>
       </c>
       <c r="H51" s="109">
         <v>124874</v>
       </c>
       <c r="I51" s="109">
         <v>265167</v>
       </c>
       <c r="J51" s="109">
         <v>161348</v>
       </c>
       <c r="K51" s="109">
         <v>322947</v>
       </c>
       <c r="L51" s="109">
         <v>837015</v>
       </c>
@@ -41527,58 +42263,61 @@
       </c>
       <c r="AJ51" s="113">
         <v>715625</v>
       </c>
       <c r="AK51" s="113">
         <v>50281</v>
       </c>
       <c r="AL51" s="109">
         <v>34430</v>
       </c>
       <c r="AM51" s="113">
         <v>429853</v>
       </c>
       <c r="AN51" s="113">
         <v>49586</v>
       </c>
       <c r="AO51" s="113">
         <v>42060</v>
       </c>
       <c r="AP51" s="109">
         <v>212869</v>
       </c>
       <c r="AQ51" s="109">
         <v>11336</v>
       </c>
+      <c r="AR51" s="109">
+        <v>17844</v>
+      </c>
     </row>
-    <row r="52" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="52" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" s="96"/>
       <c r="B52" s="118" t="s">
+        <v>399</v>
+      </c>
+      <c r="C52" s="118" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="E52" s="119"/>
       <c r="F52" s="119"/>
       <c r="G52" s="119">
         <v>0</v>
       </c>
       <c r="H52" s="119">
         <v>0</v>
       </c>
       <c r="I52" s="119">
         <v>-121</v>
       </c>
       <c r="J52" s="119">
         <v>-12089</v>
       </c>
       <c r="K52" s="119" t="s">
         <v>50</v>
       </c>
       <c r="L52" s="119">
         <v>0</v>
       </c>
       <c r="M52" s="119">
         <v>59292</v>
       </c>
       <c r="O52" s="119">
@@ -41646,58 +42385,61 @@
       </c>
       <c r="AJ52" s="119" t="s">
         <v>50</v>
       </c>
       <c r="AK52" s="119" t="s">
         <v>50</v>
       </c>
       <c r="AL52" s="119">
         <v>0</v>
       </c>
       <c r="AM52" s="119">
         <v>0</v>
       </c>
       <c r="AN52" s="119">
         <v>59292.000000000116</v>
       </c>
       <c r="AO52" s="119">
         <v>-1.1641532182693481E-10</v>
       </c>
       <c r="AP52" s="119">
         <v>0</v>
       </c>
       <c r="AQ52" s="119">
         <v>0</v>
       </c>
+      <c r="AR52" s="119">
+        <v>0</v>
+      </c>
     </row>
-    <row r="53" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="53" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" s="96"/>
       <c r="B53" s="120" t="s">
+        <v>401</v>
+      </c>
+      <c r="C53" s="120" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="E53" s="113">
         <v>-3954</v>
       </c>
       <c r="F53" s="113">
         <v>-21866</v>
       </c>
       <c r="G53" s="109">
         <v>-27509</v>
       </c>
       <c r="H53" s="109">
         <v>-26445</v>
       </c>
       <c r="I53" s="113">
         <v>-21249</v>
       </c>
       <c r="J53" s="109">
         <v>-39774</v>
       </c>
       <c r="K53" s="109">
         <v>-7842</v>
       </c>
       <c r="L53" s="109">
         <v>-8391</v>
       </c>
@@ -41769,58 +42511,61 @@
       </c>
       <c r="AJ53" s="113">
         <v>-15754</v>
       </c>
       <c r="AK53" s="113">
         <v>-238</v>
       </c>
       <c r="AL53" s="109">
         <v>209</v>
       </c>
       <c r="AM53" s="113">
         <v>-6719</v>
       </c>
       <c r="AN53" s="113">
         <v>-9639</v>
       </c>
       <c r="AO53" s="113">
         <v>-19375</v>
       </c>
       <c r="AP53" s="113">
         <v>-3672</v>
       </c>
       <c r="AQ53" s="113">
         <v>18730</v>
       </c>
+      <c r="AR53" s="113">
+        <v>5680</v>
+      </c>
     </row>
-    <row r="54" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" s="96"/>
       <c r="B54" s="118" t="s">
+        <v>403</v>
+      </c>
+      <c r="C54" s="118" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E54" s="119">
         <v>0</v>
       </c>
       <c r="F54" s="119">
         <v>0</v>
       </c>
       <c r="G54" s="119">
         <v>10603</v>
       </c>
       <c r="H54" s="119">
         <v>154207</v>
       </c>
       <c r="I54" s="119">
         <v>0</v>
       </c>
       <c r="J54" s="119" t="s">
         <v>50</v>
       </c>
       <c r="K54" s="119">
         <v>0</v>
       </c>
       <c r="L54" s="119">
         <v>0</v>
       </c>
@@ -41892,58 +42637,61 @@
       </c>
       <c r="AJ54" s="119" t="s">
         <v>50</v>
       </c>
       <c r="AK54" s="119" t="s">
         <v>50</v>
       </c>
       <c r="AL54" s="119">
         <v>0</v>
       </c>
       <c r="AM54" s="119">
         <v>0</v>
       </c>
       <c r="AN54" s="119">
         <v>0</v>
       </c>
       <c r="AO54" s="119">
         <v>0</v>
       </c>
       <c r="AP54" s="119">
         <v>574124</v>
       </c>
       <c r="AQ54" s="119">
         <v>0</v>
       </c>
+      <c r="AR54" s="119">
+        <v>0</v>
+      </c>
     </row>
-    <row r="55" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="55" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" s="96"/>
       <c r="B55" s="130" t="s">
+        <v>405</v>
+      </c>
+      <c r="C55" s="120" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E55" s="113">
         <v>-69023</v>
       </c>
       <c r="F55" s="113">
         <v>-141000</v>
       </c>
       <c r="G55" s="109">
         <v>-134369</v>
       </c>
       <c r="H55" s="109">
         <v>-170000</v>
       </c>
       <c r="I55" s="113">
         <v>-165000</v>
       </c>
       <c r="J55" s="109">
         <v>-150000</v>
       </c>
       <c r="K55" s="109">
         <v>-328348</v>
       </c>
       <c r="L55" s="109">
         <v>-483537</v>
       </c>
@@ -42015,58 +42763,61 @@
       </c>
       <c r="AJ55" s="113">
         <v>-118537</v>
       </c>
       <c r="AK55" s="113">
         <v>-264999.99999999988</v>
       </c>
       <c r="AL55" s="109">
         <v>-100000.00000000012</v>
       </c>
       <c r="AM55" s="113">
         <v>-175000</v>
       </c>
       <c r="AN55" s="113">
         <v>-154338</v>
       </c>
       <c r="AO55" s="113">
         <v>0</v>
       </c>
       <c r="AP55" s="113">
         <v>-1023000</v>
       </c>
       <c r="AQ55" s="113">
         <v>0</v>
       </c>
+      <c r="AR55" s="113">
+        <v>-270000</v>
+      </c>
     </row>
-    <row r="56" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="56" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" s="96"/>
       <c r="B56" s="131" t="s">
+        <v>407</v>
+      </c>
+      <c r="C56" s="131" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E56" s="123">
         <v>-52894</v>
       </c>
       <c r="F56" s="123">
         <v>-100967</v>
       </c>
       <c r="G56" s="123">
         <v>-69836</v>
       </c>
       <c r="H56" s="123">
         <v>-44867</v>
       </c>
       <c r="I56" s="123">
         <v>-83848</v>
       </c>
       <c r="J56" s="123">
         <v>-120053</v>
       </c>
       <c r="K56" s="123">
         <v>-205211</v>
       </c>
       <c r="L56" s="123">
         <v>-86263</v>
       </c>
@@ -42138,58 +42889,61 @@
       </c>
       <c r="AJ56" s="123">
         <v>342016</v>
       </c>
       <c r="AK56" s="123">
         <v>-263286.99999999988</v>
       </c>
       <c r="AL56" s="123">
         <v>-167914.00000000012</v>
       </c>
       <c r="AM56" s="123">
         <v>76448</v>
       </c>
       <c r="AN56" s="123">
         <v>-111516.99999999988</v>
       </c>
       <c r="AO56" s="123">
         <v>-9811.0000000001164</v>
       </c>
       <c r="AP56" s="123">
         <v>-295890</v>
       </c>
       <c r="AQ56" s="123">
         <v>-107278</v>
       </c>
+      <c r="AR56" s="123">
+        <v>-264641</v>
+      </c>
     </row>
-    <row r="57" spans="1:43" ht="19.2" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="57" spans="1:44" ht="19.2" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A57" s="96"/>
       <c r="B57" s="135" t="s">
+        <v>409</v>
+      </c>
+      <c r="C57" s="135" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E57" s="122">
         <v>20068</v>
       </c>
       <c r="F57" s="122">
         <v>27449</v>
       </c>
       <c r="G57" s="122">
         <v>78102</v>
       </c>
       <c r="H57" s="122">
         <v>41629</v>
       </c>
       <c r="I57" s="122">
         <v>181927</v>
       </c>
       <c r="J57" s="122">
         <v>186301</v>
       </c>
       <c r="K57" s="122">
         <v>81366</v>
       </c>
       <c r="L57" s="122">
         <v>331594</v>
       </c>
@@ -42261,148 +43015,153 @@
       </c>
       <c r="AJ57" s="122">
         <v>241927</v>
       </c>
       <c r="AK57" s="122">
         <v>-129263</v>
       </c>
       <c r="AL57" s="122">
         <v>214964.59960007024</v>
       </c>
       <c r="AM57" s="122">
         <v>56500</v>
       </c>
       <c r="AN57" s="122">
         <v>3538</v>
       </c>
       <c r="AO57" s="122">
         <v>251872</v>
       </c>
       <c r="AP57" s="122">
         <v>68260</v>
       </c>
       <c r="AQ57" s="122">
         <v>42315</v>
       </c>
+      <c r="AR57" s="122">
+        <v>-22470</v>
+      </c>
     </row>
-    <row r="58" spans="1:43" ht="19.2" thickTop="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="58" spans="1:44" ht="19.2" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" s="96"/>
       <c r="B58" s="100"/>
       <c r="C58" s="100"/>
       <c r="E58" s="109"/>
       <c r="F58" s="109"/>
       <c r="G58" s="109"/>
       <c r="H58" s="109"/>
       <c r="I58" s="109"/>
       <c r="J58" s="109"/>
       <c r="K58" s="109"/>
       <c r="L58" s="109"/>
       <c r="M58" s="109"/>
       <c r="O58" s="109"/>
       <c r="P58" s="109"/>
       <c r="Q58" s="109"/>
       <c r="R58" s="109"/>
       <c r="S58" s="109"/>
       <c r="T58" s="109"/>
       <c r="U58" s="109"/>
       <c r="V58" s="109"/>
       <c r="W58" s="109"/>
       <c r="X58" s="109"/>
       <c r="Y58" s="109"/>
       <c r="Z58" s="109"/>
       <c r="AA58" s="109"/>
       <c r="AB58" s="109"/>
       <c r="AC58" s="109"/>
       <c r="AD58" s="109"/>
       <c r="AE58" s="109"/>
       <c r="AF58" s="109"/>
       <c r="AG58" s="109"/>
       <c r="AH58" s="109"/>
       <c r="AI58" s="109"/>
       <c r="AJ58" s="109"/>
       <c r="AK58" s="109"/>
       <c r="AL58" s="109"/>
       <c r="AM58" s="109"/>
       <c r="AN58" s="109"/>
       <c r="AO58" s="109"/>
       <c r="AP58" s="109"/>
       <c r="AQ58" s="109"/>
+      <c r="AR58" s="109"/>
     </row>
-    <row r="59" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="59" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" s="96"/>
       <c r="B59" s="103" t="s">
+        <v>411</v>
+      </c>
+      <c r="C59" s="103" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E59" s="109"/>
       <c r="F59" s="109"/>
       <c r="G59" s="109"/>
       <c r="H59" s="109"/>
       <c r="I59" s="109"/>
       <c r="J59" s="109"/>
       <c r="K59" s="109"/>
       <c r="L59" s="109"/>
       <c r="M59" s="109"/>
       <c r="O59" s="109"/>
       <c r="P59" s="109"/>
       <c r="Q59" s="109"/>
       <c r="R59" s="109"/>
       <c r="S59" s="109"/>
       <c r="T59" s="109"/>
       <c r="U59" s="109"/>
       <c r="V59" s="109"/>
       <c r="W59" s="109"/>
       <c r="X59" s="109"/>
       <c r="Y59" s="109"/>
       <c r="Z59" s="109"/>
       <c r="AA59" s="109"/>
       <c r="AB59" s="109"/>
       <c r="AC59" s="109"/>
       <c r="AD59" s="109"/>
       <c r="AE59" s="109"/>
       <c r="AF59" s="109"/>
       <c r="AG59" s="109"/>
       <c r="AH59" s="109"/>
       <c r="AI59" s="109"/>
       <c r="AJ59" s="109"/>
       <c r="AK59" s="109"/>
       <c r="AL59" s="109"/>
       <c r="AM59" s="109"/>
       <c r="AN59" s="109"/>
       <c r="AO59" s="109"/>
       <c r="AP59" s="109"/>
       <c r="AQ59" s="109"/>
+      <c r="AR59" s="109"/>
     </row>
-    <row r="60" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="60" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" s="96"/>
       <c r="B60" s="118" t="s">
+        <v>413</v>
+      </c>
+      <c r="C60" s="118" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E60" s="119">
         <v>123878</v>
       </c>
       <c r="F60" s="119">
         <v>143946</v>
       </c>
       <c r="G60" s="119">
         <v>171395</v>
       </c>
       <c r="H60" s="119">
         <v>249496</v>
       </c>
       <c r="I60" s="119">
         <v>291125</v>
       </c>
       <c r="J60" s="119">
         <v>375963</v>
       </c>
       <c r="K60" s="119">
         <v>562264</v>
       </c>
       <c r="L60" s="119">
         <v>643630</v>
       </c>
@@ -42474,58 +43233,61 @@
       </c>
       <c r="AJ60" s="119">
         <v>647595</v>
       </c>
       <c r="AK60" s="119">
         <v>889522</v>
       </c>
       <c r="AL60" s="119">
         <v>760259</v>
       </c>
       <c r="AM60" s="119">
         <v>975224</v>
       </c>
       <c r="AN60" s="119">
         <v>1031724</v>
       </c>
       <c r="AO60" s="124">
         <v>1035262</v>
       </c>
       <c r="AP60" s="119">
         <v>1287134</v>
       </c>
       <c r="AQ60" s="119">
         <v>1355394</v>
       </c>
+      <c r="AR60" s="119">
+        <v>1397709</v>
+      </c>
     </row>
-    <row r="61" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="61" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" s="96"/>
       <c r="B61" s="130" t="s">
+        <v>415</v>
+      </c>
+      <c r="C61" s="130" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E61" s="125">
         <v>143946</v>
       </c>
       <c r="F61" s="125">
         <v>171395</v>
       </c>
       <c r="G61" s="125">
         <v>249496</v>
       </c>
       <c r="H61" s="125">
         <v>291125</v>
       </c>
       <c r="I61" s="125">
         <v>473052</v>
       </c>
       <c r="J61" s="125">
         <v>562264</v>
       </c>
       <c r="K61" s="125">
         <v>643630</v>
       </c>
       <c r="L61" s="125">
         <v>975224</v>
       </c>
@@ -42597,101 +43359,105 @@
       </c>
       <c r="AJ61" s="125">
         <v>889522</v>
       </c>
       <c r="AK61" s="125">
         <v>760259</v>
       </c>
       <c r="AL61" s="125">
         <v>975224</v>
       </c>
       <c r="AM61" s="125">
         <v>1031724</v>
       </c>
       <c r="AN61" s="125">
         <v>1035262</v>
       </c>
       <c r="AO61" s="126">
         <v>1287134</v>
       </c>
       <c r="AP61" s="125">
         <v>262176</v>
       </c>
       <c r="AQ61" s="125">
         <v>1397709</v>
       </c>
+      <c r="AR61" s="125">
+        <v>1375239</v>
+      </c>
     </row>
-    <row r="62" spans="1:43" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
+    <row r="62" spans="1:44" ht="18.600000000000001" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" s="96"/>
       <c r="B62" s="100"/>
       <c r="C62" s="100"/>
       <c r="E62" s="127"/>
       <c r="F62" s="127"/>
       <c r="G62" s="109"/>
       <c r="H62" s="109"/>
       <c r="I62" s="109"/>
       <c r="J62" s="109"/>
       <c r="K62" s="109"/>
       <c r="L62" s="109"/>
       <c r="M62" s="127"/>
       <c r="O62" s="127"/>
       <c r="P62" s="109"/>
       <c r="Q62" s="109"/>
       <c r="R62" s="109"/>
       <c r="S62" s="109"/>
       <c r="T62" s="109"/>
       <c r="U62" s="109"/>
       <c r="V62" s="109"/>
       <c r="W62" s="109"/>
       <c r="X62" s="109"/>
       <c r="Y62" s="109"/>
       <c r="Z62" s="109"/>
       <c r="AA62" s="109"/>
       <c r="AB62" s="109"/>
       <c r="AC62" s="109"/>
       <c r="AD62" s="109"/>
       <c r="AE62" s="109"/>
       <c r="AF62" s="109"/>
       <c r="AG62" s="109"/>
       <c r="AH62" s="109"/>
       <c r="AI62" s="109"/>
       <c r="AJ62" s="109"/>
       <c r="AK62" s="109"/>
       <c r="AL62" s="109"/>
       <c r="AM62" s="109"/>
       <c r="AN62" s="109"/>
       <c r="AO62" s="109"/>
       <c r="AP62" s="127"/>
       <c r="AQ62" s="127"/>
+      <c r="AR62" s="127"/>
     </row>
-    <row r="63" spans="1:43" ht="19.2" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="63" spans="1:44" ht="19.2" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A63" s="96"/>
       <c r="B63" s="134" t="s">
+        <v>409</v>
+      </c>
+      <c r="C63" s="134" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E63" s="128">
         <v>20068.262759999998</v>
       </c>
       <c r="F63" s="128">
         <v>27449.262759999998</v>
       </c>
       <c r="G63" s="128">
         <v>78102</v>
       </c>
       <c r="H63" s="128">
         <v>41629</v>
       </c>
       <c r="I63" s="128">
         <v>181927</v>
       </c>
       <c r="J63" s="128">
         <v>186301</v>
       </c>
       <c r="K63" s="128">
         <v>81366</v>
       </c>
       <c r="L63" s="128">
         <v>331594</v>
       </c>
@@ -42763,52 +43529,60 @@
       </c>
       <c r="AJ63" s="128">
         <v>241927</v>
       </c>
       <c r="AK63" s="128">
         <v>-129263</v>
       </c>
       <c r="AL63" s="128">
         <v>214964.59960007024</v>
       </c>
       <c r="AM63" s="128">
         <v>56500</v>
       </c>
       <c r="AN63" s="128">
         <v>3538</v>
       </c>
       <c r="AO63" s="128">
         <v>251872</v>
       </c>
       <c r="AP63" s="128">
         <v>-1024958</v>
       </c>
       <c r="AQ63" s="128">
         <v>42315</v>
       </c>
+      <c r="AR63" s="128">
+        <v>-22470</v>
+      </c>
     </row>
-    <row r="64" spans="1:43" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.5"/>
+    <row r="64" spans="1:44" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.5">
+      <c r="AR64" s="271"/>
+    </row>
+    <row r="65" spans="44:44" x14ac:dyDescent="0.5">
+      <c r="AR65" s="271"/>
+    </row>
   </sheetData>
   <pageMargins left="1.1417322834645669" right="1.1417322834645669" top="0.6692913385826772" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="26" firstPageNumber="17" orientation="portrait" useFirstPageNumber="1" verticalDpi="1200" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;11&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>