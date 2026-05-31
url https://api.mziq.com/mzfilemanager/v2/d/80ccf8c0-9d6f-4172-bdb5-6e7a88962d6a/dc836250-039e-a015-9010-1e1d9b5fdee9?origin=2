--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,12630 +1,726 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\24.RELACOES_INVESTIDORES\01.RI\ITRs e DFs\2025\4T25\Documentos para publicar\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\24.RELACOES_INVESTIDORES\01.RI\ITRs e DFs\2026\1T26\Documentos para publicar\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{065A95AA-D22E-493E-B8E7-CC4CF12E36EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8E285A9-552C-4E49-99A8-87A0069DC765}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="861" xr2:uid="{71A12639-BC1B-4D0C-9075-915BC0A6905B}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="750" xr2:uid="{2605244C-8D7E-485C-97B6-F6AD7881376A}"/>
   </bookViews>
   <sheets>
-    <sheet name="Index" sheetId="30" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Ratios" sheetId="24" r:id="rId7"/>
+    <sheet name="Menu" sheetId="9" r:id="rId1"/>
+    <sheet name="Balance Sheet" sheetId="4" r:id="rId2"/>
+    <sheet name="P&amp;L" sheetId="3" r:id="rId3"/>
+    <sheet name="Portfolio" sheetId="5" r:id="rId4"/>
+    <sheet name="Funding" sheetId="6" r:id="rId5"/>
+    <sheet name="Ratios" sheetId="7" r:id="rId6"/>
+    <sheet name="Operating" sheetId="8" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="\" hidden="1">{"kricash",#N/A,FALSE,"INC";"kriinc",#N/A,FALSE,"INC";"krimiami",#N/A,FALSE,"INC";"kriother",#N/A,FALSE,"INC";"kripapers",#N/A,FALSE,"INC"}</definedName>
     <definedName name="\B">#REF!</definedName>
     <definedName name="\C">#REF!</definedName>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\K">#REF!</definedName>
     <definedName name="\M">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="\W">#REF!</definedName>
     <definedName name="\Z">#REF!</definedName>
     <definedName name="_">#REF!</definedName>
     <definedName name="__" hidden="1">#REF!</definedName>
     <definedName name="_________rv1" hidden="1">{#N/A,#N/A,TRUE,"Ano";#N/A,#N/A,TRUE,"Ene";#N/A,#N/A,TRUE,"Feb";#N/A,#N/A,TRUE,"Mar";#N/A,#N/A,TRUE,"Abr";#N/A,#N/A,TRUE,"May";#N/A,#N/A,TRUE,"Jun";#N/A,#N/A,TRUE,"Jul";#N/A,#N/A,TRUE,"Ago";#N/A,#N/A,TRUE,"Sep";#N/A,#N/A,TRUE,"Oct";#N/A,#N/A,TRUE,"Nov";#N/A,#N/A,TRUE,"Dic"}</definedName>
-    <definedName name="________ask1" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="______ask1" hidden="1">#REF!</definedName>
     <definedName name="______L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="_____ask1" hidden="1">#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="_____II2" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
     <definedName name="_____L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="_____w1" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
-[...10 lines deleted...]
-    <definedName name="____II2" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
     <definedName name="____KEY2" hidden="1">#REF!</definedName>
     <definedName name="____L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="____q234" hidden="1">#REF!</definedName>
     <definedName name="____rv1" hidden="1">{#N/A,#N/A,TRUE,"Ano";#N/A,#N/A,TRUE,"Ene";#N/A,#N/A,TRUE,"Feb";#N/A,#N/A,TRUE,"Mar";#N/A,#N/A,TRUE,"Abr";#N/A,#N/A,TRUE,"May";#N/A,#N/A,TRUE,"Jun";#N/A,#N/A,TRUE,"Jul";#N/A,#N/A,TRUE,"Ago";#N/A,#N/A,TRUE,"Sep";#N/A,#N/A,TRUE,"Oct";#N/A,#N/A,TRUE,"Nov";#N/A,#N/A,TRUE,"Dic"}</definedName>
-    <definedName name="____s1" hidden="1">#REF!</definedName>
-[...15 lines deleted...]
-    <definedName name="___ask1" hidden="1">#REF!</definedName>
     <definedName name="___KEY2" hidden="1">#REF!</definedName>
     <definedName name="___L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="___q234" hidden="1">#REF!</definedName>
-[...21 lines deleted...]
-    <definedName name="___xlfn.IFERROR" hidden="1">#NAME?</definedName>
     <definedName name="__1__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_AANIDRO" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ABUDGET" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACorrente" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ACURRENT" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AGERENCIA" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_AGRAPH1" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__123Graph_AMERC" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_AMERITO" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_APRIOR" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_ARESFIN" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="__123Graph_AUSS" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BBUDGET" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BCorrente" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BCURRENT" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_BGRAPH1" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__123Graph_BMERC" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BPRIOR" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_BRESFIN" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_C" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_CBUDGET" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_CCorrente" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_CCURRENT" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_CGRAPH1" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__123Graph_CMERC" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_CPRIOR" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_CRESFIN" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_D" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_DBUDGET" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_DCorrente" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_DCURRENT" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_DINDMES" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="__123Graph_DMAKIKO2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_DPRIOR" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_E" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ECorrente" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_EMAKIKO" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_EMAKIKO2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_F" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_FCorrente" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_X" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_XANIDRO" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XBUDGET" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XCURRENT" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XGERENCIA" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_XHIALCOOL" hidden="1">#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="__123Graph_XMERC" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XMERITO" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XPRIOR" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_XRESFIN" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="__123Graph_XUSS" hidden="1">#REF!</definedName>
     <definedName name="__2__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="__3__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="__a1" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...18 lines deleted...]
-    <definedName name="__II2" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
     <definedName name="__IntlFixup" hidden="1">TRUE</definedName>
     <definedName name="__Key2" hidden="1">#REF!</definedName>
     <definedName name="__kpi1" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="__L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="__mmm1" hidden="1">{"GLA Actual",#N/A,FALSE,"GLA Input";"GLB Actual",#N/A,FALSE,"GLB Input";"GGM Actual",#N/A,FALSE,"GGM Input";"SurFin Actual",#N/A,FALSE,"SurFin Input";"CBC Actual",#N/A,FALSE,"CBC Input";"DTVI Actual",#N/A,FALSE,"DTVI Input";"Elim Actual",#N/A,FALSE,"Elim Input";"Other Actual",#N/A,FALSE,"Other Input"}</definedName>
     <definedName name="__N2" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="__new1" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...1 lines deleted...]
-    <definedName name="__r" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="__rv1" hidden="1">{#N/A,#N/A,TRUE,"Ano";#N/A,#N/A,TRUE,"Ene";#N/A,#N/A,TRUE,"Feb";#N/A,#N/A,TRUE,"Mar";#N/A,#N/A,TRUE,"Abr";#N/A,#N/A,TRUE,"May";#N/A,#N/A,TRUE,"Jun";#N/A,#N/A,TRUE,"Jul";#N/A,#N/A,TRUE,"Ago";#N/A,#N/A,TRUE,"Sep";#N/A,#N/A,TRUE,"Oct";#N/A,#N/A,TRUE,"Nov";#N/A,#N/A,TRUE,"Dic"}</definedName>
-    <definedName name="__s1" hidden="1">#REF!</definedName>
-[...25 lines deleted...]
-    <definedName name="__xlfn.IFERROR" hidden="1">#NAME?</definedName>
     <definedName name="__xlfn.RTD" hidden="1">#NAME?</definedName>
-    <definedName name="__xlfn.SUMIFS" hidden="1">#NAME?</definedName>
-[...4 lines deleted...]
-    <definedName name="_1__123Graph_ACHART_2" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_1__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B014K5&amp;VALUEID=05194&amp;SDATE=201201&amp;PERIODTYPE=QTR_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
-    <definedName name="_10__123Graph_BCHART_15" hidden="1">#REF!</definedName>
     <definedName name="_10__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_10__123Graph_CCHART_3" hidden="1">#REF!</definedName>
     <definedName name="_10__123Graph_CGRAFICO_1" hidden="1">#REF!</definedName>
     <definedName name="_10__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_10__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_10__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B0TQDD&amp;VALUEID=01001&amp;SDATE=2009&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_10_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_100__123Graph_XCHART_23" hidden="1">#REF!</definedName>
-[...116 lines deleted...]
-    <definedName name="_11__123Graph_CCHART_4" hidden="1">#REF!</definedName>
     <definedName name="_11__123Graph_CGRAFICO_2" hidden="1">#REF!</definedName>
     <definedName name="_11__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_11__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_11__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B01NTS&amp;VALUEID=01001&amp;SDATE=2009&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_11_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_110__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=MTKFWJAREB&amp;VAR:QUERY=RkZfTkVUX0lOQyhMVE0sMCwsLCwsTSk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMI","ZED=FALSE&amp;VAR:CALENDAR=LOCAL&amp;VAR:SYMBOL=B0D749&amp;VAR:INDEX=0"}</definedName>
-[...108 lines deleted...]
-    <definedName name="_1199__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=BBBB&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_11F" hidden="1">#REF!</definedName>
-    <definedName name="_12__123Graph_BCHART_19" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_12__123Graph_CCHART_5" hidden="1">#REF!</definedName>
     <definedName name="_12__123Graph_DGRAFICO_1" hidden="1">#REF!</definedName>
-    <definedName name="_12__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B0TQDD&amp;VALUEID=01001&amp;SDATE=2009&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_12_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_120__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=CNWJAHWJWP&amp;VAR:QUERY=RkZfUEJLX0NVUlIoKQ==&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=FALSE&amp;VA","R:CALENDAR=US&amp;VAR:SYMBOL=689714&amp;VAR:INDEX=0"}</definedName>
-[...114 lines deleted...]
-    <definedName name="_1299__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=AZPN&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_12F" hidden="1">#REF!</definedName>
-    <definedName name="_13__123Graph_BChart_1A" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_13__123Graph_DCHART_2" hidden="1">#REF!</definedName>
     <definedName name="_13__123Graph_DGRAFICO_2" hidden="1">#REF!</definedName>
     <definedName name="_13__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_13__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B01NTS&amp;VALUEID=01001&amp;SDATE=2009&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
-[...112 lines deleted...]
-    <definedName name="_14__123Graph_DCHART_3" hidden="1">#REF!</definedName>
     <definedName name="_14__123Graph_EGRAFICO_1" hidden="1">#REF!</definedName>
     <definedName name="_14__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_14__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=NKRWVSFUVI&amp;VAR:QUERY=RkZfU0FMRVMoTFRNLDAsLCwsQlJMLE0p&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMI","ZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B17MHG&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_14_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_140__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=WJQZGBIZMR&amp;VAR:QUERY=UENUQ0hHKEZGX0VQU19ESUxfQkVGX1VOVVNVQUwoQU5OLDAsLTksWSxSUCxMT0NBTCxNKSxGRl9FUFNfRElMX","0JFRl9VTlVTVUFMKEFOTiwtMSwtOSAtIDEsWSxSUCxMT0NBTCxNKSk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B10LQP&amp;VAR:INDEX=3"}</definedName>
-[...111 lines deleted...]
-    <definedName name="_15__123Graph_DCHART_4" hidden="1">#REF!</definedName>
     <definedName name="_15__123Graph_EGRAFICO_2" hidden="1">#REF!</definedName>
     <definedName name="_15__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_15__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=268453&amp;VALUEID=01001&amp;SDATE=2010&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_15_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_150__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=VCLIXGZGLG&amp;VAR:QUERY=RkZfRVBTX0RJTF9CRUZfVU5VU1VBTChBTk4sMCwtOSxZLFJQLFVTRCxNKQ==&amp;WINDOW=FIRST_POPUP&amp;HEIGH","T=450&amp;WIDTH=450&amp;START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B10LQP&amp;VAR:INDEX=1"}</definedName>
-[...108 lines deleted...]
-    <definedName name="_1599__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=TYL&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_15F" hidden="1">#REF!</definedName>
-    <definedName name="_16__123Graph_BCHART_8" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_16__123Graph_DCHART_5" hidden="1">#REF!</definedName>
     <definedName name="_16__123Graph_FGRAFICO_2" hidden="1">#REF!</definedName>
     <definedName name="_16__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_16__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=JSTKRODSVI&amp;VAR:QUERY=RkZfRUJJVERBX09QRVIoQU5OLDAp&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=","FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B4LHBQ&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_16_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_160__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=WZEJMZMTMZ&amp;VAR:QUERY=RkZfRUJJVF9PUEVSKExUTVMsMCwwLCwsVVNEKQ==&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;STAR","T_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=689714&amp;VAR:INDEX=0"}</definedName>
-[...108 lines deleted...]
-    <definedName name="_1699__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=BBBB&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_16F" hidden="1">#REF!</definedName>
-    <definedName name="_17__123Graph_CCHART_1" hidden="1">#REF!</definedName>
-    <definedName name="_17__123Graph_ECHART_2" hidden="1">#REF!</definedName>
     <definedName name="_17__123Graph_XGRAFICO_2" hidden="1">#REF!</definedName>
-    <definedName name="_17__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=XEXCZOFUFM&amp;VAR:QUERY=RkZfTkVUX0lOQyhBTk4sLTFBWSk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=","FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B4LHBQ&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_17_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_170__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=ITWJCJABUZ&amp;VAR:QUERY=RkZfUEVOU19GVU5ERURfU1RBVFVTKEFOTiwwLC05LFksUlAsVVNELE0p&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=45","0&amp;WIDTH=450&amp;START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B10LQP&amp;VAR:INDEX=7"}</definedName>
-[...108 lines deleted...]
-    <definedName name="_1799__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=AZPN&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_17F" hidden="1">#REF!</definedName>
-    <definedName name="_18__123Graph_CCHART_15" hidden="1">#REF!</definedName>
-[...112 lines deleted...]
-    <definedName name="_1899__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=TYL&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_18F" hidden="1">#REF!</definedName>
-    <definedName name="_19__123Graph_CCHART_17" hidden="1">#REF!</definedName>
-[...112 lines deleted...]
-    <definedName name="_1999__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=BBBB&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_19F" hidden="1">#REF!</definedName>
     <definedName name="_1F" hidden="1">#REF!</definedName>
-    <definedName name="_2__123Graph_ACHART_10" hidden="1">#REF!</definedName>
-    <definedName name="_2__123Graph_ACHART_3" hidden="1">#REF!</definedName>
     <definedName name="_2__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_2__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=03783310&amp;VALUEID=05192&amp;SDATE=2011&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_2_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_20__123Graph_CCHART_19" hidden="1">#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_20__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B01NTS&amp;VALUEID=01001&amp;SDATE=2010&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_20_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_200__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=DMJENQFSLO&amp;VAR:QUERY=Q0VfRkZfRU5UUlBSX1ZBTCgwLC05LFksJzBEJyxVU0QpIC8vIEZGX0VCSVREQV9PUEVSKEFOTiwwLC05LFksU","lAsVVNEKQ==&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B10LQP&amp;VAR:INDEX=1"}</definedName>
-[...222 lines deleted...]
-    <definedName name="_2199__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=BLKB&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_21F" hidden="1">#REF!</definedName>
-    <definedName name="_22__123Graph_CCHART_2" hidden="1">#REF!</definedName>
-[...115 lines deleted...]
-    <definedName name="_23__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=BINQFWNOHM&amp;VAR:QUERY=RkZfU0hTX0ZMT0FUKEFOTiwwKQ==&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=","FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=268453&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_23_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_230__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=DIPWZKNYRU&amp;VAR:QUERY=RkZfUEJLX1RBTkcoQU5OLDAsLTksWSxSUCxVU0QsTSk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;","START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B10LQP&amp;VAR:INDEX=3"}</definedName>
-[...112 lines deleted...]
-    <definedName name="_24__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=HKPOZUBURY&amp;VAR:QUERY=RkZfU0hTX0ZMT0FUKEFOTixOT1csLCwsLE0p&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MA","XIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=268236&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_24_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_240__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=FKXSRORONC&amp;VAR:QUERY=RkZfU0FMRVMoTFRNLDAsLCwsLE0p&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=","FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B0W1X3&amp;VAR:INDEX=0"}</definedName>
-[...112 lines deleted...]
-    <definedName name="_25__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=268453&amp;VALUEID=01001&amp;SDATE=2010&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_25_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_250__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=GVABOJWLCH&amp;VAR:QUERY=RkZfTkVUX0lOQyhMVE0sMCwsLCwsTSk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMI","ZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B66HFL&amp;VAR:INDEX=0"}</definedName>
-[...566 lines deleted...]
-    <definedName name="_3__123Graph_ACHART_4" hidden="1">#REF!</definedName>
     <definedName name="_3__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_3__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_3__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=ETOHMPOVEF&amp;VAR:QUERY=RkZfREVCVChRVFIsMCwsLFJGKQ==&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=","FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B014K5&amp;VAR:INDEX=0"}</definedName>
-[...2 lines deleted...]
-    <definedName name="_30__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B07C76&amp;VALUEID=01001_YTD&amp;SDATE=201102&amp;PERIODTYPE=QTR_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_30_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_300__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=ZYNMJCJQVU&amp;VAR:QUERY=RkZfT1BFUl9DRihBTk4sMCwtOSxZLFJQLFVTRCxNKQ==&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;","START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B10LQP&amp;VAR:INDEX=1"}</definedName>
-[...1122 lines deleted...]
-    <definedName name="_3999__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=BCHUPGTMVQ&amp;VAR:QUERY=RkZfRU5UUlBSX1ZBTF9EQUlMWSgtMkFZLDQxMTAyLEQsLExPQ0FMLCdESUwnKQ==&amp;WINDOW=FIRST_POPUP&amp;H","EIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B014K5&amp;VAR:INDEX=432"}</definedName>
     <definedName name="_3F" hidden="1">#REF!</definedName>
-    <definedName name="_4__123Graph_ACDIUS" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_4__123Graph_ACHART_5" hidden="1">#REF!</definedName>
     <definedName name="_4__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_4__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_4__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=AJOVYVGRKL&amp;VAR:QUERY=RkZfRU5UUlBSX1ZBTF9EQUlMWSg0MDc3NCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MA","XIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=LEAP&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_4_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_40__123Graph_CCHART_11" hidden="1">#REF!</definedName>
-[...1115 lines deleted...]
-    <definedName name="_4999__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=MHCFSRKNIX&amp;VAR:QUERY=RkZfRU5UUlBSX1ZBTF9EQUlMWSgtMkFZLDQxMjg4LEQsLExPQ0FMLCdESUwnKQ==&amp;WINDOW=FIRST_POPUP&amp;H","EIGHT=450&amp;WIDTH=450&amp;START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B07C76&amp;VAR:INDEX=30"}</definedName>
     <definedName name="_4F" hidden="1">#REF!</definedName>
     <definedName name="_5______F" hidden="1">#REF!</definedName>
-    <definedName name="_5__123Graph_AChart_2A" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_5__123Graph_BCHART_2" hidden="1">#REF!</definedName>
     <definedName name="_5__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_5__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_5__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_5__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=GLKHAXIZEZ&amp;VAR:QUERY=RkZfRVBTKEFOTixOT1csLTFBWSwsLFVTRCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MA","XIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B014K5&amp;VAR:INDEX=1"}</definedName>
     <definedName name="_5_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_50__123Graph_CCHART_7" hidden="1">#REF!</definedName>
-[...148 lines deleted...]
-    <definedName name="_6__123Graph_ACHART_4" hidden="1">#REF!</definedName>
     <definedName name="_6__123Graph_AGRAFICO_1" hidden="1">#REF!</definedName>
-    <definedName name="_6__123Graph_AGRÁFICO_1" hidden="1">#REF!</definedName>
-    <definedName name="_6__123Graph_BCHART_3" hidden="1">#REF!</definedName>
     <definedName name="_6__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_6__123Graph_LBL_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_6__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=GLKHAXIZEZ&amp;VAR:QUERY=RkZfRVBTKEFOTixOT1csLTFBWSwsLFVTRCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MA","XIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=B014K5&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_6_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_60__123Graph_DCHART_16" hidden="1">#REF!</definedName>
-[...118 lines deleted...]
-    <definedName name="_699__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=VYNWPSTGFO&amp;VAR:QUERY=UkdGX1RBWF9SQVRFKEFOTiwwLCwsLCwsTk9BVURJVCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;","START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=MOT&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_6F" hidden="1">#REF!</definedName>
     <definedName name="_7__0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_7__123Graph_ACHART_5" hidden="1">#REF!</definedName>
     <definedName name="_7__123Graph_AGRAFICO_2" hidden="1">#REF!</definedName>
-    <definedName name="_7__123Graph_AGRÁFICO_2" hidden="1">#REF!</definedName>
-[...121 lines deleted...]
-    <definedName name="_799__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=BBBB&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_7F" hidden="1">#REF!</definedName>
-    <definedName name="_8__123Graph_AGRÁFICO_3" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_8__123Graph_BCHART_5" hidden="1">#REF!</definedName>
     <definedName name="_8__123Graph_BGRAFICO_1" hidden="1">#REF!</definedName>
     <definedName name="_8__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
     <definedName name="_8__123Graph_LBL_AGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_8__FDSAUDITLINK__" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=ABIRMPIBQX&amp;VAR:QUERY=RkZfRU5UUlBSX1ZBTF9EQUlMWSg0MDcwOCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;START_MA","XIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=PCS&amp;VAR:INDEX=0"}</definedName>
     <definedName name="_8_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_80__123Graph_ECHART_7" hidden="1">#REF!</definedName>
-[...118 lines deleted...]
-    <definedName name="_899__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=AZPN&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VA","R:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_8F" hidden="1">#REF!</definedName>
-    <definedName name="_9__123Graph_AGRÁFICO_4" hidden="1">#REF!</definedName>
-    <definedName name="_9__123Graph_BCHART_10" hidden="1">#REF!</definedName>
     <definedName name="_9__123Graph_BGRAFICO_2" hidden="1">#REF!</definedName>
     <definedName name="_9__123Graph_BGRAFICO_8" hidden="1">#REF!</definedName>
-    <definedName name="_9__123Graph_CCHART_2" hidden="1">#REF!</definedName>
-    <definedName name="_9__FDSAUDITLINK__" hidden="1">{"fdsup://Directions/FactSet Auditing Viewer?action=AUDIT_VALUE&amp;DB=129&amp;ID1=B10LQP&amp;VALUEID=05192&amp;SDATE=2010&amp;PERIODTYPE=ANN_STD&amp;SCFT=3&amp;window=popup_no_bar&amp;width=385&amp;height=120&amp;START_MAXIMIZED=FALSE&amp;creator=factset&amp;display_string=Audit"}</definedName>
     <definedName name="_9_0_0_F" hidden="1">#REF!</definedName>
-    <definedName name="_90__123Graph_FCHART_16" hidden="1">#REF!</definedName>
-[...118 lines deleted...]
-    <definedName name="_999__FDSAUDITLINK__" hidden="1">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=TYL&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
     <definedName name="_9F" hidden="1">#REF!</definedName>
-    <definedName name="_a1" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...2 lines deleted...]
-    <definedName name="_a4" hidden="1">{#N/A,#N/A,FALSE,"FlCx99";#N/A,#N/A,FALSE,"Dívida99"}</definedName>
     <definedName name="_a5" hidden="1">#REF!</definedName>
     <definedName name="_a6" hidden="1">#REF!</definedName>
     <definedName name="_a7" hidden="1">#REF!</definedName>
     <definedName name="_a8" hidden="1">#REF!</definedName>
     <definedName name="_a9" hidden="1">#REF!</definedName>
-    <definedName name="_a999" hidden="1">{#N/A,#N/A,FALSE,"ANEXO3 99 ERA";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ2";#N/A,#N/A,FALSE,"ANEXO3 99 DTU";#N/A,#N/A,FALSE,"ANEXO3 99 RDR";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ4";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ6"}</definedName>
-[...2 lines deleted...]
-    <definedName name="_ACS2000" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="_all99">#REF!</definedName>
-    <definedName name="_ask1" hidden="1">#REF!</definedName>
-[...785 lines deleted...]
-    <definedName name="_Chart" hidden="1">#REF!</definedName>
     <definedName name="_com" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="_COM1">#REF!</definedName>
     <definedName name="_COM2">#REF!</definedName>
     <definedName name="_COM3">#REF!</definedName>
-    <definedName name="_CS01" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-[...2 lines deleted...]
-    <definedName name="_DRE0700" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
-    <definedName name="_fl1111" hidden="1">{"Fecha_Novembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Novembro",#N/A,FALSE,"DIFERIDO";"Pis_Novembro",#N/A,FALSE,"PIS COFINS";"Iss_Novembro",#N/A,FALSE,"ISS"}</definedName>
-[...15 lines deleted...]
-    <definedName name="_IR98" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="_Key1" hidden="1">#REF!</definedName>
     <definedName name="_Key2" hidden="1">#REF!</definedName>
     <definedName name="_kpi1" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="_L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="_N2" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="_new1" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="_new2" hidden="1">#REF!</definedName>
     <definedName name="_oli" hidden="1">#REF!</definedName>
     <definedName name="_oooooooo_123ooooooo" hidden="1">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
-    <definedName name="_oyg8" hidden="1">{#N/A,#N/A,FALSE,"RESUMEN";#N/A,#N/A,FALSE,"PARQ_C";#N/A,#N/A,FALSE,"PARQ_P";#N/A,#N/A,FALSE,"MIN_S_C";#N/A,#N/A,FALSE,"MIN_S_P";#N/A,#N/A,FALSE,"MIN_E_M_M";#N/A,#N/A,FALSE,"MIN_E_FIJA";#N/A,#N/A,FALSE,"SUPUESTOS"}</definedName>
-[...1 lines deleted...]
-    <definedName name="_q234" hidden="1">#REF!</definedName>
     <definedName name="_r">#REF!</definedName>
-    <definedName name="_Regression_Int" hidden="1">1</definedName>
     <definedName name="_Regression_Out" hidden="1">#REF!</definedName>
     <definedName name="_Regression_X" hidden="1">#REF!</definedName>
     <definedName name="_Regression_Y" hidden="1">#REF!</definedName>
     <definedName name="_rv1" hidden="1">{#N/A,#N/A,TRUE,"Ano";#N/A,#N/A,TRUE,"Ene";#N/A,#N/A,TRUE,"Feb";#N/A,#N/A,TRUE,"Mar";#N/A,#N/A,TRUE,"Abr";#N/A,#N/A,TRUE,"May";#N/A,#N/A,TRUE,"Jun";#N/A,#N/A,TRUE,"Jul";#N/A,#N/A,TRUE,"Ago";#N/A,#N/A,TRUE,"Sep";#N/A,#N/A,TRUE,"Oct";#N/A,#N/A,TRUE,"Nov";#N/A,#N/A,TRUE,"Dic"}</definedName>
-    <definedName name="_s1" hidden="1">#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="_s6" hidden="1">#REF!</definedName>
     <definedName name="_sch12">#REF!</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="_test" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="_tm1" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...19 lines deleted...]
-    <definedName name="_w9" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
     <definedName name="_ws96">#REF!</definedName>
-    <definedName name="_X2" hidden="1">{#N/A,#N/A,FALSE,"Other";#N/A,#N/A,FALSE,"Ace";#N/A,#N/A,FALSE,"Derm"}</definedName>
-[...1 lines deleted...]
-    <definedName name="_y22" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
     <definedName name="a" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="a0" hidden="1">{#N/A,#N/A,FALSE,"FlCx99";#N/A,#N/A,FALSE,"Dívida99"}</definedName>
-    <definedName name="a000" hidden="1">{#N/A,#N/A,FALSE,"ANEXO3 99 ERA";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ2";#N/A,#N/A,FALSE,"ANEXO3 99 DTU";#N/A,#N/A,FALSE,"ANEXO3 99 RDR";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ4";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ6"}</definedName>
     <definedName name="aa" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="aaa" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="AAA_DOCTOPS" hidden="1">"AAA_SET"</definedName>
-    <definedName name="AAA_duser" hidden="1">"OFF"</definedName>
     <definedName name="aaaa" hidden="1">{#N/A,#N/A,TRUE,"SCR-DCOS 2000";#N/A,#N/A,TRUE,"SCR-DCOS 2001";#N/A,#N/A,TRUE,"SCR-DCOS 2002";#N/A,#N/A,TRUE,"SCR-DCOS 2003"}</definedName>
     <definedName name="AAAAA" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="aaaaaa" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-    <definedName name="aaaaaaa" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="AAAAAAAA" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="AAAAAAAAA" hidden="1">#REF!</definedName>
     <definedName name="aaaaaaaaaaa" hidden="1">#REF!</definedName>
-    <definedName name="aaaaaaaaaaaa" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-[...9 lines deleted...]
-    <definedName name="aasaasas" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="AASSD" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="ab" hidden="1">{#N/A,#N/A,TRUE,"Récap. TDS";#N/A,#N/A,TRUE,"recap 2";#N/A,#N/A,TRUE,"marché";#N/A,#N/A,TRUE,"couts des reversements TD";#N/A,#N/A,TRUE,"infor, frais gén, S-B, frais fi";#N/A,#N/A,TRUE,"Charges d'exploitation";#N/A,#N/A,TRUE,"marketing";#N/A,#N/A,TRUE,"Coût de gestion et fidélisation";#N/A,#N/A,TRUE,"couts d'acquisition";#N/A,#N/A,TRUE,"effectifs";#N/A,#N/A,TRUE,"Inv. S-Box_Amt";#N/A,#N/A,TRUE,"comparaison BP JFB_SNCF13";#N/A,#N/A,TRUE,"synthèse";#N/A,#N/A,TRUE,"graph. cash-flow";#N/A,#N/A,TRUE,"graph tx de marge";#N/A,#N/A,TRUE,"graph tx de marge";#N/A,#N/A,TRUE,"graph evol trafic";#N/A,#N/A,TRUE,"graph mn abonné"}</definedName>
-[...2 lines deleted...]
-    <definedName name="abno" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="Abril" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
-    <definedName name="abx" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
     <definedName name="Access_Button" hidden="1">"GM0997_Inv_Medios_Motivos_Original__2__Lista"</definedName>
     <definedName name="AccessDatabase" hidden="1">"E:\Affari Legali\Testi\GF\Pareri\Litigation Survey Fiat Group.mdb"</definedName>
     <definedName name="ACCRUAL">#REF!</definedName>
     <definedName name="Actual">#REF!</definedName>
-    <definedName name="adeletar" hidden="1">{"TotalGeralDespesasPorArea",#N/A,FALSE,"VinculosAccessEfetivo"}</definedName>
-[...8 lines deleted...]
-    <definedName name="adfsfjfjky" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="adsfa" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="adwasd" hidden="1">4</definedName>
-    <definedName name="aegkb" hidden="1">{#N/A,#N/A,TRUE,"DCF Summary";#N/A,#N/A,TRUE,"Casema";#N/A,#N/A,TRUE,"UK";#N/A,#N/A,TRUE,"RCF";#N/A,#N/A,TRUE,"Intercable CZ";#N/A,#N/A,TRUE,"Interkabel P";#N/A,#N/A,TRUE,"LBO-Total";#N/A,#N/A,TRUE,"LBO-Casema"}</definedName>
     <definedName name="AET" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="af" hidden="1">{"ARL",#N/A,FALSE,"ARL"}</definedName>
     <definedName name="af_adj_income">#REF!</definedName>
     <definedName name="af_book_equity">#REF!</definedName>
     <definedName name="af_cof">#REF!</definedName>
     <definedName name="af_econ_capital">#REF!</definedName>
     <definedName name="af_net_income">#REF!</definedName>
     <definedName name="af_tax_rate">#REF!</definedName>
-    <definedName name="afasd" hidden="1">{"Assumptions1",#N/A,FALSE,"Assumptions";"MergerPlans1","20yearamort",FALSE,"MergerPlans";"MergerPlans1","40yearamort",FALSE,"MergerPlans";"MergerPlans2",#N/A,FALSE,"MergerPlans";"inputs",#N/A,FALSE,"MergerPlans"}</definedName>
-[...1 lines deleted...]
-    <definedName name="africa" hidden="1">{#N/A,#N/A,FALSE,"CNS";#N/A,#N/A,FALSE,"Serz";#N/A,#N/A,FALSE,"Ace"}</definedName>
     <definedName name="AFs" hidden="1">#REF!</definedName>
-    <definedName name="agafdhsdh" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-    <definedName name="agsgaghgfj" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="AGXBXBCCC" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="AHCXBCVREAOLò" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="AJUSTE" hidden="1">{"Fecha_Dezembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Dezermbro",#N/A,FALSE,"DIFERIDO";"Pis_Dezembro",#N/A,FALSE,"PIS COFINS";"Iss_Dezembro",#N/A,FALSE,"ISS"}</definedName>
     <definedName name="AJXNXJDFJF" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="al" hidden="1">{"MDU Equipments",#N/A,FALSE,"Custos Equipamentos"}</definedName>
-[...3 lines deleted...]
-    <definedName name="alexandre" hidden="1">{#N/A,#N/A,TRUE,"Input";#N/A,#N/A,TRUE,"BBC";#N/A,#N/A,TRUE,"Bloomberg";#N/A,#N/A,TRUE,"Bravo";#N/A,#N/A,TRUE,"Digital_Cable_Radio";#N/A,#N/A,TRUE,"Discovery";#N/A,#N/A,TRUE,"DW";#N/A,#N/A,TRUE,"Fundacao";#N/A,#N/A,TRUE,"GLA";#N/A,#N/A,TRUE,"Gems";#N/A,#N/A,TRUE,"HBO_Ole(B)";#N/A,#N/A,TRUE,"HBO_Ole(P)";#N/A,#N/A,TRUE,"HBOBrasil(B)";#N/A,#N/A,TRUE,"HBOBrasil(P)";#N/A,#N/A,TRUE,"MVS-Antena3";#N/A,#N/A,TRUE,"MVS-AS";#N/A,#N/A,TRUE,"MVS-CINELATINO";#N/A,#N/A,TRUE,"MVS-MULTICINEMA";#N/A,#N/A,TRUE,"MVS-MULTIPREM";#N/A,#N/A,TRUE,"MVS-ZAZ";#N/A,#N/A,TRUE,"MTV_Latino";#N/A,#N/A,TRUE,"RTE";#N/A,#N/A,TRUE,"Telenoticias";#N/A,#N/A,TRUE,"Travel";#N/A,#N/A,TRUE,"Turner";#N/A,#N/A,TRUE,"TVSenado";#N/A,#N/A,TRUE,"TVA";#N/A,#N/A,TRUE,"TVN_CHILE";#N/A,#N/A,TRUE,"USA";#N/A,#N/A,TRUE,"Venevision";#N/A,#N/A,TRUE,"Worldnet";#N/A,#N/A,TRUE,"Worldvision"}</definedName>
     <definedName name="all">#REF!</definedName>
-    <definedName name="ALLL" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
     <definedName name="ALV_Modul" hidden="1">{"9D",#N/A,FALSE,"9D"}</definedName>
-    <definedName name="am" hidden="1">"iQHideSelected"</definedName>
-    <definedName name="amortizaciones" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
     <definedName name="ANAGHAGAA" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="ANALVARI" hidden="1">#REF!</definedName>
     <definedName name="anaprensa" hidden="1">#REF!</definedName>
     <definedName name="andam" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="andy" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-    <definedName name="animal" hidden="1">{"Imported by GLB",#N/A,FALSE,"Custo imp. GLB"}</definedName>
     <definedName name="anscount" hidden="1">1</definedName>
-    <definedName name="antonio" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
-[...3 lines deleted...]
-    <definedName name="aqqq" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="as" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
-    <definedName name="AS2HasNoAutoHeaderFooter" hidden="1">" "</definedName>
-[...6 lines deleted...]
-    <definedName name="asas" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="asasd" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="ASD" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="ASDads" hidden="1">#REF!</definedName>
-    <definedName name="ASDASD" hidden="1">#REF!</definedName>
     <definedName name="ASDASDASDAS" hidden="1">#REF!</definedName>
     <definedName name="ASDCWW" hidden="1">#REF!</definedName>
     <definedName name="asddwecvgtfybhf" hidden="1">#REF!</definedName>
     <definedName name="ASDF" hidden="1">{#N/A,#N/A,FALSE,"BALLANTINE´S ";#N/A,#N/A,FALSE,"FUNDADOR"}</definedName>
-    <definedName name="asdfdd" hidden="1">"AS2DocumentBrowse"</definedName>
-    <definedName name="asdfg" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="ASDFVG" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="asdgahdfhth" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...4 lines deleted...]
-    <definedName name="asdryhsdfh" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="asdvnj" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="ASF" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,83,1,38,4,5,4,TRUE,TRUE,3,TRUE,1,TRUE,75,"Swvu.inputs._.raw._.data.","ACwvu.inputs._.raw._.data.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;A&amp;RPage &amp;P",FALSE,FALSE,FALSE,FALSE,1,60,#N/A,#N/A,"=R1C61:R53C89","=C1:C5",#N/A,#N/A,FALSE,FALSE,FALSE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="asfas" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="asfasf" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="ASFD" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,20.5555555555556,28.9285714285714,1,FALSE,FALSE,3,TRUE,1,FALSE,80,"Swvu.summary1.","ACwvu.summary1.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;L&amp;D&amp;C&amp;A&amp;RPage &amp;P",TRUE,FALSE,FALSE,FALSE,1,50,#N/A,#N/A,"=R1C1:R55C31",FALSE,#N/A,#N/A,FALSE,FALSE,TRUE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="asffghujyki" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="ASG" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="ASIA_PACIFIC">#REF!</definedName>
     <definedName name="ASJMKVNVHFG" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="ASKDIER" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="Asmp.Cons.AsstAnnlFact">#REF!</definedName>
     <definedName name="Asmp.Cons.RevAnnlFact">#REF!</definedName>
     <definedName name="ASRG" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="asrgadg" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="ass" hidden="1">{#N/A,#N/A,TRUE,"Balance_Sheet";#N/A,#N/A,TRUE,"Income_Statement";#N/A,#N/A,TRUE,"Cash_Flow_Stmt";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"Debt_Repayment";#N/A,#N/A,TRUE,"Ratio_Analysis";#N/A,#N/A,TRUE,"Inc_Stmt_Assumptions";#N/A,#N/A,TRUE,"Capital_Structure";#N/A,#N/A,TRUE,"Performance_Assumptions";#N/A,#N/A,TRUE,"Wrk_Capital_Assumptions";#N/A,#N/A,TRUE,"Bk_Depn_Schedule"}</definedName>
-    <definedName name="ASSA" hidden="1">{#N/A,#N/A,FALSE,"1";#N/A,#N/A,FALSE,"2";#N/A,#N/A,FALSE,"16 - 17";#N/A,#N/A,FALSE,"18 - 19";#N/A,#N/A,FALSE,"26";#N/A,#N/A,FALSE,"27";#N/A,#N/A,FALSE,"28"}</definedName>
     <definedName name="ASSSSSS" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="assumptions" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
-    <definedName name="AssumSEComb" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
     <definedName name="ASXASFSDDDDDD" hidden="1">#REF!</definedName>
-    <definedName name="atendim" hidden="1">{"'Custo_comercialização'!$A$1"}</definedName>
-[...2 lines deleted...]
-    <definedName name="att" hidden="1">{#N/A,#N/A,FALSE,"COVER PAGE";#N/A,#N/A,FALSE,"Page 2";#N/A,#N/A,FALSE,"Page 2";#N/A,#N/A,FALSE,"Page 4";#N/A,#N/A,FALSE,"Page5";#N/A,#N/A,FALSE,"Page 6";#N/A,#N/A,FALSE,"Page 7";#N/A,#N/A,FALSE,"Page 8";#N/A,#N/A,FALSE,"Page 10";#N/A,#N/A,FALSE,"Long-Term OCF Mult.";#N/A,#N/A,FALSE,"PCS Comp";#N/A,#N/A,FALSE,"OCS-CAPEX";#N/A,#N/A,FALSE,"Blank"}</definedName>
     <definedName name="au" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="awd" hidden="1">{#N/A,#N/A,FALSE,"Presentation Summary";#N/A,#N/A,FALSE,"Consolidated Summary";#N/A,#N/A,FALSE,"GLA";#N/A,#N/A,FALSE,"Consolidating Schedule";#N/A,#N/A,FALSE,"GLB";#N/A,#N/A,FALSE,"GGM";#N/A,#N/A,FALSE,"SurFin";#N/A,#N/A,FALSE,"CBC";#N/A,#N/A,FALSE,"DTVI";#N/A,#N/A,FALSE,"Elim";#N/A,#N/A,FALSE,"Other"}</definedName>
-[...9 lines deleted...]
-    <definedName name="azerety" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="b" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="BA" hidden="1">{#N/A,#N/A,FALSE,"Earn'gs &amp; Val'n";#N/A,#N/A,FALSE,"Interim"}</definedName>
-[...2 lines deleted...]
-    <definedName name="BALANCINHO" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
-    <definedName name="Bank" hidden="1">{TRUE,TRUE,-1.25,-15.5,456.75,279.75,FALSE,FALSE,TRUE,TRUE,0,1,21,1,127,6,3,4,TRUE,TRUE,3,TRUE,1,TRUE,100,"Swvu.profits.","ACwvu.profits.",1,FALSE,FALSE,0.511811023622047,0.511811023622047,0.511811023622047,0.511811023622047,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,#DIV/0!,FALSE,"Rwvu.profits.",#N/A,FALSE,FALSE}</definedName>
-    <definedName name="bar" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
     <definedName name="BB" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="bbb" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...4 lines deleted...]
-    <definedName name="bbbbbbbbbbbbb" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="bcd" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="BCHART" hidden="1">#REF!</definedName>
     <definedName name="bcst">#REF!</definedName>
     <definedName name="BCVBCVBCVB" hidden="1">#REF!</definedName>
     <definedName name="bd" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="bdfgvffa" hidden="1">#REF!</definedName>
-    <definedName name="BDVB" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-    <definedName name="belnew" hidden="1">{"IS",#N/A,FALSE,"IS";"RPTIS",#N/A,FALSE,"RPTIS";"STATS",#N/A,FALSE,"STATS";"CELL",#N/A,FALSE,"CELL";"BS",#N/A,FALSE,"BS"}</definedName>
     <definedName name="Benchmark">#REF!</definedName>
     <definedName name="Benchmark2">#REF!</definedName>
-    <definedName name="BETAA" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=WJQXUPOHOJ&amp;VAR:QUERY=UkdGX1RBWF9SQVRFKEFOTiwwLCwsLCwsTk9BVURJVCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;","START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=MENT&amp;VAR:INDEX=0"}</definedName>
-[...2 lines deleted...]
-    <definedName name="BG_Mod" hidden="1">6</definedName>
     <definedName name="bhjnhmgmg" hidden="1">#REF!</definedName>
-    <definedName name="BKMYHHZRHS" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="bla" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
-    <definedName name="BLABABKAK" hidden="1">{#N/A,#N/A,FALSE,"ANEXO3 99 ERA";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ2";#N/A,#N/A,FALSE,"ANEXO3 99 DTU";#N/A,#N/A,FALSE,"ANEXO3 99 RDR";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ4";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ6"}</definedName>
-[...120 lines deleted...]
-    <definedName name="bnm" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="BNS_DATA">#REF!</definedName>
-    <definedName name="bonus" hidden="1">{"'RR'!$A$2:$E$81"}</definedName>
-[...3 lines deleted...]
-    <definedName name="BROWN" hidden="1">{"SUMMARY",#N/A,TRUE,"RIGGIN INCR";"SUMMARY",#N/A,TRUE,"DEAN";"SUMMARY",#N/A,TRUE,"GAWRYS";"SUMMARY",#N/A,TRUE,"RUSSO GBVS";"SUMMARY",#N/A,TRUE,"RUSSO WW";"SUMMARY",#N/A,TRUE,"RUSSO TOTAL ";"SUMMARY",#N/A,TRUE,"BOUCHARD";"SUMMARY",#N/A,TRUE,"ZECCA";"SUMMARY",#N/A,TRUE,"RIGGIN TOTAL";"SUMMARY",#N/A,TRUE,"REGLI INCR";"SUMMARY",#N/A,TRUE,"SUSKI";"SUMMARY",#N/A,TRUE,"JOHNSON";"SUMMARY",#N/A,TRUE,"CONN";"SUMMARY",#N/A,TRUE,"REGLI TOTAL";"SUMMARY",#N/A,TRUE,"BROWN";"SUMMARY",#N/A,TRUE,"DENIGRIS INC";"SUMMARY",#N/A,TRUE,"DeNIGRIS TOTAL";"IS",#N/A,TRUE,"INC ST"}</definedName>
     <definedName name="brtsnhtyjh" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="budget" hidden="1">{#N/A,#N/A,TRUE,"Input";#N/A,#N/A,TRUE,"BBC";#N/A,#N/A,TRUE,"Bloomberg";#N/A,#N/A,TRUE,"Bravo";#N/A,#N/A,TRUE,"Digital_Cable_Radio";#N/A,#N/A,TRUE,"Discovery";#N/A,#N/A,TRUE,"DW";#N/A,#N/A,TRUE,"Fundacao";#N/A,#N/A,TRUE,"GLA";#N/A,#N/A,TRUE,"Gems";#N/A,#N/A,TRUE,"HBO_Ole(B)";#N/A,#N/A,TRUE,"HBO_Ole(P)";#N/A,#N/A,TRUE,"HBOBrasil(B)";#N/A,#N/A,TRUE,"HBOBrasil(P)";#N/A,#N/A,TRUE,"MVS-Antena3";#N/A,#N/A,TRUE,"MVS-AS";#N/A,#N/A,TRUE,"MVS-CINELATINO";#N/A,#N/A,TRUE,"MVS-MULTICINEMA";#N/A,#N/A,TRUE,"MVS-MULTIPREM";#N/A,#N/A,TRUE,"MVS-ZAZ";#N/A,#N/A,TRUE,"MTV_Latino";#N/A,#N/A,TRUE,"RTE";#N/A,#N/A,TRUE,"Telenoticias";#N/A,#N/A,TRUE,"Travel";#N/A,#N/A,TRUE,"Turner";#N/A,#N/A,TRUE,"TVSenado";#N/A,#N/A,TRUE,"TVA";#N/A,#N/A,TRUE,"TVN_CHILE";#N/A,#N/A,TRUE,"USA";#N/A,#N/A,TRUE,"Venevision";#N/A,#N/A,TRUE,"Worldnet";#N/A,#N/A,TRUE,"Worldvision"}</definedName>
     <definedName name="BV" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
     <definedName name="bvfdgre" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="By_Line">#REF!</definedName>
-    <definedName name="BYD" hidden="1">{#N/A,#N/A,FALSE,"Earn'gs &amp; Val'n";#N/A,#N/A,FALSE,"Interim"}</definedName>
-[...2 lines deleted...]
-    <definedName name="ca" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
     <definedName name="CAIXA" hidden="1">{"'Comercial'!$A$1:$K$258","'Comercial'!$A$1:$K$257"}</definedName>
     <definedName name="CAL">#REF!</definedName>
     <definedName name="calça" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="campanha" hidden="1">{"'Custo_comercialização'!$A$1"}</definedName>
     <definedName name="canada">#REF!</definedName>
-    <definedName name="Canadacounter" hidden="1">#REF!</definedName>
     <definedName name="CANREC1">#REF!</definedName>
     <definedName name="CANREC2">#REF!</definedName>
     <definedName name="CANREC3">#REF!</definedName>
-    <definedName name="CAPEX98" hidden="1">#REF!</definedName>
     <definedName name="CAPIZZI" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="carlos" hidden="1">{#N/A,"10% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
-    <definedName name="carlos2" hidden="1">{"Fixed Assets equipments",#N/A,FALSE,"Import-inventory Flow"}</definedName>
     <definedName name="CARLSON_DATA">#REF!</definedName>
     <definedName name="carteira">#REF!</definedName>
     <definedName name="cas" hidden="1">{"'Comercial'!$A$1:$K$258","'Comercial'!$A$1:$K$257"}</definedName>
     <definedName name="cazzo" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="cb_Add_CalloutChart_24_opts" hidden="1">"1, 9, 1, False, 2, False, False, , 0, False, False, 1, 1"</definedName>
-[...480 lines deleted...]
-    <definedName name="cb_Size_by_height_and_widthChart_8_opts" hidden="1">"1, 4, 1, False, 2, False, False, , 0, False, False, 1, 1"</definedName>
     <definedName name="CBDSGHDDDD" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="CBWorkbookPriority" hidden="1">-836843295</definedName>
     <definedName name="cc" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico";#N/A,#N/A,TRUE,"Group Office"}</definedName>
-    <definedName name="ccc" hidden="1">{#N/A,#N/A,FALSE,"HONORÁRIOS"}</definedName>
-    <definedName name="çççç" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="CCCCCCCCC" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="çççççççççç" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-    <definedName name="cdsc" hidden="1">{#N/A,#N/A,FALSE,"FFCXOUT3"}</definedName>
     <definedName name="ce_lf_fore" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="cent" hidden="1">{"'Comercial'!$A$1:$K$258","'Comercial'!$A$1:$K$257"}</definedName>
     <definedName name="Center_Number">#REF!</definedName>
     <definedName name="Center_Number_1">#REF!</definedName>
     <definedName name="Center_Number_2">#REF!</definedName>
     <definedName name="cfd" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
     <definedName name="cfg_adj_income">#REF!</definedName>
     <definedName name="cfg_book_equity">#REF!</definedName>
     <definedName name="cfg_cof">#REF!</definedName>
     <definedName name="cfg_econ_capital">#REF!</definedName>
     <definedName name="cfg_net_income">#REF!</definedName>
     <definedName name="cfg_roe">#REF!</definedName>
     <definedName name="cfg_roec">#REF!</definedName>
     <definedName name="cfg_tax_rate">#REF!</definedName>
-    <definedName name="çgu" hidden="1">{"CONSOLIDADO",#N/A,FALSE,"COMENTARIOS"}</definedName>
-[...7 lines deleted...]
-    <definedName name="Chart" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="chiu" hidden="1">#REF!</definedName>
     <definedName name="chius" hidden="1">#REF!</definedName>
     <definedName name="chiusura" hidden="1">#REF!</definedName>
     <definedName name="chjtyytj" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="chosie" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="CIAO" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="ciao2" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="CICCIO" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="cinema3" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="CIQWBGuid" hidden="1">"410f0fba-25fc-483b-ba02-c65ea528b4d5"</definedName>
-[...3 lines deleted...]
-    <definedName name="claudia" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
     <definedName name="CLAUDINHO" hidden="1">#REF!</definedName>
-    <definedName name="çlç" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="cliente">#REF!</definedName>
-    <definedName name="çlj" hidden="1">{#N/A,#N/A,FALSE,"Relatórios";"Vendas e Custos",#N/A,FALSE,"Vendas e Custos";"Premissas",#N/A,FALSE,"Premissas";"Projeções",#N/A,FALSE,"Projeções";"Dolar",#N/A,FALSE,"Dolar";"Original",#N/A,FALSE,"Original e UFIR"}</definedName>
-    <definedName name="çlk" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="clrfokfvbg" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="cmm_adj_income">#REF!</definedName>
     <definedName name="cmm_book_equity">#REF!</definedName>
     <definedName name="cmm_cof">#REF!</definedName>
     <definedName name="cmm_econ_capital">#REF!</definedName>
     <definedName name="cmm_net_income">#REF!</definedName>
     <definedName name="cmm_roe">#REF!</definedName>
     <definedName name="cmm_roec">#REF!</definedName>
     <definedName name="cmm_tax_rate">#REF!</definedName>
-    <definedName name="cmuw1299" hidden="1">{"'Custo_comercialização'!$A$1"}</definedName>
-    <definedName name="cmuw9999" hidden="1">{"'Custo_comercialização'!$A$1"}</definedName>
     <definedName name="cncncn" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="Cnfg.Currency">#REF!</definedName>
-    <definedName name="COCO" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-[...2 lines deleted...]
-    <definedName name="COGstandard" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="coltpg1997">#REF!</definedName>
     <definedName name="coltpg1998">#REF!</definedName>
     <definedName name="coltpg1999">#REF!</definedName>
     <definedName name="coltpg2000">#REF!</definedName>
     <definedName name="coltpg2001">#REF!</definedName>
     <definedName name="coltpg2002">#REF!</definedName>
-    <definedName name="comp" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-[...2 lines deleted...]
-    <definedName name="Concessão_Malha_Sul" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
     <definedName name="cons_data">#REF!</definedName>
     <definedName name="CONSUN_04" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="copiaranch" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
-[...6 lines deleted...]
-    <definedName name="copy38" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="corp_adj_income">#REF!</definedName>
     <definedName name="corp_book_equity">#REF!</definedName>
     <definedName name="corp_cof">#REF!</definedName>
     <definedName name="corp_econ_capital">#REF!</definedName>
     <definedName name="corp_net_income">#REF!</definedName>
     <definedName name="corp_roe">#REF!</definedName>
     <definedName name="corp_roec">#REF!</definedName>
     <definedName name="corp_tax_rate">#REF!</definedName>
-    <definedName name="Creditos" hidden="1">#REF!</definedName>
     <definedName name="CRIT1">#REF!</definedName>
     <definedName name="CRIT10">#REF!</definedName>
     <definedName name="CRIT11">#REF!</definedName>
     <definedName name="CRIT12">#REF!</definedName>
     <definedName name="CRIT13">#REF!</definedName>
     <definedName name="CRIT14">#REF!</definedName>
     <definedName name="CRIT15">#REF!</definedName>
     <definedName name="CRIT16">#REF!</definedName>
     <definedName name="CRIT17">#REF!</definedName>
     <definedName name="CRIT18">#REF!</definedName>
     <definedName name="CRIT19">#REF!</definedName>
     <definedName name="CRIT2">#REF!</definedName>
     <definedName name="CRIT20">#REF!</definedName>
     <definedName name="CRIT21">#REF!</definedName>
     <definedName name="CRIT22">#REF!</definedName>
     <definedName name="CRIT23">#REF!</definedName>
     <definedName name="CRIT24">#REF!</definedName>
     <definedName name="CRIT25">#REF!</definedName>
     <definedName name="CRIT26">#REF!</definedName>
     <definedName name="CRIT27">#REF!</definedName>
     <definedName name="CRIT28">#REF!</definedName>
     <definedName name="CRIT29">#REF!</definedName>
     <definedName name="CRIT3">#REF!</definedName>
     <definedName name="CRIT30">#REF!</definedName>
     <definedName name="CRIT31">#REF!</definedName>
     <definedName name="CRIT32">#REF!</definedName>
     <definedName name="CRIT33">#REF!</definedName>
     <definedName name="CRIT34">#REF!</definedName>
     <definedName name="CRIT35">#REF!</definedName>
     <definedName name="CRIT36">#REF!</definedName>
     <definedName name="CRIT37">#REF!</definedName>
     <definedName name="CRIT38">#REF!</definedName>
     <definedName name="CRIT39">#REF!</definedName>
     <definedName name="CRIT4">#REF!</definedName>
     <definedName name="CRIT40">#REF!</definedName>
     <definedName name="CRIT41">#REF!</definedName>
     <definedName name="CRIT42">#REF!</definedName>
     <definedName name="CRIT43">#REF!</definedName>
     <definedName name="CRIT5">#REF!</definedName>
     <definedName name="CRIT6">#REF!</definedName>
     <definedName name="CRIT7">#REF!</definedName>
     <definedName name="CRIT8">#REF!</definedName>
     <definedName name="CRIT9">#REF!</definedName>
-    <definedName name="CRM" hidden="1">{#N/A,#N/A,FALSE,"ANEXO3 99 ERA";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ2";#N/A,#N/A,FALSE,"ANEXO3 99 DTU";#N/A,#N/A,FALSE,"ANEXO3 99 RDR";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ4";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ6"}</definedName>
     <definedName name="crono" hidden="1">{#N/A,#N/A,TRUE,"XEMTCI";#N/A,#N/A,TRUE,"XMOTDI";#N/A,#N/A,TRUE,"XEMITI"}</definedName>
-    <definedName name="CronogramadeExecuçãp2003" hidden="1">{#N/A,#N/A,FALSE,"ANEXO3 99 ERA";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ2";#N/A,#N/A,FALSE,"ANEXO3 99 DTU";#N/A,#N/A,FALSE,"ANEXO3 99 RDR";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ4";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ6"}</definedName>
     <definedName name="CRONOI" hidden="1">{#N/A,#N/A,FALSE,"SP1-OUT";#N/A,#N/A,FALSE,"SP1-NOV";#N/A,#N/A,FALSE,"SANT-OUT";#N/A,#N/A,FALSE,"SANT-NOV";#N/A,#N/A,FALSE,"CAMP-OUT";#N/A,#N/A,FALSE,"CAMP-NOV";#N/A,#N/A,FALSE,"CRONO 1";#N/A,#N/A,FALSE,"CAPA"}</definedName>
     <definedName name="CronoV1" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="CSSL1998" hidden="1">{#N/A,#N/A,FALSE,"IR E CS 1997";#N/A,#N/A,FALSE,"PR ND";#N/A,#N/A,FALSE,"8191";#N/A,#N/A,FALSE,"8383";#N/A,#N/A,FALSE,"MP 1024";#N/A,#N/A,FALSE,"AD_EX_97";#N/A,#N/A,FALSE,"BD 97"}</definedName>
-[...4 lines deleted...]
-    <definedName name="cu71.ScalingFactor" hidden="1">1000000</definedName>
     <definedName name="CURRENT95">#REF!</definedName>
     <definedName name="CURRENTMONTH">#REF!</definedName>
     <definedName name="CVBSGSG" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="CVXCVDFF" hidden="1">#REF!</definedName>
     <definedName name="cx" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="czp" hidden="1">#REF!</definedName>
     <definedName name="d" hidden="1">{#N/A,#N/A,FALSE,"Sheet1"}</definedName>
-    <definedName name="DAD" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...4 lines deleted...]
-    <definedName name="daf" hidden="1">{#N/A,#N/A,FALSE,"1";#N/A,#N/A,FALSE,"2";#N/A,#N/A,FALSE,"16 - 17";#N/A,#N/A,FALSE,"18 - 19";#N/A,#N/A,FALSE,"26";#N/A,#N/A,FALSE,"27";#N/A,#N/A,FALSE,"28"}</definedName>
     <definedName name="dafkvbkvckvkv" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="dajdajdlkjalkd" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-    <definedName name="dakfkjafgkeaj" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="daniela" hidden="1">{#N/A,#N/A,TRUE,"Balance_Sheet";#N/A,#N/A,TRUE,"Income_Statement";#N/A,#N/A,TRUE,"Cash_Flow_Stmt";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"Debt_Repayment";#N/A,#N/A,TRUE,"Ratio_Analysis";#N/A,#N/A,TRUE,"Inc_Stmt_Assumptions";#N/A,#N/A,TRUE,"Capital_Structure";#N/A,#N/A,TRUE,"Performance_Assumptions";#N/A,#N/A,TRUE,"Wrk_Capital_Assumptions";#N/A,#N/A,TRUE,"Bk_Depn_Schedule"}</definedName>
     <definedName name="DAS" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="dasda" hidden="1">#REF!</definedName>
     <definedName name="DASDASDASD" hidden="1">#REF!</definedName>
-    <definedName name="dasf" hidden="1">{"kricash",#N/A,FALSE,"INC";"kriinc",#N/A,FALSE,"INC";"krimiami",#N/A,FALSE,"INC";"kriother",#N/A,FALSE,"INC";"kripapers",#N/A,FALSE,"INC"}</definedName>
-[...1 lines deleted...]
-    <definedName name="dasfw" hidden="1">{#N/A,#N/A,FALSE,"Averages";#N/A,#N/A,FALSE,"Lineup Costs";#N/A,#N/A,FALSE,"Grossed Cost";#N/A,#N/A,FALSE,"PPV";#N/A,#N/A,FALSE,"Avg. Cost"}</definedName>
     <definedName name="DATA">#REF!</definedName>
     <definedName name="Data_base">#REF!</definedName>
-    <definedName name="DateRangeCompMain" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="DCF" hidden="1">{#N/A,#N/A,FALSE,"DCF Summary";#N/A,#N/A,FALSE,"Casema";#N/A,#N/A,FALSE,"Casema NoTel";#N/A,#N/A,FALSE,"UK";#N/A,#N/A,FALSE,"RCF";#N/A,#N/A,FALSE,"Intercable CZ";#N/A,#N/A,FALSE,"Interkabel P"}</definedName>
     <definedName name="DCOS07" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="dcos071" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="dd" hidden="1">{#N/A,#N/A,TRUE,"SCR-DCOS 2001";#N/A,#N/A,TRUE,"SCR-DCOS 2000 Per Unit";#N/A,#N/A,TRUE,"SCR-DCOS 2000-01 Compare";#N/A,#N/A,TRUE,"SCR-DCOS 2002";#N/A,#N/A,TRUE,"Per Unit Comparison";#N/A,#N/A,TRUE,"SCR-DCOS 2001 Per Unit"}</definedName>
     <definedName name="ddd">#REF!</definedName>
-    <definedName name="dddaz" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="dddd" hidden="1">{#N/A,#N/A,FALSE,"Sheet1"}</definedName>
     <definedName name="ddddd" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="dddddd" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...12 lines deleted...]
-    <definedName name="deee" hidden="1">{"Fecha_Setembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Setembro",#N/A,FALSE,"DIFERIDO";"Pis_Setembro",#N/A,FALSE,"PIS COFINS";"Iss_Setembro",#N/A,FALSE,"ISS"}</definedName>
     <definedName name="DEF_TAX">#REF!</definedName>
-    <definedName name="DEGL" hidden="1">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
-[...1 lines deleted...]
-    <definedName name="depreciaciones" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
     <definedName name="Der_Fin_Ins">#REF!</definedName>
-    <definedName name="dere" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
-    <definedName name="Detalhamento" hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de Vendas - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
     <definedName name="detroit1">#REF!</definedName>
     <definedName name="detroit2">#REF!</definedName>
-    <definedName name="deuda" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
-[...7 lines deleted...]
-    <definedName name="dffasf" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="DFFFFF" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="DFFFFFFFFFFFFFFFFF" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="dffgkljbnjbjbnu" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="dfg" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
     <definedName name="dfgfghfgjghj" hidden="1">#REF!</definedName>
     <definedName name="dfgsrg" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="DFGVBDFGHFGHHHHHHYH" hidden="1">#REF!</definedName>
-    <definedName name="dfhgdf" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="dflghlbnmbn" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="dfr" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="dfs" hidden="1">{"kricash",#N/A,FALSE,"INC";"kriinc",#N/A,FALSE,"INC";"krimiami",#N/A,FALSE,"INC";"kriother",#N/A,FALSE,"INC";"kripapers",#N/A,FALSE,"INC"}</definedName>
     <definedName name="dfsgsdfg" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
     <definedName name="dfwergdthfgh" hidden="1">#REF!</definedName>
-    <definedName name="DG" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="DGRETR" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="DiagramaA." hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="difigtreweqwe" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="dist" hidden="1">{#N/A,#N/A,TRUE,"Balance_Sheet";#N/A,#N/A,TRUE,"Income_Statement";#N/A,#N/A,TRUE,"Cash_Flow_Stmt";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"Debt_Repayment";#N/A,#N/A,TRUE,"Ratio_Analysis";#N/A,#N/A,TRUE,"Inc_Stmt_Assumptions";#N/A,#N/A,TRUE,"Capital_Structure";#N/A,#N/A,TRUE,"Performance_Assumptions";#N/A,#N/A,TRUE,"Wrk_Capital_Assumptions";#N/A,#N/A,TRUE,"Bk_Depn_Schedule"}</definedName>
-    <definedName name="DJASJDKAJ" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-[...2 lines deleted...]
-    <definedName name="dkgahirghigf" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="DLL" hidden="1">#REF!</definedName>
-    <definedName name="dmpll" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-[...7 lines deleted...]
-    <definedName name="dsda" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="dsdfdf" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="dsfcdsfds" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
-    <definedName name="dsfs" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
-[...1 lines deleted...]
-    <definedName name="dtv" hidden="1">{"GLA Actual",#N/A,FALSE,"GLA Input";"GLB Actual",#N/A,FALSE,"GLB Input";"GGM Actual",#N/A,FALSE,"GGM Input";"SurFin Actual",#N/A,FALSE,"SurFin Input";"CBC Actual",#N/A,FALSE,"CBC Input";"DTVI Actual",#N/A,FALSE,"DTVI Input";"Elim Actual",#N/A,FALSE,"Elim Input";"Other Actual",#N/A,FALSE,"Other Input"}</definedName>
     <definedName name="dtyioeo" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="dvdz" hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"TFLE Walk";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Sensitivity";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability"}</definedName>
-    <definedName name="dx" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="dxada" hidden="1">#REF!</definedName>
     <definedName name="e" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
-    <definedName name="EarningsModel" hidden="1">{#N/A,#N/A,FALSE,"Product Revenue";#N/A,#N/A,FALSE,"Geographic Revenue";#N/A,#N/A,FALSE,"Income Statement - As Reported";#N/A,#N/A,FALSE,"Income Statement - Operating";#N/A,#N/A,FALSE,"Income Statement - %Revenue";#N/A,#N/A,FALSE,"Year-over-Year Growth";#N/A,#N/A,FALSE,"Sequential Growth";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Ratios";#N/A,#N/A,FALSE,"Valuation"}</definedName>
-[...2 lines deleted...]
-    <definedName name="ECNOFIBRAS2" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="ed" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="edc" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
-    <definedName name="EDNA" hidden="1">{#N/A,#N/A,FALSE,"Cov";#N/A,#N/A,FALSE,"Sum";#N/A,#N/A,FALSE,"P&amp;L";#N/A,#N/A,FALSE,"HL";#N/A,#N/A,FALSE,"Bal";#N/A,#N/A,FALSE,"CCcm";#N/A,#N/A,FALSE,"HC";#N/A,#N/A,FALSE,"Cap";#N/A,#N/A,FALSE,"P&amp;L (2)";#N/A,#N/A,FALSE,"P&amp;L (3)"}</definedName>
-    <definedName name="ee" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="eee" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
-    <definedName name="eeeee" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...5 lines deleted...]
-    <definedName name="ela" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="Eldorado" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="EMEAITAFRASCANDGRAPH" hidden="1">#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="ERERER" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="erfc4rtgregr4gre" hidden="1">#REF!</definedName>
-    <definedName name="Errado" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
-[...5 lines deleted...]
-    <definedName name="ET" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="EUROPE">#REF!</definedName>
-    <definedName name="ev" hidden="1">#N/A</definedName>
-[...17 lines deleted...]
-    <definedName name="EV__WBVERSION__" hidden="1">0</definedName>
     <definedName name="EVIDSVCHVXJ" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="ew" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="EWEQW" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="ewq" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="EWRCDERTGVBRTYBHTJMYUG" hidden="1">#REF!</definedName>
-    <definedName name="ewwe" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-    <definedName name="ExecPess" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="Exp_Fin">#REF!</definedName>
-    <definedName name="expansao" hidden="1">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
-[...2 lines deleted...]
-    <definedName name="faslkdjas" hidden="1">#REF!</definedName>
     <definedName name="fbdfhdr" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="fbhrhbrdtbyeedddd" hidden="1">#REF!</definedName>
     <definedName name="fd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="FDC_0_0" hidden="1">"#"</definedName>
-[...4435 lines deleted...]
-    <definedName name="FDFD" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="fdfdddd" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="FDFDFFD" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="FDFFFF" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="FDFFFFDS" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="FDHJVGHCGVV" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="FDP_0_1_aDrv" hidden="1">#REF!</definedName>
-[...127 lines deleted...]
-    <definedName name="FDSF" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="FDSVFGFGD" hidden="1">#REF!</definedName>
-    <definedName name="fdsvfsdavfabae" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=CJALQTKTCN&amp;VAR:QUERY=UkdGX1RBWF9SQVRFKEFOTiwwLCwsLCwsTk9BVURJVCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;","START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=EBAY&amp;VAR:INDEX=0"}</definedName>
     <definedName name="fdvsfgrdghcdrgdsrtgvsd" hidden="1">#REF!</definedName>
     <definedName name="fdygdfgdfsgds" hidden="1">#REF!</definedName>
-    <definedName name="FEB" hidden="1">{#N/A,#N/A,FALSE,"Memo";#N/A,#N/A,FALSE,"Consolidated";#N/A,#N/A,FALSE,"fX";#N/A,#N/A,FALSE,"FSN-National";#N/A,#N/A,FALSE,"RSN's - % own"}</definedName>
     <definedName name="fecfgtgggg" hidden="1">#REF!</definedName>
-    <definedName name="feewr" hidden="1">{"Fixed Assets equipments",#N/A,FALSE,"Import-inventory Flow"}</definedName>
-[...2 lines deleted...]
-    <definedName name="Fernanda" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="FEVEREIRO" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
-    <definedName name="fewgw" hidden="1">{"MDU Equipments",#N/A,FALSE,"Custos Equipamentos"}</definedName>
     <definedName name="ff" hidden="1">{#N/A,#N/A,FALSE,"Sheet1"}</definedName>
-    <definedName name="FFB" hidden="1">#REF!</definedName>
     <definedName name="fff">#REF!</definedName>
-    <definedName name="ffff" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
-    <definedName name="fffff" hidden="1">{"'Custo_comercialização'!$A$1"}</definedName>
     <definedName name="fffffff" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="fffffffffffff" hidden="1">#N/A</definedName>
-    <definedName name="fg" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="fgbrdg" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="fgdfg" hidden="1">#REF!</definedName>
     <definedName name="fgesrtwe3rt" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="FGF" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-    <definedName name="fgfg2" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
     <definedName name="FGFTHRT" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="fgg" hidden="1">{"Inc Stmt",#N/A,TRUE,"Financials";"Common Size",#N/A,TRUE,"Financials";"BS Assets",#N/A,TRUE,"Financials";"BS Liabilities",#N/A,TRUE,"Financials";"Cash Flow Stmt",#N/A,TRUE,"Financials";"DCF",#N/A,TRUE,"Financials"}</definedName>
     <definedName name="FGGG" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="FGGHG" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="fghrtgt" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="fgivbjrtmgfp" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="fgk" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="fgkjkh" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="FGRETER" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="fgt" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="filna" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="filtragem" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
     <definedName name="fin_adj_income">#REF!</definedName>
     <definedName name="fin_book_equity">#REF!</definedName>
     <definedName name="fin_cof">#REF!</definedName>
-    <definedName name="Fin_CounterGraphJuly02" hidden="1">#REF!</definedName>
     <definedName name="fin_econ_capital">#REF!</definedName>
     <definedName name="fin_net_income">#REF!</definedName>
     <definedName name="fin_tax_rate">#REF!</definedName>
-    <definedName name="Financ.Resumen" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
     <definedName name="Finl_Stmts_BS_3_Yr">#REF!</definedName>
     <definedName name="Finl_Stmts_BS_Yr_2">#REF!</definedName>
     <definedName name="Finl_Stmts_BS_Yr_3">#REF!</definedName>
     <definedName name="Finl_Stmts_PandL_3Yr">#REF!</definedName>
     <definedName name="Finl_Stmts_PandL_Yr_2">#REF!</definedName>
     <definedName name="Finl_Stmts_PandL_Yr_3">#REF!</definedName>
     <definedName name="FIRSTQ99">#REF!</definedName>
-    <definedName name="FJEZK" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...7 lines deleted...]
-    <definedName name="FolResumoFlorestas" hidden="1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
     <definedName name="FOOTER">#REF!</definedName>
     <definedName name="Footnotes">#REF!</definedName>
-    <definedName name="Form_Det_ACPT_1" hidden="1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
-[...4 lines deleted...]
-    <definedName name="format1" hidden="1">{#N/A,#N/A,FALSE,"AEI";#N/A,#N/A,FALSE,"BBC";#N/A,#N/A,FALSE,"ART";#N/A,#N/A,FALSE,"Bloomberg";#N/A,#N/A,FALSE,"Cinecanal";#N/A,#N/A,FALSE,"Telemundo Intn'l";#N/A,#N/A,FALSE,"Telemundo PR";#N/A,#N/A,FALSE,"CL@SE";#N/A,#N/A,FALSE,"Cronica TV";#N/A,#N/A,FALSE,"Music Choice";#N/A,#N/A,FALSE,"Discoveryal";#N/A,#N/A,FALSE,"Discoveryall";#N/A,#N/A,FALSE,"Disney ";#N/A,#N/A,FALSE,"Disney-BR";#N/A,#N/A,FALSE,"Disney - PR";#N/A,#N/A,FALSE,"E! PR";#N/A,#N/A,FALSE,"ESPN - PR";#N/A,#N/A,FALSE,"ESPN ";#N/A,#N/A,FALSE,"ESPN2";#N/A,#N/A,FALSE,"ESPN-Brasil";#N/A,#N/A,FALSE,"Film Zone";#N/A,#N/A,FALSE,"Gems";#N/A,#N/A,FALSE,"Hallmark";#N/A,#N/A,FALSE,"HBO Basic all";#N/A,#N/A,FALSE,"HBO_Ole(P)";#N/A,#N/A,FALSE,"HBOSouth(P) Flat Fee";#N/A,#N/A,FALSE,"HBO PR ";#N/A,#N/A,FALSE,"Showtime - PR";#N/A,#N/A,FALSE,"HTV";#N/A,#N/A,FALSE,"Imagen";#N/A,#N/A,FALSE,"Lifetime";#N/A,#N/A,FALSE,"Infinito";#N/A,#N/A,FALSE,"MGM ";#N/A,#N/A,FALSE,"Casa Club";#N/A,#N/A,FALSE,"MTV_Latino";#N/A,#N/A,FALSE,"MTV_Brasil";#N/A,#N/A,FALSE,"MuchMusic";#N/A,#N/A,FALSE,"MVS-Multipremier";#N/A,#N/A,FALSE,"MVS-ZAZ";#N/A,#N/A,FALSE,"MVS-Antena3";#N/A,#N/A,FALSE,"MVS-CineLatino";#N/A,#N/A,FALSE,"MVS-MAS&amp;MC";#N/A,#N/A,FALSE,"NHK";#N/A,#N/A,FALSE,"Nickelodeon PR";#N/A,#N/A,FALSE,"Nickelodeon";#N/A,#N/A,FALSE,"Locomotion-ODC";#N/A,#N/A,FALSE,"Playboy";#N/A,#N/A,FALSE,"RTVE- TVE";#N/A,#N/A,FALSE,"TU Acquisition";#N/A,#N/A,FALSE,"Turner II";#N/A,#N/A,FALSE,"Turner I";#N/A,#N/A,FALSE,"TVA";#N/A,#N/A,FALSE,"TV5";#N/A,#N/A,FALSE,"USA";#N/A,#N/A,FALSE,"USA Brasil ";#N/A,#N/A,FALSE,"USA - PR";#N/A,#N/A,FALSE,"TVN_CHILE";#N/A,#N/A,FALSE,"Venevision";#N/A,#N/A,FALSE,"Weather Channel";#N/A,#N/A,FALSE,"Venus";#N/A,#N/A,FALSE,"Band News";#N/A,#N/A,FALSE,"CMT Brasil";#N/A,#N/A,FALSE,"PR Networks";#N/A,#N/A,FALSE,"A&amp;E - PR";#N/A,#N/A,FALSE,"Disney ";#N/A,#N/A,FALSE,"Eurochannel";#N/A,#N/A,FALSE,"HBO Basic all";#N/A,#N/A,FALSE,"HBO_Ole(P)"}</definedName>
     <definedName name="FourthQ99">#REF!</definedName>
-    <definedName name="FRAITASCAND_graph" hidden="1">#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="fsadfasd" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="fsd" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
-    <definedName name="fsdfsdf" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
     <definedName name="fsdgsdfg" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="fsdsfdgvdgdhrthbrjhr" hidden="1">#REF!</definedName>
-    <definedName name="fsfs" hidden="1">{"Fixed Assets equipments",#N/A,FALSE,"Import-inventory Flow"}</definedName>
     <definedName name="fsggdfg" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="FTNYHFJKM" hidden="1">#REF!</definedName>
     <definedName name="fur" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="fvdfgdhnfhn" hidden="1">#REF!</definedName>
     <definedName name="fverg" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="FVG" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="fweafwaef" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="FWER" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-    <definedName name="g" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="g_ins_prod1_desc">#REF!</definedName>
     <definedName name="g_ins_prod2_desc">#REF!</definedName>
     <definedName name="g_ins_prod3_desc">#REF!</definedName>
     <definedName name="g_ins_prod4_desc">#REF!</definedName>
     <definedName name="g_ins_prod5_desc">#REF!</definedName>
     <definedName name="g_ins_prod6_desc">#REF!</definedName>
-    <definedName name="g7o" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
     <definedName name="GA" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="gagfg" hidden="1">#REF!</definedName>
     <definedName name="gas" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="gate" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
-    <definedName name="gatevar" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
     <definedName name="GBFDGBHFGH" hidden="1">#REF!</definedName>
     <definedName name="gcrrthhhhh" hidden="1">#REF!</definedName>
-    <definedName name="gdfgdf" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="GDFGDFGDF" hidden="1">#REF!</definedName>
     <definedName name="GDFGDFGDFGDF" hidden="1">#REF!</definedName>
     <definedName name="gdsfgsd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="Gemop" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
-[...1 lines deleted...]
-    <definedName name="geração" hidden="1">{#N/A,#N/A,FALSE,"ANEXO3 99 ERA";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ2";#N/A,#N/A,FALSE,"ANEXO3 99 DTU";#N/A,#N/A,FALSE,"ANEXO3 99 RDR";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ4";#N/A,#N/A,FALSE,"ANEXO3 99 UBÁ6"}</definedName>
     <definedName name="gestw3" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="getep" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="gf" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="gfdjhjh" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="GFGFGFGFGFGFGFGFGFGGFGFGFGFGF" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="gfggfdgadfg" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="gfsd" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="gfsdgsadf" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="gg" hidden="1">{#N/A,#N/A,FALSE,"Exec 2000";#N/A,#N/A,FALSE,"Exec 2001";#N/A,#N/A,FALSE,"Exec Comparison"}</definedName>
     <definedName name="GGG" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="GGGG" hidden="1">#REF!</definedName>
     <definedName name="GGGGG" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="ggggggg" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="gggggggggggggggg" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="gghhhhttt" hidden="1">#REF!</definedName>
-    <definedName name="ggtggg" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
     <definedName name="ghd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="GHFFSF" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="ghg" hidden="1">#REF!</definedName>
     <definedName name="GHJFGBJBVFYBTY" hidden="1">#REF!</definedName>
-    <definedName name="ghjggjh" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="giçgui" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
     <definedName name="gii" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="GIRC2" hidden="1">#REF!</definedName>
-    <definedName name="giu" hidden="1">{#N/A,#N/A,FALSE,"BALANCE";#N/A,#N/A,FALSE,"CUENTA DE PYG";#N/A,#N/A,FALSE,"RATIOS"}</definedName>
-[...1 lines deleted...]
-    <definedName name="gkn" hidden="1">{#N/A,#N/A,FALSE,"COVER PAGE";#N/A,#N/A,FALSE,"Page 2";#N/A,#N/A,FALSE,"Page 2";#N/A,#N/A,FALSE,"Page 4";#N/A,#N/A,FALSE,"Page5";#N/A,#N/A,FALSE,"Page 6";#N/A,#N/A,FALSE,"Page 7";#N/A,#N/A,FALSE,"Page 8";#N/A,#N/A,FALSE,"Page 10";#N/A,#N/A,FALSE,"Long-Term OCF Mult.";#N/A,#N/A,FALSE,"PCS Comp";#N/A,#N/A,FALSE,"OCS-CAPEX";#N/A,#N/A,FALSE,"Blank"}</definedName>
     <definedName name="gllgl" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
-    <definedName name="Global1" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="glòlòg" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
     <definedName name="gmac_adj_income">#REF!</definedName>
     <definedName name="gmac_book_equity">#REF!</definedName>
     <definedName name="gmac_cof">#REF!</definedName>
     <definedName name="gmac_econ_capital">#REF!</definedName>
     <definedName name="gmac_net_income">#REF!</definedName>
     <definedName name="gmac_roe">#REF!</definedName>
     <definedName name="GMAC_ROEC">#REF!</definedName>
     <definedName name="gmac_tax_rate">#REF!</definedName>
     <definedName name="gnfhg" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="go8giu" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
     <definedName name="Grafico" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="GRAFICO1" hidden="1">#REF!</definedName>
     <definedName name="GRAFICO2" hidden="1">#REF!</definedName>
-    <definedName name="graph" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...4 lines deleted...]
-    <definedName name="grtgert" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="grthrthdt" hidden="1">#REF!</definedName>
     <definedName name="gsdfgsd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="gsdfgsfd" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="gsertgae" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="gt" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="gty" hidden="1">{#N/A,#N/A,FALSE,"Cov";#N/A,#N/A,FALSE,"Sum";#N/A,#N/A,FALSE,"P&amp;L";#N/A,#N/A,FALSE,"HL";#N/A,#N/A,FALSE,"Bal";#N/A,#N/A,FALSE,"CCcm";#N/A,#N/A,FALSE,"HC";#N/A,#N/A,FALSE,"Cap";#N/A,#N/A,FALSE,"P&amp;L (2)";#N/A,#N/A,FALSE,"P&amp;L (3)"}</definedName>
     <definedName name="guido" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="guigui" hidden="1">#REF!</definedName>
-    <definedName name="guo" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
-    <definedName name="Gupob01Real" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
     <definedName name="GVDFGB" hidden="1">#REF!</definedName>
-    <definedName name="gvgg" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="gvrthrhre" hidden="1">#REF!</definedName>
-    <definedName name="gyou" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
     <definedName name="gzdfgzd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="h" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="hbfghfgh" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
-[...3 lines deleted...]
-    <definedName name="HFinGraph" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="hg" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="hgdf" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="hgf" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="hgfs" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
-    <definedName name="hgjg" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
     <definedName name="hgsfs" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="hh" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="hhgfgfg" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
-    <definedName name="hhhh" hidden="1">{#N/A,#N/A,FALSE,"IR E CS 1997";#N/A,#N/A,FALSE,"PR ND";#N/A,#N/A,FALSE,"8191";#N/A,#N/A,FALSE,"8383";#N/A,#N/A,FALSE,"MP 1024";#N/A,#N/A,FALSE,"AD_EX_97";#N/A,#N/A,FALSE,"BD 97"}</definedName>
     <definedName name="hhhhh" hidden="1">#REF!</definedName>
     <definedName name="hhhhhh" hidden="1">#REF!</definedName>
-    <definedName name="Hibh" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...11 lines deleted...]
-    <definedName name="hjkk" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="hjnghjghj" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="hk" hidden="1">{"'Directory'!$A$72:$E$91"}</definedName>
-    <definedName name="HKSH" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="HLTVhpi">#REF!</definedName>
-    <definedName name="HMG" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...7 lines deleted...]
-    <definedName name="hoçh" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="hola1" hidden="1">{#N/A,#N/A,FALSE,"BALLANTINE´S ";#N/A,#N/A,FALSE,"FUNDADOR"}</definedName>
-    <definedName name="hoo" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
-    <definedName name="hrfghre" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="hs" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="hs_metric">#REF!</definedName>
-    <definedName name="HT" hidden="1">{"'HECM - MTD'!$E$4:$Q$28"}</definedName>
-[...2 lines deleted...]
-    <definedName name="HTML" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="HTML_CodePage" hidden="1">1252</definedName>
     <definedName name="HTML_Control" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"BGT2001"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"07/09/00"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"Dsst"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">FALSE</definedName>
     <definedName name="HTML_OBDlg3" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\WINDOWS\Desktop\Stk Anziano 6 mesi\Anz_6m_II.htm"</definedName>
-    <definedName name="HTML_PathFileMac" hidden="1">"Macintosh HD:HomePageStuff:New_Home_Page:datafile:ctryprem.html"</definedName>
     <definedName name="HTML_PathTemplate" hidden="1">"D:\Intranet\Titolo_Stock_Anziano_mensile.htm"</definedName>
-    <definedName name="HTML_PathTemplateMac" hidden="1">"Macintosh HD:HomePageStuff:New_Home_Page:datafile:Betas.html"</definedName>
     <definedName name="HTML_Title" hidden="1">"1TABELLABGT2001"</definedName>
     <definedName name="HTML1_1" hidden="1">"[OBT_6M.XLS]OBT_6M!$B$5:$S$48"</definedName>
     <definedName name="HTML1_10" hidden="1">""</definedName>
     <definedName name="HTML1_11" hidden="1">1</definedName>
     <definedName name="HTML1_12" hidden="1">"C:\WEB\EXCEL\ASS_PROD\MyHTMLx.htm"</definedName>
     <definedName name="HTML1_2" hidden="1">-4146</definedName>
     <definedName name="HTML1_3" hidden="1">"C:\WEB\EXCEL\ASS_PROD\HTMLTemp.htm"</definedName>
     <definedName name="HTML1_4" hidden="1">"Income I"</definedName>
     <definedName name="HTML1_5" hidden="1">""</definedName>
     <definedName name="HTML1_6" hidden="1">-4146</definedName>
     <definedName name="HTML1_7" hidden="1">-4146</definedName>
     <definedName name="HTML1_8" hidden="1">"02/09/97"</definedName>
     <definedName name="HTML1_9" hidden="1">"Fernando S. Ribeiro"</definedName>
     <definedName name="HTML2_1" hidden="1">"[OBT_6M_1.XLS]OBT_6M_sem!$B$5:$M$51"</definedName>
     <definedName name="HTML2_10" hidden="1">""</definedName>
     <definedName name="HTML2_11" hidden="1">1</definedName>
     <definedName name="HTML2_12" hidden="1">"C:\WEB\EXCEL\STK_ANZ\ANZ_6M.HTM"</definedName>
     <definedName name="HTML2_2" hidden="1">-4146</definedName>
     <definedName name="HTML2_3" hidden="1">"C:\WEB\EXCEL\STK_ANZ\HTMLTEMP.HTM"</definedName>
     <definedName name="HTML2_4" hidden="1">""</definedName>
     <definedName name="HTML2_5" hidden="1">""</definedName>
     <definedName name="HTML2_6" hidden="1">-4146</definedName>
     <definedName name="HTML2_7" hidden="1">-4146</definedName>
     <definedName name="HTML2_8" hidden="1">""</definedName>
     <definedName name="HTML2_9" hidden="1">""</definedName>
     <definedName name="HTML3_1" hidden="1">"'[CART0497.XLS]Ct Intranet'!$A$1:$M$61"</definedName>
     <definedName name="HTML3_10" hidden="1">""</definedName>
     <definedName name="HTML3_11" hidden="1">1</definedName>
     <definedName name="HTML3_12" hidden="1">"F:\ABRILNET\TRANSPOR\Ctplj.htm"</definedName>
     <definedName name="HTML3_2" hidden="1">1</definedName>
     <definedName name="HTML3_3" hidden="1">"Carta de Planejamento"</definedName>
     <definedName name="HTML3_4" hidden="1">"Carta de Planejamento"</definedName>
     <definedName name="HTML3_5" hidden="1">""</definedName>
     <definedName name="HTML3_6" hidden="1">-4146</definedName>
     <definedName name="HTML3_7" hidden="1">-4146</definedName>
     <definedName name="HTML3_8" hidden="1">""</definedName>
     <definedName name="HTML3_9" hidden="1">""</definedName>
     <definedName name="HTML4_1" hidden="1">"'[CART0497.XLS]Ct Intranet'!$A$1:$M$53"</definedName>
     <definedName name="HTML4_10" hidden="1">""</definedName>
     <definedName name="HTML4_11" hidden="1">1</definedName>
     <definedName name="HTML4_12" hidden="1">"F:\ABRILNET\TRANSPOR\ctplj.htm"</definedName>
     <definedName name="HTML4_2" hidden="1">1</definedName>
     <definedName name="HTML4_3" hidden="1">"Carta de Planejamento"</definedName>
     <definedName name="HTML4_4" hidden="1">"Carta de Planejamento"</definedName>
     <definedName name="HTML4_5" hidden="1">""</definedName>
     <definedName name="HTML4_6" hidden="1">-4146</definedName>
     <definedName name="HTML4_7" hidden="1">-4146</definedName>
     <definedName name="HTML4_8" hidden="1">""</definedName>
     <definedName name="HTML4_9" hidden="1">""</definedName>
-    <definedName name="HTML5_1" hidden="1">"[APU97.XLS]INTRA!$D$2:$E$92"</definedName>
-[...47 lines deleted...]
-    <definedName name="HTMLControl" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
     <definedName name="HTMLCount" hidden="1">2</definedName>
     <definedName name="htyhrht" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="htyuityuiotio" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-    <definedName name="Hustler2" hidden="1">{#N/A,#N/A,TRUE,"Input";#N/A,#N/A,TRUE,"BBC";#N/A,#N/A,TRUE,"Bloomberg";#N/A,#N/A,TRUE,"Bravo";#N/A,#N/A,TRUE,"Digital_Cable_Radio";#N/A,#N/A,TRUE,"Discovery";#N/A,#N/A,TRUE,"DW";#N/A,#N/A,TRUE,"Fundacao";#N/A,#N/A,TRUE,"GLA";#N/A,#N/A,TRUE,"Gems";#N/A,#N/A,TRUE,"HBO_Ole(B)";#N/A,#N/A,TRUE,"HBO_Ole(P)";#N/A,#N/A,TRUE,"HBOBrasil(B)";#N/A,#N/A,TRUE,"HBOBrasil(P)";#N/A,#N/A,TRUE,"MVS-Antena3";#N/A,#N/A,TRUE,"MVS-AS";#N/A,#N/A,TRUE,"MVS-CINELATINO";#N/A,#N/A,TRUE,"MVS-MULTICINEMA";#N/A,#N/A,TRUE,"MVS-MULTIPREM";#N/A,#N/A,TRUE,"MVS-ZAZ";#N/A,#N/A,TRUE,"MTV_Latino";#N/A,#N/A,TRUE,"RTE";#N/A,#N/A,TRUE,"Telenoticias";#N/A,#N/A,TRUE,"Travel";#N/A,#N/A,TRUE,"Turner";#N/A,#N/A,TRUE,"TVSenado";#N/A,#N/A,TRUE,"TVA";#N/A,#N/A,TRUE,"TVN_CHILE";#N/A,#N/A,TRUE,"USA";#N/A,#N/A,TRUE,"Venevision";#N/A,#N/A,TRUE,"Worldnet";#N/A,#N/A,TRUE,"Worldvision"}</definedName>
     <definedName name="hxgfn" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="hy" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="Hypertention" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="hypo" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="hythjytjh" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="i" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="iejvcuirfdhjf" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="IF" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
-[...29 lines deleted...]
-    <definedName name="incomedtv" hidden="1">{#N/A,#N/A,FALSE,"Presentation Summary";#N/A,#N/A,FALSE,"Consolidated Summary";#N/A,#N/A,FALSE,"GLA";#N/A,#N/A,FALSE,"Consolidating Schedule";#N/A,#N/A,FALSE,"GLB";#N/A,#N/A,FALSE,"GGM";#N/A,#N/A,FALSE,"SurFin";#N/A,#N/A,FALSE,"CBC";#N/A,#N/A,FALSE,"DTVI";#N/A,#N/A,FALSE,"Elim";#N/A,#N/A,FALSE,"Other"}</definedName>
     <definedName name="INCSTA_FRAIKIN" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="Inflación" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
     <definedName name="INODCS" hidden="1">{#N/A,#N/A,FALSE,"BALLANTINE´S ";#N/A,#N/A,FALSE,"FUNDADOR"}</definedName>
     <definedName name="INPUT">#REF!</definedName>
     <definedName name="ins_adj_income">#REF!</definedName>
     <definedName name="ins_book_equity">#REF!</definedName>
     <definedName name="ins_cof">#REF!</definedName>
     <definedName name="ins_econ_capital">#REF!</definedName>
     <definedName name="ins_net_income">#REF!</definedName>
     <definedName name="ins_roe">#REF!</definedName>
     <definedName name="ins_roec">#REF!</definedName>
     <definedName name="ins_tax_rate">#REF!</definedName>
-    <definedName name="interjunho" hidden="1">#N/A</definedName>
-[...2 lines deleted...]
-    <definedName name="inv_financ_Mensal_desemb" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
     <definedName name="Inv_Op_Lease">#REF!</definedName>
     <definedName name="Inv_Sec">#REF!</definedName>
-    <definedName name="inver" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
-[...4 lines deleted...]
-    <definedName name="InvJustificativas9" hidden="1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
     <definedName name="Io_adj_income">#REF!</definedName>
     <definedName name="Io_book_equity">#REF!</definedName>
     <definedName name="Io_cof">#REF!</definedName>
     <definedName name="Io_econ_capital">#REF!</definedName>
     <definedName name="Io_net_income">#REF!</definedName>
     <definedName name="Io_roe">#REF!</definedName>
     <definedName name="Io_roec">#REF!</definedName>
     <definedName name="Io_tax_rate">#REF!</definedName>
-    <definedName name="IP" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...9 lines deleted...]
-    <definedName name="IQ_1_4_RESIDENTIAL_LOANS_FDIC" hidden="1">"c6310"</definedName>
     <definedName name="IQ_ACCOUNT_CHANGE" hidden="1">"c1449"</definedName>
     <definedName name="IQ_ACCOUNTS_PAY" hidden="1">"c1343"</definedName>
     <definedName name="IQ_ACCR_INT_PAY" hidden="1">"c1"</definedName>
     <definedName name="IQ_ACCR_INT_PAY_CF" hidden="1">"c2"</definedName>
     <definedName name="IQ_ACCR_INT_RECEIV" hidden="1">"c3"</definedName>
     <definedName name="IQ_ACCR_INT_RECEIV_CF" hidden="1">"c4"</definedName>
     <definedName name="IQ_ACCRUED_EXP" hidden="1">"c1341"</definedName>
     <definedName name="IQ_ACCT_RECV_10YR_ANN_GROWTH" hidden="1">"c1924"</definedName>
     <definedName name="IQ_ACCT_RECV_1YR_ANN_GROWTH" hidden="1">"c1919"</definedName>
     <definedName name="IQ_ACCT_RECV_2YR_ANN_GROWTH" hidden="1">"c1920"</definedName>
     <definedName name="IQ_ACCT_RECV_3YR_ANN_GROWTH" hidden="1">"c1921"</definedName>
     <definedName name="IQ_ACCT_RECV_5YR_ANN_GROWTH" hidden="1">"c1922"</definedName>
     <definedName name="IQ_ACCT_RECV_7YR_ANN_GROWTH" hidden="1">"c1923"</definedName>
     <definedName name="IQ_ACCUM_DEP" hidden="1">"c1340"</definedName>
     <definedName name="IQ_ACCUMULATED_PENSION_OBLIGATION" hidden="1">"c2244"</definedName>
     <definedName name="IQ_ACCUMULATED_PENSION_OBLIGATION_DOMESTIC" hidden="1">"c2657"</definedName>
     <definedName name="IQ_ACCUMULATED_PENSION_OBLIGATION_FOREIGN" hidden="1">"c2665"</definedName>
     <definedName name="IQ_ACQ_COST_SUB" hidden="1">"c2125"</definedName>
     <definedName name="IQ_ACQ_COSTS_CAPITALIZED" hidden="1">"c5"</definedName>
     <definedName name="IQ_ACQUIRE_REAL_ESTATE_CF" hidden="1">"c6"</definedName>
-    <definedName name="IQ_ACQUIRED_BY_REPORTING_BANK_FDIC" hidden="1">"c6535"</definedName>
     <definedName name="IQ_ACQUISITION_RE_ASSETS" hidden="1">"c1628"</definedName>
     <definedName name="IQ_AD" hidden="1">"c7"</definedName>
     <definedName name="IQ_ADD_PAID_IN" hidden="1">"c1344"</definedName>
     <definedName name="IQ_ADDIN" hidden="1">"AUTO"</definedName>
-    <definedName name="IQ_ADDITIONAL_NON_INT_INC_FDIC" hidden="1">"c6574"</definedName>
     <definedName name="IQ_ADJ_AVG_BANK_ASSETS" hidden="1">"c2671"</definedName>
-    <definedName name="IQ_ADJUSTABLE_RATE_LOANS_FDIC" hidden="1">"c6375"</definedName>
     <definedName name="IQ_ADMIN_RATIO" hidden="1">"c2784"</definedName>
     <definedName name="IQ_ADVERTISING" hidden="1">"c2246"</definedName>
     <definedName name="IQ_ADVERTISING_MARKETING" hidden="1">"c1566"</definedName>
     <definedName name="IQ_AE" hidden="1">"c8"</definedName>
     <definedName name="IQ_AE_BNK" hidden="1">"c9"</definedName>
     <definedName name="IQ_AE_BR" hidden="1">"c10"</definedName>
     <definedName name="IQ_AE_FIN" hidden="1">"c11"</definedName>
     <definedName name="IQ_AE_INS" hidden="1">"c12"</definedName>
     <definedName name="IQ_AE_REIT" hidden="1">"c13"</definedName>
     <definedName name="IQ_AE_UTI" hidden="1">"c14"</definedName>
-    <definedName name="IQ_AFTER_TAX_INCOME_FDIC" hidden="1">"c6583"</definedName>
-[...5 lines deleted...]
-    <definedName name="IQ_AGRICULTURAL_PRODUCTION_RECOVERIES_LESS_THAN_300M_FDIC" hidden="1">"c6656"</definedName>
     <definedName name="IQ_AH_EARNED" hidden="1">"c2744"</definedName>
     <definedName name="IQ_AH_POLICY_BENEFITS_EXP" hidden="1">"c2789"</definedName>
     <definedName name="IQ_AIR_AIRPLANES_NOT_IN_SERVICE" hidden="1">"c2842"</definedName>
     <definedName name="IQ_AIR_AIRPLANES_SUBLEASED" hidden="1">"c2841"</definedName>
     <definedName name="IQ_AIR_ASK" hidden="1">"c2813"</definedName>
     <definedName name="IQ_AIR_ASK_INCREASE" hidden="1">"c2826"</definedName>
     <definedName name="IQ_AIR_ASM" hidden="1">"c2812"</definedName>
     <definedName name="IQ_AIR_ASM_INCREASE" hidden="1">"c2825"</definedName>
     <definedName name="IQ_AIR_AVG_AGE" hidden="1">"c2843"</definedName>
     <definedName name="IQ_AIR_BREAK_EVEN_FACTOR" hidden="1">"c2822"</definedName>
     <definedName name="IQ_AIR_CAPITAL_LEASE" hidden="1">"c2833"</definedName>
     <definedName name="IQ_AIR_COMPLETION_FACTOR" hidden="1">"c2824"</definedName>
     <definedName name="IQ_AIR_ENPLANED_PSGRS" hidden="1">"c2809"</definedName>
     <definedName name="IQ_AIR_FUEL_CONSUMED" hidden="1">"c2806"</definedName>
     <definedName name="IQ_AIR_FUEL_CONSUMED_L" hidden="1">"c2807"</definedName>
     <definedName name="IQ_AIR_FUEL_COST" hidden="1">"c2803"</definedName>
     <definedName name="IQ_AIR_FUEL_COST_L" hidden="1">"c2804"</definedName>
     <definedName name="IQ_AIR_FUEL_EXP" hidden="1">"c2802"</definedName>
     <definedName name="IQ_AIR_FUEL_EXP_PERCENT" hidden="1">"c2805"</definedName>
     <definedName name="IQ_AIR_LEASED" hidden="1">"c2835"</definedName>
     <definedName name="IQ_AIR_LOAD_FACTOR" hidden="1">"c2823"</definedName>
     <definedName name="IQ_AIR_NEW_AIRPLANES" hidden="1">"c2839"</definedName>
     <definedName name="IQ_AIR_OPER_EXP_ASK" hidden="1">"c2821"</definedName>
     <definedName name="IQ_AIR_OPER_EXP_ASM" hidden="1">"c2820"</definedName>
     <definedName name="IQ_AIR_OPER_LEASE" hidden="1">"c2834"</definedName>
@@ -12639,575 +735,395 @@
     <definedName name="IQ_AIR_PSGR_REV_YIELD_RPM" hidden="1">"c2814"</definedName>
     <definedName name="IQ_AIR_PURCHASE_RIGHTS" hidden="1">"c2838"</definedName>
     <definedName name="IQ_AIR_RETIRED_AIRPLANES" hidden="1">"c2840"</definedName>
     <definedName name="IQ_AIR_REV_PSGRS_CARRIED" hidden="1">"c2808"</definedName>
     <definedName name="IQ_AIR_REV_SCHEDULED_SERVICE" hidden="1">"c2830"</definedName>
     <definedName name="IQ_AIR_RPK" hidden="1">"c2811"</definedName>
     <definedName name="IQ_AIR_RPM" hidden="1">"c2810"</definedName>
     <definedName name="IQ_AIR_STAGE_LENGTH" hidden="1">"c2828"</definedName>
     <definedName name="IQ_AIR_STAGE_LENGTH_KM" hidden="1">"c2829"</definedName>
     <definedName name="IQ_AIR_TOTAL" hidden="1">"c2831"</definedName>
     <definedName name="IQ_AIR_UTILIZATION" hidden="1">"c2827"</definedName>
     <definedName name="IQ_ALLOW_BORROW_CONST" hidden="1">"c15"</definedName>
     <definedName name="IQ_ALLOW_CONST" hidden="1">"c1342"</definedName>
     <definedName name="IQ_ALLOW_DOUBT_ACCT" hidden="1">"c2092"</definedName>
     <definedName name="IQ_ALLOW_EQUITY_CONST" hidden="1">"c16"</definedName>
     <definedName name="IQ_ALLOW_LL" hidden="1">"c17"</definedName>
     <definedName name="IQ_ALLOWANCE_10YR_ANN_GROWTH" hidden="1">"c18"</definedName>
     <definedName name="IQ_ALLOWANCE_1YR_ANN_GROWTH" hidden="1">"c19"</definedName>
     <definedName name="IQ_ALLOWANCE_2YR_ANN_GROWTH" hidden="1">"c20"</definedName>
     <definedName name="IQ_ALLOWANCE_3YR_ANN_GROWTH" hidden="1">"c21"</definedName>
     <definedName name="IQ_ALLOWANCE_5YR_ANN_GROWTH" hidden="1">"c22"</definedName>
     <definedName name="IQ_ALLOWANCE_7YR_ANN_GROWTH" hidden="1">"c23"</definedName>
     <definedName name="IQ_ALLOWANCE_CHARGE_OFFS" hidden="1">"c24"</definedName>
     <definedName name="IQ_ALLOWANCE_NON_PERF_LOANS" hidden="1">"c25"</definedName>
     <definedName name="IQ_ALLOWANCE_TOTAL_LOANS" hidden="1">"c26"</definedName>
-    <definedName name="IQ_AMENDED_BALANCE_PREVIOUS_YR_FDIC" hidden="1">"c6499"</definedName>
-    <definedName name="IQ_AMORT_EXPENSE_FDIC" hidden="1">"c6677"</definedName>
     <definedName name="IQ_AMORTIZATION" hidden="1">"c1591"</definedName>
-    <definedName name="IQ_AMORTIZED_COST_FDIC" hidden="1">"c6426"</definedName>
     <definedName name="IQ_AMT_OUT" hidden="1">"c2145"</definedName>
     <definedName name="IQ_ANNU_DISTRIBUTION_UNIT" hidden="1">"c3004"</definedName>
     <definedName name="IQ_ANNUALIZED_DIVIDEND" hidden="1">"c1579"</definedName>
     <definedName name="IQ_ANNUITY_LIAB" hidden="1">"c27"</definedName>
     <definedName name="IQ_ANNUITY_PAY" hidden="1">"c28"</definedName>
     <definedName name="IQ_ANNUITY_POLICY_EXP" hidden="1">"c29"</definedName>
     <definedName name="IQ_ANNUITY_REC" hidden="1">"c30"</definedName>
     <definedName name="IQ_ANNUITY_REV" hidden="1">"c31"</definedName>
     <definedName name="IQ_AP" hidden="1">"c32"</definedName>
     <definedName name="IQ_AP_BNK" hidden="1">"c33"</definedName>
     <definedName name="IQ_AP_BR" hidden="1">"c34"</definedName>
     <definedName name="IQ_AP_FIN" hidden="1">"c35"</definedName>
     <definedName name="IQ_AP_INS" hidden="1">"c36"</definedName>
     <definedName name="IQ_AP_REIT" hidden="1">"c37"</definedName>
     <definedName name="IQ_AP_UTI" hidden="1">"c38"</definedName>
     <definedName name="IQ_APIC" hidden="1">"c39"</definedName>
     <definedName name="IQ_AR" hidden="1">"c40"</definedName>
     <definedName name="IQ_AR_BR" hidden="1">"c41"</definedName>
     <definedName name="IQ_AR_LT" hidden="1">"c42"</definedName>
     <definedName name="IQ_AR_REIT" hidden="1">"c43"</definedName>
     <definedName name="IQ_AR_TURNS" hidden="1">"c44"</definedName>
     <definedName name="IQ_AR_UTI" hidden="1">"c45"</definedName>
     <definedName name="IQ_ARPU" hidden="1">"c2126"</definedName>
-    <definedName name="IQ_ASSET_BACKED_FDIC" hidden="1">"c6301"</definedName>
     <definedName name="IQ_ASSET_MGMT_FEE" hidden="1">"c46"</definedName>
     <definedName name="IQ_ASSET_TURNS" hidden="1">"c47"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN" hidden="1">"c48"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_BNK" hidden="1">"c49"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_BR" hidden="1">"c50"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_CF" hidden="1">"c51"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_CF_BNK" hidden="1">"c52"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_CF_BR" hidden="1">"c53"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_CF_FIN" hidden="1">"c54"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_CF_INS" hidden="1">"c55"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_CF_REIT" hidden="1">"c56"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_CF_UTI" hidden="1">"c57"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_FIN" hidden="1">"c58"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_INS" hidden="1">"c59"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_REIT" hidden="1">"c60"</definedName>
     <definedName name="IQ_ASSET_WRITEDOWN_UTI" hidden="1">"c61"</definedName>
     <definedName name="IQ_ASSETS_CAP_LEASE_DEPR" hidden="1">"c2068"</definedName>
     <definedName name="IQ_ASSETS_CAP_LEASE_GROSS" hidden="1">"c2069"</definedName>
-    <definedName name="IQ_ASSETS_HELD_FDIC" hidden="1">"c6305"</definedName>
     <definedName name="IQ_ASSETS_OPER_LEASE_DEPR" hidden="1">"c2070"</definedName>
     <definedName name="IQ_ASSETS_OPER_LEASE_GROSS" hidden="1">"c2071"</definedName>
-    <definedName name="IQ_ASSETS_PER_EMPLOYEE_FDIC" hidden="1">"c6737"</definedName>
-[...6 lines deleted...]
-    <definedName name="IQ_ASSETS_SOLD_OTHER_LOANS_FDIC" hidden="1">"c6685"</definedName>
     <definedName name="IQ_ASSUMED_AH_EARNED" hidden="1">"c2741"</definedName>
     <definedName name="IQ_ASSUMED_EARNED" hidden="1">"c2731"</definedName>
     <definedName name="IQ_ASSUMED_LIFE_EARNED" hidden="1">"c2736"</definedName>
     <definedName name="IQ_ASSUMED_LIFE_IN_FORCE" hidden="1">"c2766"</definedName>
     <definedName name="IQ_ASSUMED_PC_EARNED" hidden="1">"c2746"</definedName>
     <definedName name="IQ_ASSUMED_WRITTEN" hidden="1">"c2725"</definedName>
     <definedName name="IQ_AUDITOR_NAME" hidden="1">"c1539"</definedName>
     <definedName name="IQ_AUDITOR_OPINION" hidden="1">"c1540"</definedName>
     <definedName name="IQ_AUTO_WRITTEN" hidden="1">"c62"</definedName>
-    <definedName name="IQ_AVAILABLE_FOR_SALE_FDIC" hidden="1">"c6409"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_AVERAGE_LOANS_FDIC" hidden="1">"c6750"</definedName>
     <definedName name="IQ_AVG_BANK_ASSETS" hidden="1">"c2072"</definedName>
     <definedName name="IQ_AVG_BANK_LOANS" hidden="1">"c2073"</definedName>
     <definedName name="IQ_AVG_BROKER_REC" hidden="1">"c63"</definedName>
     <definedName name="IQ_AVG_BROKER_REC_NO" hidden="1">"c64"</definedName>
-    <definedName name="IQ_AVG_BROKER_REC_NO_REUT" hidden="1">"c5315"</definedName>
-    <definedName name="IQ_AVG_BROKER_REC_REUT" hidden="1">"c3630"</definedName>
     <definedName name="IQ_AVG_DAILY_VOL" hidden="1">"c65"</definedName>
     <definedName name="IQ_AVG_INT_BEAR_LIAB" hidden="1">"c66"</definedName>
     <definedName name="IQ_AVG_INT_BEAR_LIAB_10YR_ANN_GROWTH" hidden="1">"c67"</definedName>
     <definedName name="IQ_AVG_INT_BEAR_LIAB_1YR_ANN_GROWTH" hidden="1">"c68"</definedName>
     <definedName name="IQ_AVG_INT_BEAR_LIAB_2YR_ANN_GROWTH" hidden="1">"c69"</definedName>
     <definedName name="IQ_AVG_INT_BEAR_LIAB_3YR_ANN_GROWTH" hidden="1">"c70"</definedName>
     <definedName name="IQ_AVG_INT_BEAR_LIAB_5YR_ANN_GROWTH" hidden="1">"c71"</definedName>
     <definedName name="IQ_AVG_INT_BEAR_LIAB_7YR_ANN_GROWTH" hidden="1">"c72"</definedName>
     <definedName name="IQ_AVG_INT_EARN_ASSETS" hidden="1">"c73"</definedName>
     <definedName name="IQ_AVG_INT_EARN_ASSETS_10YR_ANN_GROWTH" hidden="1">"c74"</definedName>
     <definedName name="IQ_AVG_INT_EARN_ASSETS_1YR_ANN_GROWTH" hidden="1">"c75"</definedName>
     <definedName name="IQ_AVG_INT_EARN_ASSETS_2YR_ANN_GROWTH" hidden="1">"c76"</definedName>
     <definedName name="IQ_AVG_INT_EARN_ASSETS_3YR_ANN_GROWTH" hidden="1">"c77"</definedName>
     <definedName name="IQ_AVG_INT_EARN_ASSETS_5YR_ANN_GROWTH" hidden="1">"c78"</definedName>
     <definedName name="IQ_AVG_INT_EARN_ASSETS_7YR_ANN_GROWTH" hidden="1">"c79"</definedName>
     <definedName name="IQ_AVG_MKTCAP" hidden="1">"c80"</definedName>
     <definedName name="IQ_AVG_PRICE" hidden="1">"c81"</definedName>
-    <definedName name="IQ_AVG_PRICE_TARGET" hidden="1">"c82"</definedName>
     <definedName name="IQ_AVG_SHAREOUTSTANDING" hidden="1">"c83"</definedName>
     <definedName name="IQ_AVG_TEV" hidden="1">"c84"</definedName>
     <definedName name="IQ_AVG_VOLUME" hidden="1">"c1346"</definedName>
-    <definedName name="IQ_BALANCE_GOODS_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8353"</definedName>
-[...26 lines deleted...]
-    <definedName name="IQ_BANK_BENEFICIARY_FDIC" hidden="1">"c6505"</definedName>
     <definedName name="IQ_BANK_DEBT" hidden="1">"c2544"</definedName>
     <definedName name="IQ_BANK_DEBT_PCT" hidden="1">"c2545"</definedName>
-    <definedName name="IQ_BANK_GUARANTOR_FDIC" hidden="1">"c6506"</definedName>
-[...8 lines deleted...]
-    <definedName name="IQ_BANKS_FOREIGN_COUNTRIES_TOTAL_DEPOSITS_FDIC" hidden="1">"c6475"</definedName>
     <definedName name="IQ_BASIC_EPS_EXCL" hidden="1">"c85"</definedName>
     <definedName name="IQ_BASIC_EPS_INCL" hidden="1">"c86"</definedName>
     <definedName name="IQ_BASIC_NORMAL_EPS" hidden="1">"c1592"</definedName>
     <definedName name="IQ_BASIC_WEIGHT" hidden="1">"c87"</definedName>
     <definedName name="IQ_BENCHMARK_SECURITY" hidden="1">"c2154"</definedName>
     <definedName name="IQ_BENCHMARK_SPRD" hidden="1">"c2153"</definedName>
     <definedName name="IQ_BETA" hidden="1">"c2133"</definedName>
     <definedName name="IQ_BETA_1YR" hidden="1">"c1966"</definedName>
     <definedName name="IQ_BETA_1YR_RSQ" hidden="1">"c2132"</definedName>
     <definedName name="IQ_BETA_2YR" hidden="1">"c1965"</definedName>
     <definedName name="IQ_BETA_2YR_RSQ" hidden="1">"c2131"</definedName>
     <definedName name="IQ_BETA_5YR" hidden="1">"c88"</definedName>
     <definedName name="IQ_BETA_5YR_RSQ" hidden="1">"c2130"</definedName>
     <definedName name="IQ_BIG_INT_BEAR_CD" hidden="1">"c89"</definedName>
     <definedName name="IQ_BOARD_MEMBER" hidden="1">"c96"</definedName>
     <definedName name="IQ_BOARD_MEMBER_BACKGROUND" hidden="1">"c2101"</definedName>
     <definedName name="IQ_BOARD_MEMBER_TITLE" hidden="1">"c97"</definedName>
     <definedName name="IQ_BOND_COUPON" hidden="1">"c2183"</definedName>
     <definedName name="IQ_BOND_COUPON_TYPE" hidden="1">"c2184"</definedName>
     <definedName name="IQ_BOND_PRICE" hidden="1">"c2162"</definedName>
-    <definedName name="IQ_BONDRATING_FITCH" hidden="1">"IQ_BONDRATING_FITCH"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_BOOK_VALUE" hidden="1">"IQ_BOOK_VALUE"</definedName>
     <definedName name="IQ_BROK_COMISSION" hidden="1">"c98"</definedName>
-    <definedName name="IQ_BROKERED_DEPOSITS_FDIC" hidden="1">"c6486"</definedName>
-[...15 lines deleted...]
-    <definedName name="IQ_BUDGET_RECEIPTS_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7261"</definedName>
     <definedName name="IQ_BUILDINGS" hidden="1">"c99"</definedName>
     <definedName name="IQ_BUSINESS_DESCRIPTION" hidden="1">"c322"</definedName>
-    <definedName name="IQ_BV_ACT_OR_EST_REUT" hidden="1">"c5471"</definedName>
-[...10 lines deleted...]
-    <definedName name="IQ_BV_NUM_EST_THOM" hidden="1">"c5151"</definedName>
     <definedName name="IQ_BV_OVER_SHARES" hidden="1">"c1349"</definedName>
     <definedName name="IQ_BV_SHARE" hidden="1">"c100"</definedName>
-    <definedName name="IQ_BV_STDDEV_EST_REUT" hidden="1">"c5408"</definedName>
-    <definedName name="IQ_BV_STDDEV_EST_THOM" hidden="1">"c5152"</definedName>
     <definedName name="IQ_CABLE_ARPU" hidden="1">"c2869"</definedName>
     <definedName name="IQ_CABLE_ARPU_ANALOG" hidden="1">"c2864"</definedName>
     <definedName name="IQ_CABLE_ARPU_BASIC" hidden="1">"c2866"</definedName>
     <definedName name="IQ_CABLE_ARPU_BBAND" hidden="1">"c2867"</definedName>
     <definedName name="IQ_CABLE_ARPU_DIG" hidden="1">"c2865"</definedName>
     <definedName name="IQ_CABLE_ARPU_PHONE" hidden="1">"c2868"</definedName>
     <definedName name="IQ_CABLE_BASIC_PENETRATION" hidden="1">"c2850"</definedName>
     <definedName name="IQ_CABLE_BBAND_PENETRATION" hidden="1">"c2852"</definedName>
     <definedName name="IQ_CABLE_BBAND_PENETRATION_THP" hidden="1">"c2851"</definedName>
     <definedName name="IQ_CABLE_CHURN" hidden="1">"c2874"</definedName>
     <definedName name="IQ_CABLE_CHURN_BASIC" hidden="1">"c2871"</definedName>
     <definedName name="IQ_CABLE_CHURN_BBAND" hidden="1">"c2872"</definedName>
     <definedName name="IQ_CABLE_CHURN_DIG" hidden="1">"c2870"</definedName>
     <definedName name="IQ_CABLE_CHURN_PHONE" hidden="1">"c2873"</definedName>
     <definedName name="IQ_CABLE_HOMES_PER_MILE" hidden="1">"c2849"</definedName>
     <definedName name="IQ_CABLE_HP_BBAND" hidden="1">"c2845"</definedName>
     <definedName name="IQ_CABLE_HP_DIG" hidden="1">"c2844"</definedName>
     <definedName name="IQ_CABLE_HP_PHONE" hidden="1">"c2846"</definedName>
     <definedName name="IQ_CABLE_MILES_PASSED" hidden="1">"c2848"</definedName>
     <definedName name="IQ_CABLE_OTHER_REV" hidden="1">"c2882"</definedName>
     <definedName name="IQ_CABLE_PHONE_PENETRATION" hidden="1">"c2853"</definedName>
     <definedName name="IQ_CABLE_PROGRAMMING_COSTS" hidden="1">"c2884"</definedName>
     <definedName name="IQ_CABLE_REV_ADVERT" hidden="1">"c2880"</definedName>
     <definedName name="IQ_CABLE_REV_ANALOG" hidden="1">"c2875"</definedName>
     <definedName name="IQ_CABLE_REV_BASIC" hidden="1">"c2877"</definedName>
     <definedName name="IQ_CABLE_REV_BBAND" hidden="1">"c2878"</definedName>
     <definedName name="IQ_CABLE_REV_COMMERCIAL" hidden="1">"c2881"</definedName>
     <definedName name="IQ_CABLE_REV_DIG" hidden="1">"c2876"</definedName>
     <definedName name="IQ_CABLE_REV_PHONE" hidden="1">"c2879"</definedName>
     <definedName name="IQ_CABLE_RGU" hidden="1">"c2863"</definedName>
     <definedName name="IQ_CABLE_SUBS_ANALOG" hidden="1">"c2855"</definedName>
     <definedName name="IQ_CABLE_SUBS_BASIC" hidden="1">"c2857"</definedName>
     <definedName name="IQ_CABLE_SUBS_BBAND" hidden="1">"c2858"</definedName>
     <definedName name="IQ_CABLE_SUBS_BUNDLED" hidden="1">"c2861"</definedName>
     <definedName name="IQ_CABLE_SUBS_DIG" hidden="1">"c2856"</definedName>
     <definedName name="IQ_CABLE_SUBS_NON_VIDEO" hidden="1">"c2860"</definedName>
     <definedName name="IQ_CABLE_SUBS_PHONE" hidden="1">"c2859"</definedName>
     <definedName name="IQ_CABLE_SUBS_TOTAL" hidden="1">"c2862"</definedName>
     <definedName name="IQ_CABLE_THP" hidden="1">"c2847"</definedName>
     <definedName name="IQ_CABLE_TOTAL_PENETRATION" hidden="1">"c2854"</definedName>
     <definedName name="IQ_CABLE_TOTAL_REV" hidden="1">"c2883"</definedName>
     <definedName name="IQ_CAL_Q" hidden="1">"c101"</definedName>
-    <definedName name="IQ_CAL_Q_EST_REUT" hidden="1">"c6800"</definedName>
     <definedName name="IQ_CAL_Y" hidden="1">"c102"</definedName>
-    <definedName name="IQ_CAL_Y_EST_REUT" hidden="1">"c6801"</definedName>
     <definedName name="IQ_CALL_DATE_SCHEDULE" hidden="1">"c2481"</definedName>
     <definedName name="IQ_CALL_FEATURE" hidden="1">"c2197"</definedName>
     <definedName name="IQ_CALL_PRICE_SCHEDULE" hidden="1">"c2482"</definedName>
     <definedName name="IQ_CALLABLE" hidden="1">"c2196"</definedName>
     <definedName name="IQ_CAPEX" hidden="1">"c103"</definedName>
     <definedName name="IQ_CAPEX_10YR_ANN_GROWTH" hidden="1">"c104"</definedName>
     <definedName name="IQ_CAPEX_1YR_ANN_GROWTH" hidden="1">"c105"</definedName>
     <definedName name="IQ_CAPEX_2YR_ANN_GROWTH" hidden="1">"c106"</definedName>
     <definedName name="IQ_CAPEX_3YR_ANN_GROWTH" hidden="1">"c107"</definedName>
     <definedName name="IQ_CAPEX_5YR_ANN_GROWTH" hidden="1">"c108"</definedName>
     <definedName name="IQ_CAPEX_7YR_ANN_GROWTH" hidden="1">"c109"</definedName>
     <definedName name="IQ_CAPEX_BNK" hidden="1">"c110"</definedName>
     <definedName name="IQ_CAPEX_BR" hidden="1">"c111"</definedName>
     <definedName name="IQ_CAPEX_FIN" hidden="1">"c112"</definedName>
     <definedName name="IQ_CAPEX_INS" hidden="1">"c113"</definedName>
     <definedName name="IQ_CAPEX_UTI" hidden="1">"c114"</definedName>
     <definedName name="IQ_CAPITAL_LEASE" hidden="1">"c1350"</definedName>
     <definedName name="IQ_CAPITAL_LEASES" hidden="1">"c115"</definedName>
     <definedName name="IQ_CAPITAL_LEASES_TOTAL" hidden="1">"c3031"</definedName>
     <definedName name="IQ_CAPITAL_LEASES_TOTAL_PCT" hidden="1">"c2506"</definedName>
     <definedName name="IQ_CAPITALIZED_INTEREST" hidden="1">"c2076"</definedName>
     <definedName name="IQ_CASH" hidden="1">"c1458"</definedName>
     <definedName name="IQ_CASH_ACQUIRE_CF" hidden="1">"c116"</definedName>
     <definedName name="IQ_CASH_CONVERSION" hidden="1">"c117"</definedName>
-    <definedName name="IQ_CASH_DIVIDENDS_NET_INCOME_FDIC" hidden="1">"c6738"</definedName>
     <definedName name="IQ_CASH_DUE_BANKS" hidden="1">"c1351"</definedName>
     <definedName name="IQ_CASH_EQUIV" hidden="1">"c118"</definedName>
     <definedName name="IQ_CASH_FINAN" hidden="1">"c119"</definedName>
-    <definedName name="IQ_CASH_IN_PROCESS_FDIC" hidden="1">"c6386"</definedName>
     <definedName name="IQ_CASH_INTEREST" hidden="1">"c120"</definedName>
     <definedName name="IQ_CASH_INVEST" hidden="1">"c121"</definedName>
     <definedName name="IQ_CASH_OPER" hidden="1">"c122"</definedName>
     <definedName name="IQ_CASH_SEGREG" hidden="1">"c123"</definedName>
     <definedName name="IQ_CASH_SHARE" hidden="1">"c1911"</definedName>
     <definedName name="IQ_CASH_ST" hidden="1">"c1355"</definedName>
     <definedName name="IQ_CASH_ST_INVEST" hidden="1">"c124"</definedName>
     <definedName name="IQ_CASH_TAXES" hidden="1">"c125"</definedName>
-    <definedName name="IQ_CCE_FDIC" hidden="1">"c6296"</definedName>
     <definedName name="IQ_CEDED_AH_EARNED" hidden="1">"c2743"</definedName>
     <definedName name="IQ_CEDED_CLAIM_EXP_INCUR" hidden="1">"c2756"</definedName>
     <definedName name="IQ_CEDED_CLAIM_EXP_PAID" hidden="1">"c2759"</definedName>
     <definedName name="IQ_CEDED_CLAIM_EXP_RES" hidden="1">"c2753"</definedName>
     <definedName name="IQ_CEDED_EARNED" hidden="1">"c2733"</definedName>
     <definedName name="IQ_CEDED_LIFE_EARNED" hidden="1">"c2738"</definedName>
     <definedName name="IQ_CEDED_LIFE_IN_FORCE" hidden="1">"c2768"</definedName>
     <definedName name="IQ_CEDED_PC_EARNED" hidden="1">"c2748"</definedName>
     <definedName name="IQ_CEDED_WRITTEN" hidden="1">"c2727"</definedName>
     <definedName name="IQ_CFO_10YR_ANN_GROWTH" hidden="1">"c126"</definedName>
     <definedName name="IQ_CFO_1YR_ANN_GROWTH" hidden="1">"c127"</definedName>
     <definedName name="IQ_CFO_2YR_ANN_GROWTH" hidden="1">"c128"</definedName>
     <definedName name="IQ_CFO_3YR_ANN_GROWTH" hidden="1">"c129"</definedName>
     <definedName name="IQ_CFO_5YR_ANN_GROWTH" hidden="1">"c130"</definedName>
     <definedName name="IQ_CFO_7YR_ANN_GROWTH" hidden="1">"c131"</definedName>
     <definedName name="IQ_CFO_CURRENT_LIAB" hidden="1">"c132"</definedName>
     <definedName name="IQ_CH" hidden="1">110000</definedName>
     <definedName name="IQ_CHANGE_AP" hidden="1">"c133"</definedName>
     <definedName name="IQ_CHANGE_AP_BNK" hidden="1">"c134"</definedName>
     <definedName name="IQ_CHANGE_AP_BR" hidden="1">"c135"</definedName>
     <definedName name="IQ_CHANGE_AP_FIN" hidden="1">"c136"</definedName>
     <definedName name="IQ_CHANGE_AP_INS" hidden="1">"c137"</definedName>
     <definedName name="IQ_CHANGE_AP_REIT" hidden="1">"c138"</definedName>
     <definedName name="IQ_CHANGE_AP_UTI" hidden="1">"c139"</definedName>
     <definedName name="IQ_CHANGE_AR" hidden="1">"c140"</definedName>
     <definedName name="IQ_CHANGE_AR_BNK" hidden="1">"c141"</definedName>
     <definedName name="IQ_CHANGE_AR_BR" hidden="1">"c142"</definedName>
     <definedName name="IQ_CHANGE_AR_FIN" hidden="1">"c143"</definedName>
     <definedName name="IQ_CHANGE_AR_INS" hidden="1">"c144"</definedName>
     <definedName name="IQ_CHANGE_AR_REIT" hidden="1">"c145"</definedName>
     <definedName name="IQ_CHANGE_AR_UTI" hidden="1">"c146"</definedName>
     <definedName name="IQ_CHANGE_DEF_TAX" hidden="1">"c147"</definedName>
     <definedName name="IQ_CHANGE_DEPOSIT_ACCT" hidden="1">"c148"</definedName>
     <definedName name="IQ_CHANGE_INC_TAX" hidden="1">"c149"</definedName>
     <definedName name="IQ_CHANGE_INS_RES_LIAB" hidden="1">"c150"</definedName>
-    <definedName name="IQ_CHANGE_INVENT_REAL_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8500"</definedName>
-[...6 lines deleted...]
-    <definedName name="IQ_CHANGE_INVENT_REAL_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7400"</definedName>
     <definedName name="IQ_CHANGE_INVENTORY" hidden="1">"c151"</definedName>
     <definedName name="IQ_CHANGE_NET_WORKING_CAPITAL" hidden="1">"c1909"</definedName>
-    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS_BR" hidden="1">"c3595"</definedName>
     <definedName name="IQ_CHANGE_OTHER_WORK_CAP" hidden="1">"c152"</definedName>
     <definedName name="IQ_CHANGE_OTHER_WORK_CAP_BNK" hidden="1">"c153"</definedName>
     <definedName name="IQ_CHANGE_OTHER_WORK_CAP_BR" hidden="1">"c154"</definedName>
     <definedName name="IQ_CHANGE_OTHER_WORK_CAP_FIN" hidden="1">"c155"</definedName>
     <definedName name="IQ_CHANGE_OTHER_WORK_CAP_INS" hidden="1">"c156"</definedName>
     <definedName name="IQ_CHANGE_OTHER_WORK_CAP_REIT" hidden="1">"c157"</definedName>
     <definedName name="IQ_CHANGE_OTHER_WORK_CAP_UTI" hidden="1">"c158"</definedName>
     <definedName name="IQ_CHANGE_TRADING_ASSETS" hidden="1">"c159"</definedName>
     <definedName name="IQ_CHANGE_UNEARN_REV" hidden="1">"c160"</definedName>
     <definedName name="IQ_CHANGE_WORK_CAP" hidden="1">"c161"</definedName>
     <definedName name="IQ_CHANGES_WORK_CAP" hidden="1">"c1357"</definedName>
-    <definedName name="IQ_CHARGE_OFFS_1_4_FAMILY_FDIC" hidden="1">"c6756"</definedName>
-[...8 lines deleted...]
-    <definedName name="IQ_CHARGE_OFFS_CREDIT_CARDS_RECEIVABLES_FDIC" hidden="1">"c6711"</definedName>
     <definedName name="IQ_CHARGE_OFFS_GROSS" hidden="1">"c162"</definedName>
-    <definedName name="IQ_CHARGE_OFFS_HOME_EQUITY_FDIC" hidden="1">"c6757"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_CHARGE_OFFS_MULTI_FAMILY_FDIC" hidden="1">"c6755"</definedName>
     <definedName name="IQ_CHARGE_OFFS_NET" hidden="1">"c163"</definedName>
-    <definedName name="IQ_CHARGE_OFFS_OTHER_1_4_FAMILY_FDIC" hidden="1">"c6758"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_CHARGE_OFFS_RE_LOANS_FDIC" hidden="1">"c6752"</definedName>
     <definedName name="IQ_CHARGE_OFFS_RECOVERED" hidden="1">"c164"</definedName>
     <definedName name="IQ_CHARGE_OFFS_TOTAL_AVG_LOANS" hidden="1">"c165"</definedName>
     <definedName name="IQ_CITY" hidden="1">"c166"</definedName>
     <definedName name="IQ_CL_DUE_AFTER_FIVE" hidden="1">"c167"</definedName>
     <definedName name="IQ_CL_DUE_CY" hidden="1">"c168"</definedName>
     <definedName name="IQ_CL_DUE_CY1" hidden="1">"c169"</definedName>
     <definedName name="IQ_CL_DUE_CY2" hidden="1">"c170"</definedName>
     <definedName name="IQ_CL_DUE_CY3" hidden="1">"c171"</definedName>
     <definedName name="IQ_CL_DUE_CY4" hidden="1">"c172"</definedName>
     <definedName name="IQ_CL_DUE_NEXT_FIVE" hidden="1">"c173"</definedName>
     <definedName name="IQ_CL_OBLIGATION_IMMEDIATE" hidden="1">"c2253"</definedName>
     <definedName name="IQ_CLASSA_OPTIONS_BEG_OS" hidden="1">"c2679"</definedName>
     <definedName name="IQ_CLASSA_OPTIONS_CANCELLED" hidden="1">"c2682"</definedName>
     <definedName name="IQ_CLASSA_OPTIONS_END_OS" hidden="1">"c2683"</definedName>
     <definedName name="IQ_CLASSA_OPTIONS_EXERCISED" hidden="1">"c2681"</definedName>
     <definedName name="IQ_CLASSA_OPTIONS_GRANTED" hidden="1">"c2680"</definedName>
     <definedName name="IQ_CLASSA_OPTIONS_STRIKE_PRICE_OS" hidden="1">"c2684"</definedName>
     <definedName name="IQ_CLASSA_OUTSTANDING_BS_DATE" hidden="1">"c1971"</definedName>
     <definedName name="IQ_CLASSA_OUTSTANDING_FILING_DATE" hidden="1">"c1973"</definedName>
     <definedName name="IQ_CLASSA_STRIKE_PRICE_GRANTED" hidden="1">"c2685"</definedName>
     <definedName name="IQ_CLASSA_WARRANTS_BEG_OS" hidden="1">"c2705"</definedName>
     <definedName name="IQ_CLASSA_WARRANTS_CANCELLED" hidden="1">"c2708"</definedName>
     <definedName name="IQ_CLASSA_WARRANTS_END_OS" hidden="1">"c2709"</definedName>
     <definedName name="IQ_CLASSA_WARRANTS_EXERCISED" hidden="1">"c2707"</definedName>
     <definedName name="IQ_CLASSA_WARRANTS_ISSUED" hidden="1">"c2706"</definedName>
     <definedName name="IQ_CLASSA_WARRANTS_STRIKE_PRICE_ISSUED" hidden="1">"c2711"</definedName>
     <definedName name="IQ_CLASSA_WARRANTS_STRIKE_PRICE_OS" hidden="1">"c2710"</definedName>
     <definedName name="IQ_CLOSEPRICE" hidden="1">"c174"</definedName>
     <definedName name="IQ_CLOSEPRICE_ADJ" hidden="1">"c2115"</definedName>
-    <definedName name="IQ_CMO_FDIC" hidden="1">"c6406"</definedName>
     <definedName name="IQ_COGS" hidden="1">"c175"</definedName>
-    <definedName name="IQ_COLLECTION_DOMESTIC_FDIC" hidden="1">"c6387"</definedName>
     <definedName name="IQ_COMBINED_RATIO" hidden="1">"c176"</definedName>
-    <definedName name="IQ_COMMERCIAL_BANKS_DEPOSITS_FOREIGN_FDIC" hidden="1">"c6480"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_COMMERCIAL_BANKS_TRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6540"</definedName>
     <definedName name="IQ_COMMERCIAL_DOM" hidden="1">"c177"</definedName>
     <definedName name="IQ_COMMERCIAL_FIRE_WRITTEN" hidden="1">"c178"</definedName>
-    <definedName name="IQ_COMMERCIAL_INDUSTRIAL_CHARGE_OFFS_FDIC" hidden="1">"c6598"</definedName>
-[...3 lines deleted...]
-    <definedName name="IQ_COMMERCIAL_INDUSTRIAL_TOTAL_LOANS_FOREIGN_FDIC" hidden="1">"c6451"</definedName>
     <definedName name="IQ_COMMERCIAL_MORT" hidden="1">"c179"</definedName>
-    <definedName name="IQ_COMMERCIAL_RE_CONSTRUCTION_LAND_DEV_FDIC" hidden="1">"c6526"</definedName>
-    <definedName name="IQ_COMMERCIAL_RE_LOANS_FDIC" hidden="1">"c6312"</definedName>
     <definedName name="IQ_COMMISS_FEES" hidden="1">"c180"</definedName>
     <definedName name="IQ_COMMISSION_DEF" hidden="1">"c181"</definedName>
-    <definedName name="IQ_COMMITMENTS_MATURITY_EXCEEDING_1YR_FDIC" hidden="1">"c6531"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_COMMODITY_EXPOSURES_FDIC" hidden="1">"c6665"</definedName>
     <definedName name="IQ_COMMON" hidden="1">"c182"</definedName>
     <definedName name="IQ_COMMON_APIC" hidden="1">"c183"</definedName>
     <definedName name="IQ_COMMON_APIC_BNK" hidden="1">"c184"</definedName>
     <definedName name="IQ_COMMON_APIC_BR" hidden="1">"c185"</definedName>
     <definedName name="IQ_COMMON_APIC_FIN" hidden="1">"c186"</definedName>
     <definedName name="IQ_COMMON_APIC_INS" hidden="1">"c187"</definedName>
     <definedName name="IQ_COMMON_APIC_REIT" hidden="1">"c188"</definedName>
     <definedName name="IQ_COMMON_APIC_UTI" hidden="1">"c189"</definedName>
     <definedName name="IQ_COMMON_DIV" hidden="1">"c3006"</definedName>
     <definedName name="IQ_COMMON_DIV_CF" hidden="1">"c190"</definedName>
     <definedName name="IQ_COMMON_EQUITY_10YR_ANN_GROWTH" hidden="1">"c191"</definedName>
     <definedName name="IQ_COMMON_EQUITY_1YR_ANN_GROWTH" hidden="1">"c192"</definedName>
     <definedName name="IQ_COMMON_EQUITY_2YR_ANN_GROWTH" hidden="1">"c193"</definedName>
     <definedName name="IQ_COMMON_EQUITY_3YR_ANN_GROWTH" hidden="1">"c194"</definedName>
     <definedName name="IQ_COMMON_EQUITY_5YR_ANN_GROWTH" hidden="1">"c195"</definedName>
     <definedName name="IQ_COMMON_EQUITY_7YR_ANN_GROWTH" hidden="1">"c196"</definedName>
-    <definedName name="IQ_COMMON_FDIC" hidden="1">"c6350"</definedName>
     <definedName name="IQ_COMMON_ISSUED" hidden="1">"c197"</definedName>
     <definedName name="IQ_COMMON_ISSUED_BNK" hidden="1">"c198"</definedName>
     <definedName name="IQ_COMMON_ISSUED_BR" hidden="1">"c199"</definedName>
     <definedName name="IQ_COMMON_ISSUED_FIN" hidden="1">"c200"</definedName>
     <definedName name="IQ_COMMON_ISSUED_INS" hidden="1">"c201"</definedName>
     <definedName name="IQ_COMMON_ISSUED_REIT" hidden="1">"c202"</definedName>
     <definedName name="IQ_COMMON_ISSUED_UTI" hidden="1">"c203"</definedName>
     <definedName name="IQ_COMMON_PER_ADR" hidden="1">"c204"</definedName>
     <definedName name="IQ_COMMON_PREF_DIV_CF" hidden="1">"c205"</definedName>
     <definedName name="IQ_COMMON_REP" hidden="1">"c206"</definedName>
     <definedName name="IQ_COMMON_REP_BNK" hidden="1">"c207"</definedName>
     <definedName name="IQ_COMMON_REP_BR" hidden="1">"c208"</definedName>
     <definedName name="IQ_COMMON_REP_FIN" hidden="1">"c209"</definedName>
     <definedName name="IQ_COMMON_REP_INS" hidden="1">"c210"</definedName>
     <definedName name="IQ_COMMON_REP_REIT" hidden="1">"c211"</definedName>
     <definedName name="IQ_COMMON_REP_UTI" hidden="1">"c212"</definedName>
     <definedName name="IQ_COMMON_STOCK" hidden="1">"c1358"</definedName>
     <definedName name="IQ_COMP_BENEFITS" hidden="1">"c213"</definedName>
     <definedName name="IQ_COMPANY_ADDRESS" hidden="1">"c214"</definedName>
     <definedName name="IQ_COMPANY_NAME" hidden="1">"c215"</definedName>
     <definedName name="IQ_COMPANY_NAME_LONG" hidden="1">"c1585"</definedName>
     <definedName name="IQ_COMPANY_PHONE" hidden="1">"c216"</definedName>
     <definedName name="IQ_COMPANY_STATUS" hidden="1">"c2097"</definedName>
     <definedName name="IQ_COMPANY_STREET1" hidden="1">"c217"</definedName>
     <definedName name="IQ_COMPANY_STREET2" hidden="1">"c218"</definedName>
     <definedName name="IQ_COMPANY_TICKER" hidden="1">"c219"</definedName>
     <definedName name="IQ_COMPANY_TYPE" hidden="1">"c2096"</definedName>
     <definedName name="IQ_COMPANY_WEBSITE" hidden="1">"c220"</definedName>
     <definedName name="IQ_COMPANY_ZIP" hidden="1">"c221"</definedName>
-    <definedName name="IQ_CONSTRUCTION_DEV_LOANS_FDIC" hidden="1">"c6313"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_CONSTRUCTION_LAND_DEVELOPMENT_RECOVERIES_FDIC" hidden="1">"c6613"</definedName>
     <definedName name="IQ_CONSTRUCTION_LOANS" hidden="1">"c222"</definedName>
     <definedName name="IQ_CONSUMER_LOANS" hidden="1">"c223"</definedName>
-    <definedName name="IQ_CONTRACTS_OTHER_COMMODITIES_EQUITIES._FDIC" hidden="1">"c6522"</definedName>
-    <definedName name="IQ_CONTRACTS_OTHER_COMMODITIES_EQUITIES_FDIC" hidden="1">"c6522"</definedName>
     <definedName name="IQ_CONV_DATE" hidden="1">"c2191"</definedName>
     <definedName name="IQ_CONV_EXP_DATE" hidden="1">"c3043"</definedName>
     <definedName name="IQ_CONV_PREMIUM" hidden="1">"c2195"</definedName>
     <definedName name="IQ_CONV_PRICE" hidden="1">"c2193"</definedName>
     <definedName name="IQ_CONV_RATE" hidden="1">"c2192"</definedName>
     <definedName name="IQ_CONV_RATIO" hidden="1">"c2192"</definedName>
     <definedName name="IQ_CONV_SECURITY" hidden="1">"c2189"</definedName>
     <definedName name="IQ_CONV_SECURITY_ISSUER" hidden="1">"c2190"</definedName>
     <definedName name="IQ_CONV_SECURITY_PRICE" hidden="1">"c2194"</definedName>
     <definedName name="IQ_CONVERT" hidden="1">"c2536"</definedName>
     <definedName name="IQ_CONVERT_PCT" hidden="1">"c2537"</definedName>
     <definedName name="IQ_CONVEXITY" hidden="1">"c2182"</definedName>
-    <definedName name="IQ_CONVEYED_TO_OTHERS_FDIC" hidden="1">"c6534"</definedName>
-[...8 lines deleted...]
-    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7281"</definedName>
     <definedName name="IQ_COST_BORROWING" hidden="1">"c2936"</definedName>
     <definedName name="IQ_COST_BORROWINGS" hidden="1">"c225"</definedName>
-    <definedName name="IQ_COST_OF_FUNDING_ASSETS_FDIC" hidden="1">"c6725"</definedName>
     <definedName name="IQ_COST_REV" hidden="1">"c226"</definedName>
     <definedName name="IQ_COST_REVENUE" hidden="1">"c1359"</definedName>
     <definedName name="IQ_COST_SAVINGS" hidden="1">"c227"</definedName>
     <definedName name="IQ_COST_SERVICE" hidden="1">"c228"</definedName>
     <definedName name="IQ_COST_TOTAL_BORROWINGS" hidden="1">"c229"</definedName>
     <definedName name="IQ_COUNTRY_NAME" hidden="1">"c230"</definedName>
     <definedName name="IQ_COVERED_POPS" hidden="1">"c2124"</definedName>
     <definedName name="IQ_CP" hidden="1">"c2495"</definedName>
     <definedName name="IQ_CP_PCT" hidden="1">"c2496"</definedName>
     <definedName name="IQ_CQ" hidden="1">5000</definedName>
-    <definedName name="IQ_CREDIT_CARD_CHARGE_OFFS_FDIC" hidden="1">"c6652"</definedName>
     <definedName name="IQ_CREDIT_CARD_FEE_BNK" hidden="1">"c231"</definedName>
     <definedName name="IQ_CREDIT_CARD_FEE_FIN" hidden="1">"c1583"</definedName>
-    <definedName name="IQ_CREDIT_CARD_LINES_FDIC" hidden="1">"c6525"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_CREDIT_CARD_RECOVERIES_FDIC" hidden="1">"c6653"</definedName>
     <definedName name="IQ_CREDIT_LOSS_CF" hidden="1">"c232"</definedName>
-    <definedName name="IQ_CREDIT_LOSS_PROVISION_NET_CHARGE_OFFS_FDIC" hidden="1">"c6734"</definedName>
     <definedName name="IQ_CUMULATIVE_SPLIT_FACTOR" hidden="1">"c2094"</definedName>
-    <definedName name="IQ_CURR_ACCT_BALANCE_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8387"</definedName>
-[...6 lines deleted...]
-    <definedName name="IQ_CURR_ACCT_BALANCE_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7287"</definedName>
     <definedName name="IQ_CURR_DOMESTIC_TAXES" hidden="1">"c2074"</definedName>
     <definedName name="IQ_CURR_FOREIGN_TAXES" hidden="1">"c2075"</definedName>
-    <definedName name="IQ_CURRENCY_COIN_DOMESTIC_FDIC" hidden="1">"c6388"</definedName>
     <definedName name="IQ_CURRENCY_FACTOR_BS" hidden="1">"c233"</definedName>
     <definedName name="IQ_CURRENCY_FACTOR_IS" hidden="1">"c234"</definedName>
     <definedName name="IQ_CURRENCY_GAIN" hidden="1">"c235"</definedName>
     <definedName name="IQ_CURRENCY_GAIN_BR" hidden="1">"c236"</definedName>
     <definedName name="IQ_CURRENCY_GAIN_FIN" hidden="1">"c237"</definedName>
     <definedName name="IQ_CURRENCY_GAIN_INS" hidden="1">"c238"</definedName>
     <definedName name="IQ_CURRENCY_GAIN_REIT" hidden="1">"c239"</definedName>
     <definedName name="IQ_CURRENCY_GAIN_UTI" hidden="1">"c240"</definedName>
     <definedName name="IQ_CURRENT_PORT" hidden="1">"c241"</definedName>
     <definedName name="IQ_CURRENT_PORT_BNK" hidden="1">"c242"</definedName>
     <definedName name="IQ_CURRENT_PORT_DEBT" hidden="1">"c243"</definedName>
     <definedName name="IQ_CURRENT_PORT_DEBT_BNK" hidden="1">"c244"</definedName>
     <definedName name="IQ_CURRENT_PORT_DEBT_BR" hidden="1">"c1567"</definedName>
     <definedName name="IQ_CURRENT_PORT_DEBT_FIN" hidden="1">"c1568"</definedName>
     <definedName name="IQ_CURRENT_PORT_DEBT_INS" hidden="1">"c1569"</definedName>
     <definedName name="IQ_CURRENT_PORT_DEBT_REIT" hidden="1">"c1570"</definedName>
     <definedName name="IQ_CURRENT_PORT_DEBT_UTI" hidden="1">"c1571"</definedName>
     <definedName name="IQ_CURRENT_PORT_LEASES" hidden="1">"c245"</definedName>
     <definedName name="IQ_CURRENT_PORT_PCT" hidden="1">"c2541"</definedName>
     <definedName name="IQ_CURRENT_RATIO" hidden="1">"c246"</definedName>
     <definedName name="IQ_CUSIP" hidden="1">"c2245"</definedName>
     <definedName name="IQ_CY" hidden="1">10000</definedName>
     <definedName name="IQ_DA" hidden="1">"c247"</definedName>
     <definedName name="IQ_DA_BR" hidden="1">"c248"</definedName>
     <definedName name="IQ_DA_CF" hidden="1">"c249"</definedName>
@@ -13286,1332 +1202,800 @@
     <definedName name="IQ_DEF_INC_TAX" hidden="1">"c1365"</definedName>
     <definedName name="IQ_DEF_POLICY_ACQ_COSTS" hidden="1">"c301"</definedName>
     <definedName name="IQ_DEF_POLICY_ACQ_COSTS_CF" hidden="1">"c302"</definedName>
     <definedName name="IQ_DEF_POLICY_AMORT" hidden="1">"c303"</definedName>
     <definedName name="IQ_DEF_TAX_ASSET_LT_BR" hidden="1">"c304"</definedName>
     <definedName name="IQ_DEF_TAX_ASSET_LT_FIN" hidden="1">"c305"</definedName>
     <definedName name="IQ_DEF_TAX_ASSET_LT_INS" hidden="1">"c306"</definedName>
     <definedName name="IQ_DEF_TAX_ASSET_LT_REIT" hidden="1">"c307"</definedName>
     <definedName name="IQ_DEF_TAX_ASSET_LT_UTI" hidden="1">"c308"</definedName>
     <definedName name="IQ_DEF_TAX_ASSETS_CURRENT" hidden="1">"c309"</definedName>
     <definedName name="IQ_DEF_TAX_ASSETS_LT" hidden="1">"c310"</definedName>
     <definedName name="IQ_DEF_TAX_ASSETS_LT_BNK" hidden="1">"c311"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_CURRENT" hidden="1">"c312"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_LT" hidden="1">"c313"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_LT_BNK" hidden="1">"c314"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_LT_BR" hidden="1">"c315"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_LT_FIN" hidden="1">"c316"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_LT_INS" hidden="1">"c317"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_LT_REIT" hidden="1">"c318"</definedName>
     <definedName name="IQ_DEF_TAX_LIAB_LT_UTI" hidden="1">"c319"</definedName>
     <definedName name="IQ_DEFERRED_DOMESTIC_TAXES" hidden="1">"c2077"</definedName>
     <definedName name="IQ_DEFERRED_FOREIGN_TAXES" hidden="1">"c2078"</definedName>
     <definedName name="IQ_DEFERRED_INC_TAX" hidden="1">"c1447"</definedName>
     <definedName name="IQ_DEFERRED_TAXES" hidden="1">"c1356"</definedName>
     <definedName name="IQ_DEMAND_DEP" hidden="1">"c320"</definedName>
-    <definedName name="IQ_DEMAND_DEPOSITS_FDIC" hidden="1">"c6489"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_DEPOSITORY_INSTITUTIONS_RECOVERIES_FDIC" hidden="1">"c6615"</definedName>
     <definedName name="IQ_DEPOSITS_FIN" hidden="1">"c321"</definedName>
-    <definedName name="IQ_DEPOSITS_HELD_DOMESTIC_FDIC" hidden="1">"c6340"</definedName>
-[...8 lines deleted...]
-    <definedName name="IQ_DEPOSITS_MORE_THAN_100K_TWELVE_MONTHS_FDIC" hidden="1">"c6467"</definedName>
     <definedName name="IQ_DEPRE_AMORT" hidden="1">"c1360"</definedName>
     <definedName name="IQ_DEPRE_AMORT_SUPPL" hidden="1">"c1593"</definedName>
     <definedName name="IQ_DEPRE_DEPLE" hidden="1">"c1361"</definedName>
     <definedName name="IQ_DEPRE_SUPP" hidden="1">"c1443"</definedName>
-    <definedName name="IQ_DERIVATIVES_FDIC" hidden="1">"c6523"</definedName>
     <definedName name="IQ_DESCRIPTION_LONG" hidden="1">"c1520"</definedName>
     <definedName name="IQ_DEVELOP_LAND" hidden="1">"c323"</definedName>
     <definedName name="IQ_DIFF_LASTCLOSE_TARGET_PRICE" hidden="1">"c1854"</definedName>
     <definedName name="IQ_DILUT_ADJUST" hidden="1">"c1621"</definedName>
     <definedName name="IQ_DILUT_EPS_EXCL" hidden="1">"c324"</definedName>
     <definedName name="IQ_DILUT_EPS_INCL" hidden="1">"c325"</definedName>
     <definedName name="IQ_DILUT_EPS_NORM" hidden="1">"c1903"</definedName>
     <definedName name="IQ_DILUT_NI" hidden="1">"c2079"</definedName>
     <definedName name="IQ_DILUT_NORMAL_EPS" hidden="1">"c1594"</definedName>
     <definedName name="IQ_DILUT_WEIGHT" hidden="1">"c326"</definedName>
     <definedName name="IQ_DIRECT_AH_EARNED" hidden="1">"c2740"</definedName>
     <definedName name="IQ_DIRECT_EARNED" hidden="1">"c2730"</definedName>
     <definedName name="IQ_DIRECT_LIFE_EARNED" hidden="1">"c2735"</definedName>
     <definedName name="IQ_DIRECT_LIFE_IN_FORCE" hidden="1">"c2765"</definedName>
     <definedName name="IQ_DIRECT_PC_EARNED" hidden="1">"c2745"</definedName>
     <definedName name="IQ_DIRECT_WRITTEN" hidden="1">"c2724"</definedName>
     <definedName name="IQ_DISCONT_OPER" hidden="1">"c1367"</definedName>
     <definedName name="IQ_DISCOUNT_RATE_PENSION_DOMESTIC" hidden="1">"c327"</definedName>
     <definedName name="IQ_DISCOUNT_RATE_PENSION_FOREIGN" hidden="1">"c328"</definedName>
     <definedName name="IQ_DISTR_EXCESS_EARN" hidden="1">"c329"</definedName>
     <definedName name="IQ_DISTRIBUTABLE_CASH" hidden="1">"c3002"</definedName>
-    <definedName name="IQ_DISTRIBUTABLE_CASH_EST_CIQ" hidden="1">"c4802"</definedName>
-[...3 lines deleted...]
-    <definedName name="IQ_DISTRIBUTABLE_CASH_NUM_EST_CIQ" hidden="1">"c4808"</definedName>
     <definedName name="IQ_DISTRIBUTABLE_CASH_PAYOUT" hidden="1">"c3005"</definedName>
     <definedName name="IQ_DISTRIBUTABLE_CASH_SHARE" hidden="1">"c3003"</definedName>
-    <definedName name="IQ_DISTRIBUTABLE_CASH_SHARE_EST_CIQ" hidden="1">"c4810"</definedName>
-[...5 lines deleted...]
-    <definedName name="IQ_DISTRIBUTABLE_CASH_STDDEV_EST_CIQ" hidden="1">"c4819"</definedName>
     <definedName name="IQ_DIV_AMOUNT" hidden="1">"c3041"</definedName>
     <definedName name="IQ_DIV_PAYMENT_DATE" hidden="1">"c2205"</definedName>
     <definedName name="IQ_DIV_RECORD_DATE" hidden="1">"c2204"</definedName>
     <definedName name="IQ_DIV_SHARE" hidden="1">"c330"</definedName>
     <definedName name="IQ_DIVEST_CF" hidden="1">"c331"</definedName>
     <definedName name="IQ_DIVID_SHARE" hidden="1">"c1366"</definedName>
     <definedName name="IQ_DIVIDEND_YIELD" hidden="1">"c332"</definedName>
-    <definedName name="IQ_DIVIDENDS_DECLARED_COMMON_FDIC" hidden="1">"c6659"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_DIVIDENDS_FDIC" hidden="1">"c6660"</definedName>
     <definedName name="IQ_DNTM" hidden="1">700000</definedName>
     <definedName name="IQ_DO" hidden="1">"c333"</definedName>
     <definedName name="IQ_DO_ASSETS_CURRENT" hidden="1">"c334"</definedName>
     <definedName name="IQ_DO_ASSETS_LT" hidden="1">"c335"</definedName>
     <definedName name="IQ_DO_CF" hidden="1">"c336"</definedName>
-    <definedName name="IQ_DPAC" hidden="1">"c2801"</definedName>
     <definedName name="IQ_DPAC_ACC" hidden="1">"c2799"</definedName>
     <definedName name="IQ_DPAC_AMORT" hidden="1">"c2795"</definedName>
     <definedName name="IQ_DPAC_BEG" hidden="1">"c2791"</definedName>
     <definedName name="IQ_DPAC_COMMISSIONS" hidden="1">"c2792"</definedName>
     <definedName name="IQ_DPAC_END" hidden="1">"c2801"</definedName>
     <definedName name="IQ_DPAC_FX" hidden="1">"c2798"</definedName>
     <definedName name="IQ_DPAC_OTHER_ADJ" hidden="1">"c2800"</definedName>
     <definedName name="IQ_DPAC_OTHERS" hidden="1">"c2793"</definedName>
     <definedName name="IQ_DPAC_PERIOD" hidden="1">"c2794"</definedName>
     <definedName name="IQ_DPAC_REAL_GAIN" hidden="1">"c2797"</definedName>
     <definedName name="IQ_DPAC_UNREAL_GAIN" hidden="1">"c2796"</definedName>
     <definedName name="IQ_DPS_10YR_ANN_GROWTH" hidden="1">"c337"</definedName>
     <definedName name="IQ_DPS_1YR_ANN_GROWTH" hidden="1">"c338"</definedName>
     <definedName name="IQ_DPS_2YR_ANN_GROWTH" hidden="1">"c339"</definedName>
     <definedName name="IQ_DPS_3YR_ANN_GROWTH" hidden="1">"c340"</definedName>
     <definedName name="IQ_DPS_5YR_ANN_GROWTH" hidden="1">"c341"</definedName>
     <definedName name="IQ_DPS_7YR_ANN_GROWTH" hidden="1">"c342"</definedName>
     <definedName name="IQ_DURATION" hidden="1">"c2181"</definedName>
     <definedName name="IQ_EARNING_ASSET_YIELD" hidden="1">"c343"</definedName>
-    <definedName name="IQ_EARNING_ASSETS_FDIC" hidden="1">"c6360"</definedName>
-    <definedName name="IQ_EARNING_ASSETS_YIELD_FDIC" hidden="1">"c6724"</definedName>
     <definedName name="IQ_EARNING_CO" hidden="1">"c344"</definedName>
     <definedName name="IQ_EARNING_CO_10YR_ANN_GROWTH" hidden="1">"c345"</definedName>
     <definedName name="IQ_EARNING_CO_1YR_ANN_GROWTH" hidden="1">"c346"</definedName>
     <definedName name="IQ_EARNING_CO_2YR_ANN_GROWTH" hidden="1">"c347"</definedName>
     <definedName name="IQ_EARNING_CO_3YR_ANN_GROWTH" hidden="1">"c348"</definedName>
     <definedName name="IQ_EARNING_CO_5YR_ANN_GROWTH" hidden="1">"c349"</definedName>
     <definedName name="IQ_EARNING_CO_7YR_ANN_GROWTH" hidden="1">"c350"</definedName>
     <definedName name="IQ_EARNING_CO_MARGIN" hidden="1">"c351"</definedName>
     <definedName name="IQ_EARNINGS_ANNOUNCE_DATE" hidden="1">"c1649"</definedName>
-    <definedName name="IQ_EARNINGS_ANNOUNCE_DATE_REUT" hidden="1">"c5314"</definedName>
-    <definedName name="IQ_EARNINGS_COVERAGE_NET_CHARGE_OFFS_FDIC" hidden="1">"c6735"</definedName>
     <definedName name="IQ_EBIT" hidden="1">"c352"</definedName>
-    <definedName name="IQ_EBIT_10K" hidden="1">"IQ_EBIT_10K"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_EBIT_10Q1" hidden="1">"IQ_EBIT_10Q1"</definedName>
     <definedName name="IQ_EBIT_10YR_ANN_GROWTH" hidden="1">"c353"</definedName>
     <definedName name="IQ_EBIT_1YR_ANN_GROWTH" hidden="1">"c354"</definedName>
     <definedName name="IQ_EBIT_2YR_ANN_GROWTH" hidden="1">"c355"</definedName>
     <definedName name="IQ_EBIT_3YR_ANN_GROWTH" hidden="1">"c356"</definedName>
     <definedName name="IQ_EBIT_5YR_ANN_GROWTH" hidden="1">"c357"</definedName>
     <definedName name="IQ_EBIT_7YR_ANN_GROWTH" hidden="1">"c358"</definedName>
-    <definedName name="IQ_EBIT_GROWTH_1" hidden="1">"IQ_EBIT_GROWTH_1"</definedName>
-    <definedName name="IQ_EBIT_GROWTH_2" hidden="1">"IQ_EBIT_GROWTH_2"</definedName>
     <definedName name="IQ_EBIT_INT" hidden="1">"c360"</definedName>
     <definedName name="IQ_EBIT_MARGIN" hidden="1">"c359"</definedName>
     <definedName name="IQ_EBIT_OVER_IE" hidden="1">"c1369"</definedName>
     <definedName name="IQ_EBITA" hidden="1">"c1910"</definedName>
     <definedName name="IQ_EBITA_10YR_ANN_GROWTH" hidden="1">"c1954"</definedName>
     <definedName name="IQ_EBITA_1YR_ANN_GROWTH" hidden="1">"c1949"</definedName>
     <definedName name="IQ_EBITA_2YR_ANN_GROWTH" hidden="1">"c1950"</definedName>
     <definedName name="IQ_EBITA_3YR_ANN_GROWTH" hidden="1">"c1951"</definedName>
     <definedName name="IQ_EBITA_5YR_ANN_GROWTH" hidden="1">"c1952"</definedName>
     <definedName name="IQ_EBITA_7YR_ANN_GROWTH" hidden="1">"c1953"</definedName>
     <definedName name="IQ_EBITA_MARGIN" hidden="1">"c1963"</definedName>
     <definedName name="IQ_EBITDA" hidden="1">"c361"</definedName>
-    <definedName name="IQ_EBITDA_10K" hidden="1">"IQ_EBITDA_10K"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_EBITDA_10Q1" hidden="1">"IQ_EBITDA_10Q1"</definedName>
     <definedName name="IQ_EBITDA_10YR_ANN_GROWTH" hidden="1">"c362"</definedName>
     <definedName name="IQ_EBITDA_1YR_ANN_GROWTH" hidden="1">"c363"</definedName>
     <definedName name="IQ_EBITDA_2YR_ANN_GROWTH" hidden="1">"c364"</definedName>
     <definedName name="IQ_EBITDA_3YR_ANN_GROWTH" hidden="1">"c365"</definedName>
     <definedName name="IQ_EBITDA_5YR_ANN_GROWTH" hidden="1">"c366"</definedName>
     <definedName name="IQ_EBITDA_7YR_ANN_GROWTH" hidden="1">"c367"</definedName>
     <definedName name="IQ_EBITDA_CAPEX_INT" hidden="1">"c368"</definedName>
     <definedName name="IQ_EBITDA_CAPEX_OVER_TOTAL_IE" hidden="1">"c1370"</definedName>
-    <definedName name="IQ_EBITDA_EST_REUT" hidden="1">"c3640"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_EBITDA_HIGH_EST_REUT" hidden="1">"c3642"</definedName>
     <definedName name="IQ_EBITDA_INT" hidden="1">"c373"</definedName>
-    <definedName name="IQ_EBITDA_LOW_EST_REUT" hidden="1">"c3643"</definedName>
     <definedName name="IQ_EBITDA_MARGIN" hidden="1">"c372"</definedName>
-    <definedName name="IQ_EBITDA_MEDIAN_EST_REUT" hidden="1">"c3641"</definedName>
-    <definedName name="IQ_EBITDA_NUM_EST_REUT" hidden="1">"c3644"</definedName>
     <definedName name="IQ_EBITDA_OVER_TOTAL_IE" hidden="1">"c1371"</definedName>
-    <definedName name="IQ_EBITDA_STDDEV_EST_REUT" hidden="1">"c3645"</definedName>
     <definedName name="IQ_EBITDAR" hidden="1">"c2989"</definedName>
     <definedName name="IQ_EBT" hidden="1">"c376"</definedName>
     <definedName name="IQ_EBT_BNK" hidden="1">"c377"</definedName>
     <definedName name="IQ_EBT_BR" hidden="1">"c378"</definedName>
     <definedName name="IQ_EBT_EXCL" hidden="1">"c379"</definedName>
     <definedName name="IQ_EBT_EXCL_BNK" hidden="1">"c380"</definedName>
     <definedName name="IQ_EBT_EXCL_BR" hidden="1">"c381"</definedName>
     <definedName name="IQ_EBT_EXCL_FIN" hidden="1">"c382"</definedName>
     <definedName name="IQ_EBT_EXCL_INS" hidden="1">"c383"</definedName>
     <definedName name="IQ_EBT_EXCL_MARGIN" hidden="1">"c1462"</definedName>
     <definedName name="IQ_EBT_EXCL_REIT" hidden="1">"c384"</definedName>
     <definedName name="IQ_EBT_EXCL_UTI" hidden="1">"c385"</definedName>
     <definedName name="IQ_EBT_FIN" hidden="1">"c386"</definedName>
     <definedName name="IQ_EBT_INCL_MARGIN" hidden="1">"c387"</definedName>
     <definedName name="IQ_EBT_INS" hidden="1">"c388"</definedName>
     <definedName name="IQ_EBT_REIT" hidden="1">"c389"</definedName>
     <definedName name="IQ_EBT_UTI" hidden="1">"c390"</definedName>
-    <definedName name="IQ_ECO_METRIC_6825_UNUSED_UNUSED_UNUSED" hidden="1">"c6825"</definedName>
-[...34 lines deleted...]
-    <definedName name="IQ_ECO_METRIC_8528_UNUSED_UNUSED_UNUSED" hidden="1">"c8528"</definedName>
     <definedName name="IQ_EFFECT_SPECIAL_CHARGE" hidden="1">"c1595"</definedName>
     <definedName name="IQ_EFFECT_TAX_RATE" hidden="1">"c1899"</definedName>
     <definedName name="IQ_EFFICIENCY_RATIO" hidden="1">"c391"</definedName>
-    <definedName name="IQ_EFFICIENCY_RATIO_FDIC" hidden="1">"c6736"</definedName>
     <definedName name="IQ_EMPLOYEES" hidden="1">"c392"</definedName>
     <definedName name="IQ_ENTERPRISE_VALUE" hidden="1">"c1348"</definedName>
-    <definedName name="IQ_EPS" hidden="1">"IQ_EPS"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_EPS_10Q1" hidden="1">"IQ_EPS_10Q1"</definedName>
     <definedName name="IQ_EPS_10YR_ANN_GROWTH" hidden="1">"c393"</definedName>
     <definedName name="IQ_EPS_1YR_ANN_GROWTH" hidden="1">"c394"</definedName>
     <definedName name="IQ_EPS_2YR_ANN_GROWTH" hidden="1">"c395"</definedName>
     <definedName name="IQ_EPS_3YR_ANN_GROWTH" hidden="1">"c396"</definedName>
     <definedName name="IQ_EPS_5YR_ANN_GROWTH" hidden="1">"c397"</definedName>
     <definedName name="IQ_EPS_7YR_ANN_GROWTH" hidden="1">"c398"</definedName>
     <definedName name="IQ_EPS_ACT_OR_EST" hidden="1">"c2213"</definedName>
     <definedName name="IQ_EPS_EST" hidden="1">"c399"</definedName>
-    <definedName name="IQ_EPS_EST_1" hidden="1">"IQ_EPS_EST_1"</definedName>
-[...6 lines deleted...]
-    <definedName name="IQ_EPS_GW_STDDEV_EST_REUT" hidden="1">"c5394"</definedName>
     <definedName name="IQ_EPS_HIGH_EST" hidden="1">"c400"</definedName>
-    <definedName name="IQ_EPS_HIGH_EST_REUT" hidden="1">"c5454"</definedName>
     <definedName name="IQ_EPS_LOW_EST" hidden="1">"c401"</definedName>
-    <definedName name="IQ_EPS_LOW_EST_REUT" hidden="1">"c5455"</definedName>
     <definedName name="IQ_EPS_MEDIAN_EST" hidden="1">"c1661"</definedName>
-    <definedName name="IQ_EPS_MEDIAN_EST_REUT" hidden="1">"c5456"</definedName>
     <definedName name="IQ_EPS_NORM" hidden="1">"c1902"</definedName>
-    <definedName name="IQ_EPS_NORM_EST_REUT" hidden="1">"c5326"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_EPS_NORM_STDDEV_EST_REUT" hidden="1">"c5331"</definedName>
     <definedName name="IQ_EPS_NUM_EST" hidden="1">"c402"</definedName>
-    <definedName name="IQ_EPS_NUM_EST_REUT" hidden="1">"c5451"</definedName>
-[...5 lines deleted...]
-    <definedName name="IQ_EPS_REPORTED_STDDEV_EST_REUT" hidden="1">"c5401"</definedName>
     <definedName name="IQ_EPS_STDDEV_EST" hidden="1">"c403"</definedName>
-    <definedName name="IQ_EPS_STDDEV_EST_REUT" hidden="1">"c5452"</definedName>
     <definedName name="IQ_EQUITY_AFFIL" hidden="1">"c1451"</definedName>
-    <definedName name="IQ_EQUITY_CAPITAL_ASSETS_FDIC" hidden="1">"c6744"</definedName>
-    <definedName name="IQ_EQUITY_FDIC" hidden="1">"c6353"</definedName>
     <definedName name="IQ_EQUITY_METHOD" hidden="1">"c404"</definedName>
-    <definedName name="IQ_EQUITY_SECURITIES_FDIC" hidden="1">"c6304"</definedName>
-    <definedName name="IQ_EQUITY_SECURITY_EXPOSURES_FDIC" hidden="1">"c6664"</definedName>
     <definedName name="IQ_EQV_OVER_BV" hidden="1">"c1596"</definedName>
     <definedName name="IQ_EQV_OVER_LTM_PRETAX_INC" hidden="1">"c1390"</definedName>
     <definedName name="IQ_ESOP_DEBT" hidden="1">"c1597"</definedName>
-    <definedName name="IQ_EST_ACT_BV_REUT" hidden="1">"c5409"</definedName>
-    <definedName name="IQ_EST_ACT_BV_THOM" hidden="1">"c5153"</definedName>
     <definedName name="IQ_EST_ACT_EPS" hidden="1">"c1648"</definedName>
-    <definedName name="IQ_EST_ACT_EPS_GW_REUT" hidden="1">"c5395"</definedName>
-[...7 lines deleted...]
-    <definedName name="IQ_EST_BV_SURPRISE_PERCENT_THOM" hidden="1">"c5205"</definedName>
     <definedName name="IQ_EST_CURRENCY" hidden="1">"c2140"</definedName>
-    <definedName name="IQ_EST_CURRENCY_REUT" hidden="1">"c5437"</definedName>
     <definedName name="IQ_EST_DATE" hidden="1">"c1634"</definedName>
-    <definedName name="IQ_EST_DATE_REUT" hidden="1">"c5438"</definedName>
     <definedName name="IQ_EST_EPS_DIFF" hidden="1">"c1864"</definedName>
     <definedName name="IQ_EST_EPS_GROWTH_1YR" hidden="1">"c1636"</definedName>
-    <definedName name="IQ_EST_EPS_GROWTH_1YR_REUT" hidden="1">"c3646"</definedName>
     <definedName name="IQ_EST_EPS_GROWTH_5YR" hidden="1">"c1655"</definedName>
-    <definedName name="IQ_EST_EPS_GROWTH_5YR_REUT" hidden="1">"c3633"</definedName>
     <definedName name="IQ_EST_EPS_GROWTH_Q_1YR" hidden="1">"c1641"</definedName>
-    <definedName name="IQ_EST_EPS_GROWTH_Q_1YR_REUT" hidden="1">"c5410"</definedName>
-[...27 lines deleted...]
-    <definedName name="IQ_ESTIMATED_INSURED_DEPOSITS_FDIC" hidden="1">"c6491"</definedName>
     <definedName name="IQ_EV_OVER_EMPLOYEE" hidden="1">"c1428"</definedName>
     <definedName name="IQ_EV_OVER_LTM_EBIT" hidden="1">"c1426"</definedName>
     <definedName name="IQ_EV_OVER_LTM_EBITDA" hidden="1">"c1427"</definedName>
     <definedName name="IQ_EV_OVER_LTM_REVENUE" hidden="1">"c1429"</definedName>
-    <definedName name="IQ_EV_OVER_REVENUE_EST" hidden="1">"IQ_EV_OVER_REVENUE_EST"</definedName>
-    <definedName name="IQ_EV_OVER_REVENUE_EST_1" hidden="1">"IQ_EV_OVER_REVENUE_EST_1"</definedName>
     <definedName name="IQ_EVAL_DATE" hidden="1">"c2180"</definedName>
     <definedName name="IQ_EXCHANGE" hidden="1">"c405"</definedName>
     <definedName name="IQ_EXERCISE_PRICE" hidden="1">"c1897"</definedName>
     <definedName name="IQ_EXERCISED" hidden="1">"c406"</definedName>
     <definedName name="IQ_EXP_RETURN_PENSION_DOMESTIC" hidden="1">"c407"</definedName>
     <definedName name="IQ_EXP_RETURN_PENSION_FOREIGN" hidden="1">"c408"</definedName>
-    <definedName name="IQ_EXPENSE_CODE_" hidden="1">"001"</definedName>
     <definedName name="IQ_EXPLORE_DRILL" hidden="1">"c409"</definedName>
-    <definedName name="IQ_EXPORTS_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8401"</definedName>
-[...22 lines deleted...]
-    <definedName name="IQ_EXPORTS_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7301"</definedName>
     <definedName name="IQ_EXTRA_ACC_ITEMS" hidden="1">"c410"</definedName>
     <definedName name="IQ_EXTRA_ACC_ITEMS_BNK" hidden="1">"c411"</definedName>
     <definedName name="IQ_EXTRA_ACC_ITEMS_BR" hidden="1">"c412"</definedName>
     <definedName name="IQ_EXTRA_ACC_ITEMS_FIN" hidden="1">"c413"</definedName>
     <definedName name="IQ_EXTRA_ACC_ITEMS_INS" hidden="1">"c414"</definedName>
     <definedName name="IQ_EXTRA_ACC_ITEMS_REIT" hidden="1">"c415"</definedName>
     <definedName name="IQ_EXTRA_ACC_ITEMS_UTI" hidden="1">"c416"</definedName>
     <definedName name="IQ_EXTRA_ITEMS" hidden="1">"c1459"</definedName>
-    <definedName name="IQ_EXTRAORDINARY_GAINS_FDIC" hidden="1">"c6586"</definedName>
-[...3 lines deleted...]
-    <definedName name="IQ_FARMLAND_LOANS_FDIC" hidden="1">"c6314"</definedName>
     <definedName name="IQ_FDIC" hidden="1">"c417"</definedName>
-    <definedName name="IQ_FED_FUNDS_PURCHASED_FDIC" hidden="1">"c6343"</definedName>
-    <definedName name="IQ_FED_FUNDS_SOLD_FDIC" hidden="1">"c6307"</definedName>
     <definedName name="IQ_FEDFUNDS_SOLD" hidden="1">"c2256"</definedName>
     <definedName name="IQ_FFO" hidden="1">"c1574"</definedName>
-    <definedName name="IQ_FFO_ADJ_EST_CIQ" hidden="1">"c4959"</definedName>
-[...22 lines deleted...]
-    <definedName name="IQ_FFO_STDDEV_EST_THOM" hidden="1">"c4004"</definedName>
     <definedName name="IQ_FH" hidden="1">100000</definedName>
-    <definedName name="IQ_FHLB_ADVANCES_FDIC" hidden="1">"c6366"</definedName>
     <definedName name="IQ_FHLB_DEBT" hidden="1">"c423"</definedName>
     <definedName name="IQ_FHLB_DUE_CY" hidden="1">"c2080"</definedName>
     <definedName name="IQ_FHLB_DUE_CY1" hidden="1">"c2081"</definedName>
     <definedName name="IQ_FHLB_DUE_CY2" hidden="1">"c2082"</definedName>
     <definedName name="IQ_FHLB_DUE_CY3" hidden="1">"c2083"</definedName>
     <definedName name="IQ_FHLB_DUE_CY4" hidden="1">"c2084"</definedName>
     <definedName name="IQ_FHLB_DUE_NEXT_FIVE" hidden="1">"c2085"</definedName>
-    <definedName name="IQ_FIDUCIARY_ACTIVITIES_FDIC" hidden="1">"c6571"</definedName>
-[...24 lines deleted...]
-    <definedName name="IQ_FII_YTW" hidden="1">"c25818"</definedName>
     <definedName name="IQ_FILING_CURRENCY" hidden="1">"c2129"</definedName>
     <definedName name="IQ_FILINGDATE_BS" hidden="1">"c424"</definedName>
     <definedName name="IQ_FILINGDATE_CF" hidden="1">"c425"</definedName>
     <definedName name="IQ_FILINGDATE_IS" hidden="1">"c426"</definedName>
     <definedName name="IQ_FILM_RIGHTS" hidden="1">"c2254"</definedName>
     <definedName name="IQ_FIN_DIV_ASSETS_CURRENT" hidden="1">"c427"</definedName>
     <definedName name="IQ_FIN_DIV_ASSETS_LT" hidden="1">"c428"</definedName>
-    <definedName name="IQ_FIN_DIV_CURRENT_PORT_DEBT_TOTAL" hidden="1">"c5524"</definedName>
-    <definedName name="IQ_FIN_DIV_CURRENT_PORT_LEASES_TOTAL" hidden="1">"c5523"</definedName>
     <definedName name="IQ_FIN_DIV_DEBT_CURRENT" hidden="1">"c429"</definedName>
     <definedName name="IQ_FIN_DIV_DEBT_LT" hidden="1">"c430"</definedName>
-    <definedName name="IQ_FIN_DIV_DEBT_LT_TOTAL" hidden="1">"c5526"</definedName>
     <definedName name="IQ_FIN_DIV_EXP" hidden="1">"c431"</definedName>
     <definedName name="IQ_FIN_DIV_INT_EXP" hidden="1">"c432"</definedName>
-    <definedName name="IQ_FIN_DIV_LEASES_LT_TOTAL" hidden="1">"c5525"</definedName>
     <definedName name="IQ_FIN_DIV_LIAB_CURRENT" hidden="1">"c433"</definedName>
     <definedName name="IQ_FIN_DIV_LIAB_LT" hidden="1">"c434"</definedName>
     <definedName name="IQ_FIN_DIV_LOANS_CURRENT" hidden="1">"c435"</definedName>
     <definedName name="IQ_FIN_DIV_LOANS_LT" hidden="1">"c436"</definedName>
-    <definedName name="IQ_FIN_DIV_NOTES_PAY_TOTAL" hidden="1">"c5522"</definedName>
     <definedName name="IQ_FIN_DIV_REV" hidden="1">"c437"</definedName>
     <definedName name="IQ_FINANCING_CASH" hidden="1">"c1405"</definedName>
     <definedName name="IQ_FINANCING_CASH_SUPPL" hidden="1">"c1406"</definedName>
     <definedName name="IQ_FINISHED_INV" hidden="1">"c438"</definedName>
     <definedName name="IQ_FIRST_INT_DATE" hidden="1">"c2186"</definedName>
     <definedName name="IQ_FIRST_YEAR_LIFE" hidden="1">"c439"</definedName>
     <definedName name="IQ_FIRST_YEAR_LIFE_PREM" hidden="1">"c2787"</definedName>
     <definedName name="IQ_FIRST_YEAR_PREM" hidden="1">"c2786"</definedName>
     <definedName name="IQ_FIRSTPRICINGDATE" hidden="1">"c3050"</definedName>
     <definedName name="IQ_FISCAL_Q" hidden="1">"c440"</definedName>
-    <definedName name="IQ_FISCAL_Q_EST_REUT" hidden="1">"c6798"</definedName>
     <definedName name="IQ_FISCAL_Y" hidden="1">"c441"</definedName>
-    <definedName name="IQ_FISCAL_Y_EST_REUT" hidden="1">"c6799"</definedName>
     <definedName name="IQ_FIVE_PERCENT_OWNER" hidden="1">"c442"</definedName>
-    <definedName name="IQ_FIVE_YEAR_FIXED_AND_FLOATING_RATE_FDIC" hidden="1">"c6422"</definedName>
-    <definedName name="IQ_FIVE_YEAR_MORTGAGE_PASS_THROUGHS_FDIC" hidden="1">"c6414"</definedName>
     <definedName name="IQ_FIVEPERCENT_PERCENT" hidden="1">"c443"</definedName>
     <definedName name="IQ_FIVEPERCENT_SHARES" hidden="1">"c444"</definedName>
     <definedName name="IQ_FIXED_ASSET_TURNS" hidden="1">"c445"</definedName>
-    <definedName name="IQ_FIXED_INVEST_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8410"</definedName>
-[...14 lines deleted...]
-    <definedName name="IQ_FIXED_INVEST_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7310"</definedName>
     <definedName name="IQ_FLOAT_PERCENT" hidden="1">"c1575"</definedName>
-    <definedName name="IQ_FNMA_FHLMC_FDIC" hidden="1">"c6397"</definedName>
-[...13 lines deleted...]
-    <definedName name="IQ_FOREIGN_DEBT_SECURITIES_FDIC" hidden="1">"c6303"</definedName>
     <definedName name="IQ_FOREIGN_DEP_IB" hidden="1">"c446"</definedName>
     <definedName name="IQ_FOREIGN_DEP_NON_IB" hidden="1">"c447"</definedName>
-    <definedName name="IQ_FOREIGN_DEPOSITS_NONTRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6549"</definedName>
-    <definedName name="IQ_FOREIGN_DEPOSITS_TRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6541"</definedName>
     <definedName name="IQ_FOREIGN_EXCHANGE" hidden="1">"c1376"</definedName>
-    <definedName name="IQ_FOREIGN_EXCHANGE_EXPOSURES_FDIC" hidden="1">"c6663"</definedName>
-[...7 lines deleted...]
-    <definedName name="IQ_FOREIGN_GOVERNMENTS_TRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6543"</definedName>
     <definedName name="IQ_FOREIGN_LOANS" hidden="1">"c448"</definedName>
     <definedName name="IQ_FQ" hidden="1">500</definedName>
     <definedName name="IQ_FUEL" hidden="1">"c449"</definedName>
     <definedName name="IQ_FULL_TIME" hidden="1">"c450"</definedName>
-    <definedName name="IQ_FULLY_INSURED_DEPOSITS_FDIC" hidden="1">"c6487"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_FWD" hidden="1">"LTM"</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
-    <definedName name="IQ_FWD_Q3" hidden="1">"504"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_FWD1" hidden="1">"LTM"</definedName>
     <definedName name="IQ_FX" hidden="1">"c451"</definedName>
-    <definedName name="IQ_FX_CONTRACTS_FDIC" hidden="1">"c6517"</definedName>
-    <definedName name="IQ_FX_CONTRACTS_SPOT_FDIC" hidden="1">"c6356"</definedName>
     <definedName name="IQ_FY" hidden="1">1000</definedName>
-    <definedName name="IQ_FY_DATE" hidden="1">"IQ_FY_DATE"</definedName>
     <definedName name="IQ_GA_EXP" hidden="1">"c2241"</definedName>
     <definedName name="IQ_GAIN_ASSETS" hidden="1">"c452"</definedName>
     <definedName name="IQ_GAIN_ASSETS_BNK" hidden="1">"c453"</definedName>
     <definedName name="IQ_GAIN_ASSETS_BR" hidden="1">"c454"</definedName>
     <definedName name="IQ_GAIN_ASSETS_CF" hidden="1">"c455"</definedName>
     <definedName name="IQ_GAIN_ASSETS_CF_BNK" hidden="1">"c456"</definedName>
     <definedName name="IQ_GAIN_ASSETS_CF_BR" hidden="1">"c457"</definedName>
     <definedName name="IQ_GAIN_ASSETS_CF_FIN" hidden="1">"c458"</definedName>
     <definedName name="IQ_GAIN_ASSETS_CF_INS" hidden="1">"c459"</definedName>
     <definedName name="IQ_GAIN_ASSETS_CF_REIT" hidden="1">"c460"</definedName>
     <definedName name="IQ_GAIN_ASSETS_CF_UTI" hidden="1">"c461"</definedName>
     <definedName name="IQ_GAIN_ASSETS_FIN" hidden="1">"c462"</definedName>
     <definedName name="IQ_GAIN_ASSETS_INS" hidden="1">"c463"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REIT" hidden="1">"c471"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REV" hidden="1">"c472"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REV_BNK" hidden="1">"c473"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REV_BR" hidden="1">"c474"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REV_FIN" hidden="1">"c475"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REV_INS" hidden="1">"c476"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REV_REIT" hidden="1">"c477"</definedName>
     <definedName name="IQ_GAIN_ASSETS_REV_UTI" hidden="1">"c478"</definedName>
     <definedName name="IQ_GAIN_ASSETS_UTI" hidden="1">"c479"</definedName>
     <definedName name="IQ_GAIN_INVEST" hidden="1">"c1463"</definedName>
     <definedName name="IQ_GAIN_INVEST_BNK" hidden="1">"c1582"</definedName>
     <definedName name="IQ_GAIN_INVEST_BR" hidden="1">"c1464"</definedName>
     <definedName name="IQ_GAIN_INVEST_CF" hidden="1">"c480"</definedName>
     <definedName name="IQ_GAIN_INVEST_CF_BNK" hidden="1">"c481"</definedName>
     <definedName name="IQ_GAIN_INVEST_CF_BR" hidden="1">"c482"</definedName>
     <definedName name="IQ_GAIN_INVEST_CF_FIN" hidden="1">"c483"</definedName>
     <definedName name="IQ_GAIN_INVEST_CF_INS" hidden="1">"c484"</definedName>
     <definedName name="IQ_GAIN_INVEST_CF_REIT" hidden="1">"c485"</definedName>
     <definedName name="IQ_GAIN_INVEST_CF_UTI" hidden="1">"c486"</definedName>
     <definedName name="IQ_GAIN_INVEST_FIN" hidden="1">"c1465"</definedName>
     <definedName name="IQ_GAIN_INVEST_INS" hidden="1">"c1466"</definedName>
     <definedName name="IQ_GAIN_INVEST_REIT" hidden="1">"c1467"</definedName>
     <definedName name="IQ_GAIN_INVEST_REV" hidden="1">"c494"</definedName>
     <definedName name="IQ_GAIN_INVEST_REV_BNK" hidden="1">"c495"</definedName>
     <definedName name="IQ_GAIN_INVEST_REV_BR" hidden="1">"c496"</definedName>
     <definedName name="IQ_GAIN_INVEST_REV_FIN" hidden="1">"c497"</definedName>
     <definedName name="IQ_GAIN_INVEST_REV_INS" hidden="1">"c498"</definedName>
     <definedName name="IQ_GAIN_INVEST_REV_REIT" hidden="1">"c499"</definedName>
     <definedName name="IQ_GAIN_INVEST_REV_UTI" hidden="1">"c500"</definedName>
     <definedName name="IQ_GAIN_INVEST_UTI" hidden="1">"c1468"</definedName>
     <definedName name="IQ_GAIN_LOANS_REC" hidden="1">"c501"</definedName>
     <definedName name="IQ_GAIN_LOANS_RECEIV" hidden="1">"c502"</definedName>
     <definedName name="IQ_GAIN_LOANS_RECEIV_REV_FIN" hidden="1">"c503"</definedName>
     <definedName name="IQ_GAIN_LOANS_REV" hidden="1">"c504"</definedName>
     <definedName name="IQ_GAIN_SALE_ASSETS" hidden="1">"c1377"</definedName>
-    <definedName name="IQ_GAIN_SALE_LOANS_FDIC" hidden="1">"c6673"</definedName>
-[...5 lines deleted...]
-    <definedName name="IQ_GOODWILL_INTAN_FDIC" hidden="1">"c6333"</definedName>
     <definedName name="IQ_GOODWILL_NET" hidden="1">"c1380"</definedName>
     <definedName name="IQ_GP" hidden="1">"c511"</definedName>
     <definedName name="IQ_GP_10YR_ANN_GROWTH" hidden="1">"c512"</definedName>
     <definedName name="IQ_GP_1YR_ANN_GROWTH" hidden="1">"c513"</definedName>
     <definedName name="IQ_GP_2YR_ANN_GROWTH" hidden="1">"c514"</definedName>
     <definedName name="IQ_GP_3YR_ANN_GROWTH" hidden="1">"c515"</definedName>
     <definedName name="IQ_GP_5YR_ANN_GROWTH" hidden="1">"c516"</definedName>
     <definedName name="IQ_GP_7YR_ANN_GROWTH" hidden="1">"c517"</definedName>
     <definedName name="IQ_GPPE" hidden="1">"c518"</definedName>
     <definedName name="IQ_GROSS_AH_EARNED" hidden="1">"c2742"</definedName>
     <definedName name="IQ_GROSS_CLAIM_EXP_INCUR" hidden="1">"c2755"</definedName>
     <definedName name="IQ_GROSS_CLAIM_EXP_PAID" hidden="1">"c2758"</definedName>
     <definedName name="IQ_GROSS_CLAIM_EXP_RES" hidden="1">"c2752"</definedName>
     <definedName name="IQ_GROSS_DIVID" hidden="1">"c1446"</definedName>
     <definedName name="IQ_GROSS_EARNED" hidden="1">"c2732"</definedName>
     <definedName name="IQ_GROSS_LIFE_EARNED" hidden="1">"c2737"</definedName>
     <definedName name="IQ_GROSS_LIFE_IN_FORCE" hidden="1">"c2767"</definedName>
     <definedName name="IQ_GROSS_LOANS" hidden="1">"c521"</definedName>
     <definedName name="IQ_GROSS_LOANS_10YR_ANN_GROWTH" hidden="1">"c522"</definedName>
     <definedName name="IQ_GROSS_LOANS_1YR_ANN_GROWTH" hidden="1">"c523"</definedName>
     <definedName name="IQ_GROSS_LOANS_2YR_ANN_GROWTH" hidden="1">"c524"</definedName>
     <definedName name="IQ_GROSS_LOANS_3YR_ANN_GROWTH" hidden="1">"c525"</definedName>
     <definedName name="IQ_GROSS_LOANS_5YR_ANN_GROWTH" hidden="1">"c526"</definedName>
     <definedName name="IQ_GROSS_LOANS_7YR_ANN_GROWTH" hidden="1">"c527"</definedName>
     <definedName name="IQ_GROSS_LOANS_TOTAL_DEPOSITS" hidden="1">"c528"</definedName>
     <definedName name="IQ_GROSS_MARGIN" hidden="1">"c529"</definedName>
     <definedName name="IQ_GROSS_PC_EARNED" hidden="1">"c2747"</definedName>
     <definedName name="IQ_GROSS_PROFIT" hidden="1">"c1378"</definedName>
     <definedName name="IQ_GROSS_SPRD" hidden="1">"c2155"</definedName>
     <definedName name="IQ_GROSS_WRITTEN" hidden="1">"c2726"</definedName>
     <definedName name="IQ_GW" hidden="1">"c530"</definedName>
     <definedName name="IQ_GW_AMORT_BR" hidden="1">"c532"</definedName>
     <definedName name="IQ_GW_AMORT_FIN" hidden="1">"c540"</definedName>
     <definedName name="IQ_GW_AMORT_INS" hidden="1">"c541"</definedName>
     <definedName name="IQ_GW_AMORT_REIT" hidden="1">"c542"</definedName>
     <definedName name="IQ_GW_AMORT_UTI" hidden="1">"c543"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT" hidden="1">"c1469"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_BNK" hidden="1">"c544"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_BR" hidden="1">"c1470"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_CF" hidden="1">"c1471"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_CF_BNK" hidden="1">"c1472"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_CF_BR" hidden="1">"c1473"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_CF_FIN" hidden="1">"c1474"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_CF_INS" hidden="1">"c1475"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_CF_REIT" hidden="1">"c1476"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_CF_UTI" hidden="1">"c1477"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_FIN" hidden="1">"c1478"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_INS" hidden="1">"c1479"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_REIT" hidden="1">"c1480"</definedName>
     <definedName name="IQ_GW_INTAN_AMORT_UTI" hidden="1">"c1481"</definedName>
-    <definedName name="IQ_HELD_MATURITY_FDIC" hidden="1">"c6408"</definedName>
     <definedName name="IQ_HIGH_TARGET_PRICE" hidden="1">"c1651"</definedName>
-    <definedName name="IQ_HIGH_TARGET_PRICE_REUT" hidden="1">"c5317"</definedName>
     <definedName name="IQ_HIGHPRICE" hidden="1">"c545"</definedName>
-    <definedName name="IQ_HOME_EQUITY_LOC_NET_CHARGE_OFFS_FDIC" hidden="1">"c6644"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_HOME_EQUITY_LOC_TOTAL_RECOVERIES_FDIC" hidden="1">"c6625"</definedName>
     <definedName name="IQ_HOMEOWNERS_WRITTEN" hidden="1">"c546"</definedName>
-    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8422"</definedName>
-[...6 lines deleted...]
-    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7322"</definedName>
     <definedName name="IQ_IMPAIR_OIL" hidden="1">"c547"</definedName>
     <definedName name="IQ_IMPAIRMENT_GW" hidden="1">"c548"</definedName>
-    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8523"</definedName>
-[...22 lines deleted...]
-    <definedName name="IQ_IMPORTS_GOODS_SERVICES_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7329"</definedName>
     <definedName name="IQ_IMPUT_OPER_LEASE_DEPR" hidden="1">"c2987"</definedName>
     <definedName name="IQ_IMPUT_OPER_LEASE_INT_EXP" hidden="1">"c2986"</definedName>
     <definedName name="IQ_INC_AFTER_TAX" hidden="1">"c1598"</definedName>
     <definedName name="IQ_INC_AVAIL_EXCL" hidden="1">"c1395"</definedName>
     <definedName name="IQ_INC_AVAIL_INCL" hidden="1">"c1396"</definedName>
     <definedName name="IQ_INC_BEFORE_TAX" hidden="1">"c1375"</definedName>
     <definedName name="IQ_INC_EQUITY" hidden="1">"c549"</definedName>
     <definedName name="IQ_INC_EQUITY_BR" hidden="1">"c550"</definedName>
     <definedName name="IQ_INC_EQUITY_CF" hidden="1">"c551"</definedName>
     <definedName name="IQ_INC_EQUITY_FIN" hidden="1">"c552"</definedName>
     <definedName name="IQ_INC_EQUITY_INS" hidden="1">"c553"</definedName>
     <definedName name="IQ_INC_EQUITY_REC_BNK" hidden="1">"c554"</definedName>
     <definedName name="IQ_INC_EQUITY_REIT" hidden="1">"c555"</definedName>
     <definedName name="IQ_INC_EQUITY_REV_BNK" hidden="1">"c556"</definedName>
     <definedName name="IQ_INC_EQUITY_UTI" hidden="1">"c557"</definedName>
     <definedName name="IQ_INC_REAL_ESTATE_REC" hidden="1">"c558"</definedName>
     <definedName name="IQ_INC_REAL_ESTATE_REV" hidden="1">"c559"</definedName>
     <definedName name="IQ_INC_TAX" hidden="1">"c560"</definedName>
     <definedName name="IQ_INC_TAX_EXCL" hidden="1">"c1599"</definedName>
     <definedName name="IQ_INC_TAX_PAY_CURRENT" hidden="1">"c561"</definedName>
     <definedName name="IQ_INC_TRADE_ACT" hidden="1">"c562"</definedName>
-    <definedName name="IQ_INCIDENTAL_CHANGES_BUSINESS_COMBINATIONS_FDIC" hidden="1">"c6502"</definedName>
-[...13 lines deleted...]
-    <definedName name="IQ_INDIVIDUALS_RECOVERIES_FDIC" hidden="1">"c6618"</definedName>
     <definedName name="IQ_INS_ANNUITY_LIAB" hidden="1">"c563"</definedName>
     <definedName name="IQ_INS_ANNUITY_REV" hidden="1">"c2788"</definedName>
     <definedName name="IQ_INS_DIV_EXP" hidden="1">"c564"</definedName>
     <definedName name="IQ_INS_DIV_REV" hidden="1">"c565"</definedName>
     <definedName name="IQ_INS_IN_FORCE" hidden="1">"c566"</definedName>
     <definedName name="IQ_INS_LIAB" hidden="1">"c567"</definedName>
     <definedName name="IQ_INS_POLICY_EXP" hidden="1">"c568"</definedName>
     <definedName name="IQ_INS_REV" hidden="1">"c569"</definedName>
     <definedName name="IQ_INS_SETTLE" hidden="1">"c570"</definedName>
     <definedName name="IQ_INS_SETTLE_BNK" hidden="1">"c571"</definedName>
     <definedName name="IQ_INS_SETTLE_BR" hidden="1">"c572"</definedName>
     <definedName name="IQ_INS_SETTLE_FIN" hidden="1">"c573"</definedName>
     <definedName name="IQ_INS_SETTLE_INS" hidden="1">"c574"</definedName>
     <definedName name="IQ_INS_SETTLE_REIT" hidden="1">"c575"</definedName>
     <definedName name="IQ_INS_SETTLE_UTI" hidden="1">"c576"</definedName>
     <definedName name="IQ_INSIDER_3MTH_BOUGHT_PCT" hidden="1">"c1534"</definedName>
     <definedName name="IQ_INSIDER_3MTH_NET_PCT" hidden="1">"c1535"</definedName>
     <definedName name="IQ_INSIDER_3MTH_SOLD_PCT" hidden="1">"c1533"</definedName>
     <definedName name="IQ_INSIDER_6MTH_BOUGHT_PCT" hidden="1">"c1537"</definedName>
     <definedName name="IQ_INSIDER_6MTH_NET_PCT" hidden="1">"c1538"</definedName>
     <definedName name="IQ_INSIDER_6MTH_SOLD_PCT" hidden="1">"c1536"</definedName>
-    <definedName name="IQ_INSIDER_LOANS_FDIC" hidden="1">"c6365"</definedName>
     <definedName name="IQ_INSIDER_OVER_TOTAL" hidden="1">"c1581"</definedName>
     <definedName name="IQ_INSIDER_OWNER" hidden="1">"c577"</definedName>
     <definedName name="IQ_INSIDER_PERCENT" hidden="1">"c578"</definedName>
     <definedName name="IQ_INSIDER_SHARES" hidden="1">"c579"</definedName>
     <definedName name="IQ_INSTITUTIONAL_OVER_TOTAL" hidden="1">"c1580"</definedName>
     <definedName name="IQ_INSTITUTIONAL_OWNER" hidden="1">"c580"</definedName>
     <definedName name="IQ_INSTITUTIONAL_PERCENT" hidden="1">"c581"</definedName>
     <definedName name="IQ_INSTITUTIONAL_SHARES" hidden="1">"c582"</definedName>
-    <definedName name="IQ_INSTITUTIONS_EARNINGS_GAINS_FDIC" hidden="1">"c6723"</definedName>
     <definedName name="IQ_INSUR_RECEIV" hidden="1">"c1600"</definedName>
-    <definedName name="IQ_INSURANCE_COMMISSION_FEES_FDIC" hidden="1">"c6670"</definedName>
-    <definedName name="IQ_INSURANCE_UNDERWRITING_INCOME_FDIC" hidden="1">"c6671"</definedName>
     <definedName name="IQ_INT_BORROW" hidden="1">"c583"</definedName>
-    <definedName name="IQ_INT_DEMAND_NOTES_FDIC" hidden="1">"c6567"</definedName>
     <definedName name="IQ_INT_DEPOSITS" hidden="1">"c584"</definedName>
     <definedName name="IQ_INT_DIV_INC" hidden="1">"c585"</definedName>
-    <definedName name="IQ_INT_DOMESTIC_DEPOSITS_FDIC" hidden="1">"c6564"</definedName>
     <definedName name="IQ_INT_EXP_BR" hidden="1">"c586"</definedName>
     <definedName name="IQ_INT_EXP_COVERAGE" hidden="1">"c587"</definedName>
     <definedName name="IQ_INT_EXP_FIN" hidden="1">"c588"</definedName>
     <definedName name="IQ_INT_EXP_INCL_CAP" hidden="1">"c2988"</definedName>
     <definedName name="IQ_INT_EXP_INS" hidden="1">"c589"</definedName>
     <definedName name="IQ_INT_EXP_LTD" hidden="1">"c2086"</definedName>
     <definedName name="IQ_INT_EXP_REIT" hidden="1">"c590"</definedName>
     <definedName name="IQ_INT_EXP_TOTAL" hidden="1">"c591"</definedName>
-    <definedName name="IQ_INT_EXP_TOTAL_FDIC" hidden="1">"c6569"</definedName>
     <definedName name="IQ_INT_EXP_UTI" hidden="1">"c592"</definedName>
-    <definedName name="IQ_INT_FED_FUNDS_FDIC" hidden="1">"c6566"</definedName>
-    <definedName name="IQ_INT_FOREIGN_DEPOSITS_FDIC" hidden="1">"c6565"</definedName>
     <definedName name="IQ_INT_INC_BR" hidden="1">"c593"</definedName>
-    <definedName name="IQ_INT_INC_DEPOSITORY_INST_FDIC" hidden="1">"c6558"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_INT_INC_FED_FUNDS_FDIC" hidden="1">"c6561"</definedName>
     <definedName name="IQ_INT_INC_FIN" hidden="1">"c594"</definedName>
-    <definedName name="IQ_INT_INC_FOREIGN_LOANS_FDIC" hidden="1">"c6556"</definedName>
     <definedName name="IQ_INT_INC_INVEST" hidden="1">"c595"</definedName>
-    <definedName name="IQ_INT_INC_LEASE_RECEIVABLES_FDIC" hidden="1">"c6557"</definedName>
     <definedName name="IQ_INT_INC_LOANS" hidden="1">"c596"</definedName>
-    <definedName name="IQ_INT_INC_OTHER_FDIC" hidden="1">"c6562"</definedName>
     <definedName name="IQ_INT_INC_REIT" hidden="1">"c597"</definedName>
-    <definedName name="IQ_INT_INC_SECURITIES_FDIC" hidden="1">"c6559"</definedName>
     <definedName name="IQ_INT_INC_TOTAL" hidden="1">"c598"</definedName>
-    <definedName name="IQ_INT_INC_TOTAL_FDIC" hidden="1">"c6563"</definedName>
-    <definedName name="IQ_INT_INC_TRADING_ACCOUNTS_FDIC" hidden="1">"c6560"</definedName>
     <definedName name="IQ_INT_INC_UTI" hidden="1">"c599"</definedName>
     <definedName name="IQ_INT_INV_INC" hidden="1">"c600"</definedName>
     <definedName name="IQ_INT_INV_INC_REIT" hidden="1">"c601"</definedName>
     <definedName name="IQ_INT_INV_INC_UTI" hidden="1">"c602"</definedName>
     <definedName name="IQ_INT_ON_BORROWING_COVERAGE" hidden="1">"c603"</definedName>
     <definedName name="IQ_INT_RATE_SPREAD" hidden="1">"c604"</definedName>
-    <definedName name="IQ_INT_SUB_NOTES_FDIC" hidden="1">"c6568"</definedName>
     <definedName name="IQ_INTANGIBLES_NET" hidden="1">"c1407"</definedName>
-    <definedName name="IQ_INTEL_EPS_EST" hidden="1">"c24729"</definedName>
-[...3 lines deleted...]
-    <definedName name="IQ_INTEREST_BEARING_DEPOSITS_FOREIGN_FDIC" hidden="1">"c6485"</definedName>
     <definedName name="IQ_INTEREST_CASH_DEPOSITS" hidden="1">"c2255"</definedName>
     <definedName name="IQ_INTEREST_EXP" hidden="1">"c618"</definedName>
     <definedName name="IQ_INTEREST_EXP_NET" hidden="1">"c1450"</definedName>
     <definedName name="IQ_INTEREST_EXP_NON" hidden="1">"c1383"</definedName>
     <definedName name="IQ_INTEREST_EXP_SUPPL" hidden="1">"c1460"</definedName>
     <definedName name="IQ_INTEREST_INC" hidden="1">"c1393"</definedName>
-    <definedName name="IQ_INTEREST_INC_10K" hidden="1">"IQ_INTEREST_INC_10K"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_INTEREST_INC_10Q1" hidden="1">"IQ_INTEREST_INC_10Q1"</definedName>
     <definedName name="IQ_INTEREST_INC_NON" hidden="1">"c1384"</definedName>
     <definedName name="IQ_INTEREST_INVEST_INC" hidden="1">"c619"</definedName>
-    <definedName name="IQ_INTEREST_RATE_CONTRACTS_FDIC" hidden="1">"c6512"</definedName>
-    <definedName name="IQ_INTEREST_RATE_EXPOSURES_FDIC" hidden="1">"c6662"</definedName>
     <definedName name="IQ_INV_10YR_ANN_GROWTH" hidden="1">"c1930"</definedName>
     <definedName name="IQ_INV_1YR_ANN_GROWTH" hidden="1">"c1925"</definedName>
     <definedName name="IQ_INV_2YR_ANN_GROWTH" hidden="1">"c1926"</definedName>
     <definedName name="IQ_INV_3YR_ANN_GROWTH" hidden="1">"c1927"</definedName>
     <definedName name="IQ_INV_5YR_ANN_GROWTH" hidden="1">"c1928"</definedName>
     <definedName name="IQ_INV_7YR_ANN_GROWTH" hidden="1">"c1929"</definedName>
     <definedName name="IQ_INV_BANKING_FEE" hidden="1">"c620"</definedName>
     <definedName name="IQ_INV_METHOD" hidden="1">"c621"</definedName>
     <definedName name="IQ_INVENTORY" hidden="1">"c622"</definedName>
     <definedName name="IQ_INVENTORY_TURNS" hidden="1">"c623"</definedName>
     <definedName name="IQ_INVENTORY_UTI" hidden="1">"c624"</definedName>
     <definedName name="IQ_INVEST_DEBT" hidden="1">"c625"</definedName>
     <definedName name="IQ_INVEST_EQUITY_PREF" hidden="1">"c626"</definedName>
     <definedName name="IQ_INVEST_FHLB" hidden="1">"c627"</definedName>
     <definedName name="IQ_INVEST_LOANS_CF" hidden="1">"c628"</definedName>
     <definedName name="IQ_INVEST_LOANS_CF_BNK" hidden="1">"c629"</definedName>
     <definedName name="IQ_INVEST_LOANS_CF_BR" hidden="1">"c630"</definedName>
     <definedName name="IQ_INVEST_LOANS_CF_FIN" hidden="1">"c631"</definedName>
     <definedName name="IQ_INVEST_LOANS_CF_INS" hidden="1">"c632"</definedName>
     <definedName name="IQ_INVEST_LOANS_CF_REIT" hidden="1">"c633"</definedName>
     <definedName name="IQ_INVEST_LOANS_CF_UTI" hidden="1">"c634"</definedName>
     <definedName name="IQ_INVEST_REAL_ESTATE" hidden="1">"c635"</definedName>
     <definedName name="IQ_INVEST_SECURITY" hidden="1">"c636"</definedName>
     <definedName name="IQ_INVEST_SECURITY_CF" hidden="1">"c637"</definedName>
     <definedName name="IQ_INVEST_SECURITY_CF_BNK" hidden="1">"c638"</definedName>
     <definedName name="IQ_INVEST_SECURITY_CF_BR" hidden="1">"c639"</definedName>
     <definedName name="IQ_INVEST_SECURITY_CF_FIN" hidden="1">"c640"</definedName>
     <definedName name="IQ_INVEST_SECURITY_CF_INS" hidden="1">"c641"</definedName>
     <definedName name="IQ_INVEST_SECURITY_CF_REIT" hidden="1">"c642"</definedName>
     <definedName name="IQ_INVEST_SECURITY_CF_UTI" hidden="1">"c643"</definedName>
-    <definedName name="IQ_INVESTMENT_BANKING_OTHER_FEES_FDIC" hidden="1">"c6666"</definedName>
     <definedName name="IQ_IPRD" hidden="1">"c644"</definedName>
-    <definedName name="IQ_IRA_KEOGH_ACCOUNTS_FDIC" hidden="1">"c6496"</definedName>
-[...7 lines deleted...]
-    <definedName name="IQ_ISM_SERVICES_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7343"</definedName>
     <definedName name="IQ_ISS_DEBT_NET" hidden="1">"c1391"</definedName>
     <definedName name="IQ_ISS_STOCK_NET" hidden="1">"c1601"</definedName>
     <definedName name="IQ_ISSUE_CURRENCY" hidden="1">"c2156"</definedName>
     <definedName name="IQ_ISSUE_NAME" hidden="1">"c2142"</definedName>
-    <definedName name="IQ_ISSUED_GUARANTEED_US_FDIC" hidden="1">"c6404"</definedName>
     <definedName name="IQ_ISSUER" hidden="1">"c2143"</definedName>
     <definedName name="IQ_ISSUER_CIQID" hidden="1">"c2258"</definedName>
     <definedName name="IQ_ISSUER_PARENT" hidden="1">"c2144"</definedName>
     <definedName name="IQ_ISSUER_PARENT_CIQID" hidden="1">"c2260"</definedName>
     <definedName name="IQ_ISSUER_PARENT_TICKER" hidden="1">"c2259"</definedName>
     <definedName name="IQ_ISSUER_TICKER" hidden="1">"c2252"</definedName>
     <definedName name="IQ_JR_SUB_DEBT" hidden="1">"c2534"</definedName>
     <definedName name="IQ_JR_SUB_DEBT_EBITDA" hidden="1">"c2560"</definedName>
     <definedName name="IQ_JR_SUB_DEBT_EBITDA_CAPEX" hidden="1">"c2561"</definedName>
     <definedName name="IQ_JR_SUB_DEBT_PCT" hidden="1">"c2535"</definedName>
     <definedName name="IQ_LAND" hidden="1">"c645"</definedName>
-    <definedName name="IQ_LAST_EBIT_MARGIN" hidden="1">"IQ_LAST_EBIT_MARGIN"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_LAST_NET_INC_MARGIN" hidden="1">"IQ_LAST_NET_INC_MARGIN"</definedName>
     <definedName name="IQ_LAST_PMT_DATE" hidden="1">"c2188"</definedName>
     <definedName name="IQ_LAST_SPLIT_DATE" hidden="1">"c2095"</definedName>
     <definedName name="IQ_LAST_SPLIT_FACTOR" hidden="1">"c2093"</definedName>
     <definedName name="IQ_LASTPRICINGDATE" hidden="1">"c3051"</definedName>
     <definedName name="IQ_LASTSALEPRICE" hidden="1">"c646"</definedName>
     <definedName name="IQ_LASTSALEPRICE_DATE" hidden="1">"c2109"</definedName>
-    <definedName name="IQ_LATEST" hidden="1">"1"</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
-    <definedName name="IQ_LATESTKFR" hidden="1">"100"</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
-    <definedName name="IQ_LATESTQFR" hidden="1">"50"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_LEASE_FINANCING_RECEIVABLES_TOTAL_LOANS_FOREIGN_FDIC" hidden="1">"c6449"</definedName>
     <definedName name="IQ_LEGAL_SETTLE" hidden="1">"c647"</definedName>
     <definedName name="IQ_LEGAL_SETTLE_BNK" hidden="1">"c648"</definedName>
     <definedName name="IQ_LEGAL_SETTLE_BR" hidden="1">"c649"</definedName>
     <definedName name="IQ_LEGAL_SETTLE_FIN" hidden="1">"c650"</definedName>
     <definedName name="IQ_LEGAL_SETTLE_INS" hidden="1">"c651"</definedName>
     <definedName name="IQ_LEGAL_SETTLE_REIT" hidden="1">"c652"</definedName>
     <definedName name="IQ_LEGAL_SETTLE_UTI" hidden="1">"c653"</definedName>
     <definedName name="IQ_LEVERAGE_RATIO" hidden="1">"c654"</definedName>
     <definedName name="IQ_LEVERED_FCF" hidden="1">"c1907"</definedName>
     <definedName name="IQ_LFCF_10YR_ANN_GROWTH" hidden="1">"c1942"</definedName>
     <definedName name="IQ_LFCF_1YR_ANN_GROWTH" hidden="1">"c1937"</definedName>
     <definedName name="IQ_LFCF_2YR_ANN_GROWTH" hidden="1">"c1938"</definedName>
     <definedName name="IQ_LFCF_3YR_ANN_GROWTH" hidden="1">"c1939"</definedName>
     <definedName name="IQ_LFCF_5YR_ANN_GROWTH" hidden="1">"c1940"</definedName>
     <definedName name="IQ_LFCF_7YR_ANN_GROWTH" hidden="1">"c1941"</definedName>
     <definedName name="IQ_LFCF_MARGIN" hidden="1">"c1961"</definedName>
     <definedName name="IQ_LH_STATUTORY_SURPLUS" hidden="1">"c2771"</definedName>
     <definedName name="IQ_LICENSED_POPS" hidden="1">"c2123"</definedName>
     <definedName name="IQ_LIFE_EARNED" hidden="1">"c2739"</definedName>
-    <definedName name="IQ_LIFE_INSURANCE_ASSETS_FDIC" hidden="1">"c6372"</definedName>
     <definedName name="IQ_LIFOR" hidden="1">"c655"</definedName>
     <definedName name="IQ_LL" hidden="1">"c656"</definedName>
-    <definedName name="IQ_LOAN_COMMITMENTS_REVOLVING_FDIC" hidden="1">"c6524"</definedName>
     <definedName name="IQ_LOAN_LEASE_RECEIV" hidden="1">"c657"</definedName>
     <definedName name="IQ_LOAN_LOSS" hidden="1">"c1386"</definedName>
-    <definedName name="IQ_LOAN_LOSS_ALLOW_FDIC" hidden="1">"c6326"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_LOAN_LOSSES_FDIC" hidden="1">"c6580"</definedName>
     <definedName name="IQ_LOAN_SERVICE_REV" hidden="1">"c658"</definedName>
-    <definedName name="IQ_LOANS_AND_LEASES_HELD_FDIC" hidden="1">"c6367"</definedName>
     <definedName name="IQ_LOANS_CF" hidden="1">"c659"</definedName>
     <definedName name="IQ_LOANS_CF_BNK" hidden="1">"c660"</definedName>
     <definedName name="IQ_LOANS_CF_BR" hidden="1">"c661"</definedName>
     <definedName name="IQ_LOANS_CF_FIN" hidden="1">"c662"</definedName>
     <definedName name="IQ_LOANS_CF_INS" hidden="1">"c663"</definedName>
     <definedName name="IQ_LOANS_CF_REIT" hidden="1">"c664"</definedName>
     <definedName name="IQ_LOANS_CF_UTI" hidden="1">"c665"</definedName>
-    <definedName name="IQ_LOANS_DEPOSITORY_INSTITUTIONS_FDIC" hidden="1">"c6382"</definedName>
     <definedName name="IQ_LOANS_FOR_SALE" hidden="1">"c666"</definedName>
-    <definedName name="IQ_LOANS_HELD_FOREIGN_FDIC" hidden="1">"c6315"</definedName>
-[...5 lines deleted...]
-    <definedName name="IQ_LOANS_NOT_SECURED_RE_FDIC" hidden="1">"c6381"</definedName>
     <definedName name="IQ_LOANS_PAST_DUE" hidden="1">"c667"</definedName>
     <definedName name="IQ_LOANS_RECEIV_CURRENT" hidden="1">"c668"</definedName>
     <definedName name="IQ_LOANS_RECEIV_LT" hidden="1">"c669"</definedName>
     <definedName name="IQ_LOANS_RECEIV_LT_UTI" hidden="1">"c670"</definedName>
-    <definedName name="IQ_LOANS_SECURED_BY_RE_CHARGE_OFFS_FDIC" hidden="1">"c6588"</definedName>
-[...6 lines deleted...]
-    <definedName name="IQ_LONG_TERM_ASSETS_FDIC" hidden="1">"c6361"</definedName>
     <definedName name="IQ_LONG_TERM_DEBT" hidden="1">"c1387"</definedName>
     <definedName name="IQ_LONG_TERM_DEBT_OVER_TOTAL_CAP" hidden="1">"c1388"</definedName>
     <definedName name="IQ_LONG_TERM_GROWTH" hidden="1">"c671"</definedName>
     <definedName name="IQ_LONG_TERM_INV" hidden="1">"c1389"</definedName>
-    <definedName name="IQ_LOSS_ALLOWANCE_LOANS_FDIC" hidden="1">"c6739"</definedName>
     <definedName name="IQ_LOSS_LOSS_EXP" hidden="1">"c672"</definedName>
     <definedName name="IQ_LOSS_TO_NET_EARNED" hidden="1">"c2751"</definedName>
     <definedName name="IQ_LOW_TARGET_PRICE" hidden="1">"c1652"</definedName>
-    <definedName name="IQ_LOW_TARGET_PRICE_REUT" hidden="1">"c5318"</definedName>
     <definedName name="IQ_LOWPRICE" hidden="1">"c673"</definedName>
     <definedName name="IQ_LT_DEBT" hidden="1">"c674"</definedName>
     <definedName name="IQ_LT_DEBT_BNK" hidden="1">"c675"</definedName>
     <definedName name="IQ_LT_DEBT_BR" hidden="1">"c676"</definedName>
     <definedName name="IQ_LT_DEBT_CAPITAL" hidden="1">"c677"</definedName>
     <definedName name="IQ_LT_DEBT_CAPITAL_LEASES" hidden="1">"c2542"</definedName>
     <definedName name="IQ_LT_DEBT_CAPITAL_LEASES_PCT" hidden="1">"c2543"</definedName>
     <definedName name="IQ_LT_DEBT_EQUITY" hidden="1">"c678"</definedName>
     <definedName name="IQ_LT_DEBT_FIN" hidden="1">"c679"</definedName>
     <definedName name="IQ_LT_DEBT_INS" hidden="1">"c680"</definedName>
     <definedName name="IQ_LT_DEBT_ISSUED" hidden="1">"c681"</definedName>
     <definedName name="IQ_LT_DEBT_ISSUED_BNK" hidden="1">"c682"</definedName>
     <definedName name="IQ_LT_DEBT_ISSUED_BR" hidden="1">"c683"</definedName>
     <definedName name="IQ_LT_DEBT_ISSUED_FIN" hidden="1">"c684"</definedName>
     <definedName name="IQ_LT_DEBT_ISSUED_INS" hidden="1">"c685"</definedName>
     <definedName name="IQ_LT_DEBT_ISSUED_REIT" hidden="1">"c686"</definedName>
     <definedName name="IQ_LT_DEBT_ISSUED_UTI" hidden="1">"c687"</definedName>
     <definedName name="IQ_LT_DEBT_REIT" hidden="1">"c688"</definedName>
     <definedName name="IQ_LT_DEBT_REPAID" hidden="1">"c689"</definedName>
     <definedName name="IQ_LT_DEBT_REPAID_BNK" hidden="1">"c690"</definedName>
     <definedName name="IQ_LT_DEBT_REPAID_BR" hidden="1">"c691"</definedName>
     <definedName name="IQ_LT_DEBT_REPAID_FIN" hidden="1">"c692"</definedName>
     <definedName name="IQ_LT_DEBT_REPAID_INS" hidden="1">"c693"</definedName>
     <definedName name="IQ_LT_DEBT_REPAID_REIT" hidden="1">"c694"</definedName>
     <definedName name="IQ_LT_DEBT_REPAID_UTI" hidden="1">"c695"</definedName>
     <definedName name="IQ_LT_DEBT_UTI" hidden="1">"c696"</definedName>
     <definedName name="IQ_LT_INVEST" hidden="1">"c697"</definedName>
     <definedName name="IQ_LT_INVEST_BR" hidden="1">"c698"</definedName>
     <definedName name="IQ_LT_INVEST_FIN" hidden="1">"c699"</definedName>
     <definedName name="IQ_LT_INVEST_REIT" hidden="1">"c700"</definedName>
     <definedName name="IQ_LT_INVEST_UTI" hidden="1">"c701"</definedName>
     <definedName name="IQ_LT_NOTE_RECEIV" hidden="1">"c1602"</definedName>
     <definedName name="IQ_LTD_DUE_AFTER_FIVE" hidden="1">"c704"</definedName>
     <definedName name="IQ_LTD_DUE_CY" hidden="1">"c705"</definedName>
     <definedName name="IQ_LTD_DUE_CY1" hidden="1">"c706"</definedName>
     <definedName name="IQ_LTD_DUE_CY2" hidden="1">"c707"</definedName>
     <definedName name="IQ_LTD_DUE_CY3" hidden="1">"c708"</definedName>
     <definedName name="IQ_LTD_DUE_CY4" hidden="1">"c709"</definedName>
     <definedName name="IQ_LTD_DUE_NEXT_FIVE" hidden="1">"c710"</definedName>
     <definedName name="IQ_LTM" hidden="1">2000</definedName>
-    <definedName name="IQ_LTM_DATE" hidden="1">"IQ_LTM_DATE"</definedName>
     <definedName name="IQ_LTM_REVENUE_OVER_EMPLOYEES" hidden="1">"c1437"</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MACHINERY" hidden="1">"c711"</definedName>
-    <definedName name="IQ_MACRO_SURVEY_CONSUMER_SENTIMENT" hidden="1">"c20808"</definedName>
     <definedName name="IQ_MAINT_CAPEX" hidden="1">"c2947"</definedName>
     <definedName name="IQ_MAINT_REPAIR" hidden="1">"c2087"</definedName>
     <definedName name="IQ_MAKE_WHOLE_END_DATE" hidden="1">"c2493"</definedName>
     <definedName name="IQ_MAKE_WHOLE_SPREAD" hidden="1">"c2494"</definedName>
     <definedName name="IQ_MAKE_WHOLE_START_DATE" hidden="1">"c2492"</definedName>
     <definedName name="IQ_MARKET_CAP_LFCF" hidden="1">"c2209"</definedName>
     <definedName name="IQ_MARKETCAP" hidden="1">"c712"</definedName>
     <definedName name="IQ_MARKETING" hidden="1">"c2239"</definedName>
     <definedName name="IQ_MATURITY_DATE" hidden="1">"c2146"</definedName>
-    <definedName name="IQ_MATURITY_ONE_YEAR_LESS_FDIC" hidden="1">"c6425"</definedName>
     <definedName name="IQ_MC_RATIO" hidden="1">"c2783"</definedName>
     <definedName name="IQ_MC_STATUTORY_SURPLUS" hidden="1">"c2772"</definedName>
-    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8460"</definedName>
-[...6 lines deleted...]
-    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7360"</definedName>
     <definedName name="IQ_MEDIAN_TARGET_PRICE" hidden="1">"c1650"</definedName>
-    <definedName name="IQ_MEDIAN_TARGET_PRICE_REUT" hidden="1">"c5316"</definedName>
     <definedName name="IQ_MERGER" hidden="1">"c713"</definedName>
     <definedName name="IQ_MERGER_BNK" hidden="1">"c714"</definedName>
     <definedName name="IQ_MERGER_BR" hidden="1">"c715"</definedName>
     <definedName name="IQ_MERGER_FIN" hidden="1">"c716"</definedName>
     <definedName name="IQ_MERGER_INS" hidden="1">"c717"</definedName>
     <definedName name="IQ_MERGER_REIT" hidden="1">"c718"</definedName>
     <definedName name="IQ_MERGER_RESTRUCTURE" hidden="1">"c719"</definedName>
     <definedName name="IQ_MERGER_RESTRUCTURE_BNK" hidden="1">"c720"</definedName>
     <definedName name="IQ_MERGER_RESTRUCTURE_BR" hidden="1">"c721"</definedName>
     <definedName name="IQ_MERGER_RESTRUCTURE_FIN" hidden="1">"c722"</definedName>
     <definedName name="IQ_MERGER_RESTRUCTURE_INS" hidden="1">"c723"</definedName>
     <definedName name="IQ_MERGER_RESTRUCTURE_REIT" hidden="1">"c724"</definedName>
     <definedName name="IQ_MERGER_RESTRUCTURE_UTI" hidden="1">"c725"</definedName>
     <definedName name="IQ_MERGER_UTI" hidden="1">"c726"</definedName>
     <definedName name="IQ_MINORITY_INTEREST" hidden="1">"c727"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_BNK" hidden="1">"c728"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_BR" hidden="1">"c729"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_CF" hidden="1">"c730"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_FIN" hidden="1">"c731"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_INS" hidden="1">"c732"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_IS" hidden="1">"c733"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_REIT" hidden="1">"c734"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_TOTAL" hidden="1">"c1905"</definedName>
     <definedName name="IQ_MINORITY_INTEREST_UTI" hidden="1">"c735"</definedName>
     <definedName name="IQ_MISC_ADJUST_CF" hidden="1">"c736"</definedName>
     <definedName name="IQ_MISC_EARN_ADJ" hidden="1">"c1603"</definedName>
     <definedName name="IQ_MKTCAP_EBT_EXCL" hidden="1">"c737"</definedName>
     <definedName name="IQ_MKTCAP_EBT_EXCL_AVG" hidden="1">"c738"</definedName>
     <definedName name="IQ_MKTCAP_EBT_INCL_AVG" hidden="1">"c739"</definedName>
     <definedName name="IQ_MKTCAP_TOTAL_REV" hidden="1">"c740"</definedName>
     <definedName name="IQ_MKTCAP_TOTAL_REV_AVG" hidden="1">"c741"</definedName>
-    <definedName name="IQ_MKTCAP_TOTAL_REV_FWD_REUT" hidden="1">"c4048"</definedName>
     <definedName name="IQ_MM_ACCOUNT" hidden="1">"c743"</definedName>
-    <definedName name="IQ_MONEY_MARKET_DEPOSIT_ACCOUNTS_FDIC" hidden="1">"c6553"</definedName>
     <definedName name="IQ_MONTH" hidden="1">15000</definedName>
     <definedName name="IQ_MORT_BANK_ACT" hidden="1">"c744"</definedName>
     <definedName name="IQ_MORT_BANKING_FEE" hidden="1">"c745"</definedName>
     <definedName name="IQ_MORT_INT_INC" hidden="1">"c746"</definedName>
     <definedName name="IQ_MORT_LOANS" hidden="1">"c747"</definedName>
     <definedName name="IQ_MORT_SECURITY" hidden="1">"c748"</definedName>
-    <definedName name="IQ_MORTGAGE_BACKED_SECURITIES_FDIC" hidden="1">"c6402"</definedName>
     <definedName name="IQ_MORTGAGE_SERV_RIGHTS" hidden="1">"c2242"</definedName>
-    <definedName name="IQ_MORTGAGE_SERVICING_FDIC" hidden="1">"c6335"</definedName>
     <definedName name="IQ_MTD" hidden="1">800000</definedName>
-    <definedName name="IQ_MULTIFAMILY_RESIDENTIAL_LOANS_FDIC" hidden="1">"c6311"</definedName>
     <definedName name="IQ_NAMES_REVISION_DATE_" hidden="1">42297.4272916667</definedName>
-    <definedName name="IQ_NAV_ACT_OR_EST" hidden="1">"c2225"</definedName>
     <definedName name="IQ_NET_CHANGE" hidden="1">"c749"</definedName>
-    <definedName name="IQ_NET_CHARGE_OFFS_FDIC" hidden="1">"c6641"</definedName>
-    <definedName name="IQ_NET_CHARGE_OFFS_LOANS_FDIC" hidden="1">"c6751"</definedName>
     <definedName name="IQ_NET_CLAIM_EXP_INCUR" hidden="1">"c2757"</definedName>
     <definedName name="IQ_NET_CLAIM_EXP_INCUR_CY" hidden="1">"c2761"</definedName>
     <definedName name="IQ_NET_CLAIM_EXP_INCUR_PY" hidden="1">"c2762"</definedName>
     <definedName name="IQ_NET_CLAIM_EXP_PAID" hidden="1">"c2760"</definedName>
     <definedName name="IQ_NET_CLAIM_EXP_PAID_CY" hidden="1">"c2763"</definedName>
     <definedName name="IQ_NET_CLAIM_EXP_PAID_PY" hidden="1">"c2764"</definedName>
     <definedName name="IQ_NET_CLAIM_EXP_RES" hidden="1">"c2754"</definedName>
     <definedName name="IQ_NET_DEBT" hidden="1">"c1584"</definedName>
     <definedName name="IQ_NET_DEBT_EBITDA" hidden="1">"c750"</definedName>
     <definedName name="IQ_NET_DEBT_EBITDA_CAPEX" hidden="1">"c2949"</definedName>
     <definedName name="IQ_NET_DEBT_ISSUED" hidden="1">"c751"</definedName>
     <definedName name="IQ_NET_DEBT_ISSUED_BNK" hidden="1">"c752"</definedName>
     <definedName name="IQ_NET_DEBT_ISSUED_BR" hidden="1">"c753"</definedName>
     <definedName name="IQ_NET_DEBT_ISSUED_FIN" hidden="1">"c754"</definedName>
     <definedName name="IQ_NET_DEBT_ISSUED_INS" hidden="1">"c755"</definedName>
     <definedName name="IQ_NET_DEBT_ISSUED_REIT" hidden="1">"c756"</definedName>
     <definedName name="IQ_NET_DEBT_ISSUED_UTI" hidden="1">"c757"</definedName>
     <definedName name="IQ_NET_EARNED" hidden="1">"c2734"</definedName>
     <definedName name="IQ_NET_INC" hidden="1">"c1394"</definedName>
-    <definedName name="IQ_NET_INC_10K" hidden="1">"IQ_NET_INC_10K"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_NET_INC_10Q1" hidden="1">"IQ_NET_INC_10Q1"</definedName>
     <definedName name="IQ_NET_INC_BEFORE" hidden="1">"c1368"</definedName>
     <definedName name="IQ_NET_INC_CF" hidden="1">"c1397"</definedName>
-    <definedName name="IQ_NET_INC_GROWTH_1" hidden="1">"IQ_NET_INC_GROWTH_1"</definedName>
-    <definedName name="IQ_NET_INC_GROWTH_2" hidden="1">"IQ_NET_INC_GROWTH_2"</definedName>
     <definedName name="IQ_NET_INC_MARGIN" hidden="1">"c1398"</definedName>
-    <definedName name="IQ_NET_INCOME_FDIC" hidden="1">"c6587"</definedName>
     <definedName name="IQ_NET_INT_INC_10YR_ANN_GROWTH" hidden="1">"c758"</definedName>
     <definedName name="IQ_NET_INT_INC_1YR_ANN_GROWTH" hidden="1">"c759"</definedName>
     <definedName name="IQ_NET_INT_INC_2YR_ANN_GROWTH" hidden="1">"c760"</definedName>
     <definedName name="IQ_NET_INT_INC_3YR_ANN_GROWTH" hidden="1">"c761"</definedName>
     <definedName name="IQ_NET_INT_INC_5YR_ANN_GROWTH" hidden="1">"c762"</definedName>
     <definedName name="IQ_NET_INT_INC_7YR_ANN_GROWTH" hidden="1">"c763"</definedName>
     <definedName name="IQ_NET_INT_INC_BNK" hidden="1">"c764"</definedName>
-    <definedName name="IQ_NET_INT_INC_BNK_FDIC" hidden="1">"c6570"</definedName>
     <definedName name="IQ_NET_INT_INC_BR" hidden="1">"c765"</definedName>
     <definedName name="IQ_NET_INT_INC_FIN" hidden="1">"c766"</definedName>
     <definedName name="IQ_NET_INT_INC_TOTAL_REV" hidden="1">"c767"</definedName>
     <definedName name="IQ_NET_INT_MARGIN" hidden="1">"c768"</definedName>
     <definedName name="IQ_NET_INTEREST_EXP" hidden="1">"c769"</definedName>
     <definedName name="IQ_NET_INTEREST_EXP_REIT" hidden="1">"c770"</definedName>
     <definedName name="IQ_NET_INTEREST_EXP_UTI" hidden="1">"c771"</definedName>
     <definedName name="IQ_NET_INTEREST_INC" hidden="1">"c1392"</definedName>
     <definedName name="IQ_NET_INTEREST_INC_AFTER_LL" hidden="1">"c1604"</definedName>
-    <definedName name="IQ_NET_INTEREST_MARGIN_FDIC" hidden="1">"c6726"</definedName>
     <definedName name="IQ_NET_LIFE_INS_IN_FORCE" hidden="1">"c2769"</definedName>
     <definedName name="IQ_NET_LOANS" hidden="1">"c772"</definedName>
     <definedName name="IQ_NET_LOANS_10YR_ANN_GROWTH" hidden="1">"c773"</definedName>
     <definedName name="IQ_NET_LOANS_1YR_ANN_GROWTH" hidden="1">"c774"</definedName>
     <definedName name="IQ_NET_LOANS_2YR_ANN_GROWTH" hidden="1">"c775"</definedName>
     <definedName name="IQ_NET_LOANS_3YR_ANN_GROWTH" hidden="1">"c776"</definedName>
     <definedName name="IQ_NET_LOANS_5YR_ANN_GROWTH" hidden="1">"c777"</definedName>
     <definedName name="IQ_NET_LOANS_7YR_ANN_GROWTH" hidden="1">"c778"</definedName>
-    <definedName name="IQ_NET_LOANS_LEASES_CORE_DEPOSITS_FDIC" hidden="1">"c6743"</definedName>
-    <definedName name="IQ_NET_LOANS_LEASES_DEPOSITS_FDIC" hidden="1">"c6742"</definedName>
     <definedName name="IQ_NET_LOANS_TOTAL_DEPOSITS" hidden="1">"c779"</definedName>
-    <definedName name="IQ_NET_OPERATING_INCOME_ASSETS_FDIC" hidden="1">"c6729"</definedName>
     <definedName name="IQ_NET_RENTAL_EXP_FN" hidden="1">"c780"</definedName>
-    <definedName name="IQ_NET_SECURITIZATION_INCOME_FDIC" hidden="1">"c6669"</definedName>
-    <definedName name="IQ_NET_SERVICING_FEES_FDIC" hidden="1">"c6668"</definedName>
     <definedName name="IQ_NET_TO_GROSS_EARNED" hidden="1">"c2750"</definedName>
     <definedName name="IQ_NET_TO_GROSS_WRITTEN" hidden="1">"c2729"</definedName>
     <definedName name="IQ_NET_WRITTEN" hidden="1">"c2728"</definedName>
     <definedName name="IQ_NEW_PREM" hidden="1">"c2785"</definedName>
     <definedName name="IQ_NEXT_CALL_DATE" hidden="1">"c2198"</definedName>
     <definedName name="IQ_NEXT_CALL_PRICE" hidden="1">"c2199"</definedName>
     <definedName name="IQ_NEXT_INT_DATE" hidden="1">"c2187"</definedName>
     <definedName name="IQ_NEXT_PUT_DATE" hidden="1">"c2200"</definedName>
     <definedName name="IQ_NEXT_PUT_PRICE" hidden="1">"c2201"</definedName>
     <definedName name="IQ_NEXT_SINK_FUND_AMOUNT" hidden="1">"c2490"</definedName>
     <definedName name="IQ_NEXT_SINK_FUND_DATE" hidden="1">"c2489"</definedName>
     <definedName name="IQ_NEXT_SINK_FUND_PRICE" hidden="1">"c2491"</definedName>
     <definedName name="IQ_NI" hidden="1">"c781"</definedName>
     <definedName name="IQ_NI_10YR_ANN_GROWTH" hidden="1">"c782"</definedName>
     <definedName name="IQ_NI_1YR_ANN_GROWTH" hidden="1">"c783"</definedName>
     <definedName name="IQ_NI_2YR_ANN_GROWTH" hidden="1">"c784"</definedName>
     <definedName name="IQ_NI_3YR_ANN_GROWTH" hidden="1">"c785"</definedName>
     <definedName name="IQ_NI_5YR_ANN_GROWTH" hidden="1">"c786"</definedName>
     <definedName name="IQ_NI_7YR_ANN_GROWTH" hidden="1">"c787"</definedName>
     <definedName name="IQ_NI_AFTER_CAPITALIZED" hidden="1">"c788"</definedName>
     <definedName name="IQ_NI_AVAIL_EXCL" hidden="1">"c789"</definedName>
     <definedName name="IQ_NI_AVAIL_EXCL_MARGIN" hidden="1">"c790"</definedName>
     <definedName name="IQ_NI_AVAIL_INCL" hidden="1">"c791"</definedName>
     <definedName name="IQ_NI_BEFORE_CAPITALIZED" hidden="1">"c792"</definedName>
     <definedName name="IQ_NI_CF" hidden="1">"c793"</definedName>
     <definedName name="IQ_NI_MARGIN" hidden="1">"c794"</definedName>
     <definedName name="IQ_NI_NORM" hidden="1">"c1901"</definedName>
     <definedName name="IQ_NI_NORM_10YR_ANN_GROWTH" hidden="1">"c1960"</definedName>
     <definedName name="IQ_NI_NORM_1YR_ANN_GROWTH" hidden="1">"c1955"</definedName>
     <definedName name="IQ_NI_NORM_2YR_ANN_GROWTH" hidden="1">"c1956"</definedName>
     <definedName name="IQ_NI_NORM_3YR_ANN_GROWTH" hidden="1">"c1957"</definedName>
     <definedName name="IQ_NI_NORM_5YR_ANN_GROWTH" hidden="1">"c1958"</definedName>
     <definedName name="IQ_NI_NORM_7YR_ANN_GROWTH" hidden="1">"c1959"</definedName>
     <definedName name="IQ_NI_NORM_MARGIN" hidden="1">"c1964"</definedName>
     <definedName name="IQ_NI_SFAS" hidden="1">"c795"</definedName>
     <definedName name="IQ_NON_ACCRUAL_LOANS" hidden="1">"c796"</definedName>
     <definedName name="IQ_NON_CASH" hidden="1">"c1399"</definedName>
     <definedName name="IQ_NON_CASH_ITEMS" hidden="1">"c797"</definedName>
     <definedName name="IQ_NON_INS_EXP" hidden="1">"c798"</definedName>
     <definedName name="IQ_NON_INS_REV" hidden="1">"c799"</definedName>
     <definedName name="IQ_NON_INT_BEAR_CD" hidden="1">"c800"</definedName>
     <definedName name="IQ_NON_INT_EXP" hidden="1">"c801"</definedName>
-    <definedName name="IQ_NON_INT_EXP_FDIC" hidden="1">"c6579"</definedName>
     <definedName name="IQ_NON_INT_INC" hidden="1">"c802"</definedName>
     <definedName name="IQ_NON_INT_INC_10YR_ANN_GROWTH" hidden="1">"c803"</definedName>
     <definedName name="IQ_NON_INT_INC_1YR_ANN_GROWTH" hidden="1">"c804"</definedName>
     <definedName name="IQ_NON_INT_INC_2YR_ANN_GROWTH" hidden="1">"c805"</definedName>
     <definedName name="IQ_NON_INT_INC_3YR_ANN_GROWTH" hidden="1">"c806"</definedName>
     <definedName name="IQ_NON_INT_INC_5YR_ANN_GROWTH" hidden="1">"c807"</definedName>
     <definedName name="IQ_NON_INT_INC_7YR_ANN_GROWTH" hidden="1">"c808"</definedName>
-    <definedName name="IQ_NON_INT_INC_FDIC" hidden="1">"c6575"</definedName>
     <definedName name="IQ_NON_INTEREST_EXP" hidden="1">"c1400"</definedName>
     <definedName name="IQ_NON_INTEREST_INC" hidden="1">"c1401"</definedName>
     <definedName name="IQ_NON_OPER_EXP" hidden="1">"c809"</definedName>
     <definedName name="IQ_NON_OPER_INC" hidden="1">"c810"</definedName>
     <definedName name="IQ_NON_PERF_ASSETS_10YR_ANN_GROWTH" hidden="1">"c811"</definedName>
     <definedName name="IQ_NON_PERF_ASSETS_1YR_ANN_GROWTH" hidden="1">"c812"</definedName>
     <definedName name="IQ_NON_PERF_ASSETS_2YR_ANN_GROWTH" hidden="1">"c813"</definedName>
     <definedName name="IQ_NON_PERF_ASSETS_3YR_ANN_GROWTH" hidden="1">"c814"</definedName>
     <definedName name="IQ_NON_PERF_ASSETS_5YR_ANN_GROWTH" hidden="1">"c815"</definedName>
     <definedName name="IQ_NON_PERF_ASSETS_7YR_ANN_GROWTH" hidden="1">"c816"</definedName>
     <definedName name="IQ_NON_PERF_ASSETS_TOTAL_ASSETS" hidden="1">"c817"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_10YR_ANN_GROWTH" hidden="1">"c818"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_1YR_ANN_GROWTH" hidden="1">"c819"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_2YR_ANN_GROWTH" hidden="1">"c820"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_3YR_ANN_GROWTH" hidden="1">"c821"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_5YR_ANN_GROWTH" hidden="1">"c822"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_7YR_ANN_GROWTH" hidden="1">"c823"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_TOTAL_ASSETS" hidden="1">"c824"</definedName>
     <definedName name="IQ_NON_PERF_LOANS_TOTAL_LOANS" hidden="1">"c825"</definedName>
     <definedName name="IQ_NON_PERFORMING_ASSETS" hidden="1">"c826"</definedName>
     <definedName name="IQ_NON_PERFORMING_LOANS" hidden="1">"c827"</definedName>
-    <definedName name="IQ_NON_US_ADDRESSEES_TOTAL_LOANS_FOREIGN_FDIC" hidden="1">"c6443"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_NON_US_RECOVERIES_FDIC" hidden="1">"c6649"</definedName>
     <definedName name="IQ_NONCASH_PENSION_EXP" hidden="1">"c3000"</definedName>
-    <definedName name="IQ_NONCURRENT_LOANS_1_4_FAMILY_FDIC" hidden="1">"c6770"</definedName>
-[...21 lines deleted...]
-    <definedName name="IQ_NONMORTGAGE_SERVICING_FDIC" hidden="1">"c6336"</definedName>
     <definedName name="IQ_NONRECOURSE_DEBT" hidden="1">"c2550"</definedName>
     <definedName name="IQ_NONRECOURSE_DEBT_PCT" hidden="1">"c2551"</definedName>
-    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8468"</definedName>
-[...7 lines deleted...]
-    <definedName name="IQ_NONTRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6552"</definedName>
     <definedName name="IQ_NONUTIL_REV" hidden="1">"c2089"</definedName>
     <definedName name="IQ_NORMAL_INC_AFTER" hidden="1">"c1605"</definedName>
     <definedName name="IQ_NORMAL_INC_AVAIL" hidden="1">"c1606"</definedName>
     <definedName name="IQ_NORMAL_INC_BEFORE" hidden="1">"c1607"</definedName>
     <definedName name="IQ_NOTES_PAY" hidden="1">"c1423"</definedName>
-    <definedName name="IQ_NOTIONAL_AMOUNT_CREDIT_DERIVATIVES_FDIC" hidden="1">"c6507"</definedName>
-[...2 lines deleted...]
-    <definedName name="IQ_NOTIONAL_VALUE_RATE_SWAPS_FDIC" hidden="1">"c6511"</definedName>
     <definedName name="IQ_NOW_ACCOUNT" hidden="1">"c828"</definedName>
     <definedName name="IQ_NPPE" hidden="1">"c829"</definedName>
     <definedName name="IQ_NPPE_10YR_ANN_GROWTH" hidden="1">"c830"</definedName>
     <definedName name="IQ_NPPE_1YR_ANN_GROWTH" hidden="1">"c831"</definedName>
     <definedName name="IQ_NPPE_2YR_ANN_GROWTH" hidden="1">"c832"</definedName>
     <definedName name="IQ_NPPE_3YR_ANN_GROWTH" hidden="1">"c833"</definedName>
     <definedName name="IQ_NPPE_5YR_ANN_GROWTH" hidden="1">"c834"</definedName>
     <definedName name="IQ_NPPE_7YR_ANN_GROWTH" hidden="1">"c835"</definedName>
     <definedName name="IQ_NTM" hidden="1">6000</definedName>
     <definedName name="IQ_NUKE" hidden="1">"c836"</definedName>
     <definedName name="IQ_NUKE_CF" hidden="1">"c837"</definedName>
     <definedName name="IQ_NUKE_CONTR" hidden="1">"c838"</definedName>
     <definedName name="IQ_NUM_BRANCHES" hidden="1">"c2088"</definedName>
     <definedName name="IQ_NUMBER_ADRHOLDERS" hidden="1">"c1970"</definedName>
     <definedName name="IQ_NUMBER_DAYS" hidden="1">"c1904"</definedName>
-    <definedName name="IQ_NUMBER_DEPOSITS_LESS_THAN_100K_FDIC" hidden="1">"c6495"</definedName>
-    <definedName name="IQ_NUMBER_DEPOSITS_MORE_THAN_100K_FDIC" hidden="1">"c6493"</definedName>
     <definedName name="IQ_NUMBER_SHAREHOLDERS" hidden="1">"c1967"</definedName>
     <definedName name="IQ_NUMBER_SHAREHOLDERS_CLASSA" hidden="1">"c1968"</definedName>
     <definedName name="IQ_NUMBER_SHAREHOLDERS_OTHER" hidden="1">"c1969"</definedName>
-    <definedName name="IQ_OBLIGATIONS_OF_STATES_TOTAL_LOANS_FOREIGN_FDIC" hidden="1">"c6447"</definedName>
-    <definedName name="IQ_OBLIGATIONS_STATES_FDIC" hidden="1">"c6431"</definedName>
     <definedName name="IQ_OCCUPY_EXP" hidden="1">"c839"</definedName>
     <definedName name="IQ_OFFER_AMOUNT" hidden="1">"c2152"</definedName>
     <definedName name="IQ_OFFER_COUPON" hidden="1">"c2147"</definedName>
     <definedName name="IQ_OFFER_COUPON_TYPE" hidden="1">"c2148"</definedName>
     <definedName name="IQ_OFFER_DATE" hidden="1">"c2149"</definedName>
     <definedName name="IQ_OFFER_PRICE" hidden="1">"c2150"</definedName>
     <definedName name="IQ_OFFER_YIELD" hidden="1">"c2151"</definedName>
     <definedName name="IQ_OG_10DISC" hidden="1">"c1998"</definedName>
     <definedName name="IQ_OG_10DISC_GAS" hidden="1">"c2018"</definedName>
     <definedName name="IQ_OG_10DISC_OIL" hidden="1">"c2008"</definedName>
     <definedName name="IQ_OG_ACQ_COST_PROVED" hidden="1">"c1975"</definedName>
     <definedName name="IQ_OG_ACQ_COST_PROVED_GAS" hidden="1">"c1987"</definedName>
     <definedName name="IQ_OG_ACQ_COST_PROVED_OIL" hidden="1">"c1981"</definedName>
     <definedName name="IQ_OG_ACQ_COST_UNPROVED" hidden="1">"c1976"</definedName>
     <definedName name="IQ_OG_ACQ_COST_UNPROVED_GAS" hidden="1">"c1988"</definedName>
     <definedName name="IQ_OG_ACQ_COST_UNPROVED_OIL" hidden="1">"c1982"</definedName>
     <definedName name="IQ_OG_AVG_DAILY_PROD_GAS" hidden="1">"c2910"</definedName>
     <definedName name="IQ_OG_AVG_DAILY_PROD_NGL" hidden="1">"c2911"</definedName>
     <definedName name="IQ_OG_AVG_DAILY_PROD_OIL" hidden="1">"c2909"</definedName>
     <definedName name="IQ_OG_CLOSE_BALANCE_GAS" hidden="1">"c2049"</definedName>
     <definedName name="IQ_OG_CLOSE_BALANCE_NGL" hidden="1">"c2920"</definedName>
     <definedName name="IQ_OG_CLOSE_BALANCE_OIL" hidden="1">"c2037"</definedName>
     <definedName name="IQ_OG_DCF_BEFORE_TAXES" hidden="1">"c2023"</definedName>
     <definedName name="IQ_OG_DCF_BEFORE_TAXES_GAS" hidden="1">"c2025"</definedName>
     <definedName name="IQ_OG_DCF_BEFORE_TAXES_OIL" hidden="1">"c2024"</definedName>
@@ -14675,766 +2059,547 @@
     <definedName name="IQ_OG_PURCHASES_GAS" hidden="1">"c2045"</definedName>
     <definedName name="IQ_OG_PURCHASES_NGL" hidden="1">"c2916"</definedName>
     <definedName name="IQ_OG_PURCHASES_OIL" hidden="1">"c2033"</definedName>
     <definedName name="IQ_OG_REVISIONS_GAS" hidden="1">"c2042"</definedName>
     <definedName name="IQ_OG_REVISIONS_NGL" hidden="1">"c2913"</definedName>
     <definedName name="IQ_OG_REVISIONS_OIL" hidden="1">"c2030"</definedName>
     <definedName name="IQ_OG_SALES_IN_PLACE_GAS" hidden="1">"c2046"</definedName>
     <definedName name="IQ_OG_SALES_IN_PLACE_NGL" hidden="1">"c2917"</definedName>
     <definedName name="IQ_OG_SALES_IN_PLACE_OIL" hidden="1">"c2034"</definedName>
     <definedName name="IQ_OG_STANDARDIZED_DCF" hidden="1">"c2000"</definedName>
     <definedName name="IQ_OG_STANDARDIZED_DCF_GAS" hidden="1">"c2020"</definedName>
     <definedName name="IQ_OG_STANDARDIZED_DCF_HEDGED" hidden="1">"c2001"</definedName>
     <definedName name="IQ_OG_STANDARDIZED_DCF_HEDGED_GAS" hidden="1">"c2021"</definedName>
     <definedName name="IQ_OG_STANDARDIZED_DCF_HEDGED_OIL" hidden="1">"c2011"</definedName>
     <definedName name="IQ_OG_STANDARDIZED_DCF_OIL" hidden="1">"c2010"</definedName>
     <definedName name="IQ_OG_TAXES" hidden="1">"c2026"</definedName>
     <definedName name="IQ_OG_TAXES_GAS" hidden="1">"c2028"</definedName>
     <definedName name="IQ_OG_TAXES_OIL" hidden="1">"c2027"</definedName>
     <definedName name="IQ_OG_TOTAL_COSTS" hidden="1">"c1980"</definedName>
     <definedName name="IQ_OG_TOTAL_COSTS_GAS" hidden="1">"c1992"</definedName>
     <definedName name="IQ_OG_TOTAL_COSTS_OIL" hidden="1">"c1986"</definedName>
     <definedName name="IQ_OG_TOTAL_EST_PROVED_RESERVES_GAS" hidden="1">"c2052"</definedName>
     <definedName name="IQ_OG_TOTAL_GAS_PRODUCTION" hidden="1">"c2060"</definedName>
     <definedName name="IQ_OG_TOTAL_LIQUID_GAS_PRODUCTION" hidden="1">"c2235"</definedName>
     <definedName name="IQ_OG_TOTAL_OIL_PRODUCTION" hidden="1">"c2059"</definedName>
-    <definedName name="IQ_OG_TOTAL_OIL_PRODUCTON" hidden="1">"c2059"</definedName>
     <definedName name="IQ_OG_UNDEVELOPED_RESERVES_GAS" hidden="1">"c2051"</definedName>
     <definedName name="IQ_OG_UNDEVELOPED_RESERVES_NGL" hidden="1">"c2923"</definedName>
     <definedName name="IQ_OG_UNDEVELOPED_RESERVES_OIL" hidden="1">"c2039"</definedName>
     <definedName name="IQ_OIL_IMPAIR" hidden="1">"c840"</definedName>
     <definedName name="IQ_OL_COMM_AFTER_FIVE" hidden="1">"c841"</definedName>
     <definedName name="IQ_OL_COMM_CY" hidden="1">"c842"</definedName>
     <definedName name="IQ_OL_COMM_CY1" hidden="1">"c843"</definedName>
     <definedName name="IQ_OL_COMM_CY2" hidden="1">"c844"</definedName>
     <definedName name="IQ_OL_COMM_CY3" hidden="1">"c845"</definedName>
     <definedName name="IQ_OL_COMM_CY4" hidden="1">"c846"</definedName>
     <definedName name="IQ_OL_COMM_NEXT_FIVE" hidden="1">"c847"</definedName>
-    <definedName name="IQ_OPENED55" hidden="1">1</definedName>
     <definedName name="IQ_OPENPRICE" hidden="1">"c848"</definedName>
     <definedName name="IQ_OPER_INC" hidden="1">"c849"</definedName>
     <definedName name="IQ_OPER_INC_BR" hidden="1">"c850"</definedName>
     <definedName name="IQ_OPER_INC_FIN" hidden="1">"c851"</definedName>
     <definedName name="IQ_OPER_INC_INS" hidden="1">"c852"</definedName>
     <definedName name="IQ_OPER_INC_MARGIN" hidden="1">"c1448"</definedName>
     <definedName name="IQ_OPER_INC_REIT" hidden="1">"c853"</definedName>
     <definedName name="IQ_OPER_INC_UTI" hidden="1">"c854"</definedName>
     <definedName name="IQ_OPERATIONS_EXP" hidden="1">"c855"</definedName>
     <definedName name="IQ_OPTIONS_BEG_OS" hidden="1">"c1572"</definedName>
     <definedName name="IQ_OPTIONS_CANCELLED" hidden="1">"c856"</definedName>
     <definedName name="IQ_OPTIONS_END_OS" hidden="1">"c1573"</definedName>
     <definedName name="IQ_OPTIONS_EXERCISED" hidden="1">"c2116"</definedName>
     <definedName name="IQ_OPTIONS_GRANTED" hidden="1">"c2673"</definedName>
     <definedName name="IQ_OPTIONS_ISSUED" hidden="1">"c857"</definedName>
     <definedName name="IQ_OPTIONS_STRIKE_PRICE_GRANTED" hidden="1">"c2678"</definedName>
     <definedName name="IQ_OPTIONS_STRIKE_PRICE_OS" hidden="1">"c2677"</definedName>
     <definedName name="IQ_ORDER_BACKLOG" hidden="1">"c2090"</definedName>
-    <definedName name="IQ_OREO_1_4_RESIDENTIAL_FDIC" hidden="1">"c6454"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_OREO_MULTI_FAMILY_RESIDENTIAL_FDIC" hidden="1">"c6455"</definedName>
     <definedName name="IQ_OTHER_ADJUST_GROSS_LOANS" hidden="1">"c859"</definedName>
-    <definedName name="IQ_OTHER_AMORT_BR" hidden="1">"c5566"</definedName>
     <definedName name="IQ_OTHER_ASSETS" hidden="1">"c860"</definedName>
     <definedName name="IQ_OTHER_ASSETS_BNK" hidden="1">"c861"</definedName>
     <definedName name="IQ_OTHER_ASSETS_BR" hidden="1">"c862"</definedName>
-    <definedName name="IQ_OTHER_ASSETS_FDIC" hidden="1">"c6338"</definedName>
     <definedName name="IQ_OTHER_ASSETS_FIN" hidden="1">"c863"</definedName>
     <definedName name="IQ_OTHER_ASSETS_INS" hidden="1">"c864"</definedName>
     <definedName name="IQ_OTHER_ASSETS_REIT" hidden="1">"c865"</definedName>
     <definedName name="IQ_OTHER_ASSETS_SERV_RIGHTS" hidden="1">"c2243"</definedName>
     <definedName name="IQ_OTHER_ASSETS_UTI" hidden="1">"c866"</definedName>
     <definedName name="IQ_OTHER_BEARING_LIAB" hidden="1">"c1608"</definedName>
     <definedName name="IQ_OTHER_BENEFITS_OBLIGATION" hidden="1">"c867"</definedName>
-    <definedName name="IQ_OTHER_BORROWED_FUNDS_FDIC" hidden="1">"c6345"</definedName>
     <definedName name="IQ_OTHER_CA" hidden="1">"c868"</definedName>
     <definedName name="IQ_OTHER_CA_SUPPL" hidden="1">"c869"</definedName>
     <definedName name="IQ_OTHER_CA_SUPPL_BNK" hidden="1">"c870"</definedName>
     <definedName name="IQ_OTHER_CA_SUPPL_BR" hidden="1">"c871"</definedName>
     <definedName name="IQ_OTHER_CA_SUPPL_FIN" hidden="1">"c872"</definedName>
     <definedName name="IQ_OTHER_CA_SUPPL_INS" hidden="1">"c873"</definedName>
     <definedName name="IQ_OTHER_CA_SUPPL_REIT" hidden="1">"c874"</definedName>
     <definedName name="IQ_OTHER_CA_SUPPL_UTI" hidden="1">"c875"</definedName>
     <definedName name="IQ_OTHER_CA_UTI" hidden="1">"c876"</definedName>
     <definedName name="IQ_OTHER_CL" hidden="1">"c877"</definedName>
     <definedName name="IQ_OTHER_CL_SUPPL" hidden="1">"c878"</definedName>
     <definedName name="IQ_OTHER_CL_SUPPL_BNK" hidden="1">"c879"</definedName>
     <definedName name="IQ_OTHER_CL_SUPPL_BR" hidden="1">"c880"</definedName>
     <definedName name="IQ_OTHER_CL_SUPPL_FIN" hidden="1">"c881"</definedName>
     <definedName name="IQ_OTHER_CL_SUPPL_REIT" hidden="1">"c882"</definedName>
     <definedName name="IQ_OTHER_CL_SUPPL_UTI" hidden="1">"c883"</definedName>
     <definedName name="IQ_OTHER_CL_UTI" hidden="1">"c884"</definedName>
-    <definedName name="IQ_OTHER_COMPREHENSIVE_INCOME_FDIC" hidden="1">"c6503"</definedName>
     <definedName name="IQ_OTHER_CURRENT_ASSETS" hidden="1">"c1403"</definedName>
     <definedName name="IQ_OTHER_CURRENT_LIAB" hidden="1">"c1404"</definedName>
     <definedName name="IQ_OTHER_DEBT" hidden="1">"c2507"</definedName>
     <definedName name="IQ_OTHER_DEBT_PCT" hidden="1">"c2508"</definedName>
     <definedName name="IQ_OTHER_DEP" hidden="1">"c885"</definedName>
-    <definedName name="IQ_OTHER_DEPOSITORY_INSTITUTIONS_LOANS_FDIC" hidden="1">"c6436"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_OTHER_DOMESTIC_DEBT_SECURITIES_FDIC" hidden="1">"c6302"</definedName>
     <definedName name="IQ_OTHER_EARNING" hidden="1">"c1609"</definedName>
     <definedName name="IQ_OTHER_EQUITY" hidden="1">"c886"</definedName>
     <definedName name="IQ_OTHER_EQUITY_BNK" hidden="1">"c887"</definedName>
     <definedName name="IQ_OTHER_EQUITY_BR" hidden="1">"c888"</definedName>
     <definedName name="IQ_OTHER_EQUITY_FIN" hidden="1">"c889"</definedName>
     <definedName name="IQ_OTHER_EQUITY_INS" hidden="1">"c890"</definedName>
     <definedName name="IQ_OTHER_EQUITY_REIT" hidden="1">"c891"</definedName>
     <definedName name="IQ_OTHER_EQUITY_UTI" hidden="1">"c892"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT" hidden="1">"c893"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_BNK" hidden="1">"c894"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_BR" hidden="1">"c895"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_FIN" hidden="1">"c896"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_INS" hidden="1">"c897"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_REIT" hidden="1">"c898"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL" hidden="1">"c899"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_BNK" hidden="1">"c900"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_BR" hidden="1">"c901"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_FIN" hidden="1">"c902"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_INS" hidden="1">"c903"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_REIT" hidden="1">"c904"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_UTI" hidden="1">"c905"</definedName>
     <definedName name="IQ_OTHER_FINANCE_ACT_UTI" hidden="1">"c906"</definedName>
-    <definedName name="IQ_OTHER_INSURANCE_FEES_FDIC" hidden="1">"c6672"</definedName>
     <definedName name="IQ_OTHER_INTAN" hidden="1">"c907"</definedName>
     <definedName name="IQ_OTHER_INTAN_BNK" hidden="1">"c908"</definedName>
     <definedName name="IQ_OTHER_INTAN_BR" hidden="1">"c909"</definedName>
     <definedName name="IQ_OTHER_INTAN_FIN" hidden="1">"c910"</definedName>
     <definedName name="IQ_OTHER_INTAN_INS" hidden="1">"c911"</definedName>
     <definedName name="IQ_OTHER_INTAN_REIT" hidden="1">"c912"</definedName>
     <definedName name="IQ_OTHER_INTAN_UTI" hidden="1">"c913"</definedName>
-    <definedName name="IQ_OTHER_INTANGIBLE_FDIC" hidden="1">"c6337"</definedName>
     <definedName name="IQ_OTHER_INV" hidden="1">"c914"</definedName>
     <definedName name="IQ_OTHER_INVEST" hidden="1">"c915"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT" hidden="1">"c916"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_BNK" hidden="1">"c917"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_BR" hidden="1">"c918"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_FIN" hidden="1">"c919"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_INS" hidden="1">"c920"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_REIT" hidden="1">"c921"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_SUPPL" hidden="1">"c922"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_BNK" hidden="1">"c923"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_BR" hidden="1">"c924"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_FIN" hidden="1">"c925"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_INS" hidden="1">"c926"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_REIT" hidden="1">"c927"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_UTI" hidden="1">"c928"</definedName>
     <definedName name="IQ_OTHER_INVEST_ACT_UTI" hidden="1">"c929"</definedName>
     <definedName name="IQ_OTHER_INVESTING" hidden="1">"c1408"</definedName>
     <definedName name="IQ_OTHER_LIAB" hidden="1">"c930"</definedName>
     <definedName name="IQ_OTHER_LIAB_BNK" hidden="1">"c931"</definedName>
     <definedName name="IQ_OTHER_LIAB_BR" hidden="1">"c932"</definedName>
     <definedName name="IQ_OTHER_LIAB_FIN" hidden="1">"c933"</definedName>
     <definedName name="IQ_OTHER_LIAB_INS" hidden="1">"c934"</definedName>
     <definedName name="IQ_OTHER_LIAB_LT" hidden="1">"c935"</definedName>
     <definedName name="IQ_OTHER_LIAB_LT_BNK" hidden="1">"c936"</definedName>
     <definedName name="IQ_OTHER_LIAB_LT_BR" hidden="1">"c937"</definedName>
     <definedName name="IQ_OTHER_LIAB_LT_FIN" hidden="1">"c938"</definedName>
     <definedName name="IQ_OTHER_LIAB_LT_INS" hidden="1">"c939"</definedName>
     <definedName name="IQ_OTHER_LIAB_LT_REIT" hidden="1">"c940"</definedName>
     <definedName name="IQ_OTHER_LIAB_LT_UTI" hidden="1">"c941"</definedName>
     <definedName name="IQ_OTHER_LIAB_REIT" hidden="1">"c942"</definedName>
     <definedName name="IQ_OTHER_LIAB_UTI" hidden="1">"c943"</definedName>
     <definedName name="IQ_OTHER_LIAB_WRITTEN" hidden="1">"c944"</definedName>
-    <definedName name="IQ_OTHER_LIABILITIES_FDIC" hidden="1">"c6347"</definedName>
     <definedName name="IQ_OTHER_LOANS" hidden="1">"c945"</definedName>
-    <definedName name="IQ_OTHER_LOANS_CHARGE_OFFS_FDIC" hidden="1">"c6601"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_OTHER_LOANS_TOTAL_FDIC" hidden="1">"c6432"</definedName>
     <definedName name="IQ_OTHER_LONG_TERM" hidden="1">"c1409"</definedName>
     <definedName name="IQ_OTHER_LT_ASSETS" hidden="1">"c946"</definedName>
     <definedName name="IQ_OTHER_LT_ASSETS_BNK" hidden="1">"c947"</definedName>
     <definedName name="IQ_OTHER_LT_ASSETS_BR" hidden="1">"c948"</definedName>
     <definedName name="IQ_OTHER_LT_ASSETS_FIN" hidden="1">"c949"</definedName>
     <definedName name="IQ_OTHER_LT_ASSETS_INS" hidden="1">"c950"</definedName>
     <definedName name="IQ_OTHER_LT_ASSETS_REIT" hidden="1">"c951"</definedName>
     <definedName name="IQ_OTHER_LT_ASSETS_UTI" hidden="1">"c952"</definedName>
-    <definedName name="IQ_OTHER_MINING_REVENUE_COAL" hidden="1">"c15931"</definedName>
     <definedName name="IQ_OTHER_NET" hidden="1">"c1453"</definedName>
     <definedName name="IQ_OTHER_NON_INT_EXP" hidden="1">"c953"</definedName>
-    <definedName name="IQ_OTHER_NON_INT_EXP_FDIC" hidden="1">"c6578"</definedName>
     <definedName name="IQ_OTHER_NON_INT_EXP_TOTAL" hidden="1">"c954"</definedName>
-    <definedName name="IQ_OTHER_NON_INT_EXPENSE_FDIC" hidden="1">"c6679"</definedName>
     <definedName name="IQ_OTHER_NON_INT_INC" hidden="1">"c955"</definedName>
-    <definedName name="IQ_OTHER_NON_INT_INC_FDIC" hidden="1">"c6676"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP" hidden="1">"c956"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_BR" hidden="1">"c957"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_FIN" hidden="1">"c958"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_INS" hidden="1">"c959"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_REIT" hidden="1">"c960"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL" hidden="1">"c961"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_BR" hidden="1">"c962"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_FIN" hidden="1">"c963"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_INS" hidden="1">"c964"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_REIT" hidden="1">"c965"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_UTI" hidden="1">"c966"</definedName>
     <definedName name="IQ_OTHER_NON_OPER_EXP_UTI" hidden="1">"c967"</definedName>
-    <definedName name="IQ_OTHER_OFF_BS_LIAB_FDIC" hidden="1">"c6533"</definedName>
     <definedName name="IQ_OTHER_OPER" hidden="1">"c982"</definedName>
     <definedName name="IQ_OTHER_OPER_ACT" hidden="1">"c983"</definedName>
     <definedName name="IQ_OTHER_OPER_ACT_BNK" hidden="1">"c984"</definedName>
     <definedName name="IQ_OTHER_OPER_ACT_BR" hidden="1">"c985"</definedName>
     <definedName name="IQ_OTHER_OPER_ACT_FIN" hidden="1">"c986"</definedName>
     <definedName name="IQ_OTHER_OPER_ACT_INS" hidden="1">"c987"</definedName>
     <definedName name="IQ_OTHER_OPER_ACT_REIT" hidden="1">"c988"</definedName>
     <definedName name="IQ_OTHER_OPER_ACT_UTI" hidden="1">"c989"</definedName>
     <definedName name="IQ_OTHER_OPER_BR" hidden="1">"c990"</definedName>
     <definedName name="IQ_OTHER_OPER_FIN" hidden="1">"c991"</definedName>
     <definedName name="IQ_OTHER_OPER_INS" hidden="1">"c992"</definedName>
     <definedName name="IQ_OTHER_OPER_REIT" hidden="1">"c993"</definedName>
     <definedName name="IQ_OTHER_OPER_SUPPL_BR" hidden="1">"c994"</definedName>
     <definedName name="IQ_OTHER_OPER_SUPPL_FIN" hidden="1">"c995"</definedName>
     <definedName name="IQ_OTHER_OPER_SUPPL_INS" hidden="1">"c996"</definedName>
     <definedName name="IQ_OTHER_OPER_SUPPL_REIT" hidden="1">"c997"</definedName>
     <definedName name="IQ_OTHER_OPER_SUPPL_UTI" hidden="1">"c998"</definedName>
     <definedName name="IQ_OTHER_OPER_TOT_BNK" hidden="1">"c999"</definedName>
     <definedName name="IQ_OTHER_OPER_TOT_BR" hidden="1">"c1000"</definedName>
     <definedName name="IQ_OTHER_OPER_TOT_FIN" hidden="1">"c1001"</definedName>
     <definedName name="IQ_OTHER_OPER_TOT_INS" hidden="1">"c1002"</definedName>
     <definedName name="IQ_OTHER_OPER_TOT_REIT" hidden="1">"c1003"</definedName>
     <definedName name="IQ_OTHER_OPER_TOT_UTI" hidden="1">"c1004"</definedName>
     <definedName name="IQ_OTHER_OPER_UTI" hidden="1">"c1005"</definedName>
     <definedName name="IQ_OTHER_OPTIONS_BEG_OS" hidden="1">"c2686"</definedName>
     <definedName name="IQ_OTHER_OPTIONS_CANCELLED" hidden="1">"c2689"</definedName>
     <definedName name="IQ_OTHER_OPTIONS_END_OS" hidden="1">"c2690"</definedName>
     <definedName name="IQ_OTHER_OPTIONS_EXERCISED" hidden="1">"c2688"</definedName>
     <definedName name="IQ_OTHER_OPTIONS_GRANTED" hidden="1">"c2687"</definedName>
     <definedName name="IQ_OTHER_OPTIONS_STRIKE_PRICE_OS" hidden="1">"c2691"</definedName>
     <definedName name="IQ_OTHER_OUTSTANDING_BS_DATE" hidden="1">"c1972"</definedName>
     <definedName name="IQ_OTHER_OUTSTANDING_FILING_DATE" hidden="1">"c1974"</definedName>
     <definedName name="IQ_OTHER_PC_WRITTEN" hidden="1">"c1006"</definedName>
-    <definedName name="IQ_OTHER_RE_OWNED_FDIC" hidden="1">"c6330"</definedName>
     <definedName name="IQ_OTHER_REAL_ESTATE" hidden="1">"c1007"</definedName>
     <definedName name="IQ_OTHER_RECEIV" hidden="1">"c1008"</definedName>
     <definedName name="IQ_OTHER_RECEIV_INS" hidden="1">"c1009"</definedName>
     <definedName name="IQ_OTHER_REV" hidden="1">"c1010"</definedName>
     <definedName name="IQ_OTHER_REV_BR" hidden="1">"c1011"</definedName>
     <definedName name="IQ_OTHER_REV_FIN" hidden="1">"c1012"</definedName>
     <definedName name="IQ_OTHER_REV_INS" hidden="1">"c1013"</definedName>
     <definedName name="IQ_OTHER_REV_REIT" hidden="1">"c1014"</definedName>
     <definedName name="IQ_OTHER_REV_SUPPL" hidden="1">"c1015"</definedName>
     <definedName name="IQ_OTHER_REV_SUPPL_BR" hidden="1">"c1016"</definedName>
     <definedName name="IQ_OTHER_REV_SUPPL_FIN" hidden="1">"c1017"</definedName>
     <definedName name="IQ_OTHER_REV_SUPPL_INS" hidden="1">"c1018"</definedName>
     <definedName name="IQ_OTHER_REV_SUPPL_REIT" hidden="1">"c1019"</definedName>
     <definedName name="IQ_OTHER_REV_SUPPL_UTI" hidden="1">"c1020"</definedName>
     <definedName name="IQ_OTHER_REV_UTI" hidden="1">"c1021"</definedName>
     <definedName name="IQ_OTHER_REVENUE" hidden="1">"c1410"</definedName>
-    <definedName name="IQ_OTHER_SAVINGS_DEPOSITS_FDIC" hidden="1">"c6554"</definedName>
     <definedName name="IQ_OTHER_STRIKE_PRICE_GRANTED" hidden="1">"c2692"</definedName>
-    <definedName name="IQ_OTHER_TRANSACTIONS_FDIC" hidden="1">"c6504"</definedName>
     <definedName name="IQ_OTHER_UNDRAWN" hidden="1">"c2522"</definedName>
-    <definedName name="IQ_OTHER_UNUSED_COMMITMENTS_FDIC" hidden="1">"c6530"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL" hidden="1">"c1488"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_BNK" hidden="1">"c1560"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_BR" hidden="1">"c1561"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_FIN" hidden="1">"c1562"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_INS" hidden="1">"c1563"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_REIT" hidden="1">"c1564"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_SUPPL" hidden="1">"c1494"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_SUPPL_BNK" hidden="1">"c1495"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_SUPPL_BR" hidden="1">"c1496"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_SUPPL_FIN" hidden="1">"c1497"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_SUPPL_INS" hidden="1">"c1498"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_SUPPL_REIT" hidden="1">"c1499"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_SUPPL_UTI" hidden="1">"c1500"</definedName>
     <definedName name="IQ_OTHER_UNUSUAL_UTI" hidden="1">"c1565"</definedName>
     <definedName name="IQ_OTHER_WARRANTS_BEG_OS" hidden="1">"c2712"</definedName>
     <definedName name="IQ_OTHER_WARRANTS_CANCELLED" hidden="1">"c2715"</definedName>
     <definedName name="IQ_OTHER_WARRANTS_END_OS" hidden="1">"c2716"</definedName>
     <definedName name="IQ_OTHER_WARRANTS_EXERCISED" hidden="1">"c2714"</definedName>
     <definedName name="IQ_OTHER_WARRANTS_ISSUED" hidden="1">"c2713"</definedName>
     <definedName name="IQ_OTHER_WARRANTS_STRIKE_PRICE_ISSUED" hidden="1">"c2718"</definedName>
     <definedName name="IQ_OTHER_WARRANTS_STRIKE_PRICE_OS" hidden="1">"c2717"</definedName>
     <definedName name="IQ_OUTSTANDING_BS_DATE" hidden="1">"c2128"</definedName>
     <definedName name="IQ_OUTSTANDING_FILING_DATE" hidden="1">"c1023"</definedName>
-    <definedName name="IQ_OVER_FIFETEEN_YEAR_MORTGAGE_PASS_THROUGHS_FDIC" hidden="1">"c6416"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_OVER_THREE_YEARS_FDIC" hidden="1">"c6418"</definedName>
     <definedName name="IQ_OWNERSHIP" hidden="1">"c2160"</definedName>
     <definedName name="IQ_PART_TIME" hidden="1">"c1024"</definedName>
-    <definedName name="IQ_PARTICIPATION_POOLS_RESIDENTIAL_MORTGAGES_FDIC" hidden="1">"c6403"</definedName>
-[...13 lines deleted...]
-    <definedName name="IQ_PAST_DUE_90_OTHER_LOANS_FDIC" hidden="1">"c6699"</definedName>
     <definedName name="IQ_PAY_ACCRUED" hidden="1">"c1457"</definedName>
     <definedName name="IQ_PAYOUT_RATIO" hidden="1">"c1900"</definedName>
     <definedName name="IQ_PBV" hidden="1">"c1025"</definedName>
     <definedName name="IQ_PBV_AVG" hidden="1">"c1026"</definedName>
     <definedName name="IQ_PC_EARNED" hidden="1">"c2749"</definedName>
     <definedName name="IQ_PC_GAAP_COMBINED_RATIO" hidden="1">"c2781"</definedName>
     <definedName name="IQ_PC_GAAP_COMBINED_RATIO_EXCL_CL" hidden="1">"c2782"</definedName>
     <definedName name="IQ_PC_GAAP_EXPENSE_RATIO" hidden="1">"c2780"</definedName>
     <definedName name="IQ_PC_GAAP_LOSS" hidden="1">"c2779"</definedName>
     <definedName name="IQ_PC_POLICY_BENEFITS_EXP" hidden="1">"c2790"</definedName>
     <definedName name="IQ_PC_STAT_COMBINED_RATIO" hidden="1">"c2778"</definedName>
     <definedName name="IQ_PC_STAT_COMBINED_RATIO_EXCL_DIV" hidden="1">"c2777"</definedName>
     <definedName name="IQ_PC_STAT_DIVIDEND_RATIO" hidden="1">"c2776"</definedName>
     <definedName name="IQ_PC_STAT_EXPENSE_RATIO" hidden="1">"c2775"</definedName>
     <definedName name="IQ_PC_STAT_LOSS_RATIO" hidden="1">"c2774"</definedName>
     <definedName name="IQ_PC_STATUTORY_SURPLUS" hidden="1">"c2770"</definedName>
     <definedName name="IQ_PC_WRITTEN" hidden="1">"c1027"</definedName>
     <definedName name="IQ_PE_EXCL" hidden="1">"c1028"</definedName>
     <definedName name="IQ_PE_EXCL_AVG" hidden="1">"c1029"</definedName>
     <definedName name="IQ_PE_EXCL_FWD" hidden="1">"c1030"</definedName>
-    <definedName name="IQ_PE_EXCL_FWD_REUT" hidden="1">"c4049"</definedName>
     <definedName name="IQ_PE_NORMALIZED" hidden="1">"c2207"</definedName>
     <definedName name="IQ_PE_RATIO" hidden="1">"c1610"</definedName>
-    <definedName name="IQ_PEG_FWD_REUT" hidden="1">"c4052"</definedName>
     <definedName name="IQ_PENSION" hidden="1">"c1031"</definedName>
-    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_12MONTHS" hidden="1">"c1828"</definedName>
-[...31 lines deleted...]
-    <definedName name="IQ_PERCENT_INSURED_FDIC" hidden="1">"c6374"</definedName>
     <definedName name="IQ_PERIODDATE" hidden="1">"c1414"</definedName>
     <definedName name="IQ_PERIODDATE_BS" hidden="1">"c1032"</definedName>
     <definedName name="IQ_PERIODDATE_CF" hidden="1">"c1033"</definedName>
-    <definedName name="IQ_PERIODDATE_FDIC" hidden="1">"c13646"</definedName>
     <definedName name="IQ_PERIODDATE_IS" hidden="1">"c1034"</definedName>
     <definedName name="IQ_PERIODLENGTH_CF" hidden="1">"c1502"</definedName>
     <definedName name="IQ_PERIODLENGTH_IS" hidden="1">"c1503"</definedName>
     <definedName name="IQ_PERTYPE" hidden="1">"c1611"</definedName>
-    <definedName name="IQ_PLEDGED_SECURITIES_FDIC" hidden="1">"c6401"</definedName>
     <definedName name="IQ_PLL" hidden="1">"c2114"</definedName>
     <definedName name="IQ_PMT_FREQ" hidden="1">"c2236"</definedName>
     <definedName name="IQ_POISON_PUT_EFFECT_DATE" hidden="1">"c2486"</definedName>
     <definedName name="IQ_POISON_PUT_EXPIRATION_DATE" hidden="1">"c2487"</definedName>
     <definedName name="IQ_POISON_PUT_PRICE" hidden="1">"c2488"</definedName>
     <definedName name="IQ_POLICY_BENEFITS" hidden="1">"c1036"</definedName>
     <definedName name="IQ_POLICY_COST" hidden="1">"c1037"</definedName>
     <definedName name="IQ_POLICY_LIAB" hidden="1">"c1612"</definedName>
     <definedName name="IQ_POLICY_LOANS" hidden="1">"c1038"</definedName>
     <definedName name="IQ_POST_RETIRE_EXP" hidden="1">"c1039"</definedName>
     <definedName name="IQ_POSTPAID_CHURN" hidden="1">"c2121"</definedName>
     <definedName name="IQ_POSTPAID_SUBS" hidden="1">"c2118"</definedName>
     <definedName name="IQ_PRE_OPEN_COST" hidden="1">"c1040"</definedName>
-    <definedName name="IQ_PRE_TAX_INCOME_FDIC" hidden="1">"c6581"</definedName>
     <definedName name="IQ_PREF_CONVERT" hidden="1">"c1041"</definedName>
     <definedName name="IQ_PREF_DIV_CF" hidden="1">"c1042"</definedName>
     <definedName name="IQ_PREF_DIV_OTHER" hidden="1">"c1043"</definedName>
     <definedName name="IQ_PREF_DIVID" hidden="1">"c1461"</definedName>
     <definedName name="IQ_PREF_EQUITY" hidden="1">"c1044"</definedName>
     <definedName name="IQ_PREF_ISSUED" hidden="1">"c1045"</definedName>
     <definedName name="IQ_PREF_ISSUED_BNK" hidden="1">"c1046"</definedName>
     <definedName name="IQ_PREF_ISSUED_BR" hidden="1">"c1047"</definedName>
     <definedName name="IQ_PREF_ISSUED_FIN" hidden="1">"c1048"</definedName>
     <definedName name="IQ_PREF_ISSUED_INS" hidden="1">"c1049"</definedName>
     <definedName name="IQ_PREF_ISSUED_REIT" hidden="1">"c1050"</definedName>
     <definedName name="IQ_PREF_ISSUED_UTI" hidden="1">"c1051"</definedName>
     <definedName name="IQ_PREF_NON_REDEEM" hidden="1">"c1052"</definedName>
     <definedName name="IQ_PREF_OTHER" hidden="1">"c1053"</definedName>
     <definedName name="IQ_PREF_OTHER_BNK" hidden="1">"c1054"</definedName>
     <definedName name="IQ_PREF_OTHER_BR" hidden="1">"c1055"</definedName>
     <definedName name="IQ_PREF_OTHER_FIN" hidden="1">"c1056"</definedName>
     <definedName name="IQ_PREF_OTHER_INS" hidden="1">"c1057"</definedName>
     <definedName name="IQ_PREF_OTHER_REIT" hidden="1">"c1058"</definedName>
     <definedName name="IQ_PREF_REDEEM" hidden="1">"c1059"</definedName>
     <definedName name="IQ_PREF_REP" hidden="1">"c1060"</definedName>
     <definedName name="IQ_PREF_REP_BNK" hidden="1">"c1061"</definedName>
     <definedName name="IQ_PREF_REP_BR" hidden="1">"c1062"</definedName>
     <definedName name="IQ_PREF_REP_FIN" hidden="1">"c1063"</definedName>
     <definedName name="IQ_PREF_REP_INS" hidden="1">"c1064"</definedName>
     <definedName name="IQ_PREF_REP_REIT" hidden="1">"c1065"</definedName>
     <definedName name="IQ_PREF_REP_UTI" hidden="1">"c1066"</definedName>
     <definedName name="IQ_PREF_STOCK" hidden="1">"c1416"</definedName>
     <definedName name="IQ_PREF_TOT" hidden="1">"c1415"</definedName>
-    <definedName name="IQ_PREFERRED_FDIC" hidden="1">"c6349"</definedName>
-    <definedName name="IQ_PREMISES_EQUIPMENT_FDIC" hidden="1">"c6577"</definedName>
     <definedName name="IQ_PREMIUMS_ANNUITY_REV" hidden="1">"c1067"</definedName>
     <definedName name="IQ_PREPAID_CHURN" hidden="1">"c2120"</definedName>
     <definedName name="IQ_PREPAID_EXP" hidden="1">"c1068"</definedName>
     <definedName name="IQ_PREPAID_EXPEN" hidden="1">"c1418"</definedName>
     <definedName name="IQ_PREPAID_SUBS" hidden="1">"c2117"</definedName>
-    <definedName name="IQ_PRETAX_INC" hidden="1">"IQ_PRETAX_INC"</definedName>
-[...3 lines deleted...]
-    <definedName name="IQ_PRETAX_RETURN_ASSETS_FDIC" hidden="1">"c6731"</definedName>
     <definedName name="IQ_PRICE_OVER_BVPS" hidden="1">"c1412"</definedName>
-    <definedName name="IQ_PRICE_OVER_EPS_EST" hidden="1">"IQ_PRICE_OVER_EPS_EST"</definedName>
-    <definedName name="IQ_PRICE_OVER_EPS_EST_1" hidden="1">"IQ_PRICE_OVER_EPS_EST_1"</definedName>
     <definedName name="IQ_PRICE_OVER_LTM_EPS" hidden="1">"c1413"</definedName>
     <definedName name="IQ_PRICE_TARGET" hidden="1">"c82"</definedName>
-    <definedName name="IQ_PRICE_TARGET_REUT" hidden="1">"c3631"</definedName>
     <definedName name="IQ_PRICEDATE" hidden="1">"c1069"</definedName>
-    <definedName name="IQ_PRICEDATETIME" hidden="1">"IQ_PRICEDATETIME"</definedName>
     <definedName name="IQ_PRICING_DATE" hidden="1">"c1613"</definedName>
-    <definedName name="IQ_PRIMARY_EPS_TYPE_THOM" hidden="1">"c5297"</definedName>
     <definedName name="IQ_PRIMARY_INDUSTRY" hidden="1">"c1070"</definedName>
     <definedName name="IQ_PRINCIPAL_AMT" hidden="1">"c2157"</definedName>
-    <definedName name="IQ_PRIVATE_CONST_TOTAL_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8559"</definedName>
-[...16 lines deleted...]
-    <definedName name="IQ_PRIVATELY_ISSUED_MORTGAGE_PASS_THROUGHS_FDIC" hidden="1">"c6405"</definedName>
     <definedName name="IQ_PRO_FORMA_BASIC_EPS" hidden="1">"c1614"</definedName>
     <definedName name="IQ_PRO_FORMA_DILUT_EPS" hidden="1">"c1615"</definedName>
     <definedName name="IQ_PRO_FORMA_NET_INC" hidden="1">"c1452"</definedName>
     <definedName name="IQ_PROFESSIONAL" hidden="1">"c1071"</definedName>
     <definedName name="IQ_PROFESSIONAL_TITLE" hidden="1">"c1072"</definedName>
     <definedName name="IQ_PROJECTED_PENSION_OBLIGATION" hidden="1">"c1292"</definedName>
     <definedName name="IQ_PROJECTED_PENSION_OBLIGATION_DOMESTIC" hidden="1">"c2656"</definedName>
     <definedName name="IQ_PROJECTED_PENSION_OBLIGATION_FOREIGN" hidden="1">"c2664"</definedName>
     <definedName name="IQ_PROPERTY_EXP" hidden="1">"c1073"</definedName>
     <definedName name="IQ_PROPERTY_GROSS" hidden="1">"c1379"</definedName>
     <definedName name="IQ_PROPERTY_MGMT_FEE" hidden="1">"c1074"</definedName>
     <definedName name="IQ_PROPERTY_NET" hidden="1">"c1402"</definedName>
     <definedName name="IQ_PROV_BAD_DEBTS" hidden="1">"c1075"</definedName>
     <definedName name="IQ_PROV_BAD_DEBTS_CF" hidden="1">"c1076"</definedName>
     <definedName name="IQ_PROVISION_10YR_ANN_GROWTH" hidden="1">"c1077"</definedName>
     <definedName name="IQ_PROVISION_1YR_ANN_GROWTH" hidden="1">"c1078"</definedName>
     <definedName name="IQ_PROVISION_2YR_ANN_GROWTH" hidden="1">"c1079"</definedName>
     <definedName name="IQ_PROVISION_3YR_ANN_GROWTH" hidden="1">"c1080"</definedName>
     <definedName name="IQ_PROVISION_5YR_ANN_GROWTH" hidden="1">"c1081"</definedName>
     <definedName name="IQ_PROVISION_7YR_ANN_GROWTH" hidden="1">"c1082"</definedName>
     <definedName name="IQ_PROVISION_CHARGE_OFFS" hidden="1">"c1083"</definedName>
     <definedName name="IQ_PTBV" hidden="1">"c1084"</definedName>
     <definedName name="IQ_PTBV_AVG" hidden="1">"c1085"</definedName>
-    <definedName name="IQ_PURCHASE_FOREIGN_CURRENCIES_FDIC" hidden="1">"c6513"</definedName>
-[...10 lines deleted...]
-    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7391"</definedName>
     <definedName name="IQ_PUT_DATE_SCHEDULE" hidden="1">"c2483"</definedName>
     <definedName name="IQ_PUT_NOTIFICATION" hidden="1">"c2485"</definedName>
     <definedName name="IQ_PUT_PRICE_SCHEDULE" hidden="1">"c2484"</definedName>
     <definedName name="IQ_QTD" hidden="1">750000</definedName>
     <definedName name="IQ_QUICK_RATIO" hidden="1">"c1086"</definedName>
     <definedName name="IQ_RATE_COMP_GROWTH_DOMESTIC" hidden="1">"c1087"</definedName>
     <definedName name="IQ_RATE_COMP_GROWTH_FOREIGN" hidden="1">"c1088"</definedName>
     <definedName name="IQ_RAW_INV" hidden="1">"c1089"</definedName>
     <definedName name="IQ_RC" hidden="1">"c2497"</definedName>
     <definedName name="IQ_RC_PCT" hidden="1">"c2498"</definedName>
     <definedName name="IQ_RD_EXP" hidden="1">"c1090"</definedName>
     <definedName name="IQ_RD_EXP_FN" hidden="1">"c1091"</definedName>
     <definedName name="IQ_RE" hidden="1">"c1092"</definedName>
-    <definedName name="IQ_RE_FORECLOSURE_FDIC" hidden="1">"c6332"</definedName>
-[...8 lines deleted...]
-    <definedName name="IQ_RE_LOANS_FOREIGN_RECOVERIES_FDIC" hidden="1">"c6614"</definedName>
     <definedName name="IQ_REAL_ESTATE" hidden="1">"c1093"</definedName>
     <definedName name="IQ_REAL_ESTATE_ASSETS" hidden="1">"c1094"</definedName>
-    <definedName name="IQ_RECOVERIES_1_4_FAMILY_LOANS_FDIC" hidden="1">"c6707"</definedName>
-[...5 lines deleted...]
-    <definedName name="IQ_RECOVERIES_OTHER_LOANS_FDIC" hidden="1">"c6706"</definedName>
     <definedName name="IQ_REDEEM_PREF_STOCK" hidden="1">"c1417"</definedName>
     <definedName name="IQ_REG_ASSETS" hidden="1">"c1095"</definedName>
     <definedName name="IQ_REINSUR_PAY" hidden="1">"c1096"</definedName>
     <definedName name="IQ_REINSUR_PAY_CF" hidden="1">"c1097"</definedName>
     <definedName name="IQ_REINSUR_RECOVER" hidden="1">"c1098"</definedName>
     <definedName name="IQ_REINSUR_RECOVER_CF" hidden="1">"c1099"</definedName>
     <definedName name="IQ_REINSURANCE" hidden="1">"c1100"</definedName>
-    <definedName name="IQ_RELATED_PLANS_FDIC" hidden="1">"c6320"</definedName>
     <definedName name="IQ_RENTAL_REV" hidden="1">"c1101"</definedName>
-    <definedName name="IQ_RES_CONST_REAL_APR_FC_UNUSED_UNUSED_UNUSED" hidden="1">"c8536"</definedName>
-[...22 lines deleted...]
-    <definedName name="IQ_RES_CONST_SAAR_YOY_UNUSED_UNUSED_UNUSED" hidden="1">"c7440"</definedName>
     <definedName name="IQ_RESEARCH_DEV" hidden="1">"c1419"</definedName>
     <definedName name="IQ_RESIDENTIAL_LOANS" hidden="1">"c1102"</definedName>
     <definedName name="IQ_RESTATEMENT_BS" hidden="1">"c1643"</definedName>
     <definedName name="IQ_RESTATEMENT_CF" hidden="1">"c1644"</definedName>
     <definedName name="IQ_RESTATEMENT_IS" hidden="1">"c1642"</definedName>
-    <definedName name="IQ_RESTATEMENTS_NET_FDIC" hidden="1">"c6500"</definedName>
     <definedName name="IQ_RESTRICTED_CASH" hidden="1">"c1103"</definedName>
     <definedName name="IQ_RESTRUCTURE" hidden="1">"c1104"</definedName>
     <definedName name="IQ_RESTRUCTURE_BNK" hidden="1">"c1105"</definedName>
     <definedName name="IQ_RESTRUCTURE_BR" hidden="1">"c1106"</definedName>
     <definedName name="IQ_RESTRUCTURE_CF" hidden="1">"c1107"</definedName>
     <definedName name="IQ_RESTRUCTURE_FIN" hidden="1">"c1108"</definedName>
     <definedName name="IQ_RESTRUCTURE_INS" hidden="1">"c1109"</definedName>
     <definedName name="IQ_RESTRUCTURE_REIT" hidden="1">"c1110"</definedName>
     <definedName name="IQ_RESTRUCTURE_UTI" hidden="1">"c1111"</definedName>
     <definedName name="IQ_RESTRUCTURED_LOANS" hidden="1">"c1112"</definedName>
-    <definedName name="IQ_RESTRUCTURED_LOANS_1_4_RESIDENTIAL_FDIC" hidden="1">"c6378"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_RESTRUCTURED_LOANS_NON_1_4_FDIC" hidden="1">"c6379"</definedName>
     <definedName name="IQ_RETAIL_ACQUIRED_FRANCHISE_STORES" hidden="1">"c2903"</definedName>
     <definedName name="IQ_RETAIL_ACQUIRED_OWNED_STORES" hidden="1">"c2895"</definedName>
     <definedName name="IQ_RETAIL_ACQUIRED_STORES" hidden="1">"c2887"</definedName>
     <definedName name="IQ_RETAIL_AVG_STORE_SIZE_GROSS" hidden="1">"c2066"</definedName>
     <definedName name="IQ_RETAIL_AVG_STORE_SIZE_NET" hidden="1">"c2067"</definedName>
     <definedName name="IQ_RETAIL_AVG_WK_SALES" hidden="1">"c2891"</definedName>
     <definedName name="IQ_RETAIL_AVG_WK_SALES_FRANCHISE" hidden="1">"c2899"</definedName>
     <definedName name="IQ_RETAIL_AVG_WK_SALES_OWNED" hidden="1">"c2907"</definedName>
     <definedName name="IQ_RETAIL_CLOSED_FRANCHISE_STORES" hidden="1">"c2896"</definedName>
     <definedName name="IQ_RETAIL_CLOSED_OWNED_STORES" hidden="1">"c2904"</definedName>
     <definedName name="IQ_RETAIL_CLOSED_STORES" hidden="1">"c2063"</definedName>
-    <definedName name="IQ_RETAIL_DEPOSITS_FDIC" hidden="1">"c6488"</definedName>
     <definedName name="IQ_RETAIL_FRANCHISE_STORES_BEG" hidden="1">"c2893"</definedName>
     <definedName name="IQ_RETAIL_OPENED_FRANCHISE_STORES" hidden="1">"c2894"</definedName>
     <definedName name="IQ_RETAIL_OPENED_OWNED_STORES" hidden="1">"c2902"</definedName>
     <definedName name="IQ_RETAIL_OPENED_STORES" hidden="1">"c2062"</definedName>
     <definedName name="IQ_RETAIL_OWNED_STORES_BEG" hidden="1">"c2901"</definedName>
     <definedName name="IQ_RETAIL_SALES_SQFT_ALL_GROSS" hidden="1">"c2138"</definedName>
     <definedName name="IQ_RETAIL_SALES_SQFT_ALL_NET" hidden="1">"c2139"</definedName>
     <definedName name="IQ_RETAIL_SALES_SQFT_COMPARABLE_GROSS" hidden="1">"c2136"</definedName>
     <definedName name="IQ_RETAIL_SALES_SQFT_COMPARABLE_NET" hidden="1">"c2137"</definedName>
     <definedName name="IQ_RETAIL_SALES_SQFT_OWNED_GROSS" hidden="1">"c2134"</definedName>
     <definedName name="IQ_RETAIL_SALES_SQFT_OWNED_NET" hidden="1">"c2135"</definedName>
     <definedName name="IQ_RETAIL_SOLD_FRANCHISE_STORES" hidden="1">"c2897"</definedName>
     <definedName name="IQ_RETAIL_SOLD_OWNED_STORES" hidden="1">"c2905"</definedName>
     <definedName name="IQ_RETAIL_SOLD_STORES" hidden="1">"c2889"</definedName>
     <definedName name="IQ_RETAIL_SQ_FOOTAGE" hidden="1">"c2064"</definedName>
     <definedName name="IQ_RETAIL_STORE_SELLING_AREA" hidden="1">"c2065"</definedName>
     <definedName name="IQ_RETAIL_STORES_BEG" hidden="1">"c2885"</definedName>
     <definedName name="IQ_RETAIL_TOTAL_FRANCHISE_STORES" hidden="1">"c2898"</definedName>
     <definedName name="IQ_RETAIL_TOTAL_OWNED_STORES" hidden="1">"c2906"</definedName>
     <definedName name="IQ_RETAIL_TOTAL_STORES" hidden="1">"c2061"</definedName>
     <definedName name="IQ_RETAINED_EARN" hidden="1">"c1420"</definedName>
-    <definedName name="IQ_RETAINED_EARNINGS_AVERAGE_EQUITY_FDIC" hidden="1">"c6733"</definedName>
     <definedName name="IQ_RETURN_ASSETS" hidden="1">"c1113"</definedName>
     <definedName name="IQ_RETURN_ASSETS_BANK" hidden="1">"c1114"</definedName>
     <definedName name="IQ_RETURN_ASSETS_BROK" hidden="1">"c1115"</definedName>
-    <definedName name="IQ_RETURN_ASSETS_FDIC" hidden="1">"c6730"</definedName>
     <definedName name="IQ_RETURN_ASSETS_FS" hidden="1">"c1116"</definedName>
     <definedName name="IQ_RETURN_CAPITAL" hidden="1">"c1117"</definedName>
     <definedName name="IQ_RETURN_EQUITY" hidden="1">"c1118"</definedName>
     <definedName name="IQ_RETURN_EQUITY_BANK" hidden="1">"c1119"</definedName>
     <definedName name="IQ_RETURN_EQUITY_BROK" hidden="1">"c1120"</definedName>
-    <definedName name="IQ_RETURN_EQUITY_FDIC" hidden="1">"c6732"</definedName>
     <definedName name="IQ_RETURN_EQUITY_FS" hidden="1">"c1121"</definedName>
     <definedName name="IQ_RETURN_INVESTMENT" hidden="1">"c1421"</definedName>
     <definedName name="IQ_REV" hidden="1">"c1122"</definedName>
     <definedName name="IQ_REV_BEFORE_LL" hidden="1">"c1123"</definedName>
-    <definedName name="IQ_REV_STDDEV_EST_REUT" hidden="1">"c3639"</definedName>
     <definedName name="IQ_REV_UTI" hidden="1">"c1125"</definedName>
-    <definedName name="IQ_REVALUATION_GAINS_FDIC" hidden="1">"c6428"</definedName>
-    <definedName name="IQ_REVALUATION_LOSSES_FDIC" hidden="1">"c6429"</definedName>
     <definedName name="IQ_REVENUE" hidden="1">"c1422"</definedName>
-    <definedName name="IQ_REVENUE_10K" hidden="1">"IQ_REVENUE_10K"</definedName>
-[...9 lines deleted...]
-    <definedName name="IQ_REVENUE_NUM_EST_REUT" hidden="1">"c3638"</definedName>
     <definedName name="IQ_REVISION_DATE_" hidden="1">39124.5964699074</definedName>
     <definedName name="IQ_RISK_ADJ_BANK_ASSETS" hidden="1">"c2670"</definedName>
-    <definedName name="IQ_RISK_WEIGHTED_ASSETS_FDIC" hidden="1">"c6370"</definedName>
-    <definedName name="IQ_ROYALTY_REVENUE_COAL" hidden="1">"c15932"</definedName>
     <definedName name="IQ_SALARY" hidden="1">"c1130"</definedName>
-    <definedName name="IQ_SALARY_FDIC" hidden="1">"c6576"</definedName>
-    <definedName name="IQ_SALE_CONVERSION_RETIREMENT_STOCK_FDIC" hidden="1">"c6661"</definedName>
     <definedName name="IQ_SALE_INTAN_CF" hidden="1">"c1131"</definedName>
     <definedName name="IQ_SALE_INTAN_CF_BNK" hidden="1">"c1132"</definedName>
     <definedName name="IQ_SALE_INTAN_CF_BR" hidden="1">"c1133"</definedName>
     <definedName name="IQ_SALE_INTAN_CF_FIN" hidden="1">"c1134"</definedName>
     <definedName name="IQ_SALE_INTAN_CF_INS" hidden="1">"c1135"</definedName>
     <definedName name="IQ_SALE_INTAN_CF_REIT" hidden="1">"c1627"</definedName>
     <definedName name="IQ_SALE_INTAN_CF_UTI" hidden="1">"c1136"</definedName>
     <definedName name="IQ_SALE_PPE_CF" hidden="1">"c1137"</definedName>
     <definedName name="IQ_SALE_PPE_CF_BNK" hidden="1">"c1138"</definedName>
     <definedName name="IQ_SALE_PPE_CF_BR" hidden="1">"c1139"</definedName>
     <definedName name="IQ_SALE_PPE_CF_FIN" hidden="1">"c1140"</definedName>
     <definedName name="IQ_SALE_PPE_CF_INS" hidden="1">"c1141"</definedName>
     <definedName name="IQ_SALE_PPE_CF_UTI" hidden="1">"c1142"</definedName>
     <definedName name="IQ_SALE_RE_ASSETS" hidden="1">"c1629"</definedName>
     <definedName name="IQ_SALE_REAL_ESTATE_CF" hidden="1">"c1143"</definedName>
     <definedName name="IQ_SALE_REAL_ESTATE_CF_BNK" hidden="1">"c1144"</definedName>
     <definedName name="IQ_SALE_REAL_ESTATE_CF_BR" hidden="1">"c1145"</definedName>
     <definedName name="IQ_SALE_REAL_ESTATE_CF_FIN" hidden="1">"c1146"</definedName>
     <definedName name="IQ_SALE_REAL_ESTATE_CF_INS" hidden="1">"c1147"</definedName>
     <definedName name="IQ_SALE_REAL_ESTATE_CF_UTI" hidden="1">"c1148"</definedName>
     <definedName name="IQ_SALES_MARKETING" hidden="1">"c2240"</definedName>
     <definedName name="IQ_SAME_STORE" hidden="1">"c1149"</definedName>
     <definedName name="IQ_SAME_STORE_FRANCHISE" hidden="1">"c2900"</definedName>
     <definedName name="IQ_SAME_STORE_OWNED" hidden="1">"c2908"</definedName>
     <definedName name="IQ_SAME_STORE_TOTAL" hidden="1">"c2892"</definedName>
     <definedName name="IQ_SAVING_DEP" hidden="1">"c1150"</definedName>
     <definedName name="IQ_SECUR_RECEIV" hidden="1">"c1151"</definedName>
-    <definedName name="IQ_SECURED_1_4_FAMILY_RESIDENTIAL_CHARGE_OFFS_FDIC" hidden="1">"c6590"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_SECURED_1_4_FAMILY_RESIDENTIAL_RECOVERIES_FDIC" hidden="1">"c6609"</definedName>
     <definedName name="IQ_SECURED_DEBT" hidden="1">"c2546"</definedName>
     <definedName name="IQ_SECURED_DEBT_PCT" hidden="1">"c2547"</definedName>
-    <definedName name="IQ_SECURED_FARMLAND_CHARGE_OFFS_FDIC" hidden="1">"c6593"</definedName>
-[...11 lines deleted...]
-    <definedName name="IQ_SECURITIES_UNDERWRITING_FDIC" hidden="1">"c6529"</definedName>
     <definedName name="IQ_SECURITY_BORROW" hidden="1">"c1152"</definedName>
     <definedName name="IQ_SECURITY_LEVEL" hidden="1">"c2159"</definedName>
     <definedName name="IQ_SECURITY_NOTES" hidden="1">"c2202"</definedName>
     <definedName name="IQ_SECURITY_OWN" hidden="1">"c1153"</definedName>
     <definedName name="IQ_SECURITY_RESELL" hidden="1">"c1154"</definedName>
     <definedName name="IQ_SECURITY_TYPE" hidden="1">"c2158"</definedName>
     <definedName name="IQ_SEPARATE_ACCT_ASSETS" hidden="1">"c1155"</definedName>
     <definedName name="IQ_SEPARATE_ACCT_LIAB" hidden="1">"c1156"</definedName>
     <definedName name="IQ_SERV_CHARGE_DEPOSITS" hidden="1">"c1157"</definedName>
-    <definedName name="IQ_SERVICE_CHARGES_FDIC" hidden="1">"c6572"</definedName>
     <definedName name="IQ_SGA" hidden="1">"c1158"</definedName>
     <definedName name="IQ_SGA_BNK" hidden="1">"c1159"</definedName>
     <definedName name="IQ_SGA_INS" hidden="1">"c1160"</definedName>
     <definedName name="IQ_SGA_MARGIN" hidden="1">"c1898"</definedName>
     <definedName name="IQ_SGA_REIT" hidden="1">"c1161"</definedName>
     <definedName name="IQ_SGA_SUPPL" hidden="1">"c1162"</definedName>
     <definedName name="IQ_SGA_UTI" hidden="1">"c1163"</definedName>
     <definedName name="IQ_SHAREOUTSTANDING" hidden="1">"c1347"</definedName>
     <definedName name="IQ_SHARESOUTSTANDING" hidden="1">"c1164"</definedName>
     <definedName name="IQ_SHORT_INTEREST" hidden="1">"c1165"</definedName>
     <definedName name="IQ_SHORT_INTEREST_OVER_FLOAT" hidden="1">"c1577"</definedName>
     <definedName name="IQ_SHORT_INTEREST_PERCENT" hidden="1">"c1576"</definedName>
     <definedName name="IQ_SHORT_TERM_INVEST" hidden="1">"c1425"</definedName>
     <definedName name="IQ_SMALL_INT_BEAR_CD" hidden="1">"c1166"</definedName>
     <definedName name="IQ_SOFTWARE" hidden="1">"c1167"</definedName>
     <definedName name="IQ_SOURCE" hidden="1">"c1168"</definedName>
     <definedName name="IQ_SP" hidden="1">"c2171"</definedName>
     <definedName name="IQ_SP_BANK" hidden="1">"c2637"</definedName>
     <definedName name="IQ_SP_BANK_ACTION" hidden="1">"c2636"</definedName>
     <definedName name="IQ_SP_BANK_DATE" hidden="1">"c2635"</definedName>
     <definedName name="IQ_SP_DATE" hidden="1">"c2172"</definedName>
     <definedName name="IQ_SP_FIN_ENHANCE_FX" hidden="1">"c2631"</definedName>
     <definedName name="IQ_SP_FIN_ENHANCE_FX_ACTION" hidden="1">"c2630"</definedName>
     <definedName name="IQ_SP_FIN_ENHANCE_FX_DATE" hidden="1">"c2629"</definedName>
     <definedName name="IQ_SP_FIN_ENHANCE_LC" hidden="1">"c2634"</definedName>
     <definedName name="IQ_SP_FIN_ENHANCE_LC_ACTION" hidden="1">"c2633"</definedName>
     <definedName name="IQ_SP_FIN_ENHANCE_LC_DATE" hidden="1">"c2632"</definedName>
     <definedName name="IQ_SP_FIN_STRENGTH_LC_ACTION_LT" hidden="1">"c2625"</definedName>
     <definedName name="IQ_SP_FIN_STRENGTH_LC_ACTION_ST" hidden="1">"c2626"</definedName>
     <definedName name="IQ_SP_FIN_STRENGTH_LC_DATE_LT" hidden="1">"c2623"</definedName>
     <definedName name="IQ_SP_FIN_STRENGTH_LC_DATE_ST" hidden="1">"c2624"</definedName>
     <definedName name="IQ_SP_FIN_STRENGTH_LC_LT" hidden="1">"c2627"</definedName>
     <definedName name="IQ_SP_FIN_STRENGTH_LC_ST" hidden="1">"c2628"</definedName>
     <definedName name="IQ_SP_FX_ACTION_LT" hidden="1">"c2613"</definedName>
     <definedName name="IQ_SP_FX_ACTION_ST" hidden="1">"c2614"</definedName>
     <definedName name="IQ_SP_FX_DATE_LT" hidden="1">"c2611"</definedName>
     <definedName name="IQ_SP_FX_DATE_ST" hidden="1">"c2612"</definedName>
     <definedName name="IQ_SP_FX_LT" hidden="1">"c2615"</definedName>
     <definedName name="IQ_SP_FX_ST" hidden="1">"c2616"</definedName>
     <definedName name="IQ_SP_ISSUE_ACTION" hidden="1">"c2644"</definedName>
     <definedName name="IQ_SP_ISSUE_DATE" hidden="1">"c2643"</definedName>
-    <definedName name="IQ_SP_ISSUE_LC_ACTION" hidden="1">"c2644"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_SP_ISSUE_LC_LT" hidden="1">"c2645"</definedName>
     <definedName name="IQ_SP_ISSUE_LT" hidden="1">"c2645"</definedName>
     <definedName name="IQ_SP_ISSUE_OUTLOOK_WATCH" hidden="1">"c2650"</definedName>
     <definedName name="IQ_SP_ISSUE_OUTLOOK_WATCH_DATE" hidden="1">"c2649"</definedName>
     <definedName name="IQ_SP_ISSUE_RECOVER" hidden="1">"c2648"</definedName>
     <definedName name="IQ_SP_ISSUE_RECOVER_ACTION" hidden="1">"c2647"</definedName>
     <definedName name="IQ_SP_ISSUE_RECOVER_DATE" hidden="1">"c2646"</definedName>
     <definedName name="IQ_SP_LC_ACTION_LT" hidden="1">"c2619"</definedName>
     <definedName name="IQ_SP_LC_ACTION_ST" hidden="1">"c2620"</definedName>
     <definedName name="IQ_SP_LC_DATE_LT" hidden="1">"c2617"</definedName>
     <definedName name="IQ_SP_LC_DATE_ST" hidden="1">"c2618"</definedName>
     <definedName name="IQ_SP_LC_LT" hidden="1">"c2621"</definedName>
     <definedName name="IQ_SP_LC_ST" hidden="1">"c2622"</definedName>
     <definedName name="IQ_SP_OUTLOOK_WATCH" hidden="1">"c2639"</definedName>
     <definedName name="IQ_SP_OUTLOOK_WATCH_DATE" hidden="1">"c2638"</definedName>
     <definedName name="IQ_SP_REASON" hidden="1">"c2174"</definedName>
     <definedName name="IQ_SP_STATUS" hidden="1">"c2173"</definedName>
     <definedName name="IQ_SPECIAL_DIV_CF" hidden="1">"c1169"</definedName>
     <definedName name="IQ_SPECIAL_DIV_CF_BNK" hidden="1">"c1170"</definedName>
     <definedName name="IQ_SPECIAL_DIV_CF_BR" hidden="1">"c1171"</definedName>
     <definedName name="IQ_SPECIAL_DIV_CF_FIN" hidden="1">"c1172"</definedName>
     <definedName name="IQ_SPECIAL_DIV_CF_INS" hidden="1">"c1173"</definedName>
     <definedName name="IQ_SPECIAL_DIV_CF_REIT" hidden="1">"c1174"</definedName>
     <definedName name="IQ_SPECIAL_DIV_CF_UTI" hidden="1">"c1175"</definedName>
     <definedName name="IQ_SPECIAL_DIV_SHARE" hidden="1">"c3007"</definedName>
     <definedName name="IQ_SR_BONDS_NOTES" hidden="1">"c2501"</definedName>
@@ -15451,301 +2616,266 @@
     <definedName name="IQ_ST_DEBT_BNK" hidden="1">"c1177"</definedName>
     <definedName name="IQ_ST_DEBT_BR" hidden="1">"c1178"</definedName>
     <definedName name="IQ_ST_DEBT_FIN" hidden="1">"c1179"</definedName>
     <definedName name="IQ_ST_DEBT_INS" hidden="1">"c1180"</definedName>
     <definedName name="IQ_ST_DEBT_ISSUED" hidden="1">"c1181"</definedName>
     <definedName name="IQ_ST_DEBT_ISSUED_BNK" hidden="1">"c1182"</definedName>
     <definedName name="IQ_ST_DEBT_ISSUED_BR" hidden="1">"c1183"</definedName>
     <definedName name="IQ_ST_DEBT_ISSUED_FIN" hidden="1">"c1184"</definedName>
     <definedName name="IQ_ST_DEBT_ISSUED_INS" hidden="1">"c1185"</definedName>
     <definedName name="IQ_ST_DEBT_ISSUED_REIT" hidden="1">"c1186"</definedName>
     <definedName name="IQ_ST_DEBT_ISSUED_UTI" hidden="1">"c1187"</definedName>
     <definedName name="IQ_ST_DEBT_PCT" hidden="1">"c2539"</definedName>
     <definedName name="IQ_ST_DEBT_REIT" hidden="1">"c1188"</definedName>
     <definedName name="IQ_ST_DEBT_REPAID" hidden="1">"c1189"</definedName>
     <definedName name="IQ_ST_DEBT_REPAID_BNK" hidden="1">"c1190"</definedName>
     <definedName name="IQ_ST_DEBT_REPAID_BR" hidden="1">"c1191"</definedName>
     <definedName name="IQ_ST_DEBT_REPAID_FIN" hidden="1">"c1192"</definedName>
     <definedName name="IQ_ST_DEBT_REPAID_INS" hidden="1">"c1193"</definedName>
     <definedName name="IQ_ST_DEBT_REPAID_REIT" hidden="1">"c1194"</definedName>
     <definedName name="IQ_ST_DEBT_REPAID_UTI" hidden="1">"c1195"</definedName>
     <definedName name="IQ_ST_DEBT_UTI" hidden="1">"c1196"</definedName>
     <definedName name="IQ_ST_INVEST" hidden="1">"c1197"</definedName>
     <definedName name="IQ_ST_INVEST_UTI" hidden="1">"c1198"</definedName>
     <definedName name="IQ_ST_NOTE_RECEIV" hidden="1">"c1199"</definedName>
     <definedName name="IQ_STATE" hidden="1">"c1200"</definedName>
-    <definedName name="IQ_STATES_NONTRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6547"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_STATES_TRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6539"</definedName>
     <definedName name="IQ_STATUTORY_SURPLUS" hidden="1">"c1201"</definedName>
     <definedName name="IQ_STOCK_BASED" hidden="1">"c1202"</definedName>
     <definedName name="IQ_STOCK_BASED_AT" hidden="1">"c2999"</definedName>
     <definedName name="IQ_STOCK_BASED_CF" hidden="1">"c1203"</definedName>
     <definedName name="IQ_STOCK_BASED_COGS" hidden="1">"c2990"</definedName>
     <definedName name="IQ_STOCK_BASED_GA" hidden="1">"c2993"</definedName>
     <definedName name="IQ_STOCK_BASED_OTHER" hidden="1">"c2995"</definedName>
     <definedName name="IQ_STOCK_BASED_RD" hidden="1">"c2991"</definedName>
     <definedName name="IQ_STOCK_BASED_SGA" hidden="1">"c2994"</definedName>
     <definedName name="IQ_STOCK_BASED_SM" hidden="1">"c2992"</definedName>
     <definedName name="IQ_STOCK_BASED_TOTAL" hidden="1">"c3040"</definedName>
     <definedName name="IQ_STRIKE_PRICE_ISSUED" hidden="1">"c1645"</definedName>
     <definedName name="IQ_STRIKE_PRICE_OS" hidden="1">"c1646"</definedName>
     <definedName name="IQ_STW" hidden="1">"c2166"</definedName>
     <definedName name="IQ_SUB_BONDS_NOTES" hidden="1">"c2503"</definedName>
     <definedName name="IQ_SUB_BONDS_NOTES_PCT" hidden="1">"c2504"</definedName>
     <definedName name="IQ_SUB_DEBT" hidden="1">"c2532"</definedName>
     <definedName name="IQ_SUB_DEBT_EBITDA" hidden="1">"c2558"</definedName>
     <definedName name="IQ_SUB_DEBT_EBITDA_CAPEX" hidden="1">"c2559"</definedName>
-    <definedName name="IQ_SUB_DEBT_FDIC" hidden="1">"c6346"</definedName>
     <definedName name="IQ_SUB_DEBT_PCT" hidden="1">"c2533"</definedName>
     <definedName name="IQ_SUB_LEASE_AFTER_FIVE" hidden="1">"c1207"</definedName>
     <definedName name="IQ_SUB_LEASE_INC_CY" hidden="1">"c1208"</definedName>
     <definedName name="IQ_SUB_LEASE_INC_CY1" hidden="1">"c1209"</definedName>
     <definedName name="IQ_SUB_LEASE_INC_CY2" hidden="1">"c1210"</definedName>
     <definedName name="IQ_SUB_LEASE_INC_CY3" hidden="1">"c1211"</definedName>
     <definedName name="IQ_SUB_LEASE_INC_CY4" hidden="1">"c1212"</definedName>
     <definedName name="IQ_SUB_LEASE_NEXT_FIVE" hidden="1">"c1213"</definedName>
-    <definedName name="IQ_SURPLUS_FDIC" hidden="1">"c6351"</definedName>
     <definedName name="IQ_SVA" hidden="1">"c1214"</definedName>
     <definedName name="IQ_TARGET_PRICE_NUM" hidden="1">"c1653"</definedName>
-    <definedName name="IQ_TARGET_PRICE_NUM_REUT" hidden="1">"c5319"</definedName>
     <definedName name="IQ_TARGET_PRICE_STDDEV" hidden="1">"c1654"</definedName>
-    <definedName name="IQ_TARGET_PRICE_STDDEV_REUT" hidden="1">"c5320"</definedName>
     <definedName name="IQ_TAX_BENEFIT_OPTIONS" hidden="1">"c1215"</definedName>
     <definedName name="IQ_TAX_EQUIV_NET_INT_INC" hidden="1">"c1216"</definedName>
     <definedName name="IQ_TBV" hidden="1">"c1906"</definedName>
     <definedName name="IQ_TBV_10YR_ANN_GROWTH" hidden="1">"c1936"</definedName>
     <definedName name="IQ_TBV_1YR_ANN_GROWTH" hidden="1">"c1931"</definedName>
     <definedName name="IQ_TBV_2YR_ANN_GROWTH" hidden="1">"c1932"</definedName>
     <definedName name="IQ_TBV_3YR_ANN_GROWTH" hidden="1">"c1933"</definedName>
     <definedName name="IQ_TBV_5YR_ANN_GROWTH" hidden="1">"c1934"</definedName>
     <definedName name="IQ_TBV_7YR_ANN_GROWTH" hidden="1">"c1935"</definedName>
     <definedName name="IQ_TBV_SHARE" hidden="1">"c1217"</definedName>
     <definedName name="IQ_TEMPLATE" hidden="1">"c1521"</definedName>
     <definedName name="IQ_TENANT" hidden="1">"c1218"</definedName>
     <definedName name="IQ_TERM_LOANS" hidden="1">"c2499"</definedName>
     <definedName name="IQ_TERM_LOANS_PCT" hidden="1">"c2500"</definedName>
     <definedName name="IQ_TEV" hidden="1">"c1219"</definedName>
     <definedName name="IQ_TEV_EBIT" hidden="1">"c1220"</definedName>
     <definedName name="IQ_TEV_EBIT_AVG" hidden="1">"c1221"</definedName>
     <definedName name="IQ_TEV_EBITDA" hidden="1">"c1222"</definedName>
     <definedName name="IQ_TEV_EBITDA_AVG" hidden="1">"c1223"</definedName>
-    <definedName name="IQ_TEV_EBITDA_FWD_REUT" hidden="1">"c4050"</definedName>
     <definedName name="IQ_TEV_EMPLOYEE_AVG" hidden="1">"c1225"</definedName>
     <definedName name="IQ_TEV_TOTAL_REV" hidden="1">"c1226"</definedName>
     <definedName name="IQ_TEV_TOTAL_REV_AVG" hidden="1">"c1227"</definedName>
-    <definedName name="IQ_TEV_TOTAL_REV_FWD_REUT" hidden="1">"c4051"</definedName>
     <definedName name="IQ_TEV_UFCF" hidden="1">"c2208"</definedName>
-    <definedName name="IQ_THREE_MONTHS_FIXED_AND_FLOATING_FDIC" hidden="1">"c6419"</definedName>
-[...4 lines deleted...]
-    <definedName name="IQ_TIER_1_RISK_BASED_CAPITAL_RATIO_FDIC" hidden="1">"c6746"</definedName>
     <definedName name="IQ_TIER_ONE_CAPITAL" hidden="1">"c2667"</definedName>
-    <definedName name="IQ_TIER_ONE_FDIC" hidden="1">"c6369"</definedName>
     <definedName name="IQ_TIER_ONE_RATIO" hidden="1">"c1229"</definedName>
     <definedName name="IQ_TIER_TWO_CAPITAL" hidden="1">"c2669"</definedName>
     <definedName name="IQ_TIME_DEP" hidden="1">"c1230"</definedName>
-    <definedName name="IQ_TIME_DEPOSITS_LESS_THAN_100K_FDIC" hidden="1">"c6465"</definedName>
-    <definedName name="IQ_TIME_DEPOSITS_MORE_THAN_100K_FDIC" hidden="1">"c6470"</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_TOT_ADJ_INC" hidden="1">"c1616"</definedName>
     <definedName name="IQ_TOTAL_AR_BR" hidden="1">"c1231"</definedName>
     <definedName name="IQ_TOTAL_AR_REIT" hidden="1">"c1232"</definedName>
     <definedName name="IQ_TOTAL_AR_UTI" hidden="1">"c1233"</definedName>
     <definedName name="IQ_TOTAL_ASSETS" hidden="1">"c1234"</definedName>
     <definedName name="IQ_TOTAL_ASSETS_10YR_ANN_GROWTH" hidden="1">"c1235"</definedName>
     <definedName name="IQ_TOTAL_ASSETS_1YR_ANN_GROWTH" hidden="1">"c1236"</definedName>
     <definedName name="IQ_TOTAL_ASSETS_2YR_ANN_GROWTH" hidden="1">"c1237"</definedName>
     <definedName name="IQ_TOTAL_ASSETS_3YR_ANN_GROWTH" hidden="1">"c1238"</definedName>
     <definedName name="IQ_TOTAL_ASSETS_5YR_ANN_GROWTH" hidden="1">"c1239"</definedName>
     <definedName name="IQ_TOTAL_ASSETS_7YR_ANN_GROWTH" hidden="1">"c1240"</definedName>
-    <definedName name="IQ_TOTAL_ASSETS_FDIC" hidden="1">"c6339"</definedName>
     <definedName name="IQ_TOTAL_AVG_CE_TOTAL_AVG_ASSETS" hidden="1">"c1241"</definedName>
     <definedName name="IQ_TOTAL_AVG_EQUITY_TOTAL_AVG_ASSETS" hidden="1">"c1242"</definedName>
     <definedName name="IQ_TOTAL_BANK_CAPITAL" hidden="1">"c2668"</definedName>
     <definedName name="IQ_TOTAL_CA" hidden="1">"c1243"</definedName>
     <definedName name="IQ_TOTAL_CAP" hidden="1">"c1507"</definedName>
     <definedName name="IQ_TOTAL_CAPITAL_RATIO" hidden="1">"c1244"</definedName>
     <definedName name="IQ_TOTAL_CASH_DIVID" hidden="1">"c1455"</definedName>
     <definedName name="IQ_TOTAL_CASH_FINAN" hidden="1">"c1352"</definedName>
     <definedName name="IQ_TOTAL_CASH_INVEST" hidden="1">"c1353"</definedName>
     <definedName name="IQ_TOTAL_CASH_OPER" hidden="1">"c1354"</definedName>
-    <definedName name="IQ_TOTAL_CHARGE_OFFS_FDIC" hidden="1">"c6603"</definedName>
     <definedName name="IQ_TOTAL_CHURN" hidden="1">"c2122"</definedName>
     <definedName name="IQ_TOTAL_CL" hidden="1">"c1245"</definedName>
     <definedName name="IQ_TOTAL_COMMON" hidden="1">"c1411"</definedName>
     <definedName name="IQ_TOTAL_COMMON_EQUITY" hidden="1">"c1246"</definedName>
     <definedName name="IQ_TOTAL_CURRENT_ASSETS" hidden="1">"c1430"</definedName>
     <definedName name="IQ_TOTAL_CURRENT_LIAB" hidden="1">"c1431"</definedName>
     <definedName name="IQ_TOTAL_DEBT" hidden="1">"c1247"</definedName>
     <definedName name="IQ_TOTAL_DEBT_CAPITAL" hidden="1">"c1248"</definedName>
     <definedName name="IQ_TOTAL_DEBT_EBITDA" hidden="1">"c1249"</definedName>
     <definedName name="IQ_TOTAL_DEBT_EBITDA_CAPEX" hidden="1">"c2948"</definedName>
     <definedName name="IQ_TOTAL_DEBT_EQUITY" hidden="1">"c1250"</definedName>
     <definedName name="IQ_TOTAL_DEBT_EXCL_FIN" hidden="1">"c2937"</definedName>
     <definedName name="IQ_TOTAL_DEBT_ISSUED" hidden="1">"c1251"</definedName>
     <definedName name="IQ_TOTAL_DEBT_ISSUED_BNK" hidden="1">"c1252"</definedName>
     <definedName name="IQ_TOTAL_DEBT_ISSUED_BR" hidden="1">"c1253"</definedName>
     <definedName name="IQ_TOTAL_DEBT_ISSUED_FIN" hidden="1">"c1254"</definedName>
     <definedName name="IQ_TOTAL_DEBT_ISSUED_REIT" hidden="1">"c1255"</definedName>
     <definedName name="IQ_TOTAL_DEBT_ISSUED_UTI" hidden="1">"c1256"</definedName>
     <definedName name="IQ_TOTAL_DEBT_ISSUES_INS" hidden="1">"c1257"</definedName>
     <definedName name="IQ_TOTAL_DEBT_OVER_EBITDA" hidden="1">"c1433"</definedName>
     <definedName name="IQ_TOTAL_DEBT_OVER_TOTAL_BV" hidden="1">"c1434"</definedName>
     <definedName name="IQ_TOTAL_DEBT_OVER_TOTAL_CAP" hidden="1">"c1432"</definedName>
     <definedName name="IQ_TOTAL_DEBT_REPAID" hidden="1">"c1258"</definedName>
     <definedName name="IQ_TOTAL_DEBT_REPAID_BNK" hidden="1">"c1259"</definedName>
     <definedName name="IQ_TOTAL_DEBT_REPAID_BR" hidden="1">"c1260"</definedName>
     <definedName name="IQ_TOTAL_DEBT_REPAID_FIN" hidden="1">"c1261"</definedName>
     <definedName name="IQ_TOTAL_DEBT_REPAID_INS" hidden="1">"c1262"</definedName>
     <definedName name="IQ_TOTAL_DEBT_REPAID_REIT" hidden="1">"c1263"</definedName>
     <definedName name="IQ_TOTAL_DEBT_REPAID_UTI" hidden="1">"c1264"</definedName>
-    <definedName name="IQ_TOTAL_DEBT_SECURITIES_FDIC" hidden="1">"c6410"</definedName>
     <definedName name="IQ_TOTAL_DEPOSITS" hidden="1">"c1265"</definedName>
-    <definedName name="IQ_TOTAL_DEPOSITS_FDIC" hidden="1">"c6342"</definedName>
     <definedName name="IQ_TOTAL_DIV_PAID_CF" hidden="1">"c1266"</definedName>
     <definedName name="IQ_TOTAL_EMPLOYEE" hidden="1">"c2141"</definedName>
     <definedName name="IQ_TOTAL_EMPLOYEES" hidden="1">"c1522"</definedName>
-    <definedName name="IQ_TOTAL_EMPLOYEES_FDIC" hidden="1">"c6355"</definedName>
     <definedName name="IQ_TOTAL_EQUITY" hidden="1">"c1267"</definedName>
     <definedName name="IQ_TOTAL_EQUITY_10YR_ANN_GROWTH" hidden="1">"c1268"</definedName>
     <definedName name="IQ_TOTAL_EQUITY_1YR_ANN_GROWTH" hidden="1">"c1269"</definedName>
     <definedName name="IQ_TOTAL_EQUITY_2YR_ANN_GROWTH" hidden="1">"c1270"</definedName>
     <definedName name="IQ_TOTAL_EQUITY_3YR_ANN_GROWTH" hidden="1">"c1271"</definedName>
     <definedName name="IQ_TOTAL_EQUITY_5YR_ANN_GROWTH" hidden="1">"c1272"</definedName>
     <definedName name="IQ_TOTAL_EQUITY_7YR_ANN_GROWTH" hidden="1">"c1273"</definedName>
     <definedName name="IQ_TOTAL_EQUITY_ALLOWANCE_TOTAL_LOANS" hidden="1">"c1274"</definedName>
     <definedName name="IQ_TOTAL_INTEREST_EXP" hidden="1">"c1382"</definedName>
     <definedName name="IQ_TOTAL_INVENTORY" hidden="1">"c1385"</definedName>
     <definedName name="IQ_TOTAL_INVEST" hidden="1">"c1275"</definedName>
     <definedName name="IQ_TOTAL_LIAB" hidden="1">"c1276"</definedName>
     <definedName name="IQ_TOTAL_LIAB_BNK" hidden="1">"c1277"</definedName>
     <definedName name="IQ_TOTAL_LIAB_BR" hidden="1">"c1278"</definedName>
     <definedName name="IQ_TOTAL_LIAB_EQUITY" hidden="1">"c1279"</definedName>
-    <definedName name="IQ_TOTAL_LIAB_EQUITY_FDIC" hidden="1">"c6354"</definedName>
     <definedName name="IQ_TOTAL_LIAB_FIN" hidden="1">"c1280"</definedName>
     <definedName name="IQ_TOTAL_LIAB_INS" hidden="1">"c1281"</definedName>
     <definedName name="IQ_TOTAL_LIAB_REIT" hidden="1">"c1282"</definedName>
     <definedName name="IQ_TOTAL_LIAB_SHAREHOLD" hidden="1">"c1435"</definedName>
     <definedName name="IQ_TOTAL_LIAB_TOTAL_ASSETS" hidden="1">"c1283"</definedName>
-    <definedName name="IQ_TOTAL_LIABILITIES_FDIC" hidden="1">"c6348"</definedName>
     <definedName name="IQ_TOTAL_LONG_DEBT" hidden="1">"c1617"</definedName>
     <definedName name="IQ_TOTAL_NON_REC" hidden="1">"c1444"</definedName>
     <definedName name="IQ_TOTAL_OPER_EXP_BR" hidden="1">"c1284"</definedName>
     <definedName name="IQ_TOTAL_OPER_EXP_FIN" hidden="1">"c1285"</definedName>
     <definedName name="IQ_TOTAL_OPER_EXP_INS" hidden="1">"c1286"</definedName>
     <definedName name="IQ_TOTAL_OPER_EXP_REIT" hidden="1">"c1287"</definedName>
     <definedName name="IQ_TOTAL_OPER_EXP_UTI" hidden="1">"c1288"</definedName>
     <definedName name="IQ_TOTAL_OPER_EXPEN" hidden="1">"c1445"</definedName>
     <definedName name="IQ_TOTAL_OPTIONS_BEG_OS" hidden="1">"c2693"</definedName>
     <definedName name="IQ_TOTAL_OPTIONS_CANCELLED" hidden="1">"c2696"</definedName>
     <definedName name="IQ_TOTAL_OPTIONS_END_OS" hidden="1">"c2697"</definedName>
     <definedName name="IQ_TOTAL_OPTIONS_EXERCISED" hidden="1">"c2695"</definedName>
     <definedName name="IQ_TOTAL_OPTIONS_GRANTED" hidden="1">"c2694"</definedName>
     <definedName name="IQ_TOTAL_OTHER_OPER" hidden="1">"c1289"</definedName>
     <definedName name="IQ_TOTAL_OUTSTANDING_BS_DATE" hidden="1">"c1022"</definedName>
     <definedName name="IQ_TOTAL_OUTSTANDING_FILING_DATE" hidden="1">"c2107"</definedName>
     <definedName name="IQ_TOTAL_PENSION_ASSETS" hidden="1">"c1290"</definedName>
     <definedName name="IQ_TOTAL_PENSION_ASSETS_DOMESTIC" hidden="1">"c2658"</definedName>
     <definedName name="IQ_TOTAL_PENSION_ASSETS_FOREIGN" hidden="1">"c2666"</definedName>
     <definedName name="IQ_TOTAL_PENSION_EXP" hidden="1">"c1291"</definedName>
-    <definedName name="IQ_TOTAL_PENSION_OBLIGATION" hidden="1">"c1292"</definedName>
     <definedName name="IQ_TOTAL_PRINCIPAL" hidden="1">"c2509"</definedName>
     <definedName name="IQ_TOTAL_PRINCIPAL_PCT" hidden="1">"c2510"</definedName>
     <definedName name="IQ_TOTAL_PROVED_RESERVES_NGL" hidden="1">"c2924"</definedName>
     <definedName name="IQ_TOTAL_PROVED_RESERVES_OIL" hidden="1">"c2040"</definedName>
     <definedName name="IQ_TOTAL_RECEIV" hidden="1">"c1293"</definedName>
-    <definedName name="IQ_TOTAL_RECOVERIES_FDIC" hidden="1">"c6622"</definedName>
     <definedName name="IQ_TOTAL_REV" hidden="1">"c1294"</definedName>
     <definedName name="IQ_TOTAL_REV_10YR_ANN_GROWTH" hidden="1">"c1295"</definedName>
     <definedName name="IQ_TOTAL_REV_1YR_ANN_GROWTH" hidden="1">"c1296"</definedName>
     <definedName name="IQ_TOTAL_REV_2YR_ANN_GROWTH" hidden="1">"c1297"</definedName>
     <definedName name="IQ_TOTAL_REV_3YR_ANN_GROWTH" hidden="1">"c1298"</definedName>
     <definedName name="IQ_TOTAL_REV_5YR_ANN_GROWTH" hidden="1">"c1299"</definedName>
     <definedName name="IQ_TOTAL_REV_7YR_ANN_GROWTH" hidden="1">"c1300"</definedName>
     <definedName name="IQ_TOTAL_REV_AS_REPORTED" hidden="1">"c1301"</definedName>
     <definedName name="IQ_TOTAL_REV_BNK" hidden="1">"c1302"</definedName>
-    <definedName name="IQ_TOTAL_REV_BNK_FDIC" hidden="1">"c6786"</definedName>
     <definedName name="IQ_TOTAL_REV_BR" hidden="1">"c1303"</definedName>
     <definedName name="IQ_TOTAL_REV_EMPLOYEE" hidden="1">"c1304"</definedName>
     <definedName name="IQ_TOTAL_REV_FIN" hidden="1">"c1305"</definedName>
     <definedName name="IQ_TOTAL_REV_INS" hidden="1">"c1306"</definedName>
     <definedName name="IQ_TOTAL_REV_REIT" hidden="1">"c1307"</definedName>
     <definedName name="IQ_TOTAL_REV_SHARE" hidden="1">"c1912"</definedName>
     <definedName name="IQ_TOTAL_REV_UTI" hidden="1">"c1308"</definedName>
     <definedName name="IQ_TOTAL_REVENUE" hidden="1">"c1436"</definedName>
-    <definedName name="IQ_TOTAL_RISK_BASED_CAPITAL_RATIO_FDIC" hidden="1">"c6747"</definedName>
-    <definedName name="IQ_TOTAL_SECURITIES_FDIC" hidden="1">"c6306"</definedName>
     <definedName name="IQ_TOTAL_SPECIAL" hidden="1">"c1618"</definedName>
     <definedName name="IQ_TOTAL_ST_BORROW" hidden="1">"c1424"</definedName>
     <definedName name="IQ_TOTAL_SUB_DEBT" hidden="1">"c2528"</definedName>
     <definedName name="IQ_TOTAL_SUB_DEBT_EBITDA" hidden="1">"c2554"</definedName>
     <definedName name="IQ_TOTAL_SUB_DEBT_EBITDA_CAPEX" hidden="1">"c2555"</definedName>
     <definedName name="IQ_TOTAL_SUB_DEBT_PCT" hidden="1">"c2529"</definedName>
     <definedName name="IQ_TOTAL_SUBS" hidden="1">"c2119"</definedName>
-    <definedName name="IQ_TOTAL_TIME_DEPOSITS_FDIC" hidden="1">"c6497"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_TOTAL_UNUSED_COMMITMENTS_FDIC" hidden="1">"c6536"</definedName>
     <definedName name="IQ_TOTAL_UNUSUAL" hidden="1">"c1508"</definedName>
-    <definedName name="IQ_TOTAL_UNUSUAL_BR" hidden="1">"c5517"</definedName>
     <definedName name="IQ_TOTAL_WARRANTS_BEG_OS" hidden="1">"c2719"</definedName>
     <definedName name="IQ_TOTAL_WARRANTS_CANCELLED" hidden="1">"c2722"</definedName>
     <definedName name="IQ_TOTAL_WARRANTS_END_OS" hidden="1">"c2723"</definedName>
     <definedName name="IQ_TOTAL_WARRANTS_EXERCISED" hidden="1">"c2721"</definedName>
     <definedName name="IQ_TOTAL_WARRANTS_ISSUED" hidden="1">"c2720"</definedName>
     <definedName name="IQ_TR_ACCT_METHOD" hidden="1">"c2363"</definedName>
     <definedName name="IQ_TR_ACQ_52_WK_HI_PCT" hidden="1">"c2348"</definedName>
     <definedName name="IQ_TR_ACQ_52_WK_LOW_PCT" hidden="1">"c2347"</definedName>
     <definedName name="IQ_TR_ACQ_CASH_ST_INVEST" hidden="1">"c2372"</definedName>
     <definedName name="IQ_TR_ACQ_CLOSEPRICE_1D" hidden="1">"c3027"</definedName>
     <definedName name="IQ_TR_ACQ_DILUT_EPS_EXCL" hidden="1">"c3028"</definedName>
     <definedName name="IQ_TR_ACQ_EARNING_CO" hidden="1">"c2379"</definedName>
     <definedName name="IQ_TR_ACQ_EBIT" hidden="1">"c2380"</definedName>
     <definedName name="IQ_TR_ACQ_EBITDA" hidden="1">"c2381"</definedName>
     <definedName name="IQ_TR_ACQ_FILING_CURRENCY" hidden="1">"c3033"</definedName>
     <definedName name="IQ_TR_ACQ_MCAP_1DAY" hidden="1">"c2345"</definedName>
     <definedName name="IQ_TR_ACQ_MIN_INT" hidden="1">"c2374"</definedName>
     <definedName name="IQ_TR_ACQ_NET_DEBT" hidden="1">"c2373"</definedName>
     <definedName name="IQ_TR_ACQ_NI" hidden="1">"c2378"</definedName>
     <definedName name="IQ_TR_ACQ_PRICEDATE_1D" hidden="1">"c2346"</definedName>
     <definedName name="IQ_TR_ACQ_RETURN" hidden="1">"c2349"</definedName>
     <definedName name="IQ_TR_ACQ_STOCKYEARHIGH_1D" hidden="1">"c2343"</definedName>
     <definedName name="IQ_TR_ACQ_STOCKYEARLOW_1D" hidden="1">"c2344"</definedName>
     <definedName name="IQ_TR_ACQ_TOTAL_ASSETS" hidden="1">"c2371"</definedName>
     <definedName name="IQ_TR_ACQ_TOTAL_COMMON_EQ" hidden="1">"c2377"</definedName>
     <definedName name="IQ_TR_ACQ_TOTAL_DEBT" hidden="1">"c2376"</definedName>
     <definedName name="IQ_TR_ACQ_TOTAL_PREF" hidden="1">"c2375"</definedName>
     <definedName name="IQ_TR_ACQ_TOTAL_REV" hidden="1">"c2382"</definedName>
     <definedName name="IQ_TR_ADJ_SIZE" hidden="1">"c3024"</definedName>
     <definedName name="IQ_TR_ANN_DATE" hidden="1">"c2395"</definedName>
     <definedName name="IQ_TR_ANN_DATE_BL" hidden="1">"c2394"</definedName>
     <definedName name="IQ_TR_BID_DATE" hidden="1">"c2357"</definedName>
     <definedName name="IQ_TR_BLUESKY_FEES" hidden="1">"c2277"</definedName>
     <definedName name="IQ_TR_BUY_ACC_ADVISORS" hidden="1">"c3048"</definedName>
-    <definedName name="IQ_TR_BUY_ADVISORS" hidden="1">"c2387"</definedName>
     <definedName name="IQ_TR_BUY_FIN_ADVISORS" hidden="1">"c3045"</definedName>
     <definedName name="IQ_TR_BUY_LEG_ADVISORS" hidden="1">"c2387"</definedName>
     <definedName name="IQ_TR_BUYER_ID" hidden="1">"c2404"</definedName>
     <definedName name="IQ_TR_BUYERNAME" hidden="1">"c2401"</definedName>
     <definedName name="IQ_TR_CANCELLED_DATE" hidden="1">"c2284"</definedName>
     <definedName name="IQ_TR_CASH_CONSID_PCT" hidden="1">"c2296"</definedName>
     <definedName name="IQ_TR_CASH_ST_INVEST" hidden="1">"c3025"</definedName>
     <definedName name="IQ_TR_CHANGE_CONTROL" hidden="1">"c2365"</definedName>
     <definedName name="IQ_TR_CLOSED_DATE" hidden="1">"c2283"</definedName>
     <definedName name="IQ_TR_CO_NET_PROCEEDS" hidden="1">"c2268"</definedName>
     <definedName name="IQ_TR_CO_NET_PROCEEDS_PCT" hidden="1">"c2270"</definedName>
     <definedName name="IQ_TR_COMMENTS" hidden="1">"c2383"</definedName>
     <definedName name="IQ_TR_CURRENCY" hidden="1">"c3016"</definedName>
     <definedName name="IQ_TR_DEAL_ATTITUDE" hidden="1">"c2364"</definedName>
     <definedName name="IQ_TR_DEAL_CONDITIONS" hidden="1">"c2367"</definedName>
     <definedName name="IQ_TR_DEAL_RESOLUTION" hidden="1">"c2391"</definedName>
     <definedName name="IQ_TR_DEAL_RESPONSES" hidden="1">"c2366"</definedName>
     <definedName name="IQ_TR_DEBT_CONSID_PCT" hidden="1">"c2299"</definedName>
     <definedName name="IQ_TR_DEF_AGRMT_DATE" hidden="1">"c2285"</definedName>
     <definedName name="IQ_TR_DISCLOSED_FEES_EXP" hidden="1">"c2288"</definedName>
     <definedName name="IQ_TR_EARNOUTS" hidden="1">"c3023"</definedName>
     <definedName name="IQ_TR_EXPIRED_DATE" hidden="1">"c2412"</definedName>
     <definedName name="IQ_TR_GROSS_OFFERING_AMT" hidden="1">"c2262"</definedName>
     <definedName name="IQ_TR_HYBRID_CONSID_PCT" hidden="1">"c2300"</definedName>
     <definedName name="IQ_TR_IMPLIED_EQ" hidden="1">"c3018"</definedName>
@@ -15767,67 +2897,64 @@
     <definedName name="IQ_TR_OFFER_PER_SHARE" hidden="1">"c3017"</definedName>
     <definedName name="IQ_TR_OPTIONS_CONSID_PCT" hidden="1">"c2311"</definedName>
     <definedName name="IQ_TR_OTHER_CONSID" hidden="1">"c3022"</definedName>
     <definedName name="IQ_TR_PCT_SOUGHT" hidden="1">"c2309"</definedName>
     <definedName name="IQ_TR_PFEATURES" hidden="1">"c2384"</definedName>
     <definedName name="IQ_TR_PIPE_CONV_PRICE_SHARE" hidden="1">"c2292"</definedName>
     <definedName name="IQ_TR_PIPE_CPN_PCT" hidden="1">"c2291"</definedName>
     <definedName name="IQ_TR_PIPE_NUMBER_SHARES" hidden="1">"c2293"</definedName>
     <definedName name="IQ_TR_PIPE_PPS" hidden="1">"c2290"</definedName>
     <definedName name="IQ_TR_POSTMONEY_VAL" hidden="1">"c2286"</definedName>
     <definedName name="IQ_TR_PREDEAL_SITUATION" hidden="1">"c2390"</definedName>
     <definedName name="IQ_TR_PREF_CONSID_PCT" hidden="1">"c2310"</definedName>
     <definedName name="IQ_TR_PREMONEY_VAL" hidden="1">"c2287"</definedName>
     <definedName name="IQ_TR_PRINTING_FEES" hidden="1">"c2276"</definedName>
     <definedName name="IQ_TR_PT_MONETARY_VALUES" hidden="1">"c2415"</definedName>
     <definedName name="IQ_TR_PT_NUMBER_SHARES" hidden="1">"c2417"</definedName>
     <definedName name="IQ_TR_PT_PCT_SHARES" hidden="1">"c2416"</definedName>
     <definedName name="IQ_TR_RATING_FEES" hidden="1">"c2275"</definedName>
     <definedName name="IQ_TR_REG_EFFECT_DATE" hidden="1">"c2264"</definedName>
     <definedName name="IQ_TR_REG_FILED_DATE" hidden="1">"c2263"</definedName>
     <definedName name="IQ_TR_RENEWAL_BUYBACK" hidden="1">"c2413"</definedName>
     <definedName name="IQ_TR_ROUND_NUMBER" hidden="1">"c2295"</definedName>
     <definedName name="IQ_TR_SEC_FEES" hidden="1">"c2274"</definedName>
     <definedName name="IQ_TR_SECURITY_TYPE_REG" hidden="1">"c2279"</definedName>
     <definedName name="IQ_TR_SELL_ACC_ADVISORS" hidden="1">"c3049"</definedName>
-    <definedName name="IQ_TR_SELL_ADVISORS" hidden="1">"c2388"</definedName>
     <definedName name="IQ_TR_SELL_FIN_ADVISORS" hidden="1">"c3046"</definedName>
     <definedName name="IQ_TR_SELL_LEG_ADVISORS" hidden="1">"c2388"</definedName>
     <definedName name="IQ_TR_SELLER_ID" hidden="1">"c2406"</definedName>
     <definedName name="IQ_TR_SELLERNAME" hidden="1">"c2402"</definedName>
     <definedName name="IQ_TR_SFEATURES" hidden="1">"c2385"</definedName>
     <definedName name="IQ_TR_SH_NET_PROCEEDS" hidden="1">"c2269"</definedName>
     <definedName name="IQ_TR_SH_NET_PROCEEDS_PCT" hidden="1">"c2271"</definedName>
     <definedName name="IQ_TR_SPECIAL_COMMITTEE" hidden="1">"c2362"</definedName>
     <definedName name="IQ_TR_STATUS" hidden="1">"c2399"</definedName>
     <definedName name="IQ_TR_STOCK_CONSID_PCT" hidden="1">"c2312"</definedName>
-    <definedName name="IQ_TR_SUBDEBT" hidden="1">"c2370"</definedName>
     <definedName name="IQ_TR_SUSPENDED_DATE" hidden="1">"c2407"</definedName>
     <definedName name="IQ_TR_TARGET_52WKHI_PCT" hidden="1">"c2351"</definedName>
     <definedName name="IQ_TR_TARGET_52WKLOW_PCT" hidden="1">"c2350"</definedName>
     <definedName name="IQ_TR_TARGET_ACC_ADVISORS" hidden="1">"c3047"</definedName>
-    <definedName name="IQ_TR_TARGET_ADVISORS" hidden="1">"c2386"</definedName>
     <definedName name="IQ_TR_TARGET_CASH_ST_INVEST" hidden="1">"c2327"</definedName>
     <definedName name="IQ_TR_TARGET_CLOSEPRICE_1D" hidden="1">"c2352"</definedName>
     <definedName name="IQ_TR_TARGET_CLOSEPRICE_1M" hidden="1">"c2354"</definedName>
     <definedName name="IQ_TR_TARGET_CLOSEPRICE_1W" hidden="1">"c2353"</definedName>
     <definedName name="IQ_TR_TARGET_DILUT_EPS_EXCL" hidden="1">"c2324"</definedName>
     <definedName name="IQ_TR_TARGET_EARNING_CO" hidden="1">"c2332"</definedName>
     <definedName name="IQ_TR_TARGET_EBIT" hidden="1">"c2333"</definedName>
     <definedName name="IQ_TR_TARGET_EBITDA" hidden="1">"c2334"</definedName>
     <definedName name="IQ_TR_TARGET_FILING_CURRENCY" hidden="1">"c3034"</definedName>
     <definedName name="IQ_TR_TARGET_FIN_ADVISORS" hidden="1">"c3044"</definedName>
     <definedName name="IQ_TR_TARGET_ID" hidden="1">"c2405"</definedName>
     <definedName name="IQ_TR_TARGET_LEG_ADVISORS" hidden="1">"c2386"</definedName>
     <definedName name="IQ_TR_TARGET_MARKETCAP" hidden="1">"c2342"</definedName>
     <definedName name="IQ_TR_TARGET_MIN_INT" hidden="1">"c2328"</definedName>
     <definedName name="IQ_TR_TARGET_NET_DEBT" hidden="1">"c2326"</definedName>
     <definedName name="IQ_TR_TARGET_NI" hidden="1">"c2331"</definedName>
     <definedName name="IQ_TR_TARGET_PRICEDATE_1D" hidden="1">"c2341"</definedName>
     <definedName name="IQ_TR_TARGET_RETURN" hidden="1">"c2355"</definedName>
     <definedName name="IQ_TR_TARGET_SEC_DETAIL" hidden="1">"c3021"</definedName>
     <definedName name="IQ_TR_TARGET_SEC_TI_ID" hidden="1">"c2368"</definedName>
     <definedName name="IQ_TR_TARGET_SEC_TYPE" hidden="1">"c2369"</definedName>
     <definedName name="IQ_TR_TARGET_SPD" hidden="1">"c2313"</definedName>
     <definedName name="IQ_TR_TARGET_SPD_PCT" hidden="1">"c2314"</definedName>
     <definedName name="IQ_TR_TARGET_STOCKPREMIUM_1D" hidden="1">"c2336"</definedName>
     <definedName name="IQ_TR_TARGET_STOCKPREMIUM_1M" hidden="1">"c2337"</definedName>
@@ -15845,3478 +2972,2726 @@
     <definedName name="IQ_TR_TODATE" hidden="1">"c3036"</definedName>
     <definedName name="IQ_TR_TODATE_MONETARY_VALUE" hidden="1">"c2418"</definedName>
     <definedName name="IQ_TR_TODATE_NUMBER_SHARES" hidden="1">"c2420"</definedName>
     <definedName name="IQ_TR_TODATE_PCT_SHARES" hidden="1">"c2419"</definedName>
     <definedName name="IQ_TR_TOTAL_ACCT_FEES" hidden="1">"c2273"</definedName>
     <definedName name="IQ_TR_TOTAL_CASH" hidden="1">"c2315"</definedName>
     <definedName name="IQ_TR_TOTAL_CONSID_SH" hidden="1">"c2316"</definedName>
     <definedName name="IQ_TR_TOTAL_DEBT" hidden="1">"c2317"</definedName>
     <definedName name="IQ_TR_TOTAL_GROSS_TV" hidden="1">"c2318"</definedName>
     <definedName name="IQ_TR_TOTAL_HYBRID" hidden="1">"c2319"</definedName>
     <definedName name="IQ_TR_TOTAL_LEGAL_FEES" hidden="1">"c2272"</definedName>
     <definedName name="IQ_TR_TOTAL_NET_TV" hidden="1">"c2320"</definedName>
     <definedName name="IQ_TR_TOTAL_NEWMONEY" hidden="1">"c2289"</definedName>
     <definedName name="IQ_TR_TOTAL_OPTIONS" hidden="1">"c2322"</definedName>
     <definedName name="IQ_TR_TOTAL_OPTIONS_BUYER" hidden="1">"c3026"</definedName>
     <definedName name="IQ_TR_TOTAL_PREFERRED" hidden="1">"c2321"</definedName>
     <definedName name="IQ_TR_TOTAL_REG_AMT" hidden="1">"c2261"</definedName>
     <definedName name="IQ_TR_TOTAL_STOCK" hidden="1">"c2323"</definedName>
     <definedName name="IQ_TR_TOTAL_TAKEDOWNS" hidden="1">"c2278"</definedName>
     <definedName name="IQ_TR_TOTAL_UW_COMP" hidden="1">"c2280"</definedName>
     <definedName name="IQ_TR_TOTALVALUE" hidden="1">"c2400"</definedName>
     <definedName name="IQ_TR_TRANSACTION_TYPE" hidden="1">"c2398"</definedName>
     <definedName name="IQ_TR_WITHDRAWN_DTE" hidden="1">"c2266"</definedName>
     <definedName name="IQ_TRADE_AR" hidden="1">"c1345"</definedName>
     <definedName name="IQ_TRADE_PRINCIPAL" hidden="1">"c1309"</definedName>
-    <definedName name="IQ_TRADING_ACCOUNT_GAINS_FEES_FDIC" hidden="1">"c6573"</definedName>
     <definedName name="IQ_TRADING_ASSETS" hidden="1">"c1310"</definedName>
-    <definedName name="IQ_TRADING_ASSETS_FDIC" hidden="1">"c6328"</definedName>
     <definedName name="IQ_TRADING_CURRENCY" hidden="1">"c2212"</definedName>
-    <definedName name="IQ_TRADING_LIABILITIES_FDIC" hidden="1">"c6344"</definedName>
-    <definedName name="IQ_TRANSACTION_ACCOUNTS_FDIC" hidden="1">"c6544"</definedName>
     <definedName name="IQ_TREASURY" hidden="1">"c1311"</definedName>
     <definedName name="IQ_TREASURY_OTHER_EQUITY" hidden="1">"c1312"</definedName>
     <definedName name="IQ_TREASURY_OTHER_EQUITY_BNK" hidden="1">"c1313"</definedName>
     <definedName name="IQ_TREASURY_OTHER_EQUITY_BR" hidden="1">"c1314"</definedName>
     <definedName name="IQ_TREASURY_OTHER_EQUITY_FIN" hidden="1">"c1315"</definedName>
     <definedName name="IQ_TREASURY_OTHER_EQUITY_INS" hidden="1">"c1316"</definedName>
     <definedName name="IQ_TREASURY_OTHER_EQUITY_REIT" hidden="1">"c1317"</definedName>
     <definedName name="IQ_TREASURY_OTHER_EQUITY_UTI" hidden="1">"c1318"</definedName>
     <definedName name="IQ_TREASURY_STOCK" hidden="1">"c1438"</definedName>
-    <definedName name="IQ_TREASURY_STOCK_TRANSACTIONS_FDIC" hidden="1">"c6501"</definedName>
     <definedName name="IQ_TRUST_INC" hidden="1">"c1319"</definedName>
     <definedName name="IQ_TRUST_PREF" hidden="1">"c1320"</definedName>
     <definedName name="IQ_TRUST_PREFERRED" hidden="1">"c3029"</definedName>
     <definedName name="IQ_TRUST_PREFERRED_PCT" hidden="1">"c3030"</definedName>
-    <definedName name="IQ_TWELVE_MONTHS_FIXED_AND_FLOATING_FDIC" hidden="1">"c6420"</definedName>
-    <definedName name="IQ_TWELVE_MONTHS_MORTGAGE_PASS_THROUGHS_FDIC" hidden="1">"c6412"</definedName>
     <definedName name="IQ_UFCF_10YR_ANN_GROWTH" hidden="1">"c1948"</definedName>
     <definedName name="IQ_UFCF_1YR_ANN_GROWTH" hidden="1">"c1943"</definedName>
     <definedName name="IQ_UFCF_2YR_ANN_GROWTH" hidden="1">"c1944"</definedName>
     <definedName name="IQ_UFCF_3YR_ANN_GROWTH" hidden="1">"c1945"</definedName>
     <definedName name="IQ_UFCF_5YR_ANN_GROWTH" hidden="1">"c1946"</definedName>
     <definedName name="IQ_UFCF_7YR_ANN_GROWTH" hidden="1">"c1947"</definedName>
     <definedName name="IQ_UFCF_MARGIN" hidden="1">"c1962"</definedName>
     <definedName name="IQ_ULT_PARENT" hidden="1">"c3037"</definedName>
     <definedName name="IQ_ULT_PARENT_CIQID" hidden="1">"c3039"</definedName>
     <definedName name="IQ_ULT_PARENT_TICKER" hidden="1">"c3038"</definedName>
     <definedName name="IQ_UNAMORT_DISC" hidden="1">"c2513"</definedName>
     <definedName name="IQ_UNAMORT_DISC_PCT" hidden="1">"c2514"</definedName>
     <definedName name="IQ_UNAMORT_PREMIUM" hidden="1">"c2511"</definedName>
     <definedName name="IQ_UNAMORT_PREMIUM_PCT" hidden="1">"c2512"</definedName>
-    <definedName name="IQ_UNDIVIDED_PROFITS_FDIC" hidden="1">"c6352"</definedName>
     <definedName name="IQ_UNDRAWN_CP" hidden="1">"c2518"</definedName>
     <definedName name="IQ_UNDRAWN_CREDIT" hidden="1">"c3032"</definedName>
     <definedName name="IQ_UNDRAWN_RC" hidden="1">"c2517"</definedName>
     <definedName name="IQ_UNDRAWN_TL" hidden="1">"c2519"</definedName>
     <definedName name="IQ_UNEARN_PREMIUM" hidden="1">"c1321"</definedName>
     <definedName name="IQ_UNEARN_REV_CURRENT" hidden="1">"c1322"</definedName>
     <definedName name="IQ_UNEARN_REV_CURRENT_BNK" hidden="1">"c1323"</definedName>
     <definedName name="IQ_UNEARN_REV_CURRENT_BR" hidden="1">"c1324"</definedName>
     <definedName name="IQ_UNEARN_REV_CURRENT_FIN" hidden="1">"c1325"</definedName>
     <definedName name="IQ_UNEARN_REV_CURRENT_INS" hidden="1">"c1326"</definedName>
     <definedName name="IQ_UNEARN_REV_CURRENT_REIT" hidden="1">"c1327"</definedName>
     <definedName name="IQ_UNEARN_REV_CURRENT_UTI" hidden="1">"c1328"</definedName>
     <definedName name="IQ_UNEARN_REV_LT" hidden="1">"c1329"</definedName>
-    <definedName name="IQ_UNEARNED_INCOME_FDIC" hidden="1">"c6324"</definedName>
-    <definedName name="IQ_UNEARNED_INCOME_FOREIGN_FDIC" hidden="1">"c6385"</definedName>
     <definedName name="IQ_UNLEVERED_FCF" hidden="1">"c1908"</definedName>
     <definedName name="IQ_UNPAID_CLAIMS" hidden="1">"c1330"</definedName>
-    <definedName name="IQ_UNPROFITABLE_INSTITUTIONS_FDIC" hidden="1">"c6722"</definedName>
     <definedName name="IQ_UNREALIZED_GAIN" hidden="1">"c1619"</definedName>
     <definedName name="IQ_UNSECURED_DEBT" hidden="1">"c2548"</definedName>
     <definedName name="IQ_UNSECURED_DEBT_PCT" hidden="1">"c2549"</definedName>
-    <definedName name="IQ_UNUSED_LOAN_COMMITMENTS_FDIC" hidden="1">"c6368"</definedName>
     <definedName name="IQ_UNUSUAL_EXP" hidden="1">"c1456"</definedName>
-    <definedName name="IQ_US_BRANCHES_FOREIGN_BANK_LOANS_FDIC" hidden="1">"c6435"</definedName>
-    <definedName name="IQ_US_BRANCHES_FOREIGN_BANKS_FDIC" hidden="1">"c6390"</definedName>
     <definedName name="IQ_US_GAAP" hidden="1">"c1331"</definedName>
     <definedName name="IQ_US_GAAP_BASIC_EPS_EXCL" hidden="1">"c2984"</definedName>
     <definedName name="IQ_US_GAAP_BASIC_EPS_INCL" hidden="1">"c2982"</definedName>
     <definedName name="IQ_US_GAAP_BASIC_WEIGHT" hidden="1">"c2980"</definedName>
-    <definedName name="IQ_US_GAAP_CA" hidden="1">"c2930"</definedName>
     <definedName name="IQ_US_GAAP_CA_ADJ" hidden="1">"c2925"</definedName>
     <definedName name="IQ_US_GAAP_CASH_FINAN" hidden="1">"c2945"</definedName>
     <definedName name="IQ_US_GAAP_CASH_FINAN_ADJ" hidden="1">"c2941"</definedName>
     <definedName name="IQ_US_GAAP_CASH_INVEST" hidden="1">"c2944"</definedName>
     <definedName name="IQ_US_GAAP_CASH_INVEST_ADJ" hidden="1">"c2940"</definedName>
     <definedName name="IQ_US_GAAP_CASH_OPER" hidden="1">"c2943"</definedName>
     <definedName name="IQ_US_GAAP_CASH_OPER_ADJ" hidden="1">"c2939"</definedName>
-    <definedName name="IQ_US_GAAP_CL" hidden="1">"c2932"</definedName>
     <definedName name="IQ_US_GAAP_CL_ADJ" hidden="1">"c2927"</definedName>
-    <definedName name="IQ_US_GAAP_COST_REV" hidden="1">"c2965"</definedName>
     <definedName name="IQ_US_GAAP_DILUT_EPS_EXCL" hidden="1">"c2985"</definedName>
     <definedName name="IQ_US_GAAP_DILUT_EPS_INCL" hidden="1">"c2983"</definedName>
     <definedName name="IQ_US_GAAP_DILUT_NI" hidden="1">"c2979"</definedName>
     <definedName name="IQ_US_GAAP_DILUT_WEIGHT" hidden="1">"c2981"</definedName>
-    <definedName name="IQ_US_GAAP_DO" hidden="1">"c2973"</definedName>
     <definedName name="IQ_US_GAAP_DO_ADJ" hidden="1">"c2959"</definedName>
-    <definedName name="IQ_US_GAAP_EXTRA_ACC_ITEMS" hidden="1">"c2972"</definedName>
     <definedName name="IQ_US_GAAP_EXTRA_ACC_ITEMS_ADJ" hidden="1">"c2958"</definedName>
-    <definedName name="IQ_US_GAAP_INC_TAX" hidden="1">"c2975"</definedName>
     <definedName name="IQ_US_GAAP_INC_TAX_ADJ" hidden="1">"c2961"</definedName>
-    <definedName name="IQ_US_GAAP_INTEREST_EXP" hidden="1">"c2971"</definedName>
     <definedName name="IQ_US_GAAP_INTEREST_EXP_ADJ" hidden="1">"c2957"</definedName>
-    <definedName name="IQ_US_GAAP_LIAB_LT" hidden="1">"c2933"</definedName>
     <definedName name="IQ_US_GAAP_LIAB_LT_ADJ" hidden="1">"c2928"</definedName>
     <definedName name="IQ_US_GAAP_LIAB_TOTAL_LIAB" hidden="1">"c2933"</definedName>
-    <definedName name="IQ_US_GAAP_MINORITY_INTEREST_IS" hidden="1">"c2974"</definedName>
     <definedName name="IQ_US_GAAP_MINORITY_INTEREST_IS_ADJ" hidden="1">"c2960"</definedName>
-    <definedName name="IQ_US_GAAP_NCA" hidden="1">"c2931"</definedName>
     <definedName name="IQ_US_GAAP_NCA_ADJ" hidden="1">"c2926"</definedName>
     <definedName name="IQ_US_GAAP_NET_CHANGE" hidden="1">"c2946"</definedName>
     <definedName name="IQ_US_GAAP_NET_CHANGE_ADJ" hidden="1">"c2942"</definedName>
     <definedName name="IQ_US_GAAP_NI" hidden="1">"c2976"</definedName>
     <definedName name="IQ_US_GAAP_NI_ADJ" hidden="1">"c2963"</definedName>
-    <definedName name="IQ_US_GAAP_NI_AVAIL_EXCL" hidden="1">"c2977"</definedName>
     <definedName name="IQ_US_GAAP_NI_AVAIL_INCL" hidden="1">"c2978"</definedName>
     <definedName name="IQ_US_GAAP_OTHER_ADJ_ADJ" hidden="1">"c2962"</definedName>
-    <definedName name="IQ_US_GAAP_OTHER_NON_OPER" hidden="1">"c2969"</definedName>
     <definedName name="IQ_US_GAAP_OTHER_NON_OPER_ADJ" hidden="1">"c2955"</definedName>
-    <definedName name="IQ_US_GAAP_OTHER_OPER" hidden="1">"c2968"</definedName>
     <definedName name="IQ_US_GAAP_OTHER_OPER_ADJ" hidden="1">"c2954"</definedName>
-    <definedName name="IQ_US_GAAP_RD" hidden="1">"c2967"</definedName>
     <definedName name="IQ_US_GAAP_RD_ADJ" hidden="1">"c2953"</definedName>
-    <definedName name="IQ_US_GAAP_SGA" hidden="1">"c2966"</definedName>
     <definedName name="IQ_US_GAAP_SGA_ADJ" hidden="1">"c2952"</definedName>
     <definedName name="IQ_US_GAAP_TOTAL_ASSETS" hidden="1">"c2931"</definedName>
     <definedName name="IQ_US_GAAP_TOTAL_EQUITY" hidden="1">"c2934"</definedName>
     <definedName name="IQ_US_GAAP_TOTAL_EQUITY_ADJ" hidden="1">"c2929"</definedName>
-    <definedName name="IQ_US_GAAP_TOTAL_REV" hidden="1">"c2964"</definedName>
     <definedName name="IQ_US_GAAP_TOTAL_REV_ADJ" hidden="1">"c2950"</definedName>
-    <definedName name="IQ_US_GAAP_TOTAL_UNUSUAL" hidden="1">"c2970"</definedName>
     <definedName name="IQ_US_GAAP_TOTAL_UNUSUAL_ADJ" hidden="1">"c2956"</definedName>
-    <definedName name="IQ_US_GOV_AGENCIES_FDIC" hidden="1">"c6395"</definedName>
-[...8 lines deleted...]
-    <definedName name="IQ_US_TREASURY_SECURITIES_FDIC" hidden="1">"c6298"</definedName>
     <definedName name="IQ_UTIL_PPE_NET" hidden="1">"c1620"</definedName>
     <definedName name="IQ_UTIL_REV" hidden="1">"c2091"</definedName>
     <definedName name="IQ_UV_PENSION_LIAB" hidden="1">"c1332"</definedName>
-    <definedName name="IQ_VALUATION_ALLOWANCES_FDIC" hidden="1">"c6400"</definedName>
     <definedName name="IQ_VALUE_TRADED_LAST_3MTH" hidden="1">"c1530"</definedName>
     <definedName name="IQ_VALUE_TRADED_LAST_6MTH" hidden="1">"c1531"</definedName>
     <definedName name="IQ_VALUE_TRADED_LAST_MTH" hidden="1">"c1529"</definedName>
     <definedName name="IQ_VALUE_TRADED_LAST_WK" hidden="1">"c1528"</definedName>
     <definedName name="IQ_VALUE_TRADED_LAST_YR" hidden="1">"c1532"</definedName>
-    <definedName name="IQ_VC_REVENUE_FDIC" hidden="1">"c6667"</definedName>
     <definedName name="IQ_VOL_LAST_3MTH" hidden="1">"c1525"</definedName>
     <definedName name="IQ_VOL_LAST_6MTH" hidden="1">"c1526"</definedName>
     <definedName name="IQ_VOL_LAST_MTH" hidden="1">"c1524"</definedName>
     <definedName name="IQ_VOL_LAST_WK" hidden="1">"c1523"</definedName>
     <definedName name="IQ_VOL_LAST_YR" hidden="1">"c1527"</definedName>
-    <definedName name="IQ_VOLATILE_LIABILITIES_FDIC" hidden="1">"c6364"</definedName>
     <definedName name="IQ_VOLUME" hidden="1">"c1333"</definedName>
     <definedName name="IQ_WARRANTS_BEG_OS" hidden="1">"c2698"</definedName>
     <definedName name="IQ_WARRANTS_CANCELLED" hidden="1">"c2701"</definedName>
     <definedName name="IQ_WARRANTS_END_OS" hidden="1">"c2702"</definedName>
     <definedName name="IQ_WARRANTS_EXERCISED" hidden="1">"c2700"</definedName>
     <definedName name="IQ_WARRANTS_ISSUED" hidden="1">"c2699"</definedName>
     <definedName name="IQ_WARRANTS_STRIKE_PRICE_ISSUED" hidden="1">"c2704"</definedName>
     <definedName name="IQ_WARRANTS_STRIKE_PRICE_OS" hidden="1">"c2703"</definedName>
     <definedName name="IQ_WEEK" hidden="1">50000</definedName>
     <definedName name="IQ_WEIGHTED_AVG_PRICE" hidden="1">"c1334"</definedName>
     <definedName name="IQ_WIP_INV" hidden="1">"c1335"</definedName>
     <definedName name="IQ_WORKMEN_WRITTEN" hidden="1">"c1336"</definedName>
-    <definedName name="IQ_WRITTEN_OPTION_CONTRACTS_FDIC" hidden="1">"c6509"</definedName>
-[...1 lines deleted...]
-    <definedName name="IQ_WRITTEN_OPTION_CONTRACTS_NON_FX_IR_FDIC" hidden="1">"c6519"</definedName>
     <definedName name="IQ_XDIV_DATE" hidden="1">"c2203"</definedName>
     <definedName name="IQ_YEARHIGH" hidden="1">"c1337"</definedName>
     <definedName name="IQ_YEARHIGH_DATE" hidden="1">"c2250"</definedName>
     <definedName name="IQ_YEARLOW" hidden="1">"c1338"</definedName>
     <definedName name="IQ_YEARLOW_DATE" hidden="1">"c2251"</definedName>
     <definedName name="IQ_YTD" hidden="1">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
     <definedName name="IQ_YTW" hidden="1">"c2163"</definedName>
     <definedName name="IQ_YTW_DATE" hidden="1">"c2164"</definedName>
     <definedName name="IQ_YTW_DATE_TYPE" hidden="1">"c2165"</definedName>
     <definedName name="IQ_Z_SCORE" hidden="1">"c1339"</definedName>
-    <definedName name="IQB_BOOKMARK_COUNT" hidden="1">0</definedName>
-[...20 lines deleted...]
-    <definedName name="Irbe" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="IRISBUSX3" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="irooru" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="IRPJ98" hidden="1">{#N/A,#N/A,FALSE,"IR E CS 1997";#N/A,#N/A,FALSE,"PR ND";#N/A,#N/A,FALSE,"8191";#N/A,#N/A,FALSE,"8383";#N/A,#N/A,FALSE,"MP 1024";#N/A,#N/A,FALSE,"AD_EX_97";#N/A,#N/A,FALSE,"BD 97"}</definedName>
-[...1 lines deleted...]
-    <definedName name="IsLTMColHidden" hidden="1">FALSE</definedName>
     <definedName name="iu" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
-    <definedName name="iug" hidden="1">{#N/A,#N/A,FALSE,"P_11_P1";#N/A,#N/A,FALSE,"P_11_P2";#N/A,#N/A,FALSE,"P_11_P3";#N/A,#N/A,FALSE,"Resultados_11_P";#N/A,#N/A,FALSE,"CTC_11_P";#N/A,#N/A,FALSE,"TASA_11_P";#N/A,#N/A,FALSE,"TPerú_11_P";#N/A,#N/A,FALSE,"CANTV_11_P";#N/A,#N/A,FALSE,"TLD_11_P";#N/A,#N/A,FALSE,"ROMANIA_11_P";#N/A,#N/A,FALSE,"RESTO_11_P";#N/A,#N/A,FALSE,"Gerenciamiento_11_P";#N/A,#N/A,FALSE,"Financiero_11_P";#N/A,#N/A,FALSE,"Estructura_11_P";#N/A,#N/A,FALSE,"Desinv_11_P";#N/A,#N/A,FALSE,"FComercio_11_P"}</definedName>
-[...1 lines deleted...]
-    <definedName name="iuliu" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
     <definedName name="Iveco1" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="Iveco2" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="Iveco3" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="iyg" hidden="1">{"CONSOLIDADO",#N/A,FALSE,"COMENTARIOS"}</definedName>
-[...5 lines deleted...]
-    <definedName name="jan" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
     <definedName name="Jan_2004">#REF!</definedName>
-    <definedName name="JAN98VIEW" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
     <definedName name="Janeiro" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="jçj" hidden="1">{#N/A,#N/A,FALSE,"Relatórios";"Vendas e Custos",#N/A,FALSE,"Vendas e Custos";"Premissas",#N/A,FALSE,"Premissas";"Projeções",#N/A,FALSE,"Projeções";"Dolar",#N/A,FALSE,"Dolar";"Original",#N/A,FALSE,"Original e UFIR"}</definedName>
-    <definedName name="jçl" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="jdfh" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
-    <definedName name="jen" hidden="1">{TRUE,TRUE,-1.25,-15.5,456.75,279.75,FALSE,FALSE,TRUE,TRUE,0,1,8,1,4,6,3,4,TRUE,TRUE,3,TRUE,1,TRUE,100,"Swvu.turnover.","ACwvu.turnover.",1,FALSE,FALSE,0.511811023622047,0.511811023622047,0.511811023622047,0.511811023622047,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,#DIV/0!,FALSE,"Rwvu.turnover.",#N/A,FALSE,FALSE}</definedName>
-[...1 lines deleted...]
-    <definedName name="jfsfjhsjh" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="jh" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="jhdffg" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="jhdgh" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
     <definedName name="jhfg" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="jhgd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
     <definedName name="jhythrth" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="jim" hidden="1">{"'Directory'!$A$72:$E$91"}</definedName>
-[...1 lines deleted...]
-    <definedName name="jjj" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="jjjjjj" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="jkl" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-    <definedName name="joaquim" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
     <definedName name="JòJMòJ" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="jrescisão" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
-    <definedName name="jryhjtry" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="jsrthdf" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="jtjtyj" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="jtr" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="jtymyukymum" hidden="1">#REF!</definedName>
     <definedName name="ju" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="judy" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="judy1" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="JV">#REF!</definedName>
-    <definedName name="jythjty" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="jyujyuiju" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="k" hidden="1">{#N/A,#N/A,FALSE,"Total";#N/A,#N/A,FALSE,"Phar";#N/A,#N/A,FALSE,"Card";#N/A,#N/A,FALSE,"Prav";#N/A,#N/A,FALSE,"Irbe";#N/A,#N/A,FALSE,"Plavix";#N/A,#N/A,FALSE,"Capt";#N/A,#N/A,FALSE,"Fosi";#N/A,#N/A,FALSE,"Anti";#N/A,#N/A,FALSE,"Cefa";#N/A,#N/A,FALSE,"Ceph";#N/A,#N/A,FALSE,"Cefp";#N/A,#N/A,FALSE,"Cefe";#N/A,#N/A,FALSE,"Pens";#N/A,#N/A,FALSE,"Ampi";#N/A,#N/A,FALSE,"Amox";#N/A,#N/A,FALSE,"Isox";#N/A,#N/A,FALSE,"Aztr";#N/A,#N/A,FALSE,"Videx";#N/A,#N/A,FALSE,"Zerit";#N/A,#N/A,FALSE,"CNS";#N/A,#N/A,FALSE,"Serz";#N/A,#N/A,FALSE,"Onco";#N/A,#N/A,FALSE,"Taxol";#N/A,#N/A,FALSE,"UFT";#N/A,#N/A,FALSE,"Carb";#N/A,#N/A,FALSE,"Derm";#N/A,#N/A,FALSE,"Other";#N/A,#N/A,FALSE,"Ace";#N/A,#N/A,FALSE,"OTC";#N/A,#N/A,FALSE,"Ther";#N/A,#N/A,FALSE,"Temp";#N/A,#N/A,FALSE,"Exce";#N/A,#N/A,FALSE,"Buff";#N/A,#N/A,FALSE,"Picot";#N/A,#N/A,FALSE,"Luftal";#N/A,#N/A,FALSE,"Comt"}</definedName>
-[...1 lines deleted...]
-    <definedName name="kg" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
     <definedName name="khhkkhk" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="khmnk" hidden="1">#REF!</definedName>
-    <definedName name="khtykfh" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="ki" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="kiuy" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="kj" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="kjashdkjhFDAK" hidden="1">{"'Sheet1'!$J$12","'Sheet1'!$F$8"}</definedName>
     <definedName name="KJBMBMBN" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="kjf" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="kjfkjsalkhdk" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-    <definedName name="kjk" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
     <definedName name="kjkk" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="kk" hidden="1">{#N/A,#N/A,FALSE,"Output";#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Current Mkt. Projections"}</definedName>
-[...2 lines deleted...]
-    <definedName name="kkkkk" hidden="1">{"TotalGeralDespesasPorArea",#N/A,FALSE,"VinculosAccessEfetivo"}</definedName>
     <definedName name="klgòlòbl" hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"TFLE Walk";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Sensitivity";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability"}</definedName>
     <definedName name="KPI" hidden="1">#REF!</definedName>
     <definedName name="KRIFGNVBG" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="kslkjkjlkjd" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="kuf" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="kyukyuk" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="LATIN_AMERICA">#REF!</definedName>
-    <definedName name="LÇLÇL" hidden="1">{"GLA Actual",#N/A,FALSE,"GLA Input";"GLB Actual",#N/A,FALSE,"GLB Input";"GGM Actual",#N/A,FALSE,"GGM Input";"SurFin Actual",#N/A,FALSE,"SurFin Input";"CBC Actual",#N/A,FALSE,"CBC Input";"DTVI Actual",#N/A,FALSE,"DTVI Input";"Elim Actual",#N/A,FALSE,"Elim Input";"Other Actual",#N/A,FALSE,"Other Input"}</definedName>
-[...3 lines deleted...]
-    <definedName name="LGE" hidden="1">{#N/A,#N/A,FALSE,"IR E CS 1997";#N/A,#N/A,FALSE,"PR ND";#N/A,#N/A,FALSE,"8191";#N/A,#N/A,FALSE,"8383";#N/A,#N/A,FALSE,"MP 1024";#N/A,#N/A,FALSE,"AD_EX_97";#N/A,#N/A,FALSE,"BD 97"}</definedName>
     <definedName name="LIDIA" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="LIDIA2" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="LIDIA3" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="LIDIA4" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="Lighting" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="limcount" hidden="1">1</definedName>
     <definedName name="list">#REF!</definedName>
-    <definedName name="ListOffset" hidden="1">1</definedName>
-    <definedName name="lixo" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
     <definedName name="LJ" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="lkdlkdkddldkl" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
-[...2 lines deleted...]
-    <definedName name="lll" hidden="1">{"Fecha_Novembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Novembro",#N/A,FALSE,"DIFERIDO";"Pis_Novembro",#N/A,FALSE,"PIS COFINS";"Iss_Novembro",#N/A,FALSE,"ISS"}</definedName>
     <definedName name="llooj" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="llp" hidden="1">{#N/A,#N/A,TRUE,"Balance_Sheet";#N/A,#N/A,TRUE,"Income_Statement";#N/A,#N/A,TRUE,"Cash_Flow_Stmt";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"Debt_Repayment";#N/A,#N/A,TRUE,"Ratio_Analysis";#N/A,#N/A,TRUE,"Inc_Stmt_Assumptions";#N/A,#N/A,TRUE,"Capital_Structure";#N/A,#N/A,TRUE,"Performance_Assumptions";#N/A,#N/A,TRUE,"Wrk_Capital_Assumptions";#N/A,#N/A,TRUE,"Bk_Depn_Schedule"}</definedName>
     <definedName name="lo" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="Loans_Sale">#REF!</definedName>
     <definedName name="lòòà" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
     <definedName name="lpoiuj" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="lsl" hidden="1">{#N/A,#N/A,TRUE,"Ratios USD";#N/A,#N/A,TRUE,"Ratios R$";#N/A,#N/A,TRUE,"Equity Interests";#N/A,#N/A,TRUE,"Sensitivity Tables";#N/A,#N/A,TRUE,"WACC Sensitivity Table";#N/A,#N/A,TRUE,"WACC";#N/A,#N/A,TRUE,"FX RATES";#N/A,#N/A,TRUE,"TMIGFCF";#N/A,#N/A,TRUE,"TNORTEFCF";#N/A,#N/A,TRUE,"AmericellFCF";#N/A,#N/A,TRUE,"TeletFCF"}</definedName>
     <definedName name="LTYLTYKYYY" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="lu" hidden="1">{"Margin for 1997 static",#N/A,FALSE,"Sheet1";"Margin static per subs",#N/A,FALSE,"Sheet1"}</definedName>
-[...3 lines deleted...]
-    <definedName name="luj" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
     <definedName name="m" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="M_PlaceofPath" hidden="1">"\\SNYCEQT0100\HOME\LZURLO\DATA\TELMEX\Models\tmx_vdf.xls"</definedName>
     <definedName name="MAIN">#REF!</definedName>
-    <definedName name="Maio" hidden="1">#N/A</definedName>
-[...8 lines deleted...]
-    <definedName name="mercia" hidden="1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
     <definedName name="MESES">#REF!</definedName>
-    <definedName name="metalur" hidden="1">{"Revs",#N/A,TRUE,"Revs";"Costs",#N/A,TRUE,"Revs";"EBITDA",#N/A,TRUE,"Revs";"IS",#N/A,TRUE,"Revs";"CF",#N/A,TRUE,"Revs";"D/E",#N/A,TRUE,"Revs";"Debt Stats",#N/A,TRUE,"Revs";"DCFu",#N/A,TRUE,"Revs";"Sensitivity1",#N/A,TRUE,"Revs";"DCFl",#N/A,TRUE,"Revs"}</definedName>
-    <definedName name="MEWarning" hidden="1">1</definedName>
     <definedName name="mfdifjfjkfjf" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="min" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-    <definedName name="mina" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="mio" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="mlw" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="MM" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="mmm" hidden="1">{"GLA Actual",#N/A,FALSE,"GLA Input";"GLB Actual",#N/A,FALSE,"GLB Input";"GGM Actual",#N/A,FALSE,"GGM Input";"SurFin Actual",#N/A,FALSE,"SurFin Input";"CBC Actual",#N/A,FALSE,"CBC Input";"DTVI Actual",#N/A,FALSE,"DTVI Input";"Elim Actual",#N/A,FALSE,"Elim Input";"Other Actual",#N/A,FALSE,"Other Input"}</definedName>
     <definedName name="mmmm" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="mmmmm" hidden="1">{"page21",#N/A,FALSE,"TranSideco";"page20",#N/A,FALSE,"Coven.";"page19",#N/A,FALSE,"Comparac.";"page18",#N/A,FALSE,"Comparac.";"page17",#N/A,FALSE,"EvolDotac.";"page16",#N/A,FALSE,"Eco-Fin";"page15",#N/A,FALSE,"Eco-Fin";"page14",#N/A,FALSE,"Inversiones";"page13",#N/A,FALSE,"Inversiones";"page12",#N/A,FALSE,"Eco-Fin";"page11",#N/A,FALSE,"Eco-Fin";"page10",#N/A,FALSE,"Eco-Fin";"page9",#N/A,FALSE,"Eco-Fin";"page8",#N/A,FALSE,"Eco-Fin";"page7",#N/A,FALSE,"Eco-Fin";"page6",#N/A,FALSE,"Eco-Fin";"pageventas4",#N/A,FALSE,"Eco-Fin";"pageventas3",#N/A,FALSE,"Eco-Fin";"page5",#N/A,FALSE,"Eco-Fin";"page4",#N/A,FALSE,"Eco-Fin";"page3",#N/A,FALSE,"Eco-Fin";"page2",#N/A,FALSE,"Eco-Fin";"page1",#N/A,FALSE,"Eco-Fin";"cara1",#N/A,FALSE,"Carátula"}</definedName>
     <definedName name="mn" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="mnb" hidden="1">{#N/A,#N/A,FALSE,"Carátula EE.FF.  (1)";#N/A,#N/A,FALSE,"Carátula Rtados. Gestión (2)";#N/A,#N/A,FALSE,"Gestión Abril'98 Abv (3)";#N/A,#N/A,FALSE,"Rtdos. Cías. 97 - 98 (4)";#N/A,#N/A,FALSE,"Resultados Gestión Abril'98 (5)";#N/A,#N/A,FALSE,"Carátula Rtados. Margenes (6)";#N/A,#N/A,FALSE,"Márgenes Abril'98 Abv.TASA (7)";#N/A,#N/A,FALSE,"Carátula Balance  (8)";#N/A,#N/A,FALSE,"B. P. Equivalencia Abril'98 (9)";#N/A,#N/A,FALSE,"Carátula Balance  (10)";#N/A,#N/A,FALSE,"B.Consolidado Abril'98 TASA(11)";#N/A,#N/A,FALSE,"Márgenes Abril'98 TASA (12)"}</definedName>
-    <definedName name="MOA" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
     <definedName name="modul" hidden="1">{"Prof. Calculation Full Costs",#N/A,FALSE,"Profitability calculation"}</definedName>
     <definedName name="moliere" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="Monthly_Mo_to_Date">#REF!</definedName>
     <definedName name="Monthly_Year_to_Date">#REF!</definedName>
     <definedName name="Months_To_Date">#REF!</definedName>
     <definedName name="Mrtg_Serv_Rgt">#REF!</definedName>
     <definedName name="mtg_adj_income">#REF!</definedName>
     <definedName name="mtg_book_equity">#REF!</definedName>
     <definedName name="mtg_cof">#REF!</definedName>
     <definedName name="mtg_econ_capital">#REF!</definedName>
     <definedName name="mtg_net_income">#REF!</definedName>
     <definedName name="mtg_tax_rate">#REF!</definedName>
-    <definedName name="Mutações" hidden="1">{#N/A,#N/A,FALSE,"Relatórios";"Vendas e Custos",#N/A,FALSE,"Vendas e Custos";"Premissas",#N/A,FALSE,"Premissas";"Projeções",#N/A,FALSE,"Projeções";"Dolar",#N/A,FALSE,"Dolar";"Original",#N/A,FALSE,"Original e UFIR"}</definedName>
-    <definedName name="mw" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="n" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="N.Ferrosos" hidden="1">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
     <definedName name="nao_adj_income">#REF!</definedName>
     <definedName name="NAO_Book_Eq">#REF!</definedName>
     <definedName name="nao_book_equity">#REF!</definedName>
     <definedName name="NAO_COF">#REF!</definedName>
     <definedName name="NAO_Debt">#REF!</definedName>
     <definedName name="NAO_Eco_Cap">#REF!</definedName>
     <definedName name="nao_econ_capital">#REF!</definedName>
     <definedName name="NAO_Inc_Tax">#REF!</definedName>
     <definedName name="NAO_Int_Exp">#REF!</definedName>
     <definedName name="NAO_Net_Inc">#REF!</definedName>
     <definedName name="nao_net_income">#REF!</definedName>
     <definedName name="nao_roe">#REF!</definedName>
     <definedName name="NAO_ROEC">#REF!</definedName>
     <definedName name="NAO_Tax_Rate">#REF!</definedName>
     <definedName name="NBNBB" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="NBNJN" hidden="1">#REF!</definedName>
     <definedName name="NCFR" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="neide" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="New" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="newbel" hidden="1">{"'Directory'!$A$72:$E$91"}</definedName>
-[...4 lines deleted...]
-    <definedName name="NEWWW" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="NGHJNG" hidden="1">#REF!</definedName>
-    <definedName name="NICOLA" hidden="1">{"IT",#N/A,FALSE,"GRAPHS";"Services",#N/A,FALSE,"GRAPHS";"Subsurface",#N/A,FALSE,"GRAPHS";"Production",#N/A,FALSE,"GRAPHS";"Facilities",#N/A,FALSE,"GRAPHS";"Pipeline &amp; Terminal",#N/A,FALSE,"GRAPHS";"Safety",#N/A,FALSE,"GRAPHS";"Commercial",#N/A,FALSE,"GRAPHS"}</definedName>
     <definedName name="NINEMOS99">#REF!</definedName>
     <definedName name="NJHMUIMUYIK" hidden="1">#REF!</definedName>
-    <definedName name="nlgextoeur1" hidden="1">#N/A</definedName>
-[...7 lines deleted...]
-    <definedName name="NOME5" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
     <definedName name="Nonperf_Loans">#REF!</definedName>
-    <definedName name="nouv" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...1 lines deleted...]
-    <definedName name="novo" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="now">#REF!</definedName>
-    <definedName name="nuçui" hidden="1">{#N/A,#N/A,FALSE,"COMENTARIOS";#N/A,#N/A,FALSE,"BALANÇO";#N/A,#N/A,FALSE,"RESULTADO";#N/A,#N/A,FALSE," SALDOS ATIVOS";#N/A,#N/A,FALSE,"SALDOS PASSIVOS";#N/A,#N/A,FALSE,"RECEITA DE VENDAS";#N/A,#N/A,FALSE," CPV";#N/A,#N/A,FALSE,"DESP COMERCIAIS";#N/A,#N/A,FALSE,"DESP ADM";#N/A,#N/A,FALSE,"RES FIN ";#N/A,#N/A,FALSE,"OUTRAS  OP ";#N/A,#N/A,FALSE,"RES N OP ";#N/A,#N/A,FALSE,"INTERCIAS JAN";#N/A,#N/A,FALSE,"INTERCIAS FEV";#N/A,#N/A,FALSE,"INTERCIAS MAR";#N/A,#N/A,FALSE,"INTERCIAS ABR";#N/A,#N/A,FALSE,"INTERCIAS MAI";#N/A,#N/A,FALSE,"INTERCIAS JUN";#N/A,#N/A,FALSE,"INTERCIAS JUL";#N/A,#N/A,FALSE,"INRECIAS AGO";#N/A,#N/A,FALSE,"INTERCIAS SET";#N/A,#N/A,FALSE,"INTERCIAS OUT";#N/A,#N/A,FALSE,"INTERCIAS NOV";#N/A,#N/A,FALSE,"INTERCIAS DEZ"}</definedName>
     <definedName name="NUOVO" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="nwr" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
     <definedName name="NY_Accrual_Pg3">#REF!</definedName>
     <definedName name="NY_Accrual_Pg4">#REF!</definedName>
     <definedName name="o" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
     <definedName name="O_S">#REF!</definedName>
-    <definedName name="o8g" hidden="1">{#N/A,#N/A,FALSE,"INVERSIONES Y AMORTIZ";#N/A,#N/A,FALSE,"BALANCE";#N/A,#N/A,FALSE,"CUENTA DE PYG";#N/A,#N/A,FALSE,"CUENTA DE PYG (2)";#N/A,#N/A,FALSE,"RATIOS";#N/A,#N/A,FALSE,"G. PERSONAL";#N/A,#N/A,FALSE,"G. SOCIALES";#N/A,#N/A,FALSE,"G. GENERALES";#N/A,#N/A,FALSE,"LINEAS DE PRODUCTOS"}</definedName>
-[...5 lines deleted...]
-    <definedName name="oih" hidden="1">{#N/A,#N/A,FALSE,"Relatórios";"Vendas e Custos",#N/A,FALSE,"Vendas e Custos";"Premissas",#N/A,FALSE,"Premissas";"Projeções",#N/A,FALSE,"Projeções";"Dolar",#N/A,FALSE,"Dolar";"Original",#N/A,FALSE,"Original e UFIR"}</definedName>
     <definedName name="oipí" hidden="1">{#N/A,#N/A,TRUE,"EMITI";#N/A,#N/A,TRUE,"XEMITI"}</definedName>
-    <definedName name="oiu" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
-[...1 lines deleted...]
-    <definedName name="OLDGATEVAR" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
     <definedName name="Oli" hidden="1">#REF!</definedName>
     <definedName name="òòààà" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="ooo" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="OOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOOO" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
     <definedName name="OP" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="OpbuQ4_Magnesio" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="OPERATING" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="orig.incomestmt" hidden="1">{"IT",#N/A,FALSE,"GRAPHS";"Services",#N/A,FALSE,"GRAPHS";"Subsurface",#N/A,FALSE,"GRAPHS";"Production",#N/A,FALSE,"GRAPHS";"Facilities",#N/A,FALSE,"GRAPHS";"Pipeline &amp; Terminal",#N/A,FALSE,"GRAPHS";"Safety",#N/A,FALSE,"GRAPHS";"Commercial",#N/A,FALSE,"GRAPHS"}</definedName>
-    <definedName name="origen" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
     <definedName name="Other_OP" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="other33" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="othermar" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="OTHOP" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="ougy" hidden="1">{#N/A,#N/A,FALSE,"COMENTARIOS";#N/A,#N/A,FALSE,"BALANÇO";#N/A,#N/A,FALSE,"RESULTADO";#N/A,#N/A,FALSE," SALDOS ATIVOS";#N/A,#N/A,FALSE,"SALDOS PASSIVOS";#N/A,#N/A,FALSE,"RECEITA DE VENDAS";#N/A,#N/A,FALSE," CPV";#N/A,#N/A,FALSE,"DESP COMERCIAIS";#N/A,#N/A,FALSE,"DESP ADM";#N/A,#N/A,FALSE,"RES FIN ";#N/A,#N/A,FALSE,"OUTRAS  OP ";#N/A,#N/A,FALSE,"RES N OP ";#N/A,#N/A,FALSE,"INTERCIAS JAN";#N/A,#N/A,FALSE,"INTERCIAS FEV";#N/A,#N/A,FALSE,"INTERCIAS MAR";#N/A,#N/A,FALSE,"INTERCIAS ABR";#N/A,#N/A,FALSE,"INTERCIAS MAI";#N/A,#N/A,FALSE,"INTERCIAS JUN";#N/A,#N/A,FALSE,"INTERCIAS JUL";#N/A,#N/A,FALSE,"INRECIAS AGO";#N/A,#N/A,FALSE,"INTERCIAS SET";#N/A,#N/A,FALSE,"INTERCIAS OUT";#N/A,#N/A,FALSE,"INTERCIAS NOV";#N/A,#N/A,FALSE,"INTERCIAS DEZ"}</definedName>
-    <definedName name="OUTRO" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="p">#REF!</definedName>
     <definedName name="P_BORROWS">#REF!</definedName>
     <definedName name="P_DLRSTCKS">#REF!</definedName>
     <definedName name="P_EDSEXP">#REF!</definedName>
     <definedName name="P_INCOME">#REF!</definedName>
     <definedName name="P_LONGTERM">#REF!</definedName>
     <definedName name="P_MISCEXP">#REF!</definedName>
     <definedName name="P_NETINC">#REF!</definedName>
     <definedName name="P_PROFBUS1">#REF!</definedName>
     <definedName name="P_PROFBUS2">#REF!</definedName>
     <definedName name="P_PROFBUS3">#REF!</definedName>
     <definedName name="P_PROFBUS4">#REF!</definedName>
     <definedName name="P_WHOLESALE">#REF!</definedName>
     <definedName name="PAGE1">#REF!</definedName>
     <definedName name="PAGE10">#REF!</definedName>
     <definedName name="PAGE2">#REF!</definedName>
     <definedName name="PAGE3">#REF!</definedName>
     <definedName name="PAGE4">#REF!</definedName>
     <definedName name="PAGE5">#REF!</definedName>
     <definedName name="PAGE6">#REF!</definedName>
     <definedName name="page8a" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="PALMY" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="PARETOATIV" hidden="1">{#N/A,#N/A,FALSE,"CPV";#N/A,#N/A,FALSE,"Pareto";#N/A,#N/A,FALSE,"Gráficos"}</definedName>
     <definedName name="patrim" hidden="1">#REF!</definedName>
-    <definedName name="pedro" hidden="1">{#N/A,"30% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
     <definedName name="PEFAC2" hidden="1">{#N/A,#N/A,FALSE,"BALLANTINE´S ";#N/A,#N/A,FALSE,"FUNDADOR"}</definedName>
-    <definedName name="Pendências2" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
-[...4 lines deleted...]
-    <definedName name="PEPE5" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="Per_End_Date">#REF!</definedName>
     <definedName name="PERÍODO">#REF!</definedName>
     <definedName name="Pers_Lines_Analyst_Rpts">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
-    <definedName name="pete" hidden="1">{#N/A,#N/A,FALSE,"Printing Output";#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"CF"}</definedName>
     <definedName name="pg1997a">#REF!</definedName>
     <definedName name="pg1997b">#REF!</definedName>
     <definedName name="pg1998a">#REF!</definedName>
     <definedName name="pg1998b">#REF!</definedName>
     <definedName name="pg1999a">#REF!</definedName>
     <definedName name="pg1999b">#REF!</definedName>
     <definedName name="pg2000a">#REF!</definedName>
     <definedName name="pg2000b">#REF!</definedName>
     <definedName name="pg2001a">#REF!</definedName>
     <definedName name="pg2001b">#REF!</definedName>
     <definedName name="pg2002a">#REF!</definedName>
     <definedName name="pg2002b">#REF!</definedName>
-    <definedName name="pharma" hidden="1">{#N/A,#N/A,FALSE,"Sales Graph";#N/A,#N/A,FALSE,"PSBM";#N/A,#N/A,FALSE,"BUC Graph";#N/A,#N/A,FALSE,"P&amp;L - YTD"}</definedName>
-    <definedName name="pig" hidden="1">{"histincome",#N/A,FALSE,"hyfins";"closing balance",#N/A,FALSE,"hyfins"}</definedName>
     <definedName name="pippo11" hidden="1">{#N/A,#N/A,FALSE,"CKD Price Build Up"}</definedName>
     <definedName name="pippo12" hidden="1">{#N/A,#N/A,FALSE,"Contr. Margin"}</definedName>
     <definedName name="pippo3" hidden="1">{#N/A,#N/A,FALSE,"Japan";#N/A,#N/A,FALSE,"Taiwan";#N/A,#N/A,FALSE,"Thailand";#N/A,#N/A,FALSE,"Australia"}</definedName>
     <definedName name="pippoooo" hidden="1">{"due_stringhe_po_tc",#N/A,FALSE,"TOT_VET_00";"due_stringhe_po_tc",#N/A,FALSE,"TOT_VET_FIAT";"due_stringhe_po_tc",#N/A,FALSE,"SEICENTO";"due_stringhe_po_tc",#N/A,FALSE,"SEIC+VAN";"due_stringhe_po_tc",#N/A,FALSE,"PANDA";"due_stringhe_po_tc",#N/A,FALSE,"PANDA+VAN";"due_stringhe_po_tc",#N/A,FALSE,"PUNTO";"due_stringhe_po_tc",#N/A,FALSE,"188";"due_stringhe_po_tc",#N/A,FALSE,"188_BN+VAN";"due_stringhe_po_tc",#N/A,FALSE,"PALIO-2V";"due_stringhe_po_tc",#N/A,FALSE,"PALIOWE";"due_stringhe_po_tc",#N/A,FALSE,"BRAVO_A";"due_stringhe_po_tc",#N/A,FALSE,"TIPO2";"due_stringhe_po_tc",#N/A,FALSE,"MAREA";"due_stringhe_po_tc",#N/A,FALSE,"MAREA+MAR";"due_stringhe_po_tc",#N/A,FALSE,"COUPE";"due_stringhe_po_tc",#N/A,FALSE,"BARCHETTA";"due_stringhe_po_tc",#N/A,FALSE,"MULTIPLA";"due_stringhe_po_tc",#N/A,FALSE,"ULYSSE";"due_stringhe_po_tc",#N/A,FALSE,"NUO_ULY";"due_stringhe_po_tc",#N/A,FALSE,"ULY TOT";"due_stringhe_po_tc",#N/A,FALSE,"DOBLO_TOT";"due_stringhe_po_tc",#N/A,FALSE,"DOBLO_PERS"}</definedName>
-    <definedName name="Pitchbook" hidden="1">{#N/A,#N/A,TRUE,"Sheet16"}</definedName>
-    <definedName name="pjçlk" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="pk" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="pl" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="Plan_Media_2000" hidden="1">{#N/A,#N/A,TRUE,"Año";#N/A,#N/A,TRUE,"Ene";#N/A,#N/A,TRUE,"Feb";#N/A,#N/A,TRUE,"Mar";#N/A,#N/A,TRUE,"Abr";#N/A,#N/A,TRUE,"May";#N/A,#N/A,TRUE,"Jun";#N/A,#N/A,TRUE,"Jul";#N/A,#N/A,TRUE,"Ago";#N/A,#N/A,TRUE,"Sep";#N/A,#N/A,TRUE,"Oct";#N/A,#N/A,TRUE,"Nov";#N/A,#N/A,TRUE,"Dic"}</definedName>
     <definedName name="planilha" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
-    <definedName name="PLCepi" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...3 lines deleted...]
-    <definedName name="Pnl" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="po" hidden="1">#REF!</definedName>
     <definedName name="poi" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="PORCO" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="port29" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="pos" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
     <definedName name="PP" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="pppp" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
-[...1 lines deleted...]
-    <definedName name="pppppppp" hidden="1">#REF!</definedName>
     <definedName name="ppppppppp" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="PPRA" hidden="1">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
-[...2 lines deleted...]
-    <definedName name="Premissas" hidden="1">{"summary1",#N/A,TRUE,"Comps";"summary2",#N/A,TRUE,"Comps";"summary3",#N/A,TRUE,"Comps"}</definedName>
     <definedName name="prensa" hidden="1">#REF!</definedName>
     <definedName name="Prev_Month_End">#REF!</definedName>
     <definedName name="Print2000">#REF!</definedName>
     <definedName name="Print2001">#REF!</definedName>
     <definedName name="Print2002">#REF!</definedName>
     <definedName name="Print2003">#REF!</definedName>
-    <definedName name="Procef" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...1 lines deleted...]
-    <definedName name="Produção" hidden="1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
     <definedName name="PROF1">#REF!</definedName>
     <definedName name="PROF2">#REF!</definedName>
     <definedName name="PROF3">#REF!</definedName>
     <definedName name="PROF4">#REF!</definedName>
     <definedName name="prog.TV" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
     <definedName name="projeto">#REF!</definedName>
     <definedName name="promem" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
-    <definedName name="PROP1" hidden="1">{#N/A,#N/A,FALSE,"EXPORTAC";#N/A,#N/A,FALSE,"SUPEL94"}</definedName>
-[...3 lines deleted...]
-    <definedName name="PUB_UserID" hidden="1">"MAYERX"</definedName>
     <definedName name="pwoefù" hidden="1">{#N/A,#N/A,TRUE,"Proposal";#N/A,#N/A,TRUE,"Assumptions";#N/A,#N/A,TRUE,"Net Income";#N/A,#N/A,TRUE,"Balsheet";#N/A,#N/A,TRUE,"Capex";#N/A,#N/A,TRUE,"Volumes";#N/A,#N/A,TRUE,"Revenues";#N/A,#N/A,TRUE,"Var.Costs";#N/A,#N/A,TRUE,"Personnel";#N/A,#N/A,TRUE,"Other costs";#N/A,#N/A,TRUE,"MKTG and G&amp;A"}</definedName>
     <definedName name="q">#REF!</definedName>
-    <definedName name="qaz" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...7 lines deleted...]
-    <definedName name="qqqqqq" hidden="1">{"VENTAS1",#N/A,FALSE,"VENTAS";"VENTAS2",#N/A,FALSE,"VENTAS";"VENTAS3",#N/A,FALSE,"VENTAS";"VENTAS4",#N/A,FALSE,"VENTAS";"VENTAS5",#N/A,FALSE,"VENTAS";"VENTAS6",#N/A,FALSE,"VENTAS";"VENTAS7",#N/A,FALSE,"VENTAS";"VENTAS8",#N/A,FALSE,"VENTAS"}</definedName>
     <definedName name="qqqqqqq" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="qqqqqqqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,276.75,FALSE,TRUE,TRUE,TRUE,0,1,1,300,1,1.96296296296296,1.15384615384615,4,TRUE,TRUE,3,TRUE,1,FALSE,75,"Swvu.Print_Todo.","ACwvu.Print_Todo.",#N/A,FALSE,FALSE,0,0,0,0,2,"","",FALSE,FALSE,TRUE,FALSE,1,#N/A,2,10,"=R1C1:R636C40",FALSE,#N/A,#N/A,FALSE,FALSE,FALSE,9,300,300,FALSE,TRUE,TRUE,TRUE,TRUE}</definedName>
-[...1 lines deleted...]
-    <definedName name="qqwtweryey" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="quarter">#REF!</definedName>
     <definedName name="qw" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="qwed" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="qwerrr" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="qwertqry" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...1 lines deleted...]
-    <definedName name="qwq" hidden="1">{#N/A,#N/A,FALSE,"Averages";#N/A,#N/A,FALSE,"Lineup Costs";#N/A,#N/A,FALSE,"Grossed Cost";#N/A,#N/A,FALSE,"PPV";#N/A,#N/A,FALSE,"Avg. Cost"}</definedName>
     <definedName name="qz" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="r_c3_is">#REF!</definedName>
     <definedName name="r_crm_is">#REF!</definedName>
     <definedName name="r_ee_is">#REF!</definedName>
     <definedName name="r_ise_is">#REF!</definedName>
     <definedName name="r_it_ent_is">#REF!</definedName>
     <definedName name="r_trc_is">#REF!</definedName>
-    <definedName name="RangeChange" hidden="1">#N/A</definedName>
-[...1 lines deleted...]
-    <definedName name="Ratios_2" hidden="1">{"'TG'!$A$1:$L$37"}</definedName>
     <definedName name="rcp_adj_income">#REF!</definedName>
     <definedName name="rcp_book_equity">#REF!</definedName>
     <definedName name="rcp_cof">#REF!</definedName>
     <definedName name="rcp_econ_capital">#REF!</definedName>
     <definedName name="rcp_net_income">#REF!</definedName>
     <definedName name="rcp_roe">#REF!</definedName>
     <definedName name="rcp_roec">#REF!</definedName>
     <definedName name="rcp_tax_rate">#REF!</definedName>
     <definedName name="rdcontratos" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="RDFGXGMF" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-[...1 lines deleted...]
-    <definedName name="recenue" hidden="1">{#N/A,#N/A,FALSE,"Earn'gs &amp; Val'n";#N/A,#N/A,FALSE,"Interim"}</definedName>
     <definedName name="reco">#REF!</definedName>
-    <definedName name="redo" hidden="1">{#N/A,#N/A,FALSE,"ACQ_GRAPHS";#N/A,#N/A,FALSE,"T_1 GRAPHS";#N/A,#N/A,FALSE,"T_2 GRAPHS";#N/A,#N/A,FALSE,"COMB_GRAPHS"}</definedName>
-    <definedName name="refis" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="refran_keyindicators">#REF!</definedName>
     <definedName name="REGFERYHYTU7JYIJ" hidden="1">#REF!</definedName>
-    <definedName name="reggie" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-    <definedName name="Regiane" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
     <definedName name="relo_keyindicators">#REF!</definedName>
     <definedName name="rem_adj_inc">#REF!</definedName>
     <definedName name="rem_bk_eq_a">#REF!</definedName>
     <definedName name="rem_bk_eq_e">#REF!</definedName>
     <definedName name="rem_ec_cap_a">#REF!</definedName>
     <definedName name="rem_ec_cap_e">#REF!</definedName>
     <definedName name="rem_net_inc">#REF!</definedName>
     <definedName name="rem_roec">#REF!</definedName>
     <definedName name="rem_tax_rate">#REF!</definedName>
     <definedName name="rendas">#REF!</definedName>
-    <definedName name="replacement" hidden="1">{"fcst w head depre cap",#N/A,FALSE,"PL";"new bud adj",#N/A,FALSE,"PL";"qtr",#N/A,FALSE,"PL";"quick",#N/A,FALSE,"PL";"bal sheet",#N/A,FALSE,"PL";"fixed assets",#N/A,FALSE,"PL"}</definedName>
-    <definedName name="Report_Annual" hidden="1">{"annual",#N/A,FALSE,"MAS";"margins",#N/A,FALSE,"MAS";"Q",#N/A,FALSE,"Qtrs."}</definedName>
     <definedName name="ReportCreated">TRUE</definedName>
-    <definedName name="ReportGroup" hidden="1">0</definedName>
-[...5 lines deleted...]
-    <definedName name="RESUNO" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
     <definedName name="Ret_Int">#REF!</definedName>
     <definedName name="reuvcnvjvbigig" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="reuyre" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="revcista" hidden="1">{#N/A,#N/A,TRUE,"EMTCI";#N/A,#N/A,TRUE,"MOTDI";#N/A,#N/A,TRUE,"EMITI"}</definedName>
     <definedName name="Review" hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"TFLE Walk";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Sensitivity";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability"}</definedName>
-    <definedName name="REW" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="rf">#REF!</definedName>
-    <definedName name="rf2e" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="rfc_adj_inc">#REF!</definedName>
     <definedName name="rfc_bk_eq_a">#REF!</definedName>
     <definedName name="rfc_bk_eq_e">#REF!</definedName>
     <definedName name="rfc_ec_cap_a">#REF!</definedName>
     <definedName name="rfc_ec_cap_e">#REF!</definedName>
     <definedName name="rfc_net_inc">#REF!</definedName>
     <definedName name="rfc_roec">#REF!</definedName>
     <definedName name="rfc_tax_rate">#REF!</definedName>
     <definedName name="RFF" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="rfff" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
     <definedName name="rg" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="RiskAfterRecalcMacro" hidden="1">""</definedName>
-[...3 lines deleted...]
-    <definedName name="RiskMultipleCPUSupportEnabled" hidden="1">TRUE</definedName>
     <definedName name="RITA" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="RITA1" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="RITA2" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="RITA3" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="RITA4" hidden="1">{#N/A,#N/A,FALSE,"Japan";#N/A,#N/A,FALSE,"Taiwan";#N/A,#N/A,FALSE,"Thailand";#N/A,#N/A,FALSE,"Australia"}</definedName>
     <definedName name="RITA5" hidden="1">{#N/A,#N/A,FALSE,"CKD Price Build Up"}</definedName>
     <definedName name="RITA6" hidden="1">{#N/A,#N/A,FALSE,"Contr. Margin"}</definedName>
-    <definedName name="rnew" hidden="1">{#N/A,#N/A,FALSE,"Lineup Costs";#N/A,#N/A,FALSE,"Grossed Cost";#N/A,#N/A,FALSE,"RealAvg."}</definedName>
-[...4 lines deleted...]
-    <definedName name="ROB" hidden="1">{#N/A,#N/A,FALSE,"EXPORTAC";#N/A,#N/A,FALSE,"SUPEL94"}</definedName>
     <definedName name="ROECYTD1">#REF!</definedName>
     <definedName name="ROECYTD2">#REF!</definedName>
     <definedName name="rolrort" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="RR" hidden="1">{"DEMCONTCA",#N/A,FALSE,"C V M"}</definedName>
     <definedName name="rrr" hidden="1">{#N/A,#N/A,FALSE,"CKD Price Build Up"}</definedName>
     <definedName name="rrrrr" hidden="1">{#N/A,#N/A,FALSE,"Contr. Margin"}</definedName>
-    <definedName name="rrrrrrr" hidden="1">{#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"INTERCONNECTION";#N/A,#N/A,FALSE,"NEWPRODUCTS";#N/A,#N/A,FALSE,"RATES";#N/A,#N/A,FALSE,"VAREXPL";#N/A,#N/A,FALSE,"INTERCONNECTION"}</definedName>
-    <definedName name="rrrrrrrrrrrrr" hidden="1">{#N/A,#N/A,FALSE,"JAN98VARIANCE";#N/A,#N/A,FALSE,"DATAPAC-HYPERSTREAM BACKUP";#N/A,#N/A,FALSE,"NONPRIME BILLING"}</definedName>
     <definedName name="rta" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
     <definedName name="rthcvcstcesa" hidden="1">#REF!</definedName>
     <definedName name="rtrr" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="rtwetetyetye" hidden="1">#REF!</definedName>
     <definedName name="rtygetyhyjhj" hidden="1">#REF!</definedName>
     <definedName name="rtyrty" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="rvcvhyh" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="RWER" hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de Vendas - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
-    <definedName name="rwert" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="S">#REF!</definedName>
-    <definedName name="sadF" hidden="1">{"summary1",#N/A,TRUE,"Comps";"summary2",#N/A,TRUE,"Comps";"summary3",#N/A,TRUE,"Comps"}</definedName>
     <definedName name="sadfsad" hidden="1">#REF!</definedName>
-    <definedName name="sally" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="sandra" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="SAPBEXdnldView" hidden="1">"411I4OEE440ZW3XFMUOYAHQGD"</definedName>
     <definedName name="SAPBEXrevision" hidden="1">3</definedName>
     <definedName name="SAPBEXsysID" hidden="1">"BP1"</definedName>
     <definedName name="SAPBEXwbID" hidden="1">"3U2PSF1KESQK4U14B6X7C6DL5"</definedName>
-    <definedName name="sargtwregwer" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
-[...1 lines deleted...]
-    <definedName name="sasassasa" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="sasde" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="sbenini" hidden="1">{#N/A,#N/A,FALSE,"Plan1";#N/A,#N/A,FALSE,"Plan2"}</definedName>
-    <definedName name="scasd" hidden="1">#REF!</definedName>
     <definedName name="SCFSDF" hidden="1">#REF!</definedName>
     <definedName name="sched10">#REF!</definedName>
     <definedName name="sched12">#REF!</definedName>
-    <definedName name="SD" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...1 lines deleted...]
-    <definedName name="sdas" hidden="1">{#N/A,#N/A,FALSE,"Presentation Summary";#N/A,#N/A,FALSE,"Consolidated Summary";#N/A,#N/A,FALSE,"GLA";#N/A,#N/A,FALSE,"Consolidating Schedule";#N/A,#N/A,FALSE,"GLB";#N/A,#N/A,FALSE,"GGM";#N/A,#N/A,FALSE,"SurFin";#N/A,#N/A,FALSE,"CBC";#N/A,#N/A,FALSE,"DTVI";#N/A,#N/A,FALSE,"Elim";#N/A,#N/A,FALSE,"Other"}</definedName>
     <definedName name="sdcfwfcfgggg" hidden="1">#REF!</definedName>
-    <definedName name="sdfc" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
     <definedName name="SDFDGFGG" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="sdfgsdfsd" hidden="1">{#N/A,#N/A,FALSE,"AEI";#N/A,#N/A,FALSE,"BBC";#N/A,#N/A,FALSE,"ART";#N/A,#N/A,FALSE,"Bloomberg";#N/A,#N/A,FALSE,"Cinecanal";#N/A,#N/A,FALSE,"Telemundo Intn'l";#N/A,#N/A,FALSE,"Telemundo PR";#N/A,#N/A,FALSE,"CL@SE";#N/A,#N/A,FALSE,"Cronica TV";#N/A,#N/A,FALSE,"Music Choice";#N/A,#N/A,FALSE,"Discoveryal";#N/A,#N/A,FALSE,"Discoveryall";#N/A,#N/A,FALSE,"Disney ";#N/A,#N/A,FALSE,"Disney-BR";#N/A,#N/A,FALSE,"Disney - PR";#N/A,#N/A,FALSE,"E! PR";#N/A,#N/A,FALSE,"ESPN - PR";#N/A,#N/A,FALSE,"ESPN ";#N/A,#N/A,FALSE,"ESPN2";#N/A,#N/A,FALSE,"ESPN-Brasil";#N/A,#N/A,FALSE,"Film Zone";#N/A,#N/A,FALSE,"Gems";#N/A,#N/A,FALSE,"Hallmark";#N/A,#N/A,FALSE,"HBO Basic all";#N/A,#N/A,FALSE,"HBO_Ole(P)";#N/A,#N/A,FALSE,"HBOSouth(P) Flat Fee";#N/A,#N/A,FALSE,"HBO PR ";#N/A,#N/A,FALSE,"Showtime - PR";#N/A,#N/A,FALSE,"HTV";#N/A,#N/A,FALSE,"Imagen";#N/A,#N/A,FALSE,"Lifetime";#N/A,#N/A,FALSE,"Infinito";#N/A,#N/A,FALSE,"MGM ";#N/A,#N/A,FALSE,"Casa Club";#N/A,#N/A,FALSE,"MTV_Latino";#N/A,#N/A,FALSE,"MTV_Brasil";#N/A,#N/A,FALSE,"MuchMusic";#N/A,#N/A,FALSE,"MVS-Multipremier";#N/A,#N/A,FALSE,"MVS-ZAZ";#N/A,#N/A,FALSE,"MVS-Antena3";#N/A,#N/A,FALSE,"MVS-CineLatino";#N/A,#N/A,FALSE,"MVS-MAS&amp;MC";#N/A,#N/A,FALSE,"NHK";#N/A,#N/A,FALSE,"Nickelodeon PR";#N/A,#N/A,FALSE,"Nickelodeon";#N/A,#N/A,FALSE,"Locomotion-ODC";#N/A,#N/A,FALSE,"Playboy";#N/A,#N/A,FALSE,"RTVE- TVE";#N/A,#N/A,FALSE,"TU Acquisition";#N/A,#N/A,FALSE,"Turner II";#N/A,#N/A,FALSE,"Turner I";#N/A,#N/A,FALSE,"TVA";#N/A,#N/A,FALSE,"TV5";#N/A,#N/A,FALSE,"USA";#N/A,#N/A,FALSE,"USA Brasil ";#N/A,#N/A,FALSE,"USA - PR";#N/A,#N/A,FALSE,"TVN_CHILE";#N/A,#N/A,FALSE,"Venevision";#N/A,#N/A,FALSE,"Weather Channel";#N/A,#N/A,FALSE,"Venus";#N/A,#N/A,FALSE,"Band News";#N/A,#N/A,FALSE,"CMT Brasil";#N/A,#N/A,FALSE,"PR Networks";#N/A,#N/A,FALSE,"A&amp;E - PR";#N/A,#N/A,FALSE,"Disney ";#N/A,#N/A,FALSE,"Eurochannel";#N/A,#N/A,FALSE,"HBO Basic all";#N/A,#N/A,FALSE,"HBO_Ole(P)"}</definedName>
-    <definedName name="sdfh" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="SDFSDFDS" hidden="1">#REF!</definedName>
-    <definedName name="sdgagf" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="sdgfsdg" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="sdrtbdjhnjkg" hidden="1">#REF!</definedName>
-    <definedName name="sdsadasd" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...1 lines deleted...]
-    <definedName name="SDSDSDSDSDSDS" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="SDVFSFEG" hidden="1">#REF!</definedName>
     <definedName name="se" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
     <definedName name="SecondQtr99">#REF!</definedName>
-    <definedName name="see" hidden="1">{#N/A,#N/A,FALSE,"Presentation Summary";#N/A,#N/A,FALSE,"Consolidated Summary";#N/A,#N/A,FALSE,"GLA";#N/A,#N/A,FALSE,"Consolidating Schedule";#N/A,#N/A,FALSE,"GLB";#N/A,#N/A,FALSE,"GGM";#N/A,#N/A,FALSE,"SurFin";#N/A,#N/A,FALSE,"CBC";#N/A,#N/A,FALSE,"DTVI";#N/A,#N/A,FALSE,"Elim";#N/A,#N/A,FALSE,"Other"}</definedName>
     <definedName name="Seg_N.A.">#REF!</definedName>
     <definedName name="sencount" hidden="1">1</definedName>
-    <definedName name="service" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="sfdirect" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="sg" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="sgsdfgsd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="Sheet" hidden="1">{"Revs",#N/A,TRUE,"Revs";"Costs",#N/A,TRUE,"Revs";"EBITDA",#N/A,TRUE,"Revs";"IS",#N/A,TRUE,"Revs";"CF",#N/A,TRUE,"Revs";"D/E",#N/A,TRUE,"Revs";"Debt Stats",#N/A,TRUE,"Revs";"DCFu",#N/A,TRUE,"Revs";"Sensitivity1",#N/A,TRUE,"Revs";"DCFl",#N/A,TRUE,"Revs"}</definedName>
     <definedName name="SHEETE">#REF!</definedName>
-    <definedName name="SHOO" hidden="1">{#N/A,#N/A,FALSE,"Sheet1"}</definedName>
     <definedName name="SHOOT" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="SIN" hidden="1">{#N/A,#N/A,FALSE,"CKD Price Build Up"}</definedName>
     <definedName name="SixMos99">#REF!</definedName>
     <definedName name="sjsth" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="sk" hidden="1">"1, 3, 1, False, 2, False, False, , 0, False, True, 3, 2"</definedName>
-    <definedName name="skato" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
     <definedName name="skdjfh" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
     <definedName name="skdjfh1" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
-    <definedName name="SLEVIN" hidden="1">{"SUMMARY",#N/A,TRUE,"RIGGIN INCR";"SUMMARY",#N/A,TRUE,"DEAN";"SUMMARY",#N/A,TRUE,"GAWRYS";"SUMMARY",#N/A,TRUE,"RUSSO GBVS";"SUMMARY",#N/A,TRUE,"RUSSO WW";"SUMMARY",#N/A,TRUE,"RUSSO TOTAL ";"SUMMARY",#N/A,TRUE,"BOUCHARD";"SUMMARY",#N/A,TRUE,"ZECCA";"SUMMARY",#N/A,TRUE,"RIGGIN TOTAL";"SUMMARY",#N/A,TRUE,"REGLI INCR";"SUMMARY",#N/A,TRUE,"SUSKI";"SUMMARY",#N/A,TRUE,"JOHNSON";"SUMMARY",#N/A,TRUE,"CONN";"SUMMARY",#N/A,TRUE,"REGLI TOTAL";"SUMMARY",#N/A,TRUE,"BROWN";"SUMMARY",#N/A,TRUE,"DENIGRIS INC";"SUMMARY",#N/A,TRUE,"DeNIGRIS TOTAL";"IS",#N/A,TRUE,"INC ST"}</definedName>
     <definedName name="solver_adj" hidden="1">#REF!</definedName>
-    <definedName name="solver_cvg" hidden="1">0.001</definedName>
-[...2 lines deleted...]
-    <definedName name="solver_itr" hidden="1">100</definedName>
     <definedName name="solver_lin" hidden="1">0</definedName>
-    <definedName name="solver_neg" hidden="1">2</definedName>
-    <definedName name="solver_ntri" hidden="1">2147483647</definedName>
     <definedName name="solver_num" hidden="1">0</definedName>
-    <definedName name="solver_nwt" hidden="1">1</definedName>
     <definedName name="solver_opt" hidden="1">#REF!</definedName>
-    <definedName name="solver_pre" hidden="1">0.000001</definedName>
-[...8 lines deleted...]
-    <definedName name="solver_tim" hidden="1">100</definedName>
     <definedName name="solver_tmp" hidden="1">#REF!</definedName>
-    <definedName name="solver_tol" hidden="1">0.05</definedName>
     <definedName name="solver_typ" hidden="1">1</definedName>
     <definedName name="solver_val" hidden="1">1000</definedName>
     <definedName name="Sort2" hidden="1">#REF!</definedName>
     <definedName name="sorte" hidden="1">{"'Comercial'!$A$1:$K$258","'Comercial'!$A$1:$K$257"}</definedName>
-    <definedName name="spfhiw" hidden="1">25</definedName>
     <definedName name="ss" hidden="1">{"'19 Federal Tax Reconciliation'!$B$1:$H$71"}</definedName>
-    <definedName name="SSD" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="sss" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="SSSS" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="SSSSS" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="ssssss" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="sssssss" hidden="1">{"Fecha_Dezembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Dezermbro",#N/A,FALSE,"DIFERIDO";"Pis_Dezembro",#N/A,FALSE,"PIS COFINS";"Iss_Dezembro",#N/A,FALSE,"ISS"}</definedName>
-[...1 lines deleted...]
-    <definedName name="Staril" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="START">#REF!</definedName>
     <definedName name="STATTAX">#REF!</definedName>
-    <definedName name="StratPlanAP" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...58 lines deleted...]
-    <definedName name="Supplies_03" hidden="1">#REF!</definedName>
     <definedName name="sust" hidden="1">{"'Comercial'!$A$1:$K$258","'Comercial'!$A$1:$K$257"}</definedName>
     <definedName name="sustent" hidden="1">{"'Comercial'!$A$1:$K$258","'Comercial'!$A$1:$K$257"}</definedName>
-    <definedName name="sw" hidden="1">{#N/A,#N/A,FALSE,"Presentation Summary";#N/A,#N/A,FALSE,"Consolidated Summary";#N/A,#N/A,FALSE,"GLA";#N/A,#N/A,FALSE,"Consolidating Schedule";#N/A,#N/A,FALSE,"GLB";#N/A,#N/A,FALSE,"GGM";#N/A,#N/A,FALSE,"SurFin";#N/A,#N/A,FALSE,"CBC";#N/A,#N/A,FALSE,"DTVI";#N/A,#N/A,FALSE,"Elim";#N/A,#N/A,FALSE,"Other"}</definedName>
     <definedName name="sx" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="tabelle" hidden="1">{"Synthesis",#N/A,FALSE,"SYNTHESIS"}</definedName>
     <definedName name="Target">#REF!</definedName>
-    <definedName name="TATAT" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-[...1 lines deleted...]
-    <definedName name="TCVB" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="tdioer" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="TE" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-[...4 lines deleted...]
-    <definedName name="temp" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Inputs";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"CashFlo";#N/A,#N/A,TRUE,"Prices";#N/A,#N/A,TRUE,"Operations";#N/A,#N/A,TRUE,"GAAP Income";#N/A,#N/A,TRUE,"GAAP Balance";#N/A,#N/A,TRUE,"D&amp;A";#N/A,#N/A,TRUE,"Revolving Working Capital";#N/A,#N/A,TRUE,"Work.Cap.";#N/A,#N/A,TRUE,"Tax Inputs";#N/A,#N/A,TRUE,"Ven Cash Flow";#N/A,#N/A,TRUE,"Ven Income Tax";#N/A,#N/A,TRUE,"Ven Vat";#N/A,#N/A,TRUE,"Ven Balance"}</definedName>
     <definedName name="TEMPCALC">#REF!</definedName>
-    <definedName name="TEN" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
-[...2 lines deleted...]
-    <definedName name="tequinol" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="tes" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
-    <definedName name="test" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="test1" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="test11" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="test2" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="test3" hidden="1">#REF!</definedName>
     <definedName name="test4" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="testcapital" hidden="1">{"IT",#N/A,FALSE,"GRAPHS";"Services",#N/A,FALSE,"GRAPHS";"Subsurface",#N/A,FALSE,"GRAPHS";"Production",#N/A,FALSE,"GRAPHS";"Facilities",#N/A,FALSE,"GRAPHS";"Pipeline &amp; Terminal",#N/A,FALSE,"GRAPHS";"Safety",#N/A,FALSE,"GRAPHS";"Commercial",#N/A,FALSE,"GRAPHS"}</definedName>
     <definedName name="teste" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
-    <definedName name="teste2" hidden="1">{"Fecha_Novembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Novembro",#N/A,FALSE,"DIFERIDO";"Pis_Novembro",#N/A,FALSE,"PIS COFINS";"Iss_Novembro",#N/A,FALSE,"ISS"}</definedName>
-[...4 lines deleted...]
-    <definedName name="TextRefCopyRangeCount" hidden="1">28</definedName>
     <definedName name="tg" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
     <definedName name="thirdq99">#REF!</definedName>
     <definedName name="thtryty" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="tipo">#REF!</definedName>
-    <definedName name="Titan" hidden="1">{"kricash",#N/A,FALSE,"INC";"kriinc",#N/A,FALSE,"INC";"krimiami",#N/A,FALSE,"INC";"kriother",#N/A,FALSE,"INC";"kripapers",#N/A,FALSE,"INC"}</definedName>
     <definedName name="TITLE">#REF!</definedName>
-    <definedName name="tjtrj" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
     <definedName name="Toledo" hidden="1">{#N/A,#N/A,FALSE,"BALLANTINE´S ";#N/A,#N/A,FALSE,"FUNDADOR"}</definedName>
-    <definedName name="tony" hidden="1">{"'HR1 D'!$A$1:$N$35"}</definedName>
-[...27 lines deleted...]
-    <definedName name="TopRankUpdateDisplay" hidden="1">FALSE</definedName>
     <definedName name="totals">#REF!</definedName>
     <definedName name="tr" hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America";#N/A,#N/A,TRUE,"2001 Puerto Rico"}</definedName>
-    <definedName name="transp36" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
-    <definedName name="transp36a" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
     <definedName name="Treas">#REF!</definedName>
-    <definedName name="treeList" hidden="1">"11000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000000"</definedName>
     <definedName name="Trsy">#REF!</definedName>
-    <definedName name="tryeuyit" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="ttt" hidden="1">{#N/A,#N/A,FALSE,"Japan";#N/A,#N/A,FALSE,"Taiwan";#N/A,#N/A,FALSE,"Thailand";#N/A,#N/A,FALSE,"Australia"}</definedName>
     <definedName name="tttt" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="Tudo" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
     <definedName name="TV" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
     <definedName name="TVGYRTUHTYIUKPIOÇ.JK" hidden="1">#REF!</definedName>
     <definedName name="ty" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="tyjtykj" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
-[...4 lines deleted...]
-    <definedName name="UCM_9" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
     <definedName name="ui" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="uiu" hidden="1">{#N/A,#N/A,TRUE,"Proposal";#N/A,#N/A,TRUE,"Assumptions";#N/A,#N/A,TRUE,"Net Income";#N/A,#N/A,TRUE,"Balsheet";#N/A,#N/A,TRUE,"Capex";#N/A,#N/A,TRUE,"Volumes";#N/A,#N/A,TRUE,"Revenues";#N/A,#N/A,TRUE,"Var.Costs";#N/A,#N/A,TRUE,"Personnel";#N/A,#N/A,TRUE,"Other costs";#N/A,#N/A,TRUE,"MKTG and G&amp;A"}</definedName>
     <definedName name="ujuikuiki" hidden="1">#REF!</definedName>
-    <definedName name="Unit" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...1 lines deleted...]
-    <definedName name="uog" hidden="1">{#N/A,#N/A,FALSE,"CARATULA GENERAL";#N/A,#N/A,FALSE,"GSxDIRECCION";#N/A,#N/A,FALSE,"Caratula";#N/A,#N/A,FALSE,"GSxCTRO";#N/A,#N/A,FALSE,"GsAdm.Centr";#N/A,#N/A,FALSE,"Dir.Gral";#N/A,#N/A,FALSE,"AdmyFzas";#N/A,#N/A,FALSE,"Sistemas";#N/A,#N/A,FALSE,"RRHH"}</definedName>
     <definedName name="uokgf" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="uoluyk" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios"}</definedName>
     <definedName name="uortio" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="us" hidden="1">{#N/A,#N/A,FALSE,"Sheet1"}</definedName>
-    <definedName name="uu" hidden="1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
     <definedName name="uy" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="v" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
-    <definedName name="V0" hidden="1">{#N/A,#N/A,FALSE,"FlCx99";#N/A,#N/A,FALSE,"Dívida99"}</definedName>
-[...3 lines deleted...]
-    <definedName name="variacion" hidden="1">{#N/A,#N/A,FALSE,"Carga General";#N/A,#N/A,FALSE,"Carga Carbon Cesar";#N/A,#N/A,FALSE,"Inv. Equipo ";#N/A,#N/A,FALSE,"CF Carga";#N/A,#N/A,FALSE,"Drummond";#N/A,#N/A,FALSE,"Rehabilitacion";#N/A,#N/A,FALSE,"Consolidacion";#N/A,#N/A,FALSE,"Deuda"}</definedName>
     <definedName name="VBCBVCBCB" hidden="1">#REF!</definedName>
     <definedName name="vc" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="VCBDGDGDD" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="vdavdvfsvfaerbrqewb" hidden="1">{"fdsup://directions/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DYN_ARGS=TRUE&amp;DOC_NAME=FAT:FQL_AUDITING_CLIENT_TEMPLATE.FAT&amp;display_string=Audit&amp;VAR:KEY=KVWJIXKPUX&amp;VAR:QUERY=UkdGX1RBWF9SQVRFKEFOTiwwLCwsLCwsTk9BVURJVCk=&amp;WINDOW=FIRST_POPUP&amp;HEIGHT=450&amp;WIDTH=450&amp;","START_MAXIMIZED=FALSE&amp;VAR:CALENDAR=US&amp;VAR:SYMBOL=GOOG&amp;VAR:INDEX=0"}</definedName>
     <definedName name="vdfgfghghjfg" hidden="1">#REF!</definedName>
     <definedName name="vdfrgr" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="vdsfews" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="Vector" hidden="1">{"'Volante'!$A$1:$O$18"}</definedName>
-    <definedName name="Venus" hidden="1">{#N/A,#N/A,TRUE,"Input";#N/A,#N/A,TRUE,"BBC";#N/A,#N/A,TRUE,"Bloomberg";#N/A,#N/A,TRUE,"Bravo";#N/A,#N/A,TRUE,"Digital_Cable_Radio";#N/A,#N/A,TRUE,"Discovery";#N/A,#N/A,TRUE,"DW";#N/A,#N/A,TRUE,"Fundacao";#N/A,#N/A,TRUE,"GLA";#N/A,#N/A,TRUE,"Gems";#N/A,#N/A,TRUE,"HBO_Ole(B)";#N/A,#N/A,TRUE,"HBO_Ole(P)";#N/A,#N/A,TRUE,"HBOBrasil(B)";#N/A,#N/A,TRUE,"HBOBrasil(P)";#N/A,#N/A,TRUE,"MVS-Antena3";#N/A,#N/A,TRUE,"MVS-AS";#N/A,#N/A,TRUE,"MVS-CINELATINO";#N/A,#N/A,TRUE,"MVS-MULTICINEMA";#N/A,#N/A,TRUE,"MVS-MULTIPREM";#N/A,#N/A,TRUE,"MVS-ZAZ";#N/A,#N/A,TRUE,"MTV_Latino";#N/A,#N/A,TRUE,"RTE";#N/A,#N/A,TRUE,"Telenoticias";#N/A,#N/A,TRUE,"Travel";#N/A,#N/A,TRUE,"Turner";#N/A,#N/A,TRUE,"TVSenado";#N/A,#N/A,TRUE,"TVA";#N/A,#N/A,TRUE,"TVN_CHILE";#N/A,#N/A,TRUE,"USA";#N/A,#N/A,TRUE,"Venevision";#N/A,#N/A,TRUE,"Worldnet";#N/A,#N/A,TRUE,"Worldvision"}</definedName>
-[...2 lines deleted...]
-    <definedName name="vhc" hidden="1">{#N/A,#N/A,FALSE,"FlCx99";#N/A,#N/A,FALSE,"Dívida99"}</definedName>
     <definedName name="vhul" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="vhytjuyj" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="VI" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
     <definedName name="vitorio" hidden="1">{"'crono'!$U$12:$W$20"}</definedName>
     <definedName name="vmeiflòflòff" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="Voip" hidden="1">{"'Edit'!$A$1:$V$2277"}</definedName>
     <definedName name="vol">#REF!</definedName>
     <definedName name="vrtryjhvyrj" hidden="1">#REF!</definedName>
     <definedName name="VRWGVYHGNUJ" hidden="1">#REF!</definedName>
     <definedName name="vsd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
     <definedName name="vsdfew" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="vvvvv" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
     <definedName name="vxcvgdfsg" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="vz" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability";#N/A,#N/A,FALSE,"Business Comparison"}</definedName>
     <definedName name="w" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="w3r" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
-    <definedName name="wa" hidden="1">#REF!</definedName>
-[...9 lines deleted...]
-    <definedName name="we" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="weeee" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="wer" hidden="1">{"LBO Summary",#N/A,FALSE,"Summary"}</definedName>
-[...1 lines deleted...]
-    <definedName name="WERSDFRTYDFG" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="wghatt" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="what" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
     <definedName name="whatever" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="WHOLESALE">#REF!</definedName>
     <definedName name="WHSINC">#REF!</definedName>
-    <definedName name="wil" hidden="1">{"forecast",#N/A,FALSE,"PL";"FCST YTD",#N/A,FALSE,"PL";"new bud adj",#N/A,FALSE,"PL";"new budget",#N/A,FALSE,"PL";"qtr",#N/A,FALSE,"PL";"bal sheet",#N/A,FALSE,"MONTHLY BALANCE SHEET";"fcst w head depre cap",#N/A,FALSE,"PL"}</definedName>
-    <definedName name="willwtt" hidden="1">{"forecast",#N/A,FALSE,"PL";"FCST YTD",#N/A,FALSE,"PL";"new bud adj",#N/A,FALSE,"PL";"new budget",#N/A,FALSE,"PL";"qtr",#N/A,FALSE,"PL";"bal sheet",#N/A,FALSE,"MONTHLY BALANCE SHEET";"fcst w head depre cap",#N/A,FALSE,"PL"}</definedName>
     <definedName name="WKSHT">#REF!</definedName>
-    <definedName name="wnew" hidden="1">{#N/A,#N/A,FALSE,"Averages";#N/A,#N/A,FALSE,"Lineup Costs";#N/A,#N/A,FALSE,"Grossed Cost";#N/A,#N/A,FALSE,"PPV";#N/A,#N/A,FALSE,"Avg. Cost"}</definedName>
-[...1 lines deleted...]
-    <definedName name="working" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="WORKSHEET">#REF!</definedName>
-    <definedName name="wq" hidden="1">{"'PXR_6500'!$A$1:$I$124"}</definedName>
-[...1 lines deleted...]
-    <definedName name="wqeweqwe" hidden="1">{"MDU Equipments",#N/A,FALSE,"Custos Equipamentos"}</definedName>
     <definedName name="wr">#REF!</definedName>
-    <definedName name="wrn" hidden="1">{#N/A,#N/A,FALSE,"DCF Summary";#N/A,#N/A,FALSE,"Casema";#N/A,#N/A,FALSE,"Casema NoTel";#N/A,#N/A,FALSE,"UK";#N/A,#N/A,FALSE,"RCF";#N/A,#N/A,FALSE,"Intercable CZ";#N/A,#N/A,FALSE,"Interkabel P"}</definedName>
-[...22 lines deleted...]
-    <definedName name="wrn.20." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
     <definedName name="wrn.2001._.Product." hidden="1">{#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 South Africa";#N/A,#N/A,TRUE,"2001 Egypt";#N/A,#N/A,TRUE,"2001 RCENA";#N/A,#N/A,TRUE,"2001Czech Rep";#N/A,#N/A,TRUE,"2001 Poland";#N/A,#N/A,TRUE,"2001 RCWA";#N/A,#N/A,TRUE,"2001 RCSA";#N/A,#N/A,TRUE,"2001 Turkey";#N/A,#N/A,TRUE,"2001 Dubai"}</definedName>
     <definedName name="wrn.2001._.Summary." hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
-    <definedName name="wrn.21." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
-[...7 lines deleted...]
-    <definedName name="wrn.29." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
     <definedName name="wrn.3" hidden="1">{#N/A,#N/A,TRUE,"EMTCI";#N/A,#N/A,TRUE,"MOTDI";#N/A,#N/A,TRUE,"EMITI"}</definedName>
-    <definedName name="wrn.3." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc1",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution"}</definedName>
     <definedName name="wrn.3._.TC._.EXPORT._.SHEETS." hidden="1">{#N/A,#N/A,TRUE,"XEMTCI";#N/A,#N/A,TRUE,"XMOTDI";#N/A,#N/A,TRUE,"XEMITI"}</definedName>
     <definedName name="wrn.3._.TC._.MAIN._.SHEETS." hidden="1">{#N/A,#N/A,TRUE,"EMTCI";#N/A,#N/A,TRUE,"MOTDI";#N/A,#N/A,TRUE,"EMITI"}</definedName>
-    <definedName name="wrn.30." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
-[...62 lines deleted...]
-    <definedName name="wrn.99999" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="wrn.9D." hidden="1">{"9D",#N/A,FALSE,"9D"}</definedName>
-    <definedName name="wrn.aaa" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...7 lines deleted...]
-    <definedName name="wrn.Advertising._.Acum._.Julio._.00." hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
     <definedName name="wrn.Aging._.and._.Trend._.Analysis." hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-    <definedName name="wrn.ALAN." hidden="1">{"CREDIT STATISTICS",#N/A,FALSE,"STATS";"CF_AND_IS",#N/A,FALSE,"PLAN";"DEBT SCHEDULE",#N/A,FALSE,"PLAN";"SUBSCRIBERS",#N/A,FALSE,"PLAN";"DETAIL_REV",#N/A,FALSE,"PLAN";"DETAIL_EXPENSE",#N/A,FALSE,"PLAN";"SALES_AND EXP_DRIVERS",#N/A,FALSE,"PLAN";"FIXED ASSETS",#N/A,FALSE,"PLAN";"DEPRECIATION SCHEDULE",#N/A,FALSE,"PLAN"}</definedName>
     <definedName name="wrn.All." hidden="1">{#N/A,#N/A,FALSE,"LOAD CFA USAssy&amp;Stp";#N/A,#N/A,FALSE,"LOAD CFA CanAssy&amp;Stp";#N/A,#N/A,FALSE,"LOAD CFA US PTO&amp;CO";#N/A,#N/A,FALSE,"LOAD CFA Can PTO&amp;CO";#N/A,#N/A,FALSE,"LOAD CFA MfgGO";#N/A,#N/A,FALSE,"LOAD CFA Stats";#N/A,#N/A,FALSE,"LOAD CorpExpense";#N/A,#N/A,FALSE,"Total ProfitLoss Submission CFA"}</definedName>
-    <definedName name="wrn.All._.Financials." hidden="1">{#N/A,#N/A,TRUE,"Assumptions";#N/A,#N/A,TRUE,"Op Projection";#N/A,#N/A,TRUE,"Capital";#N/A,#N/A,TRUE,"Income";#N/A,#N/A,TRUE,"Balance";#N/A,#N/A,TRUE,"Sources&amp;Uses"}</definedName>
-[...29 lines deleted...]
-    <definedName name="wrn.BEL." hidden="1">{"IS",#N/A,FALSE,"IS";"RPTIS",#N/A,FALSE,"RPTIS";"STATS",#N/A,FALSE,"STATS";"CELL",#N/A,FALSE,"CELL";"BS",#N/A,FALSE,"BS"}</definedName>
     <definedName name="wrn.Big._.Four._.Countries." hidden="1">{#N/A,#N/A,FALSE,"Japan";#N/A,#N/A,FALSE,"Taiwan";#N/A,#N/A,FALSE,"Thailand";#N/A,#N/A,FALSE,"Australia"}</definedName>
-    <definedName name="wrn.bm" hidden="1">{#N/A,#N/A,FALSE,"Phar";#N/A,#N/A,FALSE,"Card";#N/A,#N/A,FALSE,"Prav";#N/A,#N/A,FALSE,"Irbe";#N/A,#N/A,FALSE,"Plavix";#N/A,#N/A,FALSE,"Capt";#N/A,#N/A,FALSE,"Fosi";#N/A,#N/A,FALSE,"Anti";#N/A,#N/A,FALSE,"Cefa";#N/A,#N/A,FALSE,"Ceph";#N/A,#N/A,FALSE,"Cefp";#N/A,#N/A,FALSE,"Cefe";#N/A,#N/A,FALSE,"Pens";#N/A,#N/A,FALSE,"Ampi";#N/A,#N/A,FALSE,"Amox";#N/A,#N/A,FALSE,"Isox";#N/A,#N/A,FALSE,"Aztr";#N/A,#N/A,FALSE,"Videx";#N/A,#N/A,FALSE,"Zerit";#N/A,#N/A,FALSE,"CNS";#N/A,#N/A,FALSE,"Serz";#N/A,#N/A,FALSE,"Onco";#N/A,#N/A,FALSE,"Taxol";#N/A,#N/A,FALSE,"UFT";#N/A,#N/A,FALSE,"Carb";#N/A,#N/A,FALSE,"Derm";#N/A,#N/A,FALSE,"Other";#N/A,#N/A,FALSE,"Ace"}</definedName>
-[...3 lines deleted...]
-    <definedName name="wrn.Brafs97." hidden="1">{#N/A,#N/A,FALSE,"Capas";#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"P &amp; L";#N/A,#N/A,FALSE,"DMPL";#N/A,#N/A,FALSE,"Doar";#N/A,#N/A,FALSE,"Translation";#N/A,#N/A,FALSE,"R$";#N/A,#N/A,FALSE,"US$";#N/A,#N/A,FALSE,"Marketable"}</definedName>
     <definedName name="wrn.BS." hidden="1">{"B-S",#N/A,FALSE,"AFF-99"}</definedName>
     <definedName name="wrn.bs2" hidden="1">{"B-S",#N/A,FALSE,"AFF-99"}</definedName>
-    <definedName name="wrn.bud" hidden="1">{"forecast",#N/A,FALSE,"PL";"FCST YTD",#N/A,FALSE,"PL";"new bud adj",#N/A,FALSE,"PL";"new budget",#N/A,FALSE,"PL";"qtr",#N/A,FALSE,"PL";"bal sheet",#N/A,FALSE,"MONTHLY BALANCE SHEET";"fcst w head depre cap",#N/A,FALSE,"PL"}</definedName>
-[...11 lines deleted...]
-    <definedName name="wrn.CIS." hidden="1">{"bsheet",#N/A,FALSE,"Present";"income",#N/A,FALSE,"Present";"ratios1",#N/A,FALSE,"Present";"expenses",#N/A,FALSE,"Present";"ratios2",#N/A,FALSE,"Present";"cashflow",#N/A,FALSE,"Present";"GAAP",#N/A,FALSE,"Present";"dividends",#N/A,FALSE,"Present";"invest1",#N/A,FALSE,"Present";"earned",#N/A,FALSE,"Present";"reserves1",#N/A,FALSE,"Present";"reserves2",#N/A,FALSE,"Present"}</definedName>
     <definedName name="wrn.CKD._.Price._.Build._.Up." hidden="1">{#N/A,#N/A,FALSE,"CKD Price Build Up"}</definedName>
-    <definedName name="wrn.clp_detail_doc." hidden="1">{"clp_ltd_doc",#N/A,FALSE,"CLP";"clp_om_doc",#N/A,FALSE,"CLP";"clp_ra_doc",#N/A,FALSE,"CLP";"clp_rb_doc",#N/A,FALSE,"CLP";"clp_rev_doc",#N/A,FALSE,"CLP";"clp_tax_doc",#N/A,FALSE,"CLP";"clp_wc_doc",#N/A,FALSE,"CLP";"clp_power_doc",#N/A,FALSE,"CLP"}</definedName>
-[...3 lines deleted...]
-    <definedName name="wrn.Comcast." hidden="1">{"EPS_one",#N/A,FALSE,"96-02 EPS";"EPS_two",#N/A,FALSE,"96-02 EPS";"Newrev_one",#N/A,FALSE,"New rev 97 - 02";"Newrev_two",#N/A,FALSE,"New rev 97 - 02";"cable_one",#N/A,FALSE,"cable 96-02";"cable_two",#N/A,FALSE,"cable 96-02";"data.page",#N/A,FALSE,"Data_page"}</definedName>
     <definedName name="wrn.Comparison." hidden="1">{#N/A,#N/A,TRUE,"SCR-DCOS 2001";#N/A,#N/A,TRUE,"SCR-DCOS 2000 Per Unit";#N/A,#N/A,TRUE,"SCR-DCOS 2000-01 Compare";#N/A,#N/A,TRUE,"SCR-DCOS 2002";#N/A,#N/A,TRUE,"Per Unit Comparison";#N/A,#N/A,TRUE,"SCR-DCOS 2001 Per Unit"}</definedName>
-    <definedName name="wrn.COMPCO." hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
-[...8 lines deleted...]
-    <definedName name="wrn.Consumer._.Medicines." hidden="1">{#N/A,#N/A,FALSE,"OTC";#N/A,#N/A,FALSE,"Ther";#N/A,#N/A,FALSE,"Temp";#N/A,#N/A,FALSE,"Exce";#N/A,#N/A,FALSE,"Buff";#N/A,#N/A,FALSE,"Picot";#N/A,#N/A,FALSE,"Luftal";#N/A,#N/A,FALSE,"Comt"}</definedName>
     <definedName name="wrn.Contribution._.Margin." hidden="1">{#N/A,#N/A,FALSE,"Contr. Margin"}</definedName>
     <definedName name="wrn.Country._.by._.Year." hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico";#N/A,#N/A,TRUE,"Group Office"}</definedName>
-    <definedName name="wrn.cowboy." hidden="1">{"assumptions",#N/A,FALSE,"Assumption Summary";"proforma97",#N/A,FALSE,"97 pro forma";"sensitivity97",#N/A,FALSE,"97 sensitivity ";"proforma98",#N/A,FALSE,"98 pro forma";"sensitivity98",#N/A,FALSE,"98 sensitivity"}</definedName>
-[...6 lines deleted...]
-    <definedName name="wrn.DANDREA." hidden="1">{#N/A,#N/A,FALSE,"cust5";#N/A,#N/A,FALSE,"cust1";#N/A,#N/A,FALSE,"custcor";#N/A,#N/A,FALSE,"cust3";#N/A,#N/A,FALSE,"cust2"}</definedName>
     <definedName name="wrn.Danilo." hidden="1">{#N/A,#N/A,TRUE,"Main Issues";#N/A,#N/A,TRUE,"Income statement ($)"}</definedName>
-    <definedName name="wrn.DATAVARIANCE." hidden="1">{#N/A,#N/A,FALSE,"JAN98VARIANCE";#N/A,#N/A,FALSE,"DATAPAC-HYPERSTREAM BACKUP";#N/A,#N/A,FALSE,"NONPRIME BILLING"}</definedName>
-[...9 lines deleted...]
-    <definedName name="wrn.depmatrix." hidden="1">{"depmatrix",#N/A,FALSE,"DECATUR-DIMMIT"}</definedName>
     <definedName name="wrn.DEPRECIATION." hidden="1">{"Depreciation",#N/A,FALSE,"DEPRECIATION"}</definedName>
-    <definedName name="wrn.DESDOBRE." hidden="1">{#N/A,#N/A,FALSE,"CPV";#N/A,#N/A,FALSE,"Pareto";#N/A,#N/A,FALSE,"Gráficos"}</definedName>
-[...4 lines deleted...]
-    <definedName name="wrn.Dezembro." hidden="1">{"Fecha_Dezembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Dezermbro",#N/A,FALSE,"DIFERIDO";"Pis_Dezembro",#N/A,FALSE,"PIS COFINS";"Iss_Dezembro",#N/A,FALSE,"ISS"}</definedName>
     <definedName name="wrn.DHOR._.ESTAÇÕES._.L._.2._.até._.JUN98." hidden="1">{"DhVCV",#N/A,FALSE,"CRC";"DhTCL",#N/A,FALSE,"CRC";"dhERN",#N/A,FALSE,"Plan1";"DhINH",#N/A,FALSE,"Plan1";"dhDCT",#N/A,FALSE,"Plan1";"DhMGR",#N/A,FALSE,"Plan1";"DhTRG",#N/A,FALSE,"Plan1";"DhMRC",#N/A,FALSE,"Plan1";"DhSCR",#N/A,FALSE,"Plan1";"CAPAL2",#N/A,FALSE,"CAPAL2"}</definedName>
     <definedName name="wrn.DHOR._.ESTAÇÕES._.L1._.até._.JUN98." hidden="1">{"dhBTF",#N/A,FALSE,"ABSOLUTO";"dhFLA",#N/A,FALSE,"ABSOLUTO";"DhLMC",#N/A,FALSE,"ABSOLUTO";"dhCTT",#N/A,FALSE,"ABSOLUTO";"dhGLR",#N/A,FALSE,"ABSOLUTO";"dhCNL",#N/A,FALSE,"ABSOLUTO";"dhCRC",#N/A,FALSE,"ABSOLUTO";"DhURG",#N/A,FALSE,"ABSOLUTO";"DhPVG",#N/A,FALSE,"ABSOLUTO";"dhCTR",#N/A,FALSE,"ABSOLUTO";"DhPOZ",#N/A,FALSE,"ABSOLUTO";"dhESA",#N/A,FALSE,"ABSOLUTO";"dhAFP",#N/A,FALSE,"ABSOLUTO";"DhSFX",#N/A,FALSE,"ABSOLUTO";"DhSPN",#N/A,FALSE,"ABSOLUTO";"SisL1L2",#N/A,FALSE,"ABSOLUTO"}</definedName>
     <definedName name="wrn.DhOut98." hidden="1">{"1DhPgAbs",#N/A,FALSE,"dHora";"2DhPgPerc",#N/A,FALSE,"dHora";"3DhPgAbsAcum",#N/A,FALSE,"dHora"}</definedName>
     <definedName name="wrn.Direcciones." hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
-    <definedName name="wrn.DIRETORIA." hidden="1">{#N/A,#N/A,FALSE,"cust5";#N/A,#N/A,FALSE,"cust1";#N/A,#N/A,FALSE,"custcor";#N/A,#N/A,FALSE,"custadm";#N/A,#N/A,FALSE,"cust3";#N/A,#N/A,FALSE,"cust2";#N/A,#N/A,FALSE,"total"}</definedName>
-[...5 lines deleted...]
-    <definedName name="wrn.DLPs._.DFCs." hidden="1">{"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E007 D.L.P. Venda Fabricante",#N/A,FALSE,"Ajuste";"E017 D.F.C. Venda Fabricante",#N/A,FALSE,"Resumo-VF";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E021 D.F.C. Venda Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E006 D.L.P. Revenda PFC",#N/A,FALSE,"Ajuste";"E014 D.F.C. Revenda PFC",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de Revenda",#N/A,FALSE,"Ajuste"}</definedName>
     <definedName name="wrn.due_stringhe_bdg_po." hidden="1">{"due-stringhe_bdg_po",#N/A,FALSE,"TOT_VET_00";"due-stringhe_bdg_po",#N/A,FALSE,"TOT_VET_FIAT";"due-stringhe_bdg_po",#N/A,FALSE,"SEICENTO";"due-stringhe_bdg_po",#N/A,FALSE,"SEIC+VAN";"due-stringhe_bdg_po",#N/A,FALSE,"PANDA";"due-stringhe_bdg_po",#N/A,FALSE,"PANDA+VAN";"due-stringhe_bdg_po",#N/A,FALSE,"PUNTO";"due-stringhe_bdg_po",#N/A,FALSE,"188";"due-stringhe_bdg_po",#N/A,FALSE,"188_BN+VAN";"due-stringhe_bdg_po",#N/A,FALSE,"PALIO-2V";"due-stringhe_bdg_po",#N/A,FALSE,"PALIOWE";"due-stringhe_bdg_po",#N/A,FALSE,"BRAVO_A";"due-stringhe_bdg_po",#N/A,FALSE,"TIPO2";"due-stringhe_bdg_po",#N/A,FALSE,"MAREA";"due-stringhe_bdg_po",#N/A,FALSE,"MAREA+MAR";"due-stringhe_bdg_po",#N/A,FALSE,"COUPE";"due-stringhe_bdg_po",#N/A,FALSE,"BARCHETTA";"due-stringhe_bdg_po",#N/A,FALSE,"MULTIPLA";"due-stringhe_bdg_po",#N/A,FALSE,"ULYSSE";"due-stringhe_bdg_po",#N/A,FALSE,"NUO_ULY";"due-stringhe_bdg_po",#N/A,FALSE,"ULY TOT";"due-stringhe_bdg_po",#N/A,FALSE,"DOBLO_TOT";"due-stringhe_bdg_po",#N/A,FALSE,"DOBLO_PERS"}</definedName>
     <definedName name="wrn.due_stringhe_bdg_tc." hidden="1">{"due_stringhe_bdg_tc",#N/A,FALSE,"TOT_VET_00";"due_stringhe_bdg_tc",#N/A,FALSE,"TOT_VET_FIAT";"due_stringhe_bdg_tc",#N/A,FALSE,"SEICENTO";"due_stringhe_bdg_tc",#N/A,FALSE,"SEIC+VAN";"due_stringhe_bdg_tc",#N/A,FALSE,"PANDA";"due_stringhe_bdg_tc",#N/A,FALSE,"PANDA+VAN";"due_stringhe_bdg_tc",#N/A,FALSE,"PUNTO";"due_stringhe_bdg_tc",#N/A,FALSE,"188";"due_stringhe_bdg_tc",#N/A,FALSE,"188_BN+VAN";"due_stringhe_bdg_tc",#N/A,FALSE,"PALIO-2V";"due_stringhe_bdg_tc",#N/A,FALSE,"PALIOWE";"due_stringhe_bdg_tc",#N/A,FALSE,"BRAVO_A";"due_stringhe_bdg_tc",#N/A,FALSE,"TIPO2";"due_stringhe_bdg_tc",#N/A,FALSE,"MAREA";"due_stringhe_bdg_tc",#N/A,FALSE,"MAREA+MAR";"due_stringhe_bdg_tc",#N/A,FALSE,"COUPE";"due_stringhe_bdg_tc",#N/A,FALSE,"BARCHETTA";"due_stringhe_bdg_tc",#N/A,FALSE,"MULTIPLA";"due_stringhe_bdg_tc",#N/A,FALSE,"ULYSSE";"due_stringhe_bdg_tc",#N/A,FALSE,"NUO_ULY";"due_stringhe_bdg_tc",#N/A,FALSE,"ULY TOT";"due_stringhe_bdg_tc",#N/A,FALSE,"DOBLO_TOT";"due_stringhe_bdg_tc",#N/A,FALSE,"DOBLO_PERS"}</definedName>
     <definedName name="wrn.due_stringhe_po_tc." hidden="1">{"due_stringhe_po_tc",#N/A,FALSE,"TOT_VET_00";"due_stringhe_po_tc",#N/A,FALSE,"TOT_VET_FIAT";"due_stringhe_po_tc",#N/A,FALSE,"SEICENTO";"due_stringhe_po_tc",#N/A,FALSE,"SEIC+VAN";"due_stringhe_po_tc",#N/A,FALSE,"PANDA";"due_stringhe_po_tc",#N/A,FALSE,"PANDA+VAN";"due_stringhe_po_tc",#N/A,FALSE,"PUNTO";"due_stringhe_po_tc",#N/A,FALSE,"188";"due_stringhe_po_tc",#N/A,FALSE,"188_BN+VAN";"due_stringhe_po_tc",#N/A,FALSE,"PALIO-2V";"due_stringhe_po_tc",#N/A,FALSE,"PALIOWE";"due_stringhe_po_tc",#N/A,FALSE,"BRAVO_A";"due_stringhe_po_tc",#N/A,FALSE,"TIPO2";"due_stringhe_po_tc",#N/A,FALSE,"MAREA";"due_stringhe_po_tc",#N/A,FALSE,"MAREA+MAR";"due_stringhe_po_tc",#N/A,FALSE,"COUPE";"due_stringhe_po_tc",#N/A,FALSE,"BARCHETTA";"due_stringhe_po_tc",#N/A,FALSE,"MULTIPLA";"due_stringhe_po_tc",#N/A,FALSE,"ULYSSE";"due_stringhe_po_tc",#N/A,FALSE,"NUO_ULY";"due_stringhe_po_tc",#N/A,FALSE,"ULY TOT";"due_stringhe_po_tc",#N/A,FALSE,"DOBLO_TOT";"due_stringhe_po_tc",#N/A,FALSE,"DOBLO_PERS"}</definedName>
-    <definedName name="wrn.Earnings._.Model." hidden="1">{#N/A,#N/A,FALSE,"Product Revenue";#N/A,#N/A,FALSE,"Geographic Revenue";#N/A,#N/A,FALSE,"Income Statement - As Reported";#N/A,#N/A,FALSE,"Income Statement - Operating";#N/A,#N/A,FALSE,"Income Statement - %Revenue";#N/A,#N/A,FALSE,"Year-over-Year Growth";#N/A,#N/A,FALSE,"Sequential Growth";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Ratios";#N/A,#N/A,FALSE,"Valuation"}</definedName>
-[...1 lines deleted...]
-    <definedName name="wrn.ecpall." hidden="1">{"ecpcash",#N/A,FALSE,"ECPann";"ecpinc",#N/A,FALSE,"ECPann";"ecpindia",#N/A,FALSE,"ECPann";"ecpmun",#N/A,FALSE,"ECPann";"ecpphoenix",#N/A,FALSE,"ECPann";"ecpothe",#N/A,FALSE,"ECPann";"ecpbalsht",#N/A,FALSE,"ECPann"}</definedName>
     <definedName name="wrn.EMITI._.XMITI._.ONLY." hidden="1">{#N/A,#N/A,TRUE,"EMITI";#N/A,#N/A,TRUE,"XEMITI"}</definedName>
     <definedName name="wrn.EMTCI._.XEMTCI._.ONLY." hidden="1">{#N/A,#N/A,TRUE,"EMTCI";#N/A,#N/A,TRUE,"XEMTCI"}</definedName>
-    <definedName name="wrn.estoques." hidden="1">{#N/A,#N/A,FALSE,"estoques"}</definedName>
     <definedName name="wrn.Executive._.Summary." hidden="1">{#N/A,#N/A,FALSE,"Exec 2000";#N/A,#N/A,FALSE,"Exec 2001";#N/A,#N/A,FALSE,"Exec Comparison"}</definedName>
-    <definedName name="wrn.EXPENSES._.98._.US." hidden="1">{"Expenses 98 MKT",#N/A,TRUE,"MKT";"Expenses 98 BUSS",#N/A,TRUE,"BusOper";"Expenses 98 TECH",#N/A,TRUE,"Tech";"Expenses 98 LOCAL",#N/A,TRUE,"LocalProg";"Expenses 98 GA",#N/A,TRUE,"G&amp;A";"Expenses 98 CONSOL",#N/A,TRUE,"Consolidate"}</definedName>
-[...15 lines deleted...]
-    <definedName name="wrn.Fixed._.Assets." hidden="1">{"Fixed Assets equipments",#N/A,FALSE,"Import-inventory Flow"}</definedName>
     <definedName name="wrn.Fixed._.Fringe._.Realignment._.Parallel." hidden="1">{#N/A,#N/A,TRUE,"CFA Business Element Org Names";#N/A,#N/A,TRUE,"Corp Acctg Org Names"}</definedName>
-    <definedName name="wrn.forecast." hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
-[...42 lines deleted...]
-    <definedName name="wrn.INDEPS." hidden="1">{"page1",#N/A,FALSE,"TIND_CC1";"page2",#N/A,FALSE,"TIND_CC1";"page3",#N/A,FALSE,"TIND_CC1";"page4",#N/A,FALSE,"TIND_CC1";"page5",#N/A,FALSE,"TIND_CC1"}</definedName>
     <definedName name="wrn.INDICES." hidden="1">{"Indices",#N/A,FALSE,"INDICES"}</definedName>
     <definedName name="wrn.INDIRECT._.COSTS." hidden="1">{"Indirect Costs",#N/A,FALSE,"INDIRECT COSTS"}</definedName>
-    <definedName name="wrn.Industry.xls." hidden="1">{#N/A,#N/A,FALSE,"Earnings";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"Summary II";#N/A,#N/A,FALSE,"R&amp;D";#N/A,#N/A,FALSE,"R&amp;D Forecast";#N/A,#N/A,FALSE,"Tax Adj";#N/A,#N/A,FALSE,"Goodwill";#N/A,#N/A,FALSE,"FX ";#N/A,#N/A,FALSE,"Consolidation";#N/A,#N/A,FALSE,"Provisions"}</definedName>
-[...6 lines deleted...]
-    <definedName name="wrn.Instructor._.Tips." hidden="1">{"Area 1",#N/A,TRUE,"Area";"Bar 1",#N/A,TRUE,"Area";"Salomon Bar 1",#N/A,TRUE,"Area";"Stacked Bar 1",#N/A,TRUE,"Area";"Stacked Bar 100 1",#N/A,TRUE,"Area";"Stacked Col 1",#N/A,TRUE,"Area";"Stacked Col 100 1",#N/A,TRUE,"Area";"HiLow 1",#N/A,TRUE,"Area";"Line 1",#N/A,TRUE,"Area";"Scatter 1",#N/A,TRUE,"Area";"ColLine 1",#N/A,TRUE,"Area";"Scatterline 1",#N/A,TRUE,"Area";"Football 1",#N/A,TRUE,"Area";"DAPS 1",#N/A,TRUE,"Area";"Rover 1",#N/A,TRUE,"Area";"Exchange 1",#N/A,TRUE,"Area";"Histogram 1",#N/A,TRUE,"Area";"Price Vol 1",#N/A,TRUE,"Area";"Interactive 1",#N/A,TRUE,"Area";"Column 1",#N/A,TRUE,"Area";"League 1",#N/A,TRUE,"Area";"Pie 1",#N/A,TRUE,"Area"}</definedName>
     <definedName name="wrn.Inversión._.por._.plaza." hidden="1">{#N/A,#N/A,FALSE,"BALLANTINE´S ";#N/A,#N/A,FALSE,"FUNDADOR"}</definedName>
-    <definedName name="wrn.INVESTIMENTOS._.CORRENTES." hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
-[...8 lines deleted...]
-    <definedName name="wrn.KBL." hidden="1">{#N/A,#N/A,FALSE,"Cov";#N/A,#N/A,FALSE,"Sum";#N/A,#N/A,FALSE,"P&amp;L";#N/A,#N/A,FALSE,"HL";#N/A,#N/A,FALSE,"Bal";#N/A,#N/A,FALSE,"CCcm";#N/A,#N/A,FALSE,"ProdCM";#N/A,#N/A,FALSE,"Cap"}</definedName>
     <definedName name="wrn.KKK._.Review." hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Profits";#N/A,#N/A,FALSE,"ABS";#N/A,#N/A,FALSE,"TFLE Detail";#N/A,#N/A,FALSE,"TFLE Walk";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"V.C. Walk"}</definedName>
-    <definedName name="wrn.kleyner." hidden="1">{#N/A,#N/A,TRUE,"Equity Summary Sheet";#N/A,#N/A,TRUE,"Feedstock Prices";#N/A,#N/A,TRUE,"Disburse";#N/A,#N/A,TRUE,"Feedstock";#N/A,#N/A,TRUE,"Operating";#N/A,#N/A,TRUE,"Market-IFC";#N/A,#N/A,TRUE,"Pricing";#N/A,#N/A,TRUE,"Operating Costs";#N/A,#N/A,TRUE,"Sales - Trend";#N/A,#N/A,TRUE,"PPE-Dep'n";#N/A,#N/A,TRUE,"Oper. Costs";#N/A,#N/A,TRUE,"BS Items";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"No Expansion";#N/A,#N/A,TRUE,"Sensitivity";#N/A,#N/A,TRUE,"Fin. Stat.";#N/A,#N/A,TRUE,"IRR";#N/A,#N/A,TRUE,"Ratios";#N/A,#N/A,TRUE,"Assumptions";#N/A,#N/A,TRUE,"Summary";#N/A,#N/A,TRUE,"Dividends"}</definedName>
-[...3 lines deleted...]
-    <definedName name="wrn.LS._.Sales." hidden="1">{#N/A,#N/A,FALSE,"Cov";#N/A,#N/A,FALSE,"Sum";#N/A,#N/A,FALSE,"P&amp;L";#N/A,#N/A,FALSE,"HL";#N/A,#N/A,FALSE,"Bal";#N/A,#N/A,FALSE,"CCcm";#N/A,#N/A,FALSE,"HC";#N/A,#N/A,FALSE,"Cap";#N/A,#N/A,FALSE,"P&amp;L (2)";#N/A,#N/A,FALSE,"P&amp;L (3)"}</definedName>
     <definedName name="wrn.main._.page." hidden="1">{"main page",#N/A,FALSE,"VENTAS"}</definedName>
-    <definedName name="wrn.margin._.analisys." hidden="1">{"Margin for 1997 static",#N/A,FALSE,"Sheet1";"Margin static per subs",#N/A,FALSE,"Sheet1"}</definedName>
-[...7 lines deleted...]
-    <definedName name="wrn.MOBIL." hidden="1">{"quarter",#N/A,FALSE,"MOB"}</definedName>
     <definedName name="wrn.Model." hidden="1">{#N/A,#N/A,TRUE,"Balance_Sheet";#N/A,#N/A,TRUE,"Income_Statement";#N/A,#N/A,TRUE,"Cash_Flow_Stmt";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"Debt_Repayment";#N/A,#N/A,TRUE,"Ratio_Analysis";#N/A,#N/A,TRUE,"Inc_Stmt_Assumptions";#N/A,#N/A,TRUE,"Capital_Structure";#N/A,#N/A,TRUE,"Performance_Assumptions";#N/A,#N/A,TRUE,"Wrk_Capital_Assumptions";#N/A,#N/A,TRUE,"Bk_Depn_Schedule"}</definedName>
     <definedName name="wrn.Modello." hidden="1">{#N/A,#N/A,TRUE,"Proposal";#N/A,#N/A,TRUE,"Assumptions";#N/A,#N/A,TRUE,"Net Income";#N/A,#N/A,TRUE,"Balsheet";#N/A,#N/A,TRUE,"Capex";#N/A,#N/A,TRUE,"Volumes";#N/A,#N/A,TRUE,"Revenues";#N/A,#N/A,TRUE,"Var.Costs";#N/A,#N/A,TRUE,"Personnel";#N/A,#N/A,TRUE,"Other costs";#N/A,#N/A,TRUE,"MKTG and G&amp;A"}</definedName>
-    <definedName name="wrn.Models." hidden="1">{"cable_one",#N/A,FALSE,"cable 96-02";"cable_two",#N/A,FALSE,"cable 96-02";"Newrev_one",#N/A,FALSE,"New rev 97 - 02";"Newrev_two",#N/A,FALSE,"New rev 97 - 02"}</definedName>
-    <definedName name="wrn.Most._.Likely._.Scenarios." hidden="1">{#N/A,"Mine Allocated, Keep AC",FALSE,"Stream INPUTS";#N/A,"All Preferred, Sell AC",FALSE,"Stream INPUTS";#N/A,"Step Up, Sell AC",FALSE,"Stream INPUTS";#N/A,"All Preferred, BRONCO buys AC",FALSE,"Stream INPUTS"}</definedName>
     <definedName name="wrn.MOTDI._.XMOTDI._.ONLY." hidden="1">{#N/A,#N/A,FALSE,"MOTDI";#N/A,#N/A,FALSE,"XMOTDI"}</definedName>
-    <definedName name="wrn.mrs" hidden="1">{#N/A,#N/A,TRUE,"Title Page";#N/A,#N/A,TRUE,"Accomplishments";#N/A,#N/A,TRUE,"Issues";#N/A,#N/A,TRUE,"Oper Co Summary";#N/A,#N/A,TRUE,"Sector Summary";#N/A,#N/A,TRUE,"QTR QUICK LOOK";#N/A,#N/A,TRUE,"Op Plan Perf";#N/A,#N/A,TRUE,"IWT Summary";#N/A,#N/A,TRUE,"Backlog Adj";#N/A,#N/A,TRUE,"Significant Orders";#N/A,#N/A,TRUE,"Award Fees ";#N/A,#N/A,TRUE,"PRECON-NONCON";#N/A,#N/A,TRUE,"Risks and Opps";#N/A,#N/A,TRUE,"Employment";#N/A,#N/A,TRUE,"95, 96 Mission Success "}</definedName>
-[...15 lines deleted...]
-    <definedName name="wrn.Outubro." hidden="1">{"Fecha_Outubro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Outubro",#N/A,FALSE,"DIFERIDO";"Pis_Outubro",#N/A,FALSE,"PIS COFINS";"Iss_Outubro",#N/A,FALSE,"ISS"}</definedName>
     <definedName name="wrn.OVERVIEW." hidden="1">{#N/A,#N/A,FALSE,"OVERVIEW"}</definedName>
-    <definedName name="wrn.p" hidden="1">{#N/A,#N/A,FALSE,"1";#N/A,#N/A,FALSE,"2";#N/A,#N/A,FALSE,"16 - 17";#N/A,#N/A,FALSE,"18 - 19";#N/A,#N/A,FALSE,"26";#N/A,#N/A,FALSE,"27";#N/A,#N/A,FALSE,"28"}</definedName>
-[...115 lines deleted...]
-    <definedName name="wrn.pag.658742" hidden="1">{#N/A,#N/A,FALSE,"Pag.01"}</definedName>
     <definedName name="wrn.page1." hidden="1">{#N/A,#N/A,FALSE,"Sheet1"}</definedName>
-    <definedName name="wrn.Paging._.Compco." hidden="1">{"financials",#N/A,TRUE,"6_30_96";"footnotes",#N/A,TRUE,"6_30_96";"valuation",#N/A,TRUE,"6_30_96"}</definedName>
-[...10 lines deleted...]
-    <definedName name="wrn.Pharmaceuticals." hidden="1">{#N/A,#N/A,FALSE,"Phar";#N/A,#N/A,FALSE,"Card";#N/A,#N/A,FALSE,"Prav";#N/A,#N/A,FALSE,"Irbe";#N/A,#N/A,FALSE,"Plavix";#N/A,#N/A,FALSE,"Capt";#N/A,#N/A,FALSE,"Fosi";#N/A,#N/A,FALSE,"Anti";#N/A,#N/A,FALSE,"Cefa";#N/A,#N/A,FALSE,"Ceph";#N/A,#N/A,FALSE,"Cefp";#N/A,#N/A,FALSE,"Cefe";#N/A,#N/A,FALSE,"Pens";#N/A,#N/A,FALSE,"Ampi";#N/A,#N/A,FALSE,"Amox";#N/A,#N/A,FALSE,"Isox";#N/A,#N/A,FALSE,"Aztr";#N/A,#N/A,FALSE,"Videx";#N/A,#N/A,FALSE,"Zerit";#N/A,#N/A,FALSE,"CNS";#N/A,#N/A,FALSE,"Serz";#N/A,#N/A,FALSE,"Onco";#N/A,#N/A,FALSE,"Taxol";#N/A,#N/A,FALSE,"UFT";#N/A,#N/A,FALSE,"Carb";#N/A,#N/A,FALSE,"Derm";#N/A,#N/A,FALSE,"Other";#N/A,#N/A,FALSE,"Ace"}</definedName>
     <definedName name="wrn.PL." hidden="1">{"P&amp;L",#N/A,FALSE,"AFF-99"}</definedName>
-    <definedName name="wrn.pl_brasil." hidden="1">{"PL_Brasil",#N/A,FALSE,"PL"}</definedName>
-[...3 lines deleted...]
-    <definedName name="wrn.PLANEJAMENTO2._.1999." hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de Vendas - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
     <definedName name="wrn.Planilhas." hidden="1">{"Presentation","Presentation",FALSE,"3 COT"}</definedName>
-    <definedName name="wrn.portugal." hidden="1">{"portugal",#N/A,FALSE,"PL"}</definedName>
-[...8 lines deleted...]
-    <definedName name="wrn.print" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="wrn.Print." hidden="1">{#N/A,#N/A,TRUE,"Ratios USD";#N/A,#N/A,TRUE,"Ratios R$";#N/A,#N/A,TRUE,"Equity Interests";#N/A,#N/A,TRUE,"Sensitivity Tables";#N/A,#N/A,TRUE,"WACC Sensitivity Table";#N/A,#N/A,TRUE,"WACC";#N/A,#N/A,TRUE,"FX RATES";#N/A,#N/A,TRUE,"TMIGFCF";#N/A,#N/A,TRUE,"TNORTEFCF";#N/A,#N/A,TRUE,"AmericellFCF";#N/A,#N/A,TRUE,"TeletFCF"}</definedName>
-    <definedName name="wrn.PRINT._.ALL." hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...13 lines deleted...]
-    <definedName name="wrn.Products." hidden="1">{#N/A,#N/A,FALSE,"1";#N/A,#N/A,FALSE,"2";#N/A,#N/A,FALSE,"16 - 17";#N/A,#N/A,FALSE,"18 - 19";#N/A,#N/A,FALSE,"26";#N/A,#N/A,FALSE,"27";#N/A,#N/A,FALSE,"28"}</definedName>
     <definedName name="wrn.PROF.._.CALCULATION._.FULL._.COSTS." hidden="1">{"Prof. Calculation Full Costs",#N/A,FALSE,"Profitability calculation"}</definedName>
     <definedName name="wrn.PROF.._.CALCULATION._.INCREMENTAL._.COSTS." hidden="1">{"Prof. Calculation Incremental Costs",#N/A,FALSE,"Profitability calculation"}</definedName>
     <definedName name="wrn.Profit._.Analysis." hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="wrn.Profit._.and._.Loss." hidden="1">{#N/A,#N/A,FALSE,"P&amp;L"}</definedName>
-    <definedName name="wrn.Profit_Loss." hidden="1">{"Profit_Loss",#N/A,FALSE,"Input Sheet"}</definedName>
-[...13 lines deleted...]
-    <definedName name="wrn.recebimentos._.adesão." hidden="1">{"Assumptions hookup",#N/A,FALSE,"receber adesão";"Recebimentos",#N/A,FALSE,"receber adesão"}</definedName>
     <definedName name="wrn.REL." hidden="1">{#N/A,#N/A,FALSE,"SP1-OUT";#N/A,#N/A,FALSE,"SP1-NOV";#N/A,#N/A,FALSE,"SANT-OUT";#N/A,#N/A,FALSE,"SANT-NOV";#N/A,#N/A,FALSE,"CAMP-OUT";#N/A,#N/A,FALSE,"CAMP-NOV";#N/A,#N/A,FALSE,"CRONO 1";#N/A,#N/A,FALSE,"CAPA"}</definedName>
-    <definedName name="wrn.REL_IR_97." hidden="1">{#N/A,#N/A,TRUE,"BD 97";#N/A,#N/A,TRUE,"IR E CS 1997";#N/A,#N/A,TRUE,"CONTINGÊNCIAS";#N/A,#N/A,TRUE,"AD_EX_97";#N/A,#N/A,TRUE,"PR ND";#N/A,#N/A,TRUE,"8191";#N/A,#N/A,TRUE,"8383";#N/A,#N/A,TRUE,"MP 1024"}</definedName>
     <definedName name="wrn.RELAT." hidden="1">{#N/A,#N/A,FALSE,"CRONO 0";#N/A,#N/A,FALSE,"CRONO (4)";#N/A,#N/A,FALSE,"CRONO (3)";#N/A,#N/A,FALSE,"CRONO (2)";#N/A,#N/A,FALSE,"CRONO (1)"}</definedName>
-    <definedName name="wrn.Relat_Básico." hidden="1">{"NOPAT",#N/A,FALSE,"NOPAT_A";"Investimentos",#N/A,FALSE,"Investimentos";"Custos Operação",#N/A,FALSE,"Custos_Oper";"Det_Eva_1",#N/A,FALSE,"DET_EVA";"Det_Eva_2",#N/A,FALSE,"DET_EVA";"Comp_Preços",#N/A,FALSE,"Comp_Preço"}</definedName>
-[...41 lines deleted...]
-    <definedName name="wrn.SHORT." hidden="1">{"CREDIT STATISTICS",#N/A,FALSE,"STATS";"CF_AND_IS",#N/A,FALSE,"PLAN";"BALSHEET",#N/A,FALSE,"BALANCE SHEET"}</definedName>
     <definedName name="wrn.SKSV." hidden="1">{"SKSV",#N/A,FALSE,"SKSV"}</definedName>
-    <definedName name="wrn.sociedades." hidden="1">{"sociedades",#N/A,FALSE,"PL"}</definedName>
-[...9 lines deleted...]
-    <definedName name="wrn.SWK." hidden="1">{"Annual",#N/A,FALSE,"SWK";"Margins",#N/A,FALSE,"SWK";"Q",#N/A,FALSE,"Qtrs."}</definedName>
     <definedName name="wrn.SYNTHESIS." hidden="1">{"Synthesis",#N/A,FALSE,"SYNTHESIS"}</definedName>
-    <definedName name="wrn.Taxes." hidden="1">{"Def Tax Long",#N/A,TRUE,"Financials";"Def Tax Short",#N/A,TRUE,"Financials";"Cons Tax Sched",#N/A,TRUE,"Financials"}</definedName>
     <definedName name="wrn.Telet." hidden="1">{#N/A,#N/A,FALSE,"Valuation Summary";#N/A,#N/A,FALSE,"BT IS";#N/A,#N/A,FALSE,"BT CF";#N/A,#N/A,FALSE,"BT BS";#N/A,#N/A,FALSE,"BT FCF";#N/A,#N/A,FALSE,"BT Model";#N/A,#N/A,FALSE,"BT Finance"}</definedName>
-    <definedName name="wrn.Test." hidden="1">{"test",#N/A,TRUE,"Summary";"test",#N/A,TRUE,"Assumptions"}</definedName>
-[...12 lines deleted...]
-    <definedName name="wrn.tot_pqs." hidden="1">{"tot_pqs",#N/A,FALSE,"PQ"}</definedName>
     <definedName name="wrn.total." hidden="1">{#N/A,#N/A,TRUE,"Ano";#N/A,#N/A,TRUE,"Ene";#N/A,#N/A,TRUE,"Feb";#N/A,#N/A,TRUE,"Mar";#N/A,#N/A,TRUE,"Abr";#N/A,#N/A,TRUE,"May";#N/A,#N/A,TRUE,"Jun";#N/A,#N/A,TRUE,"Jul";#N/A,#N/A,TRUE,"Ago";#N/A,#N/A,TRUE,"Sep";#N/A,#N/A,TRUE,"Oct";#N/A,#N/A,TRUE,"Nov";#N/A,#N/A,TRUE,"Dic"}</definedName>
-    <definedName name="wrn.Total._.Business." hidden="1">{#N/A,#N/A,FALSE,"Total";#N/A,#N/A,FALSE,"Phar";#N/A,#N/A,FALSE,"Card";#N/A,#N/A,FALSE,"Prav";#N/A,#N/A,FALSE,"Irbe";#N/A,#N/A,FALSE,"Plavix";#N/A,#N/A,FALSE,"Capt";#N/A,#N/A,FALSE,"Fosi";#N/A,#N/A,FALSE,"Anti";#N/A,#N/A,FALSE,"Cefa";#N/A,#N/A,FALSE,"Ceph";#N/A,#N/A,FALSE,"Cefp";#N/A,#N/A,FALSE,"Cefe";#N/A,#N/A,FALSE,"Pens";#N/A,#N/A,FALSE,"Ampi";#N/A,#N/A,FALSE,"Amox";#N/A,#N/A,FALSE,"Isox";#N/A,#N/A,FALSE,"Aztr";#N/A,#N/A,FALSE,"Videx";#N/A,#N/A,FALSE,"Zerit";#N/A,#N/A,FALSE,"CNS";#N/A,#N/A,FALSE,"Serz";#N/A,#N/A,FALSE,"Onco";#N/A,#N/A,FALSE,"Taxol";#N/A,#N/A,FALSE,"UFT";#N/A,#N/A,FALSE,"Carb";#N/A,#N/A,FALSE,"Derm";#N/A,#N/A,FALSE,"Other";#N/A,#N/A,FALSE,"Ace";#N/A,#N/A,FALSE,"OTC";#N/A,#N/A,FALSE,"Ther";#N/A,#N/A,FALSE,"Temp";#N/A,#N/A,FALSE,"Exce";#N/A,#N/A,FALSE,"Buff";#N/A,#N/A,FALSE,"Picot";#N/A,#N/A,FALSE,"Luftal";#N/A,#N/A,FALSE,"Comt"}</definedName>
-[...2 lines deleted...]
-    <definedName name="wrn.trball." hidden="1">{"trbcash",#N/A,FALSE,"INCPF";"trbinc",#N/A,FALSE,"INCPF";"trbchic",#N/A,FALSE,"INCPF";"trbadrev",#N/A,FALSE,"INCPF";"trbstns",#N/A,FALSE,"INCPF";"trbtvstns",#N/A,FALSE,"INCPF"}</definedName>
     <definedName name="wrn.tre_stringhe." hidden="1">{"tre_stringhe",#N/A,FALSE,"TOT_VET_00";"tre_stringhe",#N/A,FALSE,"TOT_VET_FIAT";"tre_stringhe",#N/A,FALSE,"SEICENTO";"tre_stringhe",#N/A,FALSE,"SEIC+VAN";"tre_stringhe",#N/A,FALSE,"PANDA";"tre_stringhe",#N/A,FALSE,"PANDA+VAN";"tre_stringhe",#N/A,FALSE,"PUNTO";"tre_stringhe",#N/A,FALSE,"188";"tre_stringhe",#N/A,FALSE,"188_BN+VAN";"tre_stringhe",#N/A,FALSE,"PALIO-2V";"tre_stringhe",#N/A,FALSE,"BRAVO_A";"tre_stringhe",#N/A,FALSE,"PALIOWE";"tre_stringhe",#N/A,FALSE,"TIPO2";"tre_stringhe",#N/A,FALSE,"MAREA";"tre_stringhe",#N/A,FALSE,"MAREA+MAR";"tre_stringhe",#N/A,FALSE,"COUPE";"tre_stringhe",#N/A,FALSE,"BARCHETTA";"tre_stringhe",#N/A,FALSE,"MULTIPLA";"tre_stringhe",#N/A,FALSE,"ULYSSE";"tre_stringhe",#N/A,FALSE,"NUO_ULY";"tre_stringhe",#N/A,FALSE,"ULY TOT";"tre_stringhe",#N/A,FALSE,"DOBLO_TOT";"tre_stringhe",#N/A,FALSE,"DOBLO_PERS"}</definedName>
-    <definedName name="wrn.tresfax." hidden="1">{#N/A,#N/A,FALSE,"Printing Output";#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"CF"}</definedName>
-[...8 lines deleted...]
-    <definedName name="wrn.VALUATION." hidden="1">{#N/A,#N/A,FALSE,"Valuation Assumptions";#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"DCF";#N/A,#N/A,FALSE,"Valuation";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"UBVH";#N/A,#N/A,FALSE,"Free Cash Flow"}</definedName>
     <definedName name="wrn.VC2._.and._.VC3._.Thunderbird." hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Volumes";#N/A,#N/A,FALSE,"Pricing";#N/A,#N/A,FALSE,"TFLE Walk";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Sensitivity";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Profitability"}</definedName>
-    <definedName name="wrn.VENTAS." hidden="1">{"VENTAS1",#N/A,FALSE,"VENTAS";"VENTAS2",#N/A,FALSE,"VENTAS";"VENTAS3",#N/A,FALSE,"VENTAS";"VENTAS4",#N/A,FALSE,"VENTAS";"VENTAS5",#N/A,FALSE,"VENTAS";"VENTAS6",#N/A,FALSE,"VENTAS";"VENTAS7",#N/A,FALSE,"VENTAS";"VENTAS8",#N/A,FALSE,"VENTAS"}</definedName>
-[...2 lines deleted...]
-    <definedName name="wrn.WORK._.PAPER._.99." hidden="1">{"Work Paper99 MKT",#N/A,TRUE,"MKT";"Work Paper99 BUSS",#N/A,TRUE,"BusOper";"Work Paper99 TECH",#N/A,TRUE,"Tech";"Work Paper99 LOCAL",#N/A,TRUE,"LocalProg";"Work Paper99 GA",#N/A,TRUE,"G&amp;A";"Work Paper99 CONSOL",#N/A,TRUE,"Consolidate"}</definedName>
     <definedName name="wrn.WORKING._.CAPITAL._.EARLY._.EOP." hidden="1">{"Working Capital early EOP",#N/A,FALSE,"WORKING CAPITAL"}</definedName>
     <definedName name="wrn.WORKING._.CAPITAL._.FULL._.LIFETIME." hidden="1">{"Working Capital Full Lifetime",#N/A,FALSE,"WORKING CAPITAL"}</definedName>
-    <definedName name="wrn.wpoall." hidden="1">{"wpocash",#N/A,FALSE,"WPOALLT";"wpoinc",#N/A,FALSE,"WPOALLT";"wpoexcl",#N/A,FALSE,"WPOALLT";"wpocable",#N/A,FALSE,"WPOALLT";"wpobroad",#N/A,FALSE,"WPOALLT";"wpopost",#N/A,FALSE,"WPOALLT";"wponwsweek",#N/A,FALSE,"WPOALLT"}</definedName>
     <definedName name="wrn.Year._.by._.Country." hidden="1">{#N/A,#N/A,TRUE,"SCR-DCOS 2000";#N/A,#N/A,TRUE,"SCR-DCOS 2001";#N/A,#N/A,TRUE,"SCR-DCOS 2002";#N/A,#N/A,TRUE,"SCR-DCOS 2003"}</definedName>
-    <definedName name="wrn_pric" hidden="1">{#N/A,#N/A,FALSE,"BPCNB";#N/A,#N/A,FALSE,"DRECNB";#N/A,#N/A,FALSE,"PLCNB";#N/A,#N/A,FALSE,"DOARCNB"}</definedName>
-[...6 lines deleted...]
-    <definedName name="wrrrrr" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
     <definedName name="wrt" hidden="1">{"main page",#N/A,FALSE,"VENTAS"}</definedName>
     <definedName name="ws" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"2001 TOTAL";#N/A,#N/A,TRUE,"2001 Puerto Rico";#N/A,#N/A,TRUE,"2001 Argentina";#N/A,#N/A,TRUE,"2001 Brazil";#N/A,#N/A,TRUE,"2001 Venezuela";#N/A,#N/A,TRUE,"2001 Chile";#N/A,#N/A,TRUE,"2001 Other Latin America"}</definedName>
     <definedName name="WTRF_DP">#REF!</definedName>
-    <definedName name="wv" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
-[...11 lines deleted...]
-    <definedName name="wvu.turnover." hidden="1">{TRUE,TRUE,-1.25,-15.5,456.75,279.75,FALSE,FALSE,TRUE,TRUE,0,1,8,1,4,6,3,4,TRUE,TRUE,3,TRUE,1,TRUE,100,"Swvu.turnover.","ACwvu.turnover.",1,FALSE,FALSE,0.511811023622047,0.511811023622047,0.511811023622047,0.511811023622047,1,"","",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,1,#DIV/0!,FALSE,"Rwvu.turnover.",#N/A,FALSE,FALSE}</definedName>
     <definedName name="WW" hidden="1">{"due-stringhe_bdg_po",#N/A,FALSE,"TOT_VET_00";"due-stringhe_bdg_po",#N/A,FALSE,"TOT_VET_FIAT";"due-stringhe_bdg_po",#N/A,FALSE,"SEICENTO";"due-stringhe_bdg_po",#N/A,FALSE,"SEIC+VAN";"due-stringhe_bdg_po",#N/A,FALSE,"PANDA";"due-stringhe_bdg_po",#N/A,FALSE,"PANDA+VAN";"due-stringhe_bdg_po",#N/A,FALSE,"PUNTO";"due-stringhe_bdg_po",#N/A,FALSE,"188";"due-stringhe_bdg_po",#N/A,FALSE,"188_BN+VAN";"due-stringhe_bdg_po",#N/A,FALSE,"PALIO-2V";"due-stringhe_bdg_po",#N/A,FALSE,"PALIOWE";"due-stringhe_bdg_po",#N/A,FALSE,"BRAVO_A";"due-stringhe_bdg_po",#N/A,FALSE,"TIPO2";"due-stringhe_bdg_po",#N/A,FALSE,"MAREA";"due-stringhe_bdg_po",#N/A,FALSE,"MAREA+MAR";"due-stringhe_bdg_po",#N/A,FALSE,"COUPE";"due-stringhe_bdg_po",#N/A,FALSE,"BARCHETTA";"due-stringhe_bdg_po",#N/A,FALSE,"MULTIPLA";"due-stringhe_bdg_po",#N/A,FALSE,"ULYSSE";"due-stringhe_bdg_po",#N/A,FALSE,"NUO_ULY";"due-stringhe_bdg_po",#N/A,FALSE,"ULY TOT";"due-stringhe_bdg_po",#N/A,FALSE,"DOBLO_TOT";"due-stringhe_bdg_po",#N/A,FALSE,"DOBLO_PERS"}</definedName>
     <definedName name="WWW" hidden="1">{"main page",#N/A,FALSE,"VENTAS"}</definedName>
     <definedName name="wwwwwwwwwwwwwwwwwwwww" hidden="1">{#N/A,#N/A,TRUE,"EMITI";#N/A,#N/A,TRUE,"XEMITI"}</definedName>
-    <definedName name="wx" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="WXC" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="X">#REF!</definedName>
-    <definedName name="x." hidden="1">{"1999 Revenue",#N/A,FALSE,"IBS";"1999 Traffic",#N/A,FALSE,"IBS"}</definedName>
     <definedName name="X\SXAWECD" hidden="1">#REF!</definedName>
-    <definedName name="xaaxx" hidden="1">{#N/A,#N/A,TRUE,"indice";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"comentarios";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"preço";#N/A,#N/A,TRUE,"Custo Unit Total";#N/A,#N/A,TRUE,"Custo Unit Minerio";#N/A,#N/A,TRUE,"Adm_Aux";#N/A,#N/A,TRUE,"Reaprop";#N/A,#N/A,TRUE,"Custo Unit TU";#N/A,#N/A,TRUE,"Custo Unit Paul";#N/A,#N/A,TRUE,"Custo Unit PM";#N/A,#N/A,TRUE,"Custo Unit TPD";#N/A,#N/A,TRUE,"Custo Unit GR";#N/A,#N/A,TRUE,"Custo Unit FE";#N/A,#N/A,TRUE,"Custo Unit Teus";#N/A,#N/A,TRUE,"Custo Unit CO Ton";#N/A,#N/A,TRUE,"Custo Unit OC";#N/A,#N/A,TRUE,"Margem";#N/A,#N/A,TRUE,"Prog Total";#N/A,#N/A,TRUE,"Prog Tubarão";#N/A,#N/A,TRUE,"Prog Praia mole";#N/A,#N/A,TRUE,"Prog  Paul";#N/A,#N/A,TRUE,"Prog TPD";#N/A,#N/A,TRUE,"Pessoal";#N/A,#N/A,TRUE,"Gastos";#N/A,#N/A,TRUE,"Gasto Área";#N/A,#N/A,TRUE,"Grafico de Gastos";#N/A,#N/A,TRUE,"Inv Corrente";#N/A,#N/A,TRUE,"Inv Capital"}</definedName>
-    <definedName name="xcv" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="xd" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="xdgfewt" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="xfyjkxj" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="XGDRXBGSERBG" hidden="1">#REF!</definedName>
     <definedName name="xjl.i" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="xpaste1" hidden="1">#REF!</definedName>
-[...35 lines deleted...]
-    <definedName name="xuxa1" hidden="1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
     <definedName name="XX" hidden="1">{#N/A,#N/A,FALSE,"Sheet1"}</definedName>
     <definedName name="XXX" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
-    <definedName name="XXXX" hidden="1">{#N/A,#N/A,FALSE,"Carga General";#N/A,#N/A,FALSE,"Carga Carbon Cesar";#N/A,#N/A,FALSE,"Inv. Equipo ";#N/A,#N/A,FALSE,"Inv. Equipo ";#N/A,#N/A,FALSE,"CF Carga";#N/A,#N/A,FALSE,"Drummond";#N/A,#N/A,FALSE,"Deuda";#N/A,#N/A,FALSE,"Consolidacion"}</definedName>
     <definedName name="xxxxx" hidden="1">#REF!</definedName>
-    <definedName name="XXXXXX" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
-[...5 lines deleted...]
-    <definedName name="xyz" hidden="1">#REF!</definedName>
     <definedName name="XZCXZC" hidden="1">#REF!</definedName>
     <definedName name="XZS" hidden="1">{"'BGT2001'!$A$1:$AE$112"}</definedName>
     <definedName name="y" hidden="1">{#N/A,#N/A,FALSE,"SUMARIO";#N/A,#N/A,FALSE,"D1";#N/A,#N/A,FALSE,"D2";#N/A,#N/A,FALSE,"D3";#N/A,#N/A,FALSE,"D4";#N/A,#N/A,FALSE,"D5";#N/A,#N/A,FALSE,"D6";#N/A,#N/A,FALSE,"D7";#N/A,#N/A,FALSE,"D8";#N/A,#N/A,FALSE,"D9";#N/A,#N/A,FALSE,"D10";#N/A,#N/A,FALSE,"D11";#N/A,#N/A,FALSE,"D12";#N/A,#N/A,FALSE,"D13";#N/A,#N/A,FALSE,"D14";#N/A,#N/A,FALSE,"D15";#N/A,#N/A,FALSE,"D16";#N/A,#N/A,FALSE,"D17";#N/A,#N/A,FALSE,"D18";#N/A,#N/A,FALSE,"D19";#N/A,#N/A,FALSE,"D20";#N/A,#N/A,FALSE,"D21";#N/A,#N/A,FALSE,"D22";#N/A,#N/A,FALSE,"DLLS"}</definedName>
     <definedName name="YEAR99">#REF!</definedName>
-    <definedName name="ygu" hidden="1">{#N/A,#N/A,FALSE,"Personal y Lineas";#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Instalaciones Telefónicas";#N/A,#N/A,FALSE,"Coeficientes amortización";#N/A,#N/A,FALSE,"Elementos amortizados";#N/A,#N/A,FALSE,"Cotizaciones";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Venta Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Gtos Distribuir";#N/A,#N/A,FALSE,"Dif. Cambio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Clientes";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Ingresos Distribuir Saldo";#N/A,#N/A,FALSE,"Prov. Riesgos y Gastos Movimien";#N/A,#N/A,FALSE,"Obligaciones Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Coste Financiero";#N/A,#N/A,FALSE,"Préstamos Formato TESA";#N/A,#N/A,FALSE,"Prestamos Vencimientos";#N/A,#N/A,FALSE,"Admones. Pcas.";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo";#N/A,#N/A,FALSE,"Acreedores diversos"}</definedName>
     <definedName name="yh" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="YHYUTYJUYUIKOUIL" hidden="1">#REF!</definedName>
     <definedName name="yt" hidden="1">{#N/A,#N/A,TRUE,"SCR-LA 2000";#N/A,#N/A,TRUE,"SCR-LA 2001";#N/A,#N/A,TRUE,"SCR-LA 2002";#N/A,#N/A,TRUE,"SCR-LA 2003"}</definedName>
     <definedName name="ytjtyj" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
     <definedName name="ytjuyjuy" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="yy" hidden="1">{"Fecha_Novembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Novembro",#N/A,FALSE,"DIFERIDO";"Pis_Novembro",#N/A,FALSE,"PIS COFINS";"Iss_Novembro",#N/A,FALSE,"ISS"}</definedName>
     <definedName name="yyy" hidden="1">{"Indices",#N/A,FALSE,"INDICES"}</definedName>
-    <definedName name="yyyyy" hidden="1">{"Fecha_Outubro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Outubro",#N/A,FALSE,"DIFERIDO";"Pis_Outubro",#N/A,FALSE,"PIS COFINS";"Iss_Outubro",#N/A,FALSE,"ISS"}</definedName>
-[...5 lines deleted...]
-    <definedName name="yyyyyyyyyyyyyyyyyyy" hidden="1">{"Fecha_Dezembro",#N/A,FALSE,"FECHAMENTO-2002 ";"Defer_Dezermbro",#N/A,FALSE,"DIFERIDO";"Pis_Dezembro",#N/A,FALSE,"PIS COFINS";"Iss_Dezembro",#N/A,FALSE,"ISS"}</definedName>
     <definedName name="z">#REF!</definedName>
     <definedName name="z\sdasdas" hidden="1">#REF!</definedName>
-    <definedName name="Z_36FD64AC_A8C7_11D2_BA96_C0180FD4674E_.wvu.PrintArea" hidden="1">#REF!,#REF!</definedName>
-[...9 lines deleted...]
-    <definedName name="zbt" hidden="1">{"SUMMARY",#N/A,TRUE,"RIGGIN INCR";"SUMMARY",#N/A,TRUE,"DEAN";"SUMMARY",#N/A,TRUE,"GAWRYS";"SUMMARY",#N/A,TRUE,"RUSSO GBVS";"SUMMARY",#N/A,TRUE,"RUSSO WW";"SUMMARY",#N/A,TRUE,"RUSSO TOTAL ";"SUMMARY",#N/A,TRUE,"BOUCHARD";"SUMMARY",#N/A,TRUE,"ZECCA";"SUMMARY",#N/A,TRUE,"RIGGIN TOTAL";"SUMMARY",#N/A,TRUE,"REGLI INCR";"SUMMARY",#N/A,TRUE,"SUSKI";"SUMMARY",#N/A,TRUE,"JOHNSON";"SUMMARY",#N/A,TRUE,"CONN";"SUMMARY",#N/A,TRUE,"REGLI TOTAL";"SUMMARY",#N/A,TRUE,"BROWN";"SUMMARY",#N/A,TRUE,"DENIGRIS INC";"SUMMARY",#N/A,TRUE,"DeNIGRIS TOTAL";"IS",#N/A,TRUE,"INC ST"}</definedName>
     <definedName name="zdfhch" hidden="1">{#N/A,#N/A,TRUE,"Argentina";#N/A,#N/A,TRUE,"Brazil";#N/A,#N/A,TRUE,"Venezuela";#N/A,#N/A,TRUE,"Chile";#N/A,#N/A,TRUE,"Other LA";#N/A,#N/A,TRUE,"Puerto Rico"}</definedName>
     <definedName name="ze" hidden="1">{#N/A,#N/A,FALSE,"Profit Status";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"Revenue";#N/A,#N/A,FALSE,"Variable Cost";#N/A,#N/A,FALSE,"Options &amp; Series"}</definedName>
     <definedName name="zfdhu6rkvd8u6o5" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
-    <definedName name="zhu" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...3 lines deleted...]
-    <definedName name="zzee" hidden="1">{#N/A,#N/A,FALSE,"Pharm";#N/A,#N/A,FALSE,"WWCM"}</definedName>
     <definedName name="ZZZZ" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
-    <definedName name="zzzzz" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
-[...4 lines deleted...]
-    <definedName name="미애" hidden="1">{#N/A,#N/A,FALSE,"REPORT"}</definedName>
   </definedNames>
-  <calcPr calcId="191029" calcOnSave="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J8" i="24" l="1"/>
-[...138 lines deleted...]
-  <c r="D35" i="7"/>
+  <c r="L27" i="7" l="1"/>
+  <c r="N10" i="3"/>
+  <c r="O10" i="3"/>
+  <c r="P10" i="3"/>
+  <c r="Q10" i="3"/>
+  <c r="N38" i="3"/>
+  <c r="O38" i="3"/>
+  <c r="C57" i="4"/>
+  <c r="D57" i="4"/>
+  <c r="E57" i="4"/>
+  <c r="F57" i="4"/>
+  <c r="G57" i="4"/>
+  <c r="H57" i="4"/>
+  <c r="I57" i="4"/>
+  <c r="J57" i="4"/>
+  <c r="K57" i="4"/>
+  <c r="L57" i="4"/>
+  <c r="M57" i="4"/>
+  <c r="N57" i="4"/>
+  <c r="P33" i="3"/>
+  <c r="P38" i="3" s="1"/>
+  <c r="M46" i="5" l="1"/>
+  <c r="L46" i="5"/>
+  <c r="K46" i="5"/>
+  <c r="J46" i="5"/>
+  <c r="I46" i="5"/>
+  <c r="H46" i="5"/>
+  <c r="G46" i="5"/>
+  <c r="F46" i="5"/>
+  <c r="E46" i="5"/>
+  <c r="D46" i="5"/>
+  <c r="N46" i="5"/>
+  <c r="M23" i="5"/>
+  <c r="L23" i="5"/>
+  <c r="K23" i="5"/>
+  <c r="J23" i="5"/>
+  <c r="I23" i="5"/>
+  <c r="H23" i="5"/>
+  <c r="G23" i="5"/>
+  <c r="F23" i="5"/>
+  <c r="E23" i="5"/>
+  <c r="D23" i="5"/>
+  <c r="D22" i="5"/>
+  <c r="L46" i="3"/>
+  <c r="L38" i="3"/>
+  <c r="L40" i="3" s="1"/>
+  <c r="L34" i="3"/>
+  <c r="L32" i="3"/>
+  <c r="I36" i="5"/>
+  <c r="I38" i="5" s="1"/>
+  <c r="AC8" i="8"/>
+  <c r="AB8" i="8"/>
+  <c r="AA8" i="8"/>
+  <c r="Z8" i="8"/>
+  <c r="Y8" i="8"/>
+  <c r="X8" i="8"/>
+  <c r="W8" i="8"/>
+  <c r="V8" i="8"/>
+  <c r="K27" i="7"/>
+  <c r="L22" i="7"/>
+  <c r="L30" i="7" s="1"/>
+  <c r="K22" i="7"/>
+  <c r="K23" i="7" s="1"/>
+  <c r="I22" i="7"/>
+  <c r="H22" i="7"/>
+  <c r="G22" i="7"/>
+  <c r="F22" i="7"/>
+  <c r="E22" i="7"/>
+  <c r="D22" i="7"/>
+  <c r="L8" i="7"/>
+  <c r="K8" i="7"/>
+  <c r="L10" i="6"/>
+  <c r="K10" i="6"/>
+  <c r="K11" i="6" s="1"/>
+  <c r="J10" i="6"/>
+  <c r="J12" i="6" s="1"/>
+  <c r="I10" i="6"/>
+  <c r="I12" i="6" s="1"/>
+  <c r="H10" i="6"/>
+  <c r="H11" i="6" s="1"/>
+  <c r="G10" i="6"/>
+  <c r="F10" i="6"/>
+  <c r="F12" i="6" s="1"/>
+  <c r="E10" i="6"/>
+  <c r="E12" i="6" s="1"/>
+  <c r="D10" i="6"/>
+  <c r="N49" i="5"/>
+  <c r="M49" i="5"/>
+  <c r="L49" i="5"/>
+  <c r="K49" i="5"/>
+  <c r="J49" i="5"/>
+  <c r="I49" i="5"/>
+  <c r="H49" i="5"/>
+  <c r="G49" i="5"/>
+  <c r="F49" i="5"/>
+  <c r="E49" i="5"/>
+  <c r="D49" i="5"/>
+  <c r="N48" i="5"/>
+  <c r="M48" i="5"/>
+  <c r="L48" i="5"/>
+  <c r="K48" i="5"/>
+  <c r="J48" i="5"/>
+  <c r="I48" i="5"/>
+  <c r="H48" i="5"/>
+  <c r="G48" i="5"/>
+  <c r="F48" i="5"/>
+  <c r="E48" i="5"/>
+  <c r="D48" i="5"/>
+  <c r="N47" i="5"/>
+  <c r="M47" i="5"/>
+  <c r="L47" i="5"/>
+  <c r="K47" i="5"/>
+  <c r="J47" i="5"/>
+  <c r="I47" i="5"/>
+  <c r="H47" i="5"/>
+  <c r="G47" i="5"/>
+  <c r="F47" i="5"/>
+  <c r="E47" i="5"/>
+  <c r="D47" i="5"/>
+  <c r="N43" i="5"/>
+  <c r="M43" i="5"/>
+  <c r="L43" i="5"/>
+  <c r="K43" i="5"/>
+  <c r="J43" i="5"/>
+  <c r="I43" i="5"/>
+  <c r="N30" i="5"/>
+  <c r="N36" i="5" s="1"/>
+  <c r="M30" i="5"/>
+  <c r="M36" i="5" s="1"/>
+  <c r="L30" i="5"/>
+  <c r="L36" i="5" s="1"/>
+  <c r="L39" i="5" s="1"/>
+  <c r="K30" i="5"/>
+  <c r="K36" i="5" s="1"/>
+  <c r="J30" i="5"/>
+  <c r="J36" i="5" s="1"/>
+  <c r="J37" i="5" s="1"/>
+  <c r="N14" i="5"/>
+  <c r="N41" i="5" s="1"/>
+  <c r="M14" i="5"/>
+  <c r="M41" i="5" s="1"/>
+  <c r="L14" i="5"/>
+  <c r="K14" i="5"/>
+  <c r="J14" i="5"/>
+  <c r="I14" i="5"/>
+  <c r="I41" i="5" s="1"/>
+  <c r="H14" i="5"/>
+  <c r="G14" i="5"/>
+  <c r="G41" i="5" s="1"/>
+  <c r="F14" i="5"/>
+  <c r="F41" i="5" s="1"/>
+  <c r="E14" i="5"/>
+  <c r="E41" i="5" s="1"/>
+  <c r="D14" i="5"/>
+  <c r="N4" i="5"/>
+  <c r="N22" i="5" s="1"/>
+  <c r="M4" i="5"/>
+  <c r="L4" i="5"/>
+  <c r="L22" i="5" s="1"/>
+  <c r="K4" i="5"/>
+  <c r="K22" i="5" s="1"/>
+  <c r="J4" i="5"/>
+  <c r="J22" i="5" s="1"/>
+  <c r="I4" i="5"/>
+  <c r="I22" i="5" s="1"/>
+  <c r="H4" i="5"/>
+  <c r="H13" i="5" s="1"/>
+  <c r="G4" i="5"/>
+  <c r="F4" i="5"/>
+  <c r="F13" i="5" s="1"/>
+  <c r="E4" i="5"/>
+  <c r="E13" i="5" s="1"/>
+  <c r="E19" i="5" s="1"/>
+  <c r="D4" i="5"/>
+  <c r="K37" i="4"/>
+  <c r="K31" i="4" s="1"/>
+  <c r="K46" i="4" s="1"/>
+  <c r="N31" i="4"/>
+  <c r="N46" i="4" s="1"/>
+  <c r="M31" i="4"/>
+  <c r="M46" i="4" s="1"/>
+  <c r="L31" i="4"/>
+  <c r="L46" i="4" s="1"/>
+  <c r="J31" i="4"/>
+  <c r="J46" i="4" s="1"/>
+  <c r="I31" i="4"/>
+  <c r="I46" i="4" s="1"/>
+  <c r="H31" i="4"/>
+  <c r="H46" i="4" s="1"/>
+  <c r="G31" i="4"/>
+  <c r="G46" i="4" s="1"/>
+  <c r="F31" i="4"/>
+  <c r="F46" i="4" s="1"/>
+  <c r="E31" i="4"/>
+  <c r="E46" i="4" s="1"/>
+  <c r="D31" i="4"/>
+  <c r="D46" i="4" s="1"/>
+  <c r="N28" i="4"/>
+  <c r="M28" i="4"/>
+  <c r="L28" i="4"/>
+  <c r="G9" i="7" s="1"/>
+  <c r="K28" i="4"/>
+  <c r="J28" i="4"/>
+  <c r="E9" i="7" s="1"/>
+  <c r="I28" i="4"/>
+  <c r="H28" i="4"/>
+  <c r="G28" i="4"/>
+  <c r="F28" i="4"/>
+  <c r="E28" i="4"/>
+  <c r="D28" i="4"/>
+  <c r="N27" i="4"/>
+  <c r="M27" i="4"/>
+  <c r="L27" i="4"/>
+  <c r="K27" i="4"/>
+  <c r="J27" i="4"/>
+  <c r="I27" i="4"/>
+  <c r="H27" i="4"/>
+  <c r="G27" i="4"/>
+  <c r="F27" i="4"/>
+  <c r="E27" i="4"/>
+  <c r="D27" i="4"/>
+  <c r="N9" i="4"/>
+  <c r="M9" i="4"/>
+  <c r="L9" i="7" s="1"/>
+  <c r="L9" i="4"/>
+  <c r="L24" i="4" s="1"/>
+  <c r="K9" i="4"/>
+  <c r="K24" i="4" s="1"/>
+  <c r="J9" i="4"/>
+  <c r="J24" i="4" s="1"/>
+  <c r="I9" i="4"/>
+  <c r="H9" i="4"/>
+  <c r="H24" i="4" s="1"/>
+  <c r="G9" i="4"/>
+  <c r="G24" i="4" s="1"/>
+  <c r="F9" i="4"/>
+  <c r="F24" i="4" s="1"/>
+  <c r="E9" i="4"/>
+  <c r="E24" i="4" s="1"/>
+  <c r="D9" i="4"/>
+  <c r="D24" i="4" s="1"/>
+  <c r="K53" i="3"/>
+  <c r="Q53" i="3" s="1"/>
+  <c r="K52" i="3"/>
+  <c r="Q52" i="3" s="1"/>
+  <c r="K50" i="3"/>
+  <c r="Q50" i="3" s="1"/>
+  <c r="K49" i="3"/>
+  <c r="Q49" i="3" s="1"/>
+  <c r="K48" i="3"/>
+  <c r="Q48" i="3" s="1"/>
+  <c r="P46" i="3"/>
+  <c r="O46" i="3"/>
+  <c r="N46" i="3"/>
+  <c r="J46" i="3"/>
+  <c r="I46" i="3"/>
+  <c r="H46" i="3"/>
+  <c r="G46" i="3"/>
+  <c r="F46" i="3"/>
+  <c r="E46" i="3"/>
+  <c r="D46" i="3"/>
+  <c r="K45" i="3"/>
+  <c r="Q45" i="3" s="1"/>
+  <c r="K44" i="3"/>
+  <c r="Q44" i="3" s="1"/>
+  <c r="K43" i="3"/>
+  <c r="Q43" i="3" s="1"/>
+  <c r="K42" i="3"/>
+  <c r="Q42" i="3" s="1"/>
+  <c r="K41" i="3"/>
+  <c r="Q41" i="3" s="1"/>
+  <c r="Q46" i="3" s="1"/>
+  <c r="K39" i="3"/>
+  <c r="Q39" i="3" s="1"/>
+  <c r="P40" i="3"/>
+  <c r="O40" i="3"/>
+  <c r="N40" i="3"/>
+  <c r="H38" i="3"/>
+  <c r="H40" i="3" s="1"/>
+  <c r="K37" i="3"/>
+  <c r="Q37" i="3" s="1"/>
+  <c r="K36" i="3"/>
+  <c r="Q36" i="3" s="1"/>
+  <c r="K35" i="3"/>
+  <c r="J35" i="3"/>
+  <c r="J38" i="3" s="1"/>
+  <c r="J40" i="3" s="1"/>
+  <c r="I35" i="3"/>
+  <c r="G35" i="3"/>
+  <c r="G38" i="3" s="1"/>
+  <c r="G40" i="3" s="1"/>
+  <c r="F35" i="3"/>
+  <c r="F38" i="3" s="1"/>
+  <c r="F40" i="3" s="1"/>
+  <c r="E35" i="3"/>
+  <c r="E38" i="3" s="1"/>
+  <c r="E40" i="3" s="1"/>
+  <c r="D35" i="3"/>
+  <c r="D38" i="3" s="1"/>
+  <c r="D40" i="3" s="1"/>
+  <c r="K33" i="3"/>
+  <c r="P32" i="3"/>
+  <c r="O32" i="3"/>
+  <c r="N32" i="3"/>
+  <c r="J32" i="3"/>
+  <c r="I32" i="3"/>
+  <c r="H32" i="3"/>
+  <c r="G32" i="3"/>
+  <c r="F32" i="3"/>
+  <c r="E32" i="3"/>
+  <c r="D32" i="3"/>
+  <c r="Q18" i="3"/>
+  <c r="P18" i="3"/>
+  <c r="O18" i="3"/>
+  <c r="N18" i="3"/>
+  <c r="L18" i="3"/>
+  <c r="K18" i="3"/>
+  <c r="J18" i="3"/>
+  <c r="I18" i="3"/>
+  <c r="H18" i="3"/>
+  <c r="G18" i="3"/>
+  <c r="F18" i="3"/>
+  <c r="E18" i="3"/>
+  <c r="D18" i="3"/>
+  <c r="Q12" i="3"/>
+  <c r="L18" i="7" s="1"/>
+  <c r="L19" i="7" s="1"/>
+  <c r="P12" i="3"/>
+  <c r="N12" i="3"/>
+  <c r="L10" i="3"/>
+  <c r="K10" i="3"/>
+  <c r="K12" i="3" s="1"/>
+  <c r="J10" i="3"/>
+  <c r="J12" i="3" s="1"/>
+  <c r="I10" i="3"/>
+  <c r="I12" i="3" s="1"/>
+  <c r="H10" i="3"/>
+  <c r="G10" i="3"/>
+  <c r="F10" i="3"/>
+  <c r="E10" i="3"/>
+  <c r="D10" i="3"/>
+  <c r="D12" i="3" s="1"/>
+  <c r="L6" i="3"/>
+  <c r="K6" i="3"/>
+  <c r="K34" i="3" s="1"/>
+  <c r="Q34" i="3" s="1"/>
+  <c r="J6" i="3"/>
+  <c r="I6" i="3"/>
+  <c r="H6" i="3"/>
+  <c r="G6" i="3"/>
+  <c r="F6" i="3"/>
+  <c r="E6" i="3"/>
+  <c r="D6" i="3"/>
+  <c r="Q4" i="3"/>
+  <c r="P4" i="3"/>
+  <c r="O4" i="3"/>
+  <c r="N4" i="3"/>
+  <c r="L4" i="3"/>
+  <c r="I30" i="7" s="1"/>
+  <c r="K4" i="3"/>
+  <c r="H30" i="7" s="1"/>
+  <c r="J4" i="3"/>
+  <c r="G30" i="7" s="1"/>
+  <c r="I4" i="3"/>
+  <c r="F30" i="7" s="1"/>
+  <c r="H4" i="3"/>
+  <c r="E30" i="7" s="1"/>
+  <c r="G4" i="3"/>
+  <c r="D30" i="7" s="1"/>
+  <c r="F4" i="3"/>
+  <c r="E4" i="3"/>
+  <c r="D4" i="3"/>
+  <c r="F14" i="6" l="1"/>
+  <c r="E11" i="6"/>
+  <c r="E13" i="6" s="1"/>
+  <c r="K29" i="7"/>
+  <c r="K28" i="7"/>
+  <c r="L29" i="7"/>
+  <c r="L28" i="7"/>
+  <c r="H42" i="5"/>
+  <c r="D41" i="5"/>
+  <c r="F15" i="5"/>
+  <c r="H19" i="5"/>
+  <c r="H15" i="5"/>
+  <c r="H18" i="5"/>
+  <c r="E27" i="5"/>
+  <c r="E15" i="5"/>
+  <c r="E22" i="5"/>
+  <c r="D14" i="6"/>
+  <c r="D47" i="3"/>
+  <c r="E47" i="3"/>
+  <c r="N47" i="3"/>
+  <c r="I38" i="3"/>
+  <c r="I40" i="3" s="1"/>
+  <c r="I51" i="3" s="1"/>
+  <c r="I55" i="3" s="1"/>
+  <c r="Q35" i="3"/>
+  <c r="Q33" i="3" s="1"/>
+  <c r="K20" i="7"/>
+  <c r="K21" i="7" s="1"/>
+  <c r="K18" i="7"/>
+  <c r="K19" i="7" s="1"/>
+  <c r="L20" i="7"/>
+  <c r="L21" i="7" s="1"/>
+  <c r="L59" i="4"/>
+  <c r="L18" i="5"/>
+  <c r="M22" i="5"/>
+  <c r="E42" i="5"/>
+  <c r="F42" i="5"/>
+  <c r="F27" i="5"/>
+  <c r="F19" i="5"/>
+  <c r="E18" i="5"/>
+  <c r="E20" i="5" s="1"/>
+  <c r="F22" i="5"/>
+  <c r="H27" i="5"/>
+  <c r="F18" i="5"/>
+  <c r="F20" i="5" s="1"/>
+  <c r="G22" i="5"/>
+  <c r="H22" i="5"/>
+  <c r="H12" i="6"/>
+  <c r="I37" i="5"/>
+  <c r="L38" i="5"/>
+  <c r="L37" i="5"/>
+  <c r="K37" i="5"/>
+  <c r="K38" i="5"/>
+  <c r="K39" i="5"/>
+  <c r="M39" i="5"/>
+  <c r="M37" i="5"/>
+  <c r="M38" i="5"/>
+  <c r="N39" i="5"/>
+  <c r="N37" i="5"/>
+  <c r="N38" i="5"/>
+  <c r="J39" i="5"/>
+  <c r="J38" i="5"/>
+  <c r="I39" i="5"/>
+  <c r="P23" i="3"/>
+  <c r="P27" i="3" s="1"/>
+  <c r="K24" i="7" s="1"/>
+  <c r="K19" i="3"/>
+  <c r="I23" i="3"/>
+  <c r="F25" i="7" s="1"/>
+  <c r="E23" i="7"/>
+  <c r="F23" i="7"/>
+  <c r="L51" i="3"/>
+  <c r="L55" i="3" s="1"/>
+  <c r="L47" i="3"/>
+  <c r="D13" i="5"/>
+  <c r="D15" i="5" s="1"/>
+  <c r="F26" i="7"/>
+  <c r="K59" i="4"/>
+  <c r="H17" i="7"/>
+  <c r="H59" i="4"/>
+  <c r="I59" i="4"/>
+  <c r="K30" i="7"/>
+  <c r="M13" i="5"/>
+  <c r="M18" i="5" s="1"/>
+  <c r="I9" i="7"/>
+  <c r="M59" i="4"/>
+  <c r="I17" i="7"/>
+  <c r="D26" i="7"/>
+  <c r="E59" i="4"/>
+  <c r="F59" i="4"/>
+  <c r="D8" i="7"/>
+  <c r="J59" i="4"/>
+  <c r="G59" i="4"/>
+  <c r="Q19" i="3"/>
+  <c r="E51" i="3"/>
+  <c r="E55" i="3" s="1"/>
+  <c r="K46" i="3"/>
+  <c r="H12" i="7"/>
+  <c r="P19" i="3"/>
+  <c r="K32" i="3"/>
+  <c r="K38" i="3"/>
+  <c r="K23" i="3"/>
+  <c r="N51" i="3"/>
+  <c r="N55" i="3" s="1"/>
+  <c r="J51" i="3"/>
+  <c r="J55" i="3" s="1"/>
+  <c r="D51" i="3"/>
+  <c r="D55" i="3" s="1"/>
+  <c r="D11" i="7"/>
+  <c r="G23" i="7"/>
+  <c r="H23" i="7"/>
+  <c r="I23" i="7"/>
+  <c r="G47" i="3"/>
+  <c r="G51" i="3"/>
+  <c r="G55" i="3" s="1"/>
+  <c r="E26" i="7"/>
+  <c r="E8" i="7"/>
+  <c r="F13" i="7"/>
+  <c r="E12" i="7"/>
+  <c r="D19" i="3"/>
+  <c r="D23" i="3"/>
+  <c r="D27" i="3" s="1"/>
+  <c r="P51" i="3"/>
+  <c r="P55" i="3" s="1"/>
+  <c r="P47" i="3"/>
+  <c r="K41" i="5"/>
+  <c r="F9" i="7"/>
+  <c r="G16" i="7"/>
+  <c r="G17" i="7"/>
+  <c r="F17" i="7"/>
+  <c r="F16" i="7"/>
+  <c r="L41" i="5"/>
+  <c r="G13" i="5"/>
+  <c r="K9" i="7"/>
+  <c r="I24" i="4"/>
+  <c r="F51" i="3"/>
+  <c r="F55" i="3" s="1"/>
+  <c r="F47" i="3"/>
+  <c r="I13" i="5"/>
+  <c r="D27" i="7" s="1"/>
+  <c r="L11" i="6"/>
+  <c r="L12" i="6"/>
+  <c r="E14" i="7"/>
+  <c r="E10" i="7"/>
+  <c r="E15" i="7"/>
+  <c r="D15" i="7"/>
+  <c r="F14" i="7"/>
+  <c r="F15" i="7"/>
+  <c r="F10" i="7"/>
+  <c r="F11" i="7"/>
+  <c r="E12" i="3"/>
+  <c r="E11" i="7"/>
+  <c r="G15" i="7"/>
+  <c r="G14" i="7"/>
+  <c r="D12" i="7"/>
+  <c r="G12" i="3"/>
+  <c r="D16" i="7"/>
+  <c r="G10" i="7"/>
+  <c r="D17" i="7"/>
+  <c r="D13" i="7"/>
+  <c r="G11" i="7"/>
+  <c r="F12" i="3"/>
+  <c r="H51" i="3"/>
+  <c r="H55" i="3" s="1"/>
+  <c r="H47" i="3"/>
+  <c r="D59" i="4"/>
+  <c r="O47" i="3"/>
+  <c r="O51" i="3"/>
+  <c r="O55" i="3" s="1"/>
+  <c r="I47" i="3"/>
+  <c r="L14" i="7"/>
+  <c r="L16" i="7" s="1"/>
+  <c r="D9" i="7"/>
+  <c r="K14" i="7"/>
+  <c r="K16" i="7" s="1"/>
+  <c r="J41" i="5"/>
+  <c r="I14" i="7"/>
+  <c r="H11" i="7"/>
+  <c r="N23" i="3"/>
+  <c r="N27" i="3" s="1"/>
+  <c r="N19" i="3"/>
+  <c r="G8" i="7"/>
+  <c r="G26" i="7"/>
+  <c r="H13" i="7"/>
+  <c r="K13" i="5"/>
+  <c r="K25" i="7"/>
+  <c r="J47" i="3"/>
+  <c r="H26" i="7"/>
+  <c r="L13" i="5"/>
+  <c r="J13" i="5"/>
+  <c r="F18" i="7"/>
+  <c r="F20" i="7"/>
+  <c r="I19" i="3"/>
+  <c r="H9" i="7"/>
+  <c r="N24" i="4"/>
+  <c r="M24" i="4"/>
+  <c r="I26" i="7"/>
+  <c r="I8" i="7"/>
+  <c r="G12" i="7"/>
+  <c r="L12" i="3"/>
+  <c r="I21" i="7" s="1"/>
+  <c r="I16" i="7"/>
+  <c r="I13" i="7"/>
+  <c r="N59" i="4"/>
+  <c r="N13" i="5"/>
+  <c r="G12" i="6"/>
+  <c r="G11" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="I12" i="7"/>
+  <c r="H16" i="7"/>
+  <c r="O12" i="3"/>
+  <c r="Q23" i="3"/>
+  <c r="L25" i="7" s="1"/>
+  <c r="I11" i="6"/>
+  <c r="I13" i="6" s="1"/>
+  <c r="K15" i="7"/>
+  <c r="K17" i="7" s="1"/>
+  <c r="H41" i="5"/>
+  <c r="J11" i="6"/>
+  <c r="J13" i="6" s="1"/>
+  <c r="D14" i="7"/>
+  <c r="D10" i="7"/>
+  <c r="L10" i="7"/>
+  <c r="L12" i="7" s="1"/>
+  <c r="L15" i="7"/>
+  <c r="L17" i="7" s="1"/>
+  <c r="L11" i="7"/>
+  <c r="L13" i="7" s="1"/>
+  <c r="K10" i="7"/>
+  <c r="K12" i="7" s="1"/>
+  <c r="N23" i="5"/>
+  <c r="K12" i="6"/>
+  <c r="K13" i="6" s="1"/>
+  <c r="G13" i="7"/>
+  <c r="J23" i="3"/>
+  <c r="J19" i="3"/>
+  <c r="G18" i="7"/>
+  <c r="G20" i="7"/>
+  <c r="E17" i="7"/>
+  <c r="H14" i="7"/>
+  <c r="E13" i="7"/>
+  <c r="H15" i="7"/>
+  <c r="H10" i="7"/>
+  <c r="I15" i="7"/>
+  <c r="I10" i="7"/>
+  <c r="I11" i="7"/>
+  <c r="H12" i="3"/>
+  <c r="H21" i="7" s="1"/>
+  <c r="D11" i="6"/>
+  <c r="D12" i="6"/>
+  <c r="H18" i="7"/>
+  <c r="K40" i="3"/>
+  <c r="F11" i="6"/>
+  <c r="F13" i="6" s="1"/>
+  <c r="E16" i="7"/>
+  <c r="H20" i="7"/>
+  <c r="L23" i="7"/>
+  <c r="L24" i="7"/>
+  <c r="F12" i="7"/>
+  <c r="D23" i="7"/>
+  <c r="F8" i="7"/>
+  <c r="H8" i="7"/>
+  <c r="K11" i="7"/>
+  <c r="K13" i="7" s="1"/>
+  <c r="Q32" i="3" l="1"/>
+  <c r="Q38" i="3"/>
+  <c r="Q40" i="3" s="1"/>
+  <c r="K15" i="5"/>
+  <c r="G28" i="7"/>
+  <c r="G27" i="7"/>
+  <c r="G29" i="7"/>
+  <c r="I14" i="6"/>
+  <c r="M15" i="5"/>
+  <c r="K14" i="6"/>
+  <c r="I42" i="5"/>
+  <c r="I15" i="5"/>
+  <c r="E27" i="7"/>
+  <c r="G14" i="6"/>
+  <c r="E29" i="7"/>
+  <c r="E28" i="7"/>
+  <c r="D29" i="7"/>
+  <c r="G15" i="5"/>
+  <c r="E14" i="6"/>
+  <c r="D28" i="7"/>
+  <c r="J15" i="5"/>
+  <c r="H14" i="6"/>
+  <c r="F27" i="7"/>
+  <c r="F29" i="7"/>
+  <c r="F28" i="7"/>
+  <c r="L42" i="5"/>
+  <c r="L15" i="5"/>
+  <c r="H27" i="7"/>
+  <c r="H29" i="7"/>
+  <c r="J14" i="6"/>
+  <c r="H28" i="7"/>
+  <c r="H20" i="5"/>
+  <c r="D21" i="7"/>
+  <c r="N15" i="5"/>
+  <c r="I27" i="7"/>
+  <c r="L14" i="6"/>
+  <c r="I29" i="7"/>
+  <c r="I28" i="7"/>
+  <c r="N18" i="5"/>
+  <c r="D18" i="5"/>
+  <c r="D19" i="5"/>
+  <c r="D42" i="5"/>
+  <c r="D27" i="5"/>
+  <c r="N19" i="5"/>
+  <c r="N27" i="5"/>
+  <c r="N42" i="5"/>
+  <c r="G19" i="5"/>
+  <c r="G27" i="5"/>
+  <c r="K27" i="5"/>
+  <c r="K18" i="5"/>
+  <c r="K19" i="5"/>
+  <c r="J27" i="5"/>
+  <c r="J18" i="5"/>
+  <c r="J19" i="5"/>
+  <c r="I19" i="5"/>
+  <c r="I27" i="5"/>
+  <c r="I18" i="5"/>
+  <c r="M42" i="5"/>
+  <c r="M27" i="5"/>
+  <c r="M19" i="5"/>
+  <c r="M20" i="5" s="1"/>
+  <c r="L19" i="5"/>
+  <c r="L20" i="5" s="1"/>
+  <c r="L27" i="5"/>
+  <c r="G18" i="5"/>
+  <c r="K42" i="5"/>
+  <c r="G42" i="5"/>
+  <c r="J42" i="5"/>
+  <c r="I27" i="3"/>
+  <c r="K27" i="3"/>
+  <c r="H7" i="7" s="1"/>
+  <c r="H25" i="7"/>
+  <c r="I20" i="7"/>
+  <c r="D13" i="6"/>
+  <c r="E21" i="7"/>
+  <c r="E19" i="7"/>
+  <c r="E19" i="3"/>
+  <c r="E23" i="3"/>
+  <c r="E27" i="3" s="1"/>
+  <c r="I19" i="7"/>
+  <c r="G25" i="7"/>
+  <c r="J27" i="3"/>
+  <c r="L26" i="7"/>
+  <c r="F21" i="7"/>
+  <c r="F19" i="7"/>
+  <c r="F23" i="3"/>
+  <c r="F27" i="3" s="1"/>
+  <c r="F19" i="3"/>
+  <c r="L13" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="G19" i="7"/>
+  <c r="D18" i="7"/>
+  <c r="G19" i="3"/>
+  <c r="G21" i="7"/>
+  <c r="D20" i="7"/>
+  <c r="G23" i="3"/>
+  <c r="L19" i="3"/>
+  <c r="I18" i="7"/>
+  <c r="L23" i="3"/>
+  <c r="H19" i="7"/>
+  <c r="H23" i="3"/>
+  <c r="E18" i="7"/>
+  <c r="H19" i="3"/>
+  <c r="E20" i="7"/>
+  <c r="K47" i="3"/>
+  <c r="K51" i="3"/>
+  <c r="K55" i="3" s="1"/>
+  <c r="O19" i="3"/>
+  <c r="O23" i="3"/>
+  <c r="O27" i="3" s="1"/>
+  <c r="K26" i="7"/>
   <c r="D19" i="7"/>
-  <c r="J4" i="24"/>
-[...239 lines deleted...]
-  <c r="M19" i="12" l="1"/>
+  <c r="Q47" i="3" l="1"/>
+  <c r="Q51" i="3"/>
+  <c r="Q55" i="3" s="1"/>
+  <c r="K20" i="5"/>
+  <c r="I20" i="5"/>
+  <c r="J20" i="5"/>
+  <c r="G20" i="5"/>
+  <c r="D20" i="5"/>
+  <c r="F6" i="7"/>
+  <c r="F7" i="7"/>
+  <c r="F24" i="7"/>
+  <c r="H6" i="7"/>
+  <c r="H24" i="7"/>
+  <c r="I25" i="7"/>
+  <c r="L27" i="3"/>
+  <c r="D25" i="7"/>
+  <c r="G27" i="3"/>
+  <c r="D5" i="7" s="1"/>
+  <c r="H27" i="3"/>
+  <c r="E25" i="7"/>
+  <c r="G7" i="7"/>
+  <c r="G24" i="7"/>
+  <c r="G6" i="7"/>
+  <c r="I4" i="7" l="1"/>
+  <c r="I5" i="7"/>
+  <c r="I6" i="7"/>
+  <c r="I7" i="7"/>
+  <c r="D24" i="7"/>
+  <c r="D7" i="7"/>
+  <c r="G4" i="7"/>
+  <c r="D6" i="7"/>
+  <c r="G5" i="7"/>
+  <c r="F5" i="7"/>
+  <c r="E4" i="7"/>
+  <c r="F4" i="7"/>
+  <c r="K5" i="7"/>
+  <c r="K7" i="7" s="1"/>
+  <c r="E5" i="7"/>
+  <c r="N20" i="5"/>
+  <c r="H4" i="7"/>
+  <c r="H5" i="7"/>
+  <c r="E24" i="7"/>
+  <c r="L4" i="7"/>
+  <c r="L6" i="7" s="1"/>
+  <c r="E6" i="7"/>
+  <c r="E7" i="7"/>
+  <c r="L5" i="7"/>
+  <c r="L7" i="7" s="1"/>
+  <c r="K4" i="7"/>
+  <c r="K6" i="7" s="1"/>
+  <c r="I24" i="7"/>
+  <c r="D4" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="354">
+  <si>
+    <t>Securities</t>
+  </si>
+  <si>
+    <t>Compulsory deposits with the Brazilian Central Bank</t>
+  </si>
+  <si>
+    <t>Loans to customers</t>
+  </si>
+  <si>
+    <t>Right-of-use assets</t>
+  </si>
+  <si>
+    <t>Funds from acceptances and issuance of securities</t>
+  </si>
+  <si>
+    <t>Debt issued and other borrowed funds</t>
+  </si>
+  <si>
+    <t>Investment securities</t>
+  </si>
+  <si>
+    <t>Debentures (from Repurchase Agreements)</t>
+  </si>
+  <si>
+    <t>Derivatives</t>
+  </si>
+  <si>
+    <t>Lease liabilities</t>
+  </si>
+  <si>
+    <t>Deferred tax liabilities</t>
+  </si>
+  <si>
+    <t>Share capital</t>
+  </si>
+  <si>
+    <t>Treasury shares</t>
+  </si>
+  <si>
+    <t>Reserves</t>
+  </si>
+  <si>
+    <t>Retained earnings</t>
+  </si>
+  <si>
+    <t>MENU</t>
+  </si>
+  <si>
+    <t>P&amp;L</t>
+  </si>
+  <si>
+    <t>1Q24</t>
+  </si>
+  <si>
+    <t>2Q24</t>
+  </si>
+  <si>
+    <t>3Q24</t>
+  </si>
+  <si>
+    <t>4Q24</t>
+  </si>
+  <si>
+    <t>1Q25</t>
+  </si>
+  <si>
+    <t>2Q25</t>
+  </si>
+  <si>
+    <t>3Q25</t>
+  </si>
+  <si>
+    <t>4Q25</t>
+  </si>
+  <si>
+    <t>1Q26</t>
+  </si>
+  <si>
+    <t>Total Revenues</t>
+  </si>
+  <si>
+    <t>Interest Revenues</t>
+  </si>
+  <si>
+    <t>Interest on Cash</t>
+  </si>
+  <si>
+    <t>Interest from Loan Operations</t>
+  </si>
+  <si>
+    <t>Interest expense using the effective interest method</t>
+  </si>
+  <si>
+    <t>Gains (losses) on financial assets at fair value through profit or loss</t>
+  </si>
+  <si>
+    <t>Net interest income</t>
+  </si>
+  <si>
+    <t>Commissions, banking fees and other revenues from services</t>
+  </si>
+  <si>
+    <t>Operating revenues</t>
+  </si>
+  <si>
+    <r>
+      <t>Allowance for loan</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> losses</t>
+    </r>
+  </si>
+  <si>
+    <t>Personnel expenses</t>
+  </si>
+  <si>
+    <t>Selling, general and administrative expenses</t>
+  </si>
+  <si>
+    <t>Tax expenses</t>
+  </si>
+  <si>
+    <t>Depreciation and amortization</t>
+  </si>
+  <si>
+    <t>Operating expenses</t>
+  </si>
+  <si>
+    <t>Net Operating Income</t>
+  </si>
+  <si>
+    <t>Profit (loss) on derecognition of financial assets</t>
+  </si>
+  <si>
+    <t>Other income (expenses), net</t>
+  </si>
+  <si>
+    <t>Equity equivalence results</t>
+  </si>
+  <si>
+    <t>Earnings Before Taxes</t>
+  </si>
+  <si>
+    <t>Current income tax and social contribution</t>
+  </si>
+  <si>
+    <t>Deferred income tax and social contribution</t>
+  </si>
+  <si>
+    <t>Profit from discontinued operations</t>
+  </si>
+  <si>
+    <t>Net income</t>
+  </si>
+  <si>
+    <t>Attributable to the owners of the parent company</t>
+  </si>
+  <si>
+    <t>Attributable to non-controlling interests</t>
+  </si>
+  <si>
+    <t>Recurring P&amp;L*</t>
+  </si>
+  <si>
+    <t>Excludes non-recurring effects from 4Q25 Income related to the adjustments made in the civil lawsuits provisions model, impacting ‘Selling, General and Administrative Expenses’, and therefore reducing Earnings Before Taxes. This also caused a positive impact on ‘Deferred income tax and social contribution,’ when removing 45% tax rate from the figure added to ‘Selling, General and Administrative Expenses’, coming to R$161.8mm recurring Net Income for 4Q25. There is no impact in 1Q26 and 1Q25 P&amp;L.</t>
+  </si>
+  <si>
+    <t>BALANCE SHEET (R$ thousands)</t>
+  </si>
+  <si>
+    <t>ASSETS</t>
+  </si>
+  <si>
+    <t>Cash and cash and equivalents</t>
+  </si>
+  <si>
+    <t>Financial Assets Measured At Fair Value Through Profit Or Loss</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Financial Assets Measured At Fair Value Through Other Comprehensive Income</t>
+  </si>
+  <si>
+    <t>Financial Assets Measured At Amortized Cost</t>
+  </si>
+  <si>
+    <t>Debenture</t>
+  </si>
+  <si>
+    <t>(-) Provision for Expected Loss</t>
+  </si>
+  <si>
+    <t>Assets held for sale</t>
+  </si>
+  <si>
+    <t>Deferred Tax Assets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property and Equipment </t>
+  </si>
+  <si>
+    <t>Intangible Assets</t>
+  </si>
+  <si>
+    <t>Investment in affiliates</t>
+  </si>
+  <si>
+    <t>Other Assets</t>
+  </si>
+  <si>
+    <t>Total Assets</t>
+  </si>
+  <si>
+    <t>Interest Bearing Assets</t>
+  </si>
+  <si>
+    <t>Interest Bearing Assets - Adjusted without Debentures</t>
+  </si>
+  <si>
+    <t>LIABILITIES</t>
+  </si>
+  <si>
+    <t>Financial Liabilities At Amortized Cost</t>
+  </si>
+  <si>
+    <t>Demand customer deposits</t>
+  </si>
+  <si>
+    <t>Time customer deposits</t>
+  </si>
+  <si>
+    <t>Loans and borrowing LP</t>
+  </si>
+  <si>
+    <t>Provision For Contingencies</t>
+  </si>
+  <si>
+    <t>Liabilities associated with assets held for sale</t>
+  </si>
+  <si>
+    <t>Other Liabilities</t>
+  </si>
+  <si>
+    <t>Liabilities related to credit assigments</t>
+  </si>
+  <si>
+    <t>Total Liabilities</t>
+  </si>
+  <si>
+    <t>EQUITY</t>
+  </si>
+  <si>
+    <t>Share premium reserve</t>
+  </si>
+  <si>
+    <t>Equity fair value adjustments</t>
+  </si>
+  <si>
+    <t>Other Comprehensive income</t>
+  </si>
+  <si>
+    <t>Total Equity</t>
+  </si>
+  <si>
+    <t>Total Liabilities and Equity</t>
+  </si>
+  <si>
+    <t>Payroll loans</t>
+  </si>
+  <si>
+    <t>INSS</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Personal credit loans</t>
+  </si>
+  <si>
+    <t>FGTS</t>
+  </si>
+  <si>
+    <t>Payroll credit card loans</t>
+  </si>
+  <si>
+    <t>Credit card loans</t>
+  </si>
+  <si>
+    <t>Subtotal</t>
+  </si>
+  <si>
+    <t>Net Loans</t>
+  </si>
+  <si>
+    <t>Secured Loans</t>
+  </si>
+  <si>
+    <t>Unsecured Loans</t>
+  </si>
   <si>
     <t>Total</t>
   </si>
   <si>
+    <t>Carteira em atraso &gt;90 dias</t>
+  </si>
+  <si>
+    <t>Carteira em atraso &gt;90 dias (%)</t>
+  </si>
+  <si>
+    <t>Carteira por Estágio</t>
+  </si>
+  <si>
+    <t>Estágio 1</t>
+  </si>
+  <si>
+    <t>Estágio 2</t>
+  </si>
+  <si>
+    <t>Estágio 3</t>
+  </si>
+  <si>
+    <t>Rating E-H</t>
+  </si>
+  <si>
+    <t>Coverage Ratio</t>
+  </si>
+  <si>
+    <t>Provisions / Gross Loans</t>
+  </si>
+  <si>
+    <t>Cost of Credit</t>
+  </si>
+  <si>
+    <t>Market Shares</t>
+  </si>
+  <si>
+    <t>Time customer deposits (CDB)</t>
+  </si>
+  <si>
+    <t>DPGE</t>
+  </si>
+  <si>
+    <t>Colateralized Issuances</t>
+  </si>
+  <si>
+    <t>Foreign Loans</t>
+  </si>
+  <si>
+    <t>Total Funding</t>
+  </si>
+  <si>
+    <t>Retail</t>
+  </si>
+  <si>
+    <t>Institutional</t>
+  </si>
+  <si>
+    <t>Loans to Deposits</t>
+  </si>
+  <si>
+    <t>KPIs</t>
+  </si>
+  <si>
     <t>ROAE LTM a.a. (%)</t>
   </si>
   <si>
     <t>ROAA LTM a.a. (%)</t>
   </si>
   <si>
-    <t>LIABILITIES</t>
+    <t>Interest Bearing Assets (R$ mil)</t>
+  </si>
+  <si>
+    <t>Net Interest Margin (NIM) (%)</t>
+  </si>
+  <si>
+    <t>Net Interest Margin after Provisions (%)</t>
+  </si>
+  <si>
+    <t>Net Interest Margin (NIM) (%) - Adjusted without Debentures</t>
+  </si>
+  <si>
+    <t>Net Interest Margin after Provisions (%) - Adjusted without Debentures</t>
+  </si>
+  <si>
+    <t>Operating Efficiency Ratio (OER) (%)</t>
+  </si>
+  <si>
+    <t>Operating Efficiency Ratio (OER) (%) LTM</t>
+  </si>
+  <si>
+    <t>Operating Efficiency Ratio (OER) (%) - Recurring</t>
+  </si>
+  <si>
+    <t>Operating Efficiency Ratio (OER) (%) - Recurring LTM</t>
+  </si>
+  <si>
+    <t>Total Revenues (R$ mil)</t>
+  </si>
+  <si>
+    <t>Average Revenue Per Active Client (ARPAC) (R$ LTM)</t>
+  </si>
+  <si>
+    <t>Net Margin (%)</t>
+  </si>
+  <si>
+    <t>Effective Tax Ratio</t>
+  </si>
+  <si>
+    <t>Leverage (Assets/Equity)</t>
+  </si>
+  <si>
+    <t>Cost of Risk</t>
+  </si>
+  <si>
+    <t>Cost of Risk - LTM</t>
+  </si>
+  <si>
+    <t>Revenue per headcount</t>
+  </si>
+  <si>
+    <t>INDICADORES DE PERFORMANCE</t>
+  </si>
+  <si>
+    <t>OPERACIONAIS</t>
+  </si>
+  <si>
+    <t>Nº de Clientes Ativos</t>
+  </si>
+  <si>
+    <t>Nº de Hubs (Pontos de Atendimento)</t>
+  </si>
+  <si>
+    <t>Nº de Abertura de Pontos de Atendimento</t>
+  </si>
+  <si>
+    <t>Nº de Colaboradores</t>
+  </si>
+  <si>
+    <t>OUTROS</t>
+  </si>
+  <si>
+    <t>Índice de Basileia Prudencial (%)</t>
+  </si>
+  <si>
+    <t>Capital Nível I</t>
+  </si>
+  <si>
+    <t>LCR (%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+(1) Em julho de 2022, o BACEN aprovou a alteração da metodologia de cálculo da alocação de capital referente à exposição à riscos operacionais (RWAopad). Assim, apresentamos os índices de 2021 e 2022 de forma ajustada para fins de comparação.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+(2) O Índice de Basileia de dezembro de 2024 considera o aporte de capital da Lumina Capital Management, aprovado pelo Banco Central em janeiro de 2025.</t>
+  </si>
+  <si>
+    <t>IFRS* A partir de 1º de janeiro de 2025, os bancos passaram a adotar o IFRS 9 em suas demonstrações financeiras. Com isso, a carteira de crédito e as provisões deixam de ser divulgadas por rating e passam a ser apresentadas por estágios de risco de crédito (Estágios 1, 2 e 3), conforme a regulamentação vigente. Para mais detalhes consulte as Notas Explicativas disponíveis em nosso site de Relações com Investidores.</t>
+  </si>
+  <si>
+    <t>CREDIT STAGES</t>
+  </si>
+  <si>
+    <t>Portfolio by Stage</t>
+  </si>
+  <si>
+    <t>Stage1</t>
+  </si>
+  <si>
+    <t>Stage2</t>
+  </si>
+  <si>
+    <t>Stage3</t>
+  </si>
+  <si>
+    <t>Portfolio by Stage (%)</t>
+  </si>
+  <si>
+    <t>CREDIT MIX</t>
+  </si>
+  <si>
+    <t>CREDIT QUALITY</t>
+  </si>
+  <si>
+    <t>Market Outstanding Loans (BACEN)</t>
+  </si>
+  <si>
+    <t>HISTORICAL DATA</t>
+  </si>
+  <si>
+    <t>INDEX</t>
+  </si>
+  <si>
+    <t>IFRS</t>
+  </si>
+  <si>
+    <t>- BALANCE SHEET</t>
+  </si>
+  <si>
+    <t>- P&amp;L</t>
+  </si>
+  <si>
+    <t>- CREDIT PORTFOLIO</t>
+  </si>
+  <si>
+    <t>- FUNDING</t>
+  </si>
+  <si>
+    <t>Talk to IR</t>
+  </si>
+  <si>
+    <t>- OPERATING INDICATORS</t>
+  </si>
+  <si>
+    <t>investors@agi.com.br</t>
+  </si>
+  <si>
+    <t>- OPERATING RATIOS</t>
+  </si>
+  <si>
+    <t>investors.agiinc.com</t>
+  </si>
+  <si>
+    <t>Non-performing Loans &gt;90 days</t>
+  </si>
+  <si>
+    <t>Non-performing Loans &gt;90 days (%)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CREDIT PORTFOLIO </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>(R$ million)</t>
+    </r>
+  </si>
+  <si>
+    <t>Crédito Consignado</t>
+  </si>
+  <si>
+    <t>Público</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Privado </t>
+  </si>
+  <si>
+    <t>Cartão de Crédito Consignado</t>
+  </si>
+  <si>
+    <t>Cartão de Crédito</t>
+  </si>
+  <si>
+    <t>Outros</t>
+  </si>
+  <si>
+    <t>Carteira de Crédito</t>
+  </si>
+  <si>
+    <t>(-) Provisão por perda esperada</t>
+  </si>
+  <si>
+    <t>Carteira de Crédito Líquida</t>
+  </si>
+  <si>
+    <t>Crédito Pessoal</t>
+  </si>
+  <si>
+    <t>CARTEIRA DE CRÉDITO (R$ milhões)</t>
+  </si>
+  <si>
+    <t>MIX DE CARTEIRA</t>
+  </si>
+  <si>
+    <t>Empréstimos com Garantia</t>
+  </si>
+  <si>
+    <t>Empréstimos sem Garantia</t>
+  </si>
+  <si>
+    <t>QUALIDADE DA CARTEIRA DE CRÉDITO</t>
+  </si>
+  <si>
+    <t>CARTEIRA POR ESTÁGIO</t>
+  </si>
+  <si>
+    <t>Carteira por Estágio (%)</t>
+  </si>
+  <si>
+    <t>Índice de Cobertura</t>
+  </si>
+  <si>
+    <t>Provisões / Carteira Bruta</t>
+  </si>
+  <si>
+    <t>Custo de Crédito</t>
+  </si>
+  <si>
+    <t>Privado</t>
+  </si>
+  <si>
+    <t>ATIVOS</t>
+  </si>
+  <si>
+    <t>Caixa e equivalente de caixa</t>
+  </si>
+  <si>
+    <t>Ativos financeiros mensurados ao resultado</t>
+  </si>
+  <si>
+    <t>Derivativos</t>
+  </si>
+  <si>
+    <t>Ativos financeiros mensurados aos resultados abrangentes</t>
+  </si>
+  <si>
+    <t>Ativos financeiros mensurados ao custo amortizado</t>
+  </si>
+  <si>
+    <t>Operações de crédito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Securitizações </t>
+  </si>
+  <si>
+    <t>Debêntures</t>
+  </si>
+  <si>
+    <t>Depósitos Compulsórios no Banco Central</t>
+  </si>
+  <si>
+    <t>Imobilizado de uso</t>
+  </si>
+  <si>
+    <t>Créditos tributários</t>
+  </si>
+  <si>
+    <t>Intangíveis</t>
+  </si>
+  <si>
+    <t>Investimentos em Filiais</t>
+  </si>
+  <si>
+    <t>Ativos de Direitos de uso</t>
+  </si>
+  <si>
+    <t>Outros ativos</t>
+  </si>
+  <si>
+    <t>Total do Ativo</t>
+  </si>
+  <si>
+    <t>Ativos Remuneráveis</t>
+  </si>
+  <si>
+    <t>Ativos Remuneráveis - Ajustado sem Debêntures</t>
+  </si>
+  <si>
+    <t>Passivos financeiros mensurados ao custo amortizado</t>
+  </si>
+  <si>
+    <t>Depósitos de clientes</t>
+  </si>
+  <si>
+    <t>Recursos de aceites e emissão de títulos</t>
+  </si>
+  <si>
+    <t>Depósitos a prazo</t>
+  </si>
+  <si>
+    <t>Instrumentos de dívida elegíveis a capital</t>
+  </si>
+  <si>
+    <t>Carteira própria de captações no mercado</t>
+  </si>
+  <si>
+    <t>Obrigações por operações compromissadas</t>
+  </si>
+  <si>
+    <t>Securitizações</t>
+  </si>
+  <si>
+    <t>Provisões para contingências</t>
+  </si>
+  <si>
+    <t>Passivos associados a ativos mantidos para venda</t>
+  </si>
+  <si>
+    <t>Outros passivos</t>
+  </si>
+  <si>
+    <t>Obrigações relacionadas a cessões de crédito</t>
+  </si>
+  <si>
+    <t>Arrendamento mercantil</t>
+  </si>
+  <si>
+    <t>Imposto de renda e contribuição social a pagar</t>
+  </si>
+  <si>
+    <t>Total do Passivo</t>
+  </si>
+  <si>
+    <t>PATRIMÔNIO LÍQUIDO</t>
+  </si>
+  <si>
+    <t>Capital Social</t>
+  </si>
+  <si>
+    <t>Reservas</t>
+  </si>
+  <si>
+    <t>Reserva de Capital - Ágio na emissão de ações</t>
+  </si>
+  <si>
+    <t>Lucros/Prejuízos acumulados</t>
+  </si>
+  <si>
+    <t>Ações em Tesouraria</t>
+  </si>
+  <si>
+    <t>Ajuste de Avaliação Patrimonial</t>
+  </si>
+  <si>
+    <t>Outros resultados abrangentes</t>
+  </si>
+  <si>
+    <t>ROAE LTM a.a. (%) - Annualized</t>
+  </si>
+  <si>
+    <t>ROAA LTM a.a. (%) - Annualized</t>
+  </si>
+  <si>
+    <t>Interest Bearing Assets (R$ mil) - Adjusted Without Debentures</t>
+  </si>
+  <si>
+    <t>Net Interest Margin (NIM) (%) - Annualized</t>
+  </si>
+  <si>
+    <t>Net Interest Margin after Provisions (%) - Annualized</t>
+  </si>
+  <si>
+    <t>Net Interest Margin (NIM) (%) - Adjusted without Debentures - Annualized</t>
+  </si>
+  <si>
+    <t>Net Interest Margin after Provisions (%) - Adjusted without Debentures - Annualized</t>
+  </si>
+  <si>
+    <t>Cost of Risk - Annualized</t>
+  </si>
+  <si>
+    <t>Active Clients</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hubs </t>
+  </si>
+  <si>
+    <t>Opened Hubs</t>
+  </si>
+  <si>
+    <t>Headcount</t>
+  </si>
+  <si>
+    <t>Capital Adequacy Ratio (%)</t>
+  </si>
+  <si>
+    <t>CET 1</t>
+  </si>
+  <si>
+    <t>Receitas Totais (R$ milhões)</t>
+  </si>
+  <si>
+    <t>Receita por Cliente Ativo (ARPAC) (R$)</t>
+  </si>
+  <si>
+    <t>RPE - Receita Por Colaborador (R$)</t>
+  </si>
+  <si>
+    <t>Custo de Crédito - LTM</t>
+  </si>
+  <si>
+    <t>Custo de Crédito - Anualizada</t>
+  </si>
+  <si>
+    <t>Razão de Alavancagem (Ativos/Patrimônio Líquido)</t>
+  </si>
+  <si>
+    <t>Alíquota Efetiva (%)</t>
+  </si>
+  <si>
+    <t>Margem Líquida (%)</t>
+  </si>
+  <si>
+    <t>Índice de Eficiência Operacional (IEO) - Recorrente LTM</t>
+  </si>
+  <si>
+    <t>Índice de Eficiência Operacional (IEO) - Recorrente</t>
+  </si>
+  <si>
+    <t>Índice de Eficiência Operacional (IEO) LTM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Índice de Eficiência Operacional (IEO) </t>
+  </si>
+  <si>
+    <t>Margem Financeira Líquida após provisões (%) - Ajustada sem Debêntures - Anualizada</t>
+  </si>
+  <si>
+    <t>Margem Financeira Líquida após provisões (%) - Anualizada</t>
+  </si>
+  <si>
+    <t>Margem Financeira Líquida (%) - Ajustada sem Debêntures</t>
+  </si>
+  <si>
+    <t>Margem Financeira Líquida após provisões (%) - Ajustada sem Debêntures</t>
+  </si>
+  <si>
+    <t>Margem Financeira Líquida pós Provisões (%) - Anualizada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Margem Financeira Líquida (%) - Anualizaada </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Margem Financeira Líquida pós Provisões (%) </t>
+  </si>
+  <si>
+    <t>Margem Financeira Líquida (%)</t>
+  </si>
+  <si>
+    <t>Ativos Remuneráveis (R$ milhões)</t>
+  </si>
+  <si>
+    <t>Ativos Remuneráveis - Ajustado sem Debêntures (R$ milhões)</t>
+  </si>
+  <si>
+    <t>Receitas Totais</t>
+  </si>
+  <si>
+    <t>ROAE LTM a.a. (%) - Anualizado</t>
+  </si>
+  <si>
+    <t>ROAA LTM a.a. (%) - Anualizado</t>
+  </si>
+  <si>
+    <t>Depósitos Totais</t>
+  </si>
+  <si>
+    <t>Varejo</t>
+  </si>
+  <si>
+    <t>Institucional</t>
+  </si>
+  <si>
+    <t>Empréstimo/Depósitos</t>
+  </si>
+  <si>
+    <t>Captações Estrangeiras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depósitos a prazo - DPGEs </t>
+  </si>
+  <si>
+    <t>Depósitos a prazo - CDBs</t>
+  </si>
+  <si>
+    <t>Depósitos à vista</t>
+  </si>
+  <si>
+    <t>Emissões Colateralizadas pela Carteira de Crédito</t>
+  </si>
+  <si>
+    <t>Recurring Net income</t>
+  </si>
+  <si>
+    <t>Imposto de renda e contribuição social corrente</t>
+  </si>
+  <si>
+    <t>Imposto de renda e contribuição social diferido</t>
+  </si>
+  <si>
+    <t>Resultado de operações descontinuadas</t>
+  </si>
+  <si>
+    <t>Lucro Líquido Recorrente</t>
+  </si>
+  <si>
+    <t>Lucro Antes dos Impostos</t>
+  </si>
+  <si>
+    <t>Receitas com Juros</t>
+  </si>
+  <si>
+    <t>Receita de Juros</t>
+  </si>
+  <si>
+    <t>Receita de Operações de Crédito</t>
+  </si>
+  <si>
+    <t>Receita de juros calculada pelo método da taxa efetiva de juros</t>
+  </si>
+  <si>
+    <t>Ganhos (perdas) em ativos financeiros ao valor justo por meio do resultado*</t>
+  </si>
+  <si>
+    <t>Resultado de intermediação financeira</t>
+  </si>
+  <si>
+    <t>Comissões e outros serviços</t>
+  </si>
+  <si>
+    <t>Receita operacional</t>
+  </si>
+  <si>
+    <t>Provisões para perda esperada</t>
+  </si>
+  <si>
+    <t>Despesas com pessoal</t>
+  </si>
+  <si>
+    <t>Despesas de venda, gerais e administrativas</t>
+  </si>
+  <si>
+    <t>Despesas tributárias</t>
+  </si>
+  <si>
+    <t>Depreciação e amortização</t>
+  </si>
+  <si>
+    <t>Despesas operacionais</t>
+  </si>
+  <si>
+    <t>Resultado Operacional</t>
+  </si>
+  <si>
+    <t>Outras receitas (despesas), líquidas</t>
+  </si>
+  <si>
+    <t>Resultado na baixa de ativos financeiros</t>
+  </si>
+  <si>
+    <t>Lucro Líquido</t>
+  </si>
+  <si>
+    <t>Atribuído aos acionistas controladores</t>
+  </si>
+  <si>
+    <t>Atribuído aos acionistas não controladores</t>
+  </si>
+  <si>
+    <t>Resultado de equivalência patrimonial</t>
+  </si>
+  <si>
+    <t>DRE</t>
+  </si>
+  <si>
+    <t>DRE RECORRENTE</t>
+  </si>
+  <si>
+    <t>PASSIVO</t>
+  </si>
+  <si>
+    <t>Total do Passivo e Patrimonio Líquido</t>
+  </si>
+  <si>
+    <t>(1) In July 2022, the Central Bank of Brazil (BACEN) approved a change in the methodology for calculating capital allocation related to operational risk exposure (RWAopad). Accordingly, the 2021 and 2022 ratios are presented on an adjusted basis for comparability purposes.</t>
+  </si>
+  <si>
+    <t>(2) The Basel Capital Ratio as of December 2024 considers the capital contribution from Lumina Capital Management, which was approved by the Central Bank in January 2025.</t>
+  </si>
+  <si>
+    <t>PERFORMANCE INDICATORS</t>
+  </si>
+  <si>
+    <t>OPERACIONAL</t>
+  </si>
+  <si>
+    <t>OTHERS</t>
+  </si>
+  <si>
+    <t>4Q19</t>
+  </si>
+  <si>
+    <t>1Q20</t>
+  </si>
+  <si>
+    <t>2Q20</t>
+  </si>
+  <si>
+    <t>3Q20</t>
+  </si>
+  <si>
+    <t>4Q20</t>
+  </si>
+  <si>
+    <t>1Q21</t>
+  </si>
+  <si>
+    <t>2Q21</t>
+  </si>
+  <si>
+    <t>3Q21</t>
+  </si>
+  <si>
+    <t>4Q21</t>
   </si>
   <si>
     <t>1Q22</t>
   </si>
   <si>
     <t>2Q22</t>
   </si>
   <si>
     <t>3Q22</t>
   </si>
   <si>
     <t>4Q22</t>
   </si>
   <si>
     <t>1Q23</t>
   </si>
   <si>
     <t>2Q23</t>
   </si>
   <si>
     <t>3Q23</t>
   </si>
   <si>
     <t>4Q23</t>
   </si>
   <si>
-    <t>1Q24</t>
-[...761 lines deleted...]
-    <t>- RATIOS</t>
+    <t>BALANÇO PATRIMONIAL (R$ mil)</t>
+  </si>
+  <si>
+    <t>Reconciliação do Lucro Líquido Recorrente e do Lucro Antes dos Impostos Recorrente com o Lucro Líquido e o Lucro Antes dos Impostos. Exclui os efeitos não recorrentes do resultado do 4T25 relacionados aos ajustes realizados no modelo de provisões para ações cíveis, que impactaram a linha de “Despesas de Vendas, Gerais e Administrativas” e, consequentemente, reduziram o Resultado Operacional. Esse ajuste também gerou um impacto positivo na linha de “Imposto de renda e contribuição social diferidos”, ao se excluir a alíquota de 45% sobre o montante adicionado às Despesas de Vendas, Gerais e Administrativas, resultando em um Lucro Líquido recorrente de R$ 161,8 milhões no 4T25. Não há impacto nas demonstrações de resultado do 1T26 e do 1T25.</t>
+  </si>
+  <si>
+    <t>Financial Bills + Interbank Deposits</t>
+  </si>
+  <si>
+    <t>Letras Financeiras + Depósitos Interbancários</t>
+  </si>
+  <si>
+    <t>Other Non - Controlling Interests</t>
+  </si>
+  <si>
+    <t>Outras Participações de acionistas não controladores</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">FUNDING PORTFOLIO </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>(R$ million)</t>
+    </r>
+  </si>
+  <si>
+    <t>CARTEIRA DE FUNDING (R$ milhões)</t>
+  </si>
+  <si>
+    <t>INSS Payroll Loans</t>
+  </si>
+  <si>
+    <t>Public Payroll Loans</t>
+  </si>
+  <si>
+    <t>Private Payroll Loans</t>
+  </si>
+  <si>
+    <t>Unsecured Personal Credit Loans</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-[...2 lines deleted...]
-    <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="12">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...16 lines deleted...]
-    <numFmt numFmtId="181" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+    <numFmt numFmtId="165" formatCode="#,###.0;\(#,##0.0\);\-"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="172" formatCode="0.0"/>
+    <numFmt numFmtId="173" formatCode="#,###;\(#,##0\);\-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
   </numFmts>
-  <fonts count="73" x14ac:knownFonts="1">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...118 lines deleted...]
-    <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...183 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="12"/>
       <color rgb="FF2FC750"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
-      <color rgb="FF262856"/>
+      <sz val="12"/>
+      <color rgb="FF2FC750"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF0070C0"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF262856"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Century Gothic"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
+      <i/>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Century Gothic"/>
-[...11 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <color theme="3" tint="-0.499984740745262"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-[...17 lines deleted...]
-      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF002060"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FF262856"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
@@ -19326,372 +5701,123 @@
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="36"/>
       <color rgb="FF2FC750"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF262856"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF266BFF"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Century Gothic"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Century Gothic"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Century Gothic"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0026FF"/>
+      <name val="Century Gothic"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0068FF"/>
+      <name val="Century Gothic"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FF2FC750"/>
+      <name val="Century Gothic"/>
     </font>
   </fonts>
-  <fills count="59">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
-[...171 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
-    <fill>
-[...108 lines deleted...]
-    </fill>
   </fills>
-  <borders count="32">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0026FF"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF0026FF"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF0026FF"/>
       </top>
       <bottom/>
@@ -19739,1776 +5865,660 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF0026FF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF0026FF"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF0026FF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...16 lines deleted...]
-      <top/>
       <bottom style="medium">
-        <color theme="4" tint="0.39997558519241921"/>
-[...95 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
-      </top>
-[...108 lines deleted...]
-        <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color theme="0"/>
+      </right>
+      <top style="medium">
+        <color theme="0"/>
+      </top>
+      <bottom style="medium">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color theme="0"/>
+      </right>
+      <top style="medium">
+        <color theme="0"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
+      <right style="medium">
+        <color theme="0"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="0"/>
+      </left>
+      <right style="medium">
+        <color theme="0"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="570">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...41 lines deleted...]
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...146 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+  </cellStyleXfs>
+  <cellXfs count="188">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...133 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="175" fontId="27" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="27" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="173" fontId="28" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="173" fontId="28" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="173" fontId="27" fillId="0" borderId="19">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...236 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="51" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="13" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="3" quotePrefix="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="168" fontId="53" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="33" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="55" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="172" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="57" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" indent="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...107 lines deleted...]
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="55" fillId="35" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...147 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="570">
-[...214 lines deleted...]
-    <cellStyle name="Heading 4" xfId="404" xr:uid="{D453B0DD-8CAC-4AEA-8EBC-F7ED6AA53FF9}"/>
+  <cellStyles count="6">
     <cellStyle name="Hiperlink" xfId="3" builtinId="8"/>
-    <cellStyle name="Hiperlink 2" xfId="171" xr:uid="{BEB35D4B-6326-4B1C-8A7E-D2B1A42F993C}"/>
-[...15 lines deleted...]
-    <cellStyle name="Neutro 3" xfId="230" xr:uid="{26DE998C-FF59-4198-A031-B483629F3DDA}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="151" xr:uid="{E904B152-4EFE-4226-83C7-A26C04E4484B}"/>
-[...95 lines deleted...]
-    <cellStyle name="Ponto" xfId="332" xr:uid="{606F525A-B294-4953-B6EF-B55353361F8A}"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{75A8E2AD-22EC-46BC-A66F-1D077BB6AC01}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
-    <cellStyle name="Porcentagem 10" xfId="134" xr:uid="{345A7CDC-EF90-4886-8377-9CDF09C6944F}"/>
-[...88 lines deleted...]
-    <cellStyle name="Total 3" xfId="420" xr:uid="{35B99E54-300F-48B8-9769-B6A0383ED0E0}"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
-    <cellStyle name="Vírgula 10" xfId="159" xr:uid="{D2A60AB3-4E9E-41D9-9D29-6A42CD28901C}"/>
-[...145 lines deleted...]
-    <cellStyle name="Warning Text" xfId="421" xr:uid="{0990DC3E-60BC-4D22-8F01-83C805209058}"/>
+    <cellStyle name="Vírgula 5" xfId="5" xr:uid="{8C9EE130-1265-4F56-9A5E-306F1871C926}"/>
   </cellStyles>
-  <dxfs count="33">
+  <dxfs count="40">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -21717,345 +6727,275 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
+        <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="2"/>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
-[...14 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
+        <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="2"/>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-      <border>
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
+        <color rgb="FF9C0006"/>
       </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
+        <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="2"/>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-      <border>
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
-        <b/>
-        <i val="0"/>
+        <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FFD9D9D9"/>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-      <border>
-[...12 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
-        <b/>
-[...1 lines deleted...]
-        <color theme="0"/>
+        <color rgb="FF9C0006"/>
       </font>
       <fill>
-        <patternFill patternType="solid">
-[...1 lines deleted...]
-          <bgColor rgb="FF3162F9"/>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
-[...6 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
-        <b/>
-[...1 lines deleted...]
-        <color theme="0"/>
+        <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor rgb="FF3162F9"/>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
-[...8 lines deleted...]
-      </border>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
       <fill>
         <patternFill>
-          <fgColor rgb="FF3162F9"/>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
-  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
-[...16 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>107304</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>84667</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>178446</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagem 2">
+        <xdr:cNvPr id="9" name="Imagem 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35D55CDE-3E60-4CC9-99E9-0526DC1D70CA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482033AD-2CF4-440C-BC5A-E52EC5FE9DF1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="18769" t="16108" r="28224" b="21315"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7541683" y="208904"/>
-[...49 lines deleted...]
-          <a:ext cx="770467" cy="524521"/>
+          <a:off x="7772400" y="342900"/>
+          <a:ext cx="773642" cy="524521"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22313,7077 +7253,10655 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:investors@agi.com.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.agi.com.br/en/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5CF5063-701C-44F4-992D-8D1115FD3AB6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F509945-4E49-43C7-8A75-7C584845B274}">
   <sheetPr>
-    <tabColor rgb="FF0026FF"/>
+    <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E5" sqref="E5:G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.453125" style="82" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="8.7265625" style="82" hidden="1"/>
+    <col min="1" max="1" width="1.453125" style="88" customWidth="1"/>
+    <col min="2" max="2" width="2.81640625" style="88" customWidth="1"/>
+    <col min="3" max="3" width="46.1796875" style="88" customWidth="1"/>
+    <col min="4" max="4" width="41" style="88" customWidth="1"/>
+    <col min="5" max="7" width="9.81640625" style="88" customWidth="1"/>
+    <col min="8" max="8" width="2.81640625" style="88" customWidth="1"/>
+    <col min="9" max="9" width="1.6328125" style="88" customWidth="1"/>
+    <col min="10" max="16384" width="0" style="88" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="8" customHeight="1" x14ac:dyDescent="0.35">
-[...32 lines deleted...]
-      <c r="I3" s="81"/>
+    <row r="1" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A1" s="119"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="164"/>
+      <c r="I1" s="164"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A2" s="119"/>
+      <c r="B2" s="165"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="119"/>
+    </row>
+    <row r="3" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="119"/>
+      <c r="B3" s="122"/>
+      <c r="C3" s="123" t="s">
+        <v>163</v>
+      </c>
+      <c r="D3" s="123"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="125"/>
+      <c r="I3" s="119"/>
     </row>
     <row r="4" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="81"/>
-[...22 lines deleted...]
-      <c r="I5" s="81"/>
+      <c r="A4" s="119"/>
+      <c r="B4" s="167"/>
+      <c r="C4" s="168"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="124"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="124"/>
+      <c r="H4" s="125"/>
+      <c r="I4" s="119"/>
+    </row>
+    <row r="5" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="119"/>
+      <c r="B5" s="122"/>
+      <c r="C5" s="123" t="s">
+        <v>164</v>
+      </c>
+      <c r="D5" s="123"/>
+      <c r="E5" s="169" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="125"/>
+      <c r="I5" s="119"/>
     </row>
     <row r="6" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="81"/>
-[...8 lines deleted...]
-      <c r="I6" s="81"/>
+      <c r="A6" s="119"/>
+      <c r="B6" s="122"/>
+      <c r="C6" s="124" t="s">
+        <v>165</v>
+      </c>
+      <c r="E6" s="169"/>
+      <c r="F6" s="169"/>
+      <c r="G6" s="169"/>
+      <c r="H6" s="125"/>
+      <c r="I6" s="119"/>
     </row>
     <row r="7" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="81"/>
-[...8 lines deleted...]
-      <c r="I7" s="81"/>
+      <c r="A7" s="119"/>
+      <c r="B7" s="122"/>
+      <c r="C7" s="135" t="s">
+        <v>166</v>
+      </c>
+      <c r="E7" s="170"/>
+      <c r="F7" s="170"/>
+      <c r="G7" s="170"/>
+      <c r="H7" s="125"/>
+      <c r="I7" s="119"/>
     </row>
     <row r="8" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="81"/>
-[...8 lines deleted...]
-      <c r="I8" s="81"/>
+      <c r="A8" s="119"/>
+      <c r="B8" s="122"/>
+      <c r="C8" s="136" t="s">
+        <v>167</v>
+      </c>
+      <c r="E8" s="170"/>
+      <c r="F8" s="170"/>
+      <c r="G8" s="170"/>
+      <c r="H8" s="125"/>
+      <c r="I8" s="119"/>
     </row>
     <row r="9" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="81"/>
-[...8 lines deleted...]
-      <c r="I9" s="81"/>
+      <c r="A9" s="119"/>
+      <c r="B9" s="122"/>
+      <c r="C9" s="136" t="s">
+        <v>168</v>
+      </c>
+      <c r="F9" s="124"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="125"/>
+      <c r="I9" s="119"/>
     </row>
     <row r="10" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="81"/>
-[...10 lines deleted...]
-      <c r="I10" s="81"/>
+      <c r="A10" s="119"/>
+      <c r="B10" s="122"/>
+      <c r="C10" s="135" t="s">
+        <v>169</v>
+      </c>
+      <c r="E10" s="127"/>
+      <c r="F10" s="124"/>
+      <c r="G10" s="128" t="s">
+        <v>170</v>
+      </c>
+      <c r="H10" s="125"/>
+      <c r="I10" s="119"/>
     </row>
     <row r="11" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="81"/>
-[...10 lines deleted...]
-      <c r="I11" s="81"/>
+      <c r="A11" s="119"/>
+      <c r="B11" s="122"/>
+      <c r="C11" s="135" t="s">
+        <v>171</v>
+      </c>
+      <c r="E11" s="124"/>
+      <c r="F11" s="119"/>
+      <c r="G11" s="129" t="s">
+        <v>172</v>
+      </c>
+      <c r="H11" s="125"/>
+      <c r="I11" s="119"/>
     </row>
     <row r="12" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="85"/>
-[...10 lines deleted...]
-      <c r="I12" s="81"/>
+      <c r="B12" s="122"/>
+      <c r="C12" s="135" t="s">
+        <v>173</v>
+      </c>
+      <c r="D12" s="124"/>
+      <c r="E12" s="124"/>
+      <c r="F12" s="119"/>
+      <c r="G12" s="129" t="s">
+        <v>174</v>
+      </c>
+      <c r="H12" s="125"/>
+      <c r="I12" s="119"/>
     </row>
     <row r="13" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="81"/>
-[...29 lines deleted...]
-      <c r="I15" s="105"/>
+      <c r="A13" s="119"/>
+      <c r="B13" s="122"/>
+      <c r="C13" s="124"/>
+      <c r="D13" s="124"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="119"/>
+      <c r="H13" s="131"/>
+      <c r="I13" s="119"/>
+    </row>
+    <row r="14" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="119"/>
+      <c r="B14" s="132"/>
+      <c r="C14" s="133"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
+      <c r="G14" s="133"/>
+      <c r="H14" s="134"/>
+      <c r="I14" s="119"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A15" s="164"/>
+      <c r="B15" s="164"/>
+      <c r="C15" s="164"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="119"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="119"/>
+      <c r="H15" s="164"/>
+      <c r="I15" s="164"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="E7:G8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G12" r:id="rId1" display="https://ri.agi.com.br/en/" xr:uid="{FE5206AE-E139-4CC2-8590-A21DC0DFA5F8}"/>
-[...6 lines deleted...]
-    <hyperlink ref="G11" r:id="rId2" xr:uid="{93C17D8A-3250-4B0F-819D-396813E3EF64}"/>
+    <hyperlink ref="G12" r:id="rId1" display="https://ri.agi.com.br/en/" xr:uid="{1C3C857C-77F9-4670-A633-AFD3F8044921}"/>
+    <hyperlink ref="C11" location="Operating!A1" display="- OPERATING INDICATORS" xr:uid="{290DB299-EE9E-4DAE-BEF9-9219430740FF}"/>
+    <hyperlink ref="C8" location="'P&amp;L'!A1" display="- P&amp;L" xr:uid="{C259933C-38A8-40F9-9ABB-427EE7D55C73}"/>
+    <hyperlink ref="C7" location="'Balance Sheet'!A1" display="- BALANCE SHEET" xr:uid="{AFB43F68-C01F-4C07-9B37-9681CCA641EB}"/>
+    <hyperlink ref="C10" location="Funding!A1" display="- FUNDING" xr:uid="{9B4F2883-56D4-4053-ACB4-3DE18C8CFD34}"/>
+    <hyperlink ref="C9" location="Portfolio!A1" display="- CREDIT PORTFOLIO" xr:uid="{AA552379-021E-41E8-9131-29F396ABAA8E}"/>
+    <hyperlink ref="C12" location="Ratios!A1" display="- OPERATING INDICATORS" xr:uid="{1F63D460-5411-4D1C-833B-EACCA0C6FE12}"/>
+    <hyperlink ref="G11" r:id="rId2" xr:uid="{013421EC-DB22-4DA8-9C8F-EE74462D228B}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E8455CC-6B60-4B2F-A0C9-E65F2612A349}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56F44F97-656F-49CA-A3E5-63D34F0F1FF3}">
   <sheetPr>
-    <tabColor rgb="FF0026FF"/>
+    <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:N96"/>
+  <dimension ref="A1:AH66"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="E5" sqref="E5:G6"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.6328125" defaultRowHeight="16" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="26" max="16384" width="2.6328125" style="1"/>
+    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="2" max="2" width="91.6328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="91.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="17.6328125" style="1" customWidth="1" collapsed="1"/>
+    <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="15" max="31" width="7.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="34" width="6.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-      <c r="D3" s="4">
+    <row r="1" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="184" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
+      <c r="P1" s="91"/>
+      <c r="Q1" s="91"/>
+      <c r="R1" s="91"/>
+      <c r="S1" s="91"/>
+      <c r="T1" s="91"/>
+      <c r="U1" s="91"/>
+      <c r="V1" s="91"/>
+      <c r="W1" s="91"/>
+      <c r="X1" s="91"/>
+      <c r="Y1" s="91"/>
+      <c r="Z1" s="91"/>
+      <c r="AA1" s="91"/>
+      <c r="AB1" s="91"/>
+      <c r="AC1" s="91"/>
+      <c r="AD1" s="91"/>
+      <c r="AE1" s="91"/>
+      <c r="AF1" s="91"/>
+      <c r="AG1" s="91"/>
+      <c r="AH1" s="91"/>
+    </row>
+    <row r="2" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="171"/>
+      <c r="C2" s="184"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="91"/>
+      <c r="AH2" s="91"/>
+    </row>
+    <row r="3" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="D3" s="10">
         <v>2022</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="10">
         <v>2023</v>
       </c>
-      <c r="F3" s="4" t="s">
-[...35 lines deleted...]
-      <c r="D5" s="4">
+      <c r="F3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="11"/>
+      <c r="W3" s="11"/>
+      <c r="X3" s="11"/>
+      <c r="Y3" s="11"/>
+      <c r="Z3" s="11"/>
+      <c r="AA3" s="11"/>
+      <c r="AB3" s="11"/>
+      <c r="AC3" s="11"/>
+      <c r="AD3" s="11"/>
+      <c r="AE3" s="11"/>
+      <c r="AF3" s="11"/>
+      <c r="AG3" s="11"/>
+      <c r="AH3" s="11"/>
+    </row>
+    <row r="4" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
+      <c r="N4" s="91"/>
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91"/>
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91"/>
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
+      <c r="Y4" s="91"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="91"/>
+      <c r="AE4" s="91"/>
+      <c r="AF4" s="91"/>
+      <c r="AG4" s="91"/>
+      <c r="AH4" s="91"/>
+    </row>
+    <row r="5" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="176"/>
+      <c r="B5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D5" s="10">
         <v>2022</v>
       </c>
-      <c r="E5" s="4">
+      <c r="E5" s="10">
         <v>2023</v>
       </c>
-      <c r="F5" s="4" t="s">
-[...32 lines deleted...]
-      <c r="D6" s="25">
+      <c r="F5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
+      <c r="W5" s="11"/>
+      <c r="X5" s="11"/>
+      <c r="Y5" s="11"/>
+      <c r="Z5" s="11"/>
+      <c r="AA5" s="11"/>
+      <c r="AB5" s="11"/>
+      <c r="AC5" s="11"/>
+      <c r="AD5" s="11"/>
+      <c r="AE5" s="11"/>
+      <c r="AF5" s="11"/>
+      <c r="AG5" s="11"/>
+      <c r="AH5" s="11"/>
+    </row>
+    <row r="6" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>200</v>
+      </c>
+      <c r="D6" s="38">
         <v>248.38900000000001</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="39">
         <v>267.34800000000001</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="39">
         <v>320.267</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="39">
         <v>291.83499999999998</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="39">
         <v>294.05700000000002</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="39">
         <v>230.42</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="39">
         <v>268.98</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="39">
         <v>371.36274943000001</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L6" s="39">
         <v>300.35036917000002</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="39">
         <v>327.29300000000001</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D7" s="25">
+      <c r="N6" s="39">
+        <v>1002.419</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>201</v>
+      </c>
+      <c r="D7" s="38">
         <v>451.274</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="39">
         <v>1414.8330000000001</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="39">
         <v>286.80900000000003</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="39">
         <v>673.60400000000004</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="39">
         <v>664.10699999999997</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="39">
         <v>1105.0889999999999</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="39">
         <v>416.73599999999999</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="39">
         <v>383.83036872000002</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="39">
         <v>1177.7338029</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="39">
         <v>3102.6390000000001</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D8" s="25">
+      <c r="N7" s="39">
+        <v>2115.4029999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="37" t="s">
+        <v>203</v>
+      </c>
+      <c r="D8" s="39">
         <v>52.999000000000002</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="39">
         <v>39.844000000000001</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="39">
         <v>1245.7909999999999</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="39">
         <v>1467.7439999999999</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="39">
         <v>14.023</v>
       </c>
-      <c r="I8" s="25">
+      <c r="I8" s="39">
         <v>14.394</v>
       </c>
-      <c r="J8" s="25">
+      <c r="J8" s="39">
         <v>1176.6590000000001</v>
       </c>
-      <c r="K8" s="25">
+      <c r="K8" s="39">
         <v>2518.7939999999999</v>
       </c>
-      <c r="L8" s="25">
-[...15 lines deleted...]
-        <f t="shared" ref="D9:L9" si="0">SUM(D10:D14)</f>
+      <c r="L8" s="39">
+        <v>0</v>
+      </c>
+      <c r="M8" s="39">
+        <v>0</v>
+      </c>
+      <c r="N8" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="176"/>
+      <c r="B9" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="D9" s="39">
+        <f t="shared" ref="D9:K9" si="0">SUM(D10:D13)</f>
         <v>10586.360999999999</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="39">
         <f t="shared" si="0"/>
         <v>16019.078</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="39">
         <f t="shared" si="0"/>
         <v>17953.477999999999</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="39">
         <f t="shared" si="0"/>
         <v>19561.113000000001</v>
       </c>
-      <c r="H9" s="25">
+      <c r="H9" s="39">
         <f t="shared" si="0"/>
         <v>22765.014000000003</v>
       </c>
-      <c r="I9" s="25">
+      <c r="I9" s="39">
         <f t="shared" si="0"/>
         <v>25896.984</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="39">
         <f t="shared" si="0"/>
         <v>28578.67</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="39">
         <f t="shared" si="0"/>
         <v>31977.563000000002</v>
       </c>
-      <c r="L9" s="25">
-        <f t="shared" si="0"/>
+      <c r="L9" s="39">
+        <f>SUM(L10:L14)</f>
         <v>40202.529410509997</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="39">
         <f>SUM(M10:M14)</f>
         <v>41258.209999999992</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D10" s="29">
+      <c r="N9" s="39">
+        <f>SUM(N10:N14)</f>
+        <v>43897.349999999991</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="176"/>
+      <c r="B10" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>206</v>
+      </c>
+      <c r="D10" s="41">
         <v>736.41300000000001</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="41">
         <v>431.38</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="41">
         <v>431.28500000000003</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="41">
         <v>422.14600000000002</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="41">
         <v>819.33</v>
       </c>
-      <c r="I10" s="29">
+      <c r="I10" s="41">
         <v>1904.0139999999999</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="41">
         <v>1657.8019999999999</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="41">
         <v>1877.2550000000001</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="41">
         <v>2364.1864105099999</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="41">
         <v>2474.971</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D11" s="29">
+      <c r="N10" s="41">
+        <v>4054.2719999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="176"/>
+      <c r="B11" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>207</v>
+      </c>
+      <c r="D11" s="41">
         <v>556.81700000000001</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="41">
         <v>723.57299999999998</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="41">
         <v>766.75199999999995</v>
       </c>
-      <c r="G11" s="29">
+      <c r="G11" s="41">
         <v>1069.402</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="41">
         <v>1166.4649999999999</v>
       </c>
-      <c r="I11" s="29">
+      <c r="I11" s="41">
         <v>1392.72</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="41">
         <v>1497.701</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="41">
         <v>1502.722</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="41">
         <v>5491.4380000000001</v>
       </c>
-      <c r="M11" s="29">
+      <c r="M11" s="41">
         <v>5681.067</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D12" s="29">
+      <c r="N11" s="41">
+        <v>5892.7389999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="176"/>
+      <c r="B12" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="D12" s="41">
         <v>10295.695</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="41">
         <v>16153.382</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="41">
         <v>18070.776999999998</v>
       </c>
-      <c r="G12" s="29">
+      <c r="G12" s="41">
         <v>19401.702000000001</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="41">
         <v>22275.785</v>
       </c>
-      <c r="I12" s="29">
+      <c r="I12" s="41">
         <v>24223.629000000001</v>
       </c>
-      <c r="J12" s="29">
+      <c r="J12" s="41">
         <v>27239.473999999998</v>
       </c>
-      <c r="K12" s="29">
+      <c r="K12" s="41">
         <v>30599.282999999999</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="41">
         <v>34461.356</v>
       </c>
-      <c r="M12" s="29">
+      <c r="M12" s="41">
         <v>34855.040999999997</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D13" s="29">
+      <c r="N12" s="41">
+        <v>35498.517999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="176"/>
+      <c r="B13" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="40" t="s">
+        <v>185</v>
+      </c>
+      <c r="D13" s="41">
         <v>-1002.564</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="41">
         <v>-1289.2570000000001</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="41">
         <v>-1315.336</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="41">
         <v>-1332.1369999999999</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="41">
         <v>-1496.566</v>
       </c>
-      <c r="I13" s="29">
+      <c r="I13" s="41">
         <v>-1623.3789999999999</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="41">
         <v>-1816.307</v>
       </c>
-      <c r="K13" s="29">
+      <c r="K13" s="41">
         <v>-2001.6969999999999</v>
       </c>
-      <c r="L13" s="29">
+      <c r="L13" s="41">
         <v>-2114.451</v>
       </c>
-      <c r="M13" s="29">
+      <c r="M13" s="41">
         <v>-2413.6410000000001</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="M14" s="29">
+      <c r="N13" s="41">
+        <v>-2116.0839999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" s="28" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="175"/>
+      <c r="B14" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="D14" s="41">
+        <v>0</v>
+      </c>
+      <c r="E14" s="41">
+        <v>0</v>
+      </c>
+      <c r="F14" s="41">
+        <v>0</v>
+      </c>
+      <c r="G14" s="41">
+        <v>0</v>
+      </c>
+      <c r="H14" s="41">
+        <v>0</v>
+      </c>
+      <c r="I14" s="41">
+        <v>0</v>
+      </c>
+      <c r="J14" s="41">
+        <v>0</v>
+      </c>
+      <c r="K14" s="41">
+        <v>0</v>
+      </c>
+      <c r="L14" s="41">
+        <v>0</v>
+      </c>
+      <c r="M14" s="41">
         <v>660.77200000000005</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D15" s="25">
+      <c r="N14" s="41">
+        <v>567.90499999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="177"/>
+      <c r="B15" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="39">
+        <v>7.4630000000000001</v>
+      </c>
+      <c r="E15" s="39">
+        <v>0</v>
+      </c>
+      <c r="F15" s="39">
+        <v>0</v>
+      </c>
+      <c r="G15" s="39">
+        <v>0</v>
+      </c>
+      <c r="H15" s="39">
+        <v>0</v>
+      </c>
+      <c r="I15" s="39">
+        <v>0</v>
+      </c>
+      <c r="J15" s="39">
+        <v>0</v>
+      </c>
+      <c r="K15" s="39">
+        <v>0</v>
+      </c>
+      <c r="L15" s="39">
+        <v>0</v>
+      </c>
+      <c r="M15" s="39">
+        <v>0</v>
+      </c>
+      <c r="N15" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="37" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" s="39">
+        <v>0</v>
+      </c>
+      <c r="E16" s="39">
+        <v>0</v>
+      </c>
+      <c r="F16" s="39">
+        <v>696.59</v>
+      </c>
+      <c r="G16" s="39">
+        <v>710.76599999999996</v>
+      </c>
+      <c r="H16" s="39">
+        <v>782.16499999999996</v>
+      </c>
+      <c r="I16" s="39">
+        <v>0</v>
+      </c>
+      <c r="J16" s="39">
+        <v>0</v>
+      </c>
+      <c r="K16" s="39">
+        <v>0</v>
+      </c>
+      <c r="L16" s="39">
+        <v>0</v>
+      </c>
+      <c r="M16" s="39">
+        <v>0</v>
+      </c>
+      <c r="N16" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="37" t="s">
+        <v>210</v>
+      </c>
+      <c r="D17" s="39">
         <v>588.09</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E17" s="39">
         <v>687.36099999999999</v>
       </c>
-      <c r="F15" s="25">
+      <c r="F17" s="39">
         <v>46.406999999999996</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G17" s="39">
         <v>46.646000000000001</v>
       </c>
-      <c r="H15" s="25">
+      <c r="H17" s="39">
         <v>52.570999999999998</v>
       </c>
-      <c r="I15" s="25">
+      <c r="I17" s="39">
         <v>831.69799999999998</v>
       </c>
-      <c r="J15" s="25">
+      <c r="J17" s="39">
         <v>934.36199999999997</v>
       </c>
-      <c r="K15" s="25">
+      <c r="K17" s="39">
         <v>1023.072</v>
       </c>
-      <c r="L15" s="25">
+      <c r="L17" s="39">
         <v>1220.7439999999999</v>
       </c>
-      <c r="M15" s="25">
+      <c r="M17" s="39">
         <v>1447.319</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D16" s="25">
+      <c r="N17" s="39">
+        <v>1447.568</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="37" t="s">
+        <v>209</v>
+      </c>
+      <c r="D18" s="39">
         <v>49.875</v>
       </c>
-      <c r="E16" s="25">
+      <c r="E18" s="39">
         <v>44.704000000000001</v>
       </c>
-      <c r="F16" s="25">
+      <c r="F18" s="39">
         <v>230.459</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G18" s="39">
         <v>219.72300000000001</v>
       </c>
-      <c r="H16" s="25">
+      <c r="H18" s="39">
         <v>207.95400000000001</v>
       </c>
-      <c r="I16" s="25">
+      <c r="I18" s="39">
         <v>57.951000000000001</v>
       </c>
-      <c r="J16" s="25">
+      <c r="J18" s="39">
         <v>58.468000000000004</v>
       </c>
-      <c r="K16" s="25">
+      <c r="K18" s="39">
         <v>65.912000000000006</v>
       </c>
-      <c r="L16" s="25">
+      <c r="L18" s="39">
         <v>76.183000000000007</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M18" s="39">
         <v>92.412999999999997</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D17" s="25">
+      <c r="N18" s="39">
+        <v>95.084000000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="37" t="s">
+        <v>211</v>
+      </c>
+      <c r="D19" s="39">
         <v>223.994</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E19" s="39">
         <v>222.036</v>
       </c>
-      <c r="F17" s="25">
+      <c r="F19" s="39">
+        <v>0</v>
+      </c>
+      <c r="G19" s="39">
+        <v>0</v>
+      </c>
+      <c r="H19" s="39">
+        <v>0</v>
+      </c>
+      <c r="I19" s="39">
+        <v>199.15600000000001</v>
+      </c>
+      <c r="J19" s="39">
+        <v>209.25800000000001</v>
+      </c>
+      <c r="K19" s="39">
+        <v>202.97499999999999</v>
+      </c>
+      <c r="L19" s="39">
+        <v>190.16200000000001</v>
+      </c>
+      <c r="M19" s="39">
+        <v>182.20500000000001</v>
+      </c>
+      <c r="N19" s="39">
+        <v>223.864</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="D20" s="39">
+        <v>0</v>
+      </c>
+      <c r="E20" s="39">
+        <v>0</v>
+      </c>
+      <c r="F20" s="39">
         <v>199.17</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G20" s="39">
         <v>213.249</v>
       </c>
-      <c r="H17" s="25">
+      <c r="H20" s="39">
         <v>226.33</v>
       </c>
-      <c r="I17" s="25">
-[...22 lines deleted...]
-      <c r="D18" s="25">
+      <c r="I20" s="39">
+        <v>0</v>
+      </c>
+      <c r="J20" s="39">
+        <v>0</v>
+      </c>
+      <c r="K20" s="39">
+        <v>0</v>
+      </c>
+      <c r="L20" s="39">
+        <v>0</v>
+      </c>
+      <c r="M20" s="39">
+        <v>0</v>
+      </c>
+      <c r="N20" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>213</v>
+      </c>
+      <c r="D21" s="39">
         <v>192.99600000000001</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E21" s="39">
         <v>182.24600000000001</v>
       </c>
-      <c r="F18" s="25">
+      <c r="F21" s="39">
         <v>699.00199999999995</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G21" s="39">
         <v>720.59799999999996</v>
       </c>
-      <c r="H18" s="25">
+      <c r="H21" s="39">
         <v>793.51700000000005</v>
       </c>
-      <c r="I18" s="25">
+      <c r="I21" s="39">
         <v>223.285</v>
       </c>
-      <c r="J18" s="25">
+      <c r="J21" s="39">
         <v>220.553</v>
       </c>
-      <c r="K18" s="25">
+      <c r="K21" s="39">
         <v>214.886</v>
       </c>
-      <c r="L18" s="25">
+      <c r="L21" s="39">
         <v>209.99199999999999</v>
       </c>
-      <c r="M18" s="25">
+      <c r="M21" s="39">
         <v>211.697</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E19" s="25">
+      <c r="N21" s="39">
+        <v>197.97900000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>214</v>
+      </c>
+      <c r="D22" s="39">
+        <v>363.03699999999998</v>
+      </c>
+      <c r="E22" s="39">
         <v>481.93099999999998</v>
       </c>
-      <c r="F19" s="25">
-[...8 lines deleted...]
-      <c r="I19" s="25">
+      <c r="F22" s="39">
+        <v>0</v>
+      </c>
+      <c r="G22" s="39">
+        <v>0</v>
+      </c>
+      <c r="H22" s="39">
+        <v>0</v>
+      </c>
+      <c r="I22" s="39">
         <v>955.98400000000004</v>
       </c>
-      <c r="J19" s="25">
+      <c r="J22" s="39">
         <v>1284.002</v>
       </c>
-      <c r="K19" s="25">
+      <c r="K22" s="39">
         <v>1669.4715108200005</v>
       </c>
-      <c r="L19" s="25">
+      <c r="L22" s="39">
         <v>1490.7550000000001</v>
       </c>
-      <c r="M19" s="25">
+      <c r="M22" s="39">
         <v>1138.798</v>
       </c>
-      <c r="N19" s="30"/>
-[...26 lines deleted...]
-      <c r="E21" s="25">
+      <c r="N22" s="39">
+        <v>1213.7149999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39"/>
+    </row>
+    <row r="24" spans="2:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="115" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="115" t="s">
+        <v>215</v>
+      </c>
+      <c r="D24" s="116">
+        <f t="shared" ref="D24:N24" si="1">SUM(D6:D7,D8:D9,D15:D22)</f>
+        <v>12764.477999999999</v>
+      </c>
+      <c r="E24" s="116">
         <f t="shared" si="1"/>
         <v>19359.381000000001</v>
       </c>
-      <c r="F21" s="25">
+      <c r="F24" s="116">
         <f t="shared" si="1"/>
         <v>21677.972999999994</v>
       </c>
-      <c r="G21" s="25">
+      <c r="G24" s="116">
         <f t="shared" si="1"/>
-        <v>23905.278000000002</v>
-[...1 lines deleted...]
-      <c r="H21" s="25">
+        <v>23905.278000000006</v>
+      </c>
+      <c r="H24" s="116">
         <f t="shared" si="1"/>
         <v>25799.738000000008</v>
       </c>
-      <c r="I21" s="25">
+      <c r="I24" s="116">
         <f t="shared" si="1"/>
         <v>29514.960999999999</v>
       </c>
-      <c r="J21" s="25">
+      <c r="J24" s="116">
         <f t="shared" si="1"/>
         <v>33147.688000000002</v>
       </c>
-      <c r="K21" s="25">
+      <c r="K24" s="116">
         <f t="shared" si="1"/>
         <v>38427.866628969998</v>
       </c>
-      <c r="L21" s="25">
+      <c r="L24" s="116">
         <f t="shared" si="1"/>
         <v>44868.449582579982</v>
       </c>
-      <c r="M21" s="25">
+      <c r="M24" s="116">
         <f t="shared" si="1"/>
         <v>47760.574000000001</v>
       </c>
-    </row>
-[...22 lines deleted...]
-        <f t="shared" ref="D23:M23" si="2">SUM(D6:D7,D8,D10:D12,D14)</f>
+      <c r="N24" s="116">
+        <f t="shared" si="1"/>
+        <v>50193.381999999991</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="152"/>
+      <c r="C25" s="152"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
+    </row>
+    <row r="26" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="152"/>
+      <c r="C26" s="152"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="18"/>
+    </row>
+    <row r="27" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="27" t="s">
+        <v>216</v>
+      </c>
+      <c r="D27" s="41">
+        <f t="shared" ref="D27:N27" si="2">SUM(D6:D7,D8,D10:D12,D14)</f>
         <v>12341.587</v>
       </c>
-      <c r="E23" s="29">
+      <c r="E27" s="41">
         <f t="shared" si="2"/>
         <v>19030.36</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F27" s="41">
         <f t="shared" si="2"/>
         <v>21121.680999999997</v>
       </c>
-      <c r="G23" s="29">
+      <c r="G27" s="41">
         <f t="shared" si="2"/>
         <v>23326.433000000001</v>
       </c>
-      <c r="H23" s="29">
+      <c r="H27" s="41">
         <f t="shared" si="2"/>
         <v>25233.767</v>
       </c>
-      <c r="I23" s="29">
+      <c r="I27" s="41">
         <f t="shared" si="2"/>
         <v>28870.266</v>
       </c>
-      <c r="J23" s="29">
+      <c r="J27" s="41">
         <f t="shared" si="2"/>
         <v>32257.351999999999</v>
       </c>
-      <c r="K23" s="29">
+      <c r="K27" s="41">
         <f t="shared" si="2"/>
         <v>37253.24711815</v>
       </c>
-      <c r="L23" s="29">
+      <c r="L27" s="41">
         <f t="shared" si="2"/>
         <v>43795.064582580002</v>
       </c>
-      <c r="M23" s="29">
+      <c r="M27" s="41">
         <f t="shared" si="2"/>
         <v>47101.782999999996</v>
       </c>
-      <c r="N23" s="29"/>
-[...22 lines deleted...]
-      <c r="D25" s="4">
+      <c r="N27" s="41">
+        <f t="shared" si="2"/>
+        <v>49131.255999999994</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>217</v>
+      </c>
+      <c r="D28" s="41">
+        <f t="shared" ref="D28:N28" si="3">SUM(D6:D7,D8,D10,D12,D14)</f>
+        <v>11784.77</v>
+      </c>
+      <c r="E28" s="41">
+        <f t="shared" si="3"/>
+        <v>18306.787</v>
+      </c>
+      <c r="F28" s="41">
+        <f t="shared" si="3"/>
+        <v>20354.928999999996</v>
+      </c>
+      <c r="G28" s="41">
+        <f t="shared" si="3"/>
+        <v>22257.031000000003</v>
+      </c>
+      <c r="H28" s="41">
+        <f t="shared" si="3"/>
+        <v>24067.302</v>
+      </c>
+      <c r="I28" s="41">
+        <f t="shared" si="3"/>
+        <v>27477.546000000002</v>
+      </c>
+      <c r="J28" s="41">
+        <f t="shared" si="3"/>
+        <v>30759.650999999998</v>
+      </c>
+      <c r="K28" s="41">
+        <f t="shared" si="3"/>
+        <v>35750.525118149999</v>
+      </c>
+      <c r="L28" s="41">
+        <f t="shared" si="3"/>
+        <v>38303.62658258</v>
+      </c>
+      <c r="M28" s="41">
+        <f t="shared" si="3"/>
+        <v>41420.715999999993</v>
+      </c>
+      <c r="N28" s="41">
+        <f t="shared" si="3"/>
+        <v>43238.516999999993</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J29" s="18"/>
+    </row>
+    <row r="30" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="D30" s="10">
         <v>2022</v>
       </c>
-      <c r="E25" s="4">
+      <c r="E30" s="10">
         <v>2023</v>
       </c>
-      <c r="F25" s="4" t="s">
+      <c r="F30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M30" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N30" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="37" t="s">
+        <v>218</v>
+      </c>
+      <c r="D31" s="18">
+        <f t="shared" ref="D31:K31" si="4">SUM(D32:D37)</f>
+        <v>8961.09</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="4"/>
+        <v>14461.338999999998</v>
+      </c>
+      <c r="F31" s="18">
+        <f t="shared" si="4"/>
+        <v>16544.026000000002</v>
+      </c>
+      <c r="G31" s="18">
+        <f t="shared" si="4"/>
+        <v>18099.188999999998</v>
+      </c>
+      <c r="H31" s="18">
+        <f t="shared" si="4"/>
+        <v>18903.740999999998</v>
+      </c>
+      <c r="I31" s="18">
+        <f t="shared" si="4"/>
+        <v>20841.532999999999</v>
+      </c>
+      <c r="J31" s="18">
+        <f t="shared" si="4"/>
+        <v>24811.534000000003</v>
+      </c>
+      <c r="K31" s="18">
+        <f t="shared" si="4"/>
+        <v>28945.713972090001</v>
+      </c>
+      <c r="L31" s="18">
+        <f>SUM(L32:L38)</f>
+        <v>29153.811000000002</v>
+      </c>
+      <c r="M31" s="18">
+        <f>SUM(M32:M38)</f>
+        <v>31699.085000000003</v>
+      </c>
+      <c r="N31" s="18">
+        <f>SUM(N32:N38)</f>
+        <v>33240.761999999995</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="40" t="s">
+        <v>219</v>
+      </c>
+      <c r="D32" s="22">
+        <v>202.72900000000001</v>
+      </c>
+      <c r="E32" s="22">
+        <v>206.66</v>
+      </c>
+      <c r="F32" s="22">
+        <v>252.262</v>
+      </c>
+      <c r="G32" s="22">
+        <v>392.85399999999998</v>
+      </c>
+      <c r="H32" s="22">
+        <v>341.44600000000003</v>
+      </c>
+      <c r="I32" s="22">
+        <v>320.209</v>
+      </c>
+      <c r="J32" s="22">
+        <v>367.32600000000002</v>
+      </c>
+      <c r="K32" s="22">
+        <v>361.81599999999997</v>
+      </c>
+      <c r="L32" s="22">
+        <v>360.06900000000002</v>
+      </c>
+      <c r="M32" s="22">
+        <v>345.80099999999999</v>
+      </c>
+      <c r="N32" s="22">
+        <v>456.53800000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="40" t="s">
+        <v>220</v>
+      </c>
+      <c r="D33" s="22">
+        <v>360.86</v>
+      </c>
+      <c r="E33" s="22">
+        <v>913.69399999999996</v>
+      </c>
+      <c r="F33" s="22">
+        <v>996.54100000000005</v>
+      </c>
+      <c r="G33" s="22">
+        <v>2189.8879999999999</v>
+      </c>
+      <c r="H33" s="22">
+        <v>2572.7739999999999</v>
+      </c>
+      <c r="I33" s="22">
+        <v>3255.9850000000001</v>
+      </c>
+      <c r="J33" s="22">
+        <v>4394.1310000000003</v>
+      </c>
+      <c r="K33" s="22">
+        <v>5512.3180000000002</v>
+      </c>
+      <c r="L33" s="22">
+        <v>5758.6440000000002</v>
+      </c>
+      <c r="M33" s="22">
+        <v>6170.5290000000005</v>
+      </c>
+      <c r="N33" s="22">
+        <v>6399.8810000000003</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="40" t="s">
+        <v>221</v>
+      </c>
+      <c r="D34" s="22">
+        <v>8083.0659999999998</v>
+      </c>
+      <c r="E34" s="22">
+        <v>12969.522999999999</v>
+      </c>
+      <c r="F34" s="22">
+        <v>14575.932000000001</v>
+      </c>
+      <c r="G34" s="22">
+        <v>15018.651</v>
+      </c>
+      <c r="H34" s="22">
+        <v>15483.331</v>
+      </c>
+      <c r="I34" s="22">
+        <v>16256.733</v>
+      </c>
+      <c r="J34" s="22">
+        <v>19068.114000000001</v>
+      </c>
+      <c r="K34" s="22">
+        <v>19902.328000000001</v>
+      </c>
+      <c r="L34" s="22">
+        <v>18710.641</v>
+      </c>
+      <c r="M34" s="22">
+        <v>20504.881000000001</v>
+      </c>
+      <c r="N34" s="22">
+        <v>21341.388999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="D35" s="22">
+        <v>314.435</v>
+      </c>
+      <c r="E35" s="22">
+        <v>363.93900000000002</v>
+      </c>
+      <c r="F35" s="22">
+        <v>476.89299999999997</v>
+      </c>
+      <c r="G35" s="22">
+        <v>493.46199999999999</v>
+      </c>
+      <c r="H35" s="22">
+        <v>504.24299999999999</v>
+      </c>
+      <c r="I35" s="22">
+        <v>522.28200000000004</v>
+      </c>
+      <c r="J35" s="22">
+        <v>534.43799999999999</v>
+      </c>
+      <c r="K35" s="22">
+        <v>496.50799999999998</v>
+      </c>
+      <c r="L35" s="22">
+        <v>509.06099999999998</v>
+      </c>
+      <c r="M35" s="22">
+        <v>759.33900000000006</v>
+      </c>
+      <c r="N35" s="22">
+        <v>890.61300000000006</v>
+      </c>
+    </row>
+    <row r="36" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="40" t="s">
+        <v>223</v>
+      </c>
+      <c r="D36" s="22">
+        <v>0</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0</v>
+      </c>
+      <c r="F36" s="22">
+        <v>0</v>
+      </c>
+      <c r="G36" s="22">
+        <v>0</v>
+      </c>
+      <c r="H36" s="22">
+        <v>0</v>
+      </c>
+      <c r="I36" s="22">
+        <v>480.10300000000001</v>
+      </c>
+      <c r="J36" s="22">
+        <v>445.55399999999997</v>
+      </c>
+      <c r="K36" s="22">
+        <v>649.74699999999996</v>
+      </c>
+      <c r="L36" s="22">
+        <v>668.90599999999995</v>
+      </c>
+      <c r="M36" s="22">
+        <v>667.08900000000006</v>
+      </c>
+      <c r="N36" s="22">
+        <v>781.73199999999997</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="40" t="s">
+        <v>225</v>
+      </c>
+      <c r="D37" s="22">
+        <v>0</v>
+      </c>
+      <c r="E37" s="22">
+        <v>7.5229999999999997</v>
+      </c>
+      <c r="F37" s="22">
+        <v>242.398</v>
+      </c>
+      <c r="G37" s="22">
+        <v>4.3339999999999996</v>
+      </c>
+      <c r="H37" s="22">
+        <v>1.9470000000000001</v>
+      </c>
+      <c r="I37" s="22">
+        <v>6.2210000000000001</v>
+      </c>
+      <c r="J37" s="22">
+        <v>1.9710000000000001</v>
+      </c>
+      <c r="K37" s="22">
+        <f>8.276+2014.72097209</f>
+        <v>2022.9969720900001</v>
+      </c>
+      <c r="L37" s="22">
+        <v>3146.49</v>
+      </c>
+      <c r="M37" s="22">
+        <v>0</v>
+      </c>
+      <c r="N37" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="40" t="s">
+        <v>224</v>
+      </c>
+      <c r="D38" s="22">
+        <v>0</v>
+      </c>
+      <c r="E38" s="22">
+        <v>0</v>
+      </c>
+      <c r="F38" s="22">
+        <v>0</v>
+      </c>
+      <c r="G38" s="22">
+        <v>0</v>
+      </c>
+      <c r="H38" s="22">
+        <v>0</v>
+      </c>
+      <c r="I38" s="22">
+        <v>0</v>
+      </c>
+      <c r="J38" s="22">
+        <v>0</v>
+      </c>
+      <c r="K38" s="22">
+        <v>0</v>
+      </c>
+      <c r="L38" s="22">
+        <v>0</v>
+      </c>
+      <c r="M38" s="22">
+        <v>3251.4459999999999</v>
+      </c>
+      <c r="N38" s="22">
+        <v>3370.6089999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>202</v>
+      </c>
+      <c r="D39" s="18">
+        <v>0</v>
+      </c>
+      <c r="E39" s="18">
+        <v>24.469000000000001</v>
+      </c>
+      <c r="F39" s="18">
+        <v>0.72499999999999998</v>
+      </c>
+      <c r="G39" s="18">
+        <v>0</v>
+      </c>
+      <c r="H39" s="18">
+        <v>19.628</v>
+      </c>
+      <c r="I39" s="18">
+        <v>8.3879999999999999</v>
+      </c>
+      <c r="J39" s="18">
+        <v>48.203000000000003</v>
+      </c>
+      <c r="K39" s="18">
+        <v>38.695</v>
+      </c>
+      <c r="L39" s="18">
+        <v>96.266999999999996</v>
+      </c>
+      <c r="M39" s="18">
+        <v>115.077</v>
+      </c>
+      <c r="N39" s="18">
+        <v>112.166</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="37" t="s">
+        <v>226</v>
+      </c>
+      <c r="D40" s="18">
+        <v>164.251</v>
+      </c>
+      <c r="E40" s="18">
+        <v>232.239</v>
+      </c>
+      <c r="F40" s="18">
+        <v>225.63</v>
+      </c>
+      <c r="G40" s="18">
+        <v>221.46899999999999</v>
+      </c>
+      <c r="H40" s="18">
+        <v>224.334</v>
+      </c>
+      <c r="I40" s="18">
+        <v>301.923</v>
+      </c>
+      <c r="J40" s="18">
+        <v>335.524</v>
+      </c>
+      <c r="K40" s="18">
+        <v>361.476</v>
+      </c>
+      <c r="L40" s="18">
+        <v>388.59300000000002</v>
+      </c>
+      <c r="M40" s="18">
+        <v>310.34300000000002</v>
+      </c>
+      <c r="N40" s="18">
+        <v>295.59699999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="C41" s="37" t="s">
+        <v>227</v>
+      </c>
+      <c r="D41" s="18">
+        <v>5.1130000000000004</v>
+      </c>
+      <c r="E41" s="18">
+        <v>0</v>
+      </c>
+      <c r="F41" s="18">
+        <v>0</v>
+      </c>
+      <c r="G41" s="18">
+        <v>0</v>
+      </c>
+      <c r="H41" s="18">
+        <v>0</v>
+      </c>
+      <c r="I41" s="18">
+        <v>0</v>
+      </c>
+      <c r="J41" s="18">
+        <v>0</v>
+      </c>
+      <c r="K41" s="18">
+        <v>0</v>
+      </c>
+      <c r="L41" s="18">
+        <v>0</v>
+      </c>
+      <c r="M41" s="18">
+        <v>0</v>
+      </c>
+      <c r="N41" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="D42" s="18">
+        <v>2261.2959999999998</v>
+      </c>
+      <c r="E42" s="18">
+        <v>2935.1089999999999</v>
+      </c>
+      <c r="F42" s="18">
+        <v>572.64099999999996</v>
+      </c>
+      <c r="G42" s="18">
+        <v>612.35400000000004</v>
+      </c>
+      <c r="H42" s="18">
+        <v>809.58299999999997</v>
+      </c>
+      <c r="I42" s="18">
+        <v>965.31200000000001</v>
+      </c>
+      <c r="J42" s="18">
+        <v>867.46900000000005</v>
+      </c>
+      <c r="K42" s="18">
+        <v>962.00900000000001</v>
+      </c>
+      <c r="L42" s="18">
+        <v>1248.9559999999999</v>
+      </c>
+      <c r="M42" s="18">
+        <v>1330.721</v>
+      </c>
+      <c r="N42" s="18">
+        <v>948.60900000000004</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="37" t="s">
+        <v>229</v>
+      </c>
+      <c r="D43" s="18">
+        <v>1863.1310000000001</v>
+      </c>
+      <c r="E43" s="18">
+        <v>2375.7820000000002</v>
+      </c>
+      <c r="F43" s="18">
+        <v>2372.047</v>
+      </c>
+      <c r="G43" s="18">
+        <v>2752.3159999999998</v>
+      </c>
+      <c r="H43" s="18">
+        <v>3480.9989999999998</v>
+      </c>
+      <c r="I43" s="18">
+        <v>4459.6289999999999</v>
+      </c>
+      <c r="J43" s="18">
+        <v>3771.3040000000001</v>
+      </c>
+      <c r="K43" s="18">
+        <v>4599.5973591400007</v>
+      </c>
+      <c r="L43" s="18">
+        <v>10285.933582580001</v>
+      </c>
+      <c r="M43" s="18">
+        <v>10397.344999999999</v>
+      </c>
+      <c r="N43" s="18">
+        <v>10474.341</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B44" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="D44" s="18">
+        <v>213.94200000000001</v>
+      </c>
+      <c r="E44" s="18">
+        <v>206.75299999999999</v>
+      </c>
+      <c r="F44" s="18">
+        <v>224.70500000000001</v>
+      </c>
+      <c r="G44" s="18">
+        <v>240.54900000000001</v>
+      </c>
+      <c r="H44" s="18">
+        <v>255.654</v>
+      </c>
+      <c r="I44" s="18">
+        <v>254.602</v>
+      </c>
+      <c r="J44" s="18">
+        <v>252.94499999999999</v>
+      </c>
+      <c r="K44" s="18">
+        <v>248.648</v>
+      </c>
+      <c r="L44" s="18">
+        <v>244.755</v>
+      </c>
+      <c r="M44" s="18">
+        <v>248.28</v>
+      </c>
+      <c r="N44" s="18">
+        <v>233.934</v>
+      </c>
+    </row>
+    <row r="45" spans="2:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>231</v>
+      </c>
+      <c r="D45" s="156">
+        <v>184.18199999999999</v>
+      </c>
+      <c r="E45" s="156">
+        <v>194.28399999999999</v>
+      </c>
+      <c r="F45" s="156">
+        <v>203.93100000000001</v>
+      </c>
+      <c r="G45" s="156">
+        <v>224.465</v>
+      </c>
+      <c r="H45" s="156">
+        <v>228.08500000000001</v>
+      </c>
+      <c r="I45" s="156">
+        <v>206.86</v>
+      </c>
+      <c r="J45" s="156">
+        <v>214.566</v>
+      </c>
+      <c r="K45" s="156">
+        <v>332.80799999999999</v>
+      </c>
+      <c r="L45" s="156">
+        <v>362.48</v>
+      </c>
+      <c r="M45" s="156">
+        <v>382.87400000000002</v>
+      </c>
+      <c r="N45" s="156">
+        <v>232.983</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="153" t="s">
+        <v>82</v>
+      </c>
+      <c r="C46" s="153" t="s">
+        <v>232</v>
+      </c>
+      <c r="D46" s="156">
+        <f>SUM(D31,D39:D42,D44:D45)</f>
+        <v>11789.874</v>
+      </c>
+      <c r="E46" s="156">
+        <f>SUM(E31,E39:E42,E44:E45)</f>
+        <v>18054.192999999996</v>
+      </c>
+      <c r="F46" s="156">
+        <f t="shared" ref="F46:N46" si="5">SUM(F31,F39:F45)</f>
+        <v>20143.705000000002</v>
+      </c>
+      <c r="G46" s="156">
+        <f t="shared" si="5"/>
+        <v>22150.341999999997</v>
+      </c>
+      <c r="H46" s="156">
+        <f t="shared" si="5"/>
+        <v>23922.023999999994</v>
+      </c>
+      <c r="I46" s="156">
+        <f t="shared" si="5"/>
+        <v>27038.246999999999</v>
+      </c>
+      <c r="J46" s="156">
+        <f t="shared" si="5"/>
+        <v>30301.545000000006</v>
+      </c>
+      <c r="K46" s="156">
+        <f t="shared" si="5"/>
+        <v>35488.947331230003</v>
+      </c>
+      <c r="L46" s="156">
+        <f t="shared" si="5"/>
+        <v>41780.795582580002</v>
+      </c>
+      <c r="M46" s="156">
+        <f t="shared" si="5"/>
+        <v>44483.725000000006</v>
+      </c>
+      <c r="N46" s="156">
+        <f t="shared" si="5"/>
+        <v>45538.391999999993</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="48" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="D48" s="10">
+        <v>2022</v>
+      </c>
+      <c r="E48" s="10">
+        <v>2023</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L48" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M48" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N48" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="72" t="s">
+        <v>234</v>
+      </c>
+      <c r="D49" s="22">
+        <v>931.22500000000002</v>
+      </c>
+      <c r="E49" s="22">
+        <v>951.48199999999997</v>
+      </c>
+      <c r="F49" s="22">
+        <v>970.822</v>
+      </c>
+      <c r="G49" s="22">
+        <v>1053.848</v>
+      </c>
+      <c r="H49" s="22">
+        <v>1672.6769999999999</v>
+      </c>
+      <c r="I49" s="22">
+        <v>1673</v>
+      </c>
+      <c r="J49" s="22">
+        <v>1760.566</v>
+      </c>
+      <c r="K49" s="22">
+        <v>1693</v>
+      </c>
+      <c r="L49" s="22">
+        <v>1693</v>
+      </c>
+      <c r="M49" s="22">
+        <v>2622.0819999999999</v>
+      </c>
+      <c r="N49" s="22">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="72" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" s="72" t="s">
+        <v>236</v>
+      </c>
+      <c r="D50" s="22">
+        <v>0</v>
+      </c>
+      <c r="E50" s="22">
+        <v>0</v>
+      </c>
+      <c r="F50" s="22">
+        <v>0</v>
+      </c>
+      <c r="G50" s="22">
+        <v>0</v>
+      </c>
+      <c r="H50" s="22">
+        <v>0</v>
+      </c>
+      <c r="I50" s="22">
+        <v>0</v>
+      </c>
+      <c r="J50" s="22">
+        <v>0</v>
+      </c>
+      <c r="K50" s="22">
+        <v>0</v>
+      </c>
+      <c r="L50" s="22">
+        <v>0</v>
+      </c>
+      <c r="M50" s="22">
+        <v>0</v>
+      </c>
+      <c r="N50" s="22">
+        <v>3941.84</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="72" t="s">
+        <v>235</v>
+      </c>
+      <c r="D51" s="22">
+        <v>202.084</v>
+      </c>
+      <c r="E51" s="22">
+        <v>544.17899999999997</v>
+      </c>
+      <c r="F51" s="22">
+        <v>534.22900000000004</v>
+      </c>
+      <c r="G51" s="22">
+        <v>534.22900000000004</v>
+      </c>
+      <c r="H51" s="22">
+        <v>-83.8</v>
+      </c>
+      <c r="I51" s="22">
+        <v>587.66999999999996</v>
+      </c>
+      <c r="J51" s="22">
+        <v>869.6</v>
+      </c>
+      <c r="K51" s="22">
+        <v>869.6</v>
+      </c>
+      <c r="L51" s="22">
+        <v>869.6</v>
+      </c>
+      <c r="M51" s="22">
+        <v>544.19399999999996</v>
+      </c>
+      <c r="N51" s="22">
+        <v>547.01400000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="72" t="s">
+        <v>237</v>
+      </c>
+      <c r="D52" s="22">
+        <v>-171.839</v>
+      </c>
+      <c r="E52" s="22">
+        <v>-163.16999999999999</v>
+      </c>
+      <c r="F52" s="22">
+        <v>0</v>
+      </c>
+      <c r="G52" s="22">
+        <v>0</v>
+      </c>
+      <c r="H52" s="22">
+        <v>0</v>
+      </c>
+      <c r="I52" s="22">
+        <v>-232.34800000000001</v>
+      </c>
+      <c r="J52" s="22">
+        <v>0</v>
+      </c>
+      <c r="K52" s="22">
+        <v>0</v>
+      </c>
+      <c r="L52" s="22">
+        <v>0</v>
+      </c>
+      <c r="M52" s="36">
+        <v>115.16</v>
+      </c>
+      <c r="N52" s="36">
+        <v>186.535</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="G25" s="4" t="s">
-[...744 lines deleted...]
-      <c r="E46" s="29">
+      <c r="C53" s="72" t="s">
+        <v>238</v>
+      </c>
+      <c r="D53" s="22">
+        <v>0</v>
+      </c>
+      <c r="E53" s="22">
         <v>-3.5999999999999997E-2</v>
       </c>
-      <c r="F46" s="29">
+      <c r="F53" s="22">
         <v>46.05</v>
       </c>
-      <c r="G46" s="29">
+      <c r="G53" s="22">
         <v>159.27699999999999</v>
       </c>
-      <c r="H46" s="29">
+      <c r="H53" s="22">
         <v>278.37599999999998</v>
       </c>
-      <c r="I46" s="29">
+      <c r="I53" s="22">
         <v>-1.157</v>
       </c>
-      <c r="J46" s="29">
+      <c r="J53" s="22">
         <v>207.49100000000001</v>
       </c>
-      <c r="K46" s="29">
+      <c r="K53" s="22">
         <v>384.73899999999998</v>
       </c>
-      <c r="L46" s="29">
+      <c r="L53" s="22">
         <v>529.71100000000001</v>
       </c>
-      <c r="M46" s="29">
+      <c r="M53" s="22">
         <v>-1.2969999999999999</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="F47" s="29">
+      <c r="N53" s="22">
+        <v>-16.965</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="177"/>
+      <c r="B54" s="72" t="s">
+        <v>85</v>
+      </c>
+      <c r="C54" s="72" t="s">
+        <v>239</v>
+      </c>
+      <c r="D54" s="22">
+        <v>0</v>
+      </c>
+      <c r="E54" s="22">
+        <v>0</v>
+      </c>
+      <c r="F54" s="22">
         <v>-2.4649999999999999</v>
       </c>
-      <c r="G47" s="29">
+      <c r="G54" s="22">
         <v>-2.4649999999999999</v>
       </c>
-      <c r="H47" s="29">
-[...2 lines deleted...]
-      <c r="I47" s="29">
+      <c r="H54" s="22">
+        <v>0</v>
+      </c>
+      <c r="I54" s="22">
         <v>285.07400000000001</v>
       </c>
-      <c r="J47" s="29">
-[...19 lines deleted...]
-      <c r="D48" s="29">
+      <c r="J54" s="22">
+        <v>0</v>
+      </c>
+      <c r="K54" s="22">
+        <v>0</v>
+      </c>
+      <c r="L54" s="22">
+        <v>0</v>
+      </c>
+      <c r="M54" s="22">
+        <v>0</v>
+      </c>
+      <c r="N54" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="72" t="s">
+        <v>86</v>
+      </c>
+      <c r="C55" s="72" t="s">
+        <v>240</v>
+      </c>
+      <c r="D55" s="22">
         <v>1.456</v>
       </c>
-      <c r="E48" s="29">
+      <c r="E55" s="22">
         <v>-24.419</v>
       </c>
-      <c r="F48" s="29">
+      <c r="F55" s="22">
         <v>-11.97</v>
       </c>
-      <c r="G48" s="29">
+      <c r="G55" s="22">
         <v>12.076000000000001</v>
       </c>
-      <c r="H48" s="29">
+      <c r="H55" s="22">
         <v>11.917999999999999</v>
       </c>
-      <c r="I48" s="29">
+      <c r="I55" s="22">
         <v>49.851999999999997</v>
       </c>
-      <c r="J48" s="29">
+      <c r="J55" s="22">
         <v>12.336</v>
       </c>
-      <c r="K48" s="29">
+      <c r="K55" s="22">
         <v>-5.7590000000000003</v>
       </c>
-      <c r="L48" s="29">
+      <c r="L55" s="22">
         <v>-3.1</v>
       </c>
-      <c r="M48" s="29">
+      <c r="M55" s="22">
         <v>-3.2789999999999999</v>
       </c>
-    </row>
-[...44 lines deleted...]
-        <f>SUM(M43:M48)</f>
+      <c r="N55" s="22">
+        <v>-3.4740000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" s="182" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="179"/>
+      <c r="B56" s="180" t="s">
+        <v>346</v>
+      </c>
+      <c r="C56" s="180" t="s">
+        <v>347</v>
+      </c>
+      <c r="D56" s="181">
+        <v>11.676</v>
+      </c>
+      <c r="E56" s="181">
+        <v>-2.847</v>
+      </c>
+      <c r="F56" s="181">
+        <v>-2.3980000000000001</v>
+      </c>
+      <c r="G56" s="181">
+        <v>-2.0249999999999999</v>
+      </c>
+      <c r="H56" s="181">
+        <v>-1.4570000000000001</v>
+      </c>
+      <c r="I56" s="181">
+        <v>114.623</v>
+      </c>
+      <c r="J56" s="181">
+        <v>-3.85</v>
+      </c>
+      <c r="K56" s="181">
+        <v>-2.661</v>
+      </c>
+      <c r="L56" s="181">
+        <v>-1.556</v>
+      </c>
+      <c r="M56" s="181">
+        <v>0</v>
+      </c>
+      <c r="N56" s="181">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="154" t="s">
+        <v>87</v>
+      </c>
+      <c r="C57" s="178">
+        <f>SUM(C49:C56)</f>
+        <v>0</v>
+      </c>
+      <c r="D57" s="157">
+        <f>SUM(D49:D56)</f>
+        <v>974.60200000000009</v>
+      </c>
+      <c r="E57" s="157">
+        <f>SUM(E49:E56)</f>
+        <v>1305.1889999999999</v>
+      </c>
+      <c r="F57" s="157">
+        <f>SUM(F49:F56)</f>
+        <v>1534.268</v>
+      </c>
+      <c r="G57" s="157">
+        <f>SUM(G49:G56)</f>
+        <v>1754.94</v>
+      </c>
+      <c r="H57" s="157">
+        <f>SUM(H49:H56)</f>
+        <v>1877.7139999999997</v>
+      </c>
+      <c r="I57" s="157">
+        <f>SUM(I49:I56)</f>
+        <v>2476.7139999999999</v>
+      </c>
+      <c r="J57" s="157">
+        <f>SUM(J49:J56)</f>
+        <v>2846.143</v>
+      </c>
+      <c r="K57" s="157">
+        <f>SUM(K49:K56)</f>
+        <v>2938.9189999999999</v>
+      </c>
+      <c r="L57" s="157">
+        <f>SUM(L49:L56)</f>
+        <v>3087.6549999999997</v>
+      </c>
+      <c r="M57" s="157">
+        <f>SUM(M49:M56)</f>
         <v>3276.8599999999997</v>
       </c>
-    </row>
-[...126 lines deleted...]
-        <f t="shared" si="7"/>
+      <c r="N57" s="157">
+        <f>SUM(N49:N56)</f>
+        <v>4654.99</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="155"/>
+      <c r="C58" s="155"/>
+      <c r="D58" s="157"/>
+      <c r="E58" s="157"/>
+      <c r="F58" s="157"/>
+      <c r="G58" s="157"/>
+      <c r="H58" s="157"/>
+      <c r="I58" s="157"/>
+      <c r="J58" s="157"/>
+      <c r="K58" s="157"/>
+      <c r="L58" s="157"/>
+      <c r="M58" s="157"/>
+      <c r="N58" s="157"/>
+    </row>
+    <row r="59" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="154" t="s">
+        <v>88</v>
+      </c>
+      <c r="C59" s="154" t="s">
+        <v>319</v>
+      </c>
+      <c r="D59" s="157">
+        <f>SUM(D57,D46)</f>
+        <v>12764.476000000001</v>
+      </c>
+      <c r="E59" s="157">
+        <f>SUM(E57,E46)</f>
         <v>19359.381999999994</v>
       </c>
-      <c r="F54" s="25">
-        <f t="shared" si="7"/>
+      <c r="F59" s="157">
+        <f>SUM(F57,F46)</f>
         <v>21677.973000000002</v>
       </c>
-      <c r="G54" s="25">
-        <f t="shared" si="7"/>
+      <c r="G59" s="157">
+        <f>SUM(G57,G46)</f>
         <v>23905.281999999996</v>
       </c>
-      <c r="H54" s="25">
-        <f t="shared" si="7"/>
+      <c r="H59" s="157">
+        <f>SUM(H57,H46)</f>
         <v>25799.737999999994</v>
       </c>
-      <c r="I54" s="25">
-        <f t="shared" si="7"/>
+      <c r="I59" s="157">
+        <f>SUM(I57,I46)</f>
         <v>29514.960999999999</v>
       </c>
-      <c r="J54" s="25">
-        <f t="shared" si="7"/>
+      <c r="J59" s="157">
+        <f>SUM(J57,J46)</f>
         <v>33147.688000000009</v>
       </c>
-      <c r="K54" s="25">
-        <f t="shared" si="7"/>
+      <c r="K59" s="157">
+        <f>SUM(K57,K46)</f>
         <v>38427.866331230005</v>
       </c>
-      <c r="L54" s="25">
-        <f t="shared" si="7"/>
+      <c r="L59" s="157">
+        <f>SUM(L57,L46)</f>
         <v>44868.450582580001</v>
       </c>
-      <c r="M54" s="25">
-        <f>SUM(M40,M52)</f>
+      <c r="M59" s="157">
+        <f>SUM(M57,M46)</f>
         <v>47760.585000000006</v>
       </c>
-    </row>
-[...299 lines deleted...]
-      <c r="J96" s="1"/>
+      <c r="N59" s="157">
+        <f>SUM(N46,N57)</f>
+        <v>50193.381999999991</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="D61" s="158"/>
+      <c r="E61" s="158"/>
+      <c r="F61" s="158"/>
+      <c r="G61" s="158"/>
+      <c r="H61" s="158"/>
+      <c r="I61" s="158"/>
+      <c r="J61" s="158"/>
+      <c r="K61" s="158"/>
+      <c r="L61" s="158"/>
+      <c r="M61" s="158"/>
+      <c r="N61" s="158"/>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="J62" s="28"/>
+      <c r="K62" s="28"/>
+      <c r="L62" s="28"/>
+      <c r="M62" s="28"/>
+      <c r="N62" s="159"/>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="J63" s="28"/>
+      <c r="K63" s="28"/>
+      <c r="L63" s="28"/>
+      <c r="M63" s="28"/>
+      <c r="N63" s="160"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="H64" s="33"/>
+      <c r="I64" s="33"/>
+      <c r="J64" s="161"/>
+      <c r="K64" s="28"/>
+      <c r="L64" s="28"/>
+      <c r="M64" s="161"/>
+      <c r="N64" s="162"/>
+    </row>
+    <row r="65" spans="10:14" x14ac:dyDescent="0.35">
+      <c r="J65" s="28"/>
+      <c r="K65" s="28"/>
+      <c r="L65" s="28"/>
+      <c r="M65" s="28"/>
+      <c r="N65" s="28"/>
+    </row>
+    <row r="66" spans="10:14" x14ac:dyDescent="0.35">
+      <c r="J66" s="28"/>
+      <c r="K66" s="28"/>
+      <c r="L66" s="28"/>
+      <c r="M66" s="28"/>
+      <c r="N66" s="163"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <phoneticPr fontId="26" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="24" priority="1" operator="equal">
+  <conditionalFormatting sqref="B5:C24 D49:N59 A56:A1048576 D5:AH5 B1:AH4">
+    <cfRule type="cellIs" dxfId="39" priority="2" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D14:L14">
-    <cfRule type="cellIs" dxfId="23" priority="3" operator="equal">
+  <conditionalFormatting sqref="B27:C28">
+    <cfRule type="cellIs" dxfId="38" priority="7" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D9:M9 D21:M21 D23:N23 D26:M26">
-    <cfRule type="cellIs" dxfId="22" priority="16" operator="equal">
+  <conditionalFormatting sqref="D6:N28 B30:N30 B31:C45 D31:N46 B48:N48 C57:N57">
+    <cfRule type="cellIs" dxfId="37" priority="8" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D1:XFD25 E26:XFD38 D26:D41 D43:XFD1048576">
-    <cfRule type="cellIs" dxfId="21" priority="20" operator="equal">
+  <conditionalFormatting sqref="J29">
+    <cfRule type="cellIs" dxfId="36" priority="14" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E39:E41 D40:M40">
-    <cfRule type="cellIs" dxfId="20" priority="5" operator="equal">
+  <conditionalFormatting sqref="N62">
+    <cfRule type="cellIs" dxfId="35" priority="12" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F39:XFD40 F41:K41 L41:XFD42 D42:M42 D49:M49 D52:M52 D54:M54">
-    <cfRule type="cellIs" dxfId="19" priority="22" operator="equal">
+  <conditionalFormatting sqref="A1:A54">
+    <cfRule type="cellIs" dxfId="34" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="B1:B2" location="Index!A1" display="Menu" xr:uid="{627A711F-025F-440D-9693-C4825BC10909}"/>
+    <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{6058852E-3CBB-46C0-B450-CCF76C8111D6}"/>
+    <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{D8A8F539-D338-449F-865F-921F93C8E8D9}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E8C66EA-A68C-4167-9D0A-0B9B84185074}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B214394C-CB33-4AB4-B910-1980A4EF1E14}">
   <sheetPr>
-    <tabColor rgb="FF0026FF"/>
+    <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:T59"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="E5" sqref="E5:G6"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B1" sqref="B1:B2"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="16" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="19" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="16384" width="9.1796875" style="19"/>
+    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="2" max="2" width="91.6328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="91.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="17.6328125" style="1" customWidth="1" collapsed="1"/>
+    <col min="5" max="12" width="17.6328125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="0.81640625" style="1" customWidth="1"/>
+    <col min="14" max="17" width="17.6328125" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...32 lines deleted...]
-      <c r="G3" s="4" t="s">
+    <row r="1" spans="1:20" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="172" t="s">
         <v>15</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="C1" s="184" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="L1" s="3"/>
+    </row>
+    <row r="2" spans="1:20" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="172"/>
+      <c r="C2" s="184"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="7"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="9"/>
+      <c r="Q2" s="8"/>
+    </row>
+    <row r="3" spans="1:20" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="C3" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="11"/>
+      <c r="N3" s="10">
+        <v>2022</v>
+      </c>
+      <c r="O3" s="10">
+        <v>2023</v>
+      </c>
+      <c r="P3" s="10">
+        <v>2024</v>
+      </c>
+      <c r="Q3" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="175"/>
+      <c r="B4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D4" s="14">
+        <f t="shared" ref="D4:K4" si="0">SUM(D5,D9,D11)</f>
+        <v>1636.9850000000001</v>
+      </c>
+      <c r="E4" s="14">
+        <f t="shared" si="0"/>
+        <v>1682.3339999999998</v>
+      </c>
+      <c r="F4" s="14">
+        <f t="shared" si="0"/>
+        <v>1827.79</v>
+      </c>
+      <c r="G4" s="14">
+        <f t="shared" si="0"/>
+        <v>2137.252</v>
+      </c>
+      <c r="H4" s="14">
+        <f t="shared" si="0"/>
+        <v>2424.8780000000002</v>
+      </c>
+      <c r="I4" s="14">
+        <f t="shared" si="0"/>
+        <v>2510.5285849000002</v>
+      </c>
+      <c r="J4" s="14">
+        <f t="shared" si="0"/>
+        <v>2800.3788071000004</v>
+      </c>
+      <c r="K4" s="14">
+        <f t="shared" si="0"/>
+        <v>2958.4546080000009</v>
+      </c>
+      <c r="L4" s="14">
+        <f>SUM(L5,L9,L11)</f>
+        <v>2996.5820000000003</v>
+      </c>
+      <c r="M4" s="15"/>
+      <c r="N4" s="14">
+        <f t="shared" ref="N4:P4" si="1">SUM(N5,N9,N11)</f>
+        <v>3322.049</v>
+      </c>
+      <c r="O4" s="14">
+        <f t="shared" si="1"/>
+        <v>4987.6439999999993</v>
+      </c>
+      <c r="P4" s="14">
+        <f t="shared" si="1"/>
+        <v>7284.3609999999999</v>
+      </c>
+      <c r="Q4" s="14">
+        <f>SUM(Q5,Q9,Q11)</f>
+        <v>10694.24</v>
+      </c>
+      <c r="R4" s="16"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+    </row>
+    <row r="5" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="176"/>
+      <c r="B5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="D5" s="17">
+        <v>1494.375</v>
+      </c>
+      <c r="E5" s="17">
+        <v>1583.7449999999999</v>
+      </c>
+      <c r="F5" s="17">
+        <v>1697.5029999999999</v>
+      </c>
+      <c r="G5" s="17">
+        <v>1889.6990000000001</v>
+      </c>
+      <c r="H5" s="18">
+        <v>2065.11</v>
+      </c>
+      <c r="I5" s="17">
+        <v>2216.0831447800001</v>
+      </c>
+      <c r="J5" s="17">
+        <v>2529.4869446500002</v>
+      </c>
+      <c r="K5" s="17">
+        <v>2711.8059105700013</v>
+      </c>
+      <c r="L5" s="18">
+        <v>2710.1190000000001</v>
+      </c>
+      <c r="M5" s="15"/>
+      <c r="N5" s="19">
+        <v>3083.2350000000001</v>
+      </c>
+      <c r="O5" s="19">
+        <v>4709.1229999999996</v>
+      </c>
+      <c r="P5" s="14">
+        <v>6665.3220000000001</v>
+      </c>
+      <c r="Q5" s="14">
+        <v>9522.4860000000008</v>
+      </c>
+      <c r="R5" s="16"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+    </row>
+    <row r="6" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="D6" s="21">
+        <f>D5-D7</f>
+        <v>92.153373999999985</v>
+      </c>
+      <c r="E6" s="21">
+        <f t="shared" ref="E6:K6" si="2">E5-E7</f>
+        <v>104.63812099999996</v>
+      </c>
+      <c r="F6" s="21">
+        <f t="shared" si="2"/>
+        <v>119.79116700000009</v>
+      </c>
+      <c r="G6" s="21">
+        <f t="shared" si="2"/>
+        <v>151.12867000000006</v>
+      </c>
+      <c r="H6" s="21">
+        <f t="shared" si="2"/>
+        <v>133.91409716000021</v>
+      </c>
+      <c r="I6" s="21">
+        <f t="shared" si="2"/>
+        <v>155.04652077999981</v>
+      </c>
+      <c r="J6" s="21">
+        <f t="shared" si="2"/>
+        <v>266.67240487000026</v>
+      </c>
+      <c r="K6" s="21">
+        <f t="shared" si="2"/>
+        <v>425.52663686000005</v>
+      </c>
+      <c r="L6" s="22">
+        <f>L5-L7</f>
+        <v>497.84900000000016</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="24">
+        <v>423.49321899999995</v>
+      </c>
+      <c r="Q6" s="24">
+        <v>550.76700100000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="D7" s="21">
+        <v>1402.221626</v>
+      </c>
+      <c r="E7" s="21">
+        <v>1479.1068789999999</v>
+      </c>
+      <c r="F7" s="21">
+        <v>1577.7118329999998</v>
+      </c>
+      <c r="G7" s="21">
+        <v>1738.57033</v>
+      </c>
+      <c r="H7" s="22">
+        <v>1931.1959028399999</v>
+      </c>
+      <c r="I7" s="21">
+        <v>2061.0366240000003</v>
+      </c>
+      <c r="J7" s="21">
+        <v>2262.8145397799999</v>
+      </c>
+      <c r="K7" s="21">
+        <v>2286.2792737100012</v>
+      </c>
+      <c r="L7" s="22">
+        <v>2212.27</v>
+      </c>
+      <c r="M7" s="15"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="24">
+        <v>6241.8287810000002</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>8971.7196230000009</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="D8" s="21">
+        <v>-602.51900000000001</v>
+      </c>
+      <c r="E8" s="21">
+        <v>-633.06799999999998</v>
+      </c>
+      <c r="F8" s="21">
+        <v>-684.71299999999997</v>
+      </c>
+      <c r="G8" s="21">
+        <v>-850.553</v>
+      </c>
+      <c r="H8" s="21">
+        <v>-950.08600000000001</v>
+      </c>
+      <c r="I8" s="21">
+        <v>-1131.3204966800001</v>
+      </c>
+      <c r="J8" s="21">
+        <v>-1414.49644483</v>
+      </c>
+      <c r="K8" s="21">
+        <v>-1580.2690584899992</v>
+      </c>
+      <c r="L8" s="22">
+        <v>-1627.3109999999999</v>
+      </c>
+      <c r="M8" s="15"/>
+      <c r="N8" s="24">
+        <v>-1066.7180000000001</v>
+      </c>
+      <c r="O8" s="24">
+        <v>-1885.4349999999999</v>
+      </c>
+      <c r="P8" s="24">
+        <v>-2770.8530000000001</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>-5076.1719999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="176"/>
+      <c r="B9" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="D9" s="21">
+        <v>38.371000000000002</v>
+      </c>
+      <c r="E9" s="21">
+        <v>10.664999999999999</v>
+      </c>
+      <c r="F9" s="21">
+        <v>-4.2629999999999999</v>
+      </c>
+      <c r="G9" s="21">
+        <v>47.338999999999999</v>
+      </c>
+      <c r="H9" s="21">
+        <v>43.872999999999998</v>
+      </c>
+      <c r="I9" s="21">
+        <v>87.925440120000005</v>
+      </c>
+      <c r="J9" s="21">
+        <v>82.846862450000003</v>
+      </c>
+      <c r="K9" s="21">
+        <v>88.573697429999982</v>
+      </c>
+      <c r="L9" s="22">
+        <v>185.74799999999999</v>
+      </c>
+      <c r="M9" s="15"/>
+      <c r="N9" s="24">
+        <v>104.149</v>
+      </c>
+      <c r="O9" s="24">
+        <v>81.248999999999995</v>
+      </c>
+      <c r="P9" s="24">
+        <v>92.111999999999995</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>303.21899999999999</v>
+      </c>
+      <c r="S9" s="16"/>
+    </row>
+    <row r="10" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="176"/>
+      <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="4" t="s">
-[...6 lines deleted...]
-      <c r="M3" s="4">
+      <c r="C10" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="D10" s="14">
+        <f t="shared" ref="D10:G10" si="3">SUM(D5,D8:D9)</f>
+        <v>930.22699999999998</v>
+      </c>
+      <c r="E10" s="14">
+        <f t="shared" si="3"/>
+        <v>961.34199999999987</v>
+      </c>
+      <c r="F10" s="14">
+        <f t="shared" si="3"/>
+        <v>1008.5269999999999</v>
+      </c>
+      <c r="G10" s="14">
+        <f t="shared" si="3"/>
+        <v>1086.4850000000001</v>
+      </c>
+      <c r="H10" s="14">
+        <f>SUM(H5,H8:H9)</f>
+        <v>1158.8970000000002</v>
+      </c>
+      <c r="I10" s="14">
+        <f>SUM(I5,I8:I9)</f>
+        <v>1172.6880882200001</v>
+      </c>
+      <c r="J10" s="14">
+        <f>SUM(J5,J8:J9)</f>
+        <v>1197.8373622700001</v>
+      </c>
+      <c r="K10" s="14">
+        <f>SUM(K5,K8:K9)</f>
+        <v>1220.1105495100021</v>
+      </c>
+      <c r="L10" s="14">
+        <f>SUM(L5,L8:L9)</f>
+        <v>1268.5560000000003</v>
+      </c>
+      <c r="M10" s="15"/>
+      <c r="N10" s="14">
+        <f>SUM(N5,N8:N9)</f>
+        <v>2120.6660000000002</v>
+      </c>
+      <c r="O10" s="14">
+        <f>SUM(O5,O8:O9)</f>
+        <v>2904.9369999999994</v>
+      </c>
+      <c r="P10" s="14">
+        <f>SUM(P5,P8:P9)</f>
+        <v>3986.5810000000001</v>
+      </c>
+      <c r="Q10" s="14">
+        <f>SUM(Q5,Q8:Q9)</f>
+        <v>4749.5330000000013</v>
+      </c>
+      <c r="R10" s="16"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+    </row>
+    <row r="11" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="176"/>
+      <c r="B11" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="D11" s="24">
+        <v>104.239</v>
+      </c>
+      <c r="E11" s="24">
+        <v>87.924000000000007</v>
+      </c>
+      <c r="F11" s="24">
+        <v>134.55000000000001</v>
+      </c>
+      <c r="G11" s="24">
+        <v>200.214</v>
+      </c>
+      <c r="H11" s="24">
+        <v>315.89499999999998</v>
+      </c>
+      <c r="I11" s="24">
+        <v>206.52</v>
+      </c>
+      <c r="J11" s="24">
+        <v>188.04499999999999</v>
+      </c>
+      <c r="K11" s="24">
+        <v>158.07500000000005</v>
+      </c>
+      <c r="L11" s="26">
+        <v>100.715</v>
+      </c>
+      <c r="M11" s="15"/>
+      <c r="N11" s="24">
+        <v>134.66499999999999</v>
+      </c>
+      <c r="O11" s="24">
+        <v>197.27199999999999</v>
+      </c>
+      <c r="P11" s="24">
+        <v>526.92700000000002</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>868.53499999999997</v>
+      </c>
+      <c r="S11" s="12"/>
+    </row>
+    <row r="12" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="176"/>
+      <c r="B12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D12" s="14">
+        <f t="shared" ref="D12:L12" si="4">SUM(D10:D11)</f>
+        <v>1034.4659999999999</v>
+      </c>
+      <c r="E12" s="14">
+        <f t="shared" si="4"/>
+        <v>1049.2659999999998</v>
+      </c>
+      <c r="F12" s="14">
+        <f t="shared" si="4"/>
+        <v>1143.077</v>
+      </c>
+      <c r="G12" s="14">
+        <f t="shared" si="4"/>
+        <v>1286.6990000000001</v>
+      </c>
+      <c r="H12" s="14">
+        <f t="shared" si="4"/>
+        <v>1474.7920000000001</v>
+      </c>
+      <c r="I12" s="14">
+        <f t="shared" si="4"/>
+        <v>1379.20808822</v>
+      </c>
+      <c r="J12" s="14">
+        <f t="shared" si="4"/>
+        <v>1385.8823622700002</v>
+      </c>
+      <c r="K12" s="14">
+        <f t="shared" si="4"/>
+        <v>1378.1855495100021</v>
+      </c>
+      <c r="L12" s="14">
+        <f t="shared" si="4"/>
+        <v>1369.2710000000002</v>
+      </c>
+      <c r="M12" s="15"/>
+      <c r="N12" s="14">
+        <f>SUM(N10:N11)</f>
+        <v>2255.3310000000001</v>
+      </c>
+      <c r="O12" s="14">
+        <f>SUM(O10:O11)</f>
+        <v>3102.2089999999994</v>
+      </c>
+      <c r="P12" s="14">
+        <f>SUM(P10:P11)</f>
+        <v>4513.5079999999998</v>
+      </c>
+      <c r="Q12" s="14">
+        <f>SUM(Q10:Q11)</f>
+        <v>5618.0680000000011</v>
+      </c>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+    </row>
+    <row r="13" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="176"/>
+      <c r="B13" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>303</v>
+      </c>
+      <c r="D13" s="24">
+        <v>-232.161</v>
+      </c>
+      <c r="E13" s="24">
+        <v>-210.52199999999999</v>
+      </c>
+      <c r="F13" s="24">
+        <v>-341.14800000000002</v>
+      </c>
+      <c r="G13" s="24">
+        <v>-349.88</v>
+      </c>
+      <c r="H13" s="24">
+        <v>-361.45400000000001</v>
+      </c>
+      <c r="I13" s="24">
+        <v>-351.47800000000001</v>
+      </c>
+      <c r="J13" s="24">
+        <v>-443.05</v>
+      </c>
+      <c r="K13" s="21">
+        <v>-544.51</v>
+      </c>
+      <c r="L13" s="22">
+        <v>-498.98099999999999</v>
+      </c>
+      <c r="M13" s="15"/>
+      <c r="N13" s="24">
+        <v>-584.02700000000004</v>
+      </c>
+      <c r="O13" s="24">
+        <v>-788.05399999999997</v>
+      </c>
+      <c r="P13" s="24">
+        <v>-1133.711</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>-1700.492</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="D14" s="24">
+        <v>-121.539</v>
+      </c>
+      <c r="E14" s="24">
+        <v>-116.048</v>
+      </c>
+      <c r="F14" s="24">
+        <v>-98.331999999999994</v>
+      </c>
+      <c r="G14" s="24">
+        <v>-112.93899999999999</v>
+      </c>
+      <c r="H14" s="24">
+        <v>-87.569000000000003</v>
+      </c>
+      <c r="I14" s="24">
+        <v>-143.91800000000001</v>
+      </c>
+      <c r="J14" s="24">
+        <v>-141.37700000000001</v>
+      </c>
+      <c r="K14" s="21">
+        <v>-151.80899999999997</v>
+      </c>
+      <c r="L14" s="26">
+        <v>-90.57</v>
+      </c>
+      <c r="M14" s="15"/>
+      <c r="N14" s="24">
+        <v>-412.49099999999999</v>
+      </c>
+      <c r="O14" s="24">
+        <v>-438.74900000000002</v>
+      </c>
+      <c r="P14" s="24">
+        <v>-448.86500000000001</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>-524.67399999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="177"/>
+      <c r="B15" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="D15" s="24">
+        <v>-243.38800000000001</v>
+      </c>
+      <c r="E15" s="24">
+        <v>-280.16399999999999</v>
+      </c>
+      <c r="F15" s="24">
+        <v>-307.666</v>
+      </c>
+      <c r="G15" s="24">
+        <v>-394.625</v>
+      </c>
+      <c r="H15" s="24">
+        <v>-317.82900000000001</v>
+      </c>
+      <c r="I15" s="24">
+        <v>-330.96408821999995</v>
+      </c>
+      <c r="J15" s="24">
+        <v>-390.49536226999999</v>
+      </c>
+      <c r="K15" s="21">
+        <v>-271.47554951000006</v>
+      </c>
+      <c r="L15" s="26">
+        <v>-381.83</v>
+      </c>
+      <c r="M15" s="15"/>
+      <c r="N15" s="24">
+        <v>-675.64400000000001</v>
+      </c>
+      <c r="O15" s="24">
+        <v>-875.69200000000001</v>
+      </c>
+      <c r="P15" s="24">
+        <v>-1225.837</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>-1310.7639999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="D16" s="24">
+        <v>-94.34</v>
+      </c>
+      <c r="E16" s="24">
+        <v>-93.391999999999996</v>
+      </c>
+      <c r="F16" s="24">
+        <v>-112.127</v>
+      </c>
+      <c r="G16" s="24">
+        <v>-130.11000000000001</v>
+      </c>
+      <c r="H16" s="24">
+        <v>-147.86000000000001</v>
+      </c>
+      <c r="I16" s="24">
+        <v>-118.354</v>
+      </c>
+      <c r="J16" s="24">
+        <v>-121.73099999999999</v>
+      </c>
+      <c r="K16" s="21">
+        <v>-115.85899999999998</v>
+      </c>
+      <c r="L16" s="26">
+        <v>-111.04600000000001</v>
+      </c>
+      <c r="M16" s="15"/>
+      <c r="N16" s="24">
+        <v>-219.417</v>
+      </c>
+      <c r="O16" s="24">
+        <v>-276.04700000000003</v>
+      </c>
+      <c r="P16" s="24">
+        <v>-429.96899999999999</v>
+      </c>
+      <c r="Q16" s="24">
+        <v>-503.80399999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="D17" s="24">
+        <v>-36.923999999999999</v>
+      </c>
+      <c r="E17" s="24">
+        <v>-41.018000000000001</v>
+      </c>
+      <c r="F17" s="24">
+        <v>-42.398000000000003</v>
+      </c>
+      <c r="G17" s="24">
+        <v>-44.503999999999998</v>
+      </c>
+      <c r="H17" s="24">
+        <v>-46.929000000000002</v>
+      </c>
+      <c r="I17" s="24">
+        <v>-48.442</v>
+      </c>
+      <c r="J17" s="24">
+        <v>-51.280999999999999</v>
+      </c>
+      <c r="K17" s="21">
+        <v>-55.157999999999987</v>
+      </c>
+      <c r="L17" s="26">
+        <v>-53.686999999999998</v>
+      </c>
+      <c r="M17" s="15"/>
+      <c r="N17" s="24">
+        <v>-119.842</v>
+      </c>
+      <c r="O17" s="24">
+        <v>-134.858</v>
+      </c>
+      <c r="P17" s="24">
+        <v>-164.84200000000001</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>-201.86799999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="D18" s="14">
+        <f t="shared" ref="D18:K18" si="5">SUM(D13:D17)</f>
+        <v>-728.35199999999998</v>
+      </c>
+      <c r="E18" s="14">
+        <f t="shared" si="5"/>
+        <v>-741.14400000000001</v>
+      </c>
+      <c r="F18" s="14">
+        <f t="shared" si="5"/>
+        <v>-901.67099999999994</v>
+      </c>
+      <c r="G18" s="14">
+        <f t="shared" si="5"/>
+        <v>-1032.058</v>
+      </c>
+      <c r="H18" s="14">
+        <f t="shared" si="5"/>
+        <v>-961.64100000000008</v>
+      </c>
+      <c r="I18" s="14">
+        <f t="shared" si="5"/>
+        <v>-993.15608822000002</v>
+      </c>
+      <c r="J18" s="14">
+        <f t="shared" si="5"/>
+        <v>-1147.9343622699998</v>
+      </c>
+      <c r="K18" s="14">
+        <f t="shared" si="5"/>
+        <v>-1138.8115495099998</v>
+      </c>
+      <c r="L18" s="14">
+        <f>SUM(L13:L17)</f>
+        <v>-1136.1139999999998</v>
+      </c>
+      <c r="M18" s="15"/>
+      <c r="N18" s="14">
+        <f t="shared" ref="N18:Q18" si="6">SUM(N13:N17)</f>
+        <v>-2011.421</v>
+      </c>
+      <c r="O18" s="14">
+        <f t="shared" si="6"/>
+        <v>-2513.4</v>
+      </c>
+      <c r="P18" s="14">
+        <f t="shared" si="6"/>
+        <v>-3403.2240000000002</v>
+      </c>
+      <c r="Q18" s="14">
+        <f t="shared" si="6"/>
+        <v>-4241.6020000000008</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="28" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="175"/>
+      <c r="B19" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="29" t="s">
+        <v>309</v>
+      </c>
+      <c r="D19" s="30">
+        <f t="shared" ref="D19:K19" si="7">SUM(D12,D18)</f>
+        <v>306.11399999999992</v>
+      </c>
+      <c r="E19" s="30">
+        <f t="shared" si="7"/>
+        <v>308.12199999999984</v>
+      </c>
+      <c r="F19" s="30">
+        <f t="shared" si="7"/>
+        <v>241.40600000000006</v>
+      </c>
+      <c r="G19" s="30">
+        <f t="shared" si="7"/>
+        <v>254.64100000000008</v>
+      </c>
+      <c r="H19" s="30">
+        <f t="shared" si="7"/>
+        <v>513.15100000000007</v>
+      </c>
+      <c r="I19" s="30">
+        <f t="shared" si="7"/>
+        <v>386.05200000000002</v>
+      </c>
+      <c r="J19" s="30">
+        <f t="shared" si="7"/>
+        <v>237.94800000000032</v>
+      </c>
+      <c r="K19" s="30">
+        <f t="shared" si="7"/>
+        <v>239.3740000000023</v>
+      </c>
+      <c r="L19" s="30">
+        <f>SUM(L12,L18)</f>
+        <v>233.15700000000038</v>
+      </c>
+      <c r="M19" s="15"/>
+      <c r="N19" s="30">
+        <f t="shared" ref="N19:Q19" si="8">SUM(N12,N18)</f>
+        <v>243.91000000000008</v>
+      </c>
+      <c r="O19" s="30">
+        <f t="shared" si="8"/>
+        <v>588.80899999999929</v>
+      </c>
+      <c r="P19" s="30">
+        <f t="shared" si="8"/>
+        <v>1110.2839999999997</v>
+      </c>
+      <c r="Q19" s="30">
+        <f t="shared" si="8"/>
+        <v>1376.4660000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="D20" s="31">
+        <v>0</v>
+      </c>
+      <c r="E20" s="31">
+        <v>0</v>
+      </c>
+      <c r="F20" s="31">
+        <v>0</v>
+      </c>
+      <c r="G20" s="31">
+        <v>-11.723000000000001</v>
+      </c>
+      <c r="H20" s="31">
+        <v>0</v>
+      </c>
+      <c r="I20" s="31">
+        <v>0</v>
+      </c>
+      <c r="J20" s="31">
+        <v>0</v>
+      </c>
+      <c r="K20" s="31">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>0</v>
+      </c>
+      <c r="M20" s="15"/>
+      <c r="N20" s="24">
+        <v>0</v>
+      </c>
+      <c r="O20" s="24">
+        <v>0</v>
+      </c>
+      <c r="P20" s="24">
+        <v>-11.723000000000001</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="D21" s="31">
+        <v>-4.0910000000000002</v>
+      </c>
+      <c r="E21" s="31">
+        <v>-19.536000000000001</v>
+      </c>
+      <c r="F21" s="31">
+        <v>-33.728000000000002</v>
+      </c>
+      <c r="G21" s="31">
+        <v>-0.19400000000000001</v>
+      </c>
+      <c r="H21" s="31">
+        <v>-1.48</v>
+      </c>
+      <c r="I21" s="31">
+        <v>-18.148</v>
+      </c>
+      <c r="J21" s="31">
+        <v>-18.744</v>
+      </c>
+      <c r="K21" s="31">
+        <v>-1.2730000000000032</v>
+      </c>
+      <c r="L21" s="32">
+        <v>-17.085000000000001</v>
+      </c>
+      <c r="M21" s="15"/>
+      <c r="N21" s="24">
+        <v>0.33400000000000002</v>
+      </c>
+      <c r="O21" s="24">
+        <v>-7.1740000000000004</v>
+      </c>
+      <c r="P21" s="24">
+        <v>-57.55</v>
+      </c>
+      <c r="Q21" s="24">
+        <v>-39.645000000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>315</v>
+      </c>
+      <c r="D22" s="31">
+        <v>0</v>
+      </c>
+      <c r="E22" s="31">
+        <v>0</v>
+      </c>
+      <c r="F22" s="31">
+        <v>0</v>
+      </c>
+      <c r="G22" s="31">
+        <v>0</v>
+      </c>
+      <c r="H22" s="31">
+        <v>0</v>
+      </c>
+      <c r="I22" s="31">
+        <v>0</v>
+      </c>
+      <c r="J22" s="31">
+        <v>0</v>
+      </c>
+      <c r="K22" s="31">
+        <v>0</v>
+      </c>
+      <c r="L22" s="32">
+        <v>0</v>
+      </c>
+      <c r="M22" s="15"/>
+      <c r="N22" s="24">
+        <v>0</v>
+      </c>
+      <c r="O22" s="24">
+        <v>0</v>
+      </c>
+      <c r="P22" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="29" t="s">
+        <v>294</v>
+      </c>
+      <c r="D23" s="30">
+        <f t="shared" ref="D23:K23" si="9">SUM(D12,D18,D20:D22)</f>
+        <v>302.02299999999991</v>
+      </c>
+      <c r="E23" s="30">
+        <f t="shared" si="9"/>
+        <v>288.58599999999984</v>
+      </c>
+      <c r="F23" s="30">
+        <f t="shared" si="9"/>
+        <v>207.67800000000005</v>
+      </c>
+      <c r="G23" s="30">
+        <f t="shared" si="9"/>
+        <v>242.72400000000007</v>
+      </c>
+      <c r="H23" s="30">
+        <f t="shared" si="9"/>
+        <v>511.67100000000005</v>
+      </c>
+      <c r="I23" s="30">
+        <f t="shared" si="9"/>
+        <v>367.904</v>
+      </c>
+      <c r="J23" s="30">
+        <f t="shared" si="9"/>
+        <v>219.20400000000032</v>
+      </c>
+      <c r="K23" s="30">
+        <f t="shared" si="9"/>
+        <v>238.1010000000023</v>
+      </c>
+      <c r="L23" s="30">
+        <f>SUM(L12,L18,L20:L22)</f>
+        <v>216.07200000000037</v>
+      </c>
+      <c r="M23" s="15"/>
+      <c r="N23" s="30">
+        <f t="shared" ref="N23:Q23" si="10">SUM(N12,N18,N20:N22)</f>
+        <v>244.24400000000009</v>
+      </c>
+      <c r="O23" s="30">
+        <f t="shared" si="10"/>
+        <v>581.63499999999931</v>
+      </c>
+      <c r="P23" s="30">
+        <f t="shared" si="10"/>
+        <v>1041.0109999999997</v>
+      </c>
+      <c r="Q23" s="30">
+        <f t="shared" si="10"/>
+        <v>1336.8210000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>290</v>
+      </c>
+      <c r="D24" s="31">
+        <v>-107.741</v>
+      </c>
+      <c r="E24" s="31">
+        <v>-73.435000000000002</v>
+      </c>
+      <c r="F24" s="31">
+        <v>-113.714</v>
+      </c>
+      <c r="G24" s="31">
+        <v>-138.74799999999999</v>
+      </c>
+      <c r="H24" s="31">
+        <v>-234.10900000000001</v>
+      </c>
+      <c r="I24" s="31">
+        <v>-58.741999999999997</v>
+      </c>
+      <c r="J24" s="31">
+        <v>-178.499</v>
+      </c>
+      <c r="K24" s="31">
+        <v>-229.21699999999998</v>
+      </c>
+      <c r="L24" s="32">
+        <v>-179.68299999999999</v>
+      </c>
+      <c r="M24" s="15"/>
+      <c r="N24" s="24">
+        <v>-80.694999999999993</v>
+      </c>
+      <c r="O24" s="24">
+        <v>-221.524</v>
+      </c>
+      <c r="P24" s="24">
+        <v>-433.63799999999998</v>
+      </c>
+      <c r="Q24" s="24">
+        <v>-700.56700000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="D25" s="31">
+        <v>12.548</v>
+      </c>
+      <c r="E25" s="31">
+        <v>13.316000000000001</v>
+      </c>
+      <c r="F25" s="31">
+        <v>67.941999999999993</v>
+      </c>
+      <c r="G25" s="31">
+        <v>92.756</v>
+      </c>
+      <c r="H25" s="31">
+        <v>78.908000000000001</v>
+      </c>
+      <c r="I25" s="31">
+        <v>-44.338000000000001</v>
+      </c>
+      <c r="J25" s="31">
+        <v>169.755</v>
+      </c>
+      <c r="K25" s="31">
+        <v>206.03399999999999</v>
+      </c>
+      <c r="L25" s="32">
+        <v>150.14599999999999</v>
+      </c>
+      <c r="M25" s="15"/>
+      <c r="N25" s="24">
+        <v>7.7789999999999999</v>
+      </c>
+      <c r="O25" s="24">
+        <v>65.947000000000003</v>
+      </c>
+      <c r="P25" s="24">
+        <v>186.983</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>410.35899999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="29" t="s">
+        <v>292</v>
+      </c>
+      <c r="D26" s="31">
+        <v>0</v>
+      </c>
+      <c r="E26" s="31">
+        <v>0</v>
+      </c>
+      <c r="F26" s="31">
+        <v>0</v>
+      </c>
+      <c r="G26" s="30">
+        <v>0</v>
+      </c>
+      <c r="H26" s="30">
+        <v>0</v>
+      </c>
+      <c r="I26" s="30">
+        <v>0</v>
+      </c>
+      <c r="J26" s="30">
+        <v>0</v>
+      </c>
+      <c r="K26" s="30">
+        <v>0</v>
+      </c>
+      <c r="L26" s="30">
+        <v>0</v>
+      </c>
+      <c r="M26" s="15"/>
+      <c r="N26" s="14">
+        <v>1.349</v>
+      </c>
+      <c r="O26" s="14">
+        <v>0</v>
+      </c>
+      <c r="P26" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="29" t="s">
+        <v>312</v>
+      </c>
+      <c r="D27" s="30">
+        <f t="shared" ref="D27:K27" si="11">SUM(D23:D26)</f>
+        <v>206.82999999999993</v>
+      </c>
+      <c r="E27" s="30">
+        <f t="shared" si="11"/>
+        <v>228.46699999999984</v>
+      </c>
+      <c r="F27" s="30">
+        <f t="shared" si="11"/>
+        <v>161.90600000000006</v>
+      </c>
+      <c r="G27" s="30">
+        <f t="shared" si="11"/>
+        <v>196.73200000000008</v>
+      </c>
+      <c r="H27" s="30">
+        <f t="shared" si="11"/>
+        <v>356.47</v>
+      </c>
+      <c r="I27" s="30">
+        <f t="shared" si="11"/>
+        <v>264.82399999999996</v>
+      </c>
+      <c r="J27" s="30">
+        <f t="shared" si="11"/>
+        <v>210.46000000000032</v>
+      </c>
+      <c r="K27" s="30">
+        <f t="shared" si="11"/>
+        <v>214.91800000000231</v>
+      </c>
+      <c r="L27" s="30">
+        <f t="shared" ref="L27" si="12">SUM(L23:L26)</f>
+        <v>186.53500000000037</v>
+      </c>
+      <c r="M27" s="15"/>
+      <c r="N27" s="14">
+        <f>SUM(N23:N26)</f>
+        <v>172.67700000000008</v>
+      </c>
+      <c r="O27" s="14">
+        <f>SUM(O23:O26)</f>
+        <v>426.05799999999931</v>
+      </c>
+      <c r="P27" s="14">
+        <f>SUM(P23:P26)</f>
+        <v>794.35599999999977</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>1046.6130000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>313</v>
+      </c>
+      <c r="D28" s="31">
+        <v>206.3780967651812</v>
+      </c>
+      <c r="E28" s="31">
+        <v>228.09646265592718</v>
+      </c>
+      <c r="F28" s="31">
+        <v>161.3316861734242</v>
+      </c>
+      <c r="G28" s="31">
+        <v>194.7862996087417</v>
+      </c>
+      <c r="H28" s="31">
+        <v>349.92502677629636</v>
+      </c>
+      <c r="I28" s="31">
+        <v>263.63506608535795</v>
+      </c>
+      <c r="J28" s="31">
+        <v>209.35507782104077</v>
+      </c>
+      <c r="K28" s="31">
+        <v>214.91782931730495</v>
+      </c>
+      <c r="L28" s="32">
+        <v>186.535</v>
+      </c>
+      <c r="M28" s="15"/>
+      <c r="N28" s="24">
+        <v>168.88472625612229</v>
+      </c>
+      <c r="O28" s="24">
+        <v>421.99100002566553</v>
+      </c>
+      <c r="P28" s="24">
+        <v>791.01400000000001</v>
+      </c>
+      <c r="Q28" s="24">
+        <v>1037.8330000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="D29" s="31">
+        <v>0.45190323481880501</v>
+      </c>
+      <c r="E29" s="31">
+        <v>0.37053734407282524</v>
+      </c>
+      <c r="F29" s="31">
+        <v>0.5743138265757971</v>
+      </c>
+      <c r="G29" s="31">
+        <v>1.9457003912582829</v>
+      </c>
+      <c r="H29" s="31">
+        <v>6.4859732237036392</v>
+      </c>
+      <c r="I29" s="31">
+        <v>1.1889339146420324</v>
+      </c>
+      <c r="J29" s="31">
+        <v>1.1049221789592161</v>
+      </c>
+      <c r="K29" s="31">
+        <v>1.7068269511177903E-4</v>
+      </c>
+      <c r="L29" s="32">
+        <v>0</v>
+      </c>
+      <c r="N29" s="24">
+        <v>3.7922737438777192</v>
+      </c>
+      <c r="O29" s="24">
+        <v>4.0669999743345047</v>
+      </c>
+      <c r="P29" s="24">
+        <v>3.3420000000000001</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>8.7799999999999994</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L30" s="33"/>
+      <c r="N30" s="34"/>
+      <c r="O30" s="34"/>
+      <c r="P30" s="34"/>
+      <c r="Q30" s="34"/>
+    </row>
+    <row r="31" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="J31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K31" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L31" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M31" s="11"/>
+      <c r="N31" s="10">
         <v>2022</v>
       </c>
-      <c r="N3" s="4">
+      <c r="O31" s="10">
         <v>2023</v>
       </c>
-      <c r="O3" s="4">
+      <c r="P31" s="10">
         <v>2024</v>
       </c>
-      <c r="P3" s="4">
+      <c r="Q31" s="10">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="6" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D4" s="8">
+    <row r="32" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D32" s="14">
+        <f t="shared" ref="D32:J32" si="13">SUM(D33,D37,D39)</f>
+        <v>1636.9850000000001</v>
+      </c>
+      <c r="E32" s="14">
+        <f t="shared" si="13"/>
+        <v>1682.3339999999998</v>
+      </c>
+      <c r="F32" s="14">
+        <f t="shared" si="13"/>
+        <v>1827.79</v>
+      </c>
+      <c r="G32" s="14">
+        <f t="shared" si="13"/>
+        <v>2137.252</v>
+      </c>
+      <c r="H32" s="14">
+        <f t="shared" si="13"/>
+        <v>2424.8780000000002</v>
+      </c>
+      <c r="I32" s="14">
+        <f t="shared" si="13"/>
+        <v>2510.5285849000002</v>
+      </c>
+      <c r="J32" s="14">
+        <f t="shared" si="13"/>
+        <v>2800.3788071000004</v>
+      </c>
+      <c r="K32" s="14">
+        <f t="shared" ref="K32:K45" si="14">K4</f>
+        <v>2958.4546080000009</v>
+      </c>
+      <c r="L32" s="14">
+        <f>SUM(L33,L37,L39)</f>
+        <v>2996.5820000000003</v>
+      </c>
+      <c r="M32" s="12"/>
+      <c r="N32" s="14">
+        <f t="shared" ref="N32:P32" si="15">SUM(N33,N37,N39)</f>
+        <v>3322.049</v>
+      </c>
+      <c r="O32" s="14">
+        <f t="shared" si="15"/>
+        <v>4987.6439999999993</v>
+      </c>
+      <c r="P32" s="14">
+        <f t="shared" si="15"/>
+        <v>7284.3609999999999</v>
+      </c>
+      <c r="Q32" s="14">
+        <f>SUM(Q33,Q37,Q39)</f>
+        <v>10694.240624</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="D33" s="14">
         <v>1494.375</v>
       </c>
-      <c r="E4" s="8">
+      <c r="E33" s="14">
         <v>1583.7449999999999</v>
       </c>
-      <c r="F4" s="8">
+      <c r="F33" s="14">
         <v>1697.5029999999999</v>
       </c>
-      <c r="G4" s="8">
+      <c r="G33" s="14">
         <v>1889.6990000000001</v>
       </c>
-      <c r="H4" s="8">
+      <c r="H33" s="14">
         <v>2065.11</v>
       </c>
-      <c r="I4" s="8">
+      <c r="I33" s="14">
         <v>2216.0831447800001</v>
       </c>
-      <c r="J4" s="8">
+      <c r="J33" s="14">
         <v>2529.4869446500002</v>
       </c>
-      <c r="K4" s="8">
+      <c r="K33" s="14">
+        <f t="shared" si="14"/>
         <v>2711.8059105700013</v>
       </c>
-      <c r="L4" s="9"/>
-      <c r="M4" s="8">
+      <c r="L33" s="18">
+        <v>2710.1190000000001</v>
+      </c>
+      <c r="M33" s="12"/>
+      <c r="N33" s="19">
         <v>3083.2350000000001</v>
       </c>
-      <c r="N4" s="8">
+      <c r="O33" s="19">
         <v>4709.1229999999996</v>
       </c>
-      <c r="O4" s="8">
+      <c r="P33" s="14">
+        <f>SUM(P34:P35)</f>
         <v>6665.3220000000001</v>
       </c>
-      <c r="P4" s="8">
-[...10 lines deleted...]
-      <c r="D5" s="8">
+      <c r="Q33" s="14">
+        <f>SUM(Q34:Q35)</f>
+        <v>9522.486624000001</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="D34" s="24">
+        <v>81.734954000000002</v>
+      </c>
+      <c r="E34" s="24">
+        <v>93.635188999999997</v>
+      </c>
+      <c r="F34" s="24">
+        <v>114.323246</v>
+      </c>
+      <c r="G34" s="24">
+        <v>133.79982999999999</v>
+      </c>
+      <c r="H34" s="24">
+        <v>124.39462399999999</v>
+      </c>
+      <c r="I34" s="24">
+        <v>122.57270800000001</v>
+      </c>
+      <c r="J34" s="24">
+        <v>147.52818600000001</v>
+      </c>
+      <c r="K34" s="24">
+        <f t="shared" si="14"/>
+        <v>425.52663686000005</v>
+      </c>
+      <c r="L34" s="22">
+        <f>L33-L35</f>
+        <v>497.84900000000016</v>
+      </c>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="24">
+        <v>423.49321899999995</v>
+      </c>
+      <c r="Q34" s="24">
+        <f>SUM(H34:K34)</f>
+        <v>820.02215486</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="D35" s="24">
+        <f t="shared" ref="D35:G35" si="16">D33-D34</f>
+        <v>1412.640046</v>
+      </c>
+      <c r="E35" s="24">
+        <f t="shared" si="16"/>
+        <v>1490.1098109999998</v>
+      </c>
+      <c r="F35" s="24">
+        <f t="shared" si="16"/>
+        <v>1583.179754</v>
+      </c>
+      <c r="G35" s="24">
+        <f t="shared" si="16"/>
+        <v>1755.8991700000001</v>
+      </c>
+      <c r="H35" s="24">
+        <v>1940.7159999999999</v>
+      </c>
+      <c r="I35" s="24">
+        <f t="shared" ref="I35:J35" si="17">I33-I34</f>
+        <v>2093.51043678</v>
+      </c>
+      <c r="J35" s="24">
+        <f t="shared" si="17"/>
+        <v>2381.9587586500002</v>
+      </c>
+      <c r="K35" s="24">
+        <f t="shared" si="14"/>
+        <v>2286.2792737100012</v>
+      </c>
+      <c r="L35" s="22">
+        <v>2212.27</v>
+      </c>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="24">
+        <v>6241.8287810000002</v>
+      </c>
+      <c r="Q35" s="24">
+        <f>SUM(H35:K35)</f>
+        <v>8702.4644691400008</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="D36" s="24">
         <v>-602.51900000000001</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E36" s="24">
         <v>-633.06799999999998</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F36" s="24">
         <v>-684.71299999999997</v>
       </c>
-      <c r="G5" s="8">
+      <c r="G36" s="24">
         <v>-850.553</v>
       </c>
-      <c r="H5" s="8">
+      <c r="H36" s="24">
         <v>-950.08600000000001</v>
       </c>
-      <c r="I5" s="8">
+      <c r="I36" s="24">
         <v>-1131.3204966800001</v>
       </c>
-      <c r="J5" s="8">
+      <c r="J36" s="24">
         <v>-1414.49644483</v>
       </c>
-      <c r="K5" s="8">
+      <c r="K36" s="24">
+        <f t="shared" si="14"/>
         <v>-1580.2690584899992</v>
       </c>
-      <c r="L5" s="9"/>
-      <c r="M5" s="8">
+      <c r="L36" s="22">
+        <v>-1627.3109999999999</v>
+      </c>
+      <c r="N36" s="24">
         <v>-1066.7180000000001</v>
       </c>
-      <c r="N5" s="8">
+      <c r="O36" s="24">
         <v>-1885.4349999999999</v>
       </c>
-      <c r="O5" s="8">
+      <c r="P36" s="24">
         <v>-2770.8530000000001</v>
       </c>
-      <c r="P5" s="8">
+      <c r="Q36" s="24">
+        <f>SUM(H36:K36)</f>
         <v>-5076.1719999999996</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="6" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D6" s="8">
+    <row r="37" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="D37" s="24">
         <v>38.371000000000002</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E37" s="24">
         <v>10.664999999999999</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F37" s="24">
         <v>-4.2629999999999999</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G37" s="24">
         <v>47.338999999999999</v>
       </c>
-      <c r="H6" s="8">
+      <c r="H37" s="24">
         <v>43.872999999999998</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I37" s="24">
         <v>87.925440120000005</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J37" s="24">
         <v>82.846862450000003</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K37" s="24">
+        <f t="shared" si="14"/>
         <v>88.573697429999982</v>
       </c>
-      <c r="L6" s="9"/>
-      <c r="M6" s="8">
+      <c r="L37" s="22">
+        <v>185.74799999999999</v>
+      </c>
+      <c r="N37" s="24">
         <v>104.149</v>
       </c>
-      <c r="N6" s="8">
+      <c r="O37" s="24">
         <v>81.248999999999995</v>
       </c>
-      <c r="O6" s="8">
+      <c r="P37" s="24">
         <v>92.111999999999995</v>
       </c>
-      <c r="P6" s="8">
+      <c r="Q37" s="24">
+        <f>SUM(H37:K37)</f>
         <v>303.21899999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="14" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-        <f>SUM(D4:D6)</f>
+    <row r="38" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="D38" s="14">
+        <f t="shared" ref="D38:J38" si="18">SUM(D34:D37)</f>
         <v>930.22699999999998</v>
       </c>
-      <c r="E7" s="12">
-        <f t="shared" ref="E7:K7" si="0">SUM(E4:E6)</f>
+      <c r="E38" s="14">
+        <f t="shared" si="18"/>
         <v>961.34199999999987</v>
       </c>
-      <c r="F7" s="12">
-        <f t="shared" si="0"/>
+      <c r="F38" s="14">
+        <f t="shared" si="18"/>
         <v>1008.5269999999999</v>
       </c>
-      <c r="G7" s="12">
-        <f t="shared" si="0"/>
+      <c r="G38" s="14">
+        <f t="shared" si="18"/>
         <v>1086.4850000000001</v>
       </c>
-      <c r="H7" s="12">
-[...4 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="H38" s="14">
+        <f t="shared" si="18"/>
+        <v>1158.897624</v>
+      </c>
+      <c r="I38" s="14">
+        <f t="shared" si="18"/>
         <v>1172.6880882200001</v>
       </c>
-      <c r="J7" s="12">
-        <f t="shared" si="0"/>
+      <c r="J38" s="14">
+        <f t="shared" si="18"/>
         <v>1197.8373622700001</v>
       </c>
-      <c r="K7" s="12">
-        <f t="shared" si="0"/>
+      <c r="K38" s="14">
+        <f t="shared" si="14"/>
         <v>1220.1105495100021</v>
       </c>
-      <c r="L7" s="13"/>
-[...1 lines deleted...]
-        <f>SUM(M4:M6)</f>
+      <c r="L38" s="14">
+        <f>SUM(L33,L36:L37)</f>
+        <v>1268.5560000000003</v>
+      </c>
+      <c r="M38" s="12"/>
+      <c r="N38" s="14">
+        <f>SUM(N33,N36:N37)</f>
         <v>2120.6660000000002</v>
       </c>
-      <c r="N7" s="12">
-        <f>SUM(N4:N6)</f>
+      <c r="O38" s="14">
+        <f>SUM(O33,O36:O37)</f>
         <v>2904.9369999999994</v>
       </c>
-      <c r="O7" s="12">
-        <f>SUM(O4:O6)</f>
+      <c r="P38" s="14">
+        <f>SUM(P33,P36:P37)</f>
         <v>3986.5810000000001</v>
       </c>
-      <c r="P7" s="12">
-[...12 lines deleted...]
-      <c r="D8" s="8">
+      <c r="Q38" s="14">
+        <f>SUM(Q33,Q36:Q37)</f>
+        <v>4749.5336240000015</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="D39" s="24">
         <v>104.239</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E39" s="24">
         <v>87.924000000000007</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F39" s="24">
         <v>134.55000000000001</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G39" s="24">
         <v>200.214</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H39" s="24">
         <v>315.89499999999998</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I39" s="24">
         <v>206.52</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J39" s="24">
         <v>188.04499999999999</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K39" s="24">
+        <f t="shared" si="14"/>
         <v>158.07500000000005</v>
       </c>
-      <c r="L8" s="9"/>
-      <c r="M8" s="8">
+      <c r="L39" s="26">
+        <v>100.715</v>
+      </c>
+      <c r="N39" s="24">
         <v>134.66499999999999</v>
       </c>
-      <c r="N8" s="8">
+      <c r="O39" s="24">
         <v>197.27199999999999</v>
       </c>
-      <c r="O8" s="8">
+      <c r="P39" s="24">
         <v>526.92700000000002</v>
       </c>
-      <c r="P8" s="8">
+      <c r="Q39" s="24">
+        <f>SUM(H39:K39)</f>
         <v>868.53499999999997</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="14" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-        <f>SUM(D7:D8)</f>
+    <row r="40" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D40" s="14">
+        <f t="shared" ref="D40:J40" si="19">SUM(D38:D39)</f>
         <v>1034.4659999999999</v>
       </c>
-      <c r="E9" s="12">
-        <f t="shared" ref="E9:K9" si="1">SUM(E7:E8)</f>
+      <c r="E40" s="14">
+        <f t="shared" si="19"/>
         <v>1049.2659999999998</v>
       </c>
-      <c r="F9" s="12">
-        <f t="shared" si="1"/>
+      <c r="F40" s="14">
+        <f t="shared" si="19"/>
         <v>1143.077</v>
       </c>
-      <c r="G9" s="12">
-        <f t="shared" si="1"/>
+      <c r="G40" s="14">
+        <f t="shared" si="19"/>
         <v>1286.6990000000001</v>
       </c>
-      <c r="H9" s="12">
-[...4 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="H40" s="14">
+        <f t="shared" si="19"/>
+        <v>1474.7926239999999</v>
+      </c>
+      <c r="I40" s="14">
+        <f t="shared" si="19"/>
         <v>1379.20808822</v>
       </c>
-      <c r="J9" s="12">
-        <f t="shared" si="1"/>
+      <c r="J40" s="14">
+        <f t="shared" si="19"/>
         <v>1385.8823622700002</v>
       </c>
-      <c r="K9" s="12">
-        <f t="shared" si="1"/>
+      <c r="K40" s="14">
+        <f t="shared" si="14"/>
         <v>1378.1855495100021</v>
       </c>
-      <c r="L9" s="13"/>
-[...1 lines deleted...]
-        <f>SUM(M7:M8)</f>
+      <c r="L40" s="14">
+        <f t="shared" ref="L40" si="20">SUM(L38:L39)</f>
+        <v>1369.2710000000002</v>
+      </c>
+      <c r="M40" s="12"/>
+      <c r="N40" s="14">
+        <f>SUM(N38:N39)</f>
         <v>2255.3310000000001</v>
       </c>
-      <c r="N9" s="12">
-        <f>SUM(N7:N8)</f>
+      <c r="O40" s="14">
+        <f>SUM(O38:O39)</f>
         <v>3102.2089999999994</v>
       </c>
-      <c r="O9" s="12">
-        <f>SUM(O7:O8)</f>
+      <c r="P40" s="14">
+        <f>SUM(P38:P39)</f>
         <v>4513.5079999999998</v>
       </c>
-      <c r="P9" s="12">
-[...12 lines deleted...]
-      <c r="D10" s="8">
+      <c r="Q40" s="14">
+        <f>SUM(Q38:Q39)</f>
+        <v>5618.0686240000014</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>303</v>
+      </c>
+      <c r="D41" s="24">
         <v>-232.161</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E41" s="24">
         <v>-210.52199999999999</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F41" s="24">
         <v>-341.14800000000002</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G41" s="24">
         <v>-349.88</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H41" s="24">
         <v>-361.45400000000001</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I41" s="24">
         <v>-351.47800000000001</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J41" s="24">
         <v>-443.05</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K41" s="21">
+        <f t="shared" si="14"/>
         <v>-544.51</v>
       </c>
-      <c r="L10" s="9"/>
-      <c r="M10" s="8">
+      <c r="L41" s="22">
+        <v>-498.98099999999999</v>
+      </c>
+      <c r="N41" s="24">
         <v>-584.02700000000004</v>
       </c>
-      <c r="N10" s="8">
+      <c r="O41" s="24">
         <v>-788.05399999999997</v>
       </c>
-      <c r="O10" s="8">
+      <c r="P41" s="24">
         <v>-1133.711</v>
       </c>
-      <c r="P10" s="8">
+      <c r="Q41" s="24">
+        <f>SUM(H41:K41)</f>
         <v>-1700.492</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="15" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D11" s="8">
+    <row r="42" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="D42" s="24">
         <v>-121.539</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E42" s="24">
         <v>-116.048</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F42" s="24">
         <v>-98.331999999999994</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G42" s="24">
         <v>-112.93899999999999</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H42" s="24">
         <v>-87.57</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I42" s="24">
         <v>-143.91800000000001</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J42" s="24">
         <v>-141.37700000000001</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K42" s="21">
+        <f t="shared" si="14"/>
         <v>-151.80899999999997</v>
       </c>
-      <c r="L11" s="9"/>
-      <c r="M11" s="8">
+      <c r="L42" s="26">
+        <v>-90.57</v>
+      </c>
+      <c r="N42" s="24">
         <v>-412.49099999999999</v>
       </c>
-      <c r="N11" s="8">
+      <c r="O42" s="24">
         <v>-438.74900000000002</v>
       </c>
-      <c r="O11" s="8">
+      <c r="P42" s="24">
         <v>-448.86500000000001</v>
       </c>
-      <c r="P11" s="8">
+      <c r="Q42" s="24">
+        <f>SUM(H42:K42)</f>
         <v>-524.67399999999998</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="15" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D12" s="8">
+    <row r="43" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="D43" s="24">
         <v>-243.38800000000001</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E43" s="24">
         <v>-280.16399999999999</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F43" s="24">
         <v>-307.666</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G43" s="24">
         <v>-394.625</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H43" s="24">
         <v>-317.82900000000001</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I43" s="24">
         <v>-330.96408821999995</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J43" s="24">
         <v>-390.49536226999999</v>
       </c>
-      <c r="K12" s="8">
-[...3 lines deleted...]
-      <c r="M12" s="8">
+      <c r="K43" s="21">
+        <f>-271.47554951-96.59664895</f>
+        <v>-368.07219845999998</v>
+      </c>
+      <c r="L43" s="26">
+        <v>-381.83</v>
+      </c>
+      <c r="N43" s="24">
         <v>-675.64400000000001</v>
       </c>
-      <c r="N12" s="8">
+      <c r="O43" s="24">
         <v>-875.69200000000001</v>
       </c>
-      <c r="O12" s="8">
+      <c r="P43" s="24">
         <v>-1225.837</v>
       </c>
-      <c r="P12" s="8">
-[...10 lines deleted...]
-      <c r="D13" s="8">
+      <c r="Q43" s="24">
+        <f>SUM(H43:K43)</f>
+        <v>-1407.3606489499998</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="D44" s="24">
         <v>-94.34</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E44" s="24">
         <v>-93.391999999999996</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F44" s="24">
         <v>-112.127</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G44" s="24">
         <v>-130.11000000000001</v>
       </c>
-      <c r="H13" s="8">
+      <c r="H44" s="24">
         <v>-147.86000000000001</v>
       </c>
-      <c r="I13" s="8">
+      <c r="I44" s="24">
         <v>-118.354</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J44" s="24">
         <v>-121.73099999999999</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K44" s="24">
+        <f t="shared" si="14"/>
         <v>-115.85899999999998</v>
       </c>
-      <c r="L13" s="9"/>
-      <c r="M13" s="8">
+      <c r="L44" s="26">
+        <v>-111.04600000000001</v>
+      </c>
+      <c r="N44" s="24">
         <v>-219.417</v>
       </c>
-      <c r="N13" s="8">
+      <c r="O44" s="24">
         <v>-276.04700000000003</v>
       </c>
-      <c r="O13" s="8">
+      <c r="P44" s="24">
         <v>-429.96899999999999</v>
       </c>
-      <c r="P13" s="8">
+      <c r="Q44" s="24">
+        <f>SUM(H44:K44)</f>
         <v>-503.80399999999997</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="15" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D14" s="8">
+    <row r="45" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="D45" s="24">
         <v>-36.923999999999999</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E45" s="24">
         <v>-41.018000000000001</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F45" s="24">
         <v>-42.398000000000003</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G45" s="24">
         <v>-44.503999999999998</v>
       </c>
-      <c r="H14" s="8">
-[...2 lines deleted...]
-      <c r="I14" s="8">
+      <c r="H45" s="24">
+        <v>-46.929000000000002</v>
+      </c>
+      <c r="I45" s="24">
         <v>-48.442</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J45" s="24">
         <v>-51.280999999999999</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K45" s="24">
+        <f t="shared" si="14"/>
         <v>-55.157999999999987</v>
       </c>
-      <c r="L14" s="9"/>
-      <c r="M14" s="8">
+      <c r="L45" s="26">
+        <v>-53.686999999999998</v>
+      </c>
+      <c r="N45" s="24">
         <v>-119.842</v>
       </c>
-      <c r="N14" s="8">
+      <c r="O45" s="24">
         <v>-134.858</v>
       </c>
-      <c r="O14" s="8">
+      <c r="P45" s="24">
         <v>-164.84200000000001</v>
       </c>
-      <c r="P14" s="8">
-[...11 lines deleted...]
-        <f>SUM(D10:D14)</f>
+      <c r="Q45" s="24">
+        <f>SUM(H45:K45)</f>
+        <v>-201.81</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="D46" s="14">
+        <f t="shared" ref="D46" si="21">SUM(D41:D45)</f>
         <v>-728.35199999999998</v>
       </c>
-      <c r="E15" s="12">
-        <f t="shared" ref="E15:K15" si="2">SUM(E10:E14)</f>
+      <c r="E46" s="14">
+        <f t="shared" ref="E46:K46" si="22">SUM(E41:E45)</f>
         <v>-741.14400000000001</v>
       </c>
-      <c r="F15" s="12">
-        <f t="shared" si="2"/>
+      <c r="F46" s="14">
+        <f t="shared" si="22"/>
         <v>-901.67099999999994</v>
       </c>
-      <c r="G15" s="12">
-        <f t="shared" si="2"/>
+      <c r="G46" s="14">
+        <f t="shared" si="22"/>
         <v>-1032.058</v>
       </c>
-      <c r="H15" s="12">
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="H46" s="14">
+        <f t="shared" si="22"/>
+        <v>-961.64200000000005</v>
+      </c>
+      <c r="I46" s="14">
+        <f t="shared" si="22"/>
         <v>-993.15608822000002</v>
       </c>
-      <c r="J15" s="12">
-        <f t="shared" si="2"/>
+      <c r="J46" s="14">
+        <f t="shared" si="22"/>
         <v>-1147.9343622699998</v>
       </c>
-      <c r="K15" s="12">
-[...5 lines deleted...]
-        <f>SUM(M10:M14)</f>
+      <c r="K46" s="14">
+        <f t="shared" si="22"/>
+        <v>-1235.4081984599998</v>
+      </c>
+      <c r="L46" s="14">
+        <f>SUM(L41:L45)</f>
+        <v>-1136.1139999999998</v>
+      </c>
+      <c r="N46" s="14">
+        <f t="shared" ref="N46:Q46" si="23">SUM(N41:N45)</f>
         <v>-2011.421</v>
       </c>
-      <c r="N15" s="12">
-        <f>SUM(N10:N14)</f>
+      <c r="O46" s="14">
+        <f t="shared" si="23"/>
         <v>-2513.4</v>
       </c>
-      <c r="O15" s="12">
-        <f>SUM(O10:O14)</f>
+      <c r="P46" s="14">
+        <f t="shared" si="23"/>
         <v>-3403.2240000000002</v>
       </c>
-      <c r="P15" s="12">
-[...11 lines deleted...]
-      <c r="D16" s="8">
+      <c r="Q46" s="14">
+        <f t="shared" si="23"/>
+        <v>-4338.1406489500005</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="29" t="s">
+        <v>309</v>
+      </c>
+      <c r="D47" s="30">
+        <f t="shared" ref="D47:K47" si="24">SUM(D40,D46)</f>
+        <v>306.11399999999992</v>
+      </c>
+      <c r="E47" s="30">
+        <f t="shared" si="24"/>
+        <v>308.12199999999984</v>
+      </c>
+      <c r="F47" s="30">
+        <f t="shared" si="24"/>
+        <v>241.40600000000006</v>
+      </c>
+      <c r="G47" s="30">
+        <f t="shared" si="24"/>
+        <v>254.64100000000008</v>
+      </c>
+      <c r="H47" s="30">
+        <f t="shared" si="24"/>
+        <v>513.15062399999988</v>
+      </c>
+      <c r="I47" s="30">
+        <f t="shared" si="24"/>
+        <v>386.05200000000002</v>
+      </c>
+      <c r="J47" s="30">
+        <f t="shared" si="24"/>
+        <v>237.94800000000032</v>
+      </c>
+      <c r="K47" s="17">
+        <f t="shared" si="24"/>
+        <v>142.77735105000238</v>
+      </c>
+      <c r="L47" s="30">
+        <f>SUM(L40,L46)</f>
+        <v>233.15700000000038</v>
+      </c>
+      <c r="M47" s="28"/>
+      <c r="N47" s="30">
+        <f t="shared" ref="N47:Q47" si="25">SUM(N40,N46)</f>
+        <v>243.91000000000008</v>
+      </c>
+      <c r="O47" s="30">
+        <f t="shared" si="25"/>
+        <v>588.80899999999929</v>
+      </c>
+      <c r="P47" s="30">
+        <f t="shared" si="25"/>
+        <v>1110.2839999999997</v>
+      </c>
+      <c r="Q47" s="30">
+        <f t="shared" si="25"/>
+        <v>1279.9279750500009</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C48" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="D48" s="31">
+        <v>0</v>
+      </c>
+      <c r="E48" s="31">
+        <v>0</v>
+      </c>
+      <c r="F48" s="31">
+        <v>0</v>
+      </c>
+      <c r="G48" s="31">
+        <v>-11.723000000000001</v>
+      </c>
+      <c r="H48" s="31">
+        <v>0</v>
+      </c>
+      <c r="I48" s="31">
+        <v>0</v>
+      </c>
+      <c r="J48" s="31">
+        <v>0</v>
+      </c>
+      <c r="K48" s="21">
+        <f t="shared" ref="K48:K50" si="26">K20</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="32">
+        <v>0</v>
+      </c>
+      <c r="N48" s="24">
+        <v>0</v>
+      </c>
+      <c r="O48" s="24">
+        <v>0</v>
+      </c>
+      <c r="P48" s="24">
+        <v>-11.723000000000001</v>
+      </c>
+      <c r="Q48" s="24">
+        <f>SUM(H48:K48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="D49" s="31">
         <v>-4.0910000000000002</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E49" s="31">
         <v>-19.536000000000001</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F49" s="31">
         <v>-33.728000000000002</v>
       </c>
-      <c r="G16" s="8">
-[...3 lines deleted...]
-      <c r="H16" s="8">
+      <c r="G49" s="31">
+        <v>-0.19400000000000001</v>
+      </c>
+      <c r="H49" s="31">
         <v>-1.48</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I49" s="31">
         <v>-18.148</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J49" s="31">
         <v>-18.744</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K49" s="21">
+        <f t="shared" si="26"/>
         <v>-1.2730000000000032</v>
       </c>
-      <c r="L16" s="9"/>
-      <c r="M16" s="8">
+      <c r="L49" s="32">
+        <v>-17.085000000000001</v>
+      </c>
+      <c r="N49" s="24">
         <v>0.33400000000000002</v>
       </c>
-      <c r="N16" s="8">
+      <c r="O49" s="24">
         <v>-7.1740000000000004</v>
       </c>
-      <c r="O16" s="8">
-[...3 lines deleted...]
-      <c r="P16" s="8">
+      <c r="P49" s="24">
+        <v>-57.55</v>
+      </c>
+      <c r="Q49" s="24">
+        <f>SUM(H49:K49)</f>
         <v>-39.645000000000003</v>
       </c>
     </row>
-    <row r="17" spans="2:16" s="10" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <f t="shared" ref="D17:K17" si="3">SUM(D16:D16,D15,D9)</f>
+    <row r="50" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C50" s="27" t="s">
+        <v>315</v>
+      </c>
+      <c r="D50" s="31">
+        <v>0</v>
+      </c>
+      <c r="E50" s="31">
+        <v>0</v>
+      </c>
+      <c r="F50" s="31">
+        <v>0</v>
+      </c>
+      <c r="G50" s="31">
+        <v>0</v>
+      </c>
+      <c r="H50" s="31">
+        <v>0</v>
+      </c>
+      <c r="I50" s="31">
+        <v>0</v>
+      </c>
+      <c r="J50" s="31">
+        <v>0</v>
+      </c>
+      <c r="K50" s="21">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L50" s="32">
+        <v>0</v>
+      </c>
+      <c r="N50" s="24">
+        <v>0</v>
+      </c>
+      <c r="O50" s="24">
+        <v>0</v>
+      </c>
+      <c r="P50" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="24">
+        <f>SUM(H50:K50)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="C51" s="29" t="s">
+        <v>294</v>
+      </c>
+      <c r="D51" s="30">
+        <f t="shared" ref="D51:K51" si="27">SUM(D40,D46,D48:D50)</f>
         <v>302.02299999999991</v>
       </c>
-      <c r="E17" s="12">
-[...16 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="E51" s="30">
+        <f t="shared" si="27"/>
+        <v>288.58599999999984</v>
+      </c>
+      <c r="F51" s="30">
+        <f t="shared" si="27"/>
+        <v>207.67800000000005</v>
+      </c>
+      <c r="G51" s="30">
+        <f t="shared" si="27"/>
+        <v>242.72400000000007</v>
+      </c>
+      <c r="H51" s="30">
+        <f t="shared" si="27"/>
+        <v>511.67062399999986</v>
+      </c>
+      <c r="I51" s="30">
+        <f t="shared" si="27"/>
         <v>367.904</v>
       </c>
-      <c r="J17" s="12">
-[...13 lines deleted...]
-        <f>SUM(N16:N16,N15,N9)</f>
+      <c r="J51" s="30">
+        <f t="shared" si="27"/>
+        <v>219.20400000000032</v>
+      </c>
+      <c r="K51" s="17">
+        <f t="shared" si="27"/>
+        <v>141.50435105000238</v>
+      </c>
+      <c r="L51" s="30">
+        <f>SUM(L40,L46,L48:L50)</f>
+        <v>216.07200000000037</v>
+      </c>
+      <c r="N51" s="30">
+        <f t="shared" ref="N51:Q51" si="28">SUM(N40,N46,N48:N50)</f>
+        <v>244.24400000000009</v>
+      </c>
+      <c r="O51" s="30">
+        <f t="shared" si="28"/>
         <v>581.63499999999931</v>
       </c>
-      <c r="O17" s="12">
-[...15 lines deleted...]
-      <c r="D18" s="8">
+      <c r="P51" s="30">
+        <f t="shared" si="28"/>
+        <v>1041.0109999999997</v>
+      </c>
+      <c r="Q51" s="30">
+        <f t="shared" si="28"/>
+        <v>1240.2829750500009</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C52" s="27" t="s">
+        <v>290</v>
+      </c>
+      <c r="D52" s="31">
         <v>-107.741</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E52" s="31">
         <v>-73.435000000000002</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F52" s="31">
         <v>-113.714</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G52" s="31">
         <v>-138.74799999999999</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H52" s="31">
         <v>-234.10900000000001</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I52" s="31">
         <v>-58.741999999999997</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J52" s="31">
         <v>-178.499</v>
       </c>
-      <c r="K18" s="8">
-[...3 lines deleted...]
-      <c r="M18" s="8">
+      <c r="K52" s="21">
+        <f>-229.217</f>
+        <v>-229.21700000000001</v>
+      </c>
+      <c r="L52" s="32">
+        <v>-179.68299999999999</v>
+      </c>
+      <c r="N52" s="24">
         <v>-80.694999999999993</v>
       </c>
-      <c r="N18" s="8">
+      <c r="O52" s="24">
         <v>-221.524</v>
       </c>
-      <c r="O18" s="8">
+      <c r="P52" s="24">
         <v>-433.63799999999998</v>
       </c>
-      <c r="P18" s="8">
+      <c r="Q52" s="24">
+        <f>SUM(H52:K52)</f>
         <v>-700.56700000000001</v>
       </c>
     </row>
-    <row r="19" spans="2:16" s="15" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="D19" s="8">
+    <row r="53" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" s="27" t="s">
+        <v>291</v>
+      </c>
+      <c r="D53" s="31">
         <v>12.548</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E53" s="31">
         <v>13.316000000000001</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F53" s="31">
         <v>67.941999999999993</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G53" s="31">
         <v>92.756</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H53" s="31">
         <v>78.908000000000001</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I53" s="31">
         <v>-44.338000000000001</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J53" s="31">
         <v>169.755</v>
       </c>
-      <c r="K19" s="8">
-[...3 lines deleted...]
-      <c r="M19" s="8">
+      <c r="K53" s="21">
+        <f>206.034+(96.59664895*0.45)</f>
+        <v>249.50249202750001</v>
+      </c>
+      <c r="L53" s="32">
+        <v>150.14599999999999</v>
+      </c>
+      <c r="N53" s="24">
         <v>7.7789999999999999</v>
       </c>
-      <c r="N19" s="8">
+      <c r="O53" s="24">
         <v>65.947000000000003</v>
       </c>
-      <c r="O19" s="8">
+      <c r="P53" s="24">
         <v>186.983</v>
       </c>
-      <c r="P19" s="8">
-[...35 lines deleted...]
-      <c r="M20" s="8">
+      <c r="Q53" s="24">
+        <f>SUM(H53:K53)</f>
+        <v>453.8274920275</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="177"/>
+      <c r="B54" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C54" s="29" t="s">
+        <v>292</v>
+      </c>
+      <c r="D54" s="31">
+        <v>0</v>
+      </c>
+      <c r="E54" s="31">
+        <v>0</v>
+      </c>
+      <c r="F54" s="31">
+        <v>0</v>
+      </c>
+      <c r="G54" s="30">
+        <v>0</v>
+      </c>
+      <c r="H54" s="30">
+        <v>0</v>
+      </c>
+      <c r="I54" s="30">
+        <v>0</v>
+      </c>
+      <c r="J54" s="30">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0</v>
+      </c>
+      <c r="L54" s="30">
+        <v>0</v>
+      </c>
+      <c r="N54" s="14">
         <v>1.349</v>
       </c>
-      <c r="N20" s="8">
-[...17 lines deleted...]
-        <f>SUM(D17:D20)</f>
+      <c r="O54" s="14">
+        <v>0</v>
+      </c>
+      <c r="P54" s="14">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="29" t="s">
+        <v>289</v>
+      </c>
+      <c r="C55" s="29" t="s">
+        <v>293</v>
+      </c>
+      <c r="D55" s="30">
+        <f t="shared" ref="D55:K55" si="29">SUM(D51:D54)</f>
         <v>206.82999999999993</v>
       </c>
-      <c r="E21" s="12">
-[...16 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="E55" s="30">
+        <f t="shared" si="29"/>
+        <v>228.46699999999984</v>
+      </c>
+      <c r="F55" s="30">
+        <f t="shared" si="29"/>
+        <v>161.90600000000006</v>
+      </c>
+      <c r="G55" s="30">
+        <f t="shared" si="29"/>
+        <v>196.73200000000008</v>
+      </c>
+      <c r="H55" s="30">
+        <f t="shared" si="29"/>
+        <v>356.46962399999984</v>
+      </c>
+      <c r="I55" s="30">
+        <f t="shared" si="29"/>
         <v>264.82399999999996</v>
       </c>
-      <c r="J21" s="12">
-[...13 lines deleted...]
-        <f>SUM(N17:N20)</f>
+      <c r="J55" s="30">
+        <f t="shared" si="29"/>
+        <v>210.46000000000032</v>
+      </c>
+      <c r="K55" s="17">
+        <f t="shared" si="29"/>
+        <v>161.78984307750238</v>
+      </c>
+      <c r="L55" s="30">
+        <f t="shared" ref="L55" si="30">SUM(L51:L54)</f>
+        <v>186.53500000000037</v>
+      </c>
+      <c r="N55" s="14">
+        <f>SUM(N51:N54)</f>
+        <v>172.67700000000008</v>
+      </c>
+      <c r="O55" s="14">
+        <f>SUM(O51:O54)</f>
         <v>426.05799999999931</v>
       </c>
-      <c r="O21" s="12">
-[...253 lines deleted...]
-    <row r="55" spans="8:10" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
+      <c r="P55" s="14">
+        <f>SUM(P51:P54)</f>
+        <v>794.35599999999977</v>
+      </c>
+      <c r="Q55" s="14">
+        <f>SUM(Q51:Q54)</f>
+        <v>993.54346707750096</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="27"/>
+      <c r="C56" s="27"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="35"/>
+      <c r="G56" s="35"/>
+      <c r="H56" s="36"/>
+      <c r="L56" s="32"/>
+      <c r="N56" s="24"/>
+      <c r="O56" s="24"/>
+      <c r="P56" s="24"/>
+      <c r="Q56" s="24"/>
+    </row>
+    <row r="57" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="58" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="59" spans="1:17" ht="135" x14ac:dyDescent="0.35">
+      <c r="B59" s="117" t="s">
+        <v>53</v>
+      </c>
+      <c r="C59" s="117" t="s">
+        <v>343</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="A1:XFD1048576">
-    <cfRule type="cellIs" dxfId="18" priority="1" operator="equal">
+  <conditionalFormatting sqref="B3:Q3 B31:Q31 L32:L56 B1:L2 N4:Q29 D4:L29 A56:A1048576">
+    <cfRule type="cellIs" dxfId="33" priority="7" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D32:K55">
+    <cfRule type="cellIs" dxfId="32" priority="2" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N2">
+    <cfRule type="cellIs" dxfId="31" priority="5" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N32:Q56">
+    <cfRule type="cellIs" dxfId="30" priority="3" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P2">
+    <cfRule type="cellIs" dxfId="29" priority="6" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H56">
+    <cfRule type="cellIs" dxfId="28" priority="4" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A1:A54">
+    <cfRule type="cellIs" dxfId="27" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="B1:B2" location="Index!A1" display="Menu" xr:uid="{C0A65467-2F50-4D9F-9F21-F8134F0DCBB0}"/>
+    <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{EDCBFB85-095D-4C39-86BD-E2CFDE4093B0}"/>
+    <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{BE572106-0811-4125-BA2B-016BF102F00D}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB383D24-B84E-49CF-A0BC-6B7F1EF0A058}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2F01B43-4CB9-43A8-81DE-314E718845F0}">
   <sheetPr>
-    <tabColor rgb="FF0026FF"/>
+    <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B1:P40"/>
+  <dimension ref="A1:N55"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="B12" sqref="B12"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.6328125" defaultRowHeight="16" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="17" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="16384" width="2.6328125" style="17"/>
+    <col min="1" max="1" width="1.6328125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="85.6328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="85.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="16.54296875" style="1" customWidth="1" collapsed="1"/>
+    <col min="5" max="8" width="16.54296875" style="1" customWidth="1"/>
+    <col min="9" max="14" width="17.6328125" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" s="1" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...37 lines deleted...]
-      <c r="I3" s="4" t="s">
+    <row r="1" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="171" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B4" s="40" t="s">
+      <c r="C1" s="184" t="s">
+        <v>15</v>
+      </c>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+    </row>
+    <row r="2" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="171"/>
+      <c r="C2" s="184"/>
+      <c r="D2" s="47"/>
+    </row>
+    <row r="3" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="186" t="s">
+        <v>177</v>
+      </c>
+      <c r="C3" s="186" t="s">
+        <v>188</v>
+      </c>
+      <c r="D3" s="186">
+        <v>2022</v>
+      </c>
+      <c r="E3" s="186">
+        <v>2023</v>
+      </c>
+      <c r="F3" s="186" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="186" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="186" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="186" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="186" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="186" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="186" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" s="186" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" s="186" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="48"/>
+      <c r="B4" s="49" t="s">
         <v>89</v>
       </c>
-      <c r="C4" s="40" t="s">
-[...3 lines deleted...]
-        <f t="shared" ref="D4:M4" si="0">SUM(D5:D6)</f>
+      <c r="C4" s="49" t="s">
+        <v>178</v>
+      </c>
+      <c r="D4" s="185">
+        <f t="shared" ref="D4:L4" si="0">SUM(D5:D7)</f>
         <v>7007.1522151295676</v>
       </c>
-      <c r="E4" s="8">
+      <c r="E4" s="185">
         <f t="shared" si="0"/>
         <v>11369.688580985287</v>
       </c>
-      <c r="F4" s="8">
+      <c r="F4" s="185">
         <f t="shared" si="0"/>
         <v>12586.597825554498</v>
       </c>
-      <c r="G4" s="8">
+      <c r="G4" s="185">
         <f t="shared" si="0"/>
         <v>13800.721718615352</v>
       </c>
-      <c r="H4" s="8">
+      <c r="H4" s="185">
         <f t="shared" si="0"/>
         <v>15933.482132816051</v>
       </c>
-      <c r="I4" s="8">
+      <c r="I4" s="185">
         <f t="shared" si="0"/>
         <v>17489.977696844886</v>
       </c>
-      <c r="J4" s="8">
+      <c r="J4" s="185">
         <f t="shared" si="0"/>
-        <v>19886.834897530221</v>
-[...1 lines deleted...]
-      <c r="K4" s="8">
+        <v>19886.833978810228</v>
+      </c>
+      <c r="K4" s="185">
         <f t="shared" si="0"/>
-        <v>23199.483226837161</v>
-[...1 lines deleted...]
-      <c r="L4" s="8">
+        <v>23199.089192347161</v>
+      </c>
+      <c r="L4" s="185">
         <f t="shared" si="0"/>
-        <v>26109.641864127498</v>
-[...11 lines deleted...]
-      <c r="D5" s="42">
+        <v>26042.050864127497</v>
+      </c>
+      <c r="M4" s="185">
+        <f>SUM(M5:M7)</f>
+        <v>26256.289363925443</v>
+      </c>
+      <c r="N4" s="185">
+        <f t="shared" ref="N4" si="1">SUM(N5:N7)</f>
+        <v>26937.276195710005</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="D5" s="50">
         <v>7006.9530852459429</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="50">
         <v>11363.548685550573</v>
       </c>
-      <c r="F5" s="42">
+      <c r="F5" s="50">
         <v>12578.699455191756</v>
       </c>
-      <c r="G5" s="42">
+      <c r="G5" s="32">
         <v>13782.464664183914</v>
       </c>
-      <c r="H5" s="42">
+      <c r="H5" s="32">
         <v>15905.966575271863</v>
       </c>
-      <c r="I5" s="42">
+      <c r="I5" s="32">
         <v>17451.153910432549</v>
       </c>
-      <c r="J5" s="42">
-[...16 lines deleted...]
-      <c r="C6" s="41" t="s">
+      <c r="J5" s="32">
+        <v>19731.069013954475</v>
+      </c>
+      <c r="K5" s="32">
+        <v>22601.385937118506</v>
+      </c>
+      <c r="L5" s="32">
+        <v>24883.595524557917</v>
+      </c>
+      <c r="M5" s="52">
+        <v>25140.932591179815</v>
+      </c>
+      <c r="N5" s="52">
+        <v>25687.516880020004</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="C6" s="51" t="s">
+        <v>179</v>
+      </c>
+      <c r="D6" s="50">
+        <v>0.19912988362439707</v>
+      </c>
+      <c r="E6" s="50">
+        <v>6.1398954347136403</v>
+      </c>
+      <c r="F6" s="50">
+        <v>7.8983703627419892</v>
+      </c>
+      <c r="G6" s="32">
+        <v>18.257054431437972</v>
+      </c>
+      <c r="H6" s="32">
+        <v>27.515557544188589</v>
+      </c>
+      <c r="I6" s="32">
+        <v>38.823786412338222</v>
+      </c>
+      <c r="J6" s="32">
+        <v>71.229299905301062</v>
+      </c>
+      <c r="K6" s="32">
+        <v>101.89646835372368</v>
+      </c>
+      <c r="L6" s="32">
+        <v>178.66616530639121</v>
+      </c>
+      <c r="M6" s="52">
+        <v>251.31463987724649</v>
+      </c>
+      <c r="N6" s="52">
+        <v>299.70559814000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="51" t="s">
+        <v>180</v>
+      </c>
+      <c r="D7" s="50">
+        <v>0</v>
+      </c>
+      <c r="E7" s="50">
+        <v>0</v>
+      </c>
+      <c r="F7" s="50">
+        <v>0</v>
+      </c>
+      <c r="G7" s="32">
+        <v>0</v>
+      </c>
+      <c r="H7" s="32">
+        <v>0</v>
+      </c>
+      <c r="I7" s="32">
+        <v>0</v>
+      </c>
+      <c r="J7" s="32">
+        <v>84.535664950448535</v>
+      </c>
+      <c r="K7" s="32">
+        <v>495.80678687493139</v>
+      </c>
+      <c r="L7" s="32">
+        <v>979.78917426318878</v>
+      </c>
+      <c r="M7" s="52">
+        <v>864.04213286838137</v>
+      </c>
+      <c r="N7" s="52">
+        <v>950.05371755000021</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="48"/>
+      <c r="B8" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="49" t="s">
+        <v>187</v>
+      </c>
+      <c r="D8" s="52">
+        <v>2330.1047225388011</v>
+      </c>
+      <c r="E8" s="52">
+        <v>3095.1407505421212</v>
+      </c>
+      <c r="F8" s="32">
+        <v>3345.4969673335781</v>
+      </c>
+      <c r="G8" s="32">
+        <v>3214.7619888221461</v>
+      </c>
+      <c r="H8" s="32">
+        <v>3664.0771625235539</v>
+      </c>
+      <c r="I8" s="52">
+        <v>4079.704962272695</v>
+      </c>
+      <c r="J8" s="32">
+        <v>4485.309486885516</v>
+      </c>
+      <c r="K8" s="32">
+        <v>4410.5851248469653</v>
+      </c>
+      <c r="L8" s="52">
+        <v>4687.3443252861143</v>
+      </c>
+      <c r="M8" s="52">
+        <v>4802.4773303202437</v>
+      </c>
+      <c r="N8" s="52">
+        <v>4729.6302024699989</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="48"/>
+      <c r="B9" s="49" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="49" t="s">
+        <v>94</v>
+      </c>
+      <c r="D9" s="32">
+        <v>124.80588029026333</v>
+      </c>
+      <c r="E9" s="32">
+        <v>398.87580998389313</v>
+      </c>
+      <c r="F9" s="32">
+        <v>464.11735345694268</v>
+      </c>
+      <c r="G9" s="32">
+        <v>509.15436858510412</v>
+      </c>
+      <c r="H9" s="32">
+        <v>552.22288436609563</v>
+      </c>
+      <c r="I9" s="32">
+        <v>585.23436970243256</v>
+      </c>
+      <c r="J9" s="32">
+        <v>624.87557996425505</v>
+      </c>
+      <c r="K9" s="32">
+        <v>661.23192129587324</v>
+      </c>
+      <c r="L9" s="32">
+        <v>1320.7593360363908</v>
+      </c>
+      <c r="M9" s="52">
+        <v>1313.5667949843132</v>
+      </c>
+      <c r="N9" s="52">
+        <v>1290.5250233499999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="48"/>
+      <c r="B10" s="49" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>181</v>
+      </c>
+      <c r="D10" s="52">
+        <v>735.77398584000002</v>
+      </c>
+      <c r="E10" s="52">
+        <v>1192.5779101299997</v>
+      </c>
+      <c r="F10" s="32">
+        <v>1431.5142577099994</v>
+      </c>
+      <c r="G10" s="32">
+        <v>1623.102865939999</v>
+      </c>
+      <c r="H10" s="32">
+        <v>1817.9034839199992</v>
+      </c>
+      <c r="I10" s="52">
+        <v>1971.6192707699993</v>
+      </c>
+      <c r="J10" s="32">
+        <v>2157.0722497699999</v>
+      </c>
+      <c r="K10" s="32">
+        <v>2262.9449724000006</v>
+      </c>
+      <c r="L10" s="52">
+        <v>2350.4375676600007</v>
+      </c>
+      <c r="M10" s="52">
+        <v>2424.6937407400001</v>
+      </c>
+      <c r="N10" s="52">
+        <v>2486.5049900600002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="48"/>
+      <c r="B11" s="49" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="49" t="s">
+        <v>182</v>
+      </c>
+      <c r="D11" s="52">
+        <v>95.282770621748341</v>
+      </c>
+      <c r="E11" s="52">
+        <v>94.634893089999991</v>
+      </c>
+      <c r="F11" s="32">
+        <v>91.75843420999999</v>
+      </c>
+      <c r="G11" s="32">
+        <v>88.107296970000007</v>
+      </c>
+      <c r="H11" s="32">
+        <v>91.003291908627489</v>
+      </c>
+      <c r="I11" s="52">
+        <v>97.015820570000102</v>
+      </c>
+      <c r="J11" s="32">
+        <v>85.313374119999992</v>
+      </c>
+      <c r="K11" s="32">
+        <v>65.484198660000004</v>
+      </c>
+      <c r="L11" s="52">
+        <v>60.764682070000106</v>
+      </c>
+      <c r="M11" s="52">
+        <v>57.399000439999995</v>
+      </c>
+      <c r="N11" s="52">
+        <v>54.575663640000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="48"/>
+      <c r="B12" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>183</v>
+      </c>
+      <c r="D12" s="55">
+        <v>2.5753995996225507</v>
+      </c>
+      <c r="E12" s="55">
+        <v>2.4643855286998866</v>
+      </c>
+      <c r="F12" s="32">
+        <v>0.4816686749805319</v>
+      </c>
+      <c r="G12" s="32">
+        <v>0.34888261740278442</v>
+      </c>
+      <c r="H12" s="32">
+        <v>0.24340376567589053</v>
+      </c>
+      <c r="I12" s="55">
+        <v>7.6522629999998495E-2</v>
+      </c>
+      <c r="J12" s="32">
+        <v>0.16641129000000002</v>
+      </c>
+      <c r="K12" s="32">
+        <v>4.7292390000000004E-2</v>
+      </c>
+      <c r="L12" s="55">
+        <v>1.8450000000000045E-5</v>
+      </c>
+      <c r="M12" s="55">
+        <v>0.61476959000719944</v>
+      </c>
+      <c r="N12" s="52">
+        <v>2.9157300000000001E-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>184</v>
+      </c>
+      <c r="D13" s="57">
+        <f t="shared" ref="D13:N13" si="2">SUM(D4,D8:D12)</f>
+        <v>10295.694974020002</v>
+      </c>
+      <c r="E13" s="57">
+        <f t="shared" si="2"/>
+        <v>16153.382330259999</v>
+      </c>
+      <c r="F13" s="57">
+        <f t="shared" si="2"/>
+        <v>17919.96650694</v>
+      </c>
+      <c r="G13" s="57">
+        <f t="shared" si="2"/>
+        <v>19236.197121550005</v>
+      </c>
+      <c r="H13" s="57">
+        <f t="shared" si="2"/>
+        <v>22058.932359300001</v>
+      </c>
+      <c r="I13" s="57">
+        <f t="shared" si="2"/>
+        <v>24223.628642790012</v>
+      </c>
+      <c r="J13" s="57">
+        <f t="shared" si="2"/>
+        <v>27239.57108084</v>
+      </c>
+      <c r="K13" s="57">
+        <f t="shared" si="2"/>
+        <v>30599.382701940001</v>
+      </c>
+      <c r="L13" s="57">
+        <f t="shared" si="2"/>
+        <v>34461.35679363001</v>
+      </c>
+      <c r="M13" s="57">
+        <f t="shared" si="2"/>
+        <v>34855.041000000005</v>
+      </c>
+      <c r="N13" s="57">
+        <f t="shared" si="2"/>
+        <v>35498.51499096</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="1"/>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="58" t="s">
+        <v>185</v>
+      </c>
+      <c r="D14" s="59">
+        <f>'Balance Sheet'!D13</f>
+        <v>-1002.564</v>
+      </c>
+      <c r="E14" s="59">
+        <f>'Balance Sheet'!E13</f>
+        <v>-1289.2570000000001</v>
+      </c>
+      <c r="F14" s="59">
+        <f>'Balance Sheet'!F13</f>
+        <v>-1315.336</v>
+      </c>
+      <c r="G14" s="59">
+        <f>'Balance Sheet'!G13</f>
+        <v>-1332.1369999999999</v>
+      </c>
+      <c r="H14" s="59">
+        <f>'Balance Sheet'!H13</f>
+        <v>-1496.566</v>
+      </c>
+      <c r="I14" s="59">
+        <f>'Balance Sheet'!I13</f>
+        <v>-1623.3789999999999</v>
+      </c>
+      <c r="J14" s="59">
+        <f>'Balance Sheet'!J13</f>
+        <v>-1816.307</v>
+      </c>
+      <c r="K14" s="59">
+        <f>'Balance Sheet'!K13</f>
+        <v>-2001.6969999999999</v>
+      </c>
+      <c r="L14" s="59">
+        <f>'Balance Sheet'!L13</f>
+        <v>-2114.451</v>
+      </c>
+      <c r="M14" s="59">
+        <f>'Balance Sheet'!M13</f>
+        <v>-2413.6410000000001</v>
+      </c>
+      <c r="N14" s="59">
+        <f>'Balance Sheet'!N13</f>
+        <v>-2116.0839999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="60" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" s="60" t="s">
+        <v>186</v>
+      </c>
+      <c r="D15" s="57">
+        <f>SUM(D13:D14)</f>
+        <v>9293.1309740200013</v>
+      </c>
+      <c r="E15" s="57">
+        <f t="shared" ref="E15:N15" si="3">SUM(E13:E14)</f>
+        <v>14864.12533026</v>
+      </c>
+      <c r="F15" s="57">
+        <f t="shared" si="3"/>
+        <v>16604.63050694</v>
+      </c>
+      <c r="G15" s="57">
+        <f t="shared" si="3"/>
+        <v>17904.060121550006</v>
+      </c>
+      <c r="H15" s="57">
+        <f t="shared" si="3"/>
+        <v>20562.366359300002</v>
+      </c>
+      <c r="I15" s="57">
+        <f t="shared" si="3"/>
+        <v>22600.249642790011</v>
+      </c>
+      <c r="J15" s="57">
+        <f t="shared" si="3"/>
+        <v>25423.264080839999</v>
+      </c>
+      <c r="K15" s="57">
+        <f t="shared" si="3"/>
+        <v>28597.685701940001</v>
+      </c>
+      <c r="L15" s="57">
+        <f t="shared" si="3"/>
+        <v>32346.905793630009</v>
+      </c>
+      <c r="M15" s="57">
+        <f t="shared" si="3"/>
+        <v>32441.400000000005</v>
+      </c>
+      <c r="N15" s="57">
+        <f t="shared" si="3"/>
+        <v>33382.430990959998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I16" s="3"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="61"/>
+    </row>
+    <row r="17" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" s="137" t="s">
+        <v>189</v>
+      </c>
+      <c r="D17" s="10">
+        <v>2022</v>
+      </c>
+      <c r="E17" s="10">
+        <v>2023</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M17" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N17" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="72" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D18" s="3">
+        <f t="shared" ref="D18:M18" si="4">SUM(D4,D9:D10)/D13</f>
+        <v>0.76417688180478782</v>
+      </c>
+      <c r="E18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.80237946679558103</v>
+      </c>
+      <c r="F18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.80816163529729801</v>
+      </c>
+      <c r="G18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.82828112295080369</v>
+      </c>
+      <c r="H18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.82975949166394636</v>
+      </c>
+      <c r="I18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.82757342563885916</v>
+      </c>
+      <c r="J18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.83220039483255459</v>
+      </c>
+      <c r="K18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.85371872826659401</v>
+      </c>
+      <c r="L18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.86221932426398884</v>
+      </c>
+      <c r="M18" s="3">
+        <f t="shared" si="4"/>
+        <v>0.86055127290338729</v>
+      </c>
+      <c r="N18" s="3">
+        <f>SUM(N4,N9:N10)/N13</f>
+        <v>0.86522791775773333</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="72" t="s">
+        <v>100</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D19" s="3">
+        <f t="shared" ref="D19:M19" si="5">SUM(D8,D11:D12)/D13</f>
+        <v>0.23582311819521229</v>
+      </c>
+      <c r="E19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.19762053320441897</v>
+      </c>
+      <c r="F19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.19183836470270188</v>
+      </c>
+      <c r="G19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.17171887704919631</v>
+      </c>
+      <c r="H19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.17024050833605373</v>
+      </c>
+      <c r="I19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.17242657436114092</v>
+      </c>
+      <c r="J19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.16779960516744538</v>
+      </c>
+      <c r="K19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.14628127173340591</v>
+      </c>
+      <c r="L19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.13778067573601097</v>
+      </c>
+      <c r="M19" s="3">
+        <f t="shared" si="5"/>
+        <v>0.13944872709661282</v>
+      </c>
+      <c r="N19" s="3">
+        <f>SUM(N8,N11:N12)/N13</f>
+        <v>0.13477208224226669</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D20" s="54">
+        <f t="shared" ref="D20:M20" si="6">SUM(D18:D19)</f>
+        <v>1</v>
+      </c>
+      <c r="E20" s="54">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="F20" s="54">
+        <f t="shared" si="6"/>
+        <v>0.99999999999999989</v>
+      </c>
+      <c r="G20" s="54">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="H20" s="54">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="I20" s="54">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="J20" s="54">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="K20" s="54">
+        <f t="shared" si="6"/>
+        <v>0.99999999999999989</v>
+      </c>
+      <c r="L20" s="54">
+        <f t="shared" si="6"/>
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="M20" s="54">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="N20" s="54">
+        <f t="shared" ref="N20" si="7">SUM(N18:N19)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+    </row>
+    <row r="22" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C22" s="138" t="s">
+        <v>190</v>
+      </c>
+      <c r="D22" s="75">
+        <f t="shared" ref="D22:M22" si="8">SUM(D4,D9,D10)</f>
+        <v>7867.7320812598309</v>
+      </c>
+      <c r="E22" s="75">
+        <f t="shared" si="8"/>
+        <v>12961.142301099178</v>
+      </c>
+      <c r="F22" s="75">
+        <f t="shared" si="8"/>
+        <v>14482.22943672144</v>
+      </c>
+      <c r="G22" s="75">
+        <f t="shared" si="8"/>
+        <v>15932.978953140457</v>
+      </c>
+      <c r="H22" s="75">
+        <f t="shared" si="8"/>
+        <v>18303.608501102146</v>
+      </c>
+      <c r="I22" s="75">
+        <f t="shared" si="8"/>
+        <v>20046.831337317319</v>
+      </c>
+      <c r="J22" s="75">
+        <f t="shared" si="8"/>
+        <v>22668.781808544485</v>
+      </c>
+      <c r="K22" s="75">
+        <f t="shared" si="8"/>
+        <v>26123.266086043033</v>
+      </c>
+      <c r="L22" s="75">
+        <f t="shared" si="8"/>
+        <v>29713.247767823887</v>
+      </c>
+      <c r="M22" s="75">
+        <f t="shared" si="8"/>
+        <v>29994.549899649755</v>
+      </c>
+      <c r="N22" s="75">
+        <f>SUM(N4,N9,N10)</f>
+        <v>30714.306209120004</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C23" s="138" t="s">
+        <v>191</v>
+      </c>
+      <c r="D23" s="75">
+        <f t="shared" ref="D23:M23" si="9">SUM(D8,D11:D12)</f>
+        <v>2427.9628927601721</v>
+      </c>
+      <c r="E23" s="75">
+        <f t="shared" si="9"/>
+        <v>3192.240029160821</v>
+      </c>
+      <c r="F23" s="75">
+        <f t="shared" si="9"/>
+        <v>3437.7370702185585</v>
+      </c>
+      <c r="G23" s="75">
+        <f t="shared" si="9"/>
+        <v>3303.218168409549</v>
+      </c>
+      <c r="H23" s="75">
+        <f t="shared" si="9"/>
+        <v>3755.3238581978571</v>
+      </c>
+      <c r="I23" s="75">
+        <f t="shared" si="9"/>
+        <v>4176.7973054726954</v>
+      </c>
+      <c r="J23" s="75">
+        <f t="shared" si="9"/>
+        <v>4570.7892722955157</v>
+      </c>
+      <c r="K23" s="75">
+        <f t="shared" si="9"/>
+        <v>4476.1166158969654</v>
+      </c>
+      <c r="L23" s="75">
+        <f t="shared" si="9"/>
+        <v>4748.1090258061149</v>
+      </c>
+      <c r="M23" s="75">
+        <f t="shared" si="9"/>
+        <v>4860.4911003502511</v>
+      </c>
+      <c r="N23" s="75">
+        <f>SUM(N8,N11:N12)</f>
+        <v>4784.2087818399987</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="11"/>
+    </row>
+    <row r="25" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C25" s="137" t="s">
+        <v>192</v>
+      </c>
+      <c r="D25" s="10">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="10">
+        <v>2023</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M25" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N25" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="63" t="s">
+        <v>175</v>
+      </c>
+      <c r="C26" s="139" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="18">
+        <v>523.96</v>
+      </c>
+      <c r="E26" s="18">
+        <v>619.47</v>
+      </c>
+      <c r="F26" s="18">
+        <v>634.41</v>
+      </c>
+      <c r="G26" s="18">
+        <v>624.6</v>
+      </c>
+      <c r="H26" s="18">
+        <v>641.12</v>
+      </c>
+      <c r="I26" s="18">
+        <v>720.43</v>
+      </c>
+      <c r="J26" s="18">
+        <v>789.99</v>
+      </c>
+      <c r="K26" s="18">
+        <v>832.68675508999956</v>
+      </c>
+      <c r="L26" s="18">
+        <v>892.48</v>
+      </c>
+      <c r="M26" s="18">
+        <v>1274.43</v>
+      </c>
+      <c r="N26" s="18">
+        <v>1283.0899999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="64" t="s">
+        <v>176</v>
+      </c>
+      <c r="C27" s="140" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="66">
+        <f t="shared" ref="D27:M27" si="10">D26/D13</f>
+        <v>5.0891173575183864E-2</v>
+      </c>
+      <c r="E27" s="66">
+        <f t="shared" si="10"/>
+        <v>3.8349243974715556E-2</v>
+      </c>
+      <c r="F27" s="66">
+        <f t="shared" si="10"/>
+        <v>3.5402409918249972E-2</v>
+      </c>
+      <c r="G27" s="66">
+        <f t="shared" si="10"/>
+        <v>3.2470035322120429E-2</v>
+      </c>
+      <c r="H27" s="66">
+        <f t="shared" si="10"/>
+        <v>2.9063963276069665E-2</v>
+      </c>
+      <c r="I27" s="66">
+        <f t="shared" si="10"/>
+        <v>2.974079608896377E-2</v>
+      </c>
+      <c r="J27" s="66">
+        <f t="shared" si="10"/>
+        <v>2.9001557978116252E-2</v>
+      </c>
+      <c r="K27" s="66">
+        <f t="shared" si="10"/>
+        <v>2.7212534422702821E-2</v>
+      </c>
+      <c r="L27" s="66">
+        <f t="shared" si="10"/>
+        <v>2.5897993667067978E-2</v>
+      </c>
+      <c r="M27" s="66">
+        <f t="shared" si="10"/>
+        <v>3.6563721155858056E-2</v>
+      </c>
+      <c r="N27" s="66">
+        <f>N26/N13</f>
+        <v>3.6144892267373711E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="64"/>
+      <c r="C28" s="64"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="66"/>
+      <c r="N28" s="66"/>
+    </row>
+    <row r="29" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="D29" s="10">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="10">
+        <v>2023</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I29" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M29" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N29" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C30" s="141" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="77">
+        <v>24286.7</v>
+      </c>
+      <c r="J30" s="68">
+        <f>SUM(J31:J33)</f>
+        <v>26985.210999999999</v>
+      </c>
+      <c r="K30" s="68">
+        <f>SUM(K31:K33)</f>
+        <v>30122.304</v>
+      </c>
+      <c r="L30" s="68">
+        <f>SUM(L31:L33)</f>
+        <v>33762.332999999999</v>
+      </c>
+      <c r="M30" s="68">
+        <f t="shared" ref="M30" si="11">SUM(M31:M33)</f>
+        <v>34365.119575469995</v>
+      </c>
+      <c r="N30" s="68">
+        <f>SUM(N31:N33)</f>
+        <v>35056.828999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="44" t="s">
+        <v>156</v>
+      </c>
+      <c r="C31" s="142" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="69">
+        <v>22709.066928240001</v>
+      </c>
+      <c r="J31" s="69">
+        <v>25394.12</v>
+      </c>
+      <c r="K31" s="69">
+        <v>28284.734</v>
+      </c>
+      <c r="L31" s="69">
+        <v>31714.367999999999</v>
+      </c>
+      <c r="M31" s="22">
+        <v>31663.353456919998</v>
+      </c>
+      <c r="N31" s="22">
+        <v>32636.548999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="44" t="s">
+        <v>157</v>
+      </c>
+      <c r="C32" s="142" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="69">
+        <v>713.00746216785205</v>
+      </c>
+      <c r="J32" s="69">
+        <v>695.35299999999995</v>
+      </c>
+      <c r="K32" s="69">
+        <v>891.32299999999998</v>
+      </c>
+      <c r="L32" s="69">
+        <v>1033.308</v>
+      </c>
+      <c r="M32" s="22">
+        <v>1287.56279731</v>
+      </c>
+      <c r="N32" s="22">
+        <v>1014.032</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="44" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="142" t="s">
+        <v>107</v>
+      </c>
+      <c r="D33" s="76"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="69">
+        <v>864.63060959213897</v>
+      </c>
+      <c r="J33" s="69">
+        <v>895.73800000000006</v>
+      </c>
+      <c r="K33" s="69">
+        <v>946.24699999999996</v>
+      </c>
+      <c r="L33" s="69">
+        <v>1014.657</v>
+      </c>
+      <c r="M33" s="22">
+        <v>1414.2033212399999</v>
+      </c>
+      <c r="N33" s="22">
+        <v>1406.248</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" s="70"/>
+      <c r="D34" s="22">
+        <v>648.68453199999999</v>
+      </c>
+      <c r="E34" s="22">
+        <v>863.33638899999994</v>
+      </c>
+      <c r="F34" s="22">
+        <v>871.31185584999992</v>
+      </c>
+      <c r="G34" s="22">
+        <v>887.35045027000047</v>
+      </c>
+      <c r="H34" s="22">
+        <v>938.52416372000039</v>
+      </c>
+      <c r="I34" s="22">
+        <v>1003.0076901699997</v>
+      </c>
+      <c r="J34" s="78"/>
+      <c r="K34" s="78"/>
+      <c r="L34" s="78"/>
+      <c r="M34" s="78"/>
+      <c r="N34" s="78"/>
+    </row>
+    <row r="35" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="70"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="69"/>
+      <c r="K35" s="69"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="69"/>
+      <c r="N35" s="69"/>
+    </row>
+    <row r="36" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C36" s="141" t="s">
+        <v>194</v>
+      </c>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="67">
+        <f t="shared" ref="I36:N36" si="12">I30</f>
+        <v>24286.7</v>
+      </c>
+      <c r="J36" s="67">
+        <f t="shared" si="12"/>
+        <v>26985.210999999999</v>
+      </c>
+      <c r="K36" s="67">
+        <f t="shared" si="12"/>
+        <v>30122.304</v>
+      </c>
+      <c r="L36" s="67">
+        <f t="shared" si="12"/>
+        <v>33762.332999999999</v>
+      </c>
+      <c r="M36" s="67">
+        <f t="shared" si="12"/>
+        <v>34365.119575469995</v>
+      </c>
+      <c r="N36" s="67">
+        <f t="shared" si="12"/>
+        <v>35056.828999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="44" t="s">
+        <v>156</v>
+      </c>
+      <c r="C37" s="142" t="s">
+        <v>105</v>
+      </c>
+      <c r="D37" s="45"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="45"/>
+      <c r="I37" s="73">
+        <f t="shared" ref="I37:N39" si="13">I31/I$36</f>
+        <v>0.93504127478167065</v>
+      </c>
+      <c r="J37" s="74">
+        <f t="shared" si="13"/>
+        <v>0.94103840803764693</v>
+      </c>
+      <c r="K37" s="74">
+        <f t="shared" si="13"/>
+        <v>0.93899636628061389</v>
+      </c>
+      <c r="L37" s="74">
+        <f t="shared" si="13"/>
+        <v>0.9393417214385037</v>
+      </c>
+      <c r="M37" s="74">
+        <f t="shared" si="13"/>
+        <v>0.92138056983574323</v>
+      </c>
+      <c r="N37" s="74">
+        <f t="shared" si="13"/>
+        <v>0.93096124010531589</v>
+      </c>
+    </row>
+    <row r="38" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="44" t="s">
+        <v>157</v>
+      </c>
+      <c r="C38" s="142" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="74">
+        <f t="shared" si="13"/>
+        <v>2.9357939208202514E-2</v>
+      </c>
+      <c r="J38" s="74">
+        <f t="shared" si="13"/>
+        <v>2.5767928959310342E-2</v>
+      </c>
+      <c r="K38" s="74">
+        <f t="shared" si="13"/>
+        <v>2.9590133609965558E-2</v>
+      </c>
+      <c r="L38" s="74">
+        <f t="shared" si="13"/>
+        <v>3.0605349458522314E-2</v>
+      </c>
+      <c r="M38" s="74">
+        <f t="shared" si="13"/>
+        <v>3.7467141485783423E-2</v>
+      </c>
+      <c r="N38" s="74">
+        <f t="shared" si="13"/>
+        <v>2.8925377135507611E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="44" t="s">
+        <v>158</v>
+      </c>
+      <c r="C39" s="142" t="s">
+        <v>107</v>
+      </c>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="45"/>
+      <c r="I39" s="74">
+        <f t="shared" si="13"/>
+        <v>3.5600991884123363E-2</v>
+      </c>
+      <c r="J39" s="74">
+        <f t="shared" si="13"/>
+        <v>3.3193663003042669E-2</v>
+      </c>
+      <c r="K39" s="74">
+        <f t="shared" si="13"/>
+        <v>3.1413500109420581E-2</v>
+      </c>
+      <c r="L39" s="74">
+        <f t="shared" si="13"/>
+        <v>3.0052929102974017E-2</v>
+      </c>
+      <c r="M39" s="74">
+        <f t="shared" si="13"/>
+        <v>4.1152288678473439E-2</v>
+      </c>
+      <c r="N39" s="74">
+        <f t="shared" si="13"/>
+        <v>4.0113382759176537E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="44"/>
+    </row>
+    <row r="41" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="138" t="s">
+        <v>195</v>
+      </c>
+      <c r="D41" s="3">
+        <f t="shared" ref="D41:N41" si="14">D14/D26*-1</f>
+        <v>1.913436140163371</v>
+      </c>
+      <c r="E41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.0812258866450355</v>
+      </c>
+      <c r="F41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.0733216689522549</v>
+      </c>
+      <c r="G41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.1327841818764006</v>
+      </c>
+      <c r="H41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.3342993511355128</v>
+      </c>
+      <c r="I41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.2533473064697471</v>
+      </c>
+      <c r="J41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.2991518879985824</v>
+      </c>
+      <c r="K41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.4039015725471096</v>
+      </c>
+      <c r="L41" s="3">
+        <f t="shared" si="14"/>
+        <v>2.3691858641089998</v>
+      </c>
+      <c r="M41" s="3">
+        <f t="shared" si="14"/>
+        <v>1.8938984487182504</v>
+      </c>
+      <c r="N41" s="3">
+        <f t="shared" si="14"/>
+        <v>1.6492093306003475</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="138" t="s">
         <v>196</v>
       </c>
-      <c r="D6" s="42">
-[...110 lines deleted...]
-      <c r="B9" s="40" t="s">
+      <c r="D42" s="54">
+        <f t="shared" ref="D42:M42" si="15">D14/D13*-1</f>
+        <v>9.737701073408396E-2</v>
+      </c>
+      <c r="E42" s="54">
+        <f t="shared" si="15"/>
+        <v>7.9813439293444158E-2</v>
+      </c>
+      <c r="F42" s="54">
+        <f t="shared" si="15"/>
+        <v>7.3400583616637899E-2</v>
+      </c>
+      <c r="G42" s="54">
+        <f t="shared" si="15"/>
+        <v>6.9251577719986454E-2</v>
+      </c>
+      <c r="H42" s="54">
+        <f t="shared" si="15"/>
+        <v>6.7843990616755792E-2</v>
+      </c>
+      <c r="I42" s="54">
+        <f t="shared" si="15"/>
+        <v>6.7016342759332506E-2</v>
+      </c>
+      <c r="J42" s="54">
+        <f t="shared" si="15"/>
+        <v>6.6678986780286331E-2</v>
+      </c>
+      <c r="K42" s="54">
+        <f t="shared" si="15"/>
+        <v>6.5416254291727663E-2</v>
+      </c>
+      <c r="L42" s="54">
+        <f t="shared" si="15"/>
+        <v>6.1357160504801847E-2</v>
+      </c>
+      <c r="M42" s="54">
+        <f t="shared" si="15"/>
+        <v>6.9247974776446244E-2</v>
+      </c>
+      <c r="N42" s="54">
+        <f>N14/N13*-1</f>
+        <v>5.9610493580897081E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D43" s="45"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="45"/>
+      <c r="I43" s="54">
+        <f>SUM('P&amp;L'!D13:G13)/AVERAGE('Balance Sheet'!E12:I12)*-1</f>
+        <v>5.6614626027244368E-2</v>
+      </c>
+      <c r="J43" s="54">
+        <f>SUM('P&amp;L'!E13:H13)/AVERAGE('Balance Sheet'!F12:J12)*-1</f>
+        <v>5.6783943677268182E-2</v>
+      </c>
+      <c r="K43" s="54">
+        <f>SUM('P&amp;L'!F13:I13)/AVERAGE('Balance Sheet'!G12:K12)*-1</f>
+        <v>5.6730299052432355E-2</v>
+      </c>
+      <c r="L43" s="54">
+        <f>SUM('P&amp;L'!G13:J13)/AVERAGE('Balance Sheet'!H12:L12)*-1</f>
+        <v>5.4245934137801495E-2</v>
+      </c>
+      <c r="M43" s="54">
+        <f>SUM('P&amp;L'!H13:K13)/AVERAGE('Balance Sheet'!I12:M12)*-1</f>
+        <v>5.6166787917696498E-2</v>
+      </c>
+      <c r="N43" s="54">
+        <f>SUM('P&amp;L'!I13:L13)/AVERAGE('Balance Sheet'!J12:N12)*-1</f>
+        <v>5.6500999251956639E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="45" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="10">
+        <v>2023</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L45" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M45" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N45" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="64" t="s">
+        <v>350</v>
+      </c>
+      <c r="C46" s="64" t="s">
         <v>90</v>
       </c>
-      <c r="C9" s="40" t="s">
-[...1507 lines deleted...]
-      <c r="I21" s="80"/>
+      <c r="D46" s="71">
+        <f t="shared" ref="D46:N46" si="16">SUM(D5)/D52</f>
+        <v>3.1158215984516138E-2</v>
+      </c>
+      <c r="E46" s="71">
+        <f t="shared" si="16"/>
+        <v>4.7622145284116409E-2</v>
+      </c>
+      <c r="F46" s="71">
+        <f t="shared" si="16"/>
+        <v>4.9666353904193869E-2</v>
+      </c>
+      <c r="G46" s="71">
+        <f t="shared" si="16"/>
+        <v>5.2800511300215354E-2</v>
+      </c>
+      <c r="H46" s="71">
+        <f t="shared" si="16"/>
+        <v>5.9455111689842459E-2</v>
+      </c>
+      <c r="I46" s="71">
+        <f t="shared" si="16"/>
+        <v>6.4232095927448482E-2</v>
+      </c>
+      <c r="J46" s="71">
+        <f t="shared" si="16"/>
+        <v>6.92415392123613E-2</v>
+      </c>
+      <c r="K46" s="71">
+        <f t="shared" si="16"/>
+        <v>8.0198802546044085E-2</v>
+      </c>
+      <c r="L46" s="71">
+        <f t="shared" si="16"/>
+        <v>8.9882445563807742E-2</v>
+      </c>
+      <c r="M46" s="71">
+        <f t="shared" si="16"/>
+        <v>9.0190715763345378E-2</v>
+      </c>
+      <c r="N46" s="71">
+        <f t="shared" si="16"/>
+        <v>9.0477994286972244E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="72" t="s">
+        <v>351</v>
+      </c>
+      <c r="C47" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="D47" s="3">
+        <f t="shared" ref="D47:N47" si="17">D6/D53</f>
+        <v>6.1967245259609413E-7</v>
+      </c>
+      <c r="E47" s="3">
+        <f t="shared" si="17"/>
+        <v>1.7745721545562022E-5</v>
+      </c>
+      <c r="F47" s="3">
+        <f t="shared" si="17"/>
+        <v>2.2493892254073912E-5</v>
+      </c>
+      <c r="G47" s="3">
+        <f t="shared" si="17"/>
+        <v>5.1108426780651725E-5</v>
+      </c>
+      <c r="H47" s="3">
+        <f t="shared" si="17"/>
+        <v>7.565849616611423E-5</v>
+      </c>
+      <c r="I47" s="3">
+        <f t="shared" si="17"/>
+        <v>1.0608838309511287E-4</v>
+      </c>
+      <c r="J47" s="3">
+        <f t="shared" si="17"/>
+        <v>1.911477562937448E-4</v>
+      </c>
+      <c r="K47" s="3">
+        <f t="shared" si="17"/>
+        <v>2.7065285205672397E-4</v>
+      </c>
+      <c r="L47" s="3">
+        <f t="shared" si="17"/>
+        <v>4.7027436192028093E-4</v>
+      </c>
+      <c r="M47" s="3">
+        <f t="shared" si="17"/>
+        <v>6.6149531841588991E-4</v>
+      </c>
+      <c r="N47" s="3">
+        <f t="shared" si="17"/>
+        <v>7.7950894231169389E-4</v>
+      </c>
+    </row>
+    <row r="48" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="72" t="s">
+        <v>352</v>
+      </c>
+      <c r="C48" s="72" t="s">
+        <v>198</v>
+      </c>
+      <c r="D48" s="3">
+        <f t="shared" ref="D48:N48" si="18">D7/D54</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="F48" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="G48" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="H48" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I48" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J48" s="3">
+        <f t="shared" si="18"/>
+        <v>2.0174131911903331E-3</v>
+      </c>
+      <c r="K48" s="3">
+        <f t="shared" si="18"/>
+        <v>1.0635750624770608E-2</v>
+      </c>
+      <c r="L48" s="3">
+        <f t="shared" si="18"/>
+        <v>1.6405283876886827E-2</v>
+      </c>
+      <c r="M48" s="3">
+        <f t="shared" si="18"/>
+        <v>1.1267714263505358E-2</v>
+      </c>
+      <c r="N48" s="3">
+        <f t="shared" si="18"/>
+        <v>9.3517508199545251E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="72" t="s">
+        <v>353</v>
+      </c>
+      <c r="C49" s="72" t="s">
+        <v>187</v>
+      </c>
+      <c r="D49" s="3">
+        <f t="shared" ref="D49:N49" si="19">D8/D55</f>
+        <v>9.3201952054702726E-3</v>
+      </c>
+      <c r="E49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.1664634401162721E-2</v>
+      </c>
+      <c r="F49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.1651343858036938E-2</v>
+      </c>
+      <c r="G49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.0837871604097275E-2</v>
+      </c>
+      <c r="H49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.1677700849750146E-2</v>
+      </c>
+      <c r="I49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.2486662980404606E-2</v>
+      </c>
+      <c r="J49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.2949698833843922E-2</v>
+      </c>
+      <c r="K49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.2273239885929569E-2</v>
+      </c>
+      <c r="L49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.2549683202775117E-2</v>
+      </c>
+      <c r="M49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.235926667658392E-2</v>
+      </c>
+      <c r="N49" s="3">
+        <f t="shared" si="19"/>
+        <v>1.1872574974947659E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="72"/>
+      <c r="C50" s="72"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+    </row>
+    <row r="51" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10">
+        <v>2022</v>
+      </c>
+      <c r="E51" s="10">
+        <v>2023</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L51" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M51" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N51" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="187" t="s">
+        <v>350</v>
+      </c>
+      <c r="C52" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="D52" s="62">
+        <v>224883</v>
+      </c>
+      <c r="E52" s="62">
+        <v>238619</v>
+      </c>
+      <c r="F52" s="62">
+        <v>253264</v>
+      </c>
+      <c r="G52" s="62">
+        <v>261029</v>
+      </c>
+      <c r="H52" s="62">
+        <v>267529</v>
+      </c>
+      <c r="I52" s="62">
+        <v>271689</v>
+      </c>
+      <c r="J52" s="62">
+        <v>284960</v>
+      </c>
+      <c r="K52" s="62">
+        <v>281817</v>
+      </c>
+      <c r="L52" s="62">
+        <v>276846</v>
+      </c>
+      <c r="M52" s="62">
+        <v>278753</v>
+      </c>
+      <c r="N52" s="62">
+        <v>283909</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="1"/>
+      <c r="B53" s="72" t="s">
+        <v>351</v>
+      </c>
+      <c r="C53" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="D53" s="62">
+        <v>321347</v>
+      </c>
+      <c r="E53" s="62">
+        <v>345993</v>
+      </c>
+      <c r="F53" s="62">
+        <v>351134</v>
+      </c>
+      <c r="G53" s="62">
+        <v>357222</v>
+      </c>
+      <c r="H53" s="62">
+        <v>363681</v>
+      </c>
+      <c r="I53" s="62">
+        <v>365957</v>
+      </c>
+      <c r="J53" s="62">
+        <v>372640</v>
+      </c>
+      <c r="K53" s="62">
+        <v>376484</v>
+      </c>
+      <c r="L53" s="62">
+        <v>379919</v>
+      </c>
+      <c r="M53" s="62">
+        <v>379919</v>
+      </c>
+      <c r="N53" s="62">
+        <v>384480</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="72" t="s">
+        <v>352</v>
+      </c>
+      <c r="C54" s="72" t="s">
+        <v>198</v>
+      </c>
+      <c r="D54" s="62">
+        <v>41596</v>
+      </c>
+      <c r="E54" s="62">
+        <v>41355</v>
+      </c>
+      <c r="F54" s="62">
+        <v>41315</v>
+      </c>
+      <c r="G54" s="62">
+        <v>40297</v>
+      </c>
+      <c r="H54" s="62">
+        <v>40564</v>
+      </c>
+      <c r="I54" s="62">
+        <v>40169</v>
+      </c>
+      <c r="J54" s="62">
+        <v>41903</v>
+      </c>
+      <c r="K54" s="62">
+        <v>46617</v>
+      </c>
+      <c r="L54" s="62">
+        <v>59724</v>
+      </c>
+      <c r="M54" s="62">
+        <v>76683</v>
+      </c>
+      <c r="N54" s="62">
+        <v>101591</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="72" t="s">
+        <v>353</v>
+      </c>
+      <c r="C55" s="72" t="s">
+        <v>187</v>
+      </c>
+      <c r="D55" s="62">
+        <v>250006</v>
+      </c>
+      <c r="E55" s="62">
+        <v>265344</v>
+      </c>
+      <c r="F55" s="62">
+        <v>287134</v>
+      </c>
+      <c r="G55" s="62">
+        <v>296623</v>
+      </c>
+      <c r="H55" s="62">
+        <v>313767</v>
+      </c>
+      <c r="I55" s="62">
+        <v>326725</v>
+      </c>
+      <c r="J55" s="62">
+        <v>346364</v>
+      </c>
+      <c r="K55" s="62">
+        <v>359366</v>
+      </c>
+      <c r="L55" s="62">
+        <v>373503</v>
+      </c>
+      <c r="M55" s="62">
+        <v>388573</v>
+      </c>
+      <c r="N55" s="62">
+        <v>398366</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="A1:XFD2">
-    <cfRule type="cellIs" dxfId="10" priority="1" operator="equal">
+  <conditionalFormatting sqref="B3:N3 L30:N30 M31:N33 D35:N35 L36:N36 I37:N39 A55:A1048576 D4:N15 A1:A53">
+    <cfRule type="cellIs" dxfId="26" priority="32" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B3:J3 K3:K9 D4:J9">
-    <cfRule type="cellIs" dxfId="9" priority="4" operator="equal">
+  <conditionalFormatting sqref="B24:B27">
+    <cfRule type="cellIs" dxfId="25" priority="9" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B35:B40">
+    <cfRule type="cellIs" dxfId="24" priority="22" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B28:C29">
+    <cfRule type="cellIs" dxfId="23" priority="2" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B1:D2">
+    <cfRule type="cellIs" dxfId="22" priority="33" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B17:N17">
+    <cfRule type="cellIs" dxfId="21" priority="8" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B34:N34">
+    <cfRule type="cellIs" dxfId="20" priority="16" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B45:N45">
+    <cfRule type="cellIs" dxfId="19" priority="26" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B51:N51">
+    <cfRule type="cellIs" dxfId="18" priority="24" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C25">
+    <cfRule type="cellIs" dxfId="17" priority="3" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C36:H39">
+    <cfRule type="cellIs" dxfId="16" priority="1" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D43:H43">
+    <cfRule type="cellIs" dxfId="15" priority="4" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30:L33">
+    <cfRule type="cellIs" dxfId="14" priority="12" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D25:N29">
+    <cfRule type="cellIs" dxfId="13" priority="6" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I36">
+    <cfRule type="cellIs" dxfId="12" priority="15" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J26:L28 J35:L36">
+    <cfRule type="cellIs" dxfId="11" priority="31" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="B1:B2" location="Index!A1" display="Menu" xr:uid="{50DB631A-2885-4DD9-A65B-0D94B06F1223}"/>
+    <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{560D38CA-B179-4FD4-A3D4-7445ADCD02E3}"/>
+    <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{E07D72CC-66C5-4C57-992C-32B1F46B9891}"/>
+  </hyperlinks>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D295F342-33EF-4B95-82CE-1E7E0A6C1B6A}">
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+  </sheetPr>
+  <dimension ref="A1:N54"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="2" max="2" width="85.6328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="85.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="16.54296875" style="1" customWidth="1" collapsed="1"/>
+    <col min="5" max="12" width="17.6328125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.7265625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="172" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="184" t="s">
+        <v>15</v>
+      </c>
+      <c r="N1" s="79"/>
+    </row>
+    <row r="2" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="172"/>
+      <c r="C2" s="184"/>
+      <c r="N2" s="80"/>
+    </row>
+    <row r="3" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="137" t="s">
+        <v>348</v>
+      </c>
+      <c r="C3" s="137" t="s">
+        <v>349</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" s="81"/>
+      <c r="N3" s="81"/>
+    </row>
+    <row r="4" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="82" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="82" t="s">
+        <v>287</v>
+      </c>
+      <c r="D4" s="83">
+        <v>252.26165129</v>
+      </c>
+      <c r="E4" s="83">
+        <v>392.85449569000008</v>
+      </c>
+      <c r="F4" s="83">
+        <v>341.44640045000006</v>
+      </c>
+      <c r="G4" s="83">
+        <v>320.0985100499999</v>
+      </c>
+      <c r="H4" s="83">
+        <v>367.32604310000011</v>
+      </c>
+      <c r="I4" s="83">
+        <v>361.81565380000001</v>
+      </c>
+      <c r="J4" s="83">
+        <v>360.06926430999994</v>
+      </c>
+      <c r="K4" s="83">
+        <v>345.80135535000005</v>
+      </c>
+      <c r="L4" s="83">
+        <v>456.53800000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="176"/>
+      <c r="B5" s="82" t="s">
+        <v>113</v>
+      </c>
+      <c r="C5" s="82" t="s">
+        <v>286</v>
+      </c>
+      <c r="D5" s="83">
+        <v>13062.890465749995</v>
+      </c>
+      <c r="E5" s="83">
+        <v>13631.027708679996</v>
+      </c>
+      <c r="F5" s="83">
+        <v>15124.945092069996</v>
+      </c>
+      <c r="G5" s="83">
+        <v>14432.950041589993</v>
+      </c>
+      <c r="H5" s="83">
+        <v>16899.289424840004</v>
+      </c>
+      <c r="I5" s="83">
+        <v>18038.091414820003</v>
+      </c>
+      <c r="J5" s="83">
+        <v>16945.737673749998</v>
+      </c>
+      <c r="K5" s="83">
+        <v>17961.204939119998</v>
+      </c>
+      <c r="L5" s="83">
+        <v>17154.647000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="82" t="s">
+        <v>114</v>
+      </c>
+      <c r="C6" s="82" t="s">
+        <v>285</v>
+      </c>
+      <c r="D6" s="83">
+        <v>1509.9659727600001</v>
+      </c>
+      <c r="E6" s="83">
+        <v>1355.9210087599999</v>
+      </c>
+      <c r="F6" s="83">
+        <v>1476.8758016299998</v>
+      </c>
+      <c r="G6" s="83">
+        <v>1523.8889133600001</v>
+      </c>
+      <c r="H6" s="83">
+        <v>1752.1891358</v>
+      </c>
+      <c r="I6" s="83">
+        <v>1594.1753719299998</v>
+      </c>
+      <c r="J6" s="83">
+        <v>1766.7335850599993</v>
+      </c>
+      <c r="K6" s="83">
+        <v>2531.9006663899995</v>
+      </c>
+      <c r="L6" s="83">
+        <v>2812.3690000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="183" t="s">
+        <v>344</v>
+      </c>
+      <c r="C7" s="183" t="s">
+        <v>345</v>
+      </c>
+      <c r="D7" s="83">
+        <v>1718.9082696200001</v>
+      </c>
+      <c r="E7" s="83">
+        <v>2719.3857817100006</v>
+      </c>
+      <c r="F7" s="83">
+        <v>3401.7930695700002</v>
+      </c>
+      <c r="G7" s="83">
+        <v>4084.3831728499999</v>
+      </c>
+      <c r="H7" s="83">
+        <v>5347.1758607600004</v>
+      </c>
+      <c r="I7" s="83">
+        <v>6287.1631338999987</v>
+      </c>
+      <c r="J7" s="83">
+        <v>6281.4367629300004</v>
+      </c>
+      <c r="K7" s="83">
+        <v>6941.6430794199978</v>
+      </c>
+      <c r="L7" s="83">
+        <v>8555.9860000000008</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="82" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" s="82" t="s">
+        <v>288</v>
+      </c>
+      <c r="D8" s="83">
+        <v>2372.0466532199998</v>
+      </c>
+      <c r="E8" s="83">
+        <v>2752.3162856999993</v>
+      </c>
+      <c r="F8" s="83">
+        <v>3480.9989941499998</v>
+      </c>
+      <c r="G8" s="83">
+        <v>4459.6286333500002</v>
+      </c>
+      <c r="H8" s="83">
+        <v>3771.304071609999</v>
+      </c>
+      <c r="I8" s="83">
+        <v>6912.8987326599981</v>
+      </c>
+      <c r="J8" s="83">
+        <v>9308.941676649998</v>
+      </c>
+      <c r="K8" s="83">
+        <v>9378.1232091900001</v>
+      </c>
+      <c r="L8" s="83">
+        <v>9422.6319999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="176"/>
+      <c r="B9" s="84" t="s">
+        <v>116</v>
+      </c>
+      <c r="C9" s="84" t="s">
+        <v>284</v>
+      </c>
+      <c r="D9" s="85">
+        <v>0</v>
+      </c>
+      <c r="E9" s="85">
+        <v>0</v>
+      </c>
+      <c r="F9" s="85">
+        <v>0</v>
+      </c>
+      <c r="G9" s="85">
+        <v>480.10338220999995</v>
+      </c>
+      <c r="H9" s="85">
+        <v>445.55368816000004</v>
+      </c>
+      <c r="I9" s="85">
+        <v>649.74742261999995</v>
+      </c>
+      <c r="J9" s="85">
+        <v>668.90631981000001</v>
+      </c>
+      <c r="K9" s="85">
+        <v>667.0893604800001</v>
+      </c>
+      <c r="L9" s="85">
+        <v>890.61300000000006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="176"/>
+      <c r="B10" s="86" t="s">
+        <v>117</v>
+      </c>
+      <c r="C10" s="86" t="s">
+        <v>280</v>
+      </c>
+      <c r="D10" s="87">
+        <f t="shared" ref="D10:L10" si="0">SUM(D4:D9)</f>
+        <v>18916.073012639994</v>
+      </c>
+      <c r="E10" s="87">
+        <f t="shared" si="0"/>
+        <v>20851.505280539997</v>
+      </c>
+      <c r="F10" s="87">
+        <f t="shared" si="0"/>
+        <v>23826.059357869999</v>
+      </c>
+      <c r="G10" s="87">
+        <f t="shared" si="0"/>
+        <v>25301.052653409992</v>
+      </c>
+      <c r="H10" s="87">
+        <f t="shared" si="0"/>
+        <v>28582.838224270003</v>
+      </c>
+      <c r="I10" s="87">
+        <f t="shared" si="0"/>
+        <v>33843.891729729999</v>
+      </c>
+      <c r="J10" s="87">
+        <f t="shared" si="0"/>
+        <v>35331.825282509992</v>
+      </c>
+      <c r="K10" s="87">
+        <f t="shared" si="0"/>
+        <v>37825.762609949998</v>
+      </c>
+      <c r="L10" s="87">
+        <f t="shared" si="0"/>
+        <v>39292.784999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="176"/>
+      <c r="B11" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" s="72" t="s">
+        <v>281</v>
+      </c>
+      <c r="D11" s="3">
+        <f t="shared" ref="D11:L11" si="1">SUM(D4:D5)/D10</f>
+        <v>0.70390678383101069</v>
+      </c>
+      <c r="E11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.672559703277538</v>
+      </c>
+      <c r="F11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.64913762113210238</v>
+      </c>
+      <c r="G11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.5831001877169576</v>
+      </c>
+      <c r="H11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.60409030525452623</v>
+      </c>
+      <c r="I11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.54366995425814746</v>
+      </c>
+      <c r="J11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.48980789414881271</v>
+      </c>
+      <c r="K11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.48398247731968719</v>
+      </c>
+      <c r="L11" s="3">
+        <f t="shared" si="1"/>
+        <v>0.44820404051278123</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="176"/>
+      <c r="B12" s="72" t="s">
+        <v>119</v>
+      </c>
+      <c r="C12" s="72" t="s">
+        <v>282</v>
+      </c>
+      <c r="D12" s="3">
+        <f t="shared" ref="D12:L12" si="2">SUM(D6:D9)/D10</f>
+        <v>0.29609321616898937</v>
+      </c>
+      <c r="E12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.327440296722462</v>
+      </c>
+      <c r="F12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.35086237886789751</v>
+      </c>
+      <c r="G12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.41689981228304246</v>
+      </c>
+      <c r="H12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.39590969474547388</v>
+      </c>
+      <c r="I12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.45633004574185254</v>
+      </c>
+      <c r="J12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.51019210585118746</v>
+      </c>
+      <c r="K12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.51601752268031276</v>
+      </c>
+      <c r="L12" s="3">
+        <f t="shared" si="2"/>
+        <v>0.55179595948721893</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="176"/>
+      <c r="B13" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" s="54">
+        <f t="shared" ref="D13:J13" si="3">SUM(D11:D12)</f>
+        <v>1</v>
+      </c>
+      <c r="E13" s="54">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="F13" s="54">
+        <f t="shared" si="3"/>
+        <v>0.99999999999999989</v>
+      </c>
+      <c r="G13" s="54">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H13" s="54">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="I13" s="54">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="J13" s="54">
+        <f t="shared" si="3"/>
+        <v>1.0000000000000002</v>
+      </c>
+      <c r="K13" s="54">
+        <f>SUM(K11:K12)</f>
+        <v>1</v>
+      </c>
+      <c r="L13" s="54">
+        <f>SUM(L11:L12)</f>
+        <v>1.0000000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="D14" s="54">
+        <f>Portfolio!F13/Funding!D10</f>
+        <v>0.94734073477965641</v>
+      </c>
+      <c r="E14" s="54">
+        <f>Portfolio!G13/Funding!E10</f>
+        <v>0.92253277942012635</v>
+      </c>
+      <c r="F14" s="54">
+        <f>Portfolio!H13/Funding!F10</f>
+        <v>0.92583217509754512</v>
+      </c>
+      <c r="G14" s="54">
+        <f>Portfolio!I13/Funding!G10</f>
+        <v>0.95741584251931244</v>
+      </c>
+      <c r="H14" s="54">
+        <f>Portfolio!J13/Funding!H10</f>
+        <v>0.95300441709496087</v>
+      </c>
+      <c r="I14" s="54">
+        <f>Portfolio!K13/Funding!I10</f>
+        <v>0.90413309870803438</v>
+      </c>
+      <c r="J14" s="54">
+        <f>Portfolio!L13/Funding!J10</f>
+        <v>0.97536304784935968</v>
+      </c>
+      <c r="K14" s="54">
+        <f>Portfolio!M13/Funding!K10</f>
+        <v>0.92146300814650195</v>
+      </c>
+      <c r="L14" s="54">
+        <f>Portfolio!N13/Funding!L10</f>
+        <v>0.90343596135931836</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="177"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="L16" s="53"/>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A54" s="177"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B1:B2"/>
+    <mergeCell ref="C1:C2"/>
+  </mergeCells>
+  <conditionalFormatting sqref="D3:L3 B1:C2">
+    <cfRule type="cellIs" dxfId="10" priority="5" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A1:A54 A56:A1048576">
+    <cfRule type="cellIs" dxfId="9" priority="3" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B3">
+    <cfRule type="cellIs" dxfId="8" priority="2" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C3">
+    <cfRule type="cellIs" dxfId="7" priority="1" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{EC043643-47EF-4241-B272-FFDD63C4F405}"/>
+    <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{3C40BD66-2AD1-4D73-B6D8-FB49966EF47A}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23C9F309-F3E8-4625-9515-D82BE0AB8798}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA724C97-B178-4D9C-AEEC-9F971BD6EA25}">
   <sheetPr>
-    <tabColor rgb="FF0026FF"/>
+    <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B1:T14"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
-      <selection activeCell="E5" sqref="E5:G6"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="D5" sqref="D5"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="19" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="16384" width="8.81640625" style="19"/>
+    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="2" max="2" width="94.36328125" style="91" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="100.7265625" style="91" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="17.6328125" style="91" customWidth="1" collapsed="1"/>
+    <col min="5" max="9" width="17.6328125" style="91" customWidth="1"/>
+    <col min="10" max="10" width="3.7265625" style="91" customWidth="1"/>
+    <col min="11" max="12" width="17.6328125" style="91" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="91"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:20" s="1" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="112" t="s">
+    <row r="1" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="184" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="171"/>
+      <c r="C2" s="184"/>
+    </row>
+    <row r="3" spans="1:12" s="29" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="175"/>
+      <c r="B3" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="10">
+        <v>2024</v>
+      </c>
+      <c r="L3" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="C4" s="89" t="s">
+        <v>122</v>
+      </c>
+      <c r="D4" s="92">
+        <f>SUM('P&amp;L'!D27:G27)/AVERAGE('Balance Sheet'!E57:I57)</f>
+        <v>0.44359734378535726</v>
+      </c>
+      <c r="E4" s="92">
+        <f>SUM('P&amp;L'!E27:H27)/AVERAGE('Balance Sheet'!F57:J57)</f>
+        <v>0.44975923706304977</v>
+      </c>
+      <c r="F4" s="92">
+        <f>SUM('P&amp;L'!F27:I27)/AVERAGE('Balance Sheet'!G57:K57)</f>
+        <v>0.4119289448926936</v>
+      </c>
+      <c r="G4" s="92">
+        <f>SUM('P&amp;L'!G27:J27)/AVERAGE('Balance Sheet'!H57:L57)</f>
+        <v>0.38877853081674096</v>
+      </c>
+      <c r="H4" s="92">
+        <f>SUM('P&amp;L'!H27:K27)/AVERAGE('Balance Sheet'!I57:M57)</f>
+        <v>0.35780499649569486</v>
+      </c>
+      <c r="I4" s="92">
+        <f>SUM('P&amp;L'!I27:L27)/AVERAGE('Balance Sheet'!J57:N57)</f>
+        <v>0.26086271666505984</v>
+      </c>
+      <c r="K4" s="92">
+        <f>SUM('P&amp;L'!D27:G27)/AVERAGE('Balance Sheet'!E57:I57)</f>
+        <v>0.44359734378535726</v>
+      </c>
+      <c r="L4" s="92">
+        <f>SUM('P&amp;L'!H27:K27)/AVERAGE('Balance Sheet'!I57:M57)</f>
+        <v>0.35780499649569486</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="176"/>
+      <c r="B5" s="89" t="s">
+        <v>123</v>
+      </c>
+      <c r="C5" s="89" t="s">
+        <v>123</v>
+      </c>
+      <c r="D5" s="92">
+        <f>SUM('P&amp;L'!D27:G27)/AVERAGE('Balance Sheet'!E24:I24)</f>
+        <v>3.300983787840759E-2</v>
+      </c>
+      <c r="E5" s="92">
+        <f>SUM('P&amp;L'!E27:H27)/AVERAGE('Balance Sheet'!F24:J24)</f>
+        <v>3.51960352488307E-2</v>
+      </c>
+      <c r="F5" s="92">
+        <f>SUM('P&amp;L'!F27:I27)/AVERAGE('Balance Sheet'!G24:K24)</f>
+        <v>3.2492076834581121E-2</v>
+      </c>
+      <c r="G5" s="92">
+        <f>SUM('P&amp;L'!G27:J27)/AVERAGE('Balance Sheet'!H24:L24)</f>
+        <v>2.9939851104175064E-2</v>
+      </c>
+      <c r="H5" s="92">
+        <f>SUM('P&amp;L'!H27:K27)/AVERAGE('Balance Sheet'!I24:M24)</f>
+        <v>2.7015137560723611E-2</v>
+      </c>
+      <c r="I5" s="92">
+        <f>SUM('P&amp;L'!I27:L27)/AVERAGE('Balance Sheet'!J24:N24)</f>
+        <v>2.044648650423055E-2</v>
+      </c>
+      <c r="K5" s="92">
+        <f>SUM('P&amp;L'!D27:G27)/AVERAGE('Balance Sheet'!E24:I24)</f>
+        <v>3.300983787840759E-2</v>
+      </c>
+      <c r="L5" s="92">
+        <f>SUM('P&amp;L'!H27:K27)/AVERAGE('Balance Sheet'!I24:M24)</f>
+        <v>2.7015137560723611E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="89" t="s">
+        <v>241</v>
+      </c>
+      <c r="C6" s="89" t="s">
+        <v>278</v>
+      </c>
+      <c r="D6" s="92">
+        <f>('P&amp;L'!G27*4)/AVERAGE('Balance Sheet'!H57:I57)</f>
+        <v>0.36143805799521789</v>
+      </c>
+      <c r="E6" s="92">
+        <f>('P&amp;L'!H27*4)/AVERAGE('Balance Sheet'!I57:J57)</f>
+        <v>0.53575739494786356</v>
+      </c>
+      <c r="F6" s="92">
+        <f>('P&amp;L'!I27*4)/AVERAGE('Balance Sheet'!J57:K57)</f>
+        <v>0.36621768271454991</v>
+      </c>
+      <c r="G6" s="92">
+        <f>('P&amp;L'!J27*4)/AVERAGE('Balance Sheet'!K57:L57)</f>
+        <v>0.27937597713062223</v>
+      </c>
+      <c r="H6" s="92">
+        <f>('P&amp;L'!K27*4)/AVERAGE('Balance Sheet'!L57:M57)</f>
+        <v>0.2701453292199042</v>
+      </c>
+      <c r="I6" s="92">
+        <f>('P&amp;L'!L27*4)/AVERAGE('Balance Sheet'!M57:N57)</f>
+        <v>0.18813769801496535</v>
+      </c>
+      <c r="K6" s="92">
+        <f t="shared" ref="K6:K7" si="0">K4</f>
+        <v>0.44359734378535726</v>
+      </c>
+      <c r="L6" s="92">
+        <f>L4</f>
+        <v>0.35780499649569486</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="89" t="s">
+        <v>242</v>
+      </c>
+      <c r="C7" s="89" t="s">
+        <v>279</v>
+      </c>
+      <c r="D7" s="92">
+        <f>('P&amp;L'!G27*4)/AVERAGE('Balance Sheet'!H24:I24)</f>
+        <v>2.8452762619209055E-2</v>
+      </c>
+      <c r="E7" s="92">
+        <f>('P&amp;L'!H27*4)/AVERAGE('Balance Sheet'!I24:J24)</f>
+        <v>4.5509726216649414E-2</v>
+      </c>
+      <c r="F7" s="92">
+        <f>('P&amp;L'!I27*4)/AVERAGE('Balance Sheet'!J24:K24)</f>
+        <v>2.9599379438723979E-2</v>
+      </c>
+      <c r="G7" s="92">
+        <f>('P&amp;L'!J27*4)/AVERAGE('Balance Sheet'!K24:L24)</f>
+        <v>2.0213138786641098E-2</v>
+      </c>
+      <c r="H7" s="92">
+        <f>('P&amp;L'!K27*4)/AVERAGE('Balance Sheet'!L24:M24)</f>
+        <v>1.8561612046651889E-2</v>
+      </c>
+      <c r="I7" s="92">
+        <f>('P&amp;L'!L27*4)/AVERAGE('Balance Sheet'!M24:N24)</f>
+        <v>1.5234504668703764E-2</v>
+      </c>
+      <c r="K7" s="92">
+        <f t="shared" si="0"/>
+        <v>3.300983787840759E-2</v>
+      </c>
+      <c r="L7" s="92">
+        <f>L5</f>
+        <v>2.7015137560723611E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="89" t="s">
+        <v>124</v>
+      </c>
+      <c r="C8" s="89" t="s">
+        <v>275</v>
+      </c>
+      <c r="D8" s="94">
+        <f>'Balance Sheet'!I27</f>
+        <v>28870.266</v>
+      </c>
+      <c r="E8" s="94">
+        <f>'Balance Sheet'!J27</f>
+        <v>32257.351999999999</v>
+      </c>
+      <c r="F8" s="94">
+        <f>'Balance Sheet'!K27</f>
+        <v>37253.24711815</v>
+      </c>
+      <c r="G8" s="94">
+        <f>'Balance Sheet'!L27</f>
+        <v>43795.064582580002</v>
+      </c>
+      <c r="H8" s="94">
+        <f>'Balance Sheet'!M27</f>
+        <v>47101.782999999996</v>
+      </c>
+      <c r="I8" s="94">
+        <f>'Balance Sheet'!N27</f>
+        <v>49131.255999999994</v>
+      </c>
+      <c r="K8" s="94">
+        <f>SUM('Balance Sheet'!I6:I7,'Balance Sheet'!I8,'Balance Sheet'!I10:I12)</f>
+        <v>28870.266</v>
+      </c>
+      <c r="L8" s="94">
+        <f>SUM('Balance Sheet'!M6:M7,'Balance Sheet'!M8,'Balance Sheet'!M10:M12)</f>
+        <v>46441.010999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="176"/>
+      <c r="B9" s="89" t="s">
+        <v>243</v>
+      </c>
+      <c r="C9" s="89" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="94">
+        <f>'Balance Sheet'!I28</f>
+        <v>27477.546000000002</v>
+      </c>
+      <c r="E9" s="94">
+        <f>'Balance Sheet'!J28</f>
+        <v>30759.650999999998</v>
+      </c>
+      <c r="F9" s="94">
+        <f>'Balance Sheet'!K28</f>
+        <v>35750.525118149999</v>
+      </c>
+      <c r="G9" s="94">
+        <f>'Balance Sheet'!L28</f>
+        <v>38303.62658258</v>
+      </c>
+      <c r="H9" s="94">
+        <f>'Balance Sheet'!M28</f>
+        <v>41420.715999999993</v>
+      </c>
+      <c r="I9" s="94">
+        <f>'Balance Sheet'!N28</f>
+        <v>43238.516999999993</v>
+      </c>
+      <c r="K9" s="94">
+        <f>SUM('Balance Sheet'!I7:I7,'Balance Sheet'!I9,'Balance Sheet'!I11:I13)</f>
+        <v>50995.043000000005</v>
+      </c>
+      <c r="L9" s="94">
+        <f>SUM('Balance Sheet'!M7:M7,'Balance Sheet'!M9,'Balance Sheet'!M11:M13)</f>
+        <v>82483.315999999992</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="176"/>
+      <c r="B10" s="89" t="s">
+        <v>125</v>
+      </c>
+      <c r="C10" s="89" t="s">
+        <v>274</v>
+      </c>
+      <c r="D10" s="92">
+        <f>SUM('P&amp;L'!D10:G10)/AVERAGE('Balance Sheet'!E27:I27)</f>
+        <v>0.16952270799941355</v>
+      </c>
+      <c r="E10" s="92">
+        <f>SUM('P&amp;L'!E10:H10)/AVERAGE('Balance Sheet'!F27:J27)</f>
+        <v>0.16112174697649442</v>
+      </c>
+      <c r="F10" s="92">
+        <f>SUM('P&amp;L'!F10:I10)/AVERAGE('Balance Sheet'!G27:K27)</f>
+        <v>0.15062491498413783</v>
+      </c>
+      <c r="G10" s="92">
+        <f>SUM('P&amp;L'!G10:J10)/AVERAGE('Balance Sheet'!H27:L27)</f>
+        <v>0.13786260716849719</v>
+      </c>
+      <c r="H10" s="92">
+        <f>SUM('P&amp;L'!H10:K10)/AVERAGE('Balance Sheet'!I27:M27)</f>
+        <v>0.12546466597231032</v>
+      </c>
+      <c r="I10" s="92">
+        <f>SUM('P&amp;L'!I10:L10)/AVERAGE('Balance Sheet'!J27:N27)</f>
+        <v>0.11594974907666722</v>
+      </c>
+      <c r="K10" s="92">
+        <f>'P&amp;L'!P10/AVERAGE('Balance Sheet'!E27:I27)</f>
+        <v>0.16952270799941355</v>
+      </c>
+      <c r="L10" s="92">
+        <f>'P&amp;L'!Q10/AVERAGE('Balance Sheet'!I27:M27)</f>
+        <v>0.12546466597231032</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="176"/>
+      <c r="B11" s="89" t="s">
+        <v>126</v>
+      </c>
+      <c r="C11" s="89" t="s">
+        <v>273</v>
+      </c>
+      <c r="D11" s="92">
+        <f>SUM('P&amp;L'!D10:G10,'P&amp;L'!D13:G13)/AVERAGE('Balance Sheet'!E27:I27)</f>
+        <v>0.12131353858614359</v>
+      </c>
+      <c r="E11" s="92">
+        <f>SUM('P&amp;L'!E10:H10,'P&amp;L'!E13:H13)/AVERAGE('Balance Sheet'!F27:J27)</f>
+        <v>0.11284528350651354</v>
+      </c>
+      <c r="F11" s="92">
+        <f>SUM('P&amp;L'!F10:I10,'P&amp;L'!F13:I13)/AVERAGE('Balance Sheet'!G27:K27)</f>
+        <v>0.10285202049507423</v>
+      </c>
+      <c r="G11" s="92">
+        <f>SUM('P&amp;L'!G10:J10,'P&amp;L'!G13:J13)/AVERAGE('Balance Sheet'!H27:L27)</f>
+        <v>9.2887255391474535E-2</v>
+      </c>
+      <c r="H11" s="92">
+        <f>SUM('P&amp;L'!H10:K10,'P&amp;L'!H13:K13)/AVERAGE('Balance Sheet'!I27:M27)</f>
+        <v>8.0544110463255894E-2</v>
+      </c>
+      <c r="I11" s="92">
+        <f>SUM('P&amp;L'!I10:L10,'P&amp;L'!I13:L13)/AVERAGE('Balance Sheet'!J27:N27)</f>
+        <v>7.2091049554576569E-2</v>
+      </c>
+      <c r="J11" s="149"/>
+      <c r="K11" s="92">
+        <f>SUM('P&amp;L'!P10,'P&amp;L'!P13)/AVERAGE('Balance Sheet'!E27:I27)</f>
+        <v>0.12131353858614359</v>
+      </c>
+      <c r="L11" s="92">
+        <f>SUM('P&amp;L'!Q10,'P&amp;L'!Q13)/AVERAGE('Balance Sheet'!I27:M27)</f>
+        <v>8.0544110463255866E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="176"/>
+      <c r="B12" s="89" t="s">
+        <v>244</v>
+      </c>
+      <c r="C12" s="89" t="s">
+        <v>272</v>
+      </c>
+      <c r="D12" s="92">
+        <f>('P&amp;L'!G10*4)/AVERAGE('Balance Sheet'!H27:I27)</f>
+        <v>0.16065124017649482</v>
+      </c>
+      <c r="E12" s="92">
+        <f>('P&amp;L'!H10*4)/AVERAGE('Balance Sheet'!I27:J27)</f>
+        <v>0.15166918495008264</v>
+      </c>
+      <c r="F12" s="92">
+        <f>('P&amp;L'!I10*4)/AVERAGE('Balance Sheet'!J27:K27)</f>
+        <v>0.13496509632745179</v>
+      </c>
+      <c r="G12" s="92">
+        <f>('P&amp;L'!J10*4)/AVERAGE('Balance Sheet'!K27:L27)</f>
+        <v>0.11823440485156571</v>
+      </c>
+      <c r="H12" s="92">
+        <f>('P&amp;L'!K10*4)/AVERAGE('Balance Sheet'!L27:M27)</f>
+        <v>0.10738419049364975</v>
+      </c>
+      <c r="I12" s="92">
+        <f>('P&amp;L'!L10*4)/AVERAGE('Balance Sheet'!M27:N27)</f>
+        <v>0.10545700422076459</v>
+      </c>
+      <c r="J12" s="149"/>
+      <c r="K12" s="92">
+        <f t="shared" ref="K12:K13" si="1">K10</f>
+        <v>0.16952270799941355</v>
+      </c>
+      <c r="L12" s="92">
+        <f>L10</f>
+        <v>0.12546466597231032</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="176"/>
+      <c r="B13" s="89" t="s">
+        <v>245</v>
+      </c>
+      <c r="C13" s="89" t="s">
+        <v>271</v>
+      </c>
+      <c r="D13" s="92">
+        <f>(SUM('P&amp;L'!G10,'P&amp;L'!G13)*4)/AVERAGE('Balance Sheet'!H27:I27)</f>
+        <v>0.10891683435133202</v>
+      </c>
+      <c r="E13" s="92">
+        <f>(SUM('P&amp;L'!H10,'P&amp;L'!H13)*4)/AVERAGE('Balance Sheet'!I27:J27)</f>
+        <v>0.10436434804313824</v>
+      </c>
+      <c r="F13" s="92">
+        <f>(SUM('P&amp;L'!I10,'P&amp;L'!I13)*4)/AVERAGE('Balance Sheet'!J27:K27)</f>
+        <v>9.4513366150006065E-2</v>
+      </c>
+      <c r="G13" s="92">
+        <f>(SUM('P&amp;L'!J10,'P&amp;L'!J13)*4)/AVERAGE('Balance Sheet'!K27:L27)</f>
+        <v>7.450246367199298E-2</v>
+      </c>
+      <c r="H13" s="92">
+        <f>(SUM('P&amp;L'!K10,'P&amp;L'!K13)*4)/AVERAGE('Balance Sheet'!L27:M27)</f>
+        <v>5.9460856342347178E-2</v>
+      </c>
+      <c r="I13" s="92">
+        <f>(SUM('P&amp;L'!L10,'P&amp;L'!L13)*4)/AVERAGE('Balance Sheet'!M27:N27)</f>
+        <v>6.3975949050097056E-2</v>
+      </c>
+      <c r="J13" s="149"/>
+      <c r="K13" s="92">
+        <f t="shared" si="1"/>
+        <v>0.12131353858614359</v>
+      </c>
+      <c r="L13" s="92">
+        <f>L11</f>
+        <v>8.0544110463255866E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="175"/>
+      <c r="B14" s="148" t="s">
+        <v>127</v>
+      </c>
+      <c r="C14" s="148" t="s">
+        <v>269</v>
+      </c>
+      <c r="D14" s="147">
+        <f>SUM('P&amp;L'!D10:G10)/AVERAGE('Balance Sheet'!E28:I28)</f>
+        <v>0.17723873223152789</v>
+      </c>
+      <c r="E14" s="147">
+        <f>SUM('P&amp;L'!E10:H10)/AVERAGE('Balance Sheet'!F28:J28)</f>
+        <v>0.16872280217293065</v>
+      </c>
+      <c r="F14" s="147">
+        <f>SUM('P&amp;L'!F10:I10)/AVERAGE('Balance Sheet'!G28:K28)</f>
+        <v>0.15774115361978619</v>
+      </c>
+      <c r="G14" s="147">
+        <f>SUM('P&amp;L'!G10:J10)/AVERAGE('Balance Sheet'!H28:L28)</f>
+        <v>0.14760639816868315</v>
+      </c>
+      <c r="H14" s="147">
+        <f>SUM('P&amp;L'!H10:K10)/AVERAGE('Balance Sheet'!I28:M28)</f>
+        <v>0.13670705624800633</v>
+      </c>
+      <c r="I14" s="147">
+        <f>SUM('P&amp;L'!I10:L10)/AVERAGE('Balance Sheet'!J28:N28)</f>
+        <v>0.12822911666636905</v>
+      </c>
+      <c r="J14" s="146"/>
+      <c r="K14" s="147">
+        <f>'P&amp;L'!P10/AVERAGE('Balance Sheet'!E28:I28)</f>
+        <v>0.17723873223152789</v>
+      </c>
+      <c r="L14" s="147">
+        <f>'P&amp;L'!Q10/AVERAGE('Balance Sheet'!I28:M28)</f>
+        <v>0.1367070562480063</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="177"/>
+      <c r="B15" s="148" t="s">
+        <v>128</v>
+      </c>
+      <c r="C15" s="148" t="s">
+        <v>270</v>
+      </c>
+      <c r="D15" s="147">
+        <f>SUM('P&amp;L'!D10:G10,'P&amp;L'!D13:G13)/AVERAGE('Balance Sheet'!E28:I28)</f>
+        <v>0.12683526611433682</v>
+      </c>
+      <c r="E15" s="147">
+        <f>SUM('P&amp;L'!E10:H10,'P&amp;L'!E13:H13)/AVERAGE('Balance Sheet'!F28:J28)</f>
+        <v>0.11816885555489529</v>
+      </c>
+      <c r="F15" s="147">
+        <f>SUM('P&amp;L'!F10:I10,'P&amp;L'!F13:I13)/AVERAGE('Balance Sheet'!G28:K28)</f>
+        <v>0.10771123998129684</v>
+      </c>
+      <c r="G15" s="147">
+        <f>SUM('P&amp;L'!G10:J10,'P&amp;L'!G13:J13)/AVERAGE('Balance Sheet'!H28:L28)</f>
+        <v>9.9452298819162177E-2</v>
+      </c>
+      <c r="H15" s="147">
+        <f>SUM('P&amp;L'!H10:K10,'P&amp;L'!H13:K13)/AVERAGE('Balance Sheet'!I28:M28)</f>
+        <v>8.7761348218756988E-2</v>
+      </c>
+      <c r="I15" s="147">
+        <f>SUM('P&amp;L'!I10:L10,'P&amp;L'!I13:L13)/AVERAGE('Balance Sheet'!J28:N28)</f>
+        <v>7.9725671487416896E-2</v>
+      </c>
+      <c r="J15" s="146"/>
+      <c r="K15" s="147">
+        <f>SUM('P&amp;L'!P10,'P&amp;L'!P13)/AVERAGE('Balance Sheet'!E28:I28)</f>
+        <v>0.12683526611433682</v>
+      </c>
+      <c r="L15" s="147">
+        <f>SUM('P&amp;L'!Q10,'P&amp;L'!Q13)/AVERAGE('Balance Sheet'!I28:M28)</f>
+        <v>8.776134821875696E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="175"/>
+      <c r="B16" s="148" t="s">
+        <v>246</v>
+      </c>
+      <c r="C16" s="148" t="s">
+        <v>268</v>
+      </c>
+      <c r="D16" s="147">
+        <f>('P&amp;L'!G10*4)/AVERAGE('Balance Sheet'!H28:I28)</f>
+        <v>0.16862752219193664</v>
+      </c>
+      <c r="E16" s="147">
+        <f>('P&amp;L'!H10*4)/AVERAGE('Balance Sheet'!I28:J28)</f>
+        <v>0.15919681024483376</v>
+      </c>
+      <c r="F16" s="147">
+        <f>('P&amp;L'!I10*4)/AVERAGE('Balance Sheet'!J28:K28)</f>
+        <v>0.14105367408882677</v>
+      </c>
+      <c r="G16" s="147">
+        <f>('P&amp;L'!J10*4)/AVERAGE('Balance Sheet'!K28:L28)</f>
+        <v>0.12940123785207761</v>
+      </c>
+      <c r="H16" s="147">
+        <f>('P&amp;L'!K10*4)/AVERAGE('Balance Sheet'!L28:M28)</f>
+        <v>0.12243292424731514</v>
+      </c>
+      <c r="I16" s="147">
+        <f>('P&amp;L'!L10*4)/AVERAGE('Balance Sheet'!M28:N28)</f>
+        <v>0.11987408390529601</v>
+      </c>
+      <c r="J16" s="146"/>
+      <c r="K16" s="147">
+        <f>K14</f>
+        <v>0.17723873223152789</v>
+      </c>
+      <c r="L16" s="147">
+        <f>L14</f>
+        <v>0.1367070562480063</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="175"/>
+      <c r="B17" s="148" t="s">
+        <v>247</v>
+      </c>
+      <c r="C17" s="148" t="s">
+        <v>267</v>
+      </c>
+      <c r="D17" s="147">
+        <f>(SUM('P&amp;L'!G10,'P&amp;L'!G13)*4)/AVERAGE('Balance Sheet'!H28:I28)</f>
+        <v>0.11432451988218108</v>
+      </c>
+      <c r="E17" s="147">
+        <f>(SUM('P&amp;L'!H10,'P&amp;L'!H13)*4)/AVERAGE('Balance Sheet'!I28:J28)</f>
+        <v>0.10954414581457281</v>
+      </c>
+      <c r="F17" s="147">
+        <f>(SUM('P&amp;L'!I10,'P&amp;L'!I13)*4)/AVERAGE('Balance Sheet'!J28:K28)</f>
+        <v>9.8777075767916903E-2</v>
+      </c>
+      <c r="G17" s="147">
+        <f>(SUM('P&amp;L'!J10,'P&amp;L'!J13)*4)/AVERAGE('Balance Sheet'!K28:L28)</f>
+        <v>8.1538965196200852E-2</v>
+      </c>
+      <c r="H17" s="147">
+        <f>(SUM('P&amp;L'!K10,'P&amp;L'!K13)*4)/AVERAGE('Balance Sheet'!L28:M28)</f>
+        <v>6.7793652741402255E-2</v>
+      </c>
+      <c r="I17" s="147">
+        <f>(SUM('P&amp;L'!L10,'P&amp;L'!L13)*4)/AVERAGE('Balance Sheet'!M28:N28)</f>
+        <v>7.2722132977510012E-2</v>
+      </c>
+      <c r="J17" s="146"/>
+      <c r="K17" s="147">
+        <f>K15</f>
+        <v>0.12683526611433682</v>
+      </c>
+      <c r="L17" s="147">
+        <f>L15</f>
+        <v>8.776134821875696E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="145" t="s">
+        <v>129</v>
+      </c>
+      <c r="C18" s="90" t="s">
+        <v>266</v>
+      </c>
+      <c r="D18" s="144">
+        <f>-SUM('P&amp;L'!G14,'P&amp;L'!G15,'P&amp;L'!G17,'P&amp;L'!G21)/SUM('P&amp;L'!G16,'P&amp;L'!G12)</f>
+        <v>0.47749200450635443</v>
+      </c>
+      <c r="E18" s="144">
+        <f>-SUM('P&amp;L'!H14,'P&amp;L'!H15,'P&amp;L'!H17,'P&amp;L'!H21)/SUM('P&amp;L'!H16,'P&amp;L'!H12)</f>
+        <v>0.34199717845375643</v>
+      </c>
+      <c r="F18" s="144">
+        <f>-SUM('P&amp;L'!I14,'P&amp;L'!I15,'P&amp;L'!I17,'P&amp;L'!I21)/SUM('P&amp;L'!I16,'P&amp;L'!I12)</f>
+        <v>0.42944865173449098</v>
+      </c>
+      <c r="G18" s="144">
+        <f>-SUM('P&amp;L'!J14,'P&amp;L'!J15,'P&amp;L'!J17,'P&amp;L'!J21)/SUM('P&amp;L'!J16,'P&amp;L'!J12)</f>
+        <v>0.4761276064198437</v>
+      </c>
+      <c r="H18" s="144">
+        <f>-SUM('P&amp;L'!K14,'P&amp;L'!K15,'P&amp;L'!K17,'P&amp;L'!K21)/SUM('P&amp;L'!K16,'P&amp;L'!K12)</f>
+        <v>0.38002492278738131</v>
+      </c>
+      <c r="I18" s="144">
+        <f>-SUM('P&amp;L'!L14,'P&amp;L'!L15,'P&amp;L'!L17,'P&amp;L'!L21)/SUM('P&amp;L'!L16,'P&amp;L'!L12)</f>
+        <v>0.43169703351944205</v>
+      </c>
+      <c r="J18" s="149"/>
+      <c r="K18" s="144">
+        <f>-SUM('P&amp;L'!P14,'P&amp;L'!P15,'P&amp;L'!P17,'P&amp;L'!P21)/SUM('P&amp;L'!P16,'P&amp;L'!P12)</f>
+        <v>0.46457104976835051</v>
+      </c>
+      <c r="L18" s="144">
+        <f>-SUM('P&amp;L'!Q14,'P&amp;L'!Q15,'P&amp;L'!Q17,'P&amp;L'!Q21)/SUM('P&amp;L'!Q16,'P&amp;L'!Q12)</f>
+        <v>0.40610946169380374</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="90" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" s="90" t="s">
+        <v>265</v>
+      </c>
+      <c r="D19" s="42">
+        <f>-SUM('P&amp;L'!D14:G15,'P&amp;L'!D17:G17,'P&amp;L'!D21:G21)/SUM('P&amp;L'!D12:G12,'P&amp;L'!D16:G16)</f>
+        <v>0.46457104976835045</v>
+      </c>
+      <c r="E19" s="42">
+        <f>-SUM('P&amp;L'!E14:H15,'P&amp;L'!E17:H17,'P&amp;L'!E21:H21)/SUM('P&amp;L'!E12:H12,'P&amp;L'!E16:H16)</f>
+        <v>0.43508029022368511</v>
+      </c>
+      <c r="F19" s="42">
+        <f>-SUM('P&amp;L'!F14:I15,'P&amp;L'!F17:I17,'P&amp;L'!F21:I21)/SUM('P&amp;L'!F12:I12,'P&amp;L'!F16:I16)</f>
+        <v>0.42503181474008428</v>
+      </c>
+      <c r="G19" s="42">
+        <f>-SUM('P&amp;L'!G14:J15,'P&amp;L'!G17:J17,'P&amp;L'!G21:J21)/SUM('P&amp;L'!G12:J12,'P&amp;L'!G16:J16)</f>
+        <v>0.42915585486819446</v>
+      </c>
+      <c r="H19" s="42">
+        <f>-SUM('P&amp;L'!H14:K15,'P&amp;L'!H17:K17,'P&amp;L'!H21:K21)/SUM('P&amp;L'!H12:K12,'P&amp;L'!H16:K16)</f>
+        <v>0.40609792533197331</v>
+      </c>
+      <c r="I19" s="42">
+        <f>-SUM('P&amp;L'!I14:L15,'P&amp;L'!I17:L17,'P&amp;L'!I21:L21)/SUM('P&amp;L'!I12:L12,'P&amp;L'!I16:L16)</f>
+        <v>0.42933951593451414</v>
+      </c>
+      <c r="K19" s="42">
+        <f>K18</f>
+        <v>0.46457104976835051</v>
+      </c>
+      <c r="L19" s="42">
+        <f>L18</f>
+        <v>0.40610946169380374</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="90" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" s="90" t="s">
+        <v>264</v>
+      </c>
+      <c r="D20" s="42">
+        <f>-SUM('P&amp;L'!G14,'P&amp;L'!G43,'P&amp;L'!G17,'P&amp;L'!G21)/SUM('P&amp;L'!G16,'P&amp;L'!G12)</f>
+        <v>0.47749200450635443</v>
+      </c>
+      <c r="E20" s="42">
+        <f>-SUM('P&amp;L'!H14,'P&amp;L'!H43,'P&amp;L'!H17,'P&amp;L'!H21)/SUM('P&amp;L'!H16,'P&amp;L'!H12)</f>
+        <v>0.34199717845375643</v>
+      </c>
+      <c r="F20" s="42">
+        <f>-SUM('P&amp;L'!I14,'P&amp;L'!I43,'P&amp;L'!I17,'P&amp;L'!I21)/SUM('P&amp;L'!I16,'P&amp;L'!I12)</f>
+        <v>0.42944865173449098</v>
+      </c>
+      <c r="G20" s="42">
+        <f>-SUM('P&amp;L'!J14,'P&amp;L'!J43,'P&amp;L'!J17,'P&amp;L'!J21)/SUM('P&amp;L'!J16,'P&amp;L'!J12)</f>
+        <v>0.4761276064198437</v>
+      </c>
+      <c r="H20" s="42">
+        <f>-SUM('P&amp;L'!K14,'P&amp;L'!K43,'P&amp;L'!K17,'P&amp;L'!K21)/SUM('P&amp;L'!K16,'P&amp;L'!K12)</f>
+        <v>0.45654763316489488</v>
+      </c>
+      <c r="I20" s="42">
+        <f>-SUM('P&amp;L'!L14,'P&amp;L'!L43,'P&amp;L'!L17,'P&amp;L'!L21)/SUM('P&amp;L'!L16,'P&amp;L'!L12)</f>
+        <v>0.43169703351944205</v>
+      </c>
+      <c r="K20" s="42">
+        <f>-SUM('P&amp;L'!P14,'P&amp;L'!P43,'P&amp;L'!P17,'P&amp;L'!P21)/SUM('P&amp;L'!P16,'P&amp;L'!P12)</f>
+        <v>0.46457104976835051</v>
+      </c>
+      <c r="L20" s="42">
+        <f>-SUM('P&amp;L'!Q14,'P&amp;L'!Q43,'P&amp;L'!Q17,'P&amp;L'!Q21)/SUM('P&amp;L'!Q16,'P&amp;L'!Q12)</f>
+        <v>0.4249971548105454</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="90" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" s="90" t="s">
+        <v>263</v>
+      </c>
+      <c r="D21" s="42">
+        <f>-SUM('P&amp;L'!D14:G14,'P&amp;L'!D43:G43,'P&amp;L'!D17:G17,'P&amp;L'!D21:G21)/SUM('P&amp;L'!D12:G12,'P&amp;L'!D16:G16)</f>
+        <v>0.46457104976835045</v>
+      </c>
+      <c r="E21" s="42">
+        <f>-SUM('P&amp;L'!E14:H14,'P&amp;L'!E43:H43,'P&amp;L'!E17:H17,'P&amp;L'!E21:H21)/SUM('P&amp;L'!E12:H12,'P&amp;L'!E16:H16)</f>
+        <v>0.43508029022368511</v>
+      </c>
+      <c r="F21" s="42">
+        <f>-SUM('P&amp;L'!F14:I14,'P&amp;L'!F43:I43,'P&amp;L'!F17:I17,'P&amp;L'!F21:I21)/SUM('P&amp;L'!F12:I12,'P&amp;L'!F16:I16)</f>
+        <v>0.42503181474008428</v>
+      </c>
+      <c r="G21" s="42">
+        <f>-SUM('P&amp;L'!G14:J14,'P&amp;L'!G43:J43,'P&amp;L'!G17:J17,'P&amp;L'!G21:J21)/SUM('P&amp;L'!G12:J12,'P&amp;L'!G16:J16)</f>
+        <v>0.42915585486819446</v>
+      </c>
+      <c r="H21" s="42">
+        <f>-SUM('P&amp;L'!H14:K14,'P&amp;L'!H43:K43,'P&amp;L'!H17:K17,'P&amp;L'!H21:K21)/SUM('P&amp;L'!H12:K12,'P&amp;L'!H16:K16)</f>
+        <v>0.42498561844871507</v>
+      </c>
+      <c r="I21" s="42">
+        <f>-SUM('P&amp;L'!I14:L14,'P&amp;L'!I43:L43,'P&amp;L'!I17:L17,'P&amp;L'!I21:L21)/SUM('P&amp;L'!I12:L12,'P&amp;L'!I16:L16)</f>
+        <v>0.44848440894632635</v>
+      </c>
+      <c r="K21" s="42">
+        <f>K20</f>
+        <v>0.46457104976835051</v>
+      </c>
+      <c r="L21" s="42">
+        <f>L20</f>
+        <v>0.4249971548105454</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="89" t="s">
+        <v>133</v>
+      </c>
+      <c r="C22" s="89" t="s">
+        <v>255</v>
+      </c>
+      <c r="D22" s="96">
+        <f>SUM('P&amp;L'!G5,'P&amp;L'!G9,'P&amp;L'!G11)</f>
+        <v>2137.252</v>
+      </c>
+      <c r="E22" s="96">
+        <f>SUM('P&amp;L'!H5,'P&amp;L'!H9,'P&amp;L'!H11)</f>
+        <v>2424.8780000000002</v>
+      </c>
+      <c r="F22" s="96">
+        <f>SUM('P&amp;L'!I5,'P&amp;L'!I9,'P&amp;L'!I11)</f>
+        <v>2510.5285849000002</v>
+      </c>
+      <c r="G22" s="96">
+        <f>SUM('P&amp;L'!J5,'P&amp;L'!J9,'P&amp;L'!J11)</f>
+        <v>2800.3788071000004</v>
+      </c>
+      <c r="H22" s="96">
+        <f>SUM('P&amp;L'!K5,'P&amp;L'!K9,'P&amp;L'!K11)</f>
+        <v>2958.4546080000009</v>
+      </c>
+      <c r="I22" s="96">
+        <f>SUM('P&amp;L'!L5,'P&amp;L'!L9,'P&amp;L'!L11)</f>
+        <v>2996.5820000000003</v>
+      </c>
+      <c r="K22" s="96">
+        <f>SUM('P&amp;L'!P5,'P&amp;L'!P9,'P&amp;L'!P11)</f>
+        <v>7284.3609999999999</v>
+      </c>
+      <c r="L22" s="96">
+        <f>SUM('P&amp;L'!Q5,'P&amp;L'!Q9,'P&amp;L'!Q11)</f>
+        <v>10694.24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="89" t="s">
+        <v>134</v>
+      </c>
+      <c r="C23" s="89" t="s">
+        <v>256</v>
+      </c>
+      <c r="D23" s="97">
+        <f>SUM('P&amp;L'!G4*1000000)/AVERAGE(Operating!T6:X6)</f>
+        <v>658.99104056692317</v>
+      </c>
+      <c r="E23" s="97">
+        <f>SUM('P&amp;L'!H4*1000000)/AVERAGE(Operating!U6:Y6)</f>
+        <v>666.49940583742125</v>
+      </c>
+      <c r="F23" s="97">
+        <f>SUM('P&amp;L'!I4*1000000)/AVERAGE(Operating!V6:Z6)</f>
+        <v>601.14238617837941</v>
+      </c>
+      <c r="G23" s="97">
+        <f>SUM('P&amp;L'!J4*1000000)/AVERAGE(Operating!W6:AA6)</f>
+        <v>581.56993485387216</v>
+      </c>
+      <c r="H23" s="97">
+        <f>SUM('P&amp;L'!K4*1000000)/AVERAGE(Operating!X6:AB6)</f>
+        <v>544.12625556048204</v>
+      </c>
+      <c r="I23" s="97">
+        <f>SUM('P&amp;L'!L4*1000000)/AVERAGE(Operating!Y6:AC6)</f>
+        <v>493.31667620896491</v>
+      </c>
+      <c r="J23" s="97"/>
+      <c r="K23" s="97">
+        <f>(K22*1000000)/AVERAGE(Operating!T6:X6)</f>
+        <v>2246.0283744055982</v>
+      </c>
+      <c r="L23" s="97">
+        <f>(L22*1000000)/AVERAGE(Operating!X6:AB6)</f>
+        <v>1966.9109512546988</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="89" t="s">
+        <v>135</v>
+      </c>
+      <c r="C24" s="89" t="s">
+        <v>262</v>
+      </c>
+      <c r="D24" s="92">
+        <f>'P&amp;L'!G27/D22</f>
+        <v>9.2049042415213597E-2</v>
+      </c>
+      <c r="E24" s="92">
+        <f>'P&amp;L'!H27/E22</f>
+        <v>0.1470053338765909</v>
+      </c>
+      <c r="F24" s="92">
+        <f>'P&amp;L'!I27/F22</f>
+        <v>0.10548535539201935</v>
+      </c>
+      <c r="G24" s="92">
+        <f>'P&amp;L'!J27/G22</f>
+        <v>7.5154118245148144E-2</v>
+      </c>
+      <c r="H24" s="92">
+        <f>'P&amp;L'!K27/H22</f>
+        <v>7.2645359985865382E-2</v>
+      </c>
+      <c r="I24" s="92">
+        <f>'P&amp;L'!L27/I22</f>
+        <v>6.2249255985653104E-2</v>
+      </c>
+      <c r="K24" s="92">
+        <f>'P&amp;L'!P27/K22</f>
+        <v>0.10904951031394515</v>
+      </c>
+      <c r="L24" s="92">
+        <f>'P&amp;L'!Q27/L22</f>
+        <v>9.7866982599979058E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="89" t="s">
+        <v>136</v>
+      </c>
+      <c r="C25" s="89" t="s">
         <v>261</v>
       </c>
-      <c r="C1" s="112"/>
-[...307 lines deleted...]
-      <c r="B8" s="64" t="s">
+      <c r="D25" s="92">
+        <f>SUM('P&amp;L'!G24:G25)/'P&amp;L'!G23</f>
+        <v>-0.18948270463571784</v>
+      </c>
+      <c r="E25" s="92">
+        <f>SUM('P&amp;L'!H24:H25)/'P&amp;L'!H23</f>
+        <v>-0.30332186111778858</v>
+      </c>
+      <c r="F25" s="92">
+        <f>SUM('P&amp;L'!I24:I25)/'P&amp;L'!I23</f>
+        <v>-0.28018178655301385</v>
+      </c>
+      <c r="G25" s="92">
+        <f>SUM('P&amp;L'!J24:J25)/'P&amp;L'!J23</f>
+        <v>-3.9889783033156267E-2</v>
+      </c>
+      <c r="H25" s="92">
+        <f>SUM('P&amp;L'!K24:K25)/'P&amp;L'!K23</f>
+        <v>-9.7366243736900601E-2</v>
+      </c>
+      <c r="I25" s="92">
+        <f>SUM('P&amp;L'!L24:L25)/'P&amp;L'!L23</f>
+        <v>-0.13669980376911378</v>
+      </c>
+      <c r="K25" s="92">
+        <f>SUM('P&amp;L'!P24:P25)/'P&amp;L'!P23</f>
+        <v>-0.23693793821583062</v>
+      </c>
+      <c r="L25" s="92">
+        <f>SUM('P&amp;L'!Q24:Q25)/'P&amp;L'!Q23</f>
+        <v>-0.21708815166727627</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="89" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" s="89" t="s">
+        <v>260</v>
+      </c>
+      <c r="D26" s="98">
+        <f>'Balance Sheet'!I27/'Balance Sheet'!I57</f>
+        <v>11.65668139316853</v>
+      </c>
+      <c r="E26" s="98">
+        <f>'Balance Sheet'!J27/'Balance Sheet'!J57</f>
+        <v>11.333707406830928</v>
+      </c>
+      <c r="F26" s="98">
+        <f>'Balance Sheet'!K27/'Balance Sheet'!K57</f>
+        <v>12.675833229207747</v>
+      </c>
+      <c r="G26" s="98">
+        <f>'Balance Sheet'!L27/'Balance Sheet'!L57</f>
+        <v>14.18392423459875</v>
+      </c>
+      <c r="H26" s="98">
+        <f>'Balance Sheet'!M27/'Balance Sheet'!M57</f>
+        <v>14.374060228389373</v>
+      </c>
+      <c r="I26" s="98">
+        <f>'Balance Sheet'!N27/'Balance Sheet'!N57</f>
+        <v>10.554535240677207</v>
+      </c>
+      <c r="J26" s="99"/>
+      <c r="K26" s="100">
+        <f>'Balance Sheet'!I24/'Balance Sheet'!I57</f>
+        <v>11.916983955353746</v>
+      </c>
+      <c r="L26" s="98">
+        <f>'Balance Sheet'!M24/'Balance Sheet'!M57</f>
+        <v>14.575103605280667</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="89" t="s">
+        <v>138</v>
+      </c>
+      <c r="C27" s="89" t="s">
+        <v>197</v>
+      </c>
+      <c r="D27" s="92">
+        <f>'P&amp;L'!G13/AVERAGE(Portfolio!H13:I13)</f>
+        <v>-1.5119301630011366E-2</v>
+      </c>
+      <c r="E27" s="92">
+        <f>'P&amp;L'!H13/AVERAGE(Portfolio!I13:J13)</f>
+        <v>-1.4047086148591481E-2</v>
+      </c>
+      <c r="F27" s="92">
+        <f>'P&amp;L'!I13/AVERAGE(Portfolio!J13:K13)</f>
+        <v>-1.215367765191642E-2</v>
+      </c>
+      <c r="G27" s="92">
+        <f>'P&amp;L'!J13/AVERAGE(Portfolio!K13:L13)</f>
+        <v>-1.3619580823552345E-2</v>
+      </c>
+      <c r="H27" s="92">
+        <f>'P&amp;L'!K13/AVERAGE(Portfolio!L13:M13)</f>
+        <v>-1.5710856805373083E-2</v>
+      </c>
+      <c r="I27" s="92">
+        <f>'P&amp;L'!L13/AVERAGE(Portfolio!M13:N13)</f>
+        <v>-1.4184954632971669E-2</v>
+      </c>
+      <c r="K27" s="92">
+        <f>'P&amp;L'!Q13/AVERAGE('Balance Sheet'!H12:L12)</f>
+        <v>-6.1257125177379024E-2</v>
+      </c>
+      <c r="L27" s="92">
+        <f>'P&amp;L'!Q41/AVERAGE('Balance Sheet'!I12:M12)</f>
+        <v>-5.6166787917696498E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="89" t="s">
+        <v>248</v>
+      </c>
+      <c r="C28" s="89" t="s">
+        <v>259</v>
+      </c>
+      <c r="D28" s="92">
+        <f>('P&amp;L'!G13*4)/AVERAGE(Portfolio!H13:I13)</f>
+        <v>-6.0477206520045464E-2</v>
+      </c>
+      <c r="E28" s="92">
+        <f>('P&amp;L'!H13*4)/AVERAGE(Portfolio!I13:J13)</f>
+        <v>-5.6188344594365926E-2</v>
+      </c>
+      <c r="F28" s="92">
+        <f>('P&amp;L'!I13*4)/AVERAGE(Portfolio!J13:K13)</f>
+        <v>-4.861471060766568E-2</v>
+      </c>
+      <c r="G28" s="92">
+        <f>('P&amp;L'!J13*4)/AVERAGE(Portfolio!K13:L13)</f>
+        <v>-5.4478323294209381E-2</v>
+      </c>
+      <c r="H28" s="92">
+        <f>('P&amp;L'!K13*4)/AVERAGE(Portfolio!L13:M13)</f>
+        <v>-6.2843427221492332E-2</v>
+      </c>
+      <c r="I28" s="92">
+        <f>('P&amp;L'!L13*4)/AVERAGE(Portfolio!M13:N13)</f>
+        <v>-5.6739818531886678E-2</v>
+      </c>
+      <c r="K28" s="92">
+        <f>K27</f>
+        <v>-6.1257125177379024E-2</v>
+      </c>
+      <c r="L28" s="92">
+        <f>L27</f>
+        <v>-5.6166787917696498E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="89" t="s">
+        <v>139</v>
+      </c>
+      <c r="C29" s="89" t="s">
+        <v>258</v>
+      </c>
+      <c r="D29" s="92">
+        <f>SUM('P&amp;L'!D13:G13)/AVERAGE(Portfolio!H13:I13)</f>
+        <v>-4.8990849920720864E-2</v>
+      </c>
+      <c r="E29" s="92">
+        <f>SUM('P&amp;L'!E13:H13)/AVERAGE(Portfolio!I13:J13)</f>
+        <v>-4.9083772745676178E-2</v>
+      </c>
+      <c r="F29" s="92">
+        <f>SUM('P&amp;L'!F13:I13)/AVERAGE(Portfolio!J13:K13)</f>
+        <v>-4.8547212844572286E-2</v>
+      </c>
+      <c r="G29" s="92">
+        <f>SUM('P&amp;L'!G13:J13)/AVERAGE(Portfolio!K13:L13)</f>
+        <v>-4.6290958623442457E-2</v>
+      </c>
+      <c r="H29" s="92">
+        <f>SUM('P&amp;L'!H13:K13)/AVERAGE(Portfolio!L13:M13)</f>
+        <v>-4.9064638501923719E-2</v>
+      </c>
+      <c r="I29" s="92">
+        <f>SUM('P&amp;L'!I13:L13)/AVERAGE(Portfolio!M13:N13)</f>
+        <v>-5.2250919633292564E-2</v>
+      </c>
+      <c r="K29" s="92">
+        <f>K27</f>
+        <v>-6.1257125177379024E-2</v>
+      </c>
+      <c r="L29" s="92">
+        <f>L27</f>
+        <v>-5.6166787917696498E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="89" t="s">
+        <v>140</v>
+      </c>
+      <c r="C30" s="89" t="s">
         <v>257</v>
       </c>
-      <c r="C8" s="64" t="s">
-[...313 lines deleted...]
-      <c r="C14" s="67"/>
+      <c r="D30" s="101">
+        <f>SUM('P&amp;L'!G4*1000000)/AVERAGE(Operating!T9:Y9)</f>
+        <v>483267.83493499149</v>
+      </c>
+      <c r="E30" s="101">
+        <f>SUM('P&amp;L'!H4*1000000)/AVERAGE(Operating!U9:Z9)</f>
+        <v>530047.2876971839</v>
+      </c>
+      <c r="F30" s="101">
+        <f>SUM('P&amp;L'!I4*1000000)/AVERAGE(Operating!V9:AA9)</f>
+        <v>532399.23335807445</v>
+      </c>
+      <c r="G30" s="101">
+        <f>SUM('P&amp;L'!J4*1000000)/AVERAGE(Operating!W9:AB9)</f>
+        <v>578710.23085348215</v>
+      </c>
+      <c r="H30" s="101">
+        <f>SUM('P&amp;L'!K4*1000000)/AVERAGE(Operating!X9:AC9)</f>
+        <v>602454.78034211253</v>
+      </c>
+      <c r="I30" s="101">
+        <f>SUM('P&amp;L'!L4*1000000)/AVERAGE(Operating!Y9:AC9)</f>
+        <v>605027.86302697472</v>
+      </c>
+      <c r="K30" s="97">
+        <f>K22/AVERAGE(Operating!T9:X9)*1000000</f>
+        <v>1665072.917619091</v>
+      </c>
+      <c r="L30" s="97">
+        <f>L22/AVERAGE(Operating!X9:AB9)*1000000</f>
+        <v>2186603.4186636135</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B31" s="89"/>
+      <c r="C31" s="89"/>
+      <c r="D31" s="92"/>
+      <c r="E31" s="92"/>
+      <c r="F31" s="92"/>
+      <c r="G31" s="92"/>
+      <c r="H31" s="92"/>
+      <c r="I31" s="92"/>
+      <c r="K31" s="92"/>
+      <c r="L31" s="92"/>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A54" s="177"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="A1:XFD2 B3:T3 B10:R10">
-    <cfRule type="cellIs" dxfId="8" priority="1" operator="equal">
+  <conditionalFormatting sqref="B32:XFD1048576 K1:XFD31 B1:J9">
+    <cfRule type="cellIs" dxfId="6" priority="2" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B12:C13">
-    <cfRule type="cellIs" dxfId="7" priority="27" operator="equal">
+  <conditionalFormatting sqref="J10 B10:I31 J18:J31">
+    <cfRule type="cellIs" dxfId="5" priority="3" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="R7:R9">
-[...10 lines deleted...]
-    <cfRule type="cellIs" dxfId="4" priority="10" operator="equal">
+  <conditionalFormatting sqref="A1:A54 A56:A1048576">
+    <cfRule type="cellIs" dxfId="4" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="B1:B2" location="Index!A1" display="Menu" xr:uid="{A67B3B12-6E35-404B-84B6-54D68C0C9793}"/>
+    <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{81400038-AE91-4D8F-8539-C4E5AA10370F}"/>
+    <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{7A3360FB-735E-48C7-B6F0-87728B4DAE51}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDF5D51A-AC19-4AA5-9EEA-33F5B4E196D2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B96D8E62-8B7C-4711-84F5-D877D6C3B5E2}">
   <sheetPr>
-    <tabColor rgb="FF0026FF"/>
+    <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="B1:K49"/>
+  <dimension ref="A1:AC54"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="H8" sqref="H8"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" style="19" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="16384" width="8.81640625" style="19"/>
+    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="2" max="2" width="85.6328125" style="91" customWidth="1"/>
+    <col min="3" max="3" width="85.6328125" style="91" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="16.1796875" style="91" customWidth="1" collapsed="1"/>
+    <col min="5" max="23" width="16.1796875" style="91" customWidth="1"/>
+    <col min="24" max="29" width="17.6328125" style="91" customWidth="1"/>
+    <col min="30" max="16384" width="9.1796875" style="91"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" s="1" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="D3" s="4" t="s">
+    <row r="1" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="171" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...314 lines deleted...]
-      <c r="B12" s="64" t="s">
+      <c r="C1" s="171" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="171"/>
+      <c r="C2" s="171"/>
+    </row>
+    <row r="3" spans="1:29" s="29" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="175"/>
+      <c r="B3" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB3" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="64" t="s">
-[...107 lines deleted...]
-      <c r="B15" s="64" t="s">
+      <c r="AC3" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="104"/>
+      <c r="K4" s="104"/>
+      <c r="L4" s="104"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="104"/>
+      <c r="O4" s="104"/>
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="104"/>
+      <c r="S4" s="104"/>
+      <c r="T4" s="104"/>
+      <c r="U4" s="104"/>
+      <c r="V4" s="104"/>
+      <c r="W4" s="104"/>
+    </row>
+    <row r="5" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="176"/>
+      <c r="B5" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q5" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="R5" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="S5" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="T5" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="U5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="V5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="W5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="X5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y5" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC5" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="89" t="s">
+        <v>249</v>
+      </c>
+      <c r="C6" s="89" t="s">
+        <v>143</v>
+      </c>
+      <c r="D6" s="105">
+        <v>988922</v>
+      </c>
+      <c r="E6" s="105">
+        <v>1034500</v>
+      </c>
+      <c r="F6" s="105">
+        <v>941301</v>
+      </c>
+      <c r="G6" s="105">
+        <v>984002</v>
+      </c>
+      <c r="H6" s="105">
+        <v>1011561</v>
+      </c>
+      <c r="I6" s="105">
+        <v>1091173</v>
+      </c>
+      <c r="J6" s="105">
+        <v>1218377</v>
+      </c>
+      <c r="K6" s="105">
+        <v>1476363</v>
+      </c>
+      <c r="L6" s="105">
+        <v>1696398</v>
+      </c>
+      <c r="M6" s="105">
+        <v>1862801</v>
+      </c>
+      <c r="N6" s="105">
+        <v>1964080</v>
+      </c>
+      <c r="O6" s="105">
+        <v>2030154</v>
+      </c>
+      <c r="P6" s="105">
+        <v>2134616</v>
+      </c>
+      <c r="Q6" s="105">
+        <v>2128984</v>
+      </c>
+      <c r="R6" s="105">
+        <v>2274369</v>
+      </c>
+      <c r="S6" s="105">
+        <v>2471325</v>
+      </c>
+      <c r="T6" s="105">
+        <v>2656595</v>
+      </c>
+      <c r="U6" s="105">
+        <v>2873273</v>
+      </c>
+      <c r="V6" s="105">
+        <v>3196742</v>
+      </c>
+      <c r="W6" s="106">
+        <v>3606027</v>
+      </c>
+      <c r="X6" s="106">
+        <v>3883456</v>
+      </c>
+      <c r="Y6" s="106">
+        <v>4631651</v>
+      </c>
+      <c r="Z6" s="106">
+        <v>5563438</v>
+      </c>
+      <c r="AA6" s="106">
+        <v>6391456</v>
+      </c>
+      <c r="AB6" s="106">
+        <v>6715368</v>
+      </c>
+      <c r="AC6" s="106">
+        <v>7069876</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="89" t="s">
+        <v>250</v>
+      </c>
+      <c r="C7" s="89" t="s">
+        <v>144</v>
+      </c>
+      <c r="D7" s="105">
+        <v>595</v>
+      </c>
+      <c r="E7" s="105">
+        <v>604</v>
+      </c>
+      <c r="F7" s="105">
+        <v>614</v>
+      </c>
+      <c r="G7" s="105">
+        <v>638</v>
+      </c>
+      <c r="H7" s="105">
+        <v>682</v>
+      </c>
+      <c r="I7" s="105">
+        <v>723</v>
+      </c>
+      <c r="J7" s="105">
+        <v>801</v>
+      </c>
+      <c r="K7" s="105">
+        <v>846</v>
+      </c>
+      <c r="L7" s="105">
+        <v>881</v>
+      </c>
+      <c r="M7" s="105">
+        <v>883</v>
+      </c>
+      <c r="N7" s="105">
+        <v>882</v>
+      </c>
+      <c r="O7" s="105">
+        <v>882</v>
+      </c>
+      <c r="P7" s="105">
+        <v>882</v>
+      </c>
+      <c r="Q7" s="105">
+        <v>882</v>
+      </c>
+      <c r="R7" s="105">
+        <v>882</v>
+      </c>
+      <c r="S7" s="105">
+        <v>882</v>
+      </c>
+      <c r="T7" s="105">
+        <v>901</v>
+      </c>
+      <c r="U7" s="105">
+        <v>915</v>
+      </c>
+      <c r="V7" s="105">
+        <v>944</v>
+      </c>
+      <c r="W7" s="105">
+        <v>983</v>
+      </c>
+      <c r="X7" s="106">
+        <v>1006</v>
+      </c>
+      <c r="Y7" s="106">
+        <v>1016</v>
+      </c>
+      <c r="Z7" s="106">
+        <v>1057</v>
+      </c>
+      <c r="AA7" s="107">
+        <v>1101</v>
+      </c>
+      <c r="AB7" s="107">
+        <v>1111</v>
+      </c>
+      <c r="AC7" s="107">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="89" t="s">
+        <v>251</v>
+      </c>
+      <c r="C8" s="89" t="s">
+        <v>145</v>
+      </c>
+      <c r="D8" s="105">
+        <v>0</v>
+      </c>
+      <c r="E8" s="105">
+        <v>9</v>
+      </c>
+      <c r="F8" s="105">
+        <v>10</v>
+      </c>
+      <c r="G8" s="105">
+        <v>24</v>
+      </c>
+      <c r="H8" s="105">
+        <v>44</v>
+      </c>
+      <c r="I8" s="105">
+        <v>41</v>
+      </c>
+      <c r="J8" s="105">
+        <v>78</v>
+      </c>
+      <c r="K8" s="105">
+        <v>45</v>
+      </c>
+      <c r="L8" s="105">
+        <v>35</v>
+      </c>
+      <c r="M8" s="105">
         <v>2</v>
       </c>
-      <c r="C15" s="64" t="s">
-[...33 lines deleted...]
-      <c r="B16" s="64" t="s">
+      <c r="N8" s="105">
+        <v>-1</v>
+      </c>
+      <c r="O8" s="105">
+        <v>0</v>
+      </c>
+      <c r="P8" s="105">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="105">
+        <v>0</v>
+      </c>
+      <c r="R8" s="105">
+        <v>0</v>
+      </c>
+      <c r="S8" s="105">
+        <v>0</v>
+      </c>
+      <c r="T8" s="105">
+        <v>19</v>
+      </c>
+      <c r="U8" s="105">
+        <v>14</v>
+      </c>
+      <c r="V8" s="105">
+        <f t="shared" ref="V8:AA8" si="0">V7-U7</f>
+        <v>29</v>
+      </c>
+      <c r="W8" s="105">
+        <f t="shared" si="0"/>
+        <v>39</v>
+      </c>
+      <c r="X8" s="106">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+      <c r="Y8" s="106">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="Z8" s="106">
+        <f t="shared" si="0"/>
+        <v>41</v>
+      </c>
+      <c r="AA8" s="106">
+        <f t="shared" si="0"/>
+        <v>44</v>
+      </c>
+      <c r="AB8" s="106">
+        <f>AB7-AA7</f>
+        <v>10</v>
+      </c>
+      <c r="AC8" s="106">
+        <f>AC7-AB7</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="176"/>
+      <c r="B9" s="89" t="s">
+        <v>252</v>
+      </c>
+      <c r="C9" s="89" t="s">
+        <v>146</v>
+      </c>
+      <c r="D9" s="105">
+        <v>3279</v>
+      </c>
+      <c r="E9" s="105">
+        <v>3341</v>
+      </c>
+      <c r="F9" s="105">
+        <v>3229</v>
+      </c>
+      <c r="G9" s="105">
+        <v>3212</v>
+      </c>
+      <c r="H9" s="105">
+        <v>3276</v>
+      </c>
+      <c r="I9" s="105">
+        <v>3541</v>
+      </c>
+      <c r="J9" s="105">
+        <v>3848</v>
+      </c>
+      <c r="K9" s="105">
+        <v>4253</v>
+      </c>
+      <c r="L9" s="105">
+        <v>4296</v>
+      </c>
+      <c r="M9" s="105">
+        <v>4206</v>
+      </c>
+      <c r="N9" s="105">
+        <v>4100</v>
+      </c>
+      <c r="O9" s="105">
+        <v>4068</v>
+      </c>
+      <c r="P9" s="105">
+        <v>4014</v>
+      </c>
+      <c r="Q9" s="105">
+        <v>4024</v>
+      </c>
+      <c r="R9" s="105">
+        <v>3995</v>
+      </c>
+      <c r="S9" s="105">
+        <v>4050</v>
+      </c>
+      <c r="T9" s="105">
+        <v>4116</v>
+      </c>
+      <c r="U9" s="105">
+        <v>4218</v>
+      </c>
+      <c r="V9" s="105">
+        <v>4260</v>
+      </c>
+      <c r="W9" s="106">
+        <v>4580</v>
+      </c>
+      <c r="X9" s="106">
+        <v>4700</v>
+      </c>
+      <c r="Y9" s="106">
+        <v>4661</v>
+      </c>
+      <c r="Z9" s="106">
+        <v>5030</v>
+      </c>
+      <c r="AA9" s="91">
+        <v>5062</v>
+      </c>
+      <c r="AB9" s="91">
+        <v>5001</v>
+      </c>
+      <c r="AC9" s="91">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="176"/>
+      <c r="B10" s="108"/>
+      <c r="C10" s="108"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="109"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="109"/>
+      <c r="M10" s="109"/>
+      <c r="N10" s="109"/>
+      <c r="O10" s="109"/>
+      <c r="P10" s="109"/>
+      <c r="Q10" s="109"/>
+      <c r="R10" s="109"/>
+      <c r="S10" s="109"/>
+      <c r="T10" s="109"/>
+      <c r="U10" s="109"/>
+      <c r="V10" s="109"/>
+      <c r="W10" s="109"/>
+      <c r="X10" s="109"/>
+      <c r="Y10" s="110"/>
+    </row>
+    <row r="11" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="176"/>
+      <c r="B11" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="H11" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="J11" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="K11" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="L11" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="M11" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="N11" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="O11" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="P11" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q11" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="R11" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="S11" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="T11" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="U11" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="V11" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="W11" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="X11" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y11" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z11" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="64" t="s">
-[...183 lines deleted...]
-      <c r="I49" s="17"/>
+      <c r="AA11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB11" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="AC11" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="176"/>
+      <c r="B12" s="89" t="s">
+        <v>253</v>
+      </c>
+      <c r="C12" s="89" t="s">
+        <v>148</v>
+      </c>
+      <c r="D12" s="92">
+        <v>0.143952</v>
+      </c>
+      <c r="E12" s="92">
+        <v>0.126718</v>
+      </c>
+      <c r="F12" s="92">
+        <v>0.138539</v>
+      </c>
+      <c r="G12" s="92">
+        <v>0.13200500000000001</v>
+      </c>
+      <c r="H12" s="92">
+        <v>0.12520100000000001</v>
+      </c>
+      <c r="I12" s="92">
+        <v>0.157302</v>
+      </c>
+      <c r="J12" s="92">
+        <v>0.13452900000000001</v>
+      </c>
+      <c r="K12" s="92">
+        <v>9.7142000000000006E-2</v>
+      </c>
+      <c r="L12" s="92">
+        <v>0.107394</v>
+      </c>
+      <c r="M12" s="92">
+        <v>0.11762</v>
+      </c>
+      <c r="N12" s="92">
+        <v>0.114509</v>
+      </c>
+      <c r="O12" s="92">
+        <v>0.167181</v>
+      </c>
+      <c r="P12" s="92">
+        <v>0.15742</v>
+      </c>
+      <c r="Q12" s="92">
+        <v>0.14640400000000001</v>
+      </c>
+      <c r="R12" s="92">
+        <v>0.14330000000000001</v>
+      </c>
+      <c r="S12" s="92">
+        <v>0.13652400000000001</v>
+      </c>
+      <c r="T12" s="92">
+        <v>0.141378</v>
+      </c>
+      <c r="U12" s="92">
+        <v>0.14651</v>
+      </c>
+      <c r="V12" s="92">
+        <v>0.15081600000000001</v>
+      </c>
+      <c r="W12" s="92">
+        <v>0.13769999999999999</v>
+      </c>
+      <c r="X12" s="111">
+        <v>0.13975372301447331</v>
+      </c>
+      <c r="Y12" s="111">
+        <v>0.15310111782779245</v>
+      </c>
+      <c r="Z12" s="111">
+        <v>0.15026212560882543</v>
+      </c>
+      <c r="AA12" s="111">
+        <v>0.13739999999999999</v>
+      </c>
+      <c r="AB12" s="111">
+        <v>0.15509999999999999</v>
+      </c>
+      <c r="AC12" s="111">
+        <v>0.19344615770235965</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="176"/>
+      <c r="B13" s="102" t="s">
+        <v>254</v>
+      </c>
+      <c r="C13" s="102" t="s">
+        <v>149</v>
+      </c>
+      <c r="D13" s="92">
+        <v>0.13469700000000001</v>
+      </c>
+      <c r="E13" s="92">
+        <v>0.118238</v>
+      </c>
+      <c r="F13" s="92">
+        <v>0.12587100000000001</v>
+      </c>
+      <c r="G13" s="92">
+        <v>0.120159</v>
+      </c>
+      <c r="H13" s="92">
+        <v>0.113858</v>
+      </c>
+      <c r="I13" s="92">
+        <v>0.14647399999999999</v>
+      </c>
+      <c r="J13" s="92">
+        <v>0.12679299999999999</v>
+      </c>
+      <c r="K13" s="92">
+        <v>9.0463000000000002E-2</v>
+      </c>
+      <c r="L13" s="92">
+        <v>9.9145999999999998E-2</v>
+      </c>
+      <c r="M13" s="92">
+        <v>0.109544</v>
+      </c>
+      <c r="N13" s="92">
+        <v>0.101498</v>
+      </c>
+      <c r="O13" s="92">
+        <v>0.12690599999999999</v>
+      </c>
+      <c r="P13" s="92">
+        <v>0.118717</v>
+      </c>
+      <c r="Q13" s="92">
+        <v>0.111252</v>
+      </c>
+      <c r="R13" s="92">
+        <v>0.11135100000000001</v>
+      </c>
+      <c r="S13" s="92">
+        <v>0.10774499999999999</v>
+      </c>
+      <c r="T13" s="92">
+        <v>0.11447499999999999</v>
+      </c>
+      <c r="U13" s="92">
+        <v>0.114619</v>
+      </c>
+      <c r="V13" s="92">
+        <v>0.12236</v>
+      </c>
+      <c r="W13" s="92">
+        <v>0.115686</v>
+      </c>
+      <c r="X13" s="111">
+        <v>0.11886176694527185</v>
+      </c>
+      <c r="Y13" s="111">
+        <v>0.13452318190135848</v>
+      </c>
+      <c r="Z13" s="111">
+        <v>0.13373738196912158</v>
+      </c>
+      <c r="AA13" s="111">
+        <v>0.12461787521068447</v>
+      </c>
+      <c r="AB13" s="111">
+        <v>0.14192859099810171</v>
+      </c>
+      <c r="AC13" s="111">
+        <v>0.18111165169509919</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="89" t="s">
+        <v>150</v>
+      </c>
+      <c r="C14" s="89" t="s">
+        <v>150</v>
+      </c>
+      <c r="D14" s="92">
+        <v>36.773808917197456</v>
+      </c>
+      <c r="E14" s="92">
+        <v>14.517796347879914</v>
+      </c>
+      <c r="F14" s="92">
+        <v>70.401425178147278</v>
+      </c>
+      <c r="G14" s="92">
+        <v>32.469626290686094</v>
+      </c>
+      <c r="H14" s="92">
+        <v>71.894650909656349</v>
+      </c>
+      <c r="I14" s="92">
+        <v>54.872999999999998</v>
+      </c>
+      <c r="J14" s="92">
+        <v>29.899000000000001</v>
+      </c>
+      <c r="K14" s="92">
+        <v>48.283304279367933</v>
+      </c>
+      <c r="L14" s="92">
+        <v>39.281281047774272</v>
+      </c>
+      <c r="M14" s="92">
+        <v>11.873756417670679</v>
+      </c>
+      <c r="N14" s="92">
+        <v>2.5300396697966292</v>
+      </c>
+      <c r="O14" s="92">
+        <v>3.5654195840674427</v>
+      </c>
+      <c r="P14" s="92">
+        <v>1.7465169482935869</v>
+      </c>
+      <c r="Q14" s="92">
+        <v>2.5421942973865712</v>
+      </c>
+      <c r="R14" s="92">
+        <v>1.9048865932378523</v>
+      </c>
+      <c r="S14" s="92">
+        <v>1.8428358127540081</v>
+      </c>
+      <c r="T14" s="92">
+        <v>2.1962231167903878</v>
+      </c>
+      <c r="U14" s="92">
+        <v>1.6342309624741542</v>
+      </c>
+      <c r="V14" s="92">
+        <v>1.8573</v>
+      </c>
+      <c r="W14" s="112">
+        <v>1.5784</v>
+      </c>
+      <c r="X14" s="112">
+        <v>1.9036999999999999</v>
+      </c>
+      <c r="Y14" s="112">
+        <v>2.5358000000000001</v>
+      </c>
+      <c r="Z14" s="112">
+        <v>7.0361000000000002</v>
+      </c>
+      <c r="AA14" s="112">
+        <v>2.7741735367115892</v>
+      </c>
+      <c r="AB14" s="111">
+        <v>17.7</v>
+      </c>
+      <c r="AC14" s="111">
+        <v>2.7900000940965723</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="177"/>
+    </row>
+    <row r="16" spans="1:29" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="150" t="s">
+        <v>320</v>
+      </c>
+      <c r="C16" s="151" t="s">
+        <v>151</v>
+      </c>
+      <c r="K16" s="93"/>
+    </row>
+    <row r="17" spans="2:27" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="150" t="s">
+        <v>321</v>
+      </c>
+      <c r="C17" s="118" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="18" spans="2:27" ht="81" x14ac:dyDescent="0.35">
+      <c r="B18" s="150" t="s">
+        <v>153</v>
+      </c>
+      <c r="C18" s="118" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="19" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B19" s="113"/>
+      <c r="C19" s="113"/>
+    </row>
+    <row r="20" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B20" s="173"/>
+      <c r="C20" s="173"/>
+      <c r="AA20" s="114"/>
+    </row>
+    <row r="21" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B21" s="173"/>
+      <c r="C21" s="173"/>
+      <c r="AA21" s="114"/>
+    </row>
+    <row r="22" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B22" s="173"/>
+      <c r="C22" s="173"/>
+    </row>
+    <row r="23" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B23" s="173"/>
+      <c r="C23" s="173"/>
+    </row>
+    <row r="24" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B24" s="173"/>
+      <c r="C24" s="173"/>
+    </row>
+    <row r="25" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B25" s="173"/>
+      <c r="C25" s="173"/>
+    </row>
+    <row r="26" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B26" s="173"/>
+      <c r="C26" s="173"/>
+    </row>
+    <row r="27" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B27" s="173"/>
+      <c r="C27" s="173"/>
+    </row>
+    <row r="28" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B28" s="173"/>
+      <c r="C28" s="173"/>
+    </row>
+    <row r="29" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B29" s="173"/>
+      <c r="C29" s="173"/>
+    </row>
+    <row r="30" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B30" s="173"/>
+      <c r="C30" s="173"/>
+    </row>
+    <row r="31" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B31" s="173"/>
+      <c r="C31" s="173"/>
+    </row>
+    <row r="32" spans="2:27" x14ac:dyDescent="0.35">
+      <c r="B32" s="113"/>
+      <c r="C32" s="113"/>
+    </row>
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A54" s="177"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
+    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="C20:C31"/>
     <mergeCell ref="B1:B2"/>
-    <mergeCell ref="C1:C2"/>
+    <mergeCell ref="B20:B31"/>
   </mergeCells>
-  <phoneticPr fontId="26" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="3" priority="2" operator="equal">
+  <conditionalFormatting sqref="D3:Y5 AA7 D7:W8 D9:V9 AA9 AB9:AC11 D10:AA11 D12:W13 D14:V14 D15:Y31 Z15:AC1048576 B32:Y1048576 AD1:XFD1048576">
+    <cfRule type="cellIs" dxfId="3" priority="5" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B3:H6">
-    <cfRule type="cellIs" dxfId="2" priority="28" operator="equal">
+  <conditionalFormatting sqref="D1:AC2 B1:C20 Z3:AA6 AB3:AC7 D6:V6">
+    <cfRule type="cellIs" dxfId="2" priority="4" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I3 D4:K16 I19:I1048576">
-    <cfRule type="cellIs" dxfId="1" priority="4" operator="equal">
+  <conditionalFormatting sqref="Z5:AC5">
+    <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J3:K6">
+  <conditionalFormatting sqref="A1:A54 A56:A1048576">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="B1:B2" location="Index!A1" display="Menu" xr:uid="{5E207DD5-391D-4692-9AB3-A2072041CD2F}"/>
+    <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{F7742C5C-828A-4E81-A427-A0E76FC744DA}"/>
+    <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{7E08D55E-8401-44F6-8A42-9FC3E703617D}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...18 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e65a39d0-063a-4431-b80f-dbb0ad2f6df3}" enabled="1" method="Privileged" siteId="{80523cc1-a4a7-4cfd-9624-859fc5fbaac4}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
-      <vt:lpstr>Index</vt:lpstr>
+      <vt:lpstr>Menu</vt:lpstr>
       <vt:lpstr>Balance Sheet</vt:lpstr>
-      <vt:lpstr>P&amp;L </vt:lpstr>
-      <vt:lpstr>Credit Portfolio</vt:lpstr>
+      <vt:lpstr>P&amp;L</vt:lpstr>
+      <vt:lpstr>Portfolio</vt:lpstr>
       <vt:lpstr>Funding</vt:lpstr>
+      <vt:lpstr>Ratios</vt:lpstr>
       <vt:lpstr>Operating</vt:lpstr>
-      <vt:lpstr>Ratios</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Planilha de Séries Históricas - 1T23</dc:title>
-[...1 lines deleted...]
-  <cp:keywords>Internal</cp:keywords>
+  <dc:creator>Cassiano de Mattia Tramontin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>