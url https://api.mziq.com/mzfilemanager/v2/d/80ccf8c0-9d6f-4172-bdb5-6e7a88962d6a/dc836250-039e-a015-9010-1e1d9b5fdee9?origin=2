--- v1 (2026-05-31)
+++ v2 (2026-07-28)
@@ -1,68 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\24.RELACOES_INVESTIDORES\01.RI\ITRs e DFs\2026\1T26\Documentos para publicar\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8E285A9-552C-4E49-99A8-87A0069DC765}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8C450F4-FAE3-4B4B-8FAC-3D3FCA7495CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="750" xr2:uid="{2605244C-8D7E-485C-97B6-F6AD7881376A}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="750" activeTab="2" xr2:uid="{2605244C-8D7E-485C-97B6-F6AD7881376A}"/>
   </bookViews>
   <sheets>
     <sheet name="Menu" sheetId="9" r:id="rId1"/>
     <sheet name="Balance Sheet" sheetId="4" r:id="rId2"/>
     <sheet name="P&amp;L" sheetId="3" r:id="rId3"/>
     <sheet name="Portfolio" sheetId="5" r:id="rId4"/>
     <sheet name="Funding" sheetId="6" r:id="rId5"/>
     <sheet name="Ratios" sheetId="7" r:id="rId6"/>
     <sheet name="Operating" sheetId="8" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="\B">#REF!</definedName>
     <definedName name="\C">#REF!</definedName>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\K">#REF!</definedName>
     <definedName name="\M">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="\W">#REF!</definedName>
     <definedName name="\Z">#REF!</definedName>
     <definedName name="_">#REF!</definedName>
     <definedName name="__" hidden="1">#REF!</definedName>
     <definedName name="_________rv1" hidden="1">{#N/A,#N/A,TRUE,"Ano";#N/A,#N/A,TRUE,"Ene";#N/A,#N/A,TRUE,"Feb";#N/A,#N/A,TRUE,"Mar";#N/A,#N/A,TRUE,"Abr";#N/A,#N/A,TRUE,"May";#N/A,#N/A,TRUE,"Jun";#N/A,#N/A,TRUE,"Jul";#N/A,#N/A,TRUE,"Ago";#N/A,#N/A,TRUE,"Sep";#N/A,#N/A,TRUE,"Oct";#N/A,#N/A,TRUE,"Nov";#N/A,#N/A,TRUE,"Dic"}</definedName>
     <definedName name="______L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="_____L" hidden="1">{"'OBT_6M_30_6'!$S$1:$AE$53"}</definedName>
     <definedName name="____KEY2" hidden="1">#REF!</definedName>
@@ -3614,51 +3613,50 @@
   <c r="M46" i="5" l="1"/>
   <c r="L46" i="5"/>
   <c r="K46" i="5"/>
   <c r="J46" i="5"/>
   <c r="I46" i="5"/>
   <c r="H46" i="5"/>
   <c r="G46" i="5"/>
   <c r="F46" i="5"/>
   <c r="E46" i="5"/>
   <c r="D46" i="5"/>
   <c r="N46" i="5"/>
   <c r="M23" i="5"/>
   <c r="L23" i="5"/>
   <c r="K23" i="5"/>
   <c r="J23" i="5"/>
   <c r="I23" i="5"/>
   <c r="H23" i="5"/>
   <c r="G23" i="5"/>
   <c r="F23" i="5"/>
   <c r="E23" i="5"/>
   <c r="D23" i="5"/>
   <c r="D22" i="5"/>
   <c r="L46" i="3"/>
   <c r="L38" i="3"/>
   <c r="L40" i="3" s="1"/>
-  <c r="L34" i="3"/>
   <c r="L32" i="3"/>
   <c r="I36" i="5"/>
   <c r="I38" i="5" s="1"/>
   <c r="AC8" i="8"/>
   <c r="AB8" i="8"/>
   <c r="AA8" i="8"/>
   <c r="Z8" i="8"/>
   <c r="Y8" i="8"/>
   <c r="X8" i="8"/>
   <c r="W8" i="8"/>
   <c r="V8" i="8"/>
   <c r="K27" i="7"/>
   <c r="L22" i="7"/>
   <c r="L30" i="7" s="1"/>
   <c r="K22" i="7"/>
   <c r="K23" i="7" s="1"/>
   <c r="I22" i="7"/>
   <c r="H22" i="7"/>
   <c r="G22" i="7"/>
   <c r="F22" i="7"/>
   <c r="E22" i="7"/>
   <c r="D22" i="7"/>
   <c r="L8" i="7"/>
   <c r="K8" i="7"/>
   <c r="L10" i="6"/>
@@ -3851,55 +3849,52 @@
   <c r="F46" i="3"/>
   <c r="E46" i="3"/>
   <c r="D46" i="3"/>
   <c r="K45" i="3"/>
   <c r="Q45" i="3" s="1"/>
   <c r="K44" i="3"/>
   <c r="Q44" i="3" s="1"/>
   <c r="K43" i="3"/>
   <c r="Q43" i="3" s="1"/>
   <c r="K42" i="3"/>
   <c r="Q42" i="3" s="1"/>
   <c r="K41" i="3"/>
   <c r="Q41" i="3" s="1"/>
   <c r="Q46" i="3" s="1"/>
   <c r="K39" i="3"/>
   <c r="Q39" i="3" s="1"/>
   <c r="P40" i="3"/>
   <c r="O40" i="3"/>
   <c r="N40" i="3"/>
   <c r="H38" i="3"/>
   <c r="H40" i="3" s="1"/>
   <c r="K37" i="3"/>
   <c r="Q37" i="3" s="1"/>
   <c r="K36" i="3"/>
   <c r="Q36" i="3" s="1"/>
-  <c r="K35" i="3"/>
-[...1 lines deleted...]
-  <c r="J38" i="3" s="1"/>
+  <c r="J38" i="3"/>
   <c r="J40" i="3" s="1"/>
-  <c r="I35" i="3"/>
   <c r="G35" i="3"/>
   <c r="G38" i="3" s="1"/>
   <c r="G40" i="3" s="1"/>
   <c r="F35" i="3"/>
   <c r="F38" i="3" s="1"/>
   <c r="F40" i="3" s="1"/>
   <c r="E35" i="3"/>
   <c r="E38" i="3" s="1"/>
   <c r="E40" i="3" s="1"/>
   <c r="D35" i="3"/>
   <c r="D38" i="3" s="1"/>
   <c r="D40" i="3" s="1"/>
   <c r="K33" i="3"/>
   <c r="P32" i="3"/>
   <c r="O32" i="3"/>
   <c r="N32" i="3"/>
   <c r="J32" i="3"/>
   <c r="I32" i="3"/>
   <c r="H32" i="3"/>
   <c r="G32" i="3"/>
   <c r="F32" i="3"/>
   <c r="E32" i="3"/>
   <c r="D32" i="3"/>
   <c r="Q18" i="3"/>
   <c r="P18" i="3"/>
@@ -3912,51 +3907,50 @@
   <c r="H18" i="3"/>
   <c r="G18" i="3"/>
   <c r="F18" i="3"/>
   <c r="E18" i="3"/>
   <c r="D18" i="3"/>
   <c r="Q12" i="3"/>
   <c r="L18" i="7" s="1"/>
   <c r="L19" i="7" s="1"/>
   <c r="P12" i="3"/>
   <c r="N12" i="3"/>
   <c r="L10" i="3"/>
   <c r="K10" i="3"/>
   <c r="K12" i="3" s="1"/>
   <c r="J10" i="3"/>
   <c r="J12" i="3" s="1"/>
   <c r="I10" i="3"/>
   <c r="I12" i="3" s="1"/>
   <c r="H10" i="3"/>
   <c r="G10" i="3"/>
   <c r="F10" i="3"/>
   <c r="E10" i="3"/>
   <c r="D10" i="3"/>
   <c r="D12" i="3" s="1"/>
   <c r="L6" i="3"/>
   <c r="K6" i="3"/>
-  <c r="K34" i="3" s="1"/>
   <c r="Q34" i="3" s="1"/>
   <c r="J6" i="3"/>
   <c r="I6" i="3"/>
   <c r="H6" i="3"/>
   <c r="G6" i="3"/>
   <c r="F6" i="3"/>
   <c r="E6" i="3"/>
   <c r="D6" i="3"/>
   <c r="Q4" i="3"/>
   <c r="P4" i="3"/>
   <c r="O4" i="3"/>
   <c r="N4" i="3"/>
   <c r="L4" i="3"/>
   <c r="I30" i="7" s="1"/>
   <c r="K4" i="3"/>
   <c r="H30" i="7" s="1"/>
   <c r="J4" i="3"/>
   <c r="G30" i="7" s="1"/>
   <c r="I4" i="3"/>
   <c r="F30" i="7" s="1"/>
   <c r="H4" i="3"/>
   <c r="E30" i="7" s="1"/>
   <c r="G4" i="3"/>
   <c r="D30" i="7" s="1"/>
   <c r="F4" i="3"/>
@@ -4372,51 +4366,51 @@
   <c r="G5" i="7"/>
   <c r="F5" i="7"/>
   <c r="E4" i="7"/>
   <c r="F4" i="7"/>
   <c r="K5" i="7"/>
   <c r="K7" i="7" s="1"/>
   <c r="E5" i="7"/>
   <c r="N20" i="5"/>
   <c r="H4" i="7"/>
   <c r="H5" i="7"/>
   <c r="E24" i="7"/>
   <c r="L4" i="7"/>
   <c r="L6" i="7" s="1"/>
   <c r="E6" i="7"/>
   <c r="E7" i="7"/>
   <c r="L5" i="7"/>
   <c r="L7" i="7" s="1"/>
   <c r="K4" i="7"/>
   <c r="K6" i="7" s="1"/>
   <c r="I24" i="7"/>
   <c r="D4" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="354">
   <si>
     <t>Securities</t>
   </si>
   <si>
     <t>Compulsory deposits with the Brazilian Central Bank</t>
   </si>
   <si>
     <t>Loans to customers</t>
   </si>
   <si>
     <t>Right-of-use assets</t>
   </si>
   <si>
     <t>Funds from acceptances and issuance of securities</t>
   </si>
   <si>
     <t>Debt issued and other borrowed funds</t>
   </si>
   <si>
     <t>Investment securities</t>
   </si>
   <si>
     <t>Debentures (from Repurchase Agreements)</t>
   </si>
   <si>
@@ -5966,51 +5960,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right style="medium">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="188">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -6403,132 +6397,114 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="174" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="33" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...30 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hiperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{75A8E2AD-22EC-46BC-A66F-1D077BB6AC01}"/>
     <cellStyle name="Porcentagem" xfId="2" builtinId="5"/>
     <cellStyle name="Vírgula" xfId="1" builtinId="3"/>
     <cellStyle name="Vírgula 5" xfId="5" xr:uid="{8C9EE130-1265-4F56-9A5E-306F1871C926}"/>
   </cellStyles>
-  <dxfs count="40">
-[...9 lines deleted...]
-    </dxf>
+  <dxfs count="39">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -6889,51 +6865,51 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>84667</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>178446</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Imagem 4">
           <a:extLst>
@@ -6948,54 +6924,50 @@
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="18769" t="16108" r="28224" b="21315"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7772400" y="342900"/>
           <a:ext cx="773642" cy="524521"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7264,160 +7236,160 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:investors@agi.com.br" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ri.agi.com.br/en/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F509945-4E49-43C7-8A75-7C584845B274}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E5" sqref="E5:G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1.453125" style="88" customWidth="1"/>
     <col min="2" max="2" width="2.81640625" style="88" customWidth="1"/>
     <col min="3" max="3" width="46.1796875" style="88" customWidth="1"/>
     <col min="4" max="4" width="41" style="88" customWidth="1"/>
     <col min="5" max="7" width="9.81640625" style="88" customWidth="1"/>
     <col min="8" max="8" width="2.81640625" style="88" customWidth="1"/>
     <col min="9" max="9" width="1.6328125" style="88" customWidth="1"/>
     <col min="10" max="16384" width="0" style="88" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A1" s="119"/>
       <c r="B1" s="119"/>
       <c r="C1" s="119"/>
       <c r="D1" s="119"/>
       <c r="E1" s="119"/>
       <c r="F1" s="119"/>
       <c r="G1" s="119"/>
-      <c r="H1" s="164"/>
-      <c r="I1" s="164"/>
+      <c r="H1" s="173"/>
+      <c r="I1" s="173"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A2" s="119"/>
-      <c r="B2" s="165"/>
-      <c r="C2" s="166"/>
+      <c r="B2" s="174"/>
+      <c r="C2" s="175"/>
       <c r="D2" s="120"/>
       <c r="E2" s="120"/>
       <c r="F2" s="120"/>
       <c r="G2" s="120"/>
       <c r="H2" s="121"/>
       <c r="I2" s="119"/>
     </row>
     <row r="3" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="119"/>
       <c r="B3" s="122"/>
       <c r="C3" s="123" t="s">
         <v>163</v>
       </c>
       <c r="D3" s="123"/>
       <c r="E3" s="124"/>
       <c r="F3" s="124"/>
       <c r="G3" s="124"/>
       <c r="H3" s="125"/>
       <c r="I3" s="119"/>
     </row>
     <row r="4" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="119"/>
-      <c r="B4" s="167"/>
-      <c r="C4" s="168"/>
+      <c r="B4" s="176"/>
+      <c r="C4" s="177"/>
       <c r="D4" s="126"/>
       <c r="E4" s="124"/>
       <c r="F4" s="124"/>
       <c r="G4" s="124"/>
       <c r="H4" s="125"/>
       <c r="I4" s="119"/>
     </row>
     <row r="5" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="119"/>
       <c r="B5" s="122"/>
       <c r="C5" s="123" t="s">
         <v>164</v>
       </c>
       <c r="D5" s="123"/>
-      <c r="E5" s="169" t="s">
+      <c r="E5" s="178" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="169"/>
-      <c r="G5" s="169"/>
+      <c r="F5" s="178"/>
+      <c r="G5" s="178"/>
       <c r="H5" s="125"/>
       <c r="I5" s="119"/>
     </row>
     <row r="6" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="119"/>
       <c r="B6" s="122"/>
       <c r="C6" s="124" t="s">
         <v>165</v>
       </c>
-      <c r="E6" s="169"/>
-[...1 lines deleted...]
-      <c r="G6" s="169"/>
+      <c r="E6" s="178"/>
+      <c r="F6" s="178"/>
+      <c r="G6" s="178"/>
       <c r="H6" s="125"/>
       <c r="I6" s="119"/>
     </row>
     <row r="7" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="119"/>
       <c r="B7" s="122"/>
       <c r="C7" s="135" t="s">
         <v>166</v>
       </c>
-      <c r="E7" s="170"/>
-[...1 lines deleted...]
-      <c r="G7" s="170"/>
+      <c r="E7" s="179"/>
+      <c r="F7" s="179"/>
+      <c r="G7" s="179"/>
       <c r="H7" s="125"/>
       <c r="I7" s="119"/>
     </row>
     <row r="8" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="119"/>
       <c r="B8" s="122"/>
       <c r="C8" s="136" t="s">
         <v>167</v>
       </c>
-      <c r="E8" s="170"/>
-[...1 lines deleted...]
-      <c r="G8" s="170"/>
+      <c r="E8" s="179"/>
+      <c r="F8" s="179"/>
+      <c r="G8" s="179"/>
       <c r="H8" s="125"/>
       <c r="I8" s="119"/>
     </row>
     <row r="9" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="119"/>
       <c r="B9" s="122"/>
       <c r="C9" s="136" t="s">
         <v>168</v>
       </c>
       <c r="F9" s="124"/>
       <c r="G9" s="124"/>
       <c r="H9" s="125"/>
       <c r="I9" s="119"/>
     </row>
     <row r="10" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="119"/>
       <c r="B10" s="122"/>
       <c r="C10" s="135" t="s">
         <v>169</v>
       </c>
       <c r="E10" s="127"/>
       <c r="F10" s="124"/>
       <c r="G10" s="128" t="s">
         <v>170</v>
       </c>
@@ -7453,153 +7425,153 @@
       <c r="I12" s="119"/>
     </row>
     <row r="13" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="119"/>
       <c r="B13" s="122"/>
       <c r="C13" s="124"/>
       <c r="D13" s="124"/>
       <c r="E13" s="130"/>
       <c r="F13" s="130"/>
       <c r="G13" s="119"/>
       <c r="H13" s="131"/>
       <c r="I13" s="119"/>
     </row>
     <row r="14" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="119"/>
       <c r="B14" s="132"/>
       <c r="C14" s="133"/>
       <c r="D14" s="133"/>
       <c r="E14" s="133"/>
       <c r="F14" s="133"/>
       <c r="G14" s="133"/>
       <c r="H14" s="134"/>
       <c r="I14" s="119"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A15" s="164"/>
-[...1 lines deleted...]
-      <c r="C15" s="164"/>
+      <c r="A15" s="173"/>
+      <c r="B15" s="173"/>
+      <c r="C15" s="173"/>
       <c r="D15" s="119"/>
       <c r="E15" s="119"/>
       <c r="F15" s="119"/>
       <c r="G15" s="119"/>
-      <c r="H15" s="164"/>
-      <c r="I15" s="164"/>
+      <c r="H15" s="173"/>
+      <c r="I15" s="173"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="E7:G8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G12" r:id="rId1" display="https://ri.agi.com.br/en/" xr:uid="{1C3C857C-77F9-4670-A633-AFD3F8044921}"/>
     <hyperlink ref="C11" location="Operating!A1" display="- OPERATING INDICATORS" xr:uid="{290DB299-EE9E-4DAE-BEF9-9219430740FF}"/>
     <hyperlink ref="C8" location="'P&amp;L'!A1" display="- P&amp;L" xr:uid="{C259933C-38A8-40F9-9ABB-427EE7D55C73}"/>
     <hyperlink ref="C7" location="'Balance Sheet'!A1" display="- BALANCE SHEET" xr:uid="{AFB43F68-C01F-4C07-9B37-9681CCA641EB}"/>
     <hyperlink ref="C10" location="Funding!A1" display="- FUNDING" xr:uid="{9B4F2883-56D4-4053-ACB4-3DE18C8CFD34}"/>
     <hyperlink ref="C9" location="Portfolio!A1" display="- CREDIT PORTFOLIO" xr:uid="{AA552379-021E-41E8-9131-29F396ABAA8E}"/>
     <hyperlink ref="C12" location="Ratios!A1" display="- OPERATING INDICATORS" xr:uid="{1F63D460-5411-4D1C-833B-EACCA0C6FE12}"/>
     <hyperlink ref="G11" r:id="rId2" xr:uid="{013421EC-DB22-4DA8-9C8F-EE74462D228B}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56F44F97-656F-49CA-A3E5-63D34F0F1FF3}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:AH66"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="1" max="1" width="1.6328125" style="165" customWidth="1"/>
     <col min="2" max="2" width="91.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="91.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="17.6328125" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="14" width="17.6328125" style="1" customWidth="1"/>
     <col min="15" max="31" width="7.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="34" width="6.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="171" t="s">
+      <c r="B1" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="184" t="s">
+      <c r="C1" s="181" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="91"/>
       <c r="H1" s="91"/>
       <c r="I1" s="91"/>
       <c r="J1" s="91"/>
       <c r="K1" s="91"/>
       <c r="L1" s="91"/>
       <c r="M1" s="91"/>
       <c r="N1" s="91"/>
       <c r="O1" s="91"/>
       <c r="P1" s="91"/>
       <c r="Q1" s="91"/>
       <c r="R1" s="91"/>
       <c r="S1" s="91"/>
       <c r="T1" s="91"/>
       <c r="U1" s="91"/>
       <c r="V1" s="91"/>
       <c r="W1" s="91"/>
       <c r="X1" s="91"/>
       <c r="Y1" s="91"/>
       <c r="Z1" s="91"/>
       <c r="AA1" s="91"/>
       <c r="AB1" s="91"/>
       <c r="AC1" s="91"/>
       <c r="AD1" s="91"/>
       <c r="AE1" s="91"/>
       <c r="AF1" s="91"/>
       <c r="AG1" s="91"/>
       <c r="AH1" s="91"/>
     </row>
     <row r="2" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="171"/>
-      <c r="C2" s="184"/>
+      <c r="B2" s="180"/>
+      <c r="C2" s="181"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
@@ -7685,51 +7657,51 @@
       <c r="L4" s="91"/>
       <c r="M4" s="91"/>
       <c r="N4" s="91"/>
       <c r="O4" s="91"/>
       <c r="P4" s="91"/>
       <c r="Q4" s="91"/>
       <c r="R4" s="91"/>
       <c r="S4" s="91"/>
       <c r="T4" s="91"/>
       <c r="U4" s="91"/>
       <c r="V4" s="91"/>
       <c r="W4" s="91"/>
       <c r="X4" s="91"/>
       <c r="Y4" s="91"/>
       <c r="Z4" s="91"/>
       <c r="AA4" s="91"/>
       <c r="AB4" s="91"/>
       <c r="AC4" s="91"/>
       <c r="AD4" s="91"/>
       <c r="AE4" s="91"/>
       <c r="AF4" s="91"/>
       <c r="AG4" s="91"/>
       <c r="AH4" s="91"/>
     </row>
     <row r="5" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="176"/>
+      <c r="A5" s="166"/>
       <c r="B5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>199</v>
       </c>
       <c r="D5" s="10">
         <v>2022</v>
       </c>
       <c r="E5" s="10">
         <v>2023</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -7870,51 +7842,51 @@
         <v>1467.7439999999999</v>
       </c>
       <c r="H8" s="39">
         <v>14.023</v>
       </c>
       <c r="I8" s="39">
         <v>14.394</v>
       </c>
       <c r="J8" s="39">
         <v>1176.6590000000001</v>
       </c>
       <c r="K8" s="39">
         <v>2518.7939999999999</v>
       </c>
       <c r="L8" s="39">
         <v>0</v>
       </c>
       <c r="M8" s="39">
         <v>0</v>
       </c>
       <c r="N8" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="176"/>
+      <c r="A9" s="166"/>
       <c r="B9" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>204</v>
       </c>
       <c r="D9" s="39">
         <f t="shared" ref="D9:K9" si="0">SUM(D10:D13)</f>
         <v>10586.360999999999</v>
       </c>
       <c r="E9" s="39">
         <f t="shared" si="0"/>
         <v>16019.078</v>
       </c>
       <c r="F9" s="39">
         <f t="shared" si="0"/>
         <v>17953.477999999999</v>
       </c>
       <c r="G9" s="39">
         <f t="shared" si="0"/>
         <v>19561.113000000001</v>
       </c>
       <c r="H9" s="39">
         <f t="shared" si="0"/>
         <v>22765.014000000003</v>
@@ -7923,261 +7895,261 @@
         <f t="shared" si="0"/>
         <v>25896.984</v>
       </c>
       <c r="J9" s="39">
         <f t="shared" si="0"/>
         <v>28578.67</v>
       </c>
       <c r="K9" s="39">
         <f t="shared" si="0"/>
         <v>31977.563000000002</v>
       </c>
       <c r="L9" s="39">
         <f>SUM(L10:L14)</f>
         <v>40202.529410509997</v>
       </c>
       <c r="M9" s="39">
         <f>SUM(M10:M14)</f>
         <v>41258.209999999992</v>
       </c>
       <c r="N9" s="39">
         <f>SUM(N10:N14)</f>
         <v>43897.349999999991</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="176"/>
+      <c r="A10" s="166"/>
       <c r="B10" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>206</v>
       </c>
       <c r="D10" s="41">
         <v>736.41300000000001</v>
       </c>
       <c r="E10" s="41">
         <v>431.38</v>
       </c>
       <c r="F10" s="41">
         <v>431.28500000000003</v>
       </c>
       <c r="G10" s="41">
         <v>422.14600000000002</v>
       </c>
       <c r="H10" s="41">
         <v>819.33</v>
       </c>
       <c r="I10" s="41">
         <v>1904.0139999999999</v>
       </c>
       <c r="J10" s="41">
         <v>1657.8019999999999</v>
       </c>
       <c r="K10" s="41">
         <v>1877.2550000000001</v>
       </c>
       <c r="L10" s="41">
         <v>2364.1864105099999</v>
       </c>
       <c r="M10" s="41">
         <v>2474.971</v>
       </c>
       <c r="N10" s="41">
         <v>4054.2719999999999</v>
       </c>
     </row>
     <row r="11" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="176"/>
+      <c r="A11" s="166"/>
       <c r="B11" s="40" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>207</v>
       </c>
       <c r="D11" s="41">
         <v>556.81700000000001</v>
       </c>
       <c r="E11" s="41">
         <v>723.57299999999998</v>
       </c>
       <c r="F11" s="41">
         <v>766.75199999999995</v>
       </c>
       <c r="G11" s="41">
         <v>1069.402</v>
       </c>
       <c r="H11" s="41">
         <v>1166.4649999999999</v>
       </c>
       <c r="I11" s="41">
         <v>1392.72</v>
       </c>
       <c r="J11" s="41">
         <v>1497.701</v>
       </c>
       <c r="K11" s="41">
         <v>1502.722</v>
       </c>
       <c r="L11" s="41">
         <v>5491.4380000000001</v>
       </c>
       <c r="M11" s="41">
         <v>5681.067</v>
       </c>
       <c r="N11" s="41">
         <v>5892.7389999999996</v>
       </c>
     </row>
     <row r="12" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="176"/>
+      <c r="A12" s="166"/>
       <c r="B12" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>205</v>
       </c>
       <c r="D12" s="41">
         <v>10295.695</v>
       </c>
       <c r="E12" s="41">
         <v>16153.382</v>
       </c>
       <c r="F12" s="41">
         <v>18070.776999999998</v>
       </c>
       <c r="G12" s="41">
         <v>19401.702000000001</v>
       </c>
       <c r="H12" s="41">
         <v>22275.785</v>
       </c>
       <c r="I12" s="41">
         <v>24223.629000000001</v>
       </c>
       <c r="J12" s="41">
         <v>27239.473999999998</v>
       </c>
       <c r="K12" s="41">
         <v>30599.282999999999</v>
       </c>
       <c r="L12" s="41">
         <v>34461.356</v>
       </c>
       <c r="M12" s="41">
         <v>34855.040999999997</v>
       </c>
       <c r="N12" s="41">
         <v>35498.517999999996</v>
       </c>
     </row>
     <row r="13" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="176"/>
+      <c r="A13" s="166"/>
       <c r="B13" s="40" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>185</v>
       </c>
       <c r="D13" s="41">
         <v>-1002.564</v>
       </c>
       <c r="E13" s="41">
         <v>-1289.2570000000001</v>
       </c>
       <c r="F13" s="41">
         <v>-1315.336</v>
       </c>
       <c r="G13" s="41">
         <v>-1332.1369999999999</v>
       </c>
       <c r="H13" s="41">
         <v>-1496.566</v>
       </c>
       <c r="I13" s="41">
         <v>-1623.3789999999999</v>
       </c>
       <c r="J13" s="41">
         <v>-1816.307</v>
       </c>
       <c r="K13" s="41">
         <v>-2001.6969999999999</v>
       </c>
       <c r="L13" s="41">
         <v>-2114.451</v>
       </c>
       <c r="M13" s="41">
         <v>-2413.6410000000001</v>
       </c>
       <c r="N13" s="41">
         <v>-2116.0839999999998</v>
       </c>
     </row>
     <row r="14" spans="1:34" s="28" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="175"/>
+      <c r="A14" s="165"/>
       <c r="B14" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>208</v>
       </c>
       <c r="D14" s="41">
         <v>0</v>
       </c>
       <c r="E14" s="41">
         <v>0</v>
       </c>
       <c r="F14" s="41">
         <v>0</v>
       </c>
       <c r="G14" s="41">
         <v>0</v>
       </c>
       <c r="H14" s="41">
         <v>0</v>
       </c>
       <c r="I14" s="41">
         <v>0</v>
       </c>
       <c r="J14" s="41">
         <v>0</v>
       </c>
       <c r="K14" s="41">
         <v>0</v>
       </c>
       <c r="L14" s="41">
         <v>0</v>
       </c>
       <c r="M14" s="41">
         <v>660.77200000000005</v>
       </c>
       <c r="N14" s="41">
         <v>567.90499999999997</v>
       </c>
     </row>
     <row r="15" spans="1:34" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="177"/>
+      <c r="A15" s="167"/>
       <c r="B15" s="37" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="37" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="39">
         <v>7.4630000000000001</v>
       </c>
       <c r="E15" s="39">
         <v>0</v>
       </c>
       <c r="F15" s="39">
         <v>0</v>
       </c>
       <c r="G15" s="39">
         <v>0</v>
       </c>
       <c r="H15" s="39">
         <v>0</v>
       </c>
       <c r="I15" s="39">
         <v>0</v>
       </c>
       <c r="J15" s="39">
@@ -9633,51 +9605,51 @@
         <v>159.27699999999999</v>
       </c>
       <c r="H53" s="22">
         <v>278.37599999999998</v>
       </c>
       <c r="I53" s="22">
         <v>-1.157</v>
       </c>
       <c r="J53" s="22">
         <v>207.49100000000001</v>
       </c>
       <c r="K53" s="22">
         <v>384.73899999999998</v>
       </c>
       <c r="L53" s="22">
         <v>529.71100000000001</v>
       </c>
       <c r="M53" s="22">
         <v>-1.2969999999999999</v>
       </c>
       <c r="N53" s="22">
         <v>-16.965</v>
       </c>
     </row>
     <row r="54" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="177"/>
+      <c r="A54" s="167"/>
       <c r="B54" s="72" t="s">
         <v>85</v>
       </c>
       <c r="C54" s="72" t="s">
         <v>239</v>
       </c>
       <c r="D54" s="22">
         <v>0</v>
       </c>
       <c r="E54" s="22">
         <v>0</v>
       </c>
       <c r="F54" s="22">
         <v>-2.4649999999999999</v>
       </c>
       <c r="G54" s="22">
         <v>-2.4649999999999999</v>
       </c>
       <c r="H54" s="22">
         <v>0</v>
       </c>
       <c r="I54" s="22">
         <v>285.07400000000001</v>
       </c>
       <c r="J54" s="22">
@@ -9715,205 +9687,205 @@
       <c r="G55" s="22">
         <v>12.076000000000001</v>
       </c>
       <c r="H55" s="22">
         <v>11.917999999999999</v>
       </c>
       <c r="I55" s="22">
         <v>49.851999999999997</v>
       </c>
       <c r="J55" s="22">
         <v>12.336</v>
       </c>
       <c r="K55" s="22">
         <v>-5.7590000000000003</v>
       </c>
       <c r="L55" s="22">
         <v>-3.1</v>
       </c>
       <c r="M55" s="22">
         <v>-3.2789999999999999</v>
       </c>
       <c r="N55" s="22">
         <v>-3.4740000000000002</v>
       </c>
     </row>
-    <row r="56" spans="1:14" s="182" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B56" s="180" t="s">
+    <row r="56" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="167"/>
+      <c r="B56" s="169" t="s">
         <v>346</v>
       </c>
-      <c r="C56" s="180" t="s">
+      <c r="C56" s="169" t="s">
         <v>347</v>
       </c>
-      <c r="D56" s="181">
+      <c r="D56" s="170">
         <v>11.676</v>
       </c>
-      <c r="E56" s="181">
+      <c r="E56" s="170">
         <v>-2.847</v>
       </c>
-      <c r="F56" s="181">
+      <c r="F56" s="170">
         <v>-2.3980000000000001</v>
       </c>
-      <c r="G56" s="181">
+      <c r="G56" s="170">
         <v>-2.0249999999999999</v>
       </c>
-      <c r="H56" s="181">
+      <c r="H56" s="170">
         <v>-1.4570000000000001</v>
       </c>
-      <c r="I56" s="181">
+      <c r="I56" s="170">
         <v>114.623</v>
       </c>
-      <c r="J56" s="181">
+      <c r="J56" s="170">
         <v>-3.85</v>
       </c>
-      <c r="K56" s="181">
+      <c r="K56" s="170">
         <v>-2.661</v>
       </c>
-      <c r="L56" s="181">
+      <c r="L56" s="170">
         <v>-1.556</v>
       </c>
-      <c r="M56" s="181">
-[...2 lines deleted...]
-      <c r="N56" s="181">
+      <c r="M56" s="170">
+        <v>0</v>
+      </c>
+      <c r="N56" s="170">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B57" s="154" t="s">
         <v>87</v>
       </c>
-      <c r="C57" s="178">
-        <f>SUM(C49:C56)</f>
+      <c r="C57" s="168">
+        <f t="shared" ref="C57:N57" si="6">SUM(C49:C56)</f>
         <v>0</v>
       </c>
       <c r="D57" s="157">
-        <f>SUM(D49:D56)</f>
+        <f t="shared" si="6"/>
         <v>974.60200000000009</v>
       </c>
       <c r="E57" s="157">
-        <f>SUM(E49:E56)</f>
+        <f t="shared" si="6"/>
         <v>1305.1889999999999</v>
       </c>
       <c r="F57" s="157">
-        <f>SUM(F49:F56)</f>
+        <f t="shared" si="6"/>
         <v>1534.268</v>
       </c>
       <c r="G57" s="157">
-        <f>SUM(G49:G56)</f>
+        <f t="shared" si="6"/>
         <v>1754.94</v>
       </c>
       <c r="H57" s="157">
-        <f>SUM(H49:H56)</f>
+        <f t="shared" si="6"/>
         <v>1877.7139999999997</v>
       </c>
       <c r="I57" s="157">
-        <f>SUM(I49:I56)</f>
+        <f t="shared" si="6"/>
         <v>2476.7139999999999</v>
       </c>
       <c r="J57" s="157">
-        <f>SUM(J49:J56)</f>
+        <f t="shared" si="6"/>
         <v>2846.143</v>
       </c>
       <c r="K57" s="157">
-        <f>SUM(K49:K56)</f>
+        <f t="shared" si="6"/>
         <v>2938.9189999999999</v>
       </c>
       <c r="L57" s="157">
-        <f>SUM(L49:L56)</f>
+        <f t="shared" si="6"/>
         <v>3087.6549999999997</v>
       </c>
       <c r="M57" s="157">
-        <f>SUM(M49:M56)</f>
+        <f t="shared" si="6"/>
         <v>3276.8599999999997</v>
       </c>
       <c r="N57" s="157">
-        <f>SUM(N49:N56)</f>
+        <f t="shared" si="6"/>
         <v>4654.99</v>
       </c>
     </row>
     <row r="58" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B58" s="155"/>
       <c r="C58" s="155"/>
       <c r="D58" s="157"/>
       <c r="E58" s="157"/>
       <c r="F58" s="157"/>
       <c r="G58" s="157"/>
       <c r="H58" s="157"/>
       <c r="I58" s="157"/>
       <c r="J58" s="157"/>
       <c r="K58" s="157"/>
       <c r="L58" s="157"/>
       <c r="M58" s="157"/>
       <c r="N58" s="157"/>
     </row>
     <row r="59" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B59" s="154" t="s">
         <v>88</v>
       </c>
       <c r="C59" s="154" t="s">
         <v>319</v>
       </c>
       <c r="D59" s="157">
-        <f>SUM(D57,D46)</f>
+        <f t="shared" ref="D59:M59" si="7">SUM(D57,D46)</f>
         <v>12764.476000000001</v>
       </c>
       <c r="E59" s="157">
-        <f>SUM(E57,E46)</f>
+        <f t="shared" si="7"/>
         <v>19359.381999999994</v>
       </c>
       <c r="F59" s="157">
-        <f>SUM(F57,F46)</f>
+        <f t="shared" si="7"/>
         <v>21677.973000000002</v>
       </c>
       <c r="G59" s="157">
-        <f>SUM(G57,G46)</f>
+        <f t="shared" si="7"/>
         <v>23905.281999999996</v>
       </c>
       <c r="H59" s="157">
-        <f>SUM(H57,H46)</f>
+        <f t="shared" si="7"/>
         <v>25799.737999999994</v>
       </c>
       <c r="I59" s="157">
-        <f>SUM(I57,I46)</f>
+        <f t="shared" si="7"/>
         <v>29514.960999999999</v>
       </c>
       <c r="J59" s="157">
-        <f>SUM(J57,J46)</f>
+        <f t="shared" si="7"/>
         <v>33147.688000000009</v>
       </c>
       <c r="K59" s="157">
-        <f>SUM(K57,K46)</f>
+        <f t="shared" si="7"/>
         <v>38427.866331230005</v>
       </c>
       <c r="L59" s="157">
-        <f>SUM(L57,L46)</f>
+        <f t="shared" si="7"/>
         <v>44868.450582580001</v>
       </c>
       <c r="M59" s="157">
-        <f>SUM(M57,M46)</f>
+        <f t="shared" si="7"/>
         <v>47760.585000000006</v>
       </c>
       <c r="N59" s="157">
         <f>SUM(N46,N57)</f>
         <v>50193.381999999991</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
       <c r="D61" s="158"/>
       <c r="E61" s="158"/>
       <c r="F61" s="158"/>
       <c r="G61" s="158"/>
       <c r="H61" s="158"/>
       <c r="I61" s="158"/>
       <c r="J61" s="158"/>
       <c r="K61" s="158"/>
       <c r="L61" s="158"/>
       <c r="M61" s="158"/>
       <c r="N61" s="158"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
       <c r="J62" s="28"/>
       <c r="K62" s="28"/>
       <c r="L62" s="28"/>
@@ -9933,134 +9905,134 @@
       <c r="J64" s="161"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
       <c r="M64" s="161"/>
       <c r="N64" s="162"/>
     </row>
     <row r="65" spans="10:14" x14ac:dyDescent="0.35">
       <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
       <c r="M65" s="28"/>
       <c r="N65" s="28"/>
     </row>
     <row r="66" spans="10:14" x14ac:dyDescent="0.35">
       <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
       <c r="M66" s="28"/>
       <c r="N66" s="163"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="B5:C24 D49:N59 A56:A1048576 D5:AH5 B1:AH4">
-    <cfRule type="cellIs" dxfId="39" priority="2" operator="equal">
+  <conditionalFormatting sqref="A1:A54">
+    <cfRule type="cellIs" dxfId="38" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B27:C28">
-    <cfRule type="cellIs" dxfId="38" priority="7" operator="equal">
+    <cfRule type="cellIs" dxfId="37" priority="7" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B1:AH4 D5:AH5 B5:C24 D49:N59 A56:A1048576">
+    <cfRule type="cellIs" dxfId="36" priority="2" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D6:N28 B30:N30 B31:C45 D31:N46 B48:N48 C57:N57">
-    <cfRule type="cellIs" dxfId="37" priority="8" operator="equal">
+    <cfRule type="cellIs" dxfId="35" priority="8" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J29">
-    <cfRule type="cellIs" dxfId="36" priority="14" operator="equal">
+    <cfRule type="cellIs" dxfId="34" priority="14" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N62">
-    <cfRule type="cellIs" dxfId="35" priority="12" operator="equal">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="34" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="33" priority="12" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{6058852E-3CBB-46C0-B450-CCF76C8111D6}"/>
     <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{D8A8F539-D338-449F-865F-921F93C8E8D9}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B214394C-CB33-4AB4-B910-1980A4EF1E14}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:T59"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="3" topLeftCell="F4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
+      <selection pane="bottomRight" activeCell="Q6" sqref="Q6:Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="1" max="1" width="1.6328125" style="165" customWidth="1"/>
     <col min="2" max="2" width="91.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="91.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="17.6328125" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="12" width="17.6328125" style="1" customWidth="1"/>
     <col min="13" max="13" width="0.81640625" style="1" customWidth="1"/>
     <col min="14" max="17" width="17.6328125" style="1" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="172" t="s">
+      <c r="B1" s="182" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="184" t="s">
+      <c r="C1" s="181" t="s">
         <v>15</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="L1" s="3"/>
     </row>
     <row r="2" spans="1:20" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="172"/>
-      <c r="C2" s="184"/>
+      <c r="B2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
-      <c r="G2" s="174"/>
+      <c r="G2" s="164"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="7"/>
       <c r="N2" s="4"/>
       <c r="O2" s="8"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="8"/>
     </row>
     <row r="3" spans="1:20" ht="16" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>19</v>
@@ -10076,51 +10048,51 @@
       </c>
       <c r="J3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="M3" s="11"/>
       <c r="N3" s="10">
         <v>2022</v>
       </c>
       <c r="O3" s="10">
         <v>2023</v>
       </c>
       <c r="P3" s="10">
         <v>2024</v>
       </c>
       <c r="Q3" s="10">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="175"/>
+      <c r="A4" s="165"/>
       <c r="B4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>277</v>
       </c>
       <c r="D4" s="14">
         <f t="shared" ref="D4:K4" si="0">SUM(D5,D9,D11)</f>
         <v>1636.9850000000001</v>
       </c>
       <c r="E4" s="14">
         <f t="shared" si="0"/>
         <v>1682.3339999999998</v>
       </c>
       <c r="F4" s="14">
         <f t="shared" si="0"/>
         <v>1827.79</v>
       </c>
       <c r="G4" s="14">
         <f t="shared" si="0"/>
         <v>2137.252</v>
       </c>
       <c r="H4" s="14">
         <f t="shared" si="0"/>
         <v>2424.8780000000002</v>
@@ -10141,51 +10113,51 @@
         <f>SUM(L5,L9,L11)</f>
         <v>2996.5820000000003</v>
       </c>
       <c r="M4" s="15"/>
       <c r="N4" s="14">
         <f t="shared" ref="N4:P4" si="1">SUM(N5,N9,N11)</f>
         <v>3322.049</v>
       </c>
       <c r="O4" s="14">
         <f t="shared" si="1"/>
         <v>4987.6439999999993</v>
       </c>
       <c r="P4" s="14">
         <f t="shared" si="1"/>
         <v>7284.3609999999999</v>
       </c>
       <c r="Q4" s="14">
         <f>SUM(Q5,Q9,Q11)</f>
         <v>10694.24</v>
       </c>
       <c r="R4" s="16"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
     <row r="5" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="176"/>
+      <c r="A5" s="166"/>
       <c r="B5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>295</v>
       </c>
       <c r="D5" s="17">
         <v>1494.375</v>
       </c>
       <c r="E5" s="17">
         <v>1583.7449999999999</v>
       </c>
       <c r="F5" s="17">
         <v>1697.5029999999999</v>
       </c>
       <c r="G5" s="17">
         <v>1889.6990000000001</v>
       </c>
       <c r="H5" s="18">
         <v>2065.11</v>
       </c>
       <c r="I5" s="17">
         <v>2216.0831447800001</v>
       </c>
       <c r="J5" s="17">
@@ -10242,95 +10214,95 @@
         <v>133.91409716000021</v>
       </c>
       <c r="I6" s="21">
         <f t="shared" si="2"/>
         <v>155.04652077999981</v>
       </c>
       <c r="J6" s="21">
         <f t="shared" si="2"/>
         <v>266.67240487000026</v>
       </c>
       <c r="K6" s="21">
         <f t="shared" si="2"/>
         <v>425.52663686000005</v>
       </c>
       <c r="L6" s="22">
         <f>L5-L7</f>
         <v>497.84900000000016</v>
       </c>
       <c r="M6" s="15"/>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="P6" s="24">
         <v>423.49321899999995</v>
       </c>
       <c r="Q6" s="24">
-        <v>550.76700100000005</v>
+        <v>981.15965967000034</v>
       </c>
     </row>
     <row r="7" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>297</v>
       </c>
       <c r="D7" s="21">
         <v>1402.221626</v>
       </c>
       <c r="E7" s="21">
         <v>1479.1068789999999</v>
       </c>
       <c r="F7" s="21">
         <v>1577.7118329999998</v>
       </c>
       <c r="G7" s="21">
         <v>1738.57033</v>
       </c>
       <c r="H7" s="22">
         <v>1931.1959028399999</v>
       </c>
       <c r="I7" s="21">
         <v>2061.0366240000003</v>
       </c>
       <c r="J7" s="21">
         <v>2262.8145397799999</v>
       </c>
       <c r="K7" s="21">
         <v>2286.2792737100012</v>
       </c>
       <c r="L7" s="22">
         <v>2212.27</v>
       </c>
       <c r="M7" s="15"/>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="24">
         <v>6241.8287810000002</v>
       </c>
       <c r="Q7" s="24">
-        <v>8971.7196230000009</v>
+        <v>8541.3263403300007</v>
       </c>
     </row>
     <row r="8" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>298</v>
       </c>
       <c r="D8" s="21">
         <v>-602.51900000000001</v>
       </c>
       <c r="E8" s="21">
         <v>-633.06799999999998</v>
       </c>
       <c r="F8" s="21">
         <v>-684.71299999999997</v>
       </c>
       <c r="G8" s="21">
         <v>-850.553</v>
       </c>
       <c r="H8" s="21">
         <v>-950.08600000000001</v>
       </c>
       <c r="I8" s="21">
@@ -10338,101 +10310,101 @@
       </c>
       <c r="J8" s="21">
         <v>-1414.49644483</v>
       </c>
       <c r="K8" s="21">
         <v>-1580.2690584899992</v>
       </c>
       <c r="L8" s="22">
         <v>-1627.3109999999999</v>
       </c>
       <c r="M8" s="15"/>
       <c r="N8" s="24">
         <v>-1066.7180000000001</v>
       </c>
       <c r="O8" s="24">
         <v>-1885.4349999999999</v>
       </c>
       <c r="P8" s="24">
         <v>-2770.8530000000001</v>
       </c>
       <c r="Q8" s="24">
         <v>-5076.1719999999996</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="176"/>
+      <c r="A9" s="166"/>
       <c r="B9" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>299</v>
       </c>
       <c r="D9" s="21">
         <v>38.371000000000002</v>
       </c>
       <c r="E9" s="21">
         <v>10.664999999999999</v>
       </c>
       <c r="F9" s="21">
         <v>-4.2629999999999999</v>
       </c>
       <c r="G9" s="21">
         <v>47.338999999999999</v>
       </c>
       <c r="H9" s="21">
         <v>43.872999999999998</v>
       </c>
       <c r="I9" s="21">
         <v>87.925440120000005</v>
       </c>
       <c r="J9" s="21">
         <v>82.846862450000003</v>
       </c>
       <c r="K9" s="21">
         <v>88.573697429999982</v>
       </c>
       <c r="L9" s="22">
         <v>185.74799999999999</v>
       </c>
       <c r="M9" s="15"/>
       <c r="N9" s="24">
         <v>104.149</v>
       </c>
       <c r="O9" s="24">
         <v>81.248999999999995</v>
       </c>
       <c r="P9" s="24">
         <v>92.111999999999995</v>
       </c>
       <c r="Q9" s="24">
         <v>303.21899999999999</v>
       </c>
       <c r="S9" s="16"/>
     </row>
     <row r="10" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="176"/>
+      <c r="A10" s="166"/>
       <c r="B10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>300</v>
       </c>
       <c r="D10" s="14">
         <f t="shared" ref="D10:G10" si="3">SUM(D5,D8:D9)</f>
         <v>930.22699999999998</v>
       </c>
       <c r="E10" s="14">
         <f t="shared" si="3"/>
         <v>961.34199999999987</v>
       </c>
       <c r="F10" s="14">
         <f t="shared" si="3"/>
         <v>1008.5269999999999</v>
       </c>
       <c r="G10" s="14">
         <f t="shared" si="3"/>
         <v>1086.4850000000001</v>
       </c>
       <c r="H10" s="14">
         <f>SUM(H5,H8:H9)</f>
         <v>1158.8970000000002</v>
@@ -10453,101 +10425,101 @@
         <f>SUM(L5,L8:L9)</f>
         <v>1268.5560000000003</v>
       </c>
       <c r="M10" s="15"/>
       <c r="N10" s="14">
         <f>SUM(N5,N8:N9)</f>
         <v>2120.6660000000002</v>
       </c>
       <c r="O10" s="14">
         <f>SUM(O5,O8:O9)</f>
         <v>2904.9369999999994</v>
       </c>
       <c r="P10" s="14">
         <f>SUM(P5,P8:P9)</f>
         <v>3986.5810000000001</v>
       </c>
       <c r="Q10" s="14">
         <f>SUM(Q5,Q8:Q9)</f>
         <v>4749.5330000000013</v>
       </c>
       <c r="R10" s="16"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
     </row>
     <row r="11" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="176"/>
+      <c r="A11" s="166"/>
       <c r="B11" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>301</v>
       </c>
       <c r="D11" s="24">
         <v>104.239</v>
       </c>
       <c r="E11" s="24">
         <v>87.924000000000007</v>
       </c>
       <c r="F11" s="24">
         <v>134.55000000000001</v>
       </c>
       <c r="G11" s="24">
         <v>200.214</v>
       </c>
       <c r="H11" s="24">
         <v>315.89499999999998</v>
       </c>
       <c r="I11" s="24">
         <v>206.52</v>
       </c>
       <c r="J11" s="24">
         <v>188.04499999999999</v>
       </c>
       <c r="K11" s="24">
         <v>158.07500000000005</v>
       </c>
       <c r="L11" s="26">
         <v>100.715</v>
       </c>
       <c r="M11" s="15"/>
       <c r="N11" s="24">
         <v>134.66499999999999</v>
       </c>
       <c r="O11" s="24">
         <v>197.27199999999999</v>
       </c>
       <c r="P11" s="24">
         <v>526.92700000000002</v>
       </c>
       <c r="Q11" s="24">
         <v>868.53499999999997</v>
       </c>
       <c r="S11" s="12"/>
     </row>
     <row r="12" spans="1:20" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="176"/>
+      <c r="A12" s="166"/>
       <c r="B12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>302</v>
       </c>
       <c r="D12" s="14">
         <f t="shared" ref="D12:L12" si="4">SUM(D10:D11)</f>
         <v>1034.4659999999999</v>
       </c>
       <c r="E12" s="14">
         <f t="shared" si="4"/>
         <v>1049.2659999999998</v>
       </c>
       <c r="F12" s="14">
         <f t="shared" si="4"/>
         <v>1143.077</v>
       </c>
       <c r="G12" s="14">
         <f t="shared" si="4"/>
         <v>1286.6990000000001</v>
       </c>
       <c r="H12" s="14">
         <f t="shared" si="4"/>
         <v>1474.7920000000001</v>
@@ -10567,51 +10539,51 @@
       <c r="L12" s="14">
         <f t="shared" si="4"/>
         <v>1369.2710000000002</v>
       </c>
       <c r="M12" s="15"/>
       <c r="N12" s="14">
         <f>SUM(N10:N11)</f>
         <v>2255.3310000000001</v>
       </c>
       <c r="O12" s="14">
         <f>SUM(O10:O11)</f>
         <v>3102.2089999999994</v>
       </c>
       <c r="P12" s="14">
         <f>SUM(P10:P11)</f>
         <v>4513.5079999999998</v>
       </c>
       <c r="Q12" s="14">
         <f>SUM(Q10:Q11)</f>
         <v>5618.0680000000011</v>
       </c>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
     </row>
     <row r="13" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="176"/>
+      <c r="A13" s="166"/>
       <c r="B13" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="27" t="s">
         <v>303</v>
       </c>
       <c r="D13" s="24">
         <v>-232.161</v>
       </c>
       <c r="E13" s="24">
         <v>-210.52199999999999</v>
       </c>
       <c r="F13" s="24">
         <v>-341.14800000000002</v>
       </c>
       <c r="G13" s="24">
         <v>-349.88</v>
       </c>
       <c r="H13" s="24">
         <v>-361.45400000000001</v>
       </c>
       <c r="I13" s="24">
         <v>-351.47800000000001</v>
       </c>
       <c r="J13" s="24">
@@ -10664,51 +10636,51 @@
       </c>
       <c r="J14" s="24">
         <v>-141.37700000000001</v>
       </c>
       <c r="K14" s="21">
         <v>-151.80899999999997</v>
       </c>
       <c r="L14" s="26">
         <v>-90.57</v>
       </c>
       <c r="M14" s="15"/>
       <c r="N14" s="24">
         <v>-412.49099999999999</v>
       </c>
       <c r="O14" s="24">
         <v>-438.74900000000002</v>
       </c>
       <c r="P14" s="24">
         <v>-448.86500000000001</v>
       </c>
       <c r="Q14" s="24">
         <v>-524.67399999999998</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="177"/>
+      <c r="A15" s="167"/>
       <c r="B15" s="25" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>305</v>
       </c>
       <c r="D15" s="24">
         <v>-243.38800000000001</v>
       </c>
       <c r="E15" s="24">
         <v>-280.16399999999999</v>
       </c>
       <c r="F15" s="24">
         <v>-307.666</v>
       </c>
       <c r="G15" s="24">
         <v>-394.625</v>
       </c>
       <c r="H15" s="24">
         <v>-317.82900000000001</v>
       </c>
       <c r="I15" s="24">
         <v>-330.96408821999995</v>
       </c>
       <c r="J15" s="24">
@@ -10870,51 +10842,51 @@
         <v>-1138.8115495099998</v>
       </c>
       <c r="L18" s="14">
         <f>SUM(L13:L17)</f>
         <v>-1136.1139999999998</v>
       </c>
       <c r="M18" s="15"/>
       <c r="N18" s="14">
         <f t="shared" ref="N18:Q18" si="6">SUM(N13:N17)</f>
         <v>-2011.421</v>
       </c>
       <c r="O18" s="14">
         <f t="shared" si="6"/>
         <v>-2513.4</v>
       </c>
       <c r="P18" s="14">
         <f t="shared" si="6"/>
         <v>-3403.2240000000002</v>
       </c>
       <c r="Q18" s="14">
         <f t="shared" si="6"/>
         <v>-4241.6020000000008</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="28" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="175"/>
+      <c r="A19" s="165"/>
       <c r="B19" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>309</v>
       </c>
       <c r="D19" s="30">
         <f t="shared" ref="D19:K19" si="7">SUM(D12,D18)</f>
         <v>306.11399999999992</v>
       </c>
       <c r="E19" s="30">
         <f t="shared" si="7"/>
         <v>308.12199999999984</v>
       </c>
       <c r="F19" s="30">
         <f t="shared" si="7"/>
         <v>241.40600000000006</v>
       </c>
       <c r="G19" s="30">
         <f t="shared" si="7"/>
         <v>254.64100000000008</v>
       </c>
       <c r="H19" s="30">
         <f t="shared" si="7"/>
         <v>513.15100000000007</v>
@@ -11548,199 +11520,194 @@
         <v>2800.3788071000004</v>
       </c>
       <c r="K32" s="14">
         <f t="shared" ref="K32:K45" si="14">K4</f>
         <v>2958.4546080000009</v>
       </c>
       <c r="L32" s="14">
         <f>SUM(L33,L37,L39)</f>
         <v>2996.5820000000003</v>
       </c>
       <c r="M32" s="12"/>
       <c r="N32" s="14">
         <f t="shared" ref="N32:P32" si="15">SUM(N33,N37,N39)</f>
         <v>3322.049</v>
       </c>
       <c r="O32" s="14">
         <f t="shared" si="15"/>
         <v>4987.6439999999993</v>
       </c>
       <c r="P32" s="14">
         <f t="shared" si="15"/>
         <v>7284.3609999999999</v>
       </c>
       <c r="Q32" s="14">
         <f>SUM(Q33,Q37,Q39)</f>
-        <v>10694.240624</v>
+        <v>10694.24</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>295</v>
       </c>
       <c r="D33" s="14">
         <v>1494.375</v>
       </c>
       <c r="E33" s="14">
         <v>1583.7449999999999</v>
       </c>
       <c r="F33" s="14">
         <v>1697.5029999999999</v>
       </c>
       <c r="G33" s="14">
         <v>1889.6990000000001</v>
       </c>
       <c r="H33" s="14">
         <v>2065.11</v>
       </c>
       <c r="I33" s="14">
         <v>2216.0831447800001</v>
       </c>
       <c r="J33" s="14">
         <v>2529.4869446500002</v>
       </c>
       <c r="K33" s="14">
         <f t="shared" si="14"/>
         <v>2711.8059105700013</v>
       </c>
       <c r="L33" s="18">
         <v>2710.1190000000001</v>
       </c>
       <c r="M33" s="12"/>
       <c r="N33" s="19">
         <v>3083.2350000000001</v>
       </c>
       <c r="O33" s="19">
         <v>4709.1229999999996</v>
       </c>
       <c r="P33" s="14">
         <f>SUM(P34:P35)</f>
         <v>6665.3220000000001</v>
       </c>
       <c r="Q33" s="14">
         <f>SUM(Q34:Q35)</f>
-        <v>9522.486624000001</v>
+        <v>9522.4860000000008</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B34" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>296</v>
       </c>
       <c r="D34" s="24">
         <v>81.734954000000002</v>
       </c>
       <c r="E34" s="24">
         <v>93.635188999999997</v>
       </c>
       <c r="F34" s="24">
         <v>114.323246</v>
       </c>
       <c r="G34" s="24">
         <v>133.79982999999999</v>
       </c>
       <c r="H34" s="24">
-        <v>124.39462399999999</v>
+        <v>133.91409716000021</v>
       </c>
       <c r="I34" s="24">
-        <v>122.57270800000001</v>
+        <v>155.04652077999981</v>
       </c>
       <c r="J34" s="24">
-        <v>147.52818600000001</v>
+        <v>266.67240487000026</v>
       </c>
       <c r="K34" s="24">
-        <f t="shared" si="14"/>
         <v>425.52663686000005</v>
       </c>
       <c r="L34" s="22">
-        <f>L33-L35</f>
         <v>497.84900000000016</v>
       </c>
       <c r="N34" s="23"/>
       <c r="O34" s="23"/>
       <c r="P34" s="24">
         <v>423.49321899999995</v>
       </c>
       <c r="Q34" s="24">
         <f>SUM(H34:K34)</f>
-        <v>820.02215486</v>
+        <v>981.15965967000034</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B35" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C35" s="20" t="s">
         <v>297</v>
       </c>
       <c r="D35" s="24">
         <f t="shared" ref="D35:G35" si="16">D33-D34</f>
         <v>1412.640046</v>
       </c>
       <c r="E35" s="24">
         <f t="shared" si="16"/>
         <v>1490.1098109999998</v>
       </c>
       <c r="F35" s="24">
         <f t="shared" si="16"/>
         <v>1583.179754</v>
       </c>
       <c r="G35" s="24">
         <f t="shared" si="16"/>
         <v>1755.8991700000001</v>
       </c>
       <c r="H35" s="24">
-        <v>1940.7159999999999</v>
+        <v>1931.1959028399999</v>
       </c>
       <c r="I35" s="24">
-        <f t="shared" ref="I35:J35" si="17">I33-I34</f>
-        <v>2093.51043678</v>
+        <v>2061.0366240000003</v>
       </c>
       <c r="J35" s="24">
-        <f t="shared" si="17"/>
-        <v>2381.9587586500002</v>
+        <v>2262.8145397799999</v>
       </c>
       <c r="K35" s="24">
-        <f t="shared" si="14"/>
         <v>2286.2792737100012</v>
       </c>
       <c r="L35" s="22">
         <v>2212.27</v>
       </c>
       <c r="N35" s="23"/>
       <c r="O35" s="23"/>
       <c r="P35" s="24">
         <v>6241.8287810000002</v>
       </c>
       <c r="Q35" s="24">
         <f>SUM(H35:K35)</f>
-        <v>8702.4644691400008</v>
+        <v>8541.3263403300007</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B36" s="25" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>298</v>
       </c>
       <c r="D36" s="24">
         <v>-602.51900000000001</v>
       </c>
       <c r="E36" s="24">
         <v>-633.06799999999998</v>
       </c>
       <c r="F36" s="24">
         <v>-684.71299999999997</v>
       </c>
       <c r="G36" s="24">
         <v>-850.553</v>
       </c>
       <c r="H36" s="24">
         <v>-950.08600000000001</v>
       </c>
       <c r="I36" s="24">
@@ -11805,101 +11772,101 @@
       <c r="L37" s="22">
         <v>185.74799999999999</v>
       </c>
       <c r="N37" s="24">
         <v>104.149</v>
       </c>
       <c r="O37" s="24">
         <v>81.248999999999995</v>
       </c>
       <c r="P37" s="24">
         <v>92.111999999999995</v>
       </c>
       <c r="Q37" s="24">
         <f>SUM(H37:K37)</f>
         <v>303.21899999999999</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B38" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>300</v>
       </c>
       <c r="D38" s="14">
-        <f t="shared" ref="D38:J38" si="18">SUM(D34:D37)</f>
+        <f t="shared" ref="D38:J38" si="17">SUM(D34:D37)</f>
         <v>930.22699999999998</v>
       </c>
       <c r="E38" s="14">
-        <f t="shared" si="18"/>
+        <f t="shared" si="17"/>
         <v>961.34199999999987</v>
       </c>
       <c r="F38" s="14">
-        <f t="shared" si="18"/>
+        <f t="shared" si="17"/>
         <v>1008.5269999999999</v>
       </c>
       <c r="G38" s="14">
-        <f t="shared" si="18"/>
+        <f t="shared" si="17"/>
         <v>1086.4850000000001</v>
       </c>
       <c r="H38" s="14">
-        <f t="shared" si="18"/>
-        <v>1158.897624</v>
+        <f t="shared" si="17"/>
+        <v>1158.8970000000002</v>
       </c>
       <c r="I38" s="14">
-        <f t="shared" si="18"/>
+        <f t="shared" si="17"/>
         <v>1172.6880882200001</v>
       </c>
       <c r="J38" s="14">
-        <f t="shared" si="18"/>
+        <f t="shared" si="17"/>
         <v>1197.8373622700001</v>
       </c>
       <c r="K38" s="14">
         <f t="shared" si="14"/>
         <v>1220.1105495100021</v>
       </c>
       <c r="L38" s="14">
         <f>SUM(L33,L36:L37)</f>
         <v>1268.5560000000003</v>
       </c>
       <c r="M38" s="12"/>
       <c r="N38" s="14">
         <f>SUM(N33,N36:N37)</f>
         <v>2120.6660000000002</v>
       </c>
       <c r="O38" s="14">
         <f>SUM(O33,O36:O37)</f>
         <v>2904.9369999999994</v>
       </c>
       <c r="P38" s="14">
         <f>SUM(P33,P36:P37)</f>
         <v>3986.5810000000001</v>
       </c>
       <c r="Q38" s="14">
         <f>SUM(Q33,Q36:Q37)</f>
-        <v>4749.5336240000015</v>
+        <v>4749.5330000000013</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B39" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>301</v>
       </c>
       <c r="D39" s="24">
         <v>104.239</v>
       </c>
       <c r="E39" s="24">
         <v>87.924000000000007</v>
       </c>
       <c r="F39" s="24">
         <v>134.55000000000001</v>
       </c>
       <c r="G39" s="24">
         <v>200.214</v>
       </c>
       <c r="H39" s="24">
         <v>315.89499999999998</v>
       </c>
       <c r="I39" s="24">
@@ -11915,101 +11882,101 @@
       <c r="L39" s="26">
         <v>100.715</v>
       </c>
       <c r="N39" s="24">
         <v>134.66499999999999</v>
       </c>
       <c r="O39" s="24">
         <v>197.27199999999999</v>
       </c>
       <c r="P39" s="24">
         <v>526.92700000000002</v>
       </c>
       <c r="Q39" s="24">
         <f>SUM(H39:K39)</f>
         <v>868.53499999999997</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B40" s="13" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>302</v>
       </c>
       <c r="D40" s="14">
-        <f t="shared" ref="D40:J40" si="19">SUM(D38:D39)</f>
+        <f t="shared" ref="D40:J40" si="18">SUM(D38:D39)</f>
         <v>1034.4659999999999</v>
       </c>
       <c r="E40" s="14">
-        <f t="shared" si="19"/>
+        <f t="shared" si="18"/>
         <v>1049.2659999999998</v>
       </c>
       <c r="F40" s="14">
-        <f t="shared" si="19"/>
+        <f t="shared" si="18"/>
         <v>1143.077</v>
       </c>
       <c r="G40" s="14">
-        <f t="shared" si="19"/>
+        <f t="shared" si="18"/>
         <v>1286.6990000000001</v>
       </c>
       <c r="H40" s="14">
-        <f t="shared" si="19"/>
-        <v>1474.7926239999999</v>
+        <f t="shared" si="18"/>
+        <v>1474.7920000000001</v>
       </c>
       <c r="I40" s="14">
-        <f t="shared" si="19"/>
+        <f t="shared" si="18"/>
         <v>1379.20808822</v>
       </c>
       <c r="J40" s="14">
-        <f t="shared" si="19"/>
+        <f t="shared" si="18"/>
         <v>1385.8823622700002</v>
       </c>
       <c r="K40" s="14">
         <f t="shared" si="14"/>
         <v>1378.1855495100021</v>
       </c>
       <c r="L40" s="14">
-        <f t="shared" ref="L40" si="20">SUM(L38:L39)</f>
+        <f t="shared" ref="L40" si="19">SUM(L38:L39)</f>
         <v>1369.2710000000002</v>
       </c>
       <c r="M40" s="12"/>
       <c r="N40" s="14">
         <f>SUM(N38:N39)</f>
         <v>2255.3310000000001</v>
       </c>
       <c r="O40" s="14">
         <f>SUM(O38:O39)</f>
         <v>3102.2089999999994</v>
       </c>
       <c r="P40" s="14">
         <f>SUM(P38:P39)</f>
         <v>4513.5079999999998</v>
       </c>
       <c r="Q40" s="14">
         <f>SUM(Q38:Q39)</f>
-        <v>5618.0686240000014</v>
+        <v>5618.0680000000011</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B41" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="27" t="s">
         <v>303</v>
       </c>
       <c r="D41" s="24">
         <v>-232.161</v>
       </c>
       <c r="E41" s="24">
         <v>-210.52199999999999</v>
       </c>
       <c r="F41" s="24">
         <v>-341.14800000000002</v>
       </c>
       <c r="G41" s="24">
         <v>-349.88</v>
       </c>
       <c r="H41" s="24">
         <v>-361.45400000000001</v>
       </c>
       <c r="I41" s="24">
@@ -12221,368 +12188,368 @@
       <c r="L45" s="26">
         <v>-53.686999999999998</v>
       </c>
       <c r="N45" s="24">
         <v>-119.842</v>
       </c>
       <c r="O45" s="24">
         <v>-134.858</v>
       </c>
       <c r="P45" s="24">
         <v>-164.84200000000001</v>
       </c>
       <c r="Q45" s="24">
         <f>SUM(H45:K45)</f>
         <v>-201.81</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B46" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>308</v>
       </c>
       <c r="D46" s="14">
-        <f t="shared" ref="D46" si="21">SUM(D41:D45)</f>
+        <f t="shared" ref="D46" si="20">SUM(D41:D45)</f>
         <v>-728.35199999999998</v>
       </c>
       <c r="E46" s="14">
-        <f t="shared" ref="E46:K46" si="22">SUM(E41:E45)</f>
+        <f t="shared" ref="E46:K46" si="21">SUM(E41:E45)</f>
         <v>-741.14400000000001</v>
       </c>
       <c r="F46" s="14">
-        <f t="shared" si="22"/>
+        <f t="shared" si="21"/>
         <v>-901.67099999999994</v>
       </c>
       <c r="G46" s="14">
-        <f t="shared" si="22"/>
+        <f t="shared" si="21"/>
         <v>-1032.058</v>
       </c>
       <c r="H46" s="14">
-        <f t="shared" si="22"/>
+        <f t="shared" si="21"/>
         <v>-961.64200000000005</v>
       </c>
       <c r="I46" s="14">
-        <f t="shared" si="22"/>
+        <f t="shared" si="21"/>
         <v>-993.15608822000002</v>
       </c>
       <c r="J46" s="14">
-        <f t="shared" si="22"/>
+        <f t="shared" si="21"/>
         <v>-1147.9343622699998</v>
       </c>
       <c r="K46" s="14">
-        <f t="shared" si="22"/>
+        <f t="shared" si="21"/>
         <v>-1235.4081984599998</v>
       </c>
       <c r="L46" s="14">
         <f>SUM(L41:L45)</f>
         <v>-1136.1139999999998</v>
       </c>
       <c r="N46" s="14">
-        <f t="shared" ref="N46:Q46" si="23">SUM(N41:N45)</f>
+        <f t="shared" ref="N46:Q46" si="22">SUM(N41:N45)</f>
         <v>-2011.421</v>
       </c>
       <c r="O46" s="14">
-        <f t="shared" si="23"/>
+        <f t="shared" si="22"/>
         <v>-2513.4</v>
       </c>
       <c r="P46" s="14">
-        <f t="shared" si="23"/>
+        <f t="shared" si="22"/>
         <v>-3403.2240000000002</v>
       </c>
       <c r="Q46" s="14">
-        <f t="shared" si="23"/>
+        <f t="shared" si="22"/>
         <v>-4338.1406489500005</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B47" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>309</v>
       </c>
       <c r="D47" s="30">
-        <f t="shared" ref="D47:K47" si="24">SUM(D40,D46)</f>
+        <f t="shared" ref="D47:K47" si="23">SUM(D40,D46)</f>
         <v>306.11399999999992</v>
       </c>
       <c r="E47" s="30">
-        <f t="shared" si="24"/>
+        <f t="shared" si="23"/>
         <v>308.12199999999984</v>
       </c>
       <c r="F47" s="30">
-        <f t="shared" si="24"/>
+        <f t="shared" si="23"/>
         <v>241.40600000000006</v>
       </c>
       <c r="G47" s="30">
-        <f t="shared" si="24"/>
+        <f t="shared" si="23"/>
         <v>254.64100000000008</v>
       </c>
       <c r="H47" s="30">
-        <f t="shared" si="24"/>
-        <v>513.15062399999988</v>
+        <f t="shared" si="23"/>
+        <v>513.15000000000009</v>
       </c>
       <c r="I47" s="30">
-        <f t="shared" si="24"/>
+        <f t="shared" si="23"/>
         <v>386.05200000000002</v>
       </c>
       <c r="J47" s="30">
-        <f t="shared" si="24"/>
+        <f t="shared" si="23"/>
         <v>237.94800000000032</v>
       </c>
       <c r="K47" s="17">
-        <f t="shared" si="24"/>
+        <f t="shared" si="23"/>
         <v>142.77735105000238</v>
       </c>
       <c r="L47" s="30">
         <f>SUM(L40,L46)</f>
         <v>233.15700000000038</v>
       </c>
       <c r="M47" s="28"/>
       <c r="N47" s="30">
-        <f t="shared" ref="N47:Q47" si="25">SUM(N40,N46)</f>
+        <f t="shared" ref="N47:Q47" si="24">SUM(N40,N46)</f>
         <v>243.91000000000008</v>
       </c>
       <c r="O47" s="30">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>588.80899999999929</v>
       </c>
       <c r="P47" s="30">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>1110.2839999999997</v>
       </c>
       <c r="Q47" s="30">
-        <f t="shared" si="25"/>
-        <v>1279.9279750500009</v>
+        <f t="shared" si="24"/>
+        <v>1279.9273510500007</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B48" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>311</v>
       </c>
       <c r="D48" s="31">
         <v>0</v>
       </c>
       <c r="E48" s="31">
         <v>0</v>
       </c>
       <c r="F48" s="31">
         <v>0</v>
       </c>
       <c r="G48" s="31">
         <v>-11.723000000000001</v>
       </c>
       <c r="H48" s="31">
         <v>0</v>
       </c>
       <c r="I48" s="31">
         <v>0</v>
       </c>
       <c r="J48" s="31">
         <v>0</v>
       </c>
       <c r="K48" s="21">
-        <f t="shared" ref="K48:K50" si="26">K20</f>
+        <f t="shared" ref="K48:K50" si="25">K20</f>
         <v>0</v>
       </c>
       <c r="L48" s="32">
         <v>0</v>
       </c>
       <c r="N48" s="24">
         <v>0</v>
       </c>
       <c r="O48" s="24">
         <v>0</v>
       </c>
       <c r="P48" s="24">
         <v>-11.723000000000001</v>
       </c>
       <c r="Q48" s="24">
         <f>SUM(H48:K48)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B49" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>310</v>
       </c>
       <c r="D49" s="31">
         <v>-4.0910000000000002</v>
       </c>
       <c r="E49" s="31">
         <v>-19.536000000000001</v>
       </c>
       <c r="F49" s="31">
         <v>-33.728000000000002</v>
       </c>
       <c r="G49" s="31">
         <v>-0.19400000000000001</v>
       </c>
       <c r="H49" s="31">
         <v>-1.48</v>
       </c>
       <c r="I49" s="31">
         <v>-18.148</v>
       </c>
       <c r="J49" s="31">
         <v>-18.744</v>
       </c>
       <c r="K49" s="21">
-        <f t="shared" si="26"/>
+        <f t="shared" si="25"/>
         <v>-1.2730000000000032</v>
       </c>
       <c r="L49" s="32">
         <v>-17.085000000000001</v>
       </c>
       <c r="N49" s="24">
         <v>0.33400000000000002</v>
       </c>
       <c r="O49" s="24">
         <v>-7.1740000000000004</v>
       </c>
       <c r="P49" s="24">
         <v>-57.55</v>
       </c>
       <c r="Q49" s="24">
         <f>SUM(H49:K49)</f>
         <v>-39.645000000000003</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B50" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>315</v>
       </c>
       <c r="D50" s="31">
         <v>0</v>
       </c>
       <c r="E50" s="31">
         <v>0</v>
       </c>
       <c r="F50" s="31">
         <v>0</v>
       </c>
       <c r="G50" s="31">
         <v>0</v>
       </c>
       <c r="H50" s="31">
         <v>0</v>
       </c>
       <c r="I50" s="31">
         <v>0</v>
       </c>
       <c r="J50" s="31">
         <v>0</v>
       </c>
       <c r="K50" s="21">
-        <f t="shared" si="26"/>
+        <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="L50" s="32">
         <v>0</v>
       </c>
       <c r="N50" s="24">
         <v>0</v>
       </c>
       <c r="O50" s="24">
         <v>0</v>
       </c>
       <c r="P50" s="24">
         <v>0</v>
       </c>
       <c r="Q50" s="24">
         <f>SUM(H50:K50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B51" s="29" t="s">
         <v>45</v>
       </c>
       <c r="C51" s="29" t="s">
         <v>294</v>
       </c>
       <c r="D51" s="30">
-        <f t="shared" ref="D51:K51" si="27">SUM(D40,D46,D48:D50)</f>
+        <f t="shared" ref="D51:K51" si="26">SUM(D40,D46,D48:D50)</f>
         <v>302.02299999999991</v>
       </c>
       <c r="E51" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="26"/>
         <v>288.58599999999984</v>
       </c>
       <c r="F51" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="26"/>
         <v>207.67800000000005</v>
       </c>
       <c r="G51" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="26"/>
         <v>242.72400000000007</v>
       </c>
       <c r="H51" s="30">
-        <f t="shared" si="27"/>
-        <v>511.67062399999986</v>
+        <f t="shared" si="26"/>
+        <v>511.67000000000007</v>
       </c>
       <c r="I51" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="26"/>
         <v>367.904</v>
       </c>
       <c r="J51" s="30">
-        <f t="shared" si="27"/>
+        <f t="shared" si="26"/>
         <v>219.20400000000032</v>
       </c>
       <c r="K51" s="17">
-        <f t="shared" si="27"/>
+        <f t="shared" si="26"/>
         <v>141.50435105000238</v>
       </c>
       <c r="L51" s="30">
         <f>SUM(L40,L46,L48:L50)</f>
         <v>216.07200000000037</v>
       </c>
       <c r="N51" s="30">
-        <f t="shared" ref="N51:Q51" si="28">SUM(N40,N46,N48:N50)</f>
+        <f t="shared" ref="N51:Q51" si="27">SUM(N40,N46,N48:N50)</f>
         <v>244.24400000000009</v>
       </c>
       <c r="O51" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="27"/>
         <v>581.63499999999931</v>
       </c>
       <c r="P51" s="30">
-        <f t="shared" si="28"/>
+        <f t="shared" si="27"/>
         <v>1041.0109999999997</v>
       </c>
       <c r="Q51" s="30">
-        <f t="shared" si="28"/>
-        <v>1240.2829750500009</v>
+        <f t="shared" si="27"/>
+        <v>1240.2823510500007</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B52" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>290</v>
       </c>
       <c r="D52" s="31">
         <v>-107.741</v>
       </c>
       <c r="E52" s="31">
         <v>-73.435000000000002</v>
       </c>
       <c r="F52" s="31">
         <v>-113.714</v>
       </c>
       <c r="G52" s="31">
         <v>-138.74799999999999</v>
       </c>
       <c r="H52" s="31">
         <v>-234.10900000000001</v>
       </c>
       <c r="I52" s="31">
@@ -12640,51 +12607,51 @@
       <c r="J53" s="31">
         <v>169.755</v>
       </c>
       <c r="K53" s="21">
         <f>206.034+(96.59664895*0.45)</f>
         <v>249.50249202750001</v>
       </c>
       <c r="L53" s="32">
         <v>150.14599999999999</v>
       </c>
       <c r="N53" s="24">
         <v>7.7789999999999999</v>
       </c>
       <c r="O53" s="24">
         <v>65.947000000000003</v>
       </c>
       <c r="P53" s="24">
         <v>186.983</v>
       </c>
       <c r="Q53" s="24">
         <f>SUM(H53:K53)</f>
         <v>453.8274920275</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A54" s="177"/>
+      <c r="A54" s="167"/>
       <c r="B54" s="29" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="29" t="s">
         <v>292</v>
       </c>
       <c r="D54" s="31">
         <v>0</v>
       </c>
       <c r="E54" s="31">
         <v>0</v>
       </c>
       <c r="F54" s="31">
         <v>0</v>
       </c>
       <c r="G54" s="30">
         <v>0</v>
       </c>
       <c r="H54" s="30">
         <v>0</v>
       </c>
       <c r="I54" s="30">
         <v>0</v>
       </c>
       <c r="J54" s="30">
@@ -12695,304 +12662,304 @@
       </c>
       <c r="L54" s="30">
         <v>0</v>
       </c>
       <c r="N54" s="14">
         <v>1.349</v>
       </c>
       <c r="O54" s="14">
         <v>0</v>
       </c>
       <c r="P54" s="14">
         <v>0</v>
       </c>
       <c r="Q54" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B55" s="29" t="s">
         <v>289</v>
       </c>
       <c r="C55" s="29" t="s">
         <v>293</v>
       </c>
       <c r="D55" s="30">
-        <f t="shared" ref="D55:K55" si="29">SUM(D51:D54)</f>
+        <f t="shared" ref="D55:K55" si="28">SUM(D51:D54)</f>
         <v>206.82999999999993</v>
       </c>
       <c r="E55" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>228.46699999999984</v>
       </c>
       <c r="F55" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>161.90600000000006</v>
       </c>
       <c r="G55" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>196.73200000000008</v>
       </c>
       <c r="H55" s="30">
-        <f t="shared" si="29"/>
-        <v>356.46962399999984</v>
+        <f t="shared" si="28"/>
+        <v>356.46900000000005</v>
       </c>
       <c r="I55" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>264.82399999999996</v>
       </c>
       <c r="J55" s="30">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>210.46000000000032</v>
       </c>
       <c r="K55" s="17">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>161.78984307750238</v>
       </c>
       <c r="L55" s="30">
-        <f t="shared" ref="L55" si="30">SUM(L51:L54)</f>
+        <f t="shared" ref="L55" si="29">SUM(L51:L54)</f>
         <v>186.53500000000037</v>
       </c>
       <c r="N55" s="14">
         <f>SUM(N51:N54)</f>
         <v>172.67700000000008</v>
       </c>
       <c r="O55" s="14">
         <f>SUM(O51:O54)</f>
         <v>426.05799999999931</v>
       </c>
       <c r="P55" s="14">
         <f>SUM(P51:P54)</f>
         <v>794.35599999999977</v>
       </c>
       <c r="Q55" s="14">
         <f>SUM(Q51:Q54)</f>
-        <v>993.54346707750096</v>
+        <v>993.54284307750072</v>
       </c>
     </row>
     <row r="56" spans="1:17" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B56" s="27"/>
       <c r="C56" s="27"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="35"/>
       <c r="G56" s="35"/>
       <c r="H56" s="36"/>
       <c r="L56" s="32"/>
       <c r="N56" s="24"/>
       <c r="O56" s="24"/>
       <c r="P56" s="24"/>
       <c r="Q56" s="24"/>
     </row>
     <row r="57" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="58" spans="1:17" ht="16" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="59" spans="1:17" ht="135" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:17" ht="121.5" x14ac:dyDescent="0.35">
       <c r="B59" s="117" t="s">
         <v>53</v>
       </c>
       <c r="C59" s="117" t="s">
         <v>343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="B3:Q3 B31:Q31 L32:L56 B1:L2 N4:Q29 D4:L29 A56:A1048576">
-    <cfRule type="cellIs" dxfId="33" priority="7" operator="equal">
+  <conditionalFormatting sqref="A1:A54">
+    <cfRule type="cellIs" dxfId="32" priority="1" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B1:L2 B3:Q3 D4:L29 B31:Q31 L32:L56 A56:A1048576 N4:Q29">
+    <cfRule type="cellIs" dxfId="31" priority="7" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D32:K55">
-    <cfRule type="cellIs" dxfId="32" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="30" priority="2" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H56">
+    <cfRule type="cellIs" dxfId="29" priority="4" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N2">
-    <cfRule type="cellIs" dxfId="31" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="28" priority="5" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N32:Q56">
-    <cfRule type="cellIs" dxfId="30" priority="3" operator="equal">
+    <cfRule type="cellIs" dxfId="27" priority="3" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P2">
-    <cfRule type="cellIs" dxfId="29" priority="6" operator="equal">
-[...9 lines deleted...]
-    <cfRule type="cellIs" dxfId="27" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="26" priority="6" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{EDCBFB85-095D-4C39-86BD-E2CFDE4093B0}"/>
     <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{BE572106-0811-4125-BA2B-016BF102F00D}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2F01B43-4CB9-43A8-81DE-314E718845F0}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:N55"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
+      <selection pane="bottomRight" activeCell="B1" sqref="B1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="1.6328125" style="46" customWidth="1"/>
     <col min="2" max="2" width="85.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="85.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="16.54296875" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="8" width="16.54296875" style="1" customWidth="1"/>
     <col min="9" max="14" width="17.6328125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="171" t="s">
+      <c r="B1" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="184" t="s">
+      <c r="C1" s="181" t="s">
         <v>15</v>
       </c>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="171"/>
-      <c r="C2" s="184"/>
+      <c r="B2" s="180"/>
+      <c r="C2" s="181"/>
       <c r="D2" s="47"/>
     </row>
     <row r="3" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="186" t="s">
+      <c r="B3" s="10" t="s">
         <v>177</v>
       </c>
-      <c r="C3" s="186" t="s">
+      <c r="C3" s="10" t="s">
         <v>188</v>
       </c>
-      <c r="D3" s="186">
+      <c r="D3" s="10">
         <v>2022</v>
       </c>
-      <c r="E3" s="186">
+      <c r="E3" s="10">
         <v>2023</v>
       </c>
-      <c r="F3" s="186" t="s">
+      <c r="F3" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="186" t="s">
+      <c r="G3" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="186" t="s">
+      <c r="H3" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="186" t="s">
+      <c r="I3" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="186" t="s">
+      <c r="J3" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="186" t="s">
+      <c r="K3" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="L3" s="186" t="s">
+      <c r="L3" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="186" t="s">
+      <c r="M3" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="N3" s="186" t="s">
+      <c r="N3" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="12" customFormat="1" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="48"/>
       <c r="B4" s="49" t="s">
         <v>89</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>178</v>
       </c>
-      <c r="D4" s="185">
+      <c r="D4" s="171">
         <f t="shared" ref="D4:L4" si="0">SUM(D5:D7)</f>
         <v>7007.1522151295676</v>
       </c>
-      <c r="E4" s="185">
+      <c r="E4" s="171">
         <f t="shared" si="0"/>
         <v>11369.688580985287</v>
       </c>
-      <c r="F4" s="185">
+      <c r="F4" s="171">
         <f t="shared" si="0"/>
         <v>12586.597825554498</v>
       </c>
-      <c r="G4" s="185">
+      <c r="G4" s="171">
         <f t="shared" si="0"/>
         <v>13800.721718615352</v>
       </c>
-      <c r="H4" s="185">
+      <c r="H4" s="171">
         <f t="shared" si="0"/>
         <v>15933.482132816051</v>
       </c>
-      <c r="I4" s="185">
+      <c r="I4" s="171">
         <f t="shared" si="0"/>
         <v>17489.977696844886</v>
       </c>
-      <c r="J4" s="185">
+      <c r="J4" s="171">
         <f t="shared" si="0"/>
         <v>19886.833978810228</v>
       </c>
-      <c r="K4" s="185">
+      <c r="K4" s="171">
         <f t="shared" si="0"/>
         <v>23199.089192347161</v>
       </c>
-      <c r="L4" s="185">
+      <c r="L4" s="171">
         <f t="shared" si="0"/>
         <v>26042.050864127497</v>
       </c>
-      <c r="M4" s="185">
+      <c r="M4" s="171">
         <f>SUM(M5:M7)</f>
         <v>26256.289363925443</v>
       </c>
-      <c r="N4" s="185">
+      <c r="N4" s="171">
         <f t="shared" ref="N4" si="1">SUM(N5:N7)</f>
         <v>26937.276195710005</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="51" t="s">
         <v>90</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>90</v>
       </c>
       <c r="D5" s="50">
         <v>7006.9530852459429</v>
       </c>
       <c r="E5" s="50">
         <v>11363.548685550573</v>
       </c>
       <c r="F5" s="50">
         <v>12578.699455191756</v>
       </c>
       <c r="G5" s="32">
         <v>13782.464664183914</v>
       </c>
       <c r="H5" s="32">
         <v>15905.966575271863</v>
@@ -14088,51 +14055,53 @@
       <c r="G33" s="76"/>
       <c r="H33" s="76"/>
       <c r="I33" s="69">
         <v>864.63060959213897</v>
       </c>
       <c r="J33" s="69">
         <v>895.73800000000006</v>
       </c>
       <c r="K33" s="69">
         <v>946.24699999999996</v>
       </c>
       <c r="L33" s="69">
         <v>1014.657</v>
       </c>
       <c r="M33" s="22">
         <v>1414.2033212399999</v>
       </c>
       <c r="N33" s="22">
         <v>1406.248</v>
       </c>
     </row>
     <row r="34" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B34" s="70" t="s">
         <v>108</v>
       </c>
-      <c r="C34" s="70"/>
+      <c r="C34" s="70" t="s">
+        <v>108</v>
+      </c>
       <c r="D34" s="22">
         <v>648.68453199999999</v>
       </c>
       <c r="E34" s="22">
         <v>863.33638899999994</v>
       </c>
       <c r="F34" s="22">
         <v>871.31185584999992</v>
       </c>
       <c r="G34" s="22">
         <v>887.35045027000047</v>
       </c>
       <c r="H34" s="22">
         <v>938.52416372000039</v>
       </c>
       <c r="I34" s="22">
         <v>1003.0076901699997</v>
       </c>
       <c r="J34" s="78"/>
       <c r="K34" s="78"/>
       <c r="L34" s="78"/>
       <c r="M34" s="78"/>
       <c r="N34" s="78"/>
     </row>
     <row r="35" spans="2:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
@@ -14722,51 +14691,51 @@
         <v>18</v>
       </c>
       <c r="H51" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I51" s="10" t="s">
         <v>20</v>
       </c>
       <c r="J51" s="10" t="s">
         <v>21</v>
       </c>
       <c r="K51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="L51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="M51" s="10" t="s">
         <v>24</v>
       </c>
       <c r="N51" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B52" s="187" t="s">
+      <c r="B52" s="172" t="s">
         <v>350</v>
       </c>
       <c r="C52" s="143" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="62">
         <v>224883</v>
       </c>
       <c r="E52" s="62">
         <v>238619</v>
       </c>
       <c r="F52" s="62">
         <v>253264</v>
       </c>
       <c r="G52" s="62">
         <v>261029</v>
       </c>
       <c r="H52" s="62">
         <v>267529</v>
       </c>
       <c r="I52" s="62">
         <v>271689</v>
       </c>
       <c r="J52" s="62">
         <v>284960</v>
@@ -14891,176 +14860,176 @@
       </c>
       <c r="I55" s="62">
         <v>326725</v>
       </c>
       <c r="J55" s="62">
         <v>346364</v>
       </c>
       <c r="K55" s="62">
         <v>359366</v>
       </c>
       <c r="L55" s="62">
         <v>373503</v>
       </c>
       <c r="M55" s="62">
         <v>388573</v>
       </c>
       <c r="N55" s="62">
         <v>398366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="B3:N3 L30:N30 M31:N33 D35:N35 L36:N36 I37:N39 A55:A1048576 D4:N15 A1:A53">
-    <cfRule type="cellIs" dxfId="26" priority="32" operator="equal">
+  <conditionalFormatting sqref="A1:A53 B3:N3 D4:N15 L30:N30 M31:N33 D35:N35 L36:N36 I37:N39 A55:A1048576">
+    <cfRule type="cellIs" dxfId="25" priority="32" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B24:B27">
-    <cfRule type="cellIs" dxfId="25" priority="9" operator="equal">
+    <cfRule type="cellIs" dxfId="24" priority="9" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B35:B40">
-    <cfRule type="cellIs" dxfId="24" priority="22" operator="equal">
+    <cfRule type="cellIs" dxfId="23" priority="22" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B28:C29">
-    <cfRule type="cellIs" dxfId="23" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="22" priority="2" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B1:D2">
-    <cfRule type="cellIs" dxfId="22" priority="33" operator="equal">
+    <cfRule type="cellIs" dxfId="21" priority="33" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B17:N17">
-    <cfRule type="cellIs" dxfId="21" priority="8" operator="equal">
+    <cfRule type="cellIs" dxfId="20" priority="8" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B34:N34">
-    <cfRule type="cellIs" dxfId="20" priority="16" operator="equal">
+    <cfRule type="cellIs" dxfId="19" priority="16" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B45:N45">
-    <cfRule type="cellIs" dxfId="19" priority="26" operator="equal">
+    <cfRule type="cellIs" dxfId="18" priority="26" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B51:N51">
-    <cfRule type="cellIs" dxfId="18" priority="24" operator="equal">
+    <cfRule type="cellIs" dxfId="17" priority="24" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C25">
-    <cfRule type="cellIs" dxfId="17" priority="3" operator="equal">
+    <cfRule type="cellIs" dxfId="16" priority="3" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C36:H39">
-    <cfRule type="cellIs" dxfId="16" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="15" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D43:H43">
-    <cfRule type="cellIs" dxfId="15" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="14" priority="4" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D30:L33">
-    <cfRule type="cellIs" dxfId="14" priority="12" operator="equal">
+    <cfRule type="cellIs" dxfId="13" priority="12" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D25:N29">
-    <cfRule type="cellIs" dxfId="13" priority="6" operator="equal">
+    <cfRule type="cellIs" dxfId="12" priority="6" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I36">
-    <cfRule type="cellIs" dxfId="12" priority="15" operator="equal">
+    <cfRule type="cellIs" dxfId="11" priority="15" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J26:L28 J35:L36">
-    <cfRule type="cellIs" dxfId="11" priority="31" operator="equal">
+    <cfRule type="cellIs" dxfId="10" priority="31" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{560D38CA-B179-4FD4-A3D4-7445ADCD02E3}"/>
     <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{E07D72CC-66C5-4C57-992C-32B1F46B9891}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D295F342-33EF-4B95-82CE-1E7E0A6C1B6A}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:N54"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="1" max="1" width="1.6328125" style="165" customWidth="1"/>
     <col min="2" max="2" width="85.6328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="85.6328125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="16.54296875" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="12" width="17.6328125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="172" t="s">
+      <c r="B1" s="182" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="184" t="s">
+      <c r="C1" s="181" t="s">
         <v>15</v>
       </c>
       <c r="N1" s="79"/>
     </row>
     <row r="2" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="172"/>
-      <c r="C2" s="184"/>
+      <c r="B2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="N2" s="80"/>
     </row>
     <row r="3" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="137" t="s">
         <v>348</v>
       </c>
       <c r="C3" s="137" t="s">
         <v>349</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="10" t="s">
@@ -15092,51 +15061,51 @@
         <v>392.85449569000008</v>
       </c>
       <c r="F4" s="83">
         <v>341.44640045000006</v>
       </c>
       <c r="G4" s="83">
         <v>320.0985100499999</v>
       </c>
       <c r="H4" s="83">
         <v>367.32604310000011</v>
       </c>
       <c r="I4" s="83">
         <v>361.81565380000001</v>
       </c>
       <c r="J4" s="83">
         <v>360.06926430999994</v>
       </c>
       <c r="K4" s="83">
         <v>345.80135535000005</v>
       </c>
       <c r="L4" s="83">
         <v>456.53800000000001</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="176"/>
+      <c r="A5" s="166"/>
       <c r="B5" s="82" t="s">
         <v>113</v>
       </c>
       <c r="C5" s="82" t="s">
         <v>286</v>
       </c>
       <c r="D5" s="83">
         <v>13062.890465749995</v>
       </c>
       <c r="E5" s="83">
         <v>13631.027708679996</v>
       </c>
       <c r="F5" s="83">
         <v>15124.945092069996</v>
       </c>
       <c r="G5" s="83">
         <v>14432.950041589993</v>
       </c>
       <c r="H5" s="83">
         <v>16899.289424840004</v>
       </c>
       <c r="I5" s="83">
         <v>18038.091414820003</v>
       </c>
       <c r="J5" s="83">
@@ -15163,54 +15132,54 @@
         <v>1355.9210087599999</v>
       </c>
       <c r="F6" s="83">
         <v>1476.8758016299998</v>
       </c>
       <c r="G6" s="83">
         <v>1523.8889133600001</v>
       </c>
       <c r="H6" s="83">
         <v>1752.1891358</v>
       </c>
       <c r="I6" s="83">
         <v>1594.1753719299998</v>
       </c>
       <c r="J6" s="83">
         <v>1766.7335850599993</v>
       </c>
       <c r="K6" s="83">
         <v>2531.9006663899995</v>
       </c>
       <c r="L6" s="83">
         <v>2812.3690000000001</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="183" t="s">
+      <c r="B7" s="82" t="s">
         <v>344</v>
       </c>
-      <c r="C7" s="183" t="s">
+      <c r="C7" s="82" t="s">
         <v>345</v>
       </c>
       <c r="D7" s="83">
         <v>1718.9082696200001</v>
       </c>
       <c r="E7" s="83">
         <v>2719.3857817100006</v>
       </c>
       <c r="F7" s="83">
         <v>3401.7930695700002</v>
       </c>
       <c r="G7" s="83">
         <v>4084.3831728499999</v>
       </c>
       <c r="H7" s="83">
         <v>5347.1758607600004</v>
       </c>
       <c r="I7" s="83">
         <v>6287.1631338999987</v>
       </c>
       <c r="J7" s="83">
         <v>6281.4367629300004</v>
       </c>
       <c r="K7" s="83">
         <v>6941.6430794199978</v>
@@ -15233,222 +15202,222 @@
         <v>2752.3162856999993</v>
       </c>
       <c r="F8" s="83">
         <v>3480.9989941499998</v>
       </c>
       <c r="G8" s="83">
         <v>4459.6286333500002</v>
       </c>
       <c r="H8" s="83">
         <v>3771.304071609999</v>
       </c>
       <c r="I8" s="83">
         <v>6912.8987326599981</v>
       </c>
       <c r="J8" s="83">
         <v>9308.941676649998</v>
       </c>
       <c r="K8" s="83">
         <v>9378.1232091900001</v>
       </c>
       <c r="L8" s="83">
         <v>9422.6319999999996</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="176"/>
+      <c r="A9" s="166"/>
       <c r="B9" s="84" t="s">
         <v>116</v>
       </c>
       <c r="C9" s="84" t="s">
         <v>284</v>
       </c>
       <c r="D9" s="85">
         <v>0</v>
       </c>
       <c r="E9" s="85">
         <v>0</v>
       </c>
       <c r="F9" s="85">
         <v>0</v>
       </c>
       <c r="G9" s="85">
         <v>480.10338220999995</v>
       </c>
       <c r="H9" s="85">
         <v>445.55368816000004</v>
       </c>
       <c r="I9" s="85">
         <v>649.74742261999995</v>
       </c>
       <c r="J9" s="85">
         <v>668.90631981000001</v>
       </c>
       <c r="K9" s="85">
         <v>667.0893604800001</v>
       </c>
       <c r="L9" s="85">
         <v>890.61300000000006</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="176"/>
+      <c r="A10" s="166"/>
       <c r="B10" s="86" t="s">
         <v>117</v>
       </c>
       <c r="C10" s="86" t="s">
         <v>280</v>
       </c>
       <c r="D10" s="87">
         <f t="shared" ref="D10:L10" si="0">SUM(D4:D9)</f>
         <v>18916.073012639994</v>
       </c>
       <c r="E10" s="87">
         <f t="shared" si="0"/>
         <v>20851.505280539997</v>
       </c>
       <c r="F10" s="87">
         <f t="shared" si="0"/>
         <v>23826.059357869999</v>
       </c>
       <c r="G10" s="87">
         <f t="shared" si="0"/>
         <v>25301.052653409992</v>
       </c>
       <c r="H10" s="87">
         <f t="shared" si="0"/>
         <v>28582.838224270003</v>
       </c>
       <c r="I10" s="87">
         <f t="shared" si="0"/>
         <v>33843.891729729999</v>
       </c>
       <c r="J10" s="87">
         <f t="shared" si="0"/>
         <v>35331.825282509992</v>
       </c>
       <c r="K10" s="87">
         <f t="shared" si="0"/>
         <v>37825.762609949998</v>
       </c>
       <c r="L10" s="87">
         <f t="shared" si="0"/>
         <v>39292.784999999996</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="176"/>
+      <c r="A11" s="166"/>
       <c r="B11" s="72" t="s">
         <v>118</v>
       </c>
       <c r="C11" s="72" t="s">
         <v>281</v>
       </c>
       <c r="D11" s="3">
         <f t="shared" ref="D11:L11" si="1">SUM(D4:D5)/D10</f>
         <v>0.70390678383101069</v>
       </c>
       <c r="E11" s="3">
         <f t="shared" si="1"/>
         <v>0.672559703277538</v>
       </c>
       <c r="F11" s="3">
         <f t="shared" si="1"/>
         <v>0.64913762113210238</v>
       </c>
       <c r="G11" s="3">
         <f t="shared" si="1"/>
         <v>0.5831001877169576</v>
       </c>
       <c r="H11" s="3">
         <f t="shared" si="1"/>
         <v>0.60409030525452623</v>
       </c>
       <c r="I11" s="3">
         <f t="shared" si="1"/>
         <v>0.54366995425814746</v>
       </c>
       <c r="J11" s="3">
         <f t="shared" si="1"/>
         <v>0.48980789414881271</v>
       </c>
       <c r="K11" s="3">
         <f t="shared" si="1"/>
         <v>0.48398247731968719</v>
       </c>
       <c r="L11" s="3">
         <f t="shared" si="1"/>
         <v>0.44820404051278123</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="176"/>
+      <c r="A12" s="166"/>
       <c r="B12" s="72" t="s">
         <v>119</v>
       </c>
       <c r="C12" s="72" t="s">
         <v>282</v>
       </c>
       <c r="D12" s="3">
         <f t="shared" ref="D12:L12" si="2">SUM(D6:D9)/D10</f>
         <v>0.29609321616898937</v>
       </c>
       <c r="E12" s="3">
         <f t="shared" si="2"/>
         <v>0.327440296722462</v>
       </c>
       <c r="F12" s="3">
         <f t="shared" si="2"/>
         <v>0.35086237886789751</v>
       </c>
       <c r="G12" s="3">
         <f t="shared" si="2"/>
         <v>0.41689981228304246</v>
       </c>
       <c r="H12" s="3">
         <f t="shared" si="2"/>
         <v>0.39590969474547388</v>
       </c>
       <c r="I12" s="3">
         <f t="shared" si="2"/>
         <v>0.45633004574185254</v>
       </c>
       <c r="J12" s="3">
         <f t="shared" si="2"/>
         <v>0.51019210585118746</v>
       </c>
       <c r="K12" s="3">
         <f t="shared" si="2"/>
         <v>0.51601752268031276</v>
       </c>
       <c r="L12" s="3">
         <f t="shared" si="2"/>
         <v>0.55179595948721893</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="176"/>
+      <c r="A13" s="166"/>
       <c r="B13" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>101</v>
       </c>
       <c r="D13" s="54">
         <f t="shared" ref="D13:J13" si="3">SUM(D11:D12)</f>
         <v>1</v>
       </c>
       <c r="E13" s="54">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="F13" s="54">
         <f t="shared" si="3"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="G13" s="54">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="H13" s="54">
         <f t="shared" si="3"/>
         <v>1</v>
@@ -15493,131 +15462,126 @@
         <f>Portfolio!I13/Funding!G10</f>
         <v>0.95741584251931244</v>
       </c>
       <c r="H14" s="54">
         <f>Portfolio!J13/Funding!H10</f>
         <v>0.95300441709496087</v>
       </c>
       <c r="I14" s="54">
         <f>Portfolio!K13/Funding!I10</f>
         <v>0.90413309870803438</v>
       </c>
       <c r="J14" s="54">
         <f>Portfolio!L13/Funding!J10</f>
         <v>0.97536304784935968</v>
       </c>
       <c r="K14" s="54">
         <f>Portfolio!M13/Funding!K10</f>
         <v>0.92146300814650195</v>
       </c>
       <c r="L14" s="54">
         <f>Portfolio!N13/Funding!L10</f>
         <v>0.90343596135931836</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="177"/>
+      <c r="A15" s="167"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="L16" s="53"/>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A54" s="177"/>
+      <c r="A54" s="167"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="D3:L3 B1:C2">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="A1:A54 A56:A1048576">
     <cfRule type="cellIs" dxfId="9" priority="3" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B3">
-    <cfRule type="cellIs" dxfId="8" priority="2" operator="equal">
+  <conditionalFormatting sqref="B1:C2">
+    <cfRule type="cellIs" dxfId="8" priority="5" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C3">
+  <conditionalFormatting sqref="B3:L3">
     <cfRule type="cellIs" dxfId="7" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{EC043643-47EF-4241-B272-FFDD63C4F405}"/>
     <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{3C40BD66-2AD1-4D73-B6D8-FB49966EF47A}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA724C97-B178-4D9C-AEEC-9F971BD6EA25}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:L54"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="1" max="1" width="1.6328125" style="165" customWidth="1"/>
     <col min="2" max="2" width="94.36328125" style="91" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="100.7265625" style="91" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="17.6328125" style="91" customWidth="1" collapsed="1"/>
     <col min="5" max="9" width="17.6328125" style="91" customWidth="1"/>
     <col min="10" max="10" width="3.7265625" style="91" customWidth="1"/>
     <col min="11" max="12" width="17.6328125" style="91" customWidth="1"/>
     <col min="13" max="16384" width="9.1796875" style="91"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="171" t="s">
+      <c r="B1" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="184" t="s">
+      <c r="C1" s="181" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="171"/>
-      <c r="C2" s="184"/>
+      <c r="B2" s="180"/>
+      <c r="C2" s="181"/>
     </row>
     <row r="3" spans="1:12" s="29" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="175"/>
+      <c r="A3" s="165"/>
       <c r="B3" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K3" s="10">
@@ -15646,51 +15610,51 @@
         <f>SUM('P&amp;L'!F27:I27)/AVERAGE('Balance Sheet'!G57:K57)</f>
         <v>0.4119289448926936</v>
       </c>
       <c r="G4" s="92">
         <f>SUM('P&amp;L'!G27:J27)/AVERAGE('Balance Sheet'!H57:L57)</f>
         <v>0.38877853081674096</v>
       </c>
       <c r="H4" s="92">
         <f>SUM('P&amp;L'!H27:K27)/AVERAGE('Balance Sheet'!I57:M57)</f>
         <v>0.35780499649569486</v>
       </c>
       <c r="I4" s="92">
         <f>SUM('P&amp;L'!I27:L27)/AVERAGE('Balance Sheet'!J57:N57)</f>
         <v>0.26086271666505984</v>
       </c>
       <c r="K4" s="92">
         <f>SUM('P&amp;L'!D27:G27)/AVERAGE('Balance Sheet'!E57:I57)</f>
         <v>0.44359734378535726</v>
       </c>
       <c r="L4" s="92">
         <f>SUM('P&amp;L'!H27:K27)/AVERAGE('Balance Sheet'!I57:M57)</f>
         <v>0.35780499649569486</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="176"/>
+      <c r="A5" s="166"/>
       <c r="B5" s="89" t="s">
         <v>123</v>
       </c>
       <c r="C5" s="89" t="s">
         <v>123</v>
       </c>
       <c r="D5" s="92">
         <f>SUM('P&amp;L'!D27:G27)/AVERAGE('Balance Sheet'!E24:I24)</f>
         <v>3.300983787840759E-2</v>
       </c>
       <c r="E5" s="92">
         <f>SUM('P&amp;L'!E27:H27)/AVERAGE('Balance Sheet'!F24:J24)</f>
         <v>3.51960352488307E-2</v>
       </c>
       <c r="F5" s="92">
         <f>SUM('P&amp;L'!F27:I27)/AVERAGE('Balance Sheet'!G24:K24)</f>
         <v>3.2492076834581121E-2</v>
       </c>
       <c r="G5" s="92">
         <f>SUM('P&amp;L'!G27:J27)/AVERAGE('Balance Sheet'!H24:L24)</f>
         <v>2.9939851104175064E-2</v>
       </c>
       <c r="H5" s="92">
         <f>SUM('P&amp;L'!H27:K27)/AVERAGE('Balance Sheet'!I24:M24)</f>
         <v>2.7015137560723611E-2</v>
@@ -15807,385 +15771,385 @@
         <f>'Balance Sheet'!K27</f>
         <v>37253.24711815</v>
       </c>
       <c r="G8" s="94">
         <f>'Balance Sheet'!L27</f>
         <v>43795.064582580002</v>
       </c>
       <c r="H8" s="94">
         <f>'Balance Sheet'!M27</f>
         <v>47101.782999999996</v>
       </c>
       <c r="I8" s="94">
         <f>'Balance Sheet'!N27</f>
         <v>49131.255999999994</v>
       </c>
       <c r="K8" s="94">
         <f>SUM('Balance Sheet'!I6:I7,'Balance Sheet'!I8,'Balance Sheet'!I10:I12)</f>
         <v>28870.266</v>
       </c>
       <c r="L8" s="94">
         <f>SUM('Balance Sheet'!M6:M7,'Balance Sheet'!M8,'Balance Sheet'!M10:M12)</f>
         <v>46441.010999999999</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="176"/>
+      <c r="A9" s="166"/>
       <c r="B9" s="89" t="s">
         <v>243</v>
       </c>
       <c r="C9" s="89" t="s">
         <v>276</v>
       </c>
       <c r="D9" s="94">
         <f>'Balance Sheet'!I28</f>
         <v>27477.546000000002</v>
       </c>
       <c r="E9" s="94">
         <f>'Balance Sheet'!J28</f>
         <v>30759.650999999998</v>
       </c>
       <c r="F9" s="94">
         <f>'Balance Sheet'!K28</f>
         <v>35750.525118149999</v>
       </c>
       <c r="G9" s="94">
         <f>'Balance Sheet'!L28</f>
         <v>38303.62658258</v>
       </c>
       <c r="H9" s="94">
         <f>'Balance Sheet'!M28</f>
         <v>41420.715999999993</v>
       </c>
       <c r="I9" s="94">
         <f>'Balance Sheet'!N28</f>
         <v>43238.516999999993</v>
       </c>
       <c r="K9" s="94">
         <f>SUM('Balance Sheet'!I7:I7,'Balance Sheet'!I9,'Balance Sheet'!I11:I13)</f>
         <v>50995.043000000005</v>
       </c>
       <c r="L9" s="94">
         <f>SUM('Balance Sheet'!M7:M7,'Balance Sheet'!M9,'Balance Sheet'!M11:M13)</f>
         <v>82483.315999999992</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="176"/>
+      <c r="A10" s="166"/>
       <c r="B10" s="89" t="s">
         <v>125</v>
       </c>
       <c r="C10" s="89" t="s">
         <v>274</v>
       </c>
       <c r="D10" s="92">
         <f>SUM('P&amp;L'!D10:G10)/AVERAGE('Balance Sheet'!E27:I27)</f>
         <v>0.16952270799941355</v>
       </c>
       <c r="E10" s="92">
         <f>SUM('P&amp;L'!E10:H10)/AVERAGE('Balance Sheet'!F27:J27)</f>
         <v>0.16112174697649442</v>
       </c>
       <c r="F10" s="92">
         <f>SUM('P&amp;L'!F10:I10)/AVERAGE('Balance Sheet'!G27:K27)</f>
         <v>0.15062491498413783</v>
       </c>
       <c r="G10" s="92">
         <f>SUM('P&amp;L'!G10:J10)/AVERAGE('Balance Sheet'!H27:L27)</f>
         <v>0.13786260716849719</v>
       </c>
       <c r="H10" s="92">
         <f>SUM('P&amp;L'!H10:K10)/AVERAGE('Balance Sheet'!I27:M27)</f>
         <v>0.12546466597231032</v>
       </c>
       <c r="I10" s="92">
         <f>SUM('P&amp;L'!I10:L10)/AVERAGE('Balance Sheet'!J27:N27)</f>
         <v>0.11594974907666722</v>
       </c>
       <c r="K10" s="92">
         <f>'P&amp;L'!P10/AVERAGE('Balance Sheet'!E27:I27)</f>
         <v>0.16952270799941355</v>
       </c>
       <c r="L10" s="92">
         <f>'P&amp;L'!Q10/AVERAGE('Balance Sheet'!I27:M27)</f>
         <v>0.12546466597231032</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="176"/>
+      <c r="A11" s="166"/>
       <c r="B11" s="89" t="s">
         <v>126</v>
       </c>
       <c r="C11" s="89" t="s">
         <v>273</v>
       </c>
       <c r="D11" s="92">
         <f>SUM('P&amp;L'!D10:G10,'P&amp;L'!D13:G13)/AVERAGE('Balance Sheet'!E27:I27)</f>
         <v>0.12131353858614359</v>
       </c>
       <c r="E11" s="92">
         <f>SUM('P&amp;L'!E10:H10,'P&amp;L'!E13:H13)/AVERAGE('Balance Sheet'!F27:J27)</f>
         <v>0.11284528350651354</v>
       </c>
       <c r="F11" s="92">
         <f>SUM('P&amp;L'!F10:I10,'P&amp;L'!F13:I13)/AVERAGE('Balance Sheet'!G27:K27)</f>
         <v>0.10285202049507423</v>
       </c>
       <c r="G11" s="92">
         <f>SUM('P&amp;L'!G10:J10,'P&amp;L'!G13:J13)/AVERAGE('Balance Sheet'!H27:L27)</f>
         <v>9.2887255391474535E-2</v>
       </c>
       <c r="H11" s="92">
         <f>SUM('P&amp;L'!H10:K10,'P&amp;L'!H13:K13)/AVERAGE('Balance Sheet'!I27:M27)</f>
         <v>8.0544110463255894E-2</v>
       </c>
       <c r="I11" s="92">
         <f>SUM('P&amp;L'!I10:L10,'P&amp;L'!I13:L13)/AVERAGE('Balance Sheet'!J27:N27)</f>
         <v>7.2091049554576569E-2</v>
       </c>
       <c r="J11" s="149"/>
       <c r="K11" s="92">
         <f>SUM('P&amp;L'!P10,'P&amp;L'!P13)/AVERAGE('Balance Sheet'!E27:I27)</f>
         <v>0.12131353858614359</v>
       </c>
       <c r="L11" s="92">
         <f>SUM('P&amp;L'!Q10,'P&amp;L'!Q13)/AVERAGE('Balance Sheet'!I27:M27)</f>
         <v>8.0544110463255866E-2</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="176"/>
+      <c r="A12" s="166"/>
       <c r="B12" s="89" t="s">
         <v>244</v>
       </c>
       <c r="C12" s="89" t="s">
         <v>272</v>
       </c>
       <c r="D12" s="92">
         <f>('P&amp;L'!G10*4)/AVERAGE('Balance Sheet'!H27:I27)</f>
         <v>0.16065124017649482</v>
       </c>
       <c r="E12" s="92">
         <f>('P&amp;L'!H10*4)/AVERAGE('Balance Sheet'!I27:J27)</f>
         <v>0.15166918495008264</v>
       </c>
       <c r="F12" s="92">
         <f>('P&amp;L'!I10*4)/AVERAGE('Balance Sheet'!J27:K27)</f>
         <v>0.13496509632745179</v>
       </c>
       <c r="G12" s="92">
         <f>('P&amp;L'!J10*4)/AVERAGE('Balance Sheet'!K27:L27)</f>
         <v>0.11823440485156571</v>
       </c>
       <c r="H12" s="92">
         <f>('P&amp;L'!K10*4)/AVERAGE('Balance Sheet'!L27:M27)</f>
         <v>0.10738419049364975</v>
       </c>
       <c r="I12" s="92">
         <f>('P&amp;L'!L10*4)/AVERAGE('Balance Sheet'!M27:N27)</f>
         <v>0.10545700422076459</v>
       </c>
       <c r="J12" s="149"/>
       <c r="K12" s="92">
         <f t="shared" ref="K12:K13" si="1">K10</f>
         <v>0.16952270799941355</v>
       </c>
       <c r="L12" s="92">
         <f>L10</f>
         <v>0.12546466597231032</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="176"/>
+      <c r="A13" s="166"/>
       <c r="B13" s="89" t="s">
         <v>245</v>
       </c>
       <c r="C13" s="89" t="s">
         <v>271</v>
       </c>
       <c r="D13" s="92">
         <f>(SUM('P&amp;L'!G10,'P&amp;L'!G13)*4)/AVERAGE('Balance Sheet'!H27:I27)</f>
         <v>0.10891683435133202</v>
       </c>
       <c r="E13" s="92">
         <f>(SUM('P&amp;L'!H10,'P&amp;L'!H13)*4)/AVERAGE('Balance Sheet'!I27:J27)</f>
         <v>0.10436434804313824</v>
       </c>
       <c r="F13" s="92">
         <f>(SUM('P&amp;L'!I10,'P&amp;L'!I13)*4)/AVERAGE('Balance Sheet'!J27:K27)</f>
         <v>9.4513366150006065E-2</v>
       </c>
       <c r="G13" s="92">
         <f>(SUM('P&amp;L'!J10,'P&amp;L'!J13)*4)/AVERAGE('Balance Sheet'!K27:L27)</f>
         <v>7.450246367199298E-2</v>
       </c>
       <c r="H13" s="92">
         <f>(SUM('P&amp;L'!K10,'P&amp;L'!K13)*4)/AVERAGE('Balance Sheet'!L27:M27)</f>
         <v>5.9460856342347178E-2</v>
       </c>
       <c r="I13" s="92">
         <f>(SUM('P&amp;L'!L10,'P&amp;L'!L13)*4)/AVERAGE('Balance Sheet'!M27:N27)</f>
         <v>6.3975949050097056E-2</v>
       </c>
       <c r="J13" s="149"/>
       <c r="K13" s="92">
         <f t="shared" si="1"/>
         <v>0.12131353858614359</v>
       </c>
       <c r="L13" s="92">
         <f>L11</f>
         <v>8.0544110463255866E-2</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="175"/>
+      <c r="A14" s="165"/>
       <c r="B14" s="148" t="s">
         <v>127</v>
       </c>
       <c r="C14" s="148" t="s">
         <v>269</v>
       </c>
       <c r="D14" s="147">
         <f>SUM('P&amp;L'!D10:G10)/AVERAGE('Balance Sheet'!E28:I28)</f>
         <v>0.17723873223152789</v>
       </c>
       <c r="E14" s="147">
         <f>SUM('P&amp;L'!E10:H10)/AVERAGE('Balance Sheet'!F28:J28)</f>
         <v>0.16872280217293065</v>
       </c>
       <c r="F14" s="147">
         <f>SUM('P&amp;L'!F10:I10)/AVERAGE('Balance Sheet'!G28:K28)</f>
         <v>0.15774115361978619</v>
       </c>
       <c r="G14" s="147">
         <f>SUM('P&amp;L'!G10:J10)/AVERAGE('Balance Sheet'!H28:L28)</f>
         <v>0.14760639816868315</v>
       </c>
       <c r="H14" s="147">
         <f>SUM('P&amp;L'!H10:K10)/AVERAGE('Balance Sheet'!I28:M28)</f>
         <v>0.13670705624800633</v>
       </c>
       <c r="I14" s="147">
         <f>SUM('P&amp;L'!I10:L10)/AVERAGE('Balance Sheet'!J28:N28)</f>
         <v>0.12822911666636905</v>
       </c>
       <c r="J14" s="146"/>
       <c r="K14" s="147">
         <f>'P&amp;L'!P10/AVERAGE('Balance Sheet'!E28:I28)</f>
         <v>0.17723873223152789</v>
       </c>
       <c r="L14" s="147">
         <f>'P&amp;L'!Q10/AVERAGE('Balance Sheet'!I28:M28)</f>
         <v>0.1367070562480063</v>
       </c>
     </row>
     <row r="15" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="177"/>
+      <c r="A15" s="167"/>
       <c r="B15" s="148" t="s">
         <v>128</v>
       </c>
       <c r="C15" s="148" t="s">
         <v>270</v>
       </c>
       <c r="D15" s="147">
         <f>SUM('P&amp;L'!D10:G10,'P&amp;L'!D13:G13)/AVERAGE('Balance Sheet'!E28:I28)</f>
         <v>0.12683526611433682</v>
       </c>
       <c r="E15" s="147">
         <f>SUM('P&amp;L'!E10:H10,'P&amp;L'!E13:H13)/AVERAGE('Balance Sheet'!F28:J28)</f>
         <v>0.11816885555489529</v>
       </c>
       <c r="F15" s="147">
         <f>SUM('P&amp;L'!F10:I10,'P&amp;L'!F13:I13)/AVERAGE('Balance Sheet'!G28:K28)</f>
         <v>0.10771123998129684</v>
       </c>
       <c r="G15" s="147">
         <f>SUM('P&amp;L'!G10:J10,'P&amp;L'!G13:J13)/AVERAGE('Balance Sheet'!H28:L28)</f>
         <v>9.9452298819162177E-2</v>
       </c>
       <c r="H15" s="147">
         <f>SUM('P&amp;L'!H10:K10,'P&amp;L'!H13:K13)/AVERAGE('Balance Sheet'!I28:M28)</f>
         <v>8.7761348218756988E-2</v>
       </c>
       <c r="I15" s="147">
         <f>SUM('P&amp;L'!I10:L10,'P&amp;L'!I13:L13)/AVERAGE('Balance Sheet'!J28:N28)</f>
         <v>7.9725671487416896E-2</v>
       </c>
       <c r="J15" s="146"/>
       <c r="K15" s="147">
         <f>SUM('P&amp;L'!P10,'P&amp;L'!P13)/AVERAGE('Balance Sheet'!E28:I28)</f>
         <v>0.12683526611433682</v>
       </c>
       <c r="L15" s="147">
         <f>SUM('P&amp;L'!Q10,'P&amp;L'!Q13)/AVERAGE('Balance Sheet'!I28:M28)</f>
         <v>8.776134821875696E-2</v>
       </c>
     </row>
     <row r="16" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="175"/>
+      <c r="A16" s="165"/>
       <c r="B16" s="148" t="s">
         <v>246</v>
       </c>
       <c r="C16" s="148" t="s">
         <v>268</v>
       </c>
       <c r="D16" s="147">
         <f>('P&amp;L'!G10*4)/AVERAGE('Balance Sheet'!H28:I28)</f>
         <v>0.16862752219193664</v>
       </c>
       <c r="E16" s="147">
         <f>('P&amp;L'!H10*4)/AVERAGE('Balance Sheet'!I28:J28)</f>
         <v>0.15919681024483376</v>
       </c>
       <c r="F16" s="147">
         <f>('P&amp;L'!I10*4)/AVERAGE('Balance Sheet'!J28:K28)</f>
         <v>0.14105367408882677</v>
       </c>
       <c r="G16" s="147">
         <f>('P&amp;L'!J10*4)/AVERAGE('Balance Sheet'!K28:L28)</f>
         <v>0.12940123785207761</v>
       </c>
       <c r="H16" s="147">
         <f>('P&amp;L'!K10*4)/AVERAGE('Balance Sheet'!L28:M28)</f>
         <v>0.12243292424731514</v>
       </c>
       <c r="I16" s="147">
         <f>('P&amp;L'!L10*4)/AVERAGE('Balance Sheet'!M28:N28)</f>
         <v>0.11987408390529601</v>
       </c>
       <c r="J16" s="146"/>
       <c r="K16" s="147">
         <f>K14</f>
         <v>0.17723873223152789</v>
       </c>
       <c r="L16" s="147">
         <f>L14</f>
         <v>0.1367070562480063</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="95" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="175"/>
+      <c r="A17" s="165"/>
       <c r="B17" s="148" t="s">
         <v>247</v>
       </c>
       <c r="C17" s="148" t="s">
         <v>267</v>
       </c>
       <c r="D17" s="147">
         <f>(SUM('P&amp;L'!G10,'P&amp;L'!G13)*4)/AVERAGE('Balance Sheet'!H28:I28)</f>
         <v>0.11432451988218108</v>
       </c>
       <c r="E17" s="147">
         <f>(SUM('P&amp;L'!H10,'P&amp;L'!H13)*4)/AVERAGE('Balance Sheet'!I28:J28)</f>
         <v>0.10954414581457281</v>
       </c>
       <c r="F17" s="147">
         <f>(SUM('P&amp;L'!I10,'P&amp;L'!I13)*4)/AVERAGE('Balance Sheet'!J28:K28)</f>
         <v>9.8777075767916903E-2</v>
       </c>
       <c r="G17" s="147">
         <f>(SUM('P&amp;L'!J10,'P&amp;L'!J13)*4)/AVERAGE('Balance Sheet'!K28:L28)</f>
         <v>8.1538965196200852E-2</v>
       </c>
       <c r="H17" s="147">
         <f>(SUM('P&amp;L'!K10,'P&amp;L'!K13)*4)/AVERAGE('Balance Sheet'!L28:M28)</f>
         <v>6.7793652741402255E-2</v>
@@ -16718,119 +16682,119 @@
         <f>SUM('P&amp;L'!L4*1000000)/AVERAGE(Operating!Y9:AC9)</f>
         <v>605027.86302697472</v>
       </c>
       <c r="K30" s="97">
         <f>K22/AVERAGE(Operating!T9:X9)*1000000</f>
         <v>1665072.917619091</v>
       </c>
       <c r="L30" s="97">
         <f>L22/AVERAGE(Operating!X9:AB9)*1000000</f>
         <v>2186603.4186636135</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B31" s="89"/>
       <c r="C31" s="89"/>
       <c r="D31" s="92"/>
       <c r="E31" s="92"/>
       <c r="F31" s="92"/>
       <c r="G31" s="92"/>
       <c r="H31" s="92"/>
       <c r="I31" s="92"/>
       <c r="K31" s="92"/>
       <c r="L31" s="92"/>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A54" s="177"/>
+      <c r="A54" s="167"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
   </mergeCells>
-  <conditionalFormatting sqref="B32:XFD1048576 K1:XFD31 B1:J9">
-    <cfRule type="cellIs" dxfId="6" priority="2" operator="equal">
+  <conditionalFormatting sqref="A1:A54 A56:A1048576">
+    <cfRule type="cellIs" dxfId="6" priority="1" operator="equal">
+      <formula>"-"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B1:J9 K1:XFD31 B32:XFD1048576">
+    <cfRule type="cellIs" dxfId="5" priority="2" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10 B10:I31 J18:J31">
-    <cfRule type="cellIs" dxfId="5" priority="3" operator="equal">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="4" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="4" priority="3" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{81400038-AE91-4D8F-8539-C4E5AA10370F}"/>
     <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{7A3360FB-735E-48C7-B6F0-87728B4DAE51}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B96D8E62-8B7C-4711-84F5-D877D6C3B5E2}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:AC54"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="16" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.6328125" style="175" customWidth="1"/>
+    <col min="1" max="1" width="1.6328125" style="165" customWidth="1"/>
     <col min="2" max="2" width="85.6328125" style="91" customWidth="1"/>
     <col min="3" max="3" width="85.6328125" style="91" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="16.1796875" style="91" customWidth="1" collapsed="1"/>
     <col min="5" max="23" width="16.1796875" style="91" customWidth="1"/>
     <col min="24" max="29" width="17.6328125" style="91" customWidth="1"/>
     <col min="30" max="16384" width="9.1796875" style="91"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="171" t="s">
+      <c r="B1" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="171" t="s">
+      <c r="C1" s="180" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="171"/>
-      <c r="C2" s="171"/>
+      <c r="B2" s="180"/>
+      <c r="C2" s="180"/>
     </row>
     <row r="3" spans="1:29" s="29" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="175"/>
+      <c r="A3" s="165"/>
       <c r="B3" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>141</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>327</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>328</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>329</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>330</v>
       </c>
       <c r="J3" s="10" t="s">
@@ -16897,51 +16861,51 @@
     <row r="4" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="103"/>
       <c r="C4" s="103"/>
       <c r="D4" s="104"/>
       <c r="E4" s="104"/>
       <c r="F4" s="104"/>
       <c r="G4" s="104"/>
       <c r="H4" s="104"/>
       <c r="I4" s="104"/>
       <c r="J4" s="104"/>
       <c r="K4" s="104"/>
       <c r="L4" s="104"/>
       <c r="M4" s="104"/>
       <c r="N4" s="104"/>
       <c r="O4" s="104"/>
       <c r="P4" s="104"/>
       <c r="Q4" s="104"/>
       <c r="R4" s="104"/>
       <c r="S4" s="104"/>
       <c r="T4" s="104"/>
       <c r="U4" s="104"/>
       <c r="V4" s="104"/>
       <c r="W4" s="104"/>
     </row>
     <row r="5" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="176"/>
+      <c r="A5" s="166"/>
       <c r="B5" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>142</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>327</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>328</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>329</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>330</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -17250,51 +17214,51 @@
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
       <c r="Y8" s="106">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="Z8" s="106">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
       <c r="AA8" s="106">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="AB8" s="106">
         <f>AB7-AA7</f>
         <v>10</v>
       </c>
       <c r="AC8" s="106">
         <f>AC7-AB7</f>
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="176"/>
+      <c r="A9" s="166"/>
       <c r="B9" s="89" t="s">
         <v>252</v>
       </c>
       <c r="C9" s="89" t="s">
         <v>146</v>
       </c>
       <c r="D9" s="105">
         <v>3279</v>
       </c>
       <c r="E9" s="105">
         <v>3341</v>
       </c>
       <c r="F9" s="105">
         <v>3229</v>
       </c>
       <c r="G9" s="105">
         <v>3212</v>
       </c>
       <c r="H9" s="105">
         <v>3276</v>
       </c>
       <c r="I9" s="105">
         <v>3541</v>
       </c>
       <c r="J9" s="105">
@@ -17337,78 +17301,78 @@
         <v>4260</v>
       </c>
       <c r="W9" s="106">
         <v>4580</v>
       </c>
       <c r="X9" s="106">
         <v>4700</v>
       </c>
       <c r="Y9" s="106">
         <v>4661</v>
       </c>
       <c r="Z9" s="106">
         <v>5030</v>
       </c>
       <c r="AA9" s="91">
         <v>5062</v>
       </c>
       <c r="AB9" s="91">
         <v>5001</v>
       </c>
       <c r="AC9" s="91">
         <v>5010</v>
       </c>
     </row>
     <row r="10" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="176"/>
+      <c r="A10" s="166"/>
       <c r="B10" s="108"/>
       <c r="C10" s="108"/>
       <c r="D10" s="109"/>
       <c r="E10" s="109"/>
       <c r="F10" s="109"/>
       <c r="G10" s="109"/>
       <c r="H10" s="109"/>
       <c r="I10" s="109"/>
       <c r="J10" s="109"/>
       <c r="K10" s="109"/>
       <c r="L10" s="109"/>
       <c r="M10" s="109"/>
       <c r="N10" s="109"/>
       <c r="O10" s="109"/>
       <c r="P10" s="109"/>
       <c r="Q10" s="109"/>
       <c r="R10" s="109"/>
       <c r="S10" s="109"/>
       <c r="T10" s="109"/>
       <c r="U10" s="109"/>
       <c r="V10" s="109"/>
       <c r="W10" s="109"/>
       <c r="X10" s="109"/>
       <c r="Y10" s="110"/>
     </row>
     <row r="11" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="176"/>
+      <c r="A11" s="166"/>
       <c r="B11" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>147</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>327</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>328</v>
       </c>
       <c r="H11" s="10" t="s">
         <v>329</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>330</v>
       </c>
       <c r="J11" s="10" t="s">
@@ -17451,51 +17415,51 @@
         <v>18</v>
       </c>
       <c r="W11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="X11" s="10" t="s">
         <v>20</v>
       </c>
       <c r="Y11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="Z11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="AA11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AB11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="AC11" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="176"/>
+      <c r="A12" s="166"/>
       <c r="B12" s="89" t="s">
         <v>253</v>
       </c>
       <c r="C12" s="89" t="s">
         <v>148</v>
       </c>
       <c r="D12" s="92">
         <v>0.143952</v>
       </c>
       <c r="E12" s="92">
         <v>0.126718</v>
       </c>
       <c r="F12" s="92">
         <v>0.138539</v>
       </c>
       <c r="G12" s="92">
         <v>0.13200500000000001</v>
       </c>
       <c r="H12" s="92">
         <v>0.12520100000000001</v>
       </c>
       <c r="I12" s="92">
         <v>0.157302</v>
       </c>
       <c r="J12" s="92">
@@ -17538,51 +17502,51 @@
         <v>0.15081600000000001</v>
       </c>
       <c r="W12" s="92">
         <v>0.13769999999999999</v>
       </c>
       <c r="X12" s="111">
         <v>0.13975372301447331</v>
       </c>
       <c r="Y12" s="111">
         <v>0.15310111782779245</v>
       </c>
       <c r="Z12" s="111">
         <v>0.15026212560882543</v>
       </c>
       <c r="AA12" s="111">
         <v>0.13739999999999999</v>
       </c>
       <c r="AB12" s="111">
         <v>0.15509999999999999</v>
       </c>
       <c r="AC12" s="111">
         <v>0.19344615770235965</v>
       </c>
     </row>
     <row r="13" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="176"/>
+      <c r="A13" s="166"/>
       <c r="B13" s="102" t="s">
         <v>254</v>
       </c>
       <c r="C13" s="102" t="s">
         <v>149</v>
       </c>
       <c r="D13" s="92">
         <v>0.13469700000000001</v>
       </c>
       <c r="E13" s="92">
         <v>0.118238</v>
       </c>
       <c r="F13" s="92">
         <v>0.12587100000000001</v>
       </c>
       <c r="G13" s="92">
         <v>0.120159</v>
       </c>
       <c r="H13" s="92">
         <v>0.113858</v>
       </c>
       <c r="I13" s="92">
         <v>0.14647399999999999</v>
       </c>
       <c r="J13" s="92">
@@ -17711,162 +17675,162 @@
         <v>1.8573</v>
       </c>
       <c r="W14" s="112">
         <v>1.5784</v>
       </c>
       <c r="X14" s="112">
         <v>1.9036999999999999</v>
       </c>
       <c r="Y14" s="112">
         <v>2.5358000000000001</v>
       </c>
       <c r="Z14" s="112">
         <v>7.0361000000000002</v>
       </c>
       <c r="AA14" s="112">
         <v>2.7741735367115892</v>
       </c>
       <c r="AB14" s="111">
         <v>17.7</v>
       </c>
       <c r="AC14" s="111">
         <v>2.7900000940965723</v>
       </c>
     </row>
     <row r="15" spans="1:29" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="177"/>
+      <c r="A15" s="167"/>
     </row>
     <row r="16" spans="1:29" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="150" t="s">
         <v>320</v>
       </c>
       <c r="C16" s="151" t="s">
         <v>151</v>
       </c>
       <c r="K16" s="93"/>
     </row>
     <row r="17" spans="2:27" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="150" t="s">
         <v>321</v>
       </c>
       <c r="C17" s="118" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="18" spans="2:27" ht="81" x14ac:dyDescent="0.35">
       <c r="B18" s="150" t="s">
         <v>153</v>
       </c>
       <c r="C18" s="118" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="19" spans="2:27" x14ac:dyDescent="0.35">
       <c r="B19" s="113"/>
       <c r="C19" s="113"/>
     </row>
     <row r="20" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B20" s="173"/>
-      <c r="C20" s="173"/>
+      <c r="B20" s="183"/>
+      <c r="C20" s="183"/>
       <c r="AA20" s="114"/>
     </row>
     <row r="21" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B21" s="173"/>
-      <c r="C21" s="173"/>
+      <c r="B21" s="183"/>
+      <c r="C21" s="183"/>
       <c r="AA21" s="114"/>
     </row>
     <row r="22" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B22" s="173"/>
-      <c r="C22" s="173"/>
+      <c r="B22" s="183"/>
+      <c r="C22" s="183"/>
     </row>
     <row r="23" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B23" s="173"/>
-      <c r="C23" s="173"/>
+      <c r="B23" s="183"/>
+      <c r="C23" s="183"/>
     </row>
     <row r="24" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B24" s="173"/>
-      <c r="C24" s="173"/>
+      <c r="B24" s="183"/>
+      <c r="C24" s="183"/>
     </row>
     <row r="25" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B25" s="173"/>
-      <c r="C25" s="173"/>
+      <c r="B25" s="183"/>
+      <c r="C25" s="183"/>
     </row>
     <row r="26" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B26" s="173"/>
-      <c r="C26" s="173"/>
+      <c r="B26" s="183"/>
+      <c r="C26" s="183"/>
     </row>
     <row r="27" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B27" s="173"/>
-      <c r="C27" s="173"/>
+      <c r="B27" s="183"/>
+      <c r="C27" s="183"/>
     </row>
     <row r="28" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B28" s="173"/>
-      <c r="C28" s="173"/>
+      <c r="B28" s="183"/>
+      <c r="C28" s="183"/>
     </row>
     <row r="29" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B29" s="173"/>
-      <c r="C29" s="173"/>
+      <c r="B29" s="183"/>
+      <c r="C29" s="183"/>
     </row>
     <row r="30" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B30" s="173"/>
-      <c r="C30" s="173"/>
+      <c r="B30" s="183"/>
+      <c r="C30" s="183"/>
     </row>
     <row r="31" spans="2:27" x14ac:dyDescent="0.35">
-      <c r="B31" s="173"/>
-      <c r="C31" s="173"/>
+      <c r="B31" s="183"/>
+      <c r="C31" s="183"/>
     </row>
     <row r="32" spans="2:27" x14ac:dyDescent="0.35">
       <c r="B32" s="113"/>
       <c r="C32" s="113"/>
     </row>
     <row r="54" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A54" s="177"/>
+      <c r="A54" s="167"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="C20:C31"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="B20:B31"/>
   </mergeCells>
-  <conditionalFormatting sqref="D3:Y5 AA7 D7:W8 D9:V9 AA9 AB9:AC11 D10:AA11 D12:W13 D14:V14 D15:Y31 Z15:AC1048576 B32:Y1048576 AD1:XFD1048576">
-    <cfRule type="cellIs" dxfId="3" priority="5" operator="equal">
+  <conditionalFormatting sqref="A1:A54 A56:A1048576">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D1:AC2 B1:C20 Z3:AA6 AB3:AC7 D6:V6">
     <cfRule type="cellIs" dxfId="2" priority="4" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z5:AC5">
     <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A1:A54 A56:A1048576">
-    <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
+  <conditionalFormatting sqref="AD1:XFD1048576 D3:Y5 AA7 D7:W8 D9:V9 AA9 AB9:AC11 D10:AA11 D12:W13 D14:V14 D15:Y31 Z15:AC1048576 B32:Y1048576">
+    <cfRule type="cellIs" dxfId="0" priority="5" operator="equal">
       <formula>"-"</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="B1:B2" location="Menu!A1" display="MENU" xr:uid="{F7742C5C-828A-4E81-A427-A0E76FC744DA}"/>
     <hyperlink ref="C1:C2" location="Menu!A1" display="MENU" xr:uid="{7E08D55E-8401-44F6-8A42-9FC3E703617D}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{e65a39d0-063a-4431-b80f-dbb0ad2f6df3}" enabled="1" method="Privileged" siteId="{80523cc1-a4a7-4cfd-9624-859fc5fbaac4}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">