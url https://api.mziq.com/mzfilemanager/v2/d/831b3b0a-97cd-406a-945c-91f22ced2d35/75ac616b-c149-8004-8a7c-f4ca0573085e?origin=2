--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -844,51 +844,51 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="180">
+  <cellXfs count="186">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="9" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
@@ -1259,54 +1259,72 @@
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="9" fillId="4" fontId="14" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="9" fillId="4" fontId="27" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="28" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="9" fillId="4" fontId="10" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="9" fillId="4" fontId="9" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="28" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="15" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
+    <xf borderId="9" fillId="4" fontId="15" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="23" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="28" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="bottom"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="3" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="23" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
     <xf borderId="15" fillId="4" fontId="14" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="9" fillId="2" fontId="8" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="8" numFmtId="172" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="172" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="10" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
@@ -17387,709 +17405,709 @@
       </c>
       <c r="G32" s="16">
         <v>-4843.0</v>
       </c>
       <c r="H32" s="16">
         <v>-2201.0</v>
       </c>
       <c r="I32" s="16">
         <v>-4772.0</v>
       </c>
       <c r="J32" s="16">
         <v>-7455.0</v>
       </c>
       <c r="K32" s="16">
         <v>-10572.0</v>
       </c>
       <c r="L32" s="16">
         <v>-3023.0</v>
       </c>
       <c r="M32" s="18">
         <v>-6376.0</v>
       </c>
       <c r="N32" s="35">
         <v>-10339.0</v>
       </c>
-      <c r="O32" s="35">
-        <v>-3542.0</v>
+      <c r="O32" s="150">
+        <v>-14765.0</v>
       </c>
       <c r="P32" s="35">
         <v>-3542.0</v>
       </c>
       <c r="Q32" s="60"/>
     </row>
     <row r="33" ht="12.0" customHeight="1">
       <c r="A33" s="21"/>
       <c r="B33" s="143" t="s">
         <v>132</v>
       </c>
       <c r="C33" s="16">
         <v>-141855.0</v>
       </c>
       <c r="D33" s="16">
         <v>0.0</v>
       </c>
       <c r="E33" s="16">
         <v>0.0</v>
       </c>
       <c r="F33" s="16">
         <v>0.0</v>
       </c>
       <c r="G33" s="16">
         <v>0.0</v>
       </c>
       <c r="H33" s="16">
         <v>0.0</v>
       </c>
       <c r="I33" s="16">
         <v>0.0</v>
       </c>
       <c r="J33" s="16">
         <v>0.0</v>
       </c>
       <c r="K33" s="16">
         <v>0.0</v>
       </c>
       <c r="L33" s="16">
         <v>0.0</v>
       </c>
       <c r="M33" s="16">
         <v>0.0</v>
       </c>
-      <c r="N33" s="150">
+      <c r="N33" s="151">
         <v>0.0</v>
       </c>
-      <c r="O33" s="150">
+      <c r="O33" s="152">
         <v>0.0</v>
       </c>
-      <c r="P33" s="150" t="s">
+      <c r="P33" s="151" t="s">
         <v>18</v>
       </c>
       <c r="Q33" s="60"/>
     </row>
     <row r="34" ht="12.0" customHeight="1">
       <c r="A34" s="21"/>
       <c r="B34" s="148" t="s">
         <v>133</v>
       </c>
       <c r="C34" s="16">
         <v>123697.0</v>
       </c>
       <c r="D34" s="16">
         <v>286.0</v>
       </c>
       <c r="E34" s="16">
         <v>11520.0</v>
       </c>
       <c r="F34" s="16">
         <v>10995.0</v>
       </c>
       <c r="G34" s="16">
         <v>18122.0</v>
       </c>
       <c r="H34" s="16">
         <v>635.0</v>
       </c>
       <c r="I34" s="16">
         <v>635.0</v>
       </c>
       <c r="J34" s="16">
         <v>635.0</v>
       </c>
       <c r="K34" s="16">
         <v>635.0</v>
       </c>
       <c r="L34" s="16">
         <v>0.0</v>
       </c>
       <c r="M34" s="16">
         <v>0.0</v>
       </c>
-      <c r="N34" s="150">
+      <c r="N34" s="151">
         <v>0.0</v>
       </c>
-      <c r="O34" s="150">
+      <c r="O34" s="152">
         <v>0.0</v>
       </c>
-      <c r="P34" s="150" t="s">
+      <c r="P34" s="151" t="s">
         <v>18</v>
       </c>
       <c r="Q34" s="60"/>
     </row>
     <row r="35" ht="12.0" customHeight="1">
       <c r="A35" s="21"/>
       <c r="B35" s="114" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="16">
         <v>4801.0</v>
       </c>
       <c r="D35" s="16">
         <v>0.0</v>
       </c>
       <c r="E35" s="16">
         <v>0.0</v>
       </c>
       <c r="F35" s="16">
         <v>0.0</v>
       </c>
       <c r="G35" s="16">
         <v>0.0</v>
       </c>
       <c r="H35" s="16">
         <v>0.0</v>
       </c>
       <c r="I35" s="16">
         <v>0.0</v>
       </c>
       <c r="J35" s="16">
         <v>0.0</v>
       </c>
       <c r="K35" s="16">
         <v>0.0</v>
       </c>
       <c r="L35" s="16">
         <v>0.0</v>
       </c>
       <c r="M35" s="16">
         <v>0.0</v>
       </c>
-      <c r="N35" s="150">
+      <c r="N35" s="151">
         <v>0.0</v>
       </c>
-      <c r="O35" s="150">
+      <c r="O35" s="152">
         <v>0.0</v>
       </c>
-      <c r="P35" s="150" t="s">
+      <c r="P35" s="151" t="s">
         <v>18</v>
       </c>
       <c r="Q35" s="60"/>
     </row>
     <row r="36" ht="12.0" customHeight="1">
       <c r="A36" s="21"/>
       <c r="B36" s="114" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="16">
         <v>1018.0</v>
       </c>
       <c r="D36" s="16">
         <v>0.0</v>
       </c>
       <c r="E36" s="16">
         <v>0.0</v>
       </c>
       <c r="F36" s="16">
         <v>0.0</v>
       </c>
       <c r="G36" s="16">
         <v>0.0</v>
       </c>
       <c r="H36" s="16">
         <v>0.0</v>
       </c>
       <c r="I36" s="16">
         <v>0.0</v>
       </c>
       <c r="J36" s="16">
         <v>0.0</v>
       </c>
       <c r="K36" s="16">
         <v>0.0</v>
       </c>
       <c r="L36" s="16">
         <v>0.0</v>
       </c>
       <c r="M36" s="16">
         <v>0.0</v>
       </c>
-      <c r="N36" s="150">
+      <c r="N36" s="151">
         <v>0.0</v>
       </c>
-      <c r="O36" s="150">
+      <c r="O36" s="152">
         <v>0.0</v>
       </c>
-      <c r="P36" s="150">
+      <c r="P36" s="151">
         <v>0.0</v>
       </c>
       <c r="Q36" s="60"/>
     </row>
     <row r="37" ht="12.0" customHeight="1">
       <c r="A37" s="21"/>
       <c r="B37" s="149" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="55">
         <v>-16790.0</v>
       </c>
       <c r="D37" s="55">
         <v>-534.0</v>
       </c>
       <c r="E37" s="55">
         <v>9887.0</v>
       </c>
       <c r="F37" s="55">
         <v>8040.0</v>
       </c>
       <c r="G37" s="55">
         <v>13279.0</v>
       </c>
       <c r="H37" s="55">
         <v>-1566.0</v>
       </c>
       <c r="I37" s="55">
         <v>-4137.0</v>
       </c>
       <c r="J37" s="55">
         <v>-6820.0</v>
       </c>
       <c r="K37" s="55">
         <v>-9937.0</v>
       </c>
       <c r="L37" s="55">
         <v>-3023.0</v>
       </c>
       <c r="M37" s="55">
         <v>-6376.0</v>
       </c>
       <c r="N37" s="55">
         <v>-10339.0</v>
       </c>
-      <c r="O37" s="55">
-        <v>-3542.0</v>
+      <c r="O37" s="153">
+        <v>-14765.0</v>
       </c>
       <c r="P37" s="55">
         <v>-3542.0</v>
       </c>
       <c r="Q37" s="60"/>
     </row>
     <row r="38" ht="12.0" customHeight="1">
       <c r="A38" s="21"/>
       <c r="B38" s="112" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="16"/>
       <c r="D38" s="25"/>
       <c r="E38" s="136"/>
       <c r="F38" s="136"/>
       <c r="G38" s="16"/>
       <c r="H38" s="16"/>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
       <c r="M38" s="16"/>
       <c r="N38" s="147"/>
-      <c r="O38" s="147"/>
+      <c r="O38" s="154"/>
       <c r="P38" s="147"/>
       <c r="Q38" s="60"/>
     </row>
     <row r="39" ht="12.0" customHeight="1">
       <c r="A39" s="21"/>
       <c r="B39" s="143" t="s">
         <v>138</v>
       </c>
       <c r="C39" s="16">
         <v>-5240.0</v>
       </c>
       <c r="D39" s="16">
         <v>-1140.0</v>
       </c>
       <c r="E39" s="16">
         <v>-2426.0</v>
       </c>
       <c r="F39" s="16">
         <v>-3691.0</v>
       </c>
       <c r="G39" s="16">
         <v>-4821.0</v>
       </c>
       <c r="H39" s="16">
         <v>-1152.0</v>
       </c>
       <c r="I39" s="16">
         <v>-2258.0</v>
       </c>
       <c r="J39" s="16">
         <v>-3143.0</v>
       </c>
       <c r="K39" s="16">
         <v>-4195.0</v>
       </c>
       <c r="L39" s="16">
         <v>-1137.0</v>
       </c>
       <c r="M39" s="18">
         <v>-2304.0</v>
       </c>
       <c r="N39" s="35">
         <v>-3790.0</v>
       </c>
-      <c r="O39" s="35">
+      <c r="O39" s="150">
         <v>-4830.0</v>
       </c>
       <c r="P39" s="35">
         <v>-1260.0</v>
       </c>
       <c r="Q39" s="60"/>
     </row>
     <row r="40" ht="12.0" customHeight="1">
       <c r="A40" s="21"/>
       <c r="B40" s="143" t="s">
         <v>139</v>
       </c>
       <c r="C40" s="16">
         <v>102371.0</v>
       </c>
       <c r="D40" s="16">
         <v>0.0</v>
       </c>
       <c r="E40" s="16">
         <v>0.0</v>
       </c>
       <c r="F40" s="16">
         <v>9990.0</v>
       </c>
       <c r="G40" s="16">
         <v>42084.0</v>
       </c>
       <c r="H40" s="16">
         <v>10000.0</v>
       </c>
       <c r="I40" s="16">
         <v>10000.0</v>
       </c>
       <c r="J40" s="16">
         <v>19818.0</v>
       </c>
       <c r="K40" s="16">
         <v>19818.0</v>
       </c>
       <c r="L40" s="16">
         <v>0.0</v>
       </c>
       <c r="M40" s="18">
         <v>24722.0</v>
       </c>
       <c r="N40" s="35">
         <v>24722.0</v>
       </c>
-      <c r="O40" s="35">
+      <c r="O40" s="150">
         <v>24722.0</v>
       </c>
       <c r="P40" s="35" t="s">
         <v>18</v>
       </c>
       <c r="Q40" s="60"/>
     </row>
     <row r="41" ht="12.0" customHeight="1">
       <c r="A41" s="21"/>
-      <c r="B41" s="151" t="s">
+      <c r="B41" s="155" t="s">
         <v>140</v>
       </c>
       <c r="C41" s="16">
         <v>69.0</v>
       </c>
       <c r="D41" s="16">
         <v>548.0</v>
       </c>
       <c r="E41" s="16">
         <v>1183.0</v>
       </c>
       <c r="F41" s="16">
         <v>1876.0</v>
       </c>
       <c r="G41" s="16">
         <v>2447.0</v>
       </c>
       <c r="H41" s="16">
         <v>555.0</v>
       </c>
       <c r="I41" s="16">
         <v>1032.0</v>
       </c>
       <c r="J41" s="16">
         <v>1370.0</v>
       </c>
       <c r="K41" s="16">
         <v>1542.0</v>
       </c>
       <c r="L41" s="16">
         <v>-71.0</v>
       </c>
       <c r="M41" s="18">
         <v>-41.0</v>
       </c>
       <c r="N41" s="35">
         <v>91.0</v>
       </c>
-      <c r="O41" s="35">
+      <c r="O41" s="150">
         <v>174.0</v>
       </c>
       <c r="P41" s="35">
         <v>2.0</v>
       </c>
       <c r="Q41" s="60"/>
     </row>
     <row r="42" ht="12.0" customHeight="1">
       <c r="A42" s="21"/>
       <c r="B42" s="143" t="s">
         <v>141</v>
       </c>
       <c r="C42" s="16">
         <v>-69189.0</v>
       </c>
       <c r="D42" s="16">
         <v>-3757.0</v>
       </c>
       <c r="E42" s="16">
         <v>-15329.0</v>
       </c>
       <c r="F42" s="16">
         <v>-33344.0</v>
       </c>
       <c r="G42" s="16">
         <v>-82956.0</v>
       </c>
       <c r="H42" s="16">
         <v>-1816.0</v>
       </c>
       <c r="I42" s="16">
         <v>-6597.0</v>
       </c>
       <c r="J42" s="16">
         <v>-14224.0</v>
       </c>
       <c r="K42" s="16">
         <v>-21994.0</v>
       </c>
       <c r="L42" s="16">
         <v>-3172.0</v>
       </c>
       <c r="M42" s="18">
         <v>-21177.0</v>
       </c>
       <c r="N42" s="35">
         <v>-34011.0</v>
       </c>
-      <c r="O42" s="35">
+      <c r="O42" s="150">
         <v>-45400.0</v>
       </c>
       <c r="P42" s="35">
         <v>-4471.0</v>
       </c>
       <c r="Q42" s="60"/>
     </row>
     <row r="43" ht="12.0" customHeight="1">
       <c r="A43" s="21"/>
-      <c r="B43" s="151" t="s">
+      <c r="B43" s="155" t="s">
         <v>142</v>
       </c>
       <c r="C43" s="16">
         <v>-12123.0</v>
       </c>
       <c r="D43" s="16">
         <v>-240.0</v>
       </c>
       <c r="E43" s="16">
         <v>-8643.0</v>
       </c>
       <c r="F43" s="16">
         <v>-9518.0</v>
       </c>
       <c r="G43" s="16">
         <v>-15418.0</v>
       </c>
       <c r="H43" s="16">
         <v>0.0</v>
       </c>
       <c r="I43" s="16">
         <v>-698.0</v>
       </c>
       <c r="J43" s="16">
         <v>-1893.0</v>
       </c>
       <c r="K43" s="16">
         <v>-17900.0</v>
       </c>
       <c r="L43" s="16">
         <v>0.0</v>
       </c>
       <c r="M43" s="18">
         <v>-758.0</v>
       </c>
       <c r="N43" s="35">
         <v>-1842.0</v>
       </c>
-      <c r="O43" s="35">
+      <c r="O43" s="150">
         <v>-1842.0</v>
       </c>
       <c r="P43" s="35" t="s">
         <v>18</v>
       </c>
       <c r="Q43" s="60"/>
     </row>
     <row r="44" ht="12.0" customHeight="1">
       <c r="A44" s="21"/>
       <c r="B44" s="114" t="s">
         <v>143</v>
       </c>
       <c r="C44" s="16">
         <v>2413.0</v>
       </c>
       <c r="D44" s="16">
         <v>92.0</v>
       </c>
       <c r="E44" s="16">
         <v>103.0</v>
       </c>
       <c r="F44" s="16">
         <v>112.0</v>
       </c>
       <c r="G44" s="16">
         <v>243.0</v>
       </c>
       <c r="H44" s="16">
         <v>187.0</v>
       </c>
       <c r="I44" s="16">
         <v>226.0</v>
       </c>
       <c r="J44" s="16">
         <v>611.0</v>
       </c>
       <c r="K44" s="16">
         <v>857.0</v>
       </c>
       <c r="L44" s="16">
         <v>575.0</v>
       </c>
       <c r="M44" s="18">
         <v>882.0</v>
       </c>
       <c r="N44" s="35">
         <v>1368.0</v>
       </c>
-      <c r="O44" s="35">
+      <c r="O44" s="150">
         <v>1592.0</v>
       </c>
       <c r="P44" s="35">
         <v>249.0</v>
       </c>
       <c r="Q44" s="60"/>
     </row>
     <row r="45" ht="12.0" customHeight="1">
       <c r="A45" s="21"/>
       <c r="B45" s="114" t="s">
         <v>144</v>
       </c>
       <c r="C45" s="16">
         <v>0.0</v>
       </c>
       <c r="D45" s="16">
         <v>0.0</v>
       </c>
       <c r="E45" s="16">
         <v>-3786.0</v>
       </c>
       <c r="F45" s="16">
         <v>-7745.0</v>
       </c>
       <c r="G45" s="16">
         <v>-8853.0</v>
       </c>
       <c r="H45" s="16">
         <v>-834.0</v>
       </c>
       <c r="I45" s="16">
         <v>-5858.0</v>
       </c>
       <c r="J45" s="16">
         <v>-9480.0</v>
       </c>
       <c r="K45" s="16">
         <v>-14098.0</v>
       </c>
       <c r="L45" s="16">
         <v>-7324.0</v>
       </c>
       <c r="M45" s="18">
         <v>-17592.0</v>
       </c>
       <c r="N45" s="35">
         <v>-27342.0</v>
       </c>
-      <c r="O45" s="35">
+      <c r="O45" s="150">
         <v>-35527.0</v>
       </c>
       <c r="P45" s="35">
         <v>-3330.0</v>
       </c>
       <c r="Q45" s="60"/>
     </row>
     <row r="46" ht="12.0" customHeight="1">
       <c r="A46" s="21"/>
       <c r="B46" s="149" t="s">
         <v>145</v>
       </c>
       <c r="C46" s="55">
         <v>18301.0</v>
       </c>
       <c r="D46" s="55">
         <v>-4499.0</v>
       </c>
       <c r="E46" s="55">
         <v>-28897.0</v>
       </c>
       <c r="F46" s="55">
         <v>-42318.0</v>
       </c>
       <c r="G46" s="55">
         <v>-67274.0</v>
       </c>
       <c r="H46" s="55">
         <v>6940.0</v>
       </c>
       <c r="I46" s="55">
         <v>-4153.0</v>
       </c>
       <c r="J46" s="55">
         <v>-6941.0</v>
       </c>
       <c r="K46" s="55">
         <v>-35970.0</v>
       </c>
       <c r="L46" s="55">
         <v>-11129.0</v>
       </c>
       <c r="M46" s="55">
         <v>-16268.0</v>
       </c>
       <c r="N46" s="55">
         <v>-40804.0</v>
       </c>
-      <c r="O46" s="55">
+      <c r="O46" s="153">
         <v>-61111.0</v>
       </c>
       <c r="P46" s="55">
         <v>-8810.0</v>
       </c>
       <c r="Q46" s="60"/>
     </row>
     <row r="47" ht="12.0" customHeight="1">
       <c r="A47" s="21"/>
       <c r="B47" s="146" t="s">
         <v>146</v>
       </c>
       <c r="C47" s="58">
         <v>6863.0</v>
       </c>
       <c r="D47" s="58">
         <v>12912.510519299998</v>
       </c>
       <c r="E47" s="58">
         <v>-7238.489480700002</v>
       </c>
       <c r="F47" s="58">
         <v>1300.5105192999981</v>
       </c>
       <c r="G47" s="58">
@@ -18098,216 +18116,217 @@
       <c r="H47" s="58">
         <v>29414.0</v>
       </c>
       <c r="I47" s="58">
         <f t="shared" ref="I47:L47" si="1">I30+I37+I46</f>
         <v>11483</v>
       </c>
       <c r="J47" s="58">
         <f t="shared" si="1"/>
         <v>32614</v>
       </c>
       <c r="K47" s="58">
         <f t="shared" si="1"/>
         <v>23077</v>
       </c>
       <c r="L47" s="58">
         <f t="shared" si="1"/>
         <v>3436</v>
       </c>
       <c r="M47" s="58">
         <v>-1378.0</v>
       </c>
       <c r="N47" s="58">
         <v>-20661.0</v>
       </c>
-      <c r="O47" s="58">
-        <v>-4093.0</v>
+      <c r="O47" s="156">
+        <v>-15316.0</v>
       </c>
       <c r="P47" s="58">
         <v>-1243.0</v>
       </c>
       <c r="Q47" s="60"/>
     </row>
     <row r="48" ht="12.0" customHeight="1">
       <c r="A48" s="21"/>
       <c r="B48" s="36"/>
       <c r="C48" s="16"/>
       <c r="D48" s="16"/>
       <c r="E48" s="16"/>
       <c r="F48" s="16"/>
       <c r="G48" s="16"/>
       <c r="H48" s="16"/>
       <c r="I48" s="16"/>
       <c r="J48" s="16"/>
       <c r="K48" s="16"/>
       <c r="L48" s="16"/>
       <c r="M48" s="16"/>
       <c r="N48" s="147"/>
+      <c r="O48" s="157"/>
       <c r="Q48" s="60"/>
     </row>
     <row r="49" ht="12.0" customHeight="1">
       <c r="A49" s="21"/>
       <c r="B49" s="143" t="s">
         <v>147</v>
       </c>
       <c r="C49" s="16">
         <v>24322.0</v>
       </c>
       <c r="D49" s="16">
         <v>35596.0</v>
       </c>
       <c r="E49" s="16">
         <v>35596.0</v>
       </c>
       <c r="F49" s="16">
         <v>35596.0</v>
       </c>
       <c r="G49" s="16">
         <v>35596.0</v>
       </c>
       <c r="H49" s="16">
         <v>43715.0</v>
       </c>
       <c r="I49" s="16">
         <v>43715.0</v>
       </c>
       <c r="J49" s="16">
         <v>43715.0</v>
       </c>
       <c r="K49" s="16">
         <v>43715.0</v>
       </c>
       <c r="L49" s="16">
         <v>56621.0</v>
       </c>
       <c r="M49" s="18">
         <v>56621.0</v>
       </c>
       <c r="N49" s="35">
         <v>56621.0</v>
       </c>
-      <c r="O49" s="35">
+      <c r="O49" s="150">
         <v>56621.0</v>
       </c>
       <c r="P49" s="35">
         <v>47864.0</v>
       </c>
       <c r="Q49" s="60"/>
     </row>
     <row r="50" ht="12.0" customHeight="1">
       <c r="A50" s="21"/>
       <c r="B50" s="143" t="s">
         <v>148</v>
       </c>
       <c r="C50" s="16">
         <v>4411.0</v>
       </c>
       <c r="D50" s="16">
         <v>1005.0</v>
       </c>
       <c r="E50" s="16">
         <v>2613.0</v>
       </c>
       <c r="F50" s="16">
         <v>1907.0</v>
       </c>
       <c r="G50" s="16">
         <v>2823.0</v>
       </c>
       <c r="H50" s="16">
         <v>-1016.0</v>
       </c>
       <c r="I50" s="32">
         <v>-7563.0</v>
       </c>
       <c r="J50" s="16">
         <v>-5954.0</v>
       </c>
       <c r="K50" s="16">
         <v>-10171.0</v>
       </c>
       <c r="L50" s="16">
         <v>2756.0</v>
       </c>
       <c r="M50" s="18">
         <v>3400.0</v>
       </c>
       <c r="N50" s="35">
         <v>7338.0</v>
       </c>
-      <c r="O50" s="35">
+      <c r="O50" s="150">
         <v>6559.0</v>
       </c>
       <c r="P50" s="35">
         <v>1495.0</v>
       </c>
       <c r="Q50" s="60"/>
     </row>
     <row r="51" ht="12.0" customHeight="1">
       <c r="A51" s="21"/>
-      <c r="B51" s="152" t="s">
+      <c r="B51" s="158" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="55">
         <v>35596.0</v>
       </c>
       <c r="D51" s="55">
         <v>49513.5105193</v>
       </c>
       <c r="E51" s="55">
         <v>30969.510519299998</v>
       </c>
       <c r="F51" s="55">
         <v>38803.5105193</v>
       </c>
       <c r="G51" s="55">
         <v>43714.510519300005</v>
       </c>
       <c r="H51" s="55">
         <v>72123.0</v>
       </c>
       <c r="I51" s="55">
         <v>47635.0</v>
       </c>
       <c r="J51" s="55">
         <v>70375.0</v>
       </c>
       <c r="K51" s="55">
         <v>56621.0</v>
       </c>
       <c r="L51" s="55">
         <v>62813.0</v>
       </c>
       <c r="M51" s="55">
         <v>58643.0</v>
       </c>
       <c r="N51" s="55">
         <v>43298.0</v>
       </c>
-      <c r="O51" s="55">
-        <v>59087.0</v>
+      <c r="O51" s="153">
+        <v>47864.0</v>
       </c>
       <c r="P51" s="55">
         <v>48116.0</v>
       </c>
       <c r="Q51" s="60"/>
     </row>
     <row r="52" ht="12.0" customHeight="1">
       <c r="A52" s="21"/>
       <c r="B52" s="139"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="136"/>
       <c r="I52" s="136"/>
       <c r="J52" s="136"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
     </row>
     <row r="53" ht="12.0" customHeight="1">
       <c r="A53" s="21"/>
       <c r="B53" s="139"/>
       <c r="C53" s="25"/>
@@ -19314,2191 +19333,2191 @@
     <col customWidth="1" min="19" max="19" width="10.63"/>
     <col customWidth="1" min="20" max="20" width="5.63"/>
     <col customWidth="1" min="21" max="21" width="10.63"/>
     <col customWidth="1" min="22" max="22" width="5.63"/>
     <col customWidth="1" min="23" max="23" width="10.63"/>
     <col customWidth="1" min="24" max="24" width="5.63"/>
     <col customWidth="1" min="25" max="25" width="10.63"/>
     <col customWidth="1" min="26" max="26" width="5.63"/>
     <col customWidth="1" min="27" max="27" width="10.63"/>
     <col customWidth="1" min="28" max="28" width="5.63"/>
     <col customWidth="1" min="29" max="29" width="7.38"/>
     <col customWidth="1" min="30" max="30" width="5.63"/>
     <col customWidth="1" min="31" max="31" width="8.38"/>
     <col customWidth="1" min="32" max="32" width="5.63"/>
     <col customWidth="1" min="33" max="33" width="8.75"/>
     <col customWidth="1" min="34" max="34" width="5.63"/>
     <col customWidth="1" min="35" max="35" width="8.38"/>
     <col customWidth="1" min="36" max="37" width="5.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="12.0" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>149</v>
       </c>
       <c r="B1" s="14"/>
-      <c r="C1" s="153"/>
-[...33 lines deleted...]
-      <c r="AK1" s="155"/>
+      <c r="C1" s="159"/>
+      <c r="D1" s="159"/>
+      <c r="E1" s="159"/>
+      <c r="F1" s="159"/>
+      <c r="G1" s="159"/>
+      <c r="H1" s="159"/>
+      <c r="I1" s="159"/>
+      <c r="J1" s="159"/>
+      <c r="K1" s="159"/>
+      <c r="L1" s="159"/>
+      <c r="M1" s="159"/>
+      <c r="N1" s="159"/>
+      <c r="O1" s="159"/>
+      <c r="P1" s="159"/>
+      <c r="Q1" s="159"/>
+      <c r="R1" s="159"/>
+      <c r="S1" s="159"/>
+      <c r="T1" s="159"/>
+      <c r="U1" s="159"/>
+      <c r="V1" s="159"/>
+      <c r="W1" s="159"/>
+      <c r="X1" s="159"/>
+      <c r="Y1" s="159"/>
+      <c r="Z1" s="159"/>
+      <c r="AA1" s="159"/>
+      <c r="AB1" s="159"/>
+      <c r="AC1" s="160"/>
+      <c r="AD1" s="160"/>
+      <c r="AE1" s="160"/>
+      <c r="AF1" s="160"/>
+      <c r="AG1" s="160"/>
+      <c r="AH1" s="160"/>
+      <c r="AI1" s="160"/>
+      <c r="AJ1" s="160"/>
+      <c r="AK1" s="161"/>
     </row>
     <row r="2" ht="12.0" customHeight="1">
       <c r="A2" s="15"/>
       <c r="B2" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="156"/>
-[...33 lines deleted...]
-      <c r="AK2" s="155"/>
+      <c r="C2" s="162"/>
+      <c r="D2" s="163"/>
+      <c r="E2" s="162"/>
+      <c r="F2" s="163"/>
+      <c r="G2" s="162"/>
+      <c r="H2" s="163"/>
+      <c r="I2" s="162"/>
+      <c r="J2" s="163"/>
+      <c r="K2" s="162"/>
+      <c r="L2" s="163"/>
+      <c r="M2" s="162"/>
+      <c r="N2" s="163"/>
+      <c r="O2" s="162"/>
+      <c r="P2" s="163"/>
+      <c r="Q2" s="162"/>
+      <c r="R2" s="163"/>
+      <c r="S2" s="162"/>
+      <c r="T2" s="163"/>
+      <c r="U2" s="162"/>
+      <c r="V2" s="163"/>
+      <c r="W2" s="162"/>
+      <c r="X2" s="163"/>
+      <c r="Y2" s="162"/>
+      <c r="Z2" s="163"/>
+      <c r="AA2" s="162"/>
+      <c r="AB2" s="163"/>
+      <c r="AC2" s="161"/>
+      <c r="AD2" s="161"/>
+      <c r="AE2" s="161"/>
+      <c r="AF2" s="161"/>
+      <c r="AG2" s="161"/>
+      <c r="AH2" s="161"/>
+      <c r="AI2" s="161"/>
+      <c r="AJ2" s="161"/>
+      <c r="AK2" s="161"/>
     </row>
     <row r="3">
       <c r="A3" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="20"/>
-      <c r="C3" s="158"/>
-[...33 lines deleted...]
-      <c r="AK3" s="155"/>
+      <c r="C3" s="164"/>
+      <c r="D3" s="161"/>
+      <c r="E3" s="164"/>
+      <c r="F3" s="161"/>
+      <c r="G3" s="164"/>
+      <c r="H3" s="161"/>
+      <c r="I3" s="164"/>
+      <c r="J3" s="161"/>
+      <c r="K3" s="164"/>
+      <c r="L3" s="161"/>
+      <c r="M3" s="164"/>
+      <c r="N3" s="161"/>
+      <c r="O3" s="164"/>
+      <c r="P3" s="161"/>
+      <c r="Q3" s="164"/>
+      <c r="R3" s="161"/>
+      <c r="S3" s="164"/>
+      <c r="T3" s="161"/>
+      <c r="U3" s="164"/>
+      <c r="V3" s="161"/>
+      <c r="W3" s="164"/>
+      <c r="X3" s="161"/>
+      <c r="Y3" s="164"/>
+      <c r="Z3" s="161"/>
+      <c r="AA3" s="164"/>
+      <c r="AB3" s="161"/>
+      <c r="AC3" s="161"/>
+      <c r="AD3" s="161"/>
+      <c r="AE3" s="161"/>
+      <c r="AF3" s="161"/>
+      <c r="AG3" s="161"/>
+      <c r="AH3" s="161"/>
+      <c r="AI3" s="161"/>
+      <c r="AJ3" s="161"/>
+      <c r="AK3" s="161"/>
     </row>
     <row r="4" ht="12.0" customHeight="1">
       <c r="A4" s="56"/>
       <c r="B4" s="103" t="s">
         <v>150</v>
       </c>
-      <c r="C4" s="158"/>
-[...33 lines deleted...]
-      <c r="AK4" s="155"/>
+      <c r="C4" s="164"/>
+      <c r="D4" s="161"/>
+      <c r="E4" s="164"/>
+      <c r="F4" s="161"/>
+      <c r="G4" s="164"/>
+      <c r="H4" s="161"/>
+      <c r="I4" s="164"/>
+      <c r="J4" s="161"/>
+      <c r="K4" s="164"/>
+      <c r="L4" s="161"/>
+      <c r="M4" s="164"/>
+      <c r="N4" s="161"/>
+      <c r="O4" s="164"/>
+      <c r="P4" s="161"/>
+      <c r="Q4" s="164"/>
+      <c r="R4" s="161"/>
+      <c r="S4" s="164"/>
+      <c r="T4" s="161"/>
+      <c r="U4" s="164"/>
+      <c r="V4" s="161"/>
+      <c r="W4" s="164"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="164"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="164"/>
+      <c r="AB4" s="161"/>
+      <c r="AC4" s="161"/>
+      <c r="AD4" s="161"/>
+      <c r="AE4" s="161"/>
+      <c r="AF4" s="161"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="161"/>
+      <c r="AI4" s="161"/>
+      <c r="AJ4" s="161"/>
+      <c r="AK4" s="161"/>
     </row>
     <row r="5" ht="12.0" customHeight="1">
       <c r="A5" s="36"/>
       <c r="B5" s="114"/>
-      <c r="C5" s="159">
+      <c r="C5" s="165">
         <v>2022.0</v>
       </c>
-      <c r="E5" s="159" t="s">
+      <c r="E5" s="165" t="s">
         <v>53</v>
       </c>
-      <c r="G5" s="159" t="s">
+      <c r="G5" s="165" t="s">
         <v>54</v>
       </c>
-      <c r="I5" s="159" t="s">
+      <c r="I5" s="165" t="s">
         <v>55</v>
       </c>
-      <c r="K5" s="159" t="s">
+      <c r="K5" s="165" t="s">
         <v>56</v>
       </c>
-      <c r="M5" s="159">
+      <c r="M5" s="165">
         <v>2023.0</v>
       </c>
-      <c r="O5" s="159" t="s">
+      <c r="O5" s="165" t="s">
         <v>57</v>
       </c>
-      <c r="Q5" s="159" t="s">
+      <c r="Q5" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="S5" s="159" t="s">
+      <c r="S5" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="U5" s="159" t="s">
+      <c r="U5" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="W5" s="159">
+      <c r="W5" s="165">
         <v>2024.0</v>
       </c>
-      <c r="Y5" s="159" t="s">
+      <c r="Y5" s="165" t="s">
         <v>61</v>
       </c>
-      <c r="AA5" s="159" t="s">
+      <c r="AA5" s="165" t="s">
         <v>62</v>
       </c>
-      <c r="AC5" s="160" t="s">
+      <c r="AC5" s="166" t="s">
         <v>63</v>
       </c>
-      <c r="AE5" s="160" t="s">
+      <c r="AE5" s="166" t="s">
         <v>64</v>
       </c>
-      <c r="AG5" s="160">
+      <c r="AG5" s="166">
         <v>2025.0</v>
       </c>
-      <c r="AI5" s="160" t="s">
+      <c r="AI5" s="166" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="160"/>
+      <c r="AK5" s="166"/>
     </row>
     <row r="6" ht="12.0" customHeight="1">
       <c r="A6" s="36"/>
       <c r="B6" s="25" t="s">
         <v>151</v>
       </c>
-      <c r="C6" s="161">
+      <c r="C6" s="167">
         <v>126529.0</v>
       </c>
-      <c r="D6" s="162">
+      <c r="D6" s="168">
         <f t="shared" ref="D6:D11" si="1">C6/C$12</f>
         <v>0.2983435706</v>
       </c>
-      <c r="E6" s="161">
+      <c r="E6" s="167">
         <v>33653.0</v>
       </c>
-      <c r="F6" s="162">
+      <c r="F6" s="168">
         <f t="shared" ref="F6:F11" si="2">E6/E$12</f>
         <v>0.2865133623</v>
       </c>
-      <c r="G6" s="161">
+      <c r="G6" s="167">
         <v>32147.0</v>
       </c>
-      <c r="H6" s="162">
+      <c r="H6" s="168">
         <f t="shared" ref="H6:H11" si="3">G6/G$12</f>
         <v>0.2781989373</v>
       </c>
-      <c r="I6" s="161">
+      <c r="I6" s="167">
         <v>32502.0</v>
       </c>
-      <c r="J6" s="162">
+      <c r="J6" s="168">
         <f t="shared" ref="J6:J11" si="4">I6/I$12</f>
         <v>0.299748227</v>
       </c>
-      <c r="K6" s="161">
+      <c r="K6" s="167">
         <v>31210.0</v>
       </c>
-      <c r="L6" s="162">
+      <c r="L6" s="168">
         <f t="shared" ref="L6:L11" si="5">K6/K$12</f>
         <v>0.2958237759</v>
       </c>
-      <c r="M6" s="161">
+      <c r="M6" s="167">
         <v>129512.0</v>
       </c>
-      <c r="N6" s="162">
+      <c r="N6" s="168">
         <f t="shared" ref="N6:N11" si="6">M6/M$12</f>
         <v>0.2897729688</v>
       </c>
-      <c r="O6" s="161">
+      <c r="O6" s="167">
         <v>29828.0</v>
       </c>
-      <c r="P6" s="162">
+      <c r="P6" s="168">
         <f t="shared" ref="P6:P11" si="7">O6/O$12</f>
         <v>0.2821895518</v>
       </c>
-      <c r="Q6" s="161">
+      <c r="Q6" s="167">
         <v>30262.0</v>
       </c>
-      <c r="R6" s="162">
+      <c r="R6" s="168">
         <f t="shared" ref="R6:R11" si="8">Q6/Q$12</f>
         <v>0.278927867</v>
       </c>
-      <c r="S6" s="161">
+      <c r="S6" s="167">
         <v>31826.0</v>
       </c>
-      <c r="T6" s="162">
+      <c r="T6" s="168">
         <f t="shared" ref="T6:T11" si="9">S6/S$12</f>
         <v>0.2835682592</v>
       </c>
-      <c r="U6" s="161">
+      <c r="U6" s="167">
         <v>34661.0</v>
       </c>
-      <c r="V6" s="162">
+      <c r="V6" s="168">
         <f t="shared" ref="V6:V11" si="10">U6/U$12</f>
         <v>0.3080074289</v>
       </c>
-      <c r="W6" s="161">
+      <c r="W6" s="167">
         <v>126576.0</v>
       </c>
-      <c r="X6" s="162">
+      <c r="X6" s="168">
         <f t="shared" ref="X6:X11" si="11">W6/W$12</f>
         <v>0.2883536351</v>
       </c>
-      <c r="Y6" s="161">
+      <c r="Y6" s="167">
         <v>37246.439</v>
       </c>
-      <c r="Z6" s="162">
+      <c r="Z6" s="168">
         <f t="shared" ref="Z6:Z11" si="12">Y6/Y$12</f>
         <v>0.3359274311</v>
       </c>
       <c r="AA6" s="18">
         <v>41782.0</v>
       </c>
-      <c r="AB6" s="162">
+      <c r="AB6" s="168">
         <f t="shared" ref="AB6:AB11" si="13">AA6/AA$12</f>
         <v>0.3565473397</v>
       </c>
       <c r="AC6" s="35">
         <v>48072.0</v>
       </c>
-      <c r="AD6" s="162">
+      <c r="AD6" s="168">
         <f t="shared" ref="AD6:AD11" si="14">AC6/AC$12</f>
         <v>0.3775920573</v>
       </c>
       <c r="AE6" s="35">
         <v>49677.1009</v>
       </c>
-      <c r="AF6" s="162">
+      <c r="AF6" s="168">
         <f t="shared" ref="AF6:AF11" si="15">AE6/AE$12</f>
         <v>0.3699601119</v>
       </c>
       <c r="AG6" s="35">
         <v>176778.07527000003</v>
       </c>
-      <c r="AH6" s="162">
+      <c r="AH6" s="168">
         <f t="shared" ref="AH6:AH11" si="16">AG6/AG$12</f>
         <v>0.3610293382</v>
       </c>
       <c r="AI6" s="35">
         <v>51185.20429</v>
       </c>
-      <c r="AJ6" s="162">
+      <c r="AJ6" s="168">
         <f t="shared" ref="AJ6:AJ11" si="17">AI6/AI$12</f>
         <v>0.3746878577</v>
       </c>
-      <c r="AK6" s="163"/>
+      <c r="AK6" s="169"/>
     </row>
     <row r="7" ht="12.0" customHeight="1">
       <c r="A7" s="36"/>
       <c r="B7" s="25" t="s">
         <v>152</v>
       </c>
-      <c r="C7" s="161">
+      <c r="C7" s="167">
         <v>91920.0</v>
       </c>
-      <c r="D7" s="162">
+      <c r="D7" s="168">
         <f t="shared" si="1"/>
         <v>0.2167387793</v>
       </c>
-      <c r="E7" s="161">
+      <c r="E7" s="167">
         <v>22369.0</v>
       </c>
-      <c r="F7" s="162">
+      <c r="F7" s="168">
         <f t="shared" si="2"/>
         <v>0.1904441625</v>
       </c>
-      <c r="G7" s="161">
+      <c r="G7" s="167">
         <v>24658.0</v>
       </c>
-      <c r="H7" s="162">
+      <c r="H7" s="168">
         <f t="shared" si="3"/>
         <v>0.213389411</v>
       </c>
-      <c r="I7" s="161">
+      <c r="I7" s="167">
         <v>21639.0</v>
       </c>
-      <c r="J7" s="162">
+      <c r="J7" s="168">
         <f t="shared" si="4"/>
         <v>0.1995647001</v>
       </c>
-      <c r="K7" s="161">
+      <c r="K7" s="167">
         <v>21182.0</v>
       </c>
-      <c r="L7" s="162">
+      <c r="L7" s="168">
         <f t="shared" si="5"/>
         <v>0.2007734451</v>
       </c>
-      <c r="M7" s="161">
+      <c r="M7" s="167">
         <v>89847.0</v>
       </c>
-      <c r="N7" s="162">
+      <c r="N7" s="168">
         <f t="shared" si="6"/>
         <v>0.2010256341</v>
       </c>
-      <c r="O7" s="161">
+      <c r="O7" s="167">
         <v>22205.0</v>
       </c>
-      <c r="P7" s="162">
+      <c r="P7" s="168">
         <f t="shared" si="7"/>
         <v>0.210071711</v>
       </c>
-      <c r="Q7" s="161">
+      <c r="Q7" s="167">
         <v>25259.0</v>
       </c>
-      <c r="R7" s="162">
+      <c r="R7" s="168">
         <f t="shared" si="8"/>
         <v>0.2328147179</v>
       </c>
-      <c r="S7" s="161">
+      <c r="S7" s="167">
         <v>25113.0</v>
       </c>
-      <c r="T7" s="162">
+      <c r="T7" s="168">
         <f t="shared" si="9"/>
         <v>0.2237557246</v>
       </c>
-      <c r="U7" s="161">
+      <c r="U7" s="167">
         <v>22992.0</v>
       </c>
-      <c r="V7" s="162">
+      <c r="V7" s="168">
         <f t="shared" si="10"/>
         <v>0.2043134014</v>
       </c>
-      <c r="W7" s="161">
+      <c r="W7" s="167">
         <v>95568.0</v>
       </c>
-      <c r="X7" s="162">
+      <c r="X7" s="168">
         <f t="shared" si="11"/>
         <v>0.2177141022</v>
       </c>
-      <c r="Y7" s="161">
+      <c r="Y7" s="167">
         <v>22868.809</v>
       </c>
-      <c r="Z7" s="162">
+      <c r="Z7" s="168">
         <f t="shared" si="12"/>
         <v>0.2062548922</v>
       </c>
       <c r="AA7" s="18">
         <v>24954.0</v>
       </c>
-      <c r="AB7" s="162">
+      <c r="AB7" s="168">
         <f t="shared" si="13"/>
         <v>0.2129453428</v>
       </c>
       <c r="AC7" s="35">
         <v>26199.0</v>
       </c>
-      <c r="AD7" s="162">
+      <c r="AD7" s="168">
         <f t="shared" si="14"/>
         <v>0.2057857861</v>
       </c>
       <c r="AE7" s="35">
         <v>24504.342109999998</v>
       </c>
-      <c r="AF7" s="162">
+      <c r="AF7" s="168">
         <f t="shared" si="15"/>
         <v>0.1824911073</v>
       </c>
       <c r="AG7" s="35">
         <v>96995.28251000002</v>
       </c>
-      <c r="AH7" s="162">
+      <c r="AH7" s="168">
         <f t="shared" si="16"/>
         <v>0.1980909827</v>
       </c>
       <c r="AI7" s="35">
         <v>22840.558610000004</v>
       </c>
-      <c r="AJ7" s="162">
+      <c r="AJ7" s="168">
         <f t="shared" si="17"/>
         <v>0.1671983163</v>
       </c>
-      <c r="AK7" s="163"/>
+      <c r="AK7" s="169"/>
     </row>
     <row r="8" ht="12.0" customHeight="1">
       <c r="A8" s="36"/>
       <c r="B8" s="95" t="s">
         <v>153</v>
       </c>
-      <c r="C8" s="161">
+      <c r="C8" s="167">
         <v>59763.0</v>
       </c>
-      <c r="D8" s="162">
+      <c r="D8" s="168">
         <f t="shared" si="1"/>
         <v>0.1409155752</v>
       </c>
-      <c r="E8" s="161">
+      <c r="E8" s="167">
         <v>14599.0</v>
       </c>
-      <c r="F8" s="162">
+      <c r="F8" s="168">
         <f t="shared" si="2"/>
         <v>0.1242922942</v>
       </c>
-      <c r="G8" s="161">
+      <c r="G8" s="167">
         <v>13768.0</v>
       </c>
-      <c r="H8" s="162">
+      <c r="H8" s="168">
         <f t="shared" si="3"/>
         <v>0.1191477578</v>
       </c>
-      <c r="I8" s="161">
+      <c r="I8" s="167">
         <v>13207.0</v>
       </c>
-      <c r="J8" s="162">
+      <c r="J8" s="168">
         <f t="shared" si="4"/>
         <v>0.121800961</v>
       </c>
-      <c r="K8" s="161">
+      <c r="K8" s="167">
         <v>13369.0</v>
       </c>
-      <c r="L8" s="162">
+      <c r="L8" s="168">
         <f t="shared" si="5"/>
         <v>0.1267179769</v>
       </c>
-      <c r="M8" s="161">
+      <c r="M8" s="167">
         <v>54942.0</v>
       </c>
-      <c r="N8" s="162">
+      <c r="N8" s="168">
         <f t="shared" si="6"/>
         <v>0.1229284271</v>
       </c>
-      <c r="O8" s="161">
+      <c r="O8" s="167">
         <v>18385.0</v>
       </c>
-      <c r="P8" s="162">
+      <c r="P8" s="168">
         <f t="shared" si="7"/>
         <v>0.1739323759</v>
       </c>
-      <c r="Q8" s="161">
+      <c r="Q8" s="167">
         <v>20204.0</v>
       </c>
-      <c r="R8" s="162">
+      <c r="R8" s="168">
         <f t="shared" si="8"/>
         <v>0.1862222796</v>
       </c>
-      <c r="S8" s="161">
+      <c r="S8" s="167">
         <v>23511.0</v>
       </c>
-      <c r="T8" s="162">
+      <c r="T8" s="168">
         <f t="shared" si="9"/>
         <v>0.2094819752</v>
       </c>
-      <c r="U8" s="161">
+      <c r="U8" s="167">
         <v>23754.0</v>
       </c>
-      <c r="V8" s="162">
+      <c r="V8" s="168">
         <f t="shared" si="10"/>
         <v>0.2110847485</v>
       </c>
-      <c r="W8" s="161">
+      <c r="W8" s="167">
         <v>85855.0</v>
       </c>
-      <c r="X8" s="162">
+      <c r="X8" s="168">
         <f t="shared" si="11"/>
         <v>0.1955868517</v>
       </c>
-      <c r="Y8" s="161">
+      <c r="Y8" s="167">
         <v>24220.689</v>
       </c>
-      <c r="Z8" s="162">
+      <c r="Z8" s="168">
         <f t="shared" si="12"/>
         <v>0.2184475631</v>
       </c>
       <c r="AA8" s="18">
         <v>24169.0</v>
       </c>
-      <c r="AB8" s="162">
+      <c r="AB8" s="168">
         <f t="shared" si="13"/>
         <v>0.2062465333</v>
       </c>
       <c r="AC8" s="35">
         <v>24668.0</v>
       </c>
-      <c r="AD8" s="162">
+      <c r="AD8" s="168">
         <f t="shared" si="14"/>
         <v>0.1937602111</v>
       </c>
       <c r="AE8" s="35">
         <v>27134.98121</v>
       </c>
-      <c r="AF8" s="162">
+      <c r="AF8" s="168">
         <f t="shared" si="15"/>
         <v>0.2020822573</v>
       </c>
       <c r="AG8" s="35">
         <v>101723.72314999999</v>
       </c>
-      <c r="AH8" s="162">
+      <c r="AH8" s="168">
         <f t="shared" si="16"/>
         <v>0.207747756</v>
       </c>
       <c r="AI8" s="35">
         <v>27945.349680000003</v>
       </c>
-      <c r="AJ8" s="162">
+      <c r="AJ8" s="168">
         <f t="shared" si="17"/>
         <v>0.2045665999</v>
       </c>
-      <c r="AK8" s="163"/>
+      <c r="AK8" s="169"/>
     </row>
     <row r="9" ht="12.0" customHeight="1">
       <c r="A9" s="36"/>
       <c r="B9" s="95" t="s">
         <v>154</v>
       </c>
-      <c r="C9" s="161">
+      <c r="C9" s="167">
         <v>63795.0</v>
       </c>
-      <c r="D9" s="162">
+      <c r="D9" s="168">
         <f t="shared" si="1"/>
         <v>0.1504226548</v>
       </c>
-      <c r="E9" s="161">
+      <c r="E9" s="167">
         <v>24081.0</v>
       </c>
-      <c r="F9" s="162">
+      <c r="F9" s="168">
         <f t="shared" si="2"/>
         <v>0.2050197093</v>
       </c>
-      <c r="G9" s="161">
+      <c r="G9" s="167">
         <v>21023.0</v>
       </c>
-      <c r="H9" s="162">
+      <c r="H9" s="168">
         <f t="shared" si="3"/>
         <v>0.1819322568</v>
       </c>
-      <c r="I9" s="161">
+      <c r="I9" s="167">
         <v>17244.0</v>
       </c>
-      <c r="J9" s="162">
+      <c r="J9" s="168">
         <f t="shared" si="4"/>
         <v>0.1590320111</v>
       </c>
-      <c r="K9" s="161">
+      <c r="K9" s="167">
         <v>14927.0</v>
       </c>
-      <c r="L9" s="162">
+      <c r="L9" s="168">
         <f t="shared" si="5"/>
         <v>0.1414854695</v>
       </c>
-      <c r="M9" s="161">
+      <c r="M9" s="167">
         <v>77275.0</v>
       </c>
-      <c r="N9" s="162">
+      <c r="N9" s="168">
         <f t="shared" si="6"/>
         <v>0.1728967676</v>
       </c>
-      <c r="O9" s="161">
+      <c r="O9" s="167">
         <v>12242.0</v>
       </c>
-      <c r="P9" s="162">
+      <c r="P9" s="168">
         <f t="shared" si="7"/>
         <v>0.1158161624</v>
       </c>
-      <c r="Q9" s="161">
+      <c r="Q9" s="167">
         <v>12299.0</v>
       </c>
-      <c r="R9" s="162">
+      <c r="R9" s="168">
         <f t="shared" si="8"/>
         <v>0.1133611075</v>
       </c>
-      <c r="S9" s="161">
+      <c r="S9" s="167">
         <v>12783.0</v>
       </c>
-      <c r="T9" s="162">
+      <c r="T9" s="168">
         <f t="shared" si="9"/>
         <v>0.1138959674</v>
       </c>
-      <c r="U9" s="161">
+      <c r="U9" s="167">
         <v>13245.0</v>
       </c>
-      <c r="V9" s="162">
+      <c r="V9" s="168">
         <f t="shared" si="10"/>
         <v>0.1176988083</v>
       </c>
-      <c r="W9" s="161">
+      <c r="W9" s="167">
         <v>50569.0</v>
       </c>
-      <c r="X9" s="162">
+      <c r="X9" s="168">
         <f t="shared" si="11"/>
         <v>0.1152015783</v>
       </c>
-      <c r="Y9" s="161">
+      <c r="Y9" s="167">
         <v>11387.905</v>
       </c>
-      <c r="Z9" s="162">
+      <c r="Z9" s="168">
         <f t="shared" si="12"/>
         <v>0.1027080648</v>
       </c>
       <c r="AA9" s="18">
         <v>10212.0</v>
       </c>
-      <c r="AB9" s="162">
+      <c r="AB9" s="168">
         <f t="shared" si="13"/>
         <v>0.08714425908</v>
       </c>
       <c r="AC9" s="35">
         <v>12140.0</v>
       </c>
-      <c r="AD9" s="162">
+      <c r="AD9" s="168">
         <f t="shared" si="14"/>
         <v>0.09535629006</v>
       </c>
       <c r="AE9" s="35">
         <v>13482.365740000001</v>
       </c>
-      <c r="AF9" s="162">
+      <c r="AF9" s="168">
         <f t="shared" si="15"/>
         <v>0.1004071785</v>
       </c>
       <c r="AG9" s="35">
         <v>47222.24405</v>
       </c>
-      <c r="AH9" s="162">
+      <c r="AH9" s="168">
         <f t="shared" si="16"/>
         <v>0.09644078029</v>
       </c>
       <c r="AI9" s="35">
         <v>16086.27693</v>
       </c>
-      <c r="AJ9" s="162">
+      <c r="AJ9" s="168">
         <f t="shared" si="17"/>
         <v>0.1177553695</v>
       </c>
-      <c r="AK9" s="163"/>
+      <c r="AK9" s="169"/>
     </row>
     <row r="10" ht="12.0" customHeight="1">
       <c r="A10" s="36"/>
       <c r="B10" s="95" t="s">
         <v>155</v>
       </c>
-      <c r="C10" s="161">
+      <c r="C10" s="167">
         <v>53164.0</v>
       </c>
-      <c r="D10" s="162">
+      <c r="D10" s="168">
         <f t="shared" si="1"/>
         <v>0.1253557492</v>
       </c>
-      <c r="E10" s="161">
+      <c r="E10" s="167">
         <v>12186.0</v>
       </c>
-      <c r="F10" s="162">
+      <c r="F10" s="168">
         <f t="shared" si="2"/>
         <v>0.1037486059</v>
       </c>
-      <c r="G10" s="161">
+      <c r="G10" s="167">
         <v>12999.0</v>
       </c>
-      <c r="H10" s="162">
+      <c r="H10" s="168">
         <f t="shared" si="3"/>
         <v>0.1124928605</v>
       </c>
-      <c r="I10" s="161">
+      <c r="I10" s="167">
         <v>11754.0</v>
       </c>
-      <c r="J10" s="162">
+      <c r="J10" s="168">
         <f t="shared" si="4"/>
         <v>0.1084007341</v>
       </c>
-      <c r="K10" s="161">
+      <c r="K10" s="167">
         <v>12519.0</v>
       </c>
-      <c r="L10" s="162">
+      <c r="L10" s="168">
         <f t="shared" si="5"/>
         <v>0.1186612576</v>
       </c>
-      <c r="M10" s="161">
+      <c r="M10" s="167">
         <v>49457.0</v>
       </c>
-      <c r="N10" s="162">
+      <c r="N10" s="168">
         <f t="shared" si="6"/>
         <v>0.1106561687</v>
       </c>
-      <c r="O10" s="161">
+      <c r="O10" s="167">
         <v>10979.0</v>
       </c>
-      <c r="P10" s="162">
+      <c r="P10" s="168">
         <f t="shared" si="7"/>
         <v>0.1038674765</v>
       </c>
-      <c r="Q10" s="161">
+      <c r="Q10" s="167">
         <v>10430.0</v>
       </c>
-      <c r="R10" s="162">
+      <c r="R10" s="168">
         <f t="shared" si="8"/>
         <v>0.09613434844</v>
       </c>
-      <c r="S10" s="161">
+      <c r="S10" s="167">
         <v>9264.0</v>
       </c>
-      <c r="T10" s="162">
+      <c r="T10" s="168">
         <f t="shared" si="9"/>
         <v>0.08254183224</v>
       </c>
-      <c r="U10" s="161">
+      <c r="U10" s="167">
         <v>9661.0</v>
       </c>
-      <c r="V10" s="162">
+      <c r="V10" s="168">
         <f t="shared" si="10"/>
         <v>0.08585037278</v>
       </c>
-      <c r="W10" s="161">
+      <c r="W10" s="167">
         <v>40334.0</v>
       </c>
-      <c r="X10" s="162">
+      <c r="X10" s="168">
         <f t="shared" si="11"/>
         <v>0.09188515608</v>
       </c>
-      <c r="Y10" s="161">
+      <c r="Y10" s="167">
         <v>9057.254</v>
       </c>
-      <c r="Z10" s="162">
+      <c r="Z10" s="168">
         <f t="shared" si="12"/>
         <v>0.08168781098</v>
       </c>
       <c r="AA10" s="18">
         <v>9461.0</v>
       </c>
-      <c r="AB10" s="162">
+      <c r="AB10" s="168">
         <f t="shared" si="13"/>
         <v>0.08073558903</v>
       </c>
       <c r="AC10" s="35">
         <v>9690.0</v>
       </c>
-      <c r="AD10" s="162">
+      <c r="AD10" s="168">
         <f t="shared" si="14"/>
         <v>0.07611222823</v>
       </c>
       <c r="AE10" s="35">
         <v>10984.98816</v>
       </c>
-      <c r="AF10" s="162">
+      <c r="AF10" s="168">
         <f t="shared" si="15"/>
         <v>0.08180846658</v>
       </c>
       <c r="AG10" s="35">
         <v>39193.07756</v>
       </c>
-      <c r="AH10" s="162">
+      <c r="AH10" s="168">
         <f t="shared" si="16"/>
         <v>0.08004301909</v>
       </c>
       <c r="AI10" s="35">
         <v>10471.040240000002</v>
       </c>
-      <c r="AJ10" s="162">
+      <c r="AJ10" s="168">
         <f t="shared" si="17"/>
         <v>0.07665050262</v>
       </c>
-      <c r="AK10" s="163"/>
+      <c r="AK10" s="169"/>
     </row>
     <row r="11" ht="12.0" customHeight="1">
       <c r="A11" s="36"/>
-      <c r="B11" s="164" t="s">
+      <c r="B11" s="170" t="s">
         <v>119</v>
       </c>
-      <c r="C11" s="161">
+      <c r="C11" s="167">
         <v>28934.0</v>
       </c>
-      <c r="D11" s="162">
+      <c r="D11" s="168">
         <f t="shared" si="1"/>
         <v>0.06822367102</v>
       </c>
-      <c r="E11" s="161">
+      <c r="E11" s="167">
         <v>10569.0</v>
       </c>
-      <c r="F11" s="162">
+      <c r="F11" s="168">
         <f t="shared" si="2"/>
         <v>0.0899818657</v>
       </c>
-      <c r="G11" s="161">
+      <c r="G11" s="167">
         <v>10959.0</v>
       </c>
-      <c r="H11" s="162">
+      <c r="H11" s="168">
         <f t="shared" si="3"/>
         <v>0.09483877668</v>
       </c>
-      <c r="I11" s="161">
+      <c r="I11" s="167">
         <v>12085.0</v>
       </c>
-      <c r="J11" s="162">
+      <c r="J11" s="168">
         <f t="shared" si="4"/>
         <v>0.1114533667</v>
       </c>
-      <c r="K11" s="161">
+      <c r="K11" s="167">
         <v>12295.0</v>
       </c>
-      <c r="L11" s="162">
+      <c r="L11" s="168">
         <f t="shared" si="5"/>
         <v>0.1165380751</v>
       </c>
-      <c r="M11" s="161">
+      <c r="M11" s="167">
         <v>45910.0</v>
       </c>
-      <c r="N11" s="162">
+      <c r="N11" s="168">
         <f t="shared" si="6"/>
         <v>0.1027200337</v>
       </c>
-      <c r="O11" s="161">
+      <c r="O11" s="167">
         <v>12063.0</v>
       </c>
-      <c r="P11" s="162">
+      <c r="P11" s="168">
         <f t="shared" si="7"/>
         <v>0.1141227224</v>
       </c>
-      <c r="Q11" s="161">
+      <c r="Q11" s="167">
         <v>10040.0</v>
       </c>
-      <c r="R11" s="162">
+      <c r="R11" s="168">
         <f t="shared" si="8"/>
         <v>0.09253967961</v>
       </c>
-      <c r="S11" s="161">
+      <c r="S11" s="167">
         <v>9737.0</v>
       </c>
-      <c r="T11" s="162">
+      <c r="T11" s="168">
         <f t="shared" si="9"/>
         <v>0.08675624142</v>
       </c>
-      <c r="U11" s="161">
+      <c r="U11" s="167">
         <v>8220.0</v>
       </c>
-      <c r="V11" s="162">
+      <c r="V11" s="168">
         <f t="shared" si="10"/>
         <v>0.07304524006</v>
       </c>
-      <c r="W11" s="161">
+      <c r="W11" s="167">
         <v>40059.0</v>
       </c>
-      <c r="X11" s="162">
+      <c r="X11" s="168">
         <f t="shared" si="11"/>
         <v>0.09125867674</v>
       </c>
-      <c r="Y11" s="161">
+      <c r="Y11" s="167">
         <v>6095.348</v>
       </c>
-      <c r="Z11" s="162">
+      <c r="Z11" s="168">
         <f t="shared" si="12"/>
         <v>0.05497423781</v>
       </c>
       <c r="AA11" s="18">
         <v>6607.0</v>
       </c>
-      <c r="AB11" s="162">
+      <c r="AB11" s="168">
         <f t="shared" si="13"/>
         <v>0.05638093613</v>
       </c>
       <c r="AC11" s="35">
         <v>6543.0</v>
       </c>
-      <c r="AD11" s="162">
+      <c r="AD11" s="168">
         <f t="shared" si="14"/>
         <v>0.05139342717</v>
       </c>
       <c r="AE11" s="35">
         <v>8493.13257</v>
       </c>
-      <c r="AF11" s="162">
+      <c r="AF11" s="168">
         <f t="shared" si="15"/>
         <v>0.06325087855</v>
       </c>
       <c r="AG11" s="35">
         <v>27737.76318</v>
       </c>
-      <c r="AH11" s="162">
+      <c r="AH11" s="168">
         <f t="shared" si="16"/>
         <v>0.05664812375</v>
       </c>
       <c r="AI11" s="35">
         <v>8080.1577</v>
       </c>
-      <c r="AJ11" s="162">
+      <c r="AJ11" s="168">
         <f t="shared" si="17"/>
         <v>0.05914867432</v>
       </c>
-      <c r="AK11" s="163"/>
+      <c r="AK11" s="169"/>
     </row>
     <row r="12" ht="12.0" customHeight="1">
       <c r="A12" s="36"/>
-      <c r="B12" s="165" t="s">
+      <c r="B12" s="171" t="s">
         <v>156</v>
       </c>
-      <c r="C12" s="166">
+      <c r="C12" s="172">
         <f>SUM(C6:C11)</f>
         <v>424105</v>
       </c>
-      <c r="D12" s="167"/>
-      <c r="E12" s="166">
+      <c r="D12" s="173"/>
+      <c r="E12" s="172">
         <f>SUM(E6:E11)</f>
         <v>117457</v>
       </c>
-      <c r="F12" s="167"/>
-      <c r="G12" s="166">
+      <c r="F12" s="173"/>
+      <c r="G12" s="172">
         <f>SUM(G6:G11)</f>
         <v>115554</v>
       </c>
-      <c r="H12" s="167"/>
-      <c r="I12" s="166">
+      <c r="H12" s="173"/>
+      <c r="I12" s="172">
         <f>SUM(I6:I11)</f>
         <v>108431</v>
       </c>
-      <c r="J12" s="167"/>
-      <c r="K12" s="166">
+      <c r="J12" s="173"/>
+      <c r="K12" s="172">
         <f>SUM(K6:K11)</f>
         <v>105502</v>
       </c>
-      <c r="L12" s="167"/>
-      <c r="M12" s="166">
+      <c r="L12" s="173"/>
+      <c r="M12" s="172">
         <f>SUM(M6:M11)</f>
         <v>446943</v>
       </c>
-      <c r="N12" s="167"/>
-      <c r="O12" s="166">
+      <c r="N12" s="173"/>
+      <c r="O12" s="172">
         <f>SUM(O6:O11)</f>
         <v>105702</v>
       </c>
-      <c r="P12" s="167"/>
-      <c r="Q12" s="166">
+      <c r="P12" s="173"/>
+      <c r="Q12" s="172">
         <f>SUM(Q6:Q11)</f>
         <v>108494</v>
       </c>
-      <c r="R12" s="167"/>
-      <c r="S12" s="166">
+      <c r="R12" s="173"/>
+      <c r="S12" s="172">
         <f>SUM(S6:S11)</f>
         <v>112234</v>
       </c>
-      <c r="T12" s="167"/>
-      <c r="U12" s="166">
+      <c r="T12" s="173"/>
+      <c r="U12" s="172">
         <f>SUM(U6:U11)</f>
         <v>112533</v>
       </c>
-      <c r="V12" s="167"/>
-      <c r="W12" s="166">
+      <c r="V12" s="173"/>
+      <c r="W12" s="172">
         <f>SUM(W6:W11)</f>
         <v>438961</v>
       </c>
-      <c r="X12" s="167"/>
-      <c r="Y12" s="166">
+      <c r="X12" s="173"/>
+      <c r="Y12" s="172">
         <f>SUM(Y6:Y11)</f>
         <v>110876.444</v>
       </c>
-      <c r="Z12" s="167"/>
-      <c r="AA12" s="166">
+      <c r="Z12" s="173"/>
+      <c r="AA12" s="172">
         <f>SUM(AA6:AA11)</f>
         <v>117185</v>
       </c>
-      <c r="AB12" s="167"/>
-      <c r="AC12" s="166">
+      <c r="AB12" s="173"/>
+      <c r="AC12" s="172">
         <f>SUM(AC6:AC11)</f>
         <v>127312</v>
       </c>
-      <c r="AD12" s="167"/>
-      <c r="AE12" s="166">
+      <c r="AD12" s="173"/>
+      <c r="AE12" s="172">
         <f>SUM(AE6:AE11)</f>
         <v>134276.9107</v>
       </c>
-      <c r="AF12" s="167"/>
-      <c r="AG12" s="166">
+      <c r="AF12" s="173"/>
+      <c r="AG12" s="172">
         <f>SUM(AG6:AG11)</f>
         <v>489650.1657</v>
       </c>
-      <c r="AH12" s="167"/>
-      <c r="AI12" s="166">
+      <c r="AH12" s="173"/>
+      <c r="AI12" s="172">
         <f>SUM(AI6:AI11)-1</f>
         <v>136607.5875</v>
       </c>
-      <c r="AJ12" s="167"/>
-      <c r="AK12" s="168"/>
+      <c r="AJ12" s="173"/>
+      <c r="AK12" s="174"/>
     </row>
     <row r="13" ht="12.0" customHeight="1">
       <c r="A13" s="36"/>
       <c r="B13" s="36"/>
-      <c r="C13" s="161"/>
-[...33 lines deleted...]
-      <c r="AK13" s="155"/>
+      <c r="C13" s="167"/>
+      <c r="D13" s="161"/>
+      <c r="E13" s="167"/>
+      <c r="F13" s="161"/>
+      <c r="G13" s="167"/>
+      <c r="H13" s="161"/>
+      <c r="I13" s="167"/>
+      <c r="J13" s="161"/>
+      <c r="K13" s="167"/>
+      <c r="L13" s="161"/>
+      <c r="M13" s="167"/>
+      <c r="N13" s="161"/>
+      <c r="O13" s="167"/>
+      <c r="P13" s="161"/>
+      <c r="Q13" s="167"/>
+      <c r="R13" s="161"/>
+      <c r="S13" s="167"/>
+      <c r="T13" s="161"/>
+      <c r="U13" s="167"/>
+      <c r="V13" s="161"/>
+      <c r="W13" s="167"/>
+      <c r="X13" s="161"/>
+      <c r="Y13" s="167"/>
+      <c r="Z13" s="161"/>
+      <c r="AA13" s="167"/>
+      <c r="AB13" s="161"/>
+      <c r="AC13" s="161"/>
+      <c r="AD13" s="161"/>
+      <c r="AE13" s="161"/>
+      <c r="AF13" s="161"/>
+      <c r="AG13" s="161"/>
+      <c r="AH13" s="161"/>
+      <c r="AI13" s="161"/>
+      <c r="AJ13" s="161"/>
+      <c r="AK13" s="161"/>
     </row>
     <row r="14" ht="12.0" customHeight="1">
       <c r="A14" s="36"/>
       <c r="B14" s="36"/>
-      <c r="C14" s="169"/>
-[...33 lines deleted...]
-      <c r="AK14" s="155"/>
+      <c r="C14" s="175"/>
+      <c r="D14" s="161"/>
+      <c r="E14" s="175"/>
+      <c r="F14" s="161"/>
+      <c r="G14" s="175"/>
+      <c r="H14" s="161"/>
+      <c r="I14" s="175"/>
+      <c r="J14" s="161"/>
+      <c r="K14" s="175"/>
+      <c r="L14" s="161"/>
+      <c r="M14" s="175"/>
+      <c r="N14" s="161"/>
+      <c r="O14" s="175"/>
+      <c r="P14" s="161"/>
+      <c r="Q14" s="175"/>
+      <c r="R14" s="161"/>
+      <c r="S14" s="175"/>
+      <c r="T14" s="161"/>
+      <c r="U14" s="175"/>
+      <c r="V14" s="161"/>
+      <c r="W14" s="175"/>
+      <c r="X14" s="161"/>
+      <c r="Y14" s="175"/>
+      <c r="Z14" s="161"/>
+      <c r="AA14" s="175"/>
+      <c r="AB14" s="161"/>
+      <c r="AC14" s="161"/>
+      <c r="AD14" s="161"/>
+      <c r="AE14" s="161"/>
+      <c r="AF14" s="161"/>
+      <c r="AG14" s="161"/>
+      <c r="AH14" s="161"/>
+      <c r="AI14" s="161"/>
+      <c r="AJ14" s="161"/>
+      <c r="AK14" s="161"/>
     </row>
     <row r="15" ht="12.0" customHeight="1">
       <c r="A15" s="36"/>
       <c r="B15" s="103" t="s">
         <v>157</v>
       </c>
-      <c r="C15" s="155"/>
-[...33 lines deleted...]
-      <c r="AK15" s="155"/>
+      <c r="C15" s="161"/>
+      <c r="D15" s="161"/>
+      <c r="E15" s="161"/>
+      <c r="F15" s="161"/>
+      <c r="G15" s="161"/>
+      <c r="H15" s="161"/>
+      <c r="I15" s="161"/>
+      <c r="J15" s="161"/>
+      <c r="K15" s="161"/>
+      <c r="L15" s="161"/>
+      <c r="M15" s="161"/>
+      <c r="N15" s="161"/>
+      <c r="O15" s="161"/>
+      <c r="P15" s="161"/>
+      <c r="Q15" s="161"/>
+      <c r="R15" s="161"/>
+      <c r="S15" s="161"/>
+      <c r="T15" s="161"/>
+      <c r="U15" s="161"/>
+      <c r="V15" s="161"/>
+      <c r="W15" s="161"/>
+      <c r="X15" s="161"/>
+      <c r="Y15" s="161"/>
+      <c r="Z15" s="161"/>
+      <c r="AA15" s="161"/>
+      <c r="AB15" s="161"/>
+      <c r="AC15" s="161"/>
+      <c r="AD15" s="161"/>
+      <c r="AE15" s="161"/>
+      <c r="AF15" s="161"/>
+      <c r="AG15" s="161"/>
+      <c r="AH15" s="161"/>
+      <c r="AI15" s="161"/>
+      <c r="AJ15" s="161"/>
+      <c r="AK15" s="161"/>
     </row>
     <row r="16" ht="12.0" customHeight="1">
       <c r="A16" s="36"/>
       <c r="B16" s="36"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
       <c r="T16" s="25"/>
       <c r="U16" s="25"/>
       <c r="V16" s="25"/>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="Z16" s="25"/>
       <c r="AA16" s="25"/>
       <c r="AB16" s="25"/>
       <c r="AC16" s="25"/>
       <c r="AD16" s="25"/>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AI16" s="25"/>
       <c r="AJ16" s="25"/>
       <c r="AK16" s="25"/>
     </row>
     <row r="17" ht="12.0" customHeight="1">
       <c r="A17" s="36"/>
       <c r="B17" s="36"/>
-      <c r="C17" s="159">
+      <c r="C17" s="165">
         <v>2022.0</v>
       </c>
-      <c r="E17" s="159" t="s">
+      <c r="E17" s="165" t="s">
         <v>53</v>
       </c>
-      <c r="G17" s="159" t="s">
+      <c r="G17" s="165" t="s">
         <v>54</v>
       </c>
-      <c r="I17" s="159" t="s">
+      <c r="I17" s="165" t="s">
         <v>55</v>
       </c>
-      <c r="K17" s="159" t="s">
+      <c r="K17" s="165" t="s">
         <v>56</v>
       </c>
-      <c r="M17" s="159">
+      <c r="M17" s="165">
         <v>2023.0</v>
       </c>
-      <c r="O17" s="159" t="s">
+      <c r="O17" s="165" t="s">
         <v>57</v>
       </c>
-      <c r="Q17" s="159" t="s">
+      <c r="Q17" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="S17" s="159" t="s">
+      <c r="S17" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="U17" s="159" t="s">
+      <c r="U17" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="W17" s="159">
+      <c r="W17" s="165">
         <v>2024.0</v>
       </c>
-      <c r="Y17" s="159" t="s">
+      <c r="Y17" s="165" t="s">
         <v>61</v>
       </c>
-      <c r="AA17" s="159" t="s">
+      <c r="AA17" s="165" t="s">
         <v>62</v>
       </c>
-      <c r="AC17" s="170" t="s">
+      <c r="AC17" s="176" t="s">
         <v>63</v>
       </c>
-      <c r="AE17" s="160" t="s">
+      <c r="AE17" s="166" t="s">
         <v>64</v>
       </c>
-      <c r="AG17" s="160">
+      <c r="AG17" s="166">
         <v>2025.0</v>
       </c>
-      <c r="AI17" s="170" t="s">
+      <c r="AI17" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="AK17" s="170"/>
+      <c r="AK17" s="176"/>
     </row>
     <row r="18" ht="12.0" customHeight="1">
       <c r="A18" s="36"/>
-      <c r="B18" s="171" t="s">
+      <c r="B18" s="177" t="s">
         <v>158</v>
       </c>
-      <c r="C18" s="161">
+      <c r="C18" s="167">
         <v>178846.0</v>
       </c>
-      <c r="D18" s="162">
+      <c r="D18" s="168">
         <f t="shared" ref="D18:D20" si="18">C18/C$21</f>
         <v>0.4217021728</v>
       </c>
-      <c r="E18" s="161">
+      <c r="E18" s="167">
         <v>50717.0</v>
       </c>
-      <c r="F18" s="162">
+      <c r="F18" s="168">
         <f t="shared" ref="F18:F20" si="19">E18/E$21</f>
         <v>0.4317920601</v>
       </c>
-      <c r="G18" s="161">
+      <c r="G18" s="167">
         <v>51891.0</v>
       </c>
-      <c r="H18" s="162">
+      <c r="H18" s="168">
         <f t="shared" ref="H18:H20" si="20">G18/G$21</f>
         <v>0.4490627758</v>
       </c>
-      <c r="I18" s="161">
+      <c r="I18" s="167">
         <v>45667.0</v>
       </c>
-      <c r="J18" s="162">
+      <c r="J18" s="168">
         <f t="shared" ref="J18:J20" si="21">I18/I$21</f>
         <v>0.4211618449</v>
       </c>
-      <c r="K18" s="161">
+      <c r="K18" s="167">
         <v>43489.0</v>
       </c>
-      <c r="L18" s="162">
+      <c r="L18" s="168">
         <f t="shared" ref="L18:L20" si="22">K18/K$21</f>
         <v>0.4122101951</v>
       </c>
-      <c r="M18" s="161">
+      <c r="M18" s="167">
         <v>195437.0</v>
       </c>
-      <c r="N18" s="162">
+      <c r="N18" s="168">
         <f t="shared" ref="N18:N20" si="23">M18/M$21</f>
         <v>0.4372749993</v>
       </c>
-      <c r="O18" s="161">
+      <c r="O18" s="167">
         <v>44001.0</v>
       </c>
-      <c r="P18" s="162">
+      <c r="P18" s="168">
         <f t="shared" ref="P18:P20" si="24">O18/O$21</f>
         <v>0.4162740535</v>
       </c>
-      <c r="Q18" s="161">
+      <c r="Q18" s="167">
         <v>48205.0</v>
       </c>
-      <c r="R18" s="162">
+      <c r="R18" s="168">
         <f t="shared" ref="R18:R20" si="25">Q18/Q$21</f>
         <v>0.4443102844</v>
       </c>
-      <c r="S18" s="161">
+      <c r="S18" s="167">
         <v>51396.0</v>
       </c>
-      <c r="T18" s="162">
+      <c r="T18" s="168">
         <f t="shared" ref="T18:T20" si="26">S18/S$21</f>
         <v>0.4579360978</v>
       </c>
-      <c r="U18" s="161">
+      <c r="U18" s="167">
         <v>50876.0</v>
       </c>
-      <c r="V18" s="162">
+      <c r="V18" s="168">
         <f t="shared" ref="V18:V20" si="27">U18/U$21</f>
         <v>0.4520984956</v>
       </c>
-      <c r="W18" s="161">
+      <c r="W18" s="167">
         <v>194478.0</v>
       </c>
-      <c r="X18" s="162">
+      <c r="X18" s="168">
         <f t="shared" ref="X18:X20" si="28">W18/W$21</f>
         <v>0.443041637</v>
       </c>
-      <c r="Y18" s="161">
+      <c r="Y18" s="167">
         <v>49058.98384</v>
       </c>
-      <c r="Z18" s="162">
+      <c r="Z18" s="168">
         <f t="shared" ref="Z18:Z20" si="29">Y18/Y$21</f>
         <v>0.4424653472</v>
       </c>
       <c r="AA18" s="18">
         <v>51775.0</v>
       </c>
-      <c r="AB18" s="162">
+      <c r="AB18" s="168">
         <f t="shared" ref="AB18:AB20" si="30">AA18/AA$21</f>
         <v>0.4418227589</v>
       </c>
       <c r="AC18" s="35">
         <v>54558.0</v>
       </c>
-      <c r="AD18" s="162">
+      <c r="AD18" s="168">
         <f t="shared" ref="AD18:AD20" si="31">AC18/AC$21</f>
         <v>0.4285377655</v>
       </c>
       <c r="AE18" s="35">
         <v>56926.74812</v>
       </c>
-      <c r="AF18" s="162">
+      <c r="AF18" s="168">
         <f t="shared" ref="AF18:AF20" si="32">AE18/AE$21</f>
         <v>0.423950386</v>
       </c>
       <c r="AG18" s="35">
         <v>212318.2549</v>
       </c>
-      <c r="AH18" s="162">
+      <c r="AH18" s="168">
         <f t="shared" ref="AH18:AH20" si="33">AG18/AG$21</f>
         <v>0.4336121382</v>
       </c>
       <c r="AI18" s="35">
         <v>57046.94007</v>
       </c>
-      <c r="AJ18" s="162">
+      <c r="AJ18" s="168">
         <f t="shared" ref="AJ18:AJ20" si="34">AI18/AI$21</f>
         <v>0.4175971564</v>
       </c>
-      <c r="AK18" s="163"/>
+      <c r="AK18" s="169"/>
     </row>
     <row r="19">
       <c r="A19" s="36"/>
       <c r="B19" s="114" t="s">
         <v>159</v>
       </c>
-      <c r="C19" s="161">
+      <c r="C19" s="167">
         <v>189330.0</v>
       </c>
-      <c r="D19" s="162">
+      <c r="D19" s="168">
         <f t="shared" si="18"/>
         <v>0.4464224661</v>
       </c>
-      <c r="E19" s="161">
+      <c r="E19" s="167">
         <v>46330.0</v>
       </c>
-      <c r="F19" s="162">
+      <c r="F19" s="168">
         <f t="shared" si="19"/>
         <v>0.3944422214</v>
       </c>
-      <c r="G19" s="161">
+      <c r="G19" s="167">
         <v>46105.0</v>
       </c>
-      <c r="H19" s="162">
+      <c r="H19" s="168">
         <f t="shared" si="20"/>
         <v>0.398990948</v>
       </c>
-      <c r="I19" s="161">
+      <c r="I19" s="167">
         <v>47104.0</v>
       </c>
-      <c r="J19" s="162">
+      <c r="J19" s="168">
         <f t="shared" si="21"/>
         <v>0.4344145125</v>
       </c>
-      <c r="K19" s="161">
+      <c r="K19" s="167">
         <v>45711.0</v>
       </c>
-      <c r="L19" s="162">
+      <c r="L19" s="168">
         <f t="shared" si="22"/>
         <v>0.4332714072</v>
       </c>
-      <c r="M19" s="161">
+      <c r="M19" s="167">
         <v>185250.0</v>
       </c>
-      <c r="N19" s="162">
+      <c r="N19" s="168">
         <f t="shared" si="23"/>
         <v>0.4144823837</v>
       </c>
-      <c r="O19" s="161">
+      <c r="O19" s="167">
         <v>44964.0</v>
       </c>
-      <c r="P19" s="162">
+      <c r="P19" s="168">
         <f t="shared" si="24"/>
         <v>0.4253845717</v>
       </c>
-      <c r="Q19" s="161">
+      <c r="Q19" s="167">
         <v>43373.0</v>
       </c>
-      <c r="R19" s="162">
+      <c r="R19" s="168">
         <f t="shared" si="25"/>
         <v>0.3997732594</v>
       </c>
-      <c r="S19" s="161">
+      <c r="S19" s="167">
         <v>45350.0</v>
       </c>
-      <c r="T19" s="162">
+      <c r="T19" s="168">
         <f t="shared" si="26"/>
         <v>0.4040665039</v>
       </c>
-      <c r="U19" s="161">
+      <c r="U19" s="167">
         <v>48294.0</v>
       </c>
-      <c r="V19" s="162">
+      <c r="V19" s="168">
         <f t="shared" si="27"/>
         <v>0.4291541148</v>
       </c>
-      <c r="W19" s="161">
+      <c r="W19" s="167">
         <v>181981.0</v>
       </c>
-      <c r="X19" s="162">
+      <c r="X19" s="168">
         <f t="shared" si="28"/>
         <v>0.4145721374</v>
       </c>
-      <c r="Y19" s="161">
+      <c r="Y19" s="167">
         <v>49686.6181</v>
       </c>
-      <c r="Z19" s="162">
+      <c r="Z19" s="168">
         <f t="shared" si="29"/>
         <v>0.4481260109</v>
       </c>
       <c r="AA19" s="18">
         <v>54519.0</v>
       </c>
-      <c r="AB19" s="162">
+      <c r="AB19" s="168">
         <f t="shared" si="30"/>
         <v>0.4652387251</v>
       </c>
       <c r="AC19" s="35">
         <v>61342.0</v>
       </c>
-      <c r="AD19" s="162">
+      <c r="AD19" s="168">
         <f t="shared" si="31"/>
         <v>0.48182418</v>
       </c>
       <c r="AE19" s="35">
         <v>65122.38493</v>
       </c>
-      <c r="AF19" s="162">
+      <c r="AF19" s="168">
         <f t="shared" si="32"/>
         <v>0.4849857253</v>
       </c>
       <c r="AG19" s="35">
         <v>230669.72697999998</v>
       </c>
-      <c r="AH19" s="162">
+      <c r="AH19" s="168">
         <f t="shared" si="33"/>
         <v>0.47109088</v>
       </c>
       <c r="AI19" s="35">
         <v>66100.83768</v>
       </c>
-      <c r="AJ19" s="162">
+      <c r="AJ19" s="168">
         <f t="shared" si="34"/>
         <v>0.4838738383</v>
       </c>
-      <c r="AK19" s="163"/>
+      <c r="AK19" s="169"/>
     </row>
     <row r="20">
-      <c r="A20" s="172"/>
-      <c r="B20" s="173" t="s">
+      <c r="A20" s="178"/>
+      <c r="B20" s="179" t="s">
         <v>160</v>
       </c>
-      <c r="C20" s="174">
+      <c r="C20" s="180">
         <v>55929.0</v>
       </c>
-      <c r="D20" s="162">
+      <c r="D20" s="168">
         <f t="shared" si="18"/>
         <v>0.1318753611</v>
       </c>
-      <c r="E20" s="174">
+      <c r="E20" s="180">
         <v>20410.0</v>
       </c>
-      <c r="F20" s="162">
+      <c r="F20" s="168">
         <f t="shared" si="19"/>
         <v>0.1737657185</v>
       </c>
-      <c r="G20" s="174">
+      <c r="G20" s="180">
         <v>17558.0</v>
       </c>
-      <c r="H20" s="162">
+      <c r="H20" s="168">
         <f t="shared" si="20"/>
         <v>0.1519462762</v>
       </c>
-      <c r="I20" s="174">
+      <c r="I20" s="180">
         <v>15660.0</v>
       </c>
-      <c r="J20" s="162">
+      <c r="J20" s="168">
         <f t="shared" si="21"/>
         <v>0.1444236427</v>
       </c>
-      <c r="K20" s="174">
+      <c r="K20" s="180">
         <v>16302.0</v>
       </c>
-      <c r="L20" s="162">
+      <c r="L20" s="168">
         <f t="shared" si="22"/>
         <v>0.1545183978</v>
       </c>
-      <c r="M20" s="174">
+      <c r="M20" s="180">
         <v>66256.0</v>
       </c>
-      <c r="N20" s="162">
+      <c r="N20" s="168">
         <f t="shared" si="23"/>
         <v>0.1482426171</v>
       </c>
-      <c r="O20" s="174">
+      <c r="O20" s="180">
         <v>16737.0</v>
       </c>
-      <c r="P20" s="162">
+      <c r="P20" s="168">
         <f t="shared" si="24"/>
         <v>0.1583413748</v>
       </c>
-      <c r="Q20" s="174">
+      <c r="Q20" s="180">
         <v>16916.0</v>
       </c>
-      <c r="R20" s="162">
+      <c r="R20" s="168">
         <f t="shared" si="25"/>
         <v>0.1559164562</v>
       </c>
-      <c r="S20" s="174">
+      <c r="S20" s="180">
         <v>15488.0</v>
       </c>
-      <c r="T20" s="162">
+      <c r="T20" s="168">
         <f t="shared" si="26"/>
         <v>0.1379973983</v>
       </c>
-      <c r="U20" s="174">
+      <c r="U20" s="180">
         <v>13363.0</v>
       </c>
-      <c r="V20" s="162">
+      <c r="V20" s="168">
         <f t="shared" si="27"/>
         <v>0.1187473897</v>
       </c>
-      <c r="W20" s="174">
+      <c r="W20" s="180">
         <v>62502.0</v>
       </c>
-      <c r="X20" s="162">
+      <c r="X20" s="168">
         <f t="shared" si="28"/>
         <v>0.1423862257</v>
       </c>
-      <c r="Y20" s="174">
+      <c r="Y20" s="180">
         <v>12129.84104</v>
       </c>
-      <c r="Z20" s="162">
+      <c r="Z20" s="168">
         <f t="shared" si="29"/>
         <v>0.1093996228</v>
       </c>
-      <c r="AA20" s="174">
+      <c r="AA20" s="180">
         <v>10891.0</v>
       </c>
-      <c r="AB20" s="162">
+      <c r="AB20" s="168">
         <f t="shared" si="30"/>
         <v>0.09293851602</v>
       </c>
-      <c r="AC20" s="174">
+      <c r="AC20" s="180">
         <v>11412.0</v>
       </c>
-      <c r="AD20" s="162">
+      <c r="AD20" s="168">
         <f t="shared" si="31"/>
         <v>0.08963805454</v>
       </c>
-      <c r="AE20" s="174">
+      <c r="AE20" s="180">
         <v>12227.777644000002</v>
       </c>
-      <c r="AF20" s="162">
+      <c r="AF20" s="168">
         <f t="shared" si="32"/>
         <v>0.09106388865</v>
       </c>
-      <c r="AG20" s="174">
+      <c r="AG20" s="180">
         <v>46662.182824</v>
       </c>
-      <c r="AH20" s="162">
+      <c r="AH20" s="168">
         <f t="shared" si="33"/>
         <v>0.09529698178</v>
       </c>
-      <c r="AI20" s="174">
+      <c r="AI20" s="180">
         <v>13459.809710000001</v>
       </c>
-      <c r="AJ20" s="162">
+      <c r="AJ20" s="168">
         <f t="shared" si="34"/>
         <v>0.09852900531</v>
       </c>
-      <c r="AK20" s="175"/>
+      <c r="AK20" s="181"/>
     </row>
     <row r="21" ht="12.0" customHeight="1">
       <c r="A21" s="36"/>
-      <c r="B21" s="176" t="s">
+      <c r="B21" s="182" t="s">
         <v>156</v>
       </c>
-      <c r="C21" s="166">
+      <c r="C21" s="172">
         <f>SUM(C18:C20)</f>
         <v>424105</v>
       </c>
-      <c r="D21" s="177"/>
-      <c r="E21" s="166">
+      <c r="D21" s="183"/>
+      <c r="E21" s="172">
         <f>SUM(E18:E20)</f>
         <v>117457</v>
       </c>
-      <c r="F21" s="177"/>
-      <c r="G21" s="166">
+      <c r="F21" s="183"/>
+      <c r="G21" s="172">
         <f>SUM(G18:G20)</f>
         <v>115554</v>
       </c>
-      <c r="H21" s="177"/>
-      <c r="I21" s="166">
+      <c r="H21" s="183"/>
+      <c r="I21" s="172">
         <f>SUM(I18:I20)</f>
         <v>108431</v>
       </c>
-      <c r="J21" s="177"/>
-      <c r="K21" s="166">
+      <c r="J21" s="183"/>
+      <c r="K21" s="172">
         <f>SUM(K18:K20)</f>
         <v>105502</v>
       </c>
-      <c r="L21" s="177"/>
-      <c r="M21" s="166">
+      <c r="L21" s="183"/>
+      <c r="M21" s="172">
         <f>SUM(M18:M20)</f>
         <v>446943</v>
       </c>
-      <c r="N21" s="177"/>
-      <c r="O21" s="166">
+      <c r="N21" s="183"/>
+      <c r="O21" s="172">
         <f>SUM(O18:O20)</f>
         <v>105702</v>
       </c>
-      <c r="P21" s="177"/>
-      <c r="Q21" s="166">
+      <c r="P21" s="183"/>
+      <c r="Q21" s="172">
         <f>SUM(Q18:Q20)</f>
         <v>108494</v>
       </c>
-      <c r="R21" s="177"/>
-      <c r="S21" s="166">
+      <c r="R21" s="183"/>
+      <c r="S21" s="172">
         <f>SUM(S18:S20)</f>
         <v>112234</v>
       </c>
-      <c r="T21" s="177"/>
-      <c r="U21" s="166">
+      <c r="T21" s="183"/>
+      <c r="U21" s="172">
         <f>SUM(U18:U20)</f>
         <v>112533</v>
       </c>
-      <c r="V21" s="177"/>
-      <c r="W21" s="166">
+      <c r="V21" s="183"/>
+      <c r="W21" s="172">
         <f>SUM(W18:W20)</f>
         <v>438961</v>
       </c>
-      <c r="X21" s="177"/>
-      <c r="Y21" s="166">
+      <c r="X21" s="183"/>
+      <c r="Y21" s="172">
         <f>SUM(Y18:Y20)+1</f>
         <v>110876.443</v>
       </c>
-      <c r="Z21" s="177"/>
-      <c r="AA21" s="166">
+      <c r="Z21" s="183"/>
+      <c r="AA21" s="172">
         <f>SUM(AA18:AA20)</f>
         <v>117185</v>
       </c>
-      <c r="AB21" s="177"/>
-      <c r="AC21" s="166">
+      <c r="AB21" s="183"/>
+      <c r="AC21" s="172">
         <f>SUM(AC18:AC20)</f>
         <v>127312</v>
       </c>
-      <c r="AD21" s="177"/>
-      <c r="AE21" s="166">
+      <c r="AD21" s="183"/>
+      <c r="AE21" s="172">
         <f>SUM(AE18:AE20)</f>
         <v>134276.9107</v>
       </c>
-      <c r="AF21" s="167"/>
-      <c r="AG21" s="166">
+      <c r="AF21" s="173"/>
+      <c r="AG21" s="172">
         <f>SUM(AG18:AG20)</f>
         <v>489650.1647</v>
       </c>
-      <c r="AH21" s="166"/>
-      <c r="AI21" s="166">
+      <c r="AH21" s="172"/>
+      <c r="AI21" s="172">
         <f>SUM(AI18:AI20)</f>
         <v>136607.5875</v>
       </c>
-      <c r="AJ21" s="167"/>
-      <c r="AK21" s="178"/>
+      <c r="AJ21" s="173"/>
+      <c r="AK21" s="184"/>
     </row>
     <row r="22" ht="12.0" customHeight="1">
       <c r="A22" s="36"/>
       <c r="B22" s="56"/>
-      <c r="C22" s="155"/>
-[...33 lines deleted...]
-      <c r="AK22" s="155"/>
+      <c r="C22" s="161"/>
+      <c r="D22" s="161"/>
+      <c r="E22" s="161"/>
+      <c r="F22" s="161"/>
+      <c r="G22" s="161"/>
+      <c r="H22" s="161"/>
+      <c r="I22" s="161"/>
+      <c r="J22" s="161"/>
+      <c r="K22" s="161"/>
+      <c r="L22" s="161"/>
+      <c r="M22" s="161"/>
+      <c r="N22" s="161"/>
+      <c r="O22" s="161"/>
+      <c r="P22" s="161"/>
+      <c r="Q22" s="161"/>
+      <c r="R22" s="161"/>
+      <c r="S22" s="161"/>
+      <c r="T22" s="161"/>
+      <c r="U22" s="161"/>
+      <c r="V22" s="161"/>
+      <c r="W22" s="161"/>
+      <c r="X22" s="161"/>
+      <c r="Y22" s="161"/>
+      <c r="Z22" s="161"/>
+      <c r="AA22" s="161"/>
+      <c r="AB22" s="161"/>
+      <c r="AC22" s="161"/>
+      <c r="AD22" s="161"/>
+      <c r="AE22" s="161"/>
+      <c r="AF22" s="161"/>
+      <c r="AG22" s="161"/>
+      <c r="AH22" s="161"/>
+      <c r="AI22" s="161"/>
+      <c r="AJ22" s="161"/>
+      <c r="AK22" s="161"/>
     </row>
     <row r="23" ht="12.0" customHeight="1">
       <c r="A23" s="36"/>
       <c r="B23" s="103" t="s">
         <v>161</v>
       </c>
-      <c r="C23" s="155"/>
-[...33 lines deleted...]
-      <c r="AK23" s="155"/>
+      <c r="C23" s="161"/>
+      <c r="D23" s="161"/>
+      <c r="E23" s="161"/>
+      <c r="F23" s="161"/>
+      <c r="G23" s="161"/>
+      <c r="H23" s="161"/>
+      <c r="I23" s="161"/>
+      <c r="J23" s="161"/>
+      <c r="K23" s="161"/>
+      <c r="L23" s="161"/>
+      <c r="M23" s="161"/>
+      <c r="N23" s="161"/>
+      <c r="O23" s="161"/>
+      <c r="P23" s="161"/>
+      <c r="Q23" s="161"/>
+      <c r="R23" s="161"/>
+      <c r="S23" s="161"/>
+      <c r="T23" s="161"/>
+      <c r="U23" s="161"/>
+      <c r="V23" s="161"/>
+      <c r="W23" s="161"/>
+      <c r="X23" s="161"/>
+      <c r="Y23" s="161"/>
+      <c r="Z23" s="161"/>
+      <c r="AA23" s="161"/>
+      <c r="AB23" s="161"/>
+      <c r="AC23" s="161"/>
+      <c r="AD23" s="161"/>
+      <c r="AE23" s="161"/>
+      <c r="AF23" s="161"/>
+      <c r="AG23" s="161"/>
+      <c r="AH23" s="161"/>
+      <c r="AI23" s="161"/>
+      <c r="AJ23" s="161"/>
+      <c r="AK23" s="161"/>
     </row>
     <row r="24" ht="12.0" customHeight="1">
       <c r="A24" s="36"/>
       <c r="B24" s="103"/>
-      <c r="C24" s="155"/>
-[...33 lines deleted...]
-      <c r="AK24" s="155"/>
+      <c r="C24" s="161"/>
+      <c r="D24" s="161"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="161"/>
+      <c r="G24" s="161"/>
+      <c r="H24" s="161"/>
+      <c r="I24" s="161"/>
+      <c r="J24" s="161"/>
+      <c r="K24" s="161"/>
+      <c r="L24" s="161"/>
+      <c r="M24" s="161"/>
+      <c r="N24" s="161"/>
+      <c r="O24" s="161"/>
+      <c r="P24" s="161"/>
+      <c r="Q24" s="161"/>
+      <c r="R24" s="161"/>
+      <c r="S24" s="161"/>
+      <c r="T24" s="161"/>
+      <c r="U24" s="161"/>
+      <c r="V24" s="161"/>
+      <c r="W24" s="161"/>
+      <c r="X24" s="161"/>
+      <c r="Y24" s="161"/>
+      <c r="Z24" s="161"/>
+      <c r="AA24" s="161"/>
+      <c r="AB24" s="161"/>
+      <c r="AC24" s="161"/>
+      <c r="AD24" s="161"/>
+      <c r="AE24" s="161"/>
+      <c r="AF24" s="161"/>
+      <c r="AG24" s="161"/>
+      <c r="AH24" s="161"/>
+      <c r="AI24" s="161"/>
+      <c r="AJ24" s="161"/>
+      <c r="AK24" s="161"/>
     </row>
     <row r="25" ht="12.0" customHeight="1">
       <c r="A25" s="36"/>
       <c r="B25" s="114"/>
-      <c r="C25" s="159">
+      <c r="C25" s="165">
         <v>2022.0</v>
       </c>
-      <c r="E25" s="159" t="s">
+      <c r="E25" s="165" t="s">
         <v>53</v>
       </c>
-      <c r="G25" s="159" t="s">
+      <c r="G25" s="165" t="s">
         <v>54</v>
       </c>
-      <c r="I25" s="159" t="s">
+      <c r="I25" s="165" t="s">
         <v>55</v>
       </c>
-      <c r="K25" s="159" t="s">
+      <c r="K25" s="165" t="s">
         <v>56</v>
       </c>
-      <c r="M25" s="159">
+      <c r="M25" s="165">
         <v>2023.0</v>
       </c>
-      <c r="O25" s="159" t="s">
+      <c r="O25" s="165" t="s">
         <v>57</v>
       </c>
-      <c r="Q25" s="159" t="s">
+      <c r="Q25" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="S25" s="159" t="s">
+      <c r="S25" s="165" t="s">
         <v>59</v>
       </c>
-      <c r="U25" s="159" t="s">
+      <c r="U25" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="W25" s="159">
+      <c r="W25" s="165">
         <v>2024.0</v>
       </c>
-      <c r="Y25" s="159" t="s">
+      <c r="Y25" s="165" t="s">
         <v>61</v>
       </c>
-      <c r="AA25" s="159" t="s">
+      <c r="AA25" s="165" t="s">
         <v>62</v>
       </c>
-      <c r="AC25" s="170" t="s">
+      <c r="AC25" s="176" t="s">
         <v>63</v>
       </c>
-      <c r="AE25" s="160" t="s">
+      <c r="AE25" s="166" t="s">
         <v>64</v>
       </c>
-      <c r="AG25" s="160">
+      <c r="AG25" s="166">
         <v>2025.0</v>
       </c>
-      <c r="AI25" s="170" t="s">
+      <c r="AI25" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="AK25" s="170"/>
+      <c r="AK25" s="176"/>
     </row>
     <row r="26" ht="12.0" customHeight="1">
       <c r="A26" s="36"/>
       <c r="B26" s="114" t="s">
         <v>162</v>
       </c>
       <c r="C26" s="143">
         <v>63213.0</v>
       </c>
-      <c r="D26" s="179">
+      <c r="D26" s="185">
         <v>0.1490503530965209</v>
       </c>
       <c r="E26" s="143">
         <v>12985.0</v>
       </c>
-      <c r="F26" s="179">
+      <c r="F26" s="185">
         <v>0.11055109529444818</v>
       </c>
       <c r="G26" s="143">
         <v>12474.0</v>
       </c>
-      <c r="H26" s="179">
+      <c r="H26" s="185">
         <v>0.10794953008982813</v>
       </c>
       <c r="I26" s="143">
         <v>7682.0</v>
       </c>
-      <c r="J26" s="179">
+      <c r="J26" s="185">
         <v>0.07084689802731692</v>
       </c>
       <c r="K26" s="143">
         <v>6683.0</v>
       </c>
-      <c r="L26" s="179">
+      <c r="L26" s="185">
         <v>0.0633447707152471</v>
       </c>
       <c r="M26" s="143">
         <v>36911.0</v>
       </c>
-      <c r="N26" s="179">
+      <c r="N26" s="185">
         <v>0.08258547510532663</v>
       </c>
       <c r="O26" s="143">
         <v>6834.0</v>
       </c>
-      <c r="P26" s="179">
+      <c r="P26" s="185">
         <v>0.06465345972640063</v>
       </c>
       <c r="Q26" s="143">
         <v>6861.0</v>
       </c>
-      <c r="R26" s="179">
+      <c r="R26" s="185">
         <f>Q26/Q21</f>
         <v>0.0632385201</v>
       </c>
       <c r="S26" s="143">
         <v>8720.0</v>
       </c>
-      <c r="T26" s="179">
+      <c r="T26" s="185">
         <v>0.07769481618760804</v>
       </c>
       <c r="U26" s="143">
         <v>11002.0</v>
       </c>
-      <c r="V26" s="179">
+      <c r="V26" s="185">
         <v>0.0977668772715559</v>
       </c>
       <c r="W26" s="143">
         <v>33416.0</v>
       </c>
-      <c r="X26" s="179">
+      <c r="X26" s="185">
         <v>0.0761252138572675</v>
       </c>
       <c r="Y26" s="143">
         <v>11758.36264</v>
       </c>
-      <c r="Z26" s="179">
+      <c r="Z26" s="185">
         <v>0.10604924115504845</v>
       </c>
       <c r="AA26" s="18">
         <v>13161.92911</v>
       </c>
-      <c r="AB26" s="179">
+      <c r="AB26" s="185">
         <v>0.11231752451252293</v>
       </c>
       <c r="AC26" s="35">
         <v>14919.30148</v>
       </c>
-      <c r="AD26" s="162">
+      <c r="AD26" s="168">
         <v>0.11718692252105065</v>
       </c>
       <c r="AE26" s="18">
         <v>14728.77231</v>
       </c>
-      <c r="AF26" s="179">
+      <c r="AF26" s="185">
         <v>0.10968953808868151</v>
       </c>
       <c r="AG26" s="35">
         <v>54568.36554</v>
       </c>
-      <c r="AH26" s="162">
+      <c r="AH26" s="168">
         <v>0.11144357640109709</v>
       </c>
       <c r="AI26" s="35">
         <v>14699.45</v>
       </c>
-      <c r="AJ26" s="162">
+      <c r="AJ26" s="168">
         <v>0.10760346678623645</v>
       </c>
-      <c r="AK26" s="163"/>
+      <c r="AK26" s="169"/>
     </row>
     <row r="27" ht="12.0" customHeight="1">
       <c r="A27" s="36"/>
       <c r="B27" s="114" t="s">
         <v>163</v>
       </c>
       <c r="C27" s="143">
         <v>209605.0</v>
       </c>
-      <c r="D27" s="179">
+      <c r="D27" s="185">
         <v>0.4942290234729607</v>
       </c>
       <c r="E27" s="143">
         <v>52078.0</v>
       </c>
-      <c r="F27" s="179">
+      <c r="F27" s="185">
         <v>0.44337927922558895</v>
       </c>
       <c r="G27" s="143">
         <v>49250.0</v>
       </c>
-      <c r="H27" s="179">
+      <c r="H27" s="185">
         <v>0.42620766048773734</v>
       </c>
       <c r="I27" s="143">
         <v>42697.0</v>
       </c>
-      <c r="J27" s="179">
+      <c r="J27" s="185">
         <v>0.3937711540057733</v>
       </c>
       <c r="K27" s="143">
         <v>40242.0</v>
       </c>
-      <c r="L27" s="179">
+      <c r="L27" s="185">
         <v>0.38143352732649616</v>
       </c>
       <c r="M27" s="143">
         <v>177419.0</v>
       </c>
-      <c r="N27" s="179">
+      <c r="N27" s="185">
         <v>0.3969611337463614</v>
       </c>
       <c r="O27" s="143">
         <v>43435.25</v>
       </c>
-      <c r="P27" s="179">
+      <c r="P27" s="185">
         <v>0.4109217422565325</v>
       </c>
       <c r="Q27" s="143">
         <v>45477.0</v>
       </c>
-      <c r="R27" s="179">
+      <c r="R27" s="185">
         <f>Q27/Q21</f>
         <v>0.4191660368</v>
       </c>
       <c r="S27" s="143">
         <v>47080.0</v>
       </c>
-      <c r="T27" s="179">
+      <c r="T27" s="185">
         <v>0.41948072776520484</v>
       </c>
       <c r="U27" s="143">
         <v>47955.0</v>
       </c>
-      <c r="V27" s="179">
+      <c r="V27" s="185">
         <v>0.42614166511156726</v>
       </c>
       <c r="W27" s="143">
         <v>180481.0</v>
       </c>
-      <c r="X27" s="179">
+      <c r="X27" s="185">
         <v>0.4111549773214477</v>
       </c>
       <c r="Y27" s="143">
         <v>46565.91395</v>
       </c>
-      <c r="Z27" s="179">
+      <c r="Z27" s="185">
         <v>0.4199802293296837</v>
       </c>
       <c r="AA27" s="18">
         <v>50803.30763999999</v>
       </c>
-      <c r="AB27" s="179">
+      <c r="AB27" s="185">
         <v>0.43353080718521986</v>
       </c>
       <c r="AC27" s="35">
         <v>56240.42939</v>
       </c>
-      <c r="AD27" s="162">
+      <c r="AD27" s="168">
         <v>0.4417527757791881</v>
       </c>
       <c r="AE27" s="18">
         <v>57839.32763</v>
       </c>
-      <c r="AF27" s="179">
+      <c r="AF27" s="185">
         <v>0.430746636417697</v>
       </c>
       <c r="AG27" s="35">
         <v>210279.66890000002</v>
       </c>
-      <c r="AH27" s="162">
+      <c r="AH27" s="168">
         <v>0.42944878621069565</v>
       </c>
       <c r="AI27" s="35">
         <v>55381.713859999996</v>
       </c>
-      <c r="AJ27" s="162">
+      <c r="AJ27" s="168">
         <v>0.40540730489231636</v>
       </c>
-      <c r="AK27" s="163"/>
+      <c r="AK27" s="169"/>
     </row>
     <row r="28" ht="12.0" customHeight="1">
       <c r="A28" s="138"/>
       <c r="B28" s="138"/>
       <c r="C28" s="138"/>
       <c r="D28" s="138"/>
       <c r="E28" s="138"/>
       <c r="F28" s="138"/>
       <c r="G28" s="138"/>
       <c r="H28" s="138"/>
       <c r="I28" s="138"/>
       <c r="J28" s="138"/>
       <c r="K28" s="138"/>
       <c r="L28" s="138"/>
       <c r="M28" s="138"/>
       <c r="N28" s="138"/>
       <c r="O28" s="138"/>
       <c r="P28" s="138"/>
       <c r="Q28" s="138"/>
       <c r="R28" s="138"/>
       <c r="S28" s="138"/>
       <c r="T28" s="138"/>
       <c r="U28" s="138"/>
       <c r="V28" s="138"/>
       <c r="W28" s="138"/>